--- v8 (2026-06-09)
+++ v9 (2026-08-10)
@@ -14,92 +14,92 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\rmri1556\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\vid01615\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C69BF2E7-565D-434B-8BA5-BDC5CA9B0A3F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9CE039BA-9DF1-4D03-94CF-8C2683D32624}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="599" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Chart1" sheetId="4" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="1" r:id="rId2"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId3"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Sheet1!$A$5:$D$1383</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Sheet1!$A$5:$D$1407</definedName>
     <definedName name="_Hlt117917926" localSheetId="1">Sheet1!#REF!</definedName>
     <definedName name="apģērbi__apavi__aksesuāri">Sheet1!#REF!</definedName>
     <definedName name="gaisa_atsvaidzinātāji_u.c.">Sheet1!#REF!</definedName>
     <definedName name="OLE_LINK1" localSheetId="1">Sheet1!#REF!</definedName>
     <definedName name="OLE_LINK2" localSheetId="1">Sheet1!#REF!</definedName>
     <definedName name="OLE_LINK3" localSheetId="1">Sheet1!#REF!</definedName>
     <definedName name="OLE_LINK5" localSheetId="1">Sheet1!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4168" uniqueCount="3754">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4246" uniqueCount="3819">
   <si>
     <t>Intelektuālā īpašuma nosaukums, reģistrācijas numurs</t>
   </si>
   <si>
     <t>Tiesību subjekta nosaukums</t>
   </si>
   <si>
     <t>Intelektuālā īpašuma aizsardzības termiņš</t>
   </si>
   <si>
     <t>rotaļlietas u.c.</t>
   </si>
   <si>
     <t>apģērbi, apavi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>alkoholiskie dzērieni</t>
   </si>
   <si>
     <t>Mars, Incorporated</t>
   </si>
   <si>
     <t>konfektes, saldējumi u.c.</t>
   </si>
   <si>
@@ -213,53 +213,50 @@
   <si>
     <t>EUTM 000420026 GLOBAL, EUTM 001369594,  EUTM 001373430</t>
   </si>
   <si>
     <t>Yoshida Metal Industry Co.Ltd</t>
   </si>
   <si>
     <t>Jean Cassegrain SAS</t>
   </si>
   <si>
     <t>EUTM 000109116 ESM</t>
   </si>
   <si>
     <t>ESM Ennepetaler Schneid- und Mähtechnik GmbH &amp; Co....</t>
   </si>
   <si>
     <t>lauksaimniecības iekārtas</t>
   </si>
   <si>
     <t>ITM 817935 Joimax</t>
   </si>
   <si>
     <t>Joimax GmbH</t>
   </si>
   <si>
-    <t xml:space="preserve">  medicīnas, ķirurģijas, terapeitiskie instrumenti, protēzēm un implantiem</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM  009873761 AB SPIRIT MILLIONAIRE, EUTM  011001336 CIGAR COLLECTION, EUTM  1182478 ROSE NOIRE, ITM  632083 PARFUM D'OR  
 ITM  635691 CIGAR, EUTM  013396304 LOMANI</t>
   </si>
   <si>
     <t>SAS PARFUMS PAROUR</t>
   </si>
   <si>
     <t>smaržas</t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM  007246226 Marke ohne Text, EUTM  007255417  Syngenta  
 ITM  960937 S pac</t>
   </si>
   <si>
     <t>Syngenta Participations AG</t>
   </si>
   <si>
     <t>sintētiskie iesaiņojuma materiāli</t>
   </si>
   <si>
     <t>EUTM 0139824 Danfoss /fig./, EUTM 000212506 DANFOSS</t>
   </si>
   <si>
     <t>Danfoss A/S</t>
   </si>
@@ -480,69 +477,57 @@
   <si>
     <t>Nokia Corporation</t>
   </si>
   <si>
     <t>mobilie telefoni, to aksesuāri</t>
   </si>
   <si>
     <t>EUTM 004705737 /fig./, EUTM 006469266 /fig./, EUTM 006474051 UNDER ARMOUR, EUTM 004703799 UNDER ARMOUR, EUTM 005758768 /fig./</t>
   </si>
   <si>
     <t>Under Armour Inc.</t>
   </si>
   <si>
     <t>Caterpillar Inc.</t>
   </si>
   <si>
     <t>mašīnas, rezerves daļas u.c.</t>
   </si>
   <si>
     <t>ITM 739116 NEMIROFF</t>
   </si>
   <si>
     <t>Nemiroff Intellectual Property Establishment</t>
   </si>
   <si>
-    <t xml:space="preserve">EUTM  004301743 1890P, EUTM  004301735 P, EUTM  004301651  USPA  
-[...7 lines deleted...]
-  <si>
     <t>United States Polo  Association</t>
   </si>
   <si>
     <t>EUTM 000181875 S.Oliver, EUTM 005061197 s.Oliver, EUTM 014881759 Q/S</t>
   </si>
   <si>
     <t>s.Oliver Bernd Freier GmbH &amp; Co. KG</t>
-  </si>
-[...1 lines deleted...]
-    <t>apģērbi, apvi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>EUTM 4905949 FC BAYERN,  EUTM2808145, EUTM 3777166, EUTM 9913047 Mia san mia</t>
   </si>
   <si>
     <t>FC Bayern München AG</t>
   </si>
   <si>
     <t>apģērbi, somas, aksesuāri u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  4905451  P.J.S THAT OTHERS MAY LIVE PARAJUMPERS  
 EUTM  4905493 PARAJUMPERS, ITM  1071978  FELTED TAILORED GARMENTS, EUTM  10283828  FFELTED TAILORED GARMENTS of Gionata Malagodi, EUTM  13390241 OC, EUTM  13390273 OC AUTHENTIC MASTERFLEECE, EUTM  16976615 PARAJUMPERS, EUTM  12144473  P*J*S, EUTM  16976607 P.J.S., EUTM  12144432  PJS PARAJUMPERS 
 EUTM  13597562  ROUNDTRIP  </t>
   </si>
   <si>
     <t xml:space="preserve"> apģērbi u.c.
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 002227858 NBA, EUTM 001737063 NBA /fig./, EUTM 000189738 /fig./, EUTM 000980623 NBA CITY /fig./, EUTM 000756890 NBA LEAGUE PASS /fig./, EUTM 001737105 NBA FINALS 2000 /fig./, EUTM 000464149 76ERS /fig./, EUTM 000189431 ATLANTA HAWKS /fig./, EUTM 000189787 BOSTON CELTICS /fig./, EUTM 003217759 CHARLOTTE BOBCATS /fig./, EUTM 000189878 CHICAGO BULLS /fig./, EUTM 003129103 CLEVELAND CAVALIERS /fig./, EUTM 001844950 DALLAS MAVERICKS /fig./, EUTM 000190017 DENVER NUGGETS /fig./, EUTM 004499737 DETROIT PISTONS /fig./, EUTM 002985646 HARDWOOD CLASSICS /fig./, EUTM 003233327 HOUSTON ROCKETS /fig./, EUTM 002228054 i love this game /fig./, EUTM 000190306 LOS ANGELES CLIPPERS /fig./, EUTM 000190322 LOS ANGELES LAKERS /fig./, EUTM 001844950 MAVERICKS DALLAS /fig./, EUTM 000189357 MIAMI HEAT /fig./, EUTM 000189761 MILWAUKEE BUCKS /fig./, EUTM 000189803 MINNESOTA TIMBERWOLVES /fig./, EUTM 000464198 NETS /fig./, EUTM 003129053 NEW ORLEANS HORNETS /fig./, EUTM 000189993 NEW YORK NICKS /fig./, EUTM 000187047 PACERS /fig./, EUTM 000187021 PHOENIX SUNS /fig./, EUTM 002511236 PORTLAND BLAZERS /fig./, EUTM 001389360 ORLANDO MAGIC /fig./, EUTM 000190348 SACRAMENTO KINGS /fig./, EUTM 002872539 SAN ANTONIO SPURS /fig./, EUTM 003919545 SWINGMAN /fig./, EUTM 007211758 THUNDER OKC /fig./, EUTM 000189464 TORONTO RAPTORS /fig./, EUTM 000189415 UTAH JAZZ /fig./, EUTM 000189456 WARRIORS /fig./, EUTM 000451179 WIZARDS /fig./, ITM 850230 NBA KIDS </t>
   </si>
   <si>
     <t>NBA Properties Inc.</t>
   </si>
@@ -783,138 +768,144 @@
     <t>Boehringer Ingelheim Pharma GmbH &amp; Co. KG</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 12936233 AIRCORE, EUTM 12124012 MAGIRUS GROUP, EUTM 9032301 FIRECAN, EUTM	18228525 IVECO NNECT, EUTM 18099624 IVECO 3R REAL ROAD RENT, EUTM 18071246 IVECO X-WAY, EUTM 1006840FIGURATIVO (DISEGNO CAVALLO) EUTM 15552921 BUS MASTER THE BODYBUILDER PLATFORM BY IVECO BUS, EUTM 4713681 HEULIEZBUS, EUTM 9983611 ECOCROSS WAY, EUTM 11685633 MAGELYS LINE, EUTM 12945549 MAGIRUS TEAM CAB, EUTM 12157418 M (MAGIRUS), EUTM 12642757VECTOR, EUTM 3502622 CURSOR, ITM 1576078IVECO LIVE CHANNEL, ITM 1549524IVECO TRUCK TO THE FUTURE, ITM 1268006FIGURATIVO (DISEGNO LA CARRIOLE), ITM 13696511 STRALIS X-WAY, ITM 1368217 DAILY BLUE POWER, ITM 1429001 DAILY START, ITM 1379846 IVECO MINILEASE, EUTM 01010848 8DAILY TOP, EUTM 010108389 DAILY PLUS, EUTM 1833093 8A SEDDON ATKINSON, ITM 1255593 BHEULIEZ, ITM 1363494 LINIUM, ITM 1377546I VECO DAY LEASE, ITM 1379087 IVECO STRALEA SE, ITM 1334365 IVECO TRUCK STATION, ITM 1351538 IVECO, EUTM 4624144 ACCESS BUS GX 127, EUTM 4624169 ACCESS BUS GX 327, ITM 1334100 IVECO DAILY FLEX, ITM 1329870 DAILY IVECO BUSINESS UP, ITM 1323799 STRALIS TCO2 CHAMPION, ITM 1331856 ASTRA, ITM 890802 PROXYS, ITM 890803 PROWAY, ITM 1315276 OK BUS PRE-OWNED BUSES CERTIFIED BY IVECO BUS, ITM 502559 IVECO, ITM 890893 SENSO, ITM 890912 SUBLIMEO, ITM 1292201 GX ELEC	, EUTM 003495751 EUROCARGO, EUTM 00351309 1 DAILY, EUTM 010804301 STRALIS HI-WAY, EUTM 1006725 IVECO, EUTM 012553939 USED PLUS, ITM 1592910 IVECO STREETWAY	 </t>
   </si>
   <si>
     <t>IVECO S.P.A.</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1115473 CANTI
  </t>
   </si>
   <si>
     <t>FRATELLI MARTINI SECONDO LUIGI S.P.A.</t>
   </si>
   <si>
     <t xml:space="preserve">dzirkstošais vīns </t>
   </si>
   <si>
     <t>Simonswerk GmbH</t>
   </si>
   <si>
     <t>eņģes</t>
   </si>
   <si>
+    <t xml:space="preserve">EUTM 4661278 MAN, EUTM 11051935, EUTM 122812 NEOPLAN
+ITM 914360 MAN, ITM 1346555 MAN, ITM	542762 MAN, EUTM 3050309 MAN-Originalteil	
+</t>
+  </si>
+  <si>
     <t>MAN Truck &amp; Bus SE</t>
   </si>
   <si>
     <t>Bioline Products s.r.o.</t>
   </si>
   <si>
     <t xml:space="preserve">medicīniskais preparāts </t>
   </si>
   <si>
     <t>OPINEL SAS</t>
   </si>
   <si>
     <t>naži</t>
   </si>
   <si>
     <t>By Malene Birger A/S</t>
   </si>
   <si>
     <t>EUTM 002988285 Solingen</t>
   </si>
   <si>
     <t>Industrie und Handelskammer Wuppertal-Solingen-Remscheid</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM  000078659 Easton, EUTM  002462869 Easton, EUTM  011309432, EUTM  002463701 E, EUTM  003778107  E, EUTM  003799591 Easton, EUTM  010720191 Mako, EUTM  002462869 Easton
+</t>
   </si>
   <si>
     <t>Easton Diamond Sports, LLC</t>
   </si>
   <si>
     <t>EUTM  012681326 ACTARA, EUTM  012681177  ACTARA, ITM  0869527  Marke ohne Text, EUTM  015384035 АМИСТАР  2,  EUTM  015384068 AMICTAP, EUTM  015384101 XОPУC, EUTM  015384126 ХОРУС, EUTM  015384134 РИДОМИЛ ГОЛД, EUTM  015390123 РИДОМIЛ ГОЛД, EUTM  015384225 CКOР, EUTM  015384167 Скор</t>
   </si>
   <si>
     <t>GoPro Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 017191776 HAYK ARMENIAN BRANDY, EUTM 015182496 HEART TO HEART, EUTM 009797424 NAIRI, EUTM 009797317 OTBORNY, EUTM 009797391 VASPURAKAN, ICD DM/074289, EUTM 3489481 ARARAT, EUTM 13340815 EREBUNI, EUTM 1005042, EUTM 009797374 10674222 AKHTAMAR, EUTM 009797275 ANI, EUTM 1065090, EUTM 3489408 ARARAT, EUTM 011063096, EUTM 890065, EUTM 1063460, EUTM 890072, EUTM 1065147, EUTM 890064, EUTM 882087, EUTM 890062, EUTM 1065091, EUTM 890069, EUTM 1065092, EUTM 1065093 </t>
   </si>
   <si>
     <t>YEREVAN BRANDY COMPANY CJSCY</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 008574592 WHITE OAK, ITM 961239 Marque figurative, EUTM 010130755Chivas Regal 12 Blended Scotch Whisky, EUTM 010271691 Chivas Regal 18 Gold Signature, EUTM 010271741Chivas Regal 18 Gold Signature, EUTM 010444495THE ART OF HOSTING, EUTM 010588796 MADE FOR GENTLEMEN, EUTM 010645265 Chivas Regal Aged 25 Years, EUTM 010782217 CHIVAS REGAL Aged 12 Years, ESTD. 1801, EUTM 010924611, EUTM 010970069EVERY TASTE A NEW EXPERIENCE, EUTM 011002037 CHIVAS BROTHERS purveyors of fine whiskies EST° 1801; CHIVAS REGAL AGED 12 YEARS CHIVAS BROTHERS LTD, EUTM 011098456 CHIVAS REGAL AGED 12 YEARS; ESTD 1801, EUTM 011441649 Chivas Regal 1801, EUTM 011441672 Chivas Regal 12 BLENDED SCOTCH WHISKY, EUTM 011441722Chivas Regal 25YO bottle 3D (colour), EUTM 011570629 1Chivas Regal, EUTM011579372 CHIVAS REGAL AGED 18 YEARS GOLD SIGNA TURE, EUTM011636529 TREIBHIREAS-BUNAI TEACHD; FOUNDED 1801, EUTM 011636561CHIVAS REGAL,EUTM 011636578, EUTM 011636594 COLIN SCOTT, EUTM 011645991 CHIVAS REGAL, EUTM011646023, EUTM 011646064, EUTM 011646106CHIVAS REGAL 25 YEAR OLD, EUTM 011646775CHIVAS REGAL GOLD SIGNATURE, EUTM 011682283CHIVAS, EUTM 011734068 CHIVAS 18 ESTD. 1801, EUTM 011913779 CHIVAS, CHIVAS REGAL, AGED 12 YEARS, EUTM 011974516CHIVAS REGAL, EUTM 012859799AGED 12 YEARS, MADE FOR GENTLEMEN, CHIVAS, EUTM 012859799CHIVAS REGAL EXTRA, EUTM 012921243 BARRELHOUND, EUTM 013152244 CHIVAS REGAL Extra, EUTM013210851, EUTM013210877, ITM902720, EUTM009975129 The International Exhibition London 1884, EUTM 009922873 HIGHLAND CLAN,EUTM010202687Sur les traces du Clan Campbell, EUTM 010731149Clan Campbell Elements Air, EUTM 010731156 Clan Campbell Elements Fire, EUTM 010731164Clan Campbell Elements Earth, EUTM013957816 CLAN CAMPBELL, EUTM000152900CLAN CAMPBELL, EUTM000974964 HOUSE OF CAMPBELL, EUTM 01448589CHIVAS THE VENTURE, EUTM006323869, EUTM 007299605CHIVAS LIVE WITH CHIVALRY, EUTM007560501CHIVAS STUDIO, EUTM 008116642CHIVAS REGAL, EUTM 008157364 LES CHEVALIERS MODERNES 
 </t>
   </si>
   <si>
     <t>Chivas Holdings (IP) Limited</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 5248679 GIANVITO ROSSI, EUTM 015507163 GIANVITO ROSSI, EUTM 11716495GIANVITO ROSSI MILANO 
 </t>
   </si>
   <si>
     <t>GIANVITO ROSSI SRL</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM EU005843818LAISSEZ VOTRE EMPREINTE, EUTM EU 006270607DEJA TU HUELLA, EUTM EU009900234 Three dimensional mark , EUTM EU010198208 THE 24TH HOUR, EUTM EU010198241 GIN &amp; TEA, EUTM EU006274071, EUTM EU008707697 LISTEN TO YOUR BEAT, EUTM EU009538257 MacNair's Blended Scotch Whisky, EUTM EU006800916, EUTM EU009083379, EUTM EU009083411, EUTM EU002548113, ALLANTINE'S, EUTM EU008740672 CHRISTMAS RESERVE, EUTM EU008740706 BALLANTINE'S CHRISTMAS RESERVE, EUTM EU009079401, EUTM EU010827889, EUTM EU005843776LEAVE AN IMPRESSION, EUTM EU010198381, EUTM EU009900309 BURROUGH'S, EUTM EU0099124451 BURROUGH'S RESERVE, EUTM EU010486942 Three dimensional mark, EUTM EU010634152 1STUDIO,EUTMEU010634194 BEEFEATER STUDIO, EUTM EU010879153 JAMES BURROUGH, EUTM EU010879161  BURROUGH, EUTM EU011085024  MI LONDRES, EUTMEU011085065  THIS IS MY LONDON, EUTM EU011106366 GINSPIRE, EUTM EU011106374 GINSPIRED, EUTM EU011106391 GIN-SPIRED, EUTM EU011221785 #MYLONDON, EUTM EU010345627 BEEFEATER LONDON SESSIONS, EUTM EU010746857 EUTM EU010779891GIN COLLEGE, EUTM EU010198414, EUTM EU010222081, EUTM EU010222305, EUTM EU009425182 MACNAIR'S, EUTM EU009538281HARVEY MACNAIR &amp; CO. LTD, EUTM EU010826063, EUTM EU009660952HARVEY MACNAIR , EUTM EU009440157CULLINAN, EUTM EU009613571 GIN AND TALES, EUTM EU009471707, EUTM EU008514499TAKES YOU BEYOND, EUTM EU009475716, EUTM EU009486201, EUTM EU006625453,EUTMEU 006625719 BEEFEATER, EUTM EU014348452, EUTMEU006625719 BEEFEATER, EUTM EU008573016LONDONIZE, EUTM EU009440009 BURROUGH'S LEGACY,EUTM EU009440082 MONUMENT, EUTM EU009576455 MIDNIGHT PLEASURES, EUTM EU008435208 TAKES YOU BEYOND, EUTM EU009471996 </t>
   </si>
   <si>
     <t>Allied Domecq Spirits &amp; Wine Limited</t>
   </si>
   <si>
+    <t xml:space="preserve">                                                                                                                                                                                    EUTM 007405293, EUTM 001045434 EUTM 007405285 (Trade mark without text), EUTM 004265997(Trade mark without text), EUTM 004748661, EUTM 001045434, EUTM 007405293 ENGLAND, EUTM 012499844 THE FOOTBALL ASSOCIATION, EUTM 009086026 ENGLAND, EUTM 012499761
+</t>
+  </si>
+  <si>
     <t>The Football Association Limited</t>
   </si>
   <si>
     <t>Rimowa GmbH(HRB 14213)</t>
   </si>
   <si>
     <t>Deutsche Telekom AG</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000309567Schneider KREUZNACH, EUTM 003677606B+W  </t>
   </si>
   <si>
     <t>Jos. Schneider Optische Werke GmbH</t>
   </si>
   <si>
     <t>B+W filtri</t>
   </si>
   <si>
     <t>EUTM 1319102Toppik, EUTM 015368491 Toppik, EUTM 015394471 Toppik</t>
   </si>
   <si>
     <t>Church &amp; Dwight Co. Inc.</t>
-  </si>
-[...5 lines deleted...]
-    <t>URGO RECHERCHE INNOVATION ET DEVELOPPEMENT</t>
   </si>
   <si>
     <t>EUTM 2972040 FORCE, EUTM  002151884 REGLONE, EUTM  002815298 ACTELLIC, EUTM  002815264 KARATE, EUTM  003009453 AMISTAR, EUTM  003332442 BONZI, EUTM  006007207 MILAGRO</t>
   </si>
   <si>
     <t>Syngenta Limited</t>
   </si>
   <si>
     <t>augu aizsardzības līdzekļi</t>
   </si>
   <si>
     <t>Metallica, partnership</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM000481648TIGHT LIES,ITM 924914 TITALLIUM, EUTM 009671629 TOUR DRIVEN PERFORMANCE, EUTM 002068823TOUR PREFERRED, EUTM 009569088TOUR PREFERRED, EUTM 003950532P, EUTM 003362746 ovation, EUTM 012759627OWN THE SECOND SHOT, EUTM 008539322PENTA TP, EUTM 006125298PRO GOLD, EUTM 012530473 DHY, EUTM 007388861 DIABLO ST, EUTM 009095019F11, ITM 1074238, EUTM 006573596 IOTHANE, EUTM 012297561JETSPEED, EUTM 014539639KALEA, EUTM 010795847 M-1, EUTM 010060036MOVABLE WEIGHT TECHNOLOGY, EUTM 014373732 MYROUNDPRO, EUTM 010270511 TP, ITM 858666 NOODLE, EUTM 004341517YES! GOLF, EUTM 008942526A12, EUTM 005819321A4, EUTM 005819347A5, EUTM 008942501A9, EUTM 000802025 ADAMS, EUTM 001517465 ADAMS, EUTM 011795556ADAMS, EUTM 002833473 Adams Idea, EUTM 012997847 AEROBURNER, ITM 869703AGSI, EUTM 009558354BURNER, EUTM 005751491BURNER , EUTM 008942542V3, EUTM 006125272XTD, EUTM 004342581yes!, ITM 881790NOODLE, EUTM 014545578PSi, EUTM 003690252Puglielli, EUTM 011403292R1, ITM 933992R11, EUTM 013093166R15, EUTM 003391539 R7, EUTM 003759636r7, EUTM 007457765R9, EUTM 002790996 RAYLOR, EUTM 010289189RBZ  
  </t>
   </si>
   <si>
     <t>Taylor Made Golf Company, Inc.</t>
   </si>
   <si>
     <t>EUTM 018042778 PURE PREP, EUTM 015560873 TECH PREPEUTM 000161372 GANT, EUTM 006282776 GANT,  EUTM 008386864 GANT, EUTM 001652536 GANT, EUTM 002681062 GANT, EUTM 011527769 GANT, EUTM 004669149 GANT, EUTM 009320144 GANT, EUTM 011596467GANT,  EUTM 005170824 GANT-RUGGER, EUTM 008383051G,  EUTM 009041963 G, EUTM 003246816, EUTM 008294308 GANT, EUTM 009720251, EUTM 002685808</t>
   </si>
   <si>
     <t>Gant AB</t>
@@ -1118,53 +1109,50 @@
   </si>
   <si>
     <t>farmaceitiskie produkti</t>
   </si>
   <si>
     <t>Pari Pharma GmbH</t>
   </si>
   <si>
     <t>Europe Watch Group II BV</t>
   </si>
   <si>
     <t>Novo Nordisk FemCare AG</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 003833225 WOMAN BOSS HUGO BOSS, ITM 754225 HUGO BOSS, EUTM  004389508 CLAIROL HYDRIENCE, EUTM 004316592CLAIROL NICE N EASY, EUTM 003423571CLAIROL LASTING COLOR, EUTM  003423101CLAIROL LOVING CARE, EUTM 002951481 CLAIROL COLORWONDERFUL, EUTM 004757531 MASTERPIECE, EUTM  001469188FACEFINITY, EUTM10536084 GLOSSFINITY, EUTM  005369211MASTERTOUCH, EUTM009269879 LILY,EUTM 014867576 STELLA STELLA McCARTNEY, ITM934747A/ E, EUTM008558132,EUTM 001919208, ESCADA SENTIMEN, EUTM 008558108 ESCADA, EUTM 001111590 DARK, BLUE, EUTM  002742971 DEEP RED, ITM  1319522 BOSS HUGO BOSS, ITM  1297788 BOSS, EUTM  008276801 BOSS ORANGE, EUTM  000049254 HUGO BOSS, EUTM 000049221 BOSS, ITM  1147051, ITM  836705 SOUL, EUTM  10302511  NUIT POUR FEMME BOSS HUGO BOSS, ITM 1069374 JUST DIFFERENT, ITM  945297 XY HUGO, ITM  944245 XHUGOX, EUTM  2543759 BOSS BOTTLED, EUTM  3737004 BOSS HUGO BOSS INTENSE, EUTM  002433399 STELLA McCARTNEY, EUTM  003698396 MAXFACTOR THE MAKE-UP OF MAKE-UP ARTISTS, EUTM  011657004 MAX FACTOR, EUTM  000273730 MAX FACTOR, EUTM  005783691 STELLA McCARTNEY, ITM  1016000 STELLA  
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 004537734 BIOSYNTH, EUTM	018135030 BIOSYNTH CARBOSYNTH, EUTM 018135028 BIOSYNTH Carbosynth 
 </t>
   </si>
   <si>
     <t>BIOSYNTH AG</t>
   </si>
   <si>
-    <t>Deere &amp; Company</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">                                                                                                                                                                                        EUTM 000161471 MAGNETI MARELLI, EUTM 000161521 MAGNETI MARELLI, EUTM  016638959 MAGNETI MARELLI, EUTM 1496804 M	
 EUTM	1494145 MARELLI, EUTM	1494683 M MARELLI 
 </t>
   </si>
   <si>
     <t xml:space="preserve">Marelli Europe S.p.A. </t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve">EUTM 013722178 Sandisk, EUTM 1874791 Sandisk, EUTM 2919215 SanDisk, EUTM 010885366 SanDisk, EUTM008211559 SanDisk, EUTM 002773463Cruzer, EUTM 018039296 SanDisk Extreme, EUTM 018157939 NAWM, EUTM 003118452 SANDISK, EUTM 018039292 SanDisk Ultra </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color rgb="FFFF0000"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
@@ -1383,50 +1371,54 @@
 EUTM 018063605 Vinces, ITM 1408697 LINO	, ITM 1551988 Sudormin 
 </t>
   </si>
   <si>
     <t>Dr. August Wolff GmbH &amp; Co. KG Arzneimittel</t>
   </si>
   <si>
     <t xml:space="preserve">krēmi, šampūni,  ādas piens, balzāms, aerosoli, želejas  kapsulas, losjoni, ziedes </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 826495 ZIPWALL, EUTM 017560301 ZIPDOOR	, EUTM 009748914 ZIPPOLE  </t>
   </si>
   <si>
     <t>ZIPWALL LLC</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 009870247 MOSPILAN, EUTM 018983796 МОСПІЛАН </t>
   </si>
   <si>
     <t>Nippon Soda Co., Ltd.</t>
   </si>
   <si>
     <t>insekticīds</t>
   </si>
   <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                          EUTM 007380009 URB, EUTM 008656605 URB 
+</t>
+  </si>
+  <si>
     <t>SC Rulmenti SA</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1014369, ITM 1424456 TOSHIBA, EUTM 013810106 TOSHIBA, EUTM 000185264 TOSHIBA, EUTM 004280012 TOSHIBA, EUTM 000 961482 TOSHIBA,  EUTM 005462981 TOSHIBA Leading Innovation </t>
   </si>
   <si>
     <t>Toshiba Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">zibatmiņas, baterijas u.c.
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 008241234 ALVITYL </t>
   </si>
   <si>
     <t>BELHYPERION</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 011234028 MCM, EUTM 002667335 MCM, ITM 588297 MCM 
 </t>
   </si>
   <si>
     <t>Trias Holding AG</t>
   </si>
@@ -1452,60 +1444,50 @@
   <si>
     <t>Werkhaus Design+Produktion GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1270462 AMIRI </t>
   </si>
   <si>
     <t>Atelier Luxury Group, LLC</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 013558044 PIXUVRI, ITM 1034557 COVERSYL Perindopril arginine 5 mg, ITM 1039022 DIAMICRON MR, EUTM 010735223	 ARCALION
 EUTM	007040851 ACERYCAL, EUTM 005683561 COVERAM, EUTM 005612577 COVERLAM, EUTM 011859865/EM DETRALEX 2, EUTM 004949186/EM FLUDEX, EUTM 008802861/EM FLUTENSIF, EUTM 006135792/EM  LOCABIOSOL, EUTM 006136527/EM LOCABIOTAL, EUTM 005036058/EM NATRILIX, EUTM 008445207/EM NATRIXAM, EUTM 005819834/EM NOLITERAX, EUTM 005154968/EMOSSEOR, EUTM 007134265/EM PNEUMOREL, EUTM 005657291/EM RESTANCE, EUTM 005723531/EM PRETERAX, EUTM 003505146/EM PROCORALAN, EUTM 002849008/EM  PROTELOS, EUTM 010704179/EM STABLON, EUTM 006068944/EM  TERAXANS, EUTM 009025347/EM TERTENSAM, EUTM 005727268/EM TERTENSIF, EUTM 008980641/EM TRIPLIXAM, EUTM 002432904/EM  VALDOXAN, EUTM 008802712/EM FLUDEXAM, EUTM 005612569/EM COVERDINE, EUTM 005941364/EM VIACORAM, EUTM 012780664/EM REAPTAN, EUTM 011738747/EM TRIVERAM, EUTM 012193264/EM LIPERTANCE, EUTM 006253314/EM COVERSORAL , EUTM 006501092/EM ARPLEXAM, EUTM 011440187/EM  PRESTALIA, EUTM 010772382/EM IMPLICOR, EUTM 005396965/EM ARPARIAL, EUTM 010827591/EM  COSYREL, EUTM 010829398/EM  COSIMPREL, EUTM 005217898/EM  VIALIBRAM , EUTM 004936407/EM ARVACORAM, EUTM 006623458/EM TRIPLINOR, EUTM 014438568/EM PROALTOR, EUTM 013960018/EM  CAREVALAN, EUTM 010749257/EM  STOVADIS, EUTM 012193371/EM  STAPRESSIAL, ITM 1130957/WO 10765984 PRESTILOL, ITM 1133970/WO 10765985 ASEMBIX </t>
   </si>
   <si>
     <t>BIOFARMA</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 010180941, EUTM 010180933, EUTM 010180917 HAIX 
 </t>
   </si>
   <si>
     <t>IIP Intellectual Innovation Property AG</t>
   </si>
   <si>
     <t>mežsaimniecības, glābšanas dienestu, medību un policijas, kā arī ikdienas apavi u.c.</t>
-  </si>
-[...8 lines deleted...]
-    <t>apģērbi, apavi, saulesbrilles, peldkostīmi u.c. aksesuāri</t>
   </si>
   <si>
     <t>Cambria Company LLC</t>
   </si>
   <si>
     <t xml:space="preserve">darba virsmas virtuvēm </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 017002891KYLIE JENNER, EUTM 017002916 KYLIE COSMETICS BY KYLIE JENNER, EUTM 017002882KYLIE KYLIE JENNER 
 </t>
   </si>
   <si>
     <t>Kylie Jenner, Inc</t>
   </si>
   <si>
     <t>kosmētika</t>
   </si>
   <si>
     <t xml:space="preserve">       
 EUTM 013181169 HERSCHEL SUPPLY COMPANY, EUTM 012400784 THE HERSCHEL SUPPLY CO. BRAND, EUTM 013183389 HERSCHEL SUPPLY COMPANY, EUTM 008895501  HERSCHEL SUPPLY CO. BRAND, EUTM 011988599 THE FINEST QUALITY THE Herschel SUPPLY CO. BRAND, EUTM 013181111 HERSCHEL SUPPLY COMPANY, EUTM 008905184  THE Herschel SUPPLY CO. BRAND, EUTM 011988649  Welcome to Herschel, Enjoy your stay, EUTM 012400768 THE HERSCHEL SUPPLY CO. BRAND, EUTM 012400776 THE FINEST QUALITY THE HERSCHEL SUPPLY CO. BRAND TRADE MARK, EUTM 012400751  HERSCHEL </t>
   </si>
   <si>
     <t>Herschel  Supply Company Ltd</t>
   </si>
   <si>
@@ -1758,106 +1740,100 @@
   <si>
     <t xml:space="preserve"> EUTM  1101307  DAE DO, EUTM 3359809  Dae Do  </t>
   </si>
   <si>
     <t>CHUEN WOOK PARK LEE</t>
   </si>
   <si>
     <t>apģērbs un dažādu cīņu piederumi u.c.</t>
   </si>
   <si>
     <t>Lincoln Global Inc.</t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM  011690534 DIE BRÜDER LÖWENHERZ, EUTM  006449649 EMIL I LÖNNEBERGA, EUTM  006449854 UNIBACKEN, EUTM  006449938 MADICKEN, EUTM  011687217 MICHEL &amp; IDA, EUTM  010899458 MICHEL AUS LÖNNEBERGA, EUTM  005890108 Pippi Calzelunghe, EUTM  005890066 Pippi Langkous, EUTM  004735411 Pippi Langstrumpf, EUTM  008571168Pippi Långstrump, ITM  1249795  ASTRID LINDGREN'S WORLD, EUTM  011687019  KATLA, EUTM  006158513 Pippi, EUTM  004709846 Pippi, EUTM  014027163  PIPPI, EUTM  014027296 Pippi Longstocking, EUTM  004709747  Pippi Longstocking, EUTM  013397138  10000030  RONJA, EUTM  011686987 RONJA, RÄUBERTOCHTER, EUTM  011687134 RONJA RÖVARDOTTER, EUTM  006449995 SALTKRÅKAN, EUTM  006450126 SKRÅLLAN, EUTM  009515818  TAKA TUKA, EUTM  011690567 THE BROTHERS LIONHEART, EUTM  006450373  VILLA VILLEKULLA, ITM  1253773  ASTRID LINDGRENS VÄRLD, EUTM  010914968  EMIL FRA LØNNEBERG, EUTM  013197868 JUNIBACKEN, EUTM  013716361 ASTRID LINDGRENS VÄRLD, EUTM  006449541 BULLERBYN, EUTM  011687043 TENGIL, EUTM  004922936 Villa Kunterbunt, ITM  1229986  Trade mark without text, ITM  1189821 KATLA, ITM  1232312 JUNIBACKEN, ITM  1273411  PIPPI, ITM  1273413 Pippi Longstocking, ITM  1232026 RONJA RÖVARDOTTER, ITM  1191831 THE BROTHERS LIONHEART , EUTM  013712931 ASTRID LINDGRENS VÄRLD, EUTM  004709771 Astrid Lindgren, EUTM  013720412  ASTRID LINDGREN´S WORLD, EUTM  013716436 FIFI BRINDACIER, EUTM  011595683 HERR NILSSON, EUTM  013197901  Юнибакен, EUTM  008622342 KATTHULT, EUTM  009774721 KUNTERBUNT, ITM  704082A  Astrid Lindgren's Pippi, ITM  980028 Pippi Longstocking, EUTM  011687084  NANGIJALA  </t>
   </si>
   <si>
     <t>Astrid Lindgren Aktiebolag</t>
   </si>
   <si>
     <t>apģērbi, apavi, somas, maki, lietussargi, lelles, leļļu mājas, krūzes, šķīvji, paplātes u.c.</t>
   </si>
   <si>
     <t>CHAUMET INTERNATIONAL SA.</t>
   </si>
   <si>
-    <t>juvelierizstrādājumi (gredzens, kaklarota, kulons, rokassprādze, auskari, pulksteņi), visi produkti ir zeltā (dzeltenā, baltā, rozā) ar dārgakmeņiem vai bez tiem, u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 017883607/EM, EUTM  012477791 Juul, EUTM 017883609, EUTM 017883607, EUTM 017929958 Juulpods, EUTM  018007082 JUUL</t>
   </si>
   <si>
     <t>JUUL LABS NETHERLANDS B.V.</t>
   </si>
   <si>
     <t>elektroniskās cigaretes u.c.</t>
   </si>
   <si>
     <t>LA ROCHE-POSAY LABORATOIRE DERMATOLOGIQUE</t>
   </si>
   <si>
     <t>Philip Morris Brands S.a.r.l.</t>
   </si>
   <si>
     <t>Wahl Clipper Corporation</t>
   </si>
   <si>
     <t>elektriskās matu griešanas mašīnas</t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM  8945917  Kingston Technology, EUTM  6338099  Kingston Digital  
 EUTM  10049971  nawm, EUTM  11665494  Mobilelite, EUTM  8239535  SSDNOW, EUTM  Travelite  Travelite, EUTM  1644350  Valueram  
 EUTM  5124177 Kingston, EUTM  644484 Kingston, EUTM  4282661  Data Traveller, EUTM  13107032  HyperX, EUTM  9990458 HyperXperience  
 EUTM  11605516 HyperX Predator, EUTM  5403746  nawm, EUTM  3598257 HyperX, EUTM  10497584 Wi-Drive, EUTM  9990482  Wi-Share  </t>
   </si>
   <si>
     <t>KINGSTON TECHNOLOGY EUROPE CO LLP</t>
   </si>
   <si>
     <t>elektronika</t>
   </si>
   <si>
     <t>mawa design Licht- und Wohnideen GmbH</t>
   </si>
   <si>
     <t>EUTM 009099474 OMNIPLUS, EUTM 000113373 MB, EUTM 000139865 MERCEDES-BENZ, EUTM 000139998 MERCEDES, EUTM 000140087 BENZ, EUTM 000140186 SMART, EUTM 000140335 /fig./, EUTM 000140400 MERCEDES BENZ  /fig./, EUTM 000833772 MAYBACH, EUTM 001022292 /fig./, EUTM 001423482 /fig./, EUTM 001424399 /fig./, EUTM 001554211 C /fig./, EUTM 001653278 AMG /fig./, EUTM 002738672 AMG /fig./, EUTM 002738953 AFFALTERBACH AMG /fig./, EUTM 005260682 MAY BACH /fig./, EUTM 005591921 MAYBACH, EUTM 006368153 /fig./, EUTM 006452254 /fig./, EUTM 008574584 /fig./; RCD 000011085-0001, RCD 000012869-0001, RCD 000051909-0001, RCD 000096441-0001, RCD 000011127-0001, RCD 000011101-0001, RCD 000011135-001, RCD 000011143-0001, RCD 000105242-0004, RCD 000129069-0001, RCD000224738-0002, RCDD 000224738-0003, RCD 000224886-0001, RCD 000244249-(0001-0003), RCD 000244249-0005, RCD 0003012470001, RCD 000513379-0001, RCD 000519103-0001, RCD 000526918-0001, RCD 000542006-0001, RCD 000671136-0001, RCD 000671136-0003, RCD 000690730-0001, RCD 000691902-0002, RCD 00079191-0001, RCD 000783493-0001, RCD 000824560-(0001-0003)</t>
   </si>
   <si>
     <t>Mercedes-Benz Group AG</t>
   </si>
   <si>
     <t>rezerves daļas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                      EUTM 015415433 MÖLKKY 5678, EUTM 010967115 MÖLKKY, ITM 797966 Mölkky 
 </t>
   </si>
   <si>
     <t>Tactic Games Oy</t>
-  </si>
-[...1 lines deleted...]
-    <t>mÖlkky spēle</t>
   </si>
   <si>
     <t>Philip Morris Products S.A.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 006036289 YVES SAINT LAURENT, EUTM 010850964 OPIUM,  EUTM  006036231 YSL, EUTM  004672358 YSL, EUTM  008731424 OPIUM YVES SAINT LAURENT   
 </t>
   </si>
   <si>
     <t xml:space="preserve">Pernod Ricard Mexico </t>
   </si>
   <si>
     <t>preparāti kaitēkļu iznīcināšanai u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  012924718, EUTM 015438518 MONSTER ARMY, EUTM	
 EUTM 011669744 MONSTER ENERGY, EUTM 010892743 M MONSTER ENERGY, EUTM 011669851, EUTM  004823563 MONSTER ENERGY, EUTM  006368005 MONSTER ENERGY, EUTM  002784486 MONSTER, EUTM  011154739  M MONSTER ENERGY, EUTM  015334824, EUTM  12928231, EUTM 12924825, EUTM  012924973  </t>
   </si>
   <si>
     <t>Monster Energy Company</t>
   </si>
   <si>
     <t>Ellesse International S.p.A</t>
   </si>
   <si>
@@ -2216,67 +2192,67 @@
   <si>
     <t>Wulf Gaertner Autoparts AG</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 18046436 DIM SPORT, EUTM 17917240 DIM HYDRA ACTIV 
 ITM 1392061 DIM SEDUCTION, ITM 1392059 DIM SEDUCTION, EUTM 16263981 DIM MORPHOTECH, EUTM 16236275 DIM HYDRABOOST 
 EUTM 15331151 DIM POWERFUL, EUTM 14781439 DIM L'AUSTRALIEN 
 EUTM 13619135 DIM, EUTM 13619151 DIM, EUTM 11124286 DIM SIGNATURE, EUTM 9803818 DIM, EUTM 7315153 DIM, EUTM 6743413 DIM, EUTM 6494579 DIM IN, EUTM 5401047 DIM L'AUSTRALIEN 
 EUTM 5291711 DIM LAB </t>
   </si>
   <si>
     <t>DIM FRANCE SAS</t>
   </si>
   <si>
     <t>apakšveļa sievietēm un vīriešiem, krūšturi u.c.</t>
   </si>
   <si>
     <t>šokolādes, konfektes, batoniņi, bezalkoholiskie dzērieni u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 003530524 TAZO and Design, EUTM 010677516 TAZO, EUTM 005285655 TAZO and Design, EUTM 003528924 TAZOBERRY, EUTM 011456977 TEAVANA, EUTM 015199995 TEAVANA, EUTM 011043395 V and Design, EUTM 011786498 TEAVANA HEAVEN OF TEA and Design, EUTM 012250148 TEAVANA HEAVEN OF TEA and Design, EUTM 002164267 VERISMO, EUTM 010707586 VERISMO, EUTM 010992535 VERISMO, EUTM 012662813 YOUTHBERRY, EUTM 000595975 YUKON BLEND, EUTM 012187167 Design Only EUTM 008864043 Design Only, EUTM 002365500 FRAPPUCCINO, EUTM 003977931 frappuccino and Design, EUTM 004314051 FRAPPUCCINO, EUTM 000598128 GAZEBO BLEND, EUTM 000617233 GOLD COAST BLEND, EUTM 003619475 GUATEMALA CASI CIELO, EUTM 012588828 HACIENDA ALSACIA, EUTM 000595306 INFUSIA, EUTM 005234877 INFUSIA, EUTM 014753461 TEAVANA, EUTM 000572982 STARBUCKS, EUTM 000630657 STARBUCKS, EUTM 004314092 STARBUCKS COFFEE and Design, EUTM 003086014 STARBUCKS COFFEE and Design, EUTM 000175539 STARBUCKS, EUTM 000630673 STARBUCKS, EUTM 001633965 STARBUCKS, EUTM 003319043 STARBUCKS, EUTM 002365732 STARBUCKS, EUTM 003984713 STARBUCKS, EUTM 011198711 STARBUCKS COFFEE and Design, EUTM 005234786  STARBUCKS COFFEE and Design, EUTM 009776667  STARBUCKS AUTUMN BLEND, EUTM 009730359 STARBUCKS BLONDE, EUTM 000564377 STARBUCKS COFFEE and Design, EUTM 000564427 STARBUCKS COFFEE, EUTM 000596163 STARBUCKS COFFEE and Design, EUTM 000689786 STARBUCKS COFFEE and Design, EUTM 001632280  STARBUCKS COFFEE and Design, EUTM 002365534 LIGHTNOTE BLEND, EUTM 004614418 MUAN JAI, EUTM 010260883 MY STARBUCKS REWARDS, EUTM 010272565 ORIGAMI 
 EUTM 003078573 SERENA ORGANIC BLEND 
 </t>
   </si>
   <si>
+    <t>kafija, tēja, karstie un aukstie dzērieni, kafijas pupiņas, sviestmaizes, salāti, konditorejas izstrādājumi u.c., kā arī citas preces, kas paredzētas tirdzniecībai krūzes, magnēti u.c.</t>
+  </si>
+  <si>
     <t>EUTM 005372743 N Nathan-Baume, EUTM 001720960 NATHAN, EUTM 001770023 N, EUTM 004274585 N, EUTM 004274569 NATHAN BAUME</t>
   </si>
   <si>
     <t>MARTIN Y PAZ DIFFUSION, SOCIETE ANONYME</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbs, apavi, galvassegas, juvelierizstrādājumi, somas, somiņas, aksesuāri u.c. </t>
   </si>
   <si>
     <t>GFM GmbH Trademarks</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 005220157 MAGSTER , EUTM 005220504, EUTM 004912002
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>metināšanas mšīnas un piederumi</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 012735031 2008 DKR , EUTM 011935939 Peugeot i-Cockpit, EUTM 011287273 207 +, EUTM 010920131, EUTM 010080001, EUTM 8839789 Peugeot Motion &amp; Emotion, EUTM 005555669 Bipper, EUTM 005226485 HDI, EUTM 004889655, EUTM 004814761 CITROEN PEUGEOT, EUTM 004814711 CITROEN PEUGEOT, EUTM 004688206, EUTM 004687992, EUTM 004609211, EUTM 004609202, EUTM 004607917, EUTM 004607487, EUTM 004047387 93000582 Peugeo, EUTM 004607453 93000580, EUTM 017869632 RIFTER , EUTM 016498891  PEUGEOT, EUTM 014715478, EUTM 014198204  PEUGEOT, EUTM 4047213  Peugeot, EUTM 8756793  ION, EUTM 004047049 Peugeot, EUTM 003247641, EUTM 002597524, EUTM 002597516, EUTM 002315208 Peugeot 407, EUTM 000190033 Peugeot 
 EUTM 009840381 508 RXH 
 </t>
   </si>
   <si>
     <t>AUTOMOBILES PEUGEOT</t>
   </si>
   <si>
     <t>Peugeot rezerves daļas</t>
   </si>
   <si>
     <t>EUTM 004873411 BABOLAT, EUTM 000707034, ITM 1092433, ITM 1191772 PLAY, ITM 1196315 10434132 PLAY, ITM 1302911 10662609 POP 
 EUTM 003741981</t>
   </si>
   <si>
     <t>Babolat VS S.A.</t>
   </si>
   <si>
     <t>sporta preces, apavi u.c.</t>
   </si>
   <si>
     <t>Mars, Incorported</t>
   </si>
@@ -2402,53 +2378,50 @@
     <t xml:space="preserve">apģērbs, apavi, kosmētika u.c. </t>
   </si>
   <si>
     <t>EUTM 014277008EN plus, EUTM 014277024EN plus A1 ISO, EUTM 014467484EN plus A2 ISO, EUTM 014467501EN plus B ISO 17225-2	
 EUTM 014467518SERVICE EN plus SERVICE, EUTM 014742514 enplus
 EUTM 014742662 enplus A1</t>
   </si>
   <si>
     <t>Kioxia Corporation</t>
   </si>
   <si>
     <t>SD kartes, Micro-SD, USB u.c.</t>
   </si>
   <si>
     <t>EUTM 014277008EN plus, EUTM 014277024EN plus A1 ISO, EUTM 014467484EN plus A2 ISO, EUTM 014467501EN plus B ISO 17225-2	
 EUTM 014467518SERVICE EN plus SERVICE, EUTM 014742514enplus	
 EUTM 014742662enplus A1</t>
   </si>
   <si>
     <t>BIOENERGY EUROPE AISBL</t>
   </si>
   <si>
     <t>degviela, jo īpaši kokskaidu granulas, cietā kurināmā sildīšanas ierīces koksnes sildīšanas granulām</t>
   </si>
   <si>
-    <t>Impact Biomedicines, Inc.</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM010875128 CHIT CHAT, EUTM008602633 LOVE THY MAKEUP	
 EUTM015130271	MANS STUFF BY TECNIC, EUTM 011383891 MISS CUTIE PIE, EUTM016267551 TAN OUT OF TEN, EUTM010875268 TECHNIC, EUTM011876018 Q BEAUTY, EUTM007277338 BADGEQUO, EUTM 014577811 BEAUTY BY TECHNIC, EUTM 006585681 BODY COLLECTION, EUTM001341262 Badgequo, EUTM 010875128/EM CHIT CHAT, EUTM 010875301/EM TOMORROW'S GIRL</t>
   </si>
   <si>
     <t>BADGEQUO LIMITED</t>
   </si>
   <si>
     <t>ķermeņa tīrīšanas un skaistumkopšanas līdzekļi, grima otas, ziepes, kosmētika u.c.</t>
   </si>
   <si>
     <t>EUTM 017839259 CASTORE</t>
   </si>
   <si>
     <t>J Carter Sporting Club Limited</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbs, apavi, galvassegas u.c. </t>
   </si>
   <si>
     <t>smalki cepti izstrādājumi, maizes izstrādājumu šokolādes pildījumi, šokolāde ar riekstiem</t>
   </si>
   <si>
     <t>Birkenstock IP GmbH</t>
   </si>
   <si>
@@ -2621,62 +2594,55 @@
   <si>
     <t>EUTM 016732877	Bing, EUTM 016732869 Bing (figurativo), EUTM 018023122 Bing Bunny device, EUTM 016732851	BING BUNNY</t>
   </si>
   <si>
     <t>Acamar Films Limited</t>
   </si>
   <si>
     <t>EUTM 17913208 TikTok, EUTM 18184341 TikTok, EUTM 18184895 TikTok EUTM 17913677 Nawm, EUTM 18186404 Nawm</t>
   </si>
   <si>
     <t>TikTok Information Technologies UK Limited</t>
   </si>
   <si>
     <t>Fédération Internationale de Football Association (FIFA)</t>
   </si>
   <si>
     <t>apģērbs, apavi un galvassegas, nozīmītes, somas, sporta aprīkojums u.c.</t>
   </si>
   <si>
     <t>EUTM 011051695 Nawm,  EUTM 008964447 BIONTECH, EUTM 011051604 BIONTECH, EUTM 016241465 BIONTECH, EUTM 018247442 COMIRNATY</t>
   </si>
   <si>
     <t>BioNTech SE</t>
   </si>
   <si>
-    <t xml:space="preserve">Covid 19 vaccins	</t>
-[...1 lines deleted...]
-  <si>
     <t>JACQUEMUS</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbs un akssesuāri, apavi, to detaļas un piederumi u.c.
 </t>
-  </si>
-[...2 lines deleted...]
-EUTM 014421598	ARUBA, EUTM 014665145 Nawm, EUTM 014063184 Hewlett Packard Enterprise, EUTM 014063283 HPE, EUTM 013906185	 HEWLETT PACKARD ENTERPRISE</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Development LP</t>
   </si>
   <si>
     <t>Wever &amp; Ducré GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">LED apgaismes ierīces u.c </t>
   </si>
   <si>
     <t>ALPHA BOOTS - INDUSTRIA DE CALcADO DE PROTECcaO LDA</t>
   </si>
   <si>
     <t>zābaki aizsardzībai pret negadījumiem, apstarošanu un uguni, aizsargzābaki rūpnieciskai izmantošanai</t>
   </si>
   <si>
     <t>EUTM 18123416 Les Néréides PARIS</t>
   </si>
   <si>
     <t>NEREIDES DISTRIBUTION</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 003964806/EM STEELFISH, EUTM 015085707/EM HURRICANE	
 ITM 1198047/WO AIRBORNE, ITM 734127/WO AVENGER, ITM 1254641/WO B, ITM 500006/WO B, ITM 1491073/WO B, ITM 1293097/WO BANDIT, ITM 1292736/WO BREITLIGHT, ITM 970173/WO BREITLING	
@@ -2822,118 +2788,127 @@
   <si>
     <t xml:space="preserve">EUTM 15444854 GLAMGLOW DREAMDUO,EUTM 16046476 GLAMGLOW GALACTICLEANSE, EUTM 1466361 GLOWDOSE, EUTM 1246674 HELLO SEXY, EUTM 1425742 MOISTURETRIP, EUTM 11665262 SEXYMUD, EUTM 1402089 STARPOTION, EUTM 17873119 GLAMGLOW SUPER DREAM, EUTM1143183 TEAOXI, EUTM 1244633 THIRSTY CLEANSE, EUTM 1261553 THIRSTYMUD, EUTM 1401907 GLAMGLOW GENTLE BUBBLE, EUTM 13208186 GLAMGLOW,EUTM 10558278 GLAMGLOW, EUTM 1212128 BRIGHTMUD, EUTM 1275867 POUTMUD, EUTM 17871612 GLAMGLOW POWERCLEANSE, EUTM 14366025 GLAMGLOW SUPERCLEANSE, EUTM 14524854 GLAMGLOW SUPERMUD, EUTM 1289210 GRAVITYMUD, EUTM 1431898 GLOWLACE, EUTM 1410785 GLAMGLOW, EUTM 1326980 GLOWCANVAS, EUTM 15692312 GLAMGLOW GLOWSETTER, EUTM 1302041 GLOWSTARTER, EUTM 18073982GOOD IN BED, EUTM 1275868PLUMPRAGEOUS, EUTM 1499988THIRSTYMIST, EUTM 1327637VOLCASMIC, EUTM 1367154 GLAMGLOW WATERBURST, EUTM 1244634YOUTHCLEANSE, EUTM 1212568 YOUTHMUD	</t>
   </si>
   <si>
     <t>Glamglow LLC</t>
   </si>
   <si>
     <t>parfimērija un kosmētika</t>
   </si>
   <si>
     <t>GRUNDFOS HOLDING A/S</t>
   </si>
   <si>
     <t>Spin Master Ltd. - Paw Patrol</t>
   </si>
   <si>
     <t xml:space="preserve">spēles un rotaļlietas, kompaktdiski, lentes un DVD ar izdomātiem varoņiem un aktivitātēm bērniem, filmas, televīzijas programmas, grāmatas, mūzika un rotaļlietu lietošanas instrukcijas, kosmētika, tualetes piederumi, apģērbs, apavi, galvassegas,  somas, maki u.c.  </t>
   </si>
   <si>
     <t>EUTM 004368296 ALCOTT, ITM 1036058 GUTTERIDGE -ITALIA-, EUTM 000844399 ALCOTT</t>
   </si>
   <si>
     <t>CAPRI SRL</t>
   </si>
   <si>
+    <t xml:space="preserve">apģērbi, apavi, galvassegas,  parfimērija,  kosmētika, brilles, rotaslietas,  somas, mugursomas, maki u.c.  </t>
+  </si>
+  <si>
     <t>LORO PIANA S.P.A.</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, aksesuāri, apavi ir visaugstākās kvalitātes klasiskā stila luksusa izstrādājumi </t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1273394 RADLEY, EUTM 004246385 Nawn, EUTM 005222732 Radley, EUTM 009431032 Radley, EUTM 003272151 RADLEY 
 </t>
   </si>
   <si>
     <t>rokassomas un aksesuārus, plecu, krusteniskās saites, klēpjdatoru, sporta un bērnu somas, kabatas portfeļus, somiņas uz riteņiem, ceļojumu un bagāžas piederumus, aksesuārus u.c.</t>
   </si>
   <si>
     <t>EUTM 018088638/EMC COSTA, EUTM 001964485/EM COSTA DEL MAR
 ITM 1213815/WO COSTA, EUTM 010832418/EMC COSTA</t>
   </si>
   <si>
     <t>Luxottica Group S.p.A</t>
   </si>
   <si>
     <t xml:space="preserve">brilles u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 013145867 NEWS, EUTM 013153391 HUMIDIFICATEUR, EUTM 013183686 NEWS, EUTM 013302872 NEWS DOSETTES, EUTM 011146801 GAULOISES, EUTM 012701348 GAULOISES Blondes, EUTM 013072723 Vive le Moment, EUTM 009255647 GITANES, EUTM 009301821 GITANES, EUTM 0011146859 GITANES, EUTM 00929509 GITANES BLONDES, EUTM 012707899 NEWS, EUTM 010215382 NEWS American Blend INTERNATIONAL, EUTM 010213957 NEWS	</t>
   </si>
   <si>
     <t>S.E.I.T.A</t>
   </si>
   <si>
     <t>SOCIETE 111 JEROME DREYFUSS</t>
   </si>
   <si>
     <t>personīgie aksesuāri</t>
   </si>
   <si>
     <t>Jemella Group Limited</t>
   </si>
   <si>
     <t>matu kopšanas līdzekļi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 014179816	Mothers of Dragons, EUTM 013974746 Videosyncrasy	
 EUTM 013970744 Virtuoso, EUTM 013914544 Quarry, EUTM 01391459 3Last Week Tonight, EUTM 013767884 Iron Throne, EUTM 014634935 Winter is coming, EUTM 013453733 Home of Thrones,EUTM 004112546 Sex and the City
 EUTM 003939196 Home Box Office, EUTM 003939204 HBO (woord), EUTM 013002324 Vice Principals, EUTM 003863701 Longnight, EUTM 12926028 American Century Records, EUTM 012838868 Ballers, EUTM 012711065 Ballers, EUTM 012709994 The Brink, EUTM 012631685 Silicon Valley, EUTM 012256699 The Knick, EUTM 012256665 Knickerbocker Hospital, EUTM 012172011 True Detective, EUTM 012169249 Looking, EUTM 012019311 Togetherness, EUTM 011983442 Game of Thrones Ascent (Design), EUTM 003227329 The Sopranos (logo), EUTM 011674124 Got, EUTM 011648904 True Detective, EUTM 011632635 Game of Thrones, EUTM 011599669 Hooli, EUTM 011483311 Sex and the City, EUTM 011483328 GIRLS HANNAH MARNIE SHOSHANNA JESSA (logo)EUTM 011394236 Its HBO. Anywhere. Anytime, EUTM 011387016 HBO Sports (logo), EUTM 01138700 8HBO PPV (logo), EUTM 011386976 HBO Boxing World Championship (logo), EUTM 011387032 HBO Boxing (logo), EUTM 011386968 HBO Boxing After Dark, EUTM 011379492 Hello Ladies, EUTM 011339223 Girls Hannah Marnie Soshanna Jessa, EUTM 011339231 Girls (Logo block letters), EUTM 011266665 Girls (logo rectangular), EUTM 011255627 Girls (logo rectangular), EUTM 011153483 Banshee, EUTM 002833598 Six Feet Under, EUTM 011141579 HBO Nordic, EUTM 010939015 Cinemax, EUTM 010878148 The Newsroom, EUTM 010743607 HBO Europe (logo), EUTM 010656437 Khaleesi, EUTM 017594359 Problem Areas	</t>
   </si>
   <si>
     <t>Home Box Office, Inc.</t>
   </si>
   <si>
+    <t>izklaides industrija,  ražo un pārraida filmas, koncertus,  komēdijas, teātra filmas un sportu u.c.</t>
+  </si>
+  <si>
     <t xml:space="preserve">EUTM 011801883 DISOBEY,  EUTM 01830710 OBEY, EUTM 008330698 OBEY, EUTM 008848665 OBEY AWARENESS, EUTM 017089699 OBEY 
 </t>
   </si>
   <si>
     <t>BOLD STRATEGIES INC.</t>
   </si>
   <si>
     <t>apģērbs un aksesuāri u.c.</t>
   </si>
   <si>
     <t>EUTM 004111605 AVASTIN, EUTM 000020495 HERCEPTIN, EUTM 000020479 PULMOZYME</t>
   </si>
   <si>
     <t>F. Hoffmann-La Roche Ltd.</t>
   </si>
   <si>
     <t>Wella International Operations Switzerland S.â.r.l.</t>
   </si>
   <si>
+    <t>parfimērija, kosmētika, matu krāsas, lūpkrāsas u.c.</t>
+  </si>
+  <si>
     <t>BabyBjörn AB</t>
   </si>
   <si>
     <t>bērnu preces u.c.</t>
   </si>
   <si>
     <t>Occhio GmbH</t>
   </si>
   <si>
     <t>EUTM 017947375  VAGABOND SHOEMAKERS, EUTM 017947374 VAGABOND, EUTM 017947372 VA VAGABOND ATELIER CREATION &amp; INNOVATION, EUTM 017947331 VAGABOND SHOEMAKERS EST. 1973
 EUTM 010491884 VAGABOND, EUTM012293544 VAGABOND SHOEMAKERS</t>
   </si>
   <si>
     <t>apģērbs un aksesuāri</t>
   </si>
   <si>
     <t>EUTM 000254326 Aiwa</t>
   </si>
   <si>
     <t>Aiwa Co. Ltd</t>
   </si>
   <si>
     <t>elektronika, audio aprīkojums u.c.</t>
   </si>
   <si>
@@ -2949,60 +2924,50 @@
     <t>EUTM 000348326FC Schalke 04, EUTM 010497014 S04, EUTM 000309914S 04</t>
   </si>
   <si>
     <t>FC Gelsenkirchen Schalke 04 e. V.</t>
   </si>
   <si>
     <t>EUTM 007300643, ITM 0949004, ITM 0945330</t>
   </si>
   <si>
     <t>LLR- G5 LIMITED</t>
   </si>
   <si>
     <t>ķermeņa kopšanas līdzekļi, gēli, aerosoli, šķidrumi bez konservantiem u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 001103803 Schneider Electric </t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE</t>
   </si>
   <si>
     <t>MADA Marx Datentechnik GmbH</t>
   </si>
   <si>
     <t>ID kartes, plastmasas kartes, RFID tagi vai aproces retranslatori u.c.</t>
-  </si>
-[...8 lines deleted...]
-    <t xml:space="preserve">ķīmiskie produkti, kas paredzēti ūdens attīrīšanai un atsāļošanai,  absorbenti, katalizatori, Jonu apmaiņas sveķi ar ierobežotu granulometriju izmantošanai ūdens attīrīšanā un daudzos citos pielietojumos, piemēram, saldinātāju hromatogrāfijā, aminoskābju atdalīšanā, farmācijas rūpniecībā kopumā, cukura attīrīšanā un citos pielietojumos pārtikas nozarē  </t>
   </si>
   <si>
     <t>EUTM 004320371EM H&amp;M, EUTM 002662799/EM H&amp;M, ITM 1102244/WO H&amp;M, EUTM 018505579/EM COS, EUTM 018585581/EM COS, EUTM 018835850/EM &amp; OTHER STORIES, EUTM 017999303/EM &amp; OTHER STORIES</t>
   </si>
   <si>
     <t>H&amp;M Hennes &amp; Mauritz AB</t>
   </si>
   <si>
     <t>apģērbi, parfimērija u.c.</t>
   </si>
   <si>
     <t>EUTM 010743052 ARCTIC BLUE, EUTM 010048585 LOCS</t>
   </si>
   <si>
     <t>Jay-Y Enterprise Co., Inc.</t>
   </si>
   <si>
     <t>saulesbrilles</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 008897555, EUTM 003157815 TREK, EUTM 017087016 TREK, EUTM 006625991 BONTRAGER, EUTM 007344674 BONTRAGER	
 EUTM 012981056 TREK </t>
   </si>
   <si>
     <t>TREK Bicycle Corporation</t>
@@ -3039,55 +3004,50 @@
   </si>
   <si>
     <t xml:space="preserve">EUTM 013592671 HERITAGE ART &amp; DESIGN OF THE OLYMPIC GAMES, ITM 1445565 BEIJING 2022, ITM 1327205 BEIJING 2022, ITM 1205034 BEIJING 2022, EUTM 018311409 TOKYO 2021, EUTM	 018233834 TOKYO 2021, ITM 1127014 TOKYO 2020, EUTM 002827632 THE OLYMPICS	
 EUTM 002970366, ITM 1026242, EUTM 000876383 OLYMPIC GAMES	
 EUTM 009814294 OLYMPIC, ITM 1055101 OLYMPIAN, ITM 1496460 OLYMPIAN, ITM	 1128499	 OLYMPIAD, ITM 1452513	 OLYMPIC HERITAGE	</t>
   </si>
   <si>
     <t>Comité International Olympique (CIO)</t>
   </si>
   <si>
     <t>EUTM 002613461 ALAIA</t>
   </si>
   <si>
     <t>Azzedine Alaïa SAS</t>
   </si>
   <si>
     <t>EUTM 003416443 MAKE UP FOR EVER, EUTM 014570551 MAKE UP FOR EVER, EUTM 003371341 MAKE UP FOR EVER PROFESSIONAL, EUTM 014570576 MAKE UP FOR EVER PROFESSIONAL PARIS, EUTM 011308558 representation graphique voir annexe 2, EUTM 014597851 representation graphique voir annexe 2, EUTM 005779798 HD, EUTM017873126 ARTIST LIP SHOT, EUTM 014825335 EXCESSIVE LASH, EUTM 008667214 ROUGE ARTIST, ITM 1480197 LIGHT VELVET AIR</t>
   </si>
   <si>
     <t>MAKE UP FOR EVER</t>
   </si>
   <si>
     <t xml:space="preserve">ķermeņa kopšanas līdzekļi, kosmētika un piederumi </t>
   </si>
   <si>
-    <t xml:space="preserve">EUTM 015065031 FENTY BEAUTY, EUTM 018105240 FENTY, EUTM 018160294 FENTY BEAUTY PRO FILT'R, EUTM 017912536 FENTY SKIN
-[...3 lines deleted...]
-  <si>
     <t>Roraj Trade, LLC</t>
   </si>
   <si>
     <t>Zippo Manufacturing Company</t>
   </si>
   <si>
     <t>COMITE INTERPROFESSIONNEL DU VIN DE CHAMPAGNE</t>
   </si>
   <si>
     <t>šampanietis, vīns</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 017889971K KRONOSTAR BY SWISS KRONO GROUP, EUTM 017 889981K KRONOSTAR, EUTM 017889964KRONOPOL, EUTM 017889968K KRONOPOL BY SWISS KRONO GROUP, EUTM 017889979K KRONOPOL, ITM 1332843K SWISS KRONO, ITM 1332844K SWISS KRONO, ITM 1332847K, ITM 1332845K, ITM 1332846 SWISS KRONO, EUTM 01788 9965KRONOTEX, EUTM 017889970K KRONOTEX BY SWISS KRONO GROUP, EUTM 017889980K KRONOTEX, EUTM 017889960 KRONO SWISS, EUTM 017889967K KRONOSWISS BY SWISS KRONO GROUP, EUTM 017889978K KRONOSWISS, EUTM 017889966KRONO STAR	</t>
   </si>
   <si>
     <t>SWISS KRONO Tec AG</t>
   </si>
   <si>
     <t xml:space="preserve"> koksnes materiāli, lamināta grīdas u.c.</t>
   </si>
   <si>
     <t>SONY Interactive Entertainment Europe Limited</t>
   </si>
   <si>
     <t>videospēļu programmatūras programmas, konsoles, videospēļu aparāti u.c.</t>
@@ -3267,96 +3227,87 @@
   <si>
     <t>EUTM 002630267 /fig./, EUTM 000152199  /fig./, EUTM 002626018 PERKINS, EUTM 000152223 PERKINS, EUTM 002589844 POWER EXCHANGE, EUTM 002589786 POWERPART, EUTM 000152157 POWERPART, EUTM 002162568 ECOPLUS  /fig./</t>
   </si>
   <si>
     <t>Perkins Holdings Ltd.</t>
   </si>
   <si>
     <t>motori, rezerves daļas u.c.</t>
   </si>
   <si>
     <t>JOHN MILLS LTD - VacPack Go!</t>
   </si>
   <si>
     <t xml:space="preserve"> mini vakuuma sūkņi, somas uzglabāšanai u.c.</t>
   </si>
   <si>
     <t>EUTM 018130985</t>
   </si>
   <si>
     <t>RICEGROWERS LIMITED</t>
   </si>
   <si>
     <t>rīsu maisījumi un uzkodas</t>
   </si>
   <si>
-    <t>Epic Games</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 2255552 IKKS</t>
   </si>
   <si>
     <t>IKKS GROUP</t>
   </si>
   <si>
     <t>EUTM 008903338 SIMONE ROCHA, EUTM 016549842 SIMONE ROCHA</t>
   </si>
   <si>
     <t>SR Studio Ltd.- Simone Rocha</t>
   </si>
   <si>
     <t>apģērbi, apavi, galvassegas, galda piederumi, naži, dakšiņas, karotes, brilles, juvelierizstrādājumi, ādas un ādas izstrādājumi, koferi, apavi, somas, maki, maki, somas, mēbeles, mājsaimniecības vai virtuves piederumi un konteineri, jostas un šalles u.c.</t>
   </si>
   <si>
     <t>100% Speedlab LLC</t>
   </si>
   <si>
     <t>aizsargbrilles, saulesbrilles, aksesuāri u.c.</t>
   </si>
   <si>
     <t>RB Hygiene Home Switzerland AG - AIR WICK</t>
   </si>
   <si>
     <t>gaisa atsvaidzinātāji u.c.</t>
   </si>
   <si>
     <t>Nintendo Co., Ltd.</t>
   </si>
   <si>
     <t>videospēļu aparatūra u.c.</t>
   </si>
   <si>
     <t>Daniel Wellington AB</t>
   </si>
   <si>
     <t xml:space="preserve">juvelierizstrādājumi, pulksteņi un to aksesuāri </t>
-  </si>
-[...4 lines deleted...]
-    <t>žiro slidas</t>
   </si>
   <si>
     <t>Wilkinson Sword GmbH</t>
   </si>
   <si>
     <t>EUTM 4835757 CANAIMA (denom)	, EUTM 14959621 CANAIMA, EUTM 17725698 CANAIMA AMAZONIAN, EUTM 18017010 SMALL BATCH GIN CANAIMA BORN IN THE AMAZON</t>
   </si>
   <si>
     <t>BARBERTON - CONSULTORES E SERVIÇOS LDA.</t>
   </si>
   <si>
     <t>stiprie alkoholiskie dzērieni u.c.</t>
   </si>
   <si>
     <t>Mast-Jägermeister SE</t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM 003447307/EM MAGGI, ITM 375835/WO Maggi
 </t>
   </si>
   <si>
     <t xml:space="preserve">SOCIETE DES PRODUITS NESTLE </t>
   </si>
   <si>
     <t>buljoni, vistas buljons, buljona kubiņi</t>
@@ -3435,50 +3386,53 @@
 EUTM 011445509 A ATKINSONS LONDON 1799 The Nuptial Bouquet	
 EUTM 011445591 A ATKINSONS LONDON 1799 The Hyde Park Bouquet
 EUTM 011445657 A ATKINSONS LONDON 1799 The Isle of Wight Bouquet
 EUTM 011448719 A ATKINSONS, EUTM 011448801 A ATKINSONS LONDON 1799, EUTM 003149747 Canapa Hemp Chanure I COLONIALI di JeE ATKINSONS, EUTM 012027876 A ATKINSONS LONDON 1799 Oud Save The Queen, EUTM 012027983 A ATKINSONS LONDON 1799 Oud Save The King,EUTM 012104253AATKINSONS LONDON 1799 NOBLE VANILLA Fine Perfumed Bath Line, EUTM018064102ATKINSONS Rose Rhapsody	
 EUTM 018143082 A ATKINSONS LONDON 1799 PANDORA'S JAR	
 EUTM 018155288 ATKINSONS LONDON 1799 44 GERRARD STREET	
 EUTM 018227924 ATKINSONS Bal des Fleurs, EUTM 018474334 ATKINSONS, EUTM 018475381 A ATKINSONS LONDON 1799, EUTM 012104204 A ATKINSONS LONDON 1799 REGAL MUSK Fine Perfumed Bath Line, EUTM 012104221 A ATKINSONS LONDON 1799 IMPERIAL IRIS Fine Perfumed Bath Line, EUTM 011445301 A ATKINSONS LONDON 1799	
 EUTM 018474354A	</t>
   </si>
   <si>
     <t>EUROITALIA SRL</t>
   </si>
   <si>
     <t>aromatizētas ziepes, smaržas, ēteriskās eļļas, kosmētika, odekolons, tualetes ūdens, parfimēti aerosoli ķermenim, kosmētiskās eļļas, krēmi, želejas un losjoni sejas un ķermeņa ādai, kosmētiski preparāti skūšanai, losjoni pirms skūšanās un pēcskūšanās, talks kosmētiskiem nolūkiem, vannas un dušas līdzekļi, šampūni un losjoni matiem, dezodoranti, neārstnieciski tualetes piederumi, gaisa atsvaidzinātāji, sveces, aromātiskās sveces u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> ITM 1030712/WO NESPRESSO, ITM 882456/WO NESPRESSO. WHAT ELSE?, ITM 1137705/WO NESPRESSO WHAT ELSE?, EUTM002977569/EM NESTLE, EUTM 002793792/EM NESPRESSO	</t>
   </si>
   <si>
     <t>mašīnas kafijas iegūšanai, tukšas kafijas kapsulas elektriskiem kafijas automātiem, atkārtoti uzpildāmas kafijas kapsulas, pildītas kafijas kapsulas, kafijas krūzes, cepumi</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 002977569/EM NESTLE, EUTM 003088721/EM KIT KAT, EUTM 003780178/EM KIT KAT, ITM 1279998/WOKitKat, ITM 1009387/WOKIT  KAT SINGLES, EUTM 003780095/EM KitKat, EUTM 002455129/EM KitKat ChunKy, ITM 1063658/WONestlé  KitKat Kit Kat	</t>
   </si>
   <si>
+    <t xml:space="preserve">šokolāde, šokolādes veidnes, cepumi ar šokolādes garšas pārklājumu, piena dzērieni, kas aromatizēti ar šokolādi, šokolādes izstrādājumi, brokastu pārslas, deserti, dārzeņi un kartupeļi (konservēti, saldēti, žāvēti vai termiski apstrādāti), augļi (konservēti, saldēti, žāvēti vai termiski apstrādāti), sēnes (konservētas, kaltētas vai termiski apstrādātas), burkas, burku vāki,  plastmasas vāki kārbām un augu podiem u.c </t>
+  </si>
+  <si>
     <t>GRAYS OF CAMBRIDGE (INTERNATIONAL) LTD</t>
   </si>
   <si>
     <t>sporta aprīkojums, lauka hokeja nūjas</t>
   </si>
   <si>
     <t>Mars, Incorporated - CESAR</t>
   </si>
   <si>
     <t>suņu pārtikas produkti</t>
   </si>
   <si>
     <t>EUTM 009950296/EM DARK HORSE, EUTM 011637493/EM  Trade mark without text</t>
   </si>
   <si>
     <t>E AND J GALLO - DARK HORSE</t>
   </si>
   <si>
     <t xml:space="preserve">alkoholiskie dzērieni dzirkstošie vīni, alkoholiskie vīni, vīnu saturoši dzērieni </t>
   </si>
   <si>
     <t>EUTM 004281168 Camp David, EUTM 010592673 Soccx	, EUTM 013504261 CAMP DAVID</t>
   </si>
   <si>
     <t>Clinton Groβhandels-GmbH</t>
@@ -3671,82 +3625,60 @@
   </si>
   <si>
     <t>medikamenti un farmācijas produkti</t>
   </si>
   <si>
     <t>EUTM 4464591 Marque sans texte, EUTM 7237761 CHRISTIAN LACROIX
 EUTM 11824992  CHRISTIAN LACROIX PARIS, EUTM 10003952 CL	
 EUTM 16858375 CXL BY CHRISTIAN LACROIX, EUTM 7237795 Marque sans texte</t>
   </si>
   <si>
     <t>CHRISTIAN LACROIX</t>
   </si>
   <si>
     <t>juvelierizstrādājumi, pulksteņi, somas, apģērbi, apavi, galvassegas u.c.</t>
   </si>
   <si>
     <t>Synd. de déf. et de prom. des charcuteries de Corse Salameria Corsa</t>
   </si>
   <si>
     <t>Korsikas sausais šķiņķis</t>
   </si>
   <si>
     <t>LOWA Sportschuhe GmbH</t>
   </si>
   <si>
-    <t>ITM 1514698 MADEMOISELLE ROCHAS, ITM 1608610 Girl ROCHAS PARIS, ITM 451949 ROCHAS PARIS</t>
-[...1 lines deleted...]
-  <si>
     <t>INTERPARFUMS</t>
   </si>
   <si>
-    <t>smaržas personīgai lietošanai</t>
-[...5 lines deleted...]
-  <si>
     <t>EUTM 018586518 OUD SILK MOOD, EUTM 018586517 OUD SATIN MOOD, EUTM 018454320 AQUA CELESTIA, EUTM 018453831 AQUA UNIVERSALIS, EUTM 06104103 FRANCIS KURKDJIAN, EUTM 006104186 KK, EUTM 008273161 Maison Francis Kurkdjian Paris, EUTM 008273732 MAISON FRANCIS KURKDJIAN PARIS, ITM 1417298 FK</t>
   </si>
   <si>
     <t>PARFUM FRANCIS KURKDJIAN</t>
   </si>
   <si>
     <t xml:space="preserve">smaržas, smaržu ekstrakti, tualetes ūdens, smaržīgi tualetes ūdeņi </t>
-  </si>
-[...10 lines deleted...]
-    <t>PETRUS</t>
   </si>
   <si>
     <t xml:space="preserve">alkoholiskie dzērieni </t>
   </si>
   <si>
     <t>NICE S.P.A.</t>
   </si>
   <si>
     <t xml:space="preserve">automatizācijas sistēmas, vārtiem, garāžas durvīm, ceļa barjerām, nojumēm un slēģiem dzīvojamām, komerciālām un rūpnieciskām ēkām, kā arī signalizācijas un  elektroniskās vadības sistēmas, kas apvieno tehnoloģiskās inovācijas un dizainu u.c. </t>
   </si>
   <si>
     <t>EUTM 004853453COYOTE, EUTM 012029989COYOTE NAV, EUTM 018032612COYOTE UP, EUTM 013845391COYOTE MINI, EUTM 016902058 COYOTE NAV +, EUTM 012779211COYOTE NAV S</t>
   </si>
   <si>
     <t>COYOTE SYSTEM</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 009640434, EUTM 009721762 FLESHLIGHTGIRLS, EUTM009728569 FLESHJACK, EUTM009733411 FLESHLIGHT	, EUTM 003948445 FLESH LIGHT, EUTM 016500878 TURBO, EUTM 017206459 FLESHJACK BOYS, EUTM 017206442 FLESHJACK, EUTM 018198105 FLESHLIGHT GIRLS	
 EUTM 008803504 SEX IN A CAN, EUTM 008803413 REAL FEEL SUPER SKIN, EUTM 008374183 FLESHLIGHT Girls, EUTM 014431936 QUICK SHOT, EUTM 012210308 FLESHSKIN, EUTM 011898319P INK LADY	
 EUTM 011574571 FLESHLIGHTMD, EUTM 01149570 2FLIGHT MD	
 EUTM 011289766 fleshjackboys YS, EUTM 010888311 FLIGHT, EUTM 010321339 FREAKS!, EUTM 010321321 FREAKS!, EUTM 010257954 FLIGHT, EUTM 006047336 fleshjack, EUTM 006158505 FLESHLIGHT	
 EUTM 006158778 fleshjack, EUTM 006325872 FLESHLIGHT GIRLS	</t>
   </si>
   <si>
     <t>Fleshlight International S.L.</t>
@@ -3762,72 +3694,66 @@
   </si>
   <si>
     <t>gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un termiski apstrādāti augļi un dārzeņi, želejas, ievārījumi, kompoti, olas, piens un piena produkti, eļļas un tauki pārtikai, nesagatavoti un neapstrādāti lauksaimniecības, ūdens, dārzkopības un mežsaimniecības produkti,  graudi un sēklas, svaigi augļi, dārzeņi un garšaugi, dabīgie augi un ziedi, puķu sīpoli, stādi un sēklas stādīšanai, dzīvi dzīvnieki, pārtika un dzērieni dzīvniekiem u.c.</t>
   </si>
   <si>
     <t>EUTM 011727856/EM, EUTM 000105247/EM PEPSI, EUTM 012931201/EM PEPSI, EUTM 000105338/EM PEPSI, EUTM 004716106/EM PEPSI:COLA	
 EUTM 007361967/EM PEPSI-COLA, EUTM 000105825/EM PEPSI-COLA	
 EUTM 004616819/EM PEPSI, EUTM 010866812/EM LIVE FOR NOW, EUTM 012405478/EM pepsi, EUTM 000106179/EM PEPSI-COLA, EUTM 000106245 /EM, EUTM 004716155/EM PEPSI, EUTM 010013407/EM</t>
   </si>
   <si>
     <t>PEPSICO INC</t>
   </si>
   <si>
     <t>ITM 1547288/WO MI, ITM 1543590/WO XIAOMI, ITM 1177611/WO XIAOMI, ITM 480950/WO Redmi, ITM 1213534/WO Redmi, EUTM 012672283/EM MI	, EUTM 017601667/EM MI, EUTM 018459507/EM MI
 EUTM 009822751/EM MI, EUTM 017903756/EM POCO, EUTM 018133860/EM Redmi,EUTM017972921/EM XIAOMI,EUTM 018459504/EM xiaomi</t>
   </si>
   <si>
     <t>XIAOMI TECHNOLOGY NETHERLANDS B.V.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 493536 nawm (embleem), EUTM 6915169 LZR PULSE	
 EUTM 6321236 LZR RACER, EUTM 4484961 XDSKIN, EUTM 3561412 SPEEDO ENDURANCE	, EUTM 3142809 ENDURANCE	
 EUTM 3087533 SPEEDO SCULPTURE, EUTM 3634417 SPEEDO BIOFUSE, EUTM 3624905 AQUALAB, EUTM 3087351 SHARK DEVICE, EUTM 12444303 SCULPTURE, EUTM 12444295 FASTSKIN, EUTM 5155635 Speedo, EUTM 3386241 Speedo, EUTM 3263423 Speedo, EUTM 3413135 Speedo, EUTM 12444352 BIOFUSE, EUTM 12796173I Q FIT, EUTM 6507818 AQUABLADE, EUTM 6445241 AQUABEAT, EUTM 6321319 FASTSKIN LZR RACER, EUTM 6321277 SPEEDO LZR RACER, EUTM 6184865 FLIPTURNS, EUTM 493510 Speedo, EUTM 2228583 SPEEDO, EUTM 1809805,  FASTSKIN, EUTM 10344554 THE RACING SYSTEM, EUTM 493502 Speedo, EUTM 5611645 Speedo Aqua Gym, EUTM 5353107 LZR Pulse, EUTM 8445892 SPEEDO FLEXIFIT, EUTM 8350829 TRIATHELITE, EUTM 493445 Speedo	</t>
   </si>
   <si>
-    <t>Speedo Holdings BV</t>
-[...1 lines deleted...]
-  <si>
     <t>peldkostīmi</t>
   </si>
   <si>
     <t>ISDIN, S.A.</t>
   </si>
   <si>
     <t>Buffalo Boots GmbH</t>
   </si>
   <si>
     <t>apavi, apģērbi, cepures, pulksteņi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>Swarovski Aktiengesellschaft</t>
   </si>
   <si>
     <t>rotaslietas, aksesuāri u.c.</t>
-  </si>
-[...1 lines deleted...]
-    <t>LIGHT INSIGHT S.L.</t>
   </si>
   <si>
     <t>lampas</t>
   </si>
   <si>
     <t>EUTM 007216161 DivX, EUTM 008286577 DIVXEUTM 2252385 DivX, EUTM 9162587 DivX, EUTM 7417496 DIVX PLUS HD, EUTM 11062759 DIVX PLUS STREAMING, EUTM 9163114 DIVX+, EUTM 7220742 DIVX CONNECTED, EUTM 8766198 DIVX TO GO, EUTM 7417413  DIVX HD, EUTM	8591067 DivX Plus, EUTM 7216161 DivX</t>
   </si>
   <si>
     <t>DivX, LLC</t>
   </si>
   <si>
     <t>telekomunikācijas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 5696232, EUTM 9307992, EUTM 9308255, EUTM 9308446
 EUTM 10400752 RUBIK'S MINI MINDS, EUTM 10489871 RUBIK'S VOID CUBE, EUTM 10125789 RUBIK'S CLEVER KIDS, EUTM 4170775 RUBIK, EUTM 4170858, EUTM 5477666 RUBIK'S, REVOLUTION, EUTM9976788, EUTM 9976135, EUTM 9975681, EUTM 8371379, EUTM 323329, EUTM 9408261RUBIK'S, EUTM 9408246 Rubik's, EUTM 15292287, EUTM 15518971, EUTM 15519036, EUTM 15292311 RUBIK'S	 </t>
   </si>
   <si>
     <t>Spin Master Toys UK Limited</t>
   </si>
   <si>
     <t xml:space="preserve">MONCLER S.P.A. </t>
   </si>
   <si>
     <t>ITM 0883668RYNAXYPYR, ITM 0898745ALTACOR, ITM 0898744 CORAGEN</t>
@@ -3968,53 +3894,50 @@
   </si>
   <si>
     <t>ABUS Kransysteme GmbH</t>
   </si>
   <si>
     <t>lifti, pacēlāji un konveijeri</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 015850068/EM WELSH RUGBY, EUTM 000419242/EM WRU
 EUTM 008396194/EM WRU, EUTM 009726357/EM WELSH RUGBY UNION, EUTM 009726571/EM WRU, EUTM 009727603/EM WRU
 EUTM 014651236/EM WRU, EUTM 016296543/EM WRU
 </t>
   </si>
   <si>
     <t>regbija apģērbs, somas, piederumi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 011282845 Mick Jagger, EUTM 011283389 Rolling Stones, EUTM 006348668/Charlie Watts, EUTM 006348619/Keith Richards, EUTM 001021203/Mick Jagger, EUTM 008621121/Rolling Stones, EUTM 000169706, EUTM 008621071, EUTM 01616910494037163 Rolling Stones, EUTM 008621121 Rolling Stones, EUTM 008621071 nawm, EUTM 000169680 Rolling Stones, EUTM016258345 Charlie Watts, EUTM 000962019 Rolling Stones, EUTM 016171498 Mick Jagger, EUTM 016171662 nawm, EUTM	016171613 Keith Richards, EUTM 011282845 Mick Jagger, EUTM 011283389 Rolling Stones, EUTM 011282795 nawm 
 </t>
   </si>
   <si>
     <t xml:space="preserve">Musidor B.V. </t>
   </si>
   <si>
     <t>apģērbi, suvenīri u.c.</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">EUTM 15090061 HDMI PREMIUM Certified Cable, EUTM 15090095 DEFINITION MULTIMEDIA INTERFACE PREMIUM Certified Cable	</t>
   </si>
   <si>
     <t>HDMI Licensing Administrator, Inc.</t>
   </si>
   <si>
     <t>HMD GLOBAL OY</t>
   </si>
   <si>
     <t>mobilie telefoni, ieskaitot tehniskos komponentus un piederumus</t>
   </si>
   <si>
     <t>EUTM 226803 KNORR-BREMSE, ITM726780 K, ITM 1486540 K, ITM 1483795 Knorr-Bremse</t>
   </si>
   <si>
     <t>KNORR-BREMSE</t>
   </si>
   <si>
     <t>EUTM 018164188 C, EUTM 018164186 C, ITM 814414 camel active</t>
   </si>
   <si>
     <t>Worldwide Brands, Inc. Zweigniederlassung Deutschland</t>
   </si>
   <si>
     <t xml:space="preserve"> apģērbi, apavi, galvassegas,juveleirizstrādājumi, pulksteņi, siksniņas, atslēgu piekariņi, somas, mugursomas,iepirkumu somas, plecu somas, rokassomas, jostas u.c.</t>
   </si>
@@ -4120,60 +4043,61 @@
     <t xml:space="preserve">EUTM1300106, EUTM11818507, EUTM11855971, EUTM9612326, EUTM 1043388, EUTM981786TORY BURCH, EUTM 11248135TORY BURCH, EUTM 1129130TORY BURCH, EUTM887081TORY BURCH, EUTM886915 TORY BURCH, EUTM1185906TORY SPORT, EUTM1288795TORY SPORT, EUTM1185451, EUTM1043796, EUTM854054, EUTM11248143, EUTM 1141379, EUTM1214872, EUTM850292,EUTM 11818515, EUTM14576896, EUTM 1296713LOVE RELENTLESSLY, EUTM 1289242, EUTM 1286062 
 </t>
   </si>
   <si>
     <t>RIVER LIGHT V, L.P.</t>
   </si>
   <si>
     <t>ādas izstrādājumi, somas, maki, skaistumkopšanas lietas, apavi sievietēm, apģērbi sievietēm, aksesuāri, cepures, lakati, šalles, rotaslietas, pulksteņi, saulesbrilles un brilles u.c.</t>
   </si>
   <si>
     <t>ITM 1221445 ADEPIDYN, ITM 1438956 ADEPIDYN</t>
   </si>
   <si>
     <t>fungicīds, augu aizsardzības līdzeklis</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 005089719/EM VIVIENNE WESTWOOD, EUTM 005805528/EM TOO FAST TO LIVE TOO YOUNG TO DIE, EUTM 010717874/EM WORLDS END
 EUTM 015276413/EM ANDREAS KRONTHALER, EUTM 017566183/EM Andreas Kronthaler Vivienne Westwood, EUTM 017433871/EM A&amp;V, EUTM 018078490/EM, EUTM 000553370/EM ANGLOMANIA Vivienne Westwood
 EUTM 000976183/EM Vivienne Westwood, EUTM 004174934/EM ANGLO MANIA, EUTM 005558788/EM, EUTM 011956117/EM CLIMATE REVOLUTION	
 </t>
   </si>
   <si>
     <t>LATIMO S.A.</t>
   </si>
   <si>
+    <t xml:space="preserve">CPVR EU 4868/Tanotika, CPVR EU 1613/Tankalcig, CPVR EU 20879/Tan01990, CPVR EU 15435/Tan01693, CPVR EU 17729/Tan01441, CPVR EU 22781/Tan 02474, CPVR EU 13218/Tan00151, CPVR EU 15408/Tan 02522Tan02522, CPVR EU 19808/Tan01549, CPVR EU 17727/Tan01549, CPVR EU 22835/Tan03266, CPVR EU 17773/Tan00993, CPVR EU 17757/Tan01653, CPVR EU 15768/ Tan00125, CPVR EU 2279/Tanaledev, CPVR EU 20841/Tan02525, CPVR EU 25071/Tan 03419, CPVR EU 30190/Tan 06464,CPVR EU 38098/TAN09112, CPVR EU 38516/TAN08051 
+</t>
+  </si>
+  <si>
     <t>Rosen Tantau KG</t>
   </si>
   <si>
     <t>rozes un to stādi</t>
   </si>
   <si>
     <t>Makita Corporation</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">elektroinstrumenti, bezvadu elektroinstrumenti, tostarp ripzāģi, leņķzāģi, ķēdes zāģi, lentzāģi, finierzāģi, grupzāģi, griezēji, griešanas mašīnas, knaibles, šķēres, ēveles, rievu griezēji, frēzes un trimmeri, urbju uzgaļi, triecienurbji, rotācijas urbjmašīnas, āmururbji un nojaukšanas āmuri, lauzēji, triecienskrūvgrieži, triecienuzgriežņu atslēgas, skrūvgrieži, uzgriežņu atslēgas, slīpmašīnas, slīpmašīnas, pulēšanas mašīnas u.c. </t>
   </si>
   <si>
     <t>Starbuzz Tobacco, Inc.</t>
   </si>
   <si>
     <t>elektroniskās cigaretes, tabaka, sveces u.c.</t>
   </si>
   <si>
     <t>L'Artisan Parfumeur S.A.R.L.</t>
   </si>
   <si>
     <t>juvelierizstrādājumi, bižutērija, pulksteņu izgatavošanas un hronometriskie instrumenti, tostarp pulksteņi, grezni atslēgu piekariņi, mākslas priekšmeti no dārgmetāliem, rokassomas, iepirkumu somas, mugursomas, ceļojumu somas, skolas somas, pludmales somas, tūrisma somas, kabatas portfeļi, somas, kosmētikas maisiņi, tualetes piederumu glabāšanai; ādas kastes, ādas vai ādas imitācijas izstrādājumi,  parfimērija, smaržas, ķermeņa eļļas, kosmētika, sveces un daktis apgaismošanai, aromātiskās sveces, mākslinieciski priekšmeti no koka, vaska, ģipša, korķa, niedrēm, niedrēm, klūgām, raga, kaula, ziloņkaula, vaļa čaulas, gliemežvākiem, dzintara, perlamutra, jūras putām, visu šo materiālu aizstājēji vai plastmasas materiāli, iepakojuma konteineri un kastes, mājsaimniecības un  vannas istabas veļa, sienu tapsējumi no tekstilmateriāliem, ceļojumu segas, spilvenu pārvalki, mēbeļu audumi, apģērbi, apavi, galvassegas, cimdi, jostas, apakšveļa, peldmēteļi, kimono, mežģīnes un izšuvumi, lentes un bantes, pogas, spiedpogas, āķi un cilpas, adatas un adatas, mākslīgie ziedi, galantērijas izstrādājumi, apģērba rotājumi, klipši vai stiprinājumi, matu rotājumi, matu sprādzes, matu lentes, galvas lentes u.c.</t>
   </si>
   <si>
     <t>EUTM 226803 KNORR-BREMSE, ITM 726780 K, ITM1486540 K	
 ITM 1483795 Knorr-Bremse</t>
   </si>
   <si>
     <t>KNORR-BREMSE AG</t>
   </si>
   <si>
     <t>EUTM 103200 HAMILTON</t>
   </si>
   <si>
     <t>Hamilton International AG (Hamilton International SA) (Hamilton International Ltd)</t>
@@ -4504,53 +4428,50 @@
   <si>
     <t>stereo austiņas, ieskaitot  ar tām saistītos piederumus, ieskaitot spraudkontaktu adapterus, vienas auss adapterus, rezerves spilvenu komplektus, spirālveida pagarinātājus, skaļruņu slēdžus, pagarinātājus u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 006183776 BYREDO, EUTM 007161235 GYPSY WATER, EUTM 007583156 Marca figurativa, EUTM 009853763 Bal D'Afrique, EUTM 009853847 Blanche, EUTM 009872797 Mister Marvelous, EUTM 012676631 BYREDO, EUTM 013556097 NIGHT VEILS, EUTM 014196828 B Rose of No Man's Land, EUTM 010845485 Byredo Black Saffron, EUTM 12676995 Black Saffron, EUTM 018097921 By Product, EUTM 018778259 Animalique, EUTM 018778260 Rouge Chaotique	</t>
   </si>
   <si>
     <t>BYREDO AB</t>
   </si>
   <si>
     <t>KWC Group AG</t>
   </si>
   <si>
     <t xml:space="preserve"> virtuves furnitūra, jaucējkrāni</t>
   </si>
   <si>
     <t>NEXT RETAIL LTD</t>
   </si>
   <si>
     <t>kurpes, galvassegas, apģērbi</t>
   </si>
   <si>
     <t>AKIFIX SPA</t>
   </si>
   <si>
-    <t>metāla skrūves, uzgriežņi, dībeļi metāla āķi, metāla cauruļu veidgabali, rokas instrumenti un darbarīk, savienojuma kārbas, kontaktligzdas, metāla un nemetāla celtniecības elementi u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>WORLD BRANDING MARK SA</t>
   </si>
   <si>
     <t xml:space="preserve"> ķermeņa kopšanas līdzekļi un personīgie aksesuāri</t>
   </si>
   <si>
     <t>Pit Viper, LLC</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                    EUTM 001508530 EVERLAST,EUTM 002507028 EVERLAST, EUTM 003295061 EVERLAST, EUTM 004909115 EVERLAST, EUTM 01390356 EVERLAST CHOICE OF CHAMPIONS, EUTM 013907407 EVERLAST	
 EUTM 009003393 EVERLAST, EUTM 013906888 EVERLAST E, EUTM 013925086EVERLAST E, EUTM 015120595 EVERLAST F.I.T., EUTM 004670899 EVERLAST, EUTM 01390344 EVERLAST, EUTM 003216306 EVERLAST CHOICE OF CHAMPIONS, EUTM 011269925 EVERLAST, EUTM 011374048 EVERLAST, EUTM 011698032 EVERLAST, EUTM 013503701 EVERLAST, EUTM 016370561 EVERLAST E, EUTM 013903307 E
 EUTM 002203339 EVERLAST, EUTM 016384026, EUTM 010196327 EVERLAST, EUTM 011531878 EVERLAST, EUTM 015762057 EVERLAST F.I.T., EUTM 006180913 GREATNESS IS WITHIN, EUTM 013906722 GREATNESS IS WITHIN, EUTM 013903381 E, EUTM 012642121 E	
 EUTM 006181011, EUTM 012642286 E	
 </t>
   </si>
   <si>
     <t>EVERLAST SPORTS MFG CORP.</t>
   </si>
   <si>
     <t>apģērbi, somas, mugursomas, elektroniskie izstrādājumi, sporta preces, aksesuāri u.c.</t>
   </si>
   <si>
     <t>Konica Minolta Business Solutions Europe GmbH</t>
   </si>
   <si>
@@ -4795,50 +4716,53 @@
   <si>
     <t>Zuru (Singapore ) PTE. LTD</t>
   </si>
   <si>
     <t>grafiskais dizains u.c.</t>
   </si>
   <si>
     <t>ITM 1431727/WO	logitech,  ITM680876/Logitech, ITM 0731386/Logitech, EUTM 014169684/EM ASTRO GAMING, EUTM 011640588/EM JAYBIRD
 EUTM 013635529/EM LOGI, ITM 998947/WO ULTIMATE EARS
 ITM 1354616/WO G</t>
   </si>
   <si>
     <t>ierīces datoriem, klaviatūras, peles, baterijas u.c.</t>
   </si>
   <si>
     <t>ITM 985527 Albonair, ITM 971403 Albonair</t>
   </si>
   <si>
     <t>Albonair GmbH</t>
   </si>
   <si>
     <t>darbgaldi, mašīnu un darbgaldu daļas, dzinēji (izņemot sauszemes transportlīdzekļus) un to daļas, sajūgi un piedziņas ierīces (izņemot sauszemes transportlīdzekļus), lauksaimniecības darbarīki, izņemot ar roku darbināmus darbarīkus, aparāti un instrumenti vadīšanai, pārslēgšanai, pārveidošanai u.c.</t>
   </si>
   <si>
     <t>POLLOGEN LTD</t>
+  </si>
+  <si>
+    <t>estētisks aparāts sejas un ķermeņa ādas kopšanai, medicīniskā ierīce ādas apstrādei, kontūrēšanai un pievilkšanai un celulīta mazināšanai, ārstnieciski ādas kopšanas līdzekļi,skaistumkopšanas un kosmētikas produkti u.c.</t>
   </si>
   <si>
     <t>EUTM 000220673 FRISTAM</t>
   </si>
   <si>
     <t>FRISTAM Pumpen KG (GmbH &amp; Co.)</t>
   </si>
   <si>
     <t>EUTM 000888321 BACARDI, EUTM 000885897 BOMBAY SAPPHIRE	
 EUTM 000123265, EUTM 001366996, EUTM 002525384 ERISTOFF
 EUTM 001784735, EUTM 3117256 DEWAR'S, EUTM 3511276 MARTINI
 ITM 0878510 MARTINI RACING, EUTM 000363374 GREY GOOSE
 ITM 920326 MARTINI RACING, ITM 0890134 GREY GOOSE
 EUTM 002494896, EUTM 002367514 RON BACARDI MARCA DE FABRICA, EUTM 000888214, EUTM 000885863 SAPPHIRE</t>
   </si>
   <si>
     <t>Bacardi and Company Ltd.</t>
   </si>
   <si>
     <t>EUTM 01121109 1Benjamin Blümchen (Wortmarke), EUTM 014996871 Bibi &amp; Tina (Wort-/Bildmarke - Schriftzug), EUTM 011062668 Bibi &amp; Tina Wort-/ Bildmarke - Köpfe mit Hufeisen), EUTM 010368223 Bibi &amp; Tina (Wortmarke)	
 EUTM 011598653 Bibi Blocksberg (Wort-/Bildmarke), EUTM 010367795 Bibi Blocksberg (Wortmarke), EUTM 018083522 Benjamin Blümchen (Bildmarke)
 EUTM 018574021 Benjamin Blümchen (Wort-/Bildmarke mit Kopf)</t>
   </si>
   <si>
     <t>Kiddinx Studios GmbH</t>
@@ -4948,53 +4872,50 @@
   </si>
   <si>
     <t>EUTM 1321540 ULLA JOHNSON</t>
   </si>
   <si>
     <t>Ulla Johnson Holdings LLC</t>
   </si>
   <si>
     <t>kosmētika, apģērbs, apavi, galvassegas u.c.</t>
   </si>
   <si>
     <t>Osram GmbH</t>
   </si>
   <si>
     <t>spuldzes u.c.</t>
   </si>
   <si>
     <t>EUTM 018732418/EM CHARLOTTE'S LAW OF ATTRACTION, EUTM 018710326/EM TILBURY LOVING CARE, EUTM 011193414/EM CT
 EUTM 004003034/EM CHARLOTTE TILBURY, EUTM 017968199/EM HOUSE OF TILBURY H.O.T., EUTM 018101907/EM CHARLOTTE'S BEAUTY SECRETS, EUTM 017968198/EM HOUSE OF TILBURY, EUTM 018143846/EM CHARLOTTE DARLING, EUTM 016658684/EM CHARLOTTE TILBURY, EUTM 014780597/EM CHARLOTTE TILBURY
 EUTM 017894111/EM CHARLOTTE’S MAGIC MIRROR, EUTM 018101898/EM CHARLOTTE'S MIRACLE SERUM, EUTM 018383354/EM CHARLOTTE TILBURY, EUTM 018397246/EM CHARLOTTE’S BEST SKIN FOUNDATION, EUTM 017760281/EM CHARLOTTE'S GENIUS MAGIC POWDER, EUTM 017504283/EM CT, EUTM 018101908/EM CHARLOTTE'S MIRACLE LIP OIL, EUTM 018741908/EM CT</t>
   </si>
   <si>
     <t>CHARLOTTE TILBURY BEAUTY LTD</t>
   </si>
   <si>
-    <t>sejas vaigu, acu, lūpu kopšanas līdzekļi, ieskaitot gruntskrāsu, pamatu, korektoru, sejas pulveri, sejas pastiprinātāju, grima paletes</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 014230163Emirates, EUTM 011168499Emirates, EUTM 011168473 Emirates, EUTM 004103181Fly Emirates</t>
   </si>
   <si>
     <t>Emirates, a Dubai Decree company</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM3165214NEW YORK JETS, EUTM003166402NEW YORK GIANTS, EUTM 005901202NY, EUTM 003233137 93045130, EUTM 003249737NEW ORLEANS SAINTS, EUTM 003166956NEW ENGLAND PATRIOTS, EUTM003232601, EUTM 003233111, EUTM 003166725 93045120 MINNESOTA VIKINGS, EUTM 011774783, EUTM 002963650MIAMI DOLPHINS, EUTM 005899513GIANTS, EUTM 003233046, EUTM003166832 SAN DIEGO CHARGERS, EUTM 003166899 PITTSBURGH STEELERS, EUTM 003234309Steelers, EUTM003233021 , EUTM 003166791 PHILADELPHIA EAGLES, EUTM003165057 bOAKLAND RAIDERS EUTM003232551 RAIDERS, EUTM 001318252B, EUTM003347101NY JETS, EUTM000251454 BALTIMORE RAVENS, EUTM003166485ATLANTA FALCONS, EUTM003165801ARIZONA CARDINALS, EUTM003741725B, EUTM 003232535 G, EUTM003165371GREEN BAY PACKERS, EUTM0031 66493 DETROIT LIONS, EUTM003233053, EUTM000497412, EUTM00316 5065 DENVER BRONCOS, EUTM003166451 DALLAS COWBOYS, EUTM 003241791, EUTM003354421, EUTM003347119, EUTM 000730952NFL EUROPE, EUTM 005844386NFL, EUTM006316988NFL, EUTM 0070 62557NFL INTERNATIONAL SERIES , EUTM005333166  NFL EUROPA, EUTM 002666469 NFL, EUTM 000980862  NFL, EUTM000772541 NFL EUROPE LEAGUE, EUTM005942081, EUTM003166758SEATTLE SEAHAWKS, EUTM003166865 SAN FRANCISCO 49ERS, EUTM 003232667SF, EUTM 001837491CLEVELAND BROWNS, EUTM 003166774WASHINGTON REDSKINS 
 </t>
   </si>
   <si>
     <t>NFL Properties Europe GmbH</t>
   </si>
   <si>
     <t>Ninebot (Changzhou) Tech Co., Ltd.</t>
   </si>
   <si>
     <t>Segway KickScooter GT</t>
   </si>
   <si>
     <t>EUTM 015997653/EM NORD-LOCK GROUP, EUTM 018343931/EM NORD-LOCK, EUTM 002654580/EM Nord-Lock</t>
   </si>
   <si>
     <t>Nord-Lock International AB</t>
   </si>
   <si>
@@ -5015,97 +4936,91 @@
   <si>
     <t>kosmētika, farmaceitiskie, medicīnas instrumentu izstrādājumi, trauki un stikla izstrādājumi  u.c.</t>
   </si>
   <si>
     <t>INCYTE HOLDINGS CORPORATION</t>
   </si>
   <si>
     <t>ITM 1503051 On</t>
   </si>
   <si>
     <t>On Clouds GmbH</t>
   </si>
   <si>
     <t>audumi un tekstilizstrādājumi, apģērbs, apavi, galvassegas, rotaļlietas un sporta preces, somas u.c.</t>
   </si>
   <si>
     <t>ITM 0520344 THREE KINGS, ITM 1134115 nawm, ITM 0520347 THREE KINGS, ITM 1244086 nawm, ITM 1461968 nawm, EUTM 015951536 THREE KINGS</t>
   </si>
   <si>
     <t>RENÉ SCHÖNEFELD, INDUSTRIE- EN HANDELSONDERNEMING B.V.</t>
   </si>
   <si>
     <t xml:space="preserve">kosmētika, parfimērija u.c. </t>
   </si>
   <si>
-    <t>Astellas Pharma Europe B.V.</t>
-[...1 lines deleted...]
-  <si>
     <t>ITM 1186427 KIMEX, EUTM 018633212 KIMEX</t>
   </si>
   <si>
     <t>KIMEX INTERNATIONAL</t>
   </si>
   <si>
     <t>mēbeļu izstrādājumi, metāla izstrādājumi, audiovizuālais aprīkojums un piederumi u.c.</t>
   </si>
   <si>
     <t>EUTM 003310729 Kasih</t>
   </si>
   <si>
     <t>Today Food Group B.V.</t>
   </si>
   <si>
     <t xml:space="preserve"> gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, žāvēti un termiski apstrādāti augļi un dārzeņi, želejas, ievārījumi, olas, piens un piena produkti, pārtikas eļļas un tauki u.c.  </t>
   </si>
   <si>
     <t>Aimpoint Aktiebolag</t>
   </si>
   <si>
     <t xml:space="preserve">šautenes tēmēkļi šaujamieročiem </t>
   </si>
   <si>
     <t>Studio Banana, S.L.</t>
   </si>
   <si>
     <t>ceļojumu kakla spilvens</t>
   </si>
   <si>
     <t>ITM 1679654, ITM 1679476 RULESTHEWORLD, ITM 1679653 CRTZ
 ITM 1679478 CRTZ RTW</t>
   </si>
   <si>
     <t>419Studios Ltd</t>
   </si>
   <si>
     <t>EUTM 009940801 R, EUTM 0068609368, EUTM 006860944, EUTM 013778105, EUTM 005179585, EUTM 002404515 RUMMIKUB</t>
   </si>
   <si>
     <t>Orly Fidelman</t>
-  </si>
-[...1 lines deleted...]
-    <t>datoru programmatūra, proti, spēles, elektroniskie spēļu automāti, elektroniskās spēles kā papildu ierīces televizoriemspēles, rotaļlietas, vingrošanas un sporta preces, kas nav ietvertas citās klasēs, ziemassvētku eglīšu rotājumi u.c.</t>
   </si>
   <si>
     <t>EUTM 007429913 MOLTON BROWN, EUTM 000023366 MOLTON BROWN</t>
   </si>
   <si>
     <t>Molton Brown Limited</t>
   </si>
   <si>
     <t>smaržas u.c.</t>
   </si>
   <si>
     <t>EUTM 000260760 Chateauneuf-du-Pape Contrôlé</t>
   </si>
   <si>
     <t>Syndicat des Vignerons de l’Appellation d’Origine Châteauneuf-du-Pape</t>
   </si>
   <si>
     <t>pārtikas produkti, alkoholiskie dzērieni u.c.</t>
   </si>
   <si>
     <t>ITM 1496832 TONALE, ITM 1361493 STELVIO, ITM 1017212/WO	
 ITM 1555981/WO 500e, ITM 1137329/WO 500L, ITM 1249753/WO 500x, EUTM 018806706/EM TOPOLINO, ITM 1294842/W OTIPO	
 ITM 1031174/W OPANDA, ITM 568873/WO CINQUECENTO</t>
   </si>
   <si>
@@ -5236,56 +5151,50 @@
   <si>
     <t>VECTEM SA</t>
   </si>
   <si>
     <t>parfimērijas un kosmētikas izstrādājumi</t>
   </si>
   <si>
     <t>AEFFE S.P.A.</t>
   </si>
   <si>
     <t>EUTM 003592508/EM MIKSI</t>
   </si>
   <si>
     <t>PROMASIDOR IP HOLDINGS LIMITED</t>
   </si>
   <si>
     <t>piena pulveris</t>
   </si>
   <si>
     <t>PTM Guard SIA</t>
   </si>
   <si>
     <t xml:space="preserve">masāžas, akupunktūras un akupresūras paklāji, spilveni un to komplekti, izgatavoti no dabīgiem un videi draudzīgiem materiāliem </t>
   </si>
   <si>
-    <t>LA CADETTE</t>
-[...4 lines deleted...]
-  <si>
     <t>EUTM 016449704 MINERALIX</t>
   </si>
   <si>
     <t>PHARMILL - P. PLENKIEWICZ I W. FLORYSIAK Sp.k.</t>
   </si>
   <si>
     <t>ķīmiskās piedevas, ko izmanto dzīvnieku barības ražošanā, premiksi, proti, minerālu piedevu maisījumi dzīvnieku barībai, uztura bagātinātāji lopbarībai, ārstnieciskās piedevas dzīvnieku barībai, pārtika un barība dzīvniekiem</t>
   </si>
   <si>
     <t>EUTM 016451941 PULMOMIX</t>
   </si>
   <si>
     <t>PHARMILL - P.Plenkiewicz i W.Florysiak Sp.k.</t>
   </si>
   <si>
     <t>Festo SE &amp; Co. KG</t>
   </si>
   <si>
     <t>EUTM 004065728 OMNITROPE, EUTM003068863S SANDOZ, EUTM 003070422 SANDOZ, EUTM 002783306 ACLASTA</t>
   </si>
   <si>
     <t>SANDOZ AG</t>
   </si>
   <si>
     <t>Eli Lilly and Company</t>
@@ -5339,53 +5248,50 @@
     <t>SEIKO GROUP KABUSHIKI KAISHA t/a SEIKO GROUP CORPORATION</t>
   </si>
   <si>
     <t>ITM 1306775 L'INSOUMIS, ITM 514656 AMETHYST, ITM 1730021 93129696 LALIQUE, EUTM 008736084 Lalique</t>
   </si>
   <si>
     <t>Lalique Parfums SA</t>
   </si>
   <si>
     <t>EUTM 001894237/EM CHEETOS, EUTM 002403822/EM Cheetos</t>
   </si>
   <si>
     <t>uzkodas uz kukurūzas bāzes</t>
   </si>
   <si>
     <t>NIKE Innovate CV</t>
   </si>
   <si>
     <t>Christian Dior Couture SA</t>
   </si>
   <si>
     <t>EUTM 012485322 PERCY PIG</t>
   </si>
   <si>
     <t>MARKS AND SPENCER P.L.C.</t>
-  </si>
-[...1 lines deleted...]
-    <t>kosmētika, parfimērijas preces, dezodoranti personīgai lietošanai, pretsviedru līdzekļi, ķelnes ūdens, ziepes, mazgāšanas līdzekļi, kas nav paredzēti rūpnieciskiem vai ražošanas procesiem vai izmantošanai medicīnā, veļaspulveris, trauku mazgājamais līdzeklis, mazgāšanas līdzekļi, veļas mīkstinātāji, tīrīšanas un pulēšanas līdzekļi, mājsaimniecības balinātājs, šampūni, matu preparāti, zobu pastas, depilācijas līdzekļi, viltus nagi, tualetes piederumi, ādas kopšanas līdzekļi, preparāti u.c.</t>
   </si>
   <si>
     <t>Zino Davidoff  S.A.</t>
   </si>
   <si>
     <t>LEGO A/S</t>
   </si>
   <si>
     <t xml:space="preserve">Lego </t>
   </si>
   <si>
     <t>Autocom Diagnostic Partner AB</t>
   </si>
   <si>
     <t xml:space="preserve">diagnostikas iekārtas un datu apstrādes ierīces </t>
   </si>
   <si>
     <t>EUTM 008326365/EM SPORTKASE, EUTM 003221801/EM O'NEILLS	
 EUTM 008408247/EM O'NE1918, EUTM 000279273/EM MILBRO COTTON COMPANY, EUTM 010226892/EM KOOLITE, EUTM 009000571/EM KOOLITE, EUTM 008327207/EM GAAGLE, EUTM 008337321/EM FOOTKASE, EUTM 015755812/EM COUNTY KIDZ, EUTM 017538083/EM 1918, EUTM 018645837/EM, EUTM 018646285/EM</t>
   </si>
   <si>
     <t>O'NEILLS IRISH INTERNATIONAL SPORTS COMPANY LIMITED</t>
   </si>
   <si>
     <t>Crayola Properties, Inc.</t>
@@ -5574,56 +5480,50 @@
     <t xml:space="preserve">slīplentes ruļļa uztvērēja ierīce </t>
   </si>
   <si>
     <t>Spansion LLC</t>
   </si>
   <si>
     <t>pusvadītāji, pusvadītāju mikroshēmas, integrālās shēmas, uzglabāšanas vienības, zibatmiņa</t>
   </si>
   <si>
     <t xml:space="preserve">ITM  1068272 WOW! WÜRTH ONLINE WORLD  </t>
   </si>
   <si>
     <t>WOW! Würth Online World GmbH</t>
   </si>
   <si>
     <t>EUTM 010360329/EM ELPLP, EUTM 4147229 Epson, EUTM 015878051 Trademark without text, EUTM 10360329 Elplp, EUTM 004379483 OrientStar, EUTM 012405635 Orient, EUTM 012405544 Orient, EUTM 012405718 S ORIENT STAR</t>
   </si>
   <si>
     <t>EPSON EUROPE B.V.</t>
   </si>
   <si>
     <t>kārtridži, printeri u.c.</t>
   </si>
   <si>
     <t>EUTM  003478948 La Martina, EUTM  003476711, EUTM  006541668  LA MARTINA CUERO, EUTM  004949541LA MARTINA, EUTM  013780432  LA MARTINA, EUTM  397117LA MARTINA, EUTM  2539567TMWT, EUTM  017470568 LA MARTINA KIDS</t>
-  </si>
-[...4 lines deleted...]
-    <t>Infineon Technologies Americas Corporation</t>
   </si>
   <si>
     <t>ITM 1498413/WO PSA GROUPE</t>
   </si>
   <si>
     <t>STELLANTIS AUTO SAS</t>
   </si>
   <si>
     <t>ar mašīnu darbināmi instrumenti, etiķetes</t>
   </si>
   <si>
     <t>METALLICA</t>
   </si>
   <si>
     <t>EUTM 018440291 Saboteur</t>
   </si>
   <si>
     <t>AMIGO Spiel + Freizeit GmbH</t>
   </si>
   <si>
     <t>ITM 1762363/WO WHITE FOX, EUTM 017516196/EM VEUX</t>
   </si>
   <si>
     <t>WHITE FOX BOUTIQUE PTY LTD</t>
   </si>
@@ -6752,54 +6652,50 @@
     <t>EUTM 015234834/EM 47, EUTM 018916801/EM '47 HITCH, EUTM 018916776/EM '47 MVP, EUTM 018129753/EM SCRUM</t>
   </si>
   <si>
     <t>47 Brand Europe GmbH</t>
   </si>
   <si>
     <t>Calvin Klein Trademark Trust</t>
   </si>
   <si>
     <t>EUTM 012441986 LUCY CROMWELL, EUTM 002335644 COUNTRY COMPANIONS, EUTM 005087821 FOREVER FRIENDS, EUTM 000220814 FOREVER FRIENDS</t>
   </si>
   <si>
     <t>Hallmark Cards PLC</t>
   </si>
   <si>
     <t>bērnu apģērbi, kancelejas preces, apsveikuma kartītes u.c.</t>
   </si>
   <si>
     <t>Stussy, Inc.</t>
   </si>
   <si>
     <t>EUTM 000915546	 STUSSY, EUTM 001056266 STÜSSY (logo), EUTM 001254200/EM STUSSY, EUTM 001243732/EM, ITM 1387478/WO	
 ITM 1390322/WO 8</t>
   </si>
   <si>
-    <t xml:space="preserve">EUTM 000394460 JOHN DEERE, EUTM 000332874 JOHN DEERE, EUTM 001727122, EUTM 000063479HY-GARD, EUTM003851367 Plus-50 , EUTM 001637420 COOL-GARD, EUTM 006258156, EUTM 000063289, EUTM 004390548 91011653 JOHN DEERE, EUTM 006107783 JOHN DEERE, EUTM 0062581311, EUTM 003286614
-[...2 lines deleted...]
-  <si>
     <t>EUTM 000813220, EUTM 004507091, EUTM 018743120 Crayola	
 EUTM 003498441, EUTM 018877158 CRAYOLA, EUTM 006224364 Crayola
 EUTM 003525672 CRAYOLA, EUTM 018743121 CRAYOLA</t>
   </si>
   <si>
     <t>Beaute Prestige International (Narciso Rodriguez, Issey Miyake, ALAIA Paris, Zadig&amp;Voltaire)</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 004321303 SHISEIDO, ITM 815539 SHISEIDO, EUTM 6239685 SHISEIDO FLORES, ITM 1330208 SHISEIDO GINZA TOKYO, EUTM 11553641 SHISEIDO BIO-PERFORMANCE, EUTM 11504214 SHISEIDO BENEFIANCE, EUTM 12923298 EVERBLOOM, EUTM 13071998 Ever Bloom 
 EUTM 13610241 SHISEIDO Ever Bloom, ITM 933847 ZEN, EUTM 3187374 ZEN, EUTM 13039102 IBUKI, EUTM 13037197 ULTIMUNE, EUTM 11553666 FUTURE SOLUTION, EUTM 11553674 FUTURE SOLUTION LX </t>
   </si>
   <si>
     <t>SHISEIDO COMPANY LIMITED</t>
   </si>
   <si>
     <t>smaržas un kosmētikas līdzekļi</t>
   </si>
   <si>
     <t>Harley-Davidson Motor Company, Inc.</t>
   </si>
   <si>
     <t>EUTM 594150 FXRG, EUTM 539911 1125 R, EUTM 10390078 HARLEY-DAVIDSON HARD CANDY CUSTOM, EUTM 3530219
 EUTM 3090628 HARLEY DAVIDSON USA, EUTM 3530235 Authorized Harley-Davidson Rentals, EUTM 11624095 BAR &amp; SHIELD, EUTM	 4358099 Street Bob, EUTM 4366548 Street Glide	
 EUTM 4489829 Screamin' Eagle Destroyer, EUTM 13651187 Dark Custom, EUTM 84145 Motorclothes, EUTM 4410395 Night Rod
 EUTM	3522596 Night Train, EUTM 764845 Night Train, EUTM 966283 Revolution, EUTM 3522571 Road Glide, EUTM 001525625 Road Glide, EUTM 84152 Road King, EUTM 3522604 Road King, EUTM 3526472 Screamin' Eagle, EUTM 10381465 SEVENTY-TWO, EUTM 3834983 HARLEY DAVIDSON Faaker See EUROPEAN BIKE WEEK, EUTM 84186 SOFTAIL, EUTM 83287 Heritage Springer,EUTM 3522646 HOG, EUTM 83998 HOG, EUTM 001524875 HOG, EUTM 504084 HOG, EUTM 83618 HOG Harley Owners Group,EUTM 3090751 LADIES OF HARLEY, EUTM 003524139 Life Starts at the Edge, EUTM 84137 Low Rider, EUTM 3524147 Low Rider, EUTM 003522562 Motorclothes, EUTM 5390919 Harley-Davidson	, EUTM 84285 Tour Glide, EUTM 3485646 V-Rod, EUTM 1989458 V-Rod, EUTM 3085669 V-ROD, EUTM 6485171 V-Rod Muscle, EUTM 84343 Wide Glide , EUTM 3524162 Wide Glide, EUTM 12636882, EUTM 3526291 Sportster, EUTM 83931 Harley, EUTM 662148 Harley, EUTM 83691 Harley, EUTM 12218061 HOG, EUTM 13035183 Milwaukee-Eight, EUTM 15269798, EUTM 17395468 Daymaker, EUTM 16435224 Motor Harley Davidson Cycles, EUTM 17617002 48X, EUTM 17587171 HARLEY-DAVIDSON, EUTM 13924221 HOG, EUTM 17617028 Pan America, EUTM 6539845 Cross Bones, EUTM 9899444 Harley Davidson, EUTM 4489837 Destroyer, EUTM 001525195 Dyna, EUTM 83873 Electra Glide, EUTM 003477866 Electra Glide, EUTM 3524113 Screamin' Eagle, EUTM 83725 Motor Cycles Harley-Davidson, EUTM 10555605 HARLEY-DAVIDSON STREET, EUTM 3530177 HD, EUTM 001526276 H-D, EUTM 84111 Heritage Softail, EUTM 6539332 Scandinavian Harley Days Harley-Davidson Motorcycles, EUTM 4976783 Blackline, EUTM 000502559, EUTM 3530193, EUTM 83501, EUTM 5390935,EUTM 84244 Super Glide, EUTM 3522621 Super Glide, EUTM 003530227 Harley-Davidson Motor Clothes an American Legend, EUTM 83311 Motor Harley-Davidson Clothes an American Legend, EUTM 83584 Harley Davidson USA, EUTM 5330675 Harley Davidson Motorcycles, EUTM 001536309 Motor Harley-Davidson Cycles, EUTM 3530201 Harley-Davidson Motor Cycles, EUTM 5390976 Harley-Davidson Motor Cycles,EUTM 3527488 Motorcycles Harley-Davidson, EUTM	963066 Fat Boy, EUTM 3522653 Fat Boy,EUTM 8885022 Forty-Eight, EUTM 11546629 FREEWHEELER,EUTM 003527447 SOFTAIL, EUTM 010500676 SOFTAIL SLIM,EUTM 83360 Sportster, EUTM 5709654 European Bike Week,EUTM 4821005 HARLEY-DAVIDSON MOTOR CYCLES EUROPEAN BIKE WEEK, EUTM 4817375 HARLEY-DAVIDSON MOTOR CYCLES EUROPEAN BIKE WEEK FRAAKER SEE,EUTM 3898269 Fat Bob, EUTM 000083865 Fat Boy, EUTM 84236 Springer,EUTM 4891891 Street Rod, EUTM 10583474 STURGIS, EUTM 9431552 Superlow, EUTM 9060617 Superlow, EUTM 9167602 Switchback, EUTM 003825122 Harley Day, EUTM 3829108 Harley Days, EUTM 83683 Harley Owners Group, EUTM 2134500 Harley-Davidson, EUTM 3524196 Harley-Davidson, EUTM 3307411 HARLEY-DAVIDSON, EUTM 3526571 Harley-Davidson, EUTM 001172329 Harley-Davidson, EUTM 83279 Harley-Davidson, EUTM 1797018 Harley-Davidson, EUTM 83451 Genuine Harley-Davidson Motor Cycles</t>
@@ -6851,302 +6747,198 @@
   </si>
   <si>
     <t>EUTM 018466902/EM, EUTM 014328728/EM, EUTM 018469585/EM THE LIONS SERIES, EUTM 006302095/EM THE LIONS, EUTM 003848504/EM THE LIONS, EUTM 017992450/EM THE LIONS,EUTM 018085458/EM THE LIONS, EUTM 002094654/EM THE BRITISH LIONS,EUTM 018468179/EM THE BRITISH &amp; IRISH LIONS SINCE 1888, EUTM 018363038/EM SINCE 1888</t>
   </si>
   <si>
     <t>BRITISH &amp; IRISH LIONS DESIGNATED ACTIVITY COMPANY</t>
   </si>
   <si>
     <t>HOIST FITNESS SYSTEMS INC</t>
   </si>
   <si>
     <t>sporta un fitnesa pakalpojumi</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 012849361 Cluse, EUTM 16800195 CLUSE, EUTM 015833858 CLUSE	
 </t>
   </si>
   <si>
     <t>EUTM10937191 VITA, EUTM 019118768 VITA	
 EUTM 93134334 VITA</t>
   </si>
   <si>
     <t>VITA Zahnfabrik H. Rauter GmbH &amp; Co. KG (HRA 630648)</t>
   </si>
   <si>
-    <t>EUTM 018749906/EM KHYBER NASWAR</t>
-[...7 lines deleted...]
-  <si>
     <t>EUTM 012996451/EM M, EUTM 012356283/EM WOBURN, EUTM 008156721/EM THE FATHER OF LOUD, EUTM 014557061/EM STRIKE	
 EUTM 006126049/EM STOMPWARE, EUTM 014323166/EM STOCKWELL
 EUTM 012356325/EM STANMORE, EUTM 014557037/EM PRIZEMAN
 EUTM 014556971/EM ORIGIN, EUTM 008769986/EM NATAL, EUTM 009001603/EM NATAL, EUTM 014556922/EM MONUMENT, EUTM 013971908/EM MONITOR, EUTM 013971965/EM MODE EQ, EUTM 013971924/EM MODE, EUTM 013971833/EM MINOR, EUTM 008159113/ EM Marshallamps, EUTM 013972039/EM MARSHALL HEADPHONES
 EUTM 012932588/EM MARSHALL GATEWAY, EUTM 013005392/EM MARSHALL CODE, EUTM 017543109/EM Marshall Amplification, EUTM 012996401/EM Marshall AMPLIFICATION, EUTM 017540551/EM Marshall AMPLIFICATION, EUTM 005967732/EM Marshall AMPLIFICATION	
 EUTM 012996419/EM Marshall, EUTM 012996427/EM MARSHALL,EUTM 015136336/EM Marshall, EUTM 000058065/EM Marshall, EUTM 014378533/ EM MARSHALL, EUTM 010697936/EM MARSHALL,EUTM 018104482/EM Marshall, EUTM 010357201/EM MARSHALL,EUTM 017536079/EM Marshall
 EUTM 015249601/EM Marshall, EUTM 014378541/EM Marshall, EUTM 015249535/EM MARSHALL, EUTM 010707073/EM MARSHALL, EUTM 013971759/EM MAJOR, EUTM 015249361/EM M Marshall RECORDS
 EUTM 011354065/EM M, EUTM 014378525/EM M, EUTM 011747995/EM KILBURN, EUTM 011923356/EM JVM, EUTM 011747979/EM JTM,EUTM 011923406/EM JMP, EUTM 012996443/EM Jim Marshall, EUTM 011747821/ EM JCM	, EUTM 014557011/EM HEARTWOOD, EUTM 012356127/EM HANWELL, EUTM 014556989/EM FEARLESS, EUTM 019087214/EM BROMLEY, EUTM 014323133/EM BRIXTON, EUTM 015560394/EM ASTORIA, EUTM 014556955/EM AMBUSH,EUTM 013188503/EM ACTON
 EUTM 009641432/EM</t>
   </si>
   <si>
     <t>MARSHALL AMPLIFICATION PLC</t>
   </si>
   <si>
-    <t>EUTM018294133HANUTA HASELNUSS-SCHNITTE, EUTM 017677642 hanuta, EUTM 000230151 hanuta</t>
-[...22 lines deleted...]
-  <si>
     <t>EUTM 008979775 MOOSE KNUCKELS, EUTM 008979692, EUTM 008979254 MOOSE KNUCKLES, ITM 1530455 MOOSE KNUCKLES	
 ITM 1530780 MOOSE KNUCKLES, ITM 1530752 MOOSE KNUCKLES
 ITM 1530624</t>
   </si>
   <si>
     <t>Modes Moose Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">jakas vīriešiem, sievietēm un bērniem </t>
   </si>
   <si>
     <t>ITM 1707887/WO Mielle, EUTM 018993057/EM, ITM 1708394/WO Mielle Organics</t>
   </si>
   <si>
     <t>MIELLE ORGANICS, LLC</t>
   </si>
   <si>
-    <t>EUTM 017843939/EM ZLATNI DUKAT</t>
-[...7 lines deleted...]
-  <si>
     <t>ITM 479435/WOPINARELLO, EUTM 002864965/EMDOGMA, ITM 1117694/WO, EUTM 003955549/EMM.O.ST</t>
   </si>
   <si>
     <t>CICLI PINARELLO SPA SOC. UNIPERSONALE</t>
   </si>
   <si>
     <t xml:space="preserve">    
 EUTM 002728996/EM ESTEE LAUDER BEYOND PARADISE, EUTM 000103911/EM ESTEE LAUDER PLEASURES, EUTM 000091090/EM ESTEE LAUDER, EUTM 000054445/EM LAB SERIES, EUTM 000054221/EM ARAMIS, EUTM	000298117/EM AVEDA, EUTM 000046540/EM BOBBI BROWNEUTM 000164640Bumble and Bumble, EUTM 000140384 Creme de la Mer, EUTM 000112482Origins, EUTM 000112417 Prescriptives, EUTM 000112375Prescriptives, EUTM 000112276Flirt, EUTM 000103911 Estee Lauder Pleasures, EUTM 007248503 Smashbox, EUTM 000091090Estee Lauder, EUTM 000065052M.A.C., EUTM 000640581Clinique Happy, EUTM 000062299Jo Malone, EUTM 000054445Lab Series, EUTM 000054429Clinique, EUTM 000054411C Clinque, EUTM 000054221Aramis, EUTM 000046540Bobbi Brown, EUTM 004613113 Ojon, EUTM 004593349Darphin, EUTM 004059333 Happy, EUTM 009477076Good Skin Labs, EUTM 000298117Aveda, EUTM 002728996Estee Lauder Beyond Paradise 
 </t>
   </si>
   <si>
     <t>ESTEE LAUDER COSMETICS LIMITED</t>
   </si>
   <si>
-    <t>EUTM	004549077/EM KAYDON, EUTM 004090643/EM KAYDON</t>
-[...1 lines deleted...]
-  <si>
     <t>POLISUR 2000, S.L.U</t>
   </si>
   <si>
     <t>pārnēsājami dzērienu dzesētāji, neelektriskas dzesēšanas kastes, neelektriski pārnēsājami dzesēšanas maisiņi vai kastes, neelektriskas dzesēšanas kastes mājsaimniecības vajadzībām, izolēti konteineri, konteineri izolēti pārtikas un dzērienu konteineri</t>
   </si>
   <si>
     <t>BORMIOLI LUIGI SPA</t>
   </si>
   <si>
     <t>karafe</t>
   </si>
   <si>
-    <t>EUTM 000813329  SMYTHSON</t>
-[...13 lines deleted...]
-  <si>
     <t>ITM 1611974 HARIBO Goldbears, ITM 1205329 HARIBO, ITM 1279727 MAOAM, ITM 1294940 HARIBO, C'EST BEAU LA VIE, POUR LES GRANDS ET LES PETITS, ITM1284330 KIDS AND GROWN-UPS LOVE IT SO, THE HAPPY WORLD OF HARIBO, ITM1277716 Haribo macht Kinder froh und Erwachsene ebenso, ITM1652367 HARIBO, ITM1652368 HARIBO, ITM 1572483 HARIBO, ITM1572484 HARIBO</t>
   </si>
   <si>
     <t>IEUTM 012638888, EUTM 012637575,EUTM 009423757, EUTM 012198909 GOLDBEARS, EUTM 009423765 HARIBO</t>
   </si>
   <si>
     <t>EUTM 010359561 THE BRIDGE FIRENZE 1969 logo, EUTM 000108274 THE BRIDGE</t>
   </si>
   <si>
     <t>THE BRIDGE S.P.A.</t>
   </si>
   <si>
-    <t>EUTM 018282401/EM MALELIONS, EUTM 018023335/EM Malelions</t>
-[...7 lines deleted...]
-  <si>
     <t>BRIDGESTONE EUROPE NV/SA</t>
   </si>
   <si>
     <t xml:space="preserve">riepas </t>
   </si>
   <si>
     <t>SECRID B.V.</t>
   </si>
   <si>
     <t>Helly Hansen AS</t>
-  </si>
-[...16 lines deleted...]
-    <t xml:space="preserve">probiotiskās piedevas, uztura bagātinātāji, vitamīnu piedevas u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM151480/BIGFOOT, EUTM 3031697/Bigfoot 4x4, Inc, EUTM 3683571/ SNAKE BITE, EUTM  014977151 Snake Bite, EUTM  013795679 BIGFOOT, EUTM 018383803/EM Snake Bite, EUTM 018775601/EM BIGFOOT
 </t>
   </si>
   <si>
     <t>EUTM 014484026 JOICO,</t>
-  </si>
-[...6 lines deleted...]
-    <t>DIAGEO MEXICO COMERCIALIZADORA, S.A. de C.V.</t>
   </si>
   <si>
     <t>Playboy Enterprises International, Inc.</t>
   </si>
   <si>
     <t>EUTM 011566081 PLAYBOY CLUB, EUTM 007513153 PLAYBOY, ITM 0421058 AGolden Bunny,EUTM 007278492 GOLF,EUTM 011480654 BUNNY
 EUTM010067155 PHYSICAL,EUTM004546974 PLAYMATE OF THE YEAR
 EUTM 008697021 VIP, EUTM 010957538 VIP, EUTM 011772001 SUPER PLAYBOY</t>
   </si>
   <si>
     <t>Christian Louboutin SAS</t>
   </si>
   <si>
-    <t>Bormioli Rocco S.p.A.</t>
-[...4 lines deleted...]
-  <si>
     <t>EUTM 017759499 C1, EUTM 018494287 DoggyDentl,ITM 1011184 Plantur 39
 EUTM 011874187 Alcina, EUTM 014289573 Karex, EUTM 018332596 S1	
 ITM 1552403 Dandruff Killer Shampoo, EUTM 017713207 Plantur 21, EUTM 018000172 Plantur, EUTM 018239102 Dercomed,EUTM 018535168 Dr. Wolff's Bioniq, EUTM 018060306 Alpecin, EUTM 018060303 ALPECIN, EUTM 018398877 Plantur 21 #longhair</t>
   </si>
   <si>
     <t>EUTM 009177411/EM VIKTOR &amp; ROLF, EUTM 014814578/EM VIKTOR&amp;ROLF Magic</t>
   </si>
   <si>
     <t xml:space="preserve">L'OREAL </t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
     <t>EUTM 018937371/EM EE</t>
   </si>
   <si>
     <t>null EE Holding Group LLC</t>
   </si>
   <si>
     <t>sporta bikses</t>
   </si>
   <si>
     <t>CAREL INDUSTRIES S.P.A.</t>
   </si>
   <si>
     <t>ķīmiskie šķīdumi dzesēšanas sistēmām, dzesēšanas kondensatori, saldēšanas, dzesēšanas sistēmas</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 007401177/EM arena, EUTM 015386741 arena, EUTM 7401292 FIGURATIVO LOGO DIAMANTI, EUTM 6752372 POWERSKIN R-EVOLUTION, EUTM 7401359 LOGO DIAMANTI STRISCE VERTICALI, ITM 1402019 ARENA MAXD, EUTM 7600851 ARENA BODYLIFT, ITM 1195897 MAX LIFE, EUTM 7401136 ARENA, ITM 1208826 MAXLIFE, ITM 1366687RULE BREAKER ARENA, ITM 1195712POWERSKIN, ITM 1313022 logo diamanti ARENA, ITM 1342616 ARENA, EUTM 7401177 ARENA	</t>
   </si>
   <si>
     <t>ITM 1392297 COMETA, EUTM 18734902 stemma del leone, ITM 1074542 DORILLI, EUTM 3329935 PLANETA, EUTM 6935282 CERASUOLO DI VITTORIA, EUTM 17938319 CONTRODANZA, EUTM 16516304 TEREBINTO, EUTM 10770337 DORILLI, EUTM 17929365 stemma Santa Cecilia, EUTM 3329919 LA SEGRETA, ITM 1174510 ERUZIONE 1614	
 EUTM 15294549 PLUMBAGO, EUTM 3329992 ALASTRO, EUTM 17870732 ALLEMANDA, EUTM 3329968 BURDESE, EUTM 12912713 FRAPPATO</t>
   </si>
   <si>
     <t>PLANETA S.R.L.</t>
   </si>
   <si>
     <t>EUTM 018278711 B-LINE</t>
   </si>
   <si>
     <t>B - LINE S.R.L.</t>
   </si>
   <si>
     <t>mobilais tālrunis</t>
   </si>
   <si>
     <t>null Victoria's Secret Store Brand Management LLC</t>
-  </si>
-[...1 lines deleted...]
-    <t>ALESSI SPA SOCIETA' BENEFIT</t>
   </si>
   <si>
     <t>tējkannas, tosteri, blenderi augļu spiedes, pudeļu attaisāmie, termosi u.c.</t>
   </si>
   <si>
     <t>elektriskās sistēmas u.c.</t>
   </si>
   <si>
     <t>EUTM 012221479/EM BOTUCAL RESERVA EXCLUSIVA, EUTM 009929101/EM, EUTM 018848844/EM DIPLOMATICO, EUTM 018520006/EM DIPLOMÁTICO RESERVA EXCLUSIVA	
 EUTM 018520017/EM DIPLOMÁTICO RESERVA EXCLUSIVA	
 EUTM 008409401/EM DIPLOMATICO AMBASSADOR Selection
 EUTM 004545414/EM BOTUCAL</t>
   </si>
   <si>
     <t>DIPLOMATICO BRANDING UNIPESSOAL LDA ZONA FRANCA DA MADEIRA</t>
   </si>
   <si>
     <t>EUTM 017584368 GEEKVAPE, EUTM 017434564 DIGIFLAVOR</t>
   </si>
   <si>
     <t>Shenzhen Geekvape Technology Co., Ltd.</t>
   </si>
   <si>
     <t>elektroniskās cigaretes, šķidrie nikotīna šķīdumi izmantošanai elektroniskajās cigaretēs</t>
   </si>
@@ -7205,70 +6997,60 @@
     <t>null Bath &amp; Body Works Brand Management Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 015433436/EM DEFENDER, EUTM 017866806/EM EVOQUE, EUTM 010507903/EM F-TYPE, EUTM 015426737/EM E-PACE, EUTM 012767133/ EM SVR, EUTM 014875355/EM I-PACEEUTM 016482051 DEFENDER, EUTM 000143842 DISCOVERY, EUTM 017866807 XE, EUTM 000323592 XJ, EUTM 012718698 JAGUAR, EUTM 013184999 nawm, EUTM 016492332 JAGUAR, EUTM 015422926 LAND ROVER, EUTM 017879330 nawm, EUTM  013370572 Land Rover, EUTM  013370606 Range Rover, EUTM  013315833 Defender, EUTM 004847604 Land Rover, EUTM  005709481 Range Rover, EUTM  005709431 Range Rover, EUTM  000499343 Freelander, EUTM  000143792 Range Rover, EUTM  000189795 Jaguar, EUTM  005709456 Range Rover, EUTM  004071874 Range Rover, EUTM  000026658, EUTM  000026625 Jaguar, EUTM  000143644  Land Rover, EUTM  006447221Range Rover, EUTM  003648524 Range Rover, EUTM  005675343 Jaguar, EUTM  000026674, EUTM  000143842 Discovery  </t>
   </si>
   <si>
     <t>JAGUAR LAND ROVER LIMITED</t>
   </si>
   <si>
     <t>POP MART NETHERLANDS B.V.</t>
   </si>
   <si>
     <t>rotaļlietas, atslēgu piekariņi u.c.</t>
   </si>
   <si>
     <t>ZAFFERANO SRL</t>
   </si>
   <si>
     <t>LED noskaņas gaismas</t>
   </si>
   <si>
     <t>EUTM 010186179/EM PEPPA PIG, EUTM 010186261/EM PEPPA PIG	
 EUTM 013084512/EM PJ Masks, EUTM 013084587/EM PJ Masks, EUTM 013957352/EM, EUTM 014396097/EM, EUTM 014395982/EM PJ Masks EUTM 018189029 Peppa Pig, EUTM 012216834 Peppa Pig, EUTM 010186261 Peppa Pig (fig.), EUTM 010186179 Peppa Pig, EUTM 015152911 SUPERPIGIAMINI, EUTM 015152929 SUPERPIJAMAS EUTM 015152978  PYJAMA HELDEN, EUTM 013957352, EUTM 013084512 PJ Masks, EUTM 013084587 PJ Masks, EUTM 014395982 PJ Masks, EUTM 014396097</t>
   </si>
   <si>
-    <t>TaiYuanShiXiaoDianQuJinShangXianRiYongPinShangHang</t>
-[...1 lines deleted...]
-  <si>
     <t>ERREA' SPORT S.P.A.</t>
   </si>
   <si>
     <t>FURLA S.P.A.</t>
   </si>
   <si>
     <t>COCCINELLE SPA UNIPERSONALE</t>
   </si>
   <si>
     <t>somas, lietussargi, ādas izstrādājumi, kabatas portfeļi, galdauti, pludmales dvieļi, siksnas, apavi, galvassegas, apģērbu ādas imitācijas, ādas apģērbi, jostas, sprādzes, apģērba piederumi u.c.</t>
-  </si>
-[...5 lines deleted...]
-    <t>L'ALPINA MAGLIERIE SPORTIVE S.P.A.</t>
   </si>
   <si>
     <t>apģērbs</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1033725 THE GLENROTHES, ITM 1032425 THE GLENROTHES	
 ITM 0991310 ROBUR RESERVE,EUTM 000727842 HIGHLAND PARK, EUTM 000751099 GLENROTHES, ITM 1548238 MACALLAN, EUTM 000022228 MACALLAN	</t>
   </si>
   <si>
     <t>EDRINGTON DISTILLERS LTD</t>
   </si>
   <si>
     <t>Škoda Auto a.s.</t>
   </si>
   <si>
     <t>BURBERRY LTD</t>
   </si>
   <si>
     <t>STARBUCKS CORPORATION</t>
   </si>
   <si>
     <t>YONEX CO.,LTD.</t>
   </si>
   <si>
     <t>ITM 1004640/WO PANDORA, EUTM 003397858/EM PANDORA, ITM 1518617/WO O, ITM 981362/WO O, ITM 1178636/WO PANDORA, ITM 979859/WO PANDORA, ITM 1086893/WO ALE, ITM 1519255/WO PANDORA, EUTM 000066886/EM ESSENCE, ITM 979835/WO LovePods, EUTM 006646491/EM PANDORA, ITM 1050640/WO UNFORGETTABLE MOMENTS, ITM 1594297/WO PANDORA BRILLIANCE</t>
@@ -7288,62 +7070,50 @@
 EUTM 011975026/EM CNH INDUSTRIAL, EUTM 011975174/EM CNH INDUSTRIAL, EUTM 003519469/EM CASE IH,EUTM 006931489/EM CASE
 EUTM 000138818/EM, EUTM 003520699/EM Hi, EUTM 014191266/EM STEYR TRAKTOREN, EUTM 014191332/EM STEYR,EUTM 016800633/EM Steyr, EUTM 016800666/EM STEYR, EUTM 003503752/EM CASE, EUTM 008240831/EM NEW HOLLAND, EUTM 017972502/EM ABSOLUT, EUTM 000138628/EM AXIAL-FLOW, EUTM 001745769/EM BRAUD, EUTM 009011909/EM WORKMASTER, ITM 1524719/WO VESTRUM, EUTM 016435661/EM VENTUS, EUTM 014226311/EM TERRUS,EUTM 018356846/ EM STEYR TRAKTOREN,ITM 1543266/WO CASE CONSTRUCTION,ITM 1538698/WO CASE IH AGRICULTURE, ITM 1543201/WO CNH INDUSTRIAL, EUTM 002242899/EM CNH, EUTM 003130697/EMF ARMALL, EUTM 018098546/EM FARMALL, EUTM 009011941/EM GENESIS, EUTM 017966479/EM HY-TRAN,EUTM 017972501/EM IMPULS
 EUTM 018339092/EM, EUTM 017598831/EM,EUTM 017598781/EM NEW HOLLAND, ITM 1466977/WO LOOP MASTER, EUTM 014277421/EM LUXXUM, ITM 1543131/WO NEW HOLLAND AGRICULTURE, ITM 1541160/WO NEW HOLLAND CONSTRUCTION, EUTM 017598814/EM NEW HOLLAND, EUTM 009011974/EM POWERSTAR, EUTM 005003371/ EM PUMA, EUTM 000634345/EM QUADTRAC, EUTM 006482277/EM QUANTUM, EUTM 018216971/EM SPEZIAL  </t>
   </si>
   <si>
     <t>EUTM 005216957 NORDITROPIN SIMPLEXX, EUTM 002509172 NORDITROPIN,  EUTM 018036209 Sogroya</t>
   </si>
   <si>
     <t>AUTOMOBILI LAMBORGHINI S.P.A.</t>
   </si>
   <si>
     <t>Ravensburger Verlag GmbH</t>
   </si>
   <si>
     <t>galda spēles</t>
   </si>
   <si>
     <t>EUTM 000102988/EM CELEST, EUTM 000102939/EM DIVIDEND, EUTM 000039230/EM MODDUS, EUTM 000120956/EM RIDOMIL GOLD, EUTM 000120857/EM SWITCH, EUTM 015947799/EM ACTARA,EUTM 002292175/ EM HERITAGE, EUTM 006513675/EM SCORE, EUTM 003942299/EM AXIAL, ITM 1260753/WO MIRAVIS	, EUTM 015630932/EM ORONDIS	
 EUTM 016462699/EM VIBRANCE</t>
   </si>
   <si>
     <t>Syngenta Crop Protection AG</t>
   </si>
   <si>
     <t>WESTERN DIGITAL TECHNOLOGIES INC.</t>
-  </si>
-[...10 lines deleted...]
-    <t>IPEA SRL</t>
   </si>
   <si>
     <t>HUMMEL HOLDING A/S</t>
   </si>
   <si>
     <t>EUTM 018706052/EM HML, EUTM 018932998/EM, EUTM 018906378/EM
 EUTM 018706564/EM, EUTM 018408336/EM, EUTM 003015377/EM, ITM
 1306318/WO, ITM 1318464/WO,ITM 878866/WO, ITM 1313403/WO, ITM 881224/WO, ITM 943057/WO, ITM 915962/WO,ITM 871910/WO HUMMEL
 EUTM 001203942/EM hummel, EUTM 009818873/EM hummel Recycled	
 EUTM 018015116/EM hummel UPCYCLED,EUTM 018018015/EM hummel UPCYCLED, EUTM 018921224/EM OFF DUTY GEAR, EUTM 010277705/ EM newline, EUTM 013481891/EM, EUTM 016982092/EM HALO</t>
   </si>
   <si>
     <t>CONSORZIO DI TUTELA BAROLO BARBARESCO ALBA LANGHE E DOGLIANI</t>
   </si>
   <si>
     <t>EUTM 009811341/EM COSTA SMERALDA,EUTM 000161794/EM COSTA SMERALDA, EUTM 000161828/EM COSTA SMERALDA, EUTM 000160549/EM, ITM 1385330/WO COSTA SMERALDA,ITM 1426518/WO COSTA SMERALDA</t>
   </si>
   <si>
     <t>SERVIZI CONSORTILI COSTA SMERALDA SPA</t>
   </si>
   <si>
     <t>parfimērijas izstrādājumi, kosmētika, galvassegas, apģērbs, rotaļlietas, apavi, zobu pastas un pastas, ziepes, spēles porcelāns, mazgāšanas līdzekļi rūpnieciskiem nolūkiem, parfimērijas eļļas, stikla trauki u.c.</t>
   </si>
   <si>
     <t>EUTM  009208761 SPIN MASTER, EUTM 010730349 S SPIN MASTER, EUTM 015860174/EM THE ONE &amp; ONLY KINETIC SAND, EUTM 015524192/EM WACKY-TIVITIES KINETIC SAND, EUTM 018465919/EM KINETIC SAND, EUTM 015524201/EM KINETIC SAND</t>
@@ -7631,126 +7401,117 @@
   </si>
   <si>
     <t>EUTM 017984369 WALSER</t>
   </si>
   <si>
     <t>Dr. Walser Dental GmbH</t>
   </si>
   <si>
     <t>medicīniskās ierīces</t>
   </si>
   <si>
     <t>LLOYD Lifestyle GmbH</t>
   </si>
   <si>
     <t>EUTM 009896283/EM ROVIO, EUTM 009894445/EM,EUTM 010363521/EM
 EUTM 009864935/EM ROVIO, EUTM 010629079/EM,EUTM 010629186/EM
 EUTM 010629038/EM, EUTM 010629012/EM,EUTM 009367681/EM BAD PIGGIES, EUTM 009372087/EM MIGHTY EAGLE, EUTM 009895996/EM MIGHTY EAGLE, EUTM 014267033/EM, EUTM 018025831/EM, EUTM 014515101/EM, EUTM 014516298/EM, EUTM 013307021/EM, EUTM 018041049/EM, EUTM 018041053/EM</t>
   </si>
   <si>
     <t>MOBIS PARTS EUROPE</t>
   </si>
   <si>
     <t>EUTM 1429675 BREYANZI</t>
   </si>
   <si>
-    <t>ITM 1264131 INREBIC, ITM 1461188 INREBIC</t>
-[...1 lines deleted...]
-  <si>
     <t>CROCS INC</t>
   </si>
   <si>
     <t>EUTM 010167351 SANOFI, EUTM 000596023 sanofi,  ITM 1443197SANOFI GENZYME,   EUTM 004182325 SANOFI, EUTM 018726958/EM sanofi,
 EUTM 018741123/EM S</t>
   </si>
   <si>
     <t xml:space="preserve">SANOFI </t>
   </si>
   <si>
     <t>medicīnas preces, vakcīnas, vitamīni, uztura bagātinātājs, medicīnas ierīces</t>
   </si>
   <si>
     <t>EUTM 014683916 DUPIXENT, EUTM 015636293 DUPIXENT, EUTM 018484647/EM Dupixent Connections, EUTM 018689488 DUPIXENT, EUTM 017370842/EMDUPIXENT myway</t>
   </si>
   <si>
     <t>SANOFI BIOTECHNOLOGY</t>
   </si>
   <si>
     <t>PE KNIAZIEV EDUARD</t>
   </si>
   <si>
     <t>kosmētikas līdzekļi nagiem, nagu lakas</t>
   </si>
   <si>
     <t>EUTM 018126278/EM AKIFIX</t>
   </si>
   <si>
-    <t>EUTM 018575035/EM SQUID GAME,EUTM 018590303/EM SQUID GAME
-[...4 lines deleted...]
-  <si>
     <t>NETFLIX CPX INTERNATIONAL B.V.</t>
   </si>
   <si>
     <t>izklaides pakalpojumi, mobilo tālruņu, planšetdatoru, klēpjdatoru, kameru un portatīvo skaņas un video atskaņotāju, elektronisko grāmatu lasītāju, datoru, viedpulksteņu un personālo digitālo asistentu piederumi, proti, aizsargapvalki, vāciņi, futrāļi, priekšējās plāksnes, apvalki, siksnas un aizsargpārklājumi displeju ekrāniem, austiņas; austiņas, planšetdatoru tastatūras, peles paliktņi, rokturi, statīvi un stiprinājumi rokas digitālajām elektroniskajām ierīcēm, proti, mobilajiem tālruņiem, planšetdatoriem, kamerām un portatīvajiem skaņas un video atskaņotājiem, elektroniskajiem grāmatu lasītājiem, datoriem un personālajiem digitālajiem asistentiem apģērbs, austiņas, atslēgu piekariņi,  pildspalvas, pēļu figūriņas, tekstilizstrādājumi un tekstilizstrādājumu aizstājēji, dvieļi, gultas veļa, guļammaisi, vannas un dušas želejas, vannas želeja, vannas sāļi, ķermeņa skrubis, vannas putas, dezodorējošas ziepes, sejas skrubis, šķidrās vannas ziepes, šķidrās ziepes rokām un sejai; ādas ziepes, ziepes ķermeņa kopšanai pīlinga skrubji kosmētiskiem nolūkiem,vaigu sārtums, ķermeņa spīdums, korektori, kosmētika, acu ēnas, uzacu zīmuļi, lūpu balzami un lūpu spīdums, lūpu krāsa,bižutērija, rotaslietas, rokaspulksteņi   u.c.</t>
-  </si>
-[...2 lines deleted...]
-ICD D238257-0001/WO, ITM 1638954/WO POLÈNE</t>
   </si>
   <si>
     <t>EUTM 018998385/EM TYRREL PROFESSIONAL</t>
   </si>
   <si>
     <t>MB Prabangos banga</t>
   </si>
   <si>
     <t>matu kopšanas līdzekļi, šampūni u.c.</t>
   </si>
   <si>
     <t>ITM 1824790/WO SAINT-TROPEZ</t>
   </si>
   <si>
     <t>MAIRIE</t>
   </si>
   <si>
     <t>EUTM 005582201/EM QUORIDOR</t>
   </si>
   <si>
     <t>GIGAMIC</t>
   </si>
   <si>
     <t>spēles, galda spēles, puzles, izglītojošas spēles</t>
   </si>
   <si>
     <t>ITM 1592394/WO ARIANA GRANDE CLOUD, ITM 1589877/WO ARIANA GRANDE CLOUD, ITM 1477022/WO ARIANA GRANDE THANK U, NEXT, ITM 1603085/WOGOD IS A WOMAN BY ARIANA GRANDE,ITM1802971/ WOLOVENOTES, EUTM018793436/EMARIANA GRANDE MOD VANILLA
 EUTM 018793440/EMARIANA GRANDE MOD BLUSH, EUTM	018793432/ EMARIANA GRANDE MOD, EUTM 013690649/EMARIANA GRANDE</t>
   </si>
   <si>
     <t>GRANDARI, INC.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 011056281/EM HAVAIANAS, EUTM 008170953/EM, EUTM 018978983/EM, EUTM 007156128/EM HAVAIANAS,EUTM 011070414/EM
+</t>
   </si>
   <si>
     <t>ALPARGATAS EUROPE SLU</t>
   </si>
   <si>
     <t>EUTM 003365988/EM, EUTM 003570272/EM HONDAEUTM 003570488/EM HONDA, EUTM 004374518/EM TYPER, EUTM 003336195/EM Super Cub, EUTM 004864419/EM TYPE R, EUTM 004899175/EM GC, EUTM 004899209/EM GCV,EUTM 006092233/EM CRF, EUTM 001741586/EM NSR, EUTM 002309664/EM CBR,EUTM 003082898/ EM AFRICA TWIN</t>
   </si>
   <si>
     <t>EUTM 002662443 Jägermeister HERZHAFT UND BELEBEND Mast-Jägermeister AG WOLFENBÜTTEL GERMANY Seit 1878,EUTM	000368282 Jägermeister, EUTM 000337337, EUTM 000135228 Jägermeister Europas groβer Kräuterlikör /fig./, EUTM 000337337 /fig./, EUTM 000368282 Jägermeister /fig./, EUTM 002662443 Jägermeister, EUTM 002747129 Jägermeister, EUTM 002771848 /fig./, ITM 1443751 93115398 Jägermeister COOLPACK, ITM 1624484 Jägermeister SCHARF SPICED GINGER SINCE 1878 DER KRÄUTERLIKÖR, ITM 1393638 Jägermeister CHARAKTER SCHARF, ITM 1389628, ITM 1341359 H C, ITM 1340828 HUBERTUS CIRCLE, ITM 1338888 Jägermeister MANIFEST, ITM 1311081, ITM 1291858 Jägermeister 56, ITM 1287791 Jägermeister SELECTED 56 BOTANICALS, ITM 1287599, ITM 1580896 Jägermeister, ITM 1536817 MINI MEISTERS, ITM 1530038 Jägermeister COLD BREW, ITM 1445726</t>
   </si>
   <si>
     <t>E.REMY MARTIN &amp; Co</t>
   </si>
   <si>
     <t>konjaks u.c.</t>
   </si>
   <si>
     <t>ITM 1283273/WO DENTELLE DE CALAIS-CAUDRY</t>
   </si>
   <si>
     <t>ASSOCIATION I.G. DENTELLE DE CALAIS-CAUDRY</t>
   </si>
   <si>
     <t>tekstilizstrādājumi un tekstilizstrādājumu aizstājēji</t>
   </si>
@@ -7780,50 +7541,56 @@
   <si>
     <t>mobilie tālruņi  u.c.</t>
   </si>
   <si>
     <t>ITM 1530116 BUCKY, EUTM 011578564 BUCKFAST, EUTM  011338861 BUCKFAST, EUTM 2957306 BUCKFAST, EUTM 2957157, EUTM 000258798 BUCKFAST, EUTM017123357 BUCKY</t>
   </si>
   <si>
     <t>QUILATE SERVICES SA</t>
   </si>
   <si>
     <t>EUTM 01230+A2522:C25238516 II LES DEUX,EUTM 011443983 LES DEUX
 EUTM 017097726 II</t>
   </si>
   <si>
     <t>ITM 1481319 ZIMMERMANN</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 001398957/EM DUPLO, ITM 1791360/WO	
 </t>
   </si>
   <si>
     <t>EUTM 011603651/EM TIC TAC, EUTM 009298183/EM TIC TAC, ITM 1210944/WO tic tac, ITM 1652292/WO tic tac</t>
   </si>
   <si>
     <t>cukura konfektes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ITM 1357870/WO, ITM 1360296/WO, ITM 1422800/WO Kinder bueno
+ITM 1536704/WO Kinder Country, ITM 1241737/WO, ITM 1375307/WO Kinder, ITM 1535149/WO Kinder Maxi, ITM 1482068/WO,ITM 1634141/WO
+ITM 1374098/WO Kinder SURPRISE,EUTM 019122959/EM KINDER BUENO DARK, EUTM 019122974/EM KINDER BUENO	
+</t>
   </si>
   <si>
     <t>EUTM 009316878/EM NUTELLA, ITM 1191051/WO nutella, ITM 1073241/WO nutella, ITM 1633173/WO nutella, ITM 1407264/WO nutella
 ITM 1357583/WO nutella, ITM 1758169/WO nutella, ITM 1761839/WO
 ITM 1814119/WO nutella, ITM 1702822/WO spread a nutella smile
 ITM 1748245/WO nutella peanut</t>
   </si>
   <si>
     <t>uzklājama šokolāde ar lazdu riekstiem</t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM  013517611  KK, EUTM  001141126 KIKO, EUTM  014575443  KIKO MILANO</t>
   </si>
   <si>
     <t>EUTM 000182790/EM QUALCOMM,EUTM 005903661/EM SNAPDRAGON
 ITM 1130107/WO, EUTM 012757787/EM QualcommQuick Charge, EUTM 012757878/EM, EUTM 015169964/EM QUALCOMM QUICK CHARGE	
 EUTM 017572281/EM Qualcomm snapdragon, EUTM 017660549/EM QUALCOMM, EUTM 017660572/EM Qualcomm,EUTM 017960124/EM QC2
 EUTM 017960125/EM QC3, EUTM 017960127/EM QC4, EUTM 018257461/ EM SNAPDRAGON RIDE,EUTM 018263282/EM SNAPDRAGON SOUND
 EUTM 018088892/EM SNAPDRAGON ELITE GAMING,EUTM 018025862/ EM Qualcomm snapdragon ELITE GAMING,EUTM 018158129/EM Qualcomm snapdragon elite gaming,EUTM 019069830/EM QUALCOMM DRAGONWING
 EUTM 019069829/EM DRAGONWING, EUTM 019059775/EM SNAPDRAGON</t>
   </si>
   <si>
     <t>QUALCOMM EUROPE INC</t>
   </si>
   <si>
@@ -8279,50 +8046,54 @@
   <si>
     <t>EUTM 000165845/EM kipling, EUTM 001459155/EM KIPLING, EUTM 001016542/EM kipling,EUTM 001459288/EM KIPLING,	EUTM 001016492/EM KIPLING, EUTM 004903928/EM KIPLING, EUTM 018679398/EM NAPAPIJRI BE OUT THERE,	EUTM 005052816/EM NAPAPIJRI geographic, EUTM 000291021/EM NAPAPIJRI, EUTM 009840901/EM NAPAPIJRI, EUTM 015326325/EM NAPAPIJRI</t>
   </si>
   <si>
     <t>VF International SAGL</t>
   </si>
   <si>
     <t>EUTM 006103899 PARMIGIANO-REGGIANO, EUTM 008737447 CONSORZIO DEL FORMAGGIO PARMIGIANO REGGIANO, EUTM 008737405 PARMIGIANO REGGIANO, EUTM 017721051 PARMIGIANO REGGIANO, EUTM 017948650, EUTM 008737389 PARMIGIANO REGGIANO, EUTM 001126481 PARMIGIANO REGGIANO, EUTM 017942425 PARMIGIANO REGGIANO, GIP PDO-IT-0016 Parmigiano Reggiano, EUTM 012053369/EM PARMIGIANO REGGIANO CONSORZIO TUTELA</t>
   </si>
   <si>
     <t>FAVERO ELECTRONICS SRL</t>
   </si>
   <si>
     <t>velosipēdu datori, velosipēdu pedāļi</t>
   </si>
   <si>
     <t>EUTM 013055033/EM 1664 - sixteensixtyfour, EUTM 018685684/EM Kronenbourg 1664 BLANC, EUTM 018683108/EM 1664 BLANC, EUTM 019016525/EM 1664 , EUTM 018967049/EM 1664,ITM 1788958/WO 1664 Kronenbourg BLANC, EUTM 018967154/EM 1664, ITM 1749320/WO Kronenbourg 1664</t>
   </si>
   <si>
     <t>BRASSERIES KRONENBOURG</t>
   </si>
   <si>
     <t>alus</t>
   </si>
   <si>
+    <t xml:space="preserve">EUTM 0989696 GC, EUTM	000567511MARCIANO
+</t>
+  </si>
+  <si>
     <t>Guess?, Inc.</t>
   </si>
   <si>
     <t>EUTM 007180748 RAINBOW BRITE, EUTM 005376561 hoops&amp; yoyo
 EUTM 006609887 HALLMARK, EUTM 000193326 HALLMARK</t>
   </si>
   <si>
     <t xml:space="preserve">
 EUTM 008878779 AIR WICK,  EUTM 004526703 AIR WICK, EUTM 007442775 FRESHMATIC,TM 003624533  FRESHMATIC, EUTM 001150531 AIR WICK 
 </t>
   </si>
   <si>
     <t>EUTM 015538572/EM NATURALLY ACTIVE RETREATS,EUTM 018701620/EM LIZ EARLE SMOOTH &amp; GLOW, EUTM 018836316/EM LIZ EARLE ORANGE FLOWER,EUTM	008765273/EMLIZ EARLE EYEBRIGHT
 EUTM	015538606/EM THE HOUSE OF LIZ EARLE	EUTM 005967294/ EM LIZ EARLE, EUTM 005967831/EM LIZ EARLE CLEANSE &amp; POLISH HOT CLOTH CLEANSER, EUTM008366718/EMLIZ EARLE SUPERSKIN
 EUTM	008367211/EM LIZ EARLE CLEANSE &amp; POLISH, EUTM 005967864/EM</t>
   </si>
   <si>
     <t>LIZ EARLE BEAUTY CO LTD</t>
   </si>
   <si>
     <t>kosmētika, skaistumkopšanas balzami krēmi,  smaržas sejas mitrinātāji skaistumkopšanas serumi u.c.</t>
   </si>
   <si>
     <t>matu veidošanas ierīces</t>
   </si>
@@ -8670,50 +8441,54 @@
     <t>EUTM 018055571/EM POP MART,EUTM 018240153/EM POP MART, NCPR 国作登字-2024-F-00271423	THE MONSTERS - HAVE A SEAT	
 NCPR VA0002424793 HAVE A SEAT BAG,NCPR VA0002448371 LABUBU - BIG INTO ENERGY, NCPR VA0002448155 The Monsters - Angel in Clouds
 NCPR VA0002452115 The Monsters - Lazy Yoga - Little bird,ITM 1822633/WO THEMONSTERS</t>
   </si>
   <si>
     <t>EUTM 018055571/EM POP MART, EUTM 018240153/EM POP MART, ITM1822633/WO THEMONSTERS</t>
   </si>
   <si>
     <t>EUTM 009060765 TOMTOM, EUTM 007072689 TOMTOM, ITM 969888 TOMTOM, ITM 969889 nawm, ITM 969890</t>
   </si>
   <si>
     <t>Tom Tom International B.V.</t>
   </si>
   <si>
     <t>navigācijas sistēmas, sporta pulksteņi u.c.</t>
   </si>
   <si>
     <t>MARGIELA</t>
   </si>
   <si>
     <t>ITM 1700479 BRITA, ITM 1071048 BRITA, EUTM 018314784 BRITA
 ICD DM/089 611, EUTM 015403892 MAXTRA+, EUTM 01867516 4MAXTRA Pro, ITM 840889 Maxtra</t>
   </si>
   <si>
     <t>BRITA SE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+dzērienu ražošanas mašīnas un saistītās iekārtas; elektriskās mašīnas un aparāti gāzētu dzērienu ražošanai, elektromehāniskās ierīces karsta, vārīta un atdzesēta ūdens un/vai dzērienu pagatavošanai un izsniegšanai un saistītās iekārtas, tostarp dozēšanas automāti, dzērienu tirdzniecības automāti, dozēšanas automāti, tirdzniecības un preču tirdzniecības automāti, trauku mazgājamās mašīnas un to piederumi, kārtridži u.c.</t>
   </si>
   <si>
     <t>EUTM 000456822Nomination,  ITM1069273 Nomination, ITM0769289 Nomination</t>
   </si>
   <si>
     <t>NOMINATION di Antonio e Paolo Gensi</t>
   </si>
   <si>
     <t>smaržas, saliekamo dārgakmeņu līnija u.c.</t>
   </si>
   <si>
     <t>REUD 009160112-0003/EM, EUTM 010414035/EM, EUTM 012645313/EM EUTM 016290629/EM  S, EUTM 017582321/EM S, EUTM 017940153/EM S
 EUTM 018026015/EM S, EUTM 018545076/EM, EUTM 018642077/EM ARCH FIT, EUTM 018642092/EM S, EUTM 018983500/EM, EUTM 005546981/EM S, EUTM 018983483/EM, EUTM 004307691/EM SKECHERS
 EUTM 018941075/EM, ITM 1636081/WO SKECHERS SLIP-INS, ITM 1724820/WO S, ITM 1773973/WO S, REUD 001037329-0001/EM, REUD 015046534-0001/EM, REUD 015026477-0002/EM,REUD 015010809-0008/EM
 REUD 001043475-0001/EM, REUD 015036928-0001/EM, EUTM 003867579/ EM S, EUTM 009147042/EM  S, REUD 015031911-0001/EM, REUD 009141880-0001/EM, REUD 009160112-0001/EM</t>
   </si>
   <si>
     <t>SKECHERS USA BENELUX B.V.</t>
   </si>
   <si>
     <t>EUTM 017915432/EM KAZAR STUDIO, EUTM 018588687/EM kazar
 EUTM 018588685/EM</t>
   </si>
   <si>
     <t>KAZAR GROUP SPÓŁKA AKCYJNA</t>
@@ -9102,53 +8877,50 @@
   <si>
     <t>NORTON CREAMS LIMITED</t>
   </si>
   <si>
     <t>hidratācijas krēmi</t>
   </si>
   <si>
     <t>REUD 001975186-0001/EM, REUD 001975186-0002/EM, REUD 001975186-0003/EM</t>
   </si>
   <si>
     <t>EUTM 014747026/EM CAMPARI DAVIDE CAMPARI MILANO, EUTM 009799231/EM APEROL, EUTM 009468273/EM APEROL SPRITZ	
 EUTM 008416679/EM APEROL SPRITZ, EUTM 010163574/EM APEROL	
 EUTM 008572844/EM, EUTM 008573081/EM, EUTM 012143863/EM	
 EUTM 000386961/EM CAMPARI, EUTM 000387100/EM CAMPARI</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI - MILANO N.V.</t>
   </si>
   <si>
     <t>ICD D075640-0001</t>
   </si>
   <si>
     <t>Bystronic Laser AG</t>
   </si>
   <si>
-    <t>sprauslu uzgaļi lāzergriešanas sistēmām", HK un NK tipa oriģinālās sprauslas</t>
-[...1 lines deleted...]
-  <si>
     <t>REUD 008025340-0006/EM, REUD 007076716-0006/EM, REUD 004687838-0001/EM, REUD 004593705-0017/EM, EUTM 017944143/EM J
 EUTM 009097494/EM HARMAN, EUTM 001830967/EM JBL, REUD 002730580-0003/EM, EUTM 003860665/EM JBL,REUD 005827359-0009/EM
 EUTM 005133251/EM HARMAN</t>
   </si>
   <si>
     <t>audioelektronika, austiņas, skaļruņi, bezvadu apskaņošanas sistēmas u.c.</t>
   </si>
   <si>
     <t>EUTM 018853803/EM BELLINE</t>
   </si>
   <si>
     <t>CARTAMUNDI FRANCE SARL</t>
   </si>
   <si>
     <t>spēļu kārtis, taro kārtis</t>
   </si>
   <si>
     <t>EUTM 000592964	, ITM 1501881Visco, ITM 1437840 chargeBIG
 EUTM 018434689 bikeEYE, EUTM 017888118, ITM 1308370 MAHLE	
 EUTM 002267581 CLEVITE, ITM 1088531 pc, ITM 1081123, ITM 1330576 CareMetix, EUTM 017888114 IZUMI, EUTM 013607932 MAHLE, EUTM 003813839 BEHR, EUTM 003809621 Visco, EUTM 003809555 BEHR	
 EUTM 003227998 Micro-Star</t>
   </si>
   <si>
     <t>ITM 1613220 BEST AMINO</t>
   </si>
@@ -9330,50 +9102,54 @@
   </si>
   <si>
     <t>EUTM 015091242/EM BRUNO BARBIERI</t>
   </si>
   <si>
     <t>BARBIERI BRUNO - CHEF</t>
   </si>
   <si>
     <t>alumīnija virtuves piederumi, virtuves ierīces, nepiedegoši pārklājumi krāsu veidā</t>
   </si>
   <si>
     <t xml:space="preserve">REUD 007988662-0003, REUD 006565917-0001, REUD006565917- 0003, EUTM  003219037 Le Pliage, EUTM  000731919 Longchamp, EUTM  000484170 Longchamp, ITM  1007348, REUD 000033626-0002, EUTM  016472417, REUD  000033626-0017, EUTM  14461958 Longchamp, EUTM  13928528  </t>
   </si>
   <si>
     <t>EUTM 009064684/EM XHEKPON</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 009775561 UNCLE BEN'S PERFECT EVERY TIME, EUTM 009722737 UNCLE BEN'S PERFECT EVERY TIME, EUTM 012653887  HAVE A RICE DAY, EUTM 011082021 UNCLE BEN'S SIGNATURE, EUTM 010849032
 EUTM 000001496 UNCLE BEN'S, EUTM 000001298 UNCLE BEN'S, EUTM 006756142, EUTM 001943604  UNLCE BEN'S, EUTM 009615519 BEGIN WITH BEN, EUTM 009775677 UNLCE BEN'S PERFECT EVERY TIME 
 EUTM 010072619, EUTM 002616175 10000004 UNCLE BEN'S PERFECT ANY TIME, REUD 1263248-0003,  REUD 1263248-0002,  REUD 1263248-0001,  REUD 1284285-0001, REUD 1284285-0002, REUD 1284285-0003,  REUD 1284285-0004, REUD 1284285-0005, REUD 2030015-0007, REUD 2030015-0008,  REUD 2030015-0005, REUD 2030015-0006,  REUD 2030015-0003, REUD 2030015-0004, REUD 2030015-0001,  REUD 2030015-0002,  REUD 2035766-0003,  REUD 2035766-0004,  REUD 2035766-0002,  REUD 2035766-0001,  REUD 2035766-0007,  REUD 2035766-0005,  REUD 1264329-0001 10000024 UNCLE BENS,  REUD 2035766-0006, EUTM 001253491  Trade mark without text, EUTM 002129179 10000005 UNCLE BEN'S </t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1307481 i5, EUTM 018898983 BMW Park	, ITM 1721016 iX9, ITM 1721017 iX8, ITM 1721015 iX7, ITM 1721014 iX6, ITM 1722227 iX5	
 EUTM 000653881 MINI COOPER ITM 1339740 MINI, REUD 002707240-0001, ITM 945064, EUTM 016244378, ITM 1238653 MINI, ITM 1241163, EUTM 003149325, ITM 1374845, ITM 1362589, ITM 1356117, ITM 1349847, ITM 1349846, EUTM 00497453 MINI, EUTM 000091835 BMW, EUTM 000143909 MINI, EUTM 003145034 MINI, EUTM 000302406 MINI, EUTM 004319844 M, REUD 000775747-0001, REUD 000304274-0006, EUTM 000091884  BMW, EUTM 003145067 91087800 MINI, EUTM 000653881 MINI COOPER, ITM 1354464, EUTM 014015143  BMW, ITM 1325739 93073642 iPerformance, REUD 002144352-0001, REUD 002205575-0012, REUD 002323766-0001, REUD 002205575-0005,REUD 002156554-0010,REUD 001908807-0002,REUD 001846346-0004, REUD 001772922-0009, REUD 001744640-0004,REUD 001693599-0001, REUD 001655861-0003, REUD 001636978-0014, REUD 001636978-0011,REUD 000936281-0002,REUD 001754979-0001, ITM 972752  JOHN COOPER WORKS, ITM 1083779, ITM 1000463 93055468 M, REUD 002460402-0009,REUD 001714668-0002, REUD 002015602-0003, ITM 1364755, ITM 1352556, ITM 1375115
  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 003410115/fig/, EUTM 002731958/OPINEL, EUTM 002726701/fig/, EUTM 004983953/OPINEL, EUTM 011931227/LE PETIT CHEF, ITM 1016953/INTEMPORA, REUD 001943127, REUD  001944372, REUD  001585860, REUD  001728486,REUD  001628736, REUD  000119722,REUD  000585443, REUD  000546817-0001,REUD 000546817-0003,REUD  000298773-0001, REUD  002402115-0001,REUD  002402115-0001, REUD  002281493-0001,REUD  002296491-0001, REUD 002281519-0001 
+</t>
   </si>
   <si>
     <t xml:space="preserve">REUD 001832494-0001/EM, REUD 001832494-0001/EM, REUD 001832494- 0002/EM, REUD 001832494-0002/EM	</t>
   </si>
   <si>
     <t>nemetāliski drenāžas kanāli</t>
   </si>
   <si>
     <t xml:space="preserve">REUD 005200524-0001/EM	</t>
   </si>
   <si>
     <t>skalošanas ierīce</t>
   </si>
   <si>
     <t>ITM 1534328 KAWS, ITM 1532879 XX</t>
   </si>
   <si>
     <t>KAWS INC</t>
   </si>
   <si>
     <t>EUTM 017898140/EM RUNBOTT, EUTM 018953725/EM, REUD 015057634-0001/EM, REUD 015038491-0002/EM,REUD 015038491-0001/EM
 ICD D247216-0001/WO</t>
   </si>
   <si>
     <t>KINETICO SPAIN, S.L.U</t>
@@ -9782,52 +9558,64 @@
     <t xml:space="preserve">REDU001564238 - 0001,REDU 001116065 - 0001, EUTM 009179987, EUTM 009706516TWIX PAUSE LIKE YOU MEAN IT, EUTM 010728327LEFT TWIX. RIGHT TWIX. PICK A SIDE, EUTM 010900074LINKES TWIX. RECHTES TWIX. PROBIER SIE BEIDE UND ENTSCHEIDE DICH!, EUTM 011067535TWIX GOûTEZ LES DEUX. FAITES VOTRE CHOIX, EUTM 011839636LINKER TWIX RECHTER TWIX, EUTM 011839586LINKER TWIX, RECHTER TWIX, WELKE KIES JIJ?, EUTM 012249504TWIX ENJOY THEM BOTH, EUTM 012252524ENJOY THEM BOTH, REDU 001072359 - 0001, REDU 001130165 - 0001, REDU 001116065 - 0002, REDU 001564238 - 0002, EUTM 000128371TWIX, EUTM 006311518TWIX FINO, EUTM 006954333, EUTM 008275224, EUTM 000001347TWIX, EUTM 008411845TWIX, EUTM 001258086TWIX TOP, EUTM 001513365TWIX STIX, EUTM 009070889, EUTM 009181835 
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 007543151 SHEBA,  EUTM 009781279, EUTM 010465433, EUTM 010465491, EUTM 010825289 SHEBA FOLLOW YOUR PASSION, EUTM 010864701 SHEBA FINESSE, REDU 000181219 - 0001, REDU 000181219 - 0002, REDU 000181219 - 0004, REDU 000181219 - 0007,  REDU 000179379 - 0069, REDU 000179379 - 0092, EUTM 016130692 Sheba, REDU 003806066-0001, REDU 002932384-0001, EUTM 010864701 SHEBA FINESSE, REDU 002932384-0012 
 REDU 000179379-0092, REDU 002932384-0002, REDU 002932384-0011, EUTM 016130676  Sheba, EUTM 015377534 SHEBA PERFECT PORTIONS, EUTM 017661539 SHEBA CRAFT COLLECTION, EUTM 017961731 SHEBA CREAMY SNACKS, REDU 000181219-0001 
 </t>
   </si>
   <si>
     <t xml:space="preserve">REDU 001790973-0001, EUTM 008 846 834, EUTM 006292668, EUTM 006292668 BABYZEN, EUTM 009857061 YOYO 
 </t>
   </si>
   <si>
     <t xml:space="preserve">REDU 003712959-0016, REDU 003712959-0025, REDU 003712959-0026, REDU 003712959-0027, REDU 003712959-0028, REDU 003712959-0029, REDU 003712959-0009, REDU 001291066-0001, REDU 002012336-0003, EUTM 001541739, EUTM 001834373, REDU 003712959-0024, EUTM 010530558 M&amp;M'S IT DOESN'T GET BETTER THAN THE ORIGINAL, EUTM 010530483  M&amp;M'S NOTHING FANCY, JUST THE FACTS, EUTM 010530509  M&amp;M'S THE BIGGEST THING TO HAPPEN TO MILK, CHOCOLATE, EUTM 010722411 10000027 MS. BROWN, EUTM 010749191, EUTM 002744639 RED, EUTM 002743706 YELLOW, EUTM 012437885 MY M&amp;M'S, EUTM 003849148, EUTM 003853298, EUTM 003849023, EUTM 003853281, EUTM 003849122, EUTM 003849056, EUTM 011455731 M&amp;M'S, EUTM 001837384, EUTM 001838689, EUTM 009858151 NEVER LET 'EM SEE YOU MELT, EUTM 010065027 M&amp;M'S INTENSE, EUTM 002443232 M&amp;M'S, EUTM 000001446 M&amp;M'S, EUTM 005422142, EUTM 005422332 
 EUTM 005555164, EUTM 005555156, EUTM 001838713, EUTM 000656223 10000039 M&amp;M'S, EUTM 008749673 M&amp;M'S, EUTM 008504649, EUTM 008504615, REDU 003712959-0004, REDU 003712959-0005, REDU 003712959- 0007, REDU 003712959-0011, REDU 003712959-0012, REDU 003712959-0013, REDU 003712959-0015, REDU 003712959-0017 
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM012348876, EUTM 008915415,  EUTM 009165821, EUTM 009165747, EUTM 009583998 GALAXY MELT INTO, EUTM 010172344 GALAXY FLUTES, EUTM 002692622 GALAXY, EUTM 003527975, REDU 001160519 - 0001, REDU 001160519 - 0002,  EUTM 003527942, EUTM 012348504, EUTM 012348652, EUTM 012380994, EUTM 012348694, EUTM 012348827, REDU 000170741 - 0005, REDU 000748421 - 0004, REDU 000748421 - 0005, REDU 0007 48421 - 0006, REDU 000748421 - 0007, REDU 000748421 - 0008, REDU 0007484 21 - 0009, REDU 000748421 - 0010, REDU 000170741 - 0001, REDU 000170741 - 0002, REDU 000545173 - 0001, REDU 000545173 - 0002, REDU 000545173 - 0003, REDU 000545173 - 0004, REDU 000545173 - 0005, REDU 000545173 - 0006, REDU 001296974 - 0001, REDU 001256028 - 0001, REDU 0001291066 - 0002, REDU 0001 291066 - 0003, REDU 002012757 - 0002, REDU 002227215 - 0001, REDU 00222 7215 - 0002, REDU 000170741 - 0004, REDU 000170741 - 0006, REDU 000170741 - 0007, REDU 000170741 - 0008, REDU 000748421 - 0001, REDU 000748421 - 0002, REDU 000748421 - 0003, REDU 000748421 - 0012, REDU 000748421 - 0013, REDU 000748421 - 0011, REDU 000748421 - 0014, EUTM000001701 DOVE, EUTM 001010669 DOVE PROMISES, EUTM 008797565GALAXY BUBBLES, EUTM 008915365 Galaxy Minstrels, EUTM 008915415 Galaxy Ripple, REDU 000170 741-0001,  EUTM 001010669 DOVE PROMISES
 </t>
   </si>
   <si>
     <t>EUTM 016950537 DRY AGER BUILT FOR BEEF EST. 2014, REDU 004412138-0013, REDU 004412138-0012, REDU 004412138-0009, REDU 001462204-0001, REDU 004412138-0004, REDU 4412138-0001, REDU 004412138-0007</t>
   </si>
   <si>
+    <t xml:space="preserve">REDU 002386763-0001, REDU 002587402-0004, REDU 002197442-0001 
+REDU 002386763-0002,EUTM 011946167 93041540 GoPro, EUTM 012621901GOPRO, DR002736124-0002, REDU002736124-0001 
+REDU002773762-0001, REDU002587402-0003, REDU002756171-0001 
+REDU002762583-0002, EUTM006750376HERO,REDU002633750-0001 
+EUTM006750368GOPRO 
+</t>
+  </si>
+  <si>
     <t xml:space="preserve">EUTM 000372458, REDU 002028399-0015, REDU 002028399-0014 93026226, REDU 002028399-0013 93026224, REDU 002028399-0012 93026222, REDU 002028399-0011 93026220, REDU 002028399-0010 93026218, REDU 002028399-0009 93026216, REDU 002028399-0008 93026214, REDU 002028399-0007, REDU 002028399-0006, REDU 002028399-0005, REDU 002028399-0004, REDU 002028399-0003,         REDU 002028399-0002, REDU 002028399-0001, REDU 000899083-0001, EUTM 010427979, EUTM 010427987, EUTM 000472506  
  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ITM 1143133QiviCon, EUTM 000215319 ·T··· , EUTM 000214528T-Online, EUTM 000214478-T---Online-, EUTM 006424055 T Home, EUTM 006660121 T-Home, EUTM 001961788 T Systems, EUTM 001935659 T-Systems, EUTM 004588208T, EUTM 002122141t, EUTM 004501342 T-Com, EUTM 000212613, EUTM 004589826 T, EUTM 003127611t, EUTM 001856079 t, EUTM 001855329 T-Com, EUTM 003125432t, EUTM 000485441T-Mobile, EUTM 000485391·T· · · Mobile·, REDU 1195101-0001, REDU 001195101-0002 WLAN POWER WPS RESET 5 SEK. LAN, REDU 000906847-0001, REDU 000906847-0003, REDU 001195101-0003WLAN POWER WPS RESET 5 SEK. LAN, REDU 001195101-0004 93039356, REDU 002004531-0001, REDU 000906847-0002 93039342,REDU 001195101-0005, EUTM 006367916T Home, EUTM 005046453T-Home, EUTM 002142784  ·T· · · Com·  
+</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 3251956/Gavi, EUTM 3877611/Gavilast,  EUTM4784906 /Gav, EUTM 4571626/Gav, EUTM 3947728/Cool, EUTM 3251972/ Gavis, REDU 000203310/Project Cooler Tablet, REDU 000552021-0001/Project Dada - Bi-Layer Tablet, REDU 000552021-0002/Project Dada -Bi-Layer tablet, REDU 000236971-0001/Project Saloon: Pill Container/Dispenser (Gaviscon/Lemsip, REDU 000236971-0002/Project Saloon: Pill Container/Dispenser (Gaviscon/Lemsip, REDU 000236971-0003/Project Saloon: Pill Container/Dispenser (Gaviscon/Lemsip 
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM15138894PUMA.EVO, REDU 2773234-0001, REDU 2773200-0001, REDU 588702-0007, REDU 588702-0004, REDU 588702-0003, REDU 588702-0001, ICD DM/084357 93049324, ICD DM/084216, REDU 2579631-0001, EUTM 012697066, REDU 210323-0015, REDU 210323-0012, REDU 3109883-0003, REDU 3109883-0002, REDU 3109883-0001, REDU 1286116-0006, REDU 1286116-0005, REDU 1286116-0004,REDU 1286116-0003, REDU 1286116-0002, REDU 1286116-0001 93049296, EUTM 012579711, EUTM 012579702, EUTM 012579728 93049290 PUMA, EUTM 12579694PUMA, EUTM 8461469, EUTM 3513694, EUTM 013199666 
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 008785651 LE MALE TERRIBLE (semi-figurative), EUTM 9038704 NINA (Verbale), EUTM 9291485 VICTORY, EUTM 9299942 VICTORY PACO RABANNE, EUTM 9468901 INVICTUS PACO RABANNE, EUTM 9505751 PACO RABANNE (Verbale), EUTM 9625682	 INVICTUS, EUTM 10409051 MADEMOISELLE RICCI (Verbale), EUTM 10643393 MADEMOISELLE RICCI, EUTM 10696839 LE BEAU MALE, EUTM10757128 Le Male, EUTM  JPG, EUTM 10665271 Jean Paul Gaultier, EUTM 2765246 JPG, EUTM 3944592 Jean Paul Gaultier, EUTM 8243826 Gaultier, EUTM 11172442 NINA L'EAU, REDU 192356 FLACON LOVE IN PARIS NINA RICCI, REDU 000324553 FLACON NINA NINA RICCI [NR5], REDU 820600-0001 BOTTLE (1 MILLION), REDU 870126 BOTTLE Colour 1 MILLION, REDU 1643909 ENVASE PR7F LADY MILLION (FINAL), REDU 2081521 ENVASE PR9 INVICTUS (FINAL), REDU 2443671-0001ENVASE L'EXTASE, REDU 3307461 ENVASE PURE XS, REDU 3833920-0001 ENVASE OLYMPÉA 2018, EUTM 018144767 PHANTOM PACO RABANNE, EUTM 018310792 LADY MILLION FABULOUS, EUTM 018310790 AIR METAL, EUTM 018324639 OLYMPÉA BLOSSOM, EUTM 018348265 MAJOR ME PACO RABANNE, EUTM 011327848 LA BELLE DE GAULTIER, EUTM 14055727 NINA APPLE (OUTER PACK), REDU 820600-0002 BOTTLE (1 MILLION), REDU 2443671- 0002 ENVASE L'EXTASE, REDU 2443671-0003 ENVASE L'EXTASE, EUTM 018063220 Jean Paul Gaultier "La Belle", EUTM 1938596 PREMIER JOUR (Verbale), EUTM 2412385 ULTRAVIOLET MAN paco rabanne (3D) (Figurative), EUTM 4378451 BLACK XS, EUTM 4365078 L'AIR DU TEMPS NINA RICCI, EUTM 5043021 FLACON NR5 (couleur framboise) (Tridimensionnelle), EUTM 5312459 NINA NINA RICCI (stylisée), EUTM 5338868 NINA NINA RICCI (face principale étui NR5) (Couleurs), EUTM 5400486 BLACK XS, EUTM  5420501 NR (logo) (Semi-figurative), EUTM 5682141 1 MILLION
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 018160240 BRYGGA, EUTM5973698 NovaLite, EUTM 3387719 ComforTex, ITM 1009454 MAVIG, ITM1009455MAVIG,  REDU  3048198-0004, REDU 3048198 -0003, REDU 3048198-0002, REDU 3048198-0001, REDU 2677617-0003, REDU 2677617-0002, REDU 2677617-0001, REDU 2633503-0002, REDU 2633503-0001, REDU 3074939-0004, REDU 3074939-0003, REDU 3074939-0002 , REDU 3074939-0001, REDU 3013457-0006, REDU 3013457-0005, REDU 3013457-0004, REDU 3013457-0003, REDU 3013457-0002, REDU 3013457-0001, REDU 2484469-0002, REDU 2484469-0001, REDU 2201202-0005, REDU 2201202-0004, REDU 2201202‐0003, REDU 2201202‐0002, REDU 2201202-0001, REDU 1004550-0002, REDU 1004550-0001 
  </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 11569696ASPIRO,EUTM 015460264TEELO, EUTM009084311 VICTO, EUTM009084377OCTO, EUTM 010778322OWALO, EUTM 009084427SECTO  REDU 001805797-0001, REDU 001805797-0002, REDU 001805797-0003, REDU 002098798-0001, REDU 002098798-0002, REDU 002614636-0001 
  </t>
   </si>
   <si>
     <t xml:space="preserve"> 
 EUTM 016442824/EM HUBLOT, ITM	1590882/WO H HUBLOT
 REDU 000952841-0003/EM, REDU 000952841-0001/EM, ICD D075168- 0004/WO, ICD D082508-0001/WO, ICD D082508-0002/WO, ICD D082508-0005/WO,ICD D082508-0004/WO, ICD D082508-0003/WO, ITM 1089825 KEY OF TIME , ITM 1258485 H HUBLOT BOUTIQUE EXCLUSIVE, ITM 1006223 H, ITM 1018417 KING POWER, ITM 1047327H, ITM 108982 6oceanographic, ITM 1128346 Magic Gold, EUTM 008273906 BLACK MAGIC, ITM 12690012 FIRMAMENT, ITM 1273313 H HUBLOT CLASSIC FUSION, ITM 1018417 King Power , EUTM 16660185, EUTM 016442824 HUBLOT</t>
@@ -10074,181 +9862,163 @@
 REDU 001681701-0001 Leg joints for furniture, REDU 002666271-000 1Infant carrier, REDU 001810664-0001 Infant carrier, REDU 001856485-0001 Seat cushions
 REDU 001876947-0001 Infant carrier, REDU 002050559-0001 Bouncers, REDU 000336136-0001 Buckle [haberdashery], REDU 000366976-0001 Carrying devices for babies, REDU 005643681-000 1Beds for children, EUTM 001216175 Trade mark without text, REDU 004363893-0001 Childs seat, REDU 002651463-0001 Bouncers, REDU 002651588-0001 Toy, REDU 002672121-0001 Cutlery for infants, REDU 003512128-000 1Bouncer (part of), REDU 000015789-000 1Bib, REDU 000031513-0001 Carrying devices for babies, REDU 000336144-0001 Bib	
 REDU 000556766-0001 Bouncer, REDU 001647025-0001 Glasses, REDU 001113658- 000 1Children's chairs, REDU 004718856-0001 Infant carriers (part of), REDU 006487609-0001 Baby carrier, REDU 002852814-0001 Travel cots, REDU 000692553-0001 Carrying devices for babies, REDU 000692561-0001 Carrying devices for babies, REDU 000779517-0001 Toy, REDU 000259205-0001 Potty chair, REDU 000332705-0001 Garment, REDU 006882932-0002 Baby carrier, REDU 002651463-0002 Bouncers, REDU 003512128-0002 Bouncers (part of -), REDU 005643681-0002 Beds for children, REDU 005643681-0003 Beds for children, REDU 005643681-0004 Beds for children, REDU 001513920-0002 Carrying devices for babies (part of -), REDU 004718856- 0002 Infant carrier, REDU 006882932-0003 Baby carrier, REDU 001513920-0003 Carrying devices for babies (part of -), REDU 001127658-0003 Infant carriers, REDU 001647025-0002 Glasses, REDU 006882932-0004 Baby carrier	</t>
   </si>
   <si>
     <t>REDU 002920256-0018, REDU 002920256-0015, REDU 002920256-0012 Mito sospeso, REDU 002920256-0006, REDU 002920256-0004, REDU 002920256-0002
 EUTM 003160017occhio</t>
   </si>
   <si>
     <t xml:space="preserve">REDU	001058150-0001	11279499	Bijoux	2008-12-17	2028-12-17		N	Skatīt / Rediģēt
 REDU	001058150-0002	11279500	Bijoux	2008-12-17	2028-12-17		N	Skatīt / Rediģēt
 EUTM 1624715 Etoile de Paris, REDU 001058150-0004 Bijoux, REDU 001058150-0005 Bijoux, REDU 001058150- 0006 Bijoux, REDU 015010459-0006 Modele de coffret à bijoux,REDU 015010459- 0007 Modele de coffret à bijoux,REDU 001058150-0003 Bijoux, REDU 015010459- 0003 Modele de coffret à bijoux,REDU 015010459-0001 Modele de coffret à bijoux, REDU 015010459-0002 Modele de coffret à bijoux, EUTM 017928839 FLEURS ETERNELLES, ITM 1489762 Jack de Boucheron, EUTM 006477831 BOUCHERON, EUTM 006522866 B, EUTM 006870034 QUATRE, EUTM 006876718 BOUCHERON PARIS, EUTM 009628141 MyQuatre, EUTM 009746678 Ava Pivoine, EUTM 011281615 Epure, EUTM 010937308 First jeweller of Place Vendôme, EUTM 010937266 Premier joaillier de la Place Vendôme, EUTM 011574589 Serpent Bohème, EUTM 011968881 BOUCHERON, EUTM0 11968864 BOUCHERON, EUTM 011968849 BOUCHERON, EUTM 012002309 BOUCHERON PARIS PREMIER JOAILLIER DE LA PLACE VENDOME, EUTM 012002283 BOUCHERON PARIS FIRST JEWELER OF THE PLACE VENDOME, EUTM 013700745 BOUCHERON, EUTM 013864046 REFLET, EUTM 013965942 QUATRE, EUTM 016059991 HOTEL IMPERIAL, EUTM 015556848 NATURE TRIOMPHANTE, EUTM 016630121 HIVER IMPERIAL, EUTM 016750101 LIERRE DE PARIS	</t>
   </si>
   <si>
     <t>EUTM  003996444  ZIPPO, REDU  000034244-0001, EUTM  000137117  
 EUTM  000133819  ZIPPO</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  000786715/EM, REDU  002232132-0010/EM, REDU  002232132-0007/EM  
 REDU  002232132-0002/EM, REDU  002232132-0009/EM, REDU  002232132-0003/EM, REDU  002232132-0006/EM, REDU  002232132-0001/EM, REDU  002232132-0011/EM, REDU  002232132-0005/EM, REDU  002232132-0004/EM  
 REDU  002232132-0008/EM, EUTM  001545094/EM PLAYSTATION  
 EUTM  001421981/EM  PS2, EUTM  001545144/EM  PS2, EUTM  003193463 /EM  PSP, EUTM  008936544/EM PLAYSTATION MOVE, EUTM  008936551 /EM, EUTM  009230723/EM, EUTM  008496325/EM PS3, EUTM  005372305/ EM SIXAXIS, EUTM  008689011/EM, EUTM  014251656/EM  R MCL  
 EUTM  004008454/EM, EUTM  004002374/EM, EUTM  003997889/EM  GRAN TURISMO,EUTM  004011383/EM, ITM  1225679/WO DUALSHOCK  
 EUTM  014423842/EM HORiZON ZERO DAWN, EUTM  014337372/EM  Horizon Zero Dawn, EUTM  010982445/EM  UNCHARTED, EUTM  012500831/EM Ratchet &amp; Clank, EUTM  010609097/EM THE LAST OF US  
 EUTM  012247094/EM THE LAST OF US, REDU  001179220-0001/EM, REDU  001179220-0003/EM, REDU  001179220-0002/EM, REDU  001284566-0012/EM, REDU  001284566-0004/EM, REDU  001284566-0003/EM, REDU  001284566-0008/EM, REDU  001284566-0002/EM, REDU  001284566-0009/EM, REDU  001284566-0011/EM, REDU  001284566-0005/EM, REDU  001284566-0006/EM, REDU  000610860-0001/EM, REDU  000620240-0001/EM, REDU  001200968-0001/EM, REDU  001200968-0002/EM  </t>
-  </si>
-[...4 lines deleted...]
-</t>
   </si>
   <si>
     <t>EUTM 009075003VEJA, REDU 008531891-0001, REDU 008531891-0002
 REDU 008531891-0003, REDU 008531891-0004, REDU 008531891-0005, REDU 008531891-0006, REDU 008531891-0007, REDU 008531891-0008, REDU 008531891-0009</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 002304848 LULULEMON/EM, EUTM 002304863/EM, EUTM  003901915 LUON, REDU 006477725-0006/EM, REDU 003446533- 0001/ EM, REDU 006477725-0002/EM, REDU 005177003-0001/EM, REDU 001133458- 0007/ EM, REDU 001133458-0012/EM, REDU 004133387- 0001/EM	</t>
   </si>
   <si>
     <t xml:space="preserve"> REDU 007768197-0001/EM, EUTM 017989911/EM VacPack Go!</t>
   </si>
   <si>
     <t xml:space="preserve">REDU002575290-0001, REDU 002608513-0001, REDU 003864438-0001 
 REDU 005313558-0001, REDU 008468615-0005, REDU 008468615-0004
 REDU 008468615-0003, REDU 008468615-0002, REDU 008468615-0001
 REDU 008360317-0002, REDU 008360317-0001, REDU 008026843-0006
 REDU 008026843-0005, REDU 008026843-0004, REDU 008026843-0003
 REDU 008026843-0002, REDU 008026843-0001, REDU 007569157-0002
 REDU 007569157-0001, REDU 006781613-0001, REDU 006613196-0003
 REDU 006613196-0002, REDU 006613196-0001, REDU 006609640-0002
 REDU 006609640-0001, REDU 006266425-0001, REDU 006069522-0001
 REDU 005846094-0001 
  </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 5889142, EUTM 15298541, EUTM 14549381amiibo,  IR W01718658, EUTM 15298573, EUTM 17252859, EUTM 479931 MARO KART, EUTM16361751, EUTM 16991325, IR 1718656,  IR 1700827, IR 1581729, EUTM 2512606, EUTM 16606311, EUTM 13202841, EUTM 17469172, EUTM155192, SUPER MARIO BROS, EUTM 155135 SUPER MARIO, EUTM7075153 SUPER MARIO, IR 1594401 SUPER MARIO, EUTM 5205208 The Legend of Zelda, EUTM13480348 THE LEGEND OF ZELDA, IRW01737099, EUTM 16722829, EUTM 16722894, EUTM 18774225,EUTM 15298565, EUTM 15298607, IR 1715594 KIRBY, EUTM 4933842 KIRBY, EUTM3459071, REDU 003770213-0001, 0002, 0003, 0004, REDU  003764570-0001,REDU 003764562-0001,REDU 003837517-0001, REDU 007134523-0001,REDU 000483631- 0001, REDU 000483631-0010, EUTM 18368644 L, EUTM 009293465 NINTENDO 3DS, EUTM 017212671 GAMEBOY Device, EUTM 000155242 Nintendo Entertainment System, EUTM 017719741 NINTENDO LABO, EUTM 016997652 SNES Controller Device, EUTM 016997702 Nintendo Switch Console Device, ITM 1504465 RING FIT ADVENTURE, ITM 1504464 RING-CON, EUTM 18161044 M, EUTM 16070914 Nintendo Switch, EUTM 004907581 GAMEBOY, EUTM 000226597 N Cube Logo, EUTM 004907598 NINTENDO, EUTM 005021423 Nintendo, EUTM 011610243 Nintendo, EUTM 010766251 Official Nintendo Licensed Product, EUTM1 6855471 Nintendo Switch &amp; Logo, EUTM 016625618 Nintendo Switch &amp; Logo, EUTM 016606907 Joy-Con, EUTM 005087796 Wii	, EUTM 5028337 The Legend of Zelda, EUTM 016997637 NES Controller Design, EUTM 013169412 amiibo, EUTM 016606873 Nintendo Switch Logo alone, EUTM 14438519 amiibo Icon, ITM 1469820 SUPER MARIO	</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 008032502-0046, REDU 008032502-0045, REDU 008283774-0001, REDU 008032502-0002, REDU 008032502-0010, REDU 008032502-0041, REDU 008032 502-0028, REDU 008032502-0032, REDU 008032502-0025, REDU 008172779-0009
 REDU 008032502-0026, REDU 008032502-0008, REDU 008032502-0016, REDU 008032502-0004, REDU 008032502-0038, REDU 008032502-0022, REDU 008032 502-0033, REDU 008032502-0035, REDU 008032502-0049, REDU 008032502-0015, REDU 008172779-0001, REDU 008032502-0039, REDU 008032502-0019, REDU 008032502-0027, REDU 008032502-0031, REDU 008172779-0002, REDU 00803 2502-0042, REDU 008032502-0024, REDU 008032502-0005, REDU 008032502-0023
 REDU 008032502-0021, REDU 008172779-0008, REDU 008247373-0004, REDU 008247373-0005, REDU 008247373-0003, REDU 008247373-0002, REDU 008247 373-0006, REDU 008247373-0001, REDU 008438428-0009, REDU 008438428-0004
 REDU 008438428-0001, REDU 008438428-0010, REDU 008438428-0003, REDU 008438428-0012, REDU 008438428-0008, REDU 008438428-0002, REDU 008478 507-0009	, REDU 008478507-0005, REDU 008478507-0006, REDU 008478507-0002	</t>
   </si>
   <si>
-    <t>REDU 008009294-0005, REDU 008009294-0004, REDU 008009294-0003, REDU 008009294-0002, REDU 008009294-0001</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">EUTM 006543516 /fig./, EUTM 006355572 /fig./, EUTM 006323505 /fig./, EUTM 006305544 SOLESUNITED, EUTM 006305429 SolesUnited /fig./, EUTM 006214282 YOU by crocs /fig./, EUTM 006214266 YOU BY CROCS, EUTM 003455383 CROCS, EUTM 000934748 /fig./, EUTM 000933179 MAMBAZ, EUTM 000885432 CROSLITE, EUTM 000885028 CROCS, EUTM 000870682 /fig./, EUTM 000865154 CROCSKIN un Croc's Inc. piederošie ES dizaina paraugi, kas norādīti pielikumā, ITM 1053975/WO CROCS LITTLES, ITM 1292359/WO TRIPLE CROCS COMFORT, ITM 1381006/WOCROCS AT WORK,  ITM 1292358/WO DUAL CROCS COMFORT, ITM 1263293/WO FIND YOUR FUN, ITM	1428041/WO SWIFTWATER, REDU 002117978- 0002/EM, EUTM	006971782/EM CHAMELEON, EUTM 015551393/EM COME AS YOU ARE, REDU	008085476-0009/EM, ITM 885028/WO CROCS
 ITM 870682/WO, ITM 971105/WO	 CROCS, ITM 885432/WO CROSLITE
 ITM 1292354/WO ICONIC CROCS COMFORT, EUTM	018640059/EM CROCS, EUTM	009089004/EM CROCBAND, EUTM	018869247/EM COMFORT WITHOUT CARBON, REDU 015003770-0002/EM		</t>
   </si>
   <si>
     <t>ICD DM/233039, ICD DM/222773,REDU 015058841-0004,REDU 015058841-0003
 REDU 015058841-0002, REDU 015058841-0001, REDU 015021736-0005, EUTM 018591923 WATER 2.0, EUTM 018988175 Sip. Swap. Repeat., ICD DM/217 839, ICD DM/229 089, ICD DM/238796, ICD DM/200 432, EUTM 018002837 AIR UP, UTM 018988116 Water in. Pod on. Flavor up.,EUTM 018784963 PIO
 EUTM 018868252 EXCITE THE ORDINARY, EUTM 018756748 SCENTASTE</t>
   </si>
   <si>
     <t xml:space="preserve">REDU0577432-0001, 0002, EUTM 93036722 STEGO, EUTM 4682481 STEGO, EUTM 4682381 STEGO, REDU 01881640-0001, REDU 029 2933-0006, REDU 0292933-0005, REDU 0292933-0003, REDU 02929 33-0002, REDU 0292933-0001, REDU 0577416-0013, REDU 0577416- 0012, REDU 0577416-0011, REDU 0577416-0010, REDU 0577416-0009, REDU 0577416-0008, REDU 0577416-0007, REDU 0577416-0006, REDU 0577416-0005, REDU 0577416-0003, REDU 0577416-0004, REDU 057 7416-0002, REDU 0577416-0001, REDU 0577432-0018, REDU 0577 432-0017, REDU 0577432-0016, REDU 0577432-0015, REDU 05774 32-0014, REDU 0577432-0013, REDU 0577432-0012, REDU 05774 32-0011, REDU 0577432-0010, REDU 0577432-0009, REDU 0577 432-0004, REDU 0577432-0003, REDU 0577432-0002 
 </t>
   </si>
   <si>
     <t>ICD DM/204 602, EUTM 018097980 PULL UP,  EUTM	018015182 PULL UP
 REDU 001749565-0001</t>
   </si>
   <si>
     <t>EUTM 018042647/EM StickWizard, EUTM 002037596/EM GILBERT	
 EUTM 000210575/EM GRAYS, EUTM 002725661/EM, ITM 367393A/WO KARACHI KING SUPER, REDU 001772963-0001/EM, REDU 001772963-0002/ EM</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 001184535-0003, EUTM 004521431 CESAR, REDU 001052401-0002	
 REDU 001052401-0003, REDU 001052401-0004, REDU 001052401-0005, EUTM 002020162 CESAR	, EUTM 002884476 CESAR CULINARIA, EUTM 017901083 CESAR DESIGNED BY DOGS, REDU 001052401-0001, REDU 001184535-0001, REDU 001184535-0007, REDU 000849021-0001, EUTM 000001090 CESAR	, EUTM 000047894 (Trade mark without text), EUTM 007355977 Cesar, EUTM 000886853, EUTM 001343375, EUTM 009781337 Cesar, REDU 000849021-0002	, REDU 001982430-0002 LIGHTLY GRILLED	
 EUTM 011034816 PAWS IN PLACES, REDU 001982430-000 1LIGHTLY GRILLED, REDU 002072876-00011 PAWS IN PLACES, REDU 002072876-0002
 EUTM 007334881 CESAR SUNRISE, EUTM 017919242 CESAR TWINNING
 EUTM 003676749 CESAR DEVOTIONS, EUTM 016078248 (Trade mark without text)	</t>
-  </si>
-[...1 lines deleted...]
-    <t>REDU 6850012-0004</t>
   </si>
   <si>
     <t>REDU 002711093-0002, REDU 002711093-0003, REDU 002711093-0004	
 EUTM 012233003 Trademarlkwithout no tekst, EUTM 1271855 AMQ	
 EUTM 1452506 A M Q, EUTM 007594633 MCQ, EUTM 012233003 Trademarlkwithout no tekst, EUTM 007594781 ALEXANDER MCQUEEN, EUTM 1273163 McQueen</t>
   </si>
   <si>
     <t xml:space="preserve">REUD 6298089-0004 CH lipstick &amp; Beetle device diseño,REUD 6298089- 0005CH lipstick &amp; Beetle device diseño, REUD 6298089-0006 CH lipstick &amp; Beetle device diseño, REUD 6298089-0007 CH lipstick &amp; Beetle device diseño, REUD 6298089-0008 CH lipstick &amp; Beetle device diseño,REUD 6303335-0002 CH lipstick &amp; Beetle device diseño,REUD 6303335-0003 CH lipstick &amp; Beetle device diseño,REUD 6303335-0004 CH lipstick &amp; Beetle device diseño, REUD 6302154-0002 CH mini lipstick &amp; lip gloss diseño, REUD 6302154-0003 CH mini lipstick &amp; lip gloss diseño,REUD 6302154-0004 CH mini lipstick &amp; lip gloss diseño, REUD 6302154- 0005 CH mini lipstick &amp; lip gloss diseño, REUD 6301677- 0002  CH COMPACT Kit de, REDU6301677-0003 CH COMPACT Kit de maquillaje, EUTM 12349759 HERRERA CONFIDENTIAL, EUTM 12622122 CH (DEVICE 2000), EUTM 12622205 CAROLINA HERRERA, EUTM 13959549 IT'S SO GOOD TO BE BAD, EUTM 13497961 GOOD BOY, EUTM 16377699 OWN THE PARTY, EUTM 13339064 GOOD GIRL (diseño), EUTM 18000710212 FOREVER YOUNG, EUTM 17536211 CAROLINA HERRERA, EUTM 12761417 CONFIDENTIAL CAROLINA HERRERA, EUTM 14028716 CH MEN PRIVÉ, EUTM 16419749 AGUAS CONFIDENTIAL, EUTM 18000711212 VIP FOREVER YOUNG (fig.), EUTM 18438427 VERY GOOD GIRL, REUD 1 780644-0001 ENVASE CH L'EAU, REUD 1849886 -0001-0002 ENVASES 212 NYC BODY SPRAYS IAC 2011, REUD 006294658 0001-0002 BOTTLE 2019 Lightning BAD BOY New Him, REUD 2011205 0001 - 0003 ENVASE CH EAU DE PARFUM, REDU 376884- 0001 - 0009 TELAS BOLSOS CH, REUD 2197079-0001 ENVASE CH MEN SPORT, EUTM 4661492 212 SEXY, EUTM 1426857CH CAROLINA HERRERA NEW YORK, EUTM 2438729212 CAROLINA HERRERA, EUTM 3011020 CAROLINA HERRERA, EUTM 4760146 212, EUTM 8268427 CH MEN, EUTM 8224883 ARE YOU ON THE LIST ?, EUTM 7599012 212 NYC, EUTM 7507437 CH MEN, EUTM 7473754 212 VIP, EUTM 5903075 CHCH HCHC CHCH HCHC, EUTM 5172317 CH, REUD 000717897-0001 diseño frasco, EUTM 9843947  GOOD GIRL, EUTM 11866472 CH, EUTM 14033864 BAD BOY, EUTM 18097902 BOTTLE 3D final LIGHTNING (BAD BOY), EUTM 17950524 GOOD GIRL LOVES BAD BOY, EUTM 18186801 BOTTLE SKATEBOARD 212 (3D)	
 EUTM 18025281 212 HEROES FOREVER YOUNG, EUTM 18158195 CHC	
 EUTM 4787271 HERRERA, EUTM 492140 212 BY CAROLINA HERRERA
 EUTM 1963610 CAROLINA HERRERA CHIC, EUTM 2548196212 BOTTLE
 EUTM 3782372 CHIC FOR MEN CAROLINA HERRERA, REDU 220702-0001 CHIC FOR MEN BOTTLE diseño, EUTM 4047114 CAROLINA HERRERA	
 EUTM 4144994 CH CAROLINA HERRERA (device STL 2004), EUTM 4190468 CH pattern device 2x2 (STL 2004)	</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 017934933 1895 BERLUTI PARIS, ITM 1424706 marque figurative, REDU000233762-0001 Symboles graphiques, REDU 000212196-0002 Souliers, REDU005000502-0001 Sacs à dos, REDU 002415240-0001 Chaussures, REDU 005515418- 0001 Porte-documents, EUTM018148858 1895 BERLUTI PARIS, EUTM 018149543 B 1895 BERLUTI PARIS, EUTM 000479683 BERLUTI, EUTM 018276692 1895 BERLUTI PARIS, ITM 1513805 B	</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000752188/EM RALPH LAUREN ROMANCE,REDU001512070-0001/ EM, REDU 001512088-0001/EM,REDU	003122787-0001/EM, EUTM  006588875 Marque sans texte, EUTM  004118782 POLO BLACK, EUTM  004416558 POLO BLUE, EUTM  004392999 POLO SPORT, EUTM  004393013 RALPH LAUREN </t>
   </si>
   <si>
     <t xml:space="preserve">ITM  1219995 Disc-O-Bed, ITM  1217038 Disc-O-Bed, REDU  001095020-0001 (BEDS), EUTM 018678706 DISC O BED 018678706 (3D shape), EUTM 018678708 DISC O BED 018678708 -(3D shape) </t>
   </si>
   <si>
     <t xml:space="preserve">  
 ITM 977321 ISTODAX, EUTM 3082229 REVLIMID, ITM 113544510519779 POMALYST, ITM 134325711262499 REBLOZYL, REDU 007707898-0002	
 REDU 007707898-0001, REDU 007698626-0007, REDU 007698626-0006, REDU 007698626-0005, REDU 007698626-0004, REDU 007698626-0003, REDU 007700125-0001, REDU 007699624-0001, ITM 1175914 VIDAZA, ITM 820013 CELGENE, ITM 1302317 IDHIFA, ITM 943486 REVLIMID, EUTM 1528116 THALOMID, EUTM 2925998 VIDAZA, ITM 982991 THALIDOMIDE CELGENE, ITM 1076350 IMNOVID, EUTM 002343317 Celgene, EUTM 002343606 CELGENE	
 </t>
   </si>
   <si>
     <t>REDU 001151880-0003, REDU 001151880-0002, REDU 001151880-0001, REDU 001144851-0004, REDU 001144851-0003, REDU 001144851-0002, REDU 0011 44851-0001, REDU 001144828-0002, REDU 001144828-0001, REDU 000743380- 0003, REDU 000743380-0002, REDU 000743380-0001, REDU 000742481-0009	
 REDU 000742481-0008, REDU 000742481-0007, REDU 000742481-0006, REDU 000742481-0005, REDU 000742481-0004, REDU 000742481-0003, REDU 000742 481-0002, REDU 000742481-0001, REDU 000533054-0005, REDU 000533054-0004
 REDU 000533054-0003, REDU 000533054-0002, REDU 000533054-0001, ITM 1176905 LOWA FLEX, ITM 1053100 LOWA, ITM 1212431 Nature Line	
 ITM 993222 MONOWRAP, ITM 0600151 LOWA OUTDOORS, ITM 1209580 LOWA NATURE LINE, ITM 911888 LOWA, ITM 495673 LOWA	, ITM 1043750 LOWA FUSION, REDU 001298384-0005, REDU 001298384-0004, REDU 001298384-0003, REDU 001298384-0002, REDU 001298384-0001, REDU 00115 1880- 0007, REDU 001151880-0006, REDU 001151880-0005	, REDU 001151880- 0004</t>
   </si>
   <si>
-    <t xml:space="preserve">REDU 002015370-0007 Diseño de la lámpara SKAN, REDU 002015370- 0008 Diseño de la lámpara SKAN, REDU 002015370-0009 Diseño de la lámpara SKAN, REDU 003069731-0001 Diseño de la lámpara PIN, REDU 003069616-0001 Diseño de la lámpara ALGORITHM, REDU 007792239- 0020 Diseño de la lámpara KONTUR, REDU 001228142-0028 Diseño de la lámpara SLIM, REDU 001400659-0032 Diseño de la lámpara UP, REDU 003069731-0002 Diseño de la lámpara PIN, REDU 00306 9731-0003 Diseño de la lámpara PIN, REDU 003069731-0004 Diseño de la lámpara PIN, REDU 003069731-0005 Diseño de la lámpara PIN, REDU 003069731- 0006 Diseño de la lámpara PIN, REDU 003069731-0007 Diseño de la lámpara PIN, REDU 003069731-0008 Diseño de la lámpara PIN, REDU 003069616-0002 Diseño de la lámpara ALGORITHM, REDU 003069616- 0003 Diseño de la lámpara ALGO RITHM, REDU 003069616-0004 Diseño de la lámpara ALGORITHM, REDU 0030 69616-0005 Diseño de la lámpara ALGORITHM, REDU 003069616-0006 Diseño de la lámpara ALGO RITHM REDU 003069616-0007 Diseño de la lámpara ALGORITHM, REDU 003069 616-0008 Diseño de la lámpara ALGO RITHM, REDU 003069616-0009 Diseño de la lámpara ALGORITHM, REDU 007792239- 0021 Diseño de la lámpara KONTUR, REDU 007792239-002 2Diseño de la lámpara KON TUR, REDU 007792239-0023 Diseño de la lámpara KONTUR, REDU 00779 2239-0024 Diseño de la lámpara KONTUR, REDU 001228142-0029 Diseño de la lámpara SLIM, REDU 001400659-0035 Diseño de la lámpara UP, REDU 002015370- 0006 Diseño de la lámpara SKAN	</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">REDU 001939075-0017, REDU 001939075-0015, REDU 001939075-0016, EUTM 018447820 NICE FLOR-S, EUTM 018447823 NICE FLOR-S, ITM 899855 Nice
 REDU 001939075-0006, REDU 001939075-0007, REDU 001939075-0008, REDU 001939075-0009, REDU 001939075-0010, REDU 001939075-0011, REDU 0019 39075 - 0012, REDU 001939075-0001, REDU 001939075-0002, REDU 0019 39075- 0003, REDU 001939075-0004, REDU 001939075-0005, REDU 001939075-0013	</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 009625518	ISDIN SUN PROTECTORS, EUTM 018125290 ISDIN LOVE YOUR SKIN, EUTM 001472547 ISDIN, EUTM 013687967 MARCA SIN TEXTO, EUTM 013691852 ISDIN, EUTM	 006144687 FotoUltra ISDIN	
 EUTM 003296316 MARCA SIN TEXTO, EUTM 001075597 FOTOPROTEC TOR ISDIN, EUTM 003288339 ISDIN, REDU 005512779-0002 BOTELLAS CON BOMBAS, REDU 005512779-0001 BOTELLAS CON BOMBAS, REDU 007484514-0001 BOTELLAS, REDU 007484514-0002 TAPONES (PARA BOTELLAS), REDU 007484514-0003 TAPONES (PARA BOTELLAS), REDU007484514-0004 TAPONES (PARA BOTELLAS)	</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 008882500-0006 Sole TRAIL ONE, REDU 008882500-0003Sole RAVEN LO, REDU 008882500-0001 Sole CLD RUN, REDU 008387310- 0005 RSE V1, REDU 008056840-0007 FLAT, REDU 008056840-0002 TRIPLET, REDU 008055693-0003 EYZA, REDU 008055693-0001 ALEXUS, REDU 008056840-0006 BINARY, REDU 008057749-0001 ASPHA HI, EUTM 004353991 FLAMME, REDU 005759081- 0001 CORIN, REDU 006370060-0001 Flammensohle, EUTM 002212819 Buffalo, EUTM 000677146 BUMERANG, EUTM 001495753 Buffalo, EUTM 002183614 Buffalo	
 </t>
   </si>
   <si>
     <t>REDU 008863062-0025/EM, REDU 008863062-0019/EM, REDU 008863062- 0022/EM	, REDU 008863062-0016/EM, REDU 008863062-0012/EM, REDU 008863062-0023/EM, CD R008863062-0017/EM, REDU 008863062-0021/EM	
 REDU 008863062-0014/EM, REDU 008863062-0015/EM, EUTM 006865794 SWAROVSKI, EUTM 000120576 SWAROVSKI, EUTM 000120501 SWAROVSKI, EUTM 007462922 Swarovski, EUTM 013610779 Swarovski, EUTM 003920634, EUTM 009098971 MADE WITH SWAROVSKI ELEMENTS, EUTM 1026023, EUTM 000120576 Swarovski, EUTM 003895091 Swarovski, REDU 005506862-0001, EUTM 016205569 GEMSTONES FROM SWAROVSKI SINCE 1895, EUTM 016203441 ZIRCONIA FROM SWAROVSKI SINCE 1895, EUTM 014637078 EQ, EUTM 001227164 SIGNITY, EUTM 1026023, REDU 006636643-0005/EM, REDU008863062- 0027/EM	, REDU 008585558-0001/EM, REDU 008863062-0038/EM, REDU 008863062-0032/EM, REDU 008863062-0006/EM, REDU 008863062-0009/EM	
 REDU 008863062-0003/EM, REDU 008863062-0008/EM, REDU 008863062- 0001/EM	, REDU 008863062-0002/EM, REDU 008863062-0026/EM	
 REDU 008863062-0020/EM</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">REDU 005253283-0003 Diseño de la lámpara DUO, REDU 005253283-0004 Diseño de la lámpara DUO, REDU 005253283-0005 Diseño de la lámpara DUO, REDU 005253283-0006 Diseño de la lámpara DUO, REDU 005253283-0007 Diseño de la lámpara DUO, REDU 005253283-0008 Diseño de la lámpara DUO, REDU 005 253283-0009 Diseño de la lámpara DUO, REDU 005282332-0001 Diseño de la lámpara GUISE, REDU 005282332-0002 Diseño de la lámpara GUISE, REDU 005282332-0003 Diseño de la lámpara GUISE, REDU 005282332-0004 Diseño de la lámpara GUISE, REDU 005282332-0005 Diseño de la lámpara GUISE, REDU 005282332-0006 Diseño de la lámpara GUISE, REDU 005253283-0001 Diseño de la lámpara MUSA, REDU 005253283-0002 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 016611857 Sup, EUTM 016815763 SUPREME, EUTM 018119744 SUPREME GRIP, EUTM 1457502 Supreme, EUTM 016611865 SUP	
 EUTM 018072473 SUPREME GRIP, REDU  005832540-0001, REDU  005820370-0001, REDU  005820347-0011, REDU  005820347-0008, REDU  005820347-0007, REDU  005820347-0006, REDU  005820347-0005, REDU  005820347-0003, REDU  005820347-0002, REDU  005820347-0001  
 </t>
   </si>
   <si>
     <t>REDU 001844655-0002, REDU 001844655-0001, REDU 000910666-0003</t>
   </si>
   <si>
     <t>REDU 002510883-0006, REDU	002510883-0005</t>
   </si>
   <si>
     <t>REDU 000352679-0005, REDU 000352679-0004, REDU 000352679-0003, REDU 000352679-0002, REDU 000352679-0001</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                        
 REDU 004506558-0003, REDU 005261534-0001, REDU 003841832-0001, REDU 003841832-0002, REDU 004156446-0001, REDU 003877513-0002, REDU 005628 708-0001, REDU 005628708-0002, REDU 003877513-0001, REDU 005832946-0001
 REDU 003698430-0001, REDU 003698430-0002, REDU 004030542-0001001,  REDU 003698430-0002 ...NOKIA
 </t>
   </si>
   <si>
     <t xml:space="preserve">REDU  002989087-0001Envase para perfume, REDU  3051705-0001 a 0004  Envase para perfume, EUTM  5874441  SCANDAL, EUTM  16175739  Envase para perfume, EUTM  16175788  Envase para perfume, ITM  720476 Envase para perfume, ITM  720497   Envase para perfume </t>
   </si>
   <si>
@@ -10309,53 +10079,50 @@
 EUTM 015477284/EM AMOPÉ NAIL PERFECT, EUTM 015516446/EM AMOPÉ PERFECT SOLE, EUTM 013699277/EM AMOPÉ WET &amp; DRY	
 EUTM 017910765/EM ANTI FOOT FATIGUE, EUTM 002202679/EM AQUAJETS, EUTM 000667626/EM BACKGUARD, EUTM 008820102/EM BUSY FEET, EUTM 005494273/EM CLAIM BACK YOUR FOOTPRINT	
 EUTM 012024601/EM CLOG PROGRESS, EUTM 017896508/EM	, EUTM 011664431/EM SCHOLL TAILORED-FIT, EUTM 002673523/EM SCHOLL TRAVEL SOCKS, EUTM 017512971/EM CHOLL ULTRA SOFT, EUTM 018027683/EM SCHOLL UVIT COMPLEX, EUTM 011469822/EM SCHOLL VELVET SMOOTH, EUTM 012838413/EM Scholl Velvet Smooth Diamonds Crystals, EUTM 012993391/EM AMOPÉ, EUTM 012137642/EM Amopé	
 ITM 958745/WO BiOPRiNT, EUTM 012859708/EM Scholl Velvet Smooth Express Pedi, EUTM 013685029/EM SCHOLL VELVET SOFT, EUTM 012755377/EM SCHOLL DIAMOND CRYSTALS, EUTM 003901881/EM PARTY, EUTM 003132693/EM PARTY FEET, EUTM 003672466/EM PARTY FEET</t>
   </si>
   <si>
     <t>REDU 000562285-0001, REDU 00030630-0001,REDU 000613500-0001, REDU 000154695-0001,REDU 000154695-0003, REDU 000154695-0002, REDU 001659152-0002, REDU 001659152-0001,REDU 000556469-0001, REDU 002225706-0001, REDU 000346085-0001, REDU 001711557-0001, REDU 005246311-0001, REDU 000821426-0004, REDU 000434253-0001</t>
   </si>
   <si>
     <t>ICD DM/073 966 Wasserhahn; Armatur, REDU 003478221-0005, REDU 003478221-0004, REDU 003478221-0003, REDU 003478221-0001, REDU 000372313-0005, REDU 000372313-0004, REDU 000372313-0003, REDU 000372313-0002, REDU 000372313-0001, REDU 000735956-0001, ICD DM/201862, ICD DM/071687, REDU 003478221-0002</t>
   </si>
   <si>
     <t>EUTM 006621049/EM NEXT, EUTM 004214888/EM NEXT, EUTM 000015594/EM NEXT, EUTM 000421552/EM NX NEXT, EUTM 000281832/EM NX NEXT, EUTM 000334268/EM NEXT ATHLETIC	
 EUTM 013614854/EM NEXT, EUTM 015568876/EM next, EUTM 017607474/EM next, EUTM 017383316/EM, EUTM 017383365/EM	
 EUTM 017920111/EM NEXT MIX, REDU 001070908-0001/EM, REDU 001070908-0002/EM</t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM 008671521/EM MONTALE,ITM 1349853/WO, MTL MONTALE 3/WO MTL MONTALE, REDU 001835836-0001/EM, ITM  1156506, ITM  1020922, EUTM  009324237   M MANCERA, EUTM  008671521  10977166  MONTALE, ITM, EUTM  014675599  10977169  OUDMAZING, REDU  001835836-000, REDU 005910544-0001/EM   </t>
   </si>
   <si>
     <t xml:space="preserve">REDU002216861-0002, REDU 002216861-0001 </t>
   </si>
   <si>
     <t>EUTM 010818871AZONIC, EUTM 011287331O'NEAL, EUTM 017733353ALLOY MX, EUTM 017686296O'Neal, REDU 004679801-0002	
 REDU 004679801-0001, EUTM 001791714O'NEAL</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">NTM 16691 /fig./, NTM 16690 adidas /fig./, NTM 16688 /fig./, EUTM 009457482 adidas /fig./, EUTM 009203324 THE BRAND WITH THE 3 STRIPES, EUTM 008753329 /fig./, EUTM 008753113 adidas /fig./, EUTM 006081889 /fig./, EUTM 005271598 /fig./, EUTM 005271580 adidas /fig./, EUTM 004269072 /fig./, EUTM 005937461 Y-3 /fig./, EUTM 005271572 /fig./, EUTM 003517661 /fig./, EUTM 003517612 /fig./, EUTM 003517588 /fig./, EUTM 009726498 /fig./, EUTM 006968846 /fig./, EUTM 012271961, EUTM012272035 /fig./, RCD 003105469 - /0001,0002,0003,0004,0005,0006,0007, REDU 006636346-0005, REDU 006636346- 0001, REDU 006710661-0001, REDU 006710661-0001 </t>
   </si>
   <si>
     <t>ITM 1580497 LINAK, REDU 000219894-0001 NAWM, ITM 1581242 NAWM
 EUTM 002756823 NAWM</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1756108/WO VP EUROPA, REDU 004150985-0002/EM, REDU 004150985- 0001/EM,REDU 004151504- 0002/ EM, REDU 004151504-0003/EM, REDU 004151504-0001/EM,REDU 004152080- 0003/EM, REDU 004152080-0001/EM, REDU 004152080-0002/EM, REDU 004502359-0001/EM, REDU 004502359- 0002/EM, REDU 004523785-0001/EM, REDU 006233029-0001/EM, REDU 008278402-0001/EM, ICD D100563-0001/WO, REDU 002732024- 0001/EM, REDU 002585711-0001/EM, REDU 001862657 0001/EM, REDU 000337183-0001/EM, REDU 003811595-0003/EM,REDU 003787654- 0002/EM, REDU 004003895-0001/ EM, REDU 004003895-0002/EM, REDU 004150951-0003/EM, REDU 004150951- 0001/EM,REDU 004150951- 0002/EM, REDU 004150985-0003/EM,ICD D100563- 0002/WO, ICD D214510-0001/WO, ICD D214510-0002/WO, ICD D214809- 0001/WO, ICD D207713-0005/WO, ICD D207713-0004/WO, ICD D207713- 0003/WO, REDU 003787654-0002 RIPLS lamp, ITM 1030487 ARTICHOKE, EUTM 003876315 Figurative, REDU 000337183-0001, EUTM 004353447 COLLAGE, EUTM 003965341CAMPBELL, REDU 000169321-0001, REDU 001644071-0001, ITM 1045573LP NEST, EUTM 003243581 10000010 Enigma, REDU 000781026- 0001, REDU 000069471-0001, REDU 000628433-0001 Enigma - Lamp, EUTM 012753588 PH5, EUTM 012753166 AJ TABLE, ITM 1029911 FIGURATIVE, REDU 002732024Ceiling lights, REDU 002685487-0001  Lamp, REDU 002585711- 0001 Lamp, REDU 003811595-0002 YUH - Bordlampe, REDU 003811595-0003 YUH - Væglampe, REDU 003787654- 0001 RIPLS - Loftslamper, Væglampe, EUTM 016063191 LP CAPSULE, REDU 003811595-0001 YUH - Standerlamper, Gulvlamper, REDU 003501279-0001 ABOVE - Loftslamper, EUTM 1378985 NORTHSCAPE, EUTM 1363195LP CITÉ, EUTM 1352457PH SNOWBALL 
 </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                               REDU 003297704-0011, REDU 003297704-0001, EUTM 012876959 COLE HAAN, REDU 002771873-0001, REDU 002771873-0002, REDU 003297704	
 -0002, REDU 007991872-0001, EUTM 017305285 STITCHLITE, REDU 007488853-0015, REDU 003811553-0003, REDU 003811553-0001, REDU 003297704-0004, REDU 005806072-0022, EUTM 000277467 COLE-HAAN, EUTM 012775813 GRAND.OS, REDU 007991872-0002, REDU 007991872 -0004, REDU 007991872-0006, REDU 007488853-0002, REDU 007488853-0003, REDU 007488853-0009, REDU 007488853-0010, REDU 007488853-0006, REDU 007488853-0007, REDU007488853-0008, REDU 007488853-0014, REDU 007991872-0003, EUTM015284631 ZERØGRAND, REDU 007488853-0004, REDU 007488853-0005, REDU007488853-0013, REDU 007488853-0011, REDU 007715321-0001,  REDU007488853-0001, REDU 003297704-0003, EUTM 012135497COLE HAAN, REDU007488853-0012, REDU 007991872-0005, REDU005806072-0012, REDU 005806072-0011, REDU005806072-0013	</t>
   </si>
   <si>
     <t xml:space="preserve">ICDDM/078358,  EUTM 010184372 HILTI Marke ohne Text, EUTM 003424661 Marke ohne Text, EUTM 005961644	 HILTI, ICD DM/081496	
 ICD DM/074987, ICD DM/075963, ICD DM/082019, ICD DM/082519, ICDDM/076318, REDU 000677190-0002, ICD DM/079590	, ITM 1288148 HI	
 ICD DM/094247, ICD DM/087261, ICD DM/089713, ICD DM/094068	
 ICD DM/094 426, ICD DM/101 288, ICD DM/102 390, ICD DM/102 855, ICD DM202316 Job floodllight stand, ICD DM/202028 Bodenradar, ICD DM/205983 Patronen, ICD DM/080065, ICD DM/074344, ICD DM/082217, ICD DM/ 074117, REDU 000909932-0001, REDU 000100649-0001, REDU 000100649-000	
 ICD DM/082425, ICD DM/081539, ICD DM/081434, ICD DM/076048	
 ICD DM/075961, ICD DM/079577, ICD DM/077611, ICD DM/081175	
 ICD DM/083873, ICD DM/091866, ICD DM/081247	</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 005813094-0002/EM, REDU 005813094-0007/EM, REDU 008375224-0002/EM, REDU 005813094-0010/EM, REDU 005813094- 0020/EM ITM 1313292/WO SMART GAMES, EUTM 006515639/EM smart games,  REDU 005813094- 0002/EM, REDU 005813094-0011/EM, REDU 005813094- 0013/EM, REDU 007466339-0002/EM, REDU 005813094-0007/EM, REDU 008375224- 0002/EM, REDU 005643475-0001/EM, REDU 005813094- 0001/EM	</t>
   </si>
@@ -10494,53 +10261,63 @@
   <si>
     <t>EUTM 010853001 OLUMIANT, EUTM 018129502, EUTM 018130857 RETSEVMO, EUTM 012763108 CYRAMZA, EUTM 010350635 CYRAMZA
 EUTM 01284969 1trulicity, EUTM 009986159 TRULICITY, REDU 000124292-0009, EUTM 003915071 C, REDU 000124284-0001, EUTM 000299685 HUMALOG, EUTM 000299644 HUMATROPE,REDU 000124284- 0004, REDU 000124292-0012, EUTM 002869634, EUTM 001223916 CIALIS	
 EUTM 001235902 Lilly, EUTM 000237016 LILLY, EUTM 000828715 ALIMTA, EUTM 014826283 OLUMIANT</t>
   </si>
   <si>
     <t>REDU 008799100-0008/EM, EUTM 018860992/EM IQ, REDU 007466339-0002
 REDU 005813094-0012/EM, REDU 005813094-0011/EM, REDU 005813094- 0013/EM, REDU 008799100-0004/EM, REDU 008799100-0001/EM, REDU 008375224-0003/EM, REDU 008799100-0003/EM</t>
   </si>
   <si>
     <t>EUTM 012031035 POMELLATO, EUTM 015203516 Pomellato, EUTM 018193404 DODO CHARMING JEWELRY SINCE 1994, REDU 001912684-0002 Boucles d'oreilles, EUTM 012683132 Pomellato, EUTM 000872945 Pomellato</t>
   </si>
   <si>
     <t>REDU 000731112-0029(Marque sans texte), EUTM 006060032 (Marque sans texte), REDU 000731112-0015 (Marque sans texte), ITM 1088694 BONOBO, ITM 1088532 BONOBO, EUTM 005163225 BONOBO</t>
   </si>
   <si>
     <t>REDU 002997718-0013, REDU 001654567-0001 EUTM 018651853 HT2, EUTM 017992542 HT22, EUTM 017992177 HT11, EUTM 017993594 HT3, EUTM 004777901, EUTM 012264289, REDU 002997718-0018, REDU 002997718-0017, REDU 002997718-0016, REDU 002997718-0015, REDU 002997718-0014, REDU 005935509-0009</t>
   </si>
   <si>
     <t>EUTM 003805471, REDU 000604467-0001, EUTM 011422953 STABILO</t>
   </si>
   <si>
     <t>REDU 015029035-0001/EM, REDU 015029035-0002/EM, REDU 015029035- 0004/EM, REDU 015029035-0003/EM, REDU 015029035-0006/EM, REDU 015029035-0005/EM</t>
   </si>
   <si>
+    <t xml:space="preserve">EUTM 018629587 SEGWAY GT, EUTM 018561284 SEGWAY, EUTM 018561281, EUTM 018195400, EUTM 018065598, EUTM 018065596	
+EUTM	017996310, EUTM013665807SEGWAY, EUTM 013665781, REDU 002553776-0002, REDU 002553776-0001, REDU 002517938-0002, REDU 002517938-0001, REDU 000643630-0002, REDU 000643630-0001, EUTM 002958684, EUTM 002721900i, EUTM 002957587SEGWAY, EUTM 002545762SEGWAY 
+ </t>
+  </si>
+  <si>
     <t xml:space="preserve">REDU 015051812-0002/EM, REDU 015059382-0014/EM, EUTM 018084635/EM BOTTEGA VENETA, ITM 947399/WO BOTTEGA VENETA, EUTM 012834016/EM BOTTEGA VENETA, ITM 1594396/WO BOTTEGA for Bottegas, EUTM 003899184/EM BOTTEGA VENETA, EUTM 011894045/EM KNOT, EUTM 006632905/EM, EUTM 006632624/EM, EUTM 006687081/EM
 EUTM 006809362/EM BOTTEGA VENETA, ICD D202195-0003/WO, REDU 008870828-0001/EM, REDU 008871693-0013/EM, REDU 009182819-0007/EM	
 REDU 008871693-0017/EM, REDU 015012558-0010/EM, REDU 009182744-0001/ EM, REDU 015001962-0003/EM, ICD D103165-0004/WO, REDU 009185002- 0019/EM, REDU 015001962-0020/EM, ICD D200472-0005/WO	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 017618208/EM JACK DANIEL'S CRISP Old No. 7 BRAND BLEND TENNESSEE CIDER CRISP APPLE CIDER BLENDED WITH JACK DANIEL´S TENNESSEE WHISKEY, EUTM 018064396/EM JACK DANIEL'S ORIGINAL RECIPE TENNESSEE APPLE, EUTM 012582094/EM, EUTM 012179487/EM Jack Daniel, REDU 015026451- 0001/EM, REDU 015026451- 0002/EM, EUTM018763147/ EM  JACK DANIEL'S OLD NO. 7 BRAND, EUTM 018897944/EM JACK DANIEL'S OLD NO. 7 BRAND QUALITY TENNESSEE SOUR MASH WHISKEY, EUTM018841362/EM, EUTM 009058702/EM,  EUTM 000154278/EMJ ACK DANIEL'S, EUTM 000957365/EM JACK DANIEL'S, EUTM 002825560/EM JACK DANIEL'S, EUTM 009058413/EM JACK DANIEL'S Old No. 7 BRAND, EUTM 009058496/ EM JACK DANIEL'S Old No. 7 Brand, EUTM 000156356/ EM JACK DANIEL`S OLD TIME NO. 7 BRAND QUALITY Tennessee SOUR MASH WHISKEY, EUTM 000154211/EM JACK DANIEL'S, EUTM 000898429/EM JACK, EUTM 009043829/EM JACK DANIEL'S, EUTM 009768136/EM JACK DANIEL'S ORIGINAL RECIPE TENNESEE HONEY, EUTM 005652607/ EM GENTLEMAN JACK RARE TENNESSEE WHISKEY, EUTM 009043886/EM  JACK DANIEL'S, EUTM 017879671/EM  JACK DANIEL'S OLD NO.7 BRAND TENNESSEE SOUR MASH WHISKEY	
+EUTM 014676555/EM JACK DANIEL'S TENNESSEE FIRE                                                                                                                                               
+</t>
   </si>
   <si>
     <t>REDU 004387843-0001, ITM 1701422 KURT GEIGER LONDON	
 EUTM 018354454 KURT GEIGER</t>
   </si>
   <si>
     <t>EUTM 018550144/EM CPC COUNTER-PRESSURE CASTING MACHINES
 EUTM 017917500/EM  Counter Pressure Casting MACHINES, EUTM 017917496/EM CPC MACHINES, REDU 008632038-0001/EM, REDU 008730154-0001/EM, REDU 015045132-0001/EM, REDU 015045132-0002/EM</t>
   </si>
   <si>
     <t xml:space="preserve">
 REDU 002497172-0001/EM, REDU 002578732-0001/EM, REDU 002747105-0001/ EM, REDU 002747162-0001/EM, REDU 004955011-0001/EM, REDU 008354021- 0001/EM	, REDU 004132827-0001/EM, REDU 004132868-0001/EM, REDU 004132892-0001/EM, REDU 004133015-0001/EM, EUTM 013436332/EM HX2
 REDU 005430006-0002/EM, REDU 005808409-0001/EM, EUTM 012472411/EM MORSUS, EUTM011097524/EM make your own sound, EUTM013436341/EM Akrapovic HX2, EUTM 018051044/EM Akrapovič, EUTM 018051035/EM Akrapovič, ITM 996374/WO AKRAPOVIC, ITM 996375/WO10000092 AKRAPOVIC</t>
   </si>
   <si>
     <t>REDU 000208996-0002, REDU	000208996-0001</t>
   </si>
   <si>
     <t>REDU 002546317, REDU 002546200</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 008008239-0001/EM, REDU 001221584-0023/EM,REDU 001317457-0003/ EM, REDU 008797237-0001/EM, EUTM 001035534/EM ISABEL MARANT	
 EUTM 014755441/EM ISABEL MARANT, ITM 1549537/WO ISABEL MARANT, EUTM 009970682/EM ISABEL MARANT ETOILE, EUTM 017985491/EM, REDU 001432603-0052/EM	</t>
   </si>
   <si>
@@ -10600,165 +10377,143 @@
 EUTM 012152617/EM OGX, EUTM 019008218/EM ogx, EUTM 016059446/ EM OGX BEAUTY PURE AND SIMPLE, EUTM002341063/EM ROGAINE
 EUTM 005227905/EM REGAINE, EUTM 008181455/EM REGAINE, EUTM 010591006/EM REGAINE, EUTM 003409968/EM o.b., EUTM 018708792/EM O.B., EUTM 003428851/EM JOHNSON'S,EUTM 018670864/EM JOHNSON'S
 EUTM 018814147/EM JOHNSON'S, EUTM 003477891/EM Johnson's,EUTM 018670856/EM JOHNSON'S	, EUTM 018814150/EM Johnson's, EUTM 005285713/EM JOHNSON'S BABY 100% ESSENTIAL,EUTM 013380407/EM LE PETIT MARSEILLAIS,EUTM 018686859/EM LE PETIT MARSEILLAIS
 EUTM 000721837/EM LE PETIT MARSEILLAIS,EUTM 014655583/EM LE PETIT MARSEILLAIS, EUTM 013383971/EM LE PETIT MARSEILLAIS 
 REDU 003873926-0001/EM, EUTM 003409951/EM CAREFREE, EUTM 018708314/EM CAREFREE, EUTM 008987091/EM CLEAN &amp; CLEAR	
 EUTM 008987117/EM CLEAN &amp; CLEAR, EUTM 008986986/EM CLEAN&amp; CLEAR, EUTM 008987158/EM CLEAN &amp; CLEAR, EUTM 008987349/EM CLEAN &amp; CLEAR, EUTM 008987398/EM CLEAN &amp; CLEAR, EUTM 003429792/EM BAND-AID, EUTM 002190239/EM NICORETTE
 EUTM 018029548/EM NICORETTE, EUTM 006732655/EM NICORETTE INVISIPATCH, EUTM 006649602/EM nicorette ActiveStop, EUTM 005269634/EM NICORETTE FRESHFRUIT, EUTM 010281038/EM NICORETTE QUICKSPRAY, EUTM 005334461/EM Nicorette ActiveStop	
 EUTM 008160392/EM NICORETTE QUICKMIST, EUTM 008341241/EM NICORETTE ICY WHITE,EUTM 003260148/EM NICORETTE FRESHMINT
 EUTM 009208224/EM NICORETTE COOLS, EUTM 008260218/EM NICORETTE COMBI</t>
   </si>
   <si>
     <t>REDU 001733239-0004, REDU 001733239-0003, REDU 001733239-0002, REDU 001842295-0002, REDU 001842295-0001, REDU 001691577-0001, REDU 001733239-0001</t>
   </si>
   <si>
     <t>DEUR 007092630-0002/EM, ICD D214766-0023/WO, ICD D214766-0051/WO
 EUTM 016869067/EM JELLYCAT, EUTM 001239748/EM JELLYCAT
 EUTM 016869083/EM, EUTM 018977423/EM BASHFUL BUNNY, EUTM 018977361/EM JELLYCAT JACK, ITM 1778855/WO RICKY RAIN FROG	
 ITM 1801389/WO TIMMY TURTLE, REDU 006356697-0022/EM, DEUR 015088677-0018/EM, ICD D225631-0002/WO, EUTM 018991687/EM CLYDE CAPYBARA, ITM 1822283/WO AMUSEABLES JELLYCAT LONDON	
 ITM 1822420/WO AMUSCABLES SPORTS JELLYCAT LONDON, EUTM 018959948/EM JELLYCAT BOOKS LONDON, ICD D225631-0001/WO	
 ICD D235209-0033/WO, DEUR 005840600-0046/EM</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 001647874/EM, REDU 000029194-0001/EM, REDU 000029194-0002/EM, EUTM 003382561/EM, REDU 000656657-0001/EM, REDU 000656657-0002/E, REDU 000656657-0005/EM, REDU 000656657-0003/EM, REDU 000656657- 0004/EM, REDU 002317834-0001/EM </t>
   </si>
   <si>
-    <t xml:space="preserve">EUTM 001628353/EM HOIST, EUTM 005132766/EM ROC-IT, REDU 005640968-0001/EM, REDU 003382159-0001/EM,REDU 003733260-0001/EM	
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                 
 REDU 001931213-0002, REDU 001931213-0001, EUTM 01116617Nicer Dicer Plus
 EUTM 005305529Nicer Dicer 
 </t>
   </si>
   <si>
     <t>REDU 006610614-0001/EM, EUTM 018090488/EM POLARBOX, REDU 006610614-0002/EM, EUTM 018946394/EM POLARBOX</t>
   </si>
   <si>
-    <t>REDU 015094285-0001/EM, REDU 015094285-0002/EM, REDU 015076296-0001/ EM, REDU 015065413-0001/EM, REDU 015065413-0003/EM, REDU 015065413- 0002/EM	, REDU 015070753-0001/EM, REDU 015089976-0001/EM	
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve">CTM 003574274/BRIDGESTONE, REDU002009316-0002, REDU 001167928-0002,  REDU 001234124-0001, REDU 001234124-0002, REDU 002231019-0001, REDU 000415799-0005, REDU 000953179-0001, REDU 001237531-0001, REDU 000953328-0001, REDU 000789300-0001, REDU 000953278-0001, REDU 001234637-0002, REDU 001238679-0001, REDU 001231583-0001, REDU 000531009-0003, REDU 001903543-0001, REDU 000489711-0008, REDU 000620356-0001, REDU 000448550-0004, REDU 000448550-0005, REDU 002484147-0001, REDU 002094805-0001, REDU 002270835-0001, REDU 001836958-0001, REDU 001234090-0001, REDU 000531009-0002, REDU 000595541-0001, REDU 001252571-0001, REDU 002270843-0001, REDU 001233662-0001, REDU 000738216-0003, REDU 000738216-0002, REDU 000738216-0004, REDU 002059238-0001, REDU 000776018-0001, REDU 000953286-0001, REDU 001189765-0001, REDU 000953146-0001, REDU 000953161-0001, REDU 001133730-0001, REDU 001133730-0002, ITM 1105491, REDU 000448550-0003, REDU 001066971-0001, REDU 000910641-0001, REDU 001234637-0001, REDU 001212088-0003, REDU 001094536-0001, REDU 000289004-0001  
 </t>
   </si>
   <si>
     <t>REDU 015024995-0001/EM, EUTM 003588051/EM SECRID, ITM 1823624/WO
 ITM 1529506/WO BODYCARD, ITM 1362051/WO SECRID, ITM 1357044/WO SECRID A BETTER WORLD STARTS IN YOUR POCKET
 ITM 1356825/WO SECRID POCKET-SIZED REVOLUTION, ITM 1344168/WO SECRID POCKETWEAR, ITM	1549859/WO SMALL MATTERS</t>
   </si>
   <si>
     <t>REDU 005318433-0001/EM, REDU 005318482-0003/EM,REDU 005318482-0002/ EM, REDU 001351712-0005/EM, , REDU 001339139-0004/EM,REDU 001351712- 0004/EM	, REDU 002199034-0002/EM, REDU 005890001-0001/EM, REDU 006083580-0001/EM, REDU 006083580-0002/EM, REDU 006083580-0005/EM	
 REDU 006064010-0001/EM, REDU 006584934-0002/EM, REDU 007742408- 0001/EM	, REDU 007742408-0002/EM, REDU 015025264-0002/EM, EUTM 011022696/EM LOUBOUTIN, EUTM 011113552/EM CHRISTIAN LOUBOUTIN, EUTM 001026905/EM CHRISTIAN LOUBOUTIN, EUTM 002246080/EM Christian Louboutin,EUTM 011113586/EM Christian Louboutin
 EUTM 005282322/EM, EUTM 011113611/EM, EUTM 008845539/EM,ITM 1013915/WO Louboutin, ITM 1026083/WO Christian Louboutin, ITM 1626276/WO CL, EUTM 018673117/EM CL, EUTM 018673120/EM CL
 ITM 1696025/WO Christian Louboutin, ITM 1724583/WO Louboutin, ITM 1696024/WO CL, EUTM 019053733/EM LOUBOUTIN,REDU 002749911-0001/ EM, REDU 003833839-0001/EM, REDU 005318482-0004/EM, REDU 005318433- 0002/EM, REDU 015025264-0001/EM</t>
   </si>
   <si>
-    <t xml:space="preserve"> 
-[...3 lines deleted...]
-  <si>
     <t>REDU 007695390-0073/EM, REDU 007695390-0009/EM, REDU 007695390- 0061/EM	, REDU 007695390-0032/EM, REDU 007695390-0064/EM, ICD D225078-0003/WO, ICD D225078-0001/WO,EUTM 000493767/EM CAREL
 ICD D225078-0002/WO, ICD D236583-0001/WO, EUTM 018378909/EM CAREL, EUTM 018378912/EM CAREL,REDU 007695390-0040/EM, REDU 007695390-0021/EM, REDU 007695390-0037/EM,REDU 007695390-0053/EM	
 REDU 007695390-0020/EM, REDU 007695390-0069/EM,REDU 007695390-0072/ EM, REDU 007695390-0001/EM, REDU 007695390-0033/ EM, REDU 007695390-0066/EM, REDU 007695390-0017/EM, REDU 007695390- 0059/EM, REDU 007695390-0062/EM, REDU 007695390-0034/EM, REDU 007695390- 0043/EM, REDU 007695390-0011/EM, REDU 007695390-0046/EM, REDU 007695390-0027/EM, REDU 007695390-0019/EM, REDU 007695390- 0047/EM, REDU 007695390-0051/EM, REDU 007695390-0035/EM, REDU 007695390- 0003/EM, REDU 007695390-0045/EM,REDU 007695390-0006/EM, REDU 007695390-0025/EM, REDU 007695390-0029/EM, REDU 007695390- 0052/EM, REDU 007695390-0005/EM, REDU 007695390-0039/EM,REDU 007695390-0038/ EM, REDU 007695390-0058/EM,REDU 007695390-0010/EM,REDU 007695390-
 0007/EM, REDU 007695390-0071/EM, REDU 007695390-0055/EM,REDU 007695390-0050/EM, REDU 007695390-0018/EM</t>
-  </si>
-[...1 lines deleted...]
-    <t>REDU 007988597-0001/EM, REDU 007988597-0003/EM, REDU 007993720-0002/ EM, REDU 005315553-0003/EM, REDU 000366877-0007/EM, REDU 008888143- 0007/EM, REDU 008888143-0005/EM</t>
   </si>
   <si>
     <t>REDU 008700330-0004, REDU 008700330-0003, REDU 008700330-0002	
 REDU 008700330-0001, REDU 003384643-0003, REDU 003384643-0008
 REDU 003384643-0007, REDU 003384643-0006, REDU 003384643-0005	
 REDU 003384643-0002, REDU 003384643-0001, REDU 005839743-0002
 REDU 005839743-0001, REDU 003461839-0001, REDU 003383926-0004
 REDU 003383926-0001, REDU 015095655-0003, REDU 015095655-0001
 REDU 008700330-0006, REDU 008700330-0005</t>
   </si>
   <si>
     <t>REDU 000339262-0001/EM</t>
   </si>
   <si>
     <t xml:space="preserve">
 EUTM 018688070/EM BATH &amp; BODY WORKS, EUTM 008504219/EM BATH &amp; BODY WORKS, EUTM 007168966/EM BBW Bath &amp; Body Works	
 ITM 1502230/WO BLACK CHERRY MERLOT, ITM 1502668/WO BLACK TEAKWOOD, EUTM 017503269/EM BUBBLE COOL, ITM 1513438/WO CARAMEL PUMPKIN SWIRL, ITM 1773514/WO COZY CASHMERE	
 ITM 1513626/WO CRANBERRY WOODS, ITM 1505348/WO CRISP MORNING AIR, ITM 1716199/WO DARK KISS, ITM 1757389/WO, ITM 1764618/WO FRESH BLUE SKY, ITM 1490617/WO GINGHAM, ITM 1555631/WO HIBISCUS WATERFALLS, ITM 1716959/WO IN THE STARS
 ITM 1722580/WO INTO THE NIGHT, EUTM 017898735/EM KITCHEN LEMON, ITM 1742198/WO LOVE ALWAYS WINS, ITM 1514008/WO MARSHMALLOW FIRESIDE, EUTM 015137342/EM POCKETBAC, ITM 1791253/WO NATIONAL GINGHAM DAY,ITM 1793173/WO NATIONAL GINGHAM WEEK, ITM 1489315/WO PEACH BELLINI, EUTM017950437/ EM POCKETBAC PALS, EUTM 015821101/EM POCKETKISS, EUTM 015821077/EM POCKETSHEA, ITM 1742199/WO STRAWBERRY SNOW FLAKES, ITM 1736122/WO RADIANT SKY, ITM 1610435/WO SPREAD LOVE NOT GERMS, ITM 1554488/WO STRAWBERRY POUND CAKE
 ITM 1502078/WO SUMMER BOARDWALK, ITM 1632087/WO SUN-DRENCHED LINEN, ITM 1767069/WO SUNSHINE DAY,ITM 1764619/WO SUNWASHED SANTAL, ITM 1498511/WO SWEATER WEATHER, ITM 1699687/WO SWEATER WEATHER, ITM 1016322/WO TRUE BLUE, ITM 1762757/WO TRUE BLUE SPA, ITM 1502606/WO TURQUOISE WATERS	
 ITM 1839347/WO TWISTED PEPPERMINT, ITM 1054105/WO  WALLFLOWERS, ITM 1509613/WO VANILLA BEAN NOEL,ITM 1497042/ WO WAIKIKI BEACH COCONUT, ITM 1551683/WO WELCOME HOME	
 EUTM 018936400/EM WHITE BARN, ITM 1473222/WO WHITE BARN	
 EUTM 015144298/EM WHITE BARN, ITM 1502934/WO WINE CELLAR
 EUTM 017781048/EM NATURAL VIBES,ITM 1502664/WO ALOHA KIWI PASSIONFRUIT, ITM 1764649/WO AMBER BLUSH, ITM 1722761/WO AMONG THE CLOUDS, ITM 1246732/WO BATH &amp; BODY WORKS	
 EUTM 014187884/EM BATH &amp; BODY WORKS,REDU 007814678-0003/EM</t>
   </si>
   <si>
     <t>REDU 004555001-0006/EM</t>
-  </si>
-[...1 lines deleted...]
-    <t>REDU 008519110-0004/EM</t>
   </si>
   <si>
     <t xml:space="preserve">
 REUD 005756038-0001/EM,REUD 006315727-0006/EM, REUD 006315727- 0005/EM, REUD 002488486-0003/EM, REUD 002488486-0002/EM, REUD 001998493-0004/EM, REUD 004732683-0001/EM,EUTM 000812891/EM errea
 EUTM 009929845/EM, EUTM 009284191/EM ERREA',EUTM 012739462/EM 3DWEAR, EUTM 009067828/EM ERREA' REPUBLIC,EUTM 002955367/EM 
 EUTM 006118046/EM 3D wear, EUTM 018278606/EM,EUTM 010757243/EM ERREA' EST, EUTM 017406927/EM errea',EUTM 018309609/EM errea' TEAM SMART, EUTM 009558438/EM VOTE FOR YOURSELF, EUTM 010160869/ EM ACTIVE TENSE, EUTM 009844432/EM ERREA' POINT, EUTM 014528591/EM RA,EUTM 007330475/EM Titanium NANOTECHNOLOGY	
 EUTM 007008477/EM errea, EUTM 008169591/EM TI-ENERGY, NANO TECHNOLOGY, EUTM 009560442/EM, EUTM 001671759/EM erreà
 EUTM 007076862/EM RA, EUTM 011997871/EM ERREA' REPUBLIC	
 EUTM 007148811/EM NON-TOXIC TEXTILES errea, EUTM 018323095/ EM Ti-energy NANOTECHNOLOGY, REDU 002488486-0004/EM, REDU002488486- 0005/EM, REDU 002488486-0001/EM</t>
   </si>
   <si>
     <t>1CD D222353-0003/WO, ICD D222353-0006/WO, ICD D222353-0005/WO
 ICD D222353-0001/WO, ICD D222353-0004/WO, ICD D222353-0002/WO	
 ICD D223409-0002/WO, ICD D223409-0006/WO, ICD D223409-0004/WO	
 ICD D223409-0003/WO,  ICD D223409-0005/WO, ICD D223409-0001/WO	
 ICD D227365-0002/WO, ICD D227365-0001/WO, ICD D227449-0001/WO	
 ICD D228379-0011/WO, ICD D228379-0005/WO, ICD D228379-0003/WO	
 ICD D228379-0007/WO, ICD D228379-0001/WO, ICD D228379-0009/WO	
 ICD D228379-0006/WO, ICD D228379-0008/WO, ICD D228379-0004/WO
 ICD D228379-0002/WO, ICD D228379-0010/WO, ICD D231895-0001/WO	
 ICD D231912-0001/WO,ICD D231918-0001/WO, REDU 007690557-0001/EM
 REDU 008282743-0001/EM, REDU 008282743-0002/EM, REDU 008282743- 0003/EM, REDU 008282743-0004/EM	EUTM 015222854/EM F, EUTM 015222854/EM F, EUTM015222805/EM FURLA,ITM 1642449/WO FURLA, ITM 1163622/WO FURLA PIPER, EUTM 015222763/EM F, EUTM 015222681/EM F, ICD D224712-0001/WO, ICD D231780-0001/WO, ICD D231831-0001/WO, ICD D231831-0002/WO, ICD D212940-0003/WO	
 ICD D213089-0002/WO, ICD D213089-0003/WO, ICD D213089-0005/WO	
 ICD D213089-0004/WO, ICD D219054-0001/WO</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 015002970-0003/EM, REDU 015002970-0001/EM, REDU 015002970- 0006/EM	, REDU 015002970-0007/EM, REDU 015005059-0012/EM, EUTM 018919377/EM COCCINELLE ROUNDABOUT, EUTM 016522575/EM COCCINELLE, EUTM 000977454/EM C COCCINELLE,EUTM000969626/EM COCCINELLE,EUTM018319768/EM Never Without Bag,EUTM010570737/EM
 EUTM005655436/EM, EUTM009825613/EM, EUTM017624339/EM C COCCINELLE, EUTM018429552/EM Coccinelle Beat, REDU008937544- 0009/EM, REDU008937544-0001/EM, REDU008937544-0005/EM, REDU 008937544-0004/EM, REDU008937544-0010/EM	, REDU008937544-0008/EM, REDU 015005059-0011/EMREDU015005059-0014/EM,REDU015005059-0007/EM
 REDU015005059-0010/EM, REDU015005059-0002/EM,REDU015005059-0015/EM
 REDU015005059-0017/EM, REDU015005059-0001/EM,REDU015005059-0016/EM
 REDU015005059-0008/EM, REDU015005059-0018/EM,REDU015005059-0013/EM
 REDU015005059-0009/EM	</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 015082700-0008, REDU 015082700-0007, REDU 015082700-0006, REDU 015048078-0011, REDU 008846307-0009, REDU 008846307-0008, REDU 008846307-0010	</t>
   </si>
   <si>
-    <t>REDU 015038444-0001/EM</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">EUTM 018677050/EM SUSANNA FALKEN JEWELLERY Because i care	
 EUTM 018265824/EM SUSANNA FALKEN, EUTM 018682448/EM SF
 REDU 008678221-0001/EM	</t>
   </si>
   <si>
     <t>EUTM 001142868/EM CM, REDU 001829920-0001/EM, REDU 004139665-0002/EM</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 008940587/EM ITALFILE, EUTM 012534202/EM JANE, EUTM 018019036/EM JANE ITALFILE, REDU 006145033-0002/EM,REDU 008362099-0001/EM, REDU 003531078-0001/EM	</t>
   </si>
   <si>
     <t xml:space="preserve">                         
 EUTM 006665319/EM 10000001 GILLETTE, EUTM 000803833/EM/  MACH3
 EUTM 004238771/EM 10000003 FUSION, EUTM 003997624/EM 10000004 FUSION, EUTM 001079896/EM 10000005 VENUS, EUTM 001930619/EM 10000006 Venus, EUTM 015538416/EM 10000007 ORAL-B, EUTM 003590064/EM 10000008 Oral-B, EUTM 000368712/EM 10000009 MACH
 EUTM 006915045/EM 10000010 PROGLIDE, EUTM 013191507/EM 10000011 PROSHIELD, EUTM 000315184/EM 10000012 SATIN CARE, EUTM 016542086/EM 10000013 FLYING EAGLE, REDU 000388582-0001/EM  
 REDU 000388574-0001/EM, REDU 000388590-0001/EM, REDU 000190194-0001/EM, REDU 000366968-0001/EM, REDU 000173000-0001/EM 
 </t>
   </si>
   <si>
     <t>ITM 1486516 NODALETO, EUTM 018525039 NODALETO, REDU 008425417- 0001, REDU 008713721-0001</t>
   </si>
   <si>
     <t>EUTM 012548913 TALTZ, EUTM 010853596 TALTZ, EUTM 014461164 VERZENIOS, EUTM 010853001 OLUMIANT, EUTM 018129502, EUTM 018130857 RETSEVMO, EUTM 012763108 CYRAMZA, EUTM 010350635 CYRAMZA, EUTM 01284969 1trulicity, EUTM 009986159 TRULICITY, REDU 000124292-0009, EUTM 003915071 C, REDU 000124284-0001, EUTM 000299685 HUMALOG, EUTM 000299644 HUMATROPE,REDU 000124284- 0004, REDU 000124292-0012, EUTM 002869634, EUTM 001223916 CIALIS	
 EUTM 001235902 Lilly, EUTM 000237016 LILLY, EUTM 000828715 ALIMTA, EUTM 014826283 OLUMIANT</t>
   </si>
@@ -10910,54 +10665,50 @@
 EGIW PDO-FR-A0714 Sainte-Croix-du-Mont, EGIW PDO-FR-A0407 Sainte-Foy-Bordeaux, EGIW PDO-FR-A0819 Sauternes</t>
   </si>
   <si>
     <t>EGIW PDO-IT-A1399 Barbaresco, EGIW PDO-IT-A1389 Barolo</t>
   </si>
   <si>
     <t xml:space="preserve">EGIS  10338287 </t>
   </si>
   <si>
     <t>•	CDR uz REUD (Registered European Union design)
 •	CDU uz UEUD (Unregistered European Union design)
 •	CGIP uz EGIP (Geographical indication for agricultural products)
 •	CGIW uz EGIW (Geographical indication for wine)
 •	CGIS uz EGIS (Geographical indication for spirit drinks)
 •	CGIL uz EGIL (Geographical indication as listed in Agreements between the Union and third countries)
 •	CGIA vairs nepastāv un pieder EGIP kategorijai (Geographical indication for aromatised drinks based on wine products)
 •	CIGI ir jauns veids, kas ieviests ar jauno tiesisko regulējumu (Geographical indication for craft and industrial products)</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM12347381/Megared, EUTM 11590247/Megared, EUTM 12207528/Megared, EUTM 12207429/Megared, EUTM 11590486/Megared, EUTM 12098257/MegaRojo, EUTM 12098356/MegaRood, EUTM 12098315/MegaRosso, EUTM 12098414/MegaRouge, EUTM 11858958/PowerRed, EUTM 11945607/SmartMega, EUTM 11945541/Mega03 
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 015921422 ca, EUTM 012734571CATRICE , EUTM 012863254 CATRICE, EUTM 009173221 CATRICE, EUTM 005430939 catrice, EUTM 015921422 CA, EUTM 012734571 CATRICE, EUTM 018675482 CATRICE COSMETICS HD LIQUID COVERAGE FOUNDATION 
 </t>
-  </si>
-[...2 lines deleted...]
- </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 014412951 DAVIDOFF Cool Water, EUTM 014297048 DAVIDOFF Cool Water, ITM 1788437 DAVIDOFF COOL ELIXIR, ITM 490202ZINO,  ITM 490202 ZINO, ITM 467511 ZINO DAVIDOFF, ITM 968340 SILVER SHADOW PRIVATE, ITM 930604, ITM 857686 DAVIDOFF, ITM 942330 DAVIDOFF ADVENTURE, EUTM 003788767, ITM 1020705 DAVIDOFF CHAMPION, ITM 1068031, ITM 977631 HOT WATER, ITM 1459417 Cool Water, ITM 1445248 DAVIDOFF RUN WILD, ITM 1345267 DAVIDOFF COOL WATER WAVE, ITM 1303865 DAVIDOFF HORIZON, ITM 1153295 DAVIDOFF THE GAME, ITM 761286 COOL WATER, ITM 467510 DAVIDOFF    
 </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">                                                                                                      </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>ICD D075046-0001/WO, EUTM 018518955/EM DOPPER,  EUTM 018549415/EM DOPPER, EUTM 018519790/EM  DOPPER, EUTM 017898526/EM, EUTM 011701448/EM DOPPER, EUTM011701372/EM DOPPER</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
@@ -10981,53 +10732,50 @@
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>POLLINI</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve"> S.p.A. </t>
     </r>
   </si>
   <si>
     <t>Preces apraksts (satur ierobežotas pieejamības informāciju)</t>
   </si>
   <si>
     <t xml:space="preserve">REUD 015105546-0002/EM, REUD 015105546-0001/EM	</t>
   </si>
   <si>
     <t>MONTANA FURNITURE A/S</t>
   </si>
   <si>
-    <t xml:space="preserve">REDU 008668297-0010/EM, REDU 008668297-0007/EM, REDU 008668297- 0002/EM, REDU 008668297-0005/EM, REDU 008000343-0001/EM, REDU 008364756-0001/EM, EUTM 018194534/EM V-MAG,REDU 008668297-0004/ EM, REDU 004697316-0001/EM, REDU 004696821-0001/EM, REDU 004696847- 0001/EM, REDU 008668297-0003/EM, REDU 008668297-0008/EM, REDU 008668297-0006/EM, REDU 008668297-0009/EM, REDU 008668297-0001/EM, REDU 008668297-0011/EM	</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 009150244/EM MINIBANDA	, EUTM 008895492/EM, EUTM 012208955/EM SARABANDA, EUTM 004491321/EM MINIBANDA	
 EUTM 008640211/EM SARABANDA, EUTM 008844391/EM MINIBAND	
 EUTM 008640351/EM SARABANDA, EUTM 001152503/EM SARABAN	
 EUTM 017979912/EM SARABANDA IL BELLO ITALIANO FATTO BENE
 EUTM 017979917/EM SARABANDA ECCELLENZA ITALIANA</t>
   </si>
   <si>
     <t>šalles, kabatlakatiņi, somas, cepures, jostas  apģērbi, lietusmēteļi, mugursomas, kosmētika, auskari, smaržas u.c.</t>
   </si>
   <si>
     <t>EUTM 013880471 Michael Jackson, EUTM 015755309 Michael Jackson	
 EUTM 016791097 BAD 25, EUTM 019219056 MJ,EUTM 008430531 King of Pop, EUTM 008404873 KING OF POP THE SHOW, EUTM 008526171 MICHAEL JACKSON, EUTM 008541971 KING OF POP,EUTM 008563371 THRILLER, EUTM 008784341 KING OF POP, EUTM 010058402
 EUTM 010380335 KING OF POP</t>
   </si>
   <si>
     <t>Triumph International LLC</t>
   </si>
   <si>
     <t>mūzikas ieraksti, zvanu melodijas un grafika mobilajiem tālruņiem u.c.</t>
   </si>
   <si>
     <t>ITM 1588091, ITM 1586503 BELLROY, ITM 1280802 bellroy, ITM 1280298 BELLROY, ITM 1280342, ITM 1120804 BELLROY</t>
   </si>
   <si>
     <t>BELLROY PTY LTD</t>
@@ -11048,113 +10796,116 @@
   <si>
     <t>EUTM 019049709/EM NOTTINGHAM FOREST, EUTM 019049710/EM FOREST</t>
   </si>
   <si>
     <t>NOTTINGHAM FOREST FOOTBALL CLUB LTD</t>
   </si>
   <si>
     <t>                                                                       Kopsavilkums par VID Muitas pārvaldē saņemtajiem pieprasījumiem par intelektuālā īpašuma aizsardzību</t>
   </si>
   <si>
     <t>apģērbi, smaržas, smaržvielas u.c.</t>
   </si>
   <si>
     <t>kases aparāti, elektroniskie svari, aparāti banknošu autentiskuma pārbaudei, banknošu skaitīšanas iekārtas, rēķināšanas mašīnas, optisko disku un svītrkodu lasītāji, printeri izmantošanai ar datoriem, kartes ar mikroprocesoriem, biroja piederumi u.c.</t>
   </si>
   <si>
     <t>atmiņas spēles, pārtikas preču iepirkumu maisiņi, dekoratīvie magnēti, magnētu logotipu dizains t-krekliem, piespraudes u.c.</t>
   </si>
   <si>
     <t>kukaiņu kodumu ziede, nedaudz lielāka par lūpu krāsu, izgatavota no baltas plastmasas</t>
   </si>
   <si>
     <t>apgaismošanas ierīces un iekārtas, griestu lampas, stāvlampas, spuldzes, kontaktligzdas, abažūra turētājs, lampu pakarināmās ierīces, elektriskās izlādes caurules,atstarotāji, gaismas sadalītājs u.c.</t>
   </si>
   <si>
-    <t>apģērbs, galvassegas, preparāti balināšanai un citas veļas vielas, preparāti tīrīšanai, pulēšanai, attaukošanai un noberšanai, ziepes, parfimērijas izstrādājumi, ēteriskās eļļas, kosmētika, matu losjoni, zobu pastas;apakšveļa, zeķes, cimdi,  apavi, apavu zoles, krēmi, pastas, vaski, kondicionieri, pulēšanai, tīrīšanai un aizsardzībai no lietus, apavu tīrīšanas lupatiņas,  sukas, apavu maisiņi u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ādas izstrādājumi, jostas, apavi,  cimdi, ceļojumu somas, aksesuāri </t>
   </si>
   <si>
     <t>EUTM 006028914/EM Dettol, EUTM 006029078/EM,EUTM 008962094/EM
 EUTM 003033842/EM DETTOL,EUTM 009153511/EM DETTOL
 EUTM 013784962/EM, EUTM 018049358/EM Dettol,EUTM 018048871/EM Dettol</t>
   </si>
   <si>
     <t>mobilie tālruņi, mobilo tālruņu somas, brīvroku austiņas mobilajiem tālruņiem, mobilo tālruņu brīvroku komplekti,  turētāji, kabeļa adapteri u.c.</t>
   </si>
   <si>
+    <t>ķirurģijas, medicīnas, zobārstniecības un veterinārijas aparāti un instrumenti, mākslīgās ekstremitātes, acis un zobi, ortopēdiskie izstrādājumi, šuvju materiāli, terapeitiskās un palīgierīces, kas paredzētas cilvēkiem ar invaliditāti, masāžas aparāti, bērnu aprūpes aparāti, ierīces un priekšmeti, aparāti, ierīces un priekšmeti seksuālām darbībām,  juvelierizstrādājumi,  pulksteņi, apģērbi, apavi, galvassegas, mājsaimniecības vai virtuves piederumi,galda piederumi, dakšiņas un karotes, skuvekļi tīrīšanas iekārtas,  mājsaimniecības veļa, tekstila vai plastmasas aizkari, paklāji, paklājiņi, paklājiņi, linolejs un citi grīdas segumi, netekstila sienas tapetes, spēles rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces, rotājumi, kafija, tēja, kakao un mākslīgā kafija, rīsi, tapioka un sāgo,milti un graudaugu izstrādājumi, maize, konditorejas izstrādājumi, pārtikas ledus, cukurs, medus, melases sīrups,  raugs, cepamais pulveris, sāls, sinepes, etiķis, mērces [garšvielas], saldējums, alkoholiskie dzērieni, alus, minerālūdeņi un gāzētie ūdeņi un citi bezalkoholiskie dzērieni, augļu dzērieni un augļu sulas, sīrupi, tabaka, mēķētāju preces, sērkociņi, preparāti putekļu uzsūkšanai, mitrināšanai un saistīšanai, sveces un daktis apgaismošanai u.c.</t>
+  </si>
+  <si>
     <t>tabaka un smēķēšanas izstrādājumi, mitrinātāji, tabakas aizstājēji, tabakas grauzdētāji, tabakas dzesēšanas iekārtas cigāru griezējs, cigāri, pelnu trauki smēķētājiem, elektriskie sildītāji, elektriskie sildīšanas pavedieni, tvaika ģenerēšanas ierīces,  elektroniskās cigaretes, elektronisko cigarešu kasetnes, kociņi elektronisko cigarešu tīrīšanai un dezinfekcijai, elektroniskie cigarešu tīrīšanas līdzekļi, elektronisko cigarešu tīrīšanas birstes,  spilventiņi elektronisko cigarešu tīrīšanai u.c.</t>
   </si>
   <si>
     <t>juvelierizstrādājumi, piespraudes,  saktas,  brošas, aproču pogas, nozīmītes no dārgmetāla,  auduma, papīra u.c.</t>
   </si>
   <si>
     <t>medikamenti,  farmaceitiskie produkti</t>
   </si>
   <si>
+    <t xml:space="preserve"> sadzīves tehnika, elektriskas virtuves ierīces un ierīces pārtikas apstrādei un pārstrādei,presēšanas mašīnas, atkritumu iznīcināšanas aparāti, ieskaitot atkritumu savācējus, atkritumu preses, rokas darbarīki, galda piederumi, skuvekļi, matu griešanas mašīnas,  grieznes,  manikīra piederumi, nagu šķēres,vīles u.c.</t>
+  </si>
+  <si>
+    <t>velosipēdi, sauszemes transportlīdzekļi ar pedāļu piedziņu, izņemot riepas un riteņus velosipēdu rāmji; stūres un velosipēdu stūres kāti, segli, sēdekļu balsti u.c.</t>
+  </si>
+  <si>
     <t>EUTM  000000472 Sony, ITM  978971 Sony, ITM  1194843 A Sony, EUTM 005335518/EM, EUTM 005335575/EM</t>
   </si>
   <si>
     <t>pakas, ko  sūta  pa pastu,  ir marķētas ar oriģinālo nosaukumu “Zalando”</t>
   </si>
   <si>
     <t>pusvadītāji, integrētās shēmas un neierakstīti elektroniski datu nesēji; pusvadītāju ierīces, proti, digitālās, analogās, interfeisa un jauktas signālu shēmas, mikroshēmas, iespiedshēmas plates u.c.</t>
   </si>
   <si>
     <t>gaisa spilveni automašīnām motocikli,  elektrības ģenerators u.c.</t>
   </si>
   <si>
     <t>hermētiķi,  hermētiķu noņēmēji, blīves un hermētiķu komplekti</t>
   </si>
   <si>
     <t>briļļu lēcas, saulesbriļļu lēcas, optiskās brilles, oftalmoloģiskā stikla lēcas, optiskās lēcas,oftalmoloģiskās lēcas</t>
   </si>
   <si>
     <t>briļļu lēcas, saulesbriļļu lēcas, optiskās brilles, oftalmoloģiskā stikla lēcas, optiskās lēcas,oftalmoloģiskās lēcas, kino lēcas</t>
   </si>
   <si>
-    <t>apģērbs, rotaļlietas, kancelejas preces, svārsta pulksteņi, vannas halāti, bērnu lietussargi,  ballīšu baloni, papīra ballīšu dekorācijas, ballīšu ielūgumi, svētku rakstāmpiederumi, papīra ballīšu piederumi, vannas rotaļlietas, ērnu albumi, bērnu pārtika (zīdaiņiem), bērnu dvieļi, plastmasas ballīšu cepures u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>skaņas pastiprinātāji,  elektriskās kontroles aprīkojums, skaņu atjaunošana aparatūras instrumentiem, apgaismošanas sistēmas, ģitāras,  ģitāru stīgas, mūzikas instrumenti</t>
   </si>
   <si>
     <t>nažu, dakšiņu un karotīšu izstrādājumi, arī no dārgmetāla vai ar sudraba pārklājumu,  juvelierizstrādājumi, dārgakmeņi u.c.</t>
   </si>
   <si>
     <t>somas,mugursomas, portfeļi,nelieli ādas izstrādājumi</t>
   </si>
   <si>
-    <t>Tekila</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> apavi, apģērbs,  galvassegas juvelierizstrādājumi, bižutērija, pulksteņi, to daļas un piederumi</t>
   </si>
   <si>
     <t xml:space="preserve">kopšanas un skaistumkopšanas līdzekļi, kosmētika, tualetes piederumi, ādas kopšanas līdzekļi; mīkstinošs tīrīšanas līdzeklis, kondicionieris, roku un ķermeņa krēms, ķermeņa losjons, dušas želejas, pēdu,  roku krēmi, dienas un nakts krēmi, acu  smaržas, istabas smaržas, sveces, kosmētika, lūpu spīdumi un lūpu mīkstinātāji, gultas un galda pārklāji, apģērbi, apavi, galvassegas,  somas, jostas, tualetes piederumu futrāļi un turētāji u.c. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">mēbeles, spoguļi, gleznu rāmji,kauli, ragi, vaļa bārkstis vai perlamutra, neapstrādāti vai daļēji apstrādāti, čaumalas; jūras putas dzeltens dzintars nemetāliski uzglabāšanas vai transportēšanas konteineri u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">televīzija, izklaides pakalpojumi, televizoru dekoderi, interaktīvie izklaides pakalpojumi, Izklaides programmatūra </t>
   </si>
   <si>
     <t>farmaceitiskie medikamenti, zāles,  preparāti</t>
   </si>
   <si>
     <t>atmiņas spēles,  pārtikas preču iepirkumu maisiņi, dekoratīvie magnēti, magnētu logotipu dizains t-krekliem,  piespraudes u.c.</t>
   </si>
   <si>
     <t>EUTM 002161271/EM LYRICA</t>
   </si>
   <si>
     <t>VIATRIS SPECIALTY LLC</t>
   </si>
   <si>
     <t xml:space="preserve">REUD 001434088-0001/EM, REUD 001218192-0001/EM	</t>
   </si>
   <si>
     <t>THETFORD B.V.</t>
   </si>
   <si>
     <t xml:space="preserve">pārnēsājamās tualetes
 </t>
@@ -11162,71 +10913,83 @@
   <si>
     <t>EUTM 005720552/EMGBRACING, ITM 1648643/WOGBRacing</t>
   </si>
   <si>
     <t>LEWIS BANKS LIMITED</t>
   </si>
   <si>
     <t>dzinēja korpusi, transportlīdzekļu daļas, motociklu dzinēji</t>
   </si>
   <si>
     <t>EUTM016728099/EM MDB</t>
   </si>
   <si>
     <t>MDB SRL</t>
   </si>
   <si>
     <t xml:space="preserve">iekrāvēji, kāpurķēžu transportlīdzekļi, ekskavatori </t>
   </si>
   <si>
     <t>EUTM 018846485 HIWIN</t>
   </si>
   <si>
     <t>HIWIN TECHNOLOGIES CORP.</t>
   </si>
   <si>
+    <t>rullīšu gultņi, lodīšu skrūves,  piedziņa, mašīnu daļas,  palēnināšanas ierīces, enerģijas ģeneratori, rūpnieciskie roboti, robotu rokas rūpnieciskiem nolūkiem, robotu eksoskeleta tērpi,  rotējoši instrumenti, mašīnu daļas,  eņģes un eņģu daļas bīdāmo slokšņu, plākšņu un vadotņu savienošanai; rotācijas galdi darbgaldiem u.c.</t>
+  </si>
+  <si>
     <t>EUTM 003922143/EM SKF, EUTM 000147074/EM SKF, EUTM 000146878/EM SKF, EUTM 001725845/EM SKF</t>
   </si>
   <si>
     <t xml:space="preserve">rūpnieciskās eļļas un smērvielas, vaski,  putekļu absorbētāji, mitrinātāji un saistvielas, sveces un daktis apgaismošanai, lauksaimniecības instrumenti, olu inkubējamās mašīnas, tirdzniecības automāti, rokas instrumenti un darbarīki, galda piederumi, skuvekļi  neelektriskie kabeļi un stieples no parastajiem metāliem, mazas datortehnikas un metāla preces, metāla konteineri uzglabāšanai vai transportēšanai, plastmasas loksnes, plastmasas plēve un plastmasas maisiņi iepakošanai un iesaiņošana u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000314336 P.S.G. PARIS-SAINT-GERMAIN, EUTM 013108411 PARIS SAINT - GERMAIN, EUTM 013508882I CI C'EST PARIS, EUTM 014407753 GOLDEN BARRE, EUTM014968382 MY PARIS SAINT-GERMAIN, EUTM 01394629 8RUSHIN' PARIS, EUTM013975263 #tousparis, EUTM 000313981 PARIS SAINT-GERMAIN 1970 
  </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                    EUTM 010913176B, EUTM 003331147B, EUTM 010878593 Brabus, EUTM 007394703 BRABUS, EUTM 002779981 BRABUS
 </t>
   </si>
   <si>
     <t>EUTM 001001312/EM NUROFEN, EUTM 011392461/EM, EUTM 015401847/EM, EUTM 018909997/EM, EUTM 015406374/EM NUROFEN</t>
   </si>
   <si>
+    <t xml:space="preserve">EUTM 000013037, EUTM 007300353 WERKHAUS 
+</t>
+  </si>
+  <si>
     <t>EUTM003095676/EMEARLY SWEET, CPVR 19647</t>
   </si>
   <si>
     <t>svaigas vīnogas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 003530524 TAZO and Design, EUTM 010677516 TAZO, EUTM 005285655 TAZO and Design, EUTM 003528924 TAZOBERRY, EUTM 011456977 TEAVANA, EUTM 015199995 TEAVANA, EUTM 011043395  V and Design, EUTM 011786498 TEAVANA HEAVEN OF TEA and Design, EUTM 012250148 TEAVANA HEAVEN OF TEA and Design, EUTM 002164267 VERISMO, EUTM 010707586 VERISMO, EUTM 010992535 VERISMO, EUTM 012662813 YOUTHBERRY, EUTM 000595975 YUKON BLEND, EUTM 012187167 Design Only EUTM 008864043 Design Only, EUTM 002365500 FRAPPUCCINO, EUTM 003977931 frappuccino and Design, EUTM 004314051 FRAPPUCCINO, EUTM 000598128 GAZEBO BLEND, EUTM 000617233 GOLD COAST BLEND, EUTM 003619475 GUATEMALA CASI CIELO, EUTM 012588828 HACIENDA ALSACIA, EUTM 000595306 INFUSIA, EUTM 005234877 INFUSIA, EUTM 014753461 TEAVANA, EUTM 000572982 STARBUCKS, EUTM 000630657 STARBUCKS, EUTM 004314092 STARBUCKS COFFEE and Design, EUTM 003086014 STARBUCKS COFFEE and Design, EUTM 000175539 STARBUCKS, EUTM 000630673 STARBUCKS, EUTM 001633965 STARBUCKS, EUTM 003319043 STARBUCKS, EUTM 002365732 STARBUCKS, EUTM 003984713 STARBUCKS, EUTM 011198711 STARBUCKS COFFEE and Design, EUTM 005234786  STARBUCKS COFFEE and Design, EUTM 009776667  STARBUCKS AUTUMN BLEND, EUTM 009730359 STARBUCKS BLONDE, EUTM 000564377 STARBUCKS COFFEE and Design, EUTM 000564427 STARBUCKS COFFEE, EUTM 000596163 STARBUCKS COFFEE and Design, EUTM 000689786 STARBUCKS COFFEE and Design, EUTM 001632280  STARBUCKS COFFEE and Design, EUTM 002365534 LIGHTNOTE BLEND, EUTM 004614418 MUAN JAI, EUTM 010260883 MY STARBUCKS REWARDS, EUTM 010272565 ORIGAMI 
+EUTM 003078573 SERENA ORGANIC BLEND 
+</t>
   </si>
   <si>
     <t>Starbucks Corporation</t>
   </si>
   <si>
     <t>kafija, tēja, karstie un aukstie dzērieni (šokolādes dzērieni, kokteiļi), kafijas pupiņas, gatavi  pārtikas produkti (sviestmaizes, salāti,  konditorejas izstrādājumi u.c.), kā arī citas preces, kas paredzētas tirdzniecībai (krūzes, magnēti u.c.)</t>
   </si>
   <si>
     <t>EUTM	002423655/EM	10000001	BENINCA'</t>
   </si>
   <si>
     <t xml:space="preserve"> daudzfunkcionālas tālvadības pultis</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  000290726 SPARCO, EUTM  000290734 SPARCO, EUTM  011360501 SPARCO, EUTM  014424204  </t>
   </si>
   <si>
     <t>SPARCO S.P.A.</t>
   </si>
   <si>
     <t>auto aksesuāri, piederumi</t>
   </si>
   <si>
     <t>EUTM 006469266/EM, EUTM 012107413/EM UNDER ARMOUR	
 EUTM 006474051/EM UNDER ARMOUR, EUTM 018126095/EM, EUTM003458891/EM TURFGEAR, EUTM 018903643/EM SLIPSPEED
@@ -11286,61 +11049,61 @@
     <t>EUTM019208865/EM GHOSTBOND, EUTM019208866/EM GHOSTBOND CLASSIC, EUTM019208940/EM GHOSTBOND XL, EUT018417380/EM	
 EUTM018072705/EM GHOSTBOND	,EUTM018537506/EM GHOSTBON
 EUTM018072710/EM PROFESSIONAL HAIR LABS, EUTM018273378/EM Professional Hair Labs World Leader in Cosmetic Bonding,EUTM018273383/EM SAFETY FIRST, EUTM018273368/EM SAFETY FIRST</t>
   </si>
   <si>
     <t>Professional Hair Products Limited</t>
   </si>
   <si>
     <t>līmes mākslīgo matu fiksēšanai</t>
   </si>
   <si>
     <t>EUTM  006046445 nawm, EUTM 001665512 VERSUS, EUTM 001665439 VERSACE, EUTM 001665306 /fig./, EUTM 001504703 VERSUS VERSACE /fig./, EUTM 004396636 /fig./, EUTM 004396602, EUTM013031059 Versus Versace</t>
   </si>
   <si>
     <t>GIANNI VERSACE S.R.L.</t>
   </si>
   <si>
     <t>EUTM 009512096 XRLI-ION, EUTM 009512237 XR, EUTM 000541581
 EUTM 000499004, EUTM 000498717, EUTM 002297604, EUTM 000541623
 EUTM 002716843, EUTM 017093121 DEWALT, EUTM 003485893 DEWALT</t>
   </si>
   <si>
     <t>The Black &amp; Decker Corporation</t>
   </si>
   <si>
-    <t>elektriskie instrumenti un piederumi mehāniskiem instrumentiem, elektriskie urbji, elektropneimatiskie āmuri, rotējošie āmuri, smilšpapīra slīpmašīnas, elektriskie smilšu strūklu aparāti, ekscentriskā slīpmašīna, disku slīpmašīna, koka lentes slīpmašīnas, pulēšanas diski,  elektriskie zāģi, ripzāģi, finierzāģi, rāmja zāģi, motorzāģi, šķērszāģi, slīpzāģi, galda zāģi, radiālie roku zāģi, ķīmiskie izstrādājumi,  līmvielas, līmes, sveķi, hermētiķi, saistvielas un epoksīda līmvielas, ķīmiskie enkuri, vinilestera sveķi, poliestera sveķi, līmējošie enkuri, gāzes izmantošanai instrumentos, pulveris izmantošanai instrumentos, vielas iepriekš minēto preču iznīcināšanai,  metāla caurules,Izolācijas dībeļi, Instrumenti sienas enkuru atvēršanai, instrumentu turētājs, instrumentu izgrūdēji u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">EUTM 008511727 tiptoi, EUTM 007205057, EUTM 005198395 Lotti Karotti
 EUTM 003704871 Ravensburger, EUTM 002738722 Ravensburger, REUD 004667988-0005, REUD 004667988-0009, REUD 004667988-0010, REUD 004667988-0011, REUD 004667988-0016, REUD 006085569-0003, REUD 007560024-0009, REUD 004679884-0003, REUD 008072888-0001, REUD 005248150-0001, REUD 002603878-0001, EUTM 017982703 Funny Bunny	
 EUTM 016463267 BRIO, EUTM 016396517 Gravitrax, EUTM 014915061 Ravensburger, EUTM 012611191 Penguin Pile-Up, EUTM 008647241	</t>
   </si>
   <si>
     <t>Ravensburger AG</t>
   </si>
   <si>
+    <t>bērnu pudelītes,zīdaiņu knupīši, āda un mākslīgā āda, tekstilizstrādājumi, apģērbs, apavi, galvassegas,spēles un rotaļlietas u.c.</t>
+  </si>
+  <si>
     <t>EUTM 011851425/EM PINKO, ITM 1414319/WO PINKO</t>
   </si>
   <si>
     <t>CRIS CONF. S.P.A.</t>
   </si>
   <si>
     <t>kosmētika, apģērbs, apavi, galvassegas, somas, juvelierizstrādājumi, u.c.</t>
   </si>
   <si>
     <t>EUTM 000784389 /fig./</t>
   </si>
   <si>
     <t>August Storck KG</t>
   </si>
   <si>
     <t>šokolādes konfektes</t>
   </si>
   <si>
     <t>EUTM 000554543/EM CHRISTOFLE	, EUTM 018788213/EM Christofle	
 EUTM 018788089/EM OC CHRISTOFLE ORFEVRERIE A PARIS DEPUIS 1830</t>
   </si>
   <si>
     <t>ORFEVRERIE CHRISTOFLE</t>
   </si>
   <si>
@@ -11399,53 +11162,50 @@
 </t>
   </si>
   <si>
     <t>transportlīdzekļi, visas rezerves daļas, tehniskās eļļas un ziedes, smērvielas, atslēgu piekariņi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>šaujamieroči, munīcija un šāviņi, spēles, rotaļlietas, apģērbs, papīrs, kartons, siksniņas adapteris, aizsardzības lietas / vāciņi telefoniem, kameras siksnas / siksnas, skatu meklētājam u.c.</t>
   </si>
   <si>
     <t>apģērbi, cepures, apavi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>somas, maki u.c.</t>
   </si>
   <si>
     <t>šaujamieroči, gāzes baloniņi, lukturi, apģērbi u.c.</t>
   </si>
   <si>
     <t>transportlīdzekļa daļas, iepkojumi u.c.</t>
   </si>
   <si>
     <t>datoru programmatūra, datorspēles, videospēles, elektroniskās spēles, datorprogrammas, apģērbi, galvassegas u.c.</t>
   </si>
   <si>
     <t>zobu birstes, trimmeri, matu sukas, higiēnas līdzekļi u.c.</t>
-  </si>
-[...1 lines deleted...]
-    <t>apģērbi, apavi, somas, jostas, cepures, cimdi, šalles, zeķes, pulksteņi, u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">REDU  000942412-0002, REDU  001944984-0002, REDU  001944984-0003 
 REDU  001944984-0004, REDU  001944984-0005, REDU  001944984-0006  
 REDU  001944984-0001, REDU  000942412-0003, EUTM  004323317 MARS  
 EUTM  006360028 MARS WORK, REST AND PLAY, EUTM  006405062 MARS REFUEL, EUTM  009254251  Mars, EUTM  002152825 Mars  
 EUTM  002830172 Mars DRINK, REDU  000942313-0001, REDU  000942313-0002, REDU  000942313-0003, REDU  000942412-0001  </t>
   </si>
   <si>
     <t>ķirurģiskas ierīces, akupunktūras adatas, medicīniskas ierīces analīzēm, asinsspiediena mērīšanai, ierīces mākslīgai elpināšanai u.c.</t>
   </si>
   <si>
     <t>rotaļlietas, aksesuāri u.c.</t>
   </si>
   <si>
     <t>apģērbs, apavi, āda, somas, smaržvielas, rotaslietas, glāzes u.c.</t>
   </si>
   <si>
     <t>somas, apģērbi, apavi u.c.</t>
   </si>
   <si>
     <t>tūristu, konferenču un biroja krēsli</t>
   </si>
   <si>
     <t>mūzika, video, datu ieraksti u.c.</t>
@@ -11507,219 +11267,200 @@
   <si>
     <t>ūdensnecaurlaidīgi zābaki u.c.</t>
   </si>
   <si>
     <t>somas, apavi, jostas</t>
   </si>
   <si>
     <t>parfimērija, kosmētika, ķermeņa un skaistumkopšanas līdzekļi u.c.</t>
   </si>
   <si>
     <t>optika šaujamieročiem u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> spēles un rotaļlietas, kompaktdiski, DVD diski un citi digitālie datu nesēji, iespiedprodukcija u.c.</t>
   </si>
   <si>
     <t>inhalatori u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">parfimērija u.c. </t>
   </si>
   <si>
     <t>diagnostika, farmaceitiskā rūpniecībā, ķīmiskā rūpniecībā, pārtikas un vides testēšana</t>
   </si>
   <si>
-    <t>lauksaimniecības un mežsaimniecības tehnikai rezerves daļas, eļļa, filtri, apģērbi, rotaļlietas u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>rezerves daļas, piederumi u.c.</t>
   </si>
   <si>
-    <t>ādas kopšanas līdzekļi, apģērbs un aksesuāri, kurpes elementi un piederumi, personālpiederumi, mobilie tālruņi ar piederumiem un tehniskiem elementiem, elektriskās/elektroniskās un datoru rotaļlietas, spēles (ieskaitot elektronisko spēļu konsoles) un sporta</t>
-[...1 lines deleted...]
-  <si>
     <t>lifti un liftu daļas, automašīnu lifti u.c.</t>
   </si>
   <si>
     <t>apģērbi, aksesuāri, piederumi u.c.</t>
   </si>
   <si>
     <t>uzturvielas, substrāti, mēslojumi, māla granulas u.c.</t>
   </si>
   <si>
     <t>apģērbi un apavi ar elementiem, somas un aksesuāri, tekstilizstrādājumi</t>
   </si>
   <si>
     <t>filtri u.c.</t>
   </si>
   <si>
     <t>apģērbi, džinsi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>kontaktlēcas, kontaktlēcu kopšanas līdzekļi, šķīdums, smērvielas, acu pilieni u.c.</t>
   </si>
   <si>
     <t>ķermeņa kopšanas līdzekļi, parfimērija, kosmētika u.c.</t>
   </si>
   <si>
     <t>ādas izstrādājumi, apģērbi, somas, apavi, smaržas, rotaslietas u.c.</t>
   </si>
   <si>
     <t>mājsaimniecības un virtuves piederumi un konteineri, rokas instrumenti un darbarīki, virtuves iekārtas, olu separators, stikla trauki, porcelāns un māla izstrādājumi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> nagu un skaistumkopšanas  produkti u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> ceļu būves mašīnas (piem., veltņi) u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">krāsas, lakas, rūsas inhibitori, koksnes konservanti, tintes toneri, kasetnes, toneru kasetnes, printeri, skeneri, faksimilatori, daudzfunkcionālās ierīces, datoru programmatūra, termiskās lentes, lentes printeriem, siltuma papīrs </t>
   </si>
   <si>
     <t xml:space="preserve">putekļu aizsargbarjera u.c.     </t>
   </si>
   <si>
     <t>farmaceitiskie produkti (alopātiskie, homeopātiskie un fitoterapeitiskie) un higiēnas līdzekļi medicīnai un personīgai higiēnai, diētiskie produkti medicīniskiem nolūkiem, taukskābju, aminoskābju preparāti u.c.</t>
   </si>
   <si>
+    <t xml:space="preserve">mēbeles, spoguļi, elektriskās spuldzes, gaismas, statīvi, rāmji, plaukti, stendi, svečturi, vāzes, bļodas, trauki un porcelāns un stikls, papīrs, kartons un izstrādājumi no šiem materiāliem, līmvielas plastmasas iepakojummateriāli, spēles, rotaļlietas u.c.
+    </t>
+  </si>
+  <si>
     <t xml:space="preserve">apģērbs un apavi ar elementiem un aksesuāriem u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">mugursomas, somas maisi, cita bagāža, cepures u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">  ausu aizbāžņi, dzirdes aizsardzības ierīces nirējiem</t>
   </si>
   <si>
     <t xml:space="preserve">masāžas eļļas, eļļošanas krēmi un želejas, orgasma krēmi medicīniskiem un nemedicīniskiem nolūkiem, medicīniskie seksuālie līdzekļi, farmaceitiskie produkti, pudeles, pudeļu formas, konteineri, izstrādājumi aizvākošanai </t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, apavi, galvassegas, spēles, rotaļlietas, videospēļu aparāti, papīrs, kartons, iespieddarbi u.c. </t>
-  </si>
-[...1 lines deleted...]
-    <t>smaržas, kosmētika, brilles, jo īpaši sporta un saulesbrilles, briļļu futrāļi, pulksteņi, jo īpaši sporta un modes pulksteņi, juvelierizstrādājumi, koferi, čemodāni un somas, sporta somas, plecu un medību somas, sporta apģērbs, tostarp sporta zābaki un sporta apavi u.c.</t>
   </si>
   <si>
     <t>elektriskā lampas un apgaismojums, un gaismas atstarotāji, sanitārtehniskās iekārtas un aprīkojums, ūdensapgādes iekārtas, degļi, katli un sildītāji, vārīšanas, apkures, dzesēšanas un citas pārtikas un dzērienu apstrādes iekārtas un aprīkojums, kamīni</t>
   </si>
   <si>
     <t>kosmētika, tīrīšanas un higiēnas līdzekļi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">ķermeņa kopšanas līdzekļi, apģērbs un aksesuāri, rotaļlietas, spēles (ieskaitot elektroniskās spēļu konsoles) un sporta preces,  tekstilizstrādājumi u.c.
 </t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, apavi un galvassegas, somas, čemodāni, mugursomas, suņu būdas, redeļu kastes suņiem, kastes suņu pārvadāšanai, nemetāliski paliktņi, gultas spilveni mājdzīvniekiem u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">aksesuāri un iekārtas mobiliem telefoniem un datoriem, austiņas telefoniem, somas kamerām u.c. </t>
   </si>
   <si>
     <t>gaļa, zivis, mājputni un medījums, gaļas ekstrakti, konservēti, žāvēti un vārīti augļi un dārzeņi, olas, piena produkti, želejas, ievārījumi, kompoti, piens un piena dzērieni, kafija un kafijas aizstājēji, tēja, kakao, dzeramā šokolāde, graudaugu batoniņi</t>
   </si>
   <si>
     <t>barības izstrādājumi suņiem</t>
   </si>
   <si>
     <t>apgaismošanas ierīces, spuldzes, neona lampas, to daļas</t>
   </si>
   <si>
     <t>medicīnas instrumentu, farmaceitiskie izstrādājumi, sanitārijas ierīces u.c.</t>
   </si>
   <si>
     <t>sporta apģērbi un aksesuāri, peldkostīmi, pludmales apģērbi, ķermeņa pacēlāji, brilles, sandales, spuras, pleznas, peldošās jostas un ar tiem saistītie piederumi</t>
   </si>
   <si>
+    <t>audumi tekstila vajadzībām, gultas un galda pārklāji, apģērbs krekli, šalles, vestes, t-krekli, Bermudu šorti, apģērba stiprinājumi, bikšturi, apavi, dārgmetāli un to sakausējumi, juvelierizstrādājumi, brilles, optiskie izstrādājumi, somas, smaržas, tualetes, tualetes piederumi, kosmētikas produkti, āda un ādas imitācijas, dzīvnieku ādas u.c.</t>
+  </si>
+  <si>
     <t>oglekļa šķiedru un aluminīja velosipēdu riteņi</t>
   </si>
   <si>
-    <t>apģērbs, apavi, galvassegas, bērnu sēdeklīši, krēsli, taburetes, galdi, līmējošie pārsēji, ziepes, sauļošanās krēms, odekoloni, bērnu pārtika, spēles un rotaļlietas, vingrošanas un sporta preces, rotājumi Ziemassvētku eglītēm,  velosipēdi, lampas, lukturīši, velosipēdu lukturi, ierakstītas audio lentas un DVD, skaņu ierakstītāji  un atskaņotāji, digitālās kameras izklaidei bērniem un zīdaiņiem, atslēgu piekariņi u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>apģērbi, apavi, galvassegas, bižutērija u.c.</t>
   </si>
   <si>
-    <t>lejupielādējami attēlu faili, mobilo tālruņu zvana signāli, elektroniska, lejupielādējamas publikācijas,  grāmatas, salvetes, galda paklāji, galda pārvalki un paliktņi, papīra karogi un vimpeļi, priekšautiņi no papīra, papīra dvieļi, salvetes , tualetes ruļļi, virtuves ruļļi,  brilles, futrāļi, ķēdes, auklas, briļļu rāmji, magnēti,apģērbi, apavi, galvassegas, aksesuāri un piederumi u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">mākslas viedtālruņi, pašbildes nūjas, kā viedtālruņu aksesuāri, turētāji viedtālruņiem, mobilajiem tālruņiem, siksnas priekš viedtālruņiem, mobilie tālruņi, baterijas, USB uzlādes ierīces (akumulatoru lādētāji), USB kabeļi, austiņas, aizsargplēves, citi aksesuāri, kas paredzēti viedtālruņiem vai mobiliem tālruņiem, apģērbs, cepures, zeķes šalles, cimdi, apavi u.c. </t>
   </si>
   <si>
     <t>elektriskie adapteri, printera toneris, akumulatoru komplekti u.c.</t>
   </si>
   <si>
     <t>gaisa kondicionēšanas iekārtas un piederumi u.c.</t>
-  </si>
-[...1 lines deleted...]
-    <t>vingrošanas un sporta preces, apģērbs, apavi, galvassegas, pulksteņi, ceļojumu futrāļi, somas,spēles, rotaļlietas, video spēļu ierīces, juvelierizstrādājumi u.c.</t>
   </si>
   <si>
     <t>EUTM 006549638 BETALFATRUS, EUTM 003111631 CICLOPOLI, EUTM 010259836 CICLOSAN, EUTM 014587638 DAFNEGIN, EUTM 012235578 ECOCEL PLUS, EUTM 3677804 FEMIPRIM, EUTM 018105802 FINJUVE	
 EUTM 009406745 GYNOMUNAL, EUTM 007065881 KITONAIL, EUTM 011279981 MYCONAIL, EUTM 006648521 NIOGERMOX, EUTM 003847704 NORMAFLOR, EUTM 012251948 ONYTEC, EUTM 005240312 ONY-TEC
 EUTM 5015565 POLICHEM, EUTM 004613758 POLINAIL, ITM 1044835 SILILEVO, EUTM 009241051 ZELOGLIN</t>
   </si>
   <si>
     <t xml:space="preserve">šaujamieroču optiskie aparāti, instrumenti, tēmēkļi un tvērumi, teleskopiskais tēmeklis, šautenes binokļi, monokļi, lāzera tālmēri, statīvi, apģērbs, cepures, krekli, sporta krekli u.c.
 </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> aizsardzības un drošības aprīkojums, aizsargķiveres, aizsargmaskas aizsargzābaki, aizsargapģērbs (bruņas),  aizsargapģērbs, cimdi, apģērbs, galvassegas un apavi medicīnas personālam un pacientiem, medicīniskie pārsēji, autiņbiksītes zīdaiņiem un nesaturēšanai, peldbikses zīdaiņiem, automašīnu sēdekļi, pārvalki, galvas balsti, bērnu drošības sēdekļi transportlīdzekļiem, izstrādājumi no ādas, proti, kastes, maki, čemodāni un čemodāni dokumentiem, maki, kredītkaršu futrāļi, atslēgu futrāļi, somas un čemodāni,  atslēgu maisiņi, mugursomas, maki, apģērbs, apavi,  u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> agregāti cirkulācijas sūkņiem, zemūdens sūkņiem un centrbēdzes sūkņiem, elektronika sūkņiem un citu sistēmu vadības ierīcēm, elektromotori sūkņiem u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                       EUTM 1200229  EIMI, EUTM 003988193 WELLA, EUTM 1485938 weDo/ PROFESSIONAL, EUTM 014245443 SYSTEM PROFESSIONAL, EUTM 0198117 Wellaflex , EUTM 0997661 WELLA PROFESSIONALS,  EUTM 000592113 LONDA, EUTM  1504372 KOLESTON PERFECT,  EUTM  003988193 WELLA, EUTM	000602573 KADUS, EUTM 1356723	INVIGO	
 ITM 1200229 EIMI, EUTM 004460771 COLOR FRESH, EUTM 17926463 BLONDOR, EUTM 1399770 SEB MAN, EUTM 000392019 NIOXIN</t>
   </si>
   <si>
     <t>ķermeņa kopšanas līdzekļi, personīgie piederumi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">elektriskās, elektroniskās ierīces un instrumenti elektrības pārvadāšanai, vadīšanai, pārslēgšanai, pārveidošanai, uzkrāšanai, regulēšanai, filtrēšanai, mērīšanai un kontrolei u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">          
 EUTM 009631029 ZUMBA SENTAO,  EUTM 008551186 ZUMBATOMIC 
 EUTM 008547952 ZUMBATHON, EUTM 006712475Zumba Fitness 
 EUTM 004972121 ZUMBA FITNESS, EUTM 006712434 ZUMBA fITNESS
 EUTM 006712152 ZUMBA fitness, EUTM 008551269 ZUMBA, EUTM 009855859 ZUMBA FITNESS, EUTM 009855669 ZUMBA FITNESS
 EUTM 010219111ZUMBA </t>
   </si>
   <si>
     <t xml:space="preserve"> elektroniskās un pjezoelektriskās šķiltavas un to piederumi, mērlentes, atslēgu piekariņi, spalvu nazītis, saulesbrilles u.c.</t>
   </si>
   <si>
     <t>parfimērijas izstrādājumi, kosmētika, smaržas, brilles, saulesbrilles, rāmji un lēcas, juvelierizstrādājumi, bižutērija, pulksteņi, gredzeni, rokassprādzes, kuloni, auskari, aproču pogas, aproces, pulksteņu siksnas, ķēdes, pulksteņu izstrādājumi, kaklasaišu saspraudes, metāla apavu un cepuru rotājumi, pulksteņi, atslēgu gredzeni, somas, maki, čemodāni, čemodāni,  apģērbs, jostas, peldkostīmi, šalles, kaklasaites, apavi, apavi, zābaki, sandales, cimdi, cepures,  mēbeles, spoguļi, attēlu rāmji u.c.</t>
-  </si>
-[...3 lines deleted...]
-ITM 1323022 PUNCH POP!	</t>
   </si>
   <si>
     <t>apģērbs un aksesuāri, tekstilizstrādājumi</t>
   </si>
   <si>
     <t xml:space="preserve">somas, galvassegas, džinsi, apakšveļa, krekli u.c. </t>
   </si>
   <si>
     <t>velosipēdi, velosipēdu daļas un sastāvdaļas, elektriskie akumulatori,  signalizācija, velodatori, ātruma rādītāji, attāluma mērīšanas ierīces, velosipēdu ķiveres brilles, saulesbrilles, aizsargbrilles, briļļu ietvari un futrāļi, apģērbs, kas aizsargā pret negadījumiem, kuģniecības elektriskie, mērīšanas, signalizācijas, pārbaudes aparāti un instrumenti, datu apstrādes iekārtas un datori, visas iepriekš minētās preces izmantošanai laivās un saistībā ar laivām, frekvences indikators, mērītājs,  dators airu laivām un sacensību airu laivas lietošanai u.c.</t>
   </si>
   <si>
     <t>apģērbs, apavi, apģērba piederumi, somas, saulesbrilles</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 779000/WO BLUE FOX, EUTM 018125701/EM KARBON, EUTM 018202916/EM RAP-V, EUTM 018205609/EM CARP SPIRIT, EUTM 008577231/EM BARBARIAN, ITM 1082164/WO VMC, ITM 1347018/WO COASTAL BLACK, EUTM 018340997/EM VANADIUM, EUTM 003462017 /EM okuma, EUTM 17912307 /EMokuma, EUTM004723029 RAPALA, EUTM005182746 trigger-x, EUTM002730992 /fig./, EUTM 002700557 STORM, EUTM003680899 X-RAP, WO 845035 WILLIAMSON LURES, EUTM 006650667 CLACKIN' RAP,EUTM 006368492 X-ProTect, WO 845037 RAPALA VISION GEAR, WO 1040277 Rapala,EUTM 008233851 Sufix PERFORMANCE FUSE /fig./,EUTM 010209468 LUHR JENSEN, EUTM 010809598 SUFIX , EUTM008772964 10000013 MORA ICE, REDU 002701078- 0004, REDU 002701078-0007, REDU 002701078-0008, REDU 002701078-0009, REDU 002701078-0010, REDU 002701078-0005, REDU 002189449-0004, REDU 002189449-0003, REDU 002189449-0002, REDU 002189449-0001, REDU 002459842-0012TORM ARASHI SQUARE 5', EUTM008233851Sufix – PERFORMANCE FUSE, EUTM 003360302 MARTTIINI, EUTM 007224975ABYSS, EUTM004708228TAIL DANCER , EUTM 002901445 SHAD RAP, REDU 002459842-0009, REDU 002459842-0010 </t>
   </si>
   <si>
     <t>smaržas personīgai lietošanai, smaržu pudeles, parfimērija un smaržvielas, šķidrās smaržas u.c.</t>
   </si>
   <si>
     <t>globālie pozicionēšanas instrumenti (GPS)</t>
   </si>
   <si>
     <t>kolas (bezalkoholiskie dzērieni un gāzētie  dzērieni), jakas, krekli, peldkostīmi, t-krekli, svīteri, zeķes, sporta krekli, šorti, kleitas, cepures (galvassegas), flip-flops, skriešanas tērpi, sporta krekliņi, apakšbikses, sporta krekli ar kapuci, vestes, bikses,  pidžamas, naktskrekli u.c.</t>
   </si>
@@ -11748,53 +11489,50 @@
     <t>instrumenti izmantošanai medicīnā, ierīces vēža ārstēšanai</t>
   </si>
   <si>
     <t>kārtridžs, filtra kasetne, gaisa žāvētāja kasetne, gaisa filtri, eļļas filtri u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> kabatas/rokas pulksteņi, hronometriskie instrumenti u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 13315247, UTM 13315254, EUTM 13315304, EUTM 13315106 
 EUTM 13315114 , EUTM 13315122, EUTM 13315130, EUTM 13315148 
 EUTM 13315155, EUTM 13315163, EUTM 13315197, EUTM 13315205
 EUTM 13315213, EUTM 13315221, EUTM 13315239, EUTM 000517383
 EUTM 2297216, EUTM 001280148 SMILEY, EUTM 000883198, EUTM 007051841HAPPY TRAVEL, EUTM 010561314 10000058 HAPPY TRAVELS 
 EUTM 008504607, EUTM 008504581, EUTM 001277391, EUTM 008504136
 EUTM 008827198 HAPPY CASHMERE, EUTM 008841157, EUTM 000890758, EUTM 008890725, EUTM 008890659, EUTM 008890601, EUTM 008890543, EUTM 008505471, EUTM 008505331, EUTM 008505315, EUTM 008505539, EUTM 9429432, EUTM 008505703, EUTM 008505695, EUTM 008510653, EUTM 008505588, EUTM 008890592, EUTM 008505778, EUTM 008890881, EUTM 003751, EUTM 008505737 
 </t>
   </si>
   <si>
     <t>juvelierizstrādājumi, pulksteņi un hronometriskie instrumenti</t>
   </si>
   <si>
     <t>kompresori dzesēšanas sistēmām, ledusskapjiem un gaļas nogatavināšanas skapjiem, aukstumaģenta kompresori saldēšanas iekārtām, ledusskapjiem un gaļas izturēšanas kamerām, dzinēji kompresoriem saldēšanas sistēmām, ledusskapjiem un gaļas konservēšanas skapjiem, ledusskapji dzērienu uzglabāšanai u.c.</t>
   </si>
   <si>
-    <t>alkoholiskie dzērieni, vīni, stiprie alkoholiskie dzērieni un liķieri, alus, porteris, bezalkoholiskie vīni, vīnogu sula, citrusaugļu sulas, un sagataves iepriekšminēto pagatavošanai</t>
-[...1 lines deleted...]
-  <si>
     <t>audumi šortiem, krekliem, t-krekliem, krekliņiem, biksēm, jakām, vējjakām, jakām, sporta krekliem, legingiem, krūšturiem un cepurēm, audums, ko pārdod kā gatavu apģērbu sastāvdaļu, proti, šortu, kreklu, t-kreklu, kreklu, bikšu, jaku, vējjaku, sporta krekli, legingus, krūšturus un cepures, sastāvdaļas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">lampas, sienas lampas, lampu abažūri, gaismas mezgli, gaismas dimmeri (regulatori) u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">līmvielas (lipīgi materiāli) kancelejas vai mājsaimniecības vajadzībām, zīmēšanas materiāli un materiāli māksliniekiem, otas, mācību vai mācību materiāli, plastmasas loksnes, plēves un maisiņi iesaiņošanai un iepakošanai, rakstzīmju, bloku drukāšana, spēļu rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces u.c. </t>
   </si>
   <si>
     <t>lūpu krāsa, lūpu balzāms, šķidrā lūpu krāsa, vīraks, smaržas, acu ēnas, uzacis, segas, šalles un cepures, dvieļi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">saulesbrilles un iepakojumi, somas, slēpes, brilles, apģērbi, cepures u.c. </t>
   </si>
   <si>
     <t>saulesbrilles, aizsargājošas galvassegas, motociklistu, velosipēdu ķiveres, sporta ķiveres,  jāšanas cepures, aizsargķiveru sejas aizsargi, sporta somas aizsargķiveru glabāšanai, aizsargbrilles, krūškurvja aizsargi, velosipēdu rāmji, bikses, jakas, lietus kostīmi, cimdi, kas ir īpaši izstrādāti velosipēdistiem un motociklistiem un motosportistiem,motociklu daļas un piederumi</t>
   </si>
   <si>
     <t>konditorejas izstrādājumi, košļājamā gumija</t>
   </si>
   <si>
     <t>šokolādes, saldējums</t>
   </si>
   <si>
     <t xml:space="preserve">
@@ -11910,50 +11648,53 @@
 </t>
   </si>
   <si>
     <t>kalts (maināmi instrumenti lietošanai darbgaldos) u.c.</t>
   </si>
   <si>
     <t>zīmuļi, filca pildspalvas</t>
   </si>
   <si>
     <t>serveru sistēmastīmekļa lietojumprogrammas, mobilās lietotnes Blackberry, iPad un Co u.c.</t>
   </si>
   <si>
     <t>brilles, saulesbrilles, briļļu futrāļi, dārgmetāli un to sakausējumi, parfimērija, ēteriskās eļļas, kosmētika, matu losjoni, apģērbi, apavi, galvassegas, zīdaiņu autiņi, āda un ādas imitācijas un to izstrādājumi u.c.</t>
   </si>
   <si>
     <t>apģērbi, somas, juvelierizstrā dājumi, rokassprādzes, apģērbi atslēgu piekariņi, mūzikas lentes, piederumi, kasetes ieraksti u.c.</t>
   </si>
   <si>
     <t>spēles, rotaļlietas, kāršu spēles, galda spēles, darbības un veiklības spēles, galda spēles, galda spēles, kauliņu spēles, puzle, spēļu kārtis, monētas un žetoni (spēļu aprīkojums), kauliņi (spēļu aprīkojums), spēles figūras u.c.</t>
   </si>
   <si>
     <t>saulesbriļļu futrāļi, ietvari, saulesbrilles, saulesbriļļu auklas, siksnas, vāciņi, sieviešu sandales, atslēgu piekariņi, sieviešu rokassomas,  rotaslietas, kleitas, apģērbi, kostīmi, vilnas zeķes, virsdrēbes, peldkostīmi u.c.</t>
   </si>
   <si>
     <t>motorolleri ratiņi, ratiņkrēsli, ratiņi vieglajām automašīnām, daļas un piederumi visām minētajām precēm u.c.</t>
+  </si>
+  <si>
+    <t>smaržas juvelierizstrādājumi, apavi, maki, somas, portfeļi, atslēgu piekariņi,u.c.</t>
   </si>
   <si>
     <t>somas, ziepes, parfimērijas preces ēteriskās eļļas, kosmētika, pildīti kosmētikas maciņi, matu veidošanas vasks, depilācijas vasks, šampūni, mājdzīvnieku šampūni (neārstnieciski kopšanas līdzekļi), šķidrumi matu un ķermeņa kopšanai, matu krāsas, dezodorētāji u.c.</t>
   </si>
   <si>
     <t>konditorejas izstrādājumi, metāla kastes, uzglabāšanas konteineri mājsaimniecībai un virtuvei, apģērbi, apavi, galvassegas, mobilo tālruņu maciņi, rotaslietas, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietu/telefonu maciņi, juvelierizstrādājumi, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietas u.c.</t>
   </si>
   <si>
     <t>transportlīdzekļu izplūdes sistēmas, izpūtēji dzinējiem un mašīnām iepakojuma materiāli, kartona iepakojums  transportlīdzekļiem transportlīdzekļu spoguļi,  transportlīdzekļu daļas, transportlīdzekļu spoileri,  polo krekli, galvassegas, apģērbs, jakas u.c.</t>
   </si>
   <si>
     <t>apģērbs, apavi, somas, maki, galvassegas, saulesbrilles u.c.</t>
   </si>
   <si>
     <t>šaujamieroči, gaisa pistoles, gaisa šautenes, trankvilizatoru pistoles, pneimatiskie ieroči, rotaļu ieroči u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">
  vīni, alus, porteris, bezalkoholiskie dzērieni, sulas, bezalkoholiskie augļu ekstrakti, bezalkoholiskie preparāti dzērienu pagatavošanai u.c.
 </t>
   </si>
   <si>
     <t>elektriskie iztvaicētāji, iztvaicētājs garšaugu un esenču iztvaicēšanai, inhalatori, garšaugu dzirnaviņas, apģērbi, laboratorijas mēteļi, cepures, kleitas, svārki, sporta bikses, bikses, apakšveļa, šalles,  vizieri un stieņi u.c.</t>
   </si>
   <si>
@@ -11989,121 +11730,109 @@
   <si>
     <t xml:space="preserve"> kosmētika un tualetes piederumi, zobu pastas, parfimērija, ēteriskās eļļas u.c.</t>
   </si>
   <si>
     <t>kabeļu savienotāji, bezvadu lādētāji, USB lādētāji, pulksteņu siksnas, viedpulksteņi, planšetdatori, skaļruņi, austiņas, bezvadu skaļruņi, mobilo tālruņu maciņi, viedtālruņi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">elektriskie motori, starteri (izņemot sauszemes transportlīdzekļiem), ģeneratori, iekšdedzes dzinēju aizdedzes sistēmas, spuldžu sveces, aizdedzes sveces, degvielas sūkņi, regulatori, sprauslas un sprauslu turētāji, dzinēja vārsti, degvielas filtri, eļļas filtri, gaisa filtri u.c. </t>
   </si>
   <si>
     <t>apģērbs, apavi, lietus necaurlaidīgas jakas, dūnu jakas, snovborda jakas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">zāģi, cauruļu griešanas mašīnas, mašīnas metālu zāģēšanai, pašgājējas mašīnas zāģēšanai, zāģu soli, mobilās kokzāģētavas, zāģēšanas instrumenti zāģmašīnām, zāģēšanas darbgaldi, zāģu asmeņi u.c. </t>
   </si>
   <si>
     <t>spēļu konstruktori, rotaļu konstruktori, miniatūras figūriņas no plastmasas, savienojamas rotaļu konstruktoru daļas, savienojumu rotaļu konstruktori, konstruktoru daļas, rotaļu darbarīki, kārbas uzglabāšanas nolūkiem (plastmasas) u.c.</t>
   </si>
   <si>
     <t>spēles, rotaļlietas un rotaļlietas, videospēļu ierīces vingrošanas un sporta inventārs, apģērbi, apavi, galvassegas, bagāžas un pārnēsāšanas somas, rokas darbarīki, sniega lāpstas, brilles, sniega brilles, saulesbrilles, ķiveres, muguras aizsargi, apakšstilbu aizsargi, nelaimes gadījumu aizsardzības ierīces personiskai lietošanai, jo īpaši pastiprinājumi plecu un elkoņu, ceļgalu un citu ķermeņa daļu aizsardzībai, elektroniski meklēšanas aparāti apbedīto personu atrašanās vietas noteikšanai, elektroniski lavīnu raiduztvērēji, meklēšanas zondes u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">šokolāde, kafija, šokolādes cepumi, ievārījumi, dabīgie ievārījumi, medus, augļu pasta, konfektes, olīvu pasta, diētas kapsulas, uztura bagātinātāji, gardumi, tēja, pīrāgi, baklava, košļājamā gumija, zobu pastas, mutes skalojamais līdzeklis, ziepe, ēteriskās eļļas (eļļas), saules aizsargkrēms, olīveļļa, šampūns, roku krēmi,  kosmētika, kosmētiskie preparāti, zāļu kapsulas, gomoritīns, roku losjoni, roku tīrīšanas līdzekļi, farmaceitiskie izstrādājumi, odekoloni, smaržas un saistīti izstrādājumi, dabīgie sveķi mastika u.c. </t>
   </si>
   <si>
-    <t>liftu lentes, iespiedshēmu plates, Iespiedshēmas, pārvietojamie celiņi, invertori (elektrība), inverteri strāvas padevei, pārvietojamas kāpnes (eskalatori), zobsiksnas motoriem, mašīnām, motoriem u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>apģērbi, somas, smaržas</t>
   </si>
   <si>
     <t>t-krekli</t>
   </si>
   <si>
     <t>spēles, rotaļlietas, kāršu spēles, darbības un veiklības spēles, galda spēles, kauliņu spēles, puzle, spēļu kārtis, monētas un žetoni, spēļu aprīkojums, kauliņi spēles figūras u.c.</t>
   </si>
   <si>
     <t>rotaļlietas, apģērbi, somas, aksesuāri u.c.</t>
   </si>
   <si>
     <t>grāmatas, plīša rotaļlietas</t>
   </si>
   <si>
     <t>ādas apģērbs aizsardzībai pret negadījumiem vai traumām, ādas futrāļu maciņi, ādas maciņi viedtālruņiem, ādas apvalki planšetdatoriem, grāmatu vāki no ādas, ādas zīmuļu futrāļi, ar ādu iesietas dienasgrāmatas, ādas pārvalki dienasgrāmatām, ādas grāmatzīmes, ādas mēbeļu pārvalki,  somas, maki, koferi, ceļojumu somas u.c.</t>
   </si>
   <si>
     <t>t-krekli,džemperi ar kapuci, cepures u.c.</t>
   </si>
   <si>
     <t>cepures, džemperi, t-krekli u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">parfimērija, smaržas, tualetes ūdeņi </t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, somiņas, maki, mugursomas, sporta somas, motociklu seglu somas, ādas atslēgu piekariņi un atslēgu maciņi, čemodāni, iepirkumu somas, portfeļi, dokumentu maciņi, čeku grāmatiņu vāki, sajūga somiņas, bagāža, ceļojumu somas, ādas turētājs dzērienu traukiem, citas preces u.c. </t>
   </si>
   <si>
     <t>sporta apģērbs, t-krekli, regbija topi</t>
   </si>
   <si>
     <t>apģērbs, apavi, galvassegas, krūzes, maki ar kredītkaršu nodalījumiem, koferi un ceļojumu somas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> konditorejas izstrādājumi, šokolāde, deserti, saldējums u.c.</t>
-  </si>
-[...4 lines deleted...]
-    <t>iepakojuma dizains sporta zeķes, potīšu zeķes, pirkstu zeķes u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">šampūni, matu kondicionieri, matu šķidrumi u.c.
 </t>
   </si>
   <si>
     <t xml:space="preserve">velosipēdu rāmji, dakšas (velosipēdu detaļas), velosipēdi, sporta velosipēdi u.c. </t>
   </si>
   <si>
-    <t xml:space="preserve">lodīšu gultņi, rullīšu gultņi kā mašīnu elementi u.c. </t>
-[...1 lines deleted...]
-  <si>
     <t>konditorejas izstrādājumi, metāla kastes, uzglabāšanas konteineri mājsaimniecībai un virtuvei,  apģērbi, apavi, galvassegas, mobilo tālruņu maciņi, rotaslietas, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietu/telefonu maciņi, juvelierizstrādājumi, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">portfeļi, karšu maki,maki kredītkartēm (ādas izstrādājumi),  rokassomas, naudas maki u.c. </t>
   </si>
   <si>
     <t>aksesuāri, jakas, t-krekli, sporta apakškrekli u.c.</t>
   </si>
   <si>
     <t>plastmasas bļodas, konteineri, vannas u.c.</t>
   </si>
   <si>
-    <t>hanteles, hanteļu statīvi, hanteļu stieņi svarcelšanai, fitnesa aprīkojums lietošanai telpās, aprīkojums fiziskās sagatavotības uzturēšanai, plaukti fitnesa aprīkojuma glabāšanai</t>
+    <t xml:space="preserve">dāvanu maisiņi, dāvanu kastes, aromāti, smaržvielas, ziepes, aerosoli, losjoni,higiēnas gels,  uz spirta bāzes veidots antibakteriāls ādas dezinfekcijas līdzeklis, kosmētiskie ķermeņa skrubji, attīroši roku tīrīšanas līdzekļi, sveces, lustras, telpu aerosoli, automašīnu smaržas, u.c. </t>
   </si>
   <si>
     <t>sporta bumbas, sporta apavi, apģērbs, sporta somas, sporta apģērbu somas u.c.</t>
   </si>
   <si>
     <t>rezerves daļas, piederumi, aksesuāri u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 006110516-0002, REDU 006110516-0007, REDU 006156071-0001
 REDU 005644077-0001, REDU 003736289-0004, REDU 004005361-0003
 REDU 006110516-0001, ITM 1480395Enyaq, ITM 1407715Skoda Chrystal Lighting, REDU 003735836-0001, REDU 004005361-0009, REDU006110516-0004, REDU 006110516-0005, REDU 006110516-0008, REDU 006110516-0009 REDU 003736370-0002, REDU 002705855-0007, REDU 002705855-0008, REDU 002705855-0009, REDU 002705855-0010 REDU 002705855-0011, REDU 002705855-0012, REDU 002705855- 0013, REDU 002705855-0014, REDU 002504746-0001, ITM 1251395 VRS, REDU 002680462-0001, REDU 002680462-0002, REDU 002633 818-0001, REDU 002633818-0002, ITM 1303284 Kodiaq, REDU003 194000- 0001, REDU 003419449-0001, REDU 003736370-0001, REDU 003736370-0003, EUTM 1099225 Skoda Economy Parts, REDU 258 4490-0001, REDU 2399683-0001, REDU 3225143-0001, REDU 32251 43-0003, REDU 3225143-0004, REDU 3225143-0006, REDU 3225143-0 007, REDU 3225143-0008, REDU 3225143-0010, REDU 225143-0011, REDU 3225143-0012, REDU 3423615-0001, REDU 3423615-0002, REDU 3423615-0004, EUTM 4315214 Felicia, EUTM 982317 Spaceback, EUTM 1238799 Fabia, EUTM 1063984 Citigo, EUTM 4302031 Laurin &amp; Klement, REDU 001977042-0001, EUTM 3065059 Skoda, EUTM 933598 Skoda Auto, REDU 3799592- 0002, ITM 1234878 Skoda Superb, REDU 002107029-0001, REDU 002173658-0002, REDU 0021 73658-0003, EUTM 4302841 Skoda, REDU 3799592-0004, EUTM 4302022 Roomster, REDU 3799592-0005 ITM 1121505 Simply Clever, EUTM 1110655 Skoda, EUTM 4740437 Yeti, EUTM 1362701 KAROQ, EUTM 1099224 Skoda original Austausch Teile, EUTM 1099222 Skoda Genuine Exchange Parts, EUTM 1098579 Skoda Economy Teile, REDU 1814427-0001, REDU 3225143-0002, REDU 3225143-0005, REDU 3225143-0009, REDU 3225143-0013, REDU 3423615-0003, REDU 3423615-0007, REDU 3618412-0001, REDU 3736289-0003, REDU 3736289-0006, REDU 3799592-0003, REDU 006110516-0013, REDU 006063517-0002, REDU 007036611-0002 ITM 1096012 Skoda Rapid, REDU 002408369-0001, EUTM 4315032 Octavia, REDU 002725796-0001, REDU 002725796-0004, REDU 002725796-0008, REDU 002705855-0003		</t>
   </si>
   <si>
     <t>kafija, kafijas kannas, šķīstošā kafija, kafijas krūzes, kafijas maisiņi, malta kafija u.c.</t>
   </si>
   <si>
     <t>apģērbi un aksesuāri alpīnisma, kāpšanas un āra aktivitātēm</t>
   </si>
   <si>
     <t>rotaslietas, juvelierizstrādājumi, rotaslietu lādītes, putekļu lupatiņa, filca maisiņi u.c.</t>
   </si>
   <si>
     <t>ābolu vīna kokteiļi, sidrs, vīni, dzērieni uz vīna bāzes (vīna špriceri), alus, alus kokteiļi, bezalkoholiskie dzērieni, bezalkoholiskie kokteiļi u.c.</t>
   </si>
   <si>
@@ -12120,88 +11849,82 @@
     <t>apģērbi, apavi, sporta apavi, galvassegas, bērnu gultiņas, ceļojumu čemodāni, apģērbu koferi, mugursomas, somas, maki, atslēgu futrāļi (ādas izstrādājumi), maciņi, kas paredzēti tualetes piederumu glabāšanai, mapes, aploksnes (ādas izstrādājumi), ādas segas (kažokādas), ādas imitācija, kažokādas (dzīvnieku ādas), karšu turētāji, ādas polsterējums mēbelēm, dokumentu kastes u.c.</t>
   </si>
   <si>
     <t>bagāžas birkas (ādas izstrādājumi, somas,  pārtikas preču maisiņi, beisbola cepures, apģērbs, t-krekli, kāju paklājiņi, auduma durvju paklājiņi, DVD diski, kompaktdiski, DVD futrāļi, diska formas ierakstu nesēji u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">Ziemassvētku eglītes statīvs </t>
   </si>
   <si>
     <t>pulksteņi, apģērbi, apavi, galvassegas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">rokassprādzes, odu atbaidīšanas līdzekļi </t>
   </si>
   <si>
     <t>dekoratīvā kosmētika parfimērija un smaržas, iedeguma eļļa, ķermeņa krēms, losjons, ziepes, dušas želejas, ēteriskās eļļas, saules aizsarglīdzekļi, sauļošanās krēmi u.c.</t>
   </si>
   <si>
     <t>galvassegas, blūzes, t-krekli, mugursomas, ceļojumu somas, jakas, mēteļi, džemperi ar kapuci u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">svaigas vīnogas, aprikozes, persiki
 </t>
   </si>
   <si>
-    <t>rotaļlietas, spēles, mehāniskās rotaļlietas, rotaļu modeļi, modeļu transportlīdzekļi, žurnāli, grāmatas, pulksteņi, saulesbrilles, brilles, ķiveres, stereo austiņasaudio pastiprinātāji, austiņas telefoniem, pildspalvas, apavi, apģērbs, automobiļi/vieglās automašīnas, riteņu diski, riteņi u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>videospēļu konsoles, rotaļlietas, lelles, grāmatas, komiksi, bērnu grāmatas, apģērbi, gultas veļa u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, apavi, somas skaistumkopšanas līdzekļi, to izstrādājumi un aksesuāri u.c.  </t>
   </si>
   <si>
     <t xml:space="preserve">šaujamieroči, munīcija un šāviņi, sprāgstvielas, uguņošana, šautenes, harpūnu pistoles, pistoles, gaisa pistoles, revolveri, ložmetēji, mīnmetēji, artilērijas lielgabali, raķešu palaišanas iekārtas, motorizētie ieroči ieroči, lādiņi, raķetes, mīnas, sprāgstvielu drošinātāji, sprāgstvielu drošinātāji izmantošanai raktuvēs, šaujamieroču pusgarās bikses, ieroču plecu siksnas, kārtridži, kārtridžu iepildīšanas aparāti, kasetņu maisiņi, aparāti kasetņu lentu uzpildīšanai, kasetņu iepildīšanas aparāti, kārtridžu futrāļi, šaujamieroču tīrīšanas birstes, ieroču futrāļi, pistoles, ieroču stobri, šauteņu āmuri, šauteņu futrāļi, šauteņu tēmēkļu spoguļi, ieroču un šauteņu sprūda aizsargi, šautenes, tēmēkļi,  ieroču trokšņa slāpētāji, šaušanas platformas, ieroči (rotaļlietas), pistoles (rotaļlietas), gaisa pistoles (rotaļlietas), loki un loka šaušanas ierīces, aparātus krāsas bumbiņu palaišanai, peintbola pistoles, krāsas bumbiņas, pistoļu vāciņus, harpūnu ieroči, rezerves daļas minētajam modelim un ieroču kopijām, jo īpaši iekrāvēji, rokturi, krāni, rāmji, mucas, cilindri, sprūdi, drošības fiksatori, drošības ierīces un virzuļu galvas, šāviņi un munīcija šiem ieroču modeļiem un atdarinājumiem, ieroču kopiju futrāļi un maciņi, modeļu un kopiju ieroči virtuālai šaušanai, mērķi, elektroniskie mērķi, šaujamieroču tēmēšanas teleskopi, optiskās lēcas, teleskopi, sporta brilles, novērošanas instrumenti, okulāri, briļļu futrāļi, apģērbs aizsardzībai pret negadījumiem, apstarošanu un uguni, cimdi aizsardzībai pret negadījumiem, ložu necaurlaidīgas vestes, glābšanas vestes, baterijas kabatas lampām, termoelektrolampas, lāzeri, kas nav paredzēti medicīniskiem nolūkiem, šaujamieroču tēmēšanas teleskopi, šaušanas aizsargbrilles, nakts redzamības brilles, palielināmās brilles, lēcas šaušanai, novērošanas instrumenti šaušanai, aizsargmaskas un brilles, dzirksteļu aizsargi, signalizācijas svilpes, suņu svilpes, ugunsdzēsības aparāti, simulatori, jo īpaši šaušanas simulatori, jo īpaši šaušanas simulatori savienošanai ar televizoru vai datoru, programmatūra, jo īpaši šaušanas </t>
   </si>
   <si>
     <t>skaistumkopšana, matu veidošana, matu kopšana, matu kondicionieri, mitrinoši kondicionieri, šampūni u.c.</t>
   </si>
   <si>
     <t>alus, bezalkoholiskais alus, pudeles, metāla kannas alkoholiskajiem dzērieniem, alkoholiskie dzērieni,  alkoholiskie preparāti dzērienu pagatavošanai, sidrs u.c.</t>
   </si>
   <si>
     <t>pafimērijas izstrādājumi, kosmētika, mēbeles, diski, transportlīdzekļi, spoguļi, vējstiklu tīrītāji, uzraudzības instrumenti un aparāti, krāsas, transportlīdzekļu bamperi, tehniskās eļļas un smērvielas, automašīnu dzinējitransportlīdzekļi u.c.</t>
   </si>
   <si>
     <t>ķermeņa krēms, roku krēms, viegli aromatizēti aerosoli,  smaržūdens, viegli aromatizēti ķermeņa aerosoli, šampūni, matu kondicionieri, pretblaugznu šampūni u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbs, apavi, detaļas un aksesuāri
 </t>
   </si>
   <si>
     <t>apģērbs, lietus plēves, mugursomas, kosmētika, auskari smaržas, šalles, kabatlakatiņi, somas, cepures, apavi u.c.</t>
   </si>
   <si>
     <t>sejas tīrīšanas piens, uztura bagātinātāji, probiotiskās piedevas, skaistumkopšanas balzamkrēmi,  sejas krēms, kosmētiskie krēmi, antioksidantu piedevas, ķermeņa želejas u.c.</t>
   </si>
   <si>
     <t>automobiļi, kravas automašīnas, autobusi, akumulatori, automašīnu lādētāji</t>
-  </si>
-[...1 lines deleted...]
-    <t>vakuuma termosi dzērienu uzglabāšanai, lāzes, dzeršanas trauki un bāra piederumi, termosi, pudeles, siltumizolēti trauki, galda piederumi, virtuves piederumi un konteineri, dzesētāji (neelektriski trauki), dzērienu kannas u.c.</t>
   </si>
   <si>
     <t>rotaļu figūriņas, kartona kastes, kolekcionējamas rotaļu figūriņas</t>
   </si>
   <si>
     <t>kosmētiskie līdzekļi, ziepes, ēteriskās eļļas, smaržas, ķermeņa dezodoranti, dušas želejas, šampūni un matu losjoni, saulesbrilles, brilles, briļļu rāmji un aksesuāri, apģērbi, apavi, galvassegas, apakšveļa, krekliņi</t>
   </si>
   <si>
     <t>atzveltnes krēsli, dīvāni, lampas, dekoratīvie spoguļi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">smaržas, smaržu pudelītes, kartona iepakojums u.c. </t>
   </si>
   <si>
     <t>multivitamīnu preparāti, farmaceitiskie preparāti un vielas, gremošanas līdzekļi farmaceitiskiem nolūkiem, paracetamols, paracetamola preparāti iekšķīgai lietošanai, pretsāpju līdzekļi, zobu birstes, mutes skalošanas līdzeklis, zobu pasta, zobu birstes, mutes skalošanas līdzeklis, protēžu līmes, tīrīšanas līdzekļi u.c.</t>
   </si>
   <si>
     <t>rotaslietas, rotaslietu lādītes, pulksteņu siksniņas, izšūtas tekstila rokassprādzes, piespraudes, futrāļi rotaslietu glabāšanai, elektriskie pulksteņi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">mēbeles, galdi, mēbeļu plaukti, metāla skapīši, vitrīnu skapīši, naktsskapīši, skapji u.c. </t>
   </si>
   <si>
     <t>rotaslietas, rotaslietu lādītes, pulksteņu siksniņas, izšūtas tekstila rokassprādzes  piespraudes, futrāļi rotaslietu glabāšanai, elektriskie pulksteņi u.c.</t>
   </si>
@@ -12278,56 +12001,50 @@
   </si>
   <si>
     <t xml:space="preserve">EUTM 018925274/EM POOPEYS, EUTM 018660388/EM POOPEYS BABY CARE BABY CARE POOPEYS POOPEYS	</t>
   </si>
   <si>
     <t>Poopeys GmbH</t>
   </si>
   <si>
     <t>ITM 1800164 PROHIBITED</t>
   </si>
   <si>
     <t>Checkmate Commerce GmbH</t>
   </si>
   <si>
     <t>ITM 1878660 PURIZE, ITM 1854476 PURIZE, EUTM 018289966 PURIZE	
 EUTM 016235848 PURIZE ..makes smoking NIZE!</t>
   </si>
   <si>
     <t>PURIZE Filters GmbH &amp; Co. KG</t>
   </si>
   <si>
     <t>aktivētās ogles filtri gāzu attīrīšanai, cigarešu filtri u.c.</t>
   </si>
   <si>
     <t>MGA Zapf Creation GmbH</t>
-  </si>
-[...4 lines deleted...]
-    <t>Ipsen Biopharm Limited</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 018943994/EM YETTEFTI, EUTM 018943977/EM SUGAR POWER
 EUTM 018316733/EM qualite superieure FLY THE 3505 thé vert de chine	
 EUTM 010621431/EM FLY THE, EUTM 018329965/EM TAIRA
 EUTM 011013307/EM NUJUM the vert de Chine extra special super gunpowder qualite premium, EUTM 011009875/EM NUJUM, EUTM 010621571/EM LOUBANE LE ROYAUME DU THÉ VERT EXTRA FIN GUNPOWDER	
 EUTM 011009859/EM LOUBANE, EUTM 018986366/EM KING LION	
 EUTM 018738765/EM CHINA GROENE THEE TAIRA	</t>
   </si>
   <si>
     <t>ATLAS MARKET B.V.</t>
   </si>
   <si>
     <t>tēja u.c.</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>REUD 008193858-0003/EM, REUD 015033871-0003/EM	, REUD 001379416-0001/EM, EUTM 003504834/EM O.Z,REUD 001057855-0001/E	
 REUD 009197825-0001/EM, REUD 015033871-0004/EM, REUD 015033871-0002/EM, REUD 005313251-0007/EM,REUD 008730642-0004/EM
 REUD 008730642-0006/EM, REUD 008730642-0002/EM, REUD 008730642-0003/EM, REUD 008730642-0005/EM,REUD 008804876-0001/EM
 REUD 002069021-0001/EM, REUD 004035335-0004/EM	, REUD 004035335- 0001/EM	, REUD 003335397-0003/EM, REUD 004035335-0003/EM	
 REUD 003335397-0001/EM, REUD 003335397-0002/EM	, REUD 008587042- 0002/EM	, REUD 006266037-0002/EM, REUD 006266037-0001/EM	
 REUD 015068035-0001/EM, REUD 001145353-0003/EM, REUD 015068035-0002/EM, REUD 015068035-0003/EM,REUD 015068035-0004/EM
@@ -12470,50 +12187,53 @@
   </si>
   <si>
     <t xml:space="preserve">EUTM 009187642 KALIBER, EUTM 008773269 GÖTEBORGS RAPÉ	
 EUTM 004075552 GÖTEBORGS RAPÉ, EUTM 01774506 8GROV, EUTM 008773368 GROV, EUTM 008773351 GROVSNUS,EUTM 006257232 GROV
 EUTM 006256994 GROV SNUS, ITM 1162064 General THE ORIGINAL SWEDISH SNUS SINCE 1866, ITM 1157531 General, EUTM 008773178 GENERAL, EUTM 003778487 General G General, EUTM 000841999 GENERAL, EUTM 018465354 G.4 PEARLS, ITM 1541979G.4 NORTHERN WOODS, ITM 1541839G.4 DARK FROST, ITM 1541934G.4 DARK FROS	
 EUTM 017968469 G.4 BLUSH SLIM ALL WHITE, EUTM 017846684 CRYO G.4 ALL WHITE, EUTM 018881374 G.3 RIZE, EUTM 016214587 R42	
 EUTM 008885519 ONICO+, EUTM 011206307 ONICO, EUTM 010552933 100% KÄNSLA 0% NIKOTIN ONICO, EUTM 01054258 7ONICO, EUTM 004821203 ONICO, EUTM 018449871 ONE RÖD,EUTM 018311592 ONE VIT
 EUTM 018311587 ONE SVART, EUTM 018311582 ONE BLA, EUTM 018311574 ONE GRÖN, EUTM 018311567 ONE,EUTM 01824190 0ONE GUL
 EUTM 016515603 GR ONE WHITE, EUTM 016517732 GEN ONE WHITE	
 EUTM 016517757 GEN ONE PORTION, EUTM 008978603 KRONAN
 EUTM 008773327 KRONAN, EUTM 004545588 KARDUS,EUTM 007412497 ETTAN, EUTM 007412398 ETTAN, EUTM 003778495 ETTAN, EUTM 003778297 ETTAN, EUTM 010538874 CATCH COLLECTION, EUTM 008773186 CATCH, EUTM 004767752 CATCH, EUTM 012893947 CATCH
 EUTM 018842364 XR, EUTM 018317919 XR,EUTM 018929144 VOLT COLD FROST, EUTM018891216VOLT Cosmic Dust, EUTM 018537316 VOLT	
 ITM 1578450 VOLT, EUTM 018353680 VOLT PEARLS, EUTM 013701644
 EUTM 010535011 TRE ANKARE, EUTM 008773335 TRE ANKARE, EUTM 018465358 THUNDER PEARLS, EUTM 018267921 The Lab, EUTM 011769304 The LaB, EUTM009096314 THE LAB SERIES, EUTM 008773236 RÖDA LACKET, EUTM 004075479 RÖDA LACKET, EUTM 009825803 CRUSHED ICE, EUTM 016214561 R42,EUTM 018956550 THUNDER SPICY MINT, EUTM 018968195 THUNDER, EUTM 018968681 THUNDER
 ITM1727144 ZYN PEARLS TECHNOLOGY, ITM1726440 ZYN PEARLS TECHNOLOGY, ITM1726439 ZYN PEARLS TECHNOLOGYE,  EUTM 018535818ZYN PEARLS, EUTM 018241925 ZYN NOW YOU CAN, EUTM017965871 ZYN, EUTM 017579939 ZYN,EUTM 01527857 5ZYNNT
 EUTM 015285984 ZYNNT, EUTM 015272487 ZYN, EUTM 018842259 XR
 EUTM 018881243 G.3 HAIL, EUTM 018881340 G.3 WINK,EUTM 018881267 G.3 ZENI, EUTM 018881337 G.3 HEAT, EUTM 018881316 G.3 BITE
 EUTM 018881298 G.3 SWAY, EUTM 01889404 1G.3, EUTM 01889413 2G.3
 EUT M018336833 G.3 POW, EUTM 018000839 G.3 Red Hea,EUTM 01320731 1G.3,EUTM 018850559 LJUNGLÖFS ETTAN No1 ORIGINAL ANNO 1822
 EUTM 018850592 Nº1 J. F. LJUNGLÖFS STOCKHOLM,EUTM 008966111 LJUNGLÖFS ETTAN ORIGINAL ANNO 1822, EUTM 008963035 LJUNGLÖFS ETTAN, EUTM 008773194 ETTAN  </t>
   </si>
   <si>
     <t>Swedish Match North Europe AB</t>
   </si>
   <si>
+    <t>šņaucamā tabaka un šņaucamās tabakas aizstājēji augu šķiedru veidā iekšķīgai lietošanai, izņemot pārtikas vajadzībām, tabaka uz augu bāzes.u.c.</t>
+  </si>
+  <si>
     <t xml:space="preserve">EUTM 018941821/EM OTOSTICK, REUD001170856-0002/EM, REUD 001170856-0007/EM, REUD001170856-0008/EM	</t>
   </si>
   <si>
     <t>INNOVACIONES DISRAS SL</t>
   </si>
   <si>
     <t>medicīniskās terapijas ierīces</t>
   </si>
   <si>
     <t>REDU 001192827-0001</t>
   </si>
   <si>
     <t>EUTM 002636769/EMBESTER	, EUTM 000774208/EMSUPRA MIG, EUTM 004912002/EM, EUTM 005220157/EMMAGSTER, EUTM 005220504/EM, EUTM 000940619 HARRIS, EUTM 000508333	 HARRIS, EUTM 005959631
 EUTM 004725941 LINCOLN ELECTRIC, EUTM 007086507, EUTM 004683331 OERLIKON, EUTM 015346935 LINCOLN ELECTRIC, EUTM 004982468 LINCOLN ELECTRIC, EUTM 000228163 LINCOLN, EUTM 005959762 HARRIS</t>
   </si>
   <si>
     <t>UPT EP3541480 C0 Fire Fighting Device</t>
   </si>
   <si>
     <t>Viking Life-Saving Equipment A/S</t>
   </si>
   <si>
     <t>ugunsdzēšamie aparāti</t>
   </si>
   <si>
@@ -12538,66 +12258,50 @@
   </si>
   <si>
     <t>EUTM 016687642/EM Shepperton Design Studios, EUTM 014693808/EM Shepperton Design Studios</t>
   </si>
   <si>
     <t>SHEPPERTON DESIGN STUDIOS MARKETING LTD</t>
   </si>
   <si>
     <t>ITM 1131449/WO OTEZLA, ITM 1184702/WO Otezla,EUTM 011529542/EM BLINCYTO, EUTM 006487219/EM PROLIA,EUTM 000604181/EM PROLIA
 EUTM 000901926/EM PROLIA, EUTM 015757404/EM REPATHA	
 EUTM 012255584/EM REPATHA, EUTM 005235197/EM XGEVA	
 ITM 1461162/WO TEPEZZA</t>
   </si>
   <si>
     <t>AMGEN EUROPE GMBH</t>
   </si>
   <si>
     <t>EUTM 000418236/EM PREMIATA, EUTM 018972642/EM PREMIATA	
 EUTM 010381771/EM, EUTM 018983985/EM, EUTM 011352952/EM PREMIATA, EUTM 018984024/EM, REUD 002396531-0001/EM, REUD 006259784-0005/EM, REUD 006259784-0006/EM,REUD 006259784-0001/E	
 REUD 006259784-0003/EM, REUD 006259784-0002/EM, REUD 015066345-0008/EM, REUD 015066345-0006/EM,REUD 015066345-0001/EM
 REUD 015066345-0003/EM, REUD 015066345-0002/EM, REUD 015066345- 0010/EM, REUD 015066345-0009/EM, REUD 015066345-0012/EM	
 REUD 15066345-0011/EM, REUD 015066345-0004/EM, REUD 015066345-0007/EM, REUD 015066345-0005/EM</t>
   </si>
   <si>
     <t>PREMIATA SRL</t>
-  </si>
-[...14 lines deleted...]
-    <t>EUTM 017964515 CLOZEAU, EUTM 016991895 gigiCLOZEAU</t>
   </si>
   <si>
     <t>ATELIERS CLOZEAU</t>
   </si>
   <si>
     <t>rotaslietas u.c.</t>
   </si>
   <si>
     <t>PLADIS FRANCE</t>
   </si>
   <si>
     <t>cepumi, kūkas, konditorejas izstrādājumi, pārtikas produkti, alkoholiskie dzērieni u.c.</t>
   </si>
   <si>
     <t>EUTM 016642101/EM AFC BOURNEMOUTH, EUTM 016641615/EM THE CHERRIES, EUTM 016641631/EM  AFC BOURNEMOUTH, EUTM 017967502/EM DEAN COURT</t>
   </si>
   <si>
     <t>AFC BOURNEMOUTH LTD</t>
   </si>
   <si>
     <t>sporta apģērbs, šalles u.c.</t>
   </si>
   <si>
     <t>EUTM 014373443/EM AVFC PREPARED, EUTM 014498281/EM AVFC	
 EUTM 014517254/EM AVFC, EUTM 005711163/EM AVFC PREPARED</t>
@@ -12751,126 +12455,130 @@
   <si>
     <t>EUTM 013734652/EM VHERNIER</t>
   </si>
   <si>
     <t>VHERNIER S.P.A.</t>
   </si>
   <si>
     <t>pulksteņi, svārsta pulksteņi, rotaslietas, rotājumi</t>
   </si>
   <si>
     <t>dažādas skaistumkomšanas preces, šampūni, krēmi, dezodoranti   u.c.</t>
   </si>
   <si>
     <t>koferi, somas no metāla, plastmasas vai auduma, somas portatīvajiem datoriem, kameru somas, futrāļi elektroniskām ierīcēm, dažādas kombinācijas, ceļasomas un čemodāni, tualetes maciņi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">transportlīdzekļu piedziņas sistēmas, apgaismes sistēmas, virsbūves kontroles sistēmas, spēka pievadu kontroles sistēmas, elektronisko instrumentu kopu, telemātikas sistēmas un datori, piekares sistēmas un sastāvdaļas, izplūdes sistēmas u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">zobu pasta, mutes skalojamais ūdens šampūni, kondicionieri, matu aktīva kapsulas, tonizējoši līdzekļi, šķidrumi, sauļošanās krēmi </t>
   </si>
   <si>
     <t>elektriskās/elektroniskās ierīces datoriem u.c.</t>
   </si>
   <si>
-    <t>gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un vārīti augļi un dārzeņi, želejas, ievārījumi, kompots, olas, piens un piena produkti, pārtikas eļļas un tauki, Nesagatavoti un neapstrādāti lauksaimniecības, ūdens, dārzkopības un mežsaimniecības produkti,  graudaugi un sēklas, svaigi augļi, dārzeņi un zaļumi, dabiski augi un ziedi, ziedu sīpoli, stādi un sēklas stādīšanai, dzīvi dzīvnieki, pārtika un dzērieni dzīvniekiem, iesals u.c.</t>
+    <t xml:space="preserve">mašīnvadītas ierīces un mašīnas dārzkopībai un ainavu veidošanai, lauksaimniecībai un mežsaimniecībai, zaļo zonu un teritoriju uzturēšanai, ceļu un ielu tīrīšanai, grants ceļu un pelnu celiņu uzturēšanai, ziemu uzturēšanai uz celiņiem, jo īpaši zemes apstrādes mašīnām, piemēram, kaplēšanai un frēzēšanai , arkli, izkliedētāji, kultivatori, ecēšas, izlīdzinātāji, zemes urbji un izkliedētāji, motorizētie zāles pļāvēji </t>
   </si>
   <si>
     <t>datoru aparatūra, datorprogrammas, daļas un piederumi, tonera kasetnes, tintes kasetnes printeriem, datoru somas u.c.</t>
   </si>
   <si>
     <t>rotaļlietas, spēles, DVD grāmatas, ieraksti, apģērbs u.c.</t>
   </si>
   <si>
     <t>metāla automašīnu nozīmītes,galda piederumi, dakšiņas un karotes, kabatas nazis, automašīnas atslēga, alus paliktņi u.c.</t>
   </si>
   <si>
     <t>kosmētika, ķermeņa kopšanas līdzekļi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, apavi, galvassegas, spēles, rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces u.c. </t>
   </si>
   <si>
-    <t>,</t>
-[...1 lines deleted...]
-  <si>
     <t>digitālās kameras, svari, sporta brilles, saulesbrilles, brilles dzīvības glābšanas ierīces un aprīkojums, glābšanas vestes, pludiņi drošības nolūkos elektriskās baterijas, bezvadu skaļruņi,  audio uztvērēji, elektriskie audio, video aparāti un instrumenti, kosmētika,ādas kopšanas līdzekļi,  vannas un dušas līdzekļi, skūšanās, sauļošanās līdzekļi, smaržas lietošanai mājās zīdaiņu losjoni, bērnu eļļas, nemedicīniski bērnu krēmi, šampūni mājdzīvniekiem u.c.</t>
   </si>
   <si>
     <t>apģērbi, šalles, cepures, cimdi, kaklasaites,  lakati, jostas, kurpes, rotaslietas, veļa, saulesbriļļu un optisko briļļu rāmji, somas, maki u.c.</t>
   </si>
   <si>
     <t>automašīnas,  motocikli, divriteņi, motorolleri, tricikli, to detaļas un piederumi</t>
   </si>
   <si>
+    <t xml:space="preserve">   elektroniskas, digitālās un rokas ierīces, ar to saistītā programmatūra, telekomunikāciju aparāti un instrumenti,  juvelierizstrādājumi, bižutērija, sienas pulksteņi, pulksteņi personīgai lietošanai,  izsmalcināti atslēgu piekariņi, pulksteņu vai juvelierizstrādājumu futrāļi, dārgmetālu kastes un konteineri,  to daļas un piederumi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mēbeles, spoguļi, rāmji, konteineri, mājsaimniecības un virtuves piederumi un trauki, tekstilizstrādājumi, juvelier izstrādājumi, rokas darbarīki, galda piederumi, kosmētikas un tualetes izstrādājumi  u.c.   </t>
+  </si>
+  <si>
+    <t>galda piederumi, skuvekļi, žiletes,matu griešanas mašīnas, matu trimmeri, šķēres, nagu vīles, atsperu knaibles, manikīra un pedikīra aprīkojums, aparāti higiēnas nolūkiem un skaistumkopšanai u.c.</t>
+  </si>
+  <si>
     <t>kakao produkti, dzērieni, pulveris, dzērieni no šokolādes, šokolādes pulveri u.c.</t>
   </si>
   <si>
     <t>augu aromatizētāji dzērieniem, ēteriskās eļļas dzērieniem, ar aromatizētājiem pildītas kapsulas, dzeršanas trauki, glāzes un krūzes, pudeles, dzeramais salmiņš, uzpildāmās garšas kapsulas, dzērienu aromatizētāji (izņemot ēteriskās eļļas), preparāti dzērienu pagatavošanai</t>
   </si>
   <si>
     <t xml:space="preserve">somas, ceļojumu somas, ratiņu ceļojumu somas, čemodāni, mazie koferi, preču prezentācijas futrāļi, optikas futrāļi, maki u.c. </t>
   </si>
   <si>
+    <t>būvmateriāli, celtniecības caurules, kas nav no metāla, asfalts, piķis un bitumens, nemetāliskas pārvietojamas ēkas,  mašīnas, kabeļi un vadi no parastā metāla (neelektriski), metāla konteineri uzglabāšanai un transportēšanai, droši darbgaldi un mehāniski darbināmi elektroinstrumenti, motori un dzinēji, mašīnu sakabes un transmisijas komponenti, kas nav paredzēti sauszemes transportlīdzekļiem, lauksaimniecības instrumenti, izņemot ar roku darbināmus rokas instrumentus u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> parfimērija, ēteriskās eļļas, kosmētika, ziepes, matu losjoni, zobu pastas, smaržas, dekoratīvās kosmētikas līdzekļi, 
+briļļu futrāļi, ietvari, saulesbrilles, kompaktdiski, DVD u.c.</t>
+  </si>
+  <si>
     <t xml:space="preserve">biroja mēbeles, rakstāmgaldi, krēsli, soliņi, u.c. </t>
   </si>
   <si>
-    <t>smaržas, tualetes ūdens, dezodoranti  ēteriskās eļļas, eļļas kosmētikas vajadzībām, kosmētika, dekoratīvās kosmētikas līdzekļi, kosmētikas līdzekļi ādas kopšanai, ziepes šampūni skūšanās krēmi, apģērbs, apavi, galvassegas,  somas, juvelierizstrādājumi, pulksteņi u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">farmaceitiskie un medicīnas instrumentu  izstrādājumi, juvelierizstrādājumi, pulksteņi, somas, trauki un stikla izstrādājumi, tekstilizstrādājumi, apģērbs, apavi, galvassegas, mežģīnes, lentes, izšuvumi, grīdas segumu izstrādājumi, rotaļlietas un sporta preces u.c.  </t>
   </si>
   <si>
     <t>kafija, tēja, kakao un mākslīgā kafija, rīsi, tapioka un sāgo, milti un graudaugu izstrādājumi, maize, konditorejas izstrādājumi,  pārtikas ledus, cukurs, medus, melases sīrups, raugs, cepamais pulveris, sāls, sinepes, etiķis, mērces (garšvielas), garšvielas, saldējums, gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un termiski apstrādāti augļi un dārzeņi, želejas, ievārījumi, kompoti, olas, piens un piena produkti, eļļas un tauki pārtikai u.c.</t>
   </si>
   <si>
     <t>mājsaimniecības vai virtuves piederumi un trauki, neapstrādāts vai daļēji apstrādāts stikls, izņemot stiklu, ko izmanto celtniecībā, stikla, porcelāna un māla trauki,  juvelierizstrādājumi, bižutērija, pulksteņi  hronometriskie instrumenti, apģērbi, apavi, galvassegas, mēbeles, spoguļi, rāmji, konteineri  uzglabāšanai vai transportēšanai kauls, rags, vaļa bārkstis  neapstrādāta vai pusfabrikāta, aumalas, jūras putas, dzintars, rokas darbarīki un instrumenti, galda piederumi, dakšiņas un karotes, pistoles, izņemot šaujamieročus, skuvekļi, grāmatu iesiešanas izstrādājumi, fotogrāfijas, kancelejas preces un biroja piederumi, līmes  kancelejas vai mājsaimniecības vajadzībām u.c.</t>
   </si>
   <si>
     <t>juvelierizstrājumi, korsetes, apģērbi, jakas, smokingi, šalles apakšveļa,  pulksteņi, saulesbrilles, atslēgu piekariņi,  gredzeni, ādas atslēgu piekariņi u.c.</t>
   </si>
   <si>
     <t>apģērbi, apavi, galvassegas, gatavs valkāšanai bērniem un zīdaiņiem, uzglabāšanas piederumi un mēbeles guļamistabai, tekstilizstrādājumi un to aizstājēji, mājsaimniecības veļa, tekstila vai plastmasas aizkari, rotaļlietas videospēļu aparāti, vingrošanas un sporta preces, Ziemassvētku eglīšu rotājumi, bagāžas un transporta somas, apkakles, siksnas un mājdzīvnieku apģērbs u.c.</t>
   </si>
   <si>
     <t>tālvadības automašīnas u.c.</t>
   </si>
   <si>
-    <t>audiovizuālie pārdošanas palīglīdzekļi neatkarīgiem tirdzniecības pārstāvjiem, kas nodarbojas ar apģērbu, apakšveļas, mājsaimniecības veļas, proti, audiokasešu, videokasešu lentu, CD-ROM, DVD ar pārdošanas padomiem, padomiem un pārdošanu, apmācības un motivācijas tēmas, mājsaimniecības piederumi, gultas, vannas, virtuves un galda veļa, paklājiņi, salvetes, palagi, vannas dvieļi, roku dvieļi, segas, aizkari u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>juvelierizstrādājumi, somas, apģērbi, apģērba un tekstilizstrādājumi, stikla izstrādājumi, apgaismojums u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">tālvadības pultis viedām mājas ierīcēm u.c. </t>
   </si>
   <si>
     <t>apģērbs, apavi, galvassegas,somas u.c.</t>
-  </si>
-[...1 lines deleted...]
-    <t>smaržas, bižutērija,audumi, vāciņi tālruņiem un planšetdatoriem, grafiskie simboli, apģērbi, apavi, somas u.c.</t>
   </si>
   <si>
     <t>ķermeņa un skaistumkopšanas līdzekļi, tualetes ūdeņi,smaržas, odekoloni u.c.</t>
   </si>
   <si>
     <t>brilles, kosmētikas izstrādājumi, apģērbi, apavi, somas, cepures, rotaslietas u.c.</t>
   </si>
   <si>
     <t>rotaļlietas, puzles, inteliģentas rotaļlietas, iemaņu spēles, manipulatīvas loģikas mīklas, spēles u.c.</t>
   </si>
   <si>
     <t>vīriešu šorti, divu materiālu žaketes, jakas ar kapuci, ādas apavi, šalles, izbalējis rūtains krekls ar īsām piedurknēm, jakas, džemperi u.c.</t>
   </si>
   <si>
     <t>metāla baloni, kapsulas, pudeles, krējuma kārtridži un tvertnes gāzei, cilindri un konteineri kriogēnām gāzēm u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> slīpmašīnas, instrumenti, to daļas u.c.</t>
   </si>
   <si>
     <t>pusvadītāji, integrālās shēmas, mikroprocesori, diodes, tranzistorisensori, strāvas moduļi (dators) u.c.</t>
   </si>
   <si>
     <t>getras zirgiem, zirgu paklāji</t>
   </si>
@@ -12942,53 +12650,50 @@
   </si>
   <si>
     <t xml:space="preserve">datu apstrādes iekārtas un datori, datoru programmatūra un datoru aparatūra, viss iepriekš minētais īpaši un unikāli izstrādāts, pielāgots un pārdots izmantošanai mehānisko transportlīdzekļu un to daļu, aeronavigācijas transportlīdzekļu un to daļu, jūras transportlīdzekļu un to daļu, radioaparātu, GPS navigācijas ierīču, televizoru jomā, baterijas, elektriskie savienotāji un īpaši izņemot vispārējas nozīmes lietojumprogrammu izstrādes programmatūru, rīkus un utilītas, kā arī vispārējas nozīmes datu bāzes pārvaldības programmatūra elektroniskas vadības ierīces ratiņkrēsliem, elektroniskie ātruma un virziena regulatori transportlīdzekļiem, programmatūra, lai nodrošinātu attālo savienojumu ar pacientu monitoriem, elektroniskie ātruma un virziena regulatori ratiņkrēsliem, darbgaldidzesēšanas ventilatori, ieplūdes gaisa sildītāji, ūdens vārsti, aizdedzes, aukstā maisījuma sildītāji, rūpnieciskās eļļas un smērvielas, vasks, smērvielas, putekļus absorbējoši, mitrinoši un saistoši maisījumi, degviela un apgaismotāji, sveces un daktis apgaismošanai, uzliesmojoša degviela, dzinēju eļļas, smēreļļa mehānisko transportlīdzekļu dzinējiem, motoreļļas, transmisijas eļļa, mehāniski darbināmi instrumenti, motori un dzinēji, izņemot sauszemes transportlīdzekļiem </t>
   </si>
   <si>
     <t>šalles, kabatlakatiņi, somas, cepures, jostas, apģērbi, lietusmēteļi, mugursomas, kosmētika, auskari, smaržas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">smaržas,smaržu pudelītes, kartona iepakojums u.c. </t>
   </si>
   <si>
     <t>multivitamīnu preparāti farmaceitiskie preparāti un vielas, gremošanas līdzekļi farmaceitiskiem nolūkiem paracetamols, paracetamola preparāti iekšķīgai lietošanai,pretsāpju līdzekļi, zobu birstes, mutes skalošanas līdzeklis, zobu pasta,zobu birstes, mutes skalošanas līdzeklis, protēžu līmes, tīrīšanas līdzekļi u.c.</t>
   </si>
   <si>
     <t>elektriskās, elektroakustiskās signalizācijas ierīces, aparāti un instrumenti,  mikrofoni, kabeļi, kabeļu adapteri, statīvi, statīvu savienojumi, mikrofonu kapsulas, mikrofonu kapsulu pagarinātāji, mikrofonstieņi, galda statīvi, mikrofonu grīdas statīvi, mikrofonu slīpuma regulēšanas ierīces, trijkāju savienojumi, mikrofonu "zoskakli", vējstikli, mikrofonu moduļi, mikrofonu sistēmu moduļi</t>
   </si>
   <si>
     <t>spēles, rotaļlietas, kāršu spēles, darbības un veiklības spēles, galda spēles, kauliņu spēles, puzle, spēļu kārtis, monētas un žetoni, spēļu aprīkojums, kauliņi, spēles figūras u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">vienreizējās lietošanas paklājiņi mazuļu pārģērbšanai, bērnu salvetes, vienreizējās lietošanas autiņi, bērnu autiņbiksītes u.c.
 </t>
   </si>
   <si>
     <t>jakas, t-krekli, bikses u.c.</t>
-  </si>
-[...1 lines deleted...]
-    <t>medikamenti, kas satur A tipa botulīna toksīnu</t>
   </si>
   <si>
     <t>transportlīdzekļu riteņi, riepas, transportlīdzekļu riteņu diski, virsbūves daļas u.c.</t>
   </si>
   <si>
     <t>sakaru un telekomunikāciju iekārtas, datori, set-top kastes, maršrutētāji, austiņas, modemi, pārnēsājamie barošanas avoti, skaļruņi u.c.</t>
   </si>
   <si>
     <t>matu kopšanas līdzekļi un procedūras, pašiedeguma līdzekļi (kosmētika), ķermeņa tīrīšanas un skaistumkopšanas līdzekļi, vannas sāļi, matu krāsas, matu laka u.c.</t>
   </si>
   <si>
     <t>ģeneratori, turbokompresori mašīnām, darbgaldi, degvielas filtri</t>
   </si>
   <si>
     <t>dzesēšanas vielas un ķimikālijas</t>
   </si>
   <si>
     <t>apkures, tvaika ģenerēšanas, ēdiena gatavošanas, dzesēšanas, žāvēšanas, ventilācijas un ūdensapgādes iekārtas, kā arī sanitārās iekārtas un to detaļas, rezerves daļas un rezerves daļas</t>
   </si>
   <si>
     <t>sporta apavi</t>
   </si>
   <si>
     <t>saulesbrilles, galvassegas apģērbs, sporta apģērbs, futbola bumbas, futbola krekli, somas, smaržas, t-krekli, mugursomas, zeķes, futbola zābaki, iešļūcenes, apavi, sandales, futbola apakšstilbu sargi u.c.</t>
   </si>
@@ -13004,132 +12709,146 @@
       </rPr>
       <t>3/WO</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> WINX CLUB</t>
     </r>
   </si>
   <si>
     <t>RAINBOW - S.P.A.</t>
   </si>
   <si>
     <t xml:space="preserve">pulksteņi, juvelierizstrādājumi, bižutērija, somas, mugursomas, mūzikas instrumenti, rotaļlietas u.c. </t>
   </si>
   <si>
     <t>EUTM 004514113/EM CALLIOPE, EUTM 001264159/EM TERRANOVA</t>
   </si>
   <si>
     <t>TEDDY S.P.A.</t>
   </si>
   <si>
+    <t>dūnu mēteļi, T-krekli
+dūnu jakas,  trenčmēteļi u.c.</t>
+  </si>
+  <si>
     <t>Huda Beauty Limited Huda Beauty Limited</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000113720/EM, EUTM 000113761/EM, EUTM 010903136/EM	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ITM1116296Havana Club RITUAL Cubano la ESENCIA de la HABANA, EUTM 011378866HAVANA CLUB GAP YEAR, EUTM 011379104Havana Club, ITM 901601EL CULTO A LA VIDA, EUTM 009150574HAVANA CLUB SELECCIÓN DE MAESTROS, EUTM 009238106HAVANA CLUB SELECCIÓN de MAESTROS, ITM 899817, ITM 995208, EUTM 001424878Havana Club, EUTM 001342351Havana Club, EUTM 004710034 HAVANA CLUB, EUTM 005414917HAVANA CLUB, EUTM 009501032 Havana Club, EUTM 003824513 Havana Club AÑEJO 3 AÑOS , EUTM 003824505Havana Club AÑEJO 7 AÑOS , EUTM 005414917HAVANA CLUB , EUTM 009501131Havana Club , EUTM 003824539Havana Club AÑEJO BLANCO, EUTM 003824554 Havana Club AÑEJO ESPECIAL, EUTM 003287463Havana Club Añejo Maximo, EUTM 003824562Havana Club AÑEJO RESERVA , EUTM 003911872 Havana Club CUBAN BARREL PROOF, EUTM 010714236 HAVANA CLUB RITUAL CUBANO 
+</t>
   </si>
   <si>
     <t xml:space="preserve">HAVANA CLUB HOLDING SA                                                                                                                                                                                                             </t>
   </si>
   <si>
     <t>CHELSEA FOOTBALL CLUB LTD</t>
   </si>
   <si>
     <t>EUTM 015536527/EM CHELSEA FC, EUTM 012914974/EM CHELSEA	
 EUTM 015536477/EM CHELSEA FOOTBALL CLUB, EUTM012397097 /EM THE SHED, EUTM 017695735/EM CLUB CHELSEA, EUTM 017695727/EM CLUB CHELSEA, EUTM 000776104/EM CFC, EUTM 010717651/EM CHELSEA FC, ITM 1268880/WO CHELSEA FOOTBALL CLUB, ITM 1278231/WO CHELSEA FOOTBALL CLUB, ITM 1278440/WO CHELSEA FC, EUTM 010121218/EM CHELSEA FC,EUTM 009805541/EM CHELSEA FC, EUTM 009651589/EM CHELSEA FOOTBALL CLUB, EUTM 009391921/EM CHELSEA LEGENDS, EUTM 009391871/EM CHELSEA FOOTBALL CLUB CHELSEA OLD BOYS,EUTM 009099706/EM CHELSEA, EUTM 008449001/EM BLUE IS THE COLOUR, EUTM 004032751/EM CHELSEA FOOTBALL CLUB, EUTM 007518053/EM, EUTM 006486211/EM STAMFORD BRIDGE, EUTM 006463533/EM, EUTM 006462601/EM CHELSEA, EUTM 003841731/EM FC, EUTM 003345386/EM CHELSEA FOOTBALL CLUB, EUTM 003344561/EM CHELSEA, EUTM 003207404/EM CHELSEA FOOTBALL CLUB, EUTM 001746197/EM CFC, EUTM 010717718/EM CHELSEA, EUTM 010717833/EM CHELSEA FOOTBALL CLUB,EUTM 012118121/EM CHELSEA, EUTM 012592135/EM CHELSEA FC, EUTM 012619755/EM CHELSEA, EUTM 012915013/EM CHELSEA FOOTBALL CLUB, EUTM 016918443/EM THE FIFTH STAND,EUTM 016918559/EM THE 5TH STAND, EUTM 010715373/EM CHELSEA FOOTBALL CLUB
 EUTM 014594535/EM, EUTM 014222211/EM CFC,EUTM 012396362/EM CHELSEA TV, EUTM 005960158/EM, EUTM 015536493/EM CHELSEA FOOTBALL CLUB, EUTM 003151041/EM CFC, EUTM 008347833/EM	
 EUTM 009391798/EM CHELSEA OLD BOYS, EUTM 013191234/EM CHELSEA FC</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  69302  Ellesse, EUTM  9408221 Ellesse,  EUTM  69260  Ellesse, EUTM  14306773 Ellesse  </t>
   </si>
   <si>
     <t>AIRWAIR INTERNATIONAL LTD</t>
   </si>
   <si>
     <t>EUTM 003962818/EM SoftWair AirWair HardWair, EUTM 000152215/EM AIRWAIR WITH BOUNCING SOLES, EUTM 000152918/EM AIRWAIR	
 EUTM 014299895/EM AirWair, EUTM 018686687/EM AIRWAIR	
 REUD 007367180-0002/EM, REUD 007367180-0001/EM, EUTM 018686688/EM AIRWAIR WITH BOUNCING SOLES,REUD 008463657- 0001/ EM, REUD 015029478-0001/EM, REUD 015029478-0002/EM,REUD 015029478-0003/EM,REUD 008463657-0009/EM,REUD008463657-0008/E	
 REUD008463657-0005/EM, REUD 008463657-0004/EM, REUD 008463657-0007/EM</t>
   </si>
   <si>
     <t>ITM 1289823/WO, ITM 1406381/WO Wolverhampton Wanderers FC
 ITM 1406226/WO Wolves, ITM 1383138/WO</t>
   </si>
   <si>
     <t>WOLVERHAMPTON WANDERERS FOOTBALL CLUB 1986 LIMITED</t>
   </si>
   <si>
     <t>WEST HAM UNITED FOOTBALL CLUB LIMITED</t>
+  </si>
+  <si>
+    <t>futbola aprīkojums; izklaide futbola spēļu veidā</t>
   </si>
   <si>
     <t>EUTM 016056251/EM WhU FC,EUTM 013208871/EM WEST HAM UNITED LONDON, EUTM 018693686/EM WEST HAM UNITED LONDON, EUTM 013208798/EM WEST HAM UNITED FOOTBALL CLUB, EUTM 018693677/EM WEST HAM UNITED, EUTM 007157209/EM WEST HAM UNITED, EUTM 013056791/EM W.H.U.F.C., EUTM 014919187/EM TIW FC, EUTM 016673139/EM THE HAMMERS, EUTM 018777795/ EM, THAMES IRONWORKS,EUTM016633265/EM IRONS,EUTM 016633257/EM HAMMERS, EUTM 013799788/EM FAREWELL BOLEYN WEST HAM UNITED FOOTBALL CO LTD,EUTM 013799762/EM FAREWELL BOLEYN 1904 - 2016, EUTM 013799771/EM FAREWELL BOLEYN 1904 - 2016, EUTM 017447921/EM COYI, EUTM 013094982/EM CLUB LONDON, EUTM 014231104/EM BOLEYN GROUND, EUTM 014230973/EM BOLEYN GROUND, EUTM 007128804/EM BM6, EUTM 016056244/EM, EUTM 007157282/EM, EUTM 018788446/EM</t>
   </si>
   <si>
     <t>REUD 002318501-0010/EM, REUD 002318501-0005/EM, REUD 003505031- 0001/EM, REUD 003505031-0003/EM, REUD 003505031-0002/EM, REUD 002318501-0002/EM, REUD 002318501-0004/EM</t>
   </si>
   <si>
     <t>INDUSTRIA FRIGORIFERI ITALIANA SPA</t>
   </si>
   <si>
     <t>vtrīnas, atdzesētu preču  sastāvdaļu komplekti  montāžai vitrīnās</t>
   </si>
   <si>
     <t>EUTM 006671961/EM DOLBY, EUTM 003676781/EM, EUTM 001401538/EM,EUTM006671978/EM, EUTM 002860872/EM VIRTUAL SPEAKER, EUTM 002333839/EM SURROUND IN MOTION, EUTM 001067172/EM SURROUND EX, EUTM 007032477/EM SCREENTALK	
 EUTM 018110917/EM, EUTM 018135744/EMON, EUTM 001010453/EM MLP LOSSLESS, EUTM 012313102/EM FEEL EVERY DIMENSION IN DOLBY, EUTM 010714831/EM DOLBY VOICE, EUTM 018135735/EM DOLBY VOICE, EUTM 018292271/EM DOLBY VISION IQ, EUTM 018212969/EM DOLBY VISION IQ, EUTM 018135739/EM DOLBY VISION ATMOS, EUTM 012422937/EM DOLBY VISION, EUTM 018135729/EM DOLBY VISION, EUTM 008126591/EM DOLBY PULSE, EUTM 018110918/EM DOLBY ON, EUTM 003657483/EM DOLBY HOME THEATER, EUTM 001401512/EM DOLBY HEADPHONE, EUTM 018234618/EM DOLBY DISPLAY MAPPING,EUTM 017322728/EM DOLBY DIMENSION, EUTM 018218894/EM DOLBY DIGITAL PLUS, EUTM 000910489/EM DOLBY DIGITAL, EUTM 018135737/EM DOLBY CINEMA
 EUTM 008126757/EMDOLBY AXON, EUTM 018115039/EM DOLBY AUDIO PREMIU, EUTM 018135740/EM DOLBY AUDIO, EUTM 018115037/EM DOLBY AUDIO OLBY ATMOS, EUTM018135725/EM DOLBY ATMOS, EUTM 013260732/EM DOLBY, EUTM 002698637/EM DOLBY, EUTM 003676401/EM DOLBY, EUTM 017105743/EM DD VOICE
 EUTM 017138281/EM DD VISION, EUTM 013260666/EM DD DOLBY	
 EUTM 017114059/EM DD ATMOS, EUTM 018063481/EM COMPATIBLE DOLBY VISION,EUTM 010853166/EM ATMOS,EUTM 001031905/EM AAC</t>
   </si>
   <si>
     <t>DOLBY LABORATORIES LIC CORP</t>
   </si>
   <si>
     <t>skaļruņi, televizori, skaņas joslas u.c.</t>
   </si>
   <si>
     <t>REUD 015119671-0001/EM, REUD 015119671-0002/EM</t>
   </si>
   <si>
     <t>Oy Replot Metall Ab</t>
   </si>
   <si>
     <t>elektriskās uzlādes kabeļi</t>
   </si>
   <si>
     <t>EUTM 000234351/EM LIU.JO, ITM 1107343/WO Les plumes de LIU·JO	
 EUTM 011645199/EM REBEL QUEEN, EUTM011715042/EM LJ	
 EUTM 000747923/EM LIU·JO, EUTM 004717724/EM LIU·JO, ITM 976811/WO LIU.JO</t>
   </si>
   <si>
     <t>EXELITE S.P.A</t>
   </si>
   <si>
+    <t>apģērbs, rotaslietas, augstpapēžu kurpes, portfeļi [ādas izstrādājumi], rotaslietu lādītes, ādas somas un maki ādas čemodāni, rotaslietu lādītes u.c.</t>
+  </si>
+  <si>
     <t>EUTM 009363409/EM Everton NIL SATIS NISI OPTIMUM 1878, EUTM 014440085/EM THE PEOPLE'S CLUB</t>
   </si>
   <si>
     <t>EVERTON FC COMPANY LTD</t>
   </si>
   <si>
     <t>EUTM	002731974/EM FFC</t>
   </si>
   <si>
     <t>FULHAM FOOTBALL LEISURE LTD</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 018389054/EM HARMONY, EUTM 001216175/EM, EUTM 000670018/EM BABY BJÖRN, EUTM 018110172/EM BABYBJÖRN Baby Carrier Move, EUTM 009061383/EM BABY BJÖRN, EUTM 018762782/EM BabyBjörn, EUTM	019034368/EM BABYBJÖRN  </t>
   </si>
   <si>
     <t>plastmasas krūzītes, plastmasas bērnu priekšautiņi, karotes u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 006667273/EM, EUTM 003170354/EM, EUTM 003181492/EM SUPERGA, EUTM 003151701/EM, EUTM 004153219/EM PEOPLE's SHOES OF ITALY, EUTM 009263121/EM S SUPERGA, EUTM	011078318/EM
 EUTM 011895406/EM S SUPERGA, EUTM 018657257/EM SUPERGA
 EUTM 018889353/EM SUPERGA CLUBHOUSE, EUTM 008554107/EM	
 EUTM 018861184/EM	</t>
   </si>
   <si>
     <t>SUPERGA S.R.L. CON SOCIO UNICO</t>
@@ -13152,357 +12871,1019 @@
     <t>LIVERPOOL FOOTBALL CLUB&amp;ATHLETIC GROUNDS LTD</t>
   </si>
   <si>
     <t>THE FOOTBALL ASSOCIATION PREMIER LEAGUE LIMITED</t>
   </si>
   <si>
     <t>EUTM 007604523/EM PREMIER LEAGUE,EUTM 001609536/EM PREMIER LEAGUE, EUTM 011467958/EM,EUTM 005153077/EM PREMIER LEAG, EUTM 012084281/EM PREMIER LEAGUE, EUTM 012084431/EM EPL, EUTM 000979153/EM PREMIER LEAGUE</t>
   </si>
   <si>
     <t>FCA US LLC FCA US LLC</t>
   </si>
   <si>
     <t>mehāniskie transportlīdzekļi, transportlīdzekļu detaļas un piederumi, rotaļu automašīnas</t>
   </si>
   <si>
     <t>EUTM 001765726/EM, EUTM 000188359/EM, EUTM 000188268/EM	
 EUTM 000525048/EM, EUTM 004164455/EM RENEGADE, EUTM 003494961/EM RAM, EUTM 000188318/EM MOPAR,EUTM 010949121/EM MOPAR, EUTM 003497914/EM MOPAR, EUTM 001191113/EM JEEP CHEROKEE, EUTM 003054186/EM Jeep Camp, EUTM 000188185/EM JEEP, EUTM 003749421/EM Jeep, EUTM 012123907/EM JEEP,EUTM 002538460/ EM JEEP, EUTM 010593572/EM GRAND CHEROKEE, EUTM 000188193/ EM DODGE, EUTM 005693999/EM CHRYSLER, EUTM 004186441/EM, EUTM 009884271/ EM, EUTM 003357001/EM SAHARA,EUTM 017992936/ EM GLADIATOR, EUTM 001687102/EM CHARGER,EUTM 004212734/EM AVENGER, EUTM 018151697/EM 4X, EUTM 018763174/EM, EUTM 000188391/EM WRANGLER, EUTM 003291879/EM WILLYS, EUTM 009660481/EM WAGONEER, REUD 000537592-0001/EM, REUD 000537592-0002/EM, REUD 000537592-0003/EM</t>
   </si>
   <si>
     <t>EUTM 018047336/EM JOHN B. STETSON, EUTM 001181767/EM the last drop from his STETSON,EUTM 006923668/EM STETSON MADE OF AMERICA, EUTM 018187884/EM WESTWIND BY STETSON, EUTM 008892507/EM JOHN B. STETSON, EUTM 018050372/EM STETSON, EUTM 001294966/EM STETSON, EUTM 000151647/EM STETSON, EUTM 004455051/EM, EUTM 012128005/EM</t>
   </si>
   <si>
     <t>JOHN B. STETSON COMPANY</t>
   </si>
   <si>
+    <t>apavi; kosmētika, maki, galvassegas, apģērbs,  rotaslietas, jostas, grāmatas; smaržas, izšūti ielāpi apģērbam</t>
+  </si>
+  <si>
     <t>EUTM 000559732 U2, EUTM 003063245 U2, EUTM 010837938 U2
 EUTM 011005535 U2 Wings Logo</t>
   </si>
   <si>
     <t>Not Us Limited</t>
   </si>
   <si>
     <t>mūzikas ieraksti, apģērbi, apavi, aksesuāri u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 006542931/EM, EUTM 002731800/EM ENZO FERRARI, EUTM 002568210/EM575M Maranello, EUTM001595917/EM360modena, EUTM 000539585/EM Ferrari, EUTM 001616481/EM, EUTM 000448605/EM FERRARI, EUTM 001598135/EM Ferrari, EUTM 000560128/EM Ferrari	
 EUTM 003604261/EM S F, EUTM 001100346/EM 360modena, EUTM 003442381/EM612SCAGLIETTI, EUTM000560045/EMSF,EUTM002732196/ EMEnzo Ferrari, EUTM000560102/EMFerrari, EUTM000454546/EM	
 EUTM006543301/EM, EUTM006216972/EM, EUTM003292257/EM EUTM003503182/EM	</t>
   </si>
   <si>
+    <t>rotaļlietas, spēles; mehāniskās rotaļlietas, rotaļu modeļi, modeļu transportlīdzekļi, planieri, pulksteņi sulesbrilles, brilles galvas aizsargi; drošības ķiveres, stereo austiņas, audio pastiprinātāji,  pildspalvas, apavi, apģērbs, automobiļi / vieglie automobiļi, riteņu diski, riteņi</t>
+  </si>
+  <si>
     <t>WIZARDS OF THE COAST LLC</t>
   </si>
   <si>
     <t>kāršu spēles, kolekcionējamas kāršu spēles</t>
   </si>
   <si>
     <t>EUTM 000078782/EM MAGIC THE GATHERING, EUTM 002333524/EM DUEL MASTER,EUTM 008206336/EM DUNGEONS &amp; DRAGONS, EUTM 017955568/EM MAGIC THE GATHERING, EUTM 017993920/EM MAGIC, EUTM 018557798/EM WIZARDS OF THE COAST, EUTM 004667069/EM Wizards OF THE COAST, EUTM 018950626/EM, EUTM 011999257/EM, EUTM 011999307/EM, EUTM 011999216/EM, EUTM 011999174/EM, EUTM 011999273/EM, EUTM 011999331/EM, EUTM 013429642/EM</t>
   </si>
   <si>
     <t xml:space="preserve">Canon Kabushiki Kaisha </t>
   </si>
   <si>
     <t>EUTM 002077600 BOSE, EUTM002081636 BOSE, EUTM 12629697BOSE
 REDU 002338343-0002, EUTM 008211088 SOUNDLINK</t>
   </si>
   <si>
     <t>KARTELL SPA</t>
+  </si>
+  <si>
+    <t>apgaismojuma lampas,  galda lampas  stāvlampas, krēsli, āra mēbeles,  galdi; blakus galdiņi u.c.</t>
   </si>
   <si>
     <t>EUTM 018162511/EM KARTELL, REUD 002551580-0001/EM, REUD 002551580-0002/EM, REUD 008445332-0001/EM,REUD 002551580-0004/EM, REUD 008427686-0001/EM, REUD 005136702-0001/EM, REUD 005136702- 0002/EM, REUD 001124911-0006/EM, REUD002028167-0004/EM, REUD 000266069-0004/EM, EUTM 011521168/EM KARTELL, EUTM 003510071/ EM KARTELL, EUTM 017060179/EM KARTELL, EUTM 017966293/EM KARTELL, ICD D215722-0002/WO, ICD D215722-0003/WO, ICD D215722-0007/WO</t>
   </si>
   <si>
     <t>SOL DE JANEIRO IP, INC</t>
   </si>
   <si>
     <t>smaržas, ķermeņa krēmi</t>
   </si>
   <si>
     <t>EUTM 018901589/EM SOL DE JANEIRO, EUTM 018907021/EM BRAZILIAN BUM BUM CREAM,EUTM 016564783/EM BRAZILIAN BUM BUM,EUTM 018985965/EM SOL de Janeiro BRAZILIAN CRUSH CHEIROSA, EUTM 019041435/EM SOL de JANEIRO - CHEIROSA - 62 *, EUTM 009485954/EM SOL DE JANEIRO,EUTM 018985998/EM SOL DE JANEIRO, EUTM 018980320/EM 62, EUTM 019154438/EM 71,EUTM 019154350/EM 59, EUTM 019154427/EM 48, EUTM 019154413/EM 76, EUTM 018564385/EM BEIJA FLOR, EUTM 019112781/EM BEIJA FLOR, EUTM 019112855/EM BOM DIA BRIGHT, EUTM 018308939/EM BOM DIA BRIGHT, EUTM 018985873/EM SOL DE JANEIRO DELICIA DRENCH,EUTM 018986731/EM SOL DE JANEIRO DELÍCIA DRENCH,ITM 1730675/WO SOL DE JANEIRO, EUTM 018133189/EM CHEIROSA '62</t>
   </si>
   <si>
     <t>A. Nattermann &amp; Cie. Gesellschaft mit beschränkter Haftung</t>
   </si>
   <si>
     <t>EUTM 002241255/EM LASOLVAN, EUTM 002214757/EMMUCOANGIN
 EUTM 003362662/EM MUCONASAL, EUTM 002327153/EM SILOMAT
 EUTM 002948354/EM VAPRINO, EUTM 000663534/EM VENASTAT
 EUTM 018748097/EM, EUTM 019069422/EM, EUTM 019177507/EM	
 EUTM 019177997/EM, EUTM 018033152/EM DULCOGUMMY, EUTM 015853542/EM MUCOGRIPPAL, ITM 984622A/WO LIZIPAINA, ITM 989551A/WO LYSOPAINE, ITM 593245A/WO DULCOSOFT,ITM 152289/W ONOVALGIN, EUTM 002382059/EM DULCOLAX, EUTM 002396158/EM THOMAPYRIN, EUTM 002386605/EM MUCOSOLVAN, EUTM 014801931/EM DULCO, EUTM 002382091/EM BISOLVON, EUTM 002244465/EM BUSCAPINA, EUTM 004938965/EM DULCOFIBRE, EUTM 014351118/EM DULCOGLIDE</t>
   </si>
   <si>
     <t>EUTM 005122081/EM JANSPORT, EUTM 003506698/EM JANSPORT
 EUTM 005121561/EM JANSPORT,EUTM 018286470/EM EASTPAK U.S.A. SINCE 1952, EUTM 008668981/EM EASTPAK BUILT TO RESIST, EUTM 017705906/EM EASTPAK U.S.A. LAB, EUTM 013061189/EM EASTPAK U.S.A., EUTM 011763752/EM EASTPAK U.S.A., EUTM 017706003/EM EASTPAK U.S.A., EUTM 008296972/EM EASTPAKU.S.A., EUTM 018270414/EM EASTPAK U.S.A., EUTM 018269810/EM EASTPAK U.S.A.
 EUTM 004399218/EM EASTPAK, EUTM 000397984/EM EASTPAK, EUTM 009968363/EM EASTPAK, EUTM 000037077/EM EASTPAK, EUTM 000036996/EM EASTPAK, EUTM 000428185/EM JANSPORT GET OUT WHILE YOU CAN,EUTM 017947886/EMJ ANSPORT COMPANY SEATTLE
 EUTM 013061106/EM JANSPORT, EUTM 017947883/EM JANSPORT
 EUTM 017947885/EM JANSPORT, EUTM 000428144/EM JANSPORT
 EUTM 000182196/EM JANSPO</t>
   </si>
   <si>
     <t>Jansport Apparel Corp.</t>
   </si>
   <si>
+    <t>somas, mugursomas, skolas somas; mazas mugursomas, jostas somas, tekstila iepirkumu somas, pārtikas preču iepirkumu somas
+ceļojuma somas
+bagāžas uz riteņiem, ceļojumu bagāžas somas</t>
+  </si>
+  <si>
     <t>EUTM 018503312 TC</t>
   </si>
   <si>
     <t>Telfar LLC</t>
   </si>
   <si>
-    <t>*ar 2025.gada 16.oktobri tiek piemērotas šādas aizsardzības veidu abreviatūras:</t>
-[...9 lines deleted...]
-    <t>EUTM  000078659 Easton, EUTM  002462869 Easton, EUTM  011309432, EUTM  002463701 E, EUTM  003778107  E, EUTM  003799591 Easton, EUTM  010720191 Mako, EUTM  002462869 Easton</t>
+    <t>rotaslietas,rokassomas, bagāža,mugursomas,blūzes, sieviešu kleitas, apavi, apakšbikses, krekli, svārki, peldkostīmi, jostas, virsdrēbes, proti, mēteļi un jakas, mēteļi, lietusmēteļi, vestes, parkas, apmetņi, cimdi, cepures, šalles, džemperi, sporta krekli, T-krekli u.c.</t>
+  </si>
+  <si>
+    <t>EUTM 017964515 CLOZEAU</t>
+  </si>
+  <si>
+    <t>ITM 1739888/WO K-SECRET</t>
+  </si>
+  <si>
+    <t>KSECRET Inc.</t>
+  </si>
+  <si>
+    <t>acu krēmi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 001628353/EM HOIST, EUTM 005132766/EM ROC-IT, REUD 005640968-0001/EM, REUD 003382159-0001/EM,REUD 003733260- 0001/EM, REUD 003390541-0001/EM, REUD 003731769-0001/EM, REUD 000860499- 0001/EM	</t>
+  </si>
+  <si>
+    <t>PMI WW BRANDS B.V.</t>
+  </si>
+  <si>
+    <t>siltumizolācijas konteineri, termosi, pudeles; izolācijas... pudeles,krūzes termospudeles  krūzes,  sporta pudeles, karstā ūdens pudeles u.c.</t>
+  </si>
+  <si>
+    <t>REUD 015078085-0004/EM, REUD 015078085-0002/EM, REUD 015078009-0001/EM, REUD 015078009-0008/EM,REUD 015105602-0001/E	
+REUD 015105602-0002/EM, EUTM 000206649/EM ALADDIN, EUTM 018832903/EM QUENCHER, EUTM 000206763/EM STANLEY, EUTM 019267200/EM, EUTM 011148673/EM ALADDIN, EUTM 019088038/EM AEROLIGHT, ITM 1819605/WO ICEFLOW, ITM 1202123/WO STANLEY	
+ITM 1428919/WO STANLEY SINCE 1913, ITM 958412/WO,ITM 934874/WO ECYCLE, ITM 1857410/WO, ITM 1344432/WO CERAMIVAC, ITM 1824500/WO WELLSPRING, ITM 1427445/WO, ITM 1428859/WO SINCE 1913, REUD 001631060-0001/EM, REUD 007706007-0001/EM, REUD  007706007-0013/EM, REUD 007706007-0014/EM,REUD 007706007-0015/E, REUD 007951371-0016/EM, REUD 008017875-0010/EM, REUD 008017875-0005/EM, REUD 008017875-0021/EM</t>
+  </si>
+  <si>
+    <t>TOW S.P.A. A S.U.</t>
+  </si>
+  <si>
+    <t>apģērbs, apavi</t>
+  </si>
+  <si>
+    <t>EUTM 012551016/EM WOOLRICH,EUTM 005339973/EM WOOLEN MILLS, EUTM 004609871/EM WOOLRICH JOHN RICH &amp; BROS., EUTM 010620111/EM Est. 1830 - WOOLRICH R - Woolrich Woolen Mills - Woolrich, PA., EUTM 004699021/EM Woolrich WOOLRICH WOOLEN MILLS WOOLRICH, PA., EUTM 018573613/EM ARCTIC PARKA, EUTM 018101396/EM WOOLRICH, EUTM 018073814/EM EST. 1830 WOOLRICH, EUTM 007536386/EM WOOLEN MILLS, EUTM 019015805/EM Woolrich EST. 1830, EUTM 008135584/EM PENN-RICH, EUTM 008133761/EM, EUTM 005455332/EM, EUTM 010602118/EMTHE ORIGINAL OUTDOOR CLOTHING COMPANY - WOOLRICH - WOOLRICH WOOLEN MILLS - WOOLRICH, PENNSYLVANIA, ITM 1696137/WO, ITM 1833291/WO Woolrich EST.1830, EUTM 006708432/EM WOOLRICH, EUTM 000583989/EM Woolrich SINCE 1830, EUTM 018147473/EM EST. 1830 WOOLRICH, EUTM 018073820/EM EST. 1830 WOOLRICH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 016995342 BADGAL BANG, EUTM 011733953 BENEFIT, EUTM 007381023 benefit, EUTM 018251229 BENEFIT GEORGIA, EUTM 00372 03007 BENEFIT, EUTM 006020473 BOI-ING, EUTM 011101219 ACHATINT, EUTM 017978514 COOKIE, EUTM 007275142 CORALISTA, EUTM 006020762 DALLAS DANDELION, EUTM 015125751 DANDELION TWINKLE, EUTM 003723087 DR.FEELGOOD, EUTM 014405583 GALIFORNIA, EUTM 014417976 GIMME BROW, EUTM 015800766 GOGOTINT, EUTM 015800758 GOLD RUSH, EUTM 003722295 HIGH BEAM, EUTM 016417611 HIGH BROW, EUTM 006023188 HOOLA, EUTM 011352499 LOLLITINT, EUTM 007018963 POSIE TINT, EUTM 010784635 ROCKATEUR, EUTM 011180593 ROLLER LASH, EUTM 008527293 THE POREFESSIONAL, EUTM 013711064 THE POREFESSIONAL : MATTE RESCUE, EUTM 009518549 THEY'RE REAL, EUTM 017978513 TICKLE	
+ITM 1323022 PUNCH POP!	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 015065031 FENTY BEAUTY, EUTM 018105240 FENTY, EUTM 018160294 FENTY BEAUTY PRO FILT'R, EUTM 017912536 FENTY SKIN,EUTM 017912543 FENTY FRAGRANCE
+</t>
+  </si>
+  <si>
+    <t>EUTM 015538796 MODERN PRINCESS, EUTM 014026934 MODERN PRINCESS, EUTM 017911434 LANVIN, ITM	0801129A ÉCLAT D'ARPÈGE, EUTM 008701278 MARRY ME</t>
+  </si>
+  <si>
+    <t>REUD 002258251-0001/EM</t>
+  </si>
+  <si>
+    <t>MARIOLA STRYJA</t>
+  </si>
+  <si>
+    <t>paklāji, grīdsegas un mašas, kājslauķi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM  004301743 1890P, EUTM  004301735 P, EUTM  004301651  USPA  
+EUTM  003445681  P, EUTM  002599843 U.S. POLO, EUTM  000352302  UNITED STATES POLO ASSOCIATION, EUTM  000352245 UNITED STATES POLO ASSOCIATION, EUTM  004298956  U.S. POLO, SOCIATION, EUTM  003445749  U.S. POLO ASSN, EUTM  000352385   U.S.P.A., EUTM  009733361  U.S. POLO ASSN. since 1890, EUTM  013884317  USPA, EUTM  004998696, EUTM  004567822  1890P, EUTM  004567681U.S. Polo, association, EUTM  004433223  U.S. POLO ASSN. SINCE, EUTM  004567194  USPA, EUTM  004433215   U.S. POLO ASSN. EUTM  004424933  USPA, EUTM  004375309  1890P, EUTM  004374765  P, EUTM  004567483  U.S. POLO ASSN. EUTM  006111751   UNITED STATES POLO ASSOCIATION, EUTM  004422465  U.S. Polo Association, EUTM  004567591 U.S. POLO ASSN. SINCE P 1890  
+</t>
+  </si>
+  <si>
+    <t>EUTM 003325446/EM CONTROLLOGIX, EUTM 012864476/EM A-B, EUTM 002184588/EM ROCKWELL AUTOMATIO, EUTM 012864443/ EM ALLEN-BRADLEY</t>
+  </si>
+  <si>
+    <t>ROCKWELL AUTOMATION B.V.</t>
+  </si>
+  <si>
+    <t>elektroniskās detaļas</t>
+  </si>
+  <si>
+    <t>REUD 008566939-0001/EM, REUD 008772784-0001/EM, EUTM 018877974/EM FLASHLED SOS, EUTM 018483816/EM FLASH LED</t>
+  </si>
+  <si>
+    <t>TURISPORT SL</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> drošības, aizsardzības un signalizācijas ierīces un aprīkojums, signalizācijas aparāti un instrumenti</t>
+  </si>
+  <si>
+    <t>EUTM 018913079/EM Energizer SOLAR</t>
+  </si>
+  <si>
+    <t>ЕНЕРГАЙЗЕР ООД</t>
+  </si>
+  <si>
+    <t xml:space="preserve">elektriskās saules baterijas, saules bateriju paneļi, fotoelektriskie saules moduļi, fotoelektriskās ierīces saules starojuma pārveidošanai elektriskajā enerģijā </t>
+  </si>
+  <si>
+    <t>"БТЛ ИНДЪСТРИЙЗ" ЕАД</t>
+  </si>
+  <si>
+    <t>masāžas ierīces skaistumkopšanai, elektromagnētiskās medicīnas ierīces, elektromedicīniskie instrumenti svara zaudēšanas procedūrām u.c.</t>
+  </si>
+  <si>
+    <t>EUTM 018196580/EM EM SCULPT NEO, EUTM 017263799/EM EM SCULPT, EUTM 017225566/EM HIFEM, EUTM 017225533/EM EMSELLA, EUTM 018733337/EM HIFES, EUTM 018503542/EM EMFACE, EUTM 018505336/EM BTL, EUTM 018762595/EM EMFACE BTL, EUTM 018763624/EM EMFACE BTL, EUTM 019065639/EM EXOMIND,REUD 008199285-0001/EM, REUD005231362-0001/EM, REUD 009031669- 0001/EM, REUD 009031669-0004/EM, REUD 008876213- 0001/EM, REUD 009093073-0003/EM, REUD 015080097-0008/EM,REUD 008514921-0001/EM, REUD 009093073-0006/EM</t>
+  </si>
+  <si>
+    <t>EUTM 018575035/EM SQUID GAME,EUTM 018590303/EM SQUID GAME, EUTM 018688589/EM SQUID GAME,EUTM 018575036/EM SQUID GAME, EUTM 018579038/EM SQUID GAME, EUTM 018632790/EM, EUTM 018688590/EM</t>
+  </si>
+  <si>
+    <t>Techtronic Cordless GP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">apgaismošanas, apkures, tvaika ģenerēšanas, vārīšanas, dzesēšanas, žāvēšanas, ventilācijas, ūdens apgādes un sanitārijas ierīces u.c. </t>
+  </si>
+  <si>
+    <t>EUTM 009639147/EM MILWAUKEE, EUTM 015082506/EM MILWAUKEE, EUTM 012520938/EM Milwaukee, EUTM 010274553/EM M12, EUTM 012103529/EM M12 FUEL,EUTM 010355626/EM M14, EUTM 010274661/EM M18, EUTM 012099231/EM M18 FUEL, EUTM 017511262/EM M18 HIGH DEMAND, EUTM 010274595/EM M28, EUTM 017089533/EM EDLITHIUM, EUTM 017488917/EM, EUTM 017867472/EM M18</t>
+  </si>
+  <si>
+    <t>EUTM 000649970/EM SPRINGFIELD ARMORY, EUTM 010396505/EM SPRINGFIELD, EUTM 015401649/EM SPRINGFIELD ARMORY
+EUTM 018075666/EM HELLCAT</t>
+  </si>
+  <si>
+    <t>SPRINGFIELD, INC.</t>
+  </si>
+  <si>
+    <t>šaujamieroči</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                       EUTM 016163339/EM HUMER, EUTM 011541431/EM HUMER
+EUTM 011629342/EM HUMEX, EUTM 012918777/EM URGO URGO	
+EUTM 012918901/EM URGO, EUTM 010595651/EM UrgoStart	
+EUTM 010372928/EM UrgoTul
+</t>
+  </si>
+  <si>
+    <t>URGO RECHERCHE INNOVATION ET DEVELOPPEMENT</t>
+  </si>
+  <si>
+    <t>ALOE PRIVATE EQUITY</t>
+  </si>
+  <si>
+    <t>mugursomas, somas sporta somas, cepures,  krekli, sporta jakas, futbola krekli, cepures apakšveļa u.c.</t>
+  </si>
+  <si>
+    <t>EUTM 017958611/EM le coq sportif, EUTM 017424011/EM, EUTM 016628083/EM, EUTM 010981355/EM le coq sportif,EUTM 008883671/EM LE COQ SPORTIF, EUTM 002173961/EM, EUTM 012794831/EM, EUTM 005238407/EM, EUTM 010256618/EM le coq sportif, EUTM 010603769 /EM, EUTM 013287727/EM le coq sportif, EUTM 008883761/EM, EUTM 018648116/EM LE COQ SPORTIF</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 009844127/EM LOUIS VUITTON PARIS, EUTM 000311985 figurative, REDU 000084223-0002 Symboles graphiques, REDU 002424671-0001 Montres, REDU 000084223-0001, Symboles graphiques, REDU 003171230-0001 Valises, REDU 003799436-0001 Lunettes, EUTM 008466179 TURBULENCES, EUTM 016174815 LOUIS VUITTON, REDU 006578274-0001 Souliers, EUTM 014272496  V, REDU 002516708-0002 Maroquinerie (Ornementation pour -), Logos, REDU004678233-0001 Souliers, ITM 1127688 LV, REDU006578274-0003 Souliers REDU 004761401-0001 Chaussures, REDU 003463132-0001	Sacs [emballages], REDU 004157527-0001 Montres, REDU 000463799-0001 Montres, REDU 000463799-0002, REDU 000463799-0003 Montres, REDU 000463799-0004 Montres, ITM 1369936 Marque figurative (cf visuel dans la liste des droits), ITM 1369935 Marque figurative (cf visuel dans la liste des droits), EUTM 15214703 HEURES D'ABSENCE, EUTM 14901367 JE, TU, IL,  EUTM 17471038  LE JOUR SE LEVE, EUTM 15722051 LES FONTAINES PARFUMEES, EUTM 16993586  L'IMMENSITE, EUTM 6587844 LOUIS VUITTON TRUNKS &amp; BAGS (marque figurative : cf visuel dans la liste des droits), ITM 1411805 LV (marque figurative : cf visuel dans la liste des droits), EUTM 13369236  LV (marque figurative : cf visuel dans la liste des droits), ITM 1404143 LV (marque figurative : cf visuel dans la liste des droits), ITM 1472919 LVM (marque figurative : cf visuel dans la liste des droits), ITM 1259454 MATIERE NOIRE, EUTM 14902688 MILLE FEUX ITM 1285283 VVV (marque figurative : cf visuel dans la liste des droits), REDU003025154-0001 Sacs à dos, REDU005241577-0001 Sacs, REDU 002695858- 0001 Sac à main, REDU 007421698-0001 Housses de sacs de couchage, Sacs, REDU 002643429-0001 Sacs à main, REDU 002499467-0001 Sacs à main, REDU005518 222- 0001, EUTM 001172857/EM LOUIS VUITTON, EUTM 000015610/EM LOUIS VUITTON, EUTM 000015628/EM LV, EUTM 000015602/EM LV, EUTM 009844391/EM LV, EUTM 003958428/EM, EUTM 003958394/EM	</t>
+  </si>
+  <si>
+    <t>Louis Vuitton Malletier S.A.</t>
+  </si>
+  <si>
+    <t>apģērbi,apavi,somas,saulesbrilles,juvelierizstrādājumi u.c.</t>
+  </si>
+  <si>
+    <t>REUD 000710124-0001/EM, REUD 000210240-0001/EM, ITM 963861/WO KEYGO, ITM 1353316/WO KEYPOP, ICD D093604-0005/WO, ICD D093604-0003/WO, ICD D093604-0001/WO, ICD D093604-0004/WO	
+ICD D093604-0002/WO, ICD D085946-0005/WO, ITM 873280/WO SITUO</t>
+  </si>
+  <si>
+    <t>SOMFY ACTIVITES SA</t>
+  </si>
+  <si>
+    <t>tālvadības pultis, motoru tālvadības pultis, daudzfunkcionālas tālvadības pultis</t>
+  </si>
+  <si>
+    <t>EGIW  Champagne</t>
+  </si>
+  <si>
+    <t>COMITE CHAMPAGNE</t>
+  </si>
+  <si>
+    <t>dzirkstošie vīni</t>
+  </si>
+  <si>
+    <t>EUTM 002037802/EM KAHLÚA, EUTM 018251296/EM KAHLUA - The original - Coffee Liqueur - Original- Licor de cafe Kahlua, EUTM 018897329/EM KAHLÚA THE ORIGINAL COFFEE LIQUEUR, EUTM 009176661/EM KAHLUA, EUTM 009904103/EM, EUTM 009898818/EM, EUTM 011196301/EM EST VERACRUZ 1936</t>
+  </si>
+  <si>
+    <t>REDU 6850012-0004, ICD DM/250409
+EUTM 019279235 Bite X</t>
+  </si>
+  <si>
+    <t>EUTM	006727631/EM Infineon, EUTM 004789236/EM infineon	
+EUTM	006728141/EM, EUTM 014260319/EM eupec</t>
+  </si>
+  <si>
+    <t>Infineon Technologies AG</t>
+  </si>
+  <si>
+    <t>Futbol Club Barcelona</t>
+  </si>
+  <si>
+    <t>EUTM 000198614 FUTBOL CLUB BARCELONA, EUTM 000198598 BARÇA,EUTM000198556 F.C.B., EUTM 018246553 Futbol Club Barcelona	
+EUTM 018246550Barça, EUTM 198556 Escudo FCB, EUTM 198598 Barça, EUTM 940321"Més que un club", "Más que un club", "More than a Club"	
+EUTM1106277Escudo FC Barcelona,EUTM1106301 Futbol Club Barcelona	
+EUTM 1106335 Barça, EUTM 1526441</t>
+  </si>
+  <si>
+    <t>SPEEDO INTERNATIONAL LIMITED</t>
+  </si>
+  <si>
+    <t>EUTM 001232487/EM hp, EUTM 001232552/EM HP, EUTM 008579021/EM HP, EUTM 018057497/EM h p, EUTM 002137545/EM LASERJET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                                                                 
+REDU 002442400-0010, EUTM 013107255, REDU 002442400-0014, EUTM 013107198 Nicer Twist, REDU 002442400-0008, REDU 002442400-0001	
+ITM,  1199152 Nicer Dicer Fusion
+</t>
+  </si>
+  <si>
+    <t>EUTM 019146059/EM Explorer, CPVR 34993 Interonotov (Explorer)</t>
+  </si>
+  <si>
+    <t>INTERPLANT ROSES B.V.</t>
+  </si>
+  <si>
+    <t>rozes, rožu krūmi, rožu stādi</t>
+  </si>
+  <si>
+    <t>ITM 838377 Abraxane /fig./, ITM 920690/ABRAXANE</t>
+  </si>
+  <si>
+    <t>Abraxis Bioscience LLC</t>
+  </si>
+  <si>
+    <t>medikamenti u.c.</t>
+  </si>
+  <si>
+    <t>EUTM 010845196/EM Diamant</t>
+  </si>
+  <si>
+    <t>Diamant Fahrradwerke Gesellschaft mit beschränkter Haftung</t>
+  </si>
+  <si>
+    <t>velosipēdi u.c.</t>
+  </si>
+  <si>
+    <t>EUTM 018275766/EM SMEG, EUTM 017968509/EM SMEG</t>
+  </si>
+  <si>
+    <t>SMEG S.P.A.</t>
+  </si>
+  <si>
+    <t>svilpojošās tējkannas,
+naži; nažu turētāji, nažu plaukti,ūdens pudeles,
+tosteri,kafija</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REUD 001939075-0001/EM, REUD 001939075-0006/EM, REUD 001939075-0002/EM, REUD 001939075-0003/EM,REUD 001939075-0017/EM
+REUD 001939075-0004/EM, REUD 001939075-0005/EM	</t>
+  </si>
+  <si>
+    <t>NICE SPA</t>
+  </si>
+  <si>
+    <t>raidītāji, bezvadu raidītāji</t>
+  </si>
+  <si>
+    <t>EUTM 002566057 /fig./,  EUTM 002566008 /fig./,  EUTM191411 Yamaha, EUTM 000383125/EM YAMAHA</t>
+  </si>
+  <si>
+    <t>YAMAHA MOTOR EUROPE N.V.</t>
+  </si>
+  <si>
+    <t>rezerves daļas, apģērbi u.c.</t>
+  </si>
+  <si>
+    <t>LEGAMI S.P.A. SOCIETA' BENEFIT</t>
+  </si>
+  <si>
+    <t>mugursomas, plīša rotaļlietas, papīrs un kancelejas preces, pildspalvas, lodīšu pildspalvas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">	
+REUD 015126944-0008/EM, REUD 003157445-0001/EM, REUD 015130835-0004/EM, ICD D243264-0005/WO, ICD D243264-0006/WO	
+ICD D243264-0012/WO, EUTM 019227923/EM LEGAMI MILANO	
+EUTM 017655267/EM LEGAMI MILANO, EUTM 018850274/EM LEGAMI DREAMLAND, EUTM 013783171/EM LEGAMI, EUTM 004070561/EM LEGAMI, EUTM 007290612/EM LEGAMI, EUTM 005211503/EM LEGAMI, EUTM 018834275/EM WE ARE DREAMERS, EUTM 015308943/EM The original Bikeaholic parts &amp; repairs 1975 LegamiEUTM 015036941/EM SOS!, EUTM 014951602/EM NIGHT DREAM, EUTM 019075594/EM BULB FICTION, EUTM 007403058/EM born to be..., EUTM 015308951/EM BIKEAHOLIC, EUTM 018962116/EM Be Bold, REUD 015125597-0004/EM, REUD 015125597-0001/EM,REUD 015125597-0002/EM, ICD D243264-0013/ WO, ICD D243264-0001/WO, ICD D243264-0014/WO,ICD D243264-0004/WO</t>
+  </si>
+  <si>
+    <t>APOLLO AUTOMOBILE LIMITED</t>
+  </si>
+  <si>
+    <t>automašīnas</t>
+  </si>
+  <si>
+    <t>EUTM 016791949/EM INTENSA EMOZIONE, EUTM 017686718/EM DRIVEN BY INTENSE EMOTION, EUTM 013507876/EM APOLLO PURE GERMAN SPEED, EUTM 016791915/EM Apollo Arrow I.E., EUTM 013540141/EM apollo, EUTM 013540208/EM apollo,  EUTM 017686701/EM APOLLO IE, EUTM 013507843/EM APOLLO, EUTM 014841852/EM apollo, EUTM 014842041/EM, ITM 1012384/WO apollo, ITM 1701419/WO EVISION, ITM 1701634/WO U universal mobility electrified, ITM 1701420/WO UME, ITM 1701633/WO UNIVERSAL MOBILITY ELECTRIFIED, EUTM 018932197/EM APOLLO EVO</t>
+  </si>
+  <si>
+    <t>EUTM 018315163/EM GHOST DERMIC, EUTM 016600488/EM GHOST DREAM, EUTM 018210536/EM GHOST LUNA, EUTM 013867742/EM GHOST GIRL, EUTM 018135004/EM GHOST HOME,EUTM 014360119/EM GHOST, EUTM 018262799/EM GHOST, EUTM 010416923/EM GHOST MOONLIGHT, ITM 1069524/WO GHOST WHISPER,EUTM 018037510/EM GHOST THE FRAGRANCE PURITY, EUTM 012595179/EM MOJAVE GHOST, EUTM 018041978/EM GHOST MIDNIGHT DREAM, EUTM 005815717/EM GHOST ANTICIPATION, EUTM 011428471/EM GHOST ILLUSION</t>
+  </si>
+  <si>
+    <t>DESIGNER PARFUMS LIMITED</t>
+  </si>
+  <si>
+    <t>Epic Games, Inc.</t>
+  </si>
+  <si>
+    <t>EUTM	002790970/EM HDMI, EUTM 002859122/EM HDMI HIGH DEFINITION MULTIMEDIA INTERFACE,EUTM 019121563/EM HDMI ULTRA96, EUTM	018647879/EM, EUTM018647882/EM, EUTM 019123119/EM ULTRA96 HDMI, ITM 1719919/WO HDMI</t>
+  </si>
+  <si>
+    <t>VIACOM INT INC</t>
+  </si>
+  <si>
+    <t>izklaide televīzijā, tirdzniecības veicināšana</t>
+  </si>
+  <si>
+    <t>EUTM 000180760/EM MTV MUSIC TELEVISIO, EUTM 000964478/EM MTV, EUTM 000964494/EM MTV MUSIC TELEVISION, EUTM 001312446/EM MTV, EUTM 002234334/EM MTV, EUTM 002265619/EM MTV MUSIC TELEVISION, EUTM 003505104/EM MTV MUSIC TELEVISION, EUTM 003506078/EM MTV, EUTM 003572518/EM MTV	
+EUTM 007383771/EM M TV, EUTM 008696701/EM MTV, EUTM 008859621/EM MTV, EUTM 013533898/EM MTV, EUTM 000180943/EM MTV, EUTM 014912919/EM MTV, EUTM 001518588/EM MTV2	
+EUTM 001572999/EM VIDEO MUSIC AWARDS MTV MUSIC TELEVISION, EUTM 002260370/EM MTV MUSIC TELEVISION hits !EUTM 003057072 /EM MTV CRIBS</t>
+  </si>
+  <si>
+    <t>Jim Beam Brands Co.</t>
+  </si>
+  <si>
+    <t>EUTM 018723025/EM B BEAM THE STANDARD SINCE 1795, EUTM 018664759/EMBEAM'S,EUTM 012100582/EM JIM BEAM B SINCE 1795	
+EUTM 003146347/EM JIM BEAM BLACK, EUTM 018197453/EM JIM BEAM,EUTM 018401257/EM JIM BEAM,EUTM 018560600/EM JIM BEAM, EUTM 012100491/EM JIM BEAM, EUTM 000212092/EMJIM BEAM, EUTM002373751/EM JIM BEAM B BLACK BEAM FORMULA KENTUCKY STRAIGHT BOURBON WHISKEY,EUTM 001992643/EM B BEAM FORMULA</t>
+  </si>
+  <si>
+    <t>GLOBEFILL INCORPORATED</t>
+  </si>
+  <si>
+    <t>dekanteri</t>
+  </si>
+  <si>
+    <t>EUTM 018168251/EM, EUTM 015736622/EM, EUTM 008124604/EM CRYSTAL HEAD EUTM 009865155/EM,EUTM 009671934/EM SKULL	
+EUTM 008780157/EM Crystal Head,EUTM 018168244/EM CRYSTAL HEAD BLACK, EUTM 009864885/EM</t>
+  </si>
+  <si>
+    <t>REUD 001364913-0001/EM, REUD 001364913-0002/EM, REUD 001364913-0003/EM, REUD 001364913-0004/EM,REUD 001364913-0005/EM
+REUD 001364913-0006/EM, EUTM 001573039/EM Blue's Clues, EUTM 004285771/EM BLUE'S CLUES, EUTM 004322814/EM BLUE'S CLUES
+EUTM 000576942/EM BLUE'S CLUES, EUTM 004683629/EM NICKELODEON AVATAR THE LEGEND OF AANG,EUTM 004683579/EM NICK AVATAR THE LEGEND OF AANG, EUMT 005349683/EM NICKELODEON The BACKYARDIGANS DIE HINTERHOFZWERGE LES MÉLODILOUS, EUTM 005349907/EM NICKELODEON The BACKYARDINGANS DIE HINTERHOFZWERGE LES MÉLODILOUS ZONZOLI, EUTM 003762895/EM SPONGEBOB, EUTM 001335884/EM SPONGEBOB, EUTM 003762861/EM SPONGEBOB SQUAREPANTS, EUTM 001360486/EM SPONGEBOB SQUAREPANTS,EUTM 001312016/EM DORA THE EXPLORER, EUTM 004327417/EM DORA THE EXPLORER, EUTM 005133269/EM DORA, EUTM 005351515/EM NICKELODEON DIEGO! DIOGO!, EUTM 006667109/EM SPONGEBOB SQUAREPANTS, EUTM 011624137/EM SPONGEBOB SQUAREPANTS,EUTM 011624211/EM
+EUTM 004619706/EM, EUTM 004608436/EM, EUTM 004604121/EM	
+REUD 001414221-0001/EM, EUTM 004303517/EM Nickelodeon SpongeBob Squarepants, EUTM 004540654/EM NICK JR. BACKYARDIGANS
+EUTM 004419156/EM GO DIEGO GO</t>
+  </si>
+  <si>
+    <t>EUTM 003429396 F1 Formula 1 /fig./, EUTM 000631531 F1 Formula 1 /fig./, EUTM 003934387 F1 /fig./, EUTM 004957825, EUTM 000554873 FORMULA 1, EUTM 000770479 FORMULA 1, EUTM 008727042 F1, EUTM 009250739 F1 Formula 1 /fig./, REDU 0045 10915-0002, REDU 004510915-0001 Formula 1, EUTM 17495037 F1, ITM 617866 PADDOCK CLUB, EUTM 17494832 FORMULA 1, EUTM 17494774 F1 FORMULA, EUTM 17495011 Bildmarke, ITM 1214829 F1 FORMULA, ITM 1219987 FORMULA 1, ITM 939699 FIA FORMULA ONE WORLD CHAMPIONSHIP</t>
+  </si>
+  <si>
+    <t>Formula One Licensing B.V.</t>
+  </si>
+  <si>
+    <t>apģērbi, aksesuāri, rotaļlietas, smērvielas u.c.</t>
+  </si>
+  <si>
+    <t>Gibson, Inc.</t>
+  </si>
+  <si>
+    <t>audio pastiprinātāji, skaļruņi [audioiekārtas], ģitāras, mūzikas instrumenti, stīgu instrumenti</t>
+  </si>
+  <si>
+    <t>EUTM 005191242/EM GIBSON, EUTM 010129427/EM EPIPHONE
+EUTM 011411006/EM KRK, EUTM 009945015/EM LES PAUL, EUTM 008820409/EM EXPLORER, EUTM 009698581/EM SG,EUTM 011410933/EM ES, EUTM 018616433/EM STEINBERGER, EUTM 011926086/EM Les Paul, EUTM 009179953/EM, EUTM 010488237/EM GIBSON, EUTM 011067071/ EM EPIPHONE, EUTM 011067295/EM GIBSON, EUTM 012850814/EM GIBSON, EUTM 016285091/EM Gibson, EUTM 016285331/EM Epiphone, EUTM 017900891/EM Gibson, EUTM 018144005/EM Epiphone, EUTM 018143234/EM Gibson, EUTM 018984635/EM Gibson,EUTM 018984592/EM Gibson, EUTM 010942373/EM GIBSON, EUTM 010942481/EM KRAMER
+EUTM 010942605/EM GIBSON, EUTM 010942662/EM EPIPHONE
+EUTM 010942721/EM GIBSON, EUTM 011411055/EM, EUTM 011384815/EM FLYING V</t>
+  </si>
+  <si>
+    <t>REU D002557298-0001/EM, REUD 002557298-0002/EM, REUD 002682203-0004/EM, REUD 002682203-0007/EM,REUD 002682203-0008/EM
+REUD 002682203-0003/EM, REUD 002682203-0002/EM, REUD 002682203-0006/EM, REUD 002682203-0005/EM,REUD 002682203-0001/EM
+REUD 002682203-0009/EM, REUD 002722934-0002/EM	, REUD 002722934- 0001/EM, EUTM 001253657/EM NICKELODEON, EUTM 002513695/EM GARFIELD, EUTM 002515401/EM GARFIELD ODIE</t>
+  </si>
+  <si>
+    <t>izklaide televīzijā, tirdzniecība</t>
+  </si>
+  <si>
+    <t>EUTM 8475063, EUTM 4121356 SMART STRAWEUTM 000141416 WD-40, EUTM 000141465 WD-40 /fig./, EUTM 000002981 /fig./, EUTM 000142562 /fig./, EUTM 008475063 /fig./, EUTM 010037042 WD-40 SPECIALIST, EUTM 010037232 WD-40 SPECIALIST /fig./, EUTM 010037398 WD-40 SPECIALIST /fig./, EUTM 004121356 SMART STRAW, EUTM 009926338 WD-40 COMPANY /fig./, EUTM 009926569 WD-40 COMPANY /fig./, M 38078 WD-40, M 38 077</t>
+  </si>
+  <si>
+    <t>WD-40 Manufacturing Company</t>
+  </si>
+  <si>
+    <t>smērviela</t>
+  </si>
+  <si>
+    <t>REUD 001212286-0003, REUD 001212286-0002, REUD 001304489-0003	
+REUD 001304489-0002, REUD 001304489-0001, REUD 001212286-0001</t>
+  </si>
+  <si>
+    <t>Hörmann KG Antriebstechnik</t>
+  </si>
+  <si>
+    <t>BiSecur radio sistēma</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 014633358 PHARMAPUR, EUTM 012707709  COLGATE DOUBLE ACTION, EUTM 000167122 PALMOLIVE, EUTM 008576399 PHARM 93032176 COLGATE, EUTM 010433639, PROCLINICAL, EUTM 008221095 PROCLINICAL, EUTM 000167361 AJAX, EUTM 000149955 SPEED STICK, EUTM 000149856 LADY SPEED STICK 
+</t>
+  </si>
+  <si>
+    <t>Colgate - Palmolive Company</t>
+  </si>
+  <si>
+    <t>zobu pastas u.c</t>
+  </si>
+  <si>
+    <t>CYRILLUS</t>
+  </si>
+  <si>
+    <t>EUTM 018032441/EM DACCHI</t>
+  </si>
+  <si>
+    <t>МИЛАНО ГРУП КЪМПАНИ</t>
+  </si>
+  <si>
+    <t>saulesbrilles, briļļu un saulesbriļļu ietvari; brilles, briļļu un saulesbriļļu futrāļi; ķēdītes brillēm un saulesbrillem ar recepti; saulesbrilles ar recepti, daļas; briļļu siksniņas, Pensneza ietvari, lēcas ar pretatstarojošu pārklājumu u.c.</t>
+  </si>
+  <si>
+    <t>EUTM 000472415 EPAL</t>
+  </si>
+  <si>
+    <t>EUROPEAN PALLET ASSOCIATION e.V.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">atkārtoti lietojamas paletes, īpaši plakanas paletes, paletes ar virsbūvi un tērauda kastu paletes, pārbaudes skavas (metāla), pārbaudes naglas, zīmoga plāksnes (metāla), trafareti (metāla) </t>
+  </si>
+  <si>
+    <t>EUTM 001019843/EM TIMBERLAND, EUTM 003452621/EM TIMBERLAND, EUTM 000164525/EM TIMBERLAND, EUTM 003057148/ EM Timberland, EUTM 001261411/EM TIMBERLAND, EUTM 001374750/ EM TIMBERLAND, EUTM 003185006/EM TBL, EUTM 001609890/EM PRO, EUTM 001609858/EM TIMBERLAND PRO, EUTM 001261403/EM, EUTM 003450673/EM, EUTM 000153486/EM, EUTM 001020049/EM, EUTM 003413093/EM SMARTWOOL, EUTM 017920291/EM, EUTM 014829006/ EM, EUTM 014829022/EM, EUTM 001374867/EM</t>
+  </si>
+  <si>
+    <t>TBL LICENSING LLC</t>
+  </si>
+  <si>
+    <t>iepakojuma dizains sporta zeķes, potīšu zeķes; pirkstu zeķes u.c.</t>
+  </si>
+  <si>
+    <t>REUD 015063513-0002</t>
+  </si>
+  <si>
+    <t>putekļsūcējs</t>
+  </si>
+  <si>
+    <t>EUTM 018937371/EM EE, EUTM 018996280/EM EE, EUTM 018965230/EM EE, EUTM 018937110/EM ERIC EMANUEL</t>
+  </si>
+  <si>
+    <t>EE Holding Group LLC EE Holding Group LLC</t>
+  </si>
+  <si>
+    <t>sporta bikses, sporta krekli,  cepures</t>
+  </si>
+  <si>
+    <t>EUTM 019047370 HELLMANN</t>
+  </si>
+  <si>
+    <t>Hellmann-Versand GmbH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dažādi metāla tējas sveču turētāji
+</t>
+  </si>
+  <si>
+    <t>ICD D206361-0002/WO, ICD D206361-0001/WO, ICD D207688-0001/WO	
+EUTM 003396256/EM PROXXON, EUTM 003607504/EM MICROMOT	
+ITM 1352447/WO PROXXON MICROMOT System, ITM 1353174/WO PROXXON MICROMOT System, EUTM 011497831/EM PROXXON
+ICD D255106-0005/WO, ICD D255106-0004/WO</t>
+  </si>
+  <si>
+    <t>Proxxon Sa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">tīrīšanas iekārtas un piederumi, slīpmašīnas [mašīnas], urbji, elektriskie pulēšanas instrumenti,
+COUNT tīrīšanas iekārtas un piederumi, urbji, frēzmašīnas u.c. </t>
+  </si>
+  <si>
+    <t>EUTM 019018851/EM CASABLANCA TENNIS CLUB, ITM 1548815/WO	
+ITM 1826775/WO, ITM 1819384/WO CASA BLANCA,ITM 813772/WO CASA BLANCA</t>
+  </si>
+  <si>
+    <t>CBParis Group LTD</t>
+  </si>
+  <si>
+    <t>T-krekli</t>
+  </si>
+  <si>
+    <t>EUTM 019145397/EM MAXIGRA</t>
+  </si>
+  <si>
+    <t>SWISS PHARMA INTERNATIONAL AG</t>
+  </si>
+  <si>
+    <t>farmaceitiskie medikamenti, farmaceitiskie preparāti, uztura bagātinātāji</t>
+  </si>
+  <si>
+    <t>EUTM 019313448/EM Acard</t>
+  </si>
+  <si>
+    <t>farmaceitiskie līdzekļi; antikoagulanti</t>
+  </si>
+  <si>
+    <t>EUTM 019301067/EM IBUVIT</t>
+  </si>
+  <si>
+    <t>farmaceitiskie medikamenti, uztura bagātinātāji, vitamīni un vitamīnu preparāti</t>
+  </si>
+  <si>
+    <t>GEAR UP INTERNATIONAL LIMITED</t>
+  </si>
+  <si>
+    <t>EUTM 001348911/EM, EUTM 014587919/EM, EUTM 018643108/EM EVISU, EUTM 000483719/EM EVISU, EUTM 011798428/EM CUSTOM MADE Evisu EVISU HERITAGE &amp; CO, EUTM 003124336/EM, EUTM 018643112/EM</t>
+  </si>
+  <si>
+    <t>ITM 881767/WO</t>
+  </si>
+  <si>
+    <t>saulesbrilles, brilles ar recepti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ICD D238625-0001/WO, ICD D239208-0001/WO, ICD D243980-0001/WO	
+ICD D238257-0001/WO, ITM 1638954/WO POLÈNE, ITM 1740523/WO	
+ICD D248094-0001/WO, ICD D238056-0001/WO	</t>
+  </si>
+  <si>
+    <t>LA CADETTE</t>
+  </si>
+  <si>
+    <t>ādas rokassomas</t>
+  </si>
+  <si>
+    <t>26.07.20267</t>
+  </si>
+  <si>
+    <t>ITM 1264131 INREBIC, EUTM 1461188 INREBIC (marque figurative-voir visuel dans la liste des droits)</t>
+  </si>
+  <si>
+    <t>Impact Biomedicines, Inc.</t>
+  </si>
+  <si>
+    <t>UPT EP3552526</t>
+  </si>
+  <si>
+    <t>GREEN</t>
+  </si>
+  <si>
+    <t>ziedu vāzes, ziedu konteineri, ūdens tvertnes u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM	006447239/EM	10000292	5.10	
+EUTM	014332449/EM	10000328	SPEEDFACTORY	
+EUTM	018991501/EM	10000329	SPARKFUSION	
+EUTM	017890980/EM	10000330	SOLARRIDE	
+EUTM	017853102/EM	10000331	SOLARBLAZE
+EUTM	017926878/EM	10000332	SLEUTH
+EUTM	009332107/EM	10000333	Shape The Future of Sport	
+EUTM	009990201/EM	10000334	SARRAGAN	
+EUTM	009201039/EM	10000335	PROGRESSIVE SHOCK CONTROL	
+EUTM	014277644/EM	10000336	PRIMEKNIT	
+EUTM	018973696/EM	10000337	PRIMEKNIT	
+EUTM	015961139/EM	10000338	POWERPHASE	
+EUTM	019009764/EM	10000339	PHOTOTROPIC	
+EUTM	017978333/EM	10000340	OZWEEGO	
+EUTM	006032577/EM	10000341	NUMETREX	
+EUTM	018021083/EM	10000342	NOTHING LEFT BEHIND	
+EUTM	011241651/EM	10000343	NITROCHARGE
+EUTM	018012267/EM	10000344	NITE JOGGER
+EUTM	018337592/EM	10000345	NIAD	
+EUTM	017901527/EM	10000346	MYSHELTER	
+EUTM	018837538/EM	10000347	MOVE FOR THE PLANET	
+EUTM	008256241/EM	10000348	MITEAM	
+EUTM	015867302/EM	10000349	KRASAVA	
+EUTM	018972644/EM	10000350	JB	
+EUTM	018863131/EM	10000279	AIRCHILL
+EUTM	017907914/EM	10000280	AGRAVIC	
+EUTM	013773271/EM	10000281	AeroChill	
+EUTM	018972169/EM	10000282	ADIPOWER
+EUTM	018124561/EM	10000283	ADIHAUS	
+EUTM	018913625/EM	10000284	ADIDAS REPETITOR	
+EUTM	018939690/EM	10000285	ADIDAS FOUNDATION	
+EUTM	011368461/EM	10000286	adidas eurocamp	
+EUTM	017903819/EM	10000287	ADIDAS CREATORS CLUB
+EUTM	018964186/EM	10000288	ADIDAS CLIMA SERIES	
+EUTM	017926877/EM	10000289	adidas AR ADIDAS RUNNER
+EUTM	018713981/EM	10000290	adidas	
+REUD	003851484-0001/EM	
+REUD	003851484-0003/EM	
+REUD	003851484-0005/EM	
+REUD	003851484-0007/EM	
+REUD	003851484-0009/EM
+REUD	003851484-0011/EM	
+REUD	003851484-0013/EM	
+REUD	003851484-0015/EM	
+REUD	003851484-0017/EM	
+EUTM	017735887/EM	10000189	4D
+EUTM	016565053/EM	10000190	ADIPOWER	
+EUTM	016485294/EM	10000191	ADIZERO SUB2	
+EUTM	016503559/EM	10000192	AM4YOU
+EUTM	016438731/EM	10000193	CLIMADAPT	
+Build: 4.1.8.0 [20/08/2025 13:51:55], EUTM	017002718/EM	
+EUTM	017002767/EM	10000195	PROPHERE	
+EUTM	016473721/EM	10000196	SOLARBOOST
+EUTM	016473738/EM	10000197	SOLARDRIVE
+EUTM	016473746/EM	10000198	SOLARGLIDE	
+EUTM	016919797/EM	10000199	QUESTAR
+EUTM	016969701/EM	10000200	FORGEFIBER	
+EUTM	017013608/EM	10000201	GO TO ADAPT	
+EUTM	018033958/EM	10000202	UNIFORIA	
+EUTM	018008473/EM	10000203	NMD	
+EUTM	018191228/EM	10000204	GAMEMODE	
+EUTM	018196357/EM	10000205	PRIMEGREEN	
+EUTM	018326908/EM	10000206	HOME GROUND	
+EUTM	018337859/EM	10000207	AVACOURT	
+EUTM	018368313/EM	10000208	THREE STRIPE LIFE	
+EUTM	018471544/EM	10000209	NEBZED
+EUTM	018465953/EM	10000210	LIGHTLOCK,M
+ITM	1096869/WO	10000256	CLIMACHILL
+ITM	1183360/WO	10000257	SUPERSTAR	
+EUTM	005271598/EM	
+EUTM	006081889/EM	
+EUTM	010828523/EM	10000003	BRAZUCA	
+REUD	003039619-0026/EM	
+REUD	003039619-0002/EM	
+REUD	003039619-0001/EM	
+REUD	003039619-0003/EM	
+EUTM	012389921/EM	
+EUTM	005271580/EM	10000005	adidas	
+EUTM	012271961/EM	10000006	adidas	
+EUTM	004269072/EM	
+EUTM	003517588/EM	
+EUTM	003517646/EM	
+EUTM	012272035/EM	10000010		2014-03-25	
+EUTM	014591754/EM	10000011	ADIDAS	2016-01-29	2035-09-25	14, 18, 25, 28, 35, 41, 3, 9, 10	N	Skatīt / Rediģēt
+EUTM	003517661/EM	10000012		2007-04-26	2033-11-03	25	N	Skatīt / Rediģēt
+EUTM	003517612/EM	10000013		2007-04-26	2033-11-03	25	N	Skatīt / Rediģēt
+EUTM	008753113/EM	10000014	adidas	2010-05-27	2029-12-14	9	N	Skatīt / Rediģēt
+EUTM	015381858/EM	10000015	SPLY-350	2016-08-11	2036-04-28	25	N	Skatīt / Rediģēt
+REUD	008777007-0017/EM	10000225		2021-11-25	2026-11-25		N	Skatīt / Rediģēt
+REUD	008777007-0018/EM	10000226		2021-11-25	2
+EUTM	018703912/EM	10000227	ADIDAS L.E.P.	2022-08-31	2032-05-18	25	N	Skatīt / Rediģēt
+EUTM	018739769/EM	10000228	AVRYN	2022-11-10	2032-07-29	25	N	Skatīt / Rediģēt
+EUTM	018741540/EM	10000229	HYDROTERRA,TY	2023-01-25	2032-10-13	18, 25	N	Skatīt / Rediģēt
+EUTM	018786733/EM	10000232		2023-02-24	2032-10-27	18, 25	N	Skatīt / Rediģēt
+EUTM	018806335/EM	10000233		2023-04-21	2032-12-05	9, 25	N	Skatīt / Rediģēt
+EUTM	018819059/EM	10000234	ADISTRONG	2023-04-25	2033-01-03	25	N	Skatīt / Rediģēt
+EUTM	018826510/EM	10000235	MONO FIT	2023-05-04	2033-0
+EUTM	018827826/EM	10000236	F50	2023-05-09	2033-01-24	25	N	Skatīt / Rediģēt
+EUTM	018822339/EM	10000237		2023-10-10	2033-01-12	25	N	Skatīt / Rediģēt
+REUD	003187947-0001/EM	10000238		2016-06-13	2031-06-13		N	Skatīt / Rediģēt
+REUD	003187947-0003/EM	10000239		2016-06-13	2031-06-13		N	Skatīt / Rediģēt
+REUD	003187947-0004/EM	10000240		2016-06-13	2031-06-13		N	Skatīt / Rediģēt
+EUTM	006703086/EM	10000241	adidas	2009-01-20	2028-02-20	9, 10	N	Skatīt / Rediģēt
+EUTM	009457482/EM	10000242	adidas	2011-03-06	2030-10-19	3	N	Skatīt / Rediģēt
+EUTM	014221601/EM	10000243	ADISTAR	2015-09-23	2035-06-09	9	N	Skatīt / Rediģēt
+EUTM	014221618/EM	10000244	ADIZERO	2015-09-22	2035-06-09	9	N	Skatīt / Rediģēt
+EUTM	014673263/EM	10000245	adipure	2016-02-26	2035-10-13	3	N	Skatīt / Rediģēt
+EUTM	002288355/EM	10000246	adidas	2003-02-27	2031-06-29	35	N	Skatīt / Rediģēt
+EUTM	018016763/EM	10000247	BOOST	
+EUTM	016856262/EM	10000248	KARKAJ	2017-10-05	2027-06-12	18, 25	N	Skatīt / Rediģēt
+EUTM	018593831/EM	10000249	AL RIHLA	2022-02-25	2031-11-05	28	N	Skatīt / Rediģēt
+EUTM	018593843/EM	10000250	AL HILM	2022-02-25	2031-11-05	28	N	Skatīt / Rediģēt
+EUTM	018751983/EM	10000251	ADICOLOR	2022-12-07	2032-08-25	3	N	Skatīt / Rediģēt
+EUTM	018802215/EM	10000252	PRECISIONSHELL	2023-03-16	2032-11-25	28	N	Skatīt / Rediģēt
+EUTM	018806334/EM	10000253		2023-04-21	2032-12-05	9, 25	N	Skatīt / Rediģēt
+EUTM	018826449/EM	10000254	CONEXT	2023-05-11	2033-01-20	28	N	Skatīt / Rediģēt
+EUTM	018138406/EM	10000258	FUTURENATURAL	
+EUTM	014792501/EM	10000259	FUTURECRAFT	2016-04-30	2035-11-13	25	N	Skatīt / Rediģēt
+EUTM	017989397/EM	10000260	FUEL TO FEEL	2019-06-01	2028-11-22	5, 29, 30, 32, 43	N	Skatīt / Rediģēt
+EUTM	014707194/EM	10000261	FRACAS	2016-02-03	2035-10-21	28	N	Skatīt / Rediģēt
+EUTM	015459225/EM	10000262	FLUIDCLOUD	2016-09-06	2036-05-20	25	N	Skatīt / Rediģēt
+EUTM	011345097/EM	10000263	FIVE TEN	2014-05-03	2032-11-14	18, 25	N	Skatīt / Rediģēt
+EUTM	011349611/EM	10000264	F 50	2013-03-28	2032-11-15	28	N	Skatīt / Rediģēt
+EUTM	014651061/EM	10000265	ENERGIZED STABILITY	2016-01-18	2035-10-06	25	N	Skatīt / Rediģēt
+EUTM	018150413/EM	10000266	END PLASTIC WASTE	
+EUTM	019014362/EM	10000267	DAROGA	2024-07-31	2034-04-16	25	N	Skatīt / Rediģēt
+EUTM	018875981/EM	10000268	CYBERSONIC	2023-08-30	2033-05-17	25	N	Skatīt / Rediģēt
+EUTM	017783689/EM	10000269	COMFOAM	2018-05-22	2028-02-07	18	N	Skatīt / Rediģēt
+EUTM	015677024/EM	10000270	CLIMASTORM	2016-11-08	2036-07-21	25	N	Skatīt / Rediģēt
+EUTM	019064675/EM	10000271	CLIMASERIES	2024-12-06	2034-08-06	25	N	Skatīt / Rediģēt
+EUTM	018846000/EM	10000272	BUBBLECOMFY	2023-06-22	2033-03-09	25	N	Skatīt / Rediģēt
+EUTM	011711454/EM	10000273	BRAZUCA	2013-08-14	2033-04-04	25	N	Skatīt / Rediģēt
+EUTM	011272697/EM	10000274	BRAND OF THE BRAVE	2013-02-28	2032-10-17	25	N	Skatīt / Rediģēt
+EUTM	010946861/EM	10000275	BENDITA	
+EUTM	014035091/EM	10000276	BEAU JEU	2015-08-25	2035-05-06	28	N	Skatīt / Rediģēt
+EUTM	013725312/EM	10000277	BADGE OF SPORT	2015-05-26	2035-02-10	25	N	Skatīt / Rediģēt
+EUTM	011272663/EM	10000278	ANASAZI	2013-02-28	2032-10-17	25	N	Skatīt / Rediģēt
+EUTM	016059628/EM	10000291	ADICROSS, EUTM	011344934/EM	10000293	5.10	2013-03-27	2032-11-14	18	N	Skatīt / Rediģēt
+EUTM	010903573/EM	10000294	5	2012-10-03	2032-05-22	25	N	Skatīt / Rediģēt
+EUTM	011345048/EM	10000295	5	2013-03-27	2032-11-14	18	N	Skatīt / Rediģēt
+EUTM	018036836/EM	10000296	4CMTE,EUTM	009768169/EM	10000320	SUPERCLOUD	2011-07-06	2031-02-25	25	N	Skatīt / Rediģēt
+EUTM	018896815/EM	10000321	STRUNG	2023-10-26	2033-07-04	25	N	Skatīt / Rediģēt
+EUTM	011216371/EM	10000322	STONELANDS
+EUTM	017912513/EM	10000323	STEALTRAX	2018-09-18	2028-06-04	25	N	Skatīt / Rediģēt
+EUTM	008450819/EM	10000324	STEALTH RUBBER	2012-01-24	2029-07-08	17, 25, 28	N	Skatīt / Rediģēt
+EUTM	006670921/EM	10000325	STEALTH	2010-06-13	2028-02-14	17, 25, 28	N	Skatīt / Rediģēt
+EUTM	011331246/EM	10000326	STEALTH	2013-04-10	2032-11-08	12, 17	N	Skatīt / Rediģēt
+EUTM	003467991/EM	10000327	SPS SUPERSTAR	2005-08-23	2033-10-29	18, 25, 35	N	Skatīt / Rediģēt
+EUTM	016958092/EM	10000351	INFINITE TRAILS	2017-11-21	2027-07-06	35, 41	N	Skatīt / Rediģēt
+EUTM	018713985/EM	10000352	INDIGO HERZ	2025-02-06	2032-06-07	35, 42	N	Skatīt / Rediģēt
+EUTM	018025123/EM	10000353	HIANGLE	2019-06-06	2029-02-21	25	N	Skatīt / Rediģēt
+EUTM	008876443/EM	10000354	GREENSTAR, EUTM	017995994/EM	10000016	LIGHTSTRIKE, EUTM	009517236/EM	10000164	ADIPOWER	
+EUTM	008325045/EM	10000165	ADIPURE	2009-12-11	2029-03-17	25, 28	N	Skatīt / Rediģēt
+EUTM	008275034/EM	10000166	ADIZERO	2009-10-15	2029-05-01	25	N	Skatīt / Rediģēt
+EUTM	012157731/EM	10000167	BARRICADE	2014-02-12	2033-09-20	25, 28	N	Skatīt / Rediģēt
+EUTM	011784246/EM	10000168	CLIMAHEAT	2013-09-11	2033-05-01	25	N	Skatīt / Rediģēt
+EUTM	008179715/EM	10000169	mi	2010-03-01	2029-03-02	9, 25	N	Skatīt / Rediģēt
+EUTM	008633414/EM	10000170	PUREMOTION	2010-03-16	2029-10-22	25	N	Skatīt / Rediģēt
+EUTM	009376872/EM	10000171	SPRINGBLADE	2011-02-01	2030-09-15	25	N	Skatīt / Rediģēt
+EUTM	009203324/EM	10000172	THE BRAND WITH THE 3 STRIPES	2010-11-09	2030-06-25	25	N	Skatīt / Rediģēt
+EUTM	009643057/EM	10000173	TREFOIL	2011-05-18	2031-01-06	25	N	Skatīt / Rediģēt
+EUTM	008753329/EM	10000174,UTM	011625779/EM	10000175	NEO, EUTM	015894868/EM	10000178	PUREBOOST	
+EUTM	015894876/EM	10000179	ULTRABOOST	2017-01-24	2036-10-05	25	N	Skatīt / Rediģēt, CUXXION	2025-06-21	2035-03-06	25	N	Skatīt / Rediģēt
+EUTM	019121312/EM	10000433	CLIMA365	2025-04-17	2034-12-18	25	N	Skatīt / Rediģēt
+EUTM	019006277/EM	10000434	TRIONDA	2024-08-09	2034-03-28	28	N	Skatīt / Rediģēt
+EUTM	019225220/EM	10000435	SKYCHASER	2025-11-16	2035-07-29	25	N	Skatīt / Rediģēt
+EUTM	019152577/EM	10000436	RAPIDFIT	2025-06-21	2035-03-06	25	N	Skatīt / Rediģēt
+EUTM	019259191/EM	10000437	MEMOPRENE	2026-01-23	2035-10-10	25	N	Skatīt / Rediģēt
+EUTM	019156004/EM	10000438	LIGHTORAMA	2025-06-27	2035-03-13	25	N	Skatīt / Rediģēt
+EUTM	019218194/EM	10000439	HYPERBOOST	2025-11-29	2035-07-15	25	N	Skatīt / Rediģēt
+EUTM	019144599/EM	10000440	ENERGYRODS	2025-06-08	2035-02-18	25	N	Skatīt / Rediģēt
+REUD	015094704-0028/EM	10000441		</t>
+  </si>
+  <si>
+    <t>EUTM 018806702//EM BIOTEBAL</t>
+  </si>
+  <si>
+    <t>NCPR Intellectual Passport C.B. SE8318RM0117 Simplified Connections</t>
+  </si>
+  <si>
+    <t>Myrland, Robert Dave</t>
+  </si>
+  <si>
+    <t>USB uzlādes ierīces, universālo seriālo kopņu (USB) kabeļi, USB kabeļi mobilajiem tālruņiem</t>
+  </si>
+  <si>
+    <t>14..07.2027</t>
+  </si>
+  <si>
+    <t>NTM	M 16 691/LV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REUD 015020887-0001/EM, REUD 015092254-0001/EM	, REUD 015092255-0001/EM	</t>
+  </si>
+  <si>
+    <t>БАРОС ВИЖЪН ЕООД</t>
+  </si>
+  <si>
+    <t>metāla balkona margas, metāla kronšteini stiklam, metāla dubultstiklojuma paneļi, metāla kompozītmateriāla logi ar izolējošu stiklu, nemetāla dubultstiklojuma paneļi, dubultstiklojuma izolācijas stikla rūtis</t>
+  </si>
+  <si>
+    <t>13..07.2027</t>
+  </si>
+  <si>
+    <t>EUTM 018677958/ EM, ITM 1728214/WO polaroid, ITM 857993/WO POLAROID, ITM 1756678/WO, ITM 1754524/WO</t>
+  </si>
+  <si>
+    <t>POLAROID INTERNATIONAL B.V.</t>
+  </si>
+  <si>
+    <t>eksponētas filmas, kinofilmas; fotogrāfijas, printeri, momentuzņēmumu kameras</t>
+  </si>
+  <si>
+    <t>EUTM 018501041/EMCOACH NEW YORK, EUTM 003210705/EM, EUTM 003060027/EM,EUTM 012655965/EM COACH NEW YORK, EUTM 011516317/EM, EUTM 018461458/EM UPCRAFTED, EUTM 018951723/EM TABBY, EUTM 011516051/EM LEGACY, EUTM 018998619/EM HAVE TASTE LOVE WASTE, UTM 018336915/EM COURAGE TO BE REAL	
+EUTM 018470921/EM COACH, EUTM 018465627/EM COACH, EUTM 019062545/EM  COACH RECYCLED LEATHER, EUTM 019112002/EM COACH NEW YORK, EUTM011134921/EM COACH LOVE, EUTM 019087678/EM COACH COACHTOPIA,EUTM018525298/EM COACH (RE)LOVED, EUTM018836895/EM COACH, EUTM019112069/EM C COACH
+EUTM009719733/EM POPPY, EUTM 000214858/EM COACH, EUTM 018903168/EM ROAD TO CIRCULARITY, ITM 930091/WO COACH LEATHERWARE EST. 1941, EUTM 017950505/EM COACH CREATE
+EUTM 018904764/EM UPCRUSHED	, EUTM 011516986/EM COACH LEATHERWARE EST. 1941, EUTM 015814304/EM COACH 1941, EUTM 018164141/EM CITYSOLE, EUTM 013021654/EM COACH NEW YORK, EUTM 011516713/EM COACH LEATHERWARE, EUTM 011135076/EM	
+EUTM 009099136/EM,  EUTM 000214874/EM COACH, EUTM 010325348/ EM COACH, EUTM 018501041/EM COACH NEW YORK, EUTM 018470921/EM COACH, EUTM 011516317/EM, EUTM 003060027/EM, EUTM 012655965/EM COACH NEW YORK</t>
+  </si>
+  <si>
+    <t>COACH IP HOLDINGS LLC</t>
+  </si>
+  <si>
+    <t>apģērbi, ausu aizbāžņi vai sildītāji, kurjeru somas, plecu somas, piekarināmās somas, beisbola cepures,  krūzes u.c.</t>
+  </si>
+  <si>
+    <t>*no 2025.gada 16.oktobra tiek piemērotas šādas aizsardzības veidu abrievatūras:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  medicīnas, ķirurģijas, terapeitiskie instrumenti protēzēm un implantiem</t>
+  </si>
+  <si>
+    <t>apģērbi, apavi, somas, jostas, cepures, cimdi, šalles, zeķes, pulksteņi u.c.</t>
   </si>
   <si>
     <t>sporta preces, beisbola, skvoša piederumi u.c.</t>
   </si>
   <si>
-    <t xml:space="preserve">REDU 002386763-0001, REDU 002587402-0004, REDU 002197442-0001 
-[...25 lines deleted...]
-    <t>kosmētikas līdzekļi sievietēm, arī somas, sukas un vēl citi aksesuāri</t>
+    <t>kopēšanas iekārtas, portatīvie kopētāji printeri, toneris, sausās tintes un printera tintes, papīrs, kopiju papīra izstrādājumi no kartona, iespieddarbi, avīzes, žurnāli, mācību un uzskates materiāli, kancelejas preces u.c.</t>
+  </si>
+  <si>
+    <t>ādas kopšanas līdzekļi, apģērbs un aksesuāri, kurpju elementi un piederumi, personālpiederumi, mobilie tālruņi ar piederumiem un tehniskiem elementiem, elektriskās/elektroniskās un datoru rotaļlietas, spēles (ieskaitot elektronisko spēļu konsoles) un sporta</t>
+  </si>
+  <si>
+    <t>kosmētikas līdzekļi sievietēm, somas, sukas un citi aksesuāri</t>
   </si>
   <si>
     <t>mēbeles, spoguļi, rāmji, paklāji,  juvelierizstrādājumi, rotaslietas, mēbeles, spoguļi, rāmji, paklāji, linolejs, dzelzs izstrādājumi, juvelierizstrādājumi, dārgakmeņi, trauki mājsaimniecības vai virtuves vajadzībām, balināšanas līdzekļi, audumi,  parastie metāli un to sakausējumi, rokas instrumenti u.c.</t>
   </si>
   <si>
-    <t>šokolādes, konfektes kafija, tēja, kakao un mākslīgā kafija, alus, minerālūdens, gāzēts ūdens u.c.</t>
+    <t>smaržas, kosmētika, brilles, sporta un saulesbrilles, briļļu futrāļi, pulksteņi, sporta un modes pulksteņi, juvelierizstrādājumi, koferi, čemodāni un somas, sporta somas, plecu un medību somas, sporta apģērbs, tostarp sporta zābaki un sporta apavi u.c.</t>
+  </si>
+  <si>
+    <t>juvelierizstrādājumi (gredzens, kaklarota, kulons, rokassprādze, auskari, pulksteņi), visi produkti ir zeltā (dzeltenā, baltā, rozā) ar dārgakmeņiem vai bez tiem u.c.</t>
+  </si>
+  <si>
+    <t>Mölkky spēle</t>
+  </si>
+  <si>
+    <t>šokolādes, konfektes, kafija, tēja, kakao un mākslīgā kafija, alus, minerālūdens, gāzēts ūdens u.c.</t>
   </si>
   <si>
     <t>bezalkoholiskie dzērieni, apģērbi, galvassegas peldkostīmi, t-krekli, zeķes, sviedru krekli, šorti, kleitas, sandales, skriešanas kostīmi, sporta džemperi, apakšbikses, džemperi ar kapuci, vestes, bikses, pidžamas, naktskrekli u.c.</t>
   </si>
   <si>
-    <t>kafija, tēja, karstie un aukstie dzērieni, kafijas pupiņas, sviestmaizes, salāti, konditorejas izstrādājumi u.c., kā arī citas preces, kas paredzētas tirdzniecībai, krūzes, magnēti u.c.</t>
-[...38 lines deleted...]
-    <t xml:space="preserve"> parfimērija, ēteriskās eļļas, kosmētika, ziepes, matu losjoni, zobu pastas, smaržas, dekoratīvās kosmētikas līdzekļi, briļļu futrāļi, ietvari, saulesbrilles, kompaktdiski, DVD u.c.</t>
+    <t>pulksteņi un hronoloģiski instrumenti, juvelierizstrādājumi,  rotaslietas,apģērbi, galvassegas, šalles, cimdi, zeķes, jostas, apavi,  apavu zoles, zolītes, un citi aksesuāri, rāvējslēdzēji, apavu tīrīšanas un pulēšanas līdzekļi, ugunsdrošais apģērbs, darba bikses, virsvalki, ceļgalu spilventiņi, cietās cepures, aizsargcimdi, aizsargbrilles, rūpniecības apavi, aulesbrilles, austiņas, mobilo tālruņu siksnas, atmiņas kartes, DVD, kompaktdiski, magnētiskie datu nesēji, video kasetes, rūpniecisko apavu zoles un zolītes, instrumentu jostas, instrumentu jostu piederumi,
+somas, somiņas ceļojumu somas, čemodāni, mugursomas, kabatas portfeļi, maki, kancelejas preces un biroja piederumi</t>
+  </si>
+  <si>
+    <t>metināšanas mašīnas un piederumi</t>
+  </si>
+  <si>
+    <t>gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un vārīti augļi un dārzeņi, želejas, ievārījumi, kompots, olas, piens un piena produkti, pārtikas eļļas un tauki, nesagatavoti un neapstrādāti lauksaimniecības, ūdens, dārzkopības un mežsaimniecības produkti,  graudaugi un sēklas, svaigi augļi, dārzeņi un zaļumi, dabiski augi un ziedi, ziedu sīpoli, stādi un sēklas stādīšanai, dzīvi dzīvnieki, pārtika un dzērieni dzīvniekiem, iesals u.c.</t>
+  </si>
+  <si>
+    <t>apģērbs, apavi, galvassegas, bērnu sēdeklīši, krēsli, taburetes, galdi, līmējošie pārsēji, ziepes, sauļošanās krēms, odekoloni, bērnu pārtika, spēles un rotaļlietas, vingrošanas un sporta preces, rotājumi Ziemassvētku eglītēm, velosipēdi, lampas, lukturīši, velosipēdu lukturi, ierakstītas audio lentas un DVD, skaņu ierakstītāji  un atskaņotāji, digitālās kameras izklaidei bērniem un zīdaiņiem, atslēgu piekariņi u.c.</t>
+  </si>
+  <si>
+    <t>lejupielādējami attēlu faili, mobilo tālruņu zvana signāli, elektronika, lejupielādējamas publikācijas, grāmatas, salvetes, galda paklāji, galda pārvalki un paliktņi, papīra karogi un vimpeļi, priekšautiņi no papīra, papīra dvieļi, salvetes, tualetes ruļļi, virtuves ruļļi, brilles, futrāļi, ķēdes, auklas, briļļu rāmji, magnēti,apģērbi, apavi, galvassegas, aksesuāri, piederumi u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Covid 19 vaccines	</t>
+  </si>
+  <si>
+    <t>juvelierizstrādājumi, sudraba rotaslietas, dārgmetālu figūriņas -statuetes, medaļas, bižutērija, atslēgu piekariņi personīgie piederumi u.c.</t>
+  </si>
+  <si>
+    <t>vingrošanas un sporta preces, apģērbs, apavi, galvassegas, pulksteņi, ceļojumu futrāļi, somas, spēles, rotaļlietas, video spēļu ierīces, juvelierizstrādājumi u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> aizsardzības un drošības aprīkojums, aizsargķiveres, aizsargmaskas aizsargzābaki, aizsargapģērbs (bruņas),  aizsargapģērbs, cimdi, apģērbs, galvassegas un apavi medicīnas personālam un pacientiem, medicīniskie pārsēji, autiņbiksītes zīdaiņiem un nesaturēšanai, peldbikses zīdaiņiem, automašīnu sēdekļi, pārvalki, galvas balsti, bērnu drošības sēdekļi transportlīdzekļiem, izstrādājumi no ādas, proti, kastes, maki, čemodāni un čemodāni dokumentiem, maki, kredītkaršu futrāļi, atslēgu futrāļi, somas un čemodāni,  atslēgu maisiņi, mugursomas, maki, apģērbs, apavi u.c.</t>
+  </si>
+  <si>
+    <t>apģērbs, galvassegas, preparāti balināšanai un citas veļas vielas, preparāti tīrīšanai, pulēšanai, attaukošanai un noberšanai, ziepes, parfimērijas izstrādājumi, ēteriskās eļļas, kosmētika, matu losjoni, zobu pastas; apakšveļa, zeķes, cimdi,  apavi, apavu zoles, krēmi, pastas, vaski, kondicionieri, pulēšanai, tīrīšanai un aizsardzībai no lietus, apavu tīrīšanas lupatiņas,  sukas, apavu maisiņi u.c.</t>
+  </si>
+  <si>
+    <t>smaržas, tualetes ūdens, dezodoranti  ēteriskās eļļas, eļļas kosmētikas vajadzībām, kosmētika, dekoratīvās kosmētikas līdzekļi, kosmētikas līdzekļi ādas kopšanai, ziepes, šampūni, skūšanās krēmi, apģērbs, apavi, galvassegas,  somas, juvelierizstrādājumi, pulksteņi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> kosmētika ādas kopšanai, kosmētikas krēmi, kosmētikas serumi, losjoni kosmētiskai lietošanai, šampūni, ārstnieciski ādas kopšanas līdzekļi, zobu pastas, mutes skalojamie līdzekļi, nagu kopšanas līdzekļi, ķirurģiskie, medicīniskie, zobārstniecības un veterinārie aparāti un instrumenti, kā arī mākslīgās ekstremitātes, acis un zobi, ortopēdiski izstrādājumi, šuvju materiāls, seksa piederumi, fizikālās terapijas aprīkojums, knupīši un piederumi barošanai, mākslīgās protēzes un implanti, ortopēdiskie un kustību palīglīdzekļi, visu iepriekš minēto izstrādājumu daļas un piederumi</t>
   </si>
   <si>
-    <t>ķirurģijas, medicīnas, zobārstniecības un veterinārijas aparāti un instrumenti, mākslīgās ekstremitātes, acis un zobi, ortopēdiskie izstrādājumi, šuvju materiāli, terapeitiskās un palīgierīces, kas paredzētas cilvēkiem ar invaliditāti, masāžas aparāti, bērnu aprūpes aparāti, ierīces un priekšmeti, aparāti, ierīces un priekšmeti seksuālām darbībām, juvelierizstrādājumi, pulksteņi, apģērbi, apavi, galvassegas, mājsaimniecības vai virtuves piederumi, galda piederumi, dakšiņas un karotes, skuvekļi tīrīšanas iekārtas, mājsaimniecības veļa, tekstila vai plastmasas aizkari, paklāji, paklājiņi, paklājiņi, linolejs un citi grīdas segumi, netekstila sienas tapetes, spēles rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces, rotājumi, kafija, tēja, kakao un mākslīgā kafija, rīsi, tapioka un sāgo, milti un graudaugu izstrādājumi, maize, konditorejas izstrādājumi, pārtikas ledus, cukurs, medus, melases sīrups,  raugs, cepamais pulveris, sāls, sinepes, etiķis, mērces (garšvielas), saldējums, alkoholiskie dzērieni, alus, minerālūdeņi un gāzētie ūdeņi un citi bezalkoholiskie dzērieni, augļu dzērieni un augļu sulas, sīrupi, tabaka, mēķētāju preces, sērkociņi, preparāti putekļu uzsūkšanai, mitrināšanai un saistīšanai, sveces un daktis apgaismošanai u.c.</t>
-[...3 lines deleted...]
-</t>
+    <t xml:space="preserve">elektroinstrumenti, bezvadu elektroinstrumenti, tostarp ripzāģi, leņķzāģi, ķēdes zāģi, lentzāģi, finierzāģi, grupzāģi, griezēji, griešanas mašīnas, knaibles, šķēres, ēveles, rievu griezēji, frēzes un trimmeri, urbju uzgaļi, triecienurbji, rotācijas urbjmašīnas, āmururbji un nojaukšanas āmuri, lauzēji, triecienskrūvgrieži, triecienuzgriežņu atslēgas, skrūvgrieži, uzgriežņu atslēgas, slīpmašīnas, pulēšanas mašīnas u.c. </t>
+  </si>
+  <si>
+    <t>alkoholiskie dzērieni, vīni, stiprie alkoholiskie dzērieni un liķieri, alus, porteris, bezalkoholiskie vīni, vīnogu sula, citrusaugļu sulas un sagataves to pagatavošanai</t>
   </si>
   <si>
     <t>lūpu kosmētika, meikaps, plakstiņu ēnas, acu ēnu paletes, korektori, sejas korektors, korektori plankumiem, korektori līnijām un grumbām u.c.</t>
   </si>
   <si>
-    <t>estētisks aparāts sejas un ķermeņa ādas kopšanai, medicīniskā ierīce ādas apstrādei, kontūrēšanai un pievilkšanai un celulīta mazināšanai, ārstnieciski ādas kopšanas līdzekļi, skaistumkopšanas un kosmētikas produkti u.c.</t>
-[...113 lines deleted...]
-    </r>
+    <t>metāla skrūves, uzgriežņi, dībeļi metāla āķi, metāla cauruļu veidgabali, rokas instrumenti un darbarīki, savienojuma kārbas, kontaktligzdas, metāla un nemetāla celtniecības elementi u.c.</t>
+  </si>
+  <si>
+    <t>audiovizuālie pārdošanas palīglīdzekļi neatkarīgiem tirdzniecības pārstāvjiem, kas nodarbojas ar apģērbu, apakšveļas, mājsaimniecības veļas, proti, audiokasešu, videokasešu lentu, CD-ROM, DVD ar pārdošanas padomiem, apmācības un motivācijas tēmas, mājsaimniecības piederumi, gultas, vannas, virtuves un galda veļa, paklājiņi, salvetes, palagi, vannas dvieļi, roku dvieļi, segas, aizkari u.c.</t>
+  </si>
+  <si>
+    <t>sejas vaigu, acu, lūpu kopšanas līdzekļi, ieskaitot pamatkrāsu, pamatu, korektoru, sejas pulveri, sejas pastiprinātāju, grima paletes</t>
+  </si>
+  <si>
+    <t>datoru programmatūra, spēles, elektroniskie spēļu automāti, elektroniskās spēles kā papildu ierīces televizoriem, spēles, rotaļlietas, vingrošanas un sporta preces, kas nav ietvertas citās klasēs, ziemassvētku eglīšu rotājumi u.c.</t>
+  </si>
+  <si>
+    <t>kosmētika, parfimērijas preces, dezodoranti personīgai lietošanai, pretsviedru līdzekļi, Ķelnes ūdens, ziepes, mazgāšanas līdzekļi, kas nav paredzēti rūpnieciskiem vai ražošanas procesiem vai izmantošanai medicīnā, veļaspulveris, trauku mazgājamais līdzeklis, mazgāšanas līdzekļi, veļas mīkstinātāji, tīrīšanas un pulēšanas līdzekļi, mājsaimniecības balinātājs, šampūni, matu preparāti, zobu pastas, depilācijas līdzekļi, viltus nagi, tualetes piederumi, ādas kopšanas līdzekļi, preparāti u.c.</t>
+  </si>
+  <si>
+    <t>apģērbs, rotaļlietas, kancelejas preces, svārsta pulksteņi, vannas halāti, bērnu lietussargi,  ballīšu baloni, papīra ballīšu dekorācijas, ballīšu ielūgumi, svētku rakstāmpiederumi, papīra ballīšu piederumi, vannas rotaļlietas, bērnu albumi, bērnu pārtika (zīdaiņiem), bērnu dvieļi, plastmasas ballīšu cepures u.c.</t>
+  </si>
+  <si>
+    <t>liftu lentes, iespiedshēmu plates, iespiedshēmas, pārvietojamie celiņi, invertori (elektrība), inverteri strāvas padevei, pārvietojamas kāpnes (eskalatori), zobsiksnas motoriem, mašīnām, motoriem u.c.</t>
+  </si>
+  <si>
+    <t>rotaļlietas, spēles, mehāniskās rotaļlietas, rotaļu modeļi, modeļu transportlīdzekļi, žurnāli, grāmatas, pulksteņi, saulesbrilles, brilles, ķiveres, stereo austiņas audio pastiprinātāji, austiņas telefoniem, pildspalvas, apavi, apģērbs, automobiļi/vieglās automašīnas, riteņu diski, riteņi u.c.</t>
+  </si>
+  <si>
+    <t>sprauslu uzgaļi lāzergriešanas sistēmām, HK un NK tipa oriģinālās sprauslas</t>
+  </si>
+  <si>
+    <t>vakuuma termosi dzērienu uzglabāšanai, glāzes, dzeršanas trauki un bāra piederumi, termosi, pudeles, siltumizolēti trauki, galda piederumi, virtuves piederumi un konteineri, dzesētāji (neelektriski trauki), dzērienu kannas u.c.</t>
+  </si>
+  <si>
+    <t>elektriskie instrumenti un piederumi mehāniskiem instrumentiem, elektriskie urbji, elektropneimatiskie āmuri, rotējošie āmuri, smilšpapīra slīpmašīnas, elektriskie smilšu strūklu aparāti, ekscentriskā slīpmašīna, disku slīpmašīna, koka lentes slīpmašīnas, pulēšanas diski,  elektriskie zāģi, ripzāģi, finierzāģi, rāmja zāģi, motorzāģi, šķērszāģi, slīpzāģi, galda zāģi, radiālie roku zāģi, ķīmiskie izstrādājumi,  līmvielas, līmes, sveķi, hermētiķi, saistvielas un epoksīda līmvielas, ķīmiskie enkuri, vinilestera sveķi, poliestera sveķi, līmējošie enkuri, gāzes izmantošanai instrumentos, pulveris izmantošanai instrumentos, vielas iepriekš minēto preču iznīcināšanai,  metāla caurules, izolācijas dībeļi,instrumenti sienas enkuru atvēršanai, instrumentu turētājs, instrumentu izgrūdēji u.c.</t>
+  </si>
+  <si>
+    <t>tualetes piederumi;parfimērija, smaržas, kosmētika, kolekcionējamas monētas,atslēgu piekariņi,3D atslēgu piekariņi, piemiņas medaļas,papīra ballīšu rotājumi, papīra ballīšu maisiņi, ballīšu kancelejas preces, somas, kosmētikas somiņas, maciņi u.c.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="44">
+  <fonts count="42">
     <font>
       <sz val="10"/>
       <name val="Courier New"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Courier New"/>
       <family val="3"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Courier New"/>
       <family val="3"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
@@ -13732,110 +14113,96 @@
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="WO"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF002060"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF444746"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
-    <font>
-[...12 lines deleted...]
-    </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -13875,91 +14242,78 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="125">
+  <cellXfs count="126">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -14260,58 +14614,61 @@
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="24">
     <cellStyle name="Currency 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Currency 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Currency 2 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency 2 2 2 2" xfId="13" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Currency 2 2 3" xfId="12" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Currency 2 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency 2 3 2" xfId="14" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Currency 2 4" xfId="11" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Currency 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Currency 3 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Currency 3 2 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Currency 3 3" xfId="15" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Currency 4" xfId="7" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Currency 4 2" xfId="17" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Currency 5" xfId="8" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Currency 5 2" xfId="18" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Currency 6" xfId="9" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Currency 6 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Currency 7" xfId="21" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Hyperlink" xfId="23" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -15483,22120 +15840,22469 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\yoshida%20metal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KIKO%20SPA" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/L'Or&#233;al%20UK%20Limited%202015" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Piel/crocs" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Cummins%20Filtration%20Inc%202018" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/bauerfeind%20AG%202017" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Hard%20Rock%20Limited" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HERBOREA%20SRL%202018" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Piel/AUTUMNPAPER%20LIMITED" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BioNTech%20SE" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\lucasfilm\Lucasfilm%20Entertainment%20Company%20Ltd%20LLC%20NR.2\Lucasfilm%20Entertainment%20Company%20Ltd%20LLC%202017" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Public/Desktop/eParakst&#299;t&#257;js%203.0.lnk" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kawasaki%20motors" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SCHNEIDER%20ELECTRIC%20SE" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MAHLE%20International%20GmbH%20%202018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\lucasfilm" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SHELTERED%20WINGS%20INC%20D_B_A%20VORTEX%20OPTICS" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated_%20MilkyWay" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Rail%20Cargo%20Austria%20AG%202015" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.08.2023.xlsx" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Playtex%20Bath%20LLC%202015" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Rimowa%20GmbH%20HRB%2014213" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\victor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\OHROPAX%20GmbH" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/World%20Wrestling%20RYBACK%20%202017" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(Sheba)" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GH%20Mumm%20et%20Cie" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/tiesibu_subjektu_saraksts_-tiesibu-veidu_paskaidrojumi-17.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Beiersdorf%20AG%202017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Les%20Laboratoires%20Servier,%20soci&#233;t&#233;%20par%20actions%20simplifi&#233;e" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reebok%20International%20Ltd%202015%20X" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Husqvarna%20AB%202015" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mitre%20Sports%20International%20Limited" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Swatch%20AG%20Swatch%20SA%20%20Swatch%20LTD%20%202017" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kenzo%20SA%20%20FR%202018" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FILA%20LUXEMBOURG%20S%20A%20R%20L%202015" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/daimler" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Secto%20Design%202017" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20%20Celebrations" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BIOFARMA%20%20soci&#233;t&#233;%20par%20actions%20simplifi&#233;e" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BLANCPAIN%20SA%202014" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\CREDO%20Stahlwarenfabrik%20Gustav%20Kracht%20GmbH%20Co%20KG%202017" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/OPINEL%20SAS" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pari%20Pharma%20GmbH%202017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Vitra%20Collections%20AG%202015%20x" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/out%20fit%207" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Genius%20GmbH" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Patek%20Philippe%20SA%20Geneve%202017" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pernod%20Ricard%202018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JT%20International%20SA%202017" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Metallica%20partnership%202016" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Downloads/Piel/crocs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20petcare" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SOCIETE%20DU%20TOUR%20DE%20FRANCE" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Ipsen%20Pharma%20SAS%20%20SOMATULINE%20AUTOGEL%20%20%202018" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ANTONIO%20PUIG%20SA" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\tiffany%202011" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/j%20chandler%20(buckfast)" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AB%20Swedish%20Match%20Industries%20AB%202018" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lucozade%20Ribena%20Suntory%20Limited" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Salvatore%20Ferragamo%20SpA%202017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Adam%20Opel%20AG%202017" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(uncle%20ben's)" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/casio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SC%20Rulmenti%20SA" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/F&#233;d&#233;ration%20Internationale%20de%20Football%20Association%20(FIFA)" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Tinnus%20Enterprises%20LLC" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\august%20storck(TOFFIFEE)" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\international%20edge" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Magneti%20Marelli%20SpA%202017" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\BABYZEN%20SAS%202015" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LA%20ROCHE_POSAY%20LABORATOIRE%20DERMATOLOGIQUE" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\TMD%20Friction%20Services" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MIQUEL%20Y%20COSTAS%20Y%20%20MIQUEL%20SA" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Europe%20GmbH%20%20ELEMENTS" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Viacom%20international%20Inc%202015qqq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\TOS%20Srl%20%20%20%202018" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/POLICHEM%20SA" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202017" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Europe%20GmbH%20%20ELEMENTS" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Agria-Werke%20GmbH" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Allied%20Domecq%20Spirits%20%20%20Wine%20Limited%202016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BELHYPERION" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PRADA%202018" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/coca%20cola%202012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/longines" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Martell%20%20Co" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\LABORATOIRES%20DE%20BIOLOGIE%20VEGETALE%20YVES%20ROCHER%202016" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Yonex%20Kabushiki%20Kaisha" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Joimax%20GmbH" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SEAT%202016" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Too%20Faced%20Cosmetics%20LLC" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kabushiki%20Kaisha%20Miyake%202016" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/monster%20energy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Unilever%20Patent%20Group" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Xerox%20Corporation%202016" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spin%20Master%20Ltd" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\JT%20International%20S%20A%202015" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Imperial%20Tobacco%20Limited%20%202015%20XXXXX" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/pernod%20ricard%20italia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dell%20Corporation%20Ltd" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\timken" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kabushiki%20Kaisha%20Yoshimura%20Japan%202016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Samsung%20Electronics%20Co%20Ltd%202015" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/all%20star" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/IRRITEC%20SPA" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\LRC%20Products%20durex%20%202017" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lego%20%20AS" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/banana%20republic" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/RED%20DIAMOND%20HOLDINGS%20SARL" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Take2Design%20GmbH%20Co%20KG%202018" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Express%20Install%20Distribution%20SRL" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\GROUPEMENT%20FONCIER%20AGRICOLE%20CHATEAUX%20MAZERAT%20ET%20ANGELUS%202017" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mawa%20Design%20Licht" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\jaguar%20land%20rover" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/IVECO%20SPA%202016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HUBLOT%20SA%202017%20ITM" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mattel%20(monster%20high)" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\giorgio%20armani%202012" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Hanes%20France%20SAS" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Laverana%20GmbH%20Co%20KG" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ATELIER%20FASHION%20COMPANY%20INC" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/breitling" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Guerlain%2019" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\reinz-dichtungs" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/By%20Malene%20Birger%202016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\JIL%20SANDER%20GmBH%202015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Salomon%20%20SAS" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Playboy%20Enterprises%20International%20Inc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\MANI%20Inc%202015" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Tactic%20Games%20Oy%20%20%20M&#214;LKKY%20%202018" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20%20Colman%20Overseas%20Limited%20%20%202015" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lincoln%20Global%20Inc%202015%202" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/acushnet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Grundfos%20Holding%20AS" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/EWM%20hightec%20welding" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/omega" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ape%20and%20partners" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\porsche" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/andreas%20stihl" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\syngenta%20(reglone)" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Champagne%20Perrier%20%20Jou&#1105;t%202016" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\NORDITROPIN%20SIMPLEXX%20%202017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Impact%20Biomedicines%20Inc" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AC%20Polska%20Akcyjna" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Experience%20Hendrix%20LLC" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2023.xlsx" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kabushiki%20Kaisha%20Asics%20trading%20as%20Asics%20Corporation" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AIGLE%20INTERNATIONAL%20SA%20%202018" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BasicNet_Spa" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/tommy%20hilfiger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Les%20Deux%20ApS" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BOMAG%20GmbH" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Montres%20Breguet%20SA" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\DMC%20%202017" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Piel/Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Swedish%20Electromagnet%20Holding%20AB" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/nudie%20jeans" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%20SNICKERS%20%202017" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/under%20armour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nippon%20Soda%20Co%20Ltd%202015" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TikTok%20Information%20Technologies%20UK%20Limited" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/DAVID%20YURMAN%20IP%20LLC" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GFM%20GmbH%20Trademarks" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Hans%20Pries%20GmbH%20Co%20KG" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Cambria%20Company%20LLC" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SanDisk%20LLC%202017" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Puma%20SE%202016" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Juul%20Labs%20Inc" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Downloads/Downloads/Downloads/Downloads/Downloads/Piel/huawei%20technologies" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20sunu%20bariba" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ALMIRALL%20HERMAL%20GMBH" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Astrid%20Lindgren%20Aktiebolag" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(pedigree)" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lincoln%20Global%20Inc%202015%202" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LORO%20PIANA%20SPA" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\GIANVITO%20ROSSI%202016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Toshiba%20Corporation" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Skoda%20Auto%20a%20s" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Porsche%20Aktiengesellschaft" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/F%20Hoffmann%20La%20Roche%20AG%202015" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/THE%20LYCRA%20COMPANY%20UK%20LIMITED" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wyborowa%20SA%20Luxury%202016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Herschel%20%20Supply%20Company%20Ltd" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/zte" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2022.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\ESM%20Ennepetaler%20Schneid%20und%20M&#228;htechnik%20GmbH%20%20Co" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\kyocera" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Birkenstock%20Sales%20GmbH" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ESSITY%20OPERATIONS%20FRANCE" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PIONEER%20KABUSHIKI%20KAISHA" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/apple" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Oracle%20International%20Corporation" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mobis%20Parts%20Europe%20NV%202015" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Piel/Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dyson%20Limited%20%202018" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Irish%20Distillers%20Limited%202015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KABUSHIKI%20KAISHA%20BANDAI%20NAMCO%20%202015%202" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SRAM%20LLC" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ICONIX%20Luxembourg%20Holdings%20SARL%202017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FABRICAS%20AGRUPADAS%20DE%20MU&#209;ECAS%20DE%20ONIL%20%20SAU" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/VALENTINO%20SPA%202017" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NBA" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wever%20%20Ducr&#233;%20GmbH%202017" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\PARIS%20SAINT%20GERMAIN%20FOOTBALL%202017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\INVISTA%20Technologies%20S&#224;rl%202017" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Braun%20GmbH%202017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/old%20navy" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Balenciaga%202015" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kingston%20technology" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lucozade%20Ribena%20Suntory%20Limited" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Allergan%20Inc" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Davidoff%20%20Cie%20SA%20%202016%20CIGARI" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\International%20Business%20Machines%20Corporation%202017" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Universal%20City%20Studios%20LLC" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Fieldpoint%202015" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.08.2023.xlsx" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20Maltesers" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KaVo%20Dental%20GmbH" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Jos.%20Schneider%20Optische%20Werke%20GmbH%202017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Werkhaus%20Design+Produktion%20GmbH" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NEREIDES%20DISTRIBUTION" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/tiesibu_subjektu_saraksts_-tiesibu-veidu_paskaidrojumi-10.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\WIKA" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GOLDEN%20GOOSE%20SPA%20%202018" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Victoria%20s%20Secret%20Stores%20Brand%20Management%20Inc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Industrie%20und%20Handelskammer%20Wuppertal-Solingen%20Remscheid%20%202015" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Bormioli%20Rocco%20SpA" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Genius_Nicer%20Dicer%20Quick" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/reebok%20(Brinkmanis)" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/danfoss" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FRATELLI%20MARTINI%20SECONDO%20LUIGI%20SPA%202016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Moroccanoil%20Israel%20Limited%202015" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Glamglow%20LLC%202016" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lange%20Uhren%20GmbH" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SBS%20Friction%20AS%202015" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/lundbeck%202011" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/URGO%20RECHERCHE%20INNOVATION%20ET%20DEVELOPPEMENT%20%202016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ARTECHE%20LANTEGI%20ELKARTEA%20SA" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CARVEN%20SAS%202016" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Canada%20Goose%20Inc%202015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Europe%20Watch%20Group%20BV%202017" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Coty%20Germany%20GmbH%202017" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BIOENERGY%20EUROPE%20AISBL" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Pressalit%20AS" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Jemie%20BV%20%20CANNABOOST%202018" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ARENA%20ITALIA%20SPA" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Downloads/Downloads/Downloads/Downloads/Downloads/Piel/dooney%20bourke" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spigen%20Korea%20Co%20Ltd" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bauer%20Hockey%20Corp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\orafol%20europe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/EJ%20Gallo%20Winery" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Tiesibu_subjektu_saraksts_20222510_tiesibu_veidu_paskaidrojumi.xlsx" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Caterpillar%20NI%20Limited%2015" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capbran%20Holdings%20LLC%202016" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ZIPWALL%20LLC" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lewis%20Banks%20Ltd" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nokia%202017" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%20_%20SOLATENOL" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MARTIN%20Y%20PAZ%20DIFFUSION,%20SOCIETE%20ANONYME" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Ganni%20%20AS" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Tiesibu_subjektu_saraksts_%20tiesibu_veidu_paskaidrojumi_%2005.07.2024_.xlsx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SMITH%20WESSON%20CORP" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CHUEN%20WOOK%20PARK%20LEE" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/toyota" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Peter%20Kertels" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KABUSHIKI%20KAISHA%20PILOT" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SUZE%202015" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/pernod%20ricard%20mexico" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\u%202" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LVMH%20Swiss%20Manufactures%20SA%202017" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Chivas%20Holdings%20IP%20Limited%202015%20%202" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capri%20Sun" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Disney%20Enterprises%20Inc%20%202015" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Football%20Association%20Ltd%202016X" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MESSIKA%20GROUP" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Piel/swarowski" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gant%20AB" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kylie%20Jenner%20Inc" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Diesel%20SpA_%20ONLY%20THE%20BRAVE" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Daniel%20Wellington%20AB%202015" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SAS%20Jean%20Cassegrain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Deere%20Company%202017" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ferrero" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/DENTSPLY%20SIRONA%20Inc" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kovinoplastika%20Lo&#382;%20doo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Toms%20of%20Maine%20Inc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Levis%20strauss%20Co%202018" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TRB%20%20International%20SA" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lenovo%20(Beijing)%20Limited%202015" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Moomin%20Characters%20Oy%20Ltd" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\5%2011%20Inc%202015" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Hunter%20Boot%20Ltd%202017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Marimekko%20Oyj" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/retail%20royalty%20company" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\bayern%20munchen%20vizu&#257;l&#257;%20inf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Volkswagen%20AG" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JACQUEMUS" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Automobili%20Lamborghini%20SPA" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gap%20(ITM)%20Inc%202016%20ZZZ" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wyborowa%20SA%20Luxury%202016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Parfums%20Christian%20Dior%20%20SA%20%20%20Georges%20GEOFFROY%202018" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/AIRWELL%20RESIDENTIAL%20SAS" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%202015%20xxx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wahl%20Clipper%20Corporation%202017" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Betty%20Blue%20spa%202016" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FAURE%20LE%20PAGE%20PARIS" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/rado%20uhren" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Street%20One%20GmbH%202017" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\dks.vid.gov.lv@SSL\DavWWWRoot\muita\kontr\Intelektu&#257;l&#257;%20&#299;pa&#353;uma%20aizsardz&#299;ba\Ties&#299;bu%20subjektu%20pieteikumi\Pielikumi\Louis%20Poulsen%20Lighting%20AS" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Peter%20J&#228;ckel%20Kommunikationssysteme%20GmbH%202017" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TUV%20Rheinland%20Aktiengesellschaf%202018" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Deutsche%20Telekom%20AG%202016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Trias%20Holding%20AG" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ALPHA%20BOOTS%20-%20INDUSTRIA%20DE%20CALcADO%20DE%20PROTECcaO%20LDA" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wilson%20Sporting%20Goods%20Co" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/tissot%202013" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Sistema%20Plastics%20Limited" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Easton%20Baseball%20Softball%20Inc%202016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Reckitt%20Benckiser%20Healthcare%20UK%20Ltd" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\J%20Choo%20Limited" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NIKE%20Innovate%20CV%20%20xxxx" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Syngenta%20Participations%20AG%202017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\YVES%20SAINT%20LAURENT%202017" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JUNO%20THERAPEUTICS%20INC" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/caterpillar%20filtri" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TESTEX%20AG" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ICONIX%20Luxembourg%20Holdings%20SARL%202017" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/new%20balance%20athletic%20shoe" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Brown%20Forman%20Finland%20Ltd" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Wever%20%20Ducr&#233;%20GmbH%202017" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Church%20%20Dwight%20Co%20Inc%20%202016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gaulme%20SAS%202016" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bayerische%20Motoren%20Werke%20AG%202015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Vitra%20Collections%20AG%202015%20x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kioxia%20Corporation" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\PIERRE%20CARDIN%202018" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/hilti" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/atomic%20austria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\YOUTH%20SRL%20%202018" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Volkswagen%20AG" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LEDVANCE%20GmbH" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Alcon%20Inc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pacific%20World%20Corporation%20%202018" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/United%20Exports%20Limited" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pernod%20Ricard%202018" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Downloads/Downloads/Downloads/Downloads/Downloads/Piel/havana%20club" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SHENZHEN%20SMOORE%20TECHNOLOGY%20LIMITED" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Magpul%202015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Dr.%20August%20Wolff%20GmbH%20Co.%20KG%20Arzneimittel%20%202018" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LVMH%20FRAGRANCE%20BRANDS%20GIVENCHY%20%202017" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Cartoon%20Network%20Inc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Starbucks%20Corporation%202018" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Stussy%20Inc" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\IIP%20Intellectual%20Innovation%20Property%20AG" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Harry%20Winston%20SA" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\goyard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/hasbro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kores" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Bioline%20Products%202016%20xxx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Kinetic%20Sand%202016" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\VITA%20Zahnfabrik%20H%20Rauter%20GmbH%20%20Co%20KG" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capri%20Sun%20AG" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/s.Oliver" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/L'Or&#233;al%20UK%20Limited%202015" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Babyliss%20Faco%20SPRL%202017" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/YEREVAN%20BRANDY%20COMPANY%20CJSC" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/brabus" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spin%20Master%20Ltd%202016%20PATROL" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20Colman%20Overseas%20Limited%20Veet%202017" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Turlen%20Holding%20SA%20%202017" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ANTONIO%20PUIG_%20Louboutin" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Taylor%20Listug%20Inc%202018" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/zapf%20creation%20(BABY%20born)" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2022.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BIOSYNTH%20AG%202017" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/J%20Carter%20Sporting%20Club%20Limited" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Simonswerk%20GmbH%202016" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Downloads/Downloads/Downloads/Downloads/Downloads/Piel/versace%20vizu&#257;l&#257;%20inform&#257;cija" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Reckitt%20Benckiser%20LLC" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Est&#233;e%20Lauder%20Companies%20GmbH%20%202017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Take%20Two%20Interactive%20Software%20Inc%202015%20zx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Brother%20%20Industries%20Ltd%20rolls%20label%202018" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ninebot%20Beijing%20Tech%20Co%20Ltd%202017" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/jean%20malak%20(lipomatic)" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Furla%20SPA" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Trijicon,%20Inc%202017" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/United%20States%20Polo%20Association" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GORAN-TEE%20Gro&#223;handel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Novartis%20AG%20%20Novartis%20Sandoz%20Alcon%20%202018" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Konica%20Minolta%20Inc%202015" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(m_m's)" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Philip%20Morris%20Brands%20Sarl%20%20ZZZ" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\consitex" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Glash&#252;tter%20Uhrenbetrieb%20GmbH" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Lacoste%202017" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/audi" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Genius%20(Nicer%20Dicer%20Magic%20Cube)" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ulthera%20Inc%202016" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\porsche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/camper" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SAS%20PARFUMS%20PAROUR" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Nemiroff%20Intellectual%20Property%20Establishment%202017" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TRANSPORTES%20AEREOS%20PORTUGUESES%20S%20A" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ellesse%20International%20SpA" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bacardi%20Martini%20Patr&#243;n%20International%20GmbH" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Whirlpool%20Properties%20%20INC%202016%20vvv" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Fifty%20Six%20Hope%20Road%20Music%20Limited%202015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Fitbit%202016" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PEPSICO%20INC" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Wittur%20Holding%20GmbH%202017" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Japan%20Tobacco%20Inc%202015%20xxx" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%202015%20xxx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/sd%20-%203c" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Dr%20Kurt%20Wolff%20GmbH%20un%20Co%20KG%202018" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dr%20Martens%20International%20Trading%20GmbH%20%20DrMaertens%20Marketing%20GmbH%202016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Uhlsport%20GmbH" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Aardman%20Animations%20Limited" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Red%20Bull%202017%20I%20Krodere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Soremartec%20SA" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/major%20league%20baseball" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\peanuts%20worldwide" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2023.xlsx" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Philip%20Morris%20products%20%20SOLARIS%202017" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/AUTOMOBILES%20PEUGEOT" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GoPro%20Inc%202015" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Bang%20Olufsen%20AS" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CHAMPAGNE%20LOUIS%20ROEDERER%202016" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HFC%20Prestige%20International%20Holding%20Switzerland%20S&#224;rl%20%20Hugo%20Boss,%20Escada,%20Max%20Factor%202017" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Badgequo%20Limited" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MAN%20Truck%20Bus%20AG%202016" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20Colman%20Overseas%20Limited%20%20Gaviscon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nurofen%202017" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/VDW%20GmbH%20%202016" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\yoshida%20metal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Too%20Faced%20Cosmetics%20LLC" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gap%20(ITM)%20Inc%202016%20ZZZ" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Novartis%20AG%20%20Novartis%20Sandoz%20Alcon%20%202018" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bacardi%20Martini%20Patr&#243;n%20International%20GmbH" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Hard%20Rock%20Limited" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kabushiki%20Kaisha%20Yoshimura%20Japan%202016" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/rado%20uhren" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NEREIDES%20DISTRIBUTION" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wilson%20Sporting%20Goods%20Co" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Easton%20Baseball%20Softball%20Inc%202016" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SCHNEIDER%20ELECTRIC%20SE" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\jaguar%20land%20rover" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\International%20Business%20Machines%20Corporation%202017" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Glamglow%20LLC%202016" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/new%20balance%20athletic%20shoe" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Laverana%20GmbH%20Co%20KG" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Rimowa%20GmbH%20HRB%2014213" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\victor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Salomon%20%20SAS" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/major%20league%20baseball" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\MANI%20Inc%202015" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ARENA%20ITALIA%20SPA" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LEDVANCE%20GmbH" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Beiersdorf%20AG%202017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\porsche" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Champagne%20Perrier%20%20Jou&#1105;t%202016" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Vitra%20Collections%20AG%202015%20x" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/colgate%20palmolive" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mitre%20Sports%20International%20Limited" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Les%20Deux%20ApS" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\orafol%20europe" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lucozade%20Ribena%20Suntory%20Limited" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/nudie%20jeans" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GFM%20GmbH%20Trademarks" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Cambria%20Company%20LLC" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Magneti%20Marelli%20SpA%202017" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Puma%20SE%202016" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Philip%20Morris%20Brands%20Sarl%20%20ZZZ" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2023.xlsx" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/versace%20vizu&#257;l&#257;%20inform&#257;cija" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Vitra%20Collections%20AG%202015%20x" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/out%20fit%207" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Est&#233;e%20Lauder%20Companies%20GmbH%20%202017" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Porsche%20Aktiengesellschaft" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Turlen%20Holding%20SA%20%202017" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/THE%20LYCRA%20COMPANY%20UK%20LIMITED" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Taylor%20Listug%20Inc%202018" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Louis%20Vuitton%202017" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20petcare" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GORAN-TEE%20Gro&#223;handel" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Levis%20strauss%20Co%202018" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20Colman%20Overseas%20Limited%20%20Gaviscon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spin%20Master%20Ltd" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mobis%20Parts%20Europe%20NV%202015" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MAHLE%20International%20GmbH%20%202018" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/j%20chandler%20(buckfast)" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\TOS%20Srl%20%20%20%202018" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dell%20Corporation%20Ltd" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ICONIX%20Luxembourg%20Holdings%20SARL%202017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FABRICAS%20AGRUPADAS%20DE%20MU&#209;ECAS%20DE%20ONIL%20%20SAU" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/audi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Glash&#252;tter%20Uhrenbetrieb%20GmbH" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/casio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BELHYPERION" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ALPHA%20BOOTS%20-%20INDUSTRIA%20DE%20CALcADO%20DE%20PROTECcaO%20LDA" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\INVISTA%20Technologies%20S&#224;rl%202017" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\international%20edge" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NIKE%20Innovate%20CV%20%20xxxx" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\porsche" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(Sheba)" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/daimler" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lucozade%20Ribena%20Suntory%20Limited" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Viacom%20international%20Inc%202015qqq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Street%20One%20GmbH%202017" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TESTEX%20AG" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ellesse%20International%20SpA" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20Maltesers" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KaVo%20Dental%20GmbH" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Piel/swarowski" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Allied%20Domecq%20Spirits%20%20%20Wine%20Limited%202016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Trias%20Holding%20AG" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reebok%20International%20Ltd%202015%20X" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/coca%20cola%202012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KABUSHIKI%20KAISHA%20BANDAI%20NAMCO%20%202015%202" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Victoria%20s%20Secret%20Stores%20Brand%20Management%20Inc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/camper" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Bormioli%20Rocco%20SpA" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Europe%20GmbH%20%20ELEMENTS" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Joimax%20GmbH" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Volkswagen%20AG" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Moroccanoil%20Israel%20Limited%202015" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Grundfos%20Holding%20AS" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Unilever%20Patent%20Group" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Whirlpool%20Properties%20%20INC%202016%20vvv" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/United%20Exports%20Limited" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ARTECHE%20LANTEGI%20ELKARTEA%20SA" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/havana%20club" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CARVEN%20SAS%202016" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/pernod%20ricard%20italia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LVMH%20FRAGRANCE%20BRANDS%20GIVENCHY%20%202017" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Husqvarna%20AB%202015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Coty%20Germany%20GmbH%202017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Uhlsport%20GmbH" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/all%20star" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Pressalit%20AS" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\YOUTH%20SRL%20%202018" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spigen%20Korea%20Co%20Ltd" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/OPINEL%20SAS" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/RED%20DIAMOND%20HOLDINGS%20SARL" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pacific%20World%20Corporation%20%202018" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Montres%20Breguet%20SA" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Caterpillar%20NI%20Limited%2015" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/pernod%20ricard%20mexico" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capbran%20Holdings%20LLC%202016" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Piel/AUTUMNPAPER%20LIMITED" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/IVECO%20SPA%202016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Dr.%20August%20Wolff%20GmbH%20Co.%20KG%20Arzneimittel%20%202018" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TikTok%20Information%20Technologies%20UK%20Limited" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%20_%20SOLATENOL" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MARTIN%20Y%20PAZ%20DIFFUSION,%20SOCIETE%20ANONYME" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JT%20International%20SA%202017" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\IIP%20Intellectual%20Innovation%20Property%20AG" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SanDisk%20LLC%202017" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CHUEN%20WOOK%20PARK%20LEE" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\reinz-dichtungs" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\JIL%20SANDER%20GmBH%202015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Peter%20Kertels" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ALMIRALL%20HERMAL%20GMBH" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SUZE%202015" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20%20Colman%20Overseas%20Limited%20%20%202015" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LVMH%20Swiss%20Manufactures%20SA%202017" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nurofen%202017" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LORO%20PIANA%20SPA" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\tiffany%202011" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Disney%20Enterprises%20Inc%20%202015" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/omega" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pernod%20Ricard%202018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Salvatore%20Ferragamo%20SpA%202017" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MESSIKA%20GROUP" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Metallica%20partnership%202016" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Diesel%20SpA_%20ONLY%20THE%20BRAVE" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HFC%20Prestige%20International%20Holding%20Switzerland%20S&#224;rl%20%20Hugo%20Boss,%20Escada,%20Max%20Factor%202017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Birkenstock%20Sales%20GmbH" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pernod%20Ricard%202018" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kovinoplastika%20Lo&#382;%20doo" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kabushiki%20Kaisha%20Asics%20trading%20as%20Asics%20Corporation" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Cummins%20Filtration%20Inc%202018" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PIONEER%20KABUSHIKI%20KAISHA" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Tiesibu_subjektu_saraksts_20222510_tiesibu_veidu_paskaidrojumi.xlsx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MIQUEL%20Y%20COSTAS%20Y%20%20MIQUEL%20SA" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Brother%20%20Industries%20Ltd%20rolls%20label%202018" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SRAM%20LLC" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\DMC%20%202017" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Hunter%20Boot%20Ltd%202017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Marimekko%20Oyj" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Europe%20GmbH%20%20ELEMENTS" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/under%20armour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Toshiba%20Corporation" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wever%20%20Ducr&#233;%20GmbH%202017" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Automobili%20Lamborghini%20SPA" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Babyliss%20Faco%20SPRL%202017" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Hans%20Pries%20GmbH%20Co%20KG" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Yonex%20Kabushiki%20Kaisha" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/World%20Wrestling%20RYBACK%20%202017" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%202015%20xxx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mawa%20Design%20Licht" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20sunu%20bariba" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TRANSPORTES%20AEREOS%20PORTUGUESES%20S%20A" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/monster%20energy" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Peter%20J&#228;ckel%20Kommunikationssysteme%20GmbH%202017" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TUV%20Rheinland%20Aktiengesellschaf%202018" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\GIANVITO%20ROSSI%202016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Genius%20(Nicer%20Dicer%20Magic%20Cube)" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Imperial%20Tobacco%20Limited%20%202015%20XXXXX" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/longines" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Sistema%20Plastics%20Limited" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Furla%20SPA" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\LABORATOIRES%20DE%20BIOLOGIE%20VEGETALE%20YVES%20ROCHER%202016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\J%20Choo%20Limited" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/IRRITEC%20SPA" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\ESM%20Ennepetaler%20Schneid%20und%20M&#228;htechnik%20GmbH%20%20Co" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\PARIS%20SAINT%20GERMAIN%20FOOTBALL%202017" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Japan%20Tobacco%20Inc%202015%20xxx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/caterpillar%20filtri" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FILA%20LUXEMBOURG%20S%20A%20R%20L%202015" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Oracle%20International%20Corporation" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gaulme%20SAS%202016" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Irish%20Distillers%20Limited%202015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\timken" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dr%20Martens%20International%20Trading%20GmbH%20%20DrMaertens%20Marketing%20GmbH%202016" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\PIERRE%20CARDIN%202018" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\giorgio%20armani%202012" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/wd-40" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/hilti" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NBA" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BLANCPAIN%20SA%202014" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Wittur%20Holding%20GmbH%202017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Guerlain%2019" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Braun%20GmbH%202017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Alcon%20Inc" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/By%20Malene%20Birger%202016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kenzo%20SA%20%20FR%202018" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/L'Or&#233;al%20UK%20Limited%202015" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.08.2023.xlsx" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SHENZHEN%20SMOORE%20TECHNOLOGY%20LIMITED" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Davidoff%20%20Cie%20SA%20%202016%20CIGARI" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Dr%20Kurt%20Wolff%20GmbH%20un%20Co%20KG%202018" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lewis%20Banks%20Ltd" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Cartoon%20Network%20Inc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Starbucks%20Corporation%202018" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/andreas%20stihl" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Jos.%20Schneider%20Optische%20Werke%20GmbH%202017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BIOFARMA%20%20soci&#233;t&#233;%20par%20actions%20simplifi&#233;e" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2022.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\WIKA" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kores" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Badgequo%20Limited" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Kinetic%20Sand%202016" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KABUSHIKI%20KAISHA%20PILOT" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/s.Oliver" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/danfoss" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FRATELLI%20MARTINI%20SECONDO%20LUIGI%20SPA%202016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/brabus" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capri%20Sun" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/tommy%20hilfiger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20Colman%20Overseas%20Limited%20Veet%202017" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lange%20Uhren%20GmbH" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ape%20and%20partners" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ANTONIO%20PUIG_%20Louboutin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\syngenta%20(reglone)" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Swedish%20Electromagnet%20Holding%20AB" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\u%202" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/zapf%20creation%20(BABY%20born)" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Canada%20Goose%20Inc%202015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\NORDITROPIN%20SIMPLEXX%20%202017" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Secto%20Design%202017" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ferrero" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/L'Or&#233;al%20UK%20Limited%202015" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Ipsen%20Pharma%20SAS%20%20SOMATULINE%20AUTOGEL%20%20%202018" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TRB%20%20International%20SA" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Take%20Two%20Interactive%20Software%20Inc%202015%20zx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Simonswerk%20GmbH%202016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bauer%20Hockey%20Corp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AB%20Swedish%20Match%20Industries%20AB%202018" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Moomin%20Characters%20Oy%20Ltd" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Trijicon,%20Inc%202017" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(pedigree)" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SC%20Rulmenti%20SA" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JACQUEMUS" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pari%20Pharma%20GmbH%202017" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nokia%202017" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\lucasfilm\Lucasfilm%20Entertainment%20Company%20Ltd%20LLC%20NR.2\Lucasfilm%20Entertainment%20Company%20Ltd%20LLC%202017" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/AUTOMOBILES%20PEUGEOT" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Herschel%20%20Supply%20Company%20Ltd" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SMITH%20WESSON%20CORP" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/AIRWELL%20RESIDENTIAL%20SAS" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(m_m's)" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kingston%20technology" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/apple" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/toyota" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ESSITY%20OPERATIONS%20FRANCE" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kabushiki%20Kaisha%20Miyake%202016" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kawasaki%20motors" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated_%20MilkyWay" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Downloads/Piel/crocs" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Playtex%20Bath%20LLC%202015" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Chivas%20Holdings%20IP%20Limited%202015%20%202" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\consitex" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dyson%20Limited%20%202018" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Piel/Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/F%20Hoffmann%20La%20Roche%20AG%202015" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ulthera%20Inc%202016" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\yamaha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wyborowa%20SA%20Luxury%202016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\OHROPAX%20GmbH" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/VALENTINO%20SPA%202017" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SAS%20Jean%20Cassegrain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Volkswagen%20AG" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JUNO%20THERAPEUTICS%20INC" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Nemiroff%20Intellectual%20Property%20Establishment%202017" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/old%20navy" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Toms%20of%20Maine%20Inc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Parfums%20Christian%20Dior%20%20SA%20%20%20Georges%20GEOFFROY%202018" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Express%20Install%20Distribution%20SRL" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Les%20Laboratoires%20Servier,%20soci&#233;t&#233;%20par%20actions%20simplifi&#233;e" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mattel%20(monster%20high)" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\5%2011%20Inc%202015" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Public/Desktop/eParakst&#299;t&#257;js%203.0.lnk" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/tiesibu_subjektu_saraksts_-tiesibu-veidu_paskaidrojumi-10.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Fitbit%202016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Fieldpoint%202015" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Allergan%20Inc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/formula%201" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PEPSICO%20INC" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\bayern%20munchen%20vizu&#257;l&#257;%20inf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\LRC%20Products%20durex%20%202017" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/breitling" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GOLDEN%20GOOSE%20SPA%20%202018" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Swatch%20AG%20Swatch%20SA%20%20Swatch%20LTD%20%202017" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Industrie%20und%20Handelskammer%20Wuppertal-Solingen%20Remscheid%20%202015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wyborowa%20SA%20Luxury%202016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Take2Design%20GmbH%20Co%20KG%202018" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Playboy%20Enterprises%20International%20Inc" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/reebok%20(Brinkmanis)" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Philip%20Morris%20products%20%20SOLARIS%202017" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\dks.vid.gov.lv@SSL\DavWWWRoot\muita\kontr\Intelektu&#257;l&#257;%20&#299;pa&#353;uma%20aizsardz&#299;ba\Ties&#299;bu%20subjektu%20pieteikumi\Pielikumi\Louis%20Poulsen%20Lighting%20AS" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Betty%20Blue%20spa%202016" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/sd%20-%203c" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HUBLOT%20SA%202017%20ITM" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20%20Celebrations" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/lundbeck%202011" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Deutsche%20Telekom%20AG%202016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ATELIER%20FASHION%20COMPANY%20INC" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Harry%20Winston%20SA" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\CREDO%20Stahlwarenfabrik%20Gustav%20Kracht%20GmbH%20Co%20KG%202017" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/tissot%202013" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BIOENERGY%20EUROPE%20AISBL" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Xerox%20Corporation%202016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Soremartec%20SA" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capri%20Sun%20AG" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Piel/crocs" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Syngenta%20Participations%20AG%202017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\peanuts%20worldwide" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BasicNet_Spa" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Genius%20GmbH" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spin%20Master%20Ltd%202016%20PATROL" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/dooney%20bourke" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Brown%20Forman%20Finland%20Ltd" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SBS%20Friction%20AS%202015" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Church%20%20Dwight%20Co%20Inc%20%202016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Bang%20Olufsen%20AS" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Adam%20Opel%20AG%202017" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CHAMPAGNE%20LOUIS%20ROEDERER%202016" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Daniel%20Wellington%20AB%202015" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bayerische%20Motoren%20Werke%20AG%202015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Europe%20Watch%20Group%20BV%202017" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/J%20Carter%20Sporting%20Club%20Limited" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\GROUPEMENT%20FONCIER%20AGRICOLE%20CHATEAUX%20MAZERAT%20ET%20ANGELUS%202017" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SOCIETE%20DU%20TOUR%20DE%20FRANCE" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/atomic%20austria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AIGLE%20INTERNATIONAL%20SA%20%202018" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ICONIX%20Luxembourg%20Holdings%20SARL%202017" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/bauerfeind%20AG%202017" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LA%20ROCHE_POSAY%20LABORATOIRE%20DERMATOLOGIQUE" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MAN%20Truck%20Bus%20AG%202016" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/VDW%20GmbH%20%202016" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BOMAG%20GmbH" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ninebot%20Beijing%20Tech%20Co%20Ltd%202017" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(uncle%20ben's)" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Magpul%202015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nippon%20Soda%20Co%20Ltd%202015" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BioNTech%20SE" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Tinnus%20Enterprises%20LLC" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lincoln%20Global%20Inc%202015%202" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kylie%20Jenner%20Inc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Konica%20Minolta%20Inc%202015" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\goyard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2023.xlsx" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/hasbro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\BABYZEN%20SAS%202015" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wahl%20Clipper%20Corporation%202017" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/DENTSPLY%20SIRONA%20Inc" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\VITA%20Zahnfabrik%20H%20Rauter%20GmbH%20%20Co%20KG" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SHELTERED%20WINGS%20INC%20D_B_A%20VORTEX%20OPTICS" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\august%20storck(TOFFIFEE)" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202017" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Agria-Werke%20GmbH" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/YEREVAN%20BRANDY%20COMPANY%20CJSC" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lenovo%20(Beijing)%20Limited%202015" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\TMD%20Friction%20Services" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PRADA%202018" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Football%20Association%20Ltd%202016X" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Martell%20%20Co" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gant%20AB" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\FC%20Barcelona" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/retail%20royalty%20company" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\kyocera" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GH%20Mumm%20et%20Cie" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Reckitt%20Benckiser%20LLC" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\JT%20International%20S%20A%202015" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FAURE%20LE%20PAGE%20PARIS" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\lucasfilm" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Universal%20City%20Studios%20LLC" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lego%20%20AS" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Samsung%20Electronics%20Co%20Ltd%202015" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/jim%20beam" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/United%20States%20Polo%20Association" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/banana%20republic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Balenciaga%202015" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Genius_Nicer%20Dicer%20Quick" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\YVES%20SAINT%20LAURENT%202017" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Tactic%20Games%20Oy%20%20%20M&#214;LKKY%20%202018" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.08.2023.xlsx" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Lacoste%202017" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Hanes%20France%20SAS" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Werkhaus%20Design+Produktion%20GmbH" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Skoda%20Auto%20a%20s" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kioxia%20Corporation" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Reckitt%20Benckiser%20Healthcare%20UK%20Ltd" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SAS%20PARFUMS%20PAROUR" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/acushnet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Patek%20Philippe%20SA%20Geneve%202017" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/EWM%20hightec%20welding" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/EJ%20Gallo%20Winery" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Wever%20%20Ducr&#233;%20GmbH%202017" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Stussy%20Inc" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Fifty%20Six%20Hope%20Road%20Music%20Limited%202015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AC%20Polska%20Akcyjna" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Experience%20Hendrix%20LLC" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Jemie%20BV%20%20CANNABOOST%202018" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ANTONIO%20PUIG%20SA" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/tiesibu_subjektu_saraksts_-tiesibu-veidu_paskaidrojumi-17.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Juul%20Labs%20Inc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Bioline%20Products%202016%20xxx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%202015%20xxx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%20SNICKERS%20%202017" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ZIPWALL%20LLC" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/F&#233;d&#233;ration%20Internationale%20de%20Football%20Association%20(FIFA)" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/DAVID%20YURMAN%20IP%20LLC" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Piel/Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Aardman%20Animations%20Limited" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Red%20Bull%202017%20I%20Krodere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KIKO%20SPA" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/POLICHEM%20SA" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Astrid%20Lindgren%20Aktiebolag" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Rail%20Cargo%20Austria%20AG%202015" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/jean%20malak%20(lipomatic)" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lincoln%20Global%20Inc%202015%202" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/huawei%20technologies" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GoPro%20Inc%202015" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HERBOREA%20SRL%202018" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/zte" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BIOSYNTH%20AG%202017" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SEAT%202016" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Tiesibu_subjektu_saraksts_%20tiesibu_veidu_paskaidrojumi_%2005.07.2024_.xlsx" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:H1383"/>
+  <dimension ref="A1:H1408"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="E927" sqref="E927"/>
+    <sheetView tabSelected="1" topLeftCell="A1403" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="C1306" sqref="C1306"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44" style="17" customWidth="1"/>
     <col min="2" max="2" width="36.625" style="69" customWidth="1"/>
     <col min="3" max="3" width="36.5" style="64" customWidth="1"/>
     <col min="4" max="4" width="16.125" style="69" customWidth="1"/>
     <col min="5" max="5" width="13.125" style="66" customWidth="1"/>
     <col min="6" max="6" width="12.625" style="66" customWidth="1"/>
     <col min="7" max="7" width="9" style="68"/>
     <col min="8" max="8" width="9" style="68" customWidth="1"/>
     <col min="9" max="10" width="9" style="68"/>
     <col min="11" max="11" width="7.375" style="68" customWidth="1"/>
     <col min="12" max="16384" width="9" style="68"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" customFormat="1" ht="24" customHeight="1">
       <c r="A1" s="101" t="s">
-        <v>3060</v>
+        <v>2978</v>
       </c>
       <c r="B1" s="99"/>
       <c r="C1" s="100"/>
       <c r="D1" s="102"/>
       <c r="E1" s="98"/>
       <c r="F1" s="103"/>
     </row>
     <row r="2" spans="1:7" ht="16.5" customHeight="1">
       <c r="A2" s="81" t="s">
-        <v>3691</v>
+        <v>3779</v>
       </c>
       <c r="B2" s="65"/>
       <c r="D2" s="98"/>
       <c r="F2" s="67"/>
     </row>
     <row r="3" spans="1:7" ht="100.5" customHeight="1">
-      <c r="A3" s="122" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="122"/>
+      <c r="A3" s="125" t="s">
+        <v>2954</v>
+      </c>
+      <c r="B3" s="125"/>
       <c r="D3" s="65"/>
       <c r="F3" s="67"/>
     </row>
     <row r="4" spans="1:7" customFormat="1" ht="24" customHeight="1">
       <c r="A4" s="101"/>
       <c r="B4" s="99"/>
       <c r="C4" s="100"/>
       <c r="D4" s="102"/>
       <c r="E4" s="98"/>
       <c r="F4" s="103"/>
     </row>
     <row r="5" spans="1:7" s="18" customFormat="1" ht="57" customHeight="1">
       <c r="A5" s="70" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="71" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="94" t="s">
-        <v>3043</v>
+        <v>2962</v>
       </c>
       <c r="D5" s="72" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="73"/>
     </row>
-    <row r="6" spans="1:7" ht="57.75" customHeight="1">
+    <row r="6" spans="1:7" ht="265.5" customHeight="1">
       <c r="A6" s="4" t="s">
-        <v>2665</v>
+        <v>2592</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="82" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="19">
-        <v>46247</v>
+        <v>46611</v>
       </c>
       <c r="E6" s="68"/>
       <c r="F6" s="68"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="82" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="29">
         <v>46300</v>
       </c>
       <c r="E7" s="68"/>
       <c r="F7" s="68"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="82" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="19">
         <v>46492</v>
       </c>
       <c r="E8" s="68"/>
       <c r="F8" s="68"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="3" t="s">
-        <v>2195</v>
+        <v>2122</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="82" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="19">
         <v>46492</v>
       </c>
       <c r="E9" s="68"/>
       <c r="F9" s="68"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="83" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="19">
         <v>46270</v>
       </c>
       <c r="E10" s="68"/>
       <c r="F10" s="68"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="82" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="19">
         <v>46345</v>
       </c>
       <c r="E11" s="68"/>
       <c r="F11" s="68"/>
     </row>
     <row r="12" spans="1:7" ht="167.25" customHeight="1">
       <c r="A12" s="3" t="s">
-        <v>2780</v>
+        <v>2708</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="82" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="19">
         <v>46421</v>
       </c>
       <c r="E12" s="68"/>
       <c r="F12" s="68"/>
     </row>
     <row r="13" spans="1:7" ht="409.5">
       <c r="A13" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="82" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="19">
         <v>46384</v>
       </c>
       <c r="E13" s="68"/>
       <c r="F13" s="68"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="20" t="s">
-        <v>3678</v>
+        <v>3588</v>
       </c>
       <c r="C14" s="82" t="s">
         <v>35</v>
       </c>
       <c r="D14" s="38">
         <v>46542</v>
       </c>
       <c r="E14" s="68"/>
       <c r="F14" s="68"/>
     </row>
     <row r="15" spans="1:7" ht="33.75">
       <c r="A15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>37</v>
       </c>
       <c r="C15" s="82" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="19">
         <v>46539</v>
       </c>
       <c r="E15" s="68"/>
       <c r="F15" s="68"/>
     </row>
     <row r="16" spans="1:7" ht="81" customHeight="1">
       <c r="A16" s="3" t="s">
-        <v>2781</v>
+        <v>2709</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>39</v>
       </c>
       <c r="C16" s="82" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="19">
         <v>46443</v>
       </c>
       <c r="E16" s="68"/>
       <c r="F16" s="68"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C17" s="82" t="s">
-        <v>3155</v>
+        <v>3077</v>
       </c>
       <c r="D17" s="29">
         <v>46419</v>
       </c>
       <c r="E17" s="68"/>
       <c r="F17" s="68"/>
     </row>
     <row r="18" spans="1:6" ht="75" customHeight="1">
       <c r="A18" s="1" t="s">
-        <v>2683</v>
+        <v>2610</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>43</v>
       </c>
       <c r="C18" s="82" t="s">
-        <v>3156</v>
+        <v>3078</v>
       </c>
       <c r="D18" s="19">
         <v>46408</v>
       </c>
       <c r="E18" s="68"/>
       <c r="F18" s="68"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>45</v>
       </c>
       <c r="C19" s="82" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="29">
         <v>46478</v>
       </c>
       <c r="E19" s="68"/>
       <c r="F19" s="68"/>
     </row>
     <row r="20" spans="1:6" ht="22.5">
       <c r="A20" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>48</v>
       </c>
       <c r="C20" s="82" t="s">
-        <v>49</v>
+        <v>3780</v>
       </c>
       <c r="D20" s="29">
         <v>46569</v>
       </c>
       <c r="E20" s="68"/>
       <c r="F20" s="68"/>
     </row>
     <row r="21" spans="1:6" ht="45">
       <c r="A21" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B21" s="10" t="s">
+      <c r="C21" s="82" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D21" s="39">
         <v>46590</v>
       </c>
       <c r="E21" s="68"/>
       <c r="F21" s="68"/>
     </row>
     <row r="22" spans="1:6" ht="22.5">
       <c r="A22" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="B22" s="10" t="s">
+      <c r="C22" s="82" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="D22" s="29">
         <v>46484</v>
       </c>
       <c r="E22" s="68"/>
       <c r="F22" s="68"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="B23" s="10" t="s">
         <v>56</v>
       </c>
-      <c r="B23" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="82" t="s">
-        <v>3157</v>
+        <v>3079</v>
       </c>
       <c r="D23" s="19">
         <v>46288</v>
       </c>
       <c r="E23" s="68"/>
       <c r="F23" s="68"/>
     </row>
     <row r="24" spans="1:6" ht="132.75" customHeight="1">
       <c r="A24" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B24" s="10" t="s">
         <v>58</v>
       </c>
-      <c r="B24" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="82" t="s">
-        <v>3158</v>
+        <v>3080</v>
       </c>
       <c r="D24" s="29">
         <v>46280</v>
       </c>
       <c r="E24" s="68"/>
       <c r="F24" s="68"/>
     </row>
     <row r="25" spans="1:6" ht="141" customHeight="1">
       <c r="A25" s="2" t="s">
-        <v>2782</v>
+        <v>2710</v>
       </c>
       <c r="B25" s="11" t="s">
-        <v>2296</v>
+        <v>2222</v>
       </c>
       <c r="C25" s="82" t="s">
-        <v>3159</v>
+        <v>3081</v>
       </c>
       <c r="D25" s="29">
         <v>46285</v>
       </c>
       <c r="E25" s="68"/>
       <c r="F25" s="68"/>
     </row>
     <row r="26" spans="1:6" ht="88.5" customHeight="1">
       <c r="A26" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B26" s="10" t="s">
         <v>60</v>
       </c>
-      <c r="B26" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="82" t="s">
-        <v>3160</v>
+        <v>3082</v>
       </c>
       <c r="D26" s="29">
         <v>46508</v>
       </c>
       <c r="E26" s="68"/>
       <c r="F26" s="68"/>
     </row>
     <row r="27" spans="1:6" ht="75" customHeight="1">
       <c r="A27" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" s="82" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="D27" s="19">
         <v>46280</v>
       </c>
       <c r="E27" s="68"/>
       <c r="F27" s="68"/>
     </row>
     <row r="28" spans="1:6" ht="51" customHeight="1">
       <c r="A28" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="B28" s="10" t="s">
         <v>65</v>
       </c>
-      <c r="B28" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="82" t="s">
-        <v>3161</v>
+        <v>3083</v>
       </c>
       <c r="D28" s="19">
         <v>46308</v>
       </c>
       <c r="E28" s="68"/>
       <c r="F28" s="68"/>
     </row>
     <row r="29" spans="1:6" ht="78.75">
       <c r="A29" s="1" t="s">
-        <v>3035</v>
+        <v>2955</v>
       </c>
       <c r="B29" s="10" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C29" s="82" t="s">
-        <v>3162</v>
+        <v>3084</v>
       </c>
       <c r="D29" s="29">
         <v>46282</v>
       </c>
       <c r="E29" s="68"/>
       <c r="F29" s="68"/>
     </row>
     <row r="30" spans="1:6" ht="22.5">
       <c r="A30" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="B30" s="10" t="s">
         <v>69</v>
       </c>
-      <c r="B30" s="10" t="s">
+      <c r="C30" s="82" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="D30" s="19">
         <v>46254</v>
       </c>
       <c r="E30" s="68"/>
       <c r="F30" s="68"/>
     </row>
     <row r="31" spans="1:6" ht="27.6" customHeight="1">
       <c r="A31" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="B31" s="10" t="s">
         <v>72</v>
       </c>
-      <c r="B31" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="82" t="s">
-        <v>3546</v>
+        <v>3450</v>
       </c>
       <c r="D31" s="19">
         <v>46312</v>
       </c>
       <c r="E31" s="68"/>
       <c r="F31" s="68"/>
     </row>
     <row r="32" spans="1:6" ht="164.1" customHeight="1">
       <c r="A32" s="2" t="s">
-        <v>2066</v>
+        <v>2000</v>
       </c>
       <c r="B32" s="11" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C32" s="82" t="s">
-        <v>3163</v>
+        <v>3085</v>
       </c>
       <c r="D32" s="19">
         <v>46311</v>
       </c>
       <c r="E32" s="68"/>
       <c r="F32" s="68"/>
     </row>
     <row r="33" spans="1:6" ht="56.25">
       <c r="A33" s="2" t="s">
-        <v>2783</v>
+        <v>2711</v>
       </c>
       <c r="B33" s="10" t="s">
-        <v>2411</v>
+        <v>2338</v>
       </c>
       <c r="C33" s="82" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D33" s="29">
         <v>46323</v>
       </c>
       <c r="E33" s="68"/>
       <c r="F33" s="68"/>
     </row>
     <row r="34" spans="1:6" ht="67.5">
       <c r="A34" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="B34" s="11" t="s">
         <v>76</v>
       </c>
-      <c r="B34" s="11" t="s">
+      <c r="C34" s="82" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="D34" s="29">
         <v>46305</v>
       </c>
       <c r="E34" s="68"/>
       <c r="F34" s="68"/>
     </row>
     <row r="35" spans="1:6" ht="22.5">
       <c r="A35" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="B35" s="10" t="s">
         <v>79</v>
       </c>
-      <c r="B35" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="82" t="s">
-        <v>740</v>
+        <v>732</v>
       </c>
       <c r="D35" s="29">
         <v>46492</v>
       </c>
       <c r="E35" s="68"/>
       <c r="F35" s="68"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="B36" s="10" t="s">
         <v>81</v>
       </c>
-      <c r="B36" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="82" t="s">
-        <v>3164</v>
+        <v>3086</v>
       </c>
       <c r="D36" s="29">
         <v>46376</v>
       </c>
       <c r="E36" s="68"/>
       <c r="F36" s="68"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="1" t="s">
-        <v>1912</v>
+        <v>1881</v>
       </c>
       <c r="B37" s="11" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="C37" s="82" t="s">
-        <v>3164</v>
+        <v>3086</v>
       </c>
       <c r="D37" s="29">
         <v>46494</v>
       </c>
       <c r="E37" s="68"/>
       <c r="F37" s="68"/>
     </row>
     <row r="38" spans="1:6" ht="47.25" customHeight="1">
       <c r="A38" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="B38" s="10" t="s">
         <v>85</v>
       </c>
-      <c r="B38" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="82" t="s">
-        <v>3164</v>
+        <v>3086</v>
       </c>
       <c r="D38" s="19">
         <v>46330</v>
       </c>
       <c r="E38" s="68"/>
       <c r="F38" s="68"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="B39" s="10" t="s">
         <v>87</v>
       </c>
-      <c r="B39" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="82" t="s">
-        <v>3165</v>
+        <v>3087</v>
       </c>
       <c r="D39" s="19">
         <v>46311</v>
       </c>
       <c r="E39" s="68"/>
       <c r="F39" s="68"/>
     </row>
     <row r="40" spans="1:6" ht="22.5">
       <c r="A40" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="B40" s="10" t="s">
         <v>89</v>
       </c>
-      <c r="B40" s="10" t="s">
+      <c r="C40" s="82" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="D40" s="19">
         <v>46338</v>
       </c>
       <c r="E40" s="68"/>
       <c r="F40" s="68"/>
     </row>
-    <row r="41" spans="1:6" ht="42.75" customHeight="1">
+    <row r="41" spans="1:6" ht="56.25">
       <c r="A41" s="3" t="s">
-        <v>2784</v>
+        <v>2712</v>
       </c>
       <c r="B41" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="C41" s="82" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D41" s="19">
         <v>46535</v>
       </c>
       <c r="E41" s="68"/>
       <c r="F41" s="68"/>
     </row>
-    <row r="42" spans="1:6" ht="33" customHeight="1">
+    <row r="42" spans="1:6" ht="48" customHeight="1">
       <c r="A42" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B42" s="10" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="C42" s="82" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="19">
         <v>46359</v>
       </c>
       <c r="E42" s="68"/>
       <c r="F42" s="68"/>
     </row>
     <row r="43" spans="1:6" ht="142.5" customHeight="1">
       <c r="A43" s="2" t="s">
-        <v>2785</v>
+        <v>2713</v>
       </c>
       <c r="B43" s="49" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C43" s="82" t="s">
-        <v>3166</v>
+        <v>3088</v>
       </c>
       <c r="D43" s="19">
         <v>46302</v>
       </c>
       <c r="E43" s="68"/>
       <c r="F43" s="68"/>
     </row>
     <row r="44" spans="1:6" ht="96.75" customHeight="1">
       <c r="A44" s="4" t="s">
-        <v>1905</v>
+        <v>1874</v>
       </c>
       <c r="B44" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="C44" s="82" t="s">
         <v>97</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="D44" s="19">
         <v>46462</v>
       </c>
       <c r="E44" s="68"/>
       <c r="F44" s="68"/>
     </row>
     <row r="45" spans="1:6" ht="51" customHeight="1">
       <c r="A45" s="3" t="s">
-        <v>2244</v>
+        <v>2169</v>
       </c>
       <c r="B45" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="C45" s="82" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="D45" s="19">
         <v>46427</v>
       </c>
       <c r="E45" s="68"/>
       <c r="F45" s="68"/>
     </row>
     <row r="46" spans="1:6" ht="51.75" customHeight="1">
       <c r="A46" s="3" t="s">
-        <v>2285</v>
+        <v>2211</v>
       </c>
       <c r="B46" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="C46" s="82" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="D46" s="29">
         <v>46363</v>
       </c>
       <c r="E46" s="68"/>
       <c r="F46" s="68"/>
     </row>
     <row r="47" spans="1:6" ht="47.25" customHeight="1">
       <c r="A47" s="1" t="s">
-        <v>2528</v>
+        <v>2456</v>
       </c>
       <c r="B47" s="10" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C47" s="82" t="s">
-        <v>3168</v>
+        <v>3090</v>
       </c>
       <c r="D47" s="19">
         <v>46387</v>
       </c>
       <c r="E47" s="68"/>
       <c r="F47" s="68"/>
     </row>
     <row r="48" spans="1:6" ht="87" customHeight="1">
       <c r="A48" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="B48" s="10" t="s">
         <v>105</v>
       </c>
-      <c r="B48" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" s="82" t="s">
-        <v>3167</v>
+        <v>3089</v>
       </c>
       <c r="D48" s="19">
         <v>46374</v>
       </c>
       <c r="E48" s="68"/>
       <c r="F48" s="68"/>
     </row>
     <row r="49" spans="1:6" ht="101.25">
       <c r="A49" s="13" t="s">
+        <v>106</v>
+      </c>
+      <c r="B49" s="16" t="s">
         <v>107</v>
       </c>
-      <c r="B49" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="82" t="s">
-        <v>3169</v>
+        <v>3091</v>
       </c>
       <c r="D49" s="40">
         <v>46434</v>
       </c>
       <c r="E49" s="68"/>
       <c r="F49" s="68"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="B50" s="11" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="C50" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D50" s="19">
         <v>46448</v>
       </c>
       <c r="E50" s="68"/>
       <c r="F50" s="68"/>
     </row>
     <row r="51" spans="1:6" ht="45">
       <c r="A51" s="1" t="s">
-        <v>2786</v>
+        <v>2714</v>
       </c>
       <c r="B51" s="10" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
       <c r="C51" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="19">
         <v>46448</v>
       </c>
       <c r="E51" s="68"/>
       <c r="F51" s="68"/>
     </row>
     <row r="52" spans="1:6" ht="174.95" customHeight="1">
       <c r="A52" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="B52" s="10" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="C52" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D52" s="29">
         <v>46449</v>
       </c>
       <c r="E52" s="68"/>
       <c r="F52" s="68"/>
     </row>
     <row r="53" spans="1:6" ht="63" customHeight="1">
       <c r="A53" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="B53" s="10" t="s">
         <v>114</v>
       </c>
-      <c r="B53" s="10" t="s">
+      <c r="C53" s="82" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="D53" s="19">
         <v>46462</v>
       </c>
       <c r="E53" s="68"/>
       <c r="F53" s="68"/>
     </row>
     <row r="54" spans="1:6" ht="158.25" customHeight="1">
       <c r="A54" s="2" t="s">
-        <v>2686</v>
+        <v>2613</v>
       </c>
       <c r="B54" s="10" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
       <c r="C54" s="82" t="s">
-        <v>3170</v>
+        <v>3092</v>
       </c>
       <c r="D54" s="19">
         <v>46480</v>
       </c>
       <c r="E54" s="68"/>
       <c r="F54" s="68"/>
     </row>
-    <row r="55" spans="1:6" ht="49.5" customHeight="1">
+    <row r="55" spans="1:6" ht="182.1" customHeight="1">
       <c r="A55" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="B55" s="10" t="s">
         <v>119</v>
       </c>
-      <c r="B55" s="10" t="s">
+      <c r="C55" s="82" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="D55" s="19">
         <v>46496</v>
       </c>
       <c r="E55" s="68"/>
       <c r="F55" s="68"/>
     </row>
     <row r="56" spans="1:6" ht="66.75" customHeight="1">
       <c r="A56" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="B56" s="10" t="s">
         <v>122</v>
       </c>
-      <c r="B56" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="82" t="s">
-        <v>3171</v>
+        <v>3093</v>
       </c>
       <c r="D56" s="19">
         <v>46497</v>
       </c>
       <c r="E56" s="68"/>
       <c r="F56" s="68"/>
     </row>
     <row r="57" spans="1:6" ht="31.5" customHeight="1">
       <c r="A57" s="54" t="s">
-        <v>2196</v>
+        <v>2123</v>
       </c>
       <c r="B57" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="C57" s="82" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="D57" s="19">
         <v>46520</v>
       </c>
       <c r="E57" s="68"/>
       <c r="F57" s="68"/>
     </row>
     <row r="58" spans="1:6" ht="44.25" customHeight="1">
       <c r="A58" s="3" t="s">
+        <v>125</v>
+      </c>
+      <c r="B58" s="10" t="s">
         <v>126</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="C58" s="82" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="19">
         <v>46447</v>
       </c>
       <c r="E58" s="68"/>
       <c r="F58" s="68"/>
     </row>
     <row r="59" spans="1:6" ht="59.25" customHeight="1">
       <c r="A59" s="7" t="s">
-        <v>2787</v>
+        <v>2715</v>
       </c>
       <c r="B59" s="10" t="s">
+        <v>127</v>
+      </c>
+      <c r="C59" s="82" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="D59" s="29">
         <v>46319</v>
       </c>
       <c r="E59" s="68"/>
       <c r="F59" s="68"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="B60" s="10" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="C60" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D60" s="19">
-        <v>46241</v>
+        <v>46606</v>
       </c>
       <c r="E60" s="68"/>
       <c r="F60" s="68"/>
     </row>
     <row r="61" spans="1:6" ht="77.25" customHeight="1">
       <c r="A61" s="4" t="s">
-        <v>2588</v>
+        <v>2516</v>
       </c>
       <c r="B61" s="20" t="s">
-        <v>2589</v>
+        <v>2517</v>
       </c>
       <c r="C61" s="82" t="s">
-        <v>2590</v>
+        <v>2518</v>
       </c>
       <c r="D61" s="19">
         <v>46374</v>
       </c>
       <c r="E61" s="68"/>
       <c r="F61" s="68"/>
     </row>
-    <row r="62" spans="1:6" ht="56.25" customHeight="1">
+    <row r="62" spans="1:6" ht="139.5" customHeight="1">
       <c r="A62" s="4" t="s">
-        <v>132</v>
+        <v>3621</v>
       </c>
       <c r="B62" s="10" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="C62" s="82" t="s">
         <v>10</v>
       </c>
       <c r="D62" s="29">
         <v>46435</v>
       </c>
       <c r="E62" s="68"/>
       <c r="F62" s="68"/>
     </row>
     <row r="63" spans="1:6" ht="22.5">
       <c r="A63" s="3" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="B63" s="10" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="C63" s="82" t="s">
-        <v>136</v>
+        <v>4</v>
       </c>
       <c r="D63" s="29">
         <v>46437</v>
       </c>
       <c r="E63" s="68"/>
       <c r="F63" s="68"/>
     </row>
     <row r="64" spans="1:6" ht="33" customHeight="1">
       <c r="A64" s="3" t="s">
-        <v>137</v>
+        <v>134</v>
       </c>
       <c r="B64" s="10" t="s">
-        <v>138</v>
+        <v>135</v>
       </c>
       <c r="C64" s="82" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="D64" s="29">
         <v>46456</v>
       </c>
       <c r="E64" s="68"/>
       <c r="F64" s="68"/>
     </row>
     <row r="65" spans="1:6" ht="96.75" customHeight="1">
       <c r="A65" s="1" t="s">
-        <v>140</v>
+        <v>137</v>
       </c>
       <c r="B65" s="10" t="s">
-        <v>2070</v>
+        <v>2004</v>
       </c>
       <c r="C65" s="82" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="D65" s="29">
-        <v>46206</v>
+        <v>46571</v>
       </c>
       <c r="E65" s="68"/>
       <c r="F65" s="68"/>
     </row>
     <row r="66" spans="1:6" ht="81.75" customHeight="1">
       <c r="A66" s="4" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="B66" s="10" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C66" s="82" t="s">
         <v>4</v>
       </c>
       <c r="D66" s="19">
         <v>46462</v>
       </c>
       <c r="E66" s="68"/>
       <c r="F66" s="68"/>
     </row>
     <row r="67" spans="1:6" ht="215.25" customHeight="1">
       <c r="A67" s="4" t="s">
-        <v>2788</v>
+        <v>2716</v>
       </c>
       <c r="B67" s="20" t="s">
-        <v>144</v>
+        <v>141</v>
       </c>
       <c r="C67" s="82" t="s">
-        <v>3172</v>
+        <v>3094</v>
       </c>
       <c r="D67" s="29">
         <v>46496</v>
       </c>
       <c r="E67" s="68"/>
       <c r="F67" s="68"/>
     </row>
     <row r="68" spans="1:6" ht="22.5">
       <c r="A68" s="3" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="B68" s="10" t="s">
-        <v>146</v>
+        <v>143</v>
       </c>
       <c r="C68" s="82" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="D68" s="19">
         <v>46472</v>
       </c>
       <c r="E68" s="68"/>
       <c r="F68" s="68"/>
     </row>
     <row r="69" spans="1:6" ht="33.75">
       <c r="A69" s="3" t="s">
-        <v>148</v>
+        <v>145</v>
       </c>
       <c r="B69" s="10" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="C69" s="82" t="s">
-        <v>150</v>
+        <v>147</v>
       </c>
       <c r="D69" s="29">
         <v>46474</v>
       </c>
       <c r="E69" s="68"/>
       <c r="F69" s="68"/>
     </row>
     <row r="70" spans="1:6" ht="80.25" customHeight="1">
       <c r="A70" s="3" t="s">
-        <v>2205</v>
+        <v>2132</v>
       </c>
       <c r="B70" s="10" t="s">
-        <v>151</v>
+        <v>148</v>
       </c>
       <c r="C70" s="82" t="s">
         <v>33</v>
       </c>
       <c r="D70" s="19">
         <v>46443</v>
       </c>
       <c r="E70" s="68"/>
       <c r="F70" s="68"/>
     </row>
     <row r="71" spans="1:6" ht="50.25" customHeight="1">
       <c r="A71" s="3" t="s">
-        <v>152</v>
+        <v>149</v>
       </c>
       <c r="B71" s="20" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="C71" s="82" t="s">
-        <v>3173</v>
+        <v>3095</v>
       </c>
       <c r="D71" s="41">
         <v>46507</v>
       </c>
       <c r="E71" s="68"/>
       <c r="F71" s="68"/>
     </row>
     <row r="72" spans="1:6" ht="68.25" customHeight="1">
       <c r="A72" s="1" t="s">
-        <v>2789</v>
+        <v>2717</v>
       </c>
       <c r="B72" s="10" t="s">
-        <v>154</v>
+        <v>151</v>
       </c>
       <c r="C72" s="82" t="s">
-        <v>3174</v>
+        <v>3096</v>
       </c>
       <c r="D72" s="29">
         <v>46467</v>
       </c>
       <c r="E72" s="68"/>
       <c r="F72" s="68"/>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="3" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="B73" s="10" t="s">
-        <v>156</v>
+        <v>153</v>
       </c>
       <c r="C73" s="82" t="s">
-        <v>3175</v>
+        <v>3097</v>
       </c>
       <c r="D73" s="19">
         <v>46469</v>
       </c>
       <c r="E73" s="68"/>
       <c r="F73" s="68"/>
     </row>
     <row r="74" spans="1:6" ht="56.25">
       <c r="A74" s="3" t="s">
-        <v>157</v>
+        <v>154</v>
       </c>
       <c r="B74" s="10" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="C74" s="82" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="D74" s="19">
         <v>46543</v>
       </c>
       <c r="E74" s="68"/>
       <c r="F74" s="68"/>
     </row>
     <row r="75" spans="1:6" ht="63.75" customHeight="1">
       <c r="A75" s="1" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="B75" s="10" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="C75" s="82" t="s">
-        <v>3176</v>
+        <v>3098</v>
       </c>
       <c r="D75" s="19">
         <v>46484</v>
       </c>
       <c r="E75" s="68"/>
       <c r="F75" s="68"/>
     </row>
     <row r="76" spans="1:6" ht="33" customHeight="1">
       <c r="A76" s="1" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="B76" s="10" t="s">
-        <v>163</v>
+        <v>160</v>
       </c>
       <c r="C76" s="82" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="D76" s="19">
         <v>46505</v>
       </c>
       <c r="E76" s="68"/>
       <c r="F76" s="68"/>
     </row>
     <row r="77" spans="1:6" ht="155.25" customHeight="1">
       <c r="A77" s="3" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="B77" s="10" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="C77" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D77" s="19">
         <v>46512</v>
       </c>
       <c r="E77" s="68"/>
       <c r="F77" s="68"/>
     </row>
     <row r="78" spans="1:6" ht="45" customHeight="1">
       <c r="A78" s="3" t="s">
-        <v>2790</v>
+        <v>2718</v>
       </c>
       <c r="B78" s="10" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C78" s="82" t="s">
-        <v>3177</v>
+        <v>3099</v>
       </c>
       <c r="D78" s="19">
         <v>46486</v>
       </c>
       <c r="E78" s="68"/>
       <c r="F78" s="68"/>
     </row>
     <row r="79" spans="1:6" ht="78" customHeight="1">
       <c r="A79" s="1" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B79" s="10" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C79" s="82" t="s">
-        <v>3178</v>
+        <v>3781</v>
       </c>
       <c r="D79" s="19">
         <v>46471</v>
       </c>
       <c r="E79" s="68"/>
       <c r="F79" s="68"/>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="1" t="s">
-        <v>170</v>
+        <v>167</v>
       </c>
       <c r="B80" s="10" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="C80" s="82" t="s">
         <v>40</v>
       </c>
       <c r="D80" s="29">
         <v>46429</v>
       </c>
       <c r="E80" s="68"/>
       <c r="F80" s="68"/>
     </row>
     <row r="81" spans="1:6" ht="89.25" customHeight="1">
       <c r="A81" s="4" t="s">
-        <v>3179</v>
+        <v>3100</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C81" s="82" t="s">
-        <v>628</v>
+        <v>621</v>
       </c>
       <c r="D81" s="19">
         <v>46418</v>
       </c>
       <c r="E81" s="68"/>
       <c r="F81" s="68"/>
     </row>
     <row r="82" spans="1:6" ht="47.25" customHeight="1">
       <c r="A82" s="9" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="B82" s="11" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="C82" s="82" t="s">
-        <v>3180</v>
+        <v>3101</v>
       </c>
       <c r="D82" s="19">
         <v>46561</v>
       </c>
       <c r="E82" s="68"/>
       <c r="F82" s="68"/>
     </row>
     <row r="83" spans="1:6" ht="57.95" customHeight="1">
       <c r="A83" s="4" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B83" s="10" t="s">
-        <v>175</v>
+        <v>172</v>
       </c>
       <c r="C83" s="82" t="s">
-        <v>3181</v>
+        <v>3102</v>
       </c>
       <c r="D83" s="19">
         <v>46518</v>
       </c>
       <c r="E83" s="74"/>
       <c r="F83" s="68"/>
     </row>
     <row r="84" spans="1:6" ht="44.25" customHeight="1">
       <c r="A84" s="1" t="s">
-        <v>176</v>
+        <v>173</v>
       </c>
       <c r="B84" s="11" t="s">
-        <v>177</v>
+        <v>174</v>
       </c>
       <c r="C84" s="82" t="s">
-        <v>3182</v>
+        <v>3103</v>
       </c>
       <c r="D84" s="19">
-        <v>46209</v>
+        <v>46574</v>
       </c>
       <c r="E84" s="68"/>
       <c r="F84" s="68"/>
     </row>
     <row r="85" spans="1:6" ht="66" customHeight="1">
       <c r="A85" s="3" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="B85" s="10" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="C85" s="82" t="s">
-        <v>3183</v>
+        <v>3104</v>
       </c>
       <c r="D85" s="29">
         <v>46358</v>
       </c>
       <c r="E85" s="68"/>
       <c r="F85" s="68"/>
     </row>
     <row r="86" spans="1:6" ht="83.25" customHeight="1">
       <c r="A86" s="4" t="s">
-        <v>2463</v>
+        <v>2390</v>
       </c>
       <c r="B86" s="10" t="s">
-        <v>2036</v>
+        <v>1971</v>
       </c>
       <c r="C86" s="82" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
       <c r="D86" s="19">
         <v>46483</v>
       </c>
       <c r="E86" s="68"/>
       <c r="F86" s="68"/>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="1" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="B87" s="10" t="s">
-        <v>182</v>
+        <v>179</v>
       </c>
       <c r="C87" s="82" t="s">
-        <v>3184</v>
+        <v>3105</v>
       </c>
       <c r="D87" s="19">
         <v>46567</v>
       </c>
       <c r="E87" s="68"/>
       <c r="F87" s="68"/>
     </row>
     <row r="88" spans="1:6" ht="22.5">
       <c r="A88" s="1" t="s">
-        <v>1970</v>
+        <v>1938</v>
       </c>
       <c r="B88" s="10" t="s">
-        <v>1971</v>
+        <v>1939</v>
       </c>
       <c r="C88" s="82" t="s">
-        <v>183</v>
+        <v>180</v>
       </c>
       <c r="D88" s="19">
-        <v>46231</v>
+        <v>46596</v>
       </c>
       <c r="E88" s="68"/>
       <c r="F88" s="68"/>
     </row>
     <row r="89" spans="1:6" ht="67.5">
       <c r="A89" s="3" t="s">
-        <v>184</v>
+        <v>181</v>
       </c>
       <c r="B89" s="10" t="s">
-        <v>185</v>
+        <v>182</v>
       </c>
       <c r="C89" s="82" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="D89" s="19">
         <v>46311</v>
       </c>
       <c r="E89" s="68"/>
       <c r="F89" s="68"/>
     </row>
     <row r="90" spans="1:6" ht="59.25" customHeight="1">
       <c r="A90" s="3" t="s">
-        <v>186</v>
+        <v>183</v>
       </c>
       <c r="B90" s="10" t="s">
-        <v>187</v>
+        <v>184</v>
       </c>
       <c r="C90" s="82" t="s">
-        <v>3185</v>
+        <v>3106</v>
       </c>
       <c r="D90" s="19">
         <v>46253</v>
       </c>
       <c r="E90" s="68"/>
       <c r="F90" s="68"/>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" s="1" t="s">
-        <v>188</v>
+        <v>185</v>
       </c>
       <c r="B91" s="10" t="s">
-        <v>189</v>
+        <v>186</v>
       </c>
       <c r="C91" s="82" t="s">
-        <v>3186</v>
+        <v>3107</v>
       </c>
       <c r="D91" s="19">
-        <v>46245</v>
+        <v>46610</v>
       </c>
       <c r="E91" s="68"/>
       <c r="F91" s="68"/>
     </row>
     <row r="92" spans="1:6" ht="100.5" customHeight="1">
       <c r="A92" s="3" t="s">
-        <v>190</v>
+        <v>187</v>
       </c>
       <c r="B92" s="10" t="s">
-        <v>191</v>
+        <v>188</v>
       </c>
       <c r="C92" s="82" t="s">
-        <v>192</v>
+        <v>189</v>
       </c>
       <c r="D92" s="19">
-        <v>46268</v>
+        <v>46633</v>
       </c>
       <c r="E92" s="68"/>
       <c r="F92" s="68"/>
     </row>
     <row r="93" spans="1:6" ht="61.5" customHeight="1">
       <c r="A93" s="4" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="B93" s="10" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="C93" s="82" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="D93" s="19">
         <v>46414</v>
       </c>
       <c r="E93" s="68"/>
       <c r="F93" s="68"/>
     </row>
     <row r="94" spans="1:6" ht="156.75" customHeight="1">
       <c r="A94" s="2" t="s">
-        <v>2791</v>
+        <v>2719</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C94" s="82" t="s">
-        <v>3187</v>
+        <v>3108</v>
       </c>
       <c r="D94" s="19">
         <v>46418</v>
       </c>
       <c r="E94" s="68"/>
       <c r="F94" s="68"/>
     </row>
     <row r="95" spans="1:6" ht="133.5" customHeight="1">
       <c r="A95" s="2" t="s">
-        <v>2792</v>
+        <v>2720</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C95" s="82" t="s">
         <v>40</v>
       </c>
       <c r="D95" s="19">
         <v>46436</v>
       </c>
       <c r="E95" s="68"/>
       <c r="F95" s="68"/>
     </row>
     <row r="96" spans="1:6" ht="33.75">
       <c r="A96" s="1" t="s">
-        <v>2793</v>
+        <v>2721</v>
       </c>
       <c r="B96" s="11" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="C96" s="82" t="s">
-        <v>3188</v>
+        <v>3109</v>
       </c>
       <c r="D96" s="19">
         <v>46287</v>
       </c>
       <c r="E96" s="68"/>
       <c r="F96" s="68"/>
     </row>
     <row r="97" spans="1:6" ht="151.5" customHeight="1">
       <c r="A97" s="4" t="s">
-        <v>2794</v>
+        <v>2722</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C97" s="82" t="s">
-        <v>3187</v>
+        <v>3108</v>
       </c>
       <c r="D97" s="19">
         <v>46422</v>
       </c>
       <c r="E97" s="68"/>
       <c r="F97" s="68"/>
     </row>
     <row r="98" spans="1:6" ht="237" customHeight="1">
       <c r="A98" s="4" t="s">
-        <v>2795</v>
+        <v>2723</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C98" s="82" t="s">
         <v>7</v>
       </c>
       <c r="D98" s="19">
         <v>46423</v>
       </c>
       <c r="E98" s="68"/>
       <c r="F98" s="68"/>
     </row>
     <row r="99" spans="1:6" s="75" customFormat="1">
       <c r="A99" s="1" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="B99" s="10" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="C99" s="82" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="D99" s="19">
         <v>46289</v>
       </c>
     </row>
     <row r="100" spans="1:6" ht="45">
       <c r="A100" s="1" t="s">
-        <v>2442</v>
+        <v>2369</v>
       </c>
       <c r="B100" s="11" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="C100" s="82" t="s">
-        <v>3189</v>
+        <v>3110</v>
       </c>
       <c r="D100" s="19">
         <v>46333</v>
       </c>
       <c r="E100" s="68"/>
       <c r="F100" s="68"/>
     </row>
     <row r="101" spans="1:6" ht="33.75">
       <c r="A101" s="3" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B101" s="11" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="C101" s="82" t="s">
-        <v>3190</v>
+        <v>3111</v>
       </c>
       <c r="D101" s="19">
         <v>46484</v>
       </c>
       <c r="E101" s="68"/>
       <c r="F101" s="68"/>
     </row>
     <row r="102" spans="1:6" ht="75.75" customHeight="1">
       <c r="A102" s="3" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B102" s="20" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="C102" s="82" t="s">
         <v>11</v>
       </c>
       <c r="D102" s="19">
         <v>46349</v>
       </c>
       <c r="E102" s="68"/>
       <c r="F102" s="68"/>
     </row>
     <row r="103" spans="1:6" ht="303.75" customHeight="1">
       <c r="A103" s="1" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="B103" s="11" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="C103" s="82" t="s">
-        <v>3191</v>
+        <v>3112</v>
       </c>
       <c r="D103" s="19">
         <v>46303</v>
       </c>
       <c r="E103" s="68"/>
       <c r="F103" s="68"/>
     </row>
-    <row r="104" spans="1:6" ht="25.5" customHeight="1">
+    <row r="104" spans="1:6" ht="48.75" customHeight="1">
       <c r="A104" s="1" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B104" s="10" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="C104" s="82" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="D104" s="29">
         <v>46365</v>
       </c>
       <c r="E104" s="68"/>
       <c r="F104" s="68"/>
     </row>
-    <row r="105" spans="1:6" ht="54" customHeight="1">
+    <row r="105" spans="1:6" ht="79.5" customHeight="1">
       <c r="A105" s="1" t="s">
-        <v>2796</v>
+        <v>2724</v>
       </c>
       <c r="B105" s="11" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="C105" s="82" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="D105" s="19">
         <v>46420</v>
       </c>
       <c r="E105" s="68"/>
       <c r="F105" s="68"/>
     </row>
-    <row r="106" spans="1:6" ht="33.75">
+    <row r="106" spans="1:6" ht="45">
       <c r="A106" s="1" t="s">
-        <v>3692</v>
+        <v>211</v>
       </c>
       <c r="B106" s="20" t="s">
-        <v>214</v>
+        <v>212</v>
       </c>
       <c r="C106" s="82" t="s">
-        <v>3192</v>
+        <v>3113</v>
       </c>
       <c r="D106" s="19">
         <v>46404</v>
       </c>
       <c r="E106" s="68"/>
       <c r="F106" s="68"/>
     </row>
-    <row r="107" spans="1:6">
+    <row r="107" spans="1:6" ht="54.75" customHeight="1">
       <c r="A107" s="3" t="s">
-        <v>1904</v>
+        <v>1873</v>
       </c>
       <c r="B107" s="10" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="C107" s="82" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="D107" s="19">
         <v>46525</v>
       </c>
       <c r="E107" s="68"/>
       <c r="F107" s="68"/>
     </row>
-    <row r="108" spans="1:6" ht="90">
+    <row r="108" spans="1:6" ht="87.75" customHeight="1">
       <c r="A108" s="2" t="s">
-        <v>3693</v>
+        <v>2614</v>
       </c>
       <c r="B108" s="11" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C108" s="82" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="D108" s="19">
         <v>46408</v>
       </c>
       <c r="E108" s="68"/>
       <c r="F108" s="68"/>
     </row>
     <row r="109" spans="1:6" ht="22.5">
       <c r="A109" s="3" t="s">
-        <v>2430</v>
+        <v>2357</v>
       </c>
       <c r="B109" s="10" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="C109" s="82" t="s">
-        <v>3193</v>
+        <v>3114</v>
       </c>
       <c r="D109" s="19">
         <v>46421</v>
       </c>
       <c r="E109" s="68"/>
       <c r="F109" s="68"/>
     </row>
     <row r="110" spans="1:6" ht="22.5">
       <c r="A110" s="3" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="B110" s="10" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="C110" s="82" t="s">
-        <v>906</v>
+        <v>895</v>
       </c>
       <c r="D110" s="19">
         <v>46287</v>
       </c>
       <c r="E110" s="68"/>
       <c r="F110" s="68"/>
     </row>
-    <row r="111" spans="1:6" ht="45">
+    <row r="111" spans="1:6" ht="56.25">
       <c r="A111" s="2" t="s">
-        <v>3694</v>
+        <v>220</v>
       </c>
       <c r="B111" s="10" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="C111" s="82" t="s">
-        <v>3695</v>
+        <v>3782</v>
       </c>
       <c r="D111" s="19">
         <v>46351</v>
       </c>
       <c r="E111" s="68"/>
       <c r="F111" s="68"/>
     </row>
     <row r="112" spans="1:6" ht="67.5">
       <c r="A112" s="1" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="B112" s="10" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="C112" s="82" t="s">
-        <v>523</v>
+        <v>516</v>
       </c>
       <c r="D112" s="19">
         <v>46460</v>
       </c>
       <c r="E112" s="68"/>
       <c r="F112" s="68"/>
     </row>
-    <row r="113" spans="1:6" ht="72.75" customHeight="1">
+    <row r="113" spans="1:6" ht="81.75" customHeight="1">
       <c r="A113" s="2" t="s">
-        <v>3696</v>
+        <v>2725</v>
       </c>
       <c r="B113" s="11" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="C113" s="82" t="s">
-        <v>3194</v>
+        <v>3115</v>
       </c>
       <c r="D113" s="19">
         <v>46466</v>
       </c>
       <c r="E113" s="68"/>
       <c r="F113" s="68"/>
     </row>
-    <row r="114" spans="1:6" ht="95.25" customHeight="1">
+    <row r="114" spans="1:6" ht="57.75" customHeight="1">
       <c r="A114" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="B114" s="10" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="C114" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D114" s="29">
         <v>46448</v>
       </c>
       <c r="E114" s="68"/>
       <c r="F114" s="68"/>
     </row>
     <row r="115" spans="1:6" ht="89.25" customHeight="1">
       <c r="A115" s="4" t="s">
+        <v>226</v>
+      </c>
+      <c r="B115" s="10" t="s">
         <v>227</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="C115" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D115" s="29">
         <v>46499</v>
       </c>
       <c r="E115" s="68"/>
       <c r="F115" s="68"/>
     </row>
     <row r="116" spans="1:6" ht="33.75">
       <c r="A116" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="B116" s="10" t="s">
         <v>229</v>
       </c>
-      <c r="B116" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C116" s="82" t="s">
-        <v>3195</v>
+        <v>3116</v>
       </c>
       <c r="D116" s="29">
         <v>46472</v>
       </c>
       <c r="E116" s="68"/>
       <c r="F116" s="68"/>
     </row>
     <row r="117" spans="1:6" ht="55.5" customHeight="1">
       <c r="A117" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="B117" s="10" t="s">
         <v>231</v>
-      </c>
-[...1 lines deleted...]
-        <v>232</v>
       </c>
       <c r="C117" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D117" s="29">
         <v>46502</v>
       </c>
       <c r="E117" s="68"/>
       <c r="F117" s="68"/>
     </row>
-    <row r="118" spans="1:6" ht="57" customHeight="1">
+    <row r="118" spans="1:6" ht="69" customHeight="1">
       <c r="A118" s="3" t="s">
-        <v>3697</v>
+        <v>232</v>
       </c>
       <c r="B118" s="10" t="s">
         <v>233</v>
       </c>
       <c r="C118" s="82" t="s">
-        <v>3196</v>
+        <v>3117</v>
       </c>
       <c r="D118" s="19">
         <v>46499</v>
       </c>
       <c r="E118" s="68"/>
       <c r="F118" s="68"/>
     </row>
     <row r="119" spans="1:6" ht="114" customHeight="1">
       <c r="A119" s="3" t="s">
-        <v>2797</v>
+        <v>2726</v>
       </c>
       <c r="B119" s="11" t="s">
         <v>234</v>
       </c>
       <c r="C119" s="82" t="s">
-        <v>3547</v>
+        <v>3451</v>
       </c>
       <c r="D119" s="19">
-        <v>46198</v>
+        <v>46563</v>
       </c>
       <c r="E119" s="68"/>
       <c r="F119" s="68"/>
     </row>
-    <row r="120" spans="1:6" ht="136.5" customHeight="1">
+    <row r="120" spans="1:6" ht="155.25" customHeight="1">
       <c r="A120" s="2" t="s">
-        <v>3698</v>
+        <v>2727</v>
       </c>
       <c r="B120" s="11" t="s">
         <v>235</v>
       </c>
       <c r="C120" s="82" t="s">
-        <v>3197</v>
+        <v>3118</v>
       </c>
       <c r="D120" s="19">
-        <v>46179</v>
+        <v>46548</v>
       </c>
       <c r="E120" s="68"/>
       <c r="F120" s="68"/>
     </row>
     <row r="121" spans="1:6">
       <c r="A121" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>237</v>
       </c>
       <c r="C121" s="82" t="s">
         <v>238</v>
       </c>
       <c r="D121" s="29">
         <v>46572</v>
       </c>
       <c r="E121" s="68"/>
       <c r="F121" s="68"/>
     </row>
     <row r="122" spans="1:6" ht="22.5">
       <c r="A122" s="1" t="s">
         <v>239</v>
       </c>
       <c r="B122" s="10" t="s">
         <v>240</v>
       </c>
       <c r="C122" s="82" t="s">
-        <v>3198</v>
+        <v>3119</v>
       </c>
       <c r="D122" s="19">
         <v>46492</v>
       </c>
       <c r="E122" s="68"/>
       <c r="F122" s="68"/>
     </row>
-    <row r="123" spans="1:6" ht="67.5">
-      <c r="A123" s="1" t="s">
+    <row r="123" spans="1:6" ht="45">
+      <c r="A123" s="3" t="s">
         <v>241</v>
       </c>
       <c r="B123" s="10" t="s">
         <v>242</v>
       </c>
       <c r="C123" s="82" t="s">
-        <v>11</v>
+        <v>243</v>
       </c>
       <c r="D123" s="19">
-        <v>46164</v>
+        <v>46604</v>
       </c>
       <c r="E123" s="68"/>
       <c r="F123" s="68"/>
     </row>
-    <row r="124" spans="1:6" ht="45">
+    <row r="124" spans="1:6" ht="56.25">
       <c r="A124" s="3" t="s">
-        <v>243</v>
+        <v>2429</v>
       </c>
       <c r="B124" s="10" t="s">
         <v>244</v>
       </c>
       <c r="C124" s="82" t="s">
-        <v>245</v>
+        <v>3120</v>
       </c>
       <c r="D124" s="19">
-        <v>46239</v>
+        <v>46595</v>
       </c>
       <c r="E124" s="68"/>
       <c r="F124" s="68"/>
     </row>
-    <row r="125" spans="1:6" ht="56.25">
-[...3 lines deleted...]
-      <c r="B125" s="10" t="s">
+    <row r="125" spans="1:6" ht="81.75" customHeight="1">
+      <c r="A125" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="B125" s="32" t="s">
         <v>246</v>
       </c>
       <c r="C125" s="82" t="s">
-        <v>3199</v>
-[...2 lines deleted...]
-        <v>46230</v>
+        <v>3121</v>
+      </c>
+      <c r="D125" s="29">
+        <v>46595</v>
       </c>
       <c r="E125" s="68"/>
       <c r="F125" s="68"/>
     </row>
-    <row r="126" spans="1:6" ht="81.75" customHeight="1">
-      <c r="A126" s="2" t="s">
+    <row r="126" spans="1:6" ht="90">
+      <c r="A126" s="3" t="s">
         <v>247</v>
       </c>
-      <c r="B126" s="32" t="s">
+      <c r="B126" s="10" t="s">
         <v>248</v>
       </c>
       <c r="C126" s="82" t="s">
-        <v>3200</v>
-[...2 lines deleted...]
-        <v>46595</v>
+        <v>10</v>
+      </c>
+      <c r="D126" s="29" t="s">
+        <v>3756</v>
       </c>
       <c r="E126" s="68"/>
       <c r="F126" s="68"/>
     </row>
-    <row r="127" spans="1:6" ht="90">
-[...1 lines deleted...]
-        <v>249</v>
+    <row r="127" spans="1:6" ht="57" customHeight="1">
+      <c r="A127" s="4" t="s">
+        <v>2121</v>
       </c>
       <c r="B127" s="10" t="s">
-        <v>250</v>
+        <v>163</v>
       </c>
       <c r="C127" s="82" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>46229</v>
+        <v>5</v>
+      </c>
+      <c r="D127" s="19">
+        <v>46254</v>
       </c>
       <c r="E127" s="68"/>
       <c r="F127" s="68"/>
     </row>
-    <row r="128" spans="1:6" ht="57" customHeight="1">
-[...1 lines deleted...]
-        <v>2194</v>
+    <row r="128" spans="1:6" ht="48.75" customHeight="1">
+      <c r="A128" s="1" t="s">
+        <v>249</v>
       </c>
       <c r="B128" s="10" t="s">
-        <v>166</v>
+        <v>250</v>
       </c>
       <c r="C128" s="82" t="s">
-        <v>5</v>
+        <v>2278</v>
       </c>
       <c r="D128" s="19">
-        <v>46254</v>
+        <v>46600</v>
       </c>
       <c r="E128" s="68"/>
       <c r="F128" s="68"/>
     </row>
-    <row r="129" spans="1:6" ht="22.5">
-      <c r="A129" s="1" t="s">
+    <row r="129" spans="1:6" ht="78.75">
+      <c r="A129" s="3" t="s">
         <v>251</v>
       </c>
       <c r="B129" s="10" t="s">
         <v>252</v>
       </c>
       <c r="C129" s="82" t="s">
-        <v>2352</v>
+        <v>253</v>
       </c>
       <c r="D129" s="19">
-        <v>46600</v>
+        <v>46287</v>
       </c>
       <c r="E129" s="68"/>
       <c r="F129" s="68"/>
     </row>
-    <row r="130" spans="1:6" ht="78.75">
-[...1 lines deleted...]
-        <v>253</v>
+    <row r="130" spans="1:6" ht="112.5">
+      <c r="A130" s="2" t="s">
+        <v>2728</v>
       </c>
       <c r="B130" s="10" t="s">
         <v>254</v>
       </c>
       <c r="C130" s="82" t="s">
-        <v>255</v>
+        <v>3122</v>
       </c>
       <c r="D130" s="19">
-        <v>46287</v>
+        <v>46268</v>
       </c>
       <c r="E130" s="68"/>
       <c r="F130" s="68"/>
     </row>
-    <row r="131" spans="1:6" ht="93" customHeight="1">
-[...3 lines deleted...]
-      <c r="B131" s="10" t="s">
+    <row r="131" spans="1:6" ht="45">
+      <c r="A131" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="B131" s="11" t="s">
         <v>256</v>
       </c>
-      <c r="C131" s="82" t="s">
-        <v>3201</v>
+      <c r="C131" s="85" t="s">
+        <v>3783</v>
       </c>
       <c r="D131" s="19">
-        <v>46268</v>
+        <v>46541</v>
       </c>
       <c r="E131" s="68"/>
       <c r="F131" s="68"/>
     </row>
-    <row r="132" spans="1:6" ht="45">
-      <c r="A132" s="1" t="s">
+    <row r="132" spans="1:6" ht="113.25" customHeight="1">
+      <c r="A132" s="2" t="s">
+        <v>2729</v>
+      </c>
+      <c r="B132" s="10" t="s">
         <v>257</v>
       </c>
-      <c r="B132" s="11" t="s">
-[...3 lines deleted...]
-        <v>3699</v>
+      <c r="C132" s="82" t="s">
+        <v>4</v>
       </c>
       <c r="D132" s="19">
-        <v>46541</v>
+        <v>46286</v>
       </c>
       <c r="E132" s="68"/>
       <c r="F132" s="68"/>
     </row>
-    <row r="133" spans="1:6" ht="113.25" customHeight="1">
+    <row r="133" spans="1:6" ht="49.5" customHeight="1">
       <c r="A133" s="2" t="s">
-        <v>2799</v>
-[...8 lines deleted...]
-        <v>46286</v>
+        <v>2730</v>
+      </c>
+      <c r="B133" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="C133" s="86" t="s">
+        <v>51</v>
+      </c>
+      <c r="D133" s="29">
+        <v>46278</v>
       </c>
       <c r="E133" s="68"/>
       <c r="F133" s="68"/>
     </row>
-    <row r="134" spans="1:6" ht="49.5" customHeight="1">
-[...10 lines deleted...]
-        <v>46278</v>
+    <row r="134" spans="1:6" ht="67.5" customHeight="1">
+      <c r="A134" s="4" t="s">
+        <v>2186</v>
+      </c>
+      <c r="B134" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C134" s="82" t="s">
+        <v>259</v>
+      </c>
+      <c r="D134" s="19">
+        <v>46291</v>
       </c>
       <c r="E134" s="68"/>
       <c r="F134" s="68"/>
     </row>
-    <row r="135" spans="1:6" ht="67.5" customHeight="1">
-[...1 lines deleted...]
-        <v>2260</v>
+    <row r="135" spans="1:6" ht="75.75" customHeight="1">
+      <c r="A135" s="3" t="s">
+        <v>260</v>
       </c>
       <c r="B135" s="10" t="s">
-        <v>59</v>
+        <v>2124</v>
       </c>
       <c r="C135" s="82" t="s">
-        <v>261</v>
+        <v>4</v>
       </c>
       <c r="D135" s="19">
-        <v>46291</v>
+        <v>46247</v>
       </c>
       <c r="E135" s="68"/>
       <c r="F135" s="68"/>
     </row>
-    <row r="136" spans="1:6" ht="75.75" customHeight="1">
-      <c r="A136" s="3" t="s">
+    <row r="136" spans="1:6" ht="96" customHeight="1">
+      <c r="A136" s="4" t="s">
+        <v>2731</v>
+      </c>
+      <c r="B136" s="11" t="s">
+        <v>261</v>
+      </c>
+      <c r="C136" s="82" t="s">
         <v>262</v>
       </c>
-      <c r="B136" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D136" s="19">
-        <v>46247</v>
+        <v>46307</v>
       </c>
       <c r="E136" s="68"/>
       <c r="F136" s="68"/>
     </row>
-    <row r="137" spans="1:6" ht="96" customHeight="1">
-[...3 lines deleted...]
-      <c r="B137" s="11" t="s">
+    <row r="137" spans="1:6" ht="22.5">
+      <c r="A137" s="1" t="s">
         <v>263</v>
       </c>
+      <c r="B137" s="10" t="s">
+        <v>264</v>
+      </c>
       <c r="C137" s="82" t="s">
-        <v>264</v>
+        <v>3123</v>
       </c>
       <c r="D137" s="19">
-        <v>46307</v>
+        <v>46469</v>
       </c>
       <c r="E137" s="68"/>
       <c r="F137" s="68"/>
     </row>
-    <row r="138" spans="1:6" ht="22.5">
-      <c r="A138" s="1" t="s">
+    <row r="138" spans="1:6" ht="67.5">
+      <c r="A138" s="3" t="s">
         <v>265</v>
       </c>
       <c r="B138" s="10" t="s">
         <v>266</v>
       </c>
       <c r="C138" s="82" t="s">
-        <v>3202</v>
-[...2 lines deleted...]
-        <v>46469</v>
+        <v>3124</v>
+      </c>
+      <c r="D138" s="29">
+        <v>46303</v>
       </c>
       <c r="E138" s="68"/>
       <c r="F138" s="68"/>
     </row>
-    <row r="139" spans="1:6" ht="67.5">
-[...1 lines deleted...]
-        <v>267</v>
+    <row r="139" spans="1:6" ht="78.75">
+      <c r="A139" s="4" t="s">
+        <v>2383</v>
       </c>
       <c r="B139" s="10" t="s">
-        <v>268</v>
+        <v>2384</v>
       </c>
       <c r="C139" s="82" t="s">
-        <v>3203</v>
-[...2 lines deleted...]
-        <v>46303</v>
+        <v>3125</v>
+      </c>
+      <c r="D139" s="19">
+        <v>46338</v>
       </c>
       <c r="E139" s="68"/>
       <c r="F139" s="68"/>
     </row>
-    <row r="140" spans="1:6" ht="78.75">
-[...1 lines deleted...]
-        <v>2456</v>
+    <row r="140" spans="1:6">
+      <c r="A140" s="3" t="s">
+        <v>267</v>
       </c>
       <c r="B140" s="10" t="s">
-        <v>2457</v>
+        <v>268</v>
       </c>
       <c r="C140" s="82" t="s">
-        <v>3204</v>
+        <v>10</v>
       </c>
       <c r="D140" s="19">
-        <v>46338</v>
+        <v>46368</v>
       </c>
       <c r="E140" s="68"/>
       <c r="F140" s="68"/>
     </row>
-    <row r="141" spans="1:6">
-      <c r="A141" s="3" t="s">
+    <row r="141" spans="1:6" ht="123.75" customHeight="1">
+      <c r="A141" s="4" t="s">
         <v>269</v>
       </c>
       <c r="B141" s="10" t="s">
         <v>270</v>
       </c>
       <c r="C141" s="82" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>46368</v>
+        <v>5</v>
+      </c>
+      <c r="D141" s="29">
+        <v>46503</v>
       </c>
       <c r="E141" s="68"/>
       <c r="F141" s="68"/>
     </row>
-    <row r="142" spans="1:6" ht="123.75" customHeight="1">
-      <c r="A142" s="4" t="s">
+    <row r="142" spans="1:6" ht="52.5" customHeight="1">
+      <c r="A142" s="3" t="s">
         <v>271</v>
       </c>
       <c r="B142" s="10" t="s">
         <v>272</v>
       </c>
       <c r="C142" s="82" t="s">
-        <v>5</v>
+        <v>3126</v>
       </c>
       <c r="D142" s="29">
-        <v>46503</v>
+        <v>46340</v>
       </c>
       <c r="E142" s="68"/>
-      <c r="F142" s="68"/>
-[...2 lines deleted...]
-      <c r="A143" s="3" t="s">
+    </row>
+    <row r="143" spans="1:6" ht="22.5">
+      <c r="A143" s="1" t="s">
+        <v>2498</v>
+      </c>
+      <c r="B143" s="11" t="s">
         <v>273</v>
       </c>
-      <c r="B143" s="10" t="s">
+      <c r="C143" s="82" t="s">
+        <v>98</v>
+      </c>
+      <c r="D143" s="29">
+        <v>46377</v>
+      </c>
+      <c r="E143" s="68"/>
+      <c r="F143" s="68"/>
+    </row>
+    <row r="144" spans="1:6" ht="409.5">
+      <c r="A144" s="2" t="s">
+        <v>2358</v>
+      </c>
+      <c r="B144" s="33" t="s">
         <v>274</v>
       </c>
-      <c r="C143" s="82" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="C144" s="82" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-        <v>46377</v>
+        <v>3127</v>
+      </c>
+      <c r="D144" s="19">
+        <v>46386</v>
       </c>
       <c r="E144" s="68"/>
       <c r="F144" s="68"/>
     </row>
-    <row r="145" spans="1:8" ht="409.5">
-[...3 lines deleted...]
-      <c r="B145" s="33" t="s">
+    <row r="145" spans="1:8" ht="21.75" customHeight="1">
+      <c r="A145" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="B145" s="10" t="s">
         <v>276</v>
       </c>
       <c r="C145" s="82" t="s">
-        <v>3206</v>
+        <v>277</v>
       </c>
       <c r="D145" s="19">
-        <v>46386</v>
+        <v>46373</v>
       </c>
       <c r="E145" s="68"/>
       <c r="F145" s="68"/>
     </row>
-    <row r="146" spans="1:8" ht="21.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="B146" s="10" t="s">
+    <row r="146" spans="1:8" ht="33.75">
+      <c r="A146" s="34" t="s">
         <v>278</v>
       </c>
-      <c r="C146" s="82" t="s">
-        <v>279</v>
+      <c r="B146" s="12" t="s">
+        <v>2473</v>
+      </c>
+      <c r="C146" s="87" t="s">
+        <v>525</v>
       </c>
       <c r="D146" s="19">
-        <v>46373</v>
+        <v>46368</v>
       </c>
       <c r="E146" s="68"/>
       <c r="F146" s="68"/>
     </row>
-    <row r="147" spans="1:8" ht="33.75">
-      <c r="A147" s="34" t="s">
+    <row r="147" spans="1:8" ht="67.5">
+      <c r="A147" s="2" t="s">
+        <v>2732</v>
+      </c>
+      <c r="B147" s="11" t="s">
+        <v>279</v>
+      </c>
+      <c r="C147" s="86" t="s">
         <v>280</v>
       </c>
-      <c r="B147" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D147" s="19">
-        <v>46368</v>
+        <v>46413</v>
       </c>
       <c r="E147" s="68"/>
       <c r="F147" s="68"/>
     </row>
-    <row r="148" spans="1:8" ht="67.5">
-[...3 lines deleted...]
-      <c r="B148" s="11" t="s">
+    <row r="148" spans="1:8" ht="22.5">
+      <c r="A148" s="3" t="s">
         <v>281</v>
       </c>
-      <c r="C148" s="86" t="s">
+      <c r="B148" s="10" t="s">
         <v>282</v>
       </c>
-      <c r="D148" s="19">
-        <v>46413</v>
+      <c r="C148" s="82" t="s">
+        <v>5</v>
+      </c>
+      <c r="D148" s="29">
+        <v>46448</v>
       </c>
       <c r="E148" s="68"/>
       <c r="F148" s="68"/>
     </row>
-    <row r="149" spans="1:8" ht="22.5">
-      <c r="A149" s="3" t="s">
+    <row r="149" spans="1:8" ht="77.25" customHeight="1">
+      <c r="A149" s="2" t="s">
         <v>283</v>
       </c>
       <c r="B149" s="10" t="s">
-        <v>284</v>
+        <v>110</v>
       </c>
       <c r="C149" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="D149" s="29">
+      <c r="D149" s="19">
         <v>46448</v>
       </c>
       <c r="E149" s="68"/>
       <c r="F149" s="68"/>
     </row>
-    <row r="150" spans="1:8" ht="77.25" customHeight="1">
-      <c r="A150" s="2" t="s">
+    <row r="150" spans="1:8" ht="73.5" customHeight="1">
+      <c r="A150" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="B150" s="11" t="s">
         <v>285</v>
       </c>
-      <c r="B150" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C150" s="82" t="s">
-        <v>5</v>
+        <v>3128</v>
       </c>
       <c r="D150" s="19">
-        <v>46448</v>
+        <v>46433</v>
       </c>
       <c r="E150" s="68"/>
       <c r="F150" s="68"/>
     </row>
-    <row r="151" spans="1:8" ht="73.5" customHeight="1">
-      <c r="A151" s="3" t="s">
+    <row r="151" spans="1:8" ht="22.5">
+      <c r="A151" s="1" t="s">
         <v>286</v>
       </c>
       <c r="B151" s="11" t="s">
         <v>287</v>
       </c>
       <c r="C151" s="82" t="s">
-        <v>3207</v>
+        <v>288</v>
       </c>
       <c r="D151" s="19">
-        <v>46433</v>
+        <v>46440</v>
       </c>
       <c r="E151" s="68"/>
       <c r="F151" s="68"/>
     </row>
-    <row r="152" spans="1:8" ht="22.5">
-[...3 lines deleted...]
-      <c r="B152" s="11" t="s">
+    <row r="152" spans="1:8" ht="409.5">
+      <c r="A152" s="4" t="s">
         <v>289</v>
       </c>
+      <c r="B152" s="10" t="s">
+        <v>290</v>
+      </c>
       <c r="C152" s="82" t="s">
-        <v>290</v>
+        <v>3129</v>
       </c>
       <c r="D152" s="19">
-        <v>46440</v>
+        <v>46357</v>
       </c>
       <c r="E152" s="68"/>
       <c r="F152" s="68"/>
     </row>
-    <row r="153" spans="1:8" ht="409.5">
-      <c r="A153" s="4" t="s">
+    <row r="153" spans="1:8">
+      <c r="A153" s="1" t="s">
         <v>291</v>
       </c>
-      <c r="B153" s="10" t="s">
+      <c r="B153" s="11" t="s">
         <v>292</v>
       </c>
       <c r="C153" s="82" t="s">
-        <v>3208</v>
-[...2 lines deleted...]
-        <v>46357</v>
+        <v>593</v>
+      </c>
+      <c r="D153" s="29">
+        <v>46527</v>
       </c>
       <c r="E153" s="68"/>
       <c r="F153" s="68"/>
     </row>
-    <row r="154" spans="1:8">
-      <c r="A154" s="1" t="s">
+    <row r="154" spans="1:8" ht="135">
+      <c r="A154" s="7" t="s">
+        <v>2733</v>
+      </c>
+      <c r="B154" s="20" t="s">
         <v>293</v>
       </c>
-      <c r="B154" s="11" t="s">
-[...3 lines deleted...]
-        <v>600</v>
+      <c r="C154" s="86" t="s">
+        <v>21</v>
       </c>
       <c r="D154" s="29">
-        <v>46527</v>
+        <v>46362</v>
       </c>
       <c r="E154" s="68"/>
       <c r="F154" s="68"/>
     </row>
-    <row r="155" spans="1:8" ht="135">
-[...3 lines deleted...]
-      <c r="B155" s="20" t="s">
+    <row r="155" spans="1:8" ht="33.75">
+      <c r="A155" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="B155" s="10" t="s">
         <v>295</v>
       </c>
-      <c r="C155" s="86" t="s">
-[...3 lines deleted...]
-        <v>46361</v>
+      <c r="C155" s="82" t="s">
+        <v>296</v>
+      </c>
+      <c r="D155" s="19">
+        <v>46517</v>
       </c>
       <c r="E155" s="68"/>
       <c r="F155" s="68"/>
     </row>
-    <row r="156" spans="1:8" ht="33.75">
-[...1 lines deleted...]
-        <v>296</v>
+    <row r="156" spans="1:8">
+      <c r="A156" s="3" t="s">
+        <v>297</v>
       </c>
       <c r="B156" s="10" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C156" s="82" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D156" s="19">
-        <v>46517</v>
+        <v>46478</v>
       </c>
       <c r="E156" s="68"/>
       <c r="F156" s="68"/>
     </row>
-    <row r="157" spans="1:8">
-[...1 lines deleted...]
-        <v>299</v>
+    <row r="157" spans="1:8" ht="57" customHeight="1">
+      <c r="A157" s="4" t="s">
+        <v>300</v>
       </c>
       <c r="B157" s="10" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="C157" s="82" t="s">
-        <v>301</v>
+        <v>33</v>
       </c>
       <c r="D157" s="19">
         <v>46478</v>
       </c>
       <c r="E157" s="68"/>
       <c r="F157" s="68"/>
     </row>
-    <row r="158" spans="1:8" ht="57" customHeight="1">
-      <c r="A158" s="4" t="s">
+    <row r="158" spans="1:8">
+      <c r="A158" s="1" t="s">
         <v>302</v>
       </c>
       <c r="B158" s="10" t="s">
         <v>303</v>
       </c>
       <c r="C158" s="82" t="s">
-        <v>33</v>
+        <v>304</v>
       </c>
       <c r="D158" s="19">
-        <v>46478</v>
+        <v>46502</v>
       </c>
       <c r="E158" s="68"/>
       <c r="F158" s="68"/>
     </row>
-    <row r="159" spans="1:8">
-[...3 lines deleted...]
-      <c r="B159" s="10" t="s">
+    <row r="159" spans="1:8" ht="114" customHeight="1">
+      <c r="A159" s="52" t="s">
+        <v>2624</v>
+      </c>
+      <c r="B159" s="14" t="s">
         <v>305</v>
       </c>
-      <c r="C159" s="82" t="s">
+      <c r="C159" s="88" t="s">
+        <v>3130</v>
+      </c>
+      <c r="D159" s="19">
+        <v>46410</v>
+      </c>
+      <c r="E159" s="73"/>
+      <c r="F159" s="68"/>
+      <c r="H159" s="73"/>
+    </row>
+    <row r="160" spans="1:8" ht="60.75" customHeight="1">
+      <c r="A160" s="1" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B160" s="10" t="s">
         <v>306</v>
       </c>
-      <c r="D159" s="19">
-[...9 lines deleted...]
-      <c r="B160" s="14" t="s">
+      <c r="C160" s="82" t="s">
+        <v>593</v>
+      </c>
+      <c r="D160" s="29">
+        <v>46529</v>
+      </c>
+      <c r="E160" s="68"/>
+      <c r="F160" s="76"/>
+    </row>
+    <row r="161" spans="1:6" ht="22.5">
+      <c r="A161" s="3" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B161" s="10" t="s">
         <v>307</v>
       </c>
-      <c r="C160" s="88" t="s">
-[...13 lines deleted...]
-      <c r="B161" s="10" t="s">
+      <c r="C161" s="82" t="s">
+        <v>11</v>
+      </c>
+      <c r="D161" s="29">
+        <v>46578</v>
+      </c>
+      <c r="E161" s="68"/>
+      <c r="F161" s="68"/>
+    </row>
+    <row r="162" spans="1:6" ht="213.6" customHeight="1">
+      <c r="A162" s="4" t="s">
         <v>308</v>
       </c>
-      <c r="C161" s="82" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="B162" s="10" t="s">
+        <v>3394</v>
+      </c>
+      <c r="C162" s="82" t="s">
+        <v>3131</v>
+      </c>
+      <c r="D162" s="19">
+        <v>46387</v>
+      </c>
+      <c r="E162" s="73"/>
+      <c r="F162" s="68"/>
+    </row>
+    <row r="163" spans="1:6" ht="45">
+      <c r="A163" s="3" t="s">
         <v>309</v>
       </c>
-      <c r="C162" s="82" t="s">
-[...9 lines deleted...]
-      <c r="A163" s="4" t="s">
+      <c r="B163" s="11" t="s">
         <v>310</v>
       </c>
-      <c r="B163" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C163" s="82" t="s">
-        <v>3210</v>
+        <v>3132</v>
       </c>
       <c r="D163" s="19">
-        <v>46387</v>
-[...1 lines deleted...]
-      <c r="E163" s="73"/>
+        <v>46509</v>
+      </c>
+      <c r="E163" s="68"/>
       <c r="F163" s="68"/>
     </row>
-    <row r="164" spans="1:7" ht="45">
+    <row r="164" spans="1:6" ht="61.5" customHeight="1">
       <c r="A164" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B164" s="11" t="s">
         <v>312</v>
       </c>
       <c r="C164" s="82" t="s">
-        <v>3211</v>
+        <v>3452</v>
       </c>
       <c r="D164" s="19">
-        <v>46509</v>
+        <v>46556</v>
       </c>
       <c r="E164" s="68"/>
       <c r="F164" s="68"/>
     </row>
-    <row r="165" spans="1:7" ht="67.5">
+    <row r="165" spans="1:6" ht="44.25" customHeight="1">
       <c r="A165" s="4" t="s">
-        <v>1945</v>
-[...1 lines deleted...]
-      <c r="B165" s="10" t="s">
         <v>313</v>
       </c>
+      <c r="B165" s="11" t="s">
+        <v>314</v>
+      </c>
       <c r="C165" s="82" t="s">
-        <v>3212</v>
-[...2 lines deleted...]
-        <v>46187</v>
+        <v>1997</v>
+      </c>
+      <c r="D165" s="29">
+        <v>46557</v>
       </c>
       <c r="E165" s="68"/>
       <c r="F165" s="68"/>
-      <c r="G165" s="73"/>
-[...1 lines deleted...]
-    <row r="166" spans="1:7" ht="61.5" customHeight="1">
+    </row>
+    <row r="166" spans="1:6" ht="33.75">
       <c r="A166" s="3" t="s">
-        <v>314</v>
-[...1 lines deleted...]
-      <c r="B166" s="11" t="s">
         <v>315</v>
       </c>
+      <c r="B166" s="10" t="s">
+        <v>316</v>
+      </c>
       <c r="C166" s="82" t="s">
-        <v>3548</v>
-[...2 lines deleted...]
-        <v>46556</v>
+        <v>317</v>
+      </c>
+      <c r="D166" s="29">
+        <v>46576</v>
       </c>
       <c r="E166" s="68"/>
       <c r="F166" s="68"/>
     </row>
-    <row r="167" spans="1:7" ht="44.25" customHeight="1">
-[...1 lines deleted...]
-        <v>316</v>
+    <row r="167" spans="1:6" ht="155.25" customHeight="1">
+      <c r="A167" s="2" t="s">
+        <v>318</v>
       </c>
       <c r="B167" s="11" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="C167" s="82" t="s">
-        <v>2063</v>
-[...2 lines deleted...]
-        <v>46557</v>
+        <v>3133</v>
+      </c>
+      <c r="D167" s="19">
+        <v>46587</v>
       </c>
       <c r="E167" s="68"/>
       <c r="F167" s="68"/>
     </row>
-    <row r="168" spans="1:7" ht="33.75">
-[...1 lines deleted...]
-        <v>318</v>
+    <row r="168" spans="1:6" ht="78.75">
+      <c r="A168" s="1" t="s">
+        <v>3025</v>
       </c>
       <c r="B168" s="10" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="C168" s="82" t="s">
-        <v>320</v>
+        <v>3784</v>
       </c>
       <c r="D168" s="29">
-        <v>46211</v>
+        <v>46579</v>
       </c>
       <c r="E168" s="68"/>
       <c r="F168" s="68"/>
     </row>
-    <row r="169" spans="1:7" ht="155.25" customHeight="1">
-      <c r="A169" s="2" t="s">
+    <row r="169" spans="1:6" ht="60" customHeight="1">
+      <c r="A169" s="4" t="s">
         <v>321</v>
       </c>
-      <c r="B169" s="11" t="s">
+      <c r="B169" s="10" t="s">
         <v>322</v>
       </c>
       <c r="C169" s="82" t="s">
-        <v>3213</v>
+        <v>323</v>
       </c>
       <c r="D169" s="19">
-        <v>46222</v>
+        <v>46257</v>
       </c>
       <c r="E169" s="68"/>
       <c r="F169" s="68"/>
     </row>
-    <row r="170" spans="1:7" ht="78.75">
-[...4 lines deleted...]
-        <v>323</v>
+    <row r="170" spans="1:6" ht="58.5" customHeight="1">
+      <c r="A170" s="8" t="s">
+        <v>2734</v>
+      </c>
+      <c r="B170" s="11" t="s">
+        <v>324</v>
       </c>
       <c r="C170" s="82" t="s">
-        <v>3214</v>
-[...2 lines deleted...]
-        <v>46214</v>
+        <v>3134</v>
+      </c>
+      <c r="D170" s="19">
+        <v>46231</v>
       </c>
       <c r="E170" s="68"/>
       <c r="F170" s="68"/>
     </row>
-    <row r="171" spans="1:7" ht="60" customHeight="1">
-[...1 lines deleted...]
-        <v>324</v>
+    <row r="171" spans="1:6" ht="90">
+      <c r="A171" s="3" t="s">
+        <v>325</v>
       </c>
       <c r="B171" s="10" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C171" s="82" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="D171" s="19">
-        <v>46257</v>
+        <v>46607</v>
       </c>
       <c r="E171" s="68"/>
       <c r="F171" s="68"/>
     </row>
-    <row r="172" spans="1:7" ht="58.5" customHeight="1">
-[...4 lines deleted...]
-        <v>327</v>
+    <row r="172" spans="1:6" ht="75" customHeight="1">
+      <c r="A172" s="3" t="s">
+        <v>2735</v>
+      </c>
+      <c r="B172" s="10" t="s">
+        <v>328</v>
       </c>
       <c r="C172" s="82" t="s">
-        <v>3215</v>
+        <v>329</v>
       </c>
       <c r="D172" s="19">
-        <v>46231</v>
+        <v>46224</v>
       </c>
       <c r="E172" s="68"/>
       <c r="F172" s="68"/>
     </row>
-    <row r="173" spans="1:7" ht="90">
+    <row r="173" spans="1:6" ht="45">
       <c r="A173" s="3" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>329</v>
+        <v>3026</v>
+      </c>
+      <c r="B173" s="11" t="s">
+        <v>330</v>
       </c>
       <c r="C173" s="82" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>46242</v>
+        <v>331</v>
+      </c>
+      <c r="D173" s="29">
+        <v>46609</v>
       </c>
       <c r="E173" s="68"/>
       <c r="F173" s="68"/>
     </row>
-    <row r="174" spans="1:7" ht="75" customHeight="1">
-[...1 lines deleted...]
-        <v>2805</v>
+    <row r="174" spans="1:6" ht="33.75">
+      <c r="A174" s="4" t="s">
+        <v>3027</v>
       </c>
       <c r="B174" s="10" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C174" s="82" t="s">
-        <v>332</v>
-[...2 lines deleted...]
-        <v>46224</v>
+        <v>333</v>
+      </c>
+      <c r="D174" s="29">
+        <v>46535</v>
       </c>
       <c r="E174" s="68"/>
       <c r="F174" s="68"/>
     </row>
-    <row r="175" spans="1:7" ht="45">
+    <row r="175" spans="1:6" ht="33" customHeight="1">
       <c r="A175" s="3" t="s">
-        <v>3106</v>
-[...2 lines deleted...]
-        <v>333</v>
+        <v>1949</v>
+      </c>
+      <c r="B175" s="20" t="s">
+        <v>1950</v>
       </c>
       <c r="C175" s="82" t="s">
         <v>334</v>
       </c>
-      <c r="D175" s="29">
-        <v>46244</v>
+      <c r="D175" s="19">
+        <v>46542</v>
       </c>
       <c r="E175" s="68"/>
       <c r="F175" s="68"/>
     </row>
-    <row r="176" spans="1:7" ht="33.75">
-[...1 lines deleted...]
-        <v>3107</v>
+    <row r="176" spans="1:6" ht="41.25" customHeight="1">
+      <c r="A176" s="1" t="s">
+        <v>2060</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>335</v>
       </c>
       <c r="C176" s="82" t="s">
         <v>336</v>
       </c>
-      <c r="D176" s="29">
-        <v>46273</v>
+      <c r="D176" s="19">
+        <v>46613</v>
       </c>
       <c r="E176" s="68"/>
       <c r="F176" s="68"/>
     </row>
-    <row r="177" spans="1:6" ht="33" customHeight="1">
+    <row r="177" spans="1:6" ht="84" customHeight="1">
       <c r="A177" s="3" t="s">
-        <v>1995</v>
+        <v>337</v>
       </c>
       <c r="B177" s="20" t="s">
-        <v>1996</v>
+        <v>2133</v>
       </c>
       <c r="C177" s="82" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="D177" s="19">
-        <v>46177</v>
+        <v>46520</v>
       </c>
       <c r="E177" s="68"/>
       <c r="F177" s="68"/>
     </row>
-    <row r="178" spans="1:6" ht="41.25" customHeight="1">
+    <row r="178" spans="1:6" ht="45">
       <c r="A178" s="1" t="s">
-        <v>2133</v>
-[...2 lines deleted...]
-        <v>338</v>
+        <v>2303</v>
+      </c>
+      <c r="B178" s="11" t="s">
+        <v>339</v>
       </c>
       <c r="C178" s="82" t="s">
-        <v>339</v>
-[...2 lines deleted...]
-        <v>46248</v>
+        <v>3135</v>
+      </c>
+      <c r="D178" s="29">
+        <v>46308</v>
       </c>
       <c r="E178" s="68"/>
       <c r="F178" s="68"/>
     </row>
-    <row r="179" spans="1:6" ht="84" customHeight="1">
-      <c r="A179" s="3" t="s">
+    <row r="179" spans="1:6" ht="52.5" customHeight="1">
+      <c r="A179" s="2" t="s">
         <v>340</v>
       </c>
-      <c r="B179" s="20" t="s">
-        <v>2206</v>
+      <c r="B179" s="11" t="s">
+        <v>341</v>
       </c>
       <c r="C179" s="82" t="s">
-        <v>341</v>
+        <v>3136</v>
       </c>
       <c r="D179" s="19">
-        <v>46520</v>
+        <v>46354</v>
       </c>
       <c r="E179" s="68"/>
       <c r="F179" s="68"/>
     </row>
-    <row r="180" spans="1:6" ht="45">
-[...1 lines deleted...]
-        <v>2377</v>
+    <row r="180" spans="1:6" ht="56.25">
+      <c r="A180" s="3" t="s">
+        <v>2736</v>
       </c>
       <c r="B180" s="11" t="s">
         <v>342</v>
       </c>
       <c r="C180" s="82" t="s">
-        <v>3216</v>
-[...2 lines deleted...]
-        <v>46308</v>
+        <v>3137</v>
+      </c>
+      <c r="D180" s="19">
+        <v>46342</v>
       </c>
       <c r="E180" s="68"/>
       <c r="F180" s="68"/>
     </row>
-    <row r="181" spans="1:6" ht="52.5" customHeight="1">
-      <c r="A181" s="2" t="s">
+    <row r="181" spans="1:6">
+      <c r="A181" s="3" t="s">
         <v>343</v>
       </c>
-      <c r="B181" s="11" t="s">
+      <c r="B181" s="10" t="s">
         <v>344</v>
       </c>
       <c r="C181" s="82" t="s">
-        <v>3217</v>
+        <v>345</v>
       </c>
       <c r="D181" s="19">
-        <v>46354</v>
+        <v>46368</v>
       </c>
       <c r="E181" s="68"/>
       <c r="F181" s="68"/>
     </row>
-    <row r="182" spans="1:6" ht="56.25">
-[...1 lines deleted...]
-        <v>2806</v>
+    <row r="182" spans="1:6" ht="118.5" customHeight="1">
+      <c r="A182" s="4" t="s">
+        <v>2002</v>
       </c>
       <c r="B182" s="11" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="C182" s="82" t="s">
-        <v>3218</v>
+        <v>2001</v>
       </c>
       <c r="D182" s="19">
-        <v>46342</v>
+        <v>46370</v>
       </c>
       <c r="E182" s="68"/>
       <c r="F182" s="68"/>
     </row>
-    <row r="183" spans="1:6">
-[...1 lines deleted...]
-        <v>346</v>
+    <row r="183" spans="1:6" ht="99.6" customHeight="1">
+      <c r="A183" s="2" t="s">
+        <v>348</v>
       </c>
       <c r="B183" s="10" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="C183" s="82" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>46367</v>
+        <v>3138</v>
+      </c>
+      <c r="D183" s="29">
+        <v>46513</v>
       </c>
       <c r="E183" s="68"/>
       <c r="F183" s="68"/>
     </row>
-    <row r="184" spans="1:6" ht="118.5" customHeight="1">
-[...4 lines deleted...]
-        <v>349</v>
+    <row r="184" spans="1:6" ht="56.25">
+      <c r="A184" s="3" t="s">
+        <v>350</v>
+      </c>
+      <c r="B184" s="10" t="s">
+        <v>351</v>
       </c>
       <c r="C184" s="82" t="s">
-        <v>2067</v>
-[...2 lines deleted...]
-        <v>46370</v>
+        <v>3139</v>
+      </c>
+      <c r="D184" s="29">
+        <v>46471</v>
       </c>
       <c r="E184" s="68"/>
       <c r="F184" s="68"/>
     </row>
-    <row r="185" spans="1:6" ht="99.6" customHeight="1">
+    <row r="185" spans="1:6" ht="101.25">
       <c r="A185" s="2" t="s">
-        <v>351</v>
-[...1 lines deleted...]
-      <c r="B185" s="10" t="s">
+        <v>3345</v>
+      </c>
+      <c r="B185" s="11" t="s">
         <v>352</v>
       </c>
       <c r="C185" s="82" t="s">
-        <v>3219</v>
+        <v>3140</v>
       </c>
       <c r="D185" s="29">
-        <v>46513</v>
+        <v>46348</v>
       </c>
       <c r="E185" s="68"/>
       <c r="F185" s="68"/>
     </row>
-    <row r="186" spans="1:6" ht="56.25">
-      <c r="A186" s="3" t="s">
+    <row r="186" spans="1:6" ht="68.25" customHeight="1">
+      <c r="A186" s="4" t="s">
         <v>353</v>
       </c>
       <c r="B186" s="10" t="s">
         <v>354</v>
       </c>
       <c r="C186" s="82" t="s">
-        <v>3220</v>
+        <v>3141</v>
       </c>
       <c r="D186" s="29">
-        <v>46471</v>
+        <v>46390</v>
       </c>
       <c r="E186" s="68"/>
       <c r="F186" s="68"/>
     </row>
-    <row r="187" spans="1:6" ht="101.25">
+    <row r="187" spans="1:6" ht="162.94999999999999" customHeight="1">
       <c r="A187" s="2" t="s">
-        <v>3436</v>
+        <v>2737</v>
       </c>
       <c r="B187" s="11" t="s">
         <v>355</v>
       </c>
       <c r="C187" s="82" t="s">
-        <v>3221</v>
-[...2 lines deleted...]
-        <v>46348</v>
+        <v>3142</v>
+      </c>
+      <c r="D187" s="19">
+        <v>46465</v>
       </c>
       <c r="E187" s="68"/>
       <c r="F187" s="68"/>
     </row>
-    <row r="188" spans="1:6" ht="68.25" customHeight="1">
-      <c r="A188" s="4" t="s">
+    <row r="188" spans="1:6" ht="49.5" customHeight="1">
+      <c r="A188" s="3" t="s">
         <v>356</v>
       </c>
       <c r="B188" s="10" t="s">
         <v>357</v>
       </c>
-      <c r="C188" s="82" t="s">
-[...3 lines deleted...]
-        <v>46390</v>
+      <c r="C188" s="85" t="s">
+        <v>3143</v>
+      </c>
+      <c r="D188" s="19">
+        <v>46420</v>
       </c>
       <c r="E188" s="68"/>
       <c r="F188" s="68"/>
     </row>
-    <row r="189" spans="1:6" ht="162.94999999999999" customHeight="1">
-[...3 lines deleted...]
-      <c r="B189" s="11" t="s">
+    <row r="189" spans="1:6" ht="234" customHeight="1">
+      <c r="A189" s="3" t="s">
         <v>358</v>
       </c>
+      <c r="B189" s="10" t="s">
+        <v>359</v>
+      </c>
       <c r="C189" s="82" t="s">
-        <v>3223</v>
+        <v>360</v>
       </c>
       <c r="D189" s="19">
-        <v>46465</v>
+        <v>46419</v>
       </c>
       <c r="E189" s="68"/>
       <c r="F189" s="68"/>
     </row>
-    <row r="190" spans="1:6" ht="49.5" customHeight="1">
-[...1 lines deleted...]
-        <v>359</v>
+    <row r="190" spans="1:6" ht="45">
+      <c r="A190" s="4" t="s">
+        <v>361</v>
       </c>
       <c r="B190" s="10" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-        <v>3224</v>
+        <v>362</v>
+      </c>
+      <c r="C190" s="82" t="s">
+        <v>3144</v>
       </c>
       <c r="D190" s="19">
-        <v>46420</v>
+        <v>46437</v>
       </c>
       <c r="E190" s="68"/>
       <c r="F190" s="68"/>
     </row>
-    <row r="191" spans="1:6" ht="234" customHeight="1">
+    <row r="191" spans="1:6" ht="22.5">
       <c r="A191" s="3" t="s">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="B191" s="10" t="s">
-        <v>362</v>
+        <v>364</v>
       </c>
       <c r="C191" s="82" t="s">
-        <v>363</v>
+        <v>365</v>
       </c>
       <c r="D191" s="19">
-        <v>46419</v>
+        <v>46441</v>
       </c>
       <c r="E191" s="68"/>
       <c r="F191" s="68"/>
     </row>
-    <row r="192" spans="1:6" ht="45">
+    <row r="192" spans="1:6" ht="132.75" customHeight="1">
       <c r="A192" s="4" t="s">
-        <v>364</v>
-[...2 lines deleted...]
-        <v>365</v>
+        <v>2573</v>
+      </c>
+      <c r="B192" s="11" t="s">
+        <v>366</v>
       </c>
       <c r="C192" s="82" t="s">
-        <v>3225</v>
+        <v>3145</v>
       </c>
       <c r="D192" s="19">
-        <v>46437</v>
+        <v>46452</v>
       </c>
       <c r="E192" s="68"/>
       <c r="F192" s="68"/>
     </row>
-    <row r="193" spans="1:7" ht="22.5">
-[...1 lines deleted...]
-        <v>366</v>
+    <row r="193" spans="1:7" ht="48.75" customHeight="1">
+      <c r="A193" s="7" t="s">
+        <v>367</v>
       </c>
       <c r="B193" s="10" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C193" s="82" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="D193" s="19">
-        <v>46441</v>
+        <v>46454</v>
       </c>
       <c r="E193" s="68"/>
       <c r="F193" s="68"/>
     </row>
-    <row r="194" spans="1:7" ht="132.75" customHeight="1">
-[...4 lines deleted...]
-        <v>369</v>
+    <row r="194" spans="1:7" ht="78.75">
+      <c r="A194" s="3" t="s">
+        <v>370</v>
+      </c>
+      <c r="B194" s="10" t="s">
+        <v>371</v>
       </c>
       <c r="C194" s="82" t="s">
-        <v>3226</v>
-[...2 lines deleted...]
-        <v>46452</v>
+        <v>3146</v>
+      </c>
+      <c r="D194" s="29">
+        <v>46478</v>
       </c>
       <c r="E194" s="68"/>
       <c r="F194" s="68"/>
     </row>
-    <row r="195" spans="1:7" ht="48.75" customHeight="1">
+    <row r="195" spans="1:7" ht="80.25" customHeight="1">
       <c r="A195" s="7" t="s">
-        <v>370</v>
+        <v>372</v>
       </c>
       <c r="B195" s="10" t="s">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c r="C195" s="82" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>46454</v>
+        <v>664</v>
+      </c>
+      <c r="D195" s="29">
+        <v>46429</v>
       </c>
       <c r="E195" s="68"/>
       <c r="F195" s="68"/>
     </row>
-    <row r="196" spans="1:7" ht="78.75">
+    <row r="196" spans="1:7" ht="90">
       <c r="A196" s="3" t="s">
-        <v>373</v>
+        <v>1968</v>
       </c>
       <c r="B196" s="10" t="s">
         <v>374</v>
       </c>
       <c r="C196" s="82" t="s">
-        <v>3227</v>
-[...2 lines deleted...]
-        <v>46478</v>
+        <v>3453</v>
+      </c>
+      <c r="D196" s="19">
+        <v>46507</v>
       </c>
       <c r="E196" s="68"/>
       <c r="F196" s="68"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A197" s="7" t="s">
+      <c r="G196" s="18"/>
+    </row>
+    <row r="197" spans="1:7" ht="90">
+      <c r="A197" s="4" t="s">
         <v>375</v>
       </c>
       <c r="B197" s="10" t="s">
         <v>376</v>
       </c>
       <c r="C197" s="82" t="s">
-        <v>671</v>
-[...2 lines deleted...]
-        <v>46429</v>
+        <v>377</v>
+      </c>
+      <c r="D197" s="19">
+        <v>46507</v>
       </c>
       <c r="E197" s="68"/>
       <c r="F197" s="68"/>
     </row>
-    <row r="198" spans="1:7" ht="90">
+    <row r="198" spans="1:7" ht="22.5">
       <c r="A198" s="3" t="s">
-        <v>2033</v>
-[...2 lines deleted...]
-        <v>377</v>
+        <v>378</v>
+      </c>
+      <c r="B198" s="11" t="s">
+        <v>379</v>
       </c>
       <c r="C198" s="82" t="s">
-        <v>3549</v>
-[...2 lines deleted...]
-        <v>46507</v>
+        <v>3147</v>
+      </c>
+      <c r="D198" s="29">
+        <v>46293</v>
       </c>
       <c r="E198" s="68"/>
       <c r="F198" s="68"/>
-      <c r="G198" s="18"/>
-[...3 lines deleted...]
-        <v>378</v>
+    </row>
+    <row r="199" spans="1:7">
+      <c r="A199" s="3" t="s">
+        <v>380</v>
       </c>
       <c r="B199" s="10" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="C199" s="82" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-        <v>46507</v>
+        <v>382</v>
+      </c>
+      <c r="D199" s="29">
+        <v>46527</v>
       </c>
       <c r="E199" s="68"/>
       <c r="F199" s="68"/>
     </row>
-    <row r="200" spans="1:7" ht="22.5">
+    <row r="200" spans="1:7" ht="33.75">
       <c r="A200" s="3" t="s">
-        <v>381</v>
-[...2 lines deleted...]
-        <v>382</v>
+        <v>383</v>
+      </c>
+      <c r="B200" s="10" t="s">
+        <v>384</v>
       </c>
       <c r="C200" s="82" t="s">
-        <v>3228</v>
+        <v>38</v>
       </c>
       <c r="D200" s="29">
-        <v>46293</v>
+        <v>46506</v>
       </c>
       <c r="E200" s="68"/>
       <c r="F200" s="68"/>
     </row>
-    <row r="201" spans="1:7">
-[...1 lines deleted...]
-        <v>383</v>
+    <row r="201" spans="1:7" ht="45">
+      <c r="A201" s="1" t="s">
+        <v>385</v>
       </c>
       <c r="B201" s="10" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="C201" s="82" t="s">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="D201" s="29">
-        <v>46527</v>
+        <v>46473</v>
       </c>
       <c r="E201" s="68"/>
       <c r="F201" s="68"/>
     </row>
-    <row r="202" spans="1:7" ht="22.5">
+    <row r="202" spans="1:7" ht="54" customHeight="1">
       <c r="A202" s="3" t="s">
-        <v>3700</v>
-[...2 lines deleted...]
-        <v>386</v>
+        <v>388</v>
+      </c>
+      <c r="B202" s="11" t="s">
+        <v>389</v>
       </c>
       <c r="C202" s="82" t="s">
-        <v>38</v>
+        <v>3148</v>
       </c>
       <c r="D202" s="29">
-        <v>46506</v>
+        <v>46492</v>
       </c>
       <c r="E202" s="68"/>
       <c r="F202" s="68"/>
     </row>
-    <row r="203" spans="1:7" ht="45">
-[...1 lines deleted...]
-        <v>387</v>
+    <row r="203" spans="1:7" ht="0.75" customHeight="1">
+      <c r="A203" s="3" t="s">
+        <v>2738</v>
       </c>
       <c r="B203" s="10" t="s">
-        <v>388</v>
+        <v>328</v>
       </c>
       <c r="C203" s="82" t="s">
-        <v>389</v>
+        <v>329</v>
       </c>
       <c r="D203" s="29">
-        <v>46473</v>
+        <v>46333</v>
       </c>
       <c r="E203" s="68"/>
       <c r="F203" s="68"/>
     </row>
-    <row r="204" spans="1:7" ht="54" customHeight="1">
+    <row r="204" spans="1:7" ht="33.75">
       <c r="A204" s="3" t="s">
         <v>390</v>
       </c>
-      <c r="B204" s="11" t="s">
+      <c r="B204" s="10" t="s">
         <v>391</v>
       </c>
       <c r="C204" s="82" t="s">
-        <v>3229</v>
-[...2 lines deleted...]
-        <v>46492</v>
+        <v>392</v>
+      </c>
+      <c r="D204" s="19">
+        <v>46577</v>
       </c>
       <c r="E204" s="68"/>
       <c r="F204" s="68"/>
     </row>
-    <row r="205" spans="1:7" ht="0.75" customHeight="1">
+    <row r="205" spans="1:7" ht="109.5" customHeight="1">
       <c r="A205" s="3" t="s">
-        <v>2808</v>
+        <v>2501</v>
       </c>
       <c r="B205" s="10" t="s">
-        <v>331</v>
+        <v>393</v>
       </c>
       <c r="C205" s="82" t="s">
-        <v>332</v>
+        <v>21</v>
       </c>
       <c r="D205" s="29">
-        <v>46333</v>
+        <v>46372</v>
       </c>
       <c r="E205" s="68"/>
       <c r="F205" s="68"/>
     </row>
     <row r="206" spans="1:7" ht="33.75">
       <c r="A206" s="3" t="s">
-        <v>392</v>
+        <v>395</v>
       </c>
       <c r="B206" s="10" t="s">
-        <v>393</v>
-[...5 lines deleted...]
-        <v>46212</v>
+        <v>396</v>
+      </c>
+      <c r="C206" s="105" t="s">
+        <v>397</v>
+      </c>
+      <c r="D206" s="29">
+        <v>46373</v>
       </c>
       <c r="E206" s="68"/>
       <c r="F206" s="68"/>
     </row>
-    <row r="207" spans="1:7" ht="109.5" customHeight="1">
-[...1 lines deleted...]
-        <v>2573</v>
+    <row r="207" spans="1:7" ht="33.75">
+      <c r="A207" s="7" t="s">
+        <v>395</v>
       </c>
       <c r="B207" s="10" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C207" s="82" t="s">
-        <v>21</v>
+        <v>397</v>
       </c>
       <c r="D207" s="29">
-        <v>46372</v>
+        <v>46373</v>
       </c>
       <c r="E207" s="68"/>
       <c r="F207" s="68"/>
     </row>
-    <row r="208" spans="1:7" ht="33.75">
+    <row r="208" spans="1:7" ht="67.5">
       <c r="A208" s="3" t="s">
-        <v>397</v>
+        <v>3028</v>
       </c>
       <c r="B208" s="10" t="s">
         <v>398</v>
       </c>
-      <c r="C208" s="105" t="s">
-        <v>399</v>
+      <c r="C208" s="82" t="s">
+        <v>3149</v>
       </c>
       <c r="D208" s="29">
-        <v>46373</v>
+        <v>46493</v>
       </c>
       <c r="E208" s="68"/>
       <c r="F208" s="68"/>
     </row>
-    <row r="209" spans="1:6" ht="33.75">
-[...1 lines deleted...]
-        <v>397</v>
+    <row r="209" spans="1:6">
+      <c r="A209" s="3" t="s">
+        <v>399</v>
       </c>
       <c r="B209" s="10" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="C209" s="82" t="s">
-        <v>399</v>
+        <v>3150</v>
       </c>
       <c r="D209" s="29">
-        <v>46373</v>
+        <v>46524</v>
       </c>
       <c r="E209" s="68"/>
       <c r="F209" s="68"/>
     </row>
-    <row r="210" spans="1:6" ht="55.5" customHeight="1">
+    <row r="210" spans="1:6" ht="143.25" customHeight="1">
       <c r="A210" s="3" t="s">
-        <v>3701</v>
+        <v>401</v>
       </c>
       <c r="B210" s="10" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="C210" s="82" t="s">
-        <v>3702</v>
+        <v>11</v>
       </c>
       <c r="D210" s="29">
-        <v>46493</v>
+        <v>46495</v>
       </c>
       <c r="E210" s="68"/>
       <c r="F210" s="68"/>
     </row>
-    <row r="211" spans="1:6">
+    <row r="211" spans="1:6" ht="22.5">
       <c r="A211" s="3" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="B211" s="10" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
       <c r="C211" s="82" t="s">
-        <v>3230</v>
-[...2 lines deleted...]
-        <v>46524</v>
+        <v>405</v>
+      </c>
+      <c r="D211" s="39">
+        <v>46564</v>
       </c>
       <c r="E211" s="68"/>
       <c r="F211" s="68"/>
     </row>
-    <row r="212" spans="1:6" ht="143.25" customHeight="1">
+    <row r="212" spans="1:6" ht="213.75">
       <c r="A212" s="3" t="s">
-        <v>403</v>
-[...2 lines deleted...]
-        <v>404</v>
+        <v>2739</v>
+      </c>
+      <c r="B212" s="11" t="s">
+        <v>406</v>
       </c>
       <c r="C212" s="82" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46495</v>
+        <v>407</v>
+      </c>
+      <c r="D212" s="39">
+        <v>46566</v>
       </c>
       <c r="E212" s="68"/>
       <c r="F212" s="68"/>
     </row>
-    <row r="213" spans="1:6" ht="22.5">
+    <row r="213" spans="1:6" ht="45">
       <c r="A213" s="3" t="s">
-        <v>405</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>408</v>
+      </c>
+      <c r="B213" s="11" t="s">
+        <v>409</v>
       </c>
       <c r="C213" s="82" t="s">
-        <v>407</v>
+        <v>410</v>
       </c>
       <c r="D213" s="39">
-        <v>46564</v>
+        <v>46506</v>
       </c>
       <c r="E213" s="68"/>
       <c r="F213" s="68"/>
     </row>
-    <row r="214" spans="1:6" ht="22.5">
-[...1 lines deleted...]
-        <v>408</v>
+    <row r="214" spans="1:6" ht="135">
+      <c r="A214" s="4" t="s">
+        <v>411</v>
       </c>
       <c r="B214" s="10" t="s">
-        <v>409</v>
+        <v>412</v>
       </c>
       <c r="C214" s="82" t="s">
-        <v>410</v>
-[...2 lines deleted...]
-        <v>46533</v>
+        <v>3151</v>
+      </c>
+      <c r="D214" s="30">
+        <v>46492</v>
       </c>
       <c r="E214" s="68"/>
       <c r="F214" s="68"/>
     </row>
-    <row r="215" spans="1:6" ht="179.25" customHeight="1">
+    <row r="215" spans="1:6" ht="67.5">
       <c r="A215" s="3" t="s">
-        <v>2809</v>
-[...2 lines deleted...]
-        <v>411</v>
+        <v>414</v>
+      </c>
+      <c r="B215" s="10" t="s">
+        <v>415</v>
       </c>
       <c r="C215" s="82" t="s">
-        <v>412</v>
-[...2 lines deleted...]
-        <v>46566</v>
+        <v>416</v>
+      </c>
+      <c r="D215" s="19">
+        <v>46578</v>
       </c>
       <c r="E215" s="68"/>
       <c r="F215" s="68"/>
     </row>
-    <row r="216" spans="1:6" ht="36" customHeight="1">
-[...10 lines deleted...]
-        <v>46506</v>
+    <row r="216" spans="1:6">
+      <c r="A216" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="B216" s="10" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C216" s="86" t="s">
+        <v>419</v>
+      </c>
+      <c r="D216" s="19">
+        <v>46577</v>
       </c>
       <c r="E216" s="68"/>
       <c r="F216" s="68"/>
     </row>
-    <row r="217" spans="1:6" ht="115.5" customHeight="1">
-[...4 lines deleted...]
-        <v>417</v>
+    <row r="217" spans="1:6" ht="41.25" customHeight="1">
+      <c r="A217" s="1" t="s">
+        <v>2740</v>
+      </c>
+      <c r="B217" s="11" t="s">
+        <v>420</v>
       </c>
       <c r="C217" s="82" t="s">
-        <v>3231</v>
-[...2 lines deleted...]
-        <v>46492</v>
+        <v>3152</v>
+      </c>
+      <c r="D217" s="19">
+        <v>46235</v>
       </c>
       <c r="E217" s="68"/>
       <c r="F217" s="68"/>
     </row>
-    <row r="218" spans="1:6" ht="67.5">
+    <row r="218" spans="1:6" ht="81" customHeight="1">
       <c r="A218" s="3" t="s">
-        <v>419</v>
+        <v>422</v>
       </c>
       <c r="B218" s="10" t="s">
-        <v>420</v>
+        <v>423</v>
       </c>
       <c r="C218" s="82" t="s">
-        <v>421</v>
+        <v>424</v>
       </c>
       <c r="D218" s="19">
-        <v>46578</v>
+        <v>46486</v>
       </c>
       <c r="E218" s="68"/>
       <c r="F218" s="68"/>
     </row>
-    <row r="219" spans="1:6">
-[...4 lines deleted...]
-        <v>2092</v>
+    <row r="219" spans="1:6" ht="146.25">
+      <c r="A219" s="3" t="s">
+        <v>2741</v>
+      </c>
+      <c r="B219" s="11" t="s">
+        <v>1953</v>
       </c>
       <c r="C219" s="86" t="s">
-        <v>424</v>
-[...2 lines deleted...]
-        <v>46212</v>
+        <v>1954</v>
+      </c>
+      <c r="D219" s="29">
+        <v>46543</v>
       </c>
       <c r="E219" s="68"/>
       <c r="F219" s="68"/>
     </row>
-    <row r="220" spans="1:6" ht="41.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="B220" s="11" t="s">
+    <row r="220" spans="1:6" ht="33" customHeight="1">
+      <c r="A220" s="4" t="s">
+        <v>2630</v>
+      </c>
+      <c r="B220" s="10" t="s">
         <v>425</v>
       </c>
       <c r="C220" s="82" t="s">
-        <v>3232</v>
+        <v>18</v>
       </c>
       <c r="D220" s="19">
-        <v>46235</v>
+        <v>46579</v>
       </c>
       <c r="E220" s="68"/>
       <c r="F220" s="68"/>
     </row>
-    <row r="221" spans="1:6" ht="194.25" customHeight="1">
+    <row r="221" spans="1:6" ht="22.5">
       <c r="A221" s="3" t="s">
         <v>427</v>
       </c>
-      <c r="B221" s="10" t="s">
+      <c r="B221" s="11" t="s">
         <v>428</v>
       </c>
       <c r="C221" s="82" t="s">
         <v>429</v>
       </c>
-      <c r="D221" s="19">
-        <v>46486</v>
+      <c r="D221" s="29">
+        <v>46619</v>
       </c>
       <c r="E221" s="68"/>
       <c r="F221" s="68"/>
     </row>
-    <row r="222" spans="1:6" ht="117.75" customHeight="1">
+    <row r="222" spans="1:6" ht="22.5">
       <c r="A222" s="3" t="s">
-        <v>2811</v>
-[...5 lines deleted...]
-        <v>2001</v>
+        <v>431</v>
+      </c>
+      <c r="B222" s="10" t="s">
+        <v>432</v>
+      </c>
+      <c r="C222" s="82" t="s">
+        <v>12</v>
       </c>
       <c r="D222" s="29">
-        <v>46543</v>
+        <v>46355</v>
       </c>
       <c r="E222" s="68"/>
       <c r="F222" s="68"/>
     </row>
-    <row r="223" spans="1:6" ht="33" customHeight="1">
-[...4 lines deleted...]
-        <v>430</v>
+    <row r="223" spans="1:6" ht="45">
+      <c r="A223" s="3" t="s">
+        <v>2742</v>
+      </c>
+      <c r="B223" s="11" t="s">
+        <v>433</v>
       </c>
       <c r="C223" s="82" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>46214</v>
+        <v>3153</v>
+      </c>
+      <c r="D223" s="29">
+        <v>46276</v>
       </c>
       <c r="E223" s="68"/>
       <c r="F223" s="68"/>
     </row>
     <row r="224" spans="1:6" ht="22.5">
       <c r="A224" s="3" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>2179</v>
+      </c>
+      <c r="B224" s="10" t="s">
+        <v>434</v>
       </c>
       <c r="C224" s="82" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-        <v>46254</v>
+        <v>435</v>
+      </c>
+      <c r="D224" s="19">
+        <v>46639</v>
       </c>
       <c r="E224" s="68"/>
       <c r="F224" s="68"/>
     </row>
-    <row r="225" spans="1:6" ht="22.5">
-      <c r="A225" s="3" t="s">
+    <row r="225" spans="1:6" ht="189" customHeight="1">
+      <c r="A225" s="7" t="s">
+        <v>2743</v>
+      </c>
+      <c r="B225" s="11" t="s">
         <v>436</v>
       </c>
-      <c r="B225" s="10" t="s">
+      <c r="C225" s="82" t="s">
         <v>437</v>
       </c>
-      <c r="C225" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D225" s="29">
-        <v>46355</v>
+        <v>46275</v>
       </c>
       <c r="E225" s="68"/>
       <c r="F225" s="68"/>
     </row>
-    <row r="226" spans="1:6" ht="45">
+    <row r="226" spans="1:6">
       <c r="A226" s="3" t="s">
-        <v>2812</v>
-[...1 lines deleted...]
-      <c r="B226" s="11" t="s">
+        <v>2744</v>
+      </c>
+      <c r="B226" s="10" t="s">
         <v>438</v>
       </c>
       <c r="C226" s="82" t="s">
-        <v>3233</v>
+        <v>439</v>
       </c>
       <c r="D226" s="29">
-        <v>46276</v>
+        <v>46314</v>
       </c>
       <c r="E226" s="68"/>
       <c r="F226" s="68"/>
     </row>
-    <row r="227" spans="1:6" ht="22.5">
+    <row r="227" spans="1:6" ht="23.1" customHeight="1">
       <c r="A227" s="3" t="s">
-        <v>2253</v>
+        <v>440</v>
       </c>
       <c r="B227" s="10" t="s">
-        <v>439</v>
+        <v>441</v>
       </c>
       <c r="C227" s="82" t="s">
-        <v>440</v>
-[...2 lines deleted...]
-        <v>46274</v>
+        <v>3785</v>
+      </c>
+      <c r="D227" s="29">
+        <v>46276</v>
       </c>
       <c r="E227" s="68"/>
       <c r="F227" s="68"/>
     </row>
-    <row r="228" spans="1:6" ht="189" customHeight="1">
-[...4 lines deleted...]
-        <v>441</v>
+    <row r="228" spans="1:6" ht="45">
+      <c r="A228" s="3" t="s">
+        <v>442</v>
+      </c>
+      <c r="B228" s="10" t="s">
+        <v>413</v>
       </c>
       <c r="C228" s="82" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="D228" s="29">
-        <v>46275</v>
+        <v>46373</v>
       </c>
       <c r="E228" s="68"/>
       <c r="F228" s="68"/>
     </row>
-    <row r="229" spans="1:6">
-[...1 lines deleted...]
-        <v>2814</v>
+    <row r="229" spans="1:6" ht="33.75" customHeight="1">
+      <c r="A229" s="4" t="s">
+        <v>2745</v>
       </c>
       <c r="B229" s="10" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="C229" s="82" t="s">
-        <v>444</v>
-[...2 lines deleted...]
-        <v>46314</v>
+        <v>11</v>
+      </c>
+      <c r="D229" s="19">
+        <v>46523</v>
       </c>
       <c r="E229" s="68"/>
       <c r="F229" s="68"/>
     </row>
-    <row r="230" spans="1:6" ht="23.1" customHeight="1">
+    <row r="230" spans="1:6" ht="22.5">
       <c r="A230" s="3" t="s">
         <v>445</v>
       </c>
-      <c r="B230" s="10" t="s">
+      <c r="B230" s="11" t="s">
         <v>446</v>
       </c>
       <c r="C230" s="82" t="s">
-        <v>3703</v>
+        <v>447</v>
       </c>
       <c r="D230" s="29">
-        <v>46276</v>
+        <v>46303</v>
       </c>
       <c r="E230" s="68"/>
       <c r="F230" s="68"/>
     </row>
-    <row r="231" spans="1:6" ht="45">
-[...1 lines deleted...]
-        <v>447</v>
+    <row r="231" spans="1:6" ht="60.75" customHeight="1">
+      <c r="A231" s="7" t="s">
+        <v>448</v>
       </c>
       <c r="B231" s="10" t="s">
-        <v>418</v>
+        <v>449</v>
       </c>
       <c r="C231" s="82" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="D231" s="29">
-        <v>46373</v>
+        <v>46491</v>
       </c>
       <c r="E231" s="68"/>
       <c r="F231" s="68"/>
     </row>
-    <row r="232" spans="1:6" ht="33.75" customHeight="1">
-[...1 lines deleted...]
-        <v>2815</v>
+    <row r="232" spans="1:6" ht="60.75" customHeight="1">
+      <c r="A232" s="1" t="s">
+        <v>2360</v>
       </c>
       <c r="B232" s="10" t="s">
-        <v>449</v>
+        <v>2361</v>
       </c>
       <c r="C232" s="82" t="s">
-        <v>11</v>
+        <v>451</v>
       </c>
       <c r="D232" s="19">
-        <v>46523</v>
+        <v>46331</v>
       </c>
       <c r="E232" s="68"/>
       <c r="F232" s="68"/>
     </row>
-    <row r="233" spans="1:6" ht="22.5">
+    <row r="233" spans="1:6">
       <c r="A233" s="3" t="s">
-        <v>450</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>452</v>
+      </c>
+      <c r="B233" s="10" t="s">
+        <v>453</v>
       </c>
       <c r="C233" s="82" t="s">
-        <v>452</v>
+        <v>454</v>
       </c>
       <c r="D233" s="29">
-        <v>46303</v>
+        <v>46342</v>
       </c>
       <c r="E233" s="68"/>
       <c r="F233" s="68"/>
     </row>
-    <row r="234" spans="1:6" ht="60.75" customHeight="1">
-[...6 lines deleted...]
-      <c r="C234" s="82" t="s">
+    <row r="234" spans="1:6" ht="82.5" customHeight="1">
+      <c r="A234" s="4" t="s">
         <v>455</v>
       </c>
-      <c r="D234" s="29">
-        <v>46491</v>
+      <c r="B234" s="11" t="s">
+        <v>456</v>
+      </c>
+      <c r="C234" s="89" t="s">
+        <v>457</v>
+      </c>
+      <c r="D234" s="19">
+        <v>46369</v>
       </c>
       <c r="E234" s="68"/>
       <c r="F234" s="68"/>
     </row>
-    <row r="235" spans="1:6" ht="60.75" customHeight="1">
-[...1 lines deleted...]
-        <v>2433</v>
+    <row r="235" spans="1:6" ht="56.25">
+      <c r="A235" s="3" t="s">
+        <v>2746</v>
       </c>
       <c r="B235" s="10" t="s">
-        <v>2434</v>
+        <v>458</v>
       </c>
       <c r="C235" s="82" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="D235" s="19">
-        <v>46331</v>
+        <v>46317</v>
       </c>
       <c r="E235" s="68"/>
       <c r="F235" s="68"/>
     </row>
-    <row r="236" spans="1:6">
-[...4 lines deleted...]
-        <v>458</v>
+    <row r="236" spans="1:6" ht="33.75">
+      <c r="A236" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="B236" s="11" t="s">
+        <v>461</v>
       </c>
       <c r="C236" s="82" t="s">
-        <v>459</v>
-[...2 lines deleted...]
-        <v>46342</v>
+        <v>462</v>
+      </c>
+      <c r="D236" s="19">
+        <v>46369</v>
       </c>
       <c r="E236" s="68"/>
       <c r="F236" s="68"/>
     </row>
-    <row r="237" spans="1:6" ht="82.5" customHeight="1">
-[...10 lines deleted...]
-        <v>46369</v>
+    <row r="237" spans="1:6" ht="168.75">
+      <c r="A237" s="3" t="s">
+        <v>463</v>
+      </c>
+      <c r="B237" s="10" t="s">
+        <v>464</v>
+      </c>
+      <c r="C237" s="82" t="s">
+        <v>10</v>
+      </c>
+      <c r="D237" s="29">
+        <v>46344</v>
       </c>
       <c r="E237" s="68"/>
       <c r="F237" s="68"/>
     </row>
-    <row r="238" spans="1:6" ht="56.25">
+    <row r="238" spans="1:6" ht="22.5">
       <c r="A238" s="3" t="s">
-        <v>2816</v>
-[...5 lines deleted...]
-        <v>464</v>
+        <v>465</v>
+      </c>
+      <c r="B238" s="11" t="s">
+        <v>466</v>
+      </c>
+      <c r="C238" s="85" t="s">
+        <v>467</v>
       </c>
       <c r="D238" s="19">
-        <v>46317</v>
+        <v>46353</v>
       </c>
       <c r="E238" s="68"/>
       <c r="F238" s="68"/>
     </row>
-    <row r="239" spans="1:6" ht="33.75">
-[...1 lines deleted...]
-        <v>465</v>
+    <row r="239" spans="1:6" ht="128.44999999999999" customHeight="1">
+      <c r="A239" s="3" t="s">
+        <v>2296</v>
       </c>
       <c r="B239" s="11" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="C239" s="82" t="s">
-        <v>467</v>
+        <v>3154</v>
       </c>
       <c r="D239" s="19">
-        <v>46369</v>
+        <v>46308</v>
       </c>
       <c r="E239" s="68"/>
       <c r="F239" s="68"/>
     </row>
-    <row r="240" spans="1:6" ht="135" customHeight="1">
+    <row r="240" spans="1:6" ht="29.25" customHeight="1">
       <c r="A240" s="3" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B240" s="10" t="s">
-        <v>469</v>
+        <v>53</v>
       </c>
       <c r="C240" s="82" t="s">
-        <v>10</v>
+        <v>470</v>
       </c>
       <c r="D240" s="29">
-        <v>46344</v>
+        <v>46368</v>
       </c>
       <c r="E240" s="68"/>
       <c r="F240" s="68"/>
     </row>
-    <row r="241" spans="1:6" ht="22.5">
+    <row r="241" spans="1:6" ht="81" customHeight="1">
       <c r="A241" s="3" t="s">
-        <v>470</v>
+        <v>2459</v>
       </c>
       <c r="B241" s="11" t="s">
         <v>471</v>
       </c>
-      <c r="C241" s="85" t="s">
-[...3 lines deleted...]
-        <v>46353</v>
+      <c r="C241" s="82" t="s">
+        <v>3786</v>
+      </c>
+      <c r="D241" s="29">
+        <v>46375</v>
       </c>
       <c r="E241" s="68"/>
       <c r="F241" s="68"/>
     </row>
-    <row r="242" spans="1:6" ht="128.44999999999999" customHeight="1">
-[...1 lines deleted...]
-        <v>2370</v>
+    <row r="242" spans="1:6" ht="157.5">
+      <c r="A242" s="7" t="s">
+        <v>2747</v>
       </c>
       <c r="B242" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="C242" s="82" t="s">
         <v>473</v>
       </c>
-      <c r="C242" s="82" t="s">
-[...3 lines deleted...]
-        <v>46308</v>
+      <c r="D242" s="29">
+        <v>46374</v>
       </c>
       <c r="E242" s="68"/>
       <c r="F242" s="68"/>
     </row>
-    <row r="243" spans="1:6" ht="29.25" customHeight="1">
-      <c r="A243" s="3" t="s">
+    <row r="243" spans="1:6" ht="116.25" customHeight="1">
+      <c r="A243" s="4" t="s">
         <v>474</v>
       </c>
       <c r="B243" s="10" t="s">
-        <v>54</v>
+        <v>2030</v>
       </c>
       <c r="C243" s="82" t="s">
         <v>475</v>
       </c>
       <c r="D243" s="29">
-        <v>46368</v>
+        <v>46578</v>
       </c>
       <c r="E243" s="68"/>
       <c r="F243" s="68"/>
     </row>
-    <row r="244" spans="1:6" ht="81" customHeight="1">
+    <row r="244" spans="1:6" ht="56.25">
       <c r="A244" s="3" t="s">
-        <v>2531</v>
+        <v>476</v>
       </c>
       <c r="B244" s="11" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C244" s="82" t="s">
-        <v>3704</v>
+        <v>3787</v>
       </c>
       <c r="D244" s="29">
-        <v>46375</v>
+        <v>46473</v>
       </c>
       <c r="E244" s="68"/>
       <c r="F244" s="68"/>
     </row>
-    <row r="245" spans="1:6" ht="124.5" customHeight="1">
-[...1 lines deleted...]
-        <v>2817</v>
+    <row r="245" spans="1:6" ht="101.25">
+      <c r="A245" s="3" t="s">
+        <v>478</v>
       </c>
       <c r="B245" s="11" t="s">
-        <v>477</v>
+        <v>479</v>
       </c>
       <c r="C245" s="82" t="s">
-        <v>478</v>
-[...2 lines deleted...]
-        <v>46374</v>
+        <v>480</v>
+      </c>
+      <c r="D245" s="19">
+        <v>46357</v>
       </c>
       <c r="E245" s="68"/>
       <c r="F245" s="68"/>
     </row>
-    <row r="246" spans="1:6" ht="116.25" customHeight="1">
-[...4 lines deleted...]
-        <v>2099</v>
+    <row r="246" spans="1:6" ht="409.5">
+      <c r="A246" s="3" t="s">
+        <v>481</v>
+      </c>
+      <c r="B246" s="20" t="s">
+        <v>2458</v>
       </c>
       <c r="C246" s="82" t="s">
-        <v>480</v>
-[...2 lines deleted...]
-        <v>46213</v>
+        <v>482</v>
+      </c>
+      <c r="D246" s="19">
+        <v>46417</v>
       </c>
       <c r="E246" s="68"/>
       <c r="F246" s="68"/>
     </row>
-    <row r="247" spans="1:6" ht="56.25">
+    <row r="247" spans="1:6" ht="22.5">
       <c r="A247" s="3" t="s">
-        <v>481</v>
-[...2 lines deleted...]
-        <v>482</v>
+        <v>483</v>
+      </c>
+      <c r="B247" s="10" t="s">
+        <v>484</v>
       </c>
       <c r="C247" s="82" t="s">
-        <v>3235</v>
-[...2 lines deleted...]
-        <v>46473</v>
+        <v>485</v>
+      </c>
+      <c r="D247" s="19">
+        <v>46492</v>
       </c>
       <c r="E247" s="68"/>
       <c r="F247" s="68"/>
     </row>
-    <row r="248" spans="1:6" ht="101.25">
+    <row r="248" spans="1:6" ht="47.25" customHeight="1">
       <c r="A248" s="3" t="s">
-        <v>483</v>
-[...2 lines deleted...]
-        <v>484</v>
+        <v>486</v>
+      </c>
+      <c r="B248" s="10" t="s">
+        <v>487</v>
       </c>
       <c r="C248" s="82" t="s">
-        <v>485</v>
-[...2 lines deleted...]
-        <v>46357</v>
+        <v>488</v>
+      </c>
+      <c r="D248" s="29">
+        <v>46464</v>
       </c>
       <c r="E248" s="68"/>
       <c r="F248" s="68"/>
     </row>
-    <row r="249" spans="1:6" ht="409.5">
+    <row r="249" spans="1:6">
       <c r="A249" s="3" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-        <v>2530</v>
+        <v>489</v>
+      </c>
+      <c r="B249" s="11" t="s">
+        <v>490</v>
       </c>
       <c r="C249" s="82" t="s">
-        <v>487</v>
-[...2 lines deleted...]
-        <v>46417</v>
+        <v>491</v>
+      </c>
+      <c r="D249" s="29">
+        <v>46416</v>
       </c>
       <c r="E249" s="68"/>
       <c r="F249" s="68"/>
     </row>
-    <row r="250" spans="1:6" ht="22.5">
+    <row r="250" spans="1:6" ht="337.5">
       <c r="A250" s="3" t="s">
-        <v>488</v>
-[...2 lines deleted...]
-        <v>489</v>
+        <v>493</v>
+      </c>
+      <c r="B250" s="11" t="s">
+        <v>494</v>
       </c>
       <c r="C250" s="82" t="s">
-        <v>490</v>
+        <v>495</v>
       </c>
       <c r="D250" s="19">
-        <v>46492</v>
+        <v>46447</v>
       </c>
       <c r="E250" s="68"/>
       <c r="F250" s="68"/>
     </row>
-    <row r="251" spans="1:6" ht="47.25" customHeight="1">
+    <row r="251" spans="1:6" ht="191.25">
       <c r="A251" s="3" t="s">
-        <v>491</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>2748</v>
+      </c>
+      <c r="B251" s="11" t="s">
+        <v>496</v>
       </c>
       <c r="C251" s="82" t="s">
-        <v>493</v>
-[...2 lines deleted...]
-        <v>46464</v>
+        <v>3788</v>
+      </c>
+      <c r="D251" s="19">
+        <v>46443</v>
       </c>
       <c r="E251" s="68"/>
       <c r="F251" s="68"/>
     </row>
-    <row r="252" spans="1:6">
+    <row r="252" spans="1:6" ht="56.25" customHeight="1">
       <c r="A252" s="3" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="B252" s="11" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="C252" s="82" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>46416</v>
+        <v>499</v>
+      </c>
+      <c r="D252" s="19">
+        <v>46436</v>
       </c>
       <c r="E252" s="68"/>
       <c r="F252" s="68"/>
     </row>
-    <row r="253" spans="1:6" ht="304.5" customHeight="1">
+    <row r="253" spans="1:6" ht="33.75">
       <c r="A253" s="3" t="s">
-        <v>498</v>
-[...2 lines deleted...]
-        <v>499</v>
+        <v>2972</v>
+      </c>
+      <c r="B253" s="10" t="s">
+        <v>500</v>
       </c>
       <c r="C253" s="82" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>46447</v>
+        <v>360</v>
+      </c>
+      <c r="D253" s="29">
+        <v>46460</v>
       </c>
       <c r="E253" s="68"/>
       <c r="F253" s="68"/>
     </row>
-    <row r="254" spans="1:6" ht="183.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="B254" s="11" t="s">
+    <row r="254" spans="1:6" ht="111.75" customHeight="1">
+      <c r="A254" s="4" t="s">
+        <v>2749</v>
+      </c>
+      <c r="B254" s="10" t="s">
         <v>501</v>
       </c>
       <c r="C254" s="82" t="s">
-        <v>502</v>
+        <v>397</v>
       </c>
       <c r="D254" s="19">
-        <v>46443</v>
+        <v>46438</v>
       </c>
       <c r="E254" s="68"/>
       <c r="F254" s="68"/>
     </row>
-    <row r="255" spans="1:6" ht="45.75" customHeight="1">
-      <c r="A255" s="3" t="s">
+    <row r="255" spans="1:6" ht="57" customHeight="1">
+      <c r="A255" s="1" t="s">
+        <v>2463</v>
+      </c>
+      <c r="B255" s="10" t="s">
+        <v>502</v>
+      </c>
+      <c r="C255" s="82" t="s">
         <v>503</v>
       </c>
-      <c r="B255" s="11" t="s">
+      <c r="D255" s="19">
+        <v>46387</v>
+      </c>
+      <c r="E255" s="77"/>
+      <c r="F255" s="68"/>
+    </row>
+    <row r="256" spans="1:6" ht="123.75">
+      <c r="A256" s="4" t="s">
         <v>504</v>
       </c>
-      <c r="C255" s="82" t="s">
+      <c r="B256" s="10" t="s">
         <v>505</v>
       </c>
-      <c r="D255" s="19">
-[...9 lines deleted...]
-      <c r="B256" s="10" t="s">
+      <c r="C256" s="82" t="s">
         <v>506</v>
       </c>
-      <c r="C256" s="82" t="s">
-[...5 lines deleted...]
-      <c r="E256" s="68"/>
+      <c r="D256" s="19">
+        <v>46457</v>
+      </c>
+      <c r="E256" s="77"/>
       <c r="F256" s="68"/>
     </row>
-    <row r="257" spans="1:6" ht="111.75" customHeight="1">
-[...1 lines deleted...]
-        <v>2819</v>
+    <row r="257" spans="1:6" ht="78" customHeight="1">
+      <c r="A257" s="3" t="s">
+        <v>2750</v>
       </c>
       <c r="B257" s="10" t="s">
         <v>507</v>
       </c>
       <c r="C257" s="82" t="s">
-        <v>399</v>
+        <v>3155</v>
       </c>
       <c r="D257" s="19">
-        <v>46438</v>
+        <v>46473</v>
       </c>
       <c r="E257" s="68"/>
       <c r="F257" s="68"/>
     </row>
-    <row r="258" spans="1:6" ht="57" customHeight="1">
-[...1 lines deleted...]
-        <v>2535</v>
+    <row r="258" spans="1:6" ht="225">
+      <c r="A258" s="3" t="s">
+        <v>508</v>
       </c>
       <c r="B258" s="10" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C258" s="82" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="D258" s="19">
-        <v>46387</v>
-[...1 lines deleted...]
-      <c r="E258" s="77"/>
+        <v>46473</v>
+      </c>
+      <c r="E258" s="68"/>
       <c r="F258" s="68"/>
     </row>
-    <row r="259" spans="1:6" ht="84" customHeight="1">
-[...3 lines deleted...]
-      <c r="B259" s="10" t="s">
+    <row r="259" spans="1:6" ht="45">
+      <c r="A259" s="7" t="s">
         <v>511</v>
       </c>
+      <c r="B259" s="11" t="s">
+        <v>512</v>
+      </c>
       <c r="C259" s="82" t="s">
-        <v>512</v>
+        <v>3789</v>
       </c>
       <c r="D259" s="19">
-        <v>46457</v>
-[...1 lines deleted...]
-      <c r="E259" s="77"/>
+        <v>46478</v>
+      </c>
+      <c r="E259" s="68"/>
       <c r="F259" s="68"/>
     </row>
-    <row r="260" spans="1:6" ht="53.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="B260" s="10" t="s">
+    <row r="260" spans="1:6" ht="133.5" customHeight="1">
+      <c r="A260" s="4" t="s">
+        <v>2589</v>
+      </c>
+      <c r="B260" s="11" t="s">
         <v>513</v>
       </c>
       <c r="C260" s="82" t="s">
-        <v>3236</v>
-[...2 lines deleted...]
-        <v>46473</v>
+        <v>397</v>
+      </c>
+      <c r="D260" s="29">
+        <v>46438</v>
       </c>
       <c r="E260" s="68"/>
       <c r="F260" s="68"/>
     </row>
-    <row r="261" spans="1:6" ht="202.5" customHeight="1">
-      <c r="A261" s="3" t="s">
+    <row r="261" spans="1:6" ht="45">
+      <c r="A261" s="2" t="s">
         <v>514</v>
       </c>
       <c r="B261" s="10" t="s">
-        <v>515</v>
+        <v>2226</v>
       </c>
       <c r="C261" s="82" t="s">
-        <v>516</v>
+        <v>51</v>
       </c>
       <c r="D261" s="19">
-        <v>46473</v>
+        <v>46483</v>
       </c>
       <c r="E261" s="68"/>
       <c r="F261" s="68"/>
     </row>
-    <row r="262" spans="1:6" ht="45">
-[...4 lines deleted...]
-        <v>518</v>
+    <row r="262" spans="1:6" ht="78.75">
+      <c r="A262" s="3" t="s">
+        <v>2751</v>
+      </c>
+      <c r="B262" s="10" t="s">
+        <v>515</v>
       </c>
       <c r="C262" s="82" t="s">
-        <v>519</v>
+        <v>5</v>
       </c>
       <c r="D262" s="19">
-        <v>46478</v>
+        <v>46492</v>
       </c>
       <c r="E262" s="68"/>
       <c r="F262" s="68"/>
     </row>
-    <row r="263" spans="1:6" ht="133.5" customHeight="1">
-[...4 lines deleted...]
-        <v>520</v>
+    <row r="263" spans="1:6" ht="78.75">
+      <c r="A263" s="2" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B263" s="10" t="s">
+        <v>2034</v>
       </c>
       <c r="C263" s="82" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-        <v>46438</v>
+        <v>516</v>
+      </c>
+      <c r="D263" s="19">
+        <v>46598</v>
       </c>
       <c r="E263" s="68"/>
       <c r="F263" s="68"/>
     </row>
-    <row r="264" spans="1:6" ht="45">
+    <row r="264" spans="1:6" ht="157.5">
       <c r="A264" s="2" t="s">
-        <v>521</v>
+        <v>2752</v>
       </c>
       <c r="B264" s="10" t="s">
-        <v>2300</v>
+        <v>6</v>
       </c>
       <c r="C264" s="82" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>46483</v>
+        <v>3790</v>
+      </c>
+      <c r="D264" s="29">
+        <v>46506</v>
       </c>
       <c r="E264" s="68"/>
       <c r="F264" s="68"/>
     </row>
-    <row r="265" spans="1:6" ht="55.5" customHeight="1">
-[...4 lines deleted...]
-        <v>522</v>
+    <row r="265" spans="1:6" ht="78.75">
+      <c r="A265" s="31" t="s">
+        <v>517</v>
+      </c>
+      <c r="B265" s="16" t="s">
+        <v>518</v>
       </c>
       <c r="C265" s="82" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46492</v>
+        <v>10</v>
+      </c>
+      <c r="D265" s="29">
+        <v>46507</v>
       </c>
       <c r="E265" s="68"/>
       <c r="F265" s="68"/>
     </row>
-    <row r="266" spans="1:6" ht="78.75">
-[...1 lines deleted...]
-        <v>2102</v>
+    <row r="266" spans="1:6" ht="22.5">
+      <c r="A266" s="1" t="s">
+        <v>3540</v>
       </c>
       <c r="B266" s="10" t="s">
-        <v>2103</v>
+        <v>519</v>
       </c>
       <c r="C266" s="82" t="s">
-        <v>523</v>
-[...2 lines deleted...]
-        <v>46233</v>
+        <v>520</v>
+      </c>
+      <c r="D266" s="29">
+        <v>46518</v>
       </c>
       <c r="E266" s="68"/>
       <c r="F266" s="68"/>
     </row>
-    <row r="267" spans="1:6" ht="141.75" customHeight="1">
-[...1 lines deleted...]
-        <v>2822</v>
+    <row r="267" spans="1:6" ht="22.5">
+      <c r="A267" s="3" t="s">
+        <v>521</v>
       </c>
       <c r="B267" s="10" t="s">
-        <v>6</v>
+        <v>522</v>
       </c>
       <c r="C267" s="82" t="s">
-        <v>3705</v>
+        <v>253</v>
       </c>
       <c r="D267" s="29">
-        <v>46506</v>
+        <v>46433</v>
       </c>
       <c r="E267" s="68"/>
       <c r="F267" s="68"/>
     </row>
-    <row r="268" spans="1:6" ht="78.75">
-      <c r="A268" s="31" t="s">
+    <row r="268" spans="1:6" ht="33.75">
+      <c r="A268" s="3" t="s">
+        <v>523</v>
+      </c>
+      <c r="B268" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="C268" s="82" t="s">
         <v>524</v>
       </c>
-      <c r="B268" s="16" t="s">
-[...6 lines deleted...]
-        <v>46507</v>
+      <c r="D268" s="19">
+        <v>46576</v>
       </c>
       <c r="E268" s="68"/>
       <c r="F268" s="68"/>
     </row>
-    <row r="269" spans="1:6" ht="22.5">
-[...3 lines deleted...]
-      <c r="B269" s="10" t="s">
+    <row r="269" spans="1:6" ht="56.25">
+      <c r="A269" s="3" t="s">
         <v>526</v>
       </c>
+      <c r="B269" s="11" t="s">
+        <v>527</v>
+      </c>
       <c r="C269" s="82" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="D269" s="29">
-        <v>46518</v>
+        <v>46535</v>
       </c>
       <c r="E269" s="68"/>
       <c r="F269" s="68"/>
     </row>
-    <row r="270" spans="1:6" ht="22.5">
+    <row r="270" spans="1:6">
       <c r="A270" s="3" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="B270" s="10" t="s">
-        <v>529</v>
+        <v>53</v>
       </c>
       <c r="C270" s="82" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>46433</v>
+        <v>530</v>
+      </c>
+      <c r="D270" s="19">
+        <v>46591</v>
       </c>
       <c r="E270" s="68"/>
       <c r="F270" s="68"/>
     </row>
-    <row r="271" spans="1:6" ht="33.75">
+    <row r="271" spans="1:6" ht="53.45" customHeight="1">
       <c r="A271" s="3" t="s">
-        <v>530</v>
+        <v>2753</v>
       </c>
       <c r="B271" s="10" t="s">
-        <v>54</v>
+        <v>531</v>
       </c>
       <c r="C271" s="82" t="s">
-        <v>531</v>
+        <v>3156</v>
       </c>
       <c r="D271" s="19">
-        <v>46211</v>
+        <v>46555</v>
       </c>
       <c r="E271" s="68"/>
       <c r="F271" s="68"/>
     </row>
-    <row r="272" spans="1:6" ht="56.25">
-      <c r="A272" s="3" t="s">
+    <row r="272" spans="1:6" ht="307.5" customHeight="1">
+      <c r="A272" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="B272" s="10" t="s">
         <v>533</v>
       </c>
-      <c r="B272" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C272" s="82" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-        <v>46535</v>
+        <v>417</v>
+      </c>
+      <c r="D272" s="19">
+        <v>46319</v>
       </c>
       <c r="E272" s="68"/>
       <c r="F272" s="68"/>
     </row>
-    <row r="273" spans="1:6">
+    <row r="273" spans="1:6" ht="112.5">
       <c r="A273" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="B273" s="10" t="s">
+        <v>535</v>
+      </c>
+      <c r="C273" s="82" t="s">
         <v>536</v>
       </c>
-      <c r="B273" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D273" s="19">
-        <v>46226</v>
+        <v>46491</v>
       </c>
       <c r="E273" s="68"/>
       <c r="F273" s="68"/>
     </row>
-    <row r="274" spans="1:6" ht="45" customHeight="1">
-[...1 lines deleted...]
-        <v>2823</v>
+    <row r="274" spans="1:6" ht="348.75">
+      <c r="A274" s="4" t="s">
+        <v>2754</v>
       </c>
       <c r="B274" s="10" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="C274" s="82" t="s">
-        <v>3237</v>
+        <v>10</v>
       </c>
       <c r="D274" s="19">
-        <v>46190</v>
+        <v>46436</v>
       </c>
       <c r="E274" s="68"/>
       <c r="F274" s="68"/>
     </row>
-    <row r="275" spans="1:6" ht="327" customHeight="1">
+    <row r="275" spans="1:6" ht="135">
       <c r="A275" s="2" t="s">
+        <v>2755</v>
+      </c>
+      <c r="B275" s="11" t="s">
+        <v>538</v>
+      </c>
+      <c r="C275" s="82" t="s">
         <v>539</v>
       </c>
-      <c r="B275" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D275" s="19">
-        <v>46194</v>
+        <v>46503</v>
       </c>
       <c r="E275" s="68"/>
       <c r="F275" s="68"/>
     </row>
-    <row r="276" spans="1:6" ht="68.25" customHeight="1">
+    <row r="276" spans="1:6" ht="146.25">
       <c r="A276" s="3" t="s">
+        <v>540</v>
+      </c>
+      <c r="B276" s="10" t="s">
         <v>541</v>
       </c>
-      <c r="B276" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C276" s="82" t="s">
-        <v>543</v>
+        <v>397</v>
       </c>
       <c r="D276" s="19">
-        <v>46491</v>
+        <v>46484</v>
       </c>
       <c r="E276" s="68"/>
       <c r="F276" s="68"/>
     </row>
-    <row r="277" spans="1:6" ht="276" customHeight="1">
-[...1 lines deleted...]
-        <v>2824</v>
+    <row r="277" spans="1:6" ht="181.5" customHeight="1">
+      <c r="A277" s="2" t="s">
+        <v>542</v>
       </c>
       <c r="B277" s="10" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="C277" s="82" t="s">
-        <v>10</v>
+        <v>397</v>
       </c>
       <c r="D277" s="19">
-        <v>46436</v>
+        <v>46485</v>
       </c>
       <c r="E277" s="68"/>
       <c r="F277" s="68"/>
     </row>
-    <row r="278" spans="1:6" ht="120" customHeight="1">
-[...1 lines deleted...]
-        <v>2825</v>
+    <row r="278" spans="1:6" ht="58.5" customHeight="1">
+      <c r="A278" s="3" t="s">
+        <v>544</v>
       </c>
       <c r="B278" s="11" t="s">
         <v>545</v>
       </c>
       <c r="C278" s="82" t="s">
         <v>546</v>
       </c>
-      <c r="D278" s="19">
-        <v>46503</v>
+      <c r="D278" s="29">
+        <v>46568</v>
       </c>
       <c r="E278" s="68"/>
       <c r="F278" s="68"/>
     </row>
-    <row r="279" spans="1:6" ht="146.25">
-      <c r="A279" s="3" t="s">
+    <row r="279" spans="1:6" ht="82.5" customHeight="1">
+      <c r="A279" s="1" t="s">
         <v>547</v>
       </c>
-      <c r="B279" s="10" t="s">
+      <c r="B279" s="11" t="s">
         <v>548</v>
       </c>
       <c r="C279" s="82" t="s">
-        <v>399</v>
+        <v>549</v>
       </c>
       <c r="D279" s="19">
-        <v>46484</v>
+        <v>46568</v>
       </c>
       <c r="E279" s="68"/>
       <c r="F279" s="68"/>
     </row>
-    <row r="280" spans="1:6" ht="181.5" customHeight="1">
-[...1 lines deleted...]
-        <v>549</v>
+    <row r="280" spans="1:6" ht="135">
+      <c r="A280" s="4" t="s">
+        <v>2756</v>
       </c>
       <c r="B280" s="10" t="s">
         <v>550</v>
       </c>
       <c r="C280" s="82" t="s">
-        <v>399</v>
+        <v>551</v>
       </c>
       <c r="D280" s="19">
-        <v>46485</v>
+        <v>46545</v>
       </c>
       <c r="E280" s="68"/>
       <c r="F280" s="68"/>
     </row>
-    <row r="281" spans="1:6" ht="35.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="B281" s="11" t="s">
+    <row r="281" spans="1:6">
+      <c r="A281" s="1" t="s">
         <v>552</v>
       </c>
+      <c r="B281" s="20" t="s">
+        <v>553</v>
+      </c>
       <c r="C281" s="82" t="s">
-        <v>553</v>
-[...2 lines deleted...]
-        <v>46204</v>
+        <v>525</v>
+      </c>
+      <c r="D281" s="19">
+        <v>46575</v>
       </c>
       <c r="E281" s="68"/>
       <c r="F281" s="68"/>
     </row>
-    <row r="282" spans="1:6" ht="33" customHeight="1">
-      <c r="A282" s="1" t="s">
+    <row r="282" spans="1:6" ht="78.75">
+      <c r="A282" s="4" t="s">
         <v>554</v>
       </c>
       <c r="B282" s="11" t="s">
+        <v>3365</v>
+      </c>
+      <c r="C282" s="82" t="s">
         <v>555</v>
       </c>
-      <c r="C282" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D282" s="19">
-        <v>46203</v>
+        <v>46592</v>
       </c>
       <c r="E282" s="68"/>
       <c r="F282" s="68"/>
     </row>
-    <row r="283" spans="1:6" ht="96.75" customHeight="1">
-[...1 lines deleted...]
-        <v>2826</v>
+    <row r="283" spans="1:6" ht="45">
+      <c r="A283" s="3" t="s">
+        <v>2757</v>
       </c>
       <c r="B283" s="10" t="s">
-        <v>557</v>
+        <v>1971</v>
       </c>
       <c r="C283" s="82" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="D283" s="19">
-        <v>46545</v>
+        <v>46586</v>
       </c>
       <c r="E283" s="68"/>
       <c r="F283" s="68"/>
     </row>
-    <row r="284" spans="1:6">
-[...4 lines deleted...]
-        <v>560</v>
+    <row r="284" spans="1:6" ht="35.25" customHeight="1">
+      <c r="A284" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="B284" s="10" t="s">
+        <v>558</v>
       </c>
       <c r="C284" s="82" t="s">
-        <v>532</v>
+        <v>3454</v>
       </c>
       <c r="D284" s="19">
-        <v>46210</v>
+        <v>46280</v>
       </c>
       <c r="E284" s="68"/>
       <c r="F284" s="68"/>
     </row>
-    <row r="285" spans="1:6" ht="78.75">
-[...4 lines deleted...]
-        <v>3456</v>
+    <row r="285" spans="1:6" ht="156" customHeight="1">
+      <c r="A285" s="3" t="s">
+        <v>559</v>
+      </c>
+      <c r="B285" s="10" t="s">
+        <v>560</v>
       </c>
       <c r="C285" s="82" t="s">
-        <v>562</v>
+        <v>4</v>
       </c>
       <c r="D285" s="19">
-        <v>46592</v>
+        <v>46607</v>
       </c>
       <c r="E285" s="68"/>
       <c r="F285" s="68"/>
     </row>
-    <row r="286" spans="1:6" ht="45">
+    <row r="286" spans="1:6" ht="66.75" customHeight="1">
       <c r="A286" s="3" t="s">
-        <v>2827</v>
-[...2 lines deleted...]
-        <v>2036</v>
+        <v>2758</v>
+      </c>
+      <c r="B286" s="11" t="s">
+        <v>561</v>
       </c>
       <c r="C286" s="82" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="D286" s="19">
-        <v>46221</v>
+        <v>46590</v>
       </c>
       <c r="E286" s="68"/>
       <c r="F286" s="68"/>
     </row>
-    <row r="287" spans="1:6" ht="35.25" customHeight="1">
+    <row r="287" spans="1:6" ht="22.5">
       <c r="A287" s="3" t="s">
+        <v>2759</v>
+      </c>
+      <c r="B287" s="10" t="s">
+        <v>563</v>
+      </c>
+      <c r="C287" s="82" t="s">
         <v>564</v>
       </c>
-      <c r="B287" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D287" s="19">
-        <v>46280</v>
+        <v>46606</v>
       </c>
       <c r="E287" s="68"/>
       <c r="F287" s="68"/>
     </row>
-    <row r="288" spans="1:6" ht="156" customHeight="1">
+    <row r="288" spans="1:6" ht="90">
       <c r="A288" s="3" t="s">
+        <v>565</v>
+      </c>
+      <c r="B288" s="11" t="s">
         <v>566</v>
       </c>
-      <c r="B288" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C288" s="82" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>46242</v>
+        <v>3791</v>
+      </c>
+      <c r="D288" s="29">
+        <v>46264</v>
       </c>
       <c r="E288" s="68"/>
       <c r="F288" s="68"/>
     </row>
-    <row r="289" spans="1:6" ht="66.75" customHeight="1">
+    <row r="289" spans="1:6" ht="33.75">
       <c r="A289" s="3" t="s">
-        <v>2828</v>
-[...1 lines deleted...]
-      <c r="B289" s="11" t="s">
+        <v>567</v>
+      </c>
+      <c r="B289" s="10" t="s">
         <v>568</v>
       </c>
       <c r="C289" s="82" t="s">
-        <v>569</v>
+        <v>11</v>
       </c>
       <c r="D289" s="19">
-        <v>46225</v>
+        <v>46538</v>
       </c>
       <c r="E289" s="68"/>
       <c r="F289" s="68"/>
     </row>
     <row r="290" spans="1:6" ht="22.5">
       <c r="A290" s="3" t="s">
-        <v>2829</v>
+        <v>2760</v>
       </c>
       <c r="B290" s="10" t="s">
+        <v>569</v>
+      </c>
+      <c r="C290" s="82" t="s">
         <v>570</v>
       </c>
-      <c r="C290" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D290" s="19">
-        <v>46241</v>
+        <v>46281</v>
       </c>
       <c r="E290" s="68"/>
       <c r="F290" s="68"/>
     </row>
-    <row r="291" spans="1:6" ht="79.5" customHeight="1">
-      <c r="A291" s="3" t="s">
+    <row r="291" spans="1:6" ht="88.5" customHeight="1">
+      <c r="A291" s="2" t="s">
+        <v>571</v>
+      </c>
+      <c r="B291" s="10" t="s">
         <v>572</v>
       </c>
-      <c r="B291" s="11" t="s">
+      <c r="C291" s="82" t="s">
         <v>573</v>
       </c>
-      <c r="C291" s="82" t="s">
-[...3 lines deleted...]
-        <v>46264</v>
+      <c r="D291" s="19">
+        <v>46274</v>
       </c>
       <c r="E291" s="68"/>
       <c r="F291" s="68"/>
     </row>
-    <row r="292" spans="1:6" ht="33.75">
+    <row r="292" spans="1:6" ht="117" customHeight="1">
       <c r="A292" s="3" t="s">
         <v>574</v>
       </c>
-      <c r="B292" s="10" t="s">
+      <c r="B292" s="11" t="s">
         <v>575</v>
       </c>
-      <c r="C292" s="82" t="s">
-[...3 lines deleted...]
-        <v>46173</v>
+      <c r="C292" s="89" t="s">
+        <v>3157</v>
+      </c>
+      <c r="D292" s="29">
+        <v>46288</v>
       </c>
       <c r="E292" s="68"/>
       <c r="F292" s="68"/>
     </row>
-    <row r="293" spans="1:6" ht="22.5">
-[...1 lines deleted...]
-        <v>2830</v>
+    <row r="293" spans="1:6" ht="303.75">
+      <c r="A293" s="4" t="s">
+        <v>576</v>
       </c>
       <c r="B293" s="10" t="s">
-        <v>576</v>
+        <v>1971</v>
       </c>
       <c r="C293" s="82" t="s">
         <v>577</v>
       </c>
       <c r="D293" s="19">
-        <v>46281</v>
+        <v>46460</v>
       </c>
       <c r="E293" s="68"/>
       <c r="F293" s="68"/>
     </row>
-    <row r="294" spans="1:6" ht="88.5" customHeight="1">
-      <c r="A294" s="2" t="s">
+    <row r="294" spans="1:6" ht="33.75">
+      <c r="A294" s="3" t="s">
         <v>578</v>
       </c>
-      <c r="B294" s="10" t="s">
+      <c r="B294" s="14" t="s">
         <v>579</v>
       </c>
       <c r="C294" s="82" t="s">
         <v>580</v>
       </c>
       <c r="D294" s="19">
-        <v>46274</v>
+        <v>46316</v>
       </c>
       <c r="E294" s="68"/>
       <c r="F294" s="68"/>
     </row>
-    <row r="295" spans="1:6" ht="117" customHeight="1">
+    <row r="295" spans="1:6" ht="61.5" customHeight="1">
       <c r="A295" s="3" t="s">
-        <v>581</v>
-[...8 lines deleted...]
-        <v>46288</v>
+        <v>2761</v>
+      </c>
+      <c r="B295" s="20" t="s">
+        <v>2410</v>
+      </c>
+      <c r="C295" s="82" t="s">
+        <v>3158</v>
+      </c>
+      <c r="D295" s="19">
+        <v>46323</v>
       </c>
       <c r="E295" s="68"/>
       <c r="F295" s="68"/>
     </row>
-    <row r="296" spans="1:6" ht="265.5" customHeight="1">
-      <c r="A296" s="4" t="s">
+    <row r="296" spans="1:6" ht="33.75">
+      <c r="A296" s="3" t="s">
+        <v>581</v>
+      </c>
+      <c r="B296" s="14" t="s">
+        <v>582</v>
+      </c>
+      <c r="C296" s="82" t="s">
         <v>583</v>
       </c>
-      <c r="B296" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D296" s="19">
-        <v>46460</v>
+        <v>46319</v>
       </c>
       <c r="E296" s="68"/>
       <c r="F296" s="68"/>
     </row>
-    <row r="297" spans="1:6" ht="33.75">
+    <row r="297" spans="1:6">
       <c r="A297" s="3" t="s">
+        <v>584</v>
+      </c>
+      <c r="B297" s="10" t="s">
         <v>585</v>
       </c>
-      <c r="B297" s="14" t="s">
+      <c r="C297" s="82" t="s">
         <v>586</v>
       </c>
-      <c r="C297" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D297" s="19">
-        <v>46316</v>
+        <v>46329</v>
       </c>
       <c r="E297" s="68"/>
       <c r="F297" s="68"/>
     </row>
-    <row r="298" spans="1:6" ht="90" customHeight="1">
+    <row r="298" spans="1:6">
       <c r="A298" s="3" t="s">
-        <v>2831</v>
-[...2 lines deleted...]
-        <v>2483</v>
+        <v>587</v>
+      </c>
+      <c r="B298" s="10" t="s">
+        <v>588</v>
       </c>
       <c r="C298" s="82" t="s">
-        <v>3239</v>
+        <v>10</v>
       </c>
       <c r="D298" s="19">
-        <v>46323</v>
+        <v>46330</v>
       </c>
       <c r="E298" s="68"/>
       <c r="F298" s="68"/>
     </row>
-    <row r="299" spans="1:6" ht="33.75">
+    <row r="299" spans="1:6" ht="67.5">
       <c r="A299" s="3" t="s">
-        <v>588</v>
-[...1 lines deleted...]
-      <c r="B299" s="14" t="s">
         <v>589</v>
       </c>
+      <c r="B299" s="10" t="s">
+        <v>590</v>
+      </c>
       <c r="C299" s="82" t="s">
-        <v>590</v>
+        <v>10</v>
       </c>
       <c r="D299" s="19">
-        <v>46319</v>
+        <v>46330</v>
       </c>
       <c r="E299" s="68"/>
-      <c r="F299" s="68"/>
-[...1 lines deleted...]
-    <row r="300" spans="1:6">
+      <c r="F299" s="74"/>
+    </row>
+    <row r="300" spans="1:6" ht="22.5">
       <c r="A300" s="3" t="s">
         <v>591</v>
       </c>
       <c r="B300" s="10" t="s">
         <v>592</v>
       </c>
       <c r="C300" s="82" t="s">
         <v>593</v>
       </c>
       <c r="D300" s="19">
-        <v>46329</v>
+        <v>46572</v>
       </c>
       <c r="E300" s="68"/>
       <c r="F300" s="68"/>
     </row>
-    <row r="301" spans="1:6">
-      <c r="A301" s="3" t="s">
+    <row r="301" spans="1:6" ht="73.5" customHeight="1">
+      <c r="A301" s="1" t="s">
         <v>594</v>
       </c>
-      <c r="B301" s="10" t="s">
+      <c r="B301" s="11" t="s">
         <v>595</v>
       </c>
       <c r="C301" s="82" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>46330</v>
+        <v>596</v>
+      </c>
+      <c r="D301" s="29">
+        <v>46309</v>
       </c>
       <c r="E301" s="68"/>
       <c r="F301" s="68"/>
     </row>
-    <row r="302" spans="1:6" ht="67.5">
+    <row r="302" spans="1:6">
       <c r="A302" s="3" t="s">
-        <v>596</v>
-[...1 lines deleted...]
-      <c r="B302" s="10" t="s">
+        <v>2304</v>
+      </c>
+      <c r="B302" s="14" t="s">
         <v>597</v>
       </c>
       <c r="C302" s="82" t="s">
-        <v>10</v>
+        <v>598</v>
       </c>
       <c r="D302" s="19">
-        <v>46330</v>
+        <v>46311</v>
       </c>
       <c r="E302" s="68"/>
-      <c r="F302" s="74"/>
-[...5 lines deleted...]
-      <c r="B303" s="10" t="s">
+      <c r="F302" s="68"/>
+    </row>
+    <row r="303" spans="1:6" ht="90">
+      <c r="A303" s="4" t="s">
+        <v>2762</v>
+      </c>
+      <c r="B303" s="14" t="s">
         <v>599</v>
       </c>
       <c r="C303" s="82" t="s">
         <v>600</v>
       </c>
-      <c r="D303" s="19">
-        <v>46207</v>
+      <c r="D303" s="29">
+        <v>46344</v>
       </c>
       <c r="E303" s="68"/>
       <c r="F303" s="68"/>
     </row>
-    <row r="304" spans="1:6" ht="73.5" customHeight="1">
-      <c r="A304" s="1" t="s">
+    <row r="304" spans="1:6" ht="90" customHeight="1">
+      <c r="A304" s="8" t="s">
+        <v>2763</v>
+      </c>
+      <c r="B304" s="11" t="s">
         <v>601</v>
       </c>
-      <c r="B304" s="11" t="s">
+      <c r="C304" s="82" t="s">
         <v>602</v>
       </c>
-      <c r="C304" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D304" s="29">
-        <v>46309</v>
+        <v>46350</v>
       </c>
       <c r="E304" s="68"/>
       <c r="F304" s="68"/>
     </row>
-    <row r="305" spans="1:6">
+    <row r="305" spans="1:6" ht="146.25">
       <c r="A305" s="3" t="s">
-        <v>2378</v>
+        <v>603</v>
       </c>
       <c r="B305" s="14" t="s">
         <v>604</v>
       </c>
       <c r="C305" s="82" t="s">
         <v>605</v>
       </c>
-      <c r="D305" s="19">
-        <v>46311</v>
+      <c r="D305" s="29">
+        <v>46327</v>
       </c>
       <c r="E305" s="68"/>
       <c r="F305" s="68"/>
     </row>
-    <row r="306" spans="1:6" ht="90">
-[...3 lines deleted...]
-      <c r="B306" s="14" t="s">
+    <row r="306" spans="1:6" ht="73.5" customHeight="1">
+      <c r="A306" s="1" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B306" s="10" t="s">
         <v>606</v>
       </c>
       <c r="C306" s="82" t="s">
         <v>607</v>
       </c>
-      <c r="D306" s="29">
-        <v>46344</v>
+      <c r="D306" s="19">
+        <v>46361</v>
       </c>
       <c r="E306" s="68"/>
       <c r="F306" s="68"/>
     </row>
-    <row r="307" spans="1:6" ht="90" customHeight="1">
-[...3 lines deleted...]
-      <c r="B307" s="11" t="s">
+    <row r="307" spans="1:6" ht="90">
+      <c r="A307" s="3" t="s">
+        <v>2764</v>
+      </c>
+      <c r="B307" s="14" t="s">
         <v>608</v>
       </c>
       <c r="C307" s="82" t="s">
         <v>609</v>
       </c>
-      <c r="D307" s="29">
-        <v>46350</v>
+      <c r="D307" s="19">
+        <v>46361</v>
       </c>
       <c r="E307" s="68"/>
       <c r="F307" s="68"/>
     </row>
-    <row r="308" spans="1:6" ht="126" customHeight="1">
-[...1 lines deleted...]
-        <v>610</v>
+    <row r="308" spans="1:6" ht="33.75">
+      <c r="A308" s="4" t="s">
+        <v>611</v>
       </c>
       <c r="B308" s="14" t="s">
-        <v>611</v>
+        <v>612</v>
       </c>
       <c r="C308" s="82" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>46327</v>
+        <v>613</v>
+      </c>
+      <c r="D308" s="19">
+        <v>46368</v>
       </c>
       <c r="E308" s="68"/>
       <c r="F308" s="68"/>
     </row>
-    <row r="309" spans="1:6" ht="73.5" customHeight="1">
-[...1 lines deleted...]
-        <v>2629</v>
+    <row r="309" spans="1:6" ht="141.75" customHeight="1">
+      <c r="A309" s="3" t="s">
+        <v>2006</v>
       </c>
       <c r="B309" s="10" t="s">
-        <v>613</v>
+        <v>2007</v>
       </c>
       <c r="C309" s="82" t="s">
-        <v>614</v>
-[...2 lines deleted...]
-        <v>46361</v>
+        <v>510</v>
+      </c>
+      <c r="D309" s="29">
+        <v>46572</v>
       </c>
       <c r="E309" s="68"/>
       <c r="F309" s="68"/>
     </row>
-    <row r="310" spans="1:6" ht="73.5" customHeight="1">
+    <row r="310" spans="1:6" ht="90">
       <c r="A310" s="3" t="s">
-        <v>2834</v>
-[...1 lines deleted...]
-      <c r="B310" s="14" t="s">
+        <v>2571</v>
+      </c>
+      <c r="B310" s="10" t="s">
+        <v>614</v>
+      </c>
+      <c r="C310" s="82" t="s">
         <v>615</v>
       </c>
-      <c r="C310" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D310" s="19">
-        <v>46361</v>
+        <v>46323</v>
       </c>
       <c r="E310" s="68"/>
       <c r="F310" s="68"/>
     </row>
-    <row r="311" spans="1:6" ht="33.75">
-[...4 lines deleted...]
-        <v>619</v>
+    <row r="311" spans="1:6">
+      <c r="A311" s="3" t="s">
+        <v>2476</v>
+      </c>
+      <c r="B311" s="10" t="s">
+        <v>616</v>
       </c>
       <c r="C311" s="82" t="s">
-        <v>620</v>
-[...2 lines deleted...]
-        <v>46368</v>
+        <v>617</v>
+      </c>
+      <c r="D311" s="29">
+        <v>46365</v>
       </c>
       <c r="E311" s="68"/>
       <c r="F311" s="68"/>
     </row>
-    <row r="312" spans="1:6" ht="141.75" customHeight="1">
-[...4 lines deleted...]
-        <v>2073</v>
+    <row r="312" spans="1:6" ht="57" customHeight="1">
+      <c r="A312" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="B312" s="20" t="s">
+        <v>619</v>
       </c>
       <c r="C312" s="82" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-        <v>46207</v>
+        <v>620</v>
+      </c>
+      <c r="D312" s="19">
+        <v>46375</v>
       </c>
       <c r="E312" s="68"/>
       <c r="F312" s="68"/>
     </row>
-    <row r="313" spans="1:6" ht="67.5" customHeight="1">
-[...1 lines deleted...]
-        <v>2644</v>
+    <row r="313" spans="1:6" ht="49.5" customHeight="1">
+      <c r="A313" s="7" t="s">
+        <v>2765</v>
       </c>
       <c r="B313" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C313" s="82" t="s">
         <v>621</v>
       </c>
-      <c r="C313" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D313" s="19">
-        <v>46323</v>
+        <v>46402</v>
       </c>
       <c r="E313" s="68"/>
       <c r="F313" s="68"/>
     </row>
-    <row r="314" spans="1:6">
+    <row r="314" spans="1:6" ht="213.75">
       <c r="A314" s="3" t="s">
-        <v>2548</v>
+        <v>2612</v>
       </c>
       <c r="B314" s="10" t="s">
-        <v>623</v>
+        <v>6</v>
       </c>
       <c r="C314" s="82" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-        <v>46365</v>
+        <v>622</v>
+      </c>
+      <c r="D314" s="19">
+        <v>46404</v>
       </c>
       <c r="E314" s="68"/>
       <c r="F314" s="68"/>
     </row>
-    <row r="315" spans="1:6" ht="57" customHeight="1">
+    <row r="315" spans="1:6" ht="146.25" customHeight="1">
       <c r="A315" s="2" t="s">
-        <v>625</v>
+        <v>2766</v>
       </c>
       <c r="B315" s="20" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="C315" s="82" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="D315" s="19">
-        <v>46375</v>
+        <v>46409</v>
       </c>
       <c r="E315" s="68"/>
       <c r="F315" s="68"/>
     </row>
-    <row r="316" spans="1:6" ht="49.5" customHeight="1">
-[...4 lines deleted...]
-        <v>6</v>
+    <row r="316" spans="1:6" ht="22.5">
+      <c r="A316" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="B316" s="11" t="s">
+        <v>190</v>
       </c>
       <c r="C316" s="82" t="s">
-        <v>628</v>
+        <v>191</v>
       </c>
       <c r="D316" s="19">
-        <v>46402</v>
+        <v>46587</v>
       </c>
       <c r="E316" s="68"/>
       <c r="F316" s="68"/>
     </row>
-    <row r="317" spans="1:6" ht="192" customHeight="1">
-[...1 lines deleted...]
-        <v>2685</v>
+    <row r="317" spans="1:6" ht="236.25">
+      <c r="A317" s="4" t="s">
+        <v>2643</v>
       </c>
       <c r="B317" s="10" t="s">
-        <v>6</v>
+        <v>626</v>
       </c>
       <c r="C317" s="82" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="D317" s="19">
-        <v>46404</v>
+        <v>46402</v>
       </c>
       <c r="E317" s="68"/>
       <c r="F317" s="68"/>
     </row>
-    <row r="318" spans="1:6" ht="146.25" customHeight="1">
-[...4 lines deleted...]
-        <v>630</v>
+    <row r="318" spans="1:6" ht="56.25">
+      <c r="A318" s="3" t="s">
+        <v>628</v>
+      </c>
+      <c r="B318" s="10" t="s">
+        <v>629</v>
       </c>
       <c r="C318" s="82" t="s">
-        <v>631</v>
+        <v>3159</v>
       </c>
       <c r="D318" s="19">
-        <v>46409</v>
+        <v>46447</v>
       </c>
       <c r="E318" s="68"/>
       <c r="F318" s="68"/>
     </row>
-    <row r="319" spans="1:6" ht="22.5">
+    <row r="319" spans="1:6" ht="112.5">
       <c r="A319" s="1" t="s">
-        <v>632</v>
-[...2 lines deleted...]
-        <v>193</v>
+        <v>2767</v>
+      </c>
+      <c r="B319" s="10" t="s">
+        <v>6</v>
       </c>
       <c r="C319" s="82" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-        <v>46222</v>
+        <v>3160</v>
+      </c>
+      <c r="D319" s="29">
+        <v>46415</v>
       </c>
       <c r="E319" s="68"/>
       <c r="F319" s="68"/>
     </row>
-    <row r="320" spans="1:6" ht="209.25" customHeight="1">
-[...4 lines deleted...]
-        <v>633</v>
+    <row r="320" spans="1:6" ht="114" customHeight="1">
+      <c r="A320" s="3" t="s">
+        <v>630</v>
+      </c>
+      <c r="B320" s="11" t="s">
+        <v>631</v>
       </c>
       <c r="C320" s="82" t="s">
-        <v>634</v>
-[...2 lines deleted...]
-        <v>46402</v>
+        <v>632</v>
+      </c>
+      <c r="D320" s="29">
+        <v>46414</v>
       </c>
       <c r="E320" s="68"/>
       <c r="F320" s="68"/>
     </row>
-    <row r="321" spans="1:6" ht="56.25">
-[...1 lines deleted...]
-        <v>635</v>
+    <row r="321" spans="1:6" ht="157.5">
+      <c r="A321" s="1" t="s">
+        <v>2768</v>
       </c>
       <c r="B321" s="10" t="s">
-        <v>636</v>
+        <v>6</v>
       </c>
       <c r="C321" s="82" t="s">
-        <v>3240</v>
-[...2 lines deleted...]
-        <v>46447</v>
+        <v>633</v>
+      </c>
+      <c r="D321" s="29">
+        <v>46416</v>
       </c>
       <c r="E321" s="68"/>
       <c r="F321" s="68"/>
     </row>
-    <row r="322" spans="1:6" ht="112.5">
-[...4 lines deleted...]
-        <v>6</v>
+    <row r="322" spans="1:6" ht="60" customHeight="1">
+      <c r="A322" s="4" t="s">
+        <v>634</v>
+      </c>
+      <c r="B322" s="11" t="s">
+        <v>2022</v>
       </c>
       <c r="C322" s="82" t="s">
-        <v>3241</v>
-[...2 lines deleted...]
-        <v>46415</v>
+        <v>635</v>
+      </c>
+      <c r="D322" s="19">
+        <v>46576</v>
       </c>
       <c r="E322" s="68"/>
       <c r="F322" s="68"/>
     </row>
-    <row r="323" spans="1:6" ht="114" customHeight="1">
+    <row r="323" spans="1:6" ht="27" customHeight="1">
       <c r="A323" s="3" t="s">
+        <v>636</v>
+      </c>
+      <c r="B323" s="14" t="s">
         <v>637</v>
       </c>
-      <c r="B323" s="11" t="s">
+      <c r="C323" s="82" t="s">
         <v>638</v>
       </c>
-      <c r="C323" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D323" s="29">
-        <v>46414</v>
+        <v>46656</v>
       </c>
       <c r="E323" s="68"/>
       <c r="F323" s="68"/>
     </row>
-    <row r="324" spans="1:6" ht="132.75" customHeight="1">
-[...4 lines deleted...]
-        <v>6</v>
+    <row r="324" spans="1:6" ht="144.75" customHeight="1">
+      <c r="A324" s="3" t="s">
+        <v>2591</v>
+      </c>
+      <c r="B324" s="14" t="s">
+        <v>639</v>
       </c>
       <c r="C324" s="82" t="s">
-        <v>640</v>
+        <v>3792</v>
       </c>
       <c r="D324" s="29">
-        <v>46416</v>
+        <v>46422</v>
       </c>
       <c r="E324" s="68"/>
       <c r="F324" s="68"/>
     </row>
-    <row r="325" spans="1:6" ht="60" customHeight="1">
-[...4 lines deleted...]
-        <v>2091</v>
+    <row r="325" spans="1:6" ht="33.75">
+      <c r="A325" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="B325" s="10" t="s">
+        <v>492</v>
       </c>
       <c r="C325" s="82" t="s">
-        <v>3707</v>
+        <v>3793</v>
       </c>
       <c r="D325" s="19">
-        <v>46211</v>
+        <v>46227</v>
       </c>
       <c r="E325" s="68"/>
       <c r="F325" s="68"/>
     </row>
-    <row r="326" spans="1:6" ht="27" customHeight="1">
-      <c r="A326" s="3" t="s">
+    <row r="326" spans="1:6" ht="168.75">
+      <c r="A326" s="4" t="s">
+        <v>641</v>
+      </c>
+      <c r="B326" s="20" t="s">
         <v>642</v>
       </c>
-      <c r="B326" s="14" t="s">
+      <c r="C326" s="82" t="s">
         <v>643</v>
       </c>
-      <c r="C326" s="82" t="s">
-[...3 lines deleted...]
-        <v>46367</v>
+      <c r="D326" s="19">
+        <v>46424</v>
       </c>
       <c r="E326" s="68"/>
       <c r="F326" s="68"/>
     </row>
-    <row r="327" spans="1:6" ht="144.75" customHeight="1">
+    <row r="327" spans="1:6" ht="45">
       <c r="A327" s="3" t="s">
-        <v>2664</v>
-[...1 lines deleted...]
-      <c r="B327" s="14" t="s">
+        <v>644</v>
+      </c>
+      <c r="B327" s="10" t="s">
         <v>645</v>
       </c>
       <c r="C327" s="82" t="s">
-        <v>3708</v>
-[...2 lines deleted...]
-        <v>46422</v>
+        <v>646</v>
+      </c>
+      <c r="D327" s="19">
+        <v>46436</v>
       </c>
       <c r="E327" s="68"/>
       <c r="F327" s="68"/>
     </row>
-    <row r="328" spans="1:6" ht="33.75">
-[...4 lines deleted...]
-        <v>497</v>
+    <row r="328" spans="1:6" ht="99" customHeight="1">
+      <c r="A328" s="4" t="s">
+        <v>2769</v>
+      </c>
+      <c r="B328" s="11" t="s">
+        <v>647</v>
       </c>
       <c r="C328" s="82" t="s">
-        <v>647</v>
+        <v>3161</v>
       </c>
       <c r="D328" s="19">
-        <v>46227</v>
+        <v>46439</v>
       </c>
       <c r="E328" s="68"/>
       <c r="F328" s="68"/>
     </row>
-    <row r="329" spans="1:6" ht="139.5" customHeight="1">
-      <c r="A329" s="4" t="s">
+    <row r="329" spans="1:6" ht="22.5">
+      <c r="A329" s="3" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B329" s="14" t="s">
         <v>648</v>
       </c>
-      <c r="B329" s="20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C329" s="82" t="s">
-        <v>650</v>
+        <v>3162</v>
       </c>
       <c r="D329" s="19">
-        <v>46424</v>
+        <v>46445</v>
       </c>
       <c r="E329" s="68"/>
       <c r="F329" s="68"/>
     </row>
-    <row r="330" spans="1:6" ht="45">
+    <row r="330" spans="1:6" ht="56.25">
       <c r="A330" s="3" t="s">
-        <v>651</v>
+        <v>2770</v>
       </c>
       <c r="B330" s="10" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="C330" s="82" t="s">
-        <v>653</v>
+        <v>593</v>
       </c>
       <c r="D330" s="19">
-        <v>46436</v>
+        <v>46445</v>
       </c>
       <c r="E330" s="68"/>
       <c r="F330" s="68"/>
     </row>
-    <row r="331" spans="1:6" ht="99" customHeight="1">
-[...4 lines deleted...]
-        <v>654</v>
+    <row r="331" spans="1:6" ht="90">
+      <c r="A331" s="1" t="s">
+        <v>3407</v>
+      </c>
+      <c r="B331" s="10" t="s">
+        <v>492</v>
       </c>
       <c r="C331" s="82" t="s">
-        <v>3242</v>
+        <v>650</v>
       </c>
       <c r="D331" s="19">
-        <v>46439</v>
+        <v>46482</v>
       </c>
       <c r="E331" s="68"/>
       <c r="F331" s="68"/>
     </row>
-    <row r="332" spans="1:6" ht="22.5">
+    <row r="332" spans="1:6" ht="88.5" customHeight="1">
       <c r="A332" s="3" t="s">
-        <v>2153</v>
+        <v>651</v>
       </c>
       <c r="B332" s="14" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
       <c r="C332" s="82" t="s">
-        <v>3243</v>
+        <v>3455</v>
       </c>
       <c r="D332" s="19">
-        <v>46445</v>
+        <v>46478</v>
       </c>
       <c r="E332" s="68"/>
       <c r="F332" s="68"/>
     </row>
-    <row r="333" spans="1:6" ht="56.25">
-[...4 lines deleted...]
-        <v>656</v>
+    <row r="333" spans="1:6" ht="250.5" customHeight="1">
+      <c r="A333" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="B333" s="11" t="s">
+        <v>654</v>
       </c>
       <c r="C333" s="82" t="s">
-        <v>600</v>
+        <v>655</v>
       </c>
       <c r="D333" s="19">
-        <v>46473</v>
+        <v>46456</v>
       </c>
       <c r="E333" s="68"/>
       <c r="F333" s="68"/>
     </row>
-    <row r="334" spans="1:6" ht="90">
-[...1 lines deleted...]
-        <v>3499</v>
+    <row r="334" spans="1:6" ht="45">
+      <c r="A334" s="4" t="s">
+        <v>656</v>
       </c>
       <c r="B334" s="10" t="s">
-        <v>497</v>
+        <v>657</v>
       </c>
       <c r="C334" s="82" t="s">
-        <v>657</v>
+        <v>417</v>
       </c>
       <c r="D334" s="19">
-        <v>46482</v>
+        <v>46448</v>
       </c>
       <c r="E334" s="68"/>
       <c r="F334" s="68"/>
     </row>
-    <row r="335" spans="1:6" ht="88.5" customHeight="1">
+    <row r="335" spans="1:6" ht="56.25">
       <c r="A335" s="3" t="s">
-        <v>658</v>
+        <v>661</v>
       </c>
       <c r="B335" s="14" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="C335" s="82" t="s">
-        <v>3709</v>
-[...2 lines deleted...]
-        <v>46478</v>
+        <v>663</v>
+      </c>
+      <c r="D335" s="29">
+        <v>46321</v>
       </c>
       <c r="E335" s="68"/>
       <c r="F335" s="68"/>
     </row>
-    <row r="336" spans="1:6" ht="250.5" customHeight="1">
-[...4 lines deleted...]
-        <v>661</v>
+    <row r="336" spans="1:6">
+      <c r="A336" s="3" t="s">
+        <v>665</v>
+      </c>
+      <c r="B336" s="14" t="s">
+        <v>666</v>
       </c>
       <c r="C336" s="82" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-        <v>46456</v>
+        <v>410</v>
+      </c>
+      <c r="D336" s="29">
+        <v>46457</v>
       </c>
       <c r="E336" s="68"/>
       <c r="F336" s="68"/>
     </row>
-    <row r="337" spans="1:6" ht="45">
-[...1 lines deleted...]
-        <v>663</v>
+    <row r="337" spans="1:6" ht="112.5">
+      <c r="A337" s="3" t="s">
+        <v>667</v>
       </c>
       <c r="B337" s="10" t="s">
-        <v>664</v>
+        <v>668</v>
       </c>
       <c r="C337" s="82" t="s">
-        <v>422</v>
+        <v>11</v>
       </c>
       <c r="D337" s="19">
-        <v>46448</v>
+        <v>46544</v>
       </c>
       <c r="E337" s="68"/>
       <c r="F337" s="68"/>
     </row>
-    <row r="338" spans="1:6" ht="56.25">
+    <row r="338" spans="1:6" ht="45">
       <c r="A338" s="3" t="s">
-        <v>668</v>
-[...1 lines deleted...]
-      <c r="B338" s="14" t="s">
+        <v>2771</v>
+      </c>
+      <c r="B338" s="10" t="s">
         <v>669</v>
       </c>
       <c r="C338" s="82" t="s">
         <v>670</v>
       </c>
-      <c r="D338" s="29">
-        <v>46321</v>
+      <c r="D338" s="19">
+        <v>46550</v>
       </c>
       <c r="E338" s="68"/>
       <c r="F338" s="68"/>
     </row>
-    <row r="339" spans="1:6">
+    <row r="339" spans="1:6" ht="102.75" customHeight="1">
       <c r="A339" s="3" t="s">
+        <v>2772</v>
+      </c>
+      <c r="B339" s="10" t="s">
+        <v>671</v>
+      </c>
+      <c r="C339" s="82" t="s">
         <v>672</v>
       </c>
-      <c r="B339" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D339" s="29">
-        <v>46457</v>
+        <v>46551</v>
       </c>
       <c r="E339" s="68"/>
       <c r="F339" s="68"/>
     </row>
-    <row r="340" spans="1:6" ht="112.5">
-      <c r="A340" s="3" t="s">
+    <row r="340" spans="1:6" ht="129.75" customHeight="1">
+      <c r="A340" s="4" t="s">
+        <v>673</v>
+      </c>
+      <c r="B340" s="14" t="s">
         <v>674</v>
       </c>
-      <c r="B340" s="10" t="s">
+      <c r="C340" s="82" t="s">
         <v>675</v>
       </c>
-      <c r="C340" s="82" t="s">
-[...3 lines deleted...]
-        <v>46179</v>
+      <c r="D340" s="29">
+        <v>46422</v>
       </c>
       <c r="E340" s="68"/>
       <c r="F340" s="68"/>
     </row>
-    <row r="341" spans="1:6" ht="45">
+    <row r="341" spans="1:6" ht="56.25">
       <c r="A341" s="3" t="s">
-        <v>2841</v>
-[...1 lines deleted...]
-      <c r="B341" s="10" t="s">
         <v>676</v>
       </c>
+      <c r="B341" s="14" t="s">
+        <v>677</v>
+      </c>
       <c r="C341" s="82" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="D341" s="19">
-        <v>46187</v>
+        <v>46532</v>
       </c>
       <c r="E341" s="68"/>
       <c r="F341" s="68"/>
     </row>
-    <row r="342" spans="1:6" ht="102.75" customHeight="1">
-[...1 lines deleted...]
-        <v>2842</v>
+    <row r="342" spans="1:6" ht="168.75">
+      <c r="A342" s="15" t="s">
+        <v>2773</v>
       </c>
       <c r="B342" s="10" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
       <c r="C342" s="82" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-        <v>46551</v>
+        <v>5</v>
+      </c>
+      <c r="D342" s="19">
+        <v>46553</v>
       </c>
       <c r="E342" s="68"/>
       <c r="F342" s="68"/>
     </row>
-    <row r="343" spans="1:6" ht="129.75" customHeight="1">
-      <c r="A343" s="4" t="s">
+    <row r="343" spans="1:6" ht="33.75">
+      <c r="A343" s="1" t="s">
         <v>680</v>
       </c>
-      <c r="B343" s="14" t="s">
+      <c r="B343" s="11" t="s">
         <v>681</v>
       </c>
       <c r="C343" s="82" t="s">
         <v>682</v>
       </c>
-      <c r="D343" s="29">
-        <v>46422</v>
+      <c r="D343" s="19">
+        <v>46557</v>
       </c>
       <c r="E343" s="68"/>
       <c r="F343" s="68"/>
     </row>
-    <row r="344" spans="1:6" ht="56.25">
-      <c r="A344" s="3" t="s">
+    <row r="344" spans="1:6" ht="134.25" customHeight="1">
+      <c r="A344" s="1" t="s">
+        <v>2774</v>
+      </c>
+      <c r="B344" s="10" t="s">
         <v>683</v>
       </c>
-      <c r="B344" s="14" t="s">
+      <c r="C344" s="82" t="s">
         <v>684</v>
       </c>
-      <c r="C344" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D344" s="19">
-        <v>46167</v>
+        <v>46557</v>
       </c>
       <c r="E344" s="68"/>
       <c r="F344" s="68"/>
     </row>
-    <row r="345" spans="1:6" ht="168.75">
-[...1 lines deleted...]
-        <v>2843</v>
+    <row r="345" spans="1:6" ht="409.5">
+      <c r="A345" s="2" t="s">
+        <v>2775</v>
       </c>
       <c r="B345" s="10" t="s">
-        <v>686</v>
+        <v>1983</v>
       </c>
       <c r="C345" s="82" t="s">
-        <v>5</v>
+        <v>685</v>
       </c>
       <c r="D345" s="19">
-        <v>46553</v>
+        <v>46558</v>
       </c>
       <c r="E345" s="68"/>
       <c r="F345" s="68"/>
     </row>
-    <row r="346" spans="1:6" ht="33.75">
-      <c r="A346" s="1" t="s">
+    <row r="346" spans="1:6" ht="81" customHeight="1">
+      <c r="A346" s="3" t="s">
+        <v>686</v>
+      </c>
+      <c r="B346" s="14" t="s">
         <v>687</v>
       </c>
-      <c r="B346" s="11" t="s">
+      <c r="C346" s="82" t="s">
         <v>688</v>
       </c>
-      <c r="C346" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D346" s="19">
-        <v>46192</v>
+        <v>46569</v>
       </c>
       <c r="E346" s="68"/>
       <c r="F346" s="68"/>
     </row>
-    <row r="347" spans="1:6" ht="106.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B347" s="10" t="s">
+    <row r="347" spans="1:6" ht="67.5">
+      <c r="A347" s="3" t="s">
+        <v>689</v>
+      </c>
+      <c r="B347" s="14" t="s">
         <v>690</v>
       </c>
       <c r="C347" s="82" t="s">
         <v>691</v>
       </c>
-      <c r="D347" s="19">
-        <v>46192</v>
+      <c r="D347" s="29">
+        <v>46569</v>
       </c>
       <c r="E347" s="68"/>
       <c r="F347" s="68"/>
     </row>
-    <row r="348" spans="1:6" ht="409.5">
-[...4 lines deleted...]
-        <v>2048</v>
+    <row r="348" spans="1:6" ht="101.25">
+      <c r="A348" s="6" t="s">
+        <v>692</v>
+      </c>
+      <c r="B348" s="14" t="s">
+        <v>693</v>
       </c>
       <c r="C348" s="82" t="s">
-        <v>692</v>
-[...2 lines deleted...]
-        <v>46193</v>
+        <v>694</v>
+      </c>
+      <c r="D348" s="29">
+        <v>46509</v>
       </c>
       <c r="E348" s="68"/>
       <c r="F348" s="68"/>
     </row>
-    <row r="349" spans="1:6" ht="54" customHeight="1">
+    <row r="349" spans="1:6">
       <c r="A349" s="3" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="B349" s="14" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="C349" s="82" t="s">
-        <v>695</v>
-[...2 lines deleted...]
-        <v>46569</v>
+        <v>697</v>
+      </c>
+      <c r="D349" s="29">
+        <v>46499</v>
       </c>
       <c r="E349" s="68"/>
       <c r="F349" s="68"/>
     </row>
-    <row r="350" spans="1:6" ht="54" customHeight="1">
+    <row r="350" spans="1:6" ht="90.75" customHeight="1">
       <c r="A350" s="3" t="s">
-        <v>696</v>
-[...2 lines deleted...]
-        <v>697</v>
+        <v>2454</v>
+      </c>
+      <c r="B350" s="11" t="s">
+        <v>428</v>
       </c>
       <c r="C350" s="82" t="s">
         <v>698</v>
       </c>
       <c r="D350" s="29">
-        <v>46569</v>
+        <v>46227</v>
       </c>
       <c r="E350" s="68"/>
       <c r="F350" s="68"/>
     </row>
-    <row r="351" spans="1:6">
+    <row r="351" spans="1:6" ht="56.25">
       <c r="A351" s="3" t="s">
-        <v>2208</v>
-[...1 lines deleted...]
-      <c r="B351" s="14" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B351" s="10" t="s">
         <v>699</v>
       </c>
       <c r="C351" s="82" t="s">
-        <v>348</v>
+        <v>3163</v>
       </c>
       <c r="D351" s="29">
-        <v>46209</v>
+        <v>46507</v>
       </c>
       <c r="E351" s="68"/>
       <c r="F351" s="68"/>
     </row>
-    <row r="352" spans="1:6" ht="89.25" customHeight="1">
-      <c r="A352" s="6" t="s">
+    <row r="352" spans="1:6" ht="33.75">
+      <c r="A352" s="3" t="s">
         <v>700</v>
       </c>
-      <c r="B352" s="14" t="s">
+      <c r="B352" s="10" t="s">
         <v>701</v>
       </c>
       <c r="C352" s="82" t="s">
         <v>702</v>
       </c>
       <c r="D352" s="29">
-        <v>46509</v>
+        <v>46221</v>
       </c>
       <c r="E352" s="68"/>
       <c r="F352" s="68"/>
     </row>
-    <row r="353" spans="1:6">
+    <row r="353" spans="1:6" ht="36.75" customHeight="1">
       <c r="A353" s="3" t="s">
+        <v>2776</v>
+      </c>
+      <c r="B353" s="14" t="s">
         <v>703</v>
       </c>
-      <c r="B353" s="14" t="s">
+      <c r="C353" s="82" t="s">
         <v>704</v>
       </c>
-      <c r="C353" s="82" t="s">
-[...3 lines deleted...]
-        <v>46499</v>
+      <c r="D353" s="19">
+        <v>46609</v>
       </c>
       <c r="E353" s="68"/>
       <c r="F353" s="68"/>
     </row>
-    <row r="354" spans="1:6" ht="90.75" customHeight="1">
+    <row r="354" spans="1:6">
       <c r="A354" s="3" t="s">
-        <v>2526</v>
-[...2 lines deleted...]
-        <v>433</v>
+        <v>2134</v>
+      </c>
+      <c r="B354" s="14" t="s">
+        <v>705</v>
       </c>
       <c r="C354" s="82" t="s">
-        <v>706</v>
-[...2 lines deleted...]
-        <v>46227</v>
+        <v>11</v>
+      </c>
+      <c r="D354" s="19">
+        <v>46244</v>
       </c>
       <c r="E354" s="68"/>
       <c r="F354" s="68"/>
     </row>
     <row r="355" spans="1:6" ht="56.25">
-      <c r="A355" s="3" t="s">
-        <v>1928</v>
+      <c r="A355" s="4" t="s">
+        <v>706</v>
       </c>
       <c r="B355" s="10" t="s">
-        <v>707</v>
+        <v>396</v>
       </c>
       <c r="C355" s="82" t="s">
-        <v>3244</v>
+        <v>397</v>
       </c>
       <c r="D355" s="29">
-        <v>46507</v>
+        <v>46373</v>
       </c>
       <c r="E355" s="68"/>
       <c r="F355" s="68"/>
     </row>
-    <row r="356" spans="1:6" ht="33.75">
-      <c r="A356" s="3" t="s">
+    <row r="356" spans="1:6" ht="56.25">
+      <c r="A356" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="B356" s="11" t="s">
+        <v>319</v>
+      </c>
+      <c r="C356" s="82" t="s">
         <v>708</v>
       </c>
-      <c r="B356" s="10" t="s">
-[...6 lines deleted...]
-        <v>46221</v>
+      <c r="D356" s="19">
+        <v>46366</v>
       </c>
       <c r="E356" s="68"/>
       <c r="F356" s="68"/>
     </row>
-    <row r="357" spans="1:6" ht="36.75" customHeight="1">
+    <row r="357" spans="1:6" ht="43.5" customHeight="1">
       <c r="A357" s="3" t="s">
-        <v>2846</v>
-[...2 lines deleted...]
-        <v>711</v>
+        <v>1977</v>
+      </c>
+      <c r="B357" s="10" t="s">
+        <v>709</v>
       </c>
       <c r="C357" s="82" t="s">
-        <v>712</v>
-[...2 lines deleted...]
-        <v>46244</v>
+        <v>3164</v>
+      </c>
+      <c r="D357" s="29">
+        <v>46556</v>
       </c>
       <c r="E357" s="68"/>
       <c r="F357" s="68"/>
     </row>
-    <row r="358" spans="1:6">
+    <row r="358" spans="1:6" ht="56.25">
       <c r="A358" s="3" t="s">
-        <v>2207</v>
-[...2 lines deleted...]
-        <v>713</v>
+        <v>2777</v>
+      </c>
+      <c r="B358" s="10" t="s">
+        <v>671</v>
       </c>
       <c r="C358" s="82" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46244</v>
+        <v>672</v>
+      </c>
+      <c r="D358" s="29">
+        <v>46280</v>
       </c>
       <c r="E358" s="68"/>
       <c r="F358" s="68"/>
     </row>
-    <row r="359" spans="1:6" ht="56.25">
-[...4 lines deleted...]
-        <v>398</v>
+    <row r="359" spans="1:6" ht="251.25" customHeight="1">
+      <c r="A359" s="35" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B359" s="16" t="s">
+        <v>710</v>
       </c>
       <c r="C359" s="82" t="s">
-        <v>399</v>
-[...2 lines deleted...]
-        <v>46373</v>
+        <v>711</v>
+      </c>
+      <c r="D359" s="38">
+        <v>46310</v>
       </c>
       <c r="E359" s="68"/>
       <c r="F359" s="68"/>
     </row>
-    <row r="360" spans="1:6" ht="56.25">
-[...1 lines deleted...]
-        <v>715</v>
+    <row r="360" spans="1:6" ht="66" customHeight="1">
+      <c r="A360" s="3" t="s">
+        <v>2236</v>
       </c>
       <c r="B360" s="11" t="s">
-        <v>322</v>
+        <v>712</v>
       </c>
       <c r="C360" s="82" t="s">
-        <v>716</v>
-[...2 lines deleted...]
-        <v>46366</v>
+        <v>3165</v>
+      </c>
+      <c r="D360" s="29">
+        <v>46302</v>
       </c>
       <c r="E360" s="68"/>
       <c r="F360" s="68"/>
     </row>
-    <row r="361" spans="1:6" ht="43.5" customHeight="1">
-[...1 lines deleted...]
-        <v>2042</v>
+    <row r="361" spans="1:6" ht="67.5">
+      <c r="A361" s="1" t="s">
+        <v>2511</v>
       </c>
       <c r="B361" s="10" t="s">
-        <v>717</v>
-[...5 lines deleted...]
-        <v>46556</v>
+        <v>1971</v>
+      </c>
+      <c r="C361" s="86" t="s">
+        <v>482</v>
+      </c>
+      <c r="D361" s="19">
+        <v>46295</v>
       </c>
       <c r="E361" s="68"/>
       <c r="F361" s="68"/>
     </row>
-    <row r="362" spans="1:6" ht="56.25">
+    <row r="362" spans="1:6" ht="45">
       <c r="A362" s="3" t="s">
-        <v>2847</v>
+        <v>713</v>
       </c>
       <c r="B362" s="10" t="s">
-        <v>678</v>
+        <v>714</v>
       </c>
       <c r="C362" s="82" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-        <v>46280</v>
+        <v>715</v>
+      </c>
+      <c r="D362" s="106">
+        <v>46316</v>
       </c>
       <c r="E362" s="68"/>
       <c r="F362" s="68"/>
     </row>
-    <row r="363" spans="1:6" ht="251.25" customHeight="1">
-[...4 lines deleted...]
-        <v>718</v>
+    <row r="363" spans="1:6" ht="56.25">
+      <c r="A363" s="3" t="s">
+        <v>2042</v>
+      </c>
+      <c r="B363" s="11" t="s">
+        <v>432</v>
       </c>
       <c r="C363" s="82" t="s">
-        <v>719</v>
-[...2 lines deleted...]
-        <v>46310</v>
+        <v>12</v>
+      </c>
+      <c r="D363" s="19">
+        <v>46264</v>
       </c>
       <c r="E363" s="68"/>
       <c r="F363" s="68"/>
     </row>
-    <row r="364" spans="1:6" ht="66" customHeight="1">
+    <row r="364" spans="1:6" ht="33.75">
       <c r="A364" s="3" t="s">
-        <v>2310</v>
-[...2 lines deleted...]
-        <v>720</v>
+        <v>716</v>
+      </c>
+      <c r="B364" s="10" t="s">
+        <v>717</v>
       </c>
       <c r="C364" s="82" t="s">
-        <v>3710</v>
-[...2 lines deleted...]
-        <v>46302</v>
+        <v>718</v>
+      </c>
+      <c r="D364" s="19">
+        <v>46486</v>
       </c>
       <c r="E364" s="68"/>
       <c r="F364" s="68"/>
     </row>
-    <row r="365" spans="1:6" ht="67.5">
-[...7 lines deleted...]
-        <v>487</v>
+    <row r="365" spans="1:6" ht="112.5">
+      <c r="A365" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="B365" s="14" t="s">
+        <v>720</v>
+      </c>
+      <c r="C365" s="90" t="s">
+        <v>721</v>
       </c>
       <c r="D365" s="19">
-        <v>46295</v>
+        <v>46360</v>
       </c>
       <c r="E365" s="68"/>
       <c r="F365" s="68"/>
     </row>
     <row r="366" spans="1:6" ht="45">
-      <c r="A366" s="3" t="s">
-        <v>721</v>
+      <c r="A366" s="1" t="s">
+        <v>722</v>
       </c>
       <c r="B366" s="10" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
       <c r="C366" s="82" t="s">
-        <v>723</v>
-[...2 lines deleted...]
-        <v>46316</v>
+        <v>724</v>
+      </c>
+      <c r="D366" s="19">
+        <v>46271</v>
       </c>
       <c r="E366" s="68"/>
       <c r="F366" s="68"/>
     </row>
-    <row r="367" spans="1:6" ht="56.25">
+    <row r="367" spans="1:6" ht="90">
       <c r="A367" s="3" t="s">
-        <v>2115</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>725</v>
+      </c>
+      <c r="B367" s="14" t="s">
+        <v>726</v>
+      </c>
+      <c r="C367" s="85" t="s">
+        <v>3794</v>
       </c>
       <c r="D367" s="19">
-        <v>46264</v>
+        <v>46332</v>
       </c>
       <c r="E367" s="68"/>
       <c r="F367" s="68"/>
     </row>
-    <row r="368" spans="1:6" ht="33.75">
+    <row r="368" spans="1:6" ht="67.5">
       <c r="A368" s="3" t="s">
-        <v>724</v>
-[...2 lines deleted...]
-        <v>725</v>
+        <v>727</v>
+      </c>
+      <c r="B368" s="14" t="s">
+        <v>728</v>
       </c>
       <c r="C368" s="82" t="s">
-        <v>726</v>
-[...2 lines deleted...]
-        <v>46486</v>
+        <v>729</v>
+      </c>
+      <c r="D368" s="29">
+        <v>46353</v>
       </c>
       <c r="E368" s="68"/>
       <c r="F368" s="68"/>
     </row>
-    <row r="369" spans="1:6" ht="94.5" customHeight="1">
-[...7 lines deleted...]
-        <v>729</v>
+    <row r="369" spans="1:6">
+      <c r="A369" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="B369" s="10" t="s">
+        <v>731</v>
+      </c>
+      <c r="C369" s="82" t="s">
+        <v>732</v>
       </c>
       <c r="D369" s="19">
-        <v>46360</v>
+        <v>46318</v>
       </c>
       <c r="E369" s="68"/>
       <c r="F369" s="68"/>
     </row>
-    <row r="370" spans="1:6" ht="45">
-[...4 lines deleted...]
-        <v>731</v>
+    <row r="370" spans="1:6" ht="22.5">
+      <c r="A370" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="B370" s="14" t="s">
+        <v>612</v>
       </c>
       <c r="C370" s="82" t="s">
-        <v>732</v>
-[...2 lines deleted...]
-        <v>46271</v>
+        <v>613</v>
+      </c>
+      <c r="D370" s="29">
+        <v>46368</v>
       </c>
       <c r="E370" s="68"/>
       <c r="F370" s="68"/>
     </row>
-    <row r="371" spans="1:6" ht="90">
-[...3 lines deleted...]
-      <c r="B371" s="14" t="s">
+    <row r="371" spans="1:6" ht="73.5" customHeight="1">
+      <c r="A371" s="1" t="s">
         <v>734</v>
       </c>
-      <c r="C371" s="85" t="s">
-        <v>3551</v>
+      <c r="B371" s="10" t="s">
+        <v>735</v>
+      </c>
+      <c r="C371" s="82" t="s">
+        <v>736</v>
       </c>
       <c r="D371" s="19">
-        <v>46332</v>
+        <v>46453</v>
       </c>
       <c r="E371" s="68"/>
       <c r="F371" s="68"/>
     </row>
-    <row r="372" spans="1:6" ht="67.5">
+    <row r="372" spans="1:6" ht="64.5" customHeight="1">
       <c r="A372" s="3" t="s">
-        <v>735</v>
-[...2 lines deleted...]
-        <v>736</v>
+        <v>2956</v>
+      </c>
+      <c r="B372" s="11" t="s">
+        <v>346</v>
       </c>
       <c r="C372" s="82" t="s">
-        <v>737</v>
-[...2 lines deleted...]
-        <v>46353</v>
+        <v>2001</v>
+      </c>
+      <c r="D372" s="19">
+        <v>46370</v>
       </c>
       <c r="E372" s="68"/>
       <c r="F372" s="68"/>
     </row>
-    <row r="373" spans="1:6">
-      <c r="A373" s="1" t="s">
+    <row r="373" spans="1:6" ht="157.5">
+      <c r="A373" s="3" t="s">
+        <v>737</v>
+      </c>
+      <c r="B373" s="14" t="s">
         <v>738</v>
       </c>
-      <c r="B373" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C373" s="82" t="s">
-        <v>740</v>
-[...2 lines deleted...]
-        <v>46318</v>
+        <v>417</v>
+      </c>
+      <c r="D373" s="29">
+        <v>46359</v>
       </c>
       <c r="E373" s="68"/>
       <c r="F373" s="68"/>
     </row>
-    <row r="374" spans="1:6" ht="22.5">
+    <row r="374" spans="1:6">
       <c r="A374" s="3" t="s">
-        <v>741</v>
-[...2 lines deleted...]
-        <v>619</v>
+        <v>739</v>
+      </c>
+      <c r="B374" s="11" t="s">
+        <v>740</v>
       </c>
       <c r="C374" s="82" t="s">
-        <v>620</v>
+        <v>3166</v>
       </c>
       <c r="D374" s="29">
-        <v>46368</v>
+        <v>46366</v>
       </c>
       <c r="E374" s="68"/>
       <c r="F374" s="68"/>
     </row>
-    <row r="375" spans="1:6" ht="60.75" customHeight="1">
-      <c r="A375" s="1" t="s">
+    <row r="375" spans="1:6" ht="67.5" customHeight="1">
+      <c r="A375" s="3" t="s">
+        <v>741</v>
+      </c>
+      <c r="B375" s="14" t="s">
         <v>742</v>
       </c>
-      <c r="B375" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C375" s="82" t="s">
-        <v>744</v>
-[...2 lines deleted...]
-        <v>46453</v>
+        <v>3456</v>
+      </c>
+      <c r="D375" s="29">
+        <v>46363</v>
       </c>
       <c r="E375" s="68"/>
       <c r="F375" s="68"/>
     </row>
-    <row r="376" spans="1:6" ht="51" customHeight="1">
-[...4 lines deleted...]
-        <v>349</v>
+    <row r="376" spans="1:6" ht="247.5" customHeight="1">
+      <c r="A376" s="2" t="s">
+        <v>743</v>
+      </c>
+      <c r="B376" s="10" t="s">
+        <v>744</v>
       </c>
       <c r="C376" s="82" t="s">
-        <v>2067</v>
-[...2 lines deleted...]
-        <v>46370</v>
+        <v>3457</v>
+      </c>
+      <c r="D376" s="29">
+        <v>46331</v>
       </c>
       <c r="E376" s="68"/>
       <c r="F376" s="68"/>
     </row>
-    <row r="377" spans="1:6" ht="122.25" customHeight="1">
-      <c r="A377" s="3" t="s">
+    <row r="377" spans="1:6" ht="207.75" customHeight="1">
+      <c r="A377" s="4" t="s">
+        <v>2779</v>
+      </c>
+      <c r="B377" s="10" t="s">
         <v>745</v>
       </c>
-      <c r="B377" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C377" s="82" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>46359</v>
+        <v>3795</v>
+      </c>
+      <c r="D377" s="19">
+        <v>46549</v>
       </c>
       <c r="E377" s="68"/>
       <c r="F377" s="68"/>
     </row>
-    <row r="378" spans="1:6">
-[...4 lines deleted...]
-        <v>748</v>
+    <row r="378" spans="1:6" ht="99.75" customHeight="1">
+      <c r="A378" s="2" t="s">
+        <v>2491</v>
+      </c>
+      <c r="B378" s="10" t="s">
+        <v>746</v>
       </c>
       <c r="C378" s="82" t="s">
-        <v>3246</v>
-[...2 lines deleted...]
-        <v>46366</v>
+        <v>3167</v>
+      </c>
+      <c r="D378" s="19">
+        <v>46368</v>
       </c>
       <c r="E378" s="68"/>
       <c r="F378" s="68"/>
     </row>
-    <row r="379" spans="1:6" ht="67.5" customHeight="1">
-      <c r="A379" s="3" t="s">
+    <row r="379" spans="1:6" ht="43.5" customHeight="1">
+      <c r="A379" s="2" t="s">
+        <v>747</v>
+      </c>
+      <c r="B379" s="10" t="s">
+        <v>748</v>
+      </c>
+      <c r="C379" s="82" t="s">
         <v>749</v>
       </c>
-      <c r="B379" s="14" t="s">
-[...6 lines deleted...]
-        <v>46363</v>
+      <c r="D379" s="19">
+        <v>46377</v>
       </c>
       <c r="E379" s="68"/>
       <c r="F379" s="68"/>
     </row>
-    <row r="380" spans="1:6" ht="228" customHeight="1">
-      <c r="A380" s="2" t="s">
+    <row r="380" spans="1:6" ht="78.75">
+      <c r="A380" s="3" t="s">
+        <v>750</v>
+      </c>
+      <c r="B380" s="14" t="s">
         <v>751</v>
       </c>
-      <c r="B380" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C380" s="82" t="s">
-        <v>3553</v>
+        <v>3796</v>
       </c>
       <c r="D380" s="29">
-        <v>46331</v>
+        <v>46308</v>
       </c>
       <c r="E380" s="68"/>
       <c r="F380" s="68"/>
     </row>
-    <row r="381" spans="1:6" ht="207.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="B381" s="10" t="s">
+    <row r="381" spans="1:6" ht="67.5">
+      <c r="A381" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="B381" s="14" t="s">
         <v>753</v>
       </c>
       <c r="C381" s="82" t="s">
-        <v>3247</v>
+        <v>3168</v>
       </c>
       <c r="D381" s="19">
-        <v>46184</v>
+        <v>46392</v>
       </c>
       <c r="E381" s="68"/>
       <c r="F381" s="68"/>
     </row>
-    <row r="382" spans="1:6" ht="99.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="B382" s="10" t="s">
+    <row r="382" spans="1:6" ht="75.75" customHeight="1">
+      <c r="A382" s="1" t="s">
+        <v>2780</v>
+      </c>
+      <c r="B382" s="11" t="s">
         <v>754</v>
       </c>
       <c r="C382" s="82" t="s">
-        <v>3248</v>
+        <v>755</v>
       </c>
       <c r="D382" s="19">
-        <v>46368</v>
+        <v>46283</v>
       </c>
       <c r="E382" s="68"/>
       <c r="F382" s="68"/>
     </row>
-    <row r="383" spans="1:6" ht="43.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B383" s="10" t="s">
+    <row r="383" spans="1:6" ht="33.75">
+      <c r="A383" s="3" t="s">
         <v>756</v>
       </c>
+      <c r="B383" s="14" t="s">
+        <v>757</v>
+      </c>
       <c r="C383" s="82" t="s">
-        <v>757</v>
+        <v>3797</v>
       </c>
       <c r="D383" s="19">
-        <v>46377</v>
+        <v>46376</v>
       </c>
       <c r="E383" s="68"/>
       <c r="F383" s="68"/>
     </row>
-    <row r="384" spans="1:6" ht="78.75">
+    <row r="384" spans="1:6" ht="22.5">
       <c r="A384" s="3" t="s">
+        <v>2479</v>
+      </c>
+      <c r="B384" s="10" t="s">
         <v>758</v>
       </c>
-      <c r="B384" s="14" t="s">
+      <c r="C384" s="90" t="s">
         <v>759</v>
       </c>
-      <c r="C384" s="82" t="s">
-[...3 lines deleted...]
-        <v>46308</v>
+      <c r="D384" s="19">
+        <v>46398</v>
       </c>
       <c r="E384" s="68"/>
       <c r="F384" s="68"/>
     </row>
-    <row r="385" spans="1:6" ht="67.5">
+    <row r="385" spans="1:6" ht="41.45" customHeight="1">
       <c r="A385" s="3" t="s">
+        <v>3662</v>
+      </c>
+      <c r="B385" s="11" t="s">
         <v>760</v>
       </c>
-      <c r="B385" s="14" t="s">
-[...6 lines deleted...]
-        <v>46392</v>
+      <c r="C385" s="91" t="s">
+        <v>3169</v>
+      </c>
+      <c r="D385" s="29">
+        <v>46594</v>
       </c>
       <c r="E385" s="68"/>
       <c r="F385" s="68"/>
     </row>
-    <row r="386" spans="1:6" ht="75.75" customHeight="1">
+    <row r="386" spans="1:6">
       <c r="A386" s="1" t="s">
-        <v>2850</v>
+        <v>2781</v>
       </c>
       <c r="B386" s="11" t="s">
+        <v>761</v>
+      </c>
+      <c r="C386" s="82" t="s">
         <v>762</v>
       </c>
-      <c r="C386" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D386" s="19">
-        <v>46283</v>
+        <v>46326</v>
       </c>
       <c r="E386" s="68"/>
       <c r="F386" s="68"/>
     </row>
-    <row r="387" spans="1:6" ht="33.75">
+    <row r="387" spans="1:6" ht="56.25">
       <c r="A387" s="3" t="s">
+        <v>2782</v>
+      </c>
+      <c r="B387" s="10" t="s">
+        <v>763</v>
+      </c>
+      <c r="C387" s="82" t="s">
         <v>764</v>
       </c>
-      <c r="B387" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D387" s="19">
-        <v>46376</v>
+        <v>46409</v>
       </c>
       <c r="E387" s="68"/>
       <c r="F387" s="68"/>
     </row>
-    <row r="388" spans="1:6" ht="22.5">
+    <row r="388" spans="1:6" ht="33.75">
       <c r="A388" s="3" t="s">
-        <v>2551</v>
-[...5 lines deleted...]
-        <v>768</v>
+        <v>765</v>
+      </c>
+      <c r="B388" s="14" t="s">
+        <v>766</v>
+      </c>
+      <c r="C388" s="82" t="s">
+        <v>3798</v>
       </c>
       <c r="D388" s="19">
-        <v>46398</v>
+        <v>46411</v>
       </c>
       <c r="E388" s="68"/>
       <c r="F388" s="68"/>
     </row>
-    <row r="389" spans="1:6" ht="45">
+    <row r="389" spans="1:6" ht="108.75" customHeight="1">
       <c r="A389" s="3" t="s">
-        <v>769</v>
-[...5 lines deleted...]
-        <v>3251</v>
+        <v>767</v>
+      </c>
+      <c r="B389" s="14" t="s">
+        <v>768</v>
+      </c>
+      <c r="C389" s="82" t="s">
+        <v>593</v>
       </c>
       <c r="D389" s="29">
-        <v>46281</v>
+        <v>46460</v>
       </c>
       <c r="E389" s="68"/>
       <c r="F389" s="68"/>
     </row>
-    <row r="390" spans="1:6">
+    <row r="390" spans="1:6" ht="22.5">
       <c r="A390" s="1" t="s">
-        <v>2851</v>
-[...2 lines deleted...]
-        <v>771</v>
+        <v>769</v>
+      </c>
+      <c r="B390" s="10" t="s">
+        <v>770</v>
       </c>
       <c r="C390" s="82" t="s">
-        <v>772</v>
+        <v>732</v>
       </c>
       <c r="D390" s="19">
-        <v>46326</v>
+        <v>46318</v>
       </c>
       <c r="E390" s="68"/>
       <c r="F390" s="68"/>
     </row>
-    <row r="391" spans="1:6" ht="45">
+    <row r="391" spans="1:6">
       <c r="A391" s="3" t="s">
-        <v>2852</v>
-[...2 lines deleted...]
-        <v>773</v>
+        <v>771</v>
+      </c>
+      <c r="B391" s="11" t="s">
+        <v>772</v>
       </c>
       <c r="C391" s="82" t="s">
-        <v>774</v>
+        <v>732</v>
       </c>
       <c r="D391" s="19">
-        <v>46409</v>
+        <v>46415</v>
       </c>
       <c r="E391" s="68"/>
       <c r="F391" s="68"/>
     </row>
-    <row r="392" spans="1:6" ht="33.75">
+    <row r="392" spans="1:6" ht="78.75">
       <c r="A392" s="3" t="s">
-        <v>775</v>
+        <v>2783</v>
       </c>
       <c r="B392" s="14" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="C392" s="82" t="s">
-        <v>3711</v>
+        <v>774</v>
       </c>
       <c r="D392" s="19">
-        <v>46411</v>
+        <v>46453</v>
       </c>
       <c r="E392" s="68"/>
       <c r="F392" s="68"/>
     </row>
-    <row r="393" spans="1:6" ht="108.75" customHeight="1">
+    <row r="393" spans="1:6" ht="21.75" customHeight="1">
       <c r="A393" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="B393" s="10" t="s">
+        <v>776</v>
+      </c>
+      <c r="C393" s="82" t="s">
         <v>777</v>
       </c>
-      <c r="B393" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D393" s="29">
-        <v>46460</v>
+        <v>46422</v>
       </c>
       <c r="E393" s="68"/>
       <c r="F393" s="68"/>
     </row>
     <row r="394" spans="1:6" ht="22.5">
-      <c r="A394" s="1" t="s">
+      <c r="A394" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="B394" s="14" t="s">
         <v>779</v>
       </c>
-      <c r="B394" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C394" s="82" t="s">
-        <v>740</v>
+        <v>3170</v>
       </c>
       <c r="D394" s="19">
-        <v>46318</v>
+        <v>46429</v>
       </c>
       <c r="E394" s="68"/>
       <c r="F394" s="68"/>
     </row>
-    <row r="395" spans="1:6">
-      <c r="A395" s="3" t="s">
+    <row r="395" spans="1:6" ht="63" customHeight="1">
+      <c r="A395" s="7" t="s">
+        <v>780</v>
+      </c>
+      <c r="B395" s="10" t="s">
         <v>781</v>
       </c>
-      <c r="B395" s="11" t="s">
+      <c r="C395" s="82" t="s">
         <v>782</v>
       </c>
-      <c r="C395" s="82" t="s">
-[...3 lines deleted...]
-        <v>46415</v>
+      <c r="D395" s="29">
+        <v>46371</v>
       </c>
       <c r="E395" s="68"/>
       <c r="F395" s="68"/>
     </row>
-    <row r="396" spans="1:6" ht="78.75">
-[...3 lines deleted...]
-      <c r="B396" s="14" t="s">
+    <row r="396" spans="1:6" ht="312.75" customHeight="1">
+      <c r="A396" s="2" t="s">
         <v>783</v>
       </c>
+      <c r="B396" s="11" t="s">
+        <v>784</v>
+      </c>
       <c r="C396" s="82" t="s">
-        <v>784</v>
+        <v>3799</v>
       </c>
       <c r="D396" s="19">
-        <v>46453</v>
+        <v>46503</v>
       </c>
       <c r="E396" s="68"/>
       <c r="F396" s="68"/>
     </row>
-    <row r="397" spans="1:6" ht="21.75" customHeight="1">
+    <row r="397" spans="1:6" ht="67.5">
       <c r="A397" s="3" t="s">
+        <v>2625</v>
+      </c>
+      <c r="B397" s="10" t="s">
+        <v>328</v>
+      </c>
+      <c r="C397" s="82" t="s">
         <v>785</v>
       </c>
-      <c r="B397" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D397" s="29">
-        <v>46422</v>
+        <v>46424</v>
       </c>
       <c r="E397" s="68"/>
       <c r="F397" s="68"/>
     </row>
-    <row r="398" spans="1:6" ht="22.5">
+    <row r="398" spans="1:6" ht="78.75">
       <c r="A398" s="3" t="s">
-        <v>788</v>
-[...2 lines deleted...]
-        <v>789</v>
+        <v>1966</v>
+      </c>
+      <c r="B398" s="10" t="s">
+        <v>1965</v>
       </c>
       <c r="C398" s="82" t="s">
-        <v>3252</v>
+        <v>786</v>
       </c>
       <c r="D398" s="19">
-        <v>46429</v>
+        <v>46439</v>
       </c>
       <c r="E398" s="68"/>
       <c r="F398" s="68"/>
     </row>
-    <row r="399" spans="1:6" ht="63" customHeight="1">
-[...1 lines deleted...]
-        <v>790</v>
+    <row r="399" spans="1:6" ht="251.25" customHeight="1">
+      <c r="A399" s="4" t="s">
+        <v>787</v>
       </c>
       <c r="B399" s="10" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="C399" s="82" t="s">
-        <v>792</v>
-[...2 lines deleted...]
-        <v>46371</v>
+        <v>10</v>
+      </c>
+      <c r="D399" s="19">
+        <v>46335</v>
       </c>
       <c r="E399" s="68"/>
       <c r="F399" s="68"/>
     </row>
-    <row r="400" spans="1:6" ht="312.75" customHeight="1">
-[...4 lines deleted...]
-        <v>794</v>
+    <row r="400" spans="1:6" ht="33.75">
+      <c r="A400" s="3" t="s">
+        <v>789</v>
+      </c>
+      <c r="B400" s="14" t="s">
+        <v>790</v>
       </c>
       <c r="C400" s="82" t="s">
-        <v>3253</v>
+        <v>791</v>
       </c>
       <c r="D400" s="19">
-        <v>46503</v>
+        <v>46444</v>
       </c>
       <c r="E400" s="68"/>
       <c r="F400" s="68"/>
     </row>
     <row r="401" spans="1:6" ht="67.5">
       <c r="A401" s="3" t="s">
-        <v>2697</v>
+        <v>2641</v>
       </c>
       <c r="B401" s="10" t="s">
-        <v>331</v>
+        <v>792</v>
       </c>
       <c r="C401" s="82" t="s">
-        <v>795</v>
-[...2 lines deleted...]
-        <v>46424</v>
+        <v>793</v>
+      </c>
+      <c r="D401" s="19">
+        <v>46447</v>
       </c>
       <c r="E401" s="68"/>
       <c r="F401" s="68"/>
     </row>
-    <row r="402" spans="1:6" ht="78.75">
+    <row r="402" spans="1:6" ht="84.95" customHeight="1">
       <c r="A402" s="3" t="s">
-        <v>2029</v>
+        <v>794</v>
       </c>
       <c r="B402" s="10" t="s">
-        <v>2028</v>
+        <v>795</v>
       </c>
       <c r="C402" s="82" t="s">
         <v>796</v>
       </c>
       <c r="D402" s="19">
-        <v>46439</v>
+        <v>46444</v>
       </c>
       <c r="E402" s="68"/>
       <c r="F402" s="68"/>
     </row>
-    <row r="403" spans="1:6" ht="251.25" customHeight="1">
+    <row r="403" spans="1:6" ht="112.5">
       <c r="A403" s="4" t="s">
+        <v>3171</v>
+      </c>
+      <c r="B403" s="14" t="s">
         <v>797</v>
       </c>
-      <c r="B403" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C403" s="82" t="s">
-        <v>10</v>
+        <v>796</v>
       </c>
       <c r="D403" s="19">
-        <v>46335</v>
+        <v>46445</v>
       </c>
       <c r="E403" s="68"/>
       <c r="F403" s="68"/>
     </row>
-    <row r="404" spans="1:6" ht="33.75">
+    <row r="404" spans="1:6" ht="144.75" customHeight="1">
       <c r="A404" s="3" t="s">
+        <v>798</v>
+      </c>
+      <c r="B404" s="10" t="s">
         <v>799</v>
       </c>
-      <c r="B404" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C404" s="82" t="s">
-        <v>801</v>
+        <v>3172</v>
       </c>
       <c r="D404" s="19">
-        <v>46444</v>
+        <v>46464</v>
       </c>
       <c r="E404" s="68"/>
       <c r="F404" s="68"/>
     </row>
-    <row r="405" spans="1:6" ht="67.5">
+    <row r="405" spans="1:6" ht="22.5">
       <c r="A405" s="3" t="s">
-        <v>2713</v>
+        <v>800</v>
       </c>
       <c r="B405" s="10" t="s">
+        <v>801</v>
+      </c>
+      <c r="C405" s="82" t="s">
         <v>802</v>
       </c>
-      <c r="C405" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D405" s="19">
-        <v>46447</v>
+        <v>46456</v>
       </c>
       <c r="E405" s="68"/>
       <c r="F405" s="68"/>
     </row>
-    <row r="406" spans="1:6" ht="84.95" customHeight="1">
+    <row r="406" spans="1:6" ht="56.25">
       <c r="A406" s="3" t="s">
+        <v>803</v>
+      </c>
+      <c r="B406" s="14" t="s">
         <v>804</v>
       </c>
-      <c r="B406" s="10" t="s">
+      <c r="C406" s="82" t="s">
         <v>805</v>
       </c>
-      <c r="C406" s="82" t="s">
-[...3 lines deleted...]
-        <v>46444</v>
+      <c r="D406" s="29">
+        <v>46456</v>
       </c>
       <c r="E406" s="68"/>
       <c r="F406" s="68"/>
     </row>
-    <row r="407" spans="1:6" ht="97.5" customHeight="1">
-[...1 lines deleted...]
-        <v>3254</v>
+    <row r="407" spans="1:6" ht="114.75" customHeight="1">
+      <c r="A407" s="3" t="s">
+        <v>806</v>
       </c>
       <c r="B407" s="14" t="s">
         <v>807</v>
       </c>
       <c r="C407" s="82" t="s">
-        <v>806</v>
-[...2 lines deleted...]
-        <v>46445</v>
+        <v>3800</v>
+      </c>
+      <c r="D407" s="29">
+        <v>46458</v>
       </c>
       <c r="E407" s="68"/>
       <c r="F407" s="68"/>
     </row>
-    <row r="408" spans="1:6" ht="144.75" customHeight="1">
-      <c r="A408" s="3" t="s">
+    <row r="408" spans="1:6" ht="185.45" customHeight="1">
+      <c r="A408" s="4" t="s">
         <v>808</v>
       </c>
-      <c r="B408" s="10" t="s">
+      <c r="B408" s="11" t="s">
         <v>809</v>
       </c>
       <c r="C408" s="82" t="s">
-        <v>3255</v>
+        <v>810</v>
       </c>
       <c r="D408" s="19">
-        <v>46464</v>
+        <v>46495</v>
       </c>
       <c r="E408" s="68"/>
       <c r="F408" s="68"/>
     </row>
-    <row r="409" spans="1:6" ht="22.5">
+    <row r="409" spans="1:6" ht="135">
       <c r="A409" s="3" t="s">
-        <v>810</v>
-[...1 lines deleted...]
-      <c r="B409" s="10" t="s">
+        <v>2784</v>
+      </c>
+      <c r="B409" s="20" t="s">
         <v>811</v>
       </c>
       <c r="C409" s="82" t="s">
-        <v>812</v>
+        <v>3173</v>
       </c>
       <c r="D409" s="19">
-        <v>46456</v>
+        <v>46472</v>
       </c>
       <c r="E409" s="68"/>
       <c r="F409" s="68"/>
     </row>
-    <row r="410" spans="1:6" ht="56.25">
+    <row r="410" spans="1:6" ht="258.75">
       <c r="A410" s="3" t="s">
+        <v>2785</v>
+      </c>
+      <c r="B410" s="10" t="s">
+        <v>812</v>
+      </c>
+      <c r="C410" s="82" t="s">
         <v>813</v>
       </c>
-      <c r="B410" s="14" t="s">
-[...6 lines deleted...]
-        <v>46456</v>
+      <c r="D410" s="19">
+        <v>46373</v>
       </c>
       <c r="E410" s="68"/>
       <c r="F410" s="68"/>
     </row>
-    <row r="411" spans="1:6" ht="105.6" customHeight="1">
-      <c r="A411" s="3" t="s">
+    <row r="411" spans="1:6" ht="22.5">
+      <c r="A411" s="5" t="s">
+        <v>814</v>
+      </c>
+      <c r="B411" s="28" t="s">
+        <v>815</v>
+      </c>
+      <c r="C411" s="92" t="s">
         <v>816</v>
       </c>
-      <c r="B411" s="14" t="s">
-[...6 lines deleted...]
-        <v>46458</v>
+      <c r="D411" s="42">
+        <v>46427</v>
       </c>
       <c r="E411" s="68"/>
       <c r="F411" s="68"/>
     </row>
-    <row r="412" spans="1:6" ht="185.45" customHeight="1">
-      <c r="A412" s="4" t="s">
+    <row r="412" spans="1:6" ht="45">
+      <c r="A412" s="3" t="s">
+        <v>2695</v>
+      </c>
+      <c r="B412" s="14" t="s">
+        <v>817</v>
+      </c>
+      <c r="C412" s="82" t="s">
         <v>818</v>
       </c>
-      <c r="B412" s="11" t="s">
-[...6 lines deleted...]
-        <v>46495</v>
+      <c r="D412" s="29">
+        <v>46435</v>
       </c>
       <c r="E412" s="68"/>
       <c r="F412" s="68"/>
     </row>
-    <row r="413" spans="1:6" ht="135">
+    <row r="413" spans="1:6" ht="45">
       <c r="A413" s="3" t="s">
-        <v>2854</v>
-[...2 lines deleted...]
-        <v>821</v>
+        <v>819</v>
+      </c>
+      <c r="B413" s="10" t="s">
+        <v>2217</v>
       </c>
       <c r="C413" s="82" t="s">
-        <v>3257</v>
-[...2 lines deleted...]
-        <v>46472</v>
+        <v>820</v>
+      </c>
+      <c r="D413" s="29">
+        <v>46285</v>
       </c>
       <c r="E413" s="68"/>
       <c r="F413" s="68"/>
     </row>
-    <row r="414" spans="1:6" ht="258.75">
+    <row r="414" spans="1:6" ht="33.75">
       <c r="A414" s="3" t="s">
-        <v>2855</v>
+        <v>821</v>
       </c>
       <c r="B414" s="10" t="s">
         <v>822</v>
       </c>
       <c r="C414" s="82" t="s">
         <v>823</v>
       </c>
       <c r="D414" s="19">
-        <v>46373</v>
+        <v>46496</v>
       </c>
       <c r="E414" s="68"/>
       <c r="F414" s="68"/>
     </row>
-    <row r="415" spans="1:6" ht="22.5">
-      <c r="A415" s="5" t="s">
+    <row r="415" spans="1:6" ht="90">
+      <c r="A415" s="3" t="s">
         <v>824</v>
       </c>
-      <c r="B415" s="28" t="s">
+      <c r="B415" s="14" t="s">
         <v>825</v>
       </c>
-      <c r="C415" s="92" t="s">
-[...3 lines deleted...]
-        <v>46427</v>
+      <c r="C415" s="82" t="s">
+        <v>397</v>
+      </c>
+      <c r="D415" s="29">
+        <v>46495</v>
       </c>
       <c r="E415" s="68"/>
       <c r="F415" s="68"/>
     </row>
-    <row r="416" spans="1:6" ht="45">
+    <row r="416" spans="1:6" ht="146.25">
       <c r="A416" s="3" t="s">
-        <v>2767</v>
-[...1 lines deleted...]
-      <c r="B416" s="14" t="s">
+        <v>2786</v>
+      </c>
+      <c r="B416" s="10" t="s">
         <v>826</v>
       </c>
       <c r="C416" s="82" t="s">
         <v>827</v>
       </c>
       <c r="D416" s="29">
-        <v>46435</v>
+        <v>46536</v>
       </c>
       <c r="E416" s="68"/>
       <c r="F416" s="68"/>
     </row>
-    <row r="417" spans="1:7" ht="45">
-      <c r="A417" s="3" t="s">
+    <row r="417" spans="1:7" ht="289.5" customHeight="1">
+      <c r="A417" s="4" t="s">
+        <v>2787</v>
+      </c>
+      <c r="B417" s="10" t="s">
         <v>828</v>
-      </c>
-[...1 lines deleted...]
-        <v>2291</v>
       </c>
       <c r="C417" s="82" t="s">
         <v>829</v>
       </c>
-      <c r="D417" s="29">
-[...5 lines deleted...]
-    <row r="418" spans="1:7" ht="33.75">
+      <c r="D417" s="19">
+        <v>46349</v>
+      </c>
+      <c r="E417" s="18"/>
+      <c r="F417" s="18"/>
+      <c r="G417" s="18"/>
+    </row>
+    <row r="418" spans="1:7" ht="292.5" customHeight="1">
       <c r="A418" s="3" t="s">
         <v>830</v>
       </c>
       <c r="B418" s="10" t="s">
         <v>831</v>
       </c>
       <c r="C418" s="82" t="s">
         <v>832</v>
       </c>
-      <c r="D418" s="19">
-        <v>46496</v>
+      <c r="D418" s="29">
+        <v>46515</v>
       </c>
       <c r="E418" s="68"/>
       <c r="F418" s="68"/>
     </row>
-    <row r="419" spans="1:7" ht="90">
+    <row r="419" spans="1:7" ht="45">
       <c r="A419" s="3" t="s">
         <v>833</v>
       </c>
-      <c r="B419" s="14" t="s">
+      <c r="B419" s="10" t="s">
         <v>834</v>
       </c>
       <c r="C419" s="82" t="s">
-        <v>399</v>
+        <v>835</v>
       </c>
       <c r="D419" s="29">
-        <v>46495</v>
+        <v>46511</v>
       </c>
       <c r="E419" s="68"/>
       <c r="F419" s="68"/>
     </row>
-    <row r="420" spans="1:7" ht="146.25">
-[...4 lines deleted...]
-        <v>835</v>
+    <row r="420" spans="1:7" ht="22.5">
+      <c r="A420" s="1" t="s">
+        <v>836</v>
+      </c>
+      <c r="B420" s="11" t="s">
+        <v>837</v>
       </c>
       <c r="C420" s="82" t="s">
-        <v>836</v>
-[...2 lines deleted...]
-        <v>46536</v>
+        <v>304</v>
+      </c>
+      <c r="D420" s="19">
+        <v>46513</v>
       </c>
       <c r="E420" s="68"/>
       <c r="F420" s="68"/>
     </row>
-    <row r="421" spans="1:7" ht="289.5" customHeight="1">
+    <row r="421" spans="1:7" ht="99.75" customHeight="1">
       <c r="A421" s="4" t="s">
-        <v>2857</v>
+        <v>3174</v>
       </c>
       <c r="B421" s="10" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="C421" s="82" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="D421" s="19">
-        <v>46349</v>
-[...5 lines deleted...]
-    <row r="422" spans="1:7" ht="292.5" customHeight="1">
+        <v>46344</v>
+      </c>
+      <c r="E421" s="68"/>
+      <c r="F421" s="68"/>
+    </row>
+    <row r="422" spans="1:7" ht="371.25">
       <c r="A422" s="3" t="s">
-        <v>839</v>
-[...1 lines deleted...]
-      <c r="B422" s="10" t="s">
+        <v>2788</v>
+      </c>
+      <c r="B422" s="14" t="s">
         <v>840</v>
       </c>
       <c r="C422" s="82" t="s">
-        <v>3713</v>
-[...2 lines deleted...]
-        <v>46515</v>
+        <v>841</v>
+      </c>
+      <c r="D422" s="19">
+        <v>46526</v>
       </c>
       <c r="E422" s="68"/>
       <c r="F422" s="68"/>
     </row>
     <row r="423" spans="1:7" ht="45">
       <c r="A423" s="3" t="s">
-        <v>841</v>
-[...1 lines deleted...]
-      <c r="B423" s="10" t="s">
+        <v>2789</v>
+      </c>
+      <c r="B423" s="14" t="s">
         <v>842</v>
       </c>
       <c r="C423" s="82" t="s">
-        <v>843</v>
-[...2 lines deleted...]
-        <v>46511</v>
+        <v>2983</v>
+      </c>
+      <c r="D423" s="19">
+        <v>46526</v>
       </c>
       <c r="E423" s="68"/>
       <c r="F423" s="68"/>
     </row>
-    <row r="424" spans="1:7" ht="22.5">
-[...4 lines deleted...]
-        <v>845</v>
+    <row r="424" spans="1:7" ht="93.75" customHeight="1">
+      <c r="A424" s="3" t="s">
+        <v>843</v>
+      </c>
+      <c r="B424" s="14" t="s">
+        <v>1882</v>
       </c>
       <c r="C424" s="82" t="s">
-        <v>306</v>
+        <v>3801</v>
       </c>
       <c r="D424" s="19">
-        <v>46513</v>
+        <v>46494</v>
       </c>
       <c r="E424" s="68"/>
       <c r="F424" s="68"/>
     </row>
-    <row r="425" spans="1:7" ht="99.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="B425" s="10" t="s">
+    <row r="425" spans="1:7">
+      <c r="A425" s="3" t="s">
+        <v>845</v>
+      </c>
+      <c r="B425" s="14" t="s">
         <v>846</v>
       </c>
       <c r="C425" s="82" t="s">
-        <v>3714</v>
+        <v>847</v>
       </c>
       <c r="D425" s="19">
-        <v>46344</v>
+        <v>46528</v>
       </c>
       <c r="E425" s="68"/>
       <c r="F425" s="68"/>
     </row>
-    <row r="426" spans="1:7" ht="360">
+    <row r="426" spans="1:7" ht="33.75">
       <c r="A426" s="3" t="s">
-        <v>2858</v>
-[...2 lines deleted...]
-        <v>847</v>
+        <v>848</v>
+      </c>
+      <c r="B426" s="10" t="s">
+        <v>849</v>
       </c>
       <c r="C426" s="82" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="D426" s="19">
-        <v>46526</v>
+        <v>46538</v>
       </c>
       <c r="E426" s="68"/>
       <c r="F426" s="68"/>
     </row>
-    <row r="427" spans="1:7" ht="45">
+    <row r="427" spans="1:7" ht="22.5">
       <c r="A427" s="3" t="s">
-        <v>2859</v>
+        <v>851</v>
       </c>
       <c r="B427" s="14" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
       <c r="C427" s="82" t="s">
-        <v>3065</v>
-[...2 lines deleted...]
-        <v>46526</v>
+        <v>3458</v>
+      </c>
+      <c r="D427" s="29">
+        <v>46539</v>
       </c>
       <c r="E427" s="68"/>
       <c r="F427" s="68"/>
     </row>
-    <row r="428" spans="1:7" ht="93.75" customHeight="1">
+    <row r="428" spans="1:7" ht="281.25">
       <c r="A428" s="3" t="s">
-        <v>850</v>
-[...2 lines deleted...]
-        <v>1913</v>
+        <v>2790</v>
+      </c>
+      <c r="B428" s="10" t="s">
+        <v>2227</v>
       </c>
       <c r="C428" s="82" t="s">
-        <v>3066</v>
-[...2 lines deleted...]
-        <v>46494</v>
+        <v>3175</v>
+      </c>
+      <c r="D428" s="29">
+        <v>46539</v>
       </c>
       <c r="E428" s="68"/>
       <c r="F428" s="68"/>
     </row>
-    <row r="429" spans="1:7">
+    <row r="429" spans="1:7" ht="22.5">
       <c r="A429" s="3" t="s">
-        <v>852</v>
+        <v>853</v>
       </c>
       <c r="B429" s="14" t="s">
-        <v>853</v>
+        <v>854</v>
       </c>
       <c r="C429" s="82" t="s">
-        <v>854</v>
-[...2 lines deleted...]
-        <v>46528</v>
+        <v>855</v>
+      </c>
+      <c r="D429" s="29">
+        <v>46539</v>
       </c>
       <c r="E429" s="68"/>
       <c r="F429" s="68"/>
     </row>
-    <row r="430" spans="1:7" ht="33.75">
+    <row r="430" spans="1:7" ht="45">
       <c r="A430" s="3" t="s">
-        <v>855</v>
-[...1 lines deleted...]
-      <c r="B430" s="10" t="s">
         <v>856</v>
       </c>
+      <c r="B430" s="11" t="s">
+        <v>857</v>
+      </c>
       <c r="C430" s="82" t="s">
-        <v>857</v>
-[...2 lines deleted...]
-        <v>46538</v>
+        <v>3176</v>
+      </c>
+      <c r="D430" s="29">
+        <v>46545</v>
       </c>
       <c r="E430" s="68"/>
       <c r="F430" s="68"/>
     </row>
-    <row r="431" spans="1:7" ht="22.5">
+    <row r="431" spans="1:7" ht="24.6" customHeight="1">
       <c r="A431" s="3" t="s">
+        <v>2587</v>
+      </c>
+      <c r="B431" s="14" t="s">
         <v>858</v>
       </c>
-      <c r="B431" s="14" t="s">
+      <c r="C431" s="82" t="s">
         <v>859</v>
       </c>
-      <c r="C431" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D431" s="29">
-        <v>46539</v>
+        <v>46418</v>
       </c>
       <c r="E431" s="68"/>
       <c r="F431" s="68"/>
     </row>
-    <row r="432" spans="1:7" ht="281.25">
+    <row r="432" spans="1:7" ht="45">
       <c r="A432" s="3" t="s">
-        <v>2860</v>
+        <v>860</v>
       </c>
       <c r="B432" s="10" t="s">
-        <v>2301</v>
+        <v>861</v>
       </c>
       <c r="C432" s="82" t="s">
-        <v>3259</v>
-[...2 lines deleted...]
-        <v>46539</v>
+        <v>862</v>
+      </c>
+      <c r="D432" s="19">
+        <v>46548</v>
       </c>
       <c r="E432" s="68"/>
       <c r="F432" s="68"/>
     </row>
-    <row r="433" spans="1:6" ht="22.5">
+    <row r="433" spans="1:6">
       <c r="A433" s="3" t="s">
-        <v>860</v>
-[...2 lines deleted...]
-        <v>861</v>
+        <v>863</v>
+      </c>
+      <c r="B433" s="10" t="s">
+        <v>864</v>
       </c>
       <c r="C433" s="82" t="s">
-        <v>862</v>
-[...2 lines deleted...]
-        <v>46539</v>
+        <v>865</v>
+      </c>
+      <c r="D433" s="19">
+        <v>46548</v>
       </c>
       <c r="E433" s="68"/>
       <c r="F433" s="68"/>
     </row>
     <row r="434" spans="1:6" ht="45">
-      <c r="A434" s="3" t="s">
-[...3 lines deleted...]
-        <v>864</v>
+      <c r="A434" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="B434" s="10" t="s">
+        <v>867</v>
       </c>
       <c r="C434" s="82" t="s">
-        <v>3260</v>
-[...2 lines deleted...]
-        <v>46545</v>
+        <v>868</v>
+      </c>
+      <c r="D434" s="19">
+        <v>46552</v>
       </c>
       <c r="E434" s="68"/>
       <c r="F434" s="68"/>
     </row>
-    <row r="435" spans="1:6" ht="24.6" customHeight="1">
-[...1 lines deleted...]
-        <v>2660</v>
+    <row r="435" spans="1:6" ht="42.75" customHeight="1">
+      <c r="A435" s="2" t="s">
+        <v>869</v>
       </c>
       <c r="B435" s="14" t="s">
-        <v>865</v>
+        <v>870</v>
       </c>
       <c r="C435" s="82" t="s">
-        <v>866</v>
-[...2 lines deleted...]
-        <v>46418</v>
+        <v>871</v>
+      </c>
+      <c r="D435" s="19">
+        <v>46534</v>
       </c>
       <c r="E435" s="68"/>
       <c r="F435" s="68"/>
     </row>
-    <row r="436" spans="1:6" ht="78.75">
+    <row r="436" spans="1:6" ht="81.75" customHeight="1">
       <c r="A436" s="3" t="s">
-        <v>867</v>
-[...2 lines deleted...]
-        <v>868</v>
+        <v>3177</v>
+      </c>
+      <c r="B436" s="10" t="s">
+        <v>872</v>
       </c>
       <c r="C436" s="82" t="s">
-        <v>869</v>
-[...2 lines deleted...]
-        <v>46167</v>
+        <v>873</v>
+      </c>
+      <c r="D436" s="19">
+        <v>46568</v>
       </c>
       <c r="E436" s="68"/>
       <c r="F436" s="68"/>
     </row>
-    <row r="437" spans="1:6" ht="45">
-[...1 lines deleted...]
-        <v>870</v>
+    <row r="437" spans="1:6" ht="212.1" customHeight="1">
+      <c r="A437" s="4" t="s">
+        <v>874</v>
       </c>
       <c r="B437" s="10" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="C437" s="82" t="s">
-        <v>872</v>
-[...2 lines deleted...]
-        <v>46548</v>
+        <v>627</v>
+      </c>
+      <c r="D437" s="29">
+        <v>46569</v>
       </c>
       <c r="E437" s="68"/>
       <c r="F437" s="68"/>
     </row>
-    <row r="438" spans="1:6">
+    <row r="438" spans="1:6" ht="117.75" customHeight="1">
       <c r="A438" s="3" t="s">
-        <v>873</v>
-[...2 lines deleted...]
-        <v>874</v>
+        <v>876</v>
+      </c>
+      <c r="B438" s="14" t="s">
+        <v>877</v>
       </c>
       <c r="C438" s="82" t="s">
-        <v>875</v>
-[...2 lines deleted...]
-        <v>46548</v>
+        <v>83</v>
+      </c>
+      <c r="D438" s="29">
+        <v>46568</v>
       </c>
       <c r="E438" s="68"/>
       <c r="F438" s="68"/>
     </row>
-    <row r="439" spans="1:6" ht="45">
-[...1 lines deleted...]
-        <v>876</v>
+    <row r="439" spans="1:6" ht="90">
+      <c r="A439" s="3" t="s">
+        <v>880</v>
       </c>
       <c r="B439" s="10" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="C439" s="82" t="s">
-        <v>878</v>
-[...2 lines deleted...]
-        <v>46187</v>
+        <v>882</v>
+      </c>
+      <c r="D439" s="29">
+        <v>46573</v>
       </c>
       <c r="E439" s="68"/>
       <c r="F439" s="68"/>
     </row>
-    <row r="440" spans="1:6" ht="42.75" customHeight="1">
-[...4 lines deleted...]
-        <v>880</v>
+    <row r="440" spans="1:6" ht="57" customHeight="1">
+      <c r="A440" s="3" t="s">
+        <v>3616</v>
+      </c>
+      <c r="B440" s="11" t="s">
+        <v>883</v>
       </c>
       <c r="C440" s="82" t="s">
-        <v>881</v>
-[...2 lines deleted...]
-        <v>46195</v>
+        <v>360</v>
+      </c>
+      <c r="D440" s="29">
+        <v>46574</v>
       </c>
       <c r="E440" s="68"/>
       <c r="F440" s="68"/>
     </row>
-    <row r="441" spans="1:6" ht="81.75" customHeight="1">
+    <row r="441" spans="1:6" ht="33.75">
       <c r="A441" s="3" t="s">
-        <v>3261</v>
+        <v>2791</v>
       </c>
       <c r="B441" s="10" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="C441" s="82" t="s">
-        <v>883</v>
+        <v>3178</v>
       </c>
       <c r="D441" s="19">
-        <v>46568</v>
+        <v>46576</v>
       </c>
       <c r="E441" s="68"/>
       <c r="F441" s="68"/>
     </row>
-    <row r="442" spans="1:6" ht="231" customHeight="1">
-[...3 lines deleted...]
-      <c r="B442" s="10" t="s">
+    <row r="442" spans="1:6" ht="41.1" customHeight="1">
+      <c r="A442" s="3" t="s">
+        <v>2949</v>
+      </c>
+      <c r="B442" s="21" t="s">
         <v>885</v>
       </c>
       <c r="C442" s="82" t="s">
-        <v>634</v>
+        <v>886</v>
       </c>
       <c r="D442" s="29">
-        <v>46204</v>
+        <v>46579</v>
       </c>
       <c r="E442" s="68"/>
       <c r="F442" s="68"/>
     </row>
-    <row r="443" spans="1:6" ht="102" customHeight="1">
+    <row r="443" spans="1:6" ht="111" customHeight="1">
       <c r="A443" s="3" t="s">
-        <v>886</v>
-[...1 lines deleted...]
-      <c r="B443" s="14" t="s">
         <v>887</v>
       </c>
+      <c r="B443" s="10" t="s">
+        <v>888</v>
+      </c>
       <c r="C443" s="82" t="s">
-        <v>84</v>
+        <v>889</v>
       </c>
       <c r="D443" s="29">
-        <v>46203</v>
+        <v>46580</v>
       </c>
       <c r="E443" s="68"/>
       <c r="F443" s="68"/>
     </row>
-    <row r="444" spans="1:6" ht="90">
-      <c r="A444" s="3" t="s">
+    <row r="444" spans="1:6" ht="295.5" customHeight="1">
+      <c r="A444" s="4" t="s">
+        <v>2792</v>
+      </c>
+      <c r="B444" s="10" t="s">
         <v>890</v>
       </c>
-      <c r="B444" s="10" t="s">
+      <c r="C444" s="82" t="s">
         <v>891</v>
       </c>
-      <c r="C444" s="82" t="s">
-[...3 lines deleted...]
-        <v>46208</v>
+      <c r="D444" s="19">
+        <v>46578</v>
       </c>
       <c r="E444" s="68"/>
       <c r="F444" s="68"/>
     </row>
-    <row r="445" spans="1:6" ht="57" customHeight="1">
+    <row r="445" spans="1:6" ht="103.5" customHeight="1">
       <c r="A445" s="3" t="s">
+        <v>892</v>
+      </c>
+      <c r="B445" s="14" t="s">
         <v>893</v>
       </c>
-      <c r="B445" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C445" s="82" t="s">
-        <v>363</v>
+        <v>3179</v>
       </c>
       <c r="D445" s="29">
-        <v>46209</v>
+        <v>46578</v>
       </c>
       <c r="E445" s="68"/>
       <c r="F445" s="68"/>
     </row>
-    <row r="446" spans="1:6" ht="33.75">
+    <row r="446" spans="1:6" ht="22.5">
       <c r="A446" s="3" t="s">
-        <v>2861</v>
+        <v>218</v>
       </c>
       <c r="B446" s="10" t="s">
+        <v>894</v>
+      </c>
+      <c r="C446" s="82" t="s">
         <v>895</v>
       </c>
-      <c r="C446" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D446" s="19">
-        <v>46576</v>
+        <v>46287</v>
       </c>
       <c r="E446" s="68"/>
       <c r="F446" s="68"/>
     </row>
-    <row r="447" spans="1:6" ht="41.1" customHeight="1">
-[...3 lines deleted...]
-      <c r="B447" s="21" t="s">
+    <row r="447" spans="1:6" ht="54" customHeight="1">
+      <c r="A447" s="1" t="s">
         <v>896</v>
       </c>
+      <c r="B447" s="10" t="s">
+        <v>897</v>
+      </c>
       <c r="C447" s="82" t="s">
-        <v>897</v>
-[...2 lines deleted...]
-        <v>46214</v>
+        <v>898</v>
+      </c>
+      <c r="D447" s="19">
+        <v>46589</v>
       </c>
       <c r="E447" s="68"/>
       <c r="F447" s="68"/>
     </row>
-    <row r="448" spans="1:6" ht="111" customHeight="1">
-[...1 lines deleted...]
-        <v>898</v>
+    <row r="448" spans="1:6" ht="54.75" customHeight="1">
+      <c r="A448" s="4" t="s">
+        <v>3663</v>
       </c>
       <c r="B448" s="10" t="s">
+        <v>328</v>
+      </c>
+      <c r="C448" s="82" t="s">
         <v>899</v>
       </c>
-      <c r="C448" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D448" s="29">
-        <v>46580</v>
+        <v>46589</v>
       </c>
       <c r="E448" s="68"/>
       <c r="F448" s="68"/>
     </row>
-    <row r="449" spans="1:6" ht="254.25" customHeight="1">
-[...1 lines deleted...]
-        <v>2862</v>
+    <row r="449" spans="1:6" ht="22.5">
+      <c r="A449" s="3" t="s">
+        <v>900</v>
       </c>
       <c r="B449" s="10" t="s">
         <v>901</v>
       </c>
       <c r="C449" s="82" t="s">
-        <v>902</v>
+        <v>63</v>
       </c>
       <c r="D449" s="19">
-        <v>46213</v>
+        <v>46590</v>
       </c>
       <c r="E449" s="68"/>
       <c r="F449" s="68"/>
     </row>
-    <row r="450" spans="1:6" ht="97.5" customHeight="1">
-[...1 lines deleted...]
-        <v>903</v>
+    <row r="450" spans="1:6" ht="156.94999999999999" customHeight="1">
+      <c r="A450" s="4" t="s">
+        <v>3615</v>
       </c>
       <c r="B450" s="14" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
       <c r="C450" s="82" t="s">
-        <v>3263</v>
-[...2 lines deleted...]
-        <v>46214</v>
+        <v>3459</v>
+      </c>
+      <c r="D450" s="19">
+        <v>46593</v>
       </c>
       <c r="E450" s="68"/>
       <c r="F450" s="68"/>
     </row>
-    <row r="451" spans="1:6" ht="22.5">
+    <row r="451" spans="1:6" ht="56.25">
       <c r="A451" s="3" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>905</v>
+        <v>2793</v>
+      </c>
+      <c r="B451" s="14" t="s">
+        <v>903</v>
       </c>
       <c r="C451" s="82" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="D451" s="19">
-        <v>46287</v>
+        <v>46594</v>
       </c>
       <c r="E451" s="68"/>
       <c r="F451" s="68"/>
     </row>
-    <row r="452" spans="1:6" ht="54" customHeight="1">
-[...4 lines deleted...]
-        <v>908</v>
+    <row r="452" spans="1:6">
+      <c r="A452" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="B452" s="14" t="s">
+        <v>3718</v>
       </c>
       <c r="C452" s="82" t="s">
-        <v>909</v>
+        <v>3180</v>
       </c>
       <c r="D452" s="19">
-        <v>46224</v>
+        <v>46602</v>
       </c>
       <c r="E452" s="68"/>
       <c r="F452" s="68"/>
     </row>
-    <row r="453" spans="1:6" ht="54.75" customHeight="1">
-[...4 lines deleted...]
-        <v>331</v>
+    <row r="453" spans="1:6">
+      <c r="A453" s="3" t="s">
+        <v>906</v>
+      </c>
+      <c r="B453" s="14" t="s">
+        <v>907</v>
       </c>
       <c r="C453" s="82" t="s">
-        <v>910</v>
-[...2 lines deleted...]
-        <v>46224</v>
+        <v>829</v>
+      </c>
+      <c r="D453" s="19">
+        <v>46597</v>
       </c>
       <c r="E453" s="68"/>
       <c r="F453" s="68"/>
     </row>
-    <row r="454" spans="1:6" ht="22.5">
+    <row r="454" spans="1:6" ht="90">
       <c r="A454" s="3" t="s">
-        <v>911</v>
-[...2 lines deleted...]
-        <v>912</v>
+        <v>908</v>
+      </c>
+      <c r="B454" s="14" t="s">
+        <v>909</v>
       </c>
       <c r="C454" s="82" t="s">
-        <v>64</v>
+        <v>3460</v>
       </c>
       <c r="D454" s="19">
-        <v>46225</v>
+        <v>46567</v>
       </c>
       <c r="E454" s="68"/>
       <c r="F454" s="68"/>
     </row>
-    <row r="455" spans="1:6" ht="177.75" customHeight="1">
-[...1 lines deleted...]
-        <v>3264</v>
+    <row r="455" spans="1:6" ht="94.5" customHeight="1">
+      <c r="A455" s="3" t="s">
+        <v>910</v>
       </c>
       <c r="B455" s="14" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="C455" s="82" t="s">
-        <v>3555</v>
+        <v>3461</v>
       </c>
       <c r="D455" s="19">
-        <v>46228</v>
+        <v>46616</v>
       </c>
       <c r="E455" s="68"/>
       <c r="F455" s="68"/>
     </row>
-    <row r="456" spans="1:6" ht="56.25">
-[...4 lines deleted...]
-        <v>914</v>
+    <row r="456" spans="1:6" ht="22.5">
+      <c r="A456" s="1" t="s">
+        <v>2362</v>
+      </c>
+      <c r="B456" s="10" t="s">
+        <v>912</v>
       </c>
       <c r="C456" s="82" t="s">
-        <v>915</v>
-[...2 lines deleted...]
-        <v>46229</v>
+        <v>913</v>
+      </c>
+      <c r="D456" s="29">
+        <v>46253</v>
       </c>
       <c r="E456" s="68"/>
       <c r="F456" s="68"/>
     </row>
-    <row r="457" spans="1:6">
+    <row r="457" spans="1:6" ht="56.25">
       <c r="A457" s="3" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-        <v>3557</v>
+        <v>2794</v>
+      </c>
+      <c r="B457" s="10" t="s">
+        <v>914</v>
       </c>
       <c r="C457" s="82" t="s">
-        <v>3265</v>
+        <v>915</v>
       </c>
       <c r="D457" s="19">
-        <v>46237</v>
+        <v>46578</v>
       </c>
       <c r="E457" s="68"/>
       <c r="F457" s="68"/>
     </row>
-    <row r="458" spans="1:6">
-      <c r="A458" s="3" t="s">
+    <row r="458" spans="1:6" ht="56.25">
+      <c r="A458" s="1" t="s">
+        <v>2945</v>
+      </c>
+      <c r="B458" s="14" t="s">
+        <v>916</v>
+      </c>
+      <c r="C458" s="82" t="s">
         <v>917</v>
       </c>
-      <c r="B458" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D458" s="19">
-        <v>46233</v>
+        <v>46268</v>
       </c>
       <c r="E458" s="68"/>
       <c r="F458" s="68"/>
     </row>
-    <row r="459" spans="1:6" ht="90">
-      <c r="A459" s="3" t="s">
+    <row r="459" spans="1:6" ht="79.5" customHeight="1">
+      <c r="A459" s="2" t="s">
+        <v>918</v>
+      </c>
+      <c r="B459" s="10" t="s">
         <v>919</v>
       </c>
-      <c r="B459" s="14" t="s">
+      <c r="C459" s="82" t="s">
         <v>920</v>
       </c>
-      <c r="C459" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D459" s="19">
-        <v>46567</v>
+        <v>46268</v>
       </c>
       <c r="E459" s="68"/>
       <c r="F459" s="68"/>
     </row>
-    <row r="460" spans="1:6" ht="84.95" customHeight="1">
+    <row r="460" spans="1:6" ht="45">
       <c r="A460" s="3" t="s">
         <v>921</v>
       </c>
       <c r="B460" s="14" t="s">
         <v>922</v>
       </c>
       <c r="C460" s="82" t="s">
-        <v>3558</v>
+        <v>3181</v>
       </c>
       <c r="D460" s="19">
-        <v>46251</v>
+        <v>46313</v>
       </c>
       <c r="E460" s="68"/>
       <c r="F460" s="68"/>
     </row>
-    <row r="461" spans="1:6" ht="22.5">
-[...1 lines deleted...]
-        <v>2435</v>
+    <row r="461" spans="1:6" ht="215.25" customHeight="1">
+      <c r="A461" s="2" t="s">
+        <v>923</v>
       </c>
       <c r="B461" s="10" t="s">
-        <v>923</v>
+        <v>924</v>
       </c>
       <c r="C461" s="82" t="s">
-        <v>924</v>
-[...2 lines deleted...]
-        <v>46253</v>
+        <v>925</v>
+      </c>
+      <c r="D461" s="19">
+        <v>46279</v>
       </c>
       <c r="E461" s="68"/>
       <c r="F461" s="68"/>
     </row>
-    <row r="462" spans="1:6" ht="56.25">
-[...1 lines deleted...]
-        <v>2865</v>
+    <row r="462" spans="1:6" ht="64.5" customHeight="1">
+      <c r="A462" s="2" t="s">
+        <v>2056</v>
       </c>
       <c r="B462" s="10" t="s">
-        <v>925</v>
+        <v>926</v>
       </c>
       <c r="C462" s="82" t="s">
-        <v>926</v>
+        <v>927</v>
       </c>
       <c r="D462" s="19">
-        <v>46259</v>
+        <v>46285</v>
       </c>
       <c r="E462" s="68"/>
       <c r="F462" s="68"/>
     </row>
-    <row r="463" spans="1:6" ht="56.25">
-[...4 lines deleted...]
-        <v>927</v>
+    <row r="463" spans="1:6" ht="69.75" customHeight="1">
+      <c r="A463" s="3" t="s">
+        <v>928</v>
+      </c>
+      <c r="B463" s="11" t="s">
+        <v>929</v>
       </c>
       <c r="C463" s="82" t="s">
-        <v>928</v>
-[...2 lines deleted...]
-        <v>46268</v>
+        <v>930</v>
+      </c>
+      <c r="D463" s="39">
+        <v>46299</v>
       </c>
       <c r="E463" s="68"/>
       <c r="F463" s="68"/>
     </row>
-    <row r="464" spans="1:6" ht="79.5" customHeight="1">
-[...4 lines deleted...]
-        <v>930</v>
+    <row r="464" spans="1:6" ht="54" customHeight="1">
+      <c r="A464" s="3" t="s">
+        <v>931</v>
+      </c>
+      <c r="B464" s="20" t="s">
+        <v>1890</v>
       </c>
       <c r="C464" s="82" t="s">
-        <v>931</v>
-[...2 lines deleted...]
-        <v>46268</v>
+        <v>11</v>
+      </c>
+      <c r="D464" s="29">
+        <v>46493</v>
       </c>
       <c r="E464" s="68"/>
       <c r="F464" s="68"/>
     </row>
-    <row r="465" spans="1:6" ht="45">
-      <c r="A465" s="3" t="s">
+    <row r="465" spans="1:6" ht="33.75">
+      <c r="A465" s="1" t="s">
         <v>932</v>
       </c>
-      <c r="B465" s="14" t="s">
+      <c r="B465" s="10" t="s">
         <v>933</v>
       </c>
       <c r="C465" s="82" t="s">
-        <v>3266</v>
+        <v>3462</v>
       </c>
       <c r="D465" s="19">
-        <v>46313</v>
+        <v>46300</v>
       </c>
       <c r="E465" s="68"/>
       <c r="F465" s="68"/>
     </row>
-    <row r="466" spans="1:6" ht="215.25" customHeight="1">
-      <c r="A466" s="2" t="s">
+    <row r="466" spans="1:6" ht="362.25" customHeight="1">
+      <c r="A466" s="3" t="s">
         <v>934</v>
       </c>
       <c r="B466" s="10" t="s">
         <v>935</v>
       </c>
       <c r="C466" s="82" t="s">
-        <v>936</v>
+        <v>3463</v>
       </c>
       <c r="D466" s="19">
-        <v>46279</v>
+        <v>46302</v>
       </c>
       <c r="E466" s="68"/>
       <c r="F466" s="68"/>
     </row>
-    <row r="467" spans="1:6" ht="64.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B467" s="10" t="s">
+    <row r="467" spans="1:6" ht="66" customHeight="1">
+      <c r="A467" s="3" t="s">
+        <v>936</v>
+      </c>
+      <c r="B467" s="14" t="s">
         <v>937</v>
       </c>
       <c r="C467" s="82" t="s">
-        <v>938</v>
-[...2 lines deleted...]
-        <v>46285</v>
+        <v>3464</v>
+      </c>
+      <c r="D467" s="29">
+        <v>46353</v>
       </c>
       <c r="E467" s="68"/>
       <c r="F467" s="68"/>
     </row>
-    <row r="468" spans="1:6" ht="69.75" customHeight="1">
+    <row r="468" spans="1:6">
       <c r="A468" s="3" t="s">
+        <v>938</v>
+      </c>
+      <c r="B468" s="14" t="s">
         <v>939</v>
       </c>
-      <c r="B468" s="11" t="s">
+      <c r="C468" s="82" t="s">
         <v>940</v>
       </c>
-      <c r="C468" s="82" t="s">
-[...3 lines deleted...]
-        <v>46299</v>
+      <c r="D468" s="29">
+        <v>46311</v>
       </c>
       <c r="E468" s="68"/>
       <c r="F468" s="68"/>
     </row>
-    <row r="469" spans="1:6" ht="54" customHeight="1">
+    <row r="469" spans="1:6" ht="146.25">
       <c r="A469" s="3" t="s">
+        <v>941</v>
+      </c>
+      <c r="B469" s="14" t="s">
         <v>942</v>
       </c>
-      <c r="B469" s="20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C469" s="82" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46493</v>
+        <v>3182</v>
+      </c>
+      <c r="D469" s="19">
+        <v>46321</v>
       </c>
       <c r="E469" s="68"/>
       <c r="F469" s="68"/>
     </row>
-    <row r="470" spans="1:6" ht="33.75">
-      <c r="A470" s="1" t="s">
+    <row r="470" spans="1:6" ht="45">
+      <c r="A470" s="3" t="s">
         <v>943</v>
       </c>
       <c r="B470" s="10" t="s">
         <v>944</v>
       </c>
       <c r="C470" s="82" t="s">
-        <v>3559</v>
+        <v>945</v>
       </c>
       <c r="D470" s="19">
-        <v>46300</v>
+        <v>46322</v>
       </c>
       <c r="E470" s="68"/>
       <c r="F470" s="68"/>
     </row>
-    <row r="471" spans="1:6" ht="362.25" customHeight="1">
+    <row r="471" spans="1:6" ht="57.75" customHeight="1">
       <c r="A471" s="3" t="s">
-        <v>945</v>
-[...1 lines deleted...]
-      <c r="B471" s="10" t="s">
+        <v>2795</v>
+      </c>
+      <c r="B471" s="56" t="s">
         <v>946</v>
       </c>
       <c r="C471" s="82" t="s">
-        <v>3560</v>
-[...2 lines deleted...]
-        <v>46302</v>
+        <v>947</v>
+      </c>
+      <c r="D471" s="29">
+        <v>46328</v>
       </c>
       <c r="E471" s="68"/>
       <c r="F471" s="68"/>
     </row>
-    <row r="472" spans="1:6" ht="66" customHeight="1">
+    <row r="472" spans="1:6">
       <c r="A472" s="3" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="B472" s="14" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="C472" s="82" t="s">
-        <v>3715</v>
+        <v>950</v>
       </c>
       <c r="D472" s="29">
-        <v>46353</v>
+        <v>46334</v>
       </c>
       <c r="E472" s="68"/>
       <c r="F472" s="68"/>
     </row>
-    <row r="473" spans="1:6">
+    <row r="473" spans="1:6" ht="56.25">
       <c r="A473" s="3" t="s">
-        <v>949</v>
-[...2 lines deleted...]
-        <v>950</v>
+        <v>3413</v>
+      </c>
+      <c r="B473" s="11" t="s">
+        <v>3690</v>
       </c>
       <c r="C473" s="82" t="s">
-        <v>951</v>
+        <v>3465</v>
       </c>
       <c r="D473" s="29">
-        <v>46311</v>
+        <v>46334</v>
       </c>
       <c r="E473" s="68"/>
       <c r="F473" s="68"/>
     </row>
-    <row r="474" spans="1:6" ht="135">
-      <c r="A474" s="3" t="s">
+    <row r="474" spans="1:6">
+      <c r="A474" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="B474" s="11" t="s">
         <v>952</v>
       </c>
-      <c r="B474" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C474" s="82" t="s">
-        <v>3267</v>
+        <v>3183</v>
       </c>
       <c r="D474" s="19">
-        <v>46321</v>
+        <v>46334</v>
       </c>
       <c r="E474" s="68"/>
       <c r="F474" s="68"/>
     </row>
-    <row r="475" spans="1:6" ht="45">
+    <row r="475" spans="1:6" ht="54.95" customHeight="1">
       <c r="A475" s="3" t="s">
+        <v>953</v>
+      </c>
+      <c r="B475" s="14" t="s">
         <v>954</v>
       </c>
-      <c r="B475" s="10" t="s">
+      <c r="C475" s="82" t="s">
         <v>955</v>
       </c>
-      <c r="C475" s="82" t="s">
-[...3 lines deleted...]
-        <v>46322</v>
+      <c r="D475" s="29">
+        <v>46336</v>
       </c>
       <c r="E475" s="68"/>
       <c r="F475" s="68"/>
     </row>
-    <row r="476" spans="1:6" ht="57.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="B476" s="56" t="s">
+    <row r="476" spans="1:6" ht="126" customHeight="1">
+      <c r="A476" s="2" t="s">
+        <v>2796</v>
+      </c>
+      <c r="B476" s="11" t="s">
+        <v>956</v>
+      </c>
+      <c r="C476" s="82" t="s">
         <v>957</v>
       </c>
-      <c r="C476" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D476" s="29">
-        <v>46328</v>
+        <v>46304</v>
       </c>
       <c r="E476" s="68"/>
       <c r="F476" s="68"/>
     </row>
-    <row r="477" spans="1:6">
+    <row r="477" spans="1:6" ht="56.25">
       <c r="A477" s="3" t="s">
+        <v>2329</v>
+      </c>
+      <c r="B477" s="10" t="s">
+        <v>958</v>
+      </c>
+      <c r="C477" s="82" t="s">
         <v>959</v>
       </c>
-      <c r="B477" s="14" t="s">
-[...6 lines deleted...]
-        <v>46334</v>
+      <c r="D477" s="19">
+        <v>46342</v>
       </c>
       <c r="E477" s="68"/>
       <c r="F477" s="68"/>
     </row>
-    <row r="478" spans="1:6" ht="56.25">
-[...4 lines deleted...]
-        <v>962</v>
+    <row r="478" spans="1:6" ht="92.25" customHeight="1">
+      <c r="A478" s="4" t="s">
+        <v>2797</v>
+      </c>
+      <c r="B478" s="10" t="s">
+        <v>960</v>
       </c>
       <c r="C478" s="82" t="s">
-        <v>3716</v>
+        <v>961</v>
       </c>
       <c r="D478" s="29">
-        <v>46334</v>
+        <v>46519</v>
       </c>
       <c r="E478" s="68"/>
       <c r="F478" s="68"/>
     </row>
-    <row r="479" spans="1:6">
+    <row r="479" spans="1:6" ht="225">
       <c r="A479" s="1" t="s">
+        <v>2798</v>
+      </c>
+      <c r="B479" s="10" t="s">
+        <v>962</v>
+      </c>
+      <c r="C479" s="82" t="s">
         <v>963</v>
       </c>
-      <c r="B479" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D479" s="19">
-        <v>46334</v>
+        <v>46352</v>
       </c>
       <c r="E479" s="68"/>
       <c r="F479" s="68"/>
     </row>
-    <row r="480" spans="1:6" ht="54.95" customHeight="1">
+    <row r="480" spans="1:6" ht="101.25">
       <c r="A480" s="3" t="s">
-        <v>965</v>
-[...2 lines deleted...]
-        <v>966</v>
+        <v>2281</v>
+      </c>
+      <c r="B480" s="11" t="s">
+        <v>964</v>
       </c>
       <c r="C480" s="82" t="s">
-        <v>967</v>
-[...2 lines deleted...]
-        <v>46336</v>
+        <v>3466</v>
+      </c>
+      <c r="D480" s="19">
+        <v>46341</v>
       </c>
       <c r="E480" s="68"/>
       <c r="F480" s="68"/>
     </row>
-    <row r="481" spans="1:6" ht="126" customHeight="1">
-[...4 lines deleted...]
-        <v>968</v>
+    <row r="481" spans="1:6" ht="33.75">
+      <c r="A481" s="3" t="s">
+        <v>965</v>
+      </c>
+      <c r="B481" s="14" t="s">
+        <v>966</v>
       </c>
       <c r="C481" s="82" t="s">
-        <v>969</v>
+        <v>5</v>
       </c>
       <c r="D481" s="29">
-        <v>46304</v>
+        <v>46353</v>
       </c>
       <c r="E481" s="68"/>
       <c r="F481" s="68"/>
     </row>
-    <row r="482" spans="1:6" ht="56.25">
+    <row r="482" spans="1:6" ht="81.75" customHeight="1">
       <c r="A482" s="3" t="s">
-        <v>2402</v>
-[...2 lines deleted...]
-        <v>970</v>
+        <v>2018</v>
+      </c>
+      <c r="B482" s="14" t="s">
+        <v>2019</v>
       </c>
       <c r="C482" s="82" t="s">
-        <v>971</v>
+        <v>967</v>
       </c>
       <c r="D482" s="19">
-        <v>46342</v>
+        <v>46576</v>
       </c>
       <c r="E482" s="68"/>
       <c r="F482" s="68"/>
     </row>
-    <row r="483" spans="1:6" ht="92.25" customHeight="1">
-[...1 lines deleted...]
-        <v>2868</v>
+    <row r="483" spans="1:6" ht="168.75">
+      <c r="A483" s="3" t="s">
+        <v>2159</v>
       </c>
       <c r="B483" s="10" t="s">
-        <v>972</v>
+        <v>968</v>
       </c>
       <c r="C483" s="82" t="s">
-        <v>973</v>
+        <v>5</v>
       </c>
       <c r="D483" s="29">
-        <v>46519</v>
+        <v>46364</v>
       </c>
       <c r="E483" s="68"/>
       <c r="F483" s="68"/>
     </row>
-    <row r="484" spans="1:6" ht="225">
-[...1 lines deleted...]
-        <v>2869</v>
+    <row r="484" spans="1:6" ht="22.5">
+      <c r="A484" s="3" t="s">
+        <v>969</v>
       </c>
       <c r="B484" s="10" t="s">
-        <v>974</v>
+        <v>970</v>
       </c>
       <c r="C484" s="82" t="s">
-        <v>975</v>
+        <v>971</v>
       </c>
       <c r="D484" s="19">
-        <v>46352</v>
+        <v>46371</v>
       </c>
       <c r="E484" s="68"/>
       <c r="F484" s="68"/>
     </row>
-    <row r="485" spans="1:6" ht="22.5">
+    <row r="485" spans="1:6" ht="45">
       <c r="A485" s="3" t="s">
-        <v>2870</v>
+        <v>972</v>
       </c>
       <c r="B485" s="10" t="s">
-        <v>976</v>
-[...2 lines deleted...]
-        <v>977</v>
+        <v>973</v>
+      </c>
+      <c r="C485" s="86" t="s">
+        <v>974</v>
       </c>
       <c r="D485" s="19">
-        <v>46191</v>
+        <v>46371</v>
       </c>
       <c r="E485" s="68"/>
       <c r="F485" s="68"/>
     </row>
-    <row r="486" spans="1:6" ht="101.25">
+    <row r="486" spans="1:6" ht="33.75">
       <c r="A486" s="3" t="s">
-        <v>2355</v>
-[...5 lines deleted...]
-        <v>3717</v>
+        <v>975</v>
+      </c>
+      <c r="B486" s="10" t="s">
+        <v>970</v>
+      </c>
+      <c r="C486" s="86" t="s">
+        <v>976</v>
       </c>
       <c r="D486" s="19">
-        <v>46341</v>
+        <v>46373</v>
       </c>
       <c r="E486" s="68"/>
       <c r="F486" s="68"/>
     </row>
-    <row r="487" spans="1:6" ht="33.75">
+    <row r="487" spans="1:6">
       <c r="A487" s="3" t="s">
+        <v>977</v>
+      </c>
+      <c r="B487" s="10" t="s">
+        <v>978</v>
+      </c>
+      <c r="C487" s="82" t="s">
         <v>979</v>
       </c>
-      <c r="B487" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D487" s="29">
-        <v>46353</v>
+        <v>46373</v>
       </c>
       <c r="E487" s="68"/>
       <c r="F487" s="68"/>
     </row>
-    <row r="488" spans="1:6" ht="56.25">
+    <row r="488" spans="1:6" ht="22.5">
       <c r="A488" s="3" t="s">
-        <v>2087</v>
-[...2 lines deleted...]
-        <v>2088</v>
+        <v>980</v>
+      </c>
+      <c r="B488" s="10" t="s">
+        <v>981</v>
       </c>
       <c r="C488" s="82" t="s">
-        <v>981</v>
-[...2 lines deleted...]
-        <v>46211</v>
+        <v>3467</v>
+      </c>
+      <c r="D488" s="29">
+        <v>46373</v>
       </c>
       <c r="E488" s="68"/>
       <c r="F488" s="68"/>
     </row>
-    <row r="489" spans="1:6" ht="168.75">
+    <row r="489" spans="1:6" ht="236.25">
       <c r="A489" s="3" t="s">
-        <v>2234</v>
+        <v>2799</v>
       </c>
       <c r="B489" s="10" t="s">
         <v>982</v>
       </c>
       <c r="C489" s="82" t="s">
-        <v>5</v>
+        <v>253</v>
       </c>
       <c r="D489" s="29">
-        <v>46364</v>
+        <v>46580</v>
       </c>
       <c r="E489" s="68"/>
       <c r="F489" s="68"/>
     </row>
-    <row r="490" spans="1:6" ht="22.5">
+    <row r="490" spans="1:6" ht="101.25">
       <c r="A490" s="3" t="s">
+        <v>2800</v>
+      </c>
+      <c r="B490" s="14" t="s">
         <v>983</v>
       </c>
-      <c r="B490" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C490" s="82" t="s">
-        <v>985</v>
-[...2 lines deleted...]
-        <v>46371</v>
+        <v>3468</v>
+      </c>
+      <c r="D490" s="29">
+        <v>46589</v>
       </c>
       <c r="E490" s="68"/>
       <c r="F490" s="68"/>
     </row>
-    <row r="491" spans="1:6" ht="45">
+    <row r="491" spans="1:6">
       <c r="A491" s="3" t="s">
+        <v>984</v>
+      </c>
+      <c r="B491" s="14" t="s">
+        <v>985</v>
+      </c>
+      <c r="C491" s="82" t="s">
         <v>986</v>
       </c>
-      <c r="B491" s="10" t="s">
-[...6 lines deleted...]
-        <v>46371</v>
+      <c r="D491" s="29">
+        <v>46377</v>
       </c>
       <c r="E491" s="68"/>
       <c r="F491" s="68"/>
     </row>
-    <row r="492" spans="1:6" ht="33.75">
+    <row r="492" spans="1:6" ht="157.5">
       <c r="A492" s="3" t="s">
-        <v>989</v>
+        <v>2801</v>
       </c>
       <c r="B492" s="10" t="s">
-        <v>984</v>
-[...2 lines deleted...]
-        <v>990</v>
+        <v>987</v>
+      </c>
+      <c r="C492" s="82" t="s">
+        <v>988</v>
       </c>
       <c r="D492" s="19">
-        <v>46373</v>
+        <v>46372</v>
       </c>
       <c r="E492" s="68"/>
       <c r="F492" s="68"/>
     </row>
     <row r="493" spans="1:6">
       <c r="A493" s="3" t="s">
-        <v>991</v>
+        <v>989</v>
       </c>
       <c r="B493" s="10" t="s">
-        <v>992</v>
+        <v>990</v>
       </c>
       <c r="C493" s="82" t="s">
-        <v>993</v>
+        <v>5</v>
       </c>
       <c r="D493" s="29">
-        <v>46373</v>
+        <v>46378</v>
       </c>
       <c r="E493" s="68"/>
       <c r="F493" s="68"/>
     </row>
     <row r="494" spans="1:6" ht="22.5">
       <c r="A494" s="3" t="s">
-        <v>994</v>
-[...2 lines deleted...]
-        <v>995</v>
+        <v>2455</v>
+      </c>
+      <c r="B494" s="14" t="s">
+        <v>991</v>
       </c>
       <c r="C494" s="82" t="s">
-        <v>3561</v>
+        <v>992</v>
       </c>
       <c r="D494" s="29">
-        <v>46373</v>
+        <v>46378</v>
       </c>
       <c r="E494" s="68"/>
       <c r="F494" s="68"/>
     </row>
-    <row r="495" spans="1:6" ht="190.5" customHeight="1">
+    <row r="495" spans="1:6" ht="33.75">
       <c r="A495" s="3" t="s">
-        <v>2871</v>
-[...2 lines deleted...]
-        <v>996</v>
+        <v>2802</v>
+      </c>
+      <c r="B495" s="14" t="s">
+        <v>993</v>
       </c>
       <c r="C495" s="82" t="s">
-        <v>255</v>
+        <v>3469</v>
       </c>
       <c r="D495" s="29">
-        <v>46215</v>
+        <v>46376</v>
       </c>
       <c r="E495" s="68"/>
       <c r="F495" s="68"/>
     </row>
-    <row r="496" spans="1:6" ht="87" customHeight="1">
+    <row r="496" spans="1:6" ht="282.75" customHeight="1">
       <c r="A496" s="3" t="s">
-        <v>2872</v>
+        <v>994</v>
       </c>
       <c r="B496" s="14" t="s">
-        <v>997</v>
+        <v>995</v>
       </c>
       <c r="C496" s="82" t="s">
-        <v>3562</v>
+        <v>996</v>
       </c>
       <c r="D496" s="29">
-        <v>46224</v>
+        <v>46576</v>
       </c>
       <c r="E496" s="68"/>
       <c r="F496" s="68"/>
     </row>
-    <row r="497" spans="1:6">
+    <row r="497" spans="1:6" ht="45">
       <c r="A497" s="3" t="s">
+        <v>997</v>
+      </c>
+      <c r="B497" s="10" t="s">
+        <v>981</v>
+      </c>
+      <c r="C497" s="82" t="s">
         <v>998</v>
       </c>
-      <c r="B497" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D497" s="29">
-        <v>46377</v>
+        <v>46392</v>
       </c>
       <c r="E497" s="68"/>
       <c r="F497" s="68"/>
     </row>
-    <row r="498" spans="1:6" ht="138.75" customHeight="1">
+    <row r="498" spans="1:6" ht="90">
       <c r="A498" s="3" t="s">
-        <v>2873</v>
+        <v>999</v>
       </c>
       <c r="B498" s="10" t="s">
-        <v>1001</v>
+        <v>981</v>
       </c>
       <c r="C498" s="82" t="s">
-        <v>1002</v>
-[...2 lines deleted...]
-        <v>46372</v>
+        <v>1000</v>
+      </c>
+      <c r="D498" s="29">
+        <v>46392</v>
       </c>
       <c r="E498" s="68"/>
       <c r="F498" s="68"/>
     </row>
-    <row r="499" spans="1:6">
+    <row r="499" spans="1:6" ht="56.25">
       <c r="A499" s="3" t="s">
-        <v>1003</v>
-[...2 lines deleted...]
-        <v>1004</v>
+        <v>2803</v>
+      </c>
+      <c r="B499" s="14" t="s">
+        <v>1001</v>
       </c>
       <c r="C499" s="82" t="s">
-        <v>5</v>
+        <v>1002</v>
       </c>
       <c r="D499" s="29">
-        <v>46378</v>
+        <v>46392</v>
       </c>
       <c r="E499" s="68"/>
       <c r="F499" s="68"/>
     </row>
-    <row r="500" spans="1:6" ht="22.5">
-[...4 lines deleted...]
-        <v>1005</v>
+    <row r="500" spans="1:6" ht="176.25" customHeight="1">
+      <c r="A500" s="2" t="s">
+        <v>2804</v>
+      </c>
+      <c r="B500" s="10" t="s">
+        <v>1003</v>
       </c>
       <c r="C500" s="82" t="s">
-        <v>1006</v>
+        <v>1004</v>
       </c>
       <c r="D500" s="29">
-        <v>46378</v>
+        <v>46439</v>
       </c>
       <c r="E500" s="68"/>
       <c r="F500" s="68"/>
     </row>
-    <row r="501" spans="1:6" ht="33.75">
+    <row r="501" spans="1:6" ht="22.5">
       <c r="A501" s="3" t="s">
-        <v>2874</v>
+        <v>1005</v>
       </c>
       <c r="B501" s="14" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C501" s="82" t="s">
         <v>1007</v>
       </c>
-      <c r="C501" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D501" s="29">
-        <v>46376</v>
+        <v>46377</v>
       </c>
       <c r="E501" s="68"/>
       <c r="F501" s="68"/>
     </row>
-    <row r="502" spans="1:6" ht="244.5" customHeight="1">
+    <row r="502" spans="1:6" ht="22.5">
       <c r="A502" s="3" t="s">
         <v>1008</v>
       </c>
-      <c r="B502" s="14" t="s">
+      <c r="B502" s="10" t="s">
         <v>1009</v>
       </c>
       <c r="C502" s="82" t="s">
-        <v>1010</v>
+        <v>4</v>
       </c>
       <c r="D502" s="29">
-        <v>46386</v>
+        <v>46406</v>
       </c>
       <c r="E502" s="68"/>
       <c r="F502" s="68"/>
     </row>
-    <row r="503" spans="1:6" ht="45">
+    <row r="503" spans="1:6" ht="146.25">
       <c r="A503" s="3" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B503" s="14" t="s">
         <v>1011</v>
       </c>
-      <c r="B503" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C503" s="82" t="s">
-        <v>1012</v>
+        <v>3470</v>
       </c>
       <c r="D503" s="29">
-        <v>46392</v>
+        <v>46400</v>
       </c>
       <c r="E503" s="68"/>
       <c r="F503" s="68"/>
     </row>
-    <row r="504" spans="1:6" ht="90">
+    <row r="504" spans="1:6" ht="33.75">
       <c r="A504" s="3" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B504" s="14" t="s">
         <v>1013</v>
       </c>
-      <c r="B504" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C504" s="82" t="s">
-        <v>3718</v>
+        <v>3471</v>
       </c>
       <c r="D504" s="29">
-        <v>46392</v>
+        <v>46407</v>
       </c>
       <c r="E504" s="68"/>
       <c r="F504" s="68"/>
     </row>
-    <row r="505" spans="1:6" ht="56.25">
+    <row r="505" spans="1:6" ht="63.75" customHeight="1">
       <c r="A505" s="3" t="s">
-        <v>2875</v>
+        <v>3656</v>
       </c>
       <c r="B505" s="14" t="s">
         <v>1014</v>
       </c>
       <c r="C505" s="82" t="s">
-        <v>1015</v>
+        <v>2982</v>
       </c>
       <c r="D505" s="29">
-        <v>46392</v>
+        <v>46275</v>
       </c>
       <c r="E505" s="68"/>
       <c r="F505" s="68"/>
     </row>
-    <row r="506" spans="1:6" ht="176.25" customHeight="1">
-[...1 lines deleted...]
-        <v>2876</v>
+    <row r="506" spans="1:6" ht="236.25">
+      <c r="A506" s="4" t="s">
+        <v>3184</v>
       </c>
       <c r="B506" s="10" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C506" s="82" t="s">
         <v>1016</v>
       </c>
-      <c r="C506" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D506" s="29">
-        <v>46439</v>
+        <v>46419</v>
       </c>
       <c r="E506" s="68"/>
       <c r="F506" s="68"/>
     </row>
-    <row r="507" spans="1:6" ht="22.5">
+    <row r="507" spans="1:6" ht="90">
       <c r="A507" s="3" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B507" s="14" t="s">
         <v>1018</v>
       </c>
-      <c r="B507" s="14" t="s">
+      <c r="C507" s="82" t="s">
         <v>1019</v>
       </c>
-      <c r="C507" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D507" s="29">
-        <v>46377</v>
+        <v>46412</v>
       </c>
       <c r="E507" s="68"/>
       <c r="F507" s="68"/>
     </row>
-    <row r="508" spans="1:6" ht="22.5">
+    <row r="508" spans="1:6">
       <c r="A508" s="3" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B508" s="14" t="s">
         <v>1021</v>
       </c>
-      <c r="B508" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C508" s="82" t="s">
-        <v>4</v>
+        <v>1019</v>
       </c>
       <c r="D508" s="29">
-        <v>46406</v>
+        <v>46413</v>
       </c>
       <c r="E508" s="68"/>
       <c r="F508" s="68"/>
     </row>
-    <row r="509" spans="1:6" ht="146.25">
+    <row r="509" spans="1:6" ht="56.25">
       <c r="A509" s="3" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B509" s="14" t="s">
         <v>1023</v>
       </c>
-      <c r="B509" s="14" t="s">
+      <c r="C509" s="82" t="s">
         <v>1024</v>
       </c>
-      <c r="C509" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D509" s="29">
-        <v>46400</v>
+        <v>46412</v>
       </c>
       <c r="E509" s="68"/>
       <c r="F509" s="68"/>
     </row>
-    <row r="510" spans="1:6" ht="33.75">
+    <row r="510" spans="1:6" ht="78.75">
       <c r="A510" s="3" t="s">
         <v>1025</v>
       </c>
-      <c r="B510" s="14" t="s">
+      <c r="B510" s="10" t="s">
         <v>1026</v>
       </c>
       <c r="C510" s="82" t="s">
-        <v>3720</v>
+        <v>1027</v>
       </c>
       <c r="D510" s="29">
-        <v>46407</v>
+        <v>46425</v>
       </c>
       <c r="E510" s="68"/>
       <c r="F510" s="68"/>
     </row>
-    <row r="511" spans="1:6" ht="22.5">
+    <row r="511" spans="1:6" ht="123.75">
       <c r="A511" s="3" t="s">
-        <v>2877</v>
-[...2 lines deleted...]
-        <v>1027</v>
+        <v>1028</v>
+      </c>
+      <c r="B511" s="10" t="s">
+        <v>1029</v>
       </c>
       <c r="C511" s="82" t="s">
-        <v>3064</v>
+        <v>1030</v>
       </c>
       <c r="D511" s="29">
-        <v>46275</v>
+        <v>46433</v>
       </c>
       <c r="E511" s="68"/>
       <c r="F511" s="68"/>
     </row>
-    <row r="512" spans="1:6" ht="209.25" customHeight="1">
-[...1 lines deleted...]
-        <v>3269</v>
+    <row r="512" spans="1:6" ht="135">
+      <c r="A512" s="3" t="s">
+        <v>2672</v>
       </c>
       <c r="B512" s="10" t="s">
-        <v>1028</v>
+        <v>1031</v>
       </c>
       <c r="C512" s="82" t="s">
-        <v>1029</v>
+        <v>1032</v>
       </c>
       <c r="D512" s="29">
-        <v>46419</v>
+        <v>46425</v>
       </c>
       <c r="E512" s="68"/>
       <c r="F512" s="68"/>
     </row>
-    <row r="513" spans="1:6" ht="90">
+    <row r="513" spans="1:6" ht="56.25">
       <c r="A513" s="3" t="s">
-        <v>1030</v>
-[...2 lines deleted...]
-        <v>1031</v>
+        <v>1033</v>
+      </c>
+      <c r="B513" s="10" t="s">
+        <v>1034</v>
       </c>
       <c r="C513" s="82" t="s">
-        <v>1032</v>
+        <v>1035</v>
       </c>
       <c r="D513" s="29">
-        <v>46412</v>
+        <v>46360</v>
       </c>
       <c r="E513" s="68"/>
       <c r="F513" s="68"/>
     </row>
-    <row r="514" spans="1:6">
+    <row r="514" spans="1:6" ht="157.5">
       <c r="A514" s="3" t="s">
-        <v>1033</v>
-[...2 lines deleted...]
-        <v>1034</v>
+        <v>2593</v>
+      </c>
+      <c r="B514" s="10" t="s">
+        <v>1036</v>
       </c>
       <c r="C514" s="82" t="s">
-        <v>1032</v>
+        <v>3472</v>
       </c>
       <c r="D514" s="29">
-        <v>46413</v>
+        <v>46437</v>
       </c>
       <c r="E514" s="68"/>
       <c r="F514" s="68"/>
     </row>
-    <row r="515" spans="1:6" ht="56.25">
+    <row r="515" spans="1:6" ht="78.75">
       <c r="A515" s="3" t="s">
-        <v>1035</v>
-[...2 lines deleted...]
-        <v>1036</v>
+        <v>2805</v>
+      </c>
+      <c r="B515" s="11" t="s">
+        <v>1037</v>
       </c>
       <c r="C515" s="82" t="s">
-        <v>1037</v>
-[...2 lines deleted...]
-        <v>46412</v>
+        <v>3802</v>
+      </c>
+      <c r="D515" s="19">
+        <v>46449</v>
       </c>
       <c r="E515" s="68"/>
       <c r="F515" s="68"/>
     </row>
-    <row r="516" spans="1:6" ht="56.25" customHeight="1">
+    <row r="516" spans="1:6">
       <c r="A516" s="3" t="s">
+        <v>2953</v>
+      </c>
+      <c r="B516" s="10" t="s">
         <v>1038</v>
       </c>
-      <c r="B516" s="10" t="s">
+      <c r="C516" s="82" t="s">
         <v>1039</v>
       </c>
-      <c r="C516" s="82" t="s">
-[...3 lines deleted...]
-        <v>46425</v>
+      <c r="D516" s="19">
+        <v>46457</v>
       </c>
       <c r="E516" s="68"/>
       <c r="F516" s="68"/>
     </row>
-    <row r="517" spans="1:6" ht="109.5" customHeight="1">
+    <row r="517" spans="1:6" ht="66.599999999999994" customHeight="1">
       <c r="A517" s="3" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B517" s="14" t="s">
+        <v>937</v>
+      </c>
+      <c r="C517" s="82" t="s">
         <v>1041</v>
       </c>
-      <c r="B517" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D517" s="29">
-        <v>46433</v>
+        <v>46311</v>
       </c>
       <c r="E517" s="68"/>
       <c r="F517" s="68"/>
     </row>
-    <row r="518" spans="1:6" ht="135">
+    <row r="518" spans="1:6" ht="409.5">
       <c r="A518" s="3" t="s">
-        <v>2744</v>
-[...2 lines deleted...]
-        <v>1044</v>
+        <v>2806</v>
+      </c>
+      <c r="B518" s="14" t="s">
+        <v>1042</v>
       </c>
       <c r="C518" s="82" t="s">
-        <v>1045</v>
+        <v>1043</v>
       </c>
       <c r="D518" s="29">
-        <v>46425</v>
+        <v>46465</v>
       </c>
       <c r="E518" s="68"/>
       <c r="F518" s="68"/>
     </row>
-    <row r="519" spans="1:6" ht="56.25">
+    <row r="519" spans="1:6">
       <c r="A519" s="3" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B519" s="14" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C519" s="82" t="s">
         <v>1046</v>
       </c>
-      <c r="B519" s="10" t="s">
-[...6 lines deleted...]
-        <v>46360</v>
+      <c r="D519" s="19">
+        <v>46471</v>
       </c>
       <c r="E519" s="68"/>
       <c r="F519" s="68"/>
     </row>
-    <row r="520" spans="1:6" ht="123.75" customHeight="1">
+    <row r="520" spans="1:6" ht="56.25">
       <c r="A520" s="3" t="s">
-        <v>2666</v>
-[...2 lines deleted...]
-        <v>1049</v>
+        <v>1047</v>
+      </c>
+      <c r="B520" s="14" t="s">
+        <v>1048</v>
       </c>
       <c r="C520" s="82" t="s">
-        <v>3564</v>
-[...2 lines deleted...]
-        <v>46437</v>
+        <v>3473</v>
+      </c>
+      <c r="D520" s="19">
+        <v>46482</v>
       </c>
       <c r="E520" s="68"/>
       <c r="F520" s="68"/>
     </row>
     <row r="521" spans="1:6" ht="78.75">
-      <c r="A521" s="3" t="s">
-        <v>2878</v>
+      <c r="A521" s="2" t="s">
+        <v>2807</v>
       </c>
       <c r="B521" s="11" t="s">
-        <v>1050</v>
+        <v>1049</v>
       </c>
       <c r="C521" s="82" t="s">
-        <v>3565</v>
+        <v>2984</v>
       </c>
       <c r="D521" s="19">
-        <v>46449</v>
+        <v>46487</v>
       </c>
       <c r="E521" s="68"/>
       <c r="F521" s="68"/>
     </row>
-    <row r="522" spans="1:6">
-[...1 lines deleted...]
-        <v>3033</v>
+    <row r="522" spans="1:6" ht="33.75">
+      <c r="A522" s="1" t="s">
+        <v>1050</v>
       </c>
       <c r="B522" s="10" t="s">
         <v>1051</v>
       </c>
       <c r="C522" s="82" t="s">
         <v>1052</v>
       </c>
       <c r="D522" s="19">
-        <v>46457</v>
+        <v>46498</v>
       </c>
       <c r="E522" s="68"/>
       <c r="F522" s="68"/>
     </row>
-    <row r="523" spans="1:6" ht="66.599999999999994" customHeight="1">
+    <row r="523" spans="1:6" ht="67.5">
       <c r="A523" s="3" t="s">
         <v>1053</v>
       </c>
-      <c r="B523" s="14" t="s">
-        <v>948</v>
+      <c r="B523" s="10" t="s">
+        <v>1054</v>
       </c>
       <c r="C523" s="82" t="s">
-        <v>1054</v>
-[...2 lines deleted...]
-        <v>46311</v>
+        <v>1055</v>
+      </c>
+      <c r="D523" s="19">
+        <v>46486</v>
       </c>
       <c r="E523" s="68"/>
       <c r="F523" s="68"/>
     </row>
-    <row r="524" spans="1:6" ht="409.5">
+    <row r="524" spans="1:6" ht="67.5">
       <c r="A524" s="3" t="s">
-        <v>2879</v>
-[...2 lines deleted...]
-        <v>1055</v>
+        <v>2808</v>
+      </c>
+      <c r="B524" s="10" t="s">
+        <v>1970</v>
       </c>
       <c r="C524" s="82" t="s">
-        <v>1056</v>
-[...2 lines deleted...]
-        <v>46465</v>
+        <v>360</v>
+      </c>
+      <c r="D524" s="19">
+        <v>46467</v>
       </c>
       <c r="E524" s="68"/>
       <c r="F524" s="68"/>
     </row>
-    <row r="525" spans="1:6">
-[...4 lines deleted...]
-        <v>1058</v>
+    <row r="525" spans="1:6" ht="56.25">
+      <c r="A525" s="4" t="s">
+        <v>2985</v>
+      </c>
+      <c r="B525" s="10" t="s">
+        <v>1056</v>
       </c>
       <c r="C525" s="82" t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>46471</v>
+        <v>259</v>
+      </c>
+      <c r="D525" s="29">
+        <v>46535</v>
       </c>
       <c r="E525" s="68"/>
       <c r="F525" s="68"/>
     </row>
-    <row r="526" spans="1:6" ht="56.25">
+    <row r="526" spans="1:6">
       <c r="A526" s="3" t="s">
-        <v>1060</v>
+        <v>3406</v>
       </c>
       <c r="B526" s="14" t="s">
-        <v>1061</v>
+        <v>1057</v>
       </c>
       <c r="C526" s="82" t="s">
-        <v>3566</v>
-[...2 lines deleted...]
-        <v>46482</v>
+        <v>1058</v>
+      </c>
+      <c r="D526" s="29">
+        <v>46503</v>
       </c>
       <c r="E526" s="68"/>
       <c r="F526" s="68"/>
     </row>
-    <row r="527" spans="1:6" ht="78.75">
-[...1 lines deleted...]
-        <v>2880</v>
+    <row r="527" spans="1:6" ht="33.75">
+      <c r="A527" s="3" t="s">
+        <v>2809</v>
       </c>
       <c r="B527" s="11" t="s">
-        <v>1062</v>
+        <v>1059</v>
       </c>
       <c r="C527" s="82" t="s">
-        <v>3067</v>
-[...2 lines deleted...]
-        <v>46487</v>
+        <v>1060</v>
+      </c>
+      <c r="D527" s="29">
+        <v>46527</v>
       </c>
       <c r="E527" s="68"/>
       <c r="F527" s="68"/>
     </row>
-    <row r="528" spans="1:6" ht="33.75">
-      <c r="A528" s="1" t="s">
+    <row r="528" spans="1:6" ht="56.25">
+      <c r="A528" s="3" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B528" s="10" t="s">
         <v>1063</v>
       </c>
-      <c r="B528" s="10" t="s">
+      <c r="C528" s="82" t="s">
         <v>1064</v>
       </c>
-      <c r="C528" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D528" s="19">
-        <v>46498</v>
+        <v>46506</v>
       </c>
       <c r="E528" s="68"/>
       <c r="F528" s="68"/>
     </row>
-    <row r="529" spans="1:6" ht="67.5">
-      <c r="A529" s="3" t="s">
+    <row r="529" spans="1:6" ht="78.75">
+      <c r="A529" s="4" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B529" s="10" t="s">
         <v>1066</v>
       </c>
-      <c r="B529" s="10" t="s">
+      <c r="C529" s="82" t="s">
         <v>1067</v>
       </c>
-      <c r="C529" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D529" s="19">
-        <v>46486</v>
+        <v>46505</v>
       </c>
       <c r="E529" s="68"/>
       <c r="F529" s="68"/>
     </row>
-    <row r="530" spans="1:6" ht="67.5">
-[...1 lines deleted...]
-        <v>2881</v>
+    <row r="530" spans="1:6" ht="120.75" customHeight="1">
+      <c r="A530" s="8" t="s">
+        <v>2810</v>
       </c>
       <c r="B530" s="10" t="s">
-        <v>2035</v>
+        <v>1068</v>
       </c>
       <c r="C530" s="82" t="s">
-        <v>363</v>
+        <v>1069</v>
       </c>
       <c r="D530" s="19">
-        <v>46467</v>
+        <v>46575</v>
       </c>
       <c r="E530" s="68"/>
       <c r="F530" s="68"/>
     </row>
-    <row r="531" spans="1:6" ht="56.25">
-[...4 lines deleted...]
-        <v>1069</v>
+    <row r="531" spans="1:6" ht="67.5">
+      <c r="A531" s="3" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B531" s="14" t="s">
+        <v>1071</v>
       </c>
       <c r="C531" s="82" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>46504</v>
+        <v>1072</v>
+      </c>
+      <c r="D531" s="19">
+        <v>46518</v>
       </c>
       <c r="E531" s="68"/>
       <c r="F531" s="68"/>
     </row>
-    <row r="532" spans="1:6">
+    <row r="532" spans="1:6" ht="45">
       <c r="A532" s="3" t="s">
-        <v>3498</v>
-[...2 lines deleted...]
-        <v>1070</v>
+        <v>2946</v>
+      </c>
+      <c r="B532" s="21" t="s">
+        <v>1073</v>
       </c>
       <c r="C532" s="82" t="s">
-        <v>1071</v>
-[...2 lines deleted...]
-        <v>46503</v>
+        <v>1074</v>
+      </c>
+      <c r="D532" s="19">
+        <v>46524</v>
       </c>
       <c r="E532" s="68"/>
       <c r="F532" s="68"/>
     </row>
-    <row r="533" spans="1:6" ht="33.75">
+    <row r="533" spans="1:6" ht="202.5">
       <c r="A533" s="3" t="s">
-        <v>2882</v>
-[...2 lines deleted...]
-        <v>1072</v>
+        <v>2811</v>
+      </c>
+      <c r="B533" s="14" t="s">
+        <v>1075</v>
       </c>
       <c r="C533" s="82" t="s">
-        <v>1073</v>
-[...2 lines deleted...]
-        <v>46527</v>
+        <v>610</v>
+      </c>
+      <c r="D533" s="19">
+        <v>46530</v>
       </c>
       <c r="E533" s="68"/>
       <c r="F533" s="68"/>
     </row>
-    <row r="534" spans="1:6" ht="56.25">
+    <row r="534" spans="1:6" ht="52.5" customHeight="1">
       <c r="A534" s="3" t="s">
-        <v>1075</v>
+        <v>3617</v>
       </c>
       <c r="B534" s="10" t="s">
         <v>1076</v>
       </c>
       <c r="C534" s="82" t="s">
-        <v>1077</v>
+        <v>3185</v>
       </c>
       <c r="D534" s="19">
-        <v>46506</v>
+        <v>46569</v>
       </c>
       <c r="E534" s="68"/>
       <c r="F534" s="68"/>
     </row>
-    <row r="535" spans="1:6" ht="78.75">
-      <c r="A535" s="4" t="s">
+    <row r="535" spans="1:6" ht="67.5">
+      <c r="A535" s="3" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B535" s="10" t="s">
         <v>1078</v>
       </c>
-      <c r="B535" s="10" t="s">
+      <c r="C535" s="82" t="s">
         <v>1079</v>
       </c>
-      <c r="C535" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D535" s="19">
-        <v>46505</v>
+        <v>46539</v>
       </c>
       <c r="E535" s="68"/>
       <c r="F535" s="68"/>
     </row>
-    <row r="536" spans="1:6" ht="120.75" customHeight="1">
-[...1 lines deleted...]
-        <v>2883</v>
+    <row r="536" spans="1:6" ht="69" customHeight="1">
+      <c r="A536" s="3" t="s">
+        <v>2812</v>
       </c>
       <c r="B536" s="10" t="s">
         <v>1081</v>
       </c>
       <c r="C536" s="82" t="s">
         <v>1082</v>
       </c>
-      <c r="D536" s="19">
-        <v>46180</v>
+      <c r="D536" s="29">
+        <v>46550</v>
       </c>
       <c r="E536" s="68"/>
       <c r="F536" s="68"/>
     </row>
-    <row r="537" spans="1:6" ht="67.5">
+    <row r="537" spans="1:6" ht="45">
       <c r="A537" s="3" t="s">
         <v>1083</v>
       </c>
-      <c r="B537" s="14" t="s">
+      <c r="B537" s="10" t="s">
         <v>1084</v>
       </c>
       <c r="C537" s="82" t="s">
-        <v>1085</v>
+        <v>3186</v>
       </c>
       <c r="D537" s="19">
-        <v>46518</v>
+        <v>46548</v>
       </c>
       <c r="E537" s="68"/>
       <c r="F537" s="68"/>
     </row>
-    <row r="538" spans="1:6" ht="45">
+    <row r="538" spans="1:6" ht="172.5" customHeight="1">
       <c r="A538" s="3" t="s">
-        <v>3026</v>
-[...1 lines deleted...]
-      <c r="B538" s="21" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B538" s="14" t="s">
         <v>1086</v>
       </c>
       <c r="C538" s="82" t="s">
         <v>1087</v>
       </c>
       <c r="D538" s="19">
-        <v>46524</v>
+        <v>46561</v>
       </c>
       <c r="E538" s="68"/>
       <c r="F538" s="68"/>
     </row>
-    <row r="539" spans="1:6" ht="202.5">
+    <row r="539" spans="1:6" ht="81.599999999999994" customHeight="1">
       <c r="A539" s="3" t="s">
-        <v>2884</v>
+        <v>1088</v>
       </c>
       <c r="B539" s="14" t="s">
-        <v>1088</v>
+        <v>1089</v>
       </c>
       <c r="C539" s="82" t="s">
-        <v>617</v>
+        <v>1090</v>
       </c>
       <c r="D539" s="19">
-        <v>46530</v>
+        <v>46332</v>
       </c>
       <c r="E539" s="68"/>
       <c r="F539" s="68"/>
     </row>
-    <row r="540" spans="1:6" ht="75" customHeight="1">
+    <row r="540" spans="1:6" ht="101.25">
       <c r="A540" s="3" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="B540" s="10" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="C540" s="82" t="s">
-        <v>1091</v>
+        <v>3187</v>
       </c>
       <c r="D540" s="19">
-        <v>46165</v>
+        <v>46629</v>
       </c>
       <c r="E540" s="68"/>
       <c r="F540" s="68"/>
     </row>
-    <row r="541" spans="1:6" ht="45">
+    <row r="541" spans="1:6" ht="78.75">
       <c r="A541" s="3" t="s">
-        <v>1092</v>
-[...2 lines deleted...]
-        <v>1090</v>
+        <v>1093</v>
+      </c>
+      <c r="B541" s="11" t="s">
+        <v>1094</v>
       </c>
       <c r="C541" s="82" t="s">
-        <v>3270</v>
-[...2 lines deleted...]
-        <v>46173</v>
+        <v>2986</v>
+      </c>
+      <c r="D541" s="29">
+        <v>46567</v>
       </c>
       <c r="E541" s="68"/>
       <c r="F541" s="68"/>
     </row>
-    <row r="542" spans="1:6" ht="67.5">
-[...1 lines deleted...]
-        <v>1093</v>
+    <row r="542" spans="1:6" ht="166.5" customHeight="1">
+      <c r="A542" s="1" t="s">
+        <v>1095</v>
       </c>
       <c r="B542" s="10" t="s">
-        <v>1094</v>
+        <v>3661</v>
       </c>
       <c r="C542" s="82" t="s">
-        <v>1095</v>
-[...2 lines deleted...]
-        <v>46539</v>
+        <v>1096</v>
+      </c>
+      <c r="D542" s="29">
+        <v>46548</v>
       </c>
       <c r="E542" s="68"/>
       <c r="F542" s="68"/>
     </row>
-    <row r="543" spans="1:6" ht="254.25" customHeight="1">
-[...1 lines deleted...]
-        <v>2885</v>
+    <row r="543" spans="1:6" ht="107.45" customHeight="1">
+      <c r="A543" s="3" t="s">
+        <v>2813</v>
       </c>
       <c r="B543" s="14" t="s">
-        <v>1096</v>
+        <v>1097</v>
       </c>
       <c r="C543" s="82" t="s">
-        <v>1097</v>
+        <v>3803</v>
       </c>
       <c r="D543" s="29">
-        <v>46175</v>
+        <v>46563</v>
       </c>
       <c r="E543" s="68"/>
       <c r="F543" s="68"/>
     </row>
-    <row r="544" spans="1:6">
-      <c r="A544" s="3" t="s">
+    <row r="544" spans="1:6" ht="112.5">
+      <c r="A544" s="4" t="s">
+        <v>2814</v>
+      </c>
+      <c r="B544" s="10" t="s">
         <v>1098</v>
       </c>
-      <c r="B544" s="14" t="s">
+      <c r="C544" s="82" t="s">
         <v>1099</v>
       </c>
-      <c r="C544" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D544" s="19">
-        <v>46180</v>
+        <v>46567</v>
       </c>
       <c r="E544" s="68"/>
       <c r="F544" s="68"/>
     </row>
-    <row r="545" spans="1:6" ht="69" customHeight="1">
+    <row r="545" spans="1:6" ht="236.25">
       <c r="A545" s="3" t="s">
-        <v>2886</v>
-[...1 lines deleted...]
-      <c r="B545" s="10" t="s">
+        <v>2815</v>
+      </c>
+      <c r="B545" s="20" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C545" s="82" t="s">
         <v>1101</v>
       </c>
-      <c r="C545" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D545" s="29">
-        <v>46183</v>
+        <v>46351</v>
       </c>
       <c r="E545" s="68"/>
       <c r="F545" s="68"/>
     </row>
-    <row r="546" spans="1:6" ht="45">
+    <row r="546" spans="1:6" ht="67.5">
       <c r="A546" s="3" t="s">
         <v>1103</v>
       </c>
       <c r="B546" s="10" t="s">
         <v>1104</v>
       </c>
       <c r="C546" s="82" t="s">
-        <v>3271</v>
-[...2 lines deleted...]
-        <v>46548</v>
+        <v>1105</v>
+      </c>
+      <c r="D546" s="29">
+        <v>46565</v>
       </c>
       <c r="E546" s="68"/>
       <c r="F546" s="68"/>
     </row>
-    <row r="547" spans="1:6" ht="145.5" customHeight="1">
+    <row r="547" spans="1:6" ht="90">
       <c r="A547" s="3" t="s">
-        <v>1105</v>
-[...1 lines deleted...]
-      <c r="B547" s="14" t="s">
         <v>1106</v>
       </c>
+      <c r="B547" s="10" t="s">
+        <v>1107</v>
+      </c>
       <c r="C547" s="82" t="s">
-        <v>1107</v>
-[...2 lines deleted...]
-        <v>46196</v>
+        <v>12</v>
+      </c>
+      <c r="D547" s="29">
+        <v>46576</v>
       </c>
       <c r="E547" s="68"/>
       <c r="F547" s="68"/>
     </row>
-    <row r="548" spans="1:6" ht="81.599999999999994" customHeight="1">
+    <row r="548" spans="1:6" ht="22.5">
       <c r="A548" s="3" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="B548" s="14" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="C548" s="82" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="D548" s="19">
-        <v>46202</v>
+        <v>46221</v>
       </c>
       <c r="E548" s="68"/>
       <c r="F548" s="68"/>
     </row>
-    <row r="549" spans="1:6" ht="76.5" customHeight="1">
+    <row r="549" spans="1:6" ht="56.25">
       <c r="A549" s="3" t="s">
-        <v>1111</v>
-[...1 lines deleted...]
-      <c r="B549" s="10" t="s">
         <v>1112</v>
       </c>
+      <c r="B549" s="14" t="s">
+        <v>1113</v>
+      </c>
       <c r="C549" s="82" t="s">
-        <v>3272</v>
+        <v>1114</v>
       </c>
       <c r="D549" s="19">
-        <v>46264</v>
+        <v>46221</v>
       </c>
       <c r="E549" s="68"/>
       <c r="F549" s="68"/>
     </row>
-    <row r="550" spans="1:6" ht="78.75">
+    <row r="550" spans="1:6" ht="72.95" customHeight="1">
       <c r="A550" s="3" t="s">
-        <v>1113</v>
-[...2 lines deleted...]
-        <v>1114</v>
+        <v>3589</v>
+      </c>
+      <c r="B550" s="20" t="s">
+        <v>1991</v>
       </c>
       <c r="C550" s="82" t="s">
-        <v>3069</v>
-[...2 lines deleted...]
-        <v>46202</v>
+        <v>35</v>
+      </c>
+      <c r="D550" s="19">
+        <v>46563</v>
       </c>
       <c r="E550" s="68"/>
       <c r="F550" s="68"/>
     </row>
-    <row r="551" spans="1:6" ht="166.5" customHeight="1">
-      <c r="A551" s="1" t="s">
+    <row r="551" spans="1:6" ht="268.5" customHeight="1">
+      <c r="A551" s="4" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B551" s="10" t="s">
         <v>1115</v>
       </c>
-      <c r="B551" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C551" s="82" t="s">
-        <v>1117</v>
-[...2 lines deleted...]
-        <v>46201</v>
+        <v>3188</v>
+      </c>
+      <c r="D551" s="39">
+        <v>46578</v>
       </c>
       <c r="E551" s="68"/>
       <c r="F551" s="68"/>
     </row>
-    <row r="552" spans="1:6" ht="107.45" customHeight="1">
+    <row r="552" spans="1:6" ht="56.25">
       <c r="A552" s="3" t="s">
-        <v>2887</v>
-[...2 lines deleted...]
-        <v>1118</v>
+        <v>1116</v>
+      </c>
+      <c r="B552" s="11" t="s">
+        <v>1117</v>
       </c>
       <c r="C552" s="82" t="s">
-        <v>3721</v>
+        <v>3189</v>
       </c>
       <c r="D552" s="29">
-        <v>46199</v>
+        <v>46572</v>
       </c>
       <c r="E552" s="68"/>
       <c r="F552" s="68"/>
     </row>
-    <row r="553" spans="1:6" ht="112.5">
-[...3 lines deleted...]
-      <c r="B553" s="10" t="s">
+    <row r="553" spans="1:6" ht="90">
+      <c r="A553" s="3" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B553" s="14" t="s">
         <v>1119</v>
       </c>
       <c r="C553" s="82" t="s">
         <v>1120</v>
       </c>
-      <c r="D553" s="19">
-        <v>46202</v>
+      <c r="D553" s="29">
+        <v>46615</v>
       </c>
       <c r="E553" s="68"/>
       <c r="F553" s="68"/>
     </row>
-    <row r="554" spans="1:6" ht="209.25" customHeight="1">
+    <row r="554" spans="1:6" ht="56.25">
       <c r="A554" s="3" t="s">
-        <v>2889</v>
-[...1 lines deleted...]
-      <c r="B554" s="20" t="s">
         <v>1121</v>
       </c>
+      <c r="B554" s="14" t="s">
+        <v>1122</v>
+      </c>
       <c r="C554" s="82" t="s">
-        <v>1122</v>
+        <v>3190</v>
       </c>
       <c r="D554" s="29">
-        <v>46351</v>
+        <v>46349</v>
       </c>
       <c r="E554" s="68"/>
       <c r="F554" s="68"/>
     </row>
-    <row r="555" spans="1:6" ht="135">
+    <row r="555" spans="1:6" ht="56.25">
       <c r="A555" s="3" t="s">
-        <v>2890</v>
-[...1 lines deleted...]
-      <c r="B555" s="14" t="s">
         <v>1123</v>
       </c>
-      <c r="C555" s="86" t="s">
+      <c r="B555" s="10" t="s">
         <v>1124</v>
       </c>
+      <c r="C555" s="82" t="s">
+        <v>1125</v>
+      </c>
       <c r="D555" s="19">
-        <v>46204</v>
+        <v>46591</v>
       </c>
       <c r="E555" s="68"/>
       <c r="F555" s="68"/>
     </row>
-    <row r="556" spans="1:6" ht="67.5">
+    <row r="556" spans="1:6" ht="101.25">
       <c r="A556" s="3" t="s">
-        <v>1125</v>
-[...2 lines deleted...]
-        <v>1126</v>
+        <v>2816</v>
+      </c>
+      <c r="B556" s="11" t="s">
+        <v>2223</v>
       </c>
       <c r="C556" s="82" t="s">
-        <v>1127</v>
+        <v>116</v>
       </c>
       <c r="D556" s="29">
-        <v>46200</v>
+        <v>46284</v>
       </c>
       <c r="E556" s="68"/>
       <c r="F556" s="68"/>
     </row>
-    <row r="557" spans="1:6" ht="90">
+    <row r="557" spans="1:6" ht="246" customHeight="1">
       <c r="A557" s="3" t="s">
-        <v>1128</v>
+        <v>1126</v>
       </c>
       <c r="B557" s="10" t="s">
-        <v>1129</v>
+        <v>1127</v>
       </c>
       <c r="C557" s="82" t="s">
-        <v>12</v>
+        <v>3474</v>
       </c>
       <c r="D557" s="29">
-        <v>46211</v>
+        <v>46266</v>
       </c>
       <c r="E557" s="68"/>
       <c r="F557" s="68"/>
     </row>
     <row r="558" spans="1:6" ht="22.5">
       <c r="A558" s="3" t="s">
-        <v>1131</v>
+        <v>2172</v>
       </c>
       <c r="B558" s="14" t="s">
-        <v>1132</v>
+        <v>1128</v>
       </c>
       <c r="C558" s="82" t="s">
-        <v>1133</v>
-[...2 lines deleted...]
-        <v>46221</v>
+        <v>1129</v>
+      </c>
+      <c r="D558" s="29">
+        <v>46275</v>
       </c>
       <c r="E558" s="68"/>
       <c r="F558" s="68"/>
     </row>
-    <row r="559" spans="1:6" ht="56.25">
+    <row r="559" spans="1:6" ht="101.25">
       <c r="A559" s="3" t="s">
-        <v>1134</v>
-[...2 lines deleted...]
-        <v>1135</v>
+        <v>1130</v>
+      </c>
+      <c r="B559" s="10" t="s">
+        <v>1131</v>
       </c>
       <c r="C559" s="82" t="s">
-        <v>1136</v>
+        <v>510</v>
       </c>
       <c r="D559" s="19">
-        <v>46221</v>
+        <v>46274</v>
       </c>
       <c r="E559" s="68"/>
       <c r="F559" s="68"/>
     </row>
-    <row r="560" spans="1:6" ht="42" customHeight="1">
+    <row r="560" spans="1:6" ht="101.25">
       <c r="A560" s="3" t="s">
-        <v>3679</v>
-[...2 lines deleted...]
-        <v>2057</v>
+        <v>1132</v>
+      </c>
+      <c r="B560" s="10" t="s">
+        <v>1133</v>
       </c>
       <c r="C560" s="82" t="s">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="D560" s="19">
-        <v>46198</v>
+        <v>46413</v>
       </c>
       <c r="E560" s="68"/>
       <c r="F560" s="68"/>
     </row>
-    <row r="561" spans="1:6" ht="252" customHeight="1">
-[...1 lines deleted...]
-        <v>2097</v>
+    <row r="561" spans="1:6" ht="67.5">
+      <c r="A561" s="1" t="s">
+        <v>2207</v>
       </c>
       <c r="B561" s="10" t="s">
-        <v>1137</v>
+        <v>1134</v>
       </c>
       <c r="C561" s="82" t="s">
-        <v>3273</v>
-[...2 lines deleted...]
-        <v>46213</v>
+        <v>1135</v>
+      </c>
+      <c r="D561" s="19">
+        <v>46281</v>
       </c>
       <c r="E561" s="68"/>
       <c r="F561" s="68"/>
     </row>
-    <row r="562" spans="1:6" ht="56.25">
+    <row r="562" spans="1:6" ht="233.25" customHeight="1">
       <c r="A562" s="3" t="s">
-        <v>1138</v>
-[...2 lines deleted...]
-        <v>1139</v>
+        <v>1136</v>
+      </c>
+      <c r="B562" s="10" t="s">
+        <v>1137</v>
       </c>
       <c r="C562" s="82" t="s">
-        <v>3274</v>
+        <v>2987</v>
       </c>
       <c r="D562" s="29">
-        <v>46207</v>
+        <v>46282</v>
       </c>
       <c r="E562" s="68"/>
       <c r="F562" s="68"/>
     </row>
-    <row r="563" spans="1:6" ht="90">
+    <row r="563" spans="1:6" ht="22.5">
       <c r="A563" s="3" t="s">
-        <v>1140</v>
-[...2 lines deleted...]
-        <v>1141</v>
+        <v>2192</v>
+      </c>
+      <c r="B563" s="10" t="s">
+        <v>1138</v>
       </c>
       <c r="C563" s="82" t="s">
-        <v>1142</v>
+        <v>3191</v>
       </c>
       <c r="D563" s="29">
-        <v>46250</v>
+        <v>46284</v>
       </c>
       <c r="E563" s="68"/>
       <c r="F563" s="68"/>
     </row>
-    <row r="564" spans="1:6" ht="56.25">
+    <row r="564" spans="1:6" ht="22.5">
       <c r="A564" s="3" t="s">
-        <v>1143</v>
+        <v>2817</v>
       </c>
       <c r="B564" s="14" t="s">
-        <v>1144</v>
+        <v>1139</v>
       </c>
       <c r="C564" s="82" t="s">
-        <v>3275</v>
+        <v>1140</v>
       </c>
       <c r="D564" s="29">
-        <v>46349</v>
+        <v>46302</v>
       </c>
       <c r="E564" s="68"/>
       <c r="F564" s="68"/>
     </row>
-    <row r="565" spans="1:6" ht="56.25">
+    <row r="565" spans="1:6">
       <c r="A565" s="3" t="s">
-        <v>1145</v>
-[...2 lines deleted...]
-        <v>1146</v>
+        <v>2818</v>
+      </c>
+      <c r="B565" s="14" t="s">
+        <v>1141</v>
       </c>
       <c r="C565" s="82" t="s">
-        <v>1147</v>
-[...2 lines deleted...]
-        <v>46226</v>
+        <v>1142</v>
+      </c>
+      <c r="D565" s="29">
+        <v>46597</v>
       </c>
       <c r="E565" s="68"/>
       <c r="F565" s="68"/>
     </row>
-    <row r="566" spans="1:6" ht="81.75" customHeight="1">
+    <row r="566" spans="1:6">
       <c r="A566" s="3" t="s">
-        <v>2891</v>
-[...2 lines deleted...]
-        <v>2297</v>
+        <v>1143</v>
+      </c>
+      <c r="B566" s="14" t="s">
+        <v>1144</v>
       </c>
       <c r="C566" s="82" t="s">
-        <v>117</v>
+        <v>1145</v>
       </c>
       <c r="D566" s="29">
-        <v>46284</v>
+        <v>46331</v>
       </c>
       <c r="E566" s="68"/>
       <c r="F566" s="68"/>
     </row>
-    <row r="567" spans="1:6" ht="246" customHeight="1">
+    <row r="567" spans="1:6" ht="91.5" customHeight="1">
       <c r="A567" s="3" t="s">
-        <v>1148</v>
-[...2 lines deleted...]
-        <v>1149</v>
+        <v>1146</v>
+      </c>
+      <c r="B567" s="14" t="s">
+        <v>1147</v>
       </c>
       <c r="C567" s="82" t="s">
-        <v>3567</v>
-[...2 lines deleted...]
-        <v>46266</v>
+        <v>2988</v>
+      </c>
+      <c r="D567" s="19">
+        <v>46299</v>
       </c>
       <c r="E567" s="68"/>
       <c r="F567" s="68"/>
     </row>
-    <row r="568" spans="1:6" ht="22.5">
-[...3 lines deleted...]
-      <c r="B568" s="14" t="s">
+    <row r="568" spans="1:6" ht="45">
+      <c r="A568" s="1" t="s">
+        <v>1148</v>
+      </c>
+      <c r="B568" s="10" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C568" s="82" t="s">
         <v>1150</v>
       </c>
-      <c r="C568" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D568" s="29">
-        <v>46275</v>
+        <v>46302</v>
       </c>
       <c r="E568" s="68"/>
       <c r="F568" s="68"/>
     </row>
-    <row r="569" spans="1:6" ht="101.25">
+    <row r="569" spans="1:6" ht="22.5">
       <c r="A569" s="3" t="s">
+        <v>2819</v>
+      </c>
+      <c r="B569" s="14" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C569" s="82" t="s">
         <v>1152</v>
       </c>
-      <c r="B569" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D569" s="19">
-        <v>46274</v>
+        <v>46302</v>
       </c>
       <c r="E569" s="68"/>
       <c r="F569" s="68"/>
     </row>
-    <row r="570" spans="1:6" ht="101.25">
-      <c r="A570" s="3" t="s">
+    <row r="570" spans="1:6" ht="56.25">
+      <c r="A570" s="1" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B570" s="10" t="s">
+        <v>2248</v>
+      </c>
+      <c r="C570" s="82" t="s">
         <v>1154</v>
       </c>
-      <c r="B570" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D570" s="19">
-        <v>46413</v>
+        <v>46312</v>
       </c>
       <c r="E570" s="68"/>
       <c r="F570" s="68"/>
     </row>
-    <row r="571" spans="1:6" ht="67.5">
-[...1 lines deleted...]
-        <v>2281</v>
+    <row r="571" spans="1:6" ht="112.5" customHeight="1">
+      <c r="A571" s="4" t="s">
+        <v>1155</v>
       </c>
       <c r="B571" s="10" t="s">
         <v>1156</v>
       </c>
       <c r="C571" s="82" t="s">
         <v>1157</v>
       </c>
       <c r="D571" s="19">
-        <v>46281</v>
+        <v>46465</v>
       </c>
       <c r="E571" s="68"/>
       <c r="F571" s="68"/>
     </row>
-    <row r="572" spans="1:6" ht="210" customHeight="1">
+    <row r="572" spans="1:6" ht="45">
       <c r="A572" s="3" t="s">
+        <v>3691</v>
+      </c>
+      <c r="B572" s="10" t="s">
         <v>1158</v>
       </c>
-      <c r="B572" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C572" s="82" t="s">
-        <v>3722</v>
+        <v>35</v>
       </c>
       <c r="D572" s="29">
-        <v>46282</v>
+        <v>46561</v>
       </c>
       <c r="E572" s="68"/>
       <c r="F572" s="68"/>
     </row>
-    <row r="573" spans="1:6" ht="22.5">
+    <row r="573" spans="1:6" ht="90">
       <c r="A573" s="3" t="s">
-        <v>2266</v>
+        <v>2820</v>
       </c>
       <c r="B573" s="10" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C573" s="82" t="s">
         <v>1160</v>
       </c>
-      <c r="C573" s="82" t="s">
-[...3 lines deleted...]
-        <v>46284</v>
+      <c r="D573" s="19">
+        <v>46321</v>
       </c>
       <c r="E573" s="68"/>
       <c r="F573" s="68"/>
     </row>
-    <row r="574" spans="1:6" ht="22.5">
+    <row r="574" spans="1:6" ht="33.75">
       <c r="A574" s="3" t="s">
-        <v>2892</v>
+        <v>1161</v>
       </c>
       <c r="B574" s="14" t="s">
-        <v>1161</v>
+        <v>1162</v>
       </c>
       <c r="C574" s="82" t="s">
-        <v>1162</v>
-[...2 lines deleted...]
-        <v>46302</v>
+        <v>3192</v>
+      </c>
+      <c r="D574" s="19">
+        <v>46320</v>
       </c>
       <c r="E574" s="68"/>
       <c r="F574" s="68"/>
     </row>
-    <row r="575" spans="1:6">
+    <row r="575" spans="1:6" ht="33.75">
       <c r="A575" s="3" t="s">
-        <v>2893</v>
-[...1 lines deleted...]
-      <c r="B575" s="14" t="s">
         <v>1163</v>
       </c>
+      <c r="B575" s="21" t="s">
+        <v>1164</v>
+      </c>
       <c r="C575" s="82" t="s">
-        <v>1164</v>
-[...2 lines deleted...]
-        <v>46292</v>
+        <v>1165</v>
+      </c>
+      <c r="D575" s="19">
+        <v>46314</v>
       </c>
       <c r="E575" s="68"/>
       <c r="F575" s="68"/>
     </row>
-    <row r="576" spans="1:6">
+    <row r="576" spans="1:6" ht="45">
       <c r="A576" s="3" t="s">
-        <v>1165</v>
-[...1 lines deleted...]
-      <c r="B576" s="14" t="s">
         <v>1166</v>
       </c>
+      <c r="B576" s="10" t="s">
+        <v>1167</v>
+      </c>
       <c r="C576" s="82" t="s">
-        <v>1167</v>
-[...2 lines deleted...]
-        <v>46331</v>
+        <v>1168</v>
+      </c>
+      <c r="D576" s="39">
+        <v>46323</v>
       </c>
       <c r="E576" s="68"/>
       <c r="F576" s="68"/>
     </row>
-    <row r="577" spans="1:6" ht="91.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B577" s="14" t="s">
+    <row r="577" spans="1:6" ht="310.5" customHeight="1">
+      <c r="A577" s="4" t="s">
         <v>1169</v>
       </c>
+      <c r="B577" s="11" t="s">
+        <v>1170</v>
+      </c>
       <c r="C577" s="82" t="s">
-        <v>3070</v>
-[...2 lines deleted...]
-        <v>46299</v>
+        <v>1171</v>
+      </c>
+      <c r="D577" s="29">
+        <v>46483</v>
       </c>
       <c r="E577" s="68"/>
       <c r="F577" s="68"/>
     </row>
-    <row r="578" spans="1:6" ht="45">
-[...1 lines deleted...]
-        <v>1170</v>
+    <row r="578" spans="1:6" ht="56.25">
+      <c r="A578" s="3" t="s">
+        <v>2821</v>
       </c>
       <c r="B578" s="10" t="s">
-        <v>1171</v>
+        <v>671</v>
       </c>
       <c r="C578" s="82" t="s">
-        <v>1172</v>
+        <v>672</v>
       </c>
       <c r="D578" s="29">
-        <v>46302</v>
+        <v>46280</v>
       </c>
       <c r="E578" s="68"/>
       <c r="F578" s="68"/>
     </row>
-    <row r="579" spans="1:6" ht="22.5">
+    <row r="579" spans="1:6" ht="101.25">
       <c r="A579" s="3" t="s">
-        <v>2894</v>
+        <v>1172</v>
       </c>
       <c r="B579" s="14" t="s">
         <v>1173</v>
       </c>
       <c r="C579" s="82" t="s">
         <v>1174</v>
       </c>
-      <c r="D579" s="19">
-        <v>46302</v>
+      <c r="D579" s="29">
+        <v>46350</v>
       </c>
       <c r="E579" s="68"/>
       <c r="F579" s="68"/>
     </row>
-    <row r="580" spans="1:6" ht="56.25">
-      <c r="A580" s="1" t="s">
+    <row r="580" spans="1:6" ht="81.75" customHeight="1">
+      <c r="A580" s="3" t="s">
         <v>1175</v>
       </c>
-      <c r="B580" s="10" t="s">
-        <v>2322</v>
+      <c r="B580" s="14" t="s">
+        <v>1176</v>
       </c>
       <c r="C580" s="82" t="s">
-        <v>1176</v>
-[...2 lines deleted...]
-        <v>46312</v>
+        <v>3193</v>
+      </c>
+      <c r="D580" s="29">
+        <v>46347</v>
       </c>
       <c r="E580" s="68"/>
       <c r="F580" s="68"/>
     </row>
-    <row r="581" spans="1:6" ht="112.5" customHeight="1">
-      <c r="A581" s="4" t="s">
+    <row r="581" spans="1:6" ht="57.75" customHeight="1">
+      <c r="A581" s="3" t="s">
         <v>1177</v>
       </c>
-      <c r="B581" s="10" t="s">
+      <c r="B581" s="14" t="s">
         <v>1178</v>
       </c>
       <c r="C581" s="82" t="s">
-        <v>1179</v>
-[...2 lines deleted...]
-        <v>46465</v>
+        <v>3194</v>
+      </c>
+      <c r="D581" s="29">
+        <v>46349</v>
       </c>
       <c r="E581" s="68"/>
       <c r="F581" s="68"/>
     </row>
     <row r="582" spans="1:6" ht="33.75">
       <c r="A582" s="3" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B582" s="14" t="s">
         <v>1180</v>
       </c>
-      <c r="B582" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C582" s="82" t="s">
-        <v>35</v>
+        <v>3195</v>
       </c>
       <c r="D582" s="29">
-        <v>46241</v>
+        <v>46348</v>
       </c>
       <c r="E582" s="68"/>
       <c r="F582" s="68"/>
     </row>
-    <row r="583" spans="1:6" ht="90">
+    <row r="583" spans="1:6">
       <c r="A583" s="3" t="s">
-        <v>2895</v>
-[...1 lines deleted...]
-      <c r="B583" s="10" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B583" s="14" t="s">
         <v>1182</v>
       </c>
       <c r="C583" s="82" t="s">
         <v>1183</v>
       </c>
-      <c r="D583" s="19">
-        <v>46321</v>
+      <c r="D583" s="29">
+        <v>46349</v>
       </c>
       <c r="E583" s="68"/>
       <c r="F583" s="68"/>
     </row>
-    <row r="584" spans="1:6" ht="33.75">
+    <row r="584" spans="1:6" ht="281.25">
       <c r="A584" s="3" t="s">
+        <v>2822</v>
+      </c>
+      <c r="B584" s="14" t="s">
         <v>1184</v>
       </c>
-      <c r="B584" s="14" t="s">
+      <c r="C584" s="82" t="s">
         <v>1185</v>
       </c>
-      <c r="C584" s="82" t="s">
-[...3 lines deleted...]
-        <v>46320</v>
+      <c r="D584" s="29">
+        <v>46345</v>
       </c>
       <c r="E584" s="68"/>
       <c r="F584" s="68"/>
     </row>
-    <row r="585" spans="1:6" ht="33.75">
+    <row r="585" spans="1:6" ht="143.25" customHeight="1">
       <c r="A585" s="3" t="s">
+        <v>2320</v>
+      </c>
+      <c r="B585" s="14" t="s">
         <v>1186</v>
       </c>
-      <c r="B585" s="21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C585" s="82" t="s">
-        <v>1188</v>
-[...2 lines deleted...]
-        <v>46314</v>
+        <v>3475</v>
+      </c>
+      <c r="D585" s="29">
+        <v>46349</v>
       </c>
       <c r="E585" s="68"/>
       <c r="F585" s="68"/>
     </row>
-    <row r="586" spans="1:6" ht="45">
+    <row r="586" spans="1:6" ht="90">
       <c r="A586" s="3" t="s">
-        <v>1189</v>
-[...2 lines deleted...]
-        <v>1190</v>
+        <v>2823</v>
+      </c>
+      <c r="B586" s="14" t="s">
+        <v>1187</v>
       </c>
       <c r="C586" s="82" t="s">
-        <v>1191</v>
-[...2 lines deleted...]
-        <v>46323</v>
+        <v>2989</v>
+      </c>
+      <c r="D586" s="29">
+        <v>46351</v>
       </c>
       <c r="E586" s="68"/>
       <c r="F586" s="68"/>
     </row>
-    <row r="587" spans="1:6" ht="310.5" customHeight="1">
-[...4 lines deleted...]
-        <v>1193</v>
+    <row r="587" spans="1:6" ht="22.5">
+      <c r="A587" s="3" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B587" s="14" t="s">
+        <v>1189</v>
       </c>
       <c r="C587" s="82" t="s">
-        <v>1194</v>
-[...2 lines deleted...]
-        <v>46483</v>
+        <v>1190</v>
+      </c>
+      <c r="D587" s="19">
+        <v>46363</v>
       </c>
       <c r="E587" s="68"/>
       <c r="F587" s="68"/>
     </row>
     <row r="588" spans="1:6" ht="56.25">
       <c r="A588" s="3" t="s">
-        <v>2896</v>
+        <v>1191</v>
       </c>
       <c r="B588" s="10" t="s">
-        <v>678</v>
+        <v>1192</v>
       </c>
       <c r="C588" s="82" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-        <v>46280</v>
+        <v>1193</v>
+      </c>
+      <c r="D588" s="19">
+        <v>46595</v>
       </c>
       <c r="E588" s="68"/>
       <c r="F588" s="68"/>
     </row>
-    <row r="589" spans="1:6" ht="101.25">
-      <c r="A589" s="3" t="s">
+    <row r="589" spans="1:6" ht="112.5">
+      <c r="A589" s="1" t="s">
+        <v>1194</v>
+      </c>
+      <c r="B589" s="11" t="s">
         <v>1195</v>
       </c>
-      <c r="B589" s="14" t="s">
+      <c r="C589" s="82" t="s">
         <v>1196</v>
       </c>
-      <c r="C589" s="82" t="s">
-[...3 lines deleted...]
-        <v>46350</v>
+      <c r="D589" s="19">
+        <v>46370</v>
       </c>
       <c r="E589" s="68"/>
       <c r="F589" s="68"/>
     </row>
-    <row r="590" spans="1:6" ht="81.75" customHeight="1">
+    <row r="590" spans="1:6">
       <c r="A590" s="3" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B590" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="C590" s="82" t="s">
         <v>1198</v>
       </c>
-      <c r="B590" s="14" t="s">
-[...6 lines deleted...]
-        <v>46347</v>
+      <c r="D590" s="19">
+        <v>46409</v>
       </c>
       <c r="E590" s="68"/>
       <c r="F590" s="68"/>
     </row>
-    <row r="591" spans="1:6" ht="39.950000000000003" customHeight="1">
+    <row r="591" spans="1:6" ht="123.75">
       <c r="A591" s="3" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B591" s="14" t="s">
         <v>1200</v>
       </c>
-      <c r="B591" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C591" s="82" t="s">
-        <v>3279</v>
+        <v>3476</v>
       </c>
       <c r="D591" s="29">
-        <v>46349</v>
+        <v>46379</v>
       </c>
       <c r="E591" s="68"/>
       <c r="F591" s="68"/>
     </row>
-    <row r="592" spans="1:6" ht="33.75">
-      <c r="A592" s="3" t="s">
+    <row r="592" spans="1:6" ht="123.75">
+      <c r="A592" s="35" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B592" s="16" t="s">
         <v>1202</v>
       </c>
-      <c r="B592" s="14" t="s">
+      <c r="C592" s="82" t="s">
         <v>1203</v>
       </c>
-      <c r="C592" s="82" t="s">
-[...3 lines deleted...]
-        <v>46348</v>
+      <c r="D592" s="38">
+        <v>46377</v>
       </c>
       <c r="E592" s="68"/>
       <c r="F592" s="68"/>
     </row>
-    <row r="593" spans="1:6">
+    <row r="593" spans="1:6" ht="180">
       <c r="A593" s="3" t="s">
+        <v>2824</v>
+      </c>
+      <c r="B593" s="14" t="s">
         <v>1204</v>
       </c>
-      <c r="B593" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C593" s="82" t="s">
-        <v>1206</v>
+        <v>3804</v>
       </c>
       <c r="D593" s="29">
-        <v>46349</v>
+        <v>46368</v>
       </c>
       <c r="E593" s="68"/>
       <c r="F593" s="68"/>
     </row>
-    <row r="594" spans="1:6" ht="281.25">
-[...4 lines deleted...]
-        <v>1207</v>
+    <row r="594" spans="1:6" ht="123.75">
+      <c r="A594" s="1" t="s">
+        <v>2825</v>
+      </c>
+      <c r="B594" s="11" t="s">
+        <v>1205</v>
       </c>
       <c r="C594" s="82" t="s">
-        <v>1208</v>
+        <v>1206</v>
       </c>
       <c r="D594" s="29">
-        <v>46345</v>
+        <v>46384</v>
       </c>
       <c r="E594" s="68"/>
       <c r="F594" s="68"/>
     </row>
-    <row r="595" spans="1:6" ht="118.5" customHeight="1">
+    <row r="595" spans="1:6" ht="228" customHeight="1">
       <c r="A595" s="3" t="s">
-        <v>2394</v>
+        <v>2826</v>
       </c>
       <c r="B595" s="14" t="s">
-        <v>1209</v>
+        <v>1207</v>
       </c>
       <c r="C595" s="82" t="s">
-        <v>3568</v>
-[...2 lines deleted...]
-        <v>46349</v>
+        <v>1208</v>
+      </c>
+      <c r="D595" s="19">
+        <v>46394</v>
       </c>
       <c r="E595" s="68"/>
       <c r="F595" s="68"/>
     </row>
-    <row r="596" spans="1:6" ht="90">
+    <row r="596" spans="1:6" ht="22.5">
       <c r="A596" s="3" t="s">
-        <v>2898</v>
+        <v>1209</v>
       </c>
       <c r="B596" s="14" t="s">
         <v>1210</v>
       </c>
       <c r="C596" s="82" t="s">
-        <v>3071</v>
-[...2 lines deleted...]
-        <v>46351</v>
+        <v>3196</v>
+      </c>
+      <c r="D596" s="19">
+        <v>46320</v>
       </c>
       <c r="E596" s="68"/>
       <c r="F596" s="68"/>
     </row>
     <row r="597" spans="1:6" ht="22.5">
       <c r="A597" s="3" t="s">
         <v>1211</v>
       </c>
-      <c r="B597" s="14" t="s">
+      <c r="B597" s="10" t="s">
         <v>1212</v>
       </c>
       <c r="C597" s="82" t="s">
-        <v>1213</v>
+        <v>3197</v>
       </c>
       <c r="D597" s="19">
-        <v>46363</v>
+        <v>46478</v>
       </c>
       <c r="E597" s="68"/>
       <c r="F597" s="68"/>
     </row>
-    <row r="598" spans="1:6" ht="56.25">
+    <row r="598" spans="1:6">
       <c r="A598" s="3" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B598" s="14" t="s">
         <v>1214</v>
       </c>
-      <c r="B598" s="10" t="s">
+      <c r="C598" s="82" t="s">
         <v>1215</v>
       </c>
-      <c r="C598" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D598" s="19">
-        <v>46230</v>
+        <v>46493</v>
       </c>
       <c r="E598" s="68"/>
       <c r="F598" s="68"/>
     </row>
-    <row r="599" spans="1:6" ht="92.25" customHeight="1">
-      <c r="A599" s="1" t="s">
+    <row r="599" spans="1:6" ht="180">
+      <c r="A599" s="3" t="s">
+        <v>2827</v>
+      </c>
+      <c r="B599" s="14" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C599" s="82" t="s">
         <v>1217</v>
       </c>
-      <c r="B599" s="11" t="s">
-[...6 lines deleted...]
-        <v>46370</v>
+      <c r="D599" s="29">
+        <v>46411</v>
       </c>
       <c r="E599" s="68"/>
       <c r="F599" s="68"/>
     </row>
-    <row r="600" spans="1:6">
+    <row r="600" spans="1:6" ht="56.25">
       <c r="A600" s="3" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B600" s="14" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C600" s="82" t="s">
         <v>1220</v>
       </c>
-      <c r="B600" s="10" t="s">
-[...6 lines deleted...]
-        <v>46409</v>
+      <c r="D600" s="29">
+        <v>46417</v>
       </c>
       <c r="E600" s="68"/>
       <c r="F600" s="68"/>
     </row>
-    <row r="601" spans="1:6" ht="123.75">
+    <row r="601" spans="1:6" ht="146.25">
       <c r="A601" s="3" t="s">
-        <v>1222</v>
-[...2 lines deleted...]
-        <v>1223</v>
+        <v>2037</v>
+      </c>
+      <c r="B601" s="20" t="s">
+        <v>2036</v>
       </c>
       <c r="C601" s="82" t="s">
-        <v>3569</v>
-[...2 lines deleted...]
-        <v>46379</v>
+        <v>10</v>
+      </c>
+      <c r="D601" s="19">
+        <v>46568</v>
       </c>
       <c r="E601" s="68"/>
       <c r="F601" s="68"/>
     </row>
-    <row r="602" spans="1:6" ht="94.5" customHeight="1">
-[...4 lines deleted...]
-        <v>1224</v>
+    <row r="602" spans="1:6" ht="167.25" customHeight="1">
+      <c r="A602" s="3" t="s">
+        <v>3198</v>
+      </c>
+      <c r="B602" s="10" t="s">
+        <v>1221</v>
       </c>
       <c r="C602" s="82" t="s">
-        <v>1225</v>
-[...2 lines deleted...]
-        <v>46377</v>
+        <v>417</v>
+      </c>
+      <c r="D602" s="19">
+        <v>46353</v>
       </c>
       <c r="E602" s="68"/>
       <c r="F602" s="68"/>
     </row>
-    <row r="603" spans="1:6" ht="153.75" customHeight="1">
+    <row r="603" spans="1:6" ht="22.5">
       <c r="A603" s="3" t="s">
-        <v>2899</v>
-[...2 lines deleted...]
-        <v>1226</v>
+        <v>1222</v>
+      </c>
+      <c r="B603" s="36" t="s">
+        <v>1223</v>
       </c>
       <c r="C603" s="82" t="s">
-        <v>1227</v>
+        <v>3199</v>
       </c>
       <c r="D603" s="29">
-        <v>46368</v>
+        <v>46478</v>
       </c>
       <c r="E603" s="68"/>
       <c r="F603" s="68"/>
     </row>
-    <row r="604" spans="1:6" ht="123.75">
-[...4 lines deleted...]
-        <v>1228</v>
+    <row r="604" spans="1:6">
+      <c r="A604" s="3" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B604" s="14" t="s">
+        <v>1225</v>
       </c>
       <c r="C604" s="82" t="s">
-        <v>1229</v>
+        <v>1215</v>
       </c>
       <c r="D604" s="29">
-        <v>46384</v>
+        <v>46459</v>
       </c>
       <c r="E604" s="68"/>
       <c r="F604" s="68"/>
     </row>
-    <row r="605" spans="1:6" ht="214.5" customHeight="1">
+    <row r="605" spans="1:6">
       <c r="A605" s="3" t="s">
-        <v>2901</v>
+        <v>1226</v>
       </c>
       <c r="B605" s="14" t="s">
-        <v>1230</v>
+        <v>1227</v>
       </c>
       <c r="C605" s="82" t="s">
-        <v>1231</v>
-[...2 lines deleted...]
-        <v>46394</v>
+        <v>1215</v>
+      </c>
+      <c r="D605" s="29">
+        <v>46418</v>
       </c>
       <c r="E605" s="68"/>
       <c r="F605" s="68"/>
     </row>
-    <row r="606" spans="1:6" ht="22.5">
+    <row r="606" spans="1:6" ht="67.5">
       <c r="A606" s="3" t="s">
-        <v>1232</v>
+        <v>2828</v>
       </c>
       <c r="B606" s="14" t="s">
-        <v>1233</v>
+        <v>1228</v>
       </c>
       <c r="C606" s="82" t="s">
-        <v>3281</v>
-[...2 lines deleted...]
-        <v>46320</v>
+        <v>3200</v>
+      </c>
+      <c r="D606" s="29">
+        <v>46420</v>
       </c>
       <c r="E606" s="68"/>
       <c r="F606" s="68"/>
     </row>
-    <row r="607" spans="1:6" ht="22.5">
+    <row r="607" spans="1:6" ht="45">
       <c r="A607" s="3" t="s">
-        <v>1234</v>
-[...2 lines deleted...]
-        <v>1235</v>
+        <v>1229</v>
+      </c>
+      <c r="B607" s="14" t="s">
+        <v>1230</v>
       </c>
       <c r="C607" s="82" t="s">
-        <v>3282</v>
-[...2 lines deleted...]
-        <v>46478</v>
+        <v>1231</v>
+      </c>
+      <c r="D607" s="29">
+        <v>46425</v>
       </c>
       <c r="E607" s="68"/>
       <c r="F607" s="68"/>
     </row>
-    <row r="608" spans="1:6">
+    <row r="608" spans="1:6" ht="236.25">
       <c r="A608" s="3" t="s">
-        <v>1236</v>
+        <v>2457</v>
       </c>
       <c r="B608" s="14" t="s">
-        <v>1237</v>
+        <v>1232</v>
       </c>
       <c r="C608" s="82" t="s">
-        <v>1238</v>
-[...2 lines deleted...]
-        <v>46493</v>
+        <v>83</v>
+      </c>
+      <c r="D608" s="29">
+        <v>46424</v>
       </c>
       <c r="E608" s="68"/>
       <c r="F608" s="68"/>
     </row>
-    <row r="609" spans="1:6" ht="180">
+    <row r="609" spans="1:6" ht="67.5">
       <c r="A609" s="3" t="s">
-        <v>2902</v>
+        <v>1233</v>
       </c>
       <c r="B609" s="14" t="s">
-        <v>1239</v>
+        <v>1234</v>
       </c>
       <c r="C609" s="82" t="s">
-        <v>1240</v>
+        <v>1235</v>
       </c>
       <c r="D609" s="29">
-        <v>46411</v>
+        <v>46368</v>
       </c>
       <c r="E609" s="68"/>
       <c r="F609" s="68"/>
     </row>
-    <row r="610" spans="1:6" ht="45">
+    <row r="610" spans="1:6" ht="78.75">
       <c r="A610" s="3" t="s">
-        <v>1241</v>
+        <v>1236</v>
       </c>
       <c r="B610" s="14" t="s">
-        <v>1242</v>
+        <v>1237</v>
       </c>
       <c r="C610" s="82" t="s">
-        <v>1243</v>
+        <v>844</v>
       </c>
       <c r="D610" s="29">
-        <v>46417</v>
+        <v>46456</v>
       </c>
       <c r="E610" s="68"/>
       <c r="F610" s="68"/>
     </row>
-    <row r="611" spans="1:6" ht="104.25" customHeight="1">
+    <row r="611" spans="1:6" ht="45">
       <c r="A611" s="3" t="s">
-        <v>2110</v>
-[...8 lines deleted...]
-        <v>46214</v>
+        <v>1238</v>
+      </c>
+      <c r="B611" s="11" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C611" s="91" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D611" s="29">
+        <v>46455</v>
       </c>
       <c r="E611" s="68"/>
       <c r="F611" s="68"/>
     </row>
-    <row r="612" spans="1:6" ht="159" customHeight="1">
+    <row r="612" spans="1:6" ht="22.5">
       <c r="A612" s="3" t="s">
-        <v>3283</v>
-[...2 lines deleted...]
-        <v>1244</v>
+        <v>1241</v>
+      </c>
+      <c r="B612" s="14" t="s">
+        <v>1242</v>
       </c>
       <c r="C612" s="82" t="s">
-        <v>422</v>
-[...2 lines deleted...]
-        <v>46353</v>
+        <v>5</v>
+      </c>
+      <c r="D612" s="29">
+        <v>46428</v>
       </c>
       <c r="E612" s="68"/>
       <c r="F612" s="68"/>
     </row>
-    <row r="613" spans="1:6" ht="22.5">
+    <row r="613" spans="1:6" ht="33.75">
       <c r="A613" s="3" t="s">
-        <v>1245</v>
-[...2 lines deleted...]
-        <v>1246</v>
+        <v>1243</v>
+      </c>
+      <c r="B613" s="14" t="s">
+        <v>1244</v>
       </c>
       <c r="C613" s="82" t="s">
-        <v>3284</v>
+        <v>5</v>
       </c>
       <c r="D613" s="29">
-        <v>46478</v>
+        <v>46428</v>
       </c>
       <c r="E613" s="68"/>
       <c r="F613" s="68"/>
     </row>
-    <row r="614" spans="1:6">
+    <row r="614" spans="1:6" ht="33.75">
       <c r="A614" s="3" t="s">
-        <v>1247</v>
+        <v>1245</v>
       </c>
       <c r="B614" s="14" t="s">
-        <v>1248</v>
+        <v>1246</v>
       </c>
       <c r="C614" s="82" t="s">
-        <v>1238</v>
+        <v>3805</v>
       </c>
       <c r="D614" s="29">
-        <v>46459</v>
+        <v>46428</v>
       </c>
       <c r="E614" s="68"/>
       <c r="F614" s="68"/>
     </row>
-    <row r="615" spans="1:6">
+    <row r="615" spans="1:6" ht="90">
       <c r="A615" s="3" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B615" s="14" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C615" s="85" t="s">
         <v>1249</v>
       </c>
-      <c r="B615" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D615" s="29">
-        <v>46418</v>
+        <v>46435</v>
       </c>
       <c r="E615" s="68"/>
       <c r="F615" s="68"/>
     </row>
-    <row r="616" spans="1:6" ht="67.5">
+    <row r="616" spans="1:6" ht="22.5">
       <c r="A616" s="3" t="s">
-        <v>2903</v>
-[...1 lines deleted...]
-      <c r="B616" s="14" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B616" s="21" t="s">
         <v>1251</v>
       </c>
       <c r="C616" s="82" t="s">
-        <v>3285</v>
+        <v>593</v>
       </c>
       <c r="D616" s="29">
-        <v>46420</v>
+        <v>46433</v>
       </c>
       <c r="E616" s="68"/>
       <c r="F616" s="68"/>
     </row>
-    <row r="617" spans="1:6" ht="45">
+    <row r="617" spans="1:6" ht="22.5">
       <c r="A617" s="3" t="s">
         <v>1252</v>
       </c>
       <c r="B617" s="14" t="s">
-        <v>1253</v>
+        <v>939</v>
       </c>
       <c r="C617" s="82" t="s">
-        <v>1254</v>
+        <v>940</v>
       </c>
       <c r="D617" s="29">
-        <v>46425</v>
+        <v>46460</v>
       </c>
       <c r="E617" s="68"/>
       <c r="F617" s="68"/>
     </row>
-    <row r="618" spans="1:6" ht="201.75" customHeight="1">
+    <row r="618" spans="1:6" ht="22.5">
       <c r="A618" s="3" t="s">
-        <v>2529</v>
-[...2 lines deleted...]
-        <v>1255</v>
+        <v>1253</v>
+      </c>
+      <c r="B618" s="21" t="s">
+        <v>1254</v>
       </c>
       <c r="C618" s="82" t="s">
-        <v>84</v>
+        <v>593</v>
       </c>
       <c r="D618" s="29">
-        <v>46424</v>
+        <v>46433</v>
       </c>
       <c r="E618" s="68"/>
       <c r="F618" s="68"/>
     </row>
     <row r="619" spans="1:6" ht="67.5">
       <c r="A619" s="3" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B619" s="14" t="s">
         <v>1256</v>
       </c>
-      <c r="B619" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C619" s="82" t="s">
-        <v>1258</v>
+        <v>5</v>
       </c>
       <c r="D619" s="29">
-        <v>46368</v>
+        <v>46435</v>
       </c>
       <c r="E619" s="68"/>
       <c r="F619" s="68"/>
     </row>
-    <row r="620" spans="1:6" ht="67.5">
-      <c r="A620" s="3" t="s">
+    <row r="620" spans="1:6" ht="207.75" customHeight="1">
+      <c r="A620" s="2" t="s">
+        <v>1258</v>
+      </c>
+      <c r="B620" s="20" t="s">
         <v>1259</v>
       </c>
-      <c r="B620" s="14" t="s">
+      <c r="C620" s="82" t="s">
         <v>1260</v>
       </c>
-      <c r="C620" s="82" t="s">
-[...3 lines deleted...]
-        <v>46456</v>
+      <c r="D620" s="19">
+        <v>46438</v>
       </c>
       <c r="E620" s="68"/>
       <c r="F620" s="68"/>
     </row>
-    <row r="621" spans="1:6" ht="33.75">
+    <row r="621" spans="1:6" ht="180">
       <c r="A621" s="3" t="s">
         <v>1261</v>
       </c>
-      <c r="B621" s="11" t="s">
+      <c r="B621" s="14" t="s">
         <v>1262</v>
       </c>
-      <c r="C621" s="91" t="s">
-        <v>1263</v>
+      <c r="C621" s="82" t="s">
+        <v>3806</v>
       </c>
       <c r="D621" s="29">
-        <v>46455</v>
+        <v>46438</v>
       </c>
       <c r="E621" s="68"/>
       <c r="F621" s="68"/>
     </row>
-    <row r="622" spans="1:6" ht="22.5">
+    <row r="622" spans="1:6" ht="157.5">
       <c r="A622" s="3" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B622" s="14" t="s">
         <v>1264</v>
       </c>
-      <c r="B622" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C622" s="82" t="s">
-        <v>5</v>
+        <v>3201</v>
       </c>
       <c r="D622" s="29">
-        <v>46428</v>
+        <v>46439</v>
       </c>
       <c r="E622" s="68"/>
       <c r="F622" s="68"/>
     </row>
-    <row r="623" spans="1:6" ht="33.75">
+    <row r="623" spans="1:6" ht="22.5">
       <c r="A623" s="3" t="s">
-        <v>1266</v>
+        <v>1265</v>
       </c>
       <c r="B623" s="14" t="s">
-        <v>1267</v>
+        <v>2389</v>
       </c>
       <c r="C623" s="82" t="s">
-        <v>5</v>
+        <v>3202</v>
       </c>
       <c r="D623" s="29">
-        <v>46428</v>
+        <v>46440</v>
       </c>
       <c r="E623" s="68"/>
       <c r="F623" s="68"/>
     </row>
-    <row r="624" spans="1:6" ht="33.75">
+    <row r="624" spans="1:6" ht="78.75">
       <c r="A624" s="3" t="s">
+        <v>1266</v>
+      </c>
+      <c r="B624" s="11" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C624" s="82" t="s">
         <v>1268</v>
       </c>
-      <c r="B624" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D624" s="29">
-        <v>46428</v>
+        <v>46441</v>
       </c>
       <c r="E624" s="68"/>
       <c r="F624" s="68"/>
     </row>
-    <row r="625" spans="1:6" ht="90">
+    <row r="625" spans="1:6">
       <c r="A625" s="3" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B625" s="10" t="s">
         <v>1270</v>
       </c>
-      <c r="B625" s="14" t="s">
-[...6 lines deleted...]
-        <v>46435</v>
+      <c r="C625" s="82" t="s">
+        <v>610</v>
+      </c>
+      <c r="D625" s="19">
+        <v>46440</v>
       </c>
       <c r="E625" s="68"/>
       <c r="F625" s="68"/>
     </row>
-    <row r="626" spans="1:6" ht="22.5">
+    <row r="626" spans="1:6" ht="80.099999999999994" customHeight="1">
       <c r="A626" s="3" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B626" s="14" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C626" s="82" t="s">
         <v>1273</v>
       </c>
-      <c r="B626" s="21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D626" s="29">
-        <v>46433</v>
+        <v>46441</v>
       </c>
       <c r="E626" s="68"/>
       <c r="F626" s="68"/>
     </row>
-    <row r="627" spans="1:6" ht="22.5">
-      <c r="A627" s="3" t="s">
+    <row r="627" spans="1:6" ht="292.5">
+      <c r="A627" s="1" t="s">
+        <v>2829</v>
+      </c>
+      <c r="B627" s="11" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C627" s="82" t="s">
         <v>1275</v>
       </c>
-      <c r="B627" s="14" t="s">
-[...6 lines deleted...]
-        <v>46460</v>
+      <c r="D627" s="19">
+        <v>46446</v>
       </c>
       <c r="E627" s="68"/>
       <c r="F627" s="68"/>
     </row>
-    <row r="628" spans="1:6" ht="22.5">
+    <row r="628" spans="1:6" ht="22.5" customHeight="1">
       <c r="A628" s="3" t="s">
         <v>1276</v>
       </c>
-      <c r="B628" s="21" t="s">
+      <c r="B628" s="14" t="s">
         <v>1277</v>
       </c>
       <c r="C628" s="82" t="s">
-        <v>600</v>
+        <v>1278</v>
       </c>
       <c r="D628" s="29">
-        <v>46433</v>
+        <v>46441</v>
       </c>
       <c r="E628" s="68"/>
       <c r="F628" s="68"/>
     </row>
-    <row r="629" spans="1:6" ht="67.5">
+    <row r="629" spans="1:6" ht="24.75" customHeight="1">
       <c r="A629" s="3" t="s">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="B629" s="14" t="s">
-        <v>1279</v>
+        <v>1280</v>
       </c>
       <c r="C629" s="82" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46435</v>
+        <v>1281</v>
+      </c>
+      <c r="D629" s="48">
+        <v>46446</v>
       </c>
       <c r="E629" s="68"/>
       <c r="F629" s="68"/>
     </row>
-    <row r="630" spans="1:6" ht="207.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="B630" s="20" t="s">
+    <row r="630" spans="1:6" ht="66.599999999999994" customHeight="1">
+      <c r="A630" s="3" t="s">
         <v>1282</v>
       </c>
+      <c r="B630" s="14" t="s">
+        <v>1283</v>
+      </c>
       <c r="C630" s="82" t="s">
-        <v>1283</v>
-[...2 lines deleted...]
-        <v>46438</v>
+        <v>3203</v>
+      </c>
+      <c r="D630" s="29">
+        <v>46454</v>
       </c>
       <c r="E630" s="68"/>
       <c r="F630" s="68"/>
     </row>
-    <row r="631" spans="1:6" ht="180">
+    <row r="631" spans="1:6" ht="22.5">
       <c r="A631" s="3" t="s">
         <v>1284</v>
       </c>
-      <c r="B631" s="14" t="s">
+      <c r="B631" s="11" t="s">
         <v>1285</v>
       </c>
       <c r="C631" s="82" t="s">
-        <v>3724</v>
+        <v>1286</v>
       </c>
       <c r="D631" s="29">
-        <v>46438</v>
+        <v>46455</v>
       </c>
       <c r="E631" s="68"/>
       <c r="F631" s="68"/>
     </row>
-    <row r="632" spans="1:6" ht="157.5">
-[...3 lines deleted...]
-      <c r="B632" s="14" t="s">
+    <row r="632" spans="1:6">
+      <c r="A632" s="1" t="s">
         <v>1287</v>
       </c>
+      <c r="B632" s="10" t="s">
+        <v>1288</v>
+      </c>
       <c r="C632" s="82" t="s">
-        <v>3287</v>
-[...2 lines deleted...]
-        <v>46439</v>
+        <v>1260</v>
+      </c>
+      <c r="D632" s="19">
+        <v>46459</v>
       </c>
       <c r="E632" s="68"/>
       <c r="F632" s="68"/>
     </row>
-    <row r="633" spans="1:6" ht="22.5">
+    <row r="633" spans="1:6" ht="78.75">
       <c r="A633" s="3" t="s">
-        <v>1288</v>
+        <v>1289</v>
       </c>
       <c r="B633" s="14" t="s">
-        <v>2462</v>
+        <v>1290</v>
       </c>
       <c r="C633" s="82" t="s">
-        <v>3288</v>
+        <v>3477</v>
       </c>
       <c r="D633" s="29">
-        <v>46440</v>
+        <v>46505</v>
       </c>
       <c r="E633" s="68"/>
       <c r="F633" s="68"/>
     </row>
-    <row r="634" spans="1:6" ht="78.75">
+    <row r="634" spans="1:6" ht="46.5" customHeight="1">
       <c r="A634" s="3" t="s">
-        <v>1289</v>
-[...2 lines deleted...]
-        <v>1290</v>
+        <v>2947</v>
+      </c>
+      <c r="B634" s="14" t="s">
+        <v>1291</v>
       </c>
       <c r="C634" s="82" t="s">
-        <v>1291</v>
+        <v>1292</v>
       </c>
       <c r="D634" s="29">
-        <v>46441</v>
+        <v>46506</v>
       </c>
       <c r="E634" s="68"/>
       <c r="F634" s="68"/>
     </row>
-    <row r="635" spans="1:6">
+    <row r="635" spans="1:6" ht="22.5">
       <c r="A635" s="3" t="s">
-        <v>1292</v>
-[...1 lines deleted...]
-      <c r="B635" s="10" t="s">
         <v>1293</v>
       </c>
+      <c r="B635" s="14" t="s">
+        <v>1294</v>
+      </c>
       <c r="C635" s="82" t="s">
-        <v>617</v>
-[...2 lines deleted...]
-        <v>46440</v>
+        <v>1295</v>
+      </c>
+      <c r="D635" s="29">
+        <v>46505</v>
       </c>
       <c r="E635" s="68"/>
       <c r="F635" s="68"/>
     </row>
-    <row r="636" spans="1:6" ht="80.099999999999994" customHeight="1">
+    <row r="636" spans="1:6" ht="22.5">
       <c r="A636" s="3" t="s">
-        <v>1294</v>
+        <v>2830</v>
       </c>
       <c r="B636" s="14" t="s">
-        <v>1295</v>
+        <v>1296</v>
       </c>
       <c r="C636" s="82" t="s">
-        <v>1296</v>
+        <v>1297</v>
       </c>
       <c r="D636" s="29">
-        <v>46441</v>
+        <v>46418</v>
       </c>
       <c r="E636" s="68"/>
       <c r="F636" s="68"/>
     </row>
-    <row r="637" spans="1:6" ht="292.5">
-[...4 lines deleted...]
-        <v>1297</v>
+    <row r="637" spans="1:6">
+      <c r="A637" s="3" t="s">
+        <v>2483</v>
+      </c>
+      <c r="B637" s="14" t="s">
+        <v>1298</v>
       </c>
       <c r="C637" s="82" t="s">
-        <v>1298</v>
-[...2 lines deleted...]
-        <v>46446</v>
+        <v>1299</v>
+      </c>
+      <c r="D637" s="29">
+        <v>46386</v>
       </c>
       <c r="E637" s="68"/>
       <c r="F637" s="68"/>
     </row>
-    <row r="638" spans="1:6" ht="22.5" customHeight="1">
+    <row r="638" spans="1:6" ht="67.5">
       <c r="A638" s="3" t="s">
-        <v>1299</v>
+        <v>2831</v>
       </c>
       <c r="B638" s="14" t="s">
-        <v>1300</v>
+        <v>773</v>
       </c>
       <c r="C638" s="82" t="s">
-        <v>1301</v>
-[...2 lines deleted...]
-        <v>46441</v>
+        <v>774</v>
+      </c>
+      <c r="D638" s="19">
+        <v>46507</v>
       </c>
       <c r="E638" s="68"/>
       <c r="F638" s="68"/>
     </row>
-    <row r="639" spans="1:6" ht="24.75" customHeight="1">
+    <row r="639" spans="1:6" ht="78.75">
       <c r="A639" s="3" t="s">
+        <v>2832</v>
+      </c>
+      <c r="B639" s="14" t="s">
         <v>1302</v>
       </c>
-      <c r="B639" s="14" t="s">
+      <c r="C639" s="82" t="s">
         <v>1303</v>
       </c>
-      <c r="C639" s="82" t="s">
-[...3 lines deleted...]
-        <v>46446</v>
+      <c r="D639" s="29">
+        <v>46476</v>
       </c>
       <c r="E639" s="68"/>
       <c r="F639" s="68"/>
     </row>
-    <row r="640" spans="1:6" ht="66.599999999999994" customHeight="1">
-      <c r="A640" s="3" t="s">
+    <row r="640" spans="1:6" ht="67.5">
+      <c r="A640" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="B640" s="10" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C640" s="82" t="s">
         <v>1305</v>
       </c>
-      <c r="B640" s="14" t="s">
-[...6 lines deleted...]
-        <v>46454</v>
+      <c r="D640" s="19">
+        <v>46533</v>
       </c>
       <c r="E640" s="68"/>
       <c r="F640" s="68"/>
     </row>
-    <row r="641" spans="1:6" ht="22.5">
+    <row r="641" spans="1:6" ht="112.5" customHeight="1">
       <c r="A641" s="3" t="s">
-        <v>1307</v>
-[...2 lines deleted...]
-        <v>1308</v>
+        <v>2090</v>
+      </c>
+      <c r="B641" s="10" t="s">
+        <v>2089</v>
       </c>
       <c r="C641" s="82" t="s">
-        <v>1309</v>
-[...2 lines deleted...]
-        <v>46455</v>
+        <v>4</v>
+      </c>
+      <c r="D641" s="19">
+        <v>46605</v>
       </c>
       <c r="E641" s="68"/>
       <c r="F641" s="68"/>
     </row>
-    <row r="642" spans="1:6">
-[...4 lines deleted...]
-        <v>1311</v>
+    <row r="642" spans="1:6" ht="281.25">
+      <c r="A642" s="3" t="s">
+        <v>2834</v>
+      </c>
+      <c r="B642" s="14" t="s">
+        <v>1306</v>
       </c>
       <c r="C642" s="82" t="s">
-        <v>1283</v>
+        <v>1307</v>
       </c>
       <c r="D642" s="19">
-        <v>46459</v>
+        <v>46545</v>
       </c>
       <c r="E642" s="68"/>
       <c r="F642" s="68"/>
     </row>
-    <row r="643" spans="1:6" ht="78.75">
+    <row r="643" spans="1:6" ht="67.5">
       <c r="A643" s="3" t="s">
-        <v>1312</v>
-[...2 lines deleted...]
-        <v>1313</v>
+        <v>2835</v>
+      </c>
+      <c r="B643" s="10" t="s">
+        <v>1308</v>
       </c>
       <c r="C643" s="82" t="s">
-        <v>3570</v>
-[...2 lines deleted...]
-        <v>46505</v>
+        <v>1309</v>
+      </c>
+      <c r="D643" s="19">
+        <v>46491</v>
       </c>
       <c r="E643" s="68"/>
       <c r="F643" s="68"/>
     </row>
-    <row r="644" spans="1:6" ht="46.5" customHeight="1">
+    <row r="644" spans="1:6" ht="45">
       <c r="A644" s="3" t="s">
-        <v>3027</v>
-[...2 lines deleted...]
-        <v>1314</v>
+        <v>1310</v>
+      </c>
+      <c r="B644" s="10" t="s">
+        <v>1311</v>
       </c>
       <c r="C644" s="82" t="s">
-        <v>1315</v>
-[...2 lines deleted...]
-        <v>46506</v>
+        <v>1312</v>
+      </c>
+      <c r="D644" s="19">
+        <v>46545</v>
       </c>
       <c r="E644" s="68"/>
       <c r="F644" s="68"/>
     </row>
-    <row r="645" spans="1:6" ht="22.5">
+    <row r="645" spans="1:6" ht="90">
       <c r="A645" s="3" t="s">
-        <v>1316</v>
+        <v>1313</v>
       </c>
       <c r="B645" s="14" t="s">
-        <v>1317</v>
+        <v>1314</v>
       </c>
       <c r="C645" s="82" t="s">
-        <v>1318</v>
+        <v>3204</v>
       </c>
       <c r="D645" s="29">
-        <v>46505</v>
+        <v>46547</v>
       </c>
       <c r="E645" s="68"/>
       <c r="F645" s="68"/>
     </row>
-    <row r="646" spans="1:6" ht="22.5">
+    <row r="646" spans="1:6" ht="67.5">
       <c r="A646" s="3" t="s">
-        <v>2905</v>
-[...2 lines deleted...]
-        <v>1319</v>
+        <v>2836</v>
+      </c>
+      <c r="B646" s="10" t="s">
+        <v>1315</v>
       </c>
       <c r="C646" s="82" t="s">
-        <v>1320</v>
-[...2 lines deleted...]
-        <v>46418</v>
+        <v>1316</v>
+      </c>
+      <c r="D646" s="19">
+        <v>46509</v>
       </c>
       <c r="E646" s="68"/>
       <c r="F646" s="68"/>
     </row>
-    <row r="647" spans="1:6">
+    <row r="647" spans="1:6" ht="101.25">
       <c r="A647" s="3" t="s">
-        <v>2555</v>
+        <v>2837</v>
       </c>
       <c r="B647" s="14" t="s">
-        <v>1321</v>
+        <v>1317</v>
       </c>
       <c r="C647" s="82" t="s">
-        <v>1322</v>
-[...2 lines deleted...]
-        <v>46386</v>
+        <v>1318</v>
+      </c>
+      <c r="D647" s="19">
+        <v>46554</v>
       </c>
       <c r="E647" s="68"/>
       <c r="F647" s="68"/>
     </row>
-    <row r="648" spans="1:6" ht="67.5">
+    <row r="648" spans="1:6" ht="45">
       <c r="A648" s="3" t="s">
-        <v>2906</v>
+        <v>2143</v>
       </c>
       <c r="B648" s="14" t="s">
-        <v>783</v>
+        <v>1319</v>
       </c>
       <c r="C648" s="82" t="s">
-        <v>784</v>
+        <v>3807</v>
       </c>
       <c r="D648" s="19">
-        <v>46507</v>
+        <v>46556</v>
       </c>
       <c r="E648" s="68"/>
       <c r="F648" s="68"/>
     </row>
-    <row r="649" spans="1:6" ht="78.75">
+    <row r="649" spans="1:6" ht="67.5">
       <c r="A649" s="3" t="s">
-        <v>2907</v>
-[...2 lines deleted...]
-        <v>1325</v>
+        <v>2838</v>
+      </c>
+      <c r="B649" s="11" t="s">
+        <v>1320</v>
       </c>
       <c r="C649" s="82" t="s">
-        <v>1326</v>
+        <v>1321</v>
       </c>
       <c r="D649" s="29">
-        <v>46476</v>
+        <v>46559</v>
       </c>
       <c r="E649" s="68"/>
       <c r="F649" s="68"/>
     </row>
     <row r="650" spans="1:6" ht="67.5">
-      <c r="A650" s="1" t="s">
-[...3 lines deleted...]
-        <v>1327</v>
+      <c r="A650" s="3" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B650" s="14" t="s">
+        <v>1322</v>
       </c>
       <c r="C650" s="82" t="s">
-        <v>1328</v>
+        <v>3205</v>
       </c>
       <c r="D650" s="19">
-        <v>46533</v>
+        <v>46559</v>
       </c>
       <c r="E650" s="68"/>
       <c r="F650" s="68"/>
     </row>
-    <row r="651" spans="1:6" ht="99.75" customHeight="1">
-[...1 lines deleted...]
-        <v>2163</v>
+    <row r="651" spans="1:6" ht="213.75">
+      <c r="A651" s="1" t="s">
+        <v>1323</v>
       </c>
       <c r="B651" s="10" t="s">
-        <v>2162</v>
+        <v>1324</v>
       </c>
       <c r="C651" s="82" t="s">
-        <v>4</v>
+        <v>1325</v>
       </c>
       <c r="D651" s="19">
-        <v>46240</v>
+        <v>46560</v>
       </c>
       <c r="E651" s="68"/>
       <c r="F651" s="68"/>
     </row>
-    <row r="652" spans="1:6" ht="251.25" customHeight="1">
+    <row r="652" spans="1:6">
       <c r="A652" s="3" t="s">
-        <v>2909</v>
-[...2 lines deleted...]
-        <v>1329</v>
+        <v>2839</v>
+      </c>
+      <c r="B652" s="10" t="s">
+        <v>1326</v>
       </c>
       <c r="C652" s="82" t="s">
-        <v>1330</v>
+        <v>1327</v>
       </c>
       <c r="D652" s="19">
-        <v>46180</v>
+        <v>46561</v>
       </c>
       <c r="E652" s="68"/>
       <c r="F652" s="68"/>
     </row>
-    <row r="653" spans="1:6" ht="67.5">
+    <row r="653" spans="1:6" ht="45">
       <c r="A653" s="3" t="s">
-        <v>2910</v>
+        <v>1328</v>
       </c>
       <c r="B653" s="10" t="s">
-        <v>1331</v>
+        <v>1329</v>
       </c>
       <c r="C653" s="82" t="s">
-        <v>1332</v>
+        <v>35</v>
       </c>
       <c r="D653" s="19">
-        <v>46491</v>
+        <v>46569</v>
       </c>
       <c r="E653" s="68"/>
       <c r="F653" s="68"/>
     </row>
-    <row r="654" spans="1:6" ht="45">
+    <row r="654" spans="1:6">
       <c r="A654" s="3" t="s">
-        <v>1333</v>
-[...2 lines deleted...]
-        <v>1334</v>
+        <v>1330</v>
+      </c>
+      <c r="B654" s="14" t="s">
+        <v>1331</v>
       </c>
       <c r="C654" s="82" t="s">
-        <v>1335</v>
+        <v>1332</v>
       </c>
       <c r="D654" s="19">
-        <v>46180</v>
+        <v>46561</v>
       </c>
       <c r="E654" s="68"/>
       <c r="F654" s="68"/>
     </row>
-    <row r="655" spans="1:6" ht="90">
+    <row r="655" spans="1:6" ht="22.5">
       <c r="A655" s="3" t="s">
-        <v>1336</v>
+        <v>1964</v>
       </c>
       <c r="B655" s="14" t="s">
-        <v>1337</v>
+        <v>1333</v>
       </c>
       <c r="C655" s="82" t="s">
-        <v>3290</v>
-[...2 lines deleted...]
-        <v>46547</v>
+        <v>1334</v>
+      </c>
+      <c r="D655" s="19">
+        <v>46251</v>
       </c>
       <c r="E655" s="68"/>
       <c r="F655" s="68"/>
     </row>
-    <row r="656" spans="1:6" ht="67.5">
+    <row r="656" spans="1:6" ht="146.25">
       <c r="A656" s="3" t="s">
-        <v>2911</v>
+        <v>1335</v>
       </c>
       <c r="B656" s="10" t="s">
-        <v>1338</v>
+        <v>2021</v>
       </c>
       <c r="C656" s="82" t="s">
-        <v>1339</v>
-[...2 lines deleted...]
-        <v>46509</v>
+        <v>1336</v>
+      </c>
+      <c r="D656" s="29">
+        <v>46465</v>
       </c>
       <c r="E656" s="68"/>
       <c r="F656" s="68"/>
     </row>
-    <row r="657" spans="1:6" ht="101.25">
+    <row r="657" spans="1:6" ht="78.75">
       <c r="A657" s="3" t="s">
-        <v>2912</v>
-[...2 lines deleted...]
-        <v>1340</v>
+        <v>2840</v>
+      </c>
+      <c r="B657" s="10" t="s">
+        <v>426</v>
       </c>
       <c r="C657" s="82" t="s">
-        <v>1341</v>
-[...2 lines deleted...]
-        <v>46554</v>
+        <v>3206</v>
+      </c>
+      <c r="D657" s="29">
+        <v>46250</v>
       </c>
       <c r="E657" s="68"/>
       <c r="F657" s="68"/>
     </row>
-    <row r="658" spans="1:6" ht="45">
+    <row r="658" spans="1:6" ht="157.5">
       <c r="A658" s="3" t="s">
-        <v>2217</v>
+        <v>1338</v>
       </c>
       <c r="B658" s="14" t="s">
-        <v>1342</v>
+        <v>1339</v>
       </c>
       <c r="C658" s="82" t="s">
-        <v>1343</v>
-[...2 lines deleted...]
-        <v>46556</v>
+        <v>1340</v>
+      </c>
+      <c r="D658" s="29">
+        <v>46581</v>
       </c>
       <c r="E658" s="68"/>
       <c r="F658" s="68"/>
     </row>
-    <row r="659" spans="1:6" ht="67.5">
+    <row r="659" spans="1:6" ht="33.75">
       <c r="A659" s="3" t="s">
-        <v>2913</v>
-[...2 lines deleted...]
-        <v>1344</v>
+        <v>1341</v>
+      </c>
+      <c r="B659" s="10" t="s">
+        <v>1342</v>
       </c>
       <c r="C659" s="82" t="s">
-        <v>1345</v>
-[...2 lines deleted...]
-        <v>46559</v>
+        <v>1343</v>
+      </c>
+      <c r="D659" s="19">
+        <v>46585</v>
       </c>
       <c r="E659" s="68"/>
       <c r="F659" s="68"/>
     </row>
-    <row r="660" spans="1:6" ht="67.5">
-[...4 lines deleted...]
-        <v>1346</v>
+    <row r="660" spans="1:6" ht="56.25">
+      <c r="A660" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B660" s="11" t="s">
+        <v>1344</v>
       </c>
       <c r="C660" s="82" t="s">
-        <v>3291</v>
-[...2 lines deleted...]
-        <v>46559</v>
+        <v>3478</v>
+      </c>
+      <c r="D660" s="29">
+        <v>46585</v>
       </c>
       <c r="E660" s="68"/>
       <c r="F660" s="68"/>
     </row>
-    <row r="661" spans="1:6" ht="171" customHeight="1">
-[...1 lines deleted...]
-        <v>1347</v>
+    <row r="661" spans="1:6" ht="67.5">
+      <c r="A661" s="3" t="s">
+        <v>1345</v>
       </c>
       <c r="B661" s="10" t="s">
-        <v>1348</v>
+        <v>2035</v>
       </c>
       <c r="C661" s="82" t="s">
-        <v>1349</v>
-[...2 lines deleted...]
-        <v>46195</v>
+        <v>1346</v>
+      </c>
+      <c r="D661" s="29">
+        <v>46579</v>
       </c>
       <c r="E661" s="68"/>
       <c r="F661" s="68"/>
     </row>
-    <row r="662" spans="1:6">
+    <row r="662" spans="1:6" ht="22.5">
       <c r="A662" s="3" t="s">
-        <v>2914</v>
-[...2 lines deleted...]
-        <v>1350</v>
+        <v>2043</v>
+      </c>
+      <c r="B662" s="14" t="s">
+        <v>2044</v>
       </c>
       <c r="C662" s="82" t="s">
-        <v>1351</v>
-[...2 lines deleted...]
-        <v>46561</v>
+        <v>12</v>
+      </c>
+      <c r="D662" s="29">
+        <v>46584</v>
       </c>
       <c r="E662" s="68"/>
       <c r="F662" s="68"/>
     </row>
-    <row r="663" spans="1:6" ht="45">
+    <row r="663" spans="1:6" ht="67.5">
       <c r="A663" s="3" t="s">
-        <v>1352</v>
-[...2 lines deleted...]
-        <v>1353</v>
+        <v>1347</v>
+      </c>
+      <c r="B663" s="14" t="s">
+        <v>1348</v>
       </c>
       <c r="C663" s="82" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>46204</v>
+        <v>345</v>
+      </c>
+      <c r="D663" s="29">
+        <v>46230</v>
       </c>
       <c r="E663" s="68"/>
       <c r="F663" s="68"/>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" s="3" t="s">
-        <v>1354</v>
+        <v>1349</v>
       </c>
       <c r="B664" s="14" t="s">
-        <v>1355</v>
+        <v>1350</v>
       </c>
       <c r="C664" s="82" t="s">
-        <v>1356</v>
-[...2 lines deleted...]
-        <v>46561</v>
+        <v>345</v>
+      </c>
+      <c r="D664" s="29">
+        <v>46230</v>
       </c>
       <c r="E664" s="68"/>
       <c r="F664" s="68"/>
     </row>
     <row r="665" spans="1:6" ht="22.5">
       <c r="A665" s="3" t="s">
-        <v>2025</v>
+        <v>1351</v>
       </c>
       <c r="B665" s="14" t="s">
-        <v>1357</v>
+        <v>1352</v>
       </c>
       <c r="C665" s="82" t="s">
-        <v>1358</v>
-[...2 lines deleted...]
-        <v>46251</v>
+        <v>3207</v>
+      </c>
+      <c r="D665" s="29">
+        <v>46374</v>
       </c>
       <c r="E665" s="68"/>
       <c r="F665" s="68"/>
     </row>
-    <row r="666" spans="1:6" ht="146.25">
+    <row r="666" spans="1:6" ht="56.25">
       <c r="A666" s="3" t="s">
-        <v>1359</v>
-[...2 lines deleted...]
-        <v>2090</v>
+        <v>1353</v>
+      </c>
+      <c r="B666" s="14" t="s">
+        <v>1354</v>
       </c>
       <c r="C666" s="82" t="s">
-        <v>1360</v>
+        <v>2990</v>
       </c>
       <c r="D666" s="29">
-        <v>46465</v>
+        <v>46231</v>
       </c>
       <c r="E666" s="68"/>
       <c r="F666" s="68"/>
     </row>
-    <row r="667" spans="1:6" ht="78.75">
+    <row r="667" spans="1:6">
       <c r="A667" s="3" t="s">
-        <v>2915</v>
-[...2 lines deleted...]
-        <v>431</v>
+        <v>1356</v>
+      </c>
+      <c r="B667" s="14" t="s">
+        <v>1357</v>
       </c>
       <c r="C667" s="82" t="s">
-        <v>3292</v>
+        <v>1358</v>
       </c>
       <c r="D667" s="29">
-        <v>46250</v>
+        <v>46596</v>
       </c>
       <c r="E667" s="68"/>
       <c r="F667" s="68"/>
     </row>
-    <row r="668" spans="1:6" ht="111.75" customHeight="1">
+    <row r="668" spans="1:6" ht="56.25">
       <c r="A668" s="3" t="s">
-        <v>2916</v>
-[...2 lines deleted...]
-        <v>1361</v>
+        <v>1359</v>
+      </c>
+      <c r="B668" s="14" t="s">
+        <v>1119</v>
       </c>
       <c r="C668" s="82" t="s">
-        <v>13</v>
+        <v>3208</v>
       </c>
       <c r="D668" s="29">
-        <v>46214</v>
+        <v>46599</v>
       </c>
       <c r="E668" s="68"/>
       <c r="F668" s="68"/>
     </row>
-    <row r="669" spans="1:6" ht="157.5">
+    <row r="669" spans="1:6">
       <c r="A669" s="3" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B669" s="14" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C669" s="82" t="s">
         <v>1362</v>
       </c>
-      <c r="B669" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D669" s="29">
-        <v>46216</v>
+        <v>46345</v>
       </c>
       <c r="E669" s="68"/>
       <c r="F669" s="68"/>
     </row>
-    <row r="670" spans="1:6" ht="33.75">
+    <row r="670" spans="1:6" ht="78.75">
       <c r="A670" s="3" t="s">
-        <v>1365</v>
-[...2 lines deleted...]
-        <v>1366</v>
+        <v>1363</v>
+      </c>
+      <c r="B670" s="14" t="s">
+        <v>1364</v>
       </c>
       <c r="C670" s="82" t="s">
-        <v>1367</v>
-[...2 lines deleted...]
-        <v>46220</v>
+        <v>3808</v>
+      </c>
+      <c r="D670" s="29">
+        <v>46237</v>
       </c>
       <c r="E670" s="68"/>
       <c r="F670" s="68"/>
     </row>
-    <row r="671" spans="1:6" ht="56.25">
-[...4 lines deleted...]
-        <v>1368</v>
+    <row r="671" spans="1:6" ht="67.5">
+      <c r="A671" s="3" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B671" s="14" t="s">
+        <v>1366</v>
       </c>
       <c r="C671" s="82" t="s">
-        <v>3571</v>
+        <v>116</v>
       </c>
       <c r="D671" s="29">
-        <v>46220</v>
+        <v>46237</v>
       </c>
       <c r="E671" s="68"/>
       <c r="F671" s="68"/>
     </row>
-    <row r="672" spans="1:6" ht="67.5">
+    <row r="672" spans="1:6" ht="33.75">
       <c r="A672" s="3" t="s">
+        <v>1367</v>
+      </c>
+      <c r="B672" s="14" t="s">
+        <v>1368</v>
+      </c>
+      <c r="C672" s="82" t="s">
         <v>1369</v>
       </c>
-      <c r="B672" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D672" s="29">
-        <v>46214</v>
+        <v>46459</v>
       </c>
       <c r="E672" s="68"/>
       <c r="F672" s="68"/>
     </row>
-    <row r="673" spans="1:6" ht="22.5">
+    <row r="673" spans="1:6" ht="45">
       <c r="A673" s="3" t="s">
-        <v>2116</v>
+        <v>1370</v>
       </c>
       <c r="B673" s="14" t="s">
-        <v>2117</v>
+        <v>1371</v>
       </c>
       <c r="C673" s="82" t="s">
-        <v>12</v>
+        <v>1372</v>
       </c>
       <c r="D673" s="29">
-        <v>46219</v>
+        <v>46374</v>
       </c>
       <c r="E673" s="68"/>
       <c r="F673" s="68"/>
     </row>
-    <row r="674" spans="1:6" ht="67.5">
+    <row r="674" spans="1:6" ht="56.25">
       <c r="A674" s="3" t="s">
-        <v>1371</v>
+        <v>2841</v>
       </c>
       <c r="B674" s="14" t="s">
-        <v>1372</v>
+        <v>1373</v>
       </c>
       <c r="C674" s="82" t="s">
-        <v>348</v>
+        <v>3209</v>
       </c>
       <c r="D674" s="29">
-        <v>46230</v>
+        <v>46250</v>
       </c>
       <c r="E674" s="68"/>
       <c r="F674" s="68"/>
     </row>
-    <row r="675" spans="1:6">
-[...3 lines deleted...]
-      <c r="B675" s="14" t="s">
+    <row r="675" spans="1:6" ht="337.5">
+      <c r="A675" s="8" t="s">
+        <v>2842</v>
+      </c>
+      <c r="B675" s="10" t="s">
         <v>1374</v>
       </c>
       <c r="C675" s="82" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>46230</v>
+        <v>1102</v>
+      </c>
+      <c r="D675" s="19">
+        <v>46436</v>
       </c>
       <c r="E675" s="68"/>
       <c r="F675" s="68"/>
     </row>
-    <row r="676" spans="1:6" ht="22.5">
+    <row r="676" spans="1:6" ht="45">
       <c r="A676" s="3" t="s">
+        <v>2081</v>
+      </c>
+      <c r="B676" s="14" t="s">
         <v>1375</v>
       </c>
-      <c r="B676" s="14" t="s">
+      <c r="C676" s="82" t="s">
         <v>1376</v>
       </c>
-      <c r="C676" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D676" s="29">
-        <v>46374</v>
+        <v>46600</v>
       </c>
       <c r="E676" s="68"/>
       <c r="F676" s="68"/>
     </row>
-    <row r="677" spans="1:6" ht="56.25">
+    <row r="677" spans="1:6" ht="77.45" customHeight="1">
       <c r="A677" s="3" t="s">
         <v>1377</v>
       </c>
-      <c r="B677" s="14" t="s">
+      <c r="B677" s="10" t="s">
         <v>1378</v>
       </c>
       <c r="C677" s="82" t="s">
-        <v>3072</v>
+        <v>3210</v>
       </c>
       <c r="D677" s="29">
-        <v>46231</v>
+        <v>46583</v>
       </c>
       <c r="E677" s="68"/>
       <c r="F677" s="68"/>
     </row>
-    <row r="678" spans="1:6">
-[...4 lines deleted...]
-        <v>1381</v>
+    <row r="678" spans="1:6" ht="202.5">
+      <c r="A678" s="2" t="s">
+        <v>2843</v>
+      </c>
+      <c r="B678" s="20" t="s">
+        <v>2104</v>
       </c>
       <c r="C678" s="82" t="s">
-        <v>1382</v>
-[...2 lines deleted...]
-        <v>46231</v>
+        <v>3211</v>
+      </c>
+      <c r="D678" s="19">
+        <v>46607</v>
       </c>
       <c r="E678" s="68"/>
       <c r="F678" s="68"/>
     </row>
-    <row r="679" spans="1:6" ht="56.25">
+    <row r="679" spans="1:6" ht="22.5">
       <c r="A679" s="3" t="s">
-        <v>1383</v>
+        <v>1379</v>
       </c>
       <c r="B679" s="14" t="s">
-        <v>1141</v>
+        <v>2261</v>
       </c>
       <c r="C679" s="82" t="s">
-        <v>3294</v>
+        <v>2260</v>
       </c>
       <c r="D679" s="29">
-        <v>46234</v>
+        <v>46296</v>
       </c>
       <c r="E679" s="68"/>
       <c r="F679" s="68"/>
     </row>
     <row r="680" spans="1:6">
       <c r="A680" s="3" t="s">
-        <v>1384</v>
-[...5 lines deleted...]
-        <v>1386</v>
+        <v>1380</v>
+      </c>
+      <c r="B680" s="10" t="s">
+        <v>973</v>
+      </c>
+      <c r="C680" s="91" t="s">
+        <v>1381</v>
       </c>
       <c r="D680" s="29">
-        <v>46345</v>
+        <v>46467</v>
       </c>
       <c r="E680" s="68"/>
       <c r="F680" s="68"/>
     </row>
-    <row r="681" spans="1:6" ht="90">
+    <row r="681" spans="1:6" ht="33.75">
       <c r="A681" s="3" t="s">
-        <v>1387</v>
-[...2 lines deleted...]
-        <v>1388</v>
+        <v>1382</v>
+      </c>
+      <c r="B681" s="10" t="s">
+        <v>970</v>
       </c>
       <c r="C681" s="82" t="s">
-        <v>3572</v>
+        <v>1381</v>
       </c>
       <c r="D681" s="29">
-        <v>46237</v>
+        <v>46273</v>
       </c>
       <c r="E681" s="68"/>
       <c r="F681" s="68"/>
     </row>
-    <row r="682" spans="1:6" ht="67.5">
+    <row r="682" spans="1:6" ht="87" customHeight="1">
       <c r="A682" s="3" t="s">
-        <v>1389</v>
-[...2 lines deleted...]
-        <v>1390</v>
+        <v>1383</v>
+      </c>
+      <c r="B682" s="10" t="s">
+        <v>970</v>
       </c>
       <c r="C682" s="82" t="s">
-        <v>117</v>
+        <v>1384</v>
       </c>
       <c r="D682" s="29">
-        <v>46237</v>
+        <v>46273</v>
       </c>
       <c r="E682" s="68"/>
       <c r="F682" s="68"/>
     </row>
-    <row r="683" spans="1:6" ht="33.75">
-[...4 lines deleted...]
-        <v>1392</v>
+    <row r="683" spans="1:6" ht="175.5" customHeight="1">
+      <c r="A683" s="2" t="s">
+        <v>2844</v>
+      </c>
+      <c r="B683" s="10" t="s">
+        <v>1385</v>
       </c>
       <c r="C683" s="82" t="s">
-        <v>1393</v>
-[...2 lines deleted...]
-        <v>46459</v>
+        <v>1386</v>
+      </c>
+      <c r="D683" s="19">
+        <v>46602</v>
       </c>
       <c r="E683" s="68"/>
       <c r="F683" s="68"/>
     </row>
-    <row r="684" spans="1:6" ht="45">
+    <row r="684" spans="1:6" ht="78.75">
       <c r="A684" s="3" t="s">
-        <v>1394</v>
+        <v>2845</v>
       </c>
       <c r="B684" s="14" t="s">
-        <v>1395</v>
+        <v>1389</v>
       </c>
       <c r="C684" s="82" t="s">
-        <v>1396</v>
+        <v>1390</v>
       </c>
       <c r="D684" s="29">
-        <v>46374</v>
+        <v>46566</v>
       </c>
       <c r="E684" s="68"/>
       <c r="F684" s="68"/>
     </row>
-    <row r="685" spans="1:6" ht="56.25">
+    <row r="685" spans="1:6" ht="42.95" customHeight="1">
       <c r="A685" s="3" t="s">
-        <v>2917</v>
-[...2 lines deleted...]
-        <v>1397</v>
+        <v>1391</v>
+      </c>
+      <c r="B685" s="11" t="s">
+        <v>1392</v>
       </c>
       <c r="C685" s="82" t="s">
-        <v>3295</v>
+        <v>3212</v>
       </c>
       <c r="D685" s="29">
-        <v>46250</v>
+        <v>46286</v>
       </c>
       <c r="E685" s="68"/>
       <c r="F685" s="68"/>
     </row>
-    <row r="686" spans="1:6" ht="292.5" customHeight="1">
-[...1 lines deleted...]
-        <v>2918</v>
+    <row r="686" spans="1:6" ht="67.5">
+      <c r="A686" s="3" t="s">
+        <v>1393</v>
       </c>
       <c r="B686" s="10" t="s">
-        <v>1398</v>
+        <v>970</v>
       </c>
       <c r="C686" s="82" t="s">
-        <v>1124</v>
-[...2 lines deleted...]
-        <v>46436</v>
+        <v>3213</v>
+      </c>
+      <c r="D686" s="29">
+        <v>46291</v>
       </c>
       <c r="E686" s="68"/>
       <c r="F686" s="68"/>
     </row>
-    <row r="687" spans="1:6" ht="45">
+    <row r="687" spans="1:6" ht="84" customHeight="1">
       <c r="A687" s="3" t="s">
-        <v>2154</v>
+        <v>1394</v>
       </c>
       <c r="B687" s="14" t="s">
-        <v>1399</v>
+        <v>1395</v>
       </c>
       <c r="C687" s="82" t="s">
-        <v>1400</v>
-[...2 lines deleted...]
-        <v>46235</v>
+        <v>1396</v>
+      </c>
+      <c r="D687" s="19">
+        <v>46323</v>
       </c>
       <c r="E687" s="68"/>
       <c r="F687" s="68"/>
     </row>
-    <row r="688" spans="1:6" ht="77.45" customHeight="1">
+    <row r="688" spans="1:6" ht="24.75" customHeight="1">
       <c r="A688" s="3" t="s">
-        <v>1401</v>
-[...2 lines deleted...]
-        <v>1402</v>
+        <v>2846</v>
+      </c>
+      <c r="B688" s="21" t="s">
+        <v>1397</v>
       </c>
       <c r="C688" s="82" t="s">
-        <v>3296</v>
+        <v>1398</v>
       </c>
       <c r="D688" s="29">
-        <v>46270</v>
+        <v>46297</v>
       </c>
       <c r="E688" s="68"/>
       <c r="F688" s="68"/>
     </row>
-    <row r="689" spans="1:6" ht="171.75" customHeight="1">
-[...4 lines deleted...]
-        <v>2177</v>
+    <row r="689" spans="1:6">
+      <c r="A689" s="3" t="s">
+        <v>1399</v>
+      </c>
+      <c r="B689" s="14" t="s">
+        <v>1400</v>
       </c>
       <c r="C689" s="82" t="s">
-        <v>3297</v>
-[...2 lines deleted...]
-        <v>46242</v>
+        <v>3214</v>
+      </c>
+      <c r="D689" s="29">
+        <v>46308</v>
       </c>
       <c r="E689" s="68"/>
       <c r="F689" s="68"/>
     </row>
-    <row r="690" spans="1:6" ht="22.5">
-      <c r="A690" s="3" t="s">
+    <row r="690" spans="1:6" ht="45">
+      <c r="A690" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="B690" s="10" t="s">
+        <v>1402</v>
+      </c>
+      <c r="C690" s="82" t="s">
         <v>1403</v>
       </c>
-      <c r="B690" s="14" t="s">
-[...6 lines deleted...]
-        <v>46296</v>
+      <c r="D690" s="19">
+        <v>46312</v>
       </c>
       <c r="E690" s="68"/>
       <c r="F690" s="68"/>
     </row>
-    <row r="691" spans="1:6">
-      <c r="A691" s="3" t="s">
+    <row r="691" spans="1:6" ht="56.25">
+      <c r="A691" s="1" t="s">
         <v>1404</v>
       </c>
       <c r="B691" s="10" t="s">
-        <v>987</v>
-[...1 lines deleted...]
-      <c r="C691" s="91" t="s">
+        <v>2250</v>
+      </c>
+      <c r="C691" s="82" t="s">
         <v>1405</v>
       </c>
       <c r="D691" s="29">
-        <v>46467</v>
+        <v>46312</v>
       </c>
       <c r="E691" s="68"/>
       <c r="F691" s="68"/>
     </row>
-    <row r="692" spans="1:6" ht="33.75">
+    <row r="692" spans="1:6" ht="67.5">
       <c r="A692" s="3" t="s">
         <v>1406</v>
       </c>
-      <c r="B692" s="10" t="s">
-        <v>984</v>
+      <c r="B692" s="14" t="s">
+        <v>1407</v>
       </c>
       <c r="C692" s="82" t="s">
-        <v>1405</v>
+        <v>1408</v>
       </c>
       <c r="D692" s="29">
-        <v>46273</v>
+        <v>46312</v>
       </c>
       <c r="E692" s="68"/>
       <c r="F692" s="68"/>
     </row>
-    <row r="693" spans="1:6" ht="77.25" customHeight="1">
+    <row r="693" spans="1:6" ht="67.5">
       <c r="A693" s="3" t="s">
-        <v>1407</v>
-[...2 lines deleted...]
-        <v>984</v>
+        <v>2847</v>
+      </c>
+      <c r="B693" s="14" t="s">
+        <v>1409</v>
       </c>
       <c r="C693" s="82" t="s">
-        <v>1408</v>
+        <v>1410</v>
       </c>
       <c r="D693" s="29">
-        <v>46273</v>
+        <v>46320</v>
       </c>
       <c r="E693" s="68"/>
       <c r="F693" s="68"/>
     </row>
-    <row r="694" spans="1:6" ht="138.75" customHeight="1">
-[...4 lines deleted...]
-        <v>1409</v>
+    <row r="694" spans="1:6" ht="45">
+      <c r="A694" s="3" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B694" s="14" t="s">
+        <v>1412</v>
       </c>
       <c r="C694" s="82" t="s">
-        <v>1410</v>
-[...2 lines deleted...]
-        <v>46237</v>
+        <v>3215</v>
+      </c>
+      <c r="D694" s="29">
+        <v>46478</v>
       </c>
       <c r="E694" s="68"/>
       <c r="F694" s="68"/>
     </row>
-    <row r="695" spans="1:6" ht="78.75">
+    <row r="695" spans="1:6" ht="101.25">
       <c r="A695" s="3" t="s">
-        <v>2921</v>
-[...1 lines deleted...]
-      <c r="B695" s="14" t="s">
         <v>1413</v>
       </c>
+      <c r="B695" s="10" t="s">
+        <v>1414</v>
+      </c>
       <c r="C695" s="82" t="s">
-        <v>1414</v>
-[...2 lines deleted...]
-        <v>46201</v>
+        <v>718</v>
+      </c>
+      <c r="D695" s="19">
+        <v>46359</v>
       </c>
       <c r="E695" s="68"/>
       <c r="F695" s="68"/>
     </row>
-    <row r="696" spans="1:6" ht="42.95" customHeight="1">
+    <row r="696" spans="1:6" ht="90">
       <c r="A696" s="3" t="s">
         <v>1415</v>
       </c>
-      <c r="B696" s="11" t="s">
+      <c r="B696" s="14" t="s">
         <v>1416</v>
       </c>
       <c r="C696" s="82" t="s">
-        <v>3298</v>
+        <v>1417</v>
       </c>
       <c r="D696" s="29">
-        <v>46286</v>
+        <v>46321</v>
       </c>
       <c r="E696" s="68"/>
       <c r="F696" s="68"/>
     </row>
-    <row r="697" spans="1:6" ht="67.5">
-[...4 lines deleted...]
-        <v>984</v>
+    <row r="697" spans="1:6" ht="21.95" customHeight="1">
+      <c r="A697" s="43" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B697" s="14" t="s">
+        <v>1419</v>
       </c>
       <c r="C697" s="82" t="s">
-        <v>3299</v>
+        <v>1420</v>
       </c>
       <c r="D697" s="29">
-        <v>46291</v>
+        <v>46322</v>
       </c>
       <c r="E697" s="68"/>
       <c r="F697" s="68"/>
     </row>
-    <row r="698" spans="1:6" ht="75" customHeight="1">
+    <row r="698" spans="1:6" ht="258.75">
       <c r="A698" s="3" t="s">
-        <v>1418</v>
-[...2 lines deleted...]
-        <v>1419</v>
+        <v>2626</v>
+      </c>
+      <c r="B698" s="10" t="s">
+        <v>2135</v>
       </c>
       <c r="C698" s="82" t="s">
-        <v>1420</v>
-[...2 lines deleted...]
-        <v>46323</v>
+        <v>1421</v>
+      </c>
+      <c r="D698" s="29">
+        <v>46580</v>
       </c>
       <c r="E698" s="68"/>
       <c r="F698" s="68"/>
     </row>
-    <row r="699" spans="1:6" ht="24.75" customHeight="1">
+    <row r="699" spans="1:6">
       <c r="A699" s="3" t="s">
-        <v>2922</v>
-[...2 lines deleted...]
-        <v>1421</v>
+        <v>1422</v>
+      </c>
+      <c r="B699" s="14" t="s">
+        <v>1423</v>
       </c>
       <c r="C699" s="82" t="s">
-        <v>1422</v>
+        <v>1424</v>
       </c>
       <c r="D699" s="29">
-        <v>46297</v>
+        <v>46340</v>
       </c>
       <c r="E699" s="68"/>
       <c r="F699" s="68"/>
     </row>
-    <row r="700" spans="1:6">
-[...4 lines deleted...]
-        <v>1424</v>
+    <row r="700" spans="1:6" ht="101.25">
+      <c r="A700" s="4" t="s">
+        <v>2848</v>
+      </c>
+      <c r="B700" s="10" t="s">
+        <v>1425</v>
       </c>
       <c r="C700" s="82" t="s">
-        <v>3300</v>
-[...2 lines deleted...]
-        <v>46308</v>
+        <v>1426</v>
+      </c>
+      <c r="D700" s="19">
+        <v>46323</v>
       </c>
       <c r="E700" s="68"/>
       <c r="F700" s="68"/>
     </row>
-    <row r="701" spans="1:6" ht="45">
-[...1 lines deleted...]
-        <v>1425</v>
+    <row r="701" spans="1:6" ht="201" customHeight="1">
+      <c r="A701" s="4" t="s">
+        <v>2849</v>
       </c>
       <c r="B701" s="10" t="s">
-        <v>1426</v>
+        <v>2363</v>
       </c>
       <c r="C701" s="82" t="s">
         <v>1427</v>
       </c>
       <c r="D701" s="19">
-        <v>46312</v>
+        <v>46351</v>
       </c>
       <c r="E701" s="68"/>
       <c r="F701" s="68"/>
     </row>
-    <row r="702" spans="1:6" ht="56.25">
-[...4 lines deleted...]
-        <v>2324</v>
+    <row r="702" spans="1:6" ht="101.25">
+      <c r="A702" s="3" t="s">
+        <v>3216</v>
+      </c>
+      <c r="B702" s="20" t="s">
+        <v>2117</v>
       </c>
       <c r="C702" s="82" t="s">
         <v>1429</v>
       </c>
-      <c r="D702" s="29">
-        <v>46312</v>
+      <c r="D702" s="19">
+        <v>46309</v>
       </c>
       <c r="E702" s="68"/>
       <c r="F702" s="68"/>
     </row>
-    <row r="703" spans="1:6" ht="67.5">
+    <row r="703" spans="1:6" ht="157.5">
       <c r="A703" s="3" t="s">
         <v>1430</v>
       </c>
       <c r="B703" s="14" t="s">
-        <v>1431</v>
+        <v>2438</v>
       </c>
       <c r="C703" s="82" t="s">
-        <v>1432</v>
+        <v>3479</v>
       </c>
       <c r="D703" s="29">
-        <v>46312</v>
+        <v>46353</v>
       </c>
       <c r="E703" s="68"/>
       <c r="F703" s="68"/>
     </row>
-    <row r="704" spans="1:6" ht="67.5">
+    <row r="704" spans="1:6" ht="78.75">
       <c r="A704" s="3" t="s">
-        <v>2923</v>
-[...1 lines deleted...]
-      <c r="B704" s="14" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B704" s="10" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C704" s="82" t="s">
         <v>1433</v>
       </c>
-      <c r="C704" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D704" s="29">
-        <v>46320</v>
+        <v>46371</v>
       </c>
       <c r="E704" s="68"/>
       <c r="F704" s="68"/>
     </row>
-    <row r="705" spans="1:6" ht="45">
+    <row r="705" spans="1:6" ht="67.5">
       <c r="A705" s="3" t="s">
         <v>1434</v>
       </c>
       <c r="B705" s="14" t="s">
         <v>1435</v>
       </c>
       <c r="C705" s="82" t="s">
-        <v>3301</v>
+        <v>2991</v>
       </c>
       <c r="D705" s="29">
-        <v>46478</v>
+        <v>46367</v>
       </c>
       <c r="E705" s="68"/>
       <c r="F705" s="68"/>
     </row>
     <row r="706" spans="1:6" ht="101.25">
-      <c r="A706" s="3" t="s">
+      <c r="A706" s="1" t="s">
         <v>1436</v>
       </c>
       <c r="B706" s="10" t="s">
         <v>1437</v>
       </c>
       <c r="C706" s="82" t="s">
-        <v>726</v>
+        <v>1438</v>
       </c>
       <c r="D706" s="19">
-        <v>46359</v>
+        <v>46371</v>
       </c>
       <c r="E706" s="68"/>
       <c r="F706" s="68"/>
     </row>
-    <row r="707" spans="1:6" ht="90">
+    <row r="707" spans="1:6">
       <c r="A707" s="3" t="s">
-        <v>1438</v>
+        <v>2453</v>
       </c>
       <c r="B707" s="14" t="s">
         <v>1439</v>
       </c>
       <c r="C707" s="82" t="s">
-        <v>1440</v>
+        <v>3480</v>
       </c>
       <c r="D707" s="29">
-        <v>46321</v>
+        <v>46371</v>
       </c>
       <c r="E707" s="68"/>
       <c r="F707" s="68"/>
     </row>
-    <row r="708" spans="1:6" ht="21.95" customHeight="1">
-      <c r="A708" s="43" t="s">
+    <row r="708" spans="1:6" ht="123.75">
+      <c r="A708" s="3" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B708" s="20" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C708" s="82" t="s">
         <v>1441</v>
       </c>
-      <c r="B708" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D708" s="29">
-        <v>46322</v>
+        <v>46374</v>
       </c>
       <c r="E708" s="68"/>
       <c r="F708" s="68"/>
     </row>
-    <row r="709" spans="1:6" ht="239.25" customHeight="1">
+    <row r="709" spans="1:6" ht="56.25">
       <c r="A709" s="3" t="s">
-        <v>2698</v>
+        <v>1442</v>
       </c>
       <c r="B709" s="10" t="s">
-        <v>2209</v>
+        <v>1443</v>
       </c>
       <c r="C709" s="82" t="s">
-        <v>1444</v>
+        <v>4</v>
       </c>
       <c r="D709" s="29">
-        <v>46215</v>
+        <v>46338</v>
       </c>
       <c r="E709" s="68"/>
       <c r="F709" s="68"/>
     </row>
-    <row r="710" spans="1:6">
+    <row r="710" spans="1:6" ht="90">
       <c r="A710" s="3" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B710" s="14" t="s">
         <v>1445</v>
       </c>
-      <c r="B710" s="14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C710" s="82" t="s">
-        <v>1447</v>
+        <v>3217</v>
       </c>
       <c r="D710" s="29">
-        <v>46340</v>
+        <v>46376</v>
       </c>
       <c r="E710" s="68"/>
       <c r="F710" s="68"/>
     </row>
-    <row r="711" spans="1:6" ht="101.25">
-[...4 lines deleted...]
-        <v>1448</v>
+    <row r="711" spans="1:6" ht="33.75">
+      <c r="A711" s="3" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B711" s="14" t="s">
+        <v>1447</v>
       </c>
       <c r="C711" s="82" t="s">
-        <v>1449</v>
-[...2 lines deleted...]
-        <v>46323</v>
+        <v>1055</v>
+      </c>
+      <c r="D711" s="29">
+        <v>46384</v>
       </c>
       <c r="E711" s="68"/>
       <c r="F711" s="68"/>
     </row>
-    <row r="712" spans="1:6" ht="201" customHeight="1">
-[...4 lines deleted...]
-        <v>2436</v>
+    <row r="712" spans="1:6">
+      <c r="A712" s="3" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B712" s="14" t="s">
+        <v>1447</v>
       </c>
       <c r="C712" s="82" t="s">
-        <v>1450</v>
-[...2 lines deleted...]
-        <v>46351</v>
+        <v>1055</v>
+      </c>
+      <c r="D712" s="29">
+        <v>46384</v>
       </c>
       <c r="E712" s="68"/>
       <c r="F712" s="68"/>
     </row>
-    <row r="713" spans="1:6" ht="101.25">
+    <row r="713" spans="1:6" ht="22.5">
       <c r="A713" s="3" t="s">
-        <v>3302</v>
-[...2 lines deleted...]
-        <v>2190</v>
+        <v>1449</v>
+      </c>
+      <c r="B713" s="14" t="s">
+        <v>1450</v>
       </c>
       <c r="C713" s="82" t="s">
-        <v>1452</v>
-[...2 lines deleted...]
-        <v>46309</v>
+        <v>3218</v>
+      </c>
+      <c r="D713" s="29">
+        <v>46399</v>
       </c>
       <c r="E713" s="68"/>
       <c r="F713" s="68"/>
     </row>
-    <row r="714" spans="1:6" ht="146.25">
+    <row r="714" spans="1:6" ht="67.5">
       <c r="A714" s="3" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B714" s="14" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C714" s="82" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D714" s="29">
+        <v>46237</v>
+      </c>
+      <c r="E714" s="78"/>
+      <c r="F714" s="68"/>
+    </row>
+    <row r="715" spans="1:6">
+      <c r="A715" s="3" t="s">
+        <v>2482</v>
+      </c>
+      <c r="B715" s="10" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C715" s="82" t="s">
         <v>1453</v>
       </c>
-      <c r="B714" s="14" t="s">
-[...22 lines deleted...]
-        <v>46371</v>
+      <c r="D715" s="19">
+        <v>46368</v>
       </c>
       <c r="E715" s="68"/>
       <c r="F715" s="68"/>
     </row>
-    <row r="716" spans="1:6" ht="67.5">
+    <row r="716" spans="1:6" ht="180">
       <c r="A716" s="3" t="s">
-        <v>1457</v>
+        <v>1454</v>
       </c>
       <c r="B716" s="14" t="s">
-        <v>1458</v>
+        <v>1455</v>
       </c>
       <c r="C716" s="82" t="s">
-        <v>3726</v>
-[...2 lines deleted...]
-        <v>46367</v>
+        <v>3809</v>
+      </c>
+      <c r="D716" s="19">
+        <v>46438</v>
       </c>
       <c r="E716" s="68"/>
       <c r="F716" s="68"/>
     </row>
-    <row r="717" spans="1:6" ht="101.25">
-[...4 lines deleted...]
-        <v>1460</v>
+    <row r="717" spans="1:6" ht="33.75">
+      <c r="A717" s="3" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B717" s="14" t="s">
+        <v>1457</v>
       </c>
       <c r="C717" s="82" t="s">
-        <v>1461</v>
-[...2 lines deleted...]
-        <v>46371</v>
+        <v>3219</v>
+      </c>
+      <c r="D717" s="29">
+        <v>46405</v>
       </c>
       <c r="E717" s="68"/>
       <c r="F717" s="68"/>
     </row>
-    <row r="718" spans="1:6">
-[...4 lines deleted...]
-        <v>1462</v>
+    <row r="718" spans="1:6" ht="315">
+      <c r="A718" s="2" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B718" s="10" t="s">
+        <v>1459</v>
       </c>
       <c r="C718" s="82" t="s">
-        <v>3574</v>
-[...2 lines deleted...]
-        <v>46371</v>
+        <v>3220</v>
+      </c>
+      <c r="D718" s="19">
+        <v>46407</v>
       </c>
       <c r="E718" s="68"/>
       <c r="F718" s="68"/>
     </row>
-    <row r="719" spans="1:6" ht="123.75">
-[...4 lines deleted...]
-        <v>1463</v>
+    <row r="719" spans="1:6" ht="33.75">
+      <c r="A719" s="1" t="s">
+        <v>2627</v>
+      </c>
+      <c r="B719" s="10" t="s">
+        <v>1460</v>
       </c>
       <c r="C719" s="82" t="s">
-        <v>1464</v>
-[...2 lines deleted...]
-        <v>46374</v>
+        <v>1461</v>
+      </c>
+      <c r="D719" s="19">
+        <v>46394</v>
       </c>
       <c r="E719" s="68"/>
       <c r="F719" s="68"/>
     </row>
-    <row r="720" spans="1:6" ht="56.25">
+    <row r="720" spans="1:6" ht="22.5">
       <c r="A720" s="3" t="s">
-        <v>1465</v>
-[...2 lines deleted...]
-        <v>1466</v>
+        <v>1462</v>
+      </c>
+      <c r="B720" s="14" t="s">
+        <v>1463</v>
       </c>
       <c r="C720" s="82" t="s">
-        <v>4</v>
+        <v>1464</v>
       </c>
       <c r="D720" s="29">
-        <v>46338</v>
+        <v>46423</v>
       </c>
       <c r="E720" s="68"/>
       <c r="F720" s="68"/>
     </row>
-    <row r="721" spans="1:6" ht="90">
+    <row r="721" spans="1:6" ht="33.75">
       <c r="A721" s="3" t="s">
-        <v>1467</v>
+        <v>1465</v>
       </c>
       <c r="B721" s="14" t="s">
-        <v>1468</v>
+        <v>1466</v>
       </c>
       <c r="C721" s="82" t="s">
-        <v>3303</v>
+        <v>2992</v>
       </c>
       <c r="D721" s="29">
-        <v>46376</v>
+        <v>46476</v>
       </c>
       <c r="E721" s="68"/>
       <c r="F721" s="68"/>
     </row>
-    <row r="722" spans="1:6" ht="33.75">
+    <row r="722" spans="1:6">
       <c r="A722" s="3" t="s">
-        <v>1469</v>
+        <v>2623</v>
       </c>
       <c r="B722" s="14" t="s">
-        <v>1470</v>
+        <v>328</v>
       </c>
       <c r="C722" s="82" t="s">
-        <v>1068</v>
-[...2 lines deleted...]
-        <v>46384</v>
+        <v>1467</v>
+      </c>
+      <c r="D722" s="19">
+        <v>46424</v>
       </c>
       <c r="E722" s="68"/>
       <c r="F722" s="68"/>
     </row>
-    <row r="723" spans="1:6">
-[...4 lines deleted...]
-        <v>1470</v>
+    <row r="723" spans="1:6" ht="101.25">
+      <c r="A723" s="2" t="s">
+        <v>2850</v>
+      </c>
+      <c r="B723" s="10" t="s">
+        <v>1468</v>
       </c>
       <c r="C723" s="82" t="s">
-        <v>1068</v>
-[...2 lines deleted...]
-        <v>46384</v>
+        <v>5</v>
+      </c>
+      <c r="D723" s="19">
+        <v>46448</v>
       </c>
       <c r="E723" s="68"/>
       <c r="F723" s="68"/>
     </row>
-    <row r="724" spans="1:6" ht="22.5">
+    <row r="724" spans="1:6" ht="93.75" customHeight="1">
       <c r="A724" s="3" t="s">
-        <v>1472</v>
-[...2 lines deleted...]
-        <v>1473</v>
+        <v>2191</v>
+      </c>
+      <c r="B724" s="20" t="s">
+        <v>2190</v>
       </c>
       <c r="C724" s="82" t="s">
-        <v>3304</v>
-[...2 lines deleted...]
-        <v>46399</v>
+        <v>1469</v>
+      </c>
+      <c r="D724" s="19">
+        <v>46277</v>
       </c>
       <c r="E724" s="68"/>
       <c r="F724" s="68"/>
     </row>
-    <row r="725" spans="1:6" ht="67.5">
+    <row r="725" spans="1:6">
       <c r="A725" s="3" t="s">
-        <v>1389</v>
+        <v>2629</v>
       </c>
       <c r="B725" s="14" t="s">
-        <v>1390</v>
+        <v>1470</v>
       </c>
       <c r="C725" s="82" t="s">
-        <v>1474</v>
-[...4 lines deleted...]
-      <c r="E725" s="78"/>
+        <v>3221</v>
+      </c>
+      <c r="D725" s="19">
+        <v>46430</v>
+      </c>
+      <c r="E725" s="68"/>
       <c r="F725" s="68"/>
     </row>
-    <row r="726" spans="1:6">
+    <row r="726" spans="1:6" ht="22.5">
       <c r="A726" s="3" t="s">
-        <v>2554</v>
-[...2 lines deleted...]
-        <v>1475</v>
+        <v>1471</v>
+      </c>
+      <c r="B726" s="44" t="s">
+        <v>1472</v>
       </c>
       <c r="C726" s="82" t="s">
-        <v>1476</v>
+        <v>1473</v>
       </c>
       <c r="D726" s="19">
-        <v>46368</v>
+        <v>46345</v>
       </c>
       <c r="E726" s="68"/>
       <c r="F726" s="68"/>
     </row>
-    <row r="727" spans="1:6" ht="180">
-[...4 lines deleted...]
-        <v>1478</v>
+    <row r="727" spans="1:6" ht="33.75">
+      <c r="A727" s="4" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B727" s="21" t="s">
+        <v>1475</v>
       </c>
       <c r="C727" s="82" t="s">
-        <v>1479</v>
+        <v>1476</v>
       </c>
       <c r="D727" s="19">
-        <v>46438</v>
+        <v>46360</v>
       </c>
       <c r="E727" s="68"/>
       <c r="F727" s="68"/>
     </row>
-    <row r="728" spans="1:6" ht="33.75">
+    <row r="728" spans="1:6" ht="22.5">
       <c r="A728" s="3" t="s">
-        <v>1480</v>
+        <v>1477</v>
       </c>
       <c r="B728" s="14" t="s">
-        <v>1481</v>
+        <v>1478</v>
       </c>
       <c r="C728" s="82" t="s">
-        <v>3305</v>
-[...2 lines deleted...]
-        <v>46405</v>
+        <v>1479</v>
+      </c>
+      <c r="D728" s="19">
+        <v>46441</v>
       </c>
       <c r="E728" s="68"/>
       <c r="F728" s="68"/>
     </row>
-    <row r="729" spans="1:6" ht="315">
-      <c r="A729" s="2" t="s">
+    <row r="729" spans="1:6" ht="45">
+      <c r="A729" s="3" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B729" s="14" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C729" s="82" t="s">
         <v>1482</v>
       </c>
-      <c r="B729" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D729" s="19">
-        <v>46407</v>
+        <v>46447</v>
       </c>
       <c r="E729" s="68"/>
       <c r="F729" s="68"/>
     </row>
-    <row r="730" spans="1:6" ht="33.75">
-[...3 lines deleted...]
-      <c r="B730" s="10" t="s">
+    <row r="730" spans="1:6" ht="213.75">
+      <c r="A730" s="3" t="s">
+        <v>2642</v>
+      </c>
+      <c r="B730" s="14" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C730" s="82" t="s">
         <v>1484</v>
       </c>
-      <c r="C730" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D730" s="19">
-        <v>46394</v>
+        <v>46452</v>
       </c>
       <c r="E730" s="68"/>
       <c r="F730" s="68"/>
     </row>
-    <row r="731" spans="1:6" ht="22.5">
+    <row r="731" spans="1:6">
       <c r="A731" s="3" t="s">
+        <v>2851</v>
+      </c>
+      <c r="B731" s="11" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C731" s="82" t="s">
         <v>1486</v>
       </c>
-      <c r="B731" s="14" t="s">
-[...6 lines deleted...]
-        <v>46423</v>
+      <c r="D731" s="19">
+        <v>46303</v>
       </c>
       <c r="E731" s="68"/>
       <c r="F731" s="68"/>
     </row>
-    <row r="732" spans="1:6" ht="33.75">
+    <row r="732" spans="1:6" ht="90">
       <c r="A732" s="3" t="s">
-        <v>1489</v>
+        <v>1487</v>
       </c>
       <c r="B732" s="14" t="s">
-        <v>1490</v>
+        <v>1488</v>
       </c>
       <c r="C732" s="82" t="s">
-        <v>3727</v>
-[...2 lines deleted...]
-        <v>46476</v>
+        <v>3222</v>
+      </c>
+      <c r="D732" s="19">
+        <v>46459</v>
       </c>
       <c r="E732" s="68"/>
       <c r="F732" s="68"/>
     </row>
-    <row r="733" spans="1:6">
+    <row r="733" spans="1:6" ht="45">
       <c r="A733" s="3" t="s">
-        <v>2695</v>
+        <v>1489</v>
       </c>
       <c r="B733" s="14" t="s">
-        <v>331</v>
+        <v>1490</v>
       </c>
       <c r="C733" s="82" t="s">
-        <v>1491</v>
+        <v>3810</v>
       </c>
       <c r="D733" s="19">
-        <v>46424</v>
+        <v>46486</v>
       </c>
       <c r="E733" s="68"/>
       <c r="F733" s="68"/>
     </row>
-    <row r="734" spans="1:6" ht="101.25">
-[...3 lines deleted...]
-      <c r="B734" s="10" t="s">
+    <row r="734" spans="1:6" ht="22.5">
+      <c r="A734" s="3" t="s">
+        <v>1491</v>
+      </c>
+      <c r="B734" s="14" t="s">
         <v>1492</v>
       </c>
       <c r="C734" s="82" t="s">
-        <v>5</v>
+        <v>1493</v>
       </c>
       <c r="D734" s="19">
-        <v>46448</v>
+        <v>46459</v>
       </c>
       <c r="E734" s="68"/>
       <c r="F734" s="68"/>
     </row>
-    <row r="735" spans="1:6" ht="93.75" customHeight="1">
+    <row r="735" spans="1:6" ht="22.5">
       <c r="A735" s="3" t="s">
-        <v>2265</v>
-[...2 lines deleted...]
-        <v>2264</v>
+        <v>1494</v>
+      </c>
+      <c r="B735" s="36" t="s">
+        <v>1495</v>
       </c>
       <c r="C735" s="82" t="s">
-        <v>1493</v>
-[...2 lines deleted...]
-        <v>46277</v>
+        <v>1496</v>
+      </c>
+      <c r="D735" s="29">
+        <v>46473</v>
       </c>
       <c r="E735" s="68"/>
       <c r="F735" s="68"/>
     </row>
-    <row r="736" spans="1:6">
+    <row r="736" spans="1:6" ht="56.25">
       <c r="A736" s="3" t="s">
-        <v>2701</v>
-[...2 lines deleted...]
-        <v>1494</v>
+        <v>1497</v>
+      </c>
+      <c r="B736" s="20" t="s">
+        <v>1498</v>
       </c>
       <c r="C736" s="82" t="s">
-        <v>3307</v>
-[...2 lines deleted...]
-        <v>46430</v>
+        <v>12</v>
+      </c>
+      <c r="D736" s="29">
+        <v>46474</v>
       </c>
       <c r="E736" s="68"/>
       <c r="F736" s="68"/>
     </row>
-    <row r="737" spans="1:6" ht="22.5">
+    <row r="737" spans="1:6" ht="33.75">
       <c r="A737" s="3" t="s">
-        <v>1495</v>
-[...2 lines deleted...]
-        <v>1496</v>
+        <v>1499</v>
+      </c>
+      <c r="B737" s="14" t="s">
+        <v>1500</v>
       </c>
       <c r="C737" s="82" t="s">
-        <v>1497</v>
-[...2 lines deleted...]
-        <v>46345</v>
+        <v>1501</v>
+      </c>
+      <c r="D737" s="29">
+        <v>46473</v>
       </c>
       <c r="E737" s="68"/>
       <c r="F737" s="68"/>
     </row>
-    <row r="738" spans="1:6" ht="33.75">
-[...4 lines deleted...]
-        <v>1499</v>
+    <row r="738" spans="1:6" ht="67.5">
+      <c r="A738" s="3" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B738" s="20" t="s">
+        <v>1503</v>
       </c>
       <c r="C738" s="82" t="s">
-        <v>1500</v>
+        <v>334</v>
       </c>
       <c r="D738" s="19">
-        <v>46360</v>
+        <v>46430</v>
       </c>
       <c r="E738" s="68"/>
       <c r="F738" s="68"/>
     </row>
     <row r="739" spans="1:6" ht="33.75">
-      <c r="A739" s="4" t="s">
-[...3 lines deleted...]
-        <v>1501</v>
+      <c r="A739" s="3" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B739" s="14" t="s">
+        <v>1505</v>
       </c>
       <c r="C739" s="82" t="s">
-        <v>1452</v>
-[...2 lines deleted...]
-        <v>46193</v>
+        <v>3223</v>
+      </c>
+      <c r="D739" s="29">
+        <v>46480</v>
       </c>
       <c r="E739" s="68"/>
       <c r="F739" s="68"/>
     </row>
-    <row r="740" spans="1:6" ht="22.5">
+    <row r="740" spans="1:6" ht="247.5">
       <c r="A740" s="3" t="s">
-        <v>1502</v>
+        <v>1506</v>
       </c>
       <c r="B740" s="14" t="s">
-        <v>1503</v>
+        <v>1507</v>
       </c>
       <c r="C740" s="82" t="s">
-        <v>1504</v>
-[...2 lines deleted...]
-        <v>46441</v>
+        <v>3224</v>
+      </c>
+      <c r="D740" s="29">
+        <v>46480</v>
       </c>
       <c r="E740" s="68"/>
       <c r="F740" s="68"/>
     </row>
-    <row r="741" spans="1:6" ht="45">
+    <row r="741" spans="1:6">
       <c r="A741" s="3" t="s">
-        <v>1505</v>
-[...2 lines deleted...]
-        <v>1506</v>
+        <v>1508</v>
+      </c>
+      <c r="B741" s="10" t="s">
+        <v>213</v>
       </c>
       <c r="C741" s="82" t="s">
-        <v>1507</v>
+        <v>214</v>
       </c>
       <c r="D741" s="19">
-        <v>46447</v>
+        <v>46525</v>
       </c>
       <c r="E741" s="68"/>
       <c r="F741" s="68"/>
     </row>
-    <row r="742" spans="1:6" ht="191.25" customHeight="1">
-[...4 lines deleted...]
-        <v>1508</v>
+    <row r="742" spans="1:6" ht="22.5" customHeight="1">
+      <c r="A742" s="1" t="s">
+        <v>2852</v>
+      </c>
+      <c r="B742" s="10" t="s">
+        <v>1509</v>
       </c>
       <c r="C742" s="82" t="s">
-        <v>1509</v>
-[...2 lines deleted...]
-        <v>46452</v>
+        <v>1510</v>
+      </c>
+      <c r="D742" s="29">
+        <v>46486</v>
       </c>
       <c r="E742" s="68"/>
       <c r="F742" s="68"/>
     </row>
-    <row r="743" spans="1:6">
+    <row r="743" spans="1:6" ht="21.6" customHeight="1">
       <c r="A743" s="3" t="s">
-        <v>2927</v>
-[...2 lines deleted...]
-        <v>1510</v>
+        <v>1511</v>
+      </c>
+      <c r="B743" s="14" t="s">
+        <v>1512</v>
       </c>
       <c r="C743" s="82" t="s">
-        <v>1511</v>
+        <v>3225</v>
       </c>
       <c r="D743" s="19">
-        <v>46303</v>
+        <v>46449</v>
       </c>
       <c r="E743" s="68"/>
       <c r="F743" s="68"/>
     </row>
-    <row r="744" spans="1:6" ht="90">
+    <row r="744" spans="1:6" ht="22.5">
       <c r="A744" s="3" t="s">
-        <v>1512</v>
-[...1 lines deleted...]
-      <c r="B744" s="14" t="s">
+        <v>2993</v>
+      </c>
+      <c r="B744" s="20" t="s">
         <v>1513</v>
       </c>
       <c r="C744" s="82" t="s">
-        <v>3308</v>
+        <v>1514</v>
       </c>
       <c r="D744" s="19">
-        <v>46459</v>
+        <v>46481</v>
       </c>
       <c r="E744" s="68"/>
       <c r="F744" s="68"/>
     </row>
-    <row r="745" spans="1:6" ht="56.25">
-[...3 lines deleted...]
-      <c r="B745" s="14" t="s">
+    <row r="745" spans="1:6" ht="310.5" customHeight="1">
+      <c r="A745" s="4" t="s">
+        <v>2853</v>
+      </c>
+      <c r="B745" s="10" t="s">
+        <v>822</v>
+      </c>
+      <c r="C745" s="82" t="s">
         <v>1515</v>
       </c>
-      <c r="C745" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D745" s="19">
-        <v>46486</v>
+        <v>46493</v>
       </c>
       <c r="E745" s="68"/>
       <c r="F745" s="68"/>
     </row>
-    <row r="746" spans="1:6" ht="22.5">
+    <row r="746" spans="1:6" ht="191.25">
       <c r="A746" s="3" t="s">
-        <v>1517</v>
+        <v>2854</v>
       </c>
       <c r="B746" s="14" t="s">
-        <v>1518</v>
+        <v>1516</v>
       </c>
       <c r="C746" s="82" t="s">
-        <v>1519</v>
+        <v>3226</v>
       </c>
       <c r="D746" s="19">
-        <v>46459</v>
+        <v>46495</v>
       </c>
       <c r="E746" s="68"/>
       <c r="F746" s="68"/>
     </row>
-    <row r="747" spans="1:6" ht="22.5">
-[...10 lines deleted...]
-        <v>46473</v>
+    <row r="747" spans="1:6" ht="409.5">
+      <c r="A747" s="4" t="s">
+        <v>2855</v>
+      </c>
+      <c r="B747" s="10" t="s">
+        <v>822</v>
+      </c>
+      <c r="C747" s="86" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D747" s="19">
+        <v>46499</v>
       </c>
       <c r="E747" s="68"/>
       <c r="F747" s="68"/>
     </row>
-    <row r="748" spans="1:6" ht="56.25">
+    <row r="748" spans="1:6">
       <c r="A748" s="3" t="s">
-        <v>1523</v>
-[...2 lines deleted...]
-        <v>1524</v>
+        <v>1517</v>
+      </c>
+      <c r="B748" s="10" t="s">
+        <v>1518</v>
       </c>
       <c r="C748" s="82" t="s">
-        <v>12</v>
+        <v>3227</v>
       </c>
       <c r="D748" s="29">
-        <v>46474</v>
+        <v>46502</v>
       </c>
       <c r="E748" s="68"/>
       <c r="F748" s="68"/>
     </row>
-    <row r="749" spans="1:6" ht="33.75">
+    <row r="749" spans="1:6">
       <c r="A749" s="3" t="s">
-        <v>1525</v>
-[...2 lines deleted...]
-        <v>1526</v>
+        <v>1519</v>
+      </c>
+      <c r="B749" s="10" t="s">
+        <v>1520</v>
       </c>
       <c r="C749" s="82" t="s">
-        <v>1527</v>
-[...2 lines deleted...]
-        <v>46473</v>
+        <v>1521</v>
+      </c>
+      <c r="D749" s="19">
+        <v>46566</v>
       </c>
       <c r="E749" s="68"/>
       <c r="F749" s="68"/>
     </row>
-    <row r="750" spans="1:6" ht="67.5">
-[...4 lines deleted...]
-        <v>1529</v>
+    <row r="750" spans="1:6" ht="22.5">
+      <c r="A750" s="47" t="s">
+        <v>2856</v>
+      </c>
+      <c r="B750" s="36" t="s">
+        <v>1057</v>
       </c>
       <c r="C750" s="82" t="s">
-        <v>337</v>
-[...2 lines deleted...]
-        <v>46430</v>
+        <v>3228</v>
+      </c>
+      <c r="D750" s="29">
+        <v>46503</v>
       </c>
       <c r="E750" s="68"/>
       <c r="F750" s="68"/>
     </row>
-    <row r="751" spans="1:6" ht="33.75">
+    <row r="751" spans="1:6" ht="135">
       <c r="A751" s="3" t="s">
-        <v>1530</v>
+        <v>2639</v>
       </c>
       <c r="B751" s="14" t="s">
-        <v>1531</v>
+        <v>1522</v>
       </c>
       <c r="C751" s="82" t="s">
-        <v>3309</v>
+        <v>3481</v>
       </c>
       <c r="D751" s="29">
-        <v>46480</v>
+        <v>46487</v>
       </c>
       <c r="E751" s="68"/>
       <c r="F751" s="68"/>
     </row>
-    <row r="752" spans="1:6" ht="247.5">
+    <row r="752" spans="1:6" ht="53.25" customHeight="1">
       <c r="A752" s="3" t="s">
-        <v>1532</v>
+        <v>2638</v>
       </c>
       <c r="B752" s="14" t="s">
-        <v>1533</v>
+        <v>1523</v>
       </c>
       <c r="C752" s="82" t="s">
-        <v>3310</v>
+        <v>3229</v>
       </c>
       <c r="D752" s="29">
-        <v>46480</v>
+        <v>46466</v>
       </c>
       <c r="E752" s="68"/>
       <c r="F752" s="68"/>
     </row>
-    <row r="753" spans="1:6">
+    <row r="753" spans="1:6" ht="251.1" customHeight="1">
       <c r="A753" s="3" t="s">
-        <v>1534</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>2857</v>
+      </c>
+      <c r="B753" s="14" t="s">
+        <v>1524</v>
       </c>
       <c r="C753" s="82" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-        <v>46525</v>
+        <v>1525</v>
+      </c>
+      <c r="D753" s="29">
+        <v>46523</v>
       </c>
       <c r="E753" s="68"/>
       <c r="F753" s="68"/>
     </row>
-    <row r="754" spans="1:6" ht="22.5" customHeight="1">
-[...4 lines deleted...]
-        <v>1535</v>
+    <row r="754" spans="1:6" ht="62.1" customHeight="1">
+      <c r="A754" s="3" t="s">
+        <v>2858</v>
+      </c>
+      <c r="B754" s="14" t="s">
+        <v>773</v>
       </c>
       <c r="C754" s="82" t="s">
-        <v>1536</v>
+        <v>3230</v>
       </c>
       <c r="D754" s="29">
-        <v>46486</v>
+        <v>46532</v>
       </c>
       <c r="E754" s="68"/>
       <c r="F754" s="68"/>
     </row>
-    <row r="755" spans="1:6" ht="21.6" customHeight="1">
+    <row r="755" spans="1:6" ht="33.75">
       <c r="A755" s="3" t="s">
-        <v>1537</v>
+        <v>1526</v>
       </c>
       <c r="B755" s="14" t="s">
-        <v>1538</v>
+        <v>1527</v>
       </c>
       <c r="C755" s="82" t="s">
-        <v>3311</v>
+        <v>3231</v>
       </c>
       <c r="D755" s="19">
-        <v>46449</v>
+        <v>46531</v>
       </c>
       <c r="E755" s="68"/>
       <c r="F755" s="68"/>
     </row>
-    <row r="756" spans="1:6" ht="22.5">
+    <row r="756" spans="1:6">
       <c r="A756" s="3" t="s">
-        <v>3073</v>
-[...2 lines deleted...]
-        <v>1539</v>
+        <v>1528</v>
+      </c>
+      <c r="B756" s="14" t="s">
+        <v>1529</v>
       </c>
       <c r="C756" s="82" t="s">
-        <v>1540</v>
+        <v>1530</v>
       </c>
       <c r="D756" s="19">
-        <v>46481</v>
+        <v>46529</v>
       </c>
       <c r="E756" s="68"/>
       <c r="F756" s="68"/>
     </row>
-    <row r="757" spans="1:6" ht="310.5" customHeight="1">
-[...4 lines deleted...]
-        <v>831</v>
+    <row r="757" spans="1:6" ht="22.5">
+      <c r="A757" s="3" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B757" s="36" t="s">
+        <v>1532</v>
       </c>
       <c r="C757" s="82" t="s">
-        <v>1541</v>
+        <v>2994</v>
       </c>
       <c r="D757" s="19">
-        <v>46493</v>
+        <v>46536</v>
       </c>
       <c r="E757" s="68"/>
       <c r="F757" s="68"/>
     </row>
-    <row r="758" spans="1:6" ht="191.25">
+    <row r="758" spans="1:6" ht="56.25">
       <c r="A758" s="3" t="s">
-        <v>2930</v>
+        <v>1533</v>
       </c>
       <c r="B758" s="14" t="s">
-        <v>1542</v>
+        <v>1534</v>
       </c>
       <c r="C758" s="82" t="s">
-        <v>3312</v>
+        <v>3232</v>
       </c>
       <c r="D758" s="19">
-        <v>46495</v>
+        <v>46535</v>
       </c>
       <c r="E758" s="68"/>
       <c r="F758" s="68"/>
     </row>
-    <row r="759" spans="1:6" ht="409.5">
-[...7 lines deleted...]
-        <v>1541</v>
+    <row r="759" spans="1:6" ht="157.5">
+      <c r="A759" s="3" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B759" s="20" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C759" s="82" t="s">
+        <v>3233</v>
       </c>
       <c r="D759" s="19">
-        <v>46499</v>
+        <v>46464</v>
       </c>
       <c r="E759" s="68"/>
       <c r="F759" s="68"/>
     </row>
     <row r="760" spans="1:6">
       <c r="A760" s="3" t="s">
-        <v>1543</v>
-[...2 lines deleted...]
-        <v>1544</v>
+        <v>2611</v>
+      </c>
+      <c r="B760" s="14" t="s">
+        <v>1537</v>
       </c>
       <c r="C760" s="82" t="s">
-        <v>3313</v>
-[...2 lines deleted...]
-        <v>46502</v>
+        <v>1538</v>
+      </c>
+      <c r="D760" s="19">
+        <v>46545</v>
       </c>
       <c r="E760" s="68"/>
       <c r="F760" s="68"/>
     </row>
     <row r="761" spans="1:6">
       <c r="A761" s="3" t="s">
-        <v>1545</v>
-[...2 lines deleted...]
-        <v>1546</v>
+        <v>1540</v>
+      </c>
+      <c r="B761" s="14" t="s">
+        <v>1541</v>
       </c>
       <c r="C761" s="82" t="s">
-        <v>1547</v>
-[...2 lines deleted...]
-        <v>46566</v>
+        <v>1542</v>
+      </c>
+      <c r="D761" s="29">
+        <v>46557</v>
       </c>
       <c r="E761" s="68"/>
       <c r="F761" s="68"/>
     </row>
-    <row r="762" spans="1:6" ht="22.5">
-[...4 lines deleted...]
-        <v>1070</v>
+    <row r="762" spans="1:6" ht="56.25">
+      <c r="A762" s="3" t="s">
+        <v>2860</v>
+      </c>
+      <c r="B762" s="14" t="s">
+        <v>1543</v>
       </c>
       <c r="C762" s="82" t="s">
-        <v>3314</v>
-[...2 lines deleted...]
-        <v>46503</v>
+        <v>1544</v>
+      </c>
+      <c r="D762" s="19">
+        <v>46420</v>
       </c>
       <c r="E762" s="68"/>
       <c r="F762" s="68"/>
     </row>
-    <row r="763" spans="1:6" ht="117.75" customHeight="1">
+    <row r="763" spans="1:6" ht="45">
       <c r="A763" s="3" t="s">
-        <v>2711</v>
-[...2 lines deleted...]
-        <v>1548</v>
+        <v>1545</v>
+      </c>
+      <c r="B763" s="10" t="s">
+        <v>1546</v>
       </c>
       <c r="C763" s="82" t="s">
-        <v>3575</v>
+        <v>1547</v>
       </c>
       <c r="D763" s="29">
-        <v>46487</v>
+        <v>46455</v>
       </c>
       <c r="E763" s="68"/>
       <c r="F763" s="68"/>
     </row>
-    <row r="764" spans="1:6" ht="53.25" customHeight="1">
+    <row r="764" spans="1:6" ht="45">
       <c r="A764" s="3" t="s">
-        <v>2710</v>
-[...1 lines deleted...]
-      <c r="B764" s="14" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B764" s="10" t="s">
         <v>1549</v>
       </c>
       <c r="C764" s="82" t="s">
-        <v>3315</v>
+        <v>1547</v>
       </c>
       <c r="D764" s="29">
-        <v>46466</v>
+        <v>46456</v>
       </c>
       <c r="E764" s="68"/>
       <c r="F764" s="68"/>
     </row>
-    <row r="765" spans="1:6" ht="251.1" customHeight="1">
+    <row r="765" spans="1:6" ht="22.5">
       <c r="A765" s="3" t="s">
-        <v>2933</v>
+        <v>1551</v>
       </c>
       <c r="B765" s="14" t="s">
-        <v>1550</v>
+        <v>1552</v>
       </c>
       <c r="C765" s="82" t="s">
-        <v>1551</v>
+        <v>11</v>
       </c>
       <c r="D765" s="29">
-        <v>46523</v>
+        <v>46541</v>
       </c>
       <c r="E765" s="68"/>
       <c r="F765" s="68"/>
     </row>
-    <row r="766" spans="1:6" ht="62.1" customHeight="1">
-[...4 lines deleted...]
-        <v>783</v>
+    <row r="766" spans="1:6" ht="78.75">
+      <c r="A766" s="4" t="s">
+        <v>2635</v>
+      </c>
+      <c r="B766" s="10" t="s">
+        <v>1553</v>
       </c>
       <c r="C766" s="82" t="s">
-        <v>3316</v>
+        <v>11</v>
       </c>
       <c r="D766" s="29">
-        <v>46532</v>
+        <v>46509</v>
       </c>
       <c r="E766" s="68"/>
       <c r="F766" s="68"/>
     </row>
-    <row r="767" spans="1:6" ht="33.75">
+    <row r="767" spans="1:6">
       <c r="A767" s="3" t="s">
-        <v>1552</v>
-[...2 lines deleted...]
-        <v>1553</v>
+        <v>1554</v>
+      </c>
+      <c r="B767" s="10" t="s">
+        <v>1971</v>
       </c>
       <c r="C767" s="82" t="s">
-        <v>3317</v>
-[...2 lines deleted...]
-        <v>46531</v>
+        <v>360</v>
+      </c>
+      <c r="D767" s="29">
+        <v>46572</v>
       </c>
       <c r="E767" s="68"/>
       <c r="F767" s="68"/>
     </row>
-    <row r="768" spans="1:6">
+    <row r="768" spans="1:6" ht="22.5">
       <c r="A768" s="3" t="s">
-        <v>1554</v>
-[...1 lines deleted...]
-      <c r="B768" s="14" t="s">
         <v>1555</v>
       </c>
+      <c r="B768" s="11" t="s">
+        <v>1556</v>
+      </c>
       <c r="C768" s="82" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="D768" s="19">
-        <v>46529</v>
+        <v>46572</v>
       </c>
       <c r="E768" s="68"/>
       <c r="F768" s="68"/>
     </row>
-    <row r="769" spans="1:6" ht="22.5">
+    <row r="769" spans="1:6" ht="33.75">
       <c r="A769" s="3" t="s">
-        <v>1557</v>
-[...1 lines deleted...]
-      <c r="B769" s="36" t="s">
         <v>1558</v>
       </c>
+      <c r="B769" s="10" t="s">
+        <v>1559</v>
+      </c>
       <c r="C769" s="82" t="s">
-        <v>3074</v>
-[...2 lines deleted...]
-        <v>46536</v>
+        <v>3234</v>
+      </c>
+      <c r="D769" s="29">
+        <v>46572</v>
       </c>
       <c r="E769" s="68"/>
       <c r="F769" s="68"/>
     </row>
-    <row r="770" spans="1:6" ht="56.25">
+    <row r="770" spans="1:6" ht="78.75">
       <c r="A770" s="3" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
       <c r="B770" s="14" t="s">
-        <v>1560</v>
+        <v>2084</v>
       </c>
       <c r="C770" s="82" t="s">
-        <v>3318</v>
-[...2 lines deleted...]
-        <v>46535</v>
+        <v>1561</v>
+      </c>
+      <c r="D770" s="29">
+        <v>46601</v>
       </c>
       <c r="E770" s="68"/>
       <c r="F770" s="68"/>
     </row>
-    <row r="771" spans="1:6" ht="157.5">
+    <row r="771" spans="1:6" ht="56.25">
       <c r="A771" s="3" t="s">
-        <v>1561</v>
-[...1 lines deleted...]
-      <c r="B771" s="20" t="s">
         <v>1562</v>
       </c>
+      <c r="B771" s="14" t="s">
+        <v>1563</v>
+      </c>
       <c r="C771" s="82" t="s">
-        <v>3319</v>
-[...2 lines deleted...]
-        <v>46464</v>
+        <v>1564</v>
+      </c>
+      <c r="D771" s="29">
+        <v>46355</v>
       </c>
       <c r="E771" s="68"/>
       <c r="F771" s="68"/>
     </row>
-    <row r="772" spans="1:6">
+    <row r="772" spans="1:6" ht="67.5">
       <c r="A772" s="3" t="s">
-        <v>2684</v>
+        <v>1347</v>
       </c>
       <c r="B772" s="14" t="s">
-        <v>1563</v>
+        <v>1565</v>
       </c>
       <c r="C772" s="82" t="s">
-        <v>1564</v>
-[...2 lines deleted...]
-        <v>46545</v>
+        <v>345</v>
+      </c>
+      <c r="D772" s="29">
+        <v>46296</v>
       </c>
       <c r="E772" s="68"/>
       <c r="F772" s="68"/>
     </row>
-    <row r="773" spans="1:6" ht="136.5" customHeight="1">
+    <row r="773" spans="1:6" ht="22.5">
       <c r="A773" s="3" t="s">
-        <v>2935</v>
-[...2 lines deleted...]
-        <v>1565</v>
+        <v>1566</v>
+      </c>
+      <c r="B773" s="10" t="s">
+        <v>1567</v>
       </c>
       <c r="C773" s="82" t="s">
-        <v>3576</v>
-[...2 lines deleted...]
-        <v>46186</v>
+        <v>3235</v>
+      </c>
+      <c r="D773" s="19">
+        <v>46305</v>
       </c>
       <c r="E773" s="68"/>
       <c r="F773" s="68"/>
     </row>
-    <row r="774" spans="1:6">
+    <row r="774" spans="1:6" ht="22.5">
       <c r="A774" s="3" t="s">
-        <v>1566</v>
-[...2 lines deleted...]
-        <v>1567</v>
+        <v>1568</v>
+      </c>
+      <c r="B774" s="10" t="s">
+        <v>1569</v>
       </c>
       <c r="C774" s="82" t="s">
-        <v>1568</v>
-[...2 lines deleted...]
-        <v>46557</v>
+        <v>334</v>
+      </c>
+      <c r="D774" s="19">
+        <v>46585</v>
       </c>
       <c r="E774" s="68"/>
       <c r="F774" s="68"/>
     </row>
-    <row r="775" spans="1:6" ht="56.25">
+    <row r="775" spans="1:6">
       <c r="A775" s="3" t="s">
-        <v>2936</v>
-[...2 lines deleted...]
-        <v>1569</v>
+        <v>1570</v>
+      </c>
+      <c r="B775" s="10" t="s">
+        <v>1092</v>
       </c>
       <c r="C775" s="82" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="D775" s="19">
-        <v>46420</v>
+        <v>46587</v>
       </c>
       <c r="E775" s="68"/>
       <c r="F775" s="68"/>
     </row>
-    <row r="776" spans="1:6" ht="45">
-[...4 lines deleted...]
-        <v>1571</v>
+    <row r="776" spans="1:6" ht="393.75">
+      <c r="A776" s="2" t="s">
+        <v>2861</v>
+      </c>
+      <c r="B776" s="11" t="s">
+        <v>1572</v>
       </c>
       <c r="C776" s="82" t="s">
-        <v>1572</v>
-[...2 lines deleted...]
-        <v>46200</v>
+        <v>3236</v>
+      </c>
+      <c r="D776" s="19">
+        <v>46433</v>
       </c>
       <c r="E776" s="68"/>
       <c r="F776" s="68"/>
     </row>
-    <row r="777" spans="1:6" ht="45">
+    <row r="777" spans="1:6" ht="101.25">
       <c r="A777" s="3" t="s">
+        <v>2594</v>
+      </c>
+      <c r="B777" s="10" t="s">
         <v>1573</v>
       </c>
-      <c r="B777" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C777" s="82" t="s">
-        <v>1575</v>
-[...2 lines deleted...]
-        <v>46199</v>
+        <v>3237</v>
+      </c>
+      <c r="D777" s="19">
+        <v>46468</v>
       </c>
       <c r="E777" s="68"/>
       <c r="F777" s="68"/>
     </row>
-    <row r="778" spans="1:6" ht="45">
+    <row r="778" spans="1:6" ht="101.25">
       <c r="A778" s="3" t="s">
-        <v>1576</v>
-[...2 lines deleted...]
-        <v>1577</v>
+        <v>1574</v>
+      </c>
+      <c r="B778" s="14" t="s">
+        <v>1575</v>
       </c>
       <c r="C778" s="82" t="s">
-        <v>1575</v>
+        <v>3811</v>
       </c>
       <c r="D778" s="29">
-        <v>46199</v>
+        <v>46233</v>
       </c>
       <c r="E778" s="68"/>
       <c r="F778" s="68"/>
     </row>
-    <row r="779" spans="1:6" ht="22.5">
-[...4 lines deleted...]
-        <v>1580</v>
+    <row r="779" spans="1:6" ht="146.25">
+      <c r="A779" s="2" t="s">
+        <v>2957</v>
+      </c>
+      <c r="B779" s="11" t="s">
+        <v>1576</v>
       </c>
       <c r="C779" s="82" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46541</v>
+        <v>3482</v>
+      </c>
+      <c r="D779" s="19">
+        <v>46233</v>
       </c>
       <c r="E779" s="68"/>
       <c r="F779" s="68"/>
     </row>
-    <row r="780" spans="1:6" ht="78.75">
-[...4 lines deleted...]
-        <v>1581</v>
+    <row r="780" spans="1:6" ht="409.5">
+      <c r="A780" s="2" t="s">
+        <v>2862</v>
+      </c>
+      <c r="B780" s="11" t="s">
+        <v>1577</v>
       </c>
       <c r="C780" s="82" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46509</v>
+        <v>1578</v>
+      </c>
+      <c r="D780" s="19">
+        <v>46577</v>
       </c>
       <c r="E780" s="68"/>
       <c r="F780" s="68"/>
     </row>
-    <row r="781" spans="1:6">
+    <row r="781" spans="1:6" ht="56.25">
       <c r="A781" s="3" t="s">
-        <v>1582</v>
+        <v>2863</v>
       </c>
       <c r="B781" s="10" t="s">
-        <v>2036</v>
+        <v>1579</v>
       </c>
       <c r="C781" s="82" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>46207</v>
+        <v>1580</v>
+      </c>
+      <c r="D781" s="19">
+        <v>46239</v>
       </c>
       <c r="E781" s="68"/>
       <c r="F781" s="68"/>
     </row>
-    <row r="782" spans="1:6" ht="22.5">
+    <row r="782" spans="1:6" ht="90">
       <c r="A782" s="3" t="s">
-        <v>1583</v>
-[...2 lines deleted...]
-        <v>1584</v>
+        <v>1581</v>
+      </c>
+      <c r="B782" s="21" t="s">
+        <v>1582</v>
       </c>
       <c r="C782" s="82" t="s">
-        <v>1585</v>
+        <v>3238</v>
       </c>
       <c r="D782" s="19">
-        <v>46207</v>
+        <v>46605</v>
       </c>
       <c r="E782" s="68"/>
       <c r="F782" s="68"/>
     </row>
-    <row r="783" spans="1:6" ht="33.75">
+    <row r="783" spans="1:6" ht="104.45" customHeight="1">
       <c r="A783" s="3" t="s">
-        <v>1586</v>
-[...2 lines deleted...]
-        <v>1587</v>
+        <v>1914</v>
+      </c>
+      <c r="B783" s="14" t="s">
+        <v>1583</v>
       </c>
       <c r="C783" s="82" t="s">
-        <v>3320</v>
-[...2 lines deleted...]
-        <v>46572</v>
+        <v>3239</v>
+      </c>
+      <c r="D783" s="19">
+        <v>46607</v>
       </c>
       <c r="E783" s="68"/>
       <c r="F783" s="68"/>
     </row>
-    <row r="784" spans="1:6" ht="78.75">
+    <row r="784" spans="1:6">
       <c r="A784" s="3" t="s">
-        <v>1588</v>
+        <v>1584</v>
       </c>
       <c r="B784" s="14" t="s">
-        <v>2157</v>
+        <v>1585</v>
       </c>
       <c r="C784" s="82" t="s">
-        <v>1589</v>
-[...2 lines deleted...]
-        <v>46236</v>
+        <v>1428</v>
+      </c>
+      <c r="D784" s="19">
+        <v>46615</v>
       </c>
       <c r="E784" s="68"/>
       <c r="F784" s="68"/>
     </row>
-    <row r="785" spans="1:6" ht="56.25">
+    <row r="785" spans="1:6" ht="33.75">
       <c r="A785" s="3" t="s">
-        <v>1590</v>
-[...2 lines deleted...]
-        <v>1591</v>
+        <v>2864</v>
+      </c>
+      <c r="B785" s="11" t="s">
+        <v>2131</v>
       </c>
       <c r="C785" s="82" t="s">
-        <v>1592</v>
-[...2 lines deleted...]
-        <v>46355</v>
+        <v>1586</v>
+      </c>
+      <c r="D785" s="19">
+        <v>46248</v>
       </c>
       <c r="E785" s="68"/>
       <c r="F785" s="68"/>
     </row>
-    <row r="786" spans="1:6" ht="67.5">
+    <row r="786" spans="1:6" ht="90">
       <c r="A786" s="3" t="s">
-        <v>1371</v>
-[...2 lines deleted...]
-        <v>1593</v>
+        <v>2865</v>
+      </c>
+      <c r="B786" s="10" t="s">
+        <v>1587</v>
       </c>
       <c r="C786" s="82" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>46296</v>
+        <v>3240</v>
+      </c>
+      <c r="D786" s="19">
+        <v>46293</v>
       </c>
       <c r="E786" s="68"/>
       <c r="F786" s="68"/>
     </row>
-    <row r="787" spans="1:6" ht="22.5">
-[...4 lines deleted...]
-        <v>1595</v>
+    <row r="787" spans="1:6" ht="56.25">
+      <c r="A787" s="1" t="s">
+        <v>2866</v>
+      </c>
+      <c r="B787" s="11" t="s">
+        <v>1588</v>
       </c>
       <c r="C787" s="82" t="s">
-        <v>3321</v>
+        <v>3483</v>
       </c>
       <c r="D787" s="19">
-        <v>46305</v>
+        <v>46262</v>
       </c>
       <c r="E787" s="68"/>
       <c r="F787" s="68"/>
     </row>
-    <row r="788" spans="1:6" ht="22.5">
-[...1 lines deleted...]
-        <v>1596</v>
+    <row r="788" spans="1:6" ht="56.25">
+      <c r="A788" s="6" t="s">
+        <v>1589</v>
       </c>
       <c r="B788" s="10" t="s">
-        <v>1597</v>
+        <v>1590</v>
       </c>
       <c r="C788" s="82" t="s">
-        <v>337</v>
+        <v>11</v>
       </c>
       <c r="D788" s="19">
-        <v>46220</v>
+        <v>46259</v>
       </c>
       <c r="E788" s="68"/>
       <c r="F788" s="68"/>
     </row>
-    <row r="789" spans="1:6">
+    <row r="789" spans="1:6" ht="67.5" customHeight="1">
       <c r="A789" s="3" t="s">
-        <v>1598</v>
-[...2 lines deleted...]
-        <v>1112</v>
+        <v>2950</v>
+      </c>
+      <c r="B789" s="21" t="s">
+        <v>1591</v>
       </c>
       <c r="C789" s="82" t="s">
-        <v>1599</v>
+        <v>1592</v>
       </c>
       <c r="D789" s="19">
-        <v>46222</v>
+        <v>46271</v>
       </c>
       <c r="E789" s="68"/>
       <c r="F789" s="68"/>
     </row>
-    <row r="790" spans="1:6" ht="393.75">
-[...4 lines deleted...]
-        <v>1600</v>
+    <row r="790" spans="1:6" ht="112.5">
+      <c r="A790" s="4" t="s">
+        <v>2867</v>
+      </c>
+      <c r="B790" s="10" t="s">
+        <v>1553</v>
       </c>
       <c r="C790" s="82" t="s">
-        <v>3322</v>
-[...2 lines deleted...]
-        <v>46433</v>
+        <v>11</v>
+      </c>
+      <c r="D790" s="29">
+        <v>46634</v>
       </c>
       <c r="E790" s="68"/>
       <c r="F790" s="68"/>
     </row>
-    <row r="791" spans="1:6" ht="101.25">
+    <row r="791" spans="1:6" ht="67.5">
       <c r="A791" s="3" t="s">
-        <v>2667</v>
+        <v>2868</v>
       </c>
       <c r="B791" s="10" t="s">
-        <v>1601</v>
+        <v>1593</v>
       </c>
       <c r="C791" s="82" t="s">
-        <v>3323</v>
-[...2 lines deleted...]
-        <v>46468</v>
+        <v>3484</v>
+      </c>
+      <c r="D791" s="29">
+        <v>46566</v>
       </c>
       <c r="E791" s="68"/>
       <c r="F791" s="68"/>
     </row>
-    <row r="792" spans="1:6" ht="101.25">
-[...4 lines deleted...]
-        <v>1603</v>
+    <row r="792" spans="1:6" ht="45">
+      <c r="A792" s="1" t="s">
+        <v>2595</v>
+      </c>
+      <c r="B792" s="11" t="s">
+        <v>538</v>
       </c>
       <c r="C792" s="82" t="s">
-        <v>1604</v>
+        <v>2333</v>
       </c>
       <c r="D792" s="29">
-        <v>46233</v>
+        <v>46274</v>
       </c>
       <c r="E792" s="68"/>
       <c r="F792" s="68"/>
     </row>
-    <row r="793" spans="1:6" ht="108" customHeight="1">
-[...4 lines deleted...]
-        <v>1605</v>
+    <row r="793" spans="1:6" ht="123.75">
+      <c r="A793" s="3" t="s">
+        <v>2596</v>
+      </c>
+      <c r="B793" s="14" t="s">
+        <v>1596</v>
       </c>
       <c r="C793" s="82" t="s">
-        <v>3577</v>
-[...2 lines deleted...]
-        <v>46233</v>
+        <v>1597</v>
+      </c>
+      <c r="D793" s="29">
+        <v>46284</v>
       </c>
       <c r="E793" s="68"/>
       <c r="F793" s="68"/>
     </row>
-    <row r="794" spans="1:6" ht="409.5">
-[...1 lines deleted...]
-        <v>2938</v>
+    <row r="794" spans="1:6" ht="22.5">
+      <c r="A794" s="1" t="s">
+        <v>2597</v>
       </c>
       <c r="B794" s="11" t="s">
-        <v>1606</v>
-[...2 lines deleted...]
-        <v>1607</v>
+        <v>538</v>
+      </c>
+      <c r="C794" s="86" t="s">
+        <v>1598</v>
       </c>
       <c r="D794" s="19">
-        <v>46212</v>
+        <v>46274</v>
       </c>
       <c r="E794" s="68"/>
       <c r="F794" s="68"/>
     </row>
-    <row r="795" spans="1:6" ht="56.25">
-[...4 lines deleted...]
-        <v>1608</v>
+    <row r="795" spans="1:6" ht="33.75">
+      <c r="A795" s="1" t="s">
+        <v>1599</v>
+      </c>
+      <c r="B795" s="11" t="s">
+        <v>1600</v>
       </c>
       <c r="C795" s="82" t="s">
-        <v>1609</v>
+        <v>1601</v>
       </c>
       <c r="D795" s="19">
-        <v>46239</v>
+        <v>46649</v>
       </c>
       <c r="E795" s="68"/>
       <c r="F795" s="68"/>
     </row>
-    <row r="796" spans="1:6" ht="90">
+    <row r="796" spans="1:6" ht="56.25">
       <c r="A796" s="3" t="s">
-        <v>1610</v>
-[...2 lines deleted...]
-        <v>1611</v>
+        <v>1602</v>
+      </c>
+      <c r="B796" s="14" t="s">
+        <v>1603</v>
       </c>
       <c r="C796" s="82" t="s">
-        <v>3324</v>
+        <v>3241</v>
       </c>
       <c r="D796" s="19">
-        <v>46240</v>
+        <v>46290</v>
       </c>
       <c r="E796" s="68"/>
       <c r="F796" s="68"/>
     </row>
-    <row r="797" spans="1:6" ht="104.45" customHeight="1">
+    <row r="797" spans="1:6" ht="45">
       <c r="A797" s="3" t="s">
-        <v>1946</v>
+        <v>2869</v>
       </c>
       <c r="B797" s="14" t="s">
-        <v>1612</v>
+        <v>1604</v>
       </c>
       <c r="C797" s="82" t="s">
-        <v>3325</v>
+        <v>1605</v>
       </c>
       <c r="D797" s="19">
-        <v>46242</v>
+        <v>46297</v>
       </c>
       <c r="E797" s="68"/>
       <c r="F797" s="68"/>
     </row>
-    <row r="798" spans="1:6">
+    <row r="798" spans="1:6" ht="22.5">
       <c r="A798" s="3" t="s">
-        <v>1613</v>
+        <v>1606</v>
       </c>
       <c r="B798" s="14" t="s">
-        <v>1614</v>
+        <v>973</v>
       </c>
       <c r="C798" s="82" t="s">
-        <v>1451</v>
+        <v>1607</v>
       </c>
       <c r="D798" s="19">
-        <v>46250</v>
+        <v>46295</v>
       </c>
       <c r="E798" s="68"/>
       <c r="F798" s="68"/>
     </row>
-    <row r="799" spans="1:6" ht="33.75">
+    <row r="799" spans="1:6" ht="22.5">
       <c r="A799" s="3" t="s">
-        <v>2940</v>
-[...2 lines deleted...]
-        <v>2204</v>
+        <v>1608</v>
+      </c>
+      <c r="B799" s="14" t="s">
+        <v>973</v>
       </c>
       <c r="C799" s="82" t="s">
-        <v>1615</v>
+        <v>1609</v>
       </c>
       <c r="D799" s="19">
-        <v>46248</v>
+        <v>46295</v>
       </c>
       <c r="E799" s="68"/>
       <c r="F799" s="68"/>
     </row>
-    <row r="800" spans="1:6" ht="90">
+    <row r="800" spans="1:6">
       <c r="A800" s="3" t="s">
-        <v>2941</v>
-[...2 lines deleted...]
-        <v>1616</v>
+        <v>1610</v>
+      </c>
+      <c r="B800" s="14" t="s">
+        <v>973</v>
       </c>
       <c r="C800" s="82" t="s">
-        <v>3326</v>
+        <v>1611</v>
       </c>
       <c r="D800" s="19">
-        <v>46293</v>
+        <v>46295</v>
       </c>
       <c r="E800" s="68"/>
       <c r="F800" s="68"/>
     </row>
-    <row r="801" spans="1:6" ht="56.25">
-[...4 lines deleted...]
-        <v>1617</v>
+    <row r="801" spans="1:6" ht="22.5">
+      <c r="A801" s="3" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B801" s="14" t="s">
+        <v>973</v>
       </c>
       <c r="C801" s="82" t="s">
-        <v>3578</v>
+        <v>3242</v>
       </c>
       <c r="D801" s="19">
-        <v>46262</v>
+        <v>46295</v>
       </c>
       <c r="E801" s="68"/>
       <c r="F801" s="68"/>
     </row>
-    <row r="802" spans="1:6" ht="56.25">
-[...4 lines deleted...]
-        <v>1619</v>
+    <row r="802" spans="1:6" ht="269.25" customHeight="1">
+      <c r="A802" s="3" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B802" s="14" t="s">
+        <v>1613</v>
       </c>
       <c r="C802" s="82" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46259</v>
+        <v>2168</v>
+      </c>
+      <c r="D802" s="29">
+        <v>46268</v>
       </c>
       <c r="E802" s="68"/>
       <c r="F802" s="68"/>
     </row>
-    <row r="803" spans="1:6" ht="67.5" customHeight="1">
+    <row r="803" spans="1:6" ht="224.25" customHeight="1">
       <c r="A803" s="3" t="s">
-        <v>3030</v>
-[...2 lines deleted...]
-        <v>1620</v>
+        <v>1614</v>
+      </c>
+      <c r="B803" s="20" t="s">
+        <v>2249</v>
       </c>
       <c r="C803" s="82" t="s">
-        <v>1621</v>
-[...2 lines deleted...]
-        <v>46271</v>
+        <v>4</v>
+      </c>
+      <c r="D803" s="29">
+        <v>46278</v>
       </c>
       <c r="E803" s="68"/>
       <c r="F803" s="68"/>
     </row>
-    <row r="804" spans="1:6" ht="112.5">
-[...4 lines deleted...]
-        <v>1581</v>
+    <row r="804" spans="1:6" ht="69.75">
+      <c r="A804" s="79" t="s">
+        <v>2958</v>
+      </c>
+      <c r="B804" s="11" t="s">
+        <v>1615</v>
       </c>
       <c r="C804" s="82" t="s">
-        <v>11</v>
+        <v>1616</v>
       </c>
       <c r="D804" s="29">
-        <v>46269</v>
+        <v>46298</v>
       </c>
       <c r="E804" s="68"/>
       <c r="F804" s="68"/>
     </row>
-    <row r="805" spans="1:6" ht="67.5">
+    <row r="805" spans="1:6" ht="43.5" customHeight="1">
       <c r="A805" s="3" t="s">
-        <v>2944</v>
-[...2 lines deleted...]
-        <v>1622</v>
+        <v>2870</v>
+      </c>
+      <c r="B805" s="14" t="s">
+        <v>1617</v>
       </c>
       <c r="C805" s="82" t="s">
-        <v>3579</v>
+        <v>3485</v>
       </c>
       <c r="D805" s="29">
-        <v>46201</v>
+        <v>46299</v>
       </c>
       <c r="E805" s="68"/>
       <c r="F805" s="68"/>
     </row>
-    <row r="806" spans="1:6" ht="45">
-[...4 lines deleted...]
-        <v>545</v>
+    <row r="806" spans="1:6" ht="67.5">
+      <c r="A806" s="3" t="s">
+        <v>2096</v>
+      </c>
+      <c r="B806" s="14" t="s">
+        <v>1618</v>
       </c>
       <c r="C806" s="82" t="s">
-        <v>2406</v>
-[...2 lines deleted...]
-        <v>46274</v>
+        <v>3243</v>
+      </c>
+      <c r="D806" s="19">
+        <v>46604</v>
       </c>
       <c r="E806" s="68"/>
       <c r="F806" s="68"/>
     </row>
-    <row r="807" spans="1:6" ht="123.75">
+    <row r="807" spans="1:6" ht="112.5">
       <c r="A807" s="3" t="s">
-        <v>2669</v>
-[...2 lines deleted...]
-        <v>1625</v>
+        <v>1999</v>
+      </c>
+      <c r="B807" s="10" t="s">
+        <v>1998</v>
       </c>
       <c r="C807" s="82" t="s">
-        <v>1626</v>
+        <v>11</v>
       </c>
       <c r="D807" s="29">
-        <v>46284</v>
+        <v>46570</v>
       </c>
       <c r="E807" s="68"/>
       <c r="F807" s="68"/>
     </row>
-    <row r="808" spans="1:6" ht="22.5">
-[...7 lines deleted...]
-        <v>1627</v>
+    <row r="808" spans="1:6" ht="51.95" customHeight="1">
+      <c r="A808" s="3" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B808" s="14" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C808" s="82" t="s">
+        <v>3244</v>
       </c>
       <c r="D808" s="19">
-        <v>46274</v>
+        <v>46309</v>
       </c>
       <c r="E808" s="68"/>
       <c r="F808" s="68"/>
     </row>
-    <row r="809" spans="1:6" ht="33.75">
-[...4 lines deleted...]
-        <v>1629</v>
+    <row r="809" spans="1:6" ht="67.5">
+      <c r="A809" s="3" t="s">
+        <v>2871</v>
+      </c>
+      <c r="B809" s="14" t="s">
+        <v>1621</v>
       </c>
       <c r="C809" s="82" t="s">
-        <v>1630</v>
-[...2 lines deleted...]
-        <v>46284</v>
+        <v>3245</v>
+      </c>
+      <c r="D809" s="29">
+        <v>46309</v>
       </c>
       <c r="E809" s="68"/>
       <c r="F809" s="68"/>
     </row>
-    <row r="810" spans="1:6" ht="56.25">
+    <row r="810" spans="1:6" ht="22.5">
       <c r="A810" s="3" t="s">
-        <v>1631</v>
-[...2 lines deleted...]
-        <v>1632</v>
+        <v>2872</v>
+      </c>
+      <c r="B810" s="36" t="s">
+        <v>1622</v>
       </c>
       <c r="C810" s="82" t="s">
-        <v>3327</v>
-[...2 lines deleted...]
-        <v>46290</v>
+        <v>3246</v>
+      </c>
+      <c r="D810" s="29">
+        <v>46311</v>
       </c>
       <c r="E810" s="68"/>
       <c r="F810" s="68"/>
     </row>
     <row r="811" spans="1:6" ht="45">
       <c r="A811" s="3" t="s">
-        <v>2945</v>
+        <v>1623</v>
       </c>
       <c r="B811" s="14" t="s">
-        <v>1633</v>
+        <v>1624</v>
       </c>
       <c r="C811" s="82" t="s">
-        <v>1634</v>
-[...2 lines deleted...]
-        <v>46297</v>
+        <v>2995</v>
+      </c>
+      <c r="D811" s="29">
+        <v>46347</v>
       </c>
       <c r="E811" s="68"/>
       <c r="F811" s="68"/>
     </row>
-    <row r="812" spans="1:6" ht="22.5">
+    <row r="812" spans="1:6">
       <c r="A812" s="3" t="s">
-        <v>1635</v>
-[...2 lines deleted...]
-        <v>987</v>
+        <v>1625</v>
+      </c>
+      <c r="B812" s="10" t="s">
+        <v>1626</v>
       </c>
       <c r="C812" s="82" t="s">
-        <v>1636</v>
-[...2 lines deleted...]
-        <v>46295</v>
+        <v>3291</v>
+      </c>
+      <c r="D812" s="29">
+        <v>46316</v>
       </c>
       <c r="E812" s="68"/>
       <c r="F812" s="68"/>
     </row>
     <row r="813" spans="1:6" ht="22.5">
       <c r="A813" s="3" t="s">
-        <v>1637</v>
+        <v>1627</v>
       </c>
       <c r="B813" s="14" t="s">
-        <v>987</v>
+        <v>2270</v>
       </c>
       <c r="C813" s="82" t="s">
-        <v>1638</v>
-[...2 lines deleted...]
-        <v>46295</v>
+        <v>3486</v>
+      </c>
+      <c r="D813" s="29">
+        <v>46316</v>
       </c>
       <c r="E813" s="68"/>
       <c r="F813" s="68"/>
     </row>
     <row r="814" spans="1:6">
       <c r="A814" s="3" t="s">
-        <v>1639</v>
+        <v>1628</v>
       </c>
       <c r="B814" s="14" t="s">
-        <v>987</v>
+        <v>1629</v>
       </c>
       <c r="C814" s="82" t="s">
-        <v>1640</v>
-[...2 lines deleted...]
-        <v>46295</v>
+        <v>1630</v>
+      </c>
+      <c r="D814" s="29">
+        <v>46319</v>
       </c>
       <c r="E814" s="68"/>
       <c r="F814" s="68"/>
     </row>
-    <row r="815" spans="1:6" ht="22.5">
+    <row r="815" spans="1:6">
       <c r="A815" s="3" t="s">
-        <v>1641</v>
+        <v>1631</v>
       </c>
       <c r="B815" s="14" t="s">
-        <v>987</v>
+        <v>1632</v>
       </c>
       <c r="C815" s="82" t="s">
-        <v>3328</v>
-[...2 lines deleted...]
-        <v>46295</v>
+        <v>3487</v>
+      </c>
+      <c r="D815" s="29">
+        <v>46319</v>
       </c>
       <c r="E815" s="68"/>
       <c r="F815" s="68"/>
     </row>
-    <row r="816" spans="1:6" ht="269.25" customHeight="1">
-[...4 lines deleted...]
-        <v>1642</v>
+    <row r="816" spans="1:6" ht="22.5">
+      <c r="A816" s="1" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B816" s="10" t="s">
+        <v>1634</v>
       </c>
       <c r="C816" s="82" t="s">
-        <v>2243</v>
-[...2 lines deleted...]
-        <v>46268</v>
+        <v>1635</v>
+      </c>
+      <c r="D816" s="19">
+        <v>46320</v>
       </c>
       <c r="E816" s="68"/>
       <c r="F816" s="68"/>
     </row>
-    <row r="817" spans="1:6" ht="224.25" customHeight="1">
+    <row r="817" spans="1:6" ht="22.5">
       <c r="A817" s="3" t="s">
-        <v>1643</v>
-[...2 lines deleted...]
-        <v>2323</v>
+        <v>1636</v>
+      </c>
+      <c r="B817" s="10" t="s">
+        <v>1637</v>
       </c>
       <c r="C817" s="82" t="s">
-        <v>4</v>
+        <v>1638</v>
       </c>
       <c r="D817" s="29">
-        <v>46278</v>
+        <v>46325</v>
       </c>
       <c r="E817" s="68"/>
       <c r="F817" s="68"/>
     </row>
-    <row r="818" spans="1:6" ht="69.75">
-[...4 lines deleted...]
-        <v>1644</v>
+    <row r="818" spans="1:6">
+      <c r="A818" s="3" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B818" s="14" t="s">
+        <v>1640</v>
       </c>
       <c r="C818" s="82" t="s">
-        <v>1645</v>
+        <v>1641</v>
       </c>
       <c r="D818" s="29">
-        <v>46298</v>
+        <v>46325</v>
       </c>
       <c r="E818" s="68"/>
       <c r="F818" s="68"/>
     </row>
-    <row r="819" spans="1:6" ht="43.5" customHeight="1">
+    <row r="819" spans="1:6" ht="22.5">
       <c r="A819" s="3" t="s">
-        <v>2946</v>
+        <v>2127</v>
       </c>
       <c r="B819" s="14" t="s">
-        <v>1646</v>
+        <v>1642</v>
       </c>
       <c r="C819" s="82" t="s">
-        <v>3580</v>
+        <v>1643</v>
       </c>
       <c r="D819" s="29">
-        <v>46299</v>
+        <v>46325</v>
       </c>
       <c r="E819" s="68"/>
       <c r="F819" s="68"/>
     </row>
-    <row r="820" spans="1:6" ht="67.5">
+    <row r="820" spans="1:6" ht="22.5">
       <c r="A820" s="3" t="s">
-        <v>2169</v>
-[...2 lines deleted...]
-        <v>1647</v>
+        <v>1644</v>
+      </c>
+      <c r="B820" s="11" t="s">
+        <v>1645</v>
       </c>
       <c r="C820" s="82" t="s">
-        <v>3329</v>
-[...2 lines deleted...]
-        <v>46239</v>
+        <v>3247</v>
+      </c>
+      <c r="D820" s="29">
+        <v>46313</v>
       </c>
       <c r="E820" s="68"/>
       <c r="F820" s="68"/>
     </row>
-    <row r="821" spans="1:6" ht="112.5">
+    <row r="821" spans="1:6" ht="45">
       <c r="A821" s="3" t="s">
-        <v>2065</v>
-[...2 lines deleted...]
-        <v>2064</v>
+        <v>1646</v>
+      </c>
+      <c r="B821" s="20" t="s">
+        <v>1647</v>
       </c>
       <c r="C821" s="82" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46205</v>
+        <v>1648</v>
+      </c>
+      <c r="D821" s="19">
+        <v>46366</v>
       </c>
       <c r="E821" s="68"/>
       <c r="F821" s="68"/>
     </row>
-    <row r="822" spans="1:6" ht="51.95" customHeight="1">
+    <row r="822" spans="1:6" ht="56.25">
       <c r="A822" s="3" t="s">
-        <v>1648</v>
-[...1 lines deleted...]
-      <c r="B822" s="14" t="s">
         <v>1649</v>
       </c>
+      <c r="B822" s="11" t="s">
+        <v>2170</v>
+      </c>
       <c r="C822" s="82" t="s">
-        <v>3330</v>
-[...2 lines deleted...]
-        <v>46309</v>
+        <v>3248</v>
+      </c>
+      <c r="D822" s="29">
+        <v>46269</v>
       </c>
       <c r="E822" s="68"/>
       <c r="F822" s="68"/>
     </row>
-    <row r="823" spans="1:6" ht="67.5">
-[...4 lines deleted...]
-        <v>1650</v>
+    <row r="823" spans="1:6" ht="22.5">
+      <c r="A823" s="1" t="s">
+        <v>3657</v>
+      </c>
+      <c r="B823" s="10" t="s">
+        <v>3658</v>
       </c>
       <c r="C823" s="82" t="s">
-        <v>3331</v>
-[...2 lines deleted...]
-        <v>46309</v>
+        <v>3488</v>
+      </c>
+      <c r="D823" s="19">
+        <v>46547</v>
       </c>
       <c r="E823" s="68"/>
       <c r="F823" s="68"/>
     </row>
-    <row r="824" spans="1:6" ht="22.5">
+    <row r="824" spans="1:6">
       <c r="A824" s="3" t="s">
-        <v>2948</v>
-[...1 lines deleted...]
-      <c r="B824" s="36" t="s">
+        <v>1650</v>
+      </c>
+      <c r="B824" s="14" t="s">
         <v>1651</v>
       </c>
       <c r="C824" s="82" t="s">
-        <v>3332</v>
+        <v>1652</v>
       </c>
       <c r="D824" s="29">
-        <v>46311</v>
+        <v>46335</v>
       </c>
       <c r="E824" s="68"/>
       <c r="F824" s="68"/>
     </row>
-    <row r="825" spans="1:6" ht="45">
+    <row r="825" spans="1:6" ht="33.75">
       <c r="A825" s="3" t="s">
-        <v>1652</v>
-[...1 lines deleted...]
-      <c r="B825" s="14" t="s">
+        <v>2873</v>
+      </c>
+      <c r="B825" s="10" t="s">
         <v>1653</v>
       </c>
       <c r="C825" s="82" t="s">
-        <v>3075</v>
-[...2 lines deleted...]
-        <v>46347</v>
+        <v>3249</v>
+      </c>
+      <c r="D825" s="19">
+        <v>46334</v>
       </c>
       <c r="E825" s="68"/>
       <c r="F825" s="68"/>
     </row>
-    <row r="826" spans="1:6">
+    <row r="826" spans="1:6" ht="45">
       <c r="A826" s="3" t="s">
         <v>1654</v>
       </c>
-      <c r="B826" s="10" t="s">
+      <c r="B826" s="14" t="s">
         <v>1655</v>
       </c>
       <c r="C826" s="82" t="s">
-        <v>3377</v>
+        <v>3250</v>
       </c>
       <c r="D826" s="29">
-        <v>46316</v>
+        <v>46337</v>
       </c>
       <c r="E826" s="68"/>
       <c r="F826" s="68"/>
     </row>
-    <row r="827" spans="1:6" ht="22.5">
+    <row r="827" spans="1:6" ht="45">
       <c r="A827" s="3" t="s">
         <v>1656</v>
       </c>
       <c r="B827" s="14" t="s">
-        <v>2344</v>
+        <v>1657</v>
       </c>
       <c r="C827" s="82" t="s">
-        <v>3581</v>
+        <v>3251</v>
       </c>
       <c r="D827" s="29">
-        <v>46316</v>
+        <v>46352</v>
       </c>
       <c r="E827" s="68"/>
       <c r="F827" s="68"/>
     </row>
-    <row r="828" spans="1:6">
-[...3 lines deleted...]
-      <c r="B828" s="14" t="s">
+    <row r="828" spans="1:6" ht="101.25">
+      <c r="A828" s="1" t="s">
+        <v>2874</v>
+      </c>
+      <c r="B828" s="11" t="s">
         <v>1658</v>
       </c>
       <c r="C828" s="82" t="s">
-        <v>1659</v>
-[...2 lines deleted...]
-        <v>46319</v>
+        <v>3252</v>
+      </c>
+      <c r="D828" s="19">
+        <v>46352</v>
       </c>
       <c r="E828" s="68"/>
       <c r="F828" s="68"/>
     </row>
-    <row r="829" spans="1:6">
-[...4 lines deleted...]
-        <v>1661</v>
+    <row r="829" spans="1:6" ht="146.25">
+      <c r="A829" s="1" t="s">
+        <v>2875</v>
+      </c>
+      <c r="B829" s="10" t="s">
+        <v>1659</v>
       </c>
       <c r="C829" s="82" t="s">
-        <v>3582</v>
-[...2 lines deleted...]
-        <v>46319</v>
+        <v>3253</v>
+      </c>
+      <c r="D829" s="19">
+        <v>46355</v>
       </c>
       <c r="E829" s="68"/>
       <c r="F829" s="68"/>
     </row>
-    <row r="830" spans="1:6" ht="22.5">
-[...1 lines deleted...]
-        <v>1662</v>
+    <row r="830" spans="1:6" ht="281.25">
+      <c r="A830" s="3" t="s">
+        <v>2876</v>
       </c>
       <c r="B830" s="10" t="s">
-        <v>1663</v>
+        <v>430</v>
       </c>
       <c r="C830" s="82" t="s">
-        <v>1664</v>
-[...2 lines deleted...]
-        <v>46320</v>
+        <v>5</v>
+      </c>
+      <c r="D830" s="29">
+        <v>46360</v>
       </c>
       <c r="E830" s="68"/>
       <c r="F830" s="68"/>
     </row>
     <row r="831" spans="1:6" ht="22.5">
       <c r="A831" s="3" t="s">
-        <v>1665</v>
+        <v>1660</v>
       </c>
       <c r="B831" s="10" t="s">
-        <v>1666</v>
+        <v>1553</v>
       </c>
       <c r="C831" s="82" t="s">
-        <v>1667</v>
+        <v>1661</v>
       </c>
       <c r="D831" s="29">
-        <v>46325</v>
+        <v>46509</v>
       </c>
       <c r="E831" s="68"/>
       <c r="F831" s="68"/>
     </row>
-    <row r="832" spans="1:6">
+    <row r="832" spans="1:6" ht="56.25">
       <c r="A832" s="3" t="s">
-        <v>1668</v>
-[...2 lines deleted...]
-        <v>1669</v>
+        <v>1662</v>
+      </c>
+      <c r="B832" s="10" t="s">
+        <v>1092</v>
       </c>
       <c r="C832" s="82" t="s">
-        <v>1670</v>
-[...2 lines deleted...]
-        <v>46325</v>
+        <v>1663</v>
+      </c>
+      <c r="D832" s="19">
+        <v>46361</v>
       </c>
       <c r="E832" s="68"/>
       <c r="F832" s="68"/>
     </row>
     <row r="833" spans="1:6" ht="22.5">
       <c r="A833" s="3" t="s">
-        <v>2200</v>
+        <v>1664</v>
       </c>
       <c r="B833" s="14" t="s">
-        <v>1671</v>
+        <v>1665</v>
       </c>
       <c r="C833" s="82" t="s">
-        <v>1672</v>
-[...2 lines deleted...]
-        <v>46325</v>
+        <v>1666</v>
+      </c>
+      <c r="D833" s="19">
+        <v>46331</v>
       </c>
       <c r="E833" s="68"/>
       <c r="F833" s="68"/>
     </row>
-    <row r="834" spans="1:6" ht="22.5">
+    <row r="834" spans="1:6" ht="90">
       <c r="A834" s="3" t="s">
-        <v>1673</v>
-[...2 lines deleted...]
-        <v>1674</v>
+        <v>1667</v>
+      </c>
+      <c r="B834" s="14" t="s">
+        <v>1668</v>
       </c>
       <c r="C834" s="82" t="s">
-        <v>3333</v>
-[...2 lines deleted...]
-        <v>46313</v>
+        <v>1666</v>
+      </c>
+      <c r="D834" s="19">
+        <v>46331</v>
       </c>
       <c r="E834" s="68"/>
       <c r="F834" s="68"/>
     </row>
-    <row r="835" spans="1:6" ht="45">
+    <row r="835" spans="1:6" ht="22.5">
       <c r="A835" s="3" t="s">
-        <v>1675</v>
-[...2 lines deleted...]
-        <v>1676</v>
+        <v>2588</v>
+      </c>
+      <c r="B835" s="14" t="s">
+        <v>1669</v>
       </c>
       <c r="C835" s="82" t="s">
-        <v>1677</v>
+        <v>3489</v>
       </c>
       <c r="D835" s="19">
-        <v>46366</v>
+        <v>46475</v>
       </c>
       <c r="E835" s="68"/>
       <c r="F835" s="68"/>
     </row>
-    <row r="836" spans="1:6" ht="56.25">
+    <row r="836" spans="1:6" ht="409.5">
       <c r="A836" s="3" t="s">
-        <v>1678</v>
-[...2 lines deleted...]
-        <v>2245</v>
+        <v>1670</v>
+      </c>
+      <c r="B836" s="14" t="s">
+        <v>1671</v>
       </c>
       <c r="C836" s="82" t="s">
-        <v>3334</v>
-[...2 lines deleted...]
-        <v>46269</v>
+        <v>5</v>
+      </c>
+      <c r="D836" s="19">
+        <v>46367</v>
       </c>
       <c r="E836" s="68"/>
       <c r="F836" s="68"/>
     </row>
-    <row r="837" spans="1:6" ht="22.5">
-[...7 lines deleted...]
-        <v>3583</v>
+    <row r="837" spans="1:6" ht="191.25">
+      <c r="A837" s="3" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B837" s="14" t="s">
+        <v>1673</v>
+      </c>
+      <c r="C837" s="93" t="s">
+        <v>1674</v>
       </c>
       <c r="D837" s="19">
-        <v>46253</v>
+        <v>46367</v>
       </c>
       <c r="E837" s="68"/>
       <c r="F837" s="68"/>
     </row>
-    <row r="838" spans="1:6">
+    <row r="838" spans="1:6" ht="61.5" customHeight="1">
       <c r="A838" s="3" t="s">
-        <v>1681</v>
+        <v>2877</v>
       </c>
       <c r="B838" s="14" t="s">
-        <v>1682</v>
+        <v>1675</v>
       </c>
       <c r="C838" s="82" t="s">
-        <v>1683</v>
-[...2 lines deleted...]
-        <v>46335</v>
+        <v>3254</v>
+      </c>
+      <c r="D838" s="19">
+        <v>46367</v>
       </c>
       <c r="E838" s="68"/>
       <c r="F838" s="68"/>
     </row>
-    <row r="839" spans="1:6" ht="33.75">
+    <row r="839" spans="1:6" ht="70.5" customHeight="1">
       <c r="A839" s="3" t="s">
-        <v>2949</v>
-[...2 lines deleted...]
-        <v>1684</v>
+        <v>2878</v>
+      </c>
+      <c r="B839" s="14" t="s">
+        <v>1676</v>
       </c>
       <c r="C839" s="82" t="s">
-        <v>3335</v>
+        <v>1677</v>
       </c>
       <c r="D839" s="19">
-        <v>46334</v>
+        <v>46368</v>
       </c>
       <c r="E839" s="68"/>
       <c r="F839" s="68"/>
     </row>
-    <row r="840" spans="1:6" ht="45">
+    <row r="840" spans="1:6">
       <c r="A840" s="3" t="s">
-        <v>1685</v>
-[...5 lines deleted...]
-        <v>3336</v>
+        <v>1678</v>
+      </c>
+      <c r="B840" s="10" t="s">
+        <v>1679</v>
+      </c>
+      <c r="C840" s="86" t="s">
+        <v>216</v>
       </c>
       <c r="D840" s="29">
-        <v>46337</v>
+        <v>46374</v>
       </c>
       <c r="E840" s="68"/>
       <c r="F840" s="68"/>
     </row>
-    <row r="841" spans="1:6" ht="45">
+    <row r="841" spans="1:6" ht="118.5" customHeight="1">
       <c r="A841" s="3" t="s">
-        <v>1687</v>
+        <v>1680</v>
       </c>
       <c r="B841" s="14" t="s">
-        <v>1688</v>
-[...5 lines deleted...]
-        <v>46352</v>
+        <v>1355</v>
+      </c>
+      <c r="C841" s="86" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D841" s="19">
+        <v>46373</v>
       </c>
       <c r="E841" s="68"/>
       <c r="F841" s="68"/>
     </row>
-    <row r="842" spans="1:6" ht="90.75" customHeight="1">
+    <row r="842" spans="1:6" ht="45">
       <c r="A842" s="1" t="s">
-        <v>3728</v>
-[...2 lines deleted...]
-        <v>1689</v>
+        <v>1682</v>
+      </c>
+      <c r="B842" s="10" t="s">
+        <v>1683</v>
       </c>
       <c r="C842" s="82" t="s">
-        <v>3338</v>
+        <v>1684</v>
       </c>
       <c r="D842" s="19">
-        <v>46352</v>
+        <v>46374</v>
       </c>
       <c r="E842" s="68"/>
       <c r="F842" s="68"/>
     </row>
-    <row r="843" spans="1:6" ht="146.25">
-[...1 lines deleted...]
-        <v>2950</v>
+    <row r="843" spans="1:6" ht="45">
+      <c r="A843" s="3" t="s">
+        <v>1685</v>
       </c>
       <c r="B843" s="10" t="s">
-        <v>1690</v>
+        <v>1686</v>
       </c>
       <c r="C843" s="82" t="s">
-        <v>3729</v>
+        <v>1687</v>
       </c>
       <c r="D843" s="19">
-        <v>46355</v>
+        <v>46373</v>
       </c>
       <c r="E843" s="68"/>
       <c r="F843" s="68"/>
     </row>
-    <row r="844" spans="1:6" ht="237" customHeight="1">
+    <row r="844" spans="1:6" ht="99" customHeight="1">
       <c r="A844" s="3" t="s">
-        <v>3730</v>
-[...2 lines deleted...]
-        <v>435</v>
+        <v>1956</v>
+      </c>
+      <c r="B844" s="14" t="s">
+        <v>1689</v>
       </c>
       <c r="C844" s="82" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46360</v>
+        <v>3255</v>
+      </c>
+      <c r="D844" s="19">
+        <v>46374</v>
       </c>
       <c r="E844" s="68"/>
       <c r="F844" s="68"/>
     </row>
-    <row r="845" spans="1:6" ht="22.5">
-[...4 lines deleted...]
-        <v>1581</v>
+    <row r="845" spans="1:6" ht="123.75">
+      <c r="A845" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="B845" s="21" t="s">
+        <v>1690</v>
       </c>
       <c r="C845" s="82" t="s">
-        <v>1692</v>
-[...2 lines deleted...]
-        <v>46509</v>
+        <v>3256</v>
+      </c>
+      <c r="D845" s="19">
+        <v>46374</v>
       </c>
       <c r="E845" s="68"/>
       <c r="F845" s="68"/>
     </row>
-    <row r="846" spans="1:6" ht="56.25">
+    <row r="846" spans="1:6" ht="67.5">
       <c r="A846" s="3" t="s">
-        <v>1693</v>
-[...2 lines deleted...]
-        <v>1112</v>
+        <v>1691</v>
+      </c>
+      <c r="B846" s="14" t="s">
+        <v>1692</v>
       </c>
       <c r="C846" s="82" t="s">
-        <v>1694</v>
+        <v>3257</v>
       </c>
       <c r="D846" s="19">
-        <v>46361</v>
+        <v>46375</v>
       </c>
       <c r="E846" s="68"/>
       <c r="F846" s="68"/>
     </row>
     <row r="847" spans="1:6" ht="22.5">
       <c r="A847" s="3" t="s">
-        <v>1695</v>
+        <v>1693</v>
       </c>
       <c r="B847" s="14" t="s">
-        <v>1696</v>
+        <v>1694</v>
       </c>
       <c r="C847" s="82" t="s">
-        <v>1697</v>
+        <v>3258</v>
       </c>
       <c r="D847" s="19">
-        <v>46331</v>
+        <v>46375</v>
       </c>
       <c r="E847" s="68"/>
       <c r="F847" s="68"/>
     </row>
-    <row r="848" spans="1:6" ht="90">
+    <row r="848" spans="1:6" ht="146.25">
       <c r="A848" s="3" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B848" s="14" t="s">
+        <v>1696</v>
+      </c>
+      <c r="C848" s="82" t="s">
+        <v>3259</v>
+      </c>
+      <c r="D848" s="29">
+        <v>46428</v>
+      </c>
+      <c r="E848" s="80"/>
+      <c r="F848" s="68"/>
+    </row>
+    <row r="849" spans="1:6">
+      <c r="A849" s="3" t="s">
+        <v>2880</v>
+      </c>
+      <c r="B849" s="14" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C849" s="82" t="s">
         <v>1698</v>
       </c>
-      <c r="B848" s="14" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="D849" s="19">
-        <v>46475</v>
+        <v>46383</v>
       </c>
       <c r="E849" s="68"/>
       <c r="F849" s="68"/>
     </row>
-    <row r="850" spans="1:6" ht="409.5">
+    <row r="850" spans="1:6" ht="56.25">
       <c r="A850" s="3" t="s">
-        <v>1701</v>
+        <v>1699</v>
       </c>
       <c r="B850" s="14" t="s">
-        <v>1702</v>
+        <v>1700</v>
       </c>
       <c r="C850" s="82" t="s">
-        <v>5</v>
+        <v>3260</v>
       </c>
       <c r="D850" s="19">
-        <v>46367</v>
+        <v>46386</v>
       </c>
       <c r="E850" s="68"/>
       <c r="F850" s="68"/>
     </row>
-    <row r="851" spans="1:6" ht="191.25">
+    <row r="851" spans="1:6" ht="135">
       <c r="A851" s="3" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B851" s="10" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C851" s="82" t="s">
         <v>1703</v>
       </c>
-      <c r="B851" s="14" t="s">
-[...6 lines deleted...]
-        <v>46367</v>
+      <c r="D851" s="29">
+        <v>46331</v>
       </c>
       <c r="E851" s="68"/>
       <c r="F851" s="68"/>
     </row>
-    <row r="852" spans="1:6" ht="50.45" customHeight="1">
+    <row r="852" spans="1:6" ht="33.75">
       <c r="A852" s="3" t="s">
-        <v>2951</v>
+        <v>2534</v>
       </c>
       <c r="B852" s="14" t="s">
-        <v>1706</v>
+        <v>1704</v>
       </c>
       <c r="C852" s="82" t="s">
-        <v>3339</v>
-[...2 lines deleted...]
-        <v>46367</v>
+        <v>1705</v>
+      </c>
+      <c r="D852" s="29">
+        <v>46375</v>
       </c>
       <c r="E852" s="68"/>
       <c r="F852" s="68"/>
     </row>
-    <row r="853" spans="1:6" ht="70.5" customHeight="1">
+    <row r="853" spans="1:6" ht="126.75" customHeight="1">
       <c r="A853" s="3" t="s">
-        <v>2952</v>
-[...1 lines deleted...]
-      <c r="B853" s="14" t="s">
+        <v>1706</v>
+      </c>
+      <c r="B853" s="57" t="s">
         <v>1707</v>
       </c>
       <c r="C853" s="82" t="s">
         <v>1708</v>
       </c>
-      <c r="D853" s="19">
-        <v>46368</v>
+      <c r="D853" s="29">
+        <v>46371</v>
       </c>
       <c r="E853" s="68"/>
       <c r="F853" s="68"/>
     </row>
-    <row r="854" spans="1:6">
-      <c r="A854" s="3" t="s">
+    <row r="854" spans="1:6" ht="142.5" customHeight="1">
+      <c r="A854" s="1" t="s">
         <v>1709</v>
       </c>
-      <c r="B854" s="10" t="s">
-[...6 lines deleted...]
-        <v>46374</v>
+      <c r="B854" s="11" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C854" s="82" t="s">
+        <v>3261</v>
+      </c>
+      <c r="D854" s="19">
+        <v>46503</v>
       </c>
       <c r="E854" s="68"/>
       <c r="F854" s="68"/>
     </row>
-    <row r="855" spans="1:6" ht="118.5" customHeight="1">
+    <row r="855" spans="1:6">
       <c r="A855" s="3" t="s">
+        <v>2881</v>
+      </c>
+      <c r="B855" s="14" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C855" s="82" t="s">
         <v>1711</v>
       </c>
-      <c r="B855" s="14" t="s">
-[...6 lines deleted...]
-        <v>46373</v>
+      <c r="D855" s="29">
+        <v>46400</v>
       </c>
       <c r="E855" s="68"/>
       <c r="F855" s="68"/>
     </row>
-    <row r="856" spans="1:6" ht="45">
-      <c r="A856" s="1" t="s">
+    <row r="856" spans="1:6" ht="33.75">
+      <c r="A856" s="3" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B856" s="10" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C856" s="82" t="s">
         <v>1713</v>
       </c>
-      <c r="B856" s="10" t="s">
-[...6 lines deleted...]
-        <v>46374</v>
+      <c r="D856" s="29">
+        <v>46400</v>
       </c>
       <c r="E856" s="68"/>
       <c r="F856" s="68"/>
     </row>
-    <row r="857" spans="1:6" ht="45">
+    <row r="857" spans="1:6" ht="33.75">
       <c r="A857" s="3" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B857" s="14" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C857" s="82" t="s">
         <v>1716</v>
       </c>
-      <c r="B857" s="10" t="s">
-[...6 lines deleted...]
-        <v>46373</v>
+      <c r="D857" s="29">
+        <v>46421</v>
       </c>
       <c r="E857" s="68"/>
       <c r="F857" s="68"/>
     </row>
-    <row r="858" spans="1:6" ht="99" customHeight="1">
+    <row r="858" spans="1:6" ht="67.5">
       <c r="A858" s="3" t="s">
-        <v>2008</v>
-[...2 lines deleted...]
-        <v>1720</v>
+        <v>2158</v>
+      </c>
+      <c r="B858" s="10" t="s">
+        <v>2064</v>
       </c>
       <c r="C858" s="82" t="s">
-        <v>3340</v>
+        <v>2996</v>
       </c>
       <c r="D858" s="19">
-        <v>46374</v>
+        <v>46404</v>
       </c>
       <c r="E858" s="68"/>
       <c r="F858" s="68"/>
     </row>
-    <row r="859" spans="1:6" ht="123.75">
-[...4 lines deleted...]
-        <v>1721</v>
+    <row r="859" spans="1:6" ht="31.5" customHeight="1">
+      <c r="A859" s="3" t="s">
+        <v>1718</v>
+      </c>
+      <c r="B859" s="10" t="s">
+        <v>1719</v>
       </c>
       <c r="C859" s="82" t="s">
-        <v>3341</v>
+        <v>1688</v>
       </c>
       <c r="D859" s="19">
-        <v>46374</v>
+        <v>46413</v>
       </c>
       <c r="E859" s="68"/>
       <c r="F859" s="68"/>
     </row>
-    <row r="860" spans="1:6" ht="67.5">
+    <row r="860" spans="1:6">
       <c r="A860" s="3" t="s">
-        <v>1722</v>
+        <v>1720</v>
       </c>
       <c r="B860" s="14" t="s">
-        <v>1723</v>
+        <v>1721</v>
       </c>
       <c r="C860" s="82" t="s">
-        <v>3342</v>
+        <v>593</v>
       </c>
       <c r="D860" s="19">
-        <v>46375</v>
+        <v>46414</v>
       </c>
       <c r="E860" s="68"/>
       <c r="F860" s="68"/>
     </row>
-    <row r="861" spans="1:6" ht="22.5">
+    <row r="861" spans="1:6" ht="147.94999999999999" customHeight="1">
       <c r="A861" s="3" t="s">
-        <v>1724</v>
-[...2 lines deleted...]
-        <v>1725</v>
+        <v>2263</v>
+      </c>
+      <c r="B861" s="21" t="s">
+        <v>1722</v>
       </c>
       <c r="C861" s="82" t="s">
-        <v>3343</v>
+        <v>3490</v>
       </c>
       <c r="D861" s="19">
-        <v>46375</v>
+        <v>46418</v>
       </c>
       <c r="E861" s="68"/>
       <c r="F861" s="68"/>
     </row>
-    <row r="862" spans="1:6" ht="146.25">
+    <row r="862" spans="1:6" ht="45">
       <c r="A862" s="3" t="s">
-        <v>1726</v>
+        <v>1723</v>
       </c>
       <c r="B862" s="14" t="s">
-        <v>1727</v>
+        <v>1550</v>
       </c>
       <c r="C862" s="82" t="s">
-        <v>3344</v>
+        <v>3262</v>
       </c>
       <c r="D862" s="29">
-        <v>46428</v>
-[...1 lines deleted...]
-      <c r="E862" s="80"/>
+        <v>46419</v>
+      </c>
+      <c r="E862" s="68"/>
       <c r="F862" s="68"/>
     </row>
-    <row r="863" spans="1:6">
+    <row r="863" spans="1:6" ht="22.5">
       <c r="A863" s="3" t="s">
-        <v>2954</v>
+        <v>1724</v>
       </c>
       <c r="B863" s="14" t="s">
-        <v>1728</v>
+        <v>1725</v>
       </c>
       <c r="C863" s="82" t="s">
-        <v>1729</v>
-[...2 lines deleted...]
-        <v>46383</v>
+        <v>2997</v>
+      </c>
+      <c r="D863" s="29">
+        <v>46421</v>
       </c>
       <c r="E863" s="68"/>
       <c r="F863" s="68"/>
     </row>
-    <row r="864" spans="1:6" ht="56.25">
+    <row r="864" spans="1:6" ht="22.5">
       <c r="A864" s="3" t="s">
-        <v>1730</v>
-[...2 lines deleted...]
-        <v>1731</v>
+        <v>1726</v>
+      </c>
+      <c r="B864" s="21" t="s">
+        <v>1727</v>
       </c>
       <c r="C864" s="82" t="s">
-        <v>3345</v>
-[...2 lines deleted...]
-        <v>46386</v>
+        <v>1728</v>
+      </c>
+      <c r="D864" s="29">
+        <v>46422</v>
       </c>
       <c r="E864" s="68"/>
       <c r="F864" s="68"/>
     </row>
-    <row r="865" spans="1:6" ht="135">
+    <row r="865" spans="1:6" ht="122.25" customHeight="1">
       <c r="A865" s="3" t="s">
-        <v>1732</v>
-[...2 lines deleted...]
-        <v>1733</v>
+        <v>2882</v>
+      </c>
+      <c r="B865" s="14" t="s">
+        <v>1729</v>
       </c>
       <c r="C865" s="82" t="s">
-        <v>1734</v>
+        <v>98</v>
       </c>
       <c r="D865" s="29">
-        <v>46331</v>
+        <v>46423</v>
       </c>
       <c r="E865" s="68"/>
       <c r="F865" s="68"/>
     </row>
     <row r="866" spans="1:6" ht="33.75">
-      <c r="A866" s="3" t="s">
-[...3 lines deleted...]
-        <v>1735</v>
+      <c r="A866" s="1" t="s">
+        <v>2883</v>
+      </c>
+      <c r="B866" s="11" t="s">
+        <v>1730</v>
       </c>
       <c r="C866" s="82" t="s">
-        <v>1736</v>
-[...2 lines deleted...]
-        <v>46375</v>
+        <v>1731</v>
+      </c>
+      <c r="D866" s="19">
+        <v>46424</v>
       </c>
       <c r="E866" s="68"/>
       <c r="F866" s="68"/>
     </row>
-    <row r="867" spans="1:6" ht="126.75" customHeight="1">
+    <row r="867" spans="1:6" ht="22.5">
       <c r="A867" s="3" t="s">
-        <v>1737</v>
-[...2 lines deleted...]
-        <v>1738</v>
+        <v>1732</v>
+      </c>
+      <c r="B867" s="14" t="s">
+        <v>1733</v>
       </c>
       <c r="C867" s="82" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>46371</v>
+        <v>3263</v>
+      </c>
+      <c r="D867" s="19">
+        <v>46424</v>
       </c>
       <c r="E867" s="68"/>
       <c r="F867" s="68"/>
     </row>
-    <row r="868" spans="1:6" ht="142.5" customHeight="1">
+    <row r="868" spans="1:6" ht="78.75">
       <c r="A868" s="1" t="s">
-        <v>1740</v>
-[...2 lines deleted...]
-        <v>1600</v>
+        <v>2884</v>
+      </c>
+      <c r="B868" s="10" t="s">
+        <v>432</v>
       </c>
       <c r="C868" s="82" t="s">
-        <v>3346</v>
-[...2 lines deleted...]
-        <v>46503</v>
+        <v>12</v>
+      </c>
+      <c r="D868" s="29">
+        <v>46426</v>
       </c>
       <c r="E868" s="68"/>
       <c r="F868" s="68"/>
     </row>
     <row r="869" spans="1:6">
       <c r="A869" s="3" t="s">
-        <v>2955</v>
+        <v>1734</v>
       </c>
       <c r="B869" s="14" t="s">
-        <v>1741</v>
+        <v>1735</v>
       </c>
       <c r="C869" s="82" t="s">
-        <v>1742</v>
-[...2 lines deleted...]
-        <v>46400</v>
+        <v>1061</v>
+      </c>
+      <c r="D869" s="19">
+        <v>46425</v>
       </c>
       <c r="E869" s="68"/>
       <c r="F869" s="68"/>
     </row>
     <row r="870" spans="1:6" ht="33.75">
-      <c r="A870" s="3" t="s">
-        <v>2401</v>
+      <c r="A870" s="1" t="s">
+        <v>1736</v>
       </c>
       <c r="B870" s="10" t="s">
-        <v>1743</v>
+        <v>1737</v>
       </c>
       <c r="C870" s="82" t="s">
-        <v>1744</v>
-[...2 lines deleted...]
-        <v>46400</v>
+        <v>1738</v>
+      </c>
+      <c r="D870" s="19">
+        <v>46426</v>
       </c>
       <c r="E870" s="68"/>
       <c r="F870" s="68"/>
     </row>
-    <row r="871" spans="1:6" ht="33.75">
+    <row r="871" spans="1:6" ht="22.5">
       <c r="A871" s="3" t="s">
-        <v>1745</v>
+        <v>2885</v>
       </c>
       <c r="B871" s="14" t="s">
-        <v>1746</v>
-[...2 lines deleted...]
-        <v>1747</v>
+        <v>1739</v>
+      </c>
+      <c r="C871" s="86" t="s">
+        <v>1740</v>
       </c>
       <c r="D871" s="29">
-        <v>46421</v>
+        <v>46425</v>
       </c>
       <c r="E871" s="68"/>
       <c r="F871" s="68"/>
     </row>
-    <row r="872" spans="1:6" ht="67.5">
+    <row r="872" spans="1:6" ht="125.25" customHeight="1">
       <c r="A872" s="3" t="s">
-        <v>2233</v>
-[...2 lines deleted...]
-        <v>2137</v>
+        <v>1741</v>
+      </c>
+      <c r="B872" s="14" t="s">
+        <v>1742</v>
       </c>
       <c r="C872" s="82" t="s">
-        <v>3076</v>
-[...2 lines deleted...]
-        <v>46404</v>
+        <v>3264</v>
+      </c>
+      <c r="D872" s="29">
+        <v>46430</v>
       </c>
       <c r="E872" s="68"/>
       <c r="F872" s="68"/>
     </row>
-    <row r="873" spans="1:6" ht="31.5" customHeight="1">
+    <row r="873" spans="1:6">
       <c r="A873" s="3" t="s">
-        <v>1749</v>
-[...2 lines deleted...]
-        <v>1750</v>
+        <v>2572</v>
+      </c>
+      <c r="B873" s="11" t="s">
+        <v>1743</v>
       </c>
       <c r="C873" s="82" t="s">
-        <v>1719</v>
-[...2 lines deleted...]
-        <v>46413</v>
+        <v>1744</v>
+      </c>
+      <c r="D873" s="29">
+        <v>46429</v>
       </c>
       <c r="E873" s="68"/>
       <c r="F873" s="68"/>
     </row>
-    <row r="874" spans="1:6">
+    <row r="874" spans="1:6" ht="22.5">
       <c r="A874" s="3" t="s">
-        <v>1751</v>
+        <v>1745</v>
       </c>
       <c r="B874" s="14" t="s">
-        <v>1752</v>
+        <v>1746</v>
       </c>
       <c r="C874" s="82" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-        <v>46414</v>
+        <v>3265</v>
+      </c>
+      <c r="D874" s="29">
+        <v>46431</v>
       </c>
       <c r="E874" s="68"/>
       <c r="F874" s="68"/>
     </row>
-    <row r="875" spans="1:6" ht="147.94999999999999" customHeight="1">
-[...4 lines deleted...]
-        <v>1753</v>
+    <row r="875" spans="1:6" ht="67.5">
+      <c r="A875" s="1" t="s">
+        <v>2598</v>
+      </c>
+      <c r="B875" s="50" t="s">
+        <v>1747</v>
       </c>
       <c r="C875" s="82" t="s">
-        <v>3585</v>
+        <v>1748</v>
       </c>
       <c r="D875" s="19">
-        <v>46418</v>
+        <v>46404</v>
       </c>
       <c r="E875" s="68"/>
       <c r="F875" s="68"/>
     </row>
     <row r="876" spans="1:6" ht="45">
-      <c r="A876" s="3" t="s">
-[...3 lines deleted...]
-        <v>1578</v>
+      <c r="A876" s="4" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B876" s="10" t="s">
+        <v>1750</v>
       </c>
       <c r="C876" s="82" t="s">
-        <v>3347</v>
-[...2 lines deleted...]
-        <v>46419</v>
+        <v>3266</v>
+      </c>
+      <c r="D876" s="19">
+        <v>46431</v>
       </c>
       <c r="E876" s="68"/>
       <c r="F876" s="68"/>
     </row>
-    <row r="877" spans="1:6" ht="22.5">
+    <row r="877" spans="1:6" ht="33.75">
       <c r="A877" s="3" t="s">
-        <v>1755</v>
+        <v>2886</v>
       </c>
       <c r="B877" s="14" t="s">
-        <v>1756</v>
+        <v>1751</v>
       </c>
       <c r="C877" s="82" t="s">
-        <v>3077</v>
+        <v>1752</v>
       </c>
       <c r="D877" s="29">
-        <v>46421</v>
+        <v>46432</v>
       </c>
       <c r="E877" s="68"/>
       <c r="F877" s="68"/>
     </row>
-    <row r="878" spans="1:6" ht="22.5">
+    <row r="878" spans="1:6">
       <c r="A878" s="3" t="s">
-        <v>1757</v>
-[...2 lines deleted...]
-        <v>1758</v>
+        <v>2887</v>
+      </c>
+      <c r="B878" s="14" t="s">
+        <v>1753</v>
       </c>
       <c r="C878" s="82" t="s">
-        <v>1759</v>
+        <v>3267</v>
       </c>
       <c r="D878" s="29">
-        <v>46422</v>
+        <v>46432</v>
       </c>
       <c r="E878" s="68"/>
       <c r="F878" s="68"/>
     </row>
-    <row r="879" spans="1:6" ht="87" customHeight="1">
+    <row r="879" spans="1:6" ht="22.5">
       <c r="A879" s="3" t="s">
-        <v>2956</v>
-[...2 lines deleted...]
-        <v>1760</v>
+        <v>1754</v>
+      </c>
+      <c r="B879" s="10" t="s">
+        <v>1755</v>
       </c>
       <c r="C879" s="82" t="s">
-        <v>99</v>
+        <v>2998</v>
       </c>
       <c r="D879" s="29">
-        <v>46423</v>
+        <v>46432</v>
       </c>
       <c r="E879" s="68"/>
       <c r="F879" s="68"/>
     </row>
-    <row r="880" spans="1:6" ht="33.75">
-[...4 lines deleted...]
-        <v>1761</v>
+    <row r="880" spans="1:6" ht="22.5">
+      <c r="A880" s="3" t="s">
+        <v>1756</v>
+      </c>
+      <c r="B880" s="10" t="s">
+        <v>1755</v>
       </c>
       <c r="C880" s="82" t="s">
-        <v>1762</v>
-[...2 lines deleted...]
-        <v>46424</v>
+        <v>2999</v>
+      </c>
+      <c r="D880" s="29">
+        <v>46432</v>
       </c>
       <c r="E880" s="68"/>
       <c r="F880" s="68"/>
     </row>
     <row r="881" spans="1:6" ht="22.5">
       <c r="A881" s="3" t="s">
-        <v>1763</v>
-[...2 lines deleted...]
-        <v>1764</v>
+        <v>1757</v>
+      </c>
+      <c r="B881" s="10" t="s">
+        <v>1755</v>
       </c>
       <c r="C881" s="82" t="s">
-        <v>3348</v>
-[...2 lines deleted...]
-        <v>46424</v>
+        <v>2998</v>
+      </c>
+      <c r="D881" s="29">
+        <v>46432</v>
       </c>
       <c r="E881" s="68"/>
       <c r="F881" s="68"/>
     </row>
-    <row r="882" spans="1:6" ht="78.75">
+    <row r="882" spans="1:6" ht="45">
       <c r="A882" s="1" t="s">
-        <v>2958</v>
+        <v>2888</v>
       </c>
       <c r="B882" s="10" t="s">
-        <v>437</v>
+        <v>1758</v>
       </c>
       <c r="C882" s="82" t="s">
-        <v>12</v>
+        <v>3268</v>
       </c>
       <c r="D882" s="29">
-        <v>46426</v>
+        <v>46432</v>
       </c>
       <c r="E882" s="68"/>
       <c r="F882" s="68"/>
     </row>
-    <row r="883" spans="1:6">
+    <row r="883" spans="1:6" ht="33.75">
       <c r="A883" s="3" t="s">
-        <v>1765</v>
+        <v>1759</v>
       </c>
       <c r="B883" s="14" t="s">
-        <v>1766</v>
+        <v>1760</v>
       </c>
       <c r="C883" s="82" t="s">
-        <v>1074</v>
-[...2 lines deleted...]
-        <v>46425</v>
+        <v>3269</v>
+      </c>
+      <c r="D883" s="29">
+        <v>46439</v>
       </c>
       <c r="E883" s="68"/>
       <c r="F883" s="68"/>
     </row>
-    <row r="884" spans="1:6" ht="33.75">
-[...4 lines deleted...]
-        <v>1768</v>
+    <row r="884" spans="1:6">
+      <c r="A884" s="3" t="s">
+        <v>2676</v>
+      </c>
+      <c r="B884" s="14" t="s">
+        <v>1761</v>
       </c>
       <c r="C884" s="82" t="s">
-        <v>1769</v>
-[...2 lines deleted...]
-        <v>46426</v>
+        <v>304</v>
+      </c>
+      <c r="D884" s="29">
+        <v>46439</v>
       </c>
       <c r="E884" s="68"/>
       <c r="F884" s="68"/>
     </row>
-    <row r="885" spans="1:6" ht="22.5">
+    <row r="885" spans="1:6" ht="33.75">
       <c r="A885" s="3" t="s">
-        <v>2959</v>
-[...5 lines deleted...]
-        <v>1771</v>
+        <v>1762</v>
+      </c>
+      <c r="B885" s="36" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C885" s="82" t="s">
+        <v>1764</v>
       </c>
       <c r="D885" s="29">
-        <v>46425</v>
+        <v>46442</v>
       </c>
       <c r="E885" s="68"/>
       <c r="F885" s="68"/>
     </row>
-    <row r="886" spans="1:6" ht="125.25" customHeight="1">
-[...4 lines deleted...]
-        <v>1773</v>
+    <row r="886" spans="1:6" ht="168.75">
+      <c r="A886" s="2" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B886" s="11" t="s">
+        <v>1766</v>
       </c>
       <c r="C886" s="82" t="s">
-        <v>3349</v>
-[...2 lines deleted...]
-        <v>46430</v>
+        <v>1767</v>
+      </c>
+      <c r="D886" s="19">
+        <v>46445</v>
       </c>
       <c r="E886" s="68"/>
       <c r="F886" s="68"/>
     </row>
-    <row r="887" spans="1:6">
-[...4 lines deleted...]
-        <v>1774</v>
+    <row r="887" spans="1:6" ht="285" customHeight="1">
+      <c r="A887" s="51" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B887" s="10" t="s">
+        <v>1769</v>
       </c>
       <c r="C887" s="82" t="s">
-        <v>1775</v>
-[...2 lines deleted...]
-        <v>46429</v>
+        <v>3270</v>
+      </c>
+      <c r="D887" s="19">
+        <v>46478</v>
       </c>
       <c r="E887" s="68"/>
       <c r="F887" s="68"/>
     </row>
-    <row r="888" spans="1:6" ht="22.5">
+    <row r="888" spans="1:6" ht="45">
       <c r="A888" s="3" t="s">
-        <v>1776</v>
-[...2 lines deleted...]
-        <v>1777</v>
+        <v>1770</v>
+      </c>
+      <c r="B888" s="11" t="s">
+        <v>1771</v>
       </c>
       <c r="C888" s="82" t="s">
-        <v>3350</v>
-[...2 lines deleted...]
-        <v>46431</v>
+        <v>1772</v>
+      </c>
+      <c r="D888" s="30">
+        <v>46446</v>
       </c>
       <c r="E888" s="68"/>
       <c r="F888" s="68"/>
     </row>
-    <row r="889" spans="1:6" ht="67.5">
-[...4 lines deleted...]
-        <v>1778</v>
+    <row r="889" spans="1:6" ht="90">
+      <c r="A889" s="3" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B889" s="10" t="s">
+        <v>1774</v>
       </c>
       <c r="C889" s="82" t="s">
-        <v>1779</v>
-[...2 lines deleted...]
-        <v>46404</v>
+        <v>1775</v>
+      </c>
+      <c r="D889" s="29">
+        <v>46422</v>
       </c>
       <c r="E889" s="68"/>
       <c r="F889" s="68"/>
     </row>
-    <row r="890" spans="1:6" ht="45">
-[...4 lines deleted...]
-        <v>1781</v>
+    <row r="890" spans="1:6" ht="123.75">
+      <c r="A890" s="3" t="s">
+        <v>2889</v>
+      </c>
+      <c r="B890" s="14" t="s">
+        <v>1776</v>
       </c>
       <c r="C890" s="82" t="s">
-        <v>3351</v>
-[...2 lines deleted...]
-        <v>46431</v>
+        <v>1777</v>
+      </c>
+      <c r="D890" s="29">
+        <v>46510</v>
       </c>
       <c r="E890" s="68"/>
       <c r="F890" s="68"/>
     </row>
-    <row r="891" spans="1:6" ht="33.75">
+    <row r="891" spans="1:6" ht="101.25">
       <c r="A891" s="3" t="s">
-        <v>2960</v>
+        <v>1778</v>
       </c>
       <c r="B891" s="14" t="s">
-        <v>1782</v>
+        <v>1779</v>
       </c>
       <c r="C891" s="82" t="s">
-        <v>1783</v>
-[...2 lines deleted...]
-        <v>46432</v>
+        <v>3812</v>
+      </c>
+      <c r="D891" s="19">
+        <v>46451</v>
       </c>
       <c r="E891" s="68"/>
       <c r="F891" s="68"/>
     </row>
-    <row r="892" spans="1:6">
+    <row r="892" spans="1:6" ht="33.75">
       <c r="A892" s="3" t="s">
-        <v>2961</v>
+        <v>1780</v>
       </c>
       <c r="B892" s="14" t="s">
-        <v>1784</v>
+        <v>1781</v>
       </c>
       <c r="C892" s="82" t="s">
-        <v>3352</v>
-[...2 lines deleted...]
-        <v>46432</v>
+        <v>11</v>
+      </c>
+      <c r="D892" s="19">
+        <v>46452</v>
       </c>
       <c r="E892" s="68"/>
       <c r="F892" s="68"/>
     </row>
-    <row r="893" spans="1:6" ht="22.5">
+    <row r="893" spans="1:6">
       <c r="A893" s="3" t="s">
-        <v>1785</v>
-[...2 lines deleted...]
-        <v>1786</v>
+        <v>1782</v>
+      </c>
+      <c r="B893" s="14" t="s">
+        <v>1783</v>
       </c>
       <c r="C893" s="82" t="s">
-        <v>3078</v>
-[...2 lines deleted...]
-        <v>46432</v>
+        <v>11</v>
+      </c>
+      <c r="D893" s="19">
+        <v>46452</v>
       </c>
       <c r="E893" s="68"/>
       <c r="F893" s="68"/>
     </row>
-    <row r="894" spans="1:6" ht="22.5">
+    <row r="894" spans="1:6">
       <c r="A894" s="3" t="s">
-        <v>1787</v>
-[...2 lines deleted...]
-        <v>1786</v>
+        <v>1784</v>
+      </c>
+      <c r="B894" s="14" t="s">
+        <v>1785</v>
       </c>
       <c r="C894" s="82" t="s">
-        <v>3079</v>
+        <v>11</v>
       </c>
       <c r="D894" s="29">
-        <v>46432</v>
+        <v>46452</v>
       </c>
       <c r="E894" s="68"/>
       <c r="F894" s="68"/>
     </row>
-    <row r="895" spans="1:6" ht="22.5">
+    <row r="895" spans="1:6">
       <c r="A895" s="3" t="s">
-        <v>1788</v>
-[...1 lines deleted...]
-      <c r="B895" s="10" t="s">
         <v>1786</v>
       </c>
+      <c r="B895" s="14" t="s">
+        <v>1787</v>
+      </c>
       <c r="C895" s="82" t="s">
-        <v>3078</v>
-[...2 lines deleted...]
-        <v>46432</v>
+        <v>11</v>
+      </c>
+      <c r="D895" s="19">
+        <v>46452</v>
       </c>
       <c r="E895" s="68"/>
       <c r="F895" s="68"/>
     </row>
-    <row r="896" spans="1:6" ht="45">
-[...3 lines deleted...]
-      <c r="B896" s="10" t="s">
+    <row r="896" spans="1:6">
+      <c r="A896" s="3" t="s">
+        <v>1788</v>
+      </c>
+      <c r="B896" s="14" t="s">
         <v>1789</v>
       </c>
       <c r="C896" s="82" t="s">
-        <v>3353</v>
-[...2 lines deleted...]
-        <v>46432</v>
+        <v>11</v>
+      </c>
+      <c r="D896" s="19">
+        <v>46452</v>
       </c>
       <c r="E896" s="68"/>
       <c r="F896" s="68"/>
     </row>
-    <row r="897" spans="1:6" ht="33.75">
+    <row r="897" spans="1:6" ht="59.45" customHeight="1">
       <c r="A897" s="3" t="s">
         <v>1790</v>
       </c>
-      <c r="B897" s="14" t="s">
+      <c r="B897" s="10" t="s">
         <v>1791</v>
       </c>
       <c r="C897" s="82" t="s">
-        <v>3354</v>
-[...2 lines deleted...]
-        <v>46439</v>
+        <v>3000</v>
+      </c>
+      <c r="D897" s="19">
+        <v>46452</v>
       </c>
       <c r="E897" s="68"/>
       <c r="F897" s="68"/>
     </row>
     <row r="898" spans="1:6">
       <c r="A898" s="3" t="s">
-        <v>2748</v>
+        <v>1792</v>
       </c>
       <c r="B898" s="14" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="C898" s="82" t="s">
-        <v>306</v>
-[...2 lines deleted...]
-        <v>46439</v>
+        <v>11</v>
+      </c>
+      <c r="D898" s="19">
+        <v>46453</v>
       </c>
       <c r="E898" s="68"/>
       <c r="F898" s="68"/>
     </row>
-    <row r="899" spans="1:6" ht="33.75">
+    <row r="899" spans="1:6">
       <c r="A899" s="3" t="s">
-        <v>1793</v>
-[...1 lines deleted...]
-      <c r="B899" s="36" t="s">
         <v>1794</v>
       </c>
+      <c r="B899" s="14" t="s">
+        <v>1795</v>
+      </c>
       <c r="C899" s="82" t="s">
-        <v>1795</v>
-[...2 lines deleted...]
-        <v>46442</v>
+        <v>1796</v>
+      </c>
+      <c r="D899" s="19">
+        <v>46453</v>
       </c>
       <c r="E899" s="68"/>
       <c r="F899" s="68"/>
     </row>
-    <row r="900" spans="1:6" ht="149.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="B900" s="11" t="s">
+    <row r="900" spans="1:6" ht="327.75" customHeight="1">
+      <c r="A900" s="3" t="s">
+        <v>2890</v>
+      </c>
+      <c r="B900" s="14" t="s">
         <v>1797</v>
       </c>
       <c r="C900" s="82" t="s">
-        <v>1798</v>
+        <v>5</v>
       </c>
       <c r="D900" s="19">
-        <v>46445</v>
+        <v>46452</v>
       </c>
       <c r="E900" s="68"/>
       <c r="F900" s="68"/>
     </row>
-    <row r="901" spans="1:6" ht="285" customHeight="1">
-[...1 lines deleted...]
-        <v>1799</v>
+    <row r="901" spans="1:6" ht="22.5">
+      <c r="A901" s="3" t="s">
+        <v>1798</v>
       </c>
       <c r="B901" s="10" t="s">
-        <v>1800</v>
+        <v>1970</v>
       </c>
       <c r="C901" s="82" t="s">
-        <v>3355</v>
-[...2 lines deleted...]
-        <v>46478</v>
+        <v>3271</v>
+      </c>
+      <c r="D901" s="29">
+        <v>46467</v>
       </c>
       <c r="E901" s="68"/>
       <c r="F901" s="68"/>
     </row>
-    <row r="902" spans="1:6" ht="30.75" customHeight="1">
-[...1 lines deleted...]
-        <v>1801</v>
+    <row r="902" spans="1:6" ht="33.75">
+      <c r="A902" s="2" t="s">
+        <v>1799</v>
       </c>
       <c r="B902" s="11" t="s">
-        <v>1802</v>
+        <v>1800</v>
       </c>
       <c r="C902" s="82" t="s">
-        <v>1803</v>
-[...2 lines deleted...]
-        <v>46446</v>
+        <v>506</v>
+      </c>
+      <c r="D902" s="29">
+        <v>46456</v>
       </c>
       <c r="E902" s="68"/>
       <c r="F902" s="68"/>
     </row>
-    <row r="903" spans="1:6" ht="90">
-[...1 lines deleted...]
-        <v>1804</v>
+    <row r="903" spans="1:6" ht="292.5">
+      <c r="A903" s="8" t="s">
+        <v>2891</v>
       </c>
       <c r="B903" s="10" t="s">
-        <v>1805</v>
+        <v>1801</v>
       </c>
       <c r="C903" s="82" t="s">
-        <v>1806</v>
-[...2 lines deleted...]
-        <v>46422</v>
+        <v>3272</v>
+      </c>
+      <c r="D903" s="19">
+        <v>46459</v>
       </c>
       <c r="E903" s="68"/>
       <c r="F903" s="68"/>
     </row>
-    <row r="904" spans="1:6" ht="123.75">
+    <row r="904" spans="1:6" ht="90">
       <c r="A904" s="3" t="s">
-        <v>2963</v>
+        <v>1802</v>
       </c>
       <c r="B904" s="14" t="s">
-        <v>1807</v>
+        <v>1803</v>
       </c>
       <c r="C904" s="82" t="s">
-        <v>1808</v>
-[...2 lines deleted...]
-        <v>46510</v>
+        <v>3491</v>
+      </c>
+      <c r="D904" s="19">
+        <v>46460</v>
       </c>
       <c r="E904" s="68"/>
       <c r="F904" s="68"/>
     </row>
-    <row r="905" spans="1:6" ht="101.25">
+    <row r="905" spans="1:6" ht="56.25">
       <c r="A905" s="3" t="s">
-        <v>1809</v>
-[...2 lines deleted...]
-        <v>1810</v>
+        <v>1804</v>
+      </c>
+      <c r="B905" s="10" t="s">
+        <v>1805</v>
       </c>
       <c r="C905" s="82" t="s">
-        <v>3080</v>
-[...2 lines deleted...]
-        <v>46451</v>
+        <v>3273</v>
+      </c>
+      <c r="D905" s="29">
+        <v>46458</v>
       </c>
       <c r="E905" s="68"/>
       <c r="F905" s="68"/>
     </row>
     <row r="906" spans="1:6" ht="33.75">
       <c r="A906" s="3" t="s">
-        <v>1811</v>
+        <v>2892</v>
       </c>
       <c r="B906" s="14" t="s">
-        <v>1812</v>
+        <v>1806</v>
       </c>
       <c r="C906" s="82" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46452</v>
+        <v>1807</v>
+      </c>
+      <c r="D906" s="29">
+        <v>46460</v>
       </c>
       <c r="E906" s="68"/>
       <c r="F906" s="68"/>
     </row>
-    <row r="907" spans="1:6">
+    <row r="907" spans="1:6" ht="115.5" customHeight="1">
       <c r="A907" s="3" t="s">
-        <v>1813</v>
-[...2 lines deleted...]
-        <v>1814</v>
+        <v>2012</v>
+      </c>
+      <c r="B907" s="10" t="s">
+        <v>1808</v>
       </c>
       <c r="C907" s="82" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46452</v>
+        <v>1809</v>
+      </c>
+      <c r="D907" s="29">
+        <v>46464</v>
       </c>
       <c r="E907" s="68"/>
       <c r="F907" s="68"/>
     </row>
-    <row r="908" spans="1:6">
-[...4 lines deleted...]
-        <v>1816</v>
+    <row r="908" spans="1:6" ht="160.5" customHeight="1">
+      <c r="A908" s="2" t="s">
+        <v>1810</v>
+      </c>
+      <c r="B908" s="10" t="s">
+        <v>1811</v>
       </c>
       <c r="C908" s="82" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46452</v>
+        <v>3274</v>
+      </c>
+      <c r="D908" s="19">
+        <v>46465</v>
       </c>
       <c r="E908" s="68"/>
       <c r="F908" s="68"/>
     </row>
-    <row r="909" spans="1:6">
-[...1 lines deleted...]
-        <v>1817</v>
+    <row r="909" spans="1:6" ht="45">
+      <c r="A909" s="45" t="s">
+        <v>2893</v>
       </c>
       <c r="B909" s="14" t="s">
-        <v>1818</v>
+        <v>1812</v>
       </c>
       <c r="C909" s="82" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46452</v>
+        <v>3275</v>
+      </c>
+      <c r="D909" s="29">
+        <v>46466</v>
       </c>
       <c r="E909" s="68"/>
       <c r="F909" s="68"/>
     </row>
-    <row r="910" spans="1:6">
+    <row r="910" spans="1:6" ht="73.5" customHeight="1">
       <c r="A910" s="3" t="s">
-        <v>1819</v>
-[...2 lines deleted...]
-        <v>1820</v>
+        <v>1813</v>
+      </c>
+      <c r="B910" s="10" t="s">
+        <v>1814</v>
       </c>
       <c r="C910" s="82" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46452</v>
+        <v>3276</v>
+      </c>
+      <c r="D910" s="29">
+        <v>46577</v>
       </c>
       <c r="E910" s="68"/>
       <c r="F910" s="68"/>
     </row>
-    <row r="911" spans="1:6" ht="59.45" customHeight="1">
+    <row r="911" spans="1:6" ht="200.25" customHeight="1">
       <c r="A911" s="3" t="s">
-        <v>1821</v>
-[...2 lines deleted...]
-        <v>1822</v>
+        <v>1815</v>
+      </c>
+      <c r="B911" s="14" t="s">
+        <v>1816</v>
       </c>
       <c r="C911" s="82" t="s">
-        <v>3081</v>
+        <v>1061</v>
       </c>
       <c r="D911" s="19">
-        <v>46452</v>
+        <v>46466</v>
       </c>
       <c r="E911" s="68"/>
       <c r="F911" s="68"/>
     </row>
-    <row r="912" spans="1:6">
-[...4 lines deleted...]
-        <v>1824</v>
+    <row r="912" spans="1:6" ht="33.75">
+      <c r="A912" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B912" s="10" t="s">
+        <v>1818</v>
       </c>
       <c r="C912" s="82" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D912" s="19">
-        <v>46453</v>
+        <v>46467</v>
       </c>
       <c r="E912" s="68"/>
       <c r="F912" s="68"/>
     </row>
-    <row r="913" spans="1:6">
-[...1 lines deleted...]
-        <v>1825</v>
+    <row r="913" spans="1:6" ht="405">
+      <c r="A913" s="2" t="s">
+        <v>2628</v>
       </c>
       <c r="B913" s="14" t="s">
-        <v>1826</v>
-[...6 lines deleted...]
-      </c>
+        <v>3357</v>
+      </c>
+      <c r="C913" s="82"/>
+      <c r="D913" s="19"/>
       <c r="E913" s="68"/>
       <c r="F913" s="68"/>
     </row>
-    <row r="914" spans="1:6" ht="327.75" customHeight="1">
+    <row r="914" spans="1:6" ht="78.75">
       <c r="A914" s="3" t="s">
-        <v>2964</v>
+        <v>1819</v>
       </c>
       <c r="B914" s="14" t="s">
-        <v>1828</v>
+        <v>1820</v>
       </c>
       <c r="C914" s="82" t="s">
-        <v>5</v>
+        <v>1821</v>
       </c>
       <c r="D914" s="19">
-        <v>46452</v>
+        <v>46473</v>
       </c>
       <c r="E914" s="68"/>
       <c r="F914" s="68"/>
     </row>
-    <row r="915" spans="1:6" ht="22.5">
-[...4 lines deleted...]
-        <v>2035</v>
+    <row r="915" spans="1:6" ht="133.5" customHeight="1">
+      <c r="A915" s="47" t="s">
+        <v>1822</v>
+      </c>
+      <c r="B915" s="36" t="s">
+        <v>1057</v>
       </c>
       <c r="C915" s="82" t="s">
-        <v>3356</v>
-[...2 lines deleted...]
-        <v>46467</v>
+        <v>3277</v>
+      </c>
+      <c r="D915" s="19">
+        <v>46472</v>
       </c>
       <c r="E915" s="68"/>
       <c r="F915" s="68"/>
     </row>
-    <row r="916" spans="1:6" ht="33.75">
-[...4 lines deleted...]
-        <v>1831</v>
+    <row r="916" spans="1:6" ht="117" customHeight="1">
+      <c r="A916" s="3" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B916" s="14" t="s">
+        <v>1824</v>
       </c>
       <c r="C916" s="82" t="s">
-        <v>512</v>
-[...2 lines deleted...]
-        <v>46456</v>
+        <v>3492</v>
+      </c>
+      <c r="D916" s="19">
+        <v>46472</v>
       </c>
       <c r="E916" s="68"/>
       <c r="F916" s="68"/>
     </row>
-    <row r="917" spans="1:6" ht="246.75" customHeight="1">
-[...4 lines deleted...]
-        <v>1832</v>
+    <row r="917" spans="1:6" ht="101.25">
+      <c r="A917" s="3" t="s">
+        <v>2894</v>
+      </c>
+      <c r="B917" s="14" t="s">
+        <v>1825</v>
       </c>
       <c r="C917" s="82" t="s">
-        <v>3357</v>
+        <v>1826</v>
       </c>
       <c r="D917" s="19">
-        <v>46459</v>
+        <v>46472</v>
       </c>
       <c r="E917" s="68"/>
       <c r="F917" s="68"/>
     </row>
-    <row r="918" spans="1:6" ht="90">
+    <row r="918" spans="1:6" ht="22.5">
       <c r="A918" s="3" t="s">
-        <v>1833</v>
+        <v>1827</v>
       </c>
       <c r="B918" s="14" t="s">
-        <v>1834</v>
+        <v>1828</v>
       </c>
       <c r="C918" s="82" t="s">
-        <v>3586</v>
+        <v>1829</v>
       </c>
       <c r="D918" s="19">
-        <v>46460</v>
+        <v>46474</v>
       </c>
       <c r="E918" s="68"/>
       <c r="F918" s="68"/>
     </row>
     <row r="919" spans="1:6" ht="56.25">
-      <c r="A919" s="3" t="s">
-[...3 lines deleted...]
-        <v>1836</v>
+      <c r="A919" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B919" s="11" t="s">
+        <v>1831</v>
       </c>
       <c r="C919" s="82" t="s">
-        <v>3358</v>
+        <v>3493</v>
       </c>
       <c r="D919" s="29">
-        <v>46458</v>
+        <v>46505</v>
       </c>
       <c r="E919" s="68"/>
       <c r="F919" s="68"/>
     </row>
-    <row r="920" spans="1:6" ht="33.75">
+    <row r="920" spans="1:6" ht="78.75">
       <c r="A920" s="3" t="s">
-        <v>2966</v>
+        <v>1832</v>
       </c>
       <c r="B920" s="14" t="s">
-        <v>1837</v>
+        <v>1833</v>
       </c>
       <c r="C920" s="82" t="s">
-        <v>1838</v>
+        <v>1834</v>
       </c>
       <c r="D920" s="29">
-        <v>46460</v>
+        <v>46481</v>
       </c>
       <c r="E920" s="68"/>
       <c r="F920" s="68"/>
     </row>
-    <row r="921" spans="1:6" ht="115.5" customHeight="1">
+    <row r="921" spans="1:6" ht="96" customHeight="1">
       <c r="A921" s="3" t="s">
-        <v>2078</v>
-[...2 lines deleted...]
-        <v>1839</v>
+        <v>2948</v>
+      </c>
+      <c r="B921" s="14" t="s">
+        <v>1835</v>
       </c>
       <c r="C921" s="82" t="s">
-        <v>1840</v>
+        <v>3278</v>
       </c>
       <c r="D921" s="29">
-        <v>46464</v>
+        <v>46481</v>
       </c>
       <c r="E921" s="68"/>
       <c r="F921" s="68"/>
     </row>
-    <row r="922" spans="1:6" ht="160.5" customHeight="1">
-[...1 lines deleted...]
-        <v>1841</v>
+    <row r="922" spans="1:6" ht="45">
+      <c r="A922" s="3" t="s">
+        <v>1836</v>
       </c>
       <c r="B922" s="10" t="s">
-        <v>1842</v>
+        <v>1837</v>
       </c>
       <c r="C922" s="82" t="s">
-        <v>3359</v>
+        <v>1838</v>
       </c>
       <c r="D922" s="19">
-        <v>46465</v>
+        <v>46481</v>
       </c>
       <c r="E922" s="68"/>
       <c r="F922" s="68"/>
     </row>
-    <row r="923" spans="1:6" ht="45">
-[...4 lines deleted...]
-        <v>1843</v>
+    <row r="923" spans="1:6" ht="42.95" customHeight="1">
+      <c r="A923" s="3" t="s">
+        <v>1839</v>
+      </c>
+      <c r="B923" s="10" t="s">
+        <v>1840</v>
       </c>
       <c r="C923" s="82" t="s">
-        <v>3360</v>
+        <v>3813</v>
       </c>
       <c r="D923" s="29">
-        <v>46466</v>
+        <v>46590</v>
       </c>
       <c r="E923" s="68"/>
       <c r="F923" s="68"/>
     </row>
-    <row r="924" spans="1:6" ht="73.5" customHeight="1">
+    <row r="924" spans="1:6" ht="409.5">
       <c r="A924" s="3" t="s">
-        <v>1844</v>
-[...2 lines deleted...]
-        <v>1845</v>
+        <v>2895</v>
+      </c>
+      <c r="B924" s="14" t="s">
+        <v>1841</v>
       </c>
       <c r="C924" s="82" t="s">
-        <v>3361</v>
+        <v>1842</v>
       </c>
       <c r="D924" s="29">
-        <v>46466</v>
+        <v>46485</v>
       </c>
       <c r="E924" s="68"/>
       <c r="F924" s="68"/>
     </row>
-    <row r="925" spans="1:6" ht="177" customHeight="1">
+    <row r="925" spans="1:6" ht="168.75">
       <c r="A925" s="3" t="s">
-        <v>1846</v>
-[...2 lines deleted...]
-        <v>1847</v>
+        <v>1843</v>
+      </c>
+      <c r="B925" s="10" t="s">
+        <v>1844</v>
       </c>
       <c r="C925" s="82" t="s">
-        <v>1074</v>
+        <v>1845</v>
       </c>
       <c r="D925" s="19">
-        <v>46466</v>
+        <v>46488</v>
       </c>
       <c r="E925" s="68"/>
       <c r="F925" s="68"/>
     </row>
-    <row r="926" spans="1:6" ht="23.25" thickBot="1">
-[...4 lines deleted...]
-        <v>1849</v>
+    <row r="926" spans="1:6" ht="45">
+      <c r="A926" s="3" t="s">
+        <v>1846</v>
+      </c>
+      <c r="B926" s="14" t="s">
+        <v>1847</v>
       </c>
       <c r="C926" s="82" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46467</v>
+        <v>3279</v>
+      </c>
+      <c r="D926" s="29">
+        <v>46488</v>
       </c>
       <c r="E926" s="68"/>
       <c r="F926" s="68"/>
     </row>
-    <row r="927" spans="1:6" ht="354" customHeight="1" thickBot="1">
-[...10 lines deleted...]
-        <v>3753</v>
+    <row r="927" spans="1:6" ht="86.1" customHeight="1">
+      <c r="A927" s="3" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B927" s="10" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C927" s="82" t="s">
+        <v>1877</v>
+      </c>
+      <c r="D927" s="29">
+        <v>46249</v>
       </c>
       <c r="E927" s="68"/>
       <c r="F927" s="68"/>
     </row>
-    <row r="928" spans="1:6" ht="78.75">
+    <row r="928" spans="1:6" ht="22.5">
       <c r="A928" s="3" t="s">
-        <v>1850</v>
-[...2 lines deleted...]
-        <v>1851</v>
+        <v>1878</v>
+      </c>
+      <c r="B928" s="10" t="s">
+        <v>1879</v>
       </c>
       <c r="C928" s="82" t="s">
-        <v>1852</v>
+        <v>1880</v>
       </c>
       <c r="D928" s="19">
-        <v>46473</v>
+        <v>46493</v>
       </c>
       <c r="E928" s="68"/>
       <c r="F928" s="68"/>
     </row>
-    <row r="929" spans="1:6" ht="122.25" customHeight="1">
-[...4 lines deleted...]
-        <v>1070</v>
+    <row r="929" spans="1:6">
+      <c r="A929" s="3" t="s">
+        <v>878</v>
+      </c>
+      <c r="B929" s="10" t="s">
+        <v>879</v>
       </c>
       <c r="C929" s="82" t="s">
-        <v>3362</v>
-[...2 lines deleted...]
-        <v>46472</v>
+        <v>2299</v>
+      </c>
+      <c r="D929" s="29">
+        <v>46494</v>
       </c>
       <c r="E929" s="68"/>
       <c r="F929" s="68"/>
     </row>
-    <row r="930" spans="1:6" ht="105" customHeight="1">
-[...4 lines deleted...]
-        <v>1855</v>
+    <row r="930" spans="1:6" ht="33.75">
+      <c r="A930" s="1" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B930" s="10" t="s">
+        <v>1883</v>
       </c>
       <c r="C930" s="82" t="s">
-        <v>3587</v>
+        <v>1884</v>
       </c>
       <c r="D930" s="19">
-        <v>46472</v>
+        <v>46488</v>
       </c>
       <c r="E930" s="68"/>
       <c r="F930" s="68"/>
     </row>
-    <row r="931" spans="1:6" ht="101.25">
+    <row r="931" spans="1:6" ht="22.5">
       <c r="A931" s="3" t="s">
-        <v>2968</v>
+        <v>1885</v>
       </c>
       <c r="B931" s="14" t="s">
-        <v>1856</v>
+        <v>1886</v>
       </c>
       <c r="C931" s="82" t="s">
-        <v>1857</v>
-[...1 lines deleted...]
-      <c r="D931" s="19">
+        <v>3001</v>
+      </c>
+      <c r="D931" s="29">
         <v>46472</v>
       </c>
       <c r="E931" s="68"/>
       <c r="F931" s="68"/>
     </row>
     <row r="932" spans="1:6" ht="22.5">
-      <c r="A932" s="3" t="s">
-[...3 lines deleted...]
-        <v>1859</v>
+      <c r="A932" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="B932" s="10" t="s">
+        <v>1888</v>
       </c>
       <c r="C932" s="82" t="s">
-        <v>1860</v>
+        <v>1889</v>
       </c>
       <c r="D932" s="19">
-        <v>46474</v>
+        <v>46488</v>
       </c>
       <c r="E932" s="68"/>
       <c r="F932" s="68"/>
     </row>
     <row r="933" spans="1:6" ht="56.25">
-      <c r="A933" s="1" t="s">
-[...3 lines deleted...]
-        <v>1862</v>
+      <c r="A933" s="3" t="s">
+        <v>1891</v>
+      </c>
+      <c r="B933" s="10" t="s">
+        <v>1892</v>
       </c>
       <c r="C933" s="82" t="s">
-        <v>3588</v>
-[...2 lines deleted...]
-        <v>46505</v>
+        <v>3494</v>
+      </c>
+      <c r="D933" s="19">
+        <v>46501</v>
       </c>
       <c r="E933" s="68"/>
       <c r="F933" s="68"/>
     </row>
-    <row r="934" spans="1:6" ht="78.75">
+    <row r="934" spans="1:6" ht="33.75">
       <c r="A934" s="3" t="s">
-        <v>1863</v>
+        <v>2896</v>
       </c>
       <c r="B934" s="14" t="s">
-        <v>1864</v>
-[...5 lines deleted...]
-        <v>46481</v>
+        <v>773</v>
+      </c>
+      <c r="C934" s="84" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D934" s="19">
+        <v>46507</v>
       </c>
       <c r="E934" s="68"/>
       <c r="F934" s="68"/>
     </row>
-    <row r="935" spans="1:6" ht="96" customHeight="1">
+    <row r="935" spans="1:6" ht="22.5">
       <c r="A935" s="3" t="s">
-        <v>3028</v>
+        <v>1894</v>
       </c>
       <c r="B935" s="14" t="s">
-        <v>1866</v>
+        <v>1895</v>
       </c>
       <c r="C935" s="82" t="s">
-        <v>3363</v>
-[...2 lines deleted...]
-        <v>46481</v>
+        <v>1896</v>
+      </c>
+      <c r="D935" s="19">
+        <v>46507</v>
       </c>
       <c r="E935" s="68"/>
       <c r="F935" s="68"/>
     </row>
-    <row r="936" spans="1:6" ht="45">
+    <row r="936" spans="1:6" ht="33.75">
       <c r="A936" s="3" t="s">
-        <v>1867</v>
-[...2 lines deleted...]
-        <v>1868</v>
+        <v>1898</v>
+      </c>
+      <c r="B936" s="14" t="s">
+        <v>1655</v>
       </c>
       <c r="C936" s="82" t="s">
-        <v>1869</v>
-[...2 lines deleted...]
-        <v>46481</v>
+        <v>3281</v>
+      </c>
+      <c r="D936" s="29">
+        <v>46506</v>
       </c>
       <c r="E936" s="68"/>
       <c r="F936" s="68"/>
     </row>
-    <row r="937" spans="1:6" ht="42.95" customHeight="1">
+    <row r="937" spans="1:6" ht="271.5" customHeight="1">
       <c r="A937" s="3" t="s">
-        <v>1870</v>
+        <v>1899</v>
       </c>
       <c r="B937" s="10" t="s">
-        <v>1871</v>
+        <v>1900</v>
       </c>
       <c r="C937" s="82" t="s">
-        <v>3364</v>
+        <v>3282</v>
       </c>
       <c r="D937" s="29">
-        <v>46225</v>
+        <v>46491</v>
       </c>
       <c r="E937" s="68"/>
       <c r="F937" s="68"/>
     </row>
-    <row r="938" spans="1:6" ht="373.5" customHeight="1">
+    <row r="938" spans="1:6" ht="33.75">
       <c r="A938" s="3" t="s">
-        <v>2969</v>
+        <v>1901</v>
       </c>
       <c r="B938" s="14" t="s">
-        <v>1872</v>
+        <v>1655</v>
       </c>
       <c r="C938" s="82" t="s">
-        <v>1873</v>
+        <v>3281</v>
       </c>
       <c r="D938" s="29">
-        <v>46485</v>
+        <v>46506</v>
       </c>
       <c r="E938" s="68"/>
       <c r="F938" s="68"/>
     </row>
-    <row r="939" spans="1:6" ht="144.75" customHeight="1">
+    <row r="939" spans="1:6" ht="67.5" customHeight="1">
       <c r="A939" s="3" t="s">
-        <v>1874</v>
-[...2 lines deleted...]
-        <v>1875</v>
+        <v>2897</v>
+      </c>
+      <c r="B939" s="14" t="s">
+        <v>1902</v>
       </c>
       <c r="C939" s="82" t="s">
-        <v>1876</v>
+        <v>3283</v>
       </c>
       <c r="D939" s="19">
-        <v>46488</v>
+        <v>46410</v>
       </c>
       <c r="E939" s="68"/>
       <c r="F939" s="68"/>
     </row>
-    <row r="940" spans="1:6" ht="37.5" customHeight="1">
+    <row r="940" spans="1:6" ht="219.6" customHeight="1">
       <c r="A940" s="3" t="s">
-        <v>1877</v>
+        <v>2951</v>
       </c>
       <c r="B940" s="14" t="s">
-        <v>1878</v>
+        <v>1903</v>
       </c>
       <c r="C940" s="82" t="s">
-        <v>3365</v>
-[...2 lines deleted...]
-        <v>46488</v>
+        <v>729</v>
+      </c>
+      <c r="D940" s="19">
+        <v>46508</v>
       </c>
       <c r="E940" s="68"/>
       <c r="F940" s="68"/>
     </row>
-    <row r="941" spans="1:6" ht="86.1" customHeight="1">
+    <row r="941" spans="1:6" ht="64.5" customHeight="1">
       <c r="A941" s="3" t="s">
-        <v>1906</v>
+        <v>1904</v>
       </c>
       <c r="B941" s="10" t="s">
-        <v>1907</v>
+        <v>1905</v>
       </c>
       <c r="C941" s="82" t="s">
-        <v>1908</v>
+        <v>3284</v>
       </c>
       <c r="D941" s="29">
-        <v>46249</v>
+        <v>46507</v>
       </c>
       <c r="E941" s="68"/>
       <c r="F941" s="68"/>
     </row>
     <row r="942" spans="1:6" ht="22.5">
       <c r="A942" s="3" t="s">
-        <v>1909</v>
-[...2 lines deleted...]
-        <v>1910</v>
+        <v>1906</v>
+      </c>
+      <c r="B942" s="14" t="s">
+        <v>1907</v>
       </c>
       <c r="C942" s="82" t="s">
-        <v>1911</v>
+        <v>3285</v>
       </c>
       <c r="D942" s="19">
-        <v>46493</v>
+        <v>46513</v>
       </c>
       <c r="E942" s="68"/>
       <c r="F942" s="68"/>
     </row>
-    <row r="943" spans="1:6">
+    <row r="943" spans="1:6" ht="101.25">
       <c r="A943" s="3" t="s">
-        <v>888</v>
+        <v>2577</v>
       </c>
       <c r="B943" s="10" t="s">
-        <v>889</v>
+        <v>1908</v>
       </c>
       <c r="C943" s="82" t="s">
-        <v>2373</v>
+        <v>586</v>
       </c>
       <c r="D943" s="29">
-        <v>46494</v>
+        <v>46514</v>
       </c>
       <c r="E943" s="68"/>
       <c r="F943" s="68"/>
     </row>
     <row r="944" spans="1:6" ht="33.75">
-      <c r="A944" s="1" t="s">
-        <v>2128</v>
+      <c r="A944" s="3" t="s">
+        <v>1909</v>
       </c>
       <c r="B944" s="10" t="s">
-        <v>1914</v>
+        <v>1910</v>
       </c>
       <c r="C944" s="82" t="s">
-        <v>1915</v>
-[...2 lines deleted...]
-        <v>46488</v>
+        <v>1911</v>
+      </c>
+      <c r="D944" s="29">
+        <v>46514</v>
       </c>
       <c r="E944" s="68"/>
       <c r="F944" s="68"/>
     </row>
-    <row r="945" spans="1:6" ht="22.5">
+    <row r="945" spans="1:6" ht="45">
       <c r="A945" s="3" t="s">
-        <v>1916</v>
+        <v>1913</v>
       </c>
       <c r="B945" s="14" t="s">
-        <v>1917</v>
+        <v>1912</v>
       </c>
       <c r="C945" s="82" t="s">
-        <v>3082</v>
+        <v>3286</v>
       </c>
       <c r="D945" s="29">
-        <v>46472</v>
+        <v>46516</v>
       </c>
       <c r="E945" s="68"/>
       <c r="F945" s="68"/>
     </row>
-    <row r="946" spans="1:6" ht="22.5">
-[...1 lines deleted...]
-        <v>1918</v>
+    <row r="946" spans="1:6" ht="56.25">
+      <c r="A946" s="3" t="s">
+        <v>2898</v>
       </c>
       <c r="B946" s="10" t="s">
-        <v>1919</v>
+        <v>1915</v>
       </c>
       <c r="C946" s="82" t="s">
-        <v>1920</v>
-[...2 lines deleted...]
-        <v>46488</v>
+        <v>3287</v>
+      </c>
+      <c r="D946" s="29">
+        <v>46490</v>
       </c>
       <c r="E946" s="68"/>
       <c r="F946" s="68"/>
     </row>
-    <row r="947" spans="1:6" ht="56.25">
+    <row r="947" spans="1:6" ht="101.25">
       <c r="A947" s="3" t="s">
-        <v>1922</v>
+        <v>1916</v>
       </c>
       <c r="B947" s="10" t="s">
-        <v>1923</v>
+        <v>1917</v>
       </c>
       <c r="C947" s="82" t="s">
-        <v>3589</v>
-[...2 lines deleted...]
-        <v>46501</v>
+        <v>1918</v>
+      </c>
+      <c r="D947" s="29">
+        <v>46519</v>
       </c>
       <c r="E947" s="68"/>
       <c r="F947" s="68"/>
     </row>
-    <row r="948" spans="1:6" ht="33.75">
-[...10 lines deleted...]
-        <v>46507</v>
+    <row r="948" spans="1:6" ht="409.5">
+      <c r="A948" s="2" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B948" s="11" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C948" s="82" t="s">
+        <v>3288</v>
+      </c>
+      <c r="D948" s="29">
+        <v>46519</v>
       </c>
       <c r="E948" s="68"/>
       <c r="F948" s="68"/>
     </row>
-    <row r="949" spans="1:6" ht="22.5">
+    <row r="949" spans="1:6" ht="33.75">
       <c r="A949" s="3" t="s">
-        <v>1925</v>
-[...8 lines deleted...]
-        <v>46507</v>
+        <v>1921</v>
+      </c>
+      <c r="B949" s="10" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C949" s="86" t="s">
+        <v>610</v>
+      </c>
+      <c r="D949" s="29">
+        <v>46520</v>
       </c>
       <c r="E949" s="68"/>
       <c r="F949" s="68"/>
     </row>
-    <row r="950" spans="1:6" ht="33.75">
+    <row r="950" spans="1:6">
       <c r="A950" s="3" t="s">
-        <v>1929</v>
+        <v>1923</v>
       </c>
       <c r="B950" s="14" t="s">
-        <v>1686</v>
+        <v>1924</v>
       </c>
       <c r="C950" s="82" t="s">
-        <v>3367</v>
+        <v>120</v>
       </c>
       <c r="D950" s="29">
-        <v>46506</v>
+        <v>46522</v>
       </c>
       <c r="E950" s="68"/>
       <c r="F950" s="68"/>
     </row>
-    <row r="951" spans="1:6" ht="271.5" customHeight="1">
+    <row r="951" spans="1:6" ht="224.1" customHeight="1">
       <c r="A951" s="3" t="s">
-        <v>1930</v>
+        <v>1925</v>
       </c>
       <c r="B951" s="10" t="s">
-        <v>1931</v>
+        <v>292</v>
       </c>
       <c r="C951" s="82" t="s">
-        <v>3368</v>
+        <v>1926</v>
       </c>
       <c r="D951" s="29">
-        <v>46491</v>
+        <v>46527</v>
       </c>
       <c r="E951" s="68"/>
-      <c r="F951" s="68"/>
-[...1 lines deleted...]
-    <row r="952" spans="1:6" ht="33.75">
+      <c r="F951" s="74"/>
+    </row>
+    <row r="952" spans="1:6" ht="22.5">
       <c r="A952" s="3" t="s">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="B952" s="14" t="s">
-        <v>1686</v>
+        <v>1928</v>
       </c>
       <c r="C952" s="82" t="s">
-        <v>3367</v>
+        <v>1929</v>
       </c>
       <c r="D952" s="29">
-        <v>46506</v>
+        <v>46527</v>
       </c>
       <c r="E952" s="68"/>
       <c r="F952" s="68"/>
     </row>
-    <row r="953" spans="1:6" ht="67.5" customHeight="1">
+    <row r="953" spans="1:6">
       <c r="A953" s="3" t="s">
-        <v>2971</v>
+        <v>1930</v>
       </c>
       <c r="B953" s="14" t="s">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="C953" s="82" t="s">
-        <v>3369</v>
-[...2 lines deleted...]
-        <v>46410</v>
+        <v>1932</v>
+      </c>
+      <c r="D953" s="29">
+        <v>46527</v>
       </c>
       <c r="E953" s="68"/>
       <c r="F953" s="68"/>
     </row>
-    <row r="954" spans="1:6" ht="219.6" customHeight="1">
+    <row r="954" spans="1:6" ht="78.75">
       <c r="A954" s="3" t="s">
-        <v>3031</v>
-[...1 lines deleted...]
-      <c r="B954" s="14" t="s">
+        <v>1933</v>
+      </c>
+      <c r="B954" s="21" t="s">
         <v>1934</v>
       </c>
       <c r="C954" s="82" t="s">
-        <v>737</v>
-[...2 lines deleted...]
-        <v>46508</v>
+        <v>3289</v>
+      </c>
+      <c r="D954" s="29">
+        <v>46527</v>
       </c>
       <c r="E954" s="68"/>
       <c r="F954" s="68"/>
     </row>
-    <row r="955" spans="1:6" ht="64.5" customHeight="1">
+    <row r="955" spans="1:6" ht="263.25" customHeight="1">
       <c r="A955" s="3" t="s">
-        <v>1935</v>
-[...2 lines deleted...]
-        <v>1936</v>
+        <v>1940</v>
+      </c>
+      <c r="B955" s="14" t="s">
+        <v>1941</v>
       </c>
       <c r="C955" s="82" t="s">
-        <v>3370</v>
+        <v>3290</v>
       </c>
       <c r="D955" s="29">
-        <v>46507</v>
+        <v>46531</v>
       </c>
       <c r="E955" s="68"/>
       <c r="F955" s="68"/>
     </row>
-    <row r="956" spans="1:6" ht="22.5">
+    <row r="956" spans="1:6" ht="67.5">
       <c r="A956" s="3" t="s">
-        <v>1937</v>
+        <v>1942</v>
       </c>
       <c r="B956" s="14" t="s">
-        <v>1938</v>
+        <v>1943</v>
       </c>
       <c r="C956" s="82" t="s">
-        <v>3371</v>
-[...2 lines deleted...]
-        <v>46513</v>
+        <v>1944</v>
+      </c>
+      <c r="D956" s="29">
+        <v>46586</v>
       </c>
       <c r="E956" s="68"/>
       <c r="F956" s="68"/>
     </row>
-    <row r="957" spans="1:6" ht="101.25">
+    <row r="957" spans="1:6" ht="22.5">
       <c r="A957" s="3" t="s">
-        <v>2650</v>
-[...2 lines deleted...]
-        <v>1939</v>
+        <v>1945</v>
+      </c>
+      <c r="B957" s="14" t="s">
+        <v>1946</v>
       </c>
       <c r="C957" s="82" t="s">
-        <v>593</v>
+        <v>3292</v>
       </c>
       <c r="D957" s="29">
-        <v>46514</v>
+        <v>46536</v>
       </c>
       <c r="E957" s="68"/>
       <c r="F957" s="68"/>
     </row>
-    <row r="958" spans="1:6" ht="33.75">
-[...1 lines deleted...]
-        <v>1940</v>
+    <row r="958" spans="1:6" ht="45" customHeight="1">
+      <c r="A958" s="4" t="s">
+        <v>2899</v>
       </c>
       <c r="B958" s="10" t="s">
-        <v>1941</v>
+        <v>328</v>
       </c>
       <c r="C958" s="82" t="s">
-        <v>1942</v>
+        <v>329</v>
       </c>
       <c r="D958" s="29">
-        <v>46514</v>
+        <v>46224</v>
       </c>
       <c r="E958" s="68"/>
       <c r="F958" s="68"/>
     </row>
-    <row r="959" spans="1:6" ht="45">
-[...4 lines deleted...]
-        <v>1943</v>
+    <row r="959" spans="1:6" ht="76.5" customHeight="1">
+      <c r="A959" s="1" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B959" s="10" t="s">
+        <v>1948</v>
       </c>
       <c r="C959" s="82" t="s">
-        <v>3372</v>
-[...2 lines deleted...]
-        <v>46516</v>
+        <v>3293</v>
+      </c>
+      <c r="D959" s="19">
+        <v>46537</v>
       </c>
       <c r="E959" s="68"/>
       <c r="F959" s="68"/>
     </row>
     <row r="960" spans="1:6" ht="56.25">
       <c r="A960" s="3" t="s">
-        <v>2972</v>
-[...2 lines deleted...]
-        <v>1947</v>
+        <v>2900</v>
+      </c>
+      <c r="B960" s="14" t="s">
+        <v>1951</v>
       </c>
       <c r="C960" s="82" t="s">
-        <v>3373</v>
-[...2 lines deleted...]
-        <v>46490</v>
+        <v>1952</v>
+      </c>
+      <c r="D960" s="19">
+        <v>46540</v>
       </c>
       <c r="E960" s="68"/>
       <c r="F960" s="68"/>
     </row>
-    <row r="961" spans="1:6" ht="101.25">
+    <row r="961" spans="1:6" ht="77.099999999999994" customHeight="1">
       <c r="A961" s="3" t="s">
-        <v>1948</v>
-[...2 lines deleted...]
-        <v>1949</v>
+        <v>1955</v>
+      </c>
+      <c r="B961" s="14" t="s">
+        <v>1689</v>
       </c>
       <c r="C961" s="82" t="s">
-        <v>1950</v>
-[...2 lines deleted...]
-        <v>46519</v>
+        <v>3294</v>
+      </c>
+      <c r="D961" s="19">
+        <v>46374</v>
       </c>
       <c r="E961" s="68"/>
       <c r="F961" s="68"/>
     </row>
-    <row r="962" spans="1:6" ht="409.5">
-[...4 lines deleted...]
-        <v>1951</v>
+    <row r="962" spans="1:6" ht="22.5">
+      <c r="A962" s="3" t="s">
+        <v>1957</v>
+      </c>
+      <c r="B962" s="36" t="s">
+        <v>1958</v>
       </c>
       <c r="C962" s="82" t="s">
-        <v>3374</v>
-[...2 lines deleted...]
-        <v>46519</v>
+        <v>3002</v>
+      </c>
+      <c r="D962" s="19">
+        <v>46544</v>
       </c>
       <c r="E962" s="68"/>
       <c r="F962" s="68"/>
     </row>
-    <row r="963" spans="1:6" ht="33.75">
+    <row r="963" spans="1:6" ht="154.5" customHeight="1">
       <c r="A963" s="3" t="s">
-        <v>1953</v>
-[...5 lines deleted...]
-        <v>617</v>
+        <v>2859</v>
+      </c>
+      <c r="B963" s="14" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C963" s="82" t="s">
+        <v>3495</v>
       </c>
       <c r="D963" s="29">
-        <v>46520</v>
+        <v>46544</v>
       </c>
       <c r="E963" s="68"/>
       <c r="F963" s="68"/>
     </row>
-    <row r="964" spans="1:6">
-[...4 lines deleted...]
-        <v>1956</v>
+    <row r="964" spans="1:6" ht="198.75" customHeight="1">
+      <c r="A964" s="4" t="s">
+        <v>2901</v>
+      </c>
+      <c r="B964" s="10" t="s">
+        <v>1959</v>
       </c>
       <c r="C964" s="82" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-        <v>46522</v>
+        <v>1960</v>
+      </c>
+      <c r="D964" s="19">
+        <v>46549</v>
       </c>
       <c r="E964" s="68"/>
       <c r="F964" s="68"/>
     </row>
-    <row r="965" spans="1:6" ht="224.1" customHeight="1">
-[...4 lines deleted...]
-        <v>294</v>
+    <row r="965" spans="1:6" ht="90">
+      <c r="A965" s="4" t="s">
+        <v>2902</v>
+      </c>
+      <c r="B965" s="14" t="s">
+        <v>1961</v>
       </c>
       <c r="C965" s="82" t="s">
-        <v>1958</v>
-[...2 lines deleted...]
-        <v>46527</v>
+        <v>3295</v>
+      </c>
+      <c r="D965" s="19">
+        <v>46549</v>
       </c>
       <c r="E965" s="68"/>
-      <c r="F965" s="74"/>
-[...6 lines deleted...]
-        <v>1960</v>
+      <c r="F965" s="68"/>
+    </row>
+    <row r="966" spans="1:6" ht="67.5">
+      <c r="A966" s="1" t="s">
+        <v>2959</v>
+      </c>
+      <c r="B966" s="11" t="s">
+        <v>1962</v>
       </c>
       <c r="C966" s="82" t="s">
-        <v>1961</v>
+        <v>3296</v>
       </c>
       <c r="D966" s="29">
-        <v>46527</v>
+        <v>46548</v>
       </c>
       <c r="E966" s="68"/>
       <c r="F966" s="68"/>
     </row>
-    <row r="967" spans="1:6">
-[...4 lines deleted...]
-        <v>1963</v>
+    <row r="967" spans="1:6" ht="225">
+      <c r="A967" s="1" t="s">
+        <v>2903</v>
+      </c>
+      <c r="B967" s="10" t="s">
+        <v>1967</v>
       </c>
       <c r="C967" s="82" t="s">
-        <v>1964</v>
-[...2 lines deleted...]
-        <v>46527</v>
+        <v>253</v>
+      </c>
+      <c r="D967" s="19">
+        <v>46552</v>
       </c>
       <c r="E967" s="68"/>
       <c r="F967" s="68"/>
     </row>
-    <row r="968" spans="1:6" ht="78.75">
-[...4 lines deleted...]
-        <v>1966</v>
+    <row r="968" spans="1:6" ht="22.5">
+      <c r="A968" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="B968" s="10" t="s">
+        <v>1970</v>
       </c>
       <c r="C968" s="82" t="s">
-        <v>3375</v>
-[...2 lines deleted...]
-        <v>46527</v>
+        <v>51</v>
+      </c>
+      <c r="D968" s="19">
+        <v>46570</v>
       </c>
       <c r="E968" s="68"/>
       <c r="F968" s="68"/>
     </row>
-    <row r="969" spans="1:6" ht="56.25">
+    <row r="969" spans="1:6">
       <c r="A969" s="3" t="s">
-        <v>2973</v>
+        <v>1972</v>
       </c>
       <c r="B969" s="14" t="s">
-        <v>1967</v>
-[...2 lines deleted...]
-        <v>1968</v>
+        <v>1973</v>
+      </c>
+      <c r="C969" s="86" t="s">
+        <v>1974</v>
       </c>
       <c r="D969" s="29">
-        <v>46528</v>
+        <v>46556</v>
       </c>
       <c r="E969" s="68"/>
       <c r="F969" s="68"/>
     </row>
-    <row r="970" spans="1:6">
+    <row r="970" spans="1:6" ht="270">
       <c r="A970" s="3" t="s">
-        <v>1972</v>
+        <v>2904</v>
       </c>
       <c r="B970" s="14" t="s">
-        <v>1973</v>
+        <v>1975</v>
       </c>
       <c r="C970" s="82" t="s">
-        <v>1974</v>
+        <v>1976</v>
       </c>
       <c r="D970" s="29">
-        <v>46166</v>
+        <v>46556</v>
       </c>
       <c r="E970" s="68"/>
       <c r="F970" s="68"/>
     </row>
-    <row r="971" spans="1:6" ht="263.25" customHeight="1">
+    <row r="971" spans="1:6" ht="101.25">
       <c r="A971" s="3" t="s">
-        <v>1975</v>
+        <v>1978</v>
       </c>
       <c r="B971" s="14" t="s">
-        <v>1976</v>
+        <v>1979</v>
       </c>
       <c r="C971" s="82" t="s">
-        <v>3376</v>
+        <v>729</v>
       </c>
       <c r="D971" s="29">
-        <v>46531</v>
+        <v>46556</v>
       </c>
       <c r="E971" s="68"/>
       <c r="F971" s="68"/>
     </row>
-    <row r="972" spans="1:6" ht="22.5">
+    <row r="972" spans="1:6">
       <c r="A972" s="3" t="s">
-        <v>1977</v>
-[...2 lines deleted...]
-        <v>1978</v>
+        <v>1980</v>
+      </c>
+      <c r="B972" s="14" t="s">
+        <v>1981</v>
       </c>
       <c r="C972" s="82" t="s">
-        <v>3377</v>
+        <v>1982</v>
       </c>
       <c r="D972" s="29">
-        <v>46170</v>
+        <v>46556</v>
       </c>
       <c r="E972" s="68"/>
       <c r="F972" s="68"/>
     </row>
-    <row r="973" spans="1:6" ht="90">
+    <row r="973" spans="1:6" ht="43.5" customHeight="1">
       <c r="A973" s="3" t="s">
-        <v>3046</v>
-[...5 lines deleted...]
-        <v>3378</v>
+        <v>2905</v>
+      </c>
+      <c r="B973" s="44" t="s">
+        <v>773</v>
+      </c>
+      <c r="C973" s="88" t="s">
+        <v>1985</v>
       </c>
       <c r="D973" s="29">
-        <v>46170</v>
+        <v>46558</v>
       </c>
       <c r="E973" s="68"/>
       <c r="F973" s="68"/>
     </row>
-    <row r="974" spans="1:6" ht="33.75">
-[...4 lines deleted...]
-        <v>1981</v>
+    <row r="974" spans="1:6" ht="67.5">
+      <c r="A974" s="3" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B974" s="36" t="s">
+        <v>1987</v>
       </c>
       <c r="C974" s="82" t="s">
-        <v>1982</v>
-[...2 lines deleted...]
-        <v>46171</v>
+        <v>74</v>
+      </c>
+      <c r="D974" s="106">
+        <v>46562</v>
       </c>
       <c r="E974" s="68"/>
       <c r="F974" s="68"/>
     </row>
-    <row r="975" spans="1:6" ht="101.25">
-[...4 lines deleted...]
-        <v>1984</v>
+    <row r="975" spans="1:6" ht="22.5">
+      <c r="A975" s="3" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B975" s="14" t="s">
+        <v>1989</v>
       </c>
       <c r="C975" s="82" t="s">
-        <v>3379</v>
+        <v>1990</v>
       </c>
       <c r="D975" s="29">
-        <v>46200</v>
+        <v>46561</v>
       </c>
       <c r="E975" s="68"/>
       <c r="F975" s="68"/>
     </row>
-    <row r="976" spans="1:6" ht="67.5">
+    <row r="976" spans="1:6" ht="78.75">
       <c r="A976" s="3" t="s">
-        <v>1985</v>
+        <v>1992</v>
       </c>
       <c r="B976" s="14" t="s">
-        <v>1986</v>
+        <v>1993</v>
       </c>
       <c r="C976" s="82" t="s">
-        <v>1987</v>
+        <v>1994</v>
       </c>
       <c r="D976" s="29">
-        <v>46221</v>
+        <v>46565</v>
       </c>
       <c r="E976" s="68"/>
       <c r="F976" s="68"/>
     </row>
-    <row r="977" spans="1:6" ht="22.5">
+    <row r="977" spans="1:6">
       <c r="A977" s="3" t="s">
-        <v>1988</v>
+        <v>1995</v>
       </c>
       <c r="B977" s="14" t="s">
-        <v>1989</v>
-[...2 lines deleted...]
-        <v>3380</v>
+        <v>1996</v>
+      </c>
+      <c r="C977" s="86" t="s">
+        <v>11</v>
       </c>
       <c r="D977" s="29">
-        <v>46171</v>
+        <v>46566</v>
       </c>
       <c r="E977" s="68"/>
       <c r="F977" s="68"/>
     </row>
     <row r="978" spans="1:6">
       <c r="A978" s="3" t="s">
-        <v>1990</v>
+        <v>2906</v>
       </c>
       <c r="B978" s="14" t="s">
-        <v>1991</v>
+        <v>2003</v>
       </c>
       <c r="C978" s="82" t="s">
-        <v>1992</v>
+        <v>3297</v>
       </c>
       <c r="D978" s="29">
-        <v>46171</v>
+        <v>46569</v>
       </c>
       <c r="E978" s="68"/>
       <c r="F978" s="68"/>
     </row>
-    <row r="979" spans="1:6" ht="45" customHeight="1">
-[...4 lines deleted...]
-        <v>331</v>
+    <row r="979" spans="1:6" ht="377.25" customHeight="1">
+      <c r="A979" s="3" t="s">
+        <v>2907</v>
+      </c>
+      <c r="B979" s="36" t="s">
+        <v>2005</v>
       </c>
       <c r="C979" s="82" t="s">
-        <v>332</v>
+        <v>3298</v>
       </c>
       <c r="D979" s="29">
-        <v>46224</v>
+        <v>46570</v>
       </c>
       <c r="E979" s="68"/>
       <c r="F979" s="68"/>
     </row>
-    <row r="980" spans="1:6" ht="76.5" customHeight="1">
-[...4 lines deleted...]
-        <v>1994</v>
+    <row r="980" spans="1:6" ht="90">
+      <c r="A980" s="3" t="s">
+        <v>2433</v>
+      </c>
+      <c r="B980" s="14" t="s">
+        <v>2008</v>
       </c>
       <c r="C980" s="82" t="s">
-        <v>3381</v>
-[...2 lines deleted...]
-        <v>46537</v>
+        <v>2009</v>
+      </c>
+      <c r="D980" s="29">
+        <v>46332</v>
       </c>
       <c r="E980" s="68"/>
       <c r="F980" s="68"/>
     </row>
     <row r="981" spans="1:6">
       <c r="A981" s="3" t="s">
-        <v>1997</v>
-[...2 lines deleted...]
-        <v>1748</v>
+        <v>2908</v>
+      </c>
+      <c r="B981" s="14" t="s">
+        <v>2010</v>
       </c>
       <c r="C981" s="82" t="s">
-        <v>3382</v>
-[...2 lines deleted...]
-        <v>46177</v>
+        <v>2011</v>
+      </c>
+      <c r="D981" s="29">
+        <v>46571</v>
       </c>
       <c r="E981" s="68"/>
       <c r="F981" s="68"/>
     </row>
-    <row r="982" spans="1:6" ht="56.25">
+    <row r="982" spans="1:6" ht="195" customHeight="1">
       <c r="A982" s="3" t="s">
-        <v>2975</v>
-[...2 lines deleted...]
-        <v>1998</v>
+        <v>2909</v>
+      </c>
+      <c r="B982" s="10" t="s">
+        <v>2013</v>
       </c>
       <c r="C982" s="82" t="s">
-        <v>1999</v>
+        <v>3299</v>
       </c>
       <c r="D982" s="19">
-        <v>46176</v>
+        <v>46572</v>
       </c>
       <c r="E982" s="68"/>
       <c r="F982" s="68"/>
     </row>
-    <row r="983" spans="1:6" ht="22.5">
+    <row r="983" spans="1:6" ht="78" customHeight="1">
       <c r="A983" s="3" t="s">
-        <v>2002</v>
-[...2 lines deleted...]
-        <v>2003</v>
+        <v>2910</v>
+      </c>
+      <c r="B983" s="10" t="s">
+        <v>2014</v>
       </c>
       <c r="C983" s="82" t="s">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>46178</v>
+        <v>394</v>
+      </c>
+      <c r="D983" s="29">
+        <v>46572</v>
       </c>
       <c r="E983" s="68"/>
       <c r="F983" s="68"/>
     </row>
-    <row r="984" spans="1:6" ht="56.25">
-[...1 lines deleted...]
-        <v>2976</v>
+    <row r="984" spans="1:6" ht="236.25">
+      <c r="A984" s="1" t="s">
+        <v>2911</v>
       </c>
       <c r="B984" s="14" t="s">
-        <v>2005</v>
+        <v>2015</v>
       </c>
       <c r="C984" s="82" t="s">
-        <v>2006</v>
+        <v>2016</v>
       </c>
       <c r="D984" s="19">
-        <v>46176</v>
+        <v>46572</v>
       </c>
       <c r="E984" s="68"/>
       <c r="F984" s="68"/>
     </row>
-    <row r="985" spans="1:6" ht="77.099999999999994" customHeight="1">
-[...4 lines deleted...]
-        <v>1720</v>
+    <row r="985" spans="1:6" ht="356.25" customHeight="1">
+      <c r="A985" s="2" t="s">
+        <v>3301</v>
+      </c>
+      <c r="B985" s="11" t="s">
+        <v>2020</v>
       </c>
       <c r="C985" s="82" t="s">
-        <v>3383</v>
+        <v>3300</v>
       </c>
       <c r="D985" s="19">
-        <v>46374</v>
+        <v>46576</v>
       </c>
       <c r="E985" s="68"/>
       <c r="F985" s="68"/>
     </row>
-    <row r="986" spans="1:6" ht="22.5">
+    <row r="986" spans="1:6" ht="78.75">
       <c r="A986" s="3" t="s">
-        <v>2009</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>2024</v>
+      </c>
+      <c r="B986" s="10" t="s">
+        <v>8</v>
       </c>
       <c r="C986" s="82" t="s">
-        <v>3083</v>
+        <v>9</v>
       </c>
       <c r="D986" s="19">
-        <v>46179</v>
+        <v>46577</v>
       </c>
       <c r="E986" s="68"/>
       <c r="F986" s="68"/>
     </row>
-    <row r="987" spans="1:6" ht="143.25" customHeight="1">
+    <row r="987" spans="1:6" ht="45">
       <c r="A987" s="3" t="s">
-        <v>2935</v>
+        <v>2025</v>
       </c>
       <c r="B987" s="14" t="s">
-        <v>1565</v>
+        <v>2026</v>
       </c>
       <c r="C987" s="82" t="s">
-        <v>3590</v>
+        <v>2027</v>
       </c>
       <c r="D987" s="29">
-        <v>46179</v>
+        <v>46577</v>
       </c>
       <c r="E987" s="68"/>
       <c r="F987" s="68"/>
     </row>
-    <row r="988" spans="1:6" ht="22.5">
+    <row r="988" spans="1:6" ht="33.75">
       <c r="A988" s="3" t="s">
-        <v>2011</v>
+        <v>2912</v>
       </c>
       <c r="B988" s="14" t="s">
-        <v>2012</v>
+        <v>2031</v>
       </c>
       <c r="C988" s="82" t="s">
-        <v>2013</v>
-[...2 lines deleted...]
-        <v>46184</v>
+        <v>2032</v>
+      </c>
+      <c r="D988" s="29">
+        <v>46577</v>
       </c>
       <c r="E988" s="68"/>
       <c r="F988" s="68"/>
     </row>
-    <row r="989" spans="1:6" ht="198.75" customHeight="1">
-[...1 lines deleted...]
-        <v>2977</v>
+    <row r="989" spans="1:6" ht="22.5">
+      <c r="A989" s="3" t="s">
+        <v>2952</v>
       </c>
       <c r="B989" s="10" t="s">
-        <v>2014</v>
-[...5 lines deleted...]
-        <v>46549</v>
+        <v>2038</v>
+      </c>
+      <c r="C989" s="86" t="s">
+        <v>729</v>
+      </c>
+      <c r="D989" s="29">
+        <v>46582</v>
       </c>
       <c r="E989" s="68"/>
       <c r="F989" s="68"/>
     </row>
-    <row r="990" spans="1:6" ht="90">
-[...1 lines deleted...]
-        <v>2978</v>
+    <row r="990" spans="1:6" ht="45">
+      <c r="A990" s="3" t="s">
+        <v>2039</v>
       </c>
       <c r="B990" s="14" t="s">
-        <v>2016</v>
+        <v>2040</v>
       </c>
       <c r="C990" s="82" t="s">
-        <v>3384</v>
-[...2 lines deleted...]
-        <v>46184</v>
+        <v>2041</v>
+      </c>
+      <c r="D990" s="29">
+        <v>46582</v>
       </c>
       <c r="E990" s="68"/>
       <c r="F990" s="68"/>
     </row>
-    <row r="991" spans="1:6" ht="67.5">
-[...7 lines deleted...]
-        <v>3385</v>
+    <row r="991" spans="1:6" ht="101.25">
+      <c r="A991" s="3" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B991" s="14" t="s">
+        <v>2046</v>
+      </c>
+      <c r="C991" s="88" t="s">
+        <v>3496</v>
       </c>
       <c r="D991" s="29">
-        <v>46548</v>
+        <v>46584</v>
       </c>
       <c r="E991" s="68"/>
       <c r="F991" s="68"/>
     </row>
-    <row r="992" spans="1:6" ht="45">
+    <row r="992" spans="1:6">
       <c r="A992" s="3" t="s">
-        <v>2018</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>2047</v>
+      </c>
+      <c r="B992" s="10" t="s">
+        <v>2048</v>
       </c>
       <c r="C992" s="82" t="s">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>46183</v>
+        <v>2049</v>
+      </c>
+      <c r="D992" s="29">
+        <v>46221</v>
       </c>
       <c r="E992" s="68"/>
       <c r="F992" s="68"/>
     </row>
-    <row r="993" spans="1:6" ht="22.5">
+    <row r="993" spans="1:6" ht="101.25">
       <c r="A993" s="3" t="s">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>2022</v>
+        <v>2050</v>
+      </c>
+      <c r="B993" s="14" t="s">
+        <v>2051</v>
       </c>
       <c r="C993" s="82" t="s">
-        <v>2023</v>
+        <v>3302</v>
       </c>
       <c r="D993" s="29">
-        <v>46184</v>
+        <v>46586</v>
       </c>
       <c r="E993" s="68"/>
       <c r="F993" s="68"/>
     </row>
-    <row r="994" spans="1:6" ht="78" customHeight="1">
+    <row r="994" spans="1:6">
       <c r="A994" s="3" t="s">
-        <v>2026</v>
+        <v>2052</v>
       </c>
       <c r="B994" s="10" t="s">
-        <v>2027</v>
+        <v>2053</v>
       </c>
       <c r="C994" s="82" t="s">
-        <v>3084</v>
-[...2 lines deleted...]
-        <v>46185</v>
+        <v>3303</v>
+      </c>
+      <c r="D994" s="29">
+        <v>46586</v>
       </c>
       <c r="E994" s="68"/>
       <c r="F994" s="68"/>
     </row>
-    <row r="995" spans="1:6" ht="197.25" customHeight="1">
-[...4 lines deleted...]
-        <v>2030</v>
+    <row r="995" spans="1:6" ht="56.25">
+      <c r="A995" s="3" t="s">
+        <v>2913</v>
+      </c>
+      <c r="B995" s="14" t="s">
+        <v>2054</v>
       </c>
       <c r="C995" s="82" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>46552</v>
+        <v>3304</v>
+      </c>
+      <c r="D995" s="29">
+        <v>46225</v>
       </c>
       <c r="E995" s="68"/>
       <c r="F995" s="68"/>
     </row>
-    <row r="996" spans="1:6" ht="84" customHeight="1">
-[...10 lines deleted...]
-        <v>46189</v>
+    <row r="996" spans="1:6" ht="204" customHeight="1">
+      <c r="A996" s="53" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B996" s="10" t="s">
+        <v>2058</v>
+      </c>
+      <c r="C996" s="82" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D996" s="19">
+        <v>46495</v>
       </c>
       <c r="E996" s="68"/>
       <c r="F996" s="68"/>
     </row>
-    <row r="997" spans="1:6" ht="22.5">
-[...1 lines deleted...]
-        <v>2034</v>
+    <row r="997" spans="1:6" ht="56.25">
+      <c r="A997" s="2" t="s">
+        <v>2960</v>
       </c>
       <c r="B997" s="10" t="s">
-        <v>2035</v>
+        <v>2061</v>
       </c>
       <c r="C997" s="82" t="s">
-        <v>52</v>
+        <v>1372</v>
       </c>
       <c r="D997" s="19">
-        <v>46205</v>
+        <v>46593</v>
       </c>
       <c r="E997" s="68"/>
       <c r="F997" s="68"/>
     </row>
-    <row r="998" spans="1:6">
+    <row r="998" spans="1:6" ht="45">
       <c r="A998" s="3" t="s">
-        <v>2037</v>
+        <v>2062</v>
       </c>
       <c r="B998" s="14" t="s">
-        <v>2038</v>
-[...2 lines deleted...]
-        <v>2039</v>
+        <v>2063</v>
+      </c>
+      <c r="C998" s="82" t="s">
+        <v>3305</v>
       </c>
       <c r="D998" s="29">
-        <v>46191</v>
+        <v>46592</v>
       </c>
       <c r="E998" s="68"/>
       <c r="F998" s="68"/>
     </row>
-    <row r="999" spans="1:6" ht="234" customHeight="1">
+    <row r="999" spans="1:6" ht="22.5">
       <c r="A999" s="3" t="s">
-        <v>2981</v>
-[...2 lines deleted...]
-        <v>2040</v>
+        <v>2065</v>
+      </c>
+      <c r="B999" s="11" t="s">
+        <v>2066</v>
       </c>
       <c r="C999" s="82" t="s">
-        <v>2041</v>
+        <v>2067</v>
       </c>
       <c r="D999" s="29">
-        <v>46556</v>
+        <v>46227</v>
       </c>
       <c r="E999" s="68"/>
       <c r="F999" s="68"/>
     </row>
-    <row r="1000" spans="1:6" ht="87" customHeight="1">
+    <row r="1000" spans="1:6" ht="22.5">
       <c r="A1000" s="3" t="s">
-        <v>2043</v>
+        <v>2914</v>
       </c>
       <c r="B1000" s="14" t="s">
-        <v>2044</v>
+        <v>2068</v>
       </c>
       <c r="C1000" s="82" t="s">
-        <v>737</v>
+        <v>2069</v>
       </c>
       <c r="D1000" s="29">
-        <v>46556</v>
+        <v>46593</v>
       </c>
       <c r="E1000" s="68"/>
       <c r="F1000" s="68"/>
     </row>
-    <row r="1001" spans="1:6">
+    <row r="1001" spans="1:6" ht="33.75">
       <c r="A1001" s="3" t="s">
-        <v>2045</v>
-[...2 lines deleted...]
-        <v>2046</v>
+        <v>2915</v>
+      </c>
+      <c r="B1001" s="36" t="s">
+        <v>2070</v>
       </c>
       <c r="C1001" s="82" t="s">
-        <v>2047</v>
+        <v>2071</v>
       </c>
       <c r="D1001" s="29">
-        <v>46556</v>
+        <v>46593</v>
       </c>
       <c r="E1001" s="68"/>
       <c r="F1001" s="68"/>
     </row>
     <row r="1002" spans="1:6" ht="45">
       <c r="A1002" s="3" t="s">
-        <v>2982</v>
+        <v>2072</v>
       </c>
       <c r="B1002" s="14" t="s">
-        <v>2049</v>
+        <v>2073</v>
       </c>
       <c r="C1002" s="82" t="s">
-        <v>2050</v>
+        <v>3497</v>
       </c>
       <c r="D1002" s="29">
-        <v>46193</v>
+        <v>46228</v>
       </c>
       <c r="E1002" s="68"/>
       <c r="F1002" s="68"/>
     </row>
-    <row r="1003" spans="1:6" ht="43.5" customHeight="1">
+    <row r="1003" spans="1:6" ht="90">
       <c r="A1003" s="3" t="s">
-        <v>2983</v>
-[...5 lines deleted...]
-        <v>2051</v>
+        <v>2631</v>
+      </c>
+      <c r="B1003" s="14" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C1003" s="82" t="s">
+        <v>3306</v>
       </c>
       <c r="D1003" s="29">
-        <v>46193</v>
+        <v>46593</v>
       </c>
       <c r="E1003" s="68"/>
       <c r="F1003" s="68"/>
     </row>
-    <row r="1004" spans="1:6" ht="67.5">
+    <row r="1004" spans="1:6" ht="149.25" customHeight="1">
       <c r="A1004" s="3" t="s">
-        <v>2052</v>
-[...2 lines deleted...]
-        <v>2053</v>
+        <v>2916</v>
+      </c>
+      <c r="B1004" s="10" t="s">
+        <v>2075</v>
       </c>
       <c r="C1004" s="82" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>46197</v>
+        <v>3498</v>
+      </c>
+      <c r="D1004" s="19">
+        <v>46596</v>
       </c>
       <c r="E1004" s="68"/>
       <c r="F1004" s="68"/>
     </row>
-    <row r="1005" spans="1:6" ht="22.5">
+    <row r="1005" spans="1:6" ht="72.599999999999994" customHeight="1">
       <c r="A1005" s="3" t="s">
-        <v>2054</v>
+        <v>2917</v>
       </c>
       <c r="B1005" s="14" t="s">
-        <v>2055</v>
+        <v>2076</v>
       </c>
       <c r="C1005" s="82" t="s">
-        <v>2056</v>
-[...2 lines deleted...]
-        <v>46196</v>
+        <v>2077</v>
+      </c>
+      <c r="D1005" s="19">
+        <v>46232</v>
       </c>
       <c r="E1005" s="68"/>
       <c r="F1005" s="68"/>
     </row>
-    <row r="1006" spans="1:6" ht="78.75">
-[...4 lines deleted...]
-        <v>2059</v>
+    <row r="1006" spans="1:6" ht="33.75">
+      <c r="A1006" s="1" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B1006" s="10" t="s">
+        <v>2079</v>
       </c>
       <c r="C1006" s="82" t="s">
-        <v>2060</v>
-[...2 lines deleted...]
-        <v>46565</v>
+        <v>3499</v>
+      </c>
+      <c r="D1006" s="19">
+        <v>46232</v>
       </c>
       <c r="E1006" s="68"/>
       <c r="F1006" s="68"/>
     </row>
-    <row r="1007" spans="1:6">
+    <row r="1007" spans="1:6" ht="78.75">
       <c r="A1007" s="3" t="s">
-        <v>2061</v>
+        <v>2082</v>
       </c>
       <c r="B1007" s="14" t="s">
-        <v>2062</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1257</v>
+      </c>
+      <c r="C1007" s="82" t="s">
+        <v>2083</v>
       </c>
       <c r="D1007" s="29">
-        <v>46201</v>
+        <v>46597</v>
       </c>
       <c r="E1007" s="68"/>
       <c r="F1007" s="68"/>
     </row>
-    <row r="1008" spans="1:6">
+    <row r="1008" spans="1:6" ht="45">
       <c r="A1008" s="3" t="s">
-        <v>2984</v>
-[...2 lines deleted...]
-        <v>2069</v>
+        <v>2085</v>
+      </c>
+      <c r="B1008" s="10" t="s">
+        <v>2086</v>
       </c>
       <c r="C1008" s="82" t="s">
-        <v>3386</v>
-[...2 lines deleted...]
-        <v>46204</v>
+        <v>2087</v>
+      </c>
+      <c r="D1008" s="19">
+        <v>46236</v>
       </c>
       <c r="E1008" s="68"/>
       <c r="F1008" s="68"/>
     </row>
-    <row r="1009" spans="1:6" ht="377.25" customHeight="1">
-[...7 lines deleted...]
-        <v>3731</v>
+    <row r="1009" spans="1:6" ht="123.75">
+      <c r="A1009" s="4" t="s">
+        <v>2918</v>
+      </c>
+      <c r="B1009" s="10" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C1009" s="88" t="s">
+        <v>11</v>
       </c>
       <c r="D1009" s="29">
-        <v>46205</v>
+        <v>46269</v>
       </c>
       <c r="E1009" s="68"/>
       <c r="F1009" s="68"/>
     </row>
-    <row r="1010" spans="1:6" ht="90">
+    <row r="1010" spans="1:6" ht="22.5">
       <c r="A1010" s="3" t="s">
-        <v>2506</v>
+        <v>2091</v>
       </c>
       <c r="B1010" s="14" t="s">
-        <v>2074</v>
+        <v>2092</v>
       </c>
       <c r="C1010" s="82" t="s">
-        <v>2075</v>
+        <v>2093</v>
       </c>
       <c r="D1010" s="29">
-        <v>46332</v>
+        <v>46604</v>
       </c>
       <c r="E1010" s="68"/>
       <c r="F1010" s="68"/>
     </row>
-    <row r="1011" spans="1:6">
+    <row r="1011" spans="1:6" ht="60.95" customHeight="1">
       <c r="A1011" s="3" t="s">
-        <v>2986</v>
-[...2 lines deleted...]
-        <v>2076</v>
+        <v>2094</v>
+      </c>
+      <c r="B1011" s="11" t="s">
+        <v>2095</v>
       </c>
       <c r="C1011" s="82" t="s">
-        <v>2077</v>
+        <v>3307</v>
       </c>
       <c r="D1011" s="29">
-        <v>46206</v>
+        <v>46604</v>
       </c>
       <c r="E1011" s="68"/>
       <c r="F1011" s="68"/>
     </row>
-    <row r="1012" spans="1:6" ht="45">
+    <row r="1012" spans="1:6" ht="22.5">
       <c r="A1012" s="3" t="s">
-        <v>2987</v>
+        <v>2919</v>
       </c>
       <c r="B1012" s="14" t="s">
-        <v>2079</v>
+        <v>2097</v>
       </c>
       <c r="C1012" s="82" t="s">
-        <v>3387</v>
-[...2 lines deleted...]
-        <v>46207</v>
+        <v>2098</v>
+      </c>
+      <c r="D1012" s="106">
+        <v>46604</v>
       </c>
       <c r="E1012" s="68"/>
       <c r="F1012" s="68"/>
     </row>
-    <row r="1013" spans="1:6" ht="195" customHeight="1">
+    <row r="1013" spans="1:6">
       <c r="A1013" s="3" t="s">
-        <v>2988</v>
-[...2 lines deleted...]
-        <v>2080</v>
+        <v>2920</v>
+      </c>
+      <c r="B1013" s="14" t="s">
+        <v>2099</v>
       </c>
       <c r="C1013" s="82" t="s">
-        <v>3388</v>
-[...2 lines deleted...]
-        <v>46207</v>
+        <v>2100</v>
+      </c>
+      <c r="D1013" s="29">
+        <v>46239</v>
       </c>
       <c r="E1013" s="68"/>
       <c r="F1013" s="68"/>
     </row>
-    <row r="1014" spans="1:6" ht="78" customHeight="1">
-[...1 lines deleted...]
-        <v>2989</v>
+    <row r="1014" spans="1:6" ht="33.75">
+      <c r="A1014" s="1" t="s">
+        <v>2101</v>
       </c>
       <c r="B1014" s="10" t="s">
-        <v>2081</v>
-[...5 lines deleted...]
-        <v>46207</v>
+        <v>1108</v>
+      </c>
+      <c r="C1014" s="88" t="s">
+        <v>3088</v>
+      </c>
+      <c r="D1014" s="19">
+        <v>46604</v>
       </c>
       <c r="E1014" s="68"/>
       <c r="F1014" s="68"/>
     </row>
-    <row r="1015" spans="1:6" ht="216.75" customHeight="1">
+    <row r="1015" spans="1:6" ht="67.5">
       <c r="A1015" s="1" t="s">
-        <v>2990</v>
-[...2 lines deleted...]
-        <v>2082</v>
+        <v>2102</v>
+      </c>
+      <c r="B1015" s="10" t="s">
+        <v>2103</v>
       </c>
       <c r="C1015" s="82" t="s">
-        <v>2083</v>
+        <v>3500</v>
       </c>
       <c r="D1015" s="19">
-        <v>46207</v>
+        <v>46603</v>
       </c>
       <c r="E1015" s="68"/>
       <c r="F1015" s="68"/>
     </row>
-    <row r="1016" spans="1:6" ht="56.25">
+    <row r="1016" spans="1:6" ht="45">
       <c r="A1016" s="3" t="s">
-        <v>2084</v>
+        <v>2105</v>
       </c>
       <c r="B1016" s="14" t="s">
-        <v>2085</v>
+        <v>2106</v>
       </c>
       <c r="C1016" s="82" t="s">
-        <v>2086</v>
+        <v>3003</v>
       </c>
       <c r="D1016" s="29">
-        <v>46211</v>
+        <v>46241</v>
       </c>
       <c r="E1016" s="68"/>
       <c r="F1016" s="68"/>
     </row>
-    <row r="1017" spans="1:6" ht="356.25" customHeight="1">
-[...4 lines deleted...]
-        <v>2089</v>
+    <row r="1017" spans="1:6">
+      <c r="A1017" s="3" t="s">
+        <v>2107</v>
+      </c>
+      <c r="B1017" s="14" t="s">
+        <v>2108</v>
       </c>
       <c r="C1017" s="82" t="s">
-        <v>3389</v>
-[...2 lines deleted...]
-        <v>46211</v>
+        <v>417</v>
+      </c>
+      <c r="D1017" s="29">
+        <v>46241</v>
       </c>
       <c r="E1017" s="68"/>
       <c r="F1017" s="68"/>
     </row>
-    <row r="1018" spans="1:6" ht="78.75">
+    <row r="1018" spans="1:6" ht="147" customHeight="1">
       <c r="A1018" s="3" t="s">
-        <v>2093</v>
+        <v>2921</v>
       </c>
       <c r="B1018" s="10" t="s">
-        <v>8</v>
+        <v>2109</v>
       </c>
       <c r="C1018" s="82" t="s">
-        <v>9</v>
+        <v>3501</v>
       </c>
       <c r="D1018" s="19">
-        <v>46212</v>
+        <v>46606</v>
       </c>
       <c r="E1018" s="68"/>
       <c r="F1018" s="68"/>
     </row>
-    <row r="1019" spans="1:6" ht="45">
+    <row r="1019" spans="1:6" ht="78" customHeight="1">
       <c r="A1019" s="3" t="s">
-        <v>2094</v>
-[...2 lines deleted...]
-        <v>2095</v>
+        <v>2922</v>
+      </c>
+      <c r="B1019" s="11" t="s">
+        <v>2110</v>
       </c>
       <c r="C1019" s="82" t="s">
-        <v>2096</v>
+        <v>2111</v>
       </c>
       <c r="D1019" s="29">
-        <v>46212</v>
+        <v>46606</v>
       </c>
       <c r="E1019" s="68"/>
       <c r="F1019" s="68"/>
     </row>
-    <row r="1020" spans="1:6" ht="33.75">
+    <row r="1020" spans="1:6" ht="22.5">
       <c r="A1020" s="3" t="s">
-        <v>2991</v>
+        <v>2112</v>
       </c>
       <c r="B1020" s="14" t="s">
-        <v>2100</v>
+        <v>2113</v>
       </c>
       <c r="C1020" s="82" t="s">
-        <v>2101</v>
+        <v>2114</v>
       </c>
       <c r="D1020" s="29">
-        <v>46577</v>
+        <v>46606</v>
       </c>
       <c r="E1020" s="68"/>
       <c r="F1020" s="68"/>
     </row>
-    <row r="1021" spans="1:6">
+    <row r="1021" spans="1:6" ht="46.5" customHeight="1">
       <c r="A1021" s="3" t="s">
-        <v>2105</v>
-[...2 lines deleted...]
-        <v>2106</v>
+        <v>2923</v>
+      </c>
+      <c r="B1021" s="11" t="s">
+        <v>2115</v>
       </c>
       <c r="C1021" s="82" t="s">
-        <v>2107</v>
+        <v>2116</v>
       </c>
       <c r="D1021" s="29">
-        <v>46213</v>
+        <v>46606</v>
       </c>
       <c r="E1021" s="68"/>
       <c r="F1021" s="68"/>
     </row>
-    <row r="1022" spans="1:6">
+    <row r="1022" spans="1:6" ht="22.5">
       <c r="A1022" s="3" t="s">
-        <v>2992</v>
-[...2 lines deleted...]
-        <v>2108</v>
+        <v>2118</v>
+      </c>
+      <c r="B1022" s="10" t="s">
+        <v>2119</v>
       </c>
       <c r="C1022" s="82" t="s">
-        <v>1074</v>
+        <v>2120</v>
       </c>
       <c r="D1022" s="29">
-        <v>46213</v>
+        <v>46607</v>
       </c>
       <c r="E1022" s="68"/>
       <c r="F1022" s="68"/>
     </row>
-    <row r="1023" spans="1:6" ht="22.5">
-[...10 lines deleted...]
-        <v>46217</v>
+    <row r="1023" spans="1:6" ht="126" customHeight="1">
+      <c r="A1023" s="4" t="s">
+        <v>2924</v>
+      </c>
+      <c r="B1023" s="14" t="s">
+        <v>2125</v>
+      </c>
+      <c r="C1023" s="82" t="s">
+        <v>2126</v>
+      </c>
+      <c r="D1023" s="19">
+        <v>46611</v>
       </c>
       <c r="E1023" s="68"/>
       <c r="F1023" s="68"/>
     </row>
-    <row r="1024" spans="1:6" ht="45">
+    <row r="1024" spans="1:6">
       <c r="A1024" s="3" t="s">
-        <v>2112</v>
+        <v>2128</v>
       </c>
       <c r="B1024" s="14" t="s">
-        <v>2113</v>
+        <v>2129</v>
       </c>
       <c r="C1024" s="82" t="s">
-        <v>2114</v>
-[...2 lines deleted...]
-        <v>46217</v>
+        <v>2130</v>
+      </c>
+      <c r="D1024" s="19">
+        <v>46247</v>
       </c>
       <c r="E1024" s="68"/>
       <c r="F1024" s="68"/>
     </row>
-    <row r="1025" spans="1:6" ht="101.25">
+    <row r="1025" spans="1:6" ht="45">
       <c r="A1025" s="3" t="s">
-        <v>2118</v>
-[...8 lines deleted...]
-        <v>46219</v>
+        <v>2136</v>
+      </c>
+      <c r="B1025" s="10" t="s">
+        <v>2137</v>
+      </c>
+      <c r="C1025" s="82" t="s">
+        <v>2138</v>
+      </c>
+      <c r="D1025" s="19">
+        <v>46254</v>
       </c>
       <c r="E1025" s="68"/>
       <c r="F1025" s="68"/>
     </row>
-    <row r="1026" spans="1:6">
+    <row r="1026" spans="1:6" ht="33.75">
       <c r="A1026" s="3" t="s">
-        <v>2120</v>
-[...5 lines deleted...]
-        <v>2122</v>
+        <v>2139</v>
+      </c>
+      <c r="B1026" s="14" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C1026" s="88" t="s">
+        <v>2138</v>
       </c>
       <c r="D1026" s="29">
-        <v>46221</v>
+        <v>46254</v>
       </c>
       <c r="E1026" s="68"/>
       <c r="F1026" s="68"/>
     </row>
-    <row r="1027" spans="1:6" ht="101.25">
+    <row r="1027" spans="1:6" ht="22.5">
       <c r="A1027" s="3" t="s">
-        <v>2123</v>
+        <v>2925</v>
       </c>
       <c r="B1027" s="14" t="s">
-        <v>2124</v>
+        <v>2141</v>
       </c>
       <c r="C1027" s="82" t="s">
-        <v>3391</v>
+        <v>2142</v>
       </c>
       <c r="D1027" s="29">
-        <v>46221</v>
+        <v>46253</v>
       </c>
       <c r="E1027" s="68"/>
       <c r="F1027" s="68"/>
     </row>
-    <row r="1028" spans="1:6">
+    <row r="1028" spans="1:6" ht="219" customHeight="1">
       <c r="A1028" s="3" t="s">
-        <v>2125</v>
-[...2 lines deleted...]
-        <v>2126</v>
+        <v>3634</v>
+      </c>
+      <c r="B1028" s="14" t="s">
+        <v>2144</v>
       </c>
       <c r="C1028" s="82" t="s">
-        <v>3392</v>
+        <v>2145</v>
       </c>
       <c r="D1028" s="29">
-        <v>46221</v>
+        <v>46541</v>
       </c>
       <c r="E1028" s="68"/>
       <c r="F1028" s="68"/>
     </row>
-    <row r="1029" spans="1:6" ht="56.25">
+    <row r="1029" spans="1:6">
       <c r="A1029" s="3" t="s">
-        <v>2993</v>
+        <v>2146</v>
       </c>
       <c r="B1029" s="14" t="s">
-        <v>2127</v>
+        <v>2147</v>
       </c>
       <c r="C1029" s="82" t="s">
-        <v>3393</v>
+        <v>2148</v>
       </c>
       <c r="D1029" s="29">
-        <v>46225</v>
+        <v>46259</v>
       </c>
       <c r="E1029" s="68"/>
       <c r="F1029" s="68"/>
     </row>
-    <row r="1030" spans="1:6" ht="187.5" customHeight="1">
-[...10 lines deleted...]
-        <v>46495</v>
+    <row r="1030" spans="1:6">
+      <c r="A1030" s="3" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B1030" s="14" t="s">
+        <v>2150</v>
+      </c>
+      <c r="C1030" s="86" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D1030" s="29">
+        <v>46260</v>
       </c>
       <c r="E1030" s="68"/>
       <c r="F1030" s="68"/>
     </row>
-    <row r="1031" spans="1:6" ht="56.25">
-[...10 lines deleted...]
-        <v>46228</v>
+    <row r="1031" spans="1:6">
+      <c r="A1031" s="3" t="s">
+        <v>2151</v>
+      </c>
+      <c r="B1031" s="14" t="s">
+        <v>2152</v>
+      </c>
+      <c r="C1031" s="85" t="s">
+        <v>2153</v>
+      </c>
+      <c r="D1031" s="29">
+        <v>46260</v>
       </c>
       <c r="E1031" s="68"/>
       <c r="F1031" s="68"/>
     </row>
-    <row r="1032" spans="1:6" ht="45">
-[...1 lines deleted...]
-        <v>2135</v>
+    <row r="1032" spans="1:6" ht="90">
+      <c r="A1032" s="4" t="s">
+        <v>2154</v>
       </c>
       <c r="B1032" s="14" t="s">
-        <v>2136</v>
+        <v>2155</v>
       </c>
       <c r="C1032" s="82" t="s">
-        <v>3394</v>
+        <v>3502</v>
       </c>
       <c r="D1032" s="29">
-        <v>46227</v>
+        <v>46260</v>
       </c>
       <c r="E1032" s="68"/>
       <c r="F1032" s="68"/>
     </row>
-    <row r="1033" spans="1:6" ht="22.5">
+    <row r="1033" spans="1:6" ht="45">
       <c r="A1033" s="3" t="s">
-        <v>2138</v>
-[...2 lines deleted...]
-        <v>2139</v>
+        <v>2156</v>
+      </c>
+      <c r="B1033" s="10" t="s">
+        <v>2157</v>
       </c>
       <c r="C1033" s="82" t="s">
-        <v>2140</v>
+        <v>610</v>
       </c>
       <c r="D1033" s="29">
-        <v>46227</v>
+        <v>46260</v>
       </c>
       <c r="E1033" s="68"/>
       <c r="F1033" s="68"/>
     </row>
-    <row r="1034" spans="1:6" ht="22.5">
+    <row r="1034" spans="1:6" ht="143.25" customHeight="1">
       <c r="A1034" s="3" t="s">
-        <v>2994</v>
+        <v>2926</v>
       </c>
       <c r="B1034" s="14" t="s">
-        <v>2141</v>
+        <v>2160</v>
       </c>
       <c r="C1034" s="82" t="s">
-        <v>2142</v>
-[...2 lines deleted...]
-        <v>46228</v>
+        <v>2161</v>
+      </c>
+      <c r="D1034" s="19">
+        <v>46605</v>
       </c>
       <c r="E1034" s="68"/>
       <c r="F1034" s="68"/>
     </row>
-    <row r="1035" spans="1:6" ht="33.75">
-[...4 lines deleted...]
-        <v>2143</v>
+    <row r="1035" spans="1:6">
+      <c r="A1035" s="43" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B1035" s="14" t="s">
+        <v>2163</v>
       </c>
       <c r="C1035" s="82" t="s">
-        <v>2144</v>
+        <v>2164</v>
       </c>
       <c r="D1035" s="29">
-        <v>46228</v>
+        <v>46268</v>
       </c>
       <c r="E1035" s="68"/>
       <c r="F1035" s="68"/>
     </row>
-    <row r="1036" spans="1:6" ht="45">
+    <row r="1036" spans="1:6" ht="213.75">
       <c r="A1036" s="3" t="s">
-        <v>2145</v>
-[...2 lines deleted...]
-        <v>2146</v>
+        <v>2165</v>
+      </c>
+      <c r="B1036" s="33" t="s">
+        <v>3433</v>
       </c>
       <c r="C1036" s="82" t="s">
-        <v>3592</v>
-[...2 lines deleted...]
-        <v>46228</v>
+        <v>2166</v>
+      </c>
+      <c r="D1036" s="106">
+        <v>46498</v>
       </c>
       <c r="E1036" s="68"/>
       <c r="F1036" s="68"/>
     </row>
-    <row r="1037" spans="1:6" ht="80.25" customHeight="1">
+    <row r="1037" spans="1:6" ht="33" customHeight="1">
       <c r="A1037" s="3" t="s">
-        <v>2703</v>
+        <v>2171</v>
       </c>
       <c r="B1037" s="14" t="s">
-        <v>2147</v>
+        <v>599</v>
       </c>
       <c r="C1037" s="82" t="s">
-        <v>3395</v>
+        <v>600</v>
       </c>
       <c r="D1037" s="29">
-        <v>46593</v>
+        <v>46344</v>
       </c>
       <c r="E1037" s="68"/>
       <c r="F1037" s="68"/>
     </row>
-    <row r="1038" spans="1:6" ht="121.5" customHeight="1">
-[...4 lines deleted...]
-        <v>2148</v>
+    <row r="1038" spans="1:6" ht="22.5">
+      <c r="A1038" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B1038" s="11" t="s">
+        <v>1257</v>
       </c>
       <c r="C1038" s="82" t="s">
-        <v>3593</v>
+        <v>3503</v>
       </c>
       <c r="D1038" s="19">
-        <v>46231</v>
+        <v>46639</v>
       </c>
       <c r="E1038" s="68"/>
       <c r="F1038" s="68"/>
     </row>
-    <row r="1039" spans="1:6" ht="72.599999999999994" customHeight="1">
-[...7 lines deleted...]
-        <v>2150</v>
+    <row r="1039" spans="1:6" ht="22.5">
+      <c r="A1039" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B1039" s="11" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C1039" s="86" t="s">
+        <v>2175</v>
       </c>
       <c r="D1039" s="19">
-        <v>46232</v>
+        <v>46639</v>
       </c>
       <c r="E1039" s="68"/>
       <c r="F1039" s="68"/>
     </row>
-    <row r="1040" spans="1:6" ht="33.75">
+    <row r="1040" spans="1:6" ht="90">
       <c r="A1040" s="1" t="s">
-        <v>2151</v>
-[...2 lines deleted...]
-        <v>2152</v>
+        <v>2176</v>
+      </c>
+      <c r="B1040" s="11" t="s">
+        <v>1257</v>
       </c>
       <c r="C1040" s="82" t="s">
-        <v>3594</v>
+        <v>3308</v>
       </c>
       <c r="D1040" s="19">
-        <v>46232</v>
+        <v>46639</v>
       </c>
       <c r="E1040" s="68"/>
       <c r="F1040" s="68"/>
     </row>
     <row r="1041" spans="1:6" ht="78.75">
-      <c r="A1041" s="3" t="s">
-[...3 lines deleted...]
-        <v>1280</v>
+      <c r="A1041" s="1" t="s">
+        <v>2177</v>
+      </c>
+      <c r="B1041" s="11" t="s">
+        <v>1257</v>
       </c>
       <c r="C1041" s="82" t="s">
-        <v>2156</v>
-[...2 lines deleted...]
-        <v>46232</v>
+        <v>2178</v>
+      </c>
+      <c r="D1041" s="19">
+        <v>46639</v>
       </c>
       <c r="E1041" s="68"/>
       <c r="F1041" s="68"/>
     </row>
-    <row r="1042" spans="1:6" ht="45">
+    <row r="1042" spans="1:6" ht="149.25" customHeight="1">
       <c r="A1042" s="3" t="s">
-        <v>2158</v>
-[...2 lines deleted...]
-        <v>2159</v>
+        <v>2180</v>
+      </c>
+      <c r="B1042" s="14" t="s">
+        <v>2181</v>
       </c>
       <c r="C1042" s="82" t="s">
-        <v>2160</v>
+        <v>2182</v>
       </c>
       <c r="D1042" s="19">
-        <v>46236</v>
+        <v>46274</v>
       </c>
       <c r="E1042" s="68"/>
       <c r="F1042" s="68"/>
     </row>
-    <row r="1043" spans="1:6" ht="123.75">
-[...10 lines deleted...]
-        <v>46269</v>
+    <row r="1043" spans="1:6" ht="56.25">
+      <c r="A1043" s="3" t="s">
+        <v>2183</v>
+      </c>
+      <c r="B1043" s="14" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C1043" s="82" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D1043" s="19">
+        <v>46274</v>
       </c>
       <c r="E1043" s="68"/>
       <c r="F1043" s="68"/>
     </row>
-    <row r="1044" spans="1:6" ht="22.5">
+    <row r="1044" spans="1:6" ht="56.25">
       <c r="A1044" s="3" t="s">
-        <v>2164</v>
-[...2 lines deleted...]
-        <v>2165</v>
+        <v>2187</v>
+      </c>
+      <c r="B1044" s="10" t="s">
+        <v>2188</v>
       </c>
       <c r="C1044" s="82" t="s">
-        <v>2166</v>
+        <v>2189</v>
       </c>
       <c r="D1044" s="29">
-        <v>46239</v>
+        <v>46275</v>
       </c>
       <c r="E1044" s="68"/>
       <c r="F1044" s="68"/>
     </row>
-    <row r="1045" spans="1:6" ht="56.25">
+    <row r="1045" spans="1:6" ht="45">
       <c r="A1045" s="3" t="s">
-        <v>2167</v>
-[...2 lines deleted...]
-        <v>2168</v>
+        <v>2193</v>
+      </c>
+      <c r="B1045" s="14" t="s">
+        <v>2194</v>
       </c>
       <c r="C1045" s="82" t="s">
-        <v>3396</v>
-[...2 lines deleted...]
-        <v>46239</v>
+        <v>3280</v>
+      </c>
+      <c r="D1045" s="19">
+        <v>46642</v>
       </c>
       <c r="E1045" s="68"/>
       <c r="F1045" s="68"/>
     </row>
     <row r="1046" spans="1:6" ht="22.5">
       <c r="A1046" s="3" t="s">
-        <v>2999</v>
+        <v>2927</v>
       </c>
       <c r="B1046" s="14" t="s">
-        <v>2170</v>
+        <v>2195</v>
       </c>
       <c r="C1046" s="82" t="s">
-        <v>2171</v>
-[...2 lines deleted...]
-        <v>46239</v>
+        <v>1984</v>
+      </c>
+      <c r="D1046" s="106">
+        <v>46277</v>
       </c>
       <c r="E1046" s="68"/>
       <c r="F1046" s="68"/>
     </row>
-    <row r="1047" spans="1:6">
+    <row r="1047" spans="1:6" ht="123.75" customHeight="1">
       <c r="A1047" s="3" t="s">
-        <v>3000</v>
+        <v>2196</v>
       </c>
       <c r="B1047" s="14" t="s">
-        <v>2172</v>
+        <v>2197</v>
       </c>
       <c r="C1047" s="82" t="s">
-        <v>2173</v>
-[...2 lines deleted...]
-        <v>46239</v>
+        <v>2198</v>
+      </c>
+      <c r="D1047" s="19">
+        <v>46278</v>
       </c>
       <c r="E1047" s="68"/>
       <c r="F1047" s="68"/>
     </row>
-    <row r="1048" spans="1:6" ht="33.75">
-[...7 lines deleted...]
-        <v>3166</v>
+    <row r="1048" spans="1:6">
+      <c r="A1048" s="3" t="s">
+        <v>2199</v>
+      </c>
+      <c r="B1048" s="14" t="s">
+        <v>2200</v>
+      </c>
+      <c r="C1048" s="82" t="s">
+        <v>2201</v>
       </c>
       <c r="D1048" s="19">
-        <v>46604</v>
+        <v>46277</v>
       </c>
       <c r="E1048" s="68"/>
       <c r="F1048" s="68"/>
     </row>
-    <row r="1049" spans="1:6" ht="67.5">
-[...4 lines deleted...]
-        <v>2176</v>
+    <row r="1049" spans="1:6" ht="56.25">
+      <c r="A1049" s="3" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B1049" s="14" t="s">
+        <v>2203</v>
       </c>
       <c r="C1049" s="82" t="s">
-        <v>3595</v>
+        <v>865</v>
       </c>
       <c r="D1049" s="19">
-        <v>46240</v>
+        <v>46281</v>
       </c>
       <c r="E1049" s="68"/>
       <c r="F1049" s="68"/>
     </row>
-    <row r="1050" spans="1:6" ht="45">
+    <row r="1050" spans="1:6" ht="67.5">
       <c r="A1050" s="3" t="s">
-        <v>2178</v>
-[...2 lines deleted...]
-        <v>2179</v>
+        <v>2204</v>
+      </c>
+      <c r="B1050" s="36" t="s">
+        <v>2205</v>
       </c>
       <c r="C1050" s="82" t="s">
-        <v>3085</v>
-[...2 lines deleted...]
-        <v>46241</v>
+        <v>2206</v>
+      </c>
+      <c r="D1050" s="19">
+        <v>46646</v>
       </c>
       <c r="E1050" s="68"/>
       <c r="F1050" s="68"/>
     </row>
     <row r="1051" spans="1:6">
       <c r="A1051" s="3" t="s">
-        <v>2180</v>
+        <v>2208</v>
       </c>
       <c r="B1051" s="14" t="s">
-        <v>2181</v>
+        <v>2209</v>
       </c>
       <c r="C1051" s="82" t="s">
-        <v>422</v>
+        <v>2210</v>
       </c>
       <c r="D1051" s="29">
-        <v>46241</v>
+        <v>46283</v>
       </c>
       <c r="E1051" s="68"/>
       <c r="F1051" s="68"/>
     </row>
-    <row r="1052" spans="1:6" ht="130.5" customHeight="1">
+    <row r="1052" spans="1:6" ht="33.75">
       <c r="A1052" s="3" t="s">
-        <v>3001</v>
-[...2 lines deleted...]
-        <v>2182</v>
+        <v>2212</v>
+      </c>
+      <c r="B1052" s="14" t="s">
+        <v>2213</v>
       </c>
       <c r="C1052" s="82" t="s">
-        <v>3596</v>
+        <v>2214</v>
       </c>
       <c r="D1052" s="19">
-        <v>46606</v>
+        <v>46648</v>
       </c>
       <c r="E1052" s="68"/>
       <c r="F1052" s="68"/>
     </row>
-    <row r="1053" spans="1:6" ht="62.25" customHeight="1">
+    <row r="1053" spans="1:6" ht="90">
       <c r="A1053" s="3" t="s">
-        <v>3002</v>
-[...2 lines deleted...]
-        <v>2183</v>
+        <v>1387</v>
+      </c>
+      <c r="B1053" s="37" t="s">
+        <v>1388</v>
       </c>
       <c r="C1053" s="82" t="s">
-        <v>2184</v>
+        <v>3004</v>
       </c>
       <c r="D1053" s="29">
-        <v>46241</v>
+        <v>46283</v>
       </c>
       <c r="E1053" s="68"/>
       <c r="F1053" s="68"/>
     </row>
-    <row r="1054" spans="1:6" ht="22.5">
+    <row r="1054" spans="1:6" ht="56.25">
       <c r="A1054" s="3" t="s">
-        <v>2185</v>
+        <v>2215</v>
       </c>
       <c r="B1054" s="14" t="s">
-        <v>2186</v>
+        <v>2216</v>
       </c>
       <c r="C1054" s="82" t="s">
-        <v>2187</v>
-[...2 lines deleted...]
-        <v>46241</v>
+        <v>3504</v>
+      </c>
+      <c r="D1054" s="19">
+        <v>46604</v>
       </c>
       <c r="E1054" s="68"/>
       <c r="F1054" s="68"/>
     </row>
-    <row r="1055" spans="1:6" ht="46.5" customHeight="1">
+    <row r="1055" spans="1:6" ht="78.75">
       <c r="A1055" s="3" t="s">
-        <v>3003</v>
-[...2 lines deleted...]
-        <v>2188</v>
+        <v>1594</v>
+      </c>
+      <c r="B1055" s="14" t="s">
+        <v>1595</v>
       </c>
       <c r="C1055" s="82" t="s">
-        <v>2189</v>
+        <v>3309</v>
       </c>
       <c r="D1055" s="29">
-        <v>46241</v>
+        <v>46648</v>
       </c>
       <c r="E1055" s="68"/>
       <c r="F1055" s="68"/>
     </row>
-    <row r="1056" spans="1:6" ht="22.5">
+    <row r="1056" spans="1:6">
       <c r="A1056" s="3" t="s">
-        <v>2191</v>
-[...2 lines deleted...]
-        <v>2192</v>
+        <v>1143</v>
+      </c>
+      <c r="B1056" s="14" t="s">
+        <v>2218</v>
       </c>
       <c r="C1056" s="82" t="s">
-        <v>2193</v>
-[...2 lines deleted...]
-        <v>46242</v>
+        <v>1145</v>
+      </c>
+      <c r="D1056" s="19">
+        <v>46300</v>
       </c>
       <c r="E1056" s="68"/>
       <c r="F1056" s="68"/>
     </row>
-    <row r="1057" spans="1:6" ht="126" customHeight="1">
-[...1 lines deleted...]
-        <v>3004</v>
+    <row r="1057" spans="1:6">
+      <c r="A1057" s="3" t="s">
+        <v>2219</v>
       </c>
       <c r="B1057" s="14" t="s">
-        <v>2198</v>
+        <v>2220</v>
       </c>
       <c r="C1057" s="82" t="s">
-        <v>2199</v>
+        <v>2221</v>
       </c>
       <c r="D1057" s="19">
-        <v>46246</v>
+        <v>46284</v>
       </c>
       <c r="E1057" s="68"/>
       <c r="F1057" s="68"/>
     </row>
-    <row r="1058" spans="1:6">
+    <row r="1058" spans="1:6" ht="56.25">
       <c r="A1058" s="3" t="s">
-        <v>2201</v>
+        <v>2224</v>
       </c>
       <c r="B1058" s="14" t="s">
-        <v>2202</v>
+        <v>2225</v>
       </c>
       <c r="C1058" s="82" t="s">
-        <v>2203</v>
+        <v>3310</v>
       </c>
       <c r="D1058" s="19">
-        <v>46247</v>
+        <v>46288</v>
       </c>
       <c r="E1058" s="68"/>
       <c r="F1058" s="68"/>
     </row>
-    <row r="1059" spans="1:6" ht="45">
+    <row r="1059" spans="1:6" ht="67.5">
       <c r="A1059" s="3" t="s">
-        <v>2210</v>
-[...2 lines deleted...]
-        <v>2211</v>
+        <v>2228</v>
+      </c>
+      <c r="B1059" s="14" t="s">
+        <v>2229</v>
       </c>
       <c r="C1059" s="82" t="s">
-        <v>2212</v>
+        <v>2230</v>
       </c>
       <c r="D1059" s="19">
-        <v>46254</v>
+        <v>46288</v>
       </c>
       <c r="E1059" s="68"/>
       <c r="F1059" s="68"/>
     </row>
-    <row r="1060" spans="1:6" ht="33.75">
+    <row r="1060" spans="1:6">
       <c r="A1060" s="3" t="s">
-        <v>2213</v>
+        <v>2231</v>
       </c>
       <c r="B1060" s="14" t="s">
-        <v>2214</v>
-[...5 lines deleted...]
-        <v>46254</v>
+        <v>2232</v>
+      </c>
+      <c r="C1060" s="82" t="s">
+        <v>2233</v>
+      </c>
+      <c r="D1060" s="19">
+        <v>46289</v>
       </c>
       <c r="E1060" s="68"/>
       <c r="F1060" s="68"/>
     </row>
-    <row r="1061" spans="1:6" ht="22.5">
+    <row r="1061" spans="1:6" ht="66.599999999999994" customHeight="1">
       <c r="A1061" s="3" t="s">
-        <v>3005</v>
-[...2 lines deleted...]
-        <v>2215</v>
+        <v>2234</v>
+      </c>
+      <c r="B1061" s="10" t="s">
+        <v>2235</v>
       </c>
       <c r="C1061" s="82" t="s">
-        <v>2216</v>
-[...2 lines deleted...]
-        <v>46253</v>
+        <v>3505</v>
+      </c>
+      <c r="D1061" s="19">
+        <v>46289</v>
       </c>
       <c r="E1061" s="68"/>
       <c r="F1061" s="68"/>
     </row>
-    <row r="1062" spans="1:6" ht="219" customHeight="1">
+    <row r="1062" spans="1:6" ht="22.5">
       <c r="A1062" s="3" t="s">
-        <v>2218</v>
-[...2 lines deleted...]
-        <v>2219</v>
+        <v>2237</v>
+      </c>
+      <c r="B1062" s="10" t="s">
+        <v>2238</v>
       </c>
       <c r="C1062" s="82" t="s">
-        <v>2220</v>
-[...2 lines deleted...]
-        <v>46256</v>
+        <v>12</v>
+      </c>
+      <c r="D1062" s="19">
+        <v>46290</v>
       </c>
       <c r="E1062" s="68"/>
       <c r="F1062" s="68"/>
     </row>
-    <row r="1063" spans="1:6">
+    <row r="1063" spans="1:6" ht="112.5">
       <c r="A1063" s="3" t="s">
-        <v>2222</v>
-[...2 lines deleted...]
-        <v>2223</v>
+        <v>2239</v>
+      </c>
+      <c r="B1063" s="10" t="s">
+        <v>2241</v>
       </c>
       <c r="C1063" s="82" t="s">
-        <v>2224</v>
-[...2 lines deleted...]
-        <v>46259</v>
+        <v>2240</v>
+      </c>
+      <c r="D1063" s="19">
+        <v>46290</v>
       </c>
       <c r="E1063" s="68"/>
       <c r="F1063" s="68"/>
     </row>
     <row r="1064" spans="1:6">
       <c r="A1064" s="3" t="s">
-        <v>2225</v>
+        <v>2242</v>
       </c>
       <c r="B1064" s="14" t="s">
-        <v>2226</v>
-[...5 lines deleted...]
-        <v>46260</v>
+        <v>2243</v>
+      </c>
+      <c r="C1064" s="82" t="s">
+        <v>410</v>
+      </c>
+      <c r="D1064" s="19">
+        <v>46291</v>
       </c>
       <c r="E1064" s="68"/>
       <c r="F1064" s="68"/>
     </row>
-    <row r="1065" spans="1:6">
+    <row r="1065" spans="1:6" ht="90">
       <c r="A1065" s="3" t="s">
-        <v>2227</v>
-[...5 lines deleted...]
-        <v>2229</v>
+        <v>2928</v>
+      </c>
+      <c r="B1065" s="11" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C1065" s="82" t="s">
+        <v>2245</v>
       </c>
       <c r="D1065" s="29">
-        <v>46260</v>
+        <v>46288</v>
       </c>
       <c r="E1065" s="68"/>
       <c r="F1065" s="68"/>
     </row>
-    <row r="1066" spans="1:6" ht="68.25" customHeight="1">
-[...4 lines deleted...]
-        <v>2231</v>
+    <row r="1066" spans="1:6" ht="164.25" customHeight="1">
+      <c r="A1066" s="3" t="s">
+        <v>2246</v>
+      </c>
+      <c r="B1066" s="10" t="s">
+        <v>2247</v>
       </c>
       <c r="C1066" s="82" t="s">
-        <v>3597</v>
-[...2 lines deleted...]
-        <v>46260</v>
+        <v>3506</v>
+      </c>
+      <c r="D1066" s="19">
+        <v>46291</v>
       </c>
       <c r="E1066" s="68"/>
       <c r="F1066" s="68"/>
     </row>
-    <row r="1067" spans="1:6" ht="39" customHeight="1">
+    <row r="1067" spans="1:6">
       <c r="A1067" s="3" t="s">
-        <v>3732</v>
-[...2 lines deleted...]
-        <v>2232</v>
+        <v>2929</v>
+      </c>
+      <c r="B1067" s="14" t="s">
+        <v>2251</v>
       </c>
       <c r="C1067" s="82" t="s">
-        <v>617</v>
-[...2 lines deleted...]
-        <v>46260</v>
+        <v>2252</v>
+      </c>
+      <c r="D1067" s="19">
+        <v>46288</v>
       </c>
       <c r="E1067" s="68"/>
       <c r="F1067" s="68"/>
     </row>
-    <row r="1068" spans="1:6" ht="143.25" customHeight="1">
+    <row r="1068" spans="1:6" ht="33.75">
       <c r="A1068" s="3" t="s">
-        <v>3006</v>
+        <v>2930</v>
       </c>
       <c r="B1068" s="14" t="s">
-        <v>2235</v>
+        <v>2253</v>
       </c>
       <c r="C1068" s="82" t="s">
-        <v>2236</v>
+        <v>2254</v>
       </c>
       <c r="D1068" s="19">
-        <v>46240</v>
+        <v>46442</v>
       </c>
       <c r="E1068" s="68"/>
       <c r="F1068" s="68"/>
     </row>
-    <row r="1069" spans="1:6">
-[...4 lines deleted...]
-        <v>2238</v>
+    <row r="1069" spans="1:6" ht="112.5">
+      <c r="A1069" s="3" t="s">
+        <v>2255</v>
+      </c>
+      <c r="B1069" s="10" t="s">
+        <v>2256</v>
       </c>
       <c r="C1069" s="82" t="s">
-        <v>2239</v>
+        <v>2257</v>
       </c>
       <c r="D1069" s="29">
-        <v>46268</v>
+        <v>46294</v>
       </c>
       <c r="E1069" s="68"/>
       <c r="F1069" s="68"/>
     </row>
-    <row r="1070" spans="1:6" ht="173.25" customHeight="1">
-[...4 lines deleted...]
-        <v>3529</v>
+    <row r="1070" spans="1:6" ht="56.25">
+      <c r="A1070" s="2" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B1070" s="10" t="s">
+        <v>2262</v>
       </c>
       <c r="C1070" s="82" t="s">
-        <v>2241</v>
-[...2 lines deleted...]
-        <v>46498</v>
+        <v>2259</v>
+      </c>
+      <c r="D1070" s="39">
+        <v>46295</v>
       </c>
       <c r="E1070" s="68"/>
       <c r="F1070" s="68"/>
     </row>
     <row r="1071" spans="1:6" ht="33.75">
       <c r="A1071" s="3" t="s">
-        <v>2246</v>
-[...2 lines deleted...]
-        <v>606</v>
+        <v>2264</v>
+      </c>
+      <c r="B1071" s="11" t="s">
+        <v>2265</v>
       </c>
       <c r="C1071" s="82" t="s">
-        <v>607</v>
-[...2 lines deleted...]
-        <v>46344</v>
+        <v>2266</v>
+      </c>
+      <c r="D1071" s="19">
+        <v>46432</v>
       </c>
       <c r="E1071" s="68"/>
       <c r="F1071" s="68"/>
     </row>
-    <row r="1072" spans="1:6" ht="22.5">
-[...4 lines deleted...]
-        <v>1280</v>
+    <row r="1072" spans="1:6" ht="78.75">
+      <c r="A1072" s="45" t="s">
+        <v>2267</v>
+      </c>
+      <c r="B1072" s="14" t="s">
+        <v>2268</v>
       </c>
       <c r="C1072" s="82" t="s">
-        <v>3598</v>
-[...2 lines deleted...]
-        <v>46274</v>
+        <v>2269</v>
+      </c>
+      <c r="D1072" s="29">
+        <v>46297</v>
       </c>
       <c r="E1072" s="68"/>
       <c r="F1072" s="68"/>
     </row>
-    <row r="1073" spans="1:6" ht="22.5">
-[...10 lines deleted...]
-        <v>46274</v>
+    <row r="1073" spans="1:6" ht="33.75">
+      <c r="A1073" s="3" t="s">
+        <v>2271</v>
+      </c>
+      <c r="B1073" s="14" t="s">
+        <v>2272</v>
+      </c>
+      <c r="C1073" s="82" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D1073" s="29">
+        <v>46302</v>
       </c>
       <c r="E1073" s="68"/>
       <c r="F1073" s="68"/>
     </row>
-    <row r="1074" spans="1:6" ht="65.25" customHeight="1">
-[...4 lines deleted...]
-        <v>1280</v>
+    <row r="1074" spans="1:6" ht="90">
+      <c r="A1074" s="3" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B1074" s="14" t="s">
+        <v>2274</v>
       </c>
       <c r="C1074" s="82" t="s">
-        <v>3397</v>
-[...2 lines deleted...]
-        <v>46274</v>
+        <v>2275</v>
+      </c>
+      <c r="D1074" s="29">
+        <v>46303</v>
       </c>
       <c r="E1074" s="68"/>
       <c r="F1074" s="68"/>
     </row>
-    <row r="1075" spans="1:6" ht="66" customHeight="1">
-[...7 lines deleted...]
-        <v>2252</v>
+    <row r="1075" spans="1:6" ht="232.5" customHeight="1">
+      <c r="A1075" s="3" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B1075" s="14" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C1075" s="86" t="s">
+        <v>21</v>
       </c>
       <c r="D1075" s="19">
-        <v>46274</v>
+        <v>46303</v>
       </c>
       <c r="E1075" s="68"/>
       <c r="F1075" s="68"/>
     </row>
-    <row r="1076" spans="1:6" ht="149.25" customHeight="1">
+    <row r="1076" spans="1:6" ht="78.75">
       <c r="A1076" s="3" t="s">
-        <v>2254</v>
+        <v>2931</v>
       </c>
       <c r="B1076" s="14" t="s">
-        <v>2255</v>
+        <v>2277</v>
       </c>
       <c r="C1076" s="82" t="s">
-        <v>2256</v>
-[...2 lines deleted...]
-        <v>46274</v>
+        <v>2278</v>
+      </c>
+      <c r="D1076" s="29">
+        <v>46304</v>
       </c>
       <c r="E1076" s="68"/>
       <c r="F1076" s="68"/>
     </row>
-    <row r="1077" spans="1:6" ht="56.25">
+    <row r="1077" spans="1:6" ht="45">
       <c r="A1077" s="3" t="s">
-        <v>2257</v>
-[...2 lines deleted...]
-        <v>2258</v>
+        <v>2932</v>
+      </c>
+      <c r="B1077" s="11" t="s">
+        <v>2279</v>
       </c>
       <c r="C1077" s="82" t="s">
-        <v>2259</v>
-[...2 lines deleted...]
-        <v>46274</v>
+        <v>2280</v>
+      </c>
+      <c r="D1077" s="29">
+        <v>46304</v>
       </c>
       <c r="E1077" s="68"/>
       <c r="F1077" s="68"/>
     </row>
-    <row r="1078" spans="1:6" ht="56.25">
+    <row r="1078" spans="1:6" ht="22.5">
       <c r="A1078" s="3" t="s">
-        <v>2261</v>
-[...2 lines deleted...]
-        <v>2262</v>
+        <v>2282</v>
+      </c>
+      <c r="B1078" s="14" t="s">
+        <v>2283</v>
       </c>
       <c r="C1078" s="82" t="s">
-        <v>2263</v>
-[...2 lines deleted...]
-        <v>46275</v>
+        <v>2284</v>
+      </c>
+      <c r="D1078" s="19">
+        <v>46297</v>
       </c>
       <c r="E1078" s="68"/>
       <c r="F1078" s="68"/>
     </row>
-    <row r="1079" spans="1:6" ht="45">
-[...4 lines deleted...]
-        <v>2268</v>
+    <row r="1079" spans="1:6" ht="78.75">
+      <c r="A1079" s="4" t="s">
+        <v>2285</v>
+      </c>
+      <c r="B1079" s="11" t="s">
+        <v>2286</v>
       </c>
       <c r="C1079" s="82" t="s">
-        <v>3366</v>
+        <v>2287</v>
       </c>
       <c r="D1079" s="19">
-        <v>46277</v>
+        <v>46305</v>
       </c>
       <c r="E1079" s="68"/>
       <c r="F1079" s="68"/>
     </row>
-    <row r="1080" spans="1:6" ht="22.5">
+    <row r="1080" spans="1:6">
       <c r="A1080" s="3" t="s">
-        <v>3007</v>
+        <v>2288</v>
       </c>
       <c r="B1080" s="14" t="s">
-        <v>2269</v>
+        <v>2289</v>
       </c>
       <c r="C1080" s="82" t="s">
-        <v>2050</v>
-[...2 lines deleted...]
-        <v>46193</v>
+        <v>2290</v>
+      </c>
+      <c r="D1080" s="19">
+        <v>46305</v>
       </c>
       <c r="E1080" s="68"/>
       <c r="F1080" s="68"/>
     </row>
-    <row r="1081" spans="1:6" ht="101.25" customHeight="1">
+    <row r="1081" spans="1:6" ht="22.5">
       <c r="A1081" s="3" t="s">
-        <v>2270</v>
+        <v>2291</v>
       </c>
       <c r="B1081" s="14" t="s">
-        <v>2271</v>
+        <v>2292</v>
       </c>
       <c r="C1081" s="82" t="s">
-        <v>2272</v>
-[...2 lines deleted...]
-        <v>46278</v>
+        <v>421</v>
+      </c>
+      <c r="D1081" s="29">
+        <v>46290</v>
       </c>
       <c r="E1081" s="68"/>
       <c r="F1081" s="68"/>
     </row>
-    <row r="1082" spans="1:6">
+    <row r="1082" spans="1:6" ht="127.5" customHeight="1">
       <c r="A1082" s="3" t="s">
-        <v>2273</v>
+        <v>2293</v>
       </c>
       <c r="B1082" s="14" t="s">
-        <v>2274</v>
+        <v>2294</v>
       </c>
       <c r="C1082" s="82" t="s">
-        <v>2275</v>
-[...2 lines deleted...]
-        <v>46277</v>
+        <v>2295</v>
+      </c>
+      <c r="D1082" s="29">
+        <v>46308</v>
       </c>
       <c r="E1082" s="68"/>
       <c r="F1082" s="68"/>
     </row>
-    <row r="1083" spans="1:6" ht="45" customHeight="1">
+    <row r="1083" spans="1:6">
       <c r="A1083" s="3" t="s">
-        <v>2276</v>
+        <v>2933</v>
       </c>
       <c r="B1083" s="14" t="s">
-        <v>2277</v>
+        <v>2297</v>
       </c>
       <c r="C1083" s="82" t="s">
-        <v>875</v>
-[...2 lines deleted...]
-        <v>46281</v>
+        <v>3311</v>
+      </c>
+      <c r="D1083" s="29">
+        <v>46308</v>
       </c>
       <c r="E1083" s="68"/>
       <c r="F1083" s="68"/>
     </row>
-    <row r="1084" spans="1:6" ht="67.5">
+    <row r="1084" spans="1:6" ht="213.75">
       <c r="A1084" s="3" t="s">
-        <v>2278</v>
-[...8 lines deleted...]
-        <v>46281</v>
+        <v>2934</v>
+      </c>
+      <c r="B1084" s="37" t="s">
+        <v>2298</v>
+      </c>
+      <c r="C1084" s="88" t="s">
+        <v>253</v>
+      </c>
+      <c r="D1084" s="29">
+        <v>46308</v>
       </c>
       <c r="E1084" s="68"/>
       <c r="F1084" s="68"/>
     </row>
-    <row r="1085" spans="1:6">
+    <row r="1085" spans="1:6" ht="22.5">
       <c r="A1085" s="3" t="s">
-        <v>2282</v>
+        <v>2300</v>
       </c>
       <c r="B1085" s="14" t="s">
-        <v>2283</v>
+        <v>2301</v>
       </c>
       <c r="C1085" s="82" t="s">
-        <v>2284</v>
+        <v>2302</v>
       </c>
       <c r="D1085" s="29">
-        <v>46283</v>
+        <v>46308</v>
       </c>
       <c r="E1085" s="68"/>
       <c r="F1085" s="68"/>
     </row>
     <row r="1086" spans="1:6" ht="33.75">
       <c r="A1086" s="3" t="s">
-        <v>2286</v>
+        <v>2305</v>
       </c>
       <c r="B1086" s="14" t="s">
-        <v>2287</v>
+        <v>2306</v>
       </c>
       <c r="C1086" s="82" t="s">
-        <v>2288</v>
-[...2 lines deleted...]
-        <v>46283</v>
+        <v>2307</v>
+      </c>
+      <c r="D1086" s="29">
+        <v>46312</v>
       </c>
       <c r="E1086" s="68"/>
       <c r="F1086" s="68"/>
     </row>
-    <row r="1087" spans="1:6" ht="90">
+    <row r="1087" spans="1:6" ht="147.75" customHeight="1">
       <c r="A1087" s="3" t="s">
-        <v>1411</v>
-[...2 lines deleted...]
-        <v>1412</v>
+        <v>2935</v>
+      </c>
+      <c r="B1087" s="14" t="s">
+        <v>2308</v>
       </c>
       <c r="C1087" s="82" t="s">
-        <v>3086</v>
+        <v>2309</v>
       </c>
       <c r="D1087" s="29">
-        <v>46283</v>
+        <v>46313</v>
       </c>
       <c r="E1087" s="68"/>
       <c r="F1087" s="68"/>
     </row>
-    <row r="1088" spans="1:6" ht="56.25">
+    <row r="1088" spans="1:6" ht="311.25" customHeight="1">
       <c r="A1088" s="3" t="s">
-        <v>2289</v>
+        <v>2310</v>
       </c>
       <c r="B1088" s="14" t="s">
-        <v>2290</v>
+        <v>2311</v>
       </c>
       <c r="C1088" s="82" t="s">
-        <v>3599</v>
-[...2 lines deleted...]
-        <v>46239</v>
+        <v>345</v>
+      </c>
+      <c r="D1088" s="29">
+        <v>46312</v>
       </c>
       <c r="E1088" s="68"/>
       <c r="F1088" s="68"/>
     </row>
-    <row r="1089" spans="1:6" ht="78.75">
+    <row r="1089" spans="1:6" ht="33.75">
       <c r="A1089" s="3" t="s">
-        <v>1623</v>
-[...2 lines deleted...]
-        <v>1624</v>
+        <v>2312</v>
+      </c>
+      <c r="B1089" s="10" t="s">
+        <v>2313</v>
       </c>
       <c r="C1089" s="82" t="s">
-        <v>3398</v>
+        <v>2314</v>
       </c>
       <c r="D1089" s="29">
-        <v>46283</v>
+        <v>46313</v>
       </c>
       <c r="E1089" s="68"/>
       <c r="F1089" s="68"/>
     </row>
-    <row r="1090" spans="1:6">
+    <row r="1090" spans="1:6" ht="146.25">
       <c r="A1090" s="3" t="s">
-        <v>1165</v>
+        <v>2936</v>
       </c>
       <c r="B1090" s="14" t="s">
-        <v>2292</v>
+        <v>2315</v>
       </c>
       <c r="C1090" s="82" t="s">
-        <v>1167</v>
-[...2 lines deleted...]
-        <v>46300</v>
+        <v>51</v>
+      </c>
+      <c r="D1090" s="29">
+        <v>46332</v>
       </c>
       <c r="E1090" s="68"/>
       <c r="F1090" s="68"/>
     </row>
-    <row r="1091" spans="1:6">
-[...4 lines deleted...]
-        <v>2294</v>
+    <row r="1091" spans="1:6" ht="33.75">
+      <c r="A1091" s="1" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B1091" s="10" t="s">
+        <v>2317</v>
       </c>
       <c r="C1091" s="82" t="s">
-        <v>2295</v>
+        <v>3</v>
       </c>
       <c r="D1091" s="19">
-        <v>46284</v>
+        <v>46333</v>
       </c>
       <c r="E1091" s="68"/>
       <c r="F1091" s="68"/>
     </row>
-    <row r="1092" spans="1:6" ht="56.25">
+    <row r="1092" spans="1:6" ht="78.75">
       <c r="A1092" s="3" t="s">
-        <v>2298</v>
-[...2 lines deleted...]
-        <v>2299</v>
+        <v>2318</v>
+      </c>
+      <c r="B1092" s="10" t="s">
+        <v>2319</v>
       </c>
       <c r="C1092" s="82" t="s">
-        <v>3399</v>
+        <v>10</v>
       </c>
       <c r="D1092" s="19">
-        <v>46288</v>
+        <v>46341</v>
       </c>
       <c r="E1092" s="68"/>
       <c r="F1092" s="68"/>
     </row>
-    <row r="1093" spans="1:6" ht="67.5">
-[...4 lines deleted...]
-        <v>2303</v>
+    <row r="1093" spans="1:6" ht="34.5" customHeight="1">
+      <c r="A1093" s="4" t="s">
+        <v>2937</v>
+      </c>
+      <c r="B1093" s="10" t="s">
+        <v>67</v>
       </c>
       <c r="C1093" s="82" t="s">
-        <v>2304</v>
-[...2 lines deleted...]
-        <v>46288</v>
+        <v>3507</v>
+      </c>
+      <c r="D1093" s="29">
+        <v>46319</v>
       </c>
       <c r="E1093" s="68"/>
       <c r="F1093" s="68"/>
     </row>
     <row r="1094" spans="1:6">
       <c r="A1094" s="3" t="s">
-        <v>2305</v>
-[...2 lines deleted...]
-        <v>2306</v>
+        <v>2938</v>
+      </c>
+      <c r="B1094" s="10" t="s">
+        <v>2321</v>
       </c>
       <c r="C1094" s="82" t="s">
-        <v>2307</v>
-[...2 lines deleted...]
-        <v>46289</v>
+        <v>2322</v>
+      </c>
+      <c r="D1094" s="29">
+        <v>46318</v>
       </c>
       <c r="E1094" s="68"/>
       <c r="F1094" s="68"/>
     </row>
-    <row r="1095" spans="1:6" ht="66.599999999999994" customHeight="1">
+    <row r="1095" spans="1:6" ht="56.25">
       <c r="A1095" s="3" t="s">
-        <v>2308</v>
-[...2 lines deleted...]
-        <v>2309</v>
+        <v>2323</v>
+      </c>
+      <c r="B1095" s="14" t="s">
+        <v>2324</v>
       </c>
       <c r="C1095" s="82" t="s">
-        <v>3600</v>
-[...2 lines deleted...]
-        <v>46289</v>
+        <v>2325</v>
+      </c>
+      <c r="D1095" s="29">
+        <v>46318</v>
       </c>
       <c r="E1095" s="68"/>
       <c r="F1095" s="68"/>
     </row>
     <row r="1096" spans="1:6" ht="22.5">
-      <c r="A1096" s="3" t="s">
-[...3 lines deleted...]
-        <v>2312</v>
+      <c r="A1096" s="55" t="s">
+        <v>2326</v>
+      </c>
+      <c r="B1096" s="14" t="s">
+        <v>2327</v>
       </c>
       <c r="C1096" s="82" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>46290</v>
+        <v>3312</v>
+      </c>
+      <c r="D1096" s="29">
+        <v>46340</v>
       </c>
       <c r="E1096" s="68"/>
       <c r="F1096" s="68"/>
     </row>
     <row r="1097" spans="1:6" ht="112.5">
       <c r="A1097" s="3" t="s">
-        <v>2313</v>
-[...2 lines deleted...]
-        <v>2315</v>
+        <v>2330</v>
+      </c>
+      <c r="B1097" s="14" t="s">
+        <v>2331</v>
       </c>
       <c r="C1097" s="82" t="s">
-        <v>2314</v>
-[...2 lines deleted...]
-        <v>46290</v>
+        <v>2332</v>
+      </c>
+      <c r="D1097" s="29">
+        <v>46342</v>
       </c>
       <c r="E1097" s="68"/>
       <c r="F1097" s="68"/>
     </row>
-    <row r="1098" spans="1:6">
+    <row r="1098" spans="1:6" ht="22.5">
       <c r="A1098" s="3" t="s">
-        <v>2316</v>
+        <v>2334</v>
       </c>
       <c r="B1098" s="14" t="s">
-        <v>2317</v>
+        <v>2335</v>
       </c>
       <c r="C1098" s="82" t="s">
-        <v>415</v>
-[...2 lines deleted...]
-        <v>46291</v>
+        <v>2336</v>
+      </c>
+      <c r="D1098" s="29">
+        <v>46322</v>
       </c>
       <c r="E1098" s="68"/>
       <c r="F1098" s="68"/>
     </row>
-    <row r="1099" spans="1:6" ht="90">
+    <row r="1099" spans="1:6" ht="33.75">
       <c r="A1099" s="3" t="s">
-        <v>3008</v>
-[...2 lines deleted...]
-        <v>2318</v>
+        <v>2939</v>
+      </c>
+      <c r="B1099" s="14" t="s">
+        <v>2337</v>
       </c>
       <c r="C1099" s="82" t="s">
-        <v>2319</v>
+        <v>3313</v>
       </c>
       <c r="D1099" s="29">
-        <v>46288</v>
+        <v>46324</v>
       </c>
       <c r="E1099" s="68"/>
       <c r="F1099" s="68"/>
     </row>
-    <row r="1100" spans="1:6" ht="150.75" customHeight="1">
+    <row r="1100" spans="1:6" ht="22.5">
       <c r="A1100" s="3" t="s">
-        <v>2320</v>
-[...2 lines deleted...]
-        <v>2321</v>
+        <v>2339</v>
+      </c>
+      <c r="B1100" s="14" t="s">
+        <v>2340</v>
       </c>
       <c r="C1100" s="82" t="s">
-        <v>3601</v>
+        <v>5</v>
       </c>
       <c r="D1100" s="19">
-        <v>46291</v>
+        <v>46353</v>
       </c>
       <c r="E1100" s="68"/>
       <c r="F1100" s="68"/>
     </row>
-    <row r="1101" spans="1:6">
+    <row r="1101" spans="1:6" ht="33.75">
       <c r="A1101" s="3" t="s">
-        <v>3009</v>
+        <v>2341</v>
       </c>
       <c r="B1101" s="14" t="s">
-        <v>2325</v>
+        <v>2342</v>
       </c>
       <c r="C1101" s="82" t="s">
-        <v>2326</v>
-[...2 lines deleted...]
-        <v>46288</v>
+        <v>2343</v>
+      </c>
+      <c r="D1101" s="29">
+        <v>46324</v>
       </c>
       <c r="E1101" s="68"/>
       <c r="F1101" s="68"/>
     </row>
-    <row r="1102" spans="1:6" ht="33.75">
-[...4 lines deleted...]
-        <v>2327</v>
+    <row r="1102" spans="1:6" ht="69.75" customHeight="1">
+      <c r="A1102" s="1" t="s">
+        <v>2640</v>
+      </c>
+      <c r="B1102" s="10" t="s">
+        <v>2344</v>
       </c>
       <c r="C1102" s="82" t="s">
-        <v>2328</v>
-[...2 lines deleted...]
-        <v>46442</v>
+        <v>2345</v>
+      </c>
+      <c r="D1102" s="29">
+        <v>46284</v>
       </c>
       <c r="E1102" s="68"/>
       <c r="F1102" s="68"/>
     </row>
-    <row r="1103" spans="1:6" ht="112.5">
+    <row r="1103" spans="1:6" ht="23.25" customHeight="1">
       <c r="A1103" s="3" t="s">
-        <v>2329</v>
-[...2 lines deleted...]
-        <v>2330</v>
+        <v>2940</v>
+      </c>
+      <c r="B1103" s="14" t="s">
+        <v>2346</v>
       </c>
       <c r="C1103" s="82" t="s">
-        <v>2331</v>
+        <v>2347</v>
       </c>
       <c r="D1103" s="29">
-        <v>46294</v>
+        <v>46325</v>
       </c>
       <c r="E1103" s="68"/>
       <c r="F1103" s="68"/>
     </row>
-    <row r="1104" spans="1:6" ht="56.25">
-[...1 lines deleted...]
-        <v>2332</v>
+    <row r="1104" spans="1:6" ht="22.5">
+      <c r="A1104" s="3" t="s">
+        <v>2348</v>
       </c>
       <c r="B1104" s="10" t="s">
-        <v>2336</v>
+        <v>2349</v>
       </c>
       <c r="C1104" s="82" t="s">
-        <v>2333</v>
-[...2 lines deleted...]
-        <v>46295</v>
+        <v>2350</v>
+      </c>
+      <c r="D1104" s="29">
+        <v>46325</v>
       </c>
       <c r="E1104" s="68"/>
       <c r="F1104" s="68"/>
     </row>
-    <row r="1105" spans="1:6" ht="33.75">
+    <row r="1105" spans="1:6" ht="67.5">
       <c r="A1105" s="3" t="s">
-        <v>2338</v>
-[...2 lines deleted...]
-        <v>2339</v>
+        <v>2351</v>
+      </c>
+      <c r="B1105" s="14" t="s">
+        <v>2352</v>
       </c>
       <c r="C1105" s="82" t="s">
-        <v>2340</v>
+        <v>3314</v>
       </c>
       <c r="D1105" s="19">
-        <v>46432</v>
+        <v>46329</v>
       </c>
       <c r="E1105" s="68"/>
       <c r="F1105" s="68"/>
     </row>
-    <row r="1106" spans="1:6" ht="78.75">
-[...4 lines deleted...]
-        <v>2342</v>
+    <row r="1106" spans="1:6" ht="263.25" customHeight="1">
+      <c r="A1106" s="3" t="s">
+        <v>2353</v>
+      </c>
+      <c r="B1106" s="10" t="s">
+        <v>2354</v>
       </c>
       <c r="C1106" s="82" t="s">
-        <v>2343</v>
-[...2 lines deleted...]
-        <v>46297</v>
+        <v>2325</v>
+      </c>
+      <c r="D1106" s="19">
+        <v>46329</v>
       </c>
       <c r="E1106" s="68"/>
       <c r="F1106" s="68"/>
     </row>
-    <row r="1107" spans="1:6" ht="22.5">
+    <row r="1107" spans="1:6" ht="157.5">
       <c r="A1107" s="3" t="s">
-        <v>2345</v>
+        <v>2355</v>
       </c>
       <c r="B1107" s="14" t="s">
-        <v>2346</v>
+        <v>2356</v>
       </c>
       <c r="C1107" s="82" t="s">
-        <v>2086</v>
-[...2 lines deleted...]
-        <v>46302</v>
+        <v>3315</v>
+      </c>
+      <c r="D1107" s="19">
+        <v>46330</v>
       </c>
       <c r="E1107" s="68"/>
       <c r="F1107" s="68"/>
     </row>
-    <row r="1108" spans="1:6" ht="90">
-[...10 lines deleted...]
-        <v>46303</v>
+    <row r="1108" spans="1:6" ht="22.5">
+      <c r="A1108" s="1" t="s">
+        <v>2359</v>
+      </c>
+      <c r="B1108" s="11" t="s">
+        <v>190</v>
+      </c>
+      <c r="C1108" s="88" t="s">
+        <v>191</v>
+      </c>
+      <c r="D1108" s="19">
+        <v>46365</v>
       </c>
       <c r="E1108" s="68"/>
       <c r="F1108" s="68"/>
     </row>
-    <row r="1109" spans="1:6" ht="232.5" customHeight="1">
+    <row r="1109" spans="1:6" ht="78.75">
       <c r="A1109" s="3" t="s">
-        <v>2350</v>
+        <v>2364</v>
       </c>
       <c r="B1109" s="14" t="s">
-        <v>1379</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>2365</v>
+      </c>
+      <c r="C1109" s="82" t="s">
+        <v>2366</v>
       </c>
       <c r="D1109" s="19">
-        <v>46303</v>
+        <v>46333</v>
       </c>
       <c r="E1109" s="68"/>
       <c r="F1109" s="68"/>
     </row>
-    <row r="1110" spans="1:6" ht="78.75">
+    <row r="1110" spans="1:6">
       <c r="A1110" s="3" t="s">
-        <v>3011</v>
-[...2 lines deleted...]
-        <v>2351</v>
+        <v>2367</v>
+      </c>
+      <c r="B1110" s="10" t="s">
+        <v>2368</v>
       </c>
       <c r="C1110" s="82" t="s">
-        <v>2352</v>
-[...2 lines deleted...]
-        <v>46304</v>
+        <v>63</v>
+      </c>
+      <c r="D1110" s="19">
+        <v>46333</v>
       </c>
       <c r="E1110" s="68"/>
       <c r="F1110" s="68"/>
     </row>
-    <row r="1111" spans="1:6" ht="45">
+    <row r="1111" spans="1:6">
       <c r="A1111" s="3" t="s">
-        <v>3012</v>
-[...2 lines deleted...]
-        <v>2353</v>
+        <v>2370</v>
+      </c>
+      <c r="B1111" s="14" t="s">
+        <v>2371</v>
       </c>
       <c r="C1111" s="82" t="s">
-        <v>2354</v>
-[...2 lines deleted...]
-        <v>46304</v>
+        <v>2372</v>
+      </c>
+      <c r="D1111" s="19">
+        <v>46333</v>
       </c>
       <c r="E1111" s="68"/>
       <c r="F1111" s="68"/>
     </row>
-    <row r="1112" spans="1:6" ht="22.5">
+    <row r="1112" spans="1:6" ht="386.25" customHeight="1">
       <c r="A1112" s="3" t="s">
-        <v>2356</v>
-[...2 lines deleted...]
-        <v>2357</v>
+        <v>2373</v>
+      </c>
+      <c r="B1112" s="21" t="s">
+        <v>2374</v>
       </c>
       <c r="C1112" s="82" t="s">
-        <v>2358</v>
+        <v>3316</v>
       </c>
       <c r="D1112" s="19">
-        <v>46297</v>
+        <v>46333</v>
       </c>
       <c r="E1112" s="68"/>
       <c r="F1112" s="68"/>
     </row>
-    <row r="1113" spans="1:6" ht="78.75">
-[...4 lines deleted...]
-        <v>2360</v>
+    <row r="1113" spans="1:6" ht="140.25" customHeight="1">
+      <c r="A1113" s="3" t="s">
+        <v>2375</v>
+      </c>
+      <c r="B1113" s="10" t="s">
+        <v>2109</v>
       </c>
       <c r="C1113" s="82" t="s">
-        <v>2361</v>
-[...2 lines deleted...]
-        <v>46305</v>
+        <v>3814</v>
+      </c>
+      <c r="D1113" s="107">
+        <v>46333</v>
       </c>
       <c r="E1113" s="68"/>
       <c r="F1113" s="68"/>
     </row>
     <row r="1114" spans="1:6">
       <c r="A1114" s="3" t="s">
-        <v>2362</v>
+        <v>2377</v>
       </c>
       <c r="B1114" s="14" t="s">
-        <v>2363</v>
+        <v>2378</v>
       </c>
       <c r="C1114" s="82" t="s">
-        <v>2364</v>
+        <v>2379</v>
       </c>
       <c r="D1114" s="19">
-        <v>46305</v>
+        <v>46337</v>
       </c>
       <c r="E1114" s="68"/>
       <c r="F1114" s="68"/>
     </row>
-    <row r="1115" spans="1:6" ht="22.5">
+    <row r="1115" spans="1:6" ht="101.25">
       <c r="A1115" s="3" t="s">
-        <v>2365</v>
-[...2 lines deleted...]
-        <v>2366</v>
+        <v>2380</v>
+      </c>
+      <c r="B1115" s="10" t="s">
+        <v>2381</v>
       </c>
       <c r="C1115" s="82" t="s">
-        <v>426</v>
-[...2 lines deleted...]
-        <v>46290</v>
+        <v>2382</v>
+      </c>
+      <c r="D1115" s="19">
+        <v>46373</v>
       </c>
       <c r="E1115" s="68"/>
       <c r="F1115" s="68"/>
     </row>
-    <row r="1116" spans="1:6" ht="127.5" customHeight="1">
+    <row r="1116" spans="1:6" ht="56.25">
       <c r="A1116" s="3" t="s">
-        <v>2367</v>
-[...2 lines deleted...]
-        <v>2368</v>
+        <v>2560</v>
+      </c>
+      <c r="B1116" s="10" t="s">
+        <v>2385</v>
       </c>
       <c r="C1116" s="82" t="s">
-        <v>2369</v>
-[...2 lines deleted...]
-        <v>46308</v>
+        <v>2386</v>
+      </c>
+      <c r="D1116" s="19">
+        <v>46337</v>
       </c>
       <c r="E1116" s="68"/>
       <c r="F1116" s="68"/>
     </row>
-    <row r="1117" spans="1:6">
+    <row r="1117" spans="1:6" ht="45">
       <c r="A1117" s="3" t="s">
-        <v>3013</v>
-[...2 lines deleted...]
-        <v>2371</v>
+        <v>2387</v>
+      </c>
+      <c r="B1117" s="11" t="s">
+        <v>2388</v>
       </c>
       <c r="C1117" s="82" t="s">
-        <v>3400</v>
+        <v>3317</v>
       </c>
       <c r="D1117" s="29">
-        <v>46308</v>
+        <v>46339</v>
       </c>
       <c r="E1117" s="68"/>
       <c r="F1117" s="68"/>
     </row>
-    <row r="1118" spans="1:6" ht="202.5">
+    <row r="1118" spans="1:6" ht="237.95" customHeight="1">
       <c r="A1118" s="3" t="s">
-        <v>3014</v>
-[...5 lines deleted...]
-        <v>255</v>
+        <v>2941</v>
+      </c>
+      <c r="B1118" s="10" t="s">
+        <v>2391</v>
+      </c>
+      <c r="C1118" s="82" t="s">
+        <v>177</v>
       </c>
       <c r="D1118" s="29">
-        <v>46308</v>
+        <v>46267</v>
       </c>
       <c r="E1118" s="68"/>
       <c r="F1118" s="68"/>
     </row>
-    <row r="1119" spans="1:6" ht="22.5">
+    <row r="1119" spans="1:6" ht="90">
       <c r="A1119" s="3" t="s">
-        <v>2374</v>
+        <v>2392</v>
       </c>
       <c r="B1119" s="14" t="s">
-        <v>2375</v>
+        <v>2393</v>
       </c>
       <c r="C1119" s="82" t="s">
-        <v>2376</v>
+        <v>2394</v>
       </c>
       <c r="D1119" s="29">
-        <v>46308</v>
+        <v>46340</v>
       </c>
       <c r="E1119" s="68"/>
       <c r="F1119" s="68"/>
     </row>
-    <row r="1120" spans="1:6" ht="33.75">
+    <row r="1120" spans="1:6" ht="56.25">
       <c r="A1120" s="3" t="s">
-        <v>2379</v>
+        <v>2395</v>
       </c>
       <c r="B1120" s="14" t="s">
-        <v>2380</v>
+        <v>2396</v>
       </c>
       <c r="C1120" s="82" t="s">
-        <v>2381</v>
+        <v>3508</v>
       </c>
       <c r="D1120" s="29">
-        <v>46312</v>
+        <v>46256</v>
       </c>
       <c r="E1120" s="68"/>
       <c r="F1120" s="68"/>
     </row>
-    <row r="1121" spans="1:6" ht="147.75" customHeight="1">
+    <row r="1121" spans="1:6" ht="56.25">
       <c r="A1121" s="3" t="s">
-        <v>3015</v>
+        <v>2942</v>
       </c>
       <c r="B1121" s="14" t="s">
-        <v>2382</v>
+        <v>2397</v>
       </c>
       <c r="C1121" s="82" t="s">
-        <v>2383</v>
+        <v>3509</v>
       </c>
       <c r="D1121" s="29">
-        <v>46313</v>
+        <v>46340</v>
       </c>
       <c r="E1121" s="68"/>
       <c r="F1121" s="68"/>
     </row>
-    <row r="1122" spans="1:6" ht="311.25" customHeight="1">
+    <row r="1122" spans="1:6" ht="67.5">
       <c r="A1122" s="3" t="s">
-        <v>2384</v>
-[...2 lines deleted...]
-        <v>2385</v>
+        <v>2398</v>
+      </c>
+      <c r="B1122" s="57" t="s">
+        <v>2961</v>
       </c>
       <c r="C1122" s="82" t="s">
-        <v>348</v>
+        <v>3318</v>
       </c>
       <c r="D1122" s="29">
-        <v>46312</v>
+        <v>46343</v>
       </c>
       <c r="E1122" s="68"/>
       <c r="F1122" s="68"/>
     </row>
-    <row r="1123" spans="1:6" ht="33.75">
+    <row r="1123" spans="1:6" ht="382.5" customHeight="1">
       <c r="A1123" s="3" t="s">
-        <v>2386</v>
+        <v>2399</v>
       </c>
       <c r="B1123" s="10" t="s">
-        <v>2387</v>
+        <v>2400</v>
       </c>
       <c r="C1123" s="82" t="s">
-        <v>2388</v>
+        <v>3319</v>
       </c>
       <c r="D1123" s="29">
-        <v>46313</v>
+        <v>46343</v>
       </c>
       <c r="E1123" s="68"/>
       <c r="F1123" s="68"/>
     </row>
-    <row r="1124" spans="1:6" ht="146.25">
+    <row r="1124" spans="1:6" ht="22.5">
       <c r="A1124" s="3" t="s">
-        <v>3016</v>
-[...2 lines deleted...]
-        <v>2389</v>
+        <v>2401</v>
+      </c>
+      <c r="B1124" s="10" t="s">
+        <v>2402</v>
       </c>
       <c r="C1124" s="82" t="s">
-        <v>52</v>
+        <v>3320</v>
       </c>
       <c r="D1124" s="29">
-        <v>46332</v>
+        <v>46345</v>
       </c>
       <c r="E1124" s="68"/>
       <c r="F1124" s="68"/>
     </row>
-    <row r="1125" spans="1:6" ht="33.75">
-[...1 lines deleted...]
-        <v>2390</v>
+    <row r="1125" spans="1:6" ht="67.5">
+      <c r="A1125" s="3" t="s">
+        <v>2403</v>
       </c>
       <c r="B1125" s="10" t="s">
-        <v>2391</v>
+        <v>2404</v>
       </c>
       <c r="C1125" s="82" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>46333</v>
+        <v>116</v>
+      </c>
+      <c r="D1125" s="29">
+        <v>46345</v>
       </c>
       <c r="E1125" s="68"/>
       <c r="F1125" s="68"/>
     </row>
-    <row r="1126" spans="1:6" ht="78.75">
+    <row r="1126" spans="1:6" ht="33.75">
       <c r="A1126" s="3" t="s">
-        <v>2392</v>
-[...2 lines deleted...]
-        <v>2393</v>
+        <v>2943</v>
+      </c>
+      <c r="B1126" s="14" t="s">
+        <v>2405</v>
       </c>
       <c r="C1126" s="82" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>46341</v>
+        <v>2406</v>
+      </c>
+      <c r="D1126" s="29">
+        <v>46346</v>
       </c>
       <c r="E1126" s="68"/>
       <c r="F1126" s="68"/>
     </row>
-    <row r="1127" spans="1:6" ht="34.5" customHeight="1">
-[...4 lines deleted...]
-        <v>68</v>
+    <row r="1127" spans="1:6" ht="83.1" customHeight="1">
+      <c r="A1127" s="3" t="s">
+        <v>2407</v>
+      </c>
+      <c r="B1127" s="14" t="s">
+        <v>2408</v>
       </c>
       <c r="C1127" s="82" t="s">
-        <v>3602</v>
+        <v>2409</v>
       </c>
       <c r="D1127" s="29">
-        <v>46319</v>
+        <v>46424</v>
       </c>
       <c r="E1127" s="68"/>
       <c r="F1127" s="68"/>
     </row>
     <row r="1128" spans="1:6">
       <c r="A1128" s="3" t="s">
-        <v>3018</v>
-[...5 lines deleted...]
-        <v>2396</v>
+        <v>2411</v>
+      </c>
+      <c r="B1128" s="14" t="s">
+        <v>2412</v>
+      </c>
+      <c r="C1128" s="93" t="s">
+        <v>2413</v>
       </c>
       <c r="D1128" s="29">
-        <v>46318</v>
+        <v>46346</v>
       </c>
       <c r="E1128" s="68"/>
       <c r="F1128" s="68"/>
     </row>
-    <row r="1129" spans="1:6" ht="56.25">
+    <row r="1129" spans="1:6" ht="129.75" customHeight="1">
       <c r="A1129" s="3" t="s">
-        <v>2397</v>
+        <v>2414</v>
       </c>
       <c r="B1129" s="14" t="s">
-        <v>2398</v>
+        <v>2415</v>
       </c>
       <c r="C1129" s="82" t="s">
-        <v>2399</v>
-[...2 lines deleted...]
-        <v>46318</v>
+        <v>2416</v>
+      </c>
+      <c r="D1129" s="106">
+        <v>46428</v>
       </c>
       <c r="E1129" s="68"/>
       <c r="F1129" s="68"/>
     </row>
     <row r="1130" spans="1:6">
-      <c r="A1130" s="55" t="s">
-        <v>3734</v>
+      <c r="A1130" s="3" t="s">
+        <v>2417</v>
       </c>
       <c r="B1130" s="14" t="s">
-        <v>2400</v>
+        <v>2418</v>
       </c>
       <c r="C1130" s="82" t="s">
-        <v>3401</v>
+        <v>304</v>
       </c>
       <c r="D1130" s="29">
-        <v>46340</v>
+        <v>46346</v>
       </c>
       <c r="E1130" s="68"/>
       <c r="F1130" s="68"/>
     </row>
-    <row r="1131" spans="1:6" ht="100.5" customHeight="1">
+    <row r="1131" spans="1:6" ht="333" customHeight="1">
       <c r="A1131" s="3" t="s">
-        <v>2403</v>
-[...2 lines deleted...]
-        <v>2404</v>
+        <v>2419</v>
+      </c>
+      <c r="B1131" s="10" t="s">
+        <v>2420</v>
       </c>
       <c r="C1131" s="82" t="s">
-        <v>2405</v>
+        <v>3321</v>
       </c>
       <c r="D1131" s="29">
-        <v>46342</v>
+        <v>46346</v>
       </c>
       <c r="E1131" s="68"/>
       <c r="F1131" s="68"/>
     </row>
-    <row r="1132" spans="1:6" ht="22.5">
+    <row r="1132" spans="1:6" ht="56.25">
       <c r="A1132" s="3" t="s">
-        <v>2407</v>
-[...5 lines deleted...]
-        <v>2409</v>
+        <v>2421</v>
+      </c>
+      <c r="B1132" s="10" t="s">
+        <v>2422</v>
+      </c>
+      <c r="C1132" s="88" t="s">
+        <v>3322</v>
       </c>
       <c r="D1132" s="29">
-        <v>46322</v>
+        <v>46347</v>
       </c>
       <c r="E1132" s="68"/>
       <c r="F1132" s="68"/>
     </row>
-    <row r="1133" spans="1:6" ht="33.75">
+    <row r="1133" spans="1:6">
       <c r="A1133" s="3" t="s">
-        <v>3019</v>
-[...8 lines deleted...]
-        <v>46324</v>
+        <v>2423</v>
+      </c>
+      <c r="B1133" s="10" t="s">
+        <v>2424</v>
+      </c>
+      <c r="C1133" s="88" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1133" s="19">
+        <v>46371</v>
       </c>
       <c r="E1133" s="68"/>
       <c r="F1133" s="68"/>
     </row>
-    <row r="1134" spans="1:6" ht="22.5">
+    <row r="1134" spans="1:6" ht="45">
       <c r="A1134" s="3" t="s">
-        <v>2412</v>
-[...2 lines deleted...]
-        <v>2413</v>
+        <v>2425</v>
+      </c>
+      <c r="B1134" s="10" t="s">
+        <v>2426</v>
       </c>
       <c r="C1134" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D1134" s="19">
-        <v>46353</v>
+        <v>46372</v>
       </c>
       <c r="E1134" s="68"/>
       <c r="F1134" s="68"/>
     </row>
-    <row r="1135" spans="1:6" ht="33.75">
+    <row r="1135" spans="1:6" ht="78.75">
       <c r="A1135" s="3" t="s">
-        <v>2414</v>
-[...2 lines deleted...]
-        <v>2415</v>
+        <v>2427</v>
+      </c>
+      <c r="B1135" s="10" t="s">
+        <v>2428</v>
       </c>
       <c r="C1135" s="82" t="s">
-        <v>2416</v>
-[...2 lines deleted...]
-        <v>46324</v>
+        <v>5</v>
+      </c>
+      <c r="D1135" s="19">
+        <v>46371</v>
       </c>
       <c r="E1135" s="68"/>
       <c r="F1135" s="68"/>
     </row>
-    <row r="1136" spans="1:6" ht="69.75" customHeight="1">
-[...1 lines deleted...]
-        <v>2712</v>
+    <row r="1136" spans="1:6" ht="33.75">
+      <c r="A1136" s="3" t="s">
+        <v>2430</v>
       </c>
       <c r="B1136" s="10" t="s">
-        <v>2417</v>
+        <v>2431</v>
       </c>
       <c r="C1136" s="82" t="s">
-        <v>2418</v>
+        <v>3323</v>
       </c>
       <c r="D1136" s="29">
-        <v>46284</v>
+        <v>46350</v>
       </c>
       <c r="E1136" s="68"/>
       <c r="F1136" s="68"/>
     </row>
-    <row r="1137" spans="1:6" ht="23.25" customHeight="1">
+    <row r="1137" spans="1:6" ht="67.5">
       <c r="A1137" s="3" t="s">
-        <v>3020</v>
-[...2 lines deleted...]
-        <v>2419</v>
+        <v>2460</v>
+      </c>
+      <c r="B1137" s="10" t="s">
+        <v>1593</v>
       </c>
       <c r="C1137" s="82" t="s">
-        <v>2420</v>
+        <v>2432</v>
       </c>
       <c r="D1137" s="29">
-        <v>46325</v>
+        <v>46566</v>
       </c>
       <c r="E1137" s="68"/>
       <c r="F1137" s="68"/>
     </row>
     <row r="1138" spans="1:6" ht="22.5">
       <c r="A1138" s="3" t="s">
-        <v>2421</v>
-[...2 lines deleted...]
-        <v>2422</v>
+        <v>2434</v>
+      </c>
+      <c r="B1138" s="20" t="s">
+        <v>3052</v>
       </c>
       <c r="C1138" s="82" t="s">
-        <v>2423</v>
-[...2 lines deleted...]
-        <v>46325</v>
+        <v>2009</v>
+      </c>
+      <c r="D1138" s="106">
+        <v>46458</v>
       </c>
       <c r="E1138" s="68"/>
       <c r="F1138" s="68"/>
     </row>
-    <row r="1139" spans="1:6" ht="67.5">
+    <row r="1139" spans="1:6" ht="22.5">
       <c r="A1139" s="3" t="s">
-        <v>2424</v>
-[...2 lines deleted...]
-        <v>2425</v>
+        <v>2435</v>
+      </c>
+      <c r="B1139" s="10" t="s">
+        <v>2436</v>
       </c>
       <c r="C1139" s="82" t="s">
-        <v>3403</v>
+        <v>2437</v>
       </c>
       <c r="D1139" s="19">
-        <v>46329</v>
+        <v>46353</v>
       </c>
       <c r="E1139" s="68"/>
       <c r="F1139" s="68"/>
     </row>
-    <row r="1140" spans="1:6" ht="263.25" customHeight="1">
+    <row r="1140" spans="1:6" ht="86.45" customHeight="1">
       <c r="A1140" s="3" t="s">
-        <v>2426</v>
+        <v>2439</v>
       </c>
       <c r="B1140" s="10" t="s">
-        <v>2427</v>
+        <v>2440</v>
       </c>
       <c r="C1140" s="82" t="s">
-        <v>2399</v>
-[...2 lines deleted...]
-        <v>46329</v>
+        <v>2441</v>
+      </c>
+      <c r="D1140" s="29">
+        <v>46353</v>
       </c>
       <c r="E1140" s="68"/>
       <c r="F1140" s="68"/>
     </row>
-    <row r="1141" spans="1:6" ht="157.5">
+    <row r="1141" spans="1:6" ht="22.5">
       <c r="A1141" s="3" t="s">
-        <v>2428</v>
-[...2 lines deleted...]
-        <v>2429</v>
+        <v>2442</v>
+      </c>
+      <c r="B1141" s="36" t="s">
+        <v>2443</v>
       </c>
       <c r="C1141" s="82" t="s">
-        <v>3404</v>
-[...2 lines deleted...]
-        <v>46330</v>
+        <v>2444</v>
+      </c>
+      <c r="D1141" s="29">
+        <v>46357</v>
       </c>
       <c r="E1141" s="68"/>
       <c r="F1141" s="68"/>
     </row>
-    <row r="1142" spans="1:6" ht="22.5">
-[...7 lines deleted...]
-        <v>194</v>
+    <row r="1142" spans="1:6" ht="135.75" customHeight="1">
+      <c r="A1142" s="4" t="s">
+        <v>2445</v>
+      </c>
+      <c r="B1142" s="10" t="s">
+        <v>2446</v>
+      </c>
+      <c r="C1142" s="82" t="s">
+        <v>610</v>
       </c>
       <c r="D1142" s="19">
-        <v>46365</v>
+        <v>46358</v>
       </c>
       <c r="E1142" s="68"/>
       <c r="F1142" s="68"/>
     </row>
-    <row r="1143" spans="1:6" ht="78.75">
+    <row r="1143" spans="1:6" ht="33.75">
       <c r="A1143" s="3" t="s">
-        <v>2437</v>
+        <v>2447</v>
       </c>
       <c r="B1143" s="14" t="s">
-        <v>2438</v>
+        <v>2448</v>
       </c>
       <c r="C1143" s="82" t="s">
-        <v>2439</v>
-[...2 lines deleted...]
-        <v>46333</v>
+        <v>2449</v>
+      </c>
+      <c r="D1143" s="29">
+        <v>46358</v>
       </c>
       <c r="E1143" s="68"/>
       <c r="F1143" s="68"/>
     </row>
-    <row r="1144" spans="1:6">
+    <row r="1144" spans="1:6" ht="112.5">
       <c r="A1144" s="3" t="s">
-        <v>2440</v>
-[...2 lines deleted...]
-        <v>2441</v>
+        <v>2450</v>
+      </c>
+      <c r="B1144" s="21" t="s">
+        <v>2451</v>
       </c>
       <c r="C1144" s="82" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>46333</v>
+        <v>2452</v>
+      </c>
+      <c r="D1144" s="29">
+        <v>46357</v>
       </c>
       <c r="E1144" s="68"/>
       <c r="F1144" s="68"/>
     </row>
-    <row r="1145" spans="1:6">
+    <row r="1145" spans="1:6" ht="22.5">
       <c r="A1145" s="3" t="s">
-        <v>2443</v>
+        <v>2461</v>
       </c>
       <c r="B1145" s="14" t="s">
-        <v>2444</v>
+        <v>1119</v>
       </c>
       <c r="C1145" s="82" t="s">
-        <v>2445</v>
-[...2 lines deleted...]
-        <v>46333</v>
+        <v>2462</v>
+      </c>
+      <c r="D1145" s="29">
+        <v>46362</v>
       </c>
       <c r="E1145" s="68"/>
       <c r="F1145" s="68"/>
     </row>
-    <row r="1146" spans="1:6" ht="386.25" customHeight="1">
-[...4 lines deleted...]
-        <v>2447</v>
+    <row r="1146" spans="1:6" ht="135">
+      <c r="A1146" s="1" t="s">
+        <v>2464</v>
+      </c>
+      <c r="B1146" s="11" t="s">
+        <v>1274</v>
       </c>
       <c r="C1146" s="82" t="s">
-        <v>3405</v>
-[...2 lines deleted...]
-        <v>46333</v>
+        <v>2465</v>
+      </c>
+      <c r="D1146" s="29">
+        <v>46365</v>
       </c>
       <c r="E1146" s="68"/>
       <c r="F1146" s="68"/>
     </row>
-    <row r="1147" spans="1:6" ht="140.25" customHeight="1">
+    <row r="1147" spans="1:6" ht="56.25">
       <c r="A1147" s="3" t="s">
-        <v>2448</v>
-[...2 lines deleted...]
-        <v>2182</v>
+        <v>2466</v>
+      </c>
+      <c r="B1147" s="14" t="s">
+        <v>2467</v>
       </c>
       <c r="C1147" s="82" t="s">
-        <v>3406</v>
-[...2 lines deleted...]
-        <v>46333</v>
+        <v>2468</v>
+      </c>
+      <c r="D1147" s="29">
+        <v>46365</v>
       </c>
       <c r="E1147" s="68"/>
       <c r="F1147" s="68"/>
     </row>
-    <row r="1148" spans="1:6">
+    <row r="1148" spans="1:6" ht="22.5">
       <c r="A1148" s="3" t="s">
-        <v>2450</v>
-[...2 lines deleted...]
-        <v>2451</v>
+        <v>2469</v>
+      </c>
+      <c r="B1148" s="10" t="s">
+        <v>2470</v>
       </c>
       <c r="C1148" s="82" t="s">
-        <v>2452</v>
-[...2 lines deleted...]
-        <v>46337</v>
+        <v>2471</v>
+      </c>
+      <c r="D1148" s="29">
+        <v>46365</v>
       </c>
       <c r="E1148" s="68"/>
       <c r="F1148" s="68"/>
     </row>
-    <row r="1149" spans="1:6" ht="101.25">
-[...4 lines deleted...]
-        <v>2454</v>
+    <row r="1149" spans="1:6" ht="35.25">
+      <c r="A1149" s="58" t="s">
+        <v>2472</v>
+      </c>
+      <c r="B1149" s="12" t="s">
+        <v>2473</v>
       </c>
       <c r="C1149" s="82" t="s">
-        <v>2455</v>
+        <v>525</v>
       </c>
       <c r="D1149" s="19">
-        <v>46373</v>
+        <v>46368</v>
       </c>
       <c r="E1149" s="68"/>
       <c r="F1149" s="68"/>
     </row>
-    <row r="1150" spans="1:6" ht="56.25">
+    <row r="1150" spans="1:6" ht="22.5">
       <c r="A1150" s="3" t="s">
-        <v>2633</v>
-[...2 lines deleted...]
-        <v>2458</v>
+        <v>2474</v>
+      </c>
+      <c r="B1150" s="14" t="s">
+        <v>2475</v>
       </c>
       <c r="C1150" s="82" t="s">
-        <v>2459</v>
-[...2 lines deleted...]
-        <v>46337</v>
+        <v>3324</v>
+      </c>
+      <c r="D1150" s="29">
+        <v>46398</v>
       </c>
       <c r="E1150" s="68"/>
       <c r="F1150" s="68"/>
     </row>
-    <row r="1151" spans="1:6" ht="45">
+    <row r="1151" spans="1:6" ht="67.5">
       <c r="A1151" s="3" t="s">
-        <v>2460</v>
-[...2 lines deleted...]
-        <v>2461</v>
+        <v>2477</v>
+      </c>
+      <c r="B1151" s="36" t="s">
+        <v>2478</v>
       </c>
       <c r="C1151" s="82" t="s">
-        <v>3407</v>
+        <v>3325</v>
       </c>
       <c r="D1151" s="29">
-        <v>46339</v>
+        <v>46365</v>
       </c>
       <c r="E1151" s="68"/>
       <c r="F1151" s="68"/>
     </row>
-    <row r="1152" spans="1:6" ht="237.95" customHeight="1">
-[...10 lines deleted...]
-        <v>46267</v>
+    <row r="1152" spans="1:6" ht="202.5">
+      <c r="A1152" s="1" t="s">
+        <v>2570</v>
+      </c>
+      <c r="B1152" s="59" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C1152" s="88" t="s">
+        <v>3088</v>
+      </c>
+      <c r="D1152" s="19">
+        <v>46365</v>
       </c>
       <c r="E1152" s="68"/>
       <c r="F1152" s="68"/>
     </row>
-    <row r="1153" spans="1:6" ht="90">
+    <row r="1153" spans="1:6" ht="67.5">
       <c r="A1153" s="3" t="s">
-        <v>2465</v>
+        <v>2480</v>
       </c>
       <c r="B1153" s="14" t="s">
-        <v>2466</v>
-[...2 lines deleted...]
-        <v>2467</v>
+        <v>2481</v>
+      </c>
+      <c r="C1153" s="85" t="s">
+        <v>3326</v>
       </c>
       <c r="D1153" s="29">
-        <v>46340</v>
+        <v>46365</v>
       </c>
       <c r="E1153" s="68"/>
       <c r="F1153" s="68"/>
     </row>
-    <row r="1154" spans="1:6" ht="56.25">
+    <row r="1154" spans="1:6">
       <c r="A1154" s="3" t="s">
-        <v>2468</v>
+        <v>2484</v>
       </c>
       <c r="B1154" s="14" t="s">
-        <v>2469</v>
+        <v>2485</v>
       </c>
       <c r="C1154" s="82" t="s">
-        <v>3603</v>
+        <v>2486</v>
       </c>
       <c r="D1154" s="29">
-        <v>46256</v>
+        <v>46367</v>
       </c>
       <c r="E1154" s="68"/>
       <c r="F1154" s="68"/>
     </row>
-    <row r="1155" spans="1:6" ht="56.25">
+    <row r="1155" spans="1:6" ht="22.5">
       <c r="A1155" s="3" t="s">
-        <v>3022</v>
+        <v>2487</v>
       </c>
       <c r="B1155" s="14" t="s">
-        <v>2470</v>
+        <v>2488</v>
       </c>
       <c r="C1155" s="82" t="s">
-        <v>3604</v>
+        <v>12</v>
       </c>
       <c r="D1155" s="29">
-        <v>46340</v>
+        <v>46367</v>
       </c>
       <c r="E1155" s="68"/>
       <c r="F1155" s="68"/>
     </row>
     <row r="1156" spans="1:6" ht="67.5">
       <c r="A1156" s="3" t="s">
-        <v>2471</v>
-[...2 lines deleted...]
-        <v>3042</v>
+        <v>2489</v>
+      </c>
+      <c r="B1156" s="14" t="s">
+        <v>2490</v>
       </c>
       <c r="C1156" s="82" t="s">
-        <v>3408</v>
+        <v>3510</v>
       </c>
       <c r="D1156" s="29">
-        <v>46343</v>
+        <v>46367</v>
       </c>
       <c r="E1156" s="68"/>
       <c r="F1156" s="68"/>
     </row>
-    <row r="1157" spans="1:6" ht="362.25" customHeight="1">
+    <row r="1157" spans="1:6" ht="394.5" customHeight="1">
       <c r="A1157" s="3" t="s">
-        <v>2472</v>
-[...2 lines deleted...]
-        <v>2473</v>
+        <v>2492</v>
+      </c>
+      <c r="B1157" s="14" t="s">
+        <v>2493</v>
       </c>
       <c r="C1157" s="82" t="s">
-        <v>3409</v>
+        <v>2494</v>
       </c>
       <c r="D1157" s="29">
-        <v>46343</v>
+        <v>46367</v>
       </c>
       <c r="E1157" s="68"/>
       <c r="F1157" s="68"/>
     </row>
-    <row r="1158" spans="1:6" ht="22.5">
+    <row r="1158" spans="1:6" ht="45">
       <c r="A1158" s="3" t="s">
-        <v>2474</v>
+        <v>2495</v>
       </c>
       <c r="B1158" s="10" t="s">
-        <v>2475</v>
+        <v>2496</v>
       </c>
       <c r="C1158" s="82" t="s">
-        <v>3410</v>
+        <v>2497</v>
       </c>
       <c r="D1158" s="29">
-        <v>46345</v>
+        <v>46368</v>
       </c>
       <c r="E1158" s="68"/>
       <c r="F1158" s="68"/>
     </row>
-    <row r="1159" spans="1:6" ht="67.5">
+    <row r="1159" spans="1:6" ht="115.5" customHeight="1">
       <c r="A1159" s="3" t="s">
-        <v>2476</v>
-[...2 lines deleted...]
-        <v>2477</v>
+        <v>2499</v>
+      </c>
+      <c r="B1159" s="14" t="s">
+        <v>2500</v>
       </c>
       <c r="C1159" s="82" t="s">
-        <v>117</v>
+        <v>3005</v>
       </c>
       <c r="D1159" s="29">
-        <v>46345</v>
+        <v>46367</v>
       </c>
       <c r="E1159" s="68"/>
       <c r="F1159" s="68"/>
     </row>
-    <row r="1160" spans="1:6" ht="33.75">
+    <row r="1160" spans="1:6" ht="233.25" customHeight="1">
       <c r="A1160" s="3" t="s">
-        <v>3023</v>
-[...2 lines deleted...]
-        <v>2478</v>
+        <v>2944</v>
+      </c>
+      <c r="B1160" s="10" t="s">
+        <v>2502</v>
       </c>
       <c r="C1160" s="82" t="s">
-        <v>2479</v>
+        <v>2503</v>
       </c>
       <c r="D1160" s="29">
-        <v>46346</v>
+        <v>46366</v>
       </c>
       <c r="E1160" s="68"/>
       <c r="F1160" s="68"/>
     </row>
-    <row r="1161" spans="1:6" ht="45">
+    <row r="1161" spans="1:6" ht="22.5">
       <c r="A1161" s="3" t="s">
-        <v>2480</v>
+        <v>2546</v>
       </c>
       <c r="B1161" s="14" t="s">
-        <v>2481</v>
+        <v>2504</v>
       </c>
       <c r="C1161" s="82" t="s">
-        <v>2482</v>
+        <v>2505</v>
       </c>
       <c r="D1161" s="29">
-        <v>46424</v>
+        <v>46379</v>
       </c>
       <c r="E1161" s="68"/>
       <c r="F1161" s="68"/>
     </row>
-    <row r="1162" spans="1:6">
+    <row r="1162" spans="1:6" ht="45">
       <c r="A1162" s="3" t="s">
-        <v>2484</v>
-[...5 lines deleted...]
-        <v>2486</v>
+        <v>2506</v>
+      </c>
+      <c r="B1162" s="10" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C1162" s="82" t="s">
+        <v>2507</v>
       </c>
       <c r="D1162" s="29">
-        <v>46346</v>
+        <v>46372</v>
       </c>
       <c r="E1162" s="68"/>
       <c r="F1162" s="68"/>
     </row>
-    <row r="1163" spans="1:6" ht="129.75" customHeight="1">
+    <row r="1163" spans="1:6" ht="22.5">
       <c r="A1163" s="3" t="s">
-        <v>2487</v>
+        <v>2508</v>
       </c>
       <c r="B1163" s="14" t="s">
-        <v>2488</v>
+        <v>2509</v>
       </c>
       <c r="C1163" s="82" t="s">
-        <v>2489</v>
-[...2 lines deleted...]
-        <v>46428</v>
+        <v>2510</v>
+      </c>
+      <c r="D1163" s="29">
+        <v>46372</v>
       </c>
       <c r="E1163" s="68"/>
       <c r="F1163" s="68"/>
     </row>
-    <row r="1164" spans="1:6">
+    <row r="1164" spans="1:6" ht="67.5">
       <c r="A1164" s="3" t="s">
-        <v>2490</v>
+        <v>2512</v>
       </c>
       <c r="B1164" s="14" t="s">
-        <v>2491</v>
+        <v>2513</v>
       </c>
       <c r="C1164" s="82" t="s">
-        <v>306</v>
+        <v>2017</v>
       </c>
       <c r="D1164" s="29">
-        <v>46346</v>
+        <v>46373</v>
       </c>
       <c r="E1164" s="68"/>
       <c r="F1164" s="68"/>
     </row>
-    <row r="1165" spans="1:6" ht="333" customHeight="1">
+    <row r="1165" spans="1:6" ht="78.75">
       <c r="A1165" s="3" t="s">
-        <v>2492</v>
-[...2 lines deleted...]
-        <v>2493</v>
+        <v>2514</v>
+      </c>
+      <c r="B1165" s="14" t="s">
+        <v>2515</v>
       </c>
       <c r="C1165" s="82" t="s">
-        <v>3411</v>
+        <v>3327</v>
       </c>
       <c r="D1165" s="29">
-        <v>46346</v>
+        <v>46373</v>
       </c>
       <c r="E1165" s="68"/>
       <c r="F1165" s="68"/>
     </row>
-    <row r="1166" spans="1:6" ht="56.25">
+    <row r="1166" spans="1:6" ht="33.75">
       <c r="A1166" s="3" t="s">
-        <v>2494</v>
-[...5 lines deleted...]
-        <v>3412</v>
+        <v>2519</v>
+      </c>
+      <c r="B1166" s="14" t="s">
+        <v>2520</v>
+      </c>
+      <c r="C1166" s="82" t="s">
+        <v>2521</v>
       </c>
       <c r="D1166" s="29">
-        <v>46347</v>
+        <v>46373</v>
       </c>
       <c r="E1166" s="68"/>
       <c r="F1166" s="68"/>
     </row>
     <row r="1167" spans="1:6">
       <c r="A1167" s="3" t="s">
-        <v>2496</v>
-[...8 lines deleted...]
-        <v>46371</v>
+        <v>2522</v>
+      </c>
+      <c r="B1167" s="14" t="s">
+        <v>2523</v>
+      </c>
+      <c r="C1167" s="82" t="s">
+        <v>3511</v>
+      </c>
+      <c r="D1167" s="29">
+        <v>46374</v>
       </c>
       <c r="E1167" s="68"/>
       <c r="F1167" s="68"/>
     </row>
-    <row r="1168" spans="1:6" ht="45">
+    <row r="1168" spans="1:6" ht="138" customHeight="1">
       <c r="A1168" s="3" t="s">
-        <v>2498</v>
-[...2 lines deleted...]
-        <v>2499</v>
+        <v>2524</v>
+      </c>
+      <c r="B1168" s="14" t="s">
+        <v>2525</v>
       </c>
       <c r="C1168" s="82" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46372</v>
+        <v>2526</v>
+      </c>
+      <c r="D1168" s="29">
+        <v>46374</v>
       </c>
       <c r="E1168" s="68"/>
       <c r="F1168" s="68"/>
     </row>
-    <row r="1169" spans="1:6" ht="78.75">
+    <row r="1169" spans="1:6" ht="22.5">
       <c r="A1169" s="3" t="s">
-        <v>2500</v>
-[...2 lines deleted...]
-        <v>2501</v>
+        <v>2527</v>
+      </c>
+      <c r="B1169" s="14" t="s">
+        <v>2528</v>
       </c>
       <c r="C1169" s="82" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46371</v>
+        <v>2529</v>
+      </c>
+      <c r="D1169" s="29">
+        <v>46374</v>
       </c>
       <c r="E1169" s="68"/>
       <c r="F1169" s="68"/>
     </row>
-    <row r="1170" spans="1:6" ht="33.75">
+    <row r="1170" spans="1:6" ht="149.25" customHeight="1">
       <c r="A1170" s="3" t="s">
-        <v>2503</v>
+        <v>2530</v>
       </c>
       <c r="B1170" s="10" t="s">
-        <v>2504</v>
+        <v>2531</v>
       </c>
       <c r="C1170" s="82" t="s">
-        <v>3413</v>
+        <v>3006</v>
       </c>
       <c r="D1170" s="29">
-        <v>46350</v>
+        <v>46374</v>
       </c>
       <c r="E1170" s="68"/>
       <c r="F1170" s="68"/>
     </row>
-    <row r="1171" spans="1:6" ht="67.5">
+    <row r="1171" spans="1:6" ht="45">
       <c r="A1171" s="3" t="s">
         <v>2532</v>
       </c>
-      <c r="B1171" s="10" t="s">
-        <v>1622</v>
+      <c r="B1171" s="14" t="s">
+        <v>2533</v>
       </c>
       <c r="C1171" s="82" t="s">
-        <v>2505</v>
+        <v>2529</v>
       </c>
       <c r="D1171" s="29">
-        <v>46201</v>
+        <v>46374</v>
       </c>
       <c r="E1171" s="68"/>
       <c r="F1171" s="68"/>
     </row>
-    <row r="1172" spans="1:6" ht="22.5">
+    <row r="1172" spans="1:6">
       <c r="A1172" s="3" t="s">
-        <v>2507</v>
-[...2 lines deleted...]
-        <v>3130</v>
+        <v>2535</v>
+      </c>
+      <c r="B1172" s="14" t="s">
+        <v>2536</v>
       </c>
       <c r="C1172" s="82" t="s">
-        <v>2075</v>
-[...2 lines deleted...]
-        <v>46458</v>
+        <v>2537</v>
+      </c>
+      <c r="D1172" s="29">
+        <v>46374</v>
       </c>
       <c r="E1172" s="68"/>
       <c r="F1172" s="68"/>
     </row>
-    <row r="1173" spans="1:6" ht="22.5">
+    <row r="1173" spans="1:6" ht="56.25">
       <c r="A1173" s="3" t="s">
-        <v>2508</v>
-[...2 lines deleted...]
-        <v>2509</v>
+        <v>2538</v>
+      </c>
+      <c r="B1173" s="14" t="s">
+        <v>2539</v>
       </c>
       <c r="C1173" s="82" t="s">
-        <v>2510</v>
-[...2 lines deleted...]
-        <v>46353</v>
+        <v>2540</v>
+      </c>
+      <c r="D1173" s="29">
+        <v>46375</v>
       </c>
       <c r="E1173" s="68"/>
       <c r="F1173" s="68"/>
     </row>
-    <row r="1174" spans="1:6" ht="86.45" customHeight="1">
+    <row r="1174" spans="1:6" ht="241.5" customHeight="1">
       <c r="A1174" s="3" t="s">
-        <v>2512</v>
+        <v>2541</v>
       </c>
       <c r="B1174" s="10" t="s">
-        <v>2513</v>
+        <v>347</v>
       </c>
       <c r="C1174" s="82" t="s">
-        <v>3735</v>
+        <v>2542</v>
       </c>
       <c r="D1174" s="29">
-        <v>46353</v>
+        <v>46378</v>
       </c>
       <c r="E1174" s="68"/>
       <c r="F1174" s="68"/>
     </row>
-    <row r="1175" spans="1:6" ht="22.5">
+    <row r="1175" spans="1:6" ht="90">
       <c r="A1175" s="3" t="s">
-        <v>2514</v>
-[...2 lines deleted...]
-        <v>2515</v>
+        <v>2543</v>
+      </c>
+      <c r="B1175" s="14" t="s">
+        <v>2544</v>
       </c>
       <c r="C1175" s="82" t="s">
-        <v>2516</v>
+        <v>2545</v>
       </c>
       <c r="D1175" s="29">
-        <v>46357</v>
+        <v>46379</v>
       </c>
       <c r="E1175" s="68"/>
       <c r="F1175" s="68"/>
     </row>
-    <row r="1176" spans="1:6" ht="135.75" customHeight="1">
-[...4 lines deleted...]
-        <v>2518</v>
+    <row r="1176" spans="1:6" ht="74.25" customHeight="1">
+      <c r="A1176" s="3" t="s">
+        <v>2547</v>
+      </c>
+      <c r="B1176" s="14" t="s">
+        <v>2548</v>
       </c>
       <c r="C1176" s="82" t="s">
-        <v>617</v>
-[...2 lines deleted...]
-        <v>46358</v>
+        <v>1688</v>
+      </c>
+      <c r="D1176" s="29">
+        <v>46379</v>
       </c>
       <c r="E1176" s="68"/>
       <c r="F1176" s="68"/>
     </row>
-    <row r="1177" spans="1:6" ht="33.75">
+    <row r="1177" spans="1:6" ht="22.5">
       <c r="A1177" s="3" t="s">
-        <v>2519</v>
+        <v>2549</v>
       </c>
       <c r="B1177" s="14" t="s">
-        <v>2520</v>
+        <v>2550</v>
       </c>
       <c r="C1177" s="82" t="s">
-        <v>2521</v>
+        <v>3815</v>
       </c>
       <c r="D1177" s="29">
-        <v>46358</v>
+        <v>46461</v>
       </c>
       <c r="E1177" s="68"/>
       <c r="F1177" s="68"/>
     </row>
-    <row r="1178" spans="1:6" ht="112.5">
-[...4 lines deleted...]
-        <v>2523</v>
+    <row r="1178" spans="1:6" ht="78.75">
+      <c r="A1178" s="1" t="s">
+        <v>2551</v>
+      </c>
+      <c r="B1178" s="10" t="s">
+        <v>2590</v>
       </c>
       <c r="C1178" s="82" t="s">
-        <v>2524</v>
-[...2 lines deleted...]
-        <v>46357</v>
+        <v>2552</v>
+      </c>
+      <c r="D1178" s="19">
+        <v>46445</v>
       </c>
       <c r="E1178" s="68"/>
       <c r="F1178" s="68"/>
     </row>
-    <row r="1179" spans="1:6" ht="22.5">
+    <row r="1179" spans="1:6">
       <c r="A1179" s="3" t="s">
-        <v>2533</v>
+        <v>2553</v>
       </c>
       <c r="B1179" s="14" t="s">
-        <v>1141</v>
+        <v>2554</v>
       </c>
       <c r="C1179" s="82" t="s">
-        <v>2534</v>
+        <v>2555</v>
       </c>
       <c r="D1179" s="29">
-        <v>46362</v>
+        <v>46382</v>
       </c>
       <c r="E1179" s="68"/>
       <c r="F1179" s="68"/>
     </row>
-    <row r="1180" spans="1:6" ht="119.25" customHeight="1">
-[...4 lines deleted...]
-        <v>1297</v>
+    <row r="1180" spans="1:6" ht="22.5">
+      <c r="A1180" s="3" t="s">
+        <v>2557</v>
+      </c>
+      <c r="B1180" s="14" t="s">
+        <v>2558</v>
       </c>
       <c r="C1180" s="82" t="s">
-        <v>2537</v>
+        <v>2559</v>
       </c>
       <c r="D1180" s="29">
-        <v>46365</v>
+        <v>46386</v>
       </c>
       <c r="E1180" s="68"/>
       <c r="F1180" s="68"/>
     </row>
     <row r="1181" spans="1:6" ht="56.25">
       <c r="A1181" s="3" t="s">
-        <v>2538</v>
+        <v>2561</v>
       </c>
       <c r="B1181" s="14" t="s">
-        <v>2539</v>
+        <v>2562</v>
       </c>
       <c r="C1181" s="82" t="s">
-        <v>2540</v>
+        <v>2563</v>
       </c>
       <c r="D1181" s="29">
-        <v>46365</v>
+        <v>46393</v>
       </c>
       <c r="E1181" s="68"/>
       <c r="F1181" s="68"/>
     </row>
-    <row r="1182" spans="1:6" ht="22.5">
+    <row r="1182" spans="1:6" ht="45">
       <c r="A1182" s="3" t="s">
-        <v>2541</v>
-[...2 lines deleted...]
-        <v>2542</v>
+        <v>2564</v>
+      </c>
+      <c r="B1182" s="14" t="s">
+        <v>2565</v>
       </c>
       <c r="C1182" s="82" t="s">
-        <v>2543</v>
+        <v>2566</v>
       </c>
       <c r="D1182" s="29">
-        <v>46365</v>
+        <v>46392</v>
       </c>
       <c r="E1182" s="68"/>
       <c r="F1182" s="68"/>
     </row>
-    <row r="1183" spans="1:6" ht="35.25">
-[...4 lines deleted...]
-        <v>2545</v>
+    <row r="1183" spans="1:6" ht="22.5">
+      <c r="A1183" s="3" t="s">
+        <v>2567</v>
+      </c>
+      <c r="B1183" s="14" t="s">
+        <v>2568</v>
       </c>
       <c r="C1183" s="82" t="s">
-        <v>532</v>
-[...2 lines deleted...]
-        <v>46368</v>
+        <v>2569</v>
+      </c>
+      <c r="D1183" s="29">
+        <v>46392</v>
       </c>
       <c r="E1183" s="68"/>
       <c r="F1183" s="68"/>
     </row>
-    <row r="1184" spans="1:6" ht="22.5">
+    <row r="1184" spans="1:6" ht="180.75" customHeight="1">
       <c r="A1184" s="3" t="s">
-        <v>2546</v>
-[...2 lines deleted...]
-        <v>2547</v>
+        <v>2574</v>
+      </c>
+      <c r="B1184" s="10" t="s">
+        <v>2575</v>
       </c>
       <c r="C1184" s="82" t="s">
-        <v>3414</v>
+        <v>2576</v>
       </c>
       <c r="D1184" s="29">
-        <v>46398</v>
+        <v>46394</v>
       </c>
       <c r="E1184" s="68"/>
       <c r="F1184" s="68"/>
     </row>
-    <row r="1185" spans="1:6" ht="67.5">
+    <row r="1185" spans="1:6">
       <c r="A1185" s="3" t="s">
-        <v>2549</v>
-[...2 lines deleted...]
-        <v>2550</v>
+        <v>2578</v>
+      </c>
+      <c r="B1185" s="14" t="s">
+        <v>2579</v>
       </c>
       <c r="C1185" s="82" t="s">
-        <v>3415</v>
+        <v>2580</v>
       </c>
       <c r="D1185" s="29">
-        <v>46365</v>
+        <v>46396</v>
       </c>
       <c r="E1185" s="68"/>
       <c r="F1185" s="68"/>
     </row>
-    <row r="1186" spans="1:6" ht="202.5">
-[...10 lines deleted...]
-        <v>46365</v>
+    <row r="1186" spans="1:6" ht="111.75" customHeight="1">
+      <c r="A1186" s="3" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B1186" s="21" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C1186" s="82" t="s">
+        <v>2583</v>
+      </c>
+      <c r="D1186" s="29">
+        <v>46396</v>
       </c>
       <c r="E1186" s="68"/>
       <c r="F1186" s="68"/>
     </row>
-    <row r="1187" spans="1:6" ht="67.5">
+    <row r="1187" spans="1:6" ht="90">
       <c r="A1187" s="3" t="s">
-        <v>2552</v>
-[...2 lines deleted...]
-        <v>2553</v>
+        <v>2584</v>
+      </c>
+      <c r="B1187" s="21" t="s">
+        <v>2585</v>
       </c>
       <c r="C1187" s="82" t="s">
-        <v>3416</v>
+        <v>2586</v>
       </c>
       <c r="D1187" s="29">
-        <v>46365</v>
+        <v>46396</v>
       </c>
       <c r="E1187" s="68"/>
       <c r="F1187" s="68"/>
     </row>
-    <row r="1188" spans="1:6">
-[...4 lines deleted...]
-        <v>2557</v>
+    <row r="1188" spans="1:6" ht="171.75" customHeight="1">
+      <c r="A1188" s="60" t="s">
+        <v>2599</v>
+      </c>
+      <c r="B1188" s="10" t="s">
+        <v>2600</v>
       </c>
       <c r="C1188" s="82" t="s">
-        <v>2558</v>
+        <v>2601</v>
       </c>
       <c r="D1188" s="29">
-        <v>46367</v>
+        <v>46469</v>
       </c>
       <c r="E1188" s="68"/>
       <c r="F1188" s="68"/>
     </row>
-    <row r="1189" spans="1:6" ht="22.5">
+    <row r="1189" spans="1:6">
       <c r="A1189" s="3" t="s">
-        <v>2559</v>
+        <v>2602</v>
       </c>
       <c r="B1189" s="14" t="s">
-        <v>2560</v>
+        <v>2603</v>
       </c>
       <c r="C1189" s="82" t="s">
-        <v>12</v>
+        <v>2604</v>
       </c>
       <c r="D1189" s="29">
-        <v>46367</v>
+        <v>46406</v>
       </c>
       <c r="E1189" s="68"/>
       <c r="F1189" s="68"/>
     </row>
-    <row r="1190" spans="1:6" ht="67.5">
+    <row r="1190" spans="1:6" ht="143.25" customHeight="1">
       <c r="A1190" s="3" t="s">
-        <v>2561</v>
+        <v>2605</v>
       </c>
       <c r="B1190" s="14" t="s">
-        <v>2562</v>
-[...2 lines deleted...]
-        <v>3605</v>
+        <v>3534</v>
+      </c>
+      <c r="C1190" s="86" t="s">
+        <v>2606</v>
       </c>
       <c r="D1190" s="29">
-        <v>46367</v>
+        <v>46406</v>
       </c>
       <c r="E1190" s="68"/>
       <c r="F1190" s="68"/>
     </row>
-    <row r="1191" spans="1:6" ht="394.5" customHeight="1">
+    <row r="1191" spans="1:6" ht="22.5">
       <c r="A1191" s="3" t="s">
-        <v>2564</v>
+        <v>2607</v>
       </c>
       <c r="B1191" s="14" t="s">
-        <v>2565</v>
+        <v>2608</v>
       </c>
       <c r="C1191" s="82" t="s">
-        <v>2566</v>
+        <v>2609</v>
       </c>
       <c r="D1191" s="29">
-        <v>46367</v>
+        <v>46406</v>
       </c>
       <c r="E1191" s="68"/>
       <c r="F1191" s="68"/>
     </row>
-    <row r="1192" spans="1:6" ht="45">
+    <row r="1192" spans="1:6" ht="22.5">
       <c r="A1192" s="3" t="s">
-        <v>2567</v>
-[...2 lines deleted...]
-        <v>2568</v>
+        <v>2615</v>
+      </c>
+      <c r="B1192" s="14" t="s">
+        <v>1057</v>
       </c>
       <c r="C1192" s="82" t="s">
-        <v>2569</v>
-[...2 lines deleted...]
-        <v>46368</v>
+        <v>2616</v>
+      </c>
+      <c r="D1192" s="19">
+        <v>46472</v>
       </c>
       <c r="E1192" s="68"/>
       <c r="F1192" s="68"/>
     </row>
-    <row r="1193" spans="1:6" ht="115.5" customHeight="1">
+    <row r="1193" spans="1:6">
       <c r="A1193" s="3" t="s">
-        <v>2571</v>
+        <v>2617</v>
       </c>
       <c r="B1193" s="14" t="s">
-        <v>2572</v>
-[...5 lines deleted...]
-        <v>46367</v>
+        <v>1057</v>
+      </c>
+      <c r="C1193" s="86" t="s">
+        <v>2618</v>
+      </c>
+      <c r="D1193" s="19">
+        <v>46408</v>
       </c>
       <c r="E1193" s="68"/>
       <c r="F1193" s="68"/>
     </row>
-    <row r="1194" spans="1:6" ht="233.25" customHeight="1">
+    <row r="1194" spans="1:6" ht="22.5">
       <c r="A1194" s="3" t="s">
-        <v>3024</v>
-[...2 lines deleted...]
-        <v>2574</v>
+        <v>2619</v>
+      </c>
+      <c r="B1194" s="14" t="s">
+        <v>2620</v>
       </c>
       <c r="C1194" s="82" t="s">
-        <v>2575</v>
-[...2 lines deleted...]
-        <v>46366</v>
+        <v>3328</v>
+      </c>
+      <c r="D1194" s="19">
+        <v>46408</v>
       </c>
       <c r="E1194" s="68"/>
       <c r="F1194" s="68"/>
     </row>
-    <row r="1195" spans="1:6" ht="22.5">
+    <row r="1195" spans="1:6" ht="45">
       <c r="A1195" s="3" t="s">
-        <v>2618</v>
+        <v>2621</v>
       </c>
       <c r="B1195" s="14" t="s">
-        <v>2576</v>
+        <v>2622</v>
       </c>
       <c r="C1195" s="82" t="s">
-        <v>2577</v>
-[...2 lines deleted...]
-        <v>46379</v>
+        <v>3816</v>
+      </c>
+      <c r="D1195" s="19">
+        <v>46408</v>
       </c>
       <c r="E1195" s="68"/>
       <c r="F1195" s="68"/>
     </row>
-    <row r="1196" spans="1:6" ht="45">
+    <row r="1196" spans="1:6" ht="162.75" customHeight="1">
       <c r="A1196" s="3" t="s">
-        <v>2578</v>
+        <v>2632</v>
       </c>
       <c r="B1196" s="10" t="s">
-        <v>2036</v>
+        <v>2633</v>
       </c>
       <c r="C1196" s="82" t="s">
-        <v>2579</v>
-[...2 lines deleted...]
-        <v>46372</v>
+        <v>2634</v>
+      </c>
+      <c r="D1196" s="19">
+        <v>46409</v>
       </c>
       <c r="E1196" s="68"/>
       <c r="F1196" s="68"/>
     </row>
-    <row r="1197" spans="1:6" ht="22.5">
+    <row r="1197" spans="1:6" ht="246.75" customHeight="1">
       <c r="A1197" s="3" t="s">
-        <v>2580</v>
+        <v>2636</v>
       </c>
       <c r="B1197" s="14" t="s">
-        <v>2581</v>
+        <v>2637</v>
       </c>
       <c r="C1197" s="82" t="s">
-        <v>2582</v>
+        <v>3512</v>
       </c>
       <c r="D1197" s="29">
-        <v>46372</v>
+        <v>46495</v>
       </c>
       <c r="E1197" s="68"/>
       <c r="F1197" s="68"/>
     </row>
-    <row r="1198" spans="1:6" ht="67.5">
+    <row r="1198" spans="1:6">
       <c r="A1198" s="3" t="s">
-        <v>2584</v>
+        <v>2644</v>
       </c>
       <c r="B1198" s="14" t="s">
-        <v>2585</v>
+        <v>2645</v>
       </c>
       <c r="C1198" s="82" t="s">
-        <v>2086</v>
+        <v>2646</v>
       </c>
       <c r="D1198" s="29">
-        <v>46373</v>
+        <v>46414</v>
       </c>
       <c r="E1198" s="68"/>
       <c r="F1198" s="68"/>
     </row>
-    <row r="1199" spans="1:6" ht="78.75">
+    <row r="1199" spans="1:6">
       <c r="A1199" s="3" t="s">
-        <v>2586</v>
-[...2 lines deleted...]
-        <v>2587</v>
+        <v>2647</v>
+      </c>
+      <c r="B1199" s="11" t="s">
+        <v>2648</v>
       </c>
       <c r="C1199" s="82" t="s">
-        <v>3417</v>
+        <v>2649</v>
       </c>
       <c r="D1199" s="29">
-        <v>46373</v>
+        <v>46415</v>
       </c>
       <c r="E1199" s="68"/>
       <c r="F1199" s="68"/>
     </row>
     <row r="1200" spans="1:6" ht="33.75">
       <c r="A1200" s="3" t="s">
-        <v>2591</v>
-[...2 lines deleted...]
-        <v>2592</v>
+        <v>2650</v>
+      </c>
+      <c r="B1200" s="10" t="s">
+        <v>2651</v>
       </c>
       <c r="C1200" s="82" t="s">
-        <v>2593</v>
-[...2 lines deleted...]
-        <v>46373</v>
+        <v>2652</v>
+      </c>
+      <c r="D1200" s="19">
+        <v>46415</v>
       </c>
       <c r="E1200" s="68"/>
       <c r="F1200" s="68"/>
     </row>
-    <row r="1201" spans="1:6">
+    <row r="1201" spans="1:6" ht="45">
       <c r="A1201" s="3" t="s">
-        <v>2594</v>
+        <v>2653</v>
       </c>
       <c r="B1201" s="14" t="s">
-        <v>2595</v>
+        <v>2654</v>
       </c>
       <c r="C1201" s="82" t="s">
-        <v>3606</v>
+        <v>2655</v>
       </c>
       <c r="D1201" s="29">
-        <v>46374</v>
+        <v>46420</v>
       </c>
       <c r="E1201" s="68"/>
       <c r="F1201" s="68"/>
     </row>
-    <row r="1202" spans="1:6" ht="138" customHeight="1">
+    <row r="1202" spans="1:6">
       <c r="A1202" s="3" t="s">
-        <v>2596</v>
-[...5 lines deleted...]
-        <v>2598</v>
+        <v>2656</v>
+      </c>
+      <c r="B1202" s="10" t="s">
+        <v>2657</v>
+      </c>
+      <c r="C1202" s="88" t="s">
+        <v>3007</v>
       </c>
       <c r="D1202" s="29">
-        <v>46374</v>
+        <v>46416</v>
       </c>
       <c r="E1202" s="68"/>
       <c r="F1202" s="68"/>
     </row>
-    <row r="1203" spans="1:6" ht="22.5">
+    <row r="1203" spans="1:6" ht="67.5">
       <c r="A1203" s="3" t="s">
-        <v>2599</v>
-[...5 lines deleted...]
-        <v>2601</v>
+        <v>265</v>
+      </c>
+      <c r="B1203" s="10" t="s">
+        <v>2658</v>
+      </c>
+      <c r="C1203" s="88" t="s">
+        <v>3329</v>
       </c>
       <c r="D1203" s="29">
-        <v>46374</v>
+        <v>46303</v>
       </c>
       <c r="E1203" s="68"/>
       <c r="F1203" s="68"/>
     </row>
-    <row r="1204" spans="1:6" ht="149.25" customHeight="1">
+    <row r="1204" spans="1:6" ht="22.5">
       <c r="A1204" s="3" t="s">
-        <v>2602</v>
-[...2 lines deleted...]
-        <v>2603</v>
+        <v>2659</v>
+      </c>
+      <c r="B1204" s="14" t="s">
+        <v>2660</v>
       </c>
       <c r="C1204" s="82" t="s">
-        <v>3087</v>
+        <v>2661</v>
       </c>
       <c r="D1204" s="29">
-        <v>46374</v>
+        <v>46421</v>
       </c>
       <c r="E1204" s="68"/>
       <c r="F1204" s="68"/>
     </row>
-    <row r="1205" spans="1:6" ht="45">
+    <row r="1205" spans="1:6" ht="67.5">
       <c r="A1205" s="3" t="s">
-        <v>2604</v>
+        <v>2662</v>
       </c>
       <c r="B1205" s="14" t="s">
-        <v>2605</v>
+        <v>2663</v>
       </c>
       <c r="C1205" s="82" t="s">
-        <v>2601</v>
+        <v>3330</v>
       </c>
       <c r="D1205" s="29">
-        <v>46374</v>
+        <v>46421</v>
       </c>
       <c r="E1205" s="68"/>
       <c r="F1205" s="68"/>
     </row>
-    <row r="1206" spans="1:6">
+    <row r="1206" spans="1:6" ht="90">
       <c r="A1206" s="3" t="s">
-        <v>2607</v>
-[...2 lines deleted...]
-        <v>2608</v>
+        <v>2664</v>
+      </c>
+      <c r="B1206" s="61" t="s">
+        <v>2665</v>
       </c>
       <c r="C1206" s="82" t="s">
-        <v>2609</v>
+        <v>2666</v>
       </c>
       <c r="D1206" s="29">
-        <v>46374</v>
+        <v>46421</v>
       </c>
       <c r="E1206" s="68"/>
       <c r="F1206" s="68"/>
     </row>
-    <row r="1207" spans="1:6" ht="56.25">
+    <row r="1207" spans="1:6" ht="28.5" customHeight="1">
       <c r="A1207" s="3" t="s">
-        <v>2610</v>
+        <v>2667</v>
       </c>
       <c r="B1207" s="14" t="s">
-        <v>2611</v>
+        <v>2668</v>
       </c>
       <c r="C1207" s="82" t="s">
-        <v>2612</v>
+        <v>2669</v>
       </c>
       <c r="D1207" s="29">
-        <v>46375</v>
+        <v>46421</v>
       </c>
       <c r="E1207" s="68"/>
       <c r="F1207" s="68"/>
     </row>
-    <row r="1208" spans="1:6" ht="241.5" customHeight="1">
-[...4 lines deleted...]
-        <v>350</v>
+    <row r="1208" spans="1:6" ht="60">
+      <c r="A1208" s="46" t="s">
+        <v>2670</v>
+      </c>
+      <c r="B1208" s="57" t="s">
+        <v>2671</v>
       </c>
       <c r="C1208" s="82" t="s">
-        <v>2614</v>
-[...2 lines deleted...]
-        <v>46378</v>
+        <v>10</v>
+      </c>
+      <c r="D1208" s="19">
+        <v>46424</v>
       </c>
       <c r="E1208" s="68"/>
       <c r="F1208" s="68"/>
     </row>
     <row r="1209" spans="1:6" ht="90">
-      <c r="A1209" s="3" t="s">
-        <v>2615</v>
+      <c r="A1209" s="52" t="s">
+        <v>2673</v>
       </c>
       <c r="B1209" s="14" t="s">
-        <v>2616</v>
+        <v>2674</v>
       </c>
       <c r="C1209" s="82" t="s">
-        <v>2617</v>
+        <v>2675</v>
       </c>
       <c r="D1209" s="29">
-        <v>46379</v>
+        <v>46425</v>
       </c>
       <c r="E1209" s="68"/>
       <c r="F1209" s="68"/>
     </row>
-    <row r="1210" spans="1:6" ht="74.25" customHeight="1">
-[...4 lines deleted...]
-        <v>2620</v>
+    <row r="1210" spans="1:6" ht="228.75" customHeight="1">
+      <c r="A1210" s="62" t="s">
+        <v>2677</v>
+      </c>
+      <c r="B1210" s="10" t="s">
+        <v>2678</v>
       </c>
       <c r="C1210" s="82" t="s">
-        <v>1719</v>
+        <v>2979</v>
       </c>
       <c r="D1210" s="29">
-        <v>46379</v>
+        <v>46423</v>
       </c>
       <c r="E1210" s="68"/>
       <c r="F1210" s="68"/>
     </row>
-    <row r="1211" spans="1:6" ht="22.5">
+    <row r="1211" spans="1:6" ht="78.75">
       <c r="A1211" s="3" t="s">
-        <v>2621</v>
+        <v>2679</v>
       </c>
       <c r="B1211" s="14" t="s">
-        <v>2622</v>
+        <v>2680</v>
       </c>
       <c r="C1211" s="82" t="s">
-        <v>2623</v>
+        <v>2980</v>
       </c>
       <c r="D1211" s="29">
-        <v>46461</v>
+        <v>46427</v>
       </c>
       <c r="E1211" s="68"/>
       <c r="F1211" s="68"/>
     </row>
-    <row r="1212" spans="1:6" ht="78.75">
-[...4 lines deleted...]
-        <v>2663</v>
+    <row r="1212" spans="1:6" ht="33.75">
+      <c r="A1212" s="3" t="s">
+        <v>2681</v>
+      </c>
+      <c r="B1212" s="14" t="s">
+        <v>2682</v>
       </c>
       <c r="C1212" s="82" t="s">
-        <v>2625</v>
-[...2 lines deleted...]
-        <v>46445</v>
+        <v>2683</v>
+      </c>
+      <c r="D1212" s="29">
+        <v>46429</v>
       </c>
       <c r="E1212" s="68"/>
       <c r="F1212" s="68"/>
     </row>
-    <row r="1213" spans="1:6">
-[...4 lines deleted...]
-        <v>2627</v>
+    <row r="1213" spans="1:6" ht="409.5">
+      <c r="A1213" s="2" t="s">
+        <v>2684</v>
+      </c>
+      <c r="B1213" s="10" t="s">
+        <v>2685</v>
       </c>
       <c r="C1213" s="82" t="s">
-        <v>2628</v>
-[...2 lines deleted...]
-        <v>46382</v>
+        <v>2686</v>
+      </c>
+      <c r="D1213" s="19">
+        <v>46430</v>
       </c>
       <c r="E1213" s="68"/>
       <c r="F1213" s="68"/>
     </row>
-    <row r="1214" spans="1:6" ht="22.5">
+    <row r="1214" spans="1:6" ht="123.75">
       <c r="A1214" s="3" t="s">
-        <v>2630</v>
-[...2 lines deleted...]
-        <v>2631</v>
+        <v>2687</v>
+      </c>
+      <c r="B1214" s="10" t="s">
+        <v>2688</v>
       </c>
       <c r="C1214" s="82" t="s">
-        <v>2632</v>
+        <v>1215</v>
       </c>
       <c r="D1214" s="29">
-        <v>46386</v>
+        <v>46429</v>
       </c>
       <c r="E1214" s="68"/>
       <c r="F1214" s="68"/>
     </row>
     <row r="1215" spans="1:6" ht="56.25">
       <c r="A1215" s="3" t="s">
-        <v>2634</v>
-[...2 lines deleted...]
-        <v>2635</v>
+        <v>2689</v>
+      </c>
+      <c r="B1215" s="63" t="s">
+        <v>2690</v>
       </c>
       <c r="C1215" s="82" t="s">
-        <v>2636</v>
-[...2 lines deleted...]
-        <v>46393</v>
+        <v>2691</v>
+      </c>
+      <c r="D1215" s="19">
+        <v>46435</v>
       </c>
       <c r="E1215" s="68"/>
       <c r="F1215" s="68"/>
     </row>
-    <row r="1216" spans="1:6" ht="45">
+    <row r="1216" spans="1:6" ht="33.75">
       <c r="A1216" s="3" t="s">
-        <v>2637</v>
-[...2 lines deleted...]
-        <v>2638</v>
+        <v>2692</v>
+      </c>
+      <c r="B1216" s="10" t="s">
+        <v>2693</v>
       </c>
       <c r="C1216" s="82" t="s">
-        <v>2639</v>
-[...2 lines deleted...]
-        <v>46392</v>
+        <v>2694</v>
+      </c>
+      <c r="D1216" s="19">
+        <v>46435</v>
       </c>
       <c r="E1216" s="68"/>
       <c r="F1216" s="68"/>
     </row>
-    <row r="1217" spans="1:6" ht="22.5">
+    <row r="1217" spans="1:6" ht="33.75">
       <c r="A1217" s="3" t="s">
-        <v>2640</v>
-[...2 lines deleted...]
-        <v>2641</v>
+        <v>2696</v>
+      </c>
+      <c r="B1217" s="10" t="s">
+        <v>2697</v>
       </c>
       <c r="C1217" s="82" t="s">
-        <v>2642</v>
-[...2 lines deleted...]
-        <v>46392</v>
+        <v>3331</v>
+      </c>
+      <c r="D1217" s="19">
+        <v>46436</v>
       </c>
       <c r="E1217" s="68"/>
       <c r="F1217" s="68"/>
     </row>
-    <row r="1218" spans="1:6" ht="180.75" customHeight="1">
+    <row r="1218" spans="1:6" ht="157.5">
       <c r="A1218" s="3" t="s">
-        <v>2647</v>
-[...2 lines deleted...]
-        <v>2648</v>
+        <v>2698</v>
+      </c>
+      <c r="B1218" s="14" t="s">
+        <v>2699</v>
       </c>
       <c r="C1218" s="82" t="s">
-        <v>2649</v>
-[...2 lines deleted...]
-        <v>46394</v>
+        <v>3332</v>
+      </c>
+      <c r="D1218" s="19">
+        <v>46436</v>
       </c>
       <c r="E1218" s="68"/>
       <c r="F1218" s="68"/>
     </row>
-    <row r="1219" spans="1:6">
+    <row r="1219" spans="1:6" ht="22.5">
       <c r="A1219" s="3" t="s">
-        <v>2651</v>
-[...2 lines deleted...]
-        <v>2652</v>
+        <v>2700</v>
+      </c>
+      <c r="B1219" s="11" t="s">
+        <v>2701</v>
       </c>
       <c r="C1219" s="82" t="s">
-        <v>2653</v>
-[...2 lines deleted...]
-        <v>46396</v>
+        <v>2702</v>
+      </c>
+      <c r="D1219" s="19">
+        <v>46437</v>
       </c>
       <c r="E1219" s="68"/>
       <c r="F1219" s="68"/>
     </row>
-    <row r="1220" spans="1:6" ht="111.75" customHeight="1">
+    <row r="1220" spans="1:6" ht="78.75">
       <c r="A1220" s="3" t="s">
-        <v>2654</v>
-[...2 lines deleted...]
-        <v>2655</v>
+        <v>2703</v>
+      </c>
+      <c r="B1220" s="11" t="s">
+        <v>2704</v>
       </c>
       <c r="C1220" s="82" t="s">
-        <v>2656</v>
+        <v>2705</v>
       </c>
       <c r="D1220" s="29">
-        <v>46396</v>
+        <v>46437</v>
       </c>
       <c r="E1220" s="68"/>
       <c r="F1220" s="68"/>
     </row>
-    <row r="1221" spans="1:6" ht="90">
+    <row r="1221" spans="1:6" ht="146.25">
       <c r="A1221" s="3" t="s">
-        <v>2657</v>
-[...2 lines deleted...]
-        <v>2658</v>
+        <v>2707</v>
+      </c>
+      <c r="B1221" s="10" t="s">
+        <v>2706</v>
       </c>
       <c r="C1221" s="82" t="s">
-        <v>2659</v>
-[...2 lines deleted...]
-        <v>46396</v>
+        <v>3008</v>
+      </c>
+      <c r="D1221" s="19">
+        <v>46438</v>
       </c>
       <c r="E1221" s="68"/>
       <c r="F1221" s="68"/>
     </row>
-    <row r="1222" spans="1:6" ht="171.75" customHeight="1">
-[...10 lines deleted...]
-        <v>46469</v>
+    <row r="1222" spans="1:6" ht="22.5">
+      <c r="A1222" s="95" t="s">
+        <v>2963</v>
+      </c>
+      <c r="B1222" s="14" t="s">
+        <v>2964</v>
+      </c>
+      <c r="C1222" s="96" t="s">
+        <v>3334</v>
+      </c>
+      <c r="D1222" s="19">
+        <v>46441</v>
       </c>
       <c r="E1222" s="68"/>
       <c r="F1222" s="68"/>
     </row>
-    <row r="1223" spans="1:6">
-[...10 lines deleted...]
-        <v>46406</v>
+    <row r="1223" spans="1:6" ht="87" customHeight="1">
+      <c r="A1223" s="95" t="s">
+        <v>2965</v>
+      </c>
+      <c r="B1223" s="97" t="s">
+        <v>2478</v>
+      </c>
+      <c r="C1223" s="96" t="s">
+        <v>3513</v>
+      </c>
+      <c r="D1223" s="19">
+        <v>46441</v>
       </c>
       <c r="E1223" s="68"/>
       <c r="F1223" s="68"/>
     </row>
-    <row r="1224" spans="1:6" ht="143.25" customHeight="1">
-[...1 lines deleted...]
-        <v>2678</v>
+    <row r="1224" spans="1:6" ht="90">
+      <c r="A1224" s="95" t="s">
+        <v>2967</v>
       </c>
       <c r="B1224" s="14" t="s">
-        <v>3629</v>
-[...5 lines deleted...]
-        <v>46406</v>
+        <v>2968</v>
+      </c>
+      <c r="C1224" s="96" t="s">
+        <v>2969</v>
+      </c>
+      <c r="D1224" s="19">
+        <v>46442</v>
       </c>
       <c r="E1224" s="68"/>
       <c r="F1224" s="68"/>
     </row>
-    <row r="1225" spans="1:6" ht="22.5">
-[...1 lines deleted...]
-        <v>2680</v>
+    <row r="1225" spans="1:6" ht="33.75">
+      <c r="A1225" s="95" t="s">
+        <v>2970</v>
       </c>
       <c r="B1225" s="14" t="s">
-        <v>2681</v>
-[...5 lines deleted...]
-        <v>46406</v>
+        <v>2971</v>
+      </c>
+      <c r="C1225" s="96" t="s">
+        <v>3333</v>
+      </c>
+      <c r="D1225" s="19">
+        <v>46438</v>
       </c>
       <c r="E1225" s="68"/>
       <c r="F1225" s="68"/>
     </row>
     <row r="1226" spans="1:6" ht="22.5">
-      <c r="A1226" s="3" t="s">
-        <v>2687</v>
+      <c r="A1226" s="95" t="s">
+        <v>2973</v>
       </c>
       <c r="B1226" s="14" t="s">
-        <v>1070</v>
-[...2 lines deleted...]
-        <v>2688</v>
+        <v>2974</v>
+      </c>
+      <c r="C1226" s="96" t="s">
+        <v>2975</v>
       </c>
       <c r="D1226" s="19">
-        <v>46472</v>
+        <v>46443</v>
       </c>
       <c r="E1226" s="68"/>
       <c r="F1226" s="68"/>
     </row>
-    <row r="1227" spans="1:6">
-[...7 lines deleted...]
-        <v>2690</v>
+    <row r="1227" spans="1:6" ht="22.5">
+      <c r="A1227" s="95" t="s">
+        <v>2976</v>
+      </c>
+      <c r="B1227" s="97" t="s">
+        <v>2977</v>
+      </c>
+      <c r="C1227" s="96" t="s">
+        <v>2975</v>
       </c>
       <c r="D1227" s="19">
-        <v>46408</v>
+        <v>46443</v>
       </c>
       <c r="E1227" s="68"/>
       <c r="F1227" s="68"/>
     </row>
-    <row r="1228" spans="1:6" ht="22.5">
-[...1 lines deleted...]
-        <v>2691</v>
+    <row r="1228" spans="1:6">
+      <c r="A1228" s="95" t="s">
+        <v>3009</v>
       </c>
       <c r="B1228" s="14" t="s">
-        <v>2692</v>
-[...2 lines deleted...]
-        <v>3419</v>
+        <v>3010</v>
+      </c>
+      <c r="C1228" s="96" t="s">
+        <v>11</v>
       </c>
       <c r="D1228" s="19">
-        <v>46408</v>
+        <v>46443</v>
       </c>
       <c r="E1228" s="68"/>
       <c r="F1228" s="68"/>
     </row>
-    <row r="1229" spans="1:6" ht="45">
-[...1 lines deleted...]
-        <v>2693</v>
+    <row r="1229" spans="1:6" ht="22.5">
+      <c r="A1229" s="95" t="s">
+        <v>3011</v>
       </c>
       <c r="B1229" s="14" t="s">
-        <v>2694</v>
-[...2 lines deleted...]
-        <v>3418</v>
+        <v>3012</v>
+      </c>
+      <c r="C1229" s="104" t="s">
+        <v>3013</v>
       </c>
       <c r="D1229" s="19">
-        <v>46408</v>
+        <v>46445</v>
       </c>
       <c r="E1229" s="68"/>
       <c r="F1229" s="68"/>
     </row>
-    <row r="1230" spans="1:6" ht="162.75" customHeight="1">
+    <row r="1230" spans="1:6">
       <c r="A1230" s="3" t="s">
-        <v>2704</v>
-[...5 lines deleted...]
-        <v>2706</v>
+        <v>3014</v>
+      </c>
+      <c r="B1230" s="14" t="s">
+        <v>3015</v>
+      </c>
+      <c r="C1230" s="10" t="s">
+        <v>3016</v>
       </c>
       <c r="D1230" s="19">
-        <v>46409</v>
+        <v>46445</v>
       </c>
       <c r="E1230" s="68"/>
       <c r="F1230" s="68"/>
     </row>
-    <row r="1231" spans="1:6" ht="225.75" customHeight="1">
-[...1 lines deleted...]
-        <v>2708</v>
+    <row r="1231" spans="1:6">
+      <c r="A1231" s="95" t="s">
+        <v>3017</v>
       </c>
       <c r="B1231" s="14" t="s">
-        <v>2709</v>
-[...5 lines deleted...]
-        <v>46495</v>
+        <v>3018</v>
+      </c>
+      <c r="C1231" s="96" t="s">
+        <v>3019</v>
+      </c>
+      <c r="D1231" s="19">
+        <v>46445</v>
       </c>
       <c r="E1231" s="68"/>
       <c r="F1231" s="68"/>
     </row>
-    <row r="1232" spans="1:6">
-[...1 lines deleted...]
-        <v>2716</v>
+    <row r="1232" spans="1:6" ht="69" customHeight="1">
+      <c r="A1232" s="95" t="s">
+        <v>3020</v>
       </c>
       <c r="B1232" s="14" t="s">
-        <v>2717</v>
-[...5 lines deleted...]
-        <v>46414</v>
+        <v>3021</v>
+      </c>
+      <c r="C1232" s="96" t="s">
+        <v>3022</v>
+      </c>
+      <c r="D1232" s="19">
+        <v>46445</v>
       </c>
       <c r="E1232" s="68"/>
       <c r="F1232" s="68"/>
     </row>
-    <row r="1233" spans="1:6">
+    <row r="1233" spans="1:6" ht="96.95" customHeight="1">
       <c r="A1233" s="3" t="s">
-        <v>2719</v>
-[...8 lines deleted...]
-        <v>46415</v>
+        <v>3023</v>
+      </c>
+      <c r="B1233" s="10" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C1233" s="10" t="s">
+        <v>3024</v>
+      </c>
+      <c r="D1233" s="19">
+        <v>46448</v>
       </c>
       <c r="E1233" s="68"/>
       <c r="F1233" s="68"/>
     </row>
-    <row r="1234" spans="1:6" ht="33.75">
-[...1 lines deleted...]
-        <v>2722</v>
+    <row r="1234" spans="1:6" ht="232.5" customHeight="1">
+      <c r="A1234" s="62" t="s">
+        <v>2677</v>
       </c>
       <c r="B1234" s="10" t="s">
-        <v>2723</v>
+        <v>2678</v>
       </c>
       <c r="C1234" s="82" t="s">
-        <v>2724</v>
-[...2 lines deleted...]
-        <v>46415</v>
+        <v>2979</v>
+      </c>
+      <c r="D1234" s="29">
+        <v>46423</v>
       </c>
       <c r="E1234" s="68"/>
       <c r="F1234" s="68"/>
     </row>
-    <row r="1235" spans="1:6" ht="45">
+    <row r="1235" spans="1:6" ht="78.75">
       <c r="A1235" s="3" t="s">
-        <v>2725</v>
+        <v>2679</v>
       </c>
       <c r="B1235" s="14" t="s">
-        <v>2726</v>
+        <v>2680</v>
       </c>
       <c r="C1235" s="82" t="s">
-        <v>2727</v>
+        <v>2980</v>
       </c>
       <c r="D1235" s="29">
-        <v>46420</v>
+        <v>46427</v>
       </c>
       <c r="E1235" s="68"/>
       <c r="F1235" s="68"/>
     </row>
-    <row r="1236" spans="1:6">
+    <row r="1236" spans="1:6" ht="33.75">
       <c r="A1236" s="3" t="s">
-        <v>2728</v>
-[...5 lines deleted...]
-        <v>3088</v>
+        <v>2681</v>
+      </c>
+      <c r="B1236" s="14" t="s">
+        <v>2682</v>
+      </c>
+      <c r="C1236" s="82" t="s">
+        <v>2683</v>
       </c>
       <c r="D1236" s="29">
-        <v>46416</v>
+        <v>46429</v>
       </c>
       <c r="E1236" s="68"/>
       <c r="F1236" s="68"/>
     </row>
-    <row r="1237" spans="1:6" ht="67.5">
-[...1 lines deleted...]
-        <v>267</v>
+    <row r="1237" spans="1:6" ht="409.5">
+      <c r="A1237" s="2" t="s">
+        <v>2684</v>
       </c>
       <c r="B1237" s="10" t="s">
-        <v>2730</v>
-[...5 lines deleted...]
-        <v>46303</v>
+        <v>2685</v>
+      </c>
+      <c r="C1237" s="82" t="s">
+        <v>2686</v>
+      </c>
+      <c r="D1237" s="19">
+        <v>46430</v>
       </c>
       <c r="E1237" s="68"/>
       <c r="F1237" s="68"/>
     </row>
-    <row r="1238" spans="1:6" ht="22.5">
+    <row r="1238" spans="1:6" ht="123.75">
       <c r="A1238" s="3" t="s">
-        <v>2731</v>
-[...2 lines deleted...]
-        <v>2732</v>
+        <v>2687</v>
+      </c>
+      <c r="B1238" s="10" t="s">
+        <v>2688</v>
       </c>
       <c r="C1238" s="82" t="s">
-        <v>2733</v>
+        <v>1215</v>
       </c>
       <c r="D1238" s="29">
-        <v>46421</v>
+        <v>46429</v>
       </c>
       <c r="E1238" s="68"/>
       <c r="F1238" s="68"/>
     </row>
-    <row r="1239" spans="1:6" ht="67.5">
+    <row r="1239" spans="1:6" ht="56.25">
       <c r="A1239" s="3" t="s">
-        <v>2734</v>
-[...2 lines deleted...]
-        <v>2735</v>
+        <v>2689</v>
+      </c>
+      <c r="B1239" s="63" t="s">
+        <v>2690</v>
       </c>
       <c r="C1239" s="82" t="s">
-        <v>3421</v>
-[...2 lines deleted...]
-        <v>46421</v>
+        <v>2691</v>
+      </c>
+      <c r="D1239" s="19">
+        <v>46435</v>
       </c>
       <c r="E1239" s="68"/>
       <c r="F1239" s="68"/>
     </row>
-    <row r="1240" spans="1:6" ht="90">
+    <row r="1240" spans="1:6" ht="33.75">
       <c r="A1240" s="3" t="s">
-        <v>2736</v>
-[...2 lines deleted...]
-        <v>2737</v>
+        <v>2692</v>
+      </c>
+      <c r="B1240" s="10" t="s">
+        <v>2693</v>
       </c>
       <c r="C1240" s="82" t="s">
-        <v>2738</v>
-[...2 lines deleted...]
-        <v>46421</v>
+        <v>2694</v>
+      </c>
+      <c r="D1240" s="19">
+        <v>46435</v>
       </c>
       <c r="E1240" s="68"/>
       <c r="F1240" s="68"/>
     </row>
-    <row r="1241" spans="1:6" ht="28.5" customHeight="1">
+    <row r="1241" spans="1:6" ht="33.75">
       <c r="A1241" s="3" t="s">
-        <v>2739</v>
-[...2 lines deleted...]
-        <v>2740</v>
+        <v>2696</v>
+      </c>
+      <c r="B1241" s="10" t="s">
+        <v>2697</v>
       </c>
       <c r="C1241" s="82" t="s">
-        <v>2741</v>
-[...2 lines deleted...]
-        <v>46421</v>
+        <v>3514</v>
+      </c>
+      <c r="D1241" s="19">
+        <v>46436</v>
       </c>
       <c r="E1241" s="68"/>
       <c r="F1241" s="68"/>
     </row>
-    <row r="1242" spans="1:6" ht="60">
-[...4 lines deleted...]
-        <v>2743</v>
+    <row r="1242" spans="1:6" ht="157.5">
+      <c r="A1242" s="3" t="s">
+        <v>2698</v>
+      </c>
+      <c r="B1242" s="14" t="s">
+        <v>2699</v>
       </c>
       <c r="C1242" s="82" t="s">
-        <v>10</v>
+        <v>3515</v>
       </c>
       <c r="D1242" s="19">
-        <v>46424</v>
+        <v>46436</v>
       </c>
       <c r="E1242" s="68"/>
       <c r="F1242" s="68"/>
     </row>
-    <row r="1243" spans="1:6" ht="90">
-[...4 lines deleted...]
-        <v>2746</v>
+    <row r="1243" spans="1:6" ht="22.5">
+      <c r="A1243" s="3" t="s">
+        <v>2700</v>
+      </c>
+      <c r="B1243" s="11" t="s">
+        <v>2701</v>
       </c>
       <c r="C1243" s="82" t="s">
-        <v>2747</v>
-[...2 lines deleted...]
-        <v>46425</v>
+        <v>2702</v>
+      </c>
+      <c r="D1243" s="19">
+        <v>46437</v>
       </c>
       <c r="E1243" s="68"/>
       <c r="F1243" s="68"/>
     </row>
-    <row r="1244" spans="1:6" ht="228.75" customHeight="1">
-[...4 lines deleted...]
-        <v>2750</v>
+    <row r="1244" spans="1:6" ht="108.95" customHeight="1">
+      <c r="A1244" s="3" t="s">
+        <v>2703</v>
+      </c>
+      <c r="B1244" s="11" t="s">
+        <v>2704</v>
       </c>
       <c r="C1244" s="82" t="s">
-        <v>3061</v>
+        <v>2705</v>
       </c>
       <c r="D1244" s="29">
-        <v>46423</v>
+        <v>46437</v>
       </c>
       <c r="E1244" s="68"/>
       <c r="F1244" s="68"/>
     </row>
-    <row r="1245" spans="1:6" ht="78.75">
+    <row r="1245" spans="1:6" ht="146.25">
       <c r="A1245" s="3" t="s">
-        <v>2751</v>
-[...2 lines deleted...]
-        <v>2752</v>
+        <v>2707</v>
+      </c>
+      <c r="B1245" s="10" t="s">
+        <v>2706</v>
       </c>
       <c r="C1245" s="82" t="s">
-        <v>3062</v>
-[...2 lines deleted...]
-        <v>46427</v>
+        <v>2981</v>
+      </c>
+      <c r="D1245" s="19">
+        <v>46438</v>
       </c>
       <c r="E1245" s="68"/>
       <c r="F1245" s="68"/>
     </row>
-    <row r="1246" spans="1:6" ht="33.75">
-[...1 lines deleted...]
-        <v>2753</v>
+    <row r="1246" spans="1:6" ht="22.5">
+      <c r="A1246" s="95" t="s">
+        <v>2963</v>
       </c>
       <c r="B1246" s="14" t="s">
-        <v>2754</v>
-[...5 lines deleted...]
-        <v>46429</v>
+        <v>2964</v>
+      </c>
+      <c r="C1246" s="96" t="s">
+        <v>3334</v>
+      </c>
+      <c r="D1246" s="19">
+        <v>46441</v>
       </c>
       <c r="E1246" s="68"/>
       <c r="F1246" s="68"/>
     </row>
-    <row r="1247" spans="1:6" ht="409.5">
-[...7 lines deleted...]
-        <v>2758</v>
+    <row r="1247" spans="1:6" ht="86.25" customHeight="1">
+      <c r="A1247" s="95" t="s">
+        <v>2965</v>
+      </c>
+      <c r="B1247" s="97" t="s">
+        <v>2478</v>
+      </c>
+      <c r="C1247" s="96" t="s">
+        <v>2966</v>
       </c>
       <c r="D1247" s="19">
-        <v>46430</v>
-[...1 lines deleted...]
-      <c r="E1247" s="68"/>
+        <v>46441</v>
+      </c>
       <c r="F1247" s="68"/>
     </row>
-    <row r="1248" spans="1:6" ht="123.75">
-[...12 lines deleted...]
-      <c r="E1248" s="68"/>
+    <row r="1248" spans="1:6" ht="90">
+      <c r="A1248" s="95" t="s">
+        <v>2967</v>
+      </c>
+      <c r="B1248" s="14" t="s">
+        <v>2968</v>
+      </c>
+      <c r="C1248" s="96" t="s">
+        <v>2969</v>
+      </c>
+      <c r="D1248" s="19">
+        <v>46442</v>
+      </c>
       <c r="F1248" s="68"/>
     </row>
-    <row r="1249" spans="1:6" ht="56.25">
-[...7 lines deleted...]
-        <v>2763</v>
+    <row r="1249" spans="1:6" ht="33.75">
+      <c r="A1249" s="95" t="s">
+        <v>2970</v>
+      </c>
+      <c r="B1249" s="14" t="s">
+        <v>2971</v>
+      </c>
+      <c r="C1249" s="96" t="s">
+        <v>3335</v>
       </c>
       <c r="D1249" s="19">
-        <v>46435</v>
-[...1 lines deleted...]
-      <c r="E1249" s="68"/>
+        <v>46438</v>
+      </c>
       <c r="F1249" s="68"/>
     </row>
     <row r="1250" spans="1:6" ht="22.5">
-      <c r="A1250" s="3" t="s">
-[...6 lines deleted...]
-        <v>2766</v>
+      <c r="A1250" s="95" t="s">
+        <v>2973</v>
+      </c>
+      <c r="B1250" s="14" t="s">
+        <v>2974</v>
+      </c>
+      <c r="C1250" s="96" t="s">
+        <v>2975</v>
       </c>
       <c r="D1250" s="19">
-        <v>46435</v>
-[...1 lines deleted...]
-      <c r="E1250" s="68"/>
+        <v>46443</v>
+      </c>
       <c r="F1250" s="68"/>
     </row>
-    <row r="1251" spans="1:6" ht="33.75">
-[...7 lines deleted...]
-        <v>3422</v>
+    <row r="1251" spans="1:6" ht="22.5">
+      <c r="A1251" s="95" t="s">
+        <v>2976</v>
+      </c>
+      <c r="B1251" s="97" t="s">
+        <v>2977</v>
+      </c>
+      <c r="C1251" s="96" t="s">
+        <v>2975</v>
       </c>
       <c r="D1251" s="19">
-        <v>46436</v>
-[...1 lines deleted...]
-      <c r="E1251" s="68"/>
+        <v>46443</v>
+      </c>
       <c r="F1251" s="68"/>
     </row>
-    <row r="1252" spans="1:6" ht="157.5">
-[...1 lines deleted...]
-        <v>2770</v>
+    <row r="1252" spans="1:6">
+      <c r="A1252" s="95" t="s">
+        <v>3009</v>
       </c>
       <c r="B1252" s="14" t="s">
-        <v>2771</v>
-[...2 lines deleted...]
-        <v>3423</v>
+        <v>3010</v>
+      </c>
+      <c r="C1252" s="96" t="s">
+        <v>11</v>
       </c>
       <c r="D1252" s="19">
-        <v>46436</v>
-[...2 lines deleted...]
-      <c r="F1252" s="68"/>
+        <v>46443</v>
+      </c>
     </row>
     <row r="1253" spans="1:6" ht="22.5">
-      <c r="A1253" s="3" t="s">
-[...6 lines deleted...]
-        <v>2774</v>
+      <c r="A1253" s="95" t="s">
+        <v>3011</v>
+      </c>
+      <c r="B1253" s="14" t="s">
+        <v>3012</v>
+      </c>
+      <c r="C1253" s="104" t="s">
+        <v>3013</v>
       </c>
       <c r="D1253" s="19">
-        <v>46437</v>
-[...4 lines deleted...]
-    <row r="1254" spans="1:6" ht="78.75">
+        <v>46445</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:6">
       <c r="A1254" s="3" t="s">
-        <v>2775</v>
-[...21 lines deleted...]
-        <v>3089</v>
+        <v>3014</v>
+      </c>
+      <c r="B1254" s="14" t="s">
+        <v>3015</v>
+      </c>
+      <c r="C1254" s="10" t="s">
+        <v>3016</v>
+      </c>
+      <c r="D1254" s="19">
+        <v>46445</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:6">
+      <c r="A1255" s="95" t="s">
+        <v>3017</v>
+      </c>
+      <c r="B1255" s="14" t="s">
+        <v>3018</v>
+      </c>
+      <c r="C1255" s="96" t="s">
+        <v>3019</v>
       </c>
       <c r="D1255" s="19">
-        <v>46438</v>
-[...4 lines deleted...]
-    <row r="1256" spans="1:6" ht="22.5">
+        <v>46445</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:6" ht="63.6" customHeight="1">
       <c r="A1256" s="95" t="s">
-        <v>3044</v>
+        <v>3020</v>
       </c>
       <c r="B1256" s="14" t="s">
-        <v>3045</v>
+        <v>3021</v>
       </c>
       <c r="C1256" s="96" t="s">
-        <v>3425</v>
+        <v>3022</v>
       </c>
       <c r="D1256" s="19">
-        <v>46441</v>
-[...12 lines deleted...]
-        <v>3608</v>
+        <v>46445</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:6" ht="96.95" customHeight="1">
+      <c r="A1257" s="3" t="s">
+        <v>3023</v>
+      </c>
+      <c r="B1257" s="10" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C1257" s="10" t="s">
+        <v>3024</v>
       </c>
       <c r="D1257" s="19">
-        <v>46441</v>
-[...4 lines deleted...]
-    <row r="1258" spans="1:6" ht="90">
+        <v>46448</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:6" ht="360">
       <c r="A1258" s="95" t="s">
-        <v>3049</v>
-[...5 lines deleted...]
-        <v>3051</v>
+        <v>3031</v>
+      </c>
+      <c r="B1258" s="11" t="s">
+        <v>3032</v>
+      </c>
+      <c r="C1258" s="82" t="s">
+        <v>3033</v>
       </c>
       <c r="D1258" s="19">
-        <v>46442</v>
+        <v>46576</v>
       </c>
       <c r="E1258" s="68"/>
       <c r="F1258" s="68"/>
     </row>
-    <row r="1259" spans="1:6" ht="33.75">
+    <row r="1259" spans="1:6" ht="22.5">
       <c r="A1259" s="95" t="s">
-        <v>3052</v>
+        <v>658</v>
       </c>
       <c r="B1259" s="14" t="s">
-        <v>3053</v>
-[...7 lines deleted...]
-      <c r="E1259" s="68"/>
+        <v>659</v>
+      </c>
+      <c r="C1259" s="82" t="s">
+        <v>660</v>
+      </c>
+      <c r="D1259" s="106">
+        <v>46449</v>
+      </c>
       <c r="F1259" s="68"/>
     </row>
-    <row r="1260" spans="1:6" ht="22.5">
+    <row r="1260" spans="1:6">
       <c r="A1260" s="95" t="s">
-        <v>3055</v>
+        <v>3034</v>
       </c>
       <c r="B1260" s="14" t="s">
-        <v>3056</v>
-[...7 lines deleted...]
-      <c r="E1260" s="68"/>
+        <v>1512</v>
+      </c>
+      <c r="C1260" s="82" t="s">
+        <v>3035</v>
+      </c>
+      <c r="D1260" s="107">
+        <v>46449</v>
+      </c>
       <c r="F1260" s="68"/>
     </row>
     <row r="1261" spans="1:6" ht="22.5">
       <c r="A1261" s="95" t="s">
+        <v>3036</v>
+      </c>
+      <c r="B1261" s="11" t="s">
+        <v>3037</v>
+      </c>
+      <c r="C1261" s="82" t="s">
+        <v>3038</v>
+      </c>
+      <c r="D1261" s="107">
+        <v>46449</v>
+      </c>
+      <c r="F1261" s="68"/>
+    </row>
+    <row r="1262" spans="1:6">
+      <c r="A1262" s="1" t="s">
+        <v>3029</v>
+      </c>
+      <c r="B1262" s="10" t="s">
+        <v>2058</v>
+      </c>
+      <c r="C1262" s="86" t="s">
+        <v>3030</v>
+      </c>
+      <c r="D1262" s="107">
+        <v>46495</v>
+      </c>
+      <c r="F1262" s="68"/>
+    </row>
+    <row r="1263" spans="1:6" ht="78.75">
+      <c r="A1263" s="3" t="s">
+        <v>3039</v>
+      </c>
+      <c r="B1263" s="97" t="s">
+        <v>3040</v>
+      </c>
+      <c r="C1263" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1263" s="19">
+        <v>46447</v>
+      </c>
+      <c r="E1263" s="108"/>
+      <c r="F1263" s="68"/>
+    </row>
+    <row r="1264" spans="1:6" ht="33.75">
+      <c r="A1264" s="95" t="s">
+        <v>3041</v>
+      </c>
+      <c r="B1264" s="14" t="s">
+        <v>3042</v>
+      </c>
+      <c r="C1264" s="96" t="s">
+        <v>3336</v>
+      </c>
+      <c r="D1264" s="19">
+        <v>46452</v>
+      </c>
+      <c r="F1264" s="68"/>
+    </row>
+    <row r="1265" spans="1:6" ht="81.599999999999994" customHeight="1">
+      <c r="A1265" s="95" t="s">
+        <v>3043</v>
+      </c>
+      <c r="B1265" s="14" t="s">
+        <v>3044</v>
+      </c>
+      <c r="C1265" s="96" t="s">
+        <v>3516</v>
+      </c>
+      <c r="D1265" s="19">
+        <v>46452</v>
+      </c>
+      <c r="F1265" s="68"/>
+    </row>
+    <row r="1266" spans="1:6" ht="22.5">
+      <c r="A1266" s="95" t="s">
+        <v>3045</v>
+      </c>
+      <c r="B1266" s="14" t="s">
+        <v>3046</v>
+      </c>
+      <c r="C1266" s="96" t="s">
+        <v>3047</v>
+      </c>
+      <c r="D1266" s="19">
+        <v>46456</v>
+      </c>
+      <c r="E1266" s="109"/>
+      <c r="F1266" s="68"/>
+    </row>
+    <row r="1267" spans="1:6" ht="67.5">
+      <c r="A1267" s="95" t="s">
+        <v>3048</v>
+      </c>
+      <c r="B1267" s="10" t="s">
+        <v>376</v>
+      </c>
+      <c r="C1267" s="110" t="s">
+        <v>3049</v>
+      </c>
+      <c r="D1267" s="19">
+        <v>46507</v>
+      </c>
+      <c r="F1267" s="68"/>
+    </row>
+    <row r="1268" spans="1:6" ht="27.95" customHeight="1">
+      <c r="A1268" s="95" t="s">
+        <v>3050</v>
+      </c>
+      <c r="B1268" s="14" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C1268" s="96" t="s">
+        <v>3051</v>
+      </c>
+      <c r="D1268" s="19">
+        <v>46457</v>
+      </c>
+      <c r="F1268" s="68"/>
+    </row>
+    <row r="1269" spans="1:6" ht="33.75">
+      <c r="A1269" s="95" t="s">
+        <v>3053</v>
+      </c>
+      <c r="B1269" s="14" t="s">
+        <v>3054</v>
+      </c>
+      <c r="C1269" s="96" t="s">
+        <v>3055</v>
+      </c>
+      <c r="D1269" s="19">
+        <v>46457</v>
+      </c>
+      <c r="F1269" s="68"/>
+    </row>
+    <row r="1270" spans="1:6" ht="81.95" customHeight="1">
+      <c r="A1270" s="95" t="s">
+        <v>3056</v>
+      </c>
+      <c r="B1270" s="97" t="s">
+        <v>3057</v>
+      </c>
+      <c r="C1270" s="111" t="s">
         <v>3058</v>
       </c>
-      <c r="B1261" s="97" t="s">
+      <c r="D1270" s="106">
+        <v>46457</v>
+      </c>
+      <c r="E1270" s="109"/>
+      <c r="F1270" s="68"/>
+    </row>
+    <row r="1271" spans="1:6" ht="45">
+      <c r="A1271" s="3" t="s">
         <v>3059</v>
       </c>
-      <c r="C1261" s="96" t="s">
-[...111 lines deleted...]
-      <c r="C1268" s="82" t="s">
+      <c r="B1271" s="10" t="s">
+        <v>3060</v>
+      </c>
+      <c r="C1271" s="82" t="s">
+        <v>3337</v>
+      </c>
+      <c r="D1271" s="29">
+        <v>46464</v>
+      </c>
+      <c r="F1271" s="68"/>
+    </row>
+    <row r="1272" spans="1:6" ht="135.6" customHeight="1">
+      <c r="A1272" s="95" t="s">
         <v>3061</v>
       </c>
-      <c r="D1268" s="29">
-[...12 lines deleted...]
-      <c r="C1269" s="82" t="s">
+      <c r="B1272" s="14" t="s">
         <v>3062</v>
       </c>
-      <c r="D1269" s="29">
-[...15 lines deleted...]
-      <c r="D1270" s="29">
+      <c r="C1272" s="96" t="s">
+        <v>3817</v>
+      </c>
+      <c r="D1272" s="19">
+        <v>46458</v>
+      </c>
+      <c r="F1272" s="68"/>
+    </row>
+    <row r="1273" spans="1:6" ht="123.75">
+      <c r="A1273" s="95" t="s">
+        <v>3063</v>
+      </c>
+      <c r="B1273" s="14" t="s">
+        <v>3064</v>
+      </c>
+      <c r="C1273" s="111" t="s">
+        <v>3065</v>
+      </c>
+      <c r="D1273" s="106">
+        <v>46459</v>
+      </c>
+      <c r="F1273" s="68"/>
+    </row>
+    <row r="1274" spans="1:6" ht="22.5">
+      <c r="A1274" s="95" t="s">
+        <v>3066</v>
+      </c>
+      <c r="B1274" s="14" t="s">
+        <v>3067</v>
+      </c>
+      <c r="C1274" s="96" t="s">
+        <v>3068</v>
+      </c>
+      <c r="D1274" s="19">
+        <v>46459</v>
+      </c>
+      <c r="F1274" s="68"/>
+    </row>
+    <row r="1275" spans="1:6">
+      <c r="A1275" s="3" t="s">
+        <v>3069</v>
+      </c>
+      <c r="B1275" s="10" t="s">
+        <v>3070</v>
+      </c>
+      <c r="C1275" s="82" t="s">
+        <v>3071</v>
+      </c>
+      <c r="D1275" s="29">
+        <v>46532</v>
+      </c>
+      <c r="F1275" s="68"/>
+    </row>
+    <row r="1276" spans="1:6" ht="45">
+      <c r="A1276" s="112" t="s">
+        <v>3072</v>
+      </c>
+      <c r="B1276" s="14" t="s">
+        <v>3073</v>
+      </c>
+      <c r="C1276" s="96" t="s">
+        <v>3074</v>
+      </c>
+      <c r="D1276" s="19">
+        <v>46465</v>
+      </c>
+      <c r="E1276" s="109"/>
+      <c r="F1276" s="68"/>
+    </row>
+    <row r="1277" spans="1:6" ht="135">
+      <c r="A1277" s="3" t="s">
+        <v>3075</v>
+      </c>
+      <c r="B1277" s="10" t="s">
+        <v>3076</v>
+      </c>
+      <c r="C1277" s="113" t="s">
+        <v>3338</v>
+      </c>
+      <c r="D1277" s="19">
         <v>46429</v>
       </c>
-      <c r="E1270" s="68"/>
-[...111 lines deleted...]
-      <c r="E1277" s="68"/>
       <c r="F1277" s="68"/>
     </row>
-    <row r="1278" spans="1:6" ht="63.75" customHeight="1">
-[...4 lines deleted...]
-        <v>2776</v>
+    <row r="1278" spans="1:6" ht="33.75">
+      <c r="A1278" s="95" t="s">
+        <v>1901</v>
+      </c>
+      <c r="B1278" s="14" t="s">
+        <v>1655</v>
       </c>
       <c r="C1278" s="82" t="s">
-        <v>2777</v>
-[...4 lines deleted...]
-      <c r="E1278" s="68"/>
+        <v>3517</v>
+      </c>
+      <c r="D1278" s="106">
+        <v>46506</v>
+      </c>
       <c r="F1278" s="68"/>
     </row>
-    <row r="1279" spans="1:6" ht="146.25">
-[...4 lines deleted...]
-        <v>2778</v>
+    <row r="1279" spans="1:6" ht="45">
+      <c r="A1279" s="95" t="s">
+        <v>3339</v>
+      </c>
+      <c r="B1279" s="21" t="s">
+        <v>3340</v>
       </c>
       <c r="C1279" s="82" t="s">
-        <v>3063</v>
+        <v>3341</v>
       </c>
       <c r="D1279" s="19">
-        <v>46438</v>
-[...1 lines deleted...]
-      <c r="E1279" s="68"/>
+        <v>46465</v>
+      </c>
       <c r="F1279" s="68"/>
     </row>
     <row r="1280" spans="1:6" ht="22.5">
       <c r="A1280" s="95" t="s">
-        <v>3044</v>
+        <v>3342</v>
       </c>
       <c r="B1280" s="14" t="s">
-        <v>3045</v>
-[...2 lines deleted...]
-        <v>3425</v>
+        <v>3343</v>
+      </c>
+      <c r="C1280" s="82" t="s">
+        <v>3344</v>
       </c>
       <c r="D1280" s="19">
-        <v>46441</v>
-[...1 lines deleted...]
-      <c r="E1280" s="68"/>
+        <v>46465</v>
+      </c>
       <c r="F1280" s="68"/>
     </row>
-    <row r="1281" spans="1:6" ht="74.25" customHeight="1">
-[...7 lines deleted...]
-        <v>3048</v>
+    <row r="1281" spans="1:6" ht="33.75">
+      <c r="A1281" s="3" t="s">
+        <v>3346</v>
+      </c>
+      <c r="B1281" s="10" t="s">
+        <v>3347</v>
+      </c>
+      <c r="C1281" s="82" t="s">
+        <v>3348</v>
       </c>
       <c r="D1281" s="19">
-        <v>46441</v>
+        <v>46507</v>
       </c>
       <c r="F1281" s="68"/>
     </row>
-    <row r="1282" spans="1:6" ht="75.75" customHeight="1">
+    <row r="1282" spans="1:6" ht="56.25">
       <c r="A1282" s="95" t="s">
-        <v>3049</v>
+        <v>3350</v>
       </c>
       <c r="B1282" s="14" t="s">
-        <v>3050</v>
+        <v>3349</v>
       </c>
       <c r="C1282" s="96" t="s">
-        <v>3051</v>
+        <v>3351</v>
       </c>
       <c r="D1282" s="19">
-        <v>46442</v>
+        <v>46466</v>
       </c>
       <c r="F1282" s="68"/>
     </row>
-    <row r="1283" spans="1:6" ht="33.75">
+    <row r="1283" spans="1:6">
       <c r="A1283" s="95" t="s">
-        <v>3052</v>
+        <v>3352</v>
       </c>
       <c r="B1283" s="14" t="s">
-        <v>3053</v>
-[...5 lines deleted...]
-        <v>46438</v>
+        <v>3353</v>
+      </c>
+      <c r="C1283" s="114" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D1283" s="106">
+        <v>46469</v>
       </c>
       <c r="F1283" s="68"/>
     </row>
-    <row r="1284" spans="1:6" ht="22.5">
-[...10 lines deleted...]
-        <v>46443</v>
+    <row r="1284" spans="1:6" ht="112.5">
+      <c r="A1284" s="3" t="s">
+        <v>3355</v>
+      </c>
+      <c r="B1284" s="10" t="s">
+        <v>3356</v>
+      </c>
+      <c r="C1284" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="D1284" s="29">
+        <v>46494</v>
       </c>
       <c r="F1284" s="68"/>
     </row>
-    <row r="1285" spans="1:6" ht="22.5">
+    <row r="1285" spans="1:6" ht="45">
       <c r="A1285" s="95" t="s">
-        <v>3058</v>
-[...2 lines deleted...]
-        <v>3059</v>
+        <v>3358</v>
+      </c>
+      <c r="B1285" s="14" t="s">
+        <v>3359</v>
       </c>
       <c r="C1285" s="96" t="s">
-        <v>3057</v>
-[...3 lines deleted...]
-      </c>
+        <v>3518</v>
+      </c>
+      <c r="D1285" s="107">
+        <v>46470</v>
+      </c>
+      <c r="E1285" s="109"/>
       <c r="F1285" s="68"/>
     </row>
     <row r="1286" spans="1:6">
       <c r="A1286" s="95" t="s">
-        <v>3090</v>
+        <v>3360</v>
       </c>
       <c r="B1286" s="14" t="s">
-        <v>3091</v>
+        <v>3361</v>
       </c>
       <c r="C1286" s="96" t="s">
-        <v>11</v>
+        <v>3519</v>
       </c>
       <c r="D1286" s="19">
-        <v>46443</v>
-[...2 lines deleted...]
-    <row r="1287" spans="1:6" ht="22.5">
+        <v>46471</v>
+      </c>
+      <c r="F1286" s="68"/>
+    </row>
+    <row r="1287" spans="1:6" ht="33.75">
       <c r="A1287" s="95" t="s">
-        <v>3092</v>
+        <v>3362</v>
       </c>
       <c r="B1287" s="14" t="s">
-        <v>3093</v>
-[...2 lines deleted...]
-        <v>3094</v>
+        <v>3363</v>
+      </c>
+      <c r="C1287" s="96" t="s">
+        <v>3364</v>
       </c>
       <c r="D1287" s="19">
-        <v>46445</v>
-[...4 lines deleted...]
-        <v>3095</v>
+        <v>46472</v>
+      </c>
+      <c r="F1287" s="68"/>
+    </row>
+    <row r="1288" spans="1:6" ht="135">
+      <c r="A1288" s="95" t="s">
+        <v>3366</v>
       </c>
       <c r="B1288" s="14" t="s">
-        <v>3096</v>
-[...8 lines deleted...]
-    <row r="1289" spans="1:6">
+        <v>3367</v>
+      </c>
+      <c r="C1288" s="111" t="s">
+        <v>3368</v>
+      </c>
+      <c r="D1288" s="29">
+        <v>46478</v>
+      </c>
+      <c r="E1288" s="109" t="s">
+        <v>3369</v>
+      </c>
+      <c r="F1288" s="68"/>
+    </row>
+    <row r="1289" spans="1:6" ht="270">
       <c r="A1289" s="95" t="s">
-        <v>3098</v>
+        <v>3370</v>
       </c>
       <c r="B1289" s="14" t="s">
-        <v>3099</v>
-[...16 lines deleted...]
-        <v>3738</v>
+        <v>3371</v>
+      </c>
+      <c r="C1289" s="111" t="s">
+        <v>3520</v>
+      </c>
+      <c r="D1289" s="29">
+        <v>46477</v>
+      </c>
+      <c r="F1289" s="68"/>
+    </row>
+    <row r="1290" spans="1:6" ht="270">
+      <c r="A1290" s="3" t="s">
+        <v>3372</v>
+      </c>
+      <c r="B1290" s="10" t="s">
+        <v>3373</v>
+      </c>
+      <c r="C1290" s="115" t="s">
+        <v>3374</v>
       </c>
       <c r="D1290" s="19">
-        <v>46445</v>
-[...2 lines deleted...]
-    <row r="1291" spans="1:6" ht="96.95" customHeight="1">
+        <v>46438</v>
+      </c>
+      <c r="F1290" s="68"/>
+    </row>
+    <row r="1291" spans="1:6" ht="67.5">
       <c r="A1291" s="3" t="s">
-        <v>3103</v>
+        <v>3375</v>
       </c>
       <c r="B1291" s="10" t="s">
-        <v>1748</v>
-[...2 lines deleted...]
-        <v>3104</v>
+        <v>3376</v>
+      </c>
+      <c r="C1291" s="113" t="s">
+        <v>3521</v>
       </c>
       <c r="D1291" s="19">
-        <v>46448</v>
-[...2 lines deleted...]
-    <row r="1292" spans="1:6" ht="312" customHeight="1">
+        <v>46297</v>
+      </c>
+      <c r="F1291" s="68"/>
+    </row>
+    <row r="1292" spans="1:6" ht="101.25">
       <c r="A1292" s="95" t="s">
-        <v>3739</v>
-[...10 lines deleted...]
-      <c r="E1292" s="68"/>
+        <v>3377</v>
+      </c>
+      <c r="B1292" s="14" t="s">
+        <v>3378</v>
+      </c>
+      <c r="C1292" s="96" t="s">
+        <v>3522</v>
+      </c>
+      <c r="D1292" s="29">
+        <v>46477</v>
+      </c>
       <c r="F1292" s="68"/>
     </row>
-    <row r="1293" spans="1:6" ht="22.5">
-[...10 lines deleted...]
-        <v>46449</v>
+    <row r="1293" spans="1:6" ht="90">
+      <c r="A1293" s="2" t="s">
+        <v>3379</v>
+      </c>
+      <c r="B1293" s="11" t="s">
+        <v>3380</v>
+      </c>
+      <c r="C1293" s="10" t="s">
+        <v>610</v>
+      </c>
+      <c r="D1293" s="19">
+        <v>46478</v>
       </c>
       <c r="F1293" s="68"/>
     </row>
-    <row r="1294" spans="1:6">
-[...10 lines deleted...]
-        <v>46449</v>
+    <row r="1294" spans="1:6" ht="146.25">
+      <c r="A1294" s="47" t="s">
+        <v>3381</v>
+      </c>
+      <c r="B1294" s="21" t="s">
+        <v>3382</v>
+      </c>
+      <c r="C1294" s="96" t="s">
+        <v>3383</v>
+      </c>
+      <c r="D1294" s="29">
+        <v>46478</v>
       </c>
       <c r="F1294" s="68"/>
     </row>
-    <row r="1295" spans="1:6" ht="22.5">
-[...10 lines deleted...]
-        <v>46449</v>
+    <row r="1295" spans="1:6" ht="45">
+      <c r="A1295" s="3" t="s">
+        <v>3384</v>
+      </c>
+      <c r="B1295" s="10" t="s">
+        <v>3385</v>
+      </c>
+      <c r="C1295" s="113" t="s">
+        <v>3386</v>
+      </c>
+      <c r="D1295" s="29">
+        <v>46533</v>
       </c>
       <c r="F1295" s="68"/>
     </row>
-    <row r="1296" spans="1:6">
-[...11 lines deleted...]
-      </c>
+    <row r="1296" spans="1:6" ht="202.5">
+      <c r="A1296" s="95" t="s">
+        <v>3387</v>
+      </c>
+      <c r="B1296" s="97" t="s">
+        <v>3388</v>
+      </c>
+      <c r="C1296" s="96" t="s">
+        <v>3523</v>
+      </c>
+      <c r="D1296" s="29">
+        <v>46485</v>
+      </c>
+      <c r="E1296" s="109"/>
       <c r="F1296" s="68"/>
     </row>
-    <row r="1297" spans="1:6" ht="78.75">
+    <row r="1297" spans="1:6" ht="101.25">
       <c r="A1297" s="3" t="s">
-        <v>3117</v>
-[...5 lines deleted...]
-        <v>10</v>
+        <v>3389</v>
+      </c>
+      <c r="B1297" s="10" t="s">
+        <v>3390</v>
+      </c>
+      <c r="C1297" s="113" t="s">
+        <v>13</v>
       </c>
       <c r="D1297" s="19">
-        <v>46447</v>
-[...1 lines deleted...]
-      <c r="E1297" s="108"/>
+        <v>46499</v>
+      </c>
       <c r="F1297" s="68"/>
     </row>
-    <row r="1298" spans="1:6" ht="33.75">
+    <row r="1298" spans="1:6" ht="358.5" customHeight="1">
       <c r="A1298" s="95" t="s">
-        <v>3119</v>
+        <v>3391</v>
       </c>
       <c r="B1298" s="14" t="s">
-        <v>3120</v>
-[...1 lines deleted...]
-      <c r="C1298" s="96" t="s">
+        <v>3392</v>
+      </c>
+      <c r="C1298" s="116" t="s">
+        <v>3393</v>
+      </c>
+      <c r="D1298" s="29">
+        <v>46484</v>
+      </c>
+      <c r="F1298" s="68"/>
+    </row>
+    <row r="1299" spans="1:6" ht="241.5" customHeight="1">
+      <c r="A1299" s="4" t="s">
+        <v>3397</v>
+      </c>
+      <c r="B1299" s="10" t="s">
+        <v>3395</v>
+      </c>
+      <c r="C1299" s="117" t="s">
+        <v>3396</v>
+      </c>
+      <c r="D1299" s="106">
+        <v>46485</v>
+      </c>
+      <c r="E1299" s="109"/>
+      <c r="F1299" s="68"/>
+    </row>
+    <row r="1300" spans="1:6">
+      <c r="A1300" s="95" t="s">
+        <v>3398</v>
+      </c>
+      <c r="B1300" s="14" t="s">
+        <v>3399</v>
+      </c>
+      <c r="C1300" s="96" t="s">
+        <v>3524</v>
+      </c>
+      <c r="D1300" s="106">
+        <v>46486</v>
+      </c>
+      <c r="F1300" s="68"/>
+    </row>
+    <row r="1301" spans="1:6" ht="409.5">
+      <c r="A1301" s="118" t="s">
+        <v>3400</v>
+      </c>
+      <c r="B1301" s="14" t="s">
+        <v>3401</v>
+      </c>
+      <c r="C1301" s="111" t="s">
+        <v>3402</v>
+      </c>
+      <c r="D1301" s="106">
+        <v>46486</v>
+      </c>
+      <c r="E1301" s="109"/>
+      <c r="F1301" s="68"/>
+    </row>
+    <row r="1302" spans="1:6" ht="22.5">
+      <c r="A1302" s="52" t="s">
+        <v>3403</v>
+      </c>
+      <c r="B1302" s="14" t="s">
+        <v>3404</v>
+      </c>
+      <c r="C1302" s="10" t="s">
+        <v>3405</v>
+      </c>
+      <c r="D1302" s="106">
+        <v>46487</v>
+      </c>
+      <c r="F1302" s="68"/>
+    </row>
+    <row r="1303" spans="1:6">
+      <c r="A1303" s="95" t="s">
+        <v>3408</v>
+      </c>
+      <c r="B1303" s="14" t="s">
+        <v>3409</v>
+      </c>
+      <c r="C1303" s="111" t="s">
+        <v>3410</v>
+      </c>
+      <c r="D1303" s="106">
+        <v>46490</v>
+      </c>
+      <c r="F1303" s="68"/>
+    </row>
+    <row r="1304" spans="1:6" ht="56.25">
+      <c r="A1304" s="95" t="s">
+        <v>3411</v>
+      </c>
+      <c r="B1304" s="14" t="s">
+        <v>3412</v>
+      </c>
+      <c r="C1304" s="96" t="s">
+        <v>3525</v>
+      </c>
+      <c r="D1304" s="106">
+        <v>46490</v>
+      </c>
+      <c r="F1304" s="68"/>
+    </row>
+    <row r="1305" spans="1:6" ht="22.5">
+      <c r="A1305" s="95" t="s">
+        <v>3414</v>
+      </c>
+      <c r="B1305" s="97" t="s">
+        <v>3415</v>
+      </c>
+      <c r="C1305" s="96" t="s">
+        <v>3416</v>
+      </c>
+      <c r="D1305" s="106">
+        <v>46491</v>
+      </c>
+      <c r="F1305" s="68"/>
+    </row>
+    <row r="1306" spans="1:6" ht="56.25">
+      <c r="A1306" s="95" t="s">
+        <v>3417</v>
+      </c>
+      <c r="B1306" s="14" t="s">
+        <v>3418</v>
+      </c>
+      <c r="C1306" s="96" t="s">
+        <v>3818</v>
+      </c>
+      <c r="D1306" s="106">
+        <v>46491</v>
+      </c>
+      <c r="F1306" s="68"/>
+    </row>
+    <row r="1307" spans="1:6" ht="67.5">
+      <c r="A1307" s="95" t="s">
+        <v>3419</v>
+      </c>
+      <c r="B1307" s="97" t="s">
+        <v>3420</v>
+      </c>
+      <c r="C1307" s="111" t="s">
+        <v>304</v>
+      </c>
+      <c r="D1307" s="106">
+        <v>46366</v>
+      </c>
+      <c r="F1307" s="68"/>
+    </row>
+    <row r="1308" spans="1:6" ht="157.5">
+      <c r="A1308" s="95" t="s">
+        <v>3421</v>
+      </c>
+      <c r="B1308" s="14" t="s">
+        <v>3422</v>
+      </c>
+      <c r="C1308" s="111" t="s">
+        <v>3526</v>
+      </c>
+      <c r="D1308" s="106">
+        <v>46494</v>
+      </c>
+      <c r="F1308" s="68"/>
+    </row>
+    <row r="1309" spans="1:6">
+      <c r="A1309" s="95" t="s">
+        <v>3604</v>
+      </c>
+      <c r="B1309" s="14" t="s">
+        <v>3423</v>
+      </c>
+      <c r="C1309" s="96" t="s">
+        <v>3424</v>
+      </c>
+      <c r="D1309" s="106">
+        <v>46506</v>
+      </c>
+      <c r="F1309" s="68"/>
+    </row>
+    <row r="1310" spans="1:6" ht="22.5">
+      <c r="A1310" s="95" t="s">
+        <v>3535</v>
+      </c>
+      <c r="B1310" s="14" t="s">
+        <v>3425</v>
+      </c>
+      <c r="C1310" s="82" t="s">
+        <v>3426</v>
+      </c>
+      <c r="D1310" s="106">
+        <v>46506</v>
+      </c>
+      <c r="F1310" s="68"/>
+    </row>
+    <row r="1311" spans="1:6" ht="33.75">
+      <c r="A1311" s="95" t="s">
         <v>3427</v>
       </c>
-      <c r="D1298" s="19">
-[...103 lines deleted...]
-      <c r="C1305" s="82" t="s">
+      <c r="B1311" s="14" t="s">
         <v>3428</v>
       </c>
-      <c r="D1305" s="29">
-[...87 lines deleted...]
-      <c r="C1311" s="113" t="s">
+      <c r="C1311" s="96" t="s">
         <v>3429</v>
       </c>
       <c r="D1311" s="19">
-        <v>46429</v>
+        <v>46494</v>
       </c>
       <c r="F1311" s="68"/>
     </row>
-    <row r="1312" spans="1:6" ht="33.75">
+    <row r="1312" spans="1:6" ht="45">
       <c r="A1312" s="95" t="s">
-        <v>1932</v>
+        <v>3430</v>
       </c>
       <c r="B1312" s="14" t="s">
-        <v>1686</v>
-[...2 lines deleted...]
-        <v>3612</v>
+        <v>3431</v>
+      </c>
+      <c r="C1312" s="96" t="s">
+        <v>3429</v>
       </c>
       <c r="D1312" s="106">
-        <v>46506</v>
+        <v>46494</v>
       </c>
       <c r="F1312" s="68"/>
     </row>
-    <row r="1313" spans="1:6" ht="45">
-[...6 lines deleted...]
-      <c r="C1313" s="82" t="s">
+    <row r="1313" spans="1:6" ht="409.5">
+      <c r="A1313" s="3" t="s">
+        <v>3442</v>
+      </c>
+      <c r="B1313" s="97" t="s">
         <v>3432</v>
       </c>
-      <c r="D1313" s="19">
-        <v>46465</v>
+      <c r="C1313" s="111" t="s">
+        <v>3527</v>
+      </c>
+      <c r="D1313" s="106">
+        <v>46497</v>
       </c>
       <c r="F1313" s="68"/>
     </row>
-    <row r="1314" spans="1:6" ht="22.5">
+    <row r="1314" spans="1:6" ht="33.75">
       <c r="A1314" s="95" t="s">
-        <v>3433</v>
+        <v>3434</v>
       </c>
       <c r="B1314" s="14" t="s">
-        <v>3434</v>
-[...1 lines deleted...]
-      <c r="C1314" s="82" t="s">
         <v>3435</v>
       </c>
-      <c r="D1314" s="19">
-        <v>46465</v>
+      <c r="C1314" s="111" t="s">
+        <v>3436</v>
+      </c>
+      <c r="D1314" s="106">
+        <v>46498</v>
       </c>
       <c r="F1314" s="68"/>
     </row>
-    <row r="1315" spans="1:6" ht="33.75">
-      <c r="A1315" s="3" t="s">
+    <row r="1315" spans="1:6" ht="168.75">
+      <c r="A1315" s="95" t="s">
         <v>3437</v>
       </c>
-      <c r="B1315" s="10" t="s">
+      <c r="B1315" s="14" t="s">
         <v>3438</v>
       </c>
-      <c r="C1315" s="82" t="s">
+      <c r="C1315" s="111" t="s">
+        <v>3436</v>
+      </c>
+      <c r="D1315" s="106">
+        <v>46498</v>
+      </c>
+      <c r="F1315" s="68"/>
+    </row>
+    <row r="1316" spans="1:6" ht="75.599999999999994" customHeight="1">
+      <c r="A1316" s="95" t="s">
         <v>3439</v>
       </c>
-      <c r="D1315" s="19">
-[...5 lines deleted...]
-      <c r="A1316" s="95" t="s">
+      <c r="B1316" s="97" t="s">
+        <v>3440</v>
+      </c>
+      <c r="C1316" s="82" t="s">
         <v>3441</v>
       </c>
-      <c r="B1316" s="14" t="s">
-[...6 lines deleted...]
-        <v>46466</v>
+      <c r="D1316" s="106">
+        <v>46498</v>
       </c>
       <c r="F1316" s="68"/>
     </row>
     <row r="1317" spans="1:6">
       <c r="A1317" s="95" t="s">
         <v>3443</v>
       </c>
       <c r="B1317" s="14" t="s">
         <v>3444</v>
       </c>
-      <c r="C1317" s="114" t="s">
+      <c r="C1317" s="96" t="s">
+        <v>2537</v>
+      </c>
+      <c r="D1317" s="106">
+        <v>46506</v>
+      </c>
+      <c r="F1317" s="68"/>
+    </row>
+    <row r="1318" spans="1:6" ht="22.5">
+      <c r="A1318" s="95" t="s">
         <v>3445</v>
       </c>
-      <c r="D1317" s="106">
-[...5 lines deleted...]
-      <c r="A1318" s="3" t="s">
+      <c r="B1318" s="14" t="s">
         <v>3446</v>
       </c>
-      <c r="B1318" s="10" t="s">
+      <c r="C1318" s="111" t="s">
+        <v>3436</v>
+      </c>
+      <c r="D1318" s="106">
+        <v>46505</v>
+      </c>
+      <c r="F1318" s="68"/>
+    </row>
+    <row r="1319" spans="1:6">
+      <c r="A1319" s="95" t="s">
         <v>3447</v>
       </c>
-      <c r="C1318" s="88" t="s">
-[...8 lines deleted...]
-      <c r="A1319" s="95" t="s">
+      <c r="B1319" s="14" t="s">
+        <v>3448</v>
+      </c>
+      <c r="C1319" s="82" t="s">
         <v>3449</v>
       </c>
-      <c r="B1319" s="14" t="s">
-[...2 lines deleted...]
-      <c r="C1319" s="96" t="s">
+      <c r="D1319" s="106">
+        <v>46505</v>
+      </c>
+      <c r="F1319" s="68"/>
+    </row>
+    <row r="1320" spans="1:6" ht="22.5">
+      <c r="A1320" s="95" t="s">
+        <v>3528</v>
+      </c>
+      <c r="B1320" s="97" t="s">
+        <v>3529</v>
+      </c>
+      <c r="C1320" s="10" t="s">
+        <v>3530</v>
+      </c>
+      <c r="D1320" s="29">
+        <v>46556</v>
+      </c>
+      <c r="F1320" s="68"/>
+    </row>
+    <row r="1321" spans="1:6" ht="22.5">
+      <c r="A1321" s="95" t="s">
+        <v>3531</v>
+      </c>
+      <c r="B1321" s="97" t="s">
+        <v>3532</v>
+      </c>
+      <c r="C1321" s="96" t="s">
+        <v>3533</v>
+      </c>
+      <c r="D1321" s="106">
+        <v>46506</v>
+      </c>
+      <c r="F1321" s="68"/>
+    </row>
+    <row r="1322" spans="1:6" ht="191.25">
+      <c r="A1322" s="4" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1322" s="10" t="s">
+        <v>3537</v>
+      </c>
+      <c r="C1322" s="82" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1322" s="29">
+        <v>46560</v>
+      </c>
+      <c r="F1322" s="68"/>
+    </row>
+    <row r="1323" spans="1:6" ht="348.75">
+      <c r="A1323" s="95" t="s">
+        <v>3539</v>
+      </c>
+      <c r="B1323" s="14" t="s">
+        <v>3538</v>
+      </c>
+      <c r="C1323" s="111" t="s">
+        <v>3436</v>
+      </c>
+      <c r="D1323" s="106">
+        <v>46506</v>
+      </c>
+      <c r="F1323" s="68"/>
+    </row>
+    <row r="1324" spans="1:6" ht="114.6" customHeight="1">
+      <c r="A1324" s="95" t="s">
+        <v>3542</v>
+      </c>
+      <c r="B1324" s="14" t="s">
+        <v>3541</v>
+      </c>
+      <c r="C1324" s="96" t="s">
+        <v>610</v>
+      </c>
+      <c r="D1324" s="106">
+        <v>46508</v>
+      </c>
+      <c r="F1324" s="68"/>
+    </row>
+    <row r="1325" spans="1:6" ht="22.5">
+      <c r="A1325" s="95" t="s">
+        <v>3543</v>
+      </c>
+      <c r="B1325" s="21" t="s">
+        <v>3544</v>
+      </c>
+      <c r="C1325" s="111" t="s">
+        <v>3436</v>
+      </c>
+      <c r="D1325" s="106">
+        <v>46508</v>
+      </c>
+      <c r="F1325" s="68"/>
+    </row>
+    <row r="1326" spans="1:6" ht="158.44999999999999" customHeight="1">
+      <c r="A1326" s="95" t="s">
+        <v>3547</v>
+      </c>
+      <c r="B1326" s="14" t="s">
+        <v>3545</v>
+      </c>
+      <c r="C1326" s="111" t="s">
+        <v>3546</v>
+      </c>
+      <c r="D1326" s="106">
+        <v>46508</v>
+      </c>
+      <c r="F1326" s="68"/>
+    </row>
+    <row r="1327" spans="1:6" ht="45">
+      <c r="A1327" s="95" t="s">
+        <v>3548</v>
+      </c>
+      <c r="B1327" s="14" t="s">
+        <v>3549</v>
+      </c>
+      <c r="C1327" s="96" t="s">
+        <v>3550</v>
+      </c>
+      <c r="D1327" s="106">
+        <v>46507</v>
+      </c>
+      <c r="F1327" s="68"/>
+    </row>
+    <row r="1328" spans="1:6" ht="337.5">
+      <c r="A1328" s="95" t="s">
+        <v>3551</v>
+      </c>
+      <c r="B1328" s="97" t="s">
+        <v>3552</v>
+      </c>
+      <c r="C1328" s="96" t="s">
+        <v>3553</v>
+      </c>
+      <c r="D1328" s="106">
+        <v>46511</v>
+      </c>
+      <c r="F1328" s="68"/>
+    </row>
+    <row r="1329" spans="1:6">
+      <c r="A1329" s="95" t="s">
+        <v>3554</v>
+      </c>
+      <c r="B1329" s="97" t="s">
+        <v>3555</v>
+      </c>
+      <c r="C1329" s="96" t="s">
+        <v>3556</v>
+      </c>
+      <c r="D1329" s="106">
+        <v>46512</v>
+      </c>
+      <c r="E1329" s="109"/>
+      <c r="F1329" s="68"/>
+    </row>
+    <row r="1330" spans="1:6" ht="56.25">
+      <c r="A1330" s="95" t="s">
+        <v>3557</v>
+      </c>
+      <c r="B1330" s="97" t="s">
+        <v>3558</v>
+      </c>
+      <c r="C1330" s="96" t="s">
+        <v>3559</v>
+      </c>
+      <c r="D1330" s="106">
+        <v>46427</v>
+      </c>
+      <c r="F1330" s="68"/>
+    </row>
+    <row r="1331" spans="1:6" ht="22.5">
+      <c r="A1331" s="95" t="s">
+        <v>3560</v>
+      </c>
+      <c r="B1331" s="14" t="s">
+        <v>3561</v>
+      </c>
+      <c r="C1331" s="111" t="s">
+        <v>3436</v>
+      </c>
+      <c r="D1331" s="106">
+        <v>46512</v>
+      </c>
+      <c r="F1331" s="68"/>
+    </row>
+    <row r="1332" spans="1:6">
+      <c r="A1332" s="95" t="s">
+        <v>3562</v>
+      </c>
+      <c r="B1332" s="14" t="s">
+        <v>3563</v>
+      </c>
+      <c r="C1332" s="111" t="s">
+        <v>3436</v>
+      </c>
+      <c r="D1332" s="106">
+        <v>46512</v>
+      </c>
+      <c r="F1332" s="68"/>
+    </row>
+    <row r="1333" spans="1:6" ht="45">
+      <c r="A1333" s="95" t="s">
+        <v>3564</v>
+      </c>
+      <c r="B1333" s="14" t="s">
+        <v>840</v>
+      </c>
+      <c r="C1333" s="119" t="s">
+        <v>3565</v>
+      </c>
+      <c r="D1333" s="106">
+        <v>46526</v>
+      </c>
+      <c r="F1333" s="68"/>
+    </row>
+    <row r="1334" spans="1:6" ht="101.25">
+      <c r="A1334" s="95" t="s">
+        <v>3566</v>
+      </c>
+      <c r="B1334" s="97" t="s">
+        <v>3567</v>
+      </c>
+      <c r="C1334" s="111" t="s">
+        <v>3568</v>
+      </c>
+      <c r="D1334" s="29">
+        <v>46423</v>
+      </c>
+      <c r="F1334" s="68"/>
+    </row>
+    <row r="1335" spans="1:6" ht="67.5">
+      <c r="A1335" s="3" t="s">
+        <v>3569</v>
+      </c>
+      <c r="B1335" s="14" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C1335" s="120" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D1335" s="29">
+        <v>46513</v>
+      </c>
+      <c r="F1335" s="68"/>
+    </row>
+    <row r="1336" spans="1:6" ht="138" customHeight="1">
+      <c r="A1336" s="95" t="s">
+        <v>3570</v>
+      </c>
+      <c r="B1336" s="21" t="s">
+        <v>3571</v>
+      </c>
+      <c r="C1336" s="111" t="s">
+        <v>3436</v>
+      </c>
+      <c r="D1336" s="106">
+        <v>46514</v>
+      </c>
+      <c r="F1336" s="68"/>
+    </row>
+    <row r="1337" spans="1:6" ht="65.45" customHeight="1">
+      <c r="A1337" s="95" t="s">
+        <v>3573</v>
+      </c>
+      <c r="B1337" s="14" t="s">
+        <v>3572</v>
+      </c>
+      <c r="C1337" s="111" t="s">
+        <v>3546</v>
+      </c>
+      <c r="D1337" s="106">
+        <v>46514</v>
+      </c>
+      <c r="F1337" s="68"/>
+    </row>
+    <row r="1338" spans="1:6" ht="191.25">
+      <c r="A1338" s="112" t="s">
+        <v>3576</v>
+      </c>
+      <c r="B1338" s="14" t="s">
+        <v>3574</v>
+      </c>
+      <c r="C1338" s="96" t="s">
+        <v>3575</v>
+      </c>
+      <c r="D1338" s="106">
+        <v>46515</v>
+      </c>
+      <c r="F1338" s="68"/>
+    </row>
+    <row r="1339" spans="1:6" ht="78.75">
+      <c r="A1339" s="95" t="s">
+        <v>3577</v>
+      </c>
+      <c r="B1339" s="14" t="s">
+        <v>3578</v>
+      </c>
+      <c r="C1339" s="121" t="s">
+        <v>3579</v>
+      </c>
+      <c r="D1339" s="106">
+        <v>46515</v>
+      </c>
+      <c r="F1339" s="68"/>
+    </row>
+    <row r="1340" spans="1:6" ht="22.5">
+      <c r="A1340" s="3" t="s">
+        <v>3580</v>
+      </c>
+      <c r="B1340" s="10" t="s">
+        <v>3581</v>
+      </c>
+      <c r="C1340" s="113" t="s">
+        <v>3582</v>
+      </c>
+      <c r="D1340" s="29">
+        <v>46570</v>
+      </c>
+      <c r="F1340" s="68"/>
+    </row>
+    <row r="1341" spans="1:6" ht="123.75">
+      <c r="A1341" s="95" t="s">
+        <v>3583</v>
+      </c>
+      <c r="B1341" s="97" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C1341" s="96" t="s">
+        <v>3584</v>
+      </c>
+      <c r="D1341" s="106">
+        <v>46333</v>
+      </c>
+      <c r="E1341" s="109" t="s">
+        <v>3369</v>
+      </c>
+      <c r="F1341" s="68"/>
+    </row>
+    <row r="1342" spans="1:6" ht="111" customHeight="1">
+      <c r="A1342" s="95" t="s">
+        <v>3587</v>
+      </c>
+      <c r="B1342" s="97" t="s">
+        <v>3585</v>
+      </c>
+      <c r="C1342" s="96" t="s">
+        <v>3586</v>
+      </c>
+      <c r="D1342" s="106">
+        <v>46519</v>
+      </c>
+      <c r="F1342" s="68"/>
+    </row>
+    <row r="1343" spans="1:6" ht="101.25">
+      <c r="A1343" s="95" t="s">
+        <v>3592</v>
+      </c>
+      <c r="B1343" s="14" t="s">
+        <v>3590</v>
+      </c>
+      <c r="C1343" s="96" t="s">
+        <v>3591</v>
+      </c>
+      <c r="D1343" s="106">
+        <v>46520</v>
+      </c>
+      <c r="E1343" s="109"/>
+      <c r="F1343" s="68"/>
+    </row>
+    <row r="1344" spans="1:6" ht="149.44999999999999" customHeight="1">
+      <c r="A1344" s="95" t="s">
+        <v>3595</v>
+      </c>
+      <c r="B1344" s="14" t="s">
+        <v>3593</v>
+      </c>
+      <c r="C1344" s="96" t="s">
+        <v>3594</v>
+      </c>
+      <c r="D1344" s="106">
+        <v>46521</v>
+      </c>
+      <c r="F1344" s="68"/>
+    </row>
+    <row r="1345" spans="1:6" ht="191.25">
+      <c r="A1345" s="95" t="s">
+        <v>3597</v>
+      </c>
+      <c r="B1345" s="14" t="s">
+        <v>3596</v>
+      </c>
+      <c r="C1345" s="96" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D1345" s="106">
+        <v>46521</v>
+      </c>
+      <c r="F1345" s="68"/>
+    </row>
+    <row r="1346" spans="1:6" ht="213.75">
+      <c r="A1346" s="95" t="s">
+        <v>3598</v>
+      </c>
+      <c r="B1346" s="14" t="s">
+        <v>3599</v>
+      </c>
+      <c r="C1346" s="96" t="s">
+        <v>3600</v>
+      </c>
+      <c r="D1346" s="19">
+        <v>46526</v>
+      </c>
+      <c r="F1346" s="68"/>
+    </row>
+    <row r="1347" spans="1:6" ht="63.95" customHeight="1">
+      <c r="A1347" s="95" t="s">
+        <v>3601</v>
+      </c>
+      <c r="B1347" s="14" t="s">
+        <v>3602</v>
+      </c>
+      <c r="C1347" s="82" t="s">
+        <v>3603</v>
+      </c>
+      <c r="D1347" s="106">
+        <v>46527</v>
+      </c>
+      <c r="F1347" s="68"/>
+    </row>
+    <row r="1348" spans="1:6">
+      <c r="A1348" s="95" t="s">
+        <v>3605</v>
+      </c>
+      <c r="B1348" s="14" t="s">
+        <v>3606</v>
+      </c>
+      <c r="C1348" s="122" t="s">
+        <v>3607</v>
+      </c>
+      <c r="D1348" s="106">
+        <v>46533</v>
+      </c>
+      <c r="F1348" s="68"/>
+    </row>
+    <row r="1349" spans="1:6" ht="45">
+      <c r="A1349" s="95" t="s">
+        <v>3608</v>
+      </c>
+      <c r="B1349" s="14" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C1349" s="96" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D1349" s="106">
+        <v>46528</v>
+      </c>
+      <c r="E1349" s="109"/>
+      <c r="F1349" s="68"/>
+    </row>
+    <row r="1350" spans="1:6" ht="174" customHeight="1">
+      <c r="A1350" s="95" t="s">
+        <v>3611</v>
+      </c>
+      <c r="B1350" s="14" t="s">
+        <v>3609</v>
+      </c>
+      <c r="C1350" s="121" t="s">
+        <v>3610</v>
+      </c>
+      <c r="D1350" s="106">
+        <v>46534</v>
+      </c>
+      <c r="F1350" s="68"/>
+    </row>
+    <row r="1351" spans="1:6" ht="153.94999999999999" customHeight="1">
+      <c r="A1351" s="95" t="s">
+        <v>3614</v>
+      </c>
+      <c r="B1351" s="14" t="s">
+        <v>3612</v>
+      </c>
+      <c r="C1351" s="96" t="s">
         <v>3613</v>
       </c>
-      <c r="D1319" s="107">
-[...120 lines deleted...]
-      <c r="C1327" s="96" t="s">
+      <c r="D1351" s="106">
+        <v>46535</v>
+      </c>
+      <c r="F1351" s="68"/>
+    </row>
+    <row r="1352" spans="1:6">
+      <c r="A1352" s="95" t="s">
         <v>3618</v>
       </c>
-      <c r="D1327" s="29">
-[...56 lines deleted...]
-      <c r="C1331" s="96" t="s">
+      <c r="B1352" s="14" t="s">
         <v>3619</v>
       </c>
-      <c r="D1331" s="29">
-[...58 lines deleted...]
-      <c r="C1335" s="96" t="s">
+      <c r="C1352" s="96" t="s">
         <v>3620</v>
       </c>
-      <c r="D1335" s="106">
-[...117 lines deleted...]
-      <c r="C1343" s="111" t="s">
+      <c r="D1352" s="106">
+        <v>46536</v>
+      </c>
+      <c r="F1352" s="68"/>
+    </row>
+    <row r="1353" spans="1:6" ht="33.75">
+      <c r="A1353" s="52" t="s">
         <v>3622</v>
       </c>
-      <c r="D1343" s="106">
-[...86 lines deleted...]
-      <c r="C1349" s="111" t="s">
+      <c r="B1353" s="14" t="s">
         <v>3623</v>
       </c>
-      <c r="D1349" s="106">
-[...55 lines deleted...]
-      </c>
       <c r="C1353" s="96" t="s">
-        <v>2609</v>
+        <v>3624</v>
       </c>
       <c r="D1353" s="106">
-        <v>46506</v>
+        <v>46540</v>
       </c>
       <c r="F1353" s="68"/>
     </row>
     <row r="1354" spans="1:6" ht="22.5">
       <c r="A1354" s="95" t="s">
-        <v>3541</v>
+        <v>3625</v>
       </c>
       <c r="B1354" s="14" t="s">
-        <v>3542</v>
-[...2 lines deleted...]
-        <v>3532</v>
+        <v>3626</v>
+      </c>
+      <c r="C1354" s="96" t="s">
+        <v>3627</v>
       </c>
       <c r="D1354" s="106">
-        <v>46505</v>
+        <v>46539</v>
       </c>
       <c r="F1354" s="68"/>
     </row>
-    <row r="1355" spans="1:6">
+    <row r="1355" spans="1:6" ht="33.75">
       <c r="A1355" s="95" t="s">
-        <v>3543</v>
+        <v>3628</v>
       </c>
       <c r="B1355" s="14" t="s">
-        <v>3544</v>
-[...2 lines deleted...]
-        <v>3545</v>
+        <v>3629</v>
+      </c>
+      <c r="C1355" s="96" t="s">
+        <v>3630</v>
       </c>
       <c r="D1355" s="106">
-        <v>46505</v>
+        <v>46536</v>
       </c>
       <c r="F1355" s="68"/>
     </row>
-    <row r="1356" spans="1:6" ht="22.5">
-[...10 lines deleted...]
-        <v>46556</v>
+    <row r="1356" spans="1:6" ht="112.5">
+      <c r="A1356" s="123" t="s">
+        <v>3633</v>
+      </c>
+      <c r="B1356" s="14" t="s">
+        <v>3631</v>
+      </c>
+      <c r="C1356" s="96" t="s">
+        <v>3632</v>
+      </c>
+      <c r="D1356" s="106">
+        <v>46541</v>
       </c>
       <c r="F1356" s="68"/>
     </row>
-    <row r="1357" spans="1:6" ht="22.5">
-[...4 lines deleted...]
-        <v>3628</v>
+    <row r="1357" spans="1:6" ht="78.75">
+      <c r="A1357" s="118" t="s">
+        <v>3637</v>
+      </c>
+      <c r="B1357" s="14" t="s">
+        <v>3635</v>
       </c>
       <c r="C1357" s="96" t="s">
-        <v>3743</v>
-[...2 lines deleted...]
-        <v>46506</v>
+        <v>3636</v>
+      </c>
+      <c r="D1357" s="107">
+        <v>46542</v>
       </c>
       <c r="F1357" s="68"/>
     </row>
-    <row r="1358" spans="1:6" ht="160.5" customHeight="1">
-[...10 lines deleted...]
-        <v>46560</v>
+    <row r="1358" spans="1:6" ht="45">
+      <c r="A1358" s="1" t="s">
+        <v>3638</v>
+      </c>
+      <c r="B1358" s="11" t="s">
+        <v>3639</v>
+      </c>
+      <c r="C1358" s="57" t="s">
+        <v>3640</v>
+      </c>
+      <c r="D1358" s="106">
+        <v>46541</v>
       </c>
       <c r="F1358" s="68"/>
     </row>
-    <row r="1359" spans="1:6" ht="309" customHeight="1">
-[...11 lines deleted...]
-      </c>
+    <row r="1359" spans="1:6" ht="78.75">
+      <c r="A1359" s="2" t="s">
+        <v>3641</v>
+      </c>
+      <c r="B1359" s="10" t="s">
+        <v>3642</v>
+      </c>
+      <c r="C1359" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D1359" s="19">
+        <v>46542</v>
+      </c>
+      <c r="E1359" s="109"/>
       <c r="F1359" s="68"/>
     </row>
-    <row r="1360" spans="1:6" ht="114.6" customHeight="1">
-[...1 lines deleted...]
-        <v>3636</v>
+    <row r="1360" spans="1:6" ht="67.5">
+      <c r="A1360" s="123" t="s">
+        <v>3645</v>
       </c>
       <c r="B1360" s="14" t="s">
-        <v>3635</v>
+        <v>3643</v>
       </c>
       <c r="C1360" s="96" t="s">
-        <v>617</v>
-[...3 lines deleted...]
-      </c>
+        <v>3644</v>
+      </c>
+      <c r="D1360" s="19">
+        <v>46542</v>
+      </c>
+      <c r="E1360" s="109"/>
       <c r="F1360" s="68"/>
     </row>
-    <row r="1361" spans="1:6" ht="22.5">
-[...10 lines deleted...]
-        <v>46508</v>
+    <row r="1361" spans="1:6" ht="360">
+      <c r="A1361" s="4" t="s">
+        <v>3646</v>
+      </c>
+      <c r="B1361" s="10" t="s">
+        <v>3647</v>
+      </c>
+      <c r="C1361" s="82" t="s">
+        <v>3648</v>
+      </c>
+      <c r="D1361" s="19">
+        <v>46479</v>
       </c>
       <c r="F1361" s="68"/>
     </row>
-    <row r="1362" spans="1:6" ht="158.44999999999999" customHeight="1">
+    <row r="1362" spans="1:6" ht="67.5">
       <c r="A1362" s="95" t="s">
-        <v>3640</v>
+        <v>3649</v>
       </c>
       <c r="B1362" s="14" t="s">
-        <v>3639</v>
-[...5 lines deleted...]
-        <v>46508</v>
+        <v>3650</v>
+      </c>
+      <c r="C1362" s="96" t="s">
+        <v>3651</v>
+      </c>
+      <c r="D1362" s="19">
+        <v>46543</v>
       </c>
       <c r="F1362" s="68"/>
     </row>
-    <row r="1363" spans="1:6" ht="45">
-[...10 lines deleted...]
-        <v>46507</v>
+    <row r="1363" spans="1:6">
+      <c r="A1363" s="3" t="s">
+        <v>3652</v>
+      </c>
+      <c r="B1363" s="21" t="s">
+        <v>3653</v>
+      </c>
+      <c r="C1363" s="122" t="s">
+        <v>3654</v>
+      </c>
+      <c r="D1363" s="29">
+        <v>46579</v>
       </c>
       <c r="F1363" s="68"/>
     </row>
-    <row r="1364" spans="1:6" ht="282" customHeight="1">
+    <row r="1364" spans="1:6" ht="56.25">
       <c r="A1364" s="95" t="s">
-        <v>3644</v>
-[...2 lines deleted...]
-        <v>3645</v>
+        <v>3655</v>
+      </c>
+      <c r="B1364" s="11" t="s">
+        <v>2685</v>
       </c>
       <c r="C1364" s="96" t="s">
-        <v>3646</v>
+        <v>1080</v>
       </c>
       <c r="D1364" s="106">
-        <v>46511</v>
+        <v>46544</v>
       </c>
       <c r="F1364" s="68"/>
     </row>
-    <row r="1365" spans="1:6">
-[...12 lines deleted...]
-      <c r="E1365" s="109"/>
+    <row r="1365" spans="1:6" ht="101.25">
+      <c r="A1365" s="3" t="s">
+        <v>3660</v>
+      </c>
+      <c r="B1365" s="10" t="s">
+        <v>3659</v>
+      </c>
+      <c r="C1365" s="113" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1365" s="19">
+        <v>46564</v>
+      </c>
       <c r="F1365" s="68"/>
     </row>
-    <row r="1366" spans="1:6" ht="56.25">
+    <row r="1366" spans="1:6">
       <c r="A1366" s="95" t="s">
-        <v>3650</v>
+        <v>3664</v>
       </c>
       <c r="B1366" s="97" t="s">
-        <v>3651</v>
+        <v>3665</v>
       </c>
       <c r="C1366" s="96" t="s">
-        <v>3746</v>
-[...2 lines deleted...]
-        <v>46427</v>
+        <v>3666</v>
+      </c>
+      <c r="D1366" s="29">
+        <v>46549</v>
       </c>
       <c r="F1366" s="68"/>
     </row>
-    <row r="1367" spans="1:6" ht="22.5">
+    <row r="1367" spans="1:6">
       <c r="A1367" s="95" t="s">
-        <v>3652</v>
-[...8 lines deleted...]
-        <v>46512</v>
+        <v>3667</v>
+      </c>
+      <c r="B1367" s="97" t="s">
+        <v>3668</v>
+      </c>
+      <c r="C1367" s="97" t="s">
+        <v>3669</v>
+      </c>
+      <c r="D1367" s="107">
+        <v>46550</v>
       </c>
       <c r="F1367" s="68"/>
     </row>
     <row r="1368" spans="1:6">
       <c r="A1368" s="95" t="s">
-        <v>3654</v>
+        <v>3670</v>
       </c>
       <c r="B1368" s="14" t="s">
-        <v>3655</v>
-[...5 lines deleted...]
-        <v>46512</v>
+        <v>3671</v>
+      </c>
+      <c r="C1368" s="96" t="s">
+        <v>3672</v>
+      </c>
+      <c r="D1368" s="29">
+        <v>46550</v>
       </c>
       <c r="F1368" s="68"/>
     </row>
-    <row r="1369" spans="1:6" ht="45">
+    <row r="1369" spans="1:6" ht="33.75">
       <c r="A1369" s="95" t="s">
-        <v>3656</v>
+        <v>3673</v>
       </c>
       <c r="B1369" s="14" t="s">
-        <v>847</v>
-[...5 lines deleted...]
-        <v>46526</v>
+        <v>3674</v>
+      </c>
+      <c r="C1369" s="96" t="s">
+        <v>3675</v>
+      </c>
+      <c r="D1369" s="29">
+        <v>46549</v>
       </c>
       <c r="F1369" s="68"/>
     </row>
-    <row r="1370" spans="1:6" ht="76.5" customHeight="1">
+    <row r="1370" spans="1:6" ht="45">
       <c r="A1370" s="95" t="s">
-        <v>3658</v>
-[...5 lines deleted...]
-        <v>3660</v>
+        <v>3676</v>
+      </c>
+      <c r="B1370" s="14" t="s">
+        <v>3677</v>
+      </c>
+      <c r="C1370" s="96" t="s">
+        <v>3678</v>
       </c>
       <c r="D1370" s="29">
-        <v>46423</v>
-      </c>
+        <v>46580</v>
+      </c>
+      <c r="E1370" s="109"/>
       <c r="F1370" s="68"/>
     </row>
-    <row r="1371" spans="1:6" ht="55.5" customHeight="1">
+    <row r="1371" spans="1:6" ht="22.5">
       <c r="A1371" s="3" t="s">
-        <v>3661</v>
-[...5 lines deleted...]
-        <v>1324</v>
+        <v>3679</v>
+      </c>
+      <c r="B1371" s="10" t="s">
+        <v>3680</v>
+      </c>
+      <c r="C1371" s="82" t="s">
+        <v>3681</v>
       </c>
       <c r="D1371" s="29">
-        <v>46513</v>
+        <v>46578</v>
       </c>
       <c r="F1371" s="68"/>
     </row>
-    <row r="1372" spans="1:6" ht="122.25" customHeight="1">
+    <row r="1372" spans="1:6" ht="191.25">
       <c r="A1372" s="95" t="s">
-        <v>3662</v>
-[...9 lines deleted...]
-      </c>
+        <v>3684</v>
+      </c>
+      <c r="B1372" s="14" t="s">
+        <v>3682</v>
+      </c>
+      <c r="C1372" s="121" t="s">
+        <v>3683</v>
+      </c>
+      <c r="D1372" s="29">
+        <v>46556</v>
+      </c>
+      <c r="E1372" s="109"/>
       <c r="F1372" s="68"/>
     </row>
-    <row r="1373" spans="1:6" ht="54" customHeight="1">
+    <row r="1373" spans="1:6" ht="112.5">
       <c r="A1373" s="95" t="s">
-        <v>3665</v>
+        <v>3687</v>
       </c>
       <c r="B1373" s="14" t="s">
-        <v>3664</v>
-[...6 lines deleted...]
-      </c>
+        <v>3685</v>
+      </c>
+      <c r="C1373" s="122" t="s">
+        <v>3686</v>
+      </c>
+      <c r="D1373" s="29">
+        <v>46556</v>
+      </c>
+      <c r="E1373" s="109"/>
       <c r="F1373" s="68"/>
     </row>
-    <row r="1374" spans="1:6" ht="161.25" customHeight="1">
-[...10 lines deleted...]
-        <v>46515</v>
+    <row r="1374" spans="1:6" ht="112.5">
+      <c r="A1374" s="95" t="s">
+        <v>3688</v>
+      </c>
+      <c r="B1374" s="97" t="s">
+        <v>3689</v>
+      </c>
+      <c r="C1374" s="122" t="s">
+        <v>51</v>
+      </c>
+      <c r="D1374" s="29">
+        <v>46598</v>
       </c>
       <c r="F1374" s="68"/>
     </row>
-    <row r="1375" spans="1:6" ht="67.5">
+    <row r="1375" spans="1:6" ht="146.25">
       <c r="A1375" s="95" t="s">
-        <v>3669</v>
-[...2 lines deleted...]
-        <v>3670</v>
+        <v>3694</v>
+      </c>
+      <c r="B1375" s="97" t="s">
+        <v>3692</v>
       </c>
       <c r="C1375" s="121" t="s">
-        <v>3747</v>
-[...2 lines deleted...]
-        <v>46515</v>
+        <v>3693</v>
+      </c>
+      <c r="D1375" s="29">
+        <v>46561</v>
       </c>
       <c r="F1375" s="68"/>
     </row>
-    <row r="1376" spans="1:6" ht="22.5">
+    <row r="1376" spans="1:6" ht="119.45" customHeight="1">
       <c r="A1376" s="3" t="s">
-        <v>3671</v>
+        <v>3696</v>
       </c>
       <c r="B1376" s="10" t="s">
-        <v>3672</v>
+        <v>3695</v>
       </c>
       <c r="C1376" s="113" t="s">
-        <v>3673</v>
-[...2 lines deleted...]
-        <v>46570</v>
+        <v>5</v>
+      </c>
+      <c r="D1376" s="19">
+        <v>46605</v>
       </c>
       <c r="F1376" s="68"/>
     </row>
-    <row r="1377" spans="1:6" ht="123.75">
+    <row r="1377" spans="1:6" ht="56.25">
       <c r="A1377" s="95" t="s">
-        <v>3674</v>
-[...8 lines deleted...]
-        <v>46333</v>
+        <v>3699</v>
+      </c>
+      <c r="B1377" s="14" t="s">
+        <v>3697</v>
+      </c>
+      <c r="C1377" s="122" t="s">
+        <v>3698</v>
+      </c>
+      <c r="D1377" s="29">
+        <v>46560</v>
       </c>
       <c r="E1377" s="109"/>
       <c r="F1377" s="68"/>
     </row>
-    <row r="1378" spans="1:6" ht="99" customHeight="1">
+    <row r="1378" spans="1:6" ht="264.95" customHeight="1">
       <c r="A1378" s="95" t="s">
-        <v>3677</v>
+        <v>3700</v>
       </c>
       <c r="B1378" s="97" t="s">
-        <v>3675</v>
-[...6 lines deleted...]
-      </c>
+        <v>3692</v>
+      </c>
+      <c r="C1378" s="121" t="s">
+        <v>3693</v>
+      </c>
+      <c r="D1378" s="29">
+        <v>46561</v>
+      </c>
+      <c r="E1378" s="109"/>
       <c r="F1378" s="68"/>
     </row>
-    <row r="1379" spans="1:6" ht="101.25">
-[...6 lines deleted...]
-      <c r="C1379" s="96" t="s">
+    <row r="1379" spans="1:6" ht="102" customHeight="1">
+      <c r="A1379" s="3" t="s">
+        <v>3701</v>
+      </c>
+      <c r="B1379" s="10" t="s">
+        <v>3702</v>
+      </c>
+      <c r="C1379" s="113" t="s">
+        <v>3703</v>
+      </c>
+      <c r="D1379" s="29">
+        <v>46602</v>
+      </c>
+      <c r="F1379" s="68"/>
+    </row>
+    <row r="1380" spans="1:6" ht="168.75">
+      <c r="A1380" s="118" t="s">
+        <v>3706</v>
+      </c>
+      <c r="B1380" s="57" t="s">
+        <v>3704</v>
+      </c>
+      <c r="C1380" s="121" t="s">
+        <v>3705</v>
+      </c>
+      <c r="D1380" s="106">
+        <v>46562</v>
+      </c>
+      <c r="F1380" s="68"/>
+    </row>
+    <row r="1381" spans="1:6" ht="112.5">
+      <c r="A1381" s="95" t="s">
+        <v>3707</v>
+      </c>
+      <c r="B1381" s="97" t="s">
+        <v>3692</v>
+      </c>
+      <c r="C1381" s="121" t="s">
+        <v>3708</v>
+      </c>
+      <c r="D1381" s="29">
+        <v>46561</v>
+      </c>
+      <c r="E1381" s="109"/>
+      <c r="F1381" s="68"/>
+    </row>
+    <row r="1382" spans="1:6" ht="78.75">
+      <c r="A1382" s="3" t="s">
+        <v>3709</v>
+      </c>
+      <c r="B1382" s="10" t="s">
+        <v>3710</v>
+      </c>
+      <c r="C1382" s="113" t="s">
+        <v>3711</v>
+      </c>
+      <c r="D1382" s="19">
+        <v>46576</v>
+      </c>
+      <c r="F1382" s="68"/>
+    </row>
+    <row r="1383" spans="1:6" ht="22.5">
+      <c r="A1383" s="3" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B1383" s="14" t="s">
+        <v>2044</v>
+      </c>
+      <c r="C1383" s="113" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1383" s="29">
+        <v>46584</v>
+      </c>
+      <c r="F1383" s="68"/>
+    </row>
+    <row r="1384" spans="1:6" ht="45">
+      <c r="A1384" s="95" t="s">
+        <v>3712</v>
+      </c>
+      <c r="B1384" s="14" t="s">
+        <v>3713</v>
+      </c>
+      <c r="C1384" s="96" t="s">
+        <v>3714</v>
+      </c>
+      <c r="D1384" s="29">
+        <v>46564</v>
+      </c>
+      <c r="F1384" s="68"/>
+    </row>
+    <row r="1385" spans="1:6" ht="78.75">
+      <c r="A1385" s="3" t="s">
+        <v>3715</v>
+      </c>
+      <c r="B1385" s="10" t="s">
+        <v>3716</v>
+      </c>
+      <c r="C1385" s="113" t="s">
+        <v>3717</v>
+      </c>
+      <c r="D1385" s="29">
+        <v>46424</v>
+      </c>
+      <c r="F1385" s="68"/>
+    </row>
+    <row r="1386" spans="1:6" ht="45">
+      <c r="A1386" s="95" t="s">
+        <v>3719</v>
+      </c>
+      <c r="B1386" s="14" t="s">
+        <v>3720</v>
+      </c>
+      <c r="C1386" s="121" t="s">
+        <v>3721</v>
+      </c>
+      <c r="D1386" s="29">
+        <v>46564</v>
+      </c>
+      <c r="F1386" s="68"/>
+    </row>
+    <row r="1387" spans="1:6" ht="45">
+      <c r="A1387" s="1" t="s">
+        <v>3722</v>
+      </c>
+      <c r="B1387" s="11" t="s">
+        <v>3723</v>
+      </c>
+      <c r="C1387" s="121" t="s">
+        <v>3724</v>
+      </c>
+      <c r="D1387" s="19">
+        <v>46423</v>
+      </c>
+      <c r="F1387" s="68"/>
+    </row>
+    <row r="1388" spans="1:6" ht="101.25">
+      <c r="A1388" s="2" t="s">
+        <v>3725</v>
+      </c>
+      <c r="B1388" s="11" t="s">
+        <v>3726</v>
+      </c>
+      <c r="C1388" s="111" t="s">
+        <v>3727</v>
+      </c>
+      <c r="D1388" s="29">
+        <v>46568</v>
+      </c>
+      <c r="F1388" s="68"/>
+    </row>
+    <row r="1389" spans="1:6">
+      <c r="A1389" s="1" t="s">
+        <v>3728</v>
+      </c>
+      <c r="B1389" s="11" t="s">
+        <v>538</v>
+      </c>
+      <c r="C1389" s="110" t="s">
+        <v>3729</v>
+      </c>
+      <c r="D1389" s="29">
+        <v>46562</v>
+      </c>
+      <c r="F1389" s="68"/>
+    </row>
+    <row r="1390" spans="1:6" ht="22.5">
+      <c r="A1390" s="95" t="s">
+        <v>3730</v>
+      </c>
+      <c r="B1390" s="97" t="s">
+        <v>3731</v>
+      </c>
+      <c r="C1390" s="96" t="s">
+        <v>3732</v>
+      </c>
+      <c r="D1390" s="29">
+        <v>46556</v>
+      </c>
+      <c r="F1390" s="68"/>
+    </row>
+    <row r="1391" spans="1:6" ht="22.5" customHeight="1">
+      <c r="A1391" s="95" t="s">
+        <v>3733</v>
+      </c>
+      <c r="B1391" s="97" t="s">
+        <v>3734</v>
+      </c>
+      <c r="C1391" s="104" t="s">
+        <v>3735</v>
+      </c>
+      <c r="D1391" s="29">
+        <v>46547</v>
+      </c>
+      <c r="F1391" s="68"/>
+    </row>
+    <row r="1392" spans="1:6" ht="90">
+      <c r="A1392" s="95" t="s">
+        <v>3736</v>
+      </c>
+      <c r="B1392" s="97" t="s">
+        <v>3737</v>
+      </c>
+      <c r="C1392" s="96" t="s">
+        <v>3738</v>
+      </c>
+      <c r="D1392" s="29">
+        <v>46575</v>
+      </c>
+      <c r="F1392" s="68"/>
+    </row>
+    <row r="1393" spans="1:6" ht="45" customHeight="1">
+      <c r="A1393" s="95" t="s">
+        <v>3739</v>
+      </c>
+      <c r="B1393" s="14" t="s">
+        <v>3740</v>
+      </c>
+      <c r="C1393" s="96" t="s">
+        <v>3741</v>
+      </c>
+      <c r="D1393" s="29">
+        <v>46576</v>
+      </c>
+      <c r="F1393" s="68"/>
+    </row>
+    <row r="1394" spans="1:6" ht="22.5">
+      <c r="A1394" s="95" t="s">
+        <v>3742</v>
+      </c>
+      <c r="B1394" s="14" t="s">
+        <v>3743</v>
+      </c>
+      <c r="C1394" s="121" t="s">
+        <v>3744</v>
+      </c>
+      <c r="D1394" s="29">
+        <v>46575</v>
+      </c>
+      <c r="F1394" s="68"/>
+    </row>
+    <row r="1395" spans="1:6">
+      <c r="A1395" s="95" t="s">
+        <v>3745</v>
+      </c>
+      <c r="B1395" s="14" t="s">
+        <v>3743</v>
+      </c>
+      <c r="C1395" s="121" t="s">
+        <v>3746</v>
+      </c>
+      <c r="D1395" s="29">
+        <v>46575</v>
+      </c>
+      <c r="F1395" s="68"/>
+    </row>
+    <row r="1396" spans="1:6" ht="22.5">
+      <c r="A1396" s="95" t="s">
+        <v>3747</v>
+      </c>
+      <c r="B1396" s="14" t="s">
+        <v>3743</v>
+      </c>
+      <c r="C1396" s="121" t="s">
+        <v>3748</v>
+      </c>
+      <c r="D1396" s="29">
+        <v>46575</v>
+      </c>
+      <c r="F1396" s="68"/>
+    </row>
+    <row r="1397" spans="1:6" ht="59.45" customHeight="1">
+      <c r="A1397" s="95" t="s">
+        <v>3750</v>
+      </c>
+      <c r="B1397" s="14" t="s">
         <v>3749</v>
       </c>
-      <c r="D1379" s="106">
-[...57 lines deleted...]
-      <c r="C1383" s="82" t="s">
+      <c r="C1397" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="D1397" s="29">
+        <v>46576</v>
+      </c>
+      <c r="F1397" s="68"/>
+    </row>
+    <row r="1398" spans="1:6">
+      <c r="A1398" s="95" t="s">
         <v>3751</v>
       </c>
-      <c r="D1383" s="106">
-[...2 lines deleted...]
-      <c r="F1383" s="68"/>
+      <c r="B1398" s="97" t="s">
+        <v>1755</v>
+      </c>
+      <c r="C1398" s="110" t="s">
+        <v>3752</v>
+      </c>
+      <c r="D1398" s="29">
+        <v>46432</v>
+      </c>
+      <c r="E1398" s="109"/>
+      <c r="F1398" s="68"/>
+    </row>
+    <row r="1399" spans="1:6" ht="56.25">
+      <c r="A1399" s="95" t="s">
+        <v>3753</v>
+      </c>
+      <c r="B1399" s="124" t="s">
+        <v>3754</v>
+      </c>
+      <c r="C1399" s="96" t="s">
+        <v>3755</v>
+      </c>
+      <c r="D1399" s="29">
+        <v>46579</v>
+      </c>
+      <c r="F1399" s="68"/>
+    </row>
+    <row r="1400" spans="1:6" ht="22.5">
+      <c r="A1400" s="95" t="s">
+        <v>3757</v>
+      </c>
+      <c r="B1400" s="14" t="s">
+        <v>3758</v>
+      </c>
+      <c r="C1400" s="96" t="s">
+        <v>345</v>
+      </c>
+      <c r="D1400" s="29">
+        <v>46579</v>
+      </c>
+      <c r="F1400" s="68"/>
+    </row>
+    <row r="1401" spans="1:6">
+      <c r="A1401" s="95" t="s">
+        <v>3759</v>
+      </c>
+      <c r="B1401" s="14" t="s">
+        <v>3760</v>
+      </c>
+      <c r="C1401" s="96" t="s">
+        <v>3761</v>
+      </c>
+      <c r="D1401" s="29">
+        <v>46579</v>
+      </c>
+      <c r="F1401" s="68"/>
+    </row>
+    <row r="1402" spans="1:6" ht="409.5">
+      <c r="A1402" s="4" t="s">
+        <v>3762</v>
+      </c>
+      <c r="B1402" s="10" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C1402" s="110" t="s">
+        <v>13</v>
+      </c>
+      <c r="D1402" s="29">
+        <v>46497</v>
+      </c>
+      <c r="F1402" s="68"/>
+    </row>
+    <row r="1403" spans="1:6" ht="22.5">
+      <c r="A1403" s="95" t="s">
+        <v>3763</v>
+      </c>
+      <c r="B1403" s="14" t="s">
+        <v>3743</v>
+      </c>
+      <c r="C1403" s="121" t="s">
+        <v>3744</v>
+      </c>
+      <c r="D1403" s="29">
+        <v>46575</v>
+      </c>
+      <c r="F1403" s="68"/>
+    </row>
+    <row r="1404" spans="1:6" ht="22.5">
+      <c r="A1404" s="95" t="s">
+        <v>3764</v>
+      </c>
+      <c r="B1404" s="14" t="s">
+        <v>3765</v>
+      </c>
+      <c r="C1404" s="96" t="s">
+        <v>3766</v>
+      </c>
+      <c r="D1404" s="29" t="s">
+        <v>3767</v>
+      </c>
+      <c r="F1404" s="68"/>
+    </row>
+    <row r="1405" spans="1:6">
+      <c r="A1405" s="3" t="s">
+        <v>3768</v>
+      </c>
+      <c r="B1405" s="10" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C1405" s="110" t="s">
+        <v>13</v>
+      </c>
+      <c r="D1405" s="29">
+        <v>46497</v>
+      </c>
+      <c r="F1405" s="68"/>
+    </row>
+    <row r="1406" spans="1:6" ht="45">
+      <c r="A1406" s="95" t="s">
+        <v>3769</v>
+      </c>
+      <c r="B1406" s="14" t="s">
+        <v>3770</v>
+      </c>
+      <c r="C1406" s="96" t="s">
+        <v>3771</v>
+      </c>
+      <c r="D1406" s="29" t="s">
+        <v>3772</v>
+      </c>
+      <c r="F1406" s="68"/>
+    </row>
+    <row r="1407" spans="1:6" ht="22.5">
+      <c r="A1407" s="95" t="s">
+        <v>3773</v>
+      </c>
+      <c r="B1407" s="14" t="s">
+        <v>3774</v>
+      </c>
+      <c r="C1407" s="121" t="s">
+        <v>3775</v>
+      </c>
+      <c r="D1407" s="29" t="s">
+        <v>3767</v>
+      </c>
+      <c r="E1407" s="109"/>
+      <c r="F1407" s="68"/>
+    </row>
+    <row r="1408" spans="1:6" ht="281.25">
+      <c r="A1408" s="95" t="s">
+        <v>3776</v>
+      </c>
+      <c r="B1408" s="97" t="s">
+        <v>3777</v>
+      </c>
+      <c r="C1408" s="82" t="s">
+        <v>3778</v>
+      </c>
+      <c r="D1408" s="106">
+        <v>46487</v>
+      </c>
+      <c r="F1408" s="68"/>
     </row>
   </sheetData>
-  <autoFilter ref="A5:D1383" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <sortCondition sortBy="icon" ref="A230"/>
+  <autoFilter ref="A5:D1407" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:F226">
+    <sortCondition sortBy="icon" ref="A227"/>
   </sortState>
   <dataConsolidate/>
   <mergeCells count="1">
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="C1268" r:id="rId1" display="apģērbi, smaržas; smaržvielas u.c." xr:uid="{3729B786-7710-465C-927B-F314B612522D}"/>
-[...10 lines deleted...]
-    <hyperlink ref="C1279" r:id="rId12" display="atmiņas spēles,  pārtikas preču iepirkumu maisiņi, dekoratīvie magnēti, magnētu logotipu dizains t-krekliem,  piespraudes u.c." xr:uid="{AB0FE24E-AC6C-4E16-BDCF-6DCF3F8BF328}"/>
+    <hyperlink ref="C1234" r:id="rId1" display="apģērbi, smaržas; smaržvielas u.c." xr:uid="{3729B786-7710-465C-927B-F314B612522D}"/>
+    <hyperlink ref="C1235" r:id="rId2" display="kases aparāti; elektroniskie svari; aparāti banknošu autentiskuma pārbaudei, banknošu skaitīšanas iekārtas, rēķināšanas mašīnas; optisko disku un svītrkodu lasītāji, printeri izmantošanai ar datoriem, kartes ar mikroprocesoriem, biroja piederumi u.c." xr:uid="{A4C168C5-9D43-4E63-9F22-CE486EAC45AF}"/>
+    <hyperlink ref="C1236" r:id="rId3" xr:uid="{507F52E6-9328-448D-ABA7-1902F9162E0E}"/>
+    <hyperlink ref="C1237" r:id="rId4" xr:uid="{5FAFE772-B22F-4D1B-B9ED-7F67EEBB248A}"/>
+    <hyperlink ref="C1238" r:id="rId5" xr:uid="{9341F52E-F899-41A0-9BDC-2A38DDD019DC}"/>
+    <hyperlink ref="C1239" r:id="rId6" xr:uid="{24560AAC-90C9-42E5-9F38-A2E9780AC81D}"/>
+    <hyperlink ref="C1240" r:id="rId7" xr:uid="{459B4132-8550-4BD1-824A-8A28AFD54646}"/>
+    <hyperlink ref="C1241" r:id="rId8" display="smaržas,smaržu pudelītes,  kartona iepakojums u.c. " xr:uid="{C054FF94-B9FB-4B22-A291-4C9BA75D3190}"/>
+    <hyperlink ref="C1242" r:id="rId9" display="multivitamīnu preparāti farmaceitiskie preparāti un vielas... gremošanas līdzekļi farmaceitiskiem nolūkiem paracetamols, paracetamola preparāti iekšķīgai lietošanai... pretsāpju līdzekļi, zobu birstes, mutes skalošanas līdzeklis, zobu pasta,zobu birstes, mutes skalošanas līdzeklis, protēžu līmes; tīrīšanas līdzekļi u.c." xr:uid="{403C0868-B36C-4EE1-A65D-B8E78321415A}"/>
+    <hyperlink ref="C1243" r:id="rId10" xr:uid="{368E5F7D-3496-4DCA-A3F1-4829356DABFC}"/>
+    <hyperlink ref="C1244" r:id="rId11" xr:uid="{081195F7-387D-4E7A-87ED-51E0D65AF6F0}"/>
+    <hyperlink ref="C1245" r:id="rId12" display="atmiņas spēles,  pārtikas preču iepirkumu maisiņi, dekoratīvie magnēti, magnētu logotipu dizains t-krekliem,  piespraudes u.c." xr:uid="{AB0FE24E-AC6C-4E16-BDCF-6DCF3F8BF328}"/>
     <hyperlink ref="C6" r:id="rId13" xr:uid="{B2BACACA-6DDF-4C69-B488-395A421ACA37}"/>
     <hyperlink ref="C7" r:id="rId14" xr:uid="{C69BF947-17DC-48A6-8654-62BE0F7C8362}"/>
     <hyperlink ref="C9" r:id="rId15" xr:uid="{6D720CCE-49CE-459A-806F-19AF3BCF606A}"/>
     <hyperlink ref="C10" r:id="rId16" xr:uid="{1F0C9ED0-15E8-442C-A17C-250BA12FC48C}"/>
     <hyperlink ref="C11" r:id="rId17" xr:uid="{2ED88169-E032-4185-86E3-90A21ECAE8E7}"/>
     <hyperlink ref="C12" r:id="rId18" xr:uid="{530845F4-1B91-4CC2-A611-12221DB5D1D4}"/>
     <hyperlink ref="C13" r:id="rId19" display="apģērbi, aksesuāri, rotaļlietas u.c." xr:uid="{0790B49C-9F67-49DD-ABA4-8CABF7927357}"/>
     <hyperlink ref="C16" r:id="rId20" xr:uid="{1205DCB9-F61E-420B-8ADD-27474509F18E}"/>
     <hyperlink ref="C17" r:id="rId21" display="naži,virtuves piederumi" xr:uid="{CC8404AB-A0B9-4D21-B18E-54C2C24F803A}"/>
     <hyperlink ref="C18" r:id="rId22" display="somas,ādas izstrādājumi,u.c." xr:uid="{1480927F-D197-41A9-8E30-8834BD4DFA6E}"/>
     <hyperlink ref="C19" r:id="rId23" display="Lauksaimniecības iekārtas" xr:uid="{C0DA901B-72AF-4F3E-B438-5AA5AB905BCD}"/>
-    <hyperlink ref="C20" r:id="rId24" xr:uid="{32A675AE-40E6-4835-945B-F4477B39ADE9}"/>
+    <hyperlink ref="C20" r:id="rId24" display="  medicīnas, ķirurģijas, terapeitiskie instrumenti, protēzēm un implantiem" xr:uid="{32A675AE-40E6-4835-945B-F4477B39ADE9}"/>
     <hyperlink ref="C21" r:id="rId25" xr:uid="{9AFE4C74-CD44-4361-AD43-2612904302FC}"/>
     <hyperlink ref="C22" r:id="rId26" xr:uid="{803DF8C9-1102-4809-8885-39B3590A951D}"/>
     <hyperlink ref="C23" r:id="rId27" display="elektromotori,sūkņi,krāni u.c." xr:uid="{A39D0410-BB90-4E23-AE94-7E3B800FD1E6}"/>
     <hyperlink ref="C24" r:id="rId28" display="pretsāpju līdzeklis kaklam  Strepsils" xr:uid="{B1EAB8DC-72F1-4289-92A1-B2E4AD89DCFB}"/>
     <hyperlink ref="C25" r:id="rId29" display="rotaļlietas,suvenīri iPhone un iPad skolai" xr:uid="{D49AB803-52D8-43F6-8A90-A6EC20AB5C47}"/>
     <hyperlink ref="C26" r:id="rId30" display="apģērbi,apavi,somas un aksesuāri" xr:uid="{96388EB8-A8C5-426F-837D-FAEA5CE5BFDE}"/>
     <hyperlink ref="C27" r:id="rId31" xr:uid="{9B8602BC-6D45-47E9-8BCB-61956534BAD3}"/>
     <hyperlink ref="C29" r:id="rId32" display="Uztura bagātinātāji; diētiskās pārtikas piedevas;vitamīni; minerāli un minerālu preparāti; omega-3 taukskābes, fosfolipīdi un antioksidanti, Pārtikas eļļas un tauki,u.c." xr:uid="{EB811F77-C0F2-4952-9D31-DC5A56CAFCE5}"/>
     <hyperlink ref="C28" r:id="rId33" display="zobu pasta un mutes skalojamais ūdenis;ķermeņa un ādas kopšanas līdzekļi,dezodorants;antiperspiranti,ziepes, skūšanās krēmi un ādas losjoni, matu kopšanas līdzekļi,u.c." xr:uid="{ED35BBEE-A6F0-4CD1-89FF-B7E91F7117E3}"/>
     <hyperlink ref="C30" r:id="rId34" xr:uid="{39881BE9-74C8-43B2-BA6B-8DB9F0C6083A}"/>
     <hyperlink ref="C31" r:id="rId35" display="dažādas skaistumkomšanas  preces, šampūni, krēmi, dezodoranti, u.c" xr:uid="{A4EF7E0E-367D-41C7-8A22-12838B0E9E84}"/>
     <hyperlink ref="C32" r:id="rId36" display="skaistumkopšanas līdzekļi,parfimērija,kosmētika,krēmi,dezodoranti,aksesuāri,u.c." xr:uid="{6AA78671-37FA-497C-8362-86A2E879B41B}"/>
     <hyperlink ref="C33" r:id="rId37" xr:uid="{A68203AE-22E5-4979-AA7E-D3DAED505AB4}"/>
     <hyperlink ref="C37" r:id="rId38" display="pulksteņi,u.c " xr:uid="{649427F7-471B-499E-9641-47170C68C1FA}"/>
     <hyperlink ref="C38" r:id="rId39" display="pulksteņi,u.c " xr:uid="{21D9B92A-6EF4-4510-9430-931B79D6D588}"/>
     <hyperlink ref="C39" r:id="rId40" display="sporta preces,hokeja nūjas" xr:uid="{F42F2D2A-15B1-42E3-9CF6-CA60888C2335}"/>
     <hyperlink ref="C44" r:id="rId41" display="vilnas spoles,dzijas un diegi tekstilizstrādājumiem" xr:uid="{7EF34840-3E92-4811-AD5A-112C44DE262B}"/>
     <hyperlink ref="C45" r:id="rId42" xr:uid="{747E8D76-B332-42B3-B267-41605B9428DB}"/>
     <hyperlink ref="C46" r:id="rId43" xr:uid="{E3AEAF36-D010-4A98-8508-0F984B364067}"/>
     <hyperlink ref="C49" r:id="rId44" display="\\dks.vid.gov.lv@SSL\DavWWWRoot\muita\kontr\Intelektuālā īpašuma aizsardzība\Tiesību subjektu pieteikumi\Pielikumi\5 11 Inc 2015" xr:uid="{F6BF4859-66AC-43D8-AF84-59ABC86D5F3A}"/>
     <hyperlink ref="C51" r:id="rId45" xr:uid="{4D3E4734-CC97-433A-AD75-7FA905FCA401}"/>
     <hyperlink ref="C52" r:id="rId46" xr:uid="{FAC24C11-6D75-4767-9E8D-5E06DE50C9C0}"/>
     <hyperlink ref="C53" r:id="rId47" xr:uid="{B7A09BD1-C135-4105-AFDB-D9D7CF5CB7E2}"/>
     <hyperlink ref="C54" r:id="rId48" display="Transporta līdzekļi,visas rezerves daļas,tehniskās eļļas un ziedes; smērvielas,atslēgu piekariņi,     aksesuāri,u.c." xr:uid="{10EC4180-EAE2-4874-A18C-A64C4F849FD4}"/>
     <hyperlink ref="C55" r:id="rId49" xr:uid="{B645CB21-0FAF-4088-ADDF-FBD9630ED3B1}"/>
@@ -37619,1567 +38325,1536 @@
     <hyperlink ref="C77" r:id="rId66" xr:uid="{03CDD68E-6716-43FA-BBEA-7178F9894E64}"/>
     <hyperlink ref="C78" r:id="rId67" display="zobu birstes,trimmeri, matu sukas,higiēnas līdzekļi,u.c" xr:uid="{4BAC7CFC-65BA-429F-82E4-91A764EF7D45}"/>
     <hyperlink ref="C79" r:id="rId68" display="apģērbi,apavi,somas, jostas,cepures,cimdi,šalles,zeķes,pulksteņi,u.c" xr:uid="{A2C838DF-7B78-4369-9094-A709CD537F44}"/>
     <hyperlink ref="C81" r:id="rId69" display="šokolādes batoniņi,u.c" xr:uid="{06969168-596F-40D9-9218-7174BA1E1879}"/>
     <hyperlink ref="C84" r:id="rId70" display="apģērbs,apavi,āda,somas,smaržvielas,rotaslietas,glāzes u.c " xr:uid="{B92B254B-48B2-4E90-90C0-8720D4FB8D26}"/>
     <hyperlink ref="C87" r:id="rId71" display="tūristu,konferenču un biroja krēsli" xr:uid="{CF2E87CA-9321-4AD1-881C-9BDCBF8A3116}"/>
     <hyperlink ref="C88" r:id="rId72" xr:uid="{050B0B21-8831-48C0-8BFB-27D68EC5116E}"/>
     <hyperlink ref="C89" r:id="rId73" display="rezerves daļas,aksesuāri, u.c." xr:uid="{E8BA6B22-8F79-412B-BC79-9C1EEA3E5241}"/>
     <hyperlink ref="C80" r:id="rId74" xr:uid="{2F2C60DA-BD6B-4241-9767-6C4E17FF403E}"/>
     <hyperlink ref="C90" r:id="rId75" display="mūzika, video, datu ieraksti, u.c." xr:uid="{F6D78CA3-3F11-407C-9FE7-3A4409E585E5}"/>
     <hyperlink ref="C92" r:id="rId76" xr:uid="{D4B3F238-5936-4A45-B2AB-56A8AB023312}"/>
     <hyperlink ref="C100" r:id="rId77" display="apģērbi un aksesuāri,somas,apavi,rotaslietas,smaržas,saulesbrilles,ādas izstrādājumi" xr:uid="{B8CC17E8-5C19-48FF-89CA-19BE63099CD2}"/>
     <hyperlink ref="C101" r:id="rId78" display="cigāri, cigarellas,u.c" xr:uid="{FE6398C2-9559-487A-A4BB-C96B8525D786}"/>
     <hyperlink ref="C103" r:id="rId79" display="transportlīdzekļu daļas, virsbūves,u.c" xr:uid="{180D9788-1EF2-418A-9CED-B2B71DDFDD07}"/>
     <hyperlink ref="C104" r:id="rId80" xr:uid="{E96ECC55-3CF4-4344-82F6-72383E9BB613}"/>
     <hyperlink ref="C112" r:id="rId81" display="preparāti kaitēkļu iznīcināšanai,uc" xr:uid="{E293AD04-C560-404E-9C58-E1D8498EE4CE}"/>
     <hyperlink ref="C113" r:id="rId82" display="foto,video kameras, aizsargaprīkojums,kronšteini,balsti,piederumi,un aksesuāri    " xr:uid="{93200C92-3100-4D8C-B48A-A2DD0856DF1B}"/>
     <hyperlink ref="C114" r:id="rId83" xr:uid="{600E7106-973D-4D9B-B0C4-B0537DD046CC}"/>
     <hyperlink ref="C115" r:id="rId84" xr:uid="{3B63F899-70F2-4BD8-A619-0657760B38C9}"/>
     <hyperlink ref="C116" r:id="rId85" display="kurpes,somas un ādas izstrādājumi " xr:uid="{B6530AAC-36FB-4AAD-81B2-CA25376670F2}"/>
     <hyperlink ref="C117" r:id="rId86" xr:uid="{F717E1C7-72CC-4F06-A15F-F0E1C22A373F}"/>
     <hyperlink ref="C119" r:id="rId87" display="koferi,somas no metāla,plast masas vai auduma,somas portatīvajiem datoriem,kameru somas,futrāļi  elektroniskām ierīcēm,dažādas kombinācijas,ceļasomas un čemodāni,tualetes maciņi,u.c" xr:uid="{C0B3069A-1719-490B-89F5-1797026C6EED}"/>
     <hyperlink ref="C120" r:id="rId88" display="telekomunikāciju aparāti, instrumenti,iekārtas,tīkli un to daļas un piederumi,u.c" xr:uid="{67154AED-C84A-4C85-A45D-C04EE6C37E76}"/>
     <hyperlink ref="C121" r:id="rId89" xr:uid="{5F9957E5-B34D-4D9E-A33A-48CC604ADD26}"/>
     <hyperlink ref="C122" r:id="rId90" display="Matu kopšanas produkti" xr:uid="{0FB26EFE-7C41-4672-846D-956F2BF47790}"/>
-    <hyperlink ref="C123" r:id="rId91" xr:uid="{42F7A002-AE03-4106-B644-7DEA0BF651BD}"/>
-[...1189 lines deleted...]
-    <hyperlink ref="C1383" r:id="rId1281" display="rotaslietas,rokassomas, bagāža,mugursomas,blūzes, sieviešu kleitas, apavi, apakšbikses, krekli, svārki, peldkostīmi, jostas, virsdrēbes, proti, mēteļi un jakas, mēteļi, lietusmēteļi, vestes, parkas, apmetņi, cimdi, cepures, šalles, džemperi, sporta krekli, T-krekli u.c." xr:uid="{E19D691E-82CA-4576-A3F5-A2FA937D8E96}"/>
+    <hyperlink ref="C123" r:id="rId91" xr:uid="{4E330770-DF39-40EE-A11B-963CBB1E06A9}"/>
+    <hyperlink ref="C124" r:id="rId92" display="parfimērija, apģērbi, aksesuāri u.c." xr:uid="{69924C7C-2FB9-4DC2-8F58-071F9A8AE624}"/>
+    <hyperlink ref="C125" r:id="rId93" display="apģērbi, apavi, golfa spēles piederumi,u.c" xr:uid="{824E22A2-F9D1-4AAD-A329-1EC476A5D2EA}"/>
+    <hyperlink ref="C126" r:id="rId94" xr:uid="{AC99D6F2-D9E1-44D7-AFF3-0B6128BFB985}"/>
+    <hyperlink ref="C127" r:id="rId95" xr:uid="{BAEA8B94-9E23-47F4-82C4-C229E126FF2A}"/>
+    <hyperlink ref="C128" r:id="rId96" display="ķermeņa kopšanas līdzekļi" xr:uid="{B1FB1238-3554-4C31-B097-2696F4D24C2A}"/>
+    <hyperlink ref="C129" r:id="rId97" xr:uid="{87EF883C-05BA-4EC7-B881-E78AAF15BC33}"/>
+    <hyperlink ref="C130" r:id="rId98" display="farmaceitiskie preparāti, vielas,veterinārie un higiēnas līdzekļi; pārtika zīdaiņiem; dezinfekcijas līdzekļi; preparāti kaitēkļu iznīcināšanai,u.c" xr:uid="{4F3145C8-5AC4-4B76-BE1F-98DDC1B3070D}"/>
+    <hyperlink ref="C131" r:id="rId99" display="kopēšanas iekārtas,portatīvie kopētāji printeri,toneris,sausās tintes un printera tintes,papīrs,kopiju papīra izstrādājumi no kartonakartona,iespieddarbi,avīzes,žurnāli,mācību un uzskates materiāli,kancelejas preces,u.c" xr:uid="{CC8B7E6E-8E08-4E61-BAA5-C91E30DACF7C}"/>
+    <hyperlink ref="C134" r:id="rId100" display="virtuves maisītāji un virtuves iekārtas" xr:uid="{F21CD9CE-A838-4DB4-AC93-B95B98CA1EDB}"/>
+    <hyperlink ref="C140" r:id="rId101" display="LED apgaismes ierīces, u.c " xr:uid="{AF21ED36-4171-4A5D-89EB-9697F5C177AE}"/>
+    <hyperlink ref="C91" r:id="rId102" display="disku bremžu kluči  motocikliem,motorolleriem,u.c " xr:uid="{652725D0-6593-41B5-A000-3D5F0D0F8F7D}"/>
+    <hyperlink ref="C65" r:id="rId103" display="Piel/ape and partners" xr:uid="{6656DB95-B6C2-4E69-8F41-CAE3DD00F949}"/>
+    <hyperlink ref="C149" r:id="rId104" xr:uid="{CE5B3A4C-E6E3-4491-8635-79BDCE7B8953}"/>
+    <hyperlink ref="C153" r:id="rId105" display="pulksteņi,u.c" xr:uid="{90A633F1-2F7E-4418-979F-64F60B25FA28}"/>
+    <hyperlink ref="C118" r:id="rId106" display="apģērbi,sporta preces,rotaļlietas,suvenīri,keramikas krūze,u.c " xr:uid="{87B9DAD3-BCE3-442A-BFDE-455BCF718CA3}"/>
+    <hyperlink ref="C158" r:id="rId107" xr:uid="{E9162EED-1A6D-40EE-95FE-CF889CCA6795}"/>
+    <hyperlink ref="C8" r:id="rId108" xr:uid="{9D3B8A65-A7C6-40EC-8F46-6DB1CC62C123}"/>
+    <hyperlink ref="C14" r:id="rId109" xr:uid="{85FE0F08-9F2F-4FD2-8CF7-DCA8653CE8FE}"/>
+    <hyperlink ref="C15" r:id="rId110" xr:uid="{C6F913A5-77EB-4F30-BE63-C23D2A3A2A16}"/>
+    <hyperlink ref="C48" r:id="rId111" display="dārzkopības un mežkopības instrumenti, motorzāģi,u.c" xr:uid="{75A7CC36-A6B5-4A8B-B636-FC282AEE71BE}"/>
+    <hyperlink ref="C47" r:id="rId112" display="krēsli u.c" xr:uid="{E061F568-439C-4759-9A12-94C611D777F4}"/>
+    <hyperlink ref="C160" r:id="rId113" display="pulksteņi,aksesuāri,u.c" xr:uid="{0FF4764D-543A-4CDB-80E7-7101025B53F6}"/>
+    <hyperlink ref="C161" r:id="rId114" xr:uid="{77D32B64-C989-4DE3-BEB3-248C2582992A}"/>
+    <hyperlink ref="C162" r:id="rId115" display="parfimērija,u.c " xr:uid="{36BF7733-7C96-4323-8C08-08AD8DE8EA66}"/>
+    <hyperlink ref="C163" r:id="rId116" display="diagnostika, farmaceitiskā rūpniecībā, ķīmiskā rūpniecībā, pārtikas un vides testēšana." xr:uid="{61A61C49-E242-4398-84DD-BDA19B50A66C}"/>
+    <hyperlink ref="C166" r:id="rId117" xr:uid="{BB7AA51E-F1D8-4755-8846-EDBA1CF4E28D}"/>
+    <hyperlink ref="C167" r:id="rId118" display="Volkswagen rezerves daļas, piederumi, u.c" xr:uid="{7A76581F-7743-42CA-8122-16DD842B4F0A}"/>
+    <hyperlink ref="C168" r:id="rId119" display="ādas kopšanas līdzekļi,apģērbs un aksesuāri, kurpes elementi un piederumi, personalpiederumi, mobilie tālruņi ar piederumiem un tehniskiem elementiem, elektriskās/elektroniskās un datoru rotaļlietas,spēles (ieskaitot elektronisko spēļu konsoles) un sporta" xr:uid="{21B6A1DA-9C9D-4A8C-9C8D-26E6D85240F5}"/>
+    <hyperlink ref="C169" r:id="rId120" xr:uid="{E61EA289-A1F8-464E-B46C-82350578D1A5}"/>
+    <hyperlink ref="C170" r:id="rId121" display="lifti un liftu daļas,automašīnu lifti,u.c" xr:uid="{CA38069E-EFE6-4892-80C7-6679B804CC4F}"/>
+    <hyperlink ref="C178" r:id="rId122" display="Astoņkāju krekls" xr:uid="{C7EDB5A7-456E-4192-B708-B1C4BB72CA2A}"/>
+    <hyperlink ref="C179" r:id="rId123" display="uzturvielas,substrāti,mēslojumi,māla granulas,u.c" xr:uid="{1D13D34A-DF1C-4FC2-993C-2786AF4FF45E}"/>
+    <hyperlink ref="C180" r:id="rId124" display="apģērbi un apavi ar elementiem un aksesuāriem, personīgie,aksesuāri, tekstilizstrādājumi" xr:uid="{49C4C485-1A33-4296-AE60-F880BF878D6E}"/>
+    <hyperlink ref="C181" r:id="rId125" xr:uid="{70691A66-AC09-409D-ADCB-02F9776BFA04}"/>
+    <hyperlink ref="C183" r:id="rId126" display="filtri,u.c" xr:uid="{BE085443-8C03-455B-AB5E-5092A6CB785F}"/>
+    <hyperlink ref="C184" r:id="rId127" display="džinsi,apģērbi,u.c" xr:uid="{89C76073-CB99-4015-9ED7-2C176CFC716C}"/>
+    <hyperlink ref="C185" r:id="rId128" display="kontaktlēcas,kontaktlēcu kopšanas līdzekļi,  šķīdums, smērvielas,acu pilieni;u.c." xr:uid="{DF725906-A275-4796-A26C-D4430A63FD37}"/>
+    <hyperlink ref="C186" r:id="rId129" display="ķermeņa kopšanas līdzekļi" xr:uid="{1843B5D6-9DBF-4907-A4A6-6E7DED67D195}"/>
+    <hyperlink ref="C187" r:id="rId130" display="ādas izstrādājumi,apģērbi, somas,apavi,smaržas,rotaslietas,u.c" xr:uid="{061966F2-108A-4E82-BCB3-18BA2297B759}"/>
+    <hyperlink ref="C188" r:id="rId131" display="mājsaimniecības un virtuves piederumi un konteineri;rokas instrumenti un darbarīki; virtuves iekārtas; olu separators; stikla trauki, porcelāns un māla izstrādājumi,u.c" xr:uid="{F94B48EF-0B1F-45B0-89FB-BA714BAF8FD4}"/>
+    <hyperlink ref="C189" r:id="rId132" xr:uid="{BF2D964A-0B0B-4D4A-BF97-412401FC0FA6}"/>
+    <hyperlink ref="C190" r:id="rId133" display=" nagu un skaistumkopšanas  produkti,u.c" xr:uid="{C0E5F3F9-BDD0-417D-BB25-A143FFFCD421}"/>
+    <hyperlink ref="C191" r:id="rId134" xr:uid="{D0EAB1BB-C6E9-4101-AF97-0EEA7BB96D3C}"/>
+    <hyperlink ref="C192" r:id="rId135" display=" ceļu būves mašīnas (piem., veltņi),u.c" xr:uid="{D16042E8-22EA-4668-8FA2-A9DD7A1FE85E}"/>
+    <hyperlink ref="C193" r:id="rId136" xr:uid="{917A6677-43D8-4A2D-B815-F949C6303398}"/>
+    <hyperlink ref="C194" r:id="rId137" display="krāsas,lakas,rūsas inhibitori,koksnes konservanti;tintes toneri,kasetnes,toneru kasetnes,printeri,skeneri, faksimilatori,daudzfunkcionālās ierīces;datoru programmatūra;termiskās lentes;lentes printeriem,siltuma papīrs " xr:uid="{1CE08DA2-AD5A-4E5D-853A-44736B6E26EA}"/>
+    <hyperlink ref="C195" r:id="rId138" display="apģērbi, apavi un aksesuāri,u.c " xr:uid="{E219B61F-3B84-4FBA-850E-FCACB22782AA}"/>
+    <hyperlink ref="C157" r:id="rId139" xr:uid="{8452CE67-D94C-48FB-A3ED-EB9D7FF3D1DB}"/>
+    <hyperlink ref="C156" r:id="rId140" xr:uid="{F0BA9930-56DB-480A-8AED-F9148ED479AF}"/>
+    <hyperlink ref="C155" r:id="rId141" xr:uid="{6FEA145C-5E25-4EFD-9E19-9EC84EFA36BA}"/>
+    <hyperlink ref="C154" r:id="rId142" xr:uid="{FD745C85-CCCD-424C-8497-73D90868EA00}"/>
+    <hyperlink ref="C196" r:id="rId143" display="zobu pasta, mutes skalojamais ūdens šampūni, kondicionieri, matu aktīva kapsulas, tonizējoši līdzekļi,šķidrumi, sauļošanās, krēmi " xr:uid="{C5D917FB-59AC-49D1-8003-AC6091DB7890}"/>
+    <hyperlink ref="C197" r:id="rId144" xr:uid="{E6B484F0-42D3-4E5E-989F-2E8372F7C72A}"/>
+    <hyperlink ref="C198" r:id="rId145" display="putekļu aizsargbarjera,u.c " xr:uid="{25AEF2DC-8E1D-45EE-ABCE-137A8537002B}"/>
+    <hyperlink ref="C199" r:id="rId146" xr:uid="{A3C7C814-91B6-4EEA-8D42-6B2B56F2F676}"/>
+    <hyperlink ref="C200" r:id="rId147" xr:uid="{ED2A0228-3F9A-4611-862E-90667A618503}"/>
+    <hyperlink ref="C201" r:id="rId148" display="\\dks.vid.gov.lv@SSL\DavWWWRoot\muita\kontr\Intelektuālā īpašuma aizsardzība\Tiesību subjektu pieteikumi\Pielikumi\Toshiba Corporation" xr:uid="{66F91835-479B-4BA9-B51A-F019FCAAE3FA}"/>
+    <hyperlink ref="C202" r:id="rId149" display="farmaceitiskie produkti (alopātiskie, homeopātiskie un fitoterapeitiskie) un higiēnas līdzekļi medicīnai un personīgai higiēnai; diētiskie produkti medicīniskiem nolūkiem, taukskābju, aminoskābju preparāti,u.c" xr:uid="{D23141FE-A5D7-4075-A217-4E9F635254B6}"/>
+    <hyperlink ref="C203" r:id="rId150" xr:uid="{642B1CCE-851B-4E94-8C8A-DBE89ABECF9F}"/>
+    <hyperlink ref="C204" r:id="rId151" xr:uid="{16894FA3-B8E7-4BDF-8682-82D1AB597F61}"/>
+    <hyperlink ref="C208" r:id="rId152" display="\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektuālā īp_aizsardz\Tiesību subj_piet\Piel\Werkhaus Design+Produktion GmbH" xr:uid="{1E3BCA4F-EC21-4208-99C8-555CD318ABEF}"/>
+    <hyperlink ref="C209" r:id="rId153" display="apģērbs un apavi ar elementiem un aksesuāriem,u.c " xr:uid="{7679E151-965E-45B7-A33D-2284722C40E0}"/>
+    <hyperlink ref="C210" r:id="rId154" xr:uid="{8867F4C6-98B2-43B6-B1C0-A6DD51607D59}"/>
+    <hyperlink ref="C211" r:id="rId155" display="mežsaimniecības, glābšanas dienestu, medību un policijas, kā arī ikdienas apavi, apģērbi,u.c" xr:uid="{DD07F134-3371-406C-9BC9-C51562F6484E}"/>
+    <hyperlink ref="C212" r:id="rId156" display="Cambria Company LLC" xr:uid="{DDDC0BEA-CA50-4F85-A7B9-D95EDD84BBC9}"/>
+    <hyperlink ref="C213" r:id="rId157" xr:uid="{F3936475-EFB9-4D85-8BDC-579F94E2FF8F}"/>
+    <hyperlink ref="C214" r:id="rId158" display="mugursomas, somas maisi, cita bagāža, cepures, u.c " xr:uid="{85213996-E9CA-4269-B5A1-7DA8BF1F5944}"/>
+    <hyperlink ref="C216" r:id="rId159" xr:uid="{746320D5-A1A1-42DB-9529-54D7B97FC20D}"/>
+    <hyperlink ref="C217" r:id="rId160" display="  ausu aizbāžņi, dzirdes aizsardzības ierīces nirējiem." xr:uid="{8839E7F8-0786-4172-B6A9-8871DBCD8D11}"/>
+    <hyperlink ref="C218" r:id="rId161" xr:uid="{7FA83C95-5C0C-45CC-8C9C-DB7C3A146B40}"/>
+    <hyperlink ref="C219" r:id="rId162" display="stikla burka" xr:uid="{54B51621-629C-42FF-B7BF-5D91380E94F9}"/>
+    <hyperlink ref="C220" r:id="rId163" display="apģērbi,apavi,sporta preces,u.c." xr:uid="{D7650B95-3603-4800-AF07-F4A782D7A9CA}"/>
+    <hyperlink ref="C221" r:id="rId164" xr:uid="{5C73E7C3-32AF-45F9-92C7-67F2ECC55413}"/>
+    <hyperlink ref="C222" r:id="rId165" display="Rotaļlietas" xr:uid="{017F9CBC-B19A-41AD-91DA-01C0C2E9C044}"/>
+    <hyperlink ref="C223" r:id="rId166" display="Piel/Peter Kertels" xr:uid="{AAED131A-2814-47A8-9674-298C32CDE2CE}"/>
+    <hyperlink ref="C224" r:id="rId167" xr:uid="{514AD773-CD12-4967-A0E4-9988E59F3853}"/>
+    <hyperlink ref="C225" r:id="rId168" xr:uid="{22A3B131-A50E-4CC6-A6CA-1D35C44A3B6D}"/>
+    <hyperlink ref="C226" r:id="rId169" xr:uid="{7D0F7950-A22E-4BEF-8423-7EA0F4D3F13A}"/>
+    <hyperlink ref="C227" r:id="rId170" display="kosmētikas līdzekļi sievietēm, arī somas, sukas un vēl citi  aksesuāri" xr:uid="{BDAD2905-E2A7-4828-B083-1F54BBD43898}"/>
+    <hyperlink ref="C60" r:id="rId171" xr:uid="{3F1CC692-D4C1-42F3-B523-95E76939A28E}"/>
+    <hyperlink ref="C59" r:id="rId172" display="filtri" xr:uid="{590EABC4-0DDC-4633-9B69-65DCBD435FFF}"/>
+    <hyperlink ref="C93" r:id="rId173" xr:uid="{CD336DBA-40A2-446A-A276-3BB0C5FAF06F}"/>
+    <hyperlink ref="C171" r:id="rId174" xr:uid="{57FCB97D-4FE8-4DF4-9EE0-FD238D8D003E}"/>
+    <hyperlink ref="C172" r:id="rId175" xr:uid="{44070AED-D38F-408B-966E-1EAC0D4884AB}"/>
+    <hyperlink ref="C173" r:id="rId176" xr:uid="{58D34C6F-4FD5-49B0-84D8-5DDCFDE40E0A}"/>
+    <hyperlink ref="C174" r:id="rId177" xr:uid="{A1D27F06-54D2-4A6C-8B02-A7E1A31DB56D}"/>
+    <hyperlink ref="C175" r:id="rId178" xr:uid="{92F149CF-0FA5-4414-8CFB-F025C7806060}"/>
+    <hyperlink ref="C176" r:id="rId179" xr:uid="{45D32918-1117-4103-BDF7-9D72263E7F85}"/>
+    <hyperlink ref="C177" r:id="rId180" xr:uid="{DFF821CB-E0F9-40C5-86A0-D954BD8B74F5}"/>
+    <hyperlink ref="C228" r:id="rId181" xr:uid="{2D13F2A7-77D7-49BA-AD89-D89FCC7A085F}"/>
+    <hyperlink ref="C229" r:id="rId182" xr:uid="{234DCBD3-994B-47B2-A620-D489FA629A75}"/>
+    <hyperlink ref="C133" r:id="rId183" xr:uid="{359C1B19-75CD-4237-A350-5F2A333CB8BB}"/>
+    <hyperlink ref="C230" r:id="rId184" xr:uid="{1EF9677D-0D43-41BA-AEAB-5125D8645E42}"/>
+    <hyperlink ref="C231" r:id="rId185" xr:uid="{CF3A8033-5A1A-4A20-A5F5-39D0F30FCD58}"/>
+    <hyperlink ref="C232" r:id="rId186" display="televizoru skaļruņi, audio sistēmas un austiņas" xr:uid="{B759E9E6-0A60-4977-8CF2-6521DAFB1390}"/>
+    <hyperlink ref="C233" r:id="rId187" xr:uid="{CEBEF857-E7EB-4A32-AC75-04BEE2F60960}"/>
+    <hyperlink ref="C142" r:id="rId188" display="somas,apavi, jostas" xr:uid="{23DF89A9-1664-42A9-A7E1-76309D9F955E}"/>
+    <hyperlink ref="C141" r:id="rId189" display="augu izcelsmes cigaretes,u.c" xr:uid="{8136683B-696C-4F40-AB26-94E1B3AAF1BD}"/>
+    <hyperlink ref="C139" r:id="rId190" display="ūdensnecaurlaidīgi zābaki u.c" xr:uid="{159BCB22-DE79-4F52-AEEA-2E50B21FDB9D}"/>
+    <hyperlink ref="C138" r:id="rId191" display="kosmētiskie līdzekļi,ziepes,ēteriskās eļļas,smaržas,ķermeņa dezodoranti,dušas želejas,šampūni un matu losjoni,filmas,videoieraksti un kasetes,datorprogrammas,radiosaulesbrilles,brilles,briļļu rāmji un aksesuāri,apģērbi,apavi,galvassegas,apakšveļa,krekliņi" xr:uid="{A1881FBD-C771-4EF9-ACDC-3A35C64058E5}"/>
+    <hyperlink ref="C137" r:id="rId192" display="motociklu rezerves daļas, aksesuāri, u.c." xr:uid="{863CDDC3-9052-4083-8BD3-BE63DE5F288C}"/>
+    <hyperlink ref="C136" r:id="rId193" xr:uid="{9E2BBF41-70EE-4F3F-BBF8-DB752CE61499}"/>
+    <hyperlink ref="C143" r:id="rId194" display="PIERRE CARDIN" xr:uid="{54B82295-47ED-44FB-ABA5-D4C91FF19009}"/>
+    <hyperlink ref="C144" r:id="rId195" display="parfimērija,     kosmētika, ķermeņa un skaistumkopšanas līdzekļi,u.c" xr:uid="{CC9047F9-19D8-4A96-BF76-9594EE1B27DB}"/>
+    <hyperlink ref="C145" r:id="rId196" xr:uid="{923D69C5-B7F4-4ECE-82DA-E16C1C5A4144}"/>
+    <hyperlink ref="C146" r:id="rId197" display="pārtika, alkoholiskie dzērieni,u.c" xr:uid="{43E3127E-523A-4D03-B432-9CE84696D2BA}"/>
+    <hyperlink ref="C147" r:id="rId198" display="Dizaina lampas" xr:uid="{2988528C-BAA9-4D8D-97C1-2985B3808908}"/>
+    <hyperlink ref="C148" r:id="rId199" xr:uid="{6EED56CA-3EEE-4FE3-9FE5-7EF15E33876F}"/>
+    <hyperlink ref="C41" r:id="rId200" xr:uid="{EFECAF8A-05FC-4C0B-9817-B848D1D1FE18}"/>
+    <hyperlink ref="C42" r:id="rId201" xr:uid="{64FDC4F8-641E-4200-9786-826C1CD10810}"/>
+    <hyperlink ref="C43" r:id="rId202" display="apģērbi,apavi,somas,smaržas,brilles,rotaslietas,u.c" xr:uid="{B4A8FD7D-CE76-45E3-A599-C7177B945646}"/>
+    <hyperlink ref="C150" r:id="rId203" display="optika šaujamieročiem,u.c" xr:uid="{9DF4DF94-17E1-42FD-A149-A7380EF62C81}"/>
+    <hyperlink ref="C234" r:id="rId204" xr:uid="{7FDDB220-5808-45D9-A50D-DE345751459D}"/>
+    <hyperlink ref="C235" r:id="rId205" display="rotaļlietas arī lelles" xr:uid="{7AD4301A-1C95-471E-B006-97558011EB1E}"/>
+    <hyperlink ref="C40" r:id="rId206" display="mobilie telefoni u.c." xr:uid="{EFD3BEBC-4D0B-4278-BFAE-0CE20CD930B7}"/>
+    <hyperlink ref="C236" r:id="rId207" xr:uid="{E8D0F27D-D13E-45E8-8E2E-40DF0B87C12A}"/>
+    <hyperlink ref="C237" r:id="rId208" xr:uid="{593FC3C6-01EF-4BC4-9770-46D86451BA14}"/>
+    <hyperlink ref="C238" r:id="rId209" xr:uid="{F389FFDE-0452-4895-9CF9-E153075C0133}"/>
+    <hyperlink ref="C239" r:id="rId210" display="apģērbi, apavi, galvassegas,spēles, rotaļlietas videospēļu aparāti, papīrs, kartons  iespieddarbi u.c. " xr:uid="{23D3A7CD-86DA-41E8-AFB6-90686791F4D4}"/>
+    <hyperlink ref="C240" r:id="rId211" xr:uid="{152DCB8F-FCC7-45AA-9012-5C3BC17D32B2}"/>
+    <hyperlink ref="C241" r:id="rId212" display="mēbeles, spoguļi, rāmji, paklāji,  linolejs, dzelzs izstrādājumi, juvelierizstrādājumi, dārgakmeņi, trauki mājsaimniecības vai virtuves vajadzībām, balināšanas līdzekļi, audumi,  parastie metāli un to sakausējumi, rokas instrumenti" xr:uid="{D939C5DA-9AC0-4223-9226-3ABEC7F27B0D}"/>
+    <hyperlink ref="C242" r:id="rId213" display="baloni u.c." xr:uid="{0EFE7071-2E6E-4AFD-BEB4-145BC1DAEBA5}"/>
+    <hyperlink ref="C152" r:id="rId214" display=" spēles un rotaļlietas,kompaktdiski, DVD diski un citi digitālie datu nesēji; iespiedprodukcija;u.c" xr:uid="{429209EA-FCA4-4E0D-90D4-AF5A4FA36613}"/>
+    <hyperlink ref="C243" r:id="rId215" xr:uid="{76317E47-5A5B-456D-BE5F-C17D9EC2876A}"/>
+    <hyperlink ref="C151" r:id="rId216" display="audumi un tekstilpreces; šķiedras (tekstilmateriālu un sintētisko)" xr:uid="{F69A43D8-05DE-4EB4-8998-2F0373EF2F24}"/>
+    <hyperlink ref="C244" r:id="rId217" display="Piel/Wilson Sporting Goods Co" xr:uid="{543B9578-35E9-4D6D-885A-3E21675CF5EC}"/>
+    <hyperlink ref="C245" r:id="rId218" display="sporta apavi (čības) bērniem" xr:uid="{24536930-71E4-401D-A155-10CC6478DB6F}"/>
+    <hyperlink ref="C246" r:id="rId219" xr:uid="{A8DF887B-F19C-485A-B247-941ABD6BF5A1}"/>
+    <hyperlink ref="C247" r:id="rId220" xr:uid="{7EBA2924-2592-4AA9-BADB-6E56A38B81FF}"/>
+    <hyperlink ref="C248" r:id="rId221" xr:uid="{54E4A348-0288-4228-A962-952825A67668}"/>
+    <hyperlink ref="C249" r:id="rId222" xr:uid="{A64FC4D4-F3BE-40C5-9C30-5E7E03A8CDFE}"/>
+    <hyperlink ref="C132" r:id="rId223" xr:uid="{6C5AEB84-0D46-48BE-9DBE-A5D9CA3E529E}"/>
+    <hyperlink ref="C96" r:id="rId224" display="apgaismošanas,tvaika ražošanas,ēdiena gatavošanai,gaisa vai ūdens attīrīšanas iekārtas;sterilizatori,elektriskie transportlīdzekļi,bērnu trīsriteņi,velosipēdi,klaidonis,bērnu ratiņi,drošības sēdekļi bērniem (transportlīdzekļiem),mēbeles,u.c" xr:uid="{5B595922-961A-4240-99D5-E341D5ECF92C}"/>
+    <hyperlink ref="C97" r:id="rId225" display="šokolādes,konfektes,u.c" xr:uid="{AA0531C2-A7C1-4DA1-A6F8-BE6E81B573D8}"/>
+    <hyperlink ref="C94" r:id="rId226" display="šokolādes,konfektes,u.c" xr:uid="{D2A6FF45-DA55-4CC0-A6BF-C9C757A7A5D7}"/>
+    <hyperlink ref="C95" r:id="rId227" xr:uid="{6367976B-F109-4AF2-ACF2-A4ABE04D779E}"/>
+    <hyperlink ref="C86" r:id="rId228" xr:uid="{C7955464-0AE7-4792-AA3E-F10456A1F7BB}"/>
+    <hyperlink ref="C85" r:id="rId229" display="somas,apģērbi, apavi u.c" xr:uid="{95B3633A-5560-4E5D-91F1-C8DB7FD7BF5E}"/>
+    <hyperlink ref="C82" r:id="rId230" display="ķirurģiskas ierīces,akupunktūras adatas;medicīniskas ierīces analīzēm;asins spiediena mērīšanai;ierīces mākslīgai elpināšanai,u.c" xr:uid="{2FA85A5B-C916-4E28-B7E2-432C8B055717}"/>
+    <hyperlink ref="C83" r:id="rId231" display="rotaļlietas,aksesuāri u.c." xr:uid="{7B4E55FD-85F9-455A-B108-1DE64E45BAFF}"/>
+    <hyperlink ref="C63" r:id="rId232" display="apģērbi, apvi, aksesuāri u.c." xr:uid="{EE521B28-F4F2-4A70-ADDD-84B1B989E443}"/>
+    <hyperlink ref="C50" r:id="rId233" xr:uid="{72663D4E-28CF-43A0-9856-FFB9A0DC88CF}"/>
+    <hyperlink ref="C250" r:id="rId234" xr:uid="{17F64448-FAD7-4F14-A508-33EE7C883D89}"/>
+    <hyperlink ref="C263" r:id="rId235" xr:uid="{460EF7AF-F1CA-4375-B419-D49B3E156412}"/>
+    <hyperlink ref="C264" r:id="rId236" display="šokolādes, konfektes kafija, tēja, kakao un mākslīgā kafija, alus,minerālūdens, gāzēts ūdens u.c." xr:uid="{525B607B-BD9E-4122-B746-84A9C11407E9}"/>
+    <hyperlink ref="C265" r:id="rId237" xr:uid="{9635EBF0-8687-41F8-86F4-EFA75590536E}"/>
+    <hyperlink ref="C266" r:id="rId238" xr:uid="{D73D7F0F-3EFC-4596-9BB9-84F6F7AFD659}"/>
+    <hyperlink ref="C267" r:id="rId239" xr:uid="{BF8571CB-922F-40CC-9E67-8122EB3BFEB5}"/>
+    <hyperlink ref="C268" r:id="rId240" xr:uid="{049AD697-7439-4A16-AD9F-2EB45D9FF151}"/>
+    <hyperlink ref="C269" r:id="rId241" xr:uid="{57717BE4-D42E-48B9-A429-56ED8740FB21}"/>
+    <hyperlink ref="C270" r:id="rId242" xr:uid="{B80DF59D-1DAC-4D91-B4A6-E477A6E80CA6}"/>
+    <hyperlink ref="C271" r:id="rId243" display="kosmētika, tīrīšanas  un higiēnas līdzekļi u.c." xr:uid="{4F1F6FE3-C19A-4537-B1A8-CB5228BF2B82}"/>
+    <hyperlink ref="C272" r:id="rId244" xr:uid="{4F489348-BAB4-4D5F-BF8C-6B189F6315EF}"/>
+    <hyperlink ref="C273" r:id="rId245" xr:uid="{58CD8181-6C30-410E-9F7D-3054C67A7B23}"/>
+    <hyperlink ref="C274" r:id="rId246" xr:uid="{72F5776E-5763-46B5-AA03-B8646DD4EA1F}"/>
+    <hyperlink ref="C275" r:id="rId247" display="ventilatori u.c." xr:uid="{ADC1C75A-54C5-4275-B57A-F1B972302B7C}"/>
+    <hyperlink ref="C276" r:id="rId248" xr:uid="{6A52566A-9718-4A86-B781-57D0984D2DAC}"/>
+    <hyperlink ref="C277" r:id="rId249" xr:uid="{3F37580D-5873-442D-9516-569683DE7186}"/>
+    <hyperlink ref="C278" r:id="rId250" xr:uid="{0B0FCAFE-C0E4-4870-B415-15159B231FF3}"/>
+    <hyperlink ref="C279" r:id="rId251" xr:uid="{CB9C741F-CE4B-4E50-ADE6-E61E60F4A339}"/>
+    <hyperlink ref="C280" r:id="rId252" xr:uid="{0DCCB55D-27C6-43EC-B22D-41DBA321F865}"/>
+    <hyperlink ref="C281" r:id="rId253" xr:uid="{470817C4-52E7-457D-A5F8-458F75F83359}"/>
+    <hyperlink ref="C282" r:id="rId254" xr:uid="{797D9085-EB99-475D-BD0D-8ABC85B4F6E4}"/>
+    <hyperlink ref="C283" r:id="rId255" display="ķermeņa kopšanas līdzekļi" xr:uid="{381D6E9C-03C9-46F5-8D87-614A4F2A46F0}"/>
+    <hyperlink ref="C284" r:id="rId256" display="elektriskās/elek troniskās ierīces datoriem, u.c " xr:uid="{5641A079-5D74-497A-B7E0-6B6B30A7A9AC}"/>
+    <hyperlink ref="C285" r:id="rId257" xr:uid="{D02E44CA-7E18-4B5A-AB51-50C232B855C6}"/>
+    <hyperlink ref="C286" r:id="rId258" xr:uid="{A76C1A1E-0DD5-4AEB-BB12-87135116950C}"/>
+    <hyperlink ref="C287" r:id="rId259" xr:uid="{D641A87C-AE54-4BC5-8E1F-1AA9E5CBB060}"/>
+    <hyperlink ref="C288" r:id="rId260" display="bezalkoholiskie dzērieni, apģērbi, galvassegas peldkostīmi,T-krekli  zeķes,sviedru krekli, šorti, kleitas, sandales, skriešanas kostīmi  sporta džemperi apakšbikses, džemperi ar kapuci,vestes, bikses  pidžamas, naktskrekli u.c." xr:uid="{29FE0C51-42DC-49C1-8660-3ED45A04B9CC}"/>
+    <hyperlink ref="C289" r:id="rId261" xr:uid="{372EDF1B-1443-4181-8A91-725A94CD1DB3}"/>
+    <hyperlink ref="C290" r:id="rId262" xr:uid="{0FC9D552-AAFF-4B3B-A575-915311245731}"/>
+    <hyperlink ref="C291" r:id="rId263" xr:uid="{D064AD73-A6C9-4F99-858C-3E3709421663}"/>
+    <hyperlink ref="C292" r:id="rId264" display="Piel/SOCIETE DU TOUR DE FRANCE" xr:uid="{8E404B9C-C6EA-4F24-ABEC-D22AF5FCC445}"/>
+    <hyperlink ref="C293" r:id="rId265" xr:uid="{9E05D7FD-C7E0-418B-850D-04B508741AAF}"/>
+    <hyperlink ref="C294" r:id="rId266" xr:uid="{1869A730-95F2-46BD-8499-1FF21C4C6947}"/>
+    <hyperlink ref="C296" r:id="rId267" xr:uid="{449E76C4-6242-4202-AEF4-C712DFE488DB}"/>
+    <hyperlink ref="C297" r:id="rId268" xr:uid="{670DF2D9-0D08-42CD-A101-516C49A1A38B}"/>
+    <hyperlink ref="C298" r:id="rId269" xr:uid="{FCC1C72D-6354-4CE8-8737-1DBBBBCA72A0}"/>
+    <hyperlink ref="C299" r:id="rId270" xr:uid="{B97A3CC7-0629-4595-B5E3-81F263D4793E}"/>
+    <hyperlink ref="C300" r:id="rId271" xr:uid="{C30D8784-860D-4A8F-B5A6-F9D4E492CE0A}"/>
+    <hyperlink ref="C301" r:id="rId272" xr:uid="{8A94FA3E-57B5-43B6-B5A0-B2961D14EB31}"/>
+    <hyperlink ref="C302" r:id="rId273" xr:uid="{34F41283-D17E-46DD-A7DF-490785C608F2}"/>
+    <hyperlink ref="C303" r:id="rId274" xr:uid="{518D9C56-7478-4D81-AAED-9AE35FB9753B}"/>
+    <hyperlink ref="C304" r:id="rId275" xr:uid="{DD4BB984-0743-42A8-921B-D3120DA57FD7}"/>
+    <hyperlink ref="C75" r:id="rId276" display="datoru programmatūra,datorspēles,videospēles,elektroniskās spēles,datorprogrammas,apģērbi,galvassegas,u.c" xr:uid="{7EF541C5-0BBE-4907-9BE9-9F61E9217645}"/>
+    <hyperlink ref="C305" r:id="rId277" xr:uid="{9E3C0438-9707-4B95-A947-43F63B1C3BFC}"/>
+    <hyperlink ref="C306" r:id="rId278" xr:uid="{3FD4744C-1621-452D-AFE9-4437F85C7299}"/>
+    <hyperlink ref="C307" r:id="rId279" xr:uid="{806F0C72-0758-4963-9047-C25C4214AB11}"/>
+    <hyperlink ref="C308" r:id="rId280" xr:uid="{156259BD-CAB7-4F40-8024-4E96628F3C60}"/>
+    <hyperlink ref="C309" r:id="rId281" xr:uid="{293452BB-6FCC-484E-8152-8A1B29F8B123}"/>
+    <hyperlink ref="C310" r:id="rId282" xr:uid="{6856CAB9-7ADA-4687-9618-BEDABD5A0B7F}"/>
+    <hyperlink ref="C311" r:id="rId283" xr:uid="{5796E5FE-7BB6-4E16-B4F8-065A81CB7856}"/>
+    <hyperlink ref="C312" r:id="rId284" xr:uid="{5AD98F73-072C-4EE8-A33B-CF92748F0B93}"/>
+    <hyperlink ref="C313" r:id="rId285" xr:uid="{8A0D5E79-8AA7-47FA-9143-BEC0432A69D6}"/>
+    <hyperlink ref="C314" r:id="rId286" xr:uid="{008B84EA-4814-4A96-B758-5112DC33DF81}"/>
+    <hyperlink ref="C315" r:id="rId287" xr:uid="{334B6B88-A403-479C-ADBB-7433D6E4F032}"/>
+    <hyperlink ref="C316" r:id="rId288" xr:uid="{4CA66DCE-316A-4351-A05A-4218E622CBC0}"/>
+    <hyperlink ref="C317" r:id="rId289" xr:uid="{A25A3EBB-933B-4324-92C4-6E05B940E23C}"/>
+    <hyperlink ref="C318" r:id="rId290" display="aksesuāri un iekārtas mobiliem telefoniem un datoriem,kabeļi;rokturi   un futrāļi mobilajiem tālruņiem, datoriem, konteineri elektroniskām ierīcēm,energoavoti, baterijas,elektriskie akumulatori,lādētāji akumulatoriem;lādētāji elektriskajām baterijām; Plāk" xr:uid="{FDCCFF8F-A64B-4546-85F8-E206370F8C1B}"/>
+    <hyperlink ref="C319" r:id="rId291" display="gaļa, zivis, mājputni un medījums; gaļas ekstrakti, konservēti, žāvēti un vārīti augļi un dārzeņi, olas, piena produkti, želejas, ievārījumi, kompoti, piens un piena dzērieni, kafija un kafijas aizstājēji, tēja, kakao, dzeramā šokolāde, graudaugu batoniņi" xr:uid="{945C1A36-B2A4-410F-A2D4-D7368DAD42E4}"/>
+    <hyperlink ref="C320" r:id="rId292" xr:uid="{FD69EB76-5ACE-4DA8-A351-50FC93B03945}"/>
+    <hyperlink ref="C321" r:id="rId293" display="šokolādes, konfektes u.c." xr:uid="{9D1244D1-8B56-4D01-A202-17903C2F07A5}"/>
+    <hyperlink ref="C322" r:id="rId294" xr:uid="{D63939FE-1667-42F5-AE5F-56EC9D3E116C}"/>
+    <hyperlink ref="C323" r:id="rId295" xr:uid="{2BA1FC45-E2ED-4B75-8184-40011D428F33}"/>
+    <hyperlink ref="C324" r:id="rId296" display="Piel/GFM GmbH Trademarks" xr:uid="{EAED7D08-F1F5-4E11-9A08-5821ACE36A64}"/>
+    <hyperlink ref="C325" r:id="rId297" display="metināšanas mšīnas un piederumi" xr:uid="{5FEEA990-6378-48B8-8D50-8498D11E7B7A}"/>
+    <hyperlink ref="C326" r:id="rId298" xr:uid="{4C2F0889-4382-490C-900B-A5E73661DA7C}"/>
+    <hyperlink ref="C327" r:id="rId299" xr:uid="{DDED4565-C4E7-46AF-B7AE-ABBDDB8685E5}"/>
+    <hyperlink ref="C330" r:id="rId300" xr:uid="{566A3151-A435-4167-8A61-A80D495E040C}"/>
+    <hyperlink ref="C331" r:id="rId301" xr:uid="{54B97C33-C995-4E07-B673-44697D817ACC}"/>
+    <hyperlink ref="C332" r:id="rId302" display="mašīnvadītas ierīces un mašīnas dārzkopībai un ainavu veidošanai, lauksaimniecībai un mežsaimniecībai, zaļo zonu un teritoriju uzturēšanai, ceļu un ielu tīrīšanai, grants ceļu un pelnu celiņu uzturēšanai, ziemu uzturēšanai uz celiņiem, jo īpaši zemes apstrādes mašīnām, piemēram, kaplēšanai un frēzēšanai , arkli, izkliedētāji, kultivatori, ecēšas, izlīdzinātāji, zemes urbji un izkliedētāji,motorizētie zāles pļāvēji " xr:uid="{E035A376-E163-4AA7-B405-037F45E1879F}"/>
+    <hyperlink ref="C333" r:id="rId303" xr:uid="{306237D1-F0F8-4F51-A708-80EA2C63FB08}"/>
+    <hyperlink ref="C334" r:id="rId304" xr:uid="{3187984C-E67C-470F-A0EF-57AA177FD617}"/>
+    <hyperlink ref="C335" r:id="rId305" display="Piel/KaVo Dental GmbH" xr:uid="{750A5602-BC35-4A30-BA6A-5F4460F834CB}"/>
+    <hyperlink ref="C336" r:id="rId306" xr:uid="{6C458DD8-8AA2-4ADA-8784-6B6FD562DC6B}"/>
+    <hyperlink ref="C337" r:id="rId307" xr:uid="{995383AF-D318-41D9-B003-F4B6DC8F9BA2}"/>
+    <hyperlink ref="C338" r:id="rId308" xr:uid="{2ED19939-DEC7-408F-8D30-14E53616CA50}"/>
+    <hyperlink ref="C207" r:id="rId309" xr:uid="{621598FC-8C15-43CC-8D39-5F18DA8C551C}"/>
+    <hyperlink ref="C339" r:id="rId310" xr:uid="{825121E6-CE1E-4E73-B67B-DBFB46AEFE83}"/>
+    <hyperlink ref="C340" r:id="rId311" xr:uid="{513D5E79-250B-48FD-B2F1-686EF6F7AFA4}"/>
+    <hyperlink ref="C341" r:id="rId312" xr:uid="{A1BCA8A2-209D-411A-A6C0-390D4DB9B535}"/>
+    <hyperlink ref="C342" r:id="rId313" xr:uid="{E92EC4B3-FE40-4D85-A0DB-C309B02A4036}"/>
+    <hyperlink ref="C343" r:id="rId314" xr:uid="{F26C64AF-C0D1-4319-B939-8315FF68D3B1}"/>
+    <hyperlink ref="C344" r:id="rId315" xr:uid="{F22D712B-956E-4A2F-B3E2-55B301C6BF63}"/>
+    <hyperlink ref="C345" r:id="rId316" xr:uid="{5B1AED8D-6055-4C70-823E-30505A892B63}"/>
+    <hyperlink ref="C346" r:id="rId317" display="Kioxia Corporation" xr:uid="{9F0631E1-C295-45A8-B540-26675BA5BF7A}"/>
+    <hyperlink ref="C347" r:id="rId318" xr:uid="{52B4F224-ED99-48A2-9B52-3EF70968A6F8}"/>
+    <hyperlink ref="C348" r:id="rId319" display="kosmētika, sukas,  spoguļi u.c." xr:uid="{38BBE24F-0D6D-46DB-98BF-E4ABBC303A23}"/>
+    <hyperlink ref="C349" r:id="rId320" xr:uid="{4F1DE28A-A6CF-4F2F-BA76-ADDBAFC3430A}"/>
+    <hyperlink ref="C350" r:id="rId321" xr:uid="{BCDE99DF-7219-4520-AF9E-415123DE2C3D}"/>
+    <hyperlink ref="C351" r:id="rId322" display="medicīnas instrumentu,farmaceitiskie izstrādājumi, sanitārijas ierīces u.c." xr:uid="{86023E8C-5F78-4A27-99F0-8A3B1B00C1B4}"/>
+    <hyperlink ref="C352" r:id="rId323" xr:uid="{630F2046-7BF6-42E1-B4C5-9264E139A8E8}"/>
+    <hyperlink ref="C353" r:id="rId324" xr:uid="{36E9AA26-B35C-403A-A572-EAC62D8CAE9D}"/>
+    <hyperlink ref="C354" r:id="rId325" xr:uid="{08FC551A-D600-4CED-B18C-699D1E1F8B94}"/>
+    <hyperlink ref="C355" r:id="rId326" xr:uid="{9517306F-DF80-4FB7-ACD3-D167097DA255}"/>
+    <hyperlink ref="C356" r:id="rId327" xr:uid="{AB36F9A3-3DDC-4968-9B4F-96797239DD23}"/>
+    <hyperlink ref="C357" r:id="rId328" display="sporta apģērbi un aksesuāri.  peldkostīmi, pludmales apģērbi, ķermeņa pacēlāji, brilles,  sandales, spuras,pleznas,  peldošās jostas un ar tiem saistīti piederumi" xr:uid="{ED8ED2E1-16D4-42B3-BF72-714FDDDF5F6D}"/>
+    <hyperlink ref="C135" r:id="rId329" xr:uid="{C0B0CB94-9E18-44E0-ADE0-ED5C04AA2850}"/>
+    <hyperlink ref="C358" r:id="rId330" xr:uid="{EBF2AC25-2320-40DB-A90F-A0FDCD48BB87}"/>
+    <hyperlink ref="C359" r:id="rId331" xr:uid="{32CCCAAD-2FCA-4E46-89C4-93CD7763FE62}"/>
+    <hyperlink ref="C360" r:id="rId332" display="Piel/TRB  International SA" xr:uid="{B3701B5A-42C1-41F6-A219-FD6FC6487414}"/>
+    <hyperlink ref="C362" r:id="rId333" xr:uid="{4BE51FD6-C9D8-4CFD-8888-DC2285270671}"/>
+    <hyperlink ref="C363" r:id="rId334" xr:uid="{C6D914C5-3DDB-40A2-BB5E-416B07907011}"/>
+    <hyperlink ref="C364" r:id="rId335" xr:uid="{090A0176-CA60-4D6A-8818-D49AC17B8BB7}"/>
+    <hyperlink ref="C365" r:id="rId336" display="santehnika, radiatori u.c." xr:uid="{EC495AB6-F21B-4F5E-B58C-86696FFD590C}"/>
+    <hyperlink ref="C366" r:id="rId337" xr:uid="{1F8D8980-FF74-4F81-98C1-73261A31347B}"/>
+    <hyperlink ref="C367" r:id="rId338" display="gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un vārīti augļi un dārzeņi, želejas, ievārījumi, kompots, olas, piens un piena produkti, pārtikas eļļas un tauki, Nesagatavoti un neapstrādāti lauksaimniecības, ūdens, dārzkopības un mežsaimniecības produkti,  graudaugi un sēklas, svaigi augļi, dārzeņi un zaļumi, dabiski augi un ziedi, ziedu sīpoli, stādi un sēklas stādīšanai, dzīvi dzīvnieki, pārtika un dzērieni dzīvniekiem, iesals u.c" xr:uid="{2FC1D8AF-2371-49B5-94C2-8BF932EAFD41}"/>
+    <hyperlink ref="C368" r:id="rId339" xr:uid="{BEC4BAD3-AC80-4788-B7BF-B27241219A1E}"/>
+    <hyperlink ref="C369" r:id="rId340" xr:uid="{883FB285-7E0F-42B2-A269-16462ED94083}"/>
+    <hyperlink ref="C370" r:id="rId341" xr:uid="{FB219ABC-613C-4DA4-9C4C-1432021F7F89}"/>
+    <hyperlink ref="C371" r:id="rId342" xr:uid="{601B67EC-D854-41E6-BB27-CF7B6664497D}"/>
+    <hyperlink ref="C373" r:id="rId343" xr:uid="{30702242-7396-4365-B40D-E152595073F9}"/>
+    <hyperlink ref="C374" r:id="rId344" display="ogļhidruma un alumīnija radzes riteņus" xr:uid="{B9DE0654-3D81-4B24-9487-D30D7758E9EF}"/>
+    <hyperlink ref="C375" r:id="rId345" display="Piel/Dell Corporation Ltd" xr:uid="{2B4D78A3-95D0-4AB4-A801-BEB60F1BEECF}"/>
+    <hyperlink ref="C376" r:id="rId346" display="rotaļlietas,spēles, DVD grāmatas, ieraksti apģērbs u.c." xr:uid="{61B1BCBE-89FB-4114-8157-49E959DA441E}"/>
+    <hyperlink ref="C377" r:id="rId347" display="apģērbs, apavi, galvassegas,bērnu sēdeklīši,krēsli, taburetes,galdi, līmējošie pārsēji, ziepes, sauļošanās krēms, odekoloni, bērnu pārtika,                     spēles un rotaļlietas, vingrošanas un sporta preces, rotājumi Ziemassvētku eglītēm,  velosipēdi, lampas, lukturīši, velosipēdu lukturi, ierakstītas audio lentas un DVD, skaņu ierakstītāji  un atskaņotāji, digitālās kameras      izklaidei bērniem un zīdaiņiem, atslēgu piekariņi u.c." xr:uid="{4CF67E46-4263-4D0D-B813-DA53A541FC82}"/>
+    <hyperlink ref="C378" r:id="rId348" display="apģērbi, apavi, galvassegas,  bižutērija u.c." xr:uid="{B2E12091-C4DD-4A0B-A04F-6E6273C2A622}"/>
+    <hyperlink ref="C379" r:id="rId349" xr:uid="{975C17FE-DFA2-4B50-9469-5BB48C84FE07}"/>
+    <hyperlink ref="C380" r:id="rId350" display="motora korpusi,  transportlīdzekļu daļas, aprīkoti motociklu pārsegi u.c." xr:uid="{E11633BE-0906-42E4-A278-224F8B95937A}"/>
+    <hyperlink ref="C381" r:id="rId351" display="Piel/TikTok Information Technologies UK Limited" xr:uid="{F262504A-CD3F-47A0-AB82-9FC0A9DCF56F}"/>
+    <hyperlink ref="C382" r:id="rId352" xr:uid="{3E1177A2-9223-4148-8927-10CAF2CEEA1E}"/>
+    <hyperlink ref="C383" r:id="rId353" display="Covid 19 vaccins_x0009_" xr:uid="{AA083346-5222-46F4-87BB-A3FEAB99CC2D}"/>
+    <hyperlink ref="C384" r:id="rId354" display="Piel/JACQUEMUS" xr:uid="{76237E6E-4A4B-4606-8701-24E49931A90E}"/>
+    <hyperlink ref="C386" r:id="rId355" xr:uid="{2A0E1187-47EB-422B-BDCB-DB0A52AEBE67}"/>
+    <hyperlink ref="C387" r:id="rId356" xr:uid="{0B37A103-5045-43FA-AFAC-67EC44D8784B}"/>
+    <hyperlink ref="C388" r:id="rId357" display=" juvelierizstrādājumi, sudraba rotaslietas,dārgmetālu figūriņas -statuetes,  medaļas, bižutērija, atslēgu piekariņi personīgie piederumi, u.c." xr:uid="{F4682966-5EDC-41BE-A531-530CA291742B}"/>
+    <hyperlink ref="C389" r:id="rId358" xr:uid="{DE703D6E-D2B5-4403-AC59-6B1FBDB41CB1}"/>
+    <hyperlink ref="C390" r:id="rId359" xr:uid="{348848C0-F7DD-4C82-A9C8-962A7A3A7D7E}"/>
+    <hyperlink ref="C391" r:id="rId360" xr:uid="{E8F9116E-4C04-414E-BC76-B388F481B794}"/>
+    <hyperlink ref="C392" r:id="rId361" xr:uid="{392D6AB8-E904-47DE-986B-7BDCD2C6D139}"/>
+    <hyperlink ref="C165" r:id="rId362" display=" USB atmiņas kartes,utt" xr:uid="{C62A3BFE-8514-4404-AC5D-B1A10161CBF7}"/>
+    <hyperlink ref="C164" r:id="rId363" display="transportlīdzekļu  piedziņas sistēmas,apgaismes sistēmas, virsbūves kontroles sistēmas, spēka pievadu kontroles sistēmas, elektronisko instrumentu kopu, telemātikas sistēmas un datori, piekares sistēmas un sastāvdaļas, izplūdes sistēmas,u.c " xr:uid="{F770DA2F-74D6-4E80-BED5-19DFA83032F1}"/>
+    <hyperlink ref="C393" r:id="rId364" xr:uid="{9AF76267-96D1-4A78-A489-0D547390EB14}"/>
+    <hyperlink ref="C394" r:id="rId365" display="gaisa kondicionēšanas iekārtas  un piederumi u.c." xr:uid="{58419121-93C9-4405-995A-4D2E2E458E22}"/>
+    <hyperlink ref="C395" r:id="rId366" xr:uid="{DE72B59C-EC9C-4049-8B4D-8769FA9EC3AF}"/>
+    <hyperlink ref="C396" r:id="rId367" display="vingrošanas un sporta preces, apģērbs, apavi, galvassegas, pulksteņi, ceļojumu futrāļi, somas,spēles, rotaļlietas, video spēļu ierīces,  juvelierizstrādājumi u.c." xr:uid="{D247A1C3-DDF9-465D-BFA0-280C9796A588}"/>
+    <hyperlink ref="C397" r:id="rId368" display="Piel/Genius_Nicer Dicer Quick" xr:uid="{BFD4DF69-8168-4D12-ACF2-2B568E8108B3}"/>
+    <hyperlink ref="C398" r:id="rId369" xr:uid="{BD722931-7B54-462B-901B-652331D9AE86}"/>
+    <hyperlink ref="C399" r:id="rId370" xr:uid="{E016A938-0E1B-4FA3-9E56-8A9F83B7BA6B}"/>
+    <hyperlink ref="C400" r:id="rId371" xr:uid="{BD24325B-4E21-46C5-9DF5-CF64901E94EB}"/>
+    <hyperlink ref="C401" r:id="rId372" display=" pildspalvas, mehāniski zīmuļi, marķieru pildspalvas un citi rakstāmpiederumi, kancelejas preces." xr:uid="{D6F7403A-8D7F-4B0F-9B45-F7AEFA2DB2CE}"/>
+    <hyperlink ref="C402" r:id="rId373" xr:uid="{261D673D-E340-4A79-BE94-BE216D0138C0}"/>
+    <hyperlink ref="C403" r:id="rId374" xr:uid="{7A1E6C7E-E188-4F46-B741-1594F6CE9B21}"/>
+    <hyperlink ref="C404" r:id="rId375" display="Piel/SHELTERED WINGS INC D_B_A VORTEX OPTICS" xr:uid="{2F8FB2F1-4387-486F-95A8-E44652B099F7}"/>
+    <hyperlink ref="C405" r:id="rId376" xr:uid="{D3F718E9-5A7B-4FCC-BD0A-31D1F46AF27E}"/>
+    <hyperlink ref="C406" r:id="rId377" xr:uid="{A4AEC209-1846-485D-85AD-43040DE58ED8}"/>
+    <hyperlink ref="C407" r:id="rId378" display=" aizsardzības un drošības aprīkojums, aizsarg ķiveres, aizsargmaskas aizsargzābaki, aizsarg apģērbs [bruņas],  aizsargapģērbs, cimdi, apģērbs, galvassegas un apavi medicīnas personālam un pacientiem, medicīniskie pārsēji,  autiņbiksītes zīdaiņiem un nesaturēšana, peldbikses zīdaiņiem,    automašīnu sēdekļi, pārvalki, galvas balsti, bērnu drošības sēdekļi transportlīdzekļiem, izstrādājumi no ādas, proti, kastes, maki, čemodāni un čemodāni dokumentiem, maki, kredītkaršu futrāļi, atslēgu futrāļi, somas un čemodāni,  atslēgu maisiņi, mugursomas, maki, apģērbs, apavi,  u.c." xr:uid="{C99F36BD-76FC-4AFB-AD22-3E8B2E4DFEB7}"/>
+    <hyperlink ref="C408" r:id="rId379" xr:uid="{6029EACF-30B5-410C-BEB5-E7F615A6CD64}"/>
+    <hyperlink ref="C409" r:id="rId380" display=" agregāti cirkulācijas sūkņiem, zemūdens sūkņiem un centrbēdzes sūkņiem.  elektronika sūkņiem un citu sistēmu vadības ierīcēm,  elektromotori sūkņiem u.c." xr:uid="{1C8DC23A-4C2B-4BBC-B992-F5292EFDAD5F}"/>
+    <hyperlink ref="C205" r:id="rId381" xr:uid="{58D16FC9-7D4F-413C-9F7A-4A56DD840FD4}"/>
+    <hyperlink ref="C410" r:id="rId382" display="spēles un rotaļlietas, kompaktdiski, lentes un DVD ar izdomātiem varoņiem un aktivitātēm bērniem, filmas, televīzijas programmas, grāmatas, mūzika un rotaļlietu lietošanas instrukcijas, kosmētika, tualetes piederumi, apģērbs, apavi, galvassegas,  somas, maki u.c.  " xr:uid="{15747787-C80C-48CA-82A8-D5B752C429DB}"/>
+    <hyperlink ref="C411" r:id="rId383" xr:uid="{3619071F-E63B-4BDB-857C-1F4CB0739EF3}"/>
+    <hyperlink ref="C412" r:id="rId384" xr:uid="{46111667-4EDF-41C6-AEE8-48803465DF44}"/>
+    <hyperlink ref="C413" r:id="rId385" xr:uid="{752D5436-7EED-4675-A607-74C913CC1DBB}"/>
+    <hyperlink ref="C415" r:id="rId386" xr:uid="{22FA0E92-95AD-45F5-8E31-8923FBAAE6C3}"/>
+    <hyperlink ref="C417" r:id="rId387" xr:uid="{8E3A9522-76A3-4942-BE6E-D452B1AD72C0}"/>
+    <hyperlink ref="C418" r:id="rId388" xr:uid="{4F742D36-A694-4977-948F-505065A5208F}"/>
+    <hyperlink ref="C419" r:id="rId389" xr:uid="{A10E74CD-7771-4565-94E2-7394590EC4A2}"/>
+    <hyperlink ref="C420" r:id="rId390" xr:uid="{E0884BE1-7CBB-4E83-823C-6923176CC0F3}"/>
+    <hyperlink ref="C421" r:id="rId391" xr:uid="{EAD01F0E-2C8F-4516-8DB1-F14C3DB943F7}"/>
+    <hyperlink ref="C422" r:id="rId392" xr:uid="{776FBC1A-79E6-4857-B11F-08AEFA91278E}"/>
+    <hyperlink ref="C423" r:id="rId393" xr:uid="{7B1F7EC8-271F-4448-8CFA-1D9B6FBD2252}"/>
+    <hyperlink ref="C424" r:id="rId394" display="apģērbs, galvassegas, preparāti balināšanai un citas veļas vielas, preparāti tīrīšanai, pulēšanai, attaukošanai un noberšanai, ziepes, parfimērijas izstrādājumi, ēteriskās eļļas, kosmētika, matu losjoni, zobu pastas;apakšveļa, zeķes, cimdi,  apavi, apavu zoles, krēmi, pastas, vaski, kondicionieri, pulēšanai, tīrīšanai un aizsardzībai no lietus, apavu tīrīšanas lupatiņas,  sukas, apavu maisiņi u.c." xr:uid="{693AA726-846E-4E9A-9545-F15FEFD2F9FB}"/>
+    <hyperlink ref="C425" r:id="rId395" xr:uid="{6DBBD980-6030-48ED-A89E-9645CF1276BF}"/>
+    <hyperlink ref="C426" r:id="rId396" xr:uid="{B35CFAFC-B3A8-4988-8DAD-633EC0CB6CB3}"/>
+    <hyperlink ref="C427" r:id="rId397" display="Aktuālo pieprasījumu saraksts 21.05.2021.xlsx" xr:uid="{B8DB44FB-2A1F-4EB0-837E-3A4DB7138E6A}"/>
+    <hyperlink ref="C428" r:id="rId398" display="Aktuālo pieprasījumu saraksts 21.05.2021.xlsx" xr:uid="{FFC96EDE-4238-4D84-8A1C-846ABA7BB63B}"/>
+    <hyperlink ref="C429" r:id="rId399" xr:uid="{6E47DDA9-3FD6-4D54-8B51-0071D2D18F40}"/>
+    <hyperlink ref="C430" r:id="rId400" display="elektriskās,elektroniskās ierīces un instrumenti elektrības pārvadāšanai, vadīšanai,pārslēgšanai, pārveidošanai,uzkrāšanai, regulēšanai,filtrēšanai, mērīšanai  un kontrolei u.c. " xr:uid="{886A2217-48B6-4E42-9EE6-8AA1F23EF1B4}"/>
+    <hyperlink ref="C431" r:id="rId401" xr:uid="{E741580C-A183-4D2A-916B-8F901E7CCAAE}"/>
+    <hyperlink ref="C432" r:id="rId402" xr:uid="{3A5E0C31-A36A-4AEC-A12F-9FA9C2686CD1}"/>
+    <hyperlink ref="C433" r:id="rId403" xr:uid="{33DA73FF-6910-404C-B9B9-0CDBDEC8B7A9}"/>
+    <hyperlink ref="C434" r:id="rId404" xr:uid="{4A2BC208-9F3B-4399-8CDA-1A40D9B8E914}"/>
+    <hyperlink ref="C435" r:id="rId405" xr:uid="{02728A34-3844-4F7F-A0B1-7EA95EC2EC39}"/>
+    <hyperlink ref="C436" r:id="rId406" xr:uid="{F8FE4944-ABE6-4B81-A17B-C549FAD731B4}"/>
+    <hyperlink ref="C437" r:id="rId407" xr:uid="{16BB3688-49BA-4528-A369-62DE00060F90}"/>
+    <hyperlink ref="C438" r:id="rId408" display="Aktuālo pieprasījumu saraksts 14.06.2021.xlsx" xr:uid="{5B2DDC1A-13A0-42CF-9757-E55AF3ADE242}"/>
+    <hyperlink ref="C439" r:id="rId409" xr:uid="{03379E66-601D-47ED-96D2-796CE5E508F4}"/>
+    <hyperlink ref="C440" r:id="rId410" xr:uid="{F8C78382-04E2-4296-BD95-4407114D77FB}"/>
+    <hyperlink ref="C441" r:id="rId411" display=" elektroniskās un pjezoelektriskās šķiltavas un to piederumi, mērlentes; atslēgu piekariņi, spalvu nazītis, saulesbrilles u.c." xr:uid="{8266E804-582A-49A7-9FC7-93DB2E896F3B}"/>
+    <hyperlink ref="C442" r:id="rId412" display="šampanietis" xr:uid="{BF7F5BBE-2C72-431B-A986-FE8E63933B80}"/>
+    <hyperlink ref="C443" r:id="rId413" xr:uid="{F2AD1623-D335-42BB-943A-9D2E32EA82BD}"/>
+    <hyperlink ref="C444" r:id="rId414" xr:uid="{5031659F-CCC4-4E95-9DE4-B43239AB3CBD}"/>
+    <hyperlink ref="C445" r:id="rId415" display="parfimērijas izstrādājumi, kosmētika, smaržas, brilles, saulesbrilles, rāmji un lēcas, ...juvelierizstrādājumi, bižutērija,  pulksteņi, gredzeni, rokassprādzes, kuloni, auskari, aproču pogas, aproces, pulksteņu siksnas, ķēdes, pulksteņu izstrādājumi, kaklasaišu saspraudes, metāla apavu un cepuru rotājumi, pulksteņi, atslēgu gredzeni, somas, maki, čemodāni, čemodāni,  apģērbs, jostas, peldkostīmi, šalles, kaklasaites, apavi, apavi, zābaki, sandales, cimdi, cepures,  mēbeles, spoguļi, attēlu rāmji u.c." xr:uid="{6FB372FA-E9AA-420B-AF85-6F8423DEF6D7}"/>
+    <hyperlink ref="C446" r:id="rId416" xr:uid="{5B26D0CA-5936-4D5C-85D1-5503978AF892}"/>
+    <hyperlink ref="C447" r:id="rId417" xr:uid="{CF584B17-A9AD-417C-A22E-0D2E66CB82CA}"/>
+    <hyperlink ref="C452" r:id="rId418" display="Aktuālo pieprasījumu saraksts 04.08.2021.xlsx" xr:uid="{352027FE-7D06-4E9A-A55B-A3C42F34CBD1}"/>
+    <hyperlink ref="C453" r:id="rId419" xr:uid="{E6985A25-2F65-446D-A8ED-1B833AA8D123}"/>
+    <hyperlink ref="C454" r:id="rId420" display="apģērbi, apavi, galvassegas, spēles, rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces u.c " xr:uid="{CF345B01-2033-4594-A558-E3BFBD0D9DCA}"/>
+    <hyperlink ref="C455" r:id="rId421" display="digitālās kameras, svari, sporta brilles, saulesbrilles, brilles; dzīvības glābšanas ierīces un aprīkojums, glābšanas vestes, pludiņi drošības nolūkos elektriskās baterijas, bezvadu skaļruņi,  audio uztvērēji, elektriskie audio, video aparāti un instrumenti,   kosmētika,ādas kopšanas līdzekļi,  vannas un dušas līdzekļi, skūšanās,  sauļošanās līdzekļi,smaržas lietošanai mājās zīdaiņu losjoni,  bērnu eļļas, nemedicīniski bērnu krēmi, šampūni mājdzīvniekiem u.c" xr:uid="{187DE0AB-E427-4F93-9AE0-E202F5E5EE69}"/>
+    <hyperlink ref="C456" r:id="rId422" xr:uid="{EC2AC9AC-44C2-42C4-B366-E575091BD055}"/>
+    <hyperlink ref="C102" r:id="rId423" xr:uid="{064BB204-1597-42BB-9A34-FCA21F71445D}"/>
+    <hyperlink ref="C457" r:id="rId424" xr:uid="{54169E3B-1B74-4619-9FC4-E0452C45C503}"/>
+    <hyperlink ref="C458" r:id="rId425" xr:uid="{4EA62BFF-737C-43F1-BA36-F95D9B6BDFC9}"/>
+    <hyperlink ref="C459" r:id="rId426" xr:uid="{56FB69F9-AEF2-40C4-89B9-5C413B40358D}"/>
+    <hyperlink ref="C251" r:id="rId427" display="juvelierizstrādājumi (gredzens, kaklarota, kulons, rokassprādze, auskari, pulksteņi), visi produkti ir zeltā (dzeltenā, baltā, rozā) ar dārgakmeņiem vai bez tiem, u.c." xr:uid="{A4E89316-C6B8-4E13-8C3E-0B01FA069CEB}"/>
+    <hyperlink ref="C252" r:id="rId428" display="e-smēķētājs" xr:uid="{64FB2727-10A6-4DAB-B4B2-8D137949501D}"/>
+    <hyperlink ref="C253" r:id="rId429" xr:uid="{6B46DDD1-9381-445A-AB10-1B0EB323BEAF}"/>
+    <hyperlink ref="C254" r:id="rId430" xr:uid="{F0828755-7540-48D1-90CD-A67C39F5ECA5}"/>
+    <hyperlink ref="C255" r:id="rId431" xr:uid="{BE11AE71-D07F-4314-8343-307D34D21D9C}"/>
+    <hyperlink ref="C256" r:id="rId432" xr:uid="{066EC16E-2491-4261-A4C6-D0E235060511}"/>
+    <hyperlink ref="C257" r:id="rId433" display="elektriskā lampas un apgaismojums, un gaismas atstarotāji, sanitārtehniskās iekārtas un aprīkojums, ūdensapgādes iekārtas, degļi, katli un sildītāji, vārīšanas, apkures, dzesēšanas un citas pārtikas un dzērienu apstrādes iekārtas un aprīkojums, kamīni, in" xr:uid="{793716D7-A5CD-4178-BE80-26A9761AF9A4}"/>
+    <hyperlink ref="C258" r:id="rId434" xr:uid="{FA079F4E-C3D3-4C13-B8EC-EC89EB1BEF3F}"/>
+    <hyperlink ref="C259" r:id="rId435" display="mÖlkky spēle" xr:uid="{71059B24-A3E2-4989-A7D1-635D4E98C066}"/>
+    <hyperlink ref="C260" r:id="rId436" xr:uid="{544BDD14-7840-4D3E-99D1-E308DFF97B3A}"/>
+    <hyperlink ref="C261" r:id="rId437" xr:uid="{64F1879F-C076-4385-BF1D-A6900118CB59}"/>
+    <hyperlink ref="C262" r:id="rId438" xr:uid="{6C909A21-DF72-4ACB-9FC6-2BA2FDD9164F}"/>
+    <hyperlink ref="C463" r:id="rId439" xr:uid="{597D3D83-EA2F-4605-81C2-B549BB86A93D}"/>
+    <hyperlink ref="C464" r:id="rId440" xr:uid="{C671B78C-04CC-430C-8224-AD9AE6D3D154}"/>
+    <hyperlink ref="C99" r:id="rId441" xr:uid="{AA18D794-D272-49DD-BCDE-A0AA5CBFDD77}"/>
+    <hyperlink ref="C98" r:id="rId442" xr:uid="{5747C67A-016F-449D-AB5F-B46918C93894}"/>
+    <hyperlink ref="C465" r:id="rId443" display="apģērbi, šalles, cepures, cimdi, kaklasaites,  lakati, jostas , kurpes, rotaslietas, veļa, saulesbriļļu un optisko briļļu rāmji, somas, maki u.c." xr:uid="{5843447C-E984-4418-96F2-85CDAD1259E9}"/>
+    <hyperlink ref="C466" r:id="rId444" display="automašīnas, divriteņi, motorolleri, motocikli, tricikli, to detaļas un piederumi" xr:uid="{0922CED6-1CB8-436C-A25B-B33D795B943D}"/>
+    <hyperlink ref="C462" r:id="rId445" xr:uid="{D1A72242-6F40-4CE0-8CC8-5B35C3CA7710}"/>
+    <hyperlink ref="C461" r:id="rId446" xr:uid="{C8E4586E-D869-4BD7-AADA-5079B40CA1DC}"/>
+    <hyperlink ref="C460" r:id="rId447" display="somas, galvassegas, džinsi; apakšveļa, krekli u.c. " xr:uid="{E1A11450-1AD0-4A3E-B8FE-B33E6D725DD9}"/>
+    <hyperlink ref="C467" r:id="rId448" display="   elektroniskas, digitālas un rokas ierīces ar to saistītā programmatūra,  telekomunikāciju aparāti un instrumenti,  juvelierizstrādājumi, bižutērija, sienas pulksteņi, pulksteņi personīgai lietošanai,  izsmalcināti atslēgu piekariņi, pulksteņu vai juvelierizstrādājumu futrāļi, dārgmetālu kastes un konteineri,  to daļas un piederumi." xr:uid="{D50FC278-F0D5-46D3-A468-574E4D017617}"/>
+    <hyperlink ref="C468" r:id="rId449" xr:uid="{2B2C627F-01F1-4854-AD3D-793522BB24B5}"/>
+    <hyperlink ref="C469" r:id="rId450" display="Aktuālo pieprasījumu saraksts 14.10.2021.xlsx" xr:uid="{F564D73F-0AD5-4121-8A26-BB40364B8EBD}"/>
+    <hyperlink ref="C470" r:id="rId451" xr:uid="{A4F88325-A1B4-45F7-B4DE-558239998AE3}"/>
+    <hyperlink ref="C471" r:id="rId452" display=" mini vakuma sūkņi, somas uzglabāšanai u.c." xr:uid="{70CC0592-DFC5-4648-8CA6-817B6C29CFD6}"/>
+    <hyperlink ref="C472" r:id="rId453" xr:uid="{1A8C809A-9D4E-4FC1-AAAF-D3A044FDB39F}"/>
+    <hyperlink ref="C473" r:id="rId454" display="mēbeles, spoguļi, rāmji; konteineri, mājsaimniecības un virtuves piederumi un trauki, tekstilizstrādājumi, juvelierizstrādājumi,rokas darbarīki, galda piederumi;papīrs un kartons, iespieddarbi, grāmatu iesiešana, āda un ādas imitācijas, parasti metāli un to sakausējumi, rūdas, kosmētikas un tualetes izstrādājumi  u.c." xr:uid="{EAFF4895-5D43-48EE-AA23-157288290BF5}"/>
+    <hyperlink ref="C474" r:id="rId455" display="apģērbs, apavi,       apģērba piederumi, somas,  saulesbrilles" xr:uid="{17FDEB40-0ABF-4A5F-B567-DE5BCBF679FD}"/>
+    <hyperlink ref="C475" r:id="rId456" xr:uid="{34B6674E-535A-4B75-B3F9-FDA1D5561A67}"/>
+    <hyperlink ref="C476" r:id="rId457" xr:uid="{BBA644FA-3830-40DC-BBA0-E6875712A9A6}"/>
+    <hyperlink ref="C477" r:id="rId458" xr:uid="{3CCED735-7F29-416A-B9FA-077E4DCEF3FA}"/>
+    <hyperlink ref="C478" r:id="rId459" xr:uid="{A2A2DC83-8A06-45E1-B722-3C51D163FF24}"/>
+    <hyperlink ref="C479" r:id="rId460" display="pulksteņi un to aksesuāri" xr:uid="{B6490496-1E05-45E5-B92F-F18AFA5ABA06}"/>
+    <hyperlink ref="C480" r:id="rId461" display="galda piederumi, skuvekļi, žiletes,matu griešanas mašīnas, matu trimmeri, šķēres, nagu vīles,  atsperu knaibles, manikīra un pedikīra aprīkojums, aparāti higiēnas nolūkiem un skaistumkopšanai u.c." xr:uid="{3538EBA2-EAB5-4D65-8A51-43DE6A1A5EF3}"/>
+    <hyperlink ref="C481" r:id="rId462" display="alkoholiskie dzērienI" xr:uid="{035762FA-5BE4-4045-947D-6EC37A109D12}"/>
+    <hyperlink ref="C482" r:id="rId463" xr:uid="{B6AB4050-5B9E-4FF4-AE44-9839F435FAF6}"/>
+    <hyperlink ref="C483" r:id="rId464" xr:uid="{FCBDB4F6-E283-4A97-8D8D-3F10764F050F}"/>
+    <hyperlink ref="C485" r:id="rId465" xr:uid="{0CC362B3-26B6-4A57-BCD3-E98B97C0D86C}"/>
+    <hyperlink ref="C486" r:id="rId466" xr:uid="{7CF4D669-38FE-43AA-B405-2BE183D4ED2A}"/>
+    <hyperlink ref="C487" r:id="rId467" xr:uid="{3A2524D7-8371-44AF-B569-5F95F7C20ADF}"/>
+    <hyperlink ref="C488" r:id="rId468" display="kakao produkti, dzērieni, pulveris, dzērieni no šokolādes, šokolādes pulveri su.c." xr:uid="{343C7D1F-D1C2-4A71-B91E-02E85F0C6AD4}"/>
+    <hyperlink ref="C489" r:id="rId469" xr:uid="{9D509995-E3A9-41C3-B0BC-461BE3E6073D}"/>
+    <hyperlink ref="C490" r:id="rId470" display="Aktuālo pieprasījumu saraksts 13.12.2021.xlsx" xr:uid="{EBEF48EE-DAEB-4C20-AB2B-423F62CD9111}"/>
+    <hyperlink ref="C491" r:id="rId471" xr:uid="{5019ED9F-E699-4C22-A44F-057CFA74BBCD}"/>
+    <hyperlink ref="C492" r:id="rId472" xr:uid="{8DAB08D0-A979-4217-9EE2-131EED336316}"/>
+    <hyperlink ref="C493" r:id="rId473" xr:uid="{E9B931AB-A3A3-4387-9415-953D2823B49A}"/>
+    <hyperlink ref="C494" r:id="rId474" xr:uid="{4EF4EE80-DF09-4AE0-894A-5ACBE8C9B675}"/>
+    <hyperlink ref="C495" r:id="rId475" display="somas, čemodāni un ceļojumu somas ratiņu ceļojumu somas, mazie koferi, ādas čemodāni, preču prezentācijas futrāļi  optikas futrāļi, maki u.c. " xr:uid="{F3ADE014-1D41-4F7E-AAEC-CB1F935D923A}"/>
+    <hyperlink ref="C496" r:id="rId476" display="aromatizētas ziepes, smaržas, ēteriskās eļļas, kosmētika, odekolons, tualetes ūdens, parfimēti aerosoli ķermenim, kosmētiskās eļļas, krēmi, želejas un losjoni sejas un ķermeņa ādai, kosmētiski preparāti skūšanai, losjoni pirms skūšanās un pēcskūšanās, talks kosmētiskiem nolūkiem, vannas un dušas līdzekļi, šampūni un losjoni matiem, dezodoranti, neārstnieciski tualetes piederumi, gaisa atsvaidzinātāji, sveces, aromātiskās sveces u.c." xr:uid="{224030EE-BAC1-4F00-9B26-D6F4BF99A5D7}"/>
+    <hyperlink ref="C497" r:id="rId477" xr:uid="{AC42C65A-6062-4AC3-89DC-CD83E4889F04}"/>
+    <hyperlink ref="C498" r:id="rId478" display="šokolāde, šokolādes veidnes, cepumi ar šokolādes garšas pārklājumu, piena dzērieni, kas aromatizēti ar šokolādi, šokolādes izstrādājumi, brokastu pārslas, deserti, dārzeņi un kartupeļi (konservēti, saldēti, žāvēti vai termiski apstrādāti), augļi (konservēti, saldēti, žāvēti vai termiski apstrādāti), sēnes (konservētas, kaltētas vai termiski apstrādātas), burkas, burku vāki,  plastmasas vāki kārbām un augu podiem u.c " xr:uid="{37E87D4C-CC44-483D-8E7F-50693403357D}"/>
+    <hyperlink ref="C499" r:id="rId479" xr:uid="{9F990F6E-2D78-4AFB-8FF3-1D6E6D062361}"/>
+    <hyperlink ref="C502" r:id="rId480" xr:uid="{12FD3687-5976-4DD4-93C2-82FF7742649A}"/>
+    <hyperlink ref="C503" r:id="rId481" display="būvmateriāli,   celtniecības caurules, kas nav no metāla, asfalts, piķis un bitumens, nemetāliskas pārvietojamas ēkas,  mašīnas, kabeļi un vadi no parastā metāla [neelektriski],metāla konteineri uzglabāšanai un transportēšanai, droši darbgaldi un mehāniski darbināmi elektroinstrumenti, motori un dzinēji,  mašīnu sakabes un transmisijas komponenti, kas nav paredzēti sauszemes transportlīdzekļiem, lauksaimniecības instrumenti, izņemot ar roku darbināmus rokas instrumentus u.c." xr:uid="{24726C3A-AA86-401E-831F-42393979C121}"/>
+    <hyperlink ref="C504" r:id="rId482" display="Aktuālo pieprasījumu saraksts 6.01.2022.xlsx" xr:uid="{E54EE61A-206B-4292-A863-B06A25410CCC}"/>
+    <hyperlink ref="C506" r:id="rId483" xr:uid="{C984E07C-721B-4930-ADC6-7BC5F58C604D}"/>
+    <hyperlink ref="C507" r:id="rId484" xr:uid="{924CFBE4-E2F2-4B7E-B667-F5535E96FD74}"/>
+    <hyperlink ref="C509" r:id="rId485" xr:uid="{44AE829C-AA54-4802-804C-DC8B0D78F0A1}"/>
+    <hyperlink ref="C510" r:id="rId486" xr:uid="{8F178BE8-004C-4BEA-ADEB-01FB1126F96D}"/>
+    <hyperlink ref="C511" r:id="rId487" display="parfimērija, ēteriskās eļļas, kosmētika, apģērbi, galvassegas un apavi, aksesuāri, pārtikas produkti spēles, rotaļlietas un rotaļlietas, sporta preces, futbola bumbas, sporta bumbas, vingrošanas un ķermeņa treniņu aparāti, kultūrisma aparāti, apakšstilbu aizsargi, spēļu cimdi, spēļu kārtis,  metāla atslēgu piekariņi, nozīmītes, brilles, ceļojumu somas, kabatas portfeļi, maki un somiņas, mugursomas un koferi, dzeramās pudeles, paklāji, dvieļi, karogi un vimpeļi u.c." xr:uid="{EC13CFD8-40A8-4A59-8947-1A29C8A3331D}"/>
+    <hyperlink ref="C512" r:id="rId488" xr:uid="{0914DB30-73C3-4795-AE9E-0D1121E6F5FE}"/>
+    <hyperlink ref="C513" r:id="rId489" xr:uid="{65B2A3C8-A105-4FFC-BED8-45DD0C84A3D2}"/>
+    <hyperlink ref="C514" r:id="rId490" display="biroja mēbeles, rakstāmgaldi, krēsli, soliņi, u.c " xr:uid="{7C35C4FC-D06A-4392-AE1B-BADA9D7E6AAF}"/>
+    <hyperlink ref="C515" r:id="rId491" display="smaržas, tualetes ūdens, dezodoranti  ēteriskās eļļas,  eļļas kosmētikas vajadzībām,  kosmētika, dekoratīvās kosmētikas līdzekļi, kosmētikas līdzekļi ādas kopšanai, celulīta mazināšanai, vannai, sauļošanās, kosmētikas komplekti, kas sastāv no kosmētikas, skaistumkopšanas maskas,zīmuļi kosmētikas vajadzībām,  nagu laka, lūpu krāsas, acu oderējums, matu losjoni un nemedicīniski preparāti matu kopšanai šampūni, skūšanās līdzekļi, skūšanās ziepes,  želejas,apģērbs, apavi, galvassegas,  somas,  juvelierizstrādājumi, pulksteņi,  u.c." xr:uid="{1910D99A-C956-4540-8DF0-BAF87083A70B}"/>
+    <hyperlink ref="C516" r:id="rId492" xr:uid="{598C8944-4A02-4FE8-B87E-43469DE8F816}"/>
+    <hyperlink ref="C517" r:id="rId493" display="   elektroniskas, digitālas un rokas ierīces ar to saistītā programmatūra,  telekomunikāciju aparāti un instrumenti,  juvelierizstrādājumi, bižutērija, sienas pulksteņi, pulksteņi personīgai lietošanai,  izsmalcināti atslēgu piekariņi, pulksteņu vai juvelierizstrādājumu futrāļi, dārgmetālu kastes un konteineri,  to daļas un piederumi" xr:uid="{2FEF954B-7690-4BAB-B260-BC87F59F1912}"/>
+    <hyperlink ref="C518" r:id="rId494" display="Aktuālo pieprasījumu saraksts 15.03.2022.xlsx" xr:uid="{FA55FF4B-F92E-4D03-B86D-AF75A9446DDB}"/>
+    <hyperlink ref="C414" r:id="rId495" xr:uid="{839A98E8-37C3-4AFC-B8F4-B16E7094DE65}"/>
+    <hyperlink ref="C36" r:id="rId496" display="pulksteņi,u.c " xr:uid="{C3C77E0E-ED77-45DD-B2D4-B4F4DFDD201E}"/>
+    <hyperlink ref="C35" r:id="rId497" display=" pulksteņi,u.c" xr:uid="{166C45F6-45C2-4C79-9887-D3F28C269500}"/>
+    <hyperlink ref="C34" r:id="rId498" xr:uid="{0BF14202-B7A9-4360-9D48-0FFF6DFF5FB5}"/>
+    <hyperlink ref="C532" r:id="rId499" xr:uid="{1F4A47CA-B6BF-4476-B7EB-108D98DA1A52}"/>
+    <hyperlink ref="C533" r:id="rId500" xr:uid="{238D05DD-2008-439F-A5E6-82A8BB41DDD8}"/>
+    <hyperlink ref="C534" r:id="rId501" display="smaržas personīgai lietošanai, smaržu pudeles; parfimērija un smaržvielas, šķidrās smaržas u.c." xr:uid="{CB259714-988F-491B-AA5B-F0755EDDE63D}"/>
+    <hyperlink ref="C535" r:id="rId502" xr:uid="{6DDE4A25-E9D0-4A47-9ADE-756CFF1BF232}"/>
+    <hyperlink ref="C536" r:id="rId503" display="automatizācijas sistēmas                                                  vārtiem, garāžas durvīm,                                                     ceļa barjerām, nojumēm                                                         un slēģiem dzīvojamām,                                                       komerciālām un rūpnie                                                      ciskām ēkām, kā arī                                                       signalizācijas un                                                         elektroniskās vadības                                                         sistēmas, kas apvieno                                                 tehnoloģiskās                                                             inovācijas un dizainu u.c. " xr:uid="{E849F18A-E06F-4184-9213-E5795A3D3397}"/>
+    <hyperlink ref="C537" r:id="rId504" display="globālie pozicionēšanas instrumenti [GPS]" xr:uid="{AEE7E6EA-32F6-4440-87AC-7D6551DB7D54}"/>
+    <hyperlink ref="C538" r:id="rId505" xr:uid="{EBBC1E70-8A28-4617-9816-C464DF488800}"/>
+    <hyperlink ref="C540" r:id="rId506" display="kolas (bezalkoholiskie dzērieni un gāzētie  dzērieni), jakas, krekli, peldkostīmi; T-krekli, svīteri, zeķes, sporta krekli, šorti, kleitas, cepures (galvassegas), flip-flops, skriešanas tērpi, sporta krekliņi, apakšbikses,  sporta krekli ar kapuci, vestes, bikses,  pidžamas, naktskrekli u.c." xr:uid="{3F20291F-9FB6-40C6-A67D-798BD87EE08F}"/>
+    <hyperlink ref="C539" r:id="rId507" display="gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un termiski apstrādāti augļi un dārzeņi, želejas, ievārījumi, kompoti, olas, piens un piena produkti, eļļas un tauki pārtikai, nesagatavoti un neapstrādāti lauksaimniecības, ūdens, dārzkopības un mežsaimniecības produkti,  graudi un sēklas, svaigi augļi, dārzeņi un garšaugi, dabīgie augi un ziedi, puķu sīpoli, stādi un sēklas stādīšanai, dzīvi dzīvnieki, pārtika un dzērieni dzīvniekiem u.c." xr:uid="{5BA05286-DFE5-49D7-8900-F8BC845C9D5B}"/>
+    <hyperlink ref="C541" r:id="rId508" xr:uid="{D6A1F489-302F-40E6-B57F-E171F149A0C1}"/>
+    <hyperlink ref="C542" r:id="rId509" xr:uid="{139BADE9-7991-43F0-84FB-8F4A1FDCFB4D}"/>
+    <hyperlink ref="C543" r:id="rId510" display=" kosmētika ādas kopšanai, kosmētikas krēmi, kosmētikas serumi, losjoni kosmētiskai lietošanai, šampūni, ārstnieciski ādas kopšanas līdzekļi, zobu pastas, mutes skalojamie līdzekļi, nagu kopšanas līdzekļi, ķirurģiskie, medicīniskie, zobārstniecības un veterinārie aparāti un instrumenti, kā arī mākslīgās ekstremitātes, acis un zobi, ortopēdiski izstrādājumi, šuvju materiāls, seksa piederumi, fizikālās terapijas aprīkojums, knupīši un piederumi barošanai, mākslīgās protēzes un implanti, ortopēdiskie un kustību palīglīdzekļi, visu iepriekš minēto izstrādājumu daļas un piederumi." xr:uid="{050E3CDE-1D61-4E30-94A8-10646CF6F313}"/>
+    <hyperlink ref="C544" r:id="rId511" xr:uid="{C13DE403-5185-415D-AB69-E7EBC78AEF5B}"/>
+    <hyperlink ref="C545" r:id="rId512" xr:uid="{29F82A9C-CA33-48D7-BD2A-2B1485EB9895}"/>
+    <hyperlink ref="C546" r:id="rId513" xr:uid="{6D5EBAA6-6DBC-458B-8D1A-BF7CCA692BF1}"/>
+    <hyperlink ref="C547" r:id="rId514" xr:uid="{BFC13E18-0CE0-4DC9-B3D4-31C1E40E7C6B}"/>
+    <hyperlink ref="C548" r:id="rId515" xr:uid="{E5F59D30-7016-4685-90EC-82615216960C}"/>
+    <hyperlink ref="C549" r:id="rId516" xr:uid="{C75A7A00-0920-4816-951F-BBAF5132AA8E}"/>
+    <hyperlink ref="C550" r:id="rId517" xr:uid="{9802682A-57E0-4AE4-900F-DB03D8511EA2}"/>
+    <hyperlink ref="C551" r:id="rId518" display=" lauksaimniecības mašīnas  to rezerves daļas, mehānismi un  sastāvdaļas,  piederumi u.c." xr:uid="{45D12AF5-0833-4A26-B7E6-A13B7918EAB3}"/>
+    <hyperlink ref="C553" r:id="rId519" xr:uid="{F66BE07C-3420-4113-B09E-9C5B9E253393}"/>
+    <hyperlink ref="C554" r:id="rId520" display="Aktuālo pieprasījumu saraksts 12.08.2022.xlsx" xr:uid="{8F602787-3DC8-40E4-B866-C6C1D1B6C460}"/>
+    <hyperlink ref="C555" r:id="rId521" xr:uid="{9B9603F2-88D9-4B3F-8491-956C832C5AE4}"/>
+    <hyperlink ref="C556" r:id="rId522" xr:uid="{3ACAD7A7-40B3-48D1-BF09-A95A06217276}"/>
+    <hyperlink ref="C557" r:id="rId523" display="kafija, tēja, kakao un mākslīgā kafija, rīsi, tapioka un sāgo, milti un graudaugu izstrādājumi, maize, konditorejas izstrādājumi,  pārtikas ledus, cukurs, medus, melases sīrups, raugs, cepamais pulveris, sāls, sinepes, etiķis, mērces [garšvielas], garšvielas, saldējums, gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un termiski apstrādāti augļi un dārzeņi, želejas, ievārījumi, kompoti, olas, piens un piena produkti, eļļas un tauki pārtikai u.c." xr:uid="{D831E4DB-47C8-452C-AA70-84594AEE0306}"/>
+    <hyperlink ref="C558" r:id="rId524" xr:uid="{7E182ABB-B5EA-4DDD-A762-1EE686399B21}"/>
+    <hyperlink ref="C559" r:id="rId525" xr:uid="{45327F2D-6842-4778-999F-E9633E7C613E}"/>
+    <hyperlink ref="C562" r:id="rId526" display="ķirurģijas, medicīnas, zobārstniecības un veterinārijas aparāti un instrumenti, mākslīgās ekstremitātes, acis un zobi, ortopēdiskie izstrādājumi, šuvju materiāli, terapeitiskās un palīgierīces, kas paredzētas cilvēkiem ar invaliditāti, masāžas aparāti, bērnu aprūpes aparāti, ierīces un priekšmeti, aparāti, ierīces un priekšmeti seksuālām darbībām,  juvelierizstrādājumi,  pulksteņi, apģērbi, apavi, galvassegas, mājsaimniecības vai virtuves piederumi,galda piederumi, dakšiņas un karotes, skuvekļi tīrīšanas iekārtas,  mājsaimniecības veļa, tekstila vai plastmasas aizkari, paklāji, paklājiņi, paklājiņi, linolejs un citi grīdas segumi, netekstila sienas tapetes, spēles rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces, rotājumi, kafija, tēja, kakao un mākslīgā kafija, rīsi, tapioka un sāgo,milti un graudaugu izstrādājumi, maize, konditorejas izstrādājumi, pārtikas ledus, cukurs, medus, melases sīrups,  raugs, cepamais pulveris, sāls, sinepes, etiķis, mērces [garšvielas], saldējums, alkoholiskie dzērieni, alus, minerālūdeņi un gāzētie ūdeņi un citi bezalkoholiskie dzērieni, augļu dzērieni un augļu sulas, sīrupi, tabaka, mēķētāju preces, sērkociņi, preparāti putekļu uzsūkšanai, mitrināšanai un saistīšanai, sveces un daktis apgaismošanai u.c." xr:uid="{F45163E0-C78D-47C2-9CA6-41ECD71A9BBA}"/>
+    <hyperlink ref="C563" r:id="rId527" display="dūnu jakas bez piedurknēm, ūdensizturīgas jakas, vīriešu apakšveļa, biksītes [īsas], ikdienas bikses" xr:uid="{EB851D23-49AA-4F06-9497-9A523A10CE1C}"/>
+    <hyperlink ref="C564" r:id="rId528" xr:uid="{8BF360D1-59D9-434F-8A5A-D8CFA40AF2E9}"/>
+    <hyperlink ref="C560" r:id="rId529" xr:uid="{83355CC1-E0A1-477B-B2D7-952094CF0DF6}"/>
+    <hyperlink ref="C565" r:id="rId530" xr:uid="{596B23B2-F790-40DF-89D9-B343F576D04B}"/>
+    <hyperlink ref="C295" r:id="rId531" display="apģērbi, apavi un galvassegas  somas,čemodāni, mugursomas,  suņu būdas, redeļu kastes suņiem, kastes suņu pārvadāšanai, nemetāliski  paliktņi, gultas  spilveni mājdzīvniekiem, u.c. " xr:uid="{BF8AA69C-8A63-4F85-93D0-9E0BDF704CE0}"/>
+    <hyperlink ref="C566" r:id="rId532" xr:uid="{1EE7A6CB-8D9A-4058-98A1-67BDBEE3B91C}"/>
+    <hyperlink ref="C567" r:id="rId533" display="tabaka un smēķēšanas izstrādājumi, mitrinātāji, tabakas aizstājēji, tabakas grauzdētāji, tabakas dzesēšanas iekārtas cigāru griezējs, cigāri, pelnu trauki smēķētājiem, elektriskie sildītāji, elektriskie sildīšanas pavedieni, tvaika ģenerēšanas ierīces,  elektroniskās cigaretes, elektronisko cigarešu kasetnes, kociņi elektronisko cigarešu tīrīšanai un dezinfekcijai, elektroniskie cigarešu tīrīšanas līdzekļi, elektronisko cigarešu tīrīšanas birstes,  spilventiņi elektronisko cigarešu tīrīšanai u.c." xr:uid="{D7A414B7-420A-41A3-9E1A-C2D9B21D3AE5}"/>
+    <hyperlink ref="C568" r:id="rId534" xr:uid="{7A80E99F-29DA-4A0E-82E8-1500FF3F4FDF}"/>
+    <hyperlink ref="C569" r:id="rId535" xr:uid="{E164B014-7892-43FD-8E85-36277F7E0999}"/>
+    <hyperlink ref="C570" r:id="rId536" xr:uid="{B4E92548-E7AA-4A40-86D9-4FF93D329D24}"/>
+    <hyperlink ref="C571" r:id="rId537" xr:uid="{8CDAAAF7-495C-4E72-9914-8F85514A653E}"/>
+    <hyperlink ref="C572" r:id="rId538" xr:uid="{0D80BD0C-96AF-47BB-A5D0-0EFF7B5C969E}"/>
+    <hyperlink ref="C573" r:id="rId539" xr:uid="{98D7BCAB-73D6-487E-994A-70D6106438D7}"/>
+    <hyperlink ref="C574" r:id="rId540" display="Tiesibu_subjektu_saraksts_20222510_tiesibu_veidu_paskaidrojumi.xlsx" xr:uid="{66CEBB15-8335-4329-9A2B-3033F0466E3D}"/>
+    <hyperlink ref="C575" r:id="rId541" xr:uid="{2DE5D13B-BB25-4697-8974-8E969FEA9052}"/>
+    <hyperlink ref="C576" r:id="rId542" xr:uid="{77797DDC-6DE6-4A90-85E2-62FB63603B12}"/>
+    <hyperlink ref="C577" r:id="rId543" xr:uid="{F36FBD15-1624-40EC-AD55-D682AE83487A}"/>
+    <hyperlink ref="C578" r:id="rId544" xr:uid="{A66F806C-3BE3-46B4-97F0-C815BA3992CC}"/>
+    <hyperlink ref="C579" r:id="rId545" xr:uid="{9957D71E-BCE0-4B87-AD9E-5B215F48155F}"/>
+    <hyperlink ref="C580" r:id="rId546" display="apģērbs; T-krekli" xr:uid="{667AE182-59DA-4B52-A27D-7A2A9A08FF03}"/>
+    <hyperlink ref="C581" r:id="rId547" display="mēbeles, spoguļi, gleznu rāmji, nemetāliski uzglabāšanas vai transportēšanas konteineri,kauli, ragi, vaļi vai perlamutra, neapstrādāti vai daļēji apstrādāti, čaumalas, Jūras putas, dzeltens dzintars" xr:uid="{E493AC4A-F10F-4DBB-A0F3-0E8158581DC8}"/>
+    <hyperlink ref="C582" r:id="rId548" display="instrumenti izmantošanai medicīnā, Ierīces vēža ārstēšanai" xr:uid="{653334DF-00E0-40BB-A576-64F1D8CD7FFF}"/>
+    <hyperlink ref="C584" r:id="rId549" display="kosmētika,  parfimērijas izstrādājumi, Ķelnes ūdens, odekolons, dezodoranti, vannas un dušas želeja, dušas eļļas, ziepes, līdzeklis roku tīrīšanai, ķermeņa eļļas, ķermeņa losjoni,  roku losjons, nagu krēms, šampūni, matu losjoni, sveces un daktis sveču aizdedzināšanai,  aromātiskās sveces, tauriņi, nakts lampas  u.c." xr:uid="{B5F1DC56-9197-4C0E-B77E-04AAF323CD66}"/>
+    <hyperlink ref="C583" r:id="rId550" xr:uid="{55A8F32D-3E7A-42D1-9A19-3E0102EA9A79}"/>
+    <hyperlink ref="C585" r:id="rId551" display="mājsaimniecības vai virtuves piederumi un trauki, neapstrādāts vai daļēji apstrādāts stikls, izņemot stiklu, ko izmanto celtniecībā, stikla, porcelāna un māla trauki,  juvelierizstrādājumi, bižutērija, pulksteņi  hronometriskie instrumenti, apģērbi, apavi, galvassegas, mēbeles, spoguļi, rāmji, konteineri  uzglabāšanai vai transportēšanai kauls, rags, vaļa bārkstis  neapstrādāta vai pusfabrikāta; čaumalas, jūras putas, dzintars, rokas darbarīki un instrumenti, galda piederumi, dakšiņas un karotes; pistoles, izņemot šaujamieročus, skuvekļi,grāmatu iesiešanas izstrādājumi; fotogrāfijas, kancelejas preces un biroja piederumi, līmes  kancelejas vai mājsaimniecības vajadzībām u.c." xr:uid="{4C888791-2089-418B-AD9D-0653B651BF92}"/>
+    <hyperlink ref="C586" r:id="rId552" xr:uid="{61B3C44E-7A8D-42C7-9B54-F63F14A0ACB7}"/>
+    <hyperlink ref="C587" r:id="rId553" xr:uid="{BD444ACC-89DD-490A-B9E6-A79D86A8995D}"/>
+    <hyperlink ref="C588" r:id="rId554" xr:uid="{1D99A939-D399-4965-B02A-4DDEEE2D76CF}"/>
+    <hyperlink ref="C589" r:id="rId555" xr:uid="{82225A66-534B-467A-8EDF-12BCE375AEA4}"/>
+    <hyperlink ref="C590" r:id="rId556" xr:uid="{97B3F3CC-6E0A-4965-AC0E-E8A75049A05D}"/>
+    <hyperlink ref="C591" r:id="rId557" display="juvelierizstrājumi, korsetes, apģērbi, jakas, smokingi, šalles apakšveļa,  pulksteņi, saulesbrilles,atslēgu piekariņi,  gredzeni, ādas atslēgu piekariņi u.c." xr:uid="{31503410-A8ED-4DEE-A0CA-88171DDD3D3B}"/>
+    <hyperlink ref="C592" r:id="rId558" xr:uid="{06A34CC2-FAD2-44FF-8C7A-A07CA43E04F2}"/>
+    <hyperlink ref="C593" r:id="rId559" display="elektroinstrumenti, bezvadu elektroinstrumenti, tostarp ripzāģi, leņķzāģi, ķēdes zāģi, lentzāģi, finierzāģi, grupzāģi, griezēji, griešanas mašīnas, knaibles, šķēres, ēveles, rievu griezēji, frēzes un trimmeri, urbju uzgaļi, triecienurbji, rotācijas urbjmašīnas, āmururbji un nojaukšanas āmuri, lauzēji, triecienskrūvgrieži, triecienuzgriežņu atslēgas, skrūvgrieži, uzgriežņu atslēgas, slīpmašīnas, slīpmašīnas, pulēšanas mašīnas u.c. " xr:uid="{86B82F61-CAA0-4CDF-9312-A77FAAA1740D}"/>
+    <hyperlink ref="C594" r:id="rId560" xr:uid="{9D8118F0-C15F-4680-81A1-C99C9A72A8FD}"/>
+    <hyperlink ref="C595" r:id="rId561" display="juvelierizstrādājumi, bižutērija, pulksteņu izgatavošanas un hronometriskie instrumenti, tostarp pulksteņi, grezni atslēgu piekariņi, mākslas priekšmeti no dārgmetāliem, rokassomas, iepirkumu somas, mugursomas, ceļojumu somas, skolas somas, pludmales somas, tūrisma somas, kabatas portfeļi, somas, kosmētikas maisiņi, tualetes piederumu glabāšanai; ādas kastes, ādas vai ādas imitācijas izstrādājumi,  parfimērija, smaržas, ķermeņa eļļas, kosmētika, sveces un daktis apgaismošanai, aromātiskās sveces, mākslinieciski priekšmeti no koka, vaska, ģipša, korķa, niedrēm, niedrēm, klūgām, raga, kaula, ziloņkaula, vaļa čaulas, gliemežvākiem, dzintara, perlamutra, jūras putām, visu šo materiālu aizstājēji vai plastmasas materiāli, iepakojuma konteineri un kastes, mājsaimniecības un  vannas istabas veļa, sienu tapsējumi no tekstilmateriāliem, ceļojumu segas, spilvenu pārvalki, mēbeļu audumi, apģērbi, apavi, galvassegas, cimdi, jostas, apakšveļa, peldmēteļi, kimono, mežģīnes un izšuvumi, lentes un bantes, pogas, spiedpogas, āķi un cilpas, adatas un adatas, mākslīgie ziedi, galantērijas izstrādājumi, apģērba rotājumi, klipši vai stiprinājumi, matu rotājumi, matu sprādzes, matu lentes, galvas lentes u.c." xr:uid="{5408C3BC-C91E-4EB8-9CA6-82F2D165BCFC}"/>
+    <hyperlink ref="C596" r:id="rId562" display="Aktuālo pieprasījumu saraksts 05.01.2023.xlsx" xr:uid="{3145D369-206E-4785-916F-49F36D73C8A8}"/>
+    <hyperlink ref="C597" r:id="rId563" display=" kabatas/rokas pulksteņi" xr:uid="{14E15B98-B6B6-4E47-9CD5-24D396EFC894}"/>
+    <hyperlink ref="C598" r:id="rId564" xr:uid="{FD637049-462B-4AD3-812E-CBC7D7C7EE69}"/>
+    <hyperlink ref="C599" r:id="rId565" xr:uid="{0AE9C0FD-D2FD-4F01-BC53-D0C570FB5B4F}"/>
+    <hyperlink ref="C600" r:id="rId566" xr:uid="{95DFDAF5-D392-4B3F-BD04-B3514BA198D3}"/>
+    <hyperlink ref="C601" r:id="rId567" xr:uid="{7DA87AC0-50F6-44EB-BC0F-8D2E8F048646}"/>
+    <hyperlink ref="C602" r:id="rId568" xr:uid="{8EE88640-01C4-4EDE-BF0E-0CA1E2B01275}"/>
+    <hyperlink ref="C603" r:id="rId569" display=" juvelierizstrādājumi,  pulksteņi un hronometriskie instrumenti" xr:uid="{9E7B8FBA-2660-4099-9B1F-05CB60A4143B}"/>
+    <hyperlink ref="C604" r:id="rId570" xr:uid="{1B531436-0D63-4F90-BFCF-A95714BE7617}"/>
+    <hyperlink ref="C605" r:id="rId571" xr:uid="{35332634-5FFE-430D-A5F7-0ED5FEA0926A}"/>
+    <hyperlink ref="C508" r:id="rId572" xr:uid="{44B43FED-A3A3-4549-B3A9-DBDF37AA6CED}"/>
+    <hyperlink ref="C606" r:id="rId573" display="Aktuālo pieprasījumu saraksts 03.02.2023.xlsx" xr:uid="{899DDC50-3E63-4C63-BE87-252073F945CB}"/>
+    <hyperlink ref="C607" r:id="rId574" xr:uid="{1463BA14-0773-4738-A0CC-0F560BAC8C2D}"/>
+    <hyperlink ref="C608" r:id="rId575" display="Aktuālo pieprasījumu saraksts 03.02.2023.xlsx" xr:uid="{898FBA2F-2AC8-487B-9A45-77FC9DC2AEF8}"/>
+    <hyperlink ref="C609" r:id="rId576" xr:uid="{14C21FDD-325A-487F-B218-CDB8374F94F9}"/>
+    <hyperlink ref="C610" r:id="rId577" xr:uid="{0C879C5D-0A73-4C73-ACA8-78917597659F}"/>
+    <hyperlink ref="C611" r:id="rId578" xr:uid="{67BE6F9A-4F22-48DD-9426-62FE2F28F798}"/>
+    <hyperlink ref="C612" r:id="rId579" xr:uid="{EF98FAEF-4EE4-4373-B8A3-508E87C706DB}"/>
+    <hyperlink ref="C613" r:id="rId580" xr:uid="{B6B4DDD3-1349-4FD6-9785-E226BD9B8935}"/>
+    <hyperlink ref="C614" r:id="rId581" display="alkoholiskie dzērieni,  vīni, stiprie alkoholiskie dzērieni un liķieri, alus, porteris,  bezalkoholiskie vīni, vīnogu sula,; citrusaugļu sulas, un sagataves iepriekšminēto pagatavošanai" xr:uid="{3E123337-8823-407B-B995-476F42D5CCF6}"/>
+    <hyperlink ref="C615" r:id="rId582" display="Aktuālo pieprasījumu saraksts 03.02.2023.xlsx" xr:uid="{4D336A46-2718-4560-9090-3837DA585641}"/>
+    <hyperlink ref="C616" r:id="rId583" xr:uid="{85E83515-474B-4E6B-96DA-121834E69546}"/>
+    <hyperlink ref="C617" r:id="rId584" xr:uid="{0F940928-FE7A-41B8-B3A5-BCCA1AA0FC4C}"/>
+    <hyperlink ref="C618" r:id="rId585" xr:uid="{1A58E14E-2A8F-4F0D-9697-197FD6EC487D}"/>
+    <hyperlink ref="C619" r:id="rId586" xr:uid="{EAAD445F-E95A-4FBC-8E19-722040A52513}"/>
+    <hyperlink ref="C620" r:id="rId587" xr:uid="{B472B7E4-21C5-4B7C-BD4F-BA2F726A97C7}"/>
+    <hyperlink ref="C621" r:id="rId588" display="lūpu kosmētika, meikaps, plakstiņu ēnas, acu ēnu paletes, korektori, Sejas korektors, korektori plankumiem, korektori līnijām un grumbām u.c." xr:uid="{174245DF-F4F2-4AFB-9DE6-BDD510001208}"/>
+    <hyperlink ref="C622" r:id="rId589" display="audumi šortiem, krekliem, T-krekliem, krekliņiem, biksēm, jakām, vējjakām, jakām, sporta krekliem, legingiem, krūšturiem un cepurēm,audums, ko pārdod kā gatavu apģērbu sastāvdaļu, proti, šortu, kreklu, t-kreklu, kreklu, bikšu, jaku, vējjaku, sporta krekli, legingus, krūšturus un cepures, sastāvdaļas u.c." xr:uid="{2ED67BA4-FAD0-4497-B759-F201FA8A8808}"/>
+    <hyperlink ref="C623" r:id="rId590" display="lampas, sienas lampas; lampu abažūri, gaismas mezgli, gaismas dimmeri [regulatori] u.c. " xr:uid="{A66BF55E-9A59-4C03-BD37-CF6C406A8BEF}"/>
+    <hyperlink ref="C624" r:id="rId591" xr:uid="{7A5C0E55-D40A-4CA9-B6A3-E6289FA2C274}"/>
+    <hyperlink ref="C625" r:id="rId592" xr:uid="{489B8936-4AE0-4ABB-A89D-7DAB43077A8A}"/>
+    <hyperlink ref="C626" r:id="rId593" display="ziepes, parfimērija, ēteriskās eļļas, kosmētika, matu losjoni, higiēnas preparāti izmantošanai medicīnā, diētiskās vielas medicīniskai lietošanai, zīdaiņu pārtika, plāksteri, pārsienamie materiāli, materiāli zobu plombēšanai, zobu vasks, dezinfekcijas līdzekļi, ķirurģijas, medicīnas, zobārstniecības un veterinārijas aparāti un instrumenti, mākslīgās ekstremitātes, acis un zobi, ortopēdiskie izstrādājumi u.c." xr:uid="{E3117161-347B-4537-A3D3-0D70BEDA422C}"/>
+    <hyperlink ref="C627" r:id="rId594" xr:uid="{B48FD1C3-1D88-4825-A79D-29F293BFD96C}"/>
+    <hyperlink ref="C628" r:id="rId595" xr:uid="{EA6F86D3-9E3C-450D-96AE-7ABFD8D9630E}"/>
+    <hyperlink ref="C629" r:id="rId596" xr:uid="{38B594AA-C063-4495-BED1-F597A31F20FA}"/>
+    <hyperlink ref="C630" r:id="rId597" display="līmvielas [lipīgi materiāli] kancelejas vai mājsaimniecības vajadzībām, zīmēšanas materiāli un materiāli māksliniekiem, otas, mācību vai mācību materiāli, plastmasas loksnes, plēves un maisiņi iesaiņošanai un iepakošanai, rakstzīmju, bloku drukāšana, spēļu rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces u.c. " xr:uid="{FF64B772-8BAE-4C16-96E4-3D18C2C5E6E0}"/>
+    <hyperlink ref="C631" r:id="rId598" xr:uid="{AD9899F5-445D-49A4-BB33-E43EA35F363A}"/>
+    <hyperlink ref="C632" r:id="rId599" xr:uid="{0800D13D-BBF8-4356-BC76-4325C2D6AE66}"/>
+    <hyperlink ref="C633" r:id="rId600" display="Aktuālo pieprasījumu saraksts 03.03.2023.xlsx" xr:uid="{9E16A35D-EC99-498D-9F82-598C347C4554}"/>
+    <hyperlink ref="C634" r:id="rId601" xr:uid="{DC9A6E11-D586-4858-A752-DAA22D73E385}"/>
+    <hyperlink ref="C635" r:id="rId602" xr:uid="{4B275C7B-460A-4576-8418-948B5D387E65}"/>
+    <hyperlink ref="C636" r:id="rId603" xr:uid="{8C82300A-5E43-49E8-9F19-E6AFCB334162}"/>
+    <hyperlink ref="C637" r:id="rId604" xr:uid="{5E1916DD-8264-48D0-BC71-BD9E22D8710D}"/>
+    <hyperlink ref="C638" r:id="rId605" xr:uid="{EEC44BF5-2409-4957-8436-32C89207BAB4}"/>
+    <hyperlink ref="C639" r:id="rId606" display="datoru aparatūra,  portatīvie datori  mobilie tālruņi, telekomunikāciju aparāti, telekomunikāciju aparāti, datu apstrādes iekārtas, televizori, tālvadības ierīces,  viedtālruņi, datu brilles, viedie pulksteņi, viedie gredzeni, viedās rokassprādzes un datu aproces, kodētas identifikācijas rokassprādzes magnētiskas, valkājami aktivitāšu izsekotāji, GPS ierīces u.c." xr:uid="{76AE474E-3936-4BFB-85BB-A972D505BB07}"/>
+    <hyperlink ref="C640" r:id="rId607" xr:uid="{CF47A6BA-2ECE-4E1C-9D04-EBC3EA82A9F0}"/>
+    <hyperlink ref="C416" r:id="rId608" xr:uid="{3CE022C8-DD5C-45AC-A3F2-6F012F3C39A3}"/>
+    <hyperlink ref="C641" r:id="rId609" xr:uid="{FE785760-C815-47B7-B693-8404F2456C59}"/>
+    <hyperlink ref="C642" r:id="rId610" xr:uid="{B32140A9-5F95-4A78-ACF2-C8690CD840FC}"/>
+    <hyperlink ref="C643" r:id="rId611" xr:uid="{FF375FF7-CF0D-497A-A57B-B711C434FF84}"/>
+    <hyperlink ref="C644" r:id="rId612" xr:uid="{5639A016-0CD6-4C0E-81DD-9557A806D0F5}"/>
+    <hyperlink ref="C645" r:id="rId613" display="lūpu krāsa, lūpu balzāmsšķidrā lūpu krāsa, 'vīraks, smaržas, acu ēnas, uzacis, segas, šalles un cepures, dvieļi u.c." xr:uid="{DC37222B-4EC3-416C-84CC-DC6DD1E607C9}"/>
+    <hyperlink ref="C646" r:id="rId614" xr:uid="{61D93725-046E-487D-B7CF-03CEAED57A99}"/>
+    <hyperlink ref="C647" r:id="rId615" xr:uid="{9501E070-1A89-4792-B1F1-BEA3D97837F6}"/>
+    <hyperlink ref="C648" r:id="rId616" display="metāla skrūves, uzgriežņi, dībeļi metāla āķi, metāla cauruļu veidgabali, rokas instrumenti un darbarīk, savienojuma kārbas, kontaktligzdas, metāla un nemetāla celtniecības elementi u.c." xr:uid="{55283DE7-3AD3-4668-9623-3208F89EAD5D}"/>
+    <hyperlink ref="C649" r:id="rId617" xr:uid="{012704F7-5B27-406C-B2C1-3BFE71881238}"/>
+    <hyperlink ref="C650" r:id="rId618" display="Aktuālo pieprasījumu saraksts 03.03.2023.xlsx" xr:uid="{A5F97299-D99A-4ABC-8BCE-74F994ACE37A}"/>
+    <hyperlink ref="C651" r:id="rId619" xr:uid="{CD2AD2E6-3E3B-42C3-87A9-4C5E2C3B0F62}"/>
+    <hyperlink ref="C652" r:id="rId620" xr:uid="{1611317B-B784-4B83-AFE7-D83C588ADC2F}"/>
+    <hyperlink ref="C653" r:id="rId621" xr:uid="{65F0183C-B7BD-4F05-BD08-7837CF7BCFC9}"/>
+    <hyperlink ref="C654" r:id="rId622" xr:uid="{2D284700-7F2C-41D8-A3E8-CE5A4D8D6481}"/>
+    <hyperlink ref="C655" r:id="rId623" xr:uid="{4E370586-4D32-4993-8132-70A09A6D73D5}"/>
+    <hyperlink ref="C656" r:id="rId624" xr:uid="{B71F7C11-683B-485F-9A7F-1F20791AFF38}"/>
+    <hyperlink ref="C657" r:id="rId625" display="Aktuālo pieprasījumu saraksts 03.07.2023.xlsx" xr:uid="{9B247975-B3D8-494D-AF76-5D882E30985E}"/>
+    <hyperlink ref="C658" r:id="rId626" xr:uid="{4BBD52D6-F4B1-4B23-8DE2-64411851BE58}"/>
+    <hyperlink ref="C659" r:id="rId627" xr:uid="{AF889D76-5365-4D10-A3A0-BC5994C6100A}"/>
+    <hyperlink ref="C660" r:id="rId628" display="tālvadības automašīnas,u.c." xr:uid="{7C4E4D4F-C2F1-4A0C-B65A-42E2ECB9D292}"/>
+    <hyperlink ref="C661" r:id="rId629" xr:uid="{8C11E8FD-8E06-4965-AF05-CCF05BDD3A7A}"/>
+    <hyperlink ref="C662" r:id="rId630" xr:uid="{EEC2E278-C9ED-4EFD-9BA1-55BC9C017498}"/>
+    <hyperlink ref="C663" r:id="rId631" xr:uid="{8E84774E-6D04-47A5-80AF-17B0A5EFCC12}"/>
+    <hyperlink ref="C664" r:id="rId632" xr:uid="{05DFBF81-5B70-465D-847E-218A0CA6C0DF}"/>
+    <hyperlink ref="C665" r:id="rId633" display="konditorejas izstrādājumi, košļājamā gumija." xr:uid="{6AE598F6-77CB-4838-842F-C2D94D7C0F90}"/>
+    <hyperlink ref="C666" r:id="rId634" xr:uid="{70FA9EA1-D5F6-4711-9C6D-67E896FB4129}"/>
+    <hyperlink ref="C667" r:id="rId635" xr:uid="{1D2201A4-D370-4FCA-A258-515CEBA60CA0}"/>
+    <hyperlink ref="C668" r:id="rId636" display="šokolādes; saldējums" xr:uid="{AF1ABECB-2B38-4260-9432-B03C9F470BF5}"/>
+    <hyperlink ref="C669" r:id="rId637" xr:uid="{27A3F54E-D8E7-4D38-9B8F-2F7D38E8BC22}"/>
+    <hyperlink ref="C670" r:id="rId638" display="audiovizuālie pārdošanas palīglīdzekļi neatkarīgiem tirdzniecības pārstāvjiem, kas nodarbojas ar apģērbu, apakšveļas, mājsaimniecības veļas, proti, audiokasešu, videokasešu lentu, CD-ROM, DVD ar pārdošanas padomiem, padomiem un pārdošanu, apmācības un motivācijas tēmas, mājsaimniecības piederumi, gultas, vannas, virtuves un galda veļa, paklājiņi, salvetes, palagi, vannas dvieļi, roku dvieļi, segas, aizkari u. c." xr:uid="{61F53CD1-7A3A-45E2-975A-9ADE5313B8B4}"/>
+    <hyperlink ref="C671" r:id="rId639" xr:uid="{804712F2-FCF8-4E25-91F1-935939408DB5}"/>
+    <hyperlink ref="C672" r:id="rId640" xr:uid="{5E31B6F8-91DF-4397-9D18-15582B3E65F2}"/>
+    <hyperlink ref="C673" r:id="rId641" xr:uid="{2F60FBB5-8633-4BFC-B59C-CB9EE3364E67}"/>
+    <hyperlink ref="C674" r:id="rId642" display="Aktuālo pieprasījumu saraksts 15.08.2023.xlsx" xr:uid="{4B1D58D4-6A8D-4E1B-B797-B51A6851770E}"/>
+    <hyperlink ref="C675" r:id="rId643" xr:uid="{119C14DA-FB7E-4E03-9256-3825D5D107D4}"/>
+    <hyperlink ref="C676" r:id="rId644" xr:uid="{6BEEE0DF-EF4E-4913-ACA2-259BA9D619A5}"/>
+    <hyperlink ref="C677" r:id="rId645" display="sejas salvetes no papīra, tualetes papīrs, salvete, papīra kabatlakatiņi, papīra salvetes izmantošanai kosmētikā, papīra kabatlakatiņi" xr:uid="{860D3CF0-3423-4840-AFC9-5ADD0F943DBB}"/>
+    <hyperlink ref="C678" r:id="rId646" display="somas, apavi, brilles, ādas izstrādājumi, juvelierizstrādājumi aksesuāri,  u.c." xr:uid="{2654523E-5C98-432D-A263-1B657392DCDB}"/>
+    <hyperlink ref="C679" r:id="rId647" display="medicīnas instrument un farmaceitiski izstrādājumi, ķīmiskie produkti u.c." xr:uid="{24F1BCF7-790D-42D7-9DF7-0DA35B4D352D}"/>
+    <hyperlink ref="C680" r:id="rId648" xr:uid="{74E00331-9EDC-41D5-98BC-77181611DDBD}"/>
+    <hyperlink ref="C681" r:id="rId649" xr:uid="{92946320-FF66-4067-AF46-1E4BDB59975E}"/>
+    <hyperlink ref="C682" r:id="rId650" display="šķīstošās vai putojošās tabletes elektrolītu aizstājēju dzērienu ražošanai, minerālvielu piedevas, pulverveida elektrolītu aizstājēju dzērienu maisījums, vitamīnu piedevas, probiotikas uztura bagātinātāji,  vitamīnu piedevas tablešu veidā izmantošanai dzirkstošu un nedzirkstošu dzērienu pagatavošanai, šķīstošās vai putojošās tabletes un pulveri dzērienu pagatavošanai, lai atbalstītu gremošanas veselību u.c." xr:uid="{AFADD717-10F6-42CE-842F-FF223DB36750}"/>
+    <hyperlink ref="C683" r:id="rId651" xr:uid="{70AD258B-8E03-4863-B1B9-3DB4D2861509}"/>
+    <hyperlink ref="C684" r:id="rId652" xr:uid="{E38FBE65-0700-4E31-AD66-8F623BA18F43}"/>
+    <hyperlink ref="C685" r:id="rId653" display="parfimērija, kosmētika, brilles, saulesbrilles, briļļu ietvari, briļļu futrāļi, maki,  portfeļi,  futrāļi, kas paredzēti tualetes piederumu glabāšanai, somas,   ceļojumu somas, čemodāni, koferi, apģērbi, aksesuāri u.c." xr:uid="{5AEEDF4C-8FF4-4CE1-A281-C3179A50F8A8}"/>
+    <hyperlink ref="C686" r:id="rId654" display=" uztura bagātinātāji vitamīni,  vitamīnu preparāti, minerālu uztura bagātinātāji, diētiskie uztura bagātinātāji, dabīgi veseli uztura bagātinātāji, vitamīnu un minerālvielu preparāti izmantošanai kā sastāvdaļas, enzīmu uztura bagātinātāj, augu izcelsmes uztura bagātinātāji, farmaceitiskie pārtikas produkti, eļļas pārtikai u.c." xr:uid="{FDB230A7-F2F1-4A68-A34A-9A9B8A41A149}"/>
+    <hyperlink ref="C687" r:id="rId655" display="farmaceitiskie produkti, medicīniskie un veterinārie preparāti, medicīnas higiēnas preces, diētiskā pārtika un vielas izmantošanai medicīnā vai veterinārijā, bērnu pārtika, uztura bagātinātāji cilvēkiem un dzīvniekiem, plāksteri, pārsienamie materiāli, materiāli zobu plombēšanai un zobu nospiedumiem, dezinfekcijas līdzekļi, produkti kaitīgu dzīvnieku iznīcināšanai, fungicīdi, herbicīdi u.c." xr:uid="{D1EC2C89-0757-46CE-8F16-D8F653895F6E}"/>
+    <hyperlink ref="C688" r:id="rId656" xr:uid="{507560F9-A573-4144-AE22-FC37A4629176}"/>
+    <hyperlink ref="C689" r:id="rId657" display="apģērbi, apakšveļa peldkostīmi, krūšturi,  bikini u.c." xr:uid="{DCA9E9BF-9426-463D-A58C-869A964E4C08}"/>
+    <hyperlink ref="C690" r:id="rId658" xr:uid="{9490D056-3C29-478C-A2E7-3F60DA053E4D}"/>
+    <hyperlink ref="C691" r:id="rId659" xr:uid="{0AEC7162-40D0-4719-AD3F-0F838FB7315E}"/>
+    <hyperlink ref="C692" r:id="rId660" display="darbgaldi, mašīnu un darbgaldu daļas, dzinēji (izņemot sauszemes transportlīdzekļus) un to daļas, sajūgi un piedziņas ierīces (izņemot sauszemes transportlīdzekļus), lauksaimniecības darbarīki, izņemot ar roku darbināmus darbarīkus, aparāti un instrumenti vadīšanai, pārslēgšanai, pārveidošanai u.c." xr:uid="{F53FEDDB-9E02-4AC9-9D29-808F61520AEC}"/>
+    <hyperlink ref="C693" r:id="rId661" xr:uid="{DE428C1F-6FB0-4C0F-82C0-E78AE5109DC7}"/>
+    <hyperlink ref="C694" r:id="rId662" display="piena mašīnas un ierīces, dzesēšanas un sildīšanas aparāti, sūkņi pārtikas rūpniecībai, kā arī farmācijas un ķīmijas rūpniecībai, vārsti, uzpildes aparāti, visu iepriekš minēto preču daļas u.c" xr:uid="{3B4EC0D8-6D50-4553-9518-1C110A793DDB}"/>
+    <hyperlink ref="C695" r:id="rId663" xr:uid="{04AF9E16-EB58-4485-80CE-F4DF7BB337D1}"/>
+    <hyperlink ref="C696" r:id="rId664" display="mazgāšanas un balināšanas līdzekļi, tīrīšanas, pulēšanas, attaukošanas un abrazīvie līdzekļi, ziepes, parfimērija, ēteriskās eļļas, kosmētika, matu losjoni, zobu pastas, losjoni pēc skūšanās, pretsviedru līdzekļi, aromterapijas eļļas, vannas želejas, vannas pulveris, ķermeņa krēmi, losjoni un pūderi, elpas atsvaidzinātāji,putu vanna, dezodoranti, pulveris, ēteriskās eļļas personīgai lietošanai, acu zīmulis, acu ēnas, uzacu zīmuļi u.c." xr:uid="{812D2A6D-B6D4-427C-B207-7036A12FC34F}"/>
+    <hyperlink ref="C697" r:id="rId665" xr:uid="{9B525560-598C-4E34-86BB-69F419C0C3B3}"/>
+    <hyperlink ref="C698" r:id="rId666" xr:uid="{8C125CCF-9078-4EE6-B1E3-2E2611F1FD07}"/>
+    <hyperlink ref="C699" r:id="rId667" xr:uid="{4B72D38D-8642-4BEE-B9C5-56CD167EB635}"/>
+    <hyperlink ref="C700" r:id="rId668" display="Aktuālo pieprasījumu saraksts 15.11.2023.xlsx" xr:uid="{61A5153A-9412-40F2-AF59-763697285D98}"/>
+    <hyperlink ref="C701" r:id="rId669" xr:uid="{D9067BA1-DE8C-4E1B-908E-F9D0D7C10857}"/>
+    <hyperlink ref="C702" r:id="rId670" xr:uid="{DD659BE7-6E7E-4FBF-ABA3-223DE9DEC02C}"/>
+    <hyperlink ref="C703" r:id="rId671" display="juvelierizstrādājumi, somas, apģērbi,  apģērba un  tekstilizstrādājumi, stikla izstrādājumi, apgaismojums, u.c." xr:uid="{C5059F53-42F5-45E2-9F99-5484EF8B6409}"/>
+    <hyperlink ref="C704" r:id="rId672" xr:uid="{A9C50806-11F5-4905-A6E5-4D4D676A1238}"/>
+    <hyperlink ref="C705" r:id="rId673" display=" sadzīves tehnika, elektriskas virtuves ierīces un ierīces pārtikas apstrādei un pārstrādei,presēšanas mašīnas, sulu spiedes, sulu centrifūgas, saldējuma pagatavošanas mašīnas, slīpēšanas mašīnas, griešanas ierīces, elektroniski darbināmas ierīces, ieskaitot kannu atvērējus, nažu asinātājus, atkritumu iznīcināšanas aparāti, ieskaitot atkritumu savācējus, atkritumu preses, veļas mašīnas, trauku mazgājamā mašīnas,rokas darbarīki,galda piederumi, dakšiņas un karotes, skuvekļi, matu griešanas mašīnas,  grieznes,  manikīra piederumi, nagu šķēres,vīles u.c." xr:uid="{41228E92-E75D-4CC3-9D27-5CCA13AAE056}"/>
+    <hyperlink ref="C706" r:id="rId674" xr:uid="{4FEF4449-6D30-4751-A64E-917F15EB59D8}"/>
+    <hyperlink ref="C707" r:id="rId675" display="tālvadības pultis  viedām mājas ierīcēm u.c. " xr:uid="{449F464C-B87B-4E76-91E6-799734EDA681}"/>
+    <hyperlink ref="C709" r:id="rId676" xr:uid="{70EC1C20-A3AA-492D-9AC0-690AA337D42D}"/>
+    <hyperlink ref="C710" r:id="rId677" display="mobilo tālruņu maciņi, pludmales tērpi, T-krekli, zeķes; sporta krekli, čības, kurpes galda spēles, Adventes kalendāri, parastā metāla atslēgu piekariņi, interaktīvie spēļu krēsli videospēlēm, statujas no plastmasas materiāliem, vaska statujas, bronzas statujas, parastā metāla statujas, vaska figūriņas, adventes kalendārā pasniegtas šokolādes, mobilo tālruņu aizsargmaciņu izgatavošana pēc pasūtījuma, galda spēles mīklu veidā u.c." xr:uid="{40227F4F-74A4-423B-ABC4-4EECE8AA391F}"/>
+    <hyperlink ref="C711" r:id="rId678" xr:uid="{82451FF8-A876-4155-8454-E5F816933AB3}"/>
+    <hyperlink ref="C712" r:id="rId679" xr:uid="{18C46872-7045-46F5-AC87-8A8B1DF711DB}"/>
+    <hyperlink ref="C713" r:id="rId680" display="apģērbs, apavi, galvassegas,juvelierizstrādājumi, parfimērija, mēbeļu,  izstrādājumi, tekstilizstrādājumi, somas u.c." xr:uid="{C15E9B4A-984B-401A-A126-28811947F9E8}"/>
+    <hyperlink ref="C714" r:id="rId681" xr:uid="{397D6C75-BAAD-4D95-AF1B-699291D35D94}"/>
+    <hyperlink ref="C715" r:id="rId682" xr:uid="{4DDAD651-74DA-4AB3-B0E6-F7CC2C6DC85A}"/>
+    <hyperlink ref="C716" r:id="rId683" display="sejas vaigu, acu, lūpu kopšanas līdzekļi, ieskaitot gruntskrāsu, pamatu, korektoru, sejas pulveri, sejas pastiprinātāju, grima paletes" xr:uid="{1984F50B-D154-4396-AE5A-882F2F55BE3C}"/>
+    <hyperlink ref="C717" r:id="rId684" xr:uid="{4F295460-26E2-4FF6-85E3-0A0E2B69D115}"/>
+    <hyperlink ref="C718" r:id="rId685" display="apģērbi, T-krekli, apavi, aksesuāri u.c." xr:uid="{60BB184F-0E1F-4498-B305-5FB939C27AD1}"/>
+    <hyperlink ref="C719" r:id="rId686" xr:uid="{38AE103F-F66A-4D7F-B7AA-7A9801DFA4BD}"/>
+    <hyperlink ref="C720" r:id="rId687" xr:uid="{EE5C8E1C-50CC-47A9-B6B3-E584ECBD595B}"/>
+    <hyperlink ref="C721" r:id="rId688" xr:uid="{E6A4615B-0070-490F-BB98-81855AC6A9AC}"/>
+    <hyperlink ref="C722" r:id="rId689" xr:uid="{9660A76E-AC48-44FD-901A-38BFC6A0F946}"/>
+    <hyperlink ref="C723" r:id="rId690" xr:uid="{D761DD73-645E-49C5-BD71-8EAD82DAC65F}"/>
+    <hyperlink ref="C724" r:id="rId691" xr:uid="{69343999-E0AA-4129-87A1-32F6C3A6FC89}"/>
+    <hyperlink ref="C725" r:id="rId692" display="farmaceitiskās zāles,  preparāti, krēmi" xr:uid="{BF8B196B-D9FB-442F-86FB-ED0606B60D40}"/>
+    <hyperlink ref="C726" r:id="rId693" xr:uid="{5F0FDD70-DC83-4C8B-AF83-007E89313CD6}"/>
+    <hyperlink ref="C727" r:id="rId694" xr:uid="{D29EACB4-BD72-4226-B948-64F80DC4875F}"/>
+    <hyperlink ref="C728" r:id="rId695" xr:uid="{09533A84-70B4-4E16-8533-C9DB175B394D}"/>
+    <hyperlink ref="C729" r:id="rId696" xr:uid="{C55117AA-8F7E-4CB5-ACC6-5608A64E5CBD}"/>
+    <hyperlink ref="C730" r:id="rId697" xr:uid="{1093A6C1-A183-43DF-925D-BB2FD8C2FE2E}"/>
+    <hyperlink ref="C731" r:id="rId698" xr:uid="{EA4A1828-9F46-4253-861D-DD7BE47A141E}"/>
+    <hyperlink ref="C732" r:id="rId699" display="somas, apģērbs, šalles, kleitas, krekli, topi, kamzoli, blūzes, T-krekli, trikotāža, proti, trikotāžas topi, džemperi, džemperi, mēteļi, vestes, parki, apmetņi, sporta krekli, krekliņi, topi ar kapuci, sporta apģērbs, peldkostīmi, jakas, bleizeri, uzvalki, legingi (bikses), legingi (sildītāji), kombinezoni, bikses, bikses, šorti, atpūtas apģērbs, naktsveļa, naktskrekli, pidžamas, peldmēteļi, cimdi, zeķes, apģērba jostas, cepures, apavi" xr:uid="{7D79EBD4-341F-4052-A8C9-B4E1409E3BF4}"/>
+    <hyperlink ref="C733" r:id="rId700" display="datoru programmatūra, proti, spēles, elektroniskie spēļu automāti, elektroniskās spēles kā papildu ierīces televizoriemspēles, rotaļlietas, vingrošanas un sporta preces, kas nav ietvertas citās klasēs, ziemassvētku eglīšu rotājumi u.c." xr:uid="{8623A89B-4810-4774-8103-F162ECF29FD1}"/>
+    <hyperlink ref="C734" r:id="rId701" xr:uid="{54B40757-BC41-4D5E-8F21-C652C1FDAD3F}"/>
+    <hyperlink ref="C735" r:id="rId702" xr:uid="{018F376C-02DF-4723-B876-EBA07948FB86}"/>
+    <hyperlink ref="C531" r:id="rId703" display=" juvelierizstrādājumi,   pulksteņi, somas, apģērbi, apavi, galvassegas u.c." xr:uid="{F3881B20-549D-401B-80C1-79BACC5D41D8}"/>
+    <hyperlink ref="C530" r:id="rId704" xr:uid="{91035EC2-9A79-4039-A3B8-FAFE3B336738}"/>
+    <hyperlink ref="C529" r:id="rId705" xr:uid="{A6122400-FD34-4F74-8365-F39BC1746296}"/>
+    <hyperlink ref="C528" r:id="rId706" xr:uid="{0AC80886-94CB-453B-BA32-570E49419773}"/>
+    <hyperlink ref="C527" r:id="rId707" xr:uid="{F71750FE-19D5-4945-B441-5A60B6715030}"/>
+    <hyperlink ref="C526" r:id="rId708" display="pastmasas sifons" xr:uid="{CE28281F-5B1F-4900-9006-E2C96400C404}"/>
+    <hyperlink ref="C525" r:id="rId709" xr:uid="{D82BFFFA-CB8C-48DD-BD5E-6EE6C0E9DEF8}"/>
+    <hyperlink ref="C524" r:id="rId710" xr:uid="{DC9A47D9-1A03-45E5-8099-5C4F037B20A8}"/>
+    <hyperlink ref="C523" r:id="rId711" xr:uid="{CBFD3485-5D69-43C2-B6BD-C41992A7193C}"/>
+    <hyperlink ref="C522" r:id="rId712" xr:uid="{6C13FF30-CFCF-414D-B62B-DF0B3FAD2F89}"/>
+    <hyperlink ref="C521" r:id="rId713" xr:uid="{CE05C024-85A6-44A4-A51D-88A789423D2E}"/>
+    <hyperlink ref="C520" r:id="rId714" display="farmaceitiskie un medicīnas instrumentu  izstrādājumi, juvelierizstrādājumi, pulksteņi, somas, trauki un stikla izstrādājumi, tekstilizstrādājumi, apģērbs, apavi, galvassegas,mežģīnes, lentes, izšuvumi, grīdas segumu izstrādājumi, rotaļlietas un sporta preces u.c.  " xr:uid="{4585DC6F-0D6A-4DFE-84E2-016C0AAEBC51}"/>
+    <hyperlink ref="C519" r:id="rId715" display="pulksteņi un to aksesuāri. " xr:uid="{846A410A-EE7F-4435-A1DD-83B9E59607BD}"/>
+    <hyperlink ref="C737" r:id="rId716" xr:uid="{2987B7A4-4DD0-4EAF-98FB-E5C8B7024F69}"/>
+    <hyperlink ref="C738" r:id="rId717" xr:uid="{F47BE20E-B076-4ECC-8DAF-B0D7ABD2FB1E}"/>
+    <hyperlink ref="C739" r:id="rId718" display="alkoholiskie dzērieni (izņemot alu); dzirkstošie vīni, alkoholiskie vīni, vīnu saturoši dzērieni " xr:uid="{3F83AC19-A481-46B5-971E-0A96E218048F}"/>
+    <hyperlink ref="C740" r:id="rId719" display="galda tenisa nūjas" xr:uid="{D324B1D1-CB0D-4544-AE1B-F9F1AD0697D2}"/>
+    <hyperlink ref="C741" r:id="rId720" xr:uid="{FFA09602-3560-48EE-9DE0-FB3DA8C639FF}"/>
+    <hyperlink ref="C742" r:id="rId721" xr:uid="{4ECF825B-163D-4B68-A49C-F93D0A54D8C7}"/>
+    <hyperlink ref="C743" r:id="rId722" display="tālvadības pults auto, mājas  automatizācijai - tālvadības pults auto u.c." xr:uid="{904047CC-3EE0-432C-81EC-0648877ABC85}"/>
+    <hyperlink ref="C745" r:id="rId723" xr:uid="{34B25C2E-6E80-4E3F-A55E-658C8D2FFEAC}"/>
+    <hyperlink ref="C744" r:id="rId724" xr:uid="{583CD4D7-8668-4540-B502-2CDA9CA39147}"/>
+    <hyperlink ref="C746" r:id="rId725" display="Aktuālo pieprasījumu saraksts 14.04.2024.xlsx" xr:uid="{C304CB55-E305-4A2B-B18E-9E7746093165}"/>
+    <hyperlink ref="C747" r:id="rId726" xr:uid="{AB156550-662B-4F26-B4BC-5D4C5E2093E3}"/>
+    <hyperlink ref="C748" r:id="rId727" display="farmaceitiski preparāti, zāles,  farmaceitiskie izstrādājumi" xr:uid="{E28BD1EF-A946-4EEB-A3DB-B7524719B393}"/>
+    <hyperlink ref="C749" r:id="rId728" xr:uid="{4E37CD8A-A5E4-46F5-B85C-658EDFFC26EA}"/>
+    <hyperlink ref="C750" r:id="rId729" display="skalošanas poga izgatavota no metāla materiāliem." xr:uid="{B0B0921C-36E3-4880-91D3-9D1C6EB7F4D3}"/>
+    <hyperlink ref="C751" r:id="rId730" display="apģērbs, apavi, galvassegas, somas u.c." xr:uid="{5015EB7C-394D-44D6-A10B-8330EFE1EAAD}"/>
+    <hyperlink ref="C752" r:id="rId731" display=" dīvāni, gultas, sēdekļi, krēsli, krēslu kājas, krēslu pārvalki, galdi, u.c." xr:uid="{7A9A3013-A404-4DD4-87F7-F0ED49AA9CFB}"/>
+    <hyperlink ref="C753" r:id="rId732" xr:uid="{F7FFF94E-7985-4760-B290-4084873018C2}"/>
+    <hyperlink ref="C754" r:id="rId733" display="elektriskās sistēmas, savienojošie termināļi, elektriskie savienotāji u.c." xr:uid="{1872318F-8C73-460B-AA02-F843490540B7}"/>
+    <hyperlink ref="C755" r:id="rId734" display="Aktuālo pieprasījumu saraksts 13.05.2024.xlsx" xr:uid="{1752D4ED-72B2-414D-8200-5C223F06074C}"/>
+    <hyperlink ref="C756" r:id="rId735" xr:uid="{75E60071-BE7A-4D16-AB4B-94B097559105}"/>
+    <hyperlink ref="C757" r:id="rId736" xr:uid="{CB7A187B-77CD-42DA-95D9-8E401158FC82}"/>
+    <hyperlink ref="C758" r:id="rId737" display="tabakas izstrādājumi; tabakas aizstājēji no tējas un tējas augiem, cigarešu tabaka, košļājamā tabaka, pīpju tabaka,  smēķēšanas piederumi, sērkociņi, ūdenspīpes un elektroniskās ūdenspīpes un to piederumi elektroniskās cigaretes, cigāri, cigarillas, elektroniskais cigārs u.c." xr:uid="{76B8EB97-EED3-4AA1-966A-742D17F7CF20}"/>
+    <hyperlink ref="C759" r:id="rId738" xr:uid="{D89C4BEB-3F83-409B-ACB6-426D28263C9A}"/>
+    <hyperlink ref="C760" r:id="rId739" xr:uid="{B1D48559-9E54-4BCB-885D-2806513BA228}"/>
+    <hyperlink ref="C761" r:id="rId740" xr:uid="{7B12EE6C-7D91-4D01-8F83-BFAD653C5DEE}"/>
+    <hyperlink ref="C762" r:id="rId741" xr:uid="{2ADF7D1C-FCA8-4372-8666-53EDEAC53F68}"/>
+    <hyperlink ref="C763" r:id="rId742" xr:uid="{CDB9C649-C745-45E5-A0E3-AE7F836FD70A}"/>
+    <hyperlink ref="C764" r:id="rId743" xr:uid="{9BE3DE1B-428F-46F8-8BD4-2319A95B7948}"/>
+    <hyperlink ref="C765" r:id="rId744" xr:uid="{344E877A-981E-4339-84B8-1B7F91F3E55F}"/>
+    <hyperlink ref="C766" r:id="rId745" xr:uid="{055BF04B-BCE8-4F99-9349-AFFD37AB86EB}"/>
+    <hyperlink ref="C767" r:id="rId746" xr:uid="{A75FC792-EE0E-464D-8305-809E7F3E1B01}"/>
+    <hyperlink ref="C768" r:id="rId747" xr:uid="{12D6EDE8-B35F-4476-BB07-9B239BDF18BE}"/>
+    <hyperlink ref="C769" r:id="rId748" display="rotaļlietas, lelles,  celtniecības klucīši u.c." xr:uid="{6A378092-8716-4788-85D2-E567E7271E09}"/>
+    <hyperlink ref="C770" r:id="rId749" xr:uid="{3FCA252E-F068-4A20-831C-319360E41114}"/>
+    <hyperlink ref="C771" r:id="rId750" display="ceļojumu čemodāni un ceļojumu somas, mugursomas, apavi, kedas, pārgājienu zābaki, alpīnisma zābaki, ikdienas apavi, burāšanas apavi, tenisa apavi, jo īpaši basketbola apavi, slēpju zābaki un snovborda zābaki, pēcslēpošanas apavi un zābaki, zolītes un zoles, pēdas arka u.c." xr:uid="{434109A2-85A7-4094-ADC6-D8FEAC9B2009}"/>
+    <hyperlink ref="C772" r:id="rId751" xr:uid="{216BA386-D6A3-468A-9A19-264A497DAD65}"/>
+    <hyperlink ref="C773" r:id="rId752" xr:uid="{78F82E36-DF4F-48D1-88B1-EC8AFD63C9CB}"/>
+    <hyperlink ref="C552" r:id="rId753" xr:uid="{2FE8EFB6-5ED4-450C-A3EA-18EEAFFC9FBD}"/>
+    <hyperlink ref="C774" r:id="rId754" xr:uid="{499ACCCB-B456-4F78-9461-D9F29967555F}"/>
+    <hyperlink ref="C775" r:id="rId755" xr:uid="{2429357C-776F-467B-A2BE-10A34BAE66EB}"/>
+    <hyperlink ref="C776" r:id="rId756" display="apavi, sporta apavi, skriešanas kurpes,futbola aprīkojums, bumbas, krekli, apavi u.c." xr:uid="{1CF78391-EFC6-455E-AEB9-A1B162F9D8C4}"/>
+    <hyperlink ref="C777" r:id="rId757" xr:uid="{7CB70BE5-B4F5-4FF7-A7DD-13427C7297AF}"/>
+    <hyperlink ref="C778" r:id="rId758" display="kosmētika, parfimērijas preces, dezodoranti personīgai lietošanai, pretsviedru līdzekļi, ķelnes ūdens, ziepes, mazgāšanas līdzekļi, kas nav paredzēti rūpnieciskiem vai ražošanas procesiem vai izmantošanai medicīnā, veļaspulveris, trauku mazgājamais līdzeklis, mazgāšanas līdzekļi, veļas mīkstinātāji, tīrīšanas un pulēšanas līdzekļi, mājsaimniecības balinātājs, šampūni, matu preparāti, zobu pastas, depilācijas līdzekļi, viltus nagi, tualetes piederumi, ādas kopšanas līdzekļi, preparāti u.c." xr:uid="{2D8E5FEE-7A98-4AB2-9F82-B4BB078B2215}"/>
+    <hyperlink ref="C779" r:id="rId759" display="ķermeņa un skaistumkopšanas līdzekļi, tualetes ūdeņi, smaržas, odekoloni u.c." xr:uid="{3E07446A-DB09-431B-A173-367BC656B951}"/>
+    <hyperlink ref="C780" r:id="rId760" xr:uid="{0006EBF1-68CB-4016-A41E-0C769D477F1D}"/>
+    <hyperlink ref="C781" r:id="rId761" xr:uid="{EDA7D153-9E1E-4527-AFBD-00E77F21290B}"/>
+    <hyperlink ref="C782" r:id="rId762" display="sporta apģērbs,sporta bumbas, ikdienas krekli u.c." xr:uid="{0F8506BE-C212-4885-903C-C8BC9B621100}"/>
+    <hyperlink ref="C783" r:id="rId763" display=" krāsas, lakas,  krāsvielas, tintes drukāšanai, marķēšanai un ravēšanai,marķieri, krāsainie zīmuļi, krīts, marķieri, pildspalvas, zīmuļi, personīgie plānotāji, amatniecības un gleznošanas komplekti,skicēšanas tāfele,trafareti un raksti, zīmuļu asināmie un krāsaino zīmuļu asināmie, līmvielas, kancelejas preces, modelēšanas māls, krāsošanas spilventiņi,dārgmetāli un to sakausējumi, dārgakmeņi un pusdārgakmeņi, juvelierizstrādājumi, bižutērija,spēles un rotaļlietas,sporta preces (izņemot apģērbu), rotājumi, dekoratīvi priekšmeti u.c." xr:uid="{B804ECB4-260F-44AC-87A1-A8A0186C8676}"/>
+    <hyperlink ref="C784" r:id="rId764" xr:uid="{050EAB1B-36B3-4BCA-B7C0-10FD35AA30BB}"/>
+    <hyperlink ref="C785" r:id="rId765" xr:uid="{E6C89DE7-DBA1-4798-99AC-0BA7940C67D2}"/>
+    <hyperlink ref="C786" r:id="rId766" xr:uid="{92B263A7-11C6-410E-BB45-CBA6D4B5625D}"/>
+    <hyperlink ref="C787" r:id="rId767" xr:uid="{7632E8E3-8B18-46E5-BF55-E2954199AF9C}"/>
+    <hyperlink ref="C788" r:id="rId768" xr:uid="{BAD132F3-F194-445F-9C12-21DF247FD97C}"/>
+    <hyperlink ref="C789" r:id="rId769" xr:uid="{D195FF67-DE32-4D8F-A2E0-AA2E7454471D}"/>
+    <hyperlink ref="C790" r:id="rId770" xr:uid="{BDFEF8FE-BBFB-40E1-B6F0-695495016521}"/>
+    <hyperlink ref="C791" r:id="rId771" display="rotaļlietas, puzles,  puzles [rotaļlietas]; inteliģentas rotaļlietas, iemaņu spēles, manipulatīvas loģikas mīklas,  loģikas spēles u.c." xr:uid="{A8609C5E-2522-47D7-8915-67405ADA007B}"/>
+    <hyperlink ref="C792" r:id="rId772" display="matu veidošanas ierīce" xr:uid="{C5658874-7533-42D7-9800-5159A9EC8A19}"/>
+    <hyperlink ref="C793" r:id="rId773" xr:uid="{D3933A64-A8B7-4B53-9B8B-0685366B7C42}"/>
+    <hyperlink ref="C794" r:id="rId774" xr:uid="{DE5ECFBF-9FEA-4B3F-B036-1EC1BC67AD4B}"/>
+    <hyperlink ref="C795" r:id="rId775" xr:uid="{4BD69A61-5548-4DE3-A90E-F4070AA0BCAF}"/>
+    <hyperlink ref="C796" r:id="rId776" display="Aktuālo pieprasījumu saraksts 13.09.2024.xlsx" xr:uid="{6867E950-EBC2-4344-BA88-3E584934E19B}"/>
+    <hyperlink ref="C797" r:id="rId777" display="gredzeni u.c." xr:uid="{9C40558D-BC10-4003-B06C-46CC72003E90}"/>
+    <hyperlink ref="C798" r:id="rId778" xr:uid="{9C916A24-EF57-472D-953F-727AE72958D7}"/>
+    <hyperlink ref="C799" r:id="rId779" xr:uid="{C925A1A6-1526-46A5-A714-495C9761E4CB}"/>
+    <hyperlink ref="C800" r:id="rId780" xr:uid="{45665774-8318-40DB-9C2C-2F31A4000255}"/>
+    <hyperlink ref="C801" r:id="rId781" display="augu izcelsmes uztura bagātinātāji, vitamīnu piedevas; uztura bagātinātāji, kas galvenokārt sastāv no minerālvielām" xr:uid="{45DFB19C-F4EC-4153-ADEF-FDDF4FA617D7}"/>
+    <hyperlink ref="C803" r:id="rId782" xr:uid="{D6F1FB61-F6A3-46F0-B84E-B6A6DDD46B0E}"/>
+    <hyperlink ref="C804" r:id="rId783" xr:uid="{48E1369E-8B20-4E31-9FE3-6E3799389C41}"/>
+    <hyperlink ref="C805" r:id="rId784" display="Aktuālo pieprasījumu saraksts 02.10.2024.xlsx" xr:uid="{F395809B-F486-45C7-B5AF-4CC9BBB70FDB}"/>
+    <hyperlink ref="C806" r:id="rId785" display="apģērbi, apavi, galvassegas, ceļojumu koferi, pludmales somas, sporta somas, iepirkumu somas ar riteņiem, maki, rokassomas, instrumentu somas, medību somas [medību piederumi], portfeļi, skolas somas, dārgmetāli un to sakausējumi un izstrādājumi no tiem u.c." xr:uid="{2C0D4FEA-FE9A-46E3-A2C4-DD105C482828}"/>
+    <hyperlink ref="C807" r:id="rId786" xr:uid="{C9846FBE-9732-40AC-9704-CEC21EA582D6}"/>
+    <hyperlink ref="C808" r:id="rId787" display="Aktuālo pieprasījumu saraksts 05.10.2024.xlsx" xr:uid="{6715A2B2-8DE9-4E4F-B745-1FF40E3E8C51}"/>
+    <hyperlink ref="C809" r:id="rId788" xr:uid="{3CC0A549-131F-47F3-80B5-C9D18F24B41F}"/>
+    <hyperlink ref="C810" r:id="rId789" display="Aktuālo pieprasījumu saraksts 05.10.2024.xlsx" xr:uid="{4FFAA372-422C-4B3E-BFBC-F3B77830FB36}"/>
+    <hyperlink ref="C811" r:id="rId790" xr:uid="{03D4D3E9-0194-4E72-8379-34F946156170}"/>
+    <hyperlink ref="C812" r:id="rId791" xr:uid="{DEE1D853-8CB4-43B4-AF31-BF237F3F39C6}"/>
+    <hyperlink ref="C813" r:id="rId792" display="metāla baloni, kapsulas, pudeles, krējuma kārtridži un tvertnes gāzei, cilindri, kapsulas, pudeles, krējuma kārtridži un konteineri kriogēnām gāzēm u.c" xr:uid="{60F0BC22-58A8-47E9-8DD1-D06A8D206C6B}"/>
+    <hyperlink ref="C814" r:id="rId793" xr:uid="{CE67A40E-B5F6-47DA-8119-DE158A788370}"/>
+    <hyperlink ref="C815" r:id="rId794" xr:uid="{5AF5E3AA-56E0-4A04-A155-6A8E15A82337}"/>
+    <hyperlink ref="C816" r:id="rId795" xr:uid="{22238862-8F81-4DB6-9C04-13B883667B91}"/>
+    <hyperlink ref="C817" r:id="rId796" xr:uid="{68392ABD-29D9-4CD0-9339-33E6D26835EB}"/>
+    <hyperlink ref="C818" r:id="rId797" xr:uid="{867F3040-79D9-4D75-BB11-D367E732E2A3}"/>
+    <hyperlink ref="C819" r:id="rId798" display="pusvadītāji, pusvadītāju mikroshēmas, mikroshēmas [integrālās shēmas], uzglabāšanas vienības, zibatmiņa" xr:uid="{F033A2AF-4EFE-469D-B2C3-50BEEDCEBA5B}"/>
+    <hyperlink ref="C820" r:id="rId799" display="serveru sistēmas,tīmekļa lietojumprogrammas, mobilās lietotnes Blackberry, iPad un Co u.c." xr:uid="{FA7EE57A-35A7-4B9E-9993-640DB7FA080F}"/>
+    <hyperlink ref="C821" r:id="rId800" xr:uid="{40715D9F-A673-4551-9F47-E7BE7A5C5C74}"/>
+    <hyperlink ref="C822" r:id="rId801" display="brilles, saulesbrilles, briļļu futrāļi, dārgmetāli un to sakausējumi, parfimērija, ēteriskās eļļas, kosmētika, matu losjoni, apģērbi, apavi, galvassegas; zīdaiņu autiņi, āda un ādas imitācijas, un to izstrādājumi u.c." xr:uid="{7EEBDE7E-A724-428E-8688-9E71A54B14E3}"/>
+    <hyperlink ref="C823" r:id="rId802" display="pusvadītāji, integrālās shēmas, mikroprocesori, diodes, tranzistori, sensori, strāvas moduļi [dators] u.c." xr:uid="{40411B11-06A8-4811-AC01-DBCDBC746E2A}"/>
+    <hyperlink ref="C824" r:id="rId803" xr:uid="{F6A11DAC-1C40-49B9-9E3B-F560695A15F2}"/>
+    <hyperlink ref="C825" r:id="rId804" display="apģērbi, somas,pudeles,juvelierizstrā dājumi, rokassprādzes,apģērbi atslēgu piekariņi, mūzikas lentes; piederumi, kasetes ieraksti u.c." xr:uid="{AAF0F0B4-9990-46F0-B5B3-BD08D6793231}"/>
+    <hyperlink ref="C826" r:id="rId805" display="Aktuālo pieprasījumu saraksts 01.11.2024.xlsx" xr:uid="{1C31AB30-CE84-4ED6-AF28-748CE44944D7}"/>
+    <hyperlink ref="C827" r:id="rId806" display="saulesbriļļu futrāļi,  ietvari, saulesbrilles saulesbriļļu auklas, siksnas,  vāciņi, sieviešu sandales, atslēgu piekariņi sieviešu rokassomas,  rotaslietas, kleitas apģērbi, kostīmi, vilnas zeķes, virsdrēbes, peldkostīmi u.c." xr:uid="{4F856E47-2A51-45F4-B23C-A833A9303B48}"/>
+    <hyperlink ref="C828" r:id="rId807" xr:uid="{E5898D01-3EC6-4750-9EA4-051B0E344349}"/>
+    <hyperlink ref="C829" r:id="rId808" display="smaržas, juvelier izstrādājumi,   maki; somas, portfeļi, atslēgu piekariņi, apavi u.c." xr:uid="{8E71E908-A3B8-4DFE-90C0-5B965523A0E5}"/>
+    <hyperlink ref="C830" r:id="rId809" xr:uid="{4FF80F7E-9038-4C31-959A-2D944AD76447}"/>
+    <hyperlink ref="C831" r:id="rId810" display="medikamenti" xr:uid="{280F7843-C6BB-4DDD-A1DA-83EDD9C97B96}"/>
+    <hyperlink ref="C832" r:id="rId811" xr:uid="{B9890627-544F-47F6-9469-349AA220B423}"/>
+    <hyperlink ref="C833" r:id="rId812" xr:uid="{618FC750-1C41-467B-868B-64F8D8770D9E}"/>
+    <hyperlink ref="C834" r:id="rId813" xr:uid="{71FB4D25-71AF-4D5E-910E-0CEDFCDE7C61}"/>
+    <hyperlink ref="C835" r:id="rId814" display="Aktuālo pieprasījumu saraksts 29.11.2024.xlsx" xr:uid="{63E63D50-147C-462E-BFBA-FB617F719BB7}"/>
+    <hyperlink ref="C836" r:id="rId815" xr:uid="{F6396004-2464-41B3-B7B5-2D9D8DD4C835}"/>
+    <hyperlink ref="C838" r:id="rId816" display="somas, ziepes, parfimērijas preces ēteriskās eļļas, kosmētika, pildīti kosmētikas maciņi, matu veidošanas vasks; depilācijas vasks, šampūni, mājdzīvnieku šampūni [neārstnieciski kopšanas līdzekļi], šķidrumi matu un ķermeņa kopšanai, matu krāsas, dezodorētāji u.c." xr:uid="{83241AE5-C692-4EB9-AAE7-C031DC31E883}"/>
+    <hyperlink ref="C839" r:id="rId817" xr:uid="{F2F6E72B-3007-4767-8D65-DE4C8AA7DE2C}"/>
+    <hyperlink ref="C840" r:id="rId818" xr:uid="{7D6C70B7-DD13-4845-9254-D6D743864A0B}"/>
+    <hyperlink ref="C841" r:id="rId819" xr:uid="{E62357D1-3460-40C6-97CC-013DFAA90C29}"/>
+    <hyperlink ref="C842" r:id="rId820" xr:uid="{688CE3FD-153C-4931-8613-148F4676408D}"/>
+    <hyperlink ref="C843" r:id="rId821" xr:uid="{EA308944-4EBD-4E38-A68C-2DEF70740BE4}"/>
+    <hyperlink ref="C708" r:id="rId822" xr:uid="{EE18586C-4A10-4399-A380-B45B3C4CBBC4}"/>
+    <hyperlink ref="C849" r:id="rId823" display="kanalizācijas kanāli" xr:uid="{3FF6402C-05B4-4232-B970-8C166899F602}"/>
+    <hyperlink ref="C850" r:id="rId824" display="elektriskie iztvaicētāji,iztvaicētājs garšaugu un esenču iztvaicēšanai,  Inhalatori, garšaugu dzirnaviņas,  apģērbi,  laboratorijas mēteļi, cepures, kleitas, svārki, sporta bikses, bikses, apakšveļa, šalles,  vizieri un stieņi u.c." xr:uid="{ABCA54CA-DB7E-403D-BF87-465DA2E5840B}"/>
+    <hyperlink ref="C851" r:id="rId825" xr:uid="{689A6FE9-A455-432E-A47E-18A5B8A105D3}"/>
+    <hyperlink ref="C853" r:id="rId826" xr:uid="{8734DEFD-FD75-4D2B-BA9E-C52B9CB34B1A}"/>
+    <hyperlink ref="C854" r:id="rId827" display="apģērbs sportam,  sporta inventārs,  saulesbrilles; brilles (optika), sporta brilles, portfeļi, šalles, sporta aprīkojums, cimdi, sporta apavi, futbola krekli, futbola apģērbu modeļi, bērnu apģērbi, vīriešu apakšveļa  u.c." xr:uid="{D16310C0-CC70-4F9C-93C1-19044039ABD4}"/>
+    <hyperlink ref="C852" r:id="rId828" xr:uid="{42F15BF0-64CF-45F2-9B1F-DE2B075C13BE}"/>
+    <hyperlink ref="C855" r:id="rId829" xr:uid="{EA2F72BD-F901-40FB-A9CD-680D0253FA3A}"/>
+    <hyperlink ref="C856" r:id="rId830" xr:uid="{629104C2-7EB9-4353-A9F4-EB663B96C2EB}"/>
+    <hyperlink ref="C857" r:id="rId831" xr:uid="{A4B73AEE-07F2-49E7-B007-77C2066407A2}"/>
+    <hyperlink ref="C858" r:id="rId832" xr:uid="{6C989A12-397D-48CB-830E-02B3A243823E}"/>
+    <hyperlink ref="C859" r:id="rId833" xr:uid="{7AA5F026-1960-4497-A569-BDBC0B85BD8F}"/>
+    <hyperlink ref="C860" r:id="rId834" xr:uid="{78F07FC9-0419-45D7-B094-FBEAB3ADC529}"/>
+    <hyperlink ref="C861" r:id="rId835" display="ķīmisko un neķīmisko vielu filtrēšanas līdzekļi, rūpnieciskās eļļas un smērvielas; motoreļļa, transmisijas eļļa; smērvielas; putekļu noņemšanas līdzekļi,dzelzs izstrādājumi un nelieli metāla izstrādājumi; metāla izstrādājumi, jo īpaši celtniecības materiāli,būvelementi, cisternas, tvertnes, konteineri, transportēšanas preces, uzglabāšanas preces, iepakojums, mehāniskās iekārtas celtniecībai, zemes rakšanai, drupināšanai, jaukšanai, apstrādei, ieguvei un lauksaimniecība, sūkņi, kompresori, ģeneratori un ventilatori, roboti, pārvietošana un apstrāde aprīkojums, bagāžas, somas, kabatas portfeļi un citi nesēji, mugursomas, apģērbs, apavi, galvassegas, spēles, rotaļlietas, sporta preces un aprīkojums, smēķētāju preces,  šķiltavas,pelnu trauki,  sērkociņi u.c." xr:uid="{53801129-51F6-4F60-9B9A-1EA8E05321C2}"/>
+    <hyperlink ref="C862" r:id="rId836" display="pneimatiskie vārstu izpildmehānismi, izpildmehānismi AUTH rūpnieciskās automatizācijas vadības ierīces eleektriskie AUTH sensori, AUTH vārsti [sūkņu daļas], solenoīda vārsti u.c. " xr:uid="{F3731FB3-83FC-4893-98E2-0E6EA63EB8A4}"/>
+    <hyperlink ref="C863" r:id="rId837" xr:uid="{A52AEFF3-099F-4EE0-9898-FE5139ADD9ED}"/>
+    <hyperlink ref="C864" r:id="rId838" xr:uid="{ABF51D58-9C9E-41E2-8D1D-837BAE14FB78}"/>
+    <hyperlink ref="C865" r:id="rId839" xr:uid="{2E8B55CA-27ED-4702-B934-385892EF5A42}"/>
+    <hyperlink ref="C866" r:id="rId840" xr:uid="{5B8E92E0-4997-42F1-8D57-11FE55E17073}"/>
+    <hyperlink ref="C867" r:id="rId841" xr:uid="{C0EE080F-8F18-409D-B41B-8F44C81D1DA0}"/>
+    <hyperlink ref="C868" r:id="rId842" xr:uid="{A351E911-1598-4C98-8FE3-9543EB14F94E}"/>
+    <hyperlink ref="C869" r:id="rId843" xr:uid="{D4A5C02A-7F80-49FF-9770-A13C743FA436}"/>
+    <hyperlink ref="C870" r:id="rId844" xr:uid="{E9043F93-1E2C-4FCD-9571-F18BB8A08E52}"/>
+    <hyperlink ref="C871" r:id="rId845" xr:uid="{463892CB-CD7D-4E63-AA87-EF8C39AD262C}"/>
+    <hyperlink ref="C872" r:id="rId846" display="nemetāla emblēmas automašīnām, auto piederumi u.c" xr:uid="{5E50712F-D88B-4A00-B790-C3F5D9BCEF88}"/>
+    <hyperlink ref="C873" r:id="rId847" xr:uid="{66B9B0DB-23C9-4170-991F-2B4F6F5C4423}"/>
+    <hyperlink ref="C874" r:id="rId848" display="juvelierizstrādājumi, somas,stikla izstrādājumi,tekstilizstrādājumi, rotaļlietas un sporta preces u.c." xr:uid="{5F035FD0-C2B4-40B6-A675-D0CE19F593DE}"/>
+    <hyperlink ref="C875" r:id="rId849" display="Aktuālo pieprasījumu saraksts 10.02.2025.xlsx" xr:uid="{208FFDF8-441C-4C56-8E29-D85B153B7D1E}"/>
+    <hyperlink ref="C876" r:id="rId850" xr:uid="{E308119A-7E47-4B74-B51C-521C7CD6CFB8}"/>
+    <hyperlink ref="C877" r:id="rId851" xr:uid="{C956FE18-679D-4675-A30E-FA7167C91FD4}"/>
+    <hyperlink ref="C878" r:id="rId852" display="flīžu griezēji [rokas darbarīki]" xr:uid="{656EB103-0701-4F49-BAF2-7298BDA71452}"/>
+    <hyperlink ref="C879" r:id="rId853" xr:uid="{DD4A9C0D-BBCA-4DF9-B9D6-9ED375091F52}"/>
+    <hyperlink ref="C880" r:id="rId854" xr:uid="{5D70D2AE-187B-4F68-9FFB-53D0A630B27E}"/>
+    <hyperlink ref="C881" r:id="rId855" xr:uid="{1B3D01F8-F0EF-402F-B685-5596342F2AF1}"/>
+    <hyperlink ref="C882" r:id="rId856" xr:uid="{72463950-6FE2-4156-873B-F34B38928989}"/>
+    <hyperlink ref="C883" r:id="rId857" display="dekoratīvs stikls,stikla figūriņas, mākslinieciski priekšmeti no kristālstikla, svina kristāla figūriņas u.c." xr:uid="{186A8EEA-C2B4-4DDA-918C-F7561FBCFB73}"/>
+    <hyperlink ref="C884" r:id="rId858" xr:uid="{EE9E0A0C-C19E-457F-9903-B0AE923EE510}"/>
+    <hyperlink ref="C885" r:id="rId859" xr:uid="{B0746357-E5F6-4B0B-934B-8E37DBD5C8C9}"/>
+    <hyperlink ref="C886" r:id="rId860" xr:uid="{29412CAF-94C9-4643-A5A9-69A3FB2FD762}"/>
+    <hyperlink ref="C887" r:id="rId861" xr:uid="{A2721EA4-BA4C-434E-AE8D-F10C83D6F536}"/>
+    <hyperlink ref="C888" r:id="rId862" xr:uid="{C2385FB3-6A1F-4FD5-9B48-B446F03B79DC}"/>
+    <hyperlink ref="C889" r:id="rId863" xr:uid="{CE032A19-9A89-49E6-B3A2-A44DDCAAB194}"/>
+    <hyperlink ref="C890" r:id="rId864" xr:uid="{1FE07634-364E-455A-B553-791C522A7CF9}"/>
+    <hyperlink ref="C891" r:id="rId865" display="apģērbs, rotaļlietas, kancelejas preces, svārsta pulksteņi, vannas halāti, bērnu lietussargi,  ballīšu baloni, papīra ballīšu dekorācijas, ballīšu ielūgumi, svētku rakstāmpiederumi, papīra ballīšu piederumi, vannas rotaļlietas, ērnu albumi, bērnu pārtika (zīdaiņiem), bērnu dvieļi, plastmasas ballīšu cepures u.c." xr:uid="{CFD756AA-62DE-4DD0-8BF0-02E9FD4711A9}"/>
+    <hyperlink ref="C892" r:id="rId866" xr:uid="{8B33C305-D30D-4560-B472-97EAEC5611A5}"/>
+    <hyperlink ref="C893" r:id="rId867" xr:uid="{77C7EEB5-0058-4103-87F9-B48640AC17FE}"/>
+    <hyperlink ref="C894" r:id="rId868" xr:uid="{1E008383-3FEC-4FBE-93CC-61050C2DB2AD}"/>
+    <hyperlink ref="C895" r:id="rId869" xr:uid="{D21968B2-FE36-490C-8690-F5B6B8146719}"/>
+    <hyperlink ref="C896" r:id="rId870" xr:uid="{2C12C319-4817-49AA-9F06-B1D70E068292}"/>
+    <hyperlink ref="C897" r:id="rId871" xr:uid="{003223B5-D961-4987-B25F-D933AC93FCA0}"/>
+    <hyperlink ref="C898" r:id="rId872" xr:uid="{CDDA875D-DF30-4A78-9DC2-AE35D390BEC6}"/>
+    <hyperlink ref="C899" r:id="rId873" xr:uid="{6C762CB8-39CD-4662-8827-E21DA3817F76}"/>
+    <hyperlink ref="C900" r:id="rId874" xr:uid="{D8BB1354-AA7E-43FC-84C2-A130E3F20997}"/>
+    <hyperlink ref="C901" r:id="rId875" display=" kosmētika un tualetes piederum, zobu pastas, parfimērija, ēteriskās eļļas u.c." xr:uid="{BFA9C267-046A-4197-88B2-74B90DE43017}"/>
+    <hyperlink ref="C902" r:id="rId876" xr:uid="{C1678B3C-4424-4533-9EDC-98892E4462B0}"/>
+    <hyperlink ref="C903" r:id="rId877" display="mobilie telefoni u.c." xr:uid="{F930C1EB-4262-48C4-BE03-C665BA99CD43}"/>
+    <hyperlink ref="C904" r:id="rId878" display="Audio irrīces" xr:uid="{2EB236CA-787D-45FD-A1CC-2E697C5052C7}"/>
+    <hyperlink ref="C905" r:id="rId879" display="elektriskie motori,starteri  (izņemot sauszemes transportlīdzekļiem),ģeneratori, iekšdedzes dzinēju aizdedzes sistēmas, spuldžu sveces,aizdedzes sveces,degvielas sūkņi, regulatori, sprauslas un sprauslu turētāji, dzinēja vārsti, degvielas filtri, eļļas filtri, gaisa filtri u.c. " xr:uid="{F65414F6-08A7-435C-8234-7357DDFDCD79}"/>
+    <hyperlink ref="C906" r:id="rId880" xr:uid="{EE0EB4FE-F416-4C25-AC85-8E9AFAB47BE1}"/>
+    <hyperlink ref="C907" r:id="rId881" display="bērnu apģērbi, pidžamas ar apmetni, papīra dvieļi, salvetes, vienreizlietojamie papīra dvieļi, tālruņa kartes un kredītkartes, attēli, grafikas, rokasgrāmatas, plakāti, apsveikuma kartītes, pastkartes, attēlu kartes, uzlīmes, pretsviedru tualetes piederumi, aromterapijas eļļas, zīdaiņu eļļas, mitrās salvetes zīdaiņiem, dušas želejas, kristāli, ķermeņa krēmi, losjoni un pulveri, elpas atsvaidzinātāji, burbuļvannas, dezodoranti, pārsēju materiāls, zīdaiņu pārtika, vitamīni bērniem, ārstnieciskas zāļu tējas, dezinfekcijas līdzekļi u.c." xr:uid="{AA7F9368-E476-4128-97C9-11A8A306A23F}"/>
+    <hyperlink ref="C908" r:id="rId882" xr:uid="{F1BC1058-EF46-4E8C-83F3-E65FD2BC6F9C}"/>
+    <hyperlink ref="C909" r:id="rId883" display="zāģi,  cauruļu griešanas mašīnas, mašīnas metālu zāģēšanai, pašgājējas mašīnas zāģēšanai, zāģu soli, mobilās kokzāģētavas, zāģēšanas instrumenti zāģmašīnām, zāģēšanas darbgaldi, zāģu asmeņi u.c. " xr:uid="{809E93E1-A50F-4EEF-8566-A29041C5834F}"/>
+    <hyperlink ref="C910" r:id="rId884" display="spēļu konstruktori, rotaļu konstruktori, miniatūras figūriņas no plastmasas, savienojamas rotaļu konstruktoru daļas, savienojumu rotaļu konstruktori, konstruktoru daļas, rotaļu darbarīki,  kārbas uzglabāšanas nolūkiem (plastmasas) u.c." xr:uid="{F99B8906-855A-4066-846E-EF8F7ACA61A9}"/>
+    <hyperlink ref="C911" r:id="rId885" xr:uid="{7D498068-AEE7-4236-9687-F14D9A32C7B6}"/>
+    <hyperlink ref="C912" r:id="rId886" xr:uid="{DEA0396B-07A4-4708-AFC7-1CA8F61D3373}"/>
+    <hyperlink ref="C914" r:id="rId887" xr:uid="{F05E7AB5-0CEB-42DD-BD56-925975203923}"/>
+    <hyperlink ref="C915" r:id="rId888" display="spēles, rotaļlietas un rotaļlietas,videospēļu ierīces vingrošanas un sporta inventārs, apģērbi, apavi, galvassegas, bagāžas un pārnēsāšanas somas, rokas darbarīki, sniega lāpstas, brilles, sniega brilles, saulesbrilles, ķiveres, muguras aizsargi, apakšstilbu aizsargi,nelaimes gadījumu aizsardzības ierīces personiskai lietošanai, jo īpaši pastiprinājumi plecu un elkoņu, ceļgalu un citu ķermeņa daļu aizsardzībai, elektroniski meklēšanas aparāti apbedīto personu atrašanās vietas noteikšanai, elektroniski lavīnu raiduztvērēji,meklēšanas zondes u.c." xr:uid="{EC86601C-8664-4408-A248-42326033F50B}"/>
+    <hyperlink ref="C916" r:id="rId889" display="jaudas pārvades siksnas sauszemes transportlīdzekļu dzinējiem, gumijas transmisijas siksnas  transportlīdzekļiem, sauszemes transportlīdzekļu transmisijas elementi, sauszemes transportlīdzekļu zobsiksnu spriegošanas ierīces,jostu spriegotāji, sauszemes transportlīdzekļu dzinēju zobsiksnu spriegošanas ierīces, spriegotāji (ar roku darbināmi instrumenti), metāla kabeļu spriegotāji laivām, piedziņas skriemeļi, skriemeļi,zobsiksnas skriemeļi,siksnu skriemeļi,skriemeļi (mašīnu daļas), transportlīdzekļu dinamo skriemeļi, skriemeļi (metāla aparatūra) u.c. " xr:uid="{AC7E6699-E0B8-449F-BA5F-661F072DB7D9}"/>
+    <hyperlink ref="C917" r:id="rId890" display="modulāras lampu sistēmas, kas sastāv no dažādiem elementiem (gaismas stieņa, savienojuma un pamatnes) vai &quot;sienas&quot; vai &quot;piekares&quot; vai &quot;grīdas&quot; vai &quot;no augšas līdz griestiem&quot; gaismas stieņa arhitektūras apgaismojumam, tajos ietilpst optiskie piederumi un gaismas sloksnes." xr:uid="{040B5818-0F0D-4BEB-A662-7B743B6B090E}"/>
+    <hyperlink ref="C918" r:id="rId891" xr:uid="{C757A1E8-A495-4F26-89DD-60B27D22CBF1}"/>
+    <hyperlink ref="C919" r:id="rId892" xr:uid="{63F5FED9-8393-48B0-847E-A785D7C74E0E}"/>
+    <hyperlink ref="C736" r:id="rId893" xr:uid="{AA85CE16-69D1-4364-A783-A9A6C452F2EB}"/>
+    <hyperlink ref="C920" r:id="rId894" xr:uid="{EC546C18-C6EA-41A1-A73F-3B1A59E1EB77}"/>
+    <hyperlink ref="C921" r:id="rId895" display="šokolāde,  kafija, šokolādes cepumi, ievārījumi; dabīgie ievārījumi. medus, augļu pasta,  konfektes, olīvu pasta,diētas kapsulas, uztura bagātinātāji, gardumi, tēja, pīrāgi, baklava, košļājamā gumija, zobu pastas, mutes skalojamais līdzeklis, ziepe, ēteriskās eļļas (eļļas), saules aizsargkrēms, olīveļļa, šampūns, roku krēmi,  kosmētika, kosmētiskie preparāti, zāļu kapsulas, gomoritīns,  roku losjoni, roku tīrīšanas līdzekļi, farmaceitiskie izstrādājumi,  odekoloni, smaržas un saistīti izstrādājumi, dabīgie sveķi mastika u.c. " xr:uid="{EA72F06B-501E-450A-849F-3E8FED639868}"/>
+    <hyperlink ref="C922" r:id="rId896" xr:uid="{5D1F7966-8101-49EF-B948-D01D6DCD363E}"/>
+    <hyperlink ref="C924" r:id="rId897" xr:uid="{08BEB8DB-C540-41E3-8440-D4AE3FE0EC86}"/>
+    <hyperlink ref="C500" r:id="rId898" xr:uid="{77259622-4D9D-45AC-945D-E9068DB5BD3E}"/>
+    <hyperlink ref="C925" r:id="rId899" xr:uid="{270CFF40-6074-4EB9-8D48-C01A7DC369E2}"/>
+    <hyperlink ref="C926" r:id="rId900" xr:uid="{EB3CF168-DC28-4891-9B2A-41C5A8AACFCF}"/>
+    <hyperlink ref="C927" r:id="rId901" display="farmaceitiskās un veterinārās zāles, higiēnas līdzekļi medicīniskiem nolūkiem, diētiskie produkti medicīniskiem nolūkiem, bērnu pārtika, plāksteri, pārsēji, zobu plombēšanas materiāli un impresijas materiāli zobārstniecības nolūkiem, dezinfekcijas līdzekļi, līdzekļi kaitīgu dzīvnieku iznīcināšanai fungicīdi, herbicīdi, pretreimatiskas rokassprādzes, gredzeni, pretreimatiskie gredzeni, asinis medicīniskiem nolūkiem, asins plazma, rokassprādzes medicīniskiem nolūkiem u.c." xr:uid="{0F44F70F-AA4E-4C71-B48C-BF260D82E7EF}"/>
+    <hyperlink ref="C928" r:id="rId902" xr:uid="{89F73BF0-FE2D-4B5E-B008-4D0B520F6DF5}"/>
+    <hyperlink ref="C929" r:id="rId903" xr:uid="{C6216D62-3BDF-4E7D-B360-A084E88E056F}"/>
+    <hyperlink ref="C930" r:id="rId904" xr:uid="{33488069-BD88-47DF-9382-D4D864C12AB2}"/>
+    <hyperlink ref="C931" r:id="rId905" xr:uid="{2DA75C6D-1295-4074-8383-11EDC227B58E}"/>
+    <hyperlink ref="C932" r:id="rId906" xr:uid="{6C355912-792C-4F0B-B1EF-7822877AE1CD}"/>
+    <hyperlink ref="C933" r:id="rId907" display="Aktuālo pieprasījumu saraksts 11.04.2025.xlsx" xr:uid="{26DE056C-CB08-49D7-9D2A-BE2B2CF4E72B}"/>
+    <hyperlink ref="C934" r:id="rId908" xr:uid="{25E76923-8CF1-4674-AF2F-6500E3045E0F}"/>
+    <hyperlink ref="C935" r:id="rId909" xr:uid="{9CBFC22B-C3B3-4867-ABEA-8780E76D7BC3}"/>
+    <hyperlink ref="C936" r:id="rId910" display="Aktuālo pieprasījumu saraksts 11.04.2025.xlsx" xr:uid="{096A5C18-E709-46F3-A055-651C726D86F8}"/>
+    <hyperlink ref="C937" r:id="rId911" xr:uid="{A0BB546A-6467-485C-A33C-03CE0E3CD822}"/>
+    <hyperlink ref="C939" r:id="rId912" display="Aktuālo pieprasījumu saraksts 11.04.2025.xlsx" xr:uid="{3530818B-63CF-4446-981B-0B23B07C76B5}"/>
+    <hyperlink ref="C940" r:id="rId913" xr:uid="{9F567955-B077-4763-B9BF-9AD79CB16D2B}"/>
+    <hyperlink ref="C941" r:id="rId914" display="ādas apģērbs aizsardzībai pret negadījumiem vai traumām, ādas futrāļu maciņi, ādas maciņi viedtālruņiem, ādas apvalki planšetdatoriem,  grāmatu vāki no ādas; Ādas zīmuļu futrāļi, ar ādu iesietas dienasgrāmatas, ādas pārvalki dienasgrāmatām, ādas grāmatzīmes, ādas mēbeļu pārvalki,  somas, maki, koferi, ceļojumu somas u.c." xr:uid="{49A221F6-F013-47B7-B18F-7BC09E08F60B}"/>
+    <hyperlink ref="C942" r:id="rId915" display="Aktuālo pieprasījumu saraksts 01.05.2025.xlsx" xr:uid="{F05D513C-F696-4F44-B901-08726E7235F3}"/>
+    <hyperlink ref="C943" r:id="rId916" xr:uid="{BD9107A0-C8B9-4131-804A-CBADCFADD5DF}"/>
+    <hyperlink ref="C944" r:id="rId917" display="apģērbi, kancelejas preces, apsveikuma kartītes u.c." xr:uid="{2B8F6BE5-5D20-4206-A45C-A388AAF5E4D9}"/>
+    <hyperlink ref="C945" r:id="rId918" display="cepures, džemperi,           T-krekli" xr:uid="{E51B17F2-4EC2-41E3-B3E2-91159DDFE253}"/>
+    <hyperlink ref="C946" r:id="rId919" display="parfimērija,  smaržas, tualetes ūdeņi u.c." xr:uid="{0C030A01-14CB-44D8-A216-680C25F202A7}"/>
+    <hyperlink ref="C947" r:id="rId920" xr:uid="{796A794C-90F0-44C7-B346-244CFDB57E60}"/>
+    <hyperlink ref="C948" r:id="rId921" display="apģērbi, somiņas, maki, mugursomas, sporta somas, motociklu seglu somas, ādas atslēgu piekariņi un atslēgu maciņi,čemodāni, iepirkumu somas, portfeļi, dokumentu maciņi, čeku grāmatiņu vāki, sajūga somiņas, bagāža, ceļojumu somas, ādas turētājs dzērienu traukiem, citas preces u.c. " xr:uid="{6642EFFE-834A-4581-9FB4-A033D9162D02}"/>
+    <hyperlink ref="C949" r:id="rId922" xr:uid="{A94EBDF9-F1CD-4CD8-8BE5-36726AACBFFF}"/>
+    <hyperlink ref="C950" r:id="rId923" xr:uid="{2B6F773C-F19A-46DB-8635-87EE13681BCF}"/>
+    <hyperlink ref="C328" r:id="rId924" display="Barības izstrādājumi suņiem" xr:uid="{A78C9973-BD67-48CC-AADD-1EBFFF11ACA0}"/>
+    <hyperlink ref="C952" r:id="rId925" xr:uid="{32B59FB0-5CD9-4840-886C-63FE6889F97C}"/>
+    <hyperlink ref="C951" r:id="rId926" xr:uid="{ED79914C-F39C-4321-AAD2-88B09C560C07}"/>
+    <hyperlink ref="C953" r:id="rId927" xr:uid="{0B1B3574-AD78-4833-9268-946B3A4CC062}"/>
+    <hyperlink ref="C954" r:id="rId928" display="sporta apģērbs, T-krekli, regbija topi" xr:uid="{E8E55A69-FDC0-4721-B801-CCA28837284C}"/>
+    <hyperlink ref="C955" r:id="rId929" xr:uid="{1CF6D686-1FEC-4C57-8216-F90887F203B4}"/>
+    <hyperlink ref="C956" r:id="rId930" xr:uid="{876882EA-568B-4770-A14D-FB306D91A431}"/>
+    <hyperlink ref="C957" r:id="rId931" display="Aktuālo pieprasījumu saraksts 15.05.2025.xlsx" xr:uid="{C2E7ED4B-8251-4636-9BA2-7883D4F8717F}"/>
+    <hyperlink ref="C451" r:id="rId932" xr:uid="{DBA0F06E-8797-4CC9-AE80-A5E0111EFB63}"/>
+    <hyperlink ref="C450" r:id="rId933" display="kosmētika,  ķermeņa kopšanas līdzekļi u.c." xr:uid="{41306292-68A3-40E6-9C5B-C026639CB28C}"/>
+    <hyperlink ref="C449" r:id="rId934" xr:uid="{743D1ECD-C321-4159-9F97-1E326C3BE81B}"/>
+    <hyperlink ref="C448" r:id="rId935" xr:uid="{1C1F5F5F-2295-4F08-920F-B0D3D8198270}"/>
+    <hyperlink ref="C958" r:id="rId936" xr:uid="{DA11E1A5-D052-4C4E-B98B-9E8134102AD9}"/>
+    <hyperlink ref="C959" r:id="rId937" display="velosipēdu rāmji, dakšas (velosipēdu detaļas), velosipēdi; sporta velosipēdi u.c. " xr:uid="{EFE7F49A-3F92-45D4-BFF9-5B171C72F47A}"/>
+    <hyperlink ref="C960" r:id="rId938" xr:uid="{4B6A4572-4266-40D1-8AA2-A76663094CCD}"/>
+    <hyperlink ref="C847" r:id="rId939" display="šaujamieroči, gaisa pistoles, gaisa šautenes, trankvilizatoru pistoles, Pneimatiskie ieroči, rotaļu ieroči u.c." xr:uid="{22471393-4FAB-465E-84CB-9D713AF6ECBD}"/>
+    <hyperlink ref="C846" r:id="rId940" display="apģērbs, apavi; somas, maki, galvassegas, saulesbrilles u.c." xr:uid="{E0D8E9F8-364F-476F-8AC3-5DC26CBADAEE}"/>
+    <hyperlink ref="C845" r:id="rId941" display="transportlīdzekļu izplūdes sistēmas, izpūtēji dzinējiem un mašīnām iepakojuma materiāli, kartona iepakojums  transportlīdzekļiem transportlīdzekļu spoguļi,  transportlīdzekļu daļas, transportlīdzekļu spoileri,  polo krekli; galvassegas; apģērbs, jakas u.c." xr:uid="{8B4E49A1-62FB-409D-B0A8-5A37742D667B}"/>
+    <hyperlink ref="C844" r:id="rId942" display="konditorejas izstrādājumi, metāla kastes;uzglabāšanas konteineri mājsaimniecībai un virtuvei,  apģērbi, apavi, galvassegas; mobilo tālruņu maciņi, rotaslietas, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietu/telefonu maciņi, juvelierizstrādājumi, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietas u.c." xr:uid="{4C75E94E-D619-4F2A-883E-CAA30DF39B3D}"/>
+    <hyperlink ref="C961" r:id="rId943" display="konditorejas izstrādājumi, metāla kastes;uzglabāšanas konteineri mājsaimniecībai un virtuvei,  apģērbi, apavi, galvassegas; mobilo tālruņu maciņi, rotaslietas, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietu/telefonu maciņi, juvelierizstrādājumi, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietas u.c." xr:uid="{C5DB38E8-4137-4F66-986E-790B6E448E81}"/>
+    <hyperlink ref="C962" r:id="rId944" display="somas, mugursomas, portfeļi, nelieli ādas izstrādājumi" xr:uid="{7C9768DD-195C-4DB9-9492-1A98B5DD773D}"/>
+    <hyperlink ref="C963" r:id="rId945" display="Aktuālo pieprasījumu saraksts 15.05.2025.xlsx" xr:uid="{ACC4B377-5775-44E3-8508-C2982BBB49C0}"/>
+    <hyperlink ref="C964" r:id="rId946" xr:uid="{A2EF5E41-3493-430C-B8CC-659A0CDD6EE3}"/>
+    <hyperlink ref="C965" r:id="rId947" display="portfeļi, karšu maki, maki kredītkartēm (ādas izstrādājumi),  rokassomas, naudas maki u.c. " xr:uid="{B021D1CD-4443-4D66-8DDA-5BD6707244EA}"/>
+    <hyperlink ref="C966" r:id="rId948" display="aksesuāri, jakas, T-krekli, sporta apakškrekli" xr:uid="{B280CAFB-977B-4104-ACC0-F83E1310D409}"/>
+    <hyperlink ref="C967" r:id="rId949" xr:uid="{5007041E-D12C-40BF-9C6B-AF3D5246739A}"/>
+    <hyperlink ref="C968" r:id="rId950" xr:uid="{3A0627F5-654F-414B-A926-449A3C9866B2}"/>
+    <hyperlink ref="C971" r:id="rId951" xr:uid="{2305F8A0-68BA-482B-86E8-6E803314F50E}"/>
+    <hyperlink ref="C969" r:id="rId952" xr:uid="{F786984D-6846-43AE-94E8-91E5E3E366A8}"/>
+    <hyperlink ref="C970" r:id="rId953" xr:uid="{DD7E50E1-37A7-466A-A883-04985793C79D}"/>
+    <hyperlink ref="C972" r:id="rId954" xr:uid="{C3D7EF18-4742-44DC-9190-4799F04EA725}"/>
+    <hyperlink ref="C973" r:id="rId955" display="elektriskās sistēmas, savienojošie termināļi, elektriskie savienotāji u.c." xr:uid="{0442F6A0-2095-49CE-A015-598ED5238815}"/>
+    <hyperlink ref="C974" r:id="rId956" xr:uid="{AFD1E69B-BAA8-44D2-B8F3-AD805C71460C}"/>
+    <hyperlink ref="C975" r:id="rId957" display="elektroniskās cigaretes; šķidrie nikotīna šķīdumi izmantošanai elektroniskajās cigaretēs" xr:uid="{6288A323-6C49-4373-B016-C9278E2129EB}"/>
+    <hyperlink ref="C976" r:id="rId958" display="ķīmiskie produkti, neapstrādāti sintētiskie sveķi, neapstrādātas plastmasas, ugunsdzēsības un ugunsdrošības līdzekļi, cietinātāji un lodēšanas līdzekļi, miecēšanas līdzekļi dzīvnieku ādām, līmes rūpnieciskiem mērķiem, špakteles un citas pildvielas, komposts, mēslošanas līdzekļi, kūtsmēsli, bioloģiskie aģenti rūpnieciskiem un zinātniskiem mērķiem, krāsa" xr:uid="{32A6DD2A-056D-4300-9AA7-D3E65FF9474D}"/>
+    <hyperlink ref="C977" r:id="rId959" xr:uid="{662F4C1A-F5C1-4118-A011-AB6030D4DA1E}"/>
+    <hyperlink ref="C372" r:id="rId960" xr:uid="{D96D36BB-D305-4573-BB4B-72DF04D129D4}"/>
+    <hyperlink ref="C182" r:id="rId961" xr:uid="{6477D022-19BB-40AA-BA87-C21221113697}"/>
+    <hyperlink ref="C978" r:id="rId962" display="plastmasas bļodas, bļodas (konteineri), mazgāšanas vannas u.c." xr:uid="{18FBCECB-D40B-45B9-B1C0-1813EA94EF4B}"/>
+    <hyperlink ref="C979" r:id="rId963" display="Aktuālo pieprasījumu saraksts 01.07.2025.xlsx" xr:uid="{B7615EE9-A5E3-4AAD-A7B0-EE12F89E2CB4}"/>
+    <hyperlink ref="C980" r:id="rId964" xr:uid="{3D3AE453-923A-4224-B7E6-138C513C5330}"/>
+    <hyperlink ref="C981" r:id="rId965" xr:uid="{2C7CE228-71E1-491D-900D-0C7C9387A6D7}"/>
+    <hyperlink ref="C982" r:id="rId966" display="sporta bumbas, sporta apavi, apģērbs,sporta somas; sporta apģērbu somas u.c." xr:uid="{BC6C9D15-A910-4AE2-AFCB-F1BFE3BE425E}"/>
+    <hyperlink ref="C983" r:id="rId967" xr:uid="{BA9B0BB0-38D0-4868-A4BE-B0E6D8F6DBA9}"/>
+    <hyperlink ref="C984" r:id="rId968" xr:uid="{87BBAB75-30CA-490F-88F2-02800BA0EE62}"/>
+    <hyperlink ref="C985" r:id="rId969" display="rezerves daļas,apģērbi,aksesuāri u.c." xr:uid="{7C73C108-54EB-41EE-889A-B504F9BE7287}"/>
+    <hyperlink ref="C986" r:id="rId970" xr:uid="{A4801FF2-7E4A-4049-82D9-66F0A44B2BC6}"/>
+    <hyperlink ref="C987" r:id="rId971" xr:uid="{791C31BF-F272-412B-8F1C-A89215DB36E8}"/>
+    <hyperlink ref="C988" r:id="rId972" xr:uid="{507EE77A-E422-4B9B-AA7C-22BB72DDEC56}"/>
+    <hyperlink ref="C989" r:id="rId973" xr:uid="{67379BF0-06E6-4658-A677-0E3C1E9E8B7D}"/>
+    <hyperlink ref="C990" r:id="rId974" display="parfimērijas izstrādājumi, kosmētika, galvassegas, apģērbs, rotaļlietas, apavi, zobu pastas un pastas, transportlīdzekļi, ziepes, spēles porcelāns, mazgāšanas līdzekļi rūpnieciskiem nolūkiem, parfimērijas eļļas, stikla trauki u.c." xr:uid="{EE55D5F1-E728-484C-A78C-25CC2ED10047}"/>
+    <hyperlink ref="C991" r:id="rId975" display=" somas, kabatas portfeļi, mugursomas, apģērbi, apavi, galvassegas, sporta preces un aprīkojums; vingrošanas izstrādājumi, kas nav ietverti citās klasēs, vingrošanas aprīkojums, pielāgotas somas sporta inventāram u.c." xr:uid="{C4A2156F-6780-4867-83E6-056D827184ED}"/>
+    <hyperlink ref="C992" r:id="rId976" xr:uid="{AFC2A69A-6DF7-4EB5-9134-E4807481E514}"/>
+    <hyperlink ref="C993" r:id="rId977" xr:uid="{ACC8CA45-9383-4395-B878-4402B7DF6A9A}"/>
+    <hyperlink ref="C994" r:id="rId978" display="apģērbi un aksesuāri alpīnisma,kāpšanas un āra aktivitātēm" xr:uid="{74222C10-093B-400D-B802-FB63B5DA9010}"/>
+    <hyperlink ref="C995" r:id="rId979" display="rotaslietas, juvelierizstrādājumi, rotaslietu lādītes,  putekļu lupatiņa, filca maisiņi u.c." xr:uid="{4A001845-2761-47AB-96EC-CBAD03801BCE}"/>
+    <hyperlink ref="C996" r:id="rId980" xr:uid="{F47B9ADC-7D55-45C2-AF34-0A56357DE8DB}"/>
+    <hyperlink ref="C923" r:id="rId981" display="Aktuālo pieprasījumu saraksts 28.03.2025.xlsx" xr:uid="{A3C2C00E-D1D6-4C34-BD32-012F1161763D}"/>
+    <hyperlink ref="C997" r:id="rId982" xr:uid="{6E967CDE-5EEA-47A5-A3A3-1FE9E51524D9}"/>
+    <hyperlink ref="C998" r:id="rId983" display="ābolu vīna kokteiļi, sidrs, vīni, dzērieni uz vīna bāzes (vīna špriceri).alus, alus kokteiļi, bezalkoholiskie dzērieni, bezalkoholiskie  kokteiļi u.c." xr:uid="{623767BC-2BB1-4AF7-BACE-E4A28E648AAA}"/>
+    <hyperlink ref="C999" r:id="rId984" xr:uid="{92ED861C-F56C-4294-8C3E-E2016AFE5520}"/>
+    <hyperlink ref="C385" r:id="rId985" xr:uid="{F8CDF554-53EB-42BA-AA75-7687A27F1E93}"/>
+    <hyperlink ref="C1000" r:id="rId986" xr:uid="{EF66AFCE-C97F-48E6-8620-B93DB2880271}"/>
+    <hyperlink ref="C1001" r:id="rId987" xr:uid="{B2A03B36-6576-44F7-B000-F8953726157F}"/>
+    <hyperlink ref="C1002" r:id="rId988" display="mēbeles, krēsli, dīvāni, soli [mēbeles], tpūtas mēbeļu komplekti, āra mēbeles, terases mēbeles, sēdekļi kā mēbeles u.c." xr:uid="{5CC3BFF3-DAB3-4CB5-AEEA-E75CA063BF2D}"/>
+    <hyperlink ref="C1003" r:id="rId989" display=" apgaismes ierīces, to  aprīkojums, piederumi, daļas,  spuldzes, āra apgaismojums u.c." xr:uid="{0796E102-721B-4751-A1E1-E09FF04A5695}"/>
+    <hyperlink ref="C1004" r:id="rId990" display="skuvekļi, skuvekļu asmeņi, manuālās zobu birstes, elektriskas zobu birstes; elektriskās zobu birstes galviņas  u.c." xr:uid="{7BA13706-6C6C-490A-8F60-D6BB40C5BB9F}"/>
+    <hyperlink ref="C1005" r:id="rId991" display="  kosmētiskie un tualetes līdzekļi, zobu pastas, parfimērija, ēteriskās eļļas, preparāti putekļu uzsūkšanai, mitrināšanai un saistīšanai, juvelierizstrādājumi,  pulksteņi un hronometriskie instrumenti,  somas, mēbeles, spoguļi, gleznu rāmji, nemetāliski uzglabāšanas vai transportēšanas konteineri, mājsaimniecības vai virtuves piederumi un trauki, apģērbi, apavi, galvassegas, apavi  u.c." xr:uid="{539CA5A0-CCD8-41F5-A148-41F3C70393A8}"/>
+    <hyperlink ref="C1006" r:id="rId992" xr:uid="{C0F22DBF-265F-4B37-B0AD-1B8B828726A9}"/>
+    <hyperlink ref="C1007" r:id="rId993" xr:uid="{1F0234BF-28A9-495A-B2A4-DAC1B187229E}"/>
+    <hyperlink ref="C1008" r:id="rId994" xr:uid="{5F44B5AD-5093-4A26-9F2C-6803C8D1554C}"/>
+    <hyperlink ref="C1009" r:id="rId995" xr:uid="{8BB660D6-4F4C-438E-9CE1-FD281A4BD333}"/>
+    <hyperlink ref="C1010" r:id="rId996" xr:uid="{F0D9580A-54DB-4D8F-B87D-09570F6C80AD}"/>
+    <hyperlink ref="C1011" r:id="rId997" display="Aktuālo pieprasījumu saraksts 04.08.2025.xlsx" xr:uid="{6E5EB8F0-3E65-40BA-A4EC-BC5A424C2A12}"/>
+    <hyperlink ref="C1012" r:id="rId998" xr:uid="{5CF28FA2-54E7-4C7A-971D-8D4CF580710F}"/>
+    <hyperlink ref="C1013" r:id="rId999" xr:uid="{A557F1B3-76D4-42B9-B283-3BD336E8941D}"/>
+    <hyperlink ref="C1014" r:id="rId1000" display="apģērbi,apavi,somas,smaržas,brilles,rotaslietas,u.c" xr:uid="{A8ADA2E0-5D85-4987-99F4-B5D123B33146}"/>
+    <hyperlink ref="C1015" r:id="rId1001" display="apģērbi, apavi, galvassegas, smaržas, kosmētika, parfimērijas krūzes,dzeramie trauki u.c." xr:uid="{C6F0C7D1-BA62-4551-A11B-F72B33D3AE0F}"/>
+    <hyperlink ref="C1017" r:id="rId1002" display="dažādas preces." xr:uid="{1B7F5351-C4CB-4EB7-A603-83182A4BD9A9}"/>
+    <hyperlink ref="C1016" r:id="rId1003" xr:uid="{52711482-3F27-497F-9F41-8F548F27DDC1}"/>
+    <hyperlink ref="C1018" r:id="rId1004" display="automobiļi, diski, motorizēto transportlīdzekļu riteņi, rotaļu automašīnas, durvis motorizētiem transportlīdzekļiem, stūres transportlīdzekļiem; transportlīdzekļu modeļi, ar tālvadības pulti vadāmi rotaļu transportlīdzekļi" xr:uid="{B372C9D6-724C-417D-A3A0-775E6E8A5F27}"/>
+    <hyperlink ref="C1019" r:id="rId1005" xr:uid="{86D48FAC-25F3-48A3-8E20-895306F9E604}"/>
+    <hyperlink ref="C1020" r:id="rId1006" xr:uid="{B34BA36B-8180-4179-BAC4-A089A472F55B}"/>
+    <hyperlink ref="C1021" r:id="rId1007" xr:uid="{9F62559D-E99D-42BF-9D7E-79BF5E4E2451}"/>
+    <hyperlink ref="C1022" r:id="rId1008" xr:uid="{DB2D9060-6FC0-4F57-8A91-6260712B09BB}"/>
+    <hyperlink ref="C1023" r:id="rId1009" xr:uid="{EC50DBBA-DD2B-4566-BDF0-9652E9B7F16E}"/>
+    <hyperlink ref="C1024" r:id="rId1010" xr:uid="{6E5714FA-B8C4-4B83-861F-CECFF0756644}"/>
+    <hyperlink ref="C1025" r:id="rId1011" xr:uid="{6F0E1FED-E4A9-433E-BA29-D81B7EB58110}"/>
+    <hyperlink ref="C1026" r:id="rId1012" xr:uid="{4EF0360F-71D6-4F17-9D43-CB8AAE51CB5F}"/>
+    <hyperlink ref="C1027" r:id="rId1013" display="kosmētikas līdzekļi nagiem, nagu lakas bāze" xr:uid="{B609D23F-74D9-4F87-B4B5-ABF25C5F86BE}"/>
+    <hyperlink ref="C1028" r:id="rId1014" display="izklaides pakalpojumi, mobilo tālruņu, planšetdatoru, klēpjdatoru, kameru un portatīvo skaņas un video atskaņotāju, elektronisko grāmatu lasītāju, datoru, viedpulksteņu un personālo digitālo asistentu piederumi, proti, aizsargapvalki, vāciņi, futrāļi, priekšējās plāksnes, apvalki, siksnas un aizsargpārklājumi displeju ekrāniem, austiņas; austiņas, planšetdatoru tastatūras, peles paliktņi, rokturi, statīvi un stiprinājumi rokas digitālajām elektroniskajām ierīcēm, proti, mobilajiem tālruņiem, planšetdatoriem, kamerām un portatīvajiem skaņas un video atskaņotājiem, elektroniskajiem grāmatu lasītājiem, datoriem un personālajiem digitālajiem asistentiem apģērbs, austiņas, atslēgu piekariņi,  pildspalvas, pēļu figūriņas, tekstilizstrādājumi un tekstilizstrādājumu aizstājēji, dvieļi, gultas veļa, guļammaisi, vannas un dušas želejas, vannas želeja, vannas sāļi, ķermeņa skrubis, vannas putas, dezodorējošas ziepes, sejas skrubis, šķidrās vannas ziepes, šķidrās ziepes rokām un sejai; ādas ziepes, ziepes ķermeņa kopšanai pīlinga skrubji kosmētiskiem nolūkiem,vaigu sārtums, ķermeņa spīdums, korektori, kosmētika, acu ēnas, uzacu zīmuļi, lūpu balzami un lūpu spīdums, lūpu krāsa,bižutērija, rotaslietas, rokaspulksteņi   u.c." xr:uid="{271987E1-4C73-4C2F-B929-169EF66429B6}"/>
+    <hyperlink ref="C1029" r:id="rId1015" xr:uid="{938A24BF-E09E-4750-B539-FD61F13E15FA}"/>
+    <hyperlink ref="C1030" r:id="rId1016" xr:uid="{86FDEA93-C3F5-4BFF-BC06-60FD3ECDFAFE}"/>
+    <hyperlink ref="C1031" r:id="rId1017" xr:uid="{5C6F66B5-B5EE-4ABC-B58C-D15C7BCB962B}"/>
+    <hyperlink ref="C1032" r:id="rId1018" display="smaržas,šķidrās smaržas" xr:uid="{AB5C92AC-9880-474A-95DB-313FC24DBDA2}"/>
+    <hyperlink ref="C1033" r:id="rId1019" xr:uid="{9DFC0F5A-67B5-4A72-9237-75BCFC53F1AC}"/>
+    <hyperlink ref="C1034" r:id="rId1020" xr:uid="{ECE7BB93-BBB0-4ECB-9923-D956A4D85EF1}"/>
+    <hyperlink ref="C361" r:id="rId1021" xr:uid="{7BA9645B-0148-4BBD-8D45-507AAD40465A}"/>
+    <hyperlink ref="C1035" r:id="rId1022" xr:uid="{7C465999-3E8C-4B72-825D-24EA5B1C563B}"/>
+    <hyperlink ref="C1036" r:id="rId1023" display="apģērbs, apavi, galvassegas, virsdrēbes, sporta apģērbs, futbola zābaki, kurpes, vestes, ūdensnecaurlaidīgs apģērbs; jostas,  velosipēdi,tricikli, laivas, visu iepriekš minēto preču pielikumi, detaļas, furnitūra un piederumi,paklāji; grīdsegas,mašas,linolejs, grīdas segumi esošajām grīdām, tapetes, kas nav no tekstilmateriāla, tapetes,viedkartes, telefona kartes, kodētas viedkartes, kodētas viedkartes, kodētas telefona kartes; magnētiskas telefona kartes,kodētas kartes, kodētas kartes, magnētiskās identifikācijas kartes, kameras un to daļas un piederumi, kameras filmas, pretatspīduma aizsargi, brilles un aizsargi,kompasi un barometri, pulksteņi (lūku zvaniņi); binokļi, kalkulatori, animācijas filmas, brilles, saulesbrilles, aizsargbrilles, futrāļi, maciņi, to auklas un rāmji, fotoaparātu un instrumentu futrāļi, kontaktlēcu turētāji, optiskās preces, hologrammas; televizori, videomagnetofona iekārtas, skaņas ierakstīšanas un atskaņošanas ierīces un instrumenti transportlīdzekļu numura zīmes un to stieņi, atslēgas,atslēgu sagataves,atslēgu piekariņi un atslēgu riņķi, slēdzenes un rotājumi, manikīra maciņi, nažu izgatavošanas piederumi, dakšiņas un karotes, skuvekļi, žiletes, skūšanās maciņi, rokas instrumenti un darbarīki, kabatas naži,uzkodas,gatavas uzkodas; uzkodas, saldētas kūkas, saldēti konditorejas izstrādājumi, saldētas gatavas maltītes,pēcskūšanās losjoni, odekolons, mājsaimniecības vai virtuves piederumi un trauki, elektriskie tosteri un katli, lampas u.c." xr:uid="{FDC87112-799C-4056-B591-15318CA1C98B}"/>
+    <hyperlink ref="C1037" r:id="rId1024" xr:uid="{CD8F20AC-CAAD-4A0B-8FEA-C331A366D255}"/>
+    <hyperlink ref="C802" r:id="rId1025" xr:uid="{F9AA2FA7-1F87-4A80-A891-9D9F9003F3FC}"/>
+    <hyperlink ref="C1038" r:id="rId1026" display="pralinē, šokolādes konfektes, vafeles, šokolāde, raukšķīgas šokolādes vafeles" xr:uid="{CD69E62A-5CAE-4DE0-9AB8-7A7A8F9E1AC6}"/>
+    <hyperlink ref="C1039" r:id="rId1027" xr:uid="{89BC94E1-EDC9-43AA-AA69-28443E6DBC5C}"/>
+    <hyperlink ref="C1040" r:id="rId1028" display="šokolādē pārklātas vafeles, pildīta šokolāde, maizes izstrādājumi un konditorejas izstrādājumi, šokolāde un deserti; šokolāde, pildītas šokolādes tāfelītes, šokolādes tāfelītes, šokolādes cepumi" xr:uid="{5AD2A30C-6F3B-407A-8CC3-D2A77DE40108}"/>
+    <hyperlink ref="C1041" r:id="rId1029" xr:uid="{19F772EC-1AF0-454B-A3C7-1576E98FC36A}"/>
+    <hyperlink ref="C1042" r:id="rId1030" xr:uid="{6EC68409-110C-4C84-B6F1-5F6F1ABF7FF9}"/>
+    <hyperlink ref="C1043" r:id="rId1031" xr:uid="{5FE73459-302C-437F-8019-6DC332D84991}"/>
+    <hyperlink ref="C1044" r:id="rId1032" xr:uid="{232FBEAE-E9F6-450D-A075-C5681D5B83D7}"/>
+    <hyperlink ref="C1045" r:id="rId1033" display="T-krekli" xr:uid="{F570A0E0-90D4-46F2-AA4D-22581344028A}"/>
+    <hyperlink ref="C1046" r:id="rId1034" xr:uid="{2DD2FF14-8559-4585-AA8D-9EF4A98E761A}"/>
+    <hyperlink ref="C1047" r:id="rId1035" xr:uid="{E399273D-AF94-4CA9-9AE7-DAC0FC10D862}"/>
+    <hyperlink ref="C1048" r:id="rId1036" xr:uid="{D85354D8-FA0F-494B-9181-0CED6C7CEA88}"/>
+    <hyperlink ref="C1049" r:id="rId1037" xr:uid="{E273A871-922C-4633-BBA5-849B00D2EFA1}"/>
+    <hyperlink ref="C561" r:id="rId1038" xr:uid="{58F86962-9839-4E58-B2FC-B20AD4D6E003}"/>
+    <hyperlink ref="C1050" r:id="rId1039" xr:uid="{B9D3E05C-343E-4601-9DE6-8E5CFDD9967A}"/>
+    <hyperlink ref="C1051" r:id="rId1040" xr:uid="{56A41FF2-E72B-47E5-9027-BBD44053CBEE}"/>
+    <hyperlink ref="C1052" r:id="rId1041" xr:uid="{D158CBED-C8C2-42DE-B571-DFBE18BE32B1}"/>
+    <hyperlink ref="C1053" r:id="rId1042" display="kopšanas un skaistumkopšanas līdzekļi, kosmētika, tualetes piederumi, ādas kopšanas līdzekļi; mīkstinošs tīrīšanas līdzeklis, kondicionieris, roku un ķermeņa krēms, ķermeņa losjons, dušas želejas, pēdu,  roku krēmi, dienas un nakts krēmi, acu  smaržas, istabas smaržas, sveces, kosmētika, lūpu spīdumi un lūpu mīkstinātāji, gultas un galda pārklāji, apģērbi, apavi, galvassegas,  somas, jostas, tualetes piederumu futrāļi un turētāji u.c. " xr:uid="{BF14B0DE-0F22-46DF-875A-701167AAB8E1}"/>
+    <hyperlink ref="C1054" r:id="rId1043" display="juvelierizstrādājumi, ķēdes,  kaklarotas  rokassprādzes   gredzeni, apģērbi, apavi, galvassegas, jostas somas, ceļojumu somas, rokasomiņas, maki u.c" xr:uid="{21901D5F-79EA-45E6-B6DC-9980CE22133E}"/>
+    <hyperlink ref="C1055" r:id="rId1044" display="apģērbi, apavi,sporta apavi, galvassegas, bērnu gultiņasceļojumu čemodāni, apģērbu koferi, mugursomas, somas, maki, atslēgu futrāļi [ādas izstrādājumi], maciņi, kas paredzēti tualetes piederumu glabāšanai,  mapes, aploksnes [ādas izstrādājumi], ādas segas [kažokādas], ādas imitācija, kažokādas [dzīvnieku ādas], karšu turētāji, ādas polsterējums mēbelēm, dokumentu kastes  u.c." xr:uid="{65226875-6B36-4C6F-8C26-C3A5B1736C36}"/>
+    <hyperlink ref="C1056" r:id="rId1045" xr:uid="{BC3C1801-8937-450F-B019-B90B65F27FE3}"/>
+    <hyperlink ref="C1057" r:id="rId1046" xr:uid="{A612B45C-903E-49C7-9541-92A33AFC9F04}"/>
+    <hyperlink ref="C1058" r:id="rId1047" display="bagāžas birkas (ādas izstrādājumi, somas,  pārtikas preču maisiņi, beisbola cepures, apģērbs, T-krekli, kāju paklājiņi, auduma durvju paklājiņi, DVD diski, kompaktdiski, DVD futrāļi, diska formas ierakstu nesēji u.c." xr:uid="{23D52590-E646-467D-B39D-FBC920BF00F9}"/>
+    <hyperlink ref="C1059" r:id="rId1048" display="metāla detaļas celšanai un kravu apstrādei, sprādzes, siksnu un ķēžu spriegotāji, āķi, slēdzenes, trīši, stropes, tērauda troses, ķēdes, savienojuma posmi, karabīnes, kritiena apturēšanas bremzes, tērauda siksnas, celšanas, kravas un drošības siksnas, vinčas, konveijera lentes, rullīšu konveijeri, celšanas ragavas, poliesters, polipropilēns, PET siksnas" xr:uid="{431D636E-7CB2-4E36-ADD7-BFED184F7F4C}"/>
+    <hyperlink ref="C1060" r:id="rId1049" xr:uid="{A835EAA0-F051-4809-B55B-62E7E783F894}"/>
+    <hyperlink ref="C1061" r:id="rId1050" display=" atmiņas moduļi, baterijas, ierīces un instrumenti enerģijas uzkrāšanai, uzlādējamas baterijas, mobilās lietotnes, elektriskās baterijas, sauszemes pārvietošanās līdzekļi, gaisa pārvietošanās līdzekļi, ūdens pārvietošanās līdzekļi; hibrīda transportlīdzekļi, elektriskie transportlīdzekļi,   galvassegas, apģērbs,glāzes, krūzes u.c." xr:uid="{C9B12187-A887-41CC-9022-B2DBF3EA43B4}"/>
+    <hyperlink ref="C1062" r:id="rId1051" xr:uid="{40F586D6-D258-4132-9074-25648B167537}"/>
+    <hyperlink ref="C1063" r:id="rId1052" xr:uid="{E652C648-F22B-4CC6-999E-1A55E5865D87}"/>
+    <hyperlink ref="C1064" r:id="rId1053" xr:uid="{6E21B4F9-EE37-4079-ABEF-00211070F5E9}"/>
+    <hyperlink ref="C1065" r:id="rId1054" xr:uid="{2492B5A1-A122-4D82-A773-69439C8B7C2A}"/>
+    <hyperlink ref="C1066" r:id="rId1055" display=" vīriešu un sieviešu apģērbi, apakšveļa,bērnu apģērbs, t-krekli, sporta krekli, mēteļi, visu veidu zeķes,   pludmales apģērbs, biksītes,bokseri, topiņi, somas, apavi, parfimērija, kosmētika, eau de smaržas,  saulesbrilles un brilles, maciņi, aksesuāri u.c. " xr:uid="{13705136-8CEA-4D5A-B8AB-FD6D0FADAE65}"/>
+    <hyperlink ref="C1067" r:id="rId1056" xr:uid="{63D69033-997B-4485-AA07-46B187D33BC8}"/>
+    <hyperlink ref="C1068" r:id="rId1057" xr:uid="{DD899604-2770-4D14-AB43-5F515184FEA3}"/>
+    <hyperlink ref="C1069" r:id="rId1058" xr:uid="{0087665D-5C5F-432C-9F4F-491CE6DE9251}"/>
+    <hyperlink ref="C1070" r:id="rId1059" xr:uid="{6F6A43B2-02D2-4A6C-8703-8CC0B45EFA4D}"/>
+    <hyperlink ref="C1071" r:id="rId1060" xr:uid="{DD8C6B87-2930-463E-9027-74FB7A678121}"/>
+    <hyperlink ref="C1072" r:id="rId1061" xr:uid="{E02E064B-007C-4203-8A82-41B3798B5B72}"/>
+    <hyperlink ref="C1073" r:id="rId1062" xr:uid="{CCCDE6C0-CE38-4CBC-8040-ED49839BCAD1}"/>
+    <hyperlink ref="C1074" r:id="rId1063" xr:uid="{394B9581-2A67-40C0-8E2D-5F38D8F13717}"/>
+    <hyperlink ref="C1075" r:id="rId1064" xr:uid="{89B474F9-1734-4911-A32E-DE4161603BB9}"/>
+    <hyperlink ref="C1076" r:id="rId1065" xr:uid="{9E5ACD3B-B975-4EFD-A952-8923FA21F591}"/>
+    <hyperlink ref="C1077" r:id="rId1066" xr:uid="{87E4DCCE-1ABA-4E45-9E42-D6B25249079D}"/>
+    <hyperlink ref="C1078" r:id="rId1067" xr:uid="{FAF632DD-E30F-495F-BF05-2CAD73C45016}"/>
+    <hyperlink ref="C1079" r:id="rId1068" xr:uid="{AE778625-2DF7-4798-A9F7-E93020F99FD1}"/>
+    <hyperlink ref="C1080" r:id="rId1069" xr:uid="{AEF79835-BE72-4EE7-A4DE-775A9DCE66CC}"/>
+    <hyperlink ref="C1081" r:id="rId1070" xr:uid="{8D867213-36E2-4DD6-BCF5-18F17D36CA15}"/>
+    <hyperlink ref="C1082" r:id="rId1071" xr:uid="{6D72E0E7-9D31-4BB0-97B8-915E23E3D262}"/>
+    <hyperlink ref="C1083" r:id="rId1072" display="ziemassvētku eglītes statīvs " xr:uid="{29E98CED-87EE-4685-9772-D34967E0C1D6}"/>
+    <hyperlink ref="C1084" r:id="rId1073" xr:uid="{0B7B7C00-291A-4B38-8F17-C4D3F5E07FC0}"/>
+    <hyperlink ref="C1085" r:id="rId1074" xr:uid="{29812B0D-B208-4820-92E8-C9D05E32A805}"/>
+    <hyperlink ref="C1086" r:id="rId1075" xr:uid="{3F8BA1E6-44B0-4DE6-82EC-138E39633946}"/>
+    <hyperlink ref="C1087" r:id="rId1076" xr:uid="{C0E00687-976D-4A20-9252-DC91D5A8E10B}"/>
+    <hyperlink ref="C1088" r:id="rId1077" xr:uid="{C4B5C565-EA3C-46A0-8E61-2892CB804A62}"/>
+    <hyperlink ref="C1089" r:id="rId1078" xr:uid="{4FD13D2A-5724-4299-B1EE-8449EFFBB0C9}"/>
+    <hyperlink ref="C1090" r:id="rId1079" xr:uid="{FF677D4D-8350-4794-985F-9F3C8AFDE26A}"/>
+    <hyperlink ref="C1091" r:id="rId1080" xr:uid="{AA254080-E9DB-47BC-9B30-203A2D42ADFF}"/>
+    <hyperlink ref="C1092" r:id="rId1081" xr:uid="{ECB16DA6-3ED2-4669-84EA-6BD664206DF5}"/>
+    <hyperlink ref="C1093" r:id="rId1082" display="alkoholiskais dzērins MALIBU" xr:uid="{5F50373B-E4D1-443A-8DD6-27C6C719D8D9}"/>
+    <hyperlink ref="C1094" r:id="rId1083" xr:uid="{A475E918-1E92-4CCA-8C04-F15D27D02CEB}"/>
+    <hyperlink ref="C1095" r:id="rId1084" xr:uid="{BCD6497C-197C-4B45-876A-C29BFDF49E41}"/>
+    <hyperlink ref="C1096" r:id="rId1085" display="pulksteņi, apģērbi,apavi, galvassegas u.c." xr:uid="{4A2B5319-9471-43A4-9CAE-04688326EF42}"/>
+    <hyperlink ref="C1097" r:id="rId1086" xr:uid="{8D9322ED-38AA-4823-932A-23DC2F6D9602}"/>
+    <hyperlink ref="C1098" r:id="rId1087" xr:uid="{502C376B-A2AC-4DCF-A302-2082449ED402}"/>
+    <hyperlink ref="C1099" r:id="rId1088" xr:uid="{C2118CAC-B3DF-42C8-A0E6-DFFC6EF1E3E8}"/>
+    <hyperlink ref="C1100" r:id="rId1089" xr:uid="{1E19AA6C-CB9E-4E55-89DE-F8547BD36ECE}"/>
+    <hyperlink ref="C1101" r:id="rId1090" xr:uid="{118B1945-8C03-4E4E-ADBD-36A50E69BEEC}"/>
+    <hyperlink ref="C1102" r:id="rId1091" xr:uid="{9E034240-EECA-43C9-A136-283E7E71FF58}"/>
+    <hyperlink ref="C1103" r:id="rId1092" xr:uid="{FDB660BC-60B2-4BBF-AD42-80D3B7C0A3D9}"/>
+    <hyperlink ref="C1104" r:id="rId1093" xr:uid="{4C935014-A7AE-4396-ADEA-C01FAA839852}"/>
+    <hyperlink ref="C1105" r:id="rId1094" display="dekoratīvā kosmētika parfimērija un smaržas, iedeguma eļļa,  ķermeņa krēms, losjons, ziepes,dušas želejas, ēteriskās eļļas  saulesaizsarg līdzekļi [sauļošanās krēmi u.c." xr:uid="{AE6B94B5-EA87-4091-860E-AB34F6D05D1D}"/>
+    <hyperlink ref="C1106" r:id="rId1095" xr:uid="{B83EA276-2E7F-4FC4-9F9F-4D76ABE3B483}"/>
+    <hyperlink ref="C1107" r:id="rId1096" display="Aktuālo pieprasījumu saraksts 31.10.2025.xlsx" xr:uid="{9D4329C1-8E18-4D18-BEDD-1B7A40149D3F}"/>
+    <hyperlink ref="C1108" r:id="rId1097" xr:uid="{E613F666-F57F-4FBC-8643-A96AF04B6CD3}"/>
+    <hyperlink ref="C1109" r:id="rId1098" xr:uid="{AC00EECF-83D3-4542-A316-C3A6A73A8D28}"/>
+    <hyperlink ref="C1110" r:id="rId1099" xr:uid="{BF767B40-022B-4132-A332-FF3CC019D1A2}"/>
+    <hyperlink ref="C1111" r:id="rId1100" xr:uid="{8A931C63-3C40-4CEB-A630-02D1158BE34C}"/>
+    <hyperlink ref="C1112" r:id="rId1101" display="Aktuālo pieprasījumu saraksts 31.10.2025.xlsx" xr:uid="{60D74060-09F2-4B9F-ACFA-60FEA7522A78}"/>
+    <hyperlink ref="C1113" r:id="rId1102" display="rotaļlietas, spēles, mehāniskās rotaļlietas, rotaļu modeļi; Modeļu transportlīdzekļi, žurnāli , grāmatas, pulksteņi, saulesbrilles, brilles, ķiveres, stereo austiņasaudio pastiprinātāji, austiņas telefoniem, pildspalvas, apavi, apģērbs, automobiļi/vieglās automašīnas, riteņu diski, riteņi u.c." xr:uid="{F29BAC3D-1206-4DA7-A5FB-8067E5802DC4}"/>
+    <hyperlink ref="C1114" r:id="rId1103" xr:uid="{CB7E06F8-02B5-4968-A13C-A30D248060BA}"/>
+    <hyperlink ref="C1115" r:id="rId1104" xr:uid="{AA2FCC2D-A7E4-4DA1-9239-EC318149F4C1}"/>
+    <hyperlink ref="C1116" r:id="rId1105" xr:uid="{003CBF8A-1B10-4EF2-985D-D40F846BEF84}"/>
+    <hyperlink ref="C1117" r:id="rId1106" display="videospēļu konsoles, rotaļlietas, lelles; grāmatas; komiksi; bērnu grāmatas, apģērbigultas,  veļa u.c." xr:uid="{50467035-5886-4974-95EF-7D717D899A99}"/>
+    <hyperlink ref="C1118" r:id="rId1107" xr:uid="{66DBA119-4943-4CF2-81F4-4D37295D44B3}"/>
+    <hyperlink ref="C1119" r:id="rId1108" xr:uid="{F48BDD7D-4442-4B7D-8690-D134C6981E20}"/>
+    <hyperlink ref="C1120" r:id="rId1109" display="mobilajiem tālruņiem pielāgoti maciņi mugursomas, piezīmju grāmatiņas, rokassīkrotas, interaktīvi spēļu krēsli videospēlēm , cepures u.c." xr:uid="{99DB2CBA-E644-4934-89B5-6554658B62C0}"/>
+    <hyperlink ref="C1121" r:id="rId1110" display="ūens pudeles, ceļojumu krūzes, izolētas pudeles; gumijas blīves, nemetāliski pudeļu korķi, vāciņi, plecu siksnas, nerūsējošā tērauda dzeršanas salmiņi, gumijas auklas un aukliņas, galda piederumu turētāji u.c." xr:uid="{146EFC84-57CA-46FE-AE4A-16CCDCD3F441}"/>
+    <hyperlink ref="C1122" r:id="rId1111" display="apģērbi,apavi,somas skaistumkopšanas līdzekļi, to izstrādājumi un aksesuāri u.c.  " xr:uid="{1C86F6AC-FC24-4A94-8BDD-C1EC4FFBF574}"/>
+    <hyperlink ref="C1123" r:id="rId1112" display="šaujamieroči; munīcija un šāviņi, sprāgstvielas, uguņošana, šautenes, harpūnu pistoles, pistoles,  gaisa pistoles, revolveri, ložmetēji, mīnmetēji, artilērijas lielgabali, raķešu palaišanas iekārtas, motorizētie ieroči ieroči; lādiņi, raķetes, mīnas, sprāgstvielu drošinātāji, sprāgstvielu drošinātāji izmantošanai raktuvēs, šaujamieroču pusgarās bikses, ieroču plecu siksnas, kārtridži, kārtridžu iepildīšanas aparāti, kasetņu maisiņi, aparāti kasetņu lentu uzpildīšanai, kasetņu iepildīšanas aparāti, kārtridžu futrāļi, šaujamieroču tīrīšanas birstes, ieroču futrāļi, pistoles, ieroču stobri, šauteņu āmuri, šauteņu futrāļi, šauteņu tēmēkļu spoguļi, ieroču un šauteņu sprūda aizsargi, šautenes, tēmēkļi,  ieroču trokšņa slāpētāji, šaušanas platformas, ieroči [rotaļlietas], pistoles [rotaļlietas], gaisa pistoles [rotaļlietas], loki un loka šaušanas ierīces, aparātus krāsas bumbiņu palaišanai, peintbola pistoles, krāsas bumbiņas, pistoļu vāciņus, harpūnu ieroči, rezerves daļas minētajam modelim un ieroču kopijām, jo īpaši iekrāvēji, rokturi, krāni, rāmji, mucas, cilindri, sprūdi, drošības fiksatori, drošības ierīces un virzuļu galvas, šāviņi un munīcija šiem ieroču modeļiem un atdarinājumiem, ieroču kopiju futrāļi un maciņi, modeļu un kopiju ieroči virtuālai šaušanai, mērķi, elektroniskie mērķi, šaujamieroču tēmēšanas teleskopi, optiskās lēcas, teleskopi, sporta brilles, novērošanas instrumenti, okulāri, briļļu futrāļi; apģērbs aizsardzībai pret negadījumiem, apstarošanu un uguni, cimdi aizsardzībai pret negadījumiem, ložu necaurlaidīgas vestes, glābšanas vestes; Baterijas kabatas lampām, termoelektrolampas, lāzeri, kas nav paredzēti medicīniskiem nolūkiem; šaujamieroču tēmēšanas teleskopi, šaušanas aizsargbrilles, nakts redzamības brilles, palielināmās brilles, lēcas šaušanai, novērošanas instrumenti šaušanai, aizsargmaskas un brilles; dzirksteļu aizsargi; Signalizācijas svilpes; suņu svilpes; ugunsdzēsības aparāti; simulatori, jo īpaši šaušanas simulatori, jo īpaši šaušanas simulatori savienošanai ar televizoru vai datoru; programmatūra, jo īpaši šaušanas " xr:uid="{A9FB4BAC-3CCF-49AB-983B-FC8216EDC21C}"/>
+    <hyperlink ref="C1124" r:id="rId1113" display="skaistumkopšana, matu veidošana, matu kopšana, matu kondicionieri; mitrinoši kondicionieri, šampūni u.c." xr:uid="{34974F01-2851-4EBF-930E-AF52A7F4E178}"/>
+    <hyperlink ref="C1125" r:id="rId1114" xr:uid="{77CEFA21-C14E-4391-BB35-A99DE7BB222C}"/>
+    <hyperlink ref="C1126" r:id="rId1115" xr:uid="{5CEEF975-F584-42FE-82D0-5C0E6A7DAAB4}"/>
+    <hyperlink ref="C1127" r:id="rId1116" xr:uid="{705FDFB7-C231-489F-958C-3A7B9CA1B3A0}"/>
+    <hyperlink ref="C1129" r:id="rId1117" xr:uid="{5F5CF80D-CCAF-4466-BAF5-89BE5FF97992}"/>
+    <hyperlink ref="C1130" r:id="rId1118" xr:uid="{D114210E-667E-4536-A12D-320429ADD6CC}"/>
+    <hyperlink ref="C1131" r:id="rId1119" display="alus, bezalkoholiskais alus, pudeles, metāla kannas alkoholiskajiem dzērieniem, alkoholiskie dzērieni,  alkoholiskie preparāti dzērienu pagatavošanai, sidrs. u.c." xr:uid="{AA4E8062-9604-4B63-830E-E8E9BD3C03DE}"/>
+    <hyperlink ref="C1132" r:id="rId1120" display="rezervas daļas, apģērbi, aksesuāri u.c." xr:uid="{2D038D78-E461-40C1-8B77-B7F3A535A0B2}"/>
+    <hyperlink ref="C111" r:id="rId1121" display="sporta preces, beisbolla, skvoša piederumi,u.c " xr:uid="{ABD1444C-37D9-47EA-804F-74ECAB36EB3D}"/>
+    <hyperlink ref="C110" r:id="rId1122" display="naži,šķēres,griezējinstrumenti" xr:uid="{83A26D40-3929-427B-A2F2-4461DDCA8D0E}"/>
+    <hyperlink ref="C109" r:id="rId1123" display="smaržas,apģērbi,  rotaslietas,somas,saulesbrilles,pulksteņi,apavi" xr:uid="{25E75BC2-E5C0-4C41-8BD1-9294E8CA802B}"/>
+    <hyperlink ref="C108" r:id="rId1124" xr:uid="{65E3FD33-6FFB-485F-80E3-9DB8DC57316E}"/>
+    <hyperlink ref="C107" r:id="rId1125" xr:uid="{421554AC-1205-4D4D-84CF-013CF4DFE342}"/>
+    <hyperlink ref="C106" r:id="rId1126" display="transporta līdzekļi;pārvietošanās līdzekļi pa sauszemi, gaisu vai ūdeni,u.c" xr:uid="{66A794CF-10B3-4EC4-9FCF-B0C4D0D90B9B}"/>
+    <hyperlink ref="C105" r:id="rId1127" xr:uid="{E8E21403-DD30-44C5-A5E3-92FE96955B16}"/>
+    <hyperlink ref="C1133" r:id="rId1128" xr:uid="{BE684758-87FF-451E-BCDD-4EB419DCBC3B}"/>
+    <hyperlink ref="C1134" r:id="rId1129" xr:uid="{9BC71D4F-99E9-406B-BE87-571A7D056980}"/>
+    <hyperlink ref="C1135" r:id="rId1130" xr:uid="{8ADE6CD7-71E5-42C5-BBD6-DCAD35BBC60C}"/>
+    <hyperlink ref="C1136" r:id="rId1131" display="ķermeņa krēms, roku krēms, viegli aromatizēti aerosoli,  smaržūdens; viegli aromatizēti ķermeņa aerosolišampūni, matu kondicionieri,   pretblaugznu šampūni u.c." xr:uid="{5C5845BC-AC06-4864-BD8A-4417D074F4B9}"/>
+    <hyperlink ref="C1137" r:id="rId1132" xr:uid="{2C47C254-CC4A-42E6-8142-9FE6813A1711}"/>
+    <hyperlink ref="C1138" r:id="rId1133" xr:uid="{961F4775-360B-494B-94D0-DAAD7BC793A4}"/>
+    <hyperlink ref="C1139" r:id="rId1134" xr:uid="{5A9062EE-DE39-4C58-9073-9ECC2F50584C}"/>
+    <hyperlink ref="C1140" r:id="rId1135" display="Aktuālo pieprasījumu saraksts 14.11.2025.xlsx" xr:uid="{8B115978-BCF6-4E58-9B67-883CB732C460}"/>
+    <hyperlink ref="C1141" r:id="rId1136" xr:uid="{5111D43F-D7A1-4113-8935-870EBB4BD718}"/>
+    <hyperlink ref="C1142" r:id="rId1137" xr:uid="{082DA5E8-A769-418D-A61D-A4A7C25AEAD5}"/>
+    <hyperlink ref="C1143" r:id="rId1138" xr:uid="{EB80A179-674F-4E59-8478-B72E31D6C788}"/>
+    <hyperlink ref="C1144" r:id="rId1139" xr:uid="{BDC889C8-E4CB-4A33-B02B-A59005AF602A}"/>
+    <hyperlink ref="C1145" r:id="rId1140" xr:uid="{CA4C2331-7C85-4798-80F3-0800F0D48851}"/>
+    <hyperlink ref="C1146" r:id="rId1141" display="Matu griešanas un matu noņemšanas ierīces, lāzerepilācija, kosmētiskā elektrolīze matu noņemšanai, depilācijas un skūšanās līdzekļi" xr:uid="{8E8B8C4D-D79A-4287-AA39-F21E33F1C19D}"/>
+    <hyperlink ref="C1147" r:id="rId1142" xr:uid="{91E19691-8E46-4A07-813B-A37E3D2A9D49}"/>
+    <hyperlink ref="C1148" r:id="rId1143" xr:uid="{23283D6E-AA7E-49C5-9325-2D0705ED1BE5}"/>
+    <hyperlink ref="C1149" r:id="rId1144" xr:uid="{75CCA532-B72D-464F-8958-ACA0BA2AA5DF}"/>
+    <hyperlink ref="C1150" r:id="rId1145" display="Aktuālo pieprasījumu saraksts 14.11.2025.xlsx" xr:uid="{421FFCF6-9E55-4DA3-A1EA-C3D29D907F45}"/>
+    <hyperlink ref="C1151" r:id="rId1146" display="Aktuālo pieprasījumu saraksts 14.11.2025.xlsx" xr:uid="{D54E8715-ED92-47AA-A6E2-13237518E24F}"/>
+    <hyperlink ref="C1152" r:id="rId1147" display="apģērbi,apavi,somas,smaržas,brilles,rotaslietas,u.c" xr:uid="{328D7361-2AAE-4361-BEF7-7317D76B5203}"/>
+    <hyperlink ref="C1153" r:id="rId1148" display="Aktuālo pieprasījumu saraksts 14.11.2025.xlsx" xr:uid="{73C3B04D-E579-41CD-B8C1-3439712A6D27}"/>
+    <hyperlink ref="C1154" r:id="rId1149" xr:uid="{4E826692-A601-4371-A03E-7467D7FED493}"/>
+    <hyperlink ref="C1155" r:id="rId1150" xr:uid="{DD278504-9EB2-4BC0-A6AB-93954EC6DB49}"/>
+    <hyperlink ref="C1156" r:id="rId1151" display=" kosmētika,ķermeņa un skaistumkopšanas līdzekļi, zobu pastas,  parfimērijas izstrādājumi, ēteriskās eļļas,mazgāšanas un balināšanas līdzekļi, tīrīšanas, pulēšanas, attaukošanas un abrazīvie līdzekļi u.c." xr:uid="{6809AFA5-2193-4C7B-8E76-40C30CDC16A6}"/>
+    <hyperlink ref="C1157" r:id="rId1152" xr:uid="{CFEEF548-17BB-4BAB-B021-51102C327456}"/>
+    <hyperlink ref="C1158" r:id="rId1153" xr:uid="{975163E9-0FDE-4F96-8D45-80B1E7680FE7}"/>
+    <hyperlink ref="C1159" r:id="rId1154" xr:uid="{D62E4D0A-BF43-46AB-9A35-926998C0AFDD}"/>
+    <hyperlink ref="C1160" r:id="rId1155" xr:uid="{2F14AE8C-D075-4DDE-9907-E62C7150BF09}"/>
+    <hyperlink ref="C1161" r:id="rId1156" xr:uid="{0E241892-8E3B-4CDE-A9A5-3266DFEBB56E}"/>
+    <hyperlink ref="C1162" r:id="rId1157" xr:uid="{A805CC86-1E1C-4452-8B0C-867D29D89350}"/>
+    <hyperlink ref="C1163" r:id="rId1158" xr:uid="{109ABC0F-D800-4C40-8EC3-5CB61921378C}"/>
+    <hyperlink ref="C1164" r:id="rId1159" xr:uid="{6A459DCE-42F1-4A54-BB98-AC664A2E98D0}"/>
+    <hyperlink ref="C1165" r:id="rId1160" display="Aktuālo pieprasījumu saraksts 12.12.2025.xlsx" xr:uid="{C7BD1B72-28B0-4C4E-8991-48FF56146459}"/>
+    <hyperlink ref="C1166" r:id="rId1161" xr:uid="{8B9A6FBD-39C7-429B-B236-7FF866271AAF}"/>
+    <hyperlink ref="C1167" r:id="rId1162" display="glābšanas vestes  pašpiepūšamie plosti, kompasi u.c." xr:uid="{389E7831-943F-47DB-ABC6-15BAE17B3B40}"/>
+    <hyperlink ref="C1168" r:id="rId1163" xr:uid="{863B6E2C-95D1-47E4-96D0-05D7489CB536}"/>
+    <hyperlink ref="C1169" r:id="rId1164" display="televīzija, izklaides pakalpojumi, televizoru dekoderi, interaktīvie izklaides pakalpojumi, Izklaides programmatūra " xr:uid="{D2B01B17-2CBB-431D-9C82-FAA6EB3663AD}"/>
+    <hyperlink ref="C1170" r:id="rId1165" xr:uid="{F2A63A0B-A30A-442A-97E6-591A60AA9AF1}"/>
+    <hyperlink ref="C1171" r:id="rId1166" display="televīzija, izklaides pakalpojumi, televizoru dekoderi, interaktīvie izklaides pakalpojumi, Izklaides programmatūra " xr:uid="{A8553E90-C62E-437A-8D51-0024375EDF3E}"/>
+    <hyperlink ref="C1172" r:id="rId1167" xr:uid="{1894DAD9-F72F-4D3C-8A92-E0596CD6EF89}"/>
+    <hyperlink ref="C1173" r:id="rId1168" xr:uid="{0E6B0B55-8D35-43FC-8709-8B49640A974E}"/>
+    <hyperlink ref="C1174" r:id="rId1169" xr:uid="{FE9D89AE-29C1-4F82-99C8-FCB4B785429A}"/>
+    <hyperlink ref="C1175" r:id="rId1170" xr:uid="{77F94F6B-91B6-4E40-8D95-B80B334693A8}"/>
+    <hyperlink ref="C1176" r:id="rId1171" xr:uid="{3F394879-340A-4304-88E7-9E50A1808F44}"/>
+    <hyperlink ref="C1177" r:id="rId1172" display="sprauslu uzgaļi lāzergriešanas sistēmām&quot;, HK un NK tipa oriģinālās sprauslas" xr:uid="{561103E9-5B01-4E71-82E7-F1C60435A6DB}"/>
+    <hyperlink ref="C1178" r:id="rId1173" xr:uid="{CBE8B05E-8905-4D76-A32C-05E29B6CA35E}"/>
+    <hyperlink ref="C1179" r:id="rId1174" xr:uid="{E0F2F330-281B-4CEF-A7D7-015C07901ED5}"/>
+    <hyperlink ref="C1180" r:id="rId1175" xr:uid="{D964CC4E-4978-454A-B550-7C1BC65739A0}"/>
+    <hyperlink ref="C1181" r:id="rId1176" xr:uid="{A0FE1A9B-4022-4DE3-ADBB-A0B5E21EE676}"/>
+    <hyperlink ref="C1182" r:id="rId1177" xr:uid="{4A228E59-DDB0-4F5C-93DB-834F61F3972E}"/>
+    <hyperlink ref="C1183" r:id="rId1178" xr:uid="{46D6D305-4F10-4355-AAE5-521B6BD6877B}"/>
+    <hyperlink ref="C1184" r:id="rId1179" display="ziepes, parfimērijas izstrādājumi, ķermeņa un skaistumkopšanas līdzekļi, nemedicīniski produkti krēmu, losjonu, emulsiju, aizsargājošu un barojošu ādas koncentrātu, saules aizsargkrēmu, šampūnu un matu kopšanas līdzekļu, matu toniku, zobu pastas, dezodorantu un antiperspirantu veidā personīgai lietošanai, medicīniski produkti krēmu, losjonu, emulsiju un aizsargājošu un barojošu ādas koncentrātu veidā u.c. " xr:uid="{29407985-F2E4-4DBE-AD5D-F775BD6C5F00}"/>
+    <hyperlink ref="C1185" r:id="rId1180" xr:uid="{969E3194-4676-4E6F-8074-49C887AF7086}"/>
+    <hyperlink ref="C1186" r:id="rId1181" xr:uid="{85AA1563-C8F1-4A18-B386-84C7EDC5A6BA}"/>
+    <hyperlink ref="C1187" r:id="rId1182" xr:uid="{60B65AE7-1549-41BF-B22B-F03FF7EDB65D}"/>
+    <hyperlink ref="C1188" r:id="rId1183" xr:uid="{C03F21AB-362F-44DD-9CCF-792CE66408ED}"/>
+    <hyperlink ref="C1189" r:id="rId1184" display="pārtīšanas mašīnas" xr:uid="{3C0140C2-C4A8-4162-A8AC-C8CA2E8AF037}"/>
+    <hyperlink ref="C1190" r:id="rId1185" xr:uid="{F5F84984-73B4-480C-8EAF-3D677D8A1EDD}"/>
+    <hyperlink ref="C1191" r:id="rId1186" xr:uid="{3B024D09-C401-474C-B730-5486CE3B7A8D}"/>
+    <hyperlink ref="C1192" r:id="rId1187" xr:uid="{73FA618A-E838-4748-872E-92DF3ED08B30}"/>
+    <hyperlink ref="C1193" r:id="rId1188" xr:uid="{1A8173DE-FB3F-40DE-A040-E02E41D25D43}"/>
+    <hyperlink ref="C1194" r:id="rId1189" display="rotaļu figūriņas, kartona kastes,  kolekcionējamas rotaļu figūriņas" xr:uid="{1533D53A-4059-4C79-9952-C836A33D5C58}"/>
+    <hyperlink ref="C1195" r:id="rId1190" display="vakuuma termosi dzērienu uzglabāšanai, lāzes, dzeršanas trauki un bāra piederumi,  termosi; pudeles; siltumizolēti trauki, galda piederumi, virtuves piederumi un konteineri, dzesētāji [neelektriski trauki], dzērienu kannas u.c." xr:uid="{B0D443E8-245B-4D44-AF72-42EC218D6BC4}"/>
+    <hyperlink ref="C159" r:id="rId1191" display="inhalatori,u.c." xr:uid="{0D9C410D-24F9-4107-9D36-B9F2067E6F1A}"/>
+    <hyperlink ref="C1196" r:id="rId1192" xr:uid="{24BE8C72-CCEE-442B-AD80-8C030437C321}"/>
+    <hyperlink ref="C1197" r:id="rId1193" display="datu apstrādes iekārtas un datori, datoru programmatūra un datoru aparatūra, viss iepriekš minētais īpaši un unikāli izstrādāts, pielāgots un pārdots izmantošanai mehānisko transportlīdzekļu un to daļu, aeronavigācijas transportlīdzekļu un to daļu, jūras transportlīdzekļu un to daļu, radioaparātu, GPS navigācijas ierīču, televizoru jomā, baterijas, elektriskie savienotāji un īpaši izņemot vispārējas nozīmes lietojumprogrammu izstrādes programmatūru, rīkus un utilītas, kā arī vispārējas nozīmes datu bāzes pārvaldības programmatūra elektroniskas vadības ierīces ratiņkrēsliem, elektroniskie ātruma un virziena regulatori transportlīdzekļiem, programmatūra, lai nodrošinātu attālo savienojumu ar pacientu monitoriem; elektroniskie ātruma un virziena regulatori ratiņkrēsliem,darbgaldidzesēšanas ventilatori, ieplūdes gaisa sildītāji, ūdens vārsti; aizdedzes, aukstā maisījuma sildītāji, Rūpnieciskās eļļas un smērvielas, vasks; smērvielas; Putekļus absorbējoši, mitrinoši un saistoši maisījumi; degviela un apgaismotāji; sveces un daktis apgaismošanai; uzliesmojoša degviela; dzinēju eļļas; Smēreļļa mehānisko transportlīdzekļu dzinējiem; motoreļļas; transmisijas eļļa,mehāniski darbināmi instrumenti; motori un dzinēji, izņemot sauszemes transportlīdzekļiem" xr:uid="{3319CC04-3B45-4602-B30E-2452BCB344CA}"/>
+    <hyperlink ref="C1198" r:id="rId1194" xr:uid="{E6930D52-F8A0-427D-807B-2AC250C7D499}"/>
+    <hyperlink ref="C1199" r:id="rId1195" xr:uid="{368D878D-60A4-4E2F-BF6F-5F55596B2464}"/>
+    <hyperlink ref="C1200" r:id="rId1196" xr:uid="{21DC375C-6E01-42C1-A90A-3405C10D70BA}"/>
+    <hyperlink ref="C1201" r:id="rId1197" xr:uid="{EE8389E6-84CE-4108-947C-05782A9610FB}"/>
+    <hyperlink ref="C1202" r:id="rId1198" xr:uid="{2391C430-E281-44FA-9463-EB56635B0A36}"/>
+    <hyperlink ref="C1203" r:id="rId1199" display="kosmētiskie līdzekļi,ziepes,ēteriskās eļļas,smaržas,ķermeņa dezodoranti,dušas želejas,šampūni un matu losjoni,filmas,videoieraksti un kasetes,datorprogrammas,radiosaulesbrilles,brilles,briļļu rāmji un aksesuāri,apģērbi,apavi,galvassegas,apakšveļa,krekliņi" xr:uid="{8C5997B3-D163-40B3-98C6-D7F73828202C}"/>
+    <hyperlink ref="C1204" r:id="rId1200" xr:uid="{C8D6FB47-46FB-482B-913E-71CB18FE98C6}"/>
+    <hyperlink ref="C1205" r:id="rId1201" display="Aktuālo pieprasījumu saraksts 17.01.2026.xlsx" xr:uid="{D4F6909A-D349-4FC9-A527-3E63F8A76685}"/>
+    <hyperlink ref="C1206" r:id="rId1202" xr:uid="{753FA311-F2BE-496B-B743-B887CABBAC85}"/>
+    <hyperlink ref="C1207" r:id="rId1203" xr:uid="{521ED34B-0B60-4A6F-9641-247A6F707286}"/>
+    <hyperlink ref="C1208" r:id="rId1204" xr:uid="{E03213A4-7756-4331-BFD1-CC0A9F55D2C3}"/>
+    <hyperlink ref="C1209" r:id="rId1205" xr:uid="{9926D4C1-EFD3-4AC9-9691-5C000A77B820}"/>
+    <hyperlink ref="C1210" r:id="rId1206" display="apģērbi, smaržas; smaržvielas u.c." xr:uid="{23AE31F9-6190-4C2E-A241-B22A2F117605}"/>
+    <hyperlink ref="C1211" r:id="rId1207" display="kases aparāti; elektroniskie svari; aparāti banknošu autentiskuma pārbaudei, banknošu skaitīšanas iekārtas, rēķināšanas mašīnas; optisko disku un svītrkodu lasītāji, printeri izmantošanai ar datoriem, kartes ar mikroprocesoriem, biroja piederumi u.c." xr:uid="{D32D36EF-E497-4599-919E-E6E86888CCA5}"/>
+    <hyperlink ref="C1212" r:id="rId1208" xr:uid="{88441159-9AA2-4A47-B529-1D6A4C95F8E7}"/>
+    <hyperlink ref="C1213" r:id="rId1209" xr:uid="{B9A786E9-4B17-4FD5-B0E3-CF457D979532}"/>
+    <hyperlink ref="C1214" r:id="rId1210" xr:uid="{800FC35B-46FC-4F96-9ED5-EC32F971292D}"/>
+    <hyperlink ref="C1215" r:id="rId1211" xr:uid="{6CE32D79-A6C8-4FE1-AB30-75AB4AE6E683}"/>
+    <hyperlink ref="C1216" r:id="rId1212" xr:uid="{120F1424-1CBB-483C-B321-E3CE2ECDB8E8}"/>
+    <hyperlink ref="C1217" r:id="rId1213" display="smaržas,smaržu pudelītes,  kartona iepakojums u.c. " xr:uid="{3C52FBC4-75EB-4C10-AAD5-C7B5CF833B20}"/>
+    <hyperlink ref="C1218" r:id="rId1214" display="multivitamīnu preparāti farmaceitiskie preparāti un vielas... gremošanas līdzekļi farmaceitiskiem nolūkiem paracetamols, paracetamola preparāti iekšķīgai lietošanai... pretsāpju līdzekļi, zobu birstes, mutes skalošanas līdzeklis, zobu pasta,zobu birstes, mutes skalošanas līdzeklis, protēžu līmes; tīrīšanas līdzekļi u.c." xr:uid="{F356703E-D062-4AD5-8BEC-AF1B2E283646}"/>
+    <hyperlink ref="C1219" r:id="rId1215" xr:uid="{6DFF867B-14BC-4241-AACA-F38C74EC2112}"/>
+    <hyperlink ref="C1220" r:id="rId1216" xr:uid="{BD82BD70-1B5C-4A96-90C5-E5E60A38140A}"/>
+    <hyperlink ref="C1221" r:id="rId1217" xr:uid="{8FF0003F-9CA2-44BC-8475-CD6E49C6EDE5}"/>
+    <hyperlink ref="C505" r:id="rId1218" display="kukaiņu kodumu dziedniece, odu koduma dziedniece, koduma dziedniece" xr:uid="{EC78A5B2-15DC-4248-AF61-7C9C77CDCD3B}"/>
+    <hyperlink ref="C1258" r:id="rId1219" xr:uid="{FE16A496-FEF9-4510-A0E8-953BE2B1DD95}"/>
+    <hyperlink ref="C1259" r:id="rId1220" xr:uid="{2198350D-7D26-4A05-8422-7FA5F0B2B6F3}"/>
+    <hyperlink ref="C1260" r:id="rId1221" xr:uid="{D006D935-9407-46E4-A62E-4A595AB033E8}"/>
+    <hyperlink ref="C1261" r:id="rId1222" xr:uid="{1CA9DB1B-E635-4676-A397-5535155CEE3B}"/>
+    <hyperlink ref="C1262" r:id="rId1223" xr:uid="{69EBC8A0-EBC4-48EB-8549-E48C82FF91AC}"/>
+    <hyperlink ref="C1267" r:id="rId1224" display="alkoholiskie dzērieni" xr:uid="{E0008E44-6D76-4601-9A06-562B7C748F6D}"/>
+    <hyperlink ref="C1271" r:id="rId1225" xr:uid="{5BB6C9D8-46D5-4269-BE68-BBE49C6A8621}"/>
+    <hyperlink ref="C1275" r:id="rId1226" xr:uid="{6BFBAE5C-CF9B-475A-A1FB-F55F0EFC9258}"/>
+    <hyperlink ref="C1277" r:id="rId1227" xr:uid="{799E00F9-191F-46D1-830A-D52689506B48}"/>
+    <hyperlink ref="C848" r:id="rId1228" display="Aktuālo pieprasījumu saraksts 13.12.2024.xlsx" xr:uid="{F9F932BE-1DA1-4532-8B4D-BC3E0C752C45}"/>
+    <hyperlink ref="C938" r:id="rId1229" display="Aktuālo pieprasījumu saraksts 11.04.2025.xlsx" xr:uid="{CB05A1FC-52D4-4D08-9481-E7F32F84D04F}"/>
+    <hyperlink ref="C1279" r:id="rId1230" xr:uid="{03CA3B3D-8F28-4C0C-AC6B-EDC1C2A00475}"/>
+    <hyperlink ref="C1280" r:id="rId1231" xr:uid="{71A36B34-EE53-498C-9B2F-C311201147E4}"/>
+    <hyperlink ref="C329" r:id="rId1232" display="apgaismošanas ierīces, spuldzes, neona lampas,  to daļas" xr:uid="{937EBE41-028B-45DE-A443-A793ADC373D7}"/>
+    <hyperlink ref="C1281" r:id="rId1233" xr:uid="{EB39C93D-45A2-4A1B-934A-0685FADDF81C}"/>
+    <hyperlink ref="C1284" r:id="rId1234" xr:uid="{46EDCD74-7E00-4019-8F5B-B88F233CBA25}"/>
+    <hyperlink ref="C1290" r:id="rId1235" xr:uid="{7C82C35E-79AE-4435-B246-3CEBD3770D4C}"/>
+    <hyperlink ref="C1291" r:id="rId1236" display="sakaru un telekomunikāciju iekārtas;datori;  set-top kastes; maršrutētāji,austiņas; modemi;  pārnēsājamie barošanas avoti;skaļruņi;u.c" xr:uid="{0475908D-7D09-48F6-8BCE-1A39A108A555}"/>
+    <hyperlink ref="C1295" r:id="rId1237" xr:uid="{B54333C2-3362-45CC-B770-1607A0EB0C67}"/>
+    <hyperlink ref="C1297" r:id="rId1238" xr:uid="{232473AA-E6BF-4976-B934-68EA16336301}"/>
+    <hyperlink ref="C1310" r:id="rId1239" xr:uid="{15109EA3-E44B-44FB-98A4-6DC93D66DEB5}"/>
+    <hyperlink ref="C1316" r:id="rId1240" display=" elektroniskas, optoelektroniskas un akustiskas ierīces, aparāti un no tiem saliktas sistēmas ūdensapgādes un novadīšanas, piegādes, uzglabāšanas, sadales, izsūknēšanas un karstā ūdens sagatavošanas uzraudzībai, kontrolei un regulēšanai, ierīces un aparāti ūdens spiediena, temperatūras un plūsmas ātruma uzraudzībai, mērīšanai, kontrolei un regulēšanai ūdensvados, tvertnēs u.c." xr:uid="{9F8EEC2E-65F7-4B28-ABE2-153B9EEFA7C1}"/>
+    <hyperlink ref="C1319" r:id="rId1241" xr:uid="{BF79E496-83E3-4AB0-867F-218F378B12DD}"/>
+    <hyperlink ref="C1322" r:id="rId1242" xr:uid="{6582D974-1117-4590-A3D5-5BE553131E37}"/>
+    <hyperlink ref="C1333" r:id="rId1243" xr:uid="{C5AEB1D8-BDDD-4D85-9785-099B626718C5}"/>
+    <hyperlink ref="C1335" r:id="rId1244" xr:uid="{A5408F4B-77D4-43E5-BCC5-0369C791A000}"/>
+    <hyperlink ref="C1340" r:id="rId1245" xr:uid="{12442D2F-76FA-4735-8E32-325D9115648B}"/>
+    <hyperlink ref="C1347" r:id="rId1246" display="rotaslietas,rokassomas, bagāža,mugursomas,blūzes, sieviešu kleitas, apavi, apakšbikses, krekli, svārki, peldkostīmi, jostas, virsdrēbes, proti, mēteļi un jakas, mēteļi, lietusmēteļi, vestes, parkas, apmetņi, cimdi, cepures, šalles, džemperi, sporta krekli, T-krekli u.c." xr:uid="{E19D691E-82CA-4576-A3F5-A2FA937D8E96}"/>
+    <hyperlink ref="C1361" r:id="rId1247" display="saulesbrilles, somas, juvelierizstrādājumi, apģērbi u.c." xr:uid="{DA077FAA-5E3C-4B9E-8F6A-F94196B4A1F0}"/>
+    <hyperlink ref="C1365" r:id="rId1248" display="apģērbi, apvi, aksesuāri u.c." xr:uid="{F1B529D0-F50C-4193-BA00-B3126DB6BD05}"/>
+    <hyperlink ref="C1371" r:id="rId1249" xr:uid="{A1CD3DFA-DE5B-41D2-A514-2858C4A32F26}"/>
+    <hyperlink ref="C1376" r:id="rId1250" xr:uid="{563873D9-7711-4957-AB21-E1FDBFC98244}"/>
+    <hyperlink ref="C1379" r:id="rId1251" xr:uid="{7C4657D4-A207-4332-84BA-A9E4D4C0223F}"/>
+    <hyperlink ref="C1382" r:id="rId1252" xr:uid="{39E0F033-F063-4E55-9066-C60A3DE90B15}"/>
+    <hyperlink ref="C1383" r:id="rId1253" xr:uid="{D5C53020-95E5-4473-9F5F-A49F8DA77BF3}"/>
+    <hyperlink ref="C1385" r:id="rId1254" xr:uid="{8C830DB3-C52A-4E07-AD00-1B43BC2B596F}"/>
+    <hyperlink ref="C1389" r:id="rId1255" display="matu veidošanas ierīce" xr:uid="{4064EF29-5FFB-49BF-9AC5-544D940E54A0}"/>
+    <hyperlink ref="C1398" r:id="rId1256" display="briļļu lēcas, saulesbriļļu lēcas, optiskās brilles, oftalmoloģiskā stikla lēcas, optiskās lēcas,oftalmoloģiskās lēcas, kino lēcas" xr:uid="{0016BB9B-2230-40A1-8982-6818173CE410}"/>
+    <hyperlink ref="C1402" r:id="rId1257" xr:uid="{D6012A69-5B33-4303-93E5-53D22489B481}"/>
+    <hyperlink ref="C1405" r:id="rId1258" xr:uid="{283B5138-239B-4FA6-87EF-3D0E8668A9AA}"/>
+    <hyperlink ref="C1408" r:id="rId1259" xr:uid="{B5FF5B8F-6348-4AB8-83C3-FF061CF4414E}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1282"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1260"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="B2:G26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K33" sqref="K33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <sheetData>
     <row r="2" spans="2:7" ht="15.75">
       <c r="B2" s="22" t="s">
-        <v>1879</v>
+        <v>1848</v>
       </c>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
     </row>
     <row r="3" spans="2:7" ht="15.75">
       <c r="B3" s="24" t="s">
-        <v>1880</v>
+        <v>1849</v>
       </c>
       <c r="C3" s="23"/>
       <c r="D3" s="23"/>
       <c r="E3" s="23"/>
       <c r="F3" s="23"/>
       <c r="G3" s="23"/>
     </row>
     <row r="4" spans="2:7" ht="15.75">
       <c r="B4" s="24" t="s">
-        <v>1881</v>
+        <v>1850</v>
       </c>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="23"/>
     </row>
     <row r="5" spans="2:7" ht="15.75">
       <c r="B5" s="24" t="s">
-        <v>1882</v>
+        <v>1851</v>
       </c>
       <c r="C5" s="23"/>
       <c r="D5" s="23"/>
       <c r="E5" s="23"/>
       <c r="F5" s="23"/>
       <c r="G5" s="23"/>
     </row>
     <row r="6" spans="2:7" ht="15.75">
       <c r="B6" s="24" t="s">
-        <v>1883</v>
+        <v>1852</v>
       </c>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
       <c r="F6" s="23"/>
       <c r="G6" s="23"/>
     </row>
     <row r="7" spans="2:7" ht="15.75">
       <c r="B7" s="24" t="s">
-        <v>1884</v>
+        <v>1853</v>
       </c>
       <c r="C7" s="23"/>
       <c r="D7" s="23"/>
       <c r="E7" s="23"/>
       <c r="F7" s="23"/>
       <c r="G7" s="23"/>
     </row>
     <row r="8" spans="2:7" ht="15.75">
       <c r="B8" s="24" t="s">
-        <v>1885</v>
+        <v>1854</v>
       </c>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
       <c r="F8" s="23"/>
       <c r="G8" s="23"/>
     </row>
     <row r="9" spans="2:7" ht="15.75">
       <c r="B9" s="24" t="s">
-        <v>1886</v>
+        <v>1855</v>
       </c>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
     </row>
     <row r="10" spans="2:7" ht="15.75">
       <c r="B10" s="24" t="s">
-        <v>1887</v>
+        <v>1856</v>
       </c>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
       <c r="G10" s="23"/>
     </row>
     <row r="11" spans="2:7" ht="15.75">
       <c r="B11" s="24" t="s">
-        <v>1888</v>
+        <v>1857</v>
       </c>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
     </row>
     <row r="12" spans="2:7" ht="15.75">
       <c r="B12" s="24" t="s">
-        <v>1889</v>
+        <v>1858</v>
       </c>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
     </row>
     <row r="13" spans="2:7" ht="15.75">
       <c r="B13" s="24" t="s">
-        <v>1890</v>
+        <v>1859</v>
       </c>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
     </row>
     <row r="14" spans="2:7" ht="15.75">
       <c r="B14" s="24" t="s">
-        <v>1891</v>
+        <v>1860</v>
       </c>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
     </row>
     <row r="15" spans="2:7" ht="15.75">
       <c r="B15" s="25" t="s">
-        <v>1892</v>
+        <v>1861</v>
       </c>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
     </row>
     <row r="16" spans="2:7" ht="15.75">
       <c r="B16" s="24" t="s">
-        <v>1893</v>
+        <v>1862</v>
       </c>
       <c r="C16" s="23"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
       <c r="F16" s="23"/>
       <c r="G16" s="23"/>
     </row>
     <row r="17" spans="2:7" ht="15.75">
       <c r="B17" s="24" t="s">
-        <v>1894</v>
+        <v>1863</v>
       </c>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
     </row>
     <row r="18" spans="2:7" ht="15.75">
       <c r="B18" s="24" t="s">
-        <v>1895</v>
+        <v>1864</v>
       </c>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="23"/>
     </row>
     <row r="19" spans="2:7" ht="15.75">
       <c r="B19" s="24" t="s">
-        <v>1896</v>
+        <v>1865</v>
       </c>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
     </row>
     <row r="20" spans="2:7" ht="15.75">
       <c r="B20" s="24" t="s">
-        <v>1897</v>
+        <v>1866</v>
       </c>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="23"/>
     </row>
     <row r="21" spans="2:7" ht="15.75">
       <c r="B21" s="24" t="s">
-        <v>1898</v>
+        <v>1867</v>
       </c>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
     </row>
     <row r="22" spans="2:7" ht="15.75">
       <c r="B22" s="26" t="s">
-        <v>1899</v>
+        <v>1868</v>
       </c>
       <c r="C22" s="23"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
       <c r="F22" s="23"/>
       <c r="G22" s="23"/>
     </row>
     <row r="23" spans="2:7" ht="15.75">
       <c r="B23" s="24" t="s">
-        <v>1900</v>
+        <v>1869</v>
       </c>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
     </row>
     <row r="24" spans="2:7" ht="15.75">
       <c r="B24" s="24" t="s">
-        <v>1901</v>
+        <v>1870</v>
       </c>
       <c r="C24" s="23"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
     </row>
     <row r="25" spans="2:7" ht="15.75">
       <c r="B25" s="27" t="s">
-        <v>1902</v>
+        <v>1871</v>
       </c>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
     </row>
     <row r="26" spans="2:7" ht="15.75">
       <c r="B26" s="24" t="s">
-        <v>1903</v>
+        <v>1872</v>
       </c>
       <c r="C26" s="23"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="23"/>
       <c r="G26" s="23"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M38" sqref="M38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...2 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100E5AD1943C960ED47AC386C569408D6F5" ma:contentTypeVersion="2" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="d83a04ce4277677504796bcbd4031a73">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2451837a-429d-469f-9860-e08ca2df3d99" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6e5bf34c722b52b896681840fd820ec8" ns2:_="">
     <xsd:import namespace="2451837a-429d-469f-9860-e08ca2df3d99"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2451837a-429d-469f-9860-e08ca2df3d99" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Koplietots ar" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
@@ -39275,96 +39950,105 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F628D53-2959-42DA-9E4D-B034AE7E7603}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{813FE741-B7EB-4D2B-B77E-3B7895D96125}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="2451837a-429d-469f-9860-e08ca2df3d99"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4166531-81CF-439C-ADDB-D1451044F4FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2451837a-429d-469f-9860-e08ca2df3d99"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285ED791-06CB-4AED-B25E-FD8A5B9191D1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Charts</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>