--- v6 (2026-04-21)
+++ v7 (2026-05-12)
@@ -1,97 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/chartsheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
+  <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\vid00004\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\PQ4O726M\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\fp00120\Desktop\WWW\Aprīlis\29\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8CC7100D-D31B-4858-AD97-132322B0F78B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{485339E5-4121-495B-A5F4-38A568912473}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="599" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2610" yWindow="1995" windowWidth="21600" windowHeight="11295" tabRatio="599" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
-    <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
+    <sheet name="Chart1" sheetId="4" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId2"/>
+    <sheet name="Sheet2" sheetId="2" r:id="rId3"/>
+    <sheet name="Sheet3" sheetId="3" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$5:$D$1366</definedName>
-    <definedName name="_Hlt117917926" localSheetId="0">Sheet1!#REF!</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Sheet1!$A$5:$D$1371</definedName>
+    <definedName name="_Hlt117917926" localSheetId="1">Sheet1!#REF!</definedName>
     <definedName name="apģērbi__apavi__aksesuāri">Sheet1!#REF!</definedName>
     <definedName name="gaisa_atsvaidzinātāji_u.c.">Sheet1!#REF!</definedName>
-    <definedName name="OLE_LINK1" localSheetId="0">Sheet1!#REF!</definedName>
-[...2 lines deleted...]
-    <definedName name="OLE_LINK5" localSheetId="0">Sheet1!#REF!</definedName>
+    <definedName name="OLE_LINK1" localSheetId="1">Sheet1!#REF!</definedName>
+    <definedName name="OLE_LINK2" localSheetId="1">Sheet1!#REF!</definedName>
+    <definedName name="OLE_LINK3" localSheetId="1">Sheet1!#REF!</definedName>
+    <definedName name="OLE_LINK5" localSheetId="1">Sheet1!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4116" uniqueCount="3707">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4130" uniqueCount="3722">
   <si>
     <t>Intelektuālā īpašuma nosaukums, reģistrācijas numurs</t>
   </si>
   <si>
     <t>Tiesību subjekta nosaukums</t>
   </si>
   <si>
     <t>Intelektuālā īpašuma aizsardzības termiņš</t>
   </si>
   <si>
     <t>rotaļlietas u.c.</t>
   </si>
   <si>
     <t>apģērbi, apavi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>alkoholiskie dzērieni</t>
   </si>
   <si>
     <t>Mars, Incorporated</t>
   </si>
   <si>
     <t>konfektes, saldējumi u.c.</t>
   </si>
   <si>
@@ -491,50 +499,53 @@
     <t>mašīnas, rezerves daļas u.c.</t>
   </si>
   <si>
     <t>ITM 739116 NEMIROFF</t>
   </si>
   <si>
     <t>Nemiroff Intellectual Property Establishment</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  004301743 1890P, EUTM  004301735 P, EUTM  004301651  USPA  
 EUTM  003445681  P, EUTM  002599843 U.S. POLO, EUTM  000352302  UNITED STATES POLO ASSOCIATION, EUTM  000352245 UNITED STATES POLO ASSOCIATION, EUTM  004298956  U.S. POLO, SOCIATION  
 EUTM  003445749  U.S. POLO ASSN, EUTM  000352385   U.S.P.A., EUTM  009733361  U.S. POLO ASSN. since 1890, EUTM  013884317  USPA, EUTM  004998696, EUTM  004567822  1890P, EUTM  004567681U.S. Polo, association  
 EUTM  004433223  U.S. POLO ASSN. SINCE, EUTM  004567194  USPA  
 EUTM  004433215   U.S. POLO ASSN. EUTM  004424933  USPA, EUTM  004375309  1890P, EUTM  004374765  P, EUTM  004567483  U.S. POLO ASSN. EUTM  006111751   UNITED STATES POLO ASSOCIATION  
 EUTM  004422465  U.S. Polo Association, EUTM  004567591 U.S. POLO ASSN. SINCE P 1890  
 </t>
   </si>
   <si>
     <t>United States Polo  Association</t>
   </si>
   <si>
     <t>EUTM 000181875 S.Oliver, EUTM 005061197 s.Oliver, EUTM 014881759 Q/S</t>
   </si>
   <si>
     <t>s.Oliver Bernd Freier GmbH &amp; Co. KG</t>
+  </si>
+  <si>
+    <t>apģērbi, apvi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>EUTM 4905949 FC BAYERN,  EUTM2808145, EUTM 3777166, EUTM 9913047 Mia san mia</t>
   </si>
   <si>
     <t>FC Bayern München AG</t>
   </si>
   <si>
     <t>apģērbi, somas, aksesuāri u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  4905451  P.J.S THAT OTHERS MAY LIVE PARAJUMPERS  
 EUTM  4905493 PARAJUMPERS, ITM  1071978  FELTED TAILORED GARMENTS, EUTM  10283828  FFELTED TAILORED GARMENTS of Gionata Malagodi, EUTM  13390241 OC, EUTM  13390273 OC AUTHENTIC MASTERFLEECE, EUTM  16976615 PARAJUMPERS, EUTM  12144473  P*J*S, EUTM  16976607 P.J.S., EUTM  12144432  PJS PARAJUMPERS 
 EUTM  13597562  ROUNDTRIP  </t>
   </si>
   <si>
     <t xml:space="preserve"> apģērbi u.c.
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 002227858 NBA, EUTM 001737063 NBA /fig./, EUTM 000189738 /fig./, EUTM 000980623 NBA CITY /fig./, EUTM 000756890 NBA LEAGUE PASS /fig./, EUTM 001737105 NBA FINALS 2000 /fig./, EUTM 000464149 76ERS /fig./, EUTM 000189431 ATLANTA HAWKS /fig./, EUTM 000189787 BOSTON CELTICS /fig./, EUTM 003217759 CHARLOTTE BOBCATS /fig./, EUTM 000189878 CHICAGO BULLS /fig./, EUTM 003129103 CLEVELAND CAVALIERS /fig./, EUTM 001844950 DALLAS MAVERICKS /fig./, EUTM 000190017 DENVER NUGGETS /fig./, EUTM 004499737 DETROIT PISTONS /fig./, EUTM 002985646 HARDWOOD CLASSICS /fig./, EUTM 003233327 HOUSTON ROCKETS /fig./, EUTM 002228054 i love this game /fig./, EUTM 000190306 LOS ANGELES CLIPPERS /fig./, EUTM 000190322 LOS ANGELES LAKERS /fig./, EUTM 001844950 MAVERICKS DALLAS /fig./, EUTM 000189357 MIAMI HEAT /fig./, EUTM 000189761 MILWAUKEE BUCKS /fig./, EUTM 000189803 MINNESOTA TIMBERWOLVES /fig./, EUTM 000464198 NETS /fig./, EUTM 003129053 NEW ORLEANS HORNETS /fig./, EUTM 000189993 NEW YORK NICKS /fig./, EUTM 000187047 PACERS /fig./, EUTM 000187021 PHOENIX SUNS /fig./, EUTM 002511236 PORTLAND BLAZERS /fig./, EUTM 001389360 ORLANDO MAGIC /fig./, EUTM 000190348 SACRAMENTO KINGS /fig./, EUTM 002872539 SAN ANTONIO SPURS /fig./, EUTM 003919545 SWINGMAN /fig./, EUTM 007211758 THUNDER OKC /fig./, EUTM 000189464 TORONTO RAPTORS /fig./, EUTM 000189415 UTAH JAZZ /fig./, EUTM 000189456 WARRIORS /fig./, EUTM 000451179 WIZARDS /fig./, ITM 850230 NBA KIDS </t>
   </si>
   <si>
     <t>NBA Properties Inc.</t>
   </si>
@@ -1684,50 +1695,53 @@
   </si>
   <si>
     <t>Fieldpoint (Cyprus) Limited</t>
   </si>
   <si>
     <t>katli u.c.</t>
   </si>
   <si>
     <t>EUTM 015620438/EM  ARMANI JUNIOR, EUTM 013541974/EM  AJ 
 EUTM 000504308/EM GA, EUTM 001705185/EM AJ ARMANI JEANS 
 EUTM 013174073/EM  EA7 EMPORIO ARMANI, EUTM 013542121/EM  AJ 
 EUTM 015742638/EM  A|X ARMANI EXCHANGE, EUTM 015743891/EM 
 EUTM 015742687/EM EMPORIO ARMANI, EUTM 015743842/EM GIORGIO ARMANI, EUTM 015742562/EM ARMANI EXCHANGE 
 EUTM 015743991/EM, EUTM 015743867/EM  GA, EUTM 015742653/EM A|X, EUTM 015743801/EM ARMANI, EUTM 015620313/EM ARMANI COLLEZIONI / JEANS, EUTM 015620388/EM ARMANI JEANS, EUTM 015620412/EM ARMANI BABY, EUTM 013540811/EM  EA7 EMPORIO ARMANI, EUTM 015620297/EM  A ARMANI COLLEZIONI</t>
   </si>
   <si>
     <t>Giorgio Armani S.p.a.</t>
   </si>
   <si>
     <t>EUTM  014280259, EUTM  013649231 uhlsport, EUTM  002686558  KEMPA</t>
   </si>
   <si>
     <t>Uhlsport GmbH</t>
   </si>
   <si>
+    <t>sporta apavi, cimdi, jakas garās bikses, jakas, krekli, šorti, sporta bumbas</t>
+  </si>
+  <si>
     <t>The Cartoon Network Inc</t>
   </si>
   <si>
     <t>ITM 1088290  SOLATENOL</t>
   </si>
   <si>
     <t>fungicīdi lauksaimniecībā</t>
   </si>
   <si>
     <t>DAVID YURMAN IP LLC</t>
   </si>
   <si>
     <t>FRED PARIS</t>
   </si>
   <si>
     <t>juvelierizstrādājumi, rotaslietas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  008493231   Super Trofeo,EUTM  005134663  SV, EUTM  012642351 Anima, EUTM  011658499  Automobile Lamborghini, EUTM  011177706 CarbonSkin, EUTM  011142114   Deimos,EUTM  010698066  Deimos, EUM  011438884   nawm, EUTM  011439007 Officine del Futuro, EUTM  011595493 Veneno Bianca, EUM  011603412  Veneno,EUTM  011595501 Veneno Rossa EUTM 011595469 Veneno Verde, EUTM  013456934, Automobili Lamborghini Squadra Corse, EUTM  013456942 Automobili Lamborghini Squadra Corse, EUTM 013461199Lamborghini Squadra Corse, EUTM  013461504 Lamborghini Squadra Corse, EUTM 013299995 Huracán GT3, EUTM  013641758 GT3, EUTM  014271845  УРУС, EUTM  014271837  ЛАМБОРГИНИ, EUTM  014271811 АВЕНТАДОР, EUTM  014422621   automobili Lamborghini, EUTM  015180797  HURACÁN GTD, EUTM  014841721   Egoista, EUTM  015034002   M50, EUTM  014368237  Tamburo, EUTM  015059256  Avio, EUTM  015033996 Miura 50, EUTM  015150816  M50, EUTM  014422588   Centenario LP 770-4, EUTM  014659064  ForgedSkin, EUTM  014184295   Reactive Engineering,EUTM  014271795 АУТОМОБИЛИ ЛАМБОРГИНИ, EUTM  014271829  10000076  ХУРАКАН, EUTM  011177656  CarbonFlex, EUTM  008571804  Museo Lamborghini, EUTM  009890948 Gallardo LP 570-4 Super Trofeo Stradale, EUTM  010910586   Huracán, EUTM  1098383   Lamborghini, EUTM  6113451  Lambo, EUTM  009322538 Aventador, EUTM  008493141  Closer to the Road, EUTM  2964401  E-Gear, EUTM  008125684  Estque, EUTM  2195162  Gallardo Bocolore, EUTM  009470618 Gallardo Performante, EUTM  009521592Gallardo Trocolore, EUTM  005762992 Gallardo Superleggera  
 </t>
   </si>
   <si>
     <t>automašīnas, automobiļu detaļas, aksesuāri, apģērbs, somas, brilles u.c.</t>
   </si>
   <si>
@@ -1774,50 +1788,53 @@
     <t>biroja preces</t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM  1101307  DAE DO, EUTM 3359809  Dae Do  </t>
   </si>
   <si>
     <t>CHUEN WOOK PARK LEE</t>
   </si>
   <si>
     <t>apģērbs un dažādu cīņu piederumi u.c.</t>
   </si>
   <si>
     <t>Lincoln Global Inc.</t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM  011690534 DIE BRÜDER LÖWENHERZ, EUTM  006449649 EMIL I LÖNNEBERGA, EUTM  006449854 UNIBACKEN, EUTM  006449938 MADICKEN, EUTM  011687217 MICHEL &amp; IDA, EUTM  010899458 MICHEL AUS LÖNNEBERGA, EUTM  005890108 Pippi Calzelunghe, EUTM  005890066 Pippi Langkous, EUTM  004735411 Pippi Langstrumpf, EUTM  008571168Pippi Långstrump, ITM  1249795  ASTRID LINDGREN'S WORLD, EUTM  011687019  KATLA, EUTM  006158513 Pippi, EUTM  004709846 Pippi, EUTM  014027163  PIPPI, EUTM  014027296 Pippi Longstocking, EUTM  004709747  Pippi Longstocking, EUTM  013397138  10000030  RONJA, EUTM  011686987 RONJA, RÄUBERTOCHTER, EUTM  011687134 RONJA RÖVARDOTTER, EUTM  006449995 SALTKRÅKAN, EUTM  006450126 SKRÅLLAN, EUTM  009515818  TAKA TUKA, EUTM  011690567 THE BROTHERS LIONHEART, EUTM  006450373  VILLA VILLEKULLA, ITM  1253773  ASTRID LINDGRENS VÄRLD, EUTM  010914968  EMIL FRA LØNNEBERG, EUTM  013197868 JUNIBACKEN, EUTM  013716361 ASTRID LINDGRENS VÄRLD, EUTM  006449541 BULLERBYN, EUTM  011687043 TENGIL, EUTM  004922936 Villa Kunterbunt, ITM  1229986  Trade mark without text, ITM  1189821 KATLA, ITM  1232312 JUNIBACKEN, ITM  1273411  PIPPI, ITM  1273413 Pippi Longstocking, ITM  1232026 RONJA RÖVARDOTTER, ITM  1191831 THE BROTHERS LIONHEART , EUTM  013712931 ASTRID LINDGRENS VÄRLD, EUTM  004709771 Astrid Lindgren, EUTM  013720412  ASTRID LINDGREN´S WORLD, EUTM  013716436 FIFI BRINDACIER, EUTM  011595683 HERR NILSSON, EUTM  013197901  Юнибакен, EUTM  008622342 KATTHULT, EUTM  009774721 KUNTERBUNT, ITM  704082A  Astrid Lindgren's Pippi, ITM  980028 Pippi Longstocking, EUTM  011687084  NANGIJALA  </t>
   </si>
   <si>
     <t>Astrid Lindgren Aktiebolag</t>
   </si>
   <si>
     <t>apģērbi, apavi, somas, maki, lietussargi, lelles, leļļu mājas, krūzes, šķīvji, paplātes u.c.</t>
   </si>
   <si>
     <t>CHAUMET INTERNATIONAL SA.</t>
+  </si>
+  <si>
+    <t>juvelierizstrādājumi (gredzens, kaklarota, kulons, rokassprādze, auskari, pulksteņi), visi produkti ir zeltā (dzeltenā, baltā, rozā) ar dārgakmeņiem vai bez tiem, u.c.</t>
   </si>
   <si>
     <t>EUTM 017883607/EM, EUTM  012477791 Juul, EUTM 017883609, EUTM 017883607, EUTM 017929958 Juulpods, EUTM  018007082 JUUL</t>
   </si>
   <si>
     <t>JUUL LABS NETHERLANDS B.V.</t>
   </si>
   <si>
     <t>elektroniskās cigaretes u.c.</t>
   </si>
   <si>
     <t>LA ROCHE-POSAY LABORATOIRE DERMATOLOGIQUE</t>
   </si>
   <si>
     <t>Philip Morris Brands S.a.r.l.</t>
   </si>
   <si>
     <t>Wahl Clipper Corporation</t>
   </si>
   <si>
     <t>elektriskās matu griešanas mašīnas</t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM  8945917  Kingston Technology, EUTM  6338099  Kingston Digital  
 EUTM  10049971  nawm, EUTM  11665494  Mobilelite, EUTM  8239535  SSDNOW, EUTM  Travelite  Travelite, EUTM  1644350  Valueram  
@@ -1828,86 +1845,95 @@
     <t>KINGSTON TECHNOLOGY EUROPE CO LLP</t>
   </si>
   <si>
     <t>elektronika</t>
   </si>
   <si>
     <t>mawa design Licht- und Wohnideen GmbH</t>
   </si>
   <si>
     <t>EUTM 009099474 OMNIPLUS, EUTM 000113373 MB, EUTM 000139865 MERCEDES-BENZ, EUTM 000139998 MERCEDES, EUTM 000140087 BENZ, EUTM 000140186 SMART, EUTM 000140335 /fig./, EUTM 000140400 MERCEDES BENZ  /fig./, EUTM 000833772 MAYBACH, EUTM 001022292 /fig./, EUTM 001423482 /fig./, EUTM 001424399 /fig./, EUTM 001554211 C /fig./, EUTM 001653278 AMG /fig./, EUTM 002738672 AMG /fig./, EUTM 002738953 AFFALTERBACH AMG /fig./, EUTM 005260682 MAY BACH /fig./, EUTM 005591921 MAYBACH, EUTM 006368153 /fig./, EUTM 006452254 /fig./, EUTM 008574584 /fig./; RCD 000011085-0001, RCD 000012869-0001, RCD 000051909-0001, RCD 000096441-0001, RCD 000011127-0001, RCD 000011101-0001, RCD 000011135-001, RCD 000011143-0001, RCD 000105242-0004, RCD 000129069-0001, RCD000224738-0002, RCDD 000224738-0003, RCD 000224886-0001, RCD 000244249-(0001-0003), RCD 000244249-0005, RCD 0003012470001, RCD 000513379-0001, RCD 000519103-0001, RCD 000526918-0001, RCD 000542006-0001, RCD 000671136-0001, RCD 000671136-0003, RCD 000690730-0001, RCD 000691902-0002, RCD 00079191-0001, RCD 000783493-0001, RCD 000824560-(0001-0003)</t>
   </si>
   <si>
     <t>Mercedes-Benz Group AG</t>
   </si>
   <si>
     <t>rezerves daļas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                      EUTM 015415433 MÖLKKY 5678, EUTM 010967115 MÖLKKY, ITM 797966 Mölkky 
 </t>
   </si>
   <si>
     <t>Tactic Games Oy</t>
   </si>
   <si>
+    <t>mÖlkky spēle</t>
+  </si>
+  <si>
     <t>Philip Morris Products S.A.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 006036289 YVES SAINT LAURENT, EUTM 010850964 OPIUM,  EUTM  006036231 YSL, EUTM  004672358 YSL, EUTM  008731424 OPIUM YVES SAINT LAURENT   
 </t>
   </si>
   <si>
     <t xml:space="preserve">Pernod Ricard Mexico </t>
   </si>
   <si>
     <t>preparāti kaitēkļu iznīcināšanai u.c.</t>
   </si>
   <si>
+    <t>šokolādes, konfektes kafija, tēja, kakao un mākslīgā kafija, alus,minerālūdens, gāzēts ūdens u.c.</t>
+  </si>
+  <si>
     <t xml:space="preserve">EUTM  012924718, EUTM 015438518 MONSTER ARMY, EUTM	
 EUTM 011669744 MONSTER ENERGY, EUTM 010892743 M MONSTER ENERGY, EUTM 011669851, EUTM  004823563 MONSTER ENERGY, EUTM  006368005 MONSTER ENERGY, EUTM  002784486 MONSTER, EUTM  011154739  M MONSTER ENERGY, EUTM  015334824, EUTM  12928231, EUTM 12924825, EUTM  012924973  </t>
   </si>
   <si>
     <t>Monster Energy Company</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  3414497 Ellesse, EUTM  69302  Ellesse, EUTM  9408221 Ellesse, EUTM  4205258 Ellassay, EUTM  163493  Moda Prima, EUTM  3184694 Jet Pant,  EUTM  285155 LS by Ellesse, EUTM  69260  Ellesse, EUTM  14306773 Ellesse  </t>
   </si>
   <si>
     <t>Ellesse International S.p.A</t>
   </si>
   <si>
     <t>sporta apģērbs un apavi</t>
   </si>
   <si>
     <t>EUTM 000103754 N /fig./, EUTM 000103648 NEW BALANCE, ITM 944507 NB, EUTM 1640036 N</t>
   </si>
   <si>
     <t>NEW BALANCE ATHLETICS, INC</t>
   </si>
   <si>
     <t>ITM 1023239 Bildmarke</t>
+  </si>
+  <si>
+    <t xml:space="preserve">farmaceitiskie un veterinārie produkti, lauksaimniecības, dārzkopības un mežsaimniecības produkti ķimikālijas rūpniecībā, zinātnē un fotogrāfijā </t>
   </si>
   <si>
     <t>The Absolute Company AB</t>
   </si>
   <si>
     <t>alkoholiskie dzērieni u.c.</t>
   </si>
   <si>
     <t>EUTM  000542704 PHOENIX, ITM  1037956  ewm, EUTM  000531038 EWM  
 ITM  1018508 TAURUS, EUTM  016770281 Titan XQ, EUTM  016762511 Titan XQ, ITM  1448741 Tetrix XQ, EUTM  000530832 PHOENIX DRIVE</t>
   </si>
   <si>
     <t>EWM AG</t>
   </si>
   <si>
     <t>metināšanas iekārtas un loka metināšanas aparāti un to daļas, iespiedshēmas plates elektroenerģijas avotiem, ko izmanto metināšanā</t>
   </si>
   <si>
     <t>EUTM  001782309 syngenta, EUTM  001395722 SYNGENTA</t>
   </si>
   <si>
     <t xml:space="preserve">veterinārās zāles, dezinfekcijas līdzekļi u.c. </t>
   </si>
   <si>
     <t>Reckitt &amp; Colman (Overseas) Hygiene Home Limited</t>
@@ -2132,50 +2158,53 @@
   </si>
   <si>
     <t>mobilo tālruņu un planšetdatoru korpusi, lādētāji, kabeļi u.c.</t>
   </si>
   <si>
     <t>Les Deux ApS</t>
   </si>
   <si>
     <t>apģērbs, apavi, galvassegas</t>
   </si>
   <si>
     <t>VDW GmbH</t>
   </si>
   <si>
     <t>endotoniskie produkti steriliem instrumentiem</t>
   </si>
   <si>
     <t xml:space="preserve">
 EUTM 9387663 TREE FREE,  EUTM 9394446  UNBLEACHED - CHLORINE FREE, EUTM 2084234  SMOKING CULT, EUTM 10285815  PHARMA PRINT, EUTM 10996411  MCM MIQUEL Y COSTAS &amp; MIQUEL, EUTM 10998037  MC MIQUEL Y COSTAS, EUTM 11522406  SMOKING DELUXE, EUTM 4213237  SMK, EUTM 014818322  BIBLOPRINT, EUTM 4759403  MANTRA, EUTM 15621543  PERGACUP, EUTM 16315301  SUBLIDIGIT, EUTM 601369 1  SMOKING, EUTM 650994  TREE FREE, EUTM 651000  ARROZ, EUTM 684365   PH PURE HEMP CIGARETTE PAPER, EUTM 6923908 SPECIALPRINT, EUTM 6965909 SMOKING DELUXE
 EUTM 1204675  LOGO </t>
   </si>
   <si>
     <t>MIQUEL Y COSTAS Y &amp; MIQUEL, S.A.</t>
   </si>
   <si>
+    <t xml:space="preserve">tabaka, smēķēšanas piederumi, sērkociņi, papīrs cigarešu ripināšanai, papīra bukleti apģērbs, apavi, galvassegas, galvassegas, koferi, lietussargi, spieķi, elektriskās, foto, optiskās, mērīšanas ierīces u.c. </t>
+  </si>
+  <si>
     <t>MAHLE International GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">filtri mašīnu vai motoru daļām, filtrēšanas iekārtas, dzinēju gaisa filtri, virzuļi, gredzeni, cilindrs, mašīnu pretslīdēšanas gultņi, lodīšu gultņi, gredzeni, mašīnu bloki, savienojošie stieņi mašīnām u.c. </t>
   </si>
   <si>
     <t>FAURE LE PAGE PARIS</t>
   </si>
   <si>
     <t>apģērbs, apavi, galvassegas,  juvelierizstrādājumi, āda un ādas imitācijas, personīgie aksesuāri u.c.</t>
   </si>
   <si>
     <t>apavi</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                     EUTM 952739 LUCOZADE, EUTM 18074044  LUCOZADE 
 </t>
   </si>
   <si>
     <t>Lucozade Ribena Suntory Limited</t>
   </si>
   <si>
     <t>dzērieni, tabletes, želejas, konditorejas izstrādājumi</t>
   </si>
   <si>
@@ -2250,82 +2279,81 @@
   <si>
     <t xml:space="preserve">EUTM 003530524 TAZO and Design, EUTM 010677516 TAZO, EUTM 005285655 TAZO and Design, EUTM 003528924 TAZOBERRY, EUTM 011456977 TEAVANA, EUTM 015199995 TEAVANA, EUTM 011043395 V and Design, EUTM 011786498 TEAVANA HEAVEN OF TEA and Design, EUTM 012250148 TEAVANA HEAVEN OF TEA and Design, EUTM 002164267 VERISMO, EUTM 010707586 VERISMO, EUTM 010992535 VERISMO, EUTM 012662813 YOUTHBERRY, EUTM 000595975 YUKON BLEND, EUTM 012187167 Design Only EUTM 008864043 Design Only, EUTM 002365500 FRAPPUCCINO, EUTM 003977931 frappuccino and Design, EUTM 004314051 FRAPPUCCINO, EUTM 000598128 GAZEBO BLEND, EUTM 000617233 GOLD COAST BLEND, EUTM 003619475 GUATEMALA CASI CIELO, EUTM 012588828 HACIENDA ALSACIA, EUTM 000595306 INFUSIA, EUTM 005234877 INFUSIA, EUTM 014753461 TEAVANA, EUTM 000572982 STARBUCKS, EUTM 000630657 STARBUCKS, EUTM 004314092 STARBUCKS COFFEE and Design, EUTM 003086014 STARBUCKS COFFEE and Design, EUTM 000175539 STARBUCKS, EUTM 000630673 STARBUCKS, EUTM 001633965 STARBUCKS, EUTM 003319043 STARBUCKS, EUTM 002365732 STARBUCKS, EUTM 003984713 STARBUCKS, EUTM 011198711 STARBUCKS COFFEE and Design, EUTM 005234786  STARBUCKS COFFEE and Design, EUTM 009776667  STARBUCKS AUTUMN BLEND, EUTM 009730359 STARBUCKS BLONDE, EUTM 000564377 STARBUCKS COFFEE and Design, EUTM 000564427 STARBUCKS COFFEE, EUTM 000596163 STARBUCKS COFFEE and Design, EUTM 000689786 STARBUCKS COFFEE and Design, EUTM 001632280  STARBUCKS COFFEE and Design, EUTM 002365534 LIGHTNOTE BLEND, EUTM 004614418 MUAN JAI, EUTM 010260883 MY STARBUCKS REWARDS, EUTM 010272565 ORIGAMI 
 EUTM 003078573 SERENA ORGANIC BLEND 
 </t>
   </si>
   <si>
     <t>kafija, tēja, karstie un aukstie dzērieni, kafijas pupiņas, sviestmaizes, salāti, konditorejas izstrādājumi u.c., kā arī citas preces, kas paredzētas tirdzniecībai krūzes, magnēti u.c.</t>
   </si>
   <si>
     <t>EUTM 005372743 N Nathan-Baume, EUTM 001720960 NATHAN, EUTM 001770023 N, EUTM 004274585 N, EUTM 004274569 NATHAN BAUME</t>
   </si>
   <si>
     <t>MARTIN Y PAZ DIFFUSION, SOCIETE ANONYME</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbs, apavi, galvassegas, juvelierizstrādājumi, somas, somiņas, aksesuāri u.c. </t>
   </si>
   <si>
     <t>GFM GmbH Trademarks</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 005220157 MAGSTER , EUTM 005220504, EUTM 004912002
 </t>
   </si>
   <si>
+    <t>metināšanas mšīnas un piederumi</t>
+  </si>
+  <si>
     <t xml:space="preserve">EUTM 012735031 2008 DKR , EUTM 011935939 Peugeot i-Cockpit, EUTM 011287273 207 +, EUTM 010920131, EUTM 010080001, EUTM 8839789 Peugeot Motion &amp; Emotion, EUTM 005555669 Bipper, EUTM 005226485 HDI, EUTM 004889655, EUTM 004814761 CITROEN PEUGEOT, EUTM 004814711 CITROEN PEUGEOT, EUTM 004688206, EUTM 004687992, EUTM 004609211, EUTM 004609202, EUTM 004607917, EUTM 004607487, EUTM 004047387 93000582 Peugeo, EUTM 004607453 93000580, EUTM 017869632 RIFTER , EUTM 016498891  PEUGEOT, EUTM 014715478, EUTM 014198204  PEUGEOT, EUTM 4047213  Peugeot, EUTM 8756793  ION, EUTM 004047049 Peugeot, EUTM 003247641, EUTM 002597524, EUTM 002597516, EUTM 002315208 Peugeot 407, EUTM 000190033 Peugeot 
 EUTM 009840381 508 RXH 
 </t>
   </si>
   <si>
     <t>AUTOMOBILES PEUGEOT</t>
   </si>
   <si>
     <t>Peugeot rezerves daļas</t>
   </si>
   <si>
     <t>EUTM 004873411 BABOLAT, EUTM 000707034, ITM 1092433, ITM 1191772 PLAY, ITM 1196315 10434132 PLAY, ITM 1302911 10662609 POP 
 EUTM 003741981</t>
   </si>
   <si>
     <t>Babolat VS S.A.</t>
   </si>
   <si>
     <t>sporta preces, apavi u.c.</t>
   </si>
   <si>
     <t>Mars, Incorported</t>
   </si>
   <si>
     <t>LEDVANCE GmbH</t>
   </si>
   <si>
     <t>LVMH Swiss Manufactures SA</t>
-  </si>
-[...2 lines deleted...]
-EUTM 004725941	LINCOLN ELECTRIC, EUTM 007086507, EUTM 004683331 OERLIKON, EUTM 015346935 LINCOLN ELECTRIC, EUTM 004982468 LINCOLN ELECTRIC, EUTM 000228163 LINCOLN, EUTM 005959762 HARRIS</t>
   </si>
   <si>
     <t>metināšanas produkti</t>
   </si>
   <si>
     <t>EUTM 000102632 agria</t>
   </si>
   <si>
     <t>Agria-Werke GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                        EUTM 5867452 PLAYTEX MY SIZE, EUTM 3210036 PLAYTEX BEAUTY CROSS, EUTM  3123395 PLAYTEX REVEALS YOUR BODY’S BEAUTY	
 EUTM 3082088 PLAYTEX JUST MY STYLE, EUTM 2965440 PLAYTEX SECRETS MAKE-UP, EUTM 2932176 PLAYTEX SECRETS, EUTM 2604916PLAYTEX MAGIC FEELING, EUTM	568543	PLAYTEX, EUTM 15971401 WONDERBRA FULL EFFECT, EUTM 15971443 WONDERBRA ULTIMATE PLUNGE, EUTM 15971468 WONDERBRA ULTIMATE STRAPLESS, EUTM 14984231 WONDERBRA WILD RIVIERA, EUTM 12678959 WONDERBRA MY PRETTY PUSH-UP, EUTM 12645529 WONDERBRA PERFECT MULTIWAY, EUTM 12591053 WONDERBRA NATURAL PUSH-UP, EUTM 12591152 WONDERBRA CRAZY DRESSING ROOM, EUTM11705225 WONDERBRA HYPNOTIC, EUTM 11550464 WONDERBRA SEXY SHAPING, EUTM11211381 WONDERBRA DECODER
 EUTM 11014669 WONDERBRA GEL BRA, EUTM 10993715 WONDERBRA VARIABLE CLEAVAGE, EUTM 10742104 WONDERBRA NATURAL LIFT
 EUTM 10402287 WONDERBRA, EUTMB 10369668 WONDERBRA SEXY AS YOU WISH, EUTM 3131042WONDERBRA THE ORIGINAL, EUTM 3016755WONDERBRA, EUTM 2968709 WONDERBRA W-SPIRIT, 
 EUTM 2047876 WONDERBRA PURE, EUTM 1311265	WONDERBRA LIFESTYLE, EUTM 1311521 WONDERBRA, EUTM 047554	WONDERBRA BLISS		</t>
   </si>
   <si>
     <t>HBI PLAYTEX BATH LLC</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbs, apakšveļa </t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM 002372027, ITM 1185075 TÜVRheinland, EUTM 011301058 TÜVRheinland GS geprüfte Sicherheit, EUTM 010108744  TÜV Rheinland GS geprüfte Sicherheit 
@@ -2404,50 +2432,53 @@
     <t>MESSIKA GROUP</t>
   </si>
   <si>
     <t xml:space="preserve"> zelta rotaslietas, personīgie aksesuāri</t>
   </si>
   <si>
     <t>EUTM 004497384	TACTEL, EUTM 014893044 Figurative, EUTM 004460473 Figurative, EUTM 010963247 COOLMAX, EUTM 004079497 Figurative	
 EUTM 005402185	COOLMAX, EUTM 014893028 COOLMAX, EUTM 004459525 LYCRA, EUTM 005945613 THERMOLITE</t>
   </si>
   <si>
     <t>THE LYCRA COMPANY UK LIMITED</t>
   </si>
   <si>
     <t>tekstils un tekstila preces</t>
   </si>
   <si>
     <t>Martell &amp; Co</t>
   </si>
   <si>
     <t xml:space="preserve">ITM1169491 ULTHERAPY, EUTM 006231691 ULTHERA  </t>
   </si>
   <si>
     <t>Ulthera, Inc.</t>
   </si>
   <si>
+    <t xml:space="preserve">kosmētiskā un plastiskā ķirurģija, ārstēšana ar akustisko un ultraskaņu, ķirurģiskās un medicīniskās iekārtas un instrumenti, ultraskaņas attēlveidošanas un terapijas iekārtas </t>
+  </si>
+  <si>
     <t>Sistema Plastics Limited</t>
   </si>
   <si>
     <t>mājsaimniecības un virtuves ierīces, piknika trauki, dzesētāja somas, izolēti konteineri un somas pārtikai vai šķidrumiem u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbs, apavi, kosmētika u.c. </t>
   </si>
   <si>
     <t>EUTM 014277008EN plus, EUTM 014277024EN plus A1 ISO, EUTM 014467484EN plus A2 ISO, EUTM 014467501EN plus B ISO 17225-2	
 EUTM 014467518SERVICE EN plus SERVICE, EUTM 014742514 enplus
 EUTM 014742662 enplus A1</t>
   </si>
   <si>
     <t>Kioxia Corporation</t>
   </si>
   <si>
     <t>SD kartes, Micro-SD, USB u.c.</t>
   </si>
   <si>
     <t>EUTM 014277008EN plus, EUTM 014277024EN plus A1 ISO, EUTM 014467484EN plus A2 ISO, EUTM 014467501EN plus B ISO 17225-2	
 EUTM 014467518SERVICE EN plus SERVICE, EUTM 014742514enplus	
 EUTM 014742662enplus A1</t>
   </si>
   <si>
@@ -2583,50 +2614,53 @@
   </si>
   <si>
     <t>EUTM003440881 BREGUET</t>
   </si>
   <si>
     <t>Montres Breguet SA</t>
   </si>
   <si>
     <t xml:space="preserve"> pulksteņi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 952796 RIBENA, EUTM 18074042  RIBENA 
 </t>
   </si>
   <si>
     <t xml:space="preserve">ICD DM/100 028, ICD DM/204 111, ICD DM/207 174, ICD DM/207 720	
 ICD DM/103 495, ICD DM/103 494, ICD DM/098 854, ICD DM/098 620	
 ICD DM/097 425, ICD DM/096 572, ICD DM/092 390, ICD DM/102829	
 ICD DM/100 034, ICD DM/097 207, ICD DM/096 164, ICD DM/089 858	
 ICD DM/090 011	</t>
   </si>
   <si>
     <t>Ninebot (Beijing) Tech. Co., Ltd.</t>
   </si>
   <si>
+    <t>giroskūteri ar rokturi</t>
+  </si>
+  <si>
     <t xml:space="preserve">EUTM 013532511 LITTLE MY, EUTM 009640384 MOOMIN, EUTM 013532973 Trade mark without tex, EUTM 013532809 Trade mark without text
 EUTM 013532874 Trade mark without text, EUTM 013530308 MUUMI	
 EUTM 002255214 MUUMIT MUMIN THE MOOMINS, EUTM 012683462 MUUMI, EUTM 013532585 NUUSKAMUIKKUNEN, EUTM 013532528 MOOMIN, EUTM 009697434 MOOMIN, EUTM013533062 Trade mark without text, EUTM 010070671 MOOMIN, EUTM 013533153 Trade mark without text, EUTM013532643PIKKU MYY, EUTM 007036791 Trade mark without text, EUTM 009697392 Trade mark without text, EUTM017165945 MOOMINVALLEY, EUTM 010709541 Tove Jansson	</t>
   </si>
   <si>
     <t>Moomin Characters Oy Ltd.</t>
   </si>
   <si>
     <t>EUTM  011678299  ZIPP, EUTM  013950936 ZIPP</t>
   </si>
   <si>
     <t>SRAM LLC</t>
   </si>
   <si>
     <t>EUTM 000083345 DELL, EUTM 008295362 DELL, EUTM 000083295 DELL
 EUTM 006420641 DELL, EUTM 003087641 DELL, EUTM 003370061 DEL	
 EUTM 015767965 DELL, EUTM 012754883 DELL</t>
   </si>
   <si>
     <t>Dell Products</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 16072514 Dreamworks Trolls, EUTM 015372576 Dream works Trolls, EUTM 11841145School of Dragons, EUTM 006673594 Kung Fu Panda, EUTM 005112677 Kung Fu Panda, EUTM 008758377 Kung Fu Panda: Legends of Awesomeness, EUTM 009454431 Dreamworks Kung Fu Panda, EUTM 001653146 Shrek, EUTM 008319188 Shrek Forever After, EUTM 009921214 Dream works, EUTM 182220 Dreamworks, EUTM 009921263Dreamworks, EUTM 009921248Dreamworks Animation SKG, EUTM 011200631 Despicable Me, EUTM 012449609, EUTM 012352225 Downton Abbey, EUTM 12847241, EUTM 12937421Minions, EUTM 2494698 Jurassic Park III Dino Attack &amp; Design, EUTM 13065156 Jurassic World, EUTM 002702462 E.T. The Extra-Terrestrial, EUTM 002726917Johnny English, EUTM 002788321, EUTM 002788339 Miami Vice, EUTM 002848398  The Fast and The Furious, EUTM 003077021 The Fast and The Furious, EUTM 003077922 Van Helsing, EUTM 003294329 1Van Helsing, EUTM 004188348, EUTM 010500262, EUTM 012937553, EUTM 008489692 Scarface, EUTM 013065156Jurassic World, EUTM 002494698, EUTM 014521348, EUTM 014656441, EUTM 014908206Hybrid Dino, EUTM 014942511 The Secret Life of Pets, EUTM 014964738, EUTM 014964902, EUTM 014964894, EUTM 014964852, EUTM 014964837, EUTM 014964803, EUTM 014964951, EUTM 014964761, EUTM 014964936, EUTM 014964795, EUTM 014964829, EUTM 014554026 Trolls 
  </t>
   </si>
@@ -2651,80 +2685,86 @@
   <si>
     <t>EUTM 016732877	Bing, EUTM 016732869 Bing (figurativo), EUTM 018023122 Bing Bunny device, EUTM 016732851	BING BUNNY</t>
   </si>
   <si>
     <t>Acamar Films Limited</t>
   </si>
   <si>
     <t>EUTM 17913208 TikTok, EUTM 18184341 TikTok, EUTM 18184895 TikTok EUTM 17913677 Nawm, EUTM 18186404 Nawm</t>
   </si>
   <si>
     <t>TikTok Information Technologies UK Limited</t>
   </si>
   <si>
     <t>Fédération Internationale de Football Association (FIFA)</t>
   </si>
   <si>
     <t>apģērbs, apavi un galvassegas, nozīmītes, somas, sporta aprīkojums u.c.</t>
   </si>
   <si>
     <t>EUTM 011051695 Nawm,  EUTM 008964447 BIONTECH, EUTM 011051604 BIONTECH, EUTM 016241465 BIONTECH, EUTM 018247442 COMIRNATY</t>
   </si>
   <si>
     <t>BioNTech SE</t>
   </si>
   <si>
+    <t xml:space="preserve">Covid 19 vaccins	</t>
+  </si>
+  <si>
     <t>JACQUEMUS</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbs un akssesuāri, apavi, to detaļas un piederumi u.c.
 </t>
   </si>
   <si>
     <t>EUTM013906193 HPE, EUTM 013917547 HEWLETT PACKARD	
 EUTM 014421598	ARUBA, EUTM 014665145 Nawm, EUTM 014063184 Hewlett Packard Enterprise, EUTM 014063283 HPE, EUTM 013906185	 HEWLETT PACKARD ENTERPRISE</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Development LP</t>
   </si>
   <si>
     <t>Wever &amp; Ducré GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">LED apgaismes ierīces u.c </t>
   </si>
   <si>
     <t>ALPHA BOOTS - INDUSTRIA DE CALcADO DE PROTECcaO LDA</t>
   </si>
   <si>
     <t>zābaki aizsardzībai pret negadījumiem, apstarošanu un uguni, aizsargzābaki rūpnieciskai izmantošanai</t>
   </si>
   <si>
     <t>EUTM 18123416 Les Néréides PARIS</t>
   </si>
   <si>
     <t>NEREIDES DISTRIBUTION</t>
+  </si>
+  <si>
+    <t>juvelierizstrādājumi, sudraba rotaslietas,dārgmetālu figūriņas -statuetes,  medaļas, bižutērija, atslēgu piekariņi personīgie piederumi, u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 003964806/EM STEELFISH, EUTM 015085707/EM HURRICANE	
 ITM 1198047/WO AIRBORNE, ITM 734127/WO AVENGER, ITM 1254641/WO B, ITM 500006/WO B, ITM 1491073/WO B, ITM 1293097/WO BANDIT, ITM 1292736/WO BREITLIGHT, ITM 970173/WO BREITLING	
 ITM 613794/WO BREITLING, ITM 890749/WO BREITLINGITM 1288356 EXOSPACE, ITM 1302057 GHOSTITM 0500006 B, ITM 0845533 STARLINER, ITM 0892397 Transocean, ITM 0903403 GALACTIC, ITM 0970173 BREITLING, ITM1115984 Unitime,ITM1129579 CHRONO SPACE, ITM 1292736 Breitlight, EUTM 003964806 Steelfish, EUTM 009282013 Darwin, ITM 0615709  HRONO MAT, ITM 0892531 Skyracer, EUTM 0890749 Breitling, EUTM 1217921 Merlin, ITM 1254641 B, ITM 1288356 Exospace, ITM 1302057 Ghost, ITM 1491073 B, ITM 0613794 Breitling, EUTM 015085707 Hurricane, ITM 1045863 Breitling Jet Team, ITM 1085176 CHRONOMATIC, ITM 1198047 AIRBORNE, ITM 1460567 Legendary Future, ITM 0734127 Avenger, ITM 0778838 Superocean, ITM 0779327 MONTBRILLANT, ITM 0849619 COCKPIT	</t>
   </si>
   <si>
     <t>BREITLING SA</t>
   </si>
   <si>
     <t>EUTM 003441722 BLANCPAIN</t>
   </si>
   <si>
     <t>BLANCPAIN SA (BLANCPAIN AG) (BLANCPAIN LTD) (SOCIÉTÉ ANONYME)</t>
   </si>
   <si>
     <t>EUTM 003276151 HARRY WINSTON</t>
   </si>
   <si>
     <t>Harry Winston SA</t>
   </si>
   <si>
     <t>WAGO Verwaltungsgesellschaft mbH</t>
   </si>
   <si>
@@ -2744,50 +2784,54 @@
   </si>
   <si>
     <t>AIRWELL RESIDENTIAL SAS</t>
   </si>
   <si>
     <t xml:space="preserve">
 EUTM 018304869 ISLA DAWN, EUTM 018304866 EDDIE DENNIS	
 EUTM 018304872 JACK STARZ, EUTM 018561950 NXT 2.0	
 EUTM 019067034 THE PURE FUSION COLLECTIVEEUTM 006403125 DUDE LOVE, EUTM 006402994 MICK FOLEY, EUTM 006402911DH SMITH, EUTM 006375521 AYDEN JETER, EUTM006375431 WWE MAGAZINE &amp; Device, EUTM006374011AUSTIN 3:16, EUTM 006373997WHAT?, EUTM006373948LEGEND KILLER, EUTM 006373898 JESSE DALTON, EUTM 006373864 FESTUS DALTON, EUTM006368658 GLAMAZON, EUTM 002420925 SMACKDOWN, EUTM 002420917 SURVIVOR SERIES, EUTM 002420891 KING OF THE RING, EUTM 002420875 HEAT, EUTM 002238319 CHYNA, EUTM 002168334 SMACK DOWN RECORDS Logo, EUTM 00186820 HHH, EUTM 01768464HHH (Stylised), EUTM 001731165 LAYETH THE SMACKETH DOWN, EUTM 001731132 TITANTRON, EUTM 001730894 TRIPLE H, EUTM 009873399 TOUGH ENOUGH Logo, EUTM009861998 STONE COLD STEVE AUSTIN, EUTM 009857947 EDGE, EUTM 009857921 TRIPLE H, EUTM 009857905 SUMMERSLAM, EUTM 009857889 ROYAL RUMBLE, EUTM 09857871 EDDIE GUERRERO, EUTM 009857848 THE ROCK, EUTM 009857806 STONE COLD STEVE AUSTIN, EUTM 009857764 BIG SHOW, EUTM 009857723REY MYSTERIO, EUTM 011969631 BRODUS CLAY, EUTM 011906153 WWE SLAM CITY, EUTM 011905312 BELLA TWINS, EUTM 011826542 CURT AXEL, EUTM 011788965 CRUSH WEAR, EUTM 011788866 CRUSH GEAR, EUTM 011759073 TOTAL DIVAS, EUTM 011759008 CRUSH COUTURE, EUTM 011713435 DIVA DIARIES, EUTM 011705548 DIVALICIOUS, EUTM 011700747 WWE New Scratch Logo	
 EUTM 015747355 RAN METALIK, EUTM 015721111 WWE TALKING SMACK, EUTM 015690399S HINSUKE NAKAMURA, EUTM 015622897 INTERCONTINENTAL CHAMPION, EUTM 015596745 WWE STORY TIME
 EUTM 015545569 NXT Logo (Horizontal)</t>
   </si>
   <si>
     <t>World Wrestling Entertainment Inc.</t>
   </si>
   <si>
     <t>rotaļlietas, datorspēles, apģērbi, somas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 006819321/EM NIKEWOMEN, EUTM 012413613/EM RISK EVERYTHING, EUTM 016026338/EM ZONAL, EUTM 005733795/EM NIKEGOLF, EUTM 005698097/EM PACEKEEPER, EUTM 011600699/EM DESIGNED TO MOVE, EUTM 013146725/EM NIKE AIR, EUTM 012137493/ EM MAGISTA, EUTM 011718889/EM HYPERVENOM	, EUTM 011722931/ EM HYPERFLECT, EUTM 008117715/EM NIKE GRIND, EUTM 000278093/ EM NIKE TOWN, EUTM 000278077/EM AIR JORDAN, EUTM 000277889/ EM NIKE, EUTM 007554637/EM NIKE PRO COMBAT, EUTM 012441051/ EM COLORDRY, EUTM 015827231/EM NIKE HYPERSTRONG, EUTM 006455307/EM FLYWIRE, EUTM 016768418/EM NIKE JOYRIDE, EUTM 0121163 98/EM JUST DO IT, EUTM 003289253/EM 90, EUTM 000555763/ EM ACG, EUTM 000514984/EM JUST DO IT, EUTM 000278101/EM DRI-F.I.T., EUTM 014345284/EM, EUTM 001071000/EM, EUTM 012492583/EM FLIGHT23, EUTM 012600128/EM NIKE AEROLOFT, EUTM 000277624/EM CHALLENGE COURT, EUTM 005184619/EM LUNGE, EUTM007448095/EM LUNARG, EUTM 016026379/EM JUST DO IT, EUTM 010687713/EM NIKE+ SPORT, EUTM 000277970/EM THERMA-F.I.T., EUTM007577381/EM TOTAL90, EUTM 006952089/EM VAPOR, EUTM 007054216/EM POWER PLATFORM, EUTM 010687788/EM NIKE+ TRAINING, EUTM 010687739/ EM NIKE+ BASKETBALL, EUTM 002584340/EM ACG, EUTM 006058606/ EM NIKEID., EUTM 010898344/EM NIKE PRO COMBAT HYPERSTRONG
 EUTM 003712023/EM LBJ, EUTM 004961041/EM PHYLAR, EUTM 018205522 AIR270, EUTM 002631349/EM PRESTO, EUTM 010616993/EM NIKE+ FUELBAND, EUTM 004719282/EM THE EYES LEAD THE BODY	
 EUTM 014626006/EM VOMERO, EUTM 009022187/EM T90, EUTM003014 552/EM TRIAX,  EUTM 001155530/EM Tn AIR	</t>
   </si>
   <si>
     <t>NIKE Innovate C.V.</t>
+  </si>
+  <si>
+    <t>rokas darbarīki un rokas instrumenti, galda piederumi, instrumenti pārtikas sagatavošanai virtuves piederumu griešanas ieliktņi, drupinātāji, piederumi pārtikas produktu rīvēšanai, impregnēšana, 
+ trauki mājsaimniecības un virtuves vajadzībām, stikla trauki, bļodas, paliktņi, silikona paklāji u.c.</t>
   </si>
   <si>
     <t>apgērbi, aksesuāri u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000166702 ROCKIES, EUTM 000166629 ROYALS, EUTM 005457221 NY, EUTM001052620ANAHEIM ANGELS, EUTM003793891 Mets, EUTM 003439627 MLB.com, EUTM003439544 (Marque sans texte), EUTM00414569 WASHINGTON NATIONALS, EUTM 003436201 SF, EUTM 004086195 REDS, EUTM 004085916 ROCKIES, EUTM003437472 A's, EUTM 004084844 OAKLAND ATHLETICS A's, EUTM	 003439148 (Marque sans texte), EUTM 004085643 CUBS, EUTM 004086674 DIAMONDBACKS, EUTM 004085742 Yankees, EUTM 004084794 Braves, EUTM 003437795 Brewers, EUTM 000166801 CUBS, EUTM 004086245 NY, EUTM 003538221 PROVENUE, EUTM 003437498 RAYS, EUTM 003437861 Twins, EUTM 004086691 Orioles, EUTM 003438462 Padres, EUTM 003438504 SD, EUTM 004086187 SOX, EUTM 010979731 (Marque sans texte), EUTM 003437944 P, EUTM 003437837 M, EUTM 003440013 Cardinals, EUTM 004084893 Cardinals, EUTM 003438521 STL, EUTM 003439941 YANKEES, EUTM 003438314 MARINERS
 EUTM 004084778 A, EUTM 004086501 (Marque sans texte), EUTM 003437712 TB, EUTM0 02685501 MAJOR LEAGUE BASEBALL, EUTM 003439585 MLB, EUTM 003437928 Athletics, EUTM 003436516 CR, EUTM 004289039 CEUTM 004679411 T TEXAS RANGERS, EUTM 000166546 PIRATES, EUTM 0001655631 DEVIL RAYS, EUTM 000166827,  EUTM 000166744 REDS, EUTM 010413128 M	</t>
   </si>
   <si>
     <t>Major League Baseball Properties Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 017881890 Capri-Sun Logo, EUTM 000138404 Capri-Sonne, EUTM 000138271 Capri-Sun, EUTM 012768636 Capri-Sun Multivitamin, EUTM 012768727 Capri-Sun Orange	</t>
   </si>
   <si>
     <t>Capri Sun AG</t>
   </si>
   <si>
     <t>bezalkoholiski dzērieni, augļu dzērieni, sulas, nektāri u.c.</t>
   </si>
   <si>
     <t>KABUSHIKI KAISHA PILOT also t/a PILOT Co.</t>
   </si>
   <si>
     <t xml:space="preserve"> pildspalvas, mehāniski zīmuļi, marķieru pildspalvas un citi rakstāmpiederumi, kancelejas preces</t>
@@ -2854,56 +2898,50 @@
   <si>
     <t>GRUNDFOS HOLDING A/S</t>
   </si>
   <si>
     <t>Spin Master Ltd. - Paw Patrol</t>
   </si>
   <si>
     <t xml:space="preserve">spēles un rotaļlietas, kompaktdiski, lentes un DVD ar izdomātiem varoņiem un aktivitātēm bērniem, filmas, televīzijas programmas, grāmatas, mūzika un rotaļlietu lietošanas instrukcijas, kosmētika, tualetes piederumi, apģērbs, apavi, galvassegas,  somas, maki u.c.  </t>
   </si>
   <si>
     <t>EUTM 004368296 ALCOTT, ITM 1036058 GUTTERIDGE -ITALIA-, EUTM 000844399 ALCOTT</t>
   </si>
   <si>
     <t>CAPRI SRL</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, apavi, galvassegas,  parfimērija,  kosmētika, brilles, rotaslietas,  somas, mugursomas, maki u.c.  </t>
   </si>
   <si>
     <t>LORO PIANA S.P.A.</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, aksesuāri, apavi ir visaugstākās kvalitātes klasiskā stila luksusa izstrādājumi </t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                  EUTM 001740547 STOLI, EUTM 000349910 STOLICHNAYA RUSSIAN VODKA, EUTM 010964369 STOLICHNAYA</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">ITM 1273394 RADLEY, EUTM 004246385 Nawn, EUTM 005222732 Radley, EUTM 009431032 Radley, EUTM 003272151 RADLEY 
 </t>
   </si>
   <si>
     <t>rokassomas un aksesuārus, plecu, krusteniskās saites, klēpjdatoru, sporta un bērnu somas, kabatas portfeļus, somiņas uz riteņiem, ceļojumu un bagāžas piederumus, aksesuārus u.c.</t>
   </si>
   <si>
     <t>EUTM 018088638/EMC COSTA, EUTM 001964485/EM COSTA DEL MAR
 ITM 1213815/WO COSTA, EUTM 010832418/EMC COSTA</t>
   </si>
   <si>
     <t>Luxottica Group S.p.A</t>
   </si>
   <si>
     <t xml:space="preserve">brilles u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 013145867 NEWS, EUTM 013153391 HUMIDIFICATEUR, EUTM 013183686 NEWS, EUTM 013302872 NEWS DOSETTES, EUTM 011146801 GAULOISES, EUTM 012701348 GAULOISES Blondes, EUTM 013072723 Vive le Moment, EUTM 009255647 GITANES, EUTM 009301821 GITANES, EUTM 0011146859 GITANES, EUTM 00929509 GITANES BLONDES, EUTM 012707899 NEWS, EUTM 010215382 NEWS American Blend INTERNATIONAL, EUTM 010213957 NEWS	</t>
   </si>
   <si>
     <t>S.E.I.T.A</t>
   </si>
   <si>
     <t>SOCIETE 111 JEROME DREYFUSS</t>
   </si>
@@ -2994,50 +3032,53 @@
   </si>
   <si>
     <t>LLR- G5 LIMITED</t>
   </si>
   <si>
     <t>ķermeņa kopšanas līdzekļi, gēli, aerosoli, šķidrumi bez konservantiem u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 001103803 Schneider Electric </t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE</t>
   </si>
   <si>
     <t>MADA Marx Datentechnik GmbH</t>
   </si>
   <si>
     <t>ID kartes, plastmasas kartes, RFID tagi vai aproces retranslatori u.c.</t>
   </si>
   <si>
     <t>ITM 1137346 PUROLITE, ITM1137351, EUTM 5683421 PUROLITE	
 EUTM 6711907 MICROLITE, EUTM 13426077 PRAESTO, EUTM 15842024 PUROFINE</t>
   </si>
   <si>
     <t>Purolite LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ķīmiskie produkti, kas paredzēti ūdens attīrīšanai un atsāļošanai,  absorbenti, katalizatori, Jonu apmaiņas sveķi ar ierobežotu granulometriju izmantošanai ūdens attīrīšanā un daudzos citos pielietojumos, piemēram, saldinātāju hromatogrāfijā, aminoskābju atdalīšanā, farmācijas rūpniecībā kopumā, cukura attīrīšanā un citos pielietojumos pārtikas nozarē  </t>
   </si>
   <si>
     <t>EUTM 004320371EM H&amp;M, EUTM 002662799/EM H&amp;M, ITM 1102244/WO H&amp;M, EUTM 018505579/EM COS, EUTM 018585581/EM COS, EUTM 018835850/EM &amp; OTHER STORIES, EUTM 017999303/EM &amp; OTHER STORIES</t>
   </si>
   <si>
     <t>H&amp;M Hennes &amp; Mauritz AB</t>
   </si>
   <si>
     <t>apģērbi, parfimērija u.c.</t>
   </si>
   <si>
     <t>EUTM 010743052 ARCTIC BLUE, EUTM 010048585 LOCS</t>
   </si>
   <si>
     <t>Jay-Y Enterprise Co., Inc.</t>
   </si>
   <si>
     <t>saulesbrilles</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 008897555, EUTM 003157815 TREK, EUTM 017087016 TREK, EUTM 006625991 BONTRAGER, EUTM 007344674 BONTRAGER	
 EUTM 012981056 TREK </t>
   </si>
   <si>
     <t>TREK Bicycle Corporation</t>
@@ -3140,79 +3181,70 @@
     <t>naži, šķēres, griezējinstrumenti</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                     EUTM 016907991 (Trade mark without text), EUTM 004809364 TIGER OF SWEDEN, EUTM 003754603 (Trade mark without text), EUTM007473424 TIGER OF SWEDEN 
 </t>
   </si>
   <si>
     <t>Tiger of Sweden Aktiebolag</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, somas, saulesbrilles, aksesuāri, somas u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">pārtikas griezēji </t>
   </si>
   <si>
     <t>EUTM 000039248 ABB, EUTM 000410944 ABB, EUTM 002629673 ABB, EUTM 002628972 ABB, EUTM 002628964 ABB</t>
   </si>
   <si>
     <t>ABB Asea Brown Bovery Ltd.</t>
   </si>
   <si>
     <t>BENEFIT COSMETICS LLC</t>
   </si>
   <si>
-    <t>kosmētika,  ķermeņa kopšanas līdzekļi u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>VEJA FAIR TRADE S.A.R.L.</t>
   </si>
   <si>
     <t>apavi ar elementiem un aksesuāriem</t>
   </si>
   <si>
     <t>EUTM 000509869 CYRILLUS</t>
-  </si>
-[...1 lines deleted...]
-    <t>CYRILLUS</t>
   </si>
   <si>
     <t>ITM 1187399 OLAPLEX</t>
   </si>
   <si>
     <t>OLAPLEX INC</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 018306585 UNICORNIOS INESTABLES, EUTM 018281336 LABILNÍ JEDNOROŽCI, EUTM 017853623 UNSTABLE UNICORNS, EUTM 0181313 29 UNSTABLE GAMES, EUTM 1452668 SCRAM, EUTM 1460240 LLAMAS UNLEASHED, EUTM 018229310 HERE TO SLAY, EUTM 1465673 EXILED LEGENDS, EUTM 017988853 DARING CONTEST, EUTM 017987032 DARING CONTEST, EUTM 1435157 CHIBIPUFFS
 </t>
   </si>
   <si>
     <t>Tee Turtle LLC</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">apģērbi, apavi, galvassegas, spēles, rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces u.c </t>
   </si>
   <si>
     <t>ITM 1499883 pinkfong, ITM 1452088 pinkfong, ITM 1567565 Baby Shark's Big Show!, ITM 1443884 pinkfong Baby Shark, ITM 1499170 Baby Shark, ITM 1452578 Baby Shark</t>
   </si>
   <si>
     <t>The Pinkfong Company, Inc.</t>
   </si>
   <si>
     <t>Reckitt Benckiser Calgon B.V.</t>
   </si>
   <si>
     <t>Calgon ūdens mīkstinātājs u.c.</t>
   </si>
   <si>
     <t>Lululemon Athletica Canada Inc.</t>
   </si>
   <si>
     <t>sporta apģērbi u.c.</t>
   </si>
   <si>
     <t>NEW DURALEX INTERNATIONAL</t>
   </si>
   <si>
     <t xml:space="preserve">rūdīti stikla trauki un galda piederumi                 </t>
   </si>
@@ -3264,53 +3296,50 @@
   </si>
   <si>
     <t>nemedicīniski kosmētikas un tualetes piederumi, ķirurģijas, medicīnas, zobārstniecības un veterinārijas aparāti, farmācijas, medicīniskie līdzekļi</t>
   </si>
   <si>
     <t>EUTM 000147652 MAXALT, EUTM 005119581 JANUVIA /fig./, EUTM 002053999 ARCOXIA, EUTM 008656498 /fig./, EUTM 000298364 MSD /fig./, EUTM 000077701 /fig./, EUTM 008649113 MSD, EUTM 003422664 MSD, EUTM 000535559 EMEND, EUTM 003422714 ZOCOR, EUTM 005099262 TREDAPTIVE, EUTM 000077669 /fig./, EUTM 000077602 /fig./, EUTM 001620053 FOSAMAX /fig./, EUTM 003422649 FOSAMAX, EUTM 003570884 GARDASIL, EUTM 003675972 FOSAVANCE, EUTM 005035696 ISENTRESS, EUTM 002228237 INVANZ /fig./, EUTM 000611921 INVANZ, EUTM 005738604 ISENTRESS, EUTM 004809356 JANUMET, EUTM 004375952 JANUVIA, EUTM 000986760 CANCIDAS, EUTM 000494260 STOCRIN, EUTM 003422681 SINGULAIR, EUTM 003571015 SILGARD</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 10634459 GL, EUTM 008867285 LG, EUTM 03882941 GUY LAROCHE, EUTM 04561817 GUY LAROCHE 
 </t>
   </si>
   <si>
     <t>SOCIETE GUY LAROCHE</t>
   </si>
   <si>
     <t>EUTM 89813 (Marque sans texte), EUTM 004548822 LOGAN MCV, ITM 1310537 TREZOR, EUTM 018138964 (Marque sans texte), EUTM 7147135 GENUINE PARTS GROUPERENAULT PIECES D'ORIGINE RENAULTGROUP PIEZAS DE ORIGEN, EUTM 10589653 G, EUTM 018689760 HIPSTER, ITM 1693788 HORSE, EUTM 018770581 (Trade mark without text), EUTM 018740991 BIGSTER, EUTM 018772150 R4, EUTM 018711847 RAFALE, EUTM 018728950 TURBO, EUTM 018677299 (Trade mark without text), EUTM 018775595 ALPENGLOW, EUTM 018799837 R3NLT, EUTM 018772959 R5, ITM 1688891 SOLARBAY,EUTM 018776523
 EUTM 018800773 A290, ITM 1685235 R5 TURBO 3 E, EUTM 018318137 RENAULT 4EVER, EUTM 018786836 THE ORIGINALS, EUTM 018729247 TURBO, EUTM 000820050, EUTM 017538356 (Trade mark without text)	
 EUTM 018487812 EstafettE, EUTM 009545971 CAPTUR,EUTM 016303729 marque figurative, EUTM 000800367 MOTRIO,EUTM 010684462 RENAULT
 EUTM 018040577 RENAULT, EUTM 011658374 RENAULT, EUTM 009732744 RENAULT, EUTM 006914089 RENAULT PRO PLUS, EUTM 014187091 SANDERO, EUTM 000495788 SCENIC, EUTM 005594809 STEPWAY, EUTM 005374905 TWIZI, EUTM 011219219 A ALPINE, EUTM 001095876 ALPINE, EUTM 017969323 A110, ITM 1332337 A110, EUTM 016460917 ALPINE A 110, EUTM 017092313 ARKANA, EUTM 007405814 DUSTER	, EUTM 005627047 ECO 2, EUTM 000626853E GEUS, EUTM 001579549E SPACE, EUTM 008731747 GORDINI, EUTM 008752685 GORDINI, EUTM 89722 INITIALE, EUTM 626911 LATITUDE, EUTM 004580387, EUTM 000891861 VEL SATIS, EUTM 007147143 GENUINE PARTS GROUPERENAULT PIECES D'ORIGINE RENAULTGROUP PIEZAS DE ORIGEN, EUTM 012035911 A, EUTM 010293488 R-LINK, EUTM 010751667 INITIALES PARIS, EUTM 000510156 kangoo,EUTM 000089763 Renault, EUTM 008535213 marque figurative, EUTM 009788233 LODGY	
 EUTM 009871914 SCENIC X-MOD</t>
   </si>
   <si>
     <t>Renault SAS</t>
   </si>
   <si>
-    <t>automašīnas,  motocikli, divriteņi, motorolleri,tricikli, to detaļas un piederumi</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 009969965 FESTINA, EUTM 000204412 FESTINA FESTINA	
 EUTM 000200279LOTUS, EUTM 004220001 CALYPSO</t>
   </si>
   <si>
     <t>FESTINA LOTUS S.A.</t>
   </si>
   <si>
     <t>EUTM 004681169 CONCORD, ITM 796079 EBEL</t>
   </si>
   <si>
     <t>MGI LUXURY GROUP</t>
   </si>
   <si>
     <t>pulksteņi, rotaslietas un to piederumi</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 002737526, EUTM 002737302 SPDSL, EUTM 003012044 SIS INDEX
 EUTM 003346582 LX DEORE SHIMANO, EUTM 003345361 DEORE, EUTM 003481553 SPD, EUTM 003478062 ALTUS, EUTM 003498599 TOURNEY, EUTM 007189591 SHIMANO, EUTM 012246799 spd-x, EUTM 014484539 SHIMANO, ITM 882346 Deore XT, ITM 1338270 SHIMANO TZ	, ITM 882347 Deore LX, ITM 1338559 TOURNEY TX, ITM 1476646 SPD, ITM 1486325 SPD-SL, EUTM 001066240 TIAGRA, EUTM 001266659 SIS, EUTM 00169434 8ULTEGRA, EUTM 002234599 SHIMANO XTR, EUTM 002738243 SPDSL, ITM 801896 DURA-ACE, EUTM 014690622 SHIMANO DX, EUTM 017578221 SHIMANO, EUTM 017578162 SHIMANO	</t>
   </si>
   <si>
     <t>Shimano Inc.</t>
   </si>
   <si>
     <t>EUTM 002630267 /fig./, EUTM 000152199  /fig./, EUTM 002626018 PERKINS, EUTM 000152223 PERKINS, EUTM 002589844 POWER EXCHANGE, EUTM 002589786 POWERPART, EUTM 000152157 POWERPART, EUTM 002162568 ECOPLUS  /fig./</t>
   </si>
@@ -3327,50 +3356,53 @@
     <t xml:space="preserve"> mini vakuuma sūkņi, somas uzglabāšanai u.c.</t>
   </si>
   <si>
     <t>EUTM 018130985</t>
   </si>
   <si>
     <t>RICEGROWERS LIMITED</t>
   </si>
   <si>
     <t>rīsu maisījumi un uzkodas</t>
   </si>
   <si>
     <t>Epic Games</t>
   </si>
   <si>
     <t>EUTM 2255552 IKKS</t>
   </si>
   <si>
     <t>IKKS GROUP</t>
   </si>
   <si>
     <t>EUTM 008903338 SIMONE ROCHA, EUTM 016549842 SIMONE ROCHA</t>
   </si>
   <si>
     <t>SR Studio Ltd.- Simone Rocha</t>
+  </si>
+  <si>
+    <t>apģērbi, apavi, galvassegas, galda piederumi, naži, dakšiņas, karotes, brilles, juvelierizstrādājumi, ādas un ādas izstrādājumi, koferi, apavi, somas, maki, maki, somas, mēbeles, mājsaimniecības vai virtuves piederumi un konteineri, jostas un šalles u.c.</t>
   </si>
   <si>
     <t>100% Speedlab LLC</t>
   </si>
   <si>
     <t>aizsargbrilles, saulesbrilles, aksesuāri u.c.</t>
   </si>
   <si>
     <t>RB Hygiene Home Switzerland AG - AIR WICK</t>
   </si>
   <si>
     <t>gaisa atsvaidzinātāji u.c.</t>
   </si>
   <si>
     <t>Nintendo Co., Ltd.</t>
   </si>
   <si>
     <t>videospēļu aparatūra u.c.</t>
   </si>
   <si>
     <t>Daniel Wellington AB</t>
   </si>
   <si>
     <t xml:space="preserve">juvelierizstrādājumi, pulksteņi un to aksesuāri </t>
   </si>
@@ -3467,100 +3499,102 @@
   <si>
     <t>E AND J GALLO - APOTHIC</t>
   </si>
   <si>
     <t xml:space="preserve">alkoholiskie dzērieni, vīnu saturoši dzērieni u.c. </t>
   </si>
   <si>
     <t>Pull Up Case GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 011445434 A ATKINSONS LONDON 1799 24 Fashion Decree, EUTM 011445558 A ATKINSONS LONDON 1799 The British Bouquet, EUTM 011445483 A ATKINSONS LONDON 1799 The Odd Fellow's Bouquet
 EUTM 011445392 A ATKINSONS LONDON 1799 24 Old Bond Street	
 EUTM 011445509 A ATKINSONS LONDON 1799 The Nuptial Bouquet	
 EUTM 011445591 A ATKINSONS LONDON 1799 The Hyde Park Bouquet
 EUTM 011445657 A ATKINSONS LONDON 1799 The Isle of Wight Bouquet
 EUTM 011448719 A ATKINSONS, EUTM 011448801 A ATKINSONS LONDON 1799, EUTM 003149747 Canapa Hemp Chanure I COLONIALI di JeE ATKINSONS, EUTM 012027876 A ATKINSONS LONDON 1799 Oud Save The Queen, EUTM 012027983 A ATKINSONS LONDON 1799 Oud Save The King,EUTM 012104253AATKINSONS LONDON 1799 NOBLE VANILLA Fine Perfumed Bath Line, EUTM018064102ATKINSONS Rose Rhapsody	
 EUTM 018143082 A ATKINSONS LONDON 1799 PANDORA'S JAR	
 EUTM 018155288 ATKINSONS LONDON 1799 44 GERRARD STREET	
 EUTM 018227924 ATKINSONS Bal des Fleurs, EUTM 018474334 ATKINSONS, EUTM 018475381 A ATKINSONS LONDON 1799, EUTM 012104204 A ATKINSONS LONDON 1799 REGAL MUSK Fine Perfumed Bath Line, EUTM 012104221 A ATKINSONS LONDON 1799 IMPERIAL IRIS Fine Perfumed Bath Line, EUTM 011445301 A ATKINSONS LONDON 1799	
 EUTM 018474354A	</t>
   </si>
   <si>
     <t>EUROITALIA SRL</t>
   </si>
   <si>
+    <t>aromatizētas ziepes, smaržas, ēteriskās eļļas, kosmētika, odekolons, tualetes ūdens, parfimēti aerosoli ķermenim, kosmētiskās eļļas, krēmi, želejas un losjoni sejas un ķermeņa ādai, kosmētiski preparāti skūšanai, losjoni pirms skūšanās un pēcskūšanās, talks kosmētiskiem nolūkiem, vannas un dušas līdzekļi, šampūni un losjoni matiem, dezodoranti, neārstnieciski tualetes piederumi, gaisa atsvaidzinātāji, sveces, aromātiskās sveces u.c.</t>
+  </si>
+  <si>
     <t xml:space="preserve"> ITM 1030712/WO NESPRESSO, ITM 882456/WO NESPRESSO. WHAT ELSE?, ITM 1137705/WO NESPRESSO WHAT ELSE?, EUTM002977569/EM NESTLE, EUTM 002793792/EM NESPRESSO	</t>
   </si>
   <si>
     <t>mašīnas kafijas iegūšanai, tukšas kafijas kapsulas elektriskiem kafijas automātiem, atkārtoti uzpildāmas kafijas kapsulas, pildītas kafijas kapsulas, kafijas krūzes, cepumi</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 002977569/EM NESTLE, EUTM 003088721/EM KIT KAT, EUTM 003780178/EM KIT KAT, ITM 1279998/WOKitKat, ITM 1009387/WOKIT  KAT SINGLES, EUTM 003780095/EM KitKat, EUTM 002455129/EM KitKat ChunKy, ITM 1063658/WONestlé  KitKat Kit Kat	</t>
   </si>
   <si>
     <t xml:space="preserve">šokolāde, šokolādes veidnes, cepumi ar šokolādes garšas pārklājumu, piena dzērieni, kas aromatizēti ar šokolādi, šokolādes izstrādājumi, brokastu pārslas, deserti, dārzeņi un kartupeļi (konservēti, saldēti, žāvēti vai termiski apstrādāti), augļi (konservēti, saldēti, žāvēti vai termiski apstrādāti), sēnes (konservētas, kaltētas vai termiski apstrādātas), burkas, burku vāki,  plastmasas vāki kārbām un augu podiem u.c </t>
   </si>
   <si>
     <t>GRAYS OF CAMBRIDGE (INTERNATIONAL) LTD</t>
   </si>
   <si>
     <t>sporta aprīkojums, lauka hokeja nūjas</t>
   </si>
   <si>
     <t>Mars, Incorporated - CESAR</t>
   </si>
   <si>
     <t>suņu pārtikas produkti</t>
   </si>
   <si>
     <t>EUTM 009950296/EM DARK HORSE, EUTM 011637493/EM  Trade mark without text</t>
   </si>
   <si>
     <t>E AND J GALLO - DARK HORSE</t>
   </si>
   <si>
+    <t xml:space="preserve">alkoholiskie dzērieni dzirkstošie vīni, alkoholiskie vīni, vīnu saturoši dzērieni </t>
+  </si>
+  <si>
     <t>EUTM 004281168 Camp David, EUTM 010592673 Soccx	, EUTM 013504261 CAMP DAVID</t>
   </si>
   <si>
     <t>Clinton Groβhandels-GmbH</t>
   </si>
   <si>
     <t>EUTM 003319944 FRAMAX, EUTM Eurex EUREX, EUTM 003494135 DOKA MATIC, EUTM 011108966 Xbright, EUTM 011523263Framax Xlife plus, EUTM 011116407DokaShore, EUTM 011523222DOKA, EUTM 011563855 DokaBase, EUTM 011575016Xface, EUTM 011664604DokaTruss, EUTM 011731635Eureco, EUTM 003494176Doka Xtra, EUTM 003891793 Dokaset, EUTM 007347206Xsafe, EUTM 000066985 1-2-4, EUTM 000321984 1-2-4, EUTM 003275691 Framax Xlife, EUTM 003319571Frami3, EUTM 009466152 I tec, EUTM 009466186 Xclimb, EUTM 009466211Doka Top 100 tec, EUTM 009466277DoKart, EUTM 009467366 Doka. Wegweisend in der Schalungstechnik, EUTM000045930 DOKA, EUTM 011048295form-on, EUTM 011048329 doka, EUTM 011048378 form-on</t>
   </si>
   <si>
     <t>Doka GmbH</t>
   </si>
   <si>
     <t>EUTM 005873377 CECIL, EUTM 000034553 CECIL</t>
   </si>
   <si>
     <t>Cecil GmbH</t>
-  </si>
-[...2 lines deleted...]
-briļļu futrāļi, ietvari  saulesbrilles,  kompaktdiski, DVD u.c.</t>
   </si>
   <si>
     <t>Beurer GmbH</t>
   </si>
   <si>
     <t>Rapala VMC Oyj</t>
   </si>
   <si>
     <t>makšķerēšanas piederumi u.c.</t>
   </si>
   <si>
     <t>ITM 1487516 LINDEMANS, ITM 1388424 L LINDEMAN'S 1843, EUTM 000615898 LINDEMANS, EUTM 2111482 L LINDEMANS 1843, ITM 1381841 L 1843 DR HENRY JOHN LINDEMAN'S, ITM 1285407 DR. HENRY JOHN LINDEMAN SINCE 1843 GENTLEMAN'S COLLECTION 'WHEN GENTLEMEN KNEW HOW TO BEHAVE' LINDEMAN'S WINERY SINCE 1843 A GUIDE TO CHIVALRY AND INTEGRITY RULE NO BATCH NO, ITM 0920399 L</t>
   </si>
   <si>
     <t>Treasury Wine Estates UK  Brands Limited</t>
   </si>
   <si>
     <t>vīns</t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM 000942524 PEPPERJACK</t>
   </si>
   <si>
     <t>Treasury Wine Estates Vintners Limited</t>
   </si>
@@ -3601,111 +3635,101 @@
     <t>Palm Angels S.R.L.</t>
   </si>
   <si>
     <t>apģērbs, apavi, galvassegas, koferi un ceļojumu somas</t>
   </si>
   <si>
     <t>ITM 1255219 THREE KINGS diamondshape right, ITM 520344 THREE KINGS
 ITM 1134115 HREE KINGS	, ITM 520347 (logo b-w), ITM 1244086 charcoal in circle on red background, ITM 1461968 THREE KINGS FOIL, EUTM 015951536 THREE KINGS</t>
   </si>
   <si>
     <t>RENE SCHONEFELD, INDUSTRIE- EN HANDELSONDERNEMING B.V.</t>
   </si>
   <si>
     <t xml:space="preserve">ogles, vīraks u.c.  </t>
   </si>
   <si>
     <t>Actiu Berbegal Y Formas, S.A</t>
   </si>
   <si>
     <t>AUTUMNPAPER LIMITED</t>
   </si>
   <si>
     <t>Bureau National Interprofessionnel du Cognac</t>
   </si>
   <si>
+    <t>alkoholiskie dzērieni konjaks,brendijs u.c.</t>
+  </si>
+  <si>
     <t>EUTM 15287601 KRONABY</t>
   </si>
   <si>
     <t xml:space="preserve">   elektroniskas, digitālas un rokas ierīces ar to saistītā programmatūra,  telekomunikāciju aparāti un instrumenti,  juvelierizstrādājumi, bižutērija, sienas pulksteņi, pulksteņi personīgai lietošanai,  izsmalcināti atslēgu piekariņi, pulksteņu vai juvelierizstrādājumu futrāļi, dārgmetālu kastes un konteineri,  to daļas un piederumi</t>
   </si>
   <si>
     <t>CAROLINA HERRERA LIMITED</t>
   </si>
   <si>
     <t xml:space="preserve">rokassomas, maki, juvelierizstrādājumi, apavi, smaržas
 apģērbi, brilles </t>
   </si>
   <si>
     <t>EUTM 3450848 PERRELET</t>
   </si>
   <si>
     <t>Perrelet, S.A.</t>
   </si>
   <si>
     <t>pulksteņi un to aksesuāri</t>
   </si>
   <si>
     <t>EUTM 1559376 Gymshark, EUTM 1176002 Gym Shark, EUTM 1227917 White Shark Head Logo</t>
   </si>
   <si>
     <t>Gymshark Limited</t>
   </si>
   <si>
-    <t xml:space="preserve">farmaceitiskie un medicīnas instrumentu  izstrādājumi, juvelierizstrādājumi, pulksteņi, somas, trauki un stikla izstrādājumi, tekstilizstrādājumi, apģērbs, apavi, galvassegas,mežģīnes, lentes, izšuvumi, grīdas segumu izstrādājumi, rotaļlietas un sporta preces u.c.  </t>
-[...1 lines deleted...]
-  <si>
     <t>BERLUTI</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 009503871 B &amp; A BY BACI &amp; ABBRACCI, EUTM 004073136  BACI &amp; ABBRACCI, EUTM 09503681  BACI &amp; ABBRACCI
 </t>
   </si>
   <si>
     <t>BACI &amp; ABBRACCI COLLEZIONI SRL</t>
   </si>
   <si>
     <t>apģērbi, apakšveļa, cepures, apavi, aksesuāri u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 864147 MARC JACOBS, EUTM 006813703 MARC BY MARC JACOBS EUTM 00681524 5LITTLE MARC JACOBS, EUTM 011485513 MARC JACOBS, ITM 1282779 JJ, ITM 1387456 MARC JACOBS, EUTM 006815435 marque sans texte, EUTM 012864047 STANDARD SUPPLY MODEL# TYPE: WORKWEAR, EUTM 000481465 MARC JACOBS	</t>
   </si>
   <si>
     <t>MARC JACOBS TRADEMARKS LLC</t>
   </si>
   <si>
     <t>apģērbi un aksesuāri</t>
-  </si>
-[...8 lines deleted...]
-    <t xml:space="preserve">apgaismošanas, apkures, tvaika ģenerēšanas, vārīšanas, dzesēšanas, žāvēšanas, ventilācijas, ūdens apgādes un sanitārijas ierīces u.c. </t>
   </si>
   <si>
     <t>Reckitt &amp; Colman (Overseas) Health Limited</t>
   </si>
   <si>
     <t>Alcadrain s.r.o.</t>
   </si>
   <si>
     <t>plastmasas sifons</t>
   </si>
   <si>
     <t>DISC-O-BED HOLDINGS  LIMITED</t>
   </si>
   <si>
     <t>divstāvu gultas, moduļu mēbeles, saliekamās gultas u.c.</t>
   </si>
   <si>
     <t>mēbeles u.c.</t>
   </si>
   <si>
     <t>EUTM 008910441 PIC, EUTM 018382606 PIC, EUTM 018382610	, EUTM 015025778 PIC solution, ITM1319155 PIC solution, EUTM 008910523 PIC SOLUTION, ITM 1344881 Pic Solution, ITM 1064324 Pic Slution, EUTM 018382608 PIC SOLUTION, EUTM 8910465 PIC SOLUTION, EUTM 1317315 PIC</t>
   </si>
   <si>
     <t>PIKDARE-SOCIETA' PER AZIONI</t>
   </si>
@@ -3739,60 +3763,50 @@
   <si>
     <t>Celgene Corporation</t>
   </si>
   <si>
     <t>medikamenti un farmācijas produkti</t>
   </si>
   <si>
     <t>EUTM 4464591 Marque sans texte, EUTM 7237761 CHRISTIAN LACROIX
 EUTM 11824992  CHRISTIAN LACROIX PARIS, EUTM 10003952 CL	
 EUTM 16858375 CXL BY CHRISTIAN LACROIX, EUTM 7237795 Marque sans texte</t>
   </si>
   <si>
     <t>CHRISTIAN LACROIX</t>
   </si>
   <si>
     <t>juvelierizstrādājumi, pulksteņi, somas, apģērbi, apavi, galvassegas u.c.</t>
   </si>
   <si>
     <t>Synd. de déf. et de prom. des charcuteries de Corse Salameria Corsa</t>
   </si>
   <si>
     <t>Korsikas sausais šķiņķis</t>
   </si>
   <si>
     <t>LOWA Sportschuhe GmbH</t>
-  </si>
-[...8 lines deleted...]
-    <t xml:space="preserve">dažādas preces, apģērbi,sporta preces, rotaļlietas, suvenīri u.c. </t>
   </si>
   <si>
     <t>ITM 1514698 MADEMOISELLE ROCHAS, ITM 1608610 Girl ROCHAS PARIS, ITM 451949 ROCHAS PARIS</t>
   </si>
   <si>
     <t>INTERPARFUMS</t>
   </si>
   <si>
     <t>smaržas personīgai lietošanai</t>
   </si>
   <si>
     <t>EUTM 015538796 MODERN PRINCESS, EUTM 014026934 MODERN PRINCESS, EUTM 017911434 LANVIN, ITM	0801129A ÉCLAT D'ARPÈGE
 EUTM 008701278 MARRY ME</t>
   </si>
   <si>
     <t>EUTM 018586518 OUD SILK MOOD, EUTM 018586517 OUD SATIN MOOD, EUTM 018454320 AQUA CELESTIA, EUTM 018453831 AQUA UNIVERSALIS, EUTM 06104103 FRANCIS KURKDJIAN, EUTM 006104186 KK, EUTM 008273161 Maison Francis Kurkdjian Paris, EUTM 008273732 MAISON FRANCIS KURKDJIAN PARIS, ITM 1417298 FK</t>
   </si>
   <si>
     <t>PARFUM FRANCIS KURKDJIAN</t>
   </si>
   <si>
     <t xml:space="preserve">smaržas, smaržu ekstrakti, tualetes ūdens, smaržīgi tualetes ūdeņi </t>
   </si>
   <si>
     <t>VIBIA LIGHTING S.L.U.</t>
@@ -3851,50 +3865,53 @@
   <si>
     <t>PEPSICO INC</t>
   </si>
   <si>
     <t>ITM 1547288/WO MI, ITM 1543590/WO XIAOMI, ITM 1177611/WO XIAOMI, ITM 480950/WO Redmi, ITM 1213534/WO Redmi, EUTM 012672283/EM MI	, EUTM 017601667/EM MI, EUTM 018459507/EM MI
 EUTM 009822751/EM MI, EUTM 017903756/EM POCO, EUTM 018133860/EM Redmi,EUTM017972921/EM XIAOMI,EUTM 018459504/EM xiaomi</t>
   </si>
   <si>
     <t>XIAOMI TECHNOLOGY NETHERLANDS B.V.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 493536 nawm (embleem), EUTM 6915169 LZR PULSE	
 EUTM 6321236 LZR RACER, EUTM 4484961 XDSKIN, EUTM 3561412 SPEEDO ENDURANCE	, EUTM 3142809 ENDURANCE	
 EUTM 3087533 SPEEDO SCULPTURE, EUTM 3634417 SPEEDO BIOFUSE, EUTM 3624905 AQUALAB, EUTM 3087351 SHARK DEVICE, EUTM 12444303 SCULPTURE, EUTM 12444295 FASTSKIN, EUTM 5155635 Speedo, EUTM 3386241 Speedo, EUTM 3263423 Speedo, EUTM 3413135 Speedo, EUTM 12444352 BIOFUSE, EUTM 12796173I Q FIT, EUTM 6507818 AQUABLADE, EUTM 6445241 AQUABEAT, EUTM 6321319 FASTSKIN LZR RACER, EUTM 6321277 SPEEDO LZR RACER, EUTM 6184865 FLIPTURNS, EUTM 493510 Speedo, EUTM 2228583 SPEEDO, EUTM 1809805,  FASTSKIN, EUTM 10344554 THE RACING SYSTEM, EUTM 493502 Speedo, EUTM 5611645 Speedo Aqua Gym, EUTM 5353107 LZR Pulse, EUTM 8445892 SPEEDO FLEXIFIT, EUTM 8350829 TRIATHELITE, EUTM 493445 Speedo	</t>
   </si>
   <si>
     <t>Speedo Holdings BV</t>
   </si>
   <si>
     <t>peldkostīmi</t>
   </si>
   <si>
     <t>ISDIN, S.A.</t>
   </si>
   <si>
+    <t xml:space="preserve"> kosmētika ādas kopšanai, kosmētikas krēmi, kosmētikas serumi, losjoni kosmētiskai lietošanai, šampūni, ārstnieciski ādas kopšanas līdzekļi, zobu pastas, mutes skalojamie līdzekļi, nagu kopšanas līdzekļi, ķirurģiskie, medicīniskie, zobārstniecības un veterinārie aparāti un instrumenti, kā arī mākslīgās ekstremitātes, acis un zobi, ortopēdiski izstrādājumi, šuvju materiāls, seksa piederumi, fizikālās terapijas aprīkojums, knupīši un piederumi barošanai, mākslīgās protēzes un implanti, ortopēdiskie un kustību palīglīdzekļi, visu iepriekš minēto izstrādājumu daļas un piederumi.</t>
+  </si>
+  <si>
     <t>Buffalo Boots GmbH</t>
   </si>
   <si>
     <t>apavi, apģērbi, cepures, pulksteņi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>Swarovski Aktiengesellschaft</t>
   </si>
   <si>
     <t>rotaslietas, aksesuāri u.c.</t>
   </si>
   <si>
     <t>LIGHT INSIGHT S.L.</t>
   </si>
   <si>
     <t>lampas</t>
   </si>
   <si>
     <t>EUTM 007216161 DivX, EUTM 008286577 DIVXEUTM 2252385 DivX, EUTM 9162587 DivX, EUTM 7417496 DIVX PLUS HD, EUTM 11062759 DIVX PLUS STREAMING, EUTM 9163114 DIVX+, EUTM 7220742 DIVX CONNECTED, EUTM 8766198 DIVX TO GO, EUTM 7417413  DIVX HD, EUTM	8591067 DivX Plus, EUTM 7216161 DivX</t>
   </si>
   <si>
     <t>DivX, LLC</t>
   </si>
   <si>
     <t>telekomunikācijas u.c.</t>
@@ -3948,53 +3965,50 @@
   </si>
   <si>
     <t>šokolāde, ar šokolādi pārklātas vafeles, pildīta šokolāde, konditorejas izstrādājumi, kūkas, tortes un cepumi, saldējums</t>
   </si>
   <si>
     <t>EUTM 017919022/EM THE NORTH FACE, EUTM 017886251/EM SUMMIT SERIES, EUTM 011418365/EM SUMMIT SERIES, EUTM 003467271/EM SUMMIT SERIES, EUTM 017968234/EM FUTURELIGHT, EUTM 018236919/EM VECTIV, EUTM 018232557/EM FUTUREFLEECE</t>
   </si>
   <si>
     <t>The North Face Apparel Corp.</t>
   </si>
   <si>
     <t>EUTM 005013511 SHAUN THE SHEEP, EUTM 003811651 WALLACE &amp; GROMIT, EUTM 003930013 NAWM, EUTM 008766313 TIMMY TIME	
 EUTM 001407337 Aardman, EUTM 003929973 NAWM, EUTM 005018941 NAWM, EUTM 010790723 HOME SHEEP HOME</t>
   </si>
   <si>
     <t>Aardman Animations Limited</t>
   </si>
   <si>
     <t>sadzīves preces</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 007524961 (Marque sans texte), EUTM 006243951 MINI BABYBEL, EUTM 011684487 Smiles for the FUTURE, ITM583451 Syrtos, EUTM 0109 32606 THE LAUGHING COW,ITM 356414 ATOS TINI, EUTM161461 ATULIPE, EUTM 008285082 bel, EUTM 004924528 XETABEL, EUTM 003530466 BABYBEL, EUTM 004266979 (Marque sans texte), EUTM 003271401 (Marque sans texte), EUTM 004266995 MINI BABYBEL, EUTM 003495009 APERI CUBE, EUTM 13500641 (Marque sans texte), EUTM 2980068 BEL, EUTM 003136975 BEL, EUTM 004703005 KIRI, EUTM 003481421 KIRI, EUTM 003492501 KIRI, EUTM 3482098 KIRI, EUTM 5132031 LA VACHE QUI RIT, EUTM 3338531 LA VACHE QUI RIT, EUTM 003449709bel Food service, EUTM 009514291 ADLER EDELCREME, EUTM 016754608 BABY BEL, EUTM 018487076 (Marque sans texte), EUTM 003068251 More Cheese, More Fun, EUTM 010902682 kiri, EUTM 018199000 (Marque sans texte), ITM 1302832 kiri, ITM 1423628 KIRI WILMI, EUTM 007430754 bouRsin Salade &amp; apéritif, EUTM 007430804 bouRsin, ITM 610775 CHEESE AND FUN, EUTM 018073355 BEL FOR ALL FOR GOOD, EUTM BIANBELBIANBEL, EUTM 10544283 BOURSIN, EUTM 017888608 BOURSIN, EUTM 00743079 6bouRsin Cuisine, EUTM 008887713 CHEEZ &amp; CO, ITM 1198048KIRI, EUTM 0179 24516 KIRI DIPPI, EUTM010573194 MOOW, EUTM 010573392 MOTHERS OF OUR WORLD, EUTM018331220 NURISHH, EUTM 018255127 NURISHH, EUTM 018255150 NURISHH, EUTM 018282999 nurishh, EUTM LA VACHE QUI RIT, LA VACHE QUI RIT	</t>
   </si>
   <si>
     <t>BEL</t>
-  </si>
-[...1 lines deleted...]
-    <t>kafija, tēja, kakao un mākslīgā kafija, rīsi, tapioka un sāgo, milti un graudaugu izstrādājumi, maize, konditorejas izstrādājumi,  pārtikas ledus, cukurs, medus, melases sīrups, raugs, cepamais pulveris, sāls, sinepes, etiķis, mērces [garšvielas], garšvielas, saldējums, gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un termiski apstrādāti augļi un dārzeņi, želejas, ievārījumi, kompoti, olas, piens un piena produkti, eļļas un tauki pārtikai u.c.</t>
   </si>
   <si>
     <t>ZIMMERMANN WEAR PTY LTD</t>
   </si>
   <si>
     <t>apģērbi, modes aksesuāri, peldkostīmi, juvelierizstrādājumi, bižutērija, pulksteņi,  apģērbi, apavi, galvassegas, somas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1144641 AROCS, ITM 1152233 ANTOS, EUTM 006458723 ZETROS	
 EUTM 002728343 TOURISMO, ITM 1139941 OMNIPLUS,EUTM 009099474 OMNIPLUS, EUTM 000427740 OMNIPLUS, EUTM 000481671 CITARO	
 EUTM 000842021 ACTROS, EUTM 000378455 ACTROS,EUTM 000430462 SETRA, EUTM 000140111 UNIMOG, EUTM 006235791 DAIMLER	
 EUTM 000140012 DAIMLER	</t>
   </si>
   <si>
     <t>Daimler Truck AG</t>
   </si>
   <si>
     <t>EUTM 004092541/EM CaptainMorgan, EUTM 018713735/EM CAPTAIN MORGAN ORIGINAL SPICED GOLD, EUTM 009101775/EM CAPTAIN MORGAN ORIGINAL SPICED GOLD, EUTM 011442613/EM CAPTAIN MORGAN BLACK SPICED, EUTM 006916126/EM CAPTAIN MORGAN PARROT BAY, EUTM 010054542/EM CAPTAIN MORGAN BLACK, EUTM 012799433/EM CAPTAIN MORGAN, EUTM 018213701/EM CAPTAIN MORGAN TIKI, EUTM 010893543/EM CAPTAIN MORGAN, EUTM 017925470/EM CAPTAIN MORGAN</t>
   </si>
   <si>
     <t>DIAGEO SCOTLAND LIMITED</t>
   </si>
   <si>
     <t>Glock GmbH</t>
   </si>
@@ -4414,50 +4428,53 @@
   </si>
   <si>
     <t>FERRERO SPA CON UNICO AZIONISTA</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 011747672 The International Rugby Football Board The Webb Ellis Cup
 EUTM 010526317, EUTM 011747797, EUTM 011744034 RWC, EUTM 000739433, EUTM 000739417, EUTM 015238843, EUTM 014842711 JAPAN 2019, EUTM 004036463 SPIRIT OF RUGBY, EUTM 015238843 RUGBY WORLD CUP JAPAN, EUTM 014842711 JAPAN 2019, EUTM 004036463 SPIRIT OF RUGBY, EUTM	015238843 RUGBY WORLD CUP JAPAN 2019
 EUTM 015387947	RUGBY WORLD CUP JAPAN, EUTM 015387913 RUGBY WORLD CUP JAPAN, EUTM 015387947, EUTM 015387913, EUTM 017718651, EUTM016428799 WORLD RUGBY HALL OF FAME, EUTM 011732021 WORLD IN UNION, EUTM 010890226 ENGLAND 2015, EUTM 011740297 ENGLAND 2015, EUTM 012943452, EUTM 000210401 RUGBY WORLD CUP, EUTM 011731874 RUGBY WORLD CUP, EUTM 011743945 RUGBY WORLD CUP 2015, EUTM 011724903 RWC, EUTM 011739943 RUGBY WORLD CUP, EUTM 000210492 RUGBY WORLD CUP, EUTM 002802080 RWC, EUTM 002802106 RWC, EUTM011744026 ENGLAND, EUTM	003614997 THE WEBB ELLIS CUP, EUTM 011747383 THE WEBB ELLIS CUP, EUTM 017985370/EM RUGBY WORLD CUP FRANCE 2023	
    </t>
   </si>
   <si>
     <t>RUGBY WORLD CUP LTD</t>
   </si>
   <si>
     <t>regbija apģērbs, piederumi u.c.</t>
   </si>
   <si>
     <t>EUTM 018732418/EM CHARLOTTE'S LAW OF ATTRACTION, EUTM 018710326/EM TILBURY LOVING CARE, EUTM 011193414/EM CT	
 EUTM 004003034/EM CHARLOTTE TILBURY, EUTM 017968199/EM HOUSE OF TILBURY H.O.T., EUTM 018101907/EM CHARLOTTE'S BEAUTY SECRETS, EUTM 017968198/EM HOUSE OF TILBURY, EUTM 018143846/EM CHARLOTTE DARLING, EUTM 016658684/EM, HARLOTTE TILBURY, EUTM 014780597/EM CHARLOTTE TILBURY, EUTM 017894 111/EM CHARLOTTE’S MAGIC MIRROR, ,EUTM 018101898/EM, HARLOTTE'S MIRACLE SERUM, EUTM 018383354/EM CHARLOTTE TILBURY, EUTM 18397246/EMCHARLOTTE’S BEST SKIN OUNDATION
 EUTM 017760281/EM CHARLOTTE'S GENIUS MAGIC POWDER, EUTM 017504283/EM CT	, EUTM 018101908/EM CHARLOTTE'S MIRACLE LIP OIL, EUTM 018741908/EM CT</t>
   </si>
   <si>
     <t>ISLESTARR HOLDINGS LIMITED</t>
   </si>
   <si>
+    <t>lūpu kosmētika, meikaps, plakstiņu ēnas, acu ēnu paletes, korektori, Sejas korektors, korektori plankumiem, korektori līnijām un grumbām u.c.</t>
+  </si>
+  <si>
     <t>EUTM 018543420 A NEW PERSPECTIVE ON PERFORMANCE APPAREL
 EUTM 018390258 Trade mark without text, EUTM 018524427 VUORI	
 EUTM 018394907 INVESTMENT IN HAPPINESS, EUTM 018435475 DURA TERRA, EUTM 018390252 VERSATILITY IS A VIRTUE, EUTM 018390255 INVESTMENT IN HAPPINESS, EUTM 018512643 BUILT TO MOVE IN. STYLED FOR LIFE, EUTM 018542907 VDREAMKNIT, EUTM 018522677 Trade mark without text, EUTM 018435474 VERSA LIFE, EUTM 018524405 BUILT TO MOVE IN. STYLED FOR LIFE, EUTM 018390257 FROM LAND TO SEA TO LIFE, EUTM 018373659 V-CYCLED, EUTM 018617986 V1 UPLIFT, EUTM 018702652 vuori, EUTM 018732060 vuori, EUTM 018522688 INVESTMENT IN HAPPINESS</t>
   </si>
   <si>
     <t>Vuori Inc.</t>
   </si>
   <si>
     <t>EUTM 000891556/EM ANGLEPOISE, EUTM 009073073/EM, EUTM 018182102/EM ABANDON DARKNESS</t>
   </si>
   <si>
     <t>EUTM 017436361 DOBBLE ASMODEE MARQUE FIGURATIVE	
 EUTM 017810011 SPLENDOR Marque semi-figurative, EUTM 008741183 DOBBLE, EUTM 011610664 DOBBLE, EUTM 1361109 DOBBLE Marque semi-figurative, EUTM 1524971 Marque sans texte
 EUTM 018702505 SPOT IT! Marque semi-figurative, EUTM 1362920 MARQUE SANS TEXTE, EUTM 017436379 DOBBLE ASMODEE BOITE MARQUE FIGURATIVE, EUTM 017813163 SPLENDOR</t>
   </si>
   <si>
     <t>ASMODEE GROUP</t>
   </si>
   <si>
     <t>rotaļlietas, spēles (tostarp elektroniskās spēļu konsoles) un sporta preces u.c.</t>
   </si>
   <si>
     <t>ITM 893545 MBT, EUTM 6431563/MBT physiological footwear</t>
   </si>
   <si>
@@ -4529,53 +4546,50 @@
   <si>
     <t>paprika, pipari</t>
   </si>
   <si>
     <t>EUTM 18658867 Thai Jasmine Rice 100% GOLDEN THAI LOTUS	
 EUTM 8552283 GOLDEN THAI LOTUS</t>
   </si>
   <si>
     <t>Tong-Hua Rice Co., Ltd.</t>
   </si>
   <si>
     <t>rīsi</t>
   </si>
   <si>
     <t>joboo GmbH</t>
   </si>
   <si>
     <t>krēsli,  fitnesa aprīkojums - komplekts, fizioterapijas aprīkojums - komplekts, taburetes u.c.</t>
   </si>
   <si>
     <t>EUTM 009732851/EM RUSSELL HOBBS, EUTM 013498076/EM RUSSELL HOBBS, EUTM 014223333/EM RH, EUTM 008963787/EMRUSSELL HOBBS EUTM 008849457/EM RH, EUTM 018002667/EM RUSSELL HOBBS, EUTM 017050428/EM  RUSSELL HOBBS, EUTM 018057710/EM RUSSELL HOBBS
 EUTM 006902274/EM RUSSELL HOBBS, EUTM 000294850/EM RUSSELL HOBBS, ITM 1677581/WO</t>
   </si>
   <si>
     <t>SPECTRUM BRANDS (UK) LIMITED - RUSSELL HOBBS</t>
-  </si>
-[...1 lines deleted...]
-    <t>tējkannas,elektriskie tosteri, gaisa cepšanas iekārtas, elektriskie gludekļi</t>
   </si>
   <si>
     <t>SodaStream Industries Ltd.</t>
   </si>
   <si>
     <t>vārsti u.c.</t>
   </si>
   <si>
     <t>EUTM 001387927 LuK, EUTM 003378742 INA INA, EUTM 003378726 INA
 EUTM 004273348 RepXpert, EUTM 004914107 Schaeffler, EUTM 004966388 INA, EUTM 004966495, EUTM 005562798FAG</t>
   </si>
   <si>
     <t>Schaeffler Technologies AG &amp; Co. KG</t>
   </si>
   <si>
     <t>hidrauliskie sūkņi un motori, hidrauliskie, kompensācijas rezervuāri, hidrauliskie vārsti, gultņi u.c.</t>
   </si>
   <si>
     <t>Nothing Technology Limited</t>
   </si>
   <si>
     <t>datoru aparatūra,  portatīvie datori  mobilie tālruņi, telekomunikāciju aparāti, telekomunikāciju aparāti, datu apstrādes iekārtas, televizori, tālvadības ierīces,  viedtālruņi, datu brilles, viedie pulksteņi, viedie gredzeni, viedās rokassprādzes un datu aproces, kodētas identifikācijas rokassprādzes magnētiskas, valkājami aktivitāšu izsekotāji, GPS ierīces u.c.</t>
   </si>
   <si>
     <t>Specialized Bicycle Components Inc</t>
@@ -4677,61 +4691,50 @@
     <t>Henkel Global Supply Chain B.V.</t>
   </si>
   <si>
     <t>matu kopšanas un nostiprināšanas līdzekļi, matu krāsas, šampūni un kondicionieri u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 001591601 nawm, EUTM 002701498 nawm, EUTM 001695949 BURBERRY TOUCH, EUTM 001058312 BURBERRY, EUTM 001585983 BURBERRY, EUTM 000402016 BURBERRYS, EUTM 009434044 /fig./, EUTM 003930971 BURBERRY, EUTM 000377283 THOMAS BURBERRY, EUTM 004708467 BURBERRY BLACK LABEL, EUTM 004704417 BURBERRY BLUE LABEL, EUTM 03950037 /fig./, EUTM 003940442 /fig./,  EUTM 001591601 /fig./, EUTM 000377580 /fig./, EUTM 000497784 Week end Burberrys OF LONDON /fig./, EUTM 000936195 TB /fig./, EUTM 001591577 /fig./, EUTM 000377762 B PRORSUM /fig./, EUTM 000377721 ‘Burberrys’ B PRORSUM, EUTM 004203238 TB /fig./, EUTM 001695949 BURBERRY TOUCH, EUTM 003322922 BURBERRY BRIT, EUTM 002701498 /fig./, EUTM 005951637 </t>
   </si>
   <si>
     <t>apģērbi, apavi, aksesuāri, parfimērija u.c.</t>
   </si>
   <si>
     <t>adidas AG</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 018193925 TOTORO, EUTM 018249906 Earwig and the Witch	
 EUTM 018659036 SPIRITED AWAY, EUTM 001439082 PRINCESS MONONOKE, EUTM 002669752PIRITED AWAY, EUTM 018193924TORO ( Figurative), EUTM 005842703ALES FROM EARTHSEA, EUTM 018194323(Trade mark without text), EUTM 010105963rrietty Inspired by The Borrowers (figurative), EUTM 005184858 TOTORO, EUTM 018193927 (Trade mark without text), EUTM 012591781 FROM UP ON POPPY HILL, EUTM 016437634 TALES FROM EARTHSEA, EUTM 018659037 (Trade mark without text), EUTM 004232419 HOWL'S MOVING CASTLE, EUTM 002669737 (Trade mark without text), EUTM 018447566 MAISON GHIBLI, EUTM 009980971 Totoro (figurative picture trademark), EUTM 005752911 PONYO ON THE CLIFF BY THE SEA	</t>
   </si>
   <si>
     <t>KABUSHIKI KAISHA STUDIO GHIBLI</t>
   </si>
   <si>
     <t>apģērbs un personīgie aksesuāri u.c.</t>
   </si>
   <si>
-    <t>EUTM	8619132	37228518		2009-10-15	2029-10-15	7	Skatīt / Rediģēt
-[...9 lines deleted...]
-  <si>
     <t>EUTM 018713716/EM GSK, EUTM 001886647/EM GLAXOSMITHKLINE, EUTM 001697812/EMGSK, ITM 1205093/Wogsk, ITM 1204936/Wogsk, EUTM 018713727/EMGSK</t>
   </si>
   <si>
     <t>SmithKline Beecham Limited</t>
   </si>
   <si>
     <t>antibiotikas, pretvīrusu līdzekļi, inhalatori, farmaceitiski preparāti inhalatoriem, krēmi dermatoloģiskai lietošanai u.c.</t>
   </si>
   <si>
     <t>Bigfoot 4x4, Inc</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 004333035 WD, EUTM 004183356 WD, EUTM 006962484 MY PASSPORT	, EUTM 010837763 MYCLOUD, EUTM 018006192 WD BLACK, ITM 1261650 IXPAND, EUTM 012407474 WD PURPLE, EUTM 000563510 WESTERN DIGITAL, EUTM 005461058 MY BOOK
 </t>
   </si>
   <si>
     <t>datoru iekārtas</t>
   </si>
   <si>
     <t>EUTM 013622824 VEKLURY, EUTM 014453146 VEMLIDY, EUTM 012953154 EPCLUSA, EUTM 016057036 BIKTARVY, EUTM 013798053 ODEFSEY, EUTM 012520557 DESCOVY, EUTM 012520607 GENVOYA	
 ITM 1043425 GSI, EUTM 012241915 HARVONI, EUTM 015993082 VOSEVI</t>
   </si>
   <si>
     <t>Gilead Scjences Ireland UC</t>
   </si>
@@ -4751,50 +4754,53 @@
     <t>EUTM 004030193 FERRING, ITM 1275686 FERRING PHARMA CEUTICALS, EUTM 014570931 FERRING PHARMACEUTICALS, EUTM 008695694 MENOPUR, EUTM 013626271 KLYX, EUTM 000889725 FIRMAGON, EUTM 008515447 PICOPREP, EUTM 008695785 PENTASA, EUTM 008695702 MINIRIN</t>
   </si>
   <si>
     <t>FERRING B.V.</t>
   </si>
   <si>
     <t>Chopard International SA</t>
   </si>
   <si>
     <t>EUTM	018107703/EM</t>
   </si>
   <si>
     <t>PALERMO FOOTBALL CLUB S.P.A.</t>
   </si>
   <si>
     <t>šalles</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 018344235/EMFERRERO ROCHER CLASSIC, EUTM 018765612/ EMFERRERO ROCHER TRIPLE EXPERIENCE, ITM 1630155/WOFERRERO ROCHER, ITM 1665133/WOFERRERO ROCHER, ITM 1665134/WO FERRERO ROCHER, ITM 1693567/WOFERRERO ROCHER TRIPLE EXPERIENCE </t>
   </si>
   <si>
     <t>EUTM 018090906 Hepcludex</t>
   </si>
   <si>
     <t>MYR GmbH</t>
+  </si>
+  <si>
+    <t>pretvīrusu zāles, ko lieto hronisku slimību ārstēšanai</t>
   </si>
   <si>
     <t>EUTM 4138269, EUTM 017912610 SKIMMIES, EUTM 191536 Y-FRONT	
 EUTM 000578989, EUTM 016358145, EUTM 000191494 JOCKEY, EUTM 000191544, EUTM 191601</t>
   </si>
   <si>
     <t>Jockey International Inc.</t>
   </si>
   <si>
     <t>EUTM 018618297 Eyes of Marrakesch, EUTM 018618295 FRIENDLY HUNTING, EUTM 018618294 friendlyHunting, EUTM 018618292	
 EUTM 018618287 friendlyHunting, EUTM 018618285 friendly hunting	
 EUTM 018618253 fH, EUTM 008708596 fH friendly hunting</t>
   </si>
   <si>
     <t>OTO GmbH</t>
   </si>
   <si>
     <t>EUTM 015685746 E EUROREPAR, EUTM 015685704 E EURO REPAR CAR SERVICE, EUTM 01568568 8E, EUTM 015811474 E EUROREPAR</t>
   </si>
   <si>
     <t>Euro Depar Car Service</t>
   </si>
   <si>
     <t>autoserviss</t>
   </si>
@@ -4842,50 +4848,53 @@
 EUTM 018141206 GARDEN OF LIFE</t>
   </si>
   <si>
     <t>ITM 1498118 NUUN</t>
   </si>
   <si>
     <t>šķīstošās vai putojošās tabletes elektrolītu aizstājēju dzērienu ražošanai, minerālvielu piedevas, pulverveida elektrolītu aizstājēju dzērienu maisījums, vitamīnu piedevas, probiotikas uztura bagātinātāji,  vitamīnu piedevas tablešu veidā izmantošanai dzirkstošu un nedzirkstošu dzērienu pagatavošanai, šķīstošās vai putojošās tabletes un pulveri dzērienu pagatavošanai, lai atbalstītu gremošanas veselību u.c.</t>
   </si>
   <si>
     <t>Hilti Aktiengesellschaft</t>
   </si>
   <si>
     <t>Hilti instrumenti u.c.</t>
   </si>
   <si>
     <t>EUTM 008628554The Power of Plants BOTANICS, EUTM 01508666 3NATURE INSPIRED BOTANICS THE POWER OF PLANTS, EUTM 016264012BOTANICS, EUTM 017799222NATURE INSPIRED BOTANICS THE POWER OF PLANTS Established, EUTM 016521271BOTANICS	
 EUTM 011571122Boots BOTANICS THE POWER OF PLANTS, EUTM 015069362THE POWER OF PLANTS</t>
   </si>
   <si>
     <t>The Boots Company Plc - Botanics</t>
   </si>
   <si>
     <t xml:space="preserve">SMART </t>
   </si>
   <si>
+    <t>spēles, puzles, prasmju spēles, manipulatīvas loģikas mīklas, loģikas spēles, mīklas rotaļlietas u.c.</t>
+  </si>
+  <si>
     <t xml:space="preserve"> ITM  1370547 CLAUDIE PIERLOT, ITM  528638 CLAUDIE PIERLOT, EUTM 018683192 (Trade mark without text)	</t>
   </si>
   <si>
     <t>CLAUDIE PIERLOT</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 012781183/EM DOUGLAS LABORATORIES, EUTM 012781274/EM DOUGLAS LABORATORIES	</t>
   </si>
   <si>
     <t>EUTM 000031369 MILKA, EUTM 000031310 (Marque sans texte)	
 EUTM 000031336 (Marque sans texte), EUTM 000031344 MILKA</t>
   </si>
   <si>
     <t>KRAFT FOODS SCHWEIZ HOLDING GMBH</t>
   </si>
   <si>
     <t>farmaceitiskie produkti, medicīniskie un veterinārie preparāti, medicīnas higiēnas preces, diētiskā pārtika un vielas izmantošanai medicīnā vai veterinārijā, bērnu pārtika, uztura bagātinātāji cilvēkiem un dzīvniekiem, plāksteri, pārsienamie materiāli, materiāli zobu plombēšanai un zobu nospiedumiem, dezinfekcijas līdzekļi, produkti kaitīgu dzīvnieku iznīcināšanai, fungicīdi, herbicīdi u.c.</t>
   </si>
   <si>
     <t>Sompex Im- und Export, Handelsgesellschaft mit beschränkter Haftung &amp; Co. Kommanditgesellschaft</t>
   </si>
   <si>
     <t>galda lampas u.c.</t>
   </si>
   <si>
@@ -4901,50 +4910,53 @@
   <si>
     <t>Zuru (Singapore ) PTE. LTD</t>
   </si>
   <si>
     <t>grafiskais dizains u.c.</t>
   </si>
   <si>
     <t>ITM 1431727/WO	logitech,  ITM680876/Logitech, ITM 0731386/Logitech, EUTM 014169684/EM ASTRO GAMING, EUTM 011640588/EM JAYBIRD
 EUTM 013635529/EM LOGI, ITM 998947/WO ULTIMATE EARS
 ITM 1354616/WO G</t>
   </si>
   <si>
     <t>ierīces datoriem, klaviatūras, peles, baterijas u.c.</t>
   </si>
   <si>
     <t>ITM 985527 Albonair, ITM 971403 Albonair</t>
   </si>
   <si>
     <t>Albonair GmbH</t>
   </si>
   <si>
     <t>darbgaldi, mašīnu un darbgaldu daļas, dzinēji (izņemot sauszemes transportlīdzekļus) un to daļas, sajūgi un piedziņas ierīces (izņemot sauszemes transportlīdzekļus), lauksaimniecības darbarīki, izņemot ar roku darbināmus darbarīkus, aparāti un instrumenti vadīšanai, pārslēgšanai, pārveidošanai u.c.</t>
   </si>
   <si>
     <t>POLLOGEN LTD</t>
+  </si>
+  <si>
+    <t>estētisks aparāts sejas un ķermeņa ādas kopšanai, medicīniskā ierīce ādas apstrādei, kontūrēšanai un pievilkšanai un celulīta mazināšanai, ārstnieciski ādas kopšanas līdzekļi,skaistumkopšanas un kosmētikas produkti u.c.</t>
   </si>
   <si>
     <t>EUTM 000220673 FRISTAM</t>
   </si>
   <si>
     <t>FRISTAM Pumpen KG (GmbH &amp; Co.)</t>
   </si>
   <si>
     <t>EUTM 000888321 BACARDI, EUTM 000885897 BOMBAY SAPPHIRE	
 EUTM 000123265, EUTM 001366996, EUTM 002525384 ERISTOFF
 EUTM 001784735, EUTM 3117256 DEWAR'S, EUTM 3511276 MARTINI
 ITM 0878510 MARTINI RACING, EUTM 000363374 GREY GOOSE
 ITM 920326 MARTINI RACING, ITM 0890134 GREY GOOSE
 EUTM 002494896, EUTM 002367514 RON BACARDI MARCA DE FABRICA, EUTM 000888214, EUTM 000885863 SAPPHIRE</t>
   </si>
   <si>
     <t>Bacardi and Company Ltd.</t>
   </si>
   <si>
     <t>EUTM 01121109 1Benjamin Blümchen (Wortmarke), EUTM 014996871 Bibi &amp; Tina (Wort-/Bildmarke - Schriftzug), EUTM 011062668 Bibi &amp; Tina Wort-/ Bildmarke - Köpfe mit Hufeisen), EUTM 010368223 Bibi &amp; Tina (Wortmarke)	
 EUTM 011598653 Bibi Blocksberg (Wort-/Bildmarke), EUTM 010367795 Bibi Blocksberg (Wortmarke), EUTM 018083522 Benjamin Blümchen (Bildmarke)
 EUTM 018574021 Benjamin Blümchen (Wort-/Bildmarke mit Kopf)</t>
   </si>
   <si>
     <t>Kiddinx Studios GmbH</t>
@@ -5124,95 +5136,94 @@
   <si>
     <t>INCYTE HOLDINGS CORPORATION</t>
   </si>
   <si>
     <t>ITM 1503051 On</t>
   </si>
   <si>
     <t>On Clouds GmbH</t>
   </si>
   <si>
     <t>audumi un tekstilizstrādājumi, apģērbs, apavi, galvassegas, rotaļlietas un sporta preces, somas u.c.</t>
   </si>
   <si>
     <t>ITM 0520344 THREE KINGS, ITM 1134115 nawm, ITM 0520347 THREE KINGS, ITM 1244086 nawm, ITM 1461968 nawm, EUTM 015951536 THREE KINGS</t>
   </si>
   <si>
     <t>RENÉ SCHÖNEFELD, INDUSTRIE- EN HANDELSONDERNEMING B.V.</t>
   </si>
   <si>
     <t xml:space="preserve">kosmētika, parfimērija u.c. </t>
   </si>
   <si>
     <t>Astellas Pharma Europe B.V.</t>
   </si>
   <si>
-    <t>EUTM 6130132 NO NAME, EUTM 010966976 S, EUTM 0011247582 NO NAME, EUTM 10688786 NO NAME	, EUTM 1216817 5elit - Figurativa	
-[...5 lines deleted...]
-  <si>
     <t>ITM 1186427 KIMEX, EUTM 018633212 KIMEX</t>
   </si>
   <si>
     <t>KIMEX INTERNATIONAL</t>
   </si>
   <si>
     <t>mēbeļu izstrādājumi, metāla izstrādājumi, audiovizuālais aprīkojums un piederumi u.c.</t>
   </si>
   <si>
     <t>EUTM 003310729 Kasih</t>
   </si>
   <si>
     <t>Today Food Group B.V.</t>
   </si>
   <si>
     <t xml:space="preserve"> gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, žāvēti un termiski apstrādāti augļi un dārzeņi, želejas, ievārījumi, olas, piens un piena produkti, pārtikas eļļas un tauki u.c.  </t>
   </si>
   <si>
     <t>Aimpoint Aktiebolag</t>
   </si>
   <si>
     <t xml:space="preserve">šautenes tēmēkļi šaujamieročiem </t>
   </si>
   <si>
     <t>Studio Banana, S.L.</t>
+  </si>
+  <si>
+    <t>ceļojumu kakla spilvens</t>
   </si>
   <si>
     <t>ITM 1679654, ITM 1679476 RULESTHEWORLD, ITM 1679653 CRTZ
 ITM 1679478 CRTZ RTW</t>
   </si>
   <si>
     <t>419Studios Ltd</t>
   </si>
   <si>
     <t>EUTM 009940801 R, EUTM 0068609368, EUTM 006860944, EUTM 013778105, EUTM 005179585, EUTM 002404515 RUMMIKUB</t>
   </si>
   <si>
     <t>Orly Fidelman</t>
+  </si>
+  <si>
+    <t>datoru programmatūra, proti, spēles, elektroniskie spēļu automāti, elektroniskās spēles kā papildu ierīces televizoriemspēles, rotaļlietas, vingrošanas un sporta preces, kas nav ietvertas citās klasēs, ziemassvētku eglīšu rotājumi u.c.</t>
   </si>
   <si>
     <t>EUTM 007429913 MOLTON BROWN, EUTM 000023366 MOLTON BROWN</t>
   </si>
   <si>
     <t>Molton Brown Limited</t>
   </si>
   <si>
     <t>smaržas u.c.</t>
   </si>
   <si>
     <t>EUTM 000260760 Chateauneuf-du-Pape Contrôlé</t>
   </si>
   <si>
     <t>Syndicat des Vignerons de l’Appellation d’Origine Châteauneuf-du-Pape</t>
   </si>
   <si>
     <t>pārtikas produkti, alkoholiskie dzērieni u.c.</t>
   </si>
   <si>
     <t>ITM 1496832 TONALE, ITM 1361493 STELVIO, ITM 1017212/WO	
 ITM 1555981/WO 500e, ITM 1137329/WO 500L, ITM 1249753/WO 500x, EUTM 018806706/EM TOPOLINO, ITM 1294842/W OTIPO	
 ITM 1031174/W OPANDA, ITM 568873/WO CINQUECENTO</t>
   </si>
   <si>
@@ -5257,66 +5268,54 @@
   <si>
     <t>The Procter &amp; Gamble Company</t>
   </si>
   <si>
     <t>šampūns, kondicionieris un produkti matiem</t>
   </si>
   <si>
     <t>EUTM 002423655 BENINCA'</t>
   </si>
   <si>
     <t>AUTOMATISMI BENINCA' - S.P.A.</t>
   </si>
   <si>
     <t>Sony Group Corporation</t>
   </si>
   <si>
     <t>elektronika, baterijas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">saulesbrilles u.c. </t>
   </si>
   <si>
     <t>Signify Holding B.V.</t>
   </si>
   <si>
-    <t>IMC.TOYS, SA</t>
-[...7 lines deleted...]
-  <si>
     <t>ITM 1472022/WO TUKYSA, ITM 1514024/WO TUKYSA</t>
   </si>
   <si>
     <t>Seagen Inc.</t>
-  </si>
-[...1 lines deleted...]
-    <t>sanitārās iekārtas</t>
   </si>
   <si>
     <t>EUTM  010556521 FÄLLKNIVEN QUALITY KNIVES</t>
   </si>
   <si>
     <t>Fällkniven i Boden AB</t>
   </si>
   <si>
     <t>rokas darbarīki un rokas instrumenti, galda piederumi u.c.</t>
   </si>
   <si>
     <t>Manolo Blahnik International Limited</t>
   </si>
   <si>
     <t>FRITZ HANSEN A/S</t>
   </si>
   <si>
     <t>DINH VAN</t>
   </si>
   <si>
     <t>luksusa rotaslietas u.c.</t>
   </si>
   <si>
     <t>EUTM 015388945X-PRESSION, EUTM 008180218OUTRE, EUTM 008197055SENSATIONNEL, EUTM 008179582OUTRE, EUTM 013065016 outré, EUTM 005598677X-PRESSION</t>
   </si>
@@ -5365,50 +5364,53 @@
     <t>EUTM 003592508/EM MIKSI</t>
   </si>
   <si>
     <t>PROMASIDOR IP HOLDINGS LIMITED</t>
   </si>
   <si>
     <t>piena pulveris</t>
   </si>
   <si>
     <t>PTM Guard SIA</t>
   </si>
   <si>
     <t xml:space="preserve">masāžas, akupunktūras un akupresūras paklāji, spilveni un to komplekti, izgatavoti no dabīgiem un videi draudzīgiem materiāliem </t>
   </si>
   <si>
     <t>LA CADETTE</t>
   </si>
   <si>
     <t>ādas rokassomas</t>
   </si>
   <si>
     <t>EUTM 016449704 MINERALIX</t>
   </si>
   <si>
     <t>PHARMILL - P. PLENKIEWICZ I W. FLORYSIAK Sp.k.</t>
+  </si>
+  <si>
+    <t>ķīmiskās piedevas, ko izmanto dzīvnieku barības ražošanā, premiksi, proti, minerālu piedevu maisījumi dzīvnieku barībai, uztura bagātinātāji lopbarībai, ārstnieciskās piedevas dzīvnieku barībai, pārtika un barība dzīvniekiem</t>
   </si>
   <si>
     <t>EUTM 016451941 PULMOMIX</t>
   </si>
   <si>
     <t>PHARMILL - P.Plenkiewicz i W.Florysiak Sp.k.</t>
   </si>
   <si>
     <t>Festo SE &amp; Co. KG</t>
   </si>
   <si>
     <t>EUTM 004065728 OMNITROPE, EUTM003068863S SANDOZ, EUTM 003070422 SANDOZ, EUTM 002783306 ACLASTA</t>
   </si>
   <si>
     <t>SANDOZ AG</t>
   </si>
   <si>
     <t>Eli Lilly and Company</t>
   </si>
   <si>
     <t>EUTM 018687659/EM CACHAREL</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 015455843, EUTM 015455827, EUTM 003169414SATA 
 </t>
@@ -5421,81 +5423,87 @@
   </si>
   <si>
     <t>ITM 1501255/WO BE@RBRICK, ITM 1501256/WO BE@RBRICK	
 ITM 1707215/WO BE@RBRICK, ITM 1713860/WO BE@RBRICK
 ITM 1713859/WO @</t>
   </si>
   <si>
     <t>Medicom Toy Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1516399 COCOMELON, EUTM 018769924 COCOMELON ANIMAL TIME, EUTM 018274761 Blippi, EUTM 018755551 COCOMELON	
 EUTM 018277289 COCOMELON, EUTM 018175009 COCOMELON	
 EUTM 018175004 COCOMELON, ITM 1515399 COCOMELON	
 EUTM 018274759 BLIPPI, </t>
   </si>
   <si>
     <t xml:space="preserve">apģērbs, apavi, galvassegas, somas, tekstilizstrādājumi, u.c. </t>
   </si>
   <si>
     <t>EUTM 001293281, EUTM 002502797 ARC'TERYX, EUTM 001293133 ARC'TERYX</t>
   </si>
   <si>
     <t>Amer Sports Canada, Inc.</t>
   </si>
   <si>
+    <t>ceļojumu čemodāni un ceļojumu somas, mugursomas, apavi, kedas, pārgājienu zābaki, alpīnisma zābaki, ikdienas apavi, burāšanas apavi, tenisa apavi, jo īpaši basketbola apavi, slēpju zābaki un snovborda zābaki, pēcslēpošanas apavi un zābaki, zolītes un zoles, pēdas arka u.c.</t>
+  </si>
+  <si>
     <t>Gilead Sciences Ireland UC</t>
   </si>
   <si>
     <t>EUTM 009492182 SEIKO, EUTM 002430635  5</t>
   </si>
   <si>
     <t>SEIKO GROUP KABUSHIKI KAISHA t/a SEIKO GROUP CORPORATION</t>
   </si>
   <si>
     <t>ITM 1306775 L'INSOUMIS, ITM 514656 AMETHYST, ITM 1730021 93129696 LALIQUE, EUTM 008736084 Lalique</t>
   </si>
   <si>
     <t>Lalique Parfums SA</t>
   </si>
   <si>
     <t>EUTM 001894237/EM CHEETOS, EUTM 002403822/EM Cheetos</t>
   </si>
   <si>
     <t>uzkodas uz kukurūzas bāzes</t>
   </si>
   <si>
     <t>NIKE Innovate CV</t>
   </si>
   <si>
     <t>Christian Dior Couture SA</t>
   </si>
   <si>
     <t>EUTM 012485322 PERCY PIG</t>
   </si>
   <si>
     <t>MARKS AND SPENCER P.L.C.</t>
+  </si>
+  <si>
+    <t>kosmētika, parfimērijas preces, dezodoranti personīgai lietošanai, pretsviedru līdzekļi, ķelnes ūdens, ziepes, mazgāšanas līdzekļi, kas nav paredzēti rūpnieciskiem vai ražošanas procesiem vai izmantošanai medicīnā, veļaspulveris, trauku mazgājamais līdzeklis, mazgāšanas līdzekļi, veļas mīkstinātāji, tīrīšanas un pulēšanas līdzekļi, mājsaimniecības balinātājs, šampūni, matu preparāti, zobu pastas, depilācijas līdzekļi, viltus nagi, tualetes piederumi, ādas kopšanas līdzekļi, preparāti u.c.</t>
   </si>
   <si>
     <t>Zino Davidoff  S.A.</t>
   </si>
   <si>
     <t>LEGO A/S</t>
   </si>
   <si>
     <t xml:space="preserve">Lego </t>
   </si>
   <si>
     <t>Autocom Diagnostic Partner AB</t>
   </si>
   <si>
     <t xml:space="preserve">diagnostikas iekārtas un datu apstrādes ierīces </t>
   </si>
   <si>
     <t>EUTM 008326365/EM SPORTKASE, EUTM 003221801/EM O'NEILLS	
 EUTM 008408247/EM O'NE1918, EUTM 000279273/EM MILBRO COTTON COMPANY, EUTM 010226892/EM KOOLITE, EUTM 009000571/EM KOOLITE, EUTM 008327207/EM GAAGLE, EUTM 008337321/EM FOOTKASE, EUTM 015755812/EM COUNTY KIDZ, EUTM 017538083/EM 1918, EUTM 018645837/EM, EUTM 018646285/EM</t>
   </si>
   <si>
     <t>O'NEILLS IRISH INTERNATIONAL SPORTS COMPANY LIMITED</t>
   </si>
   <si>
     <t>Crayola Properties, Inc.</t>
@@ -5533,56 +5541,50 @@
   </si>
   <si>
     <t>EUTM 11879855 BRUNELLO CUCINELLI</t>
   </si>
   <si>
     <t>BRUNELLO CUCINELLI S.P.A.</t>
   </si>
   <si>
     <t>WOLFSPEED, INC.</t>
   </si>
   <si>
     <t>elektroniskie komponenti, pusvadītāju izstrādājumi</t>
   </si>
   <si>
     <t>matu žāvētāji</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                         EUTM 003941135 SIDESHOW COLLECTIBLES  
 </t>
   </si>
   <si>
     <t>Sideshow Inc.</t>
   </si>
   <si>
     <t>rotaļlietas, ieskaitot figūriņas, kostīmu atdarinājumi, rotaļu plāksnes, bistes un statujas, lelles un to piederumi</t>
-  </si>
-[...4 lines deleted...]
-    <t>Rolex SA</t>
   </si>
   <si>
     <t>EUTM	018812501 SILBON, EUTM  018813068 SB, EUTM 018964416 SILBON</t>
   </si>
   <si>
     <t>SILBON CLASICO, S.L.</t>
   </si>
   <si>
     <t>POMELLATO S.P.A.</t>
   </si>
   <si>
     <t xml:space="preserve">gredzeni </t>
   </si>
   <si>
     <t>EUTM 003043379/EM NAN, ITM 1654555/WO NAN NATURA, EUTM 017867278/EM NAN NATURA</t>
   </si>
   <si>
     <t xml:space="preserve">piena pulveris zīdaiņiem un maziem bērniem, šķidrais piena maisījums zīdaiņiem u.c. </t>
   </si>
   <si>
     <t xml:space="preserve"> ITM 1574937/WO pure encapsulations, EUTM 009109844/EM Pure Encapsulations</t>
   </si>
   <si>
     <t>vitamīnu piedevas, diētiskie un uztura bagātinātāji, kalcija piedevas</t>
   </si>
@@ -6231,50 +6233,53 @@
   </si>
   <si>
     <t>APPLE RETAIL NETHERLANDS B.V.</t>
   </si>
   <si>
     <t>ITM 1319603/WO LAUNCHPAD, ITM 1493172/WO, ITM 1330520/WO NOVATION, ITM 1805343/WO novation, ITM 1343102/WO RED, ITM 1343103/WO REDNET, ITM 1347727/WO SCARLETT, ITM 1527969A/WO SUMMIT, EUTM 018343316/EM VOCASTER, ITM 1708898/WO 2i2	
 ITM 1330272/WO CIRCUIT, ITM 1347542/WO CLARETT,ITM 1618948/WO FLkey, ITM 1316412/WO FOCUSRITE, ITM 1348240/WO LAUNCHKEY</t>
   </si>
   <si>
     <t>Focusrite Group EMEA Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000067744 BOSCH </t>
   </si>
   <si>
     <t>Robert Bosch GmbH</t>
   </si>
   <si>
     <t>Schlüter-Systems KG</t>
   </si>
   <si>
     <t>piederumi flīžu un akmens instalācijām, risinājumi flīžu profiliem, atvienošanai, pamatnēm, kustības šuvēm, apsildāmām grīdām un mitrām telpām</t>
   </si>
   <si>
     <t>HASBRO CONSUMER PRODUCTS LICENCING LIMITED</t>
+  </si>
+  <si>
+    <t>bērnu apģērbi, pidžamas ar apmetni, papīra dvieļi, salvetes, vienreizlietojamie papīra dvieļi, tālruņa kartes un kredītkartes, attēli, grafikas, rokasgrāmatas, plakāti, apsveikuma kartītes, pastkartes, attēlu kartes, uzlīmes, pretsviedru tualetes piederumi, aromterapijas eļļas, zīdaiņu eļļas, mitrās salvetes zīdaiņiem, dušas želejas, kristāli, ķermeņa krēmi, losjoni un pulveri, elpas atsvaidzinātāji, burbuļvannas, dezodoranti, pārsēju materiāls, zīdaiņu pārtika, vitamīni bērniem, ārstnieciskas zāļu tējas, dezinfekcijas līdzekļi u.c.</t>
   </si>
   <si>
     <t>EUTM 018190647/EM SH/FT, EUTM 013627062/EM PFG PERFORMANCE FISHING GEAR, EUTM 013627005/EM PFG, EUTM 006444616/EM OMNI-TECH, EUTM 010810075/EM OMNI-SHIELD, EUTM 006167233/EM OMNI-SHADE, EUTM 008684037/EM OMNI-HEAT, EUTM 001842475/EM OMNI-GRIP, EUTM 010768356/EM OMNI-FREEZE, EUTM 001842103/EM OMNI-DRY, EUTM 004152294/EM Columbia Sportswear Company, EUTM 004366671/EM COLUMBIA SPORTSWEAR COMPANY, EUTM 004421236/ EM Columbia Sportswear Company, EUTM 000511477/EM COLUMBIA SPORTSWEAR COMPANY, EUTM 006133052/EM Columbia Sportswear Company, EUTM 002663532/EM Columbia GRT, EUTM 012338315/EM Columbia	, EUTM 000511402/EM Columbia, EUTM 001719624/EM COLUMBIA, EUTM 004590121/EM Columbia, EUTM 006660393/EM BUGABOO, EUTM 010872745/EM BUGABOO, EUTM 001842566/EM	
 EUTM 004366861/EM, ITM 1014934/WO BUGABOOT, ITM 1035372/WO OMNI-WICK, ITM 951755/WO PHG PERFORMANCE HUNTING GEAR	
 ITM 709340/WO TITANIUM, EUTM 012245072/EM TURBODOWN
 EUTM 003111259/EM TITANIUM, EUTM 006225684/EM TESTED TOUGH
 EUTM 006451009/EM TECHLITE</t>
   </si>
   <si>
     <t>COLUMBIA SPORTSWEAR EUROPE</t>
   </si>
   <si>
     <t>Exact Tools Oy</t>
   </si>
   <si>
     <t>NCPR LEGO Minifigure LEGO Minifigure, NCPR LEGO Friends figurine female LEGO Friends figurine female, NCPR LEGO® Minifigure Skeleton LEGO® Minifigure Skeleton, NCPR LEGO® Friends figure male LEGO® Friends figure male, NCPR LEGO® DUPLO® figure LEGO® DUPLO® figure, NCPR LEGO® Microfigure LEGO® Microfigure,NCPR LEGO DUPLO -10558 LEGO,DUPLO- 10558, NCPR LEGO DUPLO - 10514 LEGO DUPLO - 10514, NCPR LEGO DUPLO - 10595 LEGO DUPLO - 10595, NCPR LEGO DUPLO - 6153 LEGO DUPLO - 6153, NCPR LEGO CREATOR - 10256  LEGO CREATOR - 10256
 NCPR LEGO CREATOR - 10264 LEGO CREATOR - 10264, NCPR LEGO CREATOR - 31094  LEGO CREATOR - 31094, NCPR LEGO CREATOR - 10270 LEGO CREATOR - 10270, NCPR LEGO TECHNIC - 42110 LEGO TECHNIC - 42110, NCPR LEGO TECHNIC - 42099 LEGO TECHNIC-42099
 NCPR LEGO TECHNIC - 42096 LEGO TECHNIC - 42096, NCPR LEGO TECHNIC - 42108 LEGO TECHNIC - 42108, NCPR LEGO TECHNIC -42105 LEGO TECHNIC - 42105, NCPR LEGO TECHNIC -42115 LEGO TECHNIC - 42115, NCPR LEGO LEGENDS OF CHIMA - 70010 LEGO LEGENDS OF CHIMA - 70010, NCPR LEGO CITY - 60197 LEGO CITY - 60197, NCPR LEGO CITY - 60246 LEGO CITY - 60246, NCPR LEGO CITY - 60228 LEGO CITY - 60228, NCPR LEGO CITY - 60253 LEGO CITY - 60253,NCPR LEGO NINJAGO - 71702 LEGO NINJAGO - 71702, NCPR LEGO NINJAGO -70670 LEGO NINJAGO - 70670, NCPR LEGO HERO FACTORY - 44014 LEGO HERO FACTORY - 44014, NCPR LEGO SUPER HEROES (MARVEL &amp; DC) - 76125 LEGO SUPER HEROES (MARVEL &amp; DC) - 76125,NCPR LEGO SUPER HEROES (MARVEL &amp; DC) - 76148 LEGO SUPER HEROES (MARVEL &amp; DC) - 76148, NCPR LEGO SUPER HEROES (MARVEL &amp; DC) - 76139 LEGO SUPER HEROES (MARVEL &amp; DC) - 76139, CPR LEGO STAR WARS - 75252 LEGO STAR WARS - 5252	, NCPR LEGO STAR WARS -75211 LEGO STAR WARS -75211,NCPR LEGO STAR WARS -5267 LEGO STAR WARS -75267
 NCPR LEGO FRIENDS - 41035 LEGO FRIENDS - 41035, NCPR LEGO FRIENDS - 41039 LEGO FRIENDS - 41039, NCPR LEGO FRIENDS - 41015 LEGO FRIENDS - 41015, NCPR LEGO NEXO KNIGHTS - 70324 LEGO NEXO KNIGHTS - 70324, NCPR LEGO BRICK HEADZ - 41617 LEGO BRICK HEADZ - 41617, NCPR LEGO BRICK HEADZ - 40271,NCPR LEGO BRICK HEADZ - 41589LEGO BRICK HEADZ - 41589,NCPR LEGO BRICK HEADZ - 40378LEGO BRICK HEADZ - 40378, NCPR LEGO HARRY POTTER - 71043 LEGO HARRY POTTER - 71043, NCPR LEGO HARRY POTTER - 75954 LEGO HARRY POTTER - 75954, NCPR LEGO HARRY POTTER - 75979LEGO HARRY POTTER - 75979, NCPR LEGO HARRY POTTER - 75950 LEGO HARRY POTTER - 75950, NCPR LEGO OVERWATCH - 75972 LEGO OVERWATCH - 75972, NCPR LEGO OVERWATCH - 75973 LEGO OVERWATCH - 75973, NCPR LEGO MINECRAFT - 21144 LEGO MINECRAFT - 21144, NCPR LEGO MINECRAFT - 21131 LEGO MINECRAFT - 21131, NCPR LEGO MINECRAFT - 21157 LEGO MINECRAFT - 21157, NCPR LEGO MINECRAFT - 21137 LEGO MINECRAFT - 21137, NCPR LEGO ARCHITECTURE - 21042 LEGO ARCHITECTURE - 21042, NCPR LEGO ARCHITECTURE - 21043 LEGO ARCHITECTURE - 21043, NCPR LEGO ARCHITECTURE - 21044 LEGO ARCHITECTURE - 21044, NCPR LEGO TROLLS WORLD TOUR - 41255 LEGO TROLLS WORLD TOUR - 41255	
 NCPR LEGO TROLLS WORLD TOUR - 41253 LEGO TROLLS WORLD TOUR - 41253, NCPR LEGO JURASSIC WORLD - 75935 LEGO JURASSIC WORLD - 75935, NCPR LEGO JURASSIC WORLD - 75934 LEGO JURASSIC WORLD - 75934, NCPR LEGO DISNEY - 43172 LEGO DISNEY - 43172	
 NCPR LEGO DISNEY - 71040 LEGO DISNEY - 71040,NCPR LEGO DISNEY - 43174 LEGO DISNEY - 43174, NCPR LEGO DISNEY - 43178 LEGO DISNEY - 43178, NCPR LEGO IDEAS - 21321 LEGO IDEAS - 21321, NCPR LEGO HIDDEN SIDE - 70431 LEGO HIDDEN SIDE - 70431, NCPR LEGO HIDDEN SIDE - 70427 LEGO HIDDEN SIDE - 70427, NCPR LEGO SUPER MARIO - 71374 LEGO SUPER MARIO - 71374, NCPR LEGO SUPER MARIO - 71411 LEGO SUPER MARIO - 71411, NCPR LEGO DREAMZZZ - 71456 LEGO DREAMZZZ - 71456, NCPR LEGO DREAMZZZ - 71457 LEGO DREAMZZZ - 71457, NCPR LEGO Botanical Line - 40524 LEGO Botanical Line - 40524, NCPR LEGO Botanical Line - 10311 LEGO Botanical Line - 10311
 NCPR Storage box with 4 knobs Storage box with 4 knobs,NCPR Storage box with 8 knobs Storage box with 8 knobs,NCPR Storage box - head Storage box - head	
 NCPR LEGO BRICK HEADZ figure</t>
   </si>
   <si>
@@ -6284,79 +6289,79 @@
     <t>ICD D222066-0002/WO, ICD D222066-0004/WO,ICD D222066-0001/WO, ITM 1222605/WOprostoria, ITM 1222604/WOProstoria, ICD D238048-0002/WO
 ICD D238048-0003/WO, ICD D238048-0004/WO, ICD D238048-0005/WO
 ICD D238048-0001/WO, ICD D210615-0009/WO, ICD D210615-0011/WO	
 ICD D210615-0010/WO, ICD D210615-0008/WO, ICD D210615-0003/WO	
 ICD D210615-0006/WO, ICD D210615-0007/WO, ICD D210615-0001/WO	
 ICD D210615-0002/WO, ICD D210615-0004/WO, ICD D222066-0003/WO
 ICD D222066-0005/WO, ICD D077310-0001/WO, ICD D084748-0002/WO
 ICD D084748-0001/WO, ICD D092603-0002/WO, ICD D092603-0001/WO
 ICD D087055-0001/WO, ICD D087055-0003/WO, ICD D087055-0002/WO
 ICD D095553-0001/WO, ICD D095553-0002/WO, ICD D096079-0001/WO
 ICD D096079-0003/WO, ICD D096079-0002/WO, ICD D099446-0001/WO	
 ICD D098065-0003/WO, ICD D098065-0002/WO, ICD D098065-0001/WO	
 ICD D210134-0002/WO, ICD D210134-0003/WO, ICD D210134-0001/WO	
 ICD D206206-0002/WO, ICD D206206-0001/WO, ICD D210615-0005/WO</t>
   </si>
   <si>
     <t>PROSTORIA d.o.o. za proizvodnju, trgovinu i usluge</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM	014786883/EM MOSES, EUTM 006491914/EM LAPLANDIA Land of purity, EUTM 018637710/EM LAPLANDIA Land of purity	</t>
   </si>
   <si>
     <t>Global Drinks Finland Oy</t>
   </si>
   <si>
-    <t>datorprogram matūras ierīces mobilajām iekārtām, displejiem u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>ITM 840544/WO FURMINATOR, ITM 1120702/WO FURminator	, ITM 1122699/WO, ITM 1089445/WO FUREJECTOR, ITM 1713460/WO THE FURMINATOR ULTIMATE HAIR REDUCTION SYSTEM BRUSH DESHED BATHE MAINTAIN, ITM1712276/WO BRUSH DESHED BATHE MAINTAIN, ITM 1339498/WO SHEDLINGS, ITM 1344635/WO DESHEDDING MEANS LESS SHEDLINGS</t>
   </si>
   <si>
     <t>Tetra GmbH</t>
   </si>
   <si>
     <t>dzīvnieku kopšanas līdzekļi</t>
   </si>
   <si>
     <t>EUTM 003981842 ATOMIC, EUTM 004370268 ATOMIC, EUTM 014225106 REVENT	, EUTM 010981975 ATOMIC, EUTM 010982296 Marke ohne Text
 EUTM 004372009 Marke ohne Text, EUTM 017504689 Marke ohne Text	
 EUTM 009960923 REDSTER, EUTM 016779911 COUNT,EUTM 018054619 FOUR, EUTM 018205691 MAVEN, EUTM 018720908 Marke ohne Text	
 EUTM 008824021 CLOUD, EUTM 018206014 MAVERICK, EUTM 018295081 SNOWCLOUD, EUTM 018718404 ATOMIC, EUTM 008372302 SKINTEC, EUTM 011156205 BACKLAND, EUTM 015108095 BACKLAND
 EUTM 018373917 BENT, EUTM 018093923 HAWX, EUTM 018671473 BACKLAND SUMMIT</t>
   </si>
   <si>
     <t>EUTM 018858301/EM DAYCO Racing ( R ) TM, EUTM 018858328/EM DAYCO ( R ) Racing, EUTM 018858238/EM DAYCO RACING, EUTM 018466044/EM DAYCO POWER, EUTM 018466024/EM DAYCO POWER
 EUTM 004455416/EM DAYCO, EUTM 005839766/EM DAYCO</t>
   </si>
   <si>
     <t>DAYCO EUROPE SRL</t>
   </si>
   <si>
     <t>IGUZZINI ILLUMINAZIONE S.P.A.</t>
   </si>
   <si>
+    <t>modulāras lampu sistēmas, kas sastāv no dažādiem elementiem (gaismas stieņa, savienojuma un pamatnes) vai "sienas" vai "piekares" vai "grīdas" vai "no augšas līdz griestiem" gaismas stieņa arhitektūras apgaismojumam, tajos ietilpst optiskie piederumi un gaismas sloksnes.</t>
+  </si>
+  <si>
     <t>ITM 1422973/WO PADCEV</t>
   </si>
   <si>
     <t>AGENSYS INC</t>
   </si>
   <si>
     <t>farmaceitiskie preparāti, specializēta farmaceitisko līdzekļu ražošana, ķīmijterapijas līdzekļi</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1559737/WO PETIT BATEAU, EUTM 004097358/EM PETIT BATEAU
 EUTM 018896247/EM PETIT BATEAU, ITM 849158/WO, EUTM 001923820/EM PETIT BATEAU
 </t>
   </si>
   <si>
     <t>PETIT-BATEAU</t>
   </si>
   <si>
     <t>EUTM 018781963/EM"Bee", EUTM	018781963/EM "Bee", EUTM 012071759/EM BICYCLE, EUTM 012071841/EM BICYCLE 808 The U.S. PLAYING CARD CO. MADE IN U.S.A., EUTM 018793241/EM BICYCLE TRUSTED SINCE 1885, EUTM 012071759/EM BICYCLE, EUTM 012071841/EM BICYCLE 808 The U.S. PLAYING CARD CO. MADE IN U.S.A., EUTM 018793241/EM BICYCLE TRUSTED SINCE 1885</t>
   </si>
   <si>
     <t>THE UNITED STATES PLAYING CARD COMPANY</t>
   </si>
   <si>
     <t>spēļu kārtis</t>
   </si>
@@ -6380,68 +6385,98 @@
   <si>
     <t>INVENTIO AG</t>
   </si>
   <si>
     <t>KENVUE INC</t>
   </si>
   <si>
     <t>farmaceitiskie produkti u.c.</t>
   </si>
   <si>
     <t>ICD D203262-0002/WO, ICD D203262-0001/WO, ICD D203262-0005/WO	
 ITM 1114481/WO IWC SCHAFFHAUSEN, EUTM 012196168/EM JAEGER-LECOULTRE, EUTM 012195831/EM IWC, EUTM 012196135/EM PIAGET, EUTM 012276275/E VACHERON CONSTANTIN, EUTM 012195905/EM BAUME &amp; MERCIER, EUTM 013207097/EM CARTIER, EUTM012236626 /EM C, EUTM 012443685/EM PANERAI, EUTM 003450772/EMVAN CLEEF &amp; ARPELS, EUTM 005925201/EM ROGER DUBUIS,EUTM 018180200/EM ROGER DUBUIS, EUTM 009166497/EM, ICD D079386-0029/WO, ICD D079386-0016/WO, ICD D079386-0005/WO, ICD D079386-0013/WO, ICD D079386-0028/WO, ICD D079386-0006/WO, ICD D079386-0002/WO, ICD D079386-0015/WO, ICD D079386-0017/WO, ICD D079386-0024/WO, ICD D079386-0012/WO</t>
   </si>
   <si>
     <t>RICHEMONT  INTERNATIONAL</t>
   </si>
   <si>
     <t>pulksteņi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>EUTM 009717761/EM SEE BY CHLOE, EUTM 003683661/EM CHLOE
 EUTM 002113454/EM SEE BY CHLOE, ICD D218294-0001/WO, ICD D218294-0003/WO, ICD D218294-0002/WO</t>
   </si>
   <si>
     <t>SOC CHLOE</t>
+  </si>
+  <si>
+    <r>
+      <t>T</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>iesību veids, par kuru ir iesniegts pieprasījums (Saīsinājumi)</t>
+    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Valsts preču zīme </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>(NTM)</t>
     </r>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">Eiropas Savienības preču zīmi </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(EUTM)</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">Starptautiska reģistrēta preču zīme </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>(ITM)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Reģistrēts valsts dizainparaugs </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
@@ -6551,50 +6586,65 @@
         <charset val="186"/>
       </rPr>
       <t>(UPT)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Funkcionālais modelis </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>(NUM)</t>
     </r>
   </si>
   <si>
     <t>Ģeogrāfiskās izcelsmes norāde / cilmes vietas nosaukums:</t>
   </si>
   <si>
     <r>
+      <t xml:space="preserve">lauksaimniecības produktiem un pārtikas produktiem </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(CGIP)</t>
+    </r>
+  </si>
+  <si>
+    <r>
       <t xml:space="preserve">vīnam </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>(CGIW)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">aromatizētiem vīna kokteiļiem </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
@@ -6679,77 +6729,64 @@
       <t>(CPVR)</t>
     </r>
   </si>
   <si>
     <t>Papildu aizsardzības sertifikāts:</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">zālēm </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>(SPCM)</t>
     </r>
   </si>
   <si>
     <t>ITM 896788 ENTEROSGEL</t>
   </si>
   <si>
-    <t>EUTM 019018851/EM CASABLANCA TENNIS CLUB, ITM 1548815/WO
-[...5 lines deleted...]
-  <si>
     <t xml:space="preserve">EUTM 017602616 JAWS, EUTM 018311187 SENSUAL NG,EUTM 018170812 ENCLAVE EUTM 004994471/MIKADO,EUTM 005066568/royal fishunters, EUTM 007066509/SENSUAL,EUTM 008399107/SENSEI, EUTM 008543548/ FISHUNTER, EUTM 017800641 KATSUDO, EUTM 007066509 SENSUAL
 EUTM 017295049 CAT TERRITORY, EUTM 017260555,EUTM 017260522 MIKADO, EUTM 017492307 territory, EUTM 018048916 DREAMLINE
 EUTM 018049769 KENDO-SHINE 
 </t>
   </si>
   <si>
     <t>EUTM 000378489 PFIZER, EUTM 008614877 PFIZER	
 EUTM 000374611 PFIZER, EUTM 018468563 PAXLOVID</t>
   </si>
   <si>
     <t>Pfizer Inc.</t>
   </si>
   <si>
     <t>farmaceitiskās un veterinārās zāles, higiēnas līdzekļi medicīniskiem nolūkiem, diētiskie produkti medicīniskiem nolūkiem, bērnu pārtika, plāksteri, pārsēji, zobu plombēšanas materiāli un impresijas materiāli zobārstniecības nolūkiem, dezinfekcijas līdzekļi, līdzekļi kaitīgu dzīvnieku iznīcināšanai fungicīdi, herbicīdi, pretreimatiskas rokassprādzes, gredzeni, pretreimatiskie gredzeni, asinis medicīniskiem nolūkiem, asins plazma, rokassprādzes medicīniskiem nolūkiem u.c.</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve"> drošības, aizsardzības un signalizācijas ierīces un aprīkojums, signalizācijas aparāti un instrumenti</t>
   </si>
   <si>
     <t>EUTM 015102742, EUTM 002989796 Carl Zeiss, EUTM 002019651 Zeiss</t>
   </si>
   <si>
     <t>Carl Zeiss AG</t>
   </si>
   <si>
     <t>optika u.c.</t>
   </si>
   <si>
     <t>EUTM 012219465 A.LANGE &amp; SÖHNE</t>
   </si>
   <si>
     <t>Vagabond International Aktiebolag</t>
   </si>
   <si>
     <t>MONTBLANC - SIMPLO GMBH</t>
   </si>
   <si>
     <t>klasiskās pildspalvas, somas, somiņas, maki, siksnas, apģērbi, pulksteņi u.c.</t>
   </si>
   <si>
     <t>EUTM 008923229	 BUCCELLATI</t>
   </si>
@@ -7450,56 +7487,50 @@
     <t>SERVIZI CONSORTILI COSTA SMERALDA SPA</t>
   </si>
   <si>
     <t>parfimērijas izstrādājumi, kosmētika, galvassegas, apģērbs, rotaļlietas, apavi, zobu pastas un pastas, ziepes, spēles porcelāns, mazgāšanas līdzekļi rūpnieciskiem nolūkiem, parfimērijas eļļas, stikla trauki u.c.</t>
   </si>
   <si>
     <t>EUTM  009208761 SPIN MASTER, EUTM 010730349 S SPIN MASTER, EUTM 015860174/EM THE ONE &amp; ONLY KINETIC SAND, EUTM 015524192/EM WACKY-TIVITIES KINETIC SAND, EUTM 018465919/EM KINETIC SAND, EUTM 015524201/EM KINETIC SAND</t>
   </si>
   <si>
     <t>EUTM 012108338 GW, EUTM 012108353 WARHAMMER, EUTM 001933852 GAMES WORKSHOP, EUTM 018096144 WARHAMMER</t>
   </si>
   <si>
     <t>GAMES WORKSHOP LTD (IRISH BRANCH)</t>
   </si>
   <si>
     <t>EUTM 012613212 DE: [Bildmarke DELTA] EN: [Figurative mark DELTA]
 EUTM 012433827 FLEXFIT DELTA, EUTM 008425217 FLEXFIT
 EUTM 018155416 ACTIVESEAL, EUTM 007023427 210 FITTED	
 EUTM 011250511 TWO TEN, EUTM 011250156 210, EUTM 013106571 110 YP YUPOONG, EUTM 018214763 YP CLASSICS, EUTM 015125123 YP
 EUTM 002655439 YP, EUTM 002655389 YUPOONG, EUTM 018132883 FLEXFIT NU</t>
   </si>
   <si>
     <t>Yupoong, Inc.</t>
   </si>
   <si>
-    <t>AIRWAIR INTERNATIONAL LTD</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">EUTM 013292081 TÜV	</t>
   </si>
   <si>
     <t>TÜV Markenverbund e.V.</t>
   </si>
   <si>
     <t>elektropreces u.c.</t>
   </si>
   <si>
     <t>EUTM 018235157 LAVAZZA, EUTM 018591825 LAVAZZA A MODO MIO BARISTA TECHNOLOGY (FIGURATIVE), EUTM 018397566 LA RESERVA DE ¡TIERRA! PREMIUM BLEND HUMECO BIO-ORGANIC (FIGURATIVE), EUTM 018416406 PAULISTA (FIGURATIVE),EUTM 18345601 BLEND FOR BETTER (FIGURATIVE), EUTM 018359883   LAVAZZA COFFEE TO GO (FIGURATIVE)EUTM 011582616LAVAZZA QUALITA' ORO, ITM 1186133LAVAZZA, EUTM 317057 LAVAZZA, EUTM 15134984 LAVAZZA</t>
   </si>
   <si>
     <t>LUIGI LAVAZZA S.p.A.</t>
   </si>
   <si>
     <t>EUTM7448293montura logo figurative</t>
   </si>
   <si>
     <t>MONTURA S.R.L.</t>
   </si>
   <si>
     <t>Susanna Falken Jewellery AB</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 012219366 79981781 MONTBLANC,  EUTM 012201869, ITM 1298754/WO MONTBLANC
@@ -7553,68 +7584,62 @@
     <t>ACM INTERNATIONAL SRL</t>
   </si>
   <si>
     <t>pārnesumkārbas motori, izņemot sauszemes transportlīdzekļiem paredzētos</t>
   </si>
   <si>
     <t>ITALFILE SRL</t>
   </si>
   <si>
     <t>tālvadības pultis</t>
   </si>
   <si>
     <t>ICD D220464-0005/WO, ICD D220464-0006/WO, ICD D220464-0003/WO
 ICD D220464-0002/WO, ICD D220464-0001/WO, ICD D220464-0004/WO</t>
   </si>
   <si>
     <t>SCAB GIARDINO SPA</t>
   </si>
   <si>
     <t>BEGA Gantenbrink-Leuchten KG</t>
   </si>
   <si>
     <t>THE GILLETTE COMPANY LLC</t>
   </si>
   <si>
-    <t>skuvekļi, skuvekļu asmeņi, manuālās zobu birstes, elektriskas zobu birstes, elektriskās zobu birstes galviņas  u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>NODALETO</t>
   </si>
   <si>
     <t xml:space="preserve">  kosmētiskie un tualetes līdzekļi, zobu pastas, parfimērija, ēteriskās eļļas, preparāti putekļu uzsūkšanai, mitrināšanai un saistīšanai, juvelierizstrādājumi,  pulksteņi un hronometriskie instrumenti,  somas, mēbeles, spoguļi, gleznu rāmji, nemetāliski uzglabāšanas vai transportēšanas konteineri, mājsaimniecības vai virtuves piederumi un trauki, apģērbi, apavi, galvassegas, apavi  u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000687434 e, EUTM 000687111 evolution,EUTM 017998772
 EUTM 000370122 SENNHEISER
 </t>
   </si>
   <si>
     <t>Sennheiser electronic GmbH &amp; Co. KG</t>
-  </si>
-[...1 lines deleted...]
-    <t>ierīces un instrumenti audio signālu ierakstīšanai,kā arī to daļas, austiņas, mikrofoni u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> ITM 1337752 LEDVANCE (mit Logo), EUTM 008592776 LEDVANCE, EUTM 018769616 LEDVANCE</t>
   </si>
   <si>
     <t>EUTM 018633205 ELFA,EUTM 018365272ELFBAR, EUTM018418043
 EUTM 018731012 ELFLIQ, EUTM 018838763/EM EBDESIGN, EUTM 018862291/EM MARYLIQ, EUTM 018856250/EM MaryLiq</t>
   </si>
   <si>
     <t>ITM 1558349/WO FERRERO ROCHER, ITM1249154/WO FERRERO ROCHER the golden experience, ITM1692374/WO FERRERO ROCHER	
 ITM1628989/WO FERRERO ROCHER ORIGINS, ITM1614931/WO FERRERO ROCHER GOLDEN TRAVELS, ITM1561733/WO FERRERO ROCHER ORIGINS, ITM1501324/WO FERRERO ROCHER GOLD - EDITION</t>
   </si>
   <si>
     <t>vafeles pārklātas ar šokolādi</t>
   </si>
   <si>
     <t>MOONBUG ENTERTAINMENT LIMITED</t>
   </si>
   <si>
     <t>EUTM4186169 PINK LADY, EUTM 2042679 PINK LADY, EUTM 968248 PINK LADY, EUTM 018111127 Pink Lady, EUTM 014353262 Pink Lady, EUTM 009914565 PINKIDS,EUTM 000968248/EM</t>
   </si>
   <si>
     <t>Apple and Pear Australia Limited</t>
   </si>
   <si>
@@ -7790,125 +7815,122 @@
   <si>
     <t>EUTM 014683916 DUPIXENT, EUTM 015636293 DUPIXENT, EUTM 018484647/EM Dupixent Connections, EUTM 018689488 DUPIXENT, EUTM 017370842/EMDUPIXENT myway</t>
   </si>
   <si>
     <t>SANOFI BIOTECHNOLOGY</t>
   </si>
   <si>
     <t>PE KNIAZIEV EDUARD</t>
   </si>
   <si>
     <t>kosmētikas līdzekļi nagiem, nagu lakas</t>
   </si>
   <si>
     <t>EUTM 018126278/EM AKIFIX</t>
   </si>
   <si>
     <t>EUTM 018575035/EM SQUID GAME,EUTM 018590303/EM SQUID GAME
 EUTM 018688589/EM SQUID GAME,EUTM 018575036/EM SQUID GAME
 EUTM 018579038/EM SQUID GAME, EUTM 018632790/EM	
 EUTM 018688590/EM</t>
   </si>
   <si>
     <t>NETFLIX CPX INTERNATIONAL B.V.</t>
   </si>
   <si>
+    <t>izklaides pakalpojumi, mobilo tālruņu, planšetdatoru, klēpjdatoru, kameru un portatīvo skaņas un video atskaņotāju, elektronisko grāmatu lasītāju, datoru, viedpulksteņu un personālo digitālo asistentu piederumi, proti, aizsargapvalki, vāciņi, futrāļi, priekšējās plāksnes, apvalki, siksnas un aizsargpārklājumi displeju ekrāniem, austiņas; austiņas, planšetdatoru tastatūras, peles paliktņi, rokturi, statīvi un stiprinājumi rokas digitālajām elektroniskajām ierīcēm, proti, mobilajiem tālruņiem, planšetdatoriem, kamerām un portatīvajiem skaņas un video atskaņotājiem, elektroniskajiem grāmatu lasītājiem, datoriem un personālajiem digitālajiem asistentiem apģērbs, austiņas, atslēgu piekariņi,  pildspalvas, pēļu figūriņas, tekstilizstrādājumi un tekstilizstrādājumu aizstājēji, dvieļi, gultas veļa, guļammaisi, vannas un dušas želejas, vannas želeja, vannas sāļi, ķermeņa skrubis, vannas putas, dezodorējošas ziepes, sejas skrubis, šķidrās vannas ziepes, šķidrās ziepes rokām un sejai; ādas ziepes, ziepes ķermeņa kopšanai pīlinga skrubji kosmētiskiem nolūkiem,vaigu sārtums, ķermeņa spīdums, korektori, kosmētika, acu ēnas, uzacu zīmuļi, lūpu balzami un lūpu spīdums, lūpu krāsa,bižutērija, rotaslietas, rokaspulksteņi   u.c.</t>
+  </si>
+  <si>
     <t>ITM 1740523/WO, ICD D248094-0001/WO, ICD D238056-0001/WO, ICD D238625-0001/WO, ICD D239208-0001/WO, ICD D243980-0001/WO	
 ICD D238257-0001/WO, ITM 1638954/WO POLÈNE</t>
   </si>
   <si>
     <t>EUTM 018998385/EM TYRREL PROFESSIONAL</t>
   </si>
   <si>
     <t>MB Prabangos banga</t>
   </si>
   <si>
     <t>matu kopšanas līdzekļi, šampūni u.c.</t>
   </si>
   <si>
     <t>ITM 1824790/WO SAINT-TROPEZ</t>
   </si>
   <si>
     <t>MAIRIE</t>
   </si>
   <si>
     <t>EUTM 005582201/EM QUORIDOR</t>
   </si>
   <si>
     <t>GIGAMIC</t>
   </si>
   <si>
     <t>spēles, galda spēles, puzles, izglītojošas spēles</t>
   </si>
   <si>
     <t>ITM 1592394/WO ARIANA GRANDE CLOUD, ITM 1589877/WO ARIANA GRANDE CLOUD, ITM 1477022/WO ARIANA GRANDE THANK U, NEXT, ITM 1603085/WOGOD IS A WOMAN BY ARIANA GRANDE,ITM1802971/ WOLOVENOTES, EUTM018793436/EMARIANA GRANDE MOD VANILLA
 EUTM 018793440/EMARIANA GRANDE MOD BLUSH, EUTM	018793432/ EMARIANA GRANDE MOD, EUTM 013690649/EMARIANA GRANDE</t>
   </si>
   <si>
     <t>GRANDARI, INC.</t>
-  </si>
-[...1 lines deleted...]
-    <t>smaržas,šķidrās smaržas</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 011056281/EM HAVAIANAS, EUTM 008170953/EM, EUTM 018978983/EM, EUTM 007156128/EM HAVAIANAS,EUTM 011070414/EM
 </t>
   </si>
   <si>
     <t>ALPARGATAS EUROPE SLU</t>
   </si>
   <si>
     <t>EUTM 003365988/EM, EUTM 003570272/EM HONDAEUTM 003570488/EM HONDA, EUTM 004374518/EM TYPER, EUTM 003336195/EM Super Cub, EUTM 004864419/EM TYPE R, EUTM 004899175/EM GC, EUTM 004899209/EM GCV,EUTM 006092233/EM CRF, EUTM 001741586/EM NSR, EUTM 002309664/EM CBR,EUTM 003082898/ EM AFRICA TWIN</t>
   </si>
   <si>
     <t>EUTM 002662443 Jägermeister HERZHAFT UND BELEBEND Mast-Jägermeister AG WOLFENBÜTTEL GERMANY Seit 1878,EUTM	000368282 Jägermeister, EUTM 000337337, EUTM 000135228 Jägermeister Europas groβer Kräuterlikör /fig./, EUTM 000337337 /fig./, EUTM 000368282 Jägermeister /fig./, EUTM 002662443 Jägermeister, EUTM 002747129 Jägermeister, EUTM 002771848 /fig./, ITM 1443751 93115398 Jägermeister COOLPACK, ITM 1624484 Jägermeister SCHARF SPICED GINGER SINCE 1878 DER KRÄUTERLIKÖR, ITM 1393638 Jägermeister CHARAKTER SCHARF, ITM 1389628, ITM 1341359 H C, ITM 1340828 HUBERTUS CIRCLE, ITM 1338888 Jägermeister MANIFEST, ITM 1311081, ITM 1291858 Jägermeister 56, ITM 1287791 Jägermeister SELECTED 56 BOTANICALS, ITM 1287599, ITM 1580896 Jägermeister, ITM 1536817 MINI MEISTERS, ITM 1530038 Jägermeister COLD BREW, ITM 1445726</t>
   </si>
   <si>
     <t>E.REMY MARTIN &amp; Co</t>
   </si>
   <si>
     <t>konjaks u.c.</t>
   </si>
   <si>
     <t>ITM 1283273/WO DENTELLE DE CALAIS-CAUDRY</t>
   </si>
   <si>
     <t>ASSOCIATION I.G. DENTELLE DE CALAIS-CAUDRY</t>
   </si>
   <si>
     <t>tekstilizstrādājumi un tekstilizstrādājumu aizstājēji</t>
   </si>
   <si>
     <t>EUTM 002973816/EM MANCHESTER UNITED, EUTM 002973824/EM MANCHESTER UNITED,EUTM 003127371/EM MANCHESTER UNITED
 EUTM 003397999/EM MAN UTD, EUTM005248811/EM MU, EUTM 006086201/EM MAN UNITED, EUTM 006086136/EM MANCHESTER UNITED	, EUTM 006086111/EM MANCHESTER UNITED, EUTM 008859531/EM, EUTM 000761312/EM MANCHESTER UNITED, EUTM 000937896/EM MANCHESTER UNITED, EUTM 000935486/EM MANCHESTER UNITED, EUTM 001071224/EM, EUTM 008990343/EM MANCHESTER UNITED, EUTM 008990657/EM MANCHESTER UNITED
 EUTM 010567659/EM MAN UTD, EUTM 012355962/EM MAN UTD
 EUTM 013777933/EM MANCHESTER UNITED, EUTM 013777941/EM MANCHESTER UNITED, EUTM 002201879/EM THEATRE OF DREAMS
 ITM 1325186/WO MANCHESTER UNITED FOOTBALL CLUB
 EUTM 001336304/EM, EUTM 001333640/EM MANCHESTER UNITED</t>
-  </si>
-[...1 lines deleted...]
-    <t>MANCHESTER UNITED FOOTBALL CLUB LIMITED</t>
   </si>
   <si>
     <t xml:space="preserve"> dažādas preces</t>
   </si>
   <si>
     <t>ITM 1766635/WO, EUTM	014885487/EM TURBOPOWER, EUTM 001322411/EM TALKABOUT, EUTM 001059831/EM TALKABOUT,EUTM 014809974/EM SHATTERSHIELD, EUTM 004550737/EM ROKR, EUTM 005111877/EM MOTOTRBO, EUTM 003703766/EM MOTOSYNC, EUTM 009117524/EM MOTOROLA SOLUTIONS, EUTM 018136741/EM MOTOROLA HALO+, EUTM 009645649/EM MOTOROLA DEFY, EUTM 017865887/EM MOTOROLA 1, EUTM 003458676/EM MOTOROLA	
 EUTM 016999931/EM MOTOROLA, EUTM 005523221/EM MOTOROLA
 EUTM 005173737/EM MOTOROKR	, EUTM 004724332/EM MOTOQ	
 EUTM 005247101/EM MOTOMING	, EUTM 014241913/EM MOTOLUXE
 EUTM 015473952/EM MOTO Z, EUTM 014939219/EM MOTO X FORCE	
 EUTM 015510795/EM MOTO MOD	, EUTM 012283561/EM MOTO G	
 EUTM 012866109/EM MOTO E, EUTM 014013296/EM MOTO BODY	
 EUTM 013444575/EM MOTO, EUTM 012314761/EM MOTO, EUTM 016999971/EM MOTO, EUTM 002565935/EM MOTO,EUTM 004590089/EM MAG ONE BY MOTOROLA, EUTM 015450001/EM M TURBOPOWER	
 EUTM 003457851/EM M, EUTM 003457728/EM M,EUTM 005523402/EM M
 EUTM 016999955/EM M, EUTM 003213444/EM M, EUTM 002883205/EM HELLOMOTO, EUTM 005160809/EM CRYSTALTALK, EUTM 019118441/ EM, ITM 1667711/WO M4DE, ITM 1753242/WO MOTO MOO, ITM 1600420/WO MOTOSYNC</t>
   </si>
   <si>
     <t>mobilie tālruņi  u.c.</t>
   </si>
   <si>
     <t>ITM 1530116 BUCKY, EUTM 011578564 BUCKFAST, EUTM  011338861 BUCKFAST, EUTM 2957306 BUCKFAST, EUTM 2957157, EUTM 000258798 BUCKFAST, EUTM017123357 BUCKY</t>
   </si>
   <si>
     <t>QUILATE SERVICES SA</t>
   </si>
@@ -8151,53 +8173,50 @@
 </t>
   </si>
   <si>
     <t>skolas somas, mugursomas, rotaļlietas, spēles</t>
   </si>
   <si>
     <t>GIOCHI PREZIOSI S.P.A.</t>
   </si>
   <si>
     <t>EUTM 018934543/EM HL HELIO da Silva</t>
   </si>
   <si>
     <t>HELIO COSMETICS S.R.L.</t>
   </si>
   <si>
     <t>Aspöck Systems GmbH</t>
   </si>
   <si>
     <t>transportlīdzekļu apgaismojuma sistēmas</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 004880589/EM DEAN &amp; DAN, ITM 1193591 Dean &amp; Dan Caten, EUTM 4347761 D2 DSQUARED2, EUTM 8142011DSQUARED2 SHE WOOD, ITM 1172079 BROTHERS BAR &amp; GRILL, EUTM 1201697 CERESIO7, ITM 1233104 DSQUARED2, ITM 1091413 DSQUARED2, EUTM 8141962 DSQUARED2 HE WOOD, EUTM 5287495 Dsquared, EUTM 8133548 DSQUARED², ITM 1184744 DSQUARED2, ITM 1252279 DSQUARED2, EUTM 4936662 D² DSQUARED², ITM 1198056 Catens, ITM 1074869 DSQUARED, EUTM 4880589 DEAN &amp; DAN, EUTM 4998266 DSQUARED² WOOD, ITM 1084427 DSQUARED2 POTION, EUTM 5217963 DSQUARED2, EUTM 4952131 DETERMINATION, ITM 1217910 DSQUARED2 WILD, EUTM 7471204 DSQ, ITM 1236814 DSQUARED2, EUTM 2509826 D² DSQUARED², EUTM 5217997 DSQUARED² WOOD	</t>
   </si>
   <si>
     <t>DSQUARED2 TRADEMARKS LIMITED</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> vīriešu un sieviešu apģērbi, apakšveļa,bērnu apģērbs, t-krekli, sporta krekli, mēteļi, visu veidu zeķes,   pludmales apģērbs, biksītes,bokseri, topiņi, somas, apavi, parfimērija, kosmētika, eau de smaržas,  saulesbrilles un brilles, maciņi, aksesuāri u.c. </t>
   </si>
   <si>
     <t>THE WELSH RUGBY UNION LTD</t>
   </si>
   <si>
     <t>GUCCIO GUCCI S.P.A.</t>
   </si>
   <si>
     <t>LOGITECH EUROPE S.A.</t>
   </si>
   <si>
     <t>One drop only Chemisch-pharmazeutische Vertriebs-GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">mēles tīrītājs </t>
   </si>
   <si>
     <t>EXTREMIS</t>
   </si>
   <si>
     <t>mēbeles, galdi, piknika galdi</t>
   </si>
   <si>
     <t>EUTM 012829842/EM TOMS, EUTM 012830551/EM TOMS, EUTM 014221816/EM TOMS, EUTM 012830791/EM TOMS, EUTM 012130647/EM TOMS, EUTM 011555497/EM TOMS, EUTM 014059695/EM TOMS, EUTM 011581931/EM TOMS, EUTM 012757969/EM TOMS, EUTM 012130563/EM TOMS, ITM 887771/WO TOMS, EUTM 014035745/EM TOMS FOR ONE ANOTHER, EUTM 011555729/EM TOMS ONE FOR ONE, EUTM 014035729/EM TOMS FOR ONE, ANOTHER, EUTM 013845755/EM TOMS PASSPORT REWARDS EUTM 012130415/EM TOMS ONE FOR ONE</t>
   </si>
@@ -8396,53 +8415,50 @@
     <t>EUTM 016664963/EM MARCHING ON TOGETHER,EUTM 007115901/EM LEEDS UNITED, EUTM 001311588/EM, EUTM 009353293/EM</t>
   </si>
   <si>
     <t>LEEDS UNITED FOOTBALL CLUB LIMITED</t>
   </si>
   <si>
     <t>sporta apģērbs, futbola bumbas, šalles</t>
   </si>
   <si>
     <t>LATTAFA PERFUMES IND. LLC.</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1126166/WO Monchhichi, EUTM 009139346/EM, EUTM 009139312/EM, ITM 1126165/WO
  </t>
   </si>
   <si>
     <t>SEKIGUCHI CO LTD</t>
   </si>
   <si>
     <t>EUTM 000165845/EM kipling, EUTM 001459155/EM KIPLING, EUTM 001016542/EM kipling,EUTM 001459288/EM KIPLING,	EUTM 001016492/EM KIPLING, EUTM 004903928/EM KIPLING, EUTM 018679398/EM NAPAPIJRI BE OUT THERE,	EUTM 005052816/EM NAPAPIJRI geographic, EUTM 000291021/EM NAPAPIJRI, EUTM 009840901/EM NAPAPIJRI, EUTM 015326325/EM NAPAPIJRI</t>
   </si>
   <si>
     <t>VF International SAGL</t>
   </si>
   <si>
-    <t>alkoholiskais dzērins MALIBU</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 006103899 PARMIGIANO-REGGIANO, EUTM 008737447 CONSORZIO DEL FORMAGGIO PARMIGIANO REGGIANO, EUTM 008737405 PARMIGIANO REGGIANO, EUTM 017721051 PARMIGIANO REGGIANO, EUTM 017948650, EUTM 008737389 PARMIGIANO REGGIANO, EUTM 001126481 PARMIGIANO REGGIANO, EUTM 017942425 PARMIGIANO REGGIANO, GIP PDO-IT-0016 Parmigiano Reggiano, EUTM 012053369/EM PARMIGIANO REGGIANO CONSORZIO TUTELA</t>
   </si>
   <si>
     <t>FAVERO ELECTRONICS SRL</t>
   </si>
   <si>
     <t>velosipēdu datori, velosipēdu pedāļi</t>
   </si>
   <si>
     <t>EUTM 013055033/EM 1664 - sixteensixtyfour, EUTM 018685684/EM Kronenbourg 1664 BLANC, EUTM 018683108/EM 1664 BLANC, EUTM 019016525/EM 1664 , EUTM 018967049/EM 1664,ITM 1788958/WO 1664 Kronenbourg BLANC, EUTM 018967154/EM 1664, ITM 1749320/WO Kronenbourg 1664</t>
   </si>
   <si>
     <t>BRASSERIES KRONENBOURG</t>
   </si>
   <si>
     <t>alus</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 0989696 GC, EUTM	000567511MARCIANO
 </t>
   </si>
   <si>
     <t>Guess?, Inc.</t>
   </si>
   <si>
@@ -8654,55 +8670,50 @@
   </si>
   <si>
     <t>ABG HUNTER LLC</t>
   </si>
   <si>
     <t>edding AG</t>
   </si>
   <si>
     <t>rakstāmpiederumi, biroja piederumi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 015537467 MIRACULOUS, EUTM 015537426 MIRACULOUS,EUTM 017959832/EM Miraculous, EUTM 018015275/EM MIRACULOUS 
 </t>
   </si>
   <si>
     <t>METHOD ANIMATION</t>
   </si>
   <si>
     <t>Anglepoise GmbH</t>
   </si>
   <si>
     <t>EUTM 013794433/EMYSL MON PARIS,EUTM 018718391/EM YSL MYSLF YVES SAINT LAURENT, EUTM 018295474/EMBABYCAT, EUTM 018306115/EMROUGE VELOURS PATCHOULI - ROSE YVESSAINTLAURENT, EUTM 004672358/EM YSL, EUTM 006036289/EM YVES SAINT LAURENT, EUTM 012562872/EM BLACK OPIUM, EUTM 006036231/EM YSL, EUTM 010850964/EM OPIUM, EUTM 008731424/EM OPIUM YVES SAINT LAURENT</t>
   </si>
   <si>
     <t xml:space="preserve">Yves Saint Laurent </t>
-  </si>
-[...3 lines deleted...]
-ITM 1447680 FORTNITE</t>
   </si>
   <si>
     <t>EUTM 009901299/EM CARLSBERG COPENHAGEN 1847 BY APPOINTMENT TO THE ROYAL DANISH COURT,EUTM000906586/EM CARLSBERG - PROBABLY THE BEST BEER IN THE WORLD	
 EUTM 000043968/EM CARLSBERG, EUTM	017997103/EM Carlsberg Danish Pilsner 1847 Onwards By Appointment to the Royal Danish Court, EUTM 000044016/EM Carlsberg, ITM 1770058/WO Carlsberg, ITM 1651307/WO Carlsberg</t>
   </si>
   <si>
     <t>Carlsberg A/S</t>
   </si>
   <si>
     <t>alus, alkoholiskie un bezalkoholiskie dzērieni pudelēs un skārdenēs u.c.</t>
   </si>
   <si>
     <t>EUTM0 18147664/EM  STRANGER THINGS, EUTM 018470831/EM STRANGER THINGS, EUTM 018059012/EM STRANGER THINGS	
 EUTM 016486961/EM STRANGER THINGS, EUTM 016494064/EM STRANGER THINGS, EUTM 018740882/EM HELLFIRE CLUB	
 EUTM 018740870/EM HELLFIRE CLUB</t>
   </si>
   <si>
     <t>NETFLIX CPX INTERNATIONAL B.V. - STRANGER THINGS</t>
   </si>
   <si>
     <t>24BOTTLES SOCIETA' BENEFIT S.R.L.</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                     EUTM 283051 P POLLINI, ITM 485980 POLLINI, ITM 609064 P POLLINI, ITM 385729 POLLINI, EUTM 4224242 P POLLINI, EUTM 10978559 STUDIO POLLINI, EUTM 10978773 STUDIO POLLINI 
  </t>
@@ -8988,120 +8999,110 @@
       <t>DE BOÜARD DE LAFOREST &amp; FILS PROPRIET</t>
     </r>
   </si>
   <si>
     <t>GROUPEMENT FONCIER AGRICOLE CHATEAUX MAZERAT ET ANGELUS</t>
   </si>
   <si>
     <t>ITM 1211398 JACQUEMUS, REUD 008516199-0002 Modele de sac à main Bambino</t>
   </si>
   <si>
     <t>JACQUEMUS LA MODE</t>
   </si>
   <si>
     <t>EUTM 013270293 VAPORESSO</t>
   </si>
   <si>
     <t>EUTM 008844862/EM IDO, EUTM 005383741/EM i DO, EUTM 012209177/EM I DO BY MINICONF, EUTM 017979908/EM iDO by MINICONF EVERYDAY STYLE, EUTM 018195359/EM i DO mini, EUTM 018195361/EM i DO mini, EUTM 018195341/EM i 0-16 DO EVERYDAY STYLE, EUTM 018195335/EM i 0-16 DO,ITM 1429659/WO i DO</t>
   </si>
   <si>
     <t>MINICONF S.P.A.</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1211398 JACQUEMUS, REUD 008516199-0002 Modele de sac à main Bambino </t>
   </si>
   <si>
-    <t>COACH IP HOLDINGS LLC</t>
-[...11 lines deleted...]
-  <si>
     <t>EUTM 016041501/EM ERBA VITA, EUTM 001472141/EM ERBA VITA
 EUTM010009331/EM sedacist, EUTM 009806746/EM SANA VOCE
 EUTM 012182705/EM LIETOSON, EUTM011746658/EMHAPPYAGE	
 EUTM010749588/EMAllergicum</t>
   </si>
   <si>
     <t>AMO ERBA VITA SRL AMO ERBA VITA SRL</t>
   </si>
   <si>
     <t>EUTM 000027490 OSRAM</t>
   </si>
   <si>
     <t>REUD 007461751-0001</t>
   </si>
   <si>
     <t>ITM 1607632/WO COSRX</t>
   </si>
   <si>
     <t>COSRX INC.</t>
   </si>
   <si>
+    <t>kosmētika, grims, odekolons, losjonsu.c.</t>
+  </si>
+  <si>
     <t>EUTM018853595/EM MINISO, EUTM019072158/EM MINISO
 EUTM018860065/EM, EUTM 017961214/EM MINISO</t>
   </si>
   <si>
     <t>Miniso Hong Kong Limited</t>
   </si>
   <si>
     <t>EUTM 018618297 Eyes of Marrakesch, EUTM 018618295 FRIENDLY HUNTING, EUTM 018618294 friendlyHunting, EUTM 018618292	,
 EUTM 018618287 friendlyHunting, EUTM  018618285 friendly hunting
 EUTM 018618253 fH, EUTM 008708596 fH friendly hunting</t>
   </si>
   <si>
     <t>friendly hunting GmbH</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> kosmētika,ķermeņa un skaistumkopšanas līdzekļi, zobu pastas,  parfimērijas izstrādājumi, ēteriskās eļļas,mazgāšanas un balināšanas līdzekļi, tīrīšanas, pulēšanas, attaukošanas un abrazīvie līdzekļi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 08730566/EM DR. MARTENS,EUTM006814172/EM DR. MARTENS AIR CUSHION SOLE, EUTM 000693648/EM DM's,EUTM 006982995/EM Dr Martens "Cappers" AIR CUSION SOLE,EUTM00150151DOC'S, EUTM 59089DR MARTENS AIR CUSHION SOLE,  EUTM 001215383 DR MARTENS AIRCUSHION SOLE,  EUTM 00681417 2Dr. Martens Air Cushion Sole,  EUTM 006982995 Dr. Martens Air cushion sole "Cappers",  EUTM 003573904 Dr. Martens Air Cushion Sole,  EUTM 008730566 Dr. MARTENS,  EUTM 5914 7Dr. MARTENS 
 </t>
   </si>
   <si>
     <t>REUD 003825207-0001/EM, REUD 001863606-0002/EM	REUD 001863606- 0001/EM, REUD	015045263-0003/EM, REUD 015045263-0001/EM REUD015045263-0002/EM	REUD 015045264-0001/EM	REUD015045264- 0002/EM	REUD 006693859-0001/EM	REUD 006693859-0002/EM, REUD 015053670-0001/EM, EUTM 008899098/EM EAU DUELLE, EUTM 014630537/EM EAU DES SENS, EUTM 017720087/EM EAU DE MINTHÉ	
 EUTM 005333083/EM EAU DE LIERRE, EUTM 013374087/EM EAU CAPITALE, EUTM 003364213/EM DO SON, EUTM 018761948/EM DIPTYQUE PARIS,EUTM 009591652/EM DIPTYQUE 34 BOULEVARD ST GERMAIN PARIS 5E, EUTM 018894882/EM CORAIL OSCURO, EUTM 018894988/EMBOIS CORSÉ, EUTM 014020655/EM BENJOIN BOHÈME	
 REUD 002195974-0001/EM, REUD 002196048-0001/EM, REUD002195974- 0002/EM	, REUD 008745343-0001/EM, REUD 008745343-0002/EM, REUD 002030981-0002/EM, REUD 002030981-0001/EM,REUD 002030981-0003/EM
 EUTM 010138063/EM VOLUTES, EUTM 008899007/EMVETYVERIO
 EUTM 018579338/EM TUBEREUSE diptyque 34 boulevard saint germain paris 5e,EUTM 015686331/EM TUBEREUSE diptyque 34 boulevard saint germain paris 5e, EUTM 018729131/EM TERRES BLONDES, EUTM 018729128/EM TEMPLE DES MOUSSES, EUTM 004399044/EM TAM DAO, EUTM 018579334/EM ROSES diptyque 34 boulevard saint germain paris 5e, EUTM 015717441/EM PHILOSYKOS, EUTM 015717366/EM OYÉDO, EUTM 017976290/EM ORPHÉON, EUTM 018514477/EM OPSIS,EUTM015717432/ EM OPÔNÉ, EUTM015717333/EM OLÈNE, EUTM018729143/EM, NYMPHÉES MERVEILLES, EUTM018894957/EM LUNAMARIS	, EUTM 015717408/EM L’OMBRE DANS L’EAU,EUTM018894821/EM LILYPHÉA
 EUTM015717325/EM L’EAU TROIS,EUTM014356976/EM L’EAU PTYQUE, EUTM018691779/EM L’EAU PAPIER,EUTM015717374/EM EAU LENTE
 REUD 015053670-0003/EM, REUD 015053670-0002/EM	, REUD 015089954- 0001/EM, REUD 015045254-0001/EM, REUD 015045254-0002/EM, REUD 015045262-0001/EM, REUD 015045258-0001/EM,REUD 015045258-0002/EM
 REUD 015045259-0001/EM, ICD D224960-0002/WO,ICD D224960-0003/WO
 ICD D224960-0001/WO,EUTM 018759726/EM LA DROGUERIE DIPTYQUE 34 BOULEVARD SAINT GERMAIN PARIS5E</t>
   </si>
   <si>
     <t>DIPTYQUE</t>
   </si>
   <si>
+    <t>atmosfērisko smaržu nūjiņu difuzori</t>
+  </si>
+  <si>
     <t>EUTM 018391129 Tympacur, ITM 1560243 XCELLARISPRO, EUTM 017146952 XCELLARISPRO, EUTM 013246822, EUTM 013246467 Tympacur
 EUTM 01620046 1DERMAROLLER, EUTM006570436 Dermaroller</t>
   </si>
   <si>
     <t>Dermaroller GmbH</t>
   </si>
   <si>
     <t xml:space="preserve"> kosmētikas un medicīnas produkti sejas ādas uzlabošanai, tostarp izmantojot mikroadatas u.c.</t>
   </si>
   <si>
     <t>EUTM 005875554 PIERRE CARDIN, EUTM 013381901 Pierre Cardin, EUTM 013381793 (Marque sans texte)</t>
   </si>
   <si>
     <t xml:space="preserve">REUD 002631531-0001, EUTM 007090103 fischer, EUTM 00708849 5fischer
 EUTM 007088529 FISCHER, EUTM 007090129 fischer, REUD 002522052- 0017, REUD 002522052-0016, REUD 002522052-0015,REUD 002522052-0014
 REUD 002522052-0013, REUD 002522052-0012, REUD 002522052-0011	
 REUD 002522052-0010, REUD 002522052-0009, REUD 002522052-0008	
 REUD 002522052-0007, REUD 002522052-0006, REUD 002522052-0004	
 REUD 002522052-0005, REUD 002522052-0003, REUD 002522052-0002	
 REUD 002631531-0002, REUD 002976654-0004, REUD 002976654-0003	
 REUD 002976654-0002	</t>
   </si>
   <si>
     <t>fischerwerke GmbH &amp; Co. KG</t>
   </si>
@@ -9267,50 +9268,53 @@
   <si>
     <t>NORTON CREAMS LIMITED</t>
   </si>
   <si>
     <t>hidratācijas krēmi</t>
   </si>
   <si>
     <t>REUD 001975186-0001/EM, REUD 001975186-0002/EM, REUD 001975186-0003/EM</t>
   </si>
   <si>
     <t>EUTM 014747026/EM CAMPARI DAVIDE CAMPARI MILANO, EUTM 009799231/EM APEROL, EUTM 009468273/EM APEROL SPRITZ	
 EUTM 008416679/EM APEROL SPRITZ, EUTM 010163574/EM APEROL	
 EUTM 008572844/EM, EUTM 008573081/EM, EUTM 012143863/EM	
 EUTM 000386961/EM CAMPARI, EUTM 000387100/EM CAMPARI</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI - MILANO N.V.</t>
   </si>
   <si>
     <t>ICD D075640-0001</t>
   </si>
   <si>
     <t>Bystronic Laser AG</t>
   </si>
   <si>
+    <t>sprauslu uzgaļi lāzergriešanas sistēmām", HK un NK tipa oriģinālās sprauslas</t>
+  </si>
+  <si>
     <t>REUD 008025340-0006/EM, REUD 007076716-0006/EM, REUD 004687838-0001/EM, REUD 004593705-0017/EM, EUTM 017944143/EM J
 EUTM 009097494/EM HARMAN, EUTM 001830967/EM JBL, REUD 002730580-0003/EM, EUTM 003860665/EM JBL,REUD 005827359-0009/EM
 EUTM 005133251/EM HARMAN</t>
   </si>
   <si>
     <t>audioelektronika, austiņas, skaļruņi, bezvadu apskaņošanas sistēmas u.c.</t>
   </si>
   <si>
     <t>EUTM 018853803/EM BELLINE</t>
   </si>
   <si>
     <t>CARTAMUNDI FRANCE SARL</t>
   </si>
   <si>
     <t>spēļu kārtis, taro kārtis</t>
   </si>
   <si>
     <t>EUTM 000592964	, ITM 1501881Visco, ITM 1437840 chargeBIG
 EUTM 018434689 bikeEYE, EUTM 017888118, ITM 1308370 MAHLE	
 EUTM 002267581 CLEVITE, ITM 1088531 pc, ITM 1081123, ITM 1330576 CareMetix, EUTM 017888114 IZUMI, EUTM 013607932 MAHLE, EUTM 003813839 BEHR, EUTM 003809621 Visco, EUTM 003809555 BEHR	
 EUTM 003227998 Micro-Star</t>
   </si>
   <si>
     <t>ITM 1613220 BEST AMINO</t>
   </si>
@@ -9415,53 +9419,50 @@
     <t>CITIZENS OF HUMANITY LLC CITIZENS OF HUMANITY LLC</t>
   </si>
   <si>
     <t>džinsi, bikses, t-krekls u.c.</t>
   </si>
   <si>
     <t>REUD 001984071-0003, REUD001984071-0002, REUD 001984071-0001</t>
   </si>
   <si>
     <t xml:space="preserve">REUD 001842618-0001/EM, REUD 001989955-0001/EM, REUD 001989955- 0002/EM	</t>
   </si>
   <si>
     <t xml:space="preserve">
 EUTM 1025790 MURATTI, EUTM 000778852 Chesterfield, EUTM 003596384 Chesterfield, ITM 1070987 Chesterfield ESTABLISHED 1896, EUTM 017362633 CHESTERFIELD FILTER CIGARETTES FACTORY No. 25 20 DIST. OF VA. U.S. I.R. CIGARETTES CLASS A 20 SINCE, ITM 1343314 Chesterfield, EUTM 014888341 CHESTERFIELD, REUD 003800051-0015, REUD 003800051-0013, REUD  003800051-0009,REUD  003799329-0002,REUD  003799 329-0001, REUD  001428353-0001, REUD  001428379-0001, REUD  002615112-0003,REUD  002615112-0002, REUD  002615112-0001,REUD  001314090-0003, REUD  001314090-0002, REUD  001314090-0001, ITM 1305642, VEEV, ITM 1343374  MESH, EUTM 017893512 IQOS MESH, ITM 1331054, ITM 1332896, EUTM 017915735 IQOS 3 MULTI FLEXIBLE &amp; CONVENIENT IQOS MULTI HEAT CONTROL TECHNOLOGY 10 CONSECUTIVE MOMENTS, EUTM 017915 734 IQOS 3 DISCREET &amp; PERSONAL IQOS HEAT CONTROL TECHNOLO GY 20 SINGLE MOMENTS, ITM 1328679 HEETS, ITM 1326410 HEETS, REUD  005501764-0003, REUD  005501764-0002, REUD 005501764-0006, REUD  005501764-0005,REUD 005501764 -0004, REUD  005501764-0008,REUD  005501 764-0001, REUD 004678688-0011, REUD  004678688-0001,REUD  005625365-0002, REUD 005625365-0001, REUD  005511706-0002, REUD  004701480-0002, REUD  0047 01480-0001, EUTM 018034902 Chesterfield ORIGINAL, EUTM 018049377 IQOS DUO, ITM 1214415, ITM1214416IQOS, ITM 1347235, ITM 1329691 IQOS, ITM 1025790 MURATTI, EUTM 18700964 BONDS by IQOS, EUTM 000064089 L &amp; M, ITM 1305642 VEEV, ITM 1343374 MESH	</t>
   </si>
   <si>
     <t>HARMAN INTERNATIONAL INDUSTRIES, INC.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 018124242/EM 1460, EUTM 000349035  Dr. Martens AirWair with Bouncing soles, EUTM 016977944 Dr. Martens AirWair with Bouncing Soles, EUTM 018121757 JADON, EUTM 018124242 1460, EUTM 016808693 Dr. Martens AIRWAIR WITH BOUNCING SOLES, EUTM 018128130 1461, EUTM 018429651/EM 2976 </t>
   </si>
   <si>
     <t xml:space="preserve">
 REUD 3061225-0002 Diseño, REUD 3061225-0003 Diseño, REUD 3061225- 0004 Diseño, REUD 3061159-0001Diseño, EUTM 10996511NØRDIC MIST y gráfico, EUTM 12450763 SPRITE (y gráfico), EUTM 11585833 COCA-COLA bottle (gráfica), EUTM 11745106COCA-COLA LIFE,REUD 000337415-0001 Diseño, REUD 000389101-0001Diseño, REUD 001103717-0005 Diseño, REUD 001103717-0006 Diseño,REUD 001155824-0001 Diseño, EUTM 12495057 CHERRY COKE, EUTM 12495131COCA-COLA LIGHT,REUD 001907981- 0002 Diseño, EUTM 2091569 Coca-Cola, EUTM 2091940 COKE, EUTM 2107118 Coca-Cola, EUTM 2121044 Coca-Cola light y gráfico, EUTM 2180537FANTA y gráfico, EUTM 7590649  &amp; NADA, EUTM 8573371 ION4 y gráfico, EUTM 8709818  Coca-Cola, EUTM 8711947 FANTA, EUTM 8711971SPRITE, EUTM 12646949FRUITIZZ Raspberry, Apple &amp; Grape (y gráfico), UTM 9489774 FANTA BEACH y gráfico, EUTM 9497033COCA-COLA , EUTM 12785473Marca gráfica, EUTM 12900941 FÏNLEY, EUTM 13226709 FANTA FROZEN /(y gráfico), EUTM 13291224 CAPPY PULPY (y gráfico), EUTM 13340781COCA-COLA LIGHT, EUTM 13737069FANTA INSTAMIX, EUTM 13849302Marca gráfica, EUTM 14141113 10000341 COCA-COLA (y gráfico), EUTM 15004195 SIMPLYTASTLY, EUTM 15029176 PLANTBOTTLE TECHNOLOGY, EUTM 15097892INNO BRIDGE, EUTM 15097918IN BRIDGE, EUTM 15097942 THE I BRIDGE, EUTM 15221724 BARISTA BROS, REUD2594606-0001 Diseño,REUD 2594606-0002 Diseño, REUD 2594606-0003 Diseño, REUD 2594606-0004 Diseño,REUD 2594606-0005 Diseño, REUD 2594606-0006 Diseño 
 </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">REUD 008463657-0001/EM, EUTM 000152215/EM AIRWAIR WITH BOUNCING SOLES, EUTM 000152918/EM AIRWAIR,EUTM 018686687/EM AIRWAIR, REUD 007367180-0002/EM, REUD 007367180-0001/EM, EUTM 018686688/EM AIRWAIR WITH BOUNCING SOLES	</t>
   </si>
   <si>
     <t xml:space="preserve">
 REUD 003811363-0001/EM/ MESA, REUD 003811363-0002/EM/mesa, REUD 003811363-0003/EM/MESA, REUD 003811363-0004/EM/mesa, REUD 004005395-0005/EM/mesa, REUD 004005395-0006/EM/mesa, REUD 004005395-0007/EM/ mesa, EUTM 010673507/EM/A ACTIU,REUD 002434225-0009/EM/Silla, REUD 003302090-0001/EM/mesa, REUD 003302090-0002/EM/ mesa,REUD 003302090-0003/EM/mesa,REUD 002434225-0010/EM/SILLA, REUD 000487822-0010/EM/ mesa,REUD 000487822-0011/EM/MESA,REUD 00487822-0012/EM/MESA, REUD 000487822-0013/EM/MESA,REUD 002312819-0003/EM/SILLA, REUD 002774240-0001/EM/SILLA, REUD 002774240-0002/EM/SILLA, REUD 003018522-0001/EM /SILLA 
 </t>
   </si>
   <si>
     <t>EUTM	018212726 CHRISTIAN DIOR, EUTM 008948077 CD, EUTM 008927436 CD, EUTM 006463046 Dior, EUTM 005830328 Dior, EUTM 004705398 Dior, DEUR 000058300-0001, EUTM 000391615, ITM 1100187
 DEUR 002274977-0001, DEUR 000058300-0002, DEUR 009187750- 0001,DEUR 009187750-0003,ICD DM/086702, ITM 1360032 J'ADIOR,ITM 1564053 CD, ITM 1564066 CD CD CD CD CD, EUTM 017817255 CHRISTIAN DIOR, ITM 1738992, ITM 991522 Dior,ITM 951058 Dior,ITM 950302,ITM1205417 CD, ITM	1102827DIOR</t>
   </si>
   <si>
     <t xml:space="preserve">DEUR 005610334-0002, DEUR 009197999-0005, DEUR 009197999-0010	
 DEUR 009197999-0004, DEUR 004024024-0003, DEUR 004024024-0002	</t>
   </si>
   <si>
     <t>EUTM 1665746 Wolfspeed, EUTM 018480379 WOLFSPEED WOLFPACK, EUTM 018676771 WOLFSPEED LEADING THE PACK, EUTM 018480384 WOLFSPEED WOLFPACK, ITM 1578058 (Marque sans texte), EUTM 018770170 (Marque sans texte), EUTM 018651236 Wolfspeed, ITM 1650904 Wolfspeed, ITM 1299560 Wolfspeed, EUTM 018770169 (Marque sans texte), EUTM 1299563 (Marque sans texte), EUTM 018851646 Wolfspeed Unleashing the Power of Possibilities, ITM 1713660 (Marque sans texte), EUTM 014730683 WOLFSPEED, EUTM 018666965 WOLFPACK, EUTM 018448147 WOLFSPEED, EUTM 018637882 (Marque sans texte), EUTM 018480364 WOLFSPEED WOLFPACK</t>
   </si>
   <si>
     <t>DEUR 001384796-0003, DEUR 004371185-0001, DEUR 001428098-0001, DEUR 001436281-0001</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 010056679/EM CLIPPER, EUTM 001007210/EM CLIPPER, EUTM 004758595/EM CLIPPER, EUTM 009154568/EM CLIPPER, EUTM 010894442/EM FLAMAGAS, REUD	000423884-0001/EM, REUD 001679630-0002/EM, REUD 001679630-0001/EM,REUD 004971505-0002/EM
 REUD 004971505-0001/EM	</t>
   </si>
   <si>
@@ -9850,60 +9851,54 @@
   </si>
   <si>
     <t>krūzes</t>
   </si>
   <si>
     <t>EUTM 018594000/EM AB ANINE BING, EUTM 017962503/EM ANINE BING, EUTM 012460861/EM ANINE BING</t>
   </si>
   <si>
     <t>ANINE BING CORPORATION</t>
   </si>
   <si>
     <t>smaržūdens, juvelierizstrādājumi, rotaslietas, t-krekli, saulesbrilles, džemperi, krekli, treniņtērpi, rokassomas, apavi</t>
   </si>
   <si>
     <t>EUTM 018162715 LORO PIANA, EUTM	018905189/EM	Loro Piana	
 EUTM	018840443/EM, EUTM	018396247/EM Loro Piana
 EUTM	018905154/EM LORO PIANA, EUTM018343038/EM</t>
   </si>
   <si>
     <t>EUTM 004028114/EM ESCENTRIC MOLECULES, ITM 1635462/WO EM, ITM 1592216/WO M+ Molecule 01, ITM 1775837/WO MOLECULE</t>
   </si>
   <si>
     <t>ThisCompany Limited</t>
   </si>
   <si>
-    <t xml:space="preserve">smaržas,smaržu pudelītes,  kartona iepakojums u.c. </t>
-[...1 lines deleted...]
-  <si>
     <t>ITM 1153064/WO ENO, ITM 1573504/WO Centrum, ITM 1553562/WO SENSODYNE, ITM 1506870/WO SENSODYNE, ITM 1590514/WO SENSODYNE, ITM 1590665/WO SENSODYNE, ITM 1578644/WO SENSODYNE NOURISH, ITM 1536980/WO AQUAFRESH, EUTM 001842863/EM COREGA, EUTM 012614764/EM COREGA, EUTM 004097879/EM MACLEANS MILK TEETH, EUTM 003261211/EM MACLEANS, EUTM 001279355/EM MACLEANS, EUTM 000238956/EM PARODONTAX, EUTM 015610058/EM PARODONTAX, EUTM 009322108/EM POLIGRIP, EUTM 013260765/EM BIOTENE, EUTM 002973402/EM BIOTENE, EUTM 014484893/EM BIOTENE, EUTM 003436227/EM TUMS, EUTM 018169001/EM TUMS,EUTM 000940072/EM PANADOL, EUTM 008595498/EM PANADOL, EUTM 013628607/EM EXCEDRIN, EUTM 011604576/EM EXCEDRIN</t>
   </si>
   <si>
     <t>HALEON UK IP LIMITED</t>
-  </si>
-[...1 lines deleted...]
-    <t>multivitamīnu preparāti farmaceitiskie preparāti un vielas, gremošanas līdzekļi farmaceitiskiem nolūkiem paracetamols, paracetamola preparāti iekšķīgai lietošanai,pretsāpju līdzekļi, zobu birstes, mutes skalošanas līdzeklis, zobu pasta,zobu birstes, mutes skalošanas līdzeklis, protēžu līmes; tīrīšanas līdzekļi u.c.</t>
   </si>
   <si>
     <t>EUTM  014881759  Q/S, EUTM  005061197 s.Oliver, EUTM  000181875  S. Oliver</t>
   </si>
   <si>
     <t>s. Oliver Bernd Freier GmbH &amp; Co. KG</t>
   </si>
   <si>
     <t>apģērbi, apavi, galvassegas, jostas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  015726961 GORE-TEX SHAKEDRY, EUTM  6276869  SURROUND  
 EUTM  012971925 THERMIUM, EUTM  012167318 GORE, EUTM  003864196 WIND STOPPER GORE, EUTM  000261073 WINDSTOPPER  
 EUTM  003120409  Guaranteed To Keep You Dry GORE-TEX  
 EUTM  003768405  GORE-TEX  </t>
   </si>
   <si>
     <t>W.L. Gore &amp; Associates Inc</t>
   </si>
   <si>
     <t>apģērbs, apavi, tekstilmateriālu preces, ūdensnecaurlaidīgi audumi un laminēti tekstilizstrādājumi     </t>
   </si>
   <si>
     <t>INTERNATIONAL SKATING UNION</t>
   </si>
@@ -10627,61 +10622,50 @@
 REDU000198205-0007/EM,REDU002389502-0002/EM,REDU000198205- 0006/EM
 REDU002481861-0001/EM,REDU 000198205-0004/EM,REDU002427294- 0005/EM
 REDU002427294-0010/EM, REDU001680679-0005/EM, REDU002085944 -0001/ EM, REDU002389502-0004/EM, EUTM003309011/EM O	,EUTM 009539487 /EM OAKLEY DUAL-PERIPHERAL TECHNOLOGY,EUTM001717297/ EM NAIL, EUTM 002792562/EM HALF JACKET, EUTM002074599/EM O STORE, EUTM 004719647/EM HDO, EUTM012521671/EM CROSSLINK
 EUTM000980326/EM O OAKLEY, EUTM009539412/EM O OAKLEY TRUE DIGITAL, EUTM	003398179/EM OAKLEY, EUTM003321288/EM OAKLEY VAULT, EUTM 009539461/EM OAKLEY TRUE DIGITAL, EUTM 000980284/EM O, EUTM005678396/EM FLAK JACKET, REDU002282764- 0004/EM, REDU002427294-0006/EM, REDU 000198205-0005/EM, REDU 002427294-0008/EM, REDU002166512-0001/EM, REDU002282764-0003/EM
 REDU002389502-0005/EM,REDU002291666-0002/EM,REDU000198205- 0009/EM
 REDU002311928-0001/EM,REDU001680679-0006/EM,REDU002515551- 0001/EM
 REDU000198205-0002/EM,REDU000678941-0005/EM,REDU000678941-0003/ EM
 REDU003762244-0001/EM,REDU003762640-0001/EM,REDU003762251-0001/EM
 REDU002020834-0001/EM,REDU002051078-0002/EM,REDU002051078-0001/EM
 REDU001680679-0003/EM,REDU000198205-0012/EM,REDU002389502-0006/EM
 REDU002389502-0001/EM,REDU002472944-0001/EM,REDU002687350-0001/EM
 REDU002698951-0001/EM,REDU002856005-0001/EM,REDU002593509-0001/EM
 REDU002772830-0001/EM,REDU002699009-0001/EM,REDU000388830-0004/EM
 REDU002698977-0001/EM,REDU000427596-0001/EM,REDU002698985-0001/EM
 REDU003350057-0001/EM,REDU001929712-0003/EM,REDU000580592-0004/EM REDU000580592-0006/EM,REDU000580592-0002/EM,REDU000580592-0003/EM
 REDU000580592-0001/EM,REDU003350065-0001/EM,REDU003425396-0001/EM
 REDU003424928-0001/EM,REDU003425420-0001/EM,REDU000388830-0007/EM
 REDU002825422-0001/EM,REDU002698936-0001/EM,REDU002929141-0001/EM
 REDU002929596-0001/EM,REDU002929281-0001/EM,REDU002929240-0002/EM
 REDU002929505-0001/EM,REDU002929240-0001/EM,REDU002999011-0001/EM
 REDU001929712-0002/EM,REDU001929712-0001/EM,REDU003350024-0001/EM
 REDU000678941-0002/EM,REDU002687285-0001/EM,REDU002699017-0001/EM
 REDU 000388830-0003/EM	</t>
   </si>
   <si>
-    <t xml:space="preserve">REDU 002990796-0001 Muñecos, REDU 002990796-0002 Muñecos, REDU 002990796-0003 Muñecos, REDU 002990796-0004 Muñecos,REDU 002990796- 0005 Muñecos, REDU 002998179-0001 Juguetes, REDU 003081561-0001Juguetes REDU  005844297-0001/EM Muñecos (parte de-), REDU  005844297-0004/EM, Muñecos (parte de-), REDU  005844297-0015/ EM Muñecos (parte de-), REDU  005844297-0012/EM Muñecos (parte de-), REDU  005844297-0006/EM, REDU  005844297- 0002/EM, REDU  005844297-0019/EM, REDU  005844297-0022/EM, REDU  005844297-0010/EM, REDU  005844297-0023/EM, REDU  005844297-0024/ EM Muñecos (parte de-), REDU  005844297-0003/EM, REDU  005844297-0020/ EM, REDU  005844297- 0009/EM, REDU  005844297-0005/EM, REDU  005844297- 0018/EM, EUTM  014435655/EM  IMC TOYS CRY BABIES, REDU  002990796- 0001/EM, REDU  002990796-0004/EM, REDU  002990796-0002/EM, REDU  002990796-0003/EM, REDU  002990796-0005/EM, EUTM  017721796/EM CRY BABIES MAGIC TEARS, REDU  005844297-0016/EM, REDU  005844297-0021/ EM , REDU  005844297-0014/EM, REDU  005844297-0017/EM, REDU  005844297- 0011/EM, REDU  005844297-0013/EM, REDU  005844297-0007/EM, EUTM 00941465  FUFRIS, EUTM 011498987 BLUBLU THE BABY DOLPHIN
-[...9 lines deleted...]
-  <si>
     <t>REDU 002104620-0005</t>
   </si>
   <si>
     <t>EUTM 006461041 KAMASUTRA, REDU 000840442-0001 Modele de pendentif
 REDU 000840442-0002 Modele de bague, REDU 000274840-0001 Modele de pendentif	, REDU 000274840-0004 Modele de bracelet, REDU000274840- 0005 Modele de bracelet, REDU 000274840-0006Modele de bracelet, REDU 000274840- 0011 Modele de bague, REDU	000840442-0003 Modele de bracelet ouvert
 REDU 000840442-0004Modele de pendentif Kamasutra, REDU001721762- 0003 Modele de bijoux, REDU 001721762-0007 Modele de menottes Dinh Van 925	
 REDU001721762-0021 Modele de bague,REDU 002260778-0008Modele de bague
 REDU 001721762-0018 Modele de boucles d'oreilles,REDU 001721762-0012Modele de menottes Dinh Van 750, REDU 001721762-0017 Modele de bijoux, REDU 001721762-0019 Modele de collier, REDU 002260778-0009 Modele de bague	
 REDU 002260778-0010 Modele de bague, REDU 002260778-0012 Modele de bague
 REDU 002260778-0013 Modele de bague, REDU 004697449-0001 Modele de bague
 REDU 004697449-0003 Modele de bague, REDU004697449-0004 Modele de bague
 EUTM	002998763 PI, EUTM 003584935 DINH VAN, EUTM 003586931 CIBLE, EUTM 008849201 PI INDEPENDENT, EUTM 011878816 SPIRALE
 EUTM 015228877 LE CUBE DIAMANT, EUTM 003601341 PI CHINOIS</t>
   </si>
   <si>
     <t>REDU 005306321-0003, REDU 005306321-0002, REDU 002349092-0007, REDU 002349092-0006, REDU 002349092-0005, REDU 002349092-0004, REDU 002349092-0003, REDU 002349092-0002, REDU 005306321-0001	
 REDU 002349092-0001</t>
   </si>
   <si>
     <t>EUTM 18018220 TOY, REDU 007370861-0001, REDU 005579521-0001, EUTM 18225795 Moschino, EUTM 15531387, EUTM 12527982 MOSCHINO TEDDY BEAR, REDU 004044097-0004, REDU 002974386-0002, EUTM 1166685 MOSCHINO CHEAPANDCHIC, EUTM5166863 PHILOSOPHY di ALBERTA FERRETTI, EUTM 6322887 MOSCHINO CHEAPANDCHIC, EUTM 9210029 MOSCHINO, REDU 002974386-0001, EUTM 18786925 MO5CH1NO JEANS
 REDU 004044097-0001, REDU 002617811-0001, REDU 007370861-0004, REDU 007370861-0002, EUTM 18080639PHILOSPHY DI LORENZO SERAFINI
 REDU 007370861-0003, EUTM 5166475 ALBERTA FERRETTI, REDU 004044097-0002, EUTM 18697968 MOSCHINO, REDU 004044097-0003	
 REDU 004044097-0005, REDU 005329166-0001, REDU 005329166-0002</t>
   </si>
   <si>
@@ -10814,53 +10798,50 @@
 ITM 1377651/WO APPLE, ITM 1303517/WO IPHONE, REDU002629212-0001/ EM, REDU 008433494-0001/EM, REDU 008433817-0001/EM, REDU 009175706- 0001/EM, REDU 008205082-0001/EM, REDU001334254-0001/EM, REDU 002199117-0002/EM, REDU 005825965-0001/EM, REDU 015013190-0001/EM	
 EUTM 009784299/EM, EUTMSMART COVER, EUTM 011020427/EM LIGHTNING, EUTM 011472008/EM EARPODS</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 002200741-0001		</t>
   </si>
   <si>
     <t>EUTM 019080737/EM exact PIPE CUTTING, EUTM 018949977/EM exact Pipe Cutting System, REDU 015070752-0001/EM, REDU 015070752-0002/EM</t>
   </si>
   <si>
     <t>REDU 015017235-0036, REDU 015017235-0051, REDU 015017235-0066, REDU 015017235-0055, REDU 015017235-0053, REDU 015017235-0039, REDU 015017235-0048, REDU 015017235-0034, REDU 015017235-0045, REDU 015017235-0044, REDU 015017235-0049, REDU 015017235-0040, REDU 015017235-0041, REDU 015017235-0042, REDU 015017235-0038, REDU 015017235-0046, REDU 015017235-0052, REDU 015017235-0035, REDU 015017235-0037, REDU 015017235-0043, REDU 015017235-0050, REDU 015017235-0047, REDU 015017235-0054</t>
   </si>
   <si>
     <t>EUTM 009204009/EM N NICORETTE, EUTM 018688017/EM NICORETTE
 EUTM 018678399/EM BENADRYL, EUTM 018014558/EM ZARBEE'S	
 EUTM 018014695/EM ZARBEE'S NATURALS, EUTM 013782792/EM ZARBEE`S, EUTM 018688019/EM ZARBEE'S, EUTM 018214617/EM NEUTROGENA, EUTM 018437710/EM NEUTROGENA,EUTM 018666502/ EM NEUTROGENA, EUTM 004164018/EM LISTERINE,EUTM 003429859/ EM AVEENO, EUTM 016015547/EM OGX, EUTM 018674580/EM OGX	
 EUTM 012152617/EM OGX, EUTM 019008218/EM ogx, EUTM 016059446/ EM OGX BEAUTY PURE AND SIMPLE, EUTM002341063/EM ROGAINE
 EUTM 005227905/EM REGAINE, EUTM 008181455/EM REGAINE, EUTM 010591006/EM REGAINE, EUTM 003409968/EM o.b., EUTM 018708792/EM O.B., EUTM 003428851/EM JOHNSON'S,EUTM 018670864/EM JOHNSON'S
 EUTM 018814147/EM JOHNSON'S, EUTM 003477891/EM Johnson's,EUTM 018670856/EM JOHNSON'S	, EUTM 018814150/EM Johnson's, EUTM 005285713/EM JOHNSON'S BABY 100% ESSENTIAL,EUTM 013380407/EM LE PETIT MARSEILLAIS,EUTM 018686859/EM LE PETIT MARSEILLAIS
 EUTM 000721837/EM LE PETIT MARSEILLAIS,EUTM 014655583/EM LE PETIT MARSEILLAIS, EUTM 013383971/EM LE PETIT MARSEILLAIS 
 REDU 003873926-0001/EM, EUTM 003409951/EM CAREFREE, EUTM 018708314/EM CAREFREE, EUTM 008987091/EM CLEAN &amp; CLEAR	
 EUTM 008987117/EM CLEAN &amp; CLEAR, EUTM 008986986/EM CLEAN&amp; CLEAR, EUTM 008987158/EM CLEAN &amp; CLEAR, EUTM 008987349/EM CLEAN &amp; CLEAR, EUTM 008987398/EM CLEAN &amp; CLEAR, EUTM 003429792/EM BAND-AID, EUTM 002190239/EM NICORETTE
 EUTM 018029548/EM NICORETTE, EUTM 006732655/EM NICORETTE INVISIPATCH, EUTM 006649602/EM nicorette ActiveStop, EUTM 005269634/EM NICORETTE FRESHFRUIT, EUTM 010281038/EM NICORETTE QUICKSPRAY, EUTM 005334461/EM Nicorette ActiveStop	
 EUTM 008160392/EM NICORETTE QUICKMIST, EUTM 008341241/EM NICORETTE ICY WHITE,EUTM 003260148/EM NICORETTE FRESHMINT
 EUTM 009208224/EM NICORETTE COOLS, EUTM 008260218/EM NICORETTE COMBI</t>
-  </si>
-[...1 lines deleted...]
-    <t>REDU 008566939-0001/EM,REDU 008772784-0001/EM, EUTM 018877974/EM FLASHLED SOS, EUTM 018483816/EM FLASH LED</t>
   </si>
   <si>
     <t>REDU 001733239-0004, REDU 001733239-0003, REDU 001733239-0002, REDU 001842295-0002, REDU 001842295-0001, REDU 001691577-0001, REDU 001733239-0001</t>
   </si>
   <si>
     <t>DEUR 007092630-0002/EM, ICD D214766-0023/WO, ICD D214766-0051/WO
 EUTM 016869067/EM JELLYCAT, EUTM 001239748/EM JELLYCAT
 EUTM 016869083/EM, EUTM 018977423/EM BASHFUL BUNNY, EUTM 018977361/EM JELLYCAT JACK, ITM 1778855/WO RICKY RAIN FROG	
 ITM 1801389/WO TIMMY TURTLE, REDU 006356697-0022/EM, DEUR 015088677-0018/EM, ICD D225631-0002/WO, EUTM 018991687/EM CLYDE CAPYBARA, ITM 1822283/WO AMUSEABLES JELLYCAT LONDON	
 ITM 1822420/WO AMUSCABLES SPORTS JELLYCAT LONDON, EUTM 018959948/EM JELLYCAT BOOKS LONDON, ICD D225631-0001/WO	
 ICD D235209-0033/WO, DEUR 005840600-0046/EM</t>
   </si>
   <si>
     <t>REDU 015092144-0001/EM</t>
   </si>
   <si>
     <t>EUTM 015901564 SENSIA ARENA, EUTM 018320013 GROHE,  PROFESSIONAL, EUTM 018336029 GROHE QuickFix, EUTM 018356830 GROHE SPA, EUTM 016077257 GROHE,EUTM 004556882 GROHE ENJOY WATER, EUTM 013528153 GROHE SmartControl,EUTM 009249475 Grohe Blue Pure, EUTM 008131567 GROHE Blue, EUTM 008518243 GROHE BauEdge, EUTM 015382211 GROHE, EUTM 000587824, EUTM 000226662 GROHE, EUTM 009257651 Grohe Power &amp; Soul, EUTM 009393422 GROHE Spa, EUTM 011402708 GROHE Professional,EUTM 011630506 GROHE Pure Freude an Wasser, EUTM 011638244 GROHE PROFESSIONAL WORK SMARTER, REDU 007872783-0004, EUTM 004163713 TEMPESTA, EUTM 001993385 SENSIA, EUTM 015833577 Sense Guard, EUTM 003163342 RAINSHOWER, EUTM 018356044 GROHE X,EUTM 018417309 GROHE X
 EUTM 018300701 GROHE TEMPESTA, EUTM 018528907 GROHE QUICKFIX, EUTM 000861302 EUROSMART, EUTM 004319034 Essence</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 001647874/EM, REDU 000029194-0001/EM, REDU 000029194-0002/EM, EUTM 003382561/EM, REDU 000656657-0001/EM, REDU 000656657-0002/E, REDU 000656657-0005/EM, REDU 000656657-0003/EM, REDU 000656657- 0004/EM, REDU 002317834-0001/EM </t>
   </si>
   <si>
     <t>EUTM 016798671/EM LPG, REDU 001584525-0001/EM,EUTM 015510837/EM CELLU M6 ALLIANCE, ITM 1679590/WO LPG INNER POWER. BETTER LIFE.</t>
   </si>
@@ -11135,50 +11116,53 @@
 EGIP PDO-FR-0994Lonzo de Corse / Lonzo de Corse - Lonzu</t>
   </si>
   <si>
     <t>EGIP 10000000 AOP PIMENT D’ESPELETTE EN ENTIER FRAIS, CORDE DE PIMENT D’ESPELETTE, POUDRE DE PIMENT D’ESPELETTE</t>
   </si>
   <si>
     <t>EUTM 012479598/EM ART OF NATURE MASTIHA, EUTM 012479689/EM MASTIHA SHOP, EUTM 004175089/EM mastihashop VOYAGE TO THE EAST MEDITERRANEAN THE CHIOS MASTIHA GROWERS ASSOCI ATION, EUTM 004175063/EMΕΝΩΣΗ ΜΑΣΤΙΧΟΠΑΡΑΓΩΓΩΝ ΧΙΟΥ,	
 EGIP Mastiha Chiou, EGIP Mastihelaio Chiou, EGIP Tsikla Chiou, ITM 900845/WO ELMA</t>
   </si>
   <si>
     <t>EGIW PDO-FR-A1359 Vin de Champagne</t>
   </si>
   <si>
     <t>EGIW PDO-FR-A0144 Châteauneuf-du-Pape</t>
   </si>
   <si>
     <t>EGIW PDO-FR-A0186 Barsac, EGIW PDO-FR-A0712 Blaye, EGIW PDO-FR-A0821 Bordeaux, EGIW PDO-FR-A0686 Cadillac, EGIW PDO-FR-A092 Canon Fronsac, EGIW PDO-FR-A0987 Côtes de Bordeaux, EGIW PDO-FR-A0306 Bordeaux supérieur, EGIW PDO-FR-A0668 Cérons, EGIW PDO-FR-A0271 Côtes de Blaye, EGIW PDO-FR-A0707 Côtes de Bordeaux-Saint-Macaire
 EGIW PDO-FR-A0828 Bourg / Côtes de Bourg / Bourgeais	, EGIW PDO-FR-A0488 Crémant de Bordeaux, EGIW PDO-FR-A0406 Entre-deux-Mers, EGIW PDO-FR-A1103 Fronsac, EGIW PDO-FR-A0927Graves de Vayres, EGIW PDO-FR-A1012 Graves, EGIW PDO-FR-A1014 Graves supérieures,EGIW PDO-FR-A0710 Haut-Médoc, EGIW PDO-FR-A0171 Lalande-de-Pomerol, EGIW PDO-FR-A0276 Listrac-Médoc, EGIW PDO-FR-A0170 Loupiac, EGIW PDO-FR-A1200 Lussac Saint-Emilion, EGIW PDO-FR-A0329 Margaux,EGIW PDO-FR-A0730 Médoc, EGIW PDO-FR-A0990 Montagne-Saint-Emilion,EGIW PDO-FR-A0731 Moulis / Moulis-en-Médoc, EGIW PDO-FR-A0713 Pauillac,EGIW PDO-FR-A0162 Pessac-Léognan, EGIW PDO-FR-A0273 Pomerol, EGIW PDO-FR-A0274 Premières Côtes de Bordeaux,EGIW PDO-FR-A0992 Puisseguin Saint-Emilion, EGIW PDO-FR-A0988 Saint-Emilion, EGIW PDO-FR-A0993 Saint-Emilion Grand Cru, EGIW PDO-FR-A0178 Saint-Estèphe, EGIW PDO-FR-A0991 Saint-Georges-Saint-Emilion, EGIW PDO-FR-A0500 Saint-Julien
 EGIW PDO-FR-A0714 Sainte-Croix-du-Mont, EGIW PDO-FR-A0407 Sainte-Foy-Bordeaux, EGIW PDO-FR-A0819 Sauternes</t>
   </si>
   <si>
     <t>EGIW PDO-IT-A1399 Barbaresco, EGIW PDO-IT-A1389 Barolo</t>
   </si>
   <si>
     <t xml:space="preserve">EGIS  10338287 </t>
+  </si>
+  <si>
+    <t>*ar 2025.gada 16.oktobri tiek piemērotas šādas aizsardzības veidu abrievatūras:</t>
   </si>
   <si>
     <t>•	CDR uz REUD (Registered European Union design)
 •	CDU uz UEUD (Unregistered European Union design)
 •	CGIP uz EGIP (Geographical indication for agricultural products)
 •	CGIW uz EGIW (Geographical indication for wine)
 •	CGIS uz EGIS (Geographical indication for spirit drinks)
 •	CGIL uz EGIL (Geographical indication as listed in Agreements between the Union and third countries)
 •	CGIA vairs nepastāv un pieder EGIP kategorijai (Geographical indication for aromatised drinks based on wine products)
 •	CIGI ir jauns veids, kas ieviests ar jauno tiesisko regulējumu (Geographical indication for craft and industrial products)</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM12347381/Megared, EUTM 11590247/Megared, EUTM 12207528/Megared, EUTM 12207429/Megared, EUTM 11590486/Megared, EUTM 12098257/MegaRojo, EUTM 12098356/MegaRood, EUTM 12098315/MegaRosso, EUTM 12098414/MegaRouge, EUTM 11858958/PowerRed, EUTM 11945607/SmartMega, EUTM 11945541/Mega03 
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 015921422 ca, EUTM 012734571CATRICE , EUTM 012863254 CATRICE, EUTM 009173221 CATRICE, EUTM 005430939 catrice, EUTM 015921422 CA, EUTM 012734571 CATRICE, EUTM 018675482 CATRICE COSMETICS HD LIQUID COVERAGE FOUNDATION 
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000291823 OMNIC, EUTM 011935046 OMNIC TOCAS
  </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 014412951 DAVIDOFF Cool Water, EUTM 014297048 DAVIDOFF Cool Water, ITM 1788437 DAVIDOFF COOL ELIXIR, ITM 490202ZINO,  ITM 490202 ZINO, ITM 467511 ZINO DAVIDOFF, ITM 968340 SILVER SHADOW PRIVATE, ITM 930604, ITM 857686 DAVIDOFF, ITM 942330 DAVIDOFF ADVENTURE, EUTM 003788767, ITM 1020705 DAVIDOFF CHAMPION, ITM 1068031, ITM 977631 HOT WATER, ITM 1459417 Cool Water, ITM 1445248 DAVIDOFF RUN WILD, ITM 1345267 DAVIDOFF COOL WATER WAVE, ITM 1303865 DAVIDOFF HORIZON, ITM 1153295 DAVIDOFF THE GAME, ITM 761286 COOL WATER, ITM 467510 DAVIDOFF    
@@ -11224,226 +11208,195 @@
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>POLLINI</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t xml:space="preserve"> S.p.A. </t>
     </r>
   </si>
   <si>
     <t>Preces apraksts (satur ierobežotas pieejamības informāciju)</t>
   </si>
   <si>
     <t xml:space="preserve">REUD 015105546-0002/EM, REUD 015105546-0001/EM	</t>
   </si>
   <si>
     <t>MONTANA FURNITURE A/S</t>
   </si>
   <si>
-    <t xml:space="preserve">mēbeles, galdi, mēbeļu plaukti, metāla skapīši, vitrīnu skapīši, naktsskapīši,skapji u.c. </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">REDU 008668297-0010/EM, REDU 008668297-0007/EM, REDU 008668297- 0002/EM, REDU 008668297-0005/EM, REDU 008000343-0001/EM, REDU 008364756-0001/EM, EUTM 018194534/EM V-MAG,REDU 008668297-0004/ EM, REDU 004697316-0001/EM, REDU 004696821-0001/EM, REDU 004696847- 0001/EM, REDU 008668297-0003/EM, REDU 008668297-0008/EM, REDU 008668297-0006/EM, REDU 008668297-0009/EM, REDU 008668297-0001/EM, REDU 008668297-0011/EM	</t>
   </si>
   <si>
     <t>EUTM 009150244/EM MINIBANDA	, EUTM 008895492/EM, EUTM 012208955/EM SARABANDA, EUTM 004491321/EM MINIBANDA	
 EUTM 008640211/EM SARABANDA, EUTM 008844391/EM MINIBAND	
 EUTM 008640351/EM SARABANDA, EUTM 001152503/EM SARABAN	
 EUTM 017979912/EM SARABANDA IL BELLO ITALIANO FATTO BENE
 EUTM 017979917/EM SARABANDA ECCELLENZA ITALIANA</t>
   </si>
   <si>
     <t>šalles, kabatlakatiņi, somas, cepures, jostas  apģērbi, lietusmēteļi, mugursomas, kosmētika, auskari, smaržas u.c.</t>
   </si>
   <si>
     <t>EUTM 013880471 Michael Jackson, EUTM 015755309 Michael Jackson	
 EUTM 016791097 BAD 25, EUTM 019219056 MJ,EUTM 008430531 King of Pop, EUTM 008404873 KING OF POP THE SHOW, EUTM 008526171 MICHAEL JACKSON, EUTM 008541971 KING OF POP,EUTM 008563371 THRILLER, EUTM 008784341 KING OF POP, EUTM 010058402
 EUTM 010380335 KING OF POP</t>
   </si>
   <si>
     <t>Triumph International LLC</t>
   </si>
   <si>
     <t>mūzikas ieraksti, zvanu melodijas un grafika mobilajiem tālruņiem u.c.</t>
   </si>
   <si>
     <t>ITM 1588091, ITM 1586503 BELLROY, ITM 1280802 bellroy, ITM 1280298 BELLROY, ITM 1280342, ITM 1120804 BELLROY</t>
   </si>
   <si>
     <t>BELLROY PTY LTD</t>
   </si>
   <si>
     <t>EUTM  014676209 LA ROCHE-POSAY LABORATOIRE DERMATOLOGIQUE,REDU 000296462-0001/EM, EUTM018057035/ EMANTHELIOS, EUTM 018055998/EM LIPIKAR</t>
   </si>
   <si>
     <t>EUTM 018523205/EM BRENTFORD FOOTBALL CLUB 1889	
 EUTM 018523203/EM BRENTFORD FC</t>
   </si>
   <si>
     <t>BRENTFORD FC LIMITED</t>
   </si>
   <si>
+    <t>sporta apģērbs, šalles, fanu klubi</t>
+  </si>
+  <si>
     <t>EUTM 019049709/EM NOTTINGHAM FOREST, EUTM 019049710/EM FOREST</t>
   </si>
   <si>
     <t>NOTTINGHAM FOREST FOOTBALL CLUB LTD</t>
   </si>
   <si>
     <t>                                                                       Kopsavilkums par VID Muitas pārvaldē saņemtajiem pieprasījumiem par intelektuālā īpašuma aizsardzību</t>
   </si>
   <si>
     <t>apģērbi, smaržas, smaržvielas u.c.</t>
   </si>
   <si>
     <t>kases aparāti, elektroniskie svari, aparāti banknošu autentiskuma pārbaudei, banknošu skaitīšanas iekārtas, rēķināšanas mašīnas, optisko disku un svītrkodu lasītāji, printeri izmantošanai ar datoriem, kartes ar mikroprocesoriem, biroja piederumi u.c.</t>
   </si>
   <si>
     <t>atmiņas spēles, pārtikas preču iepirkumu maisiņi, dekoratīvie magnēti, magnētu logotipu dizains t-krekliem, piespraudes u.c.</t>
   </si>
   <si>
     <t>kukaiņu kodumu ziede, nedaudz lielāka par lūpu krāsu, izgatavota no baltas plastmasas</t>
   </si>
   <si>
     <t>apgaismošanas ierīces un iekārtas, griestu lampas, stāvlampas, spuldzes, kontaktligzdas, abažūra turētājs, lampu pakarināmās ierīces, elektriskās izlādes caurules,atstarotāji, gaismas sadalītājs u.c.</t>
   </si>
   <si>
-    <t>metāla automašīnu nozīmītes,
-[...2 lines deleted...]
-alus paliktņi u.c.</t>
+    <t>apģērbs, galvassegas, preparāti balināšanai un citas veļas vielas, preparāti tīrīšanai, pulēšanai, attaukošanai un noberšanai, ziepes, parfimērijas izstrādājumi, ēteriskās eļļas, kosmētika, matu losjoni, zobu pastas;apakšveļa, zeķes, cimdi,  apavi, apavu zoles, krēmi, pastas, vaski, kondicionieri, pulēšanai, tīrīšanai un aizsardzībai no lietus, apavu tīrīšanas lupatiņas,  sukas, apavu maisiņi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">ādas izstrādājumi, jostas, apavi,  cimdi, ceļojumu somas, aksesuāri </t>
   </si>
   <si>
     <t>EUTM 006028914/EM Dettol, EUTM 006029078/EM,EUTM 008962094/EM
 EUTM 003033842/EM DETTOL,EUTM 009153511/EM DETTOL
 EUTM 013784962/EM, EUTM 018049358/EM Dettol,EUTM 018048871/EM Dettol</t>
   </si>
   <si>
     <t>mobilie tālruņi, mobilo tālruņu somas, brīvroku austiņas mobilajiem tālruņiem, mobilo tālruņu brīvroku komplekti,  turētāji, kabeļa adapteri u.c.</t>
   </si>
   <si>
+    <t>ķirurģijas, medicīnas, zobārstniecības un veterinārijas aparāti un instrumenti, mākslīgās ekstremitātes, acis un zobi, ortopēdiskie izstrādājumi, šuvju materiāli, terapeitiskās un palīgierīces, kas paredzētas cilvēkiem ar invaliditāti, masāžas aparāti, bērnu aprūpes aparāti, ierīces un priekšmeti, aparāti, ierīces un priekšmeti seksuālām darbībām,  juvelierizstrādājumi,  pulksteņi, apģērbi, apavi, galvassegas, mājsaimniecības vai virtuves piederumi,galda piederumi, dakšiņas un karotes, skuvekļi tīrīšanas iekārtas,  mājsaimniecības veļa, tekstila vai plastmasas aizkari, paklāji, paklājiņi, paklājiņi, linolejs un citi grīdas segumi, netekstila sienas tapetes, spēles rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces, rotājumi, kafija, tēja, kakao un mākslīgā kafija, rīsi, tapioka un sāgo,milti un graudaugu izstrādājumi, maize, konditorejas izstrādājumi, pārtikas ledus, cukurs, medus, melases sīrups,  raugs, cepamais pulveris, sāls, sinepes, etiķis, mērces [garšvielas], saldējums, alkoholiskie dzērieni, alus, minerālūdeņi un gāzētie ūdeņi un citi bezalkoholiskie dzērieni, augļu dzērieni un augļu sulas, sīrupi, tabaka, mēķētāju preces, sērkociņi, preparāti putekļu uzsūkšanai, mitrināšanai un saistīšanai, sveces un daktis apgaismošanai u.c.</t>
+  </si>
+  <si>
+    <t>tabaka un smēķēšanas izstrādājumi, mitrinātāji, tabakas aizstājēji, tabakas grauzdētāji, tabakas dzesēšanas iekārtas cigāru griezējs, cigāri, pelnu trauki smēķētājiem, elektriskie sildītāji, elektriskie sildīšanas pavedieni, tvaika ģenerēšanas ierīces,  elektroniskās cigaretes, elektronisko cigarešu kasetnes, kociņi elektronisko cigarešu tīrīšanai un dezinfekcijai, elektroniskie cigarešu tīrīšanas līdzekļi, elektronisko cigarešu tīrīšanas birstes,  spilventiņi elektronisko cigarešu tīrīšanai u.c.</t>
+  </si>
+  <si>
     <t>juvelierizstrādājumi, piespraudes,  saktas,  brošas, aproču pogas, nozīmītes no dārgmetāla,  auduma, papīra u.c.</t>
   </si>
   <si>
-    <t>juvelierizstrājumi, korsetes, apģērbi, jakas, smokingi, šalles apakšveļa,  pulksteņi, saulesbrilles,atslēgu piekariņi,  gredzeni, ādas atslēgu piekariņi u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>medikamenti,  farmaceitiskie produkti</t>
   </si>
   <si>
     <t xml:space="preserve"> sadzīves tehnika, elektriskas virtuves ierīces un ierīces pārtikas apstrādei un pārstrādei,presēšanas mašīnas, atkritumu iznīcināšanas aparāti, ieskaitot atkritumu savācējus, atkritumu preses, rokas darbarīki, galda piederumi, skuvekļi, matu griešanas mašīnas,  grieznes,  manikīra piederumi, nagu šķēres,vīles u.c.</t>
   </si>
   <si>
-    <t xml:space="preserve">tālvadības pultis  viedām mājas ierīcēm u.c. </t>
+    <t>velosipēdi, sauszemes transportlīdzekļi ar pedāļu piedziņu, izņemot riepas un riteņus velosipēdu rāmji; stūres un velosipēdu stūres kāti, segli, sēdekļu balsti u.c.</t>
   </si>
   <si>
     <t>EUTM  000000472 Sony, ITM  978971 Sony, ITM  1194843 A Sony, EUTM 005335518/EM, EUTM 005335575/EM</t>
   </si>
   <si>
-    <t>apģērbs,apavi, galvassegas,somas u.c.</t>
-[...5 lines deleted...]
-    <t>brilles, kosmētikas izstrādājumi, apģērbi,apavi, somas,cepures, rotaslietas u.c.</t>
+    <t>pakas, ko  sūta  pa pastu,  ir marķētas ar oriģinālo nosaukumu “Zalando”</t>
   </si>
   <si>
     <t>pusvadītāji, integrētās shēmas un neierakstīti elektroniski datu nesēji; pusvadītāju ierīces, proti, digitālās, analogās, interfeisa un jauktas signālu shēmas, mikroshēmas, iespiedshēmas plates u.c.</t>
   </si>
   <si>
-    <t xml:space="preserve"> konditorejas izstrādājumi, šokolāde,deserti, saldējums u.c.</t>
-[...8 lines deleted...]
-  <si>
     <t>gaisa spilveni automašīnām motocikli,  elektrības ģenerators u.c.</t>
   </si>
   <si>
     <t>hermētiķi,  hermētiķu noņēmēji, blīves un hermētiķu komplekti</t>
   </si>
   <si>
     <t>briļļu lēcas, saulesbriļļu lēcas, optiskās brilles, oftalmoloģiskā stikla lēcas, optiskās lēcas,oftalmoloģiskās lēcas</t>
   </si>
   <si>
     <t>briļļu lēcas, saulesbriļļu lēcas, optiskās brilles, oftalmoloģiskā stikla lēcas, optiskās lēcas,oftalmoloģiskās lēcas, kino lēcas</t>
   </si>
   <si>
     <t>apģērbs, rotaļlietas, kancelejas preces, svārsta pulksteņi, vannas halāti, bērnu lietussargi,  ballīšu baloni, papīra ballīšu dekorācijas, ballīšu ielūgumi, svētku rakstāmpiederumi, papīra ballīšu piederumi, vannas rotaļlietas, ērnu albumi, bērnu pārtika (zīdaiņiem), bērnu dvieļi, plastmasas ballīšu cepures u.c.</t>
   </si>
   <si>
     <t>skaņas pastiprinātāji,  elektriskās kontroles aprīkojums, skaņu atjaunošana aparatūras instrumentiem, apgaismošanas sistēmas, ģitāras,  ģitāru stīgas, mūzikas instrumenti</t>
   </si>
   <si>
-    <t>Audio ierīces</t>
-[...4 lines deleted...]
-  <si>
     <t>nažu, dakšiņu un karotīšu izstrādājumi, arī no dārgmetāla vai ar sudraba pārklājumu,  juvelierizstrādājumi, dārgakmeņi u.c.</t>
   </si>
   <si>
     <t>somas,mugursomas, portfeļi,nelieli ādas izstrādājumi</t>
   </si>
   <si>
-    <t>smaržas, bižutērija,audumi vāciņi tālruņiem un planšetdatoriem, grafiskie simboli, apģērbi,apavi, somas u.c.</t>
-[...5 lines deleted...]
-    <t>apģērbi, apavi, galvassegas, smaržas, kosmētika, parfimērijas krūzes,dzeramie trauki u.c.</t>
+    <t>Tekila</t>
   </si>
   <si>
     <t xml:space="preserve"> apavi, apģērbs,  galvassegas juvelierizstrādājumi, bižutērija, pulksteņi, to daļas un piederumi</t>
   </si>
   <si>
-    <t>automobiļi, diski, motorizēto transportlīdzekļu riteņi, rotaļu automašīnas, durvis motorizētiem transportlīdzekļiem, stūres transportlīdzekļiem; transportlīdzekļu modeļi, ar tālvadības pulti vadāmi rotaļu transportlīdzekļi</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">kopšanas un skaistumkopšanas līdzekļi, kosmētika, tualetes piederumi, ādas kopšanas līdzekļi; mīkstinošs tīrīšanas līdzeklis, kondicionieris, roku un ķermeņa krēms, ķermeņa losjons, dušas želejas, pēdu,  roku krēmi, dienas un nakts krēmi, acu  smaržas, istabas smaržas, sveces, kosmētika, lūpu spīdumi un lūpu mīkstinātāji, gultas un galda pārklāji, apģērbi, apavi, galvassegas,  somas, jostas, tualetes piederumu futrāļi un turētāji u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">mēbeles, spoguļi, gleznu rāmji,kauli, ragi, vaļa bārkstis vai perlamutra, neapstrādāti vai daļēji apstrādāti, čaumalas; jūras putas dzeltens dzintars nemetāliski uzglabāšanas vai transportēšanas konteineri u.c. </t>
   </si>
   <si>
-    <t>glābšanas vestes  pašpiepūšamie plosti, kompasi u.c.</t>
+    <t xml:space="preserve">televīzija, izklaides pakalpojumi, televizoru dekoderi, interaktīvie izklaides pakalpojumi, Izklaides programmatūra </t>
   </si>
   <si>
     <t>farmaceitiskie medikamenti, zāles,  preparāti</t>
   </si>
   <si>
     <t>atmiņas spēles,  pārtikas preču iepirkumu maisiņi, dekoratīvie magnēti, magnētu logotipu dizains t-krekliem,  piespraudes u.c.</t>
   </si>
   <si>
     <t>EUTM 002161271/EM LYRICA</t>
   </si>
   <si>
     <t>VIATRIS SPECIALTY LLC</t>
   </si>
   <si>
     <t xml:space="preserve">REUD 001434088-0001/EM, REUD 001218192-0001/EM	</t>
   </si>
   <si>
     <t>THETFORD B.V.</t>
   </si>
   <si>
     <t xml:space="preserve">pārnēsājamās tualetes
 </t>
   </si>
   <si>
     <t>EUTM 005720552/EMGBRACING, ITM 1648643/WOGBRacing</t>
@@ -11472,55 +11425,52 @@
   <si>
     <t>rullīšu gultņi, lodīšu skrūves,  piedziņa, mašīnu daļas,  palēnināšanas ierīces, enerģijas ģeneratori, rūpnieciskie roboti, robotu rokas rūpnieciskiem nolūkiem, robotu eksoskeleta tērpi,  rotējoši instrumenti, mašīnu daļas,  eņģes un eņģu daļas bīdāmo slokšņu, plākšņu un vadotņu savienošanai; rotācijas galdi darbgaldiem u.c.</t>
   </si>
   <si>
     <t>EUTM 003922143/EM SKF, EUTM 000147074/EM SKF, EUTM 000146878/EM SKF, EUTM 001725845/EM SKF</t>
   </si>
   <si>
     <t xml:space="preserve">rūpnieciskās eļļas un smērvielas, vaski,  putekļu absorbētāji, mitrinātāji un saistvielas, sveces un daktis apgaismošanai, lauksaimniecības instrumenti, olu inkubējamās mašīnas, tirdzniecības automāti, rokas instrumenti un darbarīki, galda piederumi, skuvekļi  neelektriskie kabeļi un stieples no parastajiem metāliem, mazas datortehnikas un metāla preces, metāla konteineri uzglabāšanai vai transportēšanai, plastmasas loksnes, plastmasas plēve un plastmasas maisiņi iepakošanai un iesaiņošana u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000314336 P.S.G. PARIS-SAINT-GERMAIN, EUTM 013108411 PARIS SAINT - GERMAIN, EUTM 013508882I CI C'EST PARIS, EUTM 014407753 GOLDEN BARRE, EUTM014968382 MY PARIS SAINT-GERMAIN, EUTM 01394629 8RUSHIN' PARIS, EUTM013975263 #tousparis, EUTM 000313981 PARIS SAINT-GERMAIN 1970 
  </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                    EUTM 010913176B, EUTM 003331147B, EUTM 010878593 Brabus, EUTM 007394703 BRABUS, EUTM 002779981 BRABUS
 </t>
   </si>
   <si>
     <t>EUTM 001001312/EM NUROFEN, EUTM 011392461/EM, EUTM 015401847/EM, EUTM 018909997/EM, EUTM 015406374/EM NUROFEN</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000013037, EUTM 007300353 WERKHAUS 
 </t>
   </si>
   <si>
-    <t>datoru aparatūra, 
-[...3 lines deleted...]
-    <t>rotaļlietas,spēles, DVD grāmatas, ieraksti apģērbs u.c.</t>
+    <t>pulksteņi un hronoloģiski instrumenti, juvelierizstrādājumi,  rotaslietas,apģērbi, galvassegas , šalles, cimdi, zeķes, jostas, apavi,  apavu zoles, zolītes, un citi aksesuāri, rāvējslēdzēji, apavu tīrīšanas un pulēšanas līdzekļi, ugunsdrošais apģērbs, darba bikses, virsvalki, ceļgalu spilventiņi, cietās cepures, aizsargcimdi, aizsargbrilles, rūpniecības apavi, aulesbrilles, austiņas, mobilo tālruņu siksnas, atmiņas kartes, DVD, kompaktdiski, magnētiskie datu nesēji, video kasetes, rūpniecisko apavu zoles un zolītes, instrumentu jostas, instrumentu jostu piederumi,
+somas, somiņas ceļojumu somas, čemodāni, mugursomas, kabatas portfeļi, maki, kancelejas preces un biroja piederumi</t>
   </si>
   <si>
     <t>EUTM003095676/EMEARLY SWEET, CPVR 19647</t>
   </si>
   <si>
     <t>svaigas vīnogas</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 003530524 TAZO and Design, EUTM 010677516 TAZO, EUTM 005285655 TAZO and Design, EUTM 003528924 TAZOBERRY, EUTM 011456977 TEAVANA, EUTM 015199995 TEAVANA, EUTM 011043395  V and Design, EUTM 011786498 TEAVANA HEAVEN OF TEA and Design, EUTM 012250148 TEAVANA HEAVEN OF TEA and Design, EUTM 002164267 VERISMO, EUTM 010707586 VERISMO, EUTM 010992535 VERISMO, EUTM 012662813 YOUTHBERRY, EUTM 000595975 YUKON BLEND, EUTM 012187167 Design Only EUTM 008864043 Design Only, EUTM 002365500 FRAPPUCCINO, EUTM 003977931 frappuccino and Design, EUTM 004314051 FRAPPUCCINO, EUTM 000598128 GAZEBO BLEND, EUTM 000617233 GOLD COAST BLEND, EUTM 003619475 GUATEMALA CASI CIELO, EUTM 012588828 HACIENDA ALSACIA, EUTM 000595306 INFUSIA, EUTM 005234877 INFUSIA, EUTM 014753461 TEAVANA, EUTM 000572982 STARBUCKS, EUTM 000630657 STARBUCKS, EUTM 004314092 STARBUCKS COFFEE and Design, EUTM 003086014 STARBUCKS COFFEE and Design, EUTM 000175539 STARBUCKS, EUTM 000630673 STARBUCKS, EUTM 001633965 STARBUCKS, EUTM 003319043 STARBUCKS, EUTM 002365732 STARBUCKS, EUTM 003984713 STARBUCKS, EUTM 011198711 STARBUCKS COFFEE and Design, EUTM 005234786  STARBUCKS COFFEE and Design, EUTM 009776667  STARBUCKS AUTUMN BLEND, EUTM 009730359 STARBUCKS BLONDE, EUTM 000564377 STARBUCKS COFFEE and Design, EUTM 000564427 STARBUCKS COFFEE, EUTM 000596163 STARBUCKS COFFEE and Design, EUTM 000689786 STARBUCKS COFFEE and Design, EUTM 001632280  STARBUCKS COFFEE and Design, EUTM 002365534 LIGHTNOTE BLEND, EUTM 004614418 MUAN JAI, EUTM 010260883 MY STARBUCKS REWARDS, EUTM 010272565 ORIGAMI 
 EUTM 003078573 SERENA ORGANIC BLEND 
 </t>
   </si>
   <si>
     <t>Starbucks Corporation</t>
   </si>
   <si>
     <t>kafija, tēja, karstie un aukstie dzērieni (šokolādes dzērieni, kokteiļi), kafijas pupiņas, gatavi  pārtikas produkti (sviestmaizes, salāti,  konditorejas izstrādājumi u.c.), kā arī citas preces, kas paredzētas tirdzniecībai (krūzes, magnēti u.c.)</t>
   </si>
   <si>
     <t>EUTM	002423655/EM	10000001	BENINCA'</t>
   </si>
   <si>
     <t xml:space="preserve"> daudzfunkcionālas tālvadības pultis</t>
   </si>
   <si>
@@ -11551,200 +11501,209 @@
     <t>EUTM 004086609 NEUMANN, EUTM 018317284 U 87,EUTM 018965969 U 47 fet i, EUTM018317311 TLM 103, EUTM 018317316 TLM 102, EUTM 018846310 Neumann, EUTM 018426079 M 49, EUTM 018317314 KMS 105</t>
   </si>
   <si>
     <t>Georg Neumann GmbH</t>
   </si>
   <si>
     <t>REUD 015121823-0001/EM</t>
   </si>
   <si>
     <t>Chesu Alexandru</t>
   </si>
   <si>
     <t>gaismas diožu (LED) apgaismojuma sistēmas, skatuves apgaismojuma sistēmas</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 018336210 Linola sept, EUTM 018334063 Linola sept,  ITM 1594588 Little Lino, ITM 1408697 LINO, EUTM 018425107 Axhidrox, ITM 927667 Dr. Wolff, ITM 985168 Vagisan, EUTM 013272604 Linoseptic,EUTM 005401708 Linola, EUTM 017921711 SafeCup, EUTM 018541945 Linoladiol, EUTM 018056317 EtoPril
 </t>
   </si>
   <si>
     <t>krēmi, šampūni, saules aizsargkrēmi, losjoni, balzami, aerosoli, želejas, kapsulas, losjoni, ziedes</t>
   </si>
   <si>
     <t>EUTM 019108895 HALLI GALLI</t>
   </si>
   <si>
+    <t xml:space="preserve"> galda spēles, istabas spēles, kāršu spēles, galda spēles, spēļu kārtis</t>
+  </si>
+  <si>
     <t>POP MART (SINGAPORE) HOLDING PTE LTD</t>
   </si>
   <si>
     <t>EUTM 015466031, EUTM 003839065 Phallosan</t>
   </si>
   <si>
     <t>Swiss-Tec Global Limited</t>
+  </si>
+  <si>
+    <t>ortopēdiskas un medicīniskas ierīces, jo īpaši stiepšanas ierīces un pagarināšanas ierīces dzimumlocekļa pagarināšanai un dzimumlocekļa iztaisnošanai, arī jostu veidā</t>
   </si>
   <si>
     <t>EUTM019208865/EM GHOSTBOND, EUTM019208866/EM GHOSTBOND CLASSIC, EUTM019208940/EM GHOSTBOND XL, EUT018417380/EM	
 EUTM018072705/EM GHOSTBOND	,EUTM018537506/EM GHOSTBON
 EUTM018072710/EM PROFESSIONAL HAIR LABS, EUTM018273378/EM Professional Hair Labs World Leader in Cosmetic Bonding,EUTM018273383/EM SAFETY FIRST, EUTM018273368/EM SAFETY FIRST</t>
   </si>
   <si>
     <t>Professional Hair Products Limited</t>
   </si>
   <si>
     <t>līmes mākslīgo matu fiksēšanai</t>
   </si>
   <si>
     <t>EUTM  006046445 nawm, EUTM 001665512 VERSUS, EUTM 001665439 VERSACE, EUTM 001665306 /fig./, EUTM 001504703 VERSUS VERSACE /fig./, EUTM 004396636 /fig./, EUTM 004396602, EUTM013031059 Versus Versace</t>
   </si>
   <si>
     <t>GIANNI VERSACE S.R.L.</t>
   </si>
   <si>
     <t>EUTM 009512096 XRLI-ION, EUTM 009512237 XR, EUTM 000541581
 EUTM 000499004, EUTM 000498717, EUTM 002297604, EUTM 000541623
 EUTM 002716843, EUTM 017093121 DEWALT, EUTM 003485893 DEWALT</t>
   </si>
   <si>
     <t>The Black &amp; Decker Corporation</t>
   </si>
   <si>
     <t>elektriskie instrumenti un piederumi mehāniskiem instrumentiem, elektriskie urbji, elektropneimatiskie āmuri, rotējošie āmuri, smilšpapīra slīpmašīnas, elektriskie smilšu strūklu aparāti, ekscentriskā slīpmašīna, disku slīpmašīna, koka lentes slīpmašīnas, pulēšanas diski,  elektriskie zāģi, ripzāģi, finierzāģi, rāmja zāģi, motorzāģi, šķērszāģi, slīpzāģi, galda zāģi, radiālie roku zāģi, ķīmiskie izstrādājumi,  līmvielas, līmes, sveķi, hermētiķi, saistvielas un epoksīda līmvielas, ķīmiskie enkuri, vinilestera sveķi, poliestera sveķi, līmējošie enkuri, gāzes izmantošanai instrumentos, pulveris izmantošanai instrumentos, vielas iepriekš minēto preču iznīcināšanai,  metāla caurules,Izolācijas dībeļi, Instrumenti sienas enkuru atvēršanai, instrumentu turētājs, instrumentu izgrūdēji u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 008511727 tiptoi, EUTM 007205057, EUTM 005198395 Lotti Karotti
 EUTM 003704871 Ravensburger, EUTM 002738722 Ravensburger, REUD 004667988-0005, REUD 004667988-0009, REUD 004667988-0010, REUD 004667988-0011, REUD 004667988-0016, REUD 006085569-0003, REUD 007560024-0009, REUD 004679884-0003, REUD 008072888-0001, REUD 005248150-0001, REUD 002603878-0001, EUTM 017982703 Funny Bunny	
 EUTM 016463267 BRIO, EUTM 016396517 Gravitrax, EUTM 014915061 Ravensburger, EUTM 012611191 Penguin Pile-Up, EUTM 008647241	</t>
   </si>
   <si>
     <t>Ravensburger AG</t>
   </si>
   <si>
     <t>bērnu pudelītes,zīdaiņu knupīši, āda un mākslīgā āda, tekstilizstrādājumi, apģērbs, apavi, galvassegas,spēles un rotaļlietas u.c.</t>
   </si>
   <si>
     <t>EUTM 011851425/EM PINKO, ITM 1414319/WO PINKO</t>
   </si>
   <si>
     <t>CRIS CONF. S.P.A.</t>
   </si>
   <si>
+    <t>kosmētika, apģērbs, apavi, galvassegas, somas, juvelierizstrādājumi, u.c.</t>
+  </si>
+  <si>
     <t>EUTM 000784389 /fig./</t>
   </si>
   <si>
     <t>August Storck KG</t>
   </si>
   <si>
     <t>šokolādes konfektes</t>
   </si>
   <si>
     <t>EUTM 000554543/EM CHRISTOFLE	, EUTM 018788213/EM Christofle	
 EUTM 018788089/EM OC CHRISTOFLE ORFEVRERIE A PARIS DEPUIS 1830</t>
   </si>
   <si>
     <t>ORFEVRERIE CHRISTOFLE</t>
   </si>
   <si>
     <t>galda piederumi</t>
   </si>
   <si>
     <t>REDU 002640482-0001, REDU 002665810-0001, REDU 002172031-0001, EUTM 000120741 Kawasaki /fig./, EUTM 004111175 K /fig./, EUTM 004111191 K /fig./, EUTM 000202424 JET SKI /fig./, EUTM 004122611 KAWASAKI RACING TEAM, EUTM 000091314 KRT, EUTM 004140422 K-CARE, EUTM 004140406 LET THE GOOD TIMES ROLL, EUTM 004112314 Ninja /fig./, EUTM 000120808 MULE, EUTM 5158076 Versys, EUTM 011970746 Z, ITM 1174588 Z, ITM 1209296 Kawasaki, ITM 1213482 K Kawasaki, EUTM 004111118 K Kawasaki, EUTM 004111142 Kawasaki, ITM 1223061 Kawasaki, EUTM 000121384 Ninja, EUTM 008974461 ZX, EUTM 777987, ITM 1090717 W, EUTM 004113924 V Kawasaki, ITM 1090877 ZRX, ITM 1165079 Ninja, ITM 1213481 K</t>
   </si>
   <si>
     <t>KAWASAKI MOTORS EUROPE N.V.</t>
   </si>
   <si>
     <t>naži, virtuves piederumi</t>
   </si>
   <si>
     <t>somas, ādas izstrādājumi u.c.</t>
   </si>
   <si>
     <t>elektromotori, sūkņi, krāni u.c.</t>
   </si>
   <si>
     <t>pretsāpju līdzeklis kaklam Strepsils</t>
   </si>
   <si>
     <t>rotaļlietas, suvenīri, iPhone un iPad skolai</t>
   </si>
   <si>
     <t>apģērbi, apavi, somas un aksesuāri</t>
   </si>
   <si>
     <t>zobu pasta un mutes skalojamais ūdenis, ķermeņa un ādas kopšanas līdzekļi, dezodorants, antiperspiranti, ziepes, skūšanās krēmi un ādas losjoni, matu kopšanas līdzekļi u.c.</t>
   </si>
   <si>
     <t>uztura bagātinātāji, diētiskās pārtikas piedevas, vitamīni,  minerāli un minerālu preparāti, omega-3 taukskābes, fosfolipīdi un antioksidanti, pārtikas eļļas un tauki u.c.</t>
   </si>
   <si>
-    <t>dažādas skaistumkomšanas preces, šampūni, krēmi, dezodoranti   u.c</t>
-[...1 lines deleted...]
-  <si>
     <t>skaistumkopšanas līdzekļi, parfimērija, kosmētika, krēmi, dezodoranti, aksesuāri u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">pulksteņi u.c. </t>
   </si>
   <si>
     <t>sporta preces, hokeja nūjas</t>
   </si>
   <si>
     <t>apģērbi, apavi, somas, smaržas, brilles, rotaslietas u.c.</t>
   </si>
   <si>
     <t>mežkopības un dārzkopības instrumenti, motorzāģi u.c.</t>
   </si>
   <si>
     <t>krēsli u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, to piederumi, apavi, somas u.c.
 </t>
   </si>
   <si>
     <t>transportlīdzekļi, visas rezerves daļas, tehniskās eļļas un ziedes, smērvielas, atslēgu piekariņi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>šaujamieroči, munīcija un šāviņi, spēles, rotaļlietas, apģērbs, papīrs, kartons, siksniņas adapteris, aizsardzības lietas / vāciņi telefoniem, kameras siksnas / siksnas, skatu meklētājam u.c.</t>
   </si>
   <si>
     <t>apģērbi, cepures, apavi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>somas, maki u.c.</t>
   </si>
   <si>
     <t>šaujamieroči, gāzes baloniņi, lukturi, apģērbi u.c.</t>
   </si>
   <si>
     <t>transportlīdzekļa daļas, iepkojumi u.c.</t>
   </si>
   <si>
     <t>datoru programmatūra, datorspēles, videospēles, elektroniskās spēles, datorprogrammas, apģērbi, galvassegas u.c.</t>
   </si>
   <si>
     <t>zobu birstes, trimmeri, matu sukas, higiēnas līdzekļi u.c.</t>
+  </si>
+  <si>
+    <t>apģērbi, apavi, somas, jostas, cepures, cimdi, šalles, zeķes, pulksteņi, u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">REDU  000942412-0002, REDU  001944984-0002, REDU  001944984-0003 
 REDU  001944984-0004, REDU  001944984-0005, REDU  001944984-0006  
 REDU  001944984-0001, REDU  000942412-0003, EUTM  004323317 MARS  
 EUTM  006360028 MARS WORK, REST AND PLAY, EUTM  006405062 MARS REFUEL, EUTM  009254251  Mars, EUTM  002152825 Mars  
 EUTM  002830172 Mars DRINK, REDU  000942313-0001, REDU  000942313-0002, REDU  000942313-0003, REDU  000942412-0001  </t>
   </si>
   <si>
     <t>ķirurģiskas ierīces, akupunktūras adatas, medicīniskas ierīces analīzēm, asinsspiediena mērīšanai, ierīces mākslīgai elpināšanai u.c.</t>
   </si>
   <si>
     <t>rotaļlietas, aksesuāri u.c.</t>
   </si>
   <si>
     <t>apģērbs, apavi, āda, somas, smaržvielas, rotaslietas, glāzes u.c.</t>
   </si>
   <si>
     <t>somas, apģērbi, apavi u.c.</t>
   </si>
   <si>
     <t>tūristu, konferenču un biroja krēsli</t>
   </si>
   <si>
     <t>mūzika, video, datu ieraksti u.c.</t>
@@ -11752,354 +11711,399 @@
   <si>
     <t xml:space="preserve">disku bremžu kluči motocikliem, motorolleriem u.c. </t>
   </si>
   <si>
     <t>šokolādes, konfektes u.c.</t>
   </si>
   <si>
     <t>bērnu ratiņi, drošības sēdekļi, piederumi, rezerves daļas u.c.</t>
   </si>
   <si>
     <t>apģērbi un aksesuāri, somas, apavi, rotaslietas, smaržas, saulesbrilles, ādas izstrādājumi</t>
   </si>
   <si>
     <t>cigāri, cigarellas u.c.</t>
   </si>
   <si>
     <t>transportlīdzekļu daļas, virsbūves u.c.</t>
   </si>
   <si>
     <t>transportlīdzekļi pārvietošanās līdzekļi pa sauszemi, gaisu vai ūdeni u.c.</t>
   </si>
   <si>
     <t>smaržas, apģērbi, rotaslietas, somas, saulesbrilles, pulksteņi, apavi</t>
   </si>
   <si>
+    <t>sporta preces, beisbolla, skvoša piederumi u.c.</t>
+  </si>
+  <si>
     <t xml:space="preserve">foto, video kameras, aizsargaprīkojums, kronšteini, balsti, piederumi un aksesuāri    </t>
   </si>
   <si>
     <t xml:space="preserve">kurpes, somas un ādas izstrādājumi </t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, sporta preces, rotaļlietas, suvenīri, keramikas krūze u.c. </t>
   </si>
   <si>
     <t>telekomunikāciju aparāti, instrumenti, iekārtas, tīkli un to daļas un piederumi u.c.</t>
   </si>
   <si>
     <t>matu kopšanas produkti</t>
   </si>
   <si>
     <t>apģērbi, cepures, aksesuāri u.c.</t>
   </si>
   <si>
     <t>apģērbi, apavi, golfa spēles piederumi u.c.</t>
   </si>
   <si>
     <t>farmaceitiskie preparāti, vielas, veterinārie un higiēnas līdzekļi, pārtika zīdaiņiem, dezinfekcijas līdzekļi, preparāti kaitēkļu iznīcināšanai u.c.</t>
   </si>
   <si>
+    <t>kopēšanas iekārtas, portatīvie kopētāji printeri, toneris, sausās tintes un printera tintes, papīrs, kopiju papīra izstrādājumi no kartonakartona, iespieddarbi, avīzes, žurnāli, mācību un uzskates materiāli, kancelejas preces u.c.</t>
+  </si>
+  <si>
     <t>motocikli, rezerves daļas, apģērbi, t-krekli, cepures, dažādi aksesuāri u.c.</t>
   </si>
   <si>
+    <t>kosmētiskie līdzekļi, ziepes, ēteriskās eļļas, smaržas, ķermeņa dezodoranti, dušas želejas, šampūni un matu losjoni, saulesbrilles, brilles,briļļu rāmji un aksesuāri, apģērbi, apavi, galvassegas, apakšveļa, krekliņi</t>
+  </si>
+  <si>
     <t>ūdensnecaurlaidīgi zābaki u.c.</t>
   </si>
   <si>
     <t>somas, apavi, jostas</t>
   </si>
   <si>
     <t>parfimērija, kosmētika, ķermeņa un skaistumkopšanas līdzekļi u.c.</t>
   </si>
   <si>
     <t>optika šaujamieročiem u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> spēles un rotaļlietas, kompaktdiski, DVD diski un citi digitālie datu nesēji, iespiedprodukcija u.c.</t>
   </si>
   <si>
     <t>inhalatori u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">parfimērija u.c. </t>
   </si>
   <si>
     <t>diagnostika, farmaceitiskā rūpniecībā, ķīmiskā rūpniecībā, pārtikas un vides testēšana</t>
   </si>
   <si>
-    <t xml:space="preserve">transportlīdzekļu  piedziņas sistēmas, apgaismes sistēmas, virsbūves kontroles sistēmas, spēka pievadu kontroles sistēmas, elektronisko instrumentu kopu, telemātikas sistēmas un datori, piekares sistēmas un sastāvdaļas, izplūdes sistēmas u.c. </t>
+    <t>lauksaimniecības un mežsaimniecības tehnikai rezerves daļas, eļļa, filtri, apģērbi, rotaļlietas u.c.</t>
   </si>
   <si>
     <t>rezerves daļas, piederumi u.c.</t>
   </si>
   <si>
+    <t>ādas kopšanas līdzekļi, apģērbs un aksesuāri, kurpes elementi un piederumi, personālpiederumi, mobilie tālruņi ar piederumiem un tehniskiem elementiem, elektriskās/elektroniskās un datoru rotaļlietas, spēles (ieskaitot elektronisko spēļu konsoles) un sporta</t>
+  </si>
+  <si>
     <t>lifti un liftu daļas, automašīnu lifti u.c.</t>
   </si>
   <si>
     <t>apģērbi, aksesuāri, piederumi u.c.</t>
   </si>
   <si>
     <t>uzturvielas, substrāti, mēslojumi, māla granulas u.c.</t>
   </si>
   <si>
     <t>apģērbi un apavi ar elementiem, somas un aksesuāri, tekstilizstrādājumi</t>
   </si>
   <si>
     <t>filtri u.c.</t>
   </si>
   <si>
     <t>apģērbi, džinsi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>kontaktlēcas, kontaktlēcu kopšanas līdzekļi, šķīdums, smērvielas, acu pilieni u.c.</t>
   </si>
   <si>
     <t>ķermeņa kopšanas līdzekļi, parfimērija, kosmētika u.c.</t>
   </si>
   <si>
     <t>ādas izstrādājumi, apģērbi, somas, apavi, smaržas, rotaslietas u.c.</t>
   </si>
   <si>
     <t>mājsaimniecības un virtuves piederumi un konteineri, rokas instrumenti un darbarīki, virtuves iekārtas, olu separators, stikla trauki, porcelāns un māla izstrādājumi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> nagu un skaistumkopšanas  produkti u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> ceļu būves mašīnas (piem., veltņi) u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">krāsas, lakas, rūsas inhibitori, koksnes konservanti, tintes toneri, kasetnes, toneru kasetnes, printeri, skeneri, faksimilatori, daudzfunkcionālās ierīces, datoru programmatūra, termiskās lentes, lentes printeriem, siltuma papīrs </t>
   </si>
   <si>
     <t xml:space="preserve">putekļu aizsargbarjera u.c.     </t>
   </si>
   <si>
     <t>apģērbi, apavi, somas, saulesbrilles, juvelierizstrādājumi u.c.</t>
   </si>
   <si>
     <t>farmaceitiskie produkti (alopātiskie, homeopātiskie un fitoterapeitiskie) un higiēnas līdzekļi medicīnai un personīgai higiēnai, diētiskie produkti medicīniskiem nolūkiem, taukskābju, aminoskābju preparāti u.c.</t>
   </si>
   <si>
+    <t xml:space="preserve">mēbeles, spoguļi, elektriskās spuldzes, gaismas, statīvi, rāmji, plaukti, stendi, svečturi, vāzes, bļodas, trauki un porcelāns un stikls, papīrs, kartons un izstrādājumi no šiem materiāliem, līmvielas plastmasas iepakojummateriāli, spēles, rotaļlietas u.c.
+    </t>
+  </si>
+  <si>
     <t xml:space="preserve">apģērbs un apavi ar elementiem un aksesuāriem u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">mugursomas, somas maisi, cita bagāža, cepures u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">  ausu aizbāžņi, dzirdes aizsardzības ierīces nirējiem</t>
   </si>
   <si>
+    <t xml:space="preserve">masāžas eļļas, eļļošanas krēmi un želejas, orgasma krēmi medicīniskiem un nemedicīniskiem nolūkiem, medicīniskie seksuālie līdzekļi, farmaceitiskie produkti, pudeles, pudeļu formas, konteineri, izstrādājumi aizvākošanai </t>
+  </si>
+  <si>
     <t xml:space="preserve">apģērbi, apavi, galvassegas, spēles, rotaļlietas, videospēļu aparāti, papīrs, kartons, iespieddarbi u.c. </t>
   </si>
   <si>
+    <t>mēbeles, spoguļi, rāmji, paklāji,  ljuvelierizstrādājumi, rotaslietasmēbeles, spoguļi, rāmji, paklāji, linolejs, dzelzs izstrādājumi, juvelierizstrādājumi, dārgakmeņi, trauki mājsaimniecības vai virtuves vajadzībām, balināšanas līdzekļi, audumi,  parastie metāli un to sakausējumi, rokas instrumenti u.c.</t>
+  </si>
+  <si>
     <t>smaržas, kosmētika, brilles, jo īpaši sporta un saulesbrilles, briļļu futrāļi, pulksteņi, jo īpaši sporta un modes pulksteņi, juvelierizstrādājumi, koferi, čemodāni un somas, sporta somas, plecu un medību somas, sporta apģērbs, tostarp sporta zābaki un sporta apavi u.c.</t>
   </si>
   <si>
     <t>elektriskā lampas un apgaismojums, un gaismas atstarotāji, sanitārtehniskās iekārtas un aprīkojums, ūdensapgādes iekārtas, degļi, katli un sildītāji, vārīšanas, apkures, dzesēšanas un citas pārtikas un dzērienu apstrādes iekārtas un aprīkojums, kamīni</t>
   </si>
   <si>
     <t>kosmētika, tīrīšanas un higiēnas līdzekļi u.c.</t>
-  </si>
-[...1 lines deleted...]
-    <t>bezalkoholiskie dzērieni, apģērbi, galvassegas peldkostīmi, t-krekli, zeķes, sviedru krekli, šorti, kleitas, sandales, skriešanas kostīmi, sporta džemperi, apakšbikses, džemperi ar kapuci, vestes, bikses, pidžamas, naktskrekli u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">ķermeņa kopšanas līdzekļi, apģērbs un aksesuāri, rotaļlietas, spēles (ieskaitot elektroniskās spēļu konsoles) un sporta preces,  tekstilizstrādājumi u.c.
 </t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, apavi un galvassegas, somas, čemodāni, mugursomas, suņu būdas, redeļu kastes suņiem, kastes suņu pārvadāšanai, nemetāliski paliktņi, gultas spilveni mājdzīvniekiem u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">aksesuāri un iekārtas mobiliem telefoniem un datoriem, austiņas telefoniem, somas kamerām u.c. </t>
   </si>
   <si>
     <t>gaļa, zivis, mājputni un medījums, gaļas ekstrakti, konservēti, žāvēti un vārīti augļi un dārzeņi, olas, piena produkti, želejas, ievārījumi, kompoti, piens un piena dzērieni, kafija un kafijas aizstājēji, tēja, kakao, dzeramā šokolāde, graudaugu batoniņi</t>
   </si>
   <si>
     <t>barības izstrādājumi suņiem</t>
   </si>
   <si>
     <t>apgaismošanas ierīces, spuldzes, neona lampas, to daļas</t>
   </si>
   <si>
     <t>medicīnas instrumentu, farmaceitiskie izstrādājumi, sanitārijas ierīces u.c.</t>
   </si>
   <si>
     <t>sporta apģērbi un aksesuāri, peldkostīmi, pludmales apģērbi, ķermeņa pacēlāji, brilles, sandales, spuras, pleznas, peldošās jostas un ar tiem saistītie piederumi</t>
   </si>
   <si>
+    <t>audumi tekstila vajadzībām, gultas un galda pārklāji, apģērbs krekli, šalles, vestes, t-krekli, Bermudu šorti, apģērba stiprinājumi, bikšturi, apavi, dārgmetāli un to sakausējumi, juvelierizstrādājumi, brilles, optiskie izstrādājumi, somas, smaržas, tualetes, tualetes piederumi, kosmētikas produkti, āda un ādas imitācijas, dzīvnieku ādas u.c.</t>
+  </si>
+  <si>
     <t>oglekļa šķiedru un aluminīja velosipēdu riteņi</t>
   </si>
   <si>
     <t>apģērbs, apavi, galvassegas, bērnu sēdeklīši, krēsli, taburetes, galdi, līmējošie pārsēji, ziepes, sauļošanās krēms, odekoloni, bērnu pārtika, spēles un rotaļlietas, vingrošanas un sporta preces, rotājumi Ziemassvētku eglītēm,  velosipēdi, lampas, lukturīši, velosipēdu lukturi, ierakstītas audio lentas un DVD, skaņu ierakstītāji  un atskaņotāji, digitālās kameras izklaidei bērniem un zīdaiņiem, atslēgu piekariņi u.c.</t>
   </si>
   <si>
     <t>apģērbi, apavi, galvassegas, bižutērija u.c.</t>
+  </si>
+  <si>
+    <t>lejupielādējami attēlu faili, mobilo tālruņu zvana signāli, elektroniska, lejupielādējamas publikācijas,  grāmatas, salvetes, galda paklāji, galda pārvalki un paliktņi, papīra karogi un vimpeļi, priekšautiņi no papīra, papīra dvieļi, salvetes , tualetes ruļļi, virtuves ruļļi,  brilles, futrāļi, ķēdes, auklas, briļļu rāmji, magnēti,apģērbi, apavi, galvassegas, aksesuāri un piederumi u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mākslas viedtālruņi, pašbildes nūjas, kā viedtālruņu aksesuāri, turētāji viedtālruņiem, mobilajiem tālruņiem, siksnas priekš viedtālruņiem, mobilie tālruņi, baterijas, USB uzlādes ierīces (akumulatoru lādētāji), USB kabeļi, austiņas, aizsargplēves, citi aksesuāri, kas paredzēti viedtālruņiem vai mobiliem tālruņiem, apģērbs, cepures, zeķes šalles, cimdi, apavi u.c. </t>
+  </si>
+  <si>
+    <t>elektriskie adapteri, printera toneris, akumulatoru komplekti u.c.</t>
   </si>
   <si>
     <t>gaisa kondicionēšanas iekārtas un piederumi u.c.</t>
   </si>
   <si>
     <t>vingrošanas un sporta preces, apģērbs, apavi, galvassegas, pulksteņi, ceļojumu futrāļi, somas,spēles, rotaļlietas, video spēļu ierīces, juvelierizstrādājumi u.c.</t>
   </si>
   <si>
     <t>EUTM 006549638 BETALFATRUS, EUTM 003111631 CICLOPOLI, EUTM 010259836 CICLOSAN, EUTM 014587638 DAFNEGIN, EUTM 012235578 ECOCEL PLUS, EUTM 3677804 FEMIPRIM, EUTM 018105802 FINJUVE	
 EUTM 009406745 GYNOMUNAL, EUTM 007065881 KITONAIL, EUTM 011279981 MYCONAIL, EUTM 006648521 NIOGERMOX, EUTM 003847704 NORMAFLOR, EUTM 012251948 ONYTEC, EUTM 005240312 ONY-TEC
 EUTM 5015565 POLICHEM, EUTM 004613758 POLINAIL, ITM 1044835 SILILEVO, EUTM 009241051 ZELOGLIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">šaujamieroču optiskie aparāti, instrumenti, tēmēkļi un tvērumi, teleskopiskais tēmeklis, šautenes binokļi, monokļi, lāzera tālmēri, statīvi, apģērbs, cepures, krekli, sporta krekli u.c.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> aizsardzības un drošības aprīkojums, aizsargķiveres, aizsargmaskas aizsargzābaki, aizsargapģērbs (bruņas),  aizsargapģērbs, cimdi, apģērbs, galvassegas un apavi medicīnas personālam un pacientiem, medicīniskie pārsēji, autiņbiksītes zīdaiņiem un nesaturēšanai, peldbikses zīdaiņiem, automašīnu sēdekļi, pārvalki, galvas balsti, bērnu drošības sēdekļi transportlīdzekļiem, izstrādājumi no ādas, proti, kastes, maki, čemodāni un čemodāni dokumentiem, maki, kredītkaršu futrāļi, atslēgu futrāļi, somas un čemodāni,  atslēgu maisiņi, mugursomas, maki, apģērbs, apavi,  u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> agregāti cirkulācijas sūkņiem, zemūdens sūkņiem un centrbēdzes sūkņiem, elektronika sūkņiem un citu sistēmu vadības ierīcēm, elektromotori sūkņiem u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                       EUTM 1200229  EIMI, EUTM 003988193 WELLA, EUTM 1485938 weDo/ PROFESSIONAL, EUTM 014245443 SYSTEM PROFESSIONAL, EUTM 0198117 Wellaflex , EUTM 0997661 WELLA PROFESSIONALS,  EUTM 000592113 LONDA, EUTM  1504372 KOLESTON PERFECT,  EUTM  003988193 WELLA, EUTM	000602573 KADUS, EUTM 1356723	INVIGO	
 ITM 1200229 EIMI, EUTM 004460771 COLOR FRESH, EUTM 17926463 BLONDOR, EUTM 1399770 SEB MAN, EUTM 000392019 NIOXIN</t>
   </si>
   <si>
     <t>ķermeņa kopšanas līdzekļi, personīgie piederumi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">elektriskās, elektroniskās ierīces un instrumenti elektrības pārvadāšanai, vadīšanai, pārslēgšanai, pārveidošanai, uzkrāšanai, regulēšanai, filtrēšanai, mērīšanai un kontrolei u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">          
 EUTM 009631029 ZUMBA SENTAO,  EUTM 008551186 ZUMBATOMIC 
 EUTM 008547952 ZUMBATHON, EUTM 006712475Zumba Fitness 
 EUTM 004972121 ZUMBA FITNESS, EUTM 006712434 ZUMBA fITNESS
 EUTM 006712152 ZUMBA fitness, EUTM 008551269 ZUMBA, EUTM 009855859 ZUMBA FITNESS, EUTM 009855669 ZUMBA FITNESS
 EUTM 010219111ZUMBA </t>
   </si>
   <si>
     <t xml:space="preserve"> elektroniskās un pjezoelektriskās šķiltavas un to piederumi, mērlentes, atslēgu piekariņi, spalvu nazītis, saulesbrilles u.c.</t>
   </si>
   <si>
+    <t>parfimērijas izstrādājumi, kosmētika, smaržas, brilles, saulesbrilles, rāmji un lēcas, juvelierizstrādājumi, bižutērija, pulksteņi, gredzeni, rokassprādzes, kuloni, auskari, aproču pogas, aproces, pulksteņu siksnas, ķēdes, pulksteņu izstrādājumi, kaklasaišu saspraudes, metāla apavu un cepuru rotājumi, pulksteņi, atslēgu gredzeni, somas, maki, čemodāni, čemodāni,  apģērbs, jostas, peldkostīmi, šalles, kaklasaites, apavi, apavi, zābaki, sandales, cimdi, cepures,  mēbeles, spoguļi, attēlu rāmji u.c.</t>
+  </si>
+  <si>
     <t xml:space="preserve">EUTM 016995342 BADGAL BANG, EUTM 011733953 BENEFIT, EUTM 007381023 benefit, EUTM 018251229 BENEFIT GEORGIA, EUTM 00372 03007 BENEFIT, EUTM 006020473 BOI-ING, EUTM 011101219 ACHATINT
 EUTM 017978514 COOKIE, EUTM 007275142 CORALISTA, EUTM 006020762 DALLAS DANDELION, EUTM 015125751 DANDELION TWINKLE, EUTM 003723087 DR.FEELGOOD, EUTM 014405583 GALIFORNIA, EUTM 014417976 GIMME BROW, EUTM 015800766 GOGOTINT, EUTM 015800758 GOLD RUSH, EUTM 003722295 HIGH BEAM, EUTM 016417611 HIGH BROW, EUTM 006023188 HOOLA, EUTM 011352499 LOLLITINT, EUTM 007018963 POSIE TINT	, EUTM 010784635 ROCKATEUR, EUTM 011180593 ROLLER LASH, EUTM 008527293 THE POREFESSIONAL, EUTM 013711064 THE POREFESSIONAL : MATTE RESCUE, EUTM 009518549 THEY'RE REAL, EUTM 017978513 TICKLE	
 ITM 1323022 PUNCH POP!	</t>
   </si>
   <si>
     <t>apģērbs un aksesuāri, tekstilizstrādājumi</t>
   </si>
   <si>
     <t xml:space="preserve">somas, galvassegas, džinsi, apakšveļa, krekli u.c. </t>
   </si>
   <si>
     <t>velosipēdi, velosipēdu daļas un sastāvdaļas, elektriskie akumulatori,  signalizācija, velodatori, ātruma rādītāji, attāluma mērīšanas ierīces, velosipēdu ķiveres brilles, saulesbrilles, aizsargbrilles, briļļu ietvari un futrāļi, apģērbs, kas aizsargā pret negadījumiem, kuģniecības elektriskie, mērīšanas, signalizācijas, pārbaudes aparāti un instrumenti, datu apstrādes iekārtas un datori, visas iepriekš minētās preces izmantošanai laivās un saistībā ar laivām, frekvences indikators, mērītājs,  dators airu laivām un sacensību airu laivas lietošanai u.c.</t>
   </si>
   <si>
     <t>apģērbs, apavi, apģērba piederumi, somas, saulesbrilles</t>
   </si>
   <si>
-    <t>būvmateriāli, celtniecības caurules, kas nav no metāla, asfalts, piķis un bitumens, nemetāliskas pārvietojamas ēkas,  mašīnas, kabeļi un vadi no parastā metāla (neelektriski),metāla konteineri uzglabāšanai un transportēšanai, droši darbgaldi un mehāniski darbināmi elektroinstrumenti, motori un dzinēji,  mašīnu sakabes un transmisijas komponenti, kas nav paredzēti sauszemes transportlīdzekļiem, lauksaimniecības instrumenti, izņemot ar roku darbināmus rokas instrumentus u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">ITM 779000/WO BLUE FOX, EUTM 018125701/EM KARBON, EUTM 018202916/EM RAP-V, EUTM 018205609/EM CARP SPIRIT, EUTM 008577231/EM BARBARIAN, ITM 1082164/WO VMC, ITM 1347018/WO COASTAL BLACK, EUTM 018340997/EM VANADIUM, EUTM 003462017 /EM okuma, EUTM 17912307 /EMokuma, EUTM004723029 RAPALA, EUTM005182746 trigger-x, EUTM002730992 /fig./, EUTM 002700557 STORM, EUTM003680899 X-RAP, WO 845035 WILLIAMSON LURES, EUTM 006650667 CLACKIN' RAP,EUTM 006368492 X-ProTect, WO 845037 RAPALA VISION GEAR, WO 1040277 Rapala,EUTM 008233851 Sufix PERFORMANCE FUSE /fig./,EUTM 010209468 LUHR JENSEN, EUTM 010809598 SUFIX , EUTM008772964 10000013 MORA ICE, REDU 002701078- 0004, REDU 002701078-0007, REDU 002701078-0008, REDU 002701078-0009, REDU 002701078-0010, REDU 002701078-0005, REDU 002189449-0004, REDU 002189449-0003, REDU 002189449-0002, REDU 002189449-0001, REDU 002459842-0012TORM ARASHI SQUARE 5', EUTM008233851Sufix – PERFORMANCE FUSE, EUTM 003360302 MARTTIINI, EUTM 007224975ABYSS, EUTM004708228TAIL DANCER , EUTM 002901445 SHAD RAP, REDU 002459842-0009, REDU 002459842-0010 </t>
   </si>
   <si>
-    <t>smaržas, tualetes ūdens, dezodoranti  ēteriskās eļļas,  eļļas kosmētikas vajadzībām, kosmētika, dekoratīvās kosmētikas līdzekļi, kosmētikas līdzekļi ādas kopšanai, ziepes šampūni skūšanās krēmi, apģērbs, apavi, galvassegas,  somas,  juvelierizstrādājumi, pulksteņi u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>parfimērija, kosmētika,  somas, maki, kabatas portfeļi, atslēgu maciņi, čemodāni un ceļojumu somas, apģērbi, apavi, galvassegas u.c.</t>
   </si>
   <si>
     <t>transportlīdzekļi, iekārtas pārvietošanai pa sauszemi, gaisu, vieglie automobiļi, komunālie transportlīdzekļi, mikroautobusi, kravas automašīnas un tirdzniecības furgoni ar zīmolu Chrysler, Dodge, Jeep un Ram, apgaismojums, apkure, darbgaldi, elektroinstrumenti, instrumenti un  piederumi, konteineri mājsaimniecībai, apģērbi, apavi, galvassegas, āda un tās imitācijas, dzīvnieku ādas, bagāža spēles, rotaļlietas, videospēļu aparāti, māksla u.c.</t>
   </si>
   <si>
     <t>smaržas personīgai lietošanai, smaržu pudeles, parfimērija un smaržvielas, šķidrās smaržas u.c.</t>
   </si>
   <si>
     <t>globālie pozicionēšanas instrumenti (GPS)</t>
   </si>
   <si>
     <t>kolas (bezalkoholiskie dzērieni un gāzētie  dzērieni), jakas, krekli, peldkostīmi, t-krekli, svīteri, zeķes, sporta krekli, šorti, kleitas, cepures (galvassegas), flip-flops, skriešanas tērpi, sporta krekliņi, apakšbikses, sporta krekli ar kapuci, vestes, bikses,  pidžamas, naktskrekli u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> lauksaimniecības mašīnas, to rezerves daļas, mehānismi un sastāvdaļas, piederumi u.c.</t>
   </si>
   <si>
     <t>jakas, apģērbi, tostarp krekli, uzvalki, bikses u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sporta krekli ar kapuci, puloveri ar kapuci, topi ar kapuci, sporta krūšturi, mitrumu izvadoši sporta krūšturi, legingi, sporta bikses, bikses, vīriešu mēteļi, sieviešu mēteļi, ikdienas jakas, sandales un pludmales apavi, gilets, skriešanas apavi, kedas, somas kalnos kāpējiem, pārgājienu mugursoma  u.c.  </t>
   </si>
   <si>
     <t>dūnu jakas bez piedurknēm, ūdensizturīgas jakas, vīriešu apakšveļa, biksītes (īsas), ikdienas bikses</t>
   </si>
   <si>
     <t xml:space="preserve">gaisa žāvētāja kasetne, kārtridžs, filtru kasetne, gaisa filtri, kārtridžs filtra kasetne, gaisa žāvētāja kasetne, gaisa un eļļas filtri </t>
   </si>
   <si>
     <t>apģērbs, t-krekli</t>
   </si>
   <si>
     <t>mēbeles, spoguļi, gleznu rāmji, nemetāliski uzglabāšanas vai transportēšanas konteineri,kauli, ragi, vaļi vai perlamutra, neapstrādāti vai daļēji apstrādāti, čaumalas, jūras putas, dzeltens dzintars</t>
   </si>
   <si>
     <t>instrumenti izmantošanai medicīnā, ierīces vēža ārstēšanai</t>
   </si>
   <si>
     <t>kārtridžs, filtra kasetne, gaisa žāvētāja kasetne, gaisa filtri, eļļas filtri u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> kabatas/rokas pulksteņi, hronometriskie instrumenti u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 13315247, UTM 13315254, EUTM 13315304, EUTM 13315106 
 EUTM 13315114 , EUTM 13315122, EUTM 13315130, EUTM 13315148 
 EUTM 13315155, EUTM 13315163, EUTM 13315197, EUTM 13315205
 EUTM 13315213, EUTM 13315221, EUTM 13315239, EUTM 000517383
 EUTM 2297216, EUTM 001280148 SMILEY, EUTM 000883198, EUTM 007051841HAPPY TRAVEL, EUTM 010561314 10000058 HAPPY TRAVELS 
 EUTM 008504607, EUTM 008504581, EUTM 001277391, EUTM 008504136
 EUTM 008827198 HAPPY CASHMERE, EUTM 008841157, EUTM 000890758, EUTM 008890725, EUTM 008890659, EUTM 008890601, EUTM 008890543, EUTM 008505471, EUTM 008505331, EUTM 008505315, EUTM 008505539, EUTM 9429432, EUTM 008505703, EUTM 008505695, EUTM 008510653, EUTM 008505588, EUTM 008890592, EUTM 008505778, EUTM 008890881, EUTM 003751, EUTM 008505737 
 </t>
   </si>
   <si>
     <t>juvelierizstrādājumi, pulksteņi un hronometriskie instrumenti</t>
   </si>
   <si>
     <t>kompresori dzesēšanas sistēmām, ledusskapjiem un gaļas nogatavināšanas skapjiem, aukstumaģenta kompresori saldēšanas iekārtām, ledusskapjiem un gaļas izturēšanas kamerām, dzinēji kompresoriem saldēšanas sistēmām, ledusskapjiem un gaļas konservēšanas skapjiem, ledusskapji dzērienu uzglabāšanai u.c.</t>
   </si>
   <si>
+    <t>alkoholiskie dzērieni, vīni, stiprie alkoholiskie dzērieni un liķieri, alus, porteris, bezalkoholiskie vīni, vīnogu sula, citrusaugļu sulas, un sagataves iepriekšminēto pagatavošanai</t>
+  </si>
+  <si>
     <t>audumi šortiem, krekliem, t-krekliem, krekliņiem, biksēm, jakām, vējjakām, jakām, sporta krekliem, legingiem, krūšturiem un cepurēm, audums, ko pārdod kā gatavu apģērbu sastāvdaļu, proti, šortu, kreklu, t-kreklu, kreklu, bikšu, jaku, vējjaku, sporta krekli, legingus, krūšturus un cepures, sastāvdaļas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">lampas, sienas lampas, lampu abažūri, gaismas mezgli, gaismas dimmeri (regulatori) u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">līmvielas (lipīgi materiāli) kancelejas vai mājsaimniecības vajadzībām, zīmēšanas materiāli un materiāli māksliniekiem, otas, mācību vai mācību materiāli, plastmasas loksnes, plēves un maisiņi iesaiņošanai un iepakošanai, rakstzīmju, bloku drukāšana, spēļu rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces u.c. </t>
   </si>
   <si>
     <t>lūpu krāsa, lūpu balzāms, šķidrā lūpu krāsa, vīraks, smaržas, acu ēnas, uzacis, segas, šalles un cepures, dvieļi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">saulesbrilles un iepakojumi, somas, slēpes, brilles, apģērbi, cepures u.c. </t>
   </si>
   <si>
     <t>saulesbrilles, aizsargājošas galvassegas, motociklistu, velosipēdu ķiveres, sporta ķiveres,  jāšanas cepures, aizsargķiveru sejas aizsargi, sporta somas aizsargķiveru glabāšanai, aizsargbrilles, krūškurvja aizsargi, velosipēdu rāmji, bikses, jakas, lietus kostīmi, cimdi, kas ir īpaši izstrādāti velosipēdistiem un motociklistiem un motosportistiem,motociklu daļas un piederumi</t>
   </si>
   <si>
     <t>konditorejas izstrādājumi, košļājamā gumija</t>
   </si>
   <si>
     <t>šokolādes, saldējums</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+lineārie aktuatori,  mašīnu izstrādājumi, medicīnas instrumentu izstrādājumi, apgaismošanas, apkures, tvaika ģenerēšanas, vārīšanas, dzesēšanas, žāvēšanas, ventilācijas, ūdens apgādes un sanitārijas ierīces, mēbeļu izstrādājumi u.c.</t>
   </si>
   <si>
     <t>sejas salvetes no papīra,tualetes papīrs,salvete, papīra kabatlakatiņi, papīra salvetes izmantošanai kosmētikā, papīra kabatlakatiņi</t>
   </si>
   <si>
     <t>somas, apavi, brilles, ādas izstrādājumi, juvelierizstrādājumi aksesuāri u.c.</t>
   </si>
   <si>
     <t>parfimērija, kosmētika, brilles, saulesbrilles, briļļu ietvari, briļļu futrāļi, maki,  portfeļi, futrāļi, kas paredzēti tualetes piederumu glabāšanai, somas, ceļojumu somas, čemodāni, koferi, apģērbi, aksesuāri u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> uztura bagātinātāji vitamīni, vitamīnu preparāti, minerālu uztura bagātinātāji, diētiskie uztura bagātinātāji, dabīgi veseli uztura bagātinātāji, vitamīnu un minerālvielu preparāti izmantošanai kā sastāvdaļas, enzīmu uztura bagātinātāj, augu izcelsmes uztura bagātinātāji, farmaceitiskie pārtikas produkti, eļļas pārtikai u.c.</t>
   </si>
   <si>
     <t>apģērbi, apakšveļa peldkostīmi, krūšturi, bikini u.c.</t>
   </si>
   <si>
     <t>piena mašīnas un ierīces, dzesēšanas un sildīšanas aparāti, sūkņi pārtikas rūpniecībai, kā arī farmācijas un ķīmijas rūpniecībai, vārsti, uzpildes aparāti, visu iepriekš minēto preču daļas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                    EUTM 0906229 ADVAGRAF, EUTM 014763593 ASTELLAS, EUTM 018711523 ASTELLAS, EUTM 1236281 GRAFICZNY (ASTELLAS PHARMA iNC., EUTM 1109738 BETMIGA, EUTM 008671489 MODIGRAF, EUTM 008250649 MYCAMINE, EUTM 1176108 OMNIC OCAS, EUTM 000123679 PROGRAF, EUTM 018400465 PROGRAFT, EUTM 1048025 URIZIA
 EUTM 1046863 VESOMNI, EUTM 1048784 VOLUTSA, EUTM 1327173 XOSPATA, EUTM 1109736 XTANDI</t>
   </si>
   <si>
     <t>mobilo tālruņu maciņi, pludmales tērpi, t-krekli, zeķes, sporta krekli, čības, kurpes galda spēles, Adventes kalendāri, parastā metāla atslēgu piekariņi, interaktīvie spēļu krēsli videospēlēm, statujas no plastmasas materiāliem, vaska statujas, bronzas statujas, parastā metāla statujas, vaska figūriņas, adventes kalendārā pasniegtas šokolādes, mobilo tālruņu aizsargmaciņu izgatavošana pēc pasūtījuma, galda spēles mīklu veidā u.c.</t>
@@ -12111,135 +12115,131 @@
     <t>juvelierizstrādājumi pulksteņi, pulksteņu siksniņas, pulksteņu daļas, futrāļi, hronometri, laika mērīšanas instrumenti kā pulksteņi, atslēgu piekariņi u.c.</t>
   </si>
   <si>
     <t>apģērbi, t-krekli, apavi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>farmaceitiskās zāles, preparāti, krēmi</t>
   </si>
   <si>
     <t>somas, apģērbs, šalles, kleitas, krekli, topi, kamzoli, blūzes, t-krekli, trikotāža, proti, trikotāžas topi, džemperi, džemperi, mēteļi, vestes, parki, apmetņi, sporta krekli, krekliņi, topi ar kapuci, sporta apģērbs, peldkostīmi, jakas, bleizeri, uzvalki, legingi (bikses), legingi (sildītāji), kombinezoni, bikses, bikses, šorti, atpūtas apģērbs, naktsveļa, naktskrekli, pidžamas, peldmēteļi, cimdi, zeķes, apģērba jostas, cepures, apavi</t>
   </si>
   <si>
     <t xml:space="preserve">alkoholiskie dzērieni (izņemot alu), dzirkstošie vīni, alkoholiskie vīni, vīnu saturoši dzērieni </t>
   </si>
   <si>
     <t>galda tenisa nūjas, apģērbs, šorti, t-krekli, treniņtērpi u.c.</t>
   </si>
   <si>
     <t>tālvadības pults auto, mājas automatizācijai - tālvadības pults auto u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">apgaismojuma instalācijas, apgaismošanas aparāti, gaismas ķermeņi, apgaismošanas rotājumi (armatūra),  dekoratīvs apgaismojums, elektriskās gaismas, apgaismošanas lampas, luminiscences spuldzes, LED spuldzes, apgaismojums, LED apgaismojuma aprīkojums, LED noskaņu apgaismojums 
 </t>
   </si>
   <si>
-    <t>apģērbs, apavi, galvassegas, rotaļlietas un sporta preces, somas u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>farmaceitiski preparāti,zāles, farmaceitiskie izstrādājumi</t>
   </si>
   <si>
     <t>skalošanas poga santehnikas izstrādājumiem, sifoniem, dušas kanāliem, poda vākiem u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> dīvāni, gultas, sēdekļi, krēsli, krēslu kājas, krēslu pārvalki, galdi u.c.</t>
   </si>
   <si>
     <t>elektriskās sistēmas, skavas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> ķermeņa kopšanas līdzekļi, apģērbi un aksesuāri u.c.
 </t>
   </si>
   <si>
     <t>tabakas izstrādājumi, tabakas aizstājēji no tējas un tējas augiem, cigarešu tabaka, košļājamā tabaka, pīpju tabaka, smēķēšanas piederumi, sērkociņi, ūdenspīpes un elektroniskās ūdenspīpes un to piederumi elektroniskās cigaretes, cigāri, cigarillas, elektroniskais cigārs u.c.</t>
   </si>
   <si>
     <t>somas, aksesuāri u.c.</t>
   </si>
   <si>
     <t>rotaļlietas, lelles, celtniecības klucīši u.c.</t>
   </si>
   <si>
     <t>pulksteņi, to daļu tīrīšanas līdzekļi u.c.</t>
   </si>
   <si>
     <t>apavi, sporta apavi, skriešanas kurpes, futbola aprīkojums, bumbas, krekli, apavi u.c.</t>
   </si>
   <si>
     <t>sieviešu, vīriešu un bērnu apģērbs, apavi, brilles, bižutērija, pulksteņi, rokassomas un maki u.c.</t>
   </si>
   <si>
     <t>sporta apģērbs, sporta bumbas, ikdienas krekli u.c.</t>
   </si>
   <si>
+    <t xml:space="preserve"> krāsas, lakas,  krāsvielas, tintes drukāšanai, marķēšanai un gravēšanai, marķieri, krāsainie zīmuļi, krīts, marķieri, pildspalvas, zīmuļi, personīgie plānotāji, amatniecības un gleznošanas komplekti, skicēšanas tāfele, trafareti un raksti, zīmuļu asināmie un krāsaino zīmuļu asināmie, līmvielas, kancelejas preces, modelēšanas māls, krāsošanas spilventiņi, dārgmetāli un to sakausējumi, dārgakmeņi un pusdārgakmeņi, juvelierizstrādājumi, bižutērija, spēles un rotaļlietas, sporta preces (izņemot apģērbu), rotājumi, dekoratīvi priekšmeti u.c.</t>
+  </si>
+  <si>
     <t>dzirdes aizsardzības ierīces, ausu aizbāžņi u.c.</t>
   </si>
   <si>
-    <t>rotaļlietas,puzles, inteliģentas rotaļlietas, iemaņu spēles, manipulatīvas loģikas mīklas, spēles u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">apģērbs, apavi, modes izstrādājumi, jostas, āda un ādas imitācija, visu veidu maciņi un vāciņi mobilajiem telefoniem, dārgmetāli un to sakausējumi, kancelejas un biroja preces, kosmētikas izstrādājumi, mēbeles, spoguļi, rāmji, sadzīves trauki u.c. </t>
   </si>
   <si>
     <t>augu izcelsmes uztura bagātinātāji, vitamīnu piedevas, uztura bagātinātāji, kas galvenokārt sastāv no minerālvielām</t>
-  </si>
-[...2 lines deleted...]
-</t>
   </si>
   <si>
     <t>apģērbi, apavi, galvassegas, ceļojumu koferi, pludmales somas, sporta somas, iepirkumu somas ar riteņiem, maki, rokassomas, instrumentu somas, medību somas (medību piederumi), portfeļi, skolas somas, dārgmetāli un to sakausējumi un izstrādājumi no tiem u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">pusvadītāji, pusvadītāju mikroshēmas, integrētās shēmas, datoru mikroshēmas, integrālās shēmas, sensori, pusvadītāju plāksnes, silīcija mikroshēmas, mikrokontrolleris, pusvadītāju atmiņas ierīces u.c.
 </t>
   </si>
   <si>
     <t>kalts (maināmi instrumenti lietošanai darbgaldos) u.c.</t>
   </si>
   <si>
     <t>zīmuļi, filca pildspalvas</t>
   </si>
   <si>
     <t>serveru sistēmastīmekļa lietojumprogrammas, mobilās lietotnes Blackberry, iPad un Co u.c.</t>
   </si>
   <si>
     <t>brilles, saulesbrilles, briļļu futrāļi, dārgmetāli un to sakausējumi, parfimērija, ēteriskās eļļas, kosmētika, matu losjoni, apģērbi, apavi, galvassegas, zīdaiņu autiņi, āda un ādas imitācijas un to izstrādājumi u.c.</t>
   </si>
   <si>
     <t>apģērbi, somas, juvelierizstrā dājumi, rokassprādzes, apģērbi atslēgu piekariņi, mūzikas lentes, piederumi, kasetes ieraksti u.c.</t>
   </si>
   <si>
     <t>spēles, rotaļlietas, kāršu spēles, galda spēles, darbības un veiklības spēles, galda spēles, galda spēles, kauliņu spēles, puzle, spēļu kārtis, monētas un žetoni (spēļu aprīkojums), kauliņi (spēļu aprīkojums), spēles figūras u.c.</t>
   </si>
   <si>
     <t>saulesbriļļu futrāļi, ietvari, saulesbrilles, saulesbriļļu auklas, siksnas, vāciņi, sieviešu sandales, atslēgu piekariņi, sieviešu rokassomas,  rotaslietas, kleitas, apģērbi, kostīmi, vilnas zeķes, virsdrēbes, peldkostīmi u.c.</t>
   </si>
   <si>
     <t>motorolleri ratiņi, ratiņkrēsli, ratiņi vieglajām automašīnām, daļas un piederumi visām minētajām precēm u.c.</t>
+  </si>
+  <si>
+    <t>smaržas juvelierizstrādājumi, apavi, maki, somas, portfeļi, atslēgu piekariņi,u.c.</t>
   </si>
   <si>
     <t>somas, ziepes, parfimērijas preces ēteriskās eļļas, kosmētika, pildīti kosmētikas maciņi, matu veidošanas vasks, depilācijas vasks, šampūni, mājdzīvnieku šampūni (neārstnieciski kopšanas līdzekļi), šķidrumi matu un ķermeņa kopšanai, matu krāsas, dezodorētāji u.c.</t>
   </si>
   <si>
     <t>konditorejas izstrādājumi, metāla kastes, uzglabāšanas konteineri mājsaimniecībai un virtuvei, apģērbi, apavi, galvassegas, mobilo tālruņu maciņi, rotaslietas, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietu/telefonu maciņi, juvelierizstrādājumi, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietas u.c.</t>
   </si>
   <si>
     <t>transportlīdzekļu izplūdes sistēmas, izpūtēji dzinējiem un mašīnām iepakojuma materiāli, kartona iepakojums  transportlīdzekļiem transportlīdzekļu spoguļi,  transportlīdzekļu daļas, transportlīdzekļu spoileri,  polo krekli, galvassegas, apģērbs, jakas u.c.</t>
   </si>
   <si>
     <t>apģērbs, apavi, somas, maki, galvassegas, saulesbrilles u.c.</t>
   </si>
   <si>
     <t>šaujamieroči, gaisa pistoles, gaisa šautenes, trankvilizatoru pistoles, pneimatiskie ieroči, rotaļu ieroči u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">
  vīni, alus, porteris, bezalkoholiskie dzērieni, sulas, bezalkoholiskie augļu ekstrakti, bezalkoholiskie preparāti dzērienu pagatavošanai u.c.
 </t>
   </si>
   <si>
     <t>elektriskie iztvaicētāji, iztvaicētājs garšaugu un esenču iztvaicēšanai, inhalatori, garšaugu dzirnaviņas, apģērbi, laboratorijas mēteļi, cepures, kleitas, svārki, sporta bikses, bikses, apakšveļa, šalles,  vizieri un stieņi u.c.</t>
   </si>
   <si>
@@ -12272,51 +12272,54 @@
   <si>
     <t>mobilās spēles, bērnu spēles, komiksi, apģērbi, aksesuāri, rotaļlietas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> kosmētika un tualetes piederumi, zobu pastas, parfimērija, ēteriskās eļļas u.c.</t>
   </si>
   <si>
     <t>kabeļu savienotāji, bezvadu lādētāji, USB lādētāji, pulksteņu siksnas, viedpulksteņi, planšetdatori, skaļruņi, austiņas, bezvadu skaļruņi, mobilo tālruņu maciņi, viedtālruņi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">elektriskie motori, starteri (izņemot sauszemes transportlīdzekļiem), ģeneratori, iekšdedzes dzinēju aizdedzes sistēmas, spuldžu sveces, aizdedzes sveces, degvielas sūkņi, regulatori, sprauslas un sprauslu turētāji, dzinēja vārsti, degvielas filtri, eļļas filtri, gaisa filtri u.c. </t>
   </si>
   <si>
     <t>apģērbs, apavi, lietus necaurlaidīgas jakas, dūnu jakas, snovborda jakas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">zāģi, cauruļu griešanas mašīnas, mašīnas metālu zāģēšanai, pašgājējas mašīnas zāģēšanai, zāģu soli, mobilās kokzāģētavas, zāģēšanas instrumenti zāģmašīnām, zāģēšanas darbgaldi, zāģu asmeņi u.c. </t>
   </si>
   <si>
     <t>spēļu konstruktori, rotaļu konstruktori, miniatūras figūriņas no plastmasas, savienojamas rotaļu konstruktoru daļas, savienojumu rotaļu konstruktori, konstruktoru daļas, rotaļu darbarīki, kārbas uzglabāšanas nolūkiem (plastmasas) u.c.</t>
   </si>
   <si>
     <t>spēles, rotaļlietas un rotaļlietas, videospēļu ierīces vingrošanas un sporta inventārs, apģērbi, apavi, galvassegas, bagāžas un pārnēsāšanas somas, rokas darbarīki, sniega lāpstas, brilles, sniega brilles, saulesbrilles, ķiveres, muguras aizsargi, apakšstilbu aizsargi, nelaimes gadījumu aizsardzības ierīces personiskai lietošanai, jo īpaši pastiprinājumi plecu un elkoņu, ceļgalu un citu ķermeņa daļu aizsardzībai, elektroniski meklēšanas aparāti apbedīto personu atrašanās vietas noteikšanai, elektroniski lavīnu raiduztvērēji, meklēšanas zondes u.c.</t>
   </si>
   <si>
-    <t xml:space="preserve">apģērbi,smaržas, brilles (optika) u.c. </t>
+    <t xml:space="preserve">šokolāde, kafija, šokolādes cepumi, ievārījumi, dabīgie ievārījumi, medus, augļu pasta, konfektes, olīvu pasta, diētas kapsulas, uztura bagātinātāji, gardumi, tēja, pīrāgi, baklava, košļājamā gumija, zobu pastas, mutes skalojamais līdzeklis, ziepe, ēteriskās eļļas (eļļas), saules aizsargkrēms, olīveļļa, šampūns, roku krēmi,  kosmētika, kosmētiskie preparāti, zāļu kapsulas, gomoritīns, roku losjoni, roku tīrīšanas līdzekļi, farmaceitiskie izstrādājumi, odekoloni, smaržas un saistīti izstrādājumi, dabīgie sveķi mastika u.c. </t>
+  </si>
+  <si>
+    <t>liftu lentes, iespiedshēmu plates, Iespiedshēmas, pārvietojamie celiņi, invertori (elektrība), inverteri strāvas padevei, pārvietojamas kāpnes (eskalatori), zobsiksnas motoriem, mašīnām, motoriem u.c.</t>
   </si>
   <si>
     <t>apģērbi, somas, smaržas</t>
   </si>
   <si>
     <t>t-krekli</t>
   </si>
   <si>
     <t>spēles, rotaļlietas, kāršu spēles, darbības un veiklības spēles, galda spēles, kauliņu spēles, puzle, spēļu kārtis, monētas un žetoni, spēļu aprīkojums, kauliņi spēles figūras u.c.</t>
   </si>
   <si>
     <t>rotaļlietas, apģērbi, somas, aksesuāri u.c.</t>
   </si>
   <si>
     <t>grāmatas, plīša rotaļlietas</t>
   </si>
   <si>
     <t>ādas apģērbs aizsardzībai pret negadījumiem vai traumām, ādas futrāļu maciņi, ādas maciņi viedtālruņiem, ādas apvalki planšetdatoriem, grāmatu vāki no ādas, ādas zīmuļu futrāļi, ar ādu iesietas dienasgrāmatas, ādas pārvalki dienasgrāmatām, ādas grāmatzīmes, ādas mēbeļu pārvalki,  somas, maki, koferi, ceļojumu somas u.c.</t>
   </si>
   <si>
     <t>somas, mugursomas, skolas somas, mazas mugursomas, jostas somas, tekstila iepirkumu somas, pārtikas preču iepirkumu somas, ceļojuma somas, bagāžas uz riteņiem, ceļojumu bagāžas somas</t>
   </si>
   <si>
     <t>t-krekli,džemperi ar kapuci, cepures u.c.</t>
   </si>
@@ -12346,145 +12349,154 @@
   </si>
   <si>
     <t>iepakojuma dizains sporta zeķes, potīšu zeķes, pirkstu zeķes u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">šampūni, matu kondicionieri, matu šķidrumi u.c.
 </t>
   </si>
   <si>
     <t xml:space="preserve">velosipēdu rāmji, dakšas (velosipēdu detaļas), velosipēdi, sporta velosipēdi u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">lodīšu gultņi, rullīšu gultņi kā mašīnu elementi u.c. </t>
   </si>
   <si>
     <t>konditorejas izstrādājumi, metāla kastes, uzglabāšanas konteineri mājsaimniecībai un virtuvei,  apģērbi, apavi, galvassegas, mobilo tālruņu maciņi, rotaslietas, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietu/telefonu maciņi, juvelierizstrādājumi, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">portfeļi, karšu maki,maki kredītkartēm (ādas izstrādājumi),  rokassomas, naudas maki u.c. </t>
   </si>
   <si>
     <t>aksesuāri, jakas, t-krekli, sporta apakškrekli u.c.</t>
   </si>
   <si>
     <t>plastmasas bļodas, konteineri, vannas u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dāvanu maisiņi, dāvanu kastes, aromāti, smaržvielas, ziepes, aerosoli, losjoni,higiēnas gels,  uz spirta bāzes veidots antibakteriāls ādas dezinfekcijas līdzeklis, kosmētiskie ķermeņa skrubji, attīroši roku tīrīšanas līdzekļi, sveces, lustras, telpu aerosoli, automašīnu smaržas, u.c. </t>
   </si>
   <si>
     <t>hanteles, hanteļu statīvi, hanteļu stieņi svarcelšanai, fitnesa aprīkojums lietošanai telpās, aprīkojums fiziskās sagatavotības uzturēšanai, plaukti fitnesa aprīkojuma glabāšanai</t>
   </si>
   <si>
     <t>sporta bumbas, sporta apavi, apģērbs, sporta somas, sporta apģērbu somas u.c.</t>
   </si>
   <si>
     <t>rezerves daļas, piederumi, aksesuāri u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 006110516-0002, REDU 006110516-0007, REDU 006156071-0001
 REDU 005644077-0001, REDU 003736289-0004, REDU 004005361-0003
 REDU 006110516-0001, ITM 1480395Enyaq, ITM 1407715Skoda Chrystal Lighting, REDU 003735836-0001, REDU 004005361-0009, REDU006110516-0004, REDU 006110516-0005, REDU 006110516-0008, REDU 006110516-0009 REDU 003736370-0002, REDU 002705855-0007, REDU 002705855-0008, REDU 002705855-0009, REDU 002705855-0010 REDU 002705855-0011, REDU 002705855-0012, REDU 002705855- 0013, REDU 002705855-0014, REDU 002504746-0001, ITM 1251395 VRS, REDU 002680462-0001, REDU 002680462-0002, REDU 002633 818-0001, REDU 002633818-0002, ITM 1303284 Kodiaq, REDU003 194000- 0001, REDU 003419449-0001, REDU 003736370-0001, REDU 003736370-0003, EUTM 1099225 Skoda Economy Parts, REDU 258 4490-0001, REDU 2399683-0001, REDU 3225143-0001, REDU 32251 43-0003, REDU 3225143-0004, REDU 3225143-0006, REDU 3225143-0 007, REDU 3225143-0008, REDU 3225143-0010, REDU 225143-0011, REDU 3225143-0012, REDU 3423615-0001, REDU 3423615-0002, REDU 3423615-0004, EUTM 4315214 Felicia, EUTM 982317 Spaceback, EUTM 1238799 Fabia, EUTM 1063984 Citigo, EUTM 4302031 Laurin &amp; Klement, REDU 001977042-0001, EUTM 3065059 Skoda, EUTM 933598 Skoda Auto, REDU 3799592- 0002, ITM 1234878 Skoda Superb, REDU 002107029-0001, REDU 002173658-0002, REDU 0021 73658-0003, EUTM 4302841 Skoda, REDU 3799592-0004, EUTM 4302022 Roomster, REDU 3799592-0005 ITM 1121505 Simply Clever, EUTM 1110655 Skoda, EUTM 4740437 Yeti, EUTM 1362701 KAROQ, EUTM 1099224 Skoda original Austausch Teile, EUTM 1099222 Skoda Genuine Exchange Parts, EUTM 1098579 Skoda Economy Teile, REDU 1814427-0001, REDU 3225143-0002, REDU 3225143-0005, REDU 3225143-0009, REDU 3225143-0013, REDU 3423615-0003, REDU 3423615-0007, REDU 3618412-0001, REDU 3736289-0003, REDU 3736289-0006, REDU 3799592-0003, REDU 006110516-0013, REDU 006063517-0002, REDU 007036611-0002 ITM 1096012 Skoda Rapid, REDU 002408369-0001, EUTM 4315032 Octavia, REDU 002725796-0001, REDU 002725796-0004, REDU 002725796-0008, REDU 002705855-0003		</t>
   </si>
   <si>
     <t>kafija, kafijas kannas, šķīstošā kafija, kafijas krūzes, kafijas maisiņi, malta kafija u.c.</t>
   </si>
   <si>
     <t>apģērbi un aksesuāri alpīnisma, kāpšanas un āra aktivitātēm</t>
   </si>
   <si>
     <t>rotaslietas, juvelierizstrādājumi, rotaslietu lādītes, putekļu lupatiņa, filca maisiņi u.c.</t>
   </si>
   <si>
     <t>ābolu vīna kokteiļi, sidrs, vīni, dzērieni uz vīna bāzes (vīna špriceri), alus, alus kokteiļi, bezalkoholiskie dzērieni, bezalkoholiskie kokteiļi u.c.</t>
   </si>
   <si>
-    <t>mēbeles, krēsli, dīvāni,soli (mēbeles),atpūtas mēbeļu komplekti, āra mēbeles, terases mēbeles, sēdekļi kā mēbeles u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> apgaismes ierīces, to aprīkojums, piederumi,daļas, spuldzes, āra apgaismojums u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">rokassomas, džemperi, t-krekli, mati, brilles, alus krūzes u.c.
  </t>
   </si>
   <si>
     <t>šokolādē pārklātas vafeles, pildīta šokolāde, maizes izstrādājumi un konditorejas izstrādājumi, šokolāde un deserti, šokolāde, pildītas šokolādes tāfelītes, šokolādes tāfelītes, šokolādes cepumi</t>
   </si>
   <si>
-    <t>juvelierizstrādājumi, ķēdes, kaklarotas  rokassprādzes, gredzeni, apģērbi, apavi, galvassegas, jostas somas, ceļojumu somas, rokasomiņas, maki u.c</t>
-[...1 lines deleted...]
-  <si>
     <t>apģērbi, apavi, sporta apavi, galvassegas, bērnu gultiņas, ceļojumu čemodāni, apģērbu koferi, mugursomas, somas, maki, atslēgu futrāļi (ādas izstrādājumi), maciņi, kas paredzēti tualetes piederumu glabāšanai, mapes, aploksnes (ādas izstrādājumi), ādas segas (kažokādas), ādas imitācija, kažokādas (dzīvnieku ādas), karšu turētāji, ādas polsterējums mēbelēm, dokumentu kastes u.c.</t>
   </si>
   <si>
     <t>bagāžas birkas (ādas izstrādājumi, somas,  pārtikas preču maisiņi, beisbola cepures, apģērbs, t-krekli, kāju paklājiņi, auduma durvju paklājiņi, DVD diski, kompaktdiski, DVD futrāļi, diska formas ierakstu nesēji u.c.</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> atmiņas moduļi, baterijas, ierīces un instrumenti enerģijas uzkrāšanai, uzlādējamas baterijas, mobilās lietotnes, elektriskās baterijas, sauszemes pārvietošanās līdzekļi, gaisa pārvietošanās līdzekļi, ūdens pārvietošanās līdzekļi, hibrīda transportlīdzekļi, elektriskie transportlīdzekļi, galvassegas, apģērbs,glāzes, krūzes u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">Ziemassvētku eglītes statīvs </t>
   </si>
   <si>
     <t>pulksteņi, apģērbi, apavi, galvassegas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">rokassprādzes, odu atbaidīšanas līdzekļi </t>
   </si>
   <si>
     <t>dekoratīvā kosmētika parfimērija un smaržas, iedeguma eļļa, ķermeņa krēms, losjons, ziepes, dušas želejas, ēteriskās eļļas, saules aizsarglīdzekļi, sauļošanās krēmi u.c.</t>
   </si>
   <si>
     <t>galvassegas, blūzes, t-krekli, mugursomas, ceļojumu somas, jakas, mēteļi, džemperi ar kapuci u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">svaigas vīnogas, aprikozes, persiki
 </t>
   </si>
   <si>
+    <t>rotaļlietas, spēles, mehāniskās rotaļlietas, rotaļu modeļi, modeļu transportlīdzekļi, žurnāli, grāmatas, pulksteņi, saulesbrilles, brilles, ķiveres, stereo austiņasaudio pastiprinātāji, austiņas telefoniem, pildspalvas, apavi, apģērbs, automobiļi/vieglās automašīnas, riteņu diski, riteņi u.c.</t>
+  </si>
+  <si>
     <t>videospēļu konsoles, rotaļlietas, lelles, grāmatas, komiksi, bērnu grāmatas, apģērbi, gultas veļa u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">apģērbi, apavi, somas skaistumkopšanas līdzekļi, to izstrādājumi un aksesuāri u.c.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">šaujamieroči, munīcija un šāviņi, sprāgstvielas, uguņošana, šautenes, harpūnu pistoles, pistoles, gaisa pistoles, revolveri, ložmetēji, mīnmetēji, artilērijas lielgabali, raķešu palaišanas iekārtas, motorizētie ieroči ieroči, lādiņi, raķetes, mīnas, sprāgstvielu drošinātāji, sprāgstvielu drošinātāji izmantošanai raktuvēs, šaujamieroču pusgarās bikses, ieroču plecu siksnas, kārtridži, kārtridžu iepildīšanas aparāti, kasetņu maisiņi, aparāti kasetņu lentu uzpildīšanai, kasetņu iepildīšanas aparāti, kārtridžu futrāļi, šaujamieroču tīrīšanas birstes, ieroču futrāļi, pistoles, ieroču stobri, šauteņu āmuri, šauteņu futrāļi, šauteņu tēmēkļu spoguļi, ieroču un šauteņu sprūda aizsargi, šautenes, tēmēkļi,  ieroču trokšņa slāpētāji, šaušanas platformas, ieroči (rotaļlietas), pistoles (rotaļlietas), gaisa pistoles (rotaļlietas), loki un loka šaušanas ierīces, aparātus krāsas bumbiņu palaišanai, peintbola pistoles, krāsas bumbiņas, pistoļu vāciņus, harpūnu ieroči, rezerves daļas minētajam modelim un ieroču kopijām, jo īpaši iekrāvēji, rokturi, krāni, rāmji, mucas, cilindri, sprūdi, drošības fiksatori, drošības ierīces un virzuļu galvas, šāviņi un munīcija šiem ieroču modeļiem un atdarinājumiem, ieroču kopiju futrāļi un maciņi, modeļu un kopiju ieroči virtuālai šaušanai, mērķi, elektroniskie mērķi, šaujamieroču tēmēšanas teleskopi, optiskās lēcas, teleskopi, sporta brilles, novērošanas instrumenti, okulāri, briļļu futrāļi, apģērbs aizsardzībai pret negadījumiem, apstarošanu un uguni, cimdi aizsardzībai pret negadījumiem, ložu necaurlaidīgas vestes, glābšanas vestes, baterijas kabatas lampām, termoelektrolampas, lāzeri, kas nav paredzēti medicīniskiem nolūkiem, šaujamieroču tēmēšanas teleskopi, šaušanas aizsargbrilles, nakts redzamības brilles, palielināmās brilles, lēcas šaušanai, novērošanas instrumenti šaušanai, aizsargmaskas un brilles, dzirksteļu aizsargi, signalizācijas svilpes, suņu svilpes, ugunsdzēsības aparāti, simulatori, jo īpaši šaušanas simulatori, jo īpaši šaušanas simulatori savienošanai ar televizoru vai datoru, programmatūra, jo īpaši šaušanas </t>
+  </si>
+  <si>
+    <t>skaistumkopšana, matu veidošana, matu kopšana, matu kondicionieri, mitrinoši kondicionieri, šampūni u.c.</t>
   </si>
   <si>
     <t>alus, bezalkoholiskais alus, pudeles, metāla kannas alkoholiskajiem dzērieniem, alkoholiskie dzērieni,  alkoholiskie preparāti dzērienu pagatavošanai, sidrs u.c.</t>
   </si>
   <si>
     <t>pafimērijas izstrādājumi, kosmētika, mēbeles, diski, transportlīdzekļi, spoguļi, vējstiklu tīrītāji, uzraudzības instrumenti un aparāti, krāsas, transportlīdzekļu bamperi, tehniskās eļļas un smērvielas, automašīnu dzinējitransportlīdzekļi u.c.</t>
   </si>
   <si>
     <t>ķermeņa krēms, roku krēms, viegli aromatizēti aerosoli,  smaržūdens, viegli aromatizēti ķermeņa aerosoli, šampūni, matu kondicionieri, pretblaugznu šampūni u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbs, apavi, detaļas un aksesuāri
 </t>
   </si>
   <si>
     <t>apģērbs, lietus plēves, mugursomas, kosmētika, auskari smaržas, šalles, kabatlakatiņi, somas, cepures, apavi u.c.</t>
   </si>
   <si>
     <t>sejas tīrīšanas piens, uztura bagātinātāji, probiotiskās piedevas, skaistumkopšanas balzamkrēmi,  sejas krēms, kosmētiskie krēmi, antioksidantu piedevas, ķermeņa želejas u.c.</t>
   </si>
   <si>
     <t>automobiļi, kravas automašīnas, autobusi, akumulatori, automašīnu lādētāji</t>
+  </si>
+  <si>
+    <t>vakuuma termosi dzērienu uzglabāšanai, lāzes, dzeršanas trauki un bāra piederumi, termosi, pudeles, siltumizolēti trauki, galda piederumi, virtuves piederumi un konteineri, dzesētāji (neelektriski trauki), dzērienu kannas u.c.</t>
   </si>
   <si>
     <t>rotaļu figūriņas, kartona kastes, kolekcionējamas rotaļu figūriņas</t>
   </si>
   <si>
     <t>kosmētiskie līdzekļi, ziepes, ēteriskās eļļas, smaržas, ķermeņa dezodoranti, dušas želejas, šampūni un matu losjoni, saulesbrilles, brilles, briļļu rāmji un aksesuāri, apģērbi, apavi, galvassegas, apakšveļa, krekliņi</t>
   </si>
   <si>
     <t>atzveltnes krēsli, dīvāni, lampas, dekoratīvie spoguļi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">smaržas, smaržu pudelītes, kartona iepakojums u.c. </t>
   </si>
   <si>
     <t>multivitamīnu preparāti, farmaceitiskie preparāti un vielas, gremošanas līdzekļi farmaceitiskiem nolūkiem, paracetamols, paracetamola preparāti iekšķīgai lietošanai, pretsāpju līdzekļi, zobu birstes, mutes skalošanas līdzeklis, zobu pasta, zobu birstes, mutes skalošanas līdzeklis, protēžu līmes, tīrīšanas līdzekļi u.c.</t>
   </si>
   <si>
     <t>rotaslietas, rotaslietu lādītes, pulksteņu siksniņas, izšūtas tekstila rokassprādzes, piespraudes, futrāļi rotaslietu glabāšanai, elektriskie pulksteņi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">mēbeles, galdi, mēbeļu plaukti, metāla skapīši, vitrīnu skapīši, naktsskapīši, skapji u.c. </t>
   </si>
   <si>
     <t>rotaslietas, rotaslietu lādītes, pulksteņu siksniņas, izšūtas tekstila rokassprādzes  piespraudes, futrāļi rotaslietu glabāšanai, elektriskie pulksteņi u.c.</t>
   </si>
@@ -12544,123 +12556,109 @@
   <si>
     <t>NPT EP3326949</t>
   </si>
   <si>
     <t>MAX CO LTD</t>
   </si>
   <si>
     <t>metāla stieple, kas paredzēta siešanai, spoles (mašīnu daļas)</t>
   </si>
   <si>
     <t>EUTM 001212679 /fig./, EUTM 000138529 /fig./, EUTM 001509165 /fig./, EUTM 000131532 /fig./, EUTM 003870541 /fig./, EUTM 001209790 TOMMY, EUTM 001147396 TOMMY, EUTM 001212422 TOMMY GIRL, EUTM 001888445 TOMMY GEAR, EUTM 003607397 HILFIGER RED LABEL, EUTM 002501971 HILFIGER DENIM, EUTM 001216951 TOMMY JEANS, EUTM 001233923 TOMMY JEANS, EUTM 001212091 TOMMY HILFIGER, EUTM 000131706 TOMMY HILFIGER, EUTM 000131631 TOMMY HILFIGER /fig./, EUTM 001211994 TOMMY HILFIGER /fig./, EUTM 001211457 /fig./</t>
   </si>
   <si>
     <t>Tommy Hilfiger Licensing BV</t>
   </si>
   <si>
     <t>LLC</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 018925274/EM POOPEYS, EUTM 018660388/EM POOPEYS BABY CARE BABY CARE POOPEYS POOPEYS	</t>
   </si>
   <si>
     <t>Poopeys GmbH</t>
   </si>
   <si>
-    <t xml:space="preserve">vienreizējās lietošanas paklājiņi mazuļu pārģērbšanai,bērnu salvetes,vienreizējās lietošanas autiņi, bērnu autiņbiksītes u.c.
-[...2 lines deleted...]
-  <si>
     <t>TM 958697/WO LANVIN, EUTM 010462265/EM LANVIN</t>
   </si>
   <si>
     <t>JEANNE LANVIN</t>
   </si>
   <si>
-    <t>somas, kedas,
-[...2 lines deleted...]
-  <si>
     <t>ITM 1800164 PROHIBITED</t>
   </si>
   <si>
     <t>Checkmate Commerce GmbH</t>
-  </si>
-[...1 lines deleted...]
-    <t>jakas,T-krekli, bikses u.c.</t>
   </si>
   <si>
     <t>ITM 1878660 PURIZE, ITM 1854476 PURIZE, EUTM 018289966 PURIZE	
 EUTM 016235848 PURIZE ..makes smoking NIZE!</t>
   </si>
   <si>
     <t>PURIZE Filters GmbH &amp; Co. KG</t>
   </si>
   <si>
     <t>aktivētās ogles filtri gāzu attīrīšanai, cigarešu filtri u.c.</t>
   </si>
   <si>
     <t>MGA Zapf Creation GmbH</t>
   </si>
   <si>
     <t>EUTM 000217414 DYSPORT</t>
   </si>
   <si>
     <t>Ipsen Biopharm Limited</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 018943994/EM YETTEFTI, EUTM 018943977/EM SUGAR POWER
 EUTM 018316733/EM qualite superieure FLY THE 3505 thé vert de chine	
 EUTM 010621431/EM FLY THE, EUTM 018329965/EM TAIRA
 EUTM 011013307/EM NUJUM the vert de Chine extra special super gunpowder qualite premium, EUTM 011009875/EM NUJUM, EUTM 010621571/EM LOUBANE LE ROYAUME DU THÉ VERT EXTRA FIN GUNPOWDER	
 EUTM 011009859/EM LOUBANE, EUTM 018986366/EM KING LION	
 EUTM 018738765/EM CHINA GROENE THEE TAIRA	</t>
   </si>
   <si>
     <t>ATLAS MARKET B.V.</t>
   </si>
   <si>
     <t>tēja u.c.</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>REUD 008193858-0003/EM, REUD 015033871-0003/EM	, REUD 001379416-0001/EM, EUTM 003504834/EM O.Z,REUD 001057855-0001/E	
 REUD 009197825-0001/EM, REUD 015033871-0004/EM, REUD 015033871-0002/EM, REUD 005313251-0007/EM,REUD 008730642-0004/EM
 REUD 008730642-0006/EM, REUD 008730642-0002/EM, REUD 008730642-0003/EM, REUD 008730642-0005/EM,REUD 008804876-0001/EM
 REUD 002069021-0001/EM, REUD 004035335-0004/EM	, REUD 004035335- 0001/EM	, REUD 003335397-0003/EM, REUD 004035335-0003/EM	
 REUD 003335397-0001/EM, REUD 003335397-0002/EM	, REUD 008587042- 0002/EM	, REUD 006266037-0002/EM, REUD 006266037-0001/EM	
 REUD 015068035-0001/EM, REUD 001145353-0003/EM, REUD 015068035-0002/EM, REUD 015068035-0003/EM,REUD 015068035-0004/EM
 REUD 007515374-0001/EM, REUD 015093755-0004/EM, REUD 015093755- 0003/EM	, REUD 015093755-0001/EM, REUD 015093755-0002/EM, REUD 000320650-0007/EM, REUD 015033871-0001/EM,REUD 002763268-0003/EM
 REUD 001222871-0005/EM, EUTM 018442484/EM OZ,EUTM 016702631/EM OZ, EUTM 018442486/EM O.Z RACING</t>
   </si>
   <si>
     <t>O.Z. SpA</t>
-  </si>
-[...1 lines deleted...]
-    <t>transportlīdzekļu riteņi, riepas,transportlīdzekļu riteņu diski, virsbūves daļas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000151811 TIFFANY &amp; CO., EUTM 000151936 TIFFANY, EUTM 000151985 TIFFANY &amp; CO. /fig./, EUTM 000152025 TIFFANY &amp; CO., EUTM 001271204 LUCIDA, EUTM 002775039 PURE TIFFANY, EUTM 002935799 THE TIFFANY MARK, EUTM 003574936 TIFFANY &amp; CO. /fig./, EUTM 004238457 TIFFANY GRAND, EUTM 004307096 TIFFANY &amp; CO., EUTM 007152168 T &amp; CO., EUTM 007190085 TIFFANY &amp; CO., EUTM 007488621 TIFFANY, EUTM 008824161 TIFFANY TESORO, EUTM 008829806 /fig./, EUTM 008939233 TIFFANY NOVO, EUTM 004509535 T &amp; CO., EUTM 000585381 ATLAS, EUTM 006428619 TIFFANY, EUTM 009547878 /fig./, REDU 002604827-0011, REDU 002604827-0010, REDU 002604827-0009, REDU 002604827-0008, REDU 002618595-0004, REDU 002618595-0003, REDU 002618595-0002, REDU 002618595-0001, REDU 002604827-0030, REDU 002604827-0029,, REDU 002604827-0028, REDU 002604827-0027, REDU 002604827-0026, REDU 002604827-0025, REDU 002604827-0024, REDU	
 REDU 002604827-0022, REDU	002604827-0040, REDU 002604827-0039	
 REDU 002604827-0038, REDU 002604827-0037, REDU 002604827-0036, REDU 002604827-0035, REDU 002604827-0034, REDU 002604827-0033, REDU 002604827- 0032, REDU 002604827-0031, REDU 002604827-0015, REDU 002604827-0014, REDU 002604827-0013, REDU 002604827-0012	</t>
   </si>
   <si>
     <t>Tiffany &amp; Co</t>
   </si>
   <si>
     <t>pulksteņi, rotas lietas, aksesuāri u.c.</t>
   </si>
   <si>
     <t>EUTM 017928475/EM MATE 30, EUTM 018404872/EM HUAWEI, EUTM 008785289 Huawei, EUTM 013652375 HUAWEI MĀTE, EUTM 017928475 MATE 30, EUTM 014539233 MATE 9, EUTM 017564196 HUAWEI P Smart, EUTM 014577894 HUAWEI Y, EUTM 018404872 HUAWEI, EUTM 016004442 HUAWEI, EUTM 013652425 MATE,EUTM 014539291 MATE 10</t>
   </si>
   <si>
     <t>Huawei Technologies Co., Ltd.</t>
   </si>
   <si>
     <t>EUTM 012778361/EM DIRTY WORKS, ITM 1095236/WO Dirty Works	
 EUTM 018378084/EM DR SALTS+, EUTM 004685772/EM FISH	
 EUTM 005487657/EM fish Born In Soho, London, EUTM 018374522/EM ROOT PERFECT, ITM 1820333/WO SKIN &amp; TAN, ITM 1155361A/WO Skinny Tan, EUTM 018321865/EM SUPER FACIALIST, EUTM 015434641/EM Superfacialist, EUTM 018378080/EM ARGAN+ 5 OIL BLEND
 EUTM 018104432/EM DIRTY WORKS</t>
   </si>
   <si>
@@ -12692,53 +12690,50 @@
   <si>
     <t>HELL ENERGY MAGYARORSZÁG KORLÁTOLT FELELŐSSÉGŰ TÁRSASÁG</t>
   </si>
   <si>
     <t>bezalkoholiskie dzērieni, ledus tēja, dzērieni uz tējas bāzes, kafija ar pienu u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 009083841 Don, EUTM 001362409 PAGID, EUTM 009010042 TEXTAR, EUTM 000689240  TEXTAR, EUTM 009083833 Mintex 
 </t>
   </si>
   <si>
     <t>TMD Friction Services GmbH</t>
   </si>
   <si>
     <t>bremžu uzlikas</t>
   </si>
   <si>
     <t>EUTM 004918397/EM JUICEBOX, EUTM 014568513/EM POWERSPEC	
 EUTM 014460794/EM CUMMINS INLINE,EUTM 004980538/EM C Cummins Power Generation, EUTM 004980595/EM Cummins Turbo Technologies	
 EUTM 004980611/EM Cummins Emission Solutions, EUTM 004980686/EM Cummins Fuel Systems, EUTM 018188043/EM NEWAGE, EUTM 018311597/EM MX321, EUTM 018349489/EM MX322,EUTM 005718077/EM THERE FOR YOU	, EUTM 015786205/EM CORECOOLING, EUTM 000943811/EM STAMFORD, EUTM 000943803/EM NEWAGE, EUTM 018964099/EM STAMFORD | AvK, EUTM 018806011/EM, EUTM 019185802/EM STAMFORD AVK,EUTM 018800466/EM STAMFORD VITA
 EUTM 006578711/EM AVK, EUTM 018806013/EM STAMFORD AVK POWERING TOMORROW, TOGETHER, EUTM 006340781/EM M2	
 EUTM 004368387/EM HOLSET, EUTM 000993899/EM HOLSET, EUTM  002121465/EM VGT</t>
   </si>
   <si>
     <t>Cummins Inc.</t>
-  </si>
-[...1 lines deleted...]
-    <t>ģeneratori, turbokompresori mašīnām,  darbgaldi, degvielas filtri</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 001436708 ZEGNA /fig./, EUTM 002516524 ERMENEGILDO ZEGNA, EUTM 003429461 Zegna Sport /fig./, EUTM02516524ERMEN EGILDO ZEGNA, EUTM 001436716 Ermenegildo Zegna, EUTM 1012844ERMENE GILDO ZEGNA, EUTM 001525633 ERMENEGILDO ZEGNA, EUTM 001073051 ZegnaSport, EUTM 011679792ZEGN, EUTM 0862153 ZZ, ITM 00933213 ZZ, EUTM 001151811 EZ, ITM 972620 Z ZEGNA, EUTM 002516409 MARCA SIN TEXTO, EUTM 0862845 EZ, ITM 1131793 EZ, ITM 1137879 ERMENEGILDO ZEGNA EZ	</t>
   </si>
   <si>
     <t>Consitex S.A.</t>
   </si>
   <si>
     <t>EUTM 005184734/EM FAY, EUTM 014723291/EM TOD'S, EUTM 004295531/EM TOD'S, EUTM 004208377/EM TOD'S, EUTM 010158889/EM TOD'S, EUTM 000407031/EM TOD'S, EUTM 017319443/EM TOD'S	
 EUTM 018061271/EM T-WINNING TOD'S-WINNER IN NATURE NATURALLY IN NEXT GLOCALIZATION, EUTM 018061267/EM T-WINNING, EUTM 009184862/EM T TOD'S PROJECT,EUTM 005184528/EM T, EUTM 005616008/EM Interactive, EUTM 012632683/EM J.P.C., EUTM 012348801/EM J.P. CLUB, EUTM 015570955/EM ITALIAN DIARIES	
 EUTM 005617105/EM HOGAN Interactive, EUTM 013437637/EM HOGAN Club, EUTM 012321394/EM HOGAN Atelier,EUTM 011271343/EM HOGAN
 EUTM 008437352/EM HOGAN, EUTM 005184536/EM HOGAN, EUTM 018032434/EM H86N, EUTM 017627159/EM H HOGAN, EUTM 016503393/EM H, EUTM 016841405/EM H, EUTM 006490429/EM H, EUTM 009909185/EM FUTURE ROOTS, EUTM 018016970/EM FAY ROMANTIC COAT, EUTM 018016964/EM FAY VIRGINIA COAT, EUTM 018016987/EM FAY TRAVEL JACKET, EUTM 018016971/EM FAY TOGGLE COAT	
 EUTM 018016979/EM FAY ORIGINAL 4 GANCI, EUTM 018016982/EM FAY MORNING COAT, EUTM 008887804/EM FAY GRAND-STADIUM	
 EUTM 009543364/EM Fay DRIVING COAT, EUTM 018016985/EM FAY DOUBLE COAT, EUTM 010339281/EM FAY BIKING JACKET, EUTM 008887879/EM FAY BERWICK, EUTM 018026127/EM FAY ARCHIVE	
 EUTM 011520285/EM Fay, EUTM 003324613/EM Fay,EUTM 009691791/EM Fay, EUTM 010158996/EM FAY, EUTM 014723266/EM, EUTM 008887821/EM F, EUTM 009915331/EM DEV,ITM1192559/WO J.P. TOD'S
 ITM 1046223/WO F, ITM987316/WO F Fay, ITM 1372459/WO GOMMINO BAG, ITM 1078778/WO HOGAN REBEL, ITM 1266420/WO GOMMINO CLUB, ITM 1045303/WO D-BAG, ITM 1474464/WO D-STYLING
 ITM 1118540/WO MIKY BAG, ITM 1445938/WO SHOE-KER, ITM 1095022/WO T, ITM 1383265/WO T, ITM 1414446/WO T-FACTORY	
 ITM 1006548/WO TOD'S, ITM 1430067/WO TOD'S,ITM 858452/WO TOD'S
 ITM 1393593/WO VENETIAN TOD'S, ITM 1121319/WO TOD'S No Code	
 ITM 1099280/WO TOD'S SIGNATURE, ITM 1402694/WO TOD'S YORKY
 EUTM 004346599/EM, EUTM 005184510/EM, EUTM	017433848/EM T</t>
   </si>
   <si>
     <t>TOD'S S.P.A.</t>
   </si>
@@ -12791,453 +12786,581 @@
 EUTM 015285984 ZYNNT, EUTM 015272487 ZYN, EUTM 018842259 XR
 EUTM 018881243 G.3 HAIL, EUTM 018881340 G.3 WINK,EUTM 018881267 G.3 ZENI, EUTM 018881337 G.3 HEAT, EUTM 018881316 G.3 BITE
 EUTM 018881298 G.3 SWAY, EUTM 01889404 1G.3, EUTM 01889413 2G.3
 EUT M018336833 G.3 POW, EUTM 018000839 G.3 Red Hea,EUTM 01320731 1G.3,EUTM 018850559 LJUNGLÖFS ETTAN No1 ORIGINAL ANNO 1822
 EUTM 018850592 Nº1 J. F. LJUNGLÖFS STOCKHOLM,EUTM 008966111 LJUNGLÖFS ETTAN ORIGINAL ANNO 1822, EUTM 008963035 LJUNGLÖFS ETTAN, EUTM 008773194 ETTAN  </t>
   </si>
   <si>
     <t>Swedish Match North Europe AB</t>
   </si>
   <si>
     <t>šņaucamā tabaka un šņaucamās tabakas aizstājēji augu šķiedru veidā iekšķīgai lietošanai, izņemot pārtikas vajadzībām, tabaka uz augu bāzes.u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 018941821/EM OTOSTICK, REUD001170856-0002/EM, REUD 001170856-0007/EM, REUD001170856-0008/EM	</t>
   </si>
   <si>
     <t>INNOVACIONES DISRAS SL</t>
   </si>
   <si>
     <t>medicīniskās terapijas ierīces</t>
   </si>
   <si>
     <t>REDU 001192827-0001</t>
   </si>
   <si>
-    <t>elektroniskas, digitālas un manuālas ierīces, ar to saistītā programmatūra,  telekomunikāciju aparāti un instrumenti,  juvelierizstrādājumi, bižutērija, sienas pulksteņi, pulksteņi personīgai lietošanai,  izsmalcināti atslēgu piekariņi, pulksteņu vai juvelierizstrādājumu futrāļi, dārgmetālu kastes un konteineri,  to daļas un piederumi</t>
-[...83 lines deleted...]
-    </r>
+    <t>EUTM 002636769/EMBESTER	, EUTM 000774208/EMSUPRA MIG, EUTM 004912002/EM, EUTM 005220157/EMMAGSTER, EUTM 005220504/EM, EUTM 000940619 HARRIS, EUTM 000508333	 HARRIS, EUTM 005959631
+EUTM 004725941 LINCOLN ELECTRIC, EUTM 007086507, EUTM 004683331 OERLIKON, EUTM 015346935 LINCOLN ELECTRIC, EUTM 004982468 LINCOLN ELECTRIC, EUTM 000228163 LINCOLN, EUTM 005959762 HARRIS</t>
+  </si>
+  <si>
+    <t>UPT EP3541480 C0 Fire Fighting Device</t>
+  </si>
+  <si>
+    <t>Viking Life-Saving Equipment A/S</t>
+  </si>
+  <si>
+    <t>ugunsdzēšamie aparāti</t>
+  </si>
+  <si>
+    <t>EUTM 013225784 INSTANT POT, EUTM 018037035 INSTANT POT	
+ITM 1514565 Instant, ITM 1511837 INSTANT,ITM 1514738 INSTANT POT
+ITM 1514565 A Instant</t>
+  </si>
+  <si>
+    <t>Instant Brands (Ireland) LIMITED</t>
+  </si>
+  <si>
+    <t>ITM1424319 FORTNITE, ITM14 43227FORTNITEITM 1433937 FORTNITE, ITM 1441992 FORTNITE, ITM 1433939 FORTNITE, ITM 1419271 FORTNITE, EUTM 017947714 FORTNITE, ITM 1426745 FORTNITE, ITM 1426785 FORTNITE BATTLE ROYALE, ITM 1447680 FORTNITE</t>
+  </si>
+  <si>
+    <t>EUTM 008619141/EM, EUTM 009798158/EM SICOMA	, EUTM 008619132/EM SICOMA</t>
+  </si>
+  <si>
+    <t>S.I.CO.MA. SRL</t>
+  </si>
+  <si>
+    <t>betona maisītāji</t>
+  </si>
+  <si>
+    <t>EUTM 016687642/EM Shepperton Design Studios, EUTM 014693808/EM Shepperton Design Studios</t>
+  </si>
+  <si>
+    <t>SHEPPERTON DESIGN STUDIOS MARKETING LTD</t>
+  </si>
+  <si>
+    <t>tualetes piederumi;parfimērija, smaržas, kosmētika, kolekcionējamas monētas,atslēgu piekariņi,3D atslēgu piekariņi, Piemiņas medaļas,papīra ballīšu rotājumi, papīra ballīšu maisiņi, ballīšu kancelejas preces, somas, kosmētikas somiņas, maciņi u.c.</t>
+  </si>
+  <si>
+    <t>ITM 1131449/WO OTEZLA, ITM 1184702/WO Otezla,EUTM 011529542/EM BLINCYTO, EUTM 006487219/EM PROLIA,EUTM 000604181/EM PROLIA
+EUTM 000901926/EM PROLIA, EUTM 015757404/EM REPATHA	
+EUTM 012255584/EM REPATHA, EUTM 005235197/EM XGEVA	
+ITM 1461162/WO TEPEZZA</t>
+  </si>
+  <si>
+    <t>AMGEN EUROPE GMBH</t>
+  </si>
+  <si>
+    <t>EUTM 000418236/EM PREMIATA, EUTM 018972642/EM PREMIATA	
+EUTM 010381771/EM, EUTM 018983985/EM, EUTM 011352952/EM PREMIATA, EUTM 018984024/EM, REUD 002396531-0001/EM, REUD 006259784-0005/EM, REUD 006259784-0006/EM,REUD 006259784-0001/E	
+REUD 006259784-0003/EM, REUD 006259784-0002/EM, REUD 015066345-0008/EM, REUD 015066345-0006/EM,REUD 015066345-0001/EM
+REUD 015066345-0003/EM, REUD 015066345-0002/EM, REUD 015066345- 0010/EM, REUD 015066345-0009/EM, REUD 015066345-0012/EM	
+REUD 15066345-0011/EM, REUD 015066345-0004/EM, REUD 015066345-0007/EM, REUD 015066345-0005/EM</t>
+  </si>
+  <si>
+    <t>PREMIATA SRL</t>
+  </si>
+  <si>
+    <t>EUTM 018501041/EMCOACH NEW YORK, EUTM 003210705/EM, EUTM 003060027/EM,EUTM 012655965/EM COACH NEW YORK, EUTM 011516317/EM, EUTM 018461458/EM UPCRAFTED, EUTM 018951723/EM TABBY, EUTM 011516051/EM LEGACY, EUTM 018998619/EM HAVE TASTE LOVE WASTE, UTM 018336915/EM COURAGE TO BE REAL	
+EUTM 018470921/EM COACH, EUTM 018465627/EM COACH, EUTM 019062545/EM  COACH RECYCLED LEATHER, EUTM 019112002/EM COACH NEW YORK, EUTM011134921/EM COACH LOVE, EUTM 019087678/EM COACH COACHTOPIA,EUTM018525298/EM COACH (RE)LOVED, EUTM018836895/EM COACH, EUTM019112069/EM C COACH
+EUTM009719733/EM POPPY, EUTM 000214858/EM COACH, EUTM 018903168/EM ROAD TO CIRCULARITY, ITM 930091/WO COACH LEATHERWARE EST. 1941, EUTM 017950505/EM COACH CREATE
+EUTM 018904764/EM UPCRUSHED	, EUTM 011516986/EM COACH LEATHERWARE EST. 1941, EUTM 015814304/EM COACH 1941, EUTM 018164141/EM CITYSOLE, EUTM 013021654/EM COACH NEW YORK, EUTM 011516713/EM COACH LEATHERWARE, EUTM 011135076/EM	
+EUTM 009099136/EM,  EUTM 000214874/EM COACH, EUTM 010325348/ EM COACH, EUTM 018501041/EM COACH NEW YORK, EUTM 018470921/EM COACH, EUTM 011516317/EM, EUTM 003060027/EM, EUTM 012655965/EM COACH NEW YORK</t>
+  </si>
+  <si>
+    <t>COACH IP HOLDINGS LLC</t>
+  </si>
+  <si>
+    <t>apģērbi, ausu aizbāžņi vai sildītāji, kurjeru somas, plecu somas, piekarināmās somas, beisbola cepures,  krūzes u.c.</t>
+  </si>
+  <si>
+    <t>EUTM 017964515 CLOZEAU, EUTM 016991895 gigiCLOZEAU</t>
+  </si>
+  <si>
+    <t>ATELIERS CLOZEAU</t>
+  </si>
+  <si>
+    <t>rotaslietas u.c.</t>
+  </si>
+  <si>
+    <t>EUTM 010903136 (Marque sans texte)</t>
+  </si>
+  <si>
+    <t>PLADIS FRANCE</t>
+  </si>
+  <si>
+    <t>cepumi, kūkas, konditorejas izstrādājumi, pārtikas produkti, alkoholiskie dzērieni u.c.</t>
+  </si>
+  <si>
+    <t>EUTM 016642101/EM AFC BOURNEMOUTH, EUTM 016641615/EM THE CHERRIES, EUTM 016641631/EM  AFC BOURNEMOUTH, EUTM 017967502/EM DEAN COURT</t>
+  </si>
+  <si>
+    <t>AFC BOURNEMOUTH LTD</t>
+  </si>
+  <si>
+    <t>sporta apģērbs, šalles u.c.</t>
+  </si>
+  <si>
+    <t>EUTM 014373443/EM AVFC PREPARED, EUTM 014498281/EM AVFC	
+EUTM 014517254/EM AVFC, EUTM 005711163/EM AVFC PREPARED</t>
+  </si>
+  <si>
+    <t>ASTON VILLA FOOTBALL CLUB LTD</t>
+  </si>
+  <si>
+    <t>ADIDAS INTERNATIONAL MARKETING B.V.</t>
+  </si>
+  <si>
+    <t>Manchester City Football Club Limited</t>
+  </si>
+  <si>
+    <t>EUTM 008285637/EM NEWCASTLE UNITED, EUTM 008299638/EM NEWCASTLE UNITED, EUTM 001777804/EM CLUB UNITED</t>
+  </si>
+  <si>
+    <t>NEWCASTLE UNITED FOOTBALL CO LTD</t>
+  </si>
+  <si>
+    <t>sporta apģērbs, futbola bumbas, šalles u.c.</t>
+  </si>
+  <si>
+    <t>EUTM 000643205/EM Arsenal VICTORIA CONCORDIA CRESCIT, EUTM 002866200/EM Arsenal, EUTM 000643098/EM ARSENAL, EUTM 006706089/EM GOONER, EUTM 009856105/EM ARSENAL, EUTM 009856253/EM, EUTM 006299655/EM GUNNERSAURUS, EUTM 003698198/EM, EUTM 007070345/EM PLAY THE ARSENAL WAY, EUTM 010295723/EM ARSENAL, EUTM 009855982/EM ARSENAL, EUTM 000643114/EM, EUTM 011189107/EM ARSENAL, EUTM 011188951/EM ARSENAL, EUTM 012781332/EM GUNNERS, EUTM 013030903/EM ARSENAL, EUTM 011771672/EM ARSENAL, EUTM 002866176/EM	
+EUTM 012928826/EM, EUTM 011771748/EM ARSENAL VICTORIA CONCORDIA CRESCIT, EUTM 011189412/EM AFC,EUTM 011189222/EM
+EUTM 000643080/EM GUNNERS, EUTM 012898102/EM ARSENAL
+EUTM 002866184/EM Arsenal</t>
+  </si>
+  <si>
+    <t>THE ARSENAL FOOTBALL CLUB PLC</t>
+  </si>
+  <si>
+    <t>REUD 000253398-0002, REUD 000668744-0001, REUD 006219010-0001	
+REUD 006219010-0002, EUTM 018311419 GROHE GROHTHERM	
+EUTM 018301113 GROHE EUROSMART, EUTM 018670560 GROHE +	
+EUTM 018670556 GROHE +, EUTM 000226662 GROHE</t>
+  </si>
+  <si>
+    <t>GROHE AG</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> elektroniskas, optoelektroniskas un akustiskas ierīces, aparāti un no tiem saliktas sistēmas ūdensapgādes un novadīšanas, piegādes, uzglabāšanas, sadales, izsūknēšanas un karstā ūdens sagatavošanas uzraudzībai, kontrolei un regulēšanai, ierīces un aparāti ūdens spiediena, temperatūras un plūsmas ātruma uzraudzībai, mērīšanai, kontrolei un regulēšanai ūdensvados, tvertnēs u.c.</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <sz val="9"/>
-        <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
-      <t>ö</t>
+      <t xml:space="preserve">EUTM	006447239/EM5.10, EUTM014332449/EM SPEEDFACTORY, EUTM	018991501/EM SPARKFUSION, EUTM 017890980/EM SOLARRIDE, EUTM 017853102/EMSOLARBLAZE, EUTM 017926878/EMSLEUTH, EUTM	009332107/EM Shape The Future of Sport, EUTM 009990201/EMSARRAGAN, EUTM 009201039/EM PROGRESSIVE SHOCK CONTROL, EUTM014277644/EM PRIMEKNIT, EUTM	018973696/EMPRIMEKNIT, EUTM 015961139/EM POWERPHASE, EUTM 019009764/EM PHOTOTROPIC, EUTM 017978333/EMOZWEEGO, EUTM
+006032577/EMNUMETREX,EUTM 018021083/EMNOTHING LEFT BEHIND, EUTM 011241651/EMNITROCHARGE, EUTM 018012267/EMNITE JOGGER, EUTM 018337592/EMNIAD	
+EUTM	017901527/EMMYSHELTER, EUTM018837538/EM MOVE FOR THE PLANET, EUTM	008256241/EMMITEAM, EUTM 015867302/EMKRASAVA, EUTM 018972644/EM JB, EUTM 018863131/EMAIRCHILL, EUTM 017907914/EMAGRAVIC	
+EUTM	013773271/EMAeroChill, EUTM018972169/EMADIPOWER	
+EUTM	018124561/EMADIHAUS, EUTM	018913625/EMADIDAS REPETITOR, EUTM	018939690/EMADIDAS FOUNDATION	
+EUTM	011368461/EMadidas eurocamp, EUTM017903819/EM ADIDAS CREATORS CLUB, EUTM 018964186/EMADIDAS CLIMA SERIES, EUTM 017926877/EMadidas AR ADIDAS RUNNERS
+EUTM	018713981/EMadidas, REUD 003851484-0001/EM, REUD 003851484-0003/EM, REUD 003851484-0005/EM, REUD 003851484-0007/EM, REUD 003851484-0009/EM, REUD 003851484-0011/EM, REUD 003851484-0013/EM, REUD 003851484-0015/EM, REUD 003851484-0017/EM, EUTM 017735887/EM 4D, EUTM	016565053/EMADIPOWER	
+EUTM	016485294/EMADIZERO SUB, EUTM016503559/EM AM4YOU, EUTM 016438731/EMCLIMADAPT,EUTM 017002718/ EM DEERUPT, EUTM 017002767/EMPROPHERE, EUTM 016473721/EM SOLARBOOST,EUTM016473738/EMSOLARDRIVE
+EUTM	016473746/EMSOLARGLIDE, EUTM016919797/EM QUESTAR, EUTM 016969701/EMFORGEFIBER,EUTM 017013608/ EM GO TO ADAPT, EUTM	018033958/EM UNIFORIA, EUTM 018008473/EM NMD, EUTM 018191228/EM GAMEMODE	
+EUTM	018196357/EM	10000205	PRIMEGREEN	
+EUTM	018326908/EM	10000206	HOME GROUND	
+EUTM	018337859/EM	10000207	AVACOURT
+EUTM	018368313/EM	10000208	THREE STRIPE LIFE	
+EUTM	018471544/EM	10000209	NEBZED	
+EUTM	018465953/EM	10000210	LIGHTLOCK	
+REUD	008777007-0001/EM	
+REUD	008777007-0002/EM	
+REUD	008777007-0003/EM	
+REUD	008777007-0004/EM	
+REUD	008777007-0005/EM	
+REUD	008777007-0006/EM	
+REUD	015059781-0003/EM	
+REUD	015059781-0001/EM	
+REUD	015059781-0004/EM	
+REUD	015059781-0005/EM	
+ICD	D215514-0006/WO	
+ICD	D215514-0002/WO	
+ICD	D215514-0007/WO	
+ICD	D215514-0005/WO	
+ICD	D215514-0003/WO	
+ICD	D215514-0008/WO	
+ICD	D215514-0004/WO	
+ICD	D215514-0001/WO	
+ITM	951060/WO	                                                                                                                                                                                                                               ITM	1096869/WO	10000499	CLIMACHILL	
+ITM	1183360/WO	10000500	SUPERSTAR	
+EUTM	005271598/EM	                     
+EUTM	006081889/EM	               EUTM	010828523/EM	10000003	BRAZUCA	       REUD	003039619-0026/EM	
+REUD	003039619-0002/EM	
+REUD	003039619-0001/EM	
+REUD	003039619-0003/EM	
+EUTM	012389921/EM	1
+EUTM	005271580/EM	10000005	adidas
+EUTM	012271961/EM	10000006	adidas	
+EUTM	004269072/EM	
+EUTM	003517588/EM	
+EUTM	003517646/EM	
+EUTM	012272035/EM	
+EUTM	014591754/EM	10000011	ADIDAS	
+EUTM	003517661/EM	
+EUTM	003517612/EM, EUTM	008753113/EM	
+EUTM	015381858/EM	10000015	SPLY-350	
+REUD	008777007-0017/EM	
+REUD	008777007-0018/EM	                          
+EUTM	018703912/EM	10000227	ADIDAS L.E.P.	                                                            EUTM	018739769/EM	10000228	AVRYN	             EUTM	018741540/EM	10000229	HYDROTERRA	                      
+EUTM	018751426/EM	                                                                                                                                       EUTM	018776139/EM	10000231	TY	                                                 EUTM	018786733/EM                                                                                                                             EUTM	018806335/EM	                                                                                                                                           EUTM	018819059/EM	10000234	ADISTRONG	                                                                             EUTM	018826510/EM	10000235	MONO FIT	                                                    EUTM	018827826/EM	10000236	F50	                                  EUTM	018822339/EM	                                                                                                                     REUD	003187947-0001/EM	                                                                                                               REUD	003187947-0003/EM	                      REUD	003187947-0004/EM	
+EUTM	006703086/EM	10000241	adidas	
+EUTM	009457482/EM	10000242	adidas	
+EUTM	014221601/EM	10000243	ADISTAR	
+EUTM	014221618/EM	10000244	ADIZERO	
+EUTM	014673263/EM	10000245	adipure	  
+EUTM	002288355/EM	10000246	adidas	
+EUTM	018016763/EM	10000247	BOOST	  
+EUTM	016856262/EM	10000248	KARKAJ
+EUTM	018593831/EM AL RIHLA, EUTM 018593843/EM AL HILM	
+EUTM	018751983/EM ADICOLOR, EUTM 018802215/EM PRECISIONSHELL, EUTM	018806334/EM,EUTM018826449/EM CONEXT, EUTM 018138406/EM, FUTURENATURAL, EUTM014792501/ EUTM014792501/ EM FUTURECRAFT, EUTM017989397/EMFUEL TO FEEL,  EUTM 014707194/EM FRACAS, EUTM 015459225/EM FLUIDCLOUD, EUTM 011345097/EMFIVE TEN,EUTM011349611/ EMF 50,EUTM 014651061/EMENERGIZED STABILITY, EUTM 018150413/ EMEND PLASTIC WASTE	EUTM	019014362/EMDAROGA
+EUTM	018875981/EMCYBERSONIC, EUTM017783689/EM COMFOAM, EUTM	015360704/EMCLOUDFOAM, EUTM 015677024/EMCLIMASTORM,EUTM019064675/EMCLIMASERIES
+EUTM	018846000/EMBUBBLECOMFY, EUTM 011711454/EM BRAZUCA, EUTM	011272697/EM BRAND OF THE BRAVE,  EUTM010946861/ EM BENDITA, EUTM 014035091/EM BEAU JEU,EUTM013725312/ EM BADGE OF SPORT, EUTM 011272663/ EM ANASAZI, EUTM 016059628/EM ADICROSS, EUTM 010903573/EM, EUTM011345048/EM, EUTM018036836/EM CMTE, EUTM 015658461/EM, EUTM 010459808/EM, EUTM 018713983/EM, EUTM 010459865/EM, EUTM	018928822/EM	
+EUTM	018822340/EM, EUTM 013085543/EM, EUTM	014689608 /EM YOURADIDAS, EUTM 013594197/EMX, EUTM	016201031/ EM WUCHT, EUTM	013029971/EM W, EUTM	018658032/EM UNITED BY SUMMITS, EUTM 008903676/EMULTRAFOAM	
+EUTM	018876008/EMUBERSONIC, EUTM 016201048/EM ÜBERSCHALL, EUTM018042279/EM10000312U PATH RUN, EUTM009299413/ EM 10000313 Torfabrik, EUTM 008621054/ EM,THINTECH, EUTM018039200/EM THE START OF THE END OF WASTE, UTM004038121/EMTEXTRONICS, EUTM016193492/EM 10000317 TECHROCK,EUTM009768169/ EMSUPERCLOUD, EUTM	018896815/EMSTRUNG, EUTM 011216371/EM STONELANDS, EUTM 017912513/EMSTEALTRAX, EUTM 008450819/EMSTEALTH RUBBER,EUTM006670921/EM STEALTH, EUTM 003467991/EMSPS SUPERSTAR,EUTM 016958092/EM INFINITE TRAILS, EUTM 018713985/EM INDIGO HERZ, EUTM 018025123/EMHIANGLE, EUTM008876443/EM GREENSTAR, EUTM 017735911/EM,EUTM015568348/EMGLITCH, REUD 003851484-0018/EM, REUD 003851484-0019/EM, EUTM 017995994/ EM LIGHTSTRIKE, REUD 003443654- 0004/EM	
+REUD	003443654-0001/EM, REUD 003443654-0007/EM	
+EUTM	004654612/EM, EUTM 003160991/EMFORMOTION	
+EUTM	001154608/EM m.i., EUTM 006268072/EM </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
-        <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
-        <charset val="186"/>
       </rPr>
-      <t>lkky spēle</t>
+      <t xml:space="preserve">MICOACH	
+EUTM	010212132/EM	MICOACH, EUTM 003707171/EM my coach	
+EUTM	004978177/EM	POWERWEB, EUTM 007235005/EM ROD LAVER	
+EUTM	010205251/EM	SPEED CELL, EUTM 010514305/EM SUPERNOVA	
+EUTM	004363776/EM	TEAMGEIST, EUTM 004978094/EM 10000154 TECHFIT, EUTM 006826994/EM TELSTAR, EUTM 006681456/EM TERREX	
+EUTM	008260168/EMTERREX, EUTM 018912233/EM, EUTM019016631/ EMTERREX AX5, EUTM018687615/EMTERREX, </t>
     </r>
   </si>
   <si>
-    <t>šokolādes, konfektes, kafija, tēja, kakao un kafijas aizstājējs, alus, minerālūdens, gāzēts ūdens u.c.</t>
-[...51 lines deleted...]
-    <t xml:space="preserve">šaujamieroču optiskie aparāti, instrumenti, tēmēkļi un tvērumi, teleskopiskais tēmēklis, šautenes binokļi, monokļi, lāzera tālmēri, statīvi, apģērbs, cepures, krekli, sporta krekli u.c.
+    <t>EUTM 017964515/EM CLOZEAU</t>
+  </si>
+  <si>
+    <t>CLOZEAU, GIGI CLOZEAU, CLAUDE BENAMOSI</t>
+  </si>
+  <si>
+    <t>ITM 1347886/WO BRIGHTON &amp; HOVE ALBION, ITM 1348922/WO BRIGHTON &amp; HOVE ALBION, ITM 1370537/WO</t>
+  </si>
+  <si>
+    <t>BRIGHTON &amp; HOVE ALBION FOOTBALL CLUBLTD</t>
+  </si>
+  <si>
+    <t>EUTM 013734652/EM VHERNIER</t>
+  </si>
+  <si>
+    <t>VHERNIER S.P.A.</t>
+  </si>
+  <si>
+    <t>pulksteņi, svārsta pulksteņi, rotaslietas, rotājumi</t>
+  </si>
+  <si>
+    <t>dažādas skaistumkomšanas preces, šampūni, krēmi, dezodoranti   u.c.</t>
+  </si>
+  <si>
+    <t>koferi, somas no metāla, plastmasas vai auduma, somas portatīvajiem datoriem, kameru somas, futrāļi elektroniskām ierīcēm, dažādas kombinācijas, ceļasomas un čemodāni, tualetes maciņi u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">transportlīdzekļu piedziņas sistēmas, apgaismes sistēmas, virsbūves kontroles sistēmas, spēka pievadu kontroles sistēmas, elektronisko instrumentu kopu, telemātikas sistēmas un datori, piekares sistēmas un sastāvdaļas, izplūdes sistēmas u.c. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">zobu pasta, mutes skalojamais ūdens šampūni, kondicionieri, matu aktīva kapsulas, tonizējoši līdzekļi, šķidrumi, sauļošanās krēmi </t>
+  </si>
+  <si>
+    <t>elektriskās/elektroniskās ierīces datoriem u.c.</t>
+  </si>
+  <si>
+    <t>bezalkoholiskie dzērieni, apģērbi, galvassegas peldkostīmi,           t-krekli, zeķes, sviedru krekli, šorti, kleitas, sandales, skriešanas kostīmi, sporta džemperi, apakšbikses, džemperi ar kapuci, vestes, bikses, pidžamas, naktskrekli u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mašīnvadītas ierīces un mašīnas dārzkopībai un ainavu veidošanai, lauksaimniecībai un mežsaimniecībai, zaļo zonu un teritoriju uzturēšanai, ceļu un ielu tīrīšanai, grants ceļu un pelnu celiņu uzturēšanai, ziemu uzturēšanai uz celiņiem, jo īpaši zemes apstrādes mašīnām, piemēram, kaplēšanai un frēzēšanai , arkli, izkliedētāji, kultivatori, ecēšas, izlīdzinātāji, zemes urbji un izkliedētāji, motorizētie zāles pļāvēji </t>
+  </si>
+  <si>
+    <t>gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un vārīti augļi un dārzeņi, želejas, ievārījumi, kompots, olas, piens un piena produkti, pārtikas eļļas un tauki, Nesagatavoti un neapstrādāti lauksaimniecības, ūdens, dārzkopības un mežsaimniecības produkti,  graudaugi un sēklas, svaigi augļi, dārzeņi un zaļumi, dabiski augi un ziedi, ziedu sīpoli, stādi un sēklas stādīšanai, dzīvi dzīvnieki, pārtika un dzērieni dzīvniekiem, iesals u.c.</t>
+  </si>
+  <si>
+    <t>datoru aparatūra, datorprogrammas, daļas un piederumi, tonera kasetnes, tintes kasetnes printeriem, datoru somas u.c.</t>
+  </si>
+  <si>
+    <t>rotaļlietas, spēles, DVD grāmatas, ieraksti, apģērbs u.c.</t>
+  </si>
+  <si>
+    <t>metāla automašīnu nozīmītes,galda piederumi, dakšiņas un karotes, kabatas nazis, automašīnas atslēga, alus paliktņi u.c.</t>
+  </si>
+  <si>
+    <t>kosmētika, ķermeņa kopšanas līdzekļi u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">apģērbi, apavi, galvassegas, spēles, rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces u.c. </t>
+  </si>
+  <si>
+    <t>,</t>
+  </si>
+  <si>
+    <t>digitālās kameras, svari, sporta brilles, saulesbrilles, brilles dzīvības glābšanas ierīces un aprīkojums, glābšanas vestes, pludiņi drošības nolūkos elektriskās baterijas, bezvadu skaļruņi,  audio uztvērēji, elektriskie audio, video aparāti un instrumenti, kosmētika,ādas kopšanas līdzekļi,  vannas un dušas līdzekļi, skūšanās, sauļošanās līdzekļi, smaržas lietošanai mājās zīdaiņu losjoni, bērnu eļļas, nemedicīniski bērnu krēmi, šampūni mājdzīvniekiem u.c.</t>
+  </si>
+  <si>
+    <t>apģērbi, šalles, cepures, cimdi, kaklasaites,  lakati, jostas, kurpes, rotaslietas, veļa, saulesbriļļu un optisko briļļu rāmji, somas, maki u.c.</t>
+  </si>
+  <si>
+    <t>automašīnas,  motocikli, divriteņi, motorolleri, tricikli, to detaļas un piederumi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   elektroniskas, digitālās un rokas ierīces, ar to saistītā programmatūra, telekomunikāciju aparāti un instrumenti,  juvelierizstrādājumi, bižutērija, sienas pulksteņi, pulksteņi personīgai lietošanai,  izsmalcināti atslēgu piekariņi, pulksteņu vai juvelierizstrādājumu futrāļi, dārgmetālu kastes un konteineri,  to daļas un piederumi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mēbeles, spoguļi, rāmji, konteineri, mājsaimniecības un virtuves piederumi un trauki, tekstilizstrādājumi, juvelier izstrādājumi, rokas darbarīki, galda piederumi, kosmētikas un tualetes izstrādājumi  u.c.   </t>
+  </si>
+  <si>
+    <t>galda piederumi, skuvekļi, žiletes,matu griešanas mašīnas, matu trimmeri, šķēres, nagu vīles, atsperu knaibles, manikīra un pedikīra aprīkojums, aparāti higiēnas nolūkiem un skaistumkopšanai u.c.</t>
+  </si>
+  <si>
+    <t>kakao produkti, dzērieni, pulveris, dzērieni no šokolādes, šokolādes pulveri u.c.</t>
+  </si>
+  <si>
+    <t>augu aromatizētāji dzērieniem, ēteriskās eļļas dzērieniem, ar aromatizētājiem pildītas kapsulas, dzeršanas trauki, glāzes un krūzes, pudeles, dzeramais salmiņš, uzpildāmās garšas kapsulas, dzērienu aromatizētāji (izņemot ēteriskās eļļas), preparāti dzērienu pagatavošanai</t>
+  </si>
+  <si>
+    <t xml:space="preserve">somas, ceļojumu somas, ratiņu ceļojumu somas, čemodāni, mazie koferi, preču prezentācijas futrāļi, optikas futrāļi, maki u.c. </t>
+  </si>
+  <si>
+    <t>būvmateriāli, celtniecības caurules, kas nav no metāla, asfalts, piķis un bitumens, nemetāliskas pārvietojamas ēkas,  mašīnas, kabeļi un vadi no parastā metāla (neelektriski), metāla konteineri uzglabāšanai un transportēšanai, droši darbgaldi un mehāniski darbināmi elektroinstrumenti, motori un dzinēji, mašīnu sakabes un transmisijas komponenti, kas nav paredzēti sauszemes transportlīdzekļiem, lauksaimniecības instrumenti, izņemot ar roku darbināmus rokas instrumentus u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> parfimērija, ēteriskās eļļas, kosmētika, ziepes, matu losjoni, zobu pastas, smaržas, dekoratīvās kosmētikas līdzekļi, 
+briļļu futrāļi, ietvari, saulesbrilles, kompaktdiski, DVD u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">biroja mēbeles, rakstāmgaldi, krēsli, soliņi, u.c. </t>
+  </si>
+  <si>
+    <t>smaržas, tualetes ūdens, dezodoranti  ēteriskās eļļas, eļļas kosmētikas vajadzībām, kosmētika, dekoratīvās kosmētikas līdzekļi, kosmētikas līdzekļi ādas kopšanai, ziepes šampūni skūšanās krēmi, apģērbs, apavi, galvassegas,  somas, juvelierizstrādājumi, pulksteņi u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">farmaceitiskie un medicīnas instrumentu  izstrādājumi, juvelierizstrādājumi, pulksteņi, somas, trauki un stikla izstrādājumi, tekstilizstrādājumi, apģērbs, apavi, galvassegas, mežģīnes, lentes, izšuvumi, grīdas segumu izstrādājumi, rotaļlietas un sporta preces u.c.  </t>
+  </si>
+  <si>
+    <t>kafija, tēja, kakao un mākslīgā kafija, rīsi, tapioka un sāgo, milti un graudaugu izstrādājumi, maize, konditorejas izstrādājumi,  pārtikas ledus, cukurs, medus, melases sīrups, raugs, cepamais pulveris, sāls, sinepes, etiķis, mērces (garšvielas), garšvielas, saldējums, gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un termiski apstrādāti augļi un dārzeņi, želejas, ievārījumi, kompoti, olas, piens un piena produkti, eļļas un tauki pārtikai u.c.</t>
+  </si>
+  <si>
+    <t>mājsaimniecības vai virtuves piederumi un trauki, neapstrādāts vai daļēji apstrādāts stikls, izņemot stiklu, ko izmanto celtniecībā, stikla, porcelāna un māla trauki,  juvelierizstrādājumi, bižutērija, pulksteņi  hronometriskie instrumenti, apģērbi, apavi, galvassegas, mēbeles, spoguļi, rāmji, konteineri  uzglabāšanai vai transportēšanai kauls, rags, vaļa bārkstis  neapstrādāta vai pusfabrikāta, aumalas, jūras putas, dzintars, rokas darbarīki un instrumenti, galda piederumi, dakšiņas un karotes, pistoles, izņemot šaujamieročus, skuvekļi, grāmatu iesiešanas izstrādājumi, fotogrāfijas, kancelejas preces un biroja piederumi, līmes  kancelejas vai mājsaimniecības vajadzībām u.c.</t>
+  </si>
+  <si>
+    <t>juvelierizstrājumi, korsetes, apģērbi, jakas, smokingi, šalles apakšveļa,  pulksteņi, saulesbrilles, atslēgu piekariņi,  gredzeni, ādas atslēgu piekariņi u.c.</t>
+  </si>
+  <si>
+    <t>apģērbi, apavi, galvassegas, gatavs valkāšanai bērniem un zīdaiņiem, uzglabāšanas piederumi un mēbeles guļamistabai, tekstilizstrādājumi un to aizstājēji, mājsaimniecības veļa, tekstila vai plastmasas aizkari, rotaļlietas videospēļu aparāti, vingrošanas un sporta preces, Ziemassvētku eglīšu rotājumi, bagāžas un transporta somas, apkakles, siksnas un mājdzīvnieku apģērbs u.c.</t>
+  </si>
+  <si>
+    <t>tējkannas, elektriskie tosteri, gaisa cepšanas iekārtas, elektriskie gludekļi</t>
+  </si>
+  <si>
+    <t>tālvadības automašīnas u.c.</t>
+  </si>
+  <si>
+    <t>audiovizuālie pārdošanas palīglīdzekļi neatkarīgiem tirdzniecības pārstāvjiem, kas nodarbojas ar apģērbu, apakšveļas, mājsaimniecības veļas, proti, audiokasešu, videokasešu lentu, CD-ROM, DVD ar pārdošanas padomiem, padomiem un pārdošanu, apmācības un motivācijas tēmas, mājsaimniecības piederumi, gultas, vannas, virtuves un galda veļa, paklājiņi, salvetes, palagi, vannas dvieļi, roku dvieļi, segas, aizkari u.c.</t>
+  </si>
+  <si>
+    <t>juvelierizstrādājumi, somas, apģērbi, apģērba un tekstilizstrādājumi, stikla izstrādājumi, apgaismojums u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">tālvadības pultis viedām mājas ierīcēm u.c. </t>
+  </si>
+  <si>
+    <t>apģērbs, apavi, galvassegas,somas u.c.</t>
+  </si>
+  <si>
+    <t>smaržas, bižutērija,audumi, vāciņi tālruņiem un planšetdatoriem, grafiskie simboli, apģērbi, apavi, somas u.c.</t>
+  </si>
+  <si>
+    <t>ķermeņa un skaistumkopšanas līdzekļi, tualetes ūdeņi,smaržas, odekoloni u.c.</t>
+  </si>
+  <si>
+    <t>brilles, kosmētikas izstrādājumi, apģērbi, apavi, somas, cepures, rotaslietas u.c.</t>
+  </si>
+  <si>
+    <t>rotaļlietas, puzles, inteliģentas rotaļlietas, iemaņu spēles, manipulatīvas loģikas mīklas, spēles u.c.</t>
+  </si>
+  <si>
+    <t>vīriešu šorti, divu materiālu žaketes, jakas ar kapuci, ādas apavi, šalles, izbalējis rūtains krekls ar īsām piedurknēm, jakas, džemperi u.c.</t>
+  </si>
+  <si>
+    <t>metāla baloni, kapsulas, pudeles, krējuma kārtridži un tvertnes gāzei, cilindri un konteineri kriogēnām gāzēm u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> slīpmašīnas, instrumenti, to daļas u.c.</t>
+  </si>
+  <si>
+    <t>pusvadītāji, integrālās shēmas, mikroprocesori, diodes, tranzistorisensori, strāvas moduļi (dators) u.c.</t>
+  </si>
+  <si>
+    <t>getras zirgiem, zirgu paklāji</t>
+  </si>
+  <si>
+    <t>ķīmisko un neķīmisko vielu filtrēšanas līdzekļi, rūpnieciskās eļļas un smērvielas, motoreļļa, transmisijas eļļa, smērvielas, putekļu noņemšanas līdzekļi, dzelzs izstrādājumi un nelieli metāla izstrādājumi, metāla izstrādājumi, jo īpaši celtniecības materiāli, būvelementi, cisternas, tvertnes, konteineri, transportēšanas preces, uzglabāšanas preces, iepakojums, mehāniskās iekārtas celtniecībai, zemes rakšanai, drupināšanai, jaukšanai, apstrādei, ieguvei un lauksaimniecība, sūkņi, kompresori, ģeneratori un ventilatori, roboti, pārvietošana un apstrāde aprīkojums, bagāžas, somas, kabatas portfeļi un citi nesēji, mugursomas, apģērbs, apavi, galvassegas, spēles, rotaļlietas, sporta preces un aprīkojums, smēķētāju preces,  šķiltavas, pelnu trauki, sērkociņi u.c.</t>
+  </si>
+  <si>
+    <t>audio ierīces</t>
+  </si>
+  <si>
+    <t xml:space="preserve">jaudas pārvades siksnas sauszemes transportlīdzekļu dzinējiem, gumijas transmisijas siksnas  transportlīdzekļiem, sauszemes transportlīdzekļu transmisijas elementi, sauszemes transportlīdzekļu zobsiksnu spriegošanas ierīces, jostu spriegotāji, sauszemes transportlīdzekļu dzinēju zobsiksnu spriegošanas ierīces, spriegotāji (ar roku darbināmi instrumenti), metāla kabeļu spriegotāji laivām, piedziņas skriemeļi, skriemeļi, zobsiksnas skriemeļi, siksnu skriemeļi, skriemeļi (mašīnu daļas), transportlīdzekļu dinamo skriemeļi, skriemeļi (metāla aparatūra) u.c. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">apģērbi, smaržas, brilles (optika) u.c. </t>
+  </si>
+  <si>
+    <t>elektroniskās cigaretes, šķidrums elektroniskajām cigaretēm, aromatizētāji izmantošanai elektroniskajās cigaretēs, iekšķīgi lietojamie iztvaicētāji smēķētājiem, ierīces tabakas sildīšanai inhalācijas nolūkiem, cigarešu uzgaļi, filtri,  turētāji, šķiltavas, futrāļi u.c.</t>
+  </si>
+  <si>
+    <t>smaržas, bižutērija,audumi vāciņi tālruņiem un planšetdatoriem, grafiskie simboli, apģērbi, apavi, somas u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> somas, kabatas portfeļi, mugursomas, apģērbi, apavi, galvassegas, sporta preces un aprīkojums, vingrošanas izstrādājumi, kas nav ietverti citās klasēs, vingrošanas aprīkojums, pielāgotas somas sporta inventāram u.c.</t>
+  </si>
+  <si>
+    <t>mēbeles, krēsli, dīvāni, soli (mēbeles), atpūtas mēbeļu komplekti, āra mēbeles, terases mēbeles, sēdekļi kā mēbeles u.c.</t>
+  </si>
+  <si>
+    <t>skuvekļi, skuvekļu asmeņi, manuālās zobu birstes, elektriskas zobu birstes, elektriskās zobu birstes galviņas u.c.</t>
+  </si>
+  <si>
+    <t>ierīces un instrumenti audio signālu ierakstīšanai, kā arī to daļas, austiņas, mikrofoni u.c.</t>
+  </si>
+  <si>
+    <t>apģērbi, apavi, galvassegas, smaržas, kosmētika, parfimērijas krūzes, dzeramie trauki u.c.</t>
+  </si>
+  <si>
+    <t>automobiļi, diski, motorizēto transportlīdzekļu riteņi, rotaļu automašīnas, durvis motorizētiem transportlīdzekļiem, stūres transportlīdzekļiem, transportlīdzekļu modeļi, ar tālvadības pulti vadāmi rotaļu transportlīdzekļi</t>
+  </si>
+  <si>
+    <t>smaržas, šķidrās smaržas</t>
+  </si>
+  <si>
+    <t>pralinē, šokolādes konfektes, vafeles, šokolāde, kraukšķīgas šokolādes vafeles</t>
+  </si>
+  <si>
+    <t>juvelierizstrādājumi, ķēdes, kaklarotas  rokassprādzes, gredzeni, apģērbi, apavi, galvassegas, jostas somas, ceļojumu somas, rokasomiņas, maki u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> atmiņas moduļi, baterijas, ierīces un instrumenti enerģijas uzkrāšanai, uzlādējamas baterijas, mobilās lietotnes, elektriskās baterijas, sauszemes pārvietošanās līdzekļi, gaisa pārvietošanās līdzekļi, ūdens pārvietošanās līdzekļi, hibrīda transportlīdzekļi, elektriskie transportlīdzekļi, galvassegas, apģērbs, glāzes, krūzes u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> vīriešu un sieviešu apģērbi, apakšveļa, bērnu apģērbs, t-krekli, sporta krekli, mēteļi, visu veidu zeķes, pludmales apģērbs, biksītes, bokseri, topiņi, somas, apavi, parfimērija, kosmētika, eau de smaržas,  saulesbrilles un brilles, maciņi, aksesuāri u.c. </t>
+  </si>
+  <si>
+    <t>alkoholiskais dzēriens MALIBU</t>
+  </si>
+  <si>
+    <t>mobilajiem tālruņiem pielāgoti maciņi mugursomas, piezīmju grāmatiņas, rokassīkrotas, interaktīvi spēļu krēsli videospēlēm, cepures u.c.</t>
+  </si>
+  <si>
+    <t>ūens pudeles, ceļojumu krūzes, izolētas pudeles, gumijas blīves, nemetāliski pudeļu korķi, vāciņi, plecu siksnas, nerūsējošā tērauda dzeršanas salmiņi, gumijas auklas un aukliņas, galda piederumu turētāji u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> kosmētika, ķermeņa un skaistumkopšanas līdzekļi, zobu pastas, parfimērijas izstrādājumi, ēteriskās eļļas, mazgāšanas un balināšanas līdzekļi, tīrīšanas, pulēšanas, attaukošanas un abrazīvie līdzekļi u.c.</t>
+  </si>
+  <si>
+    <t>glābšanas vestes, pašpiepūšamie plosti, kompasi u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">datu apstrādes iekārtas un datori, datoru programmatūra un datoru aparatūra, viss iepriekš minētais īpaši un unikāli izstrādāts, pielāgots un pārdots izmantošanai mehānisko transportlīdzekļu un to daļu, aeronavigācijas transportlīdzekļu un to daļu, jūras transportlīdzekļu un to daļu, radioaparātu, GPS navigācijas ierīču, televizoru jomā, baterijas, elektriskie savienotāji un īpaši izņemot vispārējas nozīmes lietojumprogrammu izstrādes programmatūru, rīkus un utilītas, kā arī vispārējas nozīmes datu bāzes pārvaldības programmatūra elektroniskas vadības ierīces ratiņkrēsliem, elektroniskie ātruma un virziena regulatori transportlīdzekļiem, programmatūra, lai nodrošinātu attālo savienojumu ar pacientu monitoriem, elektroniskie ātruma un virziena regulatori ratiņkrēsliem, darbgaldidzesēšanas ventilatori, ieplūdes gaisa sildītāji, ūdens vārsti, aizdedzes, aukstā maisījuma sildītāji, rūpnieciskās eļļas un smērvielas, vasks, smērvielas, putekļus absorbējoši, mitrinoši un saistoši maisījumi, degviela un apgaismotāji, sveces un daktis apgaismošanai, uzliesmojoša degviela, dzinēju eļļas, smēreļļa mehānisko transportlīdzekļu dzinējiem, motoreļļas, transmisijas eļļa, mehāniski darbināmi instrumenti, motori un dzinēji, izņemot sauszemes transportlīdzekļiem </t>
+  </si>
+  <si>
+    <t>šalles, kabatlakatiņi, somas, cepures, jostas, apģērbi, lietusmēteļi, mugursomas, kosmētika, auskari, smaržas u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">smaržas,smaržu pudelītes, kartona iepakojums u.c. </t>
+  </si>
+  <si>
+    <t>multivitamīnu preparāti farmaceitiskie preparāti un vielas, gremošanas līdzekļi farmaceitiskiem nolūkiem paracetamols, paracetamola preparāti iekšķīgai lietošanai,pretsāpju līdzekļi, zobu birstes, mutes skalošanas līdzeklis, zobu pasta,zobu birstes, mutes skalošanas līdzeklis, protēžu līmes, tīrīšanas līdzekļi u.c.</t>
+  </si>
+  <si>
+    <t>elektriskās, elektroakustiskās signalizācijas ierīces, aparāti un instrumenti,  mikrofoni, kabeļi, kabeļu adapteri, statīvi, statīvu savienojumi, mikrofonu kapsulas, mikrofonu kapsulu pagarinātāji, mikrofonstieņi, galda statīvi, mikrofonu grīdas statīvi, mikrofonu slīpuma regulēšanas ierīces, trijkāju savienojumi, mikrofonu "zoskakli", vējstikli, mikrofonu moduļi, mikrofonu sistēmu moduļi</t>
+  </si>
+  <si>
+    <t>spēles, rotaļlietas, kāršu spēles, darbības un veiklības spēles, galda spēles, kauliņu spēles, puzle, spēļu kārtis, monētas un žetoni, spēļu aprīkojums, kauliņi, spēles figūras u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vienreizējās lietošanas paklājiņi mazuļu pārģērbšanai, bērnu salvetes, vienreizējās lietošanas autiņi, bērnu autiņbiksītes u.c.
 </t>
   </si>
   <si>
-    <t xml:space="preserve"> aizsardzības un drošības aprīkojums, aizsargķiveres, aizsargmaskas aizsargzābaki, aizsargapģērbs (bruņas),  aizsargapģērbs, cimdi, apģērbs, galvassegas un apavi medicīnas personālam un pacientiem, medicīniskie pārsēji, autiņbiksītes zīdaiņiem un nesaturēšanai, peldbikses zīdaiņiem, automašīnu sēdekļi, pārvalki, galvas balsti, bērnu drošības sēdekļi transportlīdzekļiem, izstrādājumi no ādas - kastes, maki, čemodāni un čemodāni dokumentiem, kredītkaršu futrāļi, atslēgu futrāļi, somas un čemodāni,  atslēgu maisiņi, mugursomas, apģērbs, apavi u.c.</t>
-[...228 lines deleted...]
-    </r>
+    <t>somas, kedas, apavi u.c.</t>
+  </si>
+  <si>
+    <t>jakas, t-krekli, bikses u.c.</t>
+  </si>
+  <si>
+    <t>medikamenti, kas satur A tipa botulīna toksīnu</t>
+  </si>
+  <si>
+    <t>transportlīdzekļu riteņi, riepas, transportlīdzekļu riteņu diski, virsbūves daļas u.c.</t>
+  </si>
+  <si>
+    <t>sakaru un telekomunikāciju iekārtas, datori, set-top kastes, maršrutētāji, austiņas, modemi, pārnēsājamie barošanas avoti, skaļruņi u.c.</t>
+  </si>
+  <si>
+    <t>matu kopšanas līdzekļi un procedūras, pašiedeguma līdzekļi (kosmētika), ķermeņa tīrīšanas un skaistumkopšanas līdzekļi, vannas sāļi, matu krāsas, matu laka u.c.</t>
+  </si>
+  <si>
+    <t>ģeneratori, turbokompresori mašīnām, darbgaldi, degvielas filtri</t>
+  </si>
+  <si>
+    <t>dzesēšanas vielas un ķimikālijas</t>
+  </si>
+  <si>
+    <t>apkures, tvaika ģenerēšanas, ēdiena gatavošanas, dzesēšanas, žāvēšanas, ventilācijas un ūdensapgādes iekārtas, kā arī sanitārās iekārtas un to detaļas, rezerves daļas un rezerves daļas</t>
+  </si>
+  <si>
+    <t>sporta apavi</t>
+  </si>
+  <si>
+    <t>saulesbrilles, galvassegas apģērbs, sporta apģērbs, futbola bumbas, futbola krekli, somas, smaržas, t-krekli, mugursomas, zeķes, futbola zābaki, iešļūcenes, apavi, sandales, futbola apakšstilbu sargi u.c.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="40" x14ac:knownFonts="1">
+  <fonts count="39" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Courier New"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Courier New"/>
       <family val="3"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Courier New"/>
       <family val="3"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
@@ -13442,103 +13565,97 @@
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman Baltic"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Courier New"/>
       <family val="3"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF3C4043"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FF92D050"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
+        <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF00B050"/>
-[...5 lines deleted...]
-        <fgColor theme="9" tint="0.59999389629810485"/>
+        <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -13610,51 +13727,51 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="131">
+  <cellXfs count="120">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -13675,160 +13792,166 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="3" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -13925,149 +14048,994 @@
     </xf>
     <xf numFmtId="14" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="29" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...37 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="24">
     <cellStyle name="Currency 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Currency 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Currency 2 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency 2 2 2 2" xfId="13" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Currency 2 2 3" xfId="12" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Currency 2 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency 2 3 2" xfId="14" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Currency 2 4" xfId="11" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Currency 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Currency 3 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Currency 3 2 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Currency 3 3" xfId="15" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Currency 4" xfId="7" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Currency 4 2" xfId="17" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Currency 5" xfId="8" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Currency 5 2" xfId="18" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Currency 6" xfId="9" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Currency 6 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Currency 7" xfId="21" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Hyperlink" xfId="23" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="Normal 2 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="Percent" xfId="22" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="en-US"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:title>
+      <c:overlay val="0"/>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+      <c:txPr>
+        <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" kern="1200" spc="0" baseline="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="65000"/>
+                  <a:lumOff val="35000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:defRPr>
+          </a:pPr>
+          <a:endParaRPr lang="lv-LV"/>
+        </a:p>
+      </c:txPr>
+    </c:title>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout/>
+      <c:barChart>
+        <c:barDir val="col"/>
+        <c:grouping val="clustered"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+          <c:invertIfNegative val="0"/>
+          <c:val>
+            <c:numRef>
+              <c:f>Sheet1!#REF!</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="1"/>
+                <c:pt idx="0">
+                  <c:v>1</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:val>
+          <c:extLst>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
+              <c15:filteredSeriesTitle>
+                <c15:tx>
+                  <c:strRef>
+                    <c:extLst>
+                      <c:ext uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
+                        <c15:formulaRef>
+                          <c15:sqref>Sheet1!#REF!</c15:sqref>
+                        </c15:formulaRef>
+                      </c:ext>
+                    </c:extLst>
+                    <c:strCache>
+                      <c:ptCount val="1"/>
+                      <c:pt idx="0">
+                        <c:v>#REF!</c:v>
+                      </c:pt>
+                    </c:strCache>
+                  </c:strRef>
+                </c15:tx>
+              </c15:filteredSeriesTitle>
+            </c:ext>
+            <c:ext xmlns:c15="http://schemas.microsoft.com/office/drawing/2012/chart" uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
+              <c15:filteredCategoryTitle>
+                <c15:cat>
+                  <c:multiLvlStrRef>
+                    <c:extLst>
+                      <c:ext uri="{02D57815-91ED-43cb-92C2-25804820EDAC}">
+                        <c15:formulaRef>
+                          <c15:sqref>Sheet1!#REF!</c15:sqref>
+                        </c15:formulaRef>
+                      </c:ext>
+                    </c:extLst>
+                  </c:multiLvlStrRef>
+                </c15:cat>
+              </c15:filteredCategoryTitle>
+            </c:ext>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-8E3B-4281-AC37-06E4B5218C50}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:gapWidth val="219"/>
+        <c:overlap val="-27"/>
+        <c:axId val="1769028496"/>
+        <c:axId val="1883752448"/>
+      </c:barChart>
+      <c:catAx>
+        <c:axId val="1769028496"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="15000"/>
+                <a:lumOff val="85000"/>
+              </a:schemeClr>
+            </a:solidFill>
+            <a:round/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="lv-LV"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1883752448"/>
+        <c:crosses val="autoZero"/>
+        <c:auto val="1"/>
+        <c:lblAlgn val="ctr"/>
+        <c:lblOffset val="100"/>
+        <c:noMultiLvlLbl val="0"/>
+      </c:catAx>
+      <c:valAx>
+        <c:axId val="1883752448"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines>
+          <c:spPr>
+            <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="15000"/>
+                  <a:lumOff val="85000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:round/>
+            </a:ln>
+            <a:effectLst/>
+          </c:spPr>
+        </c:majorGridlines>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="none"/>
+        <c:minorTickMark val="none"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </c:spPr>
+        <c:txPr>
+          <a:bodyPr rot="-60000000" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="65000"/>
+                    <a:lumOff val="35000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:pPr>
+            <a:endParaRPr lang="lv-LV"/>
+          </a:p>
+        </c:txPr>
+        <c:crossAx val="1769028496"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="between"/>
+      </c:valAx>
+      <c:spPr>
+        <a:noFill/>
+        <a:ln>
+          <a:noFill/>
+        </a:ln>
+        <a:effectLst/>
+      </c:spPr>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:extLst>
+      <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
+        <c16r3:dataDisplayOptions16>
+          <c16r3:dispNaAsBlank val="1"/>
+        </c16r3:dataDisplayOptions16>
+      </c:ext>
+    </c:extLst>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:solidFill>
+      <a:schemeClr val="bg1"/>
+    </a:solidFill>
+    <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+      <a:solidFill>
+        <a:schemeClr val="tx1">
+          <a:lumMod val="15000"/>
+          <a:lumOff val="85000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:round/>
+    </a:ln>
+    <a:effectLst/>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr/>
+      </a:pPr>
+      <a:endParaRPr lang="lv-LV"/>
+    </a:p>
+  </c:txPr>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/colors1.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:colorStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" meth="cycle" id="10">
+  <a:schemeClr val="accent1"/>
+  <a:schemeClr val="accent2"/>
+  <a:schemeClr val="accent3"/>
+  <a:schemeClr val="accent4"/>
+  <a:schemeClr val="accent5"/>
+  <a:schemeClr val="accent6"/>
+  <cs:variation/>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+    <a:lumOff val="20000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="80000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="60000"/>
+    <a:lumOff val="40000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+    <a:lumOff val="30000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="70000"/>
+  </cs:variation>
+  <cs:variation>
+    <a:lumMod val="50000"/>
+    <a:lumOff val="50000"/>
+  </cs:variation>
+</cs:colorStyle>
+</file>
+
+<file path=xl/charts/style1.xml><?xml version="1.0" encoding="utf-8"?>
+<cs:chartStyle xmlns:cs="http://schemas.microsoft.com/office/drawing/2012/chartStyle" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" id="201">
+  <cs:axisTitle>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:axisTitle>
+  <cs:categoryAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:categoryAxis>
+  <cs:chartArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="bg1"/>
+      </a:solidFill>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="1000" kern="1200"/>
+  </cs:chartArea>
+  <cs:dataLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="75000"/>
+        <a:lumOff val="25000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataLabel>
+  <cs:dataLabelCallout>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln>
+        <a:solidFill>
+          <a:schemeClr val="dk1">
+            <a:lumMod val="25000"/>
+            <a:lumOff val="75000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+    <cs:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="clip" horzOverflow="clip" vert="horz" wrap="square" lIns="36576" tIns="18288" rIns="36576" bIns="18288" anchor="ctr" anchorCtr="1">
+      <a:spAutoFit/>
+    </cs:bodyPr>
+  </cs:dataLabelCallout>
+  <cs:dataPoint>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint>
+  <cs:dataPoint3D>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:dataPoint3D>
+  <cs:dataPointLine>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="28575" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointLine>
+  <cs:dataPointMarker>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1">
+      <cs:styleClr val="auto"/>
+    </cs:fillRef>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointMarker>
+  <cs:dataPointMarkerLayout symbol="circle" size="5"/>
+  <cs:dataPointWireframe>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="1"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dataPointWireframe>
+  <cs:dataTable>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:dataTable>
+  <cs:downBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="dk1">
+          <a:lumMod val="65000"/>
+          <a:lumOff val="35000"/>
+        </a:schemeClr>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:downBar>
+  <cs:dropLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:dropLine>
+  <cs:errorBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="65000"/>
+            <a:lumOff val="35000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:errorBar>
+  <cs:floor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:floor>
+  <cs:gridlineMajor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMajor>
+  <cs:gridlineMinor>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="5000"/>
+            <a:lumOff val="95000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:gridlineMinor>
+  <cs:hiLoLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="75000"/>
+            <a:lumOff val="25000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:hiLoLine>
+  <cs:leaderLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:leaderLine>
+  <cs:legend>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:legend>
+  <cs:plotArea mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea>
+  <cs:plotArea3D mods="allowNoFillOverride allowNoLineOverride">
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+  </cs:plotArea3D>
+  <cs:seriesAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:seriesAxis>
+  <cs:seriesLine>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="35000"/>
+            <a:lumOff val="65000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:round/>
+      </a:ln>
+    </cs:spPr>
+  </cs:seriesLine>
+  <cs:title>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="1400" b="0" kern="1200" spc="0" baseline="0"/>
+  </cs:title>
+  <cs:trendline>
+    <cs:lnRef idx="0">
+      <cs:styleClr val="auto"/>
+    </cs:lnRef>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:ln w="19050" cap="rnd">
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:prstDash val="sysDot"/>
+      </a:ln>
+    </cs:spPr>
+  </cs:trendline>
+  <cs:trendlineLabel>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:trendlineLabel>
+  <cs:upBar>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="dk1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:solidFill>
+        <a:schemeClr val="lt1"/>
+      </a:solidFill>
+      <a:ln w="9525">
+        <a:solidFill>
+          <a:schemeClr val="tx1">
+            <a:lumMod val="15000"/>
+            <a:lumOff val="85000"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </a:ln>
+    </cs:spPr>
+  </cs:upBar>
+  <cs:valueAxis>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1">
+        <a:lumMod val="65000"/>
+        <a:lumOff val="35000"/>
+      </a:schemeClr>
+    </cs:fontRef>
+    <cs:defRPr sz="900" kern="1200"/>
+  </cs:valueAxis>
+  <cs:wall>
+    <cs:lnRef idx="0"/>
+    <cs:fillRef idx="0"/>
+    <cs:effectRef idx="0"/>
+    <cs:fontRef idx="minor">
+      <a:schemeClr val="tx1"/>
+    </cs:fontRef>
+    <cs:spPr>
+      <a:noFill/>
+      <a:ln>
+        <a:noFill/>
+      </a:ln>
+    </cs:spPr>
+  </cs:wall>
+</cs:chartStyle>
+</file>
+
+<file path=xl/chartsheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+</file>
+
+<file path=xl/chartsheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<chartsheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" xr:uid="{C4530E45-1310-4D7F-AB56-BDB18CD78478}">
+  <sheetPr/>
+  <sheetViews>
+    <sheetView zoomScale="139" workbookViewId="0" zoomToFit="1"/>
+  </sheetViews>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <drawing r:id="rId1"/>
+</chartsheet>
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
+</file>
+
+<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:absoluteAnchor>
+    <xdr:pos x="0" y="0"/>
+    <xdr:ext cx="9298867" cy="6078183"/>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="2" name="Chart 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59B842FD-B477-4575-9DE5-D8651DC7EA08}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr>
+          <a:graphicFrameLocks noGrp="1"/>
+        </xdr:cNvGraphicFramePr>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:absoluteAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14312,21876 +15280,21936 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\yoshida%20metal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Kinetic%20Sand%202016" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Pressalit%20AS" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Cummins%20Filtration%20Inc%202018" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JUNO%20THERAPEUTICS%20INC" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Hard%20Rock%20Limited" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Swedish%20Electromagnet%20Holding%20AB" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mattel%20(monster%20high)" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/DAVID%20YURMAN%20IP%20LLC" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ICONIX%20Luxembourg%20Holdings%20SARL%202017" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SCHNEIDER%20ELECTRIC%20SE" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/VDW%20GmbH%20%202016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\lucasfilm" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Playboy%20Enterprises%20International%20Inc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Astrid%20Lindgren%20Aktiebolag" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/daimler" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Babyliss%20Faco%20SPRL%202017" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Rimowa%20GmbH%20HRB%2014213" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\victor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Herschel%20%20Supply%20Company%20Ltd" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Harry%20Winston%20SA" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(m_m's)" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Impact%20Biomedicines%20Inc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Beiersdorf%20AG%202017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mobis%20Parts%20Europe%20NV%202015" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spin%20Master%20Ltd%202016%20PATROL" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PRADA%202018" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MAN%20Truck%20Bus%20AG%202016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Husqvarna%20AB%202015" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Tiesibu_subjektu_saraksts_20222510_tiesibu_veidu_paskaidrojumi.xlsx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mitre%20Sports%20International%20Limited" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gap%20(ITM)%20Inc%202016%20ZZZ" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Piel/crocs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kenzo%20SA%20%20FR%202018" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/bauerfeind%20AG%202017" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AC%20Polska%20Akcyjna" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GOOGLE%20LLC" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/audi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Werkhaus%20Design+Produktion%20GmbH" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BioNTech%20SE" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GOLDEN%20GOOSE%20SPA%20%202018" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/huawei%20technologies" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Piel/swarowski" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Europe%20GmbH%20%20ELEMENTS" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Vitra%20Collections%20AG%202015%20x" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/out%20fit%207" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Moroccanoil%20Israel%20Limited%202015" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SHELTERED%20WINGS%20INC%20D_B_A%20VORTEX%20OPTICS" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pernod%20Ricard%202018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KaVo%20Dental%20GmbH" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Metallica%20partnership%202016" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20petcare" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/hilti" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Ipsen%20Pharma%20SAS%20%20SOMATULINE%20AUTOGEL%20%20%202018" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GH%20Mumm%20et%20Cie" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/j%20chandler%20(buckfast)" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Bang%20Olufsen%20AS" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SHENZHEN%20SMOORE%20TECHNOLOGY%20LIMITED" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SC%20Rulmenti%20SA" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Universal%20City%20Studios%20LLC" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%20_%20SOLATENOL" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/tiesibu_subjektu_saraksts_-tiesibu-veidu_paskaidrojumi-17.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\international%20edge" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NEREIDES%20DISTRIBUTION" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CHUEN%20WOOK%20PARK%20LEE" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Les%20Deux%20ApS" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Viacom%20international%20Inc%202015qqq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\TOS%20Srl%20%20%20%202018" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Genius_Nicer%20Dicer%20Quick" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lego%20%20AS" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SUZE%202015" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mawa%20Design%20Licht" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%20SNICKERS%20%202017" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/AUTOMOBILES%20PEUGEOT" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Stussy%20Inc" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Allied%20Domecq%20Spirits%20%20%20Wine%20Limited%202016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Juventus%20Football%20Club%20%202016" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Glamglow%20LLC%202016" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20Colman%20Overseas%20Limited%20Veet%202017" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.08.2023.xlsx" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/coca%20cola%202012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/longines" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eastman%20Kodak%20Company" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\LABORATOIRES%20DE%20BIOLOGIE%20VEGETALE%20YVES%20ROCHER%202016" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kylie%20Jenner%20Inc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Joimax%20GmbH" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BIOENERGY%20EUROPE%20AISBL" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/DENTSPLY%20SIRONA%20Inc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/major%20league%20baseball" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Furla%20SPA" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202017" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/tiesibu_subjektu_saraksts_-tiesibu-veidu_paskaidrojumi-10.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Unilever%20Patent%20Group" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Xerox%20Corporation%202016" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ARENA%20ITALIA%20SPA" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lenovo%20(Beijing)%20Limited%202015" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Patek%20Philippe%20SA%20Geneve%202017" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Tiesibu_subjektu_saraksts_%20tiesibu_veidu_paskaidrojumi_%2005.07.2024_.xlsx" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Porsche%20Aktiengesellschaft" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/pernod%20ricard%20italia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/EJ%20Gallo%20Winery" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Bioline%20Products%202016%20xxx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\timken" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Hunter%20Boot%20Ltd%202017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Marimekko%20Oyj" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pari%20Pharma%20GmbH%202017" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/all%20star" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/zte" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\LRC%20Products%20durex%20%202017" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GORAN-TEE%20Gro&#223;handel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/RED%20DIAMOND%20HOLDINGS%20SARL" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Take2Design%20GmbH%20Co%20KG%202018" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ANTONIO%20PUIG%20SA" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Coty%20Germany%20GmbH%202017" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MAHLE%20International%20GmbH%20%202018" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/IVECO%20SPA%202016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HUBLOT%20SA%202017%20ITM" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lucozade%20Ribena%20Suntory%20Limited" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/L'Or&#233;al%20UK%20Limited%202015" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Samsung%20Electronics%20Co%20Ltd%202015" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Europe%20GmbH%20%20ELEMENTS" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Agria-Werke%20GmbH" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Trias%20Holding%20AG" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/F&#233;d&#233;ration%20Internationale%20de%20Football%20Association%20(FIFA)" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\tiffany%202011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wilson%20Sporting%20Goods%20Co" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\reinz-dichtungs" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\JIL%20SANDER%20GmBH%202015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\J%20Choo%20Limited" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Magneti%20Marelli%20SpA%202017" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\YVES%20SAINT%20LAURENT%202017" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Juul%20Labs%20Inc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20%20Colman%20Overseas%20Limited%20%20%202015" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20%20Celebrations" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/caterpillar%20filtri" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/POLICHEM%20SA" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/new%20balance%20athletic%20shoe" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2023.xlsx" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/omega" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ape%20and%20partners" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gaulme%20SAS%202016" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TUV%20Rheinland%20Aktiengesellschaf%202018" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\syngenta%20(reglone)" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reebok%20International%20Ltd%202015%20X" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\NORDITROPIN%20SIMPLEXX%20%202017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Martell%20%20Co" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\PIERRE%20CARDIN%202018" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PEPSICO%20INC" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2022.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kabushiki%20Kaisha%20Asics%20trading%20as%20Asics%20Corporation" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AIGLE%20INTERNATIONAL%20SA%20%202018" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SEAT%202016" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/jean%20malak%20(lipomatic)" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Swatch%20AG%20Swatch%20SA%20%20Swatch%20LTD%20%202017" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BOMAG%20GmbH" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spin%20Master%20Ltd" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\DMC%20%202017" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\porsche" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\porsche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pernod%20Ricard%202018" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/sd%20-%203c" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/rado%20uhren" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/under%20armour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nippon%20Soda%20Co%20Ltd%202015" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dell%20Corporation%20Ltd" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Cartoon%20Network%20Inc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Hanes%20France%20SAS" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Hans%20Pries%20GmbH%20Co%20KG" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\IIP%20Intellectual%20Innovation%20Property%20AG" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ALPHA%20BOOTS%20-%20INDUSTRIA%20DE%20CALcADO%20DE%20PROTECcaO%20LDA" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kores" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20sunu%20bariba" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NIKE%20Innovate%20CV%20%20xxxx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/s.Oliver" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kingston%20technology" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capbran%20Holdings%20LLC%202016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lincoln%20Global%20Inc%202015%202" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TESTEX%20AG" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\GIANVITO%20ROSSI%202016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Louis%20Vuitton%202017" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/F%20Hoffmann%20La%20Roche%20AG%202015" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/lundbeck%202011" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wyborowa%20SA%20Luxury%202016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Cambria%20Company%20LLC" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CHAMPAGNE%20LOUIS%20ROEDERER%202016" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\ESM%20Ennepetaler%20Schneid%20und%20M&#228;htechnik%20GmbH%20%20Co" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\kyocera" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kioxia%20Corporation" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KIKO%20SPA" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Volkswagen%20AG" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Oracle%20International%20Corporation" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Est&#233;e%20Lauder%20Companies%20GmbH%20%202017" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Grundfos%20Holding%20AS" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Disney%20Enterprises%20Inc%20%202015" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Irish%20Distillers%20Limited%202015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KABUSHIKI%20KAISHA%20BANDAI%20NAMCO%20%202015%202" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/United%20Exports%20Limited" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/OPINEL%20SAS" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HERBOREA%20SRL%202018" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Trijicon,%20Inc%202017" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Diesel%20SpA_%20ONLY%20THE%20BRAVE" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NBA" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LVMH%20FRAGRANCE%20BRANDS%20GIVENCHY%20%202017" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\PARIS%20SAINT%20GERMAIN%20FOOTBALL%202017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\lucasfilm\Lucasfilm%20Entertainment%20Company%20Ltd%20LLC%20NR.2\Lucasfilm%20Entertainment%20Company%20Ltd%20LLC%202017" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Braun%20GmbH%202017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kovinoplastika%20Lo&#382;%20doo" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Balenciaga%202015" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MIQUEL%20Y%20COSTAS%20Y%20%20MIQUEL%20SA" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Downloads/Piel/crocs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Davidoff%20%20Cie%20SA%20%202016%20CIGARI" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\International%20Business%20Machines%20Corporation%202017" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Montres%20Breguet%20SA" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FABRICAS%20AGRUPADAS%20DE%20MU&#209;ECAS%20DE%20ONIL%20%20SAU" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Philip%20Morris%20products%20%20SOLARIS%202017" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(pedigree)" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lincoln%20Global%20Inc%202015%202" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Jos.%20Schneider%20Optische%20Werke%20GmbH%202017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Genius%20(Nicer%20Dicer%20Magic%20Cube)" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TikTok%20Information%20Technologies%20UK%20Limited" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/tommy%20hilfiger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\WIKA" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\INVISTA%20Technologies%20S&#224;rl%202017" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ANTONIO%20PUIG_%20Louboutin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\OHROPAX%20GmbH" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SanDisk%20LLC%202017" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(Sheba)" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/danfoss" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FRATELLI%20MARTINI%20SECONDO%20LUIGI%20SPA%202016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Nemiroff%20Intellectual%20Property%20Establishment%202017" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ALMIRALL%20HERMAL%20GMBH" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Skoda%20Auto%20a%20s" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ellesse%20International%20SpA" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/pernod%20ricard%20mexico" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lange%20Uhren%20GmbH" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SBS%20Friction%20AS%202015" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Playtex%20Bath%20LLC%202015" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/URGO%20RECHERCHE%20INNOVATION%20ET%20DEVELOPPEMENT%20%202016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Les%20Laboratoires%20Servier,%20soci&#233;t&#233;%20par%20actions%20simplifi&#233;e" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LORO%20PIANA%20SPA" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Imperial%20Tobacco%20Limited%20%202015%20XXXXX" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Canada%20Goose%20Inc%202015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Europe%20Watch%20Group%20BV%202017" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Fitbit%202016" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/THE%20LYCRA%20COMPANY%20UK%20LIMITED" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Adam%20Opel%20AG%202017" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/IRRITEC%20SPA" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Daniel%20Wellington%20AB%202015" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Jemie%20BV%20%20CANNABOOST%202018" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Birkenstock%20Sales%20GmbH" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/banana%20republic" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2023.xlsx" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bauer%20Hockey%20Corp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\orafol%20europe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PIONEER%20KABUSHIKI%20KAISHA" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Secto%20Design%202017" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\jaguar%20land%20rover" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Glash&#252;tter%20Uhrenbetrieb%20GmbH" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ZIPWALL%20LLC" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SRAM%20LLC" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nokia%202017" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kawasaki%20motors" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Uhlsport%20GmbH" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20Maltesers" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BIOFARMA%20%20soci&#233;t&#233;%20par%20actions%20simplifi&#233;e" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SMITH%20WESSON%20CORP" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wever%20%20Ducr&#233;%20GmbH%202017" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\CREDO%20Stahlwarenfabrik%20Gustav%20Kracht%20GmbH%20Co%20KG%202017" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/toyota" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Soremartec%20SA" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/World%20Wrestling%20RYBACK%20%202017" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\peanuts%20worldwide" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wahl%20Clipper%20Corporation%202017" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GFM%20GmbH%20Trademarks" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Chivas%20Holdings%20IP%20Limited%202015%20%202" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TRANSPORTES%20AEREOS%20PORTUGUESES%20S%20A" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Allergan%20Inc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/EWM%20hightec%20welding" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Football%20Association%20Ltd%202016X" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Laverana%20GmbH%20Co%20KG" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gant%20AB" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Ganni%20%20AS" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Champagne%20Perrier%20%20Jou&#1105;t%202016" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SAS%20Jean%20Cassegrain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Deere%20Company%202017" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Victoria%20s%20Secret%20Stores%20Brand%20Management%20Inc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Peter%20Kertels" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Experience%20Hendrix%20LLC" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Toms%20of%20Maine%20Inc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Levis%20strauss%20Co%202018" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Japan%20Tobacco%20Inc%202015%20xxx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nurofen%202017" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FILA%20LUXEMBOURG%20S%20A%20R%20L%202015" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/By%20Malene%20Birger%202016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\5%2011%20Inc%202015" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Salvatore%20Ferragamo%20SpA%202017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/zapf%20creation%20(BABY%20born)" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\bayern%20munchen%20vizu&#257;l&#257;%20inf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Volkswagen%20AG" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dr%20Martens%20International%20Trading%20GmbH%20%20DrMaertens%20Marketing%20GmbH%202016" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Tinnus%20Enterprises%20LLC" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/L'Or&#233;al%20UK%20Limited%202015" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wyborowa%20SA%20Luxury%202016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Parfums%20Christian%20Dior%20%20SA%20%20%20Georges%20GEOFFROY%202018" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BLANCPAIN%20SA%202014" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\BABYZEN%20SAS%202015" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Betty%20Blue%20spa%202016" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Take%20Two%20Interactive%20Software%20Inc%202015%20zx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Piel/AUTUMNPAPER%20LIMITED" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Street%20One%20GmbH%202017" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Tactic%20Games%20Oy%20%20%20M&#214;LKKY%20%202018" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/samsung%20(kartrid&#382;i)" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LVMH%20Swiss%20Manufactures%20SA%202017" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Deutsche%20Telekom%20AG%202016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BELHYPERION" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lewis%20Banks%20Ltd" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Automobili%20Lamborghini%20SPA" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.08.2023.xlsx" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/dooney%20bourke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/tissot%202013" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JT%20International%20SA%202017" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Reckitt%20Benckiser%20Healthcare%20UK%20Ltd" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Yonex%20Kabushiki%20Kaisha" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Syngenta%20Participations%20AG%202017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%202015%20xxx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Badgequo%20Limited" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Too%20Faced%20Cosmetics%20LLC" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KABUSHIKI%20KAISHA%20PILOT" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/monster%20energy" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\consitex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Brown%20Forman%20Finland%20Ltd" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Wever%20%20Ducr&#233;%20GmbH%202017" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Church%20%20Dwight%20Co%20Inc%20%202016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\JT%20International%20S%20A%202015" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capri%20Sun" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dyson%20Limited%20%202018" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bayerische%20Motoren%20Werke%20AG%202015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Vitra%20Collections%20AG%202015%20x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MESSIKA%20GROUP" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Simonswerk%20GmbH%202016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kabushiki%20Kaisha%20Yoshimura%20Japan%202016" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/VALENTINO%20SPA%202017" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2022.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/atomic%20austria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\YOUTH%20SRL%20%202018" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ferrero" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/old%20navy" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/apple" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pacific%20World%20Corporation%20%202018" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TRB%20%20International%20SA" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\GROUPEMENT%20FONCIER%20AGRICOLE%20CHATEAUX%20MAZERAT%20ET%20ANGELUS%202017" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lucozade%20Ribena%20Suntory%20Limited" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Magpul%202015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Dr.%20August%20Wolff%20GmbH%20Co.%20KG%20Arzneimittel%20%202018" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Moomin%20Characters%20Oy%20Ltd" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\giorgio%20armani%202012" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\august%20storck(TOFFIFEE)" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Peter%20J&#228;ckel%20Kommunikationssysteme%20GmbH%202017" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ATELIER%20FASHION%20COMPANY%20INC" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JACQUEMUS" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\goyard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Public/Desktop/eParakst&#299;t&#257;js%203.0.lnk" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\TMD%20Friction%20Services" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/hasbro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Guerlain%2019" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Piel/Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Salomon%20%20SAS" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\VITA%20Zahnfabrik%20H%20Rauter%20GmbH%20%20Co%20KG" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/AIRWELL%20RESIDENTIAL%20SAS" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\MANI%20Inc%202015" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Philip%20Morris%20Brands%20Sarl%20%20ZZZ" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MARTIN%20Y%20PAZ%20DIFFUSION,%20SOCIETE%20ANONYME" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/YEREVAN%20BRANDY%20COMPANY%20CJSC" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/acushnet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kabushiki%20Kaisha%20Miyake%202016" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Absolut%20Company%20Aktiebolag" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Rail%20Cargo%20Austria%20AG%202015" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Turlen%20Holding%20SA%20%202017" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KADINE%20BVBA" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Taylor%20Listug%20Inc%202018" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CARVEN%20SAS%202016" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BIOSYNTH%20AG%202017" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Sistema%20Plastics%20Limited" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Reckitt%20Benckiser%20LLC" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/brabus" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spigen%20Korea%20Co%20Ltd" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Brother%20%20Industries%20Ltd%20rolls%20label%202018" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Express%20Install%20Distribution%20SRL" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Industrie%20und%20Handelskammer%20Wuppertal-Solingen%20Remscheid%20%202015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/nudie%20jeans" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Piel/Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/United%20States%20Polo%20Association" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SOCIETE%20DU%20TOUR%20DE%20FRANCE" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Novartis%20AG%20%20Novartis%20Sandoz%20Alcon%20%202018" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/breitling" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Puma%20SE%202016" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Lacoste%202017" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(uncle%20ben's)" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Toshiba%20Corporation" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LEDVANCE%20GmbH" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\dks.vid.gov.lv@SSL\DavWWWRoot\muita\kontr\Intelektu&#257;l&#257;%20&#299;pa&#353;uma%20aizsardz&#299;ba\Ties&#299;bu%20subjektu%20pieteikumi\Pielikumi\Louis%20Poulsen%20Lighting%20AS" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/andreas%20stihl" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/camper" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SAS%20PARFUMS%20PAROUR" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ESSITY%20OPERATIONS%20FRANCE" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capri%20Sun%20AG" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated_%20MilkyWay" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BasicNet_Spa" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Whirlpool%20Properties%20%20INC%202016%20vvv" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Fifty%20Six%20Hope%20Road%20Music%20Limited%202015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ICONIX%20Luxembourg%20Holdings%20SARL%202017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/retail%20royalty%20company" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Wittur%20Holding%20GmbH%202017" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/J%20Carter%20Sporting%20Club%20Limited" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%202015%20xxx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FAURE%20LE%20PAGE%20PARIS" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Dr%20Kurt%20Wolff%20GmbH%20un%20Co%20KG%202018" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ninebot%20Beijing%20Tech%20Co%20Ltd%202017" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/versace%20vizu&#257;l&#257;%20inform&#257;cija" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Fieldpoint%202015" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Aardman%20Animations%20Limited" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Red%20Bull%202017%20I%20Krodere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Bormioli%20Rocco%20SpA" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Konica%20Minolta%20Inc%202015" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/reebok%20(Brinkmanis)" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LA%20ROCHE_POSAY%20LABORATOIRE%20DERMATOLOGIQUE" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Starbucks%20Corporation%202018" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GoPro%20Inc%202015" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ARTECHE%20LANTEGI%20ELKARTEA%20SA" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HFC%20Prestige%20International%20Holding%20Switzerland%20S&#224;rl%20%20Hugo%20Boss,%20Escada,%20Max%20Factor%202017" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ulthera%20Inc%202016" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20Colman%20Overseas%20Limited%20%20Gaviscon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Genius%20GmbH" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Alcon%20Inc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AB%20Swedish%20Match%20Industries%20AB%202018" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bacardi%20Martini%20Patr&#243;n%20International%20GmbH" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Easton%20Baseball%20Softball%20Inc%202016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Caterpillar%20NI%20Limited%2015" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/casio" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\yoshida%20metal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Kinetic%20Sand%202016" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Pressalit%20AS" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Cummins%20Filtration%20Inc%202018" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JUNO%20THERAPEUTICS%20INC" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/By%20Malene%20Birger%202016" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Hard%20Rock%20Limited" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Swedish%20Electromagnet%20Holding%20AB" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mattel%20(monster%20high)" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/DAVID%20YURMAN%20IP%20LLC" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/jean%20malak%20(lipomatic)" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SCHNEIDER%20ELECTRIC%20SE" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/VDW%20GmbH%20%202016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\lucasfilm" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Playboy%20Enterprises%20International%20Inc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Astrid%20Lindgren%20Aktiebolag" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Tactic%20Games%20Oy%20%20%20M&#214;LKKY%20%202018" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/tommy%20hilfiger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Babyliss%20Faco%20SPRL%202017" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Rimowa%20GmbH%20HRB%2014213" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\victor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Herschel%20%20Supply%20Company%20Ltd" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Harry%20Winston%20SA" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(m_m's)" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Impact%20Biomedicines%20Inc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Beiersdorf%20AG%202017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mobis%20Parts%20Europe%20NV%202015" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spin%20Master%20Ltd%202016%20PATROL" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PRADA%202018" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Husqvarna%20AB%202015" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mitre%20Sports%20International%20Limited" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gap%20(ITM)%20Inc%202016%20ZZZ" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Piel/crocs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kenzo%20SA%20%20FR%202018" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/bauerfeind%20AG%202017" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Juul%20Labs%20Inc" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kawasaki%20motors" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AC%20Polska%20Akcyjna" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/audi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Werkhaus%20Design+Produktion%20GmbH" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BioNTech%20SE" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Public/Desktop/eParakst&#299;t&#257;js%203.0.lnk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GOLDEN%20GOOSE%20SPA%20%202018" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Vitra%20Collections%20AG%202015%20x" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/out%20fit%207" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Moroccanoil%20Israel%20Limited%202015" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SHELTERED%20WINGS%20INC%20D_B_A%20VORTEX%20OPTICS" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Rail%20Cargo%20Austria%20AG%202015" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pernod%20Ricard%202018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KaVo%20Dental%20GmbH" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Metallica%20partnership%202016" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/tiesibu_subjektu_saraksts_-tiesibu-veidu_paskaidrojumi-17.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20petcare" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/hilti" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Ipsen%20Pharma%20SAS%20%20SOMATULINE%20AUTOGEL%20%20%202018" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GH%20Mumm%20et%20Cie" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Industrie%20und%20Handelskammer%20Wuppertal-Solingen%20Remscheid%20%202015" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/j%20chandler%20(buckfast)" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Bang%20Olufsen%20AS" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SHENZHEN%20SMOORE%20TECHNOLOGY%20LIMITED" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/casio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SC%20Rulmenti%20SA" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Universal%20City%20Studios%20LLC" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%20_%20SOLATENOL" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\international%20edge" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NEREIDES%20DISTRIBUTION" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CHUEN%20WOOK%20PARK%20LEE" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Les%20Deux%20ApS" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Stussy%20Inc" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Viacom%20international%20Inc%202015qqq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\TOS%20Srl%20%20%20%202018" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Genius_Nicer%20Dicer%20Quick" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SUZE%202015" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/daimler" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/dooney%20bourke" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%20SNICKERS%20%202017" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/AUTOMOBILES%20PEUGEOT" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Allied%20Domecq%20Spirits%20%20%20Wine%20Limited%202016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Juventus%20Football%20Club%20%202016" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Glamglow%20LLC%202016" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20Colman%20Overseas%20Limited%20Veet%202017" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.08.2023.xlsx" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/coca%20cola%202012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/longines" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eastman%20Kodak%20Company" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\LABORATOIRES%20DE%20BIOLOGIE%20VEGETALE%20YVES%20ROCHER%202016" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Furla%20SPA" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kylie%20Jenner%20Inc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Joimax%20GmbH" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BIOENERGY%20EUROPE%20AISBL" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/DENTSPLY%20SIRONA%20Inc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/major%20league%20baseball" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Tiesibu_subjektu_saraksts_%20tiesibu_veidu_paskaidrojumi_%2005.07.2024_.xlsx" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202017" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Unilever%20Patent%20Group" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Xerox%20Corporation%202016" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ARENA%20ITALIA%20SPA" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MAN%20Truck%20Bus%20AG%202016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lenovo%20(Beijing)%20Limited%202015" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Patek%20Philippe%20SA%20Geneve%202017" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Porsche%20Aktiengesellschaft" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/pernod%20ricard%20italia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/EJ%20Gallo%20Winery" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Tiesibu_subjektu_saraksts_20222510_tiesibu_veidu_paskaidrojumi.xlsx" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\timken" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Hunter%20Boot%20Ltd%202017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Marimekko%20Oyj" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/all%20star" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/zte" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\LRC%20Products%20durex%20%202017" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GORAN-TEE%20Gro&#223;handel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/RED%20DIAMOND%20HOLDINGS%20SARL" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Take2Design%20GmbH%20Co%20KG%202018" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ANTONIO%20PUIG%20SA" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lego%20%20AS" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Coty%20Germany%20GmbH%202017" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\august%20storck(TOFFIFEE)" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MAHLE%20International%20GmbH%20%202018" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/IVECO%20SPA%202016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HUBLOT%20SA%202017%20ITM" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lucozade%20Ribena%20Suntory%20Limited" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/pernod%20ricard%20mexico" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\TMD%20Friction%20Services" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Samsung%20Electronics%20Co%20Ltd%202015" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Europe%20GmbH%20%20ELEMENTS" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Agria-Werke%20GmbH" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Europe%20GmbH%20%20ELEMENTS" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Trias%20Holding%20AG" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/F&#233;d&#233;ration%20Internationale%20de%20Football%20Association%20(FIFA)" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wilson%20Sporting%20Goods%20Co" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\reinz-dichtungs" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Piel/swarowski" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\JIL%20SANDER%20GmBH%202015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\J%20Choo%20Limited" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Magneti%20Marelli%20SpA%202017" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\YVES%20SAINT%20LAURENT%202017" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LA%20ROCHE_POSAY%20LABORATOIRE%20DERMATOLOGIQUE" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20%20Colman%20Overseas%20Limited%20%20%202015" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20%20Celebrations" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/caterpillar%20filtri" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/POLICHEM%20SA" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/new%20balance%20athletic%20shoe" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/omega" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ape%20and%20partners" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gaulme%20SAS%202016" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TUV%20Rheinland%20Aktiengesellschaf%202018" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\syngenta%20(reglone)" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reebok%20International%20Ltd%202015%20X" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\NORDITROPIN%20SIMPLEXX%20%202017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Martell%20%20Co" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\PIERRE%20CARDIN%202018" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PEPSICO%20INC" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kabushiki%20Kaisha%20Asics%20trading%20as%20Asics%20Corporation" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AIGLE%20INTERNATIONAL%20SA%20%202018" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SEAT%202016" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Easton%20Baseball%20Softball%20Inc%202016" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Swatch%20AG%20Swatch%20SA%20%20Swatch%20LTD%20%202017" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BOMAG%20GmbH" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spin%20Master%20Ltd" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\DMC%20%202017" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\porsche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pernod%20Ricard%202018" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/sd%20-%203c" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/rado%20uhren" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/under%20armour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nippon%20Soda%20Co%20Ltd%202015" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dell%20Corporation%20Ltd" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Cartoon%20Network%20Inc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Hanes%20France%20SAS" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Hans%20Pries%20GmbH%20Co%20KG" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\IIP%20Intellectual%20Innovation%20Property%20AG" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ALPHA%20BOOTS%20-%20INDUSTRIA%20DE%20CALcADO%20DE%20PROTECcaO%20LDA" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kores" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20sunu%20bariba" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NIKE%20Innovate%20CV%20%20xxxx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/s.Oliver" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mawa%20Design%20Licht" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LEDVANCE%20GmbH" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capbran%20Holdings%20LLC%202016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lincoln%20Global%20Inc%202015%202" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TESTEX%20AG" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\GIANVITO%20ROSSI%202016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Louis%20Vuitton%202017" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\dks.vid.gov.lv@SSL\DavWWWRoot\muita\kontr\Intelektu&#257;l&#257;%20&#299;pa&#353;uma%20aizsardz&#299;ba\Ties&#299;bu%20subjektu%20pieteikumi\Pielikumi\Louis%20Poulsen%20Lighting%20AS" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/F%20Hoffmann%20La%20Roche%20AG%202015" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/lundbeck%202011" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wyborowa%20SA%20Luxury%202016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Cambria%20Company%20LLC" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CHAMPAGNE%20LOUIS%20ROEDERER%202016" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\ESM%20Ennepetaler%20Schneid%20und%20M&#228;htechnik%20GmbH%20%20Co" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\kyocera" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kioxia%20Corporation" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KIKO%20SPA" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Volkswagen%20AG" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Oracle%20International%20Corporation" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Bioline%20Products%202016%20xxx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Est&#233;e%20Lauder%20Companies%20GmbH%20%202017" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Grundfos%20Holding%20AS" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Disney%20Enterprises%20Inc%20%202015" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Irish%20Distillers%20Limited%202015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KABUSHIKI%20KAISHA%20BANDAI%20NAMCO%20%202015%202" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/United%20Exports%20Limited" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HERBOREA%20SRL%202018" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Trijicon,%20Inc%202017" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Diesel%20SpA_%20ONLY%20THE%20BRAVE" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NBA" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LVMH%20FRAGRANCE%20BRANDS%20GIVENCHY%20%202017" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Piel/Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\PARIS%20SAINT%20GERMAIN%20FOOTBALL%202017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\lucasfilm\Lucasfilm%20Entertainment%20Company%20Ltd%20LLC%20NR.2\Lucasfilm%20Entertainment%20Company%20Ltd%20LLC%202017" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Braun%20GmbH%202017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kovinoplastika%20Lo&#382;%20doo" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Balenciaga%202015" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/versace%20vizu&#257;l&#257;%20inform&#257;cija" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MIQUEL%20Y%20COSTAS%20Y%20%20MIQUEL%20SA" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Davidoff%20%20Cie%20SA%20%202016%20CIGARI" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\International%20Business%20Machines%20Corporation%202017" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Montres%20Breguet%20SA" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FABRICAS%20AGRUPADAS%20DE%20MU&#209;ECAS%20DE%20ONIL%20%20SAU" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/L'Or&#233;al%20UK%20Limited%202015" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/huawei%20technologies" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(pedigree)" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lincoln%20Global%20Inc%202015%202" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Jos.%20Schneider%20Optische%20Werke%20GmbH%202017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Genius%20(Nicer%20Dicer%20Magic%20Cube)" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TikTok%20Information%20Technologies%20UK%20Limited" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\WIKA" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\INVISTA%20Technologies%20S&#224;rl%202017" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ANTONIO%20PUIG_%20Louboutin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Skoda%20Auto%20a%20s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\OHROPAX%20GmbH" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SanDisk%20LLC%202017" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(Sheba)" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/tiesibu_subjektu_saraksts_-tiesibu-veidu_paskaidrojumi-10.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/danfoss" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FRATELLI%20MARTINI%20SECONDO%20LUIGI%20SPA%202016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Nemiroff%20Intellectual%20Property%20Establishment%202017" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ALMIRALL%20HERMAL%20GMBH" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ellesse%20International%20SpA" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2023.xlsx" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lange%20Uhren%20GmbH" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SBS%20Friction%20AS%202015" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Playtex%20Bath%20LLC%202015" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/URGO%20RECHERCHE%20INNOVATION%20ET%20DEVELOPPEMENT%20%202016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Les%20Laboratoires%20Servier,%20soci&#233;t&#233;%20par%20actions%20simplifi&#233;e" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LORO%20PIANA%20SPA" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Imperial%20Tobacco%20Limited%20%202015%20XXXXX" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Canada%20Goose%20Inc%202015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Europe%20Watch%20Group%20BV%202017" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Fitbit%202016" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/THE%20LYCRA%20COMPANY%20UK%20LIMITED" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Piel/Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/IRRITEC%20SPA" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2022.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Jemie%20BV%20%20CANNABOOST%202018" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Birkenstock%20Sales%20GmbH" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/banana%20republic" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bauer%20Hockey%20Corp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\orafol%20europe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PIONEER%20KABUSHIKI%20KAISHA" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Secto%20Design%202017" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\jaguar%20land%20rover" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Glash&#252;tter%20Uhrenbetrieb%20GmbH" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ZIPWALL%20LLC" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SRAM%20LLC" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nokia%202017" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Uhlsport%20GmbH" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20Maltesers" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BIOFARMA%20%20soci&#233;t&#233;%20par%20actions%20simplifi&#233;e" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SMITH%20WESSON%20CORP" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wever%20%20Ducr&#233;%20GmbH%202017" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\CREDO%20Stahlwarenfabrik%20Gustav%20Kracht%20GmbH%20Co%20KG%202017" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/toyota" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Soremartec%20SA" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/World%20Wrestling%20RYBACK%20%202017" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\peanuts%20worldwide" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kingston%20technology" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GFM%20GmbH%20Trademarks" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Chivas%20Holdings%20IP%20Limited%202015%20%202" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TRANSPORTES%20AEREOS%20PORTUGUESES%20S%20A" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Allergan%20Inc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/EWM%20hightec%20welding" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Football%20Association%20Ltd%202016X" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.08.2023.xlsx" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Laverana%20GmbH%20Co%20KG" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gant%20AB" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Ganni%20%20AS" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Champagne%20Perrier%20%20Jou&#1105;t%202016" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SAS%20Jean%20Cassegrain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Deere%20Company%202017" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Victoria%20s%20Secret%20Stores%20Brand%20Management%20Inc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Peter%20Kertels" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Experience%20Hendrix%20LLC" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Toms%20of%20Maine%20Inc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Levis%20strauss%20Co%202018" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Japan%20Tobacco%20Inc%202015%20xxx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/OPINEL%20SAS" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nurofen%202017" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pari%20Pharma%20GmbH%202017" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FILA%20LUXEMBOURG%20S%20A%20R%20L%202015" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\5%2011%20Inc%202015" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Salvatore%20Ferragamo%20SpA%202017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/zapf%20creation%20(BABY%20born)" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\bayern%20munchen%20vizu&#257;l&#257;%20inf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Volkswagen%20AG" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dr%20Martens%20International%20Trading%20GmbH%20%20DrMaertens%20Marketing%20GmbH%202016" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Tinnus%20Enterprises%20LLC" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/L'Or&#233;al%20UK%20Limited%202015" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Downloads/Piel/crocs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wyborowa%20SA%20Luxury%202016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Parfums%20Christian%20Dior%20%20SA%20%20%20Georges%20GEOFFROY%202018" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BLANCPAIN%20SA%202014" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\BABYZEN%20SAS%202015" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Betty%20Blue%20spa%202016" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Take%20Two%20Interactive%20Software%20Inc%202015%20zx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Piel/AUTUMNPAPER%20LIMITED" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Street%20One%20GmbH%202017" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Philip%20Morris%20products%20%20SOLARIS%202017" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\tiffany%202011" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/samsung%20(kartrid&#382;i)" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LVMH%20Swiss%20Manufactures%20SA%202017" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Deutsche%20Telekom%20AG%202016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BELHYPERION" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lewis%20Banks%20Ltd" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Automobili%20Lamborghini%20SPA" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/tissot%202013" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JT%20International%20SA%202017" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Reckitt%20Benckiser%20Healthcare%20UK%20Ltd" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Yonex%20Kabushiki%20Kaisha" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Syngenta%20Participations%20AG%202017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%202015%20xxx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Badgequo%20Limited" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Too%20Faced%20Cosmetics%20LLC" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KABUSHIKI%20KAISHA%20PILOT" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2023.xlsx" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/monster%20energy" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Brown%20Forman%20Finland%20Ltd" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Wever%20%20Ducr&#233;%20GmbH%202017" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Church%20%20Dwight%20Co%20Inc%20%202016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\JT%20International%20S%20A%202015" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capri%20Sun" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dyson%20Limited%20%202018" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bayerische%20Motoren%20Werke%20AG%202015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Vitra%20Collections%20AG%202015%20x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MESSIKA%20GROUP" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kabushiki%20Kaisha%20Yoshimura%20Japan%202016" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Adam%20Opel%20AG%202017" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/VALENTINO%20SPA%202017" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Daniel%20Wellington%20AB%202015" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/atomic%20austria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\YOUTH%20SRL%20%202018" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ferrero" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/old%20navy" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pacific%20World%20Corporation%20%202018" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TRB%20%20International%20SA" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\GROUPEMENT%20FONCIER%20AGRICOLE%20CHATEAUX%20MAZERAT%20ET%20ANGELUS%202017" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lucozade%20Ribena%20Suntory%20Limited" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Magpul%202015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Dr.%20August%20Wolff%20GmbH%20Co.%20KG%20Arzneimittel%20%202018" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Moomin%20Characters%20Oy%20Ltd" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\giorgio%20armani%202012" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Peter%20J&#228;ckel%20Kommunikationssysteme%20GmbH%202017" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ATELIER%20FASHION%20COMPANY%20INC" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JACQUEMUS" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\goyard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/hasbro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Guerlain%2019" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Salomon%20%20SAS" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\VITA%20Zahnfabrik%20H%20Rauter%20GmbH%20%20Co%20KG" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/AIRWELL%20RESIDENTIAL%20SAS" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\MANI%20Inc%202015" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wahl%20Clipper%20Corporation%202017" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MARTIN%20Y%20PAZ%20DIFFUSION,%20SOCIETE%20ANONYME" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/YEREVAN%20BRANDY%20COMPANY%20CJSC" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/acushnet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kabushiki%20Kaisha%20Miyake%202016" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Absolut%20Company%20Aktiebolag" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Turlen%20Holding%20SA%20%202017" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KADINE%20BVBA" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Taylor%20Listug%20Inc%202018" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ICONIX%20Luxembourg%20Holdings%20SARL%202017" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CARVEN%20SAS%202016" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BIOSYNTH%20AG%202017" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Sistema%20Plastics%20Limited" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Reckitt%20Benckiser%20LLC" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/brabus" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spigen%20Korea%20Co%20Ltd" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Brother%20%20Industries%20Ltd%20rolls%20label%202018" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Express%20Install%20Distribution%20SRL" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/nudie%20jeans" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/United%20States%20Polo%20Association" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SOCIETE%20DU%20TOUR%20DE%20FRANCE" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Novartis%20AG%20%20Novartis%20Sandoz%20Alcon%20%202018" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/breitling" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Puma%20SE%202016" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Lacoste%202017" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(uncle%20ben's)" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Toshiba%20Corporation" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/andreas%20stihl" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/camper" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SAS%20PARFUMS%20PAROUR" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ESSITY%20OPERATIONS%20FRANCE" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capri%20Sun%20AG" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated_%20MilkyWay" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BasicNet_Spa" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Simonswerk%20GmbH%202016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Whirlpool%20Properties%20%20INC%202016%20vvv" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Fifty%20Six%20Hope%20Road%20Music%20Limited%202015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ICONIX%20Luxembourg%20Holdings%20SARL%202017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/retail%20royalty%20company" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2022.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Wittur%20Holding%20GmbH%202017" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/J%20Carter%20Sporting%20Club%20Limited" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%202015%20xxx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FAURE%20LE%20PAGE%20PARIS" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Dr%20Kurt%20Wolff%20GmbH%20un%20Co%20KG%202018" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ninebot%20Beijing%20Tech%20Co%20Ltd%202017" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\consitex" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Fieldpoint%202015" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Aardman%20Animations%20Limited" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Red%20Bull%202017%20I%20Krodere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Bormioli%20Rocco%20SpA" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Konica%20Minolta%20Inc%202015" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/reebok%20(Brinkmanis)" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Philip%20Morris%20Brands%20Sarl%20%20ZZZ" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\porsche" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Starbucks%20Corporation%202018" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GoPro%20Inc%202015" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ARTECHE%20LANTEGI%20ELKARTEA%20SA" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HFC%20Prestige%20International%20Holding%20Switzerland%20S&#224;rl%20%20Hugo%20Boss,%20Escada,%20Max%20Factor%202017" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ulthera%20Inc%202016" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/apple" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20Colman%20Overseas%20Limited%20%20Gaviscon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Genius%20GmbH" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Alcon%20Inc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AB%20Swedish%20Match%20Industries%20AB%202018" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bacardi%20Martini%20Patr&#243;n%20International%20GmbH" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Caterpillar%20NI%20Limited%2015" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:H1366"/>
+  <dimension ref="A1:H1371"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="C1356" sqref="C1356"/>
+    <sheetView tabSelected="1" topLeftCell="A3" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="F5" sqref="F5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="44" style="17" customWidth="1"/>
-    <col min="2" max="2" width="36.58203125" style="65" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="16384" width="9" style="64"/>
+    <col min="2" max="2" width="36.625" style="69" customWidth="1"/>
+    <col min="3" max="3" width="36.5" style="64" customWidth="1"/>
+    <col min="4" max="4" width="16.125" style="69" customWidth="1"/>
+    <col min="5" max="5" width="13.125" style="66" customWidth="1"/>
+    <col min="6" max="6" width="12.625" style="66" customWidth="1"/>
+    <col min="7" max="7" width="9" style="68"/>
+    <col min="8" max="8" width="9" style="68" customWidth="1"/>
+    <col min="9" max="10" width="9" style="68"/>
+    <col min="11" max="11" width="7.375" style="68" customWidth="1"/>
+    <col min="12" max="16384" width="9" style="68"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" customFormat="1" ht="15.5" x14ac:dyDescent="0.3">
-[...34 lines deleted...]
-      <c r="A5" s="66" t="s">
+    <row r="1" spans="1:7" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="101" t="s">
+        <v>3123</v>
+      </c>
+      <c r="B1" s="99"/>
+      <c r="C1" s="100"/>
+      <c r="D1" s="102"/>
+      <c r="E1" s="98"/>
+      <c r="F1" s="103"/>
+    </row>
+    <row r="2" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="81" t="s">
+        <v>3096</v>
+      </c>
+      <c r="B2" s="65"/>
+      <c r="D2" s="98"/>
+      <c r="F2" s="67"/>
+    </row>
+    <row r="3" spans="1:7" ht="100.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="119" t="s">
+        <v>3097</v>
+      </c>
+      <c r="B3" s="119"/>
+      <c r="D3" s="65"/>
+      <c r="F3" s="67"/>
+    </row>
+    <row r="4" spans="1:7" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="101"/>
+      <c r="B4" s="99"/>
+      <c r="C4" s="100"/>
+      <c r="D4" s="102"/>
+      <c r="E4" s="98"/>
+      <c r="F4" s="103"/>
+    </row>
+    <row r="5" spans="1:7" s="18" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="67" t="s">
+      <c r="B5" s="71" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="90" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="68" t="s">
+      <c r="C5" s="94" t="s">
+        <v>3106</v>
+      </c>
+      <c r="D5" s="72" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="69"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:7" ht="262.5" x14ac:dyDescent="0.3">
+      <c r="G5" s="73"/>
+    </row>
+    <row r="6" spans="1:7" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="4" t="s">
-        <v>2722</v>
+        <v>2713</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="78" t="s">
+      <c r="C6" s="82" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="19">
         <v>46247</v>
       </c>
-      <c r="E6" s="64"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="E6" s="68"/>
+      <c r="F6" s="68"/>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="C7" s="78" t="s">
+      <c r="C7" s="82" t="s">
         <v>18</v>
       </c>
-      <c r="D7" s="26">
+      <c r="D7" s="29">
         <v>46300</v>
       </c>
-      <c r="E7" s="64"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="E7" s="68"/>
+      <c r="F7" s="68"/>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="C8" s="78" t="s">
+      <c r="C8" s="82" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="19">
         <v>46492</v>
       </c>
-      <c r="E8" s="64"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="E8" s="68"/>
+      <c r="F8" s="68"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
-        <v>2242</v>
+        <v>2238</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="78" t="s">
+      <c r="C9" s="82" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="19">
         <v>46492</v>
       </c>
-      <c r="E9" s="64"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="E9" s="68"/>
+      <c r="F9" s="68"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="C10" s="79" t="s">
+      <c r="C10" s="83" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="19">
         <v>46270</v>
       </c>
-      <c r="E10" s="64"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="E10" s="68"/>
+      <c r="F10" s="68"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="C11" s="78" t="s">
+      <c r="C11" s="82" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="19">
         <v>46345</v>
       </c>
-      <c r="E11" s="64"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:7" ht="220.5" x14ac:dyDescent="0.3">
+      <c r="E11" s="68"/>
+      <c r="F11" s="68"/>
+    </row>
+    <row r="12" spans="1:7" ht="167.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
-        <v>2842</v>
+        <v>2830</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="C12" s="78" t="s">
+      <c r="C12" s="82" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="19">
         <v>46421</v>
       </c>
-      <c r="E12" s="64"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:7" ht="409.5" x14ac:dyDescent="0.3">
+      <c r="E12" s="68"/>
+      <c r="F12" s="68"/>
+    </row>
+    <row r="13" spans="1:7" ht="409.5" x14ac:dyDescent="0.2">
       <c r="A13" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="C13" s="78" t="s">
+      <c r="C13" s="82" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="19">
         <v>46384</v>
       </c>
-      <c r="E13" s="64"/>
-[...3 lines deleted...]
-      <c r="A14" s="28" t="s">
+      <c r="E13" s="68"/>
+      <c r="F13" s="68"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A14" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>35</v>
       </c>
-      <c r="C14" s="78" t="s">
+      <c r="C14" s="82" t="s">
         <v>36</v>
       </c>
-      <c r="D14" s="35">
+      <c r="D14" s="38">
         <v>46177</v>
       </c>
-      <c r="E14" s="64"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:7" ht="21" x14ac:dyDescent="0.3">
+      <c r="E14" s="68"/>
+      <c r="F14" s="68"/>
+    </row>
+    <row r="15" spans="1:7" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="C15" s="78" t="s">
+      <c r="C15" s="82" t="s">
         <v>39</v>
       </c>
       <c r="D15" s="19">
-        <v>46174</v>
-[...4 lines deleted...]
-    <row r="16" spans="1:7" ht="115.5" x14ac:dyDescent="0.3">
+        <v>46539</v>
+      </c>
+      <c r="E15" s="68"/>
+      <c r="F15" s="68"/>
+    </row>
+    <row r="16" spans="1:7" ht="81" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
-        <v>2843</v>
+        <v>2831</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="C16" s="78" t="s">
+      <c r="C16" s="82" t="s">
         <v>41</v>
       </c>
       <c r="D16" s="19">
         <v>46443</v>
       </c>
-      <c r="E16" s="64"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E16" s="68"/>
+      <c r="F16" s="68"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="C17" s="78" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="26">
+      <c r="C17" s="82" t="s">
+        <v>3227</v>
+      </c>
+      <c r="D17" s="29">
         <v>46419</v>
       </c>
-      <c r="E17" s="64"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="E17" s="68"/>
+      <c r="F17" s="68"/>
+    </row>
+    <row r="18" spans="1:6" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="1" t="s">
-        <v>2742</v>
+        <v>2732</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>44</v>
       </c>
-      <c r="C18" s="78" t="s">
-        <v>3249</v>
+      <c r="C18" s="82" t="s">
+        <v>3228</v>
       </c>
       <c r="D18" s="19">
         <v>46408</v>
       </c>
-      <c r="E18" s="64"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E18" s="68"/>
+      <c r="F18" s="68"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C19" s="78" t="s">
+      <c r="C19" s="82" t="s">
         <v>47</v>
       </c>
-      <c r="D19" s="26">
+      <c r="D19" s="29">
         <v>46478</v>
       </c>
-      <c r="E19" s="64"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E19" s="68"/>
+      <c r="F19" s="68"/>
+    </row>
+    <row r="20" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A20" s="1" t="s">
         <v>48</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>49</v>
       </c>
-      <c r="C20" s="78" t="s">
+      <c r="C20" s="82" t="s">
         <v>50</v>
       </c>
-      <c r="D20" s="26">
-[...5 lines deleted...]
-    <row r="21" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="D20" s="29">
+        <v>46569</v>
+      </c>
+      <c r="E20" s="68"/>
+      <c r="F20" s="68"/>
+    </row>
+    <row r="21" spans="1:6" ht="45" x14ac:dyDescent="0.2">
       <c r="A21" s="1" t="s">
         <v>51</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>52</v>
       </c>
-      <c r="C21" s="78" t="s">
+      <c r="C21" s="82" t="s">
         <v>53</v>
       </c>
-      <c r="D21" s="36">
+      <c r="D21" s="39">
         <v>46225</v>
       </c>
-      <c r="E21" s="64"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E21" s="68"/>
+      <c r="F21" s="68"/>
+    </row>
+    <row r="22" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>54</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="C22" s="78" t="s">
+      <c r="C22" s="82" t="s">
         <v>56</v>
       </c>
-      <c r="D22" s="26">
+      <c r="D22" s="29">
         <v>46484</v>
       </c>
-      <c r="E22" s="64"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E22" s="68"/>
+      <c r="F22" s="68"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>58</v>
       </c>
-      <c r="C23" s="78" t="s">
-        <v>3250</v>
+      <c r="C23" s="82" t="s">
+        <v>3229</v>
       </c>
       <c r="D23" s="19">
         <v>46288</v>
       </c>
-      <c r="E23" s="64"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:6" ht="126" x14ac:dyDescent="0.3">
+      <c r="E23" s="68"/>
+      <c r="F23" s="68"/>
+    </row>
+    <row r="24" spans="1:6" ht="132.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>60</v>
       </c>
-      <c r="C24" s="78" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="26">
+      <c r="C24" s="82" t="s">
+        <v>3230</v>
+      </c>
+      <c r="D24" s="29">
         <v>46280</v>
       </c>
-      <c r="E24" s="64"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:6" ht="252" x14ac:dyDescent="0.3">
+      <c r="E24" s="68"/>
+      <c r="F24" s="68"/>
+    </row>
+    <row r="25" spans="1:6" ht="141" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="2" t="s">
-        <v>2844</v>
+        <v>2832</v>
       </c>
       <c r="B25" s="11" t="s">
-        <v>2346</v>
-[...4 lines deleted...]
-      <c r="D25" s="26">
+        <v>2341</v>
+      </c>
+      <c r="C25" s="82" t="s">
+        <v>3231</v>
+      </c>
+      <c r="D25" s="29">
         <v>46285</v>
       </c>
-      <c r="E25" s="64"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="E25" s="68"/>
+      <c r="F25" s="68"/>
+    </row>
+    <row r="26" spans="1:6" ht="88.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="C26" s="78" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="26">
+      <c r="C26" s="82" t="s">
+        <v>3232</v>
+      </c>
+      <c r="D26" s="29">
         <v>46508</v>
       </c>
-      <c r="E26" s="64"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="E26" s="68"/>
+      <c r="F26" s="68"/>
+    </row>
+    <row r="27" spans="1:6" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>60</v>
       </c>
-      <c r="C27" s="78" t="s">
+      <c r="C27" s="82" t="s">
         <v>64</v>
       </c>
       <c r="D27" s="19">
         <v>46280</v>
       </c>
-      <c r="E27" s="64"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E27" s="68"/>
+      <c r="F27" s="68"/>
+    </row>
+    <row r="28" spans="1:6" ht="51" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="1" t="s">
         <v>66</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="C28" s="78" t="s">
-        <v>3254</v>
+      <c r="C28" s="82" t="s">
+        <v>3233</v>
       </c>
       <c r="D28" s="19">
         <v>46308</v>
       </c>
-      <c r="E28" s="64"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="E28" s="68"/>
+      <c r="F28" s="68"/>
+    </row>
+    <row r="29" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A29" s="1" t="s">
-        <v>3112</v>
+        <v>3098</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="C29" s="78" t="s">
-[...2 lines deleted...]
-      <c r="D29" s="26">
+      <c r="C29" s="82" t="s">
+        <v>3234</v>
+      </c>
+      <c r="D29" s="29">
         <v>46282</v>
       </c>
-      <c r="E29" s="64"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E29" s="68"/>
+      <c r="F29" s="68"/>
+    </row>
+    <row r="30" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A30" s="1" t="s">
         <v>70</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>71</v>
       </c>
-      <c r="C30" s="78" t="s">
+      <c r="C30" s="82" t="s">
         <v>72</v>
       </c>
       <c r="D30" s="19">
         <v>46254</v>
       </c>
-      <c r="E30" s="64"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E30" s="68"/>
+      <c r="F30" s="68"/>
+    </row>
+    <row r="31" spans="1:6" ht="27.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="1" t="s">
         <v>73</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>74</v>
       </c>
-      <c r="C31" s="78" t="s">
-        <v>3256</v>
+      <c r="C31" s="82" t="s">
+        <v>3635</v>
       </c>
       <c r="D31" s="19">
         <v>46312</v>
       </c>
-      <c r="E31" s="64"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:6" ht="178.5" x14ac:dyDescent="0.3">
+      <c r="E31" s="68"/>
+      <c r="F31" s="68"/>
+    </row>
+    <row r="32" spans="1:6" ht="164.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="2" t="s">
         <v>2109</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>75</v>
       </c>
-      <c r="C32" s="78" t="s">
-        <v>3257</v>
+      <c r="C32" s="82" t="s">
+        <v>3235</v>
       </c>
       <c r="D32" s="19">
         <v>46311</v>
       </c>
-      <c r="E32" s="64"/>
-[...2 lines deleted...]
-    <row r="33" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="E32" s="68"/>
+      <c r="F32" s="68"/>
+    </row>
+    <row r="33" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A33" s="2" t="s">
-        <v>2845</v>
+        <v>2833</v>
       </c>
       <c r="B33" s="10" t="s">
-        <v>2464</v>
-[...1 lines deleted...]
-      <c r="C33" s="78" t="s">
+        <v>2457</v>
+      </c>
+      <c r="C33" s="82" t="s">
         <v>76</v>
       </c>
-      <c r="D33" s="26">
+      <c r="D33" s="29">
         <v>46323</v>
       </c>
-      <c r="E33" s="64"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="E33" s="68"/>
+      <c r="F33" s="68"/>
+    </row>
+    <row r="34" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A34" s="2" t="s">
         <v>77</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>78</v>
       </c>
-      <c r="C34" s="78" t="s">
+      <c r="C34" s="82" t="s">
         <v>79</v>
       </c>
-      <c r="D34" s="26">
+      <c r="D34" s="29">
         <v>46305</v>
       </c>
-      <c r="E34" s="64"/>
-[...2 lines deleted...]
-    <row r="35" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E34" s="68"/>
+      <c r="F34" s="68"/>
+    </row>
+    <row r="35" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A35" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>81</v>
       </c>
-      <c r="C35" s="78" t="s">
-[...2 lines deleted...]
-      <c r="D35" s="26">
+      <c r="C35" s="82" t="s">
+        <v>759</v>
+      </c>
+      <c r="D35" s="29">
         <v>46492</v>
       </c>
-      <c r="E35" s="64"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E35" s="68"/>
+      <c r="F35" s="68"/>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A36" s="1" t="s">
         <v>82</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>83</v>
       </c>
-      <c r="C36" s="78" t="s">
-[...2 lines deleted...]
-      <c r="D36" s="26">
+      <c r="C36" s="82" t="s">
+        <v>3236</v>
+      </c>
+      <c r="D36" s="29">
         <v>46376</v>
       </c>
-      <c r="E36" s="64"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E36" s="68"/>
+      <c r="F36" s="68"/>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A37" s="1" t="s">
         <v>1948</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>84</v>
       </c>
-      <c r="C37" s="78" t="s">
-[...2 lines deleted...]
-      <c r="D37" s="26">
+      <c r="C37" s="82" t="s">
+        <v>3236</v>
+      </c>
+      <c r="D37" s="29">
         <v>46494</v>
       </c>
-      <c r="E37" s="64"/>
-[...2 lines deleted...]
-    <row r="38" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E37" s="68"/>
+      <c r="F37" s="68"/>
+    </row>
+    <row r="38" spans="1:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>86</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>87</v>
       </c>
-      <c r="C38" s="78" t="s">
-        <v>3258</v>
+      <c r="C38" s="82" t="s">
+        <v>3236</v>
       </c>
       <c r="D38" s="19">
         <v>46330</v>
       </c>
-      <c r="E38" s="64"/>
-[...2 lines deleted...]
-    <row r="39" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E38" s="68"/>
+      <c r="F38" s="68"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A39" s="1" t="s">
         <v>88</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>89</v>
       </c>
-      <c r="C39" s="78" t="s">
-        <v>3259</v>
+      <c r="C39" s="82" t="s">
+        <v>3237</v>
       </c>
       <c r="D39" s="19">
         <v>46311</v>
       </c>
-      <c r="E39" s="64"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E39" s="68"/>
+      <c r="F39" s="68"/>
+    </row>
+    <row r="40" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
         <v>90</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>91</v>
       </c>
-      <c r="C40" s="78" t="s">
+      <c r="C40" s="82" t="s">
         <v>92</v>
       </c>
       <c r="D40" s="19">
         <v>46338</v>
       </c>
-      <c r="E40" s="64"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E40" s="68"/>
+      <c r="F40" s="68"/>
+    </row>
+    <row r="41" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
-        <v>2846</v>
+        <v>2834</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>93</v>
       </c>
-      <c r="C41" s="78" t="s">
+      <c r="C41" s="82" t="s">
         <v>94</v>
       </c>
       <c r="D41" s="19">
         <v>46170</v>
       </c>
-      <c r="E41" s="64"/>
-[...2 lines deleted...]
-    <row r="42" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="E41" s="68"/>
+      <c r="F41" s="68"/>
+    </row>
+    <row r="42" spans="1:6" ht="48" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
         <v>95</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>96</v>
       </c>
-      <c r="C42" s="78" t="s">
+      <c r="C42" s="82" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="19">
         <v>46359</v>
       </c>
-      <c r="E42" s="64"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:6" ht="136.5" x14ac:dyDescent="0.3">
+      <c r="E42" s="68"/>
+      <c r="F42" s="68"/>
+    </row>
+    <row r="43" spans="1:6" ht="142.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="2" t="s">
-        <v>2847</v>
-[...1 lines deleted...]
-      <c r="B43" s="46" t="s">
+        <v>2835</v>
+      </c>
+      <c r="B43" s="49" t="s">
         <v>97</v>
       </c>
-      <c r="C43" s="78" t="s">
-        <v>3260</v>
+      <c r="C43" s="82" t="s">
+        <v>3238</v>
       </c>
       <c r="D43" s="19">
         <v>46302</v>
       </c>
-      <c r="E43" s="64"/>
-[...2 lines deleted...]
-    <row r="44" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="E43" s="68"/>
+      <c r="F43" s="68"/>
+    </row>
+    <row r="44" spans="1:6" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="4" t="s">
-        <v>1939</v>
+        <v>1941</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>98</v>
       </c>
-      <c r="C44" s="78" t="s">
+      <c r="C44" s="82" t="s">
         <v>99</v>
       </c>
       <c r="D44" s="19">
         <v>46462</v>
       </c>
-      <c r="E44" s="64"/>
-[...2 lines deleted...]
-    <row r="45" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E44" s="68"/>
+      <c r="F44" s="68"/>
+    </row>
+    <row r="45" spans="1:6" ht="51" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
-        <v>2293</v>
+        <v>2288</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>101</v>
       </c>
-      <c r="C45" s="78" t="s">
+      <c r="C45" s="82" t="s">
         <v>102</v>
       </c>
       <c r="D45" s="19">
         <v>46427</v>
       </c>
-      <c r="E45" s="64"/>
-[...2 lines deleted...]
-    <row r="46" spans="1:6" ht="199.5" x14ac:dyDescent="0.3">
+      <c r="E45" s="68"/>
+      <c r="F45" s="68"/>
+    </row>
+    <row r="46" spans="1:6" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
-        <v>2335</v>
+        <v>2330</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>103</v>
       </c>
-      <c r="C46" s="78" t="s">
+      <c r="C46" s="82" t="s">
         <v>104</v>
       </c>
-      <c r="D46" s="26">
+      <c r="D46" s="29">
         <v>46363</v>
       </c>
-      <c r="E46" s="64"/>
-[...2 lines deleted...]
-    <row r="47" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E46" s="68"/>
+      <c r="F46" s="68"/>
+    </row>
+    <row r="47" spans="1:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="1" t="s">
-        <v>2584</v>
+        <v>2576</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>105</v>
       </c>
-      <c r="C47" s="78" t="s">
-        <v>3262</v>
+      <c r="C47" s="82" t="s">
+        <v>3240</v>
       </c>
       <c r="D47" s="19">
         <v>46387</v>
       </c>
-      <c r="E47" s="64"/>
-[...2 lines deleted...]
-    <row r="48" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="E47" s="68"/>
+      <c r="F47" s="68"/>
+    </row>
+    <row r="48" spans="1:6" ht="87" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>107</v>
       </c>
-      <c r="C48" s="78" t="s">
-        <v>3261</v>
+      <c r="C48" s="82" t="s">
+        <v>3239</v>
       </c>
       <c r="D48" s="19">
         <v>46374</v>
       </c>
-      <c r="E48" s="64"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="E48" s="68"/>
+      <c r="F48" s="68"/>
+    </row>
+    <row r="49" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
       <c r="A49" s="13" t="s">
         <v>108</v>
       </c>
       <c r="B49" s="16" t="s">
         <v>109</v>
       </c>
-      <c r="C49" s="78" t="s">
-[...2 lines deleted...]
-      <c r="D49" s="37">
+      <c r="C49" s="82" t="s">
+        <v>3241</v>
+      </c>
+      <c r="D49" s="40">
         <v>46434</v>
       </c>
-      <c r="E49" s="64"/>
-[...2 lines deleted...]
-    <row r="50" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E49" s="68"/>
+      <c r="F49" s="68"/>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
         <v>110</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>111</v>
       </c>
-      <c r="C50" s="78" t="s">
+      <c r="C50" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D50" s="19">
         <v>46448</v>
       </c>
-      <c r="E50" s="64"/>
-[...2 lines deleted...]
-    <row r="51" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E50" s="68"/>
+      <c r="F50" s="68"/>
+    </row>
+    <row r="51" spans="1:6" ht="45" x14ac:dyDescent="0.2">
       <c r="A51" s="1" t="s">
-        <v>2848</v>
+        <v>2836</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>112</v>
       </c>
-      <c r="C51" s="78" t="s">
+      <c r="C51" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="19">
         <v>46448</v>
       </c>
-      <c r="E51" s="64"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:6" ht="178.5" x14ac:dyDescent="0.3">
+      <c r="E51" s="68"/>
+      <c r="F51" s="68"/>
+    </row>
+    <row r="52" spans="1:6" ht="174.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="4" t="s">
         <v>113</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>114</v>
       </c>
-      <c r="C52" s="78" t="s">
+      <c r="C52" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="D52" s="26">
+      <c r="D52" s="29">
         <v>46449</v>
       </c>
-      <c r="E52" s="64"/>
-[...2 lines deleted...]
-    <row r="53" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="E52" s="68"/>
+      <c r="F52" s="68"/>
+    </row>
+    <row r="53" spans="1:6" ht="63" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="2" t="s">
         <v>115</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>116</v>
       </c>
-      <c r="C53" s="78" t="s">
+      <c r="C53" s="82" t="s">
         <v>117</v>
       </c>
       <c r="D53" s="19">
         <v>46462</v>
       </c>
-      <c r="E53" s="64"/>
-[...2 lines deleted...]
-    <row r="54" spans="1:6" ht="220.5" x14ac:dyDescent="0.3">
+      <c r="E53" s="68"/>
+      <c r="F53" s="68"/>
+    </row>
+    <row r="54" spans="1:6" ht="158.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="2" t="s">
-        <v>2745</v>
+        <v>2735</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>119</v>
       </c>
-      <c r="C54" s="78" t="s">
-        <v>3264</v>
+      <c r="C54" s="82" t="s">
+        <v>3242</v>
       </c>
       <c r="D54" s="19">
         <v>46480</v>
       </c>
-      <c r="E54" s="64"/>
-[...2 lines deleted...]
-    <row r="55" spans="1:6" ht="168" x14ac:dyDescent="0.3">
+      <c r="E54" s="68"/>
+      <c r="F54" s="68"/>
+    </row>
+    <row r="55" spans="1:6" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="4" t="s">
         <v>120</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>121</v>
       </c>
-      <c r="C55" s="78" t="s">
+      <c r="C55" s="82" t="s">
         <v>122</v>
       </c>
       <c r="D55" s="19">
         <v>46496</v>
       </c>
-      <c r="E55" s="64"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:6" ht="157.5" x14ac:dyDescent="0.3">
+      <c r="E55" s="68"/>
+      <c r="F55" s="68"/>
+    </row>
+    <row r="56" spans="1:6" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
         <v>123</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>124</v>
       </c>
-      <c r="C56" s="78" t="s">
-        <v>3265</v>
+      <c r="C56" s="82" t="s">
+        <v>3243</v>
       </c>
       <c r="D56" s="19">
-        <v>46132</v>
-[...6 lines deleted...]
-        <v>2243</v>
+        <v>46497</v>
+      </c>
+      <c r="E56" s="68"/>
+      <c r="F56" s="68"/>
+    </row>
+    <row r="57" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A57" s="54" t="s">
+        <v>2239</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>125</v>
       </c>
-      <c r="C57" s="78" t="s">
+      <c r="C57" s="82" t="s">
         <v>126</v>
       </c>
       <c r="D57" s="19">
-        <v>46155</v>
-[...4 lines deleted...]
-    <row r="58" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+        <v>46520</v>
+      </c>
+      <c r="E57" s="68"/>
+      <c r="F57" s="68"/>
+    </row>
+    <row r="58" spans="1:6" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
         <v>127</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>128</v>
       </c>
-      <c r="C58" s="78" t="s">
+      <c r="C58" s="82" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="19">
         <v>46447</v>
       </c>
-      <c r="E58" s="64"/>
-[...2 lines deleted...]
-    <row r="59" spans="1:6" ht="168.5" x14ac:dyDescent="0.3">
+      <c r="E58" s="68"/>
+      <c r="F58" s="68"/>
+    </row>
+    <row r="59" spans="1:6" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="7" t="s">
-        <v>2849</v>
+        <v>2837</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>129</v>
       </c>
-      <c r="C59" s="78" t="s">
+      <c r="C59" s="82" t="s">
         <v>130</v>
       </c>
-      <c r="D59" s="26">
+      <c r="D59" s="29">
         <v>46319</v>
       </c>
-      <c r="E59" s="64"/>
-[...2 lines deleted...]
-    <row r="60" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E59" s="68"/>
+      <c r="F59" s="68"/>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
         <v>131</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>132</v>
       </c>
-      <c r="C60" s="78" t="s">
+      <c r="C60" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D60" s="19">
         <v>46241</v>
       </c>
-      <c r="E60" s="64"/>
-[...2 lines deleted...]
-    <row r="61" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="E60" s="68"/>
+      <c r="F60" s="68"/>
+    </row>
+    <row r="61" spans="1:6" ht="77.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="4" t="s">
-        <v>2646</v>
+        <v>2636</v>
       </c>
       <c r="B61" s="20" t="s">
-        <v>2647</v>
-[...2 lines deleted...]
-        <v>2648</v>
+        <v>2637</v>
+      </c>
+      <c r="C61" s="82" t="s">
+        <v>2638</v>
       </c>
       <c r="D61" s="19">
         <v>46374</v>
       </c>
-      <c r="E61" s="64"/>
-[...2 lines deleted...]
-    <row r="62" spans="1:6" ht="168" x14ac:dyDescent="0.3">
+      <c r="E61" s="68"/>
+      <c r="F61" s="68"/>
+    </row>
+    <row r="62" spans="1:6" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="4" t="s">
         <v>133</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>134</v>
       </c>
-      <c r="C62" s="78" t="s">
+      <c r="C62" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D62" s="26">
+      <c r="D62" s="29">
         <v>46435</v>
       </c>
-      <c r="E62" s="64"/>
-[...2 lines deleted...]
-    <row r="63" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E62" s="68"/>
+      <c r="F62" s="68"/>
+    </row>
+    <row r="63" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
         <v>135</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>136</v>
       </c>
-      <c r="C63" s="78" t="s">
-[...2 lines deleted...]
-      <c r="D63" s="26">
+      <c r="C63" s="82" t="s">
+        <v>137</v>
+      </c>
+      <c r="D63" s="29">
         <v>46437</v>
       </c>
-      <c r="E63" s="64"/>
-[...2 lines deleted...]
-    <row r="64" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E63" s="68"/>
+      <c r="F63" s="68"/>
+    </row>
+    <row r="64" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B64" s="10" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="C64" s="78" t="s">
         <v>139</v>
       </c>
-      <c r="D64" s="26">
+      <c r="C64" s="82" t="s">
+        <v>140</v>
+      </c>
+      <c r="D64" s="29">
         <v>46456</v>
       </c>
-      <c r="E64" s="64"/>
-[...2 lines deleted...]
-    <row r="65" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="E64" s="68"/>
+      <c r="F64" s="68"/>
+    </row>
+    <row r="65" spans="1:6" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B65" s="10" t="s">
         <v>2113</v>
       </c>
-      <c r="C65" s="78" t="s">
-[...2 lines deleted...]
-      <c r="D65" s="26">
+      <c r="C65" s="82" t="s">
+        <v>142</v>
+      </c>
+      <c r="D65" s="29">
         <v>46206</v>
       </c>
-      <c r="E65" s="64"/>
-[...2 lines deleted...]
-    <row r="66" spans="1:6" ht="241.5" x14ac:dyDescent="0.3">
+      <c r="E65" s="68"/>
+      <c r="F65" s="68"/>
+    </row>
+    <row r="66" spans="1:6" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="4" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B66" s="10" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="C66" s="78" t="s">
+        <v>144</v>
+      </c>
+      <c r="C66" s="82" t="s">
         <v>4</v>
       </c>
       <c r="D66" s="19">
         <v>46462</v>
       </c>
-      <c r="E66" s="64"/>
-[...2 lines deleted...]
-    <row r="67" spans="1:6" ht="231" x14ac:dyDescent="0.3">
+      <c r="E66" s="68"/>
+      <c r="F66" s="68"/>
+    </row>
+    <row r="67" spans="1:6" ht="215.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A67" s="4" t="s">
-        <v>2850</v>
+        <v>2838</v>
       </c>
       <c r="B67" s="20" t="s">
-        <v>144</v>
-[...10 lines deleted...]
-    <row r="68" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+        <v>145</v>
+      </c>
+      <c r="C67" s="82" t="s">
+        <v>3244</v>
+      </c>
+      <c r="D67" s="29">
+        <v>46496</v>
+      </c>
+      <c r="E67" s="68"/>
+      <c r="F67" s="68"/>
+    </row>
+    <row r="68" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B68" s="10" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="C68" s="78" t="s">
         <v>147</v>
+      </c>
+      <c r="C68" s="82" t="s">
+        <v>148</v>
       </c>
       <c r="D68" s="19">
         <v>46472</v>
       </c>
-      <c r="E68" s="64"/>
-[...2 lines deleted...]
-    <row r="69" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E68" s="68"/>
+      <c r="F68" s="68"/>
+    </row>
+    <row r="69" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B69" s="10" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="C69" s="78" t="s">
         <v>150</v>
       </c>
-      <c r="D69" s="26">
+      <c r="C69" s="82" t="s">
+        <v>151</v>
+      </c>
+      <c r="D69" s="29">
         <v>46474</v>
       </c>
-      <c r="E69" s="64"/>
-[...2 lines deleted...]
-    <row r="70" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="E69" s="68"/>
+      <c r="F69" s="68"/>
+    </row>
+    <row r="70" spans="1:6" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A70" s="3" t="s">
-        <v>2252</v>
+        <v>2248</v>
       </c>
       <c r="B70" s="10" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="C70" s="78" t="s">
+        <v>152</v>
+      </c>
+      <c r="C70" s="82" t="s">
         <v>33</v>
       </c>
       <c r="D70" s="19">
         <v>46443</v>
       </c>
-      <c r="E70" s="64"/>
-[...2 lines deleted...]
-    <row r="71" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="E70" s="68"/>
+      <c r="F70" s="68"/>
+    </row>
+    <row r="71" spans="1:6" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B71" s="20" t="s">
-        <v>153</v>
-[...4 lines deleted...]
-      <c r="D71" s="38">
+        <v>154</v>
+      </c>
+      <c r="C71" s="82" t="s">
+        <v>3245</v>
+      </c>
+      <c r="D71" s="41">
         <v>46507</v>
       </c>
-      <c r="E71" s="64"/>
-[...2 lines deleted...]
-    <row r="72" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="E71" s="68"/>
+      <c r="F71" s="68"/>
+    </row>
+    <row r="72" spans="1:6" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="1" t="s">
-        <v>2851</v>
+        <v>2839</v>
       </c>
       <c r="B72" s="10" t="s">
-        <v>154</v>
-[...4 lines deleted...]
-      <c r="D72" s="26">
+        <v>155</v>
+      </c>
+      <c r="C72" s="82" t="s">
+        <v>3246</v>
+      </c>
+      <c r="D72" s="29">
         <v>46467</v>
       </c>
-      <c r="E72" s="64"/>
-[...2 lines deleted...]
-    <row r="73" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E72" s="68"/>
+      <c r="F72" s="68"/>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A73" s="3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B73" s="10" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>3269</v>
+        <v>157</v>
+      </c>
+      <c r="C73" s="82" t="s">
+        <v>3247</v>
       </c>
       <c r="D73" s="19">
         <v>46469</v>
       </c>
-      <c r="E73" s="64"/>
-[...2 lines deleted...]
-    <row r="74" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="E73" s="68"/>
+      <c r="F73" s="68"/>
+    </row>
+    <row r="74" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A74" s="3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B74" s="10" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="C74" s="78" t="s">
         <v>159</v>
+      </c>
+      <c r="C74" s="82" t="s">
+        <v>160</v>
       </c>
       <c r="D74" s="19">
         <v>46543</v>
       </c>
-      <c r="E74" s="64"/>
-[...2 lines deleted...]
-    <row r="75" spans="1:6" ht="147" x14ac:dyDescent="0.3">
+      <c r="E74" s="68"/>
+      <c r="F74" s="68"/>
+    </row>
+    <row r="75" spans="1:6" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B75" s="10" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-        <v>3270</v>
+        <v>162</v>
+      </c>
+      <c r="C75" s="82" t="s">
+        <v>3248</v>
       </c>
       <c r="D75" s="19">
         <v>46484</v>
       </c>
-      <c r="E75" s="64"/>
-[...2 lines deleted...]
-    <row r="76" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E75" s="68"/>
+      <c r="F75" s="68"/>
+    </row>
+    <row r="76" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B76" s="10" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="C76" s="78" t="s">
         <v>164</v>
+      </c>
+      <c r="C76" s="82" t="s">
+        <v>165</v>
       </c>
       <c r="D76" s="19">
         <v>46505</v>
       </c>
-      <c r="E76" s="64"/>
-[...2 lines deleted...]
-    <row r="77" spans="1:6" ht="136.5" x14ac:dyDescent="0.3">
+      <c r="E76" s="68"/>
+      <c r="F76" s="68"/>
+    </row>
+    <row r="77" spans="1:6" ht="155.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B77" s="10" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="C77" s="78" t="s">
+        <v>167</v>
+      </c>
+      <c r="C77" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D77" s="19">
         <v>46512</v>
       </c>
-      <c r="E77" s="64"/>
-[...2 lines deleted...]
-    <row r="78" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="E77" s="68"/>
+      <c r="F77" s="68"/>
+    </row>
+    <row r="78" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
-        <v>2852</v>
+        <v>2840</v>
       </c>
       <c r="B78" s="10" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>3271</v>
+        <v>168</v>
+      </c>
+      <c r="C78" s="82" t="s">
+        <v>3249</v>
       </c>
       <c r="D78" s="19">
         <v>46486</v>
       </c>
-      <c r="E78" s="64"/>
-[...2 lines deleted...]
-    <row r="79" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E78" s="68"/>
+      <c r="F78" s="68"/>
+    </row>
+    <row r="79" spans="1:6" ht="78" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B79" s="10" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-        <v>3610</v>
+        <v>170</v>
+      </c>
+      <c r="C79" s="82" t="s">
+        <v>3250</v>
       </c>
       <c r="D79" s="19">
         <v>46471</v>
       </c>
-      <c r="E79" s="64"/>
-[...2 lines deleted...]
-    <row r="80" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E79" s="68"/>
+      <c r="F79" s="68"/>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A80" s="1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B80" s="10" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="C80" s="78" t="s">
+        <v>172</v>
+      </c>
+      <c r="C80" s="82" t="s">
         <v>41</v>
       </c>
-      <c r="D80" s="26">
+      <c r="D80" s="29">
         <v>46429</v>
       </c>
-      <c r="E80" s="64"/>
-[...2 lines deleted...]
-    <row r="81" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="E80" s="68"/>
+      <c r="F80" s="68"/>
+    </row>
+    <row r="81" spans="1:6" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="4" t="s">
-        <v>3272</v>
+        <v>3251</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C81" s="78" t="s">
-        <v>633</v>
+      <c r="C81" s="82" t="s">
+        <v>640</v>
       </c>
       <c r="D81" s="19">
         <v>46418</v>
       </c>
-      <c r="E81" s="64"/>
-[...2 lines deleted...]
-    <row r="82" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E81" s="68"/>
+      <c r="F81" s="68"/>
+    </row>
+    <row r="82" spans="1:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="9" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B82" s="11" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>3273</v>
+        <v>174</v>
+      </c>
+      <c r="C82" s="82" t="s">
+        <v>3252</v>
       </c>
       <c r="D82" s="19">
         <v>46196</v>
       </c>
-      <c r="E82" s="64"/>
-[...2 lines deleted...]
-    <row r="83" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="E82" s="68"/>
+      <c r="F82" s="68"/>
+    </row>
+    <row r="83" spans="1:6" ht="57.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="4" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B83" s="10" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>3274</v>
+        <v>176</v>
+      </c>
+      <c r="C83" s="82" t="s">
+        <v>3253</v>
       </c>
       <c r="D83" s="19">
         <v>46153</v>
       </c>
-      <c r="E83" s="70"/>
-[...2 lines deleted...]
-    <row r="84" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E83" s="74"/>
+      <c r="F83" s="68"/>
+    </row>
+    <row r="84" spans="1:6" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B84" s="11" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>3275</v>
+        <v>178</v>
+      </c>
+      <c r="C84" s="82" t="s">
+        <v>3254</v>
       </c>
       <c r="D84" s="19">
         <v>46209</v>
       </c>
-      <c r="E84" s="64"/>
-[...2 lines deleted...]
-    <row r="85" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="E84" s="68"/>
+      <c r="F84" s="68"/>
+    </row>
+    <row r="85" spans="1:6" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="3" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B85" s="10" t="s">
-        <v>179</v>
-[...4 lines deleted...]
-      <c r="D85" s="26">
+        <v>180</v>
+      </c>
+      <c r="C85" s="82" t="s">
+        <v>3255</v>
+      </c>
+      <c r="D85" s="29">
         <v>46358</v>
       </c>
-      <c r="E85" s="64"/>
-[...2 lines deleted...]
-    <row r="86" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="E85" s="68"/>
+      <c r="F85" s="68"/>
+    </row>
+    <row r="86" spans="1:6" ht="83.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="4" t="s">
-        <v>2517</v>
+        <v>2510</v>
       </c>
       <c r="B86" s="10" t="s">
         <v>2079</v>
       </c>
-      <c r="C86" s="78" t="s">
-        <v>180</v>
+      <c r="C86" s="82" t="s">
+        <v>181</v>
       </c>
       <c r="D86" s="19">
         <v>46483</v>
       </c>
-      <c r="E86" s="64"/>
-[...2 lines deleted...]
-    <row r="87" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E86" s="68"/>
+      <c r="F86" s="68"/>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A87" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B87" s="10" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>3277</v>
+        <v>183</v>
+      </c>
+      <c r="C87" s="82" t="s">
+        <v>3256</v>
       </c>
       <c r="D87" s="19">
         <v>46202</v>
       </c>
-      <c r="E87" s="64"/>
-[...2 lines deleted...]
-    <row r="88" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E87" s="68"/>
+      <c r="F87" s="68"/>
+    </row>
+    <row r="88" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A88" s="1" t="s">
         <v>2013</v>
       </c>
       <c r="B88" s="10" t="s">
         <v>2014</v>
       </c>
-      <c r="C88" s="78" t="s">
-        <v>183</v>
+      <c r="C88" s="82" t="s">
+        <v>184</v>
       </c>
       <c r="D88" s="19">
         <v>46231</v>
       </c>
-      <c r="E88" s="64"/>
-[...2 lines deleted...]
-    <row r="89" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="E88" s="68"/>
+      <c r="F88" s="68"/>
+    </row>
+    <row r="89" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A89" s="3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B89" s="10" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>186</v>
+      </c>
+      <c r="C89" s="82" t="s">
+        <v>647</v>
       </c>
       <c r="D89" s="19">
         <v>46311</v>
       </c>
-      <c r="E89" s="64"/>
-[...2 lines deleted...]
-    <row r="90" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E89" s="68"/>
+      <c r="F89" s="68"/>
+    </row>
+    <row r="90" spans="1:6" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B90" s="10" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>3278</v>
+        <v>188</v>
+      </c>
+      <c r="C90" s="82" t="s">
+        <v>3257</v>
       </c>
       <c r="D90" s="19">
         <v>46253</v>
       </c>
-      <c r="E90" s="64"/>
-[...2 lines deleted...]
-    <row r="91" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E90" s="68"/>
+      <c r="F90" s="68"/>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A91" s="1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B91" s="10" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-        <v>3279</v>
+        <v>190</v>
+      </c>
+      <c r="C91" s="82" t="s">
+        <v>3258</v>
       </c>
       <c r="D91" s="19">
         <v>46245</v>
       </c>
-      <c r="E91" s="64"/>
-[...2 lines deleted...]
-    <row r="92" spans="1:6" ht="105" x14ac:dyDescent="0.3">
+      <c r="E91" s="68"/>
+      <c r="F91" s="68"/>
+    </row>
+    <row r="92" spans="1:6" ht="100.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B92" s="10" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="C92" s="78" t="s">
         <v>192</v>
+      </c>
+      <c r="C92" s="82" t="s">
+        <v>193</v>
       </c>
       <c r="D92" s="19">
         <v>46268</v>
       </c>
-      <c r="E92" s="64"/>
-[...2 lines deleted...]
-    <row r="93" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="E92" s="68"/>
+      <c r="F92" s="68"/>
+    </row>
+    <row r="93" spans="1:6" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="4" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B93" s="10" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="C93" s="78" t="s">
         <v>197</v>
+      </c>
+      <c r="C93" s="82" t="s">
+        <v>198</v>
       </c>
       <c r="D93" s="19">
         <v>46414</v>
       </c>
-      <c r="E93" s="64"/>
-[...2 lines deleted...]
-    <row r="94" spans="1:6" ht="147" x14ac:dyDescent="0.3">
+      <c r="E93" s="68"/>
+      <c r="F93" s="68"/>
+    </row>
+    <row r="94" spans="1:6" ht="156.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="2" t="s">
-        <v>2853</v>
+        <v>2841</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C94" s="78" t="s">
-        <v>3280</v>
+      <c r="C94" s="82" t="s">
+        <v>3259</v>
       </c>
       <c r="D94" s="19">
         <v>46418</v>
       </c>
-      <c r="E94" s="64"/>
-[...2 lines deleted...]
-    <row r="95" spans="1:6" ht="126" x14ac:dyDescent="0.3">
+      <c r="E94" s="68"/>
+      <c r="F94" s="68"/>
+    </row>
+    <row r="95" spans="1:6" ht="133.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="2" t="s">
-        <v>2854</v>
+        <v>2842</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C95" s="78" t="s">
+      <c r="C95" s="82" t="s">
         <v>41</v>
       </c>
       <c r="D95" s="19">
         <v>46436</v>
       </c>
-      <c r="E95" s="64"/>
-[...2 lines deleted...]
-    <row r="96" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E95" s="68"/>
+      <c r="F95" s="68"/>
+    </row>
+    <row r="96" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A96" s="1" t="s">
-        <v>2855</v>
+        <v>2843</v>
       </c>
       <c r="B96" s="11" t="s">
-        <v>198</v>
-[...2 lines deleted...]
-        <v>3281</v>
+        <v>199</v>
+      </c>
+      <c r="C96" s="82" t="s">
+        <v>3260</v>
       </c>
       <c r="D96" s="19">
         <v>46287</v>
       </c>
-      <c r="E96" s="64"/>
-[...2 lines deleted...]
-    <row r="97" spans="1:6" ht="220.5" x14ac:dyDescent="0.3">
+      <c r="E96" s="68"/>
+      <c r="F96" s="68"/>
+    </row>
+    <row r="97" spans="1:6" ht="151.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A97" s="4" t="s">
-        <v>2856</v>
+        <v>2844</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C97" s="78" t="s">
-        <v>3280</v>
+      <c r="C97" s="82" t="s">
+        <v>3259</v>
       </c>
       <c r="D97" s="19">
         <v>46422</v>
       </c>
-      <c r="E97" s="64"/>
-[...2 lines deleted...]
-    <row r="98" spans="1:6" ht="220.5" x14ac:dyDescent="0.3">
+      <c r="E97" s="68"/>
+      <c r="F97" s="68"/>
+    </row>
+    <row r="98" spans="1:6" ht="237" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A98" s="4" t="s">
-        <v>2857</v>
+        <v>2845</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C98" s="78" t="s">
+      <c r="C98" s="82" t="s">
         <v>7</v>
       </c>
       <c r="D98" s="19">
         <v>46423</v>
       </c>
-      <c r="E98" s="64"/>
-[...2 lines deleted...]
-    <row r="99" spans="1:6" s="71" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="E98" s="68"/>
+      <c r="F98" s="68"/>
+    </row>
+    <row r="99" spans="1:6" s="75" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B99" s="10" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="C99" s="78" t="s">
         <v>201</v>
+      </c>
+      <c r="C99" s="82" t="s">
+        <v>202</v>
       </c>
       <c r="D99" s="19">
         <v>46289</v>
       </c>
     </row>
-    <row r="100" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+    <row r="100" spans="1:6" ht="45" x14ac:dyDescent="0.2">
       <c r="A100" s="1" t="s">
-        <v>2496</v>
+        <v>2489</v>
       </c>
       <c r="B100" s="11" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>3282</v>
+        <v>203</v>
+      </c>
+      <c r="C100" s="82" t="s">
+        <v>3261</v>
       </c>
       <c r="D100" s="19">
         <v>46333</v>
       </c>
-      <c r="E100" s="64"/>
-[...2 lines deleted...]
-    <row r="101" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E100" s="68"/>
+      <c r="F100" s="68"/>
+    </row>
+    <row r="101" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A101" s="3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B101" s="11" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-        <v>3283</v>
+        <v>205</v>
+      </c>
+      <c r="C101" s="82" t="s">
+        <v>3262</v>
       </c>
       <c r="D101" s="19">
         <v>46484</v>
       </c>
-      <c r="E101" s="64"/>
-[...2 lines deleted...]
-    <row r="102" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="E101" s="68"/>
+      <c r="F101" s="68"/>
+    </row>
+    <row r="102" spans="1:6" ht="75.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A102" s="3" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B102" s="20" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="C102" s="78" t="s">
+        <v>207</v>
+      </c>
+      <c r="C102" s="82" t="s">
         <v>11</v>
       </c>
       <c r="D102" s="19">
         <v>46349</v>
       </c>
-      <c r="E102" s="64"/>
-[...2 lines deleted...]
-    <row r="103" spans="1:6" ht="262.5" x14ac:dyDescent="0.3">
+      <c r="E102" s="68"/>
+      <c r="F102" s="68"/>
+    </row>
+    <row r="103" spans="1:6" ht="303.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A103" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B103" s="11" t="s">
-        <v>208</v>
-[...2 lines deleted...]
-        <v>3284</v>
+        <v>209</v>
+      </c>
+      <c r="C103" s="82" t="s">
+        <v>3263</v>
       </c>
       <c r="D103" s="19">
         <v>46303</v>
       </c>
-      <c r="E103" s="64"/>
-[...2 lines deleted...]
-    <row r="104" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E103" s="68"/>
+      <c r="F103" s="68"/>
+    </row>
+    <row r="104" spans="1:6" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A104" s="1" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B104" s="10" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="C104" s="78" t="s">
         <v>211</v>
       </c>
-      <c r="D104" s="26">
+      <c r="C104" s="82" t="s">
+        <v>212</v>
+      </c>
+      <c r="D104" s="29">
         <v>46365</v>
       </c>
-      <c r="E104" s="64"/>
-[...2 lines deleted...]
-    <row r="105" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E104" s="68"/>
+      <c r="F104" s="68"/>
+    </row>
+    <row r="105" spans="1:6" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="1" t="s">
-        <v>2858</v>
+        <v>2846</v>
       </c>
       <c r="B105" s="11" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="C105" s="78" t="s">
         <v>213</v>
+      </c>
+      <c r="C105" s="82" t="s">
+        <v>214</v>
       </c>
       <c r="D105" s="19">
         <v>46420</v>
       </c>
-      <c r="E105" s="64"/>
-[...2 lines deleted...]
-    <row r="106" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E105" s="68"/>
+      <c r="F105" s="68"/>
+    </row>
+    <row r="106" spans="1:6" ht="45" x14ac:dyDescent="0.2">
       <c r="A106" s="1" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B106" s="20" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-        <v>3285</v>
+        <v>216</v>
+      </c>
+      <c r="C106" s="82" t="s">
+        <v>3264</v>
       </c>
       <c r="D106" s="19">
         <v>46404</v>
       </c>
-      <c r="E106" s="64"/>
-[...2 lines deleted...]
-    <row r="107" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E106" s="68"/>
+      <c r="F106" s="68"/>
+    </row>
+    <row r="107" spans="1:6" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A107" s="3" t="s">
-        <v>1936</v>
+        <v>1940</v>
       </c>
       <c r="B107" s="10" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="C107" s="78" t="s">
         <v>217</v>
       </c>
+      <c r="C107" s="82" t="s">
+        <v>218</v>
+      </c>
       <c r="D107" s="19">
-        <v>46160</v>
-[...4 lines deleted...]
-    <row r="108" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+        <v>46525</v>
+      </c>
+      <c r="E107" s="68"/>
+      <c r="F107" s="68"/>
+    </row>
+    <row r="108" spans="1:6" ht="87.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="2" t="s">
-        <v>2746</v>
+        <v>2736</v>
       </c>
       <c r="B108" s="11" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="C108" s="78" t="s">
         <v>219</v>
+      </c>
+      <c r="C108" s="82" t="s">
+        <v>220</v>
       </c>
       <c r="D108" s="19">
         <v>46408</v>
       </c>
-      <c r="E108" s="64"/>
-[...2 lines deleted...]
-    <row r="109" spans="1:6" ht="37" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E108" s="68"/>
+      <c r="F108" s="68"/>
+    </row>
+    <row r="109" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A109" s="3" t="s">
-        <v>2483</v>
+        <v>2476</v>
       </c>
       <c r="B109" s="10" t="s">
-        <v>220</v>
-[...2 lines deleted...]
-        <v>3286</v>
+        <v>221</v>
+      </c>
+      <c r="C109" s="82" t="s">
+        <v>3265</v>
       </c>
       <c r="D109" s="19">
         <v>46421</v>
       </c>
-      <c r="E109" s="64"/>
-[...2 lines deleted...]
-    <row r="110" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E109" s="68"/>
+      <c r="F109" s="68"/>
+    </row>
+    <row r="110" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A110" s="3" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B110" s="10" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>918</v>
+        <v>223</v>
+      </c>
+      <c r="C110" s="82" t="s">
+        <v>929</v>
       </c>
       <c r="D110" s="19">
         <v>46287</v>
       </c>
-      <c r="E110" s="64"/>
-[...2 lines deleted...]
-    <row r="111" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E110" s="68"/>
+      <c r="F110" s="68"/>
+    </row>
+    <row r="111" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A111" s="2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B111" s="10" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>3611</v>
+        <v>225</v>
+      </c>
+      <c r="C111" s="82" t="s">
+        <v>3266</v>
       </c>
       <c r="D111" s="19">
         <v>46351</v>
       </c>
-      <c r="E111" s="64"/>
-[...2 lines deleted...]
-    <row r="112" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="E111" s="68"/>
+      <c r="F111" s="68"/>
+    </row>
+    <row r="112" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A112" s="1" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B112" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="C112" s="78" t="s">
-        <v>528</v>
+      <c r="C112" s="82" t="s">
+        <v>532</v>
       </c>
       <c r="D112" s="19">
         <v>46460</v>
       </c>
-      <c r="E112" s="64"/>
-[...2 lines deleted...]
-    <row r="113" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="E112" s="68"/>
+      <c r="F112" s="68"/>
+    </row>
+    <row r="113" spans="1:6" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A113" s="2" t="s">
-        <v>2859</v>
+        <v>2847</v>
       </c>
       <c r="B113" s="11" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-        <v>3287</v>
+        <v>227</v>
+      </c>
+      <c r="C113" s="82" t="s">
+        <v>3267</v>
       </c>
       <c r="D113" s="19">
         <v>46466</v>
       </c>
-      <c r="E113" s="64"/>
-[...2 lines deleted...]
-    <row r="114" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="E113" s="68"/>
+      <c r="F113" s="68"/>
+    </row>
+    <row r="114" spans="1:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A114" s="1" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B114" s="10" t="s">
-        <v>228</v>
-[...1 lines deleted...]
-      <c r="C114" s="78" t="s">
+        <v>229</v>
+      </c>
+      <c r="C114" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="D114" s="26">
+      <c r="D114" s="29">
         <v>46448</v>
       </c>
-      <c r="E114" s="64"/>
-[...2 lines deleted...]
-    <row r="115" spans="1:6" ht="357" x14ac:dyDescent="0.3">
+      <c r="E114" s="68"/>
+      <c r="F114" s="68"/>
+    </row>
+    <row r="115" spans="1:6" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A115" s="4" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B115" s="10" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="C115" s="78" t="s">
+        <v>231</v>
+      </c>
+      <c r="C115" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="D115" s="26">
+      <c r="D115" s="29">
         <v>46499</v>
       </c>
-      <c r="E115" s="64"/>
-[...2 lines deleted...]
-    <row r="116" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E115" s="68"/>
+      <c r="F115" s="68"/>
+    </row>
+    <row r="116" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A116" s="1" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B116" s="10" t="s">
-        <v>232</v>
-[...4 lines deleted...]
-      <c r="D116" s="26">
+        <v>233</v>
+      </c>
+      <c r="C116" s="82" t="s">
+        <v>3268</v>
+      </c>
+      <c r="D116" s="29">
         <v>46472</v>
       </c>
-      <c r="E116" s="64"/>
-[...2 lines deleted...]
-    <row r="117" spans="1:6" ht="304.5" x14ac:dyDescent="0.3">
+      <c r="E116" s="68"/>
+      <c r="F116" s="68"/>
+    </row>
+    <row r="117" spans="1:6" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A117" s="4" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B117" s="10" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="C117" s="78" t="s">
+        <v>235</v>
+      </c>
+      <c r="C117" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="D117" s="26">
+      <c r="D117" s="29">
         <v>46502</v>
       </c>
-      <c r="E117" s="64"/>
-[...2 lines deleted...]
-    <row r="118" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="E117" s="68"/>
+      <c r="F117" s="68"/>
+    </row>
+    <row r="118" spans="1:6" ht="69" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A118" s="3" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B118" s="10" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>3289</v>
+        <v>237</v>
+      </c>
+      <c r="C118" s="82" t="s">
+        <v>3269</v>
       </c>
       <c r="D118" s="19">
         <v>46499</v>
       </c>
-      <c r="E118" s="64"/>
-[...2 lines deleted...]
-    <row r="119" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="E118" s="68"/>
+      <c r="F118" s="68"/>
+    </row>
+    <row r="119" spans="1:6" ht="114" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A119" s="3" t="s">
-        <v>2860</v>
+        <v>2848</v>
       </c>
       <c r="B119" s="11" t="s">
-        <v>237</v>
-[...2 lines deleted...]
-        <v>3612</v>
+        <v>238</v>
+      </c>
+      <c r="C119" s="82" t="s">
+        <v>3636</v>
       </c>
       <c r="D119" s="19">
         <v>46198</v>
       </c>
-      <c r="E119" s="64"/>
-[...2 lines deleted...]
-    <row r="120" spans="1:6" ht="157.5" x14ac:dyDescent="0.3">
+      <c r="E119" s="68"/>
+      <c r="F119" s="68"/>
+    </row>
+    <row r="120" spans="1:6" ht="155.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="2" t="s">
-        <v>2861</v>
+        <v>2849</v>
       </c>
       <c r="B120" s="11" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>3290</v>
+        <v>239</v>
+      </c>
+      <c r="C120" s="82" t="s">
+        <v>3270</v>
       </c>
       <c r="D120" s="19">
         <v>46179</v>
       </c>
-      <c r="E120" s="64"/>
-[...2 lines deleted...]
-    <row r="121" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E120" s="68"/>
+      <c r="F120" s="68"/>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A121" s="1" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B121" s="10" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="C121" s="78" t="s">
         <v>241</v>
       </c>
-      <c r="D121" s="26">
-[...5 lines deleted...]
-    <row r="122" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="C121" s="82" t="s">
+        <v>242</v>
+      </c>
+      <c r="D121" s="29">
+        <v>46572</v>
+      </c>
+      <c r="E121" s="68"/>
+      <c r="F121" s="68"/>
+    </row>
+    <row r="122" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A122" s="1" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B122" s="10" t="s">
-        <v>243</v>
-[...2 lines deleted...]
-        <v>3291</v>
+        <v>244</v>
+      </c>
+      <c r="C122" s="82" t="s">
+        <v>3271</v>
       </c>
       <c r="D122" s="19">
         <v>46492</v>
       </c>
-      <c r="E122" s="64"/>
-[...2 lines deleted...]
-    <row r="123" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="E122" s="68"/>
+      <c r="F122" s="68"/>
+    </row>
+    <row r="123" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A123" s="1" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B123" s="10" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="C123" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="C123" s="82" t="s">
         <v>11</v>
       </c>
       <c r="D123" s="19">
         <v>46164</v>
       </c>
-      <c r="E123" s="64"/>
-[...2 lines deleted...]
-    <row r="124" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E123" s="68"/>
+      <c r="F123" s="68"/>
+    </row>
+    <row r="124" spans="1:6" ht="45" x14ac:dyDescent="0.2">
       <c r="A124" s="3" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B124" s="10" t="s">
-        <v>247</v>
-[...1 lines deleted...]
-      <c r="C124" s="78" t="s">
         <v>248</v>
+      </c>
+      <c r="C124" s="82" t="s">
+        <v>249</v>
       </c>
       <c r="D124" s="19">
         <v>46239</v>
       </c>
-      <c r="E124" s="64"/>
-[...2 lines deleted...]
-    <row r="125" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E124" s="68"/>
+      <c r="F124" s="68"/>
+    </row>
+    <row r="125" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A125" s="3" t="s">
-        <v>2557</v>
+        <v>2549</v>
       </c>
       <c r="B125" s="10" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>3292</v>
+        <v>250</v>
+      </c>
+      <c r="C125" s="82" t="s">
+        <v>3272</v>
       </c>
       <c r="D125" s="19">
         <v>46230</v>
       </c>
-      <c r="E125" s="64"/>
-[...2 lines deleted...]
-    <row r="126" spans="1:6" ht="210" x14ac:dyDescent="0.3">
+      <c r="E125" s="68"/>
+      <c r="F125" s="68"/>
+    </row>
+    <row r="126" spans="1:6" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A126" s="2" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="B126" s="29" t="s">
         <v>251</v>
       </c>
-      <c r="C126" s="78" t="s">
-[...2 lines deleted...]
-      <c r="D126" s="26">
+      <c r="B126" s="32" t="s">
+        <v>252</v>
+      </c>
+      <c r="C126" s="82" t="s">
+        <v>3273</v>
+      </c>
+      <c r="D126" s="29">
         <v>46230</v>
       </c>
-      <c r="E126" s="64"/>
-[...2 lines deleted...]
-    <row r="127" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="E126" s="68"/>
+      <c r="F126" s="68"/>
+    </row>
+    <row r="127" spans="1:6" ht="90" x14ac:dyDescent="0.2">
       <c r="A127" s="3" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B127" s="10" t="s">
-        <v>253</v>
-[...1 lines deleted...]
-      <c r="C127" s="78" t="s">
+        <v>254</v>
+      </c>
+      <c r="C127" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D127" s="26">
+      <c r="D127" s="29">
         <v>46229</v>
       </c>
-      <c r="E127" s="64"/>
-[...2 lines deleted...]
-    <row r="128" spans="1:6" ht="105" x14ac:dyDescent="0.3">
+      <c r="E127" s="68"/>
+      <c r="F127" s="68"/>
+    </row>
+    <row r="128" spans="1:6" ht="57" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A128" s="4" t="s">
-        <v>2241</v>
+        <v>2237</v>
       </c>
       <c r="B128" s="10" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="C128" s="78" t="s">
+        <v>167</v>
+      </c>
+      <c r="C128" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D128" s="19">
         <v>46254</v>
       </c>
-      <c r="E128" s="64"/>
-[...2 lines deleted...]
-    <row r="129" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E128" s="68"/>
+      <c r="F128" s="68"/>
+    </row>
+    <row r="129" spans="1:6" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A129" s="1" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B129" s="10" t="s">
-        <v>255</v>
-[...2 lines deleted...]
-        <v>2403</v>
+        <v>256</v>
+      </c>
+      <c r="C129" s="82" t="s">
+        <v>2397</v>
       </c>
       <c r="D129" s="19">
         <v>46235</v>
       </c>
-      <c r="E129" s="64"/>
-[...2 lines deleted...]
-    <row r="130" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="E129" s="68"/>
+      <c r="F129" s="68"/>
+    </row>
+    <row r="130" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A130" s="3" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B130" s="10" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="C130" s="78" t="s">
         <v>258</v>
+      </c>
+      <c r="C130" s="82" t="s">
+        <v>259</v>
       </c>
       <c r="D130" s="19">
         <v>46287</v>
       </c>
-      <c r="E130" s="64"/>
-[...2 lines deleted...]
-    <row r="131" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="E130" s="68"/>
+      <c r="F130" s="68"/>
+    </row>
+    <row r="131" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
       <c r="A131" s="2" t="s">
-        <v>2862</v>
+        <v>2850</v>
       </c>
       <c r="B131" s="10" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>3294</v>
+        <v>260</v>
+      </c>
+      <c r="C131" s="82" t="s">
+        <v>3274</v>
       </c>
       <c r="D131" s="19">
         <v>46268</v>
       </c>
-      <c r="E131" s="64"/>
-[...2 lines deleted...]
-    <row r="132" spans="1:6" ht="42.5" x14ac:dyDescent="0.3">
+      <c r="E131" s="68"/>
+      <c r="F131" s="68"/>
+    </row>
+    <row r="132" spans="1:6" ht="45" x14ac:dyDescent="0.2">
       <c r="A132" s="1" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B132" s="11" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>3613</v>
+        <v>262</v>
+      </c>
+      <c r="C132" s="85" t="s">
+        <v>3275</v>
       </c>
       <c r="D132" s="19">
         <v>46176</v>
       </c>
-      <c r="E132" s="64"/>
-[...2 lines deleted...]
-    <row r="133" spans="1:6" ht="105" x14ac:dyDescent="0.3">
+      <c r="E132" s="68"/>
+      <c r="F132" s="68"/>
+    </row>
+    <row r="133" spans="1:6" ht="113.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A133" s="2" t="s">
-        <v>2863</v>
+        <v>2851</v>
       </c>
       <c r="B133" s="10" t="s">
-        <v>262</v>
-[...1 lines deleted...]
-      <c r="C133" s="78" t="s">
+        <v>263</v>
+      </c>
+      <c r="C133" s="82" t="s">
         <v>4</v>
       </c>
       <c r="D133" s="19">
         <v>46286</v>
       </c>
-      <c r="E133" s="64"/>
-[...2 lines deleted...]
-    <row r="134" spans="1:6" ht="304.5" x14ac:dyDescent="0.3">
+      <c r="E133" s="68"/>
+      <c r="F133" s="68"/>
+    </row>
+    <row r="134" spans="1:6" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A134" s="2" t="s">
-        <v>2864</v>
+        <v>2852</v>
       </c>
       <c r="B134" s="11" t="s">
-        <v>263</v>
-[...1 lines deleted...]
-      <c r="C134" s="82" t="s">
+        <v>264</v>
+      </c>
+      <c r="C134" s="86" t="s">
         <v>53</v>
       </c>
-      <c r="D134" s="26">
+      <c r="D134" s="29">
         <v>46278</v>
       </c>
-      <c r="E134" s="64"/>
-[...2 lines deleted...]
-    <row r="135" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="E134" s="68"/>
+      <c r="F134" s="68"/>
+    </row>
+    <row r="135" spans="1:6" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A135" s="4" t="s">
-        <v>2310</v>
+        <v>2305</v>
       </c>
       <c r="B135" s="10" t="s">
         <v>60</v>
       </c>
-      <c r="C135" s="78" t="s">
-        <v>264</v>
+      <c r="C135" s="82" t="s">
+        <v>265</v>
       </c>
       <c r="D135" s="19">
         <v>46291</v>
       </c>
-      <c r="E135" s="64"/>
-[...2 lines deleted...]
-    <row r="136" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="E135" s="68"/>
+      <c r="F135" s="68"/>
+    </row>
+    <row r="136" spans="1:6" ht="75.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A136" s="3" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B136" s="10" t="s">
-        <v>2244</v>
-[...1 lines deleted...]
-      <c r="C136" s="78" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C136" s="82" t="s">
         <v>4</v>
       </c>
       <c r="D136" s="19">
         <v>46247</v>
       </c>
-      <c r="E136" s="64"/>
-[...2 lines deleted...]
-    <row r="137" spans="1:6" ht="126" x14ac:dyDescent="0.3">
+      <c r="E136" s="68"/>
+      <c r="F136" s="68"/>
+    </row>
+    <row r="137" spans="1:6" ht="96" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="4" t="s">
-        <v>2865</v>
+        <v>2853</v>
       </c>
       <c r="B137" s="11" t="s">
-        <v>266</v>
-[...1 lines deleted...]
-      <c r="C137" s="78" t="s">
         <v>267</v>
+      </c>
+      <c r="C137" s="82" t="s">
+        <v>268</v>
       </c>
       <c r="D137" s="19">
         <v>46307</v>
       </c>
-      <c r="E137" s="64"/>
-[...2 lines deleted...]
-    <row r="138" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E137" s="68"/>
+      <c r="F137" s="68"/>
+    </row>
+    <row r="138" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A138" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B138" s="10" t="s">
-        <v>269</v>
-[...2 lines deleted...]
-        <v>3295</v>
+        <v>270</v>
+      </c>
+      <c r="C138" s="82" t="s">
+        <v>3276</v>
       </c>
       <c r="D138" s="19">
         <v>46469</v>
       </c>
-      <c r="E138" s="64"/>
-[...2 lines deleted...]
-    <row r="139" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="E138" s="68"/>
+      <c r="F138" s="68"/>
+    </row>
+    <row r="139" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A139" s="3" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B139" s="10" t="s">
-        <v>271</v>
-[...4 lines deleted...]
-      <c r="D139" s="26">
+        <v>272</v>
+      </c>
+      <c r="C139" s="82" t="s">
+        <v>3277</v>
+      </c>
+      <c r="D139" s="29">
         <v>46303</v>
       </c>
-      <c r="E139" s="64"/>
-[...2 lines deleted...]
-    <row r="140" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="E139" s="68"/>
+      <c r="F139" s="68"/>
+    </row>
+    <row r="140" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A140" s="4" t="s">
-        <v>2510</v>
+        <v>2503</v>
       </c>
       <c r="B140" s="10" t="s">
-        <v>2511</v>
-[...2 lines deleted...]
-        <v>3296</v>
+        <v>2504</v>
+      </c>
+      <c r="C140" s="82" t="s">
+        <v>3278</v>
       </c>
       <c r="D140" s="19">
         <v>46338</v>
       </c>
-      <c r="E140" s="64"/>
-[...2 lines deleted...]
-    <row r="141" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E140" s="68"/>
+      <c r="F140" s="68"/>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A141" s="3" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B141" s="10" t="s">
-        <v>273</v>
-[...1 lines deleted...]
-      <c r="C141" s="78" t="s">
+        <v>274</v>
+      </c>
+      <c r="C141" s="82" t="s">
         <v>10</v>
       </c>
       <c r="D141" s="19">
         <v>46368</v>
       </c>
-      <c r="E141" s="64"/>
-[...2 lines deleted...]
-    <row r="142" spans="1:6" ht="126" x14ac:dyDescent="0.3">
+      <c r="E141" s="68"/>
+      <c r="F141" s="68"/>
+    </row>
+    <row r="142" spans="1:6" ht="123.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="4" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B142" s="10" t="s">
-        <v>275</v>
-[...1 lines deleted...]
-      <c r="C142" s="78" t="s">
+        <v>276</v>
+      </c>
+      <c r="C142" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="D142" s="26">
+      <c r="D142" s="29">
         <v>46503</v>
       </c>
-      <c r="E142" s="64"/>
-[...2 lines deleted...]
-    <row r="143" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E142" s="68"/>
+      <c r="F142" s="68"/>
+    </row>
+    <row r="143" spans="1:6" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A143" s="3" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B143" s="10" t="s">
-        <v>277</v>
-[...4 lines deleted...]
-      <c r="D143" s="26">
+        <v>278</v>
+      </c>
+      <c r="C143" s="82" t="s">
+        <v>3279</v>
+      </c>
+      <c r="D143" s="29">
         <v>46340</v>
       </c>
-      <c r="E143" s="64"/>
-[...1 lines deleted...]
-    <row r="144" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E143" s="68"/>
+    </row>
+    <row r="144" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A144" s="1" t="s">
-        <v>2628</v>
+        <v>2618</v>
       </c>
       <c r="B144" s="11" t="s">
-        <v>278</v>
-[...1 lines deleted...]
-      <c r="C144" s="78" t="s">
+        <v>279</v>
+      </c>
+      <c r="C144" s="82" t="s">
         <v>100</v>
       </c>
-      <c r="D144" s="26">
+      <c r="D144" s="29">
         <v>46377</v>
       </c>
-      <c r="E144" s="64"/>
-[...2 lines deleted...]
-    <row r="145" spans="1:8" ht="409.5" x14ac:dyDescent="0.3">
+      <c r="E144" s="68"/>
+      <c r="F144" s="68"/>
+    </row>
+    <row r="145" spans="1:8" ht="409.5" x14ac:dyDescent="0.2">
       <c r="A145" s="2" t="s">
-        <v>2484</v>
-[...5 lines deleted...]
-        <v>3298</v>
+        <v>2477</v>
+      </c>
+      <c r="B145" s="33" t="s">
+        <v>280</v>
+      </c>
+      <c r="C145" s="82" t="s">
+        <v>3280</v>
       </c>
       <c r="D145" s="19">
         <v>46386</v>
       </c>
-      <c r="E145" s="64"/>
-[...2 lines deleted...]
-    <row r="146" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="E145" s="68"/>
+      <c r="F145" s="68"/>
+    </row>
+    <row r="146" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="3" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B146" s="10" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="C146" s="78" t="s">
         <v>282</v>
+      </c>
+      <c r="C146" s="82" t="s">
+        <v>283</v>
       </c>
       <c r="D146" s="19">
         <v>46373</v>
       </c>
-      <c r="E146" s="64"/>
-[...4 lines deleted...]
-        <v>283</v>
+      <c r="E146" s="68"/>
+      <c r="F146" s="68"/>
+    </row>
+    <row r="147" spans="1:8" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A147" s="34" t="s">
+        <v>284</v>
       </c>
       <c r="B147" s="12" t="s">
-        <v>2601</v>
-[...2 lines deleted...]
-        <v>538</v>
+        <v>2593</v>
+      </c>
+      <c r="C147" s="87" t="s">
+        <v>544</v>
       </c>
       <c r="D147" s="19">
         <v>46368</v>
       </c>
-      <c r="E147" s="64"/>
-[...2 lines deleted...]
-    <row r="148" spans="1:8" ht="63" x14ac:dyDescent="0.3">
+      <c r="E147" s="68"/>
+      <c r="F147" s="68"/>
+    </row>
+    <row r="148" spans="1:8" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A148" s="2" t="s">
-        <v>2866</v>
+        <v>2854</v>
       </c>
       <c r="B148" s="11" t="s">
-        <v>284</v>
-[...1 lines deleted...]
-      <c r="C148" s="82" t="s">
         <v>285</v>
+      </c>
+      <c r="C148" s="86" t="s">
+        <v>286</v>
       </c>
       <c r="D148" s="19">
         <v>46413</v>
       </c>
-      <c r="E148" s="64"/>
-[...2 lines deleted...]
-    <row r="149" spans="1:8" ht="21" x14ac:dyDescent="0.3">
+      <c r="E148" s="68"/>
+      <c r="F148" s="68"/>
+    </row>
+    <row r="149" spans="1:8" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A149" s="3" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B149" s="10" t="s">
-        <v>287</v>
-[...1 lines deleted...]
-      <c r="C149" s="78" t="s">
+        <v>288</v>
+      </c>
+      <c r="C149" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="D149" s="26">
+      <c r="D149" s="29">
         <v>46448</v>
       </c>
-      <c r="E149" s="64"/>
-[...2 lines deleted...]
-    <row r="150" spans="1:8" ht="178.5" x14ac:dyDescent="0.3">
+      <c r="E149" s="68"/>
+      <c r="F149" s="68"/>
+    </row>
+    <row r="150" spans="1:8" ht="77.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A150" s="2" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B150" s="10" t="s">
         <v>112</v>
       </c>
-      <c r="C150" s="78" t="s">
+      <c r="C150" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D150" s="19">
         <v>46448</v>
       </c>
-      <c r="E150" s="64"/>
-[...2 lines deleted...]
-    <row r="151" spans="1:8" ht="63" x14ac:dyDescent="0.3">
+      <c r="E150" s="68"/>
+      <c r="F150" s="68"/>
+    </row>
+    <row r="151" spans="1:8" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A151" s="3" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B151" s="11" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>3299</v>
+        <v>291</v>
+      </c>
+      <c r="C151" s="82" t="s">
+        <v>3281</v>
       </c>
       <c r="D151" s="19">
         <v>46433</v>
       </c>
-      <c r="E151" s="64"/>
-[...2 lines deleted...]
-    <row r="152" spans="1:8" ht="21" x14ac:dyDescent="0.3">
+      <c r="E151" s="68"/>
+      <c r="F151" s="68"/>
+    </row>
+    <row r="152" spans="1:8" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A152" s="1" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B152" s="11" t="s">
-        <v>292</v>
-[...1 lines deleted...]
-      <c r="C152" s="78" t="s">
         <v>293</v>
+      </c>
+      <c r="C152" s="82" t="s">
+        <v>294</v>
       </c>
       <c r="D152" s="19">
         <v>46440</v>
       </c>
-      <c r="E152" s="64"/>
-[...2 lines deleted...]
-    <row r="153" spans="1:8" ht="409.5" x14ac:dyDescent="0.3">
+      <c r="E152" s="68"/>
+      <c r="F152" s="68"/>
+    </row>
+    <row r="153" spans="1:8" ht="409.5" x14ac:dyDescent="0.2">
       <c r="A153" s="4" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B153" s="10" t="s">
-        <v>295</v>
-[...2 lines deleted...]
-        <v>3300</v>
+        <v>296</v>
+      </c>
+      <c r="C153" s="82" t="s">
+        <v>3282</v>
       </c>
       <c r="D153" s="19">
         <v>46357</v>
       </c>
-      <c r="E153" s="64"/>
-[...2 lines deleted...]
-    <row r="154" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="E153" s="68"/>
+      <c r="F153" s="68"/>
+    </row>
+    <row r="154" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A154" s="1" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B154" s="11" t="s">
-        <v>297</v>
-[...4 lines deleted...]
-      <c r="D154" s="26">
+        <v>298</v>
+      </c>
+      <c r="C154" s="82" t="s">
+        <v>612</v>
+      </c>
+      <c r="D154" s="29">
         <v>46162</v>
       </c>
-      <c r="E154" s="64"/>
-[...2 lines deleted...]
-    <row r="155" spans="1:8" ht="105.5" x14ac:dyDescent="0.3">
+      <c r="E154" s="68"/>
+      <c r="F154" s="68"/>
+    </row>
+    <row r="155" spans="1:8" ht="135" x14ac:dyDescent="0.2">
       <c r="A155" s="7" t="s">
-        <v>2867</v>
+        <v>2855</v>
       </c>
       <c r="B155" s="20" t="s">
-        <v>298</v>
-[...1 lines deleted...]
-      <c r="C155" s="82" t="s">
+        <v>299</v>
+      </c>
+      <c r="C155" s="86" t="s">
         <v>21</v>
       </c>
-      <c r="D155" s="26">
+      <c r="D155" s="29">
         <v>46361</v>
       </c>
-      <c r="E155" s="64"/>
-[...2 lines deleted...]
-    <row r="156" spans="1:8" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E155" s="68"/>
+      <c r="F155" s="68"/>
+    </row>
+    <row r="156" spans="1:8" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A156" s="1" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B156" s="10" t="s">
-        <v>300</v>
-[...1 lines deleted...]
-      <c r="C156" s="78" t="s">
         <v>301</v>
+      </c>
+      <c r="C156" s="82" t="s">
+        <v>302</v>
       </c>
       <c r="D156" s="19">
         <v>46517</v>
       </c>
-      <c r="E156" s="64"/>
-[...2 lines deleted...]
-    <row r="157" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="E156" s="68"/>
+      <c r="F156" s="68"/>
+    </row>
+    <row r="157" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A157" s="3" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B157" s="10" t="s">
-        <v>303</v>
-[...1 lines deleted...]
-      <c r="C157" s="78" t="s">
         <v>304</v>
+      </c>
+      <c r="C157" s="82" t="s">
+        <v>305</v>
       </c>
       <c r="D157" s="19">
         <v>46478</v>
       </c>
-      <c r="E157" s="64"/>
-[...2 lines deleted...]
-    <row r="158" spans="1:8" ht="294" x14ac:dyDescent="0.3">
+      <c r="E157" s="68"/>
+      <c r="F157" s="68"/>
+    </row>
+    <row r="158" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="4" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B158" s="10" t="s">
-        <v>306</v>
-[...1 lines deleted...]
-      <c r="C158" s="78" t="s">
+        <v>307</v>
+      </c>
+      <c r="C158" s="82" t="s">
         <v>33</v>
       </c>
       <c r="D158" s="19">
         <v>46478</v>
       </c>
-      <c r="E158" s="64"/>
-[...2 lines deleted...]
-    <row r="159" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="E158" s="68"/>
+      <c r="F158" s="68"/>
+    </row>
+    <row r="159" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A159" s="1" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B159" s="10" t="s">
-        <v>308</v>
-[...1 lines deleted...]
-      <c r="C159" s="78" t="s">
         <v>309</v>
+      </c>
+      <c r="C159" s="82" t="s">
+        <v>310</v>
       </c>
       <c r="D159" s="19">
         <v>46502</v>
       </c>
-      <c r="E159" s="64"/>
-[...4 lines deleted...]
-        <v>2756</v>
+      <c r="E159" s="68"/>
+      <c r="F159" s="68"/>
+    </row>
+    <row r="160" spans="1:8" ht="114" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A160" s="52" t="s">
+        <v>2746</v>
       </c>
       <c r="B160" s="14" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>3301</v>
+        <v>311</v>
+      </c>
+      <c r="C160" s="88" t="s">
+        <v>3283</v>
       </c>
       <c r="D160" s="19">
         <v>46410</v>
       </c>
-      <c r="E160" s="69"/>
-[...3 lines deleted...]
-    <row r="161" spans="1:7" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E160" s="73"/>
+      <c r="F160" s="68"/>
+      <c r="H160" s="73"/>
+    </row>
+    <row r="161" spans="1:7" ht="60.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="1" t="s">
         <v>2012</v>
       </c>
       <c r="B161" s="10" t="s">
-        <v>311</v>
-[...4 lines deleted...]
-      <c r="D161" s="26">
+        <v>312</v>
+      </c>
+      <c r="C161" s="82" t="s">
+        <v>612</v>
+      </c>
+      <c r="D161" s="29">
         <v>46164</v>
       </c>
-      <c r="E161" s="64"/>
-[...2 lines deleted...]
-    <row r="162" spans="1:7" ht="21" x14ac:dyDescent="0.3">
+      <c r="E161" s="68"/>
+      <c r="F161" s="76"/>
+    </row>
+    <row r="162" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A162" s="3" t="s">
         <v>2141</v>
       </c>
       <c r="B162" s="10" t="s">
-        <v>312</v>
-[...1 lines deleted...]
-      <c r="C162" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="C162" s="82" t="s">
         <v>11</v>
       </c>
-      <c r="D162" s="26">
+      <c r="D162" s="29">
         <v>46213</v>
       </c>
-      <c r="E162" s="64"/>
-[...2 lines deleted...]
-    <row r="163" spans="1:7" ht="210" x14ac:dyDescent="0.3">
+      <c r="E162" s="68"/>
+      <c r="F162" s="68"/>
+    </row>
+    <row r="163" spans="1:7" ht="213.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A163" s="4" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B163" s="10" t="s">
-        <v>3582</v>
-[...2 lines deleted...]
-        <v>3302</v>
+        <v>3573</v>
+      </c>
+      <c r="C163" s="82" t="s">
+        <v>3284</v>
       </c>
       <c r="D163" s="19">
         <v>46387</v>
       </c>
-      <c r="E163" s="69"/>
-[...2 lines deleted...]
-    <row r="164" spans="1:7" ht="42" x14ac:dyDescent="0.3">
+      <c r="E163" s="73"/>
+      <c r="F163" s="68"/>
+    </row>
+    <row r="164" spans="1:7" ht="45" x14ac:dyDescent="0.2">
       <c r="A164" s="3" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B164" s="11" t="s">
-        <v>315</v>
-[...2 lines deleted...]
-        <v>3303</v>
+        <v>316</v>
+      </c>
+      <c r="C164" s="82" t="s">
+        <v>3285</v>
       </c>
       <c r="D164" s="19">
         <v>46144</v>
       </c>
-      <c r="E164" s="64"/>
-[...2 lines deleted...]
-    <row r="165" spans="1:7" ht="63" x14ac:dyDescent="0.3">
+      <c r="E164" s="68"/>
+      <c r="F164" s="68"/>
+    </row>
+    <row r="165" spans="1:7" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A165" s="4" t="s">
         <v>1987</v>
       </c>
       <c r="B165" s="10" t="s">
-        <v>316</v>
-[...2 lines deleted...]
-        <v>3614</v>
+        <v>317</v>
+      </c>
+      <c r="C165" s="82" t="s">
+        <v>3286</v>
       </c>
       <c r="D165" s="19">
         <v>46187</v>
       </c>
-      <c r="E165" s="64"/>
-[...3 lines deleted...]
-    <row r="166" spans="1:7" ht="63" x14ac:dyDescent="0.3">
+      <c r="E165" s="68"/>
+      <c r="F165" s="68"/>
+      <c r="G165" s="73"/>
+    </row>
+    <row r="166" spans="1:7" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A166" s="3" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B166" s="11" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-        <v>3304</v>
+        <v>319</v>
+      </c>
+      <c r="C166" s="82" t="s">
+        <v>3637</v>
       </c>
       <c r="D166" s="19">
         <v>46191</v>
       </c>
-      <c r="E166" s="64"/>
-[...2 lines deleted...]
-    <row r="167" spans="1:7" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="E166" s="68"/>
+      <c r="F166" s="68"/>
+    </row>
+    <row r="167" spans="1:7" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A167" s="4" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B167" s="11" t="s">
-        <v>320</v>
-[...1 lines deleted...]
-      <c r="C167" s="78" t="s">
+        <v>321</v>
+      </c>
+      <c r="C167" s="82" t="s">
         <v>2106</v>
       </c>
-      <c r="D167" s="26">
+      <c r="D167" s="29">
         <v>46192</v>
       </c>
-      <c r="E167" s="64"/>
-[...2 lines deleted...]
-    <row r="168" spans="1:7" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E167" s="68"/>
+      <c r="F167" s="68"/>
+    </row>
+    <row r="168" spans="1:7" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A168" s="3" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B168" s="10" t="s">
-        <v>322</v>
-[...1 lines deleted...]
-      <c r="C168" s="78" t="s">
         <v>323</v>
       </c>
-      <c r="D168" s="26">
+      <c r="C168" s="82" t="s">
+        <v>324</v>
+      </c>
+      <c r="D168" s="29">
         <v>46211</v>
       </c>
-      <c r="E168" s="64"/>
-[...2 lines deleted...]
-    <row r="169" spans="1:7" ht="147" x14ac:dyDescent="0.3">
+      <c r="E168" s="68"/>
+      <c r="F168" s="68"/>
+    </row>
+    <row r="169" spans="1:7" ht="155.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A169" s="2" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B169" s="11" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>3305</v>
+        <v>326</v>
+      </c>
+      <c r="C169" s="82" t="s">
+        <v>3287</v>
       </c>
       <c r="D169" s="19">
         <v>46222</v>
       </c>
-      <c r="E169" s="64"/>
-[...2 lines deleted...]
-    <row r="170" spans="1:7" ht="63" x14ac:dyDescent="0.3">
+      <c r="E169" s="68"/>
+      <c r="F169" s="68"/>
+    </row>
+    <row r="170" spans="1:7" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A170" s="1" t="s">
-        <v>3196</v>
+        <v>3173</v>
       </c>
       <c r="B170" s="10" t="s">
-        <v>326</v>
-[...4 lines deleted...]
-      <c r="D170" s="26">
+        <v>327</v>
+      </c>
+      <c r="C170" s="82" t="s">
+        <v>3288</v>
+      </c>
+      <c r="D170" s="29">
         <v>46214</v>
       </c>
-      <c r="E170" s="64"/>
-[...2 lines deleted...]
-    <row r="171" spans="1:7" ht="241.5" x14ac:dyDescent="0.3">
+      <c r="E170" s="68"/>
+      <c r="F170" s="68"/>
+    </row>
+    <row r="171" spans="1:7" ht="60" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A171" s="4" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="B171" s="10" t="s">
-        <v>328</v>
-[...1 lines deleted...]
-      <c r="C171" s="78" t="s">
         <v>329</v>
+      </c>
+      <c r="C171" s="82" t="s">
+        <v>330</v>
       </c>
       <c r="D171" s="19">
         <v>46257</v>
       </c>
-      <c r="E171" s="64"/>
-[...2 lines deleted...]
-    <row r="172" spans="1:7" ht="53" x14ac:dyDescent="0.3">
+      <c r="E171" s="68"/>
+      <c r="F171" s="68"/>
+    </row>
+    <row r="172" spans="1:7" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A172" s="8" t="s">
-        <v>2868</v>
+        <v>2856</v>
       </c>
       <c r="B172" s="11" t="s">
-        <v>330</v>
-[...2 lines deleted...]
-        <v>3306</v>
+        <v>331</v>
+      </c>
+      <c r="C172" s="82" t="s">
+        <v>3289</v>
       </c>
       <c r="D172" s="19">
         <v>46231</v>
       </c>
-      <c r="E172" s="64"/>
-[...2 lines deleted...]
-    <row r="173" spans="1:7" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="E172" s="68"/>
+      <c r="F172" s="68"/>
+    </row>
+    <row r="173" spans="1:7" ht="90" x14ac:dyDescent="0.2">
       <c r="A173" s="3" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="B173" s="10" t="s">
-        <v>332</v>
-[...1 lines deleted...]
-      <c r="C173" s="78" t="s">
         <v>333</v>
+      </c>
+      <c r="C173" s="82" t="s">
+        <v>334</v>
       </c>
       <c r="D173" s="19">
         <v>46242</v>
       </c>
-      <c r="E173" s="64"/>
-[...2 lines deleted...]
-    <row r="174" spans="1:7" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="E173" s="68"/>
+      <c r="F173" s="68"/>
+    </row>
+    <row r="174" spans="1:7" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A174" s="3" t="s">
-        <v>2869</v>
+        <v>2857</v>
       </c>
       <c r="B174" s="10" t="s">
-        <v>334</v>
-[...1 lines deleted...]
-      <c r="C174" s="78" t="s">
         <v>335</v>
+      </c>
+      <c r="C174" s="82" t="s">
+        <v>336</v>
       </c>
       <c r="D174" s="19">
         <v>46224</v>
       </c>
-      <c r="E174" s="64"/>
-[...2 lines deleted...]
-    <row r="175" spans="1:7" ht="42" x14ac:dyDescent="0.3">
+      <c r="E174" s="68"/>
+      <c r="F174" s="68"/>
+    </row>
+    <row r="175" spans="1:7" ht="45" x14ac:dyDescent="0.2">
       <c r="A175" s="3" t="s">
-        <v>3197</v>
+        <v>3174</v>
       </c>
       <c r="B175" s="11" t="s">
-        <v>336</v>
-[...1 lines deleted...]
-      <c r="C175" s="78" t="s">
         <v>337</v>
       </c>
-      <c r="D175" s="26">
+      <c r="C175" s="82" t="s">
+        <v>338</v>
+      </c>
+      <c r="D175" s="29">
         <v>46244</v>
       </c>
-      <c r="E175" s="64"/>
-[...2 lines deleted...]
-    <row r="176" spans="1:7" ht="21" x14ac:dyDescent="0.3">
+      <c r="E175" s="68"/>
+      <c r="F175" s="68"/>
+    </row>
+    <row r="176" spans="1:7" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A176" s="4" t="s">
-        <v>3198</v>
+        <v>3175</v>
       </c>
       <c r="B176" s="10" t="s">
-        <v>338</v>
-[...1 lines deleted...]
-      <c r="C176" s="78" t="s">
         <v>339</v>
       </c>
-      <c r="D176" s="26">
+      <c r="C176" s="82" t="s">
+        <v>340</v>
+      </c>
+      <c r="D176" s="29">
         <v>46273</v>
       </c>
-      <c r="E176" s="64"/>
-[...2 lines deleted...]
-    <row r="177" spans="1:6" ht="168" x14ac:dyDescent="0.3">
+      <c r="E176" s="68"/>
+      <c r="F176" s="68"/>
+    </row>
+    <row r="177" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="3" t="s">
         <v>2038</v>
       </c>
       <c r="B177" s="20" t="s">
         <v>2039</v>
       </c>
-      <c r="C177" s="78" t="s">
-        <v>340</v>
+      <c r="C177" s="82" t="s">
+        <v>341</v>
       </c>
       <c r="D177" s="19">
         <v>46177</v>
       </c>
-      <c r="E177" s="64"/>
-[...2 lines deleted...]
-    <row r="178" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E177" s="68"/>
+      <c r="F177" s="68"/>
+    </row>
+    <row r="178" spans="1:6" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A178" s="1" t="s">
-        <v>2178</v>
+        <v>2176</v>
       </c>
       <c r="B178" s="10" t="s">
-        <v>341</v>
-[...1 lines deleted...]
-      <c r="C178" s="78" t="s">
         <v>342</v>
+      </c>
+      <c r="C178" s="82" t="s">
+        <v>343</v>
       </c>
       <c r="D178" s="19">
         <v>46248</v>
       </c>
-      <c r="E178" s="64"/>
-[...2 lines deleted...]
-    <row r="179" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="E178" s="68"/>
+      <c r="F178" s="68"/>
+    </row>
+    <row r="179" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="3" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="B179" s="20" t="s">
-        <v>2253</v>
-[...2 lines deleted...]
-        <v>344</v>
+        <v>2249</v>
+      </c>
+      <c r="C179" s="82" t="s">
+        <v>345</v>
       </c>
       <c r="D179" s="19">
         <v>46348</v>
       </c>
-      <c r="E179" s="64"/>
-[...2 lines deleted...]
-    <row r="180" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E179" s="68"/>
+      <c r="F179" s="68"/>
+    </row>
+    <row r="180" spans="1:6" ht="45" x14ac:dyDescent="0.2">
       <c r="A180" s="1" t="s">
-        <v>2428</v>
+        <v>2422</v>
       </c>
       <c r="B180" s="11" t="s">
-        <v>345</v>
-[...4 lines deleted...]
-      <c r="D180" s="26">
+        <v>346</v>
+      </c>
+      <c r="C180" s="82" t="s">
+        <v>3290</v>
+      </c>
+      <c r="D180" s="29">
         <v>46308</v>
       </c>
-      <c r="E180" s="64"/>
-[...2 lines deleted...]
-    <row r="181" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="E180" s="68"/>
+      <c r="F180" s="68"/>
+    </row>
+    <row r="181" spans="1:6" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="2" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="B181" s="11" t="s">
-        <v>347</v>
-[...2 lines deleted...]
-        <v>3308</v>
+        <v>348</v>
+      </c>
+      <c r="C181" s="82" t="s">
+        <v>3291</v>
       </c>
       <c r="D181" s="19">
         <v>46354</v>
       </c>
-      <c r="E181" s="64"/>
-[...2 lines deleted...]
-    <row r="182" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="E181" s="68"/>
+      <c r="F181" s="68"/>
+    </row>
+    <row r="182" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A182" s="3" t="s">
-        <v>2870</v>
+        <v>2858</v>
       </c>
       <c r="B182" s="11" t="s">
-        <v>348</v>
-[...2 lines deleted...]
-        <v>3309</v>
+        <v>349</v>
+      </c>
+      <c r="C182" s="82" t="s">
+        <v>3292</v>
       </c>
       <c r="D182" s="19">
         <v>46342</v>
       </c>
-      <c r="E182" s="64"/>
-[...2 lines deleted...]
-    <row r="183" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E182" s="68"/>
+      <c r="F182" s="68"/>
+    </row>
+    <row r="183" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B183" s="10" t="s">
-        <v>350</v>
-[...1 lines deleted...]
-      <c r="C183" s="78" t="s">
         <v>351</v>
+      </c>
+      <c r="C183" s="82" t="s">
+        <v>352</v>
       </c>
       <c r="D183" s="19">
         <v>46367</v>
       </c>
-      <c r="E183" s="64"/>
-[...2 lines deleted...]
-    <row r="184" spans="1:6" ht="136.5" x14ac:dyDescent="0.3">
+      <c r="E183" s="68"/>
+      <c r="F183" s="68"/>
+    </row>
+    <row r="184" spans="1:6" ht="118.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A184" s="4" t="s">
         <v>2111</v>
       </c>
       <c r="B184" s="11" t="s">
-        <v>352</v>
-[...1 lines deleted...]
-      <c r="C184" s="78" t="s">
+        <v>353</v>
+      </c>
+      <c r="C184" s="82" t="s">
         <v>2110</v>
       </c>
       <c r="D184" s="19">
         <v>46370</v>
       </c>
-      <c r="E184" s="64"/>
-[...2 lines deleted...]
-    <row r="185" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="E184" s="68"/>
+      <c r="F184" s="68"/>
+    </row>
+    <row r="185" spans="1:6" ht="99.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A185" s="2" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="B185" s="10" t="s">
-        <v>355</v>
-[...4 lines deleted...]
-      <c r="D185" s="26">
+        <v>356</v>
+      </c>
+      <c r="C185" s="82" t="s">
+        <v>3293</v>
+      </c>
+      <c r="D185" s="29">
         <v>46513</v>
       </c>
-      <c r="E185" s="64"/>
-[...2 lines deleted...]
-    <row r="186" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E185" s="68"/>
+      <c r="F185" s="68"/>
+    </row>
+    <row r="186" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="B186" s="10" t="s">
-        <v>357</v>
-[...4 lines deleted...]
-      <c r="D186" s="26">
+        <v>358</v>
+      </c>
+      <c r="C186" s="82" t="s">
+        <v>3294</v>
+      </c>
+      <c r="D186" s="29">
         <v>46471</v>
       </c>
-      <c r="E186" s="64"/>
-[...2 lines deleted...]
-    <row r="187" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="E186" s="68"/>
+      <c r="F186" s="68"/>
+    </row>
+    <row r="187" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
       <c r="A187" s="2" t="s">
-        <v>3524</v>
+        <v>3520</v>
       </c>
       <c r="B187" s="11" t="s">
-        <v>358</v>
-[...4 lines deleted...]
-      <c r="D187" s="26">
+        <v>359</v>
+      </c>
+      <c r="C187" s="82" t="s">
+        <v>3295</v>
+      </c>
+      <c r="D187" s="29">
         <v>46348</v>
       </c>
-      <c r="E187" s="64"/>
-[...2 lines deleted...]
-    <row r="188" spans="1:6" ht="409.5" x14ac:dyDescent="0.3">
+      <c r="E187" s="68"/>
+      <c r="F187" s="68"/>
+    </row>
+    <row r="188" spans="1:6" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A188" s="4" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="B188" s="10" t="s">
-        <v>360</v>
-[...4 lines deleted...]
-      <c r="D188" s="26">
+        <v>361</v>
+      </c>
+      <c r="C188" s="82" t="s">
+        <v>3296</v>
+      </c>
+      <c r="D188" s="29">
         <v>46390</v>
       </c>
-      <c r="E188" s="64"/>
-[...2 lines deleted...]
-    <row r="189" spans="1:6" ht="189" x14ac:dyDescent="0.3">
+      <c r="E188" s="68"/>
+      <c r="F188" s="68"/>
+    </row>
+    <row r="189" spans="1:6" ht="162.94999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A189" s="2" t="s">
-        <v>2871</v>
+        <v>2859</v>
       </c>
       <c r="B189" s="11" t="s">
-        <v>361</v>
-[...2 lines deleted...]
-        <v>3314</v>
+        <v>362</v>
+      </c>
+      <c r="C189" s="82" t="s">
+        <v>3297</v>
       </c>
       <c r="D189" s="19">
         <v>46465</v>
       </c>
-      <c r="E189" s="64"/>
-[...2 lines deleted...]
-    <row r="190" spans="1:6" ht="32" x14ac:dyDescent="0.3">
+      <c r="E189" s="68"/>
+      <c r="F189" s="68"/>
+    </row>
+    <row r="190" spans="1:6" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="B190" s="10" t="s">
-        <v>363</v>
-[...2 lines deleted...]
-        <v>3315</v>
+        <v>364</v>
+      </c>
+      <c r="C190" s="85" t="s">
+        <v>3298</v>
       </c>
       <c r="D190" s="19">
         <v>46420</v>
       </c>
-      <c r="E190" s="64"/>
-[...2 lines deleted...]
-    <row r="191" spans="1:6" ht="210" x14ac:dyDescent="0.3">
+      <c r="E190" s="68"/>
+      <c r="F190" s="68"/>
+    </row>
+    <row r="191" spans="1:6" ht="234" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A191" s="3" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="B191" s="10" t="s">
-        <v>365</v>
-[...1 lines deleted...]
-      <c r="C191" s="78" t="s">
         <v>366</v>
+      </c>
+      <c r="C191" s="82" t="s">
+        <v>367</v>
       </c>
       <c r="D191" s="19">
         <v>46419</v>
       </c>
-      <c r="E191" s="64"/>
-[...2 lines deleted...]
-    <row r="192" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E191" s="68"/>
+      <c r="F191" s="68"/>
+    </row>
+    <row r="192" spans="1:6" ht="45" x14ac:dyDescent="0.2">
       <c r="A192" s="4" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="B192" s="10" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>3316</v>
+        <v>369</v>
+      </c>
+      <c r="C192" s="82" t="s">
+        <v>3299</v>
       </c>
       <c r="D192" s="19">
         <v>46437</v>
       </c>
-      <c r="E192" s="64"/>
-[...2 lines deleted...]
-    <row r="193" spans="1:7" ht="21" x14ac:dyDescent="0.3">
+      <c r="E192" s="68"/>
+      <c r="F192" s="68"/>
+    </row>
+    <row r="193" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A193" s="3" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="B193" s="10" t="s">
-        <v>370</v>
-[...1 lines deleted...]
-      <c r="C193" s="78" t="s">
         <v>371</v>
+      </c>
+      <c r="C193" s="82" t="s">
+        <v>372</v>
       </c>
       <c r="D193" s="19">
         <v>46441</v>
       </c>
-      <c r="E193" s="64"/>
-[...2 lines deleted...]
-    <row r="194" spans="1:7" ht="126" x14ac:dyDescent="0.3">
+      <c r="E193" s="68"/>
+      <c r="F193" s="68"/>
+    </row>
+    <row r="194" spans="1:7" ht="132.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="4" t="s">
-        <v>2703</v>
+        <v>2694</v>
       </c>
       <c r="B194" s="11" t="s">
-        <v>372</v>
-[...2 lines deleted...]
-        <v>3317</v>
+        <v>373</v>
+      </c>
+      <c r="C194" s="82" t="s">
+        <v>3300</v>
       </c>
       <c r="D194" s="19">
         <v>46452</v>
       </c>
-      <c r="E194" s="64"/>
-[...2 lines deleted...]
-    <row r="195" spans="1:7" ht="32" x14ac:dyDescent="0.3">
+      <c r="E194" s="68"/>
+      <c r="F194" s="68"/>
+    </row>
+    <row r="195" spans="1:7" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="7" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="B195" s="10" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="C195" s="78" t="s">
         <v>375</v>
+      </c>
+      <c r="C195" s="82" t="s">
+        <v>376</v>
       </c>
       <c r="D195" s="19">
         <v>46454</v>
       </c>
-      <c r="E195" s="64"/>
-[...2 lines deleted...]
-    <row r="196" spans="1:7" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="E195" s="68"/>
+      <c r="F195" s="68"/>
+    </row>
+    <row r="196" spans="1:7" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A196" s="3" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B196" s="10" t="s">
-        <v>377</v>
-[...4 lines deleted...]
-      <c r="D196" s="26">
+        <v>378</v>
+      </c>
+      <c r="C196" s="82" t="s">
+        <v>3301</v>
+      </c>
+      <c r="D196" s="29">
         <v>46478</v>
       </c>
-      <c r="E196" s="64"/>
-[...2 lines deleted...]
-    <row r="197" spans="1:7" ht="63.5" x14ac:dyDescent="0.3">
+      <c r="E196" s="68"/>
+      <c r="F196" s="68"/>
+    </row>
+    <row r="197" spans="1:7" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A197" s="7" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="B197" s="10" t="s">
-        <v>379</v>
-[...4 lines deleted...]
-      <c r="D197" s="26">
+        <v>380</v>
+      </c>
+      <c r="C197" s="82" t="s">
+        <v>687</v>
+      </c>
+      <c r="D197" s="29">
         <v>46429</v>
       </c>
-      <c r="E197" s="64"/>
-[...2 lines deleted...]
-    <row r="198" spans="1:7" ht="63" x14ac:dyDescent="0.3">
+      <c r="E197" s="68"/>
+      <c r="F197" s="68"/>
+    </row>
+    <row r="198" spans="1:7" ht="90" x14ac:dyDescent="0.2">
       <c r="A198" s="3" t="s">
         <v>2076</v>
       </c>
       <c r="B198" s="10" t="s">
-        <v>380</v>
-[...2 lines deleted...]
-        <v>3616</v>
+        <v>381</v>
+      </c>
+      <c r="C198" s="82" t="s">
+        <v>3638</v>
       </c>
       <c r="D198" s="19">
         <v>46507</v>
       </c>
-      <c r="E198" s="64"/>
-      <c r="F198" s="64"/>
+      <c r="E198" s="68"/>
+      <c r="F198" s="68"/>
       <c r="G198" s="18"/>
     </row>
-    <row r="199" spans="1:7" ht="73.5" x14ac:dyDescent="0.3">
+    <row r="199" spans="1:7" ht="90" x14ac:dyDescent="0.2">
       <c r="A199" s="4" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="B199" s="10" t="s">
-        <v>382</v>
-[...1 lines deleted...]
-      <c r="C199" s="78" t="s">
         <v>383</v>
+      </c>
+      <c r="C199" s="82" t="s">
+        <v>384</v>
       </c>
       <c r="D199" s="19">
         <v>46142</v>
       </c>
-      <c r="E199" s="64"/>
-[...2 lines deleted...]
-    <row r="200" spans="1:7" ht="21" x14ac:dyDescent="0.3">
+      <c r="E199" s="68"/>
+      <c r="F199" s="68"/>
+    </row>
+    <row r="200" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A200" s="3" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="B200" s="11" t="s">
-        <v>385</v>
-[...4 lines deleted...]
-      <c r="D200" s="26">
+        <v>386</v>
+      </c>
+      <c r="C200" s="82" t="s">
+        <v>3302</v>
+      </c>
+      <c r="D200" s="29">
         <v>46293</v>
       </c>
-      <c r="E200" s="64"/>
-[...2 lines deleted...]
-    <row r="201" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="E200" s="68"/>
+      <c r="F200" s="68"/>
+    </row>
+    <row r="201" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="B201" s="10" t="s">
-        <v>387</v>
-[...1 lines deleted...]
-      <c r="C201" s="78" t="s">
         <v>388</v>
       </c>
-      <c r="D201" s="26">
+      <c r="C201" s="82" t="s">
+        <v>389</v>
+      </c>
+      <c r="D201" s="29">
         <v>46527</v>
       </c>
-      <c r="E201" s="64"/>
-[...2 lines deleted...]
-    <row r="202" spans="1:7" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E201" s="68"/>
+      <c r="F201" s="68"/>
+    </row>
+    <row r="202" spans="1:7" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="B202" s="10" t="s">
-        <v>390</v>
-[...1 lines deleted...]
-      <c r="C202" s="78" t="s">
+        <v>391</v>
+      </c>
+      <c r="C202" s="82" t="s">
         <v>39</v>
       </c>
-      <c r="D202" s="26">
+      <c r="D202" s="29">
         <v>46150</v>
       </c>
-      <c r="E202" s="64"/>
-[...2 lines deleted...]
-    <row r="203" spans="1:7" ht="294" x14ac:dyDescent="0.3">
+      <c r="E202" s="68"/>
+      <c r="F202" s="68"/>
+    </row>
+    <row r="203" spans="1:7" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A203" s="4" t="s">
-        <v>2872</v>
+        <v>2860</v>
       </c>
       <c r="B203" s="10" t="s">
-        <v>391</v>
-[...2 lines deleted...]
-        <v>3320</v>
+        <v>392</v>
+      </c>
+      <c r="C203" s="82" t="s">
+        <v>3303</v>
       </c>
       <c r="D203" s="19">
         <v>46479</v>
       </c>
-      <c r="E203" s="64"/>
-[...2 lines deleted...]
-    <row r="204" spans="1:7" ht="21" x14ac:dyDescent="0.3">
+      <c r="E203" s="68"/>
+      <c r="F203" s="68"/>
+    </row>
+    <row r="204" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A204" s="1" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="B204" s="10" t="s">
-        <v>393</v>
-[...1 lines deleted...]
-      <c r="C204" s="78" t="s">
+        <v>394</v>
+      </c>
+      <c r="C204" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D204" s="26">
+      <c r="D204" s="29">
         <v>46142</v>
       </c>
-      <c r="E204" s="64"/>
-[...2 lines deleted...]
-    <row r="205" spans="1:7" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E204" s="68"/>
+      <c r="F204" s="68"/>
+    </row>
+    <row r="205" spans="1:7" ht="45" x14ac:dyDescent="0.2">
       <c r="A205" s="1" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="B205" s="10" t="s">
-        <v>395</v>
-[...1 lines deleted...]
-      <c r="C205" s="78" t="s">
         <v>396</v>
       </c>
-      <c r="D205" s="26">
+      <c r="C205" s="82" t="s">
+        <v>397</v>
+      </c>
+      <c r="D205" s="29">
         <v>46473</v>
       </c>
-      <c r="E205" s="64"/>
-[...2 lines deleted...]
-    <row r="206" spans="1:7" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E205" s="68"/>
+      <c r="F205" s="68"/>
+    </row>
+    <row r="206" spans="1:7" ht="54" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="B206" s="11" t="s">
-        <v>398</v>
-[...4 lines deleted...]
-      <c r="D206" s="26">
+        <v>399</v>
+      </c>
+      <c r="C206" s="82" t="s">
+        <v>3304</v>
+      </c>
+      <c r="D206" s="29">
         <v>46492</v>
       </c>
-      <c r="E206" s="64"/>
-[...2 lines deleted...]
-    <row r="207" spans="1:7" ht="21" x14ac:dyDescent="0.3">
+      <c r="E206" s="68"/>
+      <c r="F206" s="68"/>
+    </row>
+    <row r="207" spans="1:7" ht="0.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
-        <v>2873</v>
+        <v>2861</v>
       </c>
       <c r="B207" s="10" t="s">
-        <v>334</v>
-[...1 lines deleted...]
-      <c r="C207" s="78" t="s">
         <v>335</v>
       </c>
-      <c r="D207" s="26">
+      <c r="C207" s="82" t="s">
+        <v>336</v>
+      </c>
+      <c r="D207" s="29">
         <v>46333</v>
       </c>
-      <c r="E207" s="64"/>
-[...2 lines deleted...]
-    <row r="208" spans="1:7" ht="21" x14ac:dyDescent="0.3">
+      <c r="E207" s="68"/>
+      <c r="F207" s="68"/>
+    </row>
+    <row r="208" spans="1:7" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="B208" s="10" t="s">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="C208" s="78" t="s">
         <v>401</v>
+      </c>
+      <c r="C208" s="82" t="s">
+        <v>402</v>
       </c>
       <c r="D208" s="19">
         <v>46212</v>
       </c>
-      <c r="E208" s="64"/>
-[...2 lines deleted...]
-    <row r="209" spans="1:6" ht="147" x14ac:dyDescent="0.3">
+      <c r="E208" s="68"/>
+      <c r="F208" s="68"/>
+    </row>
+    <row r="209" spans="1:6" ht="109.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A209" s="3" t="s">
-        <v>2631</v>
+        <v>2621</v>
       </c>
       <c r="B209" s="10" t="s">
-        <v>402</v>
-[...1 lines deleted...]
-      <c r="C209" s="78" t="s">
+        <v>403</v>
+      </c>
+      <c r="C209" s="82" t="s">
         <v>21</v>
       </c>
-      <c r="D209" s="26">
+      <c r="D209" s="29">
         <v>46372</v>
       </c>
-      <c r="E209" s="64"/>
-[...2 lines deleted...]
-    <row r="210" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E209" s="68"/>
+      <c r="F209" s="68"/>
+    </row>
+    <row r="210" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="B210" s="10" t="s">
+        <v>406</v>
+      </c>
+      <c r="C210" s="105" t="s">
+        <v>407</v>
+      </c>
+      <c r="D210" s="29">
+        <v>46373</v>
+      </c>
+      <c r="E210" s="68"/>
+      <c r="F210" s="68"/>
+    </row>
+    <row r="211" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A211" s="7" t="s">
         <v>405</v>
       </c>
-      <c r="C210" s="101" t="s">
+      <c r="B211" s="10" t="s">
         <v>406</v>
       </c>
-      <c r="D210" s="26">
+      <c r="C211" s="82" t="s">
+        <v>407</v>
+      </c>
+      <c r="D211" s="29">
         <v>46373</v>
       </c>
-      <c r="E210" s="64"/>
-[...18 lines deleted...]
-    <row r="212" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="E211" s="68"/>
+      <c r="F211" s="68"/>
+    </row>
+    <row r="212" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A212" s="3" t="s">
-        <v>3199</v>
+        <v>3176</v>
       </c>
       <c r="B212" s="10" t="s">
-        <v>407</v>
-[...10 lines deleted...]
-    <row r="213" spans="1:6" x14ac:dyDescent="0.3">
+        <v>408</v>
+      </c>
+      <c r="C212" s="82" t="s">
+        <v>3305</v>
+      </c>
+      <c r="D212" s="29">
+        <v>46493</v>
+      </c>
+      <c r="E212" s="68"/>
+      <c r="F212" s="68"/>
+    </row>
+    <row r="213" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A213" s="3" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="B213" s="10" t="s">
-        <v>409</v>
-[...4 lines deleted...]
-      <c r="D213" s="26">
+        <v>410</v>
+      </c>
+      <c r="C213" s="82" t="s">
+        <v>3306</v>
+      </c>
+      <c r="D213" s="29">
         <v>46524</v>
       </c>
-      <c r="E213" s="64"/>
-[...2 lines deleted...]
-    <row r="214" spans="1:6" ht="262.5" x14ac:dyDescent="0.3">
+      <c r="E213" s="68"/>
+      <c r="F213" s="68"/>
+    </row>
+    <row r="214" spans="1:6" ht="143.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="3" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="B214" s="10" t="s">
-        <v>411</v>
-[...1 lines deleted...]
-      <c r="C214" s="78" t="s">
+        <v>412</v>
+      </c>
+      <c r="C214" s="82" t="s">
         <v>11</v>
       </c>
-      <c r="D214" s="26">
+      <c r="D214" s="29">
         <v>46495</v>
       </c>
-      <c r="E214" s="64"/>
-[...2 lines deleted...]
-    <row r="215" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E214" s="68"/>
+      <c r="F214" s="68"/>
+    </row>
+    <row r="215" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A215" s="3" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="B215" s="10" t="s">
-        <v>413</v>
-[...1 lines deleted...]
-      <c r="C215" s="78" t="s">
         <v>414</v>
       </c>
-      <c r="D215" s="36">
-[...5 lines deleted...]
-    <row r="216" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="C215" s="82" t="s">
+        <v>415</v>
+      </c>
+      <c r="D215" s="39">
+        <v>46564</v>
+      </c>
+      <c r="E215" s="68"/>
+      <c r="F215" s="68"/>
+    </row>
+    <row r="216" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A216" s="3" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="B216" s="10" t="s">
-        <v>416</v>
-[...1 lines deleted...]
-      <c r="C216" s="78" t="s">
         <v>417</v>
       </c>
-      <c r="D216" s="36">
+      <c r="C216" s="82" t="s">
+        <v>418</v>
+      </c>
+      <c r="D216" s="39">
         <v>46533</v>
       </c>
-      <c r="E216" s="64"/>
-[...2 lines deleted...]
-    <row r="217" spans="1:6" ht="168" x14ac:dyDescent="0.3">
+      <c r="E216" s="68"/>
+      <c r="F216" s="68"/>
+    </row>
+    <row r="217" spans="1:6" ht="213.75" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
-        <v>2874</v>
+        <v>2862</v>
       </c>
       <c r="B217" s="11" t="s">
-        <v>418</v>
-[...1 lines deleted...]
-      <c r="C217" s="78" t="s">
         <v>419</v>
       </c>
-      <c r="D217" s="36">
+      <c r="C217" s="82" t="s">
+        <v>420</v>
+      </c>
+      <c r="D217" s="39">
         <v>46201</v>
       </c>
-      <c r="E217" s="64"/>
-[...2 lines deleted...]
-    <row r="218" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E217" s="68"/>
+      <c r="F217" s="68"/>
+    </row>
+    <row r="218" spans="1:6" ht="45" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="B218" s="11" t="s">
-        <v>421</v>
-[...1 lines deleted...]
-      <c r="C218" s="78" t="s">
         <v>422</v>
       </c>
-      <c r="D218" s="36">
+      <c r="C218" s="82" t="s">
+        <v>423</v>
+      </c>
+      <c r="D218" s="39">
         <v>46506</v>
       </c>
-      <c r="E218" s="64"/>
-[...2 lines deleted...]
-    <row r="219" spans="1:6" ht="105" x14ac:dyDescent="0.3">
+      <c r="E218" s="68"/>
+      <c r="F218" s="68"/>
+    </row>
+    <row r="219" spans="1:6" ht="135" x14ac:dyDescent="0.2">
       <c r="A219" s="4" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="B219" s="10" t="s">
-        <v>424</v>
-[...4 lines deleted...]
-      <c r="D219" s="27">
+        <v>425</v>
+      </c>
+      <c r="C219" s="82" t="s">
+        <v>3307</v>
+      </c>
+      <c r="D219" s="30">
         <v>46492</v>
       </c>
-      <c r="E219" s="64"/>
-[...2 lines deleted...]
-    <row r="220" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="E219" s="68"/>
+      <c r="F219" s="68"/>
+    </row>
+    <row r="220" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B220" s="10" t="s">
-        <v>427</v>
-[...1 lines deleted...]
-      <c r="C220" s="78" t="s">
         <v>428</v>
       </c>
+      <c r="C220" s="82" t="s">
+        <v>429</v>
+      </c>
       <c r="D220" s="19">
-        <v>46213</v>
-[...4 lines deleted...]
-    <row r="221" spans="1:6" x14ac:dyDescent="0.3">
+        <v>46578</v>
+      </c>
+      <c r="E220" s="68"/>
+      <c r="F220" s="68"/>
+    </row>
+    <row r="221" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A221" s="1" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="B221" s="10" t="s">
         <v>2135</v>
       </c>
-      <c r="C221" s="82" t="s">
-        <v>431</v>
+      <c r="C221" s="86" t="s">
+        <v>432</v>
       </c>
       <c r="D221" s="19">
         <v>46212</v>
       </c>
-      <c r="E221" s="64"/>
-[...2 lines deleted...]
-    <row r="222" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="E221" s="68"/>
+      <c r="F221" s="68"/>
+    </row>
+    <row r="222" spans="1:6" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A222" s="1" t="s">
-        <v>2875</v>
+        <v>2863</v>
       </c>
       <c r="B222" s="11" t="s">
-        <v>432</v>
-[...2 lines deleted...]
-        <v>3324</v>
+        <v>433</v>
+      </c>
+      <c r="C222" s="82" t="s">
+        <v>3308</v>
       </c>
       <c r="D222" s="19">
         <v>46235</v>
       </c>
-      <c r="E222" s="64"/>
-[...2 lines deleted...]
-    <row r="223" spans="1:6" ht="189" x14ac:dyDescent="0.3">
+      <c r="E222" s="68"/>
+      <c r="F222" s="68"/>
+    </row>
+    <row r="223" spans="1:6" ht="81" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="B223" s="10" t="s">
-        <v>435</v>
-[...1 lines deleted...]
-      <c r="C223" s="78" t="s">
         <v>436</v>
+      </c>
+      <c r="C223" s="82" t="s">
+        <v>437</v>
       </c>
       <c r="D223" s="19">
         <v>46486</v>
       </c>
-      <c r="E223" s="64"/>
-[...2 lines deleted...]
-    <row r="224" spans="1:6" ht="126" x14ac:dyDescent="0.3">
+      <c r="E223" s="68"/>
+      <c r="F223" s="68"/>
+    </row>
+    <row r="224" spans="1:6" ht="146.25" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
-        <v>2876</v>
+        <v>2864</v>
       </c>
       <c r="B224" s="11" t="s">
         <v>2043</v>
       </c>
-      <c r="C224" s="82" t="s">
+      <c r="C224" s="86" t="s">
         <v>2044</v>
       </c>
-      <c r="D224" s="26">
+      <c r="D224" s="29">
         <v>46178</v>
       </c>
-      <c r="E224" s="64"/>
-[...2 lines deleted...]
-    <row r="225" spans="1:6" ht="210" x14ac:dyDescent="0.3">
+      <c r="E224" s="68"/>
+      <c r="F224" s="68"/>
+    </row>
+    <row r="225" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A225" s="4" t="s">
-        <v>2762</v>
+        <v>2752</v>
       </c>
       <c r="B225" s="10" t="s">
-        <v>437</v>
-[...1 lines deleted...]
-      <c r="C225" s="78" t="s">
+        <v>438</v>
+      </c>
+      <c r="C225" s="82" t="s">
         <v>18</v>
       </c>
       <c r="D225" s="19">
         <v>46214</v>
       </c>
-      <c r="E225" s="64"/>
-[...2 lines deleted...]
-    <row r="226" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E225" s="68"/>
+      <c r="F225" s="68"/>
+    </row>
+    <row r="226" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="B226" s="11" t="s">
-        <v>440</v>
-[...1 lines deleted...]
-      <c r="C226" s="78" t="s">
         <v>441</v>
       </c>
-      <c r="D226" s="26">
+      <c r="C226" s="82" t="s">
+        <v>442</v>
+      </c>
+      <c r="D226" s="29">
         <v>46254</v>
       </c>
-      <c r="E226" s="64"/>
-[...2 lines deleted...]
-    <row r="227" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E226" s="68"/>
+      <c r="F226" s="68"/>
+    </row>
+    <row r="227" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A227" s="3" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B227" s="10" t="s">
-        <v>444</v>
-[...1 lines deleted...]
-      <c r="C227" s="78" t="s">
+        <v>445</v>
+      </c>
+      <c r="C227" s="82" t="s">
         <v>12</v>
       </c>
-      <c r="D227" s="26">
+      <c r="D227" s="29">
         <v>46355</v>
       </c>
-      <c r="E227" s="64"/>
-[...2 lines deleted...]
-    <row r="228" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E227" s="68"/>
+      <c r="F227" s="68"/>
+    </row>
+    <row r="228" spans="1:6" ht="45" x14ac:dyDescent="0.2">
       <c r="A228" s="3" t="s">
-        <v>2877</v>
+        <v>2865</v>
       </c>
       <c r="B228" s="11" t="s">
-        <v>445</v>
-[...4 lines deleted...]
-      <c r="D228" s="26">
+        <v>446</v>
+      </c>
+      <c r="C228" s="82" t="s">
+        <v>3309</v>
+      </c>
+      <c r="D228" s="29">
         <v>46276</v>
       </c>
-      <c r="E228" s="64"/>
-[...2 lines deleted...]
-    <row r="229" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E228" s="68"/>
+      <c r="F228" s="68"/>
+    </row>
+    <row r="229" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A229" s="3" t="s">
-        <v>2303</v>
+        <v>2298</v>
       </c>
       <c r="B229" s="10" t="s">
-        <v>446</v>
-[...1 lines deleted...]
-      <c r="C229" s="78" t="s">
         <v>447</v>
+      </c>
+      <c r="C229" s="82" t="s">
+        <v>448</v>
       </c>
       <c r="D229" s="19">
         <v>46274</v>
       </c>
-      <c r="E229" s="64"/>
-[...2 lines deleted...]
-    <row r="230" spans="1:6" ht="284" x14ac:dyDescent="0.3">
+      <c r="E229" s="68"/>
+      <c r="F229" s="68"/>
+    </row>
+    <row r="230" spans="1:6" ht="189" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A230" s="7" t="s">
-        <v>2878</v>
+        <v>2866</v>
       </c>
       <c r="B230" s="11" t="s">
-        <v>448</v>
-[...1 lines deleted...]
-      <c r="C230" s="78" t="s">
         <v>449</v>
       </c>
-      <c r="D230" s="26">
+      <c r="C230" s="82" t="s">
+        <v>450</v>
+      </c>
+      <c r="D230" s="29">
         <v>46275</v>
       </c>
-      <c r="E230" s="64"/>
-[...2 lines deleted...]
-    <row r="231" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E230" s="68"/>
+      <c r="F230" s="68"/>
+    </row>
+    <row r="231" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A231" s="3" t="s">
-        <v>2879</v>
+        <v>2867</v>
       </c>
       <c r="B231" s="10" t="s">
-        <v>450</v>
-[...1 lines deleted...]
-      <c r="C231" s="78" t="s">
         <v>451</v>
       </c>
-      <c r="D231" s="26">
+      <c r="C231" s="82" t="s">
+        <v>452</v>
+      </c>
+      <c r="D231" s="29">
         <v>46314</v>
       </c>
-      <c r="E231" s="64"/>
-[...2 lines deleted...]
-    <row r="232" spans="1:6" ht="28" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E231" s="68"/>
+      <c r="F231" s="68"/>
+    </row>
+    <row r="232" spans="1:6" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="3" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="B232" s="10" t="s">
-        <v>453</v>
-[...1 lines deleted...]
-      <c r="C232" s="78" t="s">
         <v>454</v>
       </c>
-      <c r="D232" s="26">
+      <c r="C232" s="82" t="s">
+        <v>455</v>
+      </c>
+      <c r="D232" s="29">
         <v>46276</v>
       </c>
-      <c r="E232" s="64"/>
-[...2 lines deleted...]
-    <row r="233" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E232" s="68"/>
+      <c r="F232" s="68"/>
+    </row>
+    <row r="233" spans="1:6" ht="45" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="B233" s="10" t="s">
-        <v>425</v>
-[...4 lines deleted...]
-      <c r="D233" s="26">
+        <v>426</v>
+      </c>
+      <c r="C233" s="82" t="s">
+        <v>457</v>
+      </c>
+      <c r="D233" s="29">
         <v>46373</v>
       </c>
-      <c r="E233" s="64"/>
-[...2 lines deleted...]
-    <row r="234" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="E233" s="68"/>
+      <c r="F233" s="68"/>
+    </row>
+    <row r="234" spans="1:6" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="4" t="s">
-        <v>2880</v>
+        <v>2868</v>
       </c>
       <c r="B234" s="10" t="s">
-        <v>457</v>
-[...1 lines deleted...]
-      <c r="C234" s="78" t="s">
+        <v>458</v>
+      </c>
+      <c r="C234" s="82" t="s">
         <v>11</v>
       </c>
       <c r="D234" s="19">
         <v>46523</v>
       </c>
-      <c r="E234" s="64"/>
-[...2 lines deleted...]
-    <row r="235" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E234" s="68"/>
+      <c r="F234" s="68"/>
+    </row>
+    <row r="235" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="B235" s="11" t="s">
-        <v>459</v>
-[...1 lines deleted...]
-      <c r="C235" s="78" t="s">
         <v>460</v>
       </c>
-      <c r="D235" s="26">
+      <c r="C235" s="82" t="s">
+        <v>461</v>
+      </c>
+      <c r="D235" s="29">
         <v>46303</v>
       </c>
-      <c r="E235" s="64"/>
-[...2 lines deleted...]
-    <row r="236" spans="1:6" ht="116" x14ac:dyDescent="0.3">
+      <c r="E235" s="68"/>
+      <c r="F235" s="68"/>
+    </row>
+    <row r="236" spans="1:6" ht="60.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="7" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="B236" s="10" t="s">
-        <v>462</v>
-[...1 lines deleted...]
-      <c r="C236" s="78" t="s">
         <v>463</v>
       </c>
-      <c r="D236" s="26">
-[...5 lines deleted...]
-    <row r="237" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="C236" s="82" t="s">
+        <v>464</v>
+      </c>
+      <c r="D236" s="29">
+        <v>46491</v>
+      </c>
+      <c r="E236" s="68"/>
+      <c r="F236" s="68"/>
+    </row>
+    <row r="237" spans="1:6" ht="60.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="1" t="s">
-        <v>2487</v>
+        <v>2480</v>
       </c>
       <c r="B237" s="10" t="s">
-        <v>2488</v>
-[...2 lines deleted...]
-        <v>464</v>
+        <v>2481</v>
+      </c>
+      <c r="C237" s="82" t="s">
+        <v>465</v>
       </c>
       <c r="D237" s="19">
         <v>46331</v>
       </c>
-      <c r="E237" s="64"/>
-[...2 lines deleted...]
-    <row r="238" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E237" s="68"/>
+      <c r="F237" s="68"/>
+    </row>
+    <row r="238" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B238" s="10" t="s">
-        <v>466</v>
-[...1 lines deleted...]
-      <c r="C238" s="78" t="s">
         <v>467</v>
       </c>
-      <c r="D238" s="26">
+      <c r="C238" s="82" t="s">
+        <v>468</v>
+      </c>
+      <c r="D238" s="29">
         <v>46342</v>
       </c>
-      <c r="E238" s="64"/>
-[...2 lines deleted...]
-    <row r="239" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="E238" s="68"/>
+      <c r="F238" s="68"/>
+    </row>
+    <row r="239" spans="1:6" ht="82.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A239" s="4" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="B239" s="11" t="s">
-        <v>469</v>
-[...1 lines deleted...]
-      <c r="C239" s="85" t="s">
         <v>470</v>
+      </c>
+      <c r="C239" s="89" t="s">
+        <v>471</v>
       </c>
       <c r="D239" s="19">
         <v>46369</v>
       </c>
-      <c r="E239" s="64"/>
-[...2 lines deleted...]
-    <row r="240" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="E239" s="68"/>
+      <c r="F239" s="68"/>
+    </row>
+    <row r="240" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
-        <v>2881</v>
+        <v>2869</v>
       </c>
       <c r="B240" s="10" t="s">
-        <v>471</v>
-[...1 lines deleted...]
-      <c r="C240" s="78" t="s">
         <v>472</v>
+      </c>
+      <c r="C240" s="82" t="s">
+        <v>473</v>
       </c>
       <c r="D240" s="19">
         <v>46317</v>
       </c>
-      <c r="E240" s="64"/>
-[...2 lines deleted...]
-    <row r="241" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E240" s="68"/>
+      <c r="F240" s="68"/>
+    </row>
+    <row r="241" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A241" s="1" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="B241" s="11" t="s">
-        <v>474</v>
-[...1 lines deleted...]
-      <c r="C241" s="78" t="s">
         <v>475</v>
+      </c>
+      <c r="C241" s="82" t="s">
+        <v>476</v>
       </c>
       <c r="D241" s="19">
         <v>46369</v>
       </c>
-      <c r="E241" s="64"/>
-[...2 lines deleted...]
-    <row r="242" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="E241" s="68"/>
+      <c r="F241" s="68"/>
+    </row>
+    <row r="242" spans="1:6" ht="168.75" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="B242" s="10" t="s">
-        <v>477</v>
-[...1 lines deleted...]
-      <c r="C242" s="78" t="s">
+        <v>478</v>
+      </c>
+      <c r="C242" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D242" s="26">
+      <c r="D242" s="29">
         <v>46344</v>
       </c>
-      <c r="E242" s="64"/>
-[...2 lines deleted...]
-    <row r="243" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E242" s="68"/>
+      <c r="F242" s="68"/>
+    </row>
+    <row r="243" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A243" s="3" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="B243" s="11" t="s">
-        <v>479</v>
-[...2 lines deleted...]
-        <v>3619</v>
+        <v>480</v>
+      </c>
+      <c r="C243" s="85" t="s">
+        <v>481</v>
       </c>
       <c r="D243" s="19">
         <v>46353</v>
       </c>
-      <c r="E243" s="64"/>
-[...2 lines deleted...]
-    <row r="244" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="E243" s="68"/>
+      <c r="F243" s="68"/>
+    </row>
+    <row r="244" spans="1:6" ht="128.44999999999999" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A244" s="3" t="s">
-        <v>2421</v>
+        <v>2415</v>
       </c>
       <c r="B244" s="11" t="s">
-        <v>480</v>
-[...2 lines deleted...]
-        <v>3325</v>
+        <v>482</v>
+      </c>
+      <c r="C244" s="82" t="s">
+        <v>3310</v>
       </c>
       <c r="D244" s="19">
         <v>46308</v>
       </c>
-      <c r="E244" s="64"/>
-[...2 lines deleted...]
-    <row r="245" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E244" s="68"/>
+      <c r="F244" s="68"/>
+    </row>
+    <row r="245" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A245" s="3" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="B245" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="C245" s="78" t="s">
-[...2 lines deleted...]
-      <c r="D245" s="26">
+      <c r="C245" s="82" t="s">
+        <v>484</v>
+      </c>
+      <c r="D245" s="29">
         <v>46368</v>
       </c>
-      <c r="E245" s="64"/>
-[...2 lines deleted...]
-    <row r="246" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="E245" s="68"/>
+      <c r="F245" s="68"/>
+    </row>
+    <row r="246" spans="1:6" ht="81" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A246" s="3" t="s">
-        <v>2587</v>
+        <v>2579</v>
       </c>
       <c r="B246" s="11" t="s">
-        <v>483</v>
-[...4 lines deleted...]
-      <c r="D246" s="26">
+        <v>485</v>
+      </c>
+      <c r="C246" s="82" t="s">
+        <v>3311</v>
+      </c>
+      <c r="D246" s="29">
         <v>46375</v>
       </c>
-      <c r="E246" s="64"/>
-[...2 lines deleted...]
-    <row r="247" spans="1:6" ht="126.5" x14ac:dyDescent="0.3">
+      <c r="E246" s="68"/>
+      <c r="F246" s="68"/>
+    </row>
+    <row r="247" spans="1:6" ht="157.5" x14ac:dyDescent="0.2">
       <c r="A247" s="7" t="s">
-        <v>2882</v>
+        <v>2870</v>
       </c>
       <c r="B247" s="11" t="s">
-        <v>484</v>
-[...4 lines deleted...]
-      <c r="D247" s="26">
+        <v>486</v>
+      </c>
+      <c r="C247" s="82" t="s">
+        <v>487</v>
+      </c>
+      <c r="D247" s="29">
         <v>46374</v>
       </c>
-      <c r="E247" s="64"/>
-[...2 lines deleted...]
-    <row r="248" spans="1:6" ht="252" x14ac:dyDescent="0.3">
+      <c r="E247" s="68"/>
+      <c r="F247" s="68"/>
+    </row>
+    <row r="248" spans="1:6" ht="116.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A248" s="4" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="B248" s="10" t="s">
         <v>2142</v>
       </c>
-      <c r="C248" s="78" t="s">
-[...2 lines deleted...]
-      <c r="D248" s="26">
+      <c r="C248" s="82" t="s">
+        <v>489</v>
+      </c>
+      <c r="D248" s="29">
         <v>46213</v>
       </c>
-      <c r="E248" s="64"/>
-[...2 lines deleted...]
-    <row r="249" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="E248" s="68"/>
+      <c r="F248" s="68"/>
+    </row>
+    <row r="249" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A249" s="3" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="B249" s="11" t="s">
-        <v>489</v>
-[...4 lines deleted...]
-      <c r="D249" s="26">
+        <v>491</v>
+      </c>
+      <c r="C249" s="82" t="s">
+        <v>3312</v>
+      </c>
+      <c r="D249" s="29">
         <v>46473</v>
       </c>
-      <c r="E249" s="64"/>
-[...2 lines deleted...]
-    <row r="250" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="E249" s="68"/>
+      <c r="F249" s="68"/>
+    </row>
+    <row r="250" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
       <c r="A250" s="3" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
       <c r="B250" s="11" t="s">
-        <v>491</v>
-[...2 lines deleted...]
-        <v>492</v>
+        <v>493</v>
+      </c>
+      <c r="C250" s="82" t="s">
+        <v>494</v>
       </c>
       <c r="D250" s="19">
         <v>46357</v>
       </c>
-      <c r="E250" s="64"/>
-[...2 lines deleted...]
-    <row r="251" spans="1:6" ht="388.5" x14ac:dyDescent="0.3">
+      <c r="E250" s="68"/>
+      <c r="F250" s="68"/>
+    </row>
+    <row r="251" spans="1:6" ht="409.5" x14ac:dyDescent="0.2">
       <c r="A251" s="3" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
       <c r="B251" s="20" t="s">
-        <v>2586</v>
-[...2 lines deleted...]
-        <v>494</v>
+        <v>2578</v>
+      </c>
+      <c r="C251" s="82" t="s">
+        <v>496</v>
       </c>
       <c r="D251" s="19">
         <v>46417</v>
       </c>
-      <c r="E251" s="64"/>
-[...2 lines deleted...]
-    <row r="252" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E251" s="68"/>
+      <c r="F251" s="68"/>
+    </row>
+    <row r="252" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A252" s="3" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="B252" s="10" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>497</v>
+        <v>498</v>
+      </c>
+      <c r="C252" s="82" t="s">
+        <v>499</v>
       </c>
       <c r="D252" s="19">
         <v>46492</v>
       </c>
-      <c r="E252" s="64"/>
-[...2 lines deleted...]
-    <row r="253" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E252" s="68"/>
+      <c r="F252" s="68"/>
+    </row>
+    <row r="253" spans="1:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="3" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="B253" s="10" t="s">
-        <v>499</v>
-[...4 lines deleted...]
-      <c r="D253" s="26">
+        <v>501</v>
+      </c>
+      <c r="C253" s="82" t="s">
+        <v>502</v>
+      </c>
+      <c r="D253" s="29">
         <v>46464</v>
       </c>
-      <c r="E253" s="64"/>
-[...2 lines deleted...]
-    <row r="254" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E253" s="68"/>
+      <c r="F253" s="68"/>
+    </row>
+    <row r="254" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A254" s="3" t="s">
-        <v>501</v>
+        <v>503</v>
       </c>
       <c r="B254" s="11" t="s">
-        <v>502</v>
-[...4 lines deleted...]
-      <c r="D254" s="26">
+        <v>504</v>
+      </c>
+      <c r="C254" s="82" t="s">
+        <v>505</v>
+      </c>
+      <c r="D254" s="29">
         <v>46416</v>
       </c>
-      <c r="E254" s="64"/>
-[...2 lines deleted...]
-    <row r="255" spans="1:6" ht="273" x14ac:dyDescent="0.3">
+      <c r="E254" s="68"/>
+      <c r="F254" s="68"/>
+    </row>
+    <row r="255" spans="1:6" ht="337.5" x14ac:dyDescent="0.2">
       <c r="A255" s="3" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="B255" s="11" t="s">
-        <v>506</v>
-[...2 lines deleted...]
-        <v>507</v>
+        <v>508</v>
+      </c>
+      <c r="C255" s="82" t="s">
+        <v>509</v>
       </c>
       <c r="D255" s="19">
         <v>46447</v>
       </c>
-      <c r="E255" s="64"/>
-[...2 lines deleted...]
-    <row r="256" spans="1:6" ht="157.5" x14ac:dyDescent="0.3">
+      <c r="E255" s="68"/>
+      <c r="F255" s="68"/>
+    </row>
+    <row r="256" spans="1:6" ht="191.25" x14ac:dyDescent="0.2">
       <c r="A256" s="3" t="s">
-        <v>2883</v>
+        <v>2871</v>
       </c>
       <c r="B256" s="11" t="s">
-        <v>508</v>
-[...2 lines deleted...]
-        <v>3621</v>
+        <v>510</v>
+      </c>
+      <c r="C256" s="82" t="s">
+        <v>511</v>
       </c>
       <c r="D256" s="19">
         <v>46443</v>
       </c>
-      <c r="E256" s="64"/>
-[...2 lines deleted...]
-    <row r="257" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E256" s="68"/>
+      <c r="F256" s="68"/>
+    </row>
+    <row r="257" spans="1:6" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A257" s="3" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="B257" s="11" t="s">
-        <v>510</v>
-[...2 lines deleted...]
-        <v>511</v>
+        <v>513</v>
+      </c>
+      <c r="C257" s="82" t="s">
+        <v>514</v>
       </c>
       <c r="D257" s="19">
         <v>46436</v>
       </c>
-      <c r="E257" s="64"/>
-[...2 lines deleted...]
-    <row r="258" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E257" s="68"/>
+      <c r="F257" s="68"/>
+    </row>
+    <row r="258" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A258" s="3" t="s">
-        <v>3132</v>
+        <v>3117</v>
       </c>
       <c r="B258" s="10" t="s">
-        <v>512</v>
-[...4 lines deleted...]
-      <c r="D258" s="26">
+        <v>515</v>
+      </c>
+      <c r="C258" s="82" t="s">
+        <v>367</v>
+      </c>
+      <c r="D258" s="29">
         <v>46460</v>
       </c>
-      <c r="E258" s="64"/>
-[...2 lines deleted...]
-    <row r="259" spans="1:6" ht="178.5" x14ac:dyDescent="0.3">
+      <c r="E258" s="68"/>
+      <c r="F258" s="68"/>
+    </row>
+    <row r="259" spans="1:6" ht="111.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A259" s="4" t="s">
-        <v>2884</v>
+        <v>2872</v>
       </c>
       <c r="B259" s="10" t="s">
-        <v>513</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>516</v>
+      </c>
+      <c r="C259" s="82" t="s">
+        <v>407</v>
       </c>
       <c r="D259" s="19">
         <v>46438</v>
       </c>
-      <c r="E259" s="64"/>
-[...2 lines deleted...]
-    <row r="260" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="E259" s="68"/>
+      <c r="F259" s="68"/>
+    </row>
+    <row r="260" spans="1:6" ht="57" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A260" s="1" t="s">
-        <v>2591</v>
+        <v>2583</v>
       </c>
       <c r="B260" s="10" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-        <v>515</v>
+        <v>517</v>
+      </c>
+      <c r="C260" s="82" t="s">
+        <v>518</v>
       </c>
       <c r="D260" s="19">
         <v>46387</v>
       </c>
-      <c r="E260" s="73"/>
-[...2 lines deleted...]
-    <row r="261" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="E260" s="77"/>
+      <c r="F260" s="68"/>
+    </row>
+    <row r="261" spans="1:6" ht="123.75" x14ac:dyDescent="0.2">
       <c r="A261" s="4" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="B261" s="10" t="s">
-        <v>517</v>
-[...2 lines deleted...]
-        <v>518</v>
+        <v>520</v>
+      </c>
+      <c r="C261" s="82" t="s">
+        <v>521</v>
       </c>
       <c r="D261" s="19">
         <v>46457</v>
       </c>
-      <c r="E261" s="73"/>
-[...2 lines deleted...]
-    <row r="262" spans="1:6" ht="59.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E261" s="77"/>
+      <c r="F261" s="68"/>
+    </row>
+    <row r="262" spans="1:6" ht="78" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A262" s="3" t="s">
-        <v>2885</v>
+        <v>2873</v>
       </c>
       <c r="B262" s="10" t="s">
-        <v>519</v>
-[...2 lines deleted...]
-        <v>3327</v>
+        <v>522</v>
+      </c>
+      <c r="C262" s="82" t="s">
+        <v>3313</v>
       </c>
       <c r="D262" s="19">
         <v>46473</v>
       </c>
-      <c r="E262" s="64"/>
-[...2 lines deleted...]
-    <row r="263" spans="1:6" ht="189" x14ac:dyDescent="0.3">
+      <c r="E262" s="68"/>
+      <c r="F262" s="68"/>
+    </row>
+    <row r="263" spans="1:6" ht="225" x14ac:dyDescent="0.2">
       <c r="A263" s="3" t="s">
-        <v>520</v>
+        <v>523</v>
       </c>
       <c r="B263" s="10" t="s">
-        <v>521</v>
-[...2 lines deleted...]
-        <v>522</v>
+        <v>524</v>
+      </c>
+      <c r="C263" s="82" t="s">
+        <v>525</v>
       </c>
       <c r="D263" s="19">
         <v>46473</v>
       </c>
-      <c r="E263" s="64"/>
-[...2 lines deleted...]
-    <row r="264" spans="1:6" ht="42.5" x14ac:dyDescent="0.3">
+      <c r="E263" s="68"/>
+      <c r="F263" s="68"/>
+    </row>
+    <row r="264" spans="1:6" ht="45" x14ac:dyDescent="0.2">
       <c r="A264" s="7" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="B264" s="11" t="s">
-        <v>524</v>
-[...2 lines deleted...]
-        <v>3622</v>
+        <v>527</v>
+      </c>
+      <c r="C264" s="82" t="s">
+        <v>528</v>
       </c>
       <c r="D264" s="19">
         <v>46478</v>
       </c>
-      <c r="E264" s="64"/>
-[...2 lines deleted...]
-    <row r="265" spans="1:6" ht="252" x14ac:dyDescent="0.3">
+      <c r="E264" s="68"/>
+      <c r="F264" s="68"/>
+    </row>
+    <row r="265" spans="1:6" ht="133.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A265" s="4" t="s">
-        <v>2719</v>
+        <v>2710</v>
       </c>
       <c r="B265" s="11" t="s">
-        <v>525</v>
-[...4 lines deleted...]
-      <c r="D265" s="26">
+        <v>529</v>
+      </c>
+      <c r="C265" s="82" t="s">
+        <v>407</v>
+      </c>
+      <c r="D265" s="29">
         <v>46438</v>
       </c>
-      <c r="E265" s="64"/>
-[...2 lines deleted...]
-    <row r="266" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E265" s="68"/>
+      <c r="F265" s="68"/>
+    </row>
+    <row r="266" spans="1:6" ht="45" x14ac:dyDescent="0.2">
       <c r="A266" s="2" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="B266" s="10" t="s">
-        <v>2350</v>
-[...1 lines deleted...]
-      <c r="C266" s="78" t="s">
+        <v>2345</v>
+      </c>
+      <c r="C266" s="82" t="s">
         <v>53</v>
       </c>
       <c r="D266" s="19">
         <v>46483</v>
       </c>
-      <c r="E266" s="64"/>
-[...2 lines deleted...]
-    <row r="267" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E266" s="68"/>
+      <c r="F266" s="68"/>
+    </row>
+    <row r="267" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A267" s="3" t="s">
-        <v>2886</v>
+        <v>2874</v>
       </c>
       <c r="B267" s="10" t="s">
-        <v>527</v>
-[...1 lines deleted...]
-      <c r="C267" s="78" t="s">
+        <v>531</v>
+      </c>
+      <c r="C267" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D267" s="19">
         <v>46492</v>
       </c>
-      <c r="E267" s="64"/>
-[...2 lines deleted...]
-    <row r="268" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="E267" s="68"/>
+      <c r="F267" s="68"/>
+    </row>
+    <row r="268" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A268" s="2" t="s">
         <v>2145</v>
       </c>
       <c r="B268" s="10" t="s">
         <v>2146</v>
       </c>
-      <c r="C268" s="78" t="s">
-        <v>528</v>
+      <c r="C268" s="82" t="s">
+        <v>532</v>
       </c>
       <c r="D268" s="19">
         <v>46233</v>
       </c>
-      <c r="E268" s="64"/>
-[...2 lines deleted...]
-    <row r="269" spans="1:6" ht="126" x14ac:dyDescent="0.3">
+      <c r="E268" s="68"/>
+      <c r="F268" s="68"/>
+    </row>
+    <row r="269" spans="1:6" ht="157.5" x14ac:dyDescent="0.2">
       <c r="A269" s="2" t="s">
-        <v>2887</v>
+        <v>2875</v>
       </c>
       <c r="B269" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C269" s="78" t="s">
-[...2 lines deleted...]
-      <c r="D269" s="26">
+      <c r="C269" s="82" t="s">
+        <v>533</v>
+      </c>
+      <c r="D269" s="29">
         <v>46506</v>
       </c>
-      <c r="E269" s="64"/>
-[...4 lines deleted...]
-        <v>529</v>
+      <c r="E269" s="68"/>
+      <c r="F269" s="68"/>
+    </row>
+    <row r="270" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A270" s="31" t="s">
+        <v>534</v>
       </c>
       <c r="B270" s="16" t="s">
-        <v>530</v>
-[...1 lines deleted...]
-      <c r="C270" s="78" t="s">
+        <v>535</v>
+      </c>
+      <c r="C270" s="82" t="s">
         <v>10</v>
       </c>
-      <c r="D270" s="26">
+      <c r="D270" s="29">
         <v>46507</v>
       </c>
-      <c r="E270" s="64"/>
-[...2 lines deleted...]
-    <row r="271" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E270" s="68"/>
+      <c r="F270" s="68"/>
+    </row>
+    <row r="271" spans="1:6" ht="45" x14ac:dyDescent="0.2">
       <c r="A271" s="1" t="s">
-        <v>531</v>
+        <v>536</v>
       </c>
       <c r="B271" s="10" t="s">
-        <v>532</v>
-[...4 lines deleted...]
-      <c r="D271" s="26">
+        <v>537</v>
+      </c>
+      <c r="C271" s="82" t="s">
+        <v>538</v>
+      </c>
+      <c r="D271" s="29">
         <v>46153</v>
       </c>
-      <c r="E271" s="64"/>
-[...2 lines deleted...]
-    <row r="272" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E271" s="68"/>
+      <c r="F271" s="68"/>
+    </row>
+    <row r="272" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A272" s="3" t="s">
-        <v>534</v>
+        <v>539</v>
       </c>
       <c r="B272" s="10" t="s">
-        <v>535</v>
-[...4 lines deleted...]
-      <c r="D272" s="26">
+        <v>540</v>
+      </c>
+      <c r="C272" s="82" t="s">
+        <v>259</v>
+      </c>
+      <c r="D272" s="29">
         <v>46433</v>
       </c>
-      <c r="E272" s="64"/>
-[...2 lines deleted...]
-    <row r="273" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E272" s="68"/>
+      <c r="F272" s="68"/>
+    </row>
+    <row r="273" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A273" s="3" t="s">
-        <v>536</v>
+        <v>541</v>
       </c>
       <c r="B273" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="C273" s="78" t="s">
-        <v>3624</v>
+      <c r="C273" s="82" t="s">
+        <v>542</v>
       </c>
       <c r="D273" s="19">
         <v>46211</v>
       </c>
-      <c r="E273" s="64"/>
-[...2 lines deleted...]
-    <row r="274" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="E273" s="68"/>
+      <c r="F273" s="68"/>
+    </row>
+    <row r="274" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
       <c r="A274" s="3" t="s">
-        <v>2888</v>
+        <v>2876</v>
       </c>
       <c r="B274" s="11" t="s">
-        <v>537</v>
-[...4 lines deleted...]
-      <c r="D274" s="26">
+        <v>543</v>
+      </c>
+      <c r="C274" s="82" t="s">
+        <v>544</v>
+      </c>
+      <c r="D274" s="29">
         <v>46159</v>
       </c>
-      <c r="E274" s="64"/>
-[...2 lines deleted...]
-    <row r="275" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E274" s="68"/>
+      <c r="F274" s="68"/>
+    </row>
+    <row r="275" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A275" s="3" t="s">
-        <v>539</v>
+        <v>545</v>
       </c>
       <c r="B275" s="11" t="s">
-        <v>540</v>
-[...10 lines deleted...]
-    <row r="276" spans="1:6" x14ac:dyDescent="0.3">
+        <v>546</v>
+      </c>
+      <c r="C275" s="82" t="s">
+        <v>547</v>
+      </c>
+      <c r="D275" s="29">
+        <v>46535</v>
+      </c>
+      <c r="E275" s="68"/>
+      <c r="F275" s="68"/>
+    </row>
+    <row r="276" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A276" s="3" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="B276" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="C276" s="78" t="s">
-        <v>543</v>
+      <c r="C276" s="82" t="s">
+        <v>549</v>
       </c>
       <c r="D276" s="19">
         <v>46226</v>
       </c>
-      <c r="E276" s="64"/>
-[...2 lines deleted...]
-    <row r="277" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E276" s="68"/>
+      <c r="F276" s="68"/>
+    </row>
+    <row r="277" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A277" s="3" t="s">
-        <v>2889</v>
+        <v>2877</v>
       </c>
       <c r="B277" s="10" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>3328</v>
+        <v>550</v>
+      </c>
+      <c r="C277" s="82" t="s">
+        <v>3314</v>
       </c>
       <c r="D277" s="19">
         <v>46190</v>
       </c>
-      <c r="E277" s="64"/>
-[...2 lines deleted...]
-    <row r="278" spans="1:6" ht="304.5" x14ac:dyDescent="0.3">
+      <c r="E277" s="68"/>
+      <c r="F277" s="68"/>
+    </row>
+    <row r="278" spans="1:6" ht="307.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="2" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="B278" s="10" t="s">
-        <v>546</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>552</v>
+      </c>
+      <c r="C278" s="82" t="s">
+        <v>430</v>
       </c>
       <c r="D278" s="19">
         <v>46194</v>
       </c>
-      <c r="E278" s="64"/>
-[...2 lines deleted...]
-    <row r="279" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="E278" s="68"/>
+      <c r="F278" s="68"/>
+    </row>
+    <row r="279" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
       <c r="A279" s="3" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="B279" s="10" t="s">
-        <v>548</v>
-[...2 lines deleted...]
-        <v>549</v>
+        <v>554</v>
+      </c>
+      <c r="C279" s="82" t="s">
+        <v>555</v>
       </c>
       <c r="D279" s="19">
         <v>46491</v>
       </c>
-      <c r="E279" s="64"/>
-[...2 lines deleted...]
-    <row r="280" spans="1:6" ht="252" x14ac:dyDescent="0.3">
+      <c r="E279" s="68"/>
+      <c r="F279" s="68"/>
+    </row>
+    <row r="280" spans="1:6" ht="348.75" x14ac:dyDescent="0.2">
       <c r="A280" s="4" t="s">
-        <v>2890</v>
+        <v>2878</v>
       </c>
       <c r="B280" s="10" t="s">
-        <v>550</v>
-[...1 lines deleted...]
-      <c r="C280" s="78" t="s">
+        <v>556</v>
+      </c>
+      <c r="C280" s="82" t="s">
         <v>10</v>
       </c>
       <c r="D280" s="19">
         <v>46436</v>
       </c>
-      <c r="E280" s="64"/>
-[...2 lines deleted...]
-    <row r="281" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="E280" s="68"/>
+      <c r="F280" s="68"/>
+    </row>
+    <row r="281" spans="1:6" ht="135" x14ac:dyDescent="0.2">
       <c r="A281" s="2" t="s">
-        <v>2891</v>
+        <v>2879</v>
       </c>
       <c r="B281" s="11" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-        <v>552</v>
+        <v>557</v>
+      </c>
+      <c r="C281" s="82" t="s">
+        <v>558</v>
       </c>
       <c r="D281" s="19">
-        <v>46138</v>
-[...4 lines deleted...]
-    <row r="282" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+        <v>46503</v>
+      </c>
+      <c r="E281" s="68"/>
+      <c r="F281" s="68"/>
+    </row>
+    <row r="282" spans="1:6" ht="146.25" x14ac:dyDescent="0.2">
       <c r="A282" s="3" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
       <c r="B282" s="10" t="s">
-        <v>554</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>560</v>
+      </c>
+      <c r="C282" s="82" t="s">
+        <v>407</v>
       </c>
       <c r="D282" s="19">
         <v>46484</v>
       </c>
-      <c r="E282" s="64"/>
-[...2 lines deleted...]
-    <row r="283" spans="1:6" ht="378" x14ac:dyDescent="0.3">
+      <c r="E282" s="68"/>
+      <c r="F282" s="68"/>
+    </row>
+    <row r="283" spans="1:6" ht="181.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A283" s="2" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="B283" s="10" t="s">
-        <v>556</v>
-[...2 lines deleted...]
-        <v>406</v>
+        <v>562</v>
+      </c>
+      <c r="C283" s="82" t="s">
+        <v>407</v>
       </c>
       <c r="D283" s="19">
         <v>46485</v>
       </c>
-      <c r="E283" s="64"/>
-[...2 lines deleted...]
-    <row r="284" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E283" s="68"/>
+      <c r="F283" s="68"/>
+    </row>
+    <row r="284" spans="1:6" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A284" s="3" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="B284" s="11" t="s">
-        <v>558</v>
-[...4 lines deleted...]
-      <c r="D284" s="26">
+        <v>564</v>
+      </c>
+      <c r="C284" s="82" t="s">
+        <v>565</v>
+      </c>
+      <c r="D284" s="29">
         <v>46204</v>
       </c>
-      <c r="E284" s="64"/>
-[...2 lines deleted...]
-    <row r="285" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E284" s="68"/>
+      <c r="F284" s="68"/>
+    </row>
+    <row r="285" spans="1:6" ht="82.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A285" s="1" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="B285" s="11" t="s">
-        <v>561</v>
-[...2 lines deleted...]
-        <v>562</v>
+        <v>567</v>
+      </c>
+      <c r="C285" s="82" t="s">
+        <v>568</v>
       </c>
       <c r="D285" s="19">
         <v>46203</v>
       </c>
-      <c r="E285" s="64"/>
-[...2 lines deleted...]
-    <row r="286" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="E285" s="68"/>
+      <c r="F285" s="68"/>
+    </row>
+    <row r="286" spans="1:6" ht="135" x14ac:dyDescent="0.2">
       <c r="A286" s="4" t="s">
-        <v>2892</v>
+        <v>2880</v>
       </c>
       <c r="B286" s="10" t="s">
-        <v>563</v>
-[...2 lines deleted...]
-        <v>564</v>
+        <v>569</v>
+      </c>
+      <c r="C286" s="82" t="s">
+        <v>570</v>
       </c>
       <c r="D286" s="19">
-        <v>46180</v>
-[...4 lines deleted...]
-    <row r="287" spans="1:6" x14ac:dyDescent="0.3">
+        <v>46545</v>
+      </c>
+      <c r="E286" s="68"/>
+      <c r="F286" s="68"/>
+    </row>
+    <row r="287" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A287" s="1" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="B287" s="20" t="s">
-        <v>566</v>
-[...2 lines deleted...]
-        <v>538</v>
+        <v>572</v>
+      </c>
+      <c r="C287" s="82" t="s">
+        <v>544</v>
       </c>
       <c r="D287" s="19">
         <v>46210</v>
       </c>
-      <c r="E287" s="64"/>
-[...2 lines deleted...]
-    <row r="288" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="E287" s="68"/>
+      <c r="F287" s="68"/>
+    </row>
+    <row r="288" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A288" s="4" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="B288" s="11" t="s">
-        <v>3549</v>
-[...2 lines deleted...]
-        <v>568</v>
+        <v>3542</v>
+      </c>
+      <c r="C288" s="82" t="s">
+        <v>574</v>
       </c>
       <c r="D288" s="19">
         <v>46592</v>
       </c>
-      <c r="E288" s="64"/>
-[...2 lines deleted...]
-    <row r="289" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E288" s="68"/>
+      <c r="F288" s="68"/>
+    </row>
+    <row r="289" spans="1:6" ht="45" x14ac:dyDescent="0.2">
       <c r="A289" s="3" t="s">
-        <v>2893</v>
+        <v>2881</v>
       </c>
       <c r="B289" s="10" t="s">
         <v>2079</v>
       </c>
-      <c r="C289" s="78" t="s">
-        <v>569</v>
+      <c r="C289" s="82" t="s">
+        <v>575</v>
       </c>
       <c r="D289" s="19">
         <v>46221</v>
       </c>
-      <c r="E289" s="64"/>
-[...2 lines deleted...]
-    <row r="290" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E289" s="68"/>
+      <c r="F289" s="68"/>
+    </row>
+    <row r="290" spans="1:6" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="3" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
       <c r="B290" s="10" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-        <v>3625</v>
+        <v>577</v>
+      </c>
+      <c r="C290" s="82" t="s">
+        <v>3639</v>
       </c>
       <c r="D290" s="19">
         <v>46280</v>
       </c>
-      <c r="E290" s="64"/>
-[...2 lines deleted...]
-    <row r="291" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="E290" s="68"/>
+      <c r="F290" s="68"/>
+    </row>
+    <row r="291" spans="1:6" ht="156" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="3" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="B291" s="10" t="s">
-        <v>573</v>
-[...1 lines deleted...]
-      <c r="C291" s="78" t="s">
+        <v>579</v>
+      </c>
+      <c r="C291" s="82" t="s">
         <v>4</v>
       </c>
       <c r="D291" s="19">
         <v>46242</v>
       </c>
-      <c r="E291" s="64"/>
-[...2 lines deleted...]
-    <row r="292" spans="1:6" ht="378" x14ac:dyDescent="0.3">
+      <c r="E291" s="68"/>
+      <c r="F291" s="68"/>
+    </row>
+    <row r="292" spans="1:6" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A292" s="3" t="s">
-        <v>2894</v>
+        <v>2882</v>
       </c>
       <c r="B292" s="11" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-        <v>575</v>
+        <v>580</v>
+      </c>
+      <c r="C292" s="82" t="s">
+        <v>581</v>
       </c>
       <c r="D292" s="19">
         <v>46225</v>
       </c>
-      <c r="E292" s="64"/>
-[...2 lines deleted...]
-    <row r="293" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E292" s="68"/>
+      <c r="F292" s="68"/>
+    </row>
+    <row r="293" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A293" s="3" t="s">
-        <v>2895</v>
+        <v>2883</v>
       </c>
       <c r="B293" s="10" t="s">
-        <v>576</v>
-[...2 lines deleted...]
-        <v>577</v>
+        <v>582</v>
+      </c>
+      <c r="C293" s="82" t="s">
+        <v>583</v>
       </c>
       <c r="D293" s="19">
         <v>46241</v>
       </c>
-      <c r="E293" s="64"/>
-[...2 lines deleted...]
-    <row r="294" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="E293" s="68"/>
+      <c r="F293" s="68"/>
+    </row>
+    <row r="294" spans="1:6" ht="90" x14ac:dyDescent="0.2">
       <c r="A294" s="3" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
       <c r="B294" s="11" t="s">
-        <v>579</v>
-[...4 lines deleted...]
-      <c r="D294" s="26">
+        <v>585</v>
+      </c>
+      <c r="C294" s="82" t="s">
+        <v>3640</v>
+      </c>
+      <c r="D294" s="29">
         <v>46264</v>
       </c>
-      <c r="E294" s="64"/>
-[...2 lines deleted...]
-    <row r="295" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E294" s="68"/>
+      <c r="F294" s="68"/>
+    </row>
+    <row r="295" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A295" s="3" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="B295" s="10" t="s">
-        <v>581</v>
-[...1 lines deleted...]
-      <c r="C295" s="78" t="s">
+        <v>587</v>
+      </c>
+      <c r="C295" s="82" t="s">
         <v>11</v>
       </c>
       <c r="D295" s="19">
         <v>46173</v>
       </c>
-      <c r="E295" s="64"/>
-[...2 lines deleted...]
-    <row r="296" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E295" s="68"/>
+      <c r="F295" s="68"/>
+    </row>
+    <row r="296" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A296" s="3" t="s">
-        <v>2896</v>
+        <v>2884</v>
       </c>
       <c r="B296" s="10" t="s">
-        <v>582</v>
-[...2 lines deleted...]
-        <v>583</v>
+        <v>588</v>
+      </c>
+      <c r="C296" s="82" t="s">
+        <v>589</v>
       </c>
       <c r="D296" s="19">
         <v>46281</v>
       </c>
-      <c r="E296" s="64"/>
-[...2 lines deleted...]
-    <row r="297" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="E296" s="68"/>
+      <c r="F296" s="68"/>
+    </row>
+    <row r="297" spans="1:6" ht="88.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A297" s="2" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="B297" s="10" t="s">
-        <v>585</v>
-[...2 lines deleted...]
-        <v>586</v>
+        <v>591</v>
+      </c>
+      <c r="C297" s="82" t="s">
+        <v>592</v>
       </c>
       <c r="D297" s="19">
         <v>46274</v>
       </c>
-      <c r="E297" s="64"/>
-[...2 lines deleted...]
-    <row r="298" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="E297" s="68"/>
+      <c r="F297" s="68"/>
+    </row>
+    <row r="298" spans="1:6" ht="117" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A298" s="3" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
       <c r="B298" s="11" t="s">
-        <v>588</v>
-[...4 lines deleted...]
-      <c r="D298" s="26">
+        <v>594</v>
+      </c>
+      <c r="C298" s="89" t="s">
+        <v>3315</v>
+      </c>
+      <c r="D298" s="29">
         <v>46288</v>
       </c>
-      <c r="E298" s="64"/>
-[...2 lines deleted...]
-    <row r="299" spans="1:6" ht="252" x14ac:dyDescent="0.3">
+      <c r="E298" s="68"/>
+      <c r="F298" s="68"/>
+    </row>
+    <row r="299" spans="1:6" ht="303.75" x14ac:dyDescent="0.2">
       <c r="A299" s="4" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="B299" s="10" t="s">
         <v>2079</v>
       </c>
-      <c r="C299" s="78" t="s">
-        <v>590</v>
+      <c r="C299" s="82" t="s">
+        <v>596</v>
       </c>
       <c r="D299" s="19">
         <v>46460</v>
       </c>
-      <c r="E299" s="64"/>
-[...2 lines deleted...]
-    <row r="300" spans="1:6" ht="38.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E299" s="68"/>
+      <c r="F299" s="68"/>
+    </row>
+    <row r="300" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A300" s="3" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="B300" s="14" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>598</v>
+      </c>
+      <c r="C300" s="82" t="s">
+        <v>599</v>
       </c>
       <c r="D300" s="19">
         <v>46316</v>
       </c>
-      <c r="E300" s="64"/>
-[...2 lines deleted...]
-    <row r="301" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="E300" s="68"/>
+      <c r="F300" s="68"/>
+    </row>
+    <row r="301" spans="1:6" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="3" t="s">
-        <v>2897</v>
+        <v>2885</v>
       </c>
       <c r="B301" s="20" t="s">
-        <v>2538</v>
-[...2 lines deleted...]
-        <v>3331</v>
+        <v>2530</v>
+      </c>
+      <c r="C301" s="82" t="s">
+        <v>3316</v>
       </c>
       <c r="D301" s="19">
         <v>46323</v>
       </c>
-      <c r="E301" s="64"/>
-[...2 lines deleted...]
-    <row r="302" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E301" s="68"/>
+      <c r="F301" s="68"/>
+    </row>
+    <row r="302" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A302" s="3" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="B302" s="14" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>596</v>
+        <v>601</v>
+      </c>
+      <c r="C302" s="82" t="s">
+        <v>602</v>
       </c>
       <c r="D302" s="19">
         <v>46319</v>
       </c>
-      <c r="E302" s="64"/>
-[...2 lines deleted...]
-    <row r="303" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E302" s="68"/>
+      <c r="F302" s="68"/>
+    </row>
+    <row r="303" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A303" s="3" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
       <c r="B303" s="10" t="s">
-        <v>598</v>
-[...2 lines deleted...]
-        <v>599</v>
+        <v>604</v>
+      </c>
+      <c r="C303" s="82" t="s">
+        <v>605</v>
       </c>
       <c r="D303" s="19">
         <v>46329</v>
       </c>
-      <c r="E303" s="64"/>
-[...2 lines deleted...]
-    <row r="304" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E303" s="68"/>
+      <c r="F303" s="68"/>
+    </row>
+    <row r="304" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A304" s="3" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
       <c r="B304" s="10" t="s">
-        <v>601</v>
-[...1 lines deleted...]
-      <c r="C304" s="78" t="s">
+        <v>607</v>
+      </c>
+      <c r="C304" s="82" t="s">
         <v>10</v>
       </c>
       <c r="D304" s="19">
         <v>46330</v>
       </c>
-      <c r="E304" s="64"/>
-[...2 lines deleted...]
-    <row r="305" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="E304" s="68"/>
+      <c r="F304" s="68"/>
+    </row>
+    <row r="305" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A305" s="3" t="s">
-        <v>602</v>
+        <v>608</v>
       </c>
       <c r="B305" s="10" t="s">
-        <v>603</v>
-[...1 lines deleted...]
-      <c r="C305" s="78" t="s">
+        <v>609</v>
+      </c>
+      <c r="C305" s="82" t="s">
         <v>10</v>
       </c>
       <c r="D305" s="19">
         <v>46330</v>
       </c>
-      <c r="E305" s="64"/>
-[...2 lines deleted...]
-    <row r="306" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E305" s="68"/>
+      <c r="F305" s="74"/>
+    </row>
+    <row r="306" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A306" s="3" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="B306" s="10" t="s">
-        <v>605</v>
-[...2 lines deleted...]
-        <v>606</v>
+        <v>611</v>
+      </c>
+      <c r="C306" s="82" t="s">
+        <v>612</v>
       </c>
       <c r="D306" s="19">
         <v>46207</v>
       </c>
-      <c r="E306" s="64"/>
-[...2 lines deleted...]
-    <row r="307" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="E306" s="68"/>
+      <c r="F306" s="68"/>
+    </row>
+    <row r="307" spans="1:6" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="1" t="s">
-        <v>607</v>
+        <v>613</v>
       </c>
       <c r="B307" s="11" t="s">
-        <v>608</v>
-[...4 lines deleted...]
-      <c r="D307" s="26">
+        <v>614</v>
+      </c>
+      <c r="C307" s="82" t="s">
+        <v>615</v>
+      </c>
+      <c r="D307" s="29">
         <v>46309</v>
       </c>
-      <c r="E307" s="64"/>
-[...2 lines deleted...]
-    <row r="308" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E307" s="68"/>
+      <c r="F307" s="68"/>
+    </row>
+    <row r="308" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A308" s="3" t="s">
-        <v>2429</v>
+        <v>2423</v>
       </c>
       <c r="B308" s="14" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-        <v>611</v>
+        <v>616</v>
+      </c>
+      <c r="C308" s="82" t="s">
+        <v>617</v>
       </c>
       <c r="D308" s="19">
         <v>46311</v>
       </c>
-      <c r="E308" s="64"/>
-[...2 lines deleted...]
-    <row r="309" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="E308" s="68"/>
+      <c r="F308" s="68"/>
+    </row>
+    <row r="309" spans="1:6" ht="90" x14ac:dyDescent="0.2">
       <c r="A309" s="4" t="s">
-        <v>2898</v>
+        <v>2886</v>
       </c>
       <c r="B309" s="14" t="s">
-        <v>612</v>
-[...4 lines deleted...]
-      <c r="D309" s="26">
+        <v>618</v>
+      </c>
+      <c r="C309" s="82" t="s">
+        <v>619</v>
+      </c>
+      <c r="D309" s="29">
         <v>46344</v>
       </c>
-      <c r="E309" s="64"/>
-[...2 lines deleted...]
-    <row r="310" spans="1:6" ht="221" x14ac:dyDescent="0.3">
+      <c r="E309" s="68"/>
+      <c r="F309" s="68"/>
+    </row>
+    <row r="310" spans="1:6" ht="90" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="8" t="s">
-        <v>2899</v>
+        <v>2887</v>
       </c>
       <c r="B310" s="11" t="s">
-        <v>614</v>
-[...4 lines deleted...]
-      <c r="D310" s="26">
+        <v>620</v>
+      </c>
+      <c r="C310" s="82" t="s">
+        <v>621</v>
+      </c>
+      <c r="D310" s="29">
         <v>46350</v>
       </c>
-      <c r="E310" s="64"/>
-[...2 lines deleted...]
-    <row r="311" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="E310" s="68"/>
+      <c r="F310" s="68"/>
+    </row>
+    <row r="311" spans="1:6" ht="146.25" x14ac:dyDescent="0.2">
       <c r="A311" s="3" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="B311" s="14" t="s">
-        <v>617</v>
-[...4 lines deleted...]
-      <c r="D311" s="26">
+        <v>623</v>
+      </c>
+      <c r="C311" s="82" t="s">
+        <v>624</v>
+      </c>
+      <c r="D311" s="29">
         <v>46327</v>
       </c>
-      <c r="E311" s="64"/>
-[...2 lines deleted...]
-    <row r="312" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="E311" s="68"/>
+      <c r="F311" s="68"/>
+    </row>
+    <row r="312" spans="1:6" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A312" s="1" t="s">
-        <v>2686</v>
+        <v>2677</v>
       </c>
       <c r="B312" s="10" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-        <v>619</v>
+        <v>625</v>
+      </c>
+      <c r="C312" s="82" t="s">
+        <v>626</v>
       </c>
       <c r="D312" s="19">
         <v>46361</v>
       </c>
-      <c r="E312" s="64"/>
-[...2 lines deleted...]
-    <row r="313" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="E312" s="68"/>
+      <c r="F312" s="68"/>
+    </row>
+    <row r="313" spans="1:6" ht="90" x14ac:dyDescent="0.2">
       <c r="A313" s="3" t="s">
-        <v>2900</v>
+        <v>2888</v>
       </c>
       <c r="B313" s="14" t="s">
-        <v>620</v>
-[...2 lines deleted...]
-        <v>621</v>
+        <v>627</v>
+      </c>
+      <c r="C313" s="82" t="s">
+        <v>628</v>
       </c>
       <c r="D313" s="19">
         <v>46361</v>
       </c>
-      <c r="E313" s="64"/>
-[...2 lines deleted...]
-    <row r="314" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E313" s="68"/>
+      <c r="F313" s="68"/>
+    </row>
+    <row r="314" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A314" s="4" t="s">
-        <v>623</v>
+        <v>630</v>
       </c>
       <c r="B314" s="14" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-        <v>625</v>
+        <v>631</v>
+      </c>
+      <c r="C314" s="82" t="s">
+        <v>632</v>
       </c>
       <c r="D314" s="19">
         <v>46368</v>
       </c>
-      <c r="E314" s="64"/>
-[...2 lines deleted...]
-    <row r="315" spans="1:6" ht="147" x14ac:dyDescent="0.3">
+      <c r="E314" s="68"/>
+      <c r="F314" s="68"/>
+    </row>
+    <row r="315" spans="1:6" ht="141.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A315" s="3" t="s">
         <v>2115</v>
       </c>
       <c r="B315" s="10" t="s">
         <v>2116</v>
       </c>
-      <c r="C315" s="78" t="s">
-[...2 lines deleted...]
-      <c r="D315" s="26">
+      <c r="C315" s="82" t="s">
+        <v>525</v>
+      </c>
+      <c r="D315" s="29">
         <v>46207</v>
       </c>
-      <c r="E315" s="64"/>
-[...2 lines deleted...]
-    <row r="316" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="E315" s="68"/>
+      <c r="F315" s="68"/>
+    </row>
+    <row r="316" spans="1:6" ht="90" x14ac:dyDescent="0.2">
       <c r="A316" s="3" t="s">
-        <v>2701</v>
+        <v>2692</v>
       </c>
       <c r="B316" s="10" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>633</v>
+      </c>
+      <c r="C316" s="82" t="s">
+        <v>634</v>
       </c>
       <c r="D316" s="19">
         <v>46323</v>
       </c>
-      <c r="E316" s="64"/>
-[...2 lines deleted...]
-    <row r="317" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E316" s="68"/>
+      <c r="F316" s="68"/>
+    </row>
+    <row r="317" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A317" s="3" t="s">
-        <v>2604</v>
+        <v>2596</v>
       </c>
       <c r="B317" s="10" t="s">
-        <v>628</v>
-[...4 lines deleted...]
-      <c r="D317" s="26">
+        <v>635</v>
+      </c>
+      <c r="C317" s="82" t="s">
+        <v>636</v>
+      </c>
+      <c r="D317" s="29">
         <v>46365</v>
       </c>
-      <c r="E317" s="64"/>
-[...2 lines deleted...]
-    <row r="318" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="E317" s="68"/>
+      <c r="F317" s="68"/>
+    </row>
+    <row r="318" spans="1:6" ht="57" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A318" s="2" t="s">
-        <v>630</v>
+        <v>637</v>
       </c>
       <c r="B318" s="20" t="s">
-        <v>631</v>
-[...2 lines deleted...]
-        <v>632</v>
+        <v>638</v>
+      </c>
+      <c r="C318" s="82" t="s">
+        <v>639</v>
       </c>
       <c r="D318" s="19">
         <v>46375</v>
       </c>
-      <c r="E318" s="64"/>
-[...2 lines deleted...]
-    <row r="319" spans="1:6" ht="210.5" x14ac:dyDescent="0.3">
+      <c r="E318" s="68"/>
+      <c r="F318" s="68"/>
+    </row>
+    <row r="319" spans="1:6" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A319" s="7" t="s">
-        <v>2901</v>
+        <v>2889</v>
       </c>
       <c r="B319" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C319" s="78" t="s">
-        <v>633</v>
+      <c r="C319" s="82" t="s">
+        <v>640</v>
       </c>
       <c r="D319" s="19">
         <v>46402</v>
       </c>
-      <c r="E319" s="64"/>
-[...2 lines deleted...]
-    <row r="320" spans="1:6" ht="168" x14ac:dyDescent="0.3">
+      <c r="E319" s="68"/>
+      <c r="F319" s="68"/>
+    </row>
+    <row r="320" spans="1:6" ht="213.75" x14ac:dyDescent="0.2">
       <c r="A320" s="3" t="s">
-        <v>2744</v>
+        <v>2734</v>
       </c>
       <c r="B320" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C320" s="78" t="s">
-        <v>634</v>
+      <c r="C320" s="82" t="s">
+        <v>641</v>
       </c>
       <c r="D320" s="19">
         <v>46404</v>
       </c>
-      <c r="E320" s="64"/>
-[...2 lines deleted...]
-    <row r="321" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E320" s="68"/>
+      <c r="F320" s="68"/>
+    </row>
+    <row r="321" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A321" s="4" t="s">
-        <v>2486</v>
+        <v>2479</v>
       </c>
       <c r="B321" s="10" t="s">
         <v>91</v>
       </c>
-      <c r="C321" s="78" t="s">
-        <v>635</v>
+      <c r="C321" s="82" t="s">
+        <v>642</v>
       </c>
       <c r="D321" s="19">
         <v>46153</v>
       </c>
-      <c r="E321" s="64"/>
-[...2 lines deleted...]
-    <row r="322" spans="1:6" ht="273" x14ac:dyDescent="0.3">
+      <c r="E321" s="68"/>
+      <c r="F321" s="68"/>
+    </row>
+    <row r="322" spans="1:6" ht="146.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A322" s="2" t="s">
-        <v>2902</v>
+        <v>2890</v>
       </c>
       <c r="B322" s="20" t="s">
-        <v>636</v>
-[...2 lines deleted...]
-        <v>637</v>
+        <v>643</v>
+      </c>
+      <c r="C322" s="82" t="s">
+        <v>644</v>
       </c>
       <c r="D322" s="19">
         <v>46409</v>
       </c>
-      <c r="E322" s="64"/>
-[...2 lines deleted...]
-    <row r="323" spans="1:6" ht="30.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E322" s="68"/>
+      <c r="F322" s="68"/>
+    </row>
+    <row r="323" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A323" s="1" t="s">
-        <v>638</v>
+        <v>645</v>
       </c>
       <c r="B323" s="11" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="C323" s="78" t="s">
         <v>194</v>
+      </c>
+      <c r="C323" s="82" t="s">
+        <v>195</v>
       </c>
       <c r="D323" s="19">
         <v>46222</v>
       </c>
-      <c r="E323" s="64"/>
-[...2 lines deleted...]
-    <row r="324" spans="1:6" ht="189" x14ac:dyDescent="0.3">
+      <c r="E323" s="68"/>
+      <c r="F323" s="68"/>
+    </row>
+    <row r="324" spans="1:6" ht="236.25" x14ac:dyDescent="0.2">
       <c r="A324" s="4" t="s">
-        <v>2775</v>
+        <v>2765</v>
       </c>
       <c r="B324" s="10" t="s">
-        <v>639</v>
-[...2 lines deleted...]
-        <v>640</v>
+        <v>646</v>
+      </c>
+      <c r="C324" s="82" t="s">
+        <v>647</v>
       </c>
       <c r="D324" s="19">
         <v>46402</v>
       </c>
-      <c r="E324" s="64"/>
-[...2 lines deleted...]
-    <row r="325" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E324" s="68"/>
+      <c r="F324" s="68"/>
+    </row>
+    <row r="325" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A325" s="3" t="s">
-        <v>641</v>
+        <v>648</v>
       </c>
       <c r="B325" s="10" t="s">
-        <v>642</v>
-[...2 lines deleted...]
-        <v>3332</v>
+        <v>649</v>
+      </c>
+      <c r="C325" s="82" t="s">
+        <v>3317</v>
       </c>
       <c r="D325" s="19">
         <v>46447</v>
       </c>
-      <c r="E325" s="64"/>
-[...2 lines deleted...]
-    <row r="326" spans="1:6" ht="105" x14ac:dyDescent="0.3">
+      <c r="E325" s="68"/>
+      <c r="F325" s="68"/>
+    </row>
+    <row r="326" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
       <c r="A326" s="1" t="s">
-        <v>2903</v>
+        <v>2891</v>
       </c>
       <c r="B326" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C326" s="78" t="s">
-[...2 lines deleted...]
-      <c r="D326" s="26">
+      <c r="C326" s="82" t="s">
+        <v>3318</v>
+      </c>
+      <c r="D326" s="29">
         <v>46415</v>
       </c>
-      <c r="E326" s="64"/>
-[...2 lines deleted...]
-    <row r="327" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="E326" s="68"/>
+      <c r="F326" s="68"/>
+    </row>
+    <row r="327" spans="1:6" ht="114" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A327" s="3" t="s">
-        <v>643</v>
+        <v>650</v>
       </c>
       <c r="B327" s="11" t="s">
-        <v>644</v>
-[...4 lines deleted...]
-      <c r="D327" s="26">
+        <v>651</v>
+      </c>
+      <c r="C327" s="82" t="s">
+        <v>652</v>
+      </c>
+      <c r="D327" s="29">
         <v>46414</v>
       </c>
-      <c r="E327" s="64"/>
-[...2 lines deleted...]
-    <row r="328" spans="1:6" ht="136.5" x14ac:dyDescent="0.3">
+      <c r="E327" s="68"/>
+      <c r="F327" s="68"/>
+    </row>
+    <row r="328" spans="1:6" ht="157.5" x14ac:dyDescent="0.2">
       <c r="A328" s="1" t="s">
-        <v>2904</v>
+        <v>2892</v>
       </c>
       <c r="B328" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C328" s="78" t="s">
-[...2 lines deleted...]
-      <c r="D328" s="26">
+      <c r="C328" s="82" t="s">
+        <v>653</v>
+      </c>
+      <c r="D328" s="29">
         <v>46416</v>
       </c>
-      <c r="E328" s="64"/>
-[...2 lines deleted...]
-    <row r="329" spans="1:6" ht="304.5" x14ac:dyDescent="0.3">
+      <c r="E328" s="68"/>
+      <c r="F328" s="68"/>
+    </row>
+    <row r="329" spans="1:6" ht="60" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A329" s="4" t="s">
-        <v>647</v>
+        <v>654</v>
       </c>
       <c r="B329" s="11" t="s">
         <v>2134</v>
       </c>
-      <c r="C329" s="78" t="s">
-        <v>648</v>
+      <c r="C329" s="82" t="s">
+        <v>655</v>
       </c>
       <c r="D329" s="19">
         <v>46211</v>
       </c>
-      <c r="E329" s="64"/>
-[...2 lines deleted...]
-    <row r="330" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E329" s="68"/>
+      <c r="F329" s="68"/>
+    </row>
+    <row r="330" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A330" s="3" t="s">
-        <v>649</v>
+        <v>656</v>
       </c>
       <c r="B330" s="14" t="s">
-        <v>650</v>
-[...4 lines deleted...]
-      <c r="D330" s="26">
+        <v>657</v>
+      </c>
+      <c r="C330" s="82" t="s">
+        <v>658</v>
+      </c>
+      <c r="D330" s="29">
         <v>46367</v>
       </c>
-      <c r="E330" s="64"/>
-[...2 lines deleted...]
-    <row r="331" spans="1:6" ht="126" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E330" s="68"/>
+      <c r="F330" s="68"/>
+    </row>
+    <row r="331" spans="1:6" ht="144.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A331" s="3" t="s">
-        <v>2721</v>
+        <v>2712</v>
       </c>
       <c r="B331" s="14" t="s">
-        <v>652</v>
-[...4 lines deleted...]
-      <c r="D331" s="26">
+        <v>659</v>
+      </c>
+      <c r="C331" s="82" t="s">
+        <v>3177</v>
+      </c>
+      <c r="D331" s="29">
         <v>46422</v>
       </c>
-      <c r="E331" s="64"/>
-[...2 lines deleted...]
-    <row r="332" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E331" s="68"/>
+      <c r="F331" s="68"/>
+    </row>
+    <row r="332" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A332" s="1" t="s">
-        <v>653</v>
+        <v>660</v>
       </c>
       <c r="B332" s="10" t="s">
-        <v>504</v>
-[...2 lines deleted...]
-        <v>3628</v>
+        <v>506</v>
+      </c>
+      <c r="C332" s="82" t="s">
+        <v>661</v>
       </c>
       <c r="D332" s="19">
         <v>46227</v>
       </c>
-      <c r="E332" s="64"/>
-[...2 lines deleted...]
-    <row r="333" spans="1:6" ht="136.5" x14ac:dyDescent="0.3">
+      <c r="E332" s="68"/>
+      <c r="F332" s="68"/>
+    </row>
+    <row r="333" spans="1:6" ht="168.75" x14ac:dyDescent="0.2">
       <c r="A333" s="4" t="s">
-        <v>654</v>
+        <v>662</v>
       </c>
       <c r="B333" s="20" t="s">
-        <v>655</v>
-[...2 lines deleted...]
-        <v>656</v>
+        <v>663</v>
+      </c>
+      <c r="C333" s="82" t="s">
+        <v>664</v>
       </c>
       <c r="D333" s="19">
         <v>46424</v>
       </c>
-      <c r="E333" s="64"/>
-[...2 lines deleted...]
-    <row r="334" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E333" s="68"/>
+      <c r="F333" s="68"/>
+    </row>
+    <row r="334" spans="1:6" ht="45" x14ac:dyDescent="0.2">
       <c r="A334" s="3" t="s">
-        <v>657</v>
+        <v>665</v>
       </c>
       <c r="B334" s="10" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-        <v>659</v>
+        <v>666</v>
+      </c>
+      <c r="C334" s="82" t="s">
+        <v>667</v>
       </c>
       <c r="D334" s="19">
         <v>46436</v>
       </c>
-      <c r="E334" s="64"/>
-[...2 lines deleted...]
-    <row r="335" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="E334" s="68"/>
+      <c r="F334" s="68"/>
+    </row>
+    <row r="335" spans="1:6" ht="99" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A335" s="4" t="s">
-        <v>2905</v>
+        <v>2893</v>
       </c>
       <c r="B335" s="11" t="s">
-        <v>660</v>
-[...2 lines deleted...]
-        <v>3334</v>
+        <v>668</v>
+      </c>
+      <c r="C335" s="82" t="s">
+        <v>3319</v>
       </c>
       <c r="D335" s="19">
         <v>46439</v>
       </c>
-      <c r="E335" s="64"/>
-[...2 lines deleted...]
-    <row r="336" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E335" s="68"/>
+      <c r="F335" s="68"/>
+    </row>
+    <row r="336" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A336" s="3" t="s">
-        <v>2200</v>
+        <v>2196</v>
       </c>
       <c r="B336" s="14" t="s">
-        <v>661</v>
-[...2 lines deleted...]
-        <v>3335</v>
+        <v>669</v>
+      </c>
+      <c r="C336" s="82" t="s">
+        <v>3320</v>
       </c>
       <c r="D336" s="19">
         <v>46445</v>
       </c>
-      <c r="E336" s="64"/>
-[...2 lines deleted...]
-    <row r="337" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E336" s="68"/>
+      <c r="F336" s="68"/>
+    </row>
+    <row r="337" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A337" s="3" t="s">
-        <v>2906</v>
+        <v>2894</v>
       </c>
       <c r="B337" s="10" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-        <v>606</v>
+        <v>670</v>
+      </c>
+      <c r="C337" s="82" t="s">
+        <v>612</v>
       </c>
       <c r="D337" s="19">
         <v>46473</v>
       </c>
-      <c r="E337" s="64"/>
-[...2 lines deleted...]
-    <row r="338" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="E337" s="68"/>
+      <c r="F337" s="68"/>
+    </row>
+    <row r="338" spans="1:6" ht="90" x14ac:dyDescent="0.2">
       <c r="A338" s="1" t="s">
-        <v>663</v>
+        <v>3586</v>
       </c>
       <c r="B338" s="10" t="s">
-        <v>504</v>
-[...2 lines deleted...]
-        <v>664</v>
+        <v>506</v>
+      </c>
+      <c r="C338" s="82" t="s">
+        <v>671</v>
       </c>
       <c r="D338" s="19">
         <v>46482</v>
       </c>
-      <c r="E338" s="64"/>
-[...2 lines deleted...]
-    <row r="339" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="E338" s="68"/>
+      <c r="F338" s="68"/>
+    </row>
+    <row r="339" spans="1:6" ht="88.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A339" s="3" t="s">
-        <v>665</v>
+        <v>672</v>
       </c>
       <c r="B339" s="14" t="s">
-        <v>666</v>
-[...2 lines deleted...]
-        <v>3629</v>
+        <v>673</v>
+      </c>
+      <c r="C339" s="82" t="s">
+        <v>3641</v>
       </c>
       <c r="D339" s="19">
         <v>46478</v>
       </c>
-      <c r="E339" s="64"/>
-[...2 lines deleted...]
-    <row r="340" spans="1:6" ht="231" x14ac:dyDescent="0.3">
+      <c r="E339" s="68"/>
+      <c r="F339" s="68"/>
+    </row>
+    <row r="340" spans="1:6" ht="250.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A340" s="1" t="s">
-        <v>667</v>
+        <v>674</v>
       </c>
       <c r="B340" s="11" t="s">
-        <v>668</v>
-[...2 lines deleted...]
-        <v>669</v>
+        <v>675</v>
+      </c>
+      <c r="C340" s="82" t="s">
+        <v>676</v>
       </c>
       <c r="D340" s="19">
         <v>46456</v>
       </c>
-      <c r="E340" s="64"/>
-[...2 lines deleted...]
-    <row r="341" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E340" s="68"/>
+      <c r="F340" s="68"/>
+    </row>
+    <row r="341" spans="1:6" ht="45" x14ac:dyDescent="0.2">
       <c r="A341" s="4" t="s">
-        <v>670</v>
+        <v>677</v>
       </c>
       <c r="B341" s="10" t="s">
-        <v>671</v>
-[...2 lines deleted...]
-        <v>429</v>
+        <v>678</v>
+      </c>
+      <c r="C341" s="82" t="s">
+        <v>430</v>
       </c>
       <c r="D341" s="19">
         <v>46448</v>
       </c>
-      <c r="E341" s="64"/>
-[...2 lines deleted...]
-    <row r="342" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E341" s="68"/>
+      <c r="F341" s="68"/>
+    </row>
+    <row r="342" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A342" s="3" t="s">
-        <v>675</v>
+        <v>682</v>
       </c>
       <c r="B342" s="14" t="s">
-        <v>676</v>
-[...4 lines deleted...]
-      <c r="D342" s="26">
+        <v>683</v>
+      </c>
+      <c r="C342" s="82" t="s">
+        <v>684</v>
+      </c>
+      <c r="D342" s="29">
         <v>46321</v>
       </c>
-      <c r="E342" s="64"/>
-[...2 lines deleted...]
-    <row r="343" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E342" s="68"/>
+      <c r="F342" s="68"/>
+    </row>
+    <row r="343" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A343" s="3" t="s">
-        <v>678</v>
+        <v>685</v>
       </c>
       <c r="B343" s="14" t="s">
-        <v>679</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>686</v>
+      </c>
+      <c r="C343" s="82" t="s">
+        <v>687</v>
       </c>
       <c r="D343" s="19">
         <v>46152</v>
       </c>
-      <c r="E343" s="64"/>
-[...2 lines deleted...]
-    <row r="344" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E343" s="68"/>
+      <c r="F343" s="68"/>
+    </row>
+    <row r="344" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A344" s="3" t="s">
-        <v>681</v>
+        <v>688</v>
       </c>
       <c r="B344" s="14" t="s">
-        <v>682</v>
-[...4 lines deleted...]
-      <c r="D344" s="26">
+        <v>689</v>
+      </c>
+      <c r="C344" s="82" t="s">
+        <v>423</v>
+      </c>
+      <c r="D344" s="29">
         <v>46457</v>
       </c>
-      <c r="E344" s="64"/>
-[...2 lines deleted...]
-    <row r="345" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="E344" s="68"/>
+      <c r="F344" s="68"/>
+    </row>
+    <row r="345" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
       <c r="A345" s="3" t="s">
-        <v>683</v>
+        <v>690</v>
       </c>
       <c r="B345" s="10" t="s">
-        <v>684</v>
-[...1 lines deleted...]
-      <c r="C345" s="78" t="s">
+        <v>691</v>
+      </c>
+      <c r="C345" s="82" t="s">
         <v>11</v>
       </c>
       <c r="D345" s="19">
         <v>46179</v>
       </c>
-      <c r="E345" s="64"/>
-[...2 lines deleted...]
-    <row r="346" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E345" s="68"/>
+      <c r="F345" s="68"/>
+    </row>
+    <row r="346" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A346" s="3" t="s">
-        <v>685</v>
+        <v>692</v>
       </c>
       <c r="B346" s="14" t="s">
-        <v>686</v>
-[...4 lines deleted...]
-      <c r="D346" s="26">
+        <v>693</v>
+      </c>
+      <c r="C346" s="82" t="s">
+        <v>694</v>
+      </c>
+      <c r="D346" s="29">
         <v>46152</v>
       </c>
-      <c r="E346" s="64"/>
-[...2 lines deleted...]
-    <row r="347" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E346" s="68"/>
+      <c r="F346" s="68"/>
+    </row>
+    <row r="347" spans="1:6" ht="45" x14ac:dyDescent="0.2">
       <c r="A347" s="3" t="s">
-        <v>2907</v>
+        <v>2895</v>
       </c>
       <c r="B347" s="10" t="s">
-        <v>688</v>
-[...2 lines deleted...]
-        <v>689</v>
+        <v>695</v>
+      </c>
+      <c r="C347" s="82" t="s">
+        <v>696</v>
       </c>
       <c r="D347" s="19">
         <v>46187</v>
       </c>
-      <c r="E347" s="64"/>
-[...2 lines deleted...]
-    <row r="348" spans="1:6" ht="126" x14ac:dyDescent="0.3">
+      <c r="E347" s="68"/>
+      <c r="F347" s="68"/>
+    </row>
+    <row r="348" spans="1:6" ht="102.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A348" s="3" t="s">
-        <v>2908</v>
+        <v>2896</v>
       </c>
       <c r="B348" s="10" t="s">
-        <v>690</v>
-[...4 lines deleted...]
-      <c r="D348" s="26">
+        <v>697</v>
+      </c>
+      <c r="C348" s="82" t="s">
+        <v>698</v>
+      </c>
+      <c r="D348" s="29">
         <v>46187</v>
       </c>
-      <c r="E348" s="64"/>
-[...2 lines deleted...]
-    <row r="349" spans="1:6" ht="409.5" x14ac:dyDescent="0.3">
+      <c r="E348" s="68"/>
+      <c r="F348" s="68"/>
+    </row>
+    <row r="349" spans="1:6" ht="129.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A349" s="4" t="s">
-        <v>692</v>
+        <v>699</v>
       </c>
       <c r="B349" s="14" t="s">
-        <v>693</v>
-[...4 lines deleted...]
-      <c r="D349" s="26">
+        <v>700</v>
+      </c>
+      <c r="C349" s="82" t="s">
+        <v>701</v>
+      </c>
+      <c r="D349" s="29">
         <v>46422</v>
       </c>
-      <c r="E349" s="64"/>
-[...2 lines deleted...]
-    <row r="350" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E349" s="68"/>
+      <c r="F349" s="68"/>
+    </row>
+    <row r="350" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A350" s="3" t="s">
-        <v>695</v>
+        <v>702</v>
       </c>
       <c r="B350" s="14" t="s">
-        <v>696</v>
-[...2 lines deleted...]
-        <v>697</v>
+        <v>703</v>
+      </c>
+      <c r="C350" s="82" t="s">
+        <v>704</v>
       </c>
       <c r="D350" s="19">
         <v>46167</v>
       </c>
-      <c r="E350" s="64"/>
-[...2 lines deleted...]
-    <row r="351" spans="1:6" ht="147" x14ac:dyDescent="0.3">
+      <c r="E350" s="68"/>
+      <c r="F350" s="68"/>
+    </row>
+    <row r="351" spans="1:6" ht="168.75" x14ac:dyDescent="0.2">
       <c r="A351" s="15" t="s">
-        <v>2909</v>
+        <v>2897</v>
       </c>
       <c r="B351" s="10" t="s">
-        <v>698</v>
-[...1 lines deleted...]
-      <c r="C351" s="78" t="s">
+        <v>705</v>
+      </c>
+      <c r="C351" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D351" s="19">
         <v>46188</v>
       </c>
-      <c r="E351" s="64"/>
-[...2 lines deleted...]
-    <row r="352" spans="1:6" ht="44.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E351" s="68"/>
+      <c r="F351" s="68"/>
+    </row>
+    <row r="352" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A352" s="1" t="s">
-        <v>699</v>
+        <v>706</v>
       </c>
       <c r="B352" s="11" t="s">
-        <v>700</v>
-[...2 lines deleted...]
-        <v>3630</v>
+        <v>707</v>
+      </c>
+      <c r="C352" s="82" t="s">
+        <v>708</v>
       </c>
       <c r="D352" s="19">
         <v>46192</v>
       </c>
-      <c r="E352" s="64"/>
-[...2 lines deleted...]
-    <row r="353" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="E352" s="68"/>
+      <c r="F352" s="68"/>
+    </row>
+    <row r="353" spans="1:6" ht="134.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A353" s="1" t="s">
-        <v>2910</v>
+        <v>2898</v>
       </c>
       <c r="B353" s="10" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>702</v>
+        <v>709</v>
+      </c>
+      <c r="C353" s="82" t="s">
+        <v>710</v>
       </c>
       <c r="D353" s="19">
         <v>46192</v>
       </c>
-      <c r="E353" s="64"/>
-[...2 lines deleted...]
-    <row r="354" spans="1:6" ht="357" x14ac:dyDescent="0.3">
+      <c r="E353" s="68"/>
+      <c r="F353" s="68"/>
+    </row>
+    <row r="354" spans="1:6" ht="409.5" x14ac:dyDescent="0.2">
       <c r="A354" s="2" t="s">
-        <v>2911</v>
+        <v>2899</v>
       </c>
       <c r="B354" s="10" t="s">
         <v>2091</v>
       </c>
-      <c r="C354" s="78" t="s">
-        <v>703</v>
+      <c r="C354" s="82" t="s">
+        <v>711</v>
       </c>
       <c r="D354" s="19">
         <v>46193</v>
       </c>
-      <c r="E354" s="64"/>
-[...2 lines deleted...]
-    <row r="355" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E354" s="68"/>
+      <c r="F354" s="68"/>
+    </row>
+    <row r="355" spans="1:6" ht="81" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A355" s="3" t="s">
-        <v>704</v>
+        <v>712</v>
       </c>
       <c r="B355" s="14" t="s">
-        <v>705</v>
-[...2 lines deleted...]
-        <v>706</v>
+        <v>713</v>
+      </c>
+      <c r="C355" s="82" t="s">
+        <v>714</v>
       </c>
       <c r="D355" s="19">
         <v>46204</v>
       </c>
-      <c r="E355" s="64"/>
-[...2 lines deleted...]
-    <row r="356" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E355" s="68"/>
+      <c r="F355" s="68"/>
+    </row>
+    <row r="356" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A356" s="3" t="s">
-        <v>707</v>
+        <v>715</v>
       </c>
       <c r="B356" s="14" t="s">
-        <v>708</v>
-[...4 lines deleted...]
-      <c r="D356" s="26">
+        <v>716</v>
+      </c>
+      <c r="C356" s="82" t="s">
+        <v>717</v>
+      </c>
+      <c r="D356" s="29">
         <v>46204</v>
       </c>
-      <c r="E356" s="64"/>
-[...2 lines deleted...]
-    <row r="357" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E356" s="68"/>
+      <c r="F356" s="68"/>
+    </row>
+    <row r="357" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A357" s="3" t="s">
-        <v>2255</v>
+        <v>2251</v>
       </c>
       <c r="B357" s="14" t="s">
-        <v>710</v>
-[...4 lines deleted...]
-      <c r="D357" s="26">
+        <v>718</v>
+      </c>
+      <c r="C357" s="82" t="s">
+        <v>352</v>
+      </c>
+      <c r="D357" s="29">
         <v>46209</v>
       </c>
-      <c r="E357" s="64"/>
-[...2 lines deleted...]
-    <row r="358" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="E357" s="68"/>
+      <c r="F357" s="68"/>
+    </row>
+    <row r="358" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
       <c r="A358" s="6" t="s">
-        <v>711</v>
+        <v>719</v>
       </c>
       <c r="B358" s="14" t="s">
-        <v>712</v>
-[...10 lines deleted...]
-    <row r="359" spans="1:6" x14ac:dyDescent="0.3">
+        <v>720</v>
+      </c>
+      <c r="C358" s="82" t="s">
+        <v>721</v>
+      </c>
+      <c r="D358" s="29">
+        <v>46509</v>
+      </c>
+      <c r="E358" s="68"/>
+      <c r="F358" s="68"/>
+    </row>
+    <row r="359" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A359" s="3" t="s">
-        <v>714</v>
+        <v>722</v>
       </c>
       <c r="B359" s="14" t="s">
-        <v>715</v>
-[...4 lines deleted...]
-      <c r="D359" s="26">
+        <v>723</v>
+      </c>
+      <c r="C359" s="82" t="s">
+        <v>724</v>
+      </c>
+      <c r="D359" s="29">
         <v>46499</v>
       </c>
-      <c r="E359" s="64"/>
-[...2 lines deleted...]
-    <row r="360" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="E359" s="68"/>
+      <c r="F359" s="68"/>
+    </row>
+    <row r="360" spans="1:6" ht="90.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A360" s="3" t="s">
-        <v>2582</v>
+        <v>2574</v>
       </c>
       <c r="B360" s="11" t="s">
-        <v>440</v>
-[...4 lines deleted...]
-      <c r="D360" s="26">
+        <v>441</v>
+      </c>
+      <c r="C360" s="82" t="s">
+        <v>725</v>
+      </c>
+      <c r="D360" s="29">
         <v>46227</v>
       </c>
-      <c r="E360" s="64"/>
-[...2 lines deleted...]
-    <row r="361" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E360" s="68"/>
+      <c r="F360" s="68"/>
+    </row>
+    <row r="361" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A361" s="3" t="s">
         <v>1964</v>
       </c>
       <c r="B361" s="10" t="s">
-        <v>718</v>
-[...10 lines deleted...]
-    <row r="362" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+        <v>726</v>
+      </c>
+      <c r="C361" s="82" t="s">
+        <v>3321</v>
+      </c>
+      <c r="D361" s="29">
+        <v>46507</v>
+      </c>
+      <c r="E361" s="68"/>
+      <c r="F361" s="68"/>
+    </row>
+    <row r="362" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A362" s="3" t="s">
-        <v>719</v>
+        <v>727</v>
       </c>
       <c r="B362" s="10" t="s">
-        <v>720</v>
-[...4 lines deleted...]
-      <c r="D362" s="26">
+        <v>728</v>
+      </c>
+      <c r="C362" s="82" t="s">
+        <v>729</v>
+      </c>
+      <c r="D362" s="29">
         <v>46221</v>
       </c>
-      <c r="E362" s="64"/>
-[...2 lines deleted...]
-    <row r="363" spans="1:6" ht="189" x14ac:dyDescent="0.3">
+      <c r="E362" s="68"/>
+      <c r="F362" s="68"/>
+    </row>
+    <row r="363" spans="1:6" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A363" s="3" t="s">
-        <v>2912</v>
+        <v>2900</v>
       </c>
       <c r="B363" s="14" t="s">
-        <v>722</v>
-[...2 lines deleted...]
-        <v>723</v>
+        <v>730</v>
+      </c>
+      <c r="C363" s="82" t="s">
+        <v>731</v>
       </c>
       <c r="D363" s="19">
         <v>46244</v>
       </c>
-      <c r="E363" s="64"/>
-[...2 lines deleted...]
-    <row r="364" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E363" s="68"/>
+      <c r="F363" s="68"/>
+    </row>
+    <row r="364" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A364" s="3" t="s">
-        <v>2254</v>
+        <v>2250</v>
       </c>
       <c r="B364" s="14" t="s">
-        <v>724</v>
-[...1 lines deleted...]
-      <c r="C364" s="78" t="s">
+        <v>732</v>
+      </c>
+      <c r="C364" s="82" t="s">
         <v>11</v>
       </c>
       <c r="D364" s="19">
         <v>46244</v>
       </c>
-      <c r="E364" s="64"/>
-[...2 lines deleted...]
-    <row r="365" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="E364" s="68"/>
+      <c r="F364" s="68"/>
+    </row>
+    <row r="365" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A365" s="4" t="s">
-        <v>725</v>
+        <v>733</v>
       </c>
       <c r="B365" s="10" t="s">
-        <v>405</v>
-[...1 lines deleted...]
-      <c r="C365" s="78" t="s">
         <v>406</v>
       </c>
-      <c r="D365" s="26">
+      <c r="C365" s="82" t="s">
+        <v>407</v>
+      </c>
+      <c r="D365" s="29">
         <v>46373</v>
       </c>
-      <c r="E365" s="64"/>
-[...2 lines deleted...]
-    <row r="366" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E365" s="68"/>
+      <c r="F365" s="68"/>
+    </row>
+    <row r="366" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A366" s="1" t="s">
-        <v>726</v>
+        <v>734</v>
       </c>
       <c r="B366" s="11" t="s">
-        <v>325</v>
-[...2 lines deleted...]
-        <v>727</v>
+        <v>326</v>
+      </c>
+      <c r="C366" s="82" t="s">
+        <v>735</v>
       </c>
       <c r="D366" s="19">
         <v>46366</v>
       </c>
-      <c r="E366" s="64"/>
-[...2 lines deleted...]
-    <row r="367" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="E366" s="68"/>
+      <c r="F366" s="68"/>
+    </row>
+    <row r="367" spans="1:6" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A367" s="3" t="s">
         <v>2085</v>
       </c>
       <c r="B367" s="10" t="s">
-        <v>728</v>
-[...4 lines deleted...]
-      <c r="D367" s="26">
+        <v>736</v>
+      </c>
+      <c r="C367" s="82" t="s">
+        <v>3322</v>
+      </c>
+      <c r="D367" s="29">
         <v>46191</v>
       </c>
-      <c r="E367" s="64"/>
-[...2 lines deleted...]
-    <row r="368" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="E367" s="68"/>
+      <c r="F367" s="68"/>
+    </row>
+    <row r="368" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A368" s="3" t="s">
-        <v>2913</v>
+        <v>2901</v>
       </c>
       <c r="B368" s="10" t="s">
-        <v>690</v>
-[...4 lines deleted...]
-      <c r="D368" s="26">
+        <v>697</v>
+      </c>
+      <c r="C368" s="82" t="s">
+        <v>698</v>
+      </c>
+      <c r="D368" s="29">
         <v>46280</v>
       </c>
-      <c r="E368" s="64"/>
-[...4 lines deleted...]
-        <v>2914</v>
+      <c r="E368" s="68"/>
+      <c r="F368" s="68"/>
+    </row>
+    <row r="369" spans="1:6" ht="251.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A369" s="35" t="s">
+        <v>2902</v>
       </c>
       <c r="B369" s="16" t="s">
-        <v>729</v>
-[...4 lines deleted...]
-      <c r="D369" s="35">
+        <v>737</v>
+      </c>
+      <c r="C369" s="82" t="s">
+        <v>738</v>
+      </c>
+      <c r="D369" s="38">
         <v>46310</v>
       </c>
-      <c r="E369" s="64"/>
-[...2 lines deleted...]
-    <row r="370" spans="1:6" ht="66" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E369" s="68"/>
+      <c r="F369" s="68"/>
+    </row>
+    <row r="370" spans="1:6" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A370" s="3" t="s">
-        <v>2360</v>
+        <v>2355</v>
       </c>
       <c r="B370" s="11" t="s">
-        <v>731</v>
-[...4 lines deleted...]
-      <c r="D370" s="26">
+        <v>739</v>
+      </c>
+      <c r="C370" s="82" t="s">
+        <v>3323</v>
+      </c>
+      <c r="D370" s="29">
         <v>46302</v>
       </c>
-      <c r="E370" s="64"/>
-[...2 lines deleted...]
-    <row r="371" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="E370" s="68"/>
+      <c r="F370" s="68"/>
+    </row>
+    <row r="371" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A371" s="1" t="s">
-        <v>2641</v>
+        <v>2631</v>
       </c>
       <c r="B371" s="10" t="s">
         <v>2079</v>
       </c>
-      <c r="C371" s="82" t="s">
-        <v>494</v>
+      <c r="C371" s="86" t="s">
+        <v>496</v>
       </c>
       <c r="D371" s="19">
         <v>46295</v>
       </c>
-      <c r="E371" s="64"/>
-[...2 lines deleted...]
-    <row r="372" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E371" s="68"/>
+      <c r="F371" s="68"/>
+    </row>
+    <row r="372" spans="1:6" ht="45" x14ac:dyDescent="0.2">
       <c r="A372" s="3" t="s">
-        <v>732</v>
+        <v>740</v>
       </c>
       <c r="B372" s="10" t="s">
-        <v>733</v>
-[...4 lines deleted...]
-      <c r="D372" s="102">
+        <v>741</v>
+      </c>
+      <c r="C372" s="82" t="s">
+        <v>742</v>
+      </c>
+      <c r="D372" s="106">
         <v>46316</v>
       </c>
-      <c r="E372" s="64"/>
-[...2 lines deleted...]
-    <row r="373" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E372" s="68"/>
+      <c r="F372" s="68"/>
+    </row>
+    <row r="373" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A373" s="3" t="s">
         <v>2158</v>
       </c>
       <c r="B373" s="11" t="s">
-        <v>444</v>
-[...1 lines deleted...]
-      <c r="C373" s="78" t="s">
+        <v>445</v>
+      </c>
+      <c r="C373" s="82" t="s">
         <v>12</v>
       </c>
       <c r="D373" s="19">
         <v>46264</v>
       </c>
-      <c r="E373" s="64"/>
-[...2 lines deleted...]
-    <row r="374" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E373" s="68"/>
+      <c r="F373" s="68"/>
+    </row>
+    <row r="374" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A374" s="3" t="s">
-        <v>735</v>
+        <v>743</v>
       </c>
       <c r="B374" s="10" t="s">
-        <v>736</v>
-[...2 lines deleted...]
-        <v>737</v>
+        <v>744</v>
+      </c>
+      <c r="C374" s="82" t="s">
+        <v>745</v>
       </c>
       <c r="D374" s="19">
         <v>46486</v>
       </c>
-      <c r="E374" s="64"/>
-[...2 lines deleted...]
-    <row r="375" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="E374" s="68"/>
+      <c r="F374" s="68"/>
+    </row>
+    <row r="375" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
       <c r="A375" s="3" t="s">
-        <v>738</v>
+        <v>746</v>
       </c>
       <c r="B375" s="14" t="s">
-        <v>739</v>
-[...2 lines deleted...]
-        <v>740</v>
+        <v>747</v>
+      </c>
+      <c r="C375" s="90" t="s">
+        <v>748</v>
       </c>
       <c r="D375" s="19">
         <v>46360</v>
       </c>
-      <c r="E375" s="64"/>
-[...2 lines deleted...]
-    <row r="376" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E375" s="68"/>
+      <c r="F375" s="68"/>
+    </row>
+    <row r="376" spans="1:6" ht="45" x14ac:dyDescent="0.2">
       <c r="A376" s="1" t="s">
-        <v>741</v>
+        <v>749</v>
       </c>
       <c r="B376" s="10" t="s">
-        <v>742</v>
-[...2 lines deleted...]
-        <v>743</v>
+        <v>750</v>
+      </c>
+      <c r="C376" s="82" t="s">
+        <v>751</v>
       </c>
       <c r="D376" s="19">
         <v>46271</v>
       </c>
-      <c r="E376" s="64"/>
-[...2 lines deleted...]
-    <row r="377" spans="1:6" ht="95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E376" s="68"/>
+      <c r="F376" s="68"/>
+    </row>
+    <row r="377" spans="1:6" ht="90" x14ac:dyDescent="0.2">
       <c r="A377" s="3" t="s">
-        <v>744</v>
+        <v>752</v>
       </c>
       <c r="B377" s="14" t="s">
-        <v>745</v>
-[...2 lines deleted...]
-        <v>3632</v>
+        <v>753</v>
+      </c>
+      <c r="C377" s="85" t="s">
+        <v>3642</v>
       </c>
       <c r="D377" s="19">
         <v>46332</v>
       </c>
-      <c r="E377" s="64"/>
-[...2 lines deleted...]
-    <row r="378" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E377" s="68"/>
+      <c r="F377" s="68"/>
+    </row>
+    <row r="378" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A378" s="3" t="s">
-        <v>746</v>
+        <v>754</v>
       </c>
       <c r="B378" s="14" t="s">
-        <v>747</v>
-[...4 lines deleted...]
-      <c r="D378" s="26">
+        <v>755</v>
+      </c>
+      <c r="C378" s="82" t="s">
+        <v>756</v>
+      </c>
+      <c r="D378" s="29">
         <v>46353</v>
       </c>
-      <c r="E378" s="64"/>
-[...2 lines deleted...]
-    <row r="379" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E378" s="68"/>
+      <c r="F378" s="68"/>
+    </row>
+    <row r="379" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A379" s="1" t="s">
-        <v>749</v>
+        <v>757</v>
       </c>
       <c r="B379" s="10" t="s">
-        <v>750</v>
-[...2 lines deleted...]
-        <v>751</v>
+        <v>758</v>
+      </c>
+      <c r="C379" s="82" t="s">
+        <v>759</v>
       </c>
       <c r="D379" s="19">
         <v>46318</v>
       </c>
-      <c r="E379" s="64"/>
-[...2 lines deleted...]
-    <row r="380" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E379" s="68"/>
+      <c r="F379" s="68"/>
+    </row>
+    <row r="380" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A380" s="3" t="s">
-        <v>752</v>
+        <v>760</v>
       </c>
       <c r="B380" s="14" t="s">
-        <v>624</v>
-[...4 lines deleted...]
-      <c r="D380" s="26">
+        <v>631</v>
+      </c>
+      <c r="C380" s="82" t="s">
+        <v>632</v>
+      </c>
+      <c r="D380" s="29">
         <v>46368</v>
       </c>
-      <c r="E380" s="64"/>
-[...2 lines deleted...]
-    <row r="381" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="E380" s="68"/>
+      <c r="F380" s="68"/>
+    </row>
+    <row r="381" spans="1:6" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A381" s="1" t="s">
-        <v>753</v>
+        <v>761</v>
       </c>
       <c r="B381" s="10" t="s">
-        <v>754</v>
-[...2 lines deleted...]
-        <v>3633</v>
+        <v>762</v>
+      </c>
+      <c r="C381" s="82" t="s">
+        <v>763</v>
       </c>
       <c r="D381" s="19">
         <v>46453</v>
       </c>
-      <c r="E381" s="64"/>
-[...2 lines deleted...]
-    <row r="382" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="E381" s="68"/>
+      <c r="F381" s="68"/>
+    </row>
+    <row r="382" spans="1:6" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A382" s="3" t="s">
-        <v>3113</v>
+        <v>3099</v>
       </c>
       <c r="B382" s="11" t="s">
-        <v>352</v>
-[...1 lines deleted...]
-      <c r="C382" s="78" t="s">
+        <v>353</v>
+      </c>
+      <c r="C382" s="82" t="s">
         <v>2110</v>
       </c>
       <c r="D382" s="19">
         <v>46370</v>
       </c>
-      <c r="E382" s="64"/>
-[...2 lines deleted...]
-    <row r="383" spans="1:6" ht="105" x14ac:dyDescent="0.3">
+      <c r="E382" s="68"/>
+      <c r="F382" s="68"/>
+    </row>
+    <row r="383" spans="1:6" ht="157.5" x14ac:dyDescent="0.2">
       <c r="A383" s="3" t="s">
-        <v>755</v>
+        <v>764</v>
       </c>
       <c r="B383" s="14" t="s">
-        <v>756</v>
-[...4 lines deleted...]
-      <c r="D383" s="26">
+        <v>765</v>
+      </c>
+      <c r="C383" s="82" t="s">
+        <v>430</v>
+      </c>
+      <c r="D383" s="29">
         <v>46359</v>
       </c>
-      <c r="E383" s="64"/>
-[...2 lines deleted...]
-    <row r="384" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E383" s="68"/>
+      <c r="F383" s="68"/>
+    </row>
+    <row r="384" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A384" s="3" t="s">
-        <v>757</v>
+        <v>766</v>
       </c>
       <c r="B384" s="11" t="s">
-        <v>758</v>
-[...4 lines deleted...]
-      <c r="D384" s="26">
+        <v>767</v>
+      </c>
+      <c r="C384" s="82" t="s">
+        <v>3324</v>
+      </c>
+      <c r="D384" s="29">
         <v>46366</v>
       </c>
-      <c r="E384" s="64"/>
-[...2 lines deleted...]
-    <row r="385" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E384" s="68"/>
+      <c r="F384" s="68"/>
+    </row>
+    <row r="385" spans="1:6" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A385" s="3" t="s">
-        <v>759</v>
+        <v>768</v>
       </c>
       <c r="B385" s="14" t="s">
-        <v>760</v>
-[...4 lines deleted...]
-      <c r="D385" s="26">
+        <v>769</v>
+      </c>
+      <c r="C385" s="82" t="s">
+        <v>3643</v>
+      </c>
+      <c r="D385" s="29">
         <v>46363</v>
       </c>
-      <c r="E385" s="64"/>
-[...2 lines deleted...]
-    <row r="386" spans="1:6" ht="220.5" x14ac:dyDescent="0.3">
+      <c r="E385" s="68"/>
+      <c r="F385" s="68"/>
+    </row>
+    <row r="386" spans="1:6" ht="247.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A386" s="2" t="s">
-        <v>761</v>
+        <v>770</v>
       </c>
       <c r="B386" s="10" t="s">
-        <v>762</v>
-[...4 lines deleted...]
-      <c r="D386" s="26">
+        <v>771</v>
+      </c>
+      <c r="C386" s="82" t="s">
+        <v>3644</v>
+      </c>
+      <c r="D386" s="29">
         <v>46331</v>
       </c>
-      <c r="E386" s="64"/>
-[...2 lines deleted...]
-    <row r="387" spans="1:6" ht="231" x14ac:dyDescent="0.3">
+      <c r="E386" s="68"/>
+      <c r="F386" s="68"/>
+    </row>
+    <row r="387" spans="1:6" ht="207.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A387" s="4" t="s">
-        <v>2915</v>
+        <v>2903</v>
       </c>
       <c r="B387" s="10" t="s">
-        <v>763</v>
-[...2 lines deleted...]
-        <v>3339</v>
+        <v>772</v>
+      </c>
+      <c r="C387" s="82" t="s">
+        <v>3325</v>
       </c>
       <c r="D387" s="19">
         <v>46184</v>
       </c>
-      <c r="E387" s="64"/>
-[...2 lines deleted...]
-    <row r="388" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="E387" s="68"/>
+      <c r="F387" s="68"/>
+    </row>
+    <row r="388" spans="1:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A388" s="2" t="s">
-        <v>2622</v>
+        <v>2611</v>
       </c>
       <c r="B388" s="10" t="s">
-        <v>764</v>
-[...2 lines deleted...]
-        <v>3340</v>
+        <v>773</v>
+      </c>
+      <c r="C388" s="82" t="s">
+        <v>3326</v>
       </c>
       <c r="D388" s="19">
         <v>46368</v>
       </c>
-      <c r="E388" s="64"/>
-[...2 lines deleted...]
-    <row r="389" spans="1:6" ht="178.5" x14ac:dyDescent="0.3">
+      <c r="E388" s="68"/>
+      <c r="F388" s="68"/>
+    </row>
+    <row r="389" spans="1:6" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A389" s="2" t="s">
-        <v>765</v>
+        <v>774</v>
       </c>
       <c r="B389" s="10" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-        <v>767</v>
+        <v>775</v>
+      </c>
+      <c r="C389" s="82" t="s">
+        <v>776</v>
       </c>
       <c r="D389" s="19">
         <v>46377</v>
       </c>
-      <c r="E389" s="64"/>
-[...2 lines deleted...]
-    <row r="390" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="E389" s="68"/>
+      <c r="F389" s="68"/>
+    </row>
+    <row r="390" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A390" s="3" t="s">
-        <v>768</v>
+        <v>777</v>
       </c>
       <c r="B390" s="14" t="s">
-        <v>769</v>
-[...4 lines deleted...]
-      <c r="D390" s="26">
+        <v>778</v>
+      </c>
+      <c r="C390" s="82" t="s">
+        <v>3327</v>
+      </c>
+      <c r="D390" s="29">
         <v>46308</v>
       </c>
-      <c r="E390" s="64"/>
-[...2 lines deleted...]
-    <row r="391" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="E390" s="68"/>
+      <c r="F390" s="68"/>
+    </row>
+    <row r="391" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A391" s="3" t="s">
-        <v>770</v>
+        <v>779</v>
       </c>
       <c r="B391" s="14" t="s">
-        <v>771</v>
-[...2 lines deleted...]
-        <v>3635</v>
+        <v>780</v>
+      </c>
+      <c r="C391" s="82" t="s">
+        <v>3328</v>
       </c>
       <c r="D391" s="19">
         <v>46392</v>
       </c>
-      <c r="E391" s="64"/>
-[...2 lines deleted...]
-    <row r="392" spans="1:6" ht="325.5" x14ac:dyDescent="0.3">
+      <c r="E391" s="68"/>
+      <c r="F391" s="68"/>
+    </row>
+    <row r="392" spans="1:6" ht="75.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A392" s="1" t="s">
-        <v>2916</v>
+        <v>2904</v>
       </c>
       <c r="B392" s="11" t="s">
-        <v>772</v>
-[...2 lines deleted...]
-        <v>773</v>
+        <v>781</v>
+      </c>
+      <c r="C392" s="82" t="s">
+        <v>782</v>
       </c>
       <c r="D392" s="19">
         <v>46283</v>
       </c>
-      <c r="E392" s="64"/>
-[...2 lines deleted...]
-    <row r="393" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E392" s="68"/>
+      <c r="F392" s="68"/>
+    </row>
+    <row r="393" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A393" s="3" t="s">
-        <v>774</v>
+        <v>783</v>
       </c>
       <c r="B393" s="14" t="s">
-        <v>775</v>
-[...2 lines deleted...]
-        <v>3636</v>
+        <v>784</v>
+      </c>
+      <c r="C393" s="82" t="s">
+        <v>785</v>
       </c>
       <c r="D393" s="19">
         <v>46376</v>
       </c>
-      <c r="E393" s="64"/>
-[...2 lines deleted...]
-    <row r="394" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E393" s="68"/>
+      <c r="F393" s="68"/>
+    </row>
+    <row r="394" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A394" s="3" t="s">
-        <v>2607</v>
+        <v>2599</v>
       </c>
       <c r="B394" s="10" t="s">
-        <v>776</v>
-[...2 lines deleted...]
-        <v>777</v>
+        <v>786</v>
+      </c>
+      <c r="C394" s="90" t="s">
+        <v>787</v>
       </c>
       <c r="D394" s="19">
         <v>46398</v>
       </c>
-      <c r="E394" s="64"/>
-[...2 lines deleted...]
-    <row r="395" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E394" s="68"/>
+      <c r="F394" s="68"/>
+    </row>
+    <row r="395" spans="1:6" ht="45" x14ac:dyDescent="0.2">
       <c r="A395" s="3" t="s">
-        <v>778</v>
+        <v>788</v>
       </c>
       <c r="B395" s="11" t="s">
-        <v>779</v>
-[...4 lines deleted...]
-      <c r="D395" s="26">
+        <v>789</v>
+      </c>
+      <c r="C395" s="91" t="s">
+        <v>3329</v>
+      </c>
+      <c r="D395" s="29">
         <v>46281</v>
       </c>
-      <c r="E395" s="64"/>
-[...2 lines deleted...]
-    <row r="396" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E395" s="68"/>
+      <c r="F395" s="68"/>
+    </row>
+    <row r="396" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A396" s="1" t="s">
-        <v>2917</v>
+        <v>2905</v>
       </c>
       <c r="B396" s="11" t="s">
-        <v>780</v>
-[...2 lines deleted...]
-        <v>781</v>
+        <v>790</v>
+      </c>
+      <c r="C396" s="82" t="s">
+        <v>791</v>
       </c>
       <c r="D396" s="19">
         <v>46326</v>
       </c>
-      <c r="E396" s="64"/>
-[...2 lines deleted...]
-    <row r="397" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E396" s="68"/>
+      <c r="F396" s="68"/>
+    </row>
+    <row r="397" spans="1:6" ht="45" x14ac:dyDescent="0.2">
       <c r="A397" s="3" t="s">
-        <v>2918</v>
+        <v>2906</v>
       </c>
       <c r="B397" s="10" t="s">
-        <v>782</v>
-[...2 lines deleted...]
-        <v>783</v>
+        <v>792</v>
+      </c>
+      <c r="C397" s="82" t="s">
+        <v>793</v>
       </c>
       <c r="D397" s="19">
         <v>46409</v>
       </c>
-      <c r="E397" s="64"/>
-[...2 lines deleted...]
-    <row r="398" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E397" s="68"/>
+      <c r="F397" s="68"/>
+    </row>
+    <row r="398" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A398" s="3" t="s">
-        <v>784</v>
+        <v>794</v>
       </c>
       <c r="B398" s="14" t="s">
-        <v>785</v>
-[...2 lines deleted...]
-        <v>3638</v>
+        <v>795</v>
+      </c>
+      <c r="C398" s="82" t="s">
+        <v>796</v>
       </c>
       <c r="D398" s="19">
         <v>46411</v>
       </c>
-      <c r="E398" s="64"/>
-[...2 lines deleted...]
-    <row r="399" spans="1:6" ht="168" x14ac:dyDescent="0.3">
+      <c r="E398" s="68"/>
+      <c r="F398" s="68"/>
+    </row>
+    <row r="399" spans="1:6" ht="108.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A399" s="3" t="s">
-        <v>786</v>
+        <v>797</v>
       </c>
       <c r="B399" s="14" t="s">
-        <v>787</v>
-[...4 lines deleted...]
-      <c r="D399" s="26">
+        <v>798</v>
+      </c>
+      <c r="C399" s="82" t="s">
+        <v>612</v>
+      </c>
+      <c r="D399" s="29">
         <v>46460</v>
       </c>
-      <c r="E399" s="64"/>
-[...2 lines deleted...]
-    <row r="400" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E399" s="68"/>
+      <c r="F399" s="68"/>
+    </row>
+    <row r="400" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A400" s="1" t="s">
-        <v>788</v>
+        <v>799</v>
       </c>
       <c r="B400" s="10" t="s">
-        <v>789</v>
-[...2 lines deleted...]
-        <v>751</v>
+        <v>800</v>
+      </c>
+      <c r="C400" s="82" t="s">
+        <v>759</v>
       </c>
       <c r="D400" s="19">
         <v>46318</v>
       </c>
-      <c r="E400" s="64"/>
-[...2 lines deleted...]
-    <row r="401" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E400" s="68"/>
+      <c r="F400" s="68"/>
+    </row>
+    <row r="401" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A401" s="3" t="s">
-        <v>790</v>
+        <v>801</v>
       </c>
       <c r="B401" s="11" t="s">
-        <v>791</v>
-[...2 lines deleted...]
-        <v>751</v>
+        <v>802</v>
+      </c>
+      <c r="C401" s="82" t="s">
+        <v>759</v>
       </c>
       <c r="D401" s="19">
         <v>46415</v>
       </c>
-      <c r="E401" s="64"/>
-[...2 lines deleted...]
-    <row r="402" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="E401" s="68"/>
+      <c r="F401" s="68"/>
+    </row>
+    <row r="402" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A402" s="3" t="s">
-        <v>2919</v>
+        <v>2907</v>
       </c>
       <c r="B402" s="14" t="s">
-        <v>792</v>
-[...2 lines deleted...]
-        <v>793</v>
+        <v>803</v>
+      </c>
+      <c r="C402" s="82" t="s">
+        <v>804</v>
       </c>
       <c r="D402" s="19">
         <v>46453</v>
       </c>
-      <c r="E402" s="64"/>
-[...2 lines deleted...]
-    <row r="403" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E402" s="68"/>
+      <c r="F402" s="68"/>
+    </row>
+    <row r="403" spans="1:6" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A403" s="3" t="s">
-        <v>794</v>
+        <v>805</v>
       </c>
       <c r="B403" s="10" t="s">
-        <v>795</v>
-[...4 lines deleted...]
-      <c r="D403" s="26">
+        <v>806</v>
+      </c>
+      <c r="C403" s="82" t="s">
+        <v>807</v>
+      </c>
+      <c r="D403" s="29">
         <v>46422</v>
       </c>
-      <c r="E403" s="64"/>
-[...2 lines deleted...]
-    <row r="404" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="E403" s="68"/>
+      <c r="F403" s="68"/>
+    </row>
+    <row r="404" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A404" s="3" t="s">
-        <v>797</v>
+        <v>808</v>
       </c>
       <c r="B404" s="14" t="s">
-        <v>798</v>
-[...2 lines deleted...]
-        <v>3341</v>
+        <v>809</v>
+      </c>
+      <c r="C404" s="82" t="s">
+        <v>3330</v>
       </c>
       <c r="D404" s="19">
         <v>46429</v>
       </c>
-      <c r="E404" s="64"/>
-[...2 lines deleted...]
-    <row r="405" spans="1:6" ht="315.5" x14ac:dyDescent="0.3">
+      <c r="E404" s="68"/>
+      <c r="F404" s="68"/>
+    </row>
+    <row r="405" spans="1:6" ht="63" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A405" s="7" t="s">
-        <v>799</v>
+        <v>810</v>
       </c>
       <c r="B405" s="10" t="s">
-        <v>800</v>
-[...4 lines deleted...]
-      <c r="D405" s="26">
+        <v>811</v>
+      </c>
+      <c r="C405" s="82" t="s">
+        <v>812</v>
+      </c>
+      <c r="D405" s="29">
         <v>46371</v>
       </c>
-      <c r="E405" s="64"/>
-[...2 lines deleted...]
-    <row r="406" spans="1:6" ht="273" x14ac:dyDescent="0.3">
+      <c r="E405" s="68"/>
+      <c r="F405" s="68"/>
+    </row>
+    <row r="406" spans="1:6" ht="312.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A406" s="2" t="s">
-        <v>802</v>
+        <v>813</v>
       </c>
       <c r="B406" s="11" t="s">
-        <v>803</v>
-[...2 lines deleted...]
-        <v>3342</v>
+        <v>814</v>
+      </c>
+      <c r="C406" s="82" t="s">
+        <v>3331</v>
       </c>
       <c r="D406" s="19">
-        <v>46138</v>
-[...4 lines deleted...]
-    <row r="407" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+        <v>46503</v>
+      </c>
+      <c r="E406" s="68"/>
+      <c r="F406" s="68"/>
+    </row>
+    <row r="407" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A407" s="3" t="s">
-        <v>2757</v>
+        <v>2747</v>
       </c>
       <c r="B407" s="10" t="s">
-        <v>334</v>
-[...4 lines deleted...]
-      <c r="D407" s="26">
+        <v>335</v>
+      </c>
+      <c r="C407" s="82" t="s">
+        <v>815</v>
+      </c>
+      <c r="D407" s="29">
         <v>46424</v>
       </c>
-      <c r="E407" s="64"/>
-[...2 lines deleted...]
-    <row r="408" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="E407" s="68"/>
+      <c r="F407" s="68"/>
+    </row>
+    <row r="408" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A408" s="3" t="s">
         <v>2072</v>
       </c>
       <c r="B408" s="10" t="s">
         <v>2071</v>
       </c>
-      <c r="C408" s="78" t="s">
-        <v>804</v>
+      <c r="C408" s="82" t="s">
+        <v>816</v>
       </c>
       <c r="D408" s="19">
         <v>46439</v>
       </c>
-      <c r="E408" s="64"/>
-[...2 lines deleted...]
-    <row r="409" spans="1:6" ht="220.5" x14ac:dyDescent="0.3">
+      <c r="E408" s="68"/>
+      <c r="F408" s="68"/>
+    </row>
+    <row r="409" spans="1:6" ht="251.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A409" s="4" t="s">
-        <v>805</v>
+        <v>817</v>
       </c>
       <c r="B409" s="10" t="s">
-        <v>806</v>
-[...1 lines deleted...]
-      <c r="C409" s="78" t="s">
+        <v>818</v>
+      </c>
+      <c r="C409" s="82" t="s">
         <v>10</v>
       </c>
       <c r="D409" s="19">
         <v>46335</v>
       </c>
-      <c r="E409" s="64"/>
-[...2 lines deleted...]
-    <row r="410" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E409" s="68"/>
+      <c r="F409" s="68"/>
+    </row>
+    <row r="410" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A410" s="3" t="s">
-        <v>807</v>
+        <v>819</v>
       </c>
       <c r="B410" s="14" t="s">
-        <v>808</v>
-[...2 lines deleted...]
-        <v>809</v>
+        <v>820</v>
+      </c>
+      <c r="C410" s="82" t="s">
+        <v>821</v>
       </c>
       <c r="D410" s="19">
         <v>46444</v>
       </c>
-      <c r="E410" s="64"/>
-[...2 lines deleted...]
-    <row r="411" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="E410" s="68"/>
+      <c r="F410" s="68"/>
+    </row>
+    <row r="411" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
       <c r="A411" s="3" t="s">
-        <v>2773</v>
+        <v>2763</v>
       </c>
       <c r="B411" s="10" t="s">
-        <v>810</v>
-[...2 lines deleted...]
-        <v>811</v>
+        <v>822</v>
+      </c>
+      <c r="C411" s="82" t="s">
+        <v>823</v>
       </c>
       <c r="D411" s="19">
         <v>46447</v>
       </c>
-      <c r="E411" s="64"/>
-[...2 lines deleted...]
-    <row r="412" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="E411" s="68"/>
+      <c r="F411" s="68"/>
+    </row>
+    <row r="412" spans="1:6" ht="84.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A412" s="3" t="s">
-        <v>812</v>
+        <v>824</v>
       </c>
       <c r="B412" s="10" t="s">
-        <v>813</v>
-[...2 lines deleted...]
-        <v>814</v>
+        <v>825</v>
+      </c>
+      <c r="C412" s="82" t="s">
+        <v>826</v>
       </c>
       <c r="D412" s="19">
         <v>46444</v>
       </c>
-      <c r="E412" s="64"/>
-[...2 lines deleted...]
-    <row r="413" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="E412" s="68"/>
+      <c r="F412" s="68"/>
+    </row>
+    <row r="413" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
       <c r="A413" s="4" t="s">
-        <v>3343</v>
+        <v>3332</v>
       </c>
       <c r="B413" s="14" t="s">
-        <v>815</v>
-[...2 lines deleted...]
-        <v>814</v>
+        <v>827</v>
+      </c>
+      <c r="C413" s="82" t="s">
+        <v>826</v>
       </c>
       <c r="D413" s="19">
         <v>46445</v>
       </c>
-      <c r="E413" s="64"/>
-[...2 lines deleted...]
-    <row r="414" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="E413" s="68"/>
+      <c r="F413" s="68"/>
+    </row>
+    <row r="414" spans="1:6" ht="144.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A414" s="3" t="s">
-        <v>816</v>
+        <v>828</v>
       </c>
       <c r="B414" s="10" t="s">
-        <v>817</v>
-[...2 lines deleted...]
-        <v>3640</v>
+        <v>829</v>
+      </c>
+      <c r="C414" s="82" t="s">
+        <v>3333</v>
       </c>
       <c r="D414" s="19">
         <v>46464</v>
       </c>
-      <c r="E414" s="64"/>
-[...2 lines deleted...]
-    <row r="415" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E414" s="68"/>
+      <c r="F414" s="68"/>
+    </row>
+    <row r="415" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A415" s="3" t="s">
-        <v>818</v>
+        <v>830</v>
       </c>
       <c r="B415" s="10" t="s">
-        <v>819</v>
-[...2 lines deleted...]
-        <v>820</v>
+        <v>831</v>
+      </c>
+      <c r="C415" s="82" t="s">
+        <v>832</v>
       </c>
       <c r="D415" s="19">
         <v>46456</v>
       </c>
-      <c r="E415" s="64"/>
-[...2 lines deleted...]
-    <row r="416" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E415" s="68"/>
+      <c r="F415" s="68"/>
+    </row>
+    <row r="416" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A416" s="3" t="s">
-        <v>821</v>
+        <v>833</v>
       </c>
       <c r="B416" s="14" t="s">
-        <v>822</v>
-[...4 lines deleted...]
-      <c r="D416" s="26">
+        <v>834</v>
+      </c>
+      <c r="C416" s="82" t="s">
+        <v>835</v>
+      </c>
+      <c r="D416" s="29">
         <v>46456</v>
       </c>
-      <c r="E416" s="64"/>
-[...2 lines deleted...]
-    <row r="417" spans="1:7" ht="115.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E416" s="68"/>
+      <c r="F416" s="68"/>
+    </row>
+    <row r="417" spans="1:7" ht="105.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A417" s="3" t="s">
-        <v>824</v>
+        <v>836</v>
       </c>
       <c r="B417" s="14" t="s">
-        <v>825</v>
-[...4 lines deleted...]
-      <c r="D417" s="26">
+        <v>837</v>
+      </c>
+      <c r="C417" s="82" t="s">
+        <v>3334</v>
+      </c>
+      <c r="D417" s="29">
         <v>46458</v>
       </c>
-      <c r="E417" s="64"/>
-[...2 lines deleted...]
-    <row r="418" spans="1:7" ht="178.5" x14ac:dyDescent="0.3">
+      <c r="E417" s="68"/>
+      <c r="F417" s="68"/>
+    </row>
+    <row r="418" spans="1:7" ht="185.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A418" s="4" t="s">
-        <v>826</v>
+        <v>838</v>
       </c>
       <c r="B418" s="11" t="s">
-        <v>827</v>
-[...2 lines deleted...]
-        <v>828</v>
+        <v>839</v>
+      </c>
+      <c r="C418" s="82" t="s">
+        <v>840</v>
       </c>
       <c r="D418" s="19">
         <v>46495</v>
       </c>
-      <c r="E418" s="64"/>
-[...2 lines deleted...]
-    <row r="419" spans="1:7" ht="105" x14ac:dyDescent="0.3">
+      <c r="E418" s="68"/>
+      <c r="F418" s="68"/>
+    </row>
+    <row r="419" spans="1:7" ht="135" x14ac:dyDescent="0.2">
       <c r="A419" s="3" t="s">
-        <v>2920</v>
+        <v>2908</v>
       </c>
       <c r="B419" s="20" t="s">
-        <v>829</v>
-[...2 lines deleted...]
-        <v>3344</v>
+        <v>841</v>
+      </c>
+      <c r="C419" s="82" t="s">
+        <v>3335</v>
       </c>
       <c r="D419" s="19">
         <v>46472</v>
       </c>
-      <c r="E419" s="64"/>
-[...2 lines deleted...]
-    <row r="420" spans="1:7" ht="210" x14ac:dyDescent="0.3">
+      <c r="E419" s="68"/>
+      <c r="F419" s="68"/>
+    </row>
+    <row r="420" spans="1:7" ht="258.75" x14ac:dyDescent="0.2">
       <c r="A420" s="3" t="s">
-        <v>2921</v>
+        <v>2909</v>
       </c>
       <c r="B420" s="10" t="s">
-        <v>830</v>
-[...2 lines deleted...]
-        <v>831</v>
+        <v>842</v>
+      </c>
+      <c r="C420" s="82" t="s">
+        <v>843</v>
       </c>
       <c r="D420" s="19">
         <v>46373</v>
       </c>
-      <c r="E420" s="64"/>
-[...2 lines deleted...]
-    <row r="421" spans="1:7" ht="21" x14ac:dyDescent="0.3">
+      <c r="E420" s="68"/>
+      <c r="F420" s="68"/>
+    </row>
+    <row r="421" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A421" s="5" t="s">
-        <v>832</v>
-[...7 lines deleted...]
-      <c r="D421" s="39">
+        <v>844</v>
+      </c>
+      <c r="B421" s="28" t="s">
+        <v>845</v>
+      </c>
+      <c r="C421" s="92" t="s">
+        <v>846</v>
+      </c>
+      <c r="D421" s="42">
         <v>46427</v>
       </c>
-      <c r="E421" s="64"/>
-[...2 lines deleted...]
-    <row r="422" spans="1:7" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E421" s="68"/>
+      <c r="F421" s="68"/>
+    </row>
+    <row r="422" spans="1:7" ht="45" x14ac:dyDescent="0.2">
       <c r="A422" s="3" t="s">
-        <v>2827</v>
+        <v>2817</v>
       </c>
       <c r="B422" s="14" t="s">
-        <v>835</v>
-[...4 lines deleted...]
-      <c r="D422" s="26">
+        <v>847</v>
+      </c>
+      <c r="C422" s="82" t="s">
+        <v>848</v>
+      </c>
+      <c r="D422" s="29">
         <v>46435</v>
       </c>
-      <c r="E422" s="64"/>
-[...18 lines deleted...]
-    <row r="424" spans="1:7" ht="42" x14ac:dyDescent="0.3">
+      <c r="E422" s="68"/>
+      <c r="F422" s="68"/>
+    </row>
+    <row r="423" spans="1:7" ht="45" x14ac:dyDescent="0.2">
+      <c r="A423" s="3" t="s">
+        <v>849</v>
+      </c>
+      <c r="B423" s="10" t="s">
+        <v>2336</v>
+      </c>
+      <c r="C423" s="82" t="s">
+        <v>850</v>
+      </c>
+      <c r="D423" s="29">
+        <v>46285</v>
+      </c>
+      <c r="E423" s="68"/>
+      <c r="F423" s="68"/>
+    </row>
+    <row r="424" spans="1:7" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A424" s="3" t="s">
-        <v>839</v>
+        <v>851</v>
       </c>
       <c r="B424" s="10" t="s">
-        <v>2341</v>
-[...10 lines deleted...]
-    <row r="425" spans="1:7" ht="21" x14ac:dyDescent="0.3">
+        <v>852</v>
+      </c>
+      <c r="C424" s="82" t="s">
+        <v>853</v>
+      </c>
+      <c r="D424" s="19">
+        <v>46496</v>
+      </c>
+      <c r="E424" s="68"/>
+      <c r="F424" s="68"/>
+    </row>
+    <row r="425" spans="1:7" ht="90" x14ac:dyDescent="0.2">
       <c r="A425" s="3" t="s">
-        <v>841</v>
-[...13 lines deleted...]
-    <row r="426" spans="1:7" ht="73.5" x14ac:dyDescent="0.3">
+        <v>854</v>
+      </c>
+      <c r="B425" s="14" t="s">
+        <v>855</v>
+      </c>
+      <c r="C425" s="82" t="s">
+        <v>407</v>
+      </c>
+      <c r="D425" s="29">
+        <v>46495</v>
+      </c>
+      <c r="E425" s="68"/>
+      <c r="F425" s="68"/>
+    </row>
+    <row r="426" spans="1:7" ht="146.25" x14ac:dyDescent="0.2">
       <c r="A426" s="3" t="s">
-        <v>844</v>
-[...15 lines deleted...]
-        <v>2922</v>
+        <v>2910</v>
+      </c>
+      <c r="B426" s="10" t="s">
+        <v>856</v>
+      </c>
+      <c r="C426" s="82" t="s">
+        <v>857</v>
+      </c>
+      <c r="D426" s="29">
+        <v>46171</v>
+      </c>
+      <c r="E426" s="68"/>
+      <c r="F426" s="68"/>
+    </row>
+    <row r="427" spans="1:7" ht="289.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A427" s="4" t="s">
+        <v>2911</v>
       </c>
       <c r="B427" s="10" t="s">
-        <v>846</v>
-[...12 lines deleted...]
-        <v>2923</v>
+        <v>858</v>
+      </c>
+      <c r="C427" s="82" t="s">
+        <v>859</v>
+      </c>
+      <c r="D427" s="19">
+        <v>46349</v>
+      </c>
+      <c r="E427" s="18"/>
+      <c r="F427" s="18"/>
+      <c r="G427" s="18"/>
+    </row>
+    <row r="428" spans="1:7" ht="292.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A428" s="3" t="s">
+        <v>860</v>
       </c>
       <c r="B428" s="10" t="s">
-        <v>848</v>
-[...11 lines deleted...]
-    <row r="429" spans="1:7" ht="262.5" x14ac:dyDescent="0.3">
+        <v>861</v>
+      </c>
+      <c r="C428" s="82" t="s">
+        <v>862</v>
+      </c>
+      <c r="D428" s="29">
+        <v>46510</v>
+      </c>
+      <c r="E428" s="68"/>
+      <c r="F428" s="68"/>
+    </row>
+    <row r="429" spans="1:7" ht="45" x14ac:dyDescent="0.2">
       <c r="A429" s="3" t="s">
-        <v>850</v>
+        <v>863</v>
       </c>
       <c r="B429" s="10" t="s">
-        <v>851</v>
-[...20 lines deleted...]
-      <c r="D430" s="26">
+        <v>864</v>
+      </c>
+      <c r="C429" s="82" t="s">
+        <v>865</v>
+      </c>
+      <c r="D429" s="29">
         <v>46511</v>
       </c>
-      <c r="E430" s="64"/>
-[...10 lines deleted...]
-        <v>309</v>
+      <c r="E429" s="68"/>
+      <c r="F429" s="68"/>
+    </row>
+    <row r="430" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A430" s="1" t="s">
+        <v>866</v>
+      </c>
+      <c r="B430" s="11" t="s">
+        <v>867</v>
+      </c>
+      <c r="C430" s="82" t="s">
+        <v>310</v>
+      </c>
+      <c r="D430" s="19">
+        <v>46513</v>
+      </c>
+      <c r="E430" s="68"/>
+      <c r="F430" s="68"/>
+    </row>
+    <row r="431" spans="1:7" ht="99.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A431" s="4" t="s">
+        <v>3336</v>
+      </c>
+      <c r="B431" s="10" t="s">
+        <v>868</v>
+      </c>
+      <c r="C431" s="82" t="s">
+        <v>869</v>
       </c>
       <c r="D431" s="19">
-        <v>46513</v>
-[...12 lines deleted...]
-        <v>859</v>
+        <v>46344</v>
+      </c>
+      <c r="E431" s="68"/>
+      <c r="F431" s="68"/>
+    </row>
+    <row r="432" spans="1:7" ht="360" x14ac:dyDescent="0.2">
+      <c r="A432" s="3" t="s">
+        <v>2912</v>
+      </c>
+      <c r="B432" s="14" t="s">
+        <v>870</v>
+      </c>
+      <c r="C432" s="82" t="s">
+        <v>871</v>
       </c>
       <c r="D432" s="19">
-        <v>46344</v>
-[...4 lines deleted...]
-    <row r="433" spans="1:6" ht="304.5" x14ac:dyDescent="0.3">
+        <v>46526</v>
+      </c>
+      <c r="E432" s="68"/>
+      <c r="F432" s="68"/>
+    </row>
+    <row r="433" spans="1:6" ht="45" x14ac:dyDescent="0.2">
       <c r="A433" s="3" t="s">
-        <v>2924</v>
+        <v>2913</v>
       </c>
       <c r="B433" s="14" t="s">
-        <v>860</v>
-[...2 lines deleted...]
-        <v>861</v>
+        <v>872</v>
+      </c>
+      <c r="C433" s="82" t="s">
+        <v>3128</v>
       </c>
       <c r="D433" s="19">
         <v>46526</v>
       </c>
-      <c r="E433" s="64"/>
-[...2 lines deleted...]
-    <row r="434" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E433" s="68"/>
+      <c r="F433" s="68"/>
+    </row>
+    <row r="434" spans="1:6" ht="93.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A434" s="3" t="s">
-        <v>2925</v>
+        <v>873</v>
       </c>
       <c r="B434" s="14" t="s">
-        <v>862</v>
-[...2 lines deleted...]
-        <v>3142</v>
+        <v>1949</v>
+      </c>
+      <c r="C434" s="82" t="s">
+        <v>3129</v>
       </c>
       <c r="D434" s="19">
-        <v>46526</v>
-[...4 lines deleted...]
-    <row r="435" spans="1:6" ht="85.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>46494</v>
+      </c>
+      <c r="E434" s="68"/>
+      <c r="F434" s="68"/>
+    </row>
+    <row r="435" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A435" s="3" t="s">
-        <v>863</v>
+        <v>875</v>
       </c>
       <c r="B435" s="14" t="s">
-        <v>1949</v>
-[...2 lines deleted...]
-        <v>3642</v>
+        <v>876</v>
+      </c>
+      <c r="C435" s="82" t="s">
+        <v>877</v>
       </c>
       <c r="D435" s="19">
-        <v>46494</v>
-[...4 lines deleted...]
-    <row r="436" spans="1:6" x14ac:dyDescent="0.3">
+        <v>46528</v>
+      </c>
+      <c r="E435" s="68"/>
+      <c r="F435" s="68"/>
+    </row>
+    <row r="436" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A436" s="3" t="s">
-        <v>865</v>
-[...5 lines deleted...]
-        <v>867</v>
+        <v>878</v>
+      </c>
+      <c r="B436" s="10" t="s">
+        <v>879</v>
+      </c>
+      <c r="C436" s="82" t="s">
+        <v>880</v>
       </c>
       <c r="D436" s="19">
-        <v>46528</v>
-[...4 lines deleted...]
-    <row r="437" spans="1:6" ht="37" customHeight="1" x14ac:dyDescent="0.3">
+        <v>46538</v>
+      </c>
+      <c r="E436" s="68"/>
+      <c r="F436" s="68"/>
+    </row>
+    <row r="437" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A437" s="3" t="s">
-        <v>868</v>
-[...13 lines deleted...]
-    <row r="438" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+        <v>881</v>
+      </c>
+      <c r="B437" s="14" t="s">
+        <v>882</v>
+      </c>
+      <c r="C437" s="82" t="s">
+        <v>3645</v>
+      </c>
+      <c r="D437" s="29">
+        <v>46174</v>
+      </c>
+      <c r="E437" s="68"/>
+      <c r="F437" s="68"/>
+    </row>
+    <row r="438" spans="1:6" ht="281.25" x14ac:dyDescent="0.2">
       <c r="A438" s="3" t="s">
-        <v>871</v>
-[...7 lines deleted...]
-      <c r="D438" s="26">
+        <v>2914</v>
+      </c>
+      <c r="B438" s="10" t="s">
+        <v>2346</v>
+      </c>
+      <c r="C438" s="82" t="s">
+        <v>3337</v>
+      </c>
+      <c r="D438" s="29">
+        <v>46539</v>
+      </c>
+      <c r="E438" s="68"/>
+      <c r="F438" s="68"/>
+    </row>
+    <row r="439" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A439" s="3" t="s">
+        <v>883</v>
+      </c>
+      <c r="B439" s="14" t="s">
+        <v>884</v>
+      </c>
+      <c r="C439" s="82" t="s">
+        <v>885</v>
+      </c>
+      <c r="D439" s="29">
         <v>46174</v>
       </c>
-      <c r="E438" s="64"/>
-[...18 lines deleted...]
-    <row r="440" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="E439" s="68"/>
+      <c r="F439" s="68"/>
+    </row>
+    <row r="440" spans="1:6" ht="45" x14ac:dyDescent="0.2">
       <c r="A440" s="3" t="s">
-        <v>873</v>
-[...13 lines deleted...]
-    <row r="441" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+        <v>886</v>
+      </c>
+      <c r="B440" s="11" t="s">
+        <v>887</v>
+      </c>
+      <c r="C440" s="82" t="s">
+        <v>3338</v>
+      </c>
+      <c r="D440" s="29">
+        <v>46180</v>
+      </c>
+      <c r="E440" s="68"/>
+      <c r="F440" s="68"/>
+    </row>
+    <row r="441" spans="1:6" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A441" s="3" t="s">
-        <v>876</v>
-[...13 lines deleted...]
-    <row r="442" spans="1:6" ht="28" customHeight="1" x14ac:dyDescent="0.3">
+        <v>2708</v>
+      </c>
+      <c r="B441" s="14" t="s">
+        <v>888</v>
+      </c>
+      <c r="C441" s="82" t="s">
+        <v>889</v>
+      </c>
+      <c r="D441" s="29">
+        <v>46418</v>
+      </c>
+      <c r="E441" s="68"/>
+      <c r="F441" s="68"/>
+    </row>
+    <row r="442" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A442" s="3" t="s">
-        <v>2717</v>
+        <v>890</v>
       </c>
       <c r="B442" s="14" t="s">
-        <v>878</v>
-[...10 lines deleted...]
-    <row r="443" spans="1:6" ht="88" customHeight="1" x14ac:dyDescent="0.3">
+        <v>891</v>
+      </c>
+      <c r="C442" s="82" t="s">
+        <v>892</v>
+      </c>
+      <c r="D442" s="29">
+        <v>46167</v>
+      </c>
+      <c r="E442" s="68"/>
+      <c r="F442" s="68"/>
+    </row>
+    <row r="443" spans="1:6" ht="45" x14ac:dyDescent="0.2">
       <c r="A443" s="3" t="s">
-        <v>880</v>
-[...13 lines deleted...]
-    <row r="444" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+        <v>893</v>
+      </c>
+      <c r="B443" s="10" t="s">
+        <v>894</v>
+      </c>
+      <c r="C443" s="82" t="s">
+        <v>895</v>
+      </c>
+      <c r="D443" s="19">
+        <v>46183</v>
+      </c>
+      <c r="E443" s="68"/>
+      <c r="F443" s="68"/>
+    </row>
+    <row r="444" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A444" s="3" t="s">
-        <v>882</v>
+        <v>896</v>
       </c>
       <c r="B444" s="10" t="s">
-        <v>883</v>
-[...2 lines deleted...]
-        <v>884</v>
+        <v>897</v>
+      </c>
+      <c r="C444" s="82" t="s">
+        <v>898</v>
       </c>
       <c r="D444" s="19">
-        <v>46183</v>
-[...6 lines deleted...]
-        <v>885</v>
+        <v>46548</v>
+      </c>
+      <c r="E444" s="68"/>
+      <c r="F444" s="68"/>
+    </row>
+    <row r="445" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A445" s="1" t="s">
+        <v>899</v>
       </c>
       <c r="B445" s="10" t="s">
-        <v>886</v>
-[...2 lines deleted...]
-        <v>887</v>
+        <v>900</v>
+      </c>
+      <c r="C445" s="82" t="s">
+        <v>901</v>
       </c>
       <c r="D445" s="19">
-        <v>46548</v>
-[...12 lines deleted...]
-        <v>890</v>
+        <v>46187</v>
+      </c>
+      <c r="E445" s="68"/>
+      <c r="F445" s="68"/>
+    </row>
+    <row r="446" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A446" s="2" t="s">
+        <v>902</v>
+      </c>
+      <c r="B446" s="14" t="s">
+        <v>903</v>
+      </c>
+      <c r="C446" s="82" t="s">
+        <v>904</v>
       </c>
       <c r="D446" s="19">
-        <v>46187</v>
-[...12 lines deleted...]
-        <v>893</v>
+        <v>46195</v>
+      </c>
+      <c r="E446" s="68"/>
+      <c r="F446" s="68"/>
+    </row>
+    <row r="447" spans="1:6" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A447" s="3" t="s">
+        <v>3339</v>
+      </c>
+      <c r="B447" s="10" t="s">
+        <v>905</v>
+      </c>
+      <c r="C447" s="82" t="s">
+        <v>906</v>
       </c>
       <c r="D447" s="19">
-        <v>46195</v>
-[...6 lines deleted...]
-        <v>3348</v>
+        <v>46203</v>
+      </c>
+      <c r="E447" s="68"/>
+      <c r="F447" s="68"/>
+    </row>
+    <row r="448" spans="1:6" ht="231" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A448" s="4" t="s">
+        <v>907</v>
       </c>
       <c r="B448" s="10" t="s">
-        <v>894</v>
-[...4 lines deleted...]
-      <c r="D448" s="19">
+        <v>908</v>
+      </c>
+      <c r="C448" s="82" t="s">
+        <v>647</v>
+      </c>
+      <c r="D448" s="29">
+        <v>46204</v>
+      </c>
+      <c r="E448" s="68"/>
+      <c r="F448" s="68"/>
+    </row>
+    <row r="449" spans="1:6" ht="117.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A449" s="3" t="s">
+        <v>909</v>
+      </c>
+      <c r="B449" s="14" t="s">
+        <v>910</v>
+      </c>
+      <c r="C449" s="82" t="s">
+        <v>85</v>
+      </c>
+      <c r="D449" s="29">
         <v>46203</v>
       </c>
-      <c r="E448" s="64"/>
-[...18 lines deleted...]
-    <row r="450" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="E449" s="68"/>
+      <c r="F449" s="68"/>
+    </row>
+    <row r="450" spans="1:6" ht="90" x14ac:dyDescent="0.2">
       <c r="A450" s="3" t="s">
-        <v>898</v>
-[...13 lines deleted...]
-    <row r="451" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+        <v>913</v>
+      </c>
+      <c r="B450" s="10" t="s">
+        <v>914</v>
+      </c>
+      <c r="C450" s="82" t="s">
+        <v>915</v>
+      </c>
+      <c r="D450" s="29">
+        <v>46208</v>
+      </c>
+      <c r="E450" s="68"/>
+      <c r="F450" s="68"/>
+    </row>
+    <row r="451" spans="1:6" ht="57" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A451" s="3" t="s">
-        <v>902</v>
-[...13 lines deleted...]
-    <row r="452" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+        <v>916</v>
+      </c>
+      <c r="B451" s="11" t="s">
+        <v>917</v>
+      </c>
+      <c r="C451" s="82" t="s">
+        <v>367</v>
+      </c>
+      <c r="D451" s="29">
+        <v>46209</v>
+      </c>
+      <c r="E451" s="68"/>
+      <c r="F451" s="68"/>
+    </row>
+    <row r="452" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A452" s="3" t="s">
-        <v>905</v>
-[...13 lines deleted...]
-    <row r="453" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+        <v>2915</v>
+      </c>
+      <c r="B452" s="10" t="s">
+        <v>918</v>
+      </c>
+      <c r="C452" s="82" t="s">
+        <v>3340</v>
+      </c>
+      <c r="D452" s="19">
+        <v>46576</v>
+      </c>
+      <c r="E452" s="68"/>
+      <c r="F452" s="68"/>
+    </row>
+    <row r="453" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A453" s="3" t="s">
-        <v>2927</v>
-[...13 lines deleted...]
-    <row r="454" spans="1:6" x14ac:dyDescent="0.3">
+        <v>3091</v>
+      </c>
+      <c r="B453" s="21" t="s">
+        <v>919</v>
+      </c>
+      <c r="C453" s="82" t="s">
+        <v>920</v>
+      </c>
+      <c r="D453" s="29">
+        <v>46214</v>
+      </c>
+      <c r="E453" s="68"/>
+      <c r="F453" s="68"/>
+    </row>
+    <row r="454" spans="1:6" ht="111" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A454" s="3" t="s">
-        <v>3106</v>
-[...7 lines deleted...]
-      <c r="D454" s="26">
+        <v>921</v>
+      </c>
+      <c r="B454" s="10" t="s">
+        <v>922</v>
+      </c>
+      <c r="C454" s="82" t="s">
+        <v>923</v>
+      </c>
+      <c r="D454" s="29">
+        <v>46215</v>
+      </c>
+      <c r="E454" s="68"/>
+      <c r="F454" s="68"/>
+    </row>
+    <row r="455" spans="1:6" ht="295.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A455" s="4" t="s">
+        <v>2916</v>
+      </c>
+      <c r="B455" s="10" t="s">
+        <v>924</v>
+      </c>
+      <c r="C455" s="82" t="s">
+        <v>925</v>
+      </c>
+      <c r="D455" s="19">
+        <v>46213</v>
+      </c>
+      <c r="E455" s="68"/>
+      <c r="F455" s="68"/>
+    </row>
+    <row r="456" spans="1:6" ht="97.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A456" s="3" t="s">
+        <v>926</v>
+      </c>
+      <c r="B456" s="14" t="s">
+        <v>927</v>
+      </c>
+      <c r="C456" s="82" t="s">
+        <v>3341</v>
+      </c>
+      <c r="D456" s="29">
         <v>46214</v>
       </c>
-      <c r="E454" s="64"/>
-[...34 lines deleted...]
-    <row r="457" spans="1:6" ht="109.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="E456" s="68"/>
+      <c r="F456" s="68"/>
+    </row>
+    <row r="457" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A457" s="3" t="s">
-        <v>915</v>
-[...15 lines deleted...]
-        <v>221</v>
+        <v>222</v>
+      </c>
+      <c r="B457" s="10" t="s">
+        <v>928</v>
+      </c>
+      <c r="C457" s="82" t="s">
+        <v>929</v>
+      </c>
+      <c r="D457" s="19">
+        <v>46287</v>
+      </c>
+      <c r="E457" s="68"/>
+      <c r="F457" s="68"/>
+    </row>
+    <row r="458" spans="1:6" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A458" s="1" t="s">
+        <v>930</v>
       </c>
       <c r="B458" s="10" t="s">
-        <v>917</v>
-[...2 lines deleted...]
-        <v>918</v>
+        <v>931</v>
+      </c>
+      <c r="C458" s="82" t="s">
+        <v>932</v>
       </c>
       <c r="D458" s="19">
-        <v>46287</v>
-[...6 lines deleted...]
-        <v>919</v>
+        <v>46224</v>
+      </c>
+      <c r="E458" s="68"/>
+      <c r="F458" s="68"/>
+    </row>
+    <row r="459" spans="1:6" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A459" s="4" t="s">
+        <v>2917</v>
       </c>
       <c r="B459" s="10" t="s">
-        <v>920</v>
-[...4 lines deleted...]
-      <c r="D459" s="19">
+        <v>335</v>
+      </c>
+      <c r="C459" s="82" t="s">
+        <v>933</v>
+      </c>
+      <c r="D459" s="29">
         <v>46224</v>
       </c>
-      <c r="E459" s="64"/>
-[...4 lines deleted...]
-        <v>2929</v>
+      <c r="E459" s="68"/>
+      <c r="F459" s="68"/>
+    </row>
+    <row r="460" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A460" s="3" t="s">
+        <v>934</v>
       </c>
       <c r="B460" s="10" t="s">
-        <v>334</v>
-[...17 lines deleted...]
-      <c r="C461" s="78" t="s">
+        <v>935</v>
+      </c>
+      <c r="C460" s="82" t="s">
         <v>65</v>
       </c>
+      <c r="D460" s="19">
+        <v>46225</v>
+      </c>
+      <c r="E460" s="68"/>
+      <c r="F460" s="68"/>
+    </row>
+    <row r="461" spans="1:6" ht="177.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A461" s="4" t="s">
+        <v>3342</v>
+      </c>
+      <c r="B461" s="14" t="s">
+        <v>936</v>
+      </c>
+      <c r="C461" s="82" t="s">
+        <v>3646</v>
+      </c>
       <c r="D461" s="19">
-        <v>46225</v>
-[...6 lines deleted...]
-        <v>3350</v>
+        <v>46228</v>
+      </c>
+      <c r="E461" s="68"/>
+      <c r="F461" s="68"/>
+    </row>
+    <row r="462" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A462" s="3" t="s">
+        <v>2918</v>
       </c>
       <c r="B462" s="14" t="s">
-        <v>925</v>
-[...2 lines deleted...]
-        <v>926</v>
+        <v>937</v>
+      </c>
+      <c r="C462" s="82" t="s">
+        <v>938</v>
       </c>
       <c r="D462" s="19">
-        <v>46228</v>
-[...4 lines deleted...]
-    <row r="463" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+        <v>46229</v>
+      </c>
+      <c r="E462" s="68"/>
+      <c r="F462" s="68"/>
+    </row>
+    <row r="463" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A463" s="3" t="s">
-        <v>2930</v>
+        <v>939</v>
       </c>
       <c r="B463" s="14" t="s">
-        <v>927</v>
-[...2 lines deleted...]
-        <v>928</v>
+        <v>3648</v>
+      </c>
+      <c r="C463" s="82" t="s">
+        <v>3343</v>
       </c>
       <c r="D463" s="19">
-        <v>46229</v>
-[...4 lines deleted...]
-    <row r="464" spans="1:6" ht="22" customHeight="1" x14ac:dyDescent="0.3">
+        <v>46237</v>
+      </c>
+      <c r="E463" s="68"/>
+      <c r="F463" s="68"/>
+    </row>
+    <row r="464" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A464" s="3" t="s">
-        <v>929</v>
+        <v>940</v>
       </c>
       <c r="B464" s="14" t="s">
-        <v>930</v>
-[...2 lines deleted...]
-        <v>3351</v>
+        <v>941</v>
+      </c>
+      <c r="C464" s="82" t="s">
+        <v>859</v>
       </c>
       <c r="D464" s="19">
-        <v>46237</v>
-[...4 lines deleted...]
-    <row r="465" spans="1:6" x14ac:dyDescent="0.3">
+        <v>46233</v>
+      </c>
+      <c r="E464" s="68"/>
+      <c r="F464" s="68"/>
+    </row>
+    <row r="465" spans="1:6" ht="90" x14ac:dyDescent="0.2">
       <c r="A465" s="3" t="s">
-        <v>931</v>
+        <v>942</v>
       </c>
       <c r="B465" s="14" t="s">
-        <v>932</v>
-[...2 lines deleted...]
-        <v>849</v>
+        <v>943</v>
+      </c>
+      <c r="C465" s="82" t="s">
+        <v>3647</v>
       </c>
       <c r="D465" s="19">
-        <v>46233</v>
-[...4 lines deleted...]
-    <row r="466" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+        <v>46567</v>
+      </c>
+      <c r="E465" s="68"/>
+      <c r="F465" s="68"/>
+    </row>
+    <row r="466" spans="1:6" ht="84.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A466" s="3" t="s">
-        <v>933</v>
+        <v>944</v>
       </c>
       <c r="B466" s="14" t="s">
-        <v>934</v>
-[...2 lines deleted...]
-        <v>935</v>
+        <v>945</v>
+      </c>
+      <c r="C466" s="82" t="s">
+        <v>3649</v>
       </c>
       <c r="D466" s="19">
-        <v>46567</v>
-[...14 lines deleted...]
-      <c r="D467" s="19">
         <v>46251</v>
       </c>
-      <c r="E467" s="64"/>
-[...4 lines deleted...]
-        <v>2489</v>
+      <c r="E466" s="68"/>
+      <c r="F466" s="68"/>
+    </row>
+    <row r="467" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A467" s="1" t="s">
+        <v>2482</v>
+      </c>
+      <c r="B467" s="10" t="s">
+        <v>946</v>
+      </c>
+      <c r="C467" s="82" t="s">
+        <v>947</v>
+      </c>
+      <c r="D467" s="29">
+        <v>46253</v>
+      </c>
+      <c r="E467" s="68"/>
+      <c r="F467" s="68"/>
+    </row>
+    <row r="468" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A468" s="3" t="s">
+        <v>2919</v>
       </c>
       <c r="B468" s="10" t="s">
-        <v>938</v>
-[...18 lines deleted...]
-        <v>941</v>
+        <v>948</v>
+      </c>
+      <c r="C468" s="82" t="s">
+        <v>949</v>
+      </c>
+      <c r="D468" s="19">
+        <v>46259</v>
+      </c>
+      <c r="E468" s="68"/>
+      <c r="F468" s="68"/>
+    </row>
+    <row r="469" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A469" s="1" t="s">
+        <v>3087</v>
+      </c>
+      <c r="B469" s="14" t="s">
+        <v>950</v>
+      </c>
+      <c r="C469" s="82" t="s">
+        <v>951</v>
       </c>
       <c r="D469" s="19">
-        <v>46259</v>
-[...12 lines deleted...]
-        <v>943</v>
+        <v>46268</v>
+      </c>
+      <c r="E469" s="68"/>
+      <c r="F469" s="68"/>
+    </row>
+    <row r="470" spans="1:6" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A470" s="2" t="s">
+        <v>952</v>
+      </c>
+      <c r="B470" s="10" t="s">
+        <v>953</v>
+      </c>
+      <c r="C470" s="82" t="s">
+        <v>954</v>
       </c>
       <c r="D470" s="19">
         <v>46268</v>
       </c>
-      <c r="E470" s="64"/>
-[...10 lines deleted...]
-        <v>946</v>
+      <c r="E470" s="68"/>
+      <c r="F470" s="68"/>
+    </row>
+    <row r="471" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A471" s="3" t="s">
+        <v>955</v>
+      </c>
+      <c r="B471" s="14" t="s">
+        <v>956</v>
+      </c>
+      <c r="C471" s="82" t="s">
+        <v>3344</v>
       </c>
       <c r="D471" s="19">
-        <v>46268</v>
-[...12 lines deleted...]
-        <v>3352</v>
+        <v>46313</v>
+      </c>
+      <c r="E471" s="68"/>
+      <c r="F471" s="68"/>
+    </row>
+    <row r="472" spans="1:6" ht="215.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A472" s="2" t="s">
+        <v>957</v>
+      </c>
+      <c r="B472" s="10" t="s">
+        <v>958</v>
+      </c>
+      <c r="C472" s="82" t="s">
+        <v>959</v>
       </c>
       <c r="D472" s="19">
-        <v>46313</v>
-[...4 lines deleted...]
-    <row r="473" spans="1:6" ht="252" x14ac:dyDescent="0.3">
+        <v>46279</v>
+      </c>
+      <c r="E472" s="68"/>
+      <c r="F472" s="68"/>
+    </row>
+    <row r="473" spans="1:6" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A473" s="2" t="s">
-        <v>949</v>
+        <v>2172</v>
       </c>
       <c r="B473" s="10" t="s">
-        <v>950</v>
-[...2 lines deleted...]
-        <v>951</v>
+        <v>960</v>
+      </c>
+      <c r="C473" s="82" t="s">
+        <v>961</v>
       </c>
       <c r="D473" s="19">
-        <v>46279</v>
-[...14 lines deleted...]
-      <c r="D474" s="19">
         <v>46285</v>
       </c>
-      <c r="E474" s="64"/>
-[...2 lines deleted...]
-    <row r="475" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="E473" s="68"/>
+      <c r="F473" s="68"/>
+    </row>
+    <row r="474" spans="1:6" ht="69.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A474" s="3" t="s">
+        <v>962</v>
+      </c>
+      <c r="B474" s="11" t="s">
+        <v>963</v>
+      </c>
+      <c r="C474" s="82" t="s">
+        <v>964</v>
+      </c>
+      <c r="D474" s="39">
+        <v>46299</v>
+      </c>
+      <c r="E474" s="68"/>
+      <c r="F474" s="68"/>
+    </row>
+    <row r="475" spans="1:6" ht="54" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A475" s="3" t="s">
-        <v>954</v>
-[...17 lines deleted...]
-      <c r="B476" s="20" t="s">
+        <v>965</v>
+      </c>
+      <c r="B475" s="20" t="s">
         <v>1957</v>
       </c>
-      <c r="C476" s="78" t="s">
+      <c r="C475" s="82" t="s">
         <v>11</v>
       </c>
-      <c r="D476" s="26">
-[...7 lines deleted...]
-        <v>958</v>
+      <c r="D475" s="29">
+        <v>46493</v>
+      </c>
+      <c r="E475" s="68"/>
+      <c r="F475" s="68"/>
+    </row>
+    <row r="476" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A476" s="1" t="s">
+        <v>966</v>
+      </c>
+      <c r="B476" s="10" t="s">
+        <v>967</v>
+      </c>
+      <c r="C476" s="82" t="s">
+        <v>3650</v>
+      </c>
+      <c r="D476" s="19">
+        <v>46300</v>
+      </c>
+      <c r="E476" s="68"/>
+      <c r="F476" s="68"/>
+    </row>
+    <row r="477" spans="1:6" ht="362.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A477" s="3" t="s">
+        <v>968</v>
       </c>
       <c r="B477" s="10" t="s">
-        <v>959</v>
-[...2 lines deleted...]
-        <v>3646</v>
+        <v>969</v>
+      </c>
+      <c r="C477" s="82" t="s">
+        <v>3651</v>
       </c>
       <c r="D477" s="19">
-        <v>46300</v>
-[...4 lines deleted...]
-    <row r="478" spans="1:6" ht="304.5" x14ac:dyDescent="0.3">
+        <v>46302</v>
+      </c>
+      <c r="E477" s="68"/>
+      <c r="F477" s="68"/>
+    </row>
+    <row r="478" spans="1:6" ht="66" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A478" s="3" t="s">
-        <v>960</v>
-[...13 lines deleted...]
-    <row r="479" spans="1:6" ht="69" customHeight="1" x14ac:dyDescent="0.3">
+        <v>970</v>
+      </c>
+      <c r="B478" s="14" t="s">
+        <v>971</v>
+      </c>
+      <c r="C478" s="82" t="s">
+        <v>3652</v>
+      </c>
+      <c r="D478" s="29">
+        <v>46353</v>
+      </c>
+      <c r="E478" s="68"/>
+      <c r="F478" s="68"/>
+    </row>
+    <row r="479" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A479" s="3" t="s">
-        <v>963</v>
+        <v>972</v>
       </c>
       <c r="B479" s="14" t="s">
-        <v>964</v>
-[...4 lines deleted...]
-      <c r="D479" s="26">
+        <v>973</v>
+      </c>
+      <c r="C479" s="82" t="s">
+        <v>974</v>
+      </c>
+      <c r="D479" s="29">
+        <v>46311</v>
+      </c>
+      <c r="E479" s="68"/>
+      <c r="F479" s="68"/>
+    </row>
+    <row r="480" spans="1:6" ht="135" x14ac:dyDescent="0.2">
+      <c r="A480" s="3" t="s">
+        <v>975</v>
+      </c>
+      <c r="B480" s="14" t="s">
+        <v>976</v>
+      </c>
+      <c r="C480" s="82" t="s">
+        <v>3345</v>
+      </c>
+      <c r="D480" s="19">
+        <v>46321</v>
+      </c>
+      <c r="E480" s="68"/>
+      <c r="F480" s="68"/>
+    </row>
+    <row r="481" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A481" s="3" t="s">
+        <v>977</v>
+      </c>
+      <c r="B481" s="10" t="s">
+        <v>978</v>
+      </c>
+      <c r="C481" s="82" t="s">
+        <v>979</v>
+      </c>
+      <c r="D481" s="19">
+        <v>46322</v>
+      </c>
+      <c r="E481" s="68"/>
+      <c r="F481" s="68"/>
+    </row>
+    <row r="482" spans="1:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A482" s="3" t="s">
+        <v>2920</v>
+      </c>
+      <c r="B482" s="56" t="s">
+        <v>980</v>
+      </c>
+      <c r="C482" s="82" t="s">
+        <v>981</v>
+      </c>
+      <c r="D482" s="29">
+        <v>46328</v>
+      </c>
+      <c r="E482" s="68"/>
+      <c r="F482" s="68"/>
+    </row>
+    <row r="483" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A483" s="3" t="s">
+        <v>982</v>
+      </c>
+      <c r="B483" s="14" t="s">
+        <v>983</v>
+      </c>
+      <c r="C483" s="82" t="s">
+        <v>984</v>
+      </c>
+      <c r="D483" s="29">
+        <v>46334</v>
+      </c>
+      <c r="E483" s="68"/>
+      <c r="F483" s="68"/>
+    </row>
+    <row r="484" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A484" s="3" t="s">
+        <v>3592</v>
+      </c>
+      <c r="B484" s="11" t="s">
+        <v>985</v>
+      </c>
+      <c r="C484" s="82" t="s">
+        <v>3653</v>
+      </c>
+      <c r="D484" s="29">
+        <v>46334</v>
+      </c>
+      <c r="E484" s="68"/>
+      <c r="F484" s="68"/>
+    </row>
+    <row r="485" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A485" s="1" t="s">
+        <v>986</v>
+      </c>
+      <c r="B485" s="11" t="s">
+        <v>987</v>
+      </c>
+      <c r="C485" s="82" t="s">
+        <v>3346</v>
+      </c>
+      <c r="D485" s="19">
+        <v>46334</v>
+      </c>
+      <c r="E485" s="68"/>
+      <c r="F485" s="68"/>
+    </row>
+    <row r="486" spans="1:6" ht="54.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A486" s="3" t="s">
+        <v>988</v>
+      </c>
+      <c r="B486" s="14" t="s">
+        <v>989</v>
+      </c>
+      <c r="C486" s="82" t="s">
+        <v>990</v>
+      </c>
+      <c r="D486" s="29">
+        <v>46336</v>
+      </c>
+      <c r="E486" s="68"/>
+      <c r="F486" s="68"/>
+    </row>
+    <row r="487" spans="1:6" ht="126" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A487" s="2" t="s">
+        <v>2921</v>
+      </c>
+      <c r="B487" s="11" t="s">
+        <v>991</v>
+      </c>
+      <c r="C487" s="82" t="s">
+        <v>992</v>
+      </c>
+      <c r="D487" s="29">
+        <v>46304</v>
+      </c>
+      <c r="E487" s="68"/>
+      <c r="F487" s="68"/>
+    </row>
+    <row r="488" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A488" s="3" t="s">
+        <v>2448</v>
+      </c>
+      <c r="B488" s="10" t="s">
+        <v>993</v>
+      </c>
+      <c r="C488" s="82" t="s">
+        <v>994</v>
+      </c>
+      <c r="D488" s="19">
+        <v>46342</v>
+      </c>
+      <c r="E488" s="68"/>
+      <c r="F488" s="68"/>
+    </row>
+    <row r="489" spans="1:6" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A489" s="4" t="s">
+        <v>2922</v>
+      </c>
+      <c r="B489" s="10" t="s">
+        <v>995</v>
+      </c>
+      <c r="C489" s="82" t="s">
+        <v>996</v>
+      </c>
+      <c r="D489" s="29">
+        <v>46347</v>
+      </c>
+      <c r="E489" s="68"/>
+      <c r="F489" s="68"/>
+    </row>
+    <row r="490" spans="1:6" ht="225" x14ac:dyDescent="0.2">
+      <c r="A490" s="1" t="s">
+        <v>2923</v>
+      </c>
+      <c r="B490" s="10" t="s">
+        <v>997</v>
+      </c>
+      <c r="C490" s="82" t="s">
+        <v>998</v>
+      </c>
+      <c r="D490" s="19">
+        <v>46352</v>
+      </c>
+      <c r="E490" s="68"/>
+      <c r="F490" s="68"/>
+    </row>
+    <row r="491" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A491" s="3" t="s">
+        <v>2924</v>
+      </c>
+      <c r="B491" s="10" t="s">
+        <v>999</v>
+      </c>
+      <c r="C491" s="82" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D491" s="19">
+        <v>46191</v>
+      </c>
+      <c r="E491" s="68"/>
+      <c r="F491" s="68"/>
+    </row>
+    <row r="492" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A492" s="3" t="s">
+        <v>2400</v>
+      </c>
+      <c r="B492" s="11" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C492" s="82" t="s">
+        <v>3654</v>
+      </c>
+      <c r="D492" s="19">
+        <v>46341</v>
+      </c>
+      <c r="E492" s="68"/>
+      <c r="F492" s="68"/>
+    </row>
+    <row r="493" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A493" s="3" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B493" s="14" t="s">
+        <v>1003</v>
+      </c>
+      <c r="C493" s="82" t="s">
+        <v>5</v>
+      </c>
+      <c r="D493" s="29">
         <v>46353</v>
       </c>
-      <c r="E479" s="64"/>
-[...226 lines deleted...]
-    <row r="494" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="E493" s="68"/>
+      <c r="F493" s="68"/>
+    </row>
+    <row r="494" spans="1:6" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A494" s="3" t="s">
-        <v>994</v>
+        <v>2130</v>
       </c>
       <c r="B494" s="14" t="s">
-        <v>995</v>
-[...1 lines deleted...]
-      <c r="C494" s="78" t="s">
+        <v>2131</v>
+      </c>
+      <c r="C494" s="82" t="s">
+        <v>1004</v>
+      </c>
+      <c r="D494" s="19">
+        <v>46211</v>
+      </c>
+      <c r="E494" s="68"/>
+      <c r="F494" s="68"/>
+    </row>
+    <row r="495" spans="1:6" ht="168.75" x14ac:dyDescent="0.2">
+      <c r="A495" s="3" t="s">
+        <v>2278</v>
+      </c>
+      <c r="B495" s="10" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C495" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="D494" s="26">
-[...21 lines deleted...]
-    <row r="496" spans="1:6" ht="136.5" x14ac:dyDescent="0.3">
+      <c r="D495" s="29">
+        <v>46364</v>
+      </c>
+      <c r="E495" s="68"/>
+      <c r="F495" s="68"/>
+    </row>
+    <row r="496" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A496" s="3" t="s">
-        <v>2282</v>
+        <v>1006</v>
       </c>
       <c r="B496" s="10" t="s">
-        <v>997</v>
-[...10 lines deleted...]
-    <row r="497" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+        <v>1007</v>
+      </c>
+      <c r="C496" s="82" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D496" s="19">
+        <v>46371</v>
+      </c>
+      <c r="E496" s="68"/>
+      <c r="F496" s="68"/>
+    </row>
+    <row r="497" spans="1:6" ht="45" x14ac:dyDescent="0.2">
       <c r="A497" s="3" t="s">
-        <v>998</v>
+        <v>1009</v>
       </c>
       <c r="B497" s="10" t="s">
-        <v>999</v>
-[...2 lines deleted...]
-        <v>1000</v>
+        <v>1010</v>
+      </c>
+      <c r="C497" s="86" t="s">
+        <v>1011</v>
       </c>
       <c r="D497" s="19">
         <v>46371</v>
       </c>
-      <c r="E497" s="64"/>
-[...2 lines deleted...]
-    <row r="498" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="E497" s="68"/>
+      <c r="F497" s="68"/>
+    </row>
+    <row r="498" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A498" s="3" t="s">
-        <v>1001</v>
+        <v>1012</v>
       </c>
       <c r="B498" s="10" t="s">
-        <v>1002</v>
-[...2 lines deleted...]
-        <v>1003</v>
+        <v>1007</v>
+      </c>
+      <c r="C498" s="86" t="s">
+        <v>1013</v>
       </c>
       <c r="D498" s="19">
+        <v>46373</v>
+      </c>
+      <c r="E498" s="68"/>
+      <c r="F498" s="68"/>
+    </row>
+    <row r="499" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A499" s="3" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B499" s="10" t="s">
+        <v>1015</v>
+      </c>
+      <c r="C499" s="82" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D499" s="29">
+        <v>46373</v>
+      </c>
+      <c r="E499" s="68"/>
+      <c r="F499" s="68"/>
+    </row>
+    <row r="500" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A500" s="3" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B500" s="10" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C500" s="82" t="s">
+        <v>3655</v>
+      </c>
+      <c r="D500" s="29">
+        <v>46373</v>
+      </c>
+      <c r="E500" s="68"/>
+      <c r="F500" s="68"/>
+    </row>
+    <row r="501" spans="1:6" ht="236.25" x14ac:dyDescent="0.2">
+      <c r="A501" s="3" t="s">
+        <v>2925</v>
+      </c>
+      <c r="B501" s="10" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C501" s="82" t="s">
+        <v>259</v>
+      </c>
+      <c r="D501" s="29">
+        <v>46215</v>
+      </c>
+      <c r="E501" s="68"/>
+      <c r="F501" s="68"/>
+    </row>
+    <row r="502" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A502" s="3" t="s">
+        <v>2926</v>
+      </c>
+      <c r="B502" s="14" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C502" s="82" t="s">
+        <v>3656</v>
+      </c>
+      <c r="D502" s="29">
+        <v>46224</v>
+      </c>
+      <c r="E502" s="68"/>
+      <c r="F502" s="68"/>
+    </row>
+    <row r="503" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A503" s="3" t="s">
+        <v>1021</v>
+      </c>
+      <c r="B503" s="14" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C503" s="82" t="s">
+        <v>1023</v>
+      </c>
+      <c r="D503" s="29">
+        <v>46377</v>
+      </c>
+      <c r="E503" s="68"/>
+      <c r="F503" s="68"/>
+    </row>
+    <row r="504" spans="1:6" ht="157.5" x14ac:dyDescent="0.2">
+      <c r="A504" s="3" t="s">
+        <v>2927</v>
+      </c>
+      <c r="B504" s="10" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C504" s="82" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D504" s="19">
+        <v>46372</v>
+      </c>
+      <c r="E504" s="68"/>
+      <c r="F504" s="68"/>
+    </row>
+    <row r="505" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A505" s="3" t="s">
+        <v>1026</v>
+      </c>
+      <c r="B505" s="10" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C505" s="82" t="s">
+        <v>5</v>
+      </c>
+      <c r="D505" s="29">
+        <v>46378</v>
+      </c>
+      <c r="E505" s="68"/>
+      <c r="F505" s="68"/>
+    </row>
+    <row r="506" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A506" s="3" t="s">
+        <v>2575</v>
+      </c>
+      <c r="B506" s="14" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C506" s="82" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D506" s="29">
+        <v>46378</v>
+      </c>
+      <c r="E506" s="68"/>
+      <c r="F506" s="68"/>
+    </row>
+    <row r="507" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A507" s="3" t="s">
+        <v>2928</v>
+      </c>
+      <c r="B507" s="14" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C507" s="82" t="s">
+        <v>3657</v>
+      </c>
+      <c r="D507" s="29">
+        <v>46376</v>
+      </c>
+      <c r="E507" s="68"/>
+      <c r="F507" s="68"/>
+    </row>
+    <row r="508" spans="1:6" ht="282.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A508" s="3" t="s">
+        <v>1031</v>
+      </c>
+      <c r="B508" s="14" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C508" s="82" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D508" s="29">
+        <v>46386</v>
+      </c>
+      <c r="E508" s="68"/>
+      <c r="F508" s="68"/>
+    </row>
+    <row r="509" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A509" s="3" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B509" s="10" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C509" s="82" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D509" s="29">
+        <v>46392</v>
+      </c>
+      <c r="E509" s="68"/>
+      <c r="F509" s="68"/>
+    </row>
+    <row r="510" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A510" s="3" t="s">
+        <v>1036</v>
+      </c>
+      <c r="B510" s="10" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C510" s="82" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D510" s="29">
+        <v>46392</v>
+      </c>
+      <c r="E510" s="68"/>
+      <c r="F510" s="68"/>
+    </row>
+    <row r="511" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A511" s="3" t="s">
+        <v>2929</v>
+      </c>
+      <c r="B511" s="14" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C511" s="82" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D511" s="29">
+        <v>46392</v>
+      </c>
+      <c r="E511" s="68"/>
+      <c r="F511" s="68"/>
+    </row>
+    <row r="512" spans="1:6" ht="176.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A512" s="2" t="s">
+        <v>2930</v>
+      </c>
+      <c r="B512" s="10" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C512" s="82" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D512" s="29">
+        <v>46439</v>
+      </c>
+      <c r="E512" s="68"/>
+      <c r="F512" s="68"/>
+    </row>
+    <row r="513" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A513" s="3" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B513" s="14" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C513" s="82" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D513" s="29">
+        <v>46377</v>
+      </c>
+      <c r="E513" s="68"/>
+      <c r="F513" s="68"/>
+    </row>
+    <row r="514" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A514" s="3" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B514" s="10" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C514" s="82" t="s">
+        <v>4</v>
+      </c>
+      <c r="D514" s="29">
+        <v>46406</v>
+      </c>
+      <c r="E514" s="68"/>
+      <c r="F514" s="68"/>
+    </row>
+    <row r="515" spans="1:6" ht="146.25" x14ac:dyDescent="0.2">
+      <c r="A515" s="3" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B515" s="14" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C515" s="82" t="s">
+        <v>3658</v>
+      </c>
+      <c r="D515" s="29">
+        <v>46400</v>
+      </c>
+      <c r="E515" s="68"/>
+      <c r="F515" s="68"/>
+    </row>
+    <row r="516" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A516" s="3" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B516" s="14" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C516" s="82" t="s">
+        <v>3659</v>
+      </c>
+      <c r="D516" s="29">
+        <v>46407</v>
+      </c>
+      <c r="E516" s="68"/>
+      <c r="F516" s="68"/>
+    </row>
+    <row r="517" spans="1:6" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A517" s="3" t="s">
+        <v>2931</v>
+      </c>
+      <c r="B517" s="14" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C517" s="82" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D517" s="29">
+        <v>46275</v>
+      </c>
+      <c r="E517" s="68"/>
+      <c r="F517" s="68"/>
+    </row>
+    <row r="518" spans="1:6" ht="236.25" x14ac:dyDescent="0.2">
+      <c r="A518" s="4" t="s">
+        <v>3347</v>
+      </c>
+      <c r="B518" s="10" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C518" s="82" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D518" s="29">
+        <v>46419</v>
+      </c>
+      <c r="E518" s="68"/>
+      <c r="F518" s="68"/>
+    </row>
+    <row r="519" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A519" s="3" t="s">
+        <v>1054</v>
+      </c>
+      <c r="B519" s="14" t="s">
+        <v>1055</v>
+      </c>
+      <c r="C519" s="82" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D519" s="29">
+        <v>46412</v>
+      </c>
+      <c r="E519" s="68"/>
+      <c r="F519" s="68"/>
+    </row>
+    <row r="520" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A520" s="3" t="s">
+        <v>1057</v>
+      </c>
+      <c r="B520" s="14" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C520" s="82" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D520" s="29">
+        <v>46413</v>
+      </c>
+      <c r="E520" s="68"/>
+      <c r="F520" s="68"/>
+    </row>
+    <row r="521" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A521" s="3" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B521" s="14" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C521" s="82" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D521" s="29">
+        <v>46412</v>
+      </c>
+      <c r="E521" s="68"/>
+      <c r="F521" s="68"/>
+    </row>
+    <row r="522" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A522" s="3" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B522" s="10" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C522" s="82" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D522" s="29">
+        <v>46425</v>
+      </c>
+      <c r="E522" s="68"/>
+      <c r="F522" s="68"/>
+    </row>
+    <row r="523" spans="1:6" ht="123.75" x14ac:dyDescent="0.2">
+      <c r="A523" s="3" t="s">
+        <v>1065</v>
+      </c>
+      <c r="B523" s="10" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C523" s="82" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D523" s="29">
+        <v>46433</v>
+      </c>
+      <c r="E523" s="68"/>
+      <c r="F523" s="68"/>
+    </row>
+    <row r="524" spans="1:6" ht="135" x14ac:dyDescent="0.2">
+      <c r="A524" s="3" t="s">
+        <v>2794</v>
+      </c>
+      <c r="B524" s="10" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C524" s="82" t="s">
+        <v>1069</v>
+      </c>
+      <c r="D524" s="29">
+        <v>46425</v>
+      </c>
+      <c r="E524" s="68"/>
+      <c r="F524" s="68"/>
+    </row>
+    <row r="525" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A525" s="3" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B525" s="10" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C525" s="82" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D525" s="29">
+        <v>46360</v>
+      </c>
+      <c r="E525" s="68"/>
+      <c r="F525" s="68"/>
+    </row>
+    <row r="526" spans="1:6" ht="157.5" x14ac:dyDescent="0.2">
+      <c r="A526" s="3" t="s">
+        <v>2714</v>
+      </c>
+      <c r="B526" s="10" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C526" s="82" t="s">
+        <v>3660</v>
+      </c>
+      <c r="D526" s="29">
+        <v>46437</v>
+      </c>
+      <c r="E526" s="68"/>
+      <c r="F526" s="68"/>
+    </row>
+    <row r="527" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A527" s="3" t="s">
+        <v>2932</v>
+      </c>
+      <c r="B527" s="11" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C527" s="82" t="s">
+        <v>3661</v>
+      </c>
+      <c r="D527" s="19">
+        <v>46449</v>
+      </c>
+      <c r="E527" s="68"/>
+      <c r="F527" s="68"/>
+    </row>
+    <row r="528" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A528" s="3" t="s">
+        <v>3095</v>
+      </c>
+      <c r="B528" s="10" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C528" s="82" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D528" s="19">
+        <v>46457</v>
+      </c>
+      <c r="E528" s="68"/>
+      <c r="F528" s="68"/>
+    </row>
+    <row r="529" spans="1:6" ht="66.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A529" s="3" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B529" s="14" t="s">
+        <v>971</v>
+      </c>
+      <c r="C529" s="82" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D529" s="29">
+        <v>46311</v>
+      </c>
+      <c r="E529" s="68"/>
+      <c r="F529" s="68"/>
+    </row>
+    <row r="530" spans="1:6" ht="409.5" x14ac:dyDescent="0.2">
+      <c r="A530" s="3" t="s">
+        <v>2933</v>
+      </c>
+      <c r="B530" s="14" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C530" s="82" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D530" s="29">
+        <v>46465</v>
+      </c>
+      <c r="E530" s="68"/>
+      <c r="F530" s="68"/>
+    </row>
+    <row r="531" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A531" s="3" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B531" s="14" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C531" s="82" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D531" s="19">
+        <v>46471</v>
+      </c>
+      <c r="E531" s="68"/>
+      <c r="F531" s="68"/>
+    </row>
+    <row r="532" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A532" s="3" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B532" s="14" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C532" s="82" t="s">
+        <v>3662</v>
+      </c>
+      <c r="D532" s="19">
+        <v>46482</v>
+      </c>
+      <c r="E532" s="68"/>
+      <c r="F532" s="68"/>
+    </row>
+    <row r="533" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A533" s="2" t="s">
+        <v>2934</v>
+      </c>
+      <c r="B533" s="11" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C533" s="82" t="s">
+        <v>3130</v>
+      </c>
+      <c r="D533" s="19">
+        <v>46487</v>
+      </c>
+      <c r="E533" s="68"/>
+      <c r="F533" s="68"/>
+    </row>
+    <row r="534" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A534" s="1" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B534" s="10" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C534" s="82" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D534" s="19">
+        <v>46498</v>
+      </c>
+      <c r="E534" s="68"/>
+      <c r="F534" s="68"/>
+    </row>
+    <row r="535" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A535" s="3" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B535" s="10" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C535" s="82" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D535" s="19">
+        <v>46486</v>
+      </c>
+      <c r="E535" s="68"/>
+      <c r="F535" s="68"/>
+    </row>
+    <row r="536" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A536" s="3" t="s">
+        <v>2935</v>
+      </c>
+      <c r="B536" s="10" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C536" s="82" t="s">
+        <v>367</v>
+      </c>
+      <c r="D536" s="19">
+        <v>46467</v>
+      </c>
+      <c r="E536" s="68"/>
+      <c r="F536" s="68"/>
+    </row>
+    <row r="537" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A537" s="4" t="s">
+        <v>3131</v>
+      </c>
+      <c r="B537" s="10" t="s">
+        <v>1093</v>
+      </c>
+      <c r="C537" s="82" t="s">
+        <v>265</v>
+      </c>
+      <c r="D537" s="29">
+        <v>46504</v>
+      </c>
+      <c r="E537" s="68"/>
+      <c r="F537" s="68"/>
+    </row>
+    <row r="538" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A538" s="3" t="s">
+        <v>3585</v>
+      </c>
+      <c r="B538" s="14" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C538" s="82" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D538" s="29">
+        <v>46503</v>
+      </c>
+      <c r="E538" s="68"/>
+      <c r="F538" s="68"/>
+    </row>
+    <row r="539" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A539" s="3" t="s">
+        <v>2936</v>
+      </c>
+      <c r="B539" s="11" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C539" s="82" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D539" s="29">
+        <v>46163</v>
+      </c>
+      <c r="E539" s="68"/>
+      <c r="F539" s="68"/>
+    </row>
+    <row r="540" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A540" s="3" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B540" s="10" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C540" s="82" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D540" s="19">
+        <v>46506</v>
+      </c>
+      <c r="E540" s="68"/>
+      <c r="F540" s="68"/>
+    </row>
+    <row r="541" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A541" s="4" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B541" s="10" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C541" s="82" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D541" s="19">
+        <v>46505</v>
+      </c>
+      <c r="E541" s="68"/>
+      <c r="F541" s="68"/>
+    </row>
+    <row r="542" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A542" s="3" t="s">
+        <v>2937</v>
+      </c>
+      <c r="B542" s="14" t="s">
+        <v>1105</v>
+      </c>
+      <c r="C542" s="82" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D542" s="19">
+        <v>46144</v>
+      </c>
+      <c r="E542" s="68"/>
+      <c r="F542" s="68"/>
+    </row>
+    <row r="543" spans="1:6" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A543" s="3" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B543" s="14" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C543" s="82" t="s">
+        <v>3348</v>
+      </c>
+      <c r="D543" s="19">
+        <v>46144</v>
+      </c>
+      <c r="E543" s="68"/>
+      <c r="F543" s="68"/>
+    </row>
+    <row r="544" spans="1:6" ht="168.75" x14ac:dyDescent="0.2">
+      <c r="A544" s="3" t="s">
+        <v>2938</v>
+      </c>
+      <c r="B544" s="10" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C544" s="82" t="s">
+        <v>3349</v>
+      </c>
+      <c r="D544" s="29">
+        <v>46147</v>
+      </c>
+      <c r="E544" s="68"/>
+      <c r="F544" s="68"/>
+    </row>
+    <row r="545" spans="1:6" ht="120.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A545" s="8" t="s">
+        <v>2939</v>
+      </c>
+      <c r="B545" s="10" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C545" s="82" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D545" s="19">
+        <v>46180</v>
+      </c>
+      <c r="E545" s="68"/>
+      <c r="F545" s="68"/>
+    </row>
+    <row r="546" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A546" s="3" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B546" s="14" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C546" s="82" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D546" s="19">
+        <v>46153</v>
+      </c>
+      <c r="E546" s="68"/>
+      <c r="F546" s="68"/>
+    </row>
+    <row r="547" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A547" s="3" t="s">
+        <v>3088</v>
+      </c>
+      <c r="B547" s="21" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C547" s="82" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D547" s="19">
+        <v>46159</v>
+      </c>
+      <c r="E547" s="68"/>
+      <c r="F547" s="68"/>
+    </row>
+    <row r="548" spans="1:6" ht="202.5" x14ac:dyDescent="0.2">
+      <c r="A548" s="3" t="s">
+        <v>2940</v>
+      </c>
+      <c r="B548" s="14" t="s">
+        <v>1117</v>
+      </c>
+      <c r="C548" s="82" t="s">
+        <v>629</v>
+      </c>
+      <c r="D548" s="19">
+        <v>46530</v>
+      </c>
+      <c r="E548" s="68"/>
+      <c r="F548" s="68"/>
+    </row>
+    <row r="549" spans="1:6" ht="75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A549" s="3" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B549" s="10" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C549" s="82" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D549" s="19">
+        <v>46165</v>
+      </c>
+      <c r="E549" s="68"/>
+      <c r="F549" s="68"/>
+    </row>
+    <row r="550" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A550" s="3" t="s">
+        <v>1121</v>
+      </c>
+      <c r="B550" s="10" t="s">
+        <v>1119</v>
+      </c>
+      <c r="C550" s="82" t="s">
+        <v>3350</v>
+      </c>
+      <c r="D550" s="19">
+        <v>46173</v>
+      </c>
+      <c r="E550" s="68"/>
+      <c r="F550" s="68"/>
+    </row>
+    <row r="551" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A551" s="3" t="s">
+        <v>1122</v>
+      </c>
+      <c r="B551" s="10" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C551" s="82" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D551" s="19">
+        <v>46174</v>
+      </c>
+      <c r="E551" s="68"/>
+      <c r="F551" s="68"/>
+    </row>
+    <row r="552" spans="1:6" ht="281.25" x14ac:dyDescent="0.2">
+      <c r="A552" s="4" t="s">
+        <v>2941</v>
+      </c>
+      <c r="B552" s="14" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C552" s="82" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D552" s="29">
+        <v>46175</v>
+      </c>
+      <c r="E552" s="68"/>
+      <c r="F552" s="68"/>
+    </row>
+    <row r="553" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A553" s="3" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B553" s="14" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C553" s="82" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D553" s="19">
+        <v>46180</v>
+      </c>
+      <c r="E553" s="68"/>
+      <c r="F553" s="68"/>
+    </row>
+    <row r="554" spans="1:6" ht="69" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A554" s="3" t="s">
+        <v>2942</v>
+      </c>
+      <c r="B554" s="10" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C554" s="82" t="s">
+        <v>1131</v>
+      </c>
+      <c r="D554" s="29">
+        <v>46183</v>
+      </c>
+      <c r="E554" s="68"/>
+      <c r="F554" s="68"/>
+    </row>
+    <row r="555" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A555" s="3" t="s">
+        <v>1132</v>
+      </c>
+      <c r="B555" s="10" t="s">
+        <v>1133</v>
+      </c>
+      <c r="C555" s="82" t="s">
+        <v>3351</v>
+      </c>
+      <c r="D555" s="19">
+        <v>46183</v>
+      </c>
+      <c r="E555" s="68"/>
+      <c r="F555" s="68"/>
+    </row>
+    <row r="556" spans="1:6" ht="172.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A556" s="3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B556" s="14" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C556" s="82" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D556" s="19">
+        <v>46196</v>
+      </c>
+      <c r="E556" s="68"/>
+      <c r="F556" s="68"/>
+    </row>
+    <row r="557" spans="1:6" ht="81.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A557" s="3" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B557" s="14" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C557" s="82" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D557" s="19">
+        <v>46202</v>
+      </c>
+      <c r="E557" s="68"/>
+      <c r="F557" s="68"/>
+    </row>
+    <row r="558" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A558" s="3" t="s">
+        <v>1140</v>
+      </c>
+      <c r="B558" s="10" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C558" s="82" t="s">
+        <v>3352</v>
+      </c>
+      <c r="D558" s="19">
+        <v>46264</v>
+      </c>
+      <c r="E558" s="68"/>
+      <c r="F558" s="68"/>
+    </row>
+    <row r="559" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A559" s="3" t="s">
+        <v>1142</v>
+      </c>
+      <c r="B559" s="11" t="s">
+        <v>1143</v>
+      </c>
+      <c r="C559" s="82" t="s">
+        <v>3132</v>
+      </c>
+      <c r="D559" s="29">
+        <v>46202</v>
+      </c>
+      <c r="E559" s="68"/>
+      <c r="F559" s="68"/>
+    </row>
+    <row r="560" spans="1:6" ht="166.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A560" s="1" t="s">
+        <v>1144</v>
+      </c>
+      <c r="B560" s="10" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C560" s="82" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D560" s="29">
+        <v>46201</v>
+      </c>
+      <c r="E560" s="68"/>
+      <c r="F560" s="68"/>
+    </row>
+    <row r="561" spans="1:6" ht="107.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A561" s="3" t="s">
+        <v>2943</v>
+      </c>
+      <c r="B561" s="14" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C561" s="82" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D561" s="29">
+        <v>46199</v>
+      </c>
+      <c r="E561" s="68"/>
+      <c r="F561" s="68"/>
+    </row>
+    <row r="562" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
+      <c r="A562" s="4" t="s">
+        <v>2944</v>
+      </c>
+      <c r="B562" s="10" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C562" s="82" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D562" s="19">
+        <v>46202</v>
+      </c>
+      <c r="E562" s="68"/>
+      <c r="F562" s="68"/>
+    </row>
+    <row r="563" spans="1:6" ht="236.25" x14ac:dyDescent="0.2">
+      <c r="A563" s="3" t="s">
+        <v>2945</v>
+      </c>
+      <c r="B563" s="20" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C563" s="82" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D563" s="29">
+        <v>46351</v>
+      </c>
+      <c r="E563" s="68"/>
+      <c r="F563" s="68"/>
+    </row>
+    <row r="564" spans="1:6" ht="135" x14ac:dyDescent="0.2">
+      <c r="A564" s="3" t="s">
+        <v>2946</v>
+      </c>
+      <c r="B564" s="14" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C564" s="86" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D564" s="19">
+        <v>46204</v>
+      </c>
+      <c r="E564" s="68"/>
+      <c r="F564" s="68"/>
+    </row>
+    <row r="565" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A565" s="3" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B565" s="10" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C565" s="82" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D565" s="29">
+        <v>46200</v>
+      </c>
+      <c r="E565" s="68"/>
+      <c r="F565" s="68"/>
+    </row>
+    <row r="566" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A566" s="3" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B566" s="10" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C566" s="82" t="s">
+        <v>12</v>
+      </c>
+      <c r="D566" s="29">
+        <v>46211</v>
+      </c>
+      <c r="E566" s="68"/>
+      <c r="F566" s="68"/>
+    </row>
+    <row r="567" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A567" s="3" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B567" s="14" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C567" s="82" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D567" s="19">
+        <v>46221</v>
+      </c>
+      <c r="E567" s="68"/>
+      <c r="F567" s="68"/>
+    </row>
+    <row r="568" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A568" s="3" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B568" s="14" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C568" s="82" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D568" s="19">
+        <v>46221</v>
+      </c>
+      <c r="E568" s="68"/>
+      <c r="F568" s="68"/>
+    </row>
+    <row r="569" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A569" s="3" t="s">
+        <v>2947</v>
+      </c>
+      <c r="B569" s="20" t="s">
+        <v>2100</v>
+      </c>
+      <c r="C569" s="82" t="s">
+        <v>36</v>
+      </c>
+      <c r="D569" s="19">
+        <v>46198</v>
+      </c>
+      <c r="E569" s="68"/>
+      <c r="F569" s="68"/>
+    </row>
+    <row r="570" spans="1:6" ht="268.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A570" s="4" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B570" s="10" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C570" s="82" t="s">
+        <v>3353</v>
+      </c>
+      <c r="D570" s="39">
+        <v>46213</v>
+      </c>
+      <c r="E570" s="68"/>
+      <c r="F570" s="68"/>
+    </row>
+    <row r="571" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A571" s="3" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B571" s="11" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C571" s="82" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D571" s="29">
+        <v>46207</v>
+      </c>
+      <c r="E571" s="68"/>
+      <c r="F571" s="68"/>
+    </row>
+    <row r="572" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A572" s="3" t="s">
+        <v>1170</v>
+      </c>
+      <c r="B572" s="14" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C572" s="82" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D572" s="29">
+        <v>46250</v>
+      </c>
+      <c r="E572" s="68"/>
+      <c r="F572" s="68"/>
+    </row>
+    <row r="573" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A573" s="3" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B573" s="14" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C573" s="82" t="s">
+        <v>3355</v>
+      </c>
+      <c r="D573" s="29">
+        <v>46349</v>
+      </c>
+      <c r="E573" s="68"/>
+      <c r="F573" s="68"/>
+    </row>
+    <row r="574" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A574" s="3" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B574" s="10" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C574" s="82" t="s">
+        <v>1177</v>
+      </c>
+      <c r="D574" s="19">
+        <v>46226</v>
+      </c>
+      <c r="E574" s="68"/>
+      <c r="F574" s="68"/>
+    </row>
+    <row r="575" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A575" s="3" t="s">
+        <v>2948</v>
+      </c>
+      <c r="B575" s="11" t="s">
+        <v>2342</v>
+      </c>
+      <c r="C575" s="82" t="s">
+        <v>118</v>
+      </c>
+      <c r="D575" s="29">
+        <v>46284</v>
+      </c>
+      <c r="E575" s="68"/>
+      <c r="F575" s="68"/>
+    </row>
+    <row r="576" spans="1:6" ht="246" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A576" s="3" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B576" s="10" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C576" s="82" t="s">
+        <v>3663</v>
+      </c>
+      <c r="D576" s="29">
+        <v>46266</v>
+      </c>
+      <c r="E576" s="68"/>
+      <c r="F576" s="68"/>
+    </row>
+    <row r="577" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A577" s="3" t="s">
+        <v>2291</v>
+      </c>
+      <c r="B577" s="14" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C577" s="82" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D577" s="29">
+        <v>46275</v>
+      </c>
+      <c r="E577" s="68"/>
+      <c r="F577" s="68"/>
+    </row>
+    <row r="578" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A578" s="3" t="s">
+        <v>1182</v>
+      </c>
+      <c r="B578" s="10" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C578" s="82" t="s">
+        <v>525</v>
+      </c>
+      <c r="D578" s="19">
+        <v>46274</v>
+      </c>
+      <c r="E578" s="68"/>
+      <c r="F578" s="68"/>
+    </row>
+    <row r="579" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A579" s="3" t="s">
+        <v>1184</v>
+      </c>
+      <c r="B579" s="10" t="s">
+        <v>1185</v>
+      </c>
+      <c r="C579" s="82" t="s">
+        <v>5</v>
+      </c>
+      <c r="D579" s="19">
+        <v>46413</v>
+      </c>
+      <c r="E579" s="68"/>
+      <c r="F579" s="68"/>
+    </row>
+    <row r="580" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A580" s="1" t="s">
+        <v>2326</v>
+      </c>
+      <c r="B580" s="10" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C580" s="82" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D580" s="19">
+        <v>46281</v>
+      </c>
+      <c r="E580" s="68"/>
+      <c r="F580" s="68"/>
+    </row>
+    <row r="581" spans="1:6" ht="210" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A581" s="3" t="s">
+        <v>1188</v>
+      </c>
+      <c r="B581" s="10" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C581" s="82" t="s">
+        <v>3133</v>
+      </c>
+      <c r="D581" s="29">
+        <v>46282</v>
+      </c>
+      <c r="E581" s="68"/>
+      <c r="F581" s="68"/>
+    </row>
+    <row r="582" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A582" s="3" t="s">
+        <v>2311</v>
+      </c>
+      <c r="B582" s="10" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C582" s="82" t="s">
+        <v>3356</v>
+      </c>
+      <c r="D582" s="29">
+        <v>46284</v>
+      </c>
+      <c r="E582" s="68"/>
+      <c r="F582" s="68"/>
+    </row>
+    <row r="583" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A583" s="3" t="s">
+        <v>2949</v>
+      </c>
+      <c r="B583" s="14" t="s">
+        <v>1191</v>
+      </c>
+      <c r="C583" s="82" t="s">
+        <v>1192</v>
+      </c>
+      <c r="D583" s="29">
+        <v>46302</v>
+      </c>
+      <c r="E583" s="68"/>
+      <c r="F583" s="68"/>
+    </row>
+    <row r="584" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A584" s="3" t="s">
+        <v>2950</v>
+      </c>
+      <c r="B584" s="14" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C584" s="82" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D584" s="29">
+        <v>46292</v>
+      </c>
+      <c r="E584" s="68"/>
+      <c r="F584" s="68"/>
+    </row>
+    <row r="585" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A585" s="3" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B585" s="14" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C585" s="82" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D585" s="29">
+        <v>46331</v>
+      </c>
+      <c r="E585" s="68"/>
+      <c r="F585" s="68"/>
+    </row>
+    <row r="586" spans="1:6" ht="91.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A586" s="3" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B586" s="14" t="s">
+        <v>1199</v>
+      </c>
+      <c r="C586" s="82" t="s">
+        <v>3134</v>
+      </c>
+      <c r="D586" s="19">
+        <v>46299</v>
+      </c>
+      <c r="E586" s="68"/>
+      <c r="F586" s="68"/>
+    </row>
+    <row r="587" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A587" s="1" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B587" s="10" t="s">
+        <v>1201</v>
+      </c>
+      <c r="C587" s="82" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D587" s="29">
+        <v>46302</v>
+      </c>
+      <c r="E587" s="68"/>
+      <c r="F587" s="68"/>
+    </row>
+    <row r="588" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A588" s="3" t="s">
+        <v>2951</v>
+      </c>
+      <c r="B588" s="14" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C588" s="82" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D588" s="19">
+        <v>46302</v>
+      </c>
+      <c r="E588" s="68"/>
+      <c r="F588" s="68"/>
+    </row>
+    <row r="589" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A589" s="1" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B589" s="10" t="s">
+        <v>2367</v>
+      </c>
+      <c r="C589" s="82" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D589" s="19">
+        <v>46312</v>
+      </c>
+      <c r="E589" s="68"/>
+      <c r="F589" s="68"/>
+    </row>
+    <row r="590" spans="1:6" ht="112.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A590" s="4" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B590" s="10" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C590" s="82" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D590" s="19">
+        <v>46465</v>
+      </c>
+      <c r="E590" s="68"/>
+      <c r="F590" s="68"/>
+    </row>
+    <row r="591" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A591" s="3" t="s">
+        <v>1210</v>
+      </c>
+      <c r="B591" s="10" t="s">
+        <v>1211</v>
+      </c>
+      <c r="C591" s="82" t="s">
+        <v>36</v>
+      </c>
+      <c r="D591" s="29">
+        <v>46241</v>
+      </c>
+      <c r="E591" s="68"/>
+      <c r="F591" s="68"/>
+    </row>
+    <row r="592" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A592" s="3" t="s">
+        <v>2952</v>
+      </c>
+      <c r="B592" s="10" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C592" s="82" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D592" s="19">
+        <v>46321</v>
+      </c>
+      <c r="E592" s="68"/>
+      <c r="F592" s="68"/>
+    </row>
+    <row r="593" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A593" s="3" t="s">
+        <v>1214</v>
+      </c>
+      <c r="B593" s="14" t="s">
+        <v>1215</v>
+      </c>
+      <c r="C593" s="82" t="s">
+        <v>3357</v>
+      </c>
+      <c r="D593" s="19">
+        <v>46320</v>
+      </c>
+      <c r="E593" s="68"/>
+      <c r="F593" s="68"/>
+    </row>
+    <row r="594" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A594" s="3" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B594" s="21" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C594" s="82" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D594" s="19">
+        <v>46314</v>
+      </c>
+      <c r="E594" s="68"/>
+      <c r="F594" s="68"/>
+    </row>
+    <row r="595" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A595" s="3" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B595" s="10" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C595" s="82" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D595" s="39">
+        <v>46323</v>
+      </c>
+      <c r="E595" s="68"/>
+      <c r="F595" s="68"/>
+    </row>
+    <row r="596" spans="1:6" ht="310.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A596" s="4" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B596" s="11" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C596" s="82" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D596" s="29">
+        <v>46483</v>
+      </c>
+      <c r="E596" s="68"/>
+      <c r="F596" s="68"/>
+    </row>
+    <row r="597" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A597" s="3" t="s">
+        <v>2953</v>
+      </c>
+      <c r="B597" s="10" t="s">
+        <v>697</v>
+      </c>
+      <c r="C597" s="82" t="s">
+        <v>698</v>
+      </c>
+      <c r="D597" s="29">
+        <v>46280</v>
+      </c>
+      <c r="E597" s="68"/>
+      <c r="F597" s="68"/>
+    </row>
+    <row r="598" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A598" s="3" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B598" s="14" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C598" s="82" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D598" s="29">
+        <v>46350</v>
+      </c>
+      <c r="E598" s="68"/>
+      <c r="F598" s="68"/>
+    </row>
+    <row r="599" spans="1:6" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A599" s="3" t="s">
+        <v>1228</v>
+      </c>
+      <c r="B599" s="14" t="s">
+        <v>1229</v>
+      </c>
+      <c r="C599" s="82" t="s">
+        <v>3358</v>
+      </c>
+      <c r="D599" s="29">
+        <v>46347</v>
+      </c>
+      <c r="E599" s="68"/>
+      <c r="F599" s="68"/>
+    </row>
+    <row r="600" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A600" s="3" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B600" s="14" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C600" s="82" t="s">
+        <v>3359</v>
+      </c>
+      <c r="D600" s="29">
+        <v>46349</v>
+      </c>
+      <c r="E600" s="68"/>
+      <c r="F600" s="68"/>
+    </row>
+    <row r="601" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A601" s="3" t="s">
+        <v>1232</v>
+      </c>
+      <c r="B601" s="14" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C601" s="82" t="s">
+        <v>3360</v>
+      </c>
+      <c r="D601" s="29">
+        <v>46348</v>
+      </c>
+      <c r="E601" s="68"/>
+      <c r="F601" s="68"/>
+    </row>
+    <row r="602" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A602" s="3" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B602" s="14" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C602" s="82" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D602" s="29">
+        <v>46349</v>
+      </c>
+      <c r="E602" s="68"/>
+      <c r="F602" s="68"/>
+    </row>
+    <row r="603" spans="1:6" ht="281.25" x14ac:dyDescent="0.2">
+      <c r="A603" s="3" t="s">
+        <v>2954</v>
+      </c>
+      <c r="B603" s="14" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C603" s="82" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D603" s="29">
+        <v>46345</v>
+      </c>
+      <c r="E603" s="68"/>
+      <c r="F603" s="68"/>
+    </row>
+    <row r="604" spans="1:6" ht="118.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A604" s="3" t="s">
+        <v>2439</v>
+      </c>
+      <c r="B604" s="14" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C604" s="82" t="s">
+        <v>3664</v>
+      </c>
+      <c r="D604" s="29">
+        <v>46349</v>
+      </c>
+      <c r="E604" s="68"/>
+      <c r="F604" s="68"/>
+    </row>
+    <row r="605" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A605" s="3" t="s">
+        <v>2955</v>
+      </c>
+      <c r="B605" s="14" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C605" s="82" t="s">
+        <v>3135</v>
+      </c>
+      <c r="D605" s="29">
+        <v>46351</v>
+      </c>
+      <c r="E605" s="68"/>
+      <c r="F605" s="68"/>
+    </row>
+    <row r="606" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A606" s="3" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B606" s="14" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C606" s="82" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D606" s="19">
+        <v>46363</v>
+      </c>
+      <c r="E606" s="68"/>
+      <c r="F606" s="68"/>
+    </row>
+    <row r="607" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A607" s="3" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B607" s="10" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C607" s="82" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D607" s="19">
+        <v>46230</v>
+      </c>
+      <c r="E607" s="68"/>
+      <c r="F607" s="68"/>
+    </row>
+    <row r="608" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
+      <c r="A608" s="1" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B608" s="11" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C608" s="82" t="s">
+        <v>1249</v>
+      </c>
+      <c r="D608" s="19">
+        <v>46370</v>
+      </c>
+      <c r="E608" s="68"/>
+      <c r="F608" s="68"/>
+    </row>
+    <row r="609" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A609" s="3" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B609" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C609" s="82" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D609" s="19">
+        <v>46409</v>
+      </c>
+      <c r="E609" s="68"/>
+      <c r="F609" s="68"/>
+    </row>
+    <row r="610" spans="1:6" ht="123.75" x14ac:dyDescent="0.2">
+      <c r="A610" s="3" t="s">
+        <v>1252</v>
+      </c>
+      <c r="B610" s="14" t="s">
+        <v>1253</v>
+      </c>
+      <c r="C610" s="82" t="s">
+        <v>3665</v>
+      </c>
+      <c r="D610" s="29">
+        <v>46379</v>
+      </c>
+      <c r="E610" s="68"/>
+      <c r="F610" s="68"/>
+    </row>
+    <row r="611" spans="1:6" ht="123.75" x14ac:dyDescent="0.2">
+      <c r="A611" s="35" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B611" s="16" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C611" s="82" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D611" s="38">
+        <v>46377</v>
+      </c>
+      <c r="E611" s="68"/>
+      <c r="F611" s="68"/>
+    </row>
+    <row r="612" spans="1:6" ht="180" x14ac:dyDescent="0.2">
+      <c r="A612" s="3" t="s">
+        <v>2956</v>
+      </c>
+      <c r="B612" s="14" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C612" s="82" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D612" s="29">
+        <v>46368</v>
+      </c>
+      <c r="E612" s="68"/>
+      <c r="F612" s="68"/>
+    </row>
+    <row r="613" spans="1:6" ht="123.75" x14ac:dyDescent="0.2">
+      <c r="A613" s="1" t="s">
+        <v>2957</v>
+      </c>
+      <c r="B613" s="11" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C613" s="82" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D613" s="29">
+        <v>46384</v>
+      </c>
+      <c r="E613" s="68"/>
+      <c r="F613" s="68"/>
+    </row>
+    <row r="614" spans="1:6" ht="214.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A614" s="3" t="s">
+        <v>2958</v>
+      </c>
+      <c r="B614" s="14" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C614" s="82" t="s">
+        <v>1262</v>
+      </c>
+      <c r="D614" s="19">
+        <v>46394</v>
+      </c>
+      <c r="E614" s="68"/>
+      <c r="F614" s="68"/>
+    </row>
+    <row r="615" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A615" s="3" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B615" s="14" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C615" s="82" t="s">
+        <v>3361</v>
+      </c>
+      <c r="D615" s="19">
+        <v>46320</v>
+      </c>
+      <c r="E615" s="68"/>
+      <c r="F615" s="68"/>
+    </row>
+    <row r="616" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A616" s="3" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B616" s="10" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C616" s="82" t="s">
+        <v>3362</v>
+      </c>
+      <c r="D616" s="19">
+        <v>46478</v>
+      </c>
+      <c r="E616" s="68"/>
+      <c r="F616" s="68"/>
+    </row>
+    <row r="617" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A617" s="3" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B617" s="14" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C617" s="82" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D617" s="19">
+        <v>46493</v>
+      </c>
+      <c r="E617" s="68"/>
+      <c r="F617" s="68"/>
+    </row>
+    <row r="618" spans="1:6" ht="180" x14ac:dyDescent="0.2">
+      <c r="A618" s="3" t="s">
+        <v>2959</v>
+      </c>
+      <c r="B618" s="14" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C618" s="82" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D618" s="29">
+        <v>46411</v>
+      </c>
+      <c r="E618" s="68"/>
+      <c r="F618" s="68"/>
+    </row>
+    <row r="619" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A619" s="3" t="s">
+        <v>1272</v>
+      </c>
+      <c r="B619" s="14" t="s">
+        <v>1273</v>
+      </c>
+      <c r="C619" s="82" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D619" s="29">
+        <v>46417</v>
+      </c>
+      <c r="E619" s="68"/>
+      <c r="F619" s="68"/>
+    </row>
+    <row r="620" spans="1:6" ht="146.25" x14ac:dyDescent="0.2">
+      <c r="A620" s="3" t="s">
+        <v>2153</v>
+      </c>
+      <c r="B620" s="20" t="s">
+        <v>2152</v>
+      </c>
+      <c r="C620" s="82" t="s">
+        <v>10</v>
+      </c>
+      <c r="D620" s="19">
+        <v>46214</v>
+      </c>
+      <c r="E620" s="68"/>
+      <c r="F620" s="68"/>
+    </row>
+    <row r="621" spans="1:6" ht="167.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A621" s="3" t="s">
+        <v>3363</v>
+      </c>
+      <c r="B621" s="10" t="s">
+        <v>1275</v>
+      </c>
+      <c r="C621" s="82" t="s">
+        <v>430</v>
+      </c>
+      <c r="D621" s="19">
+        <v>46353</v>
+      </c>
+      <c r="E621" s="68"/>
+      <c r="F621" s="68"/>
+    </row>
+    <row r="622" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A622" s="3" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B622" s="36" t="s">
+        <v>1277</v>
+      </c>
+      <c r="C622" s="82" t="s">
+        <v>3364</v>
+      </c>
+      <c r="D622" s="29">
+        <v>46478</v>
+      </c>
+      <c r="E622" s="68"/>
+      <c r="F622" s="68"/>
+    </row>
+    <row r="623" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A623" s="3" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B623" s="14" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C623" s="82" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D623" s="29">
+        <v>46459</v>
+      </c>
+      <c r="E623" s="68"/>
+      <c r="F623" s="68"/>
+    </row>
+    <row r="624" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A624" s="3" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B624" s="14" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C624" s="82" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D624" s="29">
+        <v>46418</v>
+      </c>
+      <c r="E624" s="68"/>
+      <c r="F624" s="68"/>
+    </row>
+    <row r="625" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A625" s="3" t="s">
+        <v>2960</v>
+      </c>
+      <c r="B625" s="14" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C625" s="82" t="s">
+        <v>3365</v>
+      </c>
+      <c r="D625" s="29">
+        <v>46420</v>
+      </c>
+      <c r="E625" s="68"/>
+      <c r="F625" s="68"/>
+    </row>
+    <row r="626" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A626" s="3" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B626" s="14" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C626" s="82" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D626" s="29">
+        <v>46425</v>
+      </c>
+      <c r="E626" s="68"/>
+      <c r="F626" s="68"/>
+    </row>
+    <row r="627" spans="1:6" ht="236.25" x14ac:dyDescent="0.2">
+      <c r="A627" s="3" t="s">
+        <v>2577</v>
+      </c>
+      <c r="B627" s="14" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C627" s="82" t="s">
+        <v>85</v>
+      </c>
+      <c r="D627" s="29">
+        <v>46424</v>
+      </c>
+      <c r="E627" s="68"/>
+      <c r="F627" s="68"/>
+    </row>
+    <row r="628" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A628" s="3" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B628" s="14" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C628" s="82" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D628" s="29">
+        <v>46368</v>
+      </c>
+      <c r="E628" s="68"/>
+      <c r="F628" s="68"/>
+    </row>
+    <row r="629" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A629" s="3" t="s">
+        <v>1290</v>
+      </c>
+      <c r="B629" s="14" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C629" s="82" t="s">
+        <v>874</v>
+      </c>
+      <c r="D629" s="29">
+        <v>46456</v>
+      </c>
+      <c r="E629" s="68"/>
+      <c r="F629" s="68"/>
+    </row>
+    <row r="630" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A630" s="3" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B630" s="11" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C630" s="91" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D630" s="29">
+        <v>46455</v>
+      </c>
+      <c r="E630" s="68"/>
+      <c r="F630" s="68"/>
+    </row>
+    <row r="631" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A631" s="3" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B631" s="14" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C631" s="82" t="s">
+        <v>5</v>
+      </c>
+      <c r="D631" s="29">
+        <v>46428</v>
+      </c>
+      <c r="E631" s="68"/>
+      <c r="F631" s="68"/>
+    </row>
+    <row r="632" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A632" s="3" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B632" s="14" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C632" s="82" t="s">
+        <v>5</v>
+      </c>
+      <c r="D632" s="29">
+        <v>46428</v>
+      </c>
+      <c r="E632" s="68"/>
+      <c r="F632" s="68"/>
+    </row>
+    <row r="633" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A633" s="3" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B633" s="14" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C633" s="82" t="s">
+        <v>3366</v>
+      </c>
+      <c r="D633" s="29">
+        <v>46428</v>
+      </c>
+      <c r="E633" s="68"/>
+      <c r="F633" s="68"/>
+    </row>
+    <row r="634" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A634" s="3" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B634" s="14" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C634" s="85" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D634" s="29">
+        <v>46435</v>
+      </c>
+      <c r="E634" s="68"/>
+      <c r="F634" s="68"/>
+    </row>
+    <row r="635" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A635" s="3" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B635" s="21" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C635" s="82" t="s">
+        <v>612</v>
+      </c>
+      <c r="D635" s="29">
+        <v>46433</v>
+      </c>
+      <c r="E635" s="68"/>
+      <c r="F635" s="68"/>
+    </row>
+    <row r="636" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A636" s="3" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B636" s="14" t="s">
+        <v>973</v>
+      </c>
+      <c r="C636" s="82" t="s">
+        <v>974</v>
+      </c>
+      <c r="D636" s="29">
+        <v>46460</v>
+      </c>
+      <c r="E636" s="68"/>
+      <c r="F636" s="68"/>
+    </row>
+    <row r="637" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A637" s="3" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B637" s="21" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C637" s="82" t="s">
+        <v>612</v>
+      </c>
+      <c r="D637" s="29">
+        <v>46433</v>
+      </c>
+      <c r="E637" s="68"/>
+      <c r="F637" s="68"/>
+    </row>
+    <row r="638" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A638" s="3" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B638" s="14" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C638" s="82" t="s">
+        <v>5</v>
+      </c>
+      <c r="D638" s="29">
+        <v>46435</v>
+      </c>
+      <c r="E638" s="68"/>
+      <c r="F638" s="68"/>
+    </row>
+    <row r="639" spans="1:6" ht="207.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A639" s="2" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B639" s="20" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C639" s="82" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D639" s="19">
+        <v>46438</v>
+      </c>
+      <c r="E639" s="68"/>
+      <c r="F639" s="68"/>
+    </row>
+    <row r="640" spans="1:6" ht="180" x14ac:dyDescent="0.2">
+      <c r="A640" s="3" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B640" s="14" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C640" s="82" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D640" s="29">
+        <v>46438</v>
+      </c>
+      <c r="E640" s="68"/>
+      <c r="F640" s="68"/>
+    </row>
+    <row r="641" spans="1:6" ht="157.5" x14ac:dyDescent="0.2">
+      <c r="A641" s="3" t="s">
+        <v>1318</v>
+      </c>
+      <c r="B641" s="14" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C641" s="82" t="s">
+        <v>3367</v>
+      </c>
+      <c r="D641" s="29">
+        <v>46439</v>
+      </c>
+      <c r="E641" s="68"/>
+      <c r="F641" s="68"/>
+    </row>
+    <row r="642" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A642" s="3" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B642" s="14" t="s">
+        <v>2509</v>
+      </c>
+      <c r="C642" s="82" t="s">
+        <v>3368</v>
+      </c>
+      <c r="D642" s="29">
+        <v>46440</v>
+      </c>
+      <c r="E642" s="68"/>
+      <c r="F642" s="68"/>
+    </row>
+    <row r="643" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A643" s="3" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B643" s="11" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C643" s="82" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D643" s="29">
+        <v>46441</v>
+      </c>
+      <c r="E643" s="68"/>
+      <c r="F643" s="68"/>
+    </row>
+    <row r="644" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A644" s="3" t="s">
+        <v>1324</v>
+      </c>
+      <c r="B644" s="10" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C644" s="82" t="s">
+        <v>629</v>
+      </c>
+      <c r="D644" s="19">
+        <v>46440</v>
+      </c>
+      <c r="E644" s="68"/>
+      <c r="F644" s="68"/>
+    </row>
+    <row r="645" spans="1:6" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A645" s="3" t="s">
+        <v>1326</v>
+      </c>
+      <c r="B645" s="14" t="s">
+        <v>1327</v>
+      </c>
+      <c r="C645" s="82" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D645" s="29">
+        <v>46441</v>
+      </c>
+      <c r="E645" s="68"/>
+      <c r="F645" s="68"/>
+    </row>
+    <row r="646" spans="1:6" ht="292.5" x14ac:dyDescent="0.2">
+      <c r="A646" s="1" t="s">
+        <v>2961</v>
+      </c>
+      <c r="B646" s="11" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C646" s="82" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D646" s="19">
+        <v>46446</v>
+      </c>
+      <c r="E646" s="68"/>
+      <c r="F646" s="68"/>
+    </row>
+    <row r="647" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A647" s="3" t="s">
+        <v>1331</v>
+      </c>
+      <c r="B647" s="14" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C647" s="82" t="s">
+        <v>1333</v>
+      </c>
+      <c r="D647" s="29">
+        <v>46441</v>
+      </c>
+      <c r="E647" s="68"/>
+      <c r="F647" s="68"/>
+    </row>
+    <row r="648" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A648" s="3" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B648" s="14" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C648" s="82" t="s">
+        <v>1336</v>
+      </c>
+      <c r="D648" s="48">
+        <v>46446</v>
+      </c>
+      <c r="E648" s="68"/>
+      <c r="F648" s="68"/>
+    </row>
+    <row r="649" spans="1:6" ht="66.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A649" s="3" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B649" s="14" t="s">
+        <v>1338</v>
+      </c>
+      <c r="C649" s="82" t="s">
+        <v>3369</v>
+      </c>
+      <c r="D649" s="29">
+        <v>46454</v>
+      </c>
+      <c r="E649" s="68"/>
+      <c r="F649" s="68"/>
+    </row>
+    <row r="650" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A650" s="3" t="s">
+        <v>1339</v>
+      </c>
+      <c r="B650" s="11" t="s">
+        <v>1340</v>
+      </c>
+      <c r="C650" s="82" t="s">
+        <v>1341</v>
+      </c>
+      <c r="D650" s="29">
+        <v>46455</v>
+      </c>
+      <c r="E650" s="68"/>
+      <c r="F650" s="68"/>
+    </row>
+    <row r="651" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A651" s="1" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B651" s="10" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C651" s="82" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D651" s="19">
+        <v>46459</v>
+      </c>
+      <c r="E651" s="68"/>
+      <c r="F651" s="68"/>
+    </row>
+    <row r="652" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A652" s="3" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B652" s="14" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C652" s="82" t="s">
+        <v>3666</v>
+      </c>
+      <c r="D652" s="29">
+        <v>46505</v>
+      </c>
+      <c r="E652" s="68"/>
+      <c r="F652" s="68"/>
+    </row>
+    <row r="653" spans="1:6" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A653" s="3" t="s">
+        <v>3089</v>
+      </c>
+      <c r="B653" s="14" t="s">
+        <v>1346</v>
+      </c>
+      <c r="C653" s="82" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D653" s="29">
+        <v>46506</v>
+      </c>
+      <c r="E653" s="68"/>
+      <c r="F653" s="68"/>
+    </row>
+    <row r="654" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A654" s="3" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B654" s="14" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C654" s="82" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D654" s="29">
+        <v>46505</v>
+      </c>
+      <c r="E654" s="68"/>
+      <c r="F654" s="68"/>
+    </row>
+    <row r="655" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A655" s="3" t="s">
+        <v>2962</v>
+      </c>
+      <c r="B655" s="14" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C655" s="82" t="s">
+        <v>1352</v>
+      </c>
+      <c r="D655" s="29">
+        <v>46418</v>
+      </c>
+      <c r="E655" s="68"/>
+      <c r="F655" s="68"/>
+    </row>
+    <row r="656" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A656" s="3" t="s">
+        <v>1353</v>
+      </c>
+      <c r="B656" s="14" t="s">
+        <v>1354</v>
+      </c>
+      <c r="C656" s="82" t="s">
+        <v>3667</v>
+      </c>
+      <c r="D656" s="29">
+        <v>46151</v>
+      </c>
+      <c r="E656" s="68"/>
+      <c r="F656" s="68"/>
+    </row>
+    <row r="657" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A657" s="3" t="s">
+        <v>2603</v>
+      </c>
+      <c r="B657" s="14" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C657" s="82" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D657" s="29">
+        <v>46386</v>
+      </c>
+      <c r="E657" s="68"/>
+      <c r="F657" s="68"/>
+    </row>
+    <row r="658" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A658" s="3" t="s">
+        <v>1357</v>
+      </c>
+      <c r="B658" s="14" t="s">
+        <v>1358</v>
+      </c>
+      <c r="C658" s="82" t="s">
+        <v>1359</v>
+      </c>
+      <c r="D658" s="29">
+        <v>46153</v>
+      </c>
+      <c r="E658" s="68"/>
+      <c r="F658" s="68"/>
+    </row>
+    <row r="659" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A659" s="3" t="s">
+        <v>2963</v>
+      </c>
+      <c r="B659" s="14" t="s">
+        <v>803</v>
+      </c>
+      <c r="C659" s="82" t="s">
+        <v>804</v>
+      </c>
+      <c r="D659" s="19">
+        <v>46507</v>
+      </c>
+      <c r="E659" s="68"/>
+      <c r="F659" s="68"/>
+    </row>
+    <row r="660" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A660" s="3" t="s">
+        <v>2964</v>
+      </c>
+      <c r="B660" s="14" t="s">
+        <v>1360</v>
+      </c>
+      <c r="C660" s="82" t="s">
+        <v>1361</v>
+      </c>
+      <c r="D660" s="29">
+        <v>46476</v>
+      </c>
+      <c r="E660" s="68"/>
+      <c r="F660" s="68"/>
+    </row>
+    <row r="661" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A661" s="1" t="s">
+        <v>2965</v>
+      </c>
+      <c r="B661" s="10" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C661" s="82" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D661" s="19">
+        <v>46168</v>
+      </c>
+      <c r="E661" s="68"/>
+      <c r="F661" s="68"/>
+    </row>
+    <row r="662" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
+      <c r="A662" s="3" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B662" s="10" t="s">
+        <v>2205</v>
+      </c>
+      <c r="C662" s="82" t="s">
+        <v>4</v>
+      </c>
+      <c r="D662" s="19">
+        <v>46240</v>
+      </c>
+      <c r="E662" s="68"/>
+      <c r="F662" s="68"/>
+    </row>
+    <row r="663" spans="1:6" ht="281.25" x14ac:dyDescent="0.2">
+      <c r="A663" s="3" t="s">
+        <v>2966</v>
+      </c>
+      <c r="B663" s="14" t="s">
+        <v>1364</v>
+      </c>
+      <c r="C663" s="82" t="s">
+        <v>1365</v>
+      </c>
+      <c r="D663" s="19">
+        <v>46180</v>
+      </c>
+      <c r="E663" s="68"/>
+      <c r="F663" s="68"/>
+    </row>
+    <row r="664" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A664" s="3" t="s">
+        <v>2967</v>
+      </c>
+      <c r="B664" s="10" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C664" s="82" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D664" s="19">
+        <v>46491</v>
+      </c>
+      <c r="E664" s="68"/>
+      <c r="F664" s="68"/>
+    </row>
+    <row r="665" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A665" s="3" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B665" s="10" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C665" s="82" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D665" s="19">
+        <v>46180</v>
+      </c>
+      <c r="E665" s="68"/>
+      <c r="F665" s="68"/>
+    </row>
+    <row r="666" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A666" s="3" t="s">
+        <v>1371</v>
+      </c>
+      <c r="B666" s="14" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C666" s="82" t="s">
+        <v>3370</v>
+      </c>
+      <c r="D666" s="29">
+        <v>46183</v>
+      </c>
+      <c r="E666" s="68"/>
+      <c r="F666" s="68"/>
+    </row>
+    <row r="667" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A667" s="3" t="s">
+        <v>2968</v>
+      </c>
+      <c r="B667" s="10" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C667" s="82" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D667" s="19">
+        <v>46509</v>
+      </c>
+      <c r="E667" s="68"/>
+      <c r="F667" s="68"/>
+    </row>
+    <row r="668" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A668" s="3" t="s">
+        <v>2969</v>
+      </c>
+      <c r="B668" s="14" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C668" s="82" t="s">
+        <v>1376</v>
+      </c>
+      <c r="D668" s="19">
+        <v>46189</v>
+      </c>
+      <c r="E668" s="68"/>
+      <c r="F668" s="68"/>
+    </row>
+    <row r="669" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A669" s="3" t="s">
+        <v>2260</v>
+      </c>
+      <c r="B669" s="14" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C669" s="82" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D669" s="19">
+        <v>46191</v>
+      </c>
+      <c r="E669" s="68"/>
+      <c r="F669" s="68"/>
+    </row>
+    <row r="670" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A670" s="3" t="s">
+        <v>2970</v>
+      </c>
+      <c r="B670" s="11" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C670" s="82" t="s">
+        <v>1380</v>
+      </c>
+      <c r="D670" s="29">
+        <v>46194</v>
+      </c>
+      <c r="E670" s="68"/>
+      <c r="F670" s="68"/>
+    </row>
+    <row r="671" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A671" s="3" t="s">
+        <v>2204</v>
+      </c>
+      <c r="B671" s="14" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C671" s="82" t="s">
+        <v>3371</v>
+      </c>
+      <c r="D671" s="19">
+        <v>46559</v>
+      </c>
+      <c r="E671" s="68"/>
+      <c r="F671" s="68"/>
+    </row>
+    <row r="672" spans="1:6" ht="213.75" x14ac:dyDescent="0.2">
+      <c r="A672" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B672" s="10" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C672" s="82" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D672" s="19">
+        <v>46195</v>
+      </c>
+      <c r="E672" s="68"/>
+      <c r="F672" s="68"/>
+    </row>
+    <row r="673" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A673" s="3" t="s">
+        <v>2971</v>
+      </c>
+      <c r="B673" s="10" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C673" s="82" t="s">
+        <v>1386</v>
+      </c>
+      <c r="D673" s="19">
+        <v>46196</v>
+      </c>
+      <c r="E673" s="68"/>
+      <c r="F673" s="68"/>
+    </row>
+    <row r="674" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A674" s="3" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B674" s="10" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C674" s="82" t="s">
+        <v>36</v>
+      </c>
+      <c r="D674" s="19">
+        <v>46204</v>
+      </c>
+      <c r="E674" s="68"/>
+      <c r="F674" s="68"/>
+    </row>
+    <row r="675" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A675" s="3" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B675" s="14" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C675" s="82" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D675" s="19">
+        <v>46197</v>
+      </c>
+      <c r="E675" s="68"/>
+      <c r="F675" s="68"/>
+    </row>
+    <row r="676" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A676" s="3" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B676" s="14" t="s">
+        <v>1392</v>
+      </c>
+      <c r="C676" s="82" t="s">
+        <v>1393</v>
+      </c>
+      <c r="D676" s="19">
+        <v>46251</v>
+      </c>
+      <c r="E676" s="68"/>
+      <c r="F676" s="68"/>
+    </row>
+    <row r="677" spans="1:6" ht="146.25" x14ac:dyDescent="0.2">
+      <c r="A677" s="3" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B677" s="10" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C677" s="82" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D677" s="29">
+        <v>46465</v>
+      </c>
+      <c r="E677" s="68"/>
+      <c r="F677" s="68"/>
+    </row>
+    <row r="678" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A678" s="3" t="s">
+        <v>2972</v>
+      </c>
+      <c r="B678" s="10" t="s">
+        <v>439</v>
+      </c>
+      <c r="C678" s="82" t="s">
+        <v>3372</v>
+      </c>
+      <c r="D678" s="29">
+        <v>46250</v>
+      </c>
+      <c r="E678" s="68"/>
+      <c r="F678" s="68"/>
+    </row>
+    <row r="679" spans="1:6" ht="123.75" x14ac:dyDescent="0.2">
+      <c r="A679" s="3" t="s">
+        <v>2973</v>
+      </c>
+      <c r="B679" s="10" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C679" s="82" t="s">
+        <v>13</v>
+      </c>
+      <c r="D679" s="29">
+        <v>46214</v>
+      </c>
+      <c r="E679" s="68"/>
+      <c r="F679" s="68"/>
+    </row>
+    <row r="680" spans="1:6" ht="157.5" x14ac:dyDescent="0.2">
+      <c r="A680" s="3" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B680" s="14" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C680" s="82" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D680" s="29">
+        <v>46216</v>
+      </c>
+      <c r="E680" s="68"/>
+      <c r="F680" s="68"/>
+    </row>
+    <row r="681" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A681" s="3" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B681" s="10" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C681" s="82" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D681" s="19">
+        <v>46220</v>
+      </c>
+      <c r="E681" s="68"/>
+      <c r="F681" s="68"/>
+    </row>
+    <row r="682" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A682" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B682" s="11" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C682" s="82" t="s">
+        <v>3668</v>
+      </c>
+      <c r="D682" s="29">
+        <v>46220</v>
+      </c>
+      <c r="E682" s="68"/>
+      <c r="F682" s="68"/>
+    </row>
+    <row r="683" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A683" s="3" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B683" s="10" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C683" s="82" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D683" s="29">
+        <v>46214</v>
+      </c>
+      <c r="E683" s="68"/>
+      <c r="F683" s="68"/>
+    </row>
+    <row r="684" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A684" s="3" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B684" s="14" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C684" s="82" t="s">
+        <v>12</v>
+      </c>
+      <c r="D684" s="29">
+        <v>46219</v>
+      </c>
+      <c r="E684" s="68"/>
+      <c r="F684" s="68"/>
+    </row>
+    <row r="685" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A685" s="3" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B685" s="14" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C685" s="82" t="s">
+        <v>352</v>
+      </c>
+      <c r="D685" s="29">
+        <v>46230</v>
+      </c>
+      <c r="E685" s="68"/>
+      <c r="F685" s="68"/>
+    </row>
+    <row r="686" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A686" s="3" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B686" s="14" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C686" s="82" t="s">
+        <v>352</v>
+      </c>
+      <c r="D686" s="29">
+        <v>46230</v>
+      </c>
+      <c r="E686" s="68"/>
+      <c r="F686" s="68"/>
+    </row>
+    <row r="687" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A687" s="3" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B687" s="14" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C687" s="82" t="s">
+        <v>3373</v>
+      </c>
+      <c r="D687" s="29">
+        <v>46374</v>
+      </c>
+      <c r="E687" s="68"/>
+      <c r="F687" s="68"/>
+    </row>
+    <row r="688" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A688" s="3" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B688" s="14" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C688" s="82" t="s">
+        <v>3136</v>
+      </c>
+      <c r="D688" s="29">
+        <v>46231</v>
+      </c>
+      <c r="E688" s="68"/>
+      <c r="F688" s="68"/>
+    </row>
+    <row r="689" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A689" s="3" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B689" s="14" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C689" s="82" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D689" s="29">
+        <v>46231</v>
+      </c>
+      <c r="E689" s="68"/>
+      <c r="F689" s="68"/>
+    </row>
+    <row r="690" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A690" s="3" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B690" s="14" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C690" s="82" t="s">
+        <v>3374</v>
+      </c>
+      <c r="D690" s="29">
+        <v>46234</v>
+      </c>
+      <c r="E690" s="68"/>
+      <c r="F690" s="68"/>
+    </row>
+    <row r="691" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A691" s="3" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B691" s="14" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C691" s="82" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D691" s="29">
+        <v>46345</v>
+      </c>
+      <c r="E691" s="68"/>
+      <c r="F691" s="68"/>
+    </row>
+    <row r="692" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A692" s="3" t="s">
+        <v>1422</v>
+      </c>
+      <c r="B692" s="14" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C692" s="82" t="s">
+        <v>3669</v>
+      </c>
+      <c r="D692" s="29">
+        <v>46237</v>
+      </c>
+      <c r="E692" s="68"/>
+      <c r="F692" s="68"/>
+    </row>
+    <row r="693" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A693" s="3" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B693" s="14" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C693" s="82" t="s">
+        <v>118</v>
+      </c>
+      <c r="D693" s="29">
+        <v>46237</v>
+      </c>
+      <c r="E693" s="68"/>
+      <c r="F693" s="68"/>
+    </row>
+    <row r="694" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A694" s="3" t="s">
+        <v>1426</v>
+      </c>
+      <c r="B694" s="14" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C694" s="82" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D694" s="29">
+        <v>46459</v>
+      </c>
+      <c r="E694" s="68"/>
+      <c r="F694" s="68"/>
+    </row>
+    <row r="695" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A695" s="3" t="s">
+        <v>1429</v>
+      </c>
+      <c r="B695" s="14" t="s">
+        <v>1430</v>
+      </c>
+      <c r="C695" s="82" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D695" s="29">
+        <v>46374</v>
+      </c>
+      <c r="E695" s="68"/>
+      <c r="F695" s="68"/>
+    </row>
+    <row r="696" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A696" s="3" t="s">
+        <v>2974</v>
+      </c>
+      <c r="B696" s="14" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C696" s="82" t="s">
+        <v>3375</v>
+      </c>
+      <c r="D696" s="29">
+        <v>46250</v>
+      </c>
+      <c r="E696" s="68"/>
+      <c r="F696" s="68"/>
+    </row>
+    <row r="697" spans="1:6" ht="337.5" x14ac:dyDescent="0.2">
+      <c r="A697" s="8" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B697" s="10" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C697" s="82" t="s">
+        <v>1154</v>
+      </c>
+      <c r="D697" s="19">
+        <v>46436</v>
+      </c>
+      <c r="E697" s="68"/>
+      <c r="F697" s="68"/>
+    </row>
+    <row r="698" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A698" s="3" t="s">
+        <v>2197</v>
+      </c>
+      <c r="B698" s="14" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C698" s="82" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D698" s="29">
+        <v>46235</v>
+      </c>
+      <c r="E698" s="68"/>
+      <c r="F698" s="68"/>
+    </row>
+    <row r="699" spans="1:6" ht="77.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A699" s="3" t="s">
+        <v>1436</v>
+      </c>
+      <c r="B699" s="10" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C699" s="82" t="s">
+        <v>3376</v>
+      </c>
+      <c r="D699" s="29">
+        <v>46270</v>
+      </c>
+      <c r="E699" s="68"/>
+      <c r="F699" s="68"/>
+    </row>
+    <row r="700" spans="1:6" ht="202.5" x14ac:dyDescent="0.2">
+      <c r="A700" s="2" t="s">
+        <v>2976</v>
+      </c>
+      <c r="B700" s="20" t="s">
+        <v>2220</v>
+      </c>
+      <c r="C700" s="82" t="s">
+        <v>3377</v>
+      </c>
+      <c r="D700" s="19">
+        <v>46242</v>
+      </c>
+      <c r="E700" s="68"/>
+      <c r="F700" s="68"/>
+    </row>
+    <row r="701" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A701" s="3" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B701" s="14" t="s">
+        <v>2380</v>
+      </c>
+      <c r="C701" s="82" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D701" s="29">
+        <v>46296</v>
+      </c>
+      <c r="E701" s="68"/>
+      <c r="F701" s="68"/>
+    </row>
+    <row r="702" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A702" s="3" t="s">
+        <v>1439</v>
+      </c>
+      <c r="B702" s="10" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C702" s="91" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D702" s="29">
+        <v>46467</v>
+      </c>
+      <c r="E702" s="68"/>
+      <c r="F702" s="68"/>
+    </row>
+    <row r="703" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A703" s="3" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B703" s="10" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C703" s="82" t="s">
+        <v>1440</v>
+      </c>
+      <c r="D703" s="29">
+        <v>46273</v>
+      </c>
+      <c r="E703" s="68"/>
+      <c r="F703" s="68"/>
+    </row>
+    <row r="704" spans="1:6" ht="72.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A704" s="3" t="s">
+        <v>1442</v>
+      </c>
+      <c r="B704" s="10" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C704" s="82" t="s">
+        <v>1443</v>
+      </c>
+      <c r="D704" s="29">
+        <v>46273</v>
+      </c>
+      <c r="E704" s="68"/>
+      <c r="F704" s="68"/>
+    </row>
+    <row r="705" spans="1:6" ht="175.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A705" s="2" t="s">
+        <v>2977</v>
+      </c>
+      <c r="B705" s="10" t="s">
+        <v>1444</v>
+      </c>
+      <c r="C705" s="82" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D705" s="19">
+        <v>46237</v>
+      </c>
+      <c r="E705" s="68"/>
+      <c r="F705" s="68"/>
+    </row>
+    <row r="706" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A706" s="3" t="s">
+        <v>2978</v>
+      </c>
+      <c r="B706" s="14" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C706" s="82" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D706" s="29">
+        <v>46201</v>
+      </c>
+      <c r="E706" s="68"/>
+      <c r="F706" s="68"/>
+    </row>
+    <row r="707" spans="1:6" ht="42.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A707" s="3" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B707" s="11" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C707" s="82" t="s">
+        <v>3378</v>
+      </c>
+      <c r="D707" s="29">
+        <v>46286</v>
+      </c>
+      <c r="E707" s="68"/>
+      <c r="F707" s="68"/>
+    </row>
+    <row r="708" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A708" s="3" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B708" s="10" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C708" s="82" t="s">
+        <v>3379</v>
+      </c>
+      <c r="D708" s="29">
+        <v>46291</v>
+      </c>
+      <c r="E708" s="68"/>
+      <c r="F708" s="68"/>
+    </row>
+    <row r="709" spans="1:6" ht="75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A709" s="3" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B709" s="14" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C709" s="82" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D709" s="19">
+        <v>46323</v>
+      </c>
+      <c r="E709" s="68"/>
+      <c r="F709" s="68"/>
+    </row>
+    <row r="710" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A710" s="3" t="s">
+        <v>2979</v>
+      </c>
+      <c r="B710" s="21" t="s">
+        <v>1456</v>
+      </c>
+      <c r="C710" s="82" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D710" s="29">
+        <v>46297</v>
+      </c>
+      <c r="E710" s="68"/>
+      <c r="F710" s="68"/>
+    </row>
+    <row r="711" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A711" s="3" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B711" s="14" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C711" s="82" t="s">
+        <v>3380</v>
+      </c>
+      <c r="D711" s="29">
+        <v>46308</v>
+      </c>
+      <c r="E711" s="68"/>
+      <c r="F711" s="68"/>
+    </row>
+    <row r="712" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A712" s="1" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B712" s="10" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C712" s="82" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D712" s="19">
+        <v>46312</v>
+      </c>
+      <c r="E712" s="68"/>
+      <c r="F712" s="68"/>
+    </row>
+    <row r="713" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A713" s="1" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B713" s="10" t="s">
+        <v>2369</v>
+      </c>
+      <c r="C713" s="82" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D713" s="29">
+        <v>46312</v>
+      </c>
+      <c r="E713" s="68"/>
+      <c r="F713" s="68"/>
+    </row>
+    <row r="714" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A714" s="3" t="s">
+        <v>1465</v>
+      </c>
+      <c r="B714" s="14" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C714" s="82" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D714" s="29">
+        <v>46312</v>
+      </c>
+      <c r="E714" s="68"/>
+      <c r="F714" s="68"/>
+    </row>
+    <row r="715" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A715" s="3" t="s">
+        <v>2980</v>
+      </c>
+      <c r="B715" s="14" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C715" s="82" t="s">
+        <v>1469</v>
+      </c>
+      <c r="D715" s="29">
+        <v>46320</v>
+      </c>
+      <c r="E715" s="68"/>
+      <c r="F715" s="68"/>
+    </row>
+    <row r="716" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A716" s="3" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B716" s="14" t="s">
+        <v>1471</v>
+      </c>
+      <c r="C716" s="82" t="s">
+        <v>3381</v>
+      </c>
+      <c r="D716" s="29">
+        <v>46478</v>
+      </c>
+      <c r="E716" s="68"/>
+      <c r="F716" s="68"/>
+    </row>
+    <row r="717" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A717" s="3" t="s">
+        <v>1472</v>
+      </c>
+      <c r="B717" s="10" t="s">
+        <v>1473</v>
+      </c>
+      <c r="C717" s="82" t="s">
+        <v>745</v>
+      </c>
+      <c r="D717" s="19">
+        <v>46359</v>
+      </c>
+      <c r="E717" s="68"/>
+      <c r="F717" s="68"/>
+    </row>
+    <row r="718" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A718" s="3" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B718" s="14" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C718" s="82" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D718" s="29">
+        <v>46321</v>
+      </c>
+      <c r="E718" s="68"/>
+      <c r="F718" s="68"/>
+    </row>
+    <row r="719" spans="1:6" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A719" s="43" t="s">
+        <v>1477</v>
+      </c>
+      <c r="B719" s="14" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C719" s="82" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D719" s="29">
+        <v>46322</v>
+      </c>
+      <c r="E719" s="68"/>
+      <c r="F719" s="68"/>
+    </row>
+    <row r="720" spans="1:6" ht="258.75" x14ac:dyDescent="0.2">
+      <c r="A720" s="3" t="s">
+        <v>2748</v>
+      </c>
+      <c r="B720" s="10" t="s">
+        <v>2252</v>
+      </c>
+      <c r="C720" s="82" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D720" s="29">
+        <v>46215</v>
+      </c>
+      <c r="E720" s="68"/>
+      <c r="F720" s="68"/>
+    </row>
+    <row r="721" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A721" s="3" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B721" s="14" t="s">
+        <v>1482</v>
+      </c>
+      <c r="C721" s="82" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D721" s="29">
+        <v>46340</v>
+      </c>
+      <c r="E721" s="68"/>
+      <c r="F721" s="68"/>
+    </row>
+    <row r="722" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A722" s="4" t="s">
+        <v>2981</v>
+      </c>
+      <c r="B722" s="10" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C722" s="82" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D722" s="19">
+        <v>46323</v>
+      </c>
+      <c r="E722" s="68"/>
+      <c r="F722" s="68"/>
+    </row>
+    <row r="723" spans="1:6" ht="201" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A723" s="4" t="s">
+        <v>2982</v>
+      </c>
+      <c r="B723" s="10" t="s">
+        <v>2483</v>
+      </c>
+      <c r="C723" s="82" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D723" s="19">
+        <v>46351</v>
+      </c>
+      <c r="E723" s="68"/>
+      <c r="F723" s="68"/>
+    </row>
+    <row r="724" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A724" s="3" t="s">
+        <v>3382</v>
+      </c>
+      <c r="B724" s="20" t="s">
+        <v>2233</v>
+      </c>
+      <c r="C724" s="82" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D724" s="19">
+        <v>46309</v>
+      </c>
+      <c r="E724" s="68"/>
+      <c r="F724" s="68"/>
+    </row>
+    <row r="725" spans="1:6" ht="146.25" x14ac:dyDescent="0.2">
+      <c r="A725" s="3" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B725" s="14" t="s">
+        <v>2558</v>
+      </c>
+      <c r="C725" s="82" t="s">
+        <v>3670</v>
+      </c>
+      <c r="D725" s="29">
+        <v>46353</v>
+      </c>
+      <c r="E725" s="68"/>
+      <c r="F725" s="68"/>
+    </row>
+    <row r="726" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A726" s="3" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B726" s="10" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C726" s="82" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D726" s="29">
         <v>46371</v>
       </c>
-      <c r="E498" s="64"/>
-[...12 lines deleted...]
-      <c r="D499" s="19">
+      <c r="E726" s="68"/>
+      <c r="F726" s="68"/>
+    </row>
+    <row r="727" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A727" s="3" t="s">
+        <v>1493</v>
+      </c>
+      <c r="B727" s="14" t="s">
+        <v>1494</v>
+      </c>
+      <c r="C727" s="82" t="s">
+        <v>3137</v>
+      </c>
+      <c r="D727" s="29">
+        <v>46367</v>
+      </c>
+      <c r="E727" s="68"/>
+      <c r="F727" s="68"/>
+    </row>
+    <row r="728" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A728" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B728" s="10" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C728" s="82" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D728" s="19">
+        <v>46371</v>
+      </c>
+      <c r="E728" s="68"/>
+      <c r="F728" s="68"/>
+    </row>
+    <row r="729" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A729" s="3" t="s">
+        <v>2573</v>
+      </c>
+      <c r="B729" s="14" t="s">
+        <v>1498</v>
+      </c>
+      <c r="C729" s="82" t="s">
+        <v>3671</v>
+      </c>
+      <c r="D729" s="29">
+        <v>46371</v>
+      </c>
+      <c r="E729" s="68"/>
+      <c r="F729" s="68"/>
+    </row>
+    <row r="730" spans="1:6" ht="123.75" x14ac:dyDescent="0.2">
+      <c r="A730" s="3" t="s">
+        <v>2496</v>
+      </c>
+      <c r="B730" s="20" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C730" s="82" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D730" s="29">
+        <v>46374</v>
+      </c>
+      <c r="E730" s="68"/>
+      <c r="F730" s="68"/>
+    </row>
+    <row r="731" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A731" s="3" t="s">
+        <v>1501</v>
+      </c>
+      <c r="B731" s="10" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C731" s="82" t="s">
+        <v>4</v>
+      </c>
+      <c r="D731" s="29">
+        <v>46338</v>
+      </c>
+      <c r="E731" s="68"/>
+      <c r="F731" s="68"/>
+    </row>
+    <row r="732" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A732" s="3" t="s">
+        <v>1503</v>
+      </c>
+      <c r="B732" s="14" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C732" s="82" t="s">
+        <v>3383</v>
+      </c>
+      <c r="D732" s="29">
+        <v>46376</v>
+      </c>
+      <c r="E732" s="68"/>
+      <c r="F732" s="68"/>
+    </row>
+    <row r="733" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A733" s="3" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B733" s="14" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C733" s="82" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D733" s="29">
+        <v>46384</v>
+      </c>
+      <c r="E733" s="68"/>
+      <c r="F733" s="68"/>
+    </row>
+    <row r="734" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A734" s="3" t="s">
+        <v>1507</v>
+      </c>
+      <c r="B734" s="14" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C734" s="82" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D734" s="29">
+        <v>46384</v>
+      </c>
+      <c r="E734" s="68"/>
+      <c r="F734" s="68"/>
+    </row>
+    <row r="735" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A735" s="3" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B735" s="14" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C735" s="82" t="s">
+        <v>3384</v>
+      </c>
+      <c r="D735" s="29">
+        <v>46399</v>
+      </c>
+      <c r="E735" s="68"/>
+      <c r="F735" s="68"/>
+    </row>
+    <row r="736" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A736" s="3" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B736" s="14" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C736" s="82" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D736" s="29">
+        <v>46237</v>
+      </c>
+      <c r="E736" s="78"/>
+      <c r="F736" s="68"/>
+    </row>
+    <row r="737" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A737" s="3" t="s">
+        <v>2602</v>
+      </c>
+      <c r="B737" s="10" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C737" s="82" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D737" s="19">
+        <v>46368</v>
+      </c>
+      <c r="E737" s="68"/>
+      <c r="F737" s="68"/>
+    </row>
+    <row r="738" spans="1:6" ht="180" x14ac:dyDescent="0.2">
+      <c r="A738" s="3" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B738" s="14" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C738" s="82" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D738" s="19">
+        <v>46438</v>
+      </c>
+      <c r="E738" s="68"/>
+      <c r="F738" s="68"/>
+    </row>
+    <row r="739" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A739" s="3" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B739" s="14" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C739" s="82" t="s">
+        <v>3385</v>
+      </c>
+      <c r="D739" s="29">
+        <v>46405</v>
+      </c>
+      <c r="E739" s="68"/>
+      <c r="F739" s="68"/>
+    </row>
+    <row r="740" spans="1:6" ht="315" x14ac:dyDescent="0.2">
+      <c r="A740" s="2" t="s">
+        <v>1518</v>
+      </c>
+      <c r="B740" s="10" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C740" s="82" t="s">
+        <v>3386</v>
+      </c>
+      <c r="D740" s="19">
+        <v>46407</v>
+      </c>
+      <c r="E740" s="68"/>
+      <c r="F740" s="68"/>
+    </row>
+    <row r="741" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A741" s="1" t="s">
+        <v>2749</v>
+      </c>
+      <c r="B741" s="10" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C741" s="82" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D741" s="19">
+        <v>46394</v>
+      </c>
+      <c r="E741" s="68"/>
+      <c r="F741" s="68"/>
+    </row>
+    <row r="742" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A742" s="3" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B742" s="14" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C742" s="82" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D742" s="29">
+        <v>46423</v>
+      </c>
+      <c r="E742" s="68"/>
+      <c r="F742" s="68"/>
+    </row>
+    <row r="743" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A743" s="3" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B743" s="14" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C743" s="82" t="s">
+        <v>3138</v>
+      </c>
+      <c r="D743" s="29">
+        <v>46476</v>
+      </c>
+      <c r="E743" s="68"/>
+      <c r="F743" s="68"/>
+    </row>
+    <row r="744" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A744" s="3" t="s">
+        <v>2745</v>
+      </c>
+      <c r="B744" s="14" t="s">
+        <v>335</v>
+      </c>
+      <c r="C744" s="82" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D744" s="19">
+        <v>46424</v>
+      </c>
+      <c r="E744" s="68"/>
+      <c r="F744" s="68"/>
+    </row>
+    <row r="745" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A745" s="2" t="s">
+        <v>2983</v>
+      </c>
+      <c r="B745" s="10" t="s">
+        <v>1528</v>
+      </c>
+      <c r="C745" s="82" t="s">
+        <v>5</v>
+      </c>
+      <c r="D745" s="19">
+        <v>46448</v>
+      </c>
+      <c r="E745" s="68"/>
+      <c r="F745" s="68"/>
+    </row>
+    <row r="746" spans="1:6" ht="93.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A746" s="3" t="s">
+        <v>2310</v>
+      </c>
+      <c r="B746" s="20" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C746" s="82" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D746" s="19">
+        <v>46277</v>
+      </c>
+      <c r="E746" s="68"/>
+      <c r="F746" s="68"/>
+    </row>
+    <row r="747" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A747" s="3" t="s">
+        <v>2751</v>
+      </c>
+      <c r="B747" s="14" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C747" s="82" t="s">
+        <v>3387</v>
+      </c>
+      <c r="D747" s="19">
+        <v>46430</v>
+      </c>
+      <c r="E747" s="68"/>
+      <c r="F747" s="68"/>
+    </row>
+    <row r="748" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A748" s="3" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B748" s="44" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C748" s="82" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D748" s="19">
+        <v>46345</v>
+      </c>
+      <c r="E748" s="68"/>
+      <c r="F748" s="68"/>
+    </row>
+    <row r="749" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A749" s="4" t="s">
+        <v>1534</v>
+      </c>
+      <c r="B749" s="21" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C749" s="82" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D749" s="19">
+        <v>46360</v>
+      </c>
+      <c r="E749" s="68"/>
+      <c r="F749" s="68"/>
+    </row>
+    <row r="750" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A750" s="4" t="s">
+        <v>3100</v>
+      </c>
+      <c r="B750" s="10" t="s">
+        <v>1537</v>
+      </c>
+      <c r="C750" s="82" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D750" s="19">
+        <v>46193</v>
+      </c>
+      <c r="E750" s="68"/>
+      <c r="F750" s="68"/>
+    </row>
+    <row r="751" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A751" s="3" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B751" s="14" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C751" s="82" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D751" s="19">
+        <v>46441</v>
+      </c>
+      <c r="E751" s="68"/>
+      <c r="F751" s="68"/>
+    </row>
+    <row r="752" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A752" s="3" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B752" s="14" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C752" s="82" t="s">
+        <v>1543</v>
+      </c>
+      <c r="D752" s="19">
+        <v>46447</v>
+      </c>
+      <c r="E752" s="68"/>
+      <c r="F752" s="68"/>
+    </row>
+    <row r="753" spans="1:6" ht="213.75" x14ac:dyDescent="0.2">
+      <c r="A753" s="3" t="s">
+        <v>2764</v>
+      </c>
+      <c r="B753" s="14" t="s">
+        <v>1544</v>
+      </c>
+      <c r="C753" s="82" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D753" s="19">
+        <v>46452</v>
+      </c>
+      <c r="E753" s="68"/>
+      <c r="F753" s="68"/>
+    </row>
+    <row r="754" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A754" s="3" t="s">
+        <v>2984</v>
+      </c>
+      <c r="B754" s="11" t="s">
+        <v>1546</v>
+      </c>
+      <c r="C754" s="82" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D754" s="19">
+        <v>46303</v>
+      </c>
+      <c r="E754" s="68"/>
+      <c r="F754" s="68"/>
+    </row>
+    <row r="755" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A755" s="3" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B755" s="14" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C755" s="82" t="s">
+        <v>3388</v>
+      </c>
+      <c r="D755" s="19">
+        <v>46459</v>
+      </c>
+      <c r="E755" s="68"/>
+      <c r="F755" s="68"/>
+    </row>
+    <row r="756" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A756" s="3" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B756" s="14" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C756" s="82" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D756" s="19">
+        <v>46486</v>
+      </c>
+      <c r="E756" s="68"/>
+      <c r="F756" s="68"/>
+    </row>
+    <row r="757" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A757" s="3" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B757" s="14" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C757" s="82" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D757" s="19">
+        <v>46459</v>
+      </c>
+      <c r="E757" s="68"/>
+      <c r="F757" s="68"/>
+    </row>
+    <row r="758" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A758" s="3" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B758" s="36" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C758" s="82" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D758" s="29">
+        <v>46473</v>
+      </c>
+      <c r="E758" s="68"/>
+      <c r="F758" s="68"/>
+    </row>
+    <row r="759" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A759" s="3" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B759" s="20" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C759" s="82" t="s">
+        <v>12</v>
+      </c>
+      <c r="D759" s="29">
+        <v>46474</v>
+      </c>
+      <c r="E759" s="68"/>
+      <c r="F759" s="68"/>
+    </row>
+    <row r="760" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A760" s="3" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B760" s="14" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C760" s="82" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D760" s="29">
+        <v>46473</v>
+      </c>
+      <c r="E760" s="68"/>
+      <c r="F760" s="68"/>
+    </row>
+    <row r="761" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A761" s="3" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B761" s="20" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C761" s="82" t="s">
+        <v>341</v>
+      </c>
+      <c r="D761" s="19">
+        <v>46430</v>
+      </c>
+      <c r="E761" s="68"/>
+      <c r="F761" s="68"/>
+    </row>
+    <row r="762" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A762" s="3" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B762" s="14" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C762" s="82" t="s">
+        <v>3389</v>
+      </c>
+      <c r="D762" s="29">
+        <v>46480</v>
+      </c>
+      <c r="E762" s="68"/>
+      <c r="F762" s="68"/>
+    </row>
+    <row r="763" spans="1:6" ht="247.5" x14ac:dyDescent="0.2">
+      <c r="A763" s="3" t="s">
+        <v>1568</v>
+      </c>
+      <c r="B763" s="14" t="s">
+        <v>1569</v>
+      </c>
+      <c r="C763" s="82" t="s">
+        <v>3390</v>
+      </c>
+      <c r="D763" s="29">
+        <v>46480</v>
+      </c>
+      <c r="E763" s="68"/>
+      <c r="F763" s="68"/>
+    </row>
+    <row r="764" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A764" s="3" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B764" s="10" t="s">
+        <v>217</v>
+      </c>
+      <c r="C764" s="82" t="s">
+        <v>218</v>
+      </c>
+      <c r="D764" s="19">
+        <v>46525</v>
+      </c>
+      <c r="E764" s="68"/>
+      <c r="F764" s="68"/>
+    </row>
+    <row r="765" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A765" s="1" t="s">
+        <v>2985</v>
+      </c>
+      <c r="B765" s="10" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C765" s="82" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D765" s="29">
+        <v>46486</v>
+      </c>
+      <c r="E765" s="68"/>
+      <c r="F765" s="68"/>
+    </row>
+    <row r="766" spans="1:6" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A766" s="3" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B766" s="14" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C766" s="82" t="s">
+        <v>3391</v>
+      </c>
+      <c r="D766" s="19">
+        <v>46449</v>
+      </c>
+      <c r="E766" s="68"/>
+      <c r="F766" s="68"/>
+    </row>
+    <row r="767" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A767" s="3" t="s">
+        <v>3139</v>
+      </c>
+      <c r="B767" s="20" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C767" s="82" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D767" s="19">
+        <v>46481</v>
+      </c>
+      <c r="E767" s="68"/>
+      <c r="F767" s="68"/>
+    </row>
+    <row r="768" spans="1:6" ht="310.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A768" s="4" t="s">
+        <v>2986</v>
+      </c>
+      <c r="B768" s="10" t="s">
+        <v>852</v>
+      </c>
+      <c r="C768" s="82" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D768" s="19">
+        <v>46493</v>
+      </c>
+      <c r="E768" s="68"/>
+      <c r="F768" s="68"/>
+    </row>
+    <row r="769" spans="1:6" ht="191.25" x14ac:dyDescent="0.2">
+      <c r="A769" s="3" t="s">
+        <v>2987</v>
+      </c>
+      <c r="B769" s="14" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C769" s="82" t="s">
+        <v>3392</v>
+      </c>
+      <c r="D769" s="19">
+        <v>46495</v>
+      </c>
+      <c r="E769" s="68"/>
+      <c r="F769" s="68"/>
+    </row>
+    <row r="770" spans="1:6" ht="409.5" x14ac:dyDescent="0.2">
+      <c r="A770" s="4" t="s">
+        <v>2988</v>
+      </c>
+      <c r="B770" s="10" t="s">
+        <v>852</v>
+      </c>
+      <c r="C770" s="86" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D770" s="19">
+        <v>46499</v>
+      </c>
+      <c r="E770" s="68"/>
+      <c r="F770" s="68"/>
+    </row>
+    <row r="771" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A771" s="3" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B771" s="10" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C771" s="82" t="s">
+        <v>3393</v>
+      </c>
+      <c r="D771" s="29">
+        <v>46502</v>
+      </c>
+      <c r="E771" s="68"/>
+      <c r="F771" s="68"/>
+    </row>
+    <row r="772" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A772" s="3" t="s">
+        <v>1581</v>
+      </c>
+      <c r="B772" s="10" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C772" s="82" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D772" s="19">
+        <v>46201</v>
+      </c>
+      <c r="E772" s="68"/>
+      <c r="F772" s="68"/>
+    </row>
+    <row r="773" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A773" s="47" t="s">
+        <v>2989</v>
+      </c>
+      <c r="B773" s="36" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C773" s="82" t="s">
+        <v>3394</v>
+      </c>
+      <c r="D773" s="29">
+        <v>46148</v>
+      </c>
+      <c r="E773" s="68"/>
+      <c r="F773" s="68"/>
+    </row>
+    <row r="774" spans="1:6" ht="135" x14ac:dyDescent="0.2">
+      <c r="A774" s="3" t="s">
+        <v>2761</v>
+      </c>
+      <c r="B774" s="14" t="s">
+        <v>1584</v>
+      </c>
+      <c r="C774" s="82" t="s">
+        <v>3672</v>
+      </c>
+      <c r="D774" s="29">
+        <v>46487</v>
+      </c>
+      <c r="E774" s="68"/>
+      <c r="F774" s="68"/>
+    </row>
+    <row r="775" spans="1:6" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A775" s="3" t="s">
+        <v>2760</v>
+      </c>
+      <c r="B775" s="14" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C775" s="82" t="s">
+        <v>3395</v>
+      </c>
+      <c r="D775" s="29">
+        <v>46466</v>
+      </c>
+      <c r="E775" s="68"/>
+      <c r="F775" s="68"/>
+    </row>
+    <row r="776" spans="1:6" ht="251.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A776" s="3" t="s">
+        <v>2990</v>
+      </c>
+      <c r="B776" s="14" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C776" s="82" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D776" s="29">
+        <v>46158</v>
+      </c>
+      <c r="E776" s="68"/>
+      <c r="F776" s="68"/>
+    </row>
+    <row r="777" spans="1:6" ht="62.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A777" s="3" t="s">
+        <v>2991</v>
+      </c>
+      <c r="B777" s="14" t="s">
+        <v>803</v>
+      </c>
+      <c r="C777" s="82" t="s">
+        <v>3396</v>
+      </c>
+      <c r="D777" s="29">
+        <v>46167</v>
+      </c>
+      <c r="E777" s="68"/>
+      <c r="F777" s="68"/>
+    </row>
+    <row r="778" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A778" s="3" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B778" s="14" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C778" s="82" t="s">
+        <v>3397</v>
+      </c>
+      <c r="D778" s="19">
+        <v>46531</v>
+      </c>
+      <c r="E778" s="68"/>
+      <c r="F778" s="68"/>
+    </row>
+    <row r="779" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A779" s="3" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B779" s="14" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C779" s="82" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D779" s="19">
+        <v>46529</v>
+      </c>
+      <c r="E779" s="68"/>
+      <c r="F779" s="68"/>
+    </row>
+    <row r="780" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A780" s="3" t="s">
+        <v>1593</v>
+      </c>
+      <c r="B780" s="36" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C780" s="82" t="s">
+        <v>3140</v>
+      </c>
+      <c r="D780" s="19">
+        <v>46536</v>
+      </c>
+      <c r="E780" s="68"/>
+      <c r="F780" s="68"/>
+    </row>
+    <row r="781" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A781" s="3" t="s">
+        <v>1595</v>
+      </c>
+      <c r="B781" s="14" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C781" s="82" t="s">
+        <v>3398</v>
+      </c>
+      <c r="D781" s="19">
+        <v>46535</v>
+      </c>
+      <c r="E781" s="68"/>
+      <c r="F781" s="68"/>
+    </row>
+    <row r="782" spans="1:6" ht="157.5" x14ac:dyDescent="0.2">
+      <c r="A782" s="3" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B782" s="20" t="s">
+        <v>1598</v>
+      </c>
+      <c r="C782" s="82" t="s">
+        <v>3399</v>
+      </c>
+      <c r="D782" s="19">
+        <v>46464</v>
+      </c>
+      <c r="E782" s="68"/>
+      <c r="F782" s="68"/>
+    </row>
+    <row r="783" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A783" s="3" t="s">
+        <v>2733</v>
+      </c>
+      <c r="B783" s="14" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C783" s="82" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D783" s="19">
+        <v>46545</v>
+      </c>
+      <c r="E783" s="68"/>
+      <c r="F783" s="68"/>
+    </row>
+    <row r="784" spans="1:6" ht="180" x14ac:dyDescent="0.2">
+      <c r="A784" s="3" t="s">
+        <v>2992</v>
+      </c>
+      <c r="B784" s="14" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C784" s="82" t="s">
+        <v>3673</v>
+      </c>
+      <c r="D784" s="29">
+        <v>46186</v>
+      </c>
+      <c r="E784" s="68"/>
+      <c r="F784" s="68"/>
+    </row>
+    <row r="785" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A785" s="3" t="s">
+        <v>1602</v>
+      </c>
+      <c r="B785" s="14" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C785" s="82" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D785" s="29">
+        <v>46557</v>
+      </c>
+      <c r="E785" s="68"/>
+      <c r="F785" s="68"/>
+    </row>
+    <row r="786" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A786" s="3" t="s">
+        <v>2993</v>
+      </c>
+      <c r="B786" s="14" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C786" s="82" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D786" s="19">
+        <v>46420</v>
+      </c>
+      <c r="E786" s="68"/>
+      <c r="F786" s="68"/>
+    </row>
+    <row r="787" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A787" s="3" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B787" s="14" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C787" s="82" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D787" s="29">
+        <v>46200</v>
+      </c>
+      <c r="E787" s="68"/>
+      <c r="F787" s="68"/>
+    </row>
+    <row r="788" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A788" s="3" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B788" s="10" t="s">
+        <v>1610</v>
+      </c>
+      <c r="C788" s="82" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D788" s="29">
+        <v>46199</v>
+      </c>
+      <c r="E788" s="68"/>
+      <c r="F788" s="68"/>
+    </row>
+    <row r="789" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A789" s="3" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B789" s="10" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C789" s="82" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D789" s="29">
+        <v>46199</v>
+      </c>
+      <c r="E789" s="68"/>
+      <c r="F789" s="68"/>
+    </row>
+    <row r="790" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A790" s="3" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B790" s="14" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C790" s="82" t="s">
+        <v>11</v>
+      </c>
+      <c r="D790" s="29">
+        <v>46176</v>
+      </c>
+      <c r="E790" s="68"/>
+      <c r="F790" s="68"/>
+    </row>
+    <row r="791" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A791" s="4" t="s">
+        <v>2757</v>
+      </c>
+      <c r="B791" s="10" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C791" s="82" t="s">
+        <v>11</v>
+      </c>
+      <c r="D791" s="29">
+        <v>46509</v>
+      </c>
+      <c r="E791" s="68"/>
+      <c r="F791" s="68"/>
+    </row>
+    <row r="792" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A792" s="3" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B792" s="10" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C792" s="82" t="s">
+        <v>367</v>
+      </c>
+      <c r="D792" s="29">
+        <v>46207</v>
+      </c>
+      <c r="E792" s="68"/>
+      <c r="F792" s="68"/>
+    </row>
+    <row r="793" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A793" s="3" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B793" s="11" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C793" s="82" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D793" s="19">
+        <v>46207</v>
+      </c>
+      <c r="E793" s="68"/>
+      <c r="F793" s="68"/>
+    </row>
+    <row r="794" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A794" s="3" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B794" s="10" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C794" s="82" t="s">
+        <v>3400</v>
+      </c>
+      <c r="D794" s="29">
+        <v>46207</v>
+      </c>
+      <c r="E794" s="68"/>
+      <c r="F794" s="68"/>
+    </row>
+    <row r="795" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A795" s="3" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B795" s="14" t="s">
+        <v>2200</v>
+      </c>
+      <c r="C795" s="82" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D795" s="29">
+        <v>46236</v>
+      </c>
+      <c r="E795" s="68"/>
+      <c r="F795" s="68"/>
+    </row>
+    <row r="796" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A796" s="3" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B796" s="14" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C796" s="82" t="s">
+        <v>1628</v>
+      </c>
+      <c r="D796" s="29">
+        <v>46355</v>
+      </c>
+      <c r="E796" s="68"/>
+      <c r="F796" s="68"/>
+    </row>
+    <row r="797" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A797" s="3" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B797" s="14" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C797" s="82" t="s">
+        <v>352</v>
+      </c>
+      <c r="D797" s="29">
+        <v>46296</v>
+      </c>
+      <c r="E797" s="68"/>
+      <c r="F797" s="68"/>
+    </row>
+    <row r="798" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A798" s="3" t="s">
+        <v>1630</v>
+      </c>
+      <c r="B798" s="10" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C798" s="82" t="s">
+        <v>3401</v>
+      </c>
+      <c r="D798" s="19">
+        <v>46305</v>
+      </c>
+      <c r="E798" s="68"/>
+      <c r="F798" s="68"/>
+    </row>
+    <row r="799" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A799" s="3" t="s">
+        <v>1632</v>
+      </c>
+      <c r="B799" s="10" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C799" s="82" t="s">
+        <v>341</v>
+      </c>
+      <c r="D799" s="19">
+        <v>46220</v>
+      </c>
+      <c r="E799" s="68"/>
+      <c r="F799" s="68"/>
+    </row>
+    <row r="800" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A800" s="3" t="s">
+        <v>1634</v>
+      </c>
+      <c r="B800" s="10" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C800" s="82" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D800" s="19">
+        <v>46222</v>
+      </c>
+      <c r="E800" s="68"/>
+      <c r="F800" s="68"/>
+    </row>
+    <row r="801" spans="1:6" ht="393.75" x14ac:dyDescent="0.2">
+      <c r="A801" s="2" t="s">
+        <v>2994</v>
+      </c>
+      <c r="B801" s="11" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C801" s="82" t="s">
+        <v>3402</v>
+      </c>
+      <c r="D801" s="19">
+        <v>46433</v>
+      </c>
+      <c r="E801" s="68"/>
+      <c r="F801" s="68"/>
+    </row>
+    <row r="802" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A802" s="3" t="s">
+        <v>2715</v>
+      </c>
+      <c r="B802" s="10" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C802" s="82" t="s">
+        <v>3403</v>
+      </c>
+      <c r="D802" s="19">
+        <v>46468</v>
+      </c>
+      <c r="E802" s="68"/>
+      <c r="F802" s="68"/>
+    </row>
+    <row r="803" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A803" s="3" t="s">
+        <v>1638</v>
+      </c>
+      <c r="B803" s="14" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C803" s="82" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D803" s="29">
+        <v>46233</v>
+      </c>
+      <c r="E803" s="68"/>
+      <c r="F803" s="68"/>
+    </row>
+    <row r="804" spans="1:6" ht="146.25" x14ac:dyDescent="0.2">
+      <c r="A804" s="2" t="s">
+        <v>3101</v>
+      </c>
+      <c r="B804" s="11" t="s">
+        <v>1641</v>
+      </c>
+      <c r="C804" s="82" t="s">
+        <v>3674</v>
+      </c>
+      <c r="D804" s="19">
+        <v>46233</v>
+      </c>
+      <c r="E804" s="68"/>
+      <c r="F804" s="68"/>
+    </row>
+    <row r="805" spans="1:6" ht="409.5" x14ac:dyDescent="0.2">
+      <c r="A805" s="2" t="s">
+        <v>2995</v>
+      </c>
+      <c r="B805" s="11" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C805" s="82" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D805" s="19">
+        <v>46212</v>
+      </c>
+      <c r="E805" s="68"/>
+      <c r="F805" s="68"/>
+    </row>
+    <row r="806" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A806" s="3" t="s">
+        <v>2996</v>
+      </c>
+      <c r="B806" s="10" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C806" s="82" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D806" s="19">
+        <v>46239</v>
+      </c>
+      <c r="E806" s="68"/>
+      <c r="F806" s="68"/>
+    </row>
+    <row r="807" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A807" s="3" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B807" s="21" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C807" s="82" t="s">
+        <v>3404</v>
+      </c>
+      <c r="D807" s="19">
+        <v>46240</v>
+      </c>
+      <c r="E807" s="68"/>
+      <c r="F807" s="68"/>
+    </row>
+    <row r="808" spans="1:6" ht="104.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A808" s="3" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B808" s="14" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C808" s="82" t="s">
+        <v>3405</v>
+      </c>
+      <c r="D808" s="19">
+        <v>46242</v>
+      </c>
+      <c r="E808" s="68"/>
+      <c r="F808" s="68"/>
+    </row>
+    <row r="809" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A809" s="3" t="s">
+        <v>1649</v>
+      </c>
+      <c r="B809" s="14" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C809" s="82" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D809" s="19">
+        <v>46250</v>
+      </c>
+      <c r="E809" s="68"/>
+      <c r="F809" s="68"/>
+    </row>
+    <row r="810" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A810" s="3" t="s">
+        <v>2997</v>
+      </c>
+      <c r="B810" s="11" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C810" s="82" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D810" s="19">
+        <v>46248</v>
+      </c>
+      <c r="E810" s="68"/>
+      <c r="F810" s="68"/>
+    </row>
+    <row r="811" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A811" s="3" t="s">
+        <v>2998</v>
+      </c>
+      <c r="B811" s="10" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C811" s="82" t="s">
+        <v>3406</v>
+      </c>
+      <c r="D811" s="19">
+        <v>46293</v>
+      </c>
+      <c r="E811" s="68"/>
+      <c r="F811" s="68"/>
+    </row>
+    <row r="812" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A812" s="1" t="s">
+        <v>2999</v>
+      </c>
+      <c r="B812" s="11" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C812" s="82" t="s">
+        <v>3675</v>
+      </c>
+      <c r="D812" s="19">
+        <v>46262</v>
+      </c>
+      <c r="E812" s="68"/>
+      <c r="F812" s="68"/>
+    </row>
+    <row r="813" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A813" s="6" t="s">
+        <v>1654</v>
+      </c>
+      <c r="B813" s="10" t="s">
+        <v>1655</v>
+      </c>
+      <c r="C813" s="82" t="s">
+        <v>11</v>
+      </c>
+      <c r="D813" s="19">
+        <v>46259</v>
+      </c>
+      <c r="E813" s="68"/>
+      <c r="F813" s="68"/>
+    </row>
+    <row r="814" spans="1:6" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A814" s="3" t="s">
+        <v>3092</v>
+      </c>
+      <c r="B814" s="21" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C814" s="82" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D814" s="19">
+        <v>46271</v>
+      </c>
+      <c r="E814" s="68"/>
+      <c r="F814" s="68"/>
+    </row>
+    <row r="815" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
+      <c r="A815" s="4" t="s">
+        <v>3000</v>
+      </c>
+      <c r="B815" s="10" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C815" s="82" t="s">
+        <v>11</v>
+      </c>
+      <c r="D815" s="29">
+        <v>46269</v>
+      </c>
+      <c r="E815" s="68"/>
+      <c r="F815" s="68"/>
+    </row>
+    <row r="816" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A816" s="3" t="s">
+        <v>3001</v>
+      </c>
+      <c r="B816" s="10" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C816" s="82" t="s">
+        <v>3676</v>
+      </c>
+      <c r="D816" s="29">
+        <v>46201</v>
+      </c>
+      <c r="E816" s="68"/>
+      <c r="F816" s="68"/>
+    </row>
+    <row r="817" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A817" s="1" t="s">
+        <v>2716</v>
+      </c>
+      <c r="B817" s="11" t="s">
+        <v>557</v>
+      </c>
+      <c r="C817" s="82" t="s">
+        <v>2452</v>
+      </c>
+      <c r="D817" s="29">
+        <v>46274</v>
+      </c>
+      <c r="E817" s="68"/>
+      <c r="F817" s="68"/>
+    </row>
+    <row r="818" spans="1:6" ht="123.75" x14ac:dyDescent="0.2">
+      <c r="A818" s="3" t="s">
+        <v>2717</v>
+      </c>
+      <c r="B818" s="14" t="s">
+        <v>1661</v>
+      </c>
+      <c r="C818" s="82" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D818" s="29">
+        <v>46284</v>
+      </c>
+      <c r="E818" s="68"/>
+      <c r="F818" s="68"/>
+    </row>
+    <row r="819" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A819" s="1" t="s">
+        <v>2718</v>
+      </c>
+      <c r="B819" s="11" t="s">
+        <v>557</v>
+      </c>
+      <c r="C819" s="86" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D819" s="19">
+        <v>46274</v>
+      </c>
+      <c r="E819" s="68"/>
+      <c r="F819" s="68"/>
+    </row>
+    <row r="820" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A820" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="B820" s="11" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C820" s="82" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D820" s="19">
+        <v>46284</v>
+      </c>
+      <c r="E820" s="68"/>
+      <c r="F820" s="68"/>
+    </row>
+    <row r="821" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A821" s="3" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B821" s="14" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C821" s="82" t="s">
+        <v>3407</v>
+      </c>
+      <c r="D821" s="19">
+        <v>46290</v>
+      </c>
+      <c r="E821" s="68"/>
+      <c r="F821" s="68"/>
+    </row>
+    <row r="822" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A822" s="3" t="s">
+        <v>3002</v>
+      </c>
+      <c r="B822" s="14" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C822" s="82" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D822" s="19">
+        <v>46297</v>
+      </c>
+      <c r="E822" s="68"/>
+      <c r="F822" s="68"/>
+    </row>
+    <row r="823" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A823" s="3" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B823" s="14" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C823" s="82" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D823" s="19">
+        <v>46295</v>
+      </c>
+      <c r="E823" s="68"/>
+      <c r="F823" s="68"/>
+    </row>
+    <row r="824" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A824" s="3" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B824" s="14" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C824" s="82" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D824" s="19">
+        <v>46295</v>
+      </c>
+      <c r="E824" s="68"/>
+      <c r="F824" s="68"/>
+    </row>
+    <row r="825" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A825" s="3" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B825" s="14" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C825" s="82" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D825" s="19">
+        <v>46295</v>
+      </c>
+      <c r="E825" s="68"/>
+      <c r="F825" s="68"/>
+    </row>
+    <row r="826" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A826" s="3" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B826" s="14" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C826" s="82" t="s">
+        <v>3408</v>
+      </c>
+      <c r="D826" s="19">
+        <v>46295</v>
+      </c>
+      <c r="E826" s="68"/>
+      <c r="F826" s="68"/>
+    </row>
+    <row r="827" spans="1:6" ht="269.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A827" s="3" t="s">
+        <v>2286</v>
+      </c>
+      <c r="B827" s="14" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C827" s="82" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D827" s="29">
+        <v>46268</v>
+      </c>
+      <c r="E827" s="68"/>
+      <c r="F827" s="68"/>
+    </row>
+    <row r="828" spans="1:6" ht="224.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A828" s="3" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B828" s="20" t="s">
+        <v>2368</v>
+      </c>
+      <c r="C828" s="82" t="s">
+        <v>4</v>
+      </c>
+      <c r="D828" s="29">
+        <v>46278</v>
+      </c>
+      <c r="E828" s="68"/>
+      <c r="F828" s="68"/>
+    </row>
+    <row r="829" spans="1:6" ht="69.75" x14ac:dyDescent="0.2">
+      <c r="A829" s="79" t="s">
+        <v>3102</v>
+      </c>
+      <c r="B829" s="11" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C829" s="82" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D829" s="29">
+        <v>46298</v>
+      </c>
+      <c r="E829" s="68"/>
+      <c r="F829" s="68"/>
+    </row>
+    <row r="830" spans="1:6" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A830" s="3" t="s">
+        <v>3003</v>
+      </c>
+      <c r="B830" s="14" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C830" s="82" t="s">
+        <v>3677</v>
+      </c>
+      <c r="D830" s="29">
+        <v>46299</v>
+      </c>
+      <c r="E830" s="68"/>
+      <c r="F830" s="68"/>
+    </row>
+    <row r="831" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A831" s="3" t="s">
+        <v>2212</v>
+      </c>
+      <c r="B831" s="14" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C831" s="82" t="s">
+        <v>3409</v>
+      </c>
+      <c r="D831" s="19">
+        <v>46239</v>
+      </c>
+      <c r="E831" s="68"/>
+      <c r="F831" s="68"/>
+    </row>
+    <row r="832" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
+      <c r="A832" s="3" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B832" s="10" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C832" s="82" t="s">
+        <v>11</v>
+      </c>
+      <c r="D832" s="29">
+        <v>46205</v>
+      </c>
+      <c r="E832" s="68"/>
+      <c r="F832" s="68"/>
+    </row>
+    <row r="833" spans="1:6" ht="51.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A833" s="3" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B833" s="14" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C833" s="82" t="s">
+        <v>3410</v>
+      </c>
+      <c r="D833" s="19">
+        <v>46309</v>
+      </c>
+      <c r="E833" s="68"/>
+      <c r="F833" s="68"/>
+    </row>
+    <row r="834" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A834" s="3" t="s">
+        <v>3004</v>
+      </c>
+      <c r="B834" s="14" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C834" s="82" t="s">
+        <v>3411</v>
+      </c>
+      <c r="D834" s="29">
+        <v>46309</v>
+      </c>
+      <c r="E834" s="68"/>
+      <c r="F834" s="68"/>
+    </row>
+    <row r="835" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A835" s="3" t="s">
+        <v>3005</v>
+      </c>
+      <c r="B835" s="36" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C835" s="82" t="s">
+        <v>3412</v>
+      </c>
+      <c r="D835" s="29">
+        <v>46311</v>
+      </c>
+      <c r="E835" s="68"/>
+      <c r="F835" s="68"/>
+    </row>
+    <row r="836" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A836" s="3" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B836" s="14" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C836" s="82" t="s">
+        <v>3141</v>
+      </c>
+      <c r="D836" s="29">
+        <v>46347</v>
+      </c>
+      <c r="E836" s="68"/>
+      <c r="F836" s="68"/>
+    </row>
+    <row r="837" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A837" s="3" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B837" s="10" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C837" s="82" t="s">
+        <v>3460</v>
+      </c>
+      <c r="D837" s="29">
+        <v>46316</v>
+      </c>
+      <c r="E837" s="68"/>
+      <c r="F837" s="68"/>
+    </row>
+    <row r="838" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A838" s="3" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B838" s="14" t="s">
+        <v>2389</v>
+      </c>
+      <c r="C838" s="82" t="s">
+        <v>3678</v>
+      </c>
+      <c r="D838" s="29">
+        <v>46316</v>
+      </c>
+      <c r="E838" s="68"/>
+      <c r="F838" s="68"/>
+    </row>
+    <row r="839" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A839" s="3" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B839" s="14" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C839" s="82" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D839" s="29">
+        <v>46319</v>
+      </c>
+      <c r="E839" s="68"/>
+      <c r="F839" s="68"/>
+    </row>
+    <row r="840" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A840" s="3" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B840" s="14" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C840" s="82" t="s">
+        <v>3679</v>
+      </c>
+      <c r="D840" s="29">
+        <v>46319</v>
+      </c>
+      <c r="E840" s="68"/>
+      <c r="F840" s="68"/>
+    </row>
+    <row r="841" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A841" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B841" s="10" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C841" s="82" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D841" s="19">
+        <v>46320</v>
+      </c>
+      <c r="E841" s="68"/>
+      <c r="F841" s="68"/>
+    </row>
+    <row r="842" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A842" s="3" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B842" s="10" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C842" s="82" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D842" s="29">
+        <v>46325</v>
+      </c>
+      <c r="E842" s="68"/>
+      <c r="F842" s="68"/>
+    </row>
+    <row r="843" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A843" s="3" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B843" s="14" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C843" s="82" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D843" s="29">
+        <v>46325</v>
+      </c>
+      <c r="E843" s="68"/>
+      <c r="F843" s="68"/>
+    </row>
+    <row r="844" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A844" s="3" t="s">
+        <v>2243</v>
+      </c>
+      <c r="B844" s="14" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C844" s="82" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D844" s="29">
+        <v>46325</v>
+      </c>
+      <c r="E844" s="68"/>
+      <c r="F844" s="68"/>
+    </row>
+    <row r="845" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A845" s="3" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B845" s="11" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C845" s="82" t="s">
+        <v>3413</v>
+      </c>
+      <c r="D845" s="29">
+        <v>46313</v>
+      </c>
+      <c r="E845" s="68"/>
+      <c r="F845" s="68"/>
+    </row>
+    <row r="846" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A846" s="3" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B846" s="20" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C846" s="82" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D846" s="19">
+        <v>46366</v>
+      </c>
+      <c r="E846" s="68"/>
+      <c r="F846" s="68"/>
+    </row>
+    <row r="847" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A847" s="3" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B847" s="11" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C847" s="82" t="s">
+        <v>3414</v>
+      </c>
+      <c r="D847" s="29">
+        <v>46269</v>
+      </c>
+      <c r="E847" s="68"/>
+      <c r="F847" s="68"/>
+    </row>
+    <row r="848" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A848" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B848" s="10" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C848" s="82" t="s">
+        <v>3680</v>
+      </c>
+      <c r="D848" s="19">
+        <v>46253</v>
+      </c>
+      <c r="E848" s="68"/>
+      <c r="F848" s="68"/>
+    </row>
+    <row r="849" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A849" s="3" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B849" s="14" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C849" s="82" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D849" s="29">
+        <v>46335</v>
+      </c>
+      <c r="E849" s="68"/>
+      <c r="F849" s="68"/>
+    </row>
+    <row r="850" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A850" s="3" t="s">
+        <v>3006</v>
+      </c>
+      <c r="B850" s="10" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C850" s="82" t="s">
+        <v>3415</v>
+      </c>
+      <c r="D850" s="19">
+        <v>46334</v>
+      </c>
+      <c r="E850" s="68"/>
+      <c r="F850" s="68"/>
+    </row>
+    <row r="851" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A851" s="3" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B851" s="14" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C851" s="82" t="s">
+        <v>3416</v>
+      </c>
+      <c r="D851" s="29">
+        <v>46337</v>
+      </c>
+      <c r="E851" s="68"/>
+      <c r="F851" s="68"/>
+    </row>
+    <row r="852" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A852" s="3" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B852" s="14" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C852" s="82" t="s">
+        <v>3417</v>
+      </c>
+      <c r="D852" s="29">
+        <v>46352</v>
+      </c>
+      <c r="E852" s="68"/>
+      <c r="F852" s="68"/>
+    </row>
+    <row r="853" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A853" s="1" t="s">
+        <v>3007</v>
+      </c>
+      <c r="B853" s="11" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C853" s="82" t="s">
+        <v>3418</v>
+      </c>
+      <c r="D853" s="19">
+        <v>46352</v>
+      </c>
+      <c r="E853" s="68"/>
+      <c r="F853" s="68"/>
+    </row>
+    <row r="854" spans="1:6" ht="146.25" x14ac:dyDescent="0.2">
+      <c r="A854" s="1" t="s">
+        <v>3008</v>
+      </c>
+      <c r="B854" s="10" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C854" s="82" t="s">
+        <v>3419</v>
+      </c>
+      <c r="D854" s="19">
+        <v>46355</v>
+      </c>
+      <c r="E854" s="68"/>
+      <c r="F854" s="68"/>
+    </row>
+    <row r="855" spans="1:6" ht="281.25" x14ac:dyDescent="0.2">
+      <c r="A855" s="3" t="s">
+        <v>3009</v>
+      </c>
+      <c r="B855" s="10" t="s">
+        <v>443</v>
+      </c>
+      <c r="C855" s="82" t="s">
+        <v>5</v>
+      </c>
+      <c r="D855" s="29">
+        <v>46360</v>
+      </c>
+      <c r="E855" s="68"/>
+      <c r="F855" s="68"/>
+    </row>
+    <row r="856" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A856" s="3" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B856" s="10" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C856" s="82" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D856" s="29">
+        <v>46509</v>
+      </c>
+      <c r="E856" s="68"/>
+      <c r="F856" s="68"/>
+    </row>
+    <row r="857" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A857" s="3" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B857" s="10" t="s">
+        <v>1141</v>
+      </c>
+      <c r="C857" s="82" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D857" s="19">
+        <v>46361</v>
+      </c>
+      <c r="E857" s="68"/>
+      <c r="F857" s="68"/>
+    </row>
+    <row r="858" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A858" s="3" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B858" s="14" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C858" s="82" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D858" s="19">
+        <v>46331</v>
+      </c>
+      <c r="E858" s="68"/>
+      <c r="F858" s="68"/>
+    </row>
+    <row r="859" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A859" s="3" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B859" s="14" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C859" s="82" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D859" s="19">
+        <v>46331</v>
+      </c>
+      <c r="E859" s="68"/>
+      <c r="F859" s="68"/>
+    </row>
+    <row r="860" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A860" s="3" t="s">
+        <v>2709</v>
+      </c>
+      <c r="B860" s="14" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C860" s="82" t="s">
+        <v>3681</v>
+      </c>
+      <c r="D860" s="19">
+        <v>46475</v>
+      </c>
+      <c r="E860" s="68"/>
+      <c r="F860" s="68"/>
+    </row>
+    <row r="861" spans="1:6" ht="409.5" x14ac:dyDescent="0.2">
+      <c r="A861" s="3" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B861" s="14" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C861" s="82" t="s">
+        <v>5</v>
+      </c>
+      <c r="D861" s="19">
+        <v>46367</v>
+      </c>
+      <c r="E861" s="68"/>
+      <c r="F861" s="68"/>
+    </row>
+    <row r="862" spans="1:6" ht="191.25" x14ac:dyDescent="0.2">
+      <c r="A862" s="3" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B862" s="14" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C862" s="93" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D862" s="19">
+        <v>46367</v>
+      </c>
+      <c r="E862" s="68"/>
+      <c r="F862" s="68"/>
+    </row>
+    <row r="863" spans="1:6" ht="50.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A863" s="3" t="s">
+        <v>3010</v>
+      </c>
+      <c r="B863" s="14" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C863" s="82" t="s">
+        <v>3420</v>
+      </c>
+      <c r="D863" s="19">
+        <v>46367</v>
+      </c>
+      <c r="E863" s="68"/>
+      <c r="F863" s="68"/>
+    </row>
+    <row r="864" spans="1:6" ht="70.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A864" s="3" t="s">
+        <v>3011</v>
+      </c>
+      <c r="B864" s="14" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C864" s="82" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D864" s="19">
+        <v>46368</v>
+      </c>
+      <c r="E864" s="68"/>
+      <c r="F864" s="68"/>
+    </row>
+    <row r="865" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A865" s="3" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B865" s="10" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C865" s="86" t="s">
+        <v>220</v>
+      </c>
+      <c r="D865" s="29">
+        <v>46374</v>
+      </c>
+      <c r="E865" s="68"/>
+      <c r="F865" s="68"/>
+    </row>
+    <row r="866" spans="1:6" ht="118.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A866" s="3" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B866" s="14" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C866" s="86" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D866" s="19">
         <v>46373</v>
       </c>
-      <c r="E499" s="64"/>
-[...12 lines deleted...]
-      <c r="D500" s="26">
+      <c r="E866" s="68"/>
+      <c r="F866" s="68"/>
+    </row>
+    <row r="867" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A867" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B867" s="10" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C867" s="82" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D867" s="19">
+        <v>46374</v>
+      </c>
+      <c r="E867" s="68"/>
+      <c r="F867" s="68"/>
+    </row>
+    <row r="868" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A868" s="3" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B868" s="10" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C868" s="82" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D868" s="19">
         <v>46373</v>
       </c>
-      <c r="E500" s="64"/>
-[...12 lines deleted...]
-      <c r="D501" s="26">
+      <c r="E868" s="68"/>
+      <c r="F868" s="68"/>
+    </row>
+    <row r="869" spans="1:6" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A869" s="3" t="s">
+        <v>2051</v>
+      </c>
+      <c r="B869" s="14" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C869" s="82" t="s">
+        <v>3421</v>
+      </c>
+      <c r="D869" s="19">
+        <v>46374</v>
+      </c>
+      <c r="E869" s="68"/>
+      <c r="F869" s="68"/>
+    </row>
+    <row r="870" spans="1:6" ht="123.75" x14ac:dyDescent="0.2">
+      <c r="A870" s="1" t="s">
+        <v>3012</v>
+      </c>
+      <c r="B870" s="21" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C870" s="82" t="s">
+        <v>3422</v>
+      </c>
+      <c r="D870" s="19">
+        <v>46374</v>
+      </c>
+      <c r="E870" s="68"/>
+      <c r="F870" s="68"/>
+    </row>
+    <row r="871" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A871" s="3" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B871" s="14" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C871" s="82" t="s">
+        <v>3423</v>
+      </c>
+      <c r="D871" s="19">
+        <v>46375</v>
+      </c>
+      <c r="E871" s="68"/>
+      <c r="F871" s="68"/>
+    </row>
+    <row r="872" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A872" s="3" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B872" s="14" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C872" s="82" t="s">
+        <v>3424</v>
+      </c>
+      <c r="D872" s="19">
+        <v>46375</v>
+      </c>
+      <c r="E872" s="68"/>
+      <c r="F872" s="68"/>
+    </row>
+    <row r="873" spans="1:6" ht="146.25" x14ac:dyDescent="0.2">
+      <c r="A873" s="3" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B873" s="14" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C873" s="82" t="s">
+        <v>3425</v>
+      </c>
+      <c r="D873" s="29">
+        <v>46428</v>
+      </c>
+      <c r="E873" s="80"/>
+      <c r="F873" s="68"/>
+    </row>
+    <row r="874" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A874" s="3" t="s">
+        <v>3013</v>
+      </c>
+      <c r="B874" s="14" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C874" s="82" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D874" s="19">
+        <v>46383</v>
+      </c>
+      <c r="E874" s="68"/>
+      <c r="F874" s="68"/>
+    </row>
+    <row r="875" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A875" s="3" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B875" s="14" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C875" s="82" t="s">
+        <v>3426</v>
+      </c>
+      <c r="D875" s="19">
+        <v>46386</v>
+      </c>
+      <c r="E875" s="68"/>
+      <c r="F875" s="68"/>
+    </row>
+    <row r="876" spans="1:6" ht="135" x14ac:dyDescent="0.2">
+      <c r="A876" s="3" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B876" s="10" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C876" s="82" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D876" s="29">
+        <v>46331</v>
+      </c>
+      <c r="E876" s="68"/>
+      <c r="F876" s="68"/>
+    </row>
+    <row r="877" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A877" s="3" t="s">
+        <v>2654</v>
+      </c>
+      <c r="B877" s="14" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C877" s="82" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D877" s="29">
+        <v>46375</v>
+      </c>
+      <c r="E877" s="68"/>
+      <c r="F877" s="68"/>
+    </row>
+    <row r="878" spans="1:6" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A878" s="3" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B878" s="57" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C878" s="82" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D878" s="29">
+        <v>46371</v>
+      </c>
+      <c r="E878" s="68"/>
+      <c r="F878" s="68"/>
+    </row>
+    <row r="879" spans="1:6" ht="142.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A879" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B879" s="11" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C879" s="82" t="s">
+        <v>3427</v>
+      </c>
+      <c r="D879" s="19">
+        <v>46503</v>
+      </c>
+      <c r="E879" s="68"/>
+      <c r="F879" s="68"/>
+    </row>
+    <row r="880" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A880" s="3" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B880" s="14" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C880" s="82" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D880" s="29">
+        <v>46400</v>
+      </c>
+      <c r="E880" s="68"/>
+      <c r="F880" s="68"/>
+    </row>
+    <row r="881" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A881" s="3" t="s">
+        <v>2447</v>
+      </c>
+      <c r="B881" s="10" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C881" s="82" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D881" s="29">
+        <v>46400</v>
+      </c>
+      <c r="E881" s="68"/>
+      <c r="F881" s="68"/>
+    </row>
+    <row r="882" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A882" s="3" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B882" s="14" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C882" s="82" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D882" s="29">
+        <v>46421</v>
+      </c>
+      <c r="E882" s="68"/>
+      <c r="F882" s="68"/>
+    </row>
+    <row r="883" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A883" s="3" t="s">
+        <v>2277</v>
+      </c>
+      <c r="B883" s="10" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C883" s="82" t="s">
+        <v>3142</v>
+      </c>
+      <c r="D883" s="19">
+        <v>46404</v>
+      </c>
+      <c r="E883" s="68"/>
+      <c r="F883" s="68"/>
+    </row>
+    <row r="884" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A884" s="3" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B884" s="10" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C884" s="82" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D884" s="19">
+        <v>46413</v>
+      </c>
+      <c r="E884" s="68"/>
+      <c r="F884" s="68"/>
+    </row>
+    <row r="885" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A885" s="3" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B885" s="14" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C885" s="82" t="s">
+        <v>612</v>
+      </c>
+      <c r="D885" s="19">
+        <v>46414</v>
+      </c>
+      <c r="E885" s="68"/>
+      <c r="F885" s="68"/>
+    </row>
+    <row r="886" spans="1:6" ht="147.94999999999999" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A886" s="3" t="s">
+        <v>2382</v>
+      </c>
+      <c r="B886" s="21" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C886" s="82" t="s">
+        <v>3682</v>
+      </c>
+      <c r="D886" s="19">
+        <v>46418</v>
+      </c>
+      <c r="E886" s="68"/>
+      <c r="F886" s="68"/>
+    </row>
+    <row r="887" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A887" s="3" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B887" s="14" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C887" s="82" t="s">
+        <v>3428</v>
+      </c>
+      <c r="D887" s="29">
+        <v>46419</v>
+      </c>
+      <c r="E887" s="68"/>
+      <c r="F887" s="68"/>
+    </row>
+    <row r="888" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A888" s="3" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B888" s="14" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C888" s="82" t="s">
+        <v>3143</v>
+      </c>
+      <c r="D888" s="29">
+        <v>46421</v>
+      </c>
+      <c r="E888" s="68"/>
+      <c r="F888" s="68"/>
+    </row>
+    <row r="889" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A889" s="3" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B889" s="21" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C889" s="82" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D889" s="29">
+        <v>46422</v>
+      </c>
+      <c r="E889" s="68"/>
+      <c r="F889" s="68"/>
+    </row>
+    <row r="890" spans="1:6" ht="122.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A890" s="3" t="s">
+        <v>3015</v>
+      </c>
+      <c r="B890" s="14" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C890" s="82" t="s">
+        <v>100</v>
+      </c>
+      <c r="D890" s="29">
+        <v>46423</v>
+      </c>
+      <c r="E890" s="68"/>
+      <c r="F890" s="68"/>
+    </row>
+    <row r="891" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A891" s="1" t="s">
+        <v>3016</v>
+      </c>
+      <c r="B891" s="11" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C891" s="82" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D891" s="19">
+        <v>46424</v>
+      </c>
+      <c r="E891" s="68"/>
+      <c r="F891" s="68"/>
+    </row>
+    <row r="892" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A892" s="3" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B892" s="14" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C892" s="82" t="s">
+        <v>3429</v>
+      </c>
+      <c r="D892" s="19">
+        <v>46424</v>
+      </c>
+      <c r="E892" s="68"/>
+      <c r="F892" s="68"/>
+    </row>
+    <row r="893" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A893" s="1" t="s">
+        <v>3017</v>
+      </c>
+      <c r="B893" s="10" t="s">
+        <v>445</v>
+      </c>
+      <c r="C893" s="82" t="s">
+        <v>12</v>
+      </c>
+      <c r="D893" s="29">
+        <v>46426</v>
+      </c>
+      <c r="E893" s="68"/>
+      <c r="F893" s="68"/>
+    </row>
+    <row r="894" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A894" s="3" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B894" s="14" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C894" s="82" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D894" s="19">
+        <v>46425</v>
+      </c>
+      <c r="E894" s="68"/>
+      <c r="F894" s="68"/>
+    </row>
+    <row r="895" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A895" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B895" s="10" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C895" s="82" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D895" s="19">
+        <v>46426</v>
+      </c>
+      <c r="E895" s="68"/>
+      <c r="F895" s="68"/>
+    </row>
+    <row r="896" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A896" s="3" t="s">
+        <v>3018</v>
+      </c>
+      <c r="B896" s="14" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C896" s="86" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D896" s="29">
+        <v>46425</v>
+      </c>
+      <c r="E896" s="68"/>
+      <c r="F896" s="68"/>
+    </row>
+    <row r="897" spans="1:6" ht="125.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A897" s="3" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B897" s="14" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C897" s="82" t="s">
+        <v>3430</v>
+      </c>
+      <c r="D897" s="29">
+        <v>46430</v>
+      </c>
+      <c r="E897" s="68"/>
+      <c r="F897" s="68"/>
+    </row>
+    <row r="898" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A898" s="3" t="s">
+        <v>2693</v>
+      </c>
+      <c r="B898" s="11" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C898" s="82" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D898" s="29">
+        <v>46429</v>
+      </c>
+      <c r="E898" s="68"/>
+      <c r="F898" s="68"/>
+    </row>
+    <row r="899" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A899" s="3" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B899" s="14" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C899" s="82" t="s">
+        <v>3431</v>
+      </c>
+      <c r="D899" s="29">
+        <v>46431</v>
+      </c>
+      <c r="E899" s="68"/>
+      <c r="F899" s="68"/>
+    </row>
+    <row r="900" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A900" s="1" t="s">
+        <v>2719</v>
+      </c>
+      <c r="B900" s="50" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C900" s="82" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D900" s="19">
+        <v>46404</v>
+      </c>
+      <c r="E900" s="68"/>
+      <c r="F900" s="68"/>
+    </row>
+    <row r="901" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A901" s="4" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B901" s="10" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C901" s="82" t="s">
+        <v>3432</v>
+      </c>
+      <c r="D901" s="19">
+        <v>46431</v>
+      </c>
+      <c r="E901" s="68"/>
+      <c r="F901" s="68"/>
+    </row>
+    <row r="902" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A902" s="3" t="s">
+        <v>3019</v>
+      </c>
+      <c r="B902" s="14" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C902" s="82" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D902" s="29">
+        <v>46432</v>
+      </c>
+      <c r="E902" s="68"/>
+      <c r="F902" s="68"/>
+    </row>
+    <row r="903" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A903" s="3" t="s">
+        <v>3020</v>
+      </c>
+      <c r="B903" s="14" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C903" s="82" t="s">
+        <v>3433</v>
+      </c>
+      <c r="D903" s="29">
+        <v>46432</v>
+      </c>
+      <c r="E903" s="68"/>
+      <c r="F903" s="68"/>
+    </row>
+    <row r="904" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A904" s="3" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B904" s="10" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C904" s="82" t="s">
+        <v>3144</v>
+      </c>
+      <c r="D904" s="29">
+        <v>46432</v>
+      </c>
+      <c r="E904" s="68"/>
+      <c r="F904" s="68"/>
+    </row>
+    <row r="905" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A905" s="3" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B905" s="10" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C905" s="82" t="s">
+        <v>3145</v>
+      </c>
+      <c r="D905" s="29">
+        <v>46432</v>
+      </c>
+      <c r="E905" s="68"/>
+      <c r="F905" s="68"/>
+    </row>
+    <row r="906" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A906" s="3" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B906" s="10" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C906" s="82" t="s">
+        <v>3144</v>
+      </c>
+      <c r="D906" s="29">
+        <v>46432</v>
+      </c>
+      <c r="E906" s="68"/>
+      <c r="F906" s="68"/>
+    </row>
+    <row r="907" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A907" s="1" t="s">
+        <v>3021</v>
+      </c>
+      <c r="B907" s="10" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C907" s="82" t="s">
+        <v>3434</v>
+      </c>
+      <c r="D907" s="29">
+        <v>46432</v>
+      </c>
+      <c r="E907" s="68"/>
+      <c r="F907" s="68"/>
+    </row>
+    <row r="908" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A908" s="3" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B908" s="14" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C908" s="82" t="s">
+        <v>3435</v>
+      </c>
+      <c r="D908" s="29">
+        <v>46439</v>
+      </c>
+      <c r="E908" s="68"/>
+      <c r="F908" s="68"/>
+    </row>
+    <row r="909" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A909" s="3" t="s">
+        <v>2798</v>
+      </c>
+      <c r="B909" s="14" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C909" s="82" t="s">
+        <v>310</v>
+      </c>
+      <c r="D909" s="29">
+        <v>46439</v>
+      </c>
+      <c r="E909" s="68"/>
+      <c r="F909" s="68"/>
+    </row>
+    <row r="910" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A910" s="3" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B910" s="36" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C910" s="82" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D910" s="29">
+        <v>46442</v>
+      </c>
+      <c r="E910" s="68"/>
+      <c r="F910" s="68"/>
+    </row>
+    <row r="911" spans="1:6" ht="168.75" x14ac:dyDescent="0.2">
+      <c r="A911" s="2" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B911" s="11" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C911" s="82" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D911" s="19">
+        <v>46445</v>
+      </c>
+      <c r="E911" s="68"/>
+      <c r="F911" s="68"/>
+    </row>
+    <row r="912" spans="1:6" ht="285" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A912" s="51" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B912" s="10" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C912" s="82" t="s">
+        <v>3436</v>
+      </c>
+      <c r="D912" s="19">
+        <v>46478</v>
+      </c>
+      <c r="E912" s="68"/>
+      <c r="F912" s="68"/>
+    </row>
+    <row r="913" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A913" s="3" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B913" s="11" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C913" s="82" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D913" s="30">
+        <v>46446</v>
+      </c>
+      <c r="E913" s="68"/>
+      <c r="F913" s="68"/>
+    </row>
+    <row r="914" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A914" s="3" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B914" s="10" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C914" s="82" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D914" s="29">
+        <v>46422</v>
+      </c>
+      <c r="E914" s="68"/>
+      <c r="F914" s="68"/>
+    </row>
+    <row r="915" spans="1:6" ht="123.75" x14ac:dyDescent="0.2">
+      <c r="A915" s="3" t="s">
+        <v>3022</v>
+      </c>
+      <c r="B915" s="14" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C915" s="82" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D915" s="29">
+        <v>46145</v>
+      </c>
+      <c r="E915" s="68"/>
+      <c r="F915" s="68"/>
+    </row>
+    <row r="916" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A916" s="3" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B916" s="14" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C916" s="82" t="s">
+        <v>3146</v>
+      </c>
+      <c r="D916" s="19">
+        <v>46451</v>
+      </c>
+      <c r="E916" s="68"/>
+      <c r="F916" s="68"/>
+    </row>
+    <row r="917" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A917" s="3" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B917" s="14" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C917" s="82" t="s">
+        <v>11</v>
+      </c>
+      <c r="D917" s="19">
+        <v>46452</v>
+      </c>
+      <c r="E917" s="68"/>
+      <c r="F917" s="68"/>
+    </row>
+    <row r="918" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A918" s="3" t="s">
+        <v>1849</v>
+      </c>
+      <c r="B918" s="14" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C918" s="82" t="s">
+        <v>11</v>
+      </c>
+      <c r="D918" s="19">
+        <v>46452</v>
+      </c>
+      <c r="E918" s="68"/>
+      <c r="F918" s="68"/>
+    </row>
+    <row r="919" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A919" s="3" t="s">
+        <v>1851</v>
+      </c>
+      <c r="B919" s="14" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C919" s="82" t="s">
+        <v>11</v>
+      </c>
+      <c r="D919" s="29">
+        <v>46452</v>
+      </c>
+      <c r="E919" s="68"/>
+      <c r="F919" s="68"/>
+    </row>
+    <row r="920" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A920" s="3" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B920" s="14" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C920" s="82" t="s">
+        <v>11</v>
+      </c>
+      <c r="D920" s="19">
+        <v>46452</v>
+      </c>
+      <c r="E920" s="68"/>
+      <c r="F920" s="68"/>
+    </row>
+    <row r="921" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A921" s="3" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B921" s="14" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C921" s="82" t="s">
+        <v>11</v>
+      </c>
+      <c r="D921" s="19">
+        <v>46452</v>
+      </c>
+      <c r="E921" s="68"/>
+      <c r="F921" s="68"/>
+    </row>
+    <row r="922" spans="1:6" ht="59.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A922" s="3" t="s">
+        <v>1857</v>
+      </c>
+      <c r="B922" s="10" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C922" s="82" t="s">
+        <v>3147</v>
+      </c>
+      <c r="D922" s="19">
+        <v>46452</v>
+      </c>
+      <c r="E922" s="68"/>
+      <c r="F922" s="68"/>
+    </row>
+    <row r="923" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A923" s="3" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B923" s="14" t="s">
+        <v>1860</v>
+      </c>
+      <c r="C923" s="82" t="s">
+        <v>11</v>
+      </c>
+      <c r="D923" s="19">
+        <v>46453</v>
+      </c>
+      <c r="E923" s="68"/>
+      <c r="F923" s="68"/>
+    </row>
+    <row r="924" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A924" s="3" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B924" s="14" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C924" s="82" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D924" s="19">
+        <v>46453</v>
+      </c>
+      <c r="E924" s="68"/>
+      <c r="F924" s="68"/>
+    </row>
+    <row r="925" spans="1:6" ht="327.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A925" s="3" t="s">
+        <v>3023</v>
+      </c>
+      <c r="B925" s="14" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C925" s="82" t="s">
+        <v>5</v>
+      </c>
+      <c r="D925" s="19">
+        <v>46452</v>
+      </c>
+      <c r="E925" s="68"/>
+      <c r="F925" s="68"/>
+    </row>
+    <row r="926" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A926" s="3" t="s">
+        <v>1865</v>
+      </c>
+      <c r="B926" s="10" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C926" s="82" t="s">
+        <v>3437</v>
+      </c>
+      <c r="D926" s="29">
+        <v>46467</v>
+      </c>
+      <c r="E926" s="68"/>
+      <c r="F926" s="68"/>
+    </row>
+    <row r="927" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A927" s="2" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B927" s="11" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C927" s="82" t="s">
+        <v>521</v>
+      </c>
+      <c r="D927" s="29">
+        <v>46456</v>
+      </c>
+      <c r="E927" s="68"/>
+      <c r="F927" s="68"/>
+    </row>
+    <row r="928" spans="1:6" ht="292.5" x14ac:dyDescent="0.2">
+      <c r="A928" s="8" t="s">
+        <v>3024</v>
+      </c>
+      <c r="B928" s="10" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C928" s="82" t="s">
+        <v>3438</v>
+      </c>
+      <c r="D928" s="19">
+        <v>46459</v>
+      </c>
+      <c r="E928" s="68"/>
+      <c r="F928" s="68"/>
+    </row>
+    <row r="929" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A929" s="3" t="s">
+        <v>1869</v>
+      </c>
+      <c r="B929" s="14" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C929" s="82" t="s">
+        <v>3683</v>
+      </c>
+      <c r="D929" s="19">
+        <v>46460</v>
+      </c>
+      <c r="E929" s="68"/>
+      <c r="F929" s="68"/>
+    </row>
+    <row r="930" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A930" s="3" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B930" s="10" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C930" s="82" t="s">
+        <v>3439</v>
+      </c>
+      <c r="D930" s="29">
+        <v>46458</v>
+      </c>
+      <c r="E930" s="68"/>
+      <c r="F930" s="68"/>
+    </row>
+    <row r="931" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A931" s="3" t="s">
+        <v>3025</v>
+      </c>
+      <c r="B931" s="14" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C931" s="82" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D931" s="29">
+        <v>46460</v>
+      </c>
+      <c r="E931" s="68"/>
+      <c r="F931" s="68"/>
+    </row>
+    <row r="932" spans="1:6" ht="115.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A932" s="3" t="s">
+        <v>2121</v>
+      </c>
+      <c r="B932" s="10" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C932" s="82" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D932" s="29">
+        <v>46464</v>
+      </c>
+      <c r="E932" s="68"/>
+      <c r="F932" s="68"/>
+    </row>
+    <row r="933" spans="1:6" ht="160.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A933" s="2" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B933" s="10" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C933" s="82" t="s">
+        <v>3440</v>
+      </c>
+      <c r="D933" s="19">
+        <v>46465</v>
+      </c>
+      <c r="E933" s="68"/>
+      <c r="F933" s="68"/>
+    </row>
+    <row r="934" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A934" s="45" t="s">
+        <v>3026</v>
+      </c>
+      <c r="B934" s="14" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C934" s="82" t="s">
+        <v>3441</v>
+      </c>
+      <c r="D934" s="29">
+        <v>46466</v>
+      </c>
+      <c r="E934" s="68"/>
+      <c r="F934" s="68"/>
+    </row>
+    <row r="935" spans="1:6" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A935" s="3" t="s">
+        <v>1880</v>
+      </c>
+      <c r="B935" s="10" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C935" s="82" t="s">
+        <v>3442</v>
+      </c>
+      <c r="D935" s="29">
+        <v>46466</v>
+      </c>
+      <c r="E935" s="68"/>
+      <c r="F935" s="68"/>
+    </row>
+    <row r="936" spans="1:6" ht="200.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A936" s="3" t="s">
+        <v>1882</v>
+      </c>
+      <c r="B936" s="14" t="s">
+        <v>1883</v>
+      </c>
+      <c r="C936" s="82" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D936" s="19">
+        <v>46466</v>
+      </c>
+      <c r="E936" s="68"/>
+      <c r="F936" s="68"/>
+    </row>
+    <row r="937" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A937" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B937" s="10" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C937" s="82" t="s">
+        <v>5</v>
+      </c>
+      <c r="D937" s="19">
+        <v>46467</v>
+      </c>
+      <c r="E937" s="68"/>
+      <c r="F937" s="68"/>
+    </row>
+    <row r="938" spans="1:6" ht="405" x14ac:dyDescent="0.2">
+      <c r="A938" s="2" t="s">
+        <v>2750</v>
+      </c>
+      <c r="B938" s="14" t="s">
+        <v>3532</v>
+      </c>
+      <c r="C938" s="82"/>
+      <c r="D938" s="19"/>
+      <c r="E938" s="68"/>
+      <c r="F938" s="68"/>
+    </row>
+    <row r="939" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A939" s="3" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B939" s="14" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C939" s="82" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D939" s="19">
+        <v>46473</v>
+      </c>
+      <c r="E939" s="68"/>
+      <c r="F939" s="68"/>
+    </row>
+    <row r="940" spans="1:6" ht="133.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A940" s="47" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B940" s="36" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C940" s="82" t="s">
+        <v>3443</v>
+      </c>
+      <c r="D940" s="19">
+        <v>46472</v>
+      </c>
+      <c r="E940" s="68"/>
+      <c r="F940" s="68"/>
+    </row>
+    <row r="941" spans="1:6" ht="107.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A941" s="3" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B941" s="14" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C941" s="82" t="s">
+        <v>3684</v>
+      </c>
+      <c r="D941" s="19">
+        <v>46472</v>
+      </c>
+      <c r="E941" s="68"/>
+      <c r="F941" s="68"/>
+    </row>
+    <row r="942" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A942" s="3" t="s">
+        <v>3027</v>
+      </c>
+      <c r="B942" s="14" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C942" s="82" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D942" s="19">
+        <v>46472</v>
+      </c>
+      <c r="E942" s="68"/>
+      <c r="F942" s="68"/>
+    </row>
+    <row r="943" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A943" s="3" t="s">
+        <v>1894</v>
+      </c>
+      <c r="B943" s="14" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C943" s="82" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D943" s="19">
+        <v>46474</v>
+      </c>
+      <c r="E943" s="68"/>
+      <c r="F943" s="68"/>
+    </row>
+    <row r="944" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A944" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B944" s="11" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C944" s="82" t="s">
+        <v>3685</v>
+      </c>
+      <c r="D944" s="29">
+        <v>46505</v>
+      </c>
+      <c r="E944" s="68"/>
+      <c r="F944" s="68"/>
+    </row>
+    <row r="945" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A945" s="3" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B945" s="14" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C945" s="82" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D945" s="29">
+        <v>46481</v>
+      </c>
+      <c r="E945" s="68"/>
+      <c r="F945" s="68"/>
+    </row>
+    <row r="946" spans="1:6" ht="96" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A946" s="3" t="s">
+        <v>3090</v>
+      </c>
+      <c r="B946" s="14" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C946" s="82" t="s">
+        <v>3444</v>
+      </c>
+      <c r="D946" s="29">
+        <v>46481</v>
+      </c>
+      <c r="E946" s="68"/>
+      <c r="F946" s="68"/>
+    </row>
+    <row r="947" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A947" s="3" t="s">
+        <v>1903</v>
+      </c>
+      <c r="B947" s="10" t="s">
+        <v>1904</v>
+      </c>
+      <c r="C947" s="82" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D947" s="19">
+        <v>46481</v>
+      </c>
+      <c r="E947" s="68"/>
+      <c r="F947" s="68"/>
+    </row>
+    <row r="948" spans="1:6" ht="42.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A948" s="3" t="s">
+        <v>1906</v>
+      </c>
+      <c r="B948" s="10" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C948" s="82" t="s">
+        <v>3445</v>
+      </c>
+      <c r="D948" s="29">
+        <v>46158</v>
+      </c>
+      <c r="E948" s="68"/>
+      <c r="F948" s="68"/>
+    </row>
+    <row r="949" spans="1:6" ht="409.5" x14ac:dyDescent="0.2">
+      <c r="A949" s="3" t="s">
+        <v>3028</v>
+      </c>
+      <c r="B949" s="14" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C949" s="82" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D949" s="29">
+        <v>46485</v>
+      </c>
+      <c r="E949" s="68"/>
+      <c r="F949" s="68"/>
+    </row>
+    <row r="950" spans="1:6" ht="168.75" x14ac:dyDescent="0.2">
+      <c r="A950" s="3" t="s">
+        <v>1910</v>
+      </c>
+      <c r="B950" s="10" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C950" s="82" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D950" s="19">
+        <v>46488</v>
+      </c>
+      <c r="E950" s="68"/>
+      <c r="F950" s="68"/>
+    </row>
+    <row r="951" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A951" s="3" t="s">
+        <v>1913</v>
+      </c>
+      <c r="B951" s="14" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C951" s="82" t="s">
+        <v>3446</v>
+      </c>
+      <c r="D951" s="29">
+        <v>46488</v>
+      </c>
+      <c r="E951" s="68"/>
+      <c r="F951" s="68"/>
+    </row>
+    <row r="952" spans="1:6" ht="86.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A952" s="3" t="s">
+        <v>1942</v>
+      </c>
+      <c r="B952" s="10" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C952" s="82" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D952" s="29">
+        <v>46249</v>
+      </c>
+      <c r="E952" s="68"/>
+      <c r="F952" s="68"/>
+    </row>
+    <row r="953" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A953" s="3" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B953" s="10" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C953" s="82" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D953" s="19">
+        <v>46493</v>
+      </c>
+      <c r="E953" s="68"/>
+      <c r="F953" s="68"/>
+    </row>
+    <row r="954" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A954" s="3" t="s">
+        <v>911</v>
+      </c>
+      <c r="B954" s="10" t="s">
+        <v>912</v>
+      </c>
+      <c r="C954" s="82" t="s">
+        <v>2418</v>
+      </c>
+      <c r="D954" s="29">
+        <v>46494</v>
+      </c>
+      <c r="E954" s="68"/>
+      <c r="F954" s="68"/>
+    </row>
+    <row r="955" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A955" s="1" t="s">
+        <v>2171</v>
+      </c>
+      <c r="B955" s="10" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C955" s="82" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D955" s="19">
+        <v>46488</v>
+      </c>
+      <c r="E955" s="68"/>
+      <c r="F955" s="68"/>
+    </row>
+    <row r="956" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A956" s="3" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B956" s="14" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C956" s="82" t="s">
+        <v>3148</v>
+      </c>
+      <c r="D956" s="29">
+        <v>46472</v>
+      </c>
+      <c r="E956" s="68"/>
+      <c r="F956" s="68"/>
+    </row>
+    <row r="957" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A957" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B957" s="10" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C957" s="82" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D957" s="19">
+        <v>46488</v>
+      </c>
+      <c r="E957" s="68"/>
+      <c r="F957" s="68"/>
+    </row>
+    <row r="958" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A958" s="3" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B958" s="10" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C958" s="82" t="s">
+        <v>3686</v>
+      </c>
+      <c r="D958" s="19">
+        <v>46501</v>
+      </c>
+      <c r="E958" s="68"/>
+      <c r="F958" s="68"/>
+    </row>
+    <row r="959" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A959" s="3" t="s">
+        <v>3029</v>
+      </c>
+      <c r="B959" s="14" t="s">
+        <v>803</v>
+      </c>
+      <c r="C959" s="84" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D959" s="19">
+        <v>46507</v>
+      </c>
+      <c r="E959" s="68"/>
+      <c r="F959" s="68"/>
+    </row>
+    <row r="960" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A960" s="3" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B960" s="14" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C960" s="82" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D960" s="19">
+        <v>46507</v>
+      </c>
+      <c r="E960" s="68"/>
+      <c r="F960" s="68"/>
+    </row>
+    <row r="961" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A961" s="3" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B961" s="14" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C961" s="82" t="s">
+        <v>3448</v>
+      </c>
+      <c r="D961" s="29">
+        <v>46506</v>
+      </c>
+      <c r="E961" s="68"/>
+      <c r="F961" s="68"/>
+    </row>
+    <row r="962" spans="1:6" ht="271.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A962" s="3" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B962" s="10" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C962" s="82" t="s">
+        <v>3449</v>
+      </c>
+      <c r="D962" s="29">
+        <v>46491</v>
+      </c>
+      <c r="E962" s="68"/>
+      <c r="F962" s="68"/>
+    </row>
+    <row r="963" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A963" s="3" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B963" s="14" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C963" s="82" t="s">
+        <v>3448</v>
+      </c>
+      <c r="D963" s="29">
+        <v>46506</v>
+      </c>
+      <c r="E963" s="68"/>
+      <c r="F963" s="68"/>
+    </row>
+    <row r="964" spans="1:6" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A964" s="3" t="s">
+        <v>3030</v>
+      </c>
+      <c r="B964" s="14" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C964" s="82" t="s">
+        <v>3450</v>
+      </c>
+      <c r="D964" s="19">
+        <v>46410</v>
+      </c>
+      <c r="E964" s="68"/>
+      <c r="F964" s="68"/>
+    </row>
+    <row r="965" spans="1:6" ht="219.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A965" s="3" t="s">
+        <v>3093</v>
+      </c>
+      <c r="B965" s="14" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C965" s="82" t="s">
+        <v>756</v>
+      </c>
+      <c r="D965" s="19">
+        <v>46508</v>
+      </c>
+      <c r="E965" s="68"/>
+      <c r="F965" s="68"/>
+    </row>
+    <row r="966" spans="1:6" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A966" s="3" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B966" s="10" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C966" s="82" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D966" s="29">
+        <v>46507</v>
+      </c>
+      <c r="E966" s="68"/>
+      <c r="F966" s="68"/>
+    </row>
+    <row r="967" spans="1:6" ht="186.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A967" s="3" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B967" s="14" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C967" s="82" t="s">
+        <v>3452</v>
+      </c>
+      <c r="D967" s="19">
+        <v>46143</v>
+      </c>
+      <c r="E967" s="68"/>
+      <c r="F967" s="68"/>
+    </row>
+    <row r="968" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A968" s="3" t="s">
+        <v>3031</v>
+      </c>
+      <c r="B968" s="21" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C968" s="82" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D968" s="19">
+        <v>46147</v>
+      </c>
+      <c r="E968" s="68"/>
+      <c r="F968" s="68"/>
+    </row>
+    <row r="969" spans="1:6" ht="191.25" x14ac:dyDescent="0.2">
+      <c r="A969" s="3" t="s">
+        <v>3032</v>
+      </c>
+      <c r="B969" s="14" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C969" s="82" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D969" s="19">
+        <v>46148</v>
+      </c>
+      <c r="E969" s="68"/>
+      <c r="F969" s="68"/>
+    </row>
+    <row r="970" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A970" s="3" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B970" s="14" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C970" s="82" t="s">
+        <v>3453</v>
+      </c>
+      <c r="D970" s="19">
+        <v>46148</v>
+      </c>
+      <c r="E970" s="68"/>
+      <c r="F970" s="68"/>
+    </row>
+    <row r="971" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A971" s="3" t="s">
+        <v>2698</v>
+      </c>
+      <c r="B971" s="10" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C971" s="82" t="s">
+        <v>605</v>
+      </c>
+      <c r="D971" s="29">
+        <v>46514</v>
+      </c>
+      <c r="E971" s="68"/>
+      <c r="F971" s="68"/>
+    </row>
+    <row r="972" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A972" s="3" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B972" s="10" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C972" s="82" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D972" s="29">
+        <v>46514</v>
+      </c>
+      <c r="E972" s="68"/>
+      <c r="F972" s="68"/>
+    </row>
+    <row r="973" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A973" s="3" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B973" s="14" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C973" s="82" t="s">
+        <v>3454</v>
+      </c>
+      <c r="D973" s="29">
+        <v>46516</v>
+      </c>
+      <c r="E973" s="68"/>
+      <c r="F973" s="68"/>
+    </row>
+    <row r="974" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A974" s="3" t="s">
+        <v>3033</v>
+      </c>
+      <c r="B974" s="10" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C974" s="82" t="s">
+        <v>3455</v>
+      </c>
+      <c r="D974" s="29">
+        <v>46490</v>
+      </c>
+      <c r="E974" s="68"/>
+      <c r="F974" s="68"/>
+    </row>
+    <row r="975" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A975" s="3" t="s">
+        <v>1990</v>
+      </c>
+      <c r="B975" s="10" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C975" s="82" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D975" s="29">
+        <v>46519</v>
+      </c>
+      <c r="E975" s="68"/>
+      <c r="F975" s="68"/>
+    </row>
+    <row r="976" spans="1:6" ht="409.5" x14ac:dyDescent="0.2">
+      <c r="A976" s="2" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B976" s="11" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C976" s="82" t="s">
+        <v>3456</v>
+      </c>
+      <c r="D976" s="29">
+        <v>46519</v>
+      </c>
+      <c r="E976" s="68"/>
+      <c r="F976" s="68"/>
+    </row>
+    <row r="977" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A977" s="3" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B977" s="10" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C977" s="86" t="s">
+        <v>629</v>
+      </c>
+      <c r="D977" s="29">
+        <v>46520</v>
+      </c>
+      <c r="E977" s="68"/>
+      <c r="F977" s="68"/>
+    </row>
+    <row r="978" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A978" s="3" t="s">
+        <v>3034</v>
+      </c>
+      <c r="B978" s="14" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C978" s="82" t="s">
+        <v>3457</v>
+      </c>
+      <c r="D978" s="29">
+        <v>46157</v>
+      </c>
+      <c r="E978" s="68"/>
+      <c r="F978" s="68"/>
+    </row>
+    <row r="979" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A979" s="3" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B979" s="14" t="s">
+        <v>1999</v>
+      </c>
+      <c r="C979" s="82" t="s">
+        <v>122</v>
+      </c>
+      <c r="D979" s="29">
+        <v>46522</v>
+      </c>
+      <c r="E979" s="68"/>
+      <c r="F979" s="68"/>
+    </row>
+    <row r="980" spans="1:6" ht="224.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A980" s="3" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B980" s="10" t="s">
+        <v>298</v>
+      </c>
+      <c r="C980" s="82" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D980" s="29">
+        <v>46162</v>
+      </c>
+      <c r="E980" s="68"/>
+      <c r="F980" s="74"/>
+    </row>
+    <row r="981" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A981" s="3" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B981" s="14" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C981" s="82" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D981" s="29">
+        <v>46162</v>
+      </c>
+      <c r="E981" s="68"/>
+      <c r="F981" s="68"/>
+    </row>
+    <row r="982" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A982" s="3" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B982" s="14" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C982" s="82" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D982" s="29">
+        <v>46527</v>
+      </c>
+      <c r="E982" s="68"/>
+      <c r="F982" s="68"/>
+    </row>
+    <row r="983" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A983" s="3" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B983" s="21" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C983" s="82" t="s">
+        <v>3458</v>
+      </c>
+      <c r="D983" s="29">
+        <v>46527</v>
+      </c>
+      <c r="E983" s="68"/>
+      <c r="F983" s="68"/>
+    </row>
+    <row r="984" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A984" s="3" t="s">
+        <v>3035</v>
+      </c>
+      <c r="B984" s="14" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C984" s="82" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D984" s="29">
+        <v>46163</v>
+      </c>
+      <c r="E984" s="68"/>
+      <c r="F984" s="68"/>
+    </row>
+    <row r="985" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A985" s="3" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B985" s="14" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C985" s="82" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D985" s="29">
+        <v>46166</v>
+      </c>
+      <c r="E985" s="68"/>
+      <c r="F985" s="68"/>
+    </row>
+    <row r="986" spans="1:6" ht="263.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A986" s="3" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B986" s="14" t="s">
+        <v>2019</v>
+      </c>
+      <c r="C986" s="82" t="s">
+        <v>3459</v>
+      </c>
+      <c r="D986" s="29">
+        <v>46165</v>
+      </c>
+      <c r="E986" s="68"/>
+      <c r="F986" s="68"/>
+    </row>
+    <row r="987" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A987" s="3" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B987" s="10" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C987" s="82" t="s">
+        <v>3460</v>
+      </c>
+      <c r="D987" s="29">
+        <v>46170</v>
+      </c>
+      <c r="E987" s="68"/>
+      <c r="F987" s="68"/>
+    </row>
+    <row r="988" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A988" s="3" t="s">
+        <v>3109</v>
+      </c>
+      <c r="B988" s="14" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C988" s="82" t="s">
+        <v>3461</v>
+      </c>
+      <c r="D988" s="29">
+        <v>46170</v>
+      </c>
+      <c r="E988" s="68"/>
+      <c r="F988" s="68"/>
+    </row>
+    <row r="989" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A989" s="52" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B989" s="14" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C989" s="82" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D989" s="29">
+        <v>46171</v>
+      </c>
+      <c r="E989" s="68"/>
+      <c r="F989" s="68"/>
+    </row>
+    <row r="990" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A990" s="2" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B990" s="11" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C990" s="82" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D990" s="29">
+        <v>46200</v>
+      </c>
+      <c r="E990" s="68"/>
+      <c r="F990" s="68"/>
+    </row>
+    <row r="991" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A991" s="3" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B991" s="14" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C991" s="82" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D991" s="29">
+        <v>46221</v>
+      </c>
+      <c r="E991" s="68"/>
+      <c r="F991" s="68"/>
+    </row>
+    <row r="992" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A992" s="3" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B992" s="14" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C992" s="82" t="s">
+        <v>3463</v>
+      </c>
+      <c r="D992" s="29">
+        <v>46171</v>
+      </c>
+      <c r="E992" s="68"/>
+      <c r="F992" s="68"/>
+    </row>
+    <row r="993" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A993" s="3" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B993" s="14" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C993" s="82" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D993" s="29">
+        <v>46171</v>
+      </c>
+      <c r="E993" s="68"/>
+      <c r="F993" s="68"/>
+    </row>
+    <row r="994" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A994" s="4" t="s">
+        <v>3036</v>
+      </c>
+      <c r="B994" s="10" t="s">
+        <v>335</v>
+      </c>
+      <c r="C994" s="82" t="s">
+        <v>336</v>
+      </c>
+      <c r="D994" s="29">
+        <v>46224</v>
+      </c>
+      <c r="E994" s="68"/>
+      <c r="F994" s="68"/>
+    </row>
+    <row r="995" spans="1:6" ht="76.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A995" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B995" s="10" t="s">
+        <v>2037</v>
+      </c>
+      <c r="C995" s="82" t="s">
+        <v>3464</v>
+      </c>
+      <c r="D995" s="19">
+        <v>46537</v>
+      </c>
+      <c r="E995" s="68"/>
+      <c r="F995" s="68"/>
+    </row>
+    <row r="996" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A996" s="3" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B996" s="10" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C996" s="82" t="s">
+        <v>3465</v>
+      </c>
+      <c r="D996" s="19">
+        <v>46177</v>
+      </c>
+      <c r="E996" s="68"/>
+      <c r="F996" s="68"/>
+    </row>
+    <row r="997" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A997" s="3" t="s">
+        <v>3037</v>
+      </c>
+      <c r="B997" s="14" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C997" s="82" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D997" s="19">
+        <v>46176</v>
+      </c>
+      <c r="E997" s="68"/>
+      <c r="F997" s="68"/>
+    </row>
+    <row r="998" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A998" s="3" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B998" s="14" t="s">
+        <v>2046</v>
+      </c>
+      <c r="C998" s="82" t="s">
+        <v>2047</v>
+      </c>
+      <c r="D998" s="19">
+        <v>46178</v>
+      </c>
+      <c r="E998" s="68"/>
+      <c r="F998" s="68"/>
+    </row>
+    <row r="999" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A999" s="3" t="s">
+        <v>3038</v>
+      </c>
+      <c r="B999" s="14" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C999" s="82" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D999" s="19">
+        <v>46176</v>
+      </c>
+      <c r="E999" s="68"/>
+      <c r="F999" s="68"/>
+    </row>
+    <row r="1000" spans="1:6" ht="77.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1000" s="3" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B1000" s="14" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C1000" s="82" t="s">
+        <v>3466</v>
+      </c>
+      <c r="D1000" s="19">
+        <v>46374</v>
+      </c>
+      <c r="E1000" s="68"/>
+      <c r="F1000" s="68"/>
+    </row>
+    <row r="1001" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1001" s="3" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B1001" s="36" t="s">
+        <v>2053</v>
+      </c>
+      <c r="C1001" s="82" t="s">
+        <v>3149</v>
+      </c>
+      <c r="D1001" s="19">
+        <v>46179</v>
+      </c>
+      <c r="E1001" s="68"/>
+      <c r="F1001" s="68"/>
+    </row>
+    <row r="1002" spans="1:6" ht="154.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1002" s="3" t="s">
+        <v>2992</v>
+      </c>
+      <c r="B1002" s="14" t="s">
+        <v>1601</v>
+      </c>
+      <c r="C1002" s="82" t="s">
+        <v>3687</v>
+      </c>
+      <c r="D1002" s="29">
+        <v>46179</v>
+      </c>
+      <c r="E1002" s="68"/>
+      <c r="F1002" s="68"/>
+    </row>
+    <row r="1003" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1003" s="3" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B1003" s="14" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C1003" s="82" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D1003" s="19">
+        <v>46184</v>
+      </c>
+      <c r="E1003" s="68"/>
+      <c r="F1003" s="68"/>
+    </row>
+    <row r="1004" spans="1:6" ht="198.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1004" s="4" t="s">
+        <v>3039</v>
+      </c>
+      <c r="B1004" s="10" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C1004" s="82" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D1004" s="19">
+        <v>46549</v>
+      </c>
+      <c r="E1004" s="68"/>
+      <c r="F1004" s="68"/>
+    </row>
+    <row r="1005" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A1005" s="4" t="s">
+        <v>3040</v>
+      </c>
+      <c r="B1005" s="14" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C1005" s="82" t="s">
+        <v>3467</v>
+      </c>
+      <c r="D1005" s="19">
+        <v>46184</v>
+      </c>
+      <c r="E1005" s="68"/>
+      <c r="F1005" s="68"/>
+    </row>
+    <row r="1006" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A1006" s="1" t="s">
+        <v>3103</v>
+      </c>
+      <c r="B1006" s="11" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C1006" s="82" t="s">
+        <v>3468</v>
+      </c>
+      <c r="D1006" s="29">
+        <v>46548</v>
+      </c>
+      <c r="E1006" s="68"/>
+      <c r="F1006" s="68"/>
+    </row>
+    <row r="1007" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1007" s="3" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B1007" s="14" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C1007" s="82" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D1007" s="19">
+        <v>46183</v>
+      </c>
+      <c r="E1007" s="68"/>
+      <c r="F1007" s="68"/>
+    </row>
+    <row r="1008" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1008" s="3" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B1008" s="11" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C1008" s="82" t="s">
+        <v>2066</v>
+      </c>
+      <c r="D1008" s="29">
+        <v>46184</v>
+      </c>
+      <c r="E1008" s="68"/>
+      <c r="F1008" s="68"/>
+    </row>
+    <row r="1009" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A1009" s="3" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B1009" s="10" t="s">
+        <v>2070</v>
+      </c>
+      <c r="C1009" s="82" t="s">
+        <v>3150</v>
+      </c>
+      <c r="D1009" s="19">
+        <v>46185</v>
+      </c>
+      <c r="E1009" s="68"/>
+      <c r="F1009" s="68"/>
+    </row>
+    <row r="1010" spans="1:6" ht="225" x14ac:dyDescent="0.2">
+      <c r="A1010" s="1" t="s">
+        <v>3041</v>
+      </c>
+      <c r="B1010" s="10" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C1010" s="82" t="s">
+        <v>259</v>
+      </c>
+      <c r="D1010" s="19">
+        <v>46552</v>
+      </c>
+      <c r="E1010" s="68"/>
+      <c r="F1010" s="68"/>
+    </row>
+    <row r="1011" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A1011" s="7" t="s">
+        <v>3042</v>
+      </c>
+      <c r="B1011" s="11" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C1011" s="86" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D1011" s="29">
+        <v>46189</v>
+      </c>
+      <c r="E1011" s="68"/>
+      <c r="F1011" s="68"/>
+    </row>
+    <row r="1012" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1012" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B1012" s="10" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C1012" s="82" t="s">
+        <v>53</v>
+      </c>
+      <c r="D1012" s="19">
+        <v>46205</v>
+      </c>
+      <c r="E1012" s="68"/>
+      <c r="F1012" s="68"/>
+    </row>
+    <row r="1013" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1013" s="3" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B1013" s="14" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C1013" s="86" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D1013" s="29">
+        <v>46191</v>
+      </c>
+      <c r="E1013" s="68"/>
+      <c r="F1013" s="68"/>
+    </row>
+    <row r="1014" spans="1:6" ht="270" x14ac:dyDescent="0.2">
+      <c r="A1014" s="3" t="s">
+        <v>3043</v>
+      </c>
+      <c r="B1014" s="14" t="s">
+        <v>2083</v>
+      </c>
+      <c r="C1014" s="82" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D1014" s="29">
+        <v>46556</v>
+      </c>
+      <c r="E1014" s="68"/>
+      <c r="F1014" s="68"/>
+    </row>
+    <row r="1015" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A1015" s="3" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B1015" s="14" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C1015" s="82" t="s">
+        <v>756</v>
+      </c>
+      <c r="D1015" s="29">
+        <v>46556</v>
+      </c>
+      <c r="E1015" s="68"/>
+      <c r="F1015" s="68"/>
+    </row>
+    <row r="1016" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1016" s="3" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B1016" s="14" t="s">
+        <v>2089</v>
+      </c>
+      <c r="C1016" s="82" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D1016" s="29">
+        <v>46556</v>
+      </c>
+      <c r="E1016" s="68"/>
+      <c r="F1016" s="68"/>
+    </row>
+    <row r="1017" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1017" s="3" t="s">
+        <v>3044</v>
+      </c>
+      <c r="B1017" s="14" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C1017" s="82" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D1017" s="29">
+        <v>46193</v>
+      </c>
+      <c r="E1017" s="68"/>
+      <c r="F1017" s="68"/>
+    </row>
+    <row r="1018" spans="1:6" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1018" s="3" t="s">
+        <v>3045</v>
+      </c>
+      <c r="B1018" s="44" t="s">
+        <v>803</v>
+      </c>
+      <c r="C1018" s="88" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D1018" s="29">
+        <v>46193</v>
+      </c>
+      <c r="E1018" s="68"/>
+      <c r="F1018" s="68"/>
+    </row>
+    <row r="1019" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A1019" s="3" t="s">
+        <v>2095</v>
+      </c>
+      <c r="B1019" s="36" t="s">
+        <v>2096</v>
+      </c>
+      <c r="C1019" s="82" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1019" s="29">
+        <v>46197</v>
+      </c>
+      <c r="E1019" s="68"/>
+      <c r="F1019" s="68"/>
+    </row>
+    <row r="1020" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1020" s="3" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B1020" s="14" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C1020" s="82" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D1020" s="29">
+        <v>46196</v>
+      </c>
+      <c r="E1020" s="68"/>
+      <c r="F1020" s="68"/>
+    </row>
+    <row r="1021" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A1021" s="3" t="s">
+        <v>2101</v>
+      </c>
+      <c r="B1021" s="14" t="s">
+        <v>2102</v>
+      </c>
+      <c r="C1021" s="82" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D1021" s="29">
+        <v>46200</v>
+      </c>
+      <c r="E1021" s="68"/>
+      <c r="F1021" s="68"/>
+    </row>
+    <row r="1022" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1022" s="3" t="s">
+        <v>2104</v>
+      </c>
+      <c r="B1022" s="14" t="s">
+        <v>2105</v>
+      </c>
+      <c r="C1022" s="86" t="s">
+        <v>11</v>
+      </c>
+      <c r="D1022" s="29">
+        <v>46201</v>
+      </c>
+      <c r="E1022" s="68"/>
+      <c r="F1022" s="68"/>
+    </row>
+    <row r="1023" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1023" s="3" t="s">
+        <v>3046</v>
+      </c>
+      <c r="B1023" s="14" t="s">
+        <v>2112</v>
+      </c>
+      <c r="C1023" s="82" t="s">
+        <v>3469</v>
+      </c>
+      <c r="D1023" s="29">
+        <v>46204</v>
+      </c>
+      <c r="E1023" s="68"/>
+      <c r="F1023" s="68"/>
+    </row>
+    <row r="1024" spans="1:6" ht="377.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1024" s="3" t="s">
+        <v>3047</v>
+      </c>
+      <c r="B1024" s="36" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C1024" s="82" t="s">
+        <v>3470</v>
+      </c>
+      <c r="D1024" s="29">
+        <v>46205</v>
+      </c>
+      <c r="E1024" s="68"/>
+      <c r="F1024" s="68"/>
+    </row>
+    <row r="1025" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A1025" s="3" t="s">
+        <v>2553</v>
+      </c>
+      <c r="B1025" s="14" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C1025" s="82" t="s">
+        <v>2118</v>
+      </c>
+      <c r="D1025" s="29">
+        <v>46332</v>
+      </c>
+      <c r="E1025" s="68"/>
+      <c r="F1025" s="68"/>
+    </row>
+    <row r="1026" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1026" s="3" t="s">
+        <v>3048</v>
+      </c>
+      <c r="B1026" s="14" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C1026" s="82" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D1026" s="29">
+        <v>46206</v>
+      </c>
+      <c r="E1026" s="68"/>
+      <c r="F1026" s="68"/>
+    </row>
+    <row r="1027" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1027" s="3" t="s">
+        <v>3049</v>
+      </c>
+      <c r="B1027" s="14" t="s">
+        <v>2122</v>
+      </c>
+      <c r="C1027" s="82" t="s">
+        <v>3471</v>
+      </c>
+      <c r="D1027" s="29">
+        <v>46207</v>
+      </c>
+      <c r="E1027" s="68"/>
+      <c r="F1027" s="68"/>
+    </row>
+    <row r="1028" spans="1:6" ht="195" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1028" s="3" t="s">
+        <v>3050</v>
+      </c>
+      <c r="B1028" s="10" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C1028" s="82" t="s">
+        <v>3472</v>
+      </c>
+      <c r="D1028" s="19">
+        <v>46207</v>
+      </c>
+      <c r="E1028" s="68"/>
+      <c r="F1028" s="68"/>
+    </row>
+    <row r="1029" spans="1:6" ht="78" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1029" s="3" t="s">
+        <v>3051</v>
+      </c>
+      <c r="B1029" s="10" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C1029" s="82" t="s">
+        <v>404</v>
+      </c>
+      <c r="D1029" s="29">
+        <v>46207</v>
+      </c>
+      <c r="E1029" s="68"/>
+      <c r="F1029" s="68"/>
+    </row>
+    <row r="1030" spans="1:6" ht="236.25" x14ac:dyDescent="0.2">
+      <c r="A1030" s="1" t="s">
+        <v>3052</v>
+      </c>
+      <c r="B1030" s="14" t="s">
+        <v>2125</v>
+      </c>
+      <c r="C1030" s="82" t="s">
+        <v>2126</v>
+      </c>
+      <c r="D1030" s="19">
+        <v>46207</v>
+      </c>
+      <c r="E1030" s="68"/>
+      <c r="F1030" s="68"/>
+    </row>
+    <row r="1031" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A1031" s="3" t="s">
+        <v>2127</v>
+      </c>
+      <c r="B1031" s="14" t="s">
+        <v>2128</v>
+      </c>
+      <c r="C1031" s="82" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D1031" s="29">
+        <v>46211</v>
+      </c>
+      <c r="E1031" s="68"/>
+      <c r="F1031" s="68"/>
+    </row>
+    <row r="1032" spans="1:6" ht="356.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1032" s="2" t="s">
+        <v>3474</v>
+      </c>
+      <c r="B1032" s="11" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C1032" s="82" t="s">
+        <v>3473</v>
+      </c>
+      <c r="D1032" s="19">
+        <v>46211</v>
+      </c>
+      <c r="E1032" s="68"/>
+      <c r="F1032" s="68"/>
+    </row>
+    <row r="1033" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A1033" s="3" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B1033" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1033" s="82" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1033" s="19">
+        <v>46212</v>
+      </c>
+      <c r="E1033" s="68"/>
+      <c r="F1033" s="68"/>
+    </row>
+    <row r="1034" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1034" s="3" t="s">
+        <v>2137</v>
+      </c>
+      <c r="B1034" s="14" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C1034" s="82" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D1034" s="29">
+        <v>46212</v>
+      </c>
+      <c r="E1034" s="68"/>
+      <c r="F1034" s="68"/>
+    </row>
+    <row r="1035" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1035" s="3" t="s">
+        <v>3053</v>
+      </c>
+      <c r="B1035" s="14" t="s">
+        <v>2143</v>
+      </c>
+      <c r="C1035" s="82" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D1035" s="29">
+        <v>46212</v>
+      </c>
+      <c r="E1035" s="68"/>
+      <c r="F1035" s="68"/>
+    </row>
+    <row r="1036" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1036" s="3" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B1036" s="10" t="s">
+        <v>2149</v>
+      </c>
+      <c r="C1036" s="82" t="s">
+        <v>2150</v>
+      </c>
+      <c r="D1036" s="29">
+        <v>46213</v>
+      </c>
+      <c r="E1036" s="68"/>
+      <c r="F1036" s="68"/>
+    </row>
+    <row r="1037" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1037" s="3" t="s">
+        <v>3054</v>
+      </c>
+      <c r="B1037" s="14" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C1037" s="82" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D1037" s="29">
+        <v>46213</v>
+      </c>
+      <c r="E1037" s="68"/>
+      <c r="F1037" s="68"/>
+    </row>
+    <row r="1038" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1038" s="3" t="s">
+        <v>3094</v>
+      </c>
+      <c r="B1038" s="10" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C1038" s="86" t="s">
+        <v>756</v>
+      </c>
+      <c r="D1038" s="29">
+        <v>46217</v>
+      </c>
+      <c r="E1038" s="68"/>
+      <c r="F1038" s="68"/>
+    </row>
+    <row r="1039" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1039" s="3" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B1039" s="14" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C1039" s="82" t="s">
+        <v>2157</v>
+      </c>
+      <c r="D1039" s="29">
+        <v>46217</v>
+      </c>
+      <c r="E1039" s="68"/>
+      <c r="F1039" s="68"/>
+    </row>
+    <row r="1040" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A1040" s="3" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B1040" s="14" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C1040" s="88" t="s">
+        <v>3688</v>
+      </c>
+      <c r="D1040" s="29">
+        <v>46219</v>
+      </c>
+      <c r="E1040" s="68"/>
+      <c r="F1040" s="68"/>
+    </row>
+    <row r="1041" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1041" s="3" t="s">
+        <v>2163</v>
+      </c>
+      <c r="B1041" s="10" t="s">
+        <v>2164</v>
+      </c>
+      <c r="C1041" s="82" t="s">
+        <v>2165</v>
+      </c>
+      <c r="D1041" s="29">
+        <v>46221</v>
+      </c>
+      <c r="E1041" s="68"/>
+      <c r="F1041" s="68"/>
+    </row>
+    <row r="1042" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A1042" s="3" t="s">
+        <v>2166</v>
+      </c>
+      <c r="B1042" s="14" t="s">
+        <v>2167</v>
+      </c>
+      <c r="C1042" s="82" t="s">
+        <v>3475</v>
+      </c>
+      <c r="D1042" s="29">
+        <v>46221</v>
+      </c>
+      <c r="E1042" s="68"/>
+      <c r="F1042" s="68"/>
+    </row>
+    <row r="1043" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1043" s="3" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B1043" s="10" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C1043" s="82" t="s">
+        <v>3476</v>
+      </c>
+      <c r="D1043" s="29">
+        <v>46221</v>
+      </c>
+      <c r="E1043" s="68"/>
+      <c r="F1043" s="68"/>
+    </row>
+    <row r="1044" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A1044" s="3" t="s">
+        <v>3055</v>
+      </c>
+      <c r="B1044" s="14" t="s">
+        <v>2170</v>
+      </c>
+      <c r="C1044" s="82" t="s">
+        <v>3477</v>
+      </c>
+      <c r="D1044" s="29">
+        <v>46225</v>
+      </c>
+      <c r="E1044" s="68"/>
+      <c r="F1044" s="68"/>
+    </row>
+    <row r="1045" spans="1:6" ht="204" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1045" s="53" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B1045" s="10" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C1045" s="82" t="s">
+        <v>2175</v>
+      </c>
+      <c r="D1045" s="19">
+        <v>46495</v>
+      </c>
+      <c r="E1045" s="68"/>
+      <c r="F1045" s="68"/>
+    </row>
+    <row r="1046" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A1046" s="2" t="s">
+        <v>3104</v>
+      </c>
+      <c r="B1046" s="10" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C1046" s="82" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D1046" s="19">
+        <v>46228</v>
+      </c>
+      <c r="E1046" s="68"/>
+      <c r="F1046" s="68"/>
+    </row>
+    <row r="1047" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1047" s="3" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B1047" s="14" t="s">
+        <v>2179</v>
+      </c>
+      <c r="C1047" s="82" t="s">
+        <v>3478</v>
+      </c>
+      <c r="D1047" s="29">
+        <v>46227</v>
+      </c>
+      <c r="E1047" s="68"/>
+      <c r="F1047" s="68"/>
+    </row>
+    <row r="1048" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1048" s="3" t="s">
+        <v>2181</v>
+      </c>
+      <c r="B1048" s="11" t="s">
+        <v>2182</v>
+      </c>
+      <c r="C1048" s="82" t="s">
+        <v>2183</v>
+      </c>
+      <c r="D1048" s="29">
+        <v>46227</v>
+      </c>
+      <c r="E1048" s="68"/>
+      <c r="F1048" s="68"/>
+    </row>
+    <row r="1049" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1049" s="3" t="s">
+        <v>3056</v>
+      </c>
+      <c r="B1049" s="14" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C1049" s="82" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D1049" s="29">
+        <v>46228</v>
+      </c>
+      <c r="E1049" s="68"/>
+      <c r="F1049" s="68"/>
+    </row>
+    <row r="1050" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1050" s="3" t="s">
+        <v>3057</v>
+      </c>
+      <c r="B1050" s="36" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C1050" s="82" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D1050" s="29">
+        <v>46228</v>
+      </c>
+      <c r="E1050" s="68"/>
+      <c r="F1050" s="68"/>
+    </row>
+    <row r="1051" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1051" s="3" t="s">
+        <v>2188</v>
+      </c>
+      <c r="B1051" s="14" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C1051" s="82" t="s">
+        <v>3689</v>
+      </c>
+      <c r="D1051" s="29">
+        <v>46228</v>
+      </c>
+      <c r="E1051" s="68"/>
+      <c r="F1051" s="68"/>
+    </row>
+    <row r="1052" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A1052" s="3" t="s">
+        <v>2753</v>
+      </c>
+      <c r="B1052" s="14" t="s">
+        <v>2190</v>
+      </c>
+      <c r="C1052" s="82" t="s">
+        <v>3479</v>
+      </c>
+      <c r="D1052" s="29">
+        <v>46228</v>
+      </c>
+      <c r="E1052" s="68"/>
+      <c r="F1052" s="68"/>
+    </row>
+    <row r="1053" spans="1:6" ht="149.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1053" s="3" t="s">
+        <v>3058</v>
+      </c>
+      <c r="B1053" s="10" t="s">
+        <v>2191</v>
+      </c>
+      <c r="C1053" s="82" t="s">
+        <v>3690</v>
+      </c>
+      <c r="D1053" s="19">
+        <v>46231</v>
+      </c>
+      <c r="E1053" s="68"/>
+      <c r="F1053" s="68"/>
+    </row>
+    <row r="1054" spans="1:6" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1054" s="3" t="s">
+        <v>3059</v>
+      </c>
+      <c r="B1054" s="14" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C1054" s="82" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D1054" s="19">
+        <v>46232</v>
+      </c>
+      <c r="E1054" s="68"/>
+      <c r="F1054" s="68"/>
+    </row>
+    <row r="1055" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1055" s="1" t="s">
+        <v>2194</v>
+      </c>
+      <c r="B1055" s="10" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C1055" s="82" t="s">
+        <v>3691</v>
+      </c>
+      <c r="D1055" s="19">
+        <v>46232</v>
+      </c>
+      <c r="E1055" s="68"/>
+      <c r="F1055" s="68"/>
+    </row>
+    <row r="1056" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A1056" s="3" t="s">
+        <v>2198</v>
+      </c>
+      <c r="B1056" s="14" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C1056" s="82" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D1056" s="29">
+        <v>46232</v>
+      </c>
+      <c r="E1056" s="68"/>
+      <c r="F1056" s="68"/>
+    </row>
+    <row r="1057" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1057" s="3" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B1057" s="10" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C1057" s="82" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D1057" s="19">
+        <v>46236</v>
+      </c>
+      <c r="E1057" s="68"/>
+      <c r="F1057" s="68"/>
+    </row>
+    <row r="1058" spans="1:6" ht="123.75" x14ac:dyDescent="0.2">
+      <c r="A1058" s="4" t="s">
+        <v>3060</v>
+      </c>
+      <c r="B1058" s="10" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C1058" s="88" t="s">
+        <v>11</v>
+      </c>
+      <c r="D1058" s="29">
+        <v>46269</v>
+      </c>
+      <c r="E1058" s="68"/>
+      <c r="F1058" s="68"/>
+    </row>
+    <row r="1059" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1059" s="3" t="s">
+        <v>2207</v>
+      </c>
+      <c r="B1059" s="14" t="s">
+        <v>2208</v>
+      </c>
+      <c r="C1059" s="82" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D1059" s="29">
+        <v>46239</v>
+      </c>
+      <c r="E1059" s="68"/>
+      <c r="F1059" s="68"/>
+    </row>
+    <row r="1060" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A1060" s="3" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B1060" s="11" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C1060" s="82" t="s">
+        <v>3480</v>
+      </c>
+      <c r="D1060" s="29">
+        <v>46239</v>
+      </c>
+      <c r="E1060" s="68"/>
+      <c r="F1060" s="68"/>
+    </row>
+    <row r="1061" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1061" s="3" t="s">
+        <v>3061</v>
+      </c>
+      <c r="B1061" s="14" t="s">
+        <v>2213</v>
+      </c>
+      <c r="C1061" s="82" t="s">
+        <v>2214</v>
+      </c>
+      <c r="D1061" s="29">
+        <v>46239</v>
+      </c>
+      <c r="E1061" s="68"/>
+      <c r="F1061" s="68"/>
+    </row>
+    <row r="1062" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1062" s="3" t="s">
+        <v>3062</v>
+      </c>
+      <c r="B1062" s="14" t="s">
+        <v>2215</v>
+      </c>
+      <c r="C1062" s="82" t="s">
+        <v>2216</v>
+      </c>
+      <c r="D1062" s="29">
+        <v>46239</v>
+      </c>
+      <c r="E1062" s="68"/>
+      <c r="F1062" s="68"/>
+    </row>
+    <row r="1063" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1063" s="1" t="s">
+        <v>2217</v>
+      </c>
+      <c r="B1063" s="10" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C1063" s="88" t="s">
+        <v>3238</v>
+      </c>
+      <c r="D1063" s="19">
+        <v>46239</v>
+      </c>
+      <c r="E1063" s="68"/>
+      <c r="F1063" s="68"/>
+    </row>
+    <row r="1064" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A1064" s="1" t="s">
+        <v>2218</v>
+      </c>
+      <c r="B1064" s="10" t="s">
+        <v>2219</v>
+      </c>
+      <c r="C1064" s="82" t="s">
+        <v>3692</v>
+      </c>
+      <c r="D1064" s="19">
+        <v>46240</v>
+      </c>
+      <c r="E1064" s="68"/>
+      <c r="F1064" s="68"/>
+    </row>
+    <row r="1065" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1065" s="3" t="s">
+        <v>2221</v>
+      </c>
+      <c r="B1065" s="14" t="s">
+        <v>2222</v>
+      </c>
+      <c r="C1065" s="82" t="s">
+        <v>3151</v>
+      </c>
+      <c r="D1065" s="29">
+        <v>46241</v>
+      </c>
+      <c r="E1065" s="68"/>
+      <c r="F1065" s="68"/>
+    </row>
+    <row r="1066" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1066" s="3" t="s">
+        <v>2223</v>
+      </c>
+      <c r="B1066" s="14" t="s">
+        <v>2224</v>
+      </c>
+      <c r="C1066" s="82" t="s">
+        <v>430</v>
+      </c>
+      <c r="D1066" s="29">
+        <v>46241</v>
+      </c>
+      <c r="E1066" s="68"/>
+      <c r="F1066" s="68"/>
+    </row>
+    <row r="1067" spans="1:6" ht="147" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1067" s="3" t="s">
+        <v>3063</v>
+      </c>
+      <c r="B1067" s="10" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C1067" s="82" t="s">
+        <v>3693</v>
+      </c>
+      <c r="D1067" s="19">
+        <v>46606</v>
+      </c>
+      <c r="E1067" s="68"/>
+      <c r="F1067" s="68"/>
+    </row>
+    <row r="1068" spans="1:6" ht="78" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1068" s="3" t="s">
+        <v>3064</v>
+      </c>
+      <c r="B1068" s="11" t="s">
+        <v>2226</v>
+      </c>
+      <c r="C1068" s="82" t="s">
+        <v>2227</v>
+      </c>
+      <c r="D1068" s="29">
+        <v>46241</v>
+      </c>
+      <c r="E1068" s="68"/>
+      <c r="F1068" s="68"/>
+    </row>
+    <row r="1069" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1069" s="3" t="s">
+        <v>2228</v>
+      </c>
+      <c r="B1069" s="14" t="s">
+        <v>2229</v>
+      </c>
+      <c r="C1069" s="82" t="s">
+        <v>2230</v>
+      </c>
+      <c r="D1069" s="29">
+        <v>46241</v>
+      </c>
+      <c r="E1069" s="68"/>
+      <c r="F1069" s="68"/>
+    </row>
+    <row r="1070" spans="1:6" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1070" s="3" t="s">
+        <v>3065</v>
+      </c>
+      <c r="B1070" s="11" t="s">
+        <v>2231</v>
+      </c>
+      <c r="C1070" s="82" t="s">
+        <v>2232</v>
+      </c>
+      <c r="D1070" s="29">
+        <v>46241</v>
+      </c>
+      <c r="E1070" s="68"/>
+      <c r="F1070" s="68"/>
+    </row>
+    <row r="1071" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1071" s="3" t="s">
+        <v>2234</v>
+      </c>
+      <c r="B1071" s="10" t="s">
+        <v>2235</v>
+      </c>
+      <c r="C1071" s="82" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D1071" s="29">
+        <v>46242</v>
+      </c>
+      <c r="E1071" s="68"/>
+      <c r="F1071" s="68"/>
+    </row>
+    <row r="1072" spans="1:6" ht="126" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1072" s="4" t="s">
+        <v>3066</v>
+      </c>
+      <c r="B1072" s="14" t="s">
+        <v>2241</v>
+      </c>
+      <c r="C1072" s="82" t="s">
+        <v>2242</v>
+      </c>
+      <c r="D1072" s="19">
+        <v>46246</v>
+      </c>
+      <c r="E1072" s="68"/>
+      <c r="F1072" s="68"/>
+    </row>
+    <row r="1073" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1073" s="3" t="s">
+        <v>2244</v>
+      </c>
+      <c r="B1073" s="14" t="s">
+        <v>2245</v>
+      </c>
+      <c r="C1073" s="82" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D1073" s="19">
+        <v>46247</v>
+      </c>
+      <c r="E1073" s="68"/>
+      <c r="F1073" s="68"/>
+    </row>
+    <row r="1074" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1074" s="3" t="s">
+        <v>2253</v>
+      </c>
+      <c r="B1074" s="10" t="s">
+        <v>2254</v>
+      </c>
+      <c r="C1074" s="82" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D1074" s="19">
+        <v>46254</v>
+      </c>
+      <c r="E1074" s="68"/>
+      <c r="F1074" s="68"/>
+    </row>
+    <row r="1075" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1075" s="3" t="s">
+        <v>2256</v>
+      </c>
+      <c r="B1075" s="14" t="s">
+        <v>2257</v>
+      </c>
+      <c r="C1075" s="88" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D1075" s="29">
+        <v>46254</v>
+      </c>
+      <c r="E1075" s="68"/>
+      <c r="F1075" s="68"/>
+    </row>
+    <row r="1076" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1076" s="3" t="s">
+        <v>3067</v>
+      </c>
+      <c r="B1076" s="14" t="s">
+        <v>2258</v>
+      </c>
+      <c r="C1076" s="82" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D1076" s="29">
+        <v>46253</v>
+      </c>
+      <c r="E1076" s="68"/>
+      <c r="F1076" s="68"/>
+    </row>
+    <row r="1077" spans="1:6" ht="219" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1077" s="3" t="s">
+        <v>2261</v>
+      </c>
+      <c r="B1077" s="14" t="s">
+        <v>2262</v>
+      </c>
+      <c r="C1077" s="82" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D1077" s="29">
+        <v>46256</v>
+      </c>
+      <c r="E1077" s="68"/>
+      <c r="F1077" s="68"/>
+    </row>
+    <row r="1078" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1078" s="3" t="s">
+        <v>2265</v>
+      </c>
+      <c r="B1078" s="14" t="s">
+        <v>2266</v>
+      </c>
+      <c r="C1078" s="82" t="s">
+        <v>2267</v>
+      </c>
+      <c r="D1078" s="29">
+        <v>46259</v>
+      </c>
+      <c r="E1078" s="68"/>
+      <c r="F1078" s="68"/>
+    </row>
+    <row r="1079" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1079" s="3" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B1079" s="14" t="s">
+        <v>2269</v>
+      </c>
+      <c r="C1079" s="86" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D1079" s="29">
+        <v>46260</v>
+      </c>
+      <c r="E1079" s="68"/>
+      <c r="F1079" s="68"/>
+    </row>
+    <row r="1080" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1080" s="3" t="s">
+        <v>2270</v>
+      </c>
+      <c r="B1080" s="14" t="s">
+        <v>2271</v>
+      </c>
+      <c r="C1080" s="85" t="s">
+        <v>2272</v>
+      </c>
+      <c r="D1080" s="29">
+        <v>46260</v>
+      </c>
+      <c r="E1080" s="68"/>
+      <c r="F1080" s="68"/>
+    </row>
+    <row r="1081" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A1081" s="4" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B1081" s="14" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C1081" s="82" t="s">
+        <v>3694</v>
+      </c>
+      <c r="D1081" s="29">
+        <v>46260</v>
+      </c>
+      <c r="E1081" s="68"/>
+      <c r="F1081" s="68"/>
+    </row>
+    <row r="1082" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1082" s="3" t="s">
+        <v>2275</v>
+      </c>
+      <c r="B1082" s="10" t="s">
+        <v>2276</v>
+      </c>
+      <c r="C1082" s="82" t="s">
+        <v>629</v>
+      </c>
+      <c r="D1082" s="29">
+        <v>46260</v>
+      </c>
+      <c r="E1082" s="68"/>
+      <c r="F1082" s="68"/>
+    </row>
+    <row r="1083" spans="1:6" ht="143.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1083" s="3" t="s">
+        <v>3068</v>
+      </c>
+      <c r="B1083" s="14" t="s">
+        <v>2279</v>
+      </c>
+      <c r="C1083" s="82" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D1083" s="19">
+        <v>46240</v>
+      </c>
+      <c r="E1083" s="68"/>
+      <c r="F1083" s="68"/>
+    </row>
+    <row r="1084" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1084" s="43" t="s">
+        <v>2281</v>
+      </c>
+      <c r="B1084" s="14" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C1084" s="82" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D1084" s="29">
+        <v>46268</v>
+      </c>
+      <c r="E1084" s="68"/>
+      <c r="F1084" s="68"/>
+    </row>
+    <row r="1085" spans="1:6" ht="202.5" x14ac:dyDescent="0.2">
+      <c r="A1085" s="3" t="s">
+        <v>2284</v>
+      </c>
+      <c r="B1085" s="33" t="s">
+        <v>3618</v>
+      </c>
+      <c r="C1085" s="82" t="s">
+        <v>2285</v>
+      </c>
+      <c r="D1085" s="106">
+        <v>46498</v>
+      </c>
+      <c r="E1085" s="68"/>
+      <c r="F1085" s="68"/>
+    </row>
+    <row r="1086" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1086" s="3" t="s">
+        <v>2290</v>
+      </c>
+      <c r="B1086" s="14" t="s">
+        <v>618</v>
+      </c>
+      <c r="C1086" s="82" t="s">
+        <v>619</v>
+      </c>
+      <c r="D1086" s="29">
+        <v>46344</v>
+      </c>
+      <c r="E1086" s="68"/>
+      <c r="F1086" s="68"/>
+    </row>
+    <row r="1087" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1087" s="1" t="s">
+        <v>2292</v>
+      </c>
+      <c r="B1087" s="11" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C1087" s="82" t="s">
+        <v>3695</v>
+      </c>
+      <c r="D1087" s="19">
+        <v>46274</v>
+      </c>
+      <c r="E1087" s="68"/>
+      <c r="F1087" s="68"/>
+    </row>
+    <row r="1088" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1088" s="1" t="s">
+        <v>2293</v>
+      </c>
+      <c r="B1088" s="11" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C1088" s="86" t="s">
+        <v>2294</v>
+      </c>
+      <c r="D1088" s="19">
+        <v>46274</v>
+      </c>
+      <c r="E1088" s="68"/>
+      <c r="F1088" s="68"/>
+    </row>
+    <row r="1089" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A1089" s="1" t="s">
+        <v>2295</v>
+      </c>
+      <c r="B1089" s="11" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C1089" s="82" t="s">
+        <v>3481</v>
+      </c>
+      <c r="D1089" s="19">
+        <v>46274</v>
+      </c>
+      <c r="E1089" s="68"/>
+      <c r="F1089" s="68"/>
+    </row>
+    <row r="1090" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A1090" s="1" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B1090" s="11" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C1090" s="82" t="s">
+        <v>2297</v>
+      </c>
+      <c r="D1090" s="19">
+        <v>46274</v>
+      </c>
+      <c r="E1090" s="68"/>
+      <c r="F1090" s="68"/>
+    </row>
+    <row r="1091" spans="1:6" ht="149.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1091" s="3" t="s">
+        <v>2299</v>
+      </c>
+      <c r="B1091" s="14" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C1091" s="82" t="s">
+        <v>2301</v>
+      </c>
+      <c r="D1091" s="19">
+        <v>46274</v>
+      </c>
+      <c r="E1091" s="68"/>
+      <c r="F1091" s="68"/>
+    </row>
+    <row r="1092" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A1092" s="3" t="s">
+        <v>2302</v>
+      </c>
+      <c r="B1092" s="14" t="s">
+        <v>2303</v>
+      </c>
+      <c r="C1092" s="82" t="s">
+        <v>2304</v>
+      </c>
+      <c r="D1092" s="19">
+        <v>46274</v>
+      </c>
+      <c r="E1092" s="68"/>
+      <c r="F1092" s="68"/>
+    </row>
+    <row r="1093" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A1093" s="3" t="s">
+        <v>2306</v>
+      </c>
+      <c r="B1093" s="10" t="s">
+        <v>2307</v>
+      </c>
+      <c r="C1093" s="82" t="s">
+        <v>2308</v>
+      </c>
+      <c r="D1093" s="29">
+        <v>46275</v>
+      </c>
+      <c r="E1093" s="68"/>
+      <c r="F1093" s="68"/>
+    </row>
+    <row r="1094" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1094" s="3" t="s">
+        <v>2312</v>
+      </c>
+      <c r="B1094" s="14" t="s">
+        <v>2313</v>
+      </c>
+      <c r="C1094" s="82" t="s">
+        <v>3447</v>
+      </c>
+      <c r="D1094" s="19">
+        <v>46277</v>
+      </c>
+      <c r="E1094" s="68"/>
+      <c r="F1094" s="68"/>
+    </row>
+    <row r="1095" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1095" s="3" t="s">
+        <v>3069</v>
+      </c>
+      <c r="B1095" s="14" t="s">
+        <v>2314</v>
+      </c>
+      <c r="C1095" s="82" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D1095" s="29">
+        <v>46193</v>
+      </c>
+      <c r="E1095" s="68"/>
+      <c r="F1095" s="68"/>
+    </row>
+    <row r="1096" spans="1:6" ht="123.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1096" s="3" t="s">
+        <v>2315</v>
+      </c>
+      <c r="B1096" s="14" t="s">
+        <v>2316</v>
+      </c>
+      <c r="C1096" s="82" t="s">
+        <v>2317</v>
+      </c>
+      <c r="D1096" s="19">
+        <v>46278</v>
+      </c>
+      <c r="E1096" s="68"/>
+      <c r="F1096" s="68"/>
+    </row>
+    <row r="1097" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1097" s="3" t="s">
+        <v>2318</v>
+      </c>
+      <c r="B1097" s="14" t="s">
+        <v>2319</v>
+      </c>
+      <c r="C1097" s="82" t="s">
+        <v>2320</v>
+      </c>
+      <c r="D1097" s="19">
+        <v>46277</v>
+      </c>
+      <c r="E1097" s="68"/>
+      <c r="F1097" s="68"/>
+    </row>
+    <row r="1098" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A1098" s="3" t="s">
+        <v>2321</v>
+      </c>
+      <c r="B1098" s="14" t="s">
+        <v>2322</v>
+      </c>
+      <c r="C1098" s="82" t="s">
+        <v>898</v>
+      </c>
+      <c r="D1098" s="19">
+        <v>46281</v>
+      </c>
+      <c r="E1098" s="68"/>
+      <c r="F1098" s="68"/>
+    </row>
+    <row r="1099" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A1099" s="3" t="s">
+        <v>2323</v>
+      </c>
+      <c r="B1099" s="36" t="s">
+        <v>2324</v>
+      </c>
+      <c r="C1099" s="82" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D1099" s="19">
+        <v>46281</v>
+      </c>
+      <c r="E1099" s="68"/>
+      <c r="F1099" s="68"/>
+    </row>
+    <row r="1100" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1100" s="3" t="s">
+        <v>2327</v>
+      </c>
+      <c r="B1100" s="14" t="s">
+        <v>2328</v>
+      </c>
+      <c r="C1100" s="82" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D1100" s="29">
+        <v>46283</v>
+      </c>
+      <c r="E1100" s="68"/>
+      <c r="F1100" s="68"/>
+    </row>
+    <row r="1101" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1101" s="3" t="s">
+        <v>2331</v>
+      </c>
+      <c r="B1101" s="14" t="s">
+        <v>2332</v>
+      </c>
+      <c r="C1101" s="82" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D1101" s="19">
+        <v>46283</v>
+      </c>
+      <c r="E1101" s="68"/>
+      <c r="F1101" s="68"/>
+    </row>
+    <row r="1102" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A1102" s="3" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B1102" s="37" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C1102" s="82" t="s">
+        <v>3152</v>
+      </c>
+      <c r="D1102" s="29">
+        <v>46283</v>
+      </c>
+      <c r="E1102" s="68"/>
+      <c r="F1102" s="68"/>
+    </row>
+    <row r="1103" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A1103" s="3" t="s">
+        <v>2334</v>
+      </c>
+      <c r="B1103" s="14" t="s">
+        <v>2335</v>
+      </c>
+      <c r="C1103" s="82" t="s">
+        <v>3696</v>
+      </c>
+      <c r="D1103" s="19">
+        <v>46239</v>
+      </c>
+      <c r="E1103" s="68"/>
+      <c r="F1103" s="68"/>
+    </row>
+    <row r="1104" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A1104" s="3" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B1104" s="14" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C1104" s="82" t="s">
+        <v>3482</v>
+      </c>
+      <c r="D1104" s="29">
+        <v>46283</v>
+      </c>
+      <c r="E1104" s="68"/>
+      <c r="F1104" s="68"/>
+    </row>
+    <row r="1105" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1105" s="3" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B1105" s="14" t="s">
+        <v>2337</v>
+      </c>
+      <c r="C1105" s="82" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D1105" s="19">
+        <v>46300</v>
+      </c>
+      <c r="E1105" s="68"/>
+      <c r="F1105" s="68"/>
+    </row>
+    <row r="1106" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1106" s="3" t="s">
+        <v>2338</v>
+      </c>
+      <c r="B1106" s="14" t="s">
+        <v>2339</v>
+      </c>
+      <c r="C1106" s="82" t="s">
+        <v>2340</v>
+      </c>
+      <c r="D1106" s="19">
+        <v>46284</v>
+      </c>
+      <c r="E1106" s="68"/>
+      <c r="F1106" s="68"/>
+    </row>
+    <row r="1107" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A1107" s="3" t="s">
+        <v>2343</v>
+      </c>
+      <c r="B1107" s="14" t="s">
+        <v>2344</v>
+      </c>
+      <c r="C1107" s="82" t="s">
+        <v>3483</v>
+      </c>
+      <c r="D1107" s="19">
+        <v>46288</v>
+      </c>
+      <c r="E1107" s="68"/>
+      <c r="F1107" s="68"/>
+    </row>
+    <row r="1108" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A1108" s="3" t="s">
+        <v>2347</v>
+      </c>
+      <c r="B1108" s="14" t="s">
+        <v>2348</v>
+      </c>
+      <c r="C1108" s="82" t="s">
+        <v>2349</v>
+      </c>
+      <c r="D1108" s="19">
+        <v>46288</v>
+      </c>
+      <c r="E1108" s="68"/>
+      <c r="F1108" s="68"/>
+    </row>
+    <row r="1109" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1109" s="3" t="s">
+        <v>2350</v>
+      </c>
+      <c r="B1109" s="14" t="s">
+        <v>2351</v>
+      </c>
+      <c r="C1109" s="82" t="s">
+        <v>2352</v>
+      </c>
+      <c r="D1109" s="19">
+        <v>46289</v>
+      </c>
+      <c r="E1109" s="68"/>
+      <c r="F1109" s="68"/>
+    </row>
+    <row r="1110" spans="1:6" ht="66.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1110" s="3" t="s">
+        <v>2353</v>
+      </c>
+      <c r="B1110" s="10" t="s">
+        <v>2354</v>
+      </c>
+      <c r="C1110" s="82" t="s">
+        <v>3697</v>
+      </c>
+      <c r="D1110" s="19">
+        <v>46289</v>
+      </c>
+      <c r="E1110" s="68"/>
+      <c r="F1110" s="68"/>
+    </row>
+    <row r="1111" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1111" s="3" t="s">
+        <v>2356</v>
+      </c>
+      <c r="B1111" s="10" t="s">
+        <v>2357</v>
+      </c>
+      <c r="C1111" s="82" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1111" s="19">
+        <v>46290</v>
+      </c>
+      <c r="E1111" s="68"/>
+      <c r="F1111" s="68"/>
+    </row>
+    <row r="1112" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
+      <c r="A1112" s="3" t="s">
+        <v>2358</v>
+      </c>
+      <c r="B1112" s="10" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C1112" s="82" t="s">
+        <v>2359</v>
+      </c>
+      <c r="D1112" s="19">
+        <v>46290</v>
+      </c>
+      <c r="E1112" s="68"/>
+      <c r="F1112" s="68"/>
+    </row>
+    <row r="1113" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1113" s="3" t="s">
+        <v>2361</v>
+      </c>
+      <c r="B1113" s="14" t="s">
+        <v>2362</v>
+      </c>
+      <c r="C1113" s="82" t="s">
+        <v>423</v>
+      </c>
+      <c r="D1113" s="19">
+        <v>46291</v>
+      </c>
+      <c r="E1113" s="68"/>
+      <c r="F1113" s="68"/>
+    </row>
+    <row r="1114" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A1114" s="3" t="s">
+        <v>3070</v>
+      </c>
+      <c r="B1114" s="11" t="s">
+        <v>2363</v>
+      </c>
+      <c r="C1114" s="82" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D1114" s="29">
+        <v>46288</v>
+      </c>
+      <c r="E1114" s="68"/>
+      <c r="F1114" s="68"/>
+    </row>
+    <row r="1115" spans="1:6" ht="164.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1115" s="3" t="s">
+        <v>2365</v>
+      </c>
+      <c r="B1115" s="10" t="s">
+        <v>2366</v>
+      </c>
+      <c r="C1115" s="82" t="s">
+        <v>3698</v>
+      </c>
+      <c r="D1115" s="19">
+        <v>46291</v>
+      </c>
+      <c r="E1115" s="68"/>
+      <c r="F1115" s="68"/>
+    </row>
+    <row r="1116" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1116" s="3" t="s">
+        <v>3071</v>
+      </c>
+      <c r="B1116" s="14" t="s">
+        <v>2370</v>
+      </c>
+      <c r="C1116" s="82" t="s">
+        <v>2371</v>
+      </c>
+      <c r="D1116" s="19">
+        <v>46288</v>
+      </c>
+      <c r="E1116" s="68"/>
+      <c r="F1116" s="68"/>
+    </row>
+    <row r="1117" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1117" s="3" t="s">
+        <v>3072</v>
+      </c>
+      <c r="B1117" s="14" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C1117" s="82" t="s">
+        <v>2373</v>
+      </c>
+      <c r="D1117" s="19">
+        <v>46442</v>
+      </c>
+      <c r="E1117" s="68"/>
+      <c r="F1117" s="68"/>
+    </row>
+    <row r="1118" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
+      <c r="A1118" s="3" t="s">
+        <v>2374</v>
+      </c>
+      <c r="B1118" s="10" t="s">
+        <v>2375</v>
+      </c>
+      <c r="C1118" s="82" t="s">
+        <v>2376</v>
+      </c>
+      <c r="D1118" s="29">
+        <v>46294</v>
+      </c>
+      <c r="E1118" s="68"/>
+      <c r="F1118" s="68"/>
+    </row>
+    <row r="1119" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A1119" s="2" t="s">
+        <v>2377</v>
+      </c>
+      <c r="B1119" s="10" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C1119" s="82" t="s">
+        <v>2378</v>
+      </c>
+      <c r="D1119" s="39">
+        <v>46295</v>
+      </c>
+      <c r="E1119" s="68"/>
+      <c r="F1119" s="68"/>
+    </row>
+    <row r="1120" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1120" s="3" t="s">
+        <v>2383</v>
+      </c>
+      <c r="B1120" s="11" t="s">
+        <v>2384</v>
+      </c>
+      <c r="C1120" s="82" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D1120" s="19">
+        <v>46432</v>
+      </c>
+      <c r="E1120" s="68"/>
+      <c r="F1120" s="68"/>
+    </row>
+    <row r="1121" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A1121" s="45" t="s">
+        <v>2386</v>
+      </c>
+      <c r="B1121" s="14" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C1121" s="82" t="s">
+        <v>2388</v>
+      </c>
+      <c r="D1121" s="29">
+        <v>46297</v>
+      </c>
+      <c r="E1121" s="68"/>
+      <c r="F1121" s="68"/>
+    </row>
+    <row r="1122" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1122" s="3" t="s">
+        <v>2390</v>
+      </c>
+      <c r="B1122" s="14" t="s">
+        <v>2391</v>
+      </c>
+      <c r="C1122" s="82" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D1122" s="29">
+        <v>46302</v>
+      </c>
+      <c r="E1122" s="68"/>
+      <c r="F1122" s="68"/>
+    </row>
+    <row r="1123" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A1123" s="3" t="s">
+        <v>2392</v>
+      </c>
+      <c r="B1123" s="14" t="s">
+        <v>2393</v>
+      </c>
+      <c r="C1123" s="82" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D1123" s="29">
+        <v>46303</v>
+      </c>
+      <c r="E1123" s="68"/>
+      <c r="F1123" s="68"/>
+    </row>
+    <row r="1124" spans="1:6" ht="232.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1124" s="3" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B1124" s="14" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C1124" s="86" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1124" s="19">
+        <v>46303</v>
+      </c>
+      <c r="E1124" s="68"/>
+      <c r="F1124" s="68"/>
+    </row>
+    <row r="1125" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A1125" s="3" t="s">
+        <v>3073</v>
+      </c>
+      <c r="B1125" s="14" t="s">
+        <v>2396</v>
+      </c>
+      <c r="C1125" s="82" t="s">
+        <v>2397</v>
+      </c>
+      <c r="D1125" s="29">
+        <v>46304</v>
+      </c>
+      <c r="E1125" s="68"/>
+      <c r="F1125" s="68"/>
+    </row>
+    <row r="1126" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1126" s="3" t="s">
+        <v>3074</v>
+      </c>
+      <c r="B1126" s="11" t="s">
+        <v>2398</v>
+      </c>
+      <c r="C1126" s="82" t="s">
+        <v>2399</v>
+      </c>
+      <c r="D1126" s="29">
+        <v>46304</v>
+      </c>
+      <c r="E1126" s="68"/>
+      <c r="F1126" s="68"/>
+    </row>
+    <row r="1127" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1127" s="3" t="s">
+        <v>2401</v>
+      </c>
+      <c r="B1127" s="14" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C1127" s="82" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D1127" s="19">
+        <v>46297</v>
+      </c>
+      <c r="E1127" s="68"/>
+      <c r="F1127" s="68"/>
+    </row>
+    <row r="1128" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A1128" s="4" t="s">
+        <v>2404</v>
+      </c>
+      <c r="B1128" s="11" t="s">
+        <v>2405</v>
+      </c>
+      <c r="C1128" s="82" t="s">
+        <v>2406</v>
+      </c>
+      <c r="D1128" s="19">
+        <v>46305</v>
+      </c>
+      <c r="E1128" s="68"/>
+      <c r="F1128" s="68"/>
+    </row>
+    <row r="1129" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1129" s="3" t="s">
+        <v>2407</v>
+      </c>
+      <c r="B1129" s="14" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C1129" s="82" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D1129" s="19">
+        <v>46305</v>
+      </c>
+      <c r="E1129" s="68"/>
+      <c r="F1129" s="68"/>
+    </row>
+    <row r="1130" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1130" s="3" t="s">
+        <v>2410</v>
+      </c>
+      <c r="B1130" s="14" t="s">
+        <v>2411</v>
+      </c>
+      <c r="C1130" s="82" t="s">
+        <v>434</v>
+      </c>
+      <c r="D1130" s="29">
+        <v>46290</v>
+      </c>
+      <c r="E1130" s="68"/>
+      <c r="F1130" s="68"/>
+    </row>
+    <row r="1131" spans="1:6" ht="127.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1131" s="3" t="s">
+        <v>2412</v>
+      </c>
+      <c r="B1131" s="14" t="s">
+        <v>2413</v>
+      </c>
+      <c r="C1131" s="82" t="s">
+        <v>2414</v>
+      </c>
+      <c r="D1131" s="29">
+        <v>46308</v>
+      </c>
+      <c r="E1131" s="68"/>
+      <c r="F1131" s="68"/>
+    </row>
+    <row r="1132" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1132" s="3" t="s">
+        <v>3075</v>
+      </c>
+      <c r="B1132" s="14" t="s">
+        <v>2416</v>
+      </c>
+      <c r="C1132" s="82" t="s">
+        <v>3484</v>
+      </c>
+      <c r="D1132" s="29">
+        <v>46308</v>
+      </c>
+      <c r="E1132" s="68"/>
+      <c r="F1132" s="68"/>
+    </row>
+    <row r="1133" spans="1:6" ht="202.5" x14ac:dyDescent="0.2">
+      <c r="A1133" s="3" t="s">
+        <v>3076</v>
+      </c>
+      <c r="B1133" s="37" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C1133" s="88" t="s">
+        <v>259</v>
+      </c>
+      <c r="D1133" s="29">
+        <v>46308</v>
+      </c>
+      <c r="E1133" s="68"/>
+      <c r="F1133" s="68"/>
+    </row>
+    <row r="1134" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1134" s="3" t="s">
+        <v>2419</v>
+      </c>
+      <c r="B1134" s="14" t="s">
+        <v>2420</v>
+      </c>
+      <c r="C1134" s="82" t="s">
+        <v>2421</v>
+      </c>
+      <c r="D1134" s="29">
+        <v>46308</v>
+      </c>
+      <c r="E1134" s="68"/>
+      <c r="F1134" s="68"/>
+    </row>
+    <row r="1135" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1135" s="3" t="s">
+        <v>2424</v>
+      </c>
+      <c r="B1135" s="14" t="s">
+        <v>2425</v>
+      </c>
+      <c r="C1135" s="82" t="s">
+        <v>2426</v>
+      </c>
+      <c r="D1135" s="29">
+        <v>46312</v>
+      </c>
+      <c r="E1135" s="68"/>
+      <c r="F1135" s="68"/>
+    </row>
+    <row r="1136" spans="1:6" ht="147.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1136" s="3" t="s">
+        <v>3077</v>
+      </c>
+      <c r="B1136" s="14" t="s">
+        <v>2427</v>
+      </c>
+      <c r="C1136" s="82" t="s">
+        <v>2428</v>
+      </c>
+      <c r="D1136" s="29">
+        <v>46313</v>
+      </c>
+      <c r="E1136" s="68"/>
+      <c r="F1136" s="68"/>
+    </row>
+    <row r="1137" spans="1:6" ht="311.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1137" s="3" t="s">
+        <v>2429</v>
+      </c>
+      <c r="B1137" s="14" t="s">
+        <v>2430</v>
+      </c>
+      <c r="C1137" s="82" t="s">
+        <v>352</v>
+      </c>
+      <c r="D1137" s="29">
+        <v>46312</v>
+      </c>
+      <c r="E1137" s="68"/>
+      <c r="F1137" s="68"/>
+    </row>
+    <row r="1138" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1138" s="3" t="s">
+        <v>2431</v>
+      </c>
+      <c r="B1138" s="10" t="s">
+        <v>2432</v>
+      </c>
+      <c r="C1138" s="82" t="s">
+        <v>2433</v>
+      </c>
+      <c r="D1138" s="29">
+        <v>46313</v>
+      </c>
+      <c r="E1138" s="68"/>
+      <c r="F1138" s="68"/>
+    </row>
+    <row r="1139" spans="1:6" ht="146.25" x14ac:dyDescent="0.2">
+      <c r="A1139" s="3" t="s">
+        <v>3078</v>
+      </c>
+      <c r="B1139" s="14" t="s">
+        <v>2434</v>
+      </c>
+      <c r="C1139" s="82" t="s">
+        <v>53</v>
+      </c>
+      <c r="D1139" s="29">
+        <v>46332</v>
+      </c>
+      <c r="E1139" s="68"/>
+      <c r="F1139" s="68"/>
+    </row>
+    <row r="1140" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1140" s="1" t="s">
+        <v>2435</v>
+      </c>
+      <c r="B1140" s="10" t="s">
+        <v>2436</v>
+      </c>
+      <c r="C1140" s="82" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1140" s="19">
+        <v>46333</v>
+      </c>
+      <c r="E1140" s="68"/>
+      <c r="F1140" s="68"/>
+    </row>
+    <row r="1141" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A1141" s="3" t="s">
+        <v>2437</v>
+      </c>
+      <c r="B1141" s="10" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C1141" s="82" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1141" s="19">
+        <v>46341</v>
+      </c>
+      <c r="E1141" s="68"/>
+      <c r="F1141" s="68"/>
+    </row>
+    <row r="1142" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1142" s="4" t="s">
+        <v>3079</v>
+      </c>
+      <c r="B1142" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1142" s="82" t="s">
+        <v>3699</v>
+      </c>
+      <c r="D1142" s="29">
+        <v>46319</v>
+      </c>
+      <c r="E1142" s="68"/>
+      <c r="F1142" s="68"/>
+    </row>
+    <row r="1143" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1143" s="3" t="s">
+        <v>3080</v>
+      </c>
+      <c r="B1143" s="10" t="s">
+        <v>2440</v>
+      </c>
+      <c r="C1143" s="82" t="s">
+        <v>2441</v>
+      </c>
+      <c r="D1143" s="29">
+        <v>46318</v>
+      </c>
+      <c r="E1143" s="68"/>
+      <c r="F1143" s="68"/>
+    </row>
+    <row r="1144" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A1144" s="3" t="s">
+        <v>2442</v>
+      </c>
+      <c r="B1144" s="14" t="s">
+        <v>2443</v>
+      </c>
+      <c r="C1144" s="82" t="s">
+        <v>2444</v>
+      </c>
+      <c r="D1144" s="29">
+        <v>46318</v>
+      </c>
+      <c r="E1144" s="68"/>
+      <c r="F1144" s="68"/>
+    </row>
+    <row r="1145" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1145" s="55" t="s">
+        <v>2445</v>
+      </c>
+      <c r="B1145" s="14" t="s">
+        <v>2446</v>
+      </c>
+      <c r="C1145" s="82" t="s">
+        <v>3485</v>
+      </c>
+      <c r="D1145" s="29">
+        <v>46340</v>
+      </c>
+      <c r="E1145" s="68"/>
+      <c r="F1145" s="68"/>
+    </row>
+    <row r="1146" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
+      <c r="A1146" s="3" t="s">
+        <v>2449</v>
+      </c>
+      <c r="B1146" s="14" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C1146" s="82" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D1146" s="29">
+        <v>46342</v>
+      </c>
+      <c r="E1146" s="68"/>
+      <c r="F1146" s="68"/>
+    </row>
+    <row r="1147" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1147" s="3" t="s">
+        <v>2453</v>
+      </c>
+      <c r="B1147" s="14" t="s">
+        <v>2454</v>
+      </c>
+      <c r="C1147" s="82" t="s">
+        <v>2455</v>
+      </c>
+      <c r="D1147" s="29">
+        <v>46322</v>
+      </c>
+      <c r="E1147" s="68"/>
+      <c r="F1147" s="68"/>
+    </row>
+    <row r="1148" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1148" s="3" t="s">
+        <v>3081</v>
+      </c>
+      <c r="B1148" s="14" t="s">
+        <v>2456</v>
+      </c>
+      <c r="C1148" s="82" t="s">
+        <v>3486</v>
+      </c>
+      <c r="D1148" s="29">
+        <v>46324</v>
+      </c>
+      <c r="E1148" s="68"/>
+      <c r="F1148" s="68"/>
+    </row>
+    <row r="1149" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1149" s="3" t="s">
+        <v>2458</v>
+      </c>
+      <c r="B1149" s="14" t="s">
+        <v>2459</v>
+      </c>
+      <c r="C1149" s="82" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1149" s="19">
+        <v>46353</v>
+      </c>
+      <c r="E1149" s="68"/>
+      <c r="F1149" s="68"/>
+    </row>
+    <row r="1150" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1150" s="3" t="s">
+        <v>2460</v>
+      </c>
+      <c r="B1150" s="14" t="s">
+        <v>2461</v>
+      </c>
+      <c r="C1150" s="82" t="s">
+        <v>2462</v>
+      </c>
+      <c r="D1150" s="29">
+        <v>46324</v>
+      </c>
+      <c r="E1150" s="68"/>
+      <c r="F1150" s="68"/>
+    </row>
+    <row r="1151" spans="1:6" ht="69.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1151" s="1" t="s">
+        <v>2762</v>
+      </c>
+      <c r="B1151" s="10" t="s">
+        <v>2463</v>
+      </c>
+      <c r="C1151" s="82" t="s">
+        <v>2464</v>
+      </c>
+      <c r="D1151" s="29">
+        <v>46284</v>
+      </c>
+      <c r="E1151" s="68"/>
+      <c r="F1151" s="68"/>
+    </row>
+    <row r="1152" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1152" s="3" t="s">
+        <v>3082</v>
+      </c>
+      <c r="B1152" s="14" t="s">
+        <v>2465</v>
+      </c>
+      <c r="C1152" s="82" t="s">
+        <v>2466</v>
+      </c>
+      <c r="D1152" s="29">
+        <v>46325</v>
+      </c>
+      <c r="E1152" s="68"/>
+      <c r="F1152" s="68"/>
+    </row>
+    <row r="1153" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1153" s="3" t="s">
+        <v>2467</v>
+      </c>
+      <c r="B1153" s="10" t="s">
+        <v>2468</v>
+      </c>
+      <c r="C1153" s="82" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D1153" s="29">
+        <v>46325</v>
+      </c>
+      <c r="E1153" s="68"/>
+      <c r="F1153" s="68"/>
+    </row>
+    <row r="1154" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A1154" s="3" t="s">
+        <v>2470</v>
+      </c>
+      <c r="B1154" s="14" t="s">
+        <v>2471</v>
+      </c>
+      <c r="C1154" s="82" t="s">
+        <v>3487</v>
+      </c>
+      <c r="D1154" s="19">
+        <v>46329</v>
+      </c>
+      <c r="E1154" s="68"/>
+      <c r="F1154" s="68"/>
+    </row>
+    <row r="1155" spans="1:6" ht="263.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1155" s="3" t="s">
+        <v>2472</v>
+      </c>
+      <c r="B1155" s="10" t="s">
+        <v>2473</v>
+      </c>
+      <c r="C1155" s="82" t="s">
+        <v>2444</v>
+      </c>
+      <c r="D1155" s="19">
+        <v>46329</v>
+      </c>
+      <c r="E1155" s="68"/>
+      <c r="F1155" s="68"/>
+    </row>
+    <row r="1156" spans="1:6" ht="157.5" x14ac:dyDescent="0.2">
+      <c r="A1156" s="3" t="s">
+        <v>2474</v>
+      </c>
+      <c r="B1156" s="14" t="s">
+        <v>2475</v>
+      </c>
+      <c r="C1156" s="82" t="s">
+        <v>3488</v>
+      </c>
+      <c r="D1156" s="19">
+        <v>46330</v>
+      </c>
+      <c r="E1156" s="68"/>
+      <c r="F1156" s="68"/>
+    </row>
+    <row r="1157" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1157" s="1" t="s">
+        <v>2478</v>
+      </c>
+      <c r="B1157" s="11" t="s">
+        <v>194</v>
+      </c>
+      <c r="C1157" s="88" t="s">
+        <v>195</v>
+      </c>
+      <c r="D1157" s="19">
+        <v>46365</v>
+      </c>
+      <c r="E1157" s="68"/>
+      <c r="F1157" s="68"/>
+    </row>
+    <row r="1158" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A1158" s="3" t="s">
+        <v>2484</v>
+      </c>
+      <c r="B1158" s="14" t="s">
+        <v>2485</v>
+      </c>
+      <c r="C1158" s="82" t="s">
+        <v>2486</v>
+      </c>
+      <c r="D1158" s="19">
+        <v>46333</v>
+      </c>
+      <c r="E1158" s="68"/>
+      <c r="F1158" s="68"/>
+    </row>
+    <row r="1159" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1159" s="3" t="s">
+        <v>2487</v>
+      </c>
+      <c r="B1159" s="10" t="s">
+        <v>2488</v>
+      </c>
+      <c r="C1159" s="82" t="s">
+        <v>65</v>
+      </c>
+      <c r="D1159" s="19">
+        <v>46333</v>
+      </c>
+      <c r="E1159" s="68"/>
+      <c r="F1159" s="68"/>
+    </row>
+    <row r="1160" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1160" s="3" t="s">
+        <v>2490</v>
+      </c>
+      <c r="B1160" s="14" t="s">
+        <v>2491</v>
+      </c>
+      <c r="C1160" s="82" t="s">
+        <v>2492</v>
+      </c>
+      <c r="D1160" s="19">
+        <v>46333</v>
+      </c>
+      <c r="E1160" s="68"/>
+      <c r="F1160" s="68"/>
+    </row>
+    <row r="1161" spans="1:6" ht="386.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1161" s="3" t="s">
+        <v>2493</v>
+      </c>
+      <c r="B1161" s="21" t="s">
+        <v>2494</v>
+      </c>
+      <c r="C1161" s="82" t="s">
+        <v>3489</v>
+      </c>
+      <c r="D1161" s="19">
+        <v>46333</v>
+      </c>
+      <c r="E1161" s="68"/>
+      <c r="F1161" s="68"/>
+    </row>
+    <row r="1162" spans="1:6" ht="140.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1162" s="3" t="s">
+        <v>2495</v>
+      </c>
+      <c r="B1162" s="10" t="s">
+        <v>2225</v>
+      </c>
+      <c r="C1162" s="82" t="s">
+        <v>3490</v>
+      </c>
+      <c r="D1162" s="107">
+        <v>46333</v>
+      </c>
+      <c r="E1162" s="68"/>
+      <c r="F1162" s="68"/>
+    </row>
+    <row r="1163" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1163" s="3" t="s">
+        <v>2497</v>
+      </c>
+      <c r="B1163" s="14" t="s">
+        <v>2498</v>
+      </c>
+      <c r="C1163" s="82" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D1163" s="19">
+        <v>46337</v>
+      </c>
+      <c r="E1163" s="68"/>
+      <c r="F1163" s="68"/>
+    </row>
+    <row r="1164" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A1164" s="3" t="s">
+        <v>2500</v>
+      </c>
+      <c r="B1164" s="10" t="s">
+        <v>2501</v>
+      </c>
+      <c r="C1164" s="82" t="s">
+        <v>2502</v>
+      </c>
+      <c r="D1164" s="19">
         <v>46373</v>
       </c>
-      <c r="E501" s="64"/>
-[...60 lines deleted...]
-      <c r="D505" s="19">
+      <c r="E1164" s="68"/>
+      <c r="F1164" s="68"/>
+    </row>
+    <row r="1165" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A1165" s="3" t="s">
+        <v>2681</v>
+      </c>
+      <c r="B1165" s="10" t="s">
+        <v>2505</v>
+      </c>
+      <c r="C1165" s="82" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D1165" s="19">
+        <v>46337</v>
+      </c>
+      <c r="E1165" s="68"/>
+      <c r="F1165" s="68"/>
+    </row>
+    <row r="1166" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1166" s="3" t="s">
+        <v>2507</v>
+      </c>
+      <c r="B1166" s="11" t="s">
+        <v>2508</v>
+      </c>
+      <c r="C1166" s="82" t="s">
+        <v>3491</v>
+      </c>
+      <c r="D1166" s="29">
+        <v>46339</v>
+      </c>
+      <c r="E1166" s="68"/>
+      <c r="F1166" s="68"/>
+    </row>
+    <row r="1167" spans="1:6" ht="237.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1167" s="3" t="s">
+        <v>3083</v>
+      </c>
+      <c r="B1167" s="10" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C1167" s="82" t="s">
+        <v>181</v>
+      </c>
+      <c r="D1167" s="29">
+        <v>46267</v>
+      </c>
+      <c r="E1167" s="68"/>
+      <c r="F1167" s="68"/>
+    </row>
+    <row r="1168" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A1168" s="3" t="s">
+        <v>2512</v>
+      </c>
+      <c r="B1168" s="14" t="s">
+        <v>2513</v>
+      </c>
+      <c r="C1168" s="82" t="s">
+        <v>2514</v>
+      </c>
+      <c r="D1168" s="29">
+        <v>46340</v>
+      </c>
+      <c r="E1168" s="68"/>
+      <c r="F1168" s="68"/>
+    </row>
+    <row r="1169" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A1169" s="3" t="s">
+        <v>2515</v>
+      </c>
+      <c r="B1169" s="14" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C1169" s="82" t="s">
+        <v>3700</v>
+      </c>
+      <c r="D1169" s="29">
+        <v>46256</v>
+      </c>
+      <c r="E1169" s="68"/>
+      <c r="F1169" s="68"/>
+    </row>
+    <row r="1170" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A1170" s="3" t="s">
+        <v>3084</v>
+      </c>
+      <c r="B1170" s="14" t="s">
+        <v>2517</v>
+      </c>
+      <c r="C1170" s="82" t="s">
+        <v>3701</v>
+      </c>
+      <c r="D1170" s="29">
+        <v>46340</v>
+      </c>
+      <c r="E1170" s="68"/>
+      <c r="F1170" s="68"/>
+    </row>
+    <row r="1171" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A1171" s="3" t="s">
+        <v>2518</v>
+      </c>
+      <c r="B1171" s="57" t="s">
+        <v>3105</v>
+      </c>
+      <c r="C1171" s="82" t="s">
+        <v>3492</v>
+      </c>
+      <c r="D1171" s="29">
+        <v>46343</v>
+      </c>
+      <c r="E1171" s="68"/>
+      <c r="F1171" s="68"/>
+    </row>
+    <row r="1172" spans="1:6" ht="362.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1172" s="3" t="s">
+        <v>2519</v>
+      </c>
+      <c r="B1172" s="10" t="s">
+        <v>2520</v>
+      </c>
+      <c r="C1172" s="82" t="s">
+        <v>3493</v>
+      </c>
+      <c r="D1172" s="29">
+        <v>46343</v>
+      </c>
+      <c r="E1172" s="68"/>
+      <c r="F1172" s="68"/>
+    </row>
+    <row r="1173" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1173" s="3" t="s">
+        <v>2521</v>
+      </c>
+      <c r="B1173" s="10" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C1173" s="82" t="s">
+        <v>3494</v>
+      </c>
+      <c r="D1173" s="29">
+        <v>46345</v>
+      </c>
+      <c r="E1173" s="68"/>
+      <c r="F1173" s="68"/>
+    </row>
+    <row r="1174" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A1174" s="3" t="s">
+        <v>2523</v>
+      </c>
+      <c r="B1174" s="10" t="s">
+        <v>2524</v>
+      </c>
+      <c r="C1174" s="82" t="s">
+        <v>118</v>
+      </c>
+      <c r="D1174" s="29">
+        <v>46345</v>
+      </c>
+      <c r="E1174" s="68"/>
+      <c r="F1174" s="68"/>
+    </row>
+    <row r="1175" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1175" s="3" t="s">
+        <v>3085</v>
+      </c>
+      <c r="B1175" s="14" t="s">
+        <v>2525</v>
+      </c>
+      <c r="C1175" s="82" t="s">
+        <v>2526</v>
+      </c>
+      <c r="D1175" s="29">
+        <v>46346</v>
+      </c>
+      <c r="E1175" s="68"/>
+      <c r="F1175" s="68"/>
+    </row>
+    <row r="1176" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1176" s="3" t="s">
+        <v>2527</v>
+      </c>
+      <c r="B1176" s="14" t="s">
+        <v>2528</v>
+      </c>
+      <c r="C1176" s="82" t="s">
+        <v>2529</v>
+      </c>
+      <c r="D1176" s="29">
+        <v>46424</v>
+      </c>
+      <c r="E1176" s="68"/>
+      <c r="F1176" s="68"/>
+    </row>
+    <row r="1177" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1177" s="3" t="s">
+        <v>2531</v>
+      </c>
+      <c r="B1177" s="14" t="s">
+        <v>2532</v>
+      </c>
+      <c r="C1177" s="93" t="s">
+        <v>2533</v>
+      </c>
+      <c r="D1177" s="29">
+        <v>46346</v>
+      </c>
+      <c r="E1177" s="68"/>
+      <c r="F1177" s="68"/>
+    </row>
+    <row r="1178" spans="1:6" ht="129.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1178" s="3" t="s">
+        <v>2534</v>
+      </c>
+      <c r="B1178" s="14" t="s">
+        <v>2535</v>
+      </c>
+      <c r="C1178" s="82" t="s">
+        <v>2536</v>
+      </c>
+      <c r="D1178" s="29">
+        <v>46346</v>
+      </c>
+      <c r="E1178" s="68"/>
+      <c r="F1178" s="68"/>
+    </row>
+    <row r="1179" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1179" s="3" t="s">
+        <v>2537</v>
+      </c>
+      <c r="B1179" s="14" t="s">
+        <v>2538</v>
+      </c>
+      <c r="C1179" s="82" t="s">
+        <v>310</v>
+      </c>
+      <c r="D1179" s="29">
+        <v>46346</v>
+      </c>
+      <c r="E1179" s="68"/>
+      <c r="F1179" s="68"/>
+    </row>
+    <row r="1180" spans="1:6" ht="333" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1180" s="3" t="s">
+        <v>2539</v>
+      </c>
+      <c r="B1180" s="10" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C1180" s="82" t="s">
+        <v>3495</v>
+      </c>
+      <c r="D1180" s="29">
+        <v>46346</v>
+      </c>
+      <c r="E1180" s="68"/>
+      <c r="F1180" s="68"/>
+    </row>
+    <row r="1181" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A1181" s="3" t="s">
+        <v>2541</v>
+      </c>
+      <c r="B1181" s="10" t="s">
+        <v>2542</v>
+      </c>
+      <c r="C1181" s="88" t="s">
+        <v>3496</v>
+      </c>
+      <c r="D1181" s="29">
+        <v>46347</v>
+      </c>
+      <c r="E1181" s="68"/>
+      <c r="F1181" s="68"/>
+    </row>
+    <row r="1182" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1182" s="3" t="s">
+        <v>2543</v>
+      </c>
+      <c r="B1182" s="10" t="s">
+        <v>2544</v>
+      </c>
+      <c r="C1182" s="88" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1182" s="19">
+        <v>46371</v>
+      </c>
+      <c r="E1182" s="68"/>
+      <c r="F1182" s="68"/>
+    </row>
+    <row r="1183" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1183" s="3" t="s">
+        <v>2545</v>
+      </c>
+      <c r="B1183" s="10" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C1183" s="82" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1183" s="19">
         <v>46372</v>
       </c>
-      <c r="E505" s="64"/>
-[...9 lines deleted...]
-      <c r="C506" s="78" t="s">
+      <c r="E1183" s="68"/>
+      <c r="F1183" s="68"/>
+    </row>
+    <row r="1184" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A1184" s="3" t="s">
+        <v>2547</v>
+      </c>
+      <c r="B1184" s="10" t="s">
+        <v>2548</v>
+      </c>
+      <c r="C1184" s="82" t="s">
         <v>5</v>
       </c>
-      <c r="D506" s="26">
+      <c r="D1184" s="19">
+        <v>46371</v>
+      </c>
+      <c r="E1184" s="68"/>
+      <c r="F1184" s="68"/>
+    </row>
+    <row r="1185" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1185" s="3" t="s">
+        <v>2550</v>
+      </c>
+      <c r="B1185" s="10" t="s">
+        <v>2551</v>
+      </c>
+      <c r="C1185" s="82" t="s">
+        <v>3497</v>
+      </c>
+      <c r="D1185" s="29">
+        <v>46350</v>
+      </c>
+      <c r="E1185" s="68"/>
+      <c r="F1185" s="68"/>
+    </row>
+    <row r="1186" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A1186" s="3" t="s">
+        <v>2580</v>
+      </c>
+      <c r="B1186" s="10" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C1186" s="82" t="s">
+        <v>2552</v>
+      </c>
+      <c r="D1186" s="29">
+        <v>46201</v>
+      </c>
+      <c r="E1186" s="68"/>
+      <c r="F1186" s="68"/>
+    </row>
+    <row r="1187" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1187" s="3" t="s">
+        <v>2554</v>
+      </c>
+      <c r="B1187" s="20" t="s">
+        <v>3201</v>
+      </c>
+      <c r="C1187" s="82" t="s">
+        <v>2118</v>
+      </c>
+      <c r="D1187" s="106">
+        <v>46458</v>
+      </c>
+      <c r="E1187" s="68"/>
+      <c r="F1187" s="68"/>
+    </row>
+    <row r="1188" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1188" s="3" t="s">
+        <v>2555</v>
+      </c>
+      <c r="B1188" s="10" t="s">
+        <v>2556</v>
+      </c>
+      <c r="C1188" s="82" t="s">
+        <v>2557</v>
+      </c>
+      <c r="D1188" s="19">
+        <v>46353</v>
+      </c>
+      <c r="E1188" s="68"/>
+      <c r="F1188" s="68"/>
+    </row>
+    <row r="1189" spans="1:6" ht="86.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1189" s="3" t="s">
+        <v>2559</v>
+      </c>
+      <c r="B1189" s="10" t="s">
+        <v>2560</v>
+      </c>
+      <c r="C1189" s="82" t="s">
+        <v>2561</v>
+      </c>
+      <c r="D1189" s="29">
+        <v>46353</v>
+      </c>
+      <c r="E1189" s="68"/>
+      <c r="F1189" s="68"/>
+    </row>
+    <row r="1190" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1190" s="3" t="s">
+        <v>2562</v>
+      </c>
+      <c r="B1190" s="36" t="s">
+        <v>2563</v>
+      </c>
+      <c r="C1190" s="82" t="s">
+        <v>2564</v>
+      </c>
+      <c r="D1190" s="29">
+        <v>46357</v>
+      </c>
+      <c r="E1190" s="68"/>
+      <c r="F1190" s="68"/>
+    </row>
+    <row r="1191" spans="1:6" ht="135.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1191" s="4" t="s">
+        <v>2565</v>
+      </c>
+      <c r="B1191" s="10" t="s">
+        <v>2566</v>
+      </c>
+      <c r="C1191" s="82" t="s">
+        <v>629</v>
+      </c>
+      <c r="D1191" s="19">
+        <v>46358</v>
+      </c>
+      <c r="E1191" s="68"/>
+      <c r="F1191" s="68"/>
+    </row>
+    <row r="1192" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1192" s="3" t="s">
+        <v>2567</v>
+      </c>
+      <c r="B1192" s="14" t="s">
+        <v>2568</v>
+      </c>
+      <c r="C1192" s="82" t="s">
+        <v>2569</v>
+      </c>
+      <c r="D1192" s="29">
+        <v>46358</v>
+      </c>
+      <c r="E1192" s="68"/>
+      <c r="F1192" s="68"/>
+    </row>
+    <row r="1193" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
+      <c r="A1193" s="3" t="s">
+        <v>2570</v>
+      </c>
+      <c r="B1193" s="21" t="s">
+        <v>2571</v>
+      </c>
+      <c r="C1193" s="82" t="s">
+        <v>2572</v>
+      </c>
+      <c r="D1193" s="29">
+        <v>46357</v>
+      </c>
+      <c r="E1193" s="68"/>
+      <c r="F1193" s="68"/>
+    </row>
+    <row r="1194" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1194" s="3" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B1194" s="14" t="s">
+        <v>1171</v>
+      </c>
+      <c r="C1194" s="82" t="s">
+        <v>2582</v>
+      </c>
+      <c r="D1194" s="29">
+        <v>46362</v>
+      </c>
+      <c r="E1194" s="68"/>
+      <c r="F1194" s="68"/>
+    </row>
+    <row r="1195" spans="1:6" ht="135" x14ac:dyDescent="0.2">
+      <c r="A1195" s="1" t="s">
+        <v>2584</v>
+      </c>
+      <c r="B1195" s="11" t="s">
+        <v>1329</v>
+      </c>
+      <c r="C1195" s="82" t="s">
+        <v>2585</v>
+      </c>
+      <c r="D1195" s="29">
+        <v>46365</v>
+      </c>
+      <c r="E1195" s="68"/>
+      <c r="F1195" s="68"/>
+    </row>
+    <row r="1196" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A1196" s="3" t="s">
+        <v>2586</v>
+      </c>
+      <c r="B1196" s="14" t="s">
+        <v>2587</v>
+      </c>
+      <c r="C1196" s="82" t="s">
+        <v>2588</v>
+      </c>
+      <c r="D1196" s="29">
+        <v>46365</v>
+      </c>
+      <c r="E1196" s="68"/>
+      <c r="F1196" s="68"/>
+    </row>
+    <row r="1197" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1197" s="3" t="s">
+        <v>2589</v>
+      </c>
+      <c r="B1197" s="10" t="s">
+        <v>2590</v>
+      </c>
+      <c r="C1197" s="82" t="s">
+        <v>2591</v>
+      </c>
+      <c r="D1197" s="29">
+        <v>46365</v>
+      </c>
+      <c r="E1197" s="68"/>
+      <c r="F1197" s="68"/>
+    </row>
+    <row r="1198" spans="1:6" ht="35.25" x14ac:dyDescent="0.2">
+      <c r="A1198" s="58" t="s">
+        <v>2592</v>
+      </c>
+      <c r="B1198" s="12" t="s">
+        <v>2593</v>
+      </c>
+      <c r="C1198" s="82" t="s">
+        <v>544</v>
+      </c>
+      <c r="D1198" s="19">
+        <v>46368</v>
+      </c>
+      <c r="E1198" s="68"/>
+      <c r="F1198" s="68"/>
+    </row>
+    <row r="1199" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1199" s="3" t="s">
+        <v>2594</v>
+      </c>
+      <c r="B1199" s="14" t="s">
+        <v>2595</v>
+      </c>
+      <c r="C1199" s="82" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D1199" s="29">
+        <v>46398</v>
+      </c>
+      <c r="E1199" s="68"/>
+      <c r="F1199" s="68"/>
+    </row>
+    <row r="1200" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A1200" s="3" t="s">
+        <v>2597</v>
+      </c>
+      <c r="B1200" s="36" t="s">
+        <v>2598</v>
+      </c>
+      <c r="C1200" s="82" t="s">
+        <v>3499</v>
+      </c>
+      <c r="D1200" s="29">
+        <v>46365</v>
+      </c>
+      <c r="E1200" s="68"/>
+      <c r="F1200" s="68"/>
+    </row>
+    <row r="1201" spans="1:6" ht="202.5" x14ac:dyDescent="0.2">
+      <c r="A1201" s="1" t="s">
+        <v>2691</v>
+      </c>
+      <c r="B1201" s="59" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C1201" s="88" t="s">
+        <v>3238</v>
+      </c>
+      <c r="D1201" s="19">
+        <v>46365</v>
+      </c>
+      <c r="E1201" s="68"/>
+      <c r="F1201" s="68"/>
+    </row>
+    <row r="1202" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A1202" s="3" t="s">
+        <v>2600</v>
+      </c>
+      <c r="B1202" s="14" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C1202" s="85" t="s">
+        <v>3500</v>
+      </c>
+      <c r="D1202" s="29">
+        <v>46365</v>
+      </c>
+      <c r="E1202" s="68"/>
+      <c r="F1202" s="68"/>
+    </row>
+    <row r="1203" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1203" s="3" t="s">
+        <v>2604</v>
+      </c>
+      <c r="B1203" s="14" t="s">
+        <v>2605</v>
+      </c>
+      <c r="C1203" s="82" t="s">
+        <v>2606</v>
+      </c>
+      <c r="D1203" s="29">
+        <v>46367</v>
+      </c>
+      <c r="E1203" s="68"/>
+      <c r="F1203" s="68"/>
+    </row>
+    <row r="1204" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1204" s="3" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B1204" s="14" t="s">
+        <v>2608</v>
+      </c>
+      <c r="C1204" s="82" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1204" s="29">
+        <v>46367</v>
+      </c>
+      <c r="E1204" s="68"/>
+      <c r="F1204" s="68"/>
+    </row>
+    <row r="1205" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A1205" s="3" t="s">
+        <v>2609</v>
+      </c>
+      <c r="B1205" s="14" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C1205" s="82" t="s">
+        <v>3702</v>
+      </c>
+      <c r="D1205" s="29">
+        <v>46367</v>
+      </c>
+      <c r="E1205" s="68"/>
+      <c r="F1205" s="68"/>
+    </row>
+    <row r="1206" spans="1:6" ht="394.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1206" s="3" t="s">
+        <v>2612</v>
+      </c>
+      <c r="B1206" s="14" t="s">
+        <v>2613</v>
+      </c>
+      <c r="C1206" s="82" t="s">
+        <v>2614</v>
+      </c>
+      <c r="D1206" s="29">
+        <v>46367</v>
+      </c>
+      <c r="E1206" s="68"/>
+      <c r="F1206" s="68"/>
+    </row>
+    <row r="1207" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1207" s="3" t="s">
+        <v>2615</v>
+      </c>
+      <c r="B1207" s="10" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C1207" s="82" t="s">
+        <v>2617</v>
+      </c>
+      <c r="D1207" s="29">
+        <v>46368</v>
+      </c>
+      <c r="E1207" s="68"/>
+      <c r="F1207" s="68"/>
+    </row>
+    <row r="1208" spans="1:6" ht="115.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1208" s="3" t="s">
+        <v>2619</v>
+      </c>
+      <c r="B1208" s="14" t="s">
+        <v>2620</v>
+      </c>
+      <c r="C1208" s="82" t="s">
+        <v>3153</v>
+      </c>
+      <c r="D1208" s="29">
+        <v>46367</v>
+      </c>
+      <c r="E1208" s="68"/>
+      <c r="F1208" s="68"/>
+    </row>
+    <row r="1209" spans="1:6" ht="233.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1209" s="3" t="s">
+        <v>3086</v>
+      </c>
+      <c r="B1209" s="10" t="s">
+        <v>2622</v>
+      </c>
+      <c r="C1209" s="82" t="s">
+        <v>2623</v>
+      </c>
+      <c r="D1209" s="29">
+        <v>46366</v>
+      </c>
+      <c r="E1209" s="68"/>
+      <c r="F1209" s="68"/>
+    </row>
+    <row r="1210" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1210" s="3" t="s">
+        <v>2666</v>
+      </c>
+      <c r="B1210" s="14" t="s">
+        <v>2624</v>
+      </c>
+      <c r="C1210" s="82" t="s">
+        <v>2625</v>
+      </c>
+      <c r="D1210" s="29">
+        <v>46379</v>
+      </c>
+      <c r="E1210" s="68"/>
+      <c r="F1210" s="68"/>
+    </row>
+    <row r="1211" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1211" s="3" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B1211" s="10" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C1211" s="82" t="s">
+        <v>2627</v>
+      </c>
+      <c r="D1211" s="29">
+        <v>46372</v>
+      </c>
+      <c r="E1211" s="68"/>
+      <c r="F1211" s="68"/>
+    </row>
+    <row r="1212" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1212" s="3" t="s">
+        <v>2628</v>
+      </c>
+      <c r="B1212" s="14" t="s">
+        <v>2629</v>
+      </c>
+      <c r="C1212" s="82" t="s">
+        <v>2630</v>
+      </c>
+      <c r="D1212" s="29">
+        <v>46372</v>
+      </c>
+      <c r="E1212" s="68"/>
+      <c r="F1212" s="68"/>
+    </row>
+    <row r="1213" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A1213" s="3" t="s">
+        <v>2632</v>
+      </c>
+      <c r="B1213" s="14" t="s">
+        <v>2633</v>
+      </c>
+      <c r="C1213" s="82" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D1213" s="29">
+        <v>46373</v>
+      </c>
+      <c r="E1213" s="68"/>
+      <c r="F1213" s="68"/>
+    </row>
+    <row r="1214" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A1214" s="3" t="s">
+        <v>2634</v>
+      </c>
+      <c r="B1214" s="14" t="s">
+        <v>2635</v>
+      </c>
+      <c r="C1214" s="82" t="s">
+        <v>3501</v>
+      </c>
+      <c r="D1214" s="29">
+        <v>46373</v>
+      </c>
+      <c r="E1214" s="68"/>
+      <c r="F1214" s="68"/>
+    </row>
+    <row r="1215" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1215" s="3" t="s">
+        <v>2639</v>
+      </c>
+      <c r="B1215" s="14" t="s">
+        <v>2640</v>
+      </c>
+      <c r="C1215" s="82" t="s">
+        <v>2641</v>
+      </c>
+      <c r="D1215" s="29">
+        <v>46373</v>
+      </c>
+      <c r="E1215" s="68"/>
+      <c r="F1215" s="68"/>
+    </row>
+    <row r="1216" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1216" s="3" t="s">
+        <v>2642</v>
+      </c>
+      <c r="B1216" s="14" t="s">
+        <v>2643</v>
+      </c>
+      <c r="C1216" s="82" t="s">
+        <v>3703</v>
+      </c>
+      <c r="D1216" s="29">
+        <v>46374</v>
+      </c>
+      <c r="E1216" s="68"/>
+      <c r="F1216" s="68"/>
+    </row>
+    <row r="1217" spans="1:6" ht="138" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1217" s="3" t="s">
+        <v>2644</v>
+      </c>
+      <c r="B1217" s="14" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C1217" s="82" t="s">
+        <v>2646</v>
+      </c>
+      <c r="D1217" s="29">
+        <v>46374</v>
+      </c>
+      <c r="E1217" s="68"/>
+      <c r="F1217" s="68"/>
+    </row>
+    <row r="1218" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1218" s="3" t="s">
+        <v>2647</v>
+      </c>
+      <c r="B1218" s="14" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C1218" s="82" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D1218" s="29">
+        <v>46374</v>
+      </c>
+      <c r="E1218" s="68"/>
+      <c r="F1218" s="68"/>
+    </row>
+    <row r="1219" spans="1:6" ht="149.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1219" s="3" t="s">
+        <v>2650</v>
+      </c>
+      <c r="B1219" s="10" t="s">
+        <v>2651</v>
+      </c>
+      <c r="C1219" s="82" t="s">
+        <v>3154</v>
+      </c>
+      <c r="D1219" s="29">
+        <v>46374</v>
+      </c>
+      <c r="E1219" s="68"/>
+      <c r="F1219" s="68"/>
+    </row>
+    <row r="1220" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1220" s="3" t="s">
+        <v>2652</v>
+      </c>
+      <c r="B1220" s="14" t="s">
+        <v>2653</v>
+      </c>
+      <c r="C1220" s="82" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D1220" s="29">
+        <v>46374</v>
+      </c>
+      <c r="E1220" s="68"/>
+      <c r="F1220" s="68"/>
+    </row>
+    <row r="1221" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1221" s="3" t="s">
+        <v>2655</v>
+      </c>
+      <c r="B1221" s="14" t="s">
+        <v>2656</v>
+      </c>
+      <c r="C1221" s="82" t="s">
+        <v>2657</v>
+      </c>
+      <c r="D1221" s="29">
+        <v>46374</v>
+      </c>
+      <c r="E1221" s="68"/>
+      <c r="F1221" s="68"/>
+    </row>
+    <row r="1222" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A1222" s="3" t="s">
+        <v>2658</v>
+      </c>
+      <c r="B1222" s="14" t="s">
+        <v>2659</v>
+      </c>
+      <c r="C1222" s="82" t="s">
+        <v>2660</v>
+      </c>
+      <c r="D1222" s="29">
+        <v>46375</v>
+      </c>
+      <c r="E1222" s="68"/>
+      <c r="F1222" s="68"/>
+    </row>
+    <row r="1223" spans="1:6" ht="241.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1223" s="3" t="s">
+        <v>2661</v>
+      </c>
+      <c r="B1223" s="10" t="s">
+        <v>354</v>
+      </c>
+      <c r="C1223" s="82" t="s">
+        <v>2662</v>
+      </c>
+      <c r="D1223" s="29">
         <v>46378</v>
       </c>
-      <c r="E506" s="64"/>
-[...44 lines deleted...]
-      <c r="D509" s="26">
+      <c r="E1223" s="68"/>
+      <c r="F1223" s="68"/>
+    </row>
+    <row r="1224" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A1224" s="3" t="s">
+        <v>2663</v>
+      </c>
+      <c r="B1224" s="14" t="s">
+        <v>2664</v>
+      </c>
+      <c r="C1224" s="82" t="s">
+        <v>2665</v>
+      </c>
+      <c r="D1224" s="29">
+        <v>46379</v>
+      </c>
+      <c r="E1224" s="68"/>
+      <c r="F1224" s="68"/>
+    </row>
+    <row r="1225" spans="1:6" ht="74.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1225" s="3" t="s">
+        <v>2667</v>
+      </c>
+      <c r="B1225" s="14" t="s">
+        <v>2668</v>
+      </c>
+      <c r="C1225" s="82" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D1225" s="29">
+        <v>46379</v>
+      </c>
+      <c r="E1225" s="68"/>
+      <c r="F1225" s="68"/>
+    </row>
+    <row r="1226" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1226" s="3" t="s">
+        <v>2669</v>
+      </c>
+      <c r="B1226" s="14" t="s">
+        <v>2670</v>
+      </c>
+      <c r="C1226" s="82" t="s">
+        <v>2671</v>
+      </c>
+      <c r="D1226" s="29">
+        <v>46461</v>
+      </c>
+      <c r="E1226" s="68"/>
+      <c r="F1226" s="68"/>
+    </row>
+    <row r="1227" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A1227" s="1" t="s">
+        <v>2672</v>
+      </c>
+      <c r="B1227" s="10" t="s">
+        <v>2711</v>
+      </c>
+      <c r="C1227" s="82" t="s">
+        <v>2673</v>
+      </c>
+      <c r="D1227" s="19">
+        <v>46445</v>
+      </c>
+      <c r="E1227" s="68"/>
+      <c r="F1227" s="68"/>
+    </row>
+    <row r="1228" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1228" s="3" t="s">
+        <v>2674</v>
+      </c>
+      <c r="B1228" s="14" t="s">
+        <v>2675</v>
+      </c>
+      <c r="C1228" s="82" t="s">
+        <v>2676</v>
+      </c>
+      <c r="D1228" s="29">
+        <v>46382</v>
+      </c>
+      <c r="E1228" s="68"/>
+      <c r="F1228" s="68"/>
+    </row>
+    <row r="1229" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1229" s="3" t="s">
+        <v>2678</v>
+      </c>
+      <c r="B1229" s="14" t="s">
+        <v>2679</v>
+      </c>
+      <c r="C1229" s="82" t="s">
+        <v>2680</v>
+      </c>
+      <c r="D1229" s="29">
         <v>46386</v>
       </c>
-      <c r="E509" s="64"/>
-[...12 lines deleted...]
-      <c r="D510" s="26">
+      <c r="E1229" s="68"/>
+      <c r="F1229" s="68"/>
+    </row>
+    <row r="1230" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A1230" s="3" t="s">
+        <v>2682</v>
+      </c>
+      <c r="B1230" s="14" t="s">
+        <v>2683</v>
+      </c>
+      <c r="C1230" s="82" t="s">
+        <v>2684</v>
+      </c>
+      <c r="D1230" s="29">
+        <v>46393</v>
+      </c>
+      <c r="E1230" s="68"/>
+      <c r="F1230" s="68"/>
+    </row>
+    <row r="1231" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1231" s="3" t="s">
+        <v>2685</v>
+      </c>
+      <c r="B1231" s="14" t="s">
+        <v>2686</v>
+      </c>
+      <c r="C1231" s="82" t="s">
+        <v>2687</v>
+      </c>
+      <c r="D1231" s="29">
         <v>46392</v>
       </c>
-      <c r="E510" s="64"/>
-[...12 lines deleted...]
-      <c r="D511" s="26">
+      <c r="E1231" s="68"/>
+      <c r="F1231" s="68"/>
+    </row>
+    <row r="1232" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1232" s="3" t="s">
+        <v>2688</v>
+      </c>
+      <c r="B1232" s="14" t="s">
+        <v>2689</v>
+      </c>
+      <c r="C1232" s="82" t="s">
+        <v>2690</v>
+      </c>
+      <c r="D1232" s="29">
         <v>46392</v>
       </c>
-      <c r="E511" s="64"/>
-[...60 lines deleted...]
-      <c r="D515" s="26">
+      <c r="E1232" s="68"/>
+      <c r="F1232" s="68"/>
+    </row>
+    <row r="1233" spans="1:6" ht="180.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1233" s="3" t="s">
+        <v>2695</v>
+      </c>
+      <c r="B1233" s="10" t="s">
+        <v>2696</v>
+      </c>
+      <c r="C1233" s="82" t="s">
+        <v>2697</v>
+      </c>
+      <c r="D1233" s="29">
+        <v>46394</v>
+      </c>
+      <c r="E1233" s="68"/>
+      <c r="F1233" s="68"/>
+    </row>
+    <row r="1234" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1234" s="3" t="s">
+        <v>2699</v>
+      </c>
+      <c r="B1234" s="14" t="s">
+        <v>2700</v>
+      </c>
+      <c r="C1234" s="82" t="s">
+        <v>2701</v>
+      </c>
+      <c r="D1234" s="29">
+        <v>46396</v>
+      </c>
+      <c r="E1234" s="68"/>
+      <c r="F1234" s="68"/>
+    </row>
+    <row r="1235" spans="1:6" ht="111.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1235" s="3" t="s">
+        <v>2702</v>
+      </c>
+      <c r="B1235" s="21" t="s">
+        <v>2703</v>
+      </c>
+      <c r="C1235" s="82" t="s">
+        <v>2704</v>
+      </c>
+      <c r="D1235" s="29">
+        <v>46396</v>
+      </c>
+      <c r="E1235" s="68"/>
+      <c r="F1235" s="68"/>
+    </row>
+    <row r="1236" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A1236" s="3" t="s">
+        <v>2705</v>
+      </c>
+      <c r="B1236" s="21" t="s">
+        <v>2706</v>
+      </c>
+      <c r="C1236" s="82" t="s">
+        <v>2707</v>
+      </c>
+      <c r="D1236" s="29">
+        <v>46396</v>
+      </c>
+      <c r="E1236" s="68"/>
+      <c r="F1236" s="68"/>
+    </row>
+    <row r="1237" spans="1:6" ht="171.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1237" s="60" t="s">
+        <v>2720</v>
+      </c>
+      <c r="B1237" s="10" t="s">
+        <v>2721</v>
+      </c>
+      <c r="C1237" s="82" t="s">
+        <v>2722</v>
+      </c>
+      <c r="D1237" s="29">
+        <v>46469</v>
+      </c>
+      <c r="E1237" s="68"/>
+      <c r="F1237" s="68"/>
+    </row>
+    <row r="1238" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1238" s="3" t="s">
+        <v>2723</v>
+      </c>
+      <c r="B1238" s="14" t="s">
+        <v>2724</v>
+      </c>
+      <c r="C1238" s="82" t="s">
+        <v>2725</v>
+      </c>
+      <c r="D1238" s="29">
         <v>46406</v>
       </c>
-      <c r="E515" s="64"/>
-[...124 lines deleted...]
-      <c r="D523" s="26">
+      <c r="E1238" s="68"/>
+      <c r="F1238" s="68"/>
+    </row>
+    <row r="1239" spans="1:6" ht="143.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1239" s="3" t="s">
+        <v>2726</v>
+      </c>
+      <c r="B1239" s="14" t="s">
+        <v>2727</v>
+      </c>
+      <c r="C1239" s="86" t="s">
+        <v>2728</v>
+      </c>
+      <c r="D1239" s="29">
+        <v>46406</v>
+      </c>
+      <c r="E1239" s="68"/>
+      <c r="F1239" s="68"/>
+    </row>
+    <row r="1240" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1240" s="3" t="s">
+        <v>2729</v>
+      </c>
+      <c r="B1240" s="14" t="s">
+        <v>2730</v>
+      </c>
+      <c r="C1240" s="82" t="s">
+        <v>2731</v>
+      </c>
+      <c r="D1240" s="29">
+        <v>46406</v>
+      </c>
+      <c r="E1240" s="68"/>
+      <c r="F1240" s="68"/>
+    </row>
+    <row r="1241" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1241" s="3" t="s">
+        <v>2737</v>
+      </c>
+      <c r="B1241" s="14" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C1241" s="82" t="s">
+        <v>2738</v>
+      </c>
+      <c r="D1241" s="19">
+        <v>46472</v>
+      </c>
+      <c r="E1241" s="68"/>
+      <c r="F1241" s="68"/>
+    </row>
+    <row r="1242" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1242" s="3" t="s">
+        <v>2739</v>
+      </c>
+      <c r="B1242" s="14" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C1242" s="86" t="s">
+        <v>2740</v>
+      </c>
+      <c r="D1242" s="19">
+        <v>46408</v>
+      </c>
+      <c r="E1242" s="68"/>
+      <c r="F1242" s="68"/>
+    </row>
+    <row r="1243" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1243" s="3" t="s">
+        <v>2741</v>
+      </c>
+      <c r="B1243" s="14" t="s">
+        <v>2742</v>
+      </c>
+      <c r="C1243" s="82" t="s">
+        <v>3503</v>
+      </c>
+      <c r="D1243" s="19">
+        <v>46408</v>
+      </c>
+      <c r="E1243" s="68"/>
+      <c r="F1243" s="68"/>
+    </row>
+    <row r="1244" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1244" s="3" t="s">
+        <v>2743</v>
+      </c>
+      <c r="B1244" s="14" t="s">
+        <v>2744</v>
+      </c>
+      <c r="C1244" s="82" t="s">
+        <v>3502</v>
+      </c>
+      <c r="D1244" s="19">
+        <v>46408</v>
+      </c>
+      <c r="E1244" s="68"/>
+      <c r="F1244" s="68"/>
+    </row>
+    <row r="1245" spans="1:6" ht="162.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1245" s="3" t="s">
+        <v>2754</v>
+      </c>
+      <c r="B1245" s="10" t="s">
+        <v>2755</v>
+      </c>
+      <c r="C1245" s="82" t="s">
+        <v>2756</v>
+      </c>
+      <c r="D1245" s="19">
+        <v>46409</v>
+      </c>
+      <c r="E1245" s="68"/>
+      <c r="F1245" s="68"/>
+    </row>
+    <row r="1246" spans="1:6" ht="217.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1246" s="3" t="s">
+        <v>2758</v>
+      </c>
+      <c r="B1246" s="14" t="s">
+        <v>2759</v>
+      </c>
+      <c r="C1246" s="82" t="s">
+        <v>3704</v>
+      </c>
+      <c r="D1246" s="29">
+        <v>46495</v>
+      </c>
+      <c r="E1246" s="68"/>
+      <c r="F1246" s="68"/>
+    </row>
+    <row r="1247" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1247" s="3" t="s">
+        <v>2766</v>
+      </c>
+      <c r="B1247" s="14" t="s">
+        <v>2767</v>
+      </c>
+      <c r="C1247" s="82" t="s">
+        <v>2768</v>
+      </c>
+      <c r="D1247" s="29">
+        <v>46414</v>
+      </c>
+      <c r="E1247" s="68"/>
+      <c r="F1247" s="68"/>
+    </row>
+    <row r="1248" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1248" s="3" t="s">
+        <v>2769</v>
+      </c>
+      <c r="B1248" s="11" t="s">
+        <v>2770</v>
+      </c>
+      <c r="C1248" s="82" t="s">
+        <v>2771</v>
+      </c>
+      <c r="D1248" s="29">
+        <v>46415</v>
+      </c>
+      <c r="E1248" s="68"/>
+      <c r="F1248" s="68"/>
+    </row>
+    <row r="1249" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1249" s="3" t="s">
+        <v>2772</v>
+      </c>
+      <c r="B1249" s="10" t="s">
+        <v>2773</v>
+      </c>
+      <c r="C1249" s="82" t="s">
+        <v>2774</v>
+      </c>
+      <c r="D1249" s="19">
+        <v>46415</v>
+      </c>
+      <c r="E1249" s="68"/>
+      <c r="F1249" s="68"/>
+    </row>
+    <row r="1250" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1250" s="3" t="s">
+        <v>2775</v>
+      </c>
+      <c r="B1250" s="14" t="s">
+        <v>2776</v>
+      </c>
+      <c r="C1250" s="82" t="s">
+        <v>2777</v>
+      </c>
+      <c r="D1250" s="29">
+        <v>46420</v>
+      </c>
+      <c r="E1250" s="68"/>
+      <c r="F1250" s="68"/>
+    </row>
+    <row r="1251" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1251" s="3" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B1251" s="10" t="s">
+        <v>2779</v>
+      </c>
+      <c r="C1251" s="88" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D1251" s="29">
+        <v>46416</v>
+      </c>
+      <c r="E1251" s="68"/>
+      <c r="F1251" s="68"/>
+    </row>
+    <row r="1252" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A1252" s="3" t="s">
+        <v>271</v>
+      </c>
+      <c r="B1252" s="10" t="s">
+        <v>2780</v>
+      </c>
+      <c r="C1252" s="88" t="s">
+        <v>3504</v>
+      </c>
+      <c r="D1252" s="29">
+        <v>46303</v>
+      </c>
+      <c r="E1252" s="68"/>
+      <c r="F1252" s="68"/>
+    </row>
+    <row r="1253" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1253" s="3" t="s">
+        <v>2781</v>
+      </c>
+      <c r="B1253" s="14" t="s">
+        <v>2782</v>
+      </c>
+      <c r="C1253" s="82" t="s">
+        <v>2783</v>
+      </c>
+      <c r="D1253" s="29">
+        <v>46421</v>
+      </c>
+      <c r="E1253" s="68"/>
+      <c r="F1253" s="68"/>
+    </row>
+    <row r="1254" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A1254" s="3" t="s">
+        <v>2784</v>
+      </c>
+      <c r="B1254" s="14" t="s">
+        <v>2785</v>
+      </c>
+      <c r="C1254" s="82" t="s">
+        <v>3505</v>
+      </c>
+      <c r="D1254" s="29">
+        <v>46421</v>
+      </c>
+      <c r="E1254" s="68"/>
+      <c r="F1254" s="68"/>
+    </row>
+    <row r="1255" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A1255" s="3" t="s">
+        <v>2786</v>
+      </c>
+      <c r="B1255" s="61" t="s">
+        <v>2787</v>
+      </c>
+      <c r="C1255" s="82" t="s">
+        <v>2788</v>
+      </c>
+      <c r="D1255" s="29">
+        <v>46421</v>
+      </c>
+      <c r="E1255" s="68"/>
+      <c r="F1255" s="68"/>
+    </row>
+    <row r="1256" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1256" s="3" t="s">
+        <v>2789</v>
+      </c>
+      <c r="B1256" s="14" t="s">
+        <v>2790</v>
+      </c>
+      <c r="C1256" s="82" t="s">
+        <v>2791</v>
+      </c>
+      <c r="D1256" s="29">
+        <v>46421</v>
+      </c>
+      <c r="E1256" s="68"/>
+      <c r="F1256" s="68"/>
+    </row>
+    <row r="1257" spans="1:6" ht="60" x14ac:dyDescent="0.2">
+      <c r="A1257" s="46" t="s">
+        <v>2792</v>
+      </c>
+      <c r="B1257" s="57" t="s">
+        <v>2793</v>
+      </c>
+      <c r="C1257" s="82" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1257" s="19">
+        <v>46424</v>
+      </c>
+      <c r="E1257" s="68"/>
+      <c r="F1257" s="68"/>
+    </row>
+    <row r="1258" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A1258" s="52" t="s">
+        <v>2795</v>
+      </c>
+      <c r="B1258" s="14" t="s">
+        <v>2796</v>
+      </c>
+      <c r="C1258" s="82" t="s">
+        <v>2797</v>
+      </c>
+      <c r="D1258" s="29">
         <v>46425</v>
       </c>
-      <c r="E523" s="64"/>
-[...19 lines deleted...]
-      <c r="A525" s="3" t="s">
+      <c r="E1258" s="68"/>
+      <c r="F1258" s="68"/>
+    </row>
+    <row r="1259" spans="1:6" ht="228.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1259" s="62" t="s">
+        <v>2799</v>
+      </c>
+      <c r="B1259" s="10" t="s">
+        <v>2800</v>
+      </c>
+      <c r="C1259" s="82" t="s">
+        <v>3124</v>
+      </c>
+      <c r="D1259" s="29">
+        <v>46423</v>
+      </c>
+      <c r="E1259" s="68"/>
+      <c r="F1259" s="68"/>
+    </row>
+    <row r="1260" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A1260" s="3" t="s">
+        <v>2801</v>
+      </c>
+      <c r="B1260" s="14" t="s">
+        <v>2802</v>
+      </c>
+      <c r="C1260" s="82" t="s">
+        <v>3125</v>
+      </c>
+      <c r="D1260" s="29">
+        <v>46427</v>
+      </c>
+      <c r="E1260" s="68"/>
+      <c r="F1260" s="68"/>
+    </row>
+    <row r="1261" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1261" s="3" t="s">
+        <v>2803</v>
+      </c>
+      <c r="B1261" s="14" t="s">
         <v>2804</v>
       </c>
-      <c r="B525" s="10" t="s">
-[...37 lines deleted...]
-      <c r="D527" s="26">
+      <c r="C1261" s="82" t="s">
+        <v>2805</v>
+      </c>
+      <c r="D1261" s="29">
+        <v>46429</v>
+      </c>
+      <c r="E1261" s="68"/>
+      <c r="F1261" s="68"/>
+    </row>
+    <row r="1262" spans="1:6" ht="409.5" x14ac:dyDescent="0.2">
+      <c r="A1262" s="2" t="s">
+        <v>2806</v>
+      </c>
+      <c r="B1262" s="10" t="s">
+        <v>2807</v>
+      </c>
+      <c r="C1262" s="82" t="s">
+        <v>2808</v>
+      </c>
+      <c r="D1262" s="19">
+        <v>46430</v>
+      </c>
+      <c r="E1262" s="68"/>
+      <c r="F1262" s="68"/>
+    </row>
+    <row r="1263" spans="1:6" ht="123.75" x14ac:dyDescent="0.2">
+      <c r="A1263" s="3" t="s">
+        <v>2809</v>
+      </c>
+      <c r="B1263" s="10" t="s">
+        <v>2810</v>
+      </c>
+      <c r="C1263" s="82" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D1263" s="29">
+        <v>46429</v>
+      </c>
+      <c r="E1263" s="68"/>
+      <c r="F1263" s="68"/>
+    </row>
+    <row r="1264" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A1264" s="3" t="s">
+        <v>2811</v>
+      </c>
+      <c r="B1264" s="63" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C1264" s="82" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D1264" s="19">
+        <v>46435</v>
+      </c>
+      <c r="E1264" s="68"/>
+      <c r="F1264" s="68"/>
+    </row>
+    <row r="1265" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1265" s="3" t="s">
+        <v>2814</v>
+      </c>
+      <c r="B1265" s="10" t="s">
+        <v>2815</v>
+      </c>
+      <c r="C1265" s="82" t="s">
+        <v>2816</v>
+      </c>
+      <c r="D1265" s="19">
+        <v>46435</v>
+      </c>
+      <c r="E1265" s="68"/>
+      <c r="F1265" s="68"/>
+    </row>
+    <row r="1266" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1266" s="3" t="s">
+        <v>2818</v>
+      </c>
+      <c r="B1266" s="10" t="s">
+        <v>2819</v>
+      </c>
+      <c r="C1266" s="82" t="s">
+        <v>3506</v>
+      </c>
+      <c r="D1266" s="19">
+        <v>46436</v>
+      </c>
+      <c r="E1266" s="68"/>
+      <c r="F1266" s="68"/>
+    </row>
+    <row r="1267" spans="1:6" ht="157.5" x14ac:dyDescent="0.2">
+      <c r="A1267" s="3" t="s">
+        <v>2820</v>
+      </c>
+      <c r="B1267" s="14" t="s">
+        <v>2821</v>
+      </c>
+      <c r="C1267" s="82" t="s">
+        <v>3507</v>
+      </c>
+      <c r="D1267" s="19">
+        <v>46436</v>
+      </c>
+      <c r="E1267" s="68"/>
+      <c r="F1267" s="68"/>
+    </row>
+    <row r="1268" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1268" s="3" t="s">
+        <v>2822</v>
+      </c>
+      <c r="B1268" s="11" t="s">
+        <v>2823</v>
+      </c>
+      <c r="C1268" s="82" t="s">
+        <v>2824</v>
+      </c>
+      <c r="D1268" s="19">
         <v>46437</v>
       </c>
-      <c r="E527" s="64"/>
-[...12 lines deleted...]
-      <c r="D528" s="19">
+      <c r="E1268" s="68"/>
+      <c r="F1268" s="68"/>
+    </row>
+    <row r="1269" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A1269" s="3" t="s">
+        <v>2825</v>
+      </c>
+      <c r="B1269" s="11" t="s">
+        <v>2826</v>
+      </c>
+      <c r="C1269" s="82" t="s">
+        <v>2827</v>
+      </c>
+      <c r="D1269" s="29">
+        <v>46437</v>
+      </c>
+      <c r="E1269" s="68"/>
+      <c r="F1269" s="68"/>
+    </row>
+    <row r="1270" spans="1:6" ht="146.25" x14ac:dyDescent="0.2">
+      <c r="A1270" s="3" t="s">
+        <v>2829</v>
+      </c>
+      <c r="B1270" s="10" t="s">
+        <v>2828</v>
+      </c>
+      <c r="C1270" s="82" t="s">
+        <v>3156</v>
+      </c>
+      <c r="D1270" s="19">
+        <v>46438</v>
+      </c>
+      <c r="E1270" s="68"/>
+      <c r="F1270" s="68"/>
+    </row>
+    <row r="1271" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1271" s="95" t="s">
+        <v>3107</v>
+      </c>
+      <c r="B1271" s="14" t="s">
+        <v>3108</v>
+      </c>
+      <c r="C1271" s="96" t="s">
+        <v>3509</v>
+      </c>
+      <c r="D1271" s="19">
+        <v>46441</v>
+      </c>
+      <c r="E1271" s="68"/>
+      <c r="F1271" s="68"/>
+    </row>
+    <row r="1272" spans="1:6" ht="87" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1272" s="95" t="s">
+        <v>3110</v>
+      </c>
+      <c r="B1272" s="97" t="s">
+        <v>2598</v>
+      </c>
+      <c r="C1272" s="96" t="s">
+        <v>3705</v>
+      </c>
+      <c r="D1272" s="19">
+        <v>46441</v>
+      </c>
+      <c r="E1272" s="68"/>
+      <c r="F1272" s="68"/>
+    </row>
+    <row r="1273" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A1273" s="95" t="s">
+        <v>3112</v>
+      </c>
+      <c r="B1273" s="14" t="s">
+        <v>3113</v>
+      </c>
+      <c r="C1273" s="96" t="s">
+        <v>3114</v>
+      </c>
+      <c r="D1273" s="19">
+        <v>46442</v>
+      </c>
+      <c r="E1273" s="68"/>
+      <c r="F1273" s="68"/>
+    </row>
+    <row r="1274" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1274" s="95" t="s">
+        <v>3115</v>
+      </c>
+      <c r="B1274" s="14" t="s">
+        <v>3116</v>
+      </c>
+      <c r="C1274" s="96" t="s">
+        <v>3508</v>
+      </c>
+      <c r="D1274" s="19">
+        <v>46438</v>
+      </c>
+      <c r="E1274" s="68"/>
+      <c r="F1274" s="68"/>
+    </row>
+    <row r="1275" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1275" s="95" t="s">
+        <v>3118</v>
+      </c>
+      <c r="B1275" s="14" t="s">
+        <v>3119</v>
+      </c>
+      <c r="C1275" s="96" t="s">
+        <v>3120</v>
+      </c>
+      <c r="D1275" s="19">
+        <v>46443</v>
+      </c>
+      <c r="E1275" s="68"/>
+      <c r="F1275" s="68"/>
+    </row>
+    <row r="1276" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1276" s="95" t="s">
+        <v>3121</v>
+      </c>
+      <c r="B1276" s="97" t="s">
+        <v>3122</v>
+      </c>
+      <c r="C1276" s="96" t="s">
+        <v>3120</v>
+      </c>
+      <c r="D1276" s="19">
+        <v>46443</v>
+      </c>
+      <c r="E1276" s="68"/>
+      <c r="F1276" s="68"/>
+    </row>
+    <row r="1277" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1277" s="95" t="s">
+        <v>3157</v>
+      </c>
+      <c r="B1277" s="14" t="s">
+        <v>3158</v>
+      </c>
+      <c r="C1277" s="96" t="s">
+        <v>11</v>
+      </c>
+      <c r="D1277" s="19">
+        <v>46443</v>
+      </c>
+      <c r="E1277" s="68"/>
+      <c r="F1277" s="68"/>
+    </row>
+    <row r="1278" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1278" s="95" t="s">
+        <v>3159</v>
+      </c>
+      <c r="B1278" s="14" t="s">
+        <v>3160</v>
+      </c>
+      <c r="C1278" s="104" t="s">
+        <v>3161</v>
+      </c>
+      <c r="D1278" s="19">
+        <v>46445</v>
+      </c>
+      <c r="E1278" s="68"/>
+      <c r="F1278" s="68"/>
+    </row>
+    <row r="1279" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1279" s="3" t="s">
+        <v>3162</v>
+      </c>
+      <c r="B1279" s="14" t="s">
+        <v>3163</v>
+      </c>
+      <c r="C1279" s="10" t="s">
+        <v>3164</v>
+      </c>
+      <c r="D1279" s="19">
+        <v>46445</v>
+      </c>
+      <c r="E1279" s="68"/>
+      <c r="F1279" s="68"/>
+    </row>
+    <row r="1280" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1280" s="95" t="s">
+        <v>3165</v>
+      </c>
+      <c r="B1280" s="14" t="s">
+        <v>3166</v>
+      </c>
+      <c r="C1280" s="96" t="s">
+        <v>3167</v>
+      </c>
+      <c r="D1280" s="19">
+        <v>46445</v>
+      </c>
+      <c r="E1280" s="68"/>
+      <c r="F1280" s="68"/>
+    </row>
+    <row r="1281" spans="1:6" ht="69" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1281" s="95" t="s">
+        <v>3168</v>
+      </c>
+      <c r="B1281" s="14" t="s">
+        <v>3169</v>
+      </c>
+      <c r="C1281" s="96" t="s">
+        <v>3170</v>
+      </c>
+      <c r="D1281" s="19">
+        <v>46445</v>
+      </c>
+      <c r="E1281" s="68"/>
+      <c r="F1281" s="68"/>
+    </row>
+    <row r="1282" spans="1:6" ht="96.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1282" s="3" t="s">
+        <v>3171</v>
+      </c>
+      <c r="B1282" s="10" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C1282" s="10" t="s">
+        <v>3172</v>
+      </c>
+      <c r="D1282" s="19">
+        <v>46448</v>
+      </c>
+      <c r="E1282" s="68"/>
+      <c r="F1282" s="68"/>
+    </row>
+    <row r="1283" spans="1:6" ht="232.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1283" s="62" t="s">
+        <v>2799</v>
+      </c>
+      <c r="B1283" s="10" t="s">
+        <v>2800</v>
+      </c>
+      <c r="C1283" s="82" t="s">
+        <v>3124</v>
+      </c>
+      <c r="D1283" s="29">
+        <v>46423</v>
+      </c>
+      <c r="E1283" s="68"/>
+      <c r="F1283" s="68"/>
+    </row>
+    <row r="1284" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A1284" s="3" t="s">
+        <v>2801</v>
+      </c>
+      <c r="B1284" s="14" t="s">
+        <v>2802</v>
+      </c>
+      <c r="C1284" s="82" t="s">
+        <v>3125</v>
+      </c>
+      <c r="D1284" s="29">
+        <v>46427</v>
+      </c>
+      <c r="E1284" s="68"/>
+      <c r="F1284" s="68"/>
+    </row>
+    <row r="1285" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1285" s="3" t="s">
+        <v>2803</v>
+      </c>
+      <c r="B1285" s="14" t="s">
+        <v>2804</v>
+      </c>
+      <c r="C1285" s="82" t="s">
+        <v>2805</v>
+      </c>
+      <c r="D1285" s="29">
+        <v>46429</v>
+      </c>
+      <c r="E1285" s="68"/>
+      <c r="F1285" s="68"/>
+    </row>
+    <row r="1286" spans="1:6" ht="409.5" x14ac:dyDescent="0.2">
+      <c r="A1286" s="2" t="s">
+        <v>2806</v>
+      </c>
+      <c r="B1286" s="10" t="s">
+        <v>2807</v>
+      </c>
+      <c r="C1286" s="82" t="s">
+        <v>2808</v>
+      </c>
+      <c r="D1286" s="19">
+        <v>46430</v>
+      </c>
+      <c r="E1286" s="68"/>
+      <c r="F1286" s="68"/>
+    </row>
+    <row r="1287" spans="1:6" ht="123.75" x14ac:dyDescent="0.2">
+      <c r="A1287" s="3" t="s">
+        <v>2809</v>
+      </c>
+      <c r="B1287" s="10" t="s">
+        <v>2810</v>
+      </c>
+      <c r="C1287" s="82" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D1287" s="29">
+        <v>46429</v>
+      </c>
+      <c r="E1287" s="68"/>
+      <c r="F1287" s="68"/>
+    </row>
+    <row r="1288" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A1288" s="3" t="s">
+        <v>2811</v>
+      </c>
+      <c r="B1288" s="63" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C1288" s="82" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D1288" s="19">
+        <v>46435</v>
+      </c>
+      <c r="E1288" s="68"/>
+      <c r="F1288" s="68"/>
+    </row>
+    <row r="1289" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1289" s="3" t="s">
+        <v>2814</v>
+      </c>
+      <c r="B1289" s="10" t="s">
+        <v>2815</v>
+      </c>
+      <c r="C1289" s="82" t="s">
+        <v>2816</v>
+      </c>
+      <c r="D1289" s="19">
+        <v>46435</v>
+      </c>
+      <c r="E1289" s="68"/>
+      <c r="F1289" s="68"/>
+    </row>
+    <row r="1290" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1290" s="3" t="s">
+        <v>2818</v>
+      </c>
+      <c r="B1290" s="10" t="s">
+        <v>2819</v>
+      </c>
+      <c r="C1290" s="82" t="s">
+        <v>3706</v>
+      </c>
+      <c r="D1290" s="19">
+        <v>46436</v>
+      </c>
+      <c r="E1290" s="68"/>
+      <c r="F1290" s="68"/>
+    </row>
+    <row r="1291" spans="1:6" ht="157.5" x14ac:dyDescent="0.2">
+      <c r="A1291" s="3" t="s">
+        <v>2820</v>
+      </c>
+      <c r="B1291" s="14" t="s">
+        <v>2821</v>
+      </c>
+      <c r="C1291" s="82" t="s">
+        <v>3707</v>
+      </c>
+      <c r="D1291" s="19">
+        <v>46436</v>
+      </c>
+      <c r="E1291" s="68"/>
+      <c r="F1291" s="68"/>
+    </row>
+    <row r="1292" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1292" s="3" t="s">
+        <v>2822</v>
+      </c>
+      <c r="B1292" s="11" t="s">
+        <v>2823</v>
+      </c>
+      <c r="C1292" s="82" t="s">
+        <v>2824</v>
+      </c>
+      <c r="D1292" s="19">
+        <v>46437</v>
+      </c>
+      <c r="E1292" s="68"/>
+      <c r="F1292" s="68"/>
+    </row>
+    <row r="1293" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A1293" s="3" t="s">
+        <v>2825</v>
+      </c>
+      <c r="B1293" s="11" t="s">
+        <v>2826</v>
+      </c>
+      <c r="C1293" s="82" t="s">
+        <v>2827</v>
+      </c>
+      <c r="D1293" s="29">
+        <v>46437</v>
+      </c>
+      <c r="E1293" s="68"/>
+      <c r="F1293" s="68"/>
+    </row>
+    <row r="1294" spans="1:6" ht="146.25" x14ac:dyDescent="0.2">
+      <c r="A1294" s="3" t="s">
+        <v>2829</v>
+      </c>
+      <c r="B1294" s="10" t="s">
+        <v>2828</v>
+      </c>
+      <c r="C1294" s="82" t="s">
+        <v>3126</v>
+      </c>
+      <c r="D1294" s="19">
+        <v>46438</v>
+      </c>
+      <c r="E1294" s="68"/>
+      <c r="F1294" s="68"/>
+    </row>
+    <row r="1295" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1295" s="95" t="s">
+        <v>3107</v>
+      </c>
+      <c r="B1295" s="14" t="s">
+        <v>3108</v>
+      </c>
+      <c r="C1295" s="96" t="s">
+        <v>3509</v>
+      </c>
+      <c r="D1295" s="19">
+        <v>46441</v>
+      </c>
+      <c r="E1295" s="68"/>
+      <c r="F1295" s="68"/>
+    </row>
+    <row r="1296" spans="1:6" ht="86.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1296" s="95" t="s">
+        <v>3110</v>
+      </c>
+      <c r="B1296" s="97" t="s">
+        <v>2598</v>
+      </c>
+      <c r="C1296" s="96" t="s">
+        <v>3111</v>
+      </c>
+      <c r="D1296" s="19">
+        <v>46441</v>
+      </c>
+      <c r="F1296" s="68"/>
+    </row>
+    <row r="1297" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A1297" s="95" t="s">
+        <v>3112</v>
+      </c>
+      <c r="B1297" s="14" t="s">
+        <v>3113</v>
+      </c>
+      <c r="C1297" s="96" t="s">
+        <v>3114</v>
+      </c>
+      <c r="D1297" s="19">
+        <v>46442</v>
+      </c>
+      <c r="F1297" s="68"/>
+    </row>
+    <row r="1298" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1298" s="95" t="s">
+        <v>3115</v>
+      </c>
+      <c r="B1298" s="14" t="s">
+        <v>3116</v>
+      </c>
+      <c r="C1298" s="96" t="s">
+        <v>3510</v>
+      </c>
+      <c r="D1298" s="19">
+        <v>46438</v>
+      </c>
+      <c r="F1298" s="68"/>
+    </row>
+    <row r="1299" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1299" s="95" t="s">
+        <v>3118</v>
+      </c>
+      <c r="B1299" s="14" t="s">
+        <v>3119</v>
+      </c>
+      <c r="C1299" s="96" t="s">
+        <v>3120</v>
+      </c>
+      <c r="D1299" s="19">
+        <v>46443</v>
+      </c>
+      <c r="F1299" s="68"/>
+    </row>
+    <row r="1300" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1300" s="95" t="s">
+        <v>3121</v>
+      </c>
+      <c r="B1300" s="97" t="s">
+        <v>3122</v>
+      </c>
+      <c r="C1300" s="96" t="s">
+        <v>3120</v>
+      </c>
+      <c r="D1300" s="19">
+        <v>46443</v>
+      </c>
+      <c r="F1300" s="68"/>
+    </row>
+    <row r="1301" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1301" s="95" t="s">
+        <v>3157</v>
+      </c>
+      <c r="B1301" s="14" t="s">
+        <v>3158</v>
+      </c>
+      <c r="C1301" s="96" t="s">
+        <v>11</v>
+      </c>
+      <c r="D1301" s="19">
+        <v>46443</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1302" s="95" t="s">
+        <v>3159</v>
+      </c>
+      <c r="B1302" s="14" t="s">
+        <v>3160</v>
+      </c>
+      <c r="C1302" s="104" t="s">
+        <v>3161</v>
+      </c>
+      <c r="D1302" s="19">
+        <v>46445</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1303" s="3" t="s">
+        <v>3162</v>
+      </c>
+      <c r="B1303" s="14" t="s">
+        <v>3163</v>
+      </c>
+      <c r="C1303" s="10" t="s">
+        <v>3164</v>
+      </c>
+      <c r="D1303" s="19">
+        <v>46445</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1304" s="95" t="s">
+        <v>3165</v>
+      </c>
+      <c r="B1304" s="14" t="s">
+        <v>3166</v>
+      </c>
+      <c r="C1304" s="96" t="s">
+        <v>3167</v>
+      </c>
+      <c r="D1304" s="19">
+        <v>46445</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:6" ht="63.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1305" s="95" t="s">
+        <v>3168</v>
+      </c>
+      <c r="B1305" s="14" t="s">
+        <v>3169</v>
+      </c>
+      <c r="C1305" s="96" t="s">
+        <v>3170</v>
+      </c>
+      <c r="D1305" s="19">
+        <v>46445</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:6" ht="96.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1306" s="3" t="s">
+        <v>3171</v>
+      </c>
+      <c r="B1306" s="10" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C1306" s="10" t="s">
+        <v>3172</v>
+      </c>
+      <c r="D1306" s="19">
+        <v>46448</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:6" ht="360" x14ac:dyDescent="0.2">
+      <c r="A1307" s="95" t="s">
+        <v>3180</v>
+      </c>
+      <c r="B1307" s="11" t="s">
+        <v>3181</v>
+      </c>
+      <c r="C1307" s="82" t="s">
+        <v>3182</v>
+      </c>
+      <c r="D1307" s="19">
+        <v>46211</v>
+      </c>
+      <c r="E1307" s="68"/>
+      <c r="F1307" s="68"/>
+    </row>
+    <row r="1308" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1308" s="95" t="s">
+        <v>679</v>
+      </c>
+      <c r="B1308" s="14" t="s">
+        <v>680</v>
+      </c>
+      <c r="C1308" s="82" t="s">
+        <v>681</v>
+      </c>
+      <c r="D1308" s="106">
         <v>46449</v>
       </c>
-      <c r="E528" s="64"/>
-[...12 lines deleted...]
-      <c r="D529" s="19">
+      <c r="F1308" s="68"/>
+    </row>
+    <row r="1309" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1309" s="95" t="s">
+        <v>3183</v>
+      </c>
+      <c r="B1309" s="14" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C1309" s="82" t="s">
+        <v>3184</v>
+      </c>
+      <c r="D1309" s="107">
+        <v>46449</v>
+      </c>
+      <c r="F1309" s="68"/>
+    </row>
+    <row r="1310" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1310" s="95" t="s">
+        <v>3185</v>
+      </c>
+      <c r="B1310" s="11" t="s">
+        <v>3186</v>
+      </c>
+      <c r="C1310" s="82" t="s">
+        <v>3187</v>
+      </c>
+      <c r="D1310" s="107">
+        <v>46449</v>
+      </c>
+      <c r="F1310" s="68"/>
+    </row>
+    <row r="1311" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1311" s="1" t="s">
+        <v>3178</v>
+      </c>
+      <c r="B1311" s="10" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C1311" s="86" t="s">
+        <v>3179</v>
+      </c>
+      <c r="D1311" s="107">
+        <v>46495</v>
+      </c>
+      <c r="F1311" s="68"/>
+    </row>
+    <row r="1312" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="A1312" s="3" t="s">
+        <v>3188</v>
+      </c>
+      <c r="B1312" s="97" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C1312" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1312" s="19">
+        <v>46447</v>
+      </c>
+      <c r="E1312" s="108"/>
+      <c r="F1312" s="68"/>
+    </row>
+    <row r="1313" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1313" s="95" t="s">
+        <v>3190</v>
+      </c>
+      <c r="B1313" s="14" t="s">
+        <v>3191</v>
+      </c>
+      <c r="C1313" s="96" t="s">
+        <v>3511</v>
+      </c>
+      <c r="D1313" s="19">
+        <v>46452</v>
+      </c>
+      <c r="F1313" s="68"/>
+    </row>
+    <row r="1314" spans="1:6" ht="81.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1314" s="95" t="s">
+        <v>3192</v>
+      </c>
+      <c r="B1314" s="14" t="s">
+        <v>3193</v>
+      </c>
+      <c r="C1314" s="96" t="s">
+        <v>3708</v>
+      </c>
+      <c r="D1314" s="19">
+        <v>46452</v>
+      </c>
+      <c r="F1314" s="68"/>
+    </row>
+    <row r="1315" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1315" s="95" t="s">
+        <v>3194</v>
+      </c>
+      <c r="B1315" s="14" t="s">
+        <v>3195</v>
+      </c>
+      <c r="C1315" s="96" t="s">
+        <v>3196</v>
+      </c>
+      <c r="D1315" s="19">
+        <v>46456</v>
+      </c>
+      <c r="E1315" s="109"/>
+      <c r="F1315" s="68"/>
+    </row>
+    <row r="1316" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A1316" s="95" t="s">
+        <v>3197</v>
+      </c>
+      <c r="B1316" s="10" t="s">
+        <v>383</v>
+      </c>
+      <c r="C1316" s="110" t="s">
+        <v>3198</v>
+      </c>
+      <c r="D1316" s="19">
+        <v>46507</v>
+      </c>
+      <c r="F1316" s="68"/>
+    </row>
+    <row r="1317" spans="1:6" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1317" s="95" t="s">
+        <v>3199</v>
+      </c>
+      <c r="B1317" s="14" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C1317" s="96" t="s">
+        <v>3200</v>
+      </c>
+      <c r="D1317" s="19">
         <v>46457</v>
       </c>
-      <c r="E529" s="64"/>
-[...28 lines deleted...]
-      <c r="D531" s="26">
+      <c r="F1317" s="68"/>
+    </row>
+    <row r="1318" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1318" s="95" t="s">
+        <v>3202</v>
+      </c>
+      <c r="B1318" s="14" t="s">
+        <v>3203</v>
+      </c>
+      <c r="C1318" s="96" t="s">
+        <v>3204</v>
+      </c>
+      <c r="D1318" s="19">
+        <v>46457</v>
+      </c>
+      <c r="F1318" s="68"/>
+    </row>
+    <row r="1319" spans="1:6" ht="81.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1319" s="95" t="s">
+        <v>3205</v>
+      </c>
+      <c r="B1319" s="97" t="s">
+        <v>3206</v>
+      </c>
+      <c r="C1319" s="111" t="s">
+        <v>3207</v>
+      </c>
+      <c r="D1319" s="106">
+        <v>46457</v>
+      </c>
+      <c r="E1319" s="109"/>
+      <c r="F1319" s="68"/>
+    </row>
+    <row r="1320" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1320" s="3" t="s">
+        <v>3208</v>
+      </c>
+      <c r="B1320" s="10" t="s">
+        <v>3209</v>
+      </c>
+      <c r="C1320" s="82" t="s">
+        <v>3512</v>
+      </c>
+      <c r="D1320" s="29">
+        <v>46464</v>
+      </c>
+      <c r="F1320" s="68"/>
+    </row>
+    <row r="1321" spans="1:6" ht="135.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1321" s="95" t="s">
+        <v>3210</v>
+      </c>
+      <c r="B1321" s="14" t="s">
+        <v>3211</v>
+      </c>
+      <c r="C1321" s="96" t="s">
+        <v>3212</v>
+      </c>
+      <c r="D1321" s="19">
+        <v>46458</v>
+      </c>
+      <c r="F1321" s="68"/>
+    </row>
+    <row r="1322" spans="1:6" ht="123.75" x14ac:dyDescent="0.2">
+      <c r="A1322" s="95" t="s">
+        <v>3213</v>
+      </c>
+      <c r="B1322" s="14" t="s">
+        <v>3214</v>
+      </c>
+      <c r="C1322" s="111" t="s">
+        <v>3215</v>
+      </c>
+      <c r="D1322" s="106">
+        <v>46459</v>
+      </c>
+      <c r="F1322" s="68"/>
+    </row>
+    <row r="1323" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1323" s="95" t="s">
+        <v>3216</v>
+      </c>
+      <c r="B1323" s="14" t="s">
+        <v>3217</v>
+      </c>
+      <c r="C1323" s="96" t="s">
+        <v>3218</v>
+      </c>
+      <c r="D1323" s="19">
+        <v>46459</v>
+      </c>
+      <c r="F1323" s="68"/>
+    </row>
+    <row r="1324" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1324" s="3" t="s">
+        <v>3219</v>
+      </c>
+      <c r="B1324" s="10" t="s">
+        <v>3220</v>
+      </c>
+      <c r="C1324" s="82" t="s">
+        <v>3221</v>
+      </c>
+      <c r="D1324" s="29">
+        <v>46532</v>
+      </c>
+      <c r="F1324" s="68"/>
+    </row>
+    <row r="1325" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1325" s="112" t="s">
+        <v>3222</v>
+      </c>
+      <c r="B1325" s="14" t="s">
+        <v>3223</v>
+      </c>
+      <c r="C1325" s="96" t="s">
+        <v>3224</v>
+      </c>
+      <c r="D1325" s="19">
         <v>46465</v>
       </c>
-      <c r="E531" s="64"/>
-[...12 lines deleted...]
-      <c r="D532" s="19">
+      <c r="E1325" s="109"/>
+      <c r="F1325" s="68"/>
+    </row>
+    <row r="1326" spans="1:6" ht="135" x14ac:dyDescent="0.2">
+      <c r="A1326" s="3" t="s">
+        <v>3225</v>
+      </c>
+      <c r="B1326" s="10" t="s">
+        <v>3226</v>
+      </c>
+      <c r="C1326" s="113" t="s">
+        <v>3513</v>
+      </c>
+      <c r="D1326" s="19">
+        <v>46429</v>
+      </c>
+      <c r="F1326" s="68"/>
+    </row>
+    <row r="1327" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1327" s="95" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B1327" s="14" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C1327" s="82" t="s">
+        <v>3709</v>
+      </c>
+      <c r="D1327" s="106">
+        <v>46506</v>
+      </c>
+      <c r="F1327" s="68"/>
+    </row>
+    <row r="1328" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1328" s="95" t="s">
+        <v>3514</v>
+      </c>
+      <c r="B1328" s="21" t="s">
+        <v>3515</v>
+      </c>
+      <c r="C1328" s="82" t="s">
+        <v>3516</v>
+      </c>
+      <c r="D1328" s="19">
+        <v>46465</v>
+      </c>
+      <c r="F1328" s="68"/>
+    </row>
+    <row r="1329" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1329" s="95" t="s">
+        <v>3517</v>
+      </c>
+      <c r="B1329" s="14" t="s">
+        <v>3518</v>
+      </c>
+      <c r="C1329" s="82" t="s">
+        <v>3519</v>
+      </c>
+      <c r="D1329" s="19">
+        <v>46465</v>
+      </c>
+      <c r="F1329" s="68"/>
+    </row>
+    <row r="1330" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1330" s="3" t="s">
+        <v>3521</v>
+      </c>
+      <c r="B1330" s="10" t="s">
+        <v>3522</v>
+      </c>
+      <c r="C1330" s="82" t="s">
+        <v>3523</v>
+      </c>
+      <c r="D1330" s="19">
+        <v>46507</v>
+      </c>
+      <c r="F1330" s="68"/>
+    </row>
+    <row r="1331" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A1331" s="95" t="s">
+        <v>3525</v>
+      </c>
+      <c r="B1331" s="14" t="s">
+        <v>3524</v>
+      </c>
+      <c r="C1331" s="96" t="s">
+        <v>3526</v>
+      </c>
+      <c r="D1331" s="19">
+        <v>46466</v>
+      </c>
+      <c r="F1331" s="68"/>
+    </row>
+    <row r="1332" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1332" s="95" t="s">
+        <v>3527</v>
+      </c>
+      <c r="B1332" s="14" t="s">
+        <v>3528</v>
+      </c>
+      <c r="C1332" s="114" t="s">
+        <v>3529</v>
+      </c>
+      <c r="D1332" s="106">
+        <v>46469</v>
+      </c>
+      <c r="F1332" s="68"/>
+    </row>
+    <row r="1333" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
+      <c r="A1333" s="3" t="s">
+        <v>3530</v>
+      </c>
+      <c r="B1333" s="10" t="s">
+        <v>3531</v>
+      </c>
+      <c r="C1333" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="D1333" s="29">
+        <v>46494</v>
+      </c>
+      <c r="F1333" s="68"/>
+    </row>
+    <row r="1334" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1334" s="95" t="s">
+        <v>3533</v>
+      </c>
+      <c r="B1334" s="14" t="s">
+        <v>3534</v>
+      </c>
+      <c r="C1334" s="96" t="s">
+        <v>3710</v>
+      </c>
+      <c r="D1334" s="107">
+        <v>46470</v>
+      </c>
+      <c r="E1334" s="109"/>
+      <c r="F1334" s="68"/>
+    </row>
+    <row r="1335" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1335" s="95" t="s">
+        <v>3535</v>
+      </c>
+      <c r="B1335" s="97" t="s">
+        <v>3536</v>
+      </c>
+      <c r="C1335" s="96" t="s">
+        <v>3711</v>
+      </c>
+      <c r="D1335" s="106">
+        <v>46150</v>
+      </c>
+      <c r="F1335" s="68"/>
+    </row>
+    <row r="1336" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1336" s="95" t="s">
+        <v>3537</v>
+      </c>
+      <c r="B1336" s="14" t="s">
+        <v>3538</v>
+      </c>
+      <c r="C1336" s="96" t="s">
+        <v>3712</v>
+      </c>
+      <c r="D1336" s="19">
         <v>46471</v>
       </c>
-      <c r="E532" s="64"/>
-[...28 lines deleted...]
-      <c r="D534" s="19">
+      <c r="F1336" s="68"/>
+    </row>
+    <row r="1337" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1337" s="95" t="s">
+        <v>3539</v>
+      </c>
+      <c r="B1337" s="14" t="s">
+        <v>3540</v>
+      </c>
+      <c r="C1337" s="96" t="s">
+        <v>3541</v>
+      </c>
+      <c r="D1337" s="19">
+        <v>46472</v>
+      </c>
+      <c r="F1337" s="68"/>
+    </row>
+    <row r="1338" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1338" s="3" t="s">
+        <v>3543</v>
+      </c>
+      <c r="B1338" s="96" t="s">
+        <v>3544</v>
+      </c>
+      <c r="C1338" s="111" t="s">
+        <v>3713</v>
+      </c>
+      <c r="D1338" s="29">
+        <v>46477</v>
+      </c>
+      <c r="F1338" s="68"/>
+    </row>
+    <row r="1339" spans="1:6" ht="135" x14ac:dyDescent="0.2">
+      <c r="A1339" s="95" t="s">
+        <v>3545</v>
+      </c>
+      <c r="B1339" s="14" t="s">
+        <v>3546</v>
+      </c>
+      <c r="C1339" s="111" t="s">
+        <v>3547</v>
+      </c>
+      <c r="D1339" s="29">
+        <v>46478</v>
+      </c>
+      <c r="E1339" s="109" t="s">
+        <v>3548</v>
+      </c>
+      <c r="F1339" s="68"/>
+    </row>
+    <row r="1340" spans="1:6" ht="270" x14ac:dyDescent="0.2">
+      <c r="A1340" s="95" t="s">
+        <v>3549</v>
+      </c>
+      <c r="B1340" s="14" t="s">
+        <v>3550</v>
+      </c>
+      <c r="C1340" s="111" t="s">
+        <v>3714</v>
+      </c>
+      <c r="D1340" s="29">
+        <v>46477</v>
+      </c>
+      <c r="F1340" s="68"/>
+    </row>
+    <row r="1341" spans="1:6" ht="270" x14ac:dyDescent="0.2">
+      <c r="A1341" s="3" t="s">
+        <v>3551</v>
+      </c>
+      <c r="B1341" s="10" t="s">
+        <v>3552</v>
+      </c>
+      <c r="C1341" s="115" t="s">
+        <v>3553</v>
+      </c>
+      <c r="D1341" s="19">
+        <v>46438</v>
+      </c>
+      <c r="F1341" s="68"/>
+    </row>
+    <row r="1342" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A1342" s="3" t="s">
+        <v>3554</v>
+      </c>
+      <c r="B1342" s="10" t="s">
+        <v>3555</v>
+      </c>
+      <c r="C1342" s="113" t="s">
+        <v>3715</v>
+      </c>
+      <c r="D1342" s="19">
+        <v>46297</v>
+      </c>
+      <c r="F1342" s="68"/>
+    </row>
+    <row r="1343" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A1343" s="95" t="s">
+        <v>3556</v>
+      </c>
+      <c r="B1343" s="14" t="s">
+        <v>3557</v>
+      </c>
+      <c r="C1343" s="96" t="s">
+        <v>3716</v>
+      </c>
+      <c r="D1343" s="29">
+        <v>46477</v>
+      </c>
+      <c r="F1343" s="68"/>
+    </row>
+    <row r="1344" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+      <c r="A1344" s="2" t="s">
+        <v>3558</v>
+      </c>
+      <c r="B1344" s="11" t="s">
+        <v>3559</v>
+      </c>
+      <c r="C1344" s="10" t="s">
+        <v>629</v>
+      </c>
+      <c r="D1344" s="19">
+        <v>46478</v>
+      </c>
+      <c r="F1344" s="68"/>
+    </row>
+    <row r="1345" spans="1:6" ht="146.25" x14ac:dyDescent="0.2">
+      <c r="A1345" s="47" t="s">
+        <v>3560</v>
+      </c>
+      <c r="B1345" s="21" t="s">
+        <v>3561</v>
+      </c>
+      <c r="C1345" s="96" t="s">
+        <v>3562</v>
+      </c>
+      <c r="D1345" s="29">
+        <v>46478</v>
+      </c>
+      <c r="F1345" s="68"/>
+    </row>
+    <row r="1346" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1346" s="3" t="s">
+        <v>3563</v>
+      </c>
+      <c r="B1346" s="10" t="s">
+        <v>3564</v>
+      </c>
+      <c r="C1346" s="113" t="s">
+        <v>3565</v>
+      </c>
+      <c r="D1346" s="29">
+        <v>46533</v>
+      </c>
+      <c r="F1346" s="68"/>
+    </row>
+    <row r="1347" spans="1:6" ht="202.5" x14ac:dyDescent="0.2">
+      <c r="A1347" s="95" t="s">
+        <v>3566</v>
+      </c>
+      <c r="B1347" s="97" t="s">
+        <v>3567</v>
+      </c>
+      <c r="C1347" s="96" t="s">
+        <v>3717</v>
+      </c>
+      <c r="D1347" s="29">
+        <v>46485</v>
+      </c>
+      <c r="E1347" s="109"/>
+      <c r="F1347" s="68"/>
+    </row>
+    <row r="1348" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="A1348" s="3" t="s">
+        <v>3568</v>
+      </c>
+      <c r="B1348" s="10" t="s">
+        <v>3569</v>
+      </c>
+      <c r="C1348" s="113" t="s">
+        <v>13</v>
+      </c>
+      <c r="D1348" s="19">
+        <v>46499</v>
+      </c>
+      <c r="F1348" s="68"/>
+    </row>
+    <row r="1349" spans="1:6" ht="358.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1349" s="95" t="s">
+        <v>3570</v>
+      </c>
+      <c r="B1349" s="14" t="s">
+        <v>3571</v>
+      </c>
+      <c r="C1349" s="116" t="s">
+        <v>3572</v>
+      </c>
+      <c r="D1349" s="29">
+        <v>46484</v>
+      </c>
+      <c r="F1349" s="68"/>
+    </row>
+    <row r="1350" spans="1:6" ht="241.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1350" s="4" t="s">
+        <v>3576</v>
+      </c>
+      <c r="B1350" s="10" t="s">
+        <v>3574</v>
+      </c>
+      <c r="C1350" s="117" t="s">
+        <v>3575</v>
+      </c>
+      <c r="D1350" s="106">
+        <v>46485</v>
+      </c>
+      <c r="E1350" s="109"/>
+      <c r="F1350" s="68"/>
+    </row>
+    <row r="1351" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1351" s="95" t="s">
+        <v>3577</v>
+      </c>
+      <c r="B1351" s="14" t="s">
+        <v>3578</v>
+      </c>
+      <c r="C1351" s="96" t="s">
+        <v>3718</v>
+      </c>
+      <c r="D1351" s="106">
+        <v>46486</v>
+      </c>
+      <c r="F1351" s="68"/>
+    </row>
+    <row r="1352" spans="1:6" ht="409.5" x14ac:dyDescent="0.2">
+      <c r="A1352" s="118" t="s">
+        <v>3579</v>
+      </c>
+      <c r="B1352" s="14" t="s">
+        <v>3580</v>
+      </c>
+      <c r="C1352" s="111" t="s">
+        <v>3581</v>
+      </c>
+      <c r="D1352" s="106">
+        <v>46486</v>
+      </c>
+      <c r="E1352" s="109"/>
+      <c r="F1352" s="68"/>
+    </row>
+    <row r="1353" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1353" s="52" t="s">
+        <v>3582</v>
+      </c>
+      <c r="B1353" s="14" t="s">
+        <v>3583</v>
+      </c>
+      <c r="C1353" s="10" t="s">
+        <v>3584</v>
+      </c>
+      <c r="D1353" s="106">
         <v>46487</v>
       </c>
-      <c r="E534" s="64"/>
-[...83 lines deleted...]
-      <c r="A540" s="3" t="s">
+      <c r="F1353" s="68"/>
+    </row>
+    <row r="1354" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1354" s="95" t="s">
+        <v>3587</v>
+      </c>
+      <c r="B1354" s="14" t="s">
+        <v>3588</v>
+      </c>
+      <c r="C1354" s="111" t="s">
+        <v>3589</v>
+      </c>
+      <c r="D1354" s="106">
+        <v>46490</v>
+      </c>
+      <c r="F1354" s="68"/>
+    </row>
+    <row r="1355" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A1355" s="95" t="s">
+        <v>3590</v>
+      </c>
+      <c r="B1355" s="14" t="s">
+        <v>3591</v>
+      </c>
+      <c r="C1355" s="96" t="s">
+        <v>3719</v>
+      </c>
+      <c r="D1355" s="106">
+        <v>46490</v>
+      </c>
+      <c r="F1355" s="68"/>
+    </row>
+    <row r="1356" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1356" s="95" t="s">
+        <v>3593</v>
+      </c>
+      <c r="B1356" s="97" t="s">
         <v>3594</v>
       </c>
-      <c r="B540" s="14" t="s">
-[...37 lines deleted...]
-      <c r="D542" s="19">
+      <c r="C1356" s="96" t="s">
+        <v>3595</v>
+      </c>
+      <c r="D1356" s="106">
+        <v>46491</v>
+      </c>
+      <c r="F1356" s="68"/>
+    </row>
+    <row r="1357" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="A1357" s="95" t="s">
+        <v>3596</v>
+      </c>
+      <c r="B1357" s="14" t="s">
+        <v>3597</v>
+      </c>
+      <c r="C1357" s="96" t="s">
+        <v>3598</v>
+      </c>
+      <c r="D1357" s="106">
+        <v>46491</v>
+      </c>
+      <c r="F1357" s="68"/>
+    </row>
+    <row r="1358" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="A1358" s="95" t="s">
+        <v>3599</v>
+      </c>
+      <c r="B1358" s="97" t="s">
+        <v>3600</v>
+      </c>
+      <c r="C1358" s="111" t="s">
+        <v>310</v>
+      </c>
+      <c r="D1358" s="106">
+        <v>46366</v>
+      </c>
+      <c r="F1358" s="68"/>
+    </row>
+    <row r="1359" spans="1:6" ht="157.5" x14ac:dyDescent="0.2">
+      <c r="A1359" s="95" t="s">
+        <v>3601</v>
+      </c>
+      <c r="B1359" s="14" t="s">
+        <v>3602</v>
+      </c>
+      <c r="C1359" s="111" t="s">
+        <v>3720</v>
+      </c>
+      <c r="D1359" s="106">
+        <v>46494</v>
+      </c>
+      <c r="F1359" s="68"/>
+    </row>
+    <row r="1360" spans="1:6" ht="281.25" x14ac:dyDescent="0.2">
+      <c r="A1360" s="95" t="s">
+        <v>3603</v>
+      </c>
+      <c r="B1360" s="97" t="s">
+        <v>3604</v>
+      </c>
+      <c r="C1360" s="82" t="s">
+        <v>3605</v>
+      </c>
+      <c r="D1360" s="106">
+        <v>46487</v>
+      </c>
+      <c r="F1360" s="68"/>
+    </row>
+    <row r="1361" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1361" s="95" t="s">
+        <v>3606</v>
+      </c>
+      <c r="B1361" s="14" t="s">
+        <v>3607</v>
+      </c>
+      <c r="C1361" s="96" t="s">
+        <v>3608</v>
+      </c>
+      <c r="D1361" s="106">
+        <v>46524</v>
+      </c>
+      <c r="F1361" s="68"/>
+    </row>
+    <row r="1362" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1362" s="95" t="s">
+        <v>3609</v>
+      </c>
+      <c r="B1362" s="14" t="s">
+        <v>3610</v>
+      </c>
+      <c r="C1362" s="82" t="s">
+        <v>3611</v>
+      </c>
+      <c r="D1362" s="106">
+        <v>46524</v>
+      </c>
+      <c r="F1362" s="68"/>
+    </row>
+    <row r="1363" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1363" s="95" t="s">
+        <v>3612</v>
+      </c>
+      <c r="B1363" s="14" t="s">
+        <v>3613</v>
+      </c>
+      <c r="C1363" s="96" t="s">
+        <v>3614</v>
+      </c>
+      <c r="D1363" s="19">
+        <v>46494</v>
+      </c>
+      <c r="F1363" s="68"/>
+    </row>
+    <row r="1364" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="A1364" s="95" t="s">
+        <v>3615</v>
+      </c>
+      <c r="B1364" s="14" t="s">
+        <v>3616</v>
+      </c>
+      <c r="C1364" s="96" t="s">
+        <v>3614</v>
+      </c>
+      <c r="D1364" s="106">
+        <v>46494</v>
+      </c>
+      <c r="F1364" s="68"/>
+    </row>
+    <row r="1365" spans="1:6" ht="409.5" x14ac:dyDescent="0.2">
+      <c r="A1365" s="3" t="s">
+        <v>3627</v>
+      </c>
+      <c r="B1365" s="97" t="s">
+        <v>3617</v>
+      </c>
+      <c r="C1365" s="111" t="s">
+        <v>3721</v>
+      </c>
+      <c r="D1365" s="106">
+        <v>46497</v>
+      </c>
+      <c r="F1365" s="68"/>
+    </row>
+    <row r="1366" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A1366" s="95" t="s">
+        <v>3619</v>
+      </c>
+      <c r="B1366" s="14" t="s">
+        <v>3620</v>
+      </c>
+      <c r="C1366" s="111" t="s">
+        <v>3621</v>
+      </c>
+      <c r="D1366" s="106">
+        <v>46498</v>
+      </c>
+      <c r="F1366" s="68"/>
+    </row>
+    <row r="1367" spans="1:6" ht="168.75" x14ac:dyDescent="0.2">
+      <c r="A1367" s="95" t="s">
+        <v>3622</v>
+      </c>
+      <c r="B1367" s="14" t="s">
+        <v>3623</v>
+      </c>
+      <c r="C1367" s="111" t="s">
+        <v>3621</v>
+      </c>
+      <c r="D1367" s="106">
+        <v>46498</v>
+      </c>
+      <c r="F1367" s="68"/>
+    </row>
+    <row r="1368" spans="1:6" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1368" s="95" t="s">
+        <v>3624</v>
+      </c>
+      <c r="B1368" s="97" t="s">
+        <v>3625</v>
+      </c>
+      <c r="C1368" s="82" t="s">
+        <v>3626</v>
+      </c>
+      <c r="D1368" s="106">
+        <v>46498</v>
+      </c>
+      <c r="F1368" s="68"/>
+    </row>
+    <row r="1369" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1369" s="95" t="s">
+        <v>3628</v>
+      </c>
+      <c r="B1369" s="14" t="s">
+        <v>3629</v>
+      </c>
+      <c r="C1369" s="96" t="s">
+        <v>2657</v>
+      </c>
+      <c r="D1369" s="106">
         <v>46506</v>
       </c>
-      <c r="E542" s="64"/>
-[...12 lines deleted...]
-      <c r="D543" s="19">
+      <c r="F1369" s="68"/>
+    </row>
+    <row r="1370" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A1370" s="95" t="s">
+        <v>3630</v>
+      </c>
+      <c r="B1370" s="14" t="s">
+        <v>3631</v>
+      </c>
+      <c r="C1370" s="111" t="s">
+        <v>3621</v>
+      </c>
+      <c r="D1370" s="106">
         <v>46505</v>
       </c>
-      <c r="E543" s="64"/>
-[...1788 lines deleted...]
-      <c r="D655" s="26">
+      <c r="F1370" s="68"/>
+    </row>
+    <row r="1371" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="A1371" s="95" t="s">
+        <v>3632</v>
+      </c>
+      <c r="B1371" s="14" t="s">
+        <v>3633</v>
+      </c>
+      <c r="C1371" s="82" t="s">
+        <v>3634</v>
+      </c>
+      <c r="D1371" s="106">
         <v>46505</v>
       </c>
-      <c r="E655" s="64"/>
-[...11322 lines deleted...]
-      <c r="F1366" s="64"/>
+      <c r="F1371" s="68"/>
     </row>
   </sheetData>
-  <autoFilter ref="A5:D1366" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <autoFilter ref="A5:D1371" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:F231">
     <sortCondition sortBy="icon" ref="A232"/>
   </sortState>
   <dataConsolidate/>
   <mergeCells count="1">
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="C1296" r:id="rId1" display="apģērbi, smaržas; smaržvielas u.c." xr:uid="{3729B786-7710-465C-927B-F314B612522D}"/>
-[...10 lines deleted...]
-    <hyperlink ref="C1307" r:id="rId12" display="atmiņas spēles,  pārtikas preču iepirkumu maisiņi, dekoratīvie magnēti, magnētu logotipu dizains t-krekliem,  piespraudes u.c." xr:uid="{AB0FE24E-AC6C-4E16-BDCF-6DCF3F8BF328}"/>
+    <hyperlink ref="C1283" r:id="rId1" display="apģērbi, smaržas; smaržvielas u.c." xr:uid="{3729B786-7710-465C-927B-F314B612522D}"/>
+    <hyperlink ref="C1284" r:id="rId2" display="kases aparāti; elektroniskie svari; aparāti banknošu autentiskuma pārbaudei, banknošu skaitīšanas iekārtas, rēķināšanas mašīnas; optisko disku un svītrkodu lasītāji, printeri izmantošanai ar datoriem, kartes ar mikroprocesoriem, biroja piederumi u.c." xr:uid="{A4C168C5-9D43-4E63-9F22-CE486EAC45AF}"/>
+    <hyperlink ref="C1285" r:id="rId3" xr:uid="{507F52E6-9328-448D-ABA7-1902F9162E0E}"/>
+    <hyperlink ref="C1286" r:id="rId4" xr:uid="{5FAFE772-B22F-4D1B-B9ED-7F67EEBB248A}"/>
+    <hyperlink ref="C1287" r:id="rId5" xr:uid="{9341F52E-F899-41A0-9BDC-2A38DDD019DC}"/>
+    <hyperlink ref="C1288" r:id="rId6" xr:uid="{24560AAC-90C9-42E5-9F38-A2E9780AC81D}"/>
+    <hyperlink ref="C1289" r:id="rId7" xr:uid="{459B4132-8550-4BD1-824A-8A28AFD54646}"/>
+    <hyperlink ref="C1290" r:id="rId8" display="smaržas,smaržu pudelītes,  kartona iepakojums u.c. " xr:uid="{C054FF94-B9FB-4B22-A291-4C9BA75D3190}"/>
+    <hyperlink ref="C1291" r:id="rId9" display="multivitamīnu preparāti farmaceitiskie preparāti un vielas... gremošanas līdzekļi farmaceitiskiem nolūkiem paracetamols, paracetamola preparāti iekšķīgai lietošanai... pretsāpju līdzekļi, zobu birstes, mutes skalošanas līdzeklis, zobu pasta,zobu birstes, mutes skalošanas līdzeklis, protēžu līmes; tīrīšanas līdzekļi u.c." xr:uid="{403C0868-B36C-4EE1-A65D-B8E78321415A}"/>
+    <hyperlink ref="C1292" r:id="rId10" xr:uid="{368E5F7D-3496-4DCA-A3F1-4829356DABFC}"/>
+    <hyperlink ref="C1293" r:id="rId11" xr:uid="{081195F7-387D-4E7A-87ED-51E0D65AF6F0}"/>
+    <hyperlink ref="C1294" r:id="rId12" display="atmiņas spēles,  pārtikas preču iepirkumu maisiņi, dekoratīvie magnēti, magnētu logotipu dizains t-krekliem,  piespraudes u.c." xr:uid="{AB0FE24E-AC6C-4E16-BDCF-6DCF3F8BF328}"/>
     <hyperlink ref="C6" r:id="rId13" xr:uid="{B2BACACA-6DDF-4C69-B488-395A421ACA37}"/>
     <hyperlink ref="C7" r:id="rId14" xr:uid="{C69BF947-17DC-48A6-8654-62BE0F7C8362}"/>
     <hyperlink ref="C9" r:id="rId15" xr:uid="{6D720CCE-49CE-459A-806F-19AF3BCF606A}"/>
     <hyperlink ref="C10" r:id="rId16" xr:uid="{1F0C9ED0-15E8-442C-A17C-250BA12FC48C}"/>
     <hyperlink ref="C11" r:id="rId17" xr:uid="{2ED88169-E032-4185-86E3-90A21ECAE8E7}"/>
     <hyperlink ref="C12" r:id="rId18" xr:uid="{530845F4-1B91-4CC2-A611-12221DB5D1D4}"/>
     <hyperlink ref="C13" r:id="rId19" display="apģērbi, aksesuāri, rotaļlietas u.c." xr:uid="{0790B49C-9F67-49DD-ABA4-8CABF7927357}"/>
     <hyperlink ref="C16" r:id="rId20" xr:uid="{1205DCB9-F61E-420B-8ADD-27474509F18E}"/>
     <hyperlink ref="C17" r:id="rId21" display="naži,virtuves piederumi" xr:uid="{CC8404AB-A0B9-4D21-B18E-54C2C24F803A}"/>
     <hyperlink ref="C18" r:id="rId22" display="somas,ādas izstrādājumi,u.c." xr:uid="{1480927F-D197-41A9-8E30-8834BD4DFA6E}"/>
     <hyperlink ref="C19" r:id="rId23" display="Lauksaimniecības iekārtas" xr:uid="{C0DA901B-72AF-4F3E-B438-5AA5AB905BCD}"/>
     <hyperlink ref="C20" r:id="rId24" xr:uid="{32A675AE-40E6-4835-945B-F4477B39ADE9}"/>
     <hyperlink ref="C21" r:id="rId25" xr:uid="{9AFE4C74-CD44-4361-AD43-2612904302FC}"/>
     <hyperlink ref="C22" r:id="rId26" xr:uid="{803DF8C9-1102-4809-8885-39B3590A951D}"/>
     <hyperlink ref="C23" r:id="rId27" display="elektromotori,sūkņi,krāni u.c." xr:uid="{A39D0410-BB90-4E23-AE94-7E3B800FD1E6}"/>
     <hyperlink ref="C24" r:id="rId28" display="pretsāpju līdzeklis kaklam  Strepsils" xr:uid="{B1EAB8DC-72F1-4289-92A1-B2E4AD89DCFB}"/>
     <hyperlink ref="C25" r:id="rId29" display="rotaļlietas,suvenīri iPhone un iPad skolai" xr:uid="{D49AB803-52D8-43F6-8A90-A6EC20AB5C47}"/>
     <hyperlink ref="C26" r:id="rId30" display="apģērbi,apavi,somas un aksesuāri" xr:uid="{96388EB8-A8C5-426F-837D-FAEA5CE5BFDE}"/>
     <hyperlink ref="C27" r:id="rId31" xr:uid="{9B8602BC-6D45-47E9-8BCB-61956534BAD3}"/>
     <hyperlink ref="C29" r:id="rId32" display="Uztura bagātinātāji; diētiskās pārtikas piedevas;vitamīni; minerāli un minerālu preparāti; omega-3 taukskābes, fosfolipīdi un antioksidanti, Pārtikas eļļas un tauki,u.c." xr:uid="{EB811F77-C0F2-4952-9D31-DC5A56CAFCE5}"/>
     <hyperlink ref="C28" r:id="rId33" display="zobu pasta un mutes skalojamais ūdenis;ķermeņa un ādas kopšanas līdzekļi,dezodorants;antiperspiranti,ziepes, skūšanās krēmi un ādas losjoni, matu kopšanas līdzekļi,u.c." xr:uid="{ED35BBEE-A6F0-4CD1-89FF-B7E91F7117E3}"/>
     <hyperlink ref="C30" r:id="rId34" xr:uid="{39881BE9-74C8-43B2-BA6B-8DB9F0C6083A}"/>
     <hyperlink ref="C31" r:id="rId35" display="dažādas skaistumkomšanas  preces, šampūni, krēmi, dezodoranti, u.c" xr:uid="{A4EF7E0E-367D-41C7-8A22-12838B0E9E84}"/>
     <hyperlink ref="C32" r:id="rId36" display="skaistumkopšanas līdzekļi,parfimērija,kosmētika,krēmi,dezodoranti,aksesuāri,u.c." xr:uid="{6AA78671-37FA-497C-8362-86A2E879B41B}"/>
     <hyperlink ref="C33" r:id="rId37" xr:uid="{A68203AE-22E5-4979-AA7E-D3DAED505AB4}"/>
@@ -36339,1457 +37367,1448 @@
     <hyperlink ref="C235" r:id="rId189" xr:uid="{1EF9677D-0D43-41BA-AEAB-5125D8645E42}"/>
     <hyperlink ref="C236" r:id="rId190" xr:uid="{CF3A8033-5A1A-4A20-A5F5-39D0F30FCD58}"/>
     <hyperlink ref="C237" r:id="rId191" display="televizoru skaļruņi, audio sistēmas un austiņas" xr:uid="{B759E9E6-0A60-4977-8CF2-6521DAFB1390}"/>
     <hyperlink ref="C238" r:id="rId192" xr:uid="{CEBEF857-E7EB-4A32-AC75-04BEE2F60960}"/>
     <hyperlink ref="C143" r:id="rId193" display="somas,apavi, jostas" xr:uid="{23DF89A9-1664-42A9-A7E1-76309D9F955E}"/>
     <hyperlink ref="C142" r:id="rId194" display="augu izcelsmes cigaretes,u.c" xr:uid="{8136683B-696C-4F40-AB26-94E1B3AAF1BD}"/>
     <hyperlink ref="C140" r:id="rId195" display="ūdensnecaurlaidīgi zābaki u.c" xr:uid="{159BCB22-DE79-4F52-AEEA-2E50B21FDB9D}"/>
     <hyperlink ref="C139" r:id="rId196" display="kosmētiskie līdzekļi,ziepes,ēteriskās eļļas,smaržas,ķermeņa dezodoranti,dušas želejas,šampūni un matu losjoni,filmas,videoieraksti un kasetes,datorprogrammas,radiosaulesbrilles,brilles,briļļu rāmji un aksesuāri,apģērbi,apavi,galvassegas,apakšveļa,krekliņi" xr:uid="{A1881FBD-C771-4EF9-ACDC-3A35C64058E5}"/>
     <hyperlink ref="C138" r:id="rId197" display="motociklu rezerves daļas, aksesuāri, u.c." xr:uid="{863CDDC3-9052-4083-8BD3-BE63DE5F288C}"/>
     <hyperlink ref="C137" r:id="rId198" xr:uid="{9E2BBF41-70EE-4F3F-BBF8-DB752CE61499}"/>
     <hyperlink ref="C144" r:id="rId199" display="PIERRE CARDIN" xr:uid="{54B82295-47ED-44FB-ABA5-D4C91FF19009}"/>
     <hyperlink ref="C145" r:id="rId200" display="parfimērija,     kosmētika, ķermeņa un skaistumkopšanas līdzekļi,u.c" xr:uid="{CC9047F9-19D8-4A96-BF76-9594EE1B27DB}"/>
     <hyperlink ref="C146" r:id="rId201" xr:uid="{923D69C5-B7F4-4ECE-82DA-E16C1C5A4144}"/>
     <hyperlink ref="C147" r:id="rId202" display="pārtika, alkoholiskie dzērieni,u.c" xr:uid="{43E3127E-523A-4D03-B432-9CE84696D2BA}"/>
     <hyperlink ref="C148" r:id="rId203" display="Dizaina lampas" xr:uid="{2988528C-BAA9-4D8D-97C1-2985B3808908}"/>
     <hyperlink ref="C149" r:id="rId204" xr:uid="{6EED56CA-3EEE-4FE3-9FE5-7EF15E33876F}"/>
     <hyperlink ref="C41" r:id="rId205" xr:uid="{EFECAF8A-05FC-4C0B-9817-B848D1D1FE18}"/>
     <hyperlink ref="C42" r:id="rId206" xr:uid="{64FDC4F8-641E-4200-9786-826C1CD10810}"/>
     <hyperlink ref="C43" r:id="rId207" display="apģērbi,apavi,somas,smaržas,brilles,rotaslietas,u.c" xr:uid="{B4A8FD7D-CE76-45E3-A599-C7177B945646}"/>
     <hyperlink ref="C151" r:id="rId208" display="optika šaujamieročiem,u.c" xr:uid="{9DF4DF94-17E1-42FD-A149-A7380EF62C81}"/>
     <hyperlink ref="C239" r:id="rId209" xr:uid="{7FDDB220-5808-45D9-A50D-DE345751459D}"/>
     <hyperlink ref="C240" r:id="rId210" display="rotaļlietas arī lelles" xr:uid="{7AD4301A-1C95-471E-B006-97558011EB1E}"/>
     <hyperlink ref="C40" r:id="rId211" display="mobilie telefoni u.c." xr:uid="{EFD3BEBC-4D0B-4278-BFAE-0CE20CD930B7}"/>
     <hyperlink ref="C241" r:id="rId212" xr:uid="{E8D0F27D-D13E-45E8-8E2E-40DF0B87C12A}"/>
     <hyperlink ref="C242" r:id="rId213" xr:uid="{593FC3C6-01EF-4BC4-9770-46D86451BA14}"/>
-    <hyperlink ref="C243" r:id="rId214" display="sporta apavi, cimdi, jakas garās bikses, jakas, krekli, šorti, sporta bumbas" xr:uid="{F389FFDE-0452-4895-9CF9-E153075C0133}"/>
+    <hyperlink ref="C243" r:id="rId214" xr:uid="{F389FFDE-0452-4895-9CF9-E153075C0133}"/>
     <hyperlink ref="C244" r:id="rId215" display="apģērbi, apavi, galvassegas,spēles, rotaļlietas videospēļu aparāti, papīrs, kartons  iespieddarbi u.c. " xr:uid="{23D3A7CD-86DA-41E8-AFB6-90686791F4D4}"/>
     <hyperlink ref="C245" r:id="rId216" xr:uid="{152DCB8F-FCC7-45AA-9012-5C3BC17D32B2}"/>
     <hyperlink ref="C246" r:id="rId217" display="mēbeles, spoguļi, rāmji, paklāji,  linolejs, dzelzs izstrādājumi, juvelierizstrādājumi, dārgakmeņi, trauki mājsaimniecības vai virtuves vajadzībām, balināšanas līdzekļi, audumi,  parastie metāli un to sakausējumi, rokas instrumenti" xr:uid="{D939C5DA-9AC0-4223-9226-3ABEC7F27B0D}"/>
     <hyperlink ref="C247" r:id="rId218" display="baloni u.c." xr:uid="{0EFE7071-2E6E-4AFD-BEB4-145BC1DAEBA5}"/>
     <hyperlink ref="C153" r:id="rId219" display=" spēles un rotaļlietas,kompaktdiski, DVD diski un citi digitālie datu nesēji; iespiedprodukcija;u.c" xr:uid="{429209EA-FCA4-4E0D-90D4-AF5A4FA36613}"/>
     <hyperlink ref="C248" r:id="rId220" xr:uid="{76317E47-5A5B-456D-BE5F-C17D9EC2876A}"/>
     <hyperlink ref="C152" r:id="rId221" display="audumi un tekstilpreces; šķiedras (tekstilmateriālu un sintētisko)" xr:uid="{F69A43D8-05DE-4EB4-8998-2F0373EF2F24}"/>
     <hyperlink ref="C249" r:id="rId222" display="Piel/Wilson Sporting Goods Co" xr:uid="{543B9578-35E9-4D6D-885A-3E21675CF5EC}"/>
     <hyperlink ref="C250" r:id="rId223" display="sporta apavi (čības) bērniem" xr:uid="{24536930-71E4-401D-A155-10CC6478DB6F}"/>
     <hyperlink ref="C251" r:id="rId224" xr:uid="{A8DF887B-F19C-485A-B247-941ABD6BF5A1}"/>
     <hyperlink ref="C252" r:id="rId225" xr:uid="{7EBA2924-2592-4AA9-BADB-6E56A38B81FF}"/>
     <hyperlink ref="C253" r:id="rId226" xr:uid="{54E4A348-0288-4228-A962-952825A67668}"/>
     <hyperlink ref="C254" r:id="rId227" xr:uid="{A64FC4D4-F3BE-40C5-9C30-5E7E03A8CDFE}"/>
     <hyperlink ref="C133" r:id="rId228" xr:uid="{6C5AEB84-0D46-48BE-9DBE-A5D9CA3E529E}"/>
     <hyperlink ref="C96" r:id="rId229" display="apgaismošanas,tvaika ražošanas,ēdiena gatavošanai,gaisa vai ūdens attīrīšanas iekārtas;sterilizatori,elektriskie transportlīdzekļi,bērnu trīsriteņi,velosipēdi,klaidonis,bērnu ratiņi,drošības sēdekļi bērniem (transportlīdzekļiem),mēbeles,u.c" xr:uid="{5B595922-961A-4240-99D5-E341D5ECF92C}"/>
     <hyperlink ref="C97" r:id="rId230" display="šokolādes,konfektes,u.c" xr:uid="{AA0531C2-A7C1-4DA1-A6F8-BE6E81B573D8}"/>
     <hyperlink ref="C94" r:id="rId231" display="šokolādes,konfektes,u.c" xr:uid="{D2A6FF45-DA55-4CC0-A6BF-C9C757A7A5D7}"/>
     <hyperlink ref="C95" r:id="rId232" xr:uid="{6367976B-F109-4AF2-ACF2-A4ABE04D779E}"/>
     <hyperlink ref="C86" r:id="rId233" xr:uid="{C7955464-0AE7-4792-AA3E-F10456A1F7BB}"/>
     <hyperlink ref="C85" r:id="rId234" display="somas,apģērbi, apavi u.c" xr:uid="{95B3633A-5560-4E5D-91F1-C8DB7FD7BF5E}"/>
     <hyperlink ref="C82" r:id="rId235" display="ķirurģiskas ierīces,akupunktūras adatas;medicīniskas ierīces analīzēm;asins spiediena mērīšanai;ierīces mākslīgai elpināšanai,u.c" xr:uid="{2FA85A5B-C916-4E28-B7E2-432C8B055717}"/>
     <hyperlink ref="C83" r:id="rId236" display="rotaļlietas,aksesuāri u.c." xr:uid="{7B4E55FD-85F9-455A-B108-1DE64E45BAFF}"/>
-    <hyperlink ref="C63" r:id="rId237" display="apģērbi, apvi, aksesuāri u.c." xr:uid="{EE521B28-F4F2-4A70-ADDD-84B1B989E443}"/>
+    <hyperlink ref="C63" r:id="rId237" xr:uid="{EE521B28-F4F2-4A70-ADDD-84B1B989E443}"/>
     <hyperlink ref="C50" r:id="rId238" xr:uid="{72663D4E-28CF-43A0-9856-FFB9A0DC88CF}"/>
     <hyperlink ref="C255" r:id="rId239" xr:uid="{17F64448-FAD7-4F14-A508-33EE7C883D89}"/>
     <hyperlink ref="C268" r:id="rId240" xr:uid="{460EF7AF-F1CA-4375-B419-D49B3E156412}"/>
-    <hyperlink ref="C269" r:id="rId241" display="šokolādes, konfektes kafija, tēja, kakao un mākslīgā kafija, alus,minerālūdens, gāzēts ūdens u.c." xr:uid="{525B607B-BD9E-4122-B746-84A9C11407E9}"/>
+    <hyperlink ref="C269" r:id="rId241" xr:uid="{525B607B-BD9E-4122-B746-84A9C11407E9}"/>
     <hyperlink ref="C270" r:id="rId242" xr:uid="{9635EBF0-8687-41F8-86F4-EFA75590536E}"/>
     <hyperlink ref="C271" r:id="rId243" xr:uid="{D73D7F0F-3EFC-4596-9BB9-84F6F7AFD659}"/>
     <hyperlink ref="C272" r:id="rId244" xr:uid="{BF8571CB-922F-40CC-9E67-8122EB3BFEB5}"/>
-    <hyperlink ref="C273" r:id="rId245" display="farmaceitiskie un veterinārie produkti, lauksaimniecības, dārzkopības un mežsaimniecības produkti ķimikālijas rūpniecībā, zinātnē un fotogrāfijā " xr:uid="{049AD697-7439-4A16-AD9F-2EB45D9FF151}"/>
+    <hyperlink ref="C273" r:id="rId245" xr:uid="{049AD697-7439-4A16-AD9F-2EB45D9FF151}"/>
     <hyperlink ref="C274" r:id="rId246" xr:uid="{879C7175-B7CB-4020-B061-7831D00056F5}"/>
     <hyperlink ref="C275" r:id="rId247" xr:uid="{57717BE4-D42E-48B9-A429-56ED8740FB21}"/>
     <hyperlink ref="C276" r:id="rId248" xr:uid="{B80DF59D-1DAC-4D91-B4A6-E477A6E80CA6}"/>
     <hyperlink ref="C277" r:id="rId249" display="kosmētika, tīrīšanas  un higiēnas līdzekļi u.c." xr:uid="{4F1F6FE3-C19A-4537-B1A8-CB5228BF2B82}"/>
     <hyperlink ref="C278" r:id="rId250" xr:uid="{4F489348-BAB4-4D5F-BF8C-6B189F6315EF}"/>
     <hyperlink ref="C279" r:id="rId251" xr:uid="{58CD8181-6C30-410E-9F7D-3054C67A7B23}"/>
     <hyperlink ref="C280" r:id="rId252" xr:uid="{72F5776E-5763-46B5-AA03-B8646DD4EA1F}"/>
     <hyperlink ref="C281" r:id="rId253" display="ventilatori u.c." xr:uid="{ADC1C75A-54C5-4275-B57A-F1B972302B7C}"/>
     <hyperlink ref="C282" r:id="rId254" xr:uid="{6A52566A-9718-4A86-B781-57D0984D2DAC}"/>
     <hyperlink ref="C283" r:id="rId255" xr:uid="{3F37580D-5873-442D-9516-569683DE7186}"/>
     <hyperlink ref="C284" r:id="rId256" xr:uid="{0B0FCAFE-C0E4-4870-B415-15159B231FF3}"/>
     <hyperlink ref="C285" r:id="rId257" xr:uid="{CB9C741F-CE4B-4E50-ADE6-E61E60F4A339}"/>
     <hyperlink ref="C286" r:id="rId258" xr:uid="{0DCCB55D-27C6-43EC-B22D-41DBA321F865}"/>
     <hyperlink ref="C287" r:id="rId259" xr:uid="{470817C4-52E7-457D-A5F8-458F75F83359}"/>
     <hyperlink ref="C288" r:id="rId260" xr:uid="{797D9085-EB99-475D-BD0D-8ABC85B4F6E4}"/>
     <hyperlink ref="C289" r:id="rId261" display="ķermeņa kopšanas līdzekļi" xr:uid="{381D6E9C-03C9-46F5-8D87-614A4F2A46F0}"/>
     <hyperlink ref="C290" r:id="rId262" display="elektriskās/elek troniskās ierīces datoriem, u.c " xr:uid="{5641A079-5D74-497A-B7E0-6B6B30A7A9AC}"/>
     <hyperlink ref="C291" r:id="rId263" xr:uid="{D02E44CA-7E18-4B5A-AB51-50C232B855C6}"/>
     <hyperlink ref="C292" r:id="rId264" xr:uid="{A76C1A1E-0DD5-4AEB-BB12-87135116950C}"/>
     <hyperlink ref="C293" r:id="rId265" xr:uid="{D641A87C-AE54-4BC5-8E1F-1AA9E5CBB060}"/>
     <hyperlink ref="C294" r:id="rId266" display="bezalkoholiskie dzērieni, apģērbi, galvassegas peldkostīmi,T-krekli  zeķes,sviedru krekli, šorti, kleitas, sandales, skriešanas kostīmi  sporta džemperi apakšbikses, džemperi ar kapuci,vestes, bikses  pidžamas, naktskrekli u.c." xr:uid="{29FE0C51-42DC-49C1-8660-3ED45A04B9CC}"/>
     <hyperlink ref="C295" r:id="rId267" xr:uid="{372EDF1B-1443-4181-8A91-725A94CD1DB3}"/>
     <hyperlink ref="C296" r:id="rId268" xr:uid="{0FC9D552-AAFF-4B3B-A575-915311245731}"/>
     <hyperlink ref="C297" r:id="rId269" xr:uid="{D064AD73-A6C9-4F99-858C-3E3709421663}"/>
     <hyperlink ref="C298" r:id="rId270" display="Piel/SOCIETE DU TOUR DE FRANCE" xr:uid="{8E404B9C-C6EA-4F24-ABEC-D22AF5FCC445}"/>
     <hyperlink ref="C299" r:id="rId271" xr:uid="{9E05D7FD-C7E0-418B-850D-04B508741AAF}"/>
     <hyperlink ref="C300" r:id="rId272" xr:uid="{1869A730-95F2-46BD-8499-1FF21C4C6947}"/>
     <hyperlink ref="C302" r:id="rId273" xr:uid="{449E76C4-6242-4202-AEF4-C712DFE488DB}"/>
     <hyperlink ref="C303" r:id="rId274" xr:uid="{670DF2D9-0D08-42CD-A101-516C49A1A38B}"/>
     <hyperlink ref="C304" r:id="rId275" xr:uid="{FCC1C72D-6354-4CE8-8737-1DBBBBCA72A0}"/>
     <hyperlink ref="C305" r:id="rId276" xr:uid="{B97A3CC7-0629-4595-B5E3-81F263D4793E}"/>
     <hyperlink ref="C306" r:id="rId277" xr:uid="{C30D8784-860D-4A8F-B5A6-F9D4E492CE0A}"/>
     <hyperlink ref="C307" r:id="rId278" xr:uid="{8A94FA3E-57B5-43B6-B5A0-B2961D14EB31}"/>
     <hyperlink ref="C308" r:id="rId279" xr:uid="{34F41283-D17E-46DD-A7DF-490785C608F2}"/>
     <hyperlink ref="C309" r:id="rId280" xr:uid="{518D9C56-7478-4D81-AAED-9AE35FB9753B}"/>
     <hyperlink ref="C310" r:id="rId281" xr:uid="{DD4BB984-0743-42A8-921B-D3120DA57FD7}"/>
     <hyperlink ref="C75" r:id="rId282" display="datoru programmatūra,datorspēles,videospēles,elektroniskās spēles,datorprogrammas,apģērbi,galvassegas,u.c" xr:uid="{7EF541C5-0BBE-4907-9BE9-9F61E9217645}"/>
-    <hyperlink ref="C311" r:id="rId283" display="tabaka, smēķēšanas piederumi, sērkociņi, papīrs cigarešu ripināšanai, papīra bukleti apģērbs, apavi, galvassegas, galvassegas, koferi, lietussargi, spieķi, elektriskās, foto, optiskās, mērīšanas ierīces u.c. " xr:uid="{9E3C0438-9707-4B95-A947-43F63B1C3BFC}"/>
+    <hyperlink ref="C311" r:id="rId283" xr:uid="{9E3C0438-9707-4B95-A947-43F63B1C3BFC}"/>
     <hyperlink ref="C312" r:id="rId284" xr:uid="{3FD4744C-1621-452D-AFE9-4437F85C7299}"/>
     <hyperlink ref="C313" r:id="rId285" xr:uid="{806F0C72-0758-4963-9047-C25C4214AB11}"/>
     <hyperlink ref="C314" r:id="rId286" xr:uid="{156259BD-CAB7-4F40-8024-4E96628F3C60}"/>
     <hyperlink ref="C315" r:id="rId287" xr:uid="{293452BB-6FCC-484E-8152-8A1B29F8B123}"/>
     <hyperlink ref="C316" r:id="rId288" xr:uid="{6856CAB9-7ADA-4687-9618-BEDABD5A0B7F}"/>
     <hyperlink ref="C317" r:id="rId289" xr:uid="{5796E5FE-7BB6-4E16-B4F8-065A81CB7856}"/>
     <hyperlink ref="C318" r:id="rId290" xr:uid="{5AD98F73-072C-4EE8-A33B-CF92748F0B93}"/>
     <hyperlink ref="C319" r:id="rId291" xr:uid="{8A0D5E79-8AA7-47FA-9143-BEC0432A69D6}"/>
     <hyperlink ref="C320" r:id="rId292" xr:uid="{008B84EA-4814-4A96-B758-5112DC33DF81}"/>
     <hyperlink ref="C321" r:id="rId293" xr:uid="{F663EFF8-B653-4B28-95A4-2975EAA48615}"/>
     <hyperlink ref="C322" r:id="rId294" xr:uid="{334B6B88-A403-479C-ADBB-7433D6E4F032}"/>
     <hyperlink ref="C323" r:id="rId295" xr:uid="{4CA66DCE-316A-4351-A05A-4218E622CBC0}"/>
     <hyperlink ref="C324" r:id="rId296" xr:uid="{A25A3EBB-933B-4324-92C4-6E05B940E23C}"/>
     <hyperlink ref="C325" r:id="rId297" display="aksesuāri un iekārtas mobiliem telefoniem un datoriem,kabeļi;rokturi   un futrāļi mobilajiem tālruņiem, datoriem, konteineri elektroniskām ierīcēm,energoavoti, baterijas,elektriskie akumulatori,lādētāji akumulatoriem;lādētāji elektriskajām baterijām; Plāk" xr:uid="{FDCCFF8F-A64B-4546-85F8-E206370F8C1B}"/>
     <hyperlink ref="C326" r:id="rId298" display="gaļa, zivis, mājputni un medījums; gaļas ekstrakti, konservēti, žāvēti un vārīti augļi un dārzeņi, olas, piena produkti, želejas, ievārījumi, kompoti, piens un piena dzērieni, kafija un kafijas aizstājēji, tēja, kakao, dzeramā šokolāde, graudaugu batoniņi" xr:uid="{945C1A36-B2A4-410F-A2D4-D7368DAD42E4}"/>
     <hyperlink ref="C327" r:id="rId299" xr:uid="{FD69EB76-5ACE-4DA8-A351-50FC93B03945}"/>
     <hyperlink ref="C328" r:id="rId300" display="šokolādes, konfektes u.c." xr:uid="{9D1244D1-8B56-4D01-A202-17903C2F07A5}"/>
     <hyperlink ref="C329" r:id="rId301" xr:uid="{D63939FE-1667-42F5-AE5F-56EC9D3E116C}"/>
     <hyperlink ref="C330" r:id="rId302" xr:uid="{2BA1FC45-E2ED-4B75-8184-40011D428F33}"/>
     <hyperlink ref="C331" r:id="rId303" display="Piel/GFM GmbH Trademarks" xr:uid="{EAED7D08-F1F5-4E11-9A08-5821ACE36A64}"/>
-    <hyperlink ref="C332" r:id="rId304" display="metināšanas mšīnas un piederumi" xr:uid="{5FEEA990-6378-48B8-8D50-8498D11E7B7A}"/>
+    <hyperlink ref="C332" r:id="rId304" xr:uid="{5FEEA990-6378-48B8-8D50-8498D11E7B7A}"/>
     <hyperlink ref="C333" r:id="rId305" xr:uid="{4C2F0889-4382-490C-900B-A5E73661DA7C}"/>
     <hyperlink ref="C334" r:id="rId306" xr:uid="{DDED4565-C4E7-46AF-B7AE-ABBDDB8685E5}"/>
     <hyperlink ref="C337" r:id="rId307" xr:uid="{566A3151-A435-4167-8A61-A80D495E040C}"/>
     <hyperlink ref="C338" r:id="rId308" xr:uid="{54B97C33-C995-4E07-B673-44697D817ACC}"/>
     <hyperlink ref="C339" r:id="rId309" display="mašīnvadītas ierīces un mašīnas dārzkopībai un ainavu veidošanai, lauksaimniecībai un mežsaimniecībai, zaļo zonu un teritoriju uzturēšanai, ceļu un ielu tīrīšanai, grants ceļu un pelnu celiņu uzturēšanai, ziemu uzturēšanai uz celiņiem, jo īpaši zemes apstrādes mašīnām, piemēram, kaplēšanai un frēzēšanai , arkli, izkliedētāji, kultivatori, ecēšas, izlīdzinātāji, zemes urbji un izkliedētāji,motorizētie zāles pļāvēji " xr:uid="{E035A376-E163-4AA7-B405-037F45E1879F}"/>
     <hyperlink ref="C340" r:id="rId310" xr:uid="{306237D1-F0F8-4F51-A708-80EA2C63FB08}"/>
     <hyperlink ref="C341" r:id="rId311" xr:uid="{3187984C-E67C-470F-A0EF-57AA177FD617}"/>
     <hyperlink ref="C342" r:id="rId312" display="Piel/KaVo Dental GmbH" xr:uid="{750A5602-BC35-4A30-BA6A-5F4460F834CB}"/>
     <hyperlink ref="C343" r:id="rId313" xr:uid="{17060572-C928-449A-B79C-74DF733708EA}"/>
     <hyperlink ref="C344" r:id="rId314" xr:uid="{6C458DD8-8AA2-4ADA-8784-6B6FD562DC6B}"/>
     <hyperlink ref="C345" r:id="rId315" xr:uid="{995383AF-D318-41D9-B003-F4B6DC8F9BA2}"/>
     <hyperlink ref="C346" r:id="rId316" xr:uid="{785AA447-68B3-4B4F-B9CE-41A3D11FF9E0}"/>
     <hyperlink ref="C347" r:id="rId317" xr:uid="{2ED19939-DEC7-408F-8D30-14E53616CA50}"/>
     <hyperlink ref="C211" r:id="rId318" xr:uid="{621598FC-8C15-43CC-8D39-5F18DA8C551C}"/>
     <hyperlink ref="C348" r:id="rId319" xr:uid="{825121E6-CE1E-4E73-B67B-DBFB46AEFE83}"/>
     <hyperlink ref="C349" r:id="rId320" xr:uid="{513D5E79-250B-48FD-B2F1-686EF6F7AFA4}"/>
     <hyperlink ref="C350" r:id="rId321" xr:uid="{A1BCA8A2-209D-411A-A6C0-390D4DB9B535}"/>
     <hyperlink ref="C351" r:id="rId322" xr:uid="{E92EC4B3-FE40-4D85-A0DB-C309B02A4036}"/>
-    <hyperlink ref="C352" r:id="rId323" display="kosmētiskā un plastiskā ķirurģija, ārstēšana ar akustisko un ultraskaņu, ķirurģiskās un medicīniskās iekārtas un instrumenti, ultraskaņas attēlveidošanas un terapijas iekārtas " xr:uid="{F26C64AF-C0D1-4319-B939-8315FF68D3B1}"/>
+    <hyperlink ref="C352" r:id="rId323" xr:uid="{F26C64AF-C0D1-4319-B939-8315FF68D3B1}"/>
     <hyperlink ref="C353" r:id="rId324" xr:uid="{F22D712B-956E-4A2F-B3E2-55B301C6BF63}"/>
     <hyperlink ref="C354" r:id="rId325" xr:uid="{5B1AED8D-6055-4C70-823E-30505A892B63}"/>
     <hyperlink ref="C355" r:id="rId326" display="Kioxia Corporation" xr:uid="{9F0631E1-C295-45A8-B540-26675BA5BF7A}"/>
     <hyperlink ref="C356" r:id="rId327" xr:uid="{52B4F224-ED99-48A2-9B52-3EF70968A6F8}"/>
     <hyperlink ref="C357" r:id="rId328" xr:uid="{41775533-4BFF-46C3-B45F-532368F58289}"/>
     <hyperlink ref="C358" r:id="rId329" display="kosmētika, sukas,  spoguļi u.c." xr:uid="{38BBE24F-0D6D-46DB-98BF-E4ABBC303A23}"/>
     <hyperlink ref="C359" r:id="rId330" xr:uid="{4F1DE28A-A6CF-4F2F-BA76-ADDBAFC3430A}"/>
     <hyperlink ref="C360" r:id="rId331" xr:uid="{BCDE99DF-7219-4520-AF9E-415123DE2C3D}"/>
     <hyperlink ref="C361" r:id="rId332" display="medicīnas instrumentu,farmaceitiskie izstrādājumi, sanitārijas ierīces u.c." xr:uid="{86023E8C-5F78-4A27-99F0-8A3B1B00C1B4}"/>
     <hyperlink ref="C362" r:id="rId333" xr:uid="{630F2046-7BF6-42E1-B4C5-9264E139A8E8}"/>
     <hyperlink ref="C363" r:id="rId334" xr:uid="{36E9AA26-B35C-403A-A572-EAC62D8CAE9D}"/>
     <hyperlink ref="C364" r:id="rId335" xr:uid="{08FC551A-D600-4CED-B18C-699D1E1F8B94}"/>
     <hyperlink ref="C365" r:id="rId336" xr:uid="{9517306F-DF80-4FB7-ACD3-D167097DA255}"/>
     <hyperlink ref="C366" r:id="rId337" xr:uid="{AB36F9A3-3DDC-4968-9B4F-96797239DD23}"/>
     <hyperlink ref="C367" r:id="rId338" display="sporta apģērbi un aksesuāri.  peldkostīmi, pludmales apģērbi, ķermeņa pacēlāji, brilles,  sandales, spuras,pleznas,  peldošās jostas un ar tiem saistīti piederumi" xr:uid="{ED8ED2E1-16D4-42B3-BF72-714FDDDF5F6D}"/>
     <hyperlink ref="C136" r:id="rId339" xr:uid="{C0B0CB94-9E18-44E0-ADE0-ED5C04AA2850}"/>
     <hyperlink ref="C368" r:id="rId340" xr:uid="{EBF2AC25-2320-40DB-A90F-A0FDCD48BB87}"/>
     <hyperlink ref="C369" r:id="rId341" xr:uid="{32CCCAAD-2FCA-4E46-89C4-93CD7763FE62}"/>
     <hyperlink ref="C370" r:id="rId342" display="Piel/TRB  International SA" xr:uid="{B3701B5A-42C1-41F6-A219-FD6FC6487414}"/>
     <hyperlink ref="C372" r:id="rId343" xr:uid="{4BE51FD6-C9D8-4CFD-8888-DC2285270671}"/>
     <hyperlink ref="C373" r:id="rId344" xr:uid="{C6D914C5-3DDB-40A2-BB5E-416B07907011}"/>
     <hyperlink ref="C374" r:id="rId345" xr:uid="{090A0176-CA60-4D6A-8818-D49AC17B8BB7}"/>
     <hyperlink ref="C375" r:id="rId346" display="santehnika, radiatori u.c." xr:uid="{EC495AB6-F21B-4F5E-B58C-86696FFD590C}"/>
     <hyperlink ref="C376" r:id="rId347" xr:uid="{1F8D8980-FF74-4F81-98C1-73261A31347B}"/>
     <hyperlink ref="C377" r:id="rId348" display="gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un vārīti augļi un dārzeņi, želejas, ievārījumi, kompots, olas, piens un piena produkti, pārtikas eļļas un tauki, Nesagatavoti un neapstrādāti lauksaimniecības, ūdens, dārzkopības un mežsaimniecības produkti,  graudaugi un sēklas, svaigi augļi, dārzeņi un zaļumi, dabiski augi un ziedi, ziedu sīpoli, stādi un sēklas stādīšanai, dzīvi dzīvnieki, pārtika un dzērieni dzīvniekiem, iesals u.c" xr:uid="{2FC1D8AF-2371-49B5-94C2-8BF932EAFD41}"/>
     <hyperlink ref="C378" r:id="rId349" xr:uid="{BEC4BAD3-AC80-4788-B7BF-B27241219A1E}"/>
     <hyperlink ref="C379" r:id="rId350" xr:uid="{883FB285-7E0F-42B2-A269-16462ED94083}"/>
     <hyperlink ref="C380" r:id="rId351" xr:uid="{FB219ABC-613C-4DA4-9C4C-1432021F7F89}"/>
-    <hyperlink ref="C381" r:id="rId352" display="giroskūteri ar rokturi" xr:uid="{601B67EC-D854-41E6-BB27-CF7B6664497D}"/>
+    <hyperlink ref="C381" r:id="rId352" xr:uid="{601B67EC-D854-41E6-BB27-CF7B6664497D}"/>
     <hyperlink ref="C383" r:id="rId353" xr:uid="{30702242-7396-4365-B40D-E152595073F9}"/>
     <hyperlink ref="C384" r:id="rId354" display="ogļhidruma un alumīnija radzes riteņus" xr:uid="{B9DE0654-3D81-4B24-9487-D30D7758E9EF}"/>
     <hyperlink ref="C385" r:id="rId355" display="Piel/Dell Corporation Ltd" xr:uid="{2B4D78A3-95D0-4AB4-A801-BEB60F1BEECF}"/>
-    <hyperlink ref="C386" r:id="rId356" xr:uid="{61B1BCBE-89FB-4114-8157-49E959DA441E}"/>
+    <hyperlink ref="C386" r:id="rId356" display="rotaļlietas,spēles, DVD grāmatas, ieraksti apģērbs u.c." xr:uid="{61B1BCBE-89FB-4114-8157-49E959DA441E}"/>
     <hyperlink ref="C387" r:id="rId357" display="apģērbs, apavi, galvassegas,bērnu sēdeklīši,krēsli, taburetes,galdi, līmējošie pārsēji, ziepes, sauļošanās krēms, odekoloni, bērnu pārtika,                     spēles un rotaļlietas, vingrošanas un sporta preces, rotājumi Ziemassvētku eglītēm,  velosipēdi, lampas, lukturīši, velosipēdu lukturi, ierakstītas audio lentas un DVD, skaņu ierakstītāji  un atskaņotāji, digitālās kameras      izklaidei bērniem un zīdaiņiem, atslēgu piekariņi u.c." xr:uid="{4CF67E46-4263-4D0D-B813-DA53A541FC82}"/>
     <hyperlink ref="C388" r:id="rId358" display="apģērbi, apavi, galvassegas,  bižutērija u.c." xr:uid="{B2E12091-C4DD-4A0B-A04F-6E6273C2A622}"/>
     <hyperlink ref="C389" r:id="rId359" xr:uid="{975C17FE-DFA2-4B50-9469-5BB48C84FE07}"/>
     <hyperlink ref="C390" r:id="rId360" display="motora korpusi,  transportlīdzekļu daļas, aprīkoti motociklu pārsegi u.c." xr:uid="{E11633BE-0906-42E4-A278-224F8B95937A}"/>
     <hyperlink ref="C391" r:id="rId361" display="Piel/TikTok Information Technologies UK Limited" xr:uid="{F262504A-CD3F-47A0-AB82-9FC0A9DCF56F}"/>
     <hyperlink ref="C392" r:id="rId362" xr:uid="{3E1177A2-9223-4148-8927-10CAF2CEEA1E}"/>
-    <hyperlink ref="C393" r:id="rId363" display="Covid 19 vaccins_x0009_" xr:uid="{AA083346-5222-46F4-87BB-A3FEAB99CC2D}"/>
+    <hyperlink ref="C393" r:id="rId363" xr:uid="{AA083346-5222-46F4-87BB-A3FEAB99CC2D}"/>
     <hyperlink ref="C394" r:id="rId364" display="Piel/JACQUEMUS" xr:uid="{76237E6E-4A4B-4606-8701-24E49931A90E}"/>
     <hyperlink ref="C396" r:id="rId365" xr:uid="{2A0E1187-47EB-422B-BDCB-DB0A52AEBE67}"/>
     <hyperlink ref="C397" r:id="rId366" xr:uid="{0B37A103-5045-43FA-AFAC-67EC44D8784B}"/>
     <hyperlink ref="C398" r:id="rId367" display=" juvelierizstrādājumi, sudraba rotaslietas,dārgmetālu figūriņas -statuetes,  medaļas, bižutērija, atslēgu piekariņi personīgie piederumi, u.c." xr:uid="{F4682966-5EDC-41BE-A531-530CA291742B}"/>
     <hyperlink ref="C399" r:id="rId368" xr:uid="{DE703D6E-D2B5-4403-AC59-6B1FBDB41CB1}"/>
     <hyperlink ref="C400" r:id="rId369" xr:uid="{348848C0-F7DD-4C82-A9C8-962A7A3A7D7E}"/>
     <hyperlink ref="C401" r:id="rId370" xr:uid="{E8F9116E-4C04-414E-BC76-B388F481B794}"/>
     <hyperlink ref="C402" r:id="rId371" xr:uid="{392D6AB8-E904-47DE-986B-7BDCD2C6D139}"/>
     <hyperlink ref="C167" r:id="rId372" display=" USB atmiņas kartes,utt" xr:uid="{C62A3BFE-8514-4404-AC5D-B1A10161CBF7}"/>
     <hyperlink ref="C166" r:id="rId373" display="transportlīdzekļu  piedziņas sistēmas,apgaismes sistēmas, virsbūves kontroles sistēmas, spēka pievadu kontroles sistēmas, elektronisko instrumentu kopu, telemātikas sistēmas un datori, piekares sistēmas un sastāvdaļas, izplūdes sistēmas,u.c " xr:uid="{F770DA2F-74D6-4E80-BED5-19DFA83032F1}"/>
     <hyperlink ref="C403" r:id="rId374" xr:uid="{9AF76267-96D1-4A78-A489-0D547390EB14}"/>
     <hyperlink ref="C404" r:id="rId375" display="gaisa kondicionēšanas iekārtas  un piederumi u.c." xr:uid="{58419121-93C9-4405-995A-4D2E2E458E22}"/>
     <hyperlink ref="C405" r:id="rId376" xr:uid="{DE72B59C-EC9C-4049-8B4D-8769FA9EC3AF}"/>
     <hyperlink ref="C406" r:id="rId377" display="vingrošanas un sporta preces, apģērbs, apavi, galvassegas, pulksteņi, ceļojumu futrāļi, somas,spēles, rotaļlietas, video spēļu ierīces,  juvelierizstrādājumi u.c." xr:uid="{D247A1C3-DDF9-465D-BFA0-280C9796A588}"/>
     <hyperlink ref="C407" r:id="rId378" display="Piel/Genius_Nicer Dicer Quick" xr:uid="{BFD4DF69-8168-4D12-ACF2-2B568E8108B3}"/>
     <hyperlink ref="C408" r:id="rId379" xr:uid="{BD722931-7B54-462B-901B-652331D9AE86}"/>
     <hyperlink ref="C409" r:id="rId380" xr:uid="{E016A938-0E1B-4FA3-9E56-8A9F83B7BA6B}"/>
     <hyperlink ref="C410" r:id="rId381" xr:uid="{BD24325B-4E21-46C5-9DF5-CF64901E94EB}"/>
     <hyperlink ref="C411" r:id="rId382" display=" pildspalvas, mehāniski zīmuļi, marķieru pildspalvas un citi rakstāmpiederumi, kancelejas preces." xr:uid="{D6F7403A-8D7F-4B0F-9B45-F7AEFA2DB2CE}"/>
     <hyperlink ref="C412" r:id="rId383" xr:uid="{261D673D-E340-4A79-BE94-BE216D0138C0}"/>
     <hyperlink ref="C413" r:id="rId384" xr:uid="{7A1E6C7E-E188-4F46-B741-1594F6CE9B21}"/>
     <hyperlink ref="C414" r:id="rId385" display="Piel/SHELTERED WINGS INC D_B_A VORTEX OPTICS" xr:uid="{2F8FB2F1-4387-486F-95A8-E44652B099F7}"/>
     <hyperlink ref="C415" r:id="rId386" xr:uid="{D3F718E9-5A7B-4FCC-BD0A-31D1F46AF27E}"/>
     <hyperlink ref="C416" r:id="rId387" xr:uid="{A4AEC209-1846-485D-85AD-43040DE58ED8}"/>
     <hyperlink ref="C417" r:id="rId388" display=" aizsardzības un drošības aprīkojums, aizsarg ķiveres, aizsargmaskas aizsargzābaki, aizsarg apģērbs [bruņas],  aizsargapģērbs, cimdi, apģērbs, galvassegas un apavi medicīnas personālam un pacientiem, medicīniskie pārsēji,  autiņbiksītes zīdaiņiem un nesaturēšana, peldbikses zīdaiņiem,    automašīnu sēdekļi, pārvalki, galvas balsti, bērnu drošības sēdekļi transportlīdzekļiem, izstrādājumi no ādas, proti, kastes, maki, čemodāni un čemodāni dokumentiem, maki, kredītkaršu futrāļi, atslēgu futrāļi, somas un čemodāni,  atslēgu maisiņi, mugursomas, maki, apģērbs, apavi,  u.c." xr:uid="{C99F36BD-76FC-4AFB-AD22-3E8B2E4DFEB7}"/>
     <hyperlink ref="C418" r:id="rId389" xr:uid="{6029EACF-30B5-410C-BEB5-E7F615A6CD64}"/>
     <hyperlink ref="C419" r:id="rId390" display=" agregāti cirkulācijas sūkņiem, zemūdens sūkņiem un centrbēdzes sūkņiem.  elektronika sūkņiem un citu sistēmu vadības ierīcēm,  elektromotori sūkņiem u.c." xr:uid="{1C8DC23A-4C2B-4BBC-B992-F5292EFDAD5F}"/>
     <hyperlink ref="C209" r:id="rId391" xr:uid="{58D16FC9-7D4F-413C-9F7A-4A56DD840FD4}"/>
     <hyperlink ref="C420" r:id="rId392" display="spēles un rotaļlietas, kompaktdiski, lentes un DVD ar izdomātiem varoņiem un aktivitātēm bērniem, filmas, televīzijas programmas, grāmatas, mūzika un rotaļlietu lietošanas instrukcijas, kosmētika, tualetes piederumi, apģērbs, apavi, galvassegas,  somas, maki u.c.  " xr:uid="{15747787-C80C-48CA-82A8-D5B752C429DB}"/>
     <hyperlink ref="C421" r:id="rId393" xr:uid="{3619071F-E63B-4BDB-857C-1F4CB0739EF3}"/>
     <hyperlink ref="C422" r:id="rId394" xr:uid="{46111667-4EDF-41C6-AEE8-48803465DF44}"/>
-    <hyperlink ref="C423" r:id="rId395" xr:uid="{40493B48-482E-439E-8EA1-07F2B5EC1FAD}"/>
-[...111 lines deleted...]
-    <hyperlink ref="C425" r:id="rId507" xr:uid="{839A98E8-37C3-4AFC-B8F4-B16E7094DE65}"/>
+    <hyperlink ref="C423" r:id="rId395" xr:uid="{752D5436-7EED-4675-A607-74C913CC1DBB}"/>
+    <hyperlink ref="C425" r:id="rId396" xr:uid="{22FA0E92-95AD-45F5-8E31-8923FBAAE6C3}"/>
+    <hyperlink ref="C427" r:id="rId397" xr:uid="{8E3A9522-76A3-4942-BE6E-D452B1AD72C0}"/>
+    <hyperlink ref="C428" r:id="rId398" xr:uid="{4F742D36-A694-4977-948F-505065A5208F}"/>
+    <hyperlink ref="C429" r:id="rId399" xr:uid="{A10E74CD-7771-4565-94E2-7394590EC4A2}"/>
+    <hyperlink ref="C430" r:id="rId400" xr:uid="{E0884BE1-7CBB-4E83-823C-6923176CC0F3}"/>
+    <hyperlink ref="C431" r:id="rId401" xr:uid="{EAD01F0E-2C8F-4516-8DB1-F14C3DB943F7}"/>
+    <hyperlink ref="C432" r:id="rId402" xr:uid="{776FBC1A-79E6-4857-B11F-08AEFA91278E}"/>
+    <hyperlink ref="C433" r:id="rId403" xr:uid="{7B1F7EC8-271F-4448-8CFA-1D9B6FBD2252}"/>
+    <hyperlink ref="C434" r:id="rId404" display="apģērbs, galvassegas, preparāti balināšanai un citas veļas vielas, preparāti tīrīšanai, pulēšanai, attaukošanai un noberšanai, ziepes, parfimērijas izstrādājumi, ēteriskās eļļas, kosmētika, matu losjoni, zobu pastas;apakšveļa, zeķes, cimdi,  apavi, apavu zoles, krēmi, pastas, vaski, kondicionieri, pulēšanai, tīrīšanai un aizsardzībai no lietus, apavu tīrīšanas lupatiņas,  sukas, apavu maisiņi u.c." xr:uid="{693AA726-846E-4E9A-9545-F15FEFD2F9FB}"/>
+    <hyperlink ref="C435" r:id="rId405" xr:uid="{6DBBD980-6030-48ED-A89E-9645CF1276BF}"/>
+    <hyperlink ref="C436" r:id="rId406" xr:uid="{B35CFAFC-B3A8-4988-8DAD-633EC0CB6CB3}"/>
+    <hyperlink ref="C437" r:id="rId407" display="Aktuālo pieprasījumu saraksts 21.05.2021.xlsx" xr:uid="{B8DB44FB-2A1F-4EB0-837E-3A4DB7138E6A}"/>
+    <hyperlink ref="C438" r:id="rId408" display="Aktuālo pieprasījumu saraksts 21.05.2021.xlsx" xr:uid="{FFC96EDE-4238-4D84-8A1C-846ABA7BB63B}"/>
+    <hyperlink ref="C439" r:id="rId409" xr:uid="{6E47DDA9-3FD6-4D54-8B51-0071D2D18F40}"/>
+    <hyperlink ref="C440" r:id="rId410" display="elektriskās,elektroniskās ierīces un instrumenti elektrības pārvadāšanai, vadīšanai,pārslēgšanai, pārveidošanai,uzkrāšanai, regulēšanai,filtrēšanai, mērīšanai  un kontrolei u.c. " xr:uid="{886A2217-48B6-4E42-9EE6-8AA1F23EF1B4}"/>
+    <hyperlink ref="C441" r:id="rId411" xr:uid="{E741580C-A183-4D2A-916B-8F901E7CCAAE}"/>
+    <hyperlink ref="C442" r:id="rId412" display="ķīmiskie produkti, kas paredzēti ūdens attīrīšanai un atsāļošanai,  absorbenti, katalizatori, Jonu apmaiņas sveķi ar ierobežotu granulometriju izmantošanai ūdens attīrīšanā un daudzos citos pielietojumos, piemēram, saldinātāju hromatogrāfijā, aminoskābju atdalīšanā, farmācijas rūpniecībā kopumā, cukura attīrīšanā un citos pielietojumos pārtikas nozarē u.c. " xr:uid="{63DF1669-4095-4FD5-8F6C-1BD546B624C8}"/>
+    <hyperlink ref="C443" r:id="rId413" xr:uid="{3A5E0C31-A36A-4AEC-A12F-9FA9C2686CD1}"/>
+    <hyperlink ref="C444" r:id="rId414" xr:uid="{33DA73FF-6910-404C-B9B9-0CDBDEC8B7A9}"/>
+    <hyperlink ref="C445" r:id="rId415" xr:uid="{4A2BC208-9F3B-4399-8CDA-1A40D9B8E914}"/>
+    <hyperlink ref="C446" r:id="rId416" xr:uid="{02728A34-3844-4F7F-A0B1-7EA95EC2EC39}"/>
+    <hyperlink ref="C447" r:id="rId417" xr:uid="{F8FE4944-ABE6-4B81-A17B-C549FAD731B4}"/>
+    <hyperlink ref="C448" r:id="rId418" xr:uid="{16BB3688-49BA-4528-A369-62DE00060F90}"/>
+    <hyperlink ref="C449" r:id="rId419" display="Aktuālo pieprasījumu saraksts 14.06.2021.xlsx" xr:uid="{5B2DDC1A-13A0-42CF-9757-E55AF3ADE242}"/>
+    <hyperlink ref="C450" r:id="rId420" xr:uid="{03379E66-601D-47ED-96D2-796CE5E508F4}"/>
+    <hyperlink ref="C451" r:id="rId421" xr:uid="{F8C78382-04E2-4296-BD95-4407114D77FB}"/>
+    <hyperlink ref="C452" r:id="rId422" display=" elektroniskās un pjezoelektriskās šķiltavas un to piederumi, mērlentes; atslēgu piekariņi, spalvu nazītis, saulesbrilles u.c." xr:uid="{8266E804-582A-49A7-9FC7-93DB2E896F3B}"/>
+    <hyperlink ref="C453" r:id="rId423" display="šampanietis" xr:uid="{BF7F5BBE-2C72-431B-A986-FE8E63933B80}"/>
+    <hyperlink ref="C454" r:id="rId424" xr:uid="{F2AD1623-D335-42BB-943A-9D2E32EA82BD}"/>
+    <hyperlink ref="C455" r:id="rId425" xr:uid="{5031659F-CCC4-4E95-9DE4-B43239AB3CBD}"/>
+    <hyperlink ref="C456" r:id="rId426" display="parfimērijas izstrādājumi, kosmētika, smaržas, brilles, saulesbrilles, rāmji un lēcas, ...juvelierizstrādājumi, bižutērija,  pulksteņi, gredzeni, rokassprādzes, kuloni, auskari, aproču pogas, aproces, pulksteņu siksnas, ķēdes, pulksteņu izstrādājumi, kaklasaišu saspraudes, metāla apavu un cepuru rotājumi, pulksteņi, atslēgu gredzeni, somas, maki, čemodāni, čemodāni,  apģērbs, jostas, peldkostīmi, šalles, kaklasaites, apavi, apavi, zābaki, sandales, cimdi, cepures,  mēbeles, spoguļi, attēlu rāmji u.c." xr:uid="{6FB372FA-E9AA-420B-AF85-6F8423DEF6D7}"/>
+    <hyperlink ref="C457" r:id="rId427" xr:uid="{5B26D0CA-5936-4D5C-85D1-5503978AF892}"/>
+    <hyperlink ref="C458" r:id="rId428" xr:uid="{CF584B17-A9AD-417C-A22E-0D2E66CB82CA}"/>
+    <hyperlink ref="C463" r:id="rId429" display="Aktuālo pieprasījumu saraksts 04.08.2021.xlsx" xr:uid="{352027FE-7D06-4E9A-A55B-A3C42F34CBD1}"/>
+    <hyperlink ref="C464" r:id="rId430" xr:uid="{E6985A25-2F65-446D-A8ED-1B833AA8D123}"/>
+    <hyperlink ref="C465" r:id="rId431" display="apģērbi, apavi, galvassegas, spēles, rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces u.c " xr:uid="{CF345B01-2033-4594-A558-E3BFBD0D9DCA}"/>
+    <hyperlink ref="C466" r:id="rId432" display="digitālās kameras, svari, sporta brilles, saulesbrilles, brilles; dzīvības glābšanas ierīces un aprīkojums, glābšanas vestes, pludiņi drošības nolūkos elektriskās baterijas, bezvadu skaļruņi,  audio uztvērēji, elektriskie audio, video aparāti un instrumenti,   kosmētika,ādas kopšanas līdzekļi,  vannas un dušas līdzekļi, skūšanās,  sauļošanās līdzekļi,smaržas lietošanai mājās zīdaiņu losjoni,  bērnu eļļas, nemedicīniski bērnu krēmi, šampūni mājdzīvniekiem u.c" xr:uid="{187DE0AB-E427-4F93-9AE0-E202F5E5EE69}"/>
+    <hyperlink ref="C467" r:id="rId433" xr:uid="{EC2AC9AC-44C2-42C4-B366-E575091BD055}"/>
+    <hyperlink ref="C102" r:id="rId434" xr:uid="{064BB204-1597-42BB-9A34-FCA21F71445D}"/>
+    <hyperlink ref="C468" r:id="rId435" xr:uid="{54169E3B-1B74-4619-9FC4-E0452C45C503}"/>
+    <hyperlink ref="C469" r:id="rId436" xr:uid="{4EA62BFF-737C-43F1-BA36-F95D9B6BDFC9}"/>
+    <hyperlink ref="C470" r:id="rId437" xr:uid="{56FB69F9-AEF2-40C4-89B9-5C413B40358D}"/>
+    <hyperlink ref="C256" r:id="rId438" xr:uid="{A4E89316-C6B8-4E13-8C3E-0B01FA069CEB}"/>
+    <hyperlink ref="C257" r:id="rId439" display="e-smēķētājs" xr:uid="{64FB2727-10A6-4DAB-B4B2-8D137949501D}"/>
+    <hyperlink ref="C258" r:id="rId440" xr:uid="{6B46DDD1-9381-445A-AB10-1B0EB323BEAF}"/>
+    <hyperlink ref="C259" r:id="rId441" xr:uid="{F0828755-7540-48D1-90CD-A67C39F5ECA5}"/>
+    <hyperlink ref="C260" r:id="rId442" xr:uid="{BE11AE71-D07F-4314-8343-307D34D21D9C}"/>
+    <hyperlink ref="C261" r:id="rId443" xr:uid="{066EC16E-2491-4261-A4C6-D0E235060511}"/>
+    <hyperlink ref="C262" r:id="rId444" display="elektriskā lampas un apgaismojums, un gaismas atstarotāji, sanitārtehniskās iekārtas un aprīkojums, ūdensapgādes iekārtas, degļi, katli un sildītāji, vārīšanas, apkures, dzesēšanas un citas pārtikas un dzērienu apstrādes iekārtas un aprīkojums, kamīni, in" xr:uid="{793716D7-A5CD-4178-BE80-26A9761AF9A4}"/>
+    <hyperlink ref="C263" r:id="rId445" xr:uid="{FA079F4E-C3D3-4C13-B8EC-EC89EB1BEF3F}"/>
+    <hyperlink ref="C264" r:id="rId446" xr:uid="{71059B24-A3E2-4989-A7D1-635D4E98C066}"/>
+    <hyperlink ref="C265" r:id="rId447" xr:uid="{544BDD14-7840-4D3E-99D1-E308DFF97B3A}"/>
+    <hyperlink ref="C266" r:id="rId448" xr:uid="{64F1879F-C076-4385-BF1D-A6900118CB59}"/>
+    <hyperlink ref="C267" r:id="rId449" xr:uid="{6C909A21-DF72-4ACB-9FC6-2BA2FDD9164F}"/>
+    <hyperlink ref="C474" r:id="rId450" xr:uid="{597D3D83-EA2F-4605-81C2-B549BB86A93D}"/>
+    <hyperlink ref="C475" r:id="rId451" xr:uid="{C671B78C-04CC-430C-8224-AD9AE6D3D154}"/>
+    <hyperlink ref="C99" r:id="rId452" xr:uid="{AA18D794-D272-49DD-BCDE-A0AA5CBFDD77}"/>
+    <hyperlink ref="C98" r:id="rId453" xr:uid="{5747C67A-016F-449D-AB5F-B46918C93894}"/>
+    <hyperlink ref="C476" r:id="rId454" display="apģērbi, šalles, cepures, cimdi, kaklasaites,  lakati, jostas , kurpes, rotaslietas, veļa, saulesbriļļu un optisko briļļu rāmji, somas, maki u.c." xr:uid="{5843447C-E984-4418-96F2-85CDAD1259E9}"/>
+    <hyperlink ref="C477" r:id="rId455" display="automašīnas, divriteņi, motorolleri, motocikli, tricikli, to detaļas un piederumi" xr:uid="{0922CED6-1CB8-436C-A25B-B33D795B943D}"/>
+    <hyperlink ref="C473" r:id="rId456" xr:uid="{D1A72242-6F40-4CE0-8CC8-5B35C3CA7710}"/>
+    <hyperlink ref="C472" r:id="rId457" xr:uid="{C8E4586E-D869-4BD7-AADA-5079B40CA1DC}"/>
+    <hyperlink ref="C471" r:id="rId458" display="somas, galvassegas, džinsi; apakšveļa, krekli u.c. " xr:uid="{E1A11450-1AD0-4A3E-B8FE-B33E6D725DD9}"/>
+    <hyperlink ref="C478" r:id="rId459" display="   elektroniskas, digitālas un rokas ierīces ar to saistītā programmatūra,  telekomunikāciju aparāti un instrumenti,  juvelierizstrādājumi, bižutērija, sienas pulksteņi, pulksteņi personīgai lietošanai,  izsmalcināti atslēgu piekariņi, pulksteņu vai juvelierizstrādājumu futrāļi, dārgmetālu kastes un konteineri,  to daļas un piederumi." xr:uid="{D50FC278-F0D5-46D3-A468-574E4D017617}"/>
+    <hyperlink ref="C479" r:id="rId460" xr:uid="{2B2C627F-01F1-4854-AD3D-793522BB24B5}"/>
+    <hyperlink ref="C480" r:id="rId461" display="Aktuālo pieprasījumu saraksts 14.10.2021.xlsx" xr:uid="{F564D73F-0AD5-4121-8A26-BB40364B8EBD}"/>
+    <hyperlink ref="C481" r:id="rId462" xr:uid="{A4F88325-A1B4-45F7-B4DE-558239998AE3}"/>
+    <hyperlink ref="C482" r:id="rId463" display=" mini vakuma sūkņi, somas uzglabāšanai u.c." xr:uid="{70CC0592-DFC5-4648-8CA6-817B6C29CFD6}"/>
+    <hyperlink ref="C483" r:id="rId464" xr:uid="{1A8C809A-9D4E-4FC1-AAAF-D3A044FDB39F}"/>
+    <hyperlink ref="C484" r:id="rId465" display="mēbeles, spoguļi, rāmji; konteineri, mājsaimniecības un virtuves piederumi un trauki, tekstilizstrādājumi, juvelierizstrādājumi,rokas darbarīki, galda piederumi;papīrs un kartons, iespieddarbi, grāmatu iesiešana, āda un ādas imitācijas, parasti metāli un to sakausējumi, rūdas, kosmētikas un tualetes izstrādājumi  u.c." xr:uid="{EAFF4895-5D43-48EE-AA23-157288290BF5}"/>
+    <hyperlink ref="C485" r:id="rId466" display="apģērbs, apavi,       apģērba piederumi, somas,  saulesbrilles" xr:uid="{17FDEB40-0ABF-4A5F-B567-DE5BCBF679FD}"/>
+    <hyperlink ref="C486" r:id="rId467" xr:uid="{34B6674E-535A-4B75-B3F9-FDA1D5561A67}"/>
+    <hyperlink ref="C487" r:id="rId468" xr:uid="{BBA644FA-3830-40DC-BBA0-E6875712A9A6}"/>
+    <hyperlink ref="C488" r:id="rId469" xr:uid="{3CCED735-7F29-416A-B9FA-077E4DCEF3FA}"/>
+    <hyperlink ref="C489" r:id="rId470" xr:uid="{A2A2DC83-8A06-45E1-B722-3C51D163FF24}"/>
+    <hyperlink ref="C490" r:id="rId471" display="pulksteņi un to aksesuāri" xr:uid="{B6490496-1E05-45E5-B92F-F18AFA5ABA06}"/>
+    <hyperlink ref="C491" r:id="rId472" xr:uid="{3A9ED71C-AE86-40A8-948D-34BE7FBB0873}"/>
+    <hyperlink ref="C492" r:id="rId473" display="galda piederumi, skuvekļi, žiletes,matu griešanas mašīnas, matu trimmeri, šķēres, nagu vīles,  atsperu knaibles, manikīra un pedikīra aprīkojums, aparāti higiēnas nolūkiem un skaistumkopšanai u.c." xr:uid="{3538EBA2-EAB5-4D65-8A51-43DE6A1A5EF3}"/>
+    <hyperlink ref="C493" r:id="rId474" display="alkoholiskie dzērienI" xr:uid="{035762FA-5BE4-4045-947D-6EC37A109D12}"/>
+    <hyperlink ref="C494" r:id="rId475" xr:uid="{B6AB4050-5B9E-4FF4-AE44-9839F435FAF6}"/>
+    <hyperlink ref="C495" r:id="rId476" xr:uid="{FCBDB4F6-E283-4A97-8D8D-3F10764F050F}"/>
+    <hyperlink ref="C497" r:id="rId477" xr:uid="{0CC362B3-26B6-4A57-BCD3-E98B97C0D86C}"/>
+    <hyperlink ref="C498" r:id="rId478" xr:uid="{7CF4D669-38FE-43AA-B405-2BE183D4ED2A}"/>
+    <hyperlink ref="C499" r:id="rId479" xr:uid="{3A2524D7-8371-44AF-B569-5F95F7C20ADF}"/>
+    <hyperlink ref="C500" r:id="rId480" display="kakao produkti, dzērieni, pulveris, dzērieni no šokolādes, šokolādes pulveri su.c." xr:uid="{343C7D1F-D1C2-4A71-B91E-02E85F0C6AD4}"/>
+    <hyperlink ref="C501" r:id="rId481" xr:uid="{9D509995-E3A9-41C3-B0BC-461BE3E6073D}"/>
+    <hyperlink ref="C502" r:id="rId482" display="Aktuālo pieprasījumu saraksts 13.12.2021.xlsx" xr:uid="{EBEF48EE-DAEB-4C20-AB2B-423F62CD9111}"/>
+    <hyperlink ref="C503" r:id="rId483" xr:uid="{5019ED9F-E699-4C22-A44F-057CFA74BBCD}"/>
+    <hyperlink ref="C504" r:id="rId484" xr:uid="{8DAB08D0-A979-4217-9EE2-131EED336316}"/>
+    <hyperlink ref="C505" r:id="rId485" xr:uid="{E9B931AB-A3A3-4387-9415-953D2823B49A}"/>
+    <hyperlink ref="C506" r:id="rId486" xr:uid="{4EF4EE80-DF09-4AE0-894A-5ACBE8C9B675}"/>
+    <hyperlink ref="C507" r:id="rId487" display="somas, čemodāni un ceļojumu somas ratiņu ceļojumu somas, mazie koferi, ādas čemodāni, preču prezentācijas futrāļi  optikas futrāļi, maki u.c. " xr:uid="{F3ADE014-1D41-4F7E-AAEC-CB1F935D923A}"/>
+    <hyperlink ref="C508" r:id="rId488" display="aromatizētas ziepes, smaržas, ēteriskās eļļas, kosmētika, odekolons, tualetes ūdens, parfimēti aerosoli ķermenim, kosmētiskās eļļas, krēmi, želejas un losjoni sejas un ķermeņa ādai, kosmētiski preparāti skūšanai, losjoni pirms skūšanās un pēcskūšanās, talks kosmētiskiem nolūkiem, vannas un dušas līdzekļi, šampūni un losjoni matiem, dezodoranti, neārstnieciski tualetes piederumi, gaisa atsvaidzinātāji, sveces, aromātiskās sveces u.c." xr:uid="{224030EE-BAC1-4F00-9B26-D6F4BF99A5D7}"/>
+    <hyperlink ref="C509" r:id="rId489" xr:uid="{AC42C65A-6062-4AC3-89DC-CD83E4889F04}"/>
+    <hyperlink ref="C510" r:id="rId490" display="šokolāde, šokolādes veidnes, cepumi ar šokolādes garšas pārklājumu, piena dzērieni, kas aromatizēti ar šokolādi, šokolādes izstrādājumi, brokastu pārslas, deserti, dārzeņi un kartupeļi (konservēti, saldēti, žāvēti vai termiski apstrādāti), augļi (konservēti, saldēti, žāvēti vai termiski apstrādāti), sēnes (konservētas, kaltētas vai termiski apstrādātas), burkas, burku vāki,  plastmasas vāki kārbām un augu podiem u.c " xr:uid="{37E87D4C-CC44-483D-8E7F-50693403357D}"/>
+    <hyperlink ref="C511" r:id="rId491" xr:uid="{9F990F6E-2D78-4AFB-8FF3-1D6E6D062361}"/>
+    <hyperlink ref="C514" r:id="rId492" xr:uid="{12FD3687-5976-4DD4-93C2-82FF7742649A}"/>
+    <hyperlink ref="C515" r:id="rId493" display="būvmateriāli,   celtniecības caurules, kas nav no metāla, asfalts, piķis un bitumens, nemetāliskas pārvietojamas ēkas,  mašīnas, kabeļi un vadi no parastā metāla [neelektriski],metāla konteineri uzglabāšanai un transportēšanai, droši darbgaldi un mehāniski darbināmi elektroinstrumenti, motori un dzinēji,  mašīnu sakabes un transmisijas komponenti, kas nav paredzēti sauszemes transportlīdzekļiem, lauksaimniecības instrumenti, izņemot ar roku darbināmus rokas instrumentus u.c." xr:uid="{24726C3A-AA86-401E-831F-42393979C121}"/>
+    <hyperlink ref="C516" r:id="rId494" display="Aktuālo pieprasījumu saraksts 6.01.2022.xlsx" xr:uid="{E54EE61A-206B-4292-A863-B06A25410CCC}"/>
+    <hyperlink ref="C518" r:id="rId495" xr:uid="{C984E07C-721B-4930-ADC6-7BC5F58C604D}"/>
+    <hyperlink ref="C519" r:id="rId496" xr:uid="{924CFBE4-E2F2-4B7E-B667-F5535E96FD74}"/>
+    <hyperlink ref="C521" r:id="rId497" xr:uid="{44AE829C-AA54-4802-804C-DC8B0D78F0A1}"/>
+    <hyperlink ref="C522" r:id="rId498" xr:uid="{8F178BE8-004C-4BEA-ADEB-01FB1126F96D}"/>
+    <hyperlink ref="C523" r:id="rId499" display="parfimērija, ēteriskās eļļas, kosmētika, apģērbi, galvassegas un apavi, aksesuāri, pārtikas produkti spēles, rotaļlietas un rotaļlietas, sporta preces, futbola bumbas, sporta bumbas, vingrošanas un ķermeņa treniņu aparāti, kultūrisma aparāti, apakšstilbu aizsargi, spēļu cimdi, spēļu kārtis,  metāla atslēgu piekariņi, nozīmītes, brilles, ceļojumu somas, kabatas portfeļi, maki un somiņas, mugursomas un koferi, dzeramās pudeles, paklāji, dvieļi, karogi un vimpeļi u.c." xr:uid="{EC13CFD8-40A8-4A59-8947-1A29C8A3331D}"/>
+    <hyperlink ref="C524" r:id="rId500" xr:uid="{0914DB30-73C3-4795-AE9E-0D1121E6F5FE}"/>
+    <hyperlink ref="C525" r:id="rId501" xr:uid="{65B2A3C8-A105-4FFC-BED8-45DD0C84A3D2}"/>
+    <hyperlink ref="C526" r:id="rId502" display="biroja mēbeles, rakstāmgaldi, krēsli, soliņi, u.c " xr:uid="{7C35C4FC-D06A-4392-AE1B-BADA9D7E6AAF}"/>
+    <hyperlink ref="C527" r:id="rId503" display="smaržas, tualetes ūdens, dezodoranti  ēteriskās eļļas,  eļļas kosmētikas vajadzībām,  kosmētika, dekoratīvās kosmētikas līdzekļi, kosmētikas līdzekļi ādas kopšanai, celulīta mazināšanai, vannai, sauļošanās, kosmētikas komplekti, kas sastāv no kosmētikas, skaistumkopšanas maskas,zīmuļi kosmētikas vajadzībām,  nagu laka, lūpu krāsas, acu oderējums, matu losjoni un nemedicīniski preparāti matu kopšanai šampūni, skūšanās līdzekļi, skūšanās ziepes,  želejas,apģērbs, apavi, galvassegas,  somas,  juvelierizstrādājumi, pulksteņi,  u.c." xr:uid="{1910D99A-C956-4540-8DF0-BAF87083A70B}"/>
+    <hyperlink ref="C528" r:id="rId504" xr:uid="{598C8944-4A02-4FE8-B87E-43469DE8F816}"/>
+    <hyperlink ref="C529" r:id="rId505" display="   elektroniskas, digitālas un rokas ierīces ar to saistītā programmatūra,  telekomunikāciju aparāti un instrumenti,  juvelierizstrādājumi, bižutērija, sienas pulksteņi, pulksteņi personīgai lietošanai,  izsmalcināti atslēgu piekariņi, pulksteņu vai juvelierizstrādājumu futrāļi, dārgmetālu kastes un konteineri,  to daļas un piederumi" xr:uid="{2FEF954B-7690-4BAB-B260-BC87F59F1912}"/>
+    <hyperlink ref="C530" r:id="rId506" display="Aktuālo pieprasījumu saraksts 15.03.2022.xlsx" xr:uid="{FA55FF4B-F92E-4D03-B86D-AF75A9446DDB}"/>
+    <hyperlink ref="C424" r:id="rId507" xr:uid="{839A98E8-37C3-4AFC-B8F4-B16E7094DE65}"/>
     <hyperlink ref="C36" r:id="rId508" display="pulksteņi,u.c " xr:uid="{C3C77E0E-ED77-45DD-B2D4-B4F4DFDD201E}"/>
     <hyperlink ref="C35" r:id="rId509" display=" pulksteņi,u.c" xr:uid="{166C45F6-45C2-4C79-9887-D3F28C269500}"/>
     <hyperlink ref="C34" r:id="rId510" xr:uid="{0BF14202-B7A9-4360-9D48-0FFF6DFF5FB5}"/>
-    <hyperlink ref="C549" r:id="rId511" xr:uid="{1F4A47CA-B6BF-4476-B7EB-108D98DA1A52}"/>
-[...789 lines deleted...]
-    <hyperlink ref="C501" r:id="rId1301" display="kakao produkti, dzērieni, pulveris, dzērieni no šokolādes, šokolādes pulveri su.c." xr:uid="{343C7D1F-D1C2-4A71-B91E-02E85F0C6AD4}"/>
+    <hyperlink ref="C547" r:id="rId511" xr:uid="{1F4A47CA-B6BF-4476-B7EB-108D98DA1A52}"/>
+    <hyperlink ref="C548" r:id="rId512" xr:uid="{238D05DD-2008-439F-A5E6-82A8BB41DDD8}"/>
+    <hyperlink ref="C549" r:id="rId513" xr:uid="{783A9E3D-E8C6-4F89-A44F-335C737B3B6F}"/>
+    <hyperlink ref="C550" r:id="rId514" display="smaržas personīgai lietošanai, smaržu pudeles; parfimērija un smaržvielas, šķidrās smaržas u.c." xr:uid="{CB259714-988F-491B-AA5B-F0755EDDE63D}"/>
+    <hyperlink ref="C551" r:id="rId515" xr:uid="{6DDE4A25-E9D0-4A47-9ADE-756CFF1BF232}"/>
+    <hyperlink ref="C552" r:id="rId516" xr:uid="{E4C0F737-5275-4FAE-BDAA-1CA2C2FB5814}"/>
+    <hyperlink ref="C553" r:id="rId517" xr:uid="{B6B34DCF-A1B3-432C-B7DD-00D43BD73E50}"/>
+    <hyperlink ref="C554" r:id="rId518" display="automatizācijas sistēmas                                                  vārtiem, garāžas durvīm,                                                     ceļa barjerām, nojumēm                                                         un slēģiem dzīvojamām,                                                       komerciālām un rūpnie                                                      ciskām ēkām, kā arī                                                       signalizācijas un                                                         elektroniskās vadības                                                         sistēmas, kas apvieno                                                 tehnoloģiskās                                                             inovācijas un dizainu u.c. " xr:uid="{E849F18A-E06F-4184-9213-E5795A3D3397}"/>
+    <hyperlink ref="C555" r:id="rId519" display="globālie pozicionēšanas instrumenti [GPS]" xr:uid="{AEE7E6EA-32F6-4440-87AC-7D6551DB7D54}"/>
+    <hyperlink ref="C556" r:id="rId520" xr:uid="{EBBC1E70-8A28-4617-9816-C464DF488800}"/>
+    <hyperlink ref="C558" r:id="rId521" display="kolas (bezalkoholiskie dzērieni un gāzētie  dzērieni), jakas, krekli, peldkostīmi; T-krekli, svīteri, zeķes, sporta krekli, šorti, kleitas, cepures (galvassegas), flip-flops, skriešanas tērpi, sporta krekliņi, apakšbikses,  sporta krekli ar kapuci, vestes, bikses,  pidžamas, naktskrekli u.c." xr:uid="{3F20291F-9FB6-40C6-A67D-798BD87EE08F}"/>
+    <hyperlink ref="C557" r:id="rId522" display="gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un termiski apstrādāti augļi un dārzeņi, želejas, ievārījumi, kompoti, olas, piens un piena produkti, eļļas un tauki pārtikai, nesagatavoti un neapstrādāti lauksaimniecības, ūdens, dārzkopības un mežsaimniecības produkti,  graudi un sēklas, svaigi augļi, dārzeņi un garšaugi, dabīgie augi un ziedi, puķu sīpoli, stādi un sēklas stādīšanai, dzīvi dzīvnieki, pārtika un dzērieni dzīvniekiem u.c." xr:uid="{5BA05286-DFE5-49D7-8900-F8BC845C9D5B}"/>
+    <hyperlink ref="C559" r:id="rId523" xr:uid="{D6A1F489-302F-40E6-B57F-E171F149A0C1}"/>
+    <hyperlink ref="C560" r:id="rId524" xr:uid="{139BADE9-7991-43F0-84FB-8F4A1FDCFB4D}"/>
+    <hyperlink ref="C561" r:id="rId525" display=" kosmētika ādas kopšanai, kosmētikas krēmi, kosmētikas serumi, losjoni kosmētiskai lietošanai, šampūni, ārstnieciski ādas kopšanas līdzekļi, zobu pastas, mutes skalojamie līdzekļi, nagu kopšanas līdzekļi, ķirurģiskie, medicīniskie, zobārstniecības un veterinārie aparāti un instrumenti, kā arī mākslīgās ekstremitātes, acis un zobi, ortopēdiski izstrādājumi, šuvju materiāls, seksa piederumi, fizikālās terapijas aprīkojums, knupīši un piederumi barošanai, mākslīgās protēzes un implanti, ortopēdiskie un kustību palīglīdzekļi, visu iepriekš minēto izstrādājumu daļas un piederumi." xr:uid="{050E3CDE-1D61-4E30-94A8-10646CF6F313}"/>
+    <hyperlink ref="C562" r:id="rId526" xr:uid="{C13DE403-5185-415D-AB69-E7EBC78AEF5B}"/>
+    <hyperlink ref="C563" r:id="rId527" xr:uid="{29F82A9C-CA33-48D7-BD2A-2B1485EB9895}"/>
+    <hyperlink ref="C564" r:id="rId528" xr:uid="{5213D36E-17CD-4E9D-9A97-85467914B2AA}"/>
+    <hyperlink ref="C565" r:id="rId529" xr:uid="{6D5EBAA6-6DBC-458B-8D1A-BF7CCA692BF1}"/>
+    <hyperlink ref="C566" r:id="rId530" xr:uid="{BFC13E18-0CE0-4DC9-B3D4-31C1E40E7C6B}"/>
+    <hyperlink ref="C567" r:id="rId531" xr:uid="{E5F59D30-7016-4685-90EC-82615216960C}"/>
+    <hyperlink ref="C568" r:id="rId532" xr:uid="{C75A7A00-0920-4816-951F-BBAF5132AA8E}"/>
+    <hyperlink ref="C569" r:id="rId533" xr:uid="{9802682A-57E0-4AE4-900F-DB03D8511EA2}"/>
+    <hyperlink ref="C570" r:id="rId534" display=" lauksaimniecības mašīnas  to rezerves daļas, mehānismi un  sastāvdaļas,  piederumi u.c." xr:uid="{45D12AF5-0833-4A26-B7E6-A13B7918EAB3}"/>
+    <hyperlink ref="C572" r:id="rId535" xr:uid="{F66BE07C-3420-4113-B09E-9C5B9E253393}"/>
+    <hyperlink ref="C573" r:id="rId536" display="Aktuālo pieprasījumu saraksts 12.08.2022.xlsx" xr:uid="{8F602787-3DC8-40E4-B866-C6C1D1B6C460}"/>
+    <hyperlink ref="C574" r:id="rId537" xr:uid="{9B9603F2-88D9-4B3F-8491-956C832C5AE4}"/>
+    <hyperlink ref="C575" r:id="rId538" xr:uid="{3ACAD7A7-40B3-48D1-BF09-A95A06217276}"/>
+    <hyperlink ref="C576" r:id="rId539" display="kafija, tēja, kakao un mākslīgā kafija, rīsi, tapioka un sāgo, milti un graudaugu izstrādājumi, maize, konditorejas izstrādājumi,  pārtikas ledus, cukurs, medus, melases sīrups, raugs, cepamais pulveris, sāls, sinepes, etiķis, mērces [garšvielas], garšvielas, saldējums, gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un termiski apstrādāti augļi un dārzeņi, želejas, ievārījumi, kompoti, olas, piens un piena produkti, eļļas un tauki pārtikai u.c." xr:uid="{D831E4DB-47C8-452C-AA70-84594AEE0306}"/>
+    <hyperlink ref="C577" r:id="rId540" xr:uid="{7E182ABB-B5EA-4DDD-A762-1EE686399B21}"/>
+    <hyperlink ref="C578" r:id="rId541" xr:uid="{45327F2D-6842-4778-999F-E9633E7C613E}"/>
+    <hyperlink ref="C581" r:id="rId542" display="ķirurģijas, medicīnas, zobārstniecības un veterinārijas aparāti un instrumenti, mākslīgās ekstremitātes, acis un zobi, ortopēdiskie izstrādājumi, šuvju materiāli, terapeitiskās un palīgierīces, kas paredzētas cilvēkiem ar invaliditāti, masāžas aparāti, bērnu aprūpes aparāti, ierīces un priekšmeti, aparāti, ierīces un priekšmeti seksuālām darbībām,  juvelierizstrādājumi,  pulksteņi, apģērbi, apavi, galvassegas, mājsaimniecības vai virtuves piederumi,galda piederumi, dakšiņas un karotes, skuvekļi tīrīšanas iekārtas,  mājsaimniecības veļa, tekstila vai plastmasas aizkari, paklāji, paklājiņi, paklājiņi, linolejs un citi grīdas segumi, netekstila sienas tapetes, spēles rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces, rotājumi, kafija, tēja, kakao un mākslīgā kafija, rīsi, tapioka un sāgo,milti un graudaugu izstrādājumi, maize, konditorejas izstrādājumi, pārtikas ledus, cukurs, medus, melases sīrups,  raugs, cepamais pulveris, sāls, sinepes, etiķis, mērces [garšvielas], saldējums, alkoholiskie dzērieni, alus, minerālūdeņi un gāzētie ūdeņi un citi bezalkoholiskie dzērieni, augļu dzērieni un augļu sulas, sīrupi, tabaka, mēķētāju preces, sērkociņi, preparāti putekļu uzsūkšanai, mitrināšanai un saistīšanai, sveces un daktis apgaismošanai u.c." xr:uid="{F45163E0-C78D-47C2-9CA6-41ECD71A9BBA}"/>
+    <hyperlink ref="C582" r:id="rId543" display="dūnu jakas bez piedurknēm, ūdensizturīgas jakas, vīriešu apakšveļa, biksītes [īsas], ikdienas bikses" xr:uid="{EB851D23-49AA-4F06-9497-9A523A10CE1C}"/>
+    <hyperlink ref="C583" r:id="rId544" xr:uid="{8BF360D1-59D9-434F-8A5A-D8CFA40AF2E9}"/>
+    <hyperlink ref="C579" r:id="rId545" xr:uid="{83355CC1-E0A1-477B-B2D7-952094CF0DF6}"/>
+    <hyperlink ref="C584" r:id="rId546" xr:uid="{596B23B2-F790-40DF-89D9-B343F576D04B}"/>
+    <hyperlink ref="C301" r:id="rId547" display="apģērbi, apavi un galvassegas  somas,čemodāni, mugursomas,  suņu būdas, redeļu kastes suņiem, kastes suņu pārvadāšanai, nemetāliski  paliktņi, gultas  spilveni mājdzīvniekiem, u.c. " xr:uid="{BF8AA69C-8A63-4F85-93D0-9E0BDF704CE0}"/>
+    <hyperlink ref="C585" r:id="rId548" xr:uid="{1EE7A6CB-8D9A-4058-98A1-67BDBEE3B91C}"/>
+    <hyperlink ref="C586" r:id="rId549" display="tabaka un smēķēšanas izstrādājumi, mitrinātāji, tabakas aizstājēji, tabakas grauzdētāji, tabakas dzesēšanas iekārtas cigāru griezējs, cigāri, pelnu trauki smēķētājiem, elektriskie sildītāji, elektriskie sildīšanas pavedieni, tvaika ģenerēšanas ierīces,  elektroniskās cigaretes, elektronisko cigarešu kasetnes, kociņi elektronisko cigarešu tīrīšanai un dezinfekcijai, elektroniskie cigarešu tīrīšanas līdzekļi, elektronisko cigarešu tīrīšanas birstes,  spilventiņi elektronisko cigarešu tīrīšanai u.c." xr:uid="{D7A414B7-420A-41A3-9E1A-C2D9B21D3AE5}"/>
+    <hyperlink ref="C587" r:id="rId550" xr:uid="{7A80E99F-29DA-4A0E-82E8-1500FF3F4FDF}"/>
+    <hyperlink ref="C588" r:id="rId551" xr:uid="{E164B014-7892-43FD-8E85-36277F7E0999}"/>
+    <hyperlink ref="C589" r:id="rId552" xr:uid="{B4E92548-E7AA-4A40-86D9-4FF93D329D24}"/>
+    <hyperlink ref="C590" r:id="rId553" xr:uid="{8CDAAAF7-495C-4E72-9914-8F85514A653E}"/>
+    <hyperlink ref="C591" r:id="rId554" xr:uid="{0D80BD0C-96AF-47BB-A5D0-0EFF7B5C969E}"/>
+    <hyperlink ref="C592" r:id="rId555" xr:uid="{98D7BCAB-73D6-487E-994A-70D6106438D7}"/>
+    <hyperlink ref="C593" r:id="rId556" display="Tiesibu_subjektu_saraksts_20222510_tiesibu_veidu_paskaidrojumi.xlsx" xr:uid="{66CEBB15-8335-4329-9A2B-3033F0466E3D}"/>
+    <hyperlink ref="C594" r:id="rId557" xr:uid="{2DE5D13B-BB25-4697-8974-8E969FEA9052}"/>
+    <hyperlink ref="C595" r:id="rId558" xr:uid="{77797DDC-6DE6-4A90-85E2-62FB63603B12}"/>
+    <hyperlink ref="C596" r:id="rId559" xr:uid="{F36FBD15-1624-40EC-AD55-D682AE83487A}"/>
+    <hyperlink ref="C597" r:id="rId560" xr:uid="{A66F806C-3BE3-46B4-97F0-C815BA3992CC}"/>
+    <hyperlink ref="C598" r:id="rId561" xr:uid="{9957D71E-BCE0-4B87-AD9E-5B215F48155F}"/>
+    <hyperlink ref="C599" r:id="rId562" display="apģērbs; T-krekli" xr:uid="{667AE182-59DA-4B52-A27D-7A2A9A08FF03}"/>
+    <hyperlink ref="C600" r:id="rId563" display="mēbeles, spoguļi, gleznu rāmji, nemetāliski uzglabāšanas vai transportēšanas konteineri,kauli, ragi, vaļi vai perlamutra, neapstrādāti vai daļēji apstrādāti, čaumalas, Jūras putas, dzeltens dzintars" xr:uid="{E493AC4A-F10F-4DBB-A0F3-0E8158581DC8}"/>
+    <hyperlink ref="C601" r:id="rId564" display="instrumenti izmantošanai medicīnā, Ierīces vēža ārstēšanai" xr:uid="{653334DF-00E0-40BB-A576-64F1D8CD7FFF}"/>
+    <hyperlink ref="C603" r:id="rId565" display="kosmētika,  parfimērijas izstrādājumi, Ķelnes ūdens, odekolons, dezodoranti, vannas un dušas želeja, dušas eļļas, ziepes, līdzeklis roku tīrīšanai, ķermeņa eļļas, ķermeņa losjoni,  roku losjons, nagu krēms, šampūni, matu losjoni, sveces un daktis sveču aizdedzināšanai,  aromātiskās sveces, tauriņi, nakts lampas  u.c." xr:uid="{B5F1DC56-9197-4C0E-B77E-04AAF323CD66}"/>
+    <hyperlink ref="C602" r:id="rId566" xr:uid="{55A8F32D-3E7A-42D1-9A19-3E0102EA9A79}"/>
+    <hyperlink ref="C604" r:id="rId567" display="mājsaimniecības vai virtuves piederumi un trauki, neapstrādāts vai daļēji apstrādāts stikls, izņemot stiklu, ko izmanto celtniecībā, stikla, porcelāna un māla trauki,  juvelierizstrādājumi, bižutērija, pulksteņi  hronometriskie instrumenti, apģērbi, apavi, galvassegas, mēbeles, spoguļi, rāmji, konteineri  uzglabāšanai vai transportēšanai kauls, rags, vaļa bārkstis  neapstrādāta vai pusfabrikāta; čaumalas, jūras putas, dzintars, rokas darbarīki un instrumenti, galda piederumi, dakšiņas un karotes; pistoles, izņemot šaujamieročus, skuvekļi,grāmatu iesiešanas izstrādājumi; fotogrāfijas, kancelejas preces un biroja piederumi, līmes  kancelejas vai mājsaimniecības vajadzībām u.c." xr:uid="{4C888791-2089-418B-AD9D-0653B651BF92}"/>
+    <hyperlink ref="C605" r:id="rId568" xr:uid="{61B3C44E-7A8D-42C7-9B54-F63F14A0ACB7}"/>
+    <hyperlink ref="C606" r:id="rId569" xr:uid="{BD444ACC-89DD-490A-B9E6-A79D86A8995D}"/>
+    <hyperlink ref="C607" r:id="rId570" xr:uid="{1D99A939-D399-4965-B02A-4DDEEE2D76CF}"/>
+    <hyperlink ref="C608" r:id="rId571" xr:uid="{82225A66-534B-467A-8EDF-12BCE375AEA4}"/>
+    <hyperlink ref="C609" r:id="rId572" xr:uid="{97B3F3CC-6E0A-4965-AC0E-E8A75049A05D}"/>
+    <hyperlink ref="C610" r:id="rId573" display="juvelierizstrājumi, korsetes, apģērbi, jakas, smokingi, šalles apakšveļa,  pulksteņi, saulesbrilles,atslēgu piekariņi,  gredzeni, ādas atslēgu piekariņi u.c." xr:uid="{31503410-A8ED-4DEE-A0CA-88171DDD3D3B}"/>
+    <hyperlink ref="C611" r:id="rId574" xr:uid="{06A34CC2-FAD2-44FF-8C7A-A07CA43E04F2}"/>
+    <hyperlink ref="C612" r:id="rId575" display="elektroinstrumenti, bezvadu elektroinstrumenti, tostarp ripzāģi, leņķzāģi, ķēdes zāģi, lentzāģi, finierzāģi, grupzāģi, griezēji, griešanas mašīnas, knaibles, šķēres, ēveles, rievu griezēji, frēzes un trimmeri, urbju uzgaļi, triecienurbji, rotācijas urbjmašīnas, āmururbji un nojaukšanas āmuri, lauzēji, triecienskrūvgrieži, triecienuzgriežņu atslēgas, skrūvgrieži, uzgriežņu atslēgas, slīpmašīnas, slīpmašīnas, pulēšanas mašīnas u.c. " xr:uid="{86B82F61-CAA0-4CDF-9312-A77FAAA1740D}"/>
+    <hyperlink ref="C613" r:id="rId576" xr:uid="{9D8118F0-C15F-4680-81A1-C99C9A72A8FD}"/>
+    <hyperlink ref="C614" r:id="rId577" display="juvelierizstrādājumi, bižutērija, pulksteņu izgatavošanas un hronometriskie instrumenti, tostarp pulksteņi, grezni atslēgu piekariņi, mākslas priekšmeti no dārgmetāliem, rokassomas, iepirkumu somas, mugursomas, ceļojumu somas, skolas somas, pludmales somas, tūrisma somas, kabatas portfeļi, somas, kosmētikas maisiņi, tualetes piederumu glabāšanai; ādas kastes, ādas vai ādas imitācijas izstrādājumi,  parfimērija, smaržas, ķermeņa eļļas, kosmētika, sveces un daktis apgaismošanai, aromātiskās sveces, mākslinieciski priekšmeti no koka, vaska, ģipša, korķa, niedrēm, niedrēm, klūgām, raga, kaula, ziloņkaula, vaļa čaulas, gliemežvākiem, dzintara, perlamutra, jūras putām, visu šo materiālu aizstājēji vai plastmasas materiāli, iepakojuma konteineri un kastes, mājsaimniecības un  vannas istabas veļa, sienu tapsējumi no tekstilmateriāliem, ceļojumu segas, spilvenu pārvalki, mēbeļu audumi, apģērbi, apavi, galvassegas, cimdi, jostas, apakšveļa, peldmēteļi, kimono, mežģīnes un izšuvumi, lentes un bantes, pogas, spiedpogas, āķi un cilpas, adatas un adatas, mākslīgie ziedi, galantērijas izstrādājumi, apģērba rotājumi, klipši vai stiprinājumi, matu rotājumi, matu sprādzes, matu lentes, galvas lentes u.c." xr:uid="{5408C3BC-C91E-4EB8-9CA6-82F2D165BCFC}"/>
+    <hyperlink ref="C615" r:id="rId578" display="Aktuālo pieprasījumu saraksts 05.01.2023.xlsx" xr:uid="{3145D369-206E-4785-916F-49F36D73C8A8}"/>
+    <hyperlink ref="C616" r:id="rId579" display=" kabatas/rokas pulksteņi" xr:uid="{14E15B98-B6B6-4E47-9CD5-24D396EFC894}"/>
+    <hyperlink ref="C617" r:id="rId580" xr:uid="{FD637049-462B-4AD3-812E-CBC7D7C7EE69}"/>
+    <hyperlink ref="C618" r:id="rId581" xr:uid="{0AE9C0FD-D2FD-4F01-BC53-D0C570FB5B4F}"/>
+    <hyperlink ref="C619" r:id="rId582" xr:uid="{95DFDAF5-D392-4B3F-BD04-B3514BA198D3}"/>
+    <hyperlink ref="C620" r:id="rId583" xr:uid="{7DA87AC0-50F6-44EB-BC0F-8D2E8F048646}"/>
+    <hyperlink ref="C621" r:id="rId584" xr:uid="{8EE88640-01C4-4EDE-BF0E-0CA1E2B01275}"/>
+    <hyperlink ref="C622" r:id="rId585" display=" juvelierizstrādājumi,  pulksteņi un hronometriskie instrumenti" xr:uid="{9E7B8FBA-2660-4099-9B1F-05CB60A4143B}"/>
+    <hyperlink ref="C623" r:id="rId586" xr:uid="{1B531436-0D63-4F90-BFCF-A95714BE7617}"/>
+    <hyperlink ref="C624" r:id="rId587" xr:uid="{35332634-5FFE-430D-A5F7-0ED5FEA0926A}"/>
+    <hyperlink ref="C520" r:id="rId588" xr:uid="{44B43FED-A3A3-4549-B3A9-DBDF37AA6CED}"/>
+    <hyperlink ref="C625" r:id="rId589" display="Aktuālo pieprasījumu saraksts 03.02.2023.xlsx" xr:uid="{899DDC50-3E63-4C63-BE87-252073F945CB}"/>
+    <hyperlink ref="C626" r:id="rId590" xr:uid="{1463BA14-0773-4738-A0CC-0F560BAC8C2D}"/>
+    <hyperlink ref="C627" r:id="rId591" display="Aktuālo pieprasījumu saraksts 03.02.2023.xlsx" xr:uid="{898FBA2F-2AC8-487B-9A45-77FC9DC2AEF8}"/>
+    <hyperlink ref="C628" r:id="rId592" xr:uid="{14C21FDD-325A-487F-B218-CDB8374F94F9}"/>
+    <hyperlink ref="C629" r:id="rId593" xr:uid="{0C879C5D-0A73-4C73-ACA8-78917597659F}"/>
+    <hyperlink ref="C630" r:id="rId594" xr:uid="{67BE6F9A-4F22-48DD-9426-62FE2F28F798}"/>
+    <hyperlink ref="C631" r:id="rId595" xr:uid="{EF98FAEF-4EE4-4373-B8A3-508E87C706DB}"/>
+    <hyperlink ref="C632" r:id="rId596" xr:uid="{B6B4DDD3-1349-4FD6-9785-E226BD9B8935}"/>
+    <hyperlink ref="C633" r:id="rId597" display="alkoholiskie dzērieni,  vīni, stiprie alkoholiskie dzērieni un liķieri, alus, porteris,  bezalkoholiskie vīni, vīnogu sula,; citrusaugļu sulas, un sagataves iepriekšminēto pagatavošanai" xr:uid="{3E123337-8823-407B-B995-476F42D5CCF6}"/>
+    <hyperlink ref="C634" r:id="rId598" display="Aktuālo pieprasījumu saraksts 03.02.2023.xlsx" xr:uid="{4D336A46-2718-4560-9090-3837DA585641}"/>
+    <hyperlink ref="C635" r:id="rId599" xr:uid="{85E83515-474B-4E6B-96DA-121834E69546}"/>
+    <hyperlink ref="C636" r:id="rId600" xr:uid="{0F940928-FE7A-41B8-B3A5-BCCA1AA0FC4C}"/>
+    <hyperlink ref="C637" r:id="rId601" xr:uid="{1A58E14E-2A8F-4F0D-9697-197FD6EC487D}"/>
+    <hyperlink ref="C638" r:id="rId602" xr:uid="{EAAD445F-E95A-4FBC-8E19-722040A52513}"/>
+    <hyperlink ref="C639" r:id="rId603" xr:uid="{B472B7E4-21C5-4B7C-BD4F-BA2F726A97C7}"/>
+    <hyperlink ref="C640" r:id="rId604" xr:uid="{174245DF-F4F2-4AFB-9DE6-BDD510001208}"/>
+    <hyperlink ref="C641" r:id="rId605" display="audumi šortiem, krekliem, T-krekliem, krekliņiem, biksēm, jakām, vējjakām, jakām, sporta krekliem, legingiem, krūšturiem un cepurēm,audums, ko pārdod kā gatavu apģērbu sastāvdaļu, proti, šortu, kreklu, t-kreklu, kreklu, bikšu, jaku, vējjaku, sporta krekli, legingus, krūšturus un cepures, sastāvdaļas u.c." xr:uid="{2ED67BA4-FAD0-4497-B759-F201FA8A8808}"/>
+    <hyperlink ref="C642" r:id="rId606" display="lampas, sienas lampas; lampu abažūri, gaismas mezgli, gaismas dimmeri [regulatori] u.c. " xr:uid="{A66BF55E-9A59-4C03-BD37-CF6C406A8BEF}"/>
+    <hyperlink ref="C643" r:id="rId607" xr:uid="{7A5C0E55-D40A-4CA9-B6A3-E6289FA2C274}"/>
+    <hyperlink ref="C644" r:id="rId608" xr:uid="{489B8936-4AE0-4ABB-A89D-7DAB43077A8A}"/>
+    <hyperlink ref="C645" r:id="rId609" display="ziepes, parfimērija, ēteriskās eļļas, kosmētika, matu losjoni, higiēnas preparāti izmantošanai medicīnā, diētiskās vielas medicīniskai lietošanai, zīdaiņu pārtika, plāksteri, pārsienamie materiāli, materiāli zobu plombēšanai, zobu vasks, dezinfekcijas līdzekļi, ķirurģijas, medicīnas, zobārstniecības un veterinārijas aparāti un instrumenti, mākslīgās ekstremitātes, acis un zobi, ortopēdiskie izstrādājumi u.c." xr:uid="{E3117161-347B-4537-A3D3-0D70BEDA422C}"/>
+    <hyperlink ref="C646" r:id="rId610" xr:uid="{B48FD1C3-1D88-4825-A79D-29F293BFD96C}"/>
+    <hyperlink ref="C647" r:id="rId611" xr:uid="{EA6F86D3-9E3C-450D-96AE-7ABFD8D9630E}"/>
+    <hyperlink ref="C648" r:id="rId612" xr:uid="{38B594AA-C063-4495-BED1-F597A31F20FA}"/>
+    <hyperlink ref="C649" r:id="rId613" display="līmvielas [lipīgi materiāli] kancelejas vai mājsaimniecības vajadzībām, zīmēšanas materiāli un materiāli māksliniekiem, otas, mācību vai mācību materiāli, plastmasas loksnes, plēves un maisiņi iesaiņošanai un iepakošanai, rakstzīmju, bloku drukāšana, spēļu rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces u.c. " xr:uid="{FF64B772-8BAE-4C16-96E4-3D18C2C5E6E0}"/>
+    <hyperlink ref="C650" r:id="rId614" xr:uid="{AD9899F5-445D-49A4-BB33-E43EA35F363A}"/>
+    <hyperlink ref="C651" r:id="rId615" xr:uid="{0800D13D-BBF8-4356-BC76-4325C2D6AE66}"/>
+    <hyperlink ref="C652" r:id="rId616" display="Aktuālo pieprasījumu saraksts 03.03.2023.xlsx" xr:uid="{9E16A35D-EC99-498D-9F82-598C347C4554}"/>
+    <hyperlink ref="C653" r:id="rId617" xr:uid="{DC9A6E11-D586-4858-A752-DAA22D73E385}"/>
+    <hyperlink ref="C654" r:id="rId618" xr:uid="{4B275C7B-460A-4576-8418-948B5D387E65}"/>
+    <hyperlink ref="C655" r:id="rId619" xr:uid="{8C82300A-5E43-49E8-9F19-E6AFCB334162}"/>
+    <hyperlink ref="C656" r:id="rId620" display="tējkannas,elektriskie tosteri, gaisa cepšanas iekārtas, elektriskie gludekļi" xr:uid="{0BE344A8-230A-471D-BDE9-607E8DC9356B}"/>
+    <hyperlink ref="C657" r:id="rId621" xr:uid="{5E1916DD-8264-48D0-BC71-BD9E22D8710D}"/>
+    <hyperlink ref="C658" r:id="rId622" xr:uid="{9228B03C-1DF3-485C-84F6-C96F1C6D4C6D}"/>
+    <hyperlink ref="C659" r:id="rId623" xr:uid="{EEC44BF5-2409-4957-8436-32C89207BAB4}"/>
+    <hyperlink ref="C660" r:id="rId624" display="datoru aparatūra,  portatīvie datori  mobilie tālruņi, telekomunikāciju aparāti, telekomunikāciju aparāti, datu apstrādes iekārtas, televizori, tālvadības ierīces,  viedtālruņi, datu brilles, viedie pulksteņi, viedie gredzeni, viedās rokassprādzes un datu aproces, kodētas identifikācijas rokassprādzes magnētiskas, valkājami aktivitāšu izsekotāji, GPS ierīces u.c." xr:uid="{76AE474E-3936-4BFB-85BB-A972D505BB07}"/>
+    <hyperlink ref="C661" r:id="rId625" xr:uid="{CF47A6BA-2ECE-4E1C-9D04-EBC3EA82A9F0}"/>
+    <hyperlink ref="C426" r:id="rId626" xr:uid="{3CE022C8-DD5C-45AC-A3F2-6F012F3C39A3}"/>
+    <hyperlink ref="C662" r:id="rId627" xr:uid="{FE785760-C815-47B7-B693-8404F2456C59}"/>
+    <hyperlink ref="C663" r:id="rId628" xr:uid="{B32140A9-5F95-4A78-ACF2-C8690CD840FC}"/>
+    <hyperlink ref="C664" r:id="rId629" xr:uid="{FF375FF7-CF0D-497A-A57B-B711C434FF84}"/>
+    <hyperlink ref="C665" r:id="rId630" xr:uid="{5639A016-0CD6-4C0E-81DD-9557A806D0F5}"/>
+    <hyperlink ref="C666" r:id="rId631" display="lūpu krāsa, lūpu balzāmsšķidrā lūpu krāsa, 'vīraks, smaržas, acu ēnas, uzacis, segas, šalles un cepures, dvieļi u.c." xr:uid="{DC37222B-4EC3-416C-84CC-DC6DD1E607C9}"/>
+    <hyperlink ref="C667" r:id="rId632" xr:uid="{61D93725-046E-487D-B7CF-03CEAED57A99}"/>
+    <hyperlink ref="C668" r:id="rId633" xr:uid="{9501E070-1A89-4792-B1F1-BEA3D97837F6}"/>
+    <hyperlink ref="C669" r:id="rId634" xr:uid="{55283DE7-3AD3-4668-9623-3208F89EAD5D}"/>
+    <hyperlink ref="C670" r:id="rId635" xr:uid="{012704F7-5B27-406C-B2C1-3BFE71881238}"/>
+    <hyperlink ref="C671" r:id="rId636" display="Aktuālo pieprasījumu saraksts 03.03.2023.xlsx" xr:uid="{A5F97299-D99A-4ABC-8BCE-74F994ACE37A}"/>
+    <hyperlink ref="C672" r:id="rId637" xr:uid="{CD2AD2E6-3E3B-42C3-87A9-4C5E2C3B0F62}"/>
+    <hyperlink ref="C673" r:id="rId638" xr:uid="{1611317B-B784-4B83-AFE7-D83C588ADC2F}"/>
+    <hyperlink ref="C674" r:id="rId639" xr:uid="{65F0183C-B7BD-4F05-BD08-7837CF7BCFC9}"/>
+    <hyperlink ref="C675" r:id="rId640" xr:uid="{2D284700-7F2C-41D8-A3E8-CE5A4D8D6481}"/>
+    <hyperlink ref="C676" r:id="rId641" xr:uid="{4E370586-4D32-4993-8132-70A09A6D73D5}"/>
+    <hyperlink ref="C677" r:id="rId642" xr:uid="{B71F7C11-683B-485F-9A7F-1F20791AFF38}"/>
+    <hyperlink ref="C678" r:id="rId643" display="Aktuālo pieprasījumu saraksts 03.07.2023.xlsx" xr:uid="{9B247975-B3D8-494D-AF76-5D882E30985E}"/>
+    <hyperlink ref="C680" r:id="rId644" xr:uid="{4BBD52D6-F4B1-4B23-8DE2-64411851BE58}"/>
+    <hyperlink ref="C679" r:id="rId645" xr:uid="{7063A97B-E987-48E8-B95F-DF3589A623F5}"/>
+    <hyperlink ref="C681" r:id="rId646" xr:uid="{AF889D76-5365-4D10-A3A0-BC5994C6100A}"/>
+    <hyperlink ref="C682" r:id="rId647" display="tālvadības automašīnas,u.c." xr:uid="{7C4E4D4F-C2F1-4A0C-B65A-42E2ECB9D292}"/>
+    <hyperlink ref="C683" r:id="rId648" xr:uid="{8C11E8FD-8E06-4965-AF05-CCF05BDD3A7A}"/>
+    <hyperlink ref="C684" r:id="rId649" xr:uid="{EEC2E278-C9ED-4EFD-9BA1-55BC9C017498}"/>
+    <hyperlink ref="C685" r:id="rId650" xr:uid="{8E84774E-6D04-47A5-80AF-17B0A5EFCC12}"/>
+    <hyperlink ref="C686" r:id="rId651" xr:uid="{05DFBF81-5B70-465D-847E-218A0CA6C0DF}"/>
+    <hyperlink ref="C687" r:id="rId652" display="konditorejas izstrādājumi, košļājamā gumija." xr:uid="{6AE598F6-77CB-4838-842F-C2D94D7C0F90}"/>
+    <hyperlink ref="C688" r:id="rId653" xr:uid="{70FA9EA1-D5F6-4711-9C6D-67E896FB4129}"/>
+    <hyperlink ref="C689" r:id="rId654" xr:uid="{1D2201A4-D370-4FCA-A258-515CEBA60CA0}"/>
+    <hyperlink ref="C690" r:id="rId655" display="šokolādes; saldējums" xr:uid="{AF1ABECB-2B38-4260-9432-B03C9F470BF5}"/>
+    <hyperlink ref="C691" r:id="rId656" xr:uid="{27A3F54E-D8E7-4D38-9B8F-2F7D38E8BC22}"/>
+    <hyperlink ref="C692" r:id="rId657" display="audiovizuālie pārdošanas palīglīdzekļi neatkarīgiem tirdzniecības pārstāvjiem, kas nodarbojas ar apģērbu, apakšveļas, mājsaimniecības veļas, proti, audiokasešu, videokasešu lentu, CD-ROM, DVD ar pārdošanas padomiem, padomiem un pārdošanu, apmācības un motivācijas tēmas, mājsaimniecības piederumi, gultas, vannas, virtuves un galda veļa, paklājiņi, salvetes, palagi, vannas dvieļi, roku dvieļi, segas, aizkari u. c." xr:uid="{61F53CD1-7A3A-45E2-975A-9ADE5313B8B4}"/>
+    <hyperlink ref="C693" r:id="rId658" xr:uid="{804712F2-FCF8-4E25-91F1-935939408DB5}"/>
+    <hyperlink ref="C694" r:id="rId659" xr:uid="{5E31B6F8-91DF-4397-9D18-15582B3E65F2}"/>
+    <hyperlink ref="C695" r:id="rId660" xr:uid="{2F60FBB5-8633-4BFC-B59C-CB9EE3364E67}"/>
+    <hyperlink ref="C696" r:id="rId661" display="Aktuālo pieprasījumu saraksts 15.08.2023.xlsx" xr:uid="{4B1D58D4-6A8D-4E1B-B797-B51A6851770E}"/>
+    <hyperlink ref="C697" r:id="rId662" xr:uid="{119C14DA-FB7E-4E03-9256-3825D5D107D4}"/>
+    <hyperlink ref="C698" r:id="rId663" xr:uid="{6BEEE0DF-EF4E-4913-ACA2-259BA9D619A5}"/>
+    <hyperlink ref="C699" r:id="rId664" display="sejas salvetes no papīra, tualetes papīrs, salvete, papīra kabatlakatiņi, papīra salvetes izmantošanai kosmētikā, papīra kabatlakatiņi" xr:uid="{860D3CF0-3423-4840-AFC9-5ADD0F943DBB}"/>
+    <hyperlink ref="C700" r:id="rId665" display="somas, apavi, brilles, ādas izstrādājumi, juvelierizstrādājumi aksesuāri,  u.c." xr:uid="{2654523E-5C98-432D-A263-1B657392DCDB}"/>
+    <hyperlink ref="C701" r:id="rId666" display="medicīnas instrument un farmaceitiski izstrādājumi, ķīmiskie produkti u.c." xr:uid="{24F1BCF7-790D-42D7-9DF7-0DA35B4D352D}"/>
+    <hyperlink ref="C702" r:id="rId667" xr:uid="{74E00331-9EDC-41D5-98BC-77181611DDBD}"/>
+    <hyperlink ref="C703" r:id="rId668" xr:uid="{92946320-FF66-4067-AF46-1E4BDB59975E}"/>
+    <hyperlink ref="C704" r:id="rId669" display="šķīstošās vai putojošās tabletes elektrolītu aizstājēju dzērienu ražošanai, minerālvielu piedevas, pulverveida elektrolītu aizstājēju dzērienu maisījums, vitamīnu piedevas, probiotikas uztura bagātinātāji,  vitamīnu piedevas tablešu veidā izmantošanai dzirkstošu un nedzirkstošu dzērienu pagatavošanai, šķīstošās vai putojošās tabletes un pulveri dzērienu pagatavošanai, lai atbalstītu gremošanas veselību u.c." xr:uid="{AFADD717-10F6-42CE-842F-FF223DB36750}"/>
+    <hyperlink ref="C705" r:id="rId670" xr:uid="{70AD258B-8E03-4863-B1B9-3DB4D2861509}"/>
+    <hyperlink ref="C706" r:id="rId671" xr:uid="{E38FBE65-0700-4E31-AD66-8F623BA18F43}"/>
+    <hyperlink ref="C707" r:id="rId672" display="parfimērija, kosmētika, brilles, saulesbrilles, briļļu ietvari, briļļu futrāļi, maki,  portfeļi,  futrāļi, kas paredzēti tualetes piederumu glabāšanai, somas,   ceļojumu somas, čemodāni, koferi, apģērbi, aksesuāri u.c." xr:uid="{5AEEDF4C-8FF4-4CE1-A281-C3179A50F8A8}"/>
+    <hyperlink ref="C708" r:id="rId673" display=" uztura bagātinātāji vitamīni,  vitamīnu preparāti, minerālu uztura bagātinātāji, diētiskie uztura bagātinātāji, dabīgi veseli uztura bagātinātāji, vitamīnu un minerālvielu preparāti izmantošanai kā sastāvdaļas, enzīmu uztura bagātinātāj, augu izcelsmes uztura bagātinātāji, farmaceitiskie pārtikas produkti, eļļas pārtikai u.c." xr:uid="{FDB230A7-F2F1-4A68-A34A-9A9B8A41A149}"/>
+    <hyperlink ref="C709" r:id="rId674" display="farmaceitiskie produkti, medicīniskie un veterinārie preparāti, medicīnas higiēnas preces, diētiskā pārtika un vielas izmantošanai medicīnā vai veterinārijā, bērnu pārtika, uztura bagātinātāji cilvēkiem un dzīvniekiem, plāksteri, pārsienamie materiāli, materiāli zobu plombēšanai un zobu nospiedumiem, dezinfekcijas līdzekļi, produkti kaitīgu dzīvnieku iznīcināšanai, fungicīdi, herbicīdi u.c." xr:uid="{D1EC2C89-0757-46CE-8F16-D8F653895F6E}"/>
+    <hyperlink ref="C710" r:id="rId675" xr:uid="{507560F9-A573-4144-AE22-FC37A4629176}"/>
+    <hyperlink ref="C711" r:id="rId676" display="apģērbi, apakšveļa peldkostīmi, krūšturi,  bikini u.c." xr:uid="{DCA9E9BF-9426-463D-A58C-869A964E4C08}"/>
+    <hyperlink ref="C712" r:id="rId677" xr:uid="{9490D056-3C29-478C-A2E7-3F60DA053E4D}"/>
+    <hyperlink ref="C713" r:id="rId678" xr:uid="{0AEC7162-40D0-4719-AD3F-0F838FB7315E}"/>
+    <hyperlink ref="C714" r:id="rId679" display="darbgaldi, mašīnu un darbgaldu daļas, dzinēji (izņemot sauszemes transportlīdzekļus) un to daļas, sajūgi un piedziņas ierīces (izņemot sauszemes transportlīdzekļus), lauksaimniecības darbarīki, izņemot ar roku darbināmus darbarīkus, aparāti un instrumenti vadīšanai, pārslēgšanai, pārveidošanai u.c." xr:uid="{F53FEDDB-9E02-4AC9-9D29-808F61520AEC}"/>
+    <hyperlink ref="C715" r:id="rId680" xr:uid="{DE428C1F-6FB0-4C0F-82C0-E78AE5109DC7}"/>
+    <hyperlink ref="C716" r:id="rId681" display="piena mašīnas un ierīces, dzesēšanas un sildīšanas aparāti, sūkņi pārtikas rūpniecībai, kā arī farmācijas un ķīmijas rūpniecībai, vārsti, uzpildes aparāti, visu iepriekš minēto preču daļas u.c" xr:uid="{3B4EC0D8-6D50-4553-9518-1C110A793DDB}"/>
+    <hyperlink ref="C717" r:id="rId682" xr:uid="{04AF9E16-EB58-4485-80CE-F4DF7BB337D1}"/>
+    <hyperlink ref="C718" r:id="rId683" display="mazgāšanas un balināšanas līdzekļi, tīrīšanas, pulēšanas, attaukošanas un abrazīvie līdzekļi, ziepes, parfimērija, ēteriskās eļļas, kosmētika, matu losjoni, zobu pastas, losjoni pēc skūšanās, pretsviedru līdzekļi, aromterapijas eļļas, vannas želejas, vannas pulveris, ķermeņa krēmi, losjoni un pūderi, elpas atsvaidzinātāji,putu vanna, dezodoranti, pulveris, ēteriskās eļļas personīgai lietošanai, acu zīmulis, acu ēnas, uzacu zīmuļi u.c." xr:uid="{812D2A6D-B6D4-427C-B207-7036A12FC34F}"/>
+    <hyperlink ref="C719" r:id="rId684" xr:uid="{9B525560-598C-4E34-86BB-69F419C0C3B3}"/>
+    <hyperlink ref="C720" r:id="rId685" xr:uid="{8C125CCF-9078-4EE6-B1E3-2E2611F1FD07}"/>
+    <hyperlink ref="C721" r:id="rId686" xr:uid="{4B72D38D-8642-4BEE-B9C5-56CD167EB635}"/>
+    <hyperlink ref="C722" r:id="rId687" display="Aktuālo pieprasījumu saraksts 15.11.2023.xlsx" xr:uid="{61A5153A-9412-40F2-AF59-763697285D98}"/>
+    <hyperlink ref="C723" r:id="rId688" xr:uid="{D9067BA1-DE8C-4E1B-908E-F9D0D7C10857}"/>
+    <hyperlink ref="C724" r:id="rId689" xr:uid="{DD659BE7-6E7E-4FBF-ABA3-223DE9DEC02C}"/>
+    <hyperlink ref="C725" r:id="rId690" display="juvelierizstrādājumi, somas, apģērbi,  apģērba un  tekstilizstrādājumi, stikla izstrādājumi, apgaismojums, u.c." xr:uid="{C5059F53-42F5-45E2-9F99-5484EF8B6409}"/>
+    <hyperlink ref="C726" r:id="rId691" xr:uid="{A9C50806-11F5-4905-A6E5-4D4D676A1238}"/>
+    <hyperlink ref="C727" r:id="rId692" display=" sadzīves tehnika, elektriskas virtuves ierīces un ierīces pārtikas apstrādei un pārstrādei,presēšanas mašīnas, sulu spiedes, sulu centrifūgas, saldējuma pagatavošanas mašīnas, slīpēšanas mašīnas, griešanas ierīces, elektroniski darbināmas ierīces, ieskaitot kannu atvērējus, nažu asinātājus, atkritumu iznīcināšanas aparāti, ieskaitot atkritumu savācējus, atkritumu preses, veļas mašīnas, trauku mazgājamā mašīnas,rokas darbarīki,galda piederumi, dakšiņas un karotes, skuvekļi, matu griešanas mašīnas,  grieznes,  manikīra piederumi, nagu šķēres,vīles u.c." xr:uid="{41228E92-E75D-4CC3-9D27-5CCA13AAE056}"/>
+    <hyperlink ref="C728" r:id="rId693" xr:uid="{4FEF4449-6D30-4751-A64E-917F15EB59D8}"/>
+    <hyperlink ref="C729" r:id="rId694" display="tālvadības pultis  viedām mājas ierīcēm u.c. " xr:uid="{449F464C-B87B-4E76-91E6-799734EDA681}"/>
+    <hyperlink ref="C731" r:id="rId695" xr:uid="{70EC1C20-A3AA-492D-9AC0-690AA337D42D}"/>
+    <hyperlink ref="C732" r:id="rId696" display="mobilo tālruņu maciņi, pludmales tērpi, T-krekli, zeķes; sporta krekli, čības, kurpes galda spēles, Adventes kalendāri, parastā metāla atslēgu piekariņi, interaktīvie spēļu krēsli videospēlēm, statujas no plastmasas materiāliem, vaska statujas, bronzas statujas, parastā metāla statujas, vaska figūriņas, adventes kalendārā pasniegtas šokolādes, mobilo tālruņu aizsargmaciņu izgatavošana pēc pasūtījuma, galda spēles mīklu veidā u.c." xr:uid="{40227F4F-74A4-423B-ABC4-4EECE8AA391F}"/>
+    <hyperlink ref="C733" r:id="rId697" xr:uid="{82451FF8-A876-4155-8454-E5F816933AB3}"/>
+    <hyperlink ref="C734" r:id="rId698" xr:uid="{18C46872-7045-46F5-AC87-8A8B1DF711DB}"/>
+    <hyperlink ref="C735" r:id="rId699" display="apģērbs, apavi, galvassegas,juvelierizstrādājumi, parfimērija, mēbeļu,  izstrādājumi, tekstilizstrādājumi, somas u.c." xr:uid="{C15E9B4A-984B-401A-A126-28811947F9E8}"/>
+    <hyperlink ref="C736" r:id="rId700" xr:uid="{397D6C75-BAAD-4D95-AF1B-699291D35D94}"/>
+    <hyperlink ref="C737" r:id="rId701" xr:uid="{4DDAD651-74DA-4AB3-B0E6-F7CC2C6DC85A}"/>
+    <hyperlink ref="C738" r:id="rId702" xr:uid="{1984F50B-D154-4396-AE5A-882F2F55BE3C}"/>
+    <hyperlink ref="C739" r:id="rId703" xr:uid="{4F295460-26E2-4FF6-85E3-0A0E2B69D115}"/>
+    <hyperlink ref="C740" r:id="rId704" display="apģērbi, T-krekli, apavi, aksesuāri u.c." xr:uid="{60BB184F-0E1F-4498-B305-5FB939C27AD1}"/>
+    <hyperlink ref="C741" r:id="rId705" xr:uid="{38AE103F-F66A-4D7F-B7AA-7A9801DFA4BD}"/>
+    <hyperlink ref="C742" r:id="rId706" xr:uid="{EE5C8E1C-50CC-47A9-B6B3-E584ECBD595B}"/>
+    <hyperlink ref="C743" r:id="rId707" xr:uid="{E6A4615B-0070-490F-BB98-81855AC6A9AC}"/>
+    <hyperlink ref="C744" r:id="rId708" xr:uid="{9660A76E-AC48-44FD-901A-38BFC6A0F946}"/>
+    <hyperlink ref="C745" r:id="rId709" xr:uid="{D761DD73-645E-49C5-BD71-8EAD82DAC65F}"/>
+    <hyperlink ref="C746" r:id="rId710" xr:uid="{69343999-E0AA-4129-87A1-32F6C3A6FC89}"/>
+    <hyperlink ref="C747" r:id="rId711" display="farmaceitiskās zāles,  preparāti, krēmi" xr:uid="{BF8B196B-D9FB-442F-86FB-ED0606B60D40}"/>
+    <hyperlink ref="C748" r:id="rId712" xr:uid="{5F0FDD70-DC83-4C8B-AF83-007E89313CD6}"/>
+    <hyperlink ref="C749" r:id="rId713" xr:uid="{D29EACB4-BD72-4226-B948-64F80DC4875F}"/>
+    <hyperlink ref="C750" r:id="rId714" xr:uid="{117B2077-DAB3-49FA-A003-7292C0D58611}"/>
+    <hyperlink ref="C751" r:id="rId715" xr:uid="{09533A84-70B4-4E16-8533-C9DB175B394D}"/>
+    <hyperlink ref="C752" r:id="rId716" xr:uid="{C55117AA-8F7E-4CB5-ACC6-5608A64E5CBD}"/>
+    <hyperlink ref="C753" r:id="rId717" xr:uid="{1093A6C1-A183-43DF-925D-BB2FD8C2FE2E}"/>
+    <hyperlink ref="C754" r:id="rId718" xr:uid="{EA4A1828-9F46-4253-861D-DD7BE47A141E}"/>
+    <hyperlink ref="C755" r:id="rId719" display="somas, apģērbs, šalles, kleitas, krekli, topi, kamzoli, blūzes, T-krekli, trikotāža, proti, trikotāžas topi, džemperi, džemperi, mēteļi, vestes, parki, apmetņi, sporta krekli, krekliņi, topi ar kapuci, sporta apģērbs, peldkostīmi, jakas, bleizeri, uzvalki, legingi (bikses), legingi (sildītāji), kombinezoni, bikses, bikses, šorti, atpūtas apģērbs, naktsveļa, naktskrekli, pidžamas, peldmēteļi, cimdi, zeķes, apģērba jostas, cepures, apavi" xr:uid="{7D79EBD4-341F-4052-A8C9-B4E1409E3BF4}"/>
+    <hyperlink ref="C756" r:id="rId720" xr:uid="{8623A89B-4810-4774-8103-F162ECF29FD1}"/>
+    <hyperlink ref="C757" r:id="rId721" xr:uid="{54B40757-BC41-4D5E-8F21-C652C1FDAD3F}"/>
+    <hyperlink ref="C758" r:id="rId722" xr:uid="{018F376C-02DF-4723-B876-EBA07948FB86}"/>
+    <hyperlink ref="C546" r:id="rId723" display=" juvelierizstrādājumi,   pulksteņi, somas, apģērbi, apavi, galvassegas u.c." xr:uid="{F3881B20-549D-401B-80C1-79BACC5D41D8}"/>
+    <hyperlink ref="C545" r:id="rId724" xr:uid="{91035EC2-9A79-4039-A3B8-FAFE3B336738}"/>
+    <hyperlink ref="C544" r:id="rId725" display="transportlīdzekļi, iekārtas pārvietošanai pa sauszemi, gaisu,  vieglie automobiļi, komunālie transportlīdzekļi, mikroautobusi, kravas automašīnas un tirdzniecības furgoni ar zīmolu Chrysler, Dodge, Jeep un Ram, apgaismojums, apkure,darbgaldi, elektroinstrumenti, instrumenti un  piederumi, konteineri mājsaimniecībai,  apģērbi, apavi, galvassegas, āda un tās imitācijas, dzīvnieku ādas, bagāža spēles, rotaļlietas, videospēļu aparāti, māksla u.c." xr:uid="{F70C6232-E776-4AF8-B0E1-96EA6D4F96AD}"/>
+    <hyperlink ref="C543" r:id="rId726" display="Aktuālo pieprasījumu saraksts 03.05.2022.xlsx" xr:uid="{0472BBAA-9A9D-4F7E-BE6A-F4D747C87974}"/>
+    <hyperlink ref="C542" r:id="rId727" xr:uid="{A5B0DA88-EE8D-400F-8568-615FB83AB63D}"/>
+    <hyperlink ref="C541" r:id="rId728" xr:uid="{A6122400-FD34-4F74-8365-F39BC1746296}"/>
+    <hyperlink ref="C540" r:id="rId729" xr:uid="{0AC80886-94CB-453B-BA32-570E49419773}"/>
+    <hyperlink ref="C539" r:id="rId730" xr:uid="{F71750FE-19D5-4945-B441-5A60B6715030}"/>
+    <hyperlink ref="C538" r:id="rId731" display="pastmasas sifons" xr:uid="{CE28281F-5B1F-4900-9006-E2C96400C404}"/>
+    <hyperlink ref="C537" r:id="rId732" xr:uid="{D82BFFFA-CB8C-48DD-BD5E-6EE6C0E9DEF8}"/>
+    <hyperlink ref="C536" r:id="rId733" xr:uid="{DC9A47D9-1A03-45E5-8099-5C4F037B20A8}"/>
+    <hyperlink ref="C535" r:id="rId734" xr:uid="{CBFD3485-5D69-43C2-B6BD-C41992A7193C}"/>
+    <hyperlink ref="C534" r:id="rId735" xr:uid="{6C13FF30-CFCF-414D-B62B-DF0B3FAD2F89}"/>
+    <hyperlink ref="C533" r:id="rId736" xr:uid="{CE05C024-85A6-44A4-A51D-88A789423D2E}"/>
+    <hyperlink ref="C532" r:id="rId737" display="farmaceitiskie un medicīnas instrumentu  izstrādājumi, juvelierizstrādājumi, pulksteņi, somas, trauki un stikla izstrādājumi, tekstilizstrādājumi, apģērbs, apavi, galvassegas,mežģīnes, lentes, izšuvumi, grīdas segumu izstrādājumi, rotaļlietas un sporta preces u.c.  " xr:uid="{4585DC6F-0D6A-4DFE-84E2-016C0AAEBC51}"/>
+    <hyperlink ref="C531" r:id="rId738" display="pulksteņi un to aksesuāri. " xr:uid="{846A410A-EE7F-4435-A1DD-83B9E59607BD}"/>
+    <hyperlink ref="C760" r:id="rId739" xr:uid="{2987B7A4-4DD0-4EAF-98FB-E5C8B7024F69}"/>
+    <hyperlink ref="C761" r:id="rId740" xr:uid="{F47BE20E-B076-4ECC-8DAF-B0D7ABD2FB1E}"/>
+    <hyperlink ref="C762" r:id="rId741" display="alkoholiskie dzērieni (izņemot alu); dzirkstošie vīni, alkoholiskie vīni, vīnu saturoši dzērieni " xr:uid="{3F83AC19-A481-46B5-971E-0A96E218048F}"/>
+    <hyperlink ref="C763" r:id="rId742" display="galda tenisa nūjas" xr:uid="{D324B1D1-CB0D-4544-AE1B-F9F1AD0697D2}"/>
+    <hyperlink ref="C764" r:id="rId743" xr:uid="{FFA09602-3560-48EE-9DE0-FB3DA8C639FF}"/>
+    <hyperlink ref="C765" r:id="rId744" xr:uid="{4ECF825B-163D-4B68-A49C-F93D0A54D8C7}"/>
+    <hyperlink ref="C766" r:id="rId745" display="tālvadības pults auto, mājas  automatizācijai - tālvadības pults auto u.c." xr:uid="{904047CC-3EE0-432C-81EC-0648877ABC85}"/>
+    <hyperlink ref="C768" r:id="rId746" xr:uid="{34B25C2E-6E80-4E3F-A55E-658C8D2FFEAC}"/>
+    <hyperlink ref="C767" r:id="rId747" xr:uid="{583CD4D7-8668-4540-B502-2CDA9CA39147}"/>
+    <hyperlink ref="C769" r:id="rId748" display="Aktuālo pieprasījumu saraksts 14.04.2024.xlsx" xr:uid="{C304CB55-E305-4A2B-B18E-9E7746093165}"/>
+    <hyperlink ref="C770" r:id="rId749" xr:uid="{AB156550-662B-4F26-B4BC-5D4C5E2093E3}"/>
+    <hyperlink ref="C771" r:id="rId750" display="farmaceitiski preparāti, zāles,  farmaceitiskie izstrādājumi" xr:uid="{E28BD1EF-A946-4EEB-A3DB-B7524719B393}"/>
+    <hyperlink ref="C772" r:id="rId751" xr:uid="{4E37CD8A-A5E4-46F5-B85C-658EDFFC26EA}"/>
+    <hyperlink ref="C773" r:id="rId752" display="skalošanas poga izgatavota no metāla materiāliem." xr:uid="{B0B0921C-36E3-4880-91D3-9D1C6EB7F4D3}"/>
+    <hyperlink ref="C774" r:id="rId753" display="apģērbs, apavi, galvassegas, somas u.c." xr:uid="{5015EB7C-394D-44D6-A10B-8330EFE1EAAD}"/>
+    <hyperlink ref="C775" r:id="rId754" display=" dīvāni, gultas, sēdekļi, krēsli, krēslu kājas, krēslu pārvalki, galdi, u.c." xr:uid="{7A9A3013-A404-4DD4-87F7-F0ED49AA9CFB}"/>
+    <hyperlink ref="C776" r:id="rId755" xr:uid="{F7FFF94E-7985-4760-B290-4084873018C2}"/>
+    <hyperlink ref="C777" r:id="rId756" display="elektriskās sistēmas, savienojošie termināļi, elektriskie savienotāji u.c." xr:uid="{1872318F-8C73-460B-AA02-F843490540B7}"/>
+    <hyperlink ref="C778" r:id="rId757" display="Aktuālo pieprasījumu saraksts 13.05.2024.xlsx" xr:uid="{1752D4ED-72B2-414D-8200-5C223F06074C}"/>
+    <hyperlink ref="C779" r:id="rId758" xr:uid="{75E60071-BE7A-4D16-AB4B-94B097559105}"/>
+    <hyperlink ref="C780" r:id="rId759" xr:uid="{CB7A187B-77CD-42DA-95D9-8E401158FC82}"/>
+    <hyperlink ref="C781" r:id="rId760" display="tabakas izstrādājumi; tabakas aizstājēji no tējas un tējas augiem, cigarešu tabaka, košļājamā tabaka, pīpju tabaka,  smēķēšanas piederumi, sērkociņi, ūdenspīpes un elektroniskās ūdenspīpes un to piederumi elektroniskās cigaretes, cigāri, cigarillas, elektroniskais cigārs u.c." xr:uid="{76B8EB97-EED3-4AA1-966A-742D17F7CF20}"/>
+    <hyperlink ref="C782" r:id="rId761" xr:uid="{D89C4BEB-3F83-409B-ACB6-426D28263C9A}"/>
+    <hyperlink ref="C783" r:id="rId762" xr:uid="{B1D48559-9E54-4BCB-885D-2806513BA228}"/>
+    <hyperlink ref="C784" r:id="rId763" display="Aktuālo pieprasījumu saraksts 11.06.2024.xlsx" xr:uid="{F7528349-A542-47F5-8870-FC18E9CD57EE}"/>
+    <hyperlink ref="C785" r:id="rId764" xr:uid="{7B12EE6C-7D91-4D01-8F83-BFAD653C5DEE}"/>
+    <hyperlink ref="C786" r:id="rId765" xr:uid="{2ADF7D1C-FCA8-4372-8666-53EDEAC53F68}"/>
+    <hyperlink ref="C787" r:id="rId766" xr:uid="{0FC3018A-82F1-442C-A3AC-E0CFBB2A7708}"/>
+    <hyperlink ref="C788" r:id="rId767" xr:uid="{CDB9C649-C745-45E5-A0E3-AE7F836FD70A}"/>
+    <hyperlink ref="C789" r:id="rId768" xr:uid="{9BE3DE1B-428F-46F8-8BD4-2319A95B7948}"/>
+    <hyperlink ref="C790" r:id="rId769" xr:uid="{344E877A-981E-4339-84B8-1B7F91F3E55F}"/>
+    <hyperlink ref="C791" r:id="rId770" xr:uid="{055BF04B-BCE8-4F99-9349-AFFD37AB86EB}"/>
+    <hyperlink ref="C792" r:id="rId771" xr:uid="{A75FC792-EE0E-464D-8305-809E7F3E1B01}"/>
+    <hyperlink ref="C793" r:id="rId772" xr:uid="{12D6EDE8-B35F-4476-BB07-9B239BDF18BE}"/>
+    <hyperlink ref="C794" r:id="rId773" display="rotaļlietas, lelles,  celtniecības klucīši u.c." xr:uid="{6A378092-8716-4788-85D2-E567E7271E09}"/>
+    <hyperlink ref="C795" r:id="rId774" xr:uid="{3FCA252E-F068-4A20-831C-319360E41114}"/>
+    <hyperlink ref="C796" r:id="rId775" display="ceļojumu čemodāni un ceļojumu somas, mugursomas, apavi, kedas, pārgājienu zābaki, alpīnisma zābaki, ikdienas apavi, burāšanas apavi, tenisa apavi, jo īpaši basketbola apavi, slēpju zābaki un snovborda zābaki, pēcslēpošanas apavi un zābaki, zolītes un zoles, pēdas arka u.c." xr:uid="{434109A2-85A7-4094-ADC6-D8FEAC9B2009}"/>
+    <hyperlink ref="C797" r:id="rId776" xr:uid="{216BA386-D6A3-468A-9A19-264A497DAD65}"/>
+    <hyperlink ref="C798" r:id="rId777" xr:uid="{78F82E36-DF4F-48D1-88B1-EC8AFD63C9CB}"/>
+    <hyperlink ref="C571" r:id="rId778" xr:uid="{2FE8EFB6-5ED4-450C-A3EA-18EEAFFC9FBD}"/>
+    <hyperlink ref="C799" r:id="rId779" xr:uid="{499ACCCB-B456-4F78-9461-D9F29967555F}"/>
+    <hyperlink ref="C800" r:id="rId780" xr:uid="{2429357C-776F-467B-A2BE-10A34BAE66EB}"/>
+    <hyperlink ref="C801" r:id="rId781" display="apavi, sporta apavi, skriešanas kurpes,futbola aprīkojums, bumbas, krekli, apavi u.c." xr:uid="{1CF78391-EFC6-455E-AEB9-A1B162F9D8C4}"/>
+    <hyperlink ref="C802" r:id="rId782" xr:uid="{7CB70BE5-B4F5-4FF7-A7DD-13427C7297AF}"/>
+    <hyperlink ref="C803" r:id="rId783" display="kosmētika, parfimērijas preces, dezodoranti personīgai lietošanai, pretsviedru līdzekļi, ķelnes ūdens, ziepes, mazgāšanas līdzekļi, kas nav paredzēti rūpnieciskiem vai ražošanas procesiem vai izmantošanai medicīnā, veļaspulveris, trauku mazgājamais līdzeklis, mazgāšanas līdzekļi, veļas mīkstinātāji, tīrīšanas un pulēšanas līdzekļi, mājsaimniecības balinātājs, šampūni, matu preparāti, zobu pastas, depilācijas līdzekļi, viltus nagi, tualetes piederumi, ādas kopšanas līdzekļi, preparāti u.c." xr:uid="{2D8E5FEE-7A98-4AB2-9F82-B4BB078B2215}"/>
+    <hyperlink ref="C804" r:id="rId784" display="ķermeņa un skaistumkopšanas līdzekļi, tualetes ūdeņi, smaržas, odekoloni u.c." xr:uid="{3E07446A-DB09-431B-A173-367BC656B951}"/>
+    <hyperlink ref="C805" r:id="rId785" xr:uid="{0006EBF1-68CB-4016-A41E-0C769D477F1D}"/>
+    <hyperlink ref="C806" r:id="rId786" xr:uid="{EDA7D153-9E1E-4527-AFBD-00E77F21290B}"/>
+    <hyperlink ref="C807" r:id="rId787" display="sporta apģērbs,sporta bumbas, ikdienas krekli u.c." xr:uid="{0F8506BE-C212-4885-903C-C8BC9B621100}"/>
+    <hyperlink ref="C808" r:id="rId788" display=" krāsas, lakas,  krāsvielas, tintes drukāšanai, marķēšanai un ravēšanai,marķieri, krāsainie zīmuļi, krīts, marķieri, pildspalvas, zīmuļi, personīgie plānotāji, amatniecības un gleznošanas komplekti,skicēšanas tāfele,trafareti un raksti, zīmuļu asināmie un krāsaino zīmuļu asināmie, līmvielas, kancelejas preces, modelēšanas māls, krāsošanas spilventiņi,dārgmetāli un to sakausējumi, dārgakmeņi un pusdārgakmeņi, juvelierizstrādājumi, bižutērija,spēles un rotaļlietas,sporta preces (izņemot apģērbu), rotājumi, dekoratīvi priekšmeti u.c." xr:uid="{B804ECB4-260F-44AC-87A1-A8A0186C8676}"/>
+    <hyperlink ref="C809" r:id="rId789" xr:uid="{050EAB1B-36B3-4BCA-B7C0-10FD35AA30BB}"/>
+    <hyperlink ref="C810" r:id="rId790" xr:uid="{E6C89DE7-DBA1-4798-99AC-0BA7940C67D2}"/>
+    <hyperlink ref="C811" r:id="rId791" xr:uid="{92B263A7-11C6-410E-BB45-CBA6D4B5625D}"/>
+    <hyperlink ref="C812" r:id="rId792" xr:uid="{7632E8E3-8B18-46E5-BF55-E2954199AF9C}"/>
+    <hyperlink ref="C813" r:id="rId793" xr:uid="{BAD132F3-F194-445F-9C12-21DF247FD97C}"/>
+    <hyperlink ref="C814" r:id="rId794" xr:uid="{D195FF67-DE32-4D8F-A2E0-AA2E7454471D}"/>
+    <hyperlink ref="C815" r:id="rId795" xr:uid="{BDFEF8FE-BBFB-40E1-B6F0-695495016521}"/>
+    <hyperlink ref="C816" r:id="rId796" display="rotaļlietas, puzles,  puzles [rotaļlietas]; inteliģentas rotaļlietas, iemaņu spēles, manipulatīvas loģikas mīklas,  loģikas spēles u.c." xr:uid="{A8609C5E-2522-47D7-8915-67405ADA007B}"/>
+    <hyperlink ref="C817" r:id="rId797" display="matu veidošanas ierīce" xr:uid="{C5658874-7533-42D7-9800-5159A9EC8A19}"/>
+    <hyperlink ref="C818" r:id="rId798" xr:uid="{D3933A64-A8B7-4B53-9B8B-0685366B7C42}"/>
+    <hyperlink ref="C819" r:id="rId799" xr:uid="{DE5ECFBF-9FEA-4B3F-B036-1EC1BC67AD4B}"/>
+    <hyperlink ref="C820" r:id="rId800" xr:uid="{4BD69A61-5548-4DE3-A90E-F4070AA0BCAF}"/>
+    <hyperlink ref="C821" r:id="rId801" display="Aktuālo pieprasījumu saraksts 13.09.2024.xlsx" xr:uid="{6867E950-EBC2-4344-BA88-3E584934E19B}"/>
+    <hyperlink ref="C822" r:id="rId802" display="gredzeni u.c." xr:uid="{9C40558D-BC10-4003-B06C-46CC72003E90}"/>
+    <hyperlink ref="C823" r:id="rId803" xr:uid="{9C916A24-EF57-472D-953F-727AE72958D7}"/>
+    <hyperlink ref="C824" r:id="rId804" xr:uid="{C925A1A6-1526-46A5-A714-495C9761E4CB}"/>
+    <hyperlink ref="C825" r:id="rId805" xr:uid="{45665774-8318-40DB-9C2C-2F31A4000255}"/>
+    <hyperlink ref="C826" r:id="rId806" display="augu izcelsmes uztura bagātinātāji, vitamīnu piedevas; uztura bagātinātāji, kas galvenokārt sastāv no minerālvielām" xr:uid="{45DFB19C-F4EC-4153-ADEF-FDDF4FA617D7}"/>
+    <hyperlink ref="C828" r:id="rId807" xr:uid="{D6F1FB61-F6A3-46F0-B84E-B6A6DDD46B0E}"/>
+    <hyperlink ref="C829" r:id="rId808" xr:uid="{48E1369E-8B20-4E31-9FE3-6E3799389C41}"/>
+    <hyperlink ref="C830" r:id="rId809" display="Aktuālo pieprasījumu saraksts 02.10.2024.xlsx" xr:uid="{F395809B-F486-45C7-B5AF-4CC9BBB70FDB}"/>
+    <hyperlink ref="C831" r:id="rId810" display="apģērbi, apavi, galvassegas, ceļojumu koferi, pludmales somas, sporta somas, iepirkumu somas ar riteņiem, maki, rokassomas, instrumentu somas, medību somas [medību piederumi], portfeļi, skolas somas, dārgmetāli un to sakausējumi un izstrādājumi no tiem u.c." xr:uid="{2C0D4FEA-FE9A-46E3-A2C4-DD105C482828}"/>
+    <hyperlink ref="C832" r:id="rId811" xr:uid="{C9846FBE-9732-40AC-9704-CEC21EA582D6}"/>
+    <hyperlink ref="C833" r:id="rId812" display="Aktuālo pieprasījumu saraksts 05.10.2024.xlsx" xr:uid="{6715A2B2-8DE9-4E4F-B745-1FF40E3E8C51}"/>
+    <hyperlink ref="C834" r:id="rId813" xr:uid="{3CC0A549-131F-47F3-80B5-C9D18F24B41F}"/>
+    <hyperlink ref="C835" r:id="rId814" display="Aktuālo pieprasījumu saraksts 05.10.2024.xlsx" xr:uid="{4FFAA372-422C-4B3E-BFBC-F3B77830FB36}"/>
+    <hyperlink ref="C836" r:id="rId815" xr:uid="{03D4D3E9-0194-4E72-8379-34F946156170}"/>
+    <hyperlink ref="C837" r:id="rId816" xr:uid="{DEE1D853-8CB4-43B4-AF31-BF237F3F39C6}"/>
+    <hyperlink ref="C838" r:id="rId817" display="metāla baloni, kapsulas, pudeles, krējuma kārtridži un tvertnes gāzei, cilindri, kapsulas, pudeles, krējuma kārtridži un konteineri kriogēnām gāzēm u.c" xr:uid="{60F0BC22-58A8-47E9-8DD1-D06A8D206C6B}"/>
+    <hyperlink ref="C839" r:id="rId818" xr:uid="{CE67A40E-B5F6-47DA-8119-DE158A788370}"/>
+    <hyperlink ref="C840" r:id="rId819" xr:uid="{5AF5E3AA-56E0-4A04-A155-6A8E15A82337}"/>
+    <hyperlink ref="C841" r:id="rId820" xr:uid="{22238862-8F81-4DB6-9C04-13B883667B91}"/>
+    <hyperlink ref="C842" r:id="rId821" xr:uid="{68392ABD-29D9-4CD0-9339-33E6D26835EB}"/>
+    <hyperlink ref="C843" r:id="rId822" xr:uid="{867F3040-79D9-4D75-BB11-D367E732E2A3}"/>
+    <hyperlink ref="C844" r:id="rId823" display="pusvadītāji, pusvadītāju mikroshēmas, mikroshēmas [integrālās shēmas], uzglabāšanas vienības, zibatmiņa" xr:uid="{F033A2AF-4EFE-469D-B2C3-50BEEDCEBA5B}"/>
+    <hyperlink ref="C845" r:id="rId824" display="serveru sistēmas,tīmekļa lietojumprogrammas, mobilās lietotnes Blackberry, iPad un Co u.c." xr:uid="{FA7EE57A-35A7-4B9E-9993-640DB7FA080F}"/>
+    <hyperlink ref="C846" r:id="rId825" xr:uid="{40715D9F-A673-4551-9F47-E7BE7A5C5C74}"/>
+    <hyperlink ref="C847" r:id="rId826" display="brilles, saulesbrilles, briļļu futrāļi, dārgmetāli un to sakausējumi, parfimērija, ēteriskās eļļas, kosmētika, matu losjoni, apģērbi, apavi, galvassegas; zīdaiņu autiņi, āda un ādas imitācijas, un to izstrādājumi u.c." xr:uid="{7EEBDE7E-A724-428E-8688-9E71A54B14E3}"/>
+    <hyperlink ref="C848" r:id="rId827" display="pusvadītāji, integrālās shēmas, mikroprocesori, diodes, tranzistori, sensori, strāvas moduļi [dators] u.c." xr:uid="{40411B11-06A8-4811-AC01-DBCDBC746E2A}"/>
+    <hyperlink ref="C849" r:id="rId828" xr:uid="{F6A11DAC-1C40-49B9-9E3B-F560695A15F2}"/>
+    <hyperlink ref="C850" r:id="rId829" display="apģērbi, somas,pudeles,juvelierizstrā dājumi, rokassprādzes,apģērbi atslēgu piekariņi, mūzikas lentes; piederumi, kasetes ieraksti u.c." xr:uid="{AAF0F0B4-9990-46F0-B5B3-BD08D6793231}"/>
+    <hyperlink ref="C851" r:id="rId830" display="Aktuālo pieprasījumu saraksts 01.11.2024.xlsx" xr:uid="{1C31AB30-CE84-4ED6-AF28-748CE44944D7}"/>
+    <hyperlink ref="C852" r:id="rId831" display="saulesbriļļu futrāļi,  ietvari, saulesbrilles saulesbriļļu auklas, siksnas,  vāciņi, sieviešu sandales, atslēgu piekariņi sieviešu rokassomas,  rotaslietas, kleitas apģērbi, kostīmi, vilnas zeķes, virsdrēbes, peldkostīmi u.c." xr:uid="{4F856E47-2A51-45F4-B23C-A833A9303B48}"/>
+    <hyperlink ref="C853" r:id="rId832" xr:uid="{E5898D01-3EC6-4750-9EA4-051B0E344349}"/>
+    <hyperlink ref="C854" r:id="rId833" display="smaržas, juvelier izstrādājumi,   maki; somas, portfeļi, atslēgu piekariņi, apavi u.c." xr:uid="{8E71E908-A3B8-4DFE-90C0-5B965523A0E5}"/>
+    <hyperlink ref="C855" r:id="rId834" xr:uid="{4FF80F7E-9038-4C31-959A-2D944AD76447}"/>
+    <hyperlink ref="C856" r:id="rId835" display="medikamenti" xr:uid="{280F7843-C6BB-4DDD-A1DA-83EDD9C97B96}"/>
+    <hyperlink ref="C857" r:id="rId836" xr:uid="{B9890627-544F-47F6-9469-349AA220B423}"/>
+    <hyperlink ref="C858" r:id="rId837" xr:uid="{618FC750-1C41-467B-868B-64F8D8770D9E}"/>
+    <hyperlink ref="C859" r:id="rId838" xr:uid="{71FB4D25-71AF-4D5E-910E-0CEDFCDE7C61}"/>
+    <hyperlink ref="C860" r:id="rId839" display="Aktuālo pieprasījumu saraksts 29.11.2024.xlsx" xr:uid="{63E63D50-147C-462E-BFBA-FB617F719BB7}"/>
+    <hyperlink ref="C861" r:id="rId840" xr:uid="{F6396004-2464-41B3-B7B5-2D9D8DD4C835}"/>
+    <hyperlink ref="C863" r:id="rId841" display="somas, ziepes, parfimērijas preces ēteriskās eļļas, kosmētika, pildīti kosmētikas maciņi, matu veidošanas vasks; depilācijas vasks, šampūni, mājdzīvnieku šampūni [neārstnieciski kopšanas līdzekļi], šķidrumi matu un ķermeņa kopšanai, matu krāsas, dezodorētāji u.c." xr:uid="{83241AE5-C692-4EB9-AAE7-C031DC31E883}"/>
+    <hyperlink ref="C864" r:id="rId842" xr:uid="{F2F6E72B-3007-4767-8D65-DE4C8AA7DE2C}"/>
+    <hyperlink ref="C865" r:id="rId843" xr:uid="{7D6C70B7-DD13-4845-9254-D6D743864A0B}"/>
+    <hyperlink ref="C866" r:id="rId844" xr:uid="{E62357D1-3460-40C6-97CC-013DFAA90C29}"/>
+    <hyperlink ref="C867" r:id="rId845" xr:uid="{688CE3FD-153C-4931-8613-148F4676408D}"/>
+    <hyperlink ref="C868" r:id="rId846" xr:uid="{EA308944-4EBD-4E38-A68C-2DEF70740BE4}"/>
+    <hyperlink ref="C730" r:id="rId847" xr:uid="{EE18586C-4A10-4399-A380-B45B3C4CBBC4}"/>
+    <hyperlink ref="C874" r:id="rId848" display="kanalizācijas kanāli" xr:uid="{3FF6402C-05B4-4232-B970-8C166899F602}"/>
+    <hyperlink ref="C875" r:id="rId849" display="elektriskie iztvaicētāji,iztvaicētājs garšaugu un esenču iztvaicēšanai,  Inhalatori, garšaugu dzirnaviņas,  apģērbi,  laboratorijas mēteļi, cepures, kleitas, svārki, sporta bikses, bikses, apakšveļa, šalles,  vizieri un stieņi u.c." xr:uid="{ABCA54CA-DB7E-403D-BF87-465DA2E5840B}"/>
+    <hyperlink ref="C876" r:id="rId850" xr:uid="{689A6FE9-A455-432E-A47E-18A5B8A105D3}"/>
+    <hyperlink ref="C878" r:id="rId851" xr:uid="{8734DEFD-FD75-4D2B-BA9E-C52B9CB34B1A}"/>
+    <hyperlink ref="C879" r:id="rId852" display="apģērbs sportam,  sporta inventārs,  saulesbrilles; brilles (optika), sporta brilles, portfeļi, šalles, sporta aprīkojums, cimdi, sporta apavi, futbola krekli, futbola apģērbu modeļi, bērnu apģērbi, vīriešu apakšveļa  u.c." xr:uid="{D16310C0-CC70-4F9C-93C1-19044039ABD4}"/>
+    <hyperlink ref="C877" r:id="rId853" xr:uid="{42F15BF0-64CF-45F2-9B1F-DE2B075C13BE}"/>
+    <hyperlink ref="C880" r:id="rId854" xr:uid="{EA2F72BD-F901-40FB-A9CD-680D0253FA3A}"/>
+    <hyperlink ref="C881" r:id="rId855" xr:uid="{629104C2-7EB9-4353-A9F4-EB663B96C2EB}"/>
+    <hyperlink ref="C882" r:id="rId856" xr:uid="{A4B73AEE-07F2-49E7-B007-77C2066407A2}"/>
+    <hyperlink ref="C883" r:id="rId857" xr:uid="{6C989A12-397D-48CB-830E-02B3A243823E}"/>
+    <hyperlink ref="C884" r:id="rId858" xr:uid="{7AA5F026-1960-4497-A569-BDBC0B85BD8F}"/>
+    <hyperlink ref="C885" r:id="rId859" xr:uid="{78F07FC9-0419-45D7-B094-FBEAB3ADC529}"/>
+    <hyperlink ref="C886" r:id="rId860" display="ķīmisko un neķīmisko vielu filtrēšanas līdzekļi, rūpnieciskās eļļas un smērvielas; motoreļļa, transmisijas eļļa; smērvielas; putekļu noņemšanas līdzekļi,dzelzs izstrādājumi un nelieli metāla izstrādājumi; metāla izstrādājumi, jo īpaši celtniecības materiāli,būvelementi, cisternas, tvertnes, konteineri, transportēšanas preces, uzglabāšanas preces, iepakojums, mehāniskās iekārtas celtniecībai, zemes rakšanai, drupināšanai, jaukšanai, apstrādei, ieguvei un lauksaimniecība, sūkņi, kompresori, ģeneratori un ventilatori, roboti, pārvietošana un apstrāde aprīkojums, bagāžas, somas, kabatas portfeļi un citi nesēji, mugursomas, apģērbs, apavi, galvassegas, spēles, rotaļlietas, sporta preces un aprīkojums, smēķētāju preces,  šķiltavas,pelnu trauki,  sērkociņi u.c." xr:uid="{53801129-51F6-4F60-9B9A-1EA8E05321C2}"/>
+    <hyperlink ref="C887" r:id="rId861" display="pneimatiskie vārstu izpildmehānismi, izpildmehānismi AUTH rūpnieciskās automatizācijas vadības ierīces eleektriskie AUTH sensori, AUTH vārsti [sūkņu daļas], solenoīda vārsti u.c. " xr:uid="{F3731FB3-83FC-4893-98E2-0E6EA63EB8A4}"/>
+    <hyperlink ref="C888" r:id="rId862" xr:uid="{A52AEFF3-099F-4EE0-9898-FE5139ADD9ED}"/>
+    <hyperlink ref="C889" r:id="rId863" xr:uid="{ABF51D58-9C9E-41E2-8D1D-837BAE14FB78}"/>
+    <hyperlink ref="C890" r:id="rId864" xr:uid="{2E8B55CA-27ED-4702-B934-385892EF5A42}"/>
+    <hyperlink ref="C891" r:id="rId865" xr:uid="{5B8E92E0-4997-42F1-8D57-11FE55E17073}"/>
+    <hyperlink ref="C892" r:id="rId866" xr:uid="{C0EE080F-8F18-409D-B41B-8F44C81D1DA0}"/>
+    <hyperlink ref="C893" r:id="rId867" xr:uid="{A351E911-1598-4C98-8FE3-9543EB14F94E}"/>
+    <hyperlink ref="C894" r:id="rId868" xr:uid="{D4A5C02A-7F80-49FF-9770-A13C743FA436}"/>
+    <hyperlink ref="C895" r:id="rId869" xr:uid="{E9043F93-1E2C-4FCD-9571-F18BB8A08E52}"/>
+    <hyperlink ref="C896" r:id="rId870" xr:uid="{463892CB-CD7D-4E63-AA87-EF8C39AD262C}"/>
+    <hyperlink ref="C897" r:id="rId871" display="nemetāla emblēmas automašīnām, auto piederumi u.c" xr:uid="{5E50712F-D88B-4A00-B790-C3F5D9BCEF88}"/>
+    <hyperlink ref="C898" r:id="rId872" xr:uid="{66B9B0DB-23C9-4170-991F-2B4F6F5C4423}"/>
+    <hyperlink ref="C899" r:id="rId873" display="juvelierizstrādājumi, somas,stikla izstrādājumi,tekstilizstrādājumi, rotaļlietas un sporta preces u.c." xr:uid="{5F035FD0-C2B4-40B6-A675-D0CE19F593DE}"/>
+    <hyperlink ref="C900" r:id="rId874" display="Aktuālo pieprasījumu saraksts 10.02.2025.xlsx" xr:uid="{208FFDF8-441C-4C56-8E29-D85B153B7D1E}"/>
+    <hyperlink ref="C901" r:id="rId875" xr:uid="{E308119A-7E47-4B74-B51C-521C7CD6CFB8}"/>
+    <hyperlink ref="C902" r:id="rId876" xr:uid="{C956FE18-679D-4675-A30E-FA7167C91FD4}"/>
+    <hyperlink ref="C903" r:id="rId877" display="flīžu griezēji [rokas darbarīki]" xr:uid="{656EB103-0701-4F49-BAF2-7298BDA71452}"/>
+    <hyperlink ref="C904" r:id="rId878" xr:uid="{DD4A9C0D-BBCA-4DF9-B9D6-9ED375091F52}"/>
+    <hyperlink ref="C905" r:id="rId879" xr:uid="{5D70D2AE-187B-4F68-9FFB-53D0A630B27E}"/>
+    <hyperlink ref="C906" r:id="rId880" xr:uid="{1B3D01F8-F0EF-402F-B685-5596342F2AF1}"/>
+    <hyperlink ref="C907" r:id="rId881" xr:uid="{72463950-6FE2-4156-873B-F34B38928989}"/>
+    <hyperlink ref="C908" r:id="rId882" display="dekoratīvs stikls,stikla figūriņas, mākslinieciski priekšmeti no kristālstikla, svina kristāla figūriņas u.c." xr:uid="{186A8EEA-C2B4-4DDA-918C-F7561FBCFB73}"/>
+    <hyperlink ref="C909" r:id="rId883" xr:uid="{EE9E0A0C-C19E-457F-9903-B0AE923EE510}"/>
+    <hyperlink ref="C910" r:id="rId884" xr:uid="{B0746357-E5F6-4B0B-934B-8E37DBD5C8C9}"/>
+    <hyperlink ref="C911" r:id="rId885" xr:uid="{29412CAF-94C9-4643-A5A9-69A3FB2FD762}"/>
+    <hyperlink ref="C912" r:id="rId886" xr:uid="{A2721EA4-BA4C-434E-AE8D-F10C83D6F536}"/>
+    <hyperlink ref="C913" r:id="rId887" xr:uid="{C2385FB3-6A1F-4FD5-9B48-B446F03B79DC}"/>
+    <hyperlink ref="C914" r:id="rId888" xr:uid="{CE032A19-9A89-49E6-B3A2-A44DDCAAB194}"/>
+    <hyperlink ref="C915" r:id="rId889" xr:uid="{1FE07634-364E-455A-B553-791C522A7CF9}"/>
+    <hyperlink ref="C916" r:id="rId890" display="apģērbs, rotaļlietas, kancelejas preces, svārsta pulksteņi, vannas halāti, bērnu lietussargi,  ballīšu baloni, papīra ballīšu dekorācijas, ballīšu ielūgumi, svētku rakstāmpiederumi, papīra ballīšu piederumi, vannas rotaļlietas, ērnu albumi, bērnu pārtika (zīdaiņiem), bērnu dvieļi, plastmasas ballīšu cepures u.c." xr:uid="{CFD756AA-62DE-4DD0-8BF0-02E9FD4711A9}"/>
+    <hyperlink ref="C917" r:id="rId891" xr:uid="{8B33C305-D30D-4560-B472-97EAEC5611A5}"/>
+    <hyperlink ref="C918" r:id="rId892" xr:uid="{77C7EEB5-0058-4103-87F9-B48640AC17FE}"/>
+    <hyperlink ref="C919" r:id="rId893" xr:uid="{1E008383-3FEC-4FBE-93CC-61050C2DB2AD}"/>
+    <hyperlink ref="C920" r:id="rId894" xr:uid="{D21968B2-FE36-490C-8690-F5B6B8146719}"/>
+    <hyperlink ref="C921" r:id="rId895" xr:uid="{2C12C319-4817-49AA-9F06-B1D70E068292}"/>
+    <hyperlink ref="C922" r:id="rId896" xr:uid="{003223B5-D961-4987-B25F-D933AC93FCA0}"/>
+    <hyperlink ref="C923" r:id="rId897" xr:uid="{CDDA875D-DF30-4A78-9DC2-AE35D390BEC6}"/>
+    <hyperlink ref="C924" r:id="rId898" xr:uid="{6C762CB8-39CD-4662-8827-E21DA3817F76}"/>
+    <hyperlink ref="C925" r:id="rId899" xr:uid="{D8BB1354-AA7E-43FC-84C2-A130E3F20997}"/>
+    <hyperlink ref="C926" r:id="rId900" display=" kosmētika un tualetes piederum, zobu pastas, parfimērija, ēteriskās eļļas u.c." xr:uid="{BFA9C267-046A-4197-88B2-74B90DE43017}"/>
+    <hyperlink ref="C927" r:id="rId901" xr:uid="{C1678B3C-4424-4533-9EDC-98892E4462B0}"/>
+    <hyperlink ref="C928" r:id="rId902" display="mobilie telefoni u.c." xr:uid="{F930C1EB-4262-48C4-BE03-C665BA99CD43}"/>
+    <hyperlink ref="C929" r:id="rId903" display="Audio irrīces" xr:uid="{2EB236CA-787D-45FD-A1CC-2E697C5052C7}"/>
+    <hyperlink ref="C930" r:id="rId904" display="elektriskie motori,starteri  (izņemot sauszemes transportlīdzekļiem),ģeneratori, iekšdedzes dzinēju aizdedzes sistēmas, spuldžu sveces,aizdedzes sveces,degvielas sūkņi, regulatori, sprauslas un sprauslu turētāji, dzinēja vārsti, degvielas filtri, eļļas filtri, gaisa filtri u.c. " xr:uid="{F65414F6-08A7-435C-8234-7357DDFDCD79}"/>
+    <hyperlink ref="C931" r:id="rId905" xr:uid="{EE0EB4FE-F416-4C25-AC85-8E9AFAB47BE1}"/>
+    <hyperlink ref="C932" r:id="rId906" display="bērnu apģērbi, pidžamas ar apmetni, papīra dvieļi, salvetes, vienreizlietojamie papīra dvieļi, tālruņa kartes un kredītkartes, attēli, grafikas, rokasgrāmatas, plakāti, apsveikuma kartītes, pastkartes, attēlu kartes, uzlīmes, pretsviedru tualetes piederumi, aromterapijas eļļas, zīdaiņu eļļas, mitrās salvetes zīdaiņiem, dušas želejas, kristāli, ķermeņa krēmi, losjoni un pulveri, elpas atsvaidzinātāji, burbuļvannas, dezodoranti, pārsēju materiāls, zīdaiņu pārtika, vitamīni bērniem, ārstnieciskas zāļu tējas, dezinfekcijas līdzekļi u.c." xr:uid="{AA7F9368-E476-4128-97C9-11A8A306A23F}"/>
+    <hyperlink ref="C933" r:id="rId907" xr:uid="{F1BC1058-EF46-4E8C-83F3-E65FD2BC6F9C}"/>
+    <hyperlink ref="C934" r:id="rId908" display="zāģi,  cauruļu griešanas mašīnas, mašīnas metālu zāģēšanai, pašgājējas mašīnas zāģēšanai, zāģu soli, mobilās kokzāģētavas, zāģēšanas instrumenti zāģmašīnām, zāģēšanas darbgaldi, zāģu asmeņi u.c. " xr:uid="{809E93E1-A50F-4EEF-8566-A29041C5834F}"/>
+    <hyperlink ref="C935" r:id="rId909" display="spēļu konstruktori, rotaļu konstruktori, miniatūras figūriņas no plastmasas, savienojamas rotaļu konstruktoru daļas, savienojumu rotaļu konstruktori, konstruktoru daļas, rotaļu darbarīki,  kārbas uzglabāšanas nolūkiem (plastmasas) u.c." xr:uid="{F99B8906-855A-4066-846E-EF8F7ACA61A9}"/>
+    <hyperlink ref="C936" r:id="rId910" xr:uid="{7D498068-AEE7-4236-9687-F14D9A32C7B6}"/>
+    <hyperlink ref="C937" r:id="rId911" xr:uid="{DEA0396B-07A4-4708-AFC7-1CA8F61D3373}"/>
+    <hyperlink ref="C939" r:id="rId912" xr:uid="{F05E7AB5-0CEB-42DD-BD56-925975203923}"/>
+    <hyperlink ref="C940" r:id="rId913" display="spēles, rotaļlietas un rotaļlietas,videospēļu ierīces vingrošanas un sporta inventārs, apģērbi, apavi, galvassegas, bagāžas un pārnēsāšanas somas, rokas darbarīki, sniega lāpstas, brilles, sniega brilles, saulesbrilles, ķiveres, muguras aizsargi, apakšstilbu aizsargi,nelaimes gadījumu aizsardzības ierīces personiskai lietošanai, jo īpaši pastiprinājumi plecu un elkoņu, ceļgalu un citu ķermeņa daļu aizsardzībai, elektroniski meklēšanas aparāti apbedīto personu atrašanās vietas noteikšanai, elektroniski lavīnu raiduztvērēji,meklēšanas zondes u.c." xr:uid="{EC86601C-8664-4408-A248-42326033F50B}"/>
+    <hyperlink ref="C941" r:id="rId914" display="jaudas pārvades siksnas sauszemes transportlīdzekļu dzinējiem, gumijas transmisijas siksnas  transportlīdzekļiem, sauszemes transportlīdzekļu transmisijas elementi, sauszemes transportlīdzekļu zobsiksnu spriegošanas ierīces,jostu spriegotāji, sauszemes transportlīdzekļu dzinēju zobsiksnu spriegošanas ierīces, spriegotāji (ar roku darbināmi instrumenti), metāla kabeļu spriegotāji laivām, piedziņas skriemeļi, skriemeļi,zobsiksnas skriemeļi,siksnu skriemeļi,skriemeļi (mašīnu daļas), transportlīdzekļu dinamo skriemeļi, skriemeļi (metāla aparatūra) u.c. " xr:uid="{AC7E6699-E0B8-449F-BA5F-661F072DB7D9}"/>
+    <hyperlink ref="C942" r:id="rId915" display="modulāras lampu sistēmas, kas sastāv no dažādiem elementiem (gaismas stieņa, savienojuma un pamatnes) vai &quot;sienas&quot; vai &quot;piekares&quot; vai &quot;grīdas&quot; vai &quot;no augšas līdz griestiem&quot; gaismas stieņa arhitektūras apgaismojumam, tajos ietilpst optiskie piederumi un gaismas sloksnes." xr:uid="{040B5818-0F0D-4BEB-A662-7B743B6B090E}"/>
+    <hyperlink ref="C943" r:id="rId916" xr:uid="{C757A1E8-A495-4F26-89DD-60B27D22CBF1}"/>
+    <hyperlink ref="C944" r:id="rId917" xr:uid="{63F5FED9-8393-48B0-847E-A785D7C74E0E}"/>
+    <hyperlink ref="C759" r:id="rId918" xr:uid="{AA85CE16-69D1-4364-A783-A9A6C452F2EB}"/>
+    <hyperlink ref="C945" r:id="rId919" xr:uid="{EC546C18-C6EA-41A1-A73F-3B1A59E1EB77}"/>
+    <hyperlink ref="C946" r:id="rId920" display="šokolāde,  kafija, šokolādes cepumi, ievārījumi; dabīgie ievārījumi. medus, augļu pasta,  konfektes, olīvu pasta,diētas kapsulas, uztura bagātinātāji, gardumi, tēja, pīrāgi, baklava, košļājamā gumija, zobu pastas, mutes skalojamais līdzeklis, ziepe, ēteriskās eļļas (eļļas), saules aizsargkrēms, olīveļļa, šampūns, roku krēmi,  kosmētika, kosmētiskie preparāti, zāļu kapsulas, gomoritīns,  roku losjoni, roku tīrīšanas līdzekļi, farmaceitiskie izstrādājumi,  odekoloni, smaržas un saistīti izstrādājumi, dabīgie sveķi mastika u.c. " xr:uid="{EA72F06B-501E-450A-849F-3E8FED639868}"/>
+    <hyperlink ref="C947" r:id="rId921" xr:uid="{5D1F7966-8101-49EF-B948-D01D6DCD363E}"/>
+    <hyperlink ref="C949" r:id="rId922" xr:uid="{08BEB8DB-C540-41E3-8440-D4AE3FE0EC86}"/>
+    <hyperlink ref="C512" r:id="rId923" xr:uid="{77259622-4D9D-45AC-945D-E9068DB5BD3E}"/>
+    <hyperlink ref="C950" r:id="rId924" xr:uid="{270CFF40-6074-4EB9-8D48-C01A7DC369E2}"/>
+    <hyperlink ref="C951" r:id="rId925" xr:uid="{EB3CF168-DC28-4891-9B2A-41C5A8AACFCF}"/>
+    <hyperlink ref="C952" r:id="rId926" display="farmaceitiskās un veterinārās zāles, higiēnas līdzekļi medicīniskiem nolūkiem, diētiskie produkti medicīniskiem nolūkiem, bērnu pārtika, plāksteri, pārsēji, zobu plombēšanas materiāli un impresijas materiāli zobārstniecības nolūkiem, dezinfekcijas līdzekļi, līdzekļi kaitīgu dzīvnieku iznīcināšanai fungicīdi, herbicīdi, pretreimatiskas rokassprādzes, gredzeni, pretreimatiskie gredzeni, asinis medicīniskiem nolūkiem, asins plazma, rokassprādzes medicīniskiem nolūkiem u.c." xr:uid="{0F44F70F-AA4E-4C71-B48C-BF260D82E7EF}"/>
+    <hyperlink ref="C953" r:id="rId927" xr:uid="{89F73BF0-FE2D-4B5E-B008-4D0B520F6DF5}"/>
+    <hyperlink ref="C954" r:id="rId928" xr:uid="{C6216D62-3BDF-4E7D-B360-A084E88E056F}"/>
+    <hyperlink ref="C955" r:id="rId929" xr:uid="{33488069-BD88-47DF-9382-D4D864C12AB2}"/>
+    <hyperlink ref="C956" r:id="rId930" xr:uid="{2DA75C6D-1295-4074-8383-11EDC227B58E}"/>
+    <hyperlink ref="C957" r:id="rId931" xr:uid="{6C355912-792C-4F0B-B1EF-7822877AE1CD}"/>
+    <hyperlink ref="C958" r:id="rId932" display="Aktuālo pieprasījumu saraksts 11.04.2025.xlsx" xr:uid="{26DE056C-CB08-49D7-9D2A-BE2B2CF4E72B}"/>
+    <hyperlink ref="C959" r:id="rId933" xr:uid="{25E76923-8CF1-4674-AF2F-6500E3045E0F}"/>
+    <hyperlink ref="C960" r:id="rId934" xr:uid="{9CBFC22B-C3B3-4867-ABEA-8780E76D7BC3}"/>
+    <hyperlink ref="C961" r:id="rId935" display="Aktuālo pieprasījumu saraksts 11.04.2025.xlsx" xr:uid="{096A5C18-E709-46F3-A055-651C726D86F8}"/>
+    <hyperlink ref="C962" r:id="rId936" xr:uid="{A0BB546A-6467-485C-A33C-03CE0E3CD822}"/>
+    <hyperlink ref="C964" r:id="rId937" display="Aktuālo pieprasījumu saraksts 11.04.2025.xlsx" xr:uid="{3530818B-63CF-4446-981B-0B23B07C76B5}"/>
+    <hyperlink ref="C965" r:id="rId938" xr:uid="{9F567955-B077-4763-B9BF-9AD79CB16D2B}"/>
+    <hyperlink ref="C966" r:id="rId939" display="ādas apģērbs aizsardzībai pret negadījumiem vai traumām, ādas futrāļu maciņi, ādas maciņi viedtālruņiem, ādas apvalki planšetdatoriem,  grāmatu vāki no ādas; Ādas zīmuļu futrāļi, ar ādu iesietas dienasgrāmatas, ādas pārvalki dienasgrāmatām, ādas grāmatzīmes, ādas mēbeļu pārvalki,  somas, maki, koferi, ceļojumu somas u.c." xr:uid="{49A221F6-F013-47B7-B18F-7BC09E08F60B}"/>
+    <hyperlink ref="C967" r:id="rId940" display="Aktuālo pieprasījumu saraksts 01.05.2025.xlsx" xr:uid="{897159CF-91F1-40A3-A4CC-06D365F327FC}"/>
+    <hyperlink ref="C968" r:id="rId941" xr:uid="{3B6B2A7C-A85E-4C00-904C-77D3E36BC1AC}"/>
+    <hyperlink ref="C969" r:id="rId942" display="elektriskās, elektroniskās, optoelektroniskās un akustiskās ierīces, aparāti un no tiem sastāvošas sistēmas ūdensapgādes un notekūdeņu, piegādes, apgādes, sadales, izsūknēšanas, kā arī dzeramā un tehniskā ūdens sildīšanas uzraudzībai, kontrolei un regulēšanai, ierīces un aparāti ūdens spiediena, temperatūras un plūsmas ātruma uzraudzībai, mērīšanai, kontrolei un regulēšanai ūdensvados, tvertnēs u.c. " xr:uid="{0737B64E-41ED-4F17-996C-C9547542F58E}"/>
+    <hyperlink ref="C970" r:id="rId943" display="Aktuālo pieprasījumu saraksts 01.05.2025.xlsx" xr:uid="{F05D513C-F696-4F44-B901-08726E7235F3}"/>
+    <hyperlink ref="C971" r:id="rId944" xr:uid="{BD9107A0-C8B9-4131-804A-CBADCFADD5DF}"/>
+    <hyperlink ref="C972" r:id="rId945" display="apģērbi, kancelejas preces, apsveikuma kartītes u.c." xr:uid="{2B8F6BE5-5D20-4206-A45C-A388AAF5E4D9}"/>
+    <hyperlink ref="C973" r:id="rId946" display="cepures, džemperi,           T-krekli" xr:uid="{E51B17F2-4EC2-41E3-B3E2-91159DDFE253}"/>
+    <hyperlink ref="C974" r:id="rId947" display="parfimērija,  smaržas, tualetes ūdeņi u.c." xr:uid="{0C030A01-14CB-44D8-A216-680C25F202A7}"/>
+    <hyperlink ref="C975" r:id="rId948" xr:uid="{796A794C-90F0-44C7-B346-244CFDB57E60}"/>
+    <hyperlink ref="C976" r:id="rId949" display="apģērbi, somiņas, maki, mugursomas, sporta somas, motociklu seglu somas, ādas atslēgu piekariņi un atslēgu maciņi,čemodāni, iepirkumu somas, portfeļi, dokumentu maciņi, čeku grāmatiņu vāki, sajūga somiņas, bagāža, ceļojumu somas, ādas turētājs dzērienu traukiem, citas preces u.c. " xr:uid="{6642EFFE-834A-4581-9FB4-A033D9162D02}"/>
+    <hyperlink ref="C977" r:id="rId950" xr:uid="{A94EBDF9-F1CD-4CD8-8BE5-36726AACBFFF}"/>
+    <hyperlink ref="C978" r:id="rId951" display="apģērbs, masāžas ierīces" xr:uid="{E03419BB-1BD8-4AAA-A8DF-8029D7B01DA7}"/>
+    <hyperlink ref="C979" r:id="rId952" xr:uid="{2B6F773C-F19A-46DB-8635-87EE13681BCF}"/>
+    <hyperlink ref="C335" r:id="rId953" display="Barības izstrādājumi suņiem" xr:uid="{A78C9973-BD67-48CC-AADD-1EBFFF11ACA0}"/>
+    <hyperlink ref="C981" r:id="rId954" xr:uid="{32B59FB0-5CD9-4840-886C-63FE6889F97C}"/>
+    <hyperlink ref="C980" r:id="rId955" xr:uid="{ED79914C-F39C-4321-AAD2-88B09C560C07}"/>
+    <hyperlink ref="C982" r:id="rId956" xr:uid="{0B1B3574-AD78-4833-9268-946B3A4CC062}"/>
+    <hyperlink ref="C983" r:id="rId957" display="sporta apģērbs, T-krekli, regbija topi" xr:uid="{E8E55A69-FDC0-4721-B801-CCA28837284C}"/>
+    <hyperlink ref="C984" r:id="rId958" xr:uid="{C9623702-B21A-4D4D-AC88-E6F1819E0775}"/>
+    <hyperlink ref="C985" r:id="rId959" xr:uid="{3E4849B0-393E-42C6-8E4B-327EAF2FA85C}"/>
+    <hyperlink ref="C986" r:id="rId960" xr:uid="{1CF6D686-1FEC-4C57-8216-F90887F203B4}"/>
+    <hyperlink ref="C987" r:id="rId961" xr:uid="{A4728BDC-992C-406A-AA5E-EF795AC88C44}"/>
+    <hyperlink ref="C988" r:id="rId962" display="magnēti; preču lifti, celšanas iekārtas, mehāniskie instrumenti, magnetizācijas ierīces, magnēti, magnetizējoši un demagnetizējoši izstrādājumi, magnēti rūpnieciskiem nolūkiem, supravadošas magnētiskās ierīces, pastāvīgie magnēti, celšanas magnēti, metāla stieples (elektriskās), metāla atloki (aproces) u.c." xr:uid="{BE273EB7-4615-4017-8AAB-B2F2E84EB63A}"/>
+    <hyperlink ref="C989" r:id="rId963" xr:uid="{DB801796-28ED-40CD-88FC-40E9602F0329}"/>
+    <hyperlink ref="C990" r:id="rId964" display="iepakojuma dizains sporta zeķes, potīšu zeķes; pirkstu zeķes u.c." xr:uid="{717661BB-3780-408B-88F7-8CCEEA7C900F}"/>
+    <hyperlink ref="C991" r:id="rId965" xr:uid="{876882EA-568B-4770-A14D-FB306D91A431}"/>
+    <hyperlink ref="C992" r:id="rId966" display="Aktuālo pieprasījumu saraksts 15.05.2025.xlsx" xr:uid="{C2E7ED4B-8251-4636-9BA2-7883D4F8717F}"/>
+    <hyperlink ref="C993" r:id="rId967" xr:uid="{5371350B-BBB5-4C94-A61B-AA68C99A4F3D}"/>
+    <hyperlink ref="C462" r:id="rId968" xr:uid="{DBA0F06E-8797-4CC9-AE80-A5E0111EFB63}"/>
+    <hyperlink ref="C461" r:id="rId969" display="kosmētika,  ķermeņa kopšanas līdzekļi u.c." xr:uid="{41306292-68A3-40E6-9C5B-C026639CB28C}"/>
+    <hyperlink ref="C460" r:id="rId970" xr:uid="{743D1ECD-C321-4159-9F97-1E326C3BE81B}"/>
+    <hyperlink ref="C459" r:id="rId971" xr:uid="{1C1F5F5F-2295-4F08-920F-B0D3D8198270}"/>
+    <hyperlink ref="C994" r:id="rId972" xr:uid="{DA11E1A5-D052-4C4E-B98B-9E8134102AD9}"/>
+    <hyperlink ref="C995" r:id="rId973" display="velosipēdu rāmji, dakšas (velosipēdu detaļas), velosipēdi; sporta velosipēdi u.c. " xr:uid="{EFE7F49A-3F92-45D4-BFF9-5B171C72F47A}"/>
+    <hyperlink ref="C996" r:id="rId974" display="lodīšu gultņi; rullīšu gultņi kā mašīnu elementi u.c. " xr:uid="{F3503071-F702-475B-9B07-DDDB354C01C9}"/>
+    <hyperlink ref="C997" r:id="rId975" xr:uid="{4B6A4572-4266-40D1-8AA2-A76663094CCD}"/>
+    <hyperlink ref="C998" r:id="rId976" xr:uid="{748BA176-379E-42D3-9D06-656490605893}"/>
+    <hyperlink ref="C999" r:id="rId977" xr:uid="{B09A8DBC-4B98-4996-9681-A98A2378DC50}"/>
+    <hyperlink ref="C872" r:id="rId978" display="šaujamieroči, gaisa pistoles, gaisa šautenes, trankvilizatoru pistoles, Pneimatiskie ieroči, rotaļu ieroči u.c." xr:uid="{22471393-4FAB-465E-84CB-9D713AF6ECBD}"/>
+    <hyperlink ref="C871" r:id="rId979" display="apģērbs, apavi; somas, maki, galvassegas, saulesbrilles u.c." xr:uid="{E0D8E9F8-364F-476F-8AC3-5DC26CBADAEE}"/>
+    <hyperlink ref="C870" r:id="rId980" display="transportlīdzekļu izplūdes sistēmas, izpūtēji dzinējiem un mašīnām iepakojuma materiāli, kartona iepakojums  transportlīdzekļiem transportlīdzekļu spoguļi,  transportlīdzekļu daļas, transportlīdzekļu spoileri,  polo krekli; galvassegas; apģērbs, jakas u.c." xr:uid="{8B4E49A1-62FB-409D-B0A8-5A37742D667B}"/>
+    <hyperlink ref="C869" r:id="rId981" display="konditorejas izstrādājumi, metāla kastes;uzglabāšanas konteineri mājsaimniecībai un virtuvei,  apģērbi, apavi, galvassegas; mobilo tālruņu maciņi, rotaslietas, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietu/telefonu maciņi, juvelierizstrādājumi, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietas u.c." xr:uid="{4C75E94E-D619-4F2A-883E-CAA30DF39B3D}"/>
+    <hyperlink ref="C1000" r:id="rId982" display="konditorejas izstrādājumi, metāla kastes;uzglabāšanas konteineri mājsaimniecībai un virtuvei,  apģērbi, apavi, galvassegas; mobilo tālruņu maciņi, rotaslietas, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietu/telefonu maciņi, juvelierizstrādājumi, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietas u.c." xr:uid="{C5DB38E8-4137-4F66-986E-790B6E448E81}"/>
+    <hyperlink ref="C1001" r:id="rId983" display="somas, mugursomas, portfeļi, nelieli ādas izstrādājumi" xr:uid="{7C9768DD-195C-4DB9-9492-1A98B5DD773D}"/>
+    <hyperlink ref="C1002" r:id="rId984" display="Aktuālo pieprasījumu saraksts 15.05.2025.xlsx" xr:uid="{ACC4B377-5775-44E3-8508-C2982BBB49C0}"/>
+    <hyperlink ref="C1003" r:id="rId985" xr:uid="{BCBB959F-9933-4906-B468-A42CB5718FD1}"/>
+    <hyperlink ref="C1004" r:id="rId986" xr:uid="{A2EF5E41-3493-430C-B8CC-659A0CDD6EE3}"/>
+    <hyperlink ref="C1005" r:id="rId987" display="portfeļi, karšu maki, maki kredītkartēm (ādas izstrādājumi),  rokassomas, naudas maki u.c. " xr:uid="{B021D1CD-4443-4D66-8DDA-5BD6707244EA}"/>
+    <hyperlink ref="C1006" r:id="rId988" display="aksesuāri, jakas, T-krekli, sporta apakškrekli" xr:uid="{B280CAFB-977B-4104-ACC0-F83E1310D409}"/>
+    <hyperlink ref="C1007" r:id="rId989" xr:uid="{89C5FA0E-5E93-45AD-A8BF-87AAE25765B6}"/>
+    <hyperlink ref="C1008" r:id="rId990" xr:uid="{2253AD68-7950-4437-A1B9-5270A4EE51C9}"/>
+    <hyperlink ref="C1009" r:id="rId991" xr:uid="{FCB7498A-24AE-4F17-8F57-A2E1A38AD010}"/>
+    <hyperlink ref="C1010" r:id="rId992" xr:uid="{5007041E-D12C-40BF-9C6B-AF3D5246739A}"/>
+    <hyperlink ref="C1011" r:id="rId993" xr:uid="{0D39E9EB-998E-4360-928C-4BE33661E833}"/>
+    <hyperlink ref="C1012" r:id="rId994" xr:uid="{3A0627F5-654F-414B-A926-449A3C9866B2}"/>
+    <hyperlink ref="C1015" r:id="rId995" xr:uid="{2305F8A0-68BA-482B-86E8-6E803314F50E}"/>
+    <hyperlink ref="C1013" r:id="rId996" xr:uid="{F786984D-6846-43AE-94E8-91E5E3E366A8}"/>
+    <hyperlink ref="C1014" r:id="rId997" xr:uid="{DD7E50E1-37A7-466A-A883-04985793C79D}"/>
+    <hyperlink ref="C1016" r:id="rId998" xr:uid="{C3D7EF18-4742-44DC-9190-4799F04EA725}"/>
+    <hyperlink ref="C1017" r:id="rId999" xr:uid="{4824DC19-A2BB-4BEE-9FA4-AA61393C669C}"/>
+    <hyperlink ref="C1018" r:id="rId1000" display="elektriskās sistēmas, savienojošie termināļi, elektriskie savienotāji u.c." xr:uid="{0442F6A0-2095-49CE-A015-598ED5238815}"/>
+    <hyperlink ref="C1019" r:id="rId1001" xr:uid="{AFD1E69B-BAA8-44D2-B8F3-AD805C71460C}"/>
+    <hyperlink ref="C1020" r:id="rId1002" display="elektroniskās cigaretes; šķidrie nikotīna šķīdumi izmantošanai elektroniskajās cigaretēs" xr:uid="{6288A323-6C49-4373-B016-C9278E2129EB}"/>
+    <hyperlink ref="C1021" r:id="rId1003" display="ķīmiskie produkti, neapstrādāti sintētiskie sveķi, neapstrādātas plastmasas, ugunsdzēsības un ugunsdrošības līdzekļi, cietinātāji un lodēšanas līdzekļi, miecēšanas līdzekļi dzīvnieku ādām, līmes rūpnieciskiem mērķiem, špakteles un citas pildvielas, komposts, mēslošanas līdzekļi, kūtsmēsli, bioloģiskie aģenti rūpnieciskiem un zinātniskiem mērķiem, krāsa" xr:uid="{32A6DD2A-056D-4300-9AA7-D3E65FF9474D}"/>
+    <hyperlink ref="C1022" r:id="rId1004" xr:uid="{662F4C1A-F5C1-4118-A011-AB6030D4DA1E}"/>
+    <hyperlink ref="C382" r:id="rId1005" xr:uid="{D96D36BB-D305-4573-BB4B-72DF04D129D4}"/>
+    <hyperlink ref="C184" r:id="rId1006" xr:uid="{6477D022-19BB-40AA-BA87-C21221113697}"/>
+    <hyperlink ref="C1023" r:id="rId1007" display="plastmasas bļodas, bļodas (konteineri), mazgāšanas vannas u.c." xr:uid="{18FBCECB-D40B-45B9-B1C0-1813EA94EF4B}"/>
+    <hyperlink ref="C1024" r:id="rId1008" display="Aktuālo pieprasījumu saraksts 01.07.2025.xlsx" xr:uid="{B7615EE9-A5E3-4AAD-A7B0-EE12F89E2CB4}"/>
+    <hyperlink ref="C1025" r:id="rId1009" xr:uid="{3D3AE453-923A-4224-B7E6-138C513C5330}"/>
+    <hyperlink ref="C1026" r:id="rId1010" xr:uid="{2C7CE228-71E1-491D-900D-0C7C9387A6D7}"/>
+    <hyperlink ref="C1027" r:id="rId1011" xr:uid="{E6CB70A0-83DB-4D37-A90A-DDB7CB60007C}"/>
+    <hyperlink ref="C1028" r:id="rId1012" display="sporta bumbas, sporta apavi, apģērbs,sporta somas; sporta apģērbu somas u.c." xr:uid="{BC6C9D15-A910-4AE2-AFCB-F1BFE3BE425E}"/>
+    <hyperlink ref="C1029" r:id="rId1013" xr:uid="{BA9B0BB0-38D0-4868-A4BE-B0E6D8F6DBA9}"/>
+    <hyperlink ref="C1030" r:id="rId1014" xr:uid="{87BBAB75-30CA-490F-88F2-02800BA0EE62}"/>
+    <hyperlink ref="C1031" r:id="rId1015" xr:uid="{D7C0D9A5-44B2-4BDE-B8A1-387F9411D844}"/>
+    <hyperlink ref="C1032" r:id="rId1016" display="rezerves daļas,apģērbi,aksesuāri u.c." xr:uid="{7C73C108-54EB-41EE-889A-B504F9BE7287}"/>
+    <hyperlink ref="C1033" r:id="rId1017" xr:uid="{A4801FF2-7E4A-4049-82D9-66F0A44B2BC6}"/>
+    <hyperlink ref="C1034" r:id="rId1018" xr:uid="{791C31BF-F272-412B-8F1C-A89215DB36E8}"/>
+    <hyperlink ref="C1035" r:id="rId1019" xr:uid="{507EE77A-E422-4B9B-AA7C-22BB72DDEC56}"/>
+    <hyperlink ref="C1036" r:id="rId1020" xr:uid="{70B67AB4-D9E3-47DE-B119-16EBA9C8B21A}"/>
+    <hyperlink ref="C1037" r:id="rId1021" xr:uid="{F16FD3DD-5A97-471F-AE04-4DDCAFEBC5FA}"/>
+    <hyperlink ref="C1038" r:id="rId1022" xr:uid="{67379BF0-06E6-4658-A677-0E3C1E9E8B7D}"/>
+    <hyperlink ref="C1039" r:id="rId1023" display="parfimērijas izstrādājumi, kosmētika, galvassegas, apģērbs, rotaļlietas, apavi, zobu pastas un pastas, transportlīdzekļi, ziepes, spēles porcelāns, mazgāšanas līdzekļi rūpnieciskiem nolūkiem, parfimērijas eļļas, stikla trauki u.c." xr:uid="{EE55D5F1-E728-484C-A78C-25CC2ED10047}"/>
+    <hyperlink ref="C1040" r:id="rId1024" display=" somas, kabatas portfeļi, mugursomas, apģērbi, apavi, galvassegas, sporta preces un aprīkojums; vingrošanas izstrādājumi, kas nav ietverti citās klasēs, vingrošanas aprīkojums, pielāgotas somas sporta inventāram u.c." xr:uid="{C4A2156F-6780-4867-83E6-056D827184ED}"/>
+    <hyperlink ref="C1041" r:id="rId1025" xr:uid="{AFC2A69A-6DF7-4EB5-9134-E4807481E514}"/>
+    <hyperlink ref="C1042" r:id="rId1026" xr:uid="{ACC8CA45-9383-4395-B878-4402B7DF6A9A}"/>
+    <hyperlink ref="C1043" r:id="rId1027" display="apģērbi un aksesuāri alpīnisma,kāpšanas un āra aktivitātēm" xr:uid="{74222C10-093B-400D-B802-FB63B5DA9010}"/>
+    <hyperlink ref="C1044" r:id="rId1028" display="rotaslietas, juvelierizstrādājumi, rotaslietu lādītes,  putekļu lupatiņa, filca maisiņi u.c." xr:uid="{4A001845-2761-47AB-96EC-CBAD03801BCE}"/>
+    <hyperlink ref="C1045" r:id="rId1029" xr:uid="{F47B9ADC-7D55-45C2-AF34-0A56357DE8DB}"/>
+    <hyperlink ref="C948" r:id="rId1030" display="Aktuālo pieprasījumu saraksts 28.03.2025.xlsx" xr:uid="{A3C2C00E-D1D6-4C34-BD32-012F1161763D}"/>
+    <hyperlink ref="C1046" r:id="rId1031" xr:uid="{6E967CDE-5EEA-47A5-A3A3-1FE9E51524D9}"/>
+    <hyperlink ref="C1047" r:id="rId1032" display="ābolu vīna kokteiļi, sidrs, vīni, dzērieni uz vīna bāzes (vīna špriceri).alus, alus kokteiļi, bezalkoholiskie dzērieni, bezalkoholiskie  kokteiļi u.c." xr:uid="{623767BC-2BB1-4AF7-BACE-E4A28E648AAA}"/>
+    <hyperlink ref="C1048" r:id="rId1033" xr:uid="{92ED861C-F56C-4294-8C3E-E2016AFE5520}"/>
+    <hyperlink ref="C395" r:id="rId1034" xr:uid="{F8CDF554-53EB-42BA-AA75-7687A27F1E93}"/>
+    <hyperlink ref="C1049" r:id="rId1035" xr:uid="{EF66AFCE-C97F-48E6-8620-B93DB2880271}"/>
+    <hyperlink ref="C1050" r:id="rId1036" xr:uid="{B2A03B36-6576-44F7-B000-F8953726157F}"/>
+    <hyperlink ref="C1051" r:id="rId1037" display="mēbeles, krēsli, dīvāni, soli [mēbeles], tpūtas mēbeļu komplekti, āra mēbeles, terases mēbeles, sēdekļi kā mēbeles u.c." xr:uid="{5CC3BFF3-DAB3-4CB5-AEEA-E75CA063BF2D}"/>
+    <hyperlink ref="C1052" r:id="rId1038" display=" apgaismes ierīces, to  aprīkojums, piederumi, daļas,  spuldzes, āra apgaismojums u.c." xr:uid="{0796E102-721B-4751-A1E1-E09FF04A5695}"/>
+    <hyperlink ref="C1053" r:id="rId1039" display="skuvekļi, skuvekļu asmeņi, manuālās zobu birstes, elektriskas zobu birstes; elektriskās zobu birstes galviņas  u.c." xr:uid="{7BA13706-6C6C-490A-8F60-D6BB40C5BB9F}"/>
+    <hyperlink ref="C1054" r:id="rId1040" display="  kosmētiskie un tualetes līdzekļi, zobu pastas, parfimērija, ēteriskās eļļas, preparāti putekļu uzsūkšanai, mitrināšanai un saistīšanai, juvelierizstrādājumi,  pulksteņi un hronometriskie instrumenti,  somas, mēbeles, spoguļi, gleznu rāmji, nemetāliski uzglabāšanas vai transportēšanas konteineri, mājsaimniecības vai virtuves piederumi un trauki, apģērbi, apavi, galvassegas, apavi  u.c." xr:uid="{539CA5A0-CCD8-41F5-A148-41F3C70393A8}"/>
+    <hyperlink ref="C1055" r:id="rId1041" xr:uid="{C0F22DBF-265F-4B37-B0AD-1B8B828726A9}"/>
+    <hyperlink ref="C1056" r:id="rId1042" xr:uid="{1F0234BF-28A9-495A-B2A4-DAC1B187229E}"/>
+    <hyperlink ref="C1057" r:id="rId1043" xr:uid="{5F44B5AD-5093-4A26-9F2C-6803C8D1554C}"/>
+    <hyperlink ref="C1058" r:id="rId1044" xr:uid="{8BB660D6-4F4C-438E-9CE1-FD281A4BD333}"/>
+    <hyperlink ref="C1059" r:id="rId1045" xr:uid="{F0D9580A-54DB-4D8F-B87D-09570F6C80AD}"/>
+    <hyperlink ref="C1060" r:id="rId1046" display="Aktuālo pieprasījumu saraksts 04.08.2025.xlsx" xr:uid="{6E5EB8F0-3E65-40BA-A4EC-BC5A424C2A12}"/>
+    <hyperlink ref="C1061" r:id="rId1047" xr:uid="{5CF28FA2-54E7-4C7A-971D-8D4CF580710F}"/>
+    <hyperlink ref="C1062" r:id="rId1048" xr:uid="{A557F1B3-76D4-42B9-B283-3BD336E8941D}"/>
+    <hyperlink ref="C1063" r:id="rId1049" display="apģērbi,apavi,somas,smaržas,brilles,rotaslietas,u.c" xr:uid="{A8ADA2E0-5D85-4987-99F4-B5D123B33146}"/>
+    <hyperlink ref="C1064" r:id="rId1050" display="apģērbi, apavi, galvassegas, smaržas, kosmētika, parfimērijas krūzes,dzeramie trauki u.c." xr:uid="{C6F0C7D1-BA62-4551-A11B-F72B33D3AE0F}"/>
+    <hyperlink ref="C1066" r:id="rId1051" display="dažādas preces." xr:uid="{1B7F5351-C4CB-4EB7-A603-83182A4BD9A9}"/>
+    <hyperlink ref="C1065" r:id="rId1052" xr:uid="{52711482-3F27-497F-9F41-8F548F27DDC1}"/>
+    <hyperlink ref="C1067" r:id="rId1053" display="automobiļi, diski, motorizēto transportlīdzekļu riteņi, rotaļu automašīnas, durvis motorizētiem transportlīdzekļiem, stūres transportlīdzekļiem; transportlīdzekļu modeļi, ar tālvadības pulti vadāmi rotaļu transportlīdzekļi" xr:uid="{B372C9D6-724C-417D-A3A0-775E6E8A5F27}"/>
+    <hyperlink ref="C1068" r:id="rId1054" xr:uid="{86D48FAC-25F3-48A3-8E20-895306F9E604}"/>
+    <hyperlink ref="C1069" r:id="rId1055" xr:uid="{B34BA36B-8180-4179-BAC4-A089A472F55B}"/>
+    <hyperlink ref="C1070" r:id="rId1056" xr:uid="{9F62559D-E99D-42BF-9D7E-79BF5E4E2451}"/>
+    <hyperlink ref="C1071" r:id="rId1057" xr:uid="{DB2D9060-6FC0-4F57-8A91-6260712B09BB}"/>
+    <hyperlink ref="C1072" r:id="rId1058" xr:uid="{EC50DBBA-DD2B-4566-BDF0-9652E9B7F16E}"/>
+    <hyperlink ref="C1073" r:id="rId1059" xr:uid="{6E5714FA-B8C4-4B83-861F-CECFF0756644}"/>
+    <hyperlink ref="C1074" r:id="rId1060" xr:uid="{6F0E1FED-E4A9-433E-BA29-D81B7EB58110}"/>
+    <hyperlink ref="C1075" r:id="rId1061" xr:uid="{4EF0360F-71D6-4F17-9D43-CB8AAE51CB5F}"/>
+    <hyperlink ref="C1076" r:id="rId1062" display="kosmētikas līdzekļi nagiem, nagu lakas bāze" xr:uid="{B609D23F-74D9-4F87-B4B5-ABF25C5F86BE}"/>
+    <hyperlink ref="C1077" r:id="rId1063" display="izklaides pakalpojumi, mobilo tālruņu, planšetdatoru, klēpjdatoru, kameru un portatīvo skaņas un video atskaņotāju, elektronisko grāmatu lasītāju, datoru, viedpulksteņu un personālo digitālo asistentu piederumi, proti, aizsargapvalki, vāciņi, futrāļi, priekšējās plāksnes, apvalki, siksnas un aizsargpārklājumi displeju ekrāniem, austiņas; austiņas, planšetdatoru tastatūras, peles paliktņi, rokturi, statīvi un stiprinājumi rokas digitālajām elektroniskajām ierīcēm, proti, mobilajiem tālruņiem, planšetdatoriem, kamerām un portatīvajiem skaņas un video atskaņotājiem, elektroniskajiem grāmatu lasītājiem, datoriem un personālajiem digitālajiem asistentiem apģērbs, austiņas, atslēgu piekariņi,  pildspalvas, pēļu figūriņas, tekstilizstrādājumi un tekstilizstrādājumu aizstājēji, dvieļi, gultas veļa, guļammaisi, vannas un dušas želejas, vannas želeja, vannas sāļi, ķermeņa skrubis, vannas putas, dezodorējošas ziepes, sejas skrubis, šķidrās vannas ziepes, šķidrās ziepes rokām un sejai; ādas ziepes, ziepes ķermeņa kopšanai pīlinga skrubji kosmētiskiem nolūkiem,vaigu sārtums, ķermeņa spīdums, korektori, kosmētika, acu ēnas, uzacu zīmuļi, lūpu balzami un lūpu spīdums, lūpu krāsa,bižutērija, rotaslietas, rokaspulksteņi   u.c." xr:uid="{271987E1-4C73-4C2F-B929-169EF66429B6}"/>
+    <hyperlink ref="C1078" r:id="rId1064" xr:uid="{938A24BF-E09E-4750-B539-FD61F13E15FA}"/>
+    <hyperlink ref="C1079" r:id="rId1065" xr:uid="{86FDEA93-C3F5-4BFF-BC06-60FD3ECDFAFE}"/>
+    <hyperlink ref="C1080" r:id="rId1066" xr:uid="{5C6F66B5-B5EE-4ABC-B58C-D15C7BCB962B}"/>
+    <hyperlink ref="C1081" r:id="rId1067" display="smaržas,šķidrās smaržas" xr:uid="{AB5C92AC-9880-474A-95DB-313FC24DBDA2}"/>
+    <hyperlink ref="C1082" r:id="rId1068" xr:uid="{9DFC0F5A-67B5-4A72-9237-75BCFC53F1AC}"/>
+    <hyperlink ref="C1083" r:id="rId1069" xr:uid="{ECE7BB93-BBB0-4ECB-9923-D956A4D85EF1}"/>
+    <hyperlink ref="C371" r:id="rId1070" xr:uid="{7BA9645B-0148-4BBD-8D45-507AAD40465A}"/>
+    <hyperlink ref="C1084" r:id="rId1071" xr:uid="{7C465999-3E8C-4B72-825D-24EA5B1C563B}"/>
+    <hyperlink ref="C1085" r:id="rId1072" display="apģērbs, apavi, galvassegas, virsdrēbes, sporta apģērbs, futbola zābaki, kurpes, vestes, ūdensnecaurlaidīgs apģērbs; jostas,  velosipēdi,tricikli, laivas, visu iepriekš minēto preču pielikumi, detaļas, furnitūra un piederumi,paklāji; grīdsegas,mašas,linolejs, grīdas segumi esošajām grīdām, tapetes, kas nav no tekstilmateriāla, tapetes,viedkartes, telefona kartes, kodētas viedkartes, kodētas viedkartes, kodētas telefona kartes; magnētiskas telefona kartes,kodētas kartes, kodētas kartes, magnētiskās identifikācijas kartes, kameras un to daļas un piederumi, kameras filmas, pretatspīduma aizsargi, brilles un aizsargi,kompasi un barometri, pulksteņi (lūku zvaniņi); binokļi, kalkulatori, animācijas filmas, brilles, saulesbrilles, aizsargbrilles, futrāļi, maciņi, to auklas un rāmji, fotoaparātu un instrumentu futrāļi, kontaktlēcu turētāji, optiskās preces, hologrammas; televizori, videomagnetofona iekārtas, skaņas ierakstīšanas un atskaņošanas ierīces un instrumenti transportlīdzekļu numura zīmes un to stieņi, atslēgas,atslēgu sagataves,atslēgu piekariņi un atslēgu riņķi, slēdzenes un rotājumi, manikīra maciņi, nažu izgatavošanas piederumi, dakšiņas un karotes, skuvekļi, žiletes, skūšanās maciņi, rokas instrumenti un darbarīki, kabatas naži,uzkodas,gatavas uzkodas; uzkodas, saldētas kūkas, saldēti konditorejas izstrādājumi, saldētas gatavas maltītes,pēcskūšanās losjoni, odekolons, mājsaimniecības vai virtuves piederumi un trauki, elektriskie tosteri un katli, lampas u.c." xr:uid="{FDC87112-799C-4056-B591-15318CA1C98B}"/>
+    <hyperlink ref="C1086" r:id="rId1073" xr:uid="{CD8F20AC-CAAD-4A0B-8FEA-C331A366D255}"/>
+    <hyperlink ref="C827" r:id="rId1074" xr:uid="{F9AA2FA7-1F87-4A80-A891-9D9F9003F3FC}"/>
+    <hyperlink ref="C1087" r:id="rId1075" display="pralinē, šokolādes konfektes, vafeles, šokolāde, raukšķīgas šokolādes vafeles" xr:uid="{CD69E62A-5CAE-4DE0-9AB8-7A7A8F9E1AC6}"/>
+    <hyperlink ref="C1088" r:id="rId1076" xr:uid="{89BC94E1-EDC9-43AA-AA69-28443E6DBC5C}"/>
+    <hyperlink ref="C1089" r:id="rId1077" display="šokolādē pārklātas vafeles, pildīta šokolāde, maizes izstrādājumi un konditorejas izstrādājumi, šokolāde un deserti; šokolāde, pildītas šokolādes tāfelītes, šokolādes tāfelītes, šokolādes cepumi" xr:uid="{5AD2A30C-6F3B-407A-8CC3-D2A77DE40108}"/>
+    <hyperlink ref="C1090" r:id="rId1078" xr:uid="{19F772EC-1AF0-454B-A3C7-1576E98FC36A}"/>
+    <hyperlink ref="C1091" r:id="rId1079" xr:uid="{6EC68409-110C-4C84-B6F1-5F6F1ABF7FF9}"/>
+    <hyperlink ref="C1092" r:id="rId1080" xr:uid="{5FE73459-302C-437F-8019-6DC332D84991}"/>
+    <hyperlink ref="C1093" r:id="rId1081" xr:uid="{232FBEAE-E9F6-450D-A075-C5681D5B83D7}"/>
+    <hyperlink ref="C1094" r:id="rId1082" display="T-krekli" xr:uid="{F570A0E0-90D4-46F2-AA4D-22581344028A}"/>
+    <hyperlink ref="C1095" r:id="rId1083" xr:uid="{2DD2FF14-8559-4585-AA8D-9EF4A98E761A}"/>
+    <hyperlink ref="C1096" r:id="rId1084" xr:uid="{E399273D-AF94-4CA9-9AE7-DAC0FC10D862}"/>
+    <hyperlink ref="C1097" r:id="rId1085" xr:uid="{D85354D8-FA0F-494B-9181-0CED6C7CEA88}"/>
+    <hyperlink ref="C1098" r:id="rId1086" xr:uid="{E273A871-922C-4633-BBA5-849B00D2EFA1}"/>
+    <hyperlink ref="C580" r:id="rId1087" xr:uid="{58F86962-9839-4E58-B2FC-B20AD4D6E003}"/>
+    <hyperlink ref="C1099" r:id="rId1088" xr:uid="{B9D3E05C-343E-4601-9DE6-8E5CFDD9967A}"/>
+    <hyperlink ref="C1100" r:id="rId1089" xr:uid="{56A41FF2-E72B-47E5-9027-BBD44053CBEE}"/>
+    <hyperlink ref="C1101" r:id="rId1090" xr:uid="{D158CBED-C8C2-42DE-B571-DFBE18BE32B1}"/>
+    <hyperlink ref="C1102" r:id="rId1091" display="kopšanas un skaistumkopšanas līdzekļi, kosmētika, tualetes piederumi, ādas kopšanas līdzekļi; mīkstinošs tīrīšanas līdzeklis, kondicionieris, roku un ķermeņa krēms, ķermeņa losjons, dušas želejas, pēdu,  roku krēmi, dienas un nakts krēmi, acu  smaržas, istabas smaržas, sveces, kosmētika, lūpu spīdumi un lūpu mīkstinātāji, gultas un galda pārklāji, apģērbi, apavi, galvassegas,  somas, jostas, tualetes piederumu futrāļi un turētāji u.c. " xr:uid="{BF14B0DE-0F22-46DF-875A-701167AAB8E1}"/>
+    <hyperlink ref="C1103" r:id="rId1092" display="juvelierizstrādājumi, ķēdes,  kaklarotas  rokassprādzes   gredzeni, apģērbi, apavi, galvassegas, jostas somas, ceļojumu somas, rokasomiņas, maki u.c" xr:uid="{21901D5F-79EA-45E6-B6DC-9980CE22133E}"/>
+    <hyperlink ref="C1104" r:id="rId1093" display="apģērbi, apavi,sporta apavi, galvassegas, bērnu gultiņasceļojumu čemodāni, apģērbu koferi, mugursomas, somas, maki, atslēgu futrāļi [ādas izstrādājumi], maciņi, kas paredzēti tualetes piederumu glabāšanai,  mapes, aploksnes [ādas izstrādājumi], ādas segas [kažokādas], ādas imitācija, kažokādas [dzīvnieku ādas], karšu turētāji, ādas polsterējums mēbelēm, dokumentu kastes  u.c." xr:uid="{65226875-6B36-4C6F-8C26-C3A5B1736C36}"/>
+    <hyperlink ref="C1105" r:id="rId1094" xr:uid="{BC3C1801-8937-450F-B019-B90B65F27FE3}"/>
+    <hyperlink ref="C1106" r:id="rId1095" xr:uid="{A612B45C-903E-49C7-9541-92A33AFC9F04}"/>
+    <hyperlink ref="C1107" r:id="rId1096" display="bagāžas birkas (ādas izstrādājumi, somas,  pārtikas preču maisiņi, beisbola cepures, apģērbs, T-krekli, kāju paklājiņi, auduma durvju paklājiņi, DVD diski, kompaktdiski, DVD futrāļi, diska formas ierakstu nesēji u.c." xr:uid="{23D52590-E646-467D-B39D-FBC920BF00F9}"/>
+    <hyperlink ref="C1108" r:id="rId1097" display="metāla detaļas celšanai un kravu apstrādei, sprādzes, siksnu un ķēžu spriegotāji, āķi, slēdzenes, trīši, stropes, tērauda troses, ķēdes, savienojuma posmi, karabīnes, kritiena apturēšanas bremzes, tērauda siksnas, celšanas, kravas un drošības siksnas, vinčas, konveijera lentes, rullīšu konveijeri, celšanas ragavas, poliesters, polipropilēns, PET siksnas" xr:uid="{431D636E-7CB2-4E36-ADD7-BFED184F7F4C}"/>
+    <hyperlink ref="C1109" r:id="rId1098" xr:uid="{A835EAA0-F051-4809-B55B-62E7E783F894}"/>
+    <hyperlink ref="C1110" r:id="rId1099" display=" atmiņas moduļi, baterijas, ierīces un instrumenti enerģijas uzkrāšanai, uzlādējamas baterijas, mobilās lietotnes, elektriskās baterijas, sauszemes pārvietošanās līdzekļi, gaisa pārvietošanās līdzekļi, ūdens pārvietošanās līdzekļi; hibrīda transportlīdzekļi, elektriskie transportlīdzekļi,   galvassegas, apģērbs,glāzes, krūzes u.c." xr:uid="{C9B12187-A887-41CC-9022-B2DBF3EA43B4}"/>
+    <hyperlink ref="C1111" r:id="rId1100" xr:uid="{40F586D6-D258-4132-9074-25648B167537}"/>
+    <hyperlink ref="C1112" r:id="rId1101" xr:uid="{E652C648-F22B-4CC6-999E-1A55E5865D87}"/>
+    <hyperlink ref="C1113" r:id="rId1102" xr:uid="{6E21B4F9-EE37-4079-ABEF-00211070F5E9}"/>
+    <hyperlink ref="C1114" r:id="rId1103" xr:uid="{2492B5A1-A122-4D82-A773-69439C8B7C2A}"/>
+    <hyperlink ref="C1115" r:id="rId1104" display=" vīriešu un sieviešu apģērbi, apakšveļa,bērnu apģērbs, t-krekli, sporta krekli, mēteļi, visu veidu zeķes,   pludmales apģērbs, biksītes,bokseri, topiņi, somas, apavi, parfimērija, kosmētika, eau de smaržas,  saulesbrilles un brilles, maciņi, aksesuāri u.c. " xr:uid="{13705136-8CEA-4D5A-B8AB-FD6D0FADAE65}"/>
+    <hyperlink ref="C1116" r:id="rId1105" xr:uid="{63D69033-997B-4485-AA07-46B187D33BC8}"/>
+    <hyperlink ref="C1117" r:id="rId1106" xr:uid="{DD899604-2770-4D14-AB43-5F515184FEA3}"/>
+    <hyperlink ref="C1118" r:id="rId1107" xr:uid="{0087665D-5C5F-432C-9F4F-491CE6DE9251}"/>
+    <hyperlink ref="C1119" r:id="rId1108" xr:uid="{6F6A43B2-02D2-4A6C-8703-8CC0B45EFA4D}"/>
+    <hyperlink ref="C1120" r:id="rId1109" xr:uid="{DD8C6B87-2930-463E-9027-74FB7A678121}"/>
+    <hyperlink ref="C1121" r:id="rId1110" xr:uid="{E02E064B-007C-4203-8A82-41B3798B5B72}"/>
+    <hyperlink ref="C1122" r:id="rId1111" xr:uid="{CCCDE6C0-CE38-4CBC-8040-ED49839BCAD1}"/>
+    <hyperlink ref="C1123" r:id="rId1112" xr:uid="{394B9581-2A67-40C0-8E2D-5F38D8F13717}"/>
+    <hyperlink ref="C1124" r:id="rId1113" xr:uid="{89B474F9-1734-4911-A32E-DE4161603BB9}"/>
+    <hyperlink ref="C1125" r:id="rId1114" xr:uid="{9E5ACD3B-B975-4EFD-A952-8923FA21F591}"/>
+    <hyperlink ref="C1126" r:id="rId1115" xr:uid="{87E4DCCE-1ABA-4E45-9E42-D6B25249079D}"/>
+    <hyperlink ref="C1127" r:id="rId1116" xr:uid="{FAF632DD-E30F-495F-BF05-2CAD73C45016}"/>
+    <hyperlink ref="C1128" r:id="rId1117" xr:uid="{AE778625-2DF7-4798-A9F7-E93020F99FD1}"/>
+    <hyperlink ref="C1129" r:id="rId1118" xr:uid="{AEF79835-BE72-4EE7-A4DE-775A9DCE66CC}"/>
+    <hyperlink ref="C1130" r:id="rId1119" xr:uid="{8D867213-36E2-4DD6-BCF5-18F17D36CA15}"/>
+    <hyperlink ref="C1131" r:id="rId1120" xr:uid="{6D72E0E7-9D31-4BB0-97B8-915E23E3D262}"/>
+    <hyperlink ref="C1132" r:id="rId1121" display="ziemassvētku eglītes statīvs " xr:uid="{29E98CED-87EE-4685-9772-D34967E0C1D6}"/>
+    <hyperlink ref="C1133" r:id="rId1122" xr:uid="{0B7B7C00-291A-4B38-8F17-C4D3F5E07FC0}"/>
+    <hyperlink ref="C1134" r:id="rId1123" xr:uid="{29812B0D-B208-4820-92E8-C9D05E32A805}"/>
+    <hyperlink ref="C1135" r:id="rId1124" xr:uid="{3F8BA1E6-44B0-4DE6-82EC-138E39633946}"/>
+    <hyperlink ref="C1136" r:id="rId1125" xr:uid="{C0E00687-976D-4A20-9252-DC91D5A8E10B}"/>
+    <hyperlink ref="C1137" r:id="rId1126" xr:uid="{C4B5C565-EA3C-46A0-8E61-2892CB804A62}"/>
+    <hyperlink ref="C1138" r:id="rId1127" xr:uid="{4FD13D2A-5724-4299-B1EE-8449EFFBB0C9}"/>
+    <hyperlink ref="C1139" r:id="rId1128" xr:uid="{FF677D4D-8350-4794-985F-9F3C8AFDE26A}"/>
+    <hyperlink ref="C1140" r:id="rId1129" xr:uid="{AA254080-E9DB-47BC-9B30-203A2D42ADFF}"/>
+    <hyperlink ref="C1141" r:id="rId1130" xr:uid="{ECB16DA6-3ED2-4669-84EA-6BD664206DF5}"/>
+    <hyperlink ref="C1142" r:id="rId1131" display="alkoholiskais dzērins MALIBU" xr:uid="{5F50373B-E4D1-443A-8DD6-27C6C719D8D9}"/>
+    <hyperlink ref="C1143" r:id="rId1132" xr:uid="{A475E918-1E92-4CCA-8C04-F15D27D02CEB}"/>
+    <hyperlink ref="C1144" r:id="rId1133" xr:uid="{BCD6497C-197C-4B45-876A-C29BFDF49E41}"/>
+    <hyperlink ref="C1145" r:id="rId1134" display="pulksteņi, apģērbi,apavi, galvassegas u.c." xr:uid="{4A2B5319-9471-43A4-9CAE-04688326EF42}"/>
+    <hyperlink ref="C1146" r:id="rId1135" xr:uid="{8D9322ED-38AA-4823-932A-23DC2F6D9602}"/>
+    <hyperlink ref="C1147" r:id="rId1136" xr:uid="{502C376B-A2AC-4DCF-A302-2082449ED402}"/>
+    <hyperlink ref="C1148" r:id="rId1137" xr:uid="{C2118CAC-B3DF-42C8-A0E6-DFFC6EF1E3E8}"/>
+    <hyperlink ref="C1149" r:id="rId1138" xr:uid="{1E19AA6C-CB9E-4E55-89DE-F8547BD36ECE}"/>
+    <hyperlink ref="C1150" r:id="rId1139" xr:uid="{118B1945-8C03-4E4E-ADBD-36A50E69BEEC}"/>
+    <hyperlink ref="C1151" r:id="rId1140" xr:uid="{9E034240-EECA-43C9-A136-283E7E71FF58}"/>
+    <hyperlink ref="C1152" r:id="rId1141" xr:uid="{FDB660BC-60B2-4BBF-AD42-80D3B7C0A3D9}"/>
+    <hyperlink ref="C1153" r:id="rId1142" xr:uid="{4C935014-A7AE-4396-ADEA-C01FAA839852}"/>
+    <hyperlink ref="C1154" r:id="rId1143" display="dekoratīvā kosmētika parfimērija un smaržas, iedeguma eļļa,  ķermeņa krēms, losjons, ziepes,dušas želejas, ēteriskās eļļas  saulesaizsarg līdzekļi [sauļošanās krēmi u.c." xr:uid="{AE6B94B5-EA87-4091-860E-AB34F6D05D1D}"/>
+    <hyperlink ref="C1155" r:id="rId1144" xr:uid="{B83EA276-2E7F-4FC4-9F9F-4D76ABE3B483}"/>
+    <hyperlink ref="C1156" r:id="rId1145" display="Aktuālo pieprasījumu saraksts 31.10.2025.xlsx" xr:uid="{9D4329C1-8E18-4D18-BEDD-1B7A40149D3F}"/>
+    <hyperlink ref="C1157" r:id="rId1146" xr:uid="{E613F666-F57F-4FBC-8643-A96AF04B6CD3}"/>
+    <hyperlink ref="C1158" r:id="rId1147" xr:uid="{AC00EECF-83D3-4542-A316-C3A6A73A8D28}"/>
+    <hyperlink ref="C1159" r:id="rId1148" xr:uid="{BF767B40-022B-4132-A332-FF3CC019D1A2}"/>
+    <hyperlink ref="C1160" r:id="rId1149" xr:uid="{8A931C63-3C40-4CEB-A630-02D1158BE34C}"/>
+    <hyperlink ref="C1161" r:id="rId1150" display="Aktuālo pieprasījumu saraksts 31.10.2025.xlsx" xr:uid="{60D74060-09F2-4B9F-ACFA-60FEA7522A78}"/>
+    <hyperlink ref="C1162" r:id="rId1151" display="rotaļlietas, spēles, mehāniskās rotaļlietas, rotaļu modeļi; Modeļu transportlīdzekļi, žurnāli , grāmatas, pulksteņi, saulesbrilles, brilles, ķiveres, stereo austiņasaudio pastiprinātāji, austiņas telefoniem, pildspalvas, apavi, apģērbs, automobiļi/vieglās automašīnas, riteņu diski, riteņi u.c." xr:uid="{F29BAC3D-1206-4DA7-A5FB-8067E5802DC4}"/>
+    <hyperlink ref="C1163" r:id="rId1152" xr:uid="{CB7E06F8-02B5-4968-A13C-A30D248060BA}"/>
+    <hyperlink ref="C1164" r:id="rId1153" xr:uid="{AA2FCC2D-A7E4-4DA1-9239-EC318149F4C1}"/>
+    <hyperlink ref="C1165" r:id="rId1154" xr:uid="{003CBF8A-1B10-4EF2-985D-D40F846BEF84}"/>
+    <hyperlink ref="C1166" r:id="rId1155" display="videospēļu konsoles, rotaļlietas, lelles; grāmatas; komiksi; bērnu grāmatas, apģērbigultas,  veļa u.c." xr:uid="{50467035-5886-4974-95EF-7D717D899A99}"/>
+    <hyperlink ref="C1167" r:id="rId1156" xr:uid="{66DBA119-4943-4CF2-81F4-4D37295D44B3}"/>
+    <hyperlink ref="C1168" r:id="rId1157" xr:uid="{F48BDD7D-4442-4B7D-8690-D134C6981E20}"/>
+    <hyperlink ref="C1169" r:id="rId1158" display="mobilajiem tālruņiem pielāgoti maciņi mugursomas, piezīmju grāmatiņas, rokassīkrotas, interaktīvi spēļu krēsli videospēlēm , cepures u.c." xr:uid="{99DB2CBA-E644-4934-89B5-6554658B62C0}"/>
+    <hyperlink ref="C1170" r:id="rId1159" display="ūens pudeles, ceļojumu krūzes, izolētas pudeles; gumijas blīves, nemetāliski pudeļu korķi, vāciņi, plecu siksnas, nerūsējošā tērauda dzeršanas salmiņi, gumijas auklas un aukliņas, galda piederumu turētāji u.c." xr:uid="{146EFC84-57CA-46FE-AE4A-16CCDCD3F441}"/>
+    <hyperlink ref="C1171" r:id="rId1160" display="apģērbi,apavi,somas skaistumkopšanas līdzekļi, to izstrādājumi un aksesuāri u.c.  " xr:uid="{1C86F6AC-FC24-4A94-8BDD-C1EC4FFBF574}"/>
+    <hyperlink ref="C1172" r:id="rId1161" display="šaujamieroči; munīcija un šāviņi, sprāgstvielas, uguņošana, šautenes, harpūnu pistoles, pistoles,  gaisa pistoles, revolveri, ložmetēji, mīnmetēji, artilērijas lielgabali, raķešu palaišanas iekārtas, motorizētie ieroči ieroči; lādiņi, raķetes, mīnas, sprāgstvielu drošinātāji, sprāgstvielu drošinātāji izmantošanai raktuvēs, šaujamieroču pusgarās bikses, ieroču plecu siksnas, kārtridži, kārtridžu iepildīšanas aparāti, kasetņu maisiņi, aparāti kasetņu lentu uzpildīšanai, kasetņu iepildīšanas aparāti, kārtridžu futrāļi, šaujamieroču tīrīšanas birstes, ieroču futrāļi, pistoles, ieroču stobri, šauteņu āmuri, šauteņu futrāļi, šauteņu tēmēkļu spoguļi, ieroču un šauteņu sprūda aizsargi, šautenes, tēmēkļi,  ieroču trokšņa slāpētāji, šaušanas platformas, ieroči [rotaļlietas], pistoles [rotaļlietas], gaisa pistoles [rotaļlietas], loki un loka šaušanas ierīces, aparātus krāsas bumbiņu palaišanai, peintbola pistoles, krāsas bumbiņas, pistoļu vāciņus, harpūnu ieroči, rezerves daļas minētajam modelim un ieroču kopijām, jo īpaši iekrāvēji, rokturi, krāni, rāmji, mucas, cilindri, sprūdi, drošības fiksatori, drošības ierīces un virzuļu galvas, šāviņi un munīcija šiem ieroču modeļiem un atdarinājumiem, ieroču kopiju futrāļi un maciņi, modeļu un kopiju ieroči virtuālai šaušanai, mērķi, elektroniskie mērķi, šaujamieroču tēmēšanas teleskopi, optiskās lēcas, teleskopi, sporta brilles, novērošanas instrumenti, okulāri, briļļu futrāļi; apģērbs aizsardzībai pret negadījumiem, apstarošanu un uguni, cimdi aizsardzībai pret negadījumiem, ložu necaurlaidīgas vestes, glābšanas vestes; Baterijas kabatas lampām, termoelektrolampas, lāzeri, kas nav paredzēti medicīniskiem nolūkiem; šaujamieroču tēmēšanas teleskopi, šaušanas aizsargbrilles, nakts redzamības brilles, palielināmās brilles, lēcas šaušanai, novērošanas instrumenti šaušanai, aizsargmaskas un brilles; dzirksteļu aizsargi; Signalizācijas svilpes; suņu svilpes; ugunsdzēsības aparāti; simulatori, jo īpaši šaušanas simulatori, jo īpaši šaušanas simulatori savienošanai ar televizoru vai datoru; programmatūra, jo īpaši šaušanas " xr:uid="{A9FB4BAC-3CCF-49AB-983B-FC8216EDC21C}"/>
+    <hyperlink ref="C1173" r:id="rId1162" display="skaistumkopšana, matu veidošana, matu kopšana, matu kondicionieri; mitrinoši kondicionieri, šampūni u.c." xr:uid="{34974F01-2851-4EBF-930E-AF52A7F4E178}"/>
+    <hyperlink ref="C1174" r:id="rId1163" xr:uid="{77CEFA21-C14E-4391-BB35-A99DE7BB222C}"/>
+    <hyperlink ref="C1175" r:id="rId1164" xr:uid="{5CEEF975-F584-42FE-82D0-5C0E6A7DAAB4}"/>
+    <hyperlink ref="C1176" r:id="rId1165" xr:uid="{705FDFB7-C231-489F-958C-3A7B9CA1B3A0}"/>
+    <hyperlink ref="C1178" r:id="rId1166" xr:uid="{5F5CF80D-CCAF-4466-BAF5-89BE5FF97992}"/>
+    <hyperlink ref="C1179" r:id="rId1167" xr:uid="{D114210E-667E-4536-A12D-320429ADD6CC}"/>
+    <hyperlink ref="C1180" r:id="rId1168" display="alus, bezalkoholiskais alus, pudeles, metāla kannas alkoholiskajiem dzērieniem, alkoholiskie dzērieni,  alkoholiskie preparāti dzērienu pagatavošanai, sidrs. u.c." xr:uid="{AA4E8062-9604-4B63-830E-E8E9BD3C03DE}"/>
+    <hyperlink ref="C1181" r:id="rId1169" display="rezervas daļas, apģērbi, aksesuāri u.c." xr:uid="{2D038D78-E461-40C1-8B77-B7F3A535A0B2}"/>
+    <hyperlink ref="C111" r:id="rId1170" display="sporta preces, beisbolla, skvoša piederumi,u.c " xr:uid="{ABD1444C-37D9-47EA-804F-74ECAB36EB3D}"/>
+    <hyperlink ref="C110" r:id="rId1171" display="naži,šķēres,griezējinstrumenti" xr:uid="{83A26D40-3929-427B-A2F2-4461DDCA8D0E}"/>
+    <hyperlink ref="C109" r:id="rId1172" display="smaržas,apģērbi,  rotaslietas,somas,saulesbrilles,pulksteņi,apavi" xr:uid="{25E75BC2-E5C0-4C41-8BD1-9294E8CA802B}"/>
+    <hyperlink ref="C108" r:id="rId1173" xr:uid="{65E3FD33-6FFB-485F-80E3-9DB8DC57316E}"/>
+    <hyperlink ref="C107" r:id="rId1174" xr:uid="{421554AC-1205-4D4D-84CF-013CF4DFE342}"/>
+    <hyperlink ref="C106" r:id="rId1175" display="transporta līdzekļi;pārvietošanās līdzekļi pa sauszemi, gaisu vai ūdeni,u.c" xr:uid="{66A794CF-10B3-4EC4-9FCF-B0C4D0D90B9B}"/>
+    <hyperlink ref="C105" r:id="rId1176" xr:uid="{E8E21403-DD30-44C5-A5E3-92FE96955B16}"/>
+    <hyperlink ref="C1182" r:id="rId1177" xr:uid="{BE684758-87FF-451E-BCDD-4EB419DCBC3B}"/>
+    <hyperlink ref="C1183" r:id="rId1178" xr:uid="{9BC71D4F-99E9-406B-BE87-571A7D056980}"/>
+    <hyperlink ref="C1184" r:id="rId1179" xr:uid="{8ADE6CD7-71E5-42C5-BBD6-DCAD35BBC60C}"/>
+    <hyperlink ref="C1185" r:id="rId1180" display="ķermeņa krēms, roku krēms, viegli aromatizēti aerosoli,  smaržūdens; viegli aromatizēti ķermeņa aerosolišampūni, matu kondicionieri,   pretblaugznu šampūni u.c." xr:uid="{5C5845BC-AC06-4864-BD8A-4417D074F4B9}"/>
+    <hyperlink ref="C1186" r:id="rId1181" xr:uid="{2C47C254-CC4A-42E6-8142-9FE6813A1711}"/>
+    <hyperlink ref="C1187" r:id="rId1182" xr:uid="{961F4775-360B-494B-94D0-DAAD7BC793A4}"/>
+    <hyperlink ref="C1188" r:id="rId1183" xr:uid="{5A9062EE-DE39-4C58-9073-9ECC2F50584C}"/>
+    <hyperlink ref="C1189" r:id="rId1184" display="Aktuālo pieprasījumu saraksts 14.11.2025.xlsx" xr:uid="{8B115978-BCF6-4E58-9B67-883CB732C460}"/>
+    <hyperlink ref="C1190" r:id="rId1185" xr:uid="{5111D43F-D7A1-4113-8935-870EBB4BD718}"/>
+    <hyperlink ref="C1191" r:id="rId1186" xr:uid="{082DA5E8-A769-418D-A61D-A4A7C25AEAD5}"/>
+    <hyperlink ref="C1192" r:id="rId1187" xr:uid="{EB80A179-674F-4E59-8478-B72E31D6C788}"/>
+    <hyperlink ref="C1193" r:id="rId1188" xr:uid="{BDC889C8-E4CB-4A33-B02B-A59005AF602A}"/>
+    <hyperlink ref="C1194" r:id="rId1189" xr:uid="{CA4C2331-7C85-4798-80F3-0800F0D48851}"/>
+    <hyperlink ref="C1195" r:id="rId1190" display="Matu griešanas un matu noņemšanas ierīces, lāzerepilācija, kosmētiskā elektrolīze matu noņemšanai, depilācijas un skūšanās līdzekļi" xr:uid="{8E8B8C4D-D79A-4287-AA39-F21E33F1C19D}"/>
+    <hyperlink ref="C1196" r:id="rId1191" xr:uid="{91E19691-8E46-4A07-813B-A37E3D2A9D49}"/>
+    <hyperlink ref="C1197" r:id="rId1192" xr:uid="{23283D6E-AA7E-49C5-9325-2D0705ED1BE5}"/>
+    <hyperlink ref="C1198" r:id="rId1193" xr:uid="{75CCA532-B72D-464F-8958-ACA0BA2AA5DF}"/>
+    <hyperlink ref="C1199" r:id="rId1194" display="Aktuālo pieprasījumu saraksts 14.11.2025.xlsx" xr:uid="{421FFCF6-9E55-4DA3-A1EA-C3D29D907F45}"/>
+    <hyperlink ref="C1200" r:id="rId1195" display="Aktuālo pieprasījumu saraksts 14.11.2025.xlsx" xr:uid="{D54E8715-ED92-47AA-A6E2-13237518E24F}"/>
+    <hyperlink ref="C1201" r:id="rId1196" display="apģērbi,apavi,somas,smaržas,brilles,rotaslietas,u.c" xr:uid="{328D7361-2AAE-4361-BEF7-7317D76B5203}"/>
+    <hyperlink ref="C1202" r:id="rId1197" display="Aktuālo pieprasījumu saraksts 14.11.2025.xlsx" xr:uid="{73C3B04D-E579-41CD-B8C1-3439712A6D27}"/>
+    <hyperlink ref="C1203" r:id="rId1198" xr:uid="{4E826692-A601-4371-A03E-7467D7FED493}"/>
+    <hyperlink ref="C1204" r:id="rId1199" xr:uid="{DD278504-9EB2-4BC0-A6AB-93954EC6DB49}"/>
+    <hyperlink ref="C1205" r:id="rId1200" display=" kosmētika,ķermeņa un skaistumkopšanas līdzekļi, zobu pastas,  parfimērijas izstrādājumi, ēteriskās eļļas,mazgāšanas un balināšanas līdzekļi, tīrīšanas, pulēšanas, attaukošanas un abrazīvie līdzekļi u.c." xr:uid="{6809AFA5-2193-4C7B-8E76-40C30CDC16A6}"/>
+    <hyperlink ref="C1206" r:id="rId1201" xr:uid="{CFEEF548-17BB-4BAB-B021-51102C327456}"/>
+    <hyperlink ref="C1207" r:id="rId1202" xr:uid="{975163E9-0FDE-4F96-8D45-80B1E7680FE7}"/>
+    <hyperlink ref="C1208" r:id="rId1203" xr:uid="{D62E4D0A-BF43-46AB-9A35-926998C0AFDD}"/>
+    <hyperlink ref="C1209" r:id="rId1204" xr:uid="{2F14AE8C-D075-4DDE-9907-E62C7150BF09}"/>
+    <hyperlink ref="C1210" r:id="rId1205" xr:uid="{0E241892-8E3B-4CDE-A9A5-3266DFEBB56E}"/>
+    <hyperlink ref="C1211" r:id="rId1206" xr:uid="{A805CC86-1E1C-4452-8B0C-867D29D89350}"/>
+    <hyperlink ref="C1212" r:id="rId1207" xr:uid="{109ABC0F-D800-4C40-8EC3-5CB61921378C}"/>
+    <hyperlink ref="C1213" r:id="rId1208" xr:uid="{6A459DCE-42F1-4A54-BB98-AC664A2E98D0}"/>
+    <hyperlink ref="C1214" r:id="rId1209" display="Aktuālo pieprasījumu saraksts 12.12.2025.xlsx" xr:uid="{C7BD1B72-28B0-4C4E-8991-48FF56146459}"/>
+    <hyperlink ref="C1215" r:id="rId1210" xr:uid="{8B9A6FBD-39C7-429B-B236-7FF866271AAF}"/>
+    <hyperlink ref="C1216" r:id="rId1211" display="glābšanas vestes  pašpiepūšamie plosti, kompasi u.c." xr:uid="{389E7831-943F-47DB-ABC6-15BAE17B3B40}"/>
+    <hyperlink ref="C1217" r:id="rId1212" xr:uid="{863B6E2C-95D1-47E4-96D0-05D7489CB536}"/>
+    <hyperlink ref="C1218" r:id="rId1213" display="televīzija, izklaides pakalpojumi, televizoru dekoderi, interaktīvie izklaides pakalpojumi, Izklaides programmatūra " xr:uid="{D2B01B17-2CBB-431D-9C82-FAA6EB3663AD}"/>
+    <hyperlink ref="C1219" r:id="rId1214" xr:uid="{F2A63A0B-A30A-442A-97E6-591A60AA9AF1}"/>
+    <hyperlink ref="C1220" r:id="rId1215" display="televīzija, izklaides pakalpojumi, televizoru dekoderi, interaktīvie izklaides pakalpojumi, Izklaides programmatūra " xr:uid="{A8553E90-C62E-437A-8D51-0024375EDF3E}"/>
+    <hyperlink ref="C1221" r:id="rId1216" xr:uid="{1894DAD9-F72F-4D3C-8A92-E0596CD6EF89}"/>
+    <hyperlink ref="C1222" r:id="rId1217" xr:uid="{0E6B0B55-8D35-43FC-8709-8B49640A974E}"/>
+    <hyperlink ref="C1223" r:id="rId1218" xr:uid="{FE9D89AE-29C1-4F82-99C8-FCB4B785429A}"/>
+    <hyperlink ref="C1224" r:id="rId1219" xr:uid="{77F94F6B-91B6-4E40-8D95-B80B334693A8}"/>
+    <hyperlink ref="C1225" r:id="rId1220" xr:uid="{3F394879-340A-4304-88E7-9E50A1808F44}"/>
+    <hyperlink ref="C1226" r:id="rId1221" xr:uid="{561103E9-5B01-4E71-82E7-F1C60435A6DB}"/>
+    <hyperlink ref="C1227" r:id="rId1222" xr:uid="{CBE8B05E-8905-4D76-A32C-05E29B6CA35E}"/>
+    <hyperlink ref="C1228" r:id="rId1223" xr:uid="{E0F2F330-281B-4CEF-A7D7-015C07901ED5}"/>
+    <hyperlink ref="C1229" r:id="rId1224" xr:uid="{D964CC4E-4978-454A-B550-7C1BC65739A0}"/>
+    <hyperlink ref="C1230" r:id="rId1225" xr:uid="{A0FE1A9B-4022-4DE3-ADBB-A0B5E21EE676}"/>
+    <hyperlink ref="C1231" r:id="rId1226" xr:uid="{4A228E59-DDB0-4F5C-93DB-834F61F3972E}"/>
+    <hyperlink ref="C1232" r:id="rId1227" xr:uid="{46D6D305-4F10-4355-AAE5-521B6BD6877B}"/>
+    <hyperlink ref="C1233" r:id="rId1228" display="ziepes, parfimērijas izstrādājumi, ķermeņa un skaistumkopšanas līdzekļi, nemedicīniski produkti krēmu, losjonu, emulsiju, aizsargājošu un barojošu ādas koncentrātu, saules aizsargkrēmu, šampūnu un matu kopšanas līdzekļu, matu toniku, zobu pastas, dezodorantu un antiperspirantu veidā personīgai lietošanai, medicīniski produkti krēmu, losjonu, emulsiju un aizsargājošu un barojošu ādas koncentrātu veidā u.c. " xr:uid="{29407985-F2E4-4DBE-AD5D-F775BD6C5F00}"/>
+    <hyperlink ref="C1234" r:id="rId1229" xr:uid="{969E3194-4676-4E6F-8074-49C887AF7086}"/>
+    <hyperlink ref="C1235" r:id="rId1230" xr:uid="{85AA1563-C8F1-4A18-B386-84C7EDC5A6BA}"/>
+    <hyperlink ref="C1236" r:id="rId1231" xr:uid="{60B65AE7-1549-41BF-B22B-F03FF7EDB65D}"/>
+    <hyperlink ref="C1237" r:id="rId1232" xr:uid="{C03F21AB-362F-44DD-9CCF-792CE66408ED}"/>
+    <hyperlink ref="C1238" r:id="rId1233" display="pārtīšanas mašīnas" xr:uid="{3C0140C2-C4A8-4162-A8AC-C8CA2E8AF037}"/>
+    <hyperlink ref="C1239" r:id="rId1234" xr:uid="{F5F84984-73B4-480C-8EAF-3D677D8A1EDD}"/>
+    <hyperlink ref="C1240" r:id="rId1235" xr:uid="{3B024D09-C401-474C-B730-5486CE3B7A8D}"/>
+    <hyperlink ref="C1241" r:id="rId1236" xr:uid="{73FA618A-E838-4748-872E-92DF3ED08B30}"/>
+    <hyperlink ref="C1242" r:id="rId1237" xr:uid="{1A8173DE-FB3F-40DE-A040-E02E41D25D43}"/>
+    <hyperlink ref="C1243" r:id="rId1238" display="rotaļu figūriņas, kartona kastes,  kolekcionējamas rotaļu figūriņas" xr:uid="{1533D53A-4059-4C79-9952-C836A33D5C58}"/>
+    <hyperlink ref="C1244" r:id="rId1239" display="vakuuma termosi dzērienu uzglabāšanai, lāzes, dzeršanas trauki un bāra piederumi,  termosi; pudeles; siltumizolēti trauki, galda piederumi, virtuves piederumi un konteineri, dzesētāji [neelektriski trauki], dzērienu kannas u.c." xr:uid="{B0D443E8-245B-4D44-AF72-42EC218D6BC4}"/>
+    <hyperlink ref="C160" r:id="rId1240" display="inhalatori,u.c." xr:uid="{0D9C410D-24F9-4107-9D36-B9F2067E6F1A}"/>
+    <hyperlink ref="C1245" r:id="rId1241" xr:uid="{24BE8C72-CCEE-442B-AD80-8C030437C321}"/>
+    <hyperlink ref="C1246" r:id="rId1242" display="datu apstrādes iekārtas un datori, datoru programmatūra un datoru aparatūra, viss iepriekš minētais īpaši un unikāli izstrādāts, pielāgots un pārdots izmantošanai mehānisko transportlīdzekļu un to daļu, aeronavigācijas transportlīdzekļu un to daļu, jūras transportlīdzekļu un to daļu, radioaparātu, GPS navigācijas ierīču, televizoru jomā, baterijas, elektriskie savienotāji un īpaši izņemot vispārējas nozīmes lietojumprogrammu izstrādes programmatūru, rīkus un utilītas, kā arī vispārējas nozīmes datu bāzes pārvaldības programmatūra elektroniskas vadības ierīces ratiņkrēsliem, elektroniskie ātruma un virziena regulatori transportlīdzekļiem, programmatūra, lai nodrošinātu attālo savienojumu ar pacientu monitoriem; elektroniskie ātruma un virziena regulatori ratiņkrēsliem,darbgaldidzesēšanas ventilatori, ieplūdes gaisa sildītāji, ūdens vārsti; aizdedzes, aukstā maisījuma sildītāji, Rūpnieciskās eļļas un smērvielas, vasks; smērvielas; Putekļus absorbējoši, mitrinoši un saistoši maisījumi; degviela un apgaismotāji; sveces un daktis apgaismošanai; uzliesmojoša degviela; dzinēju eļļas; Smēreļļa mehānisko transportlīdzekļu dzinējiem; motoreļļas; transmisijas eļļa,mehāniski darbināmi instrumenti; motori un dzinēji, izņemot sauszemes transportlīdzekļiem" xr:uid="{3319CC04-3B45-4602-B30E-2452BCB344CA}"/>
+    <hyperlink ref="C1247" r:id="rId1243" xr:uid="{E6930D52-F8A0-427D-807B-2AC250C7D499}"/>
+    <hyperlink ref="C1248" r:id="rId1244" xr:uid="{368D878D-60A4-4E2F-BF6F-5F55596B2464}"/>
+    <hyperlink ref="C1249" r:id="rId1245" xr:uid="{21DC375C-6E01-42C1-A90A-3405C10D70BA}"/>
+    <hyperlink ref="C1250" r:id="rId1246" xr:uid="{EE8389E6-84CE-4108-947C-05782A9610FB}"/>
+    <hyperlink ref="C1251" r:id="rId1247" xr:uid="{2391C430-E281-44FA-9463-EB56635B0A36}"/>
+    <hyperlink ref="C1252" r:id="rId1248" display="kosmētiskie līdzekļi,ziepes,ēteriskās eļļas,smaržas,ķermeņa dezodoranti,dušas želejas,šampūni un matu losjoni,filmas,videoieraksti un kasetes,datorprogrammas,radiosaulesbrilles,brilles,briļļu rāmji un aksesuāri,apģērbi,apavi,galvassegas,apakšveļa,krekliņi" xr:uid="{8C5997B3-D163-40B3-98C6-D7F73828202C}"/>
+    <hyperlink ref="C1253" r:id="rId1249" xr:uid="{C8D6FB47-46FB-482B-913E-71CB18FE98C6}"/>
+    <hyperlink ref="C1254" r:id="rId1250" display="Aktuālo pieprasījumu saraksts 17.01.2026.xlsx" xr:uid="{D4F6909A-D349-4FC9-A527-3E63F8A76685}"/>
+    <hyperlink ref="C1255" r:id="rId1251" xr:uid="{753FA311-F2BE-496B-B743-B887CABBAC85}"/>
+    <hyperlink ref="C1256" r:id="rId1252" xr:uid="{521ED34B-0B60-4A6F-9641-247A6F707286}"/>
+    <hyperlink ref="C1257" r:id="rId1253" xr:uid="{E03213A4-7756-4331-BFD1-CC0A9F55D2C3}"/>
+    <hyperlink ref="C1258" r:id="rId1254" xr:uid="{9926D4C1-EFD3-4AC9-9691-5C000A77B820}"/>
+    <hyperlink ref="C1259" r:id="rId1255" display="apģērbi, smaržas; smaržvielas u.c." xr:uid="{23AE31F9-6190-4C2E-A241-B22A2F117605}"/>
+    <hyperlink ref="C1260" r:id="rId1256" display="kases aparāti; elektroniskie svari; aparāti banknošu autentiskuma pārbaudei, banknošu skaitīšanas iekārtas, rēķināšanas mašīnas; optisko disku un svītrkodu lasītāji, printeri izmantošanai ar datoriem, kartes ar mikroprocesoriem, biroja piederumi u.c." xr:uid="{D32D36EF-E497-4599-919E-E6E86888CCA5}"/>
+    <hyperlink ref="C1261" r:id="rId1257" xr:uid="{88441159-9AA2-4A47-B529-1D6A4C95F8E7}"/>
+    <hyperlink ref="C1262" r:id="rId1258" xr:uid="{B9A786E9-4B17-4FD5-B0E3-CF457D979532}"/>
+    <hyperlink ref="C1263" r:id="rId1259" xr:uid="{800FC35B-46FC-4F96-9ED5-EC32F971292D}"/>
+    <hyperlink ref="C1264" r:id="rId1260" xr:uid="{6CE32D79-A6C8-4FE1-AB30-75AB4AE6E683}"/>
+    <hyperlink ref="C1265" r:id="rId1261" xr:uid="{120F1424-1CBB-483C-B321-E3CE2ECDB8E8}"/>
+    <hyperlink ref="C1266" r:id="rId1262" display="smaržas,smaržu pudelītes,  kartona iepakojums u.c. " xr:uid="{3C52FBC4-75EB-4C10-AAD5-C7B5CF833B20}"/>
+    <hyperlink ref="C1267" r:id="rId1263" display="multivitamīnu preparāti farmaceitiskie preparāti un vielas... gremošanas līdzekļi farmaceitiskiem nolūkiem paracetamols, paracetamola preparāti iekšķīgai lietošanai... pretsāpju līdzekļi, zobu birstes, mutes skalošanas līdzeklis, zobu pasta,zobu birstes, mutes skalošanas līdzeklis, protēžu līmes; tīrīšanas līdzekļi u.c." xr:uid="{F356703E-D062-4AD5-8BEC-AF1B2E283646}"/>
+    <hyperlink ref="C1268" r:id="rId1264" xr:uid="{6DFF867B-14BC-4241-AACA-F38C74EC2112}"/>
+    <hyperlink ref="C1269" r:id="rId1265" xr:uid="{BD82BD70-1B5C-4A96-90C5-E5E60A38140A}"/>
+    <hyperlink ref="C1270" r:id="rId1266" xr:uid="{8FF0003F-9CA2-44BC-8475-CD6E49C6EDE5}"/>
+    <hyperlink ref="C517" r:id="rId1267" display="kukaiņu kodumu dziedniece, odu koduma dziedniece, koduma dziedniece" xr:uid="{EC78A5B2-15DC-4248-AF61-7C9C77CDCD3B}"/>
+    <hyperlink ref="C1307" r:id="rId1268" xr:uid="{FE16A496-FEF9-4510-A0E8-953BE2B1DD95}"/>
+    <hyperlink ref="C1308" r:id="rId1269" xr:uid="{2198350D-7D26-4A05-8422-7FA5F0B2B6F3}"/>
+    <hyperlink ref="C1309" r:id="rId1270" xr:uid="{D006D935-9407-46E4-A62E-4A595AB033E8}"/>
+    <hyperlink ref="C1310" r:id="rId1271" xr:uid="{1CA9DB1B-E635-4676-A397-5535155CEE3B}"/>
+    <hyperlink ref="C1311" r:id="rId1272" xr:uid="{69EBC8A0-EBC4-48EB-8549-E48C82FF91AC}"/>
+    <hyperlink ref="C1316" r:id="rId1273" display="alkoholiskie dzērieni" xr:uid="{E0008E44-6D76-4601-9A06-562B7C748F6D}"/>
+    <hyperlink ref="C1320" r:id="rId1274" xr:uid="{5BB6C9D8-46D5-4269-BE68-BBE49C6A8621}"/>
+    <hyperlink ref="C1324" r:id="rId1275" xr:uid="{6BFBAE5C-CF9B-475A-A1FB-F55F0EFC9258}"/>
+    <hyperlink ref="C1326" r:id="rId1276" xr:uid="{799E00F9-191F-46D1-830A-D52689506B48}"/>
+    <hyperlink ref="C873" r:id="rId1277" display="Aktuālo pieprasījumu saraksts 13.12.2024.xlsx" xr:uid="{F9F932BE-1DA1-4532-8B4D-BC3E0C752C45}"/>
+    <hyperlink ref="C963" r:id="rId1278" display="Aktuālo pieprasījumu saraksts 11.04.2025.xlsx" xr:uid="{CB05A1FC-52D4-4D08-9481-E7F32F84D04F}"/>
+    <hyperlink ref="C1328" r:id="rId1279" xr:uid="{03CA3B3D-8F28-4C0C-AC6B-EDC1C2A00475}"/>
+    <hyperlink ref="C1329" r:id="rId1280" xr:uid="{71A36B34-EE53-498C-9B2F-C311201147E4}"/>
+    <hyperlink ref="C336" r:id="rId1281" display="apgaismošanas ierīces, spuldzes, neona lampas,  to daļas" xr:uid="{937EBE41-028B-45DE-A443-A793ADC373D7}"/>
+    <hyperlink ref="C1330" r:id="rId1282" xr:uid="{EB39C93D-45A2-4A1B-934A-0685FADDF81C}"/>
+    <hyperlink ref="C1333" r:id="rId1283" xr:uid="{46EDCD74-7E00-4019-8F5B-B88F233CBA25}"/>
+    <hyperlink ref="C1341" r:id="rId1284" xr:uid="{7C82C35E-79AE-4435-B246-3CEBD3770D4C}"/>
+    <hyperlink ref="C1342" r:id="rId1285" display="sakaru un telekomunikāciju iekārtas;datori;  set-top kastes; maršrutētāji,austiņas; modemi;  pārnēsājamie barošanas avoti;skaļruņi;u.c" xr:uid="{0475908D-7D09-48F6-8BCE-1A39A108A555}"/>
+    <hyperlink ref="C1346" r:id="rId1286" xr:uid="{B54333C2-3362-45CC-B770-1607A0EB0C67}"/>
+    <hyperlink ref="C1348" r:id="rId1287" xr:uid="{232473AA-E6BF-4976-B934-68EA16336301}"/>
+    <hyperlink ref="C1360" r:id="rId1288" xr:uid="{EDE2D7E0-654F-446A-ADC7-F81110A672D8}"/>
+    <hyperlink ref="C1362" r:id="rId1289" xr:uid="{15109EA3-E44B-44FB-98A4-6DC93D66DEB5}"/>
+    <hyperlink ref="C1368" r:id="rId1290" display=" elektroniskas, optoelektroniskas un akustiskas ierīces, aparāti un no tiem saliktas sistēmas ūdensapgādes un novadīšanas, piegādes, uzglabāšanas, sadales, izsūknēšanas un karstā ūdens sagatavošanas uzraudzībai, kontrolei un regulēšanai, ierīces un aparāti ūdens spiediena, temperatūras un plūsmas ātruma uzraudzībai, mērīšanai, kontrolei un regulēšanai ūdensvados, tvertnēs u.c." xr:uid="{9F8EEC2E-65F7-4B28-ABE2-153B9EEFA7C1}"/>
+    <hyperlink ref="C1371" r:id="rId1291" xr:uid="{BF79E496-83E3-4AB0-867F-218F378B12DD}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1302"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1292"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="B2:G26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="K20" sqref="K20"/>
+      <selection activeCell="K33" sqref="K33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.3"/>
-[...2 lines deleted...]
-  </cols>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="2" spans="2:7" ht="15" x14ac:dyDescent="0.3">
-[...30 lines deleted...]
-      <c r="B5" s="128" t="s">
+    <row r="2" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B2" s="22" t="s">
         <v>1915</v>
       </c>
-      <c r="C5" s="129"/>
-[...6 lines deleted...]
-      <c r="B6" s="128" t="s">
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+    </row>
+    <row r="3" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B3" s="24" t="s">
         <v>1916</v>
       </c>
-      <c r="C6" s="129"/>
-[...6 lines deleted...]
-      <c r="B7" s="128" t="s">
+      <c r="C3" s="23"/>
+      <c r="D3" s="23"/>
+      <c r="E3" s="23"/>
+      <c r="F3" s="23"/>
+      <c r="G3" s="23"/>
+    </row>
+    <row r="4" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B4" s="24" t="s">
         <v>1917</v>
       </c>
-      <c r="C7" s="129"/>
-[...6 lines deleted...]
-      <c r="B8" s="128" t="s">
+      <c r="C4" s="23"/>
+      <c r="D4" s="23"/>
+      <c r="E4" s="23"/>
+      <c r="F4" s="23"/>
+      <c r="G4" s="23"/>
+    </row>
+    <row r="5" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B5" s="24" t="s">
         <v>1918</v>
       </c>
-      <c r="C8" s="129"/>
-[...6 lines deleted...]
-      <c r="B9" s="128" t="s">
+      <c r="C5" s="23"/>
+      <c r="D5" s="23"/>
+      <c r="E5" s="23"/>
+      <c r="F5" s="23"/>
+      <c r="G5" s="23"/>
+    </row>
+    <row r="6" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B6" s="24" t="s">
         <v>1919</v>
       </c>
-      <c r="C9" s="129"/>
-[...6 lines deleted...]
-      <c r="B10" s="128" t="s">
+      <c r="C6" s="23"/>
+      <c r="D6" s="23"/>
+      <c r="E6" s="23"/>
+      <c r="F6" s="23"/>
+      <c r="G6" s="23"/>
+    </row>
+    <row r="7" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B7" s="24" t="s">
         <v>1920</v>
       </c>
-      <c r="C10" s="129"/>
-[...6 lines deleted...]
-      <c r="B11" s="128" t="s">
+      <c r="C7" s="23"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="23"/>
+      <c r="F7" s="23"/>
+      <c r="G7" s="23"/>
+    </row>
+    <row r="8" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B8" s="24" t="s">
         <v>1921</v>
       </c>
-      <c r="C11" s="129"/>
-[...6 lines deleted...]
-      <c r="B12" s="128" t="s">
+      <c r="C8" s="23"/>
+      <c r="D8" s="23"/>
+      <c r="E8" s="23"/>
+      <c r="F8" s="23"/>
+      <c r="G8" s="23"/>
+    </row>
+    <row r="9" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B9" s="24" t="s">
         <v>1922</v>
       </c>
-      <c r="C12" s="129"/>
-[...6 lines deleted...]
-      <c r="B13" s="128" t="s">
+      <c r="C9" s="23"/>
+      <c r="D9" s="23"/>
+      <c r="E9" s="23"/>
+      <c r="F9" s="23"/>
+      <c r="G9" s="23"/>
+    </row>
+    <row r="10" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B10" s="24" t="s">
         <v>1923</v>
       </c>
-      <c r="C13" s="129"/>
-[...6 lines deleted...]
-      <c r="B14" s="128" t="s">
+      <c r="C10" s="23"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="23"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="23"/>
+    </row>
+    <row r="11" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B11" s="24" t="s">
         <v>1924</v>
       </c>
-      <c r="C14" s="129"/>
-[...6 lines deleted...]
-      <c r="B15" s="24" t="s">
+      <c r="C11" s="23"/>
+      <c r="D11" s="23"/>
+      <c r="E11" s="23"/>
+      <c r="F11" s="23"/>
+      <c r="G11" s="23"/>
+    </row>
+    <row r="12" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B12" s="24" t="s">
         <v>1925</v>
       </c>
-      <c r="C15" s="121"/>
-[...16 lines deleted...]
-      <c r="B17" s="128" t="s">
+      <c r="C12" s="23"/>
+      <c r="D12" s="23"/>
+      <c r="E12" s="23"/>
+      <c r="F12" s="23"/>
+      <c r="G12" s="23"/>
+    </row>
+    <row r="13" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B13" s="24" t="s">
         <v>1926</v>
       </c>
-      <c r="C17" s="129"/>
-[...6 lines deleted...]
-      <c r="B18" s="128" t="s">
+      <c r="C13" s="23"/>
+      <c r="D13" s="23"/>
+      <c r="E13" s="23"/>
+      <c r="F13" s="23"/>
+      <c r="G13" s="23"/>
+    </row>
+    <row r="14" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B14" s="24" t="s">
         <v>1927</v>
       </c>
-      <c r="C18" s="129"/>
-[...6 lines deleted...]
-      <c r="B19" s="128" t="s">
+      <c r="C14" s="23"/>
+      <c r="D14" s="23"/>
+      <c r="E14" s="23"/>
+      <c r="F14" s="23"/>
+      <c r="G14" s="23"/>
+    </row>
+    <row r="15" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B15" s="25" t="s">
         <v>1928</v>
       </c>
-      <c r="C19" s="129"/>
-[...6 lines deleted...]
-      <c r="B20" s="128" t="s">
+      <c r="C15" s="23"/>
+      <c r="D15" s="23"/>
+      <c r="E15" s="23"/>
+      <c r="F15" s="23"/>
+      <c r="G15" s="23"/>
+    </row>
+    <row r="16" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B16" s="24" t="s">
         <v>1929</v>
       </c>
-      <c r="C20" s="129"/>
-[...6 lines deleted...]
-      <c r="B21" s="23" t="s">
+      <c r="C16" s="23"/>
+      <c r="D16" s="23"/>
+      <c r="E16" s="23"/>
+      <c r="F16" s="23"/>
+      <c r="G16" s="23"/>
+    </row>
+    <row r="17" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B17" s="24" t="s">
         <v>1930</v>
       </c>
-      <c r="C21" s="22"/>
-[...6 lines deleted...]
-      <c r="B22" s="122" t="s">
+      <c r="C17" s="23"/>
+      <c r="D17" s="23"/>
+      <c r="E17" s="23"/>
+      <c r="F17" s="23"/>
+      <c r="G17" s="23"/>
+    </row>
+    <row r="18" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B18" s="24" t="s">
         <v>1931</v>
       </c>
-      <c r="C22" s="123"/>
-[...6 lines deleted...]
-      <c r="B23" s="128" t="s">
+      <c r="C18" s="23"/>
+      <c r="D18" s="23"/>
+      <c r="E18" s="23"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="23"/>
+    </row>
+    <row r="19" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B19" s="24" t="s">
         <v>1932</v>
       </c>
-      <c r="C23" s="129"/>
-[...6 lines deleted...]
-      <c r="B24" s="128" t="s">
+      <c r="C19" s="23"/>
+      <c r="D19" s="23"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="23"/>
+    </row>
+    <row r="20" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B20" s="24" t="s">
         <v>1933</v>
       </c>
-      <c r="C24" s="129"/>
-[...6 lines deleted...]
-      <c r="B25" s="125" t="s">
+      <c r="C20" s="23"/>
+      <c r="D20" s="23"/>
+      <c r="E20" s="23"/>
+      <c r="F20" s="23"/>
+      <c r="G20" s="23"/>
+    </row>
+    <row r="21" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B21" s="24" t="s">
         <v>1934</v>
       </c>
-      <c r="C25" s="126"/>
-[...6 lines deleted...]
-      <c r="B26" s="128" t="s">
+      <c r="C21" s="23"/>
+      <c r="D21" s="23"/>
+      <c r="E21" s="23"/>
+      <c r="F21" s="23"/>
+      <c r="G21" s="23"/>
+    </row>
+    <row r="22" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B22" s="26" t="s">
         <v>1935</v>
       </c>
-      <c r="C26" s="129"/>
-[...3 lines deleted...]
-      <c r="G26" s="130"/>
+      <c r="C22" s="23"/>
+      <c r="D22" s="23"/>
+      <c r="E22" s="23"/>
+      <c r="F22" s="23"/>
+      <c r="G22" s="23"/>
+    </row>
+    <row r="23" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B23" s="24" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C23" s="23"/>
+      <c r="D23" s="23"/>
+      <c r="E23" s="23"/>
+      <c r="F23" s="23"/>
+      <c r="G23" s="23"/>
+    </row>
+    <row r="24" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B24" s="24" t="s">
+        <v>1937</v>
+      </c>
+      <c r="C24" s="23"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="23"/>
+      <c r="F24" s="23"/>
+      <c r="G24" s="23"/>
+    </row>
+    <row r="25" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B25" s="27" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C25" s="23"/>
+      <c r="D25" s="23"/>
+      <c r="E25" s="23"/>
+      <c r="F25" s="23"/>
+      <c r="G25" s="23"/>
+    </row>
+    <row r="26" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="B26" s="24" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="23"/>
+      <c r="F26" s="23"/>
+      <c r="G26" s="23"/>
     </row>
   </sheetData>
-  <mergeCells count="21">
-[...21 lines deleted...]
-  </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M38" sqref="M38"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <sheetData/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100E5AD1943C960ED47AC386C569408D6F5" ma:contentTypeVersion="2" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="d83a04ce4277677504796bcbd4031a73">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2451837a-429d-469f-9860-e08ca2df3d99" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6e5bf34c722b52b896681840fd820ec8" ns2:_="">
     <xsd:import namespace="2451837a-429d-469f-9860-e08ca2df3d99"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2451837a-429d-469f-9860-e08ca2df3d99" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Koplietots ar" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
@@ -37885,138 +38904,133 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F628D53-2959-42DA-9E4D-B034AE7E7603}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285ED791-06CB-4AED-B25E-FD8A5B9191D1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4166531-81CF-439C-ADDB-D1451044F4FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2451837a-429d-469f-9860-e08ca2df3d99"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{813FE741-B7EB-4D2B-B77E-3B7895D96125}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="2451837a-429d-469f-9860-e08ca2df3d99"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Charts</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet2</vt:lpstr>
+      <vt:lpstr>Sheet3</vt:lpstr>
+      <vt:lpstr>Chart1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>VID</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>GMP</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>