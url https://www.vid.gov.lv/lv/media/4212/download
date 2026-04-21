--- v5 (2026-03-29)
+++ v6 (2026-04-21)
@@ -1,105 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/chartsheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.chartsheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\rmri1556\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\vid00004\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\PQ4O726M\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FF20A4D5-6C89-456C-88FB-5F07DA5CCABB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8CC7100D-D31B-4858-AD97-132322B0F78B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="599" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="599" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Chart1" sheetId="4" r:id="rId1"/>
-[...2 lines deleted...]
-    <sheet name="Sheet3" sheetId="3" r:id="rId4"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Sheet1!$A$5:$D$1364</definedName>
-    <definedName name="_Hlt117917926" localSheetId="1">Sheet1!#REF!</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$5:$D$1366</definedName>
+    <definedName name="_Hlt117917926" localSheetId="0">Sheet1!#REF!</definedName>
     <definedName name="apģērbi__apavi__aksesuāri">Sheet1!#REF!</definedName>
     <definedName name="gaisa_atsvaidzinātāji_u.c.">Sheet1!#REF!</definedName>
-    <definedName name="OLE_LINK1" localSheetId="1">Sheet1!#REF!</definedName>
-[...2 lines deleted...]
-    <definedName name="OLE_LINK5" localSheetId="1">Sheet1!#REF!</definedName>
+    <definedName name="OLE_LINK1" localSheetId="0">Sheet1!#REF!</definedName>
+    <definedName name="OLE_LINK2" localSheetId="0">Sheet1!#REF!</definedName>
+    <definedName name="OLE_LINK3" localSheetId="0">Sheet1!#REF!</definedName>
+    <definedName name="OLE_LINK5" localSheetId="0">Sheet1!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4109" uniqueCount="3697">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4116" uniqueCount="3707">
   <si>
     <t>Intelektuālā īpašuma nosaukums, reģistrācijas numurs</t>
   </si>
   <si>
     <t>Tiesību subjekta nosaukums</t>
   </si>
   <si>
     <t>Intelektuālā īpašuma aizsardzības termiņš</t>
   </si>
   <si>
     <t>rotaļlietas u.c.</t>
   </si>
   <si>
     <t>apģērbi, apavi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>alkoholiskie dzērieni</t>
   </si>
   <si>
     <t>Mars, Incorporated</t>
   </si>
   <si>
     <t>konfektes, saldējumi u.c.</t>
   </si>
   <si>
@@ -501,163 +493,140 @@
   <si>
     <t>ITM 739116 NEMIROFF</t>
   </si>
   <si>
     <t>Nemiroff Intellectual Property Establishment</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  004301743 1890P, EUTM  004301735 P, EUTM  004301651  USPA  
 EUTM  003445681  P, EUTM  002599843 U.S. POLO, EUTM  000352302  UNITED STATES POLO ASSOCIATION, EUTM  000352245 UNITED STATES POLO ASSOCIATION, EUTM  004298956  U.S. POLO, SOCIATION  
 EUTM  003445749  U.S. POLO ASSN, EUTM  000352385   U.S.P.A., EUTM  009733361  U.S. POLO ASSN. since 1890, EUTM  013884317  USPA, EUTM  004998696, EUTM  004567822  1890P, EUTM  004567681U.S. Polo, association  
 EUTM  004433223  U.S. POLO ASSN. SINCE, EUTM  004567194  USPA  
 EUTM  004433215   U.S. POLO ASSN. EUTM  004424933  USPA, EUTM  004375309  1890P, EUTM  004374765  P, EUTM  004567483  U.S. POLO ASSN. EUTM  006111751   UNITED STATES POLO ASSOCIATION  
 EUTM  004422465  U.S. Polo Association, EUTM  004567591 U.S. POLO ASSN. SINCE P 1890  
 </t>
   </si>
   <si>
     <t>United States Polo  Association</t>
   </si>
   <si>
     <t>EUTM 000181875 S.Oliver, EUTM 005061197 s.Oliver, EUTM 014881759 Q/S</t>
   </si>
   <si>
     <t>s.Oliver Bernd Freier GmbH &amp; Co. KG</t>
   </si>
   <si>
-    <t>apģērbi, apvi, aksesuāri u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 4905949 FC BAYERN,  EUTM2808145, EUTM 3777166, EUTM 9913047 Mia san mia</t>
   </si>
   <si>
     <t>FC Bayern München AG</t>
   </si>
   <si>
     <t>apģērbi, somas, aksesuāri u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  4905451  P.J.S THAT OTHERS MAY LIVE PARAJUMPERS  
 EUTM  4905493 PARAJUMPERS, ITM  1071978  FELTED TAILORED GARMENTS, EUTM  10283828  FFELTED TAILORED GARMENTS of Gionata Malagodi, EUTM  13390241 OC, EUTM  13390273 OC AUTHENTIC MASTERFLEECE, EUTM  16976615 PARAJUMPERS, EUTM  12144473  P*J*S, EUTM  16976607 P.J.S., EUTM  12144432  PJS PARAJUMPERS 
 EUTM  13597562  ROUNDTRIP  </t>
   </si>
   <si>
     <t xml:space="preserve"> apģērbi u.c.
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 002227858 NBA, EUTM 001737063 NBA /fig./, EUTM 000189738 /fig./, EUTM 000980623 NBA CITY /fig./, EUTM 000756890 NBA LEAGUE PASS /fig./, EUTM 001737105 NBA FINALS 2000 /fig./, EUTM 000464149 76ERS /fig./, EUTM 000189431 ATLANTA HAWKS /fig./, EUTM 000189787 BOSTON CELTICS /fig./, EUTM 003217759 CHARLOTTE BOBCATS /fig./, EUTM 000189878 CHICAGO BULLS /fig./, EUTM 003129103 CLEVELAND CAVALIERS /fig./, EUTM 001844950 DALLAS MAVERICKS /fig./, EUTM 000190017 DENVER NUGGETS /fig./, EUTM 004499737 DETROIT PISTONS /fig./, EUTM 002985646 HARDWOOD CLASSICS /fig./, EUTM 003233327 HOUSTON ROCKETS /fig./, EUTM 002228054 i love this game /fig./, EUTM 000190306 LOS ANGELES CLIPPERS /fig./, EUTM 000190322 LOS ANGELES LAKERS /fig./, EUTM 001844950 MAVERICKS DALLAS /fig./, EUTM 000189357 MIAMI HEAT /fig./, EUTM 000189761 MILWAUKEE BUCKS /fig./, EUTM 000189803 MINNESOTA TIMBERWOLVES /fig./, EUTM 000464198 NETS /fig./, EUTM 003129053 NEW ORLEANS HORNETS /fig./, EUTM 000189993 NEW YORK NICKS /fig./, EUTM 000187047 PACERS /fig./, EUTM 000187021 PHOENIX SUNS /fig./, EUTM 002511236 PORTLAND BLAZERS /fig./, EUTM 001389360 ORLANDO MAGIC /fig./, EUTM 000190348 SACRAMENTO KINGS /fig./, EUTM 002872539 SAN ANTONIO SPURS /fig./, EUTM 003919545 SWINGMAN /fig./, EUTM 007211758 THUNDER OKC /fig./, EUTM 000189464 TORONTO RAPTORS /fig./, EUTM 000189415 UTAH JAZZ /fig./, EUTM 000189456 WARRIORS /fig./, EUTM 000451179 WIZARDS /fig./, ITM 850230 NBA KIDS </t>
   </si>
   <si>
     <t>NBA Properties Inc.</t>
   </si>
   <si>
-    <t xml:space="preserve">EUTM 008864712 BERGHAUS, EUTM 008864837 /fig./, EUTM 8686412Berhaus AQ, EUTM 8475386, EUTM 4968491alpha compound Ultimate Rubber, EUTM 4968591opti stud, EUTM 4974473phobic, EUTM 5149893Big Wall, EUTM 5149752, EUTM 5552393Ator, EUTM 447367Escapiste, EUTM 5967625365Life, EUTM 8475444Berghaus, EUTM 9062779Mtn Haus, EUTM 9262361Argentium, EUTM 9362179Freeflow, EUTM 10278315Live for Adventure, EUTM 2779031Evabreathe, EUTM 2779122Trust is earned, ITM 1165963Hydro Down, ITM 1194646Hydroloft 
-[...5 lines deleted...]
-  <si>
     <t>ALL STAR CV</t>
   </si>
   <si>
     <t>EUTM 3449832 Mitre, EUTM 2890739 Mitre, EUTM 3449576, EUTM 3497328 V</t>
   </si>
   <si>
     <t>Mitre Sports International Limited</t>
   </si>
   <si>
     <t xml:space="preserve">sporta preces
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 003981842 ATOMIC, EUTM 004370268 ATOMIC, EUTM 002455400 ATOMIC, EUTM 004372009,  EUTM 003764628, EUTM 010981975 ATOMIC, EUTM 010982296 </t>
   </si>
   <si>
     <t>Atomic Austria GmbH</t>
   </si>
   <si>
     <t>apģērbi, apavi, slēpošanas inventārs</t>
   </si>
   <si>
     <t>Rovio Entertainment Corporation</t>
   </si>
   <si>
     <t>EUTM 008197766 GOYARD, EUTM 004497641 GOYARD, EUTM 004748729 E.GOYARD HONORE PARIS /fig./, EUTM 008197915 E.GOYARD /fig./, EUTM 008887291 /fig./, EUTM 003664125 GOYARD /fig./, EUTM 008197841 GOYARD /fig./, EUTM 009929605 /fig./, RCD 000863287-0001, RCD 001836933-0001, RCD 001856584-0001, RCD 001856618-0001, RCD 001856634-0001, RCD 001856691-0001, RCD 001856766-0001, RCD 001856733-0001, RCD 001857061-0001, RCD 001931718-0001</t>
   </si>
   <si>
     <t>GOYARD ST HONORE</t>
   </si>
   <si>
     <t>SMITH &amp; WESSON INC.</t>
   </si>
   <si>
     <t>ITM1037261 TOPRAN</t>
   </si>
   <si>
     <t>Hans Pries GmbH &amp; Co.KG</t>
   </si>
   <si>
     <t>EUTM 006384416 PedEgg /fig./, EUTM 007130891 PEDEGG, EUTM 008582421 WINDSHIELD WONDER, RCD 000826300-0001, RCD 000826300-0002, RCD 000851837-0001, RCD 000851837-0002, RCD 000851837-0003, RCD 000917422, RCD 000917448-0001 - RCD 000917448-0004, RCD 001511049-001</t>
   </si>
   <si>
     <t>International Edge Inc.</t>
   </si>
   <si>
     <t>higiēnas preces</t>
-  </si>
-[...1 lines deleted...]
-    <t>Viacom international Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  008487613 BEATERATOR, EUTM  003391216  93041234  MANHUNT, EUTM  007356471  93041232  BULLY, EUTM  004237186  93041230  BULLY, EUTM  008351397  RED DEAD REDEMPTION  
 EUTM  002582765 RED DEAD REVOLVER, EUTM  003035425 MIDNIGHT CLUB, EUTM  011398179 MAX PAYNE, EUTM  012023487 2K, EUTM  008374365 T2 TAKE TWO INTERACTIVE, EUTM  010487114 R, EUTM  008274144 R, EUTM  008236441 BIOSHOCK, EUTM  006247969 BIOSHOCK  
 EUTM  009126053 XCOM, EUTM  008374357  CIVILIZATION, EUTM  000546754 CIVILIZATION, EUTM  013238407EVOLVE, EUTM  000372268 GRAND THEFT AUTO, EUTM  003556172 T2 TAKE TWO, EUTM  003391133 ROCKSTAR, EUTM  001154764 GT, EUTM  004486627  2K  
 EUTM  008374324 ROCKSTAR, EUTM  008374332 GRAND THEFT AUTO 
 EUTM  008374341 GTA </t>
   </si>
   <si>
     <t>Take-Two Interactive Software, Inc.</t>
   </si>
   <si>
     <t>EUTM 005272133 APC</t>
   </si>
   <si>
     <t>Schneider Electric IT Corporation</t>
   </si>
   <si>
     <t>UPS iekārtas</t>
-  </si>
-[...8 lines deleted...]
-    <t>Cummins Intellectual Property, Inc.</t>
   </si>
   <si>
     <t>EUTM 005356308 WYBOROWA EXQUISITE /fig./, EUTM 003861631 /fig./, EUTM 005356241 WYBOROWA EXQUISITE, EUTM 003712445 WYBOROWA /fig./, EUTM 003754009 WÓDKA WYBOROWA /fig./, EUTM 004227989 /fig./, EUTM 003861581 /fig./, EUTM 003861622 /fig./, EUTM 006000376 There is no V in wodka, EUTM 006467121 THERE IS NO V IN WODKA /fig./, EUTM 006000681 WODKA /fig./, EUTM 006000715 WODKA WYBOROWA /fig./, EUTM 005018668 INTERNATIONAL COCTAIL EXPERIENCE, EUTM 005019039 INTERNATIONAL COCTAIL EXPERIENCE /fig./, EUTM 007523483 HOUSE OF WODKA, EUTM 009814591 ODKA, EUTM 008317811 THE WODKA COMPANY, EUTM 005018734 /fig./, EUTM 003126208 WYBOROWA, RCD 000183546-0001, RCD 000391792-0001, EUTM 003377611 WYBOROWA SINGLE ESTATE,  EUTM 011979952 WYBO</t>
   </si>
   <si>
     <t>Wyborowa S.A.</t>
   </si>
   <si>
     <t>Braun GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM183335/LEE COOPER, EUTM 1984947/LEE COOPER DIAMOND, EUTM 8924425/RDLC, EUTM 3364536/Running Jeans Logo, EUTM 1127681/LEE COOPER, EUTM 7597099/LEE COOPER, EUTM 3364081/LEE COOPER, EUTM 5158407/LEE COOPER       </t>
   </si>
   <si>
     <t>RED DIAMOND HOLDINGS SARL</t>
   </si>
   <si>
     <t>EUTM 3793361 Trade mark without text</t>
   </si>
   <si>
     <t>ARS FOODS IRELAND LIMITED - WHISKAS</t>
   </si>
   <si>
     <t>ITM 863055 MANI</t>
   </si>
@@ -958,63 +927,50 @@
   <si>
     <t>EUTM 2973378 COMME UNE EVIDENCE</t>
   </si>
   <si>
     <t>LABORATOIRES DE BIOLOGIE VEGETALE YVES ROCHER</t>
   </si>
   <si>
     <t>EUTM 000526095 CAMPER /fig./, EUTM 001834738 /fig./, EUTM 002566594 /fig./, EUTM 002647865 /fig./, EUTM 002662450 CAMPER /fig./, EUTM 002884104 Camper /fig./, EUTM 002884153 CAMPER /fig./, EUTM 003516961 WABI, EUTM 004469417 /fig./, EUTM 004569372 PEU, EUTM 006805493 CAMPER FOR KIDS /fig./, RCD 000516215-0007, RCD 000342605-0007, RCD 001120323-0032, RCD 001120323-0033</t>
   </si>
   <si>
     <t>Camper S.L.</t>
   </si>
   <si>
     <t>apavi u.c.</t>
   </si>
   <si>
     <t>Reckitt Benckiser Healthcare (UK) Ltd</t>
   </si>
   <si>
     <t>EUTM207035XEROX, EUTM  006589535 xerox</t>
   </si>
   <si>
     <t>Xerox Corporation</t>
   </si>
   <si>
-    <t xml:space="preserve">EUTM	1046223	F, EUTM 18061271 T-WINNING TOD'S-WINNER IN NATURE NATURALLY IN NEXT GLOCALIZATION, EUTM 858452 TOD'S
-[...11 lines deleted...]
-  <si>
     <t>Puma SE</t>
   </si>
   <si>
     <t>PUIG FRANCE, SAS</t>
   </si>
   <si>
     <t>higiēnas produkti</t>
   </si>
   <si>
     <t>EUTM 003971561 /fig./, EUTM 006256499 FACTOTUM, EUTM 006987689 FACTOTUM, EUTM 007595218 /fig./, EUTM 001937457 K.WAY /fig./, EUTM 004628715 LET IT RAIN, EUTM854200 K WAY, EUTM 000857557 K.WAY, EUTM 17891153 Briko, ITM 1163399 Briko, EUTM 11396521 K Way, EUTM 006256499 FACTOTUM</t>
   </si>
   <si>
     <t>MAVIG GmbH</t>
   </si>
   <si>
     <t>aktivitāšu aproce</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM12139416 YOSHIMURA, EUTM 011059862 YOSHIMURA, EUTM 017993213 YOSHIMURA </t>
   </si>
   <si>
     <t>Kabushiki Kaisha Yoshimura Japan</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                        EUTM 000401778, EUTM 000401547 UMBRO 
@@ -1110,56 +1066,50 @@
 EUTM 016429714THE LAST JEDI, EUTM016429656THE LAST JEDI
 EUTM016141351STAR WARS FORCE ARENA,EUTM016141343STAR WARS FORCES OF DESTINY, EUTM015587249SHADOW TROOPER
 EUTM015587223DEATH TROOPER, EUTM015587181TIE STRIKER
 EUTM015587173U-WING, EUTM015587157KRENNIC, EUTM 015587116SAW GERRERA, EUTM018300388STORMTROOPER	
 EUTM018300391WOOKIEE, EUTM018309392STAR WARS THE BLACK SERIES, EUTM014492185STAR WARS ROGUE ONE, EUTM 004188645H 
 , EUTM004188421HYPERSPACE, EUTM 017480435 I'VE GOT A BAD	
  FEELING ABOUT THIS, EUTM, 017979918STAR WARS GALAXY OF 
 ADVENTURES, EUTM 017965282 THE MANDALORIAN, EUTM	
 017820234STAR WARS RESISTANCE, EUTM016634388SABACC, EUTM016626392 CHEWBACCA, EUTM016626343HAN SOLO, EUTM007493621MUTT WILLIAMS, EUTM018080699STAR WARS, EUTM018051545STAR WARS: THE RISE OF SKYWALKER, EUTM001504653(Lucasfilm Ltd. LLC), EUTM009011421DROID, EUTM018309394GAMING GREATS, EUTM018327243DIN DJARIN, EUTM
 018345670GROGU,EUTM 018352866CHILDREN OF BLOOD AND BONE, EUTM 018352867 CLONE FORCE 99, EUTM018352868LANDO STAR WARS,EUTM 018352869OBI-WAN KENOBI, EUTM018352870ROGUE SQUADRON, EUTM018352871STAR WARS A DROID STORY, EUTM018352872 STAR WARS AHSOKA, EUTM018352873STAR WARS ANDOR, EUTM018352874STAR WARS RANGERS OF THE NEW REPUBLIC, EUTM018352875STAR WARS THE ACOLYTE,EUTM018352876 
  THE ACOLYTE, EUTM009986928STAR WARS DETOURS</t>
   </si>
   <si>
     <t>Lucasfilm Ltd. LLC</t>
   </si>
   <si>
     <t>ITM 0732812 Richard Mille</t>
   </si>
   <si>
     <t>Turlen Holding SA</t>
   </si>
   <si>
     <t>Hublot SA Genève</t>
   </si>
   <si>
-    <t xml:space="preserve">EUTM 000217414 DYSPORT </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">EUTM 3630258IBM, EUTM 1496462IBM, EUTM 710228IBM, EUTM 1079460IBM, EUTM 8299554IBM 
 </t>
   </si>
   <si>
     <t>International Business Machines Corporation</t>
   </si>
   <si>
     <t>detaļas</t>
   </si>
   <si>
     <t>EUTM 34439 Street One</t>
   </si>
   <si>
     <t>Street One GmbH</t>
   </si>
   <si>
     <t>parfimērija, apģērbi, apavi, somas, saulesbrilles u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000167767 RABEL ASSAULT, EUTM 004502944 EMPIRE AT WAR 
 EUTM 004492591 THE SQUAD IS YOUR WEAPON, EUTM 004233946 GENERAL GRIEVOUS, EUTM 004233888 REVENGE OF THE SITH 
 EUTM 004150141 THE FORCE, EUTM 003430717 SECRET WEAPONS OVER NORMANDY, EUTM 003427473  SAM &amp; MAX , EUTM 002961670 THE CLONE WARS, EUTM 002792026 KNIGHTS OF THE OLD REPUBLIC, EUTM 002791275 AN EMPIRE DIVIDED, EUTM 002558674 ATTACK OF THE CLONES, EUTM 002533370 ROGUE LEADER, EUTM 002532174  AMIDALA, EUTM 002532166 STAR WARS GALAXIES, EUTM 002532158 STAR WARS GALACTIC BATTLEGROUNDS, EUTM 002495489  GLADIUS, EUTM 002491835 CLONE TROOPER, EUTM 002341345  STAR WARS BOUNTY HUNTER, EUTM 002245611 OBI-WAN, EUTM 002237337 SEE-THREEPIO (C-3PO), EUTM 002075893 ZAM WESELL, EUTM 002072049 COUNT DOOKU, EUTM 002071900 DARTH TYRANUS, EUTM 002071710 JANGO FETT, EUTM 001806249 LIGHTSABER, EUTM 001586395JEDI POWER BATTLES, EUTM 001113836 THE PHANTOM MENACE, EUTM 000855452ROGUE SQUADRON, EUTM 000855429 FORCE COMMANDER, EUTM 000582536 DARTH SIDIOUS, EUTM 000582460 DARTH MAUL, EUTM 000559948 OBI-WAN KENOBI, EUTM 000559922 JAR JAR BINKS, EUTM 000559823  DROIDS, EUTM 000559674 ANAKIN SKYWALKER, EUTM 000559666 SENATOR PALPATINE, EUTM 000559609 NABOO, EUTM 000559591 YODA, EUTM 000559567 SEE-THREEPIO (C-3PO), EUTM 000559559  MACE WINDU, EUTM 000559542 ARTOO-DETOO (R2-D2), EUTM 000559526 JABBA THE HUTT, EUTM 000559500 WATTO, EUTM 000559278 THE CURSE OF MONKEY ISLAND, EUTM 000175380 STAR WARS, EUTM 000167908 THE DIG, EUTM 000167890  FULL THROTTLE, EUTM 000167858 OUTLAWS, EUTM 000167833 X-WING 
 </t>
   </si>
   <si>
@@ -1330,55 +1280,50 @@
     <t>zāles</t>
   </si>
   <si>
     <t>Bora Creations S.L.</t>
   </si>
   <si>
     <t>Trodat GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                           EUTM 018843720, EUTM 018828169 GUARDION, EUTM 018712140 ATMUS FILTRATION TECHNOLOGIES, EUTM 018594232 ELLIPTIAIR
 EUTM	018034808 Fleetguard, EUTM 014882047 NANONET, EUTM 014882039 STRATAPORE, EUTM 010686418 DIRECT FLOWEUTM 000487645ECO CLEAN, EUTM 010615441ENVIROGUARD, EUTM 010546679NANOFORCE, EUTM 009639329 NANONET, EUTM 007063175 VENTURI, EUTM 006566574 OPTIAIR, EUTM 004724365FLEETGUARD, EUTM 004063657 SPIRATEC, ITM 0997471FS2 
 </t>
   </si>
   <si>
     <t>Cummins Filtration, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">
 EUTM  000033126 Levi's,  EUTM 000033159 LEVI'S, EUTM 012515326 LEVI'S, EUTM 1928050 LEVI'S, EUTM 000789701 LEVI STRAUSS  
 </t>
   </si>
   <si>
     <t>LEVI STRAUSS &amp; co EUROPE</t>
   </si>
   <si>
-    <t xml:space="preserve">E UTM  304857  Novartis, EUTM  309955, EUTM  3070422  Sandoz  
-[...3 lines deleted...]
-  <si>
     <t>Novartis AG</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 ITM 1155209 DIOR HOMME COLOGNE, EUTM 002618494 DIOR ADDICT, ITM 0687422J'ADORE, EUTM 003400744  PURE POISON, EUTM 003806361 CAPTURE R60/80, EUTM 005461439  LA COLLECTION PARTICULIERE, 
 EUTM 000329243 EAU SAUVAGE, EUTM 003873833Dior, EUTM 003878923  Dior, EUTM 004574109PURE POISON Dior, EUTM 004227617  EAU SAUVAGE Dior, EUTM 004227583  TENDRE POISON, EUTM 004227609 POISON, EUTM 000329334 DIORISSIMO, EUTM 004397964  Fahrenheit Dior EUTM 004395414 DIOR HOMME Dior,EUTM 005718861 MIDNIGHT POISON, EUTM 000326843 MISS DIOR, EUTM 005143078 DIORSKIN FOREVER, EUTM 005654405FAHRENHEIT 32, EUTM 005244587  marque sans texte, EUTM 005820171  Dior Addict Lip Maximizer, EUTM 005858725  MIDNIGHT POISON, EUTM 006104343 marque sans texte, EUTM 005863411 Fahrenheit 32Dior, EUTM 007507528 DIORSHOW ICONIC, EUTM 007151021  DIOR 5 COULEURS DESIGNER, EUTM 008259641  L'OR J'ADORE, ITM 1008048 DIOR ADDICT LIP COLOR, ITM 0993963 LES ESCALES DE DIOR, ITM 1014526  Fahrenheit absolute EAU DE TOILETTE INTENSE Dior, ITM 1012849 AMBRE NUIT, ITM 1265096  Poison Girl, CTM 008492415 6 DIORSHOW MAXIMIZER , EUTM 1064983 2 marque sans texte, EUTM 009854423  Escale à Portofino Dior, EUTM 1108932 OUD ISPAHAN, EUTM 1140777HYPNOTIC POISON EAU SECRÈTE, EUTM 1221237  DIOR HOMME EAU FOR MEN, EUTM 1218251 SAUVAGE, EUTM 1217057  BEAUTY SHOT, EUTM 1227127  CD, EUTM 000329409  CHRISTIAN DIOR, EUTM 006627285 DUNE, EUTM 000332734 C D, EUTM 004227591 HYPNOTIC POISON, EUTM 001160886 Christian Dior j'adore Christian Dior, EUTM 003972577  PURE POISON Dior, EUTM 000329201  DIOR 
 </t>
   </si>
   <si>
     <t xml:space="preserve">   Parfums Christian Dior </t>
   </si>
   <si>
     <t>BALENCIAGA</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 015142136, EUTM 009325275 Clack, ITM 1327764 
 </t>
   </si>
   <si>
     <t>Take2-Design GmbH &amp; Co. KG</t>
   </si>
   <si>
     <t xml:space="preserve">       
 ITM 1310530 10673521 AQUADISIAC, ITM 1007148BELLE DE JOUR REGARD D'ANGE SOIN DE LOTUS BLANC POUR UN EFFET RADICAL SUR LA LUMIERE DU REGARD, EUTM 008532442 10673523 KENZO, EUTM 008532475 10673524 KENZO, EUTM 008609372 10673525 marque sans texte, ITM 1177557 10673526 FLORALISTA, EUTM 008361859 10673527 EAU DE PARFUM ESSENTIELLE Rosa Damascena, Jasmin, Vanille, Encens, Muscs FLOWERBYKENZO ESSENTIELLE, EUTM 008340952 FLOWERBYKENZO ESSENTIELLE, ITM 1008318 FLOWERBYKENZO WINTER FLOWERS FLEURS D'HIVER, ITM 1351157 FLOWERBYKENZO LA FLEUR, EUTM 013274683 FLOWERBYKENZO L'EAU ORIGINELLE, EUTM 009967209 FLOWERTAG, EUTM 012479473KENZO JEU D'AMOUR, EUTM 01437376KENZO WORLD, ITM 1305625KENZO KENZOAMOUR KENZO, EUTM 008687824  KENZO AMOUR, ITM 1182755  KENZO HOMME NIGHT, EUTM08698532KENZOPOWER, EUTM 016203986L'EAU KENZO, EUTM 016203994L'EAU KENZO, EUTM 010240752MADLY KENZO, EUTM 010240761MADLY KENZO!, ITM 1304774 marque sans texte, EUTM 013948625TOTEM KENZO, EUTM 013040605 TOTEM, EUTM 005092853 VOYAGE D'AMOUR  
  </t>
@@ -1414,53 +1359,50 @@
   </si>
   <si>
     <t xml:space="preserve">Swedish Match Industries AB </t>
   </si>
   <si>
     <t>sērkociņi</t>
   </si>
   <si>
     <t xml:space="preserve">
 EUTM 003716305 brother, EUTM 007530363brother at your side, EUTM 011584968RD ROLLS, EUTM 011584851DK ROLLS, EUTM 011584992DK LABEL, EUTM 011585031DK TAPE, EUTM 000189696BROTHER, EUTM 011584885HGe TAPE, EUTM 011584919M TAPE, EUTM 008892556TZe TAPE 
 </t>
   </si>
   <si>
     <t>Brother Industries Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 892190 (cobbler design), EUTM 017995573 SEBAGO, EUTM 018103135 DOCKSIDES, EUTM 018194037 Campsides,EUTM 018710083/EM SEBAGO, EUTM 018656903/EM SEBAGO, EUTM 018518685/EM SEBAGO
 EUTM 018819677/EM SEBAGO, EUTM 018518692/EM SEBAGO YACHT CLUB 
 </t>
   </si>
   <si>
     <t>SEBAGO S.R.L.</t>
   </si>
   <si>
     <t>Dr. Kurt Wolff GmbH &amp; Co. KG</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">zobu pasta, mutes skalojamais ūdens šampūni, kondicionieri, matu aktīva kapsulas, tonizējoši līdzekļi,šķidrumi, sauļošanās krēmi </t>
   </si>
   <si>
     <t xml:space="preserve">ITM 0927667 Dr. Wolff , ITM 1075465 Dr. Wolff's Acne Attack, ITM 0985168 Vagisan, EUTM 013272604 Linoseptic, EUTM 005401708 Linola, EUTM	17921711SafeCup, EUTM018032473 Unzwet, EUTM 018239687	dermowas, EUTM017985825proHaut
 EUTM 017984902 dermexpHert, EUTM 018059181 Anefug	
 EUTM 018063605 Vinces, ITM 1408697 LINO	, ITM 1551988 Sudormin 
 </t>
   </si>
   <si>
     <t>Dr. August Wolff GmbH &amp; Co. KG Arzneimittel</t>
   </si>
   <si>
     <t xml:space="preserve">krēmi, šampūni,  ādas piens, balzāms, aerosoli, želejas  kapsulas, losjoni, ziedes </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 826495 ZIPWALL, EUTM 017560301 ZIPDOOR	, EUTM 009748914 ZIPPOLE  </t>
   </si>
   <si>
     <t>ZIPWALL LLC</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 009870247 MOSPILAN, EUTM 018983796 МОСПІЛАН </t>
   </si>
   <si>
     <t>Nippon Soda Co., Ltd.</t>
   </si>
@@ -1742,53 +1684,50 @@
   </si>
   <si>
     <t>Fieldpoint (Cyprus) Limited</t>
   </si>
   <si>
     <t>katli u.c.</t>
   </si>
   <si>
     <t>EUTM 015620438/EM  ARMANI JUNIOR, EUTM 013541974/EM  AJ 
 EUTM 000504308/EM GA, EUTM 001705185/EM AJ ARMANI JEANS 
 EUTM 013174073/EM  EA7 EMPORIO ARMANI, EUTM 013542121/EM  AJ 
 EUTM 015742638/EM  A|X ARMANI EXCHANGE, EUTM 015743891/EM 
 EUTM 015742687/EM EMPORIO ARMANI, EUTM 015743842/EM GIORGIO ARMANI, EUTM 015742562/EM ARMANI EXCHANGE 
 EUTM 015743991/EM, EUTM 015743867/EM  GA, EUTM 015742653/EM A|X, EUTM 015743801/EM ARMANI, EUTM 015620313/EM ARMANI COLLEZIONI / JEANS, EUTM 015620388/EM ARMANI JEANS, EUTM 015620412/EM ARMANI BABY, EUTM 013540811/EM  EA7 EMPORIO ARMANI, EUTM 015620297/EM  A ARMANI COLLEZIONI</t>
   </si>
   <si>
     <t>Giorgio Armani S.p.a.</t>
   </si>
   <si>
     <t>EUTM  014280259, EUTM  013649231 uhlsport, EUTM  002686558  KEMPA</t>
   </si>
   <si>
     <t>Uhlsport GmbH</t>
   </si>
   <si>
-    <t>sporta apavi, cimdi, jakas garās bikses, jakas, krekli, šorti, sporta bumbas</t>
-[...1 lines deleted...]
-  <si>
     <t>The Cartoon Network Inc</t>
   </si>
   <si>
     <t>ITM 1088290  SOLATENOL</t>
   </si>
   <si>
     <t>fungicīdi lauksaimniecībā</t>
   </si>
   <si>
     <t>DAVID YURMAN IP LLC</t>
   </si>
   <si>
     <t>FRED PARIS</t>
   </si>
   <si>
     <t>juvelierizstrādājumi, rotaslietas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  008493231   Super Trofeo,EUTM  005134663  SV, EUTM  012642351 Anima, EUTM  011658499  Automobile Lamborghini, EUTM  011177706 CarbonSkin, EUTM  011142114   Deimos,EUTM  010698066  Deimos, EUM  011438884   nawm, EUTM  011439007 Officine del Futuro, EUTM  011595493 Veneno Bianca, EUM  011603412  Veneno,EUTM  011595501 Veneno Rossa EUTM 011595469 Veneno Verde, EUTM  013456934, Automobili Lamborghini Squadra Corse, EUTM  013456942 Automobili Lamborghini Squadra Corse, EUTM 013461199Lamborghini Squadra Corse, EUTM  013461504 Lamborghini Squadra Corse, EUTM 013299995 Huracán GT3, EUTM  013641758 GT3, EUTM  014271845  УРУС, EUTM  014271837  ЛАМБОРГИНИ, EUTM  014271811 АВЕНТАДОР, EUTM  014422621   automobili Lamborghini, EUTM  015180797  HURACÁN GTD, EUTM  014841721   Egoista, EUTM  015034002   M50, EUTM  014368237  Tamburo, EUTM  015059256  Avio, EUTM  015033996 Miura 50, EUTM  015150816  M50, EUTM  014422588   Centenario LP 770-4, EUTM  014659064  ForgedSkin, EUTM  014184295   Reactive Engineering,EUTM  014271795 АУТОМОБИЛИ ЛАМБОРГИНИ, EUTM  014271829  10000076  ХУРАКАН, EUTM  011177656  CarbonFlex, EUTM  008571804  Museo Lamborghini, EUTM  009890948 Gallardo LP 570-4 Super Trofeo Stradale, EUTM  010910586   Huracán, EUTM  1098383   Lamborghini, EUTM  6113451  Lambo, EUTM  009322538 Aventador, EUTM  008493141  Closer to the Road, EUTM  2964401  E-Gear, EUTM  008125684  Estque, EUTM  2195162  Gallardo Bocolore, EUTM  009470618 Gallardo Performante, EUTM  009521592Gallardo Trocolore, EUTM  005762992 Gallardo Superleggera  
 </t>
   </si>
   <si>
     <t>automašīnas, automobiļu detaļas, aksesuāri, apģērbs, somas, brilles u.c.</t>
   </si>
   <si>
@@ -1835,53 +1774,50 @@
     <t>biroja preces</t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM  1101307  DAE DO, EUTM 3359809  Dae Do  </t>
   </si>
   <si>
     <t>CHUEN WOOK PARK LEE</t>
   </si>
   <si>
     <t>apģērbs un dažādu cīņu piederumi u.c.</t>
   </si>
   <si>
     <t>Lincoln Global Inc.</t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM  011690534 DIE BRÜDER LÖWENHERZ, EUTM  006449649 EMIL I LÖNNEBERGA, EUTM  006449854 UNIBACKEN, EUTM  006449938 MADICKEN, EUTM  011687217 MICHEL &amp; IDA, EUTM  010899458 MICHEL AUS LÖNNEBERGA, EUTM  005890108 Pippi Calzelunghe, EUTM  005890066 Pippi Langkous, EUTM  004735411 Pippi Langstrumpf, EUTM  008571168Pippi Långstrump, ITM  1249795  ASTRID LINDGREN'S WORLD, EUTM  011687019  KATLA, EUTM  006158513 Pippi, EUTM  004709846 Pippi, EUTM  014027163  PIPPI, EUTM  014027296 Pippi Longstocking, EUTM  004709747  Pippi Longstocking, EUTM  013397138  10000030  RONJA, EUTM  011686987 RONJA, RÄUBERTOCHTER, EUTM  011687134 RONJA RÖVARDOTTER, EUTM  006449995 SALTKRÅKAN, EUTM  006450126 SKRÅLLAN, EUTM  009515818  TAKA TUKA, EUTM  011690567 THE BROTHERS LIONHEART, EUTM  006450373  VILLA VILLEKULLA, ITM  1253773  ASTRID LINDGRENS VÄRLD, EUTM  010914968  EMIL FRA LØNNEBERG, EUTM  013197868 JUNIBACKEN, EUTM  013716361 ASTRID LINDGRENS VÄRLD, EUTM  006449541 BULLERBYN, EUTM  011687043 TENGIL, EUTM  004922936 Villa Kunterbunt, ITM  1229986  Trade mark without text, ITM  1189821 KATLA, ITM  1232312 JUNIBACKEN, ITM  1273411  PIPPI, ITM  1273413 Pippi Longstocking, ITM  1232026 RONJA RÖVARDOTTER, ITM  1191831 THE BROTHERS LIONHEART , EUTM  013712931 ASTRID LINDGRENS VÄRLD, EUTM  004709771 Astrid Lindgren, EUTM  013720412  ASTRID LINDGREN´S WORLD, EUTM  013716436 FIFI BRINDACIER, EUTM  011595683 HERR NILSSON, EUTM  013197901  Юнибакен, EUTM  008622342 KATTHULT, EUTM  009774721 KUNTERBUNT, ITM  704082A  Astrid Lindgren's Pippi, ITM  980028 Pippi Longstocking, EUTM  011687084  NANGIJALA  </t>
   </si>
   <si>
     <t>Astrid Lindgren Aktiebolag</t>
   </si>
   <si>
     <t>apģērbi, apavi, somas, maki, lietussargi, lelles, leļļu mājas, krūzes, šķīvji, paplātes u.c.</t>
   </si>
   <si>
     <t>CHAUMET INTERNATIONAL SA.</t>
-  </si>
-[...1 lines deleted...]
-    <t>juvelierizstrādājumi (gredzens, kaklarota, kulons, rokassprādze, auskari, pulksteņi), visi produkti ir zeltā (dzeltenā, baltā, rozā) ar dārgakmeņiem vai bez tiem, u.c.</t>
   </si>
   <si>
     <t>EUTM 017883607/EM, EUTM  012477791 Juul, EUTM 017883609, EUTM 017883607, EUTM 017929958 Juulpods, EUTM  018007082 JUUL</t>
   </si>
   <si>
     <t>JUUL LABS NETHERLANDS B.V.</t>
   </si>
   <si>
     <t>elektroniskās cigaretes u.c.</t>
   </si>
   <si>
     <t>LA ROCHE-POSAY LABORATOIRE DERMATOLOGIQUE</t>
   </si>
   <si>
     <t>Philip Morris Brands S.a.r.l.</t>
   </si>
   <si>
     <t>Wahl Clipper Corporation</t>
   </si>
   <si>
     <t>elektriskās matu griešanas mašīnas</t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM  8945917  Kingston Technology, EUTM  6338099  Kingston Digital  
 EUTM  10049971  nawm, EUTM  11665494  Mobilelite, EUTM  8239535  SSDNOW, EUTM  Travelite  Travelite, EUTM  1644350  Valueram  
@@ -1892,95 +1828,86 @@
     <t>KINGSTON TECHNOLOGY EUROPE CO LLP</t>
   </si>
   <si>
     <t>elektronika</t>
   </si>
   <si>
     <t>mawa design Licht- und Wohnideen GmbH</t>
   </si>
   <si>
     <t>EUTM 009099474 OMNIPLUS, EUTM 000113373 MB, EUTM 000139865 MERCEDES-BENZ, EUTM 000139998 MERCEDES, EUTM 000140087 BENZ, EUTM 000140186 SMART, EUTM 000140335 /fig./, EUTM 000140400 MERCEDES BENZ  /fig./, EUTM 000833772 MAYBACH, EUTM 001022292 /fig./, EUTM 001423482 /fig./, EUTM 001424399 /fig./, EUTM 001554211 C /fig./, EUTM 001653278 AMG /fig./, EUTM 002738672 AMG /fig./, EUTM 002738953 AFFALTERBACH AMG /fig./, EUTM 005260682 MAY BACH /fig./, EUTM 005591921 MAYBACH, EUTM 006368153 /fig./, EUTM 006452254 /fig./, EUTM 008574584 /fig./; RCD 000011085-0001, RCD 000012869-0001, RCD 000051909-0001, RCD 000096441-0001, RCD 000011127-0001, RCD 000011101-0001, RCD 000011135-001, RCD 000011143-0001, RCD 000105242-0004, RCD 000129069-0001, RCD000224738-0002, RCDD 000224738-0003, RCD 000224886-0001, RCD 000244249-(0001-0003), RCD 000244249-0005, RCD 0003012470001, RCD 000513379-0001, RCD 000519103-0001, RCD 000526918-0001, RCD 000542006-0001, RCD 000671136-0001, RCD 000671136-0003, RCD 000690730-0001, RCD 000691902-0002, RCD 00079191-0001, RCD 000783493-0001, RCD 000824560-(0001-0003)</t>
   </si>
   <si>
     <t>Mercedes-Benz Group AG</t>
   </si>
   <si>
     <t>rezerves daļas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                      EUTM 015415433 MÖLKKY 5678, EUTM 010967115 MÖLKKY, ITM 797966 Mölkky 
 </t>
   </si>
   <si>
     <t>Tactic Games Oy</t>
   </si>
   <si>
-    <t>mÖlkky spēle</t>
-[...1 lines deleted...]
-  <si>
     <t>Philip Morris Products S.A.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 006036289 YVES SAINT LAURENT, EUTM 010850964 OPIUM,  EUTM  006036231 YSL, EUTM  004672358 YSL, EUTM  008731424 OPIUM YVES SAINT LAURENT   
 </t>
   </si>
   <si>
     <t xml:space="preserve">Pernod Ricard Mexico </t>
   </si>
   <si>
     <t>preparāti kaitēkļu iznīcināšanai u.c.</t>
   </si>
   <si>
-    <t>šokolādes, konfektes kafija, tēja, kakao un mākslīgā kafija, alus,minerālūdens, gāzēts ūdens u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">EUTM  012924718, EUTM 015438518 MONSTER ARMY, EUTM	
 EUTM 011669744 MONSTER ENERGY, EUTM 010892743 M MONSTER ENERGY, EUTM 011669851, EUTM  004823563 MONSTER ENERGY, EUTM  006368005 MONSTER ENERGY, EUTM  002784486 MONSTER, EUTM  011154739  M MONSTER ENERGY, EUTM  015334824, EUTM  12928231, EUTM 12924825, EUTM  012924973  </t>
   </si>
   <si>
     <t>Monster Energy Company</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  3414497 Ellesse, EUTM  69302  Ellesse, EUTM  9408221 Ellesse, EUTM  4205258 Ellassay, EUTM  163493  Moda Prima, EUTM  3184694 Jet Pant,  EUTM  285155 LS by Ellesse, EUTM  69260  Ellesse, EUTM  14306773 Ellesse  </t>
   </si>
   <si>
     <t>Ellesse International S.p.A</t>
   </si>
   <si>
     <t>sporta apģērbs un apavi</t>
   </si>
   <si>
     <t>EUTM 000103754 N /fig./, EUTM 000103648 NEW BALANCE, ITM 944507 NB, EUTM 1640036 N</t>
   </si>
   <si>
     <t>NEW BALANCE ATHLETICS, INC</t>
   </si>
   <si>
     <t>ITM 1023239 Bildmarke</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">farmaceitiskie un veterinārie produkti, lauksaimniecības, dārzkopības un mežsaimniecības produkti ķimikālijas rūpniecībā, zinātnē un fotogrāfijā </t>
   </si>
   <si>
     <t>The Absolute Company AB</t>
   </si>
   <si>
     <t>alkoholiskie dzērieni u.c.</t>
   </si>
   <si>
     <t>EUTM  000542704 PHOENIX, ITM  1037956  ewm, EUTM  000531038 EWM  
 ITM  1018508 TAURUS, EUTM  016770281 Titan XQ, EUTM  016762511 Titan XQ, ITM  1448741 Tetrix XQ, EUTM  000530832 PHOENIX DRIVE</t>
   </si>
   <si>
     <t>EWM AG</t>
   </si>
   <si>
     <t>metināšanas iekārtas un loka metināšanas aparāti un to daļas, iespiedshēmas plates elektroenerģijas avotiem, ko izmanto metināšanā</t>
   </si>
   <si>
     <t>EUTM  001782309 syngenta, EUTM  001395722 SYNGENTA</t>
   </si>
   <si>
     <t xml:space="preserve">veterinārās zāles, dezinfekcijas līdzekļi u.c. </t>
   </si>
   <si>
     <t>Reckitt &amp; Colman (Overseas) Hygiene Home Limited</t>
@@ -2041,53 +1968,50 @@
   </si>
   <si>
     <t>CARVEN FRANCE</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, kurpes, aksesuāri, ādas izstrādājumu rotaslietas u.c. </t>
   </si>
   <si>
     <t>Champagne Perrier - Jouёt</t>
   </si>
   <si>
     <t xml:space="preserve">šampanietis, iepakojums u.c. </t>
   </si>
   <si>
     <t>EUTM 5724869 ROEDERER</t>
   </si>
   <si>
     <t>CHAMPAGNE LOUIS ROEDERER (CLR)</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  002070209 Baby Annabell, EUTM  001153105 Baby Annabell  
 EUTM  002968121 BABY born, EUTM  003559705 BABY born miniworld, EUTM  003559821 BABY born, EUTM  00049965  Zapf Creation, EUTM  004914206 CHOU CHOU, EUTM  4904429  Baby Annabell, ITM  0868694 Baby Annabell, EUTM  002942167 Chou Chou, EUTM  00277890 Zapf Creation, EUTM  002778918
 </t>
   </si>
   <si>
-    <t>Zapf Creation AG</t>
-[...1 lines deleted...]
-  <si>
     <t>rotaļlietas, lelles</t>
   </si>
   <si>
     <t>ķermeņa kopšanas līdzekļi, juvelierizstrādājumi, pulksteņi un hronometriskie instrumenti</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 013641469 ZTE </t>
   </si>
   <si>
     <t>ZTE Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 018573805, ITM 1577939 UNSUBSCRIBED, EUTM 018514023 AE77
 EUTM 018512798, EUTM 018746927 SMOOTHEZ BY AERIEEUTM  013945233 AE, EUTM  012644365 AE.COM, EUTM  011882321 AEO  
 EUTM  011739646, EUTM  010029891 AMERICAN EAGLE OUTFITTERS  
 EUTM  009676321, EUTM  006757835 AEO, EUTM  005232335 AMERICAN EAGLE, EUTM  001848449, EUTM  005227657, EUTM  005258603 LIVE YOUR LIFE, EUTM  005066113, EUTM  005287875 AMERICAN EAGLE OUTFITTERS, EUTM  004877701 AERIE, EUTM  005287503  AEO, EUTM  18017673, EUTM  015760523 AMERICAN EAGLE, EUTM  1506211, EUTM  15760531  A.EAGLE, EUTM  012833802 DON’T ASK WHY, EUTM  004901931, EUTM  004474326, EUTM  005287131 AE, EUTM  004386827 AE </t>
   </si>
   <si>
     <t>Retail Royalty Company</t>
   </si>
   <si>
     <t>VALENTINO S.P.A.</t>
   </si>
   <si>
     <t xml:space="preserve">somas, kurpes - sandales ar papēdi, čības, vīriešu apavi, apģērbi, aksesuāri u.c. </t>
@@ -2206,53 +2130,50 @@
   <si>
     <t>Spigen Korea Co., Ltd.</t>
   </si>
   <si>
     <t>mobilo tālruņu un planšetdatoru korpusi, lādētāji, kabeļi u.c.</t>
   </si>
   <si>
     <t>Les Deux ApS</t>
   </si>
   <si>
     <t>apģērbs, apavi, galvassegas</t>
   </si>
   <si>
     <t>VDW GmbH</t>
   </si>
   <si>
     <t>endotoniskie produkti steriliem instrumentiem</t>
   </si>
   <si>
     <t xml:space="preserve">
 EUTM 9387663 TREE FREE,  EUTM 9394446  UNBLEACHED - CHLORINE FREE, EUTM 2084234  SMOKING CULT, EUTM 10285815  PHARMA PRINT, EUTM 10996411  MCM MIQUEL Y COSTAS &amp; MIQUEL, EUTM 10998037  MC MIQUEL Y COSTAS, EUTM 11522406  SMOKING DELUXE, EUTM 4213237  SMK, EUTM 014818322  BIBLOPRINT, EUTM 4759403  MANTRA, EUTM 15621543  PERGACUP, EUTM 16315301  SUBLIDIGIT, EUTM 601369 1  SMOKING, EUTM 650994  TREE FREE, EUTM 651000  ARROZ, EUTM 684365   PH PURE HEMP CIGARETTE PAPER, EUTM 6923908 SPECIALPRINT, EUTM 6965909 SMOKING DELUXE
 EUTM 1204675  LOGO </t>
   </si>
   <si>
     <t>MIQUEL Y COSTAS Y &amp; MIQUEL, S.A.</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">tabaka, smēķēšanas piederumi, sērkociņi, papīrs cigarešu ripināšanai, papīra bukleti apģērbs, apavi, galvassegas, galvassegas, koferi, lietussargi, spieķi, elektriskās, foto, optiskās, mērīšanas ierīces u.c. </t>
   </si>
   <si>
     <t>MAHLE International GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">filtri mašīnu vai motoru daļām, filtrēšanas iekārtas, dzinēju gaisa filtri, virzuļi, gredzeni, cilindrs, mašīnu pretslīdēšanas gultņi, lodīšu gultņi, gredzeni, mašīnu bloki, savienojošie stieņi mašīnām u.c. </t>
   </si>
   <si>
     <t>FAURE LE PAGE PARIS</t>
   </si>
   <si>
     <t>apģērbs, apavi, galvassegas,  juvelierizstrādājumi, āda un ādas imitācijas, personīgie aksesuāri u.c.</t>
   </si>
   <si>
     <t>apavi</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                     EUTM 952739 LUCOZADE, EUTM 18074044  LUCOZADE 
 </t>
   </si>
   <si>
     <t>Lucozade Ribena Suntory Limited</t>
   </si>
   <si>
     <t>dzērieni, tabletes, želejas, konditorejas izstrādājumi</t>
@@ -2329,106 +2250,91 @@
   <si>
     <t xml:space="preserve">EUTM 003530524 TAZO and Design, EUTM 010677516 TAZO, EUTM 005285655 TAZO and Design, EUTM 003528924 TAZOBERRY, EUTM 011456977 TEAVANA, EUTM 015199995 TEAVANA, EUTM 011043395 V and Design, EUTM 011786498 TEAVANA HEAVEN OF TEA and Design, EUTM 012250148 TEAVANA HEAVEN OF TEA and Design, EUTM 002164267 VERISMO, EUTM 010707586 VERISMO, EUTM 010992535 VERISMO, EUTM 012662813 YOUTHBERRY, EUTM 000595975 YUKON BLEND, EUTM 012187167 Design Only EUTM 008864043 Design Only, EUTM 002365500 FRAPPUCCINO, EUTM 003977931 frappuccino and Design, EUTM 004314051 FRAPPUCCINO, EUTM 000598128 GAZEBO BLEND, EUTM 000617233 GOLD COAST BLEND, EUTM 003619475 GUATEMALA CASI CIELO, EUTM 012588828 HACIENDA ALSACIA, EUTM 000595306 INFUSIA, EUTM 005234877 INFUSIA, EUTM 014753461 TEAVANA, EUTM 000572982 STARBUCKS, EUTM 000630657 STARBUCKS, EUTM 004314092 STARBUCKS COFFEE and Design, EUTM 003086014 STARBUCKS COFFEE and Design, EUTM 000175539 STARBUCKS, EUTM 000630673 STARBUCKS, EUTM 001633965 STARBUCKS, EUTM 003319043 STARBUCKS, EUTM 002365732 STARBUCKS, EUTM 003984713 STARBUCKS, EUTM 011198711 STARBUCKS COFFEE and Design, EUTM 005234786  STARBUCKS COFFEE and Design, EUTM 009776667  STARBUCKS AUTUMN BLEND, EUTM 009730359 STARBUCKS BLONDE, EUTM 000564377 STARBUCKS COFFEE and Design, EUTM 000564427 STARBUCKS COFFEE, EUTM 000596163 STARBUCKS COFFEE and Design, EUTM 000689786 STARBUCKS COFFEE and Design, EUTM 001632280  STARBUCKS COFFEE and Design, EUTM 002365534 LIGHTNOTE BLEND, EUTM 004614418 MUAN JAI, EUTM 010260883 MY STARBUCKS REWARDS, EUTM 010272565 ORIGAMI 
 EUTM 003078573 SERENA ORGANIC BLEND 
 </t>
   </si>
   <si>
     <t>kafija, tēja, karstie un aukstie dzērieni, kafijas pupiņas, sviestmaizes, salāti, konditorejas izstrādājumi u.c., kā arī citas preces, kas paredzētas tirdzniecībai krūzes, magnēti u.c.</t>
   </si>
   <si>
     <t>EUTM 005372743 N Nathan-Baume, EUTM 001720960 NATHAN, EUTM 001770023 N, EUTM 004274585 N, EUTM 004274569 NATHAN BAUME</t>
   </si>
   <si>
     <t>MARTIN Y PAZ DIFFUSION, SOCIETE ANONYME</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbs, apavi, galvassegas, juvelierizstrādājumi, somas, somiņas, aksesuāri u.c. </t>
   </si>
   <si>
     <t>GFM GmbH Trademarks</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 005220157 MAGSTER , EUTM 005220504, EUTM 004912002
 </t>
   </si>
   <si>
-    <t>metināšanas mšīnas un piederumi</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">EUTM 012735031 2008 DKR , EUTM 011935939 Peugeot i-Cockpit, EUTM 011287273 207 +, EUTM 010920131, EUTM 010080001, EUTM 8839789 Peugeot Motion &amp; Emotion, EUTM 005555669 Bipper, EUTM 005226485 HDI, EUTM 004889655, EUTM 004814761 CITROEN PEUGEOT, EUTM 004814711 CITROEN PEUGEOT, EUTM 004688206, EUTM 004687992, EUTM 004609211, EUTM 004609202, EUTM 004607917, EUTM 004607487, EUTM 004047387 93000582 Peugeo, EUTM 004607453 93000580, EUTM 017869632 RIFTER , EUTM 016498891  PEUGEOT, EUTM 014715478, EUTM 014198204  PEUGEOT, EUTM 4047213  Peugeot, EUTM 8756793  ION, EUTM 004047049 Peugeot, EUTM 003247641, EUTM 002597524, EUTM 002597516, EUTM 002315208 Peugeot 407, EUTM 000190033 Peugeot 
 EUTM 009840381 508 RXH 
 </t>
   </si>
   <si>
     <t>AUTOMOBILES PEUGEOT</t>
   </si>
   <si>
     <t>Peugeot rezerves daļas</t>
   </si>
   <si>
     <t>EUTM 004873411 BABOLAT, EUTM 000707034, ITM 1092433, ITM 1191772 PLAY, ITM 1196315 10434132 PLAY, ITM 1302911 10662609 POP 
 EUTM 003741981</t>
   </si>
   <si>
     <t>Babolat VS S.A.</t>
   </si>
   <si>
     <t>sporta preces, apavi u.c.</t>
   </si>
   <si>
     <t>Mars, Incorported</t>
   </si>
   <si>
     <t>LEDVANCE GmbH</t>
   </si>
   <si>
-    <t>EUTM 000472415 EPAL</t>
-[...7 lines deleted...]
-  <si>
     <t>LVMH Swiss Manufactures SA</t>
   </si>
   <si>
     <t>EUTM 000940619	HARRIS, EUTM 000508333	 HARRIS, EUTM 005959631
 EUTM 004725941	LINCOLN ELECTRIC, EUTM 007086507, EUTM 004683331 OERLIKON, EUTM 015346935 LINCOLN ELECTRIC, EUTM 004982468 LINCOLN ELECTRIC, EUTM 000228163 LINCOLN, EUTM 005959762 HARRIS</t>
   </si>
   <si>
     <t>metināšanas produkti</t>
   </si>
   <si>
     <t>EUTM 000102632 agria</t>
   </si>
   <si>
     <t>Agria-Werke GmbH</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">mašīnvadītas ierīces un mašīnas dārzkopībai un ainavu veidošanai, lauksaimniecībai un mežsaimniecībai, zaļo zonu un teritoriju uzturēšanai, ceļu un ielu tīrīšanai, grants ceļu un pelnu celiņu uzturēšanai, ziemu uzturēšanai uz celiņiem, jo īpaši zemes apstrādes mašīnām, piemēram, kaplēšanai un frēzēšanai , arkli, izkliedētāji, kultivatori, ecēšas, izlīdzinātāji, zemes urbji un izkliedētāji,motorizētie zāles pļāvēji </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                        EUTM 5867452 PLAYTEX MY SIZE, EUTM 3210036 PLAYTEX BEAUTY CROSS, EUTM  3123395 PLAYTEX REVEALS YOUR BODY’S BEAUTY	
 EUTM 3082088 PLAYTEX JUST MY STYLE, EUTM 2965440 PLAYTEX SECRETS MAKE-UP, EUTM 2932176 PLAYTEX SECRETS, EUTM 2604916PLAYTEX MAGIC FEELING, EUTM	568543	PLAYTEX, EUTM 15971401 WONDERBRA FULL EFFECT, EUTM 15971443 WONDERBRA ULTIMATE PLUNGE, EUTM 15971468 WONDERBRA ULTIMATE STRAPLESS, EUTM 14984231 WONDERBRA WILD RIVIERA, EUTM 12678959 WONDERBRA MY PRETTY PUSH-UP, EUTM 12645529 WONDERBRA PERFECT MULTIWAY, EUTM 12591053 WONDERBRA NATURAL PUSH-UP, EUTM 12591152 WONDERBRA CRAZY DRESSING ROOM, EUTM11705225 WONDERBRA HYPNOTIC, EUTM 11550464 WONDERBRA SEXY SHAPING, EUTM11211381 WONDERBRA DECODER
 EUTM 11014669 WONDERBRA GEL BRA, EUTM 10993715 WONDERBRA VARIABLE CLEAVAGE, EUTM 10742104 WONDERBRA NATURAL LIFT
 EUTM 10402287 WONDERBRA, EUTMB 10369668 WONDERBRA SEXY AS YOU WISH, EUTM 3131042WONDERBRA THE ORIGINAL, EUTM 3016755WONDERBRA, EUTM 2968709 WONDERBRA W-SPIRIT, 
 EUTM 2047876 WONDERBRA PURE, EUTM 1311265	WONDERBRA LIFESTYLE, EUTM 1311521 WONDERBRA, EUTM 047554	WONDERBRA BLISS		</t>
   </si>
   <si>
     <t>HBI PLAYTEX BATH LLC</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbs, apakšveļa </t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM 002372027, ITM 1185075 TÜVRheinland, EUTM 011301058 TÜVRheinland GS geprüfte Sicherheit, EUTM 010108744  TÜV Rheinland GS geprüfte Sicherheit 
 </t>
   </si>
   <si>
     <t>TÜV Rheinland Aktiengesellschaft</t>
   </si>
   <si>
     <t>EUTM 14783096 STAR</t>
   </si>
   <si>
@@ -2489,69 +2395,57 @@
     <t>ANTONIO PUIG, S.A.</t>
   </si>
   <si>
     <t>parfimērija</t>
   </si>
   <si>
     <t xml:space="preserve">ICD 084865-20 Bracelet (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-21 Bracelet (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-22 collier (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-23Collier (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-24 Collier (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-24 Collier (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-25 Collier (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-26Collier (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-27 Collier (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-28 Bracelet manchette (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-29 Boucles d'oreilles (cf visuel dans la liste des droits/see visual in the list of rights)	, ICD 084865-30  Collier (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-31 Collier (cf visuel dans la liste des droits/see visual in the list of rights), ICD	084865-3211268287 Bague (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-33Collier (cf visuel dans la liste des droits/see visual in the list of rights, ICD 084865-34 Bracelet manchette (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-35 collier-pendentif (cf visuel dans la liste des droits/see visual in the list of rights), ICD 091024-1 Bracelet (cf visuel dans la liste des droits/see visual in the list of rights), ICD 091024-2 Bague (cf visuel dans la liste des droits/see visual in the list of rights), ICD 091024-3 Bracelet (cf visuel dans la liste des droits/see visual in the list of rights), ICD 091024-4 Bracelet (cf visuel dans la liste des droits/see visual in the list of rights), ICD 091024-5 Bracelet (cf visuel dans la liste des droits/see visual in the list of rights), ICD 091024-6 Bague (cf visuel dans la liste des droits/see visual in the list of rights), ICD 091024-7 Bague (cf visuel dans la liste des droits/see visual in the list of rights), ICD 091024-8  Bague (cf visuel dans la liste des droits/see visual in the list of rights), ICD 098051 - 1 Collier (cf visuel dans la liste des droits/see visual in the list of rights)	, ICD 098051 -2 Bracelet (cf visuel dans la liste des droits/see visual in the list of rights), ICD 098051 - 3 Bague (cf visuel dans la liste des droits/see visual in the list of rights), ICD 098051 -4 Boucles d'oreilles (cf visuel dans la liste des droits/see visual in the list of rights), ICD 098051 - 5 Boucles d'oreilles (cf visuel dans la liste des droits/see visual in the list of rights), ICD 100326-1 Bague (cf visuel dans la liste des droits/see visual in the list of rights), ICD 100326-2 Boucles d'oreilles (cf visuel dans la liste des droits/see visual in the list of rights), ICD	100326-3	11268306 Bague (cf visuel dans la liste des droits/see visual in the list of rights), ICD 100326-4  Boucles d'oreilles (cf visuel dans la liste des droits/see visual in the list of rights), EUTM 014879498 Marque figurative (cf visuel dans la liste des droits/see visual in the list of rights), EUTM 008295669 MeSSIKA, EUTM 014879472 MESSIKA, ICD 080709-12 Bracelet homme (cf visuel dans la liste des droits/see visual in the list of rights), ICD 080709-14 Bracelet (cf visuel dans la liste des droits/see visual in the list of rights) ICD 080709-18 Bague (cf visuel dans la liste des droits/see visual in the list of rights), ICD 080709-30 Bracelet (cf visuel dans la liste des droits/see visual in the list of rights), ICD	080709-47 Collier (cf visuel dans la liste des droits/see visual in the list of rights), ICD 080709-48Bracelet (cf visuel dans la liste des droits/see visual in the list of rights), ICD 080709-50 Boucles d'oreilles (cf visuel dans la liste des droits/see visual in the list of rights)	,  ICD 084865-1 Bague (cf visuel dans la liste des droits/see visual in the list of rig, ICD084865-2 Collier (cf visuel dans la liste des droits/see visual in the list of rights), IC 084865-3 Bracelet manchette (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-4Collier (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-5 Bague (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-6 Bague (cf visuel dans la liste des droits/see visual in the list of rights)	</t>
   </si>
   <si>
     <t>MESSIKA GROUP</t>
   </si>
   <si>
     <t xml:space="preserve"> zelta rotaslietas, personīgie aksesuāri</t>
   </si>
   <si>
     <t>EUTM 004497384	TACTEL, EUTM 014893044 Figurative, EUTM 004460473 Figurative, EUTM 010963247 COOLMAX, EUTM 004079497 Figurative	
 EUTM 005402185	COOLMAX, EUTM 014893028 COOLMAX, EUTM 004459525 LYCRA, EUTM 005945613 THERMOLITE</t>
   </si>
   <si>
     <t>THE LYCRA COMPANY UK LIMITED</t>
   </si>
   <si>
     <t>tekstils un tekstila preces</t>
   </si>
   <si>
-    <t>EUTM 010014678 AURA, EUTM 004214532 3M, EUTM 017926784 3M, EUTM 1627218 1860</t>
-[...7 lines deleted...]
-  <si>
     <t>Martell &amp; Co</t>
   </si>
   <si>
     <t xml:space="preserve">ITM1169491 ULTHERAPY, EUTM 006231691 ULTHERA  </t>
   </si>
   <si>
     <t>Ulthera, Inc.</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">kosmētiskā un plastiskā ķirurģija, ārstēšana ar akustisko un ultraskaņu, ķirurģiskās un medicīniskās iekārtas un instrumenti, ultraskaņas attēlveidošanas un terapijas iekārtas </t>
   </si>
   <si>
     <t>Sistema Plastics Limited</t>
   </si>
   <si>
     <t>mājsaimniecības un virtuves ierīces, piknika trauki, dzesētāja somas, izolēti konteineri un somas pārtikai vai šķidrumiem u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbs, apavi, kosmētika u.c. </t>
   </si>
   <si>
     <t>EUTM 014277008EN plus, EUTM 014277024EN plus A1 ISO, EUTM 014467484EN plus A2 ISO, EUTM 014467501EN plus B ISO 17225-2	
 EUTM 014467518SERVICE EN plus SERVICE, EUTM 014742514 enplus
 EUTM 014742662 enplus A1</t>
   </si>
   <si>
     <t>Kioxia Corporation</t>
   </si>
   <si>
     <t>SD kartes, Micro-SD, USB u.c.</t>
   </si>
   <si>
     <t>EUTM 014277008EN plus, EUTM 014277024EN plus A1 ISO, EUTM 014467484EN plus A2 ISO, EUTM 014467501EN plus B ISO 17225-2	
 EUTM 014467518SERVICE EN plus SERVICE, EUTM 014742514enplus	
 EUTM 014742662enplus A1</t>
@@ -2653,92 +2547,86 @@
     <t>EUTM EU005807169 JUVEDERM, EUTM EU006547053 JUVEDERM FORMA, EUTM EU006547301 JUVEDERM VOLUMA, EUTM EU002196822 JUVEDERM, EUTM EU 006295638 JUVEDERM ULTRA, EUTM EU013541594 JUVEDERM VYBRANCE, EUTM EU008792863 JUVEDERM ULTRA SMILE, EUTM EU013413406 JUVEDERM VOLITE</t>
   </si>
   <si>
     <t>Allergan Holdings France SAS</t>
   </si>
   <si>
     <t xml:space="preserve">farmaceitiskie produkti, ko ievada ar injekciju palīdzību, ādas mitrināšanai un grumbu mazināšanai, medicīniski un ķirurģiski aparāti un instrumenti, dermas implanti, biosaderīgas vielas medicīniskiem nolūkiem grumbu mazināšanai, mākslīgā āda ķirurģiskiem nolūkiem, protēzes, ziepes, parfimērijas izstrādājumi, ēteriskās eļļas, kosmētikas līdzekļi ādas un ķermeņa kopšanai,   krēmi, losjoni un ziedes un želejas, ādas atsvaidzinātāji un tonizējoši līdzekļi, matu losjoni, preparāti mutes un zobu kopšanai u.c.
   </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM000057034/F, EUTM 000057042/FILA, EUTM 000056960/FILA, EUTM 003545605/FILA, EUTM 000056945/F FILA 
 </t>
   </si>
   <si>
     <t>FILA LUXEMBOURG S.A.R.L.</t>
   </si>
   <si>
     <t>apģērbi, apakšveļa, apavi, brilles, inline slidas un aksesuāri</t>
   </si>
   <si>
     <t>CPVR 2015/1061, CPVR 2015/2066, CPVR 2015/2067, CPVR 2014/3312
 EUTM 015773451 OZBLU, EUTM 011976388 OZ, EUTM,  011976578 OZ, EUTM 018088194 Peek-A-blu</t>
   </si>
   <si>
     <t>United Exports Limited</t>
-  </si>
-[...1 lines deleted...]
-    <t>gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un vārīti augļi un dārzeņi, želejas, ievārījumi, kompots, olas, piens un piena produkti, pārtikas eļļas un tauki, Nesagatavoti un neapstrādāti lauksaimniecības, ūdens, dārzkopības un mežsaimniecības produkti,  graudaugi un sēklas, svaigi augļi, dārzeņi un zaļumi, dabiski augi un ziedi, ziedu sīpoli, stādi un sēklas stādīšanai, dzīvi dzīvnieki, pārtika un dzērieni dzīvniekiem, iesals u.c</t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM 004656104 Gallo FAMILY VINEYARDS, EUTM 007372774Gallo	
 EUTM 008639338 Barefoot, EUTM 017978584 Gallo, EUTM 002275667 Nawm
 EUTM 002275709	Barefoot, EUTM 017978585 GALLO FAMILY VINE YARDS, EUTM 002319655	Barefoot</t>
   </si>
   <si>
     <t>E. &amp; J. Gallo Winery</t>
   </si>
   <si>
     <t>vīni</t>
   </si>
   <si>
     <t>EUTM003440881 BREGUET</t>
   </si>
   <si>
     <t>Montres Breguet SA</t>
   </si>
   <si>
     <t xml:space="preserve"> pulksteņi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 952796 RIBENA, EUTM 18074042  RIBENA 
 </t>
   </si>
   <si>
     <t xml:space="preserve">ICD DM/100 028, ICD DM/204 111, ICD DM/207 174, ICD DM/207 720	
 ICD DM/103 495, ICD DM/103 494, ICD DM/098 854, ICD DM/098 620	
 ICD DM/097 425, ICD DM/096 572, ICD DM/092 390, ICD DM/102829	
 ICD DM/100 034, ICD DM/097 207, ICD DM/096 164, ICD DM/089 858	
 ICD DM/090 011	</t>
   </si>
   <si>
     <t>Ninebot (Beijing) Tech. Co., Ltd.</t>
   </si>
   <si>
-    <t>giroskūteri ar rokturi</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">EUTM 013532511 LITTLE MY, EUTM 009640384 MOOMIN, EUTM 013532973 Trade mark without tex, EUTM 013532809 Trade mark without text
 EUTM 013532874 Trade mark without text, EUTM 013530308 MUUMI	
 EUTM 002255214 MUUMIT MUMIN THE MOOMINS, EUTM 012683462 MUUMI, EUTM 013532585 NUUSKAMUIKKUNEN, EUTM 013532528 MOOMIN, EUTM 009697434 MOOMIN, EUTM013533062 Trade mark without text, EUTM 010070671 MOOMIN, EUTM 013533153 Trade mark without text, EUTM013532643PIKKU MYY, EUTM 007036791 Trade mark without text, EUTM 009697392 Trade mark without text, EUTM017165945 MOOMINVALLEY, EUTM 010709541 Tove Jansson	</t>
   </si>
   <si>
     <t>Moomin Characters Oy Ltd.</t>
   </si>
   <si>
     <t>EUTM  011678299  ZIPP, EUTM  013950936 ZIPP</t>
   </si>
   <si>
     <t>SRAM LLC</t>
   </si>
   <si>
     <t>EUTM 000083345 DELL, EUTM 008295362 DELL, EUTM 000083295 DELL
 EUTM 006420641 DELL, EUTM 003087641 DELL, EUTM 003370061 DEL	
 EUTM 015767965 DELL, EUTM 012754883 DELL</t>
   </si>
   <si>
     <t>Dell Products</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 16072514 Dreamworks Trolls, EUTM 015372576 Dream works Trolls, EUTM 11841145School of Dragons, EUTM 006673594 Kung Fu Panda, EUTM 005112677 Kung Fu Panda, EUTM 008758377 Kung Fu Panda: Legends of Awesomeness, EUTM 009454431 Dreamworks Kung Fu Panda, EUTM 001653146 Shrek, EUTM 008319188 Shrek Forever After, EUTM 009921214 Dream works, EUTM 182220 Dreamworks, EUTM 009921263Dreamworks, EUTM 009921248Dreamworks Animation SKG, EUTM 011200631 Despicable Me, EUTM 012449609, EUTM 012352225 Downton Abbey, EUTM 12847241, EUTM 12937421Minions, EUTM 2494698 Jurassic Park III Dino Attack &amp; Design, EUTM 13065156 Jurassic World, EUTM 002702462 E.T. The Extra-Terrestrial, EUTM 002726917Johnny English, EUTM 002788321, EUTM 002788339 Miami Vice, EUTM 002848398  The Fast and The Furious, EUTM 003077021 The Fast and The Furious, EUTM 003077922 Van Helsing, EUTM 003294329 1Van Helsing, EUTM 004188348, EUTM 010500262, EUTM 012937553, EUTM 008489692 Scarface, EUTM 013065156Jurassic World, EUTM 002494698, EUTM 014521348, EUTM 014656441, EUTM 014908206Hybrid Dino, EUTM 014942511 The Secret Life of Pets, EUTM 014964738, EUTM 014964902, EUTM 014964894, EUTM 014964852, EUTM 014964837, EUTM 014964803, EUTM 014964951, EUTM 014964761, EUTM 014964936, EUTM 014964795, EUTM 014964829, EUTM 014554026 Trolls 
  </t>
   </si>
@@ -2763,86 +2651,80 @@
   <si>
     <t>EUTM 016732877	Bing, EUTM 016732869 Bing (figurativo), EUTM 018023122 Bing Bunny device, EUTM 016732851	BING BUNNY</t>
   </si>
   <si>
     <t>Acamar Films Limited</t>
   </si>
   <si>
     <t>EUTM 17913208 TikTok, EUTM 18184341 TikTok, EUTM 18184895 TikTok EUTM 17913677 Nawm, EUTM 18186404 Nawm</t>
   </si>
   <si>
     <t>TikTok Information Technologies UK Limited</t>
   </si>
   <si>
     <t>Fédération Internationale de Football Association (FIFA)</t>
   </si>
   <si>
     <t>apģērbs, apavi un galvassegas, nozīmītes, somas, sporta aprīkojums u.c.</t>
   </si>
   <si>
     <t>EUTM 011051695 Nawm,  EUTM 008964447 BIONTECH, EUTM 011051604 BIONTECH, EUTM 016241465 BIONTECH, EUTM 018247442 COMIRNATY</t>
   </si>
   <si>
     <t>BioNTech SE</t>
   </si>
   <si>
-    <t xml:space="preserve">Covid 19 vaccins	</t>
-[...1 lines deleted...]
-  <si>
     <t>JACQUEMUS</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbs un akssesuāri, apavi, to detaļas un piederumi u.c.
 </t>
   </si>
   <si>
     <t>EUTM013906193 HPE, EUTM 013917547 HEWLETT PACKARD	
 EUTM 014421598	ARUBA, EUTM 014665145 Nawm, EUTM 014063184 Hewlett Packard Enterprise, EUTM 014063283 HPE, EUTM 013906185	 HEWLETT PACKARD ENTERPRISE</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Development LP</t>
   </si>
   <si>
     <t>Wever &amp; Ducré GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">LED apgaismes ierīces u.c </t>
   </si>
   <si>
     <t>ALPHA BOOTS - INDUSTRIA DE CALcADO DE PROTECcaO LDA</t>
   </si>
   <si>
     <t>zābaki aizsardzībai pret negadījumiem, apstarošanu un uguni, aizsargzābaki rūpnieciskai izmantošanai</t>
   </si>
   <si>
     <t>EUTM 18123416 Les Néréides PARIS</t>
   </si>
   <si>
     <t>NEREIDES DISTRIBUTION</t>
-  </si>
-[...1 lines deleted...]
-    <t>juvelierizstrādājumi, sudraba rotaslietas,dārgmetālu figūriņas -statuetes,  medaļas, bižutērija, atslēgu piekariņi personīgie piederumi, u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 003964806/EM STEELFISH, EUTM 015085707/EM HURRICANE	
 ITM 1198047/WO AIRBORNE, ITM 734127/WO AVENGER, ITM 1254641/WO B, ITM 500006/WO B, ITM 1491073/WO B, ITM 1293097/WO BANDIT, ITM 1292736/WO BREITLIGHT, ITM 970173/WO BREITLING	
 ITM 613794/WO BREITLING, ITM 890749/WO BREITLINGITM 1288356 EXOSPACE, ITM 1302057 GHOSTITM 0500006 B, ITM 0845533 STARLINER, ITM 0892397 Transocean, ITM 0903403 GALACTIC, ITM 0970173 BREITLING, ITM1115984 Unitime,ITM1129579 CHRONO SPACE, ITM 1292736 Breitlight, EUTM 003964806 Steelfish, EUTM 009282013 Darwin, ITM 0615709  HRONO MAT, ITM 0892531 Skyracer, EUTM 0890749 Breitling, EUTM 1217921 Merlin, ITM 1254641 B, ITM 1288356 Exospace, ITM 1302057 Ghost, ITM 1491073 B, ITM 0613794 Breitling, EUTM 015085707 Hurricane, ITM 1045863 Breitling Jet Team, ITM 1085176 CHRONOMATIC, ITM 1198047 AIRBORNE, ITM 1460567 Legendary Future, ITM 0734127 Avenger, ITM 0778838 Superocean, ITM 0779327 MONTBRILLANT, ITM 0849619 COCKPIT	</t>
   </si>
   <si>
     <t>BREITLING SA</t>
   </si>
   <si>
     <t>EUTM 003441722 BLANCPAIN</t>
   </si>
   <si>
     <t>BLANCPAIN SA (BLANCPAIN AG) (BLANCPAIN LTD) (SOCIÉTÉ ANONYME)</t>
   </si>
   <si>
     <t>EUTM 003276151 HARRY WINSTON</t>
   </si>
   <si>
     <t>Harry Winston SA</t>
   </si>
   <si>
     <t>WAGO Verwaltungsgesellschaft mbH</t>
   </si>
   <si>
@@ -2862,54 +2744,50 @@
   </si>
   <si>
     <t>AIRWELL RESIDENTIAL SAS</t>
   </si>
   <si>
     <t xml:space="preserve">
 EUTM 018304869 ISLA DAWN, EUTM 018304866 EDDIE DENNIS	
 EUTM 018304872 JACK STARZ, EUTM 018561950 NXT 2.0	
 EUTM 019067034 THE PURE FUSION COLLECTIVEEUTM 006403125 DUDE LOVE, EUTM 006402994 MICK FOLEY, EUTM 006402911DH SMITH, EUTM 006375521 AYDEN JETER, EUTM006375431 WWE MAGAZINE &amp; Device, EUTM006374011AUSTIN 3:16, EUTM 006373997WHAT?, EUTM006373948LEGEND KILLER, EUTM 006373898 JESSE DALTON, EUTM 006373864 FESTUS DALTON, EUTM006368658 GLAMAZON, EUTM 002420925 SMACKDOWN, EUTM 002420917 SURVIVOR SERIES, EUTM 002420891 KING OF THE RING, EUTM 002420875 HEAT, EUTM 002238319 CHYNA, EUTM 002168334 SMACK DOWN RECORDS Logo, EUTM 00186820 HHH, EUTM 01768464HHH (Stylised), EUTM 001731165 LAYETH THE SMACKETH DOWN, EUTM 001731132 TITANTRON, EUTM 001730894 TRIPLE H, EUTM 009873399 TOUGH ENOUGH Logo, EUTM009861998 STONE COLD STEVE AUSTIN, EUTM 009857947 EDGE, EUTM 009857921 TRIPLE H, EUTM 009857905 SUMMERSLAM, EUTM 009857889 ROYAL RUMBLE, EUTM 09857871 EDDIE GUERRERO, EUTM 009857848 THE ROCK, EUTM 009857806 STONE COLD STEVE AUSTIN, EUTM 009857764 BIG SHOW, EUTM 009857723REY MYSTERIO, EUTM 011969631 BRODUS CLAY, EUTM 011906153 WWE SLAM CITY, EUTM 011905312 BELLA TWINS, EUTM 011826542 CURT AXEL, EUTM 011788965 CRUSH WEAR, EUTM 011788866 CRUSH GEAR, EUTM 011759073 TOTAL DIVAS, EUTM 011759008 CRUSH COUTURE, EUTM 011713435 DIVA DIARIES, EUTM 011705548 DIVALICIOUS, EUTM 011700747 WWE New Scratch Logo	
 EUTM 015747355 RAN METALIK, EUTM 015721111 WWE TALKING SMACK, EUTM 015690399S HINSUKE NAKAMURA, EUTM 015622897 INTERCONTINENTAL CHAMPION, EUTM 015596745 WWE STORY TIME
 EUTM 015545569 NXT Logo (Horizontal)</t>
   </si>
   <si>
     <t>World Wrestling Entertainment Inc.</t>
   </si>
   <si>
     <t>rotaļlietas, datorspēles, apģērbi, somas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 006819321/EM NIKEWOMEN, EUTM 012413613/EM RISK EVERYTHING, EUTM 016026338/EM ZONAL, EUTM 005733795/EM NIKEGOLF, EUTM 005698097/EM PACEKEEPER, EUTM 011600699/EM DESIGNED TO MOVE, EUTM 013146725/EM NIKE AIR, EUTM 012137493/ EM MAGISTA, EUTM 011718889/EM HYPERVENOM	, EUTM 011722931/ EM HYPERFLECT, EUTM 008117715/EM NIKE GRIND, EUTM 000278093/ EM NIKE TOWN, EUTM 000278077/EM AIR JORDAN, EUTM 000277889/ EM NIKE, EUTM 007554637/EM NIKE PRO COMBAT, EUTM 012441051/ EM COLORDRY, EUTM 015827231/EM NIKE HYPERSTRONG, EUTM 006455307/EM FLYWIRE, EUTM 016768418/EM NIKE JOYRIDE, EUTM 0121163 98/EM JUST DO IT, EUTM 003289253/EM 90, EUTM 000555763/ EM ACG, EUTM 000514984/EM JUST DO IT, EUTM 000278101/EM DRI-F.I.T., EUTM 014345284/EM, EUTM 001071000/EM, EUTM 012492583/EM FLIGHT23, EUTM 012600128/EM NIKE AEROLOFT, EUTM 000277624/EM CHALLENGE COURT, EUTM 005184619/EM LUNGE, EUTM007448095/EM LUNARG, EUTM 016026379/EM JUST DO IT, EUTM 010687713/EM NIKE+ SPORT, EUTM 000277970/EM THERMA-F.I.T., EUTM007577381/EM TOTAL90, EUTM 006952089/EM VAPOR, EUTM 007054216/EM POWER PLATFORM, EUTM 010687788/EM NIKE+ TRAINING, EUTM 010687739/ EM NIKE+ BASKETBALL, EUTM 002584340/EM ACG, EUTM 006058606/ EM NIKEID., EUTM 010898344/EM NIKE PRO COMBAT HYPERSTRONG
 EUTM 003712023/EM LBJ, EUTM 004961041/EM PHYLAR, EUTM 018205522 AIR270, EUTM 002631349/EM PRESTO, EUTM 010616993/EM NIKE+ FUELBAND, EUTM 004719282/EM THE EYES LEAD THE BODY	
 EUTM 014626006/EM VOMERO, EUTM 009022187/EM T90, EUTM003014 552/EM TRIAX,  EUTM 001155530/EM Tn AIR	</t>
   </si>
   <si>
     <t>NIKE Innovate C.V.</t>
-  </si>
-[...2 lines deleted...]
- trauki mājsaimniecības un virtuves vajadzībām, stikla trauki, bļodas, paliktņi, silikona paklāji u.c.</t>
   </si>
   <si>
     <t>apgērbi, aksesuāri u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000166702 ROCKIES, EUTM 000166629 ROYALS, EUTM 005457221 NY, EUTM001052620ANAHEIM ANGELS, EUTM003793891 Mets, EUTM 003439627 MLB.com, EUTM003439544 (Marque sans texte), EUTM00414569 WASHINGTON NATIONALS, EUTM 003436201 SF, EUTM 004086195 REDS, EUTM 004085916 ROCKIES, EUTM003437472 A's, EUTM 004084844 OAKLAND ATHLETICS A's, EUTM	 003439148 (Marque sans texte), EUTM 004085643 CUBS, EUTM 004086674 DIAMONDBACKS, EUTM 004085742 Yankees, EUTM 004084794 Braves, EUTM 003437795 Brewers, EUTM 000166801 CUBS, EUTM 004086245 NY, EUTM 003538221 PROVENUE, EUTM 003437498 RAYS, EUTM 003437861 Twins, EUTM 004086691 Orioles, EUTM 003438462 Padres, EUTM 003438504 SD, EUTM 004086187 SOX, EUTM 010979731 (Marque sans texte), EUTM 003437944 P, EUTM 003437837 M, EUTM 003440013 Cardinals, EUTM 004084893 Cardinals, EUTM 003438521 STL, EUTM 003439941 YANKEES, EUTM 003438314 MARINERS
 EUTM 004084778 A, EUTM 004086501 (Marque sans texte), EUTM 003437712 TB, EUTM0 02685501 MAJOR LEAGUE BASEBALL, EUTM 003439585 MLB, EUTM 003437928 Athletics, EUTM 003436516 CR, EUTM 004289039 CEUTM 004679411 T TEXAS RANGERS, EUTM 000166546 PIRATES, EUTM 0001655631 DEVIL RAYS, EUTM 000166827,  EUTM 000166744 REDS, EUTM 010413128 M	</t>
   </si>
   <si>
     <t>Major League Baseball Properties Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 017881890 Capri-Sun Logo, EUTM 000138404 Capri-Sonne, EUTM 000138271 Capri-Sun, EUTM 012768636 Capri-Sun Multivitamin, EUTM 012768727 Capri-Sun Orange	</t>
   </si>
   <si>
     <t>Capri Sun AG</t>
   </si>
   <si>
     <t>bezalkoholiski dzērieni, augļu dzērieni, sulas, nektāri u.c.</t>
   </si>
   <si>
     <t>KABUSHIKI KAISHA PILOT also t/a PILOT Co.</t>
   </si>
   <si>
     <t xml:space="preserve"> pildspalvas, mehāniski zīmuļi, marķieru pildspalvas un citi rakstāmpiederumi, kancelejas preces</t>
@@ -2943,75 +2821,60 @@
   <si>
     <t>EUTM 009218983 BAO BAO / ISSEY MIYAKE, EUTM 000071175 ISSEY MIYAKE</t>
   </si>
   <si>
     <t>Kabushiki Kaisha Miyake Design Jimusho (also trading as Miyake Design Studio)*</t>
   </si>
   <si>
     <t xml:space="preserve">ādas un skaistumkopšanas somas, čemodāni, maisiņi no sintētiska materiāla u.c. </t>
   </si>
   <si>
     <t>EUTM 017394313/EM tap AIR PORTUGAL, EUTM017394354/EM TAP AIR PORTUGAL, EUTM014950802/EM TAP express, EUTM017394339/EM TAP TAP PORTUGAL, EUTM005924881/EM TAP TAP PORTUGAL, EUTM 017394271/EM TAP, EUTM008219792/EM TAP</t>
   </si>
   <si>
     <t>TRANSPORTES AEREOS PORTUGUESES S A</t>
   </si>
   <si>
     <t>miniatūri lidmašīnu modeļi</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1338296 STANDARD 100, EUTM 018304131 STANDARD 100	</t>
   </si>
   <si>
     <t>TESTEX AG</t>
   </si>
   <si>
-    <t xml:space="preserve">EUTM 003837201 BaByliss, EUTM 010109544 O'LISS, EUTM 012211215 BABYLISSPRO CURL, EUTM 014644694 Babyliss for Men, EUTM 016209116BABYLISS PRO, EUTM 017745316Y LADE, EUTM 018028810 Babyliss 9000, EUTM 017917885 Barbers Spirit, EUTM 003247798 BABYLISS FOR MEN, EUTM 003247806 MOD'LISS, EUTM 002659951 MAGIC TWIST, EUTM 003247533 BABYLISS HIGH TECH, EUTM 010109511 MIRACURL, EUTM 011276524 BABYLISS PRO, EUTM 015143902 BABYLISS PARIS, EUTM 017884575 MIX-FLOW BY BABYLISS, ITM 531663 Babyliss, EUTM 003247831 MAGIC LOCKS, EUTM 014816847 DETANGLE SECRET, ITM 961136 Be Liss, ITM957881 ECOLISS	</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">EUTM 15444854 GLAMGLOW DREAMDUO,EUTM 16046476 GLAMGLOW GALACTICLEANSE, EUTM 1466361 GLOWDOSE, EUTM 1246674 HELLO SEXY, EUTM 1425742 MOISTURETRIP, EUTM 11665262 SEXYMUD, EUTM 1402089 STARPOTION, EUTM 17873119 GLAMGLOW SUPER DREAM, EUTM1143183 TEAOXI, EUTM 1244633 THIRSTY CLEANSE, EUTM 1261553 THIRSTYMUD, EUTM 1401907 GLAMGLOW GENTLE BUBBLE, EUTM 13208186 GLAMGLOW,EUTM 10558278 GLAMGLOW, EUTM 1212128 BRIGHTMUD, EUTM 1275867 POUTMUD, EUTM 17871612 GLAMGLOW POWERCLEANSE, EUTM 14366025 GLAMGLOW SUPERCLEANSE, EUTM 14524854 GLAMGLOW SUPERMUD, EUTM 1289210 GRAVITYMUD, EUTM 1431898 GLOWLACE, EUTM 1410785 GLAMGLOW, EUTM 1326980 GLOWCANVAS, EUTM 15692312 GLAMGLOW GLOWSETTER, EUTM 1302041 GLOWSTARTER, EUTM 18073982GOOD IN BED, EUTM 1275868PLUMPRAGEOUS, EUTM 1499988THIRSTYMIST, EUTM 1327637VOLCASMIC, EUTM 1367154 GLAMGLOW WATERBURST, EUTM 1244634YOUTHCLEANSE, EUTM 1212568 YOUTHMUD	</t>
   </si>
   <si>
     <t>Glamglow LLC</t>
   </si>
   <si>
     <t>parfimērija un kosmētika</t>
   </si>
   <si>
     <t>GRUNDFOS HOLDING A/S</t>
-  </si>
-[...4 lines deleted...]
-    <t>epilatori</t>
   </si>
   <si>
     <t>Spin Master Ltd. - Paw Patrol</t>
   </si>
   <si>
     <t xml:space="preserve">spēles un rotaļlietas, kompaktdiski, lentes un DVD ar izdomātiem varoņiem un aktivitātēm bērniem, filmas, televīzijas programmas, grāmatas, mūzika un rotaļlietu lietošanas instrukcijas, kosmētika, tualetes piederumi, apģērbs, apavi, galvassegas,  somas, maki u.c.  </t>
   </si>
   <si>
     <t>EUTM 004368296 ALCOTT, ITM 1036058 GUTTERIDGE -ITALIA-, EUTM 000844399 ALCOTT</t>
   </si>
   <si>
     <t>CAPRI SRL</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, apavi, galvassegas,  parfimērija,  kosmētika, brilles, rotaslietas,  somas, mugursomas, maki u.c.  </t>
   </si>
   <si>
     <t>LORO PIANA S.P.A.</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, aksesuāri, apavi ir visaugstākās kvalitātes klasiskā stila luksusa izstrādājumi </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                  EUTM 001740547 STOLI, EUTM 000349910 STOLICHNAYA RUSSIAN VODKA, EUTM 010964369 STOLICHNAYA</t>
   </si>
@@ -3131,53 +2994,50 @@
   </si>
   <si>
     <t>LLR- G5 LIMITED</t>
   </si>
   <si>
     <t>ķermeņa kopšanas līdzekļi, gēli, aerosoli, šķidrumi bez konservantiem u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 001103803 Schneider Electric </t>
   </si>
   <si>
     <t>SCHNEIDER ELECTRIC SE</t>
   </si>
   <si>
     <t>MADA Marx Datentechnik GmbH</t>
   </si>
   <si>
     <t>ID kartes, plastmasas kartes, RFID tagi vai aproces retranslatori u.c.</t>
   </si>
   <si>
     <t>ITM 1137346 PUROLITE, ITM1137351, EUTM 5683421 PUROLITE	
 EUTM 6711907 MICROLITE, EUTM 13426077 PRAESTO, EUTM 15842024 PUROFINE</t>
   </si>
   <si>
     <t>Purolite LLC</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">ķīmiskie produkti, kas paredzēti ūdens attīrīšanai un atsāļošanai,  absorbenti, katalizatori, Jonu apmaiņas sveķi ar ierobežotu granulometriju izmantošanai ūdens attīrīšanā un daudzos citos pielietojumos, piemēram, saldinātāju hromatogrāfijā, aminoskābju atdalīšanā, farmācijas rūpniecībā kopumā, cukura attīrīšanā un citos pielietojumos pārtikas nozarē  </t>
   </si>
   <si>
     <t>EUTM 004320371EM H&amp;M, EUTM 002662799/EM H&amp;M, ITM 1102244/WO H&amp;M, EUTM 018505579/EM COS, EUTM 018585581/EM COS, EUTM 018835850/EM &amp; OTHER STORIES, EUTM 017999303/EM &amp; OTHER STORIES</t>
   </si>
   <si>
     <t>H&amp;M Hennes &amp; Mauritz AB</t>
   </si>
   <si>
     <t>apģērbi, parfimērija u.c.</t>
   </si>
   <si>
     <t>EUTM 010743052 ARCTIC BLUE, EUTM 010048585 LOCS</t>
   </si>
   <si>
     <t>Jay-Y Enterprise Co., Inc.</t>
   </si>
   <si>
     <t>saulesbrilles</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 008897555, EUTM 003157815 TREK, EUTM 017087016 TREK, EUTM 006625991 BONTRAGER, EUTM 007344674 BONTRAGER	
 EUTM 012981056 TREK </t>
   </si>
   <si>
     <t>TREK Bicycle Corporation</t>
@@ -3394,53 +3254,50 @@
     <t>INVISTA Textiles (UK) Limited</t>
   </si>
   <si>
     <t>audumi un tekstilpreces, šķiedras (sintētisko un tekstilmateriālu)</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  005710579 SOLTAN, EUTM  009536426 SOLTAN, EUTM  014276141 SOLTAN PROTECT &amp; REPEL, EUTM 018276409 SOLTAN PROTECT &amp; MOISTURISE, EUTM 018276404 SOLTAN PROTECT &amp; RECOVER, , EUTM 018276407 SOLTAN SENSITIVE &amp; ALLERGY PROTECT, EUTM 018276405 SOLTAN SOOTHE &amp; RECOVER  </t>
   </si>
   <si>
     <t>The Boots Company Plc - Soltan</t>
   </si>
   <si>
     <t>nemedicīniski kosmētikas un tualetes piederumi, ķirurģijas, medicīnas, zobārstniecības un veterinārijas aparāti, farmācijas, medicīniskie līdzekļi</t>
   </si>
   <si>
     <t>EUTM 000147652 MAXALT, EUTM 005119581 JANUVIA /fig./, EUTM 002053999 ARCOXIA, EUTM 008656498 /fig./, EUTM 000298364 MSD /fig./, EUTM 000077701 /fig./, EUTM 008649113 MSD, EUTM 003422664 MSD, EUTM 000535559 EMEND, EUTM 003422714 ZOCOR, EUTM 005099262 TREDAPTIVE, EUTM 000077669 /fig./, EUTM 000077602 /fig./, EUTM 001620053 FOSAMAX /fig./, EUTM 003422649 FOSAMAX, EUTM 003570884 GARDASIL, EUTM 003675972 FOSAVANCE, EUTM 005035696 ISENTRESS, EUTM 002228237 INVANZ /fig./, EUTM 000611921 INVANZ, EUTM 005738604 ISENTRESS, EUTM 004809356 JANUMET, EUTM 004375952 JANUVIA, EUTM 000986760 CANCIDAS, EUTM 000494260 STOCRIN, EUTM 003422681 SINGULAIR, EUTM 003571015 SILGARD</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 10634459 GL, EUTM 008867285 LG, EUTM 03882941 GUY LAROCHE, EUTM 04561817 GUY LAROCHE 
 </t>
   </si>
   <si>
     <t>SOCIETE GUY LAROCHE</t>
   </si>
   <si>
-    <t>apģērbi, šalles, cepures, cimdi, kaklasaites,  lakati, jostas , kurpes, rotaslietas, veļa, saulesbriļļu un optisko briļļu rāmji, somas, maki u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 89813 (Marque sans texte), EUTM 004548822 LOGAN MCV, ITM 1310537 TREZOR, EUTM 018138964 (Marque sans texte), EUTM 7147135 GENUINE PARTS GROUPERENAULT PIECES D'ORIGINE RENAULTGROUP PIEZAS DE ORIGEN, EUTM 10589653 G, EUTM 018689760 HIPSTER, ITM 1693788 HORSE, EUTM 018770581 (Trade mark without text), EUTM 018740991 BIGSTER, EUTM 018772150 R4, EUTM 018711847 RAFALE, EUTM 018728950 TURBO, EUTM 018677299 (Trade mark without text), EUTM 018775595 ALPENGLOW, EUTM 018799837 R3NLT, EUTM 018772959 R5, ITM 1688891 SOLARBAY,EUTM 018776523
 EUTM 018800773 A290, ITM 1685235 R5 TURBO 3 E, EUTM 018318137 RENAULT 4EVER, EUTM 018786836 THE ORIGINALS, EUTM 018729247 TURBO, EUTM 000820050, EUTM 017538356 (Trade mark without text)	
 EUTM 018487812 EstafettE, EUTM 009545971 CAPTUR,EUTM 016303729 marque figurative, EUTM 000800367 MOTRIO,EUTM 010684462 RENAULT
 EUTM 018040577 RENAULT, EUTM 011658374 RENAULT, EUTM 009732744 RENAULT, EUTM 006914089 RENAULT PRO PLUS, EUTM 014187091 SANDERO, EUTM 000495788 SCENIC, EUTM 005594809 STEPWAY, EUTM 005374905 TWIZI, EUTM 011219219 A ALPINE, EUTM 001095876 ALPINE, EUTM 017969323 A110, ITM 1332337 A110, EUTM 016460917 ALPINE A 110, EUTM 017092313 ARKANA, EUTM 007405814 DUSTER	, EUTM 005627047 ECO 2, EUTM 000626853E GEUS, EUTM 001579549E SPACE, EUTM 008731747 GORDINI, EUTM 008752685 GORDINI, EUTM 89722 INITIALE, EUTM 626911 LATITUDE, EUTM 004580387, EUTM 000891861 VEL SATIS, EUTM 007147143 GENUINE PARTS GROUPERENAULT PIECES D'ORIGINE RENAULTGROUP PIEZAS DE ORIGEN, EUTM 012035911 A, EUTM 010293488 R-LINK, EUTM 010751667 INITIALES PARIS, EUTM 000510156 kangoo,EUTM 000089763 Renault, EUTM 008535213 marque figurative, EUTM 009788233 LODGY	
 EUTM 009871914 SCENIC X-MOD</t>
   </si>
   <si>
     <t>Renault SAS</t>
   </si>
   <si>
     <t>automašīnas,  motocikli, divriteņi, motorolleri,tricikli, to detaļas un piederumi</t>
   </si>
   <si>
     <t>EUTM 009969965 FESTINA, EUTM 000204412 FESTINA FESTINA	
 EUTM 000200279LOTUS, EUTM 004220001 CALYPSO</t>
   </si>
   <si>
     <t>FESTINA LOTUS S.A.</t>
   </si>
   <si>
     <t>EUTM 004681169 CONCORD, ITM 796079 EBEL</t>
   </si>
   <si>
     <t>MGI LUXURY GROUP</t>
   </si>
@@ -3460,66 +3317,60 @@
   <si>
     <t>Perkins Holdings Ltd.</t>
   </si>
   <si>
     <t>motori, rezerves daļas u.c.</t>
   </si>
   <si>
     <t>JOHN MILLS LTD - VacPack Go!</t>
   </si>
   <si>
     <t xml:space="preserve"> mini vakuuma sūkņi, somas uzglabāšanai u.c.</t>
   </si>
   <si>
     <t>EUTM 018130985</t>
   </si>
   <si>
     <t>RICEGROWERS LIMITED</t>
   </si>
   <si>
     <t>rīsu maisījumi un uzkodas</t>
   </si>
   <si>
     <t>Epic Games</t>
   </si>
   <si>
-    <t xml:space="preserve">mēbeles, spoguļi, rāmji, konteineri, mājsaimniecības un virtuves piederumi un trauki, tekstilizstrādājumi, juvelier izstrādājumi,rokas darbarīki, galda piederumi, kosmētikas un tualetes izstrādājumi  u.c.   </t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 2255552 IKKS</t>
   </si>
   <si>
     <t>IKKS GROUP</t>
   </si>
   <si>
     <t>EUTM 008903338 SIMONE ROCHA, EUTM 016549842 SIMONE ROCHA</t>
   </si>
   <si>
     <t>SR Studio Ltd.- Simone Rocha</t>
-  </si>
-[...1 lines deleted...]
-    <t>apģērbi, apavi, galvassegas, galda piederumi, naži, dakšiņas, karotes, brilles, juvelierizstrādājumi, ādas un ādas izstrādājumi, koferi, apavi, somas, maki, maki, somas, mēbeles, mājsaimniecības vai virtuves piederumi un konteineri, jostas un šalles u.c.</t>
   </si>
   <si>
     <t>100% Speedlab LLC</t>
   </si>
   <si>
     <t>aizsargbrilles, saulesbrilles, aksesuāri u.c.</t>
   </si>
   <si>
     <t>RB Hygiene Home Switzerland AG - AIR WICK</t>
   </si>
   <si>
     <t>gaisa atsvaidzinātāji u.c.</t>
   </si>
   <si>
     <t>Nintendo Co., Ltd.</t>
   </si>
   <si>
     <t>videospēļu aparatūra u.c.</t>
   </si>
   <si>
     <t>Daniel Wellington AB</t>
   </si>
   <si>
     <t xml:space="preserve">juvelierizstrādājumi, pulksteņi un to aksesuāri </t>
   </si>
@@ -3565,141 +3416,129 @@
     <t>šķīstošā kafija</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  011592177 Buondi caffè
 </t>
   </si>
   <si>
     <t>Nestle produkti</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 2751642/ EM COFFEE-MATE </t>
   </si>
   <si>
     <t xml:space="preserve">Société des Produits Nestle </t>
   </si>
   <si>
     <t>Nestle produkti, pārtika, alkoholiskie dzērieni u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM 003338696/EM NESQUIK, ITM 1299178/WO Nesquik</t>
   </si>
   <si>
     <t>Société des Produits Nestle</t>
   </si>
   <si>
-    <t>kakao produkti, dzērieni, pulveris, dzērieni no šokolādes, šokolādes pulveri su.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>Crocs, Inc.</t>
   </si>
   <si>
     <t>air up group GmbH</t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM 000030999/EM  E &amp; J, EUTM 002565455/EM E&amp;J</t>
   </si>
   <si>
     <t>E AND J GALLO</t>
   </si>
   <si>
     <t>alkoholiskie dzērieni (izņemot alu), brendijs</t>
   </si>
   <si>
     <t>STEGO-Holding GmbH</t>
   </si>
   <si>
     <t>elektriskās un elektroniskās iekārtas, mērīšanas un kontroles ierīcēm, termostati, gaisa plūsmas monitori, apgaismojums apkures, dzesēšanas, ventilācijas un gaisa kondicionēšanas iekārtām</t>
   </si>
   <si>
     <t>EUTM 002227890/EM CARLO ROSSI</t>
   </si>
   <si>
     <t>E AND J GALLO - CARLO ROSSI</t>
   </si>
   <si>
     <t>E AND J GALLO - APOTHIC</t>
   </si>
   <si>
     <t xml:space="preserve">alkoholiskie dzērieni, vīnu saturoši dzērieni u.c. </t>
   </si>
   <si>
     <t>Pull Up Case GmbH</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">somas, ceļojumu somas,ratiņu ceļojumu somas, čemodāni,mazie koferi,preču prezentācijas futrāļi,optikas futrāļi, maki u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 011445434 A ATKINSONS LONDON 1799 24 Fashion Decree, EUTM 011445558 A ATKINSONS LONDON 1799 The British Bouquet, EUTM 011445483 A ATKINSONS LONDON 1799 The Odd Fellow's Bouquet
 EUTM 011445392 A ATKINSONS LONDON 1799 24 Old Bond Street	
 EUTM 011445509 A ATKINSONS LONDON 1799 The Nuptial Bouquet	
 EUTM 011445591 A ATKINSONS LONDON 1799 The Hyde Park Bouquet
 EUTM 011445657 A ATKINSONS LONDON 1799 The Isle of Wight Bouquet
 EUTM 011448719 A ATKINSONS, EUTM 011448801 A ATKINSONS LONDON 1799, EUTM 003149747 Canapa Hemp Chanure I COLONIALI di JeE ATKINSONS, EUTM 012027876 A ATKINSONS LONDON 1799 Oud Save The Queen, EUTM 012027983 A ATKINSONS LONDON 1799 Oud Save The King,EUTM 012104253AATKINSONS LONDON 1799 NOBLE VANILLA Fine Perfumed Bath Line, EUTM018064102ATKINSONS Rose Rhapsody	
 EUTM 018143082 A ATKINSONS LONDON 1799 PANDORA'S JAR	
 EUTM 018155288 ATKINSONS LONDON 1799 44 GERRARD STREET	
 EUTM 018227924 ATKINSONS Bal des Fleurs, EUTM 018474334 ATKINSONS, EUTM 018475381 A ATKINSONS LONDON 1799, EUTM 012104204 A ATKINSONS LONDON 1799 REGAL MUSK Fine Perfumed Bath Line, EUTM 012104221 A ATKINSONS LONDON 1799 IMPERIAL IRIS Fine Perfumed Bath Line, EUTM 011445301 A ATKINSONS LONDON 1799	
 EUTM 018474354A	</t>
   </si>
   <si>
     <t>EUROITALIA SRL</t>
   </si>
   <si>
-    <t>aromatizētas ziepes, smaržas, ēteriskās eļļas, kosmētika, odekolons, tualetes ūdens, parfimēti aerosoli ķermenim, kosmētiskās eļļas, krēmi, želejas un losjoni sejas un ķermeņa ādai, kosmētiski preparāti skūšanai, losjoni pirms skūšanās un pēcskūšanās, talks kosmētiskiem nolūkiem, vannas un dušas līdzekļi, šampūni un losjoni matiem, dezodoranti, neārstnieciski tualetes piederumi, gaisa atsvaidzinātāji, sveces, aromātiskās sveces u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> ITM 1030712/WO NESPRESSO, ITM 882456/WO NESPRESSO. WHAT ELSE?, ITM 1137705/WO NESPRESSO WHAT ELSE?, EUTM002977569/EM NESTLE, EUTM 002793792/EM NESPRESSO	</t>
   </si>
   <si>
     <t>mašīnas kafijas iegūšanai, tukšas kafijas kapsulas elektriskiem kafijas automātiem, atkārtoti uzpildāmas kafijas kapsulas, pildītas kafijas kapsulas, kafijas krūzes, cepumi</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 002977569/EM NESTLE, EUTM 003088721/EM KIT KAT, EUTM 003780178/EM KIT KAT, ITM 1279998/WOKitKat, ITM 1009387/WOKIT  KAT SINGLES, EUTM 003780095/EM KitKat, EUTM 002455129/EM KitKat ChunKy, ITM 1063658/WONestlé  KitKat Kit Kat	</t>
   </si>
   <si>
     <t xml:space="preserve">šokolāde, šokolādes veidnes, cepumi ar šokolādes garšas pārklājumu, piena dzērieni, kas aromatizēti ar šokolādi, šokolādes izstrādājumi, brokastu pārslas, deserti, dārzeņi un kartupeļi (konservēti, saldēti, žāvēti vai termiski apstrādāti), augļi (konservēti, saldēti, žāvēti vai termiski apstrādāti), sēnes (konservētas, kaltētas vai termiski apstrādātas), burkas, burku vāki,  plastmasas vāki kārbām un augu podiem u.c </t>
   </si>
   <si>
     <t>GRAYS OF CAMBRIDGE (INTERNATIONAL) LTD</t>
   </si>
   <si>
     <t>sporta aprīkojums, lauka hokeja nūjas</t>
   </si>
   <si>
     <t>Mars, Incorporated - CESAR</t>
   </si>
   <si>
     <t>suņu pārtikas produkti</t>
   </si>
   <si>
     <t>EUTM 009950296/EM DARK HORSE, EUTM 011637493/EM  Trade mark without text</t>
   </si>
   <si>
     <t>E AND J GALLO - DARK HORSE</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">alkoholiskie dzērieni dzirkstošie vīni, alkoholiskie vīni, vīnu saturoši dzērieni </t>
   </si>
   <si>
     <t>EUTM 004281168 Camp David, EUTM 010592673 Soccx	, EUTM 013504261 CAMP DAVID</t>
   </si>
   <si>
     <t>Clinton Groβhandels-GmbH</t>
   </si>
   <si>
     <t>EUTM 003319944 FRAMAX, EUTM Eurex EUREX, EUTM 003494135 DOKA MATIC, EUTM 011108966 Xbright, EUTM 011523263Framax Xlife plus, EUTM 011116407DokaShore, EUTM 011523222DOKA, EUTM 011563855 DokaBase, EUTM 011575016Xface, EUTM 011664604DokaTruss, EUTM 011731635Eureco, EUTM 003494176Doka Xtra, EUTM 003891793 Dokaset, EUTM 007347206Xsafe, EUTM 000066985 1-2-4, EUTM 000321984 1-2-4, EUTM 003275691 Framax Xlife, EUTM 003319571Frami3, EUTM 009466152 I tec, EUTM 009466186 Xclimb, EUTM 009466211Doka Top 100 tec, EUTM 009466277DoKart, EUTM 009467366 Doka. Wegweisend in der Schalungstechnik, EUTM000045930 DOKA, EUTM 011048295form-on, EUTM 011048329 doka, EUTM 011048378 form-on</t>
   </si>
   <si>
     <t>Doka GmbH</t>
   </si>
   <si>
     <t>EUTM 005873377 CECIL, EUTM 000034553 CECIL</t>
   </si>
   <si>
     <t>Cecil GmbH</t>
   </si>
   <si>
     <t xml:space="preserve"> parfimērija, ēteriskās eļļas, kosmētika, ziepes, matu losjoni, zobu pastas, smaržas, dekoratīvās kosmētikas līdzekļi, 
 briļļu futrāļi, ietvari  saulesbrilles,  kompaktdiski, DVD u.c.</t>
   </si>
   <si>
     <t>Beurer GmbH</t>
@@ -3756,69 +3595,54 @@
     <t>CUMANN PEILE NA H-EIREANN ''FOOTBALL ASSOCIATION OF IRELAND''</t>
   </si>
   <si>
     <t>parfimērija, ēteriskās eļļas, kosmētika, apģērbi, galvassegas un apavi, aksesuāri, pārtikas produkti spēles, rotaļlietas un rotaļlietas, sporta preces, futbola bumbas, sporta bumbas, vingrošanas un ķermeņa treniņu aparāti, kultūrisma aparāti, apakšstilbu aizsargi, spēļu cimdi, spēļu kārtis,  metāla atslēgu piekariņi, nozīmītes, brilles, ceļojumu somas, kabatas portfeļi, maki un somiņas, mugursomas un koferi, dzeramās pudeles, paklāji, dvieļi, karogi un vimpeļi u.c.</t>
   </si>
   <si>
     <t>Palm Angels S.R.L.</t>
   </si>
   <si>
     <t>apģērbs, apavi, galvassegas, koferi un ceļojumu somas</t>
   </si>
   <si>
     <t>ITM 1255219 THREE KINGS diamondshape right, ITM 520344 THREE KINGS
 ITM 1134115 HREE KINGS	, ITM 520347 (logo b-w), ITM 1244086 charcoal in circle on red background, ITM 1461968 THREE KINGS FOIL, EUTM 015951536 THREE KINGS</t>
   </si>
   <si>
     <t>RENE SCHONEFELD, INDUSTRIE- EN HANDELSONDERNEMING B.V.</t>
   </si>
   <si>
     <t xml:space="preserve">ogles, vīraks u.c.  </t>
   </si>
   <si>
     <t>Actiu Berbegal Y Formas, S.A</t>
   </si>
   <si>
-    <t xml:space="preserve">biroja mēbeles, rakstāmgaldi, krēsli, soliņi, u.c </t>
-[...1 lines deleted...]
-  <si>
     <t>AUTUMNPAPER LIMITED</t>
   </si>
   <si>
     <t>Bureau National Interprofessionnel du Cognac</t>
-  </si>
-[...10 lines deleted...]
-    <t xml:space="preserve">mugursomas, bagāžas, somas, kabatas portfeļi un citi piederumi pārnēsāšanai, plecu siksnas </t>
   </si>
   <si>
     <t>EUTM 15287601 KRONABY</t>
   </si>
   <si>
     <t xml:space="preserve">   elektroniskas, digitālas un rokas ierīces ar to saistītā programmatūra,  telekomunikāciju aparāti un instrumenti,  juvelierizstrādājumi, bižutērija, sienas pulksteņi, pulksteņi personīgai lietošanai,  izsmalcināti atslēgu piekariņi, pulksteņu vai juvelierizstrādājumu futrāļi, dārgmetālu kastes un konteineri,  to daļas un piederumi</t>
   </si>
   <si>
     <t>CAROLINA HERRERA LIMITED</t>
   </si>
   <si>
     <t xml:space="preserve">rokassomas, maki, juvelierizstrādājumi, apavi, smaržas
 apģērbi, brilles </t>
   </si>
   <si>
     <t>EUTM 3450848 PERRELET</t>
   </si>
   <si>
     <t>Perrelet, S.A.</t>
   </si>
   <si>
     <t>pulksteņi un to aksesuāri</t>
   </si>
   <si>
     <t>EUTM 1559376 Gymshark, EUTM 1176002 Gym Shark, EUTM 1227917 White Shark Head Logo</t>
@@ -3838,53 +3662,50 @@
   </si>
   <si>
     <t>BACI &amp; ABBRACCI COLLEZIONI SRL</t>
   </si>
   <si>
     <t>apģērbi, apakšveļa, cepures, apavi, aksesuāri u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 864147 MARC JACOBS, EUTM 006813703 MARC BY MARC JACOBS EUTM 00681524 5LITTLE MARC JACOBS, EUTM 011485513 MARC JACOBS, ITM 1282779 JJ, ITM 1387456 MARC JACOBS, EUTM 006815435 marque sans texte, EUTM 012864047 STANDARD SUPPLY MODEL# TYPE: WORKWEAR, EUTM 000481465 MARC JACOBS	</t>
   </si>
   <si>
     <t>MARC JACOBS TRADEMARKS LLC</t>
   </si>
   <si>
     <t>apģērbi un aksesuāri</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM017867472 M18, EUTM017488917 (Trade mark without text), EUTM 017089533 REDLITHIUM, EUTM 010274595 M28, EUTM 017511262 M18 HIGH DEMAND, EUTM 012099231 M18 FUEL, EUTM 010274661 M18	
 EUTM 010355626 M14, EUTM 012103529 M12 FUEL, EUTM 010274553 M12, EUTM 003360187 NOTHING BUT HEAVY DUTY MILWAUKEE, EUTM 012520938 Milwaukee, EUTM 015082506 MILWAUKEE, EUTM 009639147 MILWAUKEE	</t>
   </si>
   <si>
     <t>Techtronic Cordless GP</t>
   </si>
   <si>
     <t xml:space="preserve">apgaismošanas, apkures, tvaika ģenerēšanas, vārīšanas, dzesēšanas, žāvēšanas, ventilācijas, ūdens apgādes un sanitārijas ierīces u.c. </t>
-  </si>
-[...1 lines deleted...]
-    <t>rotaļlietas, uzlīmes u.c.</t>
   </si>
   <si>
     <t>Reckitt &amp; Colman (Overseas) Health Limited</t>
   </si>
   <si>
     <t>Alcadrain s.r.o.</t>
   </si>
   <si>
     <t>plastmasas sifons</t>
   </si>
   <si>
     <t>DISC-O-BED HOLDINGS  LIMITED</t>
   </si>
   <si>
     <t>divstāvu gultas, moduļu mēbeles, saliekamās gultas u.c.</t>
   </si>
   <si>
     <t>mēbeles u.c.</t>
   </si>
   <si>
     <t>EUTM 008910441 PIC, EUTM 018382606 PIC, EUTM 018382610	, EUTM 015025778 PIC solution, ITM1319155 PIC solution, EUTM 008910523 PIC SOLUTION, ITM 1344881 Pic Solution, ITM 1064324 Pic Slution, EUTM 018382608 PIC SOLUTION, EUTM 8910465 PIC SOLUTION, EUTM 1317315 PIC</t>
   </si>
   <si>
     <t>PIKDARE-SOCIETA' PER AZIONI</t>
   </si>
@@ -4030,53 +3851,50 @@
   <si>
     <t>PEPSICO INC</t>
   </si>
   <si>
     <t>ITM 1547288/WO MI, ITM 1543590/WO XIAOMI, ITM 1177611/WO XIAOMI, ITM 480950/WO Redmi, ITM 1213534/WO Redmi, EUTM 012672283/EM MI	, EUTM 017601667/EM MI, EUTM 018459507/EM MI
 EUTM 009822751/EM MI, EUTM 017903756/EM POCO, EUTM 018133860/EM Redmi,EUTM017972921/EM XIAOMI,EUTM 018459504/EM xiaomi</t>
   </si>
   <si>
     <t>XIAOMI TECHNOLOGY NETHERLANDS B.V.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 493536 nawm (embleem), EUTM 6915169 LZR PULSE	
 EUTM 6321236 LZR RACER, EUTM 4484961 XDSKIN, EUTM 3561412 SPEEDO ENDURANCE	, EUTM 3142809 ENDURANCE	
 EUTM 3087533 SPEEDO SCULPTURE, EUTM 3634417 SPEEDO BIOFUSE, EUTM 3624905 AQUALAB, EUTM 3087351 SHARK DEVICE, EUTM 12444303 SCULPTURE, EUTM 12444295 FASTSKIN, EUTM 5155635 Speedo, EUTM 3386241 Speedo, EUTM 3263423 Speedo, EUTM 3413135 Speedo, EUTM 12444352 BIOFUSE, EUTM 12796173I Q FIT, EUTM 6507818 AQUABLADE, EUTM 6445241 AQUABEAT, EUTM 6321319 FASTSKIN LZR RACER, EUTM 6321277 SPEEDO LZR RACER, EUTM 6184865 FLIPTURNS, EUTM 493510 Speedo, EUTM 2228583 SPEEDO, EUTM 1809805,  FASTSKIN, EUTM 10344554 THE RACING SYSTEM, EUTM 493502 Speedo, EUTM 5611645 Speedo Aqua Gym, EUTM 5353107 LZR Pulse, EUTM 8445892 SPEEDO FLEXIFIT, EUTM 8350829 TRIATHELITE, EUTM 493445 Speedo	</t>
   </si>
   <si>
     <t>Speedo Holdings BV</t>
   </si>
   <si>
     <t>peldkostīmi</t>
   </si>
   <si>
     <t>ISDIN, S.A.</t>
   </si>
   <si>
-    <t xml:space="preserve"> kosmētika ādas kopšanai, kosmētikas krēmi, kosmētikas serumi, losjoni kosmētiskai lietošanai, šampūni, ārstnieciski ādas kopšanas līdzekļi, zobu pastas, mutes skalojamie līdzekļi, nagu kopšanas līdzekļi, ķirurģiskie, medicīniskie, zobārstniecības un veterinārie aparāti un instrumenti, kā arī mākslīgās ekstremitātes, acis un zobi, ortopēdiski izstrādājumi, šuvju materiāls, seksa piederumi, fizikālās terapijas aprīkojums, knupīši un piederumi barošanai, mākslīgās protēzes un implanti, ortopēdiskie un kustību palīglīdzekļi, visu iepriekš minēto izstrādājumu daļas un piederumi.</t>
-[...1 lines deleted...]
-  <si>
     <t>Buffalo Boots GmbH</t>
   </si>
   <si>
     <t>apavi, apģērbi, cepures, pulksteņi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>Swarovski Aktiengesellschaft</t>
   </si>
   <si>
     <t>rotaslietas, aksesuāri u.c.</t>
   </si>
   <si>
     <t>LIGHT INSIGHT S.L.</t>
   </si>
   <si>
     <t>lampas</t>
   </si>
   <si>
     <t>EUTM 007216161 DivX, EUTM 008286577 DIVXEUTM 2252385 DivX, EUTM 9162587 DivX, EUTM 7417496 DIVX PLUS HD, EUTM 11062759 DIVX PLUS STREAMING, EUTM 9163114 DIVX+, EUTM 7220742 DIVX CONNECTED, EUTM 8766198 DIVX TO GO, EUTM 7417413  DIVX HD, EUTM	8591067 DivX Plus, EUTM 7216161 DivX</t>
   </si>
   <si>
     <t>DivX, LLC</t>
   </si>
   <si>
     <t>telekomunikācijas u.c.</t>
@@ -4596,53 +4414,50 @@
   </si>
   <si>
     <t>FERRERO SPA CON UNICO AZIONISTA</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 011747672 The International Rugby Football Board The Webb Ellis Cup
 EUTM 010526317, EUTM 011747797, EUTM 011744034 RWC, EUTM 000739433, EUTM 000739417, EUTM 015238843, EUTM 014842711 JAPAN 2019, EUTM 004036463 SPIRIT OF RUGBY, EUTM 015238843 RUGBY WORLD CUP JAPAN, EUTM 014842711 JAPAN 2019, EUTM 004036463 SPIRIT OF RUGBY, EUTM	015238843 RUGBY WORLD CUP JAPAN 2019
 EUTM 015387947	RUGBY WORLD CUP JAPAN, EUTM 015387913 RUGBY WORLD CUP JAPAN, EUTM 015387947, EUTM 015387913, EUTM 017718651, EUTM016428799 WORLD RUGBY HALL OF FAME, EUTM 011732021 WORLD IN UNION, EUTM 010890226 ENGLAND 2015, EUTM 011740297 ENGLAND 2015, EUTM 012943452, EUTM 000210401 RUGBY WORLD CUP, EUTM 011731874 RUGBY WORLD CUP, EUTM 011743945 RUGBY WORLD CUP 2015, EUTM 011724903 RWC, EUTM 011739943 RUGBY WORLD CUP, EUTM 000210492 RUGBY WORLD CUP, EUTM 002802080 RWC, EUTM 002802106 RWC, EUTM011744026 ENGLAND, EUTM	003614997 THE WEBB ELLIS CUP, EUTM 011747383 THE WEBB ELLIS CUP, EUTM 017985370/EM RUGBY WORLD CUP FRANCE 2023	
    </t>
   </si>
   <si>
     <t>RUGBY WORLD CUP LTD</t>
   </si>
   <si>
     <t>regbija apģērbs, piederumi u.c.</t>
   </si>
   <si>
     <t>EUTM 018732418/EM CHARLOTTE'S LAW OF ATTRACTION, EUTM 018710326/EM TILBURY LOVING CARE, EUTM 011193414/EM CT	
 EUTM 004003034/EM CHARLOTTE TILBURY, EUTM 017968199/EM HOUSE OF TILBURY H.O.T., EUTM 018101907/EM CHARLOTTE'S BEAUTY SECRETS, EUTM 017968198/EM HOUSE OF TILBURY, EUTM 018143846/EM CHARLOTTE DARLING, EUTM 016658684/EM, HARLOTTE TILBURY, EUTM 014780597/EM CHARLOTTE TILBURY, EUTM 017894 111/EM CHARLOTTE’S MAGIC MIRROR, ,EUTM 018101898/EM, HARLOTTE'S MIRACLE SERUM, EUTM 018383354/EM CHARLOTTE TILBURY, EUTM 18397246/EMCHARLOTTE’S BEST SKIN OUNDATION
 EUTM 017760281/EM CHARLOTTE'S GENIUS MAGIC POWDER, EUTM 017504283/EM CT	, EUTM 018101908/EM CHARLOTTE'S MIRACLE LIP OIL, EUTM 018741908/EM CT</t>
   </si>
   <si>
     <t>ISLESTARR HOLDINGS LIMITED</t>
   </si>
   <si>
-    <t>lūpu kosmētika, meikaps, plakstiņu ēnas, acu ēnu paletes, korektori, Sejas korektors, korektori plankumiem, korektori līnijām un grumbām u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 018543420 A NEW PERSPECTIVE ON PERFORMANCE APPAREL
 EUTM 018390258 Trade mark without text, EUTM 018524427 VUORI	
 EUTM 018394907 INVESTMENT IN HAPPINESS, EUTM 018435475 DURA TERRA, EUTM 018390252 VERSATILITY IS A VIRTUE, EUTM 018390255 INVESTMENT IN HAPPINESS, EUTM 018512643 BUILT TO MOVE IN. STYLED FOR LIFE, EUTM 018542907 VDREAMKNIT, EUTM 018522677 Trade mark without text, EUTM 018435474 VERSA LIFE, EUTM 018524405 BUILT TO MOVE IN. STYLED FOR LIFE, EUTM 018390257 FROM LAND TO SEA TO LIFE, EUTM 018373659 V-CYCLED, EUTM 018617986 V1 UPLIFT, EUTM 018702652 vuori, EUTM 018732060 vuori, EUTM 018522688 INVESTMENT IN HAPPINESS</t>
   </si>
   <si>
     <t>Vuori Inc.</t>
   </si>
   <si>
     <t>EUTM 000891556/EM ANGLEPOISE, EUTM 009073073/EM, EUTM 018182102/EM ABANDON DARKNESS</t>
   </si>
   <si>
     <t>EUTM 017436361 DOBBLE ASMODEE MARQUE FIGURATIVE	
 EUTM 017810011 SPLENDOR Marque semi-figurative, EUTM 008741183 DOBBLE, EUTM 011610664 DOBBLE, EUTM 1361109 DOBBLE Marque semi-figurative, EUTM 1524971 Marque sans texte
 EUTM 018702505 SPOT IT! Marque semi-figurative, EUTM 1362920 MARQUE SANS TEXTE, EUTM 017436379 DOBBLE ASMODEE BOITE MARQUE FIGURATIVE, EUTM 017813163 SPLENDOR</t>
   </si>
   <si>
     <t>ASMODEE GROUP</t>
   </si>
   <si>
     <t>rotaļlietas, spēles (tostarp elektroniskās spēļu konsoles) un sporta preces u.c.</t>
   </si>
   <si>
     <t>ITM 893545 MBT, EUTM 6431563/MBT physiological footwear</t>
   </si>
   <si>
@@ -4739,56 +4554,50 @@
   </si>
   <si>
     <t>tējkannas,elektriskie tosteri, gaisa cepšanas iekārtas, elektriskie gludekļi</t>
   </si>
   <si>
     <t>SodaStream Industries Ltd.</t>
   </si>
   <si>
     <t>vārsti u.c.</t>
   </si>
   <si>
     <t>EUTM 001387927 LuK, EUTM 003378742 INA INA, EUTM 003378726 INA
 EUTM 004273348 RepXpert, EUTM 004914107 Schaeffler, EUTM 004966388 INA, EUTM 004966495, EUTM 005562798FAG</t>
   </si>
   <si>
     <t>Schaeffler Technologies AG &amp; Co. KG</t>
   </si>
   <si>
     <t>hidrauliskie sūkņi un motori, hidrauliskie, kompensācijas rezervuāri, hidrauliskie vārsti, gultņi u.c.</t>
   </si>
   <si>
     <t>Nothing Technology Limited</t>
   </si>
   <si>
     <t>datoru aparatūra,  portatīvie datori  mobilie tālruņi, telekomunikāciju aparāti, telekomunikāciju aparāti, datu apstrādes iekārtas, televizori, tālvadības ierīces,  viedtālruņi, datu brilles, viedie pulksteņi, viedie gredzeni, viedās rokassprādzes un datu aproces, kodētas identifikācijas rokassprādzes magnētiskas, valkājami aktivitāšu izsekotāji, GPS ierīces u.c.</t>
-  </si>
-[...4 lines deleted...]
-    <t>apģērbi, pulksteņi, saulesbrilles, somas, maki, jostas, aksesuāri u.c.</t>
   </si>
   <si>
     <t>Specialized Bicycle Components Inc</t>
   </si>
   <si>
     <t>velosipēdu riteņi, velosipēda sēdekļi, turētājs, režģis ūdens pudelei velosipēdiem, aizsargķiveres, apģērbs u.c.</t>
   </si>
   <si>
     <t>SCHOLL'S WELLNESS COMPANY B.V</t>
   </si>
   <si>
     <t>elektriskie pedikīra komplekti, ārstnieciskie plāksteri, kukurūzas plāksteri, pārsēji tulznu profilaksei, ortopēdiskie pārsēji, neārstniecisks pēdu krēms, nagu vīles, elektriskās, pretsēnīšu dermatoloģiskie preparāti lietošanai uz nagiem</t>
   </si>
   <si>
     <t>Reisenthel Accessoires GmbH &amp; Co. KG</t>
   </si>
   <si>
     <t xml:space="preserve"> pārnēsāšanas grozs (kastes formas, nedaudz konisks) </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 005872957 KOSS, EUTM 005872973 KOSS, EUTM 005872965 KOSS, EUTM 008834921 KOSS, EUTM 008571051 PORTA PRO 
 </t>
   </si>
   <si>
     <t>Koss Corporation</t>
@@ -4944,96 +4753,87 @@
   <si>
     <t>FERRING B.V.</t>
   </si>
   <si>
     <t>Chopard International SA</t>
   </si>
   <si>
     <t>EUTM	018107703/EM</t>
   </si>
   <si>
     <t>PALERMO FOOTBALL CLUB S.P.A.</t>
   </si>
   <si>
     <t>šalles</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 018344235/EMFERRERO ROCHER CLASSIC, EUTM 018765612/ EMFERRERO ROCHER TRIPLE EXPERIENCE, ITM 1630155/WOFERRERO ROCHER, ITM 1665133/WOFERRERO ROCHER, ITM 1665134/WO FERRERO ROCHER, ITM 1693567/WOFERRERO ROCHER TRIPLE EXPERIENCE </t>
   </si>
   <si>
     <t>EUTM 018090906 Hepcludex</t>
   </si>
   <si>
     <t>MYR GmbH</t>
   </si>
   <si>
-    <t>pretvīrusu zāles, ko lieto hronisku slimību ārstēšanai</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 4138269, EUTM 017912610 SKIMMIES, EUTM 191536 Y-FRONT	
 EUTM 000578989, EUTM 016358145, EUTM 000191494 JOCKEY, EUTM 000191544, EUTM 191601</t>
   </si>
   <si>
     <t>Jockey International Inc.</t>
-  </si>
-[...1 lines deleted...]
-    <t>audiovizuālie pārdošanas palīglīdzekļi neatkarīgiem tirdzniecības pārstāvjiem, kas nodarbojas ar apģērbu, apakšveļas, mājsaimniecības veļas, proti, audiokasešu, videokasešu lentu, CD-ROM, DVD ar pārdošanas padomiem, padomiem un pārdošanu, apmācības un motivācijas tēmas, mājsaimniecības piederumi, gultas, vannas, virtuves un galda veļa, paklājiņi, salvetes, palagi, vannas dvieļi, roku dvieļi, segas, aizkari u. c.</t>
   </si>
   <si>
     <t>EUTM 018618297 Eyes of Marrakesch, EUTM 018618295 FRIENDLY HUNTING, EUTM 018618294 friendlyHunting, EUTM 018618292	
 EUTM 018618287 friendlyHunting, EUTM 018618285 friendly hunting	
 EUTM 018618253 fH, EUTM 008708596 fH friendly hunting</t>
   </si>
   <si>
     <t>OTO GmbH</t>
   </si>
   <si>
     <t>EUTM 015685746 E EUROREPAR, EUTM 015685704 E EURO REPAR CAR SERVICE, EUTM 01568568 8E, EUTM 015811474 E EUROREPAR</t>
   </si>
   <si>
     <t>Euro Depar Car Service</t>
   </si>
   <si>
     <t>autoserviss</t>
   </si>
   <si>
     <t>ITM 1673957S'ghetti, ITM1277896 HAPPY CHERRIES, ITM 1277657	
 ITM 1277890HAPPY COLA, EUTM17900890 GOLDBÄREN, ITM 1572040 GOLDBEARS, ITM 1635745, ITM 1572606, ITM 1309724</t>
   </si>
   <si>
     <t>Rigo Trading S.A. (HARIBO Group)</t>
   </si>
   <si>
     <t>konditorejas izstrādājumi</t>
   </si>
   <si>
     <t>Linak A/S</t>
   </si>
   <si>
-    <t>SCAB GIARDINO S.P.A.</t>
-[...1 lines deleted...]
-  <si>
     <t>LOUIS POULSEN A/S</t>
   </si>
   <si>
     <t>Imiracle (ShenZhen) Technology Co., Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">tabaka, smēķētāju izstrādājumi, sērkociņi u.c. </t>
   </si>
   <si>
     <t>EUTM 000637751/EMTEMPO, EUTM 001863679/EMTEMPOCLASSIC	
 EUTM 004216461/EMTEMPO FASHION, EUTM 007073687/EMTEMPO COMPLETE CARE EUTM 011166162/EMTEMPO POCKET, EUTM 012259561/EMTEMPO PROTECT, EUTM 018017514/EMTEMPO	
 EUTM 018315286/EMTEMPO</t>
   </si>
   <si>
     <t>Essity Hygiene and Health Aktiebolag</t>
   </si>
   <si>
     <t>EUTM	010125664 nawm, EUTM 003913167 GILEAD, EUTM 000789263 AmBisome</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 015252935 V P VITAL PROTEINS	</t>
   </si>
   <si>
     <t>diētiskie preparāti un uztura bagātinātāji u.c.</t>
   </si>
@@ -5042,53 +4842,50 @@
 EUTM 018141206 GARDEN OF LIFE</t>
   </si>
   <si>
     <t>ITM 1498118 NUUN</t>
   </si>
   <si>
     <t>šķīstošās vai putojošās tabletes elektrolītu aizstājēju dzērienu ražošanai, minerālvielu piedevas, pulverveida elektrolītu aizstājēju dzērienu maisījums, vitamīnu piedevas, probiotikas uztura bagātinātāji,  vitamīnu piedevas tablešu veidā izmantošanai dzirkstošu un nedzirkstošu dzērienu pagatavošanai, šķīstošās vai putojošās tabletes un pulveri dzērienu pagatavošanai, lai atbalstītu gremošanas veselību u.c.</t>
   </si>
   <si>
     <t>Hilti Aktiengesellschaft</t>
   </si>
   <si>
     <t>Hilti instrumenti u.c.</t>
   </si>
   <si>
     <t>EUTM 008628554The Power of Plants BOTANICS, EUTM 01508666 3NATURE INSPIRED BOTANICS THE POWER OF PLANTS, EUTM 016264012BOTANICS, EUTM 017799222NATURE INSPIRED BOTANICS THE POWER OF PLANTS Established, EUTM 016521271BOTANICS	
 EUTM 011571122Boots BOTANICS THE POWER OF PLANTS, EUTM 015069362THE POWER OF PLANTS</t>
   </si>
   <si>
     <t>The Boots Company Plc - Botanics</t>
   </si>
   <si>
     <t xml:space="preserve">SMART </t>
   </si>
   <si>
-    <t>spēles, puzles, prasmju spēles, manipulatīvas loģikas mīklas, loģikas spēles, mīklas rotaļlietas u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> ITM  1370547 CLAUDIE PIERLOT, ITM  528638 CLAUDIE PIERLOT, EUTM 018683192 (Trade mark without text)	</t>
   </si>
   <si>
     <t>CLAUDIE PIERLOT</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 012781183/EM DOUGLAS LABORATORIES, EUTM 012781274/EM DOUGLAS LABORATORIES	</t>
   </si>
   <si>
     <t>EUTM 000031369 MILKA, EUTM 000031310 (Marque sans texte)	
 EUTM 000031336 (Marque sans texte), EUTM 000031344 MILKA</t>
   </si>
   <si>
     <t>KRAFT FOODS SCHWEIZ HOLDING GMBH</t>
   </si>
   <si>
     <t>farmaceitiskie produkti, medicīniskie un veterinārie preparāti, medicīnas higiēnas preces, diētiskā pārtika un vielas izmantošanai medicīnā vai veterinārijā, bērnu pārtika, uztura bagātinātāji cilvēkiem un dzīvniekiem, plāksteri, pārsienamie materiāli, materiāli zobu plombēšanai un zobu nospiedumiem, dezinfekcijas līdzekļi, produkti kaitīgu dzīvnieku iznīcināšanai, fungicīdi, herbicīdi u.c.</t>
   </si>
   <si>
     <t>Sompex Im- und Export, Handelsgesellschaft mit beschränkter Haftung &amp; Co. Kommanditgesellschaft</t>
   </si>
   <si>
     <t>galda lampas u.c.</t>
   </si>
   <si>
@@ -5104,53 +4901,50 @@
   <si>
     <t>Zuru (Singapore ) PTE. LTD</t>
   </si>
   <si>
     <t>grafiskais dizains u.c.</t>
   </si>
   <si>
     <t>ITM 1431727/WO	logitech,  ITM680876/Logitech, ITM 0731386/Logitech, EUTM 014169684/EM ASTRO GAMING, EUTM 011640588/EM JAYBIRD
 EUTM 013635529/EM LOGI, ITM 998947/WO ULTIMATE EARS
 ITM 1354616/WO G</t>
   </si>
   <si>
     <t>ierīces datoriem, klaviatūras, peles, baterijas u.c.</t>
   </si>
   <si>
     <t>ITM 985527 Albonair, ITM 971403 Albonair</t>
   </si>
   <si>
     <t>Albonair GmbH</t>
   </si>
   <si>
     <t>darbgaldi, mašīnu un darbgaldu daļas, dzinēji (izņemot sauszemes transportlīdzekļus) un to daļas, sajūgi un piedziņas ierīces (izņemot sauszemes transportlīdzekļus), lauksaimniecības darbarīki, izņemot ar roku darbināmus darbarīkus, aparāti un instrumenti vadīšanai, pārslēgšanai, pārveidošanai u.c.</t>
   </si>
   <si>
     <t>POLLOGEN LTD</t>
-  </si>
-[...1 lines deleted...]
-    <t>estētisks aparāts sejas un ķermeņa ādas kopšanai, medicīniskā ierīce ādas apstrādei, kontūrēšanai un pievilkšanai un celulīta mazināšanai, ārstnieciski ādas kopšanas līdzekļi,skaistumkopšanas un kosmētikas produkti u.c.</t>
   </si>
   <si>
     <t>EUTM 000220673 FRISTAM</t>
   </si>
   <si>
     <t>FRISTAM Pumpen KG (GmbH &amp; Co.)</t>
   </si>
   <si>
     <t>EUTM 000888321 BACARDI, EUTM 000885897 BOMBAY SAPPHIRE	
 EUTM 000123265, EUTM 001366996, EUTM 002525384 ERISTOFF
 EUTM 001784735, EUTM 3117256 DEWAR'S, EUTM 3511276 MARTINI
 ITM 0878510 MARTINI RACING, EUTM 000363374 GREY GOOSE
 ITM 920326 MARTINI RACING, ITM 0890134 GREY GOOSE
 EUTM 002494896, EUTM 002367514 RON BACARDI MARCA DE FABRICA, EUTM 000888214, EUTM 000885863 SAPPHIRE</t>
   </si>
   <si>
     <t>Bacardi and Company Ltd.</t>
   </si>
   <si>
     <t>EUTM 01121109 1Benjamin Blümchen (Wortmarke), EUTM 014996871 Bibi &amp; Tina (Wort-/Bildmarke - Schriftzug), EUTM 011062668 Bibi &amp; Tina Wort-/ Bildmarke - Köpfe mit Hufeisen), EUTM 010368223 Bibi &amp; Tina (Wortmarke)	
 EUTM 011598653 Bibi Blocksberg (Wort-/Bildmarke), EUTM 010367795 Bibi Blocksberg (Wortmarke), EUTM 018083522 Benjamin Blümchen (Bildmarke)
 EUTM 018574021 Benjamin Blümchen (Wort-/Bildmarke mit Kopf)</t>
   </si>
   <si>
     <t>Kiddinx Studios GmbH</t>
@@ -5364,175 +5158,122 @@
   <si>
     <t>KIMEX INTERNATIONAL</t>
   </si>
   <si>
     <t>mēbeļu izstrādājumi, metāla izstrādājumi, audiovizuālais aprīkojums un piederumi u.c.</t>
   </si>
   <si>
     <t>EUTM 003310729 Kasih</t>
   </si>
   <si>
     <t>Today Food Group B.V.</t>
   </si>
   <si>
     <t xml:space="preserve"> gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, žāvēti un termiski apstrādāti augļi un dārzeņi, želejas, ievārījumi, olas, piens un piena produkti, pārtikas eļļas un tauki u.c.  </t>
   </si>
   <si>
     <t>Aimpoint Aktiebolag</t>
   </si>
   <si>
     <t xml:space="preserve">šautenes tēmēkļi šaujamieročiem </t>
   </si>
   <si>
     <t>Studio Banana, S.L.</t>
   </si>
   <si>
-    <t>ceļojumu kakla spilvens</t>
-[...1 lines deleted...]
-  <si>
     <t>ITM 1679654, ITM 1679476 RULESTHEWORLD, ITM 1679653 CRTZ
 ITM 1679478 CRTZ RTW</t>
   </si>
   <si>
     <t>419Studios Ltd</t>
   </si>
   <si>
     <t>EUTM 009940801 R, EUTM 0068609368, EUTM 006860944, EUTM 013778105, EUTM 005179585, EUTM 002404515 RUMMIKUB</t>
   </si>
   <si>
     <t>Orly Fidelman</t>
-  </si>
-[...1 lines deleted...]
-    <t>datoru programmatūra, proti, spēles, elektroniskie spēļu automāti, elektroniskās spēles kā papildu ierīces televizoriemspēles, rotaļlietas, vingrošanas un sporta preces, kas nav ietvertas citās klasēs, ziemassvētku eglīšu rotājumi u.c.</t>
   </si>
   <si>
     <t>EUTM 007429913 MOLTON BROWN, EUTM 000023366 MOLTON BROWN</t>
   </si>
   <si>
     <t>Molton Brown Limited</t>
   </si>
   <si>
     <t>smaržas u.c.</t>
   </si>
   <si>
     <t>EUTM 000260760 Chateauneuf-du-Pape Contrôlé</t>
   </si>
   <si>
     <t>Syndicat des Vignerons de l’Appellation d’Origine Châteauneuf-du-Pape</t>
   </si>
   <si>
     <t>pārtikas produkti, alkoholiskie dzērieni u.c.</t>
   </si>
   <si>
     <t>ITM 1496832 TONALE, ITM 1361493 STELVIO, ITM 1017212/WO	
 ITM 1555981/WO 500e, ITM 1137329/WO 500L, ITM 1249753/WO 500x, EUTM 018806706/EM TOPOLINO, ITM 1294842/W OTIPO	
 ITM 1031174/W OPANDA, ITM 568873/WO CINQUECENTO</t>
   </si>
   <si>
     <t>STELLANTIS EUROPE S.P.A.</t>
   </si>
   <si>
-    <t>ICD 206775-0003, ICD 206775-0001, ICD 206775-0007, ICD 206775-0005	
-[...17 lines deleted...]
-  <si>
     <t>EUTM 000565267/EMBISSELL, EUTM 000531160/EMBISSELL, EUTM 005274204/EMBiSSEll, EUTM 011316511/EMPROHEAT, EUTM 014321161/EMPROHEAT 2X REVOLUTION</t>
   </si>
   <si>
     <t>BISSELL INTERNATIONAL TRADING COMPANY B.V.</t>
   </si>
   <si>
     <t>putekļu sūcēji, tvaika tīrītāji u.c.</t>
   </si>
   <si>
     <t>ITM 1510977 OPI, EUTM 018710245 O.P.I, ITM 1582124 NAWM, ITM 1565483 O·P·I, EUTM 018475494 OPI PRO SPA, EUTM 001831080 OPI	
 ITM 1683014 OPI XPRESSION, ITM 1561446 OPI NATURE STRONG	
 EUTM 018091203 O P I</t>
   </si>
   <si>
     <t>WELLA OPERATIONS US LLC</t>
   </si>
   <si>
     <t>EUTM 011126241/EM CARNIVOR, EUTM 014549505/EM CARNIVOR	
 EUTM 017921334/EM CARNIVOR</t>
   </si>
   <si>
     <t>E AND J GALLO - CARNIVOR</t>
-  </si>
-[...16 lines deleted...]
-    <t>rotas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 007393796 Roundell, EUTM 007060106 Spring Sponge, EUTM 003654 696 Tamasu, EUTM 000021998 BRYCE, EUTM 000021956 Sriver, EUTM 000021931 BUTTERFLY, EUTM 00021915 BUTTERFLY, EUTM 000021899 Butterfly, EUTM 011844578 Lezoline, EUTM 011699162 Jun Mizutani, EUTM 009449018 DIGNICS, EUTM 010234631 Earth, EUTM 011145109 Butterfly	
 EUTM 006028203 SPINART, EUTM 001610088, EUTM 008544298 Butterfly Effect, EUTM 008138191 Innerschield,EUTM 008137572 Innerforce, EUTM 014740691 Impartial, EUTM 013776471  BryceHighspeed, EUTM 013287131 Spin Refresh, EUTM 011699221 Mizutani Jun, EUTM 006474282, EUTM 011237534, EUTM 012624722, EUTM 012624607 BUTTERFLY, EUTM 008419491 Innerfibre, EUTM 008138141 Innerblade, EUTM 005241658 Energyforce, EUTM 005114608 SOLCION, EUTM 002624435 D´Or, EUTM 001132919 Catapult, EUTM 018322727 Dima, EUTM 018321670 Dima, tcharov
 EUTM 018316365 Ovtcharov, EUTM 018112825, EUTM 017946590 VISCARIA, EUTM 017932135Butterfly, EUTM 017586661Tenergy, EUTM 016365108Zhang Jike, EUTM 015892029Rozena, EUTM 015425838Timo Boll
 EUTM 015425821Boll, EUTM 015098957, EUTM 015098965, EUTM 015098932		</t>
   </si>
   <si>
     <t>Tamasu Butterfly Europa GmbH</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                   EUTM 012574612 SUPER-WAX, ITM 0206290 VLISCO	, ITM 0131446 VVH
-[...8 lines deleted...]
-  <si>
     <t>EUTM 12550257 ENTEROSGELUM</t>
   </si>
   <si>
     <t>The Procter &amp; Gamble Company</t>
   </si>
   <si>
     <t>šampūns, kondicionieris un produkti matiem</t>
   </si>
   <si>
     <t>EUTM 002423655 BENINCA'</t>
   </si>
   <si>
     <t>AUTOMATISMI BENINCA' - S.P.A.</t>
   </si>
   <si>
     <t>Sony Group Corporation</t>
   </si>
   <si>
     <t>elektronika, baterijas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">saulesbrilles u.c. </t>
   </si>
   <si>
     <t>Signify Holding B.V.</t>
@@ -5624,53 +5365,50 @@
     <t>EUTM 003592508/EM MIKSI</t>
   </si>
   <si>
     <t>PROMASIDOR IP HOLDINGS LIMITED</t>
   </si>
   <si>
     <t>piena pulveris</t>
   </si>
   <si>
     <t>PTM Guard SIA</t>
   </si>
   <si>
     <t xml:space="preserve">masāžas, akupunktūras un akupresūras paklāji, spilveni un to komplekti, izgatavoti no dabīgiem un videi draudzīgiem materiāliem </t>
   </si>
   <si>
     <t>LA CADETTE</t>
   </si>
   <si>
     <t>ādas rokassomas</t>
   </si>
   <si>
     <t>EUTM 016449704 MINERALIX</t>
   </si>
   <si>
     <t>PHARMILL - P. PLENKIEWICZ I W. FLORYSIAK Sp.k.</t>
-  </si>
-[...1 lines deleted...]
-    <t>ķīmiskās piedevas, ko izmanto dzīvnieku barības ražošanā, premiksi, proti, minerālu piedevu maisījumi dzīvnieku barībai, uztura bagātinātāji lopbarībai, ārstnieciskās piedevas dzīvnieku barībai, pārtika un barība dzīvniekiem</t>
   </si>
   <si>
     <t>EUTM 016451941 PULMOMIX</t>
   </si>
   <si>
     <t>PHARMILL - P.Plenkiewicz i W.Florysiak Sp.k.</t>
   </si>
   <si>
     <t>Festo SE &amp; Co. KG</t>
   </si>
   <si>
     <t>EUTM 004065728 OMNITROPE, EUTM003068863S SANDOZ, EUTM 003070422 SANDOZ, EUTM 002783306 ACLASTA</t>
   </si>
   <si>
     <t>SANDOZ AG</t>
   </si>
   <si>
     <t>Eli Lilly and Company</t>
   </si>
   <si>
     <t>EUTM 018687659/EM CACHAREL</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 015455843, EUTM 015455827, EUTM 003169414SATA 
 </t>
@@ -5683,127 +5421,118 @@
   </si>
   <si>
     <t>ITM 1501255/WO BE@RBRICK, ITM 1501256/WO BE@RBRICK	
 ITM 1707215/WO BE@RBRICK, ITM 1713860/WO BE@RBRICK
 ITM 1713859/WO @</t>
   </si>
   <si>
     <t>Medicom Toy Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1516399 COCOMELON, EUTM 018769924 COCOMELON ANIMAL TIME, EUTM 018274761 Blippi, EUTM 018755551 COCOMELON	
 EUTM 018277289 COCOMELON, EUTM 018175009 COCOMELON	
 EUTM 018175004 COCOMELON, ITM 1515399 COCOMELON	
 EUTM 018274759 BLIPPI, </t>
   </si>
   <si>
     <t xml:space="preserve">apģērbs, apavi, galvassegas, somas, tekstilizstrādājumi, u.c. </t>
   </si>
   <si>
     <t>EUTM 001293281, EUTM 002502797 ARC'TERYX, EUTM 001293133 ARC'TERYX</t>
   </si>
   <si>
     <t>Amer Sports Canada, Inc.</t>
   </si>
   <si>
-    <t>ceļojumu čemodāni un ceļojumu somas, mugursomas, apavi, kedas, pārgājienu zābaki, alpīnisma zābaki, ikdienas apavi, burāšanas apavi, tenisa apavi, jo īpaši basketbola apavi, slēpju zābaki un snovborda zābaki, pēcslēpošanas apavi un zābaki, zolītes un zoles, pēdas arka u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>Gilead Sciences Ireland UC</t>
   </si>
   <si>
     <t>EUTM 009492182 SEIKO, EUTM 002430635  5</t>
   </si>
   <si>
     <t>SEIKO GROUP KABUSHIKI KAISHA t/a SEIKO GROUP CORPORATION</t>
   </si>
   <si>
     <t>ITM 1306775 L'INSOUMIS, ITM 514656 AMETHYST, ITM 1730021 93129696 LALIQUE, EUTM 008736084 Lalique</t>
   </si>
   <si>
     <t>Lalique Parfums SA</t>
   </si>
   <si>
     <t>EUTM 001894237/EM CHEETOS, EUTM 002403822/EM Cheetos</t>
   </si>
   <si>
     <t>uzkodas uz kukurūzas bāzes</t>
   </si>
   <si>
     <t>NIKE Innovate CV</t>
   </si>
   <si>
     <t>Christian Dior Couture SA</t>
   </si>
   <si>
     <t>EUTM 012485322 PERCY PIG</t>
   </si>
   <si>
     <t>MARKS AND SPENCER P.L.C.</t>
-  </si>
-[...1 lines deleted...]
-    <t>kosmētika, parfimērijas preces, dezodoranti personīgai lietošanai, pretsviedru līdzekļi, ķelnes ūdens, ziepes, mazgāšanas līdzekļi, kas nav paredzēti rūpnieciskiem vai ražošanas procesiem vai izmantošanai medicīnā, veļaspulveris, trauku mazgājamais līdzeklis, mazgāšanas līdzekļi, veļas mīkstinātāji, tīrīšanas un pulēšanas līdzekļi, mājsaimniecības balinātājs, šampūni, matu preparāti, zobu pastas, depilācijas līdzekļi, viltus nagi, tualetes piederumi, ādas kopšanas līdzekļi, preparāti u.c.</t>
   </si>
   <si>
     <t>Zino Davidoff  S.A.</t>
   </si>
   <si>
     <t>LEGO A/S</t>
   </si>
   <si>
     <t xml:space="preserve">Lego </t>
   </si>
   <si>
     <t>Autocom Diagnostic Partner AB</t>
   </si>
   <si>
     <t xml:space="preserve">diagnostikas iekārtas un datu apstrādes ierīces </t>
   </si>
   <si>
     <t>EUTM 008326365/EM SPORTKASE, EUTM 003221801/EM O'NEILLS	
 EUTM 008408247/EM O'NE1918, EUTM 000279273/EM MILBRO COTTON COMPANY, EUTM 010226892/EM KOOLITE, EUTM 009000571/EM KOOLITE, EUTM 008327207/EM GAAGLE, EUTM 008337321/EM FOOTKASE, EUTM 015755812/EM COUNTY KIDZ, EUTM 017538083/EM 1918, EUTM 018645837/EM, EUTM 018646285/EM</t>
   </si>
   <si>
     <t>O'NEILLS IRISH INTERNATIONAL SPORTS COMPANY LIMITED</t>
   </si>
   <si>
     <t>Crayola Properties, Inc.</t>
   </si>
   <si>
     <t>ITM 704276 claris, EUTM 012024022 claris</t>
   </si>
   <si>
     <t>ACLARIS GmbH, Lindau, Zweigniederlassung Rebstein</t>
   </si>
   <si>
     <t>apavi un zeķes</t>
   </si>
   <si>
     <t>Loop</t>
-  </si>
-[...1 lines deleted...]
-    <t>Swedish Match North Europe AB</t>
   </si>
   <si>
     <t>SANDRO ANDY</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                        EUTM 000040410NORVIR, EUTM 001053446KALETRA, EUTM 002578664 Humira, EUTM 005084918ALUVIA, EUTM 010740141 ABBVIE
 </t>
   </si>
   <si>
     <t>AbbVie Inc.</t>
   </si>
   <si>
     <t>Organisme de défense et de gestion de l'appellation d'origine Châteauneuf-du-Pape</t>
   </si>
   <si>
     <t xml:space="preserve">pārtikas produkti, alkoholiskie dzērieni u.c. </t>
   </si>
   <si>
     <t>SMART</t>
   </si>
   <si>
     <t>EUTM 11879855 BRUNELLO CUCINELLI</t>
   </si>
   <si>
     <t>BRUNELLO CUCINELLI S.P.A.</t>
@@ -6350,59 +6079,50 @@
   <si>
     <t>EUTM 000960542/EM CRIZAL</t>
   </si>
   <si>
     <t>Lumada trgovina in proizvodnja d.o.o.</t>
   </si>
   <si>
     <t>EUTM 018445366/EM Daum France, EUTM 018893230/EM Daum Intérieur	
 EUTM 019053863/EM DAUM</t>
   </si>
   <si>
     <t>DAUM</t>
   </si>
   <si>
     <t>VIATRIS SPECIALTY LLC - 3D TABLET DESIGN</t>
   </si>
   <si>
     <t>EUTM 006594857 SILVER MOUNTAIN WATER, EUTM 018280720 CREED
 EUTM 013949573 CREED VIKING, EUTM 009073826 AVENTUS</t>
   </si>
   <si>
     <t>Fontaine Limited</t>
   </si>
   <si>
     <t>ziepes, smaržas, ēteriskās eļļas, kosmētika, matu losjoni</t>
-  </si>
-[...7 lines deleted...]
-    <t>Opteon YF aukstumaģents</t>
   </si>
   <si>
     <t>EUTM 010269652/EM CITROËN, EUTM 000189910/EM,ITM 902318/ WO, EUTM 008142903/EM CITROËN, EUTM 009030412/EM DS, EUTM 009027285/EM CITROËN RACING, EUTM 010080125/EM, EUTM 013966767/EM DS, EUTM 016169823/EM DS AUTOMOBILES, EUTM 003169951/EM CITROËN C1, EUTM 001438100/EM CITROËN C2, EUTM 001438191/EM CITROËN C3, EUTM 001437821/EM CITROËN C4, EUTM 010119824/EMC4 ELYSEE, EUTM 001437714/EM CITROËN C5, EUTM 001258391/EM CITROËN C6, EUTM 001437797/ EM CITROËN C8, EUTM 005011382/EM NEMO, EUTM 008702623/EM CITROËN DS3, EUTM 008770935/EM DS3 RACING, EUTM 008702649/EM CITROËN DS4, EUTM 008893381/EMCITROËN C-ZERO, EUTM 009704933/EM AIRCROSS, EUTM 014400576/EM e-Mehari, EUTM 018357093/EM, EUTM 010983146/EM C-ELYSEE, EUTM 017947142/EM CITROËN AMI, EUTM 002583151/EM</t>
   </si>
   <si>
     <t>AUTOMOBILES CITROEN</t>
   </si>
   <si>
     <t>Citroen auto rezerves daļas, logo dizains u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">
 EUTM 003466513graficzny, EUTM 014465587DEADPOOL,EUTM 012936415MARVEL AGENTS OF S.H.I.E.L.D., EUTM012048501 AGENTS OF S.H.I.E.L.D., EUTM 012022299 AVENGERS ASSEMBLE,  EUTM 011519626 BIG HERO, EUTM 010840809 UARDIANS OF THE GALAXY 
 EUTM 009458894ANT-MAN, EUTM 009458852 AVENGERS, EUTM 009458803  IRON MAN,EUTM 009458647 GUARDIANS OF THE GALAXY 
 EUTM 009458597 DOCTOR STRANGE, EUTM 009458481THOR 2, EUTM 009458415  MARVEL, EUTM 009268368 A, EUTM 008714347SUPER HERO SQUAD, EUTM 008197394graficzny, EUTM 008196305CAPTAIN AMERICA 
 EUTM 008190365GRAFICZNY 2, EUTM 006740013ANT-MAN, EUTM 006739999THOR, EUTM 004278446MARVEL, EUTM 003469665  DAREDEVIL, EUTM 003469657GHOST RIDER, EUTM 003466661,EUTM 003466653, EUTM 003466638, EUTM 003466621, EUTM 003466604 
 EUTM 003466596, EUTM 003466562, EUTM 003466547, EUTM 003357621 SUPER HEROES,EUTM 000047522 SPIDER-MAN,EUTM 000047506 X-MEN 
 EUTM 000047480MARVEL COMICS M, EUTM 000047456WOLFERINE 
 EUTM 000047431CAPTAIN AMERICA, EUTM 000047415FANTASTIC FOUR, EUTM 000047381 IRON MAN, EUTM 000047258AVENGERS 
 EUTM000047225HULK, EUTM 000047191THE INCREDIBLE HULK 
 EUTM 000047167 10320728 THE PUNISHER, EUTM 000047142 10320729 SILVER SURFER, EUTM 000047126 10320730 MARVEL, EUTM 009458472 10320731 BLACK PANTHER, EUTM 015534878, EUTM 009458548 10320733 IRON FIST, EUTM 015625098 10320734
 </t>
   </si>
   <si>
     <t>Marvel Characters, Inc.</t>
@@ -6513,70 +6233,58 @@
     <t>APPLE RETAIL NETHERLANDS B.V.</t>
   </si>
   <si>
     <t>ITM 1319603/WO LAUNCHPAD, ITM 1493172/WO, ITM 1330520/WO NOVATION, ITM 1805343/WO novation, ITM 1343102/WO RED, ITM 1343103/WO REDNET, ITM 1347727/WO SCARLETT, ITM 1527969A/WO SUMMIT, EUTM 018343316/EM VOCASTER, ITM 1708898/WO 2i2	
 ITM 1330272/WO CIRCUIT, ITM 1347542/WO CLARETT,ITM 1618948/WO FLkey, ITM 1316412/WO FOCUSRITE, ITM 1348240/WO LAUNCHKEY</t>
   </si>
   <si>
     <t>Focusrite Group EMEA Ltd</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000067744 BOSCH </t>
   </si>
   <si>
     <t>Robert Bosch GmbH</t>
   </si>
   <si>
     <t>Schlüter-Systems KG</t>
   </si>
   <si>
     <t>piederumi flīžu un akmens instalācijām, risinājumi flīžu profiliem, atvienošanai, pamatnēm, kustības šuvēm, apsildāmām grīdām un mitrām telpām</t>
   </si>
   <si>
     <t>HASBRO CONSUMER PRODUCTS LICENCING LIMITED</t>
   </si>
   <si>
-    <t>bērnu apģērbi, pidžamas ar apmetni, papīra dvieļi, salvetes, vienreizlietojamie papīra dvieļi, tālruņa kartes un kredītkartes, attēli, grafikas, rokasgrāmatas, plakāti, apsveikuma kartītes, pastkartes, attēlu kartes, uzlīmes, pretsviedru tualetes piederumi, aromterapijas eļļas, zīdaiņu eļļas, mitrās salvetes zīdaiņiem, dušas želejas, kristāli, ķermeņa krēmi, losjoni un pulveri, elpas atsvaidzinātāji, burbuļvannas, dezodoranti, pārsēju materiāls, zīdaiņu pārtika, vitamīni bērniem, ārstnieciskas zāļu tējas, dezinfekcijas līdzekļi u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 018190647/EM SH/FT, EUTM 013627062/EM PFG PERFORMANCE FISHING GEAR, EUTM 013627005/EM PFG, EUTM 006444616/EM OMNI-TECH, EUTM 010810075/EM OMNI-SHIELD, EUTM 006167233/EM OMNI-SHADE, EUTM 008684037/EM OMNI-HEAT, EUTM 001842475/EM OMNI-GRIP, EUTM 010768356/EM OMNI-FREEZE, EUTM 001842103/EM OMNI-DRY, EUTM 004152294/EM Columbia Sportswear Company, EUTM 004366671/EM COLUMBIA SPORTSWEAR COMPANY, EUTM 004421236/ EM Columbia Sportswear Company, EUTM 000511477/EM COLUMBIA SPORTSWEAR COMPANY, EUTM 006133052/EM Columbia Sportswear Company, EUTM 002663532/EM Columbia GRT, EUTM 012338315/EM Columbia	, EUTM 000511402/EM Columbia, EUTM 001719624/EM COLUMBIA, EUTM 004590121/EM Columbia, EUTM 006660393/EM BUGABOO, EUTM 010872745/EM BUGABOO, EUTM 001842566/EM	
 EUTM 004366861/EM, ITM 1014934/WO BUGABOOT, ITM 1035372/WO OMNI-WICK, ITM 951755/WO PHG PERFORMANCE HUNTING GEAR	
 ITM 709340/WO TITANIUM, EUTM 012245072/EM TURBODOWN
 EUTM 003111259/EM TITANIUM, EUTM 006225684/EM TESTED TOUGH
 EUTM 006451009/EM TECHLITE</t>
   </si>
   <si>
     <t>COLUMBIA SPORTSWEAR EUROPE</t>
-  </si>
-[...7 lines deleted...]
-    <t>DOLBY LABORATORIES LIC CORP</t>
   </si>
   <si>
     <t>Exact Tools Oy</t>
   </si>
   <si>
     <t>NCPR LEGO Minifigure LEGO Minifigure, NCPR LEGO Friends figurine female LEGO Friends figurine female, NCPR LEGO® Minifigure Skeleton LEGO® Minifigure Skeleton, NCPR LEGO® Friends figure male LEGO® Friends figure male, NCPR LEGO® DUPLO® figure LEGO® DUPLO® figure, NCPR LEGO® Microfigure LEGO® Microfigure,NCPR LEGO DUPLO -10558 LEGO,DUPLO- 10558, NCPR LEGO DUPLO - 10514 LEGO DUPLO - 10514, NCPR LEGO DUPLO - 10595 LEGO DUPLO - 10595, NCPR LEGO DUPLO - 6153 LEGO DUPLO - 6153, NCPR LEGO CREATOR - 10256  LEGO CREATOR - 10256
 NCPR LEGO CREATOR - 10264 LEGO CREATOR - 10264, NCPR LEGO CREATOR - 31094  LEGO CREATOR - 31094, NCPR LEGO CREATOR - 10270 LEGO CREATOR - 10270, NCPR LEGO TECHNIC - 42110 LEGO TECHNIC - 42110, NCPR LEGO TECHNIC - 42099 LEGO TECHNIC-42099
 NCPR LEGO TECHNIC - 42096 LEGO TECHNIC - 42096, NCPR LEGO TECHNIC - 42108 LEGO TECHNIC - 42108, NCPR LEGO TECHNIC -42105 LEGO TECHNIC - 42105, NCPR LEGO TECHNIC -42115 LEGO TECHNIC - 42115, NCPR LEGO LEGENDS OF CHIMA - 70010 LEGO LEGENDS OF CHIMA - 70010, NCPR LEGO CITY - 60197 LEGO CITY - 60197, NCPR LEGO CITY - 60246 LEGO CITY - 60246, NCPR LEGO CITY - 60228 LEGO CITY - 60228, NCPR LEGO CITY - 60253 LEGO CITY - 60253,NCPR LEGO NINJAGO - 71702 LEGO NINJAGO - 71702, NCPR LEGO NINJAGO -70670 LEGO NINJAGO - 70670, NCPR LEGO HERO FACTORY - 44014 LEGO HERO FACTORY - 44014, NCPR LEGO SUPER HEROES (MARVEL &amp; DC) - 76125 LEGO SUPER HEROES (MARVEL &amp; DC) - 76125,NCPR LEGO SUPER HEROES (MARVEL &amp; DC) - 76148 LEGO SUPER HEROES (MARVEL &amp; DC) - 76148, NCPR LEGO SUPER HEROES (MARVEL &amp; DC) - 76139 LEGO SUPER HEROES (MARVEL &amp; DC) - 76139, CPR LEGO STAR WARS - 75252 LEGO STAR WARS - 5252	, NCPR LEGO STAR WARS -75211 LEGO STAR WARS -75211,NCPR LEGO STAR WARS -5267 LEGO STAR WARS -75267
 NCPR LEGO FRIENDS - 41035 LEGO FRIENDS - 41035, NCPR LEGO FRIENDS - 41039 LEGO FRIENDS - 41039, NCPR LEGO FRIENDS - 41015 LEGO FRIENDS - 41015, NCPR LEGO NEXO KNIGHTS - 70324 LEGO NEXO KNIGHTS - 70324, NCPR LEGO BRICK HEADZ - 41617 LEGO BRICK HEADZ - 41617, NCPR LEGO BRICK HEADZ - 40271,NCPR LEGO BRICK HEADZ - 41589LEGO BRICK HEADZ - 41589,NCPR LEGO BRICK HEADZ - 40378LEGO BRICK HEADZ - 40378, NCPR LEGO HARRY POTTER - 71043 LEGO HARRY POTTER - 71043, NCPR LEGO HARRY POTTER - 75954 LEGO HARRY POTTER - 75954, NCPR LEGO HARRY POTTER - 75979LEGO HARRY POTTER - 75979, NCPR LEGO HARRY POTTER - 75950 LEGO HARRY POTTER - 75950, NCPR LEGO OVERWATCH - 75972 LEGO OVERWATCH - 75972, NCPR LEGO OVERWATCH - 75973 LEGO OVERWATCH - 75973, NCPR LEGO MINECRAFT - 21144 LEGO MINECRAFT - 21144, NCPR LEGO MINECRAFT - 21131 LEGO MINECRAFT - 21131, NCPR LEGO MINECRAFT - 21157 LEGO MINECRAFT - 21157, NCPR LEGO MINECRAFT - 21137 LEGO MINECRAFT - 21137, NCPR LEGO ARCHITECTURE - 21042 LEGO ARCHITECTURE - 21042, NCPR LEGO ARCHITECTURE - 21043 LEGO ARCHITECTURE - 21043, NCPR LEGO ARCHITECTURE - 21044 LEGO ARCHITECTURE - 21044, NCPR LEGO TROLLS WORLD TOUR - 41255 LEGO TROLLS WORLD TOUR - 41255	
 NCPR LEGO TROLLS WORLD TOUR - 41253 LEGO TROLLS WORLD TOUR - 41253, NCPR LEGO JURASSIC WORLD - 75935 LEGO JURASSIC WORLD - 75935, NCPR LEGO JURASSIC WORLD - 75934 LEGO JURASSIC WORLD - 75934, NCPR LEGO DISNEY - 43172 LEGO DISNEY - 43172	
 NCPR LEGO DISNEY - 71040 LEGO DISNEY - 71040,NCPR LEGO DISNEY - 43174 LEGO DISNEY - 43174, NCPR LEGO DISNEY - 43178 LEGO DISNEY - 43178, NCPR LEGO IDEAS - 21321 LEGO IDEAS - 21321, NCPR LEGO HIDDEN SIDE - 70431 LEGO HIDDEN SIDE - 70431, NCPR LEGO HIDDEN SIDE - 70427 LEGO HIDDEN SIDE - 70427, NCPR LEGO SUPER MARIO - 71374 LEGO SUPER MARIO - 71374, NCPR LEGO SUPER MARIO - 71411 LEGO SUPER MARIO - 71411, NCPR LEGO DREAMZZZ - 71456 LEGO DREAMZZZ - 71456, NCPR LEGO DREAMZZZ - 71457 LEGO DREAMZZZ - 71457, NCPR LEGO Botanical Line - 40524 LEGO Botanical Line - 40524, NCPR LEGO Botanical Line - 10311 LEGO Botanical Line - 10311
 NCPR Storage box with 4 knobs Storage box with 4 knobs,NCPR Storage box with 8 knobs Storage box with 8 knobs,NCPR Storage box - head Storage box - head	
 NCPR LEGO BRICK HEADZ figure</t>
   </si>
   <si>
     <t>Lego A/S</t>
   </si>
   <si>
     <t>ICD D222066-0002/WO, ICD D222066-0004/WO,ICD D222066-0001/WO, ITM 1222605/WOprostoria, ITM 1222604/WOProstoria, ICD D238048-0002/WO
 ICD D238048-0003/WO, ICD D238048-0004/WO, ICD D238048-0005/WO
 ICD D238048-0001/WO, ICD D210615-0009/WO, ICD D210615-0011/WO	
 ICD D210615-0010/WO, ICD D210615-0008/WO, ICD D210615-0003/WO	
 ICD D210615-0006/WO, ICD D210615-0007/WO, ICD D210615-0001/WO	
 ICD D210615-0002/WO, ICD D210615-0004/WO, ICD D222066-0003/WO
 ICD D222066-0005/WO, ICD D077310-0001/WO, ICD D084748-0002/WO
@@ -6605,199 +6313,135 @@
   </si>
   <si>
     <t>Tetra GmbH</t>
   </si>
   <si>
     <t>dzīvnieku kopšanas līdzekļi</t>
   </si>
   <si>
     <t>EUTM 003981842 ATOMIC, EUTM 004370268 ATOMIC, EUTM 014225106 REVENT	, EUTM 010981975 ATOMIC, EUTM 010982296 Marke ohne Text
 EUTM 004372009 Marke ohne Text, EUTM 017504689 Marke ohne Text	
 EUTM 009960923 REDSTER, EUTM 016779911 COUNT,EUTM 018054619 FOUR, EUTM 018205691 MAVEN, EUTM 018720908 Marke ohne Text	
 EUTM 008824021 CLOUD, EUTM 018206014 MAVERICK, EUTM 018295081 SNOWCLOUD, EUTM 018718404 ATOMIC, EUTM 008372302 SKINTEC, EUTM 011156205 BACKLAND, EUTM 015108095 BACKLAND
 EUTM 018373917 BENT, EUTM 018093923 HAWX, EUTM 018671473 BACKLAND SUMMIT</t>
   </si>
   <si>
     <t>EUTM 018858301/EM DAYCO Racing ( R ) TM, EUTM 018858328/EM DAYCO ( R ) Racing, EUTM 018858238/EM DAYCO RACING, EUTM 018466044/EM DAYCO POWER, EUTM 018466024/EM DAYCO POWER
 EUTM 004455416/EM DAYCO, EUTM 005839766/EM DAYCO</t>
   </si>
   <si>
     <t>DAYCO EUROPE SRL</t>
   </si>
   <si>
     <t>IGUZZINI ILLUMINAZIONE S.P.A.</t>
   </si>
   <si>
-    <t>modulāras lampu sistēmas, kas sastāv no dažādiem elementiem (gaismas stieņa, savienojuma un pamatnes) vai "sienas" vai "piekares" vai "grīdas" vai "no augšas līdz griestiem" gaismas stieņa arhitektūras apgaismojumam, tajos ietilpst optiskie piederumi un gaismas sloksnes.</t>
-[...1 lines deleted...]
-  <si>
     <t>ITM 1422973/WO PADCEV</t>
   </si>
   <si>
     <t>AGENSYS INC</t>
   </si>
   <si>
     <t>farmaceitiskie preparāti, specializēta farmaceitisko līdzekļu ražošana, ķīmijterapijas līdzekļi</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1559737/WO PETIT BATEAU, EUTM 004097358/EM PETIT BATEAU
 EUTM 018896247/EM PETIT BATEAU, ITM 849158/WO, EUTM 001923820/EM PETIT BATEAU
 </t>
   </si>
   <si>
     <t>PETIT-BATEAU</t>
   </si>
   <si>
-    <t>EUTM 002564300/EM VANS, EUTM 002940344/EM, EUTM 001143130/EM VANS, EUTM 010512127/EM VANS "OFF THE WALL", EUTM 010512424/ EM, EUTM 010512325/EM, EUTM 003001732/EM VANS OFF THE WALL
-[...29 lines deleted...]
-  <si>
     <t>EUTM 018781963/EM"Bee", EUTM	018781963/EM "Bee", EUTM 012071759/EM BICYCLE, EUTM 012071841/EM BICYCLE 808 The U.S. PLAYING CARD CO. MADE IN U.S.A., EUTM 018793241/EM BICYCLE TRUSTED SINCE 1885, EUTM 012071759/EM BICYCLE, EUTM 012071841/EM BICYCLE 808 The U.S. PLAYING CARD CO. MADE IN U.S.A., EUTM 018793241/EM BICYCLE TRUSTED SINCE 1885</t>
   </si>
   <si>
     <t>THE UNITED STATES PLAYING CARD COMPANY</t>
   </si>
   <si>
     <t>spēļu kārtis</t>
   </si>
   <si>
     <t>ΕΝΩΣΗ ΜΑΣΤΙΧΟΠΑΡΑΓΩΓΩΝ ΧΙΟΥ</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000124446JAVA, EUTM 003449691, EUTM 000125781 SUN 
 EUTM 000124610 SUN, EUTM 000124594 Sun, EUTM 006551626 JAVA 
 </t>
   </si>
   <si>
     <t>ORACLE EMEA LTD</t>
   </si>
   <si>
     <t>operētājsistēmas, programmatūras un datortehnika</t>
   </si>
   <si>
     <t>ITM 883565/WO Schindler, EUTM 016612707/EM, ITM 1265628/WO SCHINDLER</t>
   </si>
   <si>
     <t>INVENTIO AG</t>
   </si>
   <si>
     <t>KENVUE INC</t>
   </si>
   <si>
     <t>farmaceitiskie produkti u.c.</t>
   </si>
   <si>
     <t>ICD D203262-0002/WO, ICD D203262-0001/WO, ICD D203262-0005/WO	
 ITM 1114481/WO IWC SCHAFFHAUSEN, EUTM 012196168/EM JAEGER-LECOULTRE, EUTM 012195831/EM IWC, EUTM 012196135/EM PIAGET, EUTM 012276275/E VACHERON CONSTANTIN, EUTM 012195905/EM BAUME &amp; MERCIER, EUTM 013207097/EM CARTIER, EUTM012236626 /EM C, EUTM 012443685/EM PANERAI, EUTM 003450772/EMVAN CLEEF &amp; ARPELS, EUTM 005925201/EM ROGER DUBUIS,EUTM 018180200/EM ROGER DUBUIS, EUTM 009166497/EM, ICD D079386-0029/WO, ICD D079386-0016/WO, ICD D079386-0005/WO, ICD D079386-0013/WO, ICD D079386-0028/WO, ICD D079386-0006/WO, ICD D079386-0002/WO, ICD D079386-0015/WO, ICD D079386-0017/WO, ICD D079386-0024/WO, ICD D079386-0012/WO</t>
   </si>
   <si>
     <t>RICHEMONT  INTERNATIONAL</t>
   </si>
   <si>
     <t>pulksteņi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>EUTM 009717761/EM SEE BY CHLOE, EUTM 003683661/EM CHLOE
 EUTM 002113454/EM SEE BY CHLOE, ICD D218294-0001/WO, ICD D218294-0003/WO, ICD D218294-0002/WO</t>
   </si>
   <si>
     <t>SOC CHLOE</t>
-  </si>
-[...13 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Valsts preču zīme </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>(NTM)</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Eiropas Savienības preču zīmi </t>
-[...13 lines deleted...]
-    <r>
       <t xml:space="preserve">Starptautiska reģistrēta preču zīme </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>(ITM)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Reģistrēts valsts dizainparaugs </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
@@ -6904,65 +6548,50 @@
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>(UPT)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Funkcionālais modelis </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>(NUM)</t>
     </r>
   </si>
   <si>
     <t>Ģeogrāfiskās izcelsmes norāde / cilmes vietas nosaukums:</t>
-  </si>
-[...13 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">vīnam </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>(CGIW)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">aromatizētiem vīna kokteiļiem </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Times New Roman"/>
@@ -7352,53 +6981,50 @@
   </si>
   <si>
     <t>EUTM 018749906/EM KHYBER NASWAR</t>
   </si>
   <si>
     <t>GENERAL BUSINESS SOLUTION</t>
   </si>
   <si>
     <t>Pruim tabaka</t>
   </si>
   <si>
     <t>EUTM 012996451/EM M, EUTM 012356283/EM WOBURN, EUTM 008156721/EM THE FATHER OF LOUD, EUTM 014557061/EM STRIKE	
 EUTM 006126049/EM STOMPWARE, EUTM 014323166/EM STOCKWELL
 EUTM 012356325/EM STANMORE, EUTM 014557037/EM PRIZEMAN
 EUTM 014556971/EM ORIGIN, EUTM 008769986/EM NATAL, EUTM 009001603/EM NATAL, EUTM 014556922/EM MONUMENT, EUTM 013971908/EM MONITOR, EUTM 013971965/EM MODE EQ, EUTM 013971924/EM MODE, EUTM 013971833/EM MINOR, EUTM 008159113/ EM Marshallamps, EUTM 013972039/EM MARSHALL HEADPHONES
 EUTM 012932588/EM MARSHALL GATEWAY, EUTM 013005392/EM MARSHALL CODE, EUTM 017543109/EM Marshall Amplification, EUTM 012996401/EM Marshall AMPLIFICATION, EUTM 017540551/EM Marshall AMPLIFICATION, EUTM 005967732/EM Marshall AMPLIFICATION	
 EUTM 012996419/EM Marshall, EUTM 012996427/EM MARSHALL,EUTM 015136336/EM Marshall, EUTM 000058065/EM Marshall, EUTM 014378533/ EM MARSHALL, EUTM 010697936/EM MARSHALL,EUTM 018104482/EM Marshall, EUTM 010357201/EM MARSHALL,EUTM 017536079/EM Marshall
 EUTM 015249601/EM Marshall, EUTM 014378541/EM Marshall, EUTM 015249535/EM MARSHALL, EUTM 010707073/EM MARSHALL, EUTM 013971759/EM MAJOR, EUTM 015249361/EM M Marshall RECORDS
 EUTM 011354065/EM M, EUTM 014378525/EM M, EUTM 011747995/EM KILBURN, EUTM 011923356/EM JVM, EUTM 011747979/EM JTM,EUTM 011923406/EM JMP, EUTM 012996443/EM Jim Marshall, EUTM 011747821/ EM JCM	, EUTM 014557011/EM HEARTWOOD, EUTM 012356127/EM HANWELL, EUTM 014556989/EM FEARLESS, EUTM 019087214/EM BROMLEY, EUTM 014323133/EM BRIXTON, EUTM 015560394/EM ASTORIA, EUTM 014556955/EM AMBUSH,EUTM 013188503/EM ACTON
 EUTM 009641432/EM</t>
   </si>
   <si>
     <t>MARSHALL AMPLIFICATION PLC</t>
   </si>
   <si>
-    <t>Google LLC</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM018294133HANUTA HASELNUSS-SCHNITTE, EUTM 017677642 hanuta, EUTM 000230151 hanuta</t>
   </si>
   <si>
     <t>FERRERO oHG mbH</t>
   </si>
   <si>
     <t>ENGISO ApS</t>
   </si>
   <si>
     <t>EUTM 003325446/EM CONTROLLOGIX, EUTM 012864476/EM A-B, EUTM 002184588/EM ROCKWELL AUTOMATIO, EUTM 012864443/ EM ALLEN-BRADLEY</t>
   </si>
   <si>
     <t>ROCKWELL AUTOMATION B.V.</t>
   </si>
   <si>
     <t>elektroniskās detaļas</t>
   </si>
   <si>
     <t>EUTM 001019843/EM TIMBERLAND, EUTM 003452621/EM TIMBERLAND, EUTM 000164525/EM TIMBERLAND, EUTM 003057148/ EM Timberland, EUTM 001261411/EM TIMBERLAND, EUTM 001374750/ EM TIMBERLAND, EUTM 003185006/EM TBL, EUTM 001609890/EM PRO, EUTM 001609858/EM TIMBERLAND PRO, EUTM 001261403/EM, EUTM 003450673/EM, EUTM 000153486/EM, EUTM 001020049/EM, EUTM 003413093/EM SMARTWOOL, EUTM 017920291/EM, EUTM 014829006/ EM, EUTM 014829022/EM, EUTM 001374867/EM</t>
   </si>
   <si>
     <t>TBL LICENSING LLC</t>
   </si>
   <si>
     <t>EUTM 008979775 MOOSE KNUCKELS, EUTM 008979692, EUTM 008979254 MOOSE KNUCKLES, ITM 1530455 MOOSE KNUCKLES	
@@ -8162,53 +7788,50 @@
     <t>medicīnas preces, vakcīnas, vitamīni, uztura bagātinātājs, medicīnas ierīces</t>
   </si>
   <si>
     <t>EUTM 014683916 DUPIXENT, EUTM 015636293 DUPIXENT, EUTM 018484647/EM Dupixent Connections, EUTM 018689488 DUPIXENT, EUTM 017370842/EMDUPIXENT myway</t>
   </si>
   <si>
     <t>SANOFI BIOTECHNOLOGY</t>
   </si>
   <si>
     <t>PE KNIAZIEV EDUARD</t>
   </si>
   <si>
     <t>kosmētikas līdzekļi nagiem, nagu lakas</t>
   </si>
   <si>
     <t>EUTM 018126278/EM AKIFIX</t>
   </si>
   <si>
     <t>EUTM 018575035/EM SQUID GAME,EUTM 018590303/EM SQUID GAME
 EUTM 018688589/EM SQUID GAME,EUTM 018575036/EM SQUID GAME
 EUTM 018579038/EM SQUID GAME, EUTM 018632790/EM	
 EUTM 018688590/EM</t>
   </si>
   <si>
     <t>NETFLIX CPX INTERNATIONAL B.V.</t>
-  </si>
-[...1 lines deleted...]
-    <t>izklaides pakalpojumi, mobilo tālruņu, planšetdatoru, klēpjdatoru, kameru un portatīvo skaņas un video atskaņotāju, elektronisko grāmatu lasītāju, datoru, viedpulksteņu un personālo digitālo asistentu piederumi, proti, aizsargapvalki, vāciņi, futrāļi, priekšējās plāksnes, apvalki, siksnas un aizsargpārklājumi displeju ekrāniem, austiņas; austiņas, planšetdatoru tastatūras, peles paliktņi, rokturi, statīvi un stiprinājumi rokas digitālajām elektroniskajām ierīcēm, proti, mobilajiem tālruņiem, planšetdatoriem, kamerām un portatīvajiem skaņas un video atskaņotājiem, elektroniskajiem grāmatu lasītājiem, datoriem un personālajiem digitālajiem asistentiem apģērbs, austiņas, atslēgu piekariņi,  pildspalvas, pēļu figūriņas, tekstilizstrādājumi un tekstilizstrādājumu aizstājēji, dvieļi, gultas veļa, guļammaisi, vannas un dušas želejas, vannas želeja, vannas sāļi, ķermeņa skrubis, vannas putas, dezodorējošas ziepes, sejas skrubis, šķidrās vannas ziepes, šķidrās ziepes rokām un sejai; ādas ziepes, ziepes ķermeņa kopšanai pīlinga skrubji kosmētiskiem nolūkiem,vaigu sārtums, ķermeņa spīdums, korektori, kosmētika, acu ēnas, uzacu zīmuļi, lūpu balzami un lūpu spīdums, lūpu krāsa,bižutērija, rotaslietas, rokaspulksteņi   u.c.</t>
   </si>
   <si>
     <t>ITM 1740523/WO, ICD D248094-0001/WO, ICD D238056-0001/WO, ICD D238625-0001/WO, ICD D239208-0001/WO, ICD D243980-0001/WO	
 ICD D238257-0001/WO, ITM 1638954/WO POLÈNE</t>
   </si>
   <si>
     <t>EUTM 018998385/EM TYRREL PROFESSIONAL</t>
   </si>
   <si>
     <t>MB Prabangos banga</t>
   </si>
   <si>
     <t>matu kopšanas līdzekļi, šampūni u.c.</t>
   </si>
   <si>
     <t>ITM 1824790/WO SAINT-TROPEZ</t>
   </si>
   <si>
     <t>MAIRIE</t>
   </si>
   <si>
     <t>EUTM 005582201/EM QUORIDOR</t>
   </si>
   <si>
     <t>GIGAMIC</t>
@@ -8277,53 +7900,50 @@
 EUTM 015510795/EM MOTO MOD	, EUTM 012283561/EM MOTO G	
 EUTM 012866109/EM MOTO E, EUTM 014013296/EM MOTO BODY	
 EUTM 013444575/EM MOTO, EUTM 012314761/EM MOTO, EUTM 016999971/EM MOTO, EUTM 002565935/EM MOTO,EUTM 004590089/EM MAG ONE BY MOTOROLA, EUTM 015450001/EM M TURBOPOWER	
 EUTM 003457851/EM M, EUTM 003457728/EM M,EUTM 005523402/EM M
 EUTM 016999955/EM M, EUTM 003213444/EM M, EUTM 002883205/EM HELLOMOTO, EUTM 005160809/EM CRYSTALTALK, EUTM 019118441/ EM, ITM 1667711/WO M4DE, ITM 1753242/WO MOTO MOO, ITM 1600420/WO MOTOSYNC</t>
   </si>
   <si>
     <t>mobilie tālruņi  u.c.</t>
   </si>
   <si>
     <t>ITM 1530116 BUCKY, EUTM 011578564 BUCKFAST, EUTM  011338861 BUCKFAST, EUTM 2957306 BUCKFAST, EUTM 2957157, EUTM 000258798 BUCKFAST, EUTM017123357 BUCKY</t>
   </si>
   <si>
     <t>QUILATE SERVICES SA</t>
   </si>
   <si>
     <t>EUTM 01230+A2522:C25238516 II LES DEUX,EUTM 011443983 LES DEUX
 EUTM 017097726 II</t>
   </si>
   <si>
     <t>ITM 1481319 ZIMMERMANN</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 001398957/EM DUPLO, ITM 1791360/WO	
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>pralinē, šokolādes konfektes, vafeles, šokolāde, raukšķīgas šokolādes vafeles</t>
   </si>
   <si>
     <t>EUTM 011603651/EM TIC TAC, EUTM 009298183/EM TIC TAC, ITM 1210944/WO tic tac, ITM 1652292/WO tic tac</t>
   </si>
   <si>
     <t>cukura konfektes</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1357870/WO, ITM 1360296/WO, ITM 1422800/WO Kinder bueno
 ITM 1536704/WO Kinder Country, ITM 1241737/WO, ITM 1375307/WO Kinder, ITM 1535149/WO Kinder Maxi, ITM 1482068/WO,ITM 1634141/WO
 ITM 1374098/WO Kinder SURPRISE,EUTM 019122959/EM KINDER BUENO DARK, EUTM 019122974/EM KINDER BUENO	
 </t>
   </si>
   <si>
     <t>EUTM 009316878/EM NUTELLA, ITM 1191051/WO nutella, ITM 1073241/WO nutella, ITM 1633173/WO nutella, ITM 1407264/WO nutella
 ITM 1357583/WO nutella, ITM 1758169/WO nutella, ITM 1761839/WO
 ITM 1814119/WO nutella, ITM 1702822/WO spread a nutella smile
 ITM 1748245/WO nutella peanut</t>
   </si>
   <si>
     <t>uzklājama šokolāde ar lazdu riekstiem</t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM  013517611  KK, EUTM  001141126 KIKO, EUTM  014575443  KIKO MILANO</t>
   </si>
@@ -8776,59 +8396,50 @@
     <t>EUTM 016664963/EM MARCHING ON TOGETHER,EUTM 007115901/EM LEEDS UNITED, EUTM 001311588/EM, EUTM 009353293/EM</t>
   </si>
   <si>
     <t>LEEDS UNITED FOOTBALL CLUB LIMITED</t>
   </si>
   <si>
     <t>sporta apģērbs, futbola bumbas, šalles</t>
   </si>
   <si>
     <t>LATTAFA PERFUMES IND. LLC.</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1126166/WO Monchhichi, EUTM 009139346/EM, EUTM 009139312/EM, ITM 1126165/WO
  </t>
   </si>
   <si>
     <t>SEKIGUCHI CO LTD</t>
   </si>
   <si>
     <t>EUTM 000165845/EM kipling, EUTM 001459155/EM KIPLING, EUTM 001016542/EM kipling,EUTM 001459288/EM KIPLING,	EUTM 001016492/EM KIPLING, EUTM 004903928/EM KIPLING, EUTM 018679398/EM NAPAPIJRI BE OUT THERE,	EUTM 005052816/EM NAPAPIJRI geographic, EUTM 000291021/EM NAPAPIJRI, EUTM 009840901/EM NAPAPIJRI, EUTM 015326325/EM NAPAPIJRI</t>
   </si>
   <si>
     <t>VF International SAGL</t>
   </si>
   <si>
-    <t>EUTM	008518839/EM PIONEER DJ, EUTM	010902468/EM  SOUND TUNED BY ANDREW JONES A. JONES CHIEF SPEAKER ENGINEER</t>
-[...7 lines deleted...]
-  <si>
     <t>alkoholiskais dzērins MALIBU</t>
   </si>
   <si>
     <t>EUTM 006103899 PARMIGIANO-REGGIANO, EUTM 008737447 CONSORZIO DEL FORMAGGIO PARMIGIANO REGGIANO, EUTM 008737405 PARMIGIANO REGGIANO, EUTM 017721051 PARMIGIANO REGGIANO, EUTM 017948650, EUTM 008737389 PARMIGIANO REGGIANO, EUTM 001126481 PARMIGIANO REGGIANO, EUTM 017942425 PARMIGIANO REGGIANO, GIP PDO-IT-0016 Parmigiano Reggiano, EUTM 012053369/EM PARMIGIANO REGGIANO CONSORZIO TUTELA</t>
   </si>
   <si>
     <t>FAVERO ELECTRONICS SRL</t>
   </si>
   <si>
     <t>velosipēdu datori, velosipēdu pedāļi</t>
   </si>
   <si>
     <t>EUTM 013055033/EM 1664 - sixteensixtyfour, EUTM 018685684/EM Kronenbourg 1664 BLANC, EUTM 018683108/EM 1664 BLANC, EUTM 019016525/EM 1664 , EUTM 018967049/EM 1664,ITM 1788958/WO 1664 Kronenbourg BLANC, EUTM 018967154/EM 1664, ITM 1749320/WO Kronenbourg 1664</t>
   </si>
   <si>
     <t>BRASSERIES KRONENBOURG</t>
   </si>
   <si>
     <t>alus</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 0989696 GC, EUTM	000567511MARCIANO
 </t>
   </si>
   <si>
@@ -9069,53 +8680,50 @@
   <si>
     <t>ITM 1433937 FORTNITE, ITM 1441992 FORTNITE, ITM 1433939 FORTNITE, ITM 1419271 FORTNITE, EUTM 017947714 FORTNITE	
 ITM 1426745 FORTNITE, ITM 1426785 FORTNITE BATTLE ROYALE	
 ITM 1447680 FORTNITE</t>
   </si>
   <si>
     <t>EUTM 009901299/EM CARLSBERG COPENHAGEN 1847 BY APPOINTMENT TO THE ROYAL DANISH COURT,EUTM000906586/EM CARLSBERG - PROBABLY THE BEST BEER IN THE WORLD	
 EUTM 000043968/EM CARLSBERG, EUTM	017997103/EM Carlsberg Danish Pilsner 1847 Onwards By Appointment to the Royal Danish Court, EUTM 000044016/EM Carlsberg, ITM 1770058/WO Carlsberg, ITM 1651307/WO Carlsberg</t>
   </si>
   <si>
     <t>Carlsberg A/S</t>
   </si>
   <si>
     <t>alus, alkoholiskie un bezalkoholiskie dzērieni pudelēs un skārdenēs u.c.</t>
   </si>
   <si>
     <t>EUTM0 18147664/EM  STRANGER THINGS, EUTM 018470831/EM STRANGER THINGS, EUTM 018059012/EM STRANGER THINGS	
 EUTM 016486961/EM STRANGER THINGS, EUTM 016494064/EM STRANGER THINGS, EUTM 018740882/EM HELLFIRE CLUB	
 EUTM 018740870/EM HELLFIRE CLUB</t>
   </si>
   <si>
     <t>NETFLIX CPX INTERNATIONAL B.V. - STRANGER THINGS</t>
   </si>
   <si>
     <t>24BOTTLES SOCIETA' BENEFIT S.R.L.</t>
-  </si>
-[...1 lines deleted...]
-    <t>ūens pudeles, ceļojumu krūzes, izolētas pudeles; gumijas blīves, nemetāliski pudeļu korķi, vāciņi, plecu siksnas, nerūsējošā tērauda dzeršanas salmiņi, gumijas auklas un aukliņas, galda piederumu turētāji u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                     EUTM 283051 P POLLINI, ITM 485980 POLLINI, ITM 609064 P POLLINI, ITM 385729 POLLINI, EUTM 4224242 P POLLINI, EUTM 10978559 STUDIO POLLINI, EUTM 10978773 STUDIO POLLINI 
  </t>
   </si>
   <si>
     <t>EUTM 009586801 KRISS, ITM 1160654 KRISS</t>
   </si>
   <si>
     <t>Kriss Systems S.A.</t>
   </si>
   <si>
     <t>EUTM 017611799/EM Silicon Mix</t>
   </si>
   <si>
     <t>LABORATORIOS RIVAS SRL</t>
   </si>
   <si>
     <t>EUTM 000084970/EM, EUTM 011338101/EM PAUL &amp; SHARK, EUTM 001475508/EM PAUL &amp; SHARK yachting, EUTM 017920674/EM, EUTM 017920670/EM, EUTM 017920671/EM, EUTM 001532142/EM, ITM 1744846/WO, ITM 1764942/WO, ITM 1721346/WO KIPAWA, ITM 1778511/WO PAUL &amp; SHARK, ITM 1811507/WO PAUL &amp; SHARK</t>
   </si>
   <si>
     <t>DAMA S.P.A.</t>
   </si>
   <si>
     <t>AGAPARA</t>
@@ -9414,92 +9022,86 @@
 EUTM 018904764/EM UPCRUSHED	, EUTM 011516986/EM COACH LEATHERWARE EST. 1941, EUTM 015814304/EM COACH 1941, EUTM 018164141/EM CITYSOLE, EUTM 013021654/EM COACH NEW YORK, EUTM 011516713/EM COACH LEATHERWARE, EUTM 011135076/EM	
 EUTM 009099136/EM,  EUTM 000214874/EM COACH, EUTM 010325348/ EM COACH, EUTM 018501041/EM COACH NEW YORK, EUTM 018470921/EM COACH, EUTM 011516317/EM, EUTM 003060027/EM, EUTM 012655965/EM COACH NEW YORK</t>
   </si>
   <si>
     <t>EUTM 016041501/EM ERBA VITA, EUTM 001472141/EM ERBA VITA
 EUTM010009331/EM sedacist, EUTM 009806746/EM SANA VOCE
 EUTM 012182705/EM LIETOSON, EUTM011746658/EMHAPPYAGE	
 EUTM010749588/EMAllergicum</t>
   </si>
   <si>
     <t>AMO ERBA VITA SRL AMO ERBA VITA SRL</t>
   </si>
   <si>
     <t>EUTM 000027490 OSRAM</t>
   </si>
   <si>
     <t>REUD 007461751-0001</t>
   </si>
   <si>
     <t>ITM 1607632/WO COSRX</t>
   </si>
   <si>
     <t>COSRX INC.</t>
   </si>
   <si>
-    <t>kosmētika, grims, odekolons, losjonsu.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM018853595/EM MINISO, EUTM019072158/EM MINISO
 EUTM018860065/EM, EUTM 017961214/EM MINISO</t>
   </si>
   <si>
     <t>Miniso Hong Kong Limited</t>
   </si>
   <si>
     <t>EUTM 018618297 Eyes of Marrakesch, EUTM 018618295 FRIENDLY HUNTING, EUTM 018618294 friendlyHunting, EUTM 018618292	,
 EUTM 018618287 friendlyHunting, EUTM  018618285 friendly hunting
 EUTM 018618253 fH, EUTM 008708596 fH friendly hunting</t>
   </si>
   <si>
     <t>friendly hunting GmbH</t>
   </si>
   <si>
     <t xml:space="preserve"> kosmētika,ķermeņa un skaistumkopšanas līdzekļi, zobu pastas,  parfimērijas izstrādājumi, ēteriskās eļļas,mazgāšanas un balināšanas līdzekļi, tīrīšanas, pulēšanas, attaukošanas un abrazīvie līdzekļi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 08730566/EM DR. MARTENS,EUTM006814172/EM DR. MARTENS AIR CUSHION SOLE, EUTM 000693648/EM DM's,EUTM 006982995/EM Dr Martens "Cappers" AIR CUSION SOLE,EUTM00150151DOC'S, EUTM 59089DR MARTENS AIR CUSHION SOLE,  EUTM 001215383 DR MARTENS AIRCUSHION SOLE,  EUTM 00681417 2Dr. Martens Air Cushion Sole,  EUTM 006982995 Dr. Martens Air cushion sole "Cappers",  EUTM 003573904 Dr. Martens Air Cushion Sole,  EUTM 008730566 Dr. MARTENS,  EUTM 5914 7Dr. MARTENS 
 </t>
   </si>
   <si>
     <t>REUD 003825207-0001/EM, REUD 001863606-0002/EM	REUD 001863606- 0001/EM, REUD	015045263-0003/EM, REUD 015045263-0001/EM REUD015045263-0002/EM	REUD 015045264-0001/EM	REUD015045264- 0002/EM	REUD 006693859-0001/EM	REUD 006693859-0002/EM, REUD 015053670-0001/EM, EUTM 008899098/EM EAU DUELLE, EUTM 014630537/EM EAU DES SENS, EUTM 017720087/EM EAU DE MINTHÉ	
 EUTM 005333083/EM EAU DE LIERRE, EUTM 013374087/EM EAU CAPITALE, EUTM 003364213/EM DO SON, EUTM 018761948/EM DIPTYQUE PARIS,EUTM 009591652/EM DIPTYQUE 34 BOULEVARD ST GERMAIN PARIS 5E, EUTM 018894882/EM CORAIL OSCURO, EUTM 018894988/EMBOIS CORSÉ, EUTM 014020655/EM BENJOIN BOHÈME	
 REUD 002195974-0001/EM, REUD 002196048-0001/EM, REUD002195974- 0002/EM	, REUD 008745343-0001/EM, REUD 008745343-0002/EM, REUD 002030981-0002/EM, REUD 002030981-0001/EM,REUD 002030981-0003/EM
 EUTM 010138063/EM VOLUTES, EUTM 008899007/EMVETYVERIO
 EUTM 018579338/EM TUBEREUSE diptyque 34 boulevard saint germain paris 5e,EUTM 015686331/EM TUBEREUSE diptyque 34 boulevard saint germain paris 5e, EUTM 018729131/EM TERRES BLONDES, EUTM 018729128/EM TEMPLE DES MOUSSES, EUTM 004399044/EM TAM DAO, EUTM 018579334/EM ROSES diptyque 34 boulevard saint germain paris 5e, EUTM 015717441/EM PHILOSYKOS, EUTM 015717366/EM OYÉDO, EUTM 017976290/EM ORPHÉON, EUTM 018514477/EM OPSIS,EUTM015717432/ EM OPÔNÉ, EUTM015717333/EM OLÈNE, EUTM018729143/EM, NYMPHÉES MERVEILLES, EUTM018894957/EM LUNAMARIS	, EUTM 015717408/EM L’OMBRE DANS L’EAU,EUTM018894821/EM LILYPHÉA
 EUTM015717325/EM L’EAU TROIS,EUTM014356976/EM L’EAU PTYQUE, EUTM018691779/EM L’EAU PAPIER,EUTM015717374/EM EAU LENTE
 REUD 015053670-0003/EM, REUD 015053670-0002/EM	, REUD 015089954- 0001/EM, REUD 015045254-0001/EM, REUD 015045254-0002/EM, REUD 015045262-0001/EM, REUD 015045258-0001/EM,REUD 015045258-0002/EM
 REUD 015045259-0001/EM, ICD D224960-0002/WO,ICD D224960-0003/WO
 ICD D224960-0001/WO,EUTM 018759726/EM LA DROGUERIE DIPTYQUE 34 BOULEVARD SAINT GERMAIN PARIS5E</t>
   </si>
   <si>
     <t>DIPTYQUE</t>
   </si>
   <si>
-    <t>atmosfērisko smaržu nūjiņu difuzori</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 018391129 Tympacur, ITM 1560243 XCELLARISPRO, EUTM 017146952 XCELLARISPRO, EUTM 013246822, EUTM 013246467 Tympacur
 EUTM 01620046 1DERMAROLLER, EUTM006570436 Dermaroller</t>
   </si>
   <si>
     <t>Dermaroller GmbH</t>
   </si>
   <si>
     <t xml:space="preserve"> kosmētikas un medicīnas produkti sejas ādas uzlabošanai, tostarp izmantojot mikroadatas u.c.</t>
   </si>
   <si>
     <t>EUTM 005875554 PIERRE CARDIN, EUTM 013381901 Pierre Cardin, EUTM 013381793 (Marque sans texte)</t>
   </si>
   <si>
     <t xml:space="preserve">REUD 002631531-0001, EUTM 007090103 fischer, EUTM 00708849 5fischer
 EUTM 007088529 FISCHER, EUTM 007090129 fischer, REUD 002522052- 0017, REUD 002522052-0016, REUD 002522052-0015,REUD 002522052-0014
 REUD 002522052-0013, REUD 002522052-0012, REUD 002522052-0011	
 REUD 002522052-0010, REUD 002522052-0009, REUD 002522052-0008	
 REUD 002522052-0007, REUD 002522052-0006, REUD 002522052-0004	
 REUD 002522052-0005, REUD 002522052-0003, REUD 002522052-0002	
 REUD 002631531-0002, REUD 002976654-0004, REUD 002976654-0003	
 REUD 002976654-0002	</t>
   </si>
   <si>
     <t>fischerwerke GmbH &amp; Co. KG</t>
   </si>
@@ -9665,53 +9267,50 @@
   <si>
     <t>NORTON CREAMS LIMITED</t>
   </si>
   <si>
     <t>hidratācijas krēmi</t>
   </si>
   <si>
     <t>REUD 001975186-0001/EM, REUD 001975186-0002/EM, REUD 001975186-0003/EM</t>
   </si>
   <si>
     <t>EUTM 014747026/EM CAMPARI DAVIDE CAMPARI MILANO, EUTM 009799231/EM APEROL, EUTM 009468273/EM APEROL SPRITZ	
 EUTM 008416679/EM APEROL SPRITZ, EUTM 010163574/EM APEROL	
 EUTM 008572844/EM, EUTM 008573081/EM, EUTM 012143863/EM	
 EUTM 000386961/EM CAMPARI, EUTM 000387100/EM CAMPARI</t>
   </si>
   <si>
     <t>DAVIDE CAMPARI - MILANO N.V.</t>
   </si>
   <si>
     <t>ICD D075640-0001</t>
   </si>
   <si>
     <t>Bystronic Laser AG</t>
   </si>
   <si>
-    <t>sprauslu uzgaļi lāzergriešanas sistēmām", HK un NK tipa oriģinālās sprauslas</t>
-[...1 lines deleted...]
-  <si>
     <t>REUD 008025340-0006/EM, REUD 007076716-0006/EM, REUD 004687838-0001/EM, REUD 004593705-0017/EM, EUTM 017944143/EM J
 EUTM 009097494/EM HARMAN, EUTM 001830967/EM JBL, REUD 002730580-0003/EM, EUTM 003860665/EM JBL,REUD 005827359-0009/EM
 EUTM 005133251/EM HARMAN</t>
   </si>
   <si>
     <t>audioelektronika, austiņas, skaļruņi, bezvadu apskaņošanas sistēmas u.c.</t>
   </si>
   <si>
     <t>EUTM 018853803/EM BELLINE</t>
   </si>
   <si>
     <t>CARTAMUNDI FRANCE SARL</t>
   </si>
   <si>
     <t>spēļu kārtis, taro kārtis</t>
   </si>
   <si>
     <t>EUTM 000592964	, ITM 1501881Visco, ITM 1437840 chargeBIG
 EUTM 018434689 bikeEYE, EUTM 017888118, ITM 1308370 MAHLE	
 EUTM 002267581 CLEVITE, ITM 1088531 pc, ITM 1081123, ITM 1330576 CareMetix, EUTM 017888114 IZUMI, EUTM 013607932 MAHLE, EUTM 003813839 BEHR, EUTM 003809621 Visco, EUTM 003809555 BEHR	
 EUTM 003227998 Micro-Star</t>
   </si>
   <si>
     <t>ITM 1613220 BEST AMINO</t>
   </si>
@@ -10054,57 +9653,50 @@
     <t xml:space="preserve">EUTM1698935YU-GI-OH!, EUTM 001695501YU-GI-OH! </t>
   </si>
   <si>
     <t>KABUSHIKI KAISHA SHUEISHA KABUSHIKI KAISHA SHUEISHA</t>
   </si>
   <si>
     <t xml:space="preserve"> automātiskās un ar monētu darbināmas atrakciju iekārtas, elektriski darbināmas rotaļlietas bērniem, rotaļlietas un spēles, elektronisko atrakciju aparāti u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1752166/WO KELLY, ITM 1352277/WO Kelly, REUD 000954599-0001/ EM, REUD 015095136-0001/EM, REUD 008083935-0001/EM	</t>
   </si>
   <si>
     <t>Kelly Tillage Pty Ltd</t>
   </si>
   <si>
     <t>lauksaimniecības tehnika, smidzinātāji, piekabināmā lauksaimniecības tehnika,  kultivēšanas tehnika, aršanas mašīnas,  mēslošanas mašīnas, lauksaimniecības tehnika sējai u.c.</t>
   </si>
   <si>
     <t>EUTM 018279338/EM VEOZA</t>
   </si>
   <si>
     <t>ASTELLAS US LLC</t>
   </si>
   <si>
     <t>PHINIA Delphi Luxembourg SARL</t>
-  </si>
-[...5 lines deleted...]
-</t>
   </si>
   <si>
     <t>EUTM 006097125 V, EUTM 010833515 V, ITM 1525033 V, ITM	1815393/WO V</t>
   </si>
   <si>
     <t>MARIO VALENTINO S.P.A.</t>
   </si>
   <si>
     <t>somas</t>
   </si>
   <si>
     <t>EUTM 018855961/EM Ultrafragola, EUTM 018400033/EM ULTRAFRAGO	
 EUTM 018661413/EM SUPERONDA, EUTM 019175361/EM SAFARI	
 EUTM 019038036/EM JOE,EUTM 018311664/EM CENTRO STUDI POLTRONOVA</t>
   </si>
   <si>
     <t>CENTRO STUDI POLTRONOVA PER IL DESIGN S.R.L.</t>
   </si>
   <si>
     <t>EUTM 009826785/EM ciesse piumini, EUTM 013661715/EM CIESSE OUTDOOR, EUTM 000057026/EM CIESSE PIUMINI, 
 EUTM 016623076/ EM CIESSE PIUMINI DOWN 800 FILL POWER	
 EUTM 016623118/EM CIESSE PIUMINI ECO-TECH PROJECT	
 EUTM 017881108/EM Liger, EUTM 018010770/EM GENERATION 80'	
 EUTM 018202560/EM, EUTM 018202567/EM CIESSE PIUMINI	
 EUTM 019002036/EM CIESSE</t>
@@ -10338,55 +9930,50 @@
   </si>
   <si>
     <t xml:space="preserve">REDU 009149743-0008/EM, REDU 009149743-0009/EM, REDU 009149743- 0010/EM, REDU 009149743-0011/EM, REDU 009149743-0012/EM, REDU 004667384-0002/EM, REDU 009149743-0001/EM, REDU 009149743-0002/EM	
 REDU 009149743-0003/EM, REDU 009149743-0004/EM, REDU 004667384- 0003/EM, REDU 004667384-0004/EM, REDU 004667384-0005/EM, REDU 004667384-0001, EUTM 018079142 BOGNER, EUTM 018003584 BOGNER, EUTM 017646571, EUTM 017646589, EUTM 017444092 BGNR, EUTM 003499381 Bogner, EUTM 003500717 S, EUTM 003509916 B Fire + Ice, EUTM 003510096 B Bogner Jeans, EUTM 003512217 B, EUTM 003514353 B Bogner, EUTM 004919411 B Bogner Homeshopping, EUTM 005482062, EUTM 007411416 Sônia Bogner,  EUTM 008640948 B, EUTM 008899940 B 
  </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  012215968, EUTM  000099960, EUTM  12201703, EUTM  009890781, EUTM  011670072, EUTM008567166, EUTM 012215968, EUTM 018086292, REDU 007439328-0001, EUTM 001283944, EUTM 018380723, EUTM 018449025 </t>
   </si>
   <si>
     <t xml:space="preserve">
 EUTM 004904447, EUTM 004904421, EUTM 004904348, EUTM 004904306, EUTM 004907143, EUTM 004363172 ACERT, EUTM005541131 CATER PILLAR, EUTM 001062892 CATERPILLAR, EUTM005029046 CATER PILLAR, EUTM009344755 CAT, EUTM 005028147 CAT, EUTM 001063296 CAT, EUTM 010403277 1R-0716, EUTM 010403111 1R-1808, EUTM 000918417, EUTM 011734101, EUTM 011734191, EUTM 005541222, EUTM 009599028A, EUTM 006308845 CAT, EUTM 008989733C, EUTM 008585903, EUTM 004903134, REDU 3696590-0001, REDU 5328853-0020 A123&gt;, REDU 5328853-0005, REDU 5328853-0014, REDU 5328853-0016,  REDU 5328853-0003, EUTM 009599028 A, EUTM 008989733 C, EUTM 017222175 YIT, REDU 5328853-0006, REDU 5328853-0008, REDU 5328853-0012, REDU 5328853-0013	
 REDU 5328853-0010, REDU 5328853-0015, REDU 5328853-0021, REDU 904818- 0001, REDU 904818-0002
 </t>
   </si>
   <si>
     <t>EUTM 007600117/EM CONVERSE, EUTM 007600026/EM, EUTM 009209073/EM Jack Purcell, EUTM 007600232/EM ALL STAR, EUTM 007600241/EM,EUTM 008630659/EM CONVERSE ALL STAR Chuck Taylor
 EUTM 007600191/EM ALL STAR, EUTM 007599947/EM Converse All Star, REDU 009146863-0014/EM, REDU 009146863-0012/EM, REDU 009146863-0015/ EM, REDU 009146863-0013/EM, REDU 009197775-0001/EM, REDU 009197775- 0002/EM, REDU 009197775-0004/EM, REDU 009197775-0003/EM, REDU 009197775-0005/EM, REDU 009197775-0006/EM, REDU 009028350-0008/EM, REDU 009028350-0010/EM, REDU 008521181-0029/ EM, REDU 008521181- 0035/EM, REDU 008521181-0032/EM, REDU 008521181- 0034/EM, REDU 008521181-0036/EM, REDU 008521181-0042/EM, REDU 008521181-0039/EM, REDU 008521181-0033/EM, REDU 008521181-0030/EM, REDU 009028350- 0006/EM, REDU 009028350-0009/EM, REDU 009028350-0007/ EM, REDU 008521181-0025/EM, REDU 007162128-0002/EM, REDU 007162128-0001/EM	
 REDU 007162128-0004/EM, REDU 007162128-0003/EM, REDU 008521181- 0040/EM, REDU 008521181-0031/EM, REDU 008521181-0041/EM, REDU 008521181-0038/EM, REDU 008521181-0037/EM, REDU 015012399-0007/EM	
 REDU 015012399-0008/EM, REDU 008926372-0029/EM, REDU 008926372- 0030/EM, REDU 008926372-0028/EM, REDU 008926372-0031/EM, REDU 008926372-0032/EM, REDU 008926372-0033/EM</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 11950854/M&amp;P, EUTM 011778751/M&amp;P, EUTM 004912457/M&amp;P MILITARY POLICE,  EUTM 011778834/M&amp;P MILITARY POLICE,  EUTM 002731644/S&amp;W,  EUTM 002730794/S W, EUTM 000211748/SIGMA SERIES,  EUTM 002731248/SMITH &amp; WESSON, EUTM 000625483/SMITH &amp; WESSON REDU 003114016-0001 </t>
   </si>
   <si>
-    <t xml:space="preserve">EUTM 014460794CUMMINS INLINE, EUTM 014568513POWERSPEC
-[...3 lines deleted...]
-  <si>
     <t xml:space="preserve">EUTM 000394189/EM BRAUN, REDU 000102827 - 0007/EM,  ICD  D079213/ WO, ICD D073819/WO, ICD D072551/WO, ICD DM/093 043, ICD DM/087897
 ICD DM/091 110, ICD DM/098 341
 </t>
   </si>
   <si>
     <t xml:space="preserve">REDU001564238 - 0001,REDU 001116065 - 0001, EUTM 009179987, EUTM 009706516TWIX PAUSE LIKE YOU MEAN IT, EUTM 010728327LEFT TWIX. RIGHT TWIX. PICK A SIDE, EUTM 010900074LINKES TWIX. RECHTES TWIX. PROBIER SIE BEIDE UND ENTSCHEIDE DICH!, EUTM 011067535TWIX GOûTEZ LES DEUX. FAITES VOTRE CHOIX, EUTM 011839636LINKER TWIX RECHTER TWIX, EUTM 011839586LINKER TWIX, RECHTER TWIX, WELKE KIES JIJ?, EUTM 012249504TWIX ENJOY THEM BOTH, EUTM 012252524ENJOY THEM BOTH, REDU 001072359 - 0001, REDU 001130165 - 0001, REDU 001116065 - 0002, REDU 001564238 - 0002, EUTM 000128371TWIX, EUTM 006311518TWIX FINO, EUTM 006954333, EUTM 008275224, EUTM 000001347TWIX, EUTM 008411845TWIX, EUTM 001258086TWIX TOP, EUTM 001513365TWIX STIX, EUTM 009070889, EUTM 009181835 
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 007543151 SHEBA,  EUTM 009781279, EUTM 010465433, EUTM 010465491, EUTM 010825289 SHEBA FOLLOW YOUR PASSION, EUTM 010864701 SHEBA FINESSE, REDU 000181219 - 0001, REDU 000181219 - 0002, REDU 000181219 - 0004, REDU 000181219 - 0007,  REDU 000179379 - 0069, REDU 000179379 - 0092, EUTM 016130692 Sheba, REDU 003806066-0001, REDU 002932384-0001, EUTM 010864701 SHEBA FINESSE, REDU 002932384-0012 
 REDU 000179379-0092, REDU 002932384-0002, REDU 002932384-0011, EUTM 016130676  Sheba, EUTM 015377534 SHEBA PERFECT PORTIONS, EUTM 017661539 SHEBA CRAFT COLLECTION, EUTM 017961731 SHEBA CREAMY SNACKS, REDU 000181219-0001 
 </t>
   </si>
   <si>
     <t xml:space="preserve">REDU 001790973-0001, EUTM 008 846 834, EUTM 006292668, EUTM 006292668 BABYZEN, EUTM 009857061 YOYO 
 </t>
   </si>
   <si>
     <t xml:space="preserve">REDU 003712959-0016, REDU 003712959-0025, REDU 003712959-0026, REDU 003712959-0027, REDU 003712959-0028, REDU 003712959-0029, REDU 003712959-0009, REDU 001291066-0001, REDU 002012336-0003, EUTM 001541739, EUTM 001834373, REDU 003712959-0024, EUTM 010530558 M&amp;M'S IT DOESN'T GET BETTER THAN THE ORIGINAL, EUTM 010530483  M&amp;M'S NOTHING FANCY, JUST THE FACTS, EUTM 010530509  M&amp;M'S THE BIGGEST THING TO HAPPEN TO MILK, CHOCOLATE, EUTM 010722411 10000027 MS. BROWN, EUTM 010749191, EUTM 002744639 RED, EUTM 002743706 YELLOW, EUTM 012437885 MY M&amp;M'S, EUTM 003849148, EUTM 003853298, EUTM 003849023, EUTM 003853281, EUTM 003849122, EUTM 003849056, EUTM 011455731 M&amp;M'S, EUTM 001837384, EUTM 001838689, EUTM 009858151 NEVER LET 'EM SEE YOU MELT, EUTM 010065027 M&amp;M'S INTENSE, EUTM 002443232 M&amp;M'S, EUTM 000001446 M&amp;M'S, EUTM 005422142, EUTM 005422332 
 EUTM 005555164, EUTM 005555156, EUTM 001838713, EUTM 000656223 10000039 M&amp;M'S, EUTM 008749673 M&amp;M'S, EUTM 008504649, EUTM 008504615, REDU 003712959-0004, REDU 003712959-0005, REDU 003712959- 0007, REDU 003712959-0011, REDU 003712959-0012, REDU 003712959-0013, REDU 003712959-0015, REDU 003712959-0017 
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM012348876, EUTM 008915415,  EUTM 009165821, EUTM 009165747, EUTM 009583998 GALAXY MELT INTO, EUTM 010172344 GALAXY FLUTES, EUTM 002692622 GALAXY, EUTM 003527975, REDU 001160519 - 0001, REDU 001160519 - 0002,  EUTM 003527942, EUTM 012348504, EUTM 012348652, EUTM 012380994, EUTM 012348694, EUTM 012348827, REDU 000170741 - 0005, REDU 000748421 - 0004, REDU 000748421 - 0005, REDU 0007 48421 - 0006, REDU 000748421 - 0007, REDU 000748421 - 0008, REDU 0007484 21 - 0009, REDU 000748421 - 0010, REDU 000170741 - 0001, REDU 000170741 - 0002, REDU 000545173 - 0001, REDU 000545173 - 0002, REDU 000545173 - 0003, REDU 000545173 - 0004, REDU 000545173 - 0005, REDU 000545173 - 0006, REDU 001296974 - 0001, REDU 001256028 - 0001, REDU 0001291066 - 0002, REDU 0001 291066 - 0003, REDU 002012757 - 0002, REDU 002227215 - 0001, REDU 00222 7215 - 0002, REDU 000170741 - 0004, REDU 000170741 - 0006, REDU 000170741 - 0007, REDU 000170741 - 0008, REDU 000748421 - 0001, REDU 000748421 - 0002, REDU 000748421 - 0003, REDU 000748421 - 0012, REDU 000748421 - 0013, REDU 000748421 - 0011, REDU 000748421 - 0014, EUTM000001701 DOVE, EUTM 001010669 DOVE PROMISES, EUTM 008797565GALAXY BUBBLES, EUTM 008915365 Galaxy Minstrels, EUTM 008915415 Galaxy Ripple, REDU 000170 741-0001,  EUTM 001010669 DOVE PROMISES
 </t>
@@ -10646,55 +10233,50 @@
     <t>REDU 015071248-0001/EM, REDU 015080372-0002/EM, REDU 015080372- 0003/ EM, EUTM 018876471/EM, EUTM 014521281/EM, EUTM 017996845/ EM QATAR 2022, EUTM 018119408/EM FIFA WORLD CUP Qatar 2022,EUTM 018119401/EM, REDU 006808325-0001/EM, EUTM 018778791/EM TAZUNI
 EUTM 005988571/EM FIFA QUALITY APPROVED,EUTM 017899753/EM ETTIE, EUTM 016113607/EM FIFA QUALITY, EUTM 017398561/EM eWORLD CUP, EUTM 018986659/EM MUNDIAL DE CLUBES FIFA
 EUTM 018396867/EM, EUTM 006537021/EM, EUTM 015855786/EM	
 EUTM 018681170/EM, EUTM 005129085/EM, EUTM 010828341/EM
 EUTM 010828887/EM, EUTM 009761347/EM WORLD CUP,  EUTM 017227083/EM FIFA WOMEN'S WORLD CUP FRANCE, EUTM018013482/ EM FIFA eCLUB WORLD CUP, ITM 910075/WO, EUTM 009672759/EM WORLD CUP 2022, EUTM 015991318/EM THE BEST FIFA FOOTBALL AWARDS, EUTM 018591977/EM BEYOND GREATNESS,EUTM 015175318/ EM France 98, EUTM 018122094/EM LIVING FOOTBALL, EUTM 009027343/EM FIFA, EUTM 018734816/EM WORLD CUP 2026, EUTM 018948251/EM MUNDIAL 26, EUTM 018876445/EM WE ARE 26
 EUTM 018876474/EM SOMOS 26,EUTM 018879147/EM NOUS SOMMES 26
 EUTM 012100525/EM FIFA WORLD CUP, EUTM 013014188/EM FOOTBALL WORLD CUP, EUTM 011392214/EM GERMANY 2006, EUTM 011392347/EM GERMANY, EUTM 006993133/EM, EUTM008989601/EM	
 EUTM 009610511/EM FIFA Women's World Cup, EUTM009565342/EM WORLD CUP 2018,EUTM	006517007/EM,EUTM 011391745/EM FIFA WM
 EUTM 009113391/EM, EUTM 008989402/EM	2014BRAZIL, EUTM 008964173/EM GERMANY 2011,EUTM 013455993/EMFRANCE 98 WORLD CUP, EUTM 004868030/EM, EUTM	009096736/EM, EUTM 005988795/EM FIFA QUALITY INSPECTED, EUTM 009425778/EM FIFA WORLD CUP	
 EUTM 011158334/EM, EUTM 009565409/EM	 WORLD CUP 2022, EUTM 009571498/EM QATAR 2022, REDU 002021279-0007/EM</t>
   </si>
   <si>
     <t>REDU 002678854-0001</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 016510844/EM AlphaMiner, EUTM 016510621/EM AlphaTrace
 EUTM 016510661/EM Alpha IcePack, EUTM 014100721/EM ALPHA
 REDU 004494235-0001/EM	</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 000960844-0015, REDU 000960844-0014, REDU 000960844-0013, REDU 000960844-0012, REDU 000960844-0011, REDU 000960844-0010, REDU 000960844-0009, REDU 000960844-0008, REDU 000960844-0007, REDU 000960844-0006, REDU 000960844-0005, REDU 000960844-0004, REDU 000960844-0003, REDU 000960844-0002, REDU 000960844-0001, EUTM 013011259 WAGO	</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 15971674 Magna, EUTM 17431354 Mixit, ITM 924052  Nawm	
 ITM 1291873 Be think innovate, REDU	001987868-0006, REDU001987900- 0003 REDU 001987900-0012, REDU	002649327-0003, REDU 004113819-0009, REDU 007456793-0004, REDU 000681317-0001, REDU 000681333-0001, REDU 000681333 -0002, REDU 001466015-0025, REDU 001987520-0002, REDU 001987868-0003, REDU 001987868-0004, REDU 001987868-0005, ITM 1381443Heatmix, EUTM 6654339 Grundfos, ITM 923988	 Alpha, EUTM 002171833 Nawm, ITM 929354 Auto Adapt, REDU 001466015-0009, ITM 869954 Nawm, ITM 927611 Nawm, EUTM 10194835 Nawm, ITM	1279585 Scala, ITM 923987	Nawm	</t>
-  </si>
-[...3 lines deleted...]
-</t>
   </si>
   <si>
     <t>REDU 002500991, REDU 002500991-0008, REDU 002500991-0011, REDU 002500991-0025, REDU 002500991-0002, REDU 002500991- 0005, REDU 002500991-0012, REDU 002500991-0014, REDU 002500991-0015, REDU 002500991-0018, REDU 002500991- 0019, REDU 002500991-0023, REDU 002500991-0004, REDU 002557983- 0008, REDU 002500991-0006, REDU 002500991- 0007, REDU 002500991-0010, REDU 002500991-0017,  REDU 002500991-0020, REDU 002500991-0024, REDU 002500991- 0026, REDU 002557983- 0001, REDU 002557983-0003, REDU 002557983-0007,  REDU 002500991-0016, REDU 002500991- 0001, REDU 002500991-0003, REDU 002500991-0009, REDU 002557983-0002,  REDU 002500991- 0021, REDU 004034072- 0005, REDU 004034072-0003,  EUTM 018152863 Trade mark without text, EUTM 012948221 Trade mark without text, REDU 004034 072 -0001, REDU 004034072-0002, REDU 004034072-0004, EUTM 011045325 PAW PATROL, EUTM 012922571 PAW PATROL, EUTM 012948105 PAW PATROL, EUTM 018152851 Trade mark without text, EUTM 018152859 Trade mark without text, REDU 004034072-0006, REDU 004034072-0007, EUTM 010730349/EM S SPIN MASTER, EUTM	009208761/EM SPIN MASTER, EUTM010960839/EM RYDER, EUTM 011463891/EM NO JOB IS TOO BIG, NO PUP IS TOO SMALL, EUTM 011030715/EM PUPS AT WORK, EUTM 018814070/EM RUBBLE &amp; CREW</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 003718113-0015 BOB, REDU 001244982-0002 IGOR, REDU 00808290-0015 PAUL, REDU 001330849-0003 WILLY, REDU 001279707-0003 CARLO, REDU 004483501-0005 FELIX, REDU 001244982-0003 MOMO, REDU 001446348-0003 PIF 2, EUTM 007020886 JEROME DREYFUSS, EUTM 017923932 JEROME DREYFUSS PARIS, EUTM 010931095 monsieur DREYFUSS, REDU 007439559 - 0001 ANDY, REDU 007439559-0003 CHARLY FERME, REDU 007439559-0004 CHARLY OUVERT, REDU 007439559-0006 EDGAR, REDU 007439559-0008 GEORGES, REDU 007439559-0005 CLIC-CLAC, REDU 007439559-0011 JITOUMI, REDU 007439559-00019 PORTE-MOBILE, REDU 007439559-0024 YODA, REDU 007439559-0013 LULU, REDU 007439559-0017 OSCAR, REDU 001279707-0005 BOBI	</t>
   </si>
   <si>
     <t xml:space="preserve">ICD 002278218-0002 Aura Product with Nozzle Design-Line Version, EUTM
 002860518 GHD, EUTM 005795232 GHD, REDU 002706010- 0002, ICD 002555482- 0002GOLDILOCKS WIDE HAIR STRAIGHTENER DESIGN – OPEN, ICD 002555482-0004 GOLDILOCKS WIDE HAIR STRAIGHTENER DESIGN – OPEN LINE IMAGES, ICD 002555482-0003 GOLDILOCKS WIDE HAIR STRAIGHTENER DESIGN – CLOSED LINE IMAGES, ICD 002555482- 0001 GOLDILOCKS WIDE HAIR STRAIGHTENER DESIGN – CLOSED RENDERED IMAGES, ICD 002706010-0004 GOLDILOCKS WIDE HAIR STRAIGHTENER DESIGN 2015 – OPEN LINE IMAGES, ICD002706010-0003 GOLDILOCKS WIDE HAIR STRAIGHTENER DESIGN, ICD 002706010-0001 GOLDILOCKS WIDE HAIR STRAIGHTENER DESIGN 2015 – CLOSED RENDERED IMAGES, ICD006243168- 0006GHD HELIOS HAIRDRYER WITHOUT NOZZLE (RENDERED), ICD 006243168-0005 GHD HELIOS HAIRDRYER WITHOUT NOZZLE (LINE DRAWING), ICD 006243168-0004 PRODUCT WITH NOZZLE (RENDERED), ICD006243168- 0003PRODUCT WITH NOZZLE (DRAWING), ICD006243168-0002GRILL (LINE DRAWING), ICD006243168- 0001GRILL (RENDERED), ICD 6576377-0004GISELLE DESIGN (CORDLESS STYLER), ICD6576377-0003GISELLE DESIGN (CORDLESS STYLER), ICD 6576377-0002GISELLE DESIGN (CORDLESS STYLER), ICD 6576377- 0001GISELLE DESIGN (CORDLESS STYLER), EUTM 011423712 UNPLUGGED, EUTM 1455057 GHD RISE, EUTM 013088554 GHD PLATINUM, EUTM 13811948 GHD ORACLE, EUTM 1445396 GHD HELIOS, EUTM 1486151 GHD GOOD HAIR DAY, EUTM 1089537 GHD GOLD, EUTM 18019343 GHD GLIDE, EUTM 015139579 GHD FLIGHT, EUTM 011950921 GHD CURVE, EUTM 012266482 GHD CONTOUR, EUTM 1516343 GHD CHRONOS, ICD 001394993-0001 26mm Tong, ICD 001395024- 0001 32mm Tong, ICD 001395016- 0001 OVAL WAND, ICD 001395230-0001 TAPERED WAND, ICD 002278218-0001 Aura Product without Nozzle Design - Line Version	
 </t>
   </si>
   <si>
     <t xml:space="preserve">REDU 004718856-0003 Infant carrier, EUTM 018110172 BABYBJÖRN Baby Carrier Move, REDU 006882932-0001 Baby carrier, REDU 008170385-0001 Toddler reins (part of), REDU 001963935-0001 Cradles, REDU 002769125-0001 Infant carrier, REDU 001022677-0001 Potties, REDU 001127658-0001 Infant carrier	
 REDU 001681701-0001 Leg joints for furniture, REDU 002666271-000 1Infant carrier, REDU 001810664-0001 Infant carrier, REDU 001856485-0001 Seat cushions
 REDU 001876947-0001 Infant carrier, REDU 002050559-0001 Bouncers, REDU 000336136-0001 Buckle [haberdashery], REDU 000366976-0001 Carrying devices for babies, REDU 005643681-000 1Beds for children, EUTM 001216175 Trade mark without text, REDU 004363893-0001 Childs seat, REDU 002651463-0001 Bouncers, REDU 002651588-0001 Toy, REDU 002672121-0001 Cutlery for infants, REDU 003512128-000 1Bouncer (part of), REDU 000015789-000 1Bib, REDU 000031513-0001 Carrying devices for babies, REDU 000336144-0001 Bib	
 REDU 000556766-0001 Bouncer, REDU 001647025-0001 Glasses, REDU 001113658- 000 1Children's chairs, REDU 004718856-0001 Infant carriers (part of), REDU 006487609-0001 Baby carrier, REDU 002852814-0001 Travel cots, REDU 000692553-0001 Carrying devices for babies, REDU 000692561-0001 Carrying devices for babies, REDU 000779517-0001 Toy, REDU 000259205-0001 Potty chair, REDU 000332705-0001 Garment, REDU 006882932-0002 Baby carrier, REDU 002651463-0002 Bouncers, REDU 003512128-0002 Bouncers (part of -), REDU 005643681-0002 Beds for children, REDU 005643681-0003 Beds for children, REDU 005643681-0004 Beds for children, REDU 001513920-0002 Carrying devices for babies (part of -), REDU 004718856- 0002 Infant carrier, REDU 006882932-0003 Baby carrier, REDU 001513920-0003 Carrying devices for babies (part of -), REDU 001127658-0003 Infant carriers, REDU 001647025-0002 Glasses, REDU 006882932-0004 Baby carrier	</t>
   </si>
   <si>
     <t>REDU 002920256-0018, REDU 002920256-0015, REDU 002920256-0012 Mito sospeso, REDU 002920256-0006, REDU 002920256-0004, REDU 002920256-0002
 EUTM 003160017occhio</t>
   </si>
   <si>
     <t xml:space="preserve">REDU	001058150-0001	11279499	Bijoux	2008-12-17	2028-12-17		N	Skatīt / Rediģēt
 REDU	001058150-0002	11279500	Bijoux	2008-12-17	2028-12-17		N	Skatīt / Rediģēt
@@ -10781,57 +10363,51 @@
 REDU 001052401-0003, REDU 001052401-0004, REDU 001052401-0005, EUTM 002020162 CESAR	, EUTM 002884476 CESAR CULINARIA, EUTM 017901083 CESAR DESIGNED BY DOGS, REDU 001052401-0001, REDU 001184535-0001, REDU 001184535-0007, REDU 000849021-0001, EUTM 000001090 CESAR	, EUTM 000047894 (Trade mark without text), EUTM 007355977 Cesar, EUTM 000886853, EUTM 001343375, EUTM 009781337 Cesar, REDU 000849021-0002	, REDU 001982430-0002 LIGHTLY GRILLED	
 EUTM 011034816 PAWS IN PLACES, REDU 001982430-000 1LIGHTLY GRILLED, REDU 002072876-00011 PAWS IN PLACES, REDU 002072876-0002
 EUTM 007334881 CESAR SUNRISE, EUTM 017919242 CESAR TWINNING
 EUTM 003676749 CESAR DEVOTIONS, EUTM 016078248 (Trade mark without text)	</t>
   </si>
   <si>
     <t>REDU 6850012-0004</t>
   </si>
   <si>
     <t>REDU 002711093-0002, REDU 002711093-0003, REDU 002711093-0004	
 EUTM 012233003 Trademarlkwithout no tekst, EUTM 1271855 AMQ	
 EUTM 1452506 A M Q, EUTM 007594633 MCQ, EUTM 012233003 Trademarlkwithout no tekst, EUTM 007594781 ALEXANDER MCQUEEN, EUTM 1273163 McQueen</t>
   </si>
   <si>
     <t xml:space="preserve">REUD 6298089-0004 CH lipstick &amp; Beetle device diseño,REUD 6298089- 0005CH lipstick &amp; Beetle device diseño, REUD 6298089-0006 CH lipstick &amp; Beetle device diseño, REUD 6298089-0007 CH lipstick &amp; Beetle device diseño, REUD 6298089-0008 CH lipstick &amp; Beetle device diseño,REUD 6303335-0002 CH lipstick &amp; Beetle device diseño,REUD 6303335-0003 CH lipstick &amp; Beetle device diseño,REUD 6303335-0004 CH lipstick &amp; Beetle device diseño, REUD 6302154-0002 CH mini lipstick &amp; lip gloss diseño, REUD 6302154-0003 CH mini lipstick &amp; lip gloss diseño,REUD 6302154-0004 CH mini lipstick &amp; lip gloss diseño, REUD 6302154- 0005 CH mini lipstick &amp; lip gloss diseño, REUD 6301677- 0002  CH COMPACT Kit de, REDU6301677-0003 CH COMPACT Kit de maquillaje, EUTM 12349759 HERRERA CONFIDENTIAL, EUTM 12622122 CH (DEVICE 2000), EUTM 12622205 CAROLINA HERRERA, EUTM 13959549 IT'S SO GOOD TO BE BAD, EUTM 13497961 GOOD BOY, EUTM 16377699 OWN THE PARTY, EUTM 13339064 GOOD GIRL (diseño), EUTM 18000710212 FOREVER YOUNG, EUTM 17536211 CAROLINA HERRERA, EUTM 12761417 CONFIDENTIAL CAROLINA HERRERA, EUTM 14028716 CH MEN PRIVÉ, EUTM 16419749 AGUAS CONFIDENTIAL, EUTM 18000711212 VIP FOREVER YOUNG (fig.), EUTM 18438427 VERY GOOD GIRL, REUD 1 780644-0001 ENVASE CH L'EAU, REUD 1849886 -0001-0002 ENVASES 212 NYC BODY SPRAYS IAC 2011, REUD 006294658 0001-0002 BOTTLE 2019 Lightning BAD BOY New Him, REUD 2011205 0001 - 0003 ENVASE CH EAU DE PARFUM, REDU 376884- 0001 - 0009 TELAS BOLSOS CH, REUD 2197079-0001 ENVASE CH MEN SPORT, EUTM 4661492 212 SEXY, EUTM 1426857CH CAROLINA HERRERA NEW YORK, EUTM 2438729212 CAROLINA HERRERA, EUTM 3011020 CAROLINA HERRERA, EUTM 4760146 212, EUTM 8268427 CH MEN, EUTM 8224883 ARE YOU ON THE LIST ?, EUTM 7599012 212 NYC, EUTM 7507437 CH MEN, EUTM 7473754 212 VIP, EUTM 5903075 CHCH HCHC CHCH HCHC, EUTM 5172317 CH, REUD 000717897-0001 diseño frasco, EUTM 9843947  GOOD GIRL, EUTM 11866472 CH, EUTM 14033864 BAD BOY, EUTM 18097902 BOTTLE 3D final LIGHTNING (BAD BOY), EUTM 17950524 GOOD GIRL LOVES BAD BOY, EUTM 18186801 BOTTLE SKATEBOARD 212 (3D)	
 EUTM 18025281 212 HEROES FOREVER YOUNG, EUTM 18158195 CHC	
 EUTM 4787271 HERRERA, EUTM 492140 212 BY CAROLINA HERRERA
 EUTM 1963610 CAROLINA HERRERA CHIC, EUTM 2548196212 BOTTLE
 EUTM 3782372 CHIC FOR MEN CAROLINA HERRERA, REDU 220702-0001 CHIC FOR MEN BOTTLE diseño, EUTM 4047114 CAROLINA HERRERA	
 EUTM 4144994 CH CAROLINA HERRERA (device STL 2004), EUTM 4190468 CH pattern device 2x2 (STL 2004)	</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 017934933 1895 BERLUTI PARIS, ITM 1424706 marque figurative, REDU000233762-0001 Symboles graphiques, REDU 000212196-0002 Souliers, REDU005000502-0001 Sacs à dos, REDU 002415240-0001 Chaussures, REDU 005515418- 0001 Porte-documents, EUTM018148858 1895 BERLUTI PARIS, EUTM 018149543 B 1895 BERLUTI PARIS, EUTM 000479683 BERLUTI, EUTM 018276692 1895 BERLUTI PARIS, ITM 1513805 B	</t>
   </si>
   <si>
-    <t xml:space="preserve">EUTM 001573039Blue’s Clues, EUTM 004285771Blue’s Clues, EUTM 004322814 Blue’s Clues, EUTM 000576942Blue’s Clues, EUTM 004683629 Nickelodeon Avatar the Legend of Aang, EUTM 004683579 Nickelodeon Avatar the Legend of Aang, EUTM 005349683Nickelodeon The Backyardigans die Hinterhofzwerge les Mélodilous,EUTM 005349907 Nickelodeon The Backyardigans die Hinterhofzwerge les Mélodilous Zonzoli, EUTM 003762895 Spongebob, EUTM 001335884 Spongebob, EUTM 003762861 Spongebob Squarepants, EUTM 001360486 Spongebob Squarepants, EUTM 004303517 Nickelodeon Spongebob Squarepants, EUTM 001312016 Dora the Explorer, EUTM 004327417 Dora the Explorer, EUTM 005133269Dora, EUTM 004419156 Go Diego Go, EUTM 005351515 Nickelodeon Diego! Diogo!, EUTM 006667109 Spongebob Squarepants, EUTM 011624137 Spongebob Squarepants, EUTM 011624211, REDU 001364913-0001, EUTM 004619706, EUTM 004608436, EUTM 004604121, REDU 001414221-0001, EUTM 004540654 Nick Jr. Backyardigans </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">EUTM 000752188/EM RALPH LAUREN ROMANCE,REDU001512070-0001/ EM, REDU 001512088-0001/EM,REDU	003122787-0001/EM, EUTM  006588875 Marque sans texte, EUTM  004118782 POLO BLACK, EUTM  004416558 POLO BLUE, EUTM  004392999 POLO SPORT, EUTM  004393013 RALPH LAUREN </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">REDU 001192827-0001, REDU 001121115-0001, REDU 001121115-0002	</t>
   </si>
   <si>
     <t xml:space="preserve">ITM  1219995 Disc-O-Bed, ITM  1217038 Disc-O-Bed, REDU  001095020-0001 (BEDS), EUTM 018678706 DISC O BED 018678706 (3D shape), EUTM 018678708 DISC O BED 018678708 -(3D shape) </t>
   </si>
   <si>
     <t>EUTM 009373937 "ARCO" FLOOR LAMP, REDU 009030083-0001Lampade a piedestallo</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  5693999  CHRYSLER, EUTM  10593572 GRAND CHEROKEE 
 REDU  537592-0003 JEEP VEHICLE DESIGN, EUTM  3040755 RUBICON, EUTM  188185  JEEP, EUTM  12123907 JEEP, EUTM  3291879  WILLYS, EUTM  525048  JEEP GRILLE DESIGN, REDU  537592-0001 JEEP VEHICLE DESIGN, EUTM  2538460  JEEP, EUTM   JEEP GRILLE DESIGN, EUTM  GRAND CHEROKEE GRILLE DESIGN, EUTM  SAHARA, EUTM  188391 WRANGLER, EUTM  4164455 RENEGADE, EUTM  3749421 EEP AND GRILLE DESIGN, REDU  537592-0002 JEEP VEHICLE DESIGN, EUTM  188193 DODGE, EUTM  1191113 JEEP CHEROKEE, EUTM  3494961  RAM, EUTM  188318  MOPAR , EUTM  4186441  RAM'S HEAD DESIGN II, EUTM  3054186  JEEP CAMP AND GRILL LOGO, EUTM  188359 RAM'S HEAD DESIGN I, EUTM  3497914 MOPAR AND DESIGN, EUTM  10949121 MOPAR </t>
   </si>
   <si>
     <t xml:space="preserve">  
 ITM 977321 ISTODAX, EUTM 3082229 REVLIMID, ITM 113544510519779 POMALYST, ITM 134325711262499 REBLOZYL, REDU 007707898-0002	
 REDU 007707898-0001, REDU 007698626-0007, REDU 007698626-0006, REDU 007698626-0005, REDU 007698626-0004, REDU 007698626-0003, REDU 007700125-0001, REDU 007699624-0001, ITM 1175914 VIDAZA, ITM 820013 CELGENE, ITM 1302317 IDHIFA, ITM 943486 REVLIMID, EUTM 1528116 THALOMID, EUTM 2925998 VIDAZA, ITM 982991 THALIDOMIDE CELGENE, ITM 1076350 IMNOVID, EUTM 002343317 Celgene, EUTM 002343606 CELGENE	
 </t>
   </si>
   <si>
     <t>REDU 001151880-0003, REDU 001151880-0002, REDU 001151880-0001, REDU 001144851-0004, REDU 001144851-0003, REDU 001144851-0002, REDU 0011 44851-0001, REDU 001144828-0002, REDU 001144828-0001, REDU 000743380- 0003, REDU 000743380-0002, REDU 000743380-0001, REDU 000742481-0009	
 REDU 000742481-0008, REDU 000742481-0007, REDU 000742481-0006, REDU 000742481-0005, REDU 000742481-0004, REDU 000742481-0003, REDU 000742 481-0002, REDU 000742481-0001, REDU 000533054-0005, REDU 000533054-0004
 REDU 000533054-0003, REDU 000533054-0002, REDU 000533054-0001, ITM 1176905 LOWA FLEX, ITM 1053100 LOWA, ITM 1212431 Nature Line	
 ITM 993222 MONOWRAP, ITM 0600151 LOWA OUTDOORS, ITM 1209580 LOWA NATURE LINE, ITM 911888 LOWA, ITM 495673 LOWA	, ITM 1043750 LOWA FUSION, REDU 001298384-0005, REDU 001298384-0004, REDU 001298384-0003, REDU 001298384-0002, REDU 001298384-0001, REDU 00115 1880- 0007, REDU 001151880-0006, REDU 001151880-0005	, REDU 001151880- 0004</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 002015370-0007 Diseño de la lámpara SKAN, REDU 002015370- 0008 Diseño de la lámpara SKAN, REDU 002015370-0009 Diseño de la lámpara SKAN, REDU 003069731-0001 Diseño de la lámpara PIN, REDU 003069616-0001 Diseño de la lámpara ALGORITHM, REDU 007792239- 0020 Diseño de la lámpara KONTUR, REDU 001228142-0028 Diseño de la lámpara SLIM, REDU 001400659-0032 Diseño de la lámpara UP, REDU 003069731-0002 Diseño de la lámpara PIN, REDU 00306 9731-0003 Diseño de la lámpara PIN, REDU 003069731-0004 Diseño de la lámpara PIN, REDU 003069731-0005 Diseño de la lámpara PIN, REDU 003069731- 0006 Diseño de la lámpara PIN, REDU 003069731-0007 Diseño de la lámpara PIN, REDU 003069731-0008 Diseño de la lámpara PIN, REDU 003069616-0002 Diseño de la lámpara ALGORITHM, REDU 003069616- 0003 Diseño de la lámpara ALGO RITHM, REDU 003069616-0004 Diseño de la lámpara ALGORITHM, REDU 0030 69616-0005 Diseño de la lámpara ALGORITHM, REDU 003069616-0006 Diseño de la lámpara ALGO RITHM REDU 003069616-0007 Diseño de la lámpara ALGORITHM, REDU 003069 616-0008 Diseño de la lámpara ALGO RITHM, REDU 003069616-0009 Diseño de la lámpara ALGORITHM, REDU 007792239- 0021 Diseño de la lámpara KONTUR, REDU 007792239-002 2Diseño de la lámpara KON TUR, REDU 007792239-0023 Diseño de la lámpara KONTUR, REDU 00779 2239-0024 Diseño de la lámpara KONTUR, REDU 001228142-0029 Diseño de la lámpara SLIM, REDU 001400659-0035 Diseño de la lámpara UP, REDU 002015370- 0006 Diseño de la lámpara SKAN	</t>
@@ -11111,58 +10687,50 @@
   <si>
     <t>EUTM 016253502 Pranamat, EUTM 016253528 PranaPillow, EUTM 016265332 Pranamat ECO, EUTM 018065860 Schmerzt so gut!, ITM	1174027 PRANA MAT   ECO, ITM 1247756 PRANAMAT, REDU 001552605, REDU 001584731
 REDU 005242559, ICD D210564</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 015056567-0029/EM, REDU 002710160-0004/EM, REDU 002710160- 0003/EM, REDU 002890285-0012/EM, REDU 002890285-0010/EM, REDU 002961425-0027/EM, REDU 002981381- 0023/EM, REDU 002981381-0022/EM, REDU 002981381-0020/EM, REDU 002986919-0015/EM, REDU 002997783- 0015/EM, REDU 003126317-0015/EM, REDU 015056567-0032/EM, REDU 015056567-0014/EM, REDU 015056567- 0023/EM, REDU 015056567-0020/EM, REDU 015056567-0027/EM, REDU 015056567-0016/EM, REDU 015056567- 0017/EM, REDU 015056567-0002/EM, REDU 015056567-0010/EM, REDU 015056567-0001/EM, REDU 015056567- 0009/EM, REDU 002300350-0006/EM, REDU 002300350-0005/EM, REDU 002300350-0003/EM, REDU 002300350- 0002/EM, REDU 002300350-0008/EM, REDU 002300350- 0009/EM, REDU 002300350-0001/EM, REDU 002300350- 0004/EM, REDU 002300350-0007/EM, REDU 002300350- 0006/EM, REDU 002300350-0005/EM, REDU 002300350- 0003/EM, REDU 002347849-0011/EM, REDU 002347849- 0012/EM, REDU 002353292-0002/EM, REDU 002353292- 0001/EM, REDU 002474189-0011/EM, REDU 002474189- 0009/EM, REDU 002474189- 0015/EM, REDU 002474189- 0019/EM, REDU 002474189-0010/EM, REDU 005248218-0028, REDU 002300350- 0019/EM, REDU 002474155-0018/EM, REDU 002474155- 0019/EM, REDU 002474155-0020/EM, REDU 006591426-0001, REDU 006591426- 0003, REDU 0067 13210-0017, REDU 006713210-0019, REDU 006713210-0020, REDU 006713210- 0021, REDU 004506145-0028, REDU 004506145-0027, REDU 004506145-0026, REDU 004506145-0025, REDU 004506145-0029, REDU 004506145-0031, REDU 004506145-0032, REDU 004928000-0022, REDU 004928000-0021, REDU 00492 8000-0020, REDU 004928000-0019, REDU 004928000-0018, REDU 004928000- 0017, REDU 004928000-0015, REDU 004928000-0014, REDU 004928000-0013, REDU 006713210-0022, REDU 006713210-0023, REDU 006713210-0024, REDU 006713210-0025	
 </t>
   </si>
   <si>
     <t>REDU015008844-0002, ICDD076470 -0013, ICDD076470-0011, ICDD 076470 -0015, ICDD076470-0009, ICDD076470 -0007, ICDDM/094 624 -0004,ICDDM/094 624 -0001, REDU001810532-0005, ICDDM/084 982 -0006, ICDDM/084 982 -0007, ICDDM/090 221 -0006, ICDDM/090 221 -0005,ICDDM/076 470 -0005, REDU000868807-0001, REDU008 922926-0004, REDU 008337372-0014,ICDDM/ 084 982 -0002, ICDDM/ 084 982 -0005, REDU001076178-0005,REDU001076178-0006,REDU 001076178- 0014, REDU001076178- 0013,REDU001050645-0007, ICDDM084982- 003,ICDDM/094 624 -0003,ICDDM/094 624 -0005, REDU001664368-0007, ICDDM/094 624 -0002, ICD DM/094 624 -0003	93124378, ICDDM/094 624 -0005, REDU001664368-0007,ICDDM/094 624 -0002, REDU002137190- 0008, REDU015008844-0016, REDU 015008844-0015,REDU015008844- 0014 ,REDU015008844-0013, REDU015008844-0012,REDU015008844-0011, REDU015008844-0010,REDU015008844-0009,REDU015008844-0008,REDU 
 015008844- 0007,REDU015008844-0006,REDU015008844- 0004,REDU01500 8844-0003,REDU001076178-0015,REDU001076178-0017,REDU001664368-0002,REDU001050645-0003,REDU001050645-0004,REDU001050645-0002,REDU 0010,001050645-0006, REDU001076178-0001,REDU001076178-0003,REDU 
 001076178-0004,REDU001810532-0006,REDU001810532-0007,REDU001950981-0001,REDU001950981-0002,REDU001950981-0003,REDU001664368-0003,REDU001076178-0002,REDU001664368-0004,REDU001664368-0006,REDU001810532-0001,REDU001810532-0002,REDU001810532-0004,REDU001950981-0004,REDU002137190-0002,REDU002137190-0001,REDU002137190-0004,REDU002137190-0005,REDU002137190-0006,REDU002137190-0007,REDU002137190-0009,REDU002137190-0010,REDU002137190-0011,REDU002137190-0012,REDU002137190-0013,REDU008337372-0017,REDU008922926-0002,REDU008922926-0006,REDU007537964-0014,REDU007537964-0009,REDU007537964-0016,REDU000128681-0001,REDU000128681-0002,REDU000128681-0003,REDU000128681-0004,ICDD076470-0006,ICDD076470-0008,ICDD076470 -0014,ICDD076470-0010.ICDD076470-0012,ICDD076470-0001,ICDD076470-0002,ICDD076470-0003,ICDD076470-0004,ICDD076470-0016,ICDD076470-0017,ICDD076470-0018,ICDD076470-0019</t>
   </si>
   <si>
     <t>REDU 008371611-0001, REDU 008372643-0001,REDU 008373328-0001, REDU 003501535-0001, REDU 002038349-0001,REDU 002037150-0001, EUTM 010859841 SNOOPER+, EUTM002466944 AUTO COM,EUTM 012059986 CDP, EUTM 010478733 AUTOCOM, REDU 002038356-0001</t>
   </si>
   <si>
     <t>REDU 005330297-0002, REDU 005330297-0010, EUTM 002308013	
 EUTM 000043935, EUTM 000043810 LLOYD</t>
   </si>
   <si>
     <t>REDU 008524714-0001/EM, REDU 008709992-0001/EM, REDU 008709992-0002/ EM, REDU 008709992-0003/EM, REDU 015035499-0001/EM, REDU 015038957- 0001/EM	, REDU 002978494-0001/EM, EUTM 015088693/EM LOOP, EUTM 018857602/EM LOOP SWITCH. EUTM 018928201/EM EXPERIENCE	
 EUTM 018928205/EM LOOP QUIET, EUTM 018928215/EM ENGAGE</t>
   </si>
   <si>
-    <t>EUTM 018311582 ONE BLA, EUTM 018311574 ONE GRÖN, EUTM 018311567 ONE, EUTM 018241900 ONE GUL, EUTM 016515603 GR ONE WHITE, EUTM 016517732 GEN ONE WHITE, EUTM 01651775 7GEN ONE PORTION, ,EUTM 013272737 NICK &amp; JOHNNY, EUTM 008978603 RONAN
-[...6 lines deleted...]
-  <si>
     <t>ICD DM/235664 Modele de sac à main, EUTM 18382823 Sandro, EUTM 018468761(marque sans texte), ITM 1767503 S, REDU 015011075-0001 Modèle de Fermoirs d'articles de maroquinerie, EUTM 18332236 (Marque sans texte)EUTM 008772568 SANDRO, EUTM 1371455 sandro</t>
   </si>
   <si>
     <t>EUTM 010853001 OLUMIANT, EUTM 018129502, EUTM 018130857 RETSEVMO, EUTM 012763108 CYRAMZA, EUTM 010350635 CYRAMZA
 EUTM 01284969 1trulicity, EUTM 009986159 TRULICITY, REDU 000124292-0009, EUTM 003915071 C, REDU 000124284-0001, EUTM 000299685 HUMALOG, EUTM 000299644 HUMATROPE,REDU 000124284- 0004, REDU 000124292-0012, EUTM 002869634, EUTM 001223916 CIALIS	
 EUTM 001235902 Lilly, EUTM 000237016 LILLY, EUTM 000828715 ALIMTA, EUTM 014826283 OLUMIANT</t>
   </si>
   <si>
     <t>REDU 008799100-0008/EM, EUTM 018860992/EM IQ, REDU 007466339-0002
 REDU 005813094-0012/EM, REDU 005813094-0011/EM, REDU 005813094- 0013/EM, REDU 008799100-0004/EM, REDU 008799100-0001/EM, REDU 008375224-0003/EM, REDU 008799100-0003/EM</t>
   </si>
   <si>
     <t>EUTM 012031035 POMELLATO, EUTM 015203516 Pomellato, EUTM 018193404 DODO CHARMING JEWELRY SINCE 1994, REDU 001912684-0002 Boucles d'oreilles, EUTM 012683132 Pomellato, EUTM 000872945 Pomellato</t>
   </si>
   <si>
     <t>REDU 000731112-0029(Marque sans texte), EUTM 006060032 (Marque sans texte), REDU 000731112-0015 (Marque sans texte), ITM 1088694 BONOBO, ITM 1088532 BONOBO, EUTM 005163225 BONOBO</t>
   </si>
   <si>
     <t>REDU 002997718-0013, REDU 001654567-0001 EUTM 018651853 HT2, EUTM 017992542 HT22, EUTM 017992177 HT11, EUTM 017993594 HT3, EUTM 004777901, EUTM 012264289, REDU 002997718-0018, REDU 002997718-0017, REDU 002997718-0016, REDU 002997718-0015, REDU 002997718-0014, REDU 005935509-0009</t>
   </si>
   <si>
     <t>EUTM 003805471, REDU 000604467-0001, EUTM 011422953 STABILO</t>
   </si>
   <si>
     <t>REDU 015029035-0001/EM, REDU 015029035-0002/EM, REDU 015029035- 0004/EM, REDU 015029035-0003/EM, REDU 015029035-0006/EM, REDU 015029035-0005/EM</t>
@@ -11567,53 +11135,50 @@
 EGIP PDO-FR-0994Lonzo de Corse / Lonzo de Corse - Lonzu</t>
   </si>
   <si>
     <t>EGIP 10000000 AOP PIMENT D’ESPELETTE EN ENTIER FRAIS, CORDE DE PIMENT D’ESPELETTE, POUDRE DE PIMENT D’ESPELETTE</t>
   </si>
   <si>
     <t>EUTM 012479598/EM ART OF NATURE MASTIHA, EUTM 012479689/EM MASTIHA SHOP, EUTM 004175089/EM mastihashop VOYAGE TO THE EAST MEDITERRANEAN THE CHIOS MASTIHA GROWERS ASSOCI ATION, EUTM 004175063/EMΕΝΩΣΗ ΜΑΣΤΙΧΟΠΑΡΑΓΩΓΩΝ ΧΙΟΥ,	
 EGIP Mastiha Chiou, EGIP Mastihelaio Chiou, EGIP Tsikla Chiou, ITM 900845/WO ELMA</t>
   </si>
   <si>
     <t>EGIW PDO-FR-A1359 Vin de Champagne</t>
   </si>
   <si>
     <t>EGIW PDO-FR-A0144 Châteauneuf-du-Pape</t>
   </si>
   <si>
     <t>EGIW PDO-FR-A0186 Barsac, EGIW PDO-FR-A0712 Blaye, EGIW PDO-FR-A0821 Bordeaux, EGIW PDO-FR-A0686 Cadillac, EGIW PDO-FR-A092 Canon Fronsac, EGIW PDO-FR-A0987 Côtes de Bordeaux, EGIW PDO-FR-A0306 Bordeaux supérieur, EGIW PDO-FR-A0668 Cérons, EGIW PDO-FR-A0271 Côtes de Blaye, EGIW PDO-FR-A0707 Côtes de Bordeaux-Saint-Macaire
 EGIW PDO-FR-A0828 Bourg / Côtes de Bourg / Bourgeais	, EGIW PDO-FR-A0488 Crémant de Bordeaux, EGIW PDO-FR-A0406 Entre-deux-Mers, EGIW PDO-FR-A1103 Fronsac, EGIW PDO-FR-A0927Graves de Vayres, EGIW PDO-FR-A1012 Graves, EGIW PDO-FR-A1014 Graves supérieures,EGIW PDO-FR-A0710 Haut-Médoc, EGIW PDO-FR-A0171 Lalande-de-Pomerol, EGIW PDO-FR-A0276 Listrac-Médoc, EGIW PDO-FR-A0170 Loupiac, EGIW PDO-FR-A1200 Lussac Saint-Emilion, EGIW PDO-FR-A0329 Margaux,EGIW PDO-FR-A0730 Médoc, EGIW PDO-FR-A0990 Montagne-Saint-Emilion,EGIW PDO-FR-A0731 Moulis / Moulis-en-Médoc, EGIW PDO-FR-A0713 Pauillac,EGIW PDO-FR-A0162 Pessac-Léognan, EGIW PDO-FR-A0273 Pomerol, EGIW PDO-FR-A0274 Premières Côtes de Bordeaux,EGIW PDO-FR-A0992 Puisseguin Saint-Emilion, EGIW PDO-FR-A0988 Saint-Emilion, EGIW PDO-FR-A0993 Saint-Emilion Grand Cru, EGIW PDO-FR-A0178 Saint-Estèphe, EGIW PDO-FR-A0991 Saint-Georges-Saint-Emilion, EGIW PDO-FR-A0500 Saint-Julien
 EGIW PDO-FR-A0714 Sainte-Croix-du-Mont, EGIW PDO-FR-A0407 Sainte-Foy-Bordeaux, EGIW PDO-FR-A0819 Sauternes</t>
   </si>
   <si>
     <t>EGIW PDO-IT-A1399 Barbaresco, EGIW PDO-IT-A1389 Barolo</t>
   </si>
   <si>
     <t xml:space="preserve">EGIS  10338287 </t>
-  </si>
-[...1 lines deleted...]
-    <t>*ar 2025.gada 16.oktobri tiek piemērotas šādas aizsardzības veidu abrievatūras:</t>
   </si>
   <si>
     <t>•	CDR uz REUD (Registered European Union design)
 •	CDU uz UEUD (Unregistered European Union design)
 •	CGIP uz EGIP (Geographical indication for agricultural products)
 •	CGIW uz EGIW (Geographical indication for wine)
 •	CGIS uz EGIS (Geographical indication for spirit drinks)
 •	CGIL uz EGIL (Geographical indication as listed in Agreements between the Union and third countries)
 •	CGIA vairs nepastāv un pieder EGIP kategorijai (Geographical indication for aromatised drinks based on wine products)
 •	CIGI ir jauns veids, kas ieviests ar jauno tiesisko regulējumu (Geographical indication for craft and industrial products)</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM12347381/Megared, EUTM 11590247/Megared, EUTM 12207528/Megared, EUTM 12207429/Megared, EUTM 11590486/Megared, EUTM 12098257/MegaRojo, EUTM 12098356/MegaRood, EUTM 12098315/MegaRosso, EUTM 12098414/MegaRouge, EUTM 11858958/PowerRed, EUTM 11945607/SmartMega, EUTM 11945541/Mega03 
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 015921422 ca, EUTM 012734571CATRICE , EUTM 012863254 CATRICE, EUTM 009173221 CATRICE, EUTM 005430939 catrice, EUTM 015921422 CA, EUTM 012734571 CATRICE, EUTM 018675482 CATRICE COSMETICS HD LIQUID COVERAGE FOUNDATION 
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000291823 OMNIC, EUTM 011935046 OMNIC TOCAS
  </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 014412951 DAVIDOFF Cool Water, EUTM 014297048 DAVIDOFF Cool Water, ITM 1788437 DAVIDOFF COOL ELIXIR, ITM 490202ZINO,  ITM 490202 ZINO, ITM 467511 ZINO DAVIDOFF, ITM 968340 SILVER SHADOW PRIVATE, ITM 930604, ITM 857686 DAVIDOFF, ITM 942330 DAVIDOFF ADVENTURE, EUTM 003788767, ITM 1020705 DAVIDOFF CHAMPION, ITM 1068031, ITM 977631 HOT WATER, ITM 1459417 Cool Water, ITM 1445248 DAVIDOFF RUN WILD, ITM 1345267 DAVIDOFF COOL WATER WAVE, ITM 1303865 DAVIDOFF HORIZON, ITM 1153295 DAVIDOFF THE GAME, ITM 761286 COOL WATER, ITM 467510 DAVIDOFF    
@@ -11702,240 +11267,183 @@
 EUTM 010380335 KING OF POP</t>
   </si>
   <si>
     <t>Triumph International LLC</t>
   </si>
   <si>
     <t>mūzikas ieraksti, zvanu melodijas un grafika mobilajiem tālruņiem u.c.</t>
   </si>
   <si>
     <t>ITM 1588091, ITM 1586503 BELLROY, ITM 1280802 bellroy, ITM 1280298 BELLROY, ITM 1280342, ITM 1120804 BELLROY</t>
   </si>
   <si>
     <t>BELLROY PTY LTD</t>
   </si>
   <si>
     <t>EUTM  014676209 LA ROCHE-POSAY LABORATOIRE DERMATOLOGIQUE,REDU 000296462-0001/EM, EUTM018057035/ EMANTHELIOS, EUTM 018055998/EM LIPIKAR</t>
   </si>
   <si>
     <t>EUTM 018523205/EM BRENTFORD FOOTBALL CLUB 1889	
 EUTM 018523203/EM BRENTFORD FC</t>
   </si>
   <si>
     <t>BRENTFORD FC LIMITED</t>
   </si>
   <si>
-    <t>sporta apģērbs, šalles, fanu klubi</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 019049709/EM NOTTINGHAM FOREST, EUTM 019049710/EM FOREST</t>
   </si>
   <si>
     <t>NOTTINGHAM FOREST FOOTBALL CLUB LTD</t>
   </si>
   <si>
     <t>                                                                       Kopsavilkums par VID Muitas pārvaldē saņemtajiem pieprasījumiem par intelektuālā īpašuma aizsardzību</t>
   </si>
   <si>
     <t>apģērbi, smaržas, smaržvielas u.c.</t>
   </si>
   <si>
     <t>kases aparāti, elektroniskie svari, aparāti banknošu autentiskuma pārbaudei, banknošu skaitīšanas iekārtas, rēķināšanas mašīnas, optisko disku un svītrkodu lasītāji, printeri izmantošanai ar datoriem, kartes ar mikroprocesoriem, biroja piederumi u.c.</t>
   </si>
   <si>
     <t>atmiņas spēles, pārtikas preču iepirkumu maisiņi, dekoratīvie magnēti, magnētu logotipu dizains t-krekliem, piespraudes u.c.</t>
   </si>
   <si>
     <t>kukaiņu kodumu ziede, nedaudz lielāka par lūpu krāsu, izgatavota no baltas plastmasas</t>
   </si>
   <si>
     <t>apgaismošanas ierīces un iekārtas, griestu lampas, stāvlampas, spuldzes, kontaktligzdas, abažūra turētājs, lampu pakarināmās ierīces, elektriskās izlādes caurules,atstarotāji, gaismas sadalītājs u.c.</t>
-  </si>
-[...1 lines deleted...]
-    <t>apģērbs, galvassegas, preparāti balināšanai un citas veļas vielas, preparāti tīrīšanai, pulēšanai, attaukošanai un noberšanai, ziepes, parfimērijas izstrādājumi, ēteriskās eļļas, kosmētika, matu losjoni, zobu pastas;apakšveļa, zeķes, cimdi,  apavi, apavu zoles, krēmi, pastas, vaski, kondicionieri, pulēšanai, tīrīšanai un aizsardzībai no lietus, apavu tīrīšanas lupatiņas,  sukas, apavu maisiņi u.c.</t>
   </si>
   <si>
     <t>metāla automašīnu nozīmītes,
 galda piederumi, dakšiņas un karotes, kabatas nazis,
 automašīnas atslēga,
 alus paliktņi u.c.</t>
   </si>
   <si>
-    <t>digitālās kameras, svari, sporta brilles, saulesbrilles, brilles; dzīvības glābšanas ierīces un aprīkojums, glābšanas vestes, pludiņi drošības nolūkos elektriskās baterijas, bezvadu skaļruņi,  audio uztvērēji, elektriskie audio, video aparāti un instrumenti,   kosmētika,ādas kopšanas līdzekļi,  vannas un dušas līdzekļi, skūšanās,  sauļošanās līdzekļi,smaržas lietošanai mājās zīdaiņu losjoni,  bērnu eļļas, nemedicīniski bērnu krēmi, šampūni mājdzīvniekiem u.c</t>
-[...11 lines deleted...]
-  <si>
     <t xml:space="preserve">ādas izstrādājumi, jostas, apavi,  cimdi, ceļojumu somas, aksesuāri </t>
   </si>
   <si>
     <t>EUTM 006028914/EM Dettol, EUTM 006029078/EM,EUTM 008962094/EM
 EUTM 003033842/EM DETTOL,EUTM 009153511/EM DETTOL
 EUTM 013784962/EM, EUTM 018049358/EM Dettol,EUTM 018048871/EM Dettol</t>
   </si>
   <si>
     <t>mobilie tālruņi, mobilo tālruņu somas, brīvroku austiņas mobilajiem tālruņiem, mobilo tālruņu brīvroku komplekti,  turētāji, kabeļa adapteri u.c.</t>
   </si>
   <si>
-    <t>ķirurģijas, medicīnas, zobārstniecības un veterinārijas aparāti un instrumenti, mākslīgās ekstremitātes, acis un zobi, ortopēdiskie izstrādājumi, šuvju materiāli, terapeitiskās un palīgierīces, kas paredzētas cilvēkiem ar invaliditāti, masāžas aparāti, bērnu aprūpes aparāti, ierīces un priekšmeti, aparāti, ierīces un priekšmeti seksuālām darbībām,  juvelierizstrādājumi,  pulksteņi, apģērbi, apavi, galvassegas, mājsaimniecības vai virtuves piederumi,galda piederumi, dakšiņas un karotes, skuvekļi tīrīšanas iekārtas,  mājsaimniecības veļa, tekstila vai plastmasas aizkari, paklāji, paklājiņi, paklājiņi, linolejs un citi grīdas segumi, netekstila sienas tapetes, spēles rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces, rotājumi, kafija, tēja, kakao un mākslīgā kafija, rīsi, tapioka un sāgo,milti un graudaugu izstrādājumi, maize, konditorejas izstrādājumi, pārtikas ledus, cukurs, medus, melases sīrups,  raugs, cepamais pulveris, sāls, sinepes, etiķis, mērces [garšvielas], saldējums, alkoholiskie dzērieni, alus, minerālūdeņi un gāzētie ūdeņi un citi bezalkoholiskie dzērieni, augļu dzērieni un augļu sulas, sīrupi, tabaka, mēķētāju preces, sērkociņi, preparāti putekļu uzsūkšanai, mitrināšanai un saistīšanai, sveces un daktis apgaismošanai u.c.</t>
-[...7 lines deleted...]
-  <si>
     <t>juvelierizstrādājumi, piespraudes,  saktas,  brošas, aproču pogas, nozīmītes no dārgmetāla,  auduma, papīra u.c.</t>
   </si>
   <si>
     <t>juvelierizstrājumi, korsetes, apģērbi, jakas, smokingi, šalles apakšveļa,  pulksteņi, saulesbrilles,atslēgu piekariņi,  gredzeni, ādas atslēgu piekariņi u.c.</t>
   </si>
   <si>
-    <t>tālvadības automašīnas,u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>medikamenti,  farmaceitiskie produkti</t>
   </si>
   <si>
     <t xml:space="preserve"> sadzīves tehnika, elektriskas virtuves ierīces un ierīces pārtikas apstrādei un pārstrādei,presēšanas mašīnas, atkritumu iznīcināšanas aparāti, ieskaitot atkritumu savācējus, atkritumu preses, rokas darbarīki, galda piederumi, skuvekļi, matu griešanas mašīnas,  grieznes,  manikīra piederumi, nagu šķēres,vīles u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">tālvadības pultis  viedām mājas ierīcēm u.c. </t>
   </si>
   <si>
-    <t>velosipēdi, sauszemes transportlīdzekļi ar pedāļu piedziņu, izņemot riepas un riteņus velosipēdu rāmji; stūres un velosipēdu stūres kāti, segli, sēdekļu balsti u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM  000000472 Sony, ITM  978971 Sony, ITM  1194843 A Sony, EUTM 005335518/EM, EUTM 005335575/EM</t>
   </si>
   <si>
     <t>apģērbs,apavi, galvassegas,somas u.c.</t>
   </si>
   <si>
-    <t>pakas, ko  sūta  pa pastu,  ir marķētas ar oriģinālo nosaukumu “Zalando”</t>
-[...6 lines deleted...]
-  <si>
     <t>ķermeņa un skaistumkopšanas līdzekļi,tualetes ūdeņi,smaržas, odekoloni u.c.</t>
   </si>
   <si>
     <t>brilles, kosmētikas izstrādājumi, apģērbi,apavi, somas,cepures, rotaslietas u.c.</t>
   </si>
   <si>
     <t>pusvadītāji, integrētās shēmas un neierakstīti elektroniski datu nesēji; pusvadītāju ierīces, proti, digitālās, analogās, interfeisa un jauktas signālu shēmas, mikroshēmas, iespiedshēmas plates u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> konditorejas izstrādājumi, šokolāde,deserti, saldējums u.c.</t>
-  </si>
-[...1 lines deleted...]
-    <t>metāla baloni, kapsulas, pudeles, krējuma kārtridži un tvertnes gāzei, cilindri, un konteineri kriogēnām gāzēm u.c</t>
   </si>
   <si>
     <t xml:space="preserve"> slīpmašīnas, instrumenti,to daļas u.c.</t>
   </si>
   <si>
     <t>getras zirgiem,
 zirgu paklāji</t>
   </si>
   <si>
     <t>gaisa spilveni automašīnām motocikli,  elektrības ģenerators u.c.</t>
   </si>
   <si>
-    <t>ķīmisko un neķīmisko vielu filtrēšanas līdzekļi, rūpnieciskās eļļas un smērvielas; motoreļļa, transmisijas eļļa; smērvielas; putekļu noņemšanas līdzekļi,dzelzs izstrādājumi un nelieli metāla izstrādājumi; metāla izstrādājumi, jo īpaši celtniecības materiāli,būvelementi, cisternas, tvertnes, konteineri, transportēšanas preces, uzglabāšanas preces, iepakojums, mehāniskās iekārtas celtniecībai, zemes rakšanai, drupināšanai, jaukšanai, apstrādei, ieguvei un lauksaimniecība, sūkņi, kompresori, ģeneratori un ventilatori, roboti, pārvietošana un apstrāde aprīkojums, bagāžas, somas, kabatas portfeļi un citi nesēji, mugursomas, apģērbs, apavi, galvassegas, spēles, rotaļlietas, sporta preces un aprīkojums, smēķētāju preces,  šķiltavas,pelnu trauki,  sērkociņi u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>hermētiķi,  hermētiķu noņēmēji, blīves un hermētiķu komplekti</t>
   </si>
   <si>
     <t>briļļu lēcas, saulesbriļļu lēcas, optiskās brilles, oftalmoloģiskā stikla lēcas, optiskās lēcas,oftalmoloģiskās lēcas</t>
   </si>
   <si>
     <t>briļļu lēcas, saulesbriļļu lēcas, optiskās brilles, oftalmoloģiskā stikla lēcas, optiskās lēcas,oftalmoloģiskās lēcas, kino lēcas</t>
   </si>
   <si>
     <t>apģērbs, rotaļlietas, kancelejas preces, svārsta pulksteņi, vannas halāti, bērnu lietussargi,  ballīšu baloni, papīra ballīšu dekorācijas, ballīšu ielūgumi, svētku rakstāmpiederumi, papīra ballīšu piederumi, vannas rotaļlietas, ērnu albumi, bērnu pārtika (zīdaiņiem), bērnu dvieļi, plastmasas ballīšu cepures u.c.</t>
   </si>
   <si>
     <t>skaņas pastiprinātāji,  elektriskās kontroles aprīkojums, skaņu atjaunošana aparatūras instrumentiem, apgaismošanas sistēmas, ģitāras,  ģitāru stīgas, mūzikas instrumenti</t>
   </si>
   <si>
     <t>Audio ierīces</t>
   </si>
   <si>
     <t xml:space="preserve">jaudas pārvades siksnas sauszemes transportlīdzekļu dzinējiem, gumijas transmisijas siksnas  transportlīdzekļiem, sauszemes transportlīdzekļu transmisijas elementi, sauszemes transportlīdzekļu zobsiksnu spriegošanas ierīces,jostu spriegotāji, sauszemes transportlīdzekļu dzinēju zobsiksnu spriegošanas ierīces, spriegotāji (ar roku darbināmi instrumenti), metāla kabeļu spriegotāji laivām, piedziņas skriemeļi, skriemeļi,zobsiksnas skriemeļi,siksnu skriemeļi,skriemeļi (mašīnu daļas), transportlīdzekļu dinamo skriemeļi, skriemeļi (metāla aparatūra) u.c. </t>
   </si>
   <si>
     <t>nažu, dakšiņu un karotīšu izstrādājumi, arī no dārgmetāla vai ar sudraba pārklājumu,  juvelierizstrādājumi, dārgakmeņi u.c.</t>
   </si>
   <si>
     <t>somas,mugursomas, portfeļi,nelieli ādas izstrādājumi</t>
   </si>
   <si>
     <t>smaržas, bižutērija,audumi vāciņi tālruņiem un planšetdatoriem, grafiskie simboli, apģērbi,apavi, somas u.c.</t>
   </si>
   <si>
-    <t>Tekila</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> somas, kabatas portfeļi, mugursomas, apģērbi, apavi, galvassegas, sporta preces un aprīkojums; vingrošanas izstrādājumi, kas nav ietverti citās klasēs, vingrošanas aprīkojums, pielāgotas somas sporta inventāram u.c.</t>
   </si>
   <si>
     <t>apģērbi, apavi, galvassegas, smaržas, kosmētika, parfimērijas krūzes,dzeramie trauki u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> apavi, apģērbs,  galvassegas juvelierizstrādājumi, bižutērija, pulksteņi, to daļas un piederumi</t>
   </si>
   <si>
     <t>automobiļi, diski, motorizēto transportlīdzekļu riteņi, rotaļu automašīnas, durvis motorizētiem transportlīdzekļiem, stūres transportlīdzekļiem; transportlīdzekļu modeļi, ar tālvadības pulti vadāmi rotaļu transportlīdzekļi</t>
   </si>
   <si>
     <t xml:space="preserve">kopšanas un skaistumkopšanas līdzekļi, kosmētika, tualetes piederumi, ādas kopšanas līdzekļi; mīkstinošs tīrīšanas līdzeklis, kondicionieris, roku un ķermeņa krēms, ķermeņa losjons, dušas želejas, pēdu,  roku krēmi, dienas un nakts krēmi, acu  smaržas, istabas smaržas, sveces, kosmētika, lūpu spīdumi un lūpu mīkstinātāji, gultas un galda pārklāji, apģērbi, apavi, galvassegas,  somas, jostas, tualetes piederumu futrāļi un turētāji u.c. </t>
   </si>
   <si>
-    <t>mobilajiem tālruņiem pielāgoti maciņi mugursomas, piezīmju grāmatiņas, rokassīkrotas, interaktīvi spēļu krēsli videospēlēm , cepures u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">mēbeles, spoguļi, gleznu rāmji,kauli, ragi, vaļa bārkstis vai perlamutra, neapstrādāti vai daļēji apstrādāti, čaumalas; jūras putas dzeltens dzintars nemetāliski uzglabāšanas vai transportēšanas konteineri u.c. </t>
   </si>
   <si>
     <t>glābšanas vestes  pašpiepūšamie plosti, kompasi u.c.</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">televīzija, izklaides pakalpojumi, televizoru dekoderi, interaktīvie izklaides pakalpojumi, Izklaides programmatūra </t>
   </si>
   <si>
     <t>farmaceitiskie medikamenti, zāles,  preparāti</t>
   </si>
   <si>
     <t>atmiņas spēles,  pārtikas preču iepirkumu maisiņi, dekoratīvie magnēti, magnētu logotipu dizains t-krekliem,  piespraudes u.c.</t>
   </si>
   <si>
     <t>EUTM 002161271/EM LYRICA</t>
   </si>
   <si>
     <t>VIATRIS SPECIALTY LLC</t>
   </si>
   <si>
     <t xml:space="preserve">REUD 001434088-0001/EM, REUD 001218192-0001/EM	</t>
   </si>
   <si>
     <t>THETFORD B.V.</t>
   </si>
   <si>
     <t xml:space="preserve">pārnēsājamās tualetes
 </t>
   </si>
   <si>
     <t>EUTM 005720552/EMGBRACING, ITM 1648643/WOGBRacing</t>
@@ -11962,57 +11470,50 @@
     <t>HIWIN TECHNOLOGIES CORP.</t>
   </si>
   <si>
     <t>rullīšu gultņi, lodīšu skrūves,  piedziņa, mašīnu daļas,  palēnināšanas ierīces, enerģijas ģeneratori, rūpnieciskie roboti, robotu rokas rūpnieciskiem nolūkiem, robotu eksoskeleta tērpi,  rotējoši instrumenti, mašīnu daļas,  eņģes un eņģu daļas bīdāmo slokšņu, plākšņu un vadotņu savienošanai; rotācijas galdi darbgaldiem u.c.</t>
   </si>
   <si>
     <t>EUTM 003922143/EM SKF, EUTM 000147074/EM SKF, EUTM 000146878/EM SKF, EUTM 001725845/EM SKF</t>
   </si>
   <si>
     <t xml:space="preserve">rūpnieciskās eļļas un smērvielas, vaski,  putekļu absorbētāji, mitrinātāji un saistvielas, sveces un daktis apgaismošanai, lauksaimniecības instrumenti, olu inkubējamās mašīnas, tirdzniecības automāti, rokas instrumenti un darbarīki, galda piederumi, skuvekļi  neelektriskie kabeļi un stieples no parastajiem metāliem, mazas datortehnikas un metāla preces, metāla konteineri uzglabāšanai vai transportēšanai, plastmasas loksnes, plastmasas plēve un plastmasas maisiņi iepakošanai un iesaiņošana u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000314336 P.S.G. PARIS-SAINT-GERMAIN, EUTM 013108411 PARIS SAINT - GERMAIN, EUTM 013508882I CI C'EST PARIS, EUTM 014407753 GOLDEN BARRE, EUTM014968382 MY PARIS SAINT-GERMAIN, EUTM 01394629 8RUSHIN' PARIS, EUTM013975263 #tousparis, EUTM 000313981 PARIS SAINT-GERMAIN 1970 
  </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                    EUTM 010913176B, EUTM 003331147B, EUTM 010878593 Brabus, EUTM 007394703 BRABUS, EUTM 002779981 BRABUS
 </t>
   </si>
   <si>
     <t>EUTM 001001312/EM NUROFEN, EUTM 011392461/EM, EUTM 015401847/EM, EUTM 018909997/EM, EUTM 015406374/EM NUROFEN</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000013037, EUTM 007300353 WERKHAUS 
 </t>
-  </si>
-[...5 lines deleted...]
-somas, somiņas ceļojumu somas, čemodāni, mugursomas, kabatas portfeļi, maki, kancelejas preces un biroja piederumi</t>
   </si>
   <si>
     <t>datoru aparatūra, 
 datorprogrammas, daļas un piederumi, tonera kasetnes, tintes kasetnes printeriem, datoru somas u.c.</t>
   </si>
   <si>
     <t>rotaļlietas,spēles, DVD grāmatas, ieraksti apģērbs u.c.</t>
   </si>
   <si>
     <t>EUTM003095676/EMEARLY SWEET, CPVR 19647</t>
   </si>
   <si>
     <t>svaigas vīnogas</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 003530524 TAZO and Design, EUTM 010677516 TAZO, EUTM 005285655 TAZO and Design, EUTM 003528924 TAZOBERRY, EUTM 011456977 TEAVANA, EUTM 015199995 TEAVANA, EUTM 011043395  V and Design, EUTM 011786498 TEAVANA HEAVEN OF TEA and Design, EUTM 012250148 TEAVANA HEAVEN OF TEA and Design, EUTM 002164267 VERISMO, EUTM 010707586 VERISMO, EUTM 010992535 VERISMO, EUTM 012662813 YOUTHBERRY, EUTM 000595975 YUKON BLEND, EUTM 012187167 Design Only EUTM 008864043 Design Only, EUTM 002365500 FRAPPUCCINO, EUTM 003977931 frappuccino and Design, EUTM 004314051 FRAPPUCCINO, EUTM 000598128 GAZEBO BLEND, EUTM 000617233 GOLD COAST BLEND, EUTM 003619475 GUATEMALA CASI CIELO, EUTM 012588828 HACIENDA ALSACIA, EUTM 000595306 INFUSIA, EUTM 005234877 INFUSIA, EUTM 014753461 TEAVANA, EUTM 000572982 STARBUCKS, EUTM 000630657 STARBUCKS, EUTM 004314092 STARBUCKS COFFEE and Design, EUTM 003086014 STARBUCKS COFFEE and Design, EUTM 000175539 STARBUCKS, EUTM 000630673 STARBUCKS, EUTM 001633965 STARBUCKS, EUTM 003319043 STARBUCKS, EUTM 002365732 STARBUCKS, EUTM 003984713 STARBUCKS, EUTM 011198711 STARBUCKS COFFEE and Design, EUTM 005234786  STARBUCKS COFFEE and Design, EUTM 009776667  STARBUCKS AUTUMN BLEND, EUTM 009730359 STARBUCKS BLONDE, EUTM 000564377 STARBUCKS COFFEE and Design, EUTM 000564427 STARBUCKS COFFEE, EUTM 000596163 STARBUCKS COFFEE and Design, EUTM 000689786 STARBUCKS COFFEE and Design, EUTM 001632280  STARBUCKS COFFEE and Design, EUTM 002365534 LIGHTNOTE BLEND, EUTM 004614418 MUAN JAI, EUTM 010260883 MY STARBUCKS REWARDS, EUTM 010272565 ORIGAMI 
 EUTM 003078573 SERENA ORGANIC BLEND 
 </t>
   </si>
   <si>
     <t>Starbucks Corporation</t>
   </si>
   <si>
     <t>kafija, tēja, karstie un aukstie dzērieni (šokolādes dzērieni, kokteiļi), kafijas pupiņas, gatavi  pārtikas produkti (sviestmaizes, salāti,  konditorejas izstrādājumi u.c.), kā arī citas preces, kas paredzētas tirdzniecībai (krūzes, magnēti u.c.)</t>
   </si>
@@ -12031,135 +11532,123 @@
   <si>
     <t>auto aksesuāri, piederumi</t>
   </si>
   <si>
     <t>EUTM 006469266/EM, EUTM 012107413/EM UNDER ARMOUR	
 EUTM 006474051/EM UNDER ARMOUR, EUTM 018126095/EM, EUTM003458891/EM TURFGEAR, EUTM 018903643/EM SLIPSPEED
 EUTM 015603831/EM UA, EUTM 002852721/EM UNDER ARMOUR	
 EUTM 009538166/EM UA</t>
   </si>
   <si>
     <t>Under Armour, Inc.</t>
   </si>
   <si>
     <t>EUTM 018896935/EM ALO	, EUTM 014528483/EM ALO, EUTM 014528491/EM ALO YOGA, ITM 1867315/WO alo</t>
   </si>
   <si>
     <t>ALO YOGA IRELAND LIMITED</t>
   </si>
   <si>
     <t>EUTM 004086609 NEUMANN, EUTM 018317284 U 87,EUTM 018965969 U 47 fet i, EUTM018317311 TLM 103, EUTM 018317316 TLM 102, EUTM 018846310 Neumann, EUTM 018426079 M 49, EUTM 018317314 KMS 105</t>
   </si>
   <si>
     <t>Georg Neumann GmbH</t>
   </si>
   <si>
-    <t xml:space="preserve">elektriskās, elektroakustiskās signalizācijas ierīces, aparāti un instrumenti,  mikrofoni, kabeļi, kabeļu adapteri, statīvi, statīvu savienojumi, mikrofonu kapsulas, mikrofonu kapsulu pagarinātāji, mikrofonstieņi, galda statīvi, mikrofonu grīdas statīvi, mikrofonu slīpuma regulēšanas ierīces, trijkāju savienojumi, mikrofonu "zoskakli", vējstikli, mikrofonu moduļi, mikrofonu sistēmu moduļi, </t>
-[...1 lines deleted...]
-  <si>
     <t>REUD 015121823-0001/EM</t>
   </si>
   <si>
     <t>Chesu Alexandru</t>
   </si>
   <si>
     <t>gaismas diožu (LED) apgaismojuma sistēmas, skatuves apgaismojuma sistēmas</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 018336210 Linola sept, EUTM 018334063 Linola sept,  ITM 1594588 Little Lino, ITM 1408697 LINO, EUTM 018425107 Axhidrox, ITM 927667 Dr. Wolff, ITM 985168 Vagisan, EUTM 013272604 Linoseptic,EUTM 005401708 Linola, EUTM 017921711 SafeCup, EUTM 018541945 Linoladiol, EUTM 018056317 EtoPril
 </t>
   </si>
   <si>
     <t>krēmi, šampūni, saules aizsargkrēmi, losjoni, balzami, aerosoli, želejas, kapsulas, losjoni, ziedes</t>
   </si>
   <si>
     <t>EUTM 019108895 HALLI GALLI</t>
   </si>
   <si>
-    <t xml:space="preserve"> galda spēles, istabas spēles, kāršu spēles, galda spēles, spēļu kārtis</t>
-[...1 lines deleted...]
-  <si>
     <t>POP MART (SINGAPORE) HOLDING PTE LTD</t>
   </si>
   <si>
     <t>EUTM 015466031, EUTM 003839065 Phallosan</t>
   </si>
   <si>
     <t>Swiss-Tec Global Limited</t>
-  </si>
-[...1 lines deleted...]
-    <t>ortopēdiskas un medicīniskas ierīces, jo īpaši stiepšanas ierīces un pagarināšanas ierīces dzimumlocekļa pagarināšanai un dzimumlocekļa iztaisnošanai, arī jostu veidā</t>
   </si>
   <si>
     <t>EUTM019208865/EM GHOSTBOND, EUTM019208866/EM GHOSTBOND CLASSIC, EUTM019208940/EM GHOSTBOND XL, EUT018417380/EM	
 EUTM018072705/EM GHOSTBOND	,EUTM018537506/EM GHOSTBON
 EUTM018072710/EM PROFESSIONAL HAIR LABS, EUTM018273378/EM Professional Hair Labs World Leader in Cosmetic Bonding,EUTM018273383/EM SAFETY FIRST, EUTM018273368/EM SAFETY FIRST</t>
   </si>
   <si>
     <t>Professional Hair Products Limited</t>
   </si>
   <si>
     <t>līmes mākslīgo matu fiksēšanai</t>
   </si>
   <si>
     <t>EUTM  006046445 nawm, EUTM 001665512 VERSUS, EUTM 001665439 VERSACE, EUTM 001665306 /fig./, EUTM 001504703 VERSUS VERSACE /fig./, EUTM 004396636 /fig./, EUTM 004396602, EUTM013031059 Versus Versace</t>
   </si>
   <si>
     <t>GIANNI VERSACE S.R.L.</t>
   </si>
   <si>
     <t>EUTM 009512096 XRLI-ION, EUTM 009512237 XR, EUTM 000541581
 EUTM 000499004, EUTM 000498717, EUTM 002297604, EUTM 000541623
 EUTM 002716843, EUTM 017093121 DEWALT, EUTM 003485893 DEWALT</t>
   </si>
   <si>
     <t>The Black &amp; Decker Corporation</t>
   </si>
   <si>
     <t>elektriskie instrumenti un piederumi mehāniskiem instrumentiem, elektriskie urbji, elektropneimatiskie āmuri, rotējošie āmuri, smilšpapīra slīpmašīnas, elektriskie smilšu strūklu aparāti, ekscentriskā slīpmašīna, disku slīpmašīna, koka lentes slīpmašīnas, pulēšanas diski,  elektriskie zāģi, ripzāģi, finierzāģi, rāmja zāģi, motorzāģi, šķērszāģi, slīpzāģi, galda zāģi, radiālie roku zāģi, ķīmiskie izstrādājumi,  līmvielas, līmes, sveķi, hermētiķi, saistvielas un epoksīda līmvielas, ķīmiskie enkuri, vinilestera sveķi, poliestera sveķi, līmējošie enkuri, gāzes izmantošanai instrumentos, pulveris izmantošanai instrumentos, vielas iepriekš minēto preču iznīcināšanai,  metāla caurules,Izolācijas dībeļi, Instrumenti sienas enkuru atvēršanai, instrumentu turētājs, instrumentu izgrūdēji u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 008511727 tiptoi, EUTM 007205057, EUTM 005198395 Lotti Karotti
 EUTM 003704871 Ravensburger, EUTM 002738722 Ravensburger, REUD 004667988-0005, REUD 004667988-0009, REUD 004667988-0010, REUD 004667988-0011, REUD 004667988-0016, REUD 006085569-0003, REUD 007560024-0009, REUD 004679884-0003, REUD 008072888-0001, REUD 005248150-0001, REUD 002603878-0001, EUTM 017982703 Funny Bunny	
 EUTM 016463267 BRIO, EUTM 016396517 Gravitrax, EUTM 014915061 Ravensburger, EUTM 012611191 Penguin Pile-Up, EUTM 008647241	</t>
   </si>
   <si>
     <t>Ravensburger AG</t>
   </si>
   <si>
     <t>bērnu pudelītes,zīdaiņu knupīši, āda un mākslīgā āda, tekstilizstrādājumi, apģērbs, apavi, galvassegas,spēles un rotaļlietas u.c.</t>
   </si>
   <si>
     <t>EUTM 011851425/EM PINKO, ITM 1414319/WO PINKO</t>
   </si>
   <si>
     <t>CRIS CONF. S.P.A.</t>
   </si>
   <si>
-    <t>kosmētika, apģērbs, apavi, galvassegas, somas, juvelierizstrādājumi, u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 000784389 /fig./</t>
   </si>
   <si>
     <t>August Storck KG</t>
   </si>
   <si>
     <t>šokolādes konfektes</t>
   </si>
   <si>
     <t>EUTM 000554543/EM CHRISTOFLE	, EUTM 018788213/EM Christofle	
 EUTM 018788089/EM OC CHRISTOFLE ORFEVRERIE A PARIS DEPUIS 1830</t>
   </si>
   <si>
     <t>ORFEVRERIE CHRISTOFLE</t>
   </si>
   <si>
     <t>galda piederumi</t>
   </si>
   <si>
     <t>REDU 002640482-0001, REDU 002665810-0001, REDU 002172031-0001, EUTM 000120741 Kawasaki /fig./, EUTM 004111175 K /fig./, EUTM 004111191 K /fig./, EUTM 000202424 JET SKI /fig./, EUTM 004122611 KAWASAKI RACING TEAM, EUTM 000091314 KRT, EUTM 004140422 K-CARE, EUTM 004140406 LET THE GOOD TIMES ROLL, EUTM 004112314 Ninja /fig./, EUTM 000120808 MULE, EUTM 5158076 Versys, EUTM 011970746 Z, ITM 1174588 Z, ITM 1209296 Kawasaki, ITM 1213482 K Kawasaki, EUTM 004111118 K Kawasaki, EUTM 004111142 Kawasaki, ITM 1223061 Kawasaki, EUTM 000121384 Ninja, EUTM 008974461 ZX, EUTM 777987, ITM 1090717 W, EUTM 004113924 V Kawasaki, ITM 1090877 ZRX, ITM 1165079 Ninja, ITM 1213481 K</t>
   </si>
   <si>
     <t>KAWASAKI MOTORS EUROPE N.V.</t>
   </si>
   <si>
@@ -12211,60 +11700,51 @@
     <t xml:space="preserve">apģērbi, to piederumi, apavi, somas u.c.
 </t>
   </si>
   <si>
     <t>transportlīdzekļi, visas rezerves daļas, tehniskās eļļas un ziedes, smērvielas, atslēgu piekariņi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>šaujamieroči, munīcija un šāviņi, spēles, rotaļlietas, apģērbs, papīrs, kartons, siksniņas adapteris, aizsardzības lietas / vāciņi telefoniem, kameras siksnas / siksnas, skatu meklētājam u.c.</t>
   </si>
   <si>
     <t>apģērbi, cepures, apavi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>somas, maki u.c.</t>
   </si>
   <si>
     <t>šaujamieroči, gāzes baloniņi, lukturi, apģērbi u.c.</t>
   </si>
   <si>
     <t>transportlīdzekļa daļas, iepkojumi u.c.</t>
   </si>
   <si>
     <t>datoru programmatūra, datorspēles, videospēles, elektroniskās spēles, datorprogrammas, apģērbi, galvassegas u.c.</t>
   </si>
   <si>
-    <t>dzinēji un rezerves daļas, ģeneratori, elektriskās iekārtas un to daļas, flešatmiņas, apģērbi, somas, mugursomas u.c.</t>
-[...4 lines deleted...]
-  <si>
     <t>zobu birstes, trimmeri, matu sukas, higiēnas līdzekļi u.c.</t>
-  </si>
-[...1 lines deleted...]
-    <t>apģērbi, apavi, somas, jostas, cepures, cimdi, šalles, zeķes, pulksteņi, u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">REDU  000942412-0002, REDU  001944984-0002, REDU  001944984-0003 
 REDU  001944984-0004, REDU  001944984-0005, REDU  001944984-0006  
 REDU  001944984-0001, REDU  000942412-0003, EUTM  004323317 MARS  
 EUTM  006360028 MARS WORK, REST AND PLAY, EUTM  006405062 MARS REFUEL, EUTM  009254251  Mars, EUTM  002152825 Mars  
 EUTM  002830172 Mars DRINK, REDU  000942313-0001, REDU  000942313-0002, REDU  000942313-0003, REDU  000942412-0001  </t>
   </si>
   <si>
     <t>ķirurģiskas ierīces, akupunktūras adatas, medicīniskas ierīces analīzēm, asinsspiediena mērīšanai, ierīces mākslīgai elpināšanai u.c.</t>
   </si>
   <si>
     <t>rotaļlietas, aksesuāri u.c.</t>
   </si>
   <si>
     <t>apģērbs, apavi, āda, somas, smaržvielas, rotaslietas, glāzes u.c.</t>
   </si>
   <si>
     <t>somas, apģērbi, apavi u.c.</t>
   </si>
   <si>
     <t>tūristu, konferenču un biroja krēsli</t>
   </si>
   <si>
     <t>mūzika, video, datu ieraksti u.c.</t>
@@ -12272,447 +11752,378 @@
   <si>
     <t xml:space="preserve">disku bremžu kluči motocikliem, motorolleriem u.c. </t>
   </si>
   <si>
     <t>šokolādes, konfektes u.c.</t>
   </si>
   <si>
     <t>bērnu ratiņi, drošības sēdekļi, piederumi, rezerves daļas u.c.</t>
   </si>
   <si>
     <t>apģērbi un aksesuāri, somas, apavi, rotaslietas, smaržas, saulesbrilles, ādas izstrādājumi</t>
   </si>
   <si>
     <t>cigāri, cigarellas u.c.</t>
   </si>
   <si>
     <t>transportlīdzekļu daļas, virsbūves u.c.</t>
   </si>
   <si>
     <t>transportlīdzekļi pārvietošanās līdzekļi pa sauszemi, gaisu vai ūdeni u.c.</t>
   </si>
   <si>
     <t>smaržas, apģērbi, rotaslietas, somas, saulesbrilles, pulksteņi, apavi</t>
   </si>
   <si>
-    <t>sporta preces, beisbolla, skvoša piederumi u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">foto, video kameras, aizsargaprīkojums, kronšteini, balsti, piederumi un aksesuāri    </t>
   </si>
   <si>
     <t xml:space="preserve">kurpes, somas un ādas izstrādājumi </t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, sporta preces, rotaļlietas, suvenīri, keramikas krūze u.c. </t>
   </si>
   <si>
-    <t>koferi, somas no metāla, plast masas vai auduma, somas portatīvajiem datoriem, kameru somas, futrāļi elektroniskām ierīcēm, dažādas kombinācijas, ceļasomas un čemodāni, tualetes maciņi u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>telekomunikāciju aparāti, instrumenti, iekārtas, tīkli un to daļas un piederumi u.c.</t>
   </si>
   <si>
     <t>matu kopšanas produkti</t>
   </si>
   <si>
     <t>apģērbi, cepures, aksesuāri u.c.</t>
   </si>
   <si>
     <t>apģērbi, apavi, golfa spēles piederumi u.c.</t>
   </si>
   <si>
     <t>farmaceitiskie preparāti, vielas, veterinārie un higiēnas līdzekļi, pārtika zīdaiņiem, dezinfekcijas līdzekļi, preparāti kaitēkļu iznīcināšanai u.c.</t>
   </si>
   <si>
-    <t>kopēšanas iekārtas, portatīvie kopētāji printeri, toneris, sausās tintes un printera tintes, papīrs, kopiju papīra izstrādājumi no kartonakartona, iespieddarbi, avīzes, žurnāli, mācību un uzskates materiāli, kancelejas preces u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>motocikli, rezerves daļas, apģērbi, t-krekli, cepures, dažādi aksesuāri u.c.</t>
   </si>
   <si>
-    <t>kosmētiskie līdzekļi, ziepes, ēteriskās eļļas, smaržas, ķermeņa dezodoranti, dušas želejas, šampūni un matu losjoni, saulesbrilles, brilles,briļļu rāmji un aksesuāri, apģērbi, apavi, galvassegas, apakšveļa, krekliņi</t>
-[...1 lines deleted...]
-  <si>
     <t>ūdensnecaurlaidīgi zābaki u.c.</t>
   </si>
   <si>
     <t>somas, apavi, jostas</t>
   </si>
   <si>
     <t>parfimērija, kosmētika, ķermeņa un skaistumkopšanas līdzekļi u.c.</t>
   </si>
   <si>
     <t>optika šaujamieročiem u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> spēles un rotaļlietas, kompaktdiski, DVD diski un citi digitālie datu nesēji, iespiedprodukcija u.c.</t>
   </si>
   <si>
     <t>inhalatori u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">parfimērija u.c. </t>
   </si>
   <si>
     <t>diagnostika, farmaceitiskā rūpniecībā, ķīmiskā rūpniecībā, pārtikas un vides testēšana</t>
   </si>
   <si>
-    <t>lauksaimniecības un mežsaimniecības tehnikai rezerves daļas, eļļa, filtri, apģērbi, rotaļlietas u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">transportlīdzekļu  piedziņas sistēmas, apgaismes sistēmas, virsbūves kontroles sistēmas, spēka pievadu kontroles sistēmas, elektronisko instrumentu kopu, telemātikas sistēmas un datori, piekares sistēmas un sastāvdaļas, izplūdes sistēmas u.c. </t>
   </si>
   <si>
     <t>rezerves daļas, piederumi u.c.</t>
   </si>
   <si>
-    <t>ādas kopšanas līdzekļi, apģērbs un aksesuāri, kurpes elementi un piederumi, personālpiederumi, mobilie tālruņi ar piederumiem un tehniskiem elementiem, elektriskās/elektroniskās un datoru rotaļlietas, spēles (ieskaitot elektronisko spēļu konsoles) un sporta</t>
-[...1 lines deleted...]
-  <si>
     <t>lifti un liftu daļas, automašīnu lifti u.c.</t>
   </si>
   <si>
     <t>apģērbi, aksesuāri, piederumi u.c.</t>
   </si>
   <si>
     <t>uzturvielas, substrāti, mēslojumi, māla granulas u.c.</t>
   </si>
   <si>
     <t>apģērbi un apavi ar elementiem, somas un aksesuāri, tekstilizstrādājumi</t>
   </si>
   <si>
     <t>filtri u.c.</t>
   </si>
   <si>
     <t>apģērbi, džinsi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>kontaktlēcas, kontaktlēcu kopšanas līdzekļi, šķīdums, smērvielas, acu pilieni u.c.</t>
   </si>
   <si>
     <t>ķermeņa kopšanas līdzekļi, parfimērija, kosmētika u.c.</t>
   </si>
   <si>
     <t>ādas izstrādājumi, apģērbi, somas, apavi, smaržas, rotaslietas u.c.</t>
   </si>
   <si>
     <t>mājsaimniecības un virtuves piederumi un konteineri, rokas instrumenti un darbarīki, virtuves iekārtas, olu separators, stikla trauki, porcelāns un māla izstrādājumi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> nagu un skaistumkopšanas  produkti u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> ceļu būves mašīnas (piem., veltņi) u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">krāsas, lakas, rūsas inhibitori, koksnes konservanti, tintes toneri, kasetnes, toneru kasetnes, printeri, skeneri, faksimilatori, daudzfunkcionālās ierīces, datoru programmatūra, termiskās lentes, lentes printeriem, siltuma papīrs </t>
   </si>
   <si>
     <t xml:space="preserve">putekļu aizsargbarjera u.c.     </t>
   </si>
   <si>
     <t>apģērbi, apavi, somas, saulesbrilles, juvelierizstrādājumi u.c.</t>
   </si>
   <si>
     <t>farmaceitiskie produkti (alopātiskie, homeopātiskie un fitoterapeitiskie) un higiēnas līdzekļi medicīnai un personīgai higiēnai, diētiskie produkti medicīniskiem nolūkiem, taukskābju, aminoskābju preparāti u.c.</t>
   </si>
   <si>
-    <t xml:space="preserve">mēbeles, spoguļi, elektriskās spuldzes, gaismas, statīvi, rāmji, plaukti, stendi, svečturi, vāzes, bļodas, trauki un porcelāns un stikls, papīrs, kartons un izstrādājumi no šiem materiāliem, līmvielas plastmasas iepakojummateriāli, spēles, rotaļlietas u.c.
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve">apģērbs un apavi ar elementiem un aksesuāriem u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">mugursomas, somas maisi, cita bagāža, cepures u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">  ausu aizbāžņi, dzirdes aizsardzības ierīces nirējiem</t>
   </si>
   <si>
-    <t xml:space="preserve">masāžas eļļas, eļļošanas krēmi un želejas, orgasma krēmi medicīniskiem un nemedicīniskiem nolūkiem, medicīniskie seksuālie līdzekļi, farmaceitiskie produkti, pudeles, pudeļu formas, konteineri, izstrādājumi aizvākošanai </t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">apģērbi, apavi, galvassegas, spēles, rotaļlietas, videospēļu aparāti, papīrs, kartons, iespieddarbi u.c. </t>
-  </si>
-[...1 lines deleted...]
-    <t>mēbeles, spoguļi, rāmji, paklāji,  ljuvelierizstrādājumi, rotaslietasmēbeles, spoguļi, rāmji, paklāji, linolejs, dzelzs izstrādājumi, juvelierizstrādājumi, dārgakmeņi, trauki mājsaimniecības vai virtuves vajadzībām, balināšanas līdzekļi, audumi,  parastie metāli un to sakausējumi, rokas instrumenti u.c.</t>
   </si>
   <si>
     <t>smaržas, kosmētika, brilles, jo īpaši sporta un saulesbrilles, briļļu futrāļi, pulksteņi, jo īpaši sporta un modes pulksteņi, juvelierizstrādājumi, koferi, čemodāni un somas, sporta somas, plecu un medību somas, sporta apģērbs, tostarp sporta zābaki un sporta apavi u.c.</t>
   </si>
   <si>
     <t>elektriskā lampas un apgaismojums, un gaismas atstarotāji, sanitārtehniskās iekārtas un aprīkojums, ūdensapgādes iekārtas, degļi, katli un sildītāji, vārīšanas, apkures, dzesēšanas un citas pārtikas un dzērienu apstrādes iekārtas un aprīkojums, kamīni</t>
   </si>
   <si>
     <t>kosmētika, tīrīšanas un higiēnas līdzekļi u.c.</t>
   </si>
   <si>
     <t>bezalkoholiskie dzērieni, apģērbi, galvassegas peldkostīmi, t-krekli, zeķes, sviedru krekli, šorti, kleitas, sandales, skriešanas kostīmi, sporta džemperi, apakšbikses, džemperi ar kapuci, vestes, bikses, pidžamas, naktskrekli u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">ķermeņa kopšanas līdzekļi, apģērbs un aksesuāri, rotaļlietas, spēles (ieskaitot elektroniskās spēļu konsoles) un sporta preces,  tekstilizstrādājumi u.c.
 </t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, apavi un galvassegas, somas, čemodāni, mugursomas, suņu būdas, redeļu kastes suņiem, kastes suņu pārvadāšanai, nemetāliski paliktņi, gultas spilveni mājdzīvniekiem u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">aksesuāri un iekārtas mobiliem telefoniem un datoriem, austiņas telefoniem, somas kamerām u.c. </t>
   </si>
   <si>
     <t>gaļa, zivis, mājputni un medījums, gaļas ekstrakti, konservēti, žāvēti un vārīti augļi un dārzeņi, olas, piena produkti, želejas, ievārījumi, kompoti, piens un piena dzērieni, kafija un kafijas aizstājēji, tēja, kakao, dzeramā šokolāde, graudaugu batoniņi</t>
   </si>
   <si>
     <t>barības izstrādājumi suņiem</t>
   </si>
   <si>
     <t>apgaismošanas ierīces, spuldzes, neona lampas, to daļas</t>
   </si>
   <si>
     <t>medicīnas instrumentu, farmaceitiskie izstrādājumi, sanitārijas ierīces u.c.</t>
   </si>
   <si>
     <t>sporta apģērbi un aksesuāri, peldkostīmi, pludmales apģērbi, ķermeņa pacēlāji, brilles, sandales, spuras, pleznas, peldošās jostas un ar tiem saistītie piederumi</t>
   </si>
   <si>
-    <t>audumi tekstila vajadzībām, gultas un galda pārklāji, apģērbs krekli, šalles, vestes, t-krekli, Bermudu šorti, apģērba stiprinājumi, bikšturi, apavi, dārgmetāli un to sakausējumi, juvelierizstrādājumi, brilles, optiskie izstrādājumi, somas, smaržas, tualetes, tualetes piederumi, kosmētikas produkti, āda un ādas imitācijas, dzīvnieku ādas u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>oglekļa šķiedru un aluminīja velosipēdu riteņi</t>
   </si>
   <si>
     <t>apģērbs, apavi, galvassegas, bērnu sēdeklīši, krēsli, taburetes, galdi, līmējošie pārsēji, ziepes, sauļošanās krēms, odekoloni, bērnu pārtika, spēles un rotaļlietas, vingrošanas un sporta preces, rotājumi Ziemassvētku eglītēm,  velosipēdi, lampas, lukturīši, velosipēdu lukturi, ierakstītas audio lentas un DVD, skaņu ierakstītāji  un atskaņotāji, digitālās kameras izklaidei bērniem un zīdaiņiem, atslēgu piekariņi u.c.</t>
   </si>
   <si>
     <t>apģērbi, apavi, galvassegas, bižutērija u.c.</t>
-  </si>
-[...7 lines deleted...]
-    <t>elektriskie adapteri, printera toneris, akumulatoru komplekti u.c.</t>
   </si>
   <si>
     <t>gaisa kondicionēšanas iekārtas un piederumi u.c.</t>
   </si>
   <si>
     <t>vingrošanas un sporta preces, apģērbs, apavi, galvassegas, pulksteņi, ceļojumu futrāļi, somas,spēles, rotaļlietas, video spēļu ierīces, juvelierizstrādājumi u.c.</t>
   </si>
   <si>
     <t>EUTM 006549638 BETALFATRUS, EUTM 003111631 CICLOPOLI, EUTM 010259836 CICLOSAN, EUTM 014587638 DAFNEGIN, EUTM 012235578 ECOCEL PLUS, EUTM 3677804 FEMIPRIM, EUTM 018105802 FINJUVE	
 EUTM 009406745 GYNOMUNAL, EUTM 007065881 KITONAIL, EUTM 011279981 MYCONAIL, EUTM 006648521 NIOGERMOX, EUTM 003847704 NORMAFLOR, EUTM 012251948 ONYTEC, EUTM 005240312 ONY-TEC
 EUTM 5015565 POLICHEM, EUTM 004613758 POLINAIL, ITM 1044835 SILILEVO, EUTM 009241051 ZELOGLIN</t>
-  </si>
-[...5 lines deleted...]
-    <t xml:space="preserve"> aizsardzības un drošības aprīkojums, aizsargķiveres, aizsargmaskas aizsargzābaki, aizsargapģērbs (bruņas),  aizsargapģērbs, cimdi, apģērbs, galvassegas un apavi medicīnas personālam un pacientiem, medicīniskie pārsēji, autiņbiksītes zīdaiņiem un nesaturēšanai, peldbikses zīdaiņiem, automašīnu sēdekļi, pārvalki, galvas balsti, bērnu drošības sēdekļi transportlīdzekļiem, izstrādājumi no ādas, proti, kastes, maki, čemodāni un čemodāni dokumentiem, maki, kredītkaršu futrāļi, atslēgu futrāļi, somas un čemodāni,  atslēgu maisiņi, mugursomas, maki, apģērbs, apavi,  u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> agregāti cirkulācijas sūkņiem, zemūdens sūkņiem un centrbēdzes sūkņiem, elektronika sūkņiem un citu sistēmu vadības ierīcēm, elektromotori sūkņiem u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                       EUTM 1200229  EIMI, EUTM 003988193 WELLA, EUTM 1485938 weDo/ PROFESSIONAL, EUTM 014245443 SYSTEM PROFESSIONAL, EUTM 0198117 Wellaflex , EUTM 0997661 WELLA PROFESSIONALS,  EUTM 000592113 LONDA, EUTM  1504372 KOLESTON PERFECT,  EUTM  003988193 WELLA, EUTM	000602573 KADUS, EUTM 1356723	INVIGO	
 ITM 1200229 EIMI, EUTM 004460771 COLOR FRESH, EUTM 17926463 BLONDOR, EUTM 1399770 SEB MAN, EUTM 000392019 NIOXIN</t>
   </si>
   <si>
     <t>ķermeņa kopšanas līdzekļi, personīgie piederumi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">elektriskās, elektroniskās ierīces un instrumenti elektrības pārvadāšanai, vadīšanai, pārslēgšanai, pārveidošanai, uzkrāšanai, regulēšanai, filtrēšanai, mērīšanai un kontrolei u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">          
 EUTM 009631029 ZUMBA SENTAO,  EUTM 008551186 ZUMBATOMIC 
 EUTM 008547952 ZUMBATHON, EUTM 006712475Zumba Fitness 
 EUTM 004972121 ZUMBA FITNESS, EUTM 006712434 ZUMBA fITNESS
 EUTM 006712152 ZUMBA fitness, EUTM 008551269 ZUMBA, EUTM 009855859 ZUMBA FITNESS, EUTM 009855669 ZUMBA FITNESS
 EUTM 010219111ZUMBA </t>
   </si>
   <si>
     <t xml:space="preserve"> elektroniskās un pjezoelektriskās šķiltavas un to piederumi, mērlentes, atslēgu piekariņi, spalvu nazītis, saulesbrilles u.c.</t>
   </si>
   <si>
-    <t>parfimērijas izstrādājumi, kosmētika, smaržas, brilles, saulesbrilles, rāmji un lēcas, juvelierizstrādājumi, bižutērija, pulksteņi, gredzeni, rokassprādzes, kuloni, auskari, aproču pogas, aproces, pulksteņu siksnas, ķēdes, pulksteņu izstrādājumi, kaklasaišu saspraudes, metāla apavu un cepuru rotājumi, pulksteņi, atslēgu gredzeni, somas, maki, čemodāni, čemodāni,  apģērbs, jostas, peldkostīmi, šalles, kaklasaites, apavi, apavi, zābaki, sandales, cimdi, cepures,  mēbeles, spoguļi, attēlu rāmji u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">EUTM 016995342 BADGAL BANG, EUTM 011733953 BENEFIT, EUTM 007381023 benefit, EUTM 018251229 BENEFIT GEORGIA, EUTM 00372 03007 BENEFIT, EUTM 006020473 BOI-ING, EUTM 011101219 ACHATINT
 EUTM 017978514 COOKIE, EUTM 007275142 CORALISTA, EUTM 006020762 DALLAS DANDELION, EUTM 015125751 DANDELION TWINKLE, EUTM 003723087 DR.FEELGOOD, EUTM 014405583 GALIFORNIA, EUTM 014417976 GIMME BROW, EUTM 015800766 GOGOTINT, EUTM 015800758 GOLD RUSH, EUTM 003722295 HIGH BEAM, EUTM 016417611 HIGH BROW, EUTM 006023188 HOOLA, EUTM 011352499 LOLLITINT, EUTM 007018963 POSIE TINT	, EUTM 010784635 ROCKATEUR, EUTM 011180593 ROLLER LASH, EUTM 008527293 THE POREFESSIONAL, EUTM 013711064 THE POREFESSIONAL : MATTE RESCUE, EUTM 009518549 THEY'RE REAL, EUTM 017978513 TICKLE	
 ITM 1323022 PUNCH POP!	</t>
   </si>
   <si>
     <t>apģērbs un aksesuāri, tekstilizstrādājumi</t>
   </si>
   <si>
     <t xml:space="preserve">somas, galvassegas, džinsi, apakšveļa, krekli u.c. </t>
   </si>
   <si>
     <t>velosipēdi, velosipēdu daļas un sastāvdaļas, elektriskie akumulatori,  signalizācija, velodatori, ātruma rādītāji, attāluma mērīšanas ierīces, velosipēdu ķiveres brilles, saulesbrilles, aizsargbrilles, briļļu ietvari un futrāļi, apģērbs, kas aizsargā pret negadījumiem, kuģniecības elektriskie, mērīšanas, signalizācijas, pārbaudes aparāti un instrumenti, datu apstrādes iekārtas un datori, visas iepriekš minētās preces izmantošanai laivās un saistībā ar laivām, frekvences indikators, mērītājs,  dators airu laivām un sacensību airu laivas lietošanai u.c.</t>
   </si>
   <si>
     <t>apģērbs, apavi, apģērba piederumi, somas, saulesbrilles</t>
   </si>
   <si>
     <t>būvmateriāli, celtniecības caurules, kas nav no metāla, asfalts, piķis un bitumens, nemetāliskas pārvietojamas ēkas,  mašīnas, kabeļi un vadi no parastā metāla (neelektriski),metāla konteineri uzglabāšanai un transportēšanai, droši darbgaldi un mehāniski darbināmi elektroinstrumenti, motori un dzinēji,  mašīnu sakabes un transmisijas komponenti, kas nav paredzēti sauszemes transportlīdzekļiem, lauksaimniecības instrumenti, izņemot ar roku darbināmus rokas instrumentus u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 779000/WO BLUE FOX, EUTM 018125701/EM KARBON, EUTM 018202916/EM RAP-V, EUTM 018205609/EM CARP SPIRIT, EUTM 008577231/EM BARBARIAN, ITM 1082164/WO VMC, ITM 1347018/WO COASTAL BLACK, EUTM 018340997/EM VANADIUM, EUTM 003462017 /EM okuma, EUTM 17912307 /EMokuma, EUTM004723029 RAPALA, EUTM005182746 trigger-x, EUTM002730992 /fig./, EUTM 002700557 STORM, EUTM003680899 X-RAP, WO 845035 WILLIAMSON LURES, EUTM 006650667 CLACKIN' RAP,EUTM 006368492 X-ProTect, WO 845037 RAPALA VISION GEAR, WO 1040277 Rapala,EUTM 008233851 Sufix PERFORMANCE FUSE /fig./,EUTM 010209468 LUHR JENSEN, EUTM 010809598 SUFIX , EUTM008772964 10000013 MORA ICE, REDU 002701078- 0004, REDU 002701078-0007, REDU 002701078-0008, REDU 002701078-0009, REDU 002701078-0010, REDU 002701078-0005, REDU 002189449-0004, REDU 002189449-0003, REDU 002189449-0002, REDU 002189449-0001, REDU 002459842-0012TORM ARASHI SQUARE 5', EUTM008233851Sufix – PERFORMANCE FUSE, EUTM 003360302 MARTTIINI, EUTM 007224975ABYSS, EUTM004708228TAIL DANCER , EUTM 002901445 SHAD RAP, REDU 002459842-0009, REDU 002459842-0010 </t>
   </si>
   <si>
     <t>smaržas, tualetes ūdens, dezodoranti  ēteriskās eļļas,  eļļas kosmētikas vajadzībām, kosmētika, dekoratīvās kosmētikas līdzekļi, kosmētikas līdzekļi ādas kopšanai, ziepes šampūni skūšanās krēmi, apģērbs, apavi, galvassegas,  somas,  juvelierizstrādājumi, pulksteņi u.c.</t>
   </si>
   <si>
     <t>parfimērija, kosmētika,  somas, maki, kabatas portfeļi, atslēgu maciņi, čemodāni un ceļojumu somas, apģērbi, apavi, galvassegas u.c.</t>
   </si>
   <si>
     <t>transportlīdzekļi, iekārtas pārvietošanai pa sauszemi, gaisu, vieglie automobiļi, komunālie transportlīdzekļi, mikroautobusi, kravas automašīnas un tirdzniecības furgoni ar zīmolu Chrysler, Dodge, Jeep un Ram, apgaismojums, apkure, darbgaldi, elektroinstrumenti, instrumenti un  piederumi, konteineri mājsaimniecībai, apģērbi, apavi, galvassegas, āda un tās imitācijas, dzīvnieku ādas, bagāža spēles, rotaļlietas, videospēļu aparāti, māksla u.c.</t>
   </si>
   <si>
     <t>smaržas personīgai lietošanai, smaržu pudeles, parfimērija un smaržvielas, šķidrās smaržas u.c.</t>
   </si>
   <si>
     <t>globālie pozicionēšanas instrumenti (GPS)</t>
   </si>
   <si>
     <t>kolas (bezalkoholiskie dzērieni un gāzētie  dzērieni), jakas, krekli, peldkostīmi, t-krekli, svīteri, zeķes, sporta krekli, šorti, kleitas, cepures (galvassegas), flip-flops, skriešanas tērpi, sporta krekliņi, apakšbikses, sporta krekli ar kapuci, vestes, bikses,  pidžamas, naktskrekli u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> lauksaimniecības mašīnas, to rezerves daļas, mehānismi un sastāvdaļas, piederumi u.c.</t>
   </si>
   <si>
     <t>jakas, apģērbi, tostarp krekli, uzvalki, bikses u.c.</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">sporta krekli ar kapuci, puloveri ar kapuci, topi ar kapuci, sporta krūšturi, mitrumu izvadoši sporta krūšturi, legingi, sporta bikses, bikses, vīriešu mēteļi, sieviešu mēteļi, ikdienas jakas, sandales un pludmales apavi, gilets, skriešanas apavi, kedas, somas kalnos kāpējiem, pārgājienu mugursoma  u.c.  </t>
   </si>
   <si>
     <t>dūnu jakas bez piedurknēm, ūdensizturīgas jakas, vīriešu apakšveļa, biksītes (īsas), ikdienas bikses</t>
   </si>
   <si>
     <t xml:space="preserve">gaisa žāvētāja kasetne, kārtridžs, filtru kasetne, gaisa filtri, kārtridžs filtra kasetne, gaisa žāvētāja kasetne, gaisa un eļļas filtri </t>
   </si>
   <si>
     <t>apģērbs, t-krekli</t>
   </si>
   <si>
     <t>mēbeles, spoguļi, gleznu rāmji, nemetāliski uzglabāšanas vai transportēšanas konteineri,kauli, ragi, vaļi vai perlamutra, neapstrādāti vai daļēji apstrādāti, čaumalas, jūras putas, dzeltens dzintars</t>
   </si>
   <si>
     <t>instrumenti izmantošanai medicīnā, ierīces vēža ārstēšanai</t>
   </si>
   <si>
     <t>kārtridžs, filtra kasetne, gaisa žāvētāja kasetne, gaisa filtri, eļļas filtri u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> kabatas/rokas pulksteņi, hronometriskie instrumenti u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 13315247, UTM 13315254, EUTM 13315304, EUTM 13315106 
 EUTM 13315114 , EUTM 13315122, EUTM 13315130, EUTM 13315148 
 EUTM 13315155, EUTM 13315163, EUTM 13315197, EUTM 13315205
 EUTM 13315213, EUTM 13315221, EUTM 13315239, EUTM 000517383
 EUTM 2297216, EUTM 001280148 SMILEY, EUTM 000883198, EUTM 007051841HAPPY TRAVEL, EUTM 010561314 10000058 HAPPY TRAVELS 
 EUTM 008504607, EUTM 008504581, EUTM 001277391, EUTM 008504136
 EUTM 008827198 HAPPY CASHMERE, EUTM 008841157, EUTM 000890758, EUTM 008890725, EUTM 008890659, EUTM 008890601, EUTM 008890543, EUTM 008505471, EUTM 008505331, EUTM 008505315, EUTM 008505539, EUTM 9429432, EUTM 008505703, EUTM 008505695, EUTM 008510653, EUTM 008505588, EUTM 008890592, EUTM 008505778, EUTM 008890881, EUTM 003751, EUTM 008505737 
 </t>
   </si>
   <si>
     <t>juvelierizstrādājumi, pulksteņi un hronometriskie instrumenti</t>
   </si>
   <si>
     <t>kompresori dzesēšanas sistēmām, ledusskapjiem un gaļas nogatavināšanas skapjiem, aukstumaģenta kompresori saldēšanas iekārtām, ledusskapjiem un gaļas izturēšanas kamerām, dzinēji kompresoriem saldēšanas sistēmām, ledusskapjiem un gaļas konservēšanas skapjiem, ledusskapji dzērienu uzglabāšanai u.c.</t>
   </si>
   <si>
-    <t>alkoholiskie dzērieni, vīni, stiprie alkoholiskie dzērieni un liķieri, alus, porteris, bezalkoholiskie vīni, vīnogu sula, citrusaugļu sulas, un sagataves iepriekšminēto pagatavošanai</t>
-[...1 lines deleted...]
-  <si>
     <t>audumi šortiem, krekliem, t-krekliem, krekliņiem, biksēm, jakām, vējjakām, jakām, sporta krekliem, legingiem, krūšturiem un cepurēm, audums, ko pārdod kā gatavu apģērbu sastāvdaļu, proti, šortu, kreklu, t-kreklu, kreklu, bikšu, jaku, vējjaku, sporta krekli, legingus, krūšturus un cepures, sastāvdaļas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">lampas, sienas lampas, lampu abažūri, gaismas mezgli, gaismas dimmeri (regulatori) u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">līmvielas (lipīgi materiāli) kancelejas vai mājsaimniecības vajadzībām, zīmēšanas materiāli un materiāli māksliniekiem, otas, mācību vai mācību materiāli, plastmasas loksnes, plēves un maisiņi iesaiņošanai un iepakošanai, rakstzīmju, bloku drukāšana, spēļu rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces u.c. </t>
   </si>
   <si>
-    <t>apģērbi, apavi, galvassegas, Gatavs valkāšanai bērniem un zīdaiņiem, uzglabāšanas piederumi un mēbeles guļamistabai, tekstilizstrādājumi un to aizstājēji, mājsaimniecības veļa, tekstila vai plastmasas aizkari, rotaļlietas videospēļu aparāti, vingrošanas un sporta preces, Ziemassvētku eglīšu rotājumi, bagāžas un transporta somas, apkakles, siksnas un mājdzīvnieku apģērbs u.c.</t>
-[...4 lines deleted...]
-  <si>
     <t>lūpu krāsa, lūpu balzāms, šķidrā lūpu krāsa, vīraks, smaržas, acu ēnas, uzacis, segas, šalles un cepures, dvieļi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">saulesbrilles un iepakojumi, somas, slēpes, brilles, apģērbi, cepures u.c. </t>
   </si>
   <si>
     <t>saulesbrilles, aizsargājošas galvassegas, motociklistu, velosipēdu ķiveres, sporta ķiveres,  jāšanas cepures, aizsargķiveru sejas aizsargi, sporta somas aizsargķiveru glabāšanai, aizsargbrilles, krūškurvja aizsargi, velosipēdu rāmji, bikses, jakas, lietus kostīmi, cimdi, kas ir īpaši izstrādāti velosipēdistiem un motociklistiem un motosportistiem,motociklu daļas un piederumi</t>
   </si>
   <si>
     <t>konditorejas izstrādājumi, košļājamā gumija</t>
   </si>
   <si>
     <t>šokolādes, saldējums</t>
-  </si>
-[...2 lines deleted...]
-lineārie aktuatori,  mašīnu izstrādājumi, medicīnas instrumentu izstrādājumi, apgaismošanas, apkures, tvaika ģenerēšanas, vārīšanas, dzesēšanas, žāvēšanas, ventilācijas, ūdens apgādes un sanitārijas ierīces, mēbeļu izstrādājumi u.c.</t>
   </si>
   <si>
     <t>sejas salvetes no papīra,tualetes papīrs,salvete, papīra kabatlakatiņi, papīra salvetes izmantošanai kosmētikā, papīra kabatlakatiņi</t>
   </si>
   <si>
     <t>somas, apavi, brilles, ādas izstrādājumi, juvelierizstrādājumi aksesuāri u.c.</t>
   </si>
   <si>
     <t>parfimērija, kosmētika, brilles, saulesbrilles, briļļu ietvari, briļļu futrāļi, maki,  portfeļi, futrāļi, kas paredzēti tualetes piederumu glabāšanai, somas, ceļojumu somas, čemodāni, koferi, apģērbi, aksesuāri u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> uztura bagātinātāji vitamīni, vitamīnu preparāti, minerālu uztura bagātinātāji, diētiskie uztura bagātinātāji, dabīgi veseli uztura bagātinātāji, vitamīnu un minerālvielu preparāti izmantošanai kā sastāvdaļas, enzīmu uztura bagātinātāj, augu izcelsmes uztura bagātinātāji, farmaceitiskie pārtikas produkti, eļļas pārtikai u.c.</t>
   </si>
   <si>
     <t>apģērbi, apakšveļa peldkostīmi, krūšturi, bikini u.c.</t>
   </si>
   <si>
     <t>piena mašīnas un ierīces, dzesēšanas un sildīšanas aparāti, sūkņi pārtikas rūpniecībai, kā arī farmācijas un ķīmijas rūpniecībai, vārsti, uzpildes aparāti, visu iepriekš minēto preču daļas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                    EUTM 0906229 ADVAGRAF, EUTM 014763593 ASTELLAS, EUTM 018711523 ASTELLAS, EUTM 1236281 GRAFICZNY (ASTELLAS PHARMA iNC., EUTM 1109738 BETMIGA, EUTM 008671489 MODIGRAF, EUTM 008250649 MYCAMINE, EUTM 1176108 OMNIC OCAS, EUTM 000123679 PROGRAF, EUTM 018400465 PROGRAFT, EUTM 1048025 URIZIA
 EUTM 1046863 VESOMNI, EUTM 1048784 VOLUTSA, EUTM 1327173 XOSPATA, EUTM 1109736 XTANDI</t>
   </si>
   <si>
-    <t>juvelierizstrādājumi, somas, apģērbi, apģērba un tekstilizstrādājumi, stikla izstrādājumi, apgaismojums,u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>mobilo tālruņu maciņi, pludmales tērpi, t-krekli, zeķes, sporta krekli, čības, kurpes galda spēles, Adventes kalendāri, parastā metāla atslēgu piekariņi, interaktīvie spēļu krēsli videospēlēm, statujas no plastmasas materiāliem, vaska statujas, bronzas statujas, parastā metāla statujas, vaska figūriņas, adventes kalendārā pasniegtas šokolādes, mobilo tālruņu aizsargmaciņu izgatavošana pēc pasūtījuma, galda spēles mīklu veidā u.c.</t>
   </si>
   <si>
     <t>apģērbs, apavi, galvassegas, juvelierizstrādājumi, parfimērija, mēbeļu,  izstrādājumi, tekstilizstrādājumi, somas u.c.</t>
   </si>
   <si>
     <t>juvelierizstrādājumi pulksteņi, pulksteņu siksniņas, pulksteņu daļas, futrāļi, hronometri, laika mērīšanas instrumenti kā pulksteņi, atslēgu piekariņi u.c.</t>
   </si>
   <si>
     <t>apģērbi, t-krekli, apavi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>farmaceitiskās zāles, preparāti, krēmi</t>
   </si>
   <si>
     <t>somas, apģērbs, šalles, kleitas, krekli, topi, kamzoli, blūzes, t-krekli, trikotāža, proti, trikotāžas topi, džemperi, džemperi, mēteļi, vestes, parki, apmetņi, sporta krekli, krekliņi, topi ar kapuci, sporta apģērbs, peldkostīmi, jakas, bleizeri, uzvalki, legingi (bikses), legingi (sildītāji), kombinezoni, bikses, bikses, šorti, atpūtas apģērbs, naktsveļa, naktskrekli, pidžamas, peldmēteļi, cimdi, zeķes, apģērba jostas, cepures, apavi</t>
   </si>
   <si>
     <t xml:space="preserve">alkoholiskie dzērieni (izņemot alu), dzirkstošie vīni, alkoholiskie vīni, vīnu saturoši dzērieni </t>
   </si>
   <si>
     <t>galda tenisa nūjas, apģērbs, šorti, t-krekli, treniņtērpi u.c.</t>
   </si>
   <si>
     <t>tālvadības pults auto, mājas automatizācijai - tālvadības pults auto u.c.</t>
@@ -12740,107 +12151,95 @@
     <t xml:space="preserve"> ķermeņa kopšanas līdzekļi, apģērbi un aksesuāri u.c.
 </t>
   </si>
   <si>
     <t>tabakas izstrādājumi, tabakas aizstājēji no tējas un tējas augiem, cigarešu tabaka, košļājamā tabaka, pīpju tabaka, smēķēšanas piederumi, sērkociņi, ūdenspīpes un elektroniskās ūdenspīpes un to piederumi elektroniskās cigaretes, cigāri, cigarillas, elektroniskais cigārs u.c.</t>
   </si>
   <si>
     <t>somas, aksesuāri u.c.</t>
   </si>
   <si>
     <t>rotaļlietas, lelles, celtniecības klucīši u.c.</t>
   </si>
   <si>
     <t>pulksteņi, to daļu tīrīšanas līdzekļi u.c.</t>
   </si>
   <si>
     <t>apavi, sporta apavi, skriešanas kurpes, futbola aprīkojums, bumbas, krekli, apavi u.c.</t>
   </si>
   <si>
     <t>sieviešu, vīriešu un bērnu apģērbs, apavi, brilles, bižutērija, pulksteņi, rokassomas un maki u.c.</t>
   </si>
   <si>
     <t>sporta apģērbs, sporta bumbas, ikdienas krekli u.c.</t>
   </si>
   <si>
-    <t xml:space="preserve"> krāsas, lakas,  krāsvielas, tintes drukāšanai, marķēšanai un gravēšanai, marķieri, krāsainie zīmuļi, krīts, marķieri, pildspalvas, zīmuļi, personīgie plānotāji, amatniecības un gleznošanas komplekti, skicēšanas tāfele, trafareti un raksti, zīmuļu asināmie un krāsaino zīmuļu asināmie, līmvielas, kancelejas preces, modelēšanas māls, krāsošanas spilventiņi, dārgmetāli un to sakausējumi, dārgakmeņi un pusdārgakmeņi, juvelierizstrādājumi, bižutērija, spēles un rotaļlietas, sporta preces (izņemot apģērbu), rotājumi, dekoratīvi priekšmeti u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>dzirdes aizsardzības ierīces, ausu aizbāžņi u.c.</t>
-  </si>
-[...1 lines deleted...]
-    <t>tabaka, smēķēšanas priekšmeti, sērkociņi, tabakas aizstājēji (nav medicīniskiem nolūkiem), šņaucamā tabaka un tabakas aizstājēji uz augu šķiedrām balstītu produktu veidā orālai lietošanai, šņaucamā tabaka, šņaucamā tabaka uz augu bāzes u.c.</t>
   </si>
   <si>
     <t>rotaļlietas,puzles, inteliģentas rotaļlietas, iemaņu spēles, manipulatīvas loģikas mīklas, spēles u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbs, apavi, modes izstrādājumi, jostas, āda un ādas imitācija, visu veidu maciņi un vāciņi mobilajiem telefoniem, dārgmetāli un to sakausējumi, kancelejas un biroja preces, kosmētikas izstrādājumi, mēbeles, spoguļi, rāmji, sadzīves trauki u.c. </t>
   </si>
   <si>
     <t>augu izcelsmes uztura bagātinātāji, vitamīnu piedevas, uztura bagātinātāji, kas galvenokārt sastāv no minerālvielām</t>
   </si>
   <si>
     <t xml:space="preserve">vīriešu šorti, divu materiālu žaketes, jakas ar kapuci, ādas apavi, šalles, izbalējis rūtains krekls ar īsām piedurknēm, jakas, džemperi u.c.
 </t>
   </si>
   <si>
     <t>apģērbi, apavi, galvassegas, ceļojumu koferi, pludmales somas, sporta somas, iepirkumu somas ar riteņiem, maki, rokassomas, instrumentu somas, medību somas (medību piederumi), portfeļi, skolas somas, dārgmetāli un to sakausējumi un izstrādājumi no tiem u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">pusvadītāji, pusvadītāju mikroshēmas, integrētās shēmas, datoru mikroshēmas, integrālās shēmas, sensori, pusvadītāju plāksnes, silīcija mikroshēmas, mikrokontrolleris, pusvadītāju atmiņas ierīces u.c.
 </t>
   </si>
   <si>
     <t>kalts (maināmi instrumenti lietošanai darbgaldos) u.c.</t>
   </si>
   <si>
     <t>zīmuļi, filca pildspalvas</t>
   </si>
   <si>
     <t>serveru sistēmastīmekļa lietojumprogrammas, mobilās lietotnes Blackberry, iPad un Co u.c.</t>
   </si>
   <si>
     <t>brilles, saulesbrilles, briļļu futrāļi, dārgmetāli un to sakausējumi, parfimērija, ēteriskās eļļas, kosmētika, matu losjoni, apģērbi, apavi, galvassegas, zīdaiņu autiņi, āda un ādas imitācijas un to izstrādājumi u.c.</t>
   </si>
   <si>
     <t>apģērbi, somas, juvelierizstrā dājumi, rokassprādzes, apģērbi atslēgu piekariņi, mūzikas lentes, piederumi, kasetes ieraksti u.c.</t>
   </si>
   <si>
-    <t>pusvadītāji, integrālās shēmas, mikroprocesori, diodes, tranzistorisensori, strāvas moduļi (dators)u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>spēles, rotaļlietas, kāršu spēles, galda spēles, darbības un veiklības spēles, galda spēles, galda spēles, kauliņu spēles, puzle, spēļu kārtis, monētas un žetoni (spēļu aprīkojums), kauliņi (spēļu aprīkojums), spēles figūras u.c.</t>
   </si>
   <si>
     <t>saulesbriļļu futrāļi, ietvari, saulesbrilles, saulesbriļļu auklas, siksnas, vāciņi, sieviešu sandales, atslēgu piekariņi, sieviešu rokassomas,  rotaslietas, kleitas, apģērbi, kostīmi, vilnas zeķes, virsdrēbes, peldkostīmi u.c.</t>
   </si>
   <si>
     <t>motorolleri ratiņi, ratiņkrēsli, ratiņi vieglajām automašīnām, daļas un piederumi visām minētajām precēm u.c.</t>
-  </si>
-[...1 lines deleted...]
-    <t>smaržas juvelierizstrādājumi, apavi, maki, somas, portfeļi, atslēgu piekariņi,u.c.</t>
   </si>
   <si>
     <t>somas, ziepes, parfimērijas preces ēteriskās eļļas, kosmētika, pildīti kosmētikas maciņi, matu veidošanas vasks, depilācijas vasks, šampūni, mājdzīvnieku šampūni (neārstnieciski kopšanas līdzekļi), šķidrumi matu un ķermeņa kopšanai, matu krāsas, dezodorētāji u.c.</t>
   </si>
   <si>
     <t>konditorejas izstrādājumi, metāla kastes, uzglabāšanas konteineri mājsaimniecībai un virtuvei, apģērbi, apavi, galvassegas, mobilo tālruņu maciņi, rotaslietas, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietu/telefonu maciņi, juvelierizstrādājumi, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietas u.c.</t>
   </si>
   <si>
     <t>transportlīdzekļu izplūdes sistēmas, izpūtēji dzinējiem un mašīnām iepakojuma materiāli, kartona iepakojums  transportlīdzekļiem transportlīdzekļu spoguļi,  transportlīdzekļu daļas, transportlīdzekļu spoileri,  polo krekli, galvassegas, apģērbs, jakas u.c.</t>
   </si>
   <si>
     <t>apģērbs, apavi, somas, maki, galvassegas, saulesbrilles u.c.</t>
   </si>
   <si>
     <t>šaujamieroči, gaisa pistoles, gaisa šautenes, trankvilizatoru pistoles, pneimatiskie ieroči, rotaļu ieroči u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">
  vīni, alus, porteris, bezalkoholiskie dzērieni, sulas, bezalkoholiskie augļu ekstrakti, bezalkoholiskie preparāti dzērienu pagatavošanai u.c.
 </t>
   </si>
   <si>
     <t>elektriskie iztvaicētāji, iztvaicētājs garšaugu un esenču iztvaicēšanai, inhalatori, garšaugu dzirnaviņas, apģērbi, laboratorijas mēteļi, cepures, kleitas, svārki, sporta bikses, bikses, apakšveļa, šalles,  vizieri un stieņi u.c.</t>
   </si>
   <si>
@@ -12864,78 +12263,66 @@
   <si>
     <t>flīžu griezēji (rokas darbarīki)</t>
   </si>
   <si>
     <t>kapakmeņi, kapu sveces</t>
   </si>
   <si>
     <t>dekoratīvs stikls, stikla figūriņas, mākslinieciski priekšmeti no kristālstikla, svina kristāla figūriņas u.c.</t>
   </si>
   <si>
     <t>mobilās spēles, bērnu spēles, komiksi, apģērbi, aksesuāri, rotaļlietas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> kosmētika un tualetes piederumi, zobu pastas, parfimērija, ēteriskās eļļas u.c.</t>
   </si>
   <si>
     <t>kabeļu savienotāji, bezvadu lādētāji, USB lādētāji, pulksteņu siksnas, viedpulksteņi, planšetdatori, skaļruņi, austiņas, bezvadu skaļruņi, mobilo tālruņu maciņi, viedtālruņi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">elektriskie motori, starteri (izņemot sauszemes transportlīdzekļiem), ģeneratori, iekšdedzes dzinēju aizdedzes sistēmas, spuldžu sveces, aizdedzes sveces, degvielas sūkņi, regulatori, sprauslas un sprauslu turētāji, dzinēja vārsti, degvielas filtri, eļļas filtri, gaisa filtri u.c. </t>
   </si>
   <si>
     <t>apģērbs, apavi, lietus necaurlaidīgas jakas, dūnu jakas, snovborda jakas u.c.</t>
   </si>
   <si>
-    <t>skaļruņi, televizori, skaņas joslas u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">zāģi, cauruļu griešanas mašīnas, mašīnas metālu zāģēšanai, pašgājējas mašīnas zāģēšanai, zāģu soli, mobilās kokzāģētavas, zāģēšanas instrumenti zāģmašīnām, zāģēšanas darbgaldi, zāģu asmeņi u.c. </t>
   </si>
   <si>
     <t>spēļu konstruktori, rotaļu konstruktori, miniatūras figūriņas no plastmasas, savienojamas rotaļu konstruktoru daļas, savienojumu rotaļu konstruktori, konstruktoru daļas, rotaļu darbarīki, kārbas uzglabāšanas nolūkiem (plastmasas) u.c.</t>
   </si>
   <si>
     <t>spēles, rotaļlietas un rotaļlietas, videospēļu ierīces vingrošanas un sporta inventārs, apģērbi, apavi, galvassegas, bagāžas un pārnēsāšanas somas, rokas darbarīki, sniega lāpstas, brilles, sniega brilles, saulesbrilles, ķiveres, muguras aizsargi, apakšstilbu aizsargi, nelaimes gadījumu aizsardzības ierīces personiskai lietošanai, jo īpaši pastiprinājumi plecu un elkoņu, ceļgalu un citu ķermeņa daļu aizsardzībai, elektroniski meklēšanas aparāti apbedīto personu atrašanās vietas noteikšanai, elektroniski lavīnu raiduztvērēji, meklēšanas zondes u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi,smaržas, brilles (optika) u.c. </t>
   </si>
   <si>
-    <t xml:space="preserve">šokolāde, kafija, šokolādes cepumi, ievārījumi, dabīgie ievārījumi, medus, augļu pasta, konfektes, olīvu pasta, diētas kapsulas, uztura bagātinātāji, gardumi, tēja, pīrāgi, baklava, košļājamā gumija, zobu pastas, mutes skalojamais līdzeklis, ziepe, ēteriskās eļļas (eļļas), saules aizsargkrēms, olīveļļa, šampūns, roku krēmi,  kosmētika, kosmētiskie preparāti, zāļu kapsulas, gomoritīns, roku losjoni, roku tīrīšanas līdzekļi, farmaceitiskie izstrādājumi, odekoloni, smaržas un saistīti izstrādājumi, dabīgie sveķi mastika u.c. </t>
-[...4 lines deleted...]
-  <si>
     <t>apģērbi, somas, smaržas</t>
   </si>
   <si>
     <t>t-krekli</t>
-  </si>
-[...1 lines deleted...]
-    <t>elektroniskās cigaretes, Šķidrums elektroniskajām cigaretēm, aromatizētāji izmantošanai elektroniskajās cigaretēs, iekšķīgi lietojamie iztvaicētāji smēķētājiem, ierīces tabakas sildīšanai inhalācijas nolūkiem, cigarešu uzgaļi, filtri,  turētāji, šķiltavas,   futrāļi u.c.</t>
   </si>
   <si>
     <t>spēles, rotaļlietas, kāršu spēles, darbības un veiklības spēles, galda spēles, kauliņu spēles, puzle, spēļu kārtis, monētas un žetoni, spēļu aprīkojums, kauliņi spēles figūras u.c.</t>
   </si>
   <si>
     <t>rotaļlietas, apģērbi, somas, aksesuāri u.c.</t>
   </si>
   <si>
     <t>grāmatas, plīša rotaļlietas</t>
   </si>
   <si>
     <t>ādas apģērbs aizsardzībai pret negadījumiem vai traumām, ādas futrāļu maciņi, ādas maciņi viedtālruņiem, ādas apvalki planšetdatoriem, grāmatu vāki no ādas, ādas zīmuļu futrāļi, ar ādu iesietas dienasgrāmatas, ādas pārvalki dienasgrāmatām, ādas grāmatzīmes, ādas mēbeļu pārvalki,  somas, maki, koferi, ceļojumu somas u.c.</t>
   </si>
   <si>
     <t>somas, mugursomas, skolas somas, mazas mugursomas, jostas somas, tekstila iepirkumu somas, pārtikas preču iepirkumu somas, ceļojuma somas, bagāžas uz riteņiem, ceļojumu bagāžas somas</t>
   </si>
   <si>
     <t>t-krekli,džemperi ar kapuci, cepures u.c.</t>
   </si>
   <si>
     <t>cepures, džemperi, t-krekli u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">parfimērija, smaržas, tualetes ūdeņi </t>
   </si>
@@ -12959,53 +12346,50 @@
   </si>
   <si>
     <t>iepakojuma dizains sporta zeķes, potīšu zeķes, pirkstu zeķes u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">šampūni, matu kondicionieri, matu šķidrumi u.c.
 </t>
   </si>
   <si>
     <t xml:space="preserve">velosipēdu rāmji, dakšas (velosipēdu detaļas), velosipēdi, sporta velosipēdi u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">lodīšu gultņi, rullīšu gultņi kā mašīnu elementi u.c. </t>
   </si>
   <si>
     <t>konditorejas izstrādājumi, metāla kastes, uzglabāšanas konteineri mājsaimniecībai un virtuvei,  apģērbi, apavi, galvassegas, mobilo tālruņu maciņi, rotaslietas, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietu/telefonu maciņi, juvelierizstrādājumi, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">portfeļi, karšu maki,maki kredītkartēm (ādas izstrādājumi),  rokassomas, naudas maki u.c. </t>
   </si>
   <si>
     <t>aksesuāri, jakas, t-krekli, sporta apakškrekli u.c.</t>
   </si>
   <si>
     <t>plastmasas bļodas, konteineri, vannas u.c.</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">dāvanu maisiņi, dāvanu kastes, aromāti, smaržvielas, ziepes, aerosoli, losjoni,higiēnas gels,  uz spirta bāzes veidots antibakteriāls ādas dezinfekcijas līdzeklis, kosmētiskie ķermeņa skrubji, attīroši roku tīrīšanas līdzekļi, sveces, lustras, telpu aerosoli, automašīnu smaržas, u.c. </t>
   </si>
   <si>
     <t>hanteles, hanteļu statīvi, hanteļu stieņi svarcelšanai, fitnesa aprīkojums lietošanai telpās, aprīkojums fiziskās sagatavotības uzturēšanai, plaukti fitnesa aprīkojuma glabāšanai</t>
   </si>
   <si>
     <t>sporta bumbas, sporta apavi, apģērbs, sporta somas, sporta apģērbu somas u.c.</t>
   </si>
   <si>
     <t>rezerves daļas, piederumi, aksesuāri u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 006110516-0002, REDU 006110516-0007, REDU 006156071-0001
 REDU 005644077-0001, REDU 003736289-0004, REDU 004005361-0003
 REDU 006110516-0001, ITM 1480395Enyaq, ITM 1407715Skoda Chrystal Lighting, REDU 003735836-0001, REDU 004005361-0009, REDU006110516-0004, REDU 006110516-0005, REDU 006110516-0008, REDU 006110516-0009 REDU 003736370-0002, REDU 002705855-0007, REDU 002705855-0008, REDU 002705855-0009, REDU 002705855-0010 REDU 002705855-0011, REDU 002705855-0012, REDU 002705855- 0013, REDU 002705855-0014, REDU 002504746-0001, ITM 1251395 VRS, REDU 002680462-0001, REDU 002680462-0002, REDU 002633 818-0001, REDU 002633818-0002, ITM 1303284 Kodiaq, REDU003 194000- 0001, REDU 003419449-0001, REDU 003736370-0001, REDU 003736370-0003, EUTM 1099225 Skoda Economy Parts, REDU 258 4490-0001, REDU 2399683-0001, REDU 3225143-0001, REDU 32251 43-0003, REDU 3225143-0004, REDU 3225143-0006, REDU 3225143-0 007, REDU 3225143-0008, REDU 3225143-0010, REDU 225143-0011, REDU 3225143-0012, REDU 3423615-0001, REDU 3423615-0002, REDU 3423615-0004, EUTM 4315214 Felicia, EUTM 982317 Spaceback, EUTM 1238799 Fabia, EUTM 1063984 Citigo, EUTM 4302031 Laurin &amp; Klement, REDU 001977042-0001, EUTM 3065059 Skoda, EUTM 933598 Skoda Auto, REDU 3799592- 0002, ITM 1234878 Skoda Superb, REDU 002107029-0001, REDU 002173658-0002, REDU 0021 73658-0003, EUTM 4302841 Skoda, REDU 3799592-0004, EUTM 4302022 Roomster, REDU 3799592-0005 ITM 1121505 Simply Clever, EUTM 1110655 Skoda, EUTM 4740437 Yeti, EUTM 1362701 KAROQ, EUTM 1099224 Skoda original Austausch Teile, EUTM 1099222 Skoda Genuine Exchange Parts, EUTM 1098579 Skoda Economy Teile, REDU 1814427-0001, REDU 3225143-0002, REDU 3225143-0005, REDU 3225143-0009, REDU 3225143-0013, REDU 3423615-0003, REDU 3423615-0007, REDU 3618412-0001, REDU 3736289-0003, REDU 3736289-0006, REDU 3799592-0003, REDU 006110516-0013, REDU 006063517-0002, REDU 007036611-0002 ITM 1096012 Skoda Rapid, REDU 002408369-0001, EUTM 4315032 Octavia, REDU 002725796-0001, REDU 002725796-0004, REDU 002725796-0008, REDU 002705855-0003		</t>
   </si>
   <si>
     <t>kafija, kafijas kannas, šķīstošā kafija, kafijas krūzes, kafijas maisiņi, malta kafija u.c.</t>
   </si>
   <si>
     <t>apģērbi un aksesuāri alpīnisma, kāpšanas un āra aktivitātēm</t>
   </si>
   <si>
     <t>rotaslietas, juvelierizstrādājumi, rotaslietu lādītes, putekļu lupatiņa, filca maisiņi u.c.</t>
   </si>
   <si>
@@ -13034,134 +12418,826 @@
     <t>bagāžas birkas (ādas izstrādājumi, somas,  pārtikas preču maisiņi, beisbola cepures, apģērbs, t-krekli, kāju paklājiņi, auduma durvju paklājiņi, DVD diski, kompaktdiski, DVD futrāļi, diska formas ierakstu nesēji u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> atmiņas moduļi, baterijas, ierīces un instrumenti enerģijas uzkrāšanai, uzlādējamas baterijas, mobilās lietotnes, elektriskās baterijas, sauszemes pārvietošanās līdzekļi, gaisa pārvietošanās līdzekļi, ūdens pārvietošanās līdzekļi, hibrīda transportlīdzekļi, elektriskie transportlīdzekļi, galvassegas, apģērbs,glāzes, krūzes u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">Ziemassvētku eglītes statīvs </t>
   </si>
   <si>
     <t>pulksteņi, apģērbi, apavi, galvassegas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">rokassprādzes, odu atbaidīšanas līdzekļi </t>
   </si>
   <si>
     <t>dekoratīvā kosmētika parfimērija un smaržas, iedeguma eļļa, ķermeņa krēms, losjons, ziepes, dušas želejas, ēteriskās eļļas, saules aizsarglīdzekļi, sauļošanās krēmi u.c.</t>
   </si>
   <si>
     <t>galvassegas, blūzes, t-krekli, mugursomas, ceļojumu somas, jakas, mēteļi, džemperi ar kapuci u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">svaigas vīnogas, aprikozes, persiki
 </t>
   </si>
   <si>
-    <t>rotaļlietas, spēles, mehāniskās rotaļlietas, rotaļu modeļi, modeļu transportlīdzekļi, žurnāli, grāmatas, pulksteņi, saulesbrilles, brilles, ķiveres, stereo austiņasaudio pastiprinātāji, austiņas telefoniem, pildspalvas, apavi, apģērbs, automobiļi/vieglās automašīnas, riteņu diski, riteņi u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>videospēļu konsoles, rotaļlietas, lelles, grāmatas, komiksi, bērnu grāmatas, apģērbi, gultas veļa u.c.</t>
-  </si>
-[...7 lines deleted...]
-    <t>skaistumkopšana, matu veidošana, matu kopšana, matu kondicionieri, mitrinoši kondicionieri, šampūni u.c.</t>
   </si>
   <si>
     <t>alus, bezalkoholiskais alus, pudeles, metāla kannas alkoholiskajiem dzērieniem, alkoholiskie dzērieni,  alkoholiskie preparāti dzērienu pagatavošanai, sidrs u.c.</t>
   </si>
   <si>
     <t>pafimērijas izstrādājumi, kosmētika, mēbeles, diski, transportlīdzekļi, spoguļi, vējstiklu tīrītāji, uzraudzības instrumenti un aparāti, krāsas, transportlīdzekļu bamperi, tehniskās eļļas un smērvielas, automašīnu dzinējitransportlīdzekļi u.c.</t>
   </si>
   <si>
     <t>ķermeņa krēms, roku krēms, viegli aromatizēti aerosoli,  smaržūdens, viegli aromatizēti ķermeņa aerosoli, šampūni, matu kondicionieri, pretblaugznu šampūni u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbs, apavi, detaļas un aksesuāri
 </t>
   </si>
   <si>
     <t>apģērbs, lietus plēves, mugursomas, kosmētika, auskari smaržas, šalles, kabatlakatiņi, somas, cepures, apavi u.c.</t>
   </si>
   <si>
     <t>sejas tīrīšanas piens, uztura bagātinātāji, probiotiskās piedevas, skaistumkopšanas balzamkrēmi,  sejas krēms, kosmētiskie krēmi, antioksidantu piedevas, ķermeņa želejas u.c.</t>
   </si>
   <si>
     <t>automobiļi, kravas automašīnas, autobusi, akumulatori, automašīnu lādētāji</t>
   </si>
   <si>
-    <t>vakuuma termosi dzērienu uzglabāšanai, lāzes, dzeršanas trauki un bāra piederumi, termosi, pudeles, siltumizolēti trauki, galda piederumi, virtuves piederumi un konteineri, dzesētāji (neelektriski trauki), dzērienu kannas u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>rotaļu figūriņas, kartona kastes, kolekcionējamas rotaļu figūriņas</t>
   </si>
   <si>
-    <t xml:space="preserve">datu apstrādes iekārtas un datori, datoru programmatūra un datoru aparatūra, viss iepriekš minētais īpaši un unikāli izstrādāts, pielāgots un pārdots izmantošanai mehānisko transportlīdzekļu un to daļu, aeronavigācijas transportlīdzekļu un to daļu, jūras transportlīdzekļu un to daļu, radioaparātu, GPS navigācijas ierīču, televizoru jomā, baterijas, elektriskie savienotāji un īpaši izņemot vispārējas nozīmes lietojumprogrammu izstrādes programmatūru, rīkus un utilītas, kā arī vispārējas nozīmes datu bāzes pārvaldības programmatūra elektroniskas vadības ierīces ratiņkrēsliem, elektroniskie ātruma un virziena regulatori transportlīdzekļiem, programmatūra, lai nodrošinātu attālo savienojumu ar pacientu monitoriem; elektroniskie ātruma un virziena regulatori ratiņkrēsliem, darbgaldidzesēšanas ventilatori, ieplūdes gaisa sildītāji, ūdens vārsti, aizdedzes, aukstā maisījuma sildītāji, rūpnieciskās eļļas un smērvielas, vasks, smērvielas, putekļus absorbējoši, mitrinoši un saistoši maisījumi, degviela un apgaismotāji, sveces un daktis apgaismošanai, uzliesmojoša degviela, dzinēju eļļas, smēreļļa mehānisko transportlīdzekļu dzinējiem, motoreļļas, transmisijas eļļa, mehāniski darbināmi instrumenti, motori un dzinēji, izņemot sauszemes transportlīdzekļiem </t>
-[...1 lines deleted...]
-  <si>
     <t>kosmētiskie līdzekļi, ziepes, ēteriskās eļļas, smaržas, ķermeņa dezodoranti, dušas želejas, šampūni un matu losjoni, saulesbrilles, brilles, briļļu rāmji un aksesuāri, apģērbi, apavi, galvassegas, apakšveļa, krekliņi</t>
   </si>
   <si>
     <t>atzveltnes krēsli, dīvāni, lampas, dekoratīvie spoguļi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">smaržas, smaržu pudelītes, kartona iepakojums u.c. </t>
   </si>
   <si>
     <t>multivitamīnu preparāti, farmaceitiskie preparāti un vielas, gremošanas līdzekļi farmaceitiskiem nolūkiem, paracetamols, paracetamola preparāti iekšķīgai lietošanai, pretsāpju līdzekļi, zobu birstes, mutes skalošanas līdzeklis, zobu pasta, zobu birstes, mutes skalošanas līdzeklis, protēžu līmes, tīrīšanas līdzekļi u.c.</t>
   </si>
   <si>
     <t>rotaslietas, rotaslietu lādītes, pulksteņu siksniņas, izšūtas tekstila rokassprādzes, piespraudes, futrāļi rotaslietu glabāšanai, elektriskie pulksteņi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">mēbeles, galdi, mēbeļu plaukti, metāla skapīši, vitrīnu skapīši, naktsskapīši, skapji u.c. </t>
   </si>
   <si>
     <t>rotaslietas, rotaslietu lādītes, pulksteņu siksniņas, izšūtas tekstila rokassprādzes  piespraudes, futrāļi rotaslietu glabāšanai, elektriskie pulksteņi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> uztura bagātinātāji, vitamīni, jogas siksnas, šorti, sporta bikses, zeķes, krūšturi, vingrošanas paklājiņi,  kleitas, svārki, sporta apģērbs</t>
   </si>
   <si>
     <t>kosmētika, parfimērija, brilles, pulksteņi, somas, apģērbi, apavi u.c.</t>
   </si>
   <si>
     <t>rezerves daļas, apģērbi, aksesuāri u.c.</t>
+  </si>
+  <si>
+    <t>REUD 008031025-0010/EM, REUD 008031025-0001/EM, REUD 008031025-0002/EM, REUD	008031025-0008/EM,REUD	008031025-0005/EM
+REUD 008031025-0006/EM</t>
+  </si>
+  <si>
+    <t>SADVA SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>rotaslietas un juvelierizstrādājumi, auskari u.c.</t>
+  </si>
+  <si>
+    <t>EUTM 017992463/EM LOCK JAW, ITM 1877584/WO	LOCK JAW Ladder Grip</t>
+  </si>
+  <si>
+    <t>Infina 8 PTY LTD</t>
+  </si>
+  <si>
+    <t>drošība, aizsardzība un signalizācija</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM  304857  Novartis, EUTM  309955, EUTM  3070422  Sandoz  
+EUTM  3068863 S Sandoz, EUTM  000090233 Alcon , EUTM 8489205   Alcon, ITM0896377 VOTRIENT, EUTM 004065728 OMNITROPE, EUTM 0049196921 AFINITOR, EUTM 005981337 Jakavi, EUTM 006754949 GILENYA, EUTM 004731055 VOTUBIA, EUTM 010413029 NEPARVIS, EUTM 000354761 GLIVEC, EUTM 002783306 ACLASTA, EUTM 003220159 ZOMETA, EUTM 003346327S ANDOSTATIN, EUTM 010448835 ENTRESTO	
+</t>
+  </si>
+  <si>
+    <t>EUTM 000007518 DOONEY &amp; BOURKE, EUTM 000007542, Marca gráfica, EUTM 000007567 DOONEY &amp; BOURKE ALL-WEATHER LEATHER (mixta)</t>
+  </si>
+  <si>
+    <t>Dooney &amp; Bourke Inc.</t>
+  </si>
+  <si>
+    <t>ādas izstrādājumi, somas, apģērbi, apavi</t>
+  </si>
+  <si>
+    <t>CAFFE' BORBONE S.R.L.</t>
+  </si>
+  <si>
+    <t>EUTM 15670532/EM BORBONE, EUTM 018362653/EM DolceRe	
+EUTM 015670541/EM CAFFE' BORBONE, EUTM 018363903/EM BORBONCIOK, REUD 009082191-0003/EM, REUD 009082191-0002/EM	
+REUD 009082191-0001/EM, ITM 1853779/WO Bluemoon</t>
+  </si>
+  <si>
+    <t>kafija, tēja</t>
+  </si>
+  <si>
+    <t>NPT EP3326949</t>
+  </si>
+  <si>
+    <t>MAX CO LTD</t>
+  </si>
+  <si>
+    <t>metāla stieple, kas paredzēta siešanai, spoles (mašīnu daļas)</t>
+  </si>
+  <si>
+    <t>EUTM 001212679 /fig./, EUTM 000138529 /fig./, EUTM 001509165 /fig./, EUTM 000131532 /fig./, EUTM 003870541 /fig./, EUTM 001209790 TOMMY, EUTM 001147396 TOMMY, EUTM 001212422 TOMMY GIRL, EUTM 001888445 TOMMY GEAR, EUTM 003607397 HILFIGER RED LABEL, EUTM 002501971 HILFIGER DENIM, EUTM 001216951 TOMMY JEANS, EUTM 001233923 TOMMY JEANS, EUTM 001212091 TOMMY HILFIGER, EUTM 000131706 TOMMY HILFIGER, EUTM 000131631 TOMMY HILFIGER /fig./, EUTM 001211994 TOMMY HILFIGER /fig./, EUTM 001211457 /fig./</t>
+  </si>
+  <si>
+    <t>Tommy Hilfiger Licensing BV</t>
+  </si>
+  <si>
+    <t>LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 018925274/EM POOPEYS, EUTM 018660388/EM POOPEYS BABY CARE BABY CARE POOPEYS POOPEYS	</t>
+  </si>
+  <si>
+    <t>Poopeys GmbH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">vienreizējās lietošanas paklājiņi mazuļu pārģērbšanai,bērnu salvetes,vienreizējās lietošanas autiņi, bērnu autiņbiksītes u.c.
+</t>
+  </si>
+  <si>
+    <t>TM 958697/WO LANVIN, EUTM 010462265/EM LANVIN</t>
+  </si>
+  <si>
+    <t>JEANNE LANVIN</t>
+  </si>
+  <si>
+    <t>somas, kedas,
+apavi u.c.</t>
+  </si>
+  <si>
+    <t>ITM 1800164 PROHIBITED</t>
+  </si>
+  <si>
+    <t>Checkmate Commerce GmbH</t>
+  </si>
+  <si>
+    <t>jakas,T-krekli, bikses u.c.</t>
+  </si>
+  <si>
+    <t>ITM 1878660 PURIZE, ITM 1854476 PURIZE, EUTM 018289966 PURIZE	
+EUTM 016235848 PURIZE ..makes smoking NIZE!</t>
+  </si>
+  <si>
+    <t>PURIZE Filters GmbH &amp; Co. KG</t>
+  </si>
+  <si>
+    <t>aktivētās ogles filtri gāzu attīrīšanai, cigarešu filtri u.c.</t>
+  </si>
+  <si>
+    <t>MGA Zapf Creation GmbH</t>
+  </si>
+  <si>
+    <t>EUTM 000217414 DYSPORT</t>
+  </si>
+  <si>
+    <t>Ipsen Biopharm Limited</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 018943994/EM YETTEFTI, EUTM 018943977/EM SUGAR POWER
+EUTM 018316733/EM qualite superieure FLY THE 3505 thé vert de chine	
+EUTM 010621431/EM FLY THE, EUTM 018329965/EM TAIRA
+EUTM 011013307/EM NUJUM the vert de Chine extra special super gunpowder qualite premium, EUTM 011009875/EM NUJUM, EUTM 010621571/EM LOUBANE LE ROYAUME DU THÉ VERT EXTRA FIN GUNPOWDER	
+EUTM 011009859/EM LOUBANE, EUTM 018986366/EM KING LION	
+EUTM 018738765/EM CHINA GROENE THEE TAIRA	</t>
+  </si>
+  <si>
+    <t>ATLAS MARKET B.V.</t>
+  </si>
+  <si>
+    <t>tēja u.c.</t>
+  </si>
+  <si>
+    <t>MS</t>
+  </si>
+  <si>
+    <t>REUD 008193858-0003/EM, REUD 015033871-0003/EM	, REUD 001379416-0001/EM, EUTM 003504834/EM O.Z,REUD 001057855-0001/E	
+REUD 009197825-0001/EM, REUD 015033871-0004/EM, REUD 015033871-0002/EM, REUD 005313251-0007/EM,REUD 008730642-0004/EM
+REUD 008730642-0006/EM, REUD 008730642-0002/EM, REUD 008730642-0003/EM, REUD 008730642-0005/EM,REUD 008804876-0001/EM
+REUD 002069021-0001/EM, REUD 004035335-0004/EM	, REUD 004035335- 0001/EM	, REUD 003335397-0003/EM, REUD 004035335-0003/EM	
+REUD 003335397-0001/EM, REUD 003335397-0002/EM	, REUD 008587042- 0002/EM	, REUD 006266037-0002/EM, REUD 006266037-0001/EM	
+REUD 015068035-0001/EM, REUD 001145353-0003/EM, REUD 015068035-0002/EM, REUD 015068035-0003/EM,REUD 015068035-0004/EM
+REUD 007515374-0001/EM, REUD 015093755-0004/EM, REUD 015093755- 0003/EM	, REUD 015093755-0001/EM, REUD 015093755-0002/EM, REUD 000320650-0007/EM, REUD 015033871-0001/EM,REUD 002763268-0003/EM
+REUD 001222871-0005/EM, EUTM 018442484/EM OZ,EUTM 016702631/EM OZ, EUTM 018442486/EM O.Z RACING</t>
+  </si>
+  <si>
+    <t>O.Z. SpA</t>
+  </si>
+  <si>
+    <t>transportlīdzekļu riteņi, riepas,transportlīdzekļu riteņu diski, virsbūves daļas u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 000151811 TIFFANY &amp; CO., EUTM 000151936 TIFFANY, EUTM 000151985 TIFFANY &amp; CO. /fig./, EUTM 000152025 TIFFANY &amp; CO., EUTM 001271204 LUCIDA, EUTM 002775039 PURE TIFFANY, EUTM 002935799 THE TIFFANY MARK, EUTM 003574936 TIFFANY &amp; CO. /fig./, EUTM 004238457 TIFFANY GRAND, EUTM 004307096 TIFFANY &amp; CO., EUTM 007152168 T &amp; CO., EUTM 007190085 TIFFANY &amp; CO., EUTM 007488621 TIFFANY, EUTM 008824161 TIFFANY TESORO, EUTM 008829806 /fig./, EUTM 008939233 TIFFANY NOVO, EUTM 004509535 T &amp; CO., EUTM 000585381 ATLAS, EUTM 006428619 TIFFANY, EUTM 009547878 /fig./, REDU 002604827-0011, REDU 002604827-0010, REDU 002604827-0009, REDU 002604827-0008, REDU 002618595-0004, REDU 002618595-0003, REDU 002618595-0002, REDU 002618595-0001, REDU 002604827-0030, REDU 002604827-0029,, REDU 002604827-0028, REDU 002604827-0027, REDU 002604827-0026, REDU 002604827-0025, REDU 002604827-0024, REDU	
+REDU 002604827-0022, REDU	002604827-0040, REDU 002604827-0039	
+REDU 002604827-0038, REDU 002604827-0037, REDU 002604827-0036, REDU 002604827-0035, REDU 002604827-0034, REDU 002604827-0033, REDU 002604827- 0032, REDU 002604827-0031, REDU 002604827-0015, REDU 002604827-0014, REDU 002604827-0013, REDU 002604827-0012	</t>
+  </si>
+  <si>
+    <t>Tiffany &amp; Co</t>
+  </si>
+  <si>
+    <t>pulksteņi, rotas lietas, aksesuāri u.c.</t>
+  </si>
+  <si>
+    <t>EUTM 017928475/EM MATE 30, EUTM 018404872/EM HUAWEI, EUTM 008785289 Huawei, EUTM 013652375 HUAWEI MĀTE, EUTM 017928475 MATE 30, EUTM 014539233 MATE 9, EUTM 017564196 HUAWEI P Smart, EUTM 014577894 HUAWEI Y, EUTM 018404872 HUAWEI, EUTM 016004442 HUAWEI, EUTM 013652425 MATE,EUTM 014539291 MATE 10</t>
+  </si>
+  <si>
+    <t>Huawei Technologies Co., Ltd.</t>
+  </si>
+  <si>
+    <t>EUTM 012778361/EM DIRTY WORKS, ITM 1095236/WO Dirty Works	
+EUTM 018378084/EM DR SALTS+, EUTM 004685772/EM FISH	
+EUTM 005487657/EM fish Born In Soho, London, EUTM 018374522/EM ROOT PERFECT, ITM 1820333/WO SKIN &amp; TAN, ITM 1155361A/WO Skinny Tan, EUTM 018321865/EM SUPER FACIALIST, EUTM 015434641/EM Superfacialist, EUTM 018378080/EM ARGAN+ 5 OIL BLEND
+EUTM 018104432/EM DIRTY WORKS</t>
+  </si>
+  <si>
+    <t>The Brand Architekts Limited</t>
+  </si>
+  <si>
+    <t>EUTM 001143171/EM Vans, EUTM 002564300/EM VANS, EUTM 002940344/EM, EUTM 001143130/EM VANS, EUTM 010512127/EM VANS "OFF THE WALL", EUTM 010512424/ EM, EUTM 010512325/EM, EUTM 003001732/EM VANS OFF THE WALL, EUTM 004022621/EM VANS, EUTM 018431120/EM VANS, EUTM 018431122/EM VANS, EUTM 018561715/EM VANS OFF THE WALL, EUTM 018662354/EM VANS OFF THE WALL, EUTM 018560687/EM VANS</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">VANS </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>Inc.</t>
+    </r>
+  </si>
+  <si>
+    <t>EUTM 009530254/EM HELL ENERGY DRINK, EUTM 009530511/EM HELL ENERGY, EUTM 014642136/EM HELL energy drink, EUTM 014749253/EM HELL ENERGY, EUTM 018329594/EM HELL,EUTM 018019513/EM XIX	
+EUTM 018002049/EM, EUTM 018216919/EM POWERED BY HELL	
+EUTM 015367592/EM HELL ENERGY DRINK,EUTM 015357271/EM XIXO
+EUTM 015357353/EM XIXO, REUD 001263628-0001/EM, EUTM 018460398/EM PvP, EUTM 016818403/EM SISS LABORATORY, EUTM 018031250/EM SISS, EUTM 018774694/EM HELL COFFEE, EUTM 019189435/EM NEW GEN, EUTM 019189417/EM NEWGEN, ITM 1800316/WO FLOEWATER</t>
+  </si>
+  <si>
+    <t>HELL ENERGY MAGYARORSZÁG KORLÁTOLT FELELŐSSÉGŰ TÁRSASÁG</t>
+  </si>
+  <si>
+    <t>bezalkoholiskie dzērieni, ledus tēja, dzērieni uz tējas bāzes, kafija ar pienu u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 009083841 Don, EUTM 001362409 PAGID, EUTM 009010042 TEXTAR, EUTM 000689240  TEXTAR, EUTM 009083833 Mintex 
+</t>
+  </si>
+  <si>
+    <t>TMD Friction Services GmbH</t>
+  </si>
+  <si>
+    <t>bremžu uzlikas</t>
+  </si>
+  <si>
+    <t>EUTM 004918397/EM JUICEBOX, EUTM 014568513/EM POWERSPEC	
+EUTM 014460794/EM CUMMINS INLINE,EUTM 004980538/EM C Cummins Power Generation, EUTM 004980595/EM Cummins Turbo Technologies	
+EUTM 004980611/EM Cummins Emission Solutions, EUTM 004980686/EM Cummins Fuel Systems, EUTM 018188043/EM NEWAGE, EUTM 018311597/EM MX321, EUTM 018349489/EM MX322,EUTM 005718077/EM THERE FOR YOU	, EUTM 015786205/EM CORECOOLING, EUTM 000943811/EM STAMFORD, EUTM 000943803/EM NEWAGE, EUTM 018964099/EM STAMFORD | AvK, EUTM 018806011/EM, EUTM 019185802/EM STAMFORD AVK,EUTM 018800466/EM STAMFORD VITA
+EUTM 006578711/EM AVK, EUTM 018806013/EM STAMFORD AVK POWERING TOMORROW, TOGETHER, EUTM 006340781/EM M2	
+EUTM 004368387/EM HOLSET, EUTM 000993899/EM HOLSET, EUTM  002121465/EM VGT</t>
+  </si>
+  <si>
+    <t>Cummins Inc.</t>
+  </si>
+  <si>
+    <t>ģeneratori, turbokompresori mašīnām,  darbgaldi, degvielas filtri</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 001436708 ZEGNA /fig./, EUTM 002516524 ERMENEGILDO ZEGNA, EUTM 003429461 Zegna Sport /fig./, EUTM02516524ERMEN EGILDO ZEGNA, EUTM 001436716 Ermenegildo Zegna, EUTM 1012844ERMENE GILDO ZEGNA, EUTM 001525633 ERMENEGILDO ZEGNA, EUTM 001073051 ZegnaSport, EUTM 011679792ZEGN, EUTM 0862153 ZZ, ITM 00933213 ZZ, EUTM 001151811 EZ, ITM 972620 Z ZEGNA, EUTM 002516409 MARCA SIN TEXTO, EUTM 0862845 EZ, ITM 1131793 EZ, ITM 1137879 ERMENEGILDO ZEGNA EZ	</t>
+  </si>
+  <si>
+    <t>Consitex S.A.</t>
+  </si>
+  <si>
+    <t>EUTM 005184734/EM FAY, EUTM 014723291/EM TOD'S, EUTM 004295531/EM TOD'S, EUTM 004208377/EM TOD'S, EUTM 010158889/EM TOD'S, EUTM 000407031/EM TOD'S, EUTM 017319443/EM TOD'S	
+EUTM 018061271/EM T-WINNING TOD'S-WINNER IN NATURE NATURALLY IN NEXT GLOCALIZATION, EUTM 018061267/EM T-WINNING, EUTM 009184862/EM T TOD'S PROJECT,EUTM 005184528/EM T, EUTM 005616008/EM Interactive, EUTM 012632683/EM J.P.C., EUTM 012348801/EM J.P. CLUB, EUTM 015570955/EM ITALIAN DIARIES	
+EUTM 005617105/EM HOGAN Interactive, EUTM 013437637/EM HOGAN Club, EUTM 012321394/EM HOGAN Atelier,EUTM 011271343/EM HOGAN
+EUTM 008437352/EM HOGAN, EUTM 005184536/EM HOGAN, EUTM 018032434/EM H86N, EUTM 017627159/EM H HOGAN, EUTM 016503393/EM H, EUTM 016841405/EM H, EUTM 006490429/EM H, EUTM 009909185/EM FUTURE ROOTS, EUTM 018016970/EM FAY ROMANTIC COAT, EUTM 018016964/EM FAY VIRGINIA COAT, EUTM 018016987/EM FAY TRAVEL JACKET, EUTM 018016971/EM FAY TOGGLE COAT	
+EUTM 018016979/EM FAY ORIGINAL 4 GANCI, EUTM 018016982/EM FAY MORNING COAT, EUTM 008887804/EM FAY GRAND-STADIUM	
+EUTM 009543364/EM Fay DRIVING COAT, EUTM 018016985/EM FAY DOUBLE COAT, EUTM 010339281/EM FAY BIKING JACKET, EUTM 008887879/EM FAY BERWICK, EUTM 018026127/EM FAY ARCHIVE	
+EUTM 011520285/EM Fay, EUTM 003324613/EM Fay,EUTM 009691791/EM Fay, EUTM 010158996/EM FAY, EUTM 014723266/EM, EUTM 008887821/EM F, EUTM 009915331/EM DEV,ITM1192559/WO J.P. TOD'S
+ITM 1046223/WO F, ITM987316/WO F Fay, ITM 1372459/WO GOMMINO BAG, ITM 1078778/WO HOGAN REBEL, ITM 1266420/WO GOMMINO CLUB, ITM 1045303/WO D-BAG, ITM 1474464/WO D-STYLING
+ITM 1118540/WO MIKY BAG, ITM 1445938/WO SHOE-KER, ITM 1095022/WO T, ITM 1383265/WO T, ITM 1414446/WO T-FACTORY	
+ITM 1006548/WO TOD'S, ITM 1430067/WO TOD'S,ITM 858452/WO TOD'S
+ITM 1393593/WO VENETIAN TOD'S, ITM 1121319/WO TOD'S No Code	
+ITM 1099280/WO TOD'S SIGNATURE, ITM 1402694/WO TOD'S YORKY
+EUTM 004346599/EM, EUTM 005184510/EM, EUTM	017433848/EM T</t>
+  </si>
+  <si>
+    <t>TOD'S S.P.A.</t>
+  </si>
+  <si>
+    <t>apģērbs, apavi u.c.</t>
+  </si>
+  <si>
+    <t>HFC Prestige International Operations Switzerland Sàrl</t>
+  </si>
+  <si>
+    <t>THE POLO LAUREN COMPANY</t>
+  </si>
+  <si>
+    <t>apģērbi, pulksteņi, saulesbrilles, somas, maki, jostas, aksesuāri u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 004164844/EM POLO, EUTM 008928772/EM POLO TENNIS	
+EUTM 006624142/EM RUGBY, EUTM 004018041/EM BLUE LABEL	
+ITM 1197025/WO, ITM 1199485/WO RALPH LAUREN, ITM 1225515/WO RLX RALPH LAUREN, ITM 1225516/WO CHAPS, EUTM 004164976/EM
+EUTM 009912461/EM DENIM &amp; SUPPLY RALPH LAUREN	
+EUTM 005864781/EM INTERNATIONAL 1967 CHALLENGE CUP PRL-NYC RALPH LAUREN COMPANY, EUTM 003883758/EM RUGBY, EUTM 008814451/EM POLO JEANS CO., EUTM 004049367/EM POLO BY RALPH LAUREN, EUTM 004049334/EM POLO, EUTM 004049235/EM RALPH LAUREN, EUTM 004049243/EM RALPH LAUREN, EUTM 004164828/EM RALPH LAUREN, EUTM 008719461/EM LAUREN RALPH LAUREN	
+EUTM 008958894/EM RALPH LAUREN TARTAN COLLECTION	
+EUTM 008612871/EM POLO RALPH LAUREN, EUTM 008853186/EM RALPH LAUREN BLACK LABEL, EUTM 010000115/EM POLO TENNIS RALPH LAUREN, EUTM 006990642/EM, EUTM 004753166/EM POLO GOLF, EUTM 000321471/EM RUGBY, EUTM 008719445/EM LAUREN	
+EUTM 004049201/EM, EUTM 004017059/EM PURPLE LABEL, EUTM 006984454/EM RLX POLO SPORT, EUTM 008863276/EM RICKY BAG
+EUTM 011943578/EM,EUTM 008958522/EM RL TARTAN COLLECTION
+EUTM 005290317/EM, EUTM 004553228/EM AMERICAN LIVING	
+EUTM 001801729/EM CHAPS, EUTM 005538350/EM POLO, EUTM 005824685/EM, EUTM 007234313/EM
+</t>
+  </si>
+  <si>
+    <t>ITM 1045991/WO SOLSTICE</t>
+  </si>
+  <si>
+    <t>SOLSTICE ADVANCED MATERIALS US INC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 009187642 KALIBER, EUTM 008773269 GÖTEBORGS RAPÉ	
+EUTM 004075552 GÖTEBORGS RAPÉ, EUTM 01774506 8GROV, EUTM 008773368 GROV, EUTM 008773351 GROVSNUS,EUTM 006257232 GROV
+EUTM 006256994 GROV SNUS, ITM 1162064 General THE ORIGINAL SWEDISH SNUS SINCE 1866, ITM 1157531 General, EUTM 008773178 GENERAL, EUTM 003778487 General G General, EUTM 000841999 GENERAL, EUTM 018465354 G.4 PEARLS, ITM 1541979G.4 NORTHERN WOODS, ITM 1541839G.4 DARK FROST, ITM 1541934G.4 DARK FROS	
+EUTM 017968469 G.4 BLUSH SLIM ALL WHITE, EUTM 017846684 CRYO G.4 ALL WHITE, EUTM 018881374 G.3 RIZE, EUTM 016214587 R42	
+EUTM 008885519 ONICO+, EUTM 011206307 ONICO, EUTM 010552933 100% KÄNSLA 0% NIKOTIN ONICO, EUTM 01054258 7ONICO, EUTM 004821203 ONICO, EUTM 018449871 ONE RÖD,EUTM 018311592 ONE VIT
+EUTM 018311587 ONE SVART, EUTM 018311582 ONE BLA, EUTM 018311574 ONE GRÖN, EUTM 018311567 ONE,EUTM 01824190 0ONE GUL
+EUTM 016515603 GR ONE WHITE, EUTM 016517732 GEN ONE WHITE	
+EUTM 016517757 GEN ONE PORTION, EUTM 008978603 KRONAN
+EUTM 008773327 KRONAN, EUTM 004545588 KARDUS,EUTM 007412497 ETTAN, EUTM 007412398 ETTAN, EUTM 003778495 ETTAN, EUTM 003778297 ETTAN, EUTM 010538874 CATCH COLLECTION, EUTM 008773186 CATCH, EUTM 004767752 CATCH, EUTM 012893947 CATCH
+EUTM 018842364 XR, EUTM 018317919 XR,EUTM 018929144 VOLT COLD FROST, EUTM018891216VOLT Cosmic Dust, EUTM 018537316 VOLT	
+ITM 1578450 VOLT, EUTM 018353680 VOLT PEARLS, EUTM 013701644
+EUTM 010535011 TRE ANKARE, EUTM 008773335 TRE ANKARE, EUTM 018465358 THUNDER PEARLS, EUTM 018267921 The Lab, EUTM 011769304 The LaB, EUTM009096314 THE LAB SERIES, EUTM 008773236 RÖDA LACKET, EUTM 004075479 RÖDA LACKET, EUTM 009825803 CRUSHED ICE, EUTM 016214561 R42,EUTM 018956550 THUNDER SPICY MINT, EUTM 018968195 THUNDER, EUTM 018968681 THUNDER
+ITM1727144 ZYN PEARLS TECHNOLOGY, ITM1726440 ZYN PEARLS TECHNOLOGY, ITM1726439 ZYN PEARLS TECHNOLOGYE,  EUTM 018535818ZYN PEARLS, EUTM 018241925 ZYN NOW YOU CAN, EUTM017965871 ZYN, EUTM 017579939 ZYN,EUTM 01527857 5ZYNNT
+EUTM 015285984 ZYNNT, EUTM 015272487 ZYN, EUTM 018842259 XR
+EUTM 018881243 G.3 HAIL, EUTM 018881340 G.3 WINK,EUTM 018881267 G.3 ZENI, EUTM 018881337 G.3 HEAT, EUTM 018881316 G.3 BITE
+EUTM 018881298 G.3 SWAY, EUTM 01889404 1G.3, EUTM 01889413 2G.3
+EUT M018336833 G.3 POW, EUTM 018000839 G.3 Red Hea,EUTM 01320731 1G.3,EUTM 018850559 LJUNGLÖFS ETTAN No1 ORIGINAL ANNO 1822
+EUTM 018850592 Nº1 J. F. LJUNGLÖFS STOCKHOLM,EUTM 008966111 LJUNGLÖFS ETTAN ORIGINAL ANNO 1822, EUTM 008963035 LJUNGLÖFS ETTAN, EUTM 008773194 ETTAN  </t>
+  </si>
+  <si>
+    <t>Swedish Match North Europe AB</t>
+  </si>
+  <si>
+    <t>šņaucamā tabaka un šņaucamās tabakas aizstājēji augu šķiedru veidā iekšķīgai lietošanai, izņemot pārtikas vajadzībām, tabaka uz augu bāzes.u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 018941821/EM OTOSTICK, REUD001170856-0002/EM, REUD 001170856-0007/EM, REUD001170856-0008/EM	</t>
+  </si>
+  <si>
+    <t>INNOVACIONES DISRAS SL</t>
+  </si>
+  <si>
+    <t>medicīniskās terapijas ierīces</t>
+  </si>
+  <si>
+    <t>REDU 001192827-0001</t>
+  </si>
+  <si>
+    <t>elektroniskas, digitālas un manuālas ierīces, ar to saistītā programmatūra,  telekomunikāciju aparāti un instrumenti,  juvelierizstrādājumi, bižutērija, sienas pulksteņi, pulksteņi personīgai lietošanai,  izsmalcināti atslēgu piekariņi, pulksteņu vai juvelierizstrādājumu futrāļi, dārgmetālu kastes un konteineri,  to daļas un piederumi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mēbeles, spoguļi, rāmji, konteineri, mājsaimniecības un virtuves piederumi un trauki, tekstilizstrādājumi, juvelierizstrādājumi, rokas darbarīki, galda piederumi, kosmētikas un tualetes izstrādājumi  u.c.   </t>
+  </si>
+  <si>
+    <t>lineārie aktuatori,  mašīnu izstrādājumi, medicīnas instrumentu izstrādājumi, apgaismošanas, apkures, tvaika ģenerēšanas, vārīšanas, dzesēšanas, žāvēšanas, ventilācijas, ūdens apgādes un sanitārijas ierīces, mēbeļu izstrādājumi u.c.</t>
+  </si>
+  <si>
+    <t>datoru programmatūra - spēles, elektroniskie spēļu automāti, elektroniskās spēles kā papildu ierīces televizoriemspēles, rotaļlietas, vingrošanas un sporta preces, kas nav ietvertas citās klasēs, Ziemassvētku eglīšu rotājumi u.c.</t>
+  </si>
+  <si>
+    <t>pakas, kuras sūta pa pastu, marķētas ar oriģinālo nosaukumu “Zalando”</t>
+  </si>
+  <si>
+    <t>briļļu lēcas, saulesbriļļu lēcas, optiskās brilles, oftalmoloģiskā stikla lēcas, optiskās lēcas, oftalmoloģiskās lēcas</t>
+  </si>
+  <si>
+    <t>pralinē, šokolādes konfektes, vafeles, šokolāde, kraukšķīgas šokolādes vafeles</t>
+  </si>
+  <si>
+    <t>mobilajiem tālruņiem pielāgoti maciņi, mugursomas, piezīmju grāmatiņas, rokas sīkrotas, interaktīvi spēļu krēsli videospēlēm, cepures u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">apģērbi, apavi, somas, skaistumkopšanas līdzekļi, to izstrādājumi un aksesuāri u.c.  </t>
+  </si>
+  <si>
+    <t>kosmētika, grims, odekolons, losjons u.c.</t>
+  </si>
+  <si>
+    <t>elektriskās, elektroakustiskās signalizācijas ierīces, aparāti un instrumenti,  mikrofoni, kabeļi, kabeļu adapteri, statīvi, statīvu savienojumi, mikrofonu kapsulas, mikrofonu kapsulu pagarinātāji, mikrofonstieņi, galda statīvi, mikrofonu grīdas statīvi, mikrofonu slīpuma regulēšanas ierīces, trijkāju savienojumi, mikrofoni "zoskakli", vējstikli, mikrofonu moduļi, mikrofonu sistēmu moduļi</t>
+  </si>
+  <si>
+    <t>medikamenti, kas satur A tipa botulīna toksīnu</t>
+  </si>
+  <si>
+    <t>sakaru un telekomunikāciju iekārtas, datori,  set-top kastes, maršrutētāji, austiņas, modemi, pārnēsājamie barošanas avoti, skaļruņi u.c.</t>
+  </si>
+  <si>
+    <t>dzesēšanas vielas un ķimikālijas</t>
+  </si>
+  <si>
+    <t>*no 2025.gada 16.oktobra tiek piemērotas šādas aizsardzības veidu abrievatūras:</t>
+  </si>
+  <si>
+    <t>apģērbi, apavi, somas, jostas, cepures, cimdi, šalles, zeķes, pulksteņi u.c.</t>
+  </si>
+  <si>
+    <t>sporta preces, beisbola, skvoša piederumi u.c.</t>
+  </si>
+  <si>
+    <t>koferi, somas no metāla, plastmasas vai auduma, somas portatīvajiem datoriem, kameru somas, futrāļi elektroniskām ierīcēm, dažādas kombinācijas, ceļasomas un čemodāni, tualetes maciņi u.c.</t>
+  </si>
+  <si>
+    <t>kopēšanas iekārtas, portatīvie kopētāji printeri, toneri, sausās tintes un printera tintes, papīrs, kopiju papīra izstrādājumi no kartona, iespieddarbi, avīzes, žurnāli, mācību un uzskates materiāli, kancelejas preces u.c.</t>
+  </si>
+  <si>
+    <t>lauksaimniecības un mežsaimniecības tehnikas rezerves daļas, eļļa, filtri, apģērbi, rotaļlietas u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ādas kopšanas līdzekļi, apģērbs un aksesuāri, kurpju elementi un piederumi, personālpiederumi, mobilie tālruņi ar piederumiem un tehniskiem elementiem, elektriskās/elektroniskās un datoru rotaļlietas, spēles (ieskaitot elektronisko spēļu konsoles) </t>
+  </si>
+  <si>
+    <t xml:space="preserve">zobu pasta, mutes skalojamais ūdens šampūni, kondicionieri, aktīvās kapsulas matiem, tonizējoši līdzekļi, šķidrumi, sauļošanās krēmi </t>
+  </si>
+  <si>
+    <t xml:space="preserve">mēbeles, spoguļi, elektriskās spuldzes, gaismas, statīvi, rāmji, plaukti, stendi, svečturi, vāzes, bļodas, trauki, porcelāns un stikls, papīrs, kartons un izstrādājumi no šiem materiāliem, līmvielas plastmasas iepakojummateriāli, spēles, rotaļlietas u.c.
+    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">masāžas eļļas, eļļošanas krēmi un želejas, stimulējošie krēmi medicīniskiem un nemedicīniskiem nolūkiem, medicīniskie stimulējošie līdzekļi, farmaceitiskie produkti, pudeles, pudeļu formas, konteineri, izstrādājumi aizvākošanai </t>
+  </si>
+  <si>
+    <t>sporta apavi, cimdi, bikses, jakas, krekli, šorti, sporta bumbas</t>
+  </si>
+  <si>
+    <t>mēbeles, spoguļi, rāmji, paklāji,  juvelierizstrādājumi, rotaslietas mēbeles, spoguļi, rāmji, paklāji, linolejs, dzelzs izstrādājumi, juvelierizstrādājumi, dārgakmeņi, trauki mājsaimniecības vai virtuves vajadzībām, balināšanas līdzekļi, audumi,  parastie metāli un to sakausējumi, rokas instrumenti u.c.</t>
+  </si>
+  <si>
+    <t>juvelierizstrādājumi (gredzens, kaklarota, kulons, rokassprādze, auskari, pulksteņi), visi produkti ir zeltā (dzeltenā, baltā, rozā) ar dārgakmeņiem vai bez tiem u.c.</t>
+  </si>
+  <si>
+    <r>
+      <t>M</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>ö</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>lkky spēle</t>
+    </r>
+  </si>
+  <si>
+    <t>šokolādes, konfektes, kafija, tēja, kakao un kafijas aizstājējs, alus, minerālūdens, gāzēts ūdens u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">farmaceitiskie un veterinārie produkti, lauksaimniecības, dārzkopības un mežsaimniecības produkti, ķimikālijas rūpniecībā, zinātnē un fotogrāfijā </t>
+  </si>
+  <si>
+    <t xml:space="preserve">elektriskās/elektroniskās ierīces datoriem u.c </t>
+  </si>
+  <si>
+    <t xml:space="preserve">tabaka, smēķēšanas piederumi, sērkociņi, cigarešu papīrs, papīra bukleti apģērbs, apavi, galvassegas, galvassegas, koferi, lietussargi, spieķi, elektriskās, foto, optiskās, mērīšanas ierīces u.c. </t>
+  </si>
+  <si>
+    <t>pulksteņi un hronoloģiski instrumenti, juvelierizstrādājumi,  rotaslietas, apģērbi, galvassegas, šalles, cimdi, zeķes, jostas, apavi,  apavu zoles, zolītes, un citi aksesuāri, rāvējslēdzēji, apavu tīrīšanas un pulēšanas līdzekļi, ugunsdrošs apģērbs, darba bikses, virsvalki, ceļgalu spilventiņi, cietās cepures, aizsargcimdi, aizsargbrilles, rūpniecības apavi, aulesbrilles, austiņas, mobilo tālruņu siksnas, atmiņas kartes, DVD, kompaktdiski, magnētiskie datu nesēji, video kasetes, rūpniecisko apavu zoles un zolītes, instrumentu jostas, instrumentu jostu piederumi,
+somas, somiņas ceļojumu somas, čemodāni, mugursomas, kabatas portfeļi, maki, kancelejas preces un biroja piederumi</t>
+  </si>
+  <si>
+    <t>metināšanas mašīnas un piederumi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mašīnvadītas ierīces un mašīnas dārzkopībai un ainavu veidošanai, lauksaimniecībai un mežsaimniecībai, zaļo zonu un teritoriju uzturēšanai, ceļu un ielu tīrīšanai, grants ceļu un pelnu celiņu uzturēšanai, ceļu uzturēšanai ziemā, jo īpaši zemes apstrādes mašīnām, piemēram, kaplēšanai un frēzēšanai, arkli, izkliedētāji, kultivatori, ecēšas, izlīdzinātāji, zemes urbji un izkliedētāji, motorizētie zāles pļāvēji </t>
+  </si>
+  <si>
+    <t xml:space="preserve">kosmētiskās un plastiskās ķirurģijas, ārstēšanas ar akustisko un ultraskaņu, ķirurģiskās un medicīniskās iekārtas un instrumenti, ultraskaņas attēlveidošanas un terapijas iekārtas </t>
+  </si>
+  <si>
+    <t>audumi tekstila vajadzībām, gultas un galda pārklāji, apģērbs krekli, šalles, vestes, t-krekli, Bermudu šorti, apģērba stiprinājumi, bikšturi, apavi, dārgmetāli un to sakausējumi, juvelierizstrādājumi, brilles, optiskie izstrādājumi, somas, smaržas, vannasistabas piederumi, kosmētikas produkti, āda un ādas imitācijas, dzīvnieku ādas u.c.</t>
+  </si>
+  <si>
+    <t>gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un vārīti augļi un dārzeņi, želejas, ievārījumi, kompots, olas, piens un piena produkti, pārtikas eļļas un tauki, nesagatavoti un neapstrādāti lauksaimniecības, ūdens, dārzkopības un mežsaimniecības produkti,  graudaugi un sēklas, svaigi augļi, dārzeņi un zaļumi, dabiski augi un ziedi, ziedu sīpoli, stādi un sēklas stādīšanai, dzīvi dzīvnieki, pārtika un dzērieni dzīvniekiem, iesals u.c</t>
+  </si>
+  <si>
+    <t>žiroskūteri ar rokturi</t>
+  </si>
+  <si>
+    <t>lejupielādējami attēlu faili, mobilo tālruņu zvana signāli, elektroniska, lejupielādējamas publikācijas,  grāmatas, salvetes, galda paklāji, galda pārvalki un paliktņi, papīra karogi un vimpeļi, priekšautiņi no papīra, papīra dvieļi, salvetes, tualetes ruļļi, virtuves ruļļi,  brilles, futrāļi, ķēdes, auklas, briļļu rāmji, magnēti,apģērbi, apavi, galvassegas, aksesuāri un piederumi u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mākslas viedtālruņi, pašbildes nūjas, viedtālruņu aksesuāri, turētāji viedtālruņiem, mobilajiem tālruņiem, siksnas priekš viedtālruņiem, mobilie tālruņi, baterijas, USB uzlādes ierīces (akumulatoru lādētāji), USB kabeļi, austiņas, aizsargplēves, citi aksesuāri, kas paredzēti viedtālruņiem vai mobiliem tālruņiem, apģērbs, cepures, zeķes šalles, cimdi, apavi u.c. </t>
+  </si>
+  <si>
+    <t>Covid 19 vakcīnas</t>
+  </si>
+  <si>
+    <t>elektriskie adapteri, printera toneri, akumulatoru komplekti u.c.</t>
+  </si>
+  <si>
+    <t>juvelierizstrādājumi, sudraba rotaslietas, dārgmetālu figūriņas - statuetes,  medaļas, bižutērija, atslēgu piekariņi personīgie piederumi u.c.</t>
+  </si>
+  <si>
+    <t>rokas darbarīki un rokas instrumenti, galda piederumi, instrumenti pārtikas sagatavošanai virtuves piederumu griešanas ieliktņi, drupinātāji, piederumi pārtikas produktu rīvēšanai, impregnēšana,  trauki mājsaimniecības un virtuves vajadzībām, stikla trauki, bļodas, paliktņi, silikona paklāji u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">šaujamieroču optiskie aparāti, instrumenti, tēmēkļi un tvērumi, teleskopiskais tēmēklis, šautenes binokļi, monokļi, lāzera tālmēri, statīvi, apģērbs, cepures, krekli, sporta krekli u.c.
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> aizsardzības un drošības aprīkojums, aizsargķiveres, aizsargmaskas aizsargzābaki, aizsargapģērbs (bruņas),  aizsargapģērbs, cimdi, apģērbs, galvassegas un apavi medicīnas personālam un pacientiem, medicīniskie pārsēji, autiņbiksītes zīdaiņiem un nesaturēšanai, peldbikses zīdaiņiem, automašīnu sēdekļi, pārvalki, galvas balsti, bērnu drošības sēdekļi transportlīdzekļiem, izstrādājumi no ādas - kastes, maki, čemodāni un čemodāni dokumentiem, kredītkaršu futrāļi, atslēgu futrāļi, somas un čemodāni,  atslēgu maisiņi, mugursomas, apģērbs, apavi u.c.</t>
+  </si>
+  <si>
+    <t>apģērbs, galvassegas, preparāti balināšanai un citas vielas veļai, preparāti tīrīšanai, pulēšanai, attaukošanai un beršanai, ziepes, parfimērijas izstrādājumi, ēteriskās eļļas, kosmētika, matu losjoni, zobu pastas, apakšveļa, zeķes, cimdi,  apavi, apavu zoles, krēmi, pastas, vaski, kondicionieri, pulēšanai, tīrīšanai un aizsardzībai no lietus, apavu tīrīšanas lupatiņas,  sukas, apavu maisiņi u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ķīmiskie produkti, kas paredzēti ūdens attīrīšanai un atsāļošanai,  absorbenti, katalizatori, jonu apmaiņas sveķi ar ierobežotu granulometriju izmantošanai ūdens attīrīšanā un daudzos citos pielietojumos, piemēram, saldinātāju hromatogrāfijā, aminoskābju atdalīšanā, farmācijas rūpniecībā kopumā, cukura attīrīšanā un citos pielietojumos pārtikas nozarē  </t>
+  </si>
+  <si>
+    <t>parfimērijas izstrādājumi, kosmētika, smaržas, brilles, saulesbrilles, rāmji un lēcas, juvelierizstrādājumi, bižutērija, pulksteņi, gredzeni, rokassprādzes, kuloni, auskari, aproču pogas, aproces, pulksteņu siksnas, ķēdes, pulksteņu izstrādājumi, kaklasaišu saspraudes, metāla apavu un cepuru rotājumi, pulksteņi, atslēgu gredzeni, somas, maki, čemodāni, apģērbs, jostas, peldkostīmi, šalles, kaklasaites, apavi, zābaki, sandales, cimdi, cepures,  mēbeles, spoguļi, attēlu rāmji u.c.</t>
+  </si>
+  <si>
+    <t>digitālās kameras, svari, sporta brilles, saulesbrilles, brilles; dzīvības glābšanas ierīces un aprīkojums, glābšanas vestes, drošības pludiņi, elektriskās baterijas, bezvadu skaļruņi,  audio uztvērēji, elektriskie audio, video aparāti un instrumenti,  kosmētika, ādas kopšanas līdzekļi,  vannas un dušas līdzekļi, skūšanās, sauļošanās līdzekļi, smaržas mājai, zīdaiņu losjoni, bērnu eļļas, nemedicīniski bērnu krēmi, šampūni mājdzīvniekiem u.c</t>
+  </si>
+  <si>
+    <t>apģērbi, šalles, cepures, cimdi, kaklasaites,  lakati, jostas, kurpes, rotaslietas, veļa, saulesbriļļu un optisko briļļu rāmji, somas, maki u.c.</t>
+  </si>
+  <si>
+    <t>apģērbi, apavi, galvassegas, galda piederumi, naži, dakšiņas, karotes, brilles, juvelierizstrādājumi, ādas un ādas izstrādājumi, koferi, apavi, somas, maki, mēbeles, mājsaimniecības vai virtuves piederumi un konteineri, jostas un šalles u.c.</t>
+  </si>
+  <si>
+    <t>galda piederumi, skuvekļi, žiletes, matu griešanas mašīnas, matu trimmeri, šķēres, nagu vīles,  atsperu knaibles, manikīra un pedikīra aprīkojums, aparāti higiēnas nolūkiem un skaistumkopšanai u.c.</t>
+  </si>
+  <si>
+    <t>kakao produkti, dzērieni, pulveris, dzērieni no šokolādes, šokolādes pulveris u.c.</t>
+  </si>
+  <si>
+    <t>augu aromatizētāji dzērieniem, ēteriskās eļļas dzērieniem, ar aromatizētājiem pildītas kapsulas, dzeršanas trauki, glāzes un krūzes, pudeles, dzeramais salmiņš; uzpildāmās garšas kapsulas,   
+dzērienu aromatizētāji (izņemot ēteriskās eļļas), preparāti dzērienu pagatavošanai</t>
+  </si>
+  <si>
+    <t xml:space="preserve">somas, ceļojumu somas, ratiņu ceļojumu somas, čemodāni, mazie koferi, preču prezentācijas futrāļi, optikas futrāļi, maki u.c. </t>
+  </si>
+  <si>
+    <t>aromatizētas ziepes, smaržas, ēteriskās eļļas, kosmētika, odekolons, tualetes ūdens, parfimēti aerosoli ķermenim, kosmētiskās eļļas, krēmi, želejas un losjoni sejas un ķermeņa ādai, kosmētiski preparāti skūšanai, pirmsskūšanās un pēcskūšanās losjoni, talks kosmētiskiem nolūkiem, vannas un dušas līdzekļi, šampūni un losjoni matiem, dezodoranti, neārstnieciski tualetes piederumi, gaisa atsvaidzinātāji, sveces, aromātiskās sveces u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">alkoholiskie dzērieni, dzirkstošie vīni, alkoholiskie vīni, vīnu saturoši dzērieni </t>
+  </si>
+  <si>
+    <t xml:space="preserve">biroja mēbeles, rakstāmgaldi, krēsli, soliņi u.c </t>
+  </si>
+  <si>
+    <t>alkoholiskie dzērieni konjaks, brendijs u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> kosmētika ādas kopšanai, kosmētikas krēmi, kosmētikas serumi, losjoni kosmētiskai lietošanai, šampūni, ārstnieciski ādas kopšanas līdzekļi, zobu pastas, mutes skalojamie līdzekļi, nagu kopšanas līdzekļi, ķirurģiskie, medicīniskie, zobārstniecības un veterinārie aparāti un instrumenti, kā arī mākslīgās ekstremitātes, acis un zobi, ortopēdiski izstrādājumi, šuvju materiāls, intīmpiederumi, fizikālās terapijas aprīkojums, knupīši un piederumi barošanai, mākslīgās protēzes un implanti, ortopēdiskie un kustību palīglīdzekļi, visu iepriekš minēto izstrādājumu daļas un piederumi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sporta krekli ar kapuci, puloveri ar kapuci, topi ar kapuci, sporta krūšturi, mitrumu izvadoši sporta krūšturi, legingi, sporta bikses, bikses, vīriešu mēteļi, sieviešu mēteļi, ikdienas jakas, sandales un pludmales apavi, giletes, skriešanas apavi, kedas, somas kalnos kāpējiem, pārgājienu mugursoma  u.c.  </t>
+  </si>
+  <si>
+    <t>ķirurģijas, medicīnas, zobārstniecības un veterinārijas aparāti un instrumenti, mākslīgās ekstremitātes, acis un zobi, ortopēdiskie izstrādājumi, šuvju materiāli, terapeitiskās un palīgierīces, kas paredzētas cilvēkiem ar invaliditāti, masāžas aparāti, bērnu aprūpes aparāti, ierīces un priekšmeti, aparāti, ierīces un priekšmeti seksuālām darbībām,  juvelierizstrādājumi,  pulksteņi, apģērbi, apavi, galvassegas, mājsaimniecības vai virtuves piederumi,galda piederumi, dakšiņas un karotes, skuvekļi tīrīšanas iekārtas,  mājsaimniecības veļa, tekstila vai plastmasas aizkari, paklāji, paklājiņi, paklājiņi, linolejs un citi grīdas segumi, netekstila sienas tapetes, spēles rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces, rotājumi, kafija, tēja, kakao un mākslīgā kafija, rīsi, tapioka un sāgo,milti un graudaugu izstrādājumi, maize, konditorejas izstrādājumi, pārtikas ledus, cukurs, medus, melases sīrups,  raugs, cepamais pulveris, sāls, sinepes, etiķis, mērces (garšvielas), saldējums, alkoholiskie dzērieni, alus, minerālūdeņi un gāzētie ūdeņi un citi bezalkoholiskie dzērieni, augļu dzērieni un augļu sulas, sīrupi, tabaka, mēķētāju preces, sērkociņi, preparāti putekļu uzsūkšanai, mitrināšanai un saistīšanai, sveces un daktis apgaismošanai u.c.</t>
+  </si>
+  <si>
+    <t>tabaka un smēķēšanas izstrādājumi, mitrinātāji, tabakas aizstājēji, tabakas grauzdētāji, tabakas dzesēšanas iekārtas, cigāru griezējs, cigāri, pelnu trauki smēķētājiem, elektriskie sildītāji, elektriskie sildīšanas pavedieni, tvaika ģenerēšanas ierīces,  elektroniskās cigaretes, elektronisko cigarešu kasetnes, kociņi elektronisko cigarešu tīrīšanai un dezinfekcijai, elektroniskie cigarešu tīrīšanas līdzekļi, elektronisko cigarešu tīrīšanas birstes,  spilventiņi elektronisko cigarešu tīrīšanai u.c.</t>
+  </si>
+  <si>
+    <t>mājsaimniecības vai virtuves piederumi un trauki, neapstrādāts vai daļēji apstrādāts stikls, izņemot stiklu, ko izmanto celtniecībā, stikla, porcelāna un māla trauki,  juvelierizstrādājumi, bižutērija, pulksteņi  hronometriskie instrumenti, apģērbi, apavi, galvassegas, mēbeles, spoguļi, rāmji, konteineri  uzglabāšanai vai transportēšanai kauls, rags, vaļa bārkstis neapstrādāta vai pusfabrikāta; čaumalas, jūras putas, dzintars, rokas darbarīki un instrumenti, galda piederumi, dakšiņas un karotes; pistoles, izņemot šaujamieročus, skuvekļi, grāmatu iesiešanas izstrādājumi; fotogrāfijas, kancelejas preces un biroja piederumi, līmes  kancelejas vai mājsaimniecības vajadzībām u.c.</t>
+  </si>
+  <si>
+    <t>alkoholiskie dzērieni, vīni, stiprie alkoholiskie dzērieni un liķieri, alus, porteris, bezalkoholiskie vīni, vīnogu sula, citrusaugļu sulas, sagataves iepriekšminēto pagatavošanai</t>
+  </si>
+  <si>
+    <t>lūpu kosmētika, meikaps, plakstiņu ēnas, acu ēnu paletes, korektori, sejas korektors, korektori plankumiem, korektori līnijām un grumbām u.c.</t>
+  </si>
+  <si>
+    <t>apģērbi, apavi, galvassegas, apģērbs bērniem un zīdaiņiem, uzglabāšanas piederumi un mēbeles guļamistabai, tekstilizstrādājumi un to aizstājēji, mājsaimniecības veļa, tekstila vai plastmasas aizkari, rotaļlietas videospēļu aparāti, vingrošanas un sporta preces, Ziemassvētku eglīšu rotājumi, bagāžas un transporta somas, apkakles, siksnas un mājdzīvnieku apģērbs u.c.</t>
+  </si>
+  <si>
+    <t>tālvadības automašīnas u.c.</t>
+  </si>
+  <si>
+    <t>pretvīrusu zāles hronisku slimību ārstēšanai</t>
+  </si>
+  <si>
+    <t>audiovizuālie pārdošanas palīglīdzekļi neatkarīgiem tirdzniecības pārstāvjiem, kas nodarbojas ar apģērbu, apakšveļas,  veļas, audiokasešu, videokasešu lentu, CD-ROM, DVD ar pārdošanas padomiem, apmācības un motivācijas tēmas, mājsaimniecības piederumi, gultas, vannas, virtuves un galda veļa, paklājiņi, salvetes, palagi, vannas dvieļi, roku dvieļi, segas, aizkari u. c.</t>
+  </si>
+  <si>
+    <t>spēles, puzles, prasmju spēles, manipulatīvas loģikas mīklas, loģikas spēles,  rotaļlietas u.c.</t>
+  </si>
+  <si>
+    <t>aparāts sejas un ķermeņa ādas kopšanai, medicīniskā ierīce ādas apstrādei, kontūrēšanai un pievilkšanai un celulīta mazināšanai, ārstnieciski ādas kopšanas līdzekļi,skaistumkopšanas un kosmētikas produkti u.c.</t>
+  </si>
+  <si>
+    <t>juvelierizstrādājumi, somas, apģērbi, apģērba un tekstilizstrādājumi, stikla izstrādājumi, apgaismojums u.c.</t>
+  </si>
+  <si>
+    <t>velosipēdi, sauszemes transportlīdzekļi ar pedāļu piedziņu, izņemot riepas un riteņus velosipēdu rāmji, stūres un velosipēdu stūres kāti, segli, sēdekļu balsti u.c.</t>
+  </si>
+  <si>
+    <t>kakla spilvens ceļošanai</t>
+  </si>
+  <si>
+    <t>smaržas, bižutērija,audumi, vāciņi tālruņiem un planšetdatoriem, grafiskie simboli, apģērbi, apavi, somas u.c.</t>
+  </si>
+  <si>
+    <t>ķīmiskās piedevas, ko izmanto dzīvnieku barības ražošanā, premiksi, minerālu piedevu maisījumi dzīvnieku barībai, uztura bagātinātāji lopbarībai, ārstnieciskās piedevas dzīvnieku barībai, pārtika un barība dzīvniekiem</t>
+  </si>
+  <si>
+    <t>ceļojumu čemodāni un ceļojumu somas, mugursomas, apavi, kedas, pārgājienu zābaki, alpīnisma zābaki, ikdienas apavi, burāšanas apavi, tenisa apavi, basketbola apavi, slēpju zābaki un snovborda zābaki, pēcslēpošanas apavi un zābaki, zolītes un zoles, pēdas arka u.c.</t>
+  </si>
+  <si>
+    <t>kosmētika, parfimērijas preces, dezodoranti personīgai lietošanai, pretsviedru līdzekļi, Ķelnes ūdens, ziepes, mazgāšanas līdzekļi, kas nav paredzēti rūpnieciskiem vai ražošanas procesiem, vai izmantošanai medicīnā, veļaspulveris, trauku mazgājamais līdzeklis, mazgāšanas līdzekļi, veļas mīkstinātāji, tīrīšanas un pulēšanas līdzekļi, mājsaimniecības balinātājs, šampūni, matu preparāti, zobu pastas, depilācijas līdzekļi, mākslīgie nagi, tualetes piederumi, ādas kopšanas līdzekļi, preparāti u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> krāsas, lakas,  krāsvielas, tintes drukāšanai, marķēšanai un gravēšanai, marķieri, krāsainie zīmuļi, krīts, pildspalvas, zīmuļi, personīgie plānotāji, amatniecības un gleznošanas komplekti, skicēšanas tāfele, trafareti un raksti, zīmuļu asināmie, līmvielas, kancelejas preces, modelēšanas māls, krāsošanas spilventiņi, dārgmetāli un to sakausējumi, dārgakmeņi un pusdārgakmeņi, juvelierizstrādājumi, bižutērija, spēles un rotaļlietas, sporta preces (izņemot apģērbu), rotājumi, dekoratīvi priekšmeti u.c.</t>
+  </si>
+  <si>
+    <t>metāla baloni, kapsulas, pudeles, krējuma kārtridži un tvertnes gāzei, cilindri, konteineri kriogēnām gāzēm u.c</t>
+  </si>
+  <si>
+    <t>pusvadītāji, integrālās shēmas, mikroprocesori, diodes, tranzistorisensori, strāvas moduļi (dators) u.c.</t>
+  </si>
+  <si>
+    <t>smaržas juvelierizstrādājumi, apavi, maki, somas, portfeļi, atslēgu piekariņi u.c.</t>
+  </si>
+  <si>
+    <t>ķīmisko un neķīmisko vielu filtrēšanas līdzekļi, rūpnieciskās eļļas un smērvielas, motoreļļa, transmisijas eļļa; putekļu noņemšanas līdzekļi, dzelzs izstrādājumi un nelieli metāla izstrādājumi, celtniecības materiāli ,būvelementi, cisternas, tvertnes, konteineri, transportēšanas preces, uzglabāšanas preces, iepakojums, mehāniskās iekārtas celtniecībai, zemes rakšanai, drupināšanai, jaukšanai, apstrādei, ieguvei un lauksaimniecība, sūkņi, kompresori, ģeneratori un ventilatori, roboti, pārvietošana un apstrāde aprīkojums, bagāžas, somas, kabatas portfeļi un citi nesēji, mugursomas, apģērbs, apavi, galvassegas, spēles, rotaļlietas, sporta preces un aprīkojums, smēķētāju preces,  šķiltavas,pelnu trauki,  sērkociņi u.c.</t>
+  </si>
+  <si>
+    <t>bērnu apģērbi, pidžamas ar apmetni, papīra dvieļi, salvetes, tālruņa kartes un kredītkartes, attēli, grafikas, rokasgrāmatas, plakāti, apsveikuma kartītes, pastkartes, attēlu kartes, uzlīmes, pretsviedru tualetes piederumi, aromterapijas eļļas, zīdaiņu eļļas, mitrās salvetes zīdaiņiem, dušas želejas, kristāli, ķermeņa krēmi, losjoni un pulveri, elpas atsvaidzinātāji, burbuļvannas, dezodoranti, pārsēju materiāls, zīdaiņu pārtika, vitamīni bērniem, ārstnieciskas zāļu tējas, dezinfekcijas līdzekļi u.c.</t>
+  </si>
+  <si>
+    <t>modulāras lampu sistēmas, kas sastāv no dažādiem elementiem (gaismas stieņa, savienojuma un pamatnes) vai "sienas" vai "piekares" vai "grīdas" vai "no augšas līdz griestiem" gaismas stieņa arhitektūras apgaismojumam, tajos ietilpst optiskie piederumi un gaismas sloksnes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">šokolāde, kafija, šokolādes cepumi, ievārījumi, dabīgie ievārījumi, medus, augļu pasta, konfektes, olīvu pasta, diētas kapsulas, uztura bagātinātāji, gardumi, tēja, pīrāgi, baklava, košļājamā gumija, zobu pastas, mutes skalojamais līdzeklis, ziepes, ēteriskās eļļas (eļļas), saules aizsargkrēms, olīveļļa, šampūns, roku krēmi,  kosmētika, kosmētiskie preparāti, zāļu kapsulas, gomoritīns, roku losjoni, roku tīrīšanas līdzekļi, farmaceitiskie izstrādājumi, odekoloni, smaržas un saistīti izstrādājumi, dabīgie sveķi mastika u.c. </t>
+  </si>
+  <si>
+    <t>liftu lentes, iespiedshēmu plates, iespiedshēmas, pārvietojamie celiņi, invertori (elektrība), inverteri strāvas padevei, pārvietojamas kāpnes (eskalatori), zobsiksnas motoriem, mašīnām, motoriem u.c.</t>
+  </si>
+  <si>
+    <t>elektroniskās cigaretes, šķidrums elektroniskajām cigaretēm, aromatizētāji izmantošanai elektroniskajās cigaretēs, iekšķīgi lietojamie iztvaicētāji smēķētājiem, ierīces tabakas sildīšanai inhalācijas nolūkiem, cigarešu uzgaļi, filtri,  turētāji, šķiltavas,   futrāļi u.c.</t>
+  </si>
+  <si>
+    <t>tekila</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dāvanu maisiņi, dāvanu kastes, aromāti, smaržvielas, ziepes, aerosoli, losjoni,higiēnas gels,  uz spirta bāzes veidots antibakteriāls ādas dezinfekcijas līdzeklis, kosmētiskie ķermeņa skrubji, attīroši roku tīrīšanas līdzekļi, sveces, lustras, telpu aerosoli, automašīnu smaržas u.c. </t>
+  </si>
+  <si>
+    <t>izklaides pakalpojumi, mobilo tālruņu, planšetdatoru, klēpjdatoru, kameru un portatīvo skaņas un video atskaņotāju, elektronisko grāmatu lasītāju, datoru, viedpulksteņu un personālo digitālo asistentu piederumi, proti, aizsargapvalki, vāciņi, futrāļi, priekšējās plāksnes, apvalki, siksnas un aizsargpārklājumi displeju ekrāniem, austiņas; austiņas, planšetdatoru tastatūras, peles paliktņi, rokturi, statīvi un stiprinājumi rokas digitālajām elektroniskajām ierīcēm, proti, mobilajiem tālruņiem, planšetdatoriem, kamerām un portatīvajiem skaņas un video atskaņotājiem, elektroniskajiem grāmatu lasītājiem, datoriem un personālajiem digitālajiem asistentiem apģērbs, austiņas, atslēgu piekariņi,  pildspalvas, spēļu figūriņas, tekstilizstrādājumi un tekstilizstrādājumu aizstājēji, dvieļi, gultas veļa, guļammaisi, vannas un dušas želejas, vannas želeja, vannas sāļi, ķermeņa skrubis, vannas putas, dezodorējošas ziepes, sejas skrubis, šķidrās vannas ziepes, šķidrās ziepes rokām un sejai; pīlinga skrubji kosmētiskiem nolūkiem,vaigu sārtums, ķermeņa spīdums, korektori, kosmētika, acu ēnas, uzacu zīmuļi, lūpu balzami un lūpu spīdums, lūpu krāsa,bižutērija, rotaslietas, rokaspulksteņi   u.c.</t>
+  </si>
+  <si>
+    <t>rotaļlietas, spēles, mehāniskās rotaļlietas, rotaļu modeļi, modeļu transportlīdzekļi, žurnāli, grāmatas, pulksteņi, saulesbrilles, brilles, ķiveres, stereo austiņas, audio pastiprinātāji, austiņas telefoniem, pildspalvas, apavi, apģērbs, automobiļi/vieglās automašīnas, riteņu diski, riteņi u.c.</t>
+  </si>
+  <si>
+    <t>ūdens pudeles, ceļojumu krūzes, termopudeles; gumijas blīves, nemetāliski pudeļu korķi, vāciņi, plecu siksnas, nerūsējošā tērauda dzeršanas salmiņi, gumijas auklas un aukliņas, galda piederumu turētāji u.c.</t>
+  </si>
+  <si>
+    <t>šaujamieroči, munīcija un šāviņi, sprāgstvielas, uguņošana, šautenes, harpūnu pistoles, pistoles, gaisa pistoles, revolveri, ložmetēji, mīnmetēji, artilērijas lielgabali, raķešu palaišanas iekārtas, motorizētie ieroči ieroči, lādiņi, raķetes, mīnas, sprāgstvielu drošinātāji, sprāgstvielu drošinātāji izmantošanai raktuvēs, šaujamieroču pusgarās bikses, ieroču plecu siksnas, kārtridži, kārtridžu iepildīšanas aparāti, kasetņu maisiņi, aparāti kasetņu lentu uzpildīšanai, kasetņu iepildīšanas aparāti, kārtridžu futrāļi, šaujamieroču tīrīšanas birstes, ieroču futrāļi, ieroču stobri, šauteņu āmuri, šauteņu futrāļi, šauteņu tēmēkļu spoguļi, ieroču un šauteņu sprūda aizsargi, šautenes, tēmēkļi,  ieroču trokšņa slāpētāji, šaušanas platformas, ieroči (rotaļlietas), pistoles (rotaļlietas), gaisa pistoles (rotaļlietas), loki un loka šaušanas ierīces, aparātus krāsas bumbiņu palaišanai, peintbola pistoles, krāsas bumbiņas, pistoļu vāciņi, harpūnu ieroči, rezerves daļas minētajam modelim un ieroču kopijām, jo īpaši iekrāvēji, rokturi, krāni, rāmji, mucas, cilindri, sprūdi, drošības fiksatori, drošības ierīces un virzuļu galvas, šāviņi un munīcija šiem ieroču modeļiem un atdarinājumiem, ieroču kopiju futrāļi un maciņi, modeļu un kopiju ieroči virtuālai šaušanai, mērķi, elektroniskie mērķi, šaujamieroču tēmēšanas teleskopi, optiskās lēcas, teleskopi, sporta brilles, novērošanas instrumenti, okulāri, briļļu futrāļi, apģērbs aizsardzībai pret negadījumiem, apstarošanu un uguni, cimdi aizsardzībai pret negadījumiem, ložu necaurlaidīgas vestes, glābšanas vestes, baterijas kabatas lampām, termoelektrolampas, lāzeri, kas nav paredzēti medicīniskiem nolūkiem, šaujamieroču tēmēšanas teleskopi, šaušanas aizsargbrilles, nakts redzamības brilles, palielināmās brilles, lēcas šaušanai, novērošanas instrumenti šaušanai, aizsargmaskas un brilles, dzirksteļu aizsargi, signalizācijas svilpes, suņu svilpes, ugunsdzēsības aparāti, simulatori, jo īpaši šaušanas simulatori savienošanai ar televizoru vai datoru, programmatūra</t>
+  </si>
+  <si>
+    <t>skaistumkopšana produkti, matu veidošanas un matu kopšanas produkti, matu kondicionieri, mitrinoši kondicionieri, šampūni u.c.</t>
+  </si>
+  <si>
+    <t>atmosfērisko smaržu kociņu difuzori</t>
+  </si>
+  <si>
+    <t>sprauslu uzgaļi lāzergriešanas sistēmām, HK un NK tipa oriģinālās sprauslas</t>
+  </si>
+  <si>
+    <t>vakuuma termosi dzērienu uzglabāšanai, glāzes, dzeršanas trauki un bāra piederumi, termosi, pudeles, siltumizolēti trauki, galda piederumi, virtuves piederumi un konteineri, dzesētāji (neelektriski trauki), dzērienu kannas u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">datu apstrādes iekārtas un datori, datoru programmatūra un datoru aparatūra, izmantošanai mehānisko transportlīdzekļu un to daļu, aeronavigācijas transportlīdzekļu un to daļu, jūras transportlīdzekļu un to daļu, radioaparātu, GPS navigācijas ierīču, televizoru jomā, baterijas, elektriskie savienotāji, izņemot vispārējas nozīmes lietojumprogrammu izstrādes programmatūru, vispārējas nozīmes datu bāzes pārvaldības programmatūra elektroniskas vadības ierīces ratiņkrēsliem, elektroniskie ātruma un virziena regulatori transportlīdzekļiem, programmatūra, lai nodrošinātu attālo savienojumu ar pacientu monitoriem; elektroniskie ātruma un virziena regulatori ratiņkrēsliem, darbgaldidzesēšanas ventilatori, ieplūdes gaisa sildītāji, ūdens vārsti, aizdedzes, aukstā maisījuma sildītāji, rūpnieciskās eļļas un smērvielas, vasks, smērvielas, putekļus absorbējoši, mitrinoši un saistoši maisījumi, degviela un apgaismotāji, sveces un daktis apgaismošanai, uzliesmojoša degviela, dzinēju eļļas, smēreļļa mehānisko transportlīdzekļu dzinējiem, motoreļļas, transmisijas eļļa, mehāniski darbināmi instrumenti, motori un dzinēji, izņemot sauszemes transportlīdzekļiem </t>
+  </si>
+  <si>
+    <t>sporta apģērbs, šalles, fanu klubu elementi</t>
+  </si>
+  <si>
+    <t>sporta apģērbs, šalles, fanu klubu emelenti</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> galda spēles, istabas spēles, spēļu kārtis</t>
+  </si>
+  <si>
+    <t>ortopēdiskas un medicīniskas ierīces, jo īpaši stiepšanas ierīces un pagarināšanas ierīces dzimumlocekļa pagarināšanai un iztaisnošanai, arī jostu veidā</t>
+  </si>
+  <si>
+    <t>kosmētika, apģērbs, apavi, galvassegas, somas, juvelierizstrādājumi u.c.</t>
+  </si>
+  <si>
+    <t>spēles, rotaļlietas,kāršu spēles, darbības un veiklības spēles,galda spēles,kauliņu spēles,Puzle, spēļu kārtis, monētas un žetoni, spēļu aprīkojums, spēļu kauliņi u.c.</t>
+  </si>
+  <si>
+    <t>matu kopšanas līdzekļi un procedūras,  pašiedeguma līdzekļi (kosmētika),  ķermeņa tīrīšanas un skaistumkopšanas līdzekļi, vannas sāļi,  matu krāsas, matu laka u.c.</t>
+  </si>
+  <si>
+    <t>Tiesību veids, par kuru ir iesniegts pieprasījums (Saīsinājumi)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Eiropas Savienības preču zīme </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>(EUTM)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>lauksaimniecības produktiem un pārtikas produktiem (</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>CGIP</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>)</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="39" x14ac:knownFonts="1">
+  <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Courier New"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Courier New"/>
       <family val="3"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Courier New"/>
       <family val="3"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
@@ -13186,57 +13262,50 @@
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Courier New"/>
       <family val="3"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Courier New"/>
       <family val="3"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFFF0000"/>
-      <name val="Times New Roman"/>
-[...5 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF333333"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
@@ -13372,91 +13441,104 @@
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman Baltic"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Courier New"/>
       <family val="3"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF3C4043"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Times New Roman Baltic"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.39997558519241921"/>
+        <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFFF"/>
+        <fgColor rgb="FF00B050"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -13526,1308 +13608,466 @@
   </borders>
   <cellStyleXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="117">
+  <cellXfs count="131">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="10" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="20" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="3" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="25" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="24" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="23" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="22" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="9" fontId="14" fillId="0" borderId="1" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="13" fillId="0" borderId="1" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="23" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="23" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="29" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="28" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="14" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="30" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="30" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="29" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="24">
     <cellStyle name="Currency 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Currency 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Currency 2 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency 2 2 2 2" xfId="13" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Currency 2 2 3" xfId="12" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Currency 2 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency 2 3 2" xfId="14" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Currency 2 4" xfId="11" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Currency 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Currency 3 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Currency 3 2 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Currency 3 3" xfId="15" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Currency 4" xfId="7" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Currency 4 2" xfId="17" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Currency 5" xfId="8" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Currency 5 2" xfId="18" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Currency 6" xfId="9" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Currency 6 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Currency 7" xfId="21" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Hyperlink" xfId="23" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
     <cellStyle name="Normal 2 2" xfId="20" xr:uid="{00000000-0005-0000-0000-000016000000}"/>
     <cellStyle name="Percent" xfId="22" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartsheet" Target="chartsheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
-[...883 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -15072,23498 +14312,23484 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\yoshida%20metal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\OHROPAX%20GmbH" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/retail%20royalty%20company" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\YOUTH%20SRL%20%202018" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kioxia%20Corporation" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Patek%20Philippe%20SA%20Geneve%202017" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Hard%20Rock%20Limited" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Les%20Laboratoires%20Servier,%20soci&#233;t&#233;%20par%20actions%20simplifi&#233;e" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/United%20Exports%20Limited" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Fieldpoint%202015" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\international%20edge" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/banana%20republic" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BOMAG%20GmbH" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Harry%20Winston%20SA" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/reebok%20(Brinkmanis)" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Starbucks%20Corporation%202018" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Chivas%20Holdings%20IP%20Limited%202015%20%202" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Industrie%20und%20Handelskammer%20Wuppertal-Solingen%20Remscheid%20%202015" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\victor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BIOFARMA%20%20soci&#233;t&#233;%20par%20actions%20simplifi&#233;e" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TikTok%20Information%20Technologies%20UK%20Limited" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\CREDO%20Stahlwarenfabrik%20Gustav%20Kracht%20GmbH%20Co%20KG%202017" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MESSIKA%20GROUP" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Beiersdorf%20AG%202017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Genius%20GmbH" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ALMIRALL%20HERMAL%20GMBH" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/EWM%20hightec%20welding" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/F%20Hoffmann%20La%20Roche%20AG%202015" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/all%20star" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Experience%20Hendrix%20LLC" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Novartis%20AG%20%20Novartis%20Sandoz%20Alcon%20%202018" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Birkenstock%20Sales%20GmbH" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ICONIX%20Luxembourg%20Holdings%20SARL%202017" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%20SNICKERS%20%202017" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Juventus%20Football%20Club%20%202016" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SRAM%20LLC" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Tiesibu_subjektu_saraksts_20222510_tiesibu_veidu_paskaidrojumi.xlsx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Tinnus%20Enterprises%20LLC" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Adam%20Opel%20AG%202017" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GOOGLE%20LLC" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/RED%20DIAMOND%20HOLDINGS%20SARL" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/out%20fit%207" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/DENTSPLY%20SIRONA%20Inc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/World%20Wrestling%20RYBACK%20%202017" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202017" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LA%20ROCHE_POSAY%20LABORATOIRE%20DERMATOLOGIQUE" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Whirlpool%20Properties%20%20INC%202016%20vvv" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LEDVANCE%20GmbH" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Church%20%20Dwight%20Co%20Inc%20%202016" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Downloads/Downloads/Downloads/Downloads/Downloads/Piel/versace%20vizu&#257;l&#257;%20inform&#257;cija" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20petcare" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/zte" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Wittur%20Holding%20GmbH%202017" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Victoria%20s%20Secret%20Stores%20Brand%20Management%20Inc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Piel/swarowski" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Babyliss%20Faco%20SARL%20%20epilatori%202018" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/j%20chandler%20(buckfast)" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\JT%20International%20S%20A%202015" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MAHLE%20International%20GmbH%20%202018" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HUBLOT%20SA%202017%20ITM" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FILA%20LUXEMBOURG%20S%20A%20R%20L%202015" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Samsung%20Electronics%20Co%20Ltd%202015" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Skoda%20Auto%20a%20s" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Hans%20Pries%20GmbH%20Co%20KG" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/old%20navy" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\VITA%20Zahnfabrik%20H%20Rauter%20GmbH%20%20Co%20KG" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\orafol%20europe" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BLANCPAIN%20SA%202014" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\YVES%20SAINT%20LAURENT%202017" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lucozade%20Ribena%20Suntory%20Limited" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20%20Celebrations" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/YEREVAN%20BRANDY%20COMPANY%20CJSC" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Dr.%20August%20Wolff%20GmbH%20Co.%20KG%20Arzneimittel%20%202018" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/major%20league%20baseball" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/new%20balance%20athletic%20shoe" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mawa%20Design%20Licht" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/coca%20cola%202012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pernod%20Ricard%202018" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Agria-Werke%20GmbH" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Allergan%20Inc" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Taylor%20Listug%20Inc%202018" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ATELIER%20FASHION%20COMPANY%20INC" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Joimax%20GmbH" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ANTONIO%20PUIG_%20Louboutin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Salomon%20%20SAS" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\MANI%20Inc%202015" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Unilever%20Patent%20Group" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\LABORATOIRES%20DE%20BIOLOGIE%20VEGETALE%20YVES%20ROCHER%202016" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Badgequo%20Limited" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/acushnet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KABUSHIKI%20KAISHA%20PILOT" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LORO%20PIANA%20SPA" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Absolut%20Company%20Aktiebolag" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/pernod%20ricard%20italia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ANTONIO%20PUIG%20SA" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Football%20Association%20Ltd%202016X" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\porsche" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pernod%20Ricard%202018" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/berghaus" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CARVEN%20SAS%202016" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Deere%20Company%202017" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Pressalit%20AS" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Cummins%20Intellectual%20Property%20%20Inc%202015%20xz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Levis%20strauss%20Co%202018" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ferrero" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Hunter%20Boot%20Ltd%202017" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spigen%20Korea%20Co%20Ltd" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Lacoste%202017" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\TOS%20Srl%20%20%20%202018" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TRB%20%20International%20SA" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/nudie%20jeans" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capbran%20Holdings%20LLC%202016" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lincoln%20Global%20Inc%202015%202" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Louis%20Vuitton%202017" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Moomin%20Characters%20Oy%20Ltd" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Bioline%20Products%202016%20xxx" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/DAVID%20YURMAN%20IP%20LLC" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\reinz-dichtungs" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Braun%20GmbH%202017" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Cambria%20Company%20LLC" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JACQUEMUS" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Puma%20SE%202016" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\dks.vid.gov.lv@SSL\DavWWWRoot\muita\kontr\Intelektu&#257;l&#257;%20&#299;pa&#353;uma%20aizsardz&#299;ba\Ties&#299;bu%20subjektu%20pieteikumi\Pielikumi\Louis%20Poulsen%20Lighting%20AS" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20%20Colman%20Overseas%20Limited%20%20%202015" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Europe%20GmbH%20%20ELEMENTS" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Davidoff%20%20Cie%20SA%20%202016%20CIGARI" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KIKO%20SPA" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/AIRWELL%20RESIDENTIAL%20SAS" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Piel/Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Astrid%20Lindgren%20Aktiebolag" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/omega" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Juul%20Labs%20Inc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TODS%20SpA%202017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Est&#233;e%20Lauder%20Companies%20GmbH%20%202017" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Babyliss%20Faco%20SPRL%202017" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kabushiki%20Kaisha%20Miyake%202016" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Jos.%20Schneider%20Optische%20Werke%20GmbH%202017" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Disney%20Enterprises%20Inc%20%202015" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\timken" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Laverana%20GmbH%20Co%20KG" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HERBOREA%20SRL%202018" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Diesel%20SpA_%20ONLY%20THE%20BRAVE" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kabushiki%20Kaisha%20Asics%20trading%20as%20Asics%20Corporation" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\LRC%20Products%20durex%20%202017" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Sistema%20Plastics%20Limited" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kovinoplastika%20Lo&#382;%20doo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Grundfos%20Holding%20AS" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2022.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Take2Design%20GmbH%20Co%20KG%202018" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JUNO%20THERAPEUTICS%20INC" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/tiesibu_subjektu_saraksts_-tiesibu-veidu_paskaidrojumi-10.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\DMC%20%202017" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mobis%20Parts%20Europe%20NV%202015" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\PIERRE%20CARDIN%202018" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MIQUEL%20Y%20COSTAS%20Y%20%20MIQUEL%20SA" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/under%20armour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Ipsen%20Biopharm%2020%6017" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Express%20Install%20Distribution%20SRL" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FABRICAS%20AGRUPADAS%20DE%20MU&#209;ECAS%20DE%20ONIL%20%20SAU" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(pedigree)" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SMITH%20WESSON%20CORP" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Genius%20(Nicer%20Dicer%20Magic%20Cube)" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mattel%20(monster%20high)" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\INVISTA%20Technologies%20S&#224;rl%202017" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Vitra%20Collections%20AG%202015%20x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/breitling" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Public/Desktop/eParakst&#299;t&#257;js%203.0.lnk" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(Sheba)" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FAURE%20LE%20PAGE%20PARIS" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Hanes%20France%20SAS" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Playboy%20Enterprises%20International%20Inc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GoPro%20Inc%202015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Dr%20Kurt%20Wolff%20GmbH%20un%20Co%20KG%202018" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ellesse%20International%20SpA" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kingston%20technology" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ape%20and%20partners" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lincoln%20Global%20Inc%202015%202" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/rado%20uhren" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Metallica%20partnership%202016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Werkhaus%20Design+Produktion%20GmbH" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Glamglow%20LLC%202016" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Imperial%20Tobacco%20Limited%20%202015%20XXXXX" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\ESM%20Ennepetaler%20Schneid%20und%20M&#228;htechnik%20GmbH%20%20Co" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\NORDITROPIN%20SIMPLEXX%20%202017" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JT%20International%20SA%202017" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Bormioli%20Rocco%20SpA" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Impact%20Biomedicines%20Inc" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Oracle%20International%20Corporation" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Moroccanoil%20Israel%20Limited%202015" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capri%20Sun%20AG" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capri%20Sun" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Irish%20Distillers%20Limited%202015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Turlen%20Holding%20SA%20%202017" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BasicNet_Spa" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Europe%20GmbH%20%20ELEMENTS" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ARTECHE%20LANTEGI%20ELKARTEA%20SA" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Secto%20Design%202017" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NBA" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Montres%20Breguet%20SA" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BIOSYNTH%20AG%202017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Uhlsport%20GmbH" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Cummins%20Inc%202015%20zzz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/hilti" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Cummins%20Filtration%20Inc%202018" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Alcon%20Inc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Viacom%20international%20Inc%202015qqq" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Brother%20%20Industries%20Ltd%20rolls%20label%202018" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/bauerfeind%20AG%202017" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Caterpillar%20NI%20Limited%2015" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SHENZHEN%20SMOORE%20TECHNOLOGY%20LIMITED" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GFM%20GmbH%20Trademarks" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Piel/AUTUMNPAPER%20LIMITED" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Allied%20Domecq%20Spirits%20%20%20Wine%20Limited%202016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SC%20Rulmenti%20SA" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ninebot%20Beijing%20Tech%20Co%20Ltd%202017" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/OPINEL%20SAS" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Philip%20Morris%20products%20%20SOLARIS%202017" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\WIKA" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%20_%20SOLATENOL" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/DTM%20RICAMBI%20SRL" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Ganni%20%20AS" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BioNTech%20SE" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.08.2023.xlsx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CHUEN%20WOOK%20PARK%20LEE" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/danfoss" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Betty%20Blue%20spa%202016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Peter%20Kertels" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Konica%20Minolta%20Inc%202015" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lego%20%20AS" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SUZE%202015" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lange%20Uhren%20GmbH" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Xerox%20Corporation%202016" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/AUTOMOBILES%20PEUGEOT" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Deutsche%20Telekom%20AG%202016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nurofen%202017" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SHELTERED%20WINGS%20INC%20D_B_A%20VORTEX%20OPTICS" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20Colman%20Overseas%20Limited%20Veet%202017" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Canada%20Goose%20Inc%202015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KABUSHIKI%20KAISHA%20BANDAI%20NAMCO%20%202015%202" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/pernod%20ricard%20mexico" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Salvatore%20Ferragamo%20SpA%202017" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KADINE%20BVBA" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/zapf%20creation%20(BABY%20born)" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\PARIS%20SAINT%20GERMAIN%20FOOTBALL%202017" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ulthera%20Inc%202016" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/L'Or&#233;al%20UK%20Limited%202015" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Daniel%20Wellington%20AB%202015" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2023.xlsx" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bauer%20Hockey%20Corp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Balenciaga%202015" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GH%20Mumm%20et%20Cie" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Fitbit%202016" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Take%20Two%20Interactive%20Software%20Inc%202015%20zx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\International%20Business%20Machines%20Corporation%202017" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bacardi%20Martini%20Patr&#243;n%20International%20GmbH" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nokia%202017" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Marimekko%20Oyj" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/samsung%20(kartrid&#382;i)" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BELHYPERION" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\goyard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Universal%20City%20Studios%20LLC" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Automobili%20Lamborghini%20SPA" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\JIL%20SANDER%20GmBH%202015" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Yonex%20Kabushiki%20Kaisha" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NEREIDES%20DISTRIBUTION" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%202015%20xxx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pari%20Pharma%20GmbH%202017" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20Maltesers" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Genius_Nicer%20Dicer%20Quick" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/monster%20energy" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SBS%20Friction%20AS%202015" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wahl%20Clipper%20Corporation%202017" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LVMH%20Swiss%20Manufactures%20SA%202017" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Babyliss%20SARL%20matu%20&#382;&#257;v&#275;t&#257;ji" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Glash&#252;tter%20Uhrenbetrieb%20GmbH" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\syngenta%20(reglone)" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Trias%20Holding%20AG" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dyson%20Limited%20%202018" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kawasaki%20motors" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SAS%20Jean%20Cassegrain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Europe%20Watch%20Group%20BV%202017" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/andreas%20stihl" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\J%20Choo%20Limited" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/VALENTINO%20SPA%202017" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Toms%20of%20Maine%20Inc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Jemie%20BV%20%20CANNABOOST%202018" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BIOENERGY%20EUROPE%20AISBL" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/caterpillar%20filtri" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spin%20Master%20Ltd%202016%20PATROL" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ARENA%20ITALIA%20SPA" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\5%2011%20Inc%202015" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gaulme%20SAS%202016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\GROUPEMENT%20FONCIER%20AGRICOLE%20CHATEAUX%20MAZERAT%20ET%20ANGELUS%202017" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reebok%20International%20Ltd%202015%20X" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\bayern%20munchen%20vizu&#257;l&#257;%20inf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HFC%20Prestige%20International%20Holding%20Switzerland%20S&#224;rl%20%20Hugo%20Boss,%20Escada,%20Max%20Factor%202017" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/EJ%20Gallo%20Winery" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Easton%20Baseball%20Softball%20Inc%202016" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\giorgio%20armani%202012" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PEPSICO%20INC" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SCHNEIDER%20ELECTRIC%20SE" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Ipsen%20Pharma%20SAS%20%20SOMATULINE%20AUTOGEL%20%20%202018" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lewis%20Banks%20Ltd" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Guerlain%2019" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20sunu%20bariba" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Swatch%20AG%20Swatch%20SA%20%20Swatch%20LTD%20%202017" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AB%20Swedish%20Match%20Industries%20AB%202018" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/sd%20-%203c" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MARTIN%20Y%20PAZ%20DIFFUSION,%20SOCIETE%20ANONYME" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\GIANVITO%20ROSSI%202016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nippon%20Soda%20Co%20Ltd%202015" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lucozade%20Ribena%20Suntory%20Limited" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/By%20Malene%20Birger%202016" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Cartoon%20Network%20Inc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Tactic%20Games%20Oy%20%20%20M&#214;LKKY%20%202018" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/tissot%202013" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TUV%20Rheinland%20Aktiengesellschaf%202018" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wyborowa%20SA%20Luxury%202016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\IIP%20Intellectual%20Innovation%20Property%20AG" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/F&#233;d&#233;ration%20Internationale%20de%20Football%20Association%20(FIFA)" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Syngenta%20Participations%20AG%202017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kores" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/THE%20LYCRA%20COMPANY%20UK%20LIMITED" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Kinetic%20Sand%202016" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Magneti%20Marelli%20SpA%202017" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/s.Oliver" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Brown%20Forman%20Finland%20Ltd" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Reckitt%20Benckiser%20Healthcare%20UK%20Ltd" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Rimowa%20GmbH%20HRB%2014213" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/brabus" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/POLICHEM%20SA" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/L'Or&#233;al%20UK%20Limited%202015" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bayerische%20Motoren%20Werke%20AG%202015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/longines" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KaVo%20Dental%20GmbH" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Swedish%20Electromagnet%20Holding%20AB" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CHAMPAGNE%20LOUIS%20ROEDERER%202016" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mitre%20Sports%20International%20Limited" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Volkswagen%20AG" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Stussy%20Inc" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Martell%20%20Co" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SOCIETE%20DU%20TOUR%20DE%20FRANCE" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2022.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2023.xlsx" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Parfums%20Christian%20Dior%20%20SA%20%20%20Georges%20GEOFFROY%202018" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SEAT%202016" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kabushiki%20Kaisha%20Yoshimura%20Japan%202016" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/VDW%20GmbH%20%202016" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Piel/crocs" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Magpul%202015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Street%20One%20GmbH%202017" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spin%20Master%20Ltd" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Trijicon,%20Inc%202017" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Furla%20SPA" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ICONIX%20Luxembourg%20Holdings%20SARL%202017" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(uncle%20ben's)" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Toshiba%20Corporation" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dell%20Corporation%20Ltd" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Simonswerk%20GmbH%202016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Aardman%20Animations%20Limited" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/hasbro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\lucasfilm\Lucasfilm%20Entertainment%20Company%20Ltd%20LLC%20NR.2\Lucasfilm%20Entertainment%20Company%20Ltd%20LLC%202017" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Tiesibu_subjektu_saraksts_%20tiesibu_veidu_paskaidrojumi_%2005.07.2024_.xlsx" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Herschel%20%20Supply%20Company%20Ltd" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%202015%20xxx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ALPHA%20BOOTS%20-%20INDUSTRIA%20DE%20CALcADO%20DE%20PROTECcaO%20LDA" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(m_m's)" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Peter%20J&#228;ckel%20Kommunikationssysteme%20GmbH%202017" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FRATELLI%20MARTINI%20SECONDO%20LUIGI%20SPA%202016" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ESSITY%20OPERATIONS%20FRANCE" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NIKE%20Innovate%20CV%20%20xxxx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated_%20MilkyWay" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Philip%20Morris%20Brands%20Sarl%20%20ZZZ" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Wever%20%20Ducr&#233;%20GmbH%202017" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/EUROPEAN%20PALLET%20ASSOCIATION%20eV" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/URGO%20RECHERCHE%20INNOVATION%20ET%20DEVELOPPEMENT%20%202016" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TESTEX%20AG" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PRADA%202018" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Rail%20Cargo%20Austria%20AG%202015" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\august%20storck(TOFFIFEE)" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Vitra%20Collections%20AG%202015%20x" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eastman%20Kodak%20Company" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Reckitt%20Benckiser%20LLC" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Nemiroff%20Intellectual%20Property%20Establishment%202017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gap%20(ITM)%20Inc%202016%20ZZZ" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pacific%20World%20Corporation%20%202018" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Volkswagen%20AG" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AC%20Polska%20Akcyjna" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\porsche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/United%20States%20Polo%20Association" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/IRRITEC%20SPA" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AIGLE%20INTERNATIONAL%20SA%20%202018" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LVMH%20FRAGRANCE%20BRANDS%20GIVENCHY%20%202017" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GOLDEN%20GOOSE%20SPA%20%202018" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/toyota" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\jaguar%20land%20rover" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ZIPWALL%20LLC" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/daimler" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Piel/Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Playtex%20Bath%20LLC%202015" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gant%20AB" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SAS%20PARFUMS%20PAROUR" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Soremartec%20SA" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SanDisk%20LLC%202017" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\peanuts%20worldwide" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/J%20Carter%20Sporting%20Club%20Limited" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/camper" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Fifty%20Six%20Hope%20Road%20Music%20Limited%202015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Bang%20Olufsen%20AS" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Champagne%20Perrier%20%20Jou&#1105;t%202016" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\kyocera" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/3M" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wyborowa%20SA%20Luxury%202016" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Les%20Deux%20ApS" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/jean%20malak%20(lipomatic)" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\lucasfilm" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PIONEER%20KABUSHIKI%20KAISHA" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/tiesibu_subjektu_saraksts_-tiesibu-veidu_paskaidrojumi-17.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/apple" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/atomic%20austria" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MAN%20Truck%20Bus%20AG%202016" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Red%20Bull%202017%20I%20Krodere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kylie%20Jenner%20Inc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wever%20%20Ducr&#233;%20GmbH%202017" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\BABYZEN%20SAS%202015" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.08.2023.xlsx" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/audi" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/IVECO%20SPA%202016" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lenovo%20(Beijing)%20Limited%202015" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TRANSPORTES%20AEREOS%20PORTUGUESES%20S%20A" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Porsche%20Aktiengesellschaft" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Husqvarna%20AB%202015" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/lundbeck%202011" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Downloads/Piel/crocs" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20Colman%20Overseas%20Limited%20%20Gaviscon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Too%20Faced%20Cosmetics%20LLC" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GORAN-TEE%20Gro&#223;handel" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kenzo%20SA%20%20FR%202018" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Japan%20Tobacco%20Inc%202015%20xxx" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Coty%20Germany%20GmbH%202017" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/casio" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dr%20Martens%20International%20Trading%20GmbH%20%20DrMaertens%20Marketing%20GmbH%202016" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wilson%20Sporting%20Goods%20Co" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\yoshida%20metal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Kinetic%20Sand%202016" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Pressalit%20AS" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Cummins%20Filtration%20Inc%202018" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JUNO%20THERAPEUTICS%20INC" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Hard%20Rock%20Limited" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Swedish%20Electromagnet%20Holding%20AB" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mattel%20(monster%20high)" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/DAVID%20YURMAN%20IP%20LLC" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ICONIX%20Luxembourg%20Holdings%20SARL%202017" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SCHNEIDER%20ELECTRIC%20SE" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/VDW%20GmbH%20%202016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\lucasfilm" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Playboy%20Enterprises%20International%20Inc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Astrid%20Lindgren%20Aktiebolag" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/daimler" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Babyliss%20Faco%20SPRL%202017" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Rimowa%20GmbH%20HRB%2014213" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\victor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Herschel%20%20Supply%20Company%20Ltd" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Harry%20Winston%20SA" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(m_m's)" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Impact%20Biomedicines%20Inc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Beiersdorf%20AG%202017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mobis%20Parts%20Europe%20NV%202015" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spin%20Master%20Ltd%202016%20PATROL" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PRADA%202018" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MAN%20Truck%20Bus%20AG%202016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Husqvarna%20AB%202015" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Tiesibu_subjektu_saraksts_20222510_tiesibu_veidu_paskaidrojumi.xlsx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mitre%20Sports%20International%20Limited" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gap%20(ITM)%20Inc%202016%20ZZZ" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Piel/crocs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kenzo%20SA%20%20FR%202018" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/bauerfeind%20AG%202017" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AC%20Polska%20Akcyjna" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GOOGLE%20LLC" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/audi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Werkhaus%20Design+Produktion%20GmbH" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BioNTech%20SE" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GOLDEN%20GOOSE%20SPA%20%202018" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/huawei%20technologies" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Piel/swarowski" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Europe%20GmbH%20%20ELEMENTS" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Vitra%20Collections%20AG%202015%20x" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/out%20fit%207" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Moroccanoil%20Israel%20Limited%202015" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SHELTERED%20WINGS%20INC%20D_B_A%20VORTEX%20OPTICS" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pernod%20Ricard%202018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KaVo%20Dental%20GmbH" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Metallica%20partnership%202016" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20petcare" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/hilti" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Ipsen%20Pharma%20SAS%20%20SOMATULINE%20AUTOGEL%20%20%202018" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GH%20Mumm%20et%20Cie" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/j%20chandler%20(buckfast)" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Bang%20Olufsen%20AS" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SHENZHEN%20SMOORE%20TECHNOLOGY%20LIMITED" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SC%20Rulmenti%20SA" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Universal%20City%20Studios%20LLC" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%20_%20SOLATENOL" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/tiesibu_subjektu_saraksts_-tiesibu-veidu_paskaidrojumi-17.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\international%20edge" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NEREIDES%20DISTRIBUTION" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CHUEN%20WOOK%20PARK%20LEE" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Les%20Deux%20ApS" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Viacom%20international%20Inc%202015qqq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\TOS%20Srl%20%20%20%202018" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Genius_Nicer%20Dicer%20Quick" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lego%20%20AS" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SUZE%202015" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mawa%20Design%20Licht" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%20SNICKERS%20%202017" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/AUTOMOBILES%20PEUGEOT" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Stussy%20Inc" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Allied%20Domecq%20Spirits%20%20%20Wine%20Limited%202016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Juventus%20Football%20Club%20%202016" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Glamglow%20LLC%202016" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20Colman%20Overseas%20Limited%20Veet%202017" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.08.2023.xlsx" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/coca%20cola%202012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/longines" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eastman%20Kodak%20Company" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\LABORATOIRES%20DE%20BIOLOGIE%20VEGETALE%20YVES%20ROCHER%202016" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kylie%20Jenner%20Inc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Joimax%20GmbH" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BIOENERGY%20EUROPE%20AISBL" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/DENTSPLY%20SIRONA%20Inc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/major%20league%20baseball" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Furla%20SPA" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202017" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/tiesibu_subjektu_saraksts_-tiesibu-veidu_paskaidrojumi-10.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Unilever%20Patent%20Group" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Xerox%20Corporation%202016" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ARENA%20ITALIA%20SPA" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lenovo%20(Beijing)%20Limited%202015" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Patek%20Philippe%20SA%20Geneve%202017" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Tiesibu_subjektu_saraksts_%20tiesibu_veidu_paskaidrojumi_%2005.07.2024_.xlsx" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Porsche%20Aktiengesellschaft" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/pernod%20ricard%20italia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/EJ%20Gallo%20Winery" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Bioline%20Products%202016%20xxx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\timken" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Hunter%20Boot%20Ltd%202017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Marimekko%20Oyj" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pari%20Pharma%20GmbH%202017" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/all%20star" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/zte" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\LRC%20Products%20durex%20%202017" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GORAN-TEE%20Gro&#223;handel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/RED%20DIAMOND%20HOLDINGS%20SARL" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Take2Design%20GmbH%20Co%20KG%202018" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ANTONIO%20PUIG%20SA" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Coty%20Germany%20GmbH%202017" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MAHLE%20International%20GmbH%20%202018" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/IVECO%20SPA%202016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HUBLOT%20SA%202017%20ITM" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lucozade%20Ribena%20Suntory%20Limited" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/L'Or&#233;al%20UK%20Limited%202015" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Samsung%20Electronics%20Co%20Ltd%202015" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Europe%20GmbH%20%20ELEMENTS" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Agria-Werke%20GmbH" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Trias%20Holding%20AG" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/F&#233;d&#233;ration%20Internationale%20de%20Football%20Association%20(FIFA)" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\tiffany%202011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wilson%20Sporting%20Goods%20Co" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\reinz-dichtungs" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\JIL%20SANDER%20GmBH%202015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\J%20Choo%20Limited" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Magneti%20Marelli%20SpA%202017" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\YVES%20SAINT%20LAURENT%202017" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Juul%20Labs%20Inc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20%20Colman%20Overseas%20Limited%20%20%202015" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20%20Celebrations" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/caterpillar%20filtri" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/POLICHEM%20SA" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/new%20balance%20athletic%20shoe" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2023.xlsx" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/omega" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ape%20and%20partners" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gaulme%20SAS%202016" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TUV%20Rheinland%20Aktiengesellschaf%202018" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\syngenta%20(reglone)" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reebok%20International%20Ltd%202015%20X" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\NORDITROPIN%20SIMPLEXX%20%202017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Martell%20%20Co" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\PIERRE%20CARDIN%202018" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PEPSICO%20INC" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2022.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kabushiki%20Kaisha%20Asics%20trading%20as%20Asics%20Corporation" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AIGLE%20INTERNATIONAL%20SA%20%202018" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SEAT%202016" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/jean%20malak%20(lipomatic)" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Swatch%20AG%20Swatch%20SA%20%20Swatch%20LTD%20%202017" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BOMAG%20GmbH" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spin%20Master%20Ltd" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\DMC%20%202017" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\porsche" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\porsche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pernod%20Ricard%202018" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/sd%20-%203c" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/rado%20uhren" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/under%20armour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nippon%20Soda%20Co%20Ltd%202015" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dell%20Corporation%20Ltd" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Cartoon%20Network%20Inc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Hanes%20France%20SAS" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Hans%20Pries%20GmbH%20Co%20KG" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\IIP%20Intellectual%20Innovation%20Property%20AG" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ALPHA%20BOOTS%20-%20INDUSTRIA%20DE%20CALcADO%20DE%20PROTECcaO%20LDA" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kores" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20sunu%20bariba" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NIKE%20Innovate%20CV%20%20xxxx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/s.Oliver" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kingston%20technology" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capbran%20Holdings%20LLC%202016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lincoln%20Global%20Inc%202015%202" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TESTEX%20AG" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\GIANVITO%20ROSSI%202016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Louis%20Vuitton%202017" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/F%20Hoffmann%20La%20Roche%20AG%202015" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/lundbeck%202011" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wyborowa%20SA%20Luxury%202016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Cambria%20Company%20LLC" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CHAMPAGNE%20LOUIS%20ROEDERER%202016" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\ESM%20Ennepetaler%20Schneid%20und%20M&#228;htechnik%20GmbH%20%20Co" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\kyocera" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kioxia%20Corporation" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KIKO%20SPA" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Volkswagen%20AG" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Oracle%20International%20Corporation" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Est&#233;e%20Lauder%20Companies%20GmbH%20%202017" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Grundfos%20Holding%20AS" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Disney%20Enterprises%20Inc%20%202015" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Irish%20Distillers%20Limited%202015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KABUSHIKI%20KAISHA%20BANDAI%20NAMCO%20%202015%202" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/United%20Exports%20Limited" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/OPINEL%20SAS" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HERBOREA%20SRL%202018" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Trijicon,%20Inc%202017" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Diesel%20SpA_%20ONLY%20THE%20BRAVE" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NBA" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LVMH%20FRAGRANCE%20BRANDS%20GIVENCHY%20%202017" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\PARIS%20SAINT%20GERMAIN%20FOOTBALL%202017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\lucasfilm\Lucasfilm%20Entertainment%20Company%20Ltd%20LLC%20NR.2\Lucasfilm%20Entertainment%20Company%20Ltd%20LLC%202017" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Braun%20GmbH%202017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kovinoplastika%20Lo&#382;%20doo" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Balenciaga%202015" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MIQUEL%20Y%20COSTAS%20Y%20%20MIQUEL%20SA" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Downloads/Piel/crocs" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Davidoff%20%20Cie%20SA%20%202016%20CIGARI" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\International%20Business%20Machines%20Corporation%202017" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Montres%20Breguet%20SA" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FABRICAS%20AGRUPADAS%20DE%20MU&#209;ECAS%20DE%20ONIL%20%20SAU" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Philip%20Morris%20products%20%20SOLARIS%202017" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(pedigree)" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lincoln%20Global%20Inc%202015%202" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Jos.%20Schneider%20Optische%20Werke%20GmbH%202017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Genius%20(Nicer%20Dicer%20Magic%20Cube)" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TikTok%20Information%20Technologies%20UK%20Limited" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/tommy%20hilfiger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\WIKA" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\INVISTA%20Technologies%20S&#224;rl%202017" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ANTONIO%20PUIG_%20Louboutin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\OHROPAX%20GmbH" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SanDisk%20LLC%202017" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(Sheba)" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/danfoss" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FRATELLI%20MARTINI%20SECONDO%20LUIGI%20SPA%202016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Nemiroff%20Intellectual%20Property%20Establishment%202017" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ALMIRALL%20HERMAL%20GMBH" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Skoda%20Auto%20a%20s" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ellesse%20International%20SpA" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/pernod%20ricard%20mexico" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lange%20Uhren%20GmbH" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SBS%20Friction%20AS%202015" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Playtex%20Bath%20LLC%202015" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/URGO%20RECHERCHE%20INNOVATION%20ET%20DEVELOPPEMENT%20%202016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Les%20Laboratoires%20Servier,%20soci&#233;t&#233;%20par%20actions%20simplifi&#233;e" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LORO%20PIANA%20SPA" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Imperial%20Tobacco%20Limited%20%202015%20XXXXX" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Canada%20Goose%20Inc%202015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Europe%20Watch%20Group%20BV%202017" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Fitbit%202016" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/THE%20LYCRA%20COMPANY%20UK%20LIMITED" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Adam%20Opel%20AG%202017" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/IRRITEC%20SPA" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Daniel%20Wellington%20AB%202015" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Jemie%20BV%20%20CANNABOOST%202018" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Birkenstock%20Sales%20GmbH" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/banana%20republic" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2023.xlsx" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bauer%20Hockey%20Corp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\orafol%20europe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PIONEER%20KABUSHIKI%20KAISHA" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Secto%20Design%202017" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\jaguar%20land%20rover" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Glash&#252;tter%20Uhrenbetrieb%20GmbH" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ZIPWALL%20LLC" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SRAM%20LLC" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nokia%202017" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kawasaki%20motors" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Uhlsport%20GmbH" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20Maltesers" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BIOFARMA%20%20soci&#233;t&#233;%20par%20actions%20simplifi&#233;e" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SMITH%20WESSON%20CORP" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wever%20%20Ducr&#233;%20GmbH%202017" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\CREDO%20Stahlwarenfabrik%20Gustav%20Kracht%20GmbH%20Co%20KG%202017" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/toyota" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Soremartec%20SA" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/World%20Wrestling%20RYBACK%20%202017" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\peanuts%20worldwide" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wahl%20Clipper%20Corporation%202017" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GFM%20GmbH%20Trademarks" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Chivas%20Holdings%20IP%20Limited%202015%20%202" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TRANSPORTES%20AEREOS%20PORTUGUESES%20S%20A" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Allergan%20Inc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/EWM%20hightec%20welding" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Football%20Association%20Ltd%202016X" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Laverana%20GmbH%20Co%20KG" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gant%20AB" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Ganni%20%20AS" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Champagne%20Perrier%20%20Jou&#1105;t%202016" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SAS%20Jean%20Cassegrain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Deere%20Company%202017" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Victoria%20s%20Secret%20Stores%20Brand%20Management%20Inc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Peter%20Kertels" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Experience%20Hendrix%20LLC" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Toms%20of%20Maine%20Inc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Levis%20strauss%20Co%202018" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Japan%20Tobacco%20Inc%202015%20xxx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nurofen%202017" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FILA%20LUXEMBOURG%20S%20A%20R%20L%202015" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/By%20Malene%20Birger%202016" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\5%2011%20Inc%202015" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Salvatore%20Ferragamo%20SpA%202017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/zapf%20creation%20(BABY%20born)" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\bayern%20munchen%20vizu&#257;l&#257;%20inf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Volkswagen%20AG" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dr%20Martens%20International%20Trading%20GmbH%20%20DrMaertens%20Marketing%20GmbH%202016" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Tinnus%20Enterprises%20LLC" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/L'Or&#233;al%20UK%20Limited%202015" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wyborowa%20SA%20Luxury%202016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Parfums%20Christian%20Dior%20%20SA%20%20%20Georges%20GEOFFROY%202018" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BLANCPAIN%20SA%202014" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\BABYZEN%20SAS%202015" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Betty%20Blue%20spa%202016" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Take%20Two%20Interactive%20Software%20Inc%202015%20zx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Piel/AUTUMNPAPER%20LIMITED" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Street%20One%20GmbH%202017" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Tactic%20Games%20Oy%20%20%20M&#214;LKKY%20%202018" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/samsung%20(kartrid&#382;i)" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LVMH%20Swiss%20Manufactures%20SA%202017" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Deutsche%20Telekom%20AG%202016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BELHYPERION" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lewis%20Banks%20Ltd" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Automobili%20Lamborghini%20SPA" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.08.2023.xlsx" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/dooney%20bourke" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/tissot%202013" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JT%20International%20SA%202017" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Reckitt%20Benckiser%20Healthcare%20UK%20Ltd" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Yonex%20Kabushiki%20Kaisha" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Syngenta%20Participations%20AG%202017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%202015%20xxx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Badgequo%20Limited" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Too%20Faced%20Cosmetics%20LLC" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KABUSHIKI%20KAISHA%20PILOT" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/monster%20energy" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\consitex" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Brown%20Forman%20Finland%20Ltd" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Wever%20%20Ducr&#233;%20GmbH%202017" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Church%20%20Dwight%20Co%20Inc%20%202016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\JT%20International%20S%20A%202015" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capri%20Sun" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dyson%20Limited%20%202018" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bayerische%20Motoren%20Werke%20AG%202015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Vitra%20Collections%20AG%202015%20x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MESSIKA%20GROUP" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Simonswerk%20GmbH%202016" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kabushiki%20Kaisha%20Yoshimura%20Japan%202016" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/VALENTINO%20SPA%202017" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2022.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/atomic%20austria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\YOUTH%20SRL%20%202018" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ferrero" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/old%20navy" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/apple" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pacific%20World%20Corporation%20%202018" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TRB%20%20International%20SA" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\GROUPEMENT%20FONCIER%20AGRICOLE%20CHATEAUX%20MAZERAT%20ET%20ANGELUS%202017" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lucozade%20Ribena%20Suntory%20Limited" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Magpul%202015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Dr.%20August%20Wolff%20GmbH%20Co.%20KG%20Arzneimittel%20%202018" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Moomin%20Characters%20Oy%20Ltd" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\giorgio%20armani%202012" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\august%20storck(TOFFIFEE)" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Peter%20J&#228;ckel%20Kommunikationssysteme%20GmbH%202017" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ATELIER%20FASHION%20COMPANY%20INC" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JACQUEMUS" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\goyard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Public/Desktop/eParakst&#299;t&#257;js%203.0.lnk" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\TMD%20Friction%20Services" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/hasbro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Guerlain%2019" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Piel/Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Salomon%20%20SAS" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\VITA%20Zahnfabrik%20H%20Rauter%20GmbH%20%20Co%20KG" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/AIRWELL%20RESIDENTIAL%20SAS" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\MANI%20Inc%202015" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Philip%20Morris%20Brands%20Sarl%20%20ZZZ" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MARTIN%20Y%20PAZ%20DIFFUSION,%20SOCIETE%20ANONYME" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/YEREVAN%20BRANDY%20COMPANY%20CJSC" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/acushnet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kabushiki%20Kaisha%20Miyake%202016" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Absolut%20Company%20Aktiebolag" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Rail%20Cargo%20Austria%20AG%202015" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Turlen%20Holding%20SA%20%202017" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KADINE%20BVBA" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Taylor%20Listug%20Inc%202018" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CARVEN%20SAS%202016" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BIOSYNTH%20AG%202017" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Sistema%20Plastics%20Limited" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Reckitt%20Benckiser%20LLC" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/brabus" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spigen%20Korea%20Co%20Ltd" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Brother%20%20Industries%20Ltd%20rolls%20label%202018" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Express%20Install%20Distribution%20SRL" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Industrie%20und%20Handelskammer%20Wuppertal-Solingen%20Remscheid%20%202015" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/nudie%20jeans" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Piel/Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/United%20States%20Polo%20Association" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SOCIETE%20DU%20TOUR%20DE%20FRANCE" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Novartis%20AG%20%20Novartis%20Sandoz%20Alcon%20%202018" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/breitling" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Puma%20SE%202016" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Lacoste%202017" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(uncle%20ben's)" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Toshiba%20Corporation" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LEDVANCE%20GmbH" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\dks.vid.gov.lv@SSL\DavWWWRoot\muita\kontr\Intelektu&#257;l&#257;%20&#299;pa&#353;uma%20aizsardz&#299;ba\Ties&#299;bu%20subjektu%20pieteikumi\Pielikumi\Louis%20Poulsen%20Lighting%20AS" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/andreas%20stihl" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/camper" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SAS%20PARFUMS%20PAROUR" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ESSITY%20OPERATIONS%20FRANCE" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capri%20Sun%20AG" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated_%20MilkyWay" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BasicNet_Spa" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Whirlpool%20Properties%20%20INC%202016%20vvv" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Fifty%20Six%20Hope%20Road%20Music%20Limited%202015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ICONIX%20Luxembourg%20Holdings%20SARL%202017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/retail%20royalty%20company" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Wittur%20Holding%20GmbH%202017" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/J%20Carter%20Sporting%20Club%20Limited" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%202015%20xxx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FAURE%20LE%20PAGE%20PARIS" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Dr%20Kurt%20Wolff%20GmbH%20un%20Co%20KG%202018" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ninebot%20Beijing%20Tech%20Co%20Ltd%202017" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/versace%20vizu&#257;l&#257;%20inform&#257;cija" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Fieldpoint%202015" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Aardman%20Animations%20Limited" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Red%20Bull%202017%20I%20Krodere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Bormioli%20Rocco%20SpA" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Konica%20Minolta%20Inc%202015" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/reebok%20(Brinkmanis)" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LA%20ROCHE_POSAY%20LABORATOIRE%20DERMATOLOGIQUE" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Starbucks%20Corporation%202018" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GoPro%20Inc%202015" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ARTECHE%20LANTEGI%20ELKARTEA%20SA" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HFC%20Prestige%20International%20Holding%20Switzerland%20S&#224;rl%20%20Hugo%20Boss,%20Escada,%20Max%20Factor%202017" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ulthera%20Inc%202016" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20Colman%20Overseas%20Limited%20%20Gaviscon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Genius%20GmbH" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Alcon%20Inc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AB%20Swedish%20Match%20Industries%20AB%202018" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bacardi%20Martini%20Patr&#243;n%20International%20GmbH" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Easton%20Baseball%20Softball%20Inc%202016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Caterpillar%20NI%20Limited%2015" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/casio" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:H1364"/>
+  <dimension ref="A1:H1366"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A187" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="E191" sqref="E191"/>
+    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="C1356" sqref="C1356"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="44" style="18" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="16384" width="9" style="70"/>
+    <col min="1" max="1" width="44" style="17" customWidth="1"/>
+    <col min="2" max="2" width="36.58203125" style="65" customWidth="1"/>
+    <col min="3" max="3" width="36.5" style="115" customWidth="1"/>
+    <col min="4" max="4" width="16.08203125" style="65" customWidth="1"/>
+    <col min="5" max="5" width="13.08203125" style="62" customWidth="1"/>
+    <col min="6" max="6" width="12.58203125" style="62" customWidth="1"/>
+    <col min="7" max="7" width="9" style="64"/>
+    <col min="8" max="8" width="9" style="64" customWidth="1"/>
+    <col min="9" max="10" width="9" style="64"/>
+    <col min="11" max="11" width="7.33203125" style="64" customWidth="1"/>
+    <col min="12" max="16384" width="9" style="64"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
-[...34 lines deleted...]
-      <c r="A5" s="72" t="s">
+    <row r="1" spans="1:7" customFormat="1" ht="15.5" x14ac:dyDescent="0.3">
+      <c r="A1" s="97" t="s">
+        <v>3137</v>
+      </c>
+      <c r="B1" s="95"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="98"/>
+      <c r="E1" s="94"/>
+      <c r="F1" s="99"/>
+    </row>
+    <row r="2" spans="1:7" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="77" t="s">
+        <v>3609</v>
+      </c>
+      <c r="B2" s="61"/>
+      <c r="D2" s="94"/>
+      <c r="F2" s="63"/>
+    </row>
+    <row r="3" spans="1:7" ht="23" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="118" t="s">
+        <v>3111</v>
+      </c>
+      <c r="B3" s="118"/>
+      <c r="D3" s="61"/>
+      <c r="F3" s="63"/>
+    </row>
+    <row r="4" spans="1:7" customFormat="1" ht="15.5" x14ac:dyDescent="0.3">
+      <c r="A4" s="97"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="96"/>
+      <c r="D4" s="98"/>
+      <c r="E4" s="94"/>
+      <c r="F4" s="99"/>
+    </row>
+    <row r="5" spans="1:7" s="18" customFormat="1" ht="56" x14ac:dyDescent="0.3">
+      <c r="A5" s="66" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="73" t="s">
+      <c r="B5" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="96" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="74" t="s">
+      <c r="C5" s="90" t="s">
+        <v>3120</v>
+      </c>
+      <c r="D5" s="68" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="75"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:7" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G5" s="69"/>
+    </row>
+    <row r="6" spans="1:7" ht="262.5" x14ac:dyDescent="0.3">
       <c r="A6" s="4" t="s">
-        <v>2829</v>
-[...1 lines deleted...]
-      <c r="B6" s="11" t="s">
+        <v>2722</v>
+      </c>
+      <c r="B6" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="84" t="s">
+      <c r="C6" s="78" t="s">
         <v>15</v>
       </c>
-      <c r="D6" s="20">
+      <c r="D6" s="19">
         <v>46247</v>
       </c>
-      <c r="E6" s="70"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A7" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="11" t="s">
+      <c r="B7" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="C7" s="84" t="s">
+      <c r="C7" s="78" t="s">
         <v>18</v>
       </c>
-      <c r="D7" s="30">
+      <c r="D7" s="26">
         <v>46300</v>
       </c>
-      <c r="E7" s="70"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="E7" s="64"/>
+      <c r="F7" s="64"/>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A8" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="11" t="s">
+      <c r="B8" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="C8" s="84" t="s">
+      <c r="C8" s="78" t="s">
         <v>21</v>
       </c>
-      <c r="D8" s="20">
+      <c r="D8" s="19">
         <v>46492</v>
       </c>
-      <c r="E8" s="70"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="E8" s="64"/>
+      <c r="F8" s="64"/>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A9" s="3" t="s">
-        <v>2340</v>
-[...1 lines deleted...]
-      <c r="B9" s="11" t="s">
+        <v>2242</v>
+      </c>
+      <c r="B9" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="84" t="s">
+      <c r="C9" s="78" t="s">
         <v>21</v>
       </c>
-      <c r="D9" s="20">
+      <c r="D9" s="19">
         <v>46492</v>
       </c>
-      <c r="E9" s="70"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="E9" s="64"/>
+      <c r="F9" s="64"/>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A10" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="B10" s="11" t="s">
+      <c r="B10" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="C10" s="85" t="s">
+      <c r="C10" s="79" t="s">
         <v>25</v>
       </c>
-      <c r="D10" s="20">
+      <c r="D10" s="19">
         <v>46270</v>
       </c>
-      <c r="E10" s="70"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="E10" s="64"/>
+      <c r="F10" s="64"/>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.3">
       <c r="A11" s="3" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="11" t="s">
+      <c r="B11" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="C11" s="84" t="s">
+      <c r="C11" s="78" t="s">
         <v>28</v>
       </c>
-      <c r="D11" s="20">
+      <c r="D11" s="19">
         <v>46345</v>
       </c>
-      <c r="E11" s="70"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:7" ht="167.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E11" s="64"/>
+      <c r="F11" s="64"/>
+    </row>
+    <row r="12" spans="1:7" ht="220.5" x14ac:dyDescent="0.3">
       <c r="A12" s="3" t="s">
-        <v>2951</v>
-[...1 lines deleted...]
-      <c r="B12" s="11" t="s">
+        <v>2842</v>
+      </c>
+      <c r="B12" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="C12" s="84" t="s">
+      <c r="C12" s="78" t="s">
         <v>30</v>
       </c>
-      <c r="D12" s="20">
+      <c r="D12" s="19">
         <v>46421</v>
       </c>
-      <c r="E12" s="70"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:7" ht="409.5" x14ac:dyDescent="0.2">
+      <c r="E12" s="64"/>
+      <c r="F12" s="64"/>
+    </row>
+    <row r="13" spans="1:7" ht="409.5" x14ac:dyDescent="0.3">
       <c r="A13" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="11" t="s">
+      <c r="B13" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="C13" s="84" t="s">
+      <c r="C13" s="78" t="s">
         <v>33</v>
       </c>
-      <c r="D13" s="20">
+      <c r="D13" s="19">
         <v>46384</v>
       </c>
-      <c r="E13" s="70"/>
-[...3 lines deleted...]
-      <c r="A14" s="32" t="s">
+      <c r="E13" s="64"/>
+      <c r="F13" s="64"/>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A14" s="28" t="s">
         <v>34</v>
       </c>
-      <c r="B14" s="21" t="s">
+      <c r="B14" s="20" t="s">
         <v>35</v>
       </c>
-      <c r="C14" s="84" t="s">
+      <c r="C14" s="78" t="s">
         <v>36</v>
       </c>
-      <c r="D14" s="39">
+      <c r="D14" s="35">
         <v>46177</v>
       </c>
-      <c r="E14" s="70"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:7" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="E14" s="64"/>
+      <c r="F14" s="64"/>
+    </row>
+    <row r="15" spans="1:7" ht="21" x14ac:dyDescent="0.3">
       <c r="A15" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="B15" s="11" t="s">
+      <c r="B15" s="10" t="s">
         <v>38</v>
       </c>
-      <c r="C15" s="84" t="s">
+      <c r="C15" s="78" t="s">
         <v>39</v>
       </c>
-      <c r="D15" s="20">
+      <c r="D15" s="19">
         <v>46174</v>
       </c>
-      <c r="E15" s="70"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:7" ht="81" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E15" s="64"/>
+      <c r="F15" s="64"/>
+    </row>
+    <row r="16" spans="1:7" ht="115.5" x14ac:dyDescent="0.3">
       <c r="A16" s="3" t="s">
-        <v>2952</v>
-[...1 lines deleted...]
-      <c r="B16" s="11" t="s">
+        <v>2843</v>
+      </c>
+      <c r="B16" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="C16" s="84" t="s">
+      <c r="C16" s="78" t="s">
         <v>41</v>
       </c>
-      <c r="D16" s="20">
+      <c r="D16" s="19">
         <v>46443</v>
       </c>
-      <c r="E16" s="70"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="E16" s="64"/>
+      <c r="F16" s="64"/>
+    </row>
+    <row r="17" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A17" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="B17" s="11" t="s">
+      <c r="B17" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="C17" s="84" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="30">
+      <c r="C17" s="78" t="s">
+        <v>3248</v>
+      </c>
+      <c r="D17" s="26">
         <v>46419</v>
       </c>
-      <c r="E17" s="70"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:6" ht="75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E17" s="64"/>
+      <c r="F17" s="64"/>
+    </row>
+    <row r="18" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
       <c r="A18" s="1" t="s">
-        <v>2849</v>
-[...1 lines deleted...]
-      <c r="B18" s="11" t="s">
+        <v>2742</v>
+      </c>
+      <c r="B18" s="10" t="s">
         <v>44</v>
       </c>
-      <c r="C18" s="84" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="20">
+      <c r="C18" s="78" t="s">
+        <v>3249</v>
+      </c>
+      <c r="D18" s="19">
         <v>46408</v>
       </c>
-      <c r="E18" s="70"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="E18" s="64"/>
+      <c r="F18" s="64"/>
+    </row>
+    <row r="19" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A19" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="B19" s="11" t="s">
+      <c r="B19" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="C19" s="84" t="s">
+      <c r="C19" s="78" t="s">
         <v>47</v>
       </c>
-      <c r="D19" s="30">
+      <c r="D19" s="26">
         <v>46478</v>
       </c>
-      <c r="E19" s="70"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="E19" s="64"/>
+      <c r="F19" s="64"/>
+    </row>
+    <row r="20" spans="1:6" ht="21" x14ac:dyDescent="0.3">
       <c r="A20" s="1" t="s">
         <v>48</v>
       </c>
-      <c r="B20" s="12" t="s">
+      <c r="B20" s="11" t="s">
         <v>49</v>
       </c>
-      <c r="C20" s="84" t="s">
+      <c r="C20" s="78" t="s">
         <v>50</v>
       </c>
-      <c r="D20" s="30">
+      <c r="D20" s="26">
         <v>46204</v>
       </c>
-      <c r="E20" s="70"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="E20" s="64"/>
+      <c r="F20" s="64"/>
+    </row>
+    <row r="21" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A21" s="1" t="s">
         <v>51</v>
       </c>
-      <c r="B21" s="11" t="s">
+      <c r="B21" s="10" t="s">
         <v>52</v>
       </c>
-      <c r="C21" s="84" t="s">
+      <c r="C21" s="78" t="s">
         <v>53</v>
       </c>
-      <c r="D21" s="40">
+      <c r="D21" s="36">
         <v>46225</v>
       </c>
-      <c r="E21" s="70"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="E21" s="64"/>
+      <c r="F21" s="64"/>
+    </row>
+    <row r="22" spans="1:6" ht="21" x14ac:dyDescent="0.3">
       <c r="A22" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="B22" s="11" t="s">
+      <c r="B22" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="C22" s="84" t="s">
+      <c r="C22" s="78" t="s">
         <v>56</v>
       </c>
-      <c r="D22" s="30">
+      <c r="D22" s="26">
         <v>46484</v>
       </c>
-      <c r="E22" s="70"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="E22" s="64"/>
+      <c r="F22" s="64"/>
+    </row>
+    <row r="23" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A23" s="3" t="s">
         <v>57</v>
       </c>
-      <c r="B23" s="11" t="s">
+      <c r="B23" s="10" t="s">
         <v>58</v>
       </c>
-      <c r="C23" s="84" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="20">
+      <c r="C23" s="78" t="s">
+        <v>3250</v>
+      </c>
+      <c r="D23" s="19">
         <v>46288</v>
       </c>
-      <c r="E23" s="70"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:6" ht="132.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E23" s="64"/>
+      <c r="F23" s="64"/>
+    </row>
+    <row r="24" spans="1:6" ht="126" x14ac:dyDescent="0.3">
       <c r="A24" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="B24" s="11" t="s">
+      <c r="B24" s="10" t="s">
         <v>60</v>
       </c>
-      <c r="C24" s="84" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="30">
+      <c r="C24" s="78" t="s">
+        <v>3251</v>
+      </c>
+      <c r="D24" s="26">
         <v>46280</v>
       </c>
-      <c r="E24" s="70"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:6" ht="141" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E24" s="64"/>
+      <c r="F24" s="64"/>
+    </row>
+    <row r="25" spans="1:6" ht="252" x14ac:dyDescent="0.3">
       <c r="A25" s="2" t="s">
-        <v>2953</v>
-[...7 lines deleted...]
-      <c r="D25" s="30">
+        <v>2844</v>
+      </c>
+      <c r="B25" s="11" t="s">
+        <v>2346</v>
+      </c>
+      <c r="C25" s="78" t="s">
+        <v>3252</v>
+      </c>
+      <c r="D25" s="26">
         <v>46285</v>
       </c>
-      <c r="E25" s="70"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:6" ht="88.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E25" s="64"/>
+      <c r="F25" s="64"/>
+    </row>
+    <row r="26" spans="1:6" ht="84" x14ac:dyDescent="0.3">
       <c r="A26" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="B26" s="11" t="s">
+      <c r="B26" s="10" t="s">
         <v>62</v>
       </c>
-      <c r="C26" s="84" t="s">
-[...8 lines deleted...]
-    <row r="27" spans="1:6" ht="75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C26" s="78" t="s">
+        <v>3253</v>
+      </c>
+      <c r="D26" s="26">
+        <v>46508</v>
+      </c>
+      <c r="E26" s="64"/>
+      <c r="F26" s="64"/>
+    </row>
+    <row r="27" spans="1:6" ht="84" x14ac:dyDescent="0.3">
       <c r="A27" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="B27" s="11" t="s">
+      <c r="B27" s="10" t="s">
         <v>60</v>
       </c>
-      <c r="C27" s="84" t="s">
+      <c r="C27" s="78" t="s">
         <v>64</v>
       </c>
-      <c r="D27" s="20">
+      <c r="D27" s="19">
         <v>46280</v>
       </c>
-      <c r="E27" s="70"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:6" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E27" s="64"/>
+      <c r="F27" s="64"/>
+    </row>
+    <row r="28" spans="1:6" ht="42" x14ac:dyDescent="0.3">
       <c r="A28" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="B28" s="11" t="s">
+      <c r="B28" s="10" t="s">
         <v>67</v>
       </c>
-      <c r="C28" s="84" t="s">
-[...2 lines deleted...]
-      <c r="D28" s="20">
+      <c r="C28" s="78" t="s">
+        <v>3254</v>
+      </c>
+      <c r="D28" s="19">
         <v>46308</v>
       </c>
-      <c r="E28" s="70"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+      <c r="E28" s="64"/>
+      <c r="F28" s="64"/>
+    </row>
+    <row r="29" spans="1:6" ht="63" x14ac:dyDescent="0.3">
       <c r="A29" s="1" t="s">
-        <v>3227</v>
-[...1 lines deleted...]
-      <c r="B29" s="11" t="s">
+        <v>3112</v>
+      </c>
+      <c r="B29" s="10" t="s">
         <v>68</v>
       </c>
-      <c r="C29" s="84" t="s">
-[...2 lines deleted...]
-      <c r="D29" s="30">
+      <c r="C29" s="78" t="s">
+        <v>3255</v>
+      </c>
+      <c r="D29" s="26">
         <v>46282</v>
       </c>
-      <c r="E29" s="70"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="E29" s="64"/>
+      <c r="F29" s="64"/>
+    </row>
+    <row r="30" spans="1:6" ht="21" x14ac:dyDescent="0.3">
       <c r="A30" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="B30" s="11" t="s">
+      <c r="B30" s="10" t="s">
         <v>71</v>
       </c>
-      <c r="C30" s="84" t="s">
+      <c r="C30" s="78" t="s">
         <v>72</v>
       </c>
-      <c r="D30" s="20">
+      <c r="D30" s="19">
         <v>46254</v>
       </c>
-      <c r="E30" s="70"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="E30" s="64"/>
+      <c r="F30" s="64"/>
+    </row>
+    <row r="31" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B31" s="11" t="s">
+      <c r="B31" s="10" t="s">
         <v>74</v>
       </c>
-      <c r="C31" s="84" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="20">
+      <c r="C31" s="78" t="s">
+        <v>3256</v>
+      </c>
+      <c r="D31" s="19">
         <v>46312</v>
       </c>
-      <c r="E31" s="70"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:6" ht="164.1" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E31" s="64"/>
+      <c r="F31" s="64"/>
+    </row>
+    <row r="32" spans="1:6" ht="178.5" x14ac:dyDescent="0.3">
       <c r="A32" s="2" t="s">
-        <v>2207</v>
-[...1 lines deleted...]
-      <c r="B32" s="12" t="s">
+        <v>2109</v>
+      </c>
+      <c r="B32" s="11" t="s">
         <v>75</v>
       </c>
-      <c r="C32" s="84" t="s">
-[...2 lines deleted...]
-      <c r="D32" s="20">
+      <c r="C32" s="78" t="s">
+        <v>3257</v>
+      </c>
+      <c r="D32" s="19">
         <v>46311</v>
       </c>
-      <c r="E32" s="70"/>
-[...2 lines deleted...]
-    <row r="33" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="E32" s="64"/>
+      <c r="F32" s="64"/>
+    </row>
+    <row r="33" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
       <c r="A33" s="2" t="s">
-        <v>2954</v>
-[...4 lines deleted...]
-      <c r="C33" s="84" t="s">
+        <v>2845</v>
+      </c>
+      <c r="B33" s="10" t="s">
+        <v>2464</v>
+      </c>
+      <c r="C33" s="78" t="s">
         <v>76</v>
       </c>
-      <c r="D33" s="30">
+      <c r="D33" s="26">
         <v>46323</v>
       </c>
-      <c r="E33" s="70"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+      <c r="E33" s="64"/>
+      <c r="F33" s="64"/>
+    </row>
+    <row r="34" spans="1:6" ht="63" x14ac:dyDescent="0.3">
       <c r="A34" s="2" t="s">
         <v>77</v>
       </c>
-      <c r="B34" s="12" t="s">
+      <c r="B34" s="11" t="s">
         <v>78</v>
       </c>
-      <c r="C34" s="84" t="s">
+      <c r="C34" s="78" t="s">
         <v>79</v>
       </c>
-      <c r="D34" s="30">
+      <c r="D34" s="26">
         <v>46305</v>
       </c>
-      <c r="E34" s="70"/>
-[...2 lines deleted...]
-    <row r="35" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="E34" s="64"/>
+      <c r="F34" s="64"/>
+    </row>
+    <row r="35" spans="1:6" ht="21" x14ac:dyDescent="0.3">
       <c r="A35" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="B35" s="11" t="s">
+      <c r="B35" s="10" t="s">
         <v>81</v>
       </c>
-      <c r="C35" s="84" t="s">
-[...2 lines deleted...]
-      <c r="D35" s="30">
+      <c r="C35" s="78" t="s">
+        <v>751</v>
+      </c>
+      <c r="D35" s="26">
         <v>46492</v>
       </c>
-      <c r="E35" s="70"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="E35" s="64"/>
+      <c r="F35" s="64"/>
+    </row>
+    <row r="36" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A36" s="1" t="s">
         <v>82</v>
       </c>
-      <c r="B36" s="11" t="s">
+      <c r="B36" s="10" t="s">
         <v>83</v>
       </c>
-      <c r="C36" s="84" t="s">
-[...2 lines deleted...]
-      <c r="D36" s="30">
+      <c r="C36" s="78" t="s">
+        <v>3258</v>
+      </c>
+      <c r="D36" s="26">
         <v>46376</v>
       </c>
-      <c r="E36" s="70"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="E36" s="64"/>
+      <c r="F36" s="64"/>
+    </row>
+    <row r="37" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A37" s="1" t="s">
-        <v>2045</v>
-[...1 lines deleted...]
-      <c r="B37" s="12" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B37" s="11" t="s">
         <v>84</v>
       </c>
-      <c r="C37" s="84" t="s">
-[...8 lines deleted...]
-    <row r="38" spans="1:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C37" s="78" t="s">
+        <v>3258</v>
+      </c>
+      <c r="D37" s="26">
+        <v>46494</v>
+      </c>
+      <c r="E37" s="64"/>
+      <c r="F37" s="64"/>
+    </row>
+    <row r="38" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A38" s="3" t="s">
         <v>86</v>
       </c>
-      <c r="B38" s="11" t="s">
+      <c r="B38" s="10" t="s">
         <v>87</v>
       </c>
-      <c r="C38" s="84" t="s">
-[...2 lines deleted...]
-      <c r="D38" s="20">
+      <c r="C38" s="78" t="s">
+        <v>3258</v>
+      </c>
+      <c r="D38" s="19">
         <v>46330</v>
       </c>
-      <c r="E38" s="70"/>
-[...2 lines deleted...]
-    <row r="39" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="E38" s="64"/>
+      <c r="F38" s="64"/>
+    </row>
+    <row r="39" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A39" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="B39" s="11" t="s">
+      <c r="B39" s="10" t="s">
         <v>89</v>
       </c>
-      <c r="C39" s="84" t="s">
-[...2 lines deleted...]
-      <c r="D39" s="20">
+      <c r="C39" s="78" t="s">
+        <v>3259</v>
+      </c>
+      <c r="D39" s="19">
         <v>46311</v>
       </c>
-      <c r="E39" s="70"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="E39" s="64"/>
+      <c r="F39" s="64"/>
+    </row>
+    <row r="40" spans="1:6" ht="21" x14ac:dyDescent="0.3">
       <c r="A40" s="3" t="s">
         <v>90</v>
       </c>
-      <c r="B40" s="11" t="s">
+      <c r="B40" s="10" t="s">
         <v>91</v>
       </c>
-      <c r="C40" s="84" t="s">
+      <c r="C40" s="78" t="s">
         <v>92</v>
       </c>
-      <c r="D40" s="20">
+      <c r="D40" s="19">
         <v>46338</v>
       </c>
-      <c r="E40" s="70"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+      <c r="E40" s="64"/>
+      <c r="F40" s="64"/>
+    </row>
+    <row r="41" spans="1:6" ht="42" x14ac:dyDescent="0.3">
       <c r="A41" s="3" t="s">
-        <v>2955</v>
-[...1 lines deleted...]
-      <c r="B41" s="11" t="s">
+        <v>2846</v>
+      </c>
+      <c r="B41" s="10" t="s">
         <v>93</v>
       </c>
-      <c r="C41" s="84" t="s">
+      <c r="C41" s="78" t="s">
         <v>94</v>
       </c>
-      <c r="D41" s="20">
+      <c r="D41" s="19">
         <v>46170</v>
       </c>
-      <c r="E41" s="70"/>
-[...2 lines deleted...]
-    <row r="42" spans="1:6" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E41" s="64"/>
+      <c r="F41" s="64"/>
+    </row>
+    <row r="42" spans="1:6" ht="84" x14ac:dyDescent="0.3">
       <c r="A42" s="3" t="s">
         <v>95</v>
       </c>
-      <c r="B42" s="11" t="s">
+      <c r="B42" s="10" t="s">
         <v>96</v>
       </c>
-      <c r="C42" s="84" t="s">
+      <c r="C42" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="D42" s="20">
+      <c r="D42" s="19">
         <v>46359</v>
       </c>
-      <c r="E42" s="70"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:6" ht="142.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E42" s="64"/>
+      <c r="F42" s="64"/>
+    </row>
+    <row r="43" spans="1:6" ht="136.5" x14ac:dyDescent="0.3">
       <c r="A43" s="2" t="s">
-        <v>2956</v>
-[...1 lines deleted...]
-      <c r="B43" s="50" t="s">
+        <v>2847</v>
+      </c>
+      <c r="B43" s="46" t="s">
         <v>97</v>
       </c>
-      <c r="C43" s="84" t="s">
-[...2 lines deleted...]
-      <c r="D43" s="20">
+      <c r="C43" s="78" t="s">
+        <v>3260</v>
+      </c>
+      <c r="D43" s="19">
         <v>46302</v>
       </c>
-      <c r="E43" s="70"/>
-[...2 lines deleted...]
-    <row r="44" spans="1:6" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E43" s="64"/>
+      <c r="F43" s="64"/>
+    </row>
+    <row r="44" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
       <c r="A44" s="4" t="s">
-        <v>2036</v>
-[...1 lines deleted...]
-      <c r="B44" s="12" t="s">
+        <v>1939</v>
+      </c>
+      <c r="B44" s="11" t="s">
         <v>98</v>
       </c>
-      <c r="C44" s="84" t="s">
+      <c r="C44" s="78" t="s">
         <v>99</v>
       </c>
-      <c r="D44" s="20">
+      <c r="D44" s="19">
         <v>46462</v>
       </c>
-      <c r="E44" s="70"/>
-[...2 lines deleted...]
-    <row r="45" spans="1:6" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E44" s="64"/>
+      <c r="F44" s="64"/>
+    </row>
+    <row r="45" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A45" s="3" t="s">
-        <v>2392</v>
-[...1 lines deleted...]
-      <c r="B45" s="11" t="s">
+        <v>2293</v>
+      </c>
+      <c r="B45" s="10" t="s">
         <v>101</v>
       </c>
-      <c r="C45" s="84" t="s">
+      <c r="C45" s="78" t="s">
         <v>102</v>
       </c>
-      <c r="D45" s="20">
+      <c r="D45" s="19">
         <v>46427</v>
       </c>
-      <c r="E45" s="70"/>
-[...2 lines deleted...]
-    <row r="46" spans="1:6" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E45" s="64"/>
+      <c r="F45" s="64"/>
+    </row>
+    <row r="46" spans="1:6" ht="199.5" x14ac:dyDescent="0.3">
       <c r="A46" s="3" t="s">
-        <v>2435</v>
-[...1 lines deleted...]
-      <c r="B46" s="11" t="s">
+        <v>2335</v>
+      </c>
+      <c r="B46" s="10" t="s">
         <v>103</v>
       </c>
-      <c r="C46" s="84" t="s">
+      <c r="C46" s="78" t="s">
         <v>104</v>
       </c>
-      <c r="D46" s="30">
+      <c r="D46" s="26">
         <v>46363</v>
       </c>
-      <c r="E46" s="70"/>
-[...2 lines deleted...]
-    <row r="47" spans="1:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E46" s="64"/>
+      <c r="F46" s="64"/>
+    </row>
+    <row r="47" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A47" s="1" t="s">
-        <v>2688</v>
-[...1 lines deleted...]
-      <c r="B47" s="11" t="s">
+        <v>2584</v>
+      </c>
+      <c r="B47" s="10" t="s">
         <v>105</v>
       </c>
-      <c r="C47" s="84" t="s">
-[...2 lines deleted...]
-      <c r="D47" s="20">
+      <c r="C47" s="78" t="s">
+        <v>3262</v>
+      </c>
+      <c r="D47" s="19">
         <v>46387</v>
       </c>
-      <c r="E47" s="70"/>
-[...2 lines deleted...]
-    <row r="48" spans="1:6" ht="87" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E47" s="64"/>
+      <c r="F47" s="64"/>
+    </row>
+    <row r="48" spans="1:6" ht="84" x14ac:dyDescent="0.3">
       <c r="A48" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="B48" s="11" t="s">
+      <c r="B48" s="10" t="s">
         <v>107</v>
       </c>
-      <c r="C48" s="84" t="s">
-[...2 lines deleted...]
-      <c r="D48" s="20">
+      <c r="C48" s="78" t="s">
+        <v>3261</v>
+      </c>
+      <c r="D48" s="19">
         <v>46374</v>
       </c>
-      <c r="E48" s="70"/>
-[...3 lines deleted...]
-      <c r="A49" s="14" t="s">
+      <c r="E48" s="64"/>
+      <c r="F48" s="64"/>
+    </row>
+    <row r="49" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A49" s="13" t="s">
         <v>108</v>
       </c>
-      <c r="B49" s="17" t="s">
+      <c r="B49" s="16" t="s">
         <v>109</v>
       </c>
-      <c r="C49" s="84" t="s">
-[...2 lines deleted...]
-      <c r="D49" s="41">
+      <c r="C49" s="78" t="s">
+        <v>3263</v>
+      </c>
+      <c r="D49" s="37">
         <v>46434</v>
       </c>
-      <c r="E49" s="70"/>
-[...2 lines deleted...]
-    <row r="50" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="E49" s="64"/>
+      <c r="F49" s="64"/>
+    </row>
+    <row r="50" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A50" s="3" t="s">
         <v>110</v>
       </c>
-      <c r="B50" s="12" t="s">
+      <c r="B50" s="11" t="s">
         <v>111</v>
       </c>
-      <c r="C50" s="84" t="s">
+      <c r="C50" s="78" t="s">
         <v>5</v>
       </c>
-      <c r="D50" s="20">
+      <c r="D50" s="19">
         <v>46448</v>
       </c>
-      <c r="E50" s="70"/>
-[...2 lines deleted...]
-    <row r="51" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+      <c r="E50" s="64"/>
+      <c r="F50" s="64"/>
+    </row>
+    <row r="51" spans="1:6" ht="42" x14ac:dyDescent="0.3">
       <c r="A51" s="1" t="s">
-        <v>2957</v>
-[...1 lines deleted...]
-      <c r="B51" s="11" t="s">
+        <v>2848</v>
+      </c>
+      <c r="B51" s="10" t="s">
         <v>112</v>
       </c>
-      <c r="C51" s="84" t="s">
+      <c r="C51" s="78" t="s">
         <v>5</v>
       </c>
-      <c r="D51" s="20">
+      <c r="D51" s="19">
         <v>46448</v>
       </c>
-      <c r="E51" s="70"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:6" ht="192.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E51" s="64"/>
+      <c r="F51" s="64"/>
+    </row>
+    <row r="52" spans="1:6" ht="178.5" x14ac:dyDescent="0.3">
       <c r="A52" s="4" t="s">
         <v>113</v>
       </c>
-      <c r="B52" s="11" t="s">
+      <c r="B52" s="10" t="s">
         <v>114</v>
       </c>
-      <c r="C52" s="84" t="s">
+      <c r="C52" s="78" t="s">
         <v>5</v>
       </c>
-      <c r="D52" s="30">
+      <c r="D52" s="26">
         <v>46449</v>
       </c>
-      <c r="E52" s="70"/>
-[...2 lines deleted...]
-    <row r="53" spans="1:6" ht="63" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E52" s="64"/>
+      <c r="F52" s="64"/>
+    </row>
+    <row r="53" spans="1:6" ht="63" x14ac:dyDescent="0.3">
       <c r="A53" s="2" t="s">
         <v>115</v>
       </c>
-      <c r="B53" s="11" t="s">
+      <c r="B53" s="10" t="s">
         <v>116</v>
       </c>
-      <c r="C53" s="84" t="s">
+      <c r="C53" s="78" t="s">
         <v>117</v>
       </c>
-      <c r="D53" s="20">
+      <c r="D53" s="19">
         <v>46462</v>
       </c>
-      <c r="E53" s="70"/>
-[...2 lines deleted...]
-    <row r="54" spans="1:6" ht="158.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E53" s="64"/>
+      <c r="F53" s="64"/>
+    </row>
+    <row r="54" spans="1:6" ht="220.5" x14ac:dyDescent="0.3">
       <c r="A54" s="2" t="s">
-        <v>2852</v>
-[...1 lines deleted...]
-      <c r="B54" s="11" t="s">
+        <v>2745</v>
+      </c>
+      <c r="B54" s="10" t="s">
         <v>119</v>
       </c>
-      <c r="C54" s="84" t="s">
-[...2 lines deleted...]
-      <c r="D54" s="20">
+      <c r="C54" s="78" t="s">
+        <v>3264</v>
+      </c>
+      <c r="D54" s="19">
         <v>46480</v>
       </c>
-      <c r="E54" s="70"/>
-[...2 lines deleted...]
-    <row r="55" spans="1:6" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E54" s="64"/>
+      <c r="F54" s="64"/>
+    </row>
+    <row r="55" spans="1:6" ht="168" x14ac:dyDescent="0.3">
       <c r="A55" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="B55" s="11" t="s">
+      <c r="B55" s="10" t="s">
         <v>121</v>
       </c>
-      <c r="C55" s="84" t="s">
+      <c r="C55" s="78" t="s">
         <v>122</v>
       </c>
-      <c r="D55" s="20">
-[...5 lines deleted...]
-    <row r="56" spans="1:6" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D55" s="19">
+        <v>46496</v>
+      </c>
+      <c r="E55" s="64"/>
+      <c r="F55" s="64"/>
+    </row>
+    <row r="56" spans="1:6" ht="157.5" x14ac:dyDescent="0.3">
       <c r="A56" s="3" t="s">
         <v>123</v>
       </c>
-      <c r="B56" s="11" t="s">
+      <c r="B56" s="10" t="s">
         <v>124</v>
       </c>
-      <c r="C56" s="84" t="s">
-[...2 lines deleted...]
-      <c r="D56" s="20">
+      <c r="C56" s="78" t="s">
+        <v>3265</v>
+      </c>
+      <c r="D56" s="19">
         <v>46132</v>
       </c>
-      <c r="E56" s="70"/>
-[...6 lines deleted...]
-      <c r="B57" s="11" t="s">
+      <c r="E56" s="64"/>
+      <c r="F56" s="64"/>
+    </row>
+    <row r="57" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A57" s="51" t="s">
+        <v>2243</v>
+      </c>
+      <c r="B57" s="10" t="s">
         <v>125</v>
       </c>
-      <c r="C57" s="84" t="s">
+      <c r="C57" s="78" t="s">
         <v>126</v>
       </c>
-      <c r="D57" s="20">
+      <c r="D57" s="19">
         <v>46155</v>
       </c>
-      <c r="E57" s="70"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:6" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E57" s="64"/>
+      <c r="F57" s="64"/>
+    </row>
+    <row r="58" spans="1:6" ht="21" x14ac:dyDescent="0.3">
       <c r="A58" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="B58" s="11" t="s">
+      <c r="B58" s="10" t="s">
         <v>128</v>
       </c>
-      <c r="C58" s="84" t="s">
+      <c r="C58" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="D58" s="20">
+      <c r="D58" s="19">
         <v>46447</v>
       </c>
-      <c r="E58" s="70"/>
-[...2 lines deleted...]
-    <row r="59" spans="1:6" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E58" s="64"/>
+      <c r="F58" s="64"/>
+    </row>
+    <row r="59" spans="1:6" ht="168.5" x14ac:dyDescent="0.3">
       <c r="A59" s="7" t="s">
-        <v>2958</v>
-[...1 lines deleted...]
-      <c r="B59" s="11" t="s">
+        <v>2849</v>
+      </c>
+      <c r="B59" s="10" t="s">
         <v>129</v>
       </c>
-      <c r="C59" s="84" t="s">
+      <c r="C59" s="78" t="s">
         <v>130</v>
       </c>
-      <c r="D59" s="30">
+      <c r="D59" s="26">
         <v>46319</v>
       </c>
-      <c r="E59" s="70"/>
-[...2 lines deleted...]
-    <row r="60" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="E59" s="64"/>
+      <c r="F59" s="64"/>
+    </row>
+    <row r="60" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A60" s="3" t="s">
         <v>131</v>
       </c>
-      <c r="B60" s="11" t="s">
+      <c r="B60" s="10" t="s">
         <v>132</v>
       </c>
-      <c r="C60" s="84" t="s">
+      <c r="C60" s="78" t="s">
         <v>5</v>
       </c>
-      <c r="D60" s="20">
+      <c r="D60" s="19">
         <v>46241</v>
       </c>
-      <c r="E60" s="70"/>
-[...2 lines deleted...]
-    <row r="61" spans="1:6" ht="77.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E60" s="64"/>
+      <c r="F60" s="64"/>
+    </row>
+    <row r="61" spans="1:6" ht="84" x14ac:dyDescent="0.3">
       <c r="A61" s="4" t="s">
-        <v>2752</v>
-[...7 lines deleted...]
-      <c r="D61" s="20">
+        <v>2646</v>
+      </c>
+      <c r="B61" s="20" t="s">
+        <v>2647</v>
+      </c>
+      <c r="C61" s="78" t="s">
+        <v>2648</v>
+      </c>
+      <c r="D61" s="19">
         <v>46374</v>
       </c>
-      <c r="E61" s="70"/>
-[...2 lines deleted...]
-    <row r="62" spans="1:6" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E61" s="64"/>
+      <c r="F61" s="64"/>
+    </row>
+    <row r="62" spans="1:6" ht="168" x14ac:dyDescent="0.3">
       <c r="A62" s="4" t="s">
         <v>133</v>
       </c>
-      <c r="B62" s="11" t="s">
+      <c r="B62" s="10" t="s">
         <v>134</v>
       </c>
-      <c r="C62" s="84" t="s">
+      <c r="C62" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="D62" s="30">
+      <c r="D62" s="26">
         <v>46435</v>
       </c>
-      <c r="E62" s="70"/>
-[...2 lines deleted...]
-    <row r="63" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="E62" s="64"/>
+      <c r="F62" s="64"/>
+    </row>
+    <row r="63" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A63" s="3" t="s">
         <v>135</v>
       </c>
-      <c r="B63" s="11" t="s">
+      <c r="B63" s="10" t="s">
         <v>136</v>
       </c>
-      <c r="C63" s="84" t="s">
+      <c r="C63" s="78" t="s">
+        <v>4</v>
+      </c>
+      <c r="D63" s="26">
+        <v>46437</v>
+      </c>
+      <c r="E63" s="64"/>
+      <c r="F63" s="64"/>
+    </row>
+    <row r="64" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A64" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="D63" s="30">
-[...6 lines deleted...]
-      <c r="A64" s="3" t="s">
+      <c r="B64" s="10" t="s">
         <v>138</v>
       </c>
-      <c r="B64" s="11" t="s">
+      <c r="C64" s="78" t="s">
         <v>139</v>
       </c>
-      <c r="C64" s="84" t="s">
+      <c r="D64" s="26">
+        <v>46456</v>
+      </c>
+      <c r="E64" s="64"/>
+      <c r="F64" s="64"/>
+    </row>
+    <row r="65" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A65" s="1" t="s">
         <v>140</v>
       </c>
-      <c r="D64" s="30">
-[...6 lines deleted...]
-      <c r="A65" s="1" t="s">
+      <c r="B65" s="10" t="s">
+        <v>2113</v>
+      </c>
+      <c r="C65" s="78" t="s">
         <v>141</v>
       </c>
-      <c r="B65" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C65" s="84" t="s">
+      <c r="D65" s="26">
+        <v>46206</v>
+      </c>
+      <c r="E65" s="64"/>
+      <c r="F65" s="64"/>
+    </row>
+    <row r="66" spans="1:6" ht="241.5" x14ac:dyDescent="0.3">
+      <c r="A66" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="D65" s="30">
-[...6 lines deleted...]
-      <c r="A66" s="4" t="s">
+      <c r="B66" s="10" t="s">
         <v>143</v>
       </c>
-      <c r="B66" s="11" t="s">
+      <c r="C66" s="78" t="s">
+        <v>4</v>
+      </c>
+      <c r="D66" s="19">
+        <v>46462</v>
+      </c>
+      <c r="E66" s="64"/>
+      <c r="F66" s="64"/>
+    </row>
+    <row r="67" spans="1:6" ht="231" x14ac:dyDescent="0.3">
+      <c r="A67" s="4" t="s">
+        <v>2850</v>
+      </c>
+      <c r="B67" s="20" t="s">
         <v>144</v>
       </c>
-      <c r="C66" s="84" t="s">
-[...9 lines deleted...]
-      <c r="A67" s="4" t="s">
+      <c r="C67" s="78" t="s">
+        <v>3266</v>
+      </c>
+      <c r="D67" s="26">
+        <v>46131</v>
+      </c>
+      <c r="E67" s="64"/>
+      <c r="F67" s="64"/>
+    </row>
+    <row r="68" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A68" s="3" t="s">
         <v>145</v>
       </c>
-      <c r="B67" s="11" t="s">
+      <c r="B68" s="10" t="s">
         <v>146</v>
       </c>
-      <c r="C67" s="84" t="s">
-[...12 lines deleted...]
-      <c r="B68" s="21" t="s">
+      <c r="C68" s="78" t="s">
         <v>147</v>
       </c>
-      <c r="C68" s="84" t="s">
-[...8 lines deleted...]
-    <row r="69" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="D68" s="19">
+        <v>46472</v>
+      </c>
+      <c r="E68" s="64"/>
+      <c r="F68" s="64"/>
+    </row>
+    <row r="69" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
       <c r="A69" s="3" t="s">
         <v>148</v>
       </c>
-      <c r="B69" s="11" t="s">
+      <c r="B69" s="10" t="s">
         <v>149</v>
       </c>
-      <c r="C69" s="84" t="s">
+      <c r="C69" s="78" t="s">
         <v>150</v>
       </c>
-      <c r="D69" s="20">
-[...5 lines deleted...]
-    <row r="70" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="D69" s="26">
+        <v>46474</v>
+      </c>
+      <c r="E69" s="64"/>
+      <c r="F69" s="64"/>
+    </row>
+    <row r="70" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
       <c r="A70" s="3" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B70" s="10" t="s">
         <v>151</v>
       </c>
-      <c r="B70" s="11" t="s">
+      <c r="C70" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="D70" s="19">
+        <v>46443</v>
+      </c>
+      <c r="E70" s="64"/>
+      <c r="F70" s="64"/>
+    </row>
+    <row r="71" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A71" s="3" t="s">
         <v>152</v>
       </c>
-      <c r="C70" s="84" t="s">
+      <c r="B71" s="20" t="s">
         <v>153</v>
       </c>
-      <c r="D70" s="30">
-[...9 lines deleted...]
-      <c r="B71" s="11" t="s">
+      <c r="C71" s="78" t="s">
+        <v>3267</v>
+      </c>
+      <c r="D71" s="38">
+        <v>46507</v>
+      </c>
+      <c r="E71" s="64"/>
+      <c r="F71" s="64"/>
+    </row>
+    <row r="72" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A72" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="B72" s="10" t="s">
         <v>154</v>
       </c>
-      <c r="C71" s="84" t="s">
-[...9 lines deleted...]
-      <c r="A72" s="3" t="s">
+      <c r="C72" s="78" t="s">
+        <v>3268</v>
+      </c>
+      <c r="D72" s="26">
+        <v>46467</v>
+      </c>
+      <c r="E72" s="64"/>
+      <c r="F72" s="64"/>
+    </row>
+    <row r="73" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A73" s="3" t="s">
         <v>155</v>
       </c>
-      <c r="B72" s="21" t="s">
+      <c r="B73" s="10" t="s">
         <v>156</v>
       </c>
-      <c r="C72" s="84" t="s">
-[...12 lines deleted...]
-      <c r="B73" s="11" t="s">
+      <c r="C73" s="78" t="s">
+        <v>3269</v>
+      </c>
+      <c r="D73" s="19">
+        <v>46469</v>
+      </c>
+      <c r="E73" s="64"/>
+      <c r="F73" s="64"/>
+    </row>
+    <row r="74" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A74" s="3" t="s">
         <v>157</v>
       </c>
-      <c r="C73" s="84" t="s">
-[...9 lines deleted...]
-      <c r="A74" s="3" t="s">
+      <c r="B74" s="10" t="s">
         <v>158</v>
       </c>
-      <c r="B74" s="11" t="s">
+      <c r="C74" s="78" t="s">
         <v>159</v>
       </c>
-      <c r="C74" s="84" t="s">
-[...9 lines deleted...]
-      <c r="A75" s="3" t="s">
+      <c r="D74" s="19">
+        <v>46543</v>
+      </c>
+      <c r="E74" s="64"/>
+      <c r="F74" s="64"/>
+    </row>
+    <row r="75" spans="1:6" ht="147" x14ac:dyDescent="0.3">
+      <c r="A75" s="1" t="s">
         <v>160</v>
       </c>
-      <c r="B75" s="11" t="s">
+      <c r="B75" s="10" t="s">
         <v>161</v>
       </c>
-      <c r="C75" s="84" t="s">
+      <c r="C75" s="78" t="s">
+        <v>3270</v>
+      </c>
+      <c r="D75" s="19">
+        <v>46484</v>
+      </c>
+      <c r="E75" s="64"/>
+      <c r="F75" s="64"/>
+    </row>
+    <row r="76" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A76" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="D75" s="20">
-[...6 lines deleted...]
-      <c r="A76" s="1" t="s">
+      <c r="B76" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="C76" s="78" t="s">
         <v>164</v>
       </c>
-      <c r="B76" s="11" t="s">
+      <c r="D76" s="19">
+        <v>46505</v>
+      </c>
+      <c r="E76" s="64"/>
+      <c r="F76" s="64"/>
+    </row>
+    <row r="77" spans="1:6" ht="136.5" x14ac:dyDescent="0.3">
+      <c r="A77" s="3" t="s">
         <v>165</v>
       </c>
-      <c r="C76" s="84" t="s">
-[...2 lines deleted...]
-      <c r="D76" s="20">
+      <c r="B77" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="C77" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D77" s="19">
+        <v>46512</v>
+      </c>
+      <c r="E77" s="64"/>
+      <c r="F77" s="64"/>
+    </row>
+    <row r="78" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A78" s="3" t="s">
+        <v>2852</v>
+      </c>
+      <c r="B78" s="10" t="s">
+        <v>167</v>
+      </c>
+      <c r="C78" s="78" t="s">
+        <v>3271</v>
+      </c>
+      <c r="D78" s="19">
+        <v>46486</v>
+      </c>
+      <c r="E78" s="64"/>
+      <c r="F78" s="64"/>
+    </row>
+    <row r="79" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A79" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B79" s="10" t="s">
+        <v>169</v>
+      </c>
+      <c r="C79" s="78" t="s">
+        <v>3610</v>
+      </c>
+      <c r="D79" s="19">
+        <v>46471</v>
+      </c>
+      <c r="E79" s="64"/>
+      <c r="F79" s="64"/>
+    </row>
+    <row r="80" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A80" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B80" s="10" t="s">
+        <v>171</v>
+      </c>
+      <c r="C80" s="78" t="s">
+        <v>41</v>
+      </c>
+      <c r="D80" s="26">
+        <v>46429</v>
+      </c>
+      <c r="E80" s="64"/>
+      <c r="F80" s="64"/>
+    </row>
+    <row r="81" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A81" s="4" t="s">
+        <v>3272</v>
+      </c>
+      <c r="B81" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C81" s="78" t="s">
+        <v>633</v>
+      </c>
+      <c r="D81" s="19">
+        <v>46418</v>
+      </c>
+      <c r="E81" s="64"/>
+      <c r="F81" s="64"/>
+    </row>
+    <row r="82" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A82" s="9" t="s">
+        <v>172</v>
+      </c>
+      <c r="B82" s="11" t="s">
+        <v>173</v>
+      </c>
+      <c r="C82" s="78" t="s">
+        <v>3273</v>
+      </c>
+      <c r="D82" s="19">
+        <v>46196</v>
+      </c>
+      <c r="E82" s="64"/>
+      <c r="F82" s="64"/>
+    </row>
+    <row r="83" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A83" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="B83" s="10" t="s">
+        <v>175</v>
+      </c>
+      <c r="C83" s="78" t="s">
+        <v>3274</v>
+      </c>
+      <c r="D83" s="19">
+        <v>46153</v>
+      </c>
+      <c r="E83" s="70"/>
+      <c r="F83" s="64"/>
+    </row>
+    <row r="84" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A84" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B84" s="11" t="s">
+        <v>177</v>
+      </c>
+      <c r="C84" s="78" t="s">
+        <v>3275</v>
+      </c>
+      <c r="D84" s="19">
+        <v>46209</v>
+      </c>
+      <c r="E84" s="64"/>
+      <c r="F84" s="64"/>
+    </row>
+    <row r="85" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A85" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="B85" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="C85" s="78" t="s">
+        <v>3276</v>
+      </c>
+      <c r="D85" s="26">
+        <v>46358</v>
+      </c>
+      <c r="E85" s="64"/>
+      <c r="F85" s="64"/>
+    </row>
+    <row r="86" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A86" s="4" t="s">
+        <v>2517</v>
+      </c>
+      <c r="B86" s="10" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C86" s="78" t="s">
+        <v>180</v>
+      </c>
+      <c r="D86" s="19">
+        <v>46483</v>
+      </c>
+      <c r="E86" s="64"/>
+      <c r="F86" s="64"/>
+    </row>
+    <row r="87" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A87" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B87" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="C87" s="78" t="s">
+        <v>3277</v>
+      </c>
+      <c r="D87" s="19">
+        <v>46202</v>
+      </c>
+      <c r="E87" s="64"/>
+      <c r="F87" s="64"/>
+    </row>
+    <row r="88" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A88" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="B88" s="10" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C88" s="78" t="s">
+        <v>183</v>
+      </c>
+      <c r="D88" s="19">
+        <v>46231</v>
+      </c>
+      <c r="E88" s="64"/>
+      <c r="F88" s="64"/>
+    </row>
+    <row r="89" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A89" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B89" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="C89" s="78" t="s">
+        <v>640</v>
+      </c>
+      <c r="D89" s="19">
+        <v>46311</v>
+      </c>
+      <c r="E89" s="64"/>
+      <c r="F89" s="64"/>
+    </row>
+    <row r="90" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A90" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="B90" s="10" t="s">
+        <v>187</v>
+      </c>
+      <c r="C90" s="78" t="s">
+        <v>3278</v>
+      </c>
+      <c r="D90" s="19">
+        <v>46253</v>
+      </c>
+      <c r="E90" s="64"/>
+      <c r="F90" s="64"/>
+    </row>
+    <row r="91" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A91" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B91" s="10" t="s">
+        <v>189</v>
+      </c>
+      <c r="C91" s="78" t="s">
+        <v>3279</v>
+      </c>
+      <c r="D91" s="19">
+        <v>46245</v>
+      </c>
+      <c r="E91" s="64"/>
+      <c r="F91" s="64"/>
+    </row>
+    <row r="92" spans="1:6" ht="105" x14ac:dyDescent="0.3">
+      <c r="A92" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="B92" s="10" t="s">
+        <v>191</v>
+      </c>
+      <c r="C92" s="78" t="s">
+        <v>192</v>
+      </c>
+      <c r="D92" s="19">
+        <v>46268</v>
+      </c>
+      <c r="E92" s="64"/>
+      <c r="F92" s="64"/>
+    </row>
+    <row r="93" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A93" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="B93" s="10" t="s">
+        <v>196</v>
+      </c>
+      <c r="C93" s="78" t="s">
+        <v>197</v>
+      </c>
+      <c r="D93" s="19">
+        <v>46414</v>
+      </c>
+      <c r="E93" s="64"/>
+      <c r="F93" s="64"/>
+    </row>
+    <row r="94" spans="1:6" ht="147" x14ac:dyDescent="0.3">
+      <c r="A94" s="2" t="s">
+        <v>2853</v>
+      </c>
+      <c r="B94" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C94" s="78" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D94" s="19">
+        <v>46418</v>
+      </c>
+      <c r="E94" s="64"/>
+      <c r="F94" s="64"/>
+    </row>
+    <row r="95" spans="1:6" ht="126" x14ac:dyDescent="0.3">
+      <c r="A95" s="2" t="s">
+        <v>2854</v>
+      </c>
+      <c r="B95" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C95" s="78" t="s">
+        <v>41</v>
+      </c>
+      <c r="D95" s="19">
+        <v>46436</v>
+      </c>
+      <c r="E95" s="64"/>
+      <c r="F95" s="64"/>
+    </row>
+    <row r="96" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A96" s="1" t="s">
+        <v>2855</v>
+      </c>
+      <c r="B96" s="11" t="s">
+        <v>198</v>
+      </c>
+      <c r="C96" s="78" t="s">
+        <v>3281</v>
+      </c>
+      <c r="D96" s="19">
+        <v>46287</v>
+      </c>
+      <c r="E96" s="64"/>
+      <c r="F96" s="64"/>
+    </row>
+    <row r="97" spans="1:6" ht="220.5" x14ac:dyDescent="0.3">
+      <c r="A97" s="4" t="s">
+        <v>2856</v>
+      </c>
+      <c r="B97" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C97" s="78" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D97" s="19">
+        <v>46422</v>
+      </c>
+      <c r="E97" s="64"/>
+      <c r="F97" s="64"/>
+    </row>
+    <row r="98" spans="1:6" ht="220.5" x14ac:dyDescent="0.3">
+      <c r="A98" s="4" t="s">
+        <v>2857</v>
+      </c>
+      <c r="B98" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C98" s="78" t="s">
+        <v>7</v>
+      </c>
+      <c r="D98" s="19">
+        <v>46423</v>
+      </c>
+      <c r="E98" s="64"/>
+      <c r="F98" s="64"/>
+    </row>
+    <row r="99" spans="1:6" s="71" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A99" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B99" s="10" t="s">
+        <v>200</v>
+      </c>
+      <c r="C99" s="78" t="s">
+        <v>201</v>
+      </c>
+      <c r="D99" s="19">
+        <v>46289</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A100" s="1" t="s">
+        <v>2496</v>
+      </c>
+      <c r="B100" s="11" t="s">
+        <v>202</v>
+      </c>
+      <c r="C100" s="78" t="s">
+        <v>3282</v>
+      </c>
+      <c r="D100" s="19">
+        <v>46333</v>
+      </c>
+      <c r="E100" s="64"/>
+      <c r="F100" s="64"/>
+    </row>
+    <row r="101" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A101" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="B101" s="11" t="s">
+        <v>204</v>
+      </c>
+      <c r="C101" s="78" t="s">
+        <v>3283</v>
+      </c>
+      <c r="D101" s="19">
         <v>46484</v>
       </c>
-      <c r="E76" s="70"/>
-[...358 lines deleted...]
-      <c r="B99" s="12" t="s">
+      <c r="E101" s="64"/>
+      <c r="F101" s="64"/>
+    </row>
+    <row r="102" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A102" s="3" t="s">
         <v>205</v>
       </c>
-      <c r="C99" s="84" t="s">
-[...41 lines deleted...]
-      <c r="A102" s="1" t="s">
+      <c r="B102" s="20" t="s">
         <v>206</v>
       </c>
-      <c r="B102" s="11" t="s">
+      <c r="C102" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D102" s="19">
+        <v>46349</v>
+      </c>
+      <c r="E102" s="64"/>
+      <c r="F102" s="64"/>
+    </row>
+    <row r="103" spans="1:6" ht="262.5" x14ac:dyDescent="0.3">
+      <c r="A103" s="1" t="s">
         <v>207</v>
       </c>
-      <c r="C102" s="84" t="s">
+      <c r="B103" s="11" t="s">
         <v>208</v>
       </c>
-      <c r="D102" s="20">
-[...7 lines deleted...]
-      <c r="B103" s="12" t="s">
+      <c r="C103" s="78" t="s">
+        <v>3284</v>
+      </c>
+      <c r="D103" s="19">
+        <v>46303</v>
+      </c>
+      <c r="E103" s="64"/>
+      <c r="F103" s="64"/>
+    </row>
+    <row r="104" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A104" s="1" t="s">
         <v>209</v>
       </c>
-      <c r="C103" s="84" t="s">
-[...9 lines deleted...]
-      <c r="A104" s="3" t="s">
+      <c r="B104" s="10" t="s">
         <v>210</v>
       </c>
-      <c r="B104" s="12" t="s">
+      <c r="C104" s="78" t="s">
         <v>211</v>
       </c>
-      <c r="C104" s="84" t="s">
-[...9 lines deleted...]
-      <c r="A105" s="3" t="s">
+      <c r="D104" s="26">
+        <v>46365</v>
+      </c>
+      <c r="E104" s="64"/>
+      <c r="F104" s="64"/>
+    </row>
+    <row r="105" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A105" s="1" t="s">
+        <v>2858</v>
+      </c>
+      <c r="B105" s="11" t="s">
         <v>212</v>
       </c>
-      <c r="B105" s="21" t="s">
+      <c r="C105" s="78" t="s">
         <v>213</v>
       </c>
-      <c r="C105" s="84" t="s">
-[...8 lines deleted...]
-    <row r="106" spans="1:6" ht="303.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D105" s="19">
+        <v>46420</v>
+      </c>
+      <c r="E105" s="64"/>
+      <c r="F105" s="64"/>
+    </row>
+    <row r="106" spans="1:6" ht="42" x14ac:dyDescent="0.3">
       <c r="A106" s="1" t="s">
         <v>214</v>
       </c>
-      <c r="B106" s="12" t="s">
+      <c r="B106" s="20" t="s">
         <v>215</v>
       </c>
-      <c r="C106" s="84" t="s">
-[...2 lines deleted...]
-      <c r="D106" s="20">
+      <c r="C106" s="78" t="s">
+        <v>3285</v>
+      </c>
+      <c r="D106" s="19">
+        <v>46404</v>
+      </c>
+      <c r="E106" s="64"/>
+      <c r="F106" s="64"/>
+    </row>
+    <row r="107" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A107" s="3" t="s">
+        <v>1936</v>
+      </c>
+      <c r="B107" s="10" t="s">
+        <v>216</v>
+      </c>
+      <c r="C107" s="78" t="s">
+        <v>217</v>
+      </c>
+      <c r="D107" s="19">
+        <v>46160</v>
+      </c>
+      <c r="E107" s="64"/>
+      <c r="F107" s="64"/>
+    </row>
+    <row r="108" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A108" s="2" t="s">
+        <v>2746</v>
+      </c>
+      <c r="B108" s="11" t="s">
+        <v>218</v>
+      </c>
+      <c r="C108" s="78" t="s">
+        <v>219</v>
+      </c>
+      <c r="D108" s="19">
+        <v>46408</v>
+      </c>
+      <c r="E108" s="64"/>
+      <c r="F108" s="64"/>
+    </row>
+    <row r="109" spans="1:6" ht="37" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A109" s="3" t="s">
+        <v>2483</v>
+      </c>
+      <c r="B109" s="10" t="s">
+        <v>220</v>
+      </c>
+      <c r="C109" s="78" t="s">
+        <v>3286</v>
+      </c>
+      <c r="D109" s="19">
+        <v>46421</v>
+      </c>
+      <c r="E109" s="64"/>
+      <c r="F109" s="64"/>
+    </row>
+    <row r="110" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A110" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="B110" s="10" t="s">
+        <v>222</v>
+      </c>
+      <c r="C110" s="78" t="s">
+        <v>918</v>
+      </c>
+      <c r="D110" s="19">
+        <v>46287</v>
+      </c>
+      <c r="E110" s="64"/>
+      <c r="F110" s="64"/>
+    </row>
+    <row r="111" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A111" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="B111" s="10" t="s">
+        <v>224</v>
+      </c>
+      <c r="C111" s="78" t="s">
+        <v>3611</v>
+      </c>
+      <c r="D111" s="19">
+        <v>46351</v>
+      </c>
+      <c r="E111" s="64"/>
+      <c r="F111" s="64"/>
+    </row>
+    <row r="112" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A112" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B112" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C112" s="78" t="s">
+        <v>528</v>
+      </c>
+      <c r="D112" s="19">
+        <v>46460</v>
+      </c>
+      <c r="E112" s="64"/>
+      <c r="F112" s="64"/>
+    </row>
+    <row r="113" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A113" s="2" t="s">
+        <v>2859</v>
+      </c>
+      <c r="B113" s="11" t="s">
+        <v>226</v>
+      </c>
+      <c r="C113" s="78" t="s">
+        <v>3287</v>
+      </c>
+      <c r="D113" s="19">
+        <v>46466</v>
+      </c>
+      <c r="E113" s="64"/>
+      <c r="F113" s="64"/>
+    </row>
+    <row r="114" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A114" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="B114" s="10" t="s">
+        <v>228</v>
+      </c>
+      <c r="C114" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D114" s="26">
+        <v>46448</v>
+      </c>
+      <c r="E114" s="64"/>
+      <c r="F114" s="64"/>
+    </row>
+    <row r="115" spans="1:6" ht="357" x14ac:dyDescent="0.3">
+      <c r="A115" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="B115" s="10" t="s">
+        <v>230</v>
+      </c>
+      <c r="C115" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D115" s="26">
+        <v>46499</v>
+      </c>
+      <c r="E115" s="64"/>
+      <c r="F115" s="64"/>
+    </row>
+    <row r="116" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A116" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="B116" s="10" t="s">
+        <v>232</v>
+      </c>
+      <c r="C116" s="78" t="s">
+        <v>3288</v>
+      </c>
+      <c r="D116" s="26">
+        <v>46472</v>
+      </c>
+      <c r="E116" s="64"/>
+      <c r="F116" s="64"/>
+    </row>
+    <row r="117" spans="1:6" ht="304.5" x14ac:dyDescent="0.3">
+      <c r="A117" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="B117" s="10" t="s">
+        <v>234</v>
+      </c>
+      <c r="C117" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D117" s="26">
+        <v>46502</v>
+      </c>
+      <c r="E117" s="64"/>
+      <c r="F117" s="64"/>
+    </row>
+    <row r="118" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="A118" s="3" t="s">
+        <v>235</v>
+      </c>
+      <c r="B118" s="10" t="s">
+        <v>236</v>
+      </c>
+      <c r="C118" s="78" t="s">
+        <v>3289</v>
+      </c>
+      <c r="D118" s="19">
+        <v>46499</v>
+      </c>
+      <c r="E118" s="64"/>
+      <c r="F118" s="64"/>
+    </row>
+    <row r="119" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="A119" s="3" t="s">
+        <v>2860</v>
+      </c>
+      <c r="B119" s="11" t="s">
+        <v>237</v>
+      </c>
+      <c r="C119" s="78" t="s">
+        <v>3612</v>
+      </c>
+      <c r="D119" s="19">
+        <v>46198</v>
+      </c>
+      <c r="E119" s="64"/>
+      <c r="F119" s="64"/>
+    </row>
+    <row r="120" spans="1:6" ht="157.5" x14ac:dyDescent="0.3">
+      <c r="A120" s="2" t="s">
+        <v>2861</v>
+      </c>
+      <c r="B120" s="11" t="s">
+        <v>238</v>
+      </c>
+      <c r="C120" s="78" t="s">
+        <v>3290</v>
+      </c>
+      <c r="D120" s="19">
+        <v>46179</v>
+      </c>
+      <c r="E120" s="64"/>
+      <c r="F120" s="64"/>
+    </row>
+    <row r="121" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A121" s="1" t="s">
+        <v>239</v>
+      </c>
+      <c r="B121" s="10" t="s">
+        <v>240</v>
+      </c>
+      <c r="C121" s="78" t="s">
+        <v>241</v>
+      </c>
+      <c r="D121" s="26">
+        <v>46207</v>
+      </c>
+      <c r="E121" s="64"/>
+      <c r="F121" s="64"/>
+    </row>
+    <row r="122" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A122" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="B122" s="10" t="s">
+        <v>243</v>
+      </c>
+      <c r="C122" s="78" t="s">
+        <v>3291</v>
+      </c>
+      <c r="D122" s="19">
+        <v>46492</v>
+      </c>
+      <c r="E122" s="64"/>
+      <c r="F122" s="64"/>
+    </row>
+    <row r="123" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A123" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="B123" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="C123" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D123" s="19">
+        <v>46164</v>
+      </c>
+      <c r="E123" s="64"/>
+      <c r="F123" s="64"/>
+    </row>
+    <row r="124" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A124" s="3" t="s">
+        <v>246</v>
+      </c>
+      <c r="B124" s="10" t="s">
+        <v>247</v>
+      </c>
+      <c r="C124" s="78" t="s">
+        <v>248</v>
+      </c>
+      <c r="D124" s="19">
+        <v>46239</v>
+      </c>
+      <c r="E124" s="64"/>
+      <c r="F124" s="64"/>
+    </row>
+    <row r="125" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A125" s="3" t="s">
+        <v>2557</v>
+      </c>
+      <c r="B125" s="10" t="s">
+        <v>249</v>
+      </c>
+      <c r="C125" s="78" t="s">
+        <v>3292</v>
+      </c>
+      <c r="D125" s="19">
+        <v>46230</v>
+      </c>
+      <c r="E125" s="64"/>
+      <c r="F125" s="64"/>
+    </row>
+    <row r="126" spans="1:6" ht="210" x14ac:dyDescent="0.3">
+      <c r="A126" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="B126" s="29" t="s">
+        <v>251</v>
+      </c>
+      <c r="C126" s="78" t="s">
+        <v>3293</v>
+      </c>
+      <c r="D126" s="26">
+        <v>46230</v>
+      </c>
+      <c r="E126" s="64"/>
+      <c r="F126" s="64"/>
+    </row>
+    <row r="127" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A127" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="B127" s="10" t="s">
+        <v>253</v>
+      </c>
+      <c r="C127" s="78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D127" s="26">
+        <v>46229</v>
+      </c>
+      <c r="E127" s="64"/>
+      <c r="F127" s="64"/>
+    </row>
+    <row r="128" spans="1:6" ht="105" x14ac:dyDescent="0.3">
+      <c r="A128" s="4" t="s">
+        <v>2241</v>
+      </c>
+      <c r="B128" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="C128" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D128" s="19">
+        <v>46254</v>
+      </c>
+      <c r="E128" s="64"/>
+      <c r="F128" s="64"/>
+    </row>
+    <row r="129" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A129" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="B129" s="10" t="s">
+        <v>255</v>
+      </c>
+      <c r="C129" s="78" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D129" s="19">
+        <v>46235</v>
+      </c>
+      <c r="E129" s="64"/>
+      <c r="F129" s="64"/>
+    </row>
+    <row r="130" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A130" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="B130" s="10" t="s">
+        <v>257</v>
+      </c>
+      <c r="C130" s="78" t="s">
+        <v>258</v>
+      </c>
+      <c r="D130" s="19">
+        <v>46287</v>
+      </c>
+      <c r="E130" s="64"/>
+      <c r="F130" s="64"/>
+    </row>
+    <row r="131" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="A131" s="2" t="s">
+        <v>2862</v>
+      </c>
+      <c r="B131" s="10" t="s">
+        <v>259</v>
+      </c>
+      <c r="C131" s="78" t="s">
+        <v>3294</v>
+      </c>
+      <c r="D131" s="19">
+        <v>46268</v>
+      </c>
+      <c r="E131" s="64"/>
+      <c r="F131" s="64"/>
+    </row>
+    <row r="132" spans="1:6" ht="42.5" x14ac:dyDescent="0.3">
+      <c r="A132" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B132" s="11" t="s">
+        <v>261</v>
+      </c>
+      <c r="C132" s="81" t="s">
+        <v>3613</v>
+      </c>
+      <c r="D132" s="19">
+        <v>46176</v>
+      </c>
+      <c r="E132" s="64"/>
+      <c r="F132" s="64"/>
+    </row>
+    <row r="133" spans="1:6" ht="105" x14ac:dyDescent="0.3">
+      <c r="A133" s="2" t="s">
+        <v>2863</v>
+      </c>
+      <c r="B133" s="10" t="s">
+        <v>262</v>
+      </c>
+      <c r="C133" s="78" t="s">
+        <v>4</v>
+      </c>
+      <c r="D133" s="19">
+        <v>46286</v>
+      </c>
+      <c r="E133" s="64"/>
+      <c r="F133" s="64"/>
+    </row>
+    <row r="134" spans="1:6" ht="304.5" x14ac:dyDescent="0.3">
+      <c r="A134" s="2" t="s">
+        <v>2864</v>
+      </c>
+      <c r="B134" s="11" t="s">
+        <v>263</v>
+      </c>
+      <c r="C134" s="82" t="s">
+        <v>53</v>
+      </c>
+      <c r="D134" s="26">
+        <v>46278</v>
+      </c>
+      <c r="E134" s="64"/>
+      <c r="F134" s="64"/>
+    </row>
+    <row r="135" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A135" s="4" t="s">
+        <v>2310</v>
+      </c>
+      <c r="B135" s="10" t="s">
+        <v>60</v>
+      </c>
+      <c r="C135" s="78" t="s">
+        <v>264</v>
+      </c>
+      <c r="D135" s="19">
+        <v>46291</v>
+      </c>
+      <c r="E135" s="64"/>
+      <c r="F135" s="64"/>
+    </row>
+    <row r="136" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A136" s="3" t="s">
+        <v>265</v>
+      </c>
+      <c r="B136" s="10" t="s">
+        <v>2244</v>
+      </c>
+      <c r="C136" s="78" t="s">
+        <v>4</v>
+      </c>
+      <c r="D136" s="19">
+        <v>46247</v>
+      </c>
+      <c r="E136" s="64"/>
+      <c r="F136" s="64"/>
+    </row>
+    <row r="137" spans="1:6" ht="126" x14ac:dyDescent="0.3">
+      <c r="A137" s="4" t="s">
+        <v>2865</v>
+      </c>
+      <c r="B137" s="11" t="s">
+        <v>266</v>
+      </c>
+      <c r="C137" s="78" t="s">
+        <v>267</v>
+      </c>
+      <c r="D137" s="19">
+        <v>46307</v>
+      </c>
+      <c r="E137" s="64"/>
+      <c r="F137" s="64"/>
+    </row>
+    <row r="138" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A138" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="B138" s="10" t="s">
+        <v>269</v>
+      </c>
+      <c r="C138" s="78" t="s">
+        <v>3295</v>
+      </c>
+      <c r="D138" s="19">
+        <v>46469</v>
+      </c>
+      <c r="E138" s="64"/>
+      <c r="F138" s="64"/>
+    </row>
+    <row r="139" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A139" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="B139" s="10" t="s">
+        <v>271</v>
+      </c>
+      <c r="C139" s="78" t="s">
+        <v>3508</v>
+      </c>
+      <c r="D139" s="26">
         <v>46303</v>
       </c>
-      <c r="E106" s="70"/>
-[...28 lines deleted...]
-      <c r="D108" s="20">
+      <c r="E139" s="64"/>
+      <c r="F139" s="64"/>
+    </row>
+    <row r="140" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A140" s="4" t="s">
+        <v>2510</v>
+      </c>
+      <c r="B140" s="10" t="s">
+        <v>2511</v>
+      </c>
+      <c r="C140" s="78" t="s">
+        <v>3296</v>
+      </c>
+      <c r="D140" s="19">
+        <v>46338</v>
+      </c>
+      <c r="E140" s="64"/>
+      <c r="F140" s="64"/>
+    </row>
+    <row r="141" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A141" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="B141" s="10" t="s">
+        <v>273</v>
+      </c>
+      <c r="C141" s="78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D141" s="19">
+        <v>46368</v>
+      </c>
+      <c r="E141" s="64"/>
+      <c r="F141" s="64"/>
+    </row>
+    <row r="142" spans="1:6" ht="126" x14ac:dyDescent="0.3">
+      <c r="A142" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="B142" s="10" t="s">
+        <v>275</v>
+      </c>
+      <c r="C142" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D142" s="26">
+        <v>46503</v>
+      </c>
+      <c r="E142" s="64"/>
+      <c r="F142" s="64"/>
+    </row>
+    <row r="143" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A143" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="B143" s="10" t="s">
+        <v>277</v>
+      </c>
+      <c r="C143" s="78" t="s">
+        <v>3297</v>
+      </c>
+      <c r="D143" s="26">
+        <v>46340</v>
+      </c>
+      <c r="E143" s="64"/>
+    </row>
+    <row r="144" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A144" s="1" t="s">
+        <v>2628</v>
+      </c>
+      <c r="B144" s="11" t="s">
+        <v>278</v>
+      </c>
+      <c r="C144" s="78" t="s">
+        <v>100</v>
+      </c>
+      <c r="D144" s="26">
+        <v>46377</v>
+      </c>
+      <c r="E144" s="64"/>
+      <c r="F144" s="64"/>
+    </row>
+    <row r="145" spans="1:8" ht="409.5" x14ac:dyDescent="0.3">
+      <c r="A145" s="2" t="s">
+        <v>2484</v>
+      </c>
+      <c r="B145" s="30" t="s">
+        <v>279</v>
+      </c>
+      <c r="C145" s="78" t="s">
+        <v>3298</v>
+      </c>
+      <c r="D145" s="19">
+        <v>46386</v>
+      </c>
+      <c r="E145" s="64"/>
+      <c r="F145" s="64"/>
+    </row>
+    <row r="146" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A146" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="B146" s="10" t="s">
+        <v>281</v>
+      </c>
+      <c r="C146" s="78" t="s">
+        <v>282</v>
+      </c>
+      <c r="D146" s="19">
+        <v>46373</v>
+      </c>
+      <c r="E146" s="64"/>
+      <c r="F146" s="64"/>
+    </row>
+    <row r="147" spans="1:8" ht="21" x14ac:dyDescent="0.3">
+      <c r="A147" s="31" t="s">
+        <v>283</v>
+      </c>
+      <c r="B147" s="12" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C147" s="83" t="s">
+        <v>538</v>
+      </c>
+      <c r="D147" s="19">
+        <v>46368</v>
+      </c>
+      <c r="E147" s="64"/>
+      <c r="F147" s="64"/>
+    </row>
+    <row r="148" spans="1:8" ht="63" x14ac:dyDescent="0.3">
+      <c r="A148" s="2" t="s">
+        <v>2866</v>
+      </c>
+      <c r="B148" s="11" t="s">
+        <v>284</v>
+      </c>
+      <c r="C148" s="82" t="s">
+        <v>285</v>
+      </c>
+      <c r="D148" s="19">
+        <v>46413</v>
+      </c>
+      <c r="E148" s="64"/>
+      <c r="F148" s="64"/>
+    </row>
+    <row r="149" spans="1:8" ht="21" x14ac:dyDescent="0.3">
+      <c r="A149" s="3" t="s">
+        <v>286</v>
+      </c>
+      <c r="B149" s="10" t="s">
+        <v>287</v>
+      </c>
+      <c r="C149" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D149" s="26">
+        <v>46448</v>
+      </c>
+      <c r="E149" s="64"/>
+      <c r="F149" s="64"/>
+    </row>
+    <row r="150" spans="1:8" ht="178.5" x14ac:dyDescent="0.3">
+      <c r="A150" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="B150" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="C150" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D150" s="19">
+        <v>46448</v>
+      </c>
+      <c r="E150" s="64"/>
+      <c r="F150" s="64"/>
+    </row>
+    <row r="151" spans="1:8" ht="63" x14ac:dyDescent="0.3">
+      <c r="A151" s="3" t="s">
+        <v>289</v>
+      </c>
+      <c r="B151" s="11" t="s">
+        <v>290</v>
+      </c>
+      <c r="C151" s="78" t="s">
+        <v>3299</v>
+      </c>
+      <c r="D151" s="19">
+        <v>46433</v>
+      </c>
+      <c r="E151" s="64"/>
+      <c r="F151" s="64"/>
+    </row>
+    <row r="152" spans="1:8" ht="21" x14ac:dyDescent="0.3">
+      <c r="A152" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B152" s="11" t="s">
+        <v>292</v>
+      </c>
+      <c r="C152" s="78" t="s">
+        <v>293</v>
+      </c>
+      <c r="D152" s="19">
+        <v>46440</v>
+      </c>
+      <c r="E152" s="64"/>
+      <c r="F152" s="64"/>
+    </row>
+    <row r="153" spans="1:8" ht="409.5" x14ac:dyDescent="0.3">
+      <c r="A153" s="4" t="s">
+        <v>294</v>
+      </c>
+      <c r="B153" s="10" t="s">
+        <v>295</v>
+      </c>
+      <c r="C153" s="78" t="s">
+        <v>3300</v>
+      </c>
+      <c r="D153" s="19">
+        <v>46357</v>
+      </c>
+      <c r="E153" s="64"/>
+      <c r="F153" s="64"/>
+    </row>
+    <row r="154" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A154" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="B154" s="11" t="s">
+        <v>297</v>
+      </c>
+      <c r="C154" s="78" t="s">
+        <v>606</v>
+      </c>
+      <c r="D154" s="26">
+        <v>46162</v>
+      </c>
+      <c r="E154" s="64"/>
+      <c r="F154" s="64"/>
+    </row>
+    <row r="155" spans="1:8" ht="105.5" x14ac:dyDescent="0.3">
+      <c r="A155" s="7" t="s">
+        <v>2867</v>
+      </c>
+      <c r="B155" s="20" t="s">
+        <v>298</v>
+      </c>
+      <c r="C155" s="82" t="s">
+        <v>21</v>
+      </c>
+      <c r="D155" s="26">
+        <v>46361</v>
+      </c>
+      <c r="E155" s="64"/>
+      <c r="F155" s="64"/>
+    </row>
+    <row r="156" spans="1:8" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A156" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B156" s="10" t="s">
+        <v>300</v>
+      </c>
+      <c r="C156" s="78" t="s">
+        <v>301</v>
+      </c>
+      <c r="D156" s="19">
+        <v>46517</v>
+      </c>
+      <c r="E156" s="64"/>
+      <c r="F156" s="64"/>
+    </row>
+    <row r="157" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A157" s="3" t="s">
+        <v>302</v>
+      </c>
+      <c r="B157" s="10" t="s">
+        <v>303</v>
+      </c>
+      <c r="C157" s="78" t="s">
+        <v>304</v>
+      </c>
+      <c r="D157" s="19">
+        <v>46478</v>
+      </c>
+      <c r="E157" s="64"/>
+      <c r="F157" s="64"/>
+    </row>
+    <row r="158" spans="1:8" ht="294" x14ac:dyDescent="0.3">
+      <c r="A158" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="B158" s="10" t="s">
+        <v>306</v>
+      </c>
+      <c r="C158" s="78" t="s">
+        <v>33</v>
+      </c>
+      <c r="D158" s="19">
+        <v>46478</v>
+      </c>
+      <c r="E158" s="64"/>
+      <c r="F158" s="64"/>
+    </row>
+    <row r="159" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A159" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="B159" s="10" t="s">
+        <v>308</v>
+      </c>
+      <c r="C159" s="78" t="s">
+        <v>309</v>
+      </c>
+      <c r="D159" s="19">
+        <v>46502</v>
+      </c>
+      <c r="E159" s="64"/>
+      <c r="F159" s="64"/>
+    </row>
+    <row r="160" spans="1:8" ht="168.5" x14ac:dyDescent="0.3">
+      <c r="A160" s="49" t="s">
+        <v>2756</v>
+      </c>
+      <c r="B160" s="14" t="s">
+        <v>310</v>
+      </c>
+      <c r="C160" s="84" t="s">
+        <v>3301</v>
+      </c>
+      <c r="D160" s="19">
+        <v>46410</v>
+      </c>
+      <c r="E160" s="69"/>
+      <c r="F160" s="64"/>
+      <c r="H160" s="69"/>
+    </row>
+    <row r="161" spans="1:7" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A161" s="1" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B161" s="10" t="s">
+        <v>311</v>
+      </c>
+      <c r="C161" s="78" t="s">
+        <v>606</v>
+      </c>
+      <c r="D161" s="26">
+        <v>46164</v>
+      </c>
+      <c r="E161" s="64"/>
+      <c r="F161" s="72"/>
+    </row>
+    <row r="162" spans="1:7" ht="21" x14ac:dyDescent="0.3">
+      <c r="A162" s="3" t="s">
+        <v>2141</v>
+      </c>
+      <c r="B162" s="10" t="s">
+        <v>312</v>
+      </c>
+      <c r="C162" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D162" s="26">
+        <v>46213</v>
+      </c>
+      <c r="E162" s="64"/>
+      <c r="F162" s="64"/>
+    </row>
+    <row r="163" spans="1:7" ht="210" x14ac:dyDescent="0.3">
+      <c r="A163" s="4" t="s">
+        <v>313</v>
+      </c>
+      <c r="B163" s="10" t="s">
+        <v>3582</v>
+      </c>
+      <c r="C163" s="78" t="s">
+        <v>3302</v>
+      </c>
+      <c r="D163" s="19">
+        <v>46387</v>
+      </c>
+      <c r="E163" s="69"/>
+      <c r="F163" s="64"/>
+    </row>
+    <row r="164" spans="1:7" ht="42" x14ac:dyDescent="0.3">
+      <c r="A164" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="B164" s="11" t="s">
+        <v>315</v>
+      </c>
+      <c r="C164" s="78" t="s">
+        <v>3303</v>
+      </c>
+      <c r="D164" s="19">
+        <v>46144</v>
+      </c>
+      <c r="E164" s="64"/>
+      <c r="F164" s="64"/>
+    </row>
+    <row r="165" spans="1:7" ht="63" x14ac:dyDescent="0.3">
+      <c r="A165" s="4" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B165" s="10" t="s">
+        <v>316</v>
+      </c>
+      <c r="C165" s="78" t="s">
+        <v>3614</v>
+      </c>
+      <c r="D165" s="19">
+        <v>46187</v>
+      </c>
+      <c r="E165" s="64"/>
+      <c r="F165" s="64"/>
+      <c r="G165" s="69"/>
+    </row>
+    <row r="166" spans="1:7" ht="63" x14ac:dyDescent="0.3">
+      <c r="A166" s="3" t="s">
+        <v>317</v>
+      </c>
+      <c r="B166" s="11" t="s">
+        <v>318</v>
+      </c>
+      <c r="C166" s="78" t="s">
+        <v>3304</v>
+      </c>
+      <c r="D166" s="19">
+        <v>46191</v>
+      </c>
+      <c r="E166" s="64"/>
+      <c r="F166" s="64"/>
+    </row>
+    <row r="167" spans="1:7" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A167" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="B167" s="11" t="s">
+        <v>320</v>
+      </c>
+      <c r="C167" s="78" t="s">
+        <v>2106</v>
+      </c>
+      <c r="D167" s="26">
+        <v>46192</v>
+      </c>
+      <c r="E167" s="64"/>
+      <c r="F167" s="64"/>
+    </row>
+    <row r="168" spans="1:7" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A168" s="3" t="s">
+        <v>321</v>
+      </c>
+      <c r="B168" s="10" t="s">
+        <v>322</v>
+      </c>
+      <c r="C168" s="78" t="s">
+        <v>323</v>
+      </c>
+      <c r="D168" s="26">
+        <v>46211</v>
+      </c>
+      <c r="E168" s="64"/>
+      <c r="F168" s="64"/>
+    </row>
+    <row r="169" spans="1:7" ht="147" x14ac:dyDescent="0.3">
+      <c r="A169" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="B169" s="11" t="s">
+        <v>325</v>
+      </c>
+      <c r="C169" s="78" t="s">
+        <v>3305</v>
+      </c>
+      <c r="D169" s="19">
+        <v>46222</v>
+      </c>
+      <c r="E169" s="64"/>
+      <c r="F169" s="64"/>
+    </row>
+    <row r="170" spans="1:7" ht="63" x14ac:dyDescent="0.3">
+      <c r="A170" s="1" t="s">
+        <v>3196</v>
+      </c>
+      <c r="B170" s="10" t="s">
+        <v>326</v>
+      </c>
+      <c r="C170" s="78" t="s">
+        <v>3615</v>
+      </c>
+      <c r="D170" s="26">
+        <v>46214</v>
+      </c>
+      <c r="E170" s="64"/>
+      <c r="F170" s="64"/>
+    </row>
+    <row r="171" spans="1:7" ht="241.5" x14ac:dyDescent="0.3">
+      <c r="A171" s="4" t="s">
+        <v>327</v>
+      </c>
+      <c r="B171" s="10" t="s">
+        <v>328</v>
+      </c>
+      <c r="C171" s="78" t="s">
+        <v>329</v>
+      </c>
+      <c r="D171" s="19">
+        <v>46257</v>
+      </c>
+      <c r="E171" s="64"/>
+      <c r="F171" s="64"/>
+    </row>
+    <row r="172" spans="1:7" ht="53" x14ac:dyDescent="0.3">
+      <c r="A172" s="8" t="s">
+        <v>2868</v>
+      </c>
+      <c r="B172" s="11" t="s">
+        <v>330</v>
+      </c>
+      <c r="C172" s="78" t="s">
+        <v>3306</v>
+      </c>
+      <c r="D172" s="19">
+        <v>46231</v>
+      </c>
+      <c r="E172" s="64"/>
+      <c r="F172" s="64"/>
+    </row>
+    <row r="173" spans="1:7" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A173" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="B173" s="10" t="s">
+        <v>332</v>
+      </c>
+      <c r="C173" s="78" t="s">
+        <v>333</v>
+      </c>
+      <c r="D173" s="19">
+        <v>46242</v>
+      </c>
+      <c r="E173" s="64"/>
+      <c r="F173" s="64"/>
+    </row>
+    <row r="174" spans="1:7" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="A174" s="3" t="s">
+        <v>2869</v>
+      </c>
+      <c r="B174" s="10" t="s">
+        <v>334</v>
+      </c>
+      <c r="C174" s="78" t="s">
+        <v>335</v>
+      </c>
+      <c r="D174" s="19">
+        <v>46224</v>
+      </c>
+      <c r="E174" s="64"/>
+      <c r="F174" s="64"/>
+    </row>
+    <row r="175" spans="1:7" ht="42" x14ac:dyDescent="0.3">
+      <c r="A175" s="3" t="s">
+        <v>3197</v>
+      </c>
+      <c r="B175" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="C175" s="78" t="s">
+        <v>337</v>
+      </c>
+      <c r="D175" s="26">
+        <v>46244</v>
+      </c>
+      <c r="E175" s="64"/>
+      <c r="F175" s="64"/>
+    </row>
+    <row r="176" spans="1:7" ht="21" x14ac:dyDescent="0.3">
+      <c r="A176" s="4" t="s">
+        <v>3198</v>
+      </c>
+      <c r="B176" s="10" t="s">
+        <v>338</v>
+      </c>
+      <c r="C176" s="78" t="s">
+        <v>339</v>
+      </c>
+      <c r="D176" s="26">
+        <v>46273</v>
+      </c>
+      <c r="E176" s="64"/>
+      <c r="F176" s="64"/>
+    </row>
+    <row r="177" spans="1:6" ht="168" x14ac:dyDescent="0.3">
+      <c r="A177" s="3" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B177" s="20" t="s">
+        <v>2039</v>
+      </c>
+      <c r="C177" s="78" t="s">
+        <v>340</v>
+      </c>
+      <c r="D177" s="19">
+        <v>46177</v>
+      </c>
+      <c r="E177" s="64"/>
+      <c r="F177" s="64"/>
+    </row>
+    <row r="178" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A178" s="1" t="s">
+        <v>2178</v>
+      </c>
+      <c r="B178" s="10" t="s">
+        <v>341</v>
+      </c>
+      <c r="C178" s="78" t="s">
+        <v>342</v>
+      </c>
+      <c r="D178" s="19">
+        <v>46248</v>
+      </c>
+      <c r="E178" s="64"/>
+      <c r="F178" s="64"/>
+    </row>
+    <row r="179" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A179" s="3" t="s">
+        <v>343</v>
+      </c>
+      <c r="B179" s="20" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C179" s="78" t="s">
+        <v>344</v>
+      </c>
+      <c r="D179" s="19">
+        <v>46348</v>
+      </c>
+      <c r="E179" s="64"/>
+      <c r="F179" s="64"/>
+    </row>
+    <row r="180" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A180" s="1" t="s">
+        <v>2428</v>
+      </c>
+      <c r="B180" s="11" t="s">
+        <v>345</v>
+      </c>
+      <c r="C180" s="78" t="s">
+        <v>3307</v>
+      </c>
+      <c r="D180" s="26">
+        <v>46308</v>
+      </c>
+      <c r="E180" s="64"/>
+      <c r="F180" s="64"/>
+    </row>
+    <row r="181" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A181" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="B181" s="11" t="s">
+        <v>347</v>
+      </c>
+      <c r="C181" s="78" t="s">
+        <v>3308</v>
+      </c>
+      <c r="D181" s="19">
+        <v>46354</v>
+      </c>
+      <c r="E181" s="64"/>
+      <c r="F181" s="64"/>
+    </row>
+    <row r="182" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A182" s="3" t="s">
+        <v>2870</v>
+      </c>
+      <c r="B182" s="11" t="s">
+        <v>348</v>
+      </c>
+      <c r="C182" s="78" t="s">
+        <v>3309</v>
+      </c>
+      <c r="D182" s="19">
+        <v>46342</v>
+      </c>
+      <c r="E182" s="64"/>
+      <c r="F182" s="64"/>
+    </row>
+    <row r="183" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A183" s="3" t="s">
+        <v>349</v>
+      </c>
+      <c r="B183" s="10" t="s">
+        <v>350</v>
+      </c>
+      <c r="C183" s="78" t="s">
+        <v>351</v>
+      </c>
+      <c r="D183" s="19">
+        <v>46367</v>
+      </c>
+      <c r="E183" s="64"/>
+      <c r="F183" s="64"/>
+    </row>
+    <row r="184" spans="1:6" ht="136.5" x14ac:dyDescent="0.3">
+      <c r="A184" s="4" t="s">
+        <v>2111</v>
+      </c>
+      <c r="B184" s="11" t="s">
+        <v>352</v>
+      </c>
+      <c r="C184" s="78" t="s">
+        <v>2110</v>
+      </c>
+      <c r="D184" s="19">
+        <v>46370</v>
+      </c>
+      <c r="E184" s="64"/>
+      <c r="F184" s="64"/>
+    </row>
+    <row r="185" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A185" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="B185" s="10" t="s">
+        <v>355</v>
+      </c>
+      <c r="C185" s="78" t="s">
+        <v>3310</v>
+      </c>
+      <c r="D185" s="26">
+        <v>46513</v>
+      </c>
+      <c r="E185" s="64"/>
+      <c r="F185" s="64"/>
+    </row>
+    <row r="186" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A186" s="3" t="s">
+        <v>356</v>
+      </c>
+      <c r="B186" s="10" t="s">
+        <v>357</v>
+      </c>
+      <c r="C186" s="78" t="s">
+        <v>3311</v>
+      </c>
+      <c r="D186" s="26">
+        <v>46471</v>
+      </c>
+      <c r="E186" s="64"/>
+      <c r="F186" s="64"/>
+    </row>
+    <row r="187" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="A187" s="2" t="s">
+        <v>3524</v>
+      </c>
+      <c r="B187" s="11" t="s">
+        <v>358</v>
+      </c>
+      <c r="C187" s="78" t="s">
+        <v>3312</v>
+      </c>
+      <c r="D187" s="26">
+        <v>46348</v>
+      </c>
+      <c r="E187" s="64"/>
+      <c r="F187" s="64"/>
+    </row>
+    <row r="188" spans="1:6" ht="409.5" x14ac:dyDescent="0.3">
+      <c r="A188" s="4" t="s">
+        <v>359</v>
+      </c>
+      <c r="B188" s="10" t="s">
+        <v>360</v>
+      </c>
+      <c r="C188" s="78" t="s">
+        <v>3313</v>
+      </c>
+      <c r="D188" s="26">
+        <v>46390</v>
+      </c>
+      <c r="E188" s="64"/>
+      <c r="F188" s="64"/>
+    </row>
+    <row r="189" spans="1:6" ht="189" x14ac:dyDescent="0.3">
+      <c r="A189" s="2" t="s">
+        <v>2871</v>
+      </c>
+      <c r="B189" s="11" t="s">
+        <v>361</v>
+      </c>
+      <c r="C189" s="78" t="s">
+        <v>3314</v>
+      </c>
+      <c r="D189" s="19">
+        <v>46465</v>
+      </c>
+      <c r="E189" s="64"/>
+      <c r="F189" s="64"/>
+    </row>
+    <row r="190" spans="1:6" ht="32" x14ac:dyDescent="0.3">
+      <c r="A190" s="3" t="s">
+        <v>362</v>
+      </c>
+      <c r="B190" s="10" t="s">
+        <v>363</v>
+      </c>
+      <c r="C190" s="81" t="s">
+        <v>3315</v>
+      </c>
+      <c r="D190" s="19">
         <v>46420</v>
       </c>
-      <c r="E108" s="70"/>
-[...1300 lines deleted...]
-      <c r="A190" s="2" t="s">
+      <c r="E190" s="64"/>
+      <c r="F190" s="64"/>
+    </row>
+    <row r="191" spans="1:6" ht="210" x14ac:dyDescent="0.3">
+      <c r="A191" s="3" t="s">
+        <v>364</v>
+      </c>
+      <c r="B191" s="10" t="s">
         <v>365</v>
       </c>
-      <c r="B190" s="11" t="s">
+      <c r="C191" s="78" t="s">
         <v>366</v>
       </c>
-      <c r="C190" s="84" t="s">
-[...9 lines deleted...]
-      <c r="A191" s="3" t="s">
+      <c r="D191" s="19">
+        <v>46419</v>
+      </c>
+      <c r="E191" s="64"/>
+      <c r="F191" s="64"/>
+    </row>
+    <row r="192" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A192" s="4" t="s">
         <v>367</v>
       </c>
-      <c r="B191" s="11" t="s">
+      <c r="B192" s="10" t="s">
         <v>368</v>
       </c>
-      <c r="C191" s="84" t="s">
-[...9 lines deleted...]
-      <c r="A192" s="2" t="s">
+      <c r="C192" s="78" t="s">
+        <v>3316</v>
+      </c>
+      <c r="D192" s="19">
+        <v>46437</v>
+      </c>
+      <c r="E192" s="64"/>
+      <c r="F192" s="64"/>
+    </row>
+    <row r="193" spans="1:7" ht="21" x14ac:dyDescent="0.3">
+      <c r="A193" s="3" t="s">
         <v>369</v>
       </c>
-      <c r="B192" s="12" t="s">
+      <c r="B193" s="10" t="s">
         <v>370</v>
       </c>
-      <c r="C192" s="84" t="s">
-[...9 lines deleted...]
-      <c r="A193" s="4" t="s">
+      <c r="C193" s="78" t="s">
         <v>371</v>
       </c>
-      <c r="B193" s="11" t="s">
+      <c r="D193" s="19">
+        <v>46441</v>
+      </c>
+      <c r="E193" s="64"/>
+      <c r="F193" s="64"/>
+    </row>
+    <row r="194" spans="1:7" ht="126" x14ac:dyDescent="0.3">
+      <c r="A194" s="4" t="s">
+        <v>2703</v>
+      </c>
+      <c r="B194" s="11" t="s">
         <v>372</v>
       </c>
-      <c r="C193" s="84" t="s">
-[...12 lines deleted...]
-      <c r="B194" s="12" t="s">
+      <c r="C194" s="78" t="s">
+        <v>3317</v>
+      </c>
+      <c r="D194" s="19">
+        <v>46452</v>
+      </c>
+      <c r="E194" s="64"/>
+      <c r="F194" s="64"/>
+    </row>
+    <row r="195" spans="1:7" ht="32" x14ac:dyDescent="0.3">
+      <c r="A195" s="7" t="s">
         <v>373</v>
       </c>
-      <c r="C194" s="84" t="s">
-[...9 lines deleted...]
-      <c r="A195" s="3" t="s">
+      <c r="B195" s="10" t="s">
         <v>374</v>
       </c>
-      <c r="B195" s="11" t="s">
+      <c r="C195" s="78" t="s">
         <v>375</v>
       </c>
-      <c r="C195" s="87" t="s">
-[...8 lines deleted...]
-    <row r="196" spans="1:7" ht="234" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D195" s="19">
+        <v>46454</v>
+      </c>
+      <c r="E195" s="64"/>
+      <c r="F195" s="64"/>
+    </row>
+    <row r="196" spans="1:7" ht="73.5" x14ac:dyDescent="0.3">
       <c r="A196" s="3" t="s">
         <v>376</v>
       </c>
-      <c r="B196" s="11" t="s">
+      <c r="B196" s="10" t="s">
         <v>377</v>
       </c>
-      <c r="C196" s="84" t="s">
+      <c r="C196" s="78" t="s">
+        <v>3318</v>
+      </c>
+      <c r="D196" s="26">
+        <v>46478</v>
+      </c>
+      <c r="E196" s="64"/>
+      <c r="F196" s="64"/>
+    </row>
+    <row r="197" spans="1:7" ht="63.5" x14ac:dyDescent="0.3">
+      <c r="A197" s="7" t="s">
         <v>378</v>
       </c>
-      <c r="D196" s="20">
-[...6 lines deleted...]
-      <c r="A197" s="4" t="s">
+      <c r="B197" s="10" t="s">
         <v>379</v>
       </c>
-      <c r="B197" s="11" t="s">
+      <c r="C197" s="78" t="s">
+        <v>680</v>
+      </c>
+      <c r="D197" s="26">
+        <v>46429</v>
+      </c>
+      <c r="E197" s="64"/>
+      <c r="F197" s="64"/>
+    </row>
+    <row r="198" spans="1:7" ht="63" x14ac:dyDescent="0.3">
+      <c r="A198" s="3" t="s">
+        <v>2076</v>
+      </c>
+      <c r="B198" s="10" t="s">
         <v>380</v>
       </c>
-      <c r="C197" s="84" t="s">
-[...9 lines deleted...]
-      <c r="A198" s="3" t="s">
+      <c r="C198" s="78" t="s">
+        <v>3616</v>
+      </c>
+      <c r="D198" s="19">
+        <v>46507</v>
+      </c>
+      <c r="E198" s="64"/>
+      <c r="F198" s="64"/>
+      <c r="G198" s="18"/>
+    </row>
+    <row r="199" spans="1:7" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A199" s="4" t="s">
         <v>381</v>
       </c>
-      <c r="B198" s="11" t="s">
+      <c r="B199" s="10" t="s">
         <v>382</v>
       </c>
-      <c r="C198" s="84" t="s">
+      <c r="C199" s="78" t="s">
         <v>383</v>
       </c>
-      <c r="D198" s="20">
-[...9 lines deleted...]
-      <c r="B199" s="12" t="s">
+      <c r="D199" s="19">
+        <v>46142</v>
+      </c>
+      <c r="E199" s="64"/>
+      <c r="F199" s="64"/>
+    </row>
+    <row r="200" spans="1:7" ht="21" x14ac:dyDescent="0.3">
+      <c r="A200" s="3" t="s">
         <v>384</v>
       </c>
-      <c r="C199" s="84" t="s">
-[...9 lines deleted...]
-      <c r="A200" s="7" t="s">
+      <c r="B200" s="11" t="s">
         <v>385</v>
       </c>
-      <c r="B200" s="11" t="s">
+      <c r="C200" s="78" t="s">
+        <v>3319</v>
+      </c>
+      <c r="D200" s="26">
+        <v>46293</v>
+      </c>
+      <c r="E200" s="64"/>
+      <c r="F200" s="64"/>
+    </row>
+    <row r="201" spans="1:7" x14ac:dyDescent="0.3">
+      <c r="A201" s="3" t="s">
         <v>386</v>
       </c>
-      <c r="C200" s="84" t="s">
+      <c r="B201" s="10" t="s">
         <v>387</v>
       </c>
-      <c r="D200" s="20">
-[...6 lines deleted...]
-      <c r="A201" s="3" t="s">
+      <c r="C201" s="78" t="s">
         <v>388</v>
       </c>
-      <c r="B201" s="11" t="s">
+      <c r="D201" s="26">
+        <v>46527</v>
+      </c>
+      <c r="E201" s="64"/>
+      <c r="F201" s="64"/>
+    </row>
+    <row r="202" spans="1:7" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A202" s="3" t="s">
         <v>389</v>
       </c>
-      <c r="C201" s="84" t="s">
-[...9 lines deleted...]
-      <c r="A202" s="7" t="s">
+      <c r="B202" s="10" t="s">
         <v>390</v>
       </c>
-      <c r="B202" s="11" t="s">
+      <c r="C202" s="78" t="s">
+        <v>39</v>
+      </c>
+      <c r="D202" s="26">
+        <v>46150</v>
+      </c>
+      <c r="E202" s="64"/>
+      <c r="F202" s="64"/>
+    </row>
+    <row r="203" spans="1:7" ht="294" x14ac:dyDescent="0.3">
+      <c r="A203" s="4" t="s">
+        <v>2872</v>
+      </c>
+      <c r="B203" s="10" t="s">
         <v>391</v>
       </c>
-      <c r="C202" s="84" t="s">
-[...12 lines deleted...]
-      <c r="B203" s="11" t="s">
+      <c r="C203" s="78" t="s">
+        <v>3320</v>
+      </c>
+      <c r="D203" s="19">
+        <v>46479</v>
+      </c>
+      <c r="E203" s="64"/>
+      <c r="F203" s="64"/>
+    </row>
+    <row r="204" spans="1:7" ht="21" x14ac:dyDescent="0.3">
+      <c r="A204" s="1" t="s">
         <v>392</v>
       </c>
-      <c r="C203" s="84" t="s">
+      <c r="B204" s="10" t="s">
         <v>393</v>
       </c>
-      <c r="D203" s="20">
-[...7 lines deleted...]
-      <c r="A204" s="4" t="s">
+      <c r="C204" s="78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D204" s="26">
+        <v>46142</v>
+      </c>
+      <c r="E204" s="64"/>
+      <c r="F204" s="64"/>
+    </row>
+    <row r="205" spans="1:7" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A205" s="1" t="s">
         <v>394</v>
       </c>
-      <c r="B204" s="11" t="s">
+      <c r="B205" s="10" t="s">
         <v>395</v>
       </c>
-      <c r="C204" s="84" t="s">
+      <c r="C205" s="78" t="s">
         <v>396</v>
       </c>
-      <c r="D204" s="20">
-[...6 lines deleted...]
-      <c r="A205" s="3" t="s">
+      <c r="D205" s="26">
+        <v>46473</v>
+      </c>
+      <c r="E205" s="64"/>
+      <c r="F205" s="64"/>
+    </row>
+    <row r="206" spans="1:7" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A206" s="3" t="s">
         <v>397</v>
       </c>
-      <c r="B205" s="12" t="s">
+      <c r="B206" s="11" t="s">
         <v>398</v>
       </c>
-      <c r="C205" s="84" t="s">
-[...9 lines deleted...]
-      <c r="A206" s="3" t="s">
+      <c r="C206" s="78" t="s">
+        <v>3321</v>
+      </c>
+      <c r="D206" s="26">
+        <v>46492</v>
+      </c>
+      <c r="E206" s="64"/>
+      <c r="F206" s="64"/>
+    </row>
+    <row r="207" spans="1:7" ht="21" x14ac:dyDescent="0.3">
+      <c r="A207" s="3" t="s">
+        <v>2873</v>
+      </c>
+      <c r="B207" s="10" t="s">
+        <v>334</v>
+      </c>
+      <c r="C207" s="78" t="s">
+        <v>335</v>
+      </c>
+      <c r="D207" s="26">
+        <v>46333</v>
+      </c>
+      <c r="E207" s="64"/>
+      <c r="F207" s="64"/>
+    </row>
+    <row r="208" spans="1:7" ht="21" x14ac:dyDescent="0.3">
+      <c r="A208" s="3" t="s">
         <v>399</v>
       </c>
-      <c r="B206" s="11" t="s">
+      <c r="B208" s="10" t="s">
         <v>400</v>
       </c>
-      <c r="C206" s="84" t="s">
+      <c r="C208" s="78" t="s">
         <v>401</v>
       </c>
-      <c r="D206" s="30">
-[...6 lines deleted...]
-      <c r="A207" s="3" t="s">
+      <c r="D208" s="19">
+        <v>46212</v>
+      </c>
+      <c r="E208" s="64"/>
+      <c r="F208" s="64"/>
+    </row>
+    <row r="209" spans="1:6" ht="147" x14ac:dyDescent="0.3">
+      <c r="A209" s="3" t="s">
+        <v>2631</v>
+      </c>
+      <c r="B209" s="10" t="s">
         <v>402</v>
       </c>
-      <c r="B207" s="11" t="s">
-[...15 lines deleted...]
-      <c r="B208" s="11" t="s">
+      <c r="C209" s="78" t="s">
+        <v>21</v>
+      </c>
+      <c r="D209" s="26">
+        <v>46372</v>
+      </c>
+      <c r="E209" s="64"/>
+      <c r="F209" s="64"/>
+    </row>
+    <row r="210" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A210" s="3" t="s">
         <v>404</v>
       </c>
-      <c r="C208" s="84" t="s">
-[...9 lines deleted...]
-      <c r="A209" s="1" t="s">
+      <c r="B210" s="10" t="s">
         <v>405</v>
       </c>
-      <c r="B209" s="11" t="s">
+      <c r="C210" s="101" t="s">
         <v>406</v>
       </c>
-      <c r="C209" s="84" t="s">
+      <c r="D210" s="26">
+        <v>46373</v>
+      </c>
+      <c r="E210" s="64"/>
+      <c r="F210" s="64"/>
+    </row>
+    <row r="211" spans="1:6" ht="32" x14ac:dyDescent="0.3">
+      <c r="A211" s="7" t="s">
+        <v>404</v>
+      </c>
+      <c r="B211" s="10" t="s">
+        <v>405</v>
+      </c>
+      <c r="C211" s="78" t="s">
+        <v>406</v>
+      </c>
+      <c r="D211" s="26">
+        <v>46373</v>
+      </c>
+      <c r="E211" s="64"/>
+      <c r="F211" s="64"/>
+    </row>
+    <row r="212" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A212" s="3" t="s">
+        <v>3199</v>
+      </c>
+      <c r="B212" s="10" t="s">
+        <v>407</v>
+      </c>
+      <c r="C212" s="78" t="s">
+        <v>3617</v>
+      </c>
+      <c r="D212" s="26">
+        <v>46128</v>
+      </c>
+      <c r="E212" s="64"/>
+      <c r="F212" s="64"/>
+    </row>
+    <row r="213" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A213" s="3" t="s">
+        <v>408</v>
+      </c>
+      <c r="B213" s="10" t="s">
+        <v>409</v>
+      </c>
+      <c r="C213" s="78" t="s">
+        <v>3322</v>
+      </c>
+      <c r="D213" s="26">
+        <v>46524</v>
+      </c>
+      <c r="E213" s="64"/>
+      <c r="F213" s="64"/>
+    </row>
+    <row r="214" spans="1:6" ht="262.5" x14ac:dyDescent="0.3">
+      <c r="A214" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B214" s="10" t="s">
+        <v>411</v>
+      </c>
+      <c r="C214" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D214" s="26">
+        <v>46495</v>
+      </c>
+      <c r="E214" s="64"/>
+      <c r="F214" s="64"/>
+    </row>
+    <row r="215" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A215" s="3" t="s">
+        <v>412</v>
+      </c>
+      <c r="B215" s="10" t="s">
+        <v>413</v>
+      </c>
+      <c r="C215" s="78" t="s">
+        <v>414</v>
+      </c>
+      <c r="D215" s="36">
+        <v>46199</v>
+      </c>
+      <c r="E215" s="64"/>
+      <c r="F215" s="64"/>
+    </row>
+    <row r="216" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A216" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="B216" s="10" t="s">
+        <v>416</v>
+      </c>
+      <c r="C216" s="78" t="s">
+        <v>417</v>
+      </c>
+      <c r="D216" s="36">
+        <v>46533</v>
+      </c>
+      <c r="E216" s="64"/>
+      <c r="F216" s="64"/>
+    </row>
+    <row r="217" spans="1:6" ht="168" x14ac:dyDescent="0.3">
+      <c r="A217" s="3" t="s">
+        <v>2874</v>
+      </c>
+      <c r="B217" s="11" t="s">
+        <v>418</v>
+      </c>
+      <c r="C217" s="78" t="s">
+        <v>419</v>
+      </c>
+      <c r="D217" s="36">
+        <v>46201</v>
+      </c>
+      <c r="E217" s="64"/>
+      <c r="F217" s="64"/>
+    </row>
+    <row r="218" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A218" s="3" t="s">
+        <v>420</v>
+      </c>
+      <c r="B218" s="11" t="s">
+        <v>421</v>
+      </c>
+      <c r="C218" s="78" t="s">
+        <v>422</v>
+      </c>
+      <c r="D218" s="36">
+        <v>46506</v>
+      </c>
+      <c r="E218" s="64"/>
+      <c r="F218" s="64"/>
+    </row>
+    <row r="219" spans="1:6" ht="105" x14ac:dyDescent="0.3">
+      <c r="A219" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="B219" s="10" t="s">
+        <v>424</v>
+      </c>
+      <c r="C219" s="78" t="s">
+        <v>3323</v>
+      </c>
+      <c r="D219" s="27">
+        <v>46492</v>
+      </c>
+      <c r="E219" s="64"/>
+      <c r="F219" s="64"/>
+    </row>
+    <row r="220" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A220" s="3" t="s">
+        <v>426</v>
+      </c>
+      <c r="B220" s="10" t="s">
+        <v>427</v>
+      </c>
+      <c r="C220" s="78" t="s">
+        <v>428</v>
+      </c>
+      <c r="D220" s="19">
+        <v>46213</v>
+      </c>
+      <c r="E220" s="64"/>
+      <c r="F220" s="64"/>
+    </row>
+    <row r="221" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A221" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="B221" s="10" t="s">
+        <v>2135</v>
+      </c>
+      <c r="C221" s="82" t="s">
+        <v>431</v>
+      </c>
+      <c r="D221" s="19">
+        <v>46212</v>
+      </c>
+      <c r="E221" s="64"/>
+      <c r="F221" s="64"/>
+    </row>
+    <row r="222" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A222" s="1" t="s">
+        <v>2875</v>
+      </c>
+      <c r="B222" s="11" t="s">
+        <v>432</v>
+      </c>
+      <c r="C222" s="78" t="s">
+        <v>3324</v>
+      </c>
+      <c r="D222" s="19">
+        <v>46235</v>
+      </c>
+      <c r="E222" s="64"/>
+      <c r="F222" s="64"/>
+    </row>
+    <row r="223" spans="1:6" ht="189" x14ac:dyDescent="0.3">
+      <c r="A223" s="3" t="s">
+        <v>434</v>
+      </c>
+      <c r="B223" s="10" t="s">
+        <v>435</v>
+      </c>
+      <c r="C223" s="78" t="s">
+        <v>436</v>
+      </c>
+      <c r="D223" s="19">
+        <v>46486</v>
+      </c>
+      <c r="E223" s="64"/>
+      <c r="F223" s="64"/>
+    </row>
+    <row r="224" spans="1:6" ht="126" x14ac:dyDescent="0.3">
+      <c r="A224" s="3" t="s">
+        <v>2876</v>
+      </c>
+      <c r="B224" s="11" t="s">
+        <v>2043</v>
+      </c>
+      <c r="C224" s="82" t="s">
+        <v>2044</v>
+      </c>
+      <c r="D224" s="26">
+        <v>46178</v>
+      </c>
+      <c r="E224" s="64"/>
+      <c r="F224" s="64"/>
+    </row>
+    <row r="225" spans="1:6" ht="210" x14ac:dyDescent="0.3">
+      <c r="A225" s="4" t="s">
+        <v>2762</v>
+      </c>
+      <c r="B225" s="10" t="s">
+        <v>437</v>
+      </c>
+      <c r="C225" s="78" t="s">
+        <v>18</v>
+      </c>
+      <c r="D225" s="19">
+        <v>46214</v>
+      </c>
+      <c r="E225" s="64"/>
+      <c r="F225" s="64"/>
+    </row>
+    <row r="226" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A226" s="3" t="s">
+        <v>439</v>
+      </c>
+      <c r="B226" s="11" t="s">
+        <v>440</v>
+      </c>
+      <c r="C226" s="78" t="s">
+        <v>441</v>
+      </c>
+      <c r="D226" s="26">
+        <v>46254</v>
+      </c>
+      <c r="E226" s="64"/>
+      <c r="F226" s="64"/>
+    </row>
+    <row r="227" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A227" s="3" t="s">
+        <v>443</v>
+      </c>
+      <c r="B227" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="C227" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="D227" s="26">
+        <v>46355</v>
+      </c>
+      <c r="E227" s="64"/>
+      <c r="F227" s="64"/>
+    </row>
+    <row r="228" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A228" s="3" t="s">
+        <v>2877</v>
+      </c>
+      <c r="B228" s="11" t="s">
+        <v>445</v>
+      </c>
+      <c r="C228" s="78" t="s">
+        <v>3618</v>
+      </c>
+      <c r="D228" s="26">
+        <v>46276</v>
+      </c>
+      <c r="E228" s="64"/>
+      <c r="F228" s="64"/>
+    </row>
+    <row r="229" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A229" s="3" t="s">
+        <v>2303</v>
+      </c>
+      <c r="B229" s="10" t="s">
+        <v>446</v>
+      </c>
+      <c r="C229" s="78" t="s">
+        <v>447</v>
+      </c>
+      <c r="D229" s="19">
+        <v>46274</v>
+      </c>
+      <c r="E229" s="64"/>
+      <c r="F229" s="64"/>
+    </row>
+    <row r="230" spans="1:6" ht="284" x14ac:dyDescent="0.3">
+      <c r="A230" s="7" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B230" s="11" t="s">
+        <v>448</v>
+      </c>
+      <c r="C230" s="78" t="s">
+        <v>449</v>
+      </c>
+      <c r="D230" s="26">
+        <v>46275</v>
+      </c>
+      <c r="E230" s="64"/>
+      <c r="F230" s="64"/>
+    </row>
+    <row r="231" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A231" s="3" t="s">
+        <v>2879</v>
+      </c>
+      <c r="B231" s="10" t="s">
+        <v>450</v>
+      </c>
+      <c r="C231" s="78" t="s">
+        <v>451</v>
+      </c>
+      <c r="D231" s="26">
+        <v>46314</v>
+      </c>
+      <c r="E231" s="64"/>
+      <c r="F231" s="64"/>
+    </row>
+    <row r="232" spans="1:6" ht="28" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A232" s="3" t="s">
+        <v>452</v>
+      </c>
+      <c r="B232" s="10" t="s">
+        <v>453</v>
+      </c>
+      <c r="C232" s="78" t="s">
+        <v>454</v>
+      </c>
+      <c r="D232" s="26">
+        <v>46276</v>
+      </c>
+      <c r="E232" s="64"/>
+      <c r="F232" s="64"/>
+    </row>
+    <row r="233" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A233" s="3" t="s">
+        <v>455</v>
+      </c>
+      <c r="B233" s="10" t="s">
+        <v>425</v>
+      </c>
+      <c r="C233" s="78" t="s">
+        <v>456</v>
+      </c>
+      <c r="D233" s="26">
+        <v>46373</v>
+      </c>
+      <c r="E233" s="64"/>
+      <c r="F233" s="64"/>
+    </row>
+    <row r="234" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A234" s="4" t="s">
+        <v>2880</v>
+      </c>
+      <c r="B234" s="10" t="s">
+        <v>457</v>
+      </c>
+      <c r="C234" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D234" s="19">
+        <v>46523</v>
+      </c>
+      <c r="E234" s="64"/>
+      <c r="F234" s="64"/>
+    </row>
+    <row r="235" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A235" s="3" t="s">
+        <v>458</v>
+      </c>
+      <c r="B235" s="11" t="s">
+        <v>459</v>
+      </c>
+      <c r="C235" s="78" t="s">
+        <v>460</v>
+      </c>
+      <c r="D235" s="26">
+        <v>46303</v>
+      </c>
+      <c r="E235" s="64"/>
+      <c r="F235" s="64"/>
+    </row>
+    <row r="236" spans="1:6" ht="116" x14ac:dyDescent="0.3">
+      <c r="A236" s="7" t="s">
+        <v>461</v>
+      </c>
+      <c r="B236" s="10" t="s">
+        <v>462</v>
+      </c>
+      <c r="C236" s="78" t="s">
+        <v>463</v>
+      </c>
+      <c r="D236" s="26">
+        <v>46126</v>
+      </c>
+      <c r="E236" s="64"/>
+      <c r="F236" s="64"/>
+    </row>
+    <row r="237" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A237" s="1" t="s">
+        <v>2487</v>
+      </c>
+      <c r="B237" s="10" t="s">
+        <v>2488</v>
+      </c>
+      <c r="C237" s="78" t="s">
+        <v>464</v>
+      </c>
+      <c r="D237" s="19">
+        <v>46331</v>
+      </c>
+      <c r="E237" s="64"/>
+      <c r="F237" s="64"/>
+    </row>
+    <row r="238" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A238" s="3" t="s">
+        <v>465</v>
+      </c>
+      <c r="B238" s="10" t="s">
+        <v>466</v>
+      </c>
+      <c r="C238" s="78" t="s">
+        <v>467</v>
+      </c>
+      <c r="D238" s="26">
+        <v>46342</v>
+      </c>
+      <c r="E238" s="64"/>
+      <c r="F238" s="64"/>
+    </row>
+    <row r="239" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A239" s="4" t="s">
+        <v>468</v>
+      </c>
+      <c r="B239" s="11" t="s">
+        <v>469</v>
+      </c>
+      <c r="C239" s="85" t="s">
+        <v>470</v>
+      </c>
+      <c r="D239" s="19">
+        <v>46369</v>
+      </c>
+      <c r="E239" s="64"/>
+      <c r="F239" s="64"/>
+    </row>
+    <row r="240" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A240" s="3" t="s">
+        <v>2881</v>
+      </c>
+      <c r="B240" s="10" t="s">
+        <v>471</v>
+      </c>
+      <c r="C240" s="78" t="s">
+        <v>472</v>
+      </c>
+      <c r="D240" s="19">
+        <v>46317</v>
+      </c>
+      <c r="E240" s="64"/>
+      <c r="F240" s="64"/>
+    </row>
+    <row r="241" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A241" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="B241" s="11" t="s">
+        <v>474</v>
+      </c>
+      <c r="C241" s="78" t="s">
+        <v>475</v>
+      </c>
+      <c r="D241" s="19">
+        <v>46369</v>
+      </c>
+      <c r="E241" s="64"/>
+      <c r="F241" s="64"/>
+    </row>
+    <row r="242" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A242" s="3" t="s">
+        <v>476</v>
+      </c>
+      <c r="B242" s="10" t="s">
+        <v>477</v>
+      </c>
+      <c r="C242" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="D209" s="30">
-[...533 lines deleted...]
-    <row r="243" spans="1:6" x14ac:dyDescent="0.2">
+      <c r="D242" s="26">
+        <v>46344</v>
+      </c>
+      <c r="E242" s="64"/>
+      <c r="F242" s="64"/>
+    </row>
+    <row r="243" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A243" s="3" t="s">
         <v>478</v>
       </c>
       <c r="B243" s="11" t="s">
         <v>479</v>
       </c>
-      <c r="C243" s="84" t="s">
+      <c r="C243" s="81" t="s">
+        <v>3619</v>
+      </c>
+      <c r="D243" s="19">
+        <v>46353</v>
+      </c>
+      <c r="E243" s="64"/>
+      <c r="F243" s="64"/>
+    </row>
+    <row r="244" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="A244" s="3" t="s">
+        <v>2421</v>
+      </c>
+      <c r="B244" s="11" t="s">
         <v>480</v>
       </c>
-      <c r="D243" s="30">
-[...6 lines deleted...]
-      <c r="A244" s="4" t="s">
+      <c r="C244" s="78" t="s">
+        <v>3325</v>
+      </c>
+      <c r="D244" s="19">
+        <v>46308</v>
+      </c>
+      <c r="E244" s="64"/>
+      <c r="F244" s="64"/>
+    </row>
+    <row r="245" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A245" s="3" t="s">
         <v>481</v>
       </c>
-      <c r="B244" s="12" t="s">
+      <c r="B245" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C245" s="78" t="s">
         <v>482</v>
       </c>
-      <c r="C244" s="91" t="s">
+      <c r="D245" s="26">
+        <v>46368</v>
+      </c>
+      <c r="E245" s="64"/>
+      <c r="F245" s="64"/>
+    </row>
+    <row r="246" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A246" s="3" t="s">
+        <v>2587</v>
+      </c>
+      <c r="B246" s="11" t="s">
         <v>483</v>
       </c>
-      <c r="D244" s="20">
-[...9 lines deleted...]
-      <c r="B245" s="11" t="s">
+      <c r="C246" s="78" t="s">
+        <v>3620</v>
+      </c>
+      <c r="D246" s="26">
+        <v>46375</v>
+      </c>
+      <c r="E246" s="64"/>
+      <c r="F246" s="64"/>
+    </row>
+    <row r="247" spans="1:6" ht="126.5" x14ac:dyDescent="0.3">
+      <c r="A247" s="7" t="s">
+        <v>2882</v>
+      </c>
+      <c r="B247" s="11" t="s">
         <v>484</v>
       </c>
-      <c r="C245" s="84" t="s">
+      <c r="C247" s="78" t="s">
         <v>485</v>
       </c>
-      <c r="D245" s="20">
-[...6 lines deleted...]
-      <c r="A246" s="1" t="s">
+      <c r="D247" s="26">
+        <v>46374</v>
+      </c>
+      <c r="E247" s="64"/>
+      <c r="F247" s="64"/>
+    </row>
+    <row r="248" spans="1:6" ht="252" x14ac:dyDescent="0.3">
+      <c r="A248" s="4" t="s">
         <v>486</v>
       </c>
-      <c r="B246" s="12" t="s">
+      <c r="B248" s="10" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C248" s="78" t="s">
         <v>487</v>
       </c>
-      <c r="C246" s="84" t="s">
+      <c r="D248" s="26">
+        <v>46213</v>
+      </c>
+      <c r="E248" s="64"/>
+      <c r="F248" s="64"/>
+    </row>
+    <row r="249" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A249" s="3" t="s">
         <v>488</v>
       </c>
-      <c r="D246" s="20">
-[...6 lines deleted...]
-      <c r="A247" s="3" t="s">
+      <c r="B249" s="11" t="s">
         <v>489</v>
       </c>
-      <c r="B247" s="11" t="s">
+      <c r="C249" s="78" t="s">
+        <v>3326</v>
+      </c>
+      <c r="D249" s="26">
+        <v>46473</v>
+      </c>
+      <c r="E249" s="64"/>
+      <c r="F249" s="64"/>
+    </row>
+    <row r="250" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A250" s="3" t="s">
         <v>490</v>
       </c>
-      <c r="C247" s="84" t="s">
-[...9 lines deleted...]
-      <c r="A248" s="3" t="s">
+      <c r="B250" s="11" t="s">
         <v>491</v>
       </c>
-      <c r="B248" s="12" t="s">
+      <c r="C250" s="78" t="s">
         <v>492</v>
       </c>
-      <c r="C248" s="87" t="s">
+      <c r="D250" s="19">
+        <v>46357</v>
+      </c>
+      <c r="E250" s="64"/>
+      <c r="F250" s="64"/>
+    </row>
+    <row r="251" spans="1:6" ht="388.5" x14ac:dyDescent="0.3">
+      <c r="A251" s="3" t="s">
         <v>493</v>
       </c>
-      <c r="D248" s="20">
-[...9 lines deleted...]
-      <c r="B249" s="12" t="s">
+      <c r="B251" s="20" t="s">
+        <v>2586</v>
+      </c>
+      <c r="C251" s="78" t="s">
         <v>494</v>
       </c>
-      <c r="C249" s="84" t="s">
-[...9 lines deleted...]
-      <c r="A250" s="3" t="s">
+      <c r="D251" s="19">
+        <v>46417</v>
+      </c>
+      <c r="E251" s="64"/>
+      <c r="F251" s="64"/>
+    </row>
+    <row r="252" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A252" s="3" t="s">
         <v>495</v>
       </c>
-      <c r="B250" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C250" s="84" t="s">
+      <c r="B252" s="10" t="s">
         <v>496</v>
       </c>
-      <c r="D250" s="30">
-[...9 lines deleted...]
-      <c r="B251" s="12" t="s">
+      <c r="C252" s="78" t="s">
         <v>497</v>
       </c>
-      <c r="C251" s="84" t="s">
-[...12 lines deleted...]
-      <c r="B252" s="12" t="s">
+      <c r="D252" s="19">
+        <v>46492</v>
+      </c>
+      <c r="E252" s="64"/>
+      <c r="F252" s="64"/>
+    </row>
+    <row r="253" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A253" s="3" t="s">
         <v>498</v>
       </c>
-      <c r="C252" s="84" t="s">
+      <c r="B253" s="10" t="s">
         <v>499</v>
       </c>
-      <c r="D252" s="30">
-[...6 lines deleted...]
-      <c r="A253" s="4" t="s">
+      <c r="C253" s="78" t="s">
         <v>500</v>
       </c>
-      <c r="B253" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C253" s="84" t="s">
+      <c r="D253" s="26">
+        <v>46464</v>
+      </c>
+      <c r="E253" s="64"/>
+      <c r="F253" s="64"/>
+    </row>
+    <row r="254" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A254" s="3" t="s">
         <v>501</v>
       </c>
-      <c r="D253" s="30">
-[...6 lines deleted...]
-      <c r="A254" s="3" t="s">
+      <c r="B254" s="11" t="s">
         <v>502</v>
       </c>
-      <c r="B254" s="12" t="s">
+      <c r="C254" s="78" t="s">
         <v>503</v>
       </c>
-      <c r="C254" s="84" t="s">
-[...8 lines deleted...]
-    <row r="255" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+      <c r="D254" s="26">
+        <v>46416</v>
+      </c>
+      <c r="E254" s="64"/>
+      <c r="F254" s="64"/>
+    </row>
+    <row r="255" spans="1:6" ht="273" x14ac:dyDescent="0.3">
       <c r="A255" s="3" t="s">
-        <v>504</v>
-[...1 lines deleted...]
-      <c r="B255" s="12" t="s">
         <v>505</v>
       </c>
-      <c r="C255" s="84" t="s">
+      <c r="B255" s="11" t="s">
         <v>506</v>
       </c>
-      <c r="D255" s="20">
-[...5 lines deleted...]
-    <row r="256" spans="1:6" ht="409.5" x14ac:dyDescent="0.2">
+      <c r="C255" s="78" t="s">
+        <v>507</v>
+      </c>
+      <c r="D255" s="19">
+        <v>46447</v>
+      </c>
+      <c r="E255" s="64"/>
+      <c r="F255" s="64"/>
+    </row>
+    <row r="256" spans="1:6" ht="157.5" x14ac:dyDescent="0.3">
       <c r="A256" s="3" t="s">
-        <v>507</v>
-[...4 lines deleted...]
-      <c r="C256" s="84" t="s">
+        <v>2883</v>
+      </c>
+      <c r="B256" s="11" t="s">
         <v>508</v>
       </c>
-      <c r="D256" s="20">
-[...5 lines deleted...]
-    <row r="257" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="C256" s="78" t="s">
+        <v>3621</v>
+      </c>
+      <c r="D256" s="19">
+        <v>46443</v>
+      </c>
+      <c r="E256" s="64"/>
+      <c r="F256" s="64"/>
+    </row>
+    <row r="257" spans="1:6" ht="21" x14ac:dyDescent="0.3">
       <c r="A257" s="3" t="s">
         <v>509</v>
       </c>
       <c r="B257" s="11" t="s">
         <v>510</v>
       </c>
-      <c r="C257" s="84" t="s">
+      <c r="C257" s="78" t="s">
         <v>511</v>
       </c>
-      <c r="D257" s="20">
+      <c r="D257" s="19">
+        <v>46436</v>
+      </c>
+      <c r="E257" s="64"/>
+      <c r="F257" s="64"/>
+    </row>
+    <row r="258" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A258" s="3" t="s">
+        <v>3132</v>
+      </c>
+      <c r="B258" s="10" t="s">
+        <v>512</v>
+      </c>
+      <c r="C258" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="D258" s="26">
+        <v>46460</v>
+      </c>
+      <c r="E258" s="64"/>
+      <c r="F258" s="64"/>
+    </row>
+    <row r="259" spans="1:6" ht="178.5" x14ac:dyDescent="0.3">
+      <c r="A259" s="4" t="s">
+        <v>2884</v>
+      </c>
+      <c r="B259" s="10" t="s">
+        <v>513</v>
+      </c>
+      <c r="C259" s="78" t="s">
+        <v>406</v>
+      </c>
+      <c r="D259" s="19">
+        <v>46438</v>
+      </c>
+      <c r="E259" s="64"/>
+      <c r="F259" s="64"/>
+    </row>
+    <row r="260" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A260" s="1" t="s">
+        <v>2591</v>
+      </c>
+      <c r="B260" s="10" t="s">
+        <v>514</v>
+      </c>
+      <c r="C260" s="78" t="s">
+        <v>515</v>
+      </c>
+      <c r="D260" s="19">
+        <v>46387</v>
+      </c>
+      <c r="E260" s="73"/>
+      <c r="F260" s="64"/>
+    </row>
+    <row r="261" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A261" s="4" t="s">
+        <v>516</v>
+      </c>
+      <c r="B261" s="10" t="s">
+        <v>517</v>
+      </c>
+      <c r="C261" s="78" t="s">
+        <v>518</v>
+      </c>
+      <c r="D261" s="19">
+        <v>46457</v>
+      </c>
+      <c r="E261" s="73"/>
+      <c r="F261" s="64"/>
+    </row>
+    <row r="262" spans="1:6" ht="59.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A262" s="3" t="s">
+        <v>2885</v>
+      </c>
+      <c r="B262" s="10" t="s">
+        <v>519</v>
+      </c>
+      <c r="C262" s="78" t="s">
+        <v>3327</v>
+      </c>
+      <c r="D262" s="19">
+        <v>46473</v>
+      </c>
+      <c r="E262" s="64"/>
+      <c r="F262" s="64"/>
+    </row>
+    <row r="263" spans="1:6" ht="189" x14ac:dyDescent="0.3">
+      <c r="A263" s="3" t="s">
+        <v>520</v>
+      </c>
+      <c r="B263" s="10" t="s">
+        <v>521</v>
+      </c>
+      <c r="C263" s="78" t="s">
+        <v>522</v>
+      </c>
+      <c r="D263" s="19">
+        <v>46473</v>
+      </c>
+      <c r="E263" s="64"/>
+      <c r="F263" s="64"/>
+    </row>
+    <row r="264" spans="1:6" ht="42.5" x14ac:dyDescent="0.3">
+      <c r="A264" s="7" t="s">
+        <v>523</v>
+      </c>
+      <c r="B264" s="11" t="s">
+        <v>524</v>
+      </c>
+      <c r="C264" s="78" t="s">
+        <v>3622</v>
+      </c>
+      <c r="D264" s="19">
+        <v>46478</v>
+      </c>
+      <c r="E264" s="64"/>
+      <c r="F264" s="64"/>
+    </row>
+    <row r="265" spans="1:6" ht="252" x14ac:dyDescent="0.3">
+      <c r="A265" s="4" t="s">
+        <v>2719</v>
+      </c>
+      <c r="B265" s="11" t="s">
+        <v>525</v>
+      </c>
+      <c r="C265" s="78" t="s">
+        <v>406</v>
+      </c>
+      <c r="D265" s="26">
+        <v>46438</v>
+      </c>
+      <c r="E265" s="64"/>
+      <c r="F265" s="64"/>
+    </row>
+    <row r="266" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A266" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="B266" s="10" t="s">
+        <v>2350</v>
+      </c>
+      <c r="C266" s="78" t="s">
+        <v>53</v>
+      </c>
+      <c r="D266" s="19">
+        <v>46483</v>
+      </c>
+      <c r="E266" s="64"/>
+      <c r="F266" s="64"/>
+    </row>
+    <row r="267" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A267" s="3" t="s">
+        <v>2886</v>
+      </c>
+      <c r="B267" s="10" t="s">
+        <v>527</v>
+      </c>
+      <c r="C267" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D267" s="19">
         <v>46492</v>
       </c>
-      <c r="E257" s="70"/>
-[...12 lines deleted...]
-      <c r="D258" s="30">
+      <c r="E267" s="64"/>
+      <c r="F267" s="64"/>
+    </row>
+    <row r="268" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A268" s="2" t="s">
+        <v>2145</v>
+      </c>
+      <c r="B268" s="10" t="s">
+        <v>2146</v>
+      </c>
+      <c r="C268" s="78" t="s">
+        <v>528</v>
+      </c>
+      <c r="D268" s="19">
+        <v>46233</v>
+      </c>
+      <c r="E268" s="64"/>
+      <c r="F268" s="64"/>
+    </row>
+    <row r="269" spans="1:6" ht="126" x14ac:dyDescent="0.3">
+      <c r="A269" s="2" t="s">
+        <v>2887</v>
+      </c>
+      <c r="B269" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C269" s="78" t="s">
+        <v>3623</v>
+      </c>
+      <c r="D269" s="26">
+        <v>46506</v>
+      </c>
+      <c r="E269" s="64"/>
+      <c r="F269" s="64"/>
+    </row>
+    <row r="270" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A270" s="28" t="s">
+        <v>529</v>
+      </c>
+      <c r="B270" s="16" t="s">
+        <v>530</v>
+      </c>
+      <c r="C270" s="78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D270" s="26">
+        <v>46507</v>
+      </c>
+      <c r="E270" s="64"/>
+      <c r="F270" s="64"/>
+    </row>
+    <row r="271" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A271" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="B271" s="10" t="s">
+        <v>532</v>
+      </c>
+      <c r="C271" s="78" t="s">
+        <v>533</v>
+      </c>
+      <c r="D271" s="26">
+        <v>46153</v>
+      </c>
+      <c r="E271" s="64"/>
+      <c r="F271" s="64"/>
+    </row>
+    <row r="272" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A272" s="3" t="s">
+        <v>534</v>
+      </c>
+      <c r="B272" s="10" t="s">
+        <v>535</v>
+      </c>
+      <c r="C272" s="78" t="s">
+        <v>258</v>
+      </c>
+      <c r="D272" s="26">
+        <v>46433</v>
+      </c>
+      <c r="E272" s="64"/>
+      <c r="F272" s="64"/>
+    </row>
+    <row r="273" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A273" s="3" t="s">
+        <v>536</v>
+      </c>
+      <c r="B273" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C273" s="78" t="s">
+        <v>3624</v>
+      </c>
+      <c r="D273" s="19">
+        <v>46211</v>
+      </c>
+      <c r="E273" s="64"/>
+      <c r="F273" s="64"/>
+    </row>
+    <row r="274" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A274" s="3" t="s">
+        <v>2888</v>
+      </c>
+      <c r="B274" s="11" t="s">
+        <v>537</v>
+      </c>
+      <c r="C274" s="78" t="s">
+        <v>538</v>
+      </c>
+      <c r="D274" s="26">
+        <v>46159</v>
+      </c>
+      <c r="E274" s="64"/>
+      <c r="F274" s="64"/>
+    </row>
+    <row r="275" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A275" s="3" t="s">
+        <v>539</v>
+      </c>
+      <c r="B275" s="11" t="s">
+        <v>540</v>
+      </c>
+      <c r="C275" s="78" t="s">
+        <v>541</v>
+      </c>
+      <c r="D275" s="26">
+        <v>46170</v>
+      </c>
+      <c r="E275" s="64"/>
+      <c r="F275" s="64"/>
+    </row>
+    <row r="276" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A276" s="3" t="s">
+        <v>542</v>
+      </c>
+      <c r="B276" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C276" s="78" t="s">
+        <v>543</v>
+      </c>
+      <c r="D276" s="19">
+        <v>46226</v>
+      </c>
+      <c r="E276" s="64"/>
+      <c r="F276" s="64"/>
+    </row>
+    <row r="277" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A277" s="3" t="s">
+        <v>2889</v>
+      </c>
+      <c r="B277" s="10" t="s">
+        <v>544</v>
+      </c>
+      <c r="C277" s="78" t="s">
+        <v>3328</v>
+      </c>
+      <c r="D277" s="19">
+        <v>46190</v>
+      </c>
+      <c r="E277" s="64"/>
+      <c r="F277" s="64"/>
+    </row>
+    <row r="278" spans="1:6" ht="304.5" x14ac:dyDescent="0.3">
+      <c r="A278" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="B278" s="10" t="s">
+        <v>546</v>
+      </c>
+      <c r="C278" s="78" t="s">
+        <v>429</v>
+      </c>
+      <c r="D278" s="19">
+        <v>46194</v>
+      </c>
+      <c r="E278" s="64"/>
+      <c r="F278" s="64"/>
+    </row>
+    <row r="279" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A279" s="3" t="s">
+        <v>547</v>
+      </c>
+      <c r="B279" s="10" t="s">
+        <v>548</v>
+      </c>
+      <c r="C279" s="78" t="s">
+        <v>549</v>
+      </c>
+      <c r="D279" s="19">
+        <v>46491</v>
+      </c>
+      <c r="E279" s="64"/>
+      <c r="F279" s="64"/>
+    </row>
+    <row r="280" spans="1:6" ht="252" x14ac:dyDescent="0.3">
+      <c r="A280" s="4" t="s">
+        <v>2890</v>
+      </c>
+      <c r="B280" s="10" t="s">
+        <v>550</v>
+      </c>
+      <c r="C280" s="78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D280" s="19">
+        <v>46436</v>
+      </c>
+      <c r="E280" s="64"/>
+      <c r="F280" s="64"/>
+    </row>
+    <row r="281" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A281" s="2" t="s">
+        <v>2891</v>
+      </c>
+      <c r="B281" s="11" t="s">
+        <v>551</v>
+      </c>
+      <c r="C281" s="78" t="s">
+        <v>552</v>
+      </c>
+      <c r="D281" s="19">
+        <v>46138</v>
+      </c>
+      <c r="E281" s="64"/>
+      <c r="F281" s="64"/>
+    </row>
+    <row r="282" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A282" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="B282" s="10" t="s">
+        <v>554</v>
+      </c>
+      <c r="C282" s="78" t="s">
+        <v>406</v>
+      </c>
+      <c r="D282" s="19">
+        <v>46484</v>
+      </c>
+      <c r="E282" s="64"/>
+      <c r="F282" s="64"/>
+    </row>
+    <row r="283" spans="1:6" ht="378" x14ac:dyDescent="0.3">
+      <c r="A283" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="B283" s="10" t="s">
+        <v>556</v>
+      </c>
+      <c r="C283" s="78" t="s">
+        <v>406</v>
+      </c>
+      <c r="D283" s="19">
+        <v>46485</v>
+      </c>
+      <c r="E283" s="64"/>
+      <c r="F283" s="64"/>
+    </row>
+    <row r="284" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A284" s="3" t="s">
+        <v>557</v>
+      </c>
+      <c r="B284" s="11" t="s">
+        <v>558</v>
+      </c>
+      <c r="C284" s="78" t="s">
+        <v>559</v>
+      </c>
+      <c r="D284" s="26">
+        <v>46204</v>
+      </c>
+      <c r="E284" s="64"/>
+      <c r="F284" s="64"/>
+    </row>
+    <row r="285" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A285" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="B285" s="11" t="s">
+        <v>561</v>
+      </c>
+      <c r="C285" s="78" t="s">
+        <v>562</v>
+      </c>
+      <c r="D285" s="19">
+        <v>46203</v>
+      </c>
+      <c r="E285" s="64"/>
+      <c r="F285" s="64"/>
+    </row>
+    <row r="286" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A286" s="4" t="s">
+        <v>2892</v>
+      </c>
+      <c r="B286" s="10" t="s">
+        <v>563</v>
+      </c>
+      <c r="C286" s="78" t="s">
+        <v>564</v>
+      </c>
+      <c r="D286" s="19">
+        <v>46180</v>
+      </c>
+      <c r="E286" s="64"/>
+      <c r="F286" s="64"/>
+    </row>
+    <row r="287" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A287" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="B287" s="20" t="s">
+        <v>566</v>
+      </c>
+      <c r="C287" s="78" t="s">
+        <v>538</v>
+      </c>
+      <c r="D287" s="19">
+        <v>46210</v>
+      </c>
+      <c r="E287" s="64"/>
+      <c r="F287" s="64"/>
+    </row>
+    <row r="288" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A288" s="4" t="s">
+        <v>567</v>
+      </c>
+      <c r="B288" s="11" t="s">
+        <v>3549</v>
+      </c>
+      <c r="C288" s="78" t="s">
+        <v>568</v>
+      </c>
+      <c r="D288" s="19">
+        <v>46592</v>
+      </c>
+      <c r="E288" s="64"/>
+      <c r="F288" s="64"/>
+    </row>
+    <row r="289" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A289" s="3" t="s">
+        <v>2893</v>
+      </c>
+      <c r="B289" s="10" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C289" s="78" t="s">
+        <v>569</v>
+      </c>
+      <c r="D289" s="19">
+        <v>46221</v>
+      </c>
+      <c r="E289" s="64"/>
+      <c r="F289" s="64"/>
+    </row>
+    <row r="290" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A290" s="3" t="s">
+        <v>570</v>
+      </c>
+      <c r="B290" s="10" t="s">
+        <v>571</v>
+      </c>
+      <c r="C290" s="78" t="s">
+        <v>3625</v>
+      </c>
+      <c r="D290" s="19">
+        <v>46280</v>
+      </c>
+      <c r="E290" s="64"/>
+      <c r="F290" s="64"/>
+    </row>
+    <row r="291" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A291" s="3" t="s">
+        <v>572</v>
+      </c>
+      <c r="B291" s="10" t="s">
+        <v>573</v>
+      </c>
+      <c r="C291" s="78" t="s">
+        <v>4</v>
+      </c>
+      <c r="D291" s="19">
+        <v>46242</v>
+      </c>
+      <c r="E291" s="64"/>
+      <c r="F291" s="64"/>
+    </row>
+    <row r="292" spans="1:6" ht="378" x14ac:dyDescent="0.3">
+      <c r="A292" s="3" t="s">
+        <v>2894</v>
+      </c>
+      <c r="B292" s="11" t="s">
+        <v>574</v>
+      </c>
+      <c r="C292" s="78" t="s">
+        <v>575</v>
+      </c>
+      <c r="D292" s="19">
+        <v>46225</v>
+      </c>
+      <c r="E292" s="64"/>
+      <c r="F292" s="64"/>
+    </row>
+    <row r="293" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A293" s="3" t="s">
+        <v>2895</v>
+      </c>
+      <c r="B293" s="10" t="s">
+        <v>576</v>
+      </c>
+      <c r="C293" s="78" t="s">
+        <v>577</v>
+      </c>
+      <c r="D293" s="19">
+        <v>46241</v>
+      </c>
+      <c r="E293" s="64"/>
+      <c r="F293" s="64"/>
+    </row>
+    <row r="294" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A294" s="3" t="s">
+        <v>578</v>
+      </c>
+      <c r="B294" s="11" t="s">
+        <v>579</v>
+      </c>
+      <c r="C294" s="78" t="s">
+        <v>3329</v>
+      </c>
+      <c r="D294" s="26">
+        <v>46264</v>
+      </c>
+      <c r="E294" s="64"/>
+      <c r="F294" s="64"/>
+    </row>
+    <row r="295" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A295" s="3" t="s">
+        <v>580</v>
+      </c>
+      <c r="B295" s="10" t="s">
+        <v>581</v>
+      </c>
+      <c r="C295" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D295" s="19">
+        <v>46173</v>
+      </c>
+      <c r="E295" s="64"/>
+      <c r="F295" s="64"/>
+    </row>
+    <row r="296" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A296" s="3" t="s">
+        <v>2896</v>
+      </c>
+      <c r="B296" s="10" t="s">
+        <v>582</v>
+      </c>
+      <c r="C296" s="78" t="s">
+        <v>583</v>
+      </c>
+      <c r="D296" s="19">
+        <v>46281</v>
+      </c>
+      <c r="E296" s="64"/>
+      <c r="F296" s="64"/>
+    </row>
+    <row r="297" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="A297" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="B297" s="10" t="s">
+        <v>585</v>
+      </c>
+      <c r="C297" s="78" t="s">
+        <v>586</v>
+      </c>
+      <c r="D297" s="19">
+        <v>46274</v>
+      </c>
+      <c r="E297" s="64"/>
+      <c r="F297" s="64"/>
+    </row>
+    <row r="298" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="A298" s="3" t="s">
+        <v>587</v>
+      </c>
+      <c r="B298" s="11" t="s">
+        <v>588</v>
+      </c>
+      <c r="C298" s="85" t="s">
+        <v>3330</v>
+      </c>
+      <c r="D298" s="26">
+        <v>46288</v>
+      </c>
+      <c r="E298" s="64"/>
+      <c r="F298" s="64"/>
+    </row>
+    <row r="299" spans="1:6" ht="252" x14ac:dyDescent="0.3">
+      <c r="A299" s="4" t="s">
+        <v>589</v>
+      </c>
+      <c r="B299" s="10" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C299" s="78" t="s">
+        <v>590</v>
+      </c>
+      <c r="D299" s="19">
+        <v>46460</v>
+      </c>
+      <c r="E299" s="64"/>
+      <c r="F299" s="64"/>
+    </row>
+    <row r="300" spans="1:6" ht="38.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A300" s="3" t="s">
+        <v>591</v>
+      </c>
+      <c r="B300" s="14" t="s">
+        <v>592</v>
+      </c>
+      <c r="C300" s="78" t="s">
+        <v>593</v>
+      </c>
+      <c r="D300" s="19">
+        <v>46316</v>
+      </c>
+      <c r="E300" s="64"/>
+      <c r="F300" s="64"/>
+    </row>
+    <row r="301" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A301" s="3" t="s">
+        <v>2897</v>
+      </c>
+      <c r="B301" s="20" t="s">
+        <v>2538</v>
+      </c>
+      <c r="C301" s="78" t="s">
+        <v>3331</v>
+      </c>
+      <c r="D301" s="19">
+        <v>46323</v>
+      </c>
+      <c r="E301" s="64"/>
+      <c r="F301" s="64"/>
+    </row>
+    <row r="302" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A302" s="3" t="s">
+        <v>594</v>
+      </c>
+      <c r="B302" s="14" t="s">
+        <v>595</v>
+      </c>
+      <c r="C302" s="78" t="s">
+        <v>596</v>
+      </c>
+      <c r="D302" s="19">
+        <v>46319</v>
+      </c>
+      <c r="E302" s="64"/>
+      <c r="F302" s="64"/>
+    </row>
+    <row r="303" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A303" s="3" t="s">
+        <v>597</v>
+      </c>
+      <c r="B303" s="10" t="s">
+        <v>598</v>
+      </c>
+      <c r="C303" s="78" t="s">
+        <v>599</v>
+      </c>
+      <c r="D303" s="19">
+        <v>46329</v>
+      </c>
+      <c r="E303" s="64"/>
+      <c r="F303" s="64"/>
+    </row>
+    <row r="304" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A304" s="3" t="s">
+        <v>600</v>
+      </c>
+      <c r="B304" s="10" t="s">
+        <v>601</v>
+      </c>
+      <c r="C304" s="78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D304" s="19">
+        <v>46330</v>
+      </c>
+      <c r="E304" s="64"/>
+      <c r="F304" s="64"/>
+    </row>
+    <row r="305" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A305" s="3" t="s">
+        <v>602</v>
+      </c>
+      <c r="B305" s="10" t="s">
+        <v>603</v>
+      </c>
+      <c r="C305" s="78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D305" s="19">
+        <v>46330</v>
+      </c>
+      <c r="E305" s="64"/>
+      <c r="F305" s="70"/>
+    </row>
+    <row r="306" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A306" s="3" t="s">
+        <v>604</v>
+      </c>
+      <c r="B306" s="10" t="s">
+        <v>605</v>
+      </c>
+      <c r="C306" s="78" t="s">
+        <v>606</v>
+      </c>
+      <c r="D306" s="19">
+        <v>46207</v>
+      </c>
+      <c r="E306" s="64"/>
+      <c r="F306" s="64"/>
+    </row>
+    <row r="307" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A307" s="1" t="s">
+        <v>607</v>
+      </c>
+      <c r="B307" s="11" t="s">
+        <v>608</v>
+      </c>
+      <c r="C307" s="78" t="s">
+        <v>609</v>
+      </c>
+      <c r="D307" s="26">
+        <v>46309</v>
+      </c>
+      <c r="E307" s="64"/>
+      <c r="F307" s="64"/>
+    </row>
+    <row r="308" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A308" s="3" t="s">
+        <v>2429</v>
+      </c>
+      <c r="B308" s="14" t="s">
+        <v>610</v>
+      </c>
+      <c r="C308" s="78" t="s">
+        <v>611</v>
+      </c>
+      <c r="D308" s="19">
+        <v>46311</v>
+      </c>
+      <c r="E308" s="64"/>
+      <c r="F308" s="64"/>
+    </row>
+    <row r="309" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A309" s="4" t="s">
+        <v>2898</v>
+      </c>
+      <c r="B309" s="14" t="s">
+        <v>612</v>
+      </c>
+      <c r="C309" s="78" t="s">
+        <v>613</v>
+      </c>
+      <c r="D309" s="26">
+        <v>46344</v>
+      </c>
+      <c r="E309" s="64"/>
+      <c r="F309" s="64"/>
+    </row>
+    <row r="310" spans="1:6" ht="221" x14ac:dyDescent="0.3">
+      <c r="A310" s="8" t="s">
+        <v>2899</v>
+      </c>
+      <c r="B310" s="11" t="s">
+        <v>614</v>
+      </c>
+      <c r="C310" s="78" t="s">
+        <v>615</v>
+      </c>
+      <c r="D310" s="26">
+        <v>46350</v>
+      </c>
+      <c r="E310" s="64"/>
+      <c r="F310" s="64"/>
+    </row>
+    <row r="311" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A311" s="3" t="s">
+        <v>616</v>
+      </c>
+      <c r="B311" s="14" t="s">
+        <v>617</v>
+      </c>
+      <c r="C311" s="78" t="s">
+        <v>3626</v>
+      </c>
+      <c r="D311" s="26">
+        <v>46327</v>
+      </c>
+      <c r="E311" s="64"/>
+      <c r="F311" s="64"/>
+    </row>
+    <row r="312" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A312" s="1" t="s">
+        <v>2686</v>
+      </c>
+      <c r="B312" s="10" t="s">
+        <v>618</v>
+      </c>
+      <c r="C312" s="78" t="s">
+        <v>619</v>
+      </c>
+      <c r="D312" s="19">
+        <v>46361</v>
+      </c>
+      <c r="E312" s="64"/>
+      <c r="F312" s="64"/>
+    </row>
+    <row r="313" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A313" s="3" t="s">
+        <v>2900</v>
+      </c>
+      <c r="B313" s="14" t="s">
+        <v>620</v>
+      </c>
+      <c r="C313" s="78" t="s">
+        <v>621</v>
+      </c>
+      <c r="D313" s="19">
+        <v>46361</v>
+      </c>
+      <c r="E313" s="64"/>
+      <c r="F313" s="64"/>
+    </row>
+    <row r="314" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A314" s="4" t="s">
+        <v>623</v>
+      </c>
+      <c r="B314" s="14" t="s">
+        <v>624</v>
+      </c>
+      <c r="C314" s="78" t="s">
+        <v>625</v>
+      </c>
+      <c r="D314" s="19">
+        <v>46368</v>
+      </c>
+      <c r="E314" s="64"/>
+      <c r="F314" s="64"/>
+    </row>
+    <row r="315" spans="1:6" ht="147" x14ac:dyDescent="0.3">
+      <c r="A315" s="3" t="s">
+        <v>2115</v>
+      </c>
+      <c r="B315" s="10" t="s">
+        <v>2116</v>
+      </c>
+      <c r="C315" s="78" t="s">
+        <v>522</v>
+      </c>
+      <c r="D315" s="26">
+        <v>46207</v>
+      </c>
+      <c r="E315" s="64"/>
+      <c r="F315" s="64"/>
+    </row>
+    <row r="316" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A316" s="3" t="s">
+        <v>2701</v>
+      </c>
+      <c r="B316" s="10" t="s">
+        <v>626</v>
+      </c>
+      <c r="C316" s="78" t="s">
+        <v>627</v>
+      </c>
+      <c r="D316" s="19">
+        <v>46323</v>
+      </c>
+      <c r="E316" s="64"/>
+      <c r="F316" s="64"/>
+    </row>
+    <row r="317" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A317" s="3" t="s">
+        <v>2604</v>
+      </c>
+      <c r="B317" s="10" t="s">
+        <v>628</v>
+      </c>
+      <c r="C317" s="78" t="s">
+        <v>629</v>
+      </c>
+      <c r="D317" s="26">
+        <v>46365</v>
+      </c>
+      <c r="E317" s="64"/>
+      <c r="F317" s="64"/>
+    </row>
+    <row r="318" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A318" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="B318" s="20" t="s">
+        <v>631</v>
+      </c>
+      <c r="C318" s="78" t="s">
+        <v>632</v>
+      </c>
+      <c r="D318" s="19">
+        <v>46375</v>
+      </c>
+      <c r="E318" s="64"/>
+      <c r="F318" s="64"/>
+    </row>
+    <row r="319" spans="1:6" ht="210.5" x14ac:dyDescent="0.3">
+      <c r="A319" s="7" t="s">
+        <v>2901</v>
+      </c>
+      <c r="B319" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C319" s="78" t="s">
+        <v>633</v>
+      </c>
+      <c r="D319" s="19">
+        <v>46402</v>
+      </c>
+      <c r="E319" s="64"/>
+      <c r="F319" s="64"/>
+    </row>
+    <row r="320" spans="1:6" ht="168" x14ac:dyDescent="0.3">
+      <c r="A320" s="3" t="s">
+        <v>2744</v>
+      </c>
+      <c r="B320" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C320" s="78" t="s">
+        <v>634</v>
+      </c>
+      <c r="D320" s="19">
+        <v>46404</v>
+      </c>
+      <c r="E320" s="64"/>
+      <c r="F320" s="64"/>
+    </row>
+    <row r="321" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A321" s="4" t="s">
+        <v>2486</v>
+      </c>
+      <c r="B321" s="10" t="s">
+        <v>91</v>
+      </c>
+      <c r="C321" s="78" t="s">
+        <v>635</v>
+      </c>
+      <c r="D321" s="19">
+        <v>46153</v>
+      </c>
+      <c r="E321" s="64"/>
+      <c r="F321" s="64"/>
+    </row>
+    <row r="322" spans="1:6" ht="273" x14ac:dyDescent="0.3">
+      <c r="A322" s="2" t="s">
+        <v>2902</v>
+      </c>
+      <c r="B322" s="20" t="s">
+        <v>636</v>
+      </c>
+      <c r="C322" s="78" t="s">
+        <v>637</v>
+      </c>
+      <c r="D322" s="19">
+        <v>46409</v>
+      </c>
+      <c r="E322" s="64"/>
+      <c r="F322" s="64"/>
+    </row>
+    <row r="323" spans="1:6" ht="30.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A323" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="B323" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="C323" s="78" t="s">
+        <v>194</v>
+      </c>
+      <c r="D323" s="19">
+        <v>46222</v>
+      </c>
+      <c r="E323" s="64"/>
+      <c r="F323" s="64"/>
+    </row>
+    <row r="324" spans="1:6" ht="189" x14ac:dyDescent="0.3">
+      <c r="A324" s="4" t="s">
+        <v>2775</v>
+      </c>
+      <c r="B324" s="10" t="s">
+        <v>639</v>
+      </c>
+      <c r="C324" s="78" t="s">
+        <v>640</v>
+      </c>
+      <c r="D324" s="19">
+        <v>46402</v>
+      </c>
+      <c r="E324" s="64"/>
+      <c r="F324" s="64"/>
+    </row>
+    <row r="325" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A325" s="3" t="s">
+        <v>641</v>
+      </c>
+      <c r="B325" s="10" t="s">
+        <v>642</v>
+      </c>
+      <c r="C325" s="78" t="s">
+        <v>3332</v>
+      </c>
+      <c r="D325" s="19">
+        <v>46447</v>
+      </c>
+      <c r="E325" s="64"/>
+      <c r="F325" s="64"/>
+    </row>
+    <row r="326" spans="1:6" ht="105" x14ac:dyDescent="0.3">
+      <c r="A326" s="1" t="s">
+        <v>2903</v>
+      </c>
+      <c r="B326" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C326" s="78" t="s">
+        <v>3333</v>
+      </c>
+      <c r="D326" s="26">
+        <v>46415</v>
+      </c>
+      <c r="E326" s="64"/>
+      <c r="F326" s="64"/>
+    </row>
+    <row r="327" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A327" s="3" t="s">
+        <v>643</v>
+      </c>
+      <c r="B327" s="11" t="s">
+        <v>644</v>
+      </c>
+      <c r="C327" s="78" t="s">
+        <v>645</v>
+      </c>
+      <c r="D327" s="26">
+        <v>46414</v>
+      </c>
+      <c r="E327" s="64"/>
+      <c r="F327" s="64"/>
+    </row>
+    <row r="328" spans="1:6" ht="136.5" x14ac:dyDescent="0.3">
+      <c r="A328" s="1" t="s">
+        <v>2904</v>
+      </c>
+      <c r="B328" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C328" s="78" t="s">
+        <v>646</v>
+      </c>
+      <c r="D328" s="26">
+        <v>46416</v>
+      </c>
+      <c r="E328" s="64"/>
+      <c r="F328" s="64"/>
+    </row>
+    <row r="329" spans="1:6" ht="304.5" x14ac:dyDescent="0.3">
+      <c r="A329" s="4" t="s">
+        <v>647</v>
+      </c>
+      <c r="B329" s="11" t="s">
+        <v>2134</v>
+      </c>
+      <c r="C329" s="78" t="s">
+        <v>648</v>
+      </c>
+      <c r="D329" s="19">
+        <v>46211</v>
+      </c>
+      <c r="E329" s="64"/>
+      <c r="F329" s="64"/>
+    </row>
+    <row r="330" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A330" s="3" t="s">
+        <v>649</v>
+      </c>
+      <c r="B330" s="14" t="s">
+        <v>650</v>
+      </c>
+      <c r="C330" s="78" t="s">
+        <v>651</v>
+      </c>
+      <c r="D330" s="26">
+        <v>46367</v>
+      </c>
+      <c r="E330" s="64"/>
+      <c r="F330" s="64"/>
+    </row>
+    <row r="331" spans="1:6" ht="126" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A331" s="3" t="s">
+        <v>2721</v>
+      </c>
+      <c r="B331" s="14" t="s">
+        <v>652</v>
+      </c>
+      <c r="C331" s="78" t="s">
+        <v>3627</v>
+      </c>
+      <c r="D331" s="26">
+        <v>46422</v>
+      </c>
+      <c r="E331" s="64"/>
+      <c r="F331" s="64"/>
+    </row>
+    <row r="332" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A332" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="B332" s="10" t="s">
+        <v>504</v>
+      </c>
+      <c r="C332" s="78" t="s">
+        <v>3628</v>
+      </c>
+      <c r="D332" s="19">
+        <v>46227</v>
+      </c>
+      <c r="E332" s="64"/>
+      <c r="F332" s="64"/>
+    </row>
+    <row r="333" spans="1:6" ht="136.5" x14ac:dyDescent="0.3">
+      <c r="A333" s="4" t="s">
+        <v>654</v>
+      </c>
+      <c r="B333" s="20" t="s">
+        <v>655</v>
+      </c>
+      <c r="C333" s="78" t="s">
+        <v>656</v>
+      </c>
+      <c r="D333" s="19">
+        <v>46424</v>
+      </c>
+      <c r="E333" s="64"/>
+      <c r="F333" s="64"/>
+    </row>
+    <row r="334" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A334" s="3" t="s">
+        <v>657</v>
+      </c>
+      <c r="B334" s="10" t="s">
+        <v>658</v>
+      </c>
+      <c r="C334" s="78" t="s">
+        <v>659</v>
+      </c>
+      <c r="D334" s="19">
+        <v>46436</v>
+      </c>
+      <c r="E334" s="64"/>
+      <c r="F334" s="64"/>
+    </row>
+    <row r="335" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="A335" s="4" t="s">
+        <v>2905</v>
+      </c>
+      <c r="B335" s="11" t="s">
+        <v>660</v>
+      </c>
+      <c r="C335" s="78" t="s">
+        <v>3334</v>
+      </c>
+      <c r="D335" s="19">
+        <v>46439</v>
+      </c>
+      <c r="E335" s="64"/>
+      <c r="F335" s="64"/>
+    </row>
+    <row r="336" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A336" s="3" t="s">
+        <v>2200</v>
+      </c>
+      <c r="B336" s="14" t="s">
+        <v>661</v>
+      </c>
+      <c r="C336" s="78" t="s">
+        <v>3335</v>
+      </c>
+      <c r="D336" s="19">
+        <v>46445</v>
+      </c>
+      <c r="E336" s="64"/>
+      <c r="F336" s="64"/>
+    </row>
+    <row r="337" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A337" s="3" t="s">
+        <v>2906</v>
+      </c>
+      <c r="B337" s="10" t="s">
+        <v>662</v>
+      </c>
+      <c r="C337" s="78" t="s">
+        <v>606</v>
+      </c>
+      <c r="D337" s="19">
+        <v>46473</v>
+      </c>
+      <c r="E337" s="64"/>
+      <c r="F337" s="64"/>
+    </row>
+    <row r="338" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A338" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="B338" s="10" t="s">
+        <v>504</v>
+      </c>
+      <c r="C338" s="78" t="s">
+        <v>664</v>
+      </c>
+      <c r="D338" s="19">
+        <v>46482</v>
+      </c>
+      <c r="E338" s="64"/>
+      <c r="F338" s="64"/>
+    </row>
+    <row r="339" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A339" s="3" t="s">
+        <v>665</v>
+      </c>
+      <c r="B339" s="14" t="s">
+        <v>666</v>
+      </c>
+      <c r="C339" s="78" t="s">
+        <v>3629</v>
+      </c>
+      <c r="D339" s="19">
+        <v>46478</v>
+      </c>
+      <c r="E339" s="64"/>
+      <c r="F339" s="64"/>
+    </row>
+    <row r="340" spans="1:6" ht="231" x14ac:dyDescent="0.3">
+      <c r="A340" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="B340" s="11" t="s">
+        <v>668</v>
+      </c>
+      <c r="C340" s="78" t="s">
+        <v>669</v>
+      </c>
+      <c r="D340" s="19">
+        <v>46456</v>
+      </c>
+      <c r="E340" s="64"/>
+      <c r="F340" s="64"/>
+    </row>
+    <row r="341" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A341" s="4" t="s">
+        <v>670</v>
+      </c>
+      <c r="B341" s="10" t="s">
+        <v>671</v>
+      </c>
+      <c r="C341" s="78" t="s">
+        <v>429</v>
+      </c>
+      <c r="D341" s="19">
+        <v>46448</v>
+      </c>
+      <c r="E341" s="64"/>
+      <c r="F341" s="64"/>
+    </row>
+    <row r="342" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A342" s="3" t="s">
+        <v>675</v>
+      </c>
+      <c r="B342" s="14" t="s">
+        <v>676</v>
+      </c>
+      <c r="C342" s="78" t="s">
+        <v>677</v>
+      </c>
+      <c r="D342" s="26">
+        <v>46321</v>
+      </c>
+      <c r="E342" s="64"/>
+      <c r="F342" s="64"/>
+    </row>
+    <row r="343" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A343" s="3" t="s">
+        <v>678</v>
+      </c>
+      <c r="B343" s="14" t="s">
+        <v>679</v>
+      </c>
+      <c r="C343" s="78" t="s">
+        <v>680</v>
+      </c>
+      <c r="D343" s="19">
+        <v>46152</v>
+      </c>
+      <c r="E343" s="64"/>
+      <c r="F343" s="64"/>
+    </row>
+    <row r="344" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A344" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="B344" s="14" t="s">
+        <v>682</v>
+      </c>
+      <c r="C344" s="78" t="s">
+        <v>422</v>
+      </c>
+      <c r="D344" s="26">
+        <v>46457</v>
+      </c>
+      <c r="E344" s="64"/>
+      <c r="F344" s="64"/>
+    </row>
+    <row r="345" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="A345" s="3" t="s">
+        <v>683</v>
+      </c>
+      <c r="B345" s="10" t="s">
+        <v>684</v>
+      </c>
+      <c r="C345" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D345" s="19">
+        <v>46179</v>
+      </c>
+      <c r="E345" s="64"/>
+      <c r="F345" s="64"/>
+    </row>
+    <row r="346" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A346" s="3" t="s">
+        <v>685</v>
+      </c>
+      <c r="B346" s="14" t="s">
+        <v>686</v>
+      </c>
+      <c r="C346" s="78" t="s">
+        <v>687</v>
+      </c>
+      <c r="D346" s="26">
+        <v>46152</v>
+      </c>
+      <c r="E346" s="64"/>
+      <c r="F346" s="64"/>
+    </row>
+    <row r="347" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A347" s="3" t="s">
+        <v>2907</v>
+      </c>
+      <c r="B347" s="10" t="s">
+        <v>688</v>
+      </c>
+      <c r="C347" s="78" t="s">
+        <v>689</v>
+      </c>
+      <c r="D347" s="19">
+        <v>46187</v>
+      </c>
+      <c r="E347" s="64"/>
+      <c r="F347" s="64"/>
+    </row>
+    <row r="348" spans="1:6" ht="126" x14ac:dyDescent="0.3">
+      <c r="A348" s="3" t="s">
+        <v>2908</v>
+      </c>
+      <c r="B348" s="10" t="s">
+        <v>690</v>
+      </c>
+      <c r="C348" s="78" t="s">
+        <v>691</v>
+      </c>
+      <c r="D348" s="26">
+        <v>46187</v>
+      </c>
+      <c r="E348" s="64"/>
+      <c r="F348" s="64"/>
+    </row>
+    <row r="349" spans="1:6" ht="409.5" x14ac:dyDescent="0.3">
+      <c r="A349" s="4" t="s">
+        <v>692</v>
+      </c>
+      <c r="B349" s="14" t="s">
+        <v>693</v>
+      </c>
+      <c r="C349" s="78" t="s">
+        <v>694</v>
+      </c>
+      <c r="D349" s="26">
+        <v>46422</v>
+      </c>
+      <c r="E349" s="64"/>
+      <c r="F349" s="64"/>
+    </row>
+    <row r="350" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A350" s="3" t="s">
+        <v>695</v>
+      </c>
+      <c r="B350" s="14" t="s">
+        <v>696</v>
+      </c>
+      <c r="C350" s="78" t="s">
+        <v>697</v>
+      </c>
+      <c r="D350" s="19">
+        <v>46167</v>
+      </c>
+      <c r="E350" s="64"/>
+      <c r="F350" s="64"/>
+    </row>
+    <row r="351" spans="1:6" ht="147" x14ac:dyDescent="0.3">
+      <c r="A351" s="15" t="s">
+        <v>2909</v>
+      </c>
+      <c r="B351" s="10" t="s">
+        <v>698</v>
+      </c>
+      <c r="C351" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D351" s="19">
+        <v>46188</v>
+      </c>
+      <c r="E351" s="64"/>
+      <c r="F351" s="64"/>
+    </row>
+    <row r="352" spans="1:6" ht="44.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A352" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="B352" s="11" t="s">
+        <v>700</v>
+      </c>
+      <c r="C352" s="78" t="s">
+        <v>3630</v>
+      </c>
+      <c r="D352" s="19">
+        <v>46192</v>
+      </c>
+      <c r="E352" s="64"/>
+      <c r="F352" s="64"/>
+    </row>
+    <row r="353" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="A353" s="1" t="s">
+        <v>2910</v>
+      </c>
+      <c r="B353" s="10" t="s">
+        <v>701</v>
+      </c>
+      <c r="C353" s="78" t="s">
+        <v>702</v>
+      </c>
+      <c r="D353" s="19">
+        <v>46192</v>
+      </c>
+      <c r="E353" s="64"/>
+      <c r="F353" s="64"/>
+    </row>
+    <row r="354" spans="1:6" ht="357" x14ac:dyDescent="0.3">
+      <c r="A354" s="2" t="s">
+        <v>2911</v>
+      </c>
+      <c r="B354" s="10" t="s">
+        <v>2091</v>
+      </c>
+      <c r="C354" s="78" t="s">
+        <v>703</v>
+      </c>
+      <c r="D354" s="19">
+        <v>46193</v>
+      </c>
+      <c r="E354" s="64"/>
+      <c r="F354" s="64"/>
+    </row>
+    <row r="355" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A355" s="3" t="s">
+        <v>704</v>
+      </c>
+      <c r="B355" s="14" t="s">
+        <v>705</v>
+      </c>
+      <c r="C355" s="78" t="s">
+        <v>706</v>
+      </c>
+      <c r="D355" s="19">
+        <v>46204</v>
+      </c>
+      <c r="E355" s="64"/>
+      <c r="F355" s="64"/>
+    </row>
+    <row r="356" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A356" s="3" t="s">
+        <v>707</v>
+      </c>
+      <c r="B356" s="14" t="s">
+        <v>708</v>
+      </c>
+      <c r="C356" s="78" t="s">
+        <v>709</v>
+      </c>
+      <c r="D356" s="26">
+        <v>46204</v>
+      </c>
+      <c r="E356" s="64"/>
+      <c r="F356" s="64"/>
+    </row>
+    <row r="357" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A357" s="3" t="s">
+        <v>2255</v>
+      </c>
+      <c r="B357" s="14" t="s">
+        <v>710</v>
+      </c>
+      <c r="C357" s="78" t="s">
+        <v>351</v>
+      </c>
+      <c r="D357" s="26">
+        <v>46209</v>
+      </c>
+      <c r="E357" s="64"/>
+      <c r="F357" s="64"/>
+    </row>
+    <row r="358" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A358" s="6" t="s">
+        <v>711</v>
+      </c>
+      <c r="B358" s="14" t="s">
+        <v>712</v>
+      </c>
+      <c r="C358" s="78" t="s">
+        <v>713</v>
+      </c>
+      <c r="D358" s="26">
+        <v>46144</v>
+      </c>
+      <c r="E358" s="64"/>
+      <c r="F358" s="64"/>
+    </row>
+    <row r="359" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A359" s="3" t="s">
+        <v>714</v>
+      </c>
+      <c r="B359" s="14" t="s">
+        <v>715</v>
+      </c>
+      <c r="C359" s="78" t="s">
+        <v>716</v>
+      </c>
+      <c r="D359" s="26">
+        <v>46499</v>
+      </c>
+      <c r="E359" s="64"/>
+      <c r="F359" s="64"/>
+    </row>
+    <row r="360" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A360" s="3" t="s">
+        <v>2582</v>
+      </c>
+      <c r="B360" s="11" t="s">
+        <v>440</v>
+      </c>
+      <c r="C360" s="78" t="s">
+        <v>717</v>
+      </c>
+      <c r="D360" s="26">
+        <v>46227</v>
+      </c>
+      <c r="E360" s="64"/>
+      <c r="F360" s="64"/>
+    </row>
+    <row r="361" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A361" s="3" t="s">
+        <v>1964</v>
+      </c>
+      <c r="B361" s="10" t="s">
+        <v>718</v>
+      </c>
+      <c r="C361" s="78" t="s">
+        <v>3336</v>
+      </c>
+      <c r="D361" s="26">
+        <v>46142</v>
+      </c>
+      <c r="E361" s="64"/>
+      <c r="F361" s="64"/>
+    </row>
+    <row r="362" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A362" s="3" t="s">
+        <v>719</v>
+      </c>
+      <c r="B362" s="10" t="s">
+        <v>720</v>
+      </c>
+      <c r="C362" s="78" t="s">
+        <v>721</v>
+      </c>
+      <c r="D362" s="26">
+        <v>46221</v>
+      </c>
+      <c r="E362" s="64"/>
+      <c r="F362" s="64"/>
+    </row>
+    <row r="363" spans="1:6" ht="189" x14ac:dyDescent="0.3">
+      <c r="A363" s="3" t="s">
+        <v>2912</v>
+      </c>
+      <c r="B363" s="14" t="s">
+        <v>722</v>
+      </c>
+      <c r="C363" s="78" t="s">
+        <v>723</v>
+      </c>
+      <c r="D363" s="19">
+        <v>46244</v>
+      </c>
+      <c r="E363" s="64"/>
+      <c r="F363" s="64"/>
+    </row>
+    <row r="364" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A364" s="3" t="s">
+        <v>2254</v>
+      </c>
+      <c r="B364" s="14" t="s">
+        <v>724</v>
+      </c>
+      <c r="C364" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D364" s="19">
+        <v>46244</v>
+      </c>
+      <c r="E364" s="64"/>
+      <c r="F364" s="64"/>
+    </row>
+    <row r="365" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A365" s="4" t="s">
+        <v>725</v>
+      </c>
+      <c r="B365" s="10" t="s">
+        <v>405</v>
+      </c>
+      <c r="C365" s="78" t="s">
+        <v>406</v>
+      </c>
+      <c r="D365" s="26">
+        <v>46373</v>
+      </c>
+      <c r="E365" s="64"/>
+      <c r="F365" s="64"/>
+    </row>
+    <row r="366" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A366" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="B366" s="11" t="s">
+        <v>325</v>
+      </c>
+      <c r="C366" s="78" t="s">
+        <v>727</v>
+      </c>
+      <c r="D366" s="19">
+        <v>46366</v>
+      </c>
+      <c r="E366" s="64"/>
+      <c r="F366" s="64"/>
+    </row>
+    <row r="367" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A367" s="3" t="s">
+        <v>2085</v>
+      </c>
+      <c r="B367" s="10" t="s">
+        <v>728</v>
+      </c>
+      <c r="C367" s="78" t="s">
+        <v>3337</v>
+      </c>
+      <c r="D367" s="26">
+        <v>46191</v>
+      </c>
+      <c r="E367" s="64"/>
+      <c r="F367" s="64"/>
+    </row>
+    <row r="368" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A368" s="3" t="s">
+        <v>2913</v>
+      </c>
+      <c r="B368" s="10" t="s">
+        <v>690</v>
+      </c>
+      <c r="C368" s="78" t="s">
+        <v>691</v>
+      </c>
+      <c r="D368" s="26">
+        <v>46280</v>
+      </c>
+      <c r="E368" s="64"/>
+      <c r="F368" s="64"/>
+    </row>
+    <row r="369" spans="1:6" ht="220.5" x14ac:dyDescent="0.3">
+      <c r="A369" s="32" t="s">
+        <v>2914</v>
+      </c>
+      <c r="B369" s="16" t="s">
+        <v>729</v>
+      </c>
+      <c r="C369" s="78" t="s">
+        <v>730</v>
+      </c>
+      <c r="D369" s="35">
+        <v>46310</v>
+      </c>
+      <c r="E369" s="64"/>
+      <c r="F369" s="64"/>
+    </row>
+    <row r="370" spans="1:6" ht="66" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A370" s="3" t="s">
+        <v>2360</v>
+      </c>
+      <c r="B370" s="11" t="s">
+        <v>731</v>
+      </c>
+      <c r="C370" s="78" t="s">
+        <v>3631</v>
+      </c>
+      <c r="D370" s="26">
+        <v>46302</v>
+      </c>
+      <c r="E370" s="64"/>
+      <c r="F370" s="64"/>
+    </row>
+    <row r="371" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A371" s="1" t="s">
+        <v>2641</v>
+      </c>
+      <c r="B371" s="10" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C371" s="82" t="s">
+        <v>494</v>
+      </c>
+      <c r="D371" s="19">
+        <v>46295</v>
+      </c>
+      <c r="E371" s="64"/>
+      <c r="F371" s="64"/>
+    </row>
+    <row r="372" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A372" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="B372" s="10" t="s">
+        <v>733</v>
+      </c>
+      <c r="C372" s="78" t="s">
+        <v>734</v>
+      </c>
+      <c r="D372" s="102">
+        <v>46316</v>
+      </c>
+      <c r="E372" s="64"/>
+      <c r="F372" s="64"/>
+    </row>
+    <row r="373" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A373" s="3" t="s">
+        <v>2158</v>
+      </c>
+      <c r="B373" s="11" t="s">
+        <v>444</v>
+      </c>
+      <c r="C373" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="D373" s="19">
+        <v>46264</v>
+      </c>
+      <c r="E373" s="64"/>
+      <c r="F373" s="64"/>
+    </row>
+    <row r="374" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A374" s="3" t="s">
+        <v>735</v>
+      </c>
+      <c r="B374" s="10" t="s">
+        <v>736</v>
+      </c>
+      <c r="C374" s="78" t="s">
+        <v>737</v>
+      </c>
+      <c r="D374" s="19">
+        <v>46486</v>
+      </c>
+      <c r="E374" s="64"/>
+      <c r="F374" s="64"/>
+    </row>
+    <row r="375" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="A375" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="B375" s="14" t="s">
+        <v>739</v>
+      </c>
+      <c r="C375" s="86" t="s">
+        <v>740</v>
+      </c>
+      <c r="D375" s="19">
+        <v>46360</v>
+      </c>
+      <c r="E375" s="64"/>
+      <c r="F375" s="64"/>
+    </row>
+    <row r="376" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A376" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="B376" s="10" t="s">
+        <v>742</v>
+      </c>
+      <c r="C376" s="78" t="s">
+        <v>743</v>
+      </c>
+      <c r="D376" s="19">
+        <v>46271</v>
+      </c>
+      <c r="E376" s="64"/>
+      <c r="F376" s="64"/>
+    </row>
+    <row r="377" spans="1:6" ht="95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A377" s="3" t="s">
+        <v>744</v>
+      </c>
+      <c r="B377" s="14" t="s">
+        <v>745</v>
+      </c>
+      <c r="C377" s="86" t="s">
+        <v>3632</v>
+      </c>
+      <c r="D377" s="19">
+        <v>46332</v>
+      </c>
+      <c r="E377" s="64"/>
+      <c r="F377" s="64"/>
+    </row>
+    <row r="378" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A378" s="3" t="s">
+        <v>746</v>
+      </c>
+      <c r="B378" s="14" t="s">
+        <v>747</v>
+      </c>
+      <c r="C378" s="78" t="s">
+        <v>748</v>
+      </c>
+      <c r="D378" s="26">
+        <v>46353</v>
+      </c>
+      <c r="E378" s="64"/>
+      <c r="F378" s="64"/>
+    </row>
+    <row r="379" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A379" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="B379" s="10" t="s">
+        <v>750</v>
+      </c>
+      <c r="C379" s="78" t="s">
+        <v>751</v>
+      </c>
+      <c r="D379" s="19">
+        <v>46318</v>
+      </c>
+      <c r="E379" s="64"/>
+      <c r="F379" s="64"/>
+    </row>
+    <row r="380" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A380" s="3" t="s">
+        <v>752</v>
+      </c>
+      <c r="B380" s="14" t="s">
+        <v>624</v>
+      </c>
+      <c r="C380" s="78" t="s">
+        <v>625</v>
+      </c>
+      <c r="D380" s="26">
+        <v>46368</v>
+      </c>
+      <c r="E380" s="64"/>
+      <c r="F380" s="64"/>
+    </row>
+    <row r="381" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A381" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="B381" s="10" t="s">
+        <v>754</v>
+      </c>
+      <c r="C381" s="78" t="s">
+        <v>3633</v>
+      </c>
+      <c r="D381" s="19">
+        <v>46453</v>
+      </c>
+      <c r="E381" s="64"/>
+      <c r="F381" s="64"/>
+    </row>
+    <row r="382" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A382" s="3" t="s">
+        <v>3113</v>
+      </c>
+      <c r="B382" s="11" t="s">
+        <v>352</v>
+      </c>
+      <c r="C382" s="78" t="s">
+        <v>2110</v>
+      </c>
+      <c r="D382" s="19">
+        <v>46370</v>
+      </c>
+      <c r="E382" s="64"/>
+      <c r="F382" s="64"/>
+    </row>
+    <row r="383" spans="1:6" ht="105" x14ac:dyDescent="0.3">
+      <c r="A383" s="3" t="s">
+        <v>755</v>
+      </c>
+      <c r="B383" s="14" t="s">
+        <v>756</v>
+      </c>
+      <c r="C383" s="78" t="s">
+        <v>429</v>
+      </c>
+      <c r="D383" s="26">
+        <v>46359</v>
+      </c>
+      <c r="E383" s="64"/>
+      <c r="F383" s="64"/>
+    </row>
+    <row r="384" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A384" s="3" t="s">
+        <v>757</v>
+      </c>
+      <c r="B384" s="11" t="s">
+        <v>758</v>
+      </c>
+      <c r="C384" s="78" t="s">
+        <v>3338</v>
+      </c>
+      <c r="D384" s="26">
+        <v>46366</v>
+      </c>
+      <c r="E384" s="64"/>
+      <c r="F384" s="64"/>
+    </row>
+    <row r="385" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A385" s="3" t="s">
+        <v>759</v>
+      </c>
+      <c r="B385" s="14" t="s">
+        <v>760</v>
+      </c>
+      <c r="C385" s="78" t="s">
+        <v>3200</v>
+      </c>
+      <c r="D385" s="26">
+        <v>46363</v>
+      </c>
+      <c r="E385" s="64"/>
+      <c r="F385" s="64"/>
+    </row>
+    <row r="386" spans="1:6" ht="220.5" x14ac:dyDescent="0.3">
+      <c r="A386" s="2" t="s">
+        <v>761</v>
+      </c>
+      <c r="B386" s="10" t="s">
+        <v>762</v>
+      </c>
+      <c r="C386" s="78" t="s">
+        <v>3201</v>
+      </c>
+      <c r="D386" s="26">
+        <v>46331</v>
+      </c>
+      <c r="E386" s="64"/>
+      <c r="F386" s="64"/>
+    </row>
+    <row r="387" spans="1:6" ht="231" x14ac:dyDescent="0.3">
+      <c r="A387" s="4" t="s">
+        <v>2915</v>
+      </c>
+      <c r="B387" s="10" t="s">
+        <v>763</v>
+      </c>
+      <c r="C387" s="78" t="s">
+        <v>3339</v>
+      </c>
+      <c r="D387" s="19">
+        <v>46184</v>
+      </c>
+      <c r="E387" s="64"/>
+      <c r="F387" s="64"/>
+    </row>
+    <row r="388" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="A388" s="2" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B388" s="10" t="s">
+        <v>764</v>
+      </c>
+      <c r="C388" s="78" t="s">
+        <v>3340</v>
+      </c>
+      <c r="D388" s="19">
+        <v>46368</v>
+      </c>
+      <c r="E388" s="64"/>
+      <c r="F388" s="64"/>
+    </row>
+    <row r="389" spans="1:6" ht="178.5" x14ac:dyDescent="0.3">
+      <c r="A389" s="2" t="s">
+        <v>765</v>
+      </c>
+      <c r="B389" s="10" t="s">
+        <v>766</v>
+      </c>
+      <c r="C389" s="78" t="s">
+        <v>767</v>
+      </c>
+      <c r="D389" s="19">
+        <v>46377</v>
+      </c>
+      <c r="E389" s="64"/>
+      <c r="F389" s="64"/>
+    </row>
+    <row r="390" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A390" s="3" t="s">
+        <v>768</v>
+      </c>
+      <c r="B390" s="14" t="s">
+        <v>769</v>
+      </c>
+      <c r="C390" s="78" t="s">
+        <v>3634</v>
+      </c>
+      <c r="D390" s="26">
+        <v>46308</v>
+      </c>
+      <c r="E390" s="64"/>
+      <c r="F390" s="64"/>
+    </row>
+    <row r="391" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A391" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="B391" s="14" t="s">
+        <v>771</v>
+      </c>
+      <c r="C391" s="78" t="s">
+        <v>3635</v>
+      </c>
+      <c r="D391" s="19">
+        <v>46392</v>
+      </c>
+      <c r="E391" s="64"/>
+      <c r="F391" s="64"/>
+    </row>
+    <row r="392" spans="1:6" ht="325.5" x14ac:dyDescent="0.3">
+      <c r="A392" s="1" t="s">
+        <v>2916</v>
+      </c>
+      <c r="B392" s="11" t="s">
+        <v>772</v>
+      </c>
+      <c r="C392" s="78" t="s">
+        <v>773</v>
+      </c>
+      <c r="D392" s="19">
+        <v>46283</v>
+      </c>
+      <c r="E392" s="64"/>
+      <c r="F392" s="64"/>
+    </row>
+    <row r="393" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A393" s="3" t="s">
+        <v>774</v>
+      </c>
+      <c r="B393" s="14" t="s">
+        <v>775</v>
+      </c>
+      <c r="C393" s="78" t="s">
+        <v>3636</v>
+      </c>
+      <c r="D393" s="19">
+        <v>46376</v>
+      </c>
+      <c r="E393" s="64"/>
+      <c r="F393" s="64"/>
+    </row>
+    <row r="394" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A394" s="3" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B394" s="10" t="s">
+        <v>776</v>
+      </c>
+      <c r="C394" s="86" t="s">
+        <v>777</v>
+      </c>
+      <c r="D394" s="19">
+        <v>46398</v>
+      </c>
+      <c r="E394" s="64"/>
+      <c r="F394" s="64"/>
+    </row>
+    <row r="395" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A395" s="3" t="s">
+        <v>778</v>
+      </c>
+      <c r="B395" s="11" t="s">
+        <v>779</v>
+      </c>
+      <c r="C395" s="87" t="s">
+        <v>3637</v>
+      </c>
+      <c r="D395" s="26">
+        <v>46281</v>
+      </c>
+      <c r="E395" s="64"/>
+      <c r="F395" s="64"/>
+    </row>
+    <row r="396" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A396" s="1" t="s">
+        <v>2917</v>
+      </c>
+      <c r="B396" s="11" t="s">
+        <v>780</v>
+      </c>
+      <c r="C396" s="78" t="s">
+        <v>781</v>
+      </c>
+      <c r="D396" s="19">
+        <v>46326</v>
+      </c>
+      <c r="E396" s="64"/>
+      <c r="F396" s="64"/>
+    </row>
+    <row r="397" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A397" s="3" t="s">
+        <v>2918</v>
+      </c>
+      <c r="B397" s="10" t="s">
+        <v>782</v>
+      </c>
+      <c r="C397" s="78" t="s">
+        <v>783</v>
+      </c>
+      <c r="D397" s="19">
+        <v>46409</v>
+      </c>
+      <c r="E397" s="64"/>
+      <c r="F397" s="64"/>
+    </row>
+    <row r="398" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A398" s="3" t="s">
+        <v>784</v>
+      </c>
+      <c r="B398" s="14" t="s">
+        <v>785</v>
+      </c>
+      <c r="C398" s="78" t="s">
+        <v>3638</v>
+      </c>
+      <c r="D398" s="19">
+        <v>46411</v>
+      </c>
+      <c r="E398" s="64"/>
+      <c r="F398" s="64"/>
+    </row>
+    <row r="399" spans="1:6" ht="168" x14ac:dyDescent="0.3">
+      <c r="A399" s="3" t="s">
+        <v>786</v>
+      </c>
+      <c r="B399" s="14" t="s">
+        <v>787</v>
+      </c>
+      <c r="C399" s="78" t="s">
+        <v>606</v>
+      </c>
+      <c r="D399" s="26">
+        <v>46460</v>
+      </c>
+      <c r="E399" s="64"/>
+      <c r="F399" s="64"/>
+    </row>
+    <row r="400" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A400" s="1" t="s">
+        <v>788</v>
+      </c>
+      <c r="B400" s="10" t="s">
+        <v>789</v>
+      </c>
+      <c r="C400" s="78" t="s">
+        <v>751</v>
+      </c>
+      <c r="D400" s="19">
+        <v>46318</v>
+      </c>
+      <c r="E400" s="64"/>
+      <c r="F400" s="64"/>
+    </row>
+    <row r="401" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A401" s="3" t="s">
+        <v>790</v>
+      </c>
+      <c r="B401" s="11" t="s">
+        <v>791</v>
+      </c>
+      <c r="C401" s="78" t="s">
+        <v>751</v>
+      </c>
+      <c r="D401" s="19">
+        <v>46415</v>
+      </c>
+      <c r="E401" s="64"/>
+      <c r="F401" s="64"/>
+    </row>
+    <row r="402" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A402" s="3" t="s">
+        <v>2919</v>
+      </c>
+      <c r="B402" s="14" t="s">
+        <v>792</v>
+      </c>
+      <c r="C402" s="78" t="s">
+        <v>793</v>
+      </c>
+      <c r="D402" s="19">
+        <v>46453</v>
+      </c>
+      <c r="E402" s="64"/>
+      <c r="F402" s="64"/>
+    </row>
+    <row r="403" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A403" s="3" t="s">
+        <v>794</v>
+      </c>
+      <c r="B403" s="10" t="s">
+        <v>795</v>
+      </c>
+      <c r="C403" s="78" t="s">
+        <v>796</v>
+      </c>
+      <c r="D403" s="26">
+        <v>46422</v>
+      </c>
+      <c r="E403" s="64"/>
+      <c r="F403" s="64"/>
+    </row>
+    <row r="404" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A404" s="3" t="s">
+        <v>797</v>
+      </c>
+      <c r="B404" s="14" t="s">
+        <v>798</v>
+      </c>
+      <c r="C404" s="78" t="s">
+        <v>3341</v>
+      </c>
+      <c r="D404" s="19">
+        <v>46429</v>
+      </c>
+      <c r="E404" s="64"/>
+      <c r="F404" s="64"/>
+    </row>
+    <row r="405" spans="1:6" ht="315.5" x14ac:dyDescent="0.3">
+      <c r="A405" s="7" t="s">
+        <v>799</v>
+      </c>
+      <c r="B405" s="10" t="s">
+        <v>800</v>
+      </c>
+      <c r="C405" s="78" t="s">
+        <v>801</v>
+      </c>
+      <c r="D405" s="26">
+        <v>46371</v>
+      </c>
+      <c r="E405" s="64"/>
+      <c r="F405" s="64"/>
+    </row>
+    <row r="406" spans="1:6" ht="273" x14ac:dyDescent="0.3">
+      <c r="A406" s="2" t="s">
+        <v>802</v>
+      </c>
+      <c r="B406" s="11" t="s">
+        <v>803</v>
+      </c>
+      <c r="C406" s="78" t="s">
+        <v>3342</v>
+      </c>
+      <c r="D406" s="19">
+        <v>46138</v>
+      </c>
+      <c r="E406" s="64"/>
+      <c r="F406" s="64"/>
+    </row>
+    <row r="407" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A407" s="3" t="s">
+        <v>2757</v>
+      </c>
+      <c r="B407" s="10" t="s">
+        <v>334</v>
+      </c>
+      <c r="C407" s="78" t="s">
+        <v>3639</v>
+      </c>
+      <c r="D407" s="26">
+        <v>46424</v>
+      </c>
+      <c r="E407" s="64"/>
+      <c r="F407" s="64"/>
+    </row>
+    <row r="408" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A408" s="3" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B408" s="10" t="s">
+        <v>2071</v>
+      </c>
+      <c r="C408" s="78" t="s">
+        <v>804</v>
+      </c>
+      <c r="D408" s="19">
+        <v>46439</v>
+      </c>
+      <c r="E408" s="64"/>
+      <c r="F408" s="64"/>
+    </row>
+    <row r="409" spans="1:6" ht="220.5" x14ac:dyDescent="0.3">
+      <c r="A409" s="4" t="s">
+        <v>805</v>
+      </c>
+      <c r="B409" s="10" t="s">
+        <v>806</v>
+      </c>
+      <c r="C409" s="78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D409" s="19">
+        <v>46335</v>
+      </c>
+      <c r="E409" s="64"/>
+      <c r="F409" s="64"/>
+    </row>
+    <row r="410" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A410" s="3" t="s">
+        <v>807</v>
+      </c>
+      <c r="B410" s="14" t="s">
+        <v>808</v>
+      </c>
+      <c r="C410" s="78" t="s">
+        <v>809</v>
+      </c>
+      <c r="D410" s="19">
+        <v>46444</v>
+      </c>
+      <c r="E410" s="64"/>
+      <c r="F410" s="64"/>
+    </row>
+    <row r="411" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A411" s="3" t="s">
+        <v>2773</v>
+      </c>
+      <c r="B411" s="10" t="s">
+        <v>810</v>
+      </c>
+      <c r="C411" s="78" t="s">
+        <v>811</v>
+      </c>
+      <c r="D411" s="19">
+        <v>46447</v>
+      </c>
+      <c r="E411" s="64"/>
+      <c r="F411" s="64"/>
+    </row>
+    <row r="412" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A412" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="B412" s="10" t="s">
+        <v>813</v>
+      </c>
+      <c r="C412" s="78" t="s">
+        <v>814</v>
+      </c>
+      <c r="D412" s="19">
+        <v>46444</v>
+      </c>
+      <c r="E412" s="64"/>
+      <c r="F412" s="64"/>
+    </row>
+    <row r="413" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="A413" s="4" t="s">
+        <v>3343</v>
+      </c>
+      <c r="B413" s="14" t="s">
+        <v>815</v>
+      </c>
+      <c r="C413" s="78" t="s">
+        <v>814</v>
+      </c>
+      <c r="D413" s="19">
+        <v>46445</v>
+      </c>
+      <c r="E413" s="64"/>
+      <c r="F413" s="64"/>
+    </row>
+    <row r="414" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A414" s="3" t="s">
+        <v>816</v>
+      </c>
+      <c r="B414" s="10" t="s">
+        <v>817</v>
+      </c>
+      <c r="C414" s="78" t="s">
+        <v>3640</v>
+      </c>
+      <c r="D414" s="19">
         <v>46464</v>
       </c>
-      <c r="E258" s="70"/>
-[...12 lines deleted...]
-      <c r="D259" s="30">
+      <c r="E414" s="64"/>
+      <c r="F414" s="64"/>
+    </row>
+    <row r="415" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A415" s="3" t="s">
+        <v>818</v>
+      </c>
+      <c r="B415" s="10" t="s">
+        <v>819</v>
+      </c>
+      <c r="C415" s="78" t="s">
+        <v>820</v>
+      </c>
+      <c r="D415" s="19">
+        <v>46456</v>
+      </c>
+      <c r="E415" s="64"/>
+      <c r="F415" s="64"/>
+    </row>
+    <row r="416" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A416" s="3" t="s">
+        <v>821</v>
+      </c>
+      <c r="B416" s="14" t="s">
+        <v>822</v>
+      </c>
+      <c r="C416" s="78" t="s">
+        <v>823</v>
+      </c>
+      <c r="D416" s="26">
+        <v>46456</v>
+      </c>
+      <c r="E416" s="64"/>
+      <c r="F416" s="64"/>
+    </row>
+    <row r="417" spans="1:7" ht="115.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A417" s="3" t="s">
+        <v>824</v>
+      </c>
+      <c r="B417" s="14" t="s">
+        <v>825</v>
+      </c>
+      <c r="C417" s="78" t="s">
+        <v>3641</v>
+      </c>
+      <c r="D417" s="26">
+        <v>46458</v>
+      </c>
+      <c r="E417" s="64"/>
+      <c r="F417" s="64"/>
+    </row>
+    <row r="418" spans="1:7" ht="178.5" x14ac:dyDescent="0.3">
+      <c r="A418" s="4" t="s">
+        <v>826</v>
+      </c>
+      <c r="B418" s="11" t="s">
+        <v>827</v>
+      </c>
+      <c r="C418" s="78" t="s">
+        <v>828</v>
+      </c>
+      <c r="D418" s="19">
+        <v>46495</v>
+      </c>
+      <c r="E418" s="64"/>
+      <c r="F418" s="64"/>
+    </row>
+    <row r="419" spans="1:7" ht="105" x14ac:dyDescent="0.3">
+      <c r="A419" s="3" t="s">
+        <v>2920</v>
+      </c>
+      <c r="B419" s="20" t="s">
+        <v>829</v>
+      </c>
+      <c r="C419" s="78" t="s">
+        <v>3344</v>
+      </c>
+      <c r="D419" s="19">
+        <v>46472</v>
+      </c>
+      <c r="E419" s="64"/>
+      <c r="F419" s="64"/>
+    </row>
+    <row r="420" spans="1:7" ht="210" x14ac:dyDescent="0.3">
+      <c r="A420" s="3" t="s">
+        <v>2921</v>
+      </c>
+      <c r="B420" s="10" t="s">
+        <v>830</v>
+      </c>
+      <c r="C420" s="78" t="s">
+        <v>831</v>
+      </c>
+      <c r="D420" s="19">
+        <v>46373</v>
+      </c>
+      <c r="E420" s="64"/>
+      <c r="F420" s="64"/>
+    </row>
+    <row r="421" spans="1:7" ht="21" x14ac:dyDescent="0.3">
+      <c r="A421" s="5" t="s">
+        <v>832</v>
+      </c>
+      <c r="B421" s="25" t="s">
+        <v>833</v>
+      </c>
+      <c r="C421" s="88" t="s">
+        <v>834</v>
+      </c>
+      <c r="D421" s="39">
+        <v>46427</v>
+      </c>
+      <c r="E421" s="64"/>
+      <c r="F421" s="64"/>
+    </row>
+    <row r="422" spans="1:7" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A422" s="3" t="s">
+        <v>2827</v>
+      </c>
+      <c r="B422" s="14" t="s">
+        <v>835</v>
+      </c>
+      <c r="C422" s="78" t="s">
+        <v>836</v>
+      </c>
+      <c r="D422" s="26">
+        <v>46435</v>
+      </c>
+      <c r="E422" s="64"/>
+      <c r="F422" s="64"/>
+    </row>
+    <row r="423" spans="1:7" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A423" s="4" t="s">
+        <v>837</v>
+      </c>
+      <c r="B423" s="11" t="s">
+        <v>838</v>
+      </c>
+      <c r="C423" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D423" s="19">
+        <v>46123</v>
+      </c>
+      <c r="E423" s="64"/>
+      <c r="F423" s="64"/>
+    </row>
+    <row r="424" spans="1:7" ht="42" x14ac:dyDescent="0.3">
+      <c r="A424" s="3" t="s">
+        <v>839</v>
+      </c>
+      <c r="B424" s="10" t="s">
+        <v>2341</v>
+      </c>
+      <c r="C424" s="78" t="s">
+        <v>840</v>
+      </c>
+      <c r="D424" s="26">
+        <v>46285</v>
+      </c>
+      <c r="E424" s="64"/>
+      <c r="F424" s="64"/>
+    </row>
+    <row r="425" spans="1:7" ht="21" x14ac:dyDescent="0.3">
+      <c r="A425" s="3" t="s">
+        <v>841</v>
+      </c>
+      <c r="B425" s="10" t="s">
+        <v>842</v>
+      </c>
+      <c r="C425" s="78" t="s">
+        <v>843</v>
+      </c>
+      <c r="D425" s="19">
+        <v>46131</v>
+      </c>
+      <c r="E425" s="64"/>
+      <c r="F425" s="64"/>
+    </row>
+    <row r="426" spans="1:7" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A426" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="B426" s="14" t="s">
+        <v>845</v>
+      </c>
+      <c r="C426" s="78" t="s">
+        <v>406</v>
+      </c>
+      <c r="D426" s="26">
+        <v>46495</v>
+      </c>
+      <c r="E426" s="64"/>
+      <c r="F426" s="64"/>
+    </row>
+    <row r="427" spans="1:7" ht="126" x14ac:dyDescent="0.3">
+      <c r="A427" s="3" t="s">
+        <v>2922</v>
+      </c>
+      <c r="B427" s="10" t="s">
+        <v>846</v>
+      </c>
+      <c r="C427" s="78" t="s">
+        <v>847</v>
+      </c>
+      <c r="D427" s="26">
+        <v>46171</v>
+      </c>
+      <c r="E427" s="64"/>
+      <c r="F427" s="64"/>
+    </row>
+    <row r="428" spans="1:7" ht="315" x14ac:dyDescent="0.3">
+      <c r="A428" s="4" t="s">
+        <v>2923</v>
+      </c>
+      <c r="B428" s="10" t="s">
+        <v>848</v>
+      </c>
+      <c r="C428" s="78" t="s">
+        <v>849</v>
+      </c>
+      <c r="D428" s="19">
+        <v>46349</v>
+      </c>
+      <c r="E428" s="18"/>
+      <c r="F428" s="18"/>
+      <c r="G428" s="18"/>
+    </row>
+    <row r="429" spans="1:7" ht="262.5" x14ac:dyDescent="0.3">
+      <c r="A429" s="3" t="s">
+        <v>850</v>
+      </c>
+      <c r="B429" s="10" t="s">
+        <v>851</v>
+      </c>
+      <c r="C429" s="78" t="s">
+        <v>852</v>
+      </c>
+      <c r="D429" s="26">
+        <v>46145</v>
+      </c>
+      <c r="E429" s="64"/>
+      <c r="F429" s="64"/>
+    </row>
+    <row r="430" spans="1:7" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A430" s="3" t="s">
+        <v>853</v>
+      </c>
+      <c r="B430" s="10" t="s">
+        <v>854</v>
+      </c>
+      <c r="C430" s="78" t="s">
+        <v>855</v>
+      </c>
+      <c r="D430" s="26">
+        <v>46511</v>
+      </c>
+      <c r="E430" s="64"/>
+      <c r="F430" s="64"/>
+    </row>
+    <row r="431" spans="1:7" ht="21" x14ac:dyDescent="0.3">
+      <c r="A431" s="1" t="s">
+        <v>856</v>
+      </c>
+      <c r="B431" s="11" t="s">
+        <v>857</v>
+      </c>
+      <c r="C431" s="78" t="s">
+        <v>309</v>
+      </c>
+      <c r="D431" s="19">
+        <v>46513</v>
+      </c>
+      <c r="E431" s="64"/>
+      <c r="F431" s="64"/>
+    </row>
+    <row r="432" spans="1:7" ht="84" x14ac:dyDescent="0.3">
+      <c r="A432" s="4" t="s">
+        <v>3345</v>
+      </c>
+      <c r="B432" s="10" t="s">
+        <v>858</v>
+      </c>
+      <c r="C432" s="78" t="s">
+        <v>859</v>
+      </c>
+      <c r="D432" s="19">
+        <v>46344</v>
+      </c>
+      <c r="E432" s="64"/>
+      <c r="F432" s="64"/>
+    </row>
+    <row r="433" spans="1:6" ht="304.5" x14ac:dyDescent="0.3">
+      <c r="A433" s="3" t="s">
+        <v>2924</v>
+      </c>
+      <c r="B433" s="14" t="s">
+        <v>860</v>
+      </c>
+      <c r="C433" s="78" t="s">
+        <v>861</v>
+      </c>
+      <c r="D433" s="19">
+        <v>46526</v>
+      </c>
+      <c r="E433" s="64"/>
+      <c r="F433" s="64"/>
+    </row>
+    <row r="434" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A434" s="3" t="s">
+        <v>2925</v>
+      </c>
+      <c r="B434" s="14" t="s">
+        <v>862</v>
+      </c>
+      <c r="C434" s="78" t="s">
+        <v>3142</v>
+      </c>
+      <c r="D434" s="19">
+        <v>46526</v>
+      </c>
+      <c r="E434" s="64"/>
+      <c r="F434" s="64"/>
+    </row>
+    <row r="435" spans="1:6" ht="85.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A435" s="3" t="s">
+        <v>863</v>
+      </c>
+      <c r="B435" s="14" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C435" s="78" t="s">
+        <v>3642</v>
+      </c>
+      <c r="D435" s="19">
+        <v>46494</v>
+      </c>
+      <c r="E435" s="64"/>
+      <c r="F435" s="64"/>
+    </row>
+    <row r="436" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A436" s="3" t="s">
+        <v>865</v>
+      </c>
+      <c r="B436" s="14" t="s">
+        <v>866</v>
+      </c>
+      <c r="C436" s="78" t="s">
+        <v>867</v>
+      </c>
+      <c r="D436" s="19">
+        <v>46528</v>
+      </c>
+      <c r="E436" s="64"/>
+      <c r="F436" s="64"/>
+    </row>
+    <row r="437" spans="1:6" ht="37" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A437" s="3" t="s">
+        <v>868</v>
+      </c>
+      <c r="B437" s="10" t="s">
+        <v>869</v>
+      </c>
+      <c r="C437" s="78" t="s">
+        <v>870</v>
+      </c>
+      <c r="D437" s="19">
+        <v>46173</v>
+      </c>
+      <c r="E437" s="64"/>
+      <c r="F437" s="64"/>
+    </row>
+    <row r="438" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A438" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="B438" s="14" t="s">
+        <v>872</v>
+      </c>
+      <c r="C438" s="78" t="s">
+        <v>3143</v>
+      </c>
+      <c r="D438" s="26">
+        <v>46174</v>
+      </c>
+      <c r="E438" s="64"/>
+      <c r="F438" s="64"/>
+    </row>
+    <row r="439" spans="1:6" ht="252" x14ac:dyDescent="0.3">
+      <c r="A439" s="3" t="s">
+        <v>2926</v>
+      </c>
+      <c r="B439" s="10" t="s">
+        <v>2351</v>
+      </c>
+      <c r="C439" s="78" t="s">
+        <v>3346</v>
+      </c>
+      <c r="D439" s="26">
+        <v>46539</v>
+      </c>
+      <c r="E439" s="64"/>
+      <c r="F439" s="64"/>
+    </row>
+    <row r="440" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A440" s="3" t="s">
+        <v>873</v>
+      </c>
+      <c r="B440" s="14" t="s">
+        <v>874</v>
+      </c>
+      <c r="C440" s="78" t="s">
+        <v>875</v>
+      </c>
+      <c r="D440" s="26">
+        <v>46174</v>
+      </c>
+      <c r="E440" s="64"/>
+      <c r="F440" s="64"/>
+    </row>
+    <row r="441" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A441" s="3" t="s">
+        <v>876</v>
+      </c>
+      <c r="B441" s="11" t="s">
+        <v>877</v>
+      </c>
+      <c r="C441" s="78" t="s">
+        <v>3347</v>
+      </c>
+      <c r="D441" s="26">
+        <v>46180</v>
+      </c>
+      <c r="E441" s="64"/>
+      <c r="F441" s="64"/>
+    </row>
+    <row r="442" spans="1:6" ht="28" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A442" s="3" t="s">
+        <v>2717</v>
+      </c>
+      <c r="B442" s="14" t="s">
+        <v>878</v>
+      </c>
+      <c r="C442" s="78" t="s">
+        <v>879</v>
+      </c>
+      <c r="D442" s="26">
+        <v>46418</v>
+      </c>
+      <c r="E442" s="64"/>
+      <c r="F442" s="64"/>
+    </row>
+    <row r="443" spans="1:6" ht="88" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A443" s="3" t="s">
+        <v>880</v>
+      </c>
+      <c r="B443" s="14" t="s">
+        <v>881</v>
+      </c>
+      <c r="C443" s="78" t="s">
+        <v>3643</v>
+      </c>
+      <c r="D443" s="26">
+        <v>46167</v>
+      </c>
+      <c r="E443" s="64"/>
+      <c r="F443" s="64"/>
+    </row>
+    <row r="444" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A444" s="3" t="s">
+        <v>882</v>
+      </c>
+      <c r="B444" s="10" t="s">
+        <v>883</v>
+      </c>
+      <c r="C444" s="78" t="s">
+        <v>884</v>
+      </c>
+      <c r="D444" s="19">
+        <v>46183</v>
+      </c>
+      <c r="E444" s="64"/>
+      <c r="F444" s="64"/>
+    </row>
+    <row r="445" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A445" s="3" t="s">
+        <v>885</v>
+      </c>
+      <c r="B445" s="10" t="s">
+        <v>886</v>
+      </c>
+      <c r="C445" s="78" t="s">
+        <v>887</v>
+      </c>
+      <c r="D445" s="19">
+        <v>46548</v>
+      </c>
+      <c r="E445" s="64"/>
+      <c r="F445" s="64"/>
+    </row>
+    <row r="446" spans="1:6" ht="53.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A446" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="B446" s="10" t="s">
+        <v>889</v>
+      </c>
+      <c r="C446" s="78" t="s">
+        <v>890</v>
+      </c>
+      <c r="D446" s="19">
+        <v>46187</v>
+      </c>
+      <c r="E446" s="64"/>
+      <c r="F446" s="64"/>
+    </row>
+    <row r="447" spans="1:6" ht="199.5" x14ac:dyDescent="0.3">
+      <c r="A447" s="2" t="s">
+        <v>891</v>
+      </c>
+      <c r="B447" s="14" t="s">
+        <v>892</v>
+      </c>
+      <c r="C447" s="78" t="s">
+        <v>893</v>
+      </c>
+      <c r="D447" s="19">
+        <v>46195</v>
+      </c>
+      <c r="E447" s="64"/>
+      <c r="F447" s="64"/>
+    </row>
+    <row r="448" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A448" s="3" t="s">
+        <v>3348</v>
+      </c>
+      <c r="B448" s="10" t="s">
+        <v>894</v>
+      </c>
+      <c r="C448" s="78" t="s">
+        <v>895</v>
+      </c>
+      <c r="D448" s="19">
+        <v>46203</v>
+      </c>
+      <c r="E448" s="64"/>
+      <c r="F448" s="64"/>
+    </row>
+    <row r="449" spans="1:6" ht="199.5" x14ac:dyDescent="0.3">
+      <c r="A449" s="4" t="s">
+        <v>896</v>
+      </c>
+      <c r="B449" s="10" t="s">
+        <v>897</v>
+      </c>
+      <c r="C449" s="78" t="s">
+        <v>640</v>
+      </c>
+      <c r="D449" s="26">
+        <v>46204</v>
+      </c>
+      <c r="E449" s="64"/>
+      <c r="F449" s="64"/>
+    </row>
+    <row r="450" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="A450" s="3" t="s">
+        <v>898</v>
+      </c>
+      <c r="B450" s="14" t="s">
+        <v>899</v>
+      </c>
+      <c r="C450" s="78" t="s">
+        <v>85</v>
+      </c>
+      <c r="D450" s="26">
+        <v>46203</v>
+      </c>
+      <c r="E450" s="64"/>
+      <c r="F450" s="64"/>
+    </row>
+    <row r="451" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A451" s="3" t="s">
+        <v>902</v>
+      </c>
+      <c r="B451" s="10" t="s">
+        <v>903</v>
+      </c>
+      <c r="C451" s="78" t="s">
+        <v>904</v>
+      </c>
+      <c r="D451" s="26">
+        <v>46208</v>
+      </c>
+      <c r="E451" s="64"/>
+      <c r="F451" s="64"/>
+    </row>
+    <row r="452" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A452" s="3" t="s">
+        <v>905</v>
+      </c>
+      <c r="B452" s="11" t="s">
+        <v>906</v>
+      </c>
+      <c r="C452" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="D452" s="26">
+        <v>46209</v>
+      </c>
+      <c r="E452" s="64"/>
+      <c r="F452" s="64"/>
+    </row>
+    <row r="453" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A453" s="3" t="s">
+        <v>2927</v>
+      </c>
+      <c r="B453" s="10" t="s">
+        <v>907</v>
+      </c>
+      <c r="C453" s="78" t="s">
+        <v>3349</v>
+      </c>
+      <c r="D453" s="19">
+        <v>46576</v>
+      </c>
+      <c r="E453" s="64"/>
+      <c r="F453" s="64"/>
+    </row>
+    <row r="454" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A454" s="3" t="s">
+        <v>3106</v>
+      </c>
+      <c r="B454" s="21" t="s">
+        <v>908</v>
+      </c>
+      <c r="C454" s="78" t="s">
+        <v>909</v>
+      </c>
+      <c r="D454" s="26">
+        <v>46214</v>
+      </c>
+      <c r="E454" s="64"/>
+      <c r="F454" s="64"/>
+    </row>
+    <row r="455" spans="1:6" ht="105" x14ac:dyDescent="0.3">
+      <c r="A455" s="3" t="s">
+        <v>910</v>
+      </c>
+      <c r="B455" s="10" t="s">
+        <v>911</v>
+      </c>
+      <c r="C455" s="78" t="s">
+        <v>912</v>
+      </c>
+      <c r="D455" s="26">
+        <v>46215</v>
+      </c>
+      <c r="E455" s="64"/>
+      <c r="F455" s="64"/>
+    </row>
+    <row r="456" spans="1:6" ht="241.5" x14ac:dyDescent="0.3">
+      <c r="A456" s="4" t="s">
+        <v>2928</v>
+      </c>
+      <c r="B456" s="10" t="s">
+        <v>913</v>
+      </c>
+      <c r="C456" s="78" t="s">
+        <v>914</v>
+      </c>
+      <c r="D456" s="19">
+        <v>46213</v>
+      </c>
+      <c r="E456" s="64"/>
+      <c r="F456" s="64"/>
+    </row>
+    <row r="457" spans="1:6" ht="109.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A457" s="3" t="s">
+        <v>915</v>
+      </c>
+      <c r="B457" s="14" t="s">
+        <v>916</v>
+      </c>
+      <c r="C457" s="78" t="s">
+        <v>3644</v>
+      </c>
+      <c r="D457" s="26">
+        <v>46214</v>
+      </c>
+      <c r="E457" s="64"/>
+      <c r="F457" s="64"/>
+    </row>
+    <row r="458" spans="1:6" ht="23.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A458" s="3" t="s">
+        <v>221</v>
+      </c>
+      <c r="B458" s="10" t="s">
+        <v>917</v>
+      </c>
+      <c r="C458" s="78" t="s">
+        <v>918</v>
+      </c>
+      <c r="D458" s="19">
+        <v>46287</v>
+      </c>
+      <c r="E458" s="64"/>
+      <c r="F458" s="64"/>
+    </row>
+    <row r="459" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A459" s="1" t="s">
+        <v>919</v>
+      </c>
+      <c r="B459" s="10" t="s">
+        <v>920</v>
+      </c>
+      <c r="C459" s="78" t="s">
+        <v>921</v>
+      </c>
+      <c r="D459" s="19">
+        <v>46224</v>
+      </c>
+      <c r="E459" s="64"/>
+      <c r="F459" s="64"/>
+    </row>
+    <row r="460" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A460" s="4" t="s">
+        <v>2929</v>
+      </c>
+      <c r="B460" s="10" t="s">
+        <v>334</v>
+      </c>
+      <c r="C460" s="78" t="s">
+        <v>922</v>
+      </c>
+      <c r="D460" s="26">
+        <v>46224</v>
+      </c>
+      <c r="E460" s="64"/>
+      <c r="F460" s="64"/>
+    </row>
+    <row r="461" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A461" s="3" t="s">
+        <v>923</v>
+      </c>
+      <c r="B461" s="10" t="s">
+        <v>924</v>
+      </c>
+      <c r="C461" s="78" t="s">
+        <v>65</v>
+      </c>
+      <c r="D461" s="19">
+        <v>46225</v>
+      </c>
+      <c r="E461" s="64"/>
+      <c r="F461" s="64"/>
+    </row>
+    <row r="462" spans="1:6" ht="147" x14ac:dyDescent="0.3">
+      <c r="A462" s="4" t="s">
+        <v>3350</v>
+      </c>
+      <c r="B462" s="14" t="s">
+        <v>925</v>
+      </c>
+      <c r="C462" s="78" t="s">
+        <v>926</v>
+      </c>
+      <c r="D462" s="19">
+        <v>46228</v>
+      </c>
+      <c r="E462" s="64"/>
+      <c r="F462" s="64"/>
+    </row>
+    <row r="463" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A463" s="3" t="s">
+        <v>2930</v>
+      </c>
+      <c r="B463" s="14" t="s">
+        <v>927</v>
+      </c>
+      <c r="C463" s="78" t="s">
+        <v>928</v>
+      </c>
+      <c r="D463" s="19">
+        <v>46229</v>
+      </c>
+      <c r="E463" s="64"/>
+      <c r="F463" s="64"/>
+    </row>
+    <row r="464" spans="1:6" ht="22" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A464" s="3" t="s">
+        <v>929</v>
+      </c>
+      <c r="B464" s="14" t="s">
+        <v>930</v>
+      </c>
+      <c r="C464" s="78" t="s">
+        <v>3351</v>
+      </c>
+      <c r="D464" s="19">
+        <v>46237</v>
+      </c>
+      <c r="E464" s="64"/>
+      <c r="F464" s="64"/>
+    </row>
+    <row r="465" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A465" s="3" t="s">
+        <v>931</v>
+      </c>
+      <c r="B465" s="14" t="s">
+        <v>932</v>
+      </c>
+      <c r="C465" s="78" t="s">
+        <v>849</v>
+      </c>
+      <c r="D465" s="19">
+        <v>46233</v>
+      </c>
+      <c r="E465" s="64"/>
+      <c r="F465" s="64"/>
+    </row>
+    <row r="466" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A466" s="3" t="s">
+        <v>933</v>
+      </c>
+      <c r="B466" s="14" t="s">
+        <v>934</v>
+      </c>
+      <c r="C466" s="78" t="s">
+        <v>935</v>
+      </c>
+      <c r="D466" s="19">
+        <v>46567</v>
+      </c>
+      <c r="E466" s="64"/>
+      <c r="F466" s="64"/>
+    </row>
+    <row r="467" spans="1:6" ht="92" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A467" s="3" t="s">
+        <v>936</v>
+      </c>
+      <c r="B467" s="14" t="s">
+        <v>937</v>
+      </c>
+      <c r="C467" s="78" t="s">
+        <v>3645</v>
+      </c>
+      <c r="D467" s="19">
+        <v>46251</v>
+      </c>
+      <c r="E467" s="64"/>
+      <c r="F467" s="64"/>
+    </row>
+    <row r="468" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A468" s="1" t="s">
+        <v>2489</v>
+      </c>
+      <c r="B468" s="10" t="s">
+        <v>938</v>
+      </c>
+      <c r="C468" s="78" t="s">
+        <v>939</v>
+      </c>
+      <c r="D468" s="26">
+        <v>46253</v>
+      </c>
+      <c r="E468" s="64"/>
+      <c r="F468" s="64"/>
+    </row>
+    <row r="469" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A469" s="3" t="s">
+        <v>2931</v>
+      </c>
+      <c r="B469" s="10" t="s">
+        <v>940</v>
+      </c>
+      <c r="C469" s="78" t="s">
+        <v>941</v>
+      </c>
+      <c r="D469" s="19">
+        <v>46259</v>
+      </c>
+      <c r="E469" s="64"/>
+      <c r="F469" s="64"/>
+    </row>
+    <row r="470" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A470" s="1" t="s">
+        <v>3102</v>
+      </c>
+      <c r="B470" s="14" t="s">
+        <v>942</v>
+      </c>
+      <c r="C470" s="78" t="s">
+        <v>943</v>
+      </c>
+      <c r="D470" s="19">
+        <v>46268</v>
+      </c>
+      <c r="E470" s="64"/>
+      <c r="F470" s="64"/>
+    </row>
+    <row r="471" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A471" s="2" t="s">
+        <v>944</v>
+      </c>
+      <c r="B471" s="10" t="s">
+        <v>945</v>
+      </c>
+      <c r="C471" s="78" t="s">
+        <v>946</v>
+      </c>
+      <c r="D471" s="19">
+        <v>46268</v>
+      </c>
+      <c r="E471" s="64"/>
+      <c r="F471" s="64"/>
+    </row>
+    <row r="472" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A472" s="3" t="s">
+        <v>947</v>
+      </c>
+      <c r="B472" s="14" t="s">
+        <v>948</v>
+      </c>
+      <c r="C472" s="78" t="s">
+        <v>3352</v>
+      </c>
+      <c r="D472" s="19">
+        <v>46313</v>
+      </c>
+      <c r="E472" s="64"/>
+      <c r="F472" s="64"/>
+    </row>
+    <row r="473" spans="1:6" ht="252" x14ac:dyDescent="0.3">
+      <c r="A473" s="2" t="s">
+        <v>949</v>
+      </c>
+      <c r="B473" s="10" t="s">
+        <v>950</v>
+      </c>
+      <c r="C473" s="78" t="s">
+        <v>951</v>
+      </c>
+      <c r="D473" s="19">
+        <v>46279</v>
+      </c>
+      <c r="E473" s="64"/>
+      <c r="F473" s="64"/>
+    </row>
+    <row r="474" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A474" s="2" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B474" s="10" t="s">
+        <v>952</v>
+      </c>
+      <c r="C474" s="78" t="s">
+        <v>953</v>
+      </c>
+      <c r="D474" s="19">
+        <v>46285</v>
+      </c>
+      <c r="E474" s="64"/>
+      <c r="F474" s="64"/>
+    </row>
+    <row r="475" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A475" s="3" t="s">
+        <v>954</v>
+      </c>
+      <c r="B475" s="11" t="s">
+        <v>955</v>
+      </c>
+      <c r="C475" s="78" t="s">
+        <v>956</v>
+      </c>
+      <c r="D475" s="36">
+        <v>46299</v>
+      </c>
+      <c r="E475" s="64"/>
+      <c r="F475" s="64"/>
+    </row>
+    <row r="476" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A476" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="B476" s="20" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C476" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D476" s="26">
+        <v>46128</v>
+      </c>
+      <c r="E476" s="64"/>
+      <c r="F476" s="64"/>
+    </row>
+    <row r="477" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A477" s="1" t="s">
+        <v>958</v>
+      </c>
+      <c r="B477" s="10" t="s">
+        <v>959</v>
+      </c>
+      <c r="C477" s="78" t="s">
+        <v>3646</v>
+      </c>
+      <c r="D477" s="19">
+        <v>46300</v>
+      </c>
+      <c r="E477" s="64"/>
+      <c r="F477" s="64"/>
+    </row>
+    <row r="478" spans="1:6" ht="304.5" x14ac:dyDescent="0.3">
+      <c r="A478" s="3" t="s">
+        <v>960</v>
+      </c>
+      <c r="B478" s="10" t="s">
+        <v>961</v>
+      </c>
+      <c r="C478" s="78" t="s">
+        <v>962</v>
+      </c>
+      <c r="D478" s="19">
+        <v>46302</v>
+      </c>
+      <c r="E478" s="64"/>
+      <c r="F478" s="64"/>
+    </row>
+    <row r="479" spans="1:6" ht="69" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A479" s="3" t="s">
+        <v>963</v>
+      </c>
+      <c r="B479" s="14" t="s">
+        <v>964</v>
+      </c>
+      <c r="C479" s="78" t="s">
+        <v>3595</v>
+      </c>
+      <c r="D479" s="26">
+        <v>46353</v>
+      </c>
+      <c r="E479" s="64"/>
+      <c r="F479" s="64"/>
+    </row>
+    <row r="480" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A480" s="3" t="s">
+        <v>965</v>
+      </c>
+      <c r="B480" s="14" t="s">
+        <v>966</v>
+      </c>
+      <c r="C480" s="78" t="s">
+        <v>967</v>
+      </c>
+      <c r="D480" s="26">
+        <v>46311</v>
+      </c>
+      <c r="E480" s="64"/>
+      <c r="F480" s="64"/>
+    </row>
+    <row r="481" spans="1:6" ht="105" x14ac:dyDescent="0.3">
+      <c r="A481" s="3" t="s">
+        <v>968</v>
+      </c>
+      <c r="B481" s="14" t="s">
+        <v>969</v>
+      </c>
+      <c r="C481" s="78" t="s">
+        <v>3353</v>
+      </c>
+      <c r="D481" s="19">
+        <v>46321</v>
+      </c>
+      <c r="E481" s="64"/>
+      <c r="F481" s="64"/>
+    </row>
+    <row r="482" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A482" s="3" t="s">
+        <v>970</v>
+      </c>
+      <c r="B482" s="10" t="s">
+        <v>971</v>
+      </c>
+      <c r="C482" s="78" t="s">
+        <v>972</v>
+      </c>
+      <c r="D482" s="19">
+        <v>46322</v>
+      </c>
+      <c r="E482" s="64"/>
+      <c r="F482" s="64"/>
+    </row>
+    <row r="483" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A483" s="3" t="s">
+        <v>2932</v>
+      </c>
+      <c r="B483" s="53" t="s">
+        <v>973</v>
+      </c>
+      <c r="C483" s="78" t="s">
+        <v>974</v>
+      </c>
+      <c r="D483" s="26">
+        <v>46328</v>
+      </c>
+      <c r="E483" s="64"/>
+      <c r="F483" s="64"/>
+    </row>
+    <row r="484" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A484" s="3" t="s">
+        <v>975</v>
+      </c>
+      <c r="B484" s="14" t="s">
+        <v>976</v>
+      </c>
+      <c r="C484" s="78" t="s">
+        <v>977</v>
+      </c>
+      <c r="D484" s="26">
+        <v>46334</v>
+      </c>
+      <c r="E484" s="64"/>
+      <c r="F484" s="64"/>
+    </row>
+    <row r="485" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A485" s="3" t="s">
+        <v>2519</v>
+      </c>
+      <c r="B485" s="11" t="s">
+        <v>978</v>
+      </c>
+      <c r="C485" s="78" t="s">
+        <v>3596</v>
+      </c>
+      <c r="D485" s="26">
+        <v>46334</v>
+      </c>
+      <c r="E485" s="64"/>
+      <c r="F485" s="64"/>
+    </row>
+    <row r="486" spans="1:6" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A486" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="B486" s="11" t="s">
+        <v>980</v>
+      </c>
+      <c r="C486" s="78" t="s">
+        <v>3354</v>
+      </c>
+      <c r="D486" s="19">
+        <v>46334</v>
+      </c>
+      <c r="E486" s="64"/>
+      <c r="F486" s="64"/>
+    </row>
+    <row r="487" spans="1:6" ht="60" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A487" s="3" t="s">
+        <v>981</v>
+      </c>
+      <c r="B487" s="14" t="s">
+        <v>982</v>
+      </c>
+      <c r="C487" s="78" t="s">
+        <v>3647</v>
+      </c>
+      <c r="D487" s="26">
+        <v>46336</v>
+      </c>
+      <c r="E487" s="64"/>
+      <c r="F487" s="64"/>
+    </row>
+    <row r="488" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A488" s="2" t="s">
+        <v>2933</v>
+      </c>
+      <c r="B488" s="11" t="s">
+        <v>983</v>
+      </c>
+      <c r="C488" s="78" t="s">
+        <v>984</v>
+      </c>
+      <c r="D488" s="26">
+        <v>46304</v>
+      </c>
+      <c r="E488" s="64"/>
+      <c r="F488" s="64"/>
+    </row>
+    <row r="489" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A489" s="3" t="s">
+        <v>2455</v>
+      </c>
+      <c r="B489" s="10" t="s">
+        <v>985</v>
+      </c>
+      <c r="C489" s="78" t="s">
+        <v>986</v>
+      </c>
+      <c r="D489" s="19">
+        <v>46342</v>
+      </c>
+      <c r="E489" s="64"/>
+      <c r="F489" s="64"/>
+    </row>
+    <row r="490" spans="1:6" ht="262.5" x14ac:dyDescent="0.3">
+      <c r="A490" s="4" t="s">
+        <v>2934</v>
+      </c>
+      <c r="B490" s="10" t="s">
+        <v>987</v>
+      </c>
+      <c r="C490" s="78" t="s">
+        <v>988</v>
+      </c>
+      <c r="D490" s="26">
+        <v>46347</v>
+      </c>
+      <c r="E490" s="64"/>
+      <c r="F490" s="64"/>
+    </row>
+    <row r="491" spans="1:6" ht="199.5" x14ac:dyDescent="0.3">
+      <c r="A491" s="1" t="s">
+        <v>2935</v>
+      </c>
+      <c r="B491" s="10" t="s">
+        <v>989</v>
+      </c>
+      <c r="C491" s="78" t="s">
+        <v>990</v>
+      </c>
+      <c r="D491" s="19">
+        <v>46352</v>
+      </c>
+      <c r="E491" s="64"/>
+      <c r="F491" s="64"/>
+    </row>
+    <row r="492" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A492" s="3" t="s">
+        <v>2936</v>
+      </c>
+      <c r="B492" s="10" t="s">
+        <v>991</v>
+      </c>
+      <c r="C492" s="78" t="s">
+        <v>992</v>
+      </c>
+      <c r="D492" s="19">
+        <v>46191</v>
+      </c>
+      <c r="E492" s="64"/>
+      <c r="F492" s="64"/>
+    </row>
+    <row r="493" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A493" s="3" t="s">
+        <v>2406</v>
+      </c>
+      <c r="B493" s="11" t="s">
+        <v>993</v>
+      </c>
+      <c r="C493" s="78" t="s">
+        <v>3648</v>
+      </c>
+      <c r="D493" s="19">
+        <v>46341</v>
+      </c>
+      <c r="E493" s="64"/>
+      <c r="F493" s="64"/>
+    </row>
+    <row r="494" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A494" s="3" t="s">
+        <v>994</v>
+      </c>
+      <c r="B494" s="14" t="s">
+        <v>995</v>
+      </c>
+      <c r="C494" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D494" s="26">
+        <v>46353</v>
+      </c>
+      <c r="E494" s="64"/>
+      <c r="F494" s="64"/>
+    </row>
+    <row r="495" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A495" s="3" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B495" s="14" t="s">
+        <v>2131</v>
+      </c>
+      <c r="C495" s="78" t="s">
+        <v>996</v>
+      </c>
+      <c r="D495" s="19">
+        <v>46211</v>
+      </c>
+      <c r="E495" s="64"/>
+      <c r="F495" s="64"/>
+    </row>
+    <row r="496" spans="1:6" ht="136.5" x14ac:dyDescent="0.3">
+      <c r="A496" s="3" t="s">
+        <v>2282</v>
+      </c>
+      <c r="B496" s="10" t="s">
+        <v>997</v>
+      </c>
+      <c r="C496" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D496" s="26">
+        <v>46364</v>
+      </c>
+      <c r="E496" s="64"/>
+      <c r="F496" s="64"/>
+    </row>
+    <row r="497" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A497" s="3" t="s">
+        <v>998</v>
+      </c>
+      <c r="B497" s="10" t="s">
+        <v>999</v>
+      </c>
+      <c r="C497" s="78" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D497" s="19">
+        <v>46371</v>
+      </c>
+      <c r="E497" s="64"/>
+      <c r="F497" s="64"/>
+    </row>
+    <row r="498" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A498" s="3" t="s">
+        <v>1001</v>
+      </c>
+      <c r="B498" s="10" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C498" s="82" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D498" s="19">
+        <v>46371</v>
+      </c>
+      <c r="E498" s="64"/>
+      <c r="F498" s="64"/>
+    </row>
+    <row r="499" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A499" s="3" t="s">
+        <v>1004</v>
+      </c>
+      <c r="B499" s="10" t="s">
+        <v>999</v>
+      </c>
+      <c r="C499" s="82" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D499" s="19">
+        <v>46373</v>
+      </c>
+      <c r="E499" s="64"/>
+      <c r="F499" s="64"/>
+    </row>
+    <row r="500" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A500" s="3" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B500" s="10" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C500" s="78" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D500" s="26">
+        <v>46373</v>
+      </c>
+      <c r="E500" s="64"/>
+      <c r="F500" s="64"/>
+    </row>
+    <row r="501" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A501" s="3" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B501" s="10" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C501" s="78" t="s">
+        <v>3649</v>
+      </c>
+      <c r="D501" s="26">
+        <v>46373</v>
+      </c>
+      <c r="E501" s="64"/>
+      <c r="F501" s="64"/>
+    </row>
+    <row r="502" spans="1:6" ht="168" x14ac:dyDescent="0.3">
+      <c r="A502" s="3" t="s">
+        <v>2937</v>
+      </c>
+      <c r="B502" s="10" t="s">
+        <v>1011</v>
+      </c>
+      <c r="C502" s="78" t="s">
+        <v>258</v>
+      </c>
+      <c r="D502" s="26">
+        <v>46215</v>
+      </c>
+      <c r="E502" s="64"/>
+      <c r="F502" s="64"/>
+    </row>
+    <row r="503" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="A503" s="3" t="s">
+        <v>2938</v>
+      </c>
+      <c r="B503" s="14" t="s">
+        <v>1012</v>
+      </c>
+      <c r="C503" s="78" t="s">
+        <v>3650</v>
+      </c>
+      <c r="D503" s="26">
+        <v>46224</v>
+      </c>
+      <c r="E503" s="64"/>
+      <c r="F503" s="64"/>
+    </row>
+    <row r="504" spans="1:6" ht="19" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A504" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B504" s="14" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C504" s="78" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D504" s="26">
+        <v>46377</v>
+      </c>
+      <c r="E504" s="64"/>
+      <c r="F504" s="64"/>
+    </row>
+    <row r="505" spans="1:6" ht="136.5" x14ac:dyDescent="0.3">
+      <c r="A505" s="3" t="s">
+        <v>2939</v>
+      </c>
+      <c r="B505" s="10" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C505" s="78" t="s">
+        <v>1017</v>
+      </c>
+      <c r="D505" s="19">
+        <v>46372</v>
+      </c>
+      <c r="E505" s="64"/>
+      <c r="F505" s="64"/>
+    </row>
+    <row r="506" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A506" s="3" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B506" s="10" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C506" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D506" s="26">
+        <v>46378</v>
+      </c>
+      <c r="E506" s="64"/>
+      <c r="F506" s="64"/>
+    </row>
+    <row r="507" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A507" s="3" t="s">
+        <v>2583</v>
+      </c>
+      <c r="B507" s="14" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C507" s="78" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D507" s="26">
+        <v>46378</v>
+      </c>
+      <c r="E507" s="64"/>
+      <c r="F507" s="64"/>
+    </row>
+    <row r="508" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A508" s="3" t="s">
+        <v>2940</v>
+      </c>
+      <c r="B508" s="14" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C508" s="78" t="s">
+        <v>3651</v>
+      </c>
+      <c r="D508" s="26">
+        <v>46376</v>
+      </c>
+      <c r="E508" s="64"/>
+      <c r="F508" s="64"/>
+    </row>
+    <row r="509" spans="1:6" ht="231" x14ac:dyDescent="0.3">
+      <c r="A509" s="3" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B509" s="14" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C509" s="78" t="s">
+        <v>3652</v>
+      </c>
+      <c r="D509" s="26">
+        <v>46386</v>
+      </c>
+      <c r="E509" s="64"/>
+      <c r="F509" s="64"/>
+    </row>
+    <row r="510" spans="1:6" ht="47.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A510" s="3" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B510" s="10" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C510" s="78" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D510" s="26">
+        <v>46392</v>
+      </c>
+      <c r="E510" s="64"/>
+      <c r="F510" s="64"/>
+    </row>
+    <row r="511" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A511" s="3" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B511" s="10" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C511" s="78" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D511" s="26">
+        <v>46392</v>
+      </c>
+      <c r="E511" s="64"/>
+      <c r="F511" s="64"/>
+    </row>
+    <row r="512" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A512" s="3" t="s">
+        <v>2941</v>
+      </c>
+      <c r="B512" s="14" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C512" s="78" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D512" s="26">
+        <v>46392</v>
+      </c>
+      <c r="E512" s="64"/>
+      <c r="F512" s="64"/>
+    </row>
+    <row r="513" spans="1:6" ht="157.5" x14ac:dyDescent="0.3">
+      <c r="A513" s="2" t="s">
+        <v>2942</v>
+      </c>
+      <c r="B513" s="10" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C513" s="78" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D513" s="26">
+        <v>46439</v>
+      </c>
+      <c r="E513" s="64"/>
+      <c r="F513" s="64"/>
+    </row>
+    <row r="514" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A514" s="3" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B514" s="14" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C514" s="78" t="s">
+        <v>3653</v>
+      </c>
+      <c r="D514" s="26">
+        <v>46377</v>
+      </c>
+      <c r="E514" s="64"/>
+      <c r="F514" s="64"/>
+    </row>
+    <row r="515" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A515" s="3" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B515" s="10" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C515" s="78" t="s">
+        <v>4</v>
+      </c>
+      <c r="D515" s="26">
+        <v>46406</v>
+      </c>
+      <c r="E515" s="64"/>
+      <c r="F515" s="64"/>
+    </row>
+    <row r="516" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A516" s="3" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B516" s="14" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C516" s="78" t="s">
+        <v>3355</v>
+      </c>
+      <c r="D516" s="26">
+        <v>46400</v>
+      </c>
+      <c r="E516" s="64"/>
+      <c r="F516" s="64"/>
+    </row>
+    <row r="517" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A517" s="3" t="s">
+        <v>1039</v>
+      </c>
+      <c r="B517" s="14" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C517" s="78" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D517" s="26">
+        <v>46407</v>
+      </c>
+      <c r="E517" s="64"/>
+      <c r="F517" s="64"/>
+    </row>
+    <row r="518" spans="1:6" ht="26.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A518" s="3" t="s">
+        <v>2943</v>
+      </c>
+      <c r="B518" s="14" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C518" s="78" t="s">
+        <v>3141</v>
+      </c>
+      <c r="D518" s="26">
+        <v>46275</v>
+      </c>
+      <c r="E518" s="64"/>
+      <c r="F518" s="64"/>
+    </row>
+    <row r="519" spans="1:6" ht="199.5" x14ac:dyDescent="0.3">
+      <c r="A519" s="4" t="s">
+        <v>3356</v>
+      </c>
+      <c r="B519" s="10" t="s">
+        <v>1043</v>
+      </c>
+      <c r="C519" s="78" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D519" s="26">
+        <v>46419</v>
+      </c>
+      <c r="E519" s="64"/>
+      <c r="F519" s="64"/>
+    </row>
+    <row r="520" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A520" s="3" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B520" s="14" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C520" s="78" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D520" s="26">
+        <v>46412</v>
+      </c>
+      <c r="E520" s="64"/>
+      <c r="F520" s="64"/>
+    </row>
+    <row r="521" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A521" s="3" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B521" s="14" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C521" s="78" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D521" s="26">
+        <v>46413</v>
+      </c>
+      <c r="E521" s="64"/>
+      <c r="F521" s="64"/>
+    </row>
+    <row r="522" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A522" s="3" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B522" s="14" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C522" s="78" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D522" s="26">
+        <v>46412</v>
+      </c>
+      <c r="E522" s="64"/>
+      <c r="F522" s="64"/>
+    </row>
+    <row r="523" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A523" s="3" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B523" s="10" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C523" s="78" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D523" s="26">
+        <v>46425</v>
+      </c>
+      <c r="E523" s="64"/>
+      <c r="F523" s="64"/>
+    </row>
+    <row r="524" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="A524" s="3" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B524" s="10" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C524" s="78" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D524" s="26">
+        <v>46433</v>
+      </c>
+      <c r="E524" s="64"/>
+      <c r="F524" s="64"/>
+    </row>
+    <row r="525" spans="1:6" ht="105" x14ac:dyDescent="0.3">
+      <c r="A525" s="3" t="s">
+        <v>2804</v>
+      </c>
+      <c r="B525" s="10" t="s">
+        <v>1059</v>
+      </c>
+      <c r="C525" s="78" t="s">
+        <v>1060</v>
+      </c>
+      <c r="D525" s="26">
+        <v>46425</v>
+      </c>
+      <c r="E525" s="64"/>
+      <c r="F525" s="64"/>
+    </row>
+    <row r="526" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A526" s="3" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B526" s="10" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C526" s="78" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D526" s="26">
+        <v>46360</v>
+      </c>
+      <c r="E526" s="64"/>
+      <c r="F526" s="64"/>
+    </row>
+    <row r="527" spans="1:6" ht="136.5" x14ac:dyDescent="0.3">
+      <c r="A527" s="3" t="s">
+        <v>2724</v>
+      </c>
+      <c r="B527" s="10" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C527" s="78" t="s">
+        <v>3654</v>
+      </c>
+      <c r="D527" s="26">
+        <v>46437</v>
+      </c>
+      <c r="E527" s="64"/>
+      <c r="F527" s="64"/>
+    </row>
+    <row r="528" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A528" s="3" t="s">
+        <v>2944</v>
+      </c>
+      <c r="B528" s="11" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C528" s="78" t="s">
+        <v>3357</v>
+      </c>
+      <c r="D528" s="19">
+        <v>46449</v>
+      </c>
+      <c r="E528" s="64"/>
+      <c r="F528" s="64"/>
+    </row>
+    <row r="529" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A529" s="3" t="s">
+        <v>3110</v>
+      </c>
+      <c r="B529" s="10" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C529" s="78" t="s">
+        <v>3655</v>
+      </c>
+      <c r="D529" s="19">
+        <v>46457</v>
+      </c>
+      <c r="E529" s="64"/>
+      <c r="F529" s="64"/>
+    </row>
+    <row r="530" spans="1:6" ht="67.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A530" s="3" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B530" s="14" t="s">
+        <v>964</v>
+      </c>
+      <c r="C530" s="78" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D530" s="26">
+        <v>46311</v>
+      </c>
+      <c r="E530" s="64"/>
+      <c r="F530" s="64"/>
+    </row>
+    <row r="531" spans="1:6" ht="409.5" x14ac:dyDescent="0.3">
+      <c r="A531" s="3" t="s">
+        <v>2945</v>
+      </c>
+      <c r="B531" s="14" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C531" s="78" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D531" s="26">
+        <v>46465</v>
+      </c>
+      <c r="E531" s="64"/>
+      <c r="F531" s="64"/>
+    </row>
+    <row r="532" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A532" s="3" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B532" s="14" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C532" s="78" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D532" s="19">
+        <v>46471</v>
+      </c>
+      <c r="E532" s="64"/>
+      <c r="F532" s="64"/>
+    </row>
+    <row r="533" spans="1:6" ht="66.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A533" s="3" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B533" s="14" t="s">
+        <v>1075</v>
+      </c>
+      <c r="C533" s="78" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D533" s="19">
+        <v>46482</v>
+      </c>
+      <c r="E533" s="64"/>
+      <c r="F533" s="64"/>
+    </row>
+    <row r="534" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A534" s="2" t="s">
+        <v>2946</v>
+      </c>
+      <c r="B534" s="11" t="s">
+        <v>1077</v>
+      </c>
+      <c r="C534" s="78" t="s">
+        <v>3144</v>
+      </c>
+      <c r="D534" s="19">
+        <v>46487</v>
+      </c>
+      <c r="E534" s="64"/>
+      <c r="F534" s="64"/>
+    </row>
+    <row r="535" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A535" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B535" s="10" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C535" s="78" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D535" s="19">
+        <v>46126</v>
+      </c>
+      <c r="E535" s="64"/>
+      <c r="F535" s="64"/>
+    </row>
+    <row r="536" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A536" s="3" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B536" s="10" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C536" s="78" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D536" s="19">
+        <v>46486</v>
+      </c>
+      <c r="E536" s="64"/>
+      <c r="F536" s="64"/>
+    </row>
+    <row r="537" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A537" s="3" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B537" s="14" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C537" s="78" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D537" s="19">
+        <v>46127</v>
+      </c>
+      <c r="E537" s="64"/>
+      <c r="F537" s="64"/>
+    </row>
+    <row r="538" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A538" s="3" t="s">
+        <v>2947</v>
+      </c>
+      <c r="B538" s="10" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C538" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="D538" s="19">
+        <v>46467</v>
+      </c>
+      <c r="E538" s="64"/>
+      <c r="F538" s="64"/>
+    </row>
+    <row r="539" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A539" s="4" t="s">
+        <v>3145</v>
+      </c>
+      <c r="B539" s="10" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C539" s="78" t="s">
+        <v>264</v>
+      </c>
+      <c r="D539" s="26">
+        <v>46139</v>
+      </c>
+      <c r="E539" s="64"/>
+      <c r="F539" s="64"/>
+    </row>
+    <row r="540" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A540" s="3" t="s">
+        <v>3594</v>
+      </c>
+      <c r="B540" s="14" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C540" s="78" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D540" s="19">
+        <v>46138</v>
+      </c>
+      <c r="E540" s="64"/>
+      <c r="F540" s="64"/>
+    </row>
+    <row r="541" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A541" s="3" t="s">
+        <v>2948</v>
+      </c>
+      <c r="B541" s="11" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C541" s="78" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D541" s="26">
+        <v>46163</v>
+      </c>
+      <c r="E541" s="64"/>
+      <c r="F541" s="64"/>
+    </row>
+    <row r="542" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A542" s="3" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B542" s="10" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C542" s="78" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D542" s="19">
+        <v>46506</v>
+      </c>
+      <c r="E542" s="64"/>
+      <c r="F542" s="64"/>
+    </row>
+    <row r="543" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A543" s="4" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B543" s="10" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C543" s="78" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D543" s="19">
+        <v>46505</v>
+      </c>
+      <c r="E543" s="64"/>
+      <c r="F543" s="64"/>
+    </row>
+    <row r="544" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A544" s="3" t="s">
+        <v>2949</v>
+      </c>
+      <c r="B544" s="14" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C544" s="78" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D544" s="19">
+        <v>46144</v>
+      </c>
+      <c r="E544" s="64"/>
+      <c r="F544" s="64"/>
+    </row>
+    <row r="545" spans="1:6" ht="42" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A545" s="3" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B545" s="14" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C545" s="78" t="s">
+        <v>3358</v>
+      </c>
+      <c r="D545" s="19">
+        <v>46144</v>
+      </c>
+      <c r="E545" s="64"/>
+      <c r="F545" s="64"/>
+    </row>
+    <row r="546" spans="1:6" ht="136.5" x14ac:dyDescent="0.3">
+      <c r="A546" s="3" t="s">
+        <v>2950</v>
+      </c>
+      <c r="B546" s="10" t="s">
+        <v>1103</v>
+      </c>
+      <c r="C546" s="78" t="s">
+        <v>3359</v>
+      </c>
+      <c r="D546" s="26">
+        <v>46147</v>
+      </c>
+      <c r="E546" s="64"/>
+      <c r="F546" s="64"/>
+    </row>
+    <row r="547" spans="1:6" ht="147.5" x14ac:dyDescent="0.3">
+      <c r="A547" s="8" t="s">
+        <v>2951</v>
+      </c>
+      <c r="B547" s="10" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C547" s="78" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D547" s="19">
+        <v>46180</v>
+      </c>
+      <c r="E547" s="64"/>
+      <c r="F547" s="64"/>
+    </row>
+    <row r="548" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A548" s="3" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B548" s="14" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C548" s="78" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D548" s="19">
+        <v>46153</v>
+      </c>
+      <c r="E548" s="64"/>
+      <c r="F548" s="64"/>
+    </row>
+    <row r="549" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A549" s="3" t="s">
+        <v>3103</v>
+      </c>
+      <c r="B549" s="21" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C549" s="78" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D549" s="19">
+        <v>46159</v>
+      </c>
+      <c r="E549" s="64"/>
+      <c r="F549" s="64"/>
+    </row>
+    <row r="550" spans="1:6" ht="178.5" x14ac:dyDescent="0.3">
+      <c r="A550" s="3" t="s">
+        <v>2952</v>
+      </c>
+      <c r="B550" s="14" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C550" s="78" t="s">
+        <v>622</v>
+      </c>
+      <c r="D550" s="19">
+        <v>46530</v>
+      </c>
+      <c r="E550" s="64"/>
+      <c r="F550" s="64"/>
+    </row>
+    <row r="551" spans="1:6" ht="231" x14ac:dyDescent="0.3">
+      <c r="A551" s="1" t="s">
+        <v>1112</v>
+      </c>
+      <c r="B551" s="10" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C551" s="78" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D551" s="19">
+        <v>46129</v>
+      </c>
+      <c r="E551" s="64"/>
+      <c r="F551" s="64"/>
+    </row>
+    <row r="552" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A552" s="3" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B552" s="10" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C552" s="78" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D552" s="19">
+        <v>46165</v>
+      </c>
+      <c r="E552" s="64"/>
+      <c r="F552" s="64"/>
+    </row>
+    <row r="553" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A553" s="3" t="s">
+        <v>1118</v>
+      </c>
+      <c r="B553" s="10" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C553" s="78" t="s">
+        <v>3360</v>
+      </c>
+      <c r="D553" s="19">
+        <v>46173</v>
+      </c>
+      <c r="E553" s="64"/>
+      <c r="F553" s="64"/>
+    </row>
+    <row r="554" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A554" s="3" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B554" s="10" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C554" s="78" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D554" s="19">
+        <v>46174</v>
+      </c>
+      <c r="E554" s="64"/>
+      <c r="F554" s="64"/>
+    </row>
+    <row r="555" spans="1:6" ht="231" x14ac:dyDescent="0.3">
+      <c r="A555" s="4" t="s">
+        <v>2953</v>
+      </c>
+      <c r="B555" s="14" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C555" s="78" t="s">
+        <v>1123</v>
+      </c>
+      <c r="D555" s="26">
+        <v>46175</v>
+      </c>
+      <c r="E555" s="64"/>
+      <c r="F555" s="64"/>
+    </row>
+    <row r="556" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A556" s="3" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B556" s="14" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C556" s="78" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D556" s="19">
+        <v>46180</v>
+      </c>
+      <c r="E556" s="64"/>
+      <c r="F556" s="64"/>
+    </row>
+    <row r="557" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A557" s="3" t="s">
+        <v>2954</v>
+      </c>
+      <c r="B557" s="10" t="s">
+        <v>1127</v>
+      </c>
+      <c r="C557" s="78" t="s">
+        <v>1128</v>
+      </c>
+      <c r="D557" s="26">
+        <v>46183</v>
+      </c>
+      <c r="E557" s="64"/>
+      <c r="F557" s="64"/>
+    </row>
+    <row r="558" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A558" s="3" t="s">
+        <v>1129</v>
+      </c>
+      <c r="B558" s="10" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C558" s="78" t="s">
+        <v>3361</v>
+      </c>
+      <c r="D558" s="19">
+        <v>46183</v>
+      </c>
+      <c r="E558" s="64"/>
+      <c r="F558" s="64"/>
+    </row>
+    <row r="559" spans="1:6" ht="126" x14ac:dyDescent="0.3">
+      <c r="A559" s="3" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B559" s="14" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C559" s="78" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D559" s="19">
+        <v>46196</v>
+      </c>
+      <c r="E559" s="64"/>
+      <c r="F559" s="64"/>
+    </row>
+    <row r="560" spans="1:6" ht="94.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A560" s="3" t="s">
+        <v>1134</v>
+      </c>
+      <c r="B560" s="14" t="s">
+        <v>1135</v>
+      </c>
+      <c r="C560" s="78" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D560" s="19">
+        <v>46202</v>
+      </c>
+      <c r="E560" s="64"/>
+      <c r="F560" s="64"/>
+    </row>
+    <row r="561" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A561" s="3" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B561" s="10" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C561" s="78" t="s">
+        <v>3362</v>
+      </c>
+      <c r="D561" s="19">
+        <v>46264</v>
+      </c>
+      <c r="E561" s="64"/>
+      <c r="F561" s="64"/>
+    </row>
+    <row r="562" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A562" s="3" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B562" s="11" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C562" s="78" t="s">
+        <v>3146</v>
+      </c>
+      <c r="D562" s="26">
+        <v>46202</v>
+      </c>
+      <c r="E562" s="64"/>
+      <c r="F562" s="64"/>
+    </row>
+    <row r="563" spans="1:6" ht="157.5" x14ac:dyDescent="0.3">
+      <c r="A563" s="1" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B563" s="10" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C563" s="78" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D563" s="26">
+        <v>46201</v>
+      </c>
+      <c r="E563" s="64"/>
+      <c r="F563" s="64"/>
+    </row>
+    <row r="564" spans="1:6" ht="129" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A564" s="3" t="s">
+        <v>2955</v>
+      </c>
+      <c r="B564" s="14" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C564" s="78" t="s">
+        <v>3656</v>
+      </c>
+      <c r="D564" s="26">
+        <v>46199</v>
+      </c>
+      <c r="E564" s="64"/>
+      <c r="F564" s="64"/>
+    </row>
+    <row r="565" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="A565" s="4" t="s">
+        <v>2956</v>
+      </c>
+      <c r="B565" s="10" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C565" s="78" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D565" s="19">
+        <v>46202</v>
+      </c>
+      <c r="E565" s="64"/>
+      <c r="F565" s="64"/>
+    </row>
+    <row r="566" spans="1:6" ht="199.5" x14ac:dyDescent="0.3">
+      <c r="A566" s="3" t="s">
+        <v>2957</v>
+      </c>
+      <c r="B566" s="20" t="s">
+        <v>1147</v>
+      </c>
+      <c r="C566" s="78" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D566" s="26">
+        <v>46351</v>
+      </c>
+      <c r="E566" s="64"/>
+      <c r="F566" s="64"/>
+    </row>
+    <row r="567" spans="1:6" ht="105" x14ac:dyDescent="0.3">
+      <c r="A567" s="3" t="s">
+        <v>2958</v>
+      </c>
+      <c r="B567" s="14" t="s">
+        <v>1149</v>
+      </c>
+      <c r="C567" s="82" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D567" s="19">
+        <v>46204</v>
+      </c>
+      <c r="E567" s="64"/>
+      <c r="F567" s="64"/>
+    </row>
+    <row r="568" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A568" s="3" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B568" s="10" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C568" s="78" t="s">
+        <v>1153</v>
+      </c>
+      <c r="D568" s="26">
+        <v>46200</v>
+      </c>
+      <c r="E568" s="64"/>
+      <c r="F568" s="64"/>
+    </row>
+    <row r="569" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A569" s="3" t="s">
+        <v>1154</v>
+      </c>
+      <c r="B569" s="10" t="s">
+        <v>1155</v>
+      </c>
+      <c r="C569" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="D569" s="26">
+        <v>46211</v>
+      </c>
+      <c r="E569" s="64"/>
+      <c r="F569" s="64"/>
+    </row>
+    <row r="570" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A570" s="3" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B570" s="14" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C570" s="78" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D570" s="19">
+        <v>46221</v>
+      </c>
+      <c r="E570" s="64"/>
+      <c r="F570" s="64"/>
+    </row>
+    <row r="571" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A571" s="3" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B571" s="14" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C571" s="78" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D571" s="19">
+        <v>46221</v>
+      </c>
+      <c r="E571" s="64"/>
+      <c r="F571" s="64"/>
+    </row>
+    <row r="572" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A572" s="3" t="s">
+        <v>2959</v>
+      </c>
+      <c r="B572" s="20" t="s">
+        <v>2100</v>
+      </c>
+      <c r="C572" s="78" t="s">
+        <v>36</v>
+      </c>
+      <c r="D572" s="19">
+        <v>46198</v>
+      </c>
+      <c r="E572" s="64"/>
+      <c r="F572" s="64"/>
+    </row>
+    <row r="573" spans="1:6" ht="231" x14ac:dyDescent="0.3">
+      <c r="A573" s="4" t="s">
+        <v>2140</v>
+      </c>
+      <c r="B573" s="10" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C573" s="78" t="s">
+        <v>3363</v>
+      </c>
+      <c r="D573" s="36">
+        <v>46213</v>
+      </c>
+      <c r="E573" s="64"/>
+      <c r="F573" s="64"/>
+    </row>
+    <row r="574" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A574" s="3" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B574" s="11" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C574" s="78" t="s">
+        <v>3364</v>
+      </c>
+      <c r="D574" s="26">
+        <v>46207</v>
+      </c>
+      <c r="E574" s="64"/>
+      <c r="F574" s="64"/>
+    </row>
+    <row r="575" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A575" s="3" t="s">
+        <v>1166</v>
+      </c>
+      <c r="B575" s="14" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C575" s="78" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D575" s="26">
+        <v>46250</v>
+      </c>
+      <c r="E575" s="64"/>
+      <c r="F575" s="64"/>
+    </row>
+    <row r="576" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A576" s="3" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B576" s="14" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C576" s="78" t="s">
+        <v>3657</v>
+      </c>
+      <c r="D576" s="26">
+        <v>46349</v>
+      </c>
+      <c r="E576" s="64"/>
+      <c r="F576" s="64"/>
+    </row>
+    <row r="577" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A577" s="3" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B577" s="10" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C577" s="78" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D577" s="19">
+        <v>46226</v>
+      </c>
+      <c r="E577" s="64"/>
+      <c r="F577" s="64"/>
+    </row>
+    <row r="578" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A578" s="3" t="s">
+        <v>2960</v>
+      </c>
+      <c r="B578" s="11" t="s">
+        <v>2347</v>
+      </c>
+      <c r="C578" s="78" t="s">
+        <v>118</v>
+      </c>
+      <c r="D578" s="26">
+        <v>46284</v>
+      </c>
+      <c r="E578" s="64"/>
+      <c r="F578" s="64"/>
+    </row>
+    <row r="579" spans="1:6" ht="231" x14ac:dyDescent="0.3">
+      <c r="A579" s="3" t="s">
+        <v>1174</v>
+      </c>
+      <c r="B579" s="10" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C579" s="78" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D579" s="26">
+        <v>46266</v>
+      </c>
+      <c r="E579" s="64"/>
+      <c r="F579" s="64"/>
+    </row>
+    <row r="580" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A580" s="3" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B580" s="14" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C580" s="78" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D580" s="26">
+        <v>46275</v>
+      </c>
+      <c r="E580" s="64"/>
+      <c r="F580" s="64"/>
+    </row>
+    <row r="581" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A581" s="3" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B581" s="10" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C581" s="78" t="s">
+        <v>522</v>
+      </c>
+      <c r="D581" s="19">
+        <v>46274</v>
+      </c>
+      <c r="E581" s="64"/>
+      <c r="F581" s="64"/>
+    </row>
+    <row r="582" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A582" s="3" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B582" s="10" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C582" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D582" s="19">
+        <v>46413</v>
+      </c>
+      <c r="E582" s="64"/>
+      <c r="F582" s="64"/>
+    </row>
+    <row r="583" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A583" s="1" t="s">
+        <v>2331</v>
+      </c>
+      <c r="B583" s="10" t="s">
+        <v>1183</v>
+      </c>
+      <c r="C583" s="78" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D583" s="19">
+        <v>46281</v>
+      </c>
+      <c r="E583" s="64"/>
+      <c r="F583" s="64"/>
+    </row>
+    <row r="584" spans="1:6" ht="242" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A584" s="3" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B584" s="10" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C584" s="78" t="s">
+        <v>3658</v>
+      </c>
+      <c r="D584" s="26">
+        <v>46282</v>
+      </c>
+      <c r="E584" s="64"/>
+      <c r="F584" s="64"/>
+    </row>
+    <row r="585" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A585" s="3" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B585" s="10" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C585" s="78" t="s">
+        <v>3365</v>
+      </c>
+      <c r="D585" s="26">
+        <v>46284</v>
+      </c>
+      <c r="E585" s="64"/>
+      <c r="F585" s="64"/>
+    </row>
+    <row r="586" spans="1:6" ht="23" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A586" s="3" t="s">
+        <v>2961</v>
+      </c>
+      <c r="B586" s="14" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C586" s="78" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D586" s="26">
+        <v>46302</v>
+      </c>
+      <c r="E586" s="64"/>
+      <c r="F586" s="64"/>
+    </row>
+    <row r="587" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A587" s="3" t="s">
+        <v>2962</v>
+      </c>
+      <c r="B587" s="14" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C587" s="78" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D587" s="26">
+        <v>46292</v>
+      </c>
+      <c r="E587" s="64"/>
+      <c r="F587" s="64"/>
+    </row>
+    <row r="588" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A588" s="3" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B588" s="14" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C588" s="78" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D588" s="26">
+        <v>46331</v>
+      </c>
+      <c r="E588" s="64"/>
+      <c r="F588" s="64"/>
+    </row>
+    <row r="589" spans="1:6" ht="100" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A589" s="3" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B589" s="14" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C589" s="78" t="s">
+        <v>3659</v>
+      </c>
+      <c r="D589" s="19">
+        <v>46299</v>
+      </c>
+      <c r="E589" s="64"/>
+      <c r="F589" s="64"/>
+    </row>
+    <row r="590" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A590" s="1" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B590" s="10" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C590" s="78" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D590" s="26">
+        <v>46302</v>
+      </c>
+      <c r="E590" s="64"/>
+      <c r="F590" s="64"/>
+    </row>
+    <row r="591" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A591" s="3" t="s">
+        <v>2963</v>
+      </c>
+      <c r="B591" s="14" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C591" s="78" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D591" s="19">
+        <v>46302</v>
+      </c>
+      <c r="E591" s="64"/>
+      <c r="F591" s="64"/>
+    </row>
+    <row r="592" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A592" s="1" t="s">
+        <v>1202</v>
+      </c>
+      <c r="B592" s="10" t="s">
+        <v>2373</v>
+      </c>
+      <c r="C592" s="78" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D592" s="19">
+        <v>46312</v>
+      </c>
+      <c r="E592" s="64"/>
+      <c r="F592" s="64"/>
+    </row>
+    <row r="593" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A593" s="4" t="s">
+        <v>1204</v>
+      </c>
+      <c r="B593" s="10" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C593" s="78" t="s">
+        <v>1206</v>
+      </c>
+      <c r="D593" s="19">
+        <v>46465</v>
+      </c>
+      <c r="E593" s="64"/>
+      <c r="F593" s="64"/>
+    </row>
+    <row r="594" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A594" s="3" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B594" s="10" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C594" s="78" t="s">
+        <v>36</v>
+      </c>
+      <c r="D594" s="26">
+        <v>46241</v>
+      </c>
+      <c r="E594" s="64"/>
+      <c r="F594" s="64"/>
+    </row>
+    <row r="595" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A595" s="3" t="s">
+        <v>2964</v>
+      </c>
+      <c r="B595" s="10" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C595" s="78" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D595" s="19">
+        <v>46321</v>
+      </c>
+      <c r="E595" s="64"/>
+      <c r="F595" s="64"/>
+    </row>
+    <row r="596" spans="1:6" ht="32.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A596" s="3" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B596" s="14" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C596" s="78" t="s">
+        <v>3366</v>
+      </c>
+      <c r="D596" s="19">
+        <v>46320</v>
+      </c>
+      <c r="E596" s="64"/>
+      <c r="F596" s="64"/>
+    </row>
+    <row r="597" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A597" s="3" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B597" s="21" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C597" s="78" t="s">
+        <v>1215</v>
+      </c>
+      <c r="D597" s="19">
+        <v>46314</v>
+      </c>
+      <c r="E597" s="64"/>
+      <c r="F597" s="64"/>
+    </row>
+    <row r="598" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A598" s="3" t="s">
+        <v>1216</v>
+      </c>
+      <c r="B598" s="10" t="s">
+        <v>1217</v>
+      </c>
+      <c r="C598" s="78" t="s">
+        <v>1218</v>
+      </c>
+      <c r="D598" s="36">
+        <v>46323</v>
+      </c>
+      <c r="E598" s="64"/>
+      <c r="F598" s="64"/>
+    </row>
+    <row r="599" spans="1:6" ht="273" x14ac:dyDescent="0.3">
+      <c r="A599" s="4" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B599" s="11" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C599" s="78" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D599" s="26">
+        <v>46483</v>
+      </c>
+      <c r="E599" s="64"/>
+      <c r="F599" s="64"/>
+    </row>
+    <row r="600" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A600" s="3" t="s">
+        <v>2965</v>
+      </c>
+      <c r="B600" s="10" t="s">
+        <v>690</v>
+      </c>
+      <c r="C600" s="78" t="s">
+        <v>691</v>
+      </c>
+      <c r="D600" s="26">
+        <v>46280</v>
+      </c>
+      <c r="E600" s="64"/>
+      <c r="F600" s="64"/>
+    </row>
+    <row r="601" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A601" s="3" t="s">
+        <v>1222</v>
+      </c>
+      <c r="B601" s="14" t="s">
+        <v>1223</v>
+      </c>
+      <c r="C601" s="78" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D601" s="26">
+        <v>46350</v>
+      </c>
+      <c r="E601" s="64"/>
+      <c r="F601" s="64"/>
+    </row>
+    <row r="602" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A602" s="3" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B602" s="14" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C602" s="78" t="s">
+        <v>3367</v>
+      </c>
+      <c r="D602" s="26">
+        <v>46347</v>
+      </c>
+      <c r="E602" s="64"/>
+      <c r="F602" s="64"/>
+    </row>
+    <row r="603" spans="1:6" ht="55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A603" s="3" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B603" s="14" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C603" s="78" t="s">
+        <v>3368</v>
+      </c>
+      <c r="D603" s="26">
+        <v>46349</v>
+      </c>
+      <c r="E603" s="64"/>
+      <c r="F603" s="64"/>
+    </row>
+    <row r="604" spans="1:6" ht="31" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A604" s="3" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B604" s="14" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C604" s="78" t="s">
+        <v>3369</v>
+      </c>
+      <c r="D604" s="26">
+        <v>46348</v>
+      </c>
+      <c r="E604" s="64"/>
+      <c r="F604" s="64"/>
+    </row>
+    <row r="605" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A605" s="3" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B605" s="14" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C605" s="78" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D605" s="26">
+        <v>46349</v>
+      </c>
+      <c r="E605" s="64"/>
+      <c r="F605" s="64"/>
+    </row>
+    <row r="606" spans="1:6" ht="210" x14ac:dyDescent="0.3">
+      <c r="A606" s="3" t="s">
+        <v>2966</v>
+      </c>
+      <c r="B606" s="14" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C606" s="78" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D606" s="26">
+        <v>46345</v>
+      </c>
+      <c r="E606" s="64"/>
+      <c r="F606" s="64"/>
+    </row>
+    <row r="607" spans="1:6" ht="135" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A607" s="3" t="s">
+        <v>2446</v>
+      </c>
+      <c r="B607" s="14" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C607" s="78" t="s">
+        <v>3660</v>
+      </c>
+      <c r="D607" s="26">
+        <v>46349</v>
+      </c>
+      <c r="E607" s="64"/>
+      <c r="F607" s="64"/>
+    </row>
+    <row r="608" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A608" s="3" t="s">
+        <v>2967</v>
+      </c>
+      <c r="B608" s="14" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C608" s="78" t="s">
+        <v>3147</v>
+      </c>
+      <c r="D608" s="26">
+        <v>46351</v>
+      </c>
+      <c r="E608" s="64"/>
+      <c r="F608" s="64"/>
+    </row>
+    <row r="609" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A609" s="3" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B609" s="14" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C609" s="78" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D609" s="19">
+        <v>46363</v>
+      </c>
+      <c r="E609" s="64"/>
+      <c r="F609" s="64"/>
+    </row>
+    <row r="610" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A610" s="3" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B610" s="10" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C610" s="78" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D610" s="19">
+        <v>46230</v>
+      </c>
+      <c r="E610" s="64"/>
+      <c r="F610" s="64"/>
+    </row>
+    <row r="611" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A611" s="1" t="s">
+        <v>1244</v>
+      </c>
+      <c r="B611" s="11" t="s">
+        <v>1245</v>
+      </c>
+      <c r="C611" s="78" t="s">
+        <v>1246</v>
+      </c>
+      <c r="D611" s="19">
+        <v>46370</v>
+      </c>
+      <c r="E611" s="64"/>
+      <c r="F611" s="64"/>
+    </row>
+    <row r="612" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A612" s="3" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B612" s="10" t="s">
+        <v>55</v>
+      </c>
+      <c r="C612" s="78" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D612" s="19">
+        <v>46409</v>
+      </c>
+      <c r="E612" s="64"/>
+      <c r="F612" s="64"/>
+    </row>
+    <row r="613" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="A613" s="3" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B613" s="14" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C613" s="78" t="s">
+        <v>3148</v>
+      </c>
+      <c r="D613" s="26">
+        <v>46379</v>
+      </c>
+      <c r="E613" s="64"/>
+      <c r="F613" s="64"/>
+    </row>
+    <row r="614" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="A614" s="32" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B614" s="16" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C614" s="78" t="s">
+        <v>1253</v>
+      </c>
+      <c r="D614" s="35">
+        <v>46377</v>
+      </c>
+      <c r="E614" s="64"/>
+      <c r="F614" s="64"/>
+    </row>
+    <row r="615" spans="1:6" ht="126" x14ac:dyDescent="0.3">
+      <c r="A615" s="3" t="s">
+        <v>2968</v>
+      </c>
+      <c r="B615" s="14" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C615" s="78" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D615" s="26">
+        <v>46368</v>
+      </c>
+      <c r="E615" s="64"/>
+      <c r="F615" s="64"/>
+    </row>
+    <row r="616" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A616" s="1" t="s">
+        <v>2969</v>
+      </c>
+      <c r="B616" s="11" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C616" s="78" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D616" s="26">
+        <v>46384</v>
+      </c>
+      <c r="E616" s="64"/>
+      <c r="F616" s="64"/>
+    </row>
+    <row r="617" spans="1:6" ht="229.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A617" s="3" t="s">
+        <v>2970</v>
+      </c>
+      <c r="B617" s="14" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C617" s="78" t="s">
+        <v>1259</v>
+      </c>
+      <c r="D617" s="19">
+        <v>46394</v>
+      </c>
+      <c r="E617" s="64"/>
+      <c r="F617" s="64"/>
+    </row>
+    <row r="618" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A618" s="3" t="s">
+        <v>1260</v>
+      </c>
+      <c r="B618" s="14" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C618" s="78" t="s">
+        <v>3370</v>
+      </c>
+      <c r="D618" s="19">
+        <v>46320</v>
+      </c>
+      <c r="E618" s="64"/>
+      <c r="F618" s="64"/>
+    </row>
+    <row r="619" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A619" s="3" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B619" s="10" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C619" s="78" t="s">
+        <v>3371</v>
+      </c>
+      <c r="D619" s="19">
+        <v>46478</v>
+      </c>
+      <c r="E619" s="64"/>
+      <c r="F619" s="64"/>
+    </row>
+    <row r="620" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A620" s="3" t="s">
+        <v>1264</v>
+      </c>
+      <c r="B620" s="14" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C620" s="78" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D620" s="19">
+        <v>46493</v>
+      </c>
+      <c r="E620" s="64"/>
+      <c r="F620" s="64"/>
+    </row>
+    <row r="621" spans="1:6" ht="147" x14ac:dyDescent="0.3">
+      <c r="A621" s="3" t="s">
+        <v>2971</v>
+      </c>
+      <c r="B621" s="14" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C621" s="78" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D621" s="26">
+        <v>46411</v>
+      </c>
+      <c r="E621" s="64"/>
+      <c r="F621" s="64"/>
+    </row>
+    <row r="622" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A622" s="3" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B622" s="14" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C622" s="78" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D622" s="26">
+        <v>46417</v>
+      </c>
+      <c r="E622" s="64"/>
+      <c r="F622" s="64"/>
+    </row>
+    <row r="623" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A623" s="3" t="s">
+        <v>2153</v>
+      </c>
+      <c r="B623" s="20" t="s">
+        <v>2152</v>
+      </c>
+      <c r="C623" s="78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D623" s="19">
+        <v>46214</v>
+      </c>
+      <c r="E623" s="64"/>
+      <c r="F623" s="64"/>
+    </row>
+    <row r="624" spans="1:6" ht="147" x14ac:dyDescent="0.3">
+      <c r="A624" s="3" t="s">
+        <v>3372</v>
+      </c>
+      <c r="B624" s="10" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C624" s="78" t="s">
+        <v>429</v>
+      </c>
+      <c r="D624" s="19">
+        <v>46353</v>
+      </c>
+      <c r="E624" s="64"/>
+      <c r="F624" s="64"/>
+    </row>
+    <row r="625" spans="1:6" ht="20.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A625" s="3" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B625" s="33" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C625" s="78" t="s">
+        <v>3373</v>
+      </c>
+      <c r="D625" s="26">
+        <v>46478</v>
+      </c>
+      <c r="E625" s="64"/>
+      <c r="F625" s="64"/>
+    </row>
+    <row r="626" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A626" s="3" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B626" s="14" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C626" s="78" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D626" s="26">
+        <v>46459</v>
+      </c>
+      <c r="E626" s="64"/>
+      <c r="F626" s="64"/>
+    </row>
+    <row r="627" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A627" s="3" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B627" s="14" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C627" s="78" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D627" s="26">
+        <v>46418</v>
+      </c>
+      <c r="E627" s="64"/>
+      <c r="F627" s="64"/>
+    </row>
+    <row r="628" spans="1:6" ht="75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A628" s="3" t="s">
+        <v>2972</v>
+      </c>
+      <c r="B628" s="14" t="s">
+        <v>1279</v>
+      </c>
+      <c r="C628" s="78" t="s">
+        <v>3374</v>
+      </c>
+      <c r="D628" s="26">
+        <v>46420</v>
+      </c>
+      <c r="E628" s="64"/>
+      <c r="F628" s="64"/>
+    </row>
+    <row r="629" spans="1:6" ht="55.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A629" s="3" t="s">
+        <v>1280</v>
+      </c>
+      <c r="B629" s="14" t="s">
+        <v>1281</v>
+      </c>
+      <c r="C629" s="78" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D629" s="26">
+        <v>46425</v>
+      </c>
+      <c r="E629" s="64"/>
+      <c r="F629" s="64"/>
+    </row>
+    <row r="630" spans="1:6" ht="178.5" x14ac:dyDescent="0.3">
+      <c r="A630" s="3" t="s">
+        <v>2585</v>
+      </c>
+      <c r="B630" s="14" t="s">
+        <v>1283</v>
+      </c>
+      <c r="C630" s="78" t="s">
+        <v>85</v>
+      </c>
+      <c r="D630" s="26">
+        <v>46424</v>
+      </c>
+      <c r="E630" s="64"/>
+      <c r="F630" s="64"/>
+    </row>
+    <row r="631" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A631" s="3" t="s">
+        <v>1284</v>
+      </c>
+      <c r="B631" s="14" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C631" s="78" t="s">
+        <v>1286</v>
+      </c>
+      <c r="D631" s="26">
+        <v>46368</v>
+      </c>
+      <c r="E631" s="64"/>
+      <c r="F631" s="64"/>
+    </row>
+    <row r="632" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A632" s="3" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B632" s="14" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C632" s="78" t="s">
+        <v>864</v>
+      </c>
+      <c r="D632" s="26">
+        <v>46456</v>
+      </c>
+      <c r="E632" s="64"/>
+      <c r="F632" s="64"/>
+    </row>
+    <row r="633" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A633" s="3" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B633" s="11" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C633" s="87" t="s">
+        <v>1291</v>
+      </c>
+      <c r="D633" s="26">
+        <v>46455</v>
+      </c>
+      <c r="E633" s="64"/>
+      <c r="F633" s="64"/>
+    </row>
+    <row r="634" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A634" s="3" t="s">
+        <v>1292</v>
+      </c>
+      <c r="B634" s="14" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C634" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D634" s="26">
+        <v>46428</v>
+      </c>
+      <c r="E634" s="64"/>
+      <c r="F634" s="64"/>
+    </row>
+    <row r="635" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A635" s="3" t="s">
+        <v>1294</v>
+      </c>
+      <c r="B635" s="14" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C635" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D635" s="26">
+        <v>46428</v>
+      </c>
+      <c r="E635" s="64"/>
+      <c r="F635" s="64"/>
+    </row>
+    <row r="636" spans="1:6" ht="51" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A636" s="3" t="s">
+        <v>1296</v>
+      </c>
+      <c r="B636" s="14" t="s">
+        <v>1297</v>
+      </c>
+      <c r="C636" s="78" t="s">
+        <v>3661</v>
+      </c>
+      <c r="D636" s="26">
+        <v>46428</v>
+      </c>
+      <c r="E636" s="64"/>
+      <c r="F636" s="64"/>
+    </row>
+    <row r="637" spans="1:6" ht="63.5" x14ac:dyDescent="0.3">
+      <c r="A637" s="3" t="s">
+        <v>1298</v>
+      </c>
+      <c r="B637" s="14" t="s">
+        <v>1299</v>
+      </c>
+      <c r="C637" s="81" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D637" s="26">
+        <v>46435</v>
+      </c>
+      <c r="E637" s="64"/>
+      <c r="F637" s="64"/>
+    </row>
+    <row r="638" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A638" s="3" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B638" s="21" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C638" s="78" t="s">
+        <v>606</v>
+      </c>
+      <c r="D638" s="26">
+        <v>46433</v>
+      </c>
+      <c r="E638" s="64"/>
+      <c r="F638" s="64"/>
+    </row>
+    <row r="639" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A639" s="3" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B639" s="14" t="s">
+        <v>966</v>
+      </c>
+      <c r="C639" s="78" t="s">
+        <v>967</v>
+      </c>
+      <c r="D639" s="26">
+        <v>46460</v>
+      </c>
+      <c r="E639" s="64"/>
+      <c r="F639" s="64"/>
+    </row>
+    <row r="640" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A640" s="3" t="s">
+        <v>1304</v>
+      </c>
+      <c r="B640" s="21" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C640" s="78" t="s">
+        <v>606</v>
+      </c>
+      <c r="D640" s="26">
+        <v>46433</v>
+      </c>
+      <c r="E640" s="64"/>
+      <c r="F640" s="64"/>
+    </row>
+    <row r="641" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A641" s="3" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B641" s="14" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C641" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D641" s="26">
+        <v>46435</v>
+      </c>
+      <c r="E641" s="64"/>
+      <c r="F641" s="64"/>
+    </row>
+    <row r="642" spans="1:6" ht="189" x14ac:dyDescent="0.3">
+      <c r="A642" s="2" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B642" s="20" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C642" s="78" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D642" s="19">
+        <v>46438</v>
+      </c>
+      <c r="E642" s="64"/>
+      <c r="F642" s="64"/>
+    </row>
+    <row r="643" spans="1:6" ht="136.5" x14ac:dyDescent="0.3">
+      <c r="A643" s="3" t="s">
+        <v>1312</v>
+      </c>
+      <c r="B643" s="14" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C643" s="78" t="s">
+        <v>3662</v>
+      </c>
+      <c r="D643" s="26">
+        <v>46438</v>
+      </c>
+      <c r="E643" s="64"/>
+      <c r="F643" s="64"/>
+    </row>
+    <row r="644" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A644" s="3" t="s">
+        <v>1314</v>
+      </c>
+      <c r="B644" s="14" t="s">
+        <v>1315</v>
+      </c>
+      <c r="C644" s="78" t="s">
+        <v>3375</v>
+      </c>
+      <c r="D644" s="26">
+        <v>46439</v>
+      </c>
+      <c r="E644" s="64"/>
+      <c r="F644" s="64"/>
+    </row>
+    <row r="645" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A645" s="3" t="s">
+        <v>1316</v>
+      </c>
+      <c r="B645" s="14" t="s">
+        <v>2516</v>
+      </c>
+      <c r="C645" s="78" t="s">
+        <v>3376</v>
+      </c>
+      <c r="D645" s="26">
+        <v>46440</v>
+      </c>
+      <c r="E645" s="64"/>
+      <c r="F645" s="64"/>
+    </row>
+    <row r="646" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A646" s="3" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B646" s="11" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C646" s="78" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D646" s="26">
+        <v>46441</v>
+      </c>
+      <c r="E646" s="64"/>
+      <c r="F646" s="64"/>
+    </row>
+    <row r="647" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A647" s="3" t="s">
+        <v>1320</v>
+      </c>
+      <c r="B647" s="10" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C647" s="78" t="s">
+        <v>622</v>
+      </c>
+      <c r="D647" s="19">
+        <v>46440</v>
+      </c>
+      <c r="E647" s="64"/>
+      <c r="F647" s="64"/>
+    </row>
+    <row r="648" spans="1:6" ht="86.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A648" s="3" t="s">
+        <v>1322</v>
+      </c>
+      <c r="B648" s="14" t="s">
+        <v>1323</v>
+      </c>
+      <c r="C648" s="78" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D648" s="26">
+        <v>46441</v>
+      </c>
+      <c r="E648" s="64"/>
+      <c r="F648" s="64"/>
+    </row>
+    <row r="649" spans="1:6" ht="241.5" x14ac:dyDescent="0.3">
+      <c r="A649" s="1" t="s">
+        <v>2973</v>
+      </c>
+      <c r="B649" s="11" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C649" s="78" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D649" s="19">
+        <v>46446</v>
+      </c>
+      <c r="E649" s="64"/>
+      <c r="F649" s="64"/>
+    </row>
+    <row r="650" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A650" s="3" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B650" s="14" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C650" s="78" t="s">
+        <v>1329</v>
+      </c>
+      <c r="D650" s="26">
+        <v>46441</v>
+      </c>
+      <c r="E650" s="64"/>
+      <c r="F650" s="64"/>
+    </row>
+    <row r="651" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A651" s="3" t="s">
+        <v>1330</v>
+      </c>
+      <c r="B651" s="14" t="s">
+        <v>1331</v>
+      </c>
+      <c r="C651" s="78" t="s">
+        <v>1332</v>
+      </c>
+      <c r="D651" s="45">
+        <v>46446</v>
+      </c>
+      <c r="E651" s="64"/>
+      <c r="F651" s="64"/>
+    </row>
+    <row r="652" spans="1:6" ht="70.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A652" s="3" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B652" s="14" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C652" s="78" t="s">
+        <v>3377</v>
+      </c>
+      <c r="D652" s="26">
+        <v>46454</v>
+      </c>
+      <c r="E652" s="64"/>
+      <c r="F652" s="64"/>
+    </row>
+    <row r="653" spans="1:6" ht="26.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A653" s="3" t="s">
+        <v>1335</v>
+      </c>
+      <c r="B653" s="11" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C653" s="78" t="s">
+        <v>1337</v>
+      </c>
+      <c r="D653" s="26">
+        <v>46455</v>
+      </c>
+      <c r="E653" s="64"/>
+      <c r="F653" s="64"/>
+    </row>
+    <row r="654" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A654" s="1" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B654" s="10" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C654" s="78" t="s">
+        <v>1311</v>
+      </c>
+      <c r="D654" s="19">
+        <v>46459</v>
+      </c>
+      <c r="E654" s="64"/>
+      <c r="F654" s="64"/>
+    </row>
+    <row r="655" spans="1:6" ht="76" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A655" s="3" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B655" s="14" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C655" s="78" t="s">
+        <v>3663</v>
+      </c>
+      <c r="D655" s="26">
+        <v>46505</v>
+      </c>
+      <c r="E655" s="64"/>
+      <c r="F655" s="64"/>
+    </row>
+    <row r="656" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A656" s="3" t="s">
+        <v>3104</v>
+      </c>
+      <c r="B656" s="14" t="s">
+        <v>1342</v>
+      </c>
+      <c r="C656" s="78" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D656" s="26">
+        <v>46141</v>
+      </c>
+      <c r="E656" s="64"/>
+      <c r="F656" s="64"/>
+    </row>
+    <row r="657" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A657" s="3" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B657" s="14" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C657" s="78" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D657" s="26">
+        <v>46140</v>
+      </c>
+      <c r="E657" s="64"/>
+      <c r="F657" s="64"/>
+    </row>
+    <row r="658" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A658" s="3" t="s">
+        <v>2974</v>
+      </c>
+      <c r="B658" s="14" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C658" s="78" t="s">
+        <v>1348</v>
+      </c>
+      <c r="D658" s="26">
+        <v>46418</v>
+      </c>
+      <c r="E658" s="64"/>
+      <c r="F658" s="64"/>
+    </row>
+    <row r="659" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A659" s="3" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B659" s="14" t="s">
+        <v>1350</v>
+      </c>
+      <c r="C659" s="78" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D659" s="26">
+        <v>46151</v>
+      </c>
+      <c r="E659" s="64"/>
+      <c r="F659" s="64"/>
+    </row>
+    <row r="660" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A660" s="3" t="s">
+        <v>2614</v>
+      </c>
+      <c r="B660" s="14" t="s">
+        <v>1352</v>
+      </c>
+      <c r="C660" s="78" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D660" s="26">
+        <v>46386</v>
+      </c>
+      <c r="E660" s="64"/>
+      <c r="F660" s="64"/>
+    </row>
+    <row r="661" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A661" s="3" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B661" s="14" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C661" s="78" t="s">
+        <v>1356</v>
+      </c>
+      <c r="D661" s="26">
+        <v>46153</v>
+      </c>
+      <c r="E661" s="64"/>
+      <c r="F661" s="64"/>
+    </row>
+    <row r="662" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A662" s="3" t="s">
+        <v>2975</v>
+      </c>
+      <c r="B662" s="14" t="s">
+        <v>792</v>
+      </c>
+      <c r="C662" s="78" t="s">
+        <v>793</v>
+      </c>
+      <c r="D662" s="19">
+        <v>46142</v>
+      </c>
+      <c r="E662" s="64"/>
+      <c r="F662" s="64"/>
+    </row>
+    <row r="663" spans="1:6" ht="80.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A663" s="3" t="s">
+        <v>2976</v>
+      </c>
+      <c r="B663" s="14" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C663" s="78" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D663" s="26">
+        <v>46476</v>
+      </c>
+      <c r="E663" s="64"/>
+      <c r="F663" s="64"/>
+    </row>
+    <row r="664" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A664" s="1" t="s">
+        <v>2977</v>
+      </c>
+      <c r="B664" s="10" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C664" s="78" t="s">
+        <v>1360</v>
+      </c>
+      <c r="D664" s="19">
+        <v>46168</v>
+      </c>
+      <c r="E664" s="64"/>
+      <c r="F664" s="64"/>
+    </row>
+    <row r="665" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A665" s="3" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B665" s="10" t="s">
+        <v>2209</v>
+      </c>
+      <c r="C665" s="78" t="s">
+        <v>4</v>
+      </c>
+      <c r="D665" s="19">
+        <v>46240</v>
+      </c>
+      <c r="E665" s="64"/>
+      <c r="F665" s="64"/>
+    </row>
+    <row r="666" spans="1:6" ht="220.5" x14ac:dyDescent="0.3">
+      <c r="A666" s="3" t="s">
+        <v>2978</v>
+      </c>
+      <c r="B666" s="14" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C666" s="78" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D666" s="19">
+        <v>46180</v>
+      </c>
+      <c r="E666" s="64"/>
+      <c r="F666" s="64"/>
+    </row>
+    <row r="667" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A667" s="3" t="s">
+        <v>2979</v>
+      </c>
+      <c r="B667" s="10" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C667" s="78" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D667" s="19">
+        <v>46491</v>
+      </c>
+      <c r="E667" s="64"/>
+      <c r="F667" s="64"/>
+    </row>
+    <row r="668" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A668" s="3" t="s">
+        <v>1365</v>
+      </c>
+      <c r="B668" s="10" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C668" s="78" t="s">
+        <v>1367</v>
+      </c>
+      <c r="D668" s="19">
+        <v>46180</v>
+      </c>
+      <c r="E668" s="64"/>
+      <c r="F668" s="64"/>
+    </row>
+    <row r="669" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A669" s="3" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B669" s="14" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C669" s="78" t="s">
+        <v>3378</v>
+      </c>
+      <c r="D669" s="26">
+        <v>46183</v>
+      </c>
+      <c r="E669" s="64"/>
+      <c r="F669" s="64"/>
+    </row>
+    <row r="670" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A670" s="3" t="s">
+        <v>2980</v>
+      </c>
+      <c r="B670" s="10" t="s">
+        <v>1370</v>
+      </c>
+      <c r="C670" s="78" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D670" s="19">
+        <v>46509</v>
+      </c>
+      <c r="E670" s="64"/>
+      <c r="F670" s="64"/>
+    </row>
+    <row r="671" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A671" s="3" t="s">
+        <v>2981</v>
+      </c>
+      <c r="B671" s="14" t="s">
+        <v>1372</v>
+      </c>
+      <c r="C671" s="78" t="s">
+        <v>1373</v>
+      </c>
+      <c r="D671" s="19">
+        <v>46189</v>
+      </c>
+      <c r="E671" s="64"/>
+      <c r="F671" s="64"/>
+    </row>
+    <row r="672" spans="1:6" ht="46" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A672" s="3" t="s">
+        <v>2264</v>
+      </c>
+      <c r="B672" s="14" t="s">
+        <v>1374</v>
+      </c>
+      <c r="C672" s="78" t="s">
+        <v>1375</v>
+      </c>
+      <c r="D672" s="19">
+        <v>46191</v>
+      </c>
+      <c r="E672" s="64"/>
+      <c r="F672" s="64"/>
+    </row>
+    <row r="673" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A673" s="3" t="s">
+        <v>2982</v>
+      </c>
+      <c r="B673" s="11" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C673" s="78" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D673" s="26">
+        <v>46194</v>
+      </c>
+      <c r="E673" s="64"/>
+      <c r="F673" s="64"/>
+    </row>
+    <row r="674" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A674" s="3" t="s">
+        <v>2208</v>
+      </c>
+      <c r="B674" s="14" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C674" s="78" t="s">
+        <v>3379</v>
+      </c>
+      <c r="D674" s="19">
+        <v>46559</v>
+      </c>
+      <c r="E674" s="64"/>
+      <c r="F674" s="64"/>
+    </row>
+    <row r="675" spans="1:6" ht="168" x14ac:dyDescent="0.3">
+      <c r="A675" s="1" t="s">
+        <v>1379</v>
+      </c>
+      <c r="B675" s="10" t="s">
+        <v>1380</v>
+      </c>
+      <c r="C675" s="78" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D675" s="19">
+        <v>46195</v>
+      </c>
+      <c r="E675" s="64"/>
+      <c r="F675" s="64"/>
+    </row>
+    <row r="676" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A676" s="3" t="s">
+        <v>2983</v>
+      </c>
+      <c r="B676" s="10" t="s">
+        <v>1382</v>
+      </c>
+      <c r="C676" s="78" t="s">
+        <v>1383</v>
+      </c>
+      <c r="D676" s="19">
+        <v>46196</v>
+      </c>
+      <c r="E676" s="64"/>
+      <c r="F676" s="64"/>
+    </row>
+    <row r="677" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A677" s="3" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B677" s="10" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C677" s="78" t="s">
+        <v>36</v>
+      </c>
+      <c r="D677" s="19">
+        <v>46204</v>
+      </c>
+      <c r="E677" s="64"/>
+      <c r="F677" s="64"/>
+    </row>
+    <row r="678" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A678" s="3" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B678" s="14" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C678" s="78" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D678" s="19">
+        <v>46197</v>
+      </c>
+      <c r="E678" s="64"/>
+      <c r="F678" s="64"/>
+    </row>
+    <row r="679" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A679" s="3" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B679" s="14" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C679" s="78" t="s">
+        <v>1390</v>
+      </c>
+      <c r="D679" s="19">
+        <v>46251</v>
+      </c>
+      <c r="E679" s="64"/>
+      <c r="F679" s="64"/>
+    </row>
+    <row r="680" spans="1:6" ht="126" x14ac:dyDescent="0.3">
+      <c r="A680" s="3" t="s">
+        <v>1391</v>
+      </c>
+      <c r="B680" s="10" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C680" s="78" t="s">
+        <v>1392</v>
+      </c>
+      <c r="D680" s="26">
+        <v>46465</v>
+      </c>
+      <c r="E680" s="64"/>
+      <c r="F680" s="64"/>
+    </row>
+    <row r="681" spans="1:6" ht="92.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A681" s="3" t="s">
+        <v>2984</v>
+      </c>
+      <c r="B681" s="10" t="s">
+        <v>438</v>
+      </c>
+      <c r="C681" s="78" t="s">
+        <v>3380</v>
+      </c>
+      <c r="D681" s="26">
+        <v>46250</v>
+      </c>
+      <c r="E681" s="64"/>
+      <c r="F681" s="64"/>
+    </row>
+    <row r="682" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="A682" s="3" t="s">
+        <v>2985</v>
+      </c>
+      <c r="B682" s="10" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C682" s="78" t="s">
+        <v>13</v>
+      </c>
+      <c r="D682" s="26">
+        <v>46214</v>
+      </c>
+      <c r="E682" s="64"/>
+      <c r="F682" s="64"/>
+    </row>
+    <row r="683" spans="1:6" ht="126" x14ac:dyDescent="0.3">
+      <c r="A683" s="3" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B683" s="14" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C683" s="78" t="s">
+        <v>1396</v>
+      </c>
+      <c r="D683" s="26">
+        <v>46216</v>
+      </c>
+      <c r="E683" s="64"/>
+      <c r="F683" s="64"/>
+    </row>
+    <row r="684" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A684" s="3" t="s">
+        <v>1397</v>
+      </c>
+      <c r="B684" s="14" t="s">
+        <v>1398</v>
+      </c>
+      <c r="C684" s="78" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D684" s="26">
+        <v>46124</v>
+      </c>
+      <c r="E684" s="64"/>
+      <c r="F684" s="64"/>
+    </row>
+    <row r="685" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A685" s="3" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B685" s="10" t="s">
+        <v>1401</v>
+      </c>
+      <c r="C685" s="78" t="s">
+        <v>1402</v>
+      </c>
+      <c r="D685" s="19">
+        <v>46220</v>
+      </c>
+      <c r="E685" s="64"/>
+      <c r="F685" s="64"/>
+    </row>
+    <row r="686" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A686" s="1" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B686" s="11" t="s">
+        <v>1403</v>
+      </c>
+      <c r="C686" s="78" t="s">
+        <v>3664</v>
+      </c>
+      <c r="D686" s="26">
+        <v>46220</v>
+      </c>
+      <c r="E686" s="64"/>
+      <c r="F686" s="64"/>
+    </row>
+    <row r="687" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A687" s="3" t="s">
+        <v>1404</v>
+      </c>
+      <c r="B687" s="10" t="s">
+        <v>2147</v>
+      </c>
+      <c r="C687" s="78" t="s">
+        <v>1405</v>
+      </c>
+      <c r="D687" s="26">
+        <v>46214</v>
+      </c>
+      <c r="E687" s="64"/>
+      <c r="F687" s="64"/>
+    </row>
+    <row r="688" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A688" s="3" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B688" s="14" t="s">
+        <v>2160</v>
+      </c>
+      <c r="C688" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="D688" s="26">
+        <v>46219</v>
+      </c>
+      <c r="E688" s="64"/>
+      <c r="F688" s="64"/>
+    </row>
+    <row r="689" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A689" s="3" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B689" s="14" t="s">
+        <v>1407</v>
+      </c>
+      <c r="C689" s="78" t="s">
+        <v>351</v>
+      </c>
+      <c r="D689" s="26">
+        <v>46230</v>
+      </c>
+      <c r="E689" s="64"/>
+      <c r="F689" s="64"/>
+    </row>
+    <row r="690" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A690" s="3" t="s">
+        <v>1408</v>
+      </c>
+      <c r="B690" s="14" t="s">
+        <v>1409</v>
+      </c>
+      <c r="C690" s="78" t="s">
+        <v>351</v>
+      </c>
+      <c r="D690" s="26">
+        <v>46230</v>
+      </c>
+      <c r="E690" s="64"/>
+      <c r="F690" s="64"/>
+    </row>
+    <row r="691" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A691" s="3" t="s">
+        <v>1410</v>
+      </c>
+      <c r="B691" s="14" t="s">
+        <v>1411</v>
+      </c>
+      <c r="C691" s="78" t="s">
+        <v>3381</v>
+      </c>
+      <c r="D691" s="26">
+        <v>46374</v>
+      </c>
+      <c r="E691" s="64"/>
+      <c r="F691" s="64"/>
+    </row>
+    <row r="692" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A692" s="3" t="s">
+        <v>1412</v>
+      </c>
+      <c r="B692" s="14" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C692" s="78" t="s">
+        <v>3149</v>
+      </c>
+      <c r="D692" s="26">
+        <v>46231</v>
+      </c>
+      <c r="E692" s="64"/>
+      <c r="F692" s="64"/>
+    </row>
+    <row r="693" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A693" s="3" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B693" s="14" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C693" s="78" t="s">
+        <v>1417</v>
+      </c>
+      <c r="D693" s="26">
+        <v>46231</v>
+      </c>
+      <c r="E693" s="64"/>
+      <c r="F693" s="64"/>
+    </row>
+    <row r="694" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A694" s="3" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B694" s="14" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C694" s="78" t="s">
+        <v>3382</v>
+      </c>
+      <c r="D694" s="26">
+        <v>46234</v>
+      </c>
+      <c r="E694" s="64"/>
+      <c r="F694" s="64"/>
+    </row>
+    <row r="695" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A695" s="3" t="s">
+        <v>1419</v>
+      </c>
+      <c r="B695" s="14" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C695" s="78" t="s">
+        <v>3665</v>
+      </c>
+      <c r="D695" s="26">
+        <v>46345</v>
+      </c>
+      <c r="E695" s="64"/>
+      <c r="F695" s="64"/>
+    </row>
+    <row r="696" spans="1:6" ht="91" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A696" s="3" t="s">
+        <v>1421</v>
+      </c>
+      <c r="B696" s="14" t="s">
+        <v>1422</v>
+      </c>
+      <c r="C696" s="78" t="s">
+        <v>3666</v>
+      </c>
+      <c r="D696" s="26">
+        <v>46237</v>
+      </c>
+      <c r="E696" s="64"/>
+      <c r="F696" s="64"/>
+    </row>
+    <row r="697" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A697" s="3" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B697" s="14" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C697" s="78" t="s">
+        <v>118</v>
+      </c>
+      <c r="D697" s="26">
+        <v>46237</v>
+      </c>
+      <c r="E697" s="64"/>
+      <c r="F697" s="64"/>
+    </row>
+    <row r="698" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A698" s="3" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B698" s="14" t="s">
+        <v>1426</v>
+      </c>
+      <c r="C698" s="78" t="s">
+        <v>1427</v>
+      </c>
+      <c r="D698" s="26">
+        <v>46459</v>
+      </c>
+      <c r="E698" s="64"/>
+      <c r="F698" s="64"/>
+    </row>
+    <row r="699" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A699" s="3" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B699" s="14" t="s">
+        <v>1429</v>
+      </c>
+      <c r="C699" s="78" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D699" s="26">
+        <v>46374</v>
+      </c>
+      <c r="E699" s="64"/>
+      <c r="F699" s="64"/>
+    </row>
+    <row r="700" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A700" s="3" t="s">
+        <v>2986</v>
+      </c>
+      <c r="B700" s="14" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C700" s="86" t="s">
+        <v>3597</v>
+      </c>
+      <c r="D700" s="26">
+        <v>46250</v>
+      </c>
+      <c r="E700" s="64"/>
+      <c r="F700" s="64"/>
+    </row>
+    <row r="701" spans="1:6" ht="284" x14ac:dyDescent="0.3">
+      <c r="A701" s="8" t="s">
+        <v>2987</v>
+      </c>
+      <c r="B701" s="10" t="s">
+        <v>1432</v>
+      </c>
+      <c r="C701" s="78" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D701" s="19">
+        <v>46436</v>
+      </c>
+      <c r="E701" s="64"/>
+      <c r="F701" s="64"/>
+    </row>
+    <row r="702" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A702" s="3" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B702" s="14" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C702" s="78" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D702" s="26">
+        <v>46235</v>
+      </c>
+      <c r="E702" s="64"/>
+      <c r="F702" s="64"/>
+    </row>
+    <row r="703" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A703" s="3" t="s">
+        <v>1435</v>
+      </c>
+      <c r="B703" s="10" t="s">
+        <v>1436</v>
+      </c>
+      <c r="C703" s="78" t="s">
+        <v>3383</v>
+      </c>
+      <c r="D703" s="26">
+        <v>46270</v>
+      </c>
+      <c r="E703" s="64"/>
+      <c r="F703" s="64"/>
+    </row>
+    <row r="704" spans="1:6" ht="168" x14ac:dyDescent="0.3">
+      <c r="A704" s="2" t="s">
+        <v>2988</v>
+      </c>
+      <c r="B704" s="20" t="s">
+        <v>2224</v>
+      </c>
+      <c r="C704" s="78" t="s">
+        <v>3384</v>
+      </c>
+      <c r="D704" s="19">
+        <v>46242</v>
+      </c>
+      <c r="E704" s="64"/>
+      <c r="F704" s="64"/>
+    </row>
+    <row r="705" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A705" s="3" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B705" s="14" t="s">
+        <v>2386</v>
+      </c>
+      <c r="C705" s="78" t="s">
+        <v>2385</v>
+      </c>
+      <c r="D705" s="26">
+        <v>46296</v>
+      </c>
+      <c r="E705" s="64"/>
+      <c r="F705" s="64"/>
+    </row>
+    <row r="706" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A706" s="3" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B706" s="10" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C706" s="87" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D706" s="26">
+        <v>46467</v>
+      </c>
+      <c r="E706" s="64"/>
+      <c r="F706" s="64"/>
+    </row>
+    <row r="707" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A707" s="3" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B707" s="10" t="s">
+        <v>999</v>
+      </c>
+      <c r="C707" s="78" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D707" s="26">
+        <v>46273</v>
+      </c>
+      <c r="E707" s="64"/>
+      <c r="F707" s="64"/>
+    </row>
+    <row r="708" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A708" s="3" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B708" s="10" t="s">
+        <v>999</v>
+      </c>
+      <c r="C708" s="78" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D708" s="26">
+        <v>46273</v>
+      </c>
+      <c r="E708" s="64"/>
+      <c r="F708" s="64"/>
+    </row>
+    <row r="709" spans="1:6" ht="147" x14ac:dyDescent="0.3">
+      <c r="A709" s="2" t="s">
+        <v>2989</v>
+      </c>
+      <c r="B709" s="10" t="s">
+        <v>1443</v>
+      </c>
+      <c r="C709" s="78" t="s">
+        <v>1444</v>
+      </c>
+      <c r="D709" s="19">
+        <v>46237</v>
+      </c>
+      <c r="E709" s="64"/>
+      <c r="F709" s="64"/>
+    </row>
+    <row r="710" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A710" s="3" t="s">
+        <v>2990</v>
+      </c>
+      <c r="B710" s="14" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C710" s="78" t="s">
+        <v>3667</v>
+      </c>
+      <c r="D710" s="26">
+        <v>46201</v>
+      </c>
+      <c r="E710" s="64"/>
+      <c r="F710" s="64"/>
+    </row>
+    <row r="711" spans="1:6" ht="55.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A711" s="3" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B711" s="11" t="s">
+        <v>1449</v>
+      </c>
+      <c r="C711" s="78" t="s">
+        <v>3385</v>
+      </c>
+      <c r="D711" s="26">
+        <v>46286</v>
+      </c>
+      <c r="E711" s="64"/>
+      <c r="F711" s="64"/>
+    </row>
+    <row r="712" spans="1:6" ht="76.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A712" s="3" t="s">
+        <v>1450</v>
+      </c>
+      <c r="B712" s="10" t="s">
+        <v>999</v>
+      </c>
+      <c r="C712" s="78" t="s">
+        <v>3386</v>
+      </c>
+      <c r="D712" s="26">
+        <v>46291</v>
+      </c>
+      <c r="E712" s="64"/>
+      <c r="F712" s="64"/>
+    </row>
+    <row r="713" spans="1:6" ht="80.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A713" s="3" t="s">
+        <v>1451</v>
+      </c>
+      <c r="B713" s="14" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C713" s="78" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D713" s="19">
+        <v>46323</v>
+      </c>
+      <c r="E713" s="64"/>
+      <c r="F713" s="64"/>
+    </row>
+    <row r="714" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A714" s="3" t="s">
+        <v>2991</v>
+      </c>
+      <c r="B714" s="21" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C714" s="78" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D714" s="26">
+        <v>46297</v>
+      </c>
+      <c r="E714" s="64"/>
+      <c r="F714" s="64"/>
+    </row>
+    <row r="715" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A715" s="3" t="s">
+        <v>1456</v>
+      </c>
+      <c r="B715" s="14" t="s">
+        <v>1457</v>
+      </c>
+      <c r="C715" s="78" t="s">
+        <v>3387</v>
+      </c>
+      <c r="D715" s="26">
+        <v>46308</v>
+      </c>
+      <c r="E715" s="64"/>
+      <c r="F715" s="64"/>
+    </row>
+    <row r="716" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A716" s="1" t="s">
+        <v>1458</v>
+      </c>
+      <c r="B716" s="10" t="s">
+        <v>1459</v>
+      </c>
+      <c r="C716" s="78" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D716" s="19">
+        <v>46312</v>
+      </c>
+      <c r="E716" s="64"/>
+      <c r="F716" s="64"/>
+    </row>
+    <row r="717" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A717" s="1" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B717" s="10" t="s">
+        <v>2375</v>
+      </c>
+      <c r="C717" s="78" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D717" s="26">
+        <v>46312</v>
+      </c>
+      <c r="E717" s="64"/>
+      <c r="F717" s="64"/>
+    </row>
+    <row r="718" spans="1:6" ht="73.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A718" s="3" t="s">
+        <v>1463</v>
+      </c>
+      <c r="B718" s="14" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C718" s="78" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D718" s="26">
+        <v>46312</v>
+      </c>
+      <c r="E718" s="64"/>
+      <c r="F718" s="64"/>
+    </row>
+    <row r="719" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A719" s="3" t="s">
+        <v>2992</v>
+      </c>
+      <c r="B719" s="14" t="s">
+        <v>1466</v>
+      </c>
+      <c r="C719" s="78" t="s">
+        <v>3668</v>
+      </c>
+      <c r="D719" s="26">
+        <v>46320</v>
+      </c>
+      <c r="E719" s="64"/>
+      <c r="F719" s="64"/>
+    </row>
+    <row r="720" spans="1:6" ht="50.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A720" s="3" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B720" s="14" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C720" s="78" t="s">
+        <v>3388</v>
+      </c>
+      <c r="D720" s="26">
+        <v>46478</v>
+      </c>
+      <c r="E720" s="64"/>
+      <c r="F720" s="64"/>
+    </row>
+    <row r="721" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A721" s="3" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B721" s="10" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C721" s="78" t="s">
+        <v>737</v>
+      </c>
+      <c r="D721" s="19">
+        <v>46359</v>
+      </c>
+      <c r="E721" s="64"/>
+      <c r="F721" s="64"/>
+    </row>
+    <row r="722" spans="1:6" ht="103.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A722" s="3" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B722" s="14" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C722" s="78" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D722" s="26">
+        <v>46321</v>
+      </c>
+      <c r="E722" s="64"/>
+      <c r="F722" s="64"/>
+    </row>
+    <row r="723" spans="1:6" ht="40" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A723" s="40" t="s">
+        <v>1474</v>
+      </c>
+      <c r="B723" s="14" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C723" s="78" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D723" s="26">
+        <v>46322</v>
+      </c>
+      <c r="E723" s="64"/>
+      <c r="F723" s="64"/>
+    </row>
+    <row r="724" spans="1:6" ht="210" x14ac:dyDescent="0.3">
+      <c r="A724" s="3" t="s">
+        <v>2758</v>
+      </c>
+      <c r="B724" s="10" t="s">
+        <v>2256</v>
+      </c>
+      <c r="C724" s="78" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D724" s="26">
+        <v>46215</v>
+      </c>
+      <c r="E724" s="64"/>
+      <c r="F724" s="64"/>
+    </row>
+    <row r="725" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A725" s="3" t="s">
+        <v>1478</v>
+      </c>
+      <c r="B725" s="14" t="s">
+        <v>1479</v>
+      </c>
+      <c r="C725" s="78" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D725" s="26">
+        <v>46340</v>
+      </c>
+      <c r="E725" s="64"/>
+      <c r="F725" s="64"/>
+    </row>
+    <row r="726" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A726" s="4" t="s">
+        <v>2993</v>
+      </c>
+      <c r="B726" s="10" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C726" s="78" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D726" s="19">
+        <v>46323</v>
+      </c>
+      <c r="E726" s="64"/>
+      <c r="F726" s="64"/>
+    </row>
+    <row r="727" spans="1:6" ht="189" x14ac:dyDescent="0.3">
+      <c r="A727" s="4" t="s">
+        <v>2994</v>
+      </c>
+      <c r="B727" s="10" t="s">
+        <v>2490</v>
+      </c>
+      <c r="C727" s="78" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D727" s="19">
+        <v>46351</v>
+      </c>
+      <c r="E727" s="64"/>
+      <c r="F727" s="64"/>
+    </row>
+    <row r="728" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A728" s="3" t="s">
+        <v>3389</v>
+      </c>
+      <c r="B728" s="20" t="s">
+        <v>2237</v>
+      </c>
+      <c r="C728" s="78" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D728" s="19">
+        <v>46309</v>
+      </c>
+      <c r="E728" s="64"/>
+      <c r="F728" s="64"/>
+    </row>
+    <row r="729" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A729" s="3" t="s">
+        <v>1486</v>
+      </c>
+      <c r="B729" s="14" t="s">
+        <v>2566</v>
+      </c>
+      <c r="C729" s="78" t="s">
+        <v>3669</v>
+      </c>
+      <c r="D729" s="26">
+        <v>46353</v>
+      </c>
+      <c r="E729" s="64"/>
+      <c r="F729" s="64"/>
+    </row>
+    <row r="730" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A730" s="3" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B730" s="10" t="s">
+        <v>1488</v>
+      </c>
+      <c r="C730" s="78" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D730" s="26">
+        <v>46371</v>
+      </c>
+      <c r="E730" s="64"/>
+      <c r="F730" s="64"/>
+    </row>
+    <row r="731" spans="1:6" ht="70" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A731" s="3" t="s">
+        <v>1490</v>
+      </c>
+      <c r="B731" s="14" t="s">
+        <v>1491</v>
+      </c>
+      <c r="C731" s="78" t="s">
+        <v>3150</v>
+      </c>
+      <c r="D731" s="26">
+        <v>46367</v>
+      </c>
+      <c r="E731" s="64"/>
+      <c r="F731" s="64"/>
+    </row>
+    <row r="732" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A732" s="1" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B732" s="10" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C732" s="78" t="s">
+        <v>1494</v>
+      </c>
+      <c r="D732" s="19">
+        <v>46371</v>
+      </c>
+      <c r="E732" s="64"/>
+      <c r="F732" s="64"/>
+    </row>
+    <row r="733" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A733" s="3" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B733" s="14" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C733" s="78" t="s">
+        <v>3151</v>
+      </c>
+      <c r="D733" s="26">
+        <v>46371</v>
+      </c>
+      <c r="E733" s="64"/>
+      <c r="F733" s="64"/>
+    </row>
+    <row r="734" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="A734" s="3" t="s">
+        <v>2503</v>
+      </c>
+      <c r="B734" s="20" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C734" s="78" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D734" s="26">
+        <v>46374</v>
+      </c>
+      <c r="E734" s="64"/>
+      <c r="F734" s="64"/>
+    </row>
+    <row r="735" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A735" s="3" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B735" s="10" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C735" s="78" t="s">
+        <v>4</v>
+      </c>
+      <c r="D735" s="26">
+        <v>46338</v>
+      </c>
+      <c r="E735" s="64"/>
+      <c r="F735" s="64"/>
+    </row>
+    <row r="736" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A736" s="3" t="s">
+        <v>1500</v>
+      </c>
+      <c r="B736" s="14" t="s">
+        <v>1501</v>
+      </c>
+      <c r="C736" s="78" t="s">
+        <v>3390</v>
+      </c>
+      <c r="D736" s="26">
+        <v>46376</v>
+      </c>
+      <c r="E736" s="64"/>
+      <c r="F736" s="64"/>
+    </row>
+    <row r="737" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A737" s="3" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B737" s="14" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C737" s="78" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D737" s="26">
+        <v>46384</v>
+      </c>
+      <c r="E737" s="64"/>
+      <c r="F737" s="64"/>
+    </row>
+    <row r="738" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A738" s="3" t="s">
+        <v>1504</v>
+      </c>
+      <c r="B738" s="14" t="s">
+        <v>1503</v>
+      </c>
+      <c r="C738" s="78" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D738" s="26">
+        <v>46384</v>
+      </c>
+      <c r="E738" s="64"/>
+      <c r="F738" s="64"/>
+    </row>
+    <row r="739" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A739" s="3" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B739" s="14" t="s">
+        <v>1506</v>
+      </c>
+      <c r="C739" s="78" t="s">
+        <v>3391</v>
+      </c>
+      <c r="D739" s="26">
+        <v>46399</v>
+      </c>
+      <c r="E739" s="64"/>
+      <c r="F739" s="64"/>
+    </row>
+    <row r="740" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A740" s="3" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B740" s="14" t="s">
+        <v>1424</v>
+      </c>
+      <c r="C740" s="78" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D740" s="26">
+        <v>46237</v>
+      </c>
+      <c r="E740" s="74"/>
+      <c r="F740" s="64"/>
+    </row>
+    <row r="741" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A741" s="3" t="s">
+        <v>2613</v>
+      </c>
+      <c r="B741" s="10" t="s">
+        <v>1508</v>
+      </c>
+      <c r="C741" s="78" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D741" s="19">
+        <v>46368</v>
+      </c>
+      <c r="E741" s="64"/>
+      <c r="F741" s="64"/>
+    </row>
+    <row r="742" spans="1:6" ht="136.5" x14ac:dyDescent="0.3">
+      <c r="A742" s="3" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B742" s="14" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C742" s="78" t="s">
+        <v>1512</v>
+      </c>
+      <c r="D742" s="19">
+        <v>46438</v>
+      </c>
+      <c r="E742" s="64"/>
+      <c r="F742" s="64"/>
+    </row>
+    <row r="743" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A743" s="3" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B743" s="14" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C743" s="78" t="s">
+        <v>3392</v>
+      </c>
+      <c r="D743" s="26">
+        <v>46405</v>
+      </c>
+      <c r="E743" s="64"/>
+      <c r="F743" s="64"/>
+    </row>
+    <row r="744" spans="1:6" ht="252" x14ac:dyDescent="0.3">
+      <c r="A744" s="2" t="s">
+        <v>1515</v>
+      </c>
+      <c r="B744" s="10" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C744" s="78" t="s">
+        <v>3393</v>
+      </c>
+      <c r="D744" s="19">
+        <v>46407</v>
+      </c>
+      <c r="E744" s="64"/>
+      <c r="F744" s="64"/>
+    </row>
+    <row r="745" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A745" s="1" t="s">
+        <v>2759</v>
+      </c>
+      <c r="B745" s="10" t="s">
+        <v>1517</v>
+      </c>
+      <c r="C745" s="78" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D745" s="19">
+        <v>46394</v>
+      </c>
+      <c r="E745" s="64"/>
+      <c r="F745" s="64"/>
+    </row>
+    <row r="746" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A746" s="3" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B746" s="14" t="s">
+        <v>1520</v>
+      </c>
+      <c r="C746" s="78" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D746" s="26">
+        <v>46423</v>
+      </c>
+      <c r="E746" s="64"/>
+      <c r="F746" s="64"/>
+    </row>
+    <row r="747" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A747" s="3" t="s">
+        <v>1522</v>
+      </c>
+      <c r="B747" s="14" t="s">
+        <v>1523</v>
+      </c>
+      <c r="C747" s="78" t="s">
+        <v>3670</v>
+      </c>
+      <c r="D747" s="26">
+        <v>46476</v>
+      </c>
+      <c r="E747" s="64"/>
+      <c r="F747" s="64"/>
+    </row>
+    <row r="748" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A748" s="3" t="s">
+        <v>2755</v>
+      </c>
+      <c r="B748" s="14" t="s">
+        <v>334</v>
+      </c>
+      <c r="C748" s="78" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D748" s="19">
+        <v>46424</v>
+      </c>
+      <c r="E748" s="64"/>
+      <c r="F748" s="64"/>
+    </row>
+    <row r="749" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A749" s="2" t="s">
+        <v>2995</v>
+      </c>
+      <c r="B749" s="10" t="s">
+        <v>1525</v>
+      </c>
+      <c r="C749" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D749" s="19">
+        <v>46448</v>
+      </c>
+      <c r="E749" s="64"/>
+      <c r="F749" s="64"/>
+    </row>
+    <row r="750" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A750" s="3" t="s">
+        <v>2315</v>
+      </c>
+      <c r="B750" s="20" t="s">
+        <v>2314</v>
+      </c>
+      <c r="C750" s="78" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D750" s="19">
+        <v>46277</v>
+      </c>
+      <c r="E750" s="64"/>
+      <c r="F750" s="64"/>
+    </row>
+    <row r="751" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A751" s="3" t="s">
+        <v>2761</v>
+      </c>
+      <c r="B751" s="14" t="s">
+        <v>1527</v>
+      </c>
+      <c r="C751" s="78" t="s">
+        <v>3394</v>
+      </c>
+      <c r="D751" s="19">
+        <v>46430</v>
+      </c>
+      <c r="E751" s="64"/>
+      <c r="F751" s="64"/>
+    </row>
+    <row r="752" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A752" s="3" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B752" s="41" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C752" s="78" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D752" s="19">
+        <v>46345</v>
+      </c>
+      <c r="E752" s="64"/>
+      <c r="F752" s="64"/>
+    </row>
+    <row r="753" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A753" s="4" t="s">
+        <v>1531</v>
+      </c>
+      <c r="B753" s="21" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C753" s="78" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D753" s="19">
+        <v>46360</v>
+      </c>
+      <c r="E753" s="64"/>
+      <c r="F753" s="64"/>
+    </row>
+    <row r="754" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A754" s="4" t="s">
+        <v>3114</v>
+      </c>
+      <c r="B754" s="10" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C754" s="78" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D754" s="19">
+        <v>46193</v>
+      </c>
+      <c r="E754" s="64"/>
+      <c r="F754" s="64"/>
+    </row>
+    <row r="755" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A755" s="3" t="s">
+        <v>1535</v>
+      </c>
+      <c r="B755" s="14" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C755" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D755" s="19">
+        <v>46133</v>
+      </c>
+      <c r="E755" s="64"/>
+      <c r="F755" s="64"/>
+    </row>
+    <row r="756" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A756" s="3" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B756" s="14" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C756" s="78" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D756" s="19">
+        <v>46441</v>
+      </c>
+      <c r="E756" s="64"/>
+      <c r="F756" s="64"/>
+    </row>
+    <row r="757" spans="1:6" ht="57" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A757" s="3" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B757" s="14" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C757" s="78" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D757" s="19">
+        <v>46447</v>
+      </c>
+      <c r="E757" s="64"/>
+      <c r="F757" s="64"/>
+    </row>
+    <row r="758" spans="1:6" ht="178.5" x14ac:dyDescent="0.3">
+      <c r="A758" s="3" t="s">
+        <v>2774</v>
+      </c>
+      <c r="B758" s="14" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C758" s="78" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D758" s="19">
+        <v>46452</v>
+      </c>
+      <c r="E758" s="64"/>
+      <c r="F758" s="64"/>
+    </row>
+    <row r="759" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A759" s="3" t="s">
+        <v>2996</v>
+      </c>
+      <c r="B759" s="11" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C759" s="78" t="s">
+        <v>3671</v>
+      </c>
+      <c r="D759" s="19">
+        <v>46303</v>
+      </c>
+      <c r="E759" s="64"/>
+      <c r="F759" s="64"/>
+    </row>
+    <row r="760" spans="1:6" ht="94.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A760" s="3" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B760" s="14" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C760" s="78" t="s">
+        <v>3395</v>
+      </c>
+      <c r="D760" s="19">
+        <v>46459</v>
+      </c>
+      <c r="E760" s="64"/>
+      <c r="F760" s="64"/>
+    </row>
+    <row r="761" spans="1:6" ht="55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A761" s="3" t="s">
+        <v>1548</v>
+      </c>
+      <c r="B761" s="14" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C761" s="78" t="s">
+        <v>3598</v>
+      </c>
+      <c r="D761" s="19">
+        <v>46486</v>
+      </c>
+      <c r="E761" s="64"/>
+      <c r="F761" s="64"/>
+    </row>
+    <row r="762" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A762" s="3" t="s">
+        <v>1550</v>
+      </c>
+      <c r="B762" s="14" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C762" s="78" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D762" s="19">
+        <v>46459</v>
+      </c>
+      <c r="E762" s="64"/>
+      <c r="F762" s="64"/>
+    </row>
+    <row r="763" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A763" s="3" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B763" s="33" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C763" s="78" t="s">
+        <v>1555</v>
+      </c>
+      <c r="D763" s="26">
+        <v>46473</v>
+      </c>
+      <c r="E763" s="64"/>
+      <c r="F763" s="64"/>
+    </row>
+    <row r="764" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A764" s="3" t="s">
+        <v>1556</v>
+      </c>
+      <c r="B764" s="20" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C764" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="D764" s="26">
+        <v>46474</v>
+      </c>
+      <c r="E764" s="64"/>
+      <c r="F764" s="64"/>
+    </row>
+    <row r="765" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A765" s="3" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B765" s="14" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C765" s="78" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D765" s="26">
+        <v>46473</v>
+      </c>
+      <c r="E765" s="64"/>
+      <c r="F765" s="64"/>
+    </row>
+    <row r="766" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A766" s="3" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B766" s="20" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C766" s="78" t="s">
+        <v>340</v>
+      </c>
+      <c r="D766" s="19">
+        <v>46430</v>
+      </c>
+      <c r="E766" s="64"/>
+      <c r="F766" s="64"/>
+    </row>
+    <row r="767" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A767" s="3" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B767" s="14" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C767" s="78" t="s">
+        <v>3396</v>
+      </c>
+      <c r="D767" s="26">
+        <v>46480</v>
+      </c>
+      <c r="E767" s="64"/>
+      <c r="F767" s="64"/>
+    </row>
+    <row r="768" spans="1:6" ht="189" x14ac:dyDescent="0.3">
+      <c r="A768" s="3" t="s">
+        <v>1565</v>
+      </c>
+      <c r="B768" s="14" t="s">
+        <v>1566</v>
+      </c>
+      <c r="C768" s="78" t="s">
+        <v>3397</v>
+      </c>
+      <c r="D768" s="26">
+        <v>46480</v>
+      </c>
+      <c r="E768" s="64"/>
+      <c r="F768" s="64"/>
+    </row>
+    <row r="769" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A769" s="3" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B769" s="10" t="s">
+        <v>216</v>
+      </c>
+      <c r="C769" s="78" t="s">
+        <v>217</v>
+      </c>
+      <c r="D769" s="19">
+        <v>46139</v>
+      </c>
+      <c r="E769" s="64"/>
+      <c r="F769" s="64"/>
+    </row>
+    <row r="770" spans="1:6" ht="157.5" x14ac:dyDescent="0.3">
+      <c r="A770" s="1" t="s">
+        <v>2997</v>
+      </c>
+      <c r="B770" s="10" t="s">
+        <v>1568</v>
+      </c>
+      <c r="C770" s="78" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D770" s="26">
+        <v>46486</v>
+      </c>
+      <c r="E770" s="64"/>
+      <c r="F770" s="64"/>
+    </row>
+    <row r="771" spans="1:6" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A771" s="3" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B771" s="14" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C771" s="78" t="s">
+        <v>3398</v>
+      </c>
+      <c r="D771" s="26">
+        <v>46123</v>
+      </c>
+      <c r="E771" s="64"/>
+      <c r="F771" s="64"/>
+    </row>
+    <row r="772" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A772" s="3" t="s">
+        <v>3152</v>
+      </c>
+      <c r="B772" s="20" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C772" s="78" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D772" s="19">
+        <v>46481</v>
+      </c>
+      <c r="E772" s="64"/>
+      <c r="F772" s="64"/>
+    </row>
+    <row r="773" spans="1:6" ht="273" x14ac:dyDescent="0.3">
+      <c r="A773" s="4" t="s">
+        <v>2998</v>
+      </c>
+      <c r="B773" s="10" t="s">
+        <v>842</v>
+      </c>
+      <c r="C773" s="78" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D773" s="19">
+        <v>46128</v>
+      </c>
+      <c r="E773" s="64"/>
+      <c r="F773" s="64"/>
+    </row>
+    <row r="774" spans="1:6" ht="157.5" x14ac:dyDescent="0.3">
+      <c r="A774" s="3" t="s">
+        <v>2999</v>
+      </c>
+      <c r="B774" s="14" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C774" s="78" t="s">
+        <v>3399</v>
+      </c>
+      <c r="D774" s="19">
+        <v>46495</v>
+      </c>
+      <c r="E774" s="64"/>
+      <c r="F774" s="64"/>
+    </row>
+    <row r="775" spans="1:6" ht="409.5" x14ac:dyDescent="0.3">
+      <c r="A775" s="4" t="s">
+        <v>3000</v>
+      </c>
+      <c r="B775" s="10" t="s">
+        <v>842</v>
+      </c>
+      <c r="C775" s="82" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D775" s="19">
+        <v>46134</v>
+      </c>
+      <c r="E775" s="64"/>
+      <c r="F775" s="64"/>
+    </row>
+    <row r="776" spans="1:6" ht="273" x14ac:dyDescent="0.3">
+      <c r="A776" s="3" t="s">
+        <v>3001</v>
+      </c>
+      <c r="B776" s="10" t="s">
+        <v>1576</v>
+      </c>
+      <c r="C776" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="D776" s="26">
+        <v>46129</v>
+      </c>
+      <c r="E776" s="64"/>
+      <c r="F776" s="64"/>
+    </row>
+    <row r="777" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A777" s="3" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B777" s="21" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C777" s="78" t="s">
+        <v>3400</v>
+      </c>
+      <c r="D777" s="19">
+        <v>46137</v>
+      </c>
+      <c r="E777" s="64"/>
+      <c r="F777" s="64"/>
+    </row>
+    <row r="778" spans="1:6" ht="23" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A778" s="3" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B778" s="10" t="s">
+        <v>1580</v>
+      </c>
+      <c r="C778" s="78" t="s">
+        <v>3401</v>
+      </c>
+      <c r="D778" s="26">
+        <v>46137</v>
+      </c>
+      <c r="E778" s="64"/>
+      <c r="F778" s="64"/>
+    </row>
+    <row r="779" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A779" s="44" t="s">
+        <v>3002</v>
+      </c>
+      <c r="B779" s="33" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C779" s="78" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D779" s="26">
+        <v>46138</v>
+      </c>
+      <c r="E779" s="64"/>
+      <c r="F779" s="64"/>
+    </row>
+    <row r="780" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A780" s="3" t="s">
+        <v>1582</v>
+      </c>
+      <c r="B780" s="10" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C780" s="78" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D780" s="19">
+        <v>46201</v>
+      </c>
+      <c r="E780" s="64"/>
+      <c r="F780" s="64"/>
+    </row>
+    <row r="781" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A781" s="44" t="s">
+        <v>3003</v>
+      </c>
+      <c r="B781" s="33" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C781" s="78" t="s">
+        <v>3402</v>
+      </c>
+      <c r="D781" s="26">
+        <v>46148</v>
+      </c>
+      <c r="E781" s="64"/>
+      <c r="F781" s="64"/>
+    </row>
+    <row r="782" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="A782" s="3" t="s">
+        <v>2771</v>
+      </c>
+      <c r="B782" s="14" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C782" s="78" t="s">
+        <v>3153</v>
+      </c>
+      <c r="D782" s="26">
+        <v>46149</v>
+      </c>
+      <c r="E782" s="64"/>
+      <c r="F782" s="64"/>
+    </row>
+    <row r="783" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A783" s="3" t="s">
+        <v>2770</v>
+      </c>
+      <c r="B783" s="14" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C783" s="78" t="s">
+        <v>3403</v>
+      </c>
+      <c r="D783" s="26">
+        <v>46466</v>
+      </c>
+      <c r="E783" s="64"/>
+      <c r="F783" s="64"/>
+    </row>
+    <row r="784" spans="1:6" ht="241.5" x14ac:dyDescent="0.3">
+      <c r="A784" s="3" t="s">
+        <v>3004</v>
+      </c>
+      <c r="B784" s="14" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C784" s="78" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D784" s="26">
+        <v>46158</v>
+      </c>
+      <c r="E784" s="64"/>
+      <c r="F784" s="64"/>
+    </row>
+    <row r="785" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A785" s="3" t="s">
+        <v>3005</v>
+      </c>
+      <c r="B785" s="14" t="s">
+        <v>792</v>
+      </c>
+      <c r="C785" s="78" t="s">
+        <v>3404</v>
+      </c>
+      <c r="D785" s="26">
+        <v>46167</v>
+      </c>
+      <c r="E785" s="64"/>
+      <c r="F785" s="64"/>
+    </row>
+    <row r="786" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A786" s="3" t="s">
+        <v>1589</v>
+      </c>
+      <c r="B786" s="14" t="s">
+        <v>1590</v>
+      </c>
+      <c r="C786" s="78" t="s">
+        <v>3405</v>
+      </c>
+      <c r="D786" s="19">
+        <v>46531</v>
+      </c>
+      <c r="E786" s="64"/>
+      <c r="F786" s="64"/>
+    </row>
+    <row r="787" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A787" s="3" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B787" s="14" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C787" s="78" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D787" s="19">
+        <v>46167</v>
+      </c>
+      <c r="E787" s="64"/>
+      <c r="F787" s="64"/>
+    </row>
+    <row r="788" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A788" s="3" t="s">
+        <v>1594</v>
+      </c>
+      <c r="B788" s="33" t="s">
+        <v>1595</v>
+      </c>
+      <c r="C788" s="78" t="s">
+        <v>3599</v>
+      </c>
+      <c r="D788" s="19">
+        <v>46536</v>
+      </c>
+      <c r="E788" s="64"/>
+      <c r="F788" s="64"/>
+    </row>
+    <row r="789" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A789" s="3" t="s">
+        <v>1596</v>
+      </c>
+      <c r="B789" s="14" t="s">
+        <v>1597</v>
+      </c>
+      <c r="C789" s="78" t="s">
+        <v>3406</v>
+      </c>
+      <c r="D789" s="19">
+        <v>46170</v>
+      </c>
+      <c r="E789" s="64"/>
+      <c r="F789" s="64"/>
+    </row>
+    <row r="790" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A790" s="3" t="s">
+        <v>1598</v>
+      </c>
+      <c r="B790" s="20" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C790" s="78" t="s">
+        <v>3407</v>
+      </c>
+      <c r="D790" s="19">
+        <v>46464</v>
+      </c>
+      <c r="E790" s="64"/>
+      <c r="F790" s="64"/>
+    </row>
+    <row r="791" spans="1:6" ht="18.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A791" s="3" t="s">
+        <v>2743</v>
+      </c>
+      <c r="B791" s="14" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C791" s="78" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D791" s="19">
+        <v>46180</v>
+      </c>
+      <c r="E791" s="64"/>
+      <c r="F791" s="64"/>
+    </row>
+    <row r="792" spans="1:6" ht="136.5" x14ac:dyDescent="0.3">
+      <c r="A792" s="3" t="s">
+        <v>3006</v>
+      </c>
+      <c r="B792" s="14" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C792" s="78" t="s">
+        <v>3672</v>
+      </c>
+      <c r="D792" s="26">
+        <v>46186</v>
+      </c>
+      <c r="E792" s="64"/>
+      <c r="F792" s="64"/>
+    </row>
+    <row r="793" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A793" s="3" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B793" s="14" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C793" s="78" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D793" s="26">
+        <v>46192</v>
+      </c>
+      <c r="E793" s="64"/>
+      <c r="F793" s="64"/>
+    </row>
+    <row r="794" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A794" s="3" t="s">
+        <v>3007</v>
+      </c>
+      <c r="B794" s="14" t="s">
+        <v>1606</v>
+      </c>
+      <c r="C794" s="78" t="s">
+        <v>1607</v>
+      </c>
+      <c r="D794" s="19">
+        <v>46420</v>
+      </c>
+      <c r="E794" s="64"/>
+      <c r="F794" s="64"/>
+    </row>
+    <row r="795" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A795" s="3" t="s">
+        <v>2267</v>
+      </c>
+      <c r="B795" s="14" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C795" s="78" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D795" s="26">
+        <v>46200</v>
+      </c>
+      <c r="E795" s="64"/>
+      <c r="F795" s="64"/>
+    </row>
+    <row r="796" spans="1:6" ht="56.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A796" s="3" t="s">
+        <v>1610</v>
+      </c>
+      <c r="B796" s="10" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C796" s="78" t="s">
+        <v>3673</v>
+      </c>
+      <c r="D796" s="26">
+        <v>46199</v>
+      </c>
+      <c r="E796" s="64"/>
+      <c r="F796" s="64"/>
+    </row>
+    <row r="797" spans="1:6" ht="51" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A797" s="3" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B797" s="10" t="s">
+        <v>1613</v>
+      </c>
+      <c r="C797" s="78" t="s">
+        <v>3673</v>
+      </c>
+      <c r="D797" s="26">
+        <v>46199</v>
+      </c>
+      <c r="E797" s="64"/>
+      <c r="F797" s="64"/>
+    </row>
+    <row r="798" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A798" s="3" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B798" s="14" t="s">
+        <v>1616</v>
+      </c>
+      <c r="C798" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D798" s="26">
+        <v>46176</v>
+      </c>
+      <c r="E798" s="64"/>
+      <c r="F798" s="64"/>
+    </row>
+    <row r="799" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A799" s="4" t="s">
+        <v>2767</v>
+      </c>
+      <c r="B799" s="10" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C799" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D799" s="26">
+        <v>46509</v>
+      </c>
+      <c r="E799" s="64"/>
+      <c r="F799" s="64"/>
+    </row>
+    <row r="800" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A800" s="3" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B800" s="10" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C800" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="D800" s="26">
+        <v>46207</v>
+      </c>
+      <c r="E800" s="64"/>
+      <c r="F800" s="64"/>
+    </row>
+    <row r="801" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A801" s="3" t="s">
+        <v>1619</v>
+      </c>
+      <c r="B801" s="11" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C801" s="78" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D801" s="19">
+        <v>46207</v>
+      </c>
+      <c r="E801" s="64"/>
+      <c r="F801" s="64"/>
+    </row>
+    <row r="802" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A802" s="3" t="s">
+        <v>1622</v>
+      </c>
+      <c r="B802" s="10" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C802" s="78" t="s">
+        <v>3408</v>
+      </c>
+      <c r="D802" s="26">
+        <v>46207</v>
+      </c>
+      <c r="E802" s="64"/>
+      <c r="F802" s="64"/>
+    </row>
+    <row r="803" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A803" s="3" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B803" s="14" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C803" s="78" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D803" s="26">
+        <v>46236</v>
+      </c>
+      <c r="E803" s="64"/>
+      <c r="F803" s="64"/>
+    </row>
+    <row r="804" spans="1:6" ht="67" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A804" s="3" t="s">
+        <v>1626</v>
+      </c>
+      <c r="B804" s="14" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C804" s="78" t="s">
+        <v>3674</v>
+      </c>
+      <c r="D804" s="26">
+        <v>46355</v>
+      </c>
+      <c r="E804" s="64"/>
+      <c r="F804" s="64"/>
+    </row>
+    <row r="805" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A805" s="3" t="s">
+        <v>1406</v>
+      </c>
+      <c r="B805" s="14" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C805" s="78" t="s">
+        <v>351</v>
+      </c>
+      <c r="D805" s="26">
+        <v>46296</v>
+      </c>
+      <c r="E805" s="64"/>
+      <c r="F805" s="64"/>
+    </row>
+    <row r="806" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A806" s="3" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B806" s="10" t="s">
+        <v>1630</v>
+      </c>
+      <c r="C806" s="78" t="s">
+        <v>3409</v>
+      </c>
+      <c r="D806" s="19">
+        <v>46305</v>
+      </c>
+      <c r="E806" s="64"/>
+      <c r="F806" s="64"/>
+    </row>
+    <row r="807" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A807" s="3" t="s">
+        <v>1631</v>
+      </c>
+      <c r="B807" s="10" t="s">
+        <v>1632</v>
+      </c>
+      <c r="C807" s="78" t="s">
+        <v>340</v>
+      </c>
+      <c r="D807" s="19">
+        <v>46220</v>
+      </c>
+      <c r="E807" s="64"/>
+      <c r="F807" s="64"/>
+    </row>
+    <row r="808" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A808" s="3" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B808" s="10" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C808" s="78" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D808" s="19">
+        <v>46222</v>
+      </c>
+      <c r="E808" s="64"/>
+      <c r="F808" s="64"/>
+    </row>
+    <row r="809" spans="1:6" ht="325.5" x14ac:dyDescent="0.3">
+      <c r="A809" s="2" t="s">
+        <v>3008</v>
+      </c>
+      <c r="B809" s="11" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C809" s="78" t="s">
+        <v>3410</v>
+      </c>
+      <c r="D809" s="19">
+        <v>46433</v>
+      </c>
+      <c r="E809" s="64"/>
+      <c r="F809" s="64"/>
+    </row>
+    <row r="810" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A810" s="3" t="s">
+        <v>2725</v>
+      </c>
+      <c r="B810" s="10" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C810" s="78" t="s">
+        <v>3411</v>
+      </c>
+      <c r="D810" s="19">
+        <v>46468</v>
+      </c>
+      <c r="E810" s="64"/>
+      <c r="F810" s="64"/>
+    </row>
+    <row r="811" spans="1:6" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A811" s="3" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B811" s="14" t="s">
+        <v>1638</v>
+      </c>
+      <c r="C811" s="78" t="s">
+        <v>3675</v>
+      </c>
+      <c r="D811" s="26">
+        <v>46233</v>
+      </c>
+      <c r="E811" s="64"/>
+      <c r="F811" s="64"/>
+    </row>
+    <row r="812" spans="1:6" ht="126" x14ac:dyDescent="0.3">
+      <c r="A812" s="2" t="s">
+        <v>3115</v>
+      </c>
+      <c r="B812" s="11" t="s">
+        <v>1639</v>
+      </c>
+      <c r="C812" s="78" t="s">
+        <v>3154</v>
+      </c>
+      <c r="D812" s="19">
+        <v>46233</v>
+      </c>
+      <c r="E812" s="64"/>
+      <c r="F812" s="64"/>
+    </row>
+    <row r="813" spans="1:6" ht="367.5" x14ac:dyDescent="0.3">
+      <c r="A813" s="2" t="s">
+        <v>3009</v>
+      </c>
+      <c r="B813" s="11" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C813" s="78" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D813" s="19">
+        <v>46212</v>
+      </c>
+      <c r="E813" s="64"/>
+      <c r="F813" s="64"/>
+    </row>
+    <row r="814" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A814" s="3" t="s">
+        <v>3010</v>
+      </c>
+      <c r="B814" s="10" t="s">
+        <v>1642</v>
+      </c>
+      <c r="C814" s="78" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D814" s="19">
+        <v>46239</v>
+      </c>
+      <c r="E814" s="64"/>
+      <c r="F814" s="64"/>
+    </row>
+    <row r="815" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A815" s="3" t="s">
+        <v>1644</v>
+      </c>
+      <c r="B815" s="21" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C815" s="78" t="s">
+        <v>3412</v>
+      </c>
+      <c r="D815" s="19">
+        <v>46240</v>
+      </c>
+      <c r="E815" s="64"/>
+      <c r="F815" s="64"/>
+    </row>
+    <row r="816" spans="1:6" ht="115.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A816" s="3" t="s">
+        <v>1988</v>
+      </c>
+      <c r="B816" s="14" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C816" s="78" t="s">
+        <v>3676</v>
+      </c>
+      <c r="D816" s="19">
+        <v>46242</v>
+      </c>
+      <c r="E816" s="64"/>
+      <c r="F816" s="64"/>
+    </row>
+    <row r="817" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A817" s="3" t="s">
+        <v>1647</v>
+      </c>
+      <c r="B817" s="14" t="s">
+        <v>1648</v>
+      </c>
+      <c r="C817" s="78" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D817" s="19">
+        <v>46250</v>
+      </c>
+      <c r="E817" s="64"/>
+      <c r="F817" s="64"/>
+    </row>
+    <row r="818" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A818" s="3" t="s">
+        <v>3011</v>
+      </c>
+      <c r="B818" s="11" t="s">
+        <v>2251</v>
+      </c>
+      <c r="C818" s="78" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D818" s="19">
+        <v>46248</v>
+      </c>
+      <c r="E818" s="64"/>
+      <c r="F818" s="64"/>
+    </row>
+    <row r="819" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A819" s="3" t="s">
+        <v>3012</v>
+      </c>
+      <c r="B819" s="10" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C819" s="78" t="s">
+        <v>3413</v>
+      </c>
+      <c r="D819" s="19">
+        <v>46293</v>
+      </c>
+      <c r="E819" s="64"/>
+      <c r="F819" s="64"/>
+    </row>
+    <row r="820" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A820" s="1" t="s">
+        <v>3013</v>
+      </c>
+      <c r="B820" s="11" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C820" s="78" t="s">
+        <v>3155</v>
+      </c>
+      <c r="D820" s="19">
+        <v>46262</v>
+      </c>
+      <c r="E820" s="64"/>
+      <c r="F820" s="64"/>
+    </row>
+    <row r="821" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A821" s="6" t="s">
+        <v>1652</v>
+      </c>
+      <c r="B821" s="10" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C821" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D821" s="19">
+        <v>46259</v>
+      </c>
+      <c r="E821" s="64"/>
+      <c r="F821" s="64"/>
+    </row>
+    <row r="822" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A822" s="3" t="s">
+        <v>3107</v>
+      </c>
+      <c r="B822" s="21" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C822" s="78" t="s">
+        <v>1655</v>
+      </c>
+      <c r="D822" s="19">
+        <v>46271</v>
+      </c>
+      <c r="E822" s="64"/>
+      <c r="F822" s="64"/>
+    </row>
+    <row r="823" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A823" s="4" t="s">
+        <v>3014</v>
+      </c>
+      <c r="B823" s="10" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C823" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D823" s="26">
+        <v>46269</v>
+      </c>
+      <c r="E823" s="64"/>
+      <c r="F823" s="64"/>
+    </row>
+    <row r="824" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A824" s="3" t="s">
+        <v>3015</v>
+      </c>
+      <c r="B824" s="10" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C824" s="78" t="s">
+        <v>3414</v>
+      </c>
+      <c r="D824" s="26">
+        <v>46201</v>
+      </c>
+      <c r="E824" s="64"/>
+      <c r="F824" s="64"/>
+    </row>
+    <row r="825" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A825" s="1" t="s">
+        <v>2726</v>
+      </c>
+      <c r="B825" s="11" t="s">
+        <v>551</v>
+      </c>
+      <c r="C825" s="78" t="s">
+        <v>2459</v>
+      </c>
+      <c r="D825" s="26">
+        <v>46274</v>
+      </c>
+      <c r="E825" s="64"/>
+      <c r="F825" s="64"/>
+    </row>
+    <row r="826" spans="1:6" ht="105" x14ac:dyDescent="0.3">
+      <c r="A826" s="3" t="s">
+        <v>2727</v>
+      </c>
+      <c r="B826" s="14" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C826" s="78" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D826" s="26">
+        <v>46284</v>
+      </c>
+      <c r="E826" s="64"/>
+      <c r="F826" s="64"/>
+    </row>
+    <row r="827" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A827" s="1" t="s">
+        <v>2728</v>
+      </c>
+      <c r="B827" s="11" t="s">
+        <v>551</v>
+      </c>
+      <c r="C827" s="82" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D827" s="19">
+        <v>46274</v>
+      </c>
+      <c r="E827" s="64"/>
+      <c r="F827" s="64"/>
+    </row>
+    <row r="828" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A828" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B828" s="11" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C828" s="78" t="s">
+        <v>1664</v>
+      </c>
+      <c r="D828" s="19">
+        <v>46284</v>
+      </c>
+      <c r="E828" s="64"/>
+      <c r="F828" s="64"/>
+    </row>
+    <row r="829" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A829" s="3" t="s">
+        <v>1665</v>
+      </c>
+      <c r="B829" s="10" t="s">
+        <v>1666</v>
+      </c>
+      <c r="C829" s="78" t="s">
+        <v>21</v>
+      </c>
+      <c r="D829" s="19">
+        <v>46467</v>
+      </c>
+      <c r="E829" s="64"/>
+      <c r="F829" s="64"/>
+    </row>
+    <row r="830" spans="1:6" ht="61" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A830" s="3" t="s">
+        <v>1667</v>
+      </c>
+      <c r="B830" s="14" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C830" s="78" t="s">
+        <v>3415</v>
+      </c>
+      <c r="D830" s="19">
+        <v>46290</v>
+      </c>
+      <c r="E830" s="64"/>
+      <c r="F830" s="64"/>
+    </row>
+    <row r="831" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A831" s="3" t="s">
+        <v>3016</v>
+      </c>
+      <c r="B831" s="14" t="s">
+        <v>1669</v>
+      </c>
+      <c r="C831" s="78" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D831" s="19">
+        <v>46297</v>
+      </c>
+      <c r="E831" s="64"/>
+      <c r="F831" s="64"/>
+    </row>
+    <row r="832" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A832" s="3" t="s">
+        <v>1671</v>
+      </c>
+      <c r="B832" s="14" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C832" s="78" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D832" s="19">
+        <v>46295</v>
+      </c>
+      <c r="E832" s="64"/>
+      <c r="F832" s="64"/>
+    </row>
+    <row r="833" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A833" s="3" t="s">
+        <v>1673</v>
+      </c>
+      <c r="B833" s="14" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C833" s="78" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D833" s="19">
+        <v>46295</v>
+      </c>
+      <c r="E833" s="64"/>
+      <c r="F833" s="64"/>
+    </row>
+    <row r="834" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A834" s="3" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B834" s="14" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C834" s="78" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D834" s="19">
+        <v>46295</v>
+      </c>
+      <c r="E834" s="64"/>
+      <c r="F834" s="64"/>
+    </row>
+    <row r="835" spans="1:6" ht="44.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A835" s="3" t="s">
+        <v>1677</v>
+      </c>
+      <c r="B835" s="14" t="s">
+        <v>1002</v>
+      </c>
+      <c r="C835" s="78" t="s">
+        <v>3416</v>
+      </c>
+      <c r="D835" s="19">
+        <v>46295</v>
+      </c>
+      <c r="E835" s="64"/>
+      <c r="F835" s="64"/>
+    </row>
+    <row r="836" spans="1:6" ht="220.5" x14ac:dyDescent="0.3">
+      <c r="A836" s="3" t="s">
+        <v>2291</v>
+      </c>
+      <c r="B836" s="14" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C836" s="78" t="s">
+        <v>2292</v>
+      </c>
+      <c r="D836" s="26">
+        <v>46268</v>
+      </c>
+      <c r="E836" s="64"/>
+      <c r="F836" s="64"/>
+    </row>
+    <row r="837" spans="1:6" ht="189" x14ac:dyDescent="0.3">
+      <c r="A837" s="3" t="s">
+        <v>1679</v>
+      </c>
+      <c r="B837" s="20" t="s">
+        <v>2374</v>
+      </c>
+      <c r="C837" s="78" t="s">
+        <v>4</v>
+      </c>
+      <c r="D837" s="26">
+        <v>46278</v>
+      </c>
+      <c r="E837" s="64"/>
+      <c r="F837" s="64"/>
+    </row>
+    <row r="838" spans="1:6" ht="66" x14ac:dyDescent="0.3">
+      <c r="A838" s="75" t="s">
+        <v>3116</v>
+      </c>
+      <c r="B838" s="11" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C838" s="78" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D838" s="26">
+        <v>46298</v>
+      </c>
+      <c r="E838" s="64"/>
+      <c r="F838" s="64"/>
+    </row>
+    <row r="839" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A839" s="3" t="s">
+        <v>3017</v>
+      </c>
+      <c r="B839" s="14" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C839" s="78" t="s">
+        <v>3417</v>
+      </c>
+      <c r="D839" s="26">
+        <v>46299</v>
+      </c>
+      <c r="E839" s="64"/>
+      <c r="F839" s="64"/>
+    </row>
+    <row r="840" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A840" s="3" t="s">
+        <v>2216</v>
+      </c>
+      <c r="B840" s="14" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C840" s="78" t="s">
+        <v>3418</v>
+      </c>
+      <c r="D840" s="19">
+        <v>46239</v>
+      </c>
+      <c r="E840" s="64"/>
+      <c r="F840" s="64"/>
+    </row>
+    <row r="841" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A841" s="3" t="s">
+        <v>2108</v>
+      </c>
+      <c r="B841" s="10" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C841" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D841" s="26">
+        <v>46205</v>
+      </c>
+      <c r="E841" s="64"/>
+      <c r="F841" s="64"/>
+    </row>
+    <row r="842" spans="1:6" ht="57" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A842" s="3" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B842" s="14" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C842" s="78" t="s">
+        <v>3419</v>
+      </c>
+      <c r="D842" s="19">
+        <v>46309</v>
+      </c>
+      <c r="E842" s="64"/>
+      <c r="F842" s="64"/>
+    </row>
+    <row r="843" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A843" s="3" t="s">
+        <v>3018</v>
+      </c>
+      <c r="B843" s="14" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C843" s="78" t="s">
+        <v>3420</v>
+      </c>
+      <c r="D843" s="26">
+        <v>46309</v>
+      </c>
+      <c r="E843" s="64"/>
+      <c r="F843" s="64"/>
+    </row>
+    <row r="844" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A844" s="3" t="s">
+        <v>3019</v>
+      </c>
+      <c r="B844" s="33" t="s">
+        <v>1687</v>
+      </c>
+      <c r="C844" s="78" t="s">
+        <v>3421</v>
+      </c>
+      <c r="D844" s="26">
+        <v>46311</v>
+      </c>
+      <c r="E844" s="64"/>
+      <c r="F844" s="64"/>
+    </row>
+    <row r="845" spans="1:6" ht="48" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A845" s="3" t="s">
+        <v>1688</v>
+      </c>
+      <c r="B845" s="14" t="s">
+        <v>1689</v>
+      </c>
+      <c r="C845" s="78" t="s">
+        <v>3156</v>
+      </c>
+      <c r="D845" s="26">
+        <v>46347</v>
+      </c>
+      <c r="E845" s="64"/>
+      <c r="F845" s="64"/>
+    </row>
+    <row r="846" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A846" s="3" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B846" s="10" t="s">
+        <v>1691</v>
+      </c>
+      <c r="C846" s="78" t="s">
+        <v>3157</v>
+      </c>
+      <c r="D846" s="26">
+        <v>46316</v>
+      </c>
+      <c r="E846" s="64"/>
+      <c r="F846" s="64"/>
+    </row>
+    <row r="847" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A847" s="3" t="s">
+        <v>1692</v>
+      </c>
+      <c r="B847" s="14" t="s">
+        <v>2395</v>
+      </c>
+      <c r="C847" s="78" t="s">
+        <v>3677</v>
+      </c>
+      <c r="D847" s="26">
+        <v>46316</v>
+      </c>
+      <c r="E847" s="64"/>
+      <c r="F847" s="64"/>
+    </row>
+    <row r="848" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A848" s="3" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B848" s="14" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C848" s="78" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D848" s="26">
+        <v>46319</v>
+      </c>
+      <c r="E848" s="64"/>
+      <c r="F848" s="64"/>
+    </row>
+    <row r="849" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A849" s="3" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B849" s="14" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C849" s="78" t="s">
+        <v>3158</v>
+      </c>
+      <c r="D849" s="26">
+        <v>46319</v>
+      </c>
+      <c r="E849" s="64"/>
+      <c r="F849" s="64"/>
+    </row>
+    <row r="850" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A850" s="1" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B850" s="10" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C850" s="78" t="s">
+        <v>1700</v>
+      </c>
+      <c r="D850" s="19">
+        <v>46320</v>
+      </c>
+      <c r="E850" s="64"/>
+      <c r="F850" s="64"/>
+    </row>
+    <row r="851" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A851" s="3" t="s">
+        <v>1701</v>
+      </c>
+      <c r="B851" s="10" t="s">
+        <v>1702</v>
+      </c>
+      <c r="C851" s="78" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D851" s="26">
+        <v>46325</v>
+      </c>
+      <c r="E851" s="64"/>
+      <c r="F851" s="64"/>
+    </row>
+    <row r="852" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A852" s="3" t="s">
+        <v>1704</v>
+      </c>
+      <c r="B852" s="14" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C852" s="78" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D852" s="26">
+        <v>46325</v>
+      </c>
+      <c r="E852" s="64"/>
+      <c r="F852" s="64"/>
+    </row>
+    <row r="853" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A853" s="3" t="s">
+        <v>2247</v>
+      </c>
+      <c r="B853" s="14" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C853" s="78" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D853" s="26">
+        <v>46325</v>
+      </c>
+      <c r="E853" s="64"/>
+      <c r="F853" s="64"/>
+    </row>
+    <row r="854" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A854" s="3" t="s">
+        <v>1709</v>
+      </c>
+      <c r="B854" s="11" t="s">
+        <v>1710</v>
+      </c>
+      <c r="C854" s="78" t="s">
+        <v>3422</v>
+      </c>
+      <c r="D854" s="26">
+        <v>46313</v>
+      </c>
+      <c r="E854" s="64"/>
+      <c r="F854" s="64"/>
+    </row>
+    <row r="855" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A855" s="3" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B855" s="20" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C855" s="78" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D855" s="19">
+        <v>46366</v>
+      </c>
+      <c r="E855" s="64"/>
+      <c r="F855" s="64"/>
+    </row>
+    <row r="856" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A856" s="3" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B856" s="11" t="s">
+        <v>2294</v>
+      </c>
+      <c r="C856" s="78" t="s">
+        <v>3423</v>
+      </c>
+      <c r="D856" s="26">
+        <v>46269</v>
+      </c>
+      <c r="E856" s="64"/>
+      <c r="F856" s="64"/>
+    </row>
+    <row r="857" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A857" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="B857" s="10" t="s">
+        <v>1716</v>
+      </c>
+      <c r="C857" s="78" t="s">
+        <v>3678</v>
+      </c>
+      <c r="D857" s="19">
+        <v>46253</v>
+      </c>
+      <c r="E857" s="64"/>
+      <c r="F857" s="64"/>
+    </row>
+    <row r="858" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A858" s="3" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B858" s="14" t="s">
+        <v>1718</v>
+      </c>
+      <c r="C858" s="78" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D858" s="26">
+        <v>46335</v>
+      </c>
+      <c r="E858" s="64"/>
+      <c r="F858" s="64"/>
+    </row>
+    <row r="859" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A859" s="3" t="s">
+        <v>3020</v>
+      </c>
+      <c r="B859" s="10" t="s">
+        <v>1720</v>
+      </c>
+      <c r="C859" s="78" t="s">
+        <v>3424</v>
+      </c>
+      <c r="D859" s="19">
+        <v>46334</v>
+      </c>
+      <c r="E859" s="64"/>
+      <c r="F859" s="64"/>
+    </row>
+    <row r="860" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A860" s="3" t="s">
+        <v>1721</v>
+      </c>
+      <c r="B860" s="14" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C860" s="78" t="s">
+        <v>3425</v>
+      </c>
+      <c r="D860" s="26">
+        <v>46337</v>
+      </c>
+      <c r="E860" s="64"/>
+      <c r="F860" s="64"/>
+    </row>
+    <row r="861" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A861" s="3" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B861" s="14" t="s">
+        <v>1724</v>
+      </c>
+      <c r="C861" s="78" t="s">
+        <v>3426</v>
+      </c>
+      <c r="D861" s="26">
+        <v>46352</v>
+      </c>
+      <c r="E861" s="64"/>
+      <c r="F861" s="64"/>
+    </row>
+    <row r="862" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A862" s="1" t="s">
+        <v>3021</v>
+      </c>
+      <c r="B862" s="11" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C862" s="78" t="s">
+        <v>3427</v>
+      </c>
+      <c r="D862" s="19">
+        <v>46352</v>
+      </c>
+      <c r="E862" s="64"/>
+      <c r="F862" s="64"/>
+    </row>
+    <row r="863" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A863" s="1" t="s">
+        <v>3022</v>
+      </c>
+      <c r="B863" s="10" t="s">
+        <v>1726</v>
+      </c>
+      <c r="C863" s="78" t="s">
+        <v>3679</v>
+      </c>
+      <c r="D863" s="19">
+        <v>46355</v>
+      </c>
+      <c r="E863" s="64"/>
+      <c r="F863" s="64"/>
+    </row>
+    <row r="864" spans="1:6" ht="231" x14ac:dyDescent="0.3">
+      <c r="A864" s="3" t="s">
+        <v>3023</v>
+      </c>
+      <c r="B864" s="10" t="s">
+        <v>442</v>
+      </c>
+      <c r="C864" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D864" s="26">
+        <v>46360</v>
+      </c>
+      <c r="E864" s="64"/>
+      <c r="F864" s="64"/>
+    </row>
+    <row r="865" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A865" s="3" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B865" s="10" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C865" s="78" t="s">
+        <v>1728</v>
+      </c>
+      <c r="D865" s="26">
+        <v>46509</v>
+      </c>
+      <c r="E865" s="64"/>
+      <c r="F865" s="64"/>
+    </row>
+    <row r="866" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A866" s="3" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B866" s="10" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C866" s="78" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D866" s="19">
+        <v>46361</v>
+      </c>
+      <c r="E866" s="64"/>
+      <c r="F866" s="64"/>
+    </row>
+    <row r="867" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A867" s="3" t="s">
+        <v>1731</v>
+      </c>
+      <c r="B867" s="14" t="s">
+        <v>1732</v>
+      </c>
+      <c r="C867" s="78" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D867" s="19">
+        <v>46331</v>
+      </c>
+      <c r="E867" s="64"/>
+      <c r="F867" s="64"/>
+    </row>
+    <row r="868" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A868" s="3" t="s">
+        <v>1734</v>
+      </c>
+      <c r="B868" s="14" t="s">
+        <v>1735</v>
+      </c>
+      <c r="C868" s="78" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D868" s="19">
+        <v>46331</v>
+      </c>
+      <c r="E868" s="64"/>
+      <c r="F868" s="64"/>
+    </row>
+    <row r="869" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A869" s="3" t="s">
+        <v>2718</v>
+      </c>
+      <c r="B869" s="14" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C869" s="78" t="s">
+        <v>3159</v>
+      </c>
+      <c r="D869" s="19">
+        <v>46475</v>
+      </c>
+      <c r="E869" s="64"/>
+      <c r="F869" s="64"/>
+    </row>
+    <row r="870" spans="1:6" ht="409.5" x14ac:dyDescent="0.3">
+      <c r="A870" s="3" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B870" s="14" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C870" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D870" s="19">
+        <v>46367</v>
+      </c>
+      <c r="E870" s="64"/>
+      <c r="F870" s="64"/>
+    </row>
+    <row r="871" spans="1:6" ht="147" x14ac:dyDescent="0.3">
+      <c r="A871" s="3" t="s">
+        <v>1739</v>
+      </c>
+      <c r="B871" s="14" t="s">
+        <v>1740</v>
+      </c>
+      <c r="C871" s="89" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D871" s="19">
+        <v>46367</v>
+      </c>
+      <c r="E871" s="64"/>
+      <c r="F871" s="64"/>
+    </row>
+    <row r="872" spans="1:6" ht="67" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A872" s="3" t="s">
+        <v>3024</v>
+      </c>
+      <c r="B872" s="14" t="s">
+        <v>1742</v>
+      </c>
+      <c r="C872" s="78" t="s">
+        <v>3428</v>
+      </c>
+      <c r="D872" s="19">
+        <v>46367</v>
+      </c>
+      <c r="E872" s="64"/>
+      <c r="F872" s="64"/>
+    </row>
+    <row r="873" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A873" s="3" t="s">
+        <v>3025</v>
+      </c>
+      <c r="B873" s="14" t="s">
+        <v>1743</v>
+      </c>
+      <c r="C873" s="78" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D873" s="19">
+        <v>46368</v>
+      </c>
+      <c r="E873" s="64"/>
+      <c r="F873" s="64"/>
+    </row>
+    <row r="874" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A874" s="3" t="s">
+        <v>1745</v>
+      </c>
+      <c r="B874" s="10" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C874" s="82" t="s">
+        <v>219</v>
+      </c>
+      <c r="D874" s="26">
+        <v>46374</v>
+      </c>
+      <c r="E874" s="64"/>
+      <c r="F874" s="64"/>
+    </row>
+    <row r="875" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="A875" s="3" t="s">
+        <v>1747</v>
+      </c>
+      <c r="B875" s="14" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C875" s="82" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D875" s="19">
+        <v>46373</v>
+      </c>
+      <c r="E875" s="64"/>
+      <c r="F875" s="64"/>
+    </row>
+    <row r="876" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A876" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="B876" s="10" t="s">
+        <v>1750</v>
+      </c>
+      <c r="C876" s="78" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D876" s="19">
+        <v>46374</v>
+      </c>
+      <c r="E876" s="64"/>
+      <c r="F876" s="64"/>
+    </row>
+    <row r="877" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A877" s="3" t="s">
+        <v>1752</v>
+      </c>
+      <c r="B877" s="10" t="s">
+        <v>1753</v>
+      </c>
+      <c r="C877" s="78" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D877" s="19">
+        <v>46373</v>
+      </c>
+      <c r="E877" s="64"/>
+      <c r="F877" s="64"/>
+    </row>
+    <row r="878" spans="1:6" ht="94" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A878" s="3" t="s">
+        <v>2051</v>
+      </c>
+      <c r="B878" s="14" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C878" s="78" t="s">
+        <v>3429</v>
+      </c>
+      <c r="D878" s="19">
+        <v>46374</v>
+      </c>
+      <c r="E878" s="64"/>
+      <c r="F878" s="64"/>
+    </row>
+    <row r="879" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A879" s="1" t="s">
+        <v>3026</v>
+      </c>
+      <c r="B879" s="21" t="s">
+        <v>1757</v>
+      </c>
+      <c r="C879" s="78" t="s">
+        <v>3430</v>
+      </c>
+      <c r="D879" s="19">
+        <v>46374</v>
+      </c>
+      <c r="E879" s="64"/>
+      <c r="F879" s="64"/>
+    </row>
+    <row r="880" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A880" s="3" t="s">
+        <v>1758</v>
+      </c>
+      <c r="B880" s="14" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C880" s="78" t="s">
+        <v>3431</v>
+      </c>
+      <c r="D880" s="19">
+        <v>46375</v>
+      </c>
+      <c r="E880" s="64"/>
+      <c r="F880" s="64"/>
+    </row>
+    <row r="881" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A881" s="3" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B881" s="14" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C881" s="78" t="s">
+        <v>3432</v>
+      </c>
+      <c r="D881" s="19">
+        <v>46375</v>
+      </c>
+      <c r="E881" s="64"/>
+      <c r="F881" s="64"/>
+    </row>
+    <row r="882" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A882" s="3" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B882" s="14" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C882" s="78" t="s">
+        <v>3433</v>
+      </c>
+      <c r="D882" s="26">
+        <v>46428</v>
+      </c>
+      <c r="E882" s="76"/>
+      <c r="F882" s="64"/>
+    </row>
+    <row r="883" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A883" s="3" t="s">
+        <v>3027</v>
+      </c>
+      <c r="B883" s="14" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C883" s="78" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D883" s="19">
+        <v>46383</v>
+      </c>
+      <c r="E883" s="64"/>
+      <c r="F883" s="64"/>
+    </row>
+    <row r="884" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A884" s="3" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B884" s="14" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C884" s="78" t="s">
+        <v>3434</v>
+      </c>
+      <c r="D884" s="19">
+        <v>46386</v>
+      </c>
+      <c r="E884" s="64"/>
+      <c r="F884" s="64"/>
+    </row>
+    <row r="885" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A885" s="3" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B885" s="10" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C885" s="78" t="s">
+        <v>1770</v>
+      </c>
+      <c r="D885" s="26">
+        <v>46331</v>
+      </c>
+      <c r="E885" s="64"/>
+      <c r="F885" s="64"/>
+    </row>
+    <row r="886" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A886" s="3" t="s">
+        <v>2664</v>
+      </c>
+      <c r="B886" s="14" t="s">
+        <v>1771</v>
+      </c>
+      <c r="C886" s="78" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D886" s="26">
+        <v>46375</v>
+      </c>
+      <c r="E886" s="64"/>
+      <c r="F886" s="64"/>
+    </row>
+    <row r="887" spans="1:6" ht="241.5" x14ac:dyDescent="0.3">
+      <c r="A887" s="3" t="s">
+        <v>1773</v>
+      </c>
+      <c r="B887" s="54" t="s">
+        <v>1774</v>
+      </c>
+      <c r="C887" s="78" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D887" s="26">
+        <v>46371</v>
+      </c>
+      <c r="E887" s="64"/>
+      <c r="F887" s="64"/>
+    </row>
+    <row r="888" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A888" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="B888" s="11" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C888" s="78" t="s">
+        <v>3435</v>
+      </c>
+      <c r="D888" s="19">
+        <v>46138</v>
+      </c>
+      <c r="E888" s="64"/>
+      <c r="F888" s="64"/>
+    </row>
+    <row r="889" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A889" s="3" t="s">
+        <v>3028</v>
+      </c>
+      <c r="B889" s="14" t="s">
+        <v>1777</v>
+      </c>
+      <c r="C889" s="78" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D889" s="26">
+        <v>46400</v>
+      </c>
+      <c r="E889" s="64"/>
+      <c r="F889" s="64"/>
+    </row>
+    <row r="890" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A890" s="3" t="s">
+        <v>2454</v>
+      </c>
+      <c r="B890" s="10" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C890" s="78" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D890" s="26">
+        <v>46400</v>
+      </c>
+      <c r="E890" s="64"/>
+      <c r="F890" s="64"/>
+    </row>
+    <row r="891" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A891" s="3" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B891" s="14" t="s">
+        <v>1782</v>
+      </c>
+      <c r="C891" s="78" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D891" s="26">
+        <v>46421</v>
+      </c>
+      <c r="E891" s="64"/>
+      <c r="F891" s="64"/>
+    </row>
+    <row r="892" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A892" s="3" t="s">
+        <v>2281</v>
+      </c>
+      <c r="B892" s="10" t="s">
+        <v>2182</v>
+      </c>
+      <c r="C892" s="78" t="s">
+        <v>3160</v>
+      </c>
+      <c r="D892" s="19">
+        <v>46404</v>
+      </c>
+      <c r="E892" s="64"/>
+      <c r="F892" s="64"/>
+    </row>
+    <row r="893" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A893" s="3" t="s">
+        <v>1785</v>
+      </c>
+      <c r="B893" s="10" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C893" s="78" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D893" s="19">
+        <v>46413</v>
+      </c>
+      <c r="E893" s="64"/>
+      <c r="F893" s="64"/>
+    </row>
+    <row r="894" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A894" s="3" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B894" s="14" t="s">
+        <v>1788</v>
+      </c>
+      <c r="C894" s="78" t="s">
+        <v>606</v>
+      </c>
+      <c r="D894" s="19">
+        <v>46414</v>
+      </c>
+      <c r="E894" s="64"/>
+      <c r="F894" s="64"/>
+    </row>
+    <row r="895" spans="1:6" ht="151.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A895" s="3" t="s">
+        <v>2388</v>
+      </c>
+      <c r="B895" s="21" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C895" s="78" t="s">
+        <v>3680</v>
+      </c>
+      <c r="D895" s="19">
+        <v>46418</v>
+      </c>
+      <c r="E895" s="64"/>
+      <c r="F895" s="64"/>
+    </row>
+    <row r="896" spans="1:6" ht="48" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A896" s="3" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B896" s="14" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C896" s="78" t="s">
+        <v>3436</v>
+      </c>
+      <c r="D896" s="26">
+        <v>46419</v>
+      </c>
+      <c r="E896" s="64"/>
+      <c r="F896" s="64"/>
+    </row>
+    <row r="897" spans="1:6" ht="38" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A897" s="3" t="s">
+        <v>1791</v>
+      </c>
+      <c r="B897" s="14" t="s">
+        <v>1792</v>
+      </c>
+      <c r="C897" s="78" t="s">
+        <v>3161</v>
+      </c>
+      <c r="D897" s="26">
+        <v>46421</v>
+      </c>
+      <c r="E897" s="64"/>
+      <c r="F897" s="64"/>
+    </row>
+    <row r="898" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A898" s="3" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B898" s="21" t="s">
+        <v>1794</v>
+      </c>
+      <c r="C898" s="78" t="s">
+        <v>1795</v>
+      </c>
+      <c r="D898" s="26">
+        <v>46422</v>
+      </c>
+      <c r="E898" s="64"/>
+      <c r="F898" s="64"/>
+    </row>
+    <row r="899" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A899" s="3" t="s">
+        <v>3029</v>
+      </c>
+      <c r="B899" s="14" t="s">
+        <v>1796</v>
+      </c>
+      <c r="C899" s="78" t="s">
+        <v>100</v>
+      </c>
+      <c r="D899" s="26">
+        <v>46423</v>
+      </c>
+      <c r="E899" s="64"/>
+      <c r="F899" s="64"/>
+    </row>
+    <row r="900" spans="1:6" ht="34" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A900" s="1" t="s">
+        <v>3030</v>
+      </c>
+      <c r="B900" s="11" t="s">
+        <v>1797</v>
+      </c>
+      <c r="C900" s="78" t="s">
+        <v>1798</v>
+      </c>
+      <c r="D900" s="19">
+        <v>46424</v>
+      </c>
+      <c r="E900" s="64"/>
+      <c r="F900" s="64"/>
+    </row>
+    <row r="901" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A901" s="3" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B901" s="14" t="s">
+        <v>1800</v>
+      </c>
+      <c r="C901" s="78" t="s">
+        <v>3437</v>
+      </c>
+      <c r="D901" s="19">
+        <v>46424</v>
+      </c>
+      <c r="E901" s="64"/>
+      <c r="F901" s="64"/>
+    </row>
+    <row r="902" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A902" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="B902" s="10" t="s">
+        <v>444</v>
+      </c>
+      <c r="C902" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="D902" s="26">
+        <v>46426</v>
+      </c>
+      <c r="E902" s="64"/>
+      <c r="F902" s="64"/>
+    </row>
+    <row r="903" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A903" s="3" t="s">
+        <v>1801</v>
+      </c>
+      <c r="B903" s="14" t="s">
+        <v>1802</v>
+      </c>
+      <c r="C903" s="78" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D903" s="19">
+        <v>46425</v>
+      </c>
+      <c r="E903" s="64"/>
+      <c r="F903" s="64"/>
+    </row>
+    <row r="904" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A904" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B904" s="10" t="s">
+        <v>1804</v>
+      </c>
+      <c r="C904" s="78" t="s">
+        <v>1805</v>
+      </c>
+      <c r="D904" s="19">
+        <v>46426</v>
+      </c>
+      <c r="E904" s="64"/>
+      <c r="F904" s="64"/>
+    </row>
+    <row r="905" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A905" s="3" t="s">
+        <v>3032</v>
+      </c>
+      <c r="B905" s="14" t="s">
+        <v>1806</v>
+      </c>
+      <c r="C905" s="82" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D905" s="26">
+        <v>46425</v>
+      </c>
+      <c r="E905" s="64"/>
+      <c r="F905" s="64"/>
+    </row>
+    <row r="906" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A906" s="3" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B906" s="14" t="s">
+        <v>1809</v>
+      </c>
+      <c r="C906" s="78" t="s">
+        <v>3438</v>
+      </c>
+      <c r="D906" s="26">
+        <v>46430</v>
+      </c>
+      <c r="E906" s="64"/>
+      <c r="F906" s="64"/>
+    </row>
+    <row r="907" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A907" s="3" t="s">
+        <v>2702</v>
+      </c>
+      <c r="B907" s="11" t="s">
+        <v>1810</v>
+      </c>
+      <c r="C907" s="78" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D907" s="26">
+        <v>46429</v>
+      </c>
+      <c r="E907" s="64"/>
+      <c r="F907" s="64"/>
+    </row>
+    <row r="908" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A908" s="3" t="s">
+        <v>1812</v>
+      </c>
+      <c r="B908" s="14" t="s">
+        <v>1813</v>
+      </c>
+      <c r="C908" s="78" t="s">
+        <v>3439</v>
+      </c>
+      <c r="D908" s="26">
+        <v>46431</v>
+      </c>
+      <c r="E908" s="64"/>
+      <c r="F908" s="64"/>
+    </row>
+    <row r="909" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A909" s="1" t="s">
+        <v>2729</v>
+      </c>
+      <c r="B909" s="47" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C909" s="78" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D909" s="19">
+        <v>46404</v>
+      </c>
+      <c r="E909" s="64"/>
+      <c r="F909" s="64"/>
+    </row>
+    <row r="910" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A910" s="4" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B910" s="10" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C910" s="78" t="s">
+        <v>3440</v>
+      </c>
+      <c r="D910" s="19">
+        <v>46431</v>
+      </c>
+      <c r="E910" s="64"/>
+      <c r="F910" s="64"/>
+    </row>
+    <row r="911" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A911" s="3" t="s">
+        <v>3033</v>
+      </c>
+      <c r="B911" s="14" t="s">
+        <v>1818</v>
+      </c>
+      <c r="C911" s="78" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D911" s="26">
+        <v>46432</v>
+      </c>
+      <c r="E911" s="64"/>
+      <c r="F911" s="64"/>
+    </row>
+    <row r="912" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A912" s="3" t="s">
+        <v>3034</v>
+      </c>
+      <c r="B912" s="14" t="s">
+        <v>1820</v>
+      </c>
+      <c r="C912" s="78" t="s">
+        <v>3441</v>
+      </c>
+      <c r="D912" s="26">
+        <v>46432</v>
+      </c>
+      <c r="E912" s="64"/>
+      <c r="F912" s="64"/>
+    </row>
+    <row r="913" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A913" s="3" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B913" s="10" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C913" s="78" t="s">
+        <v>3162</v>
+      </c>
+      <c r="D913" s="26">
+        <v>46432</v>
+      </c>
+      <c r="E913" s="64"/>
+      <c r="F913" s="64"/>
+    </row>
+    <row r="914" spans="1:6" ht="38.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A914" s="3" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B914" s="10" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C914" s="78" t="s">
+        <v>3163</v>
+      </c>
+      <c r="D914" s="26">
+        <v>46432</v>
+      </c>
+      <c r="E914" s="64"/>
+      <c r="F914" s="64"/>
+    </row>
+    <row r="915" spans="1:6" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A915" s="3" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B915" s="10" t="s">
+        <v>1822</v>
+      </c>
+      <c r="C915" s="78" t="s">
+        <v>3600</v>
+      </c>
+      <c r="D915" s="26">
+        <v>46432</v>
+      </c>
+      <c r="E915" s="64"/>
+      <c r="F915" s="64"/>
+    </row>
+    <row r="916" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A916" s="1" t="s">
+        <v>3035</v>
+      </c>
+      <c r="B916" s="10" t="s">
+        <v>1825</v>
+      </c>
+      <c r="C916" s="78" t="s">
+        <v>3442</v>
+      </c>
+      <c r="D916" s="26">
+        <v>46432</v>
+      </c>
+      <c r="E916" s="64"/>
+      <c r="F916" s="64"/>
+    </row>
+    <row r="917" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A917" s="3" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B917" s="14" t="s">
+        <v>1827</v>
+      </c>
+      <c r="C917" s="78" t="s">
+        <v>3443</v>
+      </c>
+      <c r="D917" s="26">
+        <v>46439</v>
+      </c>
+      <c r="E917" s="64"/>
+      <c r="F917" s="64"/>
+    </row>
+    <row r="918" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A918" s="3" t="s">
+        <v>2808</v>
+      </c>
+      <c r="B918" s="14" t="s">
+        <v>1828</v>
+      </c>
+      <c r="C918" s="78" t="s">
+        <v>309</v>
+      </c>
+      <c r="D918" s="26">
+        <v>46439</v>
+      </c>
+      <c r="E918" s="64"/>
+      <c r="F918" s="64"/>
+    </row>
+    <row r="919" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A919" s="3" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B919" s="33" t="s">
+        <v>1830</v>
+      </c>
+      <c r="C919" s="78" t="s">
+        <v>1831</v>
+      </c>
+      <c r="D919" s="26">
+        <v>46442</v>
+      </c>
+      <c r="E919" s="64"/>
+      <c r="F919" s="64"/>
+    </row>
+    <row r="920" spans="1:6" ht="136.5" x14ac:dyDescent="0.3">
+      <c r="A920" s="2" t="s">
+        <v>1832</v>
+      </c>
+      <c r="B920" s="11" t="s">
+        <v>1833</v>
+      </c>
+      <c r="C920" s="78" t="s">
+        <v>1834</v>
+      </c>
+      <c r="D920" s="19">
+        <v>46445</v>
+      </c>
+      <c r="E920" s="64"/>
+      <c r="F920" s="64"/>
+    </row>
+    <row r="921" spans="1:6" ht="273" x14ac:dyDescent="0.3">
+      <c r="A921" s="48" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B921" s="10" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C921" s="78" t="s">
+        <v>3444</v>
+      </c>
+      <c r="D921" s="19">
+        <v>46478</v>
+      </c>
+      <c r="E921" s="64"/>
+      <c r="F921" s="64"/>
+    </row>
+    <row r="922" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A922" s="3" t="s">
+        <v>1837</v>
+      </c>
+      <c r="B922" s="11" t="s">
+        <v>1838</v>
+      </c>
+      <c r="C922" s="78" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D922" s="27">
+        <v>46446</v>
+      </c>
+      <c r="E922" s="64"/>
+      <c r="F922" s="64"/>
+    </row>
+    <row r="923" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A923" s="3" t="s">
+        <v>1840</v>
+      </c>
+      <c r="B923" s="10" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C923" s="78" t="s">
+        <v>1842</v>
+      </c>
+      <c r="D923" s="26">
+        <v>46422</v>
+      </c>
+      <c r="E923" s="64"/>
+      <c r="F923" s="64"/>
+    </row>
+    <row r="924" spans="1:6" ht="105" x14ac:dyDescent="0.3">
+      <c r="A924" s="3" t="s">
+        <v>3036</v>
+      </c>
+      <c r="B924" s="14" t="s">
+        <v>1843</v>
+      </c>
+      <c r="C924" s="78" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D924" s="26">
+        <v>46145</v>
+      </c>
+      <c r="E924" s="64"/>
+      <c r="F924" s="64"/>
+    </row>
+    <row r="925" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A925" s="3" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B925" s="14" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C925" s="78" t="s">
+        <v>3164</v>
+      </c>
+      <c r="D925" s="19">
+        <v>46451</v>
+      </c>
+      <c r="E925" s="64"/>
+      <c r="F925" s="64"/>
+    </row>
+    <row r="926" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A926" s="3" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B926" s="14" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C926" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D926" s="19">
+        <v>46452</v>
+      </c>
+      <c r="E926" s="64"/>
+      <c r="F926" s="64"/>
+    </row>
+    <row r="927" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A927" s="3" t="s">
+        <v>1849</v>
+      </c>
+      <c r="B927" s="14" t="s">
+        <v>1850</v>
+      </c>
+      <c r="C927" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D927" s="19">
+        <v>46452</v>
+      </c>
+      <c r="E927" s="64"/>
+      <c r="F927" s="64"/>
+    </row>
+    <row r="928" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A928" s="3" t="s">
+        <v>1851</v>
+      </c>
+      <c r="B928" s="14" t="s">
+        <v>1852</v>
+      </c>
+      <c r="C928" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D928" s="26">
+        <v>46452</v>
+      </c>
+      <c r="E928" s="64"/>
+      <c r="F928" s="64"/>
+    </row>
+    <row r="929" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A929" s="3" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B929" s="14" t="s">
+        <v>1854</v>
+      </c>
+      <c r="C929" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D929" s="19">
+        <v>46452</v>
+      </c>
+      <c r="E929" s="64"/>
+      <c r="F929" s="64"/>
+    </row>
+    <row r="930" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A930" s="3" t="s">
+        <v>1855</v>
+      </c>
+      <c r="B930" s="14" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C930" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D930" s="19">
+        <v>46452</v>
+      </c>
+      <c r="E930" s="64"/>
+      <c r="F930" s="64"/>
+    </row>
+    <row r="931" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A931" s="3" t="s">
+        <v>1857</v>
+      </c>
+      <c r="B931" s="10" t="s">
+        <v>1858</v>
+      </c>
+      <c r="C931" s="78" t="s">
+        <v>3165</v>
+      </c>
+      <c r="D931" s="19">
+        <v>46452</v>
+      </c>
+      <c r="E931" s="64"/>
+      <c r="F931" s="64"/>
+    </row>
+    <row r="932" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A932" s="3" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B932" s="14" t="s">
+        <v>1860</v>
+      </c>
+      <c r="C932" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D932" s="19">
+        <v>46453</v>
+      </c>
+      <c r="E932" s="64"/>
+      <c r="F932" s="64"/>
+    </row>
+    <row r="933" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A933" s="3" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B933" s="14" t="s">
+        <v>1862</v>
+      </c>
+      <c r="C933" s="78" t="s">
+        <v>1863</v>
+      </c>
+      <c r="D933" s="19">
+        <v>46453</v>
+      </c>
+      <c r="E933" s="64"/>
+      <c r="F933" s="64"/>
+    </row>
+    <row r="934" spans="1:6" ht="283.5" x14ac:dyDescent="0.3">
+      <c r="A934" s="3" t="s">
+        <v>3037</v>
+      </c>
+      <c r="B934" s="14" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C934" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D934" s="19">
+        <v>46452</v>
+      </c>
+      <c r="E934" s="64"/>
+      <c r="F934" s="64"/>
+    </row>
+    <row r="935" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A935" s="3" t="s">
+        <v>1865</v>
+      </c>
+      <c r="B935" s="10" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C935" s="78" t="s">
+        <v>3445</v>
+      </c>
+      <c r="D935" s="26">
+        <v>46467</v>
+      </c>
+      <c r="E935" s="64"/>
+      <c r="F935" s="64"/>
+    </row>
+    <row r="936" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A936" s="2" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B936" s="11" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C936" s="78" t="s">
+        <v>518</v>
+      </c>
+      <c r="D936" s="26">
+        <v>46456</v>
+      </c>
+      <c r="E936" s="64"/>
+      <c r="F936" s="64"/>
+    </row>
+    <row r="937" spans="1:6" ht="263" x14ac:dyDescent="0.3">
+      <c r="A937" s="8" t="s">
+        <v>3038</v>
+      </c>
+      <c r="B937" s="10" t="s">
+        <v>1868</v>
+      </c>
+      <c r="C937" s="78" t="s">
+        <v>3446</v>
+      </c>
+      <c r="D937" s="19">
+        <v>46459</v>
+      </c>
+      <c r="E937" s="64"/>
+      <c r="F937" s="64"/>
+    </row>
+    <row r="938" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A938" s="3" t="s">
+        <v>1869</v>
+      </c>
+      <c r="B938" s="14" t="s">
+        <v>1870</v>
+      </c>
+      <c r="C938" s="78" t="s">
+        <v>3166</v>
+      </c>
+      <c r="D938" s="19">
+        <v>46460</v>
+      </c>
+      <c r="E938" s="64"/>
+      <c r="F938" s="64"/>
+    </row>
+    <row r="939" spans="1:6" ht="59.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A939" s="3" t="s">
+        <v>1871</v>
+      </c>
+      <c r="B939" s="10" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C939" s="78" t="s">
+        <v>3447</v>
+      </c>
+      <c r="D939" s="26">
+        <v>46458</v>
+      </c>
+      <c r="E939" s="64"/>
+      <c r="F939" s="64"/>
+    </row>
+    <row r="940" spans="1:6" ht="55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A940" s="3" t="s">
+        <v>3039</v>
+      </c>
+      <c r="B940" s="14" t="s">
+        <v>1873</v>
+      </c>
+      <c r="C940" s="78" t="s">
+        <v>1874</v>
+      </c>
+      <c r="D940" s="26">
+        <v>46460</v>
+      </c>
+      <c r="E940" s="64"/>
+      <c r="F940" s="64"/>
+    </row>
+    <row r="941" spans="1:6" ht="108" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A941" s="3" t="s">
+        <v>2121</v>
+      </c>
+      <c r="B941" s="10" t="s">
+        <v>1875</v>
+      </c>
+      <c r="C941" s="78" t="s">
+        <v>3681</v>
+      </c>
+      <c r="D941" s="26">
+        <v>46464</v>
+      </c>
+      <c r="E941" s="64"/>
+      <c r="F941" s="64"/>
+    </row>
+    <row r="942" spans="1:6" ht="189" x14ac:dyDescent="0.3">
+      <c r="A942" s="2" t="s">
+        <v>1876</v>
+      </c>
+      <c r="B942" s="10" t="s">
+        <v>1877</v>
+      </c>
+      <c r="C942" s="78" t="s">
+        <v>3448</v>
+      </c>
+      <c r="D942" s="19">
+        <v>46465</v>
+      </c>
+      <c r="E942" s="64"/>
+      <c r="F942" s="64"/>
+    </row>
+    <row r="943" spans="1:6" ht="65.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A943" s="42" t="s">
+        <v>3040</v>
+      </c>
+      <c r="B943" s="14" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C943" s="78" t="s">
+        <v>3449</v>
+      </c>
+      <c r="D943" s="26">
+        <v>46466</v>
+      </c>
+      <c r="E943" s="64"/>
+      <c r="F943" s="64"/>
+    </row>
+    <row r="944" spans="1:6" ht="409.5" x14ac:dyDescent="0.3">
+      <c r="A944" s="3" t="s">
+        <v>1879</v>
+      </c>
+      <c r="B944" s="10" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C944" s="78" t="s">
+        <v>3450</v>
+      </c>
+      <c r="D944" s="26">
+        <v>46466</v>
+      </c>
+      <c r="E944" s="64"/>
+      <c r="F944" s="64"/>
+    </row>
+    <row r="945" spans="1:6" ht="168" x14ac:dyDescent="0.3">
+      <c r="A945" s="3" t="s">
+        <v>1881</v>
+      </c>
+      <c r="B945" s="14" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C945" s="78" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D945" s="19">
+        <v>46466</v>
+      </c>
+      <c r="E945" s="64"/>
+      <c r="F945" s="64"/>
+    </row>
+    <row r="946" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A946" s="1" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B946" s="10" t="s">
+        <v>1884</v>
+      </c>
+      <c r="C946" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D946" s="19">
+        <v>46467</v>
+      </c>
+      <c r="E946" s="64"/>
+      <c r="F946" s="64"/>
+    </row>
+    <row r="947" spans="1:6" ht="336" x14ac:dyDescent="0.3">
+      <c r="A947" s="2" t="s">
+        <v>2760</v>
+      </c>
+      <c r="B947" s="14" t="s">
+        <v>3536</v>
+      </c>
+      <c r="C947" s="78" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D947" s="19">
+        <v>46136</v>
+      </c>
+      <c r="E947" s="64"/>
+      <c r="F947" s="64"/>
+    </row>
+    <row r="948" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A948" s="3" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B948" s="14" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C948" s="78" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D948" s="19">
+        <v>46473</v>
+      </c>
+      <c r="E948" s="64"/>
+      <c r="F948" s="64"/>
+    </row>
+    <row r="949" spans="1:6" ht="105" x14ac:dyDescent="0.3">
+      <c r="A949" s="44" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B949" s="33" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C949" s="78" t="s">
+        <v>3451</v>
+      </c>
+      <c r="D949" s="19">
+        <v>46472</v>
+      </c>
+      <c r="E949" s="64"/>
+      <c r="F949" s="64"/>
+    </row>
+    <row r="950" spans="1:6" ht="124.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A950" s="3" t="s">
+        <v>1890</v>
+      </c>
+      <c r="B950" s="14" t="s">
+        <v>1891</v>
+      </c>
+      <c r="C950" s="78" t="s">
+        <v>3167</v>
+      </c>
+      <c r="D950" s="19">
+        <v>46472</v>
+      </c>
+      <c r="E950" s="64"/>
+      <c r="F950" s="64"/>
+    </row>
+    <row r="951" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A951" s="3" t="s">
+        <v>3041</v>
+      </c>
+      <c r="B951" s="14" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C951" s="78" t="s">
+        <v>3682</v>
+      </c>
+      <c r="D951" s="19">
+        <v>46472</v>
+      </c>
+      <c r="E951" s="64"/>
+      <c r="F951" s="64"/>
+    </row>
+    <row r="952" spans="1:6" ht="39" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A952" s="3" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B952" s="14" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C952" s="78" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D952" s="19">
+        <v>46474</v>
+      </c>
+      <c r="E952" s="64"/>
+      <c r="F952" s="64"/>
+    </row>
+    <row r="953" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A953" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B953" s="11" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C953" s="78" t="s">
+        <v>3452</v>
+      </c>
+      <c r="D953" s="26">
+        <v>46505</v>
+      </c>
+      <c r="E953" s="64"/>
+      <c r="F953" s="64"/>
+    </row>
+    <row r="954" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A954" s="3" t="s">
+        <v>1898</v>
+      </c>
+      <c r="B954" s="14" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C954" s="78" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D954" s="26">
+        <v>46481</v>
+      </c>
+      <c r="E954" s="64"/>
+      <c r="F954" s="64"/>
+    </row>
+    <row r="955" spans="1:6" ht="97" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A955" s="3" t="s">
+        <v>3105</v>
+      </c>
+      <c r="B955" s="14" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C955" s="78" t="s">
+        <v>3683</v>
+      </c>
+      <c r="D955" s="26">
+        <v>46481</v>
+      </c>
+      <c r="E955" s="64"/>
+      <c r="F955" s="64"/>
+    </row>
+    <row r="956" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A956" s="3" t="s">
+        <v>1902</v>
+      </c>
+      <c r="B956" s="10" t="s">
+        <v>1903</v>
+      </c>
+      <c r="C956" s="78" t="s">
+        <v>1904</v>
+      </c>
+      <c r="D956" s="19">
+        <v>46481</v>
+      </c>
+      <c r="E956" s="64"/>
+      <c r="F956" s="64"/>
+    </row>
+    <row r="957" spans="1:6" ht="55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A957" s="3" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B957" s="10" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C957" s="78" t="s">
+        <v>3684</v>
+      </c>
+      <c r="D957" s="26">
+        <v>46158</v>
+      </c>
+      <c r="E957" s="64"/>
+      <c r="F957" s="64"/>
+    </row>
+    <row r="958" spans="1:6" ht="336" x14ac:dyDescent="0.3">
+      <c r="A958" s="3" t="s">
+        <v>3042</v>
+      </c>
+      <c r="B958" s="14" t="s">
+        <v>1907</v>
+      </c>
+      <c r="C958" s="78" t="s">
+        <v>1908</v>
+      </c>
+      <c r="D958" s="26">
+        <v>46485</v>
+      </c>
+      <c r="E958" s="64"/>
+      <c r="F958" s="64"/>
+    </row>
+    <row r="959" spans="1:6" ht="126" x14ac:dyDescent="0.3">
+      <c r="A959" s="3" t="s">
+        <v>1909</v>
+      </c>
+      <c r="B959" s="10" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C959" s="78" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D959" s="19">
+        <v>46488</v>
+      </c>
+      <c r="E959" s="64"/>
+      <c r="F959" s="64"/>
+    </row>
+    <row r="960" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A960" s="3" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B960" s="14" t="s">
+        <v>1913</v>
+      </c>
+      <c r="C960" s="78" t="s">
+        <v>3453</v>
+      </c>
+      <c r="D960" s="26">
+        <v>46488</v>
+      </c>
+      <c r="E960" s="64"/>
+      <c r="F960" s="64"/>
+    </row>
+    <row r="961" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A961" s="3" t="s">
+        <v>1937</v>
+      </c>
+      <c r="B961" s="14" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C961" s="78" t="s">
+        <v>3454</v>
+      </c>
+      <c r="D961" s="26">
+        <v>46127</v>
+      </c>
+      <c r="E961" s="64"/>
+      <c r="F961" s="64"/>
+    </row>
+    <row r="962" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A962" s="3" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B962" s="10" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C962" s="78" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D962" s="26">
+        <v>46249</v>
+      </c>
+      <c r="E962" s="64"/>
+      <c r="F962" s="64"/>
+    </row>
+    <row r="963" spans="1:6" ht="31" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A963" s="3" t="s">
+        <v>3043</v>
+      </c>
+      <c r="B963" s="14" t="s">
+        <v>1943</v>
+      </c>
+      <c r="C963" s="78" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D963" s="26">
+        <v>46128</v>
+      </c>
+      <c r="E963" s="64"/>
+      <c r="F963" s="64"/>
+    </row>
+    <row r="964" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A964" s="3" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B964" s="10" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C964" s="78" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D964" s="19">
+        <v>46493</v>
+      </c>
+      <c r="E964" s="64"/>
+      <c r="F964" s="64"/>
+    </row>
+    <row r="965" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A965" s="3" t="s">
+        <v>900</v>
+      </c>
+      <c r="B965" s="10" t="s">
+        <v>901</v>
+      </c>
+      <c r="C965" s="78" t="s">
+        <v>2424</v>
+      </c>
+      <c r="D965" s="26">
+        <v>46494</v>
+      </c>
+      <c r="E965" s="64"/>
+      <c r="F965" s="64"/>
+    </row>
+    <row r="966" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A966" s="1" t="s">
+        <v>2173</v>
+      </c>
+      <c r="B966" s="10" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C966" s="78" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D966" s="19">
+        <v>46488</v>
+      </c>
+      <c r="E966" s="64"/>
+      <c r="F966" s="64"/>
+    </row>
+    <row r="967" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A967" s="3" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B967" s="14" t="s">
+        <v>1953</v>
+      </c>
+      <c r="C967" s="78" t="s">
+        <v>3168</v>
+      </c>
+      <c r="D967" s="26">
+        <v>46472</v>
+      </c>
+      <c r="E967" s="64"/>
+      <c r="F967" s="64"/>
+    </row>
+    <row r="968" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A968" s="1" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B968" s="10" t="s">
+        <v>1955</v>
+      </c>
+      <c r="C968" s="78" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D968" s="19">
+        <v>46488</v>
+      </c>
+      <c r="E968" s="64"/>
+      <c r="F968" s="64"/>
+    </row>
+    <row r="969" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A969" s="3" t="s">
+        <v>1958</v>
+      </c>
+      <c r="B969" s="10" t="s">
+        <v>1959</v>
+      </c>
+      <c r="C969" s="78" t="s">
+        <v>3685</v>
+      </c>
+      <c r="D969" s="19">
+        <v>46501</v>
+      </c>
+      <c r="E969" s="64"/>
+      <c r="F969" s="64"/>
+    </row>
+    <row r="970" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A970" s="3" t="s">
+        <v>3044</v>
+      </c>
+      <c r="B970" s="14" t="s">
+        <v>792</v>
+      </c>
+      <c r="C970" s="80" t="s">
+        <v>1960</v>
+      </c>
+      <c r="D970" s="19">
+        <v>46142</v>
+      </c>
+      <c r="E970" s="64"/>
+      <c r="F970" s="64"/>
+    </row>
+    <row r="971" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A971" s="3" t="s">
+        <v>1961</v>
+      </c>
+      <c r="B971" s="14" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C971" s="78" t="s">
+        <v>1963</v>
+      </c>
+      <c r="D971" s="19">
+        <v>46507</v>
+      </c>
+      <c r="E971" s="64"/>
+      <c r="F971" s="64"/>
+    </row>
+    <row r="972" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A972" s="3" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B972" s="14" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C972" s="78" t="s">
+        <v>3455</v>
+      </c>
+      <c r="D972" s="26">
+        <v>46506</v>
+      </c>
+      <c r="E972" s="64"/>
+      <c r="F972" s="64"/>
+    </row>
+    <row r="973" spans="1:6" ht="241.5" x14ac:dyDescent="0.3">
+      <c r="A973" s="3" t="s">
+        <v>1966</v>
+      </c>
+      <c r="B973" s="10" t="s">
+        <v>1967</v>
+      </c>
+      <c r="C973" s="78" t="s">
+        <v>3456</v>
+      </c>
+      <c r="D973" s="26">
+        <v>46126</v>
+      </c>
+      <c r="E973" s="64"/>
+      <c r="F973" s="64"/>
+    </row>
+    <row r="974" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A974" s="3" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B974" s="14" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C974" s="78" t="s">
+        <v>3455</v>
+      </c>
+      <c r="D974" s="26">
+        <v>46506</v>
+      </c>
+      <c r="E974" s="64"/>
+      <c r="F974" s="64"/>
+    </row>
+    <row r="975" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A975" s="3" t="s">
+        <v>3045</v>
+      </c>
+      <c r="B975" s="14" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C975" s="78" t="s">
+        <v>3457</v>
+      </c>
+      <c r="D975" s="19">
+        <v>46410</v>
+      </c>
+      <c r="E975" s="64"/>
+      <c r="F975" s="64"/>
+    </row>
+    <row r="976" spans="1:6" ht="220.5" x14ac:dyDescent="0.3">
+      <c r="A976" s="3" t="s">
+        <v>3108</v>
+      </c>
+      <c r="B976" s="14" t="s">
+        <v>1970</v>
+      </c>
+      <c r="C976" s="78" t="s">
+        <v>748</v>
+      </c>
+      <c r="D976" s="19">
+        <v>46143</v>
+      </c>
+      <c r="E976" s="64"/>
+      <c r="F976" s="64"/>
+    </row>
+    <row r="977" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A977" s="3" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B977" s="10" t="s">
+        <v>1972</v>
+      </c>
+      <c r="C977" s="78" t="s">
+        <v>3458</v>
+      </c>
+      <c r="D977" s="26">
+        <v>46142</v>
+      </c>
+      <c r="E977" s="64"/>
+      <c r="F977" s="64"/>
+    </row>
+    <row r="978" spans="1:6" ht="147" x14ac:dyDescent="0.3">
+      <c r="A978" s="3" t="s">
+        <v>1973</v>
+      </c>
+      <c r="B978" s="14" t="s">
+        <v>1974</v>
+      </c>
+      <c r="C978" s="78" t="s">
+        <v>3459</v>
+      </c>
+      <c r="D978" s="19">
+        <v>46143</v>
+      </c>
+      <c r="E978" s="64"/>
+      <c r="F978" s="64"/>
+    </row>
+    <row r="979" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A979" s="3" t="s">
+        <v>3046</v>
+      </c>
+      <c r="B979" s="21" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C979" s="78" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D979" s="19">
+        <v>46147</v>
+      </c>
+      <c r="E979" s="64"/>
+      <c r="F979" s="64"/>
+    </row>
+    <row r="980" spans="1:6" ht="147" x14ac:dyDescent="0.3">
+      <c r="A980" s="3" t="s">
+        <v>3047</v>
+      </c>
+      <c r="B980" s="14" t="s">
+        <v>1977</v>
+      </c>
+      <c r="C980" s="78" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D980" s="19">
+        <v>46148</v>
+      </c>
+      <c r="E980" s="64"/>
+      <c r="F980" s="64"/>
+    </row>
+    <row r="981" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A981" s="3" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B981" s="14" t="s">
+        <v>1980</v>
+      </c>
+      <c r="C981" s="78" t="s">
+        <v>3460</v>
+      </c>
+      <c r="D981" s="19">
+        <v>46148</v>
+      </c>
+      <c r="E981" s="64"/>
+      <c r="F981" s="64"/>
+    </row>
+    <row r="982" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A982" s="3" t="s">
+        <v>2707</v>
+      </c>
+      <c r="B982" s="10" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C982" s="78" t="s">
+        <v>599</v>
+      </c>
+      <c r="D982" s="26">
+        <v>46514</v>
+      </c>
+      <c r="E982" s="64"/>
+      <c r="F982" s="64"/>
+    </row>
+    <row r="983" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A983" s="3" t="s">
+        <v>1982</v>
+      </c>
+      <c r="B983" s="10" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C983" s="78" t="s">
+        <v>1984</v>
+      </c>
+      <c r="D983" s="26">
+        <v>46149</v>
+      </c>
+      <c r="E983" s="64"/>
+      <c r="F983" s="64"/>
+    </row>
+    <row r="984" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A984" s="3" t="s">
+        <v>1986</v>
+      </c>
+      <c r="B984" s="14" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C984" s="78" t="s">
+        <v>3461</v>
+      </c>
+      <c r="D984" s="26">
+        <v>46516</v>
+      </c>
+      <c r="E984" s="64"/>
+      <c r="F984" s="64"/>
+    </row>
+    <row r="985" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A985" s="3" t="s">
+        <v>3048</v>
+      </c>
+      <c r="B985" s="10" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C985" s="78" t="s">
+        <v>3462</v>
+      </c>
+      <c r="D985" s="26">
+        <v>46153</v>
+      </c>
+      <c r="E985" s="64"/>
+      <c r="F985" s="64"/>
+    </row>
+    <row r="986" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A986" s="3" t="s">
+        <v>1990</v>
+      </c>
+      <c r="B986" s="10" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C986" s="78" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D986" s="26">
+        <v>46154</v>
+      </c>
+      <c r="E986" s="64"/>
+      <c r="F986" s="64"/>
+    </row>
+    <row r="987" spans="1:6" ht="409.5" x14ac:dyDescent="0.3">
+      <c r="A987" s="2" t="s">
+        <v>1994</v>
+      </c>
+      <c r="B987" s="11" t="s">
+        <v>1993</v>
+      </c>
+      <c r="C987" s="78" t="s">
+        <v>3463</v>
+      </c>
+      <c r="D987" s="26">
+        <v>46519</v>
+      </c>
+      <c r="E987" s="64"/>
+      <c r="F987" s="64"/>
+    </row>
+    <row r="988" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A988" s="3" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B988" s="10" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C988" s="82" t="s">
+        <v>622</v>
+      </c>
+      <c r="D988" s="26">
+        <v>46155</v>
+      </c>
+      <c r="E988" s="64"/>
+      <c r="F988" s="64"/>
+    </row>
+    <row r="989" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A989" s="3" t="s">
+        <v>3049</v>
+      </c>
+      <c r="B989" s="14" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C989" s="78" t="s">
+        <v>3464</v>
+      </c>
+      <c r="D989" s="26">
+        <v>46157</v>
+      </c>
+      <c r="E989" s="64"/>
+      <c r="F989" s="64"/>
+    </row>
+    <row r="990" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A990" s="3" t="s">
+        <v>1998</v>
+      </c>
+      <c r="B990" s="14" t="s">
+        <v>1999</v>
+      </c>
+      <c r="C990" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="D990" s="26">
+        <v>46522</v>
+      </c>
+      <c r="E990" s="64"/>
+      <c r="F990" s="64"/>
+    </row>
+    <row r="991" spans="1:6" ht="199.5" x14ac:dyDescent="0.3">
+      <c r="A991" s="3" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B991" s="10" t="s">
+        <v>297</v>
+      </c>
+      <c r="C991" s="78" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D991" s="26">
+        <v>46162</v>
+      </c>
+      <c r="E991" s="64"/>
+      <c r="F991" s="70"/>
+    </row>
+    <row r="992" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A992" s="3" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B992" s="14" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C992" s="78" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D992" s="26">
+        <v>46162</v>
+      </c>
+      <c r="E992" s="64"/>
+      <c r="F992" s="64"/>
+    </row>
+    <row r="993" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A993" s="3" t="s">
+        <v>2005</v>
+      </c>
+      <c r="B993" s="14" t="s">
+        <v>2006</v>
+      </c>
+      <c r="C993" s="78" t="s">
+        <v>2007</v>
+      </c>
+      <c r="D993" s="26">
+        <v>46162</v>
+      </c>
+      <c r="E993" s="64"/>
+      <c r="F993" s="64"/>
+    </row>
+    <row r="994" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A994" s="3" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B994" s="21" t="s">
+        <v>2009</v>
+      </c>
+      <c r="C994" s="78" t="s">
+        <v>3465</v>
+      </c>
+      <c r="D994" s="26">
+        <v>46162</v>
+      </c>
+      <c r="E994" s="64"/>
+      <c r="F994" s="64"/>
+    </row>
+    <row r="995" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A995" s="3" t="s">
+        <v>3050</v>
+      </c>
+      <c r="B995" s="14" t="s">
+        <v>2010</v>
+      </c>
+      <c r="C995" s="78" t="s">
+        <v>2011</v>
+      </c>
+      <c r="D995" s="26">
+        <v>46163</v>
+      </c>
+      <c r="E995" s="64"/>
+      <c r="F995" s="64"/>
+    </row>
+    <row r="996" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A996" s="3" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B996" s="14" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C996" s="78" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D996" s="26">
+        <v>46166</v>
+      </c>
+      <c r="E996" s="64"/>
+      <c r="F996" s="64"/>
+    </row>
+    <row r="997" spans="1:6" ht="294" x14ac:dyDescent="0.3">
+      <c r="A997" s="3" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B997" s="14" t="s">
+        <v>2019</v>
+      </c>
+      <c r="C997" s="78" t="s">
+        <v>3466</v>
+      </c>
+      <c r="D997" s="26">
+        <v>46165</v>
+      </c>
+      <c r="E997" s="64"/>
+      <c r="F997" s="64"/>
+    </row>
+    <row r="998" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A998" s="3" t="s">
+        <v>2020</v>
+      </c>
+      <c r="B998" s="10" t="s">
+        <v>2021</v>
+      </c>
+      <c r="C998" s="78" t="s">
+        <v>3467</v>
+      </c>
+      <c r="D998" s="26">
+        <v>46170</v>
+      </c>
+      <c r="E998" s="64"/>
+      <c r="F998" s="64"/>
+    </row>
+    <row r="999" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A999" s="3" t="s">
+        <v>3124</v>
+      </c>
+      <c r="B999" s="14" t="s">
+        <v>2022</v>
+      </c>
+      <c r="C999" s="78" t="s">
+        <v>3468</v>
+      </c>
+      <c r="D999" s="26">
+        <v>46170</v>
+      </c>
+      <c r="E999" s="64"/>
+      <c r="F999" s="64"/>
+    </row>
+    <row r="1000" spans="1:6" ht="32" x14ac:dyDescent="0.3">
+      <c r="A1000" s="49" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B1000" s="14" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C1000" s="78" t="s">
+        <v>2025</v>
+      </c>
+      <c r="D1000" s="26">
+        <v>46171</v>
+      </c>
+      <c r="E1000" s="64"/>
+      <c r="F1000" s="64"/>
+    </row>
+    <row r="1001" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A1001" s="2" t="s">
+        <v>2026</v>
+      </c>
+      <c r="B1001" s="11" t="s">
+        <v>2027</v>
+      </c>
+      <c r="C1001" s="78" t="s">
+        <v>3469</v>
+      </c>
+      <c r="D1001" s="26">
+        <v>46200</v>
+      </c>
+      <c r="E1001" s="64"/>
+      <c r="F1001" s="64"/>
+    </row>
+    <row r="1002" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A1002" s="3" t="s">
+        <v>2028</v>
+      </c>
+      <c r="B1002" s="14" t="s">
+        <v>2029</v>
+      </c>
+      <c r="C1002" s="78" t="s">
+        <v>2030</v>
+      </c>
+      <c r="D1002" s="26">
+        <v>46221</v>
+      </c>
+      <c r="E1002" s="64"/>
+      <c r="F1002" s="64"/>
+    </row>
+    <row r="1003" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1003" s="3" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B1003" s="14" t="s">
+        <v>2032</v>
+      </c>
+      <c r="C1003" s="78" t="s">
+        <v>3470</v>
+      </c>
+      <c r="D1003" s="26">
+        <v>46171</v>
+      </c>
+      <c r="E1003" s="64"/>
+      <c r="F1003" s="64"/>
+    </row>
+    <row r="1004" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1004" s="3" t="s">
+        <v>2033</v>
+      </c>
+      <c r="B1004" s="14" t="s">
+        <v>2034</v>
+      </c>
+      <c r="C1004" s="78" t="s">
+        <v>2035</v>
+      </c>
+      <c r="D1004" s="26">
+        <v>46171</v>
+      </c>
+      <c r="E1004" s="64"/>
+      <c r="F1004" s="64"/>
+    </row>
+    <row r="1005" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="A1005" s="4" t="s">
+        <v>3051</v>
+      </c>
+      <c r="B1005" s="10" t="s">
+        <v>334</v>
+      </c>
+      <c r="C1005" s="78" t="s">
+        <v>335</v>
+      </c>
+      <c r="D1005" s="26">
+        <v>46224</v>
+      </c>
+      <c r="E1005" s="64"/>
+      <c r="F1005" s="64"/>
+    </row>
+    <row r="1006" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1006" s="1" t="s">
+        <v>2036</v>
+      </c>
+      <c r="B1006" s="10" t="s">
+        <v>2037</v>
+      </c>
+      <c r="C1006" s="78" t="s">
+        <v>3471</v>
+      </c>
+      <c r="D1006" s="19">
+        <v>46480</v>
+      </c>
+      <c r="E1006" s="64"/>
+      <c r="F1006" s="64"/>
+    </row>
+    <row r="1007" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1007" s="3" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B1007" s="10" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C1007" s="78" t="s">
+        <v>3472</v>
+      </c>
+      <c r="D1007" s="19">
+        <v>46177</v>
+      </c>
+      <c r="E1007" s="64"/>
+      <c r="F1007" s="64"/>
+    </row>
+    <row r="1008" spans="1:6" ht="66" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1008" s="3" t="s">
+        <v>3052</v>
+      </c>
+      <c r="B1008" s="14" t="s">
+        <v>2041</v>
+      </c>
+      <c r="C1008" s="78" t="s">
+        <v>2042</v>
+      </c>
+      <c r="D1008" s="19">
+        <v>46176</v>
+      </c>
+      <c r="E1008" s="64"/>
+      <c r="F1008" s="64"/>
+    </row>
+    <row r="1009" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1009" s="3" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B1009" s="14" t="s">
+        <v>2046</v>
+      </c>
+      <c r="C1009" s="78" t="s">
+        <v>2047</v>
+      </c>
+      <c r="D1009" s="19">
+        <v>46178</v>
+      </c>
+      <c r="E1009" s="64"/>
+      <c r="F1009" s="64"/>
+    </row>
+    <row r="1010" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A1010" s="3" t="s">
+        <v>3053</v>
+      </c>
+      <c r="B1010" s="14" t="s">
+        <v>2048</v>
+      </c>
+      <c r="C1010" s="78" t="s">
+        <v>2049</v>
+      </c>
+      <c r="D1010" s="19">
+        <v>46176</v>
+      </c>
+      <c r="E1010" s="64"/>
+      <c r="F1010" s="64"/>
+    </row>
+    <row r="1011" spans="1:6" ht="109.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1011" s="3" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B1011" s="14" t="s">
+        <v>1756</v>
+      </c>
+      <c r="C1011" s="78" t="s">
+        <v>3473</v>
+      </c>
+      <c r="D1011" s="19">
+        <v>46374</v>
+      </c>
+      <c r="E1011" s="64"/>
+      <c r="F1011" s="64"/>
+    </row>
+    <row r="1012" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1012" s="3" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B1012" s="33" t="s">
+        <v>2053</v>
+      </c>
+      <c r="C1012" s="78" t="s">
+        <v>3169</v>
+      </c>
+      <c r="D1012" s="19">
+        <v>46179</v>
+      </c>
+      <c r="E1012" s="64"/>
+      <c r="F1012" s="64"/>
+    </row>
+    <row r="1013" spans="1:6" ht="136.5" x14ac:dyDescent="0.3">
+      <c r="A1013" s="3" t="s">
+        <v>3006</v>
+      </c>
+      <c r="B1013" s="14" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C1013" s="78" t="s">
+        <v>3170</v>
+      </c>
+      <c r="D1013" s="26">
+        <v>46179</v>
+      </c>
+      <c r="E1013" s="64"/>
+      <c r="F1013" s="64"/>
+    </row>
+    <row r="1014" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1014" s="3" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B1014" s="14" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C1014" s="78" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D1014" s="19">
+        <v>46184</v>
+      </c>
+      <c r="E1014" s="64"/>
+      <c r="F1014" s="64"/>
+    </row>
+    <row r="1015" spans="1:6" ht="189" x14ac:dyDescent="0.3">
+      <c r="A1015" s="4" t="s">
+        <v>3054</v>
+      </c>
+      <c r="B1015" s="10" t="s">
+        <v>2057</v>
+      </c>
+      <c r="C1015" s="78" t="s">
+        <v>2058</v>
+      </c>
+      <c r="D1015" s="19">
+        <v>46184</v>
+      </c>
+      <c r="E1015" s="64"/>
+      <c r="F1015" s="64"/>
+    </row>
+    <row r="1016" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A1016" s="4" t="s">
+        <v>3055</v>
+      </c>
+      <c r="B1016" s="14" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C1016" s="78" t="s">
+        <v>3474</v>
+      </c>
+      <c r="D1016" s="19">
+        <v>46184</v>
+      </c>
+      <c r="E1016" s="64"/>
+      <c r="F1016" s="64"/>
+    </row>
+    <row r="1017" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A1017" s="1" t="s">
+        <v>3117</v>
+      </c>
+      <c r="B1017" s="11" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C1017" s="78" t="s">
+        <v>3475</v>
+      </c>
+      <c r="D1017" s="26">
+        <v>46548</v>
+      </c>
+      <c r="E1017" s="64"/>
+      <c r="F1017" s="64"/>
+    </row>
+    <row r="1018" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A1018" s="3" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B1018" s="14" t="s">
+        <v>2062</v>
+      </c>
+      <c r="C1018" s="78" t="s">
+        <v>2063</v>
+      </c>
+      <c r="D1018" s="19">
+        <v>46183</v>
+      </c>
+      <c r="E1018" s="64"/>
+      <c r="F1018" s="64"/>
+    </row>
+    <row r="1019" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1019" s="3" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B1019" s="11" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C1019" s="78" t="s">
+        <v>2066</v>
+      </c>
+      <c r="D1019" s="26">
+        <v>46184</v>
+      </c>
+      <c r="E1019" s="64"/>
+      <c r="F1019" s="64"/>
+    </row>
+    <row r="1020" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A1020" s="3" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B1020" s="10" t="s">
+        <v>2070</v>
+      </c>
+      <c r="C1020" s="78" t="s">
+        <v>3686</v>
+      </c>
+      <c r="D1020" s="19">
+        <v>46185</v>
+      </c>
+      <c r="E1020" s="64"/>
+      <c r="F1020" s="64"/>
+    </row>
+    <row r="1021" spans="1:6" ht="178.5" x14ac:dyDescent="0.3">
+      <c r="A1021" s="1" t="s">
+        <v>3056</v>
+      </c>
+      <c r="B1021" s="10" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C1021" s="78" t="s">
+        <v>258</v>
+      </c>
+      <c r="D1021" s="19">
+        <v>46187</v>
+      </c>
+      <c r="E1021" s="64"/>
+      <c r="F1021" s="64"/>
+    </row>
+    <row r="1022" spans="1:6" ht="95" x14ac:dyDescent="0.3">
+      <c r="A1022" s="7" t="s">
+        <v>3057</v>
+      </c>
+      <c r="B1022" s="11" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C1022" s="82" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D1022" s="26">
+        <v>46189</v>
+      </c>
+      <c r="E1022" s="64"/>
+      <c r="F1022" s="64"/>
+    </row>
+    <row r="1023" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1023" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B1023" s="10" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C1023" s="78" t="s">
+        <v>53</v>
+      </c>
+      <c r="D1023" s="19">
+        <v>46205</v>
+      </c>
+      <c r="E1023" s="64"/>
+      <c r="F1023" s="64"/>
+    </row>
+    <row r="1024" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1024" s="3" t="s">
+        <v>2080</v>
+      </c>
+      <c r="B1024" s="14" t="s">
+        <v>2081</v>
+      </c>
+      <c r="C1024" s="82" t="s">
+        <v>2082</v>
+      </c>
+      <c r="D1024" s="26">
+        <v>46191</v>
+      </c>
+      <c r="E1024" s="64"/>
+      <c r="F1024" s="64"/>
+    </row>
+    <row r="1025" spans="1:6" ht="220.5" x14ac:dyDescent="0.3">
+      <c r="A1025" s="3" t="s">
+        <v>3058</v>
+      </c>
+      <c r="B1025" s="14" t="s">
+        <v>2083</v>
+      </c>
+      <c r="C1025" s="78" t="s">
+        <v>2084</v>
+      </c>
+      <c r="D1025" s="26">
+        <v>46556</v>
+      </c>
+      <c r="E1025" s="64"/>
+      <c r="F1025" s="64"/>
+    </row>
+    <row r="1026" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A1026" s="3" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B1026" s="14" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C1026" s="78" t="s">
+        <v>748</v>
+      </c>
+      <c r="D1026" s="26">
+        <v>46556</v>
+      </c>
+      <c r="E1026" s="64"/>
+      <c r="F1026" s="64"/>
+    </row>
+    <row r="1027" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1027" s="3" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B1027" s="14" t="s">
+        <v>2089</v>
+      </c>
+      <c r="C1027" s="78" t="s">
+        <v>2090</v>
+      </c>
+      <c r="D1027" s="26">
+        <v>46191</v>
+      </c>
+      <c r="E1027" s="64"/>
+      <c r="F1027" s="64"/>
+    </row>
+    <row r="1028" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1028" s="3" t="s">
+        <v>3059</v>
+      </c>
+      <c r="B1028" s="14" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C1028" s="78" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D1028" s="26">
+        <v>46193</v>
+      </c>
+      <c r="E1028" s="64"/>
+      <c r="F1028" s="64"/>
+    </row>
+    <row r="1029" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A1029" s="3" t="s">
+        <v>3060</v>
+      </c>
+      <c r="B1029" s="41" t="s">
+        <v>792</v>
+      </c>
+      <c r="C1029" s="84" t="s">
+        <v>2094</v>
+      </c>
+      <c r="D1029" s="26">
+        <v>46193</v>
+      </c>
+      <c r="E1029" s="64"/>
+      <c r="F1029" s="64"/>
+    </row>
+    <row r="1030" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A1030" s="3" t="s">
+        <v>2095</v>
+      </c>
+      <c r="B1030" s="33" t="s">
+        <v>2096</v>
+      </c>
+      <c r="C1030" s="78" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1030" s="26">
+        <v>46197</v>
+      </c>
+      <c r="E1030" s="64"/>
+      <c r="F1030" s="64"/>
+    </row>
+    <row r="1031" spans="1:6" ht="31" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1031" s="3" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B1031" s="14" t="s">
+        <v>2098</v>
+      </c>
+      <c r="C1031" s="78" t="s">
+        <v>2099</v>
+      </c>
+      <c r="D1031" s="26">
+        <v>46196</v>
+      </c>
+      <c r="E1031" s="64"/>
+      <c r="F1031" s="64"/>
+    </row>
+    <row r="1032" spans="1:6" ht="80.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1032" s="3" t="s">
+        <v>2101</v>
+      </c>
+      <c r="B1032" s="14" t="s">
+        <v>2102</v>
+      </c>
+      <c r="C1032" s="78" t="s">
+        <v>2103</v>
+      </c>
+      <c r="D1032" s="26">
+        <v>46200</v>
+      </c>
+      <c r="E1032" s="64"/>
+      <c r="F1032" s="64"/>
+    </row>
+    <row r="1033" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1033" s="3" t="s">
+        <v>2104</v>
+      </c>
+      <c r="B1033" s="14" t="s">
+        <v>2105</v>
+      </c>
+      <c r="C1033" s="82" t="s">
+        <v>11</v>
+      </c>
+      <c r="D1033" s="26">
+        <v>46201</v>
+      </c>
+      <c r="E1033" s="64"/>
+      <c r="F1033" s="64"/>
+    </row>
+    <row r="1034" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1034" s="3" t="s">
+        <v>3061</v>
+      </c>
+      <c r="B1034" s="14" t="s">
+        <v>2112</v>
+      </c>
+      <c r="C1034" s="78" t="s">
+        <v>3476</v>
+      </c>
+      <c r="D1034" s="26">
+        <v>46204</v>
+      </c>
+      <c r="E1034" s="64"/>
+      <c r="F1034" s="64"/>
+    </row>
+    <row r="1035" spans="1:6" ht="346.5" x14ac:dyDescent="0.3">
+      <c r="A1035" s="3" t="s">
+        <v>3062</v>
+      </c>
+      <c r="B1035" s="33" t="s">
+        <v>2114</v>
+      </c>
+      <c r="C1035" s="78" t="s">
+        <v>3687</v>
+      </c>
+      <c r="D1035" s="26">
+        <v>46205</v>
+      </c>
+      <c r="E1035" s="64"/>
+      <c r="F1035" s="64"/>
+    </row>
+    <row r="1036" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A1036" s="3" t="s">
+        <v>2561</v>
+      </c>
+      <c r="B1036" s="14" t="s">
+        <v>2117</v>
+      </c>
+      <c r="C1036" s="78" t="s">
+        <v>2118</v>
+      </c>
+      <c r="D1036" s="26">
+        <v>46332</v>
+      </c>
+      <c r="E1036" s="64"/>
+      <c r="F1036" s="64"/>
+    </row>
+    <row r="1037" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1037" s="3" t="s">
+        <v>3063</v>
+      </c>
+      <c r="B1037" s="14" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C1037" s="78" t="s">
+        <v>2120</v>
+      </c>
+      <c r="D1037" s="26">
+        <v>46206</v>
+      </c>
+      <c r="E1037" s="64"/>
+      <c r="F1037" s="64"/>
+    </row>
+    <row r="1038" spans="1:6" ht="43" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1038" s="3" t="s">
+        <v>3064</v>
+      </c>
+      <c r="B1038" s="14" t="s">
+        <v>2122</v>
+      </c>
+      <c r="C1038" s="78" t="s">
+        <v>3477</v>
+      </c>
+      <c r="D1038" s="26">
+        <v>46207</v>
+      </c>
+      <c r="E1038" s="64"/>
+      <c r="F1038" s="64"/>
+    </row>
+    <row r="1039" spans="1:6" ht="178.5" x14ac:dyDescent="0.3">
+      <c r="A1039" s="3" t="s">
+        <v>3065</v>
+      </c>
+      <c r="B1039" s="10" t="s">
+        <v>2123</v>
+      </c>
+      <c r="C1039" s="78" t="s">
+        <v>3478</v>
+      </c>
+      <c r="D1039" s="19">
+        <v>46207</v>
+      </c>
+      <c r="E1039" s="64"/>
+      <c r="F1039" s="64"/>
+    </row>
+    <row r="1040" spans="1:6" ht="189" x14ac:dyDescent="0.3">
+      <c r="A1040" s="3" t="s">
+        <v>3066</v>
+      </c>
+      <c r="B1040" s="10" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C1040" s="78" t="s">
+        <v>403</v>
+      </c>
+      <c r="D1040" s="26">
+        <v>46207</v>
+      </c>
+      <c r="E1040" s="64"/>
+      <c r="F1040" s="64"/>
+    </row>
+    <row r="1041" spans="1:6" ht="199.5" x14ac:dyDescent="0.3">
+      <c r="A1041" s="1" t="s">
+        <v>3067</v>
+      </c>
+      <c r="B1041" s="14" t="s">
+        <v>2125</v>
+      </c>
+      <c r="C1041" s="78" t="s">
+        <v>2126</v>
+      </c>
+      <c r="D1041" s="19">
+        <v>46207</v>
+      </c>
+      <c r="E1041" s="64"/>
+      <c r="F1041" s="64"/>
+    </row>
+    <row r="1042" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A1042" s="3" t="s">
+        <v>2127</v>
+      </c>
+      <c r="B1042" s="14" t="s">
+        <v>2128</v>
+      </c>
+      <c r="C1042" s="78" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D1042" s="26">
+        <v>46211</v>
+      </c>
+      <c r="E1042" s="64"/>
+      <c r="F1042" s="64"/>
+    </row>
+    <row r="1043" spans="1:6" ht="336" x14ac:dyDescent="0.3">
+      <c r="A1043" s="2" t="s">
+        <v>3480</v>
+      </c>
+      <c r="B1043" s="11" t="s">
+        <v>2132</v>
+      </c>
+      <c r="C1043" s="78" t="s">
+        <v>3479</v>
+      </c>
+      <c r="D1043" s="19">
+        <v>46211</v>
+      </c>
+      <c r="E1043" s="64"/>
+      <c r="F1043" s="64"/>
+    </row>
+    <row r="1044" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A1044" s="3" t="s">
+        <v>2136</v>
+      </c>
+      <c r="B1044" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1044" s="78" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1044" s="19">
+        <v>46212</v>
+      </c>
+      <c r="E1044" s="64"/>
+      <c r="F1044" s="64"/>
+    </row>
+    <row r="1045" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1045" s="3" t="s">
+        <v>2137</v>
+      </c>
+      <c r="B1045" s="14" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C1045" s="78" t="s">
+        <v>2139</v>
+      </c>
+      <c r="D1045" s="26">
+        <v>46212</v>
+      </c>
+      <c r="E1045" s="64"/>
+      <c r="F1045" s="64"/>
+    </row>
+    <row r="1046" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1046" s="3" t="s">
+        <v>3068</v>
+      </c>
+      <c r="B1046" s="14" t="s">
+        <v>2143</v>
+      </c>
+      <c r="C1046" s="78" t="s">
+        <v>2144</v>
+      </c>
+      <c r="D1046" s="26">
+        <v>46212</v>
+      </c>
+      <c r="E1046" s="64"/>
+      <c r="F1046" s="64"/>
+    </row>
+    <row r="1047" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1047" s="3" t="s">
+        <v>2148</v>
+      </c>
+      <c r="B1047" s="10" t="s">
+        <v>2149</v>
+      </c>
+      <c r="C1047" s="78" t="s">
+        <v>2150</v>
+      </c>
+      <c r="D1047" s="26">
+        <v>46213</v>
+      </c>
+      <c r="E1047" s="64"/>
+      <c r="F1047" s="64"/>
+    </row>
+    <row r="1048" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1048" s="3" t="s">
+        <v>3069</v>
+      </c>
+      <c r="B1048" s="14" t="s">
+        <v>2151</v>
+      </c>
+      <c r="C1048" s="78" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D1048" s="26">
+        <v>46213</v>
+      </c>
+      <c r="E1048" s="64"/>
+      <c r="F1048" s="64"/>
+    </row>
+    <row r="1049" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1049" s="3" t="s">
+        <v>3109</v>
+      </c>
+      <c r="B1049" s="10" t="s">
+        <v>2154</v>
+      </c>
+      <c r="C1049" s="82" t="s">
+        <v>748</v>
+      </c>
+      <c r="D1049" s="26">
+        <v>46217</v>
+      </c>
+      <c r="E1049" s="64"/>
+      <c r="F1049" s="64"/>
+    </row>
+    <row r="1050" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A1050" s="3" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B1050" s="14" t="s">
+        <v>2156</v>
+      </c>
+      <c r="C1050" s="78" t="s">
+        <v>2157</v>
+      </c>
+      <c r="D1050" s="26">
+        <v>46217</v>
+      </c>
+      <c r="E1050" s="64"/>
+      <c r="F1050" s="64"/>
+    </row>
+    <row r="1051" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A1051" s="3" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B1051" s="14" t="s">
+        <v>2162</v>
+      </c>
+      <c r="C1051" s="84" t="s">
+        <v>3171</v>
+      </c>
+      <c r="D1051" s="26">
+        <v>46219</v>
+      </c>
+      <c r="E1051" s="64"/>
+      <c r="F1051" s="64"/>
+    </row>
+    <row r="1052" spans="1:6" ht="56.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1052" s="1" t="s">
+        <v>2723</v>
+      </c>
+      <c r="B1052" s="10" t="s">
+        <v>2163</v>
+      </c>
+      <c r="C1052" s="78" t="s">
+        <v>2164</v>
+      </c>
+      <c r="D1052" s="26">
+        <v>46130</v>
+      </c>
+      <c r="E1052" s="64"/>
+      <c r="F1052" s="64"/>
+    </row>
+    <row r="1053" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1053" s="3" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B1053" s="10" t="s">
+        <v>2166</v>
+      </c>
+      <c r="C1053" s="78" t="s">
+        <v>2167</v>
+      </c>
+      <c r="D1053" s="26">
+        <v>46221</v>
+      </c>
+      <c r="E1053" s="64"/>
+      <c r="F1053" s="64"/>
+    </row>
+    <row r="1054" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A1054" s="3" t="s">
+        <v>2168</v>
+      </c>
+      <c r="B1054" s="14" t="s">
+        <v>2169</v>
+      </c>
+      <c r="C1054" s="78" t="s">
+        <v>3481</v>
+      </c>
+      <c r="D1054" s="26">
+        <v>46221</v>
+      </c>
+      <c r="E1054" s="64"/>
+      <c r="F1054" s="64"/>
+    </row>
+    <row r="1055" spans="1:6" ht="33.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1055" s="3" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B1055" s="10" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C1055" s="78" t="s">
+        <v>3482</v>
+      </c>
+      <c r="D1055" s="26">
+        <v>46221</v>
+      </c>
+      <c r="E1055" s="64"/>
+      <c r="F1055" s="64"/>
+    </row>
+    <row r="1056" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1056" s="3" t="s">
+        <v>3070</v>
+      </c>
+      <c r="B1056" s="14" t="s">
+        <v>2172</v>
+      </c>
+      <c r="C1056" s="78" t="s">
+        <v>3483</v>
+      </c>
+      <c r="D1056" s="26">
+        <v>46225</v>
+      </c>
+      <c r="E1056" s="64"/>
+      <c r="F1056" s="64"/>
+    </row>
+    <row r="1057" spans="1:6" ht="195.5" x14ac:dyDescent="0.3">
+      <c r="A1057" s="50" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B1057" s="10" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C1057" s="78" t="s">
+        <v>2177</v>
+      </c>
+      <c r="D1057" s="19">
+        <v>46495</v>
+      </c>
+      <c r="E1057" s="64"/>
+      <c r="F1057" s="64"/>
+    </row>
+    <row r="1058" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A1058" s="2" t="s">
+        <v>3118</v>
+      </c>
+      <c r="B1058" s="10" t="s">
+        <v>2179</v>
+      </c>
+      <c r="C1058" s="78" t="s">
+        <v>1430</v>
+      </c>
+      <c r="D1058" s="19">
+        <v>46228</v>
+      </c>
+      <c r="E1058" s="64"/>
+      <c r="F1058" s="64"/>
+    </row>
+    <row r="1059" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1059" s="3" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B1059" s="14" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C1059" s="78" t="s">
+        <v>3484</v>
+      </c>
+      <c r="D1059" s="26">
+        <v>46227</v>
+      </c>
+      <c r="E1059" s="64"/>
+      <c r="F1059" s="64"/>
+    </row>
+    <row r="1060" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1060" s="3" t="s">
+        <v>2183</v>
+      </c>
+      <c r="B1060" s="11" t="s">
+        <v>2184</v>
+      </c>
+      <c r="C1060" s="78" t="s">
+        <v>2185</v>
+      </c>
+      <c r="D1060" s="26">
+        <v>46227</v>
+      </c>
+      <c r="E1060" s="64"/>
+      <c r="F1060" s="64"/>
+    </row>
+    <row r="1061" spans="1:6" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1061" s="3" t="s">
+        <v>3071</v>
+      </c>
+      <c r="B1061" s="14" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C1061" s="78" t="s">
+        <v>2187</v>
+      </c>
+      <c r="D1061" s="26">
+        <v>46228</v>
+      </c>
+      <c r="E1061" s="64"/>
+      <c r="F1061" s="64"/>
+    </row>
+    <row r="1062" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1062" s="3" t="s">
+        <v>3072</v>
+      </c>
+      <c r="B1062" s="33" t="s">
+        <v>2188</v>
+      </c>
+      <c r="C1062" s="78" t="s">
+        <v>2189</v>
+      </c>
+      <c r="D1062" s="26">
+        <v>46228</v>
+      </c>
+      <c r="E1062" s="64"/>
+      <c r="F1062" s="64"/>
+    </row>
+    <row r="1063" spans="1:6" ht="41.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1063" s="3" t="s">
+        <v>2190</v>
+      </c>
+      <c r="B1063" s="14" t="s">
+        <v>2191</v>
+      </c>
+      <c r="C1063" s="78" t="s">
+        <v>3485</v>
+      </c>
+      <c r="D1063" s="26">
+        <v>46228</v>
+      </c>
+      <c r="E1063" s="64"/>
+      <c r="F1063" s="64"/>
+    </row>
+    <row r="1064" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A1064" s="3" t="s">
+        <v>2763</v>
+      </c>
+      <c r="B1064" s="14" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C1064" s="78" t="s">
+        <v>3486</v>
+      </c>
+      <c r="D1064" s="26">
+        <v>46228</v>
+      </c>
+      <c r="E1064" s="64"/>
+      <c r="F1064" s="64"/>
+    </row>
+    <row r="1065" spans="1:6" ht="136.5" x14ac:dyDescent="0.3">
+      <c r="A1065" s="3" t="s">
+        <v>3073</v>
+      </c>
+      <c r="B1065" s="10" t="s">
+        <v>2193</v>
+      </c>
+      <c r="C1065" s="78" t="s">
+        <v>2194</v>
+      </c>
+      <c r="D1065" s="19">
+        <v>46231</v>
+      </c>
+      <c r="E1065" s="64"/>
+      <c r="F1065" s="64"/>
+    </row>
+    <row r="1066" spans="1:6" ht="81" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1066" s="3" t="s">
+        <v>3074</v>
+      </c>
+      <c r="B1066" s="14" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C1066" s="78" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D1066" s="19">
+        <v>46232</v>
+      </c>
+      <c r="E1066" s="64"/>
+      <c r="F1066" s="64"/>
+    </row>
+    <row r="1067" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1067" s="1" t="s">
+        <v>2197</v>
+      </c>
+      <c r="B1067" s="10" t="s">
+        <v>2198</v>
+      </c>
+      <c r="C1067" s="78" t="s">
+        <v>2199</v>
+      </c>
+      <c r="D1067" s="19">
+        <v>46232</v>
+      </c>
+      <c r="E1067" s="64"/>
+      <c r="F1067" s="64"/>
+    </row>
+    <row r="1068" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A1068" s="3" t="s">
+        <v>2202</v>
+      </c>
+      <c r="B1068" s="14" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C1068" s="78" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D1068" s="26">
+        <v>46232</v>
+      </c>
+      <c r="E1068" s="64"/>
+      <c r="F1068" s="64"/>
+    </row>
+    <row r="1069" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1069" s="3" t="s">
+        <v>2205</v>
+      </c>
+      <c r="B1069" s="10" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C1069" s="78" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D1069" s="19">
+        <v>46236</v>
+      </c>
+      <c r="E1069" s="64"/>
+      <c r="F1069" s="64"/>
+    </row>
+    <row r="1070" spans="1:6" ht="105" x14ac:dyDescent="0.3">
+      <c r="A1070" s="4" t="s">
+        <v>3075</v>
+      </c>
+      <c r="B1070" s="10" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C1070" s="84" t="s">
+        <v>11</v>
+      </c>
+      <c r="D1070" s="26">
+        <v>46269</v>
+      </c>
+      <c r="E1070" s="64"/>
+      <c r="F1070" s="64"/>
+    </row>
+    <row r="1071" spans="1:6" ht="38.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1071" s="3" t="s">
+        <v>2211</v>
+      </c>
+      <c r="B1071" s="14" t="s">
+        <v>2212</v>
+      </c>
+      <c r="C1071" s="78" t="s">
+        <v>2213</v>
+      </c>
+      <c r="D1071" s="26">
+        <v>46239</v>
+      </c>
+      <c r="E1071" s="64"/>
+      <c r="F1071" s="64"/>
+    </row>
+    <row r="1072" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A1072" s="3" t="s">
+        <v>2214</v>
+      </c>
+      <c r="B1072" s="11" t="s">
+        <v>2215</v>
+      </c>
+      <c r="C1072" s="78" t="s">
+        <v>3487</v>
+      </c>
+      <c r="D1072" s="26">
+        <v>46239</v>
+      </c>
+      <c r="E1072" s="64"/>
+      <c r="F1072" s="64"/>
+    </row>
+    <row r="1073" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1073" s="3" t="s">
+        <v>3076</v>
+      </c>
+      <c r="B1073" s="14" t="s">
+        <v>2217</v>
+      </c>
+      <c r="C1073" s="78" t="s">
+        <v>2218</v>
+      </c>
+      <c r="D1073" s="26">
+        <v>46239</v>
+      </c>
+      <c r="E1073" s="64"/>
+      <c r="F1073" s="64"/>
+    </row>
+    <row r="1074" spans="1:6" ht="32" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1074" s="3" t="s">
+        <v>3077</v>
+      </c>
+      <c r="B1074" s="14" t="s">
+        <v>2219</v>
+      </c>
+      <c r="C1074" s="78" t="s">
+        <v>2220</v>
+      </c>
+      <c r="D1074" s="26">
+        <v>46239</v>
+      </c>
+      <c r="E1074" s="64"/>
+      <c r="F1074" s="64"/>
+    </row>
+    <row r="1075" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1075" s="1" t="s">
+        <v>2221</v>
+      </c>
+      <c r="B1075" s="10" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C1075" s="84" t="s">
+        <v>3260</v>
+      </c>
+      <c r="D1075" s="19">
+        <v>46239</v>
+      </c>
+      <c r="E1075" s="64"/>
+      <c r="F1075" s="64"/>
+    </row>
+    <row r="1076" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A1076" s="1" t="s">
+        <v>2222</v>
+      </c>
+      <c r="B1076" s="10" t="s">
+        <v>2223</v>
+      </c>
+      <c r="C1076" s="78" t="s">
+        <v>3172</v>
+      </c>
+      <c r="D1076" s="19">
+        <v>46240</v>
+      </c>
+      <c r="E1076" s="64"/>
+      <c r="F1076" s="64"/>
+    </row>
+    <row r="1077" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1077" s="3" t="s">
+        <v>2225</v>
+      </c>
+      <c r="B1077" s="14" t="s">
+        <v>2226</v>
+      </c>
+      <c r="C1077" s="78" t="s">
+        <v>3173</v>
+      </c>
+      <c r="D1077" s="26">
+        <v>46241</v>
+      </c>
+      <c r="E1077" s="64"/>
+      <c r="F1077" s="64"/>
+    </row>
+    <row r="1078" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1078" s="3" t="s">
+        <v>2227</v>
+      </c>
+      <c r="B1078" s="14" t="s">
+        <v>2228</v>
+      </c>
+      <c r="C1078" s="78" t="s">
+        <v>429</v>
+      </c>
+      <c r="D1078" s="26">
+        <v>46241</v>
+      </c>
+      <c r="E1078" s="64"/>
+      <c r="F1078" s="64"/>
+    </row>
+    <row r="1079" spans="1:6" ht="147" x14ac:dyDescent="0.3">
+      <c r="A1079" s="3" t="s">
+        <v>3078</v>
+      </c>
+      <c r="B1079" s="10" t="s">
+        <v>2229</v>
+      </c>
+      <c r="C1079" s="78" t="s">
+        <v>3174</v>
+      </c>
+      <c r="D1079" s="19">
+        <v>46241</v>
+      </c>
+      <c r="E1079" s="64"/>
+      <c r="F1079" s="64"/>
+    </row>
+    <row r="1080" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A1080" s="3" t="s">
+        <v>3079</v>
+      </c>
+      <c r="B1080" s="11" t="s">
+        <v>2230</v>
+      </c>
+      <c r="C1080" s="78" t="s">
+        <v>2231</v>
+      </c>
+      <c r="D1080" s="26">
+        <v>46241</v>
+      </c>
+      <c r="E1080" s="64"/>
+      <c r="F1080" s="64"/>
+    </row>
+    <row r="1081" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1081" s="3" t="s">
+        <v>2232</v>
+      </c>
+      <c r="B1081" s="14" t="s">
+        <v>2233</v>
+      </c>
+      <c r="C1081" s="78" t="s">
+        <v>2234</v>
+      </c>
+      <c r="D1081" s="26">
+        <v>46241</v>
+      </c>
+      <c r="E1081" s="64"/>
+      <c r="F1081" s="64"/>
+    </row>
+    <row r="1082" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A1082" s="3" t="s">
+        <v>3080</v>
+      </c>
+      <c r="B1082" s="11" t="s">
+        <v>2235</v>
+      </c>
+      <c r="C1082" s="78" t="s">
+        <v>2236</v>
+      </c>
+      <c r="D1082" s="26">
+        <v>46241</v>
+      </c>
+      <c r="E1082" s="64"/>
+      <c r="F1082" s="64"/>
+    </row>
+    <row r="1083" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1083" s="3" t="s">
+        <v>2238</v>
+      </c>
+      <c r="B1083" s="10" t="s">
+        <v>2239</v>
+      </c>
+      <c r="C1083" s="78" t="s">
+        <v>2240</v>
+      </c>
+      <c r="D1083" s="26">
+        <v>46242</v>
+      </c>
+      <c r="E1083" s="64"/>
+      <c r="F1083" s="64"/>
+    </row>
+    <row r="1084" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A1084" s="4" t="s">
+        <v>3081</v>
+      </c>
+      <c r="B1084" s="14" t="s">
+        <v>2245</v>
+      </c>
+      <c r="C1084" s="78" t="s">
+        <v>2246</v>
+      </c>
+      <c r="D1084" s="19">
+        <v>46246</v>
+      </c>
+      <c r="E1084" s="64"/>
+      <c r="F1084" s="64"/>
+    </row>
+    <row r="1085" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1085" s="3" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B1085" s="14" t="s">
+        <v>2249</v>
+      </c>
+      <c r="C1085" s="78" t="s">
+        <v>2250</v>
+      </c>
+      <c r="D1085" s="19">
+        <v>46247</v>
+      </c>
+      <c r="E1085" s="64"/>
+      <c r="F1085" s="64"/>
+    </row>
+    <row r="1086" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1086" s="3" t="s">
+        <v>2257</v>
+      </c>
+      <c r="B1086" s="10" t="s">
+        <v>2258</v>
+      </c>
+      <c r="C1086" s="78" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D1086" s="19">
+        <v>46254</v>
+      </c>
+      <c r="E1086" s="64"/>
+      <c r="F1086" s="64"/>
+    </row>
+    <row r="1087" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1087" s="3" t="s">
+        <v>2260</v>
+      </c>
+      <c r="B1087" s="14" t="s">
+        <v>2261</v>
+      </c>
+      <c r="C1087" s="84" t="s">
+        <v>2259</v>
+      </c>
+      <c r="D1087" s="26">
+        <v>46254</v>
+      </c>
+      <c r="E1087" s="64"/>
+      <c r="F1087" s="64"/>
+    </row>
+    <row r="1088" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1088" s="3" t="s">
+        <v>3082</v>
+      </c>
+      <c r="B1088" s="14" t="s">
+        <v>2262</v>
+      </c>
+      <c r="C1088" s="78" t="s">
+        <v>2263</v>
+      </c>
+      <c r="D1088" s="26">
+        <v>46253</v>
+      </c>
+      <c r="E1088" s="64"/>
+      <c r="F1088" s="64"/>
+    </row>
+    <row r="1089" spans="1:6" ht="243.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1089" s="3" t="s">
+        <v>2265</v>
+      </c>
+      <c r="B1089" s="14" t="s">
+        <v>2266</v>
+      </c>
+      <c r="C1089" s="78" t="s">
+        <v>3688</v>
+      </c>
+      <c r="D1089" s="26">
+        <v>46256</v>
+      </c>
+      <c r="E1089" s="64"/>
+      <c r="F1089" s="64"/>
+    </row>
+    <row r="1090" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1090" s="3" t="s">
+        <v>2268</v>
+      </c>
+      <c r="B1090" s="14" t="s">
+        <v>2269</v>
+      </c>
+      <c r="C1090" s="78" t="s">
+        <v>2270</v>
+      </c>
+      <c r="D1090" s="26">
+        <v>46259</v>
+      </c>
+      <c r="E1090" s="64"/>
+      <c r="F1090" s="64"/>
+    </row>
+    <row r="1091" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1091" s="3" t="s">
+        <v>2271</v>
+      </c>
+      <c r="B1091" s="14" t="s">
+        <v>2272</v>
+      </c>
+      <c r="C1091" s="82" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D1091" s="26">
+        <v>46260</v>
+      </c>
+      <c r="E1091" s="64"/>
+      <c r="F1091" s="64"/>
+    </row>
+    <row r="1092" spans="1:6" ht="29" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1092" s="3" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B1092" s="14" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C1092" s="86" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D1092" s="26">
+        <v>46260</v>
+      </c>
+      <c r="E1092" s="64"/>
+      <c r="F1092" s="64"/>
+    </row>
+    <row r="1093" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A1093" s="4" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B1093" s="14" t="s">
+        <v>2277</v>
+      </c>
+      <c r="C1093" s="78" t="s">
+        <v>2278</v>
+      </c>
+      <c r="D1093" s="26">
+        <v>46260</v>
+      </c>
+      <c r="E1093" s="64"/>
+      <c r="F1093" s="64"/>
+    </row>
+    <row r="1094" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1094" s="3" t="s">
+        <v>2279</v>
+      </c>
+      <c r="B1094" s="10" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C1094" s="78" t="s">
+        <v>622</v>
+      </c>
+      <c r="D1094" s="26">
+        <v>46260</v>
+      </c>
+      <c r="E1094" s="64"/>
+      <c r="F1094" s="64"/>
+    </row>
+    <row r="1095" spans="1:6" ht="126" x14ac:dyDescent="0.3">
+      <c r="A1095" s="3" t="s">
+        <v>3083</v>
+      </c>
+      <c r="B1095" s="14" t="s">
+        <v>2283</v>
+      </c>
+      <c r="C1095" s="78" t="s">
+        <v>2284</v>
+      </c>
+      <c r="D1095" s="19">
+        <v>46240</v>
+      </c>
+      <c r="E1095" s="64"/>
+      <c r="F1095" s="64"/>
+    </row>
+    <row r="1096" spans="1:6" ht="32.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1096" s="40" t="s">
+        <v>2285</v>
+      </c>
+      <c r="B1096" s="14" t="s">
+        <v>2286</v>
+      </c>
+      <c r="C1096" s="78" t="s">
+        <v>2287</v>
+      </c>
+      <c r="D1096" s="26">
+        <v>46268</v>
+      </c>
+      <c r="E1096" s="64"/>
+      <c r="F1096" s="64"/>
+    </row>
+    <row r="1097" spans="1:6" ht="147" x14ac:dyDescent="0.3">
+      <c r="A1097" s="3" t="s">
+        <v>2288</v>
+      </c>
+      <c r="B1097" s="14" t="s">
+        <v>2289</v>
+      </c>
+      <c r="C1097" s="78" t="s">
+        <v>2290</v>
+      </c>
+      <c r="D1097" s="26">
+        <v>46268</v>
+      </c>
+      <c r="E1097" s="64"/>
+      <c r="F1097" s="64"/>
+    </row>
+    <row r="1098" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1098" s="3" t="s">
+        <v>2295</v>
+      </c>
+      <c r="B1098" s="14" t="s">
+        <v>612</v>
+      </c>
+      <c r="C1098" s="78" t="s">
+        <v>613</v>
+      </c>
+      <c r="D1098" s="26">
+        <v>46344</v>
+      </c>
+      <c r="E1098" s="64"/>
+      <c r="F1098" s="64"/>
+    </row>
+    <row r="1099" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1099" s="1" t="s">
+        <v>2297</v>
+      </c>
+      <c r="B1099" s="11" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C1099" s="78" t="s">
+        <v>3601</v>
+      </c>
+      <c r="D1099" s="19">
+        <v>46274</v>
+      </c>
+      <c r="E1099" s="64"/>
+      <c r="F1099" s="64"/>
+    </row>
+    <row r="1100" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1100" s="1" t="s">
+        <v>2298</v>
+      </c>
+      <c r="B1100" s="11" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C1100" s="82" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D1100" s="19">
+        <v>46274</v>
+      </c>
+      <c r="E1100" s="64"/>
+      <c r="F1100" s="64"/>
+    </row>
+    <row r="1101" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A1101" s="1" t="s">
+        <v>2300</v>
+      </c>
+      <c r="B1101" s="11" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C1101" s="78" t="s">
+        <v>3488</v>
+      </c>
+      <c r="D1101" s="19">
+        <v>46274</v>
+      </c>
+      <c r="E1101" s="64"/>
+      <c r="F1101" s="64"/>
+    </row>
+    <row r="1102" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A1102" s="1" t="s">
+        <v>2301</v>
+      </c>
+      <c r="B1102" s="11" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C1102" s="78" t="s">
+        <v>2302</v>
+      </c>
+      <c r="D1102" s="19">
+        <v>46274</v>
+      </c>
+      <c r="E1102" s="64"/>
+      <c r="F1102" s="64"/>
+    </row>
+    <row r="1103" spans="1:6" ht="126" x14ac:dyDescent="0.3">
+      <c r="A1103" s="3" t="s">
+        <v>2304</v>
+      </c>
+      <c r="B1103" s="14" t="s">
+        <v>2305</v>
+      </c>
+      <c r="C1103" s="78" t="s">
+        <v>2306</v>
+      </c>
+      <c r="D1103" s="19">
+        <v>46274</v>
+      </c>
+      <c r="E1103" s="64"/>
+      <c r="F1103" s="64"/>
+    </row>
+    <row r="1104" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A1104" s="3" t="s">
+        <v>2307</v>
+      </c>
+      <c r="B1104" s="14" t="s">
+        <v>2308</v>
+      </c>
+      <c r="C1104" s="78" t="s">
+        <v>2309</v>
+      </c>
+      <c r="D1104" s="19">
+        <v>46274</v>
+      </c>
+      <c r="E1104" s="64"/>
+      <c r="F1104" s="64"/>
+    </row>
+    <row r="1105" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1105" s="3" t="s">
+        <v>2311</v>
+      </c>
+      <c r="B1105" s="10" t="s">
+        <v>2312</v>
+      </c>
+      <c r="C1105" s="78" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D1105" s="26">
+        <v>46275</v>
+      </c>
+      <c r="E1105" s="64"/>
+      <c r="F1105" s="64"/>
+    </row>
+    <row r="1106" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1106" s="3" t="s">
+        <v>2317</v>
+      </c>
+      <c r="B1106" s="14" t="s">
+        <v>2318</v>
+      </c>
+      <c r="C1106" s="78" t="s">
+        <v>3454</v>
+      </c>
+      <c r="D1106" s="19">
+        <v>46277</v>
+      </c>
+      <c r="E1106" s="64"/>
+      <c r="F1106" s="64"/>
+    </row>
+    <row r="1107" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1107" s="3" t="s">
+        <v>3084</v>
+      </c>
+      <c r="B1107" s="14" t="s">
+        <v>2319</v>
+      </c>
+      <c r="C1107" s="78" t="s">
+        <v>2093</v>
+      </c>
+      <c r="D1107" s="26">
+        <v>46193</v>
+      </c>
+      <c r="E1107" s="64"/>
+      <c r="F1107" s="64"/>
+    </row>
+    <row r="1108" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A1108" s="3" t="s">
+        <v>2320</v>
+      </c>
+      <c r="B1108" s="14" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C1108" s="78" t="s">
+        <v>2322</v>
+      </c>
+      <c r="D1108" s="19">
+        <v>46278</v>
+      </c>
+      <c r="E1108" s="64"/>
+      <c r="F1108" s="64"/>
+    </row>
+    <row r="1109" spans="1:6" ht="26.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1109" s="3" t="s">
+        <v>2323</v>
+      </c>
+      <c r="B1109" s="14" t="s">
+        <v>2324</v>
+      </c>
+      <c r="C1109" s="78" t="s">
+        <v>2325</v>
+      </c>
+      <c r="D1109" s="19">
+        <v>46277</v>
+      </c>
+      <c r="E1109" s="64"/>
+      <c r="F1109" s="64"/>
+    </row>
+    <row r="1110" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1110" s="3" t="s">
+        <v>2326</v>
+      </c>
+      <c r="B1110" s="14" t="s">
+        <v>2327</v>
+      </c>
+      <c r="C1110" s="78" t="s">
+        <v>887</v>
+      </c>
+      <c r="D1110" s="19">
+        <v>46281</v>
+      </c>
+      <c r="E1110" s="64"/>
+      <c r="F1110" s="64"/>
+    </row>
+    <row r="1111" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A1111" s="3" t="s">
+        <v>2328</v>
+      </c>
+      <c r="B1111" s="33" t="s">
+        <v>2329</v>
+      </c>
+      <c r="C1111" s="78" t="s">
+        <v>2330</v>
+      </c>
+      <c r="D1111" s="19">
+        <v>46281</v>
+      </c>
+      <c r="E1111" s="64"/>
+      <c r="F1111" s="64"/>
+    </row>
+    <row r="1112" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1112" s="3" t="s">
+        <v>2332</v>
+      </c>
+      <c r="B1112" s="14" t="s">
+        <v>2333</v>
+      </c>
+      <c r="C1112" s="78" t="s">
+        <v>2334</v>
+      </c>
+      <c r="D1112" s="26">
+        <v>46283</v>
+      </c>
+      <c r="E1112" s="64"/>
+      <c r="F1112" s="64"/>
+    </row>
+    <row r="1113" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1113" s="3" t="s">
+        <v>2336</v>
+      </c>
+      <c r="B1113" s="14" t="s">
+        <v>2337</v>
+      </c>
+      <c r="C1113" s="78" t="s">
+        <v>2338</v>
+      </c>
+      <c r="D1113" s="19">
+        <v>46283</v>
+      </c>
+      <c r="E1113" s="64"/>
+      <c r="F1113" s="64"/>
+    </row>
+    <row r="1114" spans="1:6" ht="96" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1114" s="3" t="s">
+        <v>1445</v>
+      </c>
+      <c r="B1114" s="34" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C1114" s="78" t="s">
+        <v>3175</v>
+      </c>
+      <c r="D1114" s="26">
+        <v>46283</v>
+      </c>
+      <c r="E1114" s="64"/>
+      <c r="F1114" s="64"/>
+    </row>
+    <row r="1115" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A1115" s="3" t="s">
+        <v>2339</v>
+      </c>
+      <c r="B1115" s="14" t="s">
+        <v>2340</v>
+      </c>
+      <c r="C1115" s="78" t="s">
+        <v>3489</v>
+      </c>
+      <c r="D1115" s="19">
+        <v>46239</v>
+      </c>
+      <c r="E1115" s="64"/>
+      <c r="F1115" s="64"/>
+    </row>
+    <row r="1116" spans="1:6" ht="79" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1116" s="3" t="s">
+        <v>1657</v>
+      </c>
+      <c r="B1116" s="14" t="s">
+        <v>1658</v>
+      </c>
+      <c r="C1116" s="78" t="s">
+        <v>3490</v>
+      </c>
+      <c r="D1116" s="26">
+        <v>46283</v>
+      </c>
+      <c r="E1116" s="64"/>
+      <c r="F1116" s="64"/>
+    </row>
+    <row r="1117" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1117" s="3" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B1117" s="14" t="s">
+        <v>2342</v>
+      </c>
+      <c r="C1117" s="78" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D1117" s="19">
+        <v>46300</v>
+      </c>
+      <c r="E1117" s="64"/>
+      <c r="F1117" s="64"/>
+    </row>
+    <row r="1118" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1118" s="3" t="s">
+        <v>2343</v>
+      </c>
+      <c r="B1118" s="14" t="s">
+        <v>2344</v>
+      </c>
+      <c r="C1118" s="78" t="s">
+        <v>2345</v>
+      </c>
+      <c r="D1118" s="19">
+        <v>46284</v>
+      </c>
+      <c r="E1118" s="64"/>
+      <c r="F1118" s="64"/>
+    </row>
+    <row r="1119" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A1119" s="3" t="s">
+        <v>2348</v>
+      </c>
+      <c r="B1119" s="14" t="s">
+        <v>2349</v>
+      </c>
+      <c r="C1119" s="78" t="s">
+        <v>3491</v>
+      </c>
+      <c r="D1119" s="19">
+        <v>46288</v>
+      </c>
+      <c r="E1119" s="64"/>
+      <c r="F1119" s="64"/>
+    </row>
+    <row r="1120" spans="1:6" ht="79.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1120" s="3" t="s">
+        <v>2352</v>
+      </c>
+      <c r="B1120" s="14" t="s">
+        <v>2353</v>
+      </c>
+      <c r="C1120" s="78" t="s">
+        <v>2354</v>
+      </c>
+      <c r="D1120" s="19">
+        <v>46288</v>
+      </c>
+      <c r="E1120" s="64"/>
+      <c r="F1120" s="64"/>
+    </row>
+    <row r="1121" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1121" s="3" t="s">
+        <v>2355</v>
+      </c>
+      <c r="B1121" s="14" t="s">
+        <v>2356</v>
+      </c>
+      <c r="C1121" s="78" t="s">
+        <v>2357</v>
+      </c>
+      <c r="D1121" s="19">
+        <v>46289</v>
+      </c>
+      <c r="E1121" s="64"/>
+      <c r="F1121" s="64"/>
+    </row>
+    <row r="1122" spans="1:6" ht="84" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1122" s="3" t="s">
+        <v>2358</v>
+      </c>
+      <c r="B1122" s="10" t="s">
+        <v>2359</v>
+      </c>
+      <c r="C1122" s="78" t="s">
+        <v>3492</v>
+      </c>
+      <c r="D1122" s="19">
+        <v>46289</v>
+      </c>
+      <c r="E1122" s="64"/>
+      <c r="F1122" s="64"/>
+    </row>
+    <row r="1123" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1123" s="3" t="s">
+        <v>2361</v>
+      </c>
+      <c r="B1123" s="10" t="s">
+        <v>2362</v>
+      </c>
+      <c r="C1123" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1123" s="19">
+        <v>46290</v>
+      </c>
+      <c r="E1123" s="64"/>
+      <c r="F1123" s="64"/>
+    </row>
+    <row r="1124" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A1124" s="3" t="s">
+        <v>2363</v>
+      </c>
+      <c r="B1124" s="10" t="s">
+        <v>2365</v>
+      </c>
+      <c r="C1124" s="78" t="s">
+        <v>2364</v>
+      </c>
+      <c r="D1124" s="19">
+        <v>46290</v>
+      </c>
+      <c r="E1124" s="64"/>
+      <c r="F1124" s="64"/>
+    </row>
+    <row r="1125" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1125" s="3" t="s">
+        <v>2366</v>
+      </c>
+      <c r="B1125" s="14" t="s">
+        <v>2367</v>
+      </c>
+      <c r="C1125" s="78" t="s">
+        <v>422</v>
+      </c>
+      <c r="D1125" s="19">
+        <v>46291</v>
+      </c>
+      <c r="E1125" s="64"/>
+      <c r="F1125" s="64"/>
+    </row>
+    <row r="1126" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A1126" s="3" t="s">
+        <v>3085</v>
+      </c>
+      <c r="B1126" s="11" t="s">
+        <v>2368</v>
+      </c>
+      <c r="C1126" s="78" t="s">
+        <v>2369</v>
+      </c>
+      <c r="D1126" s="26">
+        <v>46288</v>
+      </c>
+      <c r="E1126" s="64"/>
+      <c r="F1126" s="64"/>
+    </row>
+    <row r="1127" spans="1:6" ht="126" x14ac:dyDescent="0.3">
+      <c r="A1127" s="3" t="s">
+        <v>2370</v>
+      </c>
+      <c r="B1127" s="10" t="s">
+        <v>2371</v>
+      </c>
+      <c r="C1127" s="78" t="s">
+        <v>2372</v>
+      </c>
+      <c r="D1127" s="19">
+        <v>46291</v>
+      </c>
+      <c r="E1127" s="64"/>
+      <c r="F1127" s="64"/>
+    </row>
+    <row r="1128" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1128" s="3" t="s">
+        <v>3086</v>
+      </c>
+      <c r="B1128" s="14" t="s">
+        <v>2376</v>
+      </c>
+      <c r="C1128" s="78" t="s">
+        <v>2377</v>
+      </c>
+      <c r="D1128" s="19">
+        <v>46288</v>
+      </c>
+      <c r="E1128" s="64"/>
+      <c r="F1128" s="64"/>
+    </row>
+    <row r="1129" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1129" s="3" t="s">
+        <v>3087</v>
+      </c>
+      <c r="B1129" s="14" t="s">
+        <v>2378</v>
+      </c>
+      <c r="C1129" s="78" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D1129" s="19">
+        <v>46442</v>
+      </c>
+      <c r="E1129" s="64"/>
+      <c r="F1129" s="64"/>
+    </row>
+    <row r="1130" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A1130" s="3" t="s">
+        <v>2380</v>
+      </c>
+      <c r="B1130" s="10" t="s">
+        <v>2381</v>
+      </c>
+      <c r="C1130" s="78" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D1130" s="26">
+        <v>46294</v>
+      </c>
+      <c r="E1130" s="64"/>
+      <c r="F1130" s="64"/>
+    </row>
+    <row r="1131" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A1131" s="2" t="s">
+        <v>2383</v>
+      </c>
+      <c r="B1131" s="10" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C1131" s="78" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D1131" s="36">
+        <v>46295</v>
+      </c>
+      <c r="E1131" s="64"/>
+      <c r="F1131" s="64"/>
+    </row>
+    <row r="1132" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1132" s="3" t="s">
+        <v>2389</v>
+      </c>
+      <c r="B1132" s="11" t="s">
+        <v>2390</v>
+      </c>
+      <c r="C1132" s="78" t="s">
+        <v>2391</v>
+      </c>
+      <c r="D1132" s="19">
+        <v>46432</v>
+      </c>
+      <c r="E1132" s="64"/>
+      <c r="F1132" s="64"/>
+    </row>
+    <row r="1133" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A1133" s="42" t="s">
+        <v>2392</v>
+      </c>
+      <c r="B1133" s="14" t="s">
+        <v>2393</v>
+      </c>
+      <c r="C1133" s="78" t="s">
+        <v>2394</v>
+      </c>
+      <c r="D1133" s="26">
+        <v>46297</v>
+      </c>
+      <c r="E1133" s="64"/>
+      <c r="F1133" s="64"/>
+    </row>
+    <row r="1134" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1134" s="3" t="s">
+        <v>2396</v>
+      </c>
+      <c r="B1134" s="14" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C1134" s="78" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D1134" s="26">
+        <v>46302</v>
+      </c>
+      <c r="E1134" s="64"/>
+      <c r="F1134" s="64"/>
+    </row>
+    <row r="1135" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A1135" s="3" t="s">
+        <v>2398</v>
+      </c>
+      <c r="B1135" s="14" t="s">
+        <v>2399</v>
+      </c>
+      <c r="C1135" s="78" t="s">
+        <v>2400</v>
+      </c>
+      <c r="D1135" s="26">
+        <v>46303</v>
+      </c>
+      <c r="E1135" s="64"/>
+      <c r="F1135" s="64"/>
+    </row>
+    <row r="1136" spans="1:6" ht="199.5" x14ac:dyDescent="0.3">
+      <c r="A1136" s="3" t="s">
+        <v>2401</v>
+      </c>
+      <c r="B1136" s="14" t="s">
+        <v>1414</v>
+      </c>
+      <c r="C1136" s="82" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1136" s="19">
+        <v>46303</v>
+      </c>
+      <c r="E1136" s="64"/>
+      <c r="F1136" s="64"/>
+    </row>
+    <row r="1137" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A1137" s="3" t="s">
+        <v>3088</v>
+      </c>
+      <c r="B1137" s="14" t="s">
+        <v>2402</v>
+      </c>
+      <c r="C1137" s="78" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D1137" s="26">
+        <v>46304</v>
+      </c>
+      <c r="E1137" s="64"/>
+      <c r="F1137" s="64"/>
+    </row>
+    <row r="1138" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A1138" s="3" t="s">
+        <v>3089</v>
+      </c>
+      <c r="B1138" s="11" t="s">
+        <v>2404</v>
+      </c>
+      <c r="C1138" s="78" t="s">
+        <v>2405</v>
+      </c>
+      <c r="D1138" s="26">
+        <v>46304</v>
+      </c>
+      <c r="E1138" s="64"/>
+      <c r="F1138" s="64"/>
+    </row>
+    <row r="1139" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1139" s="3" t="s">
+        <v>2407</v>
+      </c>
+      <c r="B1139" s="14" t="s">
+        <v>2408</v>
+      </c>
+      <c r="C1139" s="78" t="s">
+        <v>2409</v>
+      </c>
+      <c r="D1139" s="19">
+        <v>46297</v>
+      </c>
+      <c r="E1139" s="64"/>
+      <c r="F1139" s="64"/>
+    </row>
+    <row r="1140" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A1140" s="4" t="s">
+        <v>2410</v>
+      </c>
+      <c r="B1140" s="11" t="s">
+        <v>2411</v>
+      </c>
+      <c r="C1140" s="78" t="s">
+        <v>2412</v>
+      </c>
+      <c r="D1140" s="19">
+        <v>46305</v>
+      </c>
+      <c r="E1140" s="64"/>
+      <c r="F1140" s="64"/>
+    </row>
+    <row r="1141" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1141" s="3" t="s">
+        <v>2413</v>
+      </c>
+      <c r="B1141" s="14" t="s">
+        <v>2414</v>
+      </c>
+      <c r="C1141" s="78" t="s">
+        <v>2415</v>
+      </c>
+      <c r="D1141" s="19">
+        <v>46305</v>
+      </c>
+      <c r="E1141" s="64"/>
+      <c r="F1141" s="64"/>
+    </row>
+    <row r="1142" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1142" s="3" t="s">
+        <v>2416</v>
+      </c>
+      <c r="B1142" s="14" t="s">
+        <v>2417</v>
+      </c>
+      <c r="C1142" s="78" t="s">
+        <v>433</v>
+      </c>
+      <c r="D1142" s="26">
+        <v>46290</v>
+      </c>
+      <c r="E1142" s="64"/>
+      <c r="F1142" s="64"/>
+    </row>
+    <row r="1143" spans="1:6" ht="105" x14ac:dyDescent="0.3">
+      <c r="A1143" s="3" t="s">
+        <v>2418</v>
+      </c>
+      <c r="B1143" s="14" t="s">
+        <v>2419</v>
+      </c>
+      <c r="C1143" s="78" t="s">
+        <v>2420</v>
+      </c>
+      <c r="D1143" s="26">
+        <v>46308</v>
+      </c>
+      <c r="E1143" s="64"/>
+      <c r="F1143" s="64"/>
+    </row>
+    <row r="1144" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1144" s="3" t="s">
+        <v>3090</v>
+      </c>
+      <c r="B1144" s="14" t="s">
+        <v>2422</v>
+      </c>
+      <c r="C1144" s="78" t="s">
+        <v>3493</v>
+      </c>
+      <c r="D1144" s="26">
+        <v>46308</v>
+      </c>
+      <c r="E1144" s="64"/>
+      <c r="F1144" s="64"/>
+    </row>
+    <row r="1145" spans="1:6" ht="178.5" x14ac:dyDescent="0.3">
+      <c r="A1145" s="3" t="s">
+        <v>3091</v>
+      </c>
+      <c r="B1145" s="34" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C1145" s="84" t="s">
+        <v>258</v>
+      </c>
+      <c r="D1145" s="26">
+        <v>46308</v>
+      </c>
+      <c r="E1145" s="64"/>
+      <c r="F1145" s="64"/>
+    </row>
+    <row r="1146" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1146" s="3" t="s">
+        <v>2425</v>
+      </c>
+      <c r="B1146" s="14" t="s">
+        <v>2426</v>
+      </c>
+      <c r="C1146" s="78" t="s">
+        <v>2427</v>
+      </c>
+      <c r="D1146" s="26">
+        <v>46308</v>
+      </c>
+      <c r="E1146" s="64"/>
+      <c r="F1146" s="64"/>
+    </row>
+    <row r="1147" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1147" s="3" t="s">
+        <v>2430</v>
+      </c>
+      <c r="B1147" s="14" t="s">
+        <v>2431</v>
+      </c>
+      <c r="C1147" s="78" t="s">
+        <v>2432</v>
+      </c>
+      <c r="D1147" s="26">
+        <v>46312</v>
+      </c>
+      <c r="E1147" s="64"/>
+      <c r="F1147" s="64"/>
+    </row>
+    <row r="1148" spans="1:6" ht="136.5" x14ac:dyDescent="0.3">
+      <c r="A1148" s="3" t="s">
+        <v>3092</v>
+      </c>
+      <c r="B1148" s="14" t="s">
+        <v>2433</v>
+      </c>
+      <c r="C1148" s="78" t="s">
+        <v>2434</v>
+      </c>
+      <c r="D1148" s="26">
+        <v>46313</v>
+      </c>
+      <c r="E1148" s="64"/>
+      <c r="F1148" s="64"/>
+    </row>
+    <row r="1149" spans="1:6" ht="273" x14ac:dyDescent="0.3">
+      <c r="A1149" s="3" t="s">
+        <v>2435</v>
+      </c>
+      <c r="B1149" s="14" t="s">
+        <v>2436</v>
+      </c>
+      <c r="C1149" s="78" t="s">
+        <v>351</v>
+      </c>
+      <c r="D1149" s="26">
+        <v>46312</v>
+      </c>
+      <c r="E1149" s="64"/>
+      <c r="F1149" s="64"/>
+    </row>
+    <row r="1150" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1150" s="3" t="s">
+        <v>2437</v>
+      </c>
+      <c r="B1150" s="10" t="s">
+        <v>2438</v>
+      </c>
+      <c r="C1150" s="78" t="s">
+        <v>2439</v>
+      </c>
+      <c r="D1150" s="26">
+        <v>46313</v>
+      </c>
+      <c r="E1150" s="64"/>
+      <c r="F1150" s="64"/>
+    </row>
+    <row r="1151" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A1151" s="3" t="s">
+        <v>3093</v>
+      </c>
+      <c r="B1151" s="14" t="s">
+        <v>2440</v>
+      </c>
+      <c r="C1151" s="78" t="s">
+        <v>53</v>
+      </c>
+      <c r="D1151" s="26">
+        <v>46332</v>
+      </c>
+      <c r="E1151" s="64"/>
+      <c r="F1151" s="64"/>
+    </row>
+    <row r="1152" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1152" s="1" t="s">
+        <v>2441</v>
+      </c>
+      <c r="B1152" s="10" t="s">
+        <v>2442</v>
+      </c>
+      <c r="C1152" s="78" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1152" s="19">
+        <v>46333</v>
+      </c>
+      <c r="E1152" s="64"/>
+      <c r="F1152" s="64"/>
+    </row>
+    <row r="1153" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A1153" s="3" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B1153" s="10" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C1153" s="78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1153" s="19">
+        <v>46341</v>
+      </c>
+      <c r="E1153" s="64"/>
+      <c r="F1153" s="64"/>
+    </row>
+    <row r="1154" spans="1:6" ht="378" x14ac:dyDescent="0.3">
+      <c r="A1154" s="4" t="s">
+        <v>3094</v>
+      </c>
+      <c r="B1154" s="10" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1154" s="78" t="s">
+        <v>2445</v>
+      </c>
+      <c r="D1154" s="26">
+        <v>46319</v>
+      </c>
+      <c r="E1154" s="64"/>
+      <c r="F1154" s="64"/>
+    </row>
+    <row r="1155" spans="1:6" ht="19" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1155" s="3" t="s">
+        <v>3095</v>
+      </c>
+      <c r="B1155" s="10" t="s">
+        <v>2447</v>
+      </c>
+      <c r="C1155" s="78" t="s">
+        <v>2448</v>
+      </c>
+      <c r="D1155" s="26">
+        <v>46318</v>
+      </c>
+      <c r="E1155" s="64"/>
+      <c r="F1155" s="64"/>
+    </row>
+    <row r="1156" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A1156" s="3" t="s">
+        <v>2449</v>
+      </c>
+      <c r="B1156" s="14" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C1156" s="78" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D1156" s="26">
+        <v>46318</v>
+      </c>
+      <c r="E1156" s="64"/>
+      <c r="F1156" s="64"/>
+    </row>
+    <row r="1157" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1157" s="52" t="s">
+        <v>2452</v>
+      </c>
+      <c r="B1157" s="14" t="s">
+        <v>2453</v>
+      </c>
+      <c r="C1157" s="78" t="s">
+        <v>3494</v>
+      </c>
+      <c r="D1157" s="26">
+        <v>46340</v>
+      </c>
+      <c r="E1157" s="64"/>
+      <c r="F1157" s="64"/>
+    </row>
+    <row r="1158" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A1158" s="3" t="s">
+        <v>2456</v>
+      </c>
+      <c r="B1158" s="14" t="s">
+        <v>2457</v>
+      </c>
+      <c r="C1158" s="78" t="s">
+        <v>2458</v>
+      </c>
+      <c r="D1158" s="26">
+        <v>46342</v>
+      </c>
+      <c r="E1158" s="64"/>
+      <c r="F1158" s="64"/>
+    </row>
+    <row r="1159" spans="1:6" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1159" s="3" t="s">
+        <v>2460</v>
+      </c>
+      <c r="B1159" s="14" t="s">
+        <v>2461</v>
+      </c>
+      <c r="C1159" s="78" t="s">
+        <v>2462</v>
+      </c>
+      <c r="D1159" s="26">
+        <v>46322</v>
+      </c>
+      <c r="E1159" s="64"/>
+      <c r="F1159" s="64"/>
+    </row>
+    <row r="1160" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1160" s="3" t="s">
+        <v>3096</v>
+      </c>
+      <c r="B1160" s="14" t="s">
+        <v>2463</v>
+      </c>
+      <c r="C1160" s="78" t="s">
+        <v>3495</v>
+      </c>
+      <c r="D1160" s="26">
+        <v>46324</v>
+      </c>
+      <c r="E1160" s="64"/>
+      <c r="F1160" s="64"/>
+    </row>
+    <row r="1161" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1161" s="3" t="s">
+        <v>2465</v>
+      </c>
+      <c r="B1161" s="14" t="s">
+        <v>2466</v>
+      </c>
+      <c r="C1161" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1161" s="19">
+        <v>46353</v>
+      </c>
+      <c r="E1161" s="64"/>
+      <c r="F1161" s="64"/>
+    </row>
+    <row r="1162" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1162" s="3" t="s">
+        <v>2467</v>
+      </c>
+      <c r="B1162" s="14" t="s">
+        <v>2468</v>
+      </c>
+      <c r="C1162" s="78" t="s">
+        <v>2469</v>
+      </c>
+      <c r="D1162" s="26">
+        <v>46324</v>
+      </c>
+      <c r="E1162" s="64"/>
+      <c r="F1162" s="64"/>
+    </row>
+    <row r="1163" spans="1:6" ht="231" x14ac:dyDescent="0.3">
+      <c r="A1163" s="1" t="s">
+        <v>2772</v>
+      </c>
+      <c r="B1163" s="10" t="s">
+        <v>2470</v>
+      </c>
+      <c r="C1163" s="78" t="s">
+        <v>2471</v>
+      </c>
+      <c r="D1163" s="26">
+        <v>46284</v>
+      </c>
+      <c r="E1163" s="64"/>
+      <c r="F1163" s="64"/>
+    </row>
+    <row r="1164" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1164" s="3" t="s">
+        <v>3097</v>
+      </c>
+      <c r="B1164" s="14" t="s">
+        <v>2472</v>
+      </c>
+      <c r="C1164" s="78" t="s">
+        <v>2473</v>
+      </c>
+      <c r="D1164" s="26">
+        <v>46325</v>
+      </c>
+      <c r="E1164" s="64"/>
+      <c r="F1164" s="64"/>
+    </row>
+    <row r="1165" spans="1:6" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1165" s="3" t="s">
+        <v>2474</v>
+      </c>
+      <c r="B1165" s="10" t="s">
+        <v>2475</v>
+      </c>
+      <c r="C1165" s="78" t="s">
+        <v>2476</v>
+      </c>
+      <c r="D1165" s="26">
+        <v>46325</v>
+      </c>
+      <c r="E1165" s="64"/>
+      <c r="F1165" s="64"/>
+    </row>
+    <row r="1166" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A1166" s="3" t="s">
+        <v>2477</v>
+      </c>
+      <c r="B1166" s="14" t="s">
+        <v>2478</v>
+      </c>
+      <c r="C1166" s="78" t="s">
+        <v>3496</v>
+      </c>
+      <c r="D1166" s="19">
+        <v>46329</v>
+      </c>
+      <c r="E1166" s="64"/>
+      <c r="F1166" s="64"/>
+    </row>
+    <row r="1167" spans="1:6" ht="231" x14ac:dyDescent="0.3">
+      <c r="A1167" s="3" t="s">
+        <v>2479</v>
+      </c>
+      <c r="B1167" s="10" t="s">
+        <v>2480</v>
+      </c>
+      <c r="C1167" s="78" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D1167" s="19">
+        <v>46329</v>
+      </c>
+      <c r="E1167" s="64"/>
+      <c r="F1167" s="64"/>
+    </row>
+    <row r="1168" spans="1:6" ht="126" x14ac:dyDescent="0.3">
+      <c r="A1168" s="3" t="s">
+        <v>2481</v>
+      </c>
+      <c r="B1168" s="14" t="s">
+        <v>2482</v>
+      </c>
+      <c r="C1168" s="78" t="s">
+        <v>3497</v>
+      </c>
+      <c r="D1168" s="19">
+        <v>46330</v>
+      </c>
+      <c r="E1168" s="64"/>
+      <c r="F1168" s="64"/>
+    </row>
+    <row r="1169" spans="1:6" ht="37" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1169" s="1" t="s">
+        <v>2485</v>
+      </c>
+      <c r="B1169" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="C1169" s="84" t="s">
+        <v>194</v>
+      </c>
+      <c r="D1169" s="19">
+        <v>46365</v>
+      </c>
+      <c r="E1169" s="64"/>
+      <c r="F1169" s="64"/>
+    </row>
+    <row r="1170" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A1170" s="3" t="s">
+        <v>2491</v>
+      </c>
+      <c r="B1170" s="14" t="s">
+        <v>2492</v>
+      </c>
+      <c r="C1170" s="78" t="s">
+        <v>2493</v>
+      </c>
+      <c r="D1170" s="19">
+        <v>46333</v>
+      </c>
+      <c r="E1170" s="64"/>
+      <c r="F1170" s="64"/>
+    </row>
+    <row r="1171" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1171" s="3" t="s">
+        <v>2494</v>
+      </c>
+      <c r="B1171" s="10" t="s">
+        <v>2495</v>
+      </c>
+      <c r="C1171" s="78" t="s">
+        <v>65</v>
+      </c>
+      <c r="D1171" s="19">
+        <v>46333</v>
+      </c>
+      <c r="E1171" s="64"/>
+      <c r="F1171" s="64"/>
+    </row>
+    <row r="1172" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1172" s="3" t="s">
+        <v>2497</v>
+      </c>
+      <c r="B1172" s="14" t="s">
+        <v>2498</v>
+      </c>
+      <c r="C1172" s="78" t="s">
+        <v>2499</v>
+      </c>
+      <c r="D1172" s="19">
+        <v>46333</v>
+      </c>
+      <c r="E1172" s="64"/>
+      <c r="F1172" s="64"/>
+    </row>
+    <row r="1173" spans="1:6" ht="336" x14ac:dyDescent="0.3">
+      <c r="A1173" s="3" t="s">
+        <v>2500</v>
+      </c>
+      <c r="B1173" s="21" t="s">
+        <v>2501</v>
+      </c>
+      <c r="C1173" s="78" t="s">
+        <v>3498</v>
+      </c>
+      <c r="D1173" s="19">
+        <v>46333</v>
+      </c>
+      <c r="E1173" s="64"/>
+      <c r="F1173" s="64"/>
+    </row>
+    <row r="1174" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A1174" s="3" t="s">
+        <v>2502</v>
+      </c>
+      <c r="B1174" s="10" t="s">
+        <v>2229</v>
+      </c>
+      <c r="C1174" s="78" t="s">
+        <v>3689</v>
+      </c>
+      <c r="D1174" s="103">
+        <v>46333</v>
+      </c>
+      <c r="E1174" s="64"/>
+      <c r="F1174" s="64"/>
+    </row>
+    <row r="1175" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1175" s="3" t="s">
+        <v>2504</v>
+      </c>
+      <c r="B1175" s="14" t="s">
+        <v>2505</v>
+      </c>
+      <c r="C1175" s="78" t="s">
+        <v>2506</v>
+      </c>
+      <c r="D1175" s="19">
+        <v>46337</v>
+      </c>
+      <c r="E1175" s="64"/>
+      <c r="F1175" s="64"/>
+    </row>
+    <row r="1176" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A1176" s="3" t="s">
+        <v>2507</v>
+      </c>
+      <c r="B1176" s="10" t="s">
+        <v>2508</v>
+      </c>
+      <c r="C1176" s="78" t="s">
+        <v>2509</v>
+      </c>
+      <c r="D1176" s="19">
+        <v>46373</v>
+      </c>
+      <c r="E1176" s="64"/>
+      <c r="F1176" s="64"/>
+    </row>
+    <row r="1177" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A1177" s="3" t="s">
+        <v>2690</v>
+      </c>
+      <c r="B1177" s="10" t="s">
+        <v>2512</v>
+      </c>
+      <c r="C1177" s="78" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D1177" s="19">
+        <v>46337</v>
+      </c>
+      <c r="E1177" s="64"/>
+      <c r="F1177" s="64"/>
+    </row>
+    <row r="1178" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1178" s="3" t="s">
+        <v>2514</v>
+      </c>
+      <c r="B1178" s="11" t="s">
+        <v>2515</v>
+      </c>
+      <c r="C1178" s="78" t="s">
+        <v>3499</v>
+      </c>
+      <c r="D1178" s="26">
+        <v>46339</v>
+      </c>
+      <c r="E1178" s="64"/>
+      <c r="F1178" s="64"/>
+    </row>
+    <row r="1179" spans="1:6" ht="220.5" x14ac:dyDescent="0.3">
+      <c r="A1179" s="3" t="s">
+        <v>3098</v>
+      </c>
+      <c r="B1179" s="10" t="s">
+        <v>2518</v>
+      </c>
+      <c r="C1179" s="78" t="s">
+        <v>180</v>
+      </c>
+      <c r="D1179" s="26">
+        <v>46267</v>
+      </c>
+      <c r="E1179" s="64"/>
+      <c r="F1179" s="64"/>
+    </row>
+    <row r="1180" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A1180" s="3" t="s">
+        <v>2520</v>
+      </c>
+      <c r="B1180" s="14" t="s">
+        <v>2521</v>
+      </c>
+      <c r="C1180" s="78" t="s">
+        <v>2522</v>
+      </c>
+      <c r="D1180" s="26">
+        <v>46340</v>
+      </c>
+      <c r="E1180" s="64"/>
+      <c r="F1180" s="64"/>
+    </row>
+    <row r="1181" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A1181" s="3" t="s">
+        <v>2523</v>
+      </c>
+      <c r="B1181" s="14" t="s">
+        <v>2524</v>
+      </c>
+      <c r="C1181" s="78" t="s">
+        <v>3602</v>
+      </c>
+      <c r="D1181" s="26">
+        <v>46256</v>
+      </c>
+      <c r="E1181" s="64"/>
+      <c r="F1181" s="64"/>
+    </row>
+    <row r="1182" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A1182" s="3" t="s">
+        <v>3099</v>
+      </c>
+      <c r="B1182" s="14" t="s">
+        <v>2525</v>
+      </c>
+      <c r="C1182" s="78" t="s">
+        <v>3690</v>
+      </c>
+      <c r="D1182" s="26">
+        <v>46340</v>
+      </c>
+      <c r="E1182" s="64"/>
+      <c r="F1182" s="64"/>
+    </row>
+    <row r="1183" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A1183" s="3" t="s">
+        <v>2526</v>
+      </c>
+      <c r="B1183" s="54" t="s">
+        <v>3119</v>
+      </c>
+      <c r="C1183" s="78" t="s">
+        <v>3603</v>
+      </c>
+      <c r="D1183" s="26">
+        <v>46343</v>
+      </c>
+      <c r="E1183" s="64"/>
+      <c r="F1183" s="64"/>
+    </row>
+    <row r="1184" spans="1:6" ht="379.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1184" s="3" t="s">
+        <v>2527</v>
+      </c>
+      <c r="B1184" s="10" t="s">
+        <v>2528</v>
+      </c>
+      <c r="C1184" s="78" t="s">
+        <v>3691</v>
+      </c>
+      <c r="D1184" s="26">
+        <v>46343</v>
+      </c>
+      <c r="E1184" s="64"/>
+      <c r="F1184" s="64"/>
+    </row>
+    <row r="1185" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1185" s="3" t="s">
+        <v>2529</v>
+      </c>
+      <c r="B1185" s="10" t="s">
+        <v>2530</v>
+      </c>
+      <c r="C1185" s="78" t="s">
+        <v>3692</v>
+      </c>
+      <c r="D1185" s="26">
+        <v>46345</v>
+      </c>
+      <c r="E1185" s="64"/>
+      <c r="F1185" s="64"/>
+    </row>
+    <row r="1186" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A1186" s="3" t="s">
+        <v>2531</v>
+      </c>
+      <c r="B1186" s="10" t="s">
+        <v>2532</v>
+      </c>
+      <c r="C1186" s="78" t="s">
+        <v>118</v>
+      </c>
+      <c r="D1186" s="26">
+        <v>46345</v>
+      </c>
+      <c r="E1186" s="64"/>
+      <c r="F1186" s="64"/>
+    </row>
+    <row r="1187" spans="1:6" ht="43" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1187" s="3" t="s">
+        <v>3100</v>
+      </c>
+      <c r="B1187" s="14" t="s">
+        <v>2533</v>
+      </c>
+      <c r="C1187" s="78" t="s">
+        <v>2534</v>
+      </c>
+      <c r="D1187" s="26">
+        <v>46346</v>
+      </c>
+      <c r="E1187" s="64"/>
+      <c r="F1187" s="64"/>
+    </row>
+    <row r="1188" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1188" s="3" t="s">
+        <v>2535</v>
+      </c>
+      <c r="B1188" s="14" t="s">
+        <v>2536</v>
+      </c>
+      <c r="C1188" s="78" t="s">
+        <v>2537</v>
+      </c>
+      <c r="D1188" s="26">
+        <v>46424</v>
+      </c>
+      <c r="E1188" s="64"/>
+      <c r="F1188" s="64"/>
+    </row>
+    <row r="1189" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1189" s="3" t="s">
+        <v>2539</v>
+      </c>
+      <c r="B1189" s="14" t="s">
+        <v>2540</v>
+      </c>
+      <c r="C1189" s="89" t="s">
+        <v>2541</v>
+      </c>
+      <c r="D1189" s="26">
+        <v>46346</v>
+      </c>
+      <c r="E1189" s="64"/>
+      <c r="F1189" s="64"/>
+    </row>
+    <row r="1190" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A1190" s="3" t="s">
+        <v>2542</v>
+      </c>
+      <c r="B1190" s="14" t="s">
+        <v>2543</v>
+      </c>
+      <c r="C1190" s="78" t="s">
+        <v>2544</v>
+      </c>
+      <c r="D1190" s="26">
+        <v>46346</v>
+      </c>
+      <c r="E1190" s="64"/>
+      <c r="F1190" s="64"/>
+    </row>
+    <row r="1191" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1191" s="3" t="s">
+        <v>2545</v>
+      </c>
+      <c r="B1191" s="14" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C1191" s="78" t="s">
+        <v>309</v>
+      </c>
+      <c r="D1191" s="26">
+        <v>46346</v>
+      </c>
+      <c r="E1191" s="64"/>
+      <c r="F1191" s="64"/>
+    </row>
+    <row r="1192" spans="1:6" ht="294" x14ac:dyDescent="0.3">
+      <c r="A1192" s="3" t="s">
+        <v>2547</v>
+      </c>
+      <c r="B1192" s="10" t="s">
+        <v>2548</v>
+      </c>
+      <c r="C1192" s="78" t="s">
+        <v>3500</v>
+      </c>
+      <c r="D1192" s="26">
+        <v>46346</v>
+      </c>
+      <c r="E1192" s="64"/>
+      <c r="F1192" s="64"/>
+    </row>
+    <row r="1193" spans="1:6" ht="59.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1193" s="3" t="s">
+        <v>2549</v>
+      </c>
+      <c r="B1193" s="10" t="s">
+        <v>2550</v>
+      </c>
+      <c r="C1193" s="84" t="s">
+        <v>3501</v>
+      </c>
+      <c r="D1193" s="26">
+        <v>46347</v>
+      </c>
+      <c r="E1193" s="64"/>
+      <c r="F1193" s="64"/>
+    </row>
+    <row r="1194" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1194" s="3" t="s">
+        <v>2551</v>
+      </c>
+      <c r="B1194" s="10" t="s">
+        <v>2552</v>
+      </c>
+      <c r="C1194" s="84" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1194" s="19">
+        <v>46371</v>
+      </c>
+      <c r="E1194" s="64"/>
+      <c r="F1194" s="64"/>
+    </row>
+    <row r="1195" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A1195" s="3" t="s">
+        <v>2553</v>
+      </c>
+      <c r="B1195" s="10" t="s">
+        <v>2554</v>
+      </c>
+      <c r="C1195" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1195" s="19">
+        <v>46372</v>
+      </c>
+      <c r="E1195" s="64"/>
+      <c r="F1195" s="64"/>
+    </row>
+    <row r="1196" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A1196" s="3" t="s">
+        <v>2555</v>
+      </c>
+      <c r="B1196" s="10" t="s">
+        <v>2556</v>
+      </c>
+      <c r="C1196" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1196" s="19">
+        <v>46371</v>
+      </c>
+      <c r="E1196" s="64"/>
+      <c r="F1196" s="64"/>
+    </row>
+    <row r="1197" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1197" s="3" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B1197" s="10" t="s">
+        <v>2559</v>
+      </c>
+      <c r="C1197" s="78" t="s">
+        <v>3502</v>
+      </c>
+      <c r="D1197" s="26">
+        <v>46350</v>
+      </c>
+      <c r="E1197" s="64"/>
+      <c r="F1197" s="64"/>
+    </row>
+    <row r="1198" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A1198" s="3" t="s">
+        <v>2588</v>
+      </c>
+      <c r="B1198" s="10" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C1198" s="78" t="s">
+        <v>2560</v>
+      </c>
+      <c r="D1198" s="26">
+        <v>46201</v>
+      </c>
+      <c r="E1198" s="64"/>
+      <c r="F1198" s="64"/>
+    </row>
+    <row r="1199" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1199" s="3" t="s">
+        <v>2562</v>
+      </c>
+      <c r="B1199" s="20" t="s">
+        <v>3224</v>
+      </c>
+      <c r="C1199" s="78" t="s">
+        <v>2118</v>
+      </c>
+      <c r="D1199" s="102">
+        <v>46458</v>
+      </c>
+      <c r="E1199" s="64"/>
+      <c r="F1199" s="64"/>
+    </row>
+    <row r="1200" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1200" s="3" t="s">
+        <v>2563</v>
+      </c>
+      <c r="B1200" s="10" t="s">
+        <v>2564</v>
+      </c>
+      <c r="C1200" s="78" t="s">
+        <v>2565</v>
+      </c>
+      <c r="D1200" s="19">
+        <v>46353</v>
+      </c>
+      <c r="E1200" s="64"/>
+      <c r="F1200" s="64"/>
+    </row>
+    <row r="1201" spans="1:6" s="71" customFormat="1" ht="106.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1201" s="4" t="s">
+        <v>2567</v>
+      </c>
+      <c r="B1201" s="116" t="s">
+        <v>2568</v>
+      </c>
+      <c r="C1201" s="86" t="s">
+        <v>2569</v>
+      </c>
+      <c r="D1201" s="117">
+        <v>46353</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1202" s="3" t="s">
+        <v>2570</v>
+      </c>
+      <c r="B1202" s="33" t="s">
+        <v>2571</v>
+      </c>
+      <c r="C1202" s="78" t="s">
+        <v>2572</v>
+      </c>
+      <c r="D1202" s="26">
+        <v>46357</v>
+      </c>
+      <c r="E1202" s="64"/>
+      <c r="F1202" s="64"/>
+    </row>
+    <row r="1203" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A1203" s="4" t="s">
+        <v>2573</v>
+      </c>
+      <c r="B1203" s="10" t="s">
+        <v>2574</v>
+      </c>
+      <c r="C1203" s="78" t="s">
+        <v>622</v>
+      </c>
+      <c r="D1203" s="19">
+        <v>46358</v>
+      </c>
+      <c r="E1203" s="64"/>
+      <c r="F1203" s="64"/>
+    </row>
+    <row r="1204" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1204" s="3" t="s">
+        <v>2575</v>
+      </c>
+      <c r="B1204" s="14" t="s">
+        <v>2576</v>
+      </c>
+      <c r="C1204" s="78" t="s">
+        <v>2577</v>
+      </c>
+      <c r="D1204" s="26">
+        <v>46358</v>
+      </c>
+      <c r="E1204" s="64"/>
+      <c r="F1204" s="64"/>
+    </row>
+    <row r="1205" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A1205" s="3" t="s">
+        <v>2578</v>
+      </c>
+      <c r="B1205" s="21" t="s">
+        <v>2579</v>
+      </c>
+      <c r="C1205" s="78" t="s">
+        <v>2580</v>
+      </c>
+      <c r="D1205" s="26">
+        <v>46357</v>
+      </c>
+      <c r="E1205" s="64"/>
+      <c r="F1205" s="64"/>
+    </row>
+    <row r="1206" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1206" s="3" t="s">
+        <v>2589</v>
+      </c>
+      <c r="B1206" s="14" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C1206" s="78" t="s">
+        <v>2590</v>
+      </c>
+      <c r="D1206" s="26">
+        <v>46362</v>
+      </c>
+      <c r="E1206" s="64"/>
+      <c r="F1206" s="64"/>
+    </row>
+    <row r="1207" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="A1207" s="1" t="s">
+        <v>2592</v>
+      </c>
+      <c r="B1207" s="11" t="s">
+        <v>1325</v>
+      </c>
+      <c r="C1207" s="78" t="s">
+        <v>2593</v>
+      </c>
+      <c r="D1207" s="26">
+        <v>46365</v>
+      </c>
+      <c r="E1207" s="64"/>
+      <c r="F1207" s="64"/>
+    </row>
+    <row r="1208" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1208" s="3" t="s">
+        <v>2594</v>
+      </c>
+      <c r="B1208" s="14" t="s">
+        <v>2595</v>
+      </c>
+      <c r="C1208" s="78" t="s">
+        <v>2596</v>
+      </c>
+      <c r="D1208" s="26">
+        <v>46365</v>
+      </c>
+      <c r="E1208" s="64"/>
+      <c r="F1208" s="64"/>
+    </row>
+    <row r="1209" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1209" s="3" t="s">
+        <v>2597</v>
+      </c>
+      <c r="B1209" s="10" t="s">
+        <v>2598</v>
+      </c>
+      <c r="C1209" s="78" t="s">
+        <v>2599</v>
+      </c>
+      <c r="D1209" s="26">
+        <v>46365</v>
+      </c>
+      <c r="E1209" s="64"/>
+      <c r="F1209" s="64"/>
+    </row>
+    <row r="1210" spans="1:6" ht="23" x14ac:dyDescent="0.3">
+      <c r="A1210" s="55" t="s">
+        <v>2600</v>
+      </c>
+      <c r="B1210" s="12" t="s">
+        <v>2601</v>
+      </c>
+      <c r="C1210" s="78" t="s">
+        <v>538</v>
+      </c>
+      <c r="D1210" s="19">
+        <v>46368</v>
+      </c>
+      <c r="E1210" s="64"/>
+      <c r="F1210" s="64"/>
+    </row>
+    <row r="1211" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1211" s="3" t="s">
+        <v>2602</v>
+      </c>
+      <c r="B1211" s="14" t="s">
+        <v>2603</v>
+      </c>
+      <c r="C1211" s="78" t="s">
+        <v>3503</v>
+      </c>
+      <c r="D1211" s="26">
+        <v>46398</v>
+      </c>
+      <c r="E1211" s="64"/>
+      <c r="F1211" s="64"/>
+    </row>
+    <row r="1212" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A1212" s="3" t="s">
+        <v>2605</v>
+      </c>
+      <c r="B1212" s="33" t="s">
+        <v>2606</v>
+      </c>
+      <c r="C1212" s="78" t="s">
+        <v>3504</v>
+      </c>
+      <c r="D1212" s="26">
+        <v>46365</v>
+      </c>
+      <c r="E1212" s="64"/>
+      <c r="F1212" s="64"/>
+    </row>
+    <row r="1213" spans="1:6" ht="157.5" x14ac:dyDescent="0.3">
+      <c r="A1213" s="1" t="s">
+        <v>2700</v>
+      </c>
+      <c r="B1213" s="56" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C1213" s="84" t="s">
+        <v>3260</v>
+      </c>
+      <c r="D1213" s="19">
+        <v>46365</v>
+      </c>
+      <c r="E1213" s="64"/>
+      <c r="F1213" s="64"/>
+    </row>
+    <row r="1214" spans="1:6" ht="231" x14ac:dyDescent="0.3">
+      <c r="A1214" s="3" t="s">
+        <v>2610</v>
+      </c>
+      <c r="B1214" s="10" t="s">
+        <v>2608</v>
+      </c>
+      <c r="C1214" s="78" t="s">
+        <v>2609</v>
+      </c>
+      <c r="D1214" s="26">
+        <v>46365</v>
+      </c>
+      <c r="E1214" s="64"/>
+      <c r="F1214" s="64"/>
+    </row>
+    <row r="1215" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A1215" s="3" t="s">
+        <v>2611</v>
+      </c>
+      <c r="B1215" s="14" t="s">
+        <v>2612</v>
+      </c>
+      <c r="C1215" s="86" t="s">
+        <v>3505</v>
+      </c>
+      <c r="D1215" s="26">
+        <v>46365</v>
+      </c>
+      <c r="E1215" s="64"/>
+      <c r="F1215" s="64"/>
+    </row>
+    <row r="1216" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1216" s="3" t="s">
+        <v>2615</v>
+      </c>
+      <c r="B1216" s="14" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C1216" s="78" t="s">
+        <v>3604</v>
+      </c>
+      <c r="D1216" s="26">
+        <v>46367</v>
+      </c>
+      <c r="E1216" s="64"/>
+      <c r="F1216" s="64"/>
+    </row>
+    <row r="1217" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1217" s="3" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B1217" s="14" t="s">
+        <v>2618</v>
+      </c>
+      <c r="C1217" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1217" s="26">
+        <v>46367</v>
+      </c>
+      <c r="E1217" s="64"/>
+      <c r="F1217" s="64"/>
+    </row>
+    <row r="1218" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A1218" s="3" t="s">
+        <v>2619</v>
+      </c>
+      <c r="B1218" s="14" t="s">
+        <v>2620</v>
+      </c>
+      <c r="C1218" s="78" t="s">
+        <v>2621</v>
+      </c>
+      <c r="D1218" s="26">
+        <v>46367</v>
+      </c>
+      <c r="E1218" s="64"/>
+      <c r="F1218" s="64"/>
+    </row>
+    <row r="1219" spans="1:6" ht="346.5" x14ac:dyDescent="0.3">
+      <c r="A1219" s="3" t="s">
+        <v>2623</v>
+      </c>
+      <c r="B1219" s="14" t="s">
+        <v>2624</v>
+      </c>
+      <c r="C1219" s="78" t="s">
+        <v>3693</v>
+      </c>
+      <c r="D1219" s="26">
+        <v>46367</v>
+      </c>
+      <c r="E1219" s="64"/>
+      <c r="F1219" s="64"/>
+    </row>
+    <row r="1220" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1220" s="3" t="s">
+        <v>2625</v>
+      </c>
+      <c r="B1220" s="10" t="s">
+        <v>2626</v>
+      </c>
+      <c r="C1220" s="78" t="s">
+        <v>2627</v>
+      </c>
+      <c r="D1220" s="26">
+        <v>46368</v>
+      </c>
+      <c r="E1220" s="64"/>
+      <c r="F1220" s="64"/>
+    </row>
+    <row r="1221" spans="1:6" ht="105" x14ac:dyDescent="0.3">
+      <c r="A1221" s="3" t="s">
+        <v>2629</v>
+      </c>
+      <c r="B1221" s="14" t="s">
+        <v>2630</v>
+      </c>
+      <c r="C1221" s="78" t="s">
+        <v>3176</v>
+      </c>
+      <c r="D1221" s="26">
+        <v>46367</v>
+      </c>
+      <c r="E1221" s="64"/>
+      <c r="F1221" s="64"/>
+    </row>
+    <row r="1222" spans="1:6" ht="199.5" x14ac:dyDescent="0.3">
+      <c r="A1222" s="3" t="s">
+        <v>3101</v>
+      </c>
+      <c r="B1222" s="10" t="s">
+        <v>2632</v>
+      </c>
+      <c r="C1222" s="78" t="s">
+        <v>2633</v>
+      </c>
+      <c r="D1222" s="26">
+        <v>46366</v>
+      </c>
+      <c r="E1222" s="64"/>
+      <c r="F1222" s="64"/>
+    </row>
+    <row r="1223" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1223" s="3" t="s">
+        <v>2676</v>
+      </c>
+      <c r="B1223" s="14" t="s">
+        <v>2634</v>
+      </c>
+      <c r="C1223" s="78" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D1223" s="26">
+        <v>46379</v>
+      </c>
+      <c r="E1223" s="64"/>
+      <c r="F1223" s="64"/>
+    </row>
+    <row r="1224" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A1224" s="3" t="s">
+        <v>2636</v>
+      </c>
+      <c r="B1224" s="10" t="s">
+        <v>2079</v>
+      </c>
+      <c r="C1224" s="78" t="s">
+        <v>2637</v>
+      </c>
+      <c r="D1224" s="26">
+        <v>46372</v>
+      </c>
+      <c r="E1224" s="64"/>
+      <c r="F1224" s="64"/>
+    </row>
+    <row r="1225" spans="1:6" ht="29.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1225" s="3" t="s">
+        <v>2638</v>
+      </c>
+      <c r="B1225" s="14" t="s">
+        <v>2639</v>
+      </c>
+      <c r="C1225" s="78" t="s">
+        <v>2640</v>
+      </c>
+      <c r="D1225" s="26">
+        <v>46372</v>
+      </c>
+      <c r="E1225" s="64"/>
+      <c r="F1225" s="64"/>
+    </row>
+    <row r="1226" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A1226" s="3" t="s">
+        <v>2642</v>
+      </c>
+      <c r="B1226" s="14" t="s">
+        <v>2643</v>
+      </c>
+      <c r="C1226" s="78" t="s">
+        <v>2129</v>
+      </c>
+      <c r="D1226" s="26">
+        <v>46373</v>
+      </c>
+      <c r="E1226" s="64"/>
+      <c r="F1226" s="64"/>
+    </row>
+    <row r="1227" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A1227" s="3" t="s">
+        <v>2644</v>
+      </c>
+      <c r="B1227" s="14" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C1227" s="78" t="s">
+        <v>3506</v>
+      </c>
+      <c r="D1227" s="26">
+        <v>46373</v>
+      </c>
+      <c r="E1227" s="64"/>
+      <c r="F1227" s="64"/>
+    </row>
+    <row r="1228" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1228" s="3" t="s">
+        <v>2649</v>
+      </c>
+      <c r="B1228" s="14" t="s">
+        <v>2650</v>
+      </c>
+      <c r="C1228" s="78" t="s">
+        <v>2651</v>
+      </c>
+      <c r="D1228" s="26">
+        <v>46373</v>
+      </c>
+      <c r="E1228" s="64"/>
+      <c r="F1228" s="64"/>
+    </row>
+    <row r="1229" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1229" s="3" t="s">
+        <v>2652</v>
+      </c>
+      <c r="B1229" s="14" t="s">
+        <v>2653</v>
+      </c>
+      <c r="C1229" s="78" t="s">
+        <v>3177</v>
+      </c>
+      <c r="D1229" s="26">
+        <v>46374</v>
+      </c>
+      <c r="E1229" s="64"/>
+      <c r="F1229" s="64"/>
+    </row>
+    <row r="1230" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A1230" s="3" t="s">
+        <v>2654</v>
+      </c>
+      <c r="B1230" s="14" t="s">
+        <v>2655</v>
+      </c>
+      <c r="C1230" s="78" t="s">
+        <v>2656</v>
+      </c>
+      <c r="D1230" s="26">
+        <v>46374</v>
+      </c>
+      <c r="E1230" s="64"/>
+      <c r="F1230" s="64"/>
+    </row>
+    <row r="1231" spans="1:6" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1231" s="3" t="s">
+        <v>2657</v>
+      </c>
+      <c r="B1231" s="14" t="s">
+        <v>2658</v>
+      </c>
+      <c r="C1231" s="78" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D1231" s="26">
+        <v>46374</v>
+      </c>
+      <c r="E1231" s="64"/>
+      <c r="F1231" s="64"/>
+    </row>
+    <row r="1232" spans="1:6" ht="126" x14ac:dyDescent="0.3">
+      <c r="A1232" s="3" t="s">
+        <v>2660</v>
+      </c>
+      <c r="B1232" s="10" t="s">
+        <v>2661</v>
+      </c>
+      <c r="C1232" s="78" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D1232" s="26">
+        <v>46374</v>
+      </c>
+      <c r="E1232" s="64"/>
+      <c r="F1232" s="64"/>
+    </row>
+    <row r="1233" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1233" s="3" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B1233" s="14" t="s">
+        <v>2663</v>
+      </c>
+      <c r="C1233" s="78" t="s">
+        <v>2659</v>
+      </c>
+      <c r="D1233" s="26">
+        <v>46374</v>
+      </c>
+      <c r="E1233" s="64"/>
+      <c r="F1233" s="64"/>
+    </row>
+    <row r="1234" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1234" s="3" t="s">
+        <v>2665</v>
+      </c>
+      <c r="B1234" s="14" t="s">
+        <v>2666</v>
+      </c>
+      <c r="C1234" s="78" t="s">
+        <v>2667</v>
+      </c>
+      <c r="D1234" s="26">
+        <v>46374</v>
+      </c>
+      <c r="E1234" s="64"/>
+      <c r="F1234" s="64"/>
+    </row>
+    <row r="1235" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A1235" s="3" t="s">
+        <v>2668</v>
+      </c>
+      <c r="B1235" s="14" t="s">
+        <v>2669</v>
+      </c>
+      <c r="C1235" s="78" t="s">
+        <v>2670</v>
+      </c>
+      <c r="D1235" s="26">
+        <v>46375</v>
+      </c>
+      <c r="E1235" s="64"/>
+      <c r="F1235" s="64"/>
+    </row>
+    <row r="1236" spans="1:6" ht="210" x14ac:dyDescent="0.3">
+      <c r="A1236" s="3" t="s">
+        <v>2671</v>
+      </c>
+      <c r="B1236" s="10" t="s">
+        <v>353</v>
+      </c>
+      <c r="C1236" s="78" t="s">
+        <v>2672</v>
+      </c>
+      <c r="D1236" s="26">
+        <v>46378</v>
+      </c>
+      <c r="E1236" s="64"/>
+      <c r="F1236" s="64"/>
+    </row>
+    <row r="1237" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A1237" s="3" t="s">
+        <v>2673</v>
+      </c>
+      <c r="B1237" s="14" t="s">
+        <v>2674</v>
+      </c>
+      <c r="C1237" s="78" t="s">
+        <v>2675</v>
+      </c>
+      <c r="D1237" s="26">
+        <v>46379</v>
+      </c>
+      <c r="E1237" s="64"/>
+      <c r="F1237" s="64"/>
+    </row>
+    <row r="1238" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A1238" s="3" t="s">
+        <v>2677</v>
+      </c>
+      <c r="B1238" s="14" t="s">
+        <v>2678</v>
+      </c>
+      <c r="C1238" s="78" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D1238" s="26">
+        <v>46379</v>
+      </c>
+      <c r="E1238" s="64"/>
+      <c r="F1238" s="64"/>
+    </row>
+    <row r="1239" spans="1:6" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1239" s="3" t="s">
+        <v>2679</v>
+      </c>
+      <c r="B1239" s="14" t="s">
+        <v>2680</v>
+      </c>
+      <c r="C1239" s="78" t="s">
+        <v>3694</v>
+      </c>
+      <c r="D1239" s="26">
+        <v>46461</v>
+      </c>
+      <c r="E1239" s="64"/>
+      <c r="F1239" s="64"/>
+    </row>
+    <row r="1240" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A1240" s="1" t="s">
+        <v>2681</v>
+      </c>
+      <c r="B1240" s="10" t="s">
+        <v>2720</v>
+      </c>
+      <c r="C1240" s="78" t="s">
+        <v>2682</v>
+      </c>
+      <c r="D1240" s="19">
+        <v>46445</v>
+      </c>
+      <c r="E1240" s="64"/>
+      <c r="F1240" s="64"/>
+    </row>
+    <row r="1241" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1241" s="3" t="s">
+        <v>2683</v>
+      </c>
+      <c r="B1241" s="14" t="s">
+        <v>2684</v>
+      </c>
+      <c r="C1241" s="78" t="s">
+        <v>2685</v>
+      </c>
+      <c r="D1241" s="26">
+        <v>46382</v>
+      </c>
+      <c r="E1241" s="64"/>
+      <c r="F1241" s="64"/>
+    </row>
+    <row r="1242" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1242" s="3" t="s">
+        <v>2687</v>
+      </c>
+      <c r="B1242" s="14" t="s">
+        <v>2688</v>
+      </c>
+      <c r="C1242" s="78" t="s">
+        <v>2689</v>
+      </c>
+      <c r="D1242" s="26">
+        <v>46386</v>
+      </c>
+      <c r="E1242" s="64"/>
+      <c r="F1242" s="64"/>
+    </row>
+    <row r="1243" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A1243" s="3" t="s">
+        <v>2691</v>
+      </c>
+      <c r="B1243" s="14" t="s">
+        <v>2692</v>
+      </c>
+      <c r="C1243" s="78" t="s">
+        <v>2693</v>
+      </c>
+      <c r="D1243" s="26">
+        <v>46393</v>
+      </c>
+      <c r="E1243" s="64"/>
+      <c r="F1243" s="64"/>
+    </row>
+    <row r="1244" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A1244" s="3" t="s">
+        <v>2694</v>
+      </c>
+      <c r="B1244" s="14" t="s">
+        <v>2695</v>
+      </c>
+      <c r="C1244" s="78" t="s">
+        <v>2696</v>
+      </c>
+      <c r="D1244" s="26">
+        <v>46392</v>
+      </c>
+      <c r="E1244" s="64"/>
+      <c r="F1244" s="64"/>
+    </row>
+    <row r="1245" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1245" s="3" t="s">
+        <v>2697</v>
+      </c>
+      <c r="B1245" s="14" t="s">
+        <v>2698</v>
+      </c>
+      <c r="C1245" s="78" t="s">
+        <v>2699</v>
+      </c>
+      <c r="D1245" s="26">
+        <v>46392</v>
+      </c>
+      <c r="E1245" s="64"/>
+      <c r="F1245" s="64"/>
+    </row>
+    <row r="1246" spans="1:6" ht="157.5" x14ac:dyDescent="0.3">
+      <c r="A1246" s="3" t="s">
+        <v>2704</v>
+      </c>
+      <c r="B1246" s="10" t="s">
+        <v>2705</v>
+      </c>
+      <c r="C1246" s="78" t="s">
+        <v>2706</v>
+      </c>
+      <c r="D1246" s="26">
+        <v>46394</v>
+      </c>
+      <c r="E1246" s="64"/>
+      <c r="F1246" s="64"/>
+    </row>
+    <row r="1247" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1247" s="3" t="s">
+        <v>2708</v>
+      </c>
+      <c r="B1247" s="14" t="s">
+        <v>2709</v>
+      </c>
+      <c r="C1247" s="78" t="s">
+        <v>2710</v>
+      </c>
+      <c r="D1247" s="26">
+        <v>46396</v>
+      </c>
+      <c r="E1247" s="64"/>
+      <c r="F1247" s="64"/>
+    </row>
+    <row r="1248" spans="1:6" ht="94.5" x14ac:dyDescent="0.3">
+      <c r="A1248" s="3" t="s">
+        <v>2711</v>
+      </c>
+      <c r="B1248" s="21" t="s">
+        <v>2712</v>
+      </c>
+      <c r="C1248" s="78" t="s">
+        <v>2713</v>
+      </c>
+      <c r="D1248" s="26">
+        <v>46396</v>
+      </c>
+      <c r="E1248" s="64"/>
+      <c r="F1248" s="64"/>
+    </row>
+    <row r="1249" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A1249" s="3" t="s">
+        <v>2714</v>
+      </c>
+      <c r="B1249" s="21" t="s">
+        <v>2715</v>
+      </c>
+      <c r="C1249" s="78" t="s">
+        <v>2716</v>
+      </c>
+      <c r="D1249" s="26">
+        <v>46396</v>
+      </c>
+      <c r="E1249" s="64"/>
+      <c r="F1249" s="64"/>
+    </row>
+    <row r="1250" spans="1:6" ht="168" x14ac:dyDescent="0.3">
+      <c r="A1250" s="57" t="s">
+        <v>2730</v>
+      </c>
+      <c r="B1250" s="10" t="s">
+        <v>2731</v>
+      </c>
+      <c r="C1250" s="78" t="s">
+        <v>2732</v>
+      </c>
+      <c r="D1250" s="26">
+        <v>46469</v>
+      </c>
+      <c r="E1250" s="64"/>
+      <c r="F1250" s="64"/>
+    </row>
+    <row r="1251" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1251" s="3" t="s">
+        <v>2733</v>
+      </c>
+      <c r="B1251" s="14" t="s">
+        <v>2734</v>
+      </c>
+      <c r="C1251" s="78" t="s">
+        <v>2735</v>
+      </c>
+      <c r="D1251" s="26">
+        <v>46406</v>
+      </c>
+      <c r="E1251" s="64"/>
+      <c r="F1251" s="64"/>
+    </row>
+    <row r="1252" spans="1:6" ht="126" x14ac:dyDescent="0.3">
+      <c r="A1252" s="3" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B1252" s="14" t="s">
+        <v>2737</v>
+      </c>
+      <c r="C1252" s="82" t="s">
+        <v>2738</v>
+      </c>
+      <c r="D1252" s="26">
+        <v>46406</v>
+      </c>
+      <c r="E1252" s="64"/>
+      <c r="F1252" s="64"/>
+    </row>
+    <row r="1253" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1253" s="3" t="s">
+        <v>2739</v>
+      </c>
+      <c r="B1253" s="14" t="s">
+        <v>2740</v>
+      </c>
+      <c r="C1253" s="78" t="s">
+        <v>2741</v>
+      </c>
+      <c r="D1253" s="26">
+        <v>46406</v>
+      </c>
+      <c r="E1253" s="64"/>
+      <c r="F1253" s="64"/>
+    </row>
+    <row r="1254" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1254" s="3" t="s">
+        <v>2747</v>
+      </c>
+      <c r="B1254" s="14" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C1254" s="78" t="s">
+        <v>2748</v>
+      </c>
+      <c r="D1254" s="19">
+        <v>46472</v>
+      </c>
+      <c r="E1254" s="64"/>
+      <c r="F1254" s="64"/>
+    </row>
+    <row r="1255" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1255" s="3" t="s">
+        <v>2749</v>
+      </c>
+      <c r="B1255" s="14" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C1255" s="82" t="s">
+        <v>2750</v>
+      </c>
+      <c r="D1255" s="19">
+        <v>46408</v>
+      </c>
+      <c r="E1255" s="64"/>
+      <c r="F1255" s="64"/>
+    </row>
+    <row r="1256" spans="1:6" ht="34" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1256" s="3" t="s">
+        <v>2751</v>
+      </c>
+      <c r="B1256" s="14" t="s">
+        <v>2752</v>
+      </c>
+      <c r="C1256" s="78" t="s">
+        <v>3507</v>
+      </c>
+      <c r="D1256" s="19">
+        <v>46408</v>
+      </c>
+      <c r="E1256" s="64"/>
+      <c r="F1256" s="64"/>
+    </row>
+    <row r="1257" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A1257" s="3" t="s">
+        <v>2753</v>
+      </c>
+      <c r="B1257" s="14" t="s">
+        <v>2754</v>
+      </c>
+      <c r="C1257" s="78" t="s">
+        <v>3695</v>
+      </c>
+      <c r="D1257" s="19">
+        <v>46408</v>
+      </c>
+      <c r="E1257" s="64"/>
+      <c r="F1257" s="64"/>
+    </row>
+    <row r="1258" spans="1:6" ht="136.5" x14ac:dyDescent="0.3">
+      <c r="A1258" s="3" t="s">
+        <v>2764</v>
+      </c>
+      <c r="B1258" s="10" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C1258" s="78" t="s">
+        <v>2766</v>
+      </c>
+      <c r="D1258" s="19">
+        <v>46409</v>
+      </c>
+      <c r="E1258" s="64"/>
+      <c r="F1258" s="64"/>
+    </row>
+    <row r="1259" spans="1:6" ht="255" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1259" s="3" t="s">
+        <v>2768</v>
+      </c>
+      <c r="B1259" s="14" t="s">
+        <v>2769</v>
+      </c>
+      <c r="C1259" s="78" t="s">
+        <v>3696</v>
+      </c>
+      <c r="D1259" s="26">
+        <v>46495</v>
+      </c>
+      <c r="E1259" s="64"/>
+      <c r="F1259" s="64"/>
+    </row>
+    <row r="1260" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1260" s="3" t="s">
+        <v>2776</v>
+      </c>
+      <c r="B1260" s="14" t="s">
+        <v>2777</v>
+      </c>
+      <c r="C1260" s="78" t="s">
+        <v>2778</v>
+      </c>
+      <c r="D1260" s="26">
+        <v>46414</v>
+      </c>
+      <c r="E1260" s="64"/>
+      <c r="F1260" s="64"/>
+    </row>
+    <row r="1261" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1261" s="3" t="s">
+        <v>2779</v>
+      </c>
+      <c r="B1261" s="11" t="s">
+        <v>2780</v>
+      </c>
+      <c r="C1261" s="78" t="s">
+        <v>2781</v>
+      </c>
+      <c r="D1261" s="26">
+        <v>46415</v>
+      </c>
+      <c r="E1261" s="64"/>
+      <c r="F1261" s="64"/>
+    </row>
+    <row r="1262" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1262" s="3" t="s">
+        <v>2782</v>
+      </c>
+      <c r="B1262" s="10" t="s">
+        <v>2783</v>
+      </c>
+      <c r="C1262" s="78" t="s">
+        <v>2784</v>
+      </c>
+      <c r="D1262" s="19">
+        <v>46415</v>
+      </c>
+      <c r="E1262" s="64"/>
+      <c r="F1262" s="64"/>
+    </row>
+    <row r="1263" spans="1:6" ht="51" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1263" s="3" t="s">
+        <v>2785</v>
+      </c>
+      <c r="B1263" s="14" t="s">
+        <v>2786</v>
+      </c>
+      <c r="C1263" s="78" t="s">
+        <v>2787</v>
+      </c>
+      <c r="D1263" s="26">
+        <v>46420</v>
+      </c>
+      <c r="E1263" s="64"/>
+      <c r="F1263" s="64"/>
+    </row>
+    <row r="1264" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1264" s="3" t="s">
+        <v>2788</v>
+      </c>
+      <c r="B1264" s="10" t="s">
+        <v>2789</v>
+      </c>
+      <c r="C1264" s="84" t="s">
+        <v>3178</v>
+      </c>
+      <c r="D1264" s="26">
         <v>46416</v>
       </c>
-      <c r="E259" s="70"/>
-[...915 lines deleted...]
-      <c r="A317" s="1" t="s">
+      <c r="E1264" s="64"/>
+      <c r="F1264" s="64"/>
+    </row>
+    <row r="1265" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A1265" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="B1265" s="10" t="s">
+        <v>2790</v>
+      </c>
+      <c r="C1265" s="84" t="s">
+        <v>3508</v>
+      </c>
+      <c r="D1265" s="26">
+        <v>46303</v>
+      </c>
+      <c r="E1265" s="64"/>
+      <c r="F1265" s="64"/>
+    </row>
+    <row r="1266" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1266" s="3" t="s">
+        <v>2791</v>
+      </c>
+      <c r="B1266" s="14" t="s">
+        <v>2792</v>
+      </c>
+      <c r="C1266" s="78" t="s">
         <v>2793</v>
       </c>
-      <c r="B317" s="11" t="s">
-[...9494 lines deleted...]
-      <c r="D910" s="30">
+      <c r="D1266" s="26">
         <v>46421</v>
       </c>
-      <c r="E910" s="70"/>
-[...5698 lines deleted...]
-    <row r="1267" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="E1266" s="64"/>
+      <c r="F1266" s="64"/>
+    </row>
+    <row r="1267" spans="1:6" ht="42" x14ac:dyDescent="0.3">
       <c r="A1267" s="3" t="s">
         <v>2794</v>
       </c>
-      <c r="B1267" s="15" t="s">
+      <c r="B1267" s="14" t="s">
         <v>2795</v>
       </c>
-      <c r="C1267" s="84" t="s">
+      <c r="C1267" s="78" t="s">
+        <v>3509</v>
+      </c>
+      <c r="D1267" s="26">
+        <v>46421</v>
+      </c>
+      <c r="E1267" s="64"/>
+      <c r="F1267" s="64"/>
+    </row>
+    <row r="1268" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A1268" s="3" t="s">
         <v>2796</v>
       </c>
-      <c r="D1267" s="30">
-[...6 lines deleted...]
-      <c r="A1268" s="3" t="s">
+      <c r="B1268" s="58" t="s">
+        <v>2797</v>
+      </c>
+      <c r="C1268" s="78" t="s">
         <v>2798</v>
       </c>
-      <c r="B1268" s="15" t="s">
+      <c r="D1268" s="26">
+        <v>46421</v>
+      </c>
+      <c r="E1268" s="64"/>
+      <c r="F1268" s="64"/>
+    </row>
+    <row r="1269" spans="1:6" ht="46" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1269" s="3" t="s">
         <v>2799</v>
       </c>
-      <c r="C1268" s="84" t="s">
+      <c r="B1269" s="14" t="s">
         <v>2800</v>
       </c>
-      <c r="D1268" s="30">
-[...6 lines deleted...]
-      <c r="A1269" s="3" t="s">
+      <c r="C1269" s="78" t="s">
         <v>2801</v>
       </c>
-      <c r="B1269" s="15" t="s">
+      <c r="D1269" s="26">
+        <v>46421</v>
+      </c>
+      <c r="E1269" s="64"/>
+      <c r="F1269" s="64"/>
+    </row>
+    <row r="1270" spans="1:6" ht="57.5" x14ac:dyDescent="0.3">
+      <c r="A1270" s="43" t="s">
         <v>2802</v>
       </c>
-      <c r="C1269" s="84" t="s">
+      <c r="B1270" s="54" t="s">
         <v>2803</v>
       </c>
-      <c r="D1269" s="30">
-[...9 lines deleted...]
-      <c r="B1270" s="15" t="s">
+      <c r="C1270" s="78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1270" s="19">
+        <v>46424</v>
+      </c>
+      <c r="E1270" s="64"/>
+      <c r="F1270" s="64"/>
+    </row>
+    <row r="1271" spans="1:6" ht="63.5" x14ac:dyDescent="0.3">
+      <c r="A1271" s="49" t="s">
         <v>2805</v>
       </c>
-      <c r="C1270" s="84" t="s">
+      <c r="B1271" s="14" t="s">
         <v>2806</v>
       </c>
-      <c r="D1270" s="30">
-[...6 lines deleted...]
-      <c r="A1271" s="3" t="s">
+      <c r="C1271" s="78" t="s">
+        <v>2807</v>
+      </c>
+      <c r="D1271" s="26">
+        <v>46425</v>
+      </c>
+      <c r="E1271" s="64"/>
+      <c r="F1271" s="64"/>
+    </row>
+    <row r="1272" spans="1:6" ht="210" x14ac:dyDescent="0.3">
+      <c r="A1272" s="59" t="s">
+        <v>2809</v>
+      </c>
+      <c r="B1272" s="10" t="s">
+        <v>2810</v>
+      </c>
+      <c r="C1272" s="78" t="s">
+        <v>3138</v>
+      </c>
+      <c r="D1272" s="26">
+        <v>46423</v>
+      </c>
+      <c r="E1272" s="64"/>
+      <c r="F1272" s="64"/>
+    </row>
+    <row r="1273" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A1273" s="3" t="s">
         <v>2811</v>
       </c>
-      <c r="B1271" s="11" t="s">
+      <c r="B1273" s="14" t="s">
         <v>2812</v>
       </c>
-      <c r="C1271" s="84" t="s">
+      <c r="C1273" s="78" t="s">
+        <v>3139</v>
+      </c>
+      <c r="D1273" s="26">
+        <v>46427</v>
+      </c>
+      <c r="E1273" s="64"/>
+      <c r="F1273" s="64"/>
+    </row>
+    <row r="1274" spans="1:6" ht="55.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1274" s="3" t="s">
         <v>2813</v>
       </c>
-      <c r="D1271" s="30">
-[...6 lines deleted...]
-      <c r="A1272" s="3" t="s">
+      <c r="B1274" s="14" t="s">
+        <v>2814</v>
+      </c>
+      <c r="C1274" s="78" t="s">
         <v>2815</v>
       </c>
-      <c r="B1272" s="15" t="s">
+      <c r="D1274" s="26">
+        <v>46429</v>
+      </c>
+      <c r="E1274" s="64"/>
+      <c r="F1274" s="64"/>
+    </row>
+    <row r="1275" spans="1:6" ht="409.5" x14ac:dyDescent="0.3">
+      <c r="A1275" s="2" t="s">
         <v>2816</v>
       </c>
-      <c r="C1272" s="84" t="s">
+      <c r="B1275" s="10" t="s">
         <v>2817</v>
       </c>
-      <c r="D1272" s="30">
-[...6 lines deleted...]
-      <c r="A1273" s="3" t="s">
+      <c r="C1275" s="78" t="s">
         <v>2818</v>
       </c>
-      <c r="B1273" s="22" t="s">
+      <c r="D1275" s="19">
+        <v>46430</v>
+      </c>
+      <c r="E1275" s="64"/>
+      <c r="F1275" s="64"/>
+    </row>
+    <row r="1276" spans="1:6" ht="105" x14ac:dyDescent="0.3">
+      <c r="A1276" s="3" t="s">
         <v>2819</v>
       </c>
-      <c r="C1273" s="84" t="s">
+      <c r="B1276" s="10" t="s">
         <v>2820</v>
       </c>
-      <c r="D1273" s="30">
-[...6 lines deleted...]
-      <c r="A1274" s="3" t="s">
+      <c r="C1276" s="78" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D1276" s="26">
+        <v>46429</v>
+      </c>
+      <c r="E1276" s="64"/>
+      <c r="F1276" s="64"/>
+    </row>
+    <row r="1277" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1277" s="3" t="s">
         <v>2821</v>
       </c>
-      <c r="B1274" s="22" t="s">
+      <c r="B1277" s="60" t="s">
         <v>2822</v>
       </c>
-      <c r="C1274" s="84" t="s">
+      <c r="C1277" s="78" t="s">
         <v>2823</v>
       </c>
-      <c r="D1274" s="30">
-[...6 lines deleted...]
-      <c r="A1275" s="62" t="s">
+      <c r="D1277" s="19">
+        <v>46435</v>
+      </c>
+      <c r="E1277" s="64"/>
+      <c r="F1277" s="64"/>
+    </row>
+    <row r="1278" spans="1:6" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1278" s="3" t="s">
+        <v>2824</v>
+      </c>
+      <c r="B1278" s="10" t="s">
+        <v>2825</v>
+      </c>
+      <c r="C1278" s="78" t="s">
+        <v>2826</v>
+      </c>
+      <c r="D1278" s="19">
+        <v>46435</v>
+      </c>
+      <c r="E1278" s="64"/>
+      <c r="F1278" s="64"/>
+    </row>
+    <row r="1279" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1279" s="3" t="s">
+        <v>2828</v>
+      </c>
+      <c r="B1279" s="10" t="s">
+        <v>2829</v>
+      </c>
+      <c r="C1279" s="78" t="s">
+        <v>3510</v>
+      </c>
+      <c r="D1279" s="19">
+        <v>46436</v>
+      </c>
+      <c r="E1279" s="64"/>
+      <c r="F1279" s="64"/>
+    </row>
+    <row r="1280" spans="1:6" ht="136.5" x14ac:dyDescent="0.3">
+      <c r="A1280" s="3" t="s">
+        <v>2831</v>
+      </c>
+      <c r="B1280" s="14" t="s">
+        <v>2832</v>
+      </c>
+      <c r="C1280" s="78" t="s">
+        <v>3511</v>
+      </c>
+      <c r="D1280" s="19">
+        <v>46436</v>
+      </c>
+      <c r="E1280" s="64"/>
+      <c r="F1280" s="64"/>
+    </row>
+    <row r="1281" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1281" s="3" t="s">
+        <v>2834</v>
+      </c>
+      <c r="B1281" s="11" t="s">
+        <v>2835</v>
+      </c>
+      <c r="C1281" s="78" t="s">
+        <v>2836</v>
+      </c>
+      <c r="D1281" s="19">
+        <v>46437</v>
+      </c>
+      <c r="E1281" s="64"/>
+      <c r="F1281" s="64"/>
+    </row>
+    <row r="1282" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A1282" s="3" t="s">
         <v>2837</v>
       </c>
-      <c r="B1275" s="11" t="s">
+      <c r="B1282" s="11" t="s">
         <v>2838</v>
       </c>
-      <c r="C1275" s="84" t="s">
+      <c r="C1282" s="78" t="s">
         <v>2839</v>
       </c>
-      <c r="D1275" s="30">
-[...6 lines deleted...]
-      <c r="A1276" s="3" t="s">
+      <c r="D1282" s="26">
+        <v>46437</v>
+      </c>
+      <c r="E1282" s="64"/>
+      <c r="F1282" s="64"/>
+    </row>
+    <row r="1283" spans="1:6" ht="126" x14ac:dyDescent="0.3">
+      <c r="A1283" s="3" t="s">
+        <v>2841</v>
+      </c>
+      <c r="B1283" s="10" t="s">
         <v>2840</v>
       </c>
-      <c r="B1276" s="15" t="s">
+      <c r="C1283" s="78" t="s">
+        <v>3179</v>
+      </c>
+      <c r="D1283" s="19">
+        <v>46438</v>
+      </c>
+      <c r="E1283" s="64"/>
+      <c r="F1283" s="64"/>
+    </row>
+    <row r="1284" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1284" s="91" t="s">
+        <v>3121</v>
+      </c>
+      <c r="B1284" s="14" t="s">
+        <v>3122</v>
+      </c>
+      <c r="C1284" s="92" t="s">
+        <v>3123</v>
+      </c>
+      <c r="D1284" s="19">
+        <v>46441</v>
+      </c>
+      <c r="E1284" s="64"/>
+      <c r="F1284" s="64"/>
+    </row>
+    <row r="1285" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A1285" s="91" t="s">
+        <v>3125</v>
+      </c>
+      <c r="B1285" s="93" t="s">
+        <v>2606</v>
+      </c>
+      <c r="C1285" s="92" t="s">
+        <v>3126</v>
+      </c>
+      <c r="D1285" s="19">
+        <v>46441</v>
+      </c>
+      <c r="E1285" s="64"/>
+      <c r="F1285" s="64"/>
+    </row>
+    <row r="1286" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A1286" s="91" t="s">
+        <v>3127</v>
+      </c>
+      <c r="B1286" s="14" t="s">
+        <v>3128</v>
+      </c>
+      <c r="C1286" s="92" t="s">
+        <v>3129</v>
+      </c>
+      <c r="D1286" s="19">
+        <v>46442</v>
+      </c>
+      <c r="E1286" s="64"/>
+      <c r="F1286" s="64"/>
+    </row>
+    <row r="1287" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1287" s="91" t="s">
+        <v>3130</v>
+      </c>
+      <c r="B1287" s="14" t="s">
+        <v>3131</v>
+      </c>
+      <c r="C1287" s="92" t="s">
+        <v>3512</v>
+      </c>
+      <c r="D1287" s="19">
+        <v>46438</v>
+      </c>
+      <c r="E1287" s="64"/>
+      <c r="F1287" s="64"/>
+    </row>
+    <row r="1288" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1288" s="91" t="s">
+        <v>3133</v>
+      </c>
+      <c r="B1288" s="14" t="s">
+        <v>3134</v>
+      </c>
+      <c r="C1288" s="92" t="s">
+        <v>3697</v>
+      </c>
+      <c r="D1288" s="19">
+        <v>46443</v>
+      </c>
+      <c r="E1288" s="64"/>
+      <c r="F1288" s="64"/>
+    </row>
+    <row r="1289" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1289" s="91" t="s">
+        <v>3135</v>
+      </c>
+      <c r="B1289" s="93" t="s">
+        <v>3136</v>
+      </c>
+      <c r="C1289" s="92" t="s">
+        <v>3697</v>
+      </c>
+      <c r="D1289" s="19">
+        <v>46443</v>
+      </c>
+      <c r="E1289" s="64"/>
+      <c r="F1289" s="64"/>
+    </row>
+    <row r="1290" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1290" s="91" t="s">
+        <v>3180</v>
+      </c>
+      <c r="B1290" s="14" t="s">
+        <v>3181</v>
+      </c>
+      <c r="C1290" s="92" t="s">
+        <v>11</v>
+      </c>
+      <c r="D1290" s="19">
+        <v>46443</v>
+      </c>
+      <c r="E1290" s="64"/>
+      <c r="F1290" s="64"/>
+    </row>
+    <row r="1291" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1291" s="91" t="s">
+        <v>3182</v>
+      </c>
+      <c r="B1291" s="14" t="s">
+        <v>3183</v>
+      </c>
+      <c r="C1291" s="100" t="s">
+        <v>3184</v>
+      </c>
+      <c r="D1291" s="19">
+        <v>46445</v>
+      </c>
+      <c r="E1291" s="64"/>
+      <c r="F1291" s="64"/>
+    </row>
+    <row r="1292" spans="1:6" ht="29.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1292" s="3" t="s">
+        <v>3185</v>
+      </c>
+      <c r="B1292" s="14" t="s">
+        <v>3186</v>
+      </c>
+      <c r="C1292" s="10" t="s">
+        <v>3187</v>
+      </c>
+      <c r="D1292" s="19">
+        <v>46445</v>
+      </c>
+      <c r="E1292" s="64"/>
+      <c r="F1292" s="64"/>
+    </row>
+    <row r="1293" spans="1:6" ht="26" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1293" s="91" t="s">
+        <v>3188</v>
+      </c>
+      <c r="B1293" s="14" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C1293" s="92" t="s">
+        <v>3190</v>
+      </c>
+      <c r="D1293" s="19">
+        <v>46445</v>
+      </c>
+      <c r="E1293" s="64"/>
+      <c r="F1293" s="64"/>
+    </row>
+    <row r="1294" spans="1:6" ht="88" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1294" s="91" t="s">
+        <v>3191</v>
+      </c>
+      <c r="B1294" s="14" t="s">
+        <v>3192</v>
+      </c>
+      <c r="C1294" s="92" t="s">
+        <v>3193</v>
+      </c>
+      <c r="D1294" s="19">
+        <v>46445</v>
+      </c>
+      <c r="E1294" s="64"/>
+      <c r="F1294" s="64"/>
+    </row>
+    <row r="1295" spans="1:6" ht="102" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1295" s="3" t="s">
+        <v>3194</v>
+      </c>
+      <c r="B1295" s="10" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C1295" s="10" t="s">
+        <v>3195</v>
+      </c>
+      <c r="D1295" s="19">
+        <v>46448</v>
+      </c>
+      <c r="E1295" s="64"/>
+      <c r="F1295" s="64"/>
+    </row>
+    <row r="1296" spans="1:6" ht="210" x14ac:dyDescent="0.3">
+      <c r="A1296" s="59" t="s">
+        <v>2809</v>
+      </c>
+      <c r="B1296" s="10" t="s">
+        <v>2810</v>
+      </c>
+      <c r="C1296" s="78" t="s">
+        <v>3138</v>
+      </c>
+      <c r="D1296" s="26">
+        <v>46423</v>
+      </c>
+      <c r="E1296" s="64"/>
+      <c r="F1296" s="64"/>
+    </row>
+    <row r="1297" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A1297" s="3" t="s">
+        <v>2811</v>
+      </c>
+      <c r="B1297" s="14" t="s">
+        <v>2812</v>
+      </c>
+      <c r="C1297" s="78" t="s">
+        <v>3139</v>
+      </c>
+      <c r="D1297" s="26">
+        <v>46427</v>
+      </c>
+      <c r="E1297" s="64"/>
+      <c r="F1297" s="64"/>
+    </row>
+    <row r="1298" spans="1:6" ht="50.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1298" s="3" t="s">
+        <v>2813</v>
+      </c>
+      <c r="B1298" s="14" t="s">
+        <v>2814</v>
+      </c>
+      <c r="C1298" s="78" t="s">
+        <v>2815</v>
+      </c>
+      <c r="D1298" s="26">
+        <v>46429</v>
+      </c>
+      <c r="E1298" s="64"/>
+      <c r="F1298" s="64"/>
+    </row>
+    <row r="1299" spans="1:6" ht="409.5" x14ac:dyDescent="0.3">
+      <c r="A1299" s="2" t="s">
+        <v>2816</v>
+      </c>
+      <c r="B1299" s="10" t="s">
+        <v>2817</v>
+      </c>
+      <c r="C1299" s="78" t="s">
+        <v>2818</v>
+      </c>
+      <c r="D1299" s="19">
+        <v>46430</v>
+      </c>
+      <c r="E1299" s="64"/>
+      <c r="F1299" s="64"/>
+    </row>
+    <row r="1300" spans="1:6" ht="105" x14ac:dyDescent="0.3">
+      <c r="A1300" s="3" t="s">
+        <v>2819</v>
+      </c>
+      <c r="B1300" s="10" t="s">
+        <v>2820</v>
+      </c>
+      <c r="C1300" s="78" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D1300" s="26">
+        <v>46429</v>
+      </c>
+      <c r="E1300" s="64"/>
+      <c r="F1300" s="64"/>
+    </row>
+    <row r="1301" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1301" s="3" t="s">
+        <v>2821</v>
+      </c>
+      <c r="B1301" s="60" t="s">
+        <v>2822</v>
+      </c>
+      <c r="C1301" s="78" t="s">
+        <v>2823</v>
+      </c>
+      <c r="D1301" s="19">
+        <v>46435</v>
+      </c>
+      <c r="E1301" s="64"/>
+      <c r="F1301" s="64"/>
+    </row>
+    <row r="1302" spans="1:6" ht="42" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1302" s="3" t="s">
+        <v>2824</v>
+      </c>
+      <c r="B1302" s="10" t="s">
+        <v>2825</v>
+      </c>
+      <c r="C1302" s="78" t="s">
+        <v>2826</v>
+      </c>
+      <c r="D1302" s="19">
+        <v>46435</v>
+      </c>
+      <c r="E1302" s="64"/>
+      <c r="F1302" s="64"/>
+    </row>
+    <row r="1303" spans="1:6" ht="42" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1303" s="3" t="s">
+        <v>2828</v>
+      </c>
+      <c r="B1303" s="10" t="s">
+        <v>2829</v>
+      </c>
+      <c r="C1303" s="78" t="s">
+        <v>2830</v>
+      </c>
+      <c r="D1303" s="19">
+        <v>46436</v>
+      </c>
+      <c r="E1303" s="64"/>
+      <c r="F1303" s="64"/>
+    </row>
+    <row r="1304" spans="1:6" ht="136.5" x14ac:dyDescent="0.3">
+      <c r="A1304" s="3" t="s">
+        <v>2831</v>
+      </c>
+      <c r="B1304" s="14" t="s">
+        <v>2832</v>
+      </c>
+      <c r="C1304" s="78" t="s">
+        <v>2833</v>
+      </c>
+      <c r="D1304" s="19">
+        <v>46436</v>
+      </c>
+      <c r="E1304" s="64"/>
+      <c r="F1304" s="64"/>
+    </row>
+    <row r="1305" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1305" s="3" t="s">
+        <v>2834</v>
+      </c>
+      <c r="B1305" s="11" t="s">
+        <v>2835</v>
+      </c>
+      <c r="C1305" s="78" t="s">
+        <v>2836</v>
+      </c>
+      <c r="D1305" s="19">
+        <v>46437</v>
+      </c>
+      <c r="E1305" s="64"/>
+      <c r="F1305" s="64"/>
+    </row>
+    <row r="1306" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A1306" s="3" t="s">
+        <v>2837</v>
+      </c>
+      <c r="B1306" s="11" t="s">
+        <v>2838</v>
+      </c>
+      <c r="C1306" s="78" t="s">
+        <v>2839</v>
+      </c>
+      <c r="D1306" s="26">
+        <v>46437</v>
+      </c>
+      <c r="E1306" s="64"/>
+      <c r="F1306" s="64"/>
+    </row>
+    <row r="1307" spans="1:6" ht="126" x14ac:dyDescent="0.3">
+      <c r="A1307" s="3" t="s">
         <v>2841</v>
       </c>
-      <c r="C1276" s="84" t="s">
-[...50 lines deleted...]
-      <c r="D1279" s="20">
+      <c r="B1307" s="10" t="s">
+        <v>2840</v>
+      </c>
+      <c r="C1307" s="78" t="s">
+        <v>3140</v>
+      </c>
+      <c r="D1307" s="19">
+        <v>46438</v>
+      </c>
+      <c r="E1307" s="64"/>
+      <c r="F1307" s="64"/>
+    </row>
+    <row r="1308" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1308" s="91" t="s">
+        <v>3121</v>
+      </c>
+      <c r="B1308" s="14" t="s">
+        <v>3122</v>
+      </c>
+      <c r="C1308" s="92" t="s">
+        <v>3513</v>
+      </c>
+      <c r="D1308" s="19">
+        <v>46441</v>
+      </c>
+      <c r="E1308" s="64"/>
+      <c r="F1308" s="64"/>
+    </row>
+    <row r="1309" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A1309" s="91" t="s">
+        <v>3125</v>
+      </c>
+      <c r="B1309" s="93" t="s">
+        <v>2606</v>
+      </c>
+      <c r="C1309" s="92" t="s">
+        <v>3126</v>
+      </c>
+      <c r="D1309" s="19">
+        <v>46441</v>
+      </c>
+      <c r="F1309" s="64"/>
+    </row>
+    <row r="1310" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A1310" s="91" t="s">
+        <v>3127</v>
+      </c>
+      <c r="B1310" s="14" t="s">
+        <v>3128</v>
+      </c>
+      <c r="C1310" s="92" t="s">
+        <v>3129</v>
+      </c>
+      <c r="D1310" s="19">
+        <v>46442</v>
+      </c>
+      <c r="F1310" s="64"/>
+    </row>
+    <row r="1311" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1311" s="91" t="s">
+        <v>3130</v>
+      </c>
+      <c r="B1311" s="14" t="s">
+        <v>3131</v>
+      </c>
+      <c r="C1311" s="92" t="s">
+        <v>3514</v>
+      </c>
+      <c r="D1311" s="19">
+        <v>46438</v>
+      </c>
+      <c r="F1311" s="64"/>
+    </row>
+    <row r="1312" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1312" s="91" t="s">
+        <v>3133</v>
+      </c>
+      <c r="B1312" s="14" t="s">
+        <v>3134</v>
+      </c>
+      <c r="C1312" s="92" t="s">
+        <v>3697</v>
+      </c>
+      <c r="D1312" s="19">
+        <v>46443</v>
+      </c>
+      <c r="F1312" s="64"/>
+    </row>
+    <row r="1313" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1313" s="91" t="s">
+        <v>3135</v>
+      </c>
+      <c r="B1313" s="93" t="s">
+        <v>3136</v>
+      </c>
+      <c r="C1313" s="92" t="s">
+        <v>3698</v>
+      </c>
+      <c r="D1313" s="19">
+        <v>46443</v>
+      </c>
+      <c r="F1313" s="64"/>
+    </row>
+    <row r="1314" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1314" s="91" t="s">
+        <v>3180</v>
+      </c>
+      <c r="B1314" s="14" t="s">
+        <v>3181</v>
+      </c>
+      <c r="C1314" s="92" t="s">
+        <v>11</v>
+      </c>
+      <c r="D1314" s="19">
+        <v>46443</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1315" s="91" t="s">
+        <v>3182</v>
+      </c>
+      <c r="B1315" s="14" t="s">
+        <v>3183</v>
+      </c>
+      <c r="C1315" s="100" t="s">
+        <v>3184</v>
+      </c>
+      <c r="D1315" s="19">
+        <v>46445</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:6" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1316" s="3" t="s">
+        <v>3185</v>
+      </c>
+      <c r="B1316" s="14" t="s">
+        <v>3186</v>
+      </c>
+      <c r="C1316" s="10" t="s">
+        <v>3187</v>
+      </c>
+      <c r="D1316" s="19">
+        <v>46445</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:6" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1317" s="91" t="s">
+        <v>3188</v>
+      </c>
+      <c r="B1317" s="14" t="s">
+        <v>3189</v>
+      </c>
+      <c r="C1317" s="92" t="s">
+        <v>3190</v>
+      </c>
+      <c r="D1317" s="19">
+        <v>46445</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:6" ht="73" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1318" s="91" t="s">
+        <v>3191</v>
+      </c>
+      <c r="B1318" s="14" t="s">
+        <v>3192</v>
+      </c>
+      <c r="C1318" s="92" t="s">
+        <v>3193</v>
+      </c>
+      <c r="D1318" s="19">
+        <v>46445</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:6" ht="104.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1319" s="3" t="s">
+        <v>3194</v>
+      </c>
+      <c r="B1319" s="10" t="s">
+        <v>1784</v>
+      </c>
+      <c r="C1319" s="10" t="s">
+        <v>3195</v>
+      </c>
+      <c r="D1319" s="19">
+        <v>46448</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:6" ht="304.5" x14ac:dyDescent="0.3">
+      <c r="A1320" s="91" t="s">
+        <v>3204</v>
+      </c>
+      <c r="B1320" s="11" t="s">
+        <v>3205</v>
+      </c>
+      <c r="C1320" s="78" t="s">
+        <v>3206</v>
+      </c>
+      <c r="D1320" s="19">
+        <v>46211</v>
+      </c>
+      <c r="E1320" s="64"/>
+      <c r="F1320" s="64"/>
+    </row>
+    <row r="1321" spans="1:6" ht="25.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1321" s="91" t="s">
+        <v>672</v>
+      </c>
+      <c r="B1321" s="14" t="s">
+        <v>673</v>
+      </c>
+      <c r="C1321" s="78" t="s">
+        <v>674</v>
+      </c>
+      <c r="D1321" s="102">
+        <v>46449</v>
+      </c>
+      <c r="F1321" s="64"/>
+    </row>
+    <row r="1322" spans="1:6" ht="23.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1322" s="91" t="s">
+        <v>3207</v>
+      </c>
+      <c r="B1322" s="14" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C1322" s="78" t="s">
+        <v>3208</v>
+      </c>
+      <c r="D1322" s="103">
+        <v>46449</v>
+      </c>
+      <c r="F1322" s="64"/>
+    </row>
+    <row r="1323" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1323" s="91" t="s">
+        <v>3209</v>
+      </c>
+      <c r="B1323" s="11" t="s">
+        <v>3210</v>
+      </c>
+      <c r="C1323" s="78" t="s">
+        <v>3211</v>
+      </c>
+      <c r="D1323" s="103">
+        <v>46449</v>
+      </c>
+      <c r="F1323" s="64"/>
+    </row>
+    <row r="1324" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1324" s="1" t="s">
+        <v>3202</v>
+      </c>
+      <c r="B1324" s="10" t="s">
+        <v>2176</v>
+      </c>
+      <c r="C1324" s="82" t="s">
+        <v>3203</v>
+      </c>
+      <c r="D1324" s="103">
+        <v>46495</v>
+      </c>
+      <c r="F1324" s="64"/>
+    </row>
+    <row r="1325" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A1325" s="3" t="s">
+        <v>3212</v>
+      </c>
+      <c r="B1325" s="93" t="s">
+        <v>3213</v>
+      </c>
+      <c r="C1325" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1325" s="19">
+        <v>46447</v>
+      </c>
+      <c r="E1325" s="104"/>
+      <c r="F1325" s="64"/>
+    </row>
+    <row r="1326" spans="1:6" ht="46.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1326" s="91" t="s">
+        <v>3214</v>
+      </c>
+      <c r="B1326" s="14" t="s">
+        <v>3215</v>
+      </c>
+      <c r="C1326" s="92" t="s">
+        <v>3515</v>
+      </c>
+      <c r="D1326" s="19">
+        <v>46452</v>
+      </c>
+      <c r="F1326" s="64"/>
+    </row>
+    <row r="1327" spans="1:6" ht="98" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1327" s="91" t="s">
+        <v>3216</v>
+      </c>
+      <c r="B1327" s="14" t="s">
+        <v>3217</v>
+      </c>
+      <c r="C1327" s="92" t="s">
+        <v>3605</v>
+      </c>
+      <c r="D1327" s="19">
+        <v>46452</v>
+      </c>
+      <c r="F1327" s="64"/>
+    </row>
+    <row r="1328" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1328" s="91" t="s">
+        <v>3218</v>
+      </c>
+      <c r="B1328" s="14" t="s">
+        <v>3219</v>
+      </c>
+      <c r="C1328" s="92" t="s">
+        <v>3220</v>
+      </c>
+      <c r="D1328" s="19">
+        <v>46456</v>
+      </c>
+      <c r="E1328" s="105"/>
+      <c r="F1328" s="64"/>
+    </row>
+    <row r="1329" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A1329" s="91" t="s">
+        <v>3221</v>
+      </c>
+      <c r="B1329" s="10" t="s">
+        <v>382</v>
+      </c>
+      <c r="C1329" s="106" t="s">
+        <v>3222</v>
+      </c>
+      <c r="D1329" s="19">
+        <v>46507</v>
+      </c>
+      <c r="F1329" s="64"/>
+    </row>
+    <row r="1330" spans="1:6" ht="35" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1330" s="91" t="s">
+        <v>3223</v>
+      </c>
+      <c r="B1330" s="14" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C1330" s="92" t="s">
+        <v>3699</v>
+      </c>
+      <c r="D1330" s="19">
+        <v>46457</v>
+      </c>
+      <c r="F1330" s="64"/>
+    </row>
+    <row r="1331" spans="1:6" ht="43" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1331" s="91" t="s">
+        <v>3225</v>
+      </c>
+      <c r="B1331" s="14" t="s">
+        <v>3226</v>
+      </c>
+      <c r="C1331" s="92" t="s">
+        <v>3700</v>
+      </c>
+      <c r="D1331" s="19">
+        <v>46457</v>
+      </c>
+      <c r="F1331" s="64"/>
+    </row>
+    <row r="1332" spans="1:6" ht="63" x14ac:dyDescent="0.3">
+      <c r="A1332" s="91" t="s">
+        <v>3227</v>
+      </c>
+      <c r="B1332" s="93" t="s">
+        <v>3228</v>
+      </c>
+      <c r="C1332" s="107" t="s">
+        <v>3229</v>
+      </c>
+      <c r="D1332" s="102">
+        <v>46457</v>
+      </c>
+      <c r="E1332" s="105"/>
+      <c r="F1332" s="64"/>
+    </row>
+    <row r="1333" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A1333" s="3" t="s">
+        <v>3230</v>
+      </c>
+      <c r="B1333" s="10" t="s">
+        <v>3231</v>
+      </c>
+      <c r="C1333" s="78" t="s">
+        <v>3516</v>
+      </c>
+      <c r="D1333" s="26">
+        <v>46464</v>
+      </c>
+      <c r="F1333" s="64"/>
+    </row>
+    <row r="1334" spans="1:6" ht="159" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1334" s="91" t="s">
+        <v>3232</v>
+      </c>
+      <c r="B1334" s="14" t="s">
+        <v>3233</v>
+      </c>
+      <c r="C1334" s="92" t="s">
+        <v>3234</v>
+      </c>
+      <c r="D1334" s="19">
+        <v>46458</v>
+      </c>
+      <c r="F1334" s="64"/>
+    </row>
+    <row r="1335" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A1335" s="91" t="s">
+        <v>3235</v>
+      </c>
+      <c r="B1335" s="14" t="s">
+        <v>3236</v>
+      </c>
+      <c r="C1335" s="107" t="s">
+        <v>3237</v>
+      </c>
+      <c r="D1335" s="102">
+        <v>46459</v>
+      </c>
+      <c r="F1335" s="64"/>
+    </row>
+    <row r="1336" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1336" s="91" t="s">
+        <v>3238</v>
+      </c>
+      <c r="B1336" s="14" t="s">
+        <v>3239</v>
+      </c>
+      <c r="C1336" s="92" t="s">
+        <v>3701</v>
+      </c>
+      <c r="D1336" s="19">
+        <v>46459</v>
+      </c>
+      <c r="F1336" s="64"/>
+    </row>
+    <row r="1337" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1337" s="3" t="s">
+        <v>3240</v>
+      </c>
+      <c r="B1337" s="10" t="s">
+        <v>3241</v>
+      </c>
+      <c r="C1337" s="78" t="s">
+        <v>3242</v>
+      </c>
+      <c r="D1337" s="26">
+        <v>46532</v>
+      </c>
+      <c r="F1337" s="64"/>
+    </row>
+    <row r="1338" spans="1:6" ht="32" x14ac:dyDescent="0.3">
+      <c r="A1338" s="108" t="s">
+        <v>3243</v>
+      </c>
+      <c r="B1338" s="14" t="s">
+        <v>3244</v>
+      </c>
+      <c r="C1338" s="92" t="s">
+        <v>3245</v>
+      </c>
+      <c r="D1338" s="19">
+        <v>46465</v>
+      </c>
+      <c r="E1338" s="105"/>
+      <c r="F1338" s="64"/>
+    </row>
+    <row r="1339" spans="1:6" ht="115.5" x14ac:dyDescent="0.3">
+      <c r="A1339" s="3" t="s">
+        <v>3246</v>
+      </c>
+      <c r="B1339" s="10" t="s">
+        <v>3247</v>
+      </c>
+      <c r="C1339" s="109" t="s">
+        <v>3517</v>
+      </c>
+      <c r="D1339" s="19">
+        <v>46429</v>
+      </c>
+      <c r="F1339" s="64"/>
+    </row>
+    <row r="1340" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1340" s="91" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B1340" s="14" t="s">
+        <v>1722</v>
+      </c>
+      <c r="C1340" s="78" t="s">
+        <v>3702</v>
+      </c>
+      <c r="D1340" s="102">
+        <v>46506</v>
+      </c>
+      <c r="F1340" s="64"/>
+    </row>
+    <row r="1341" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1341" s="91" t="s">
+        <v>3518</v>
+      </c>
+      <c r="B1341" s="21" t="s">
+        <v>3519</v>
+      </c>
+      <c r="C1341" s="78" t="s">
+        <v>3520</v>
+      </c>
+      <c r="D1341" s="19">
+        <v>46465</v>
+      </c>
+      <c r="F1341" s="64"/>
+    </row>
+    <row r="1342" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1342" s="91" t="s">
+        <v>3521</v>
+      </c>
+      <c r="B1342" s="14" t="s">
+        <v>3522</v>
+      </c>
+      <c r="C1342" s="78" t="s">
+        <v>3523</v>
+      </c>
+      <c r="D1342" s="19">
+        <v>46465</v>
+      </c>
+      <c r="F1342" s="64"/>
+    </row>
+    <row r="1343" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1343" s="3" t="s">
+        <v>3525</v>
+      </c>
+      <c r="B1343" s="10" t="s">
+        <v>3526</v>
+      </c>
+      <c r="C1343" s="78" t="s">
+        <v>3527</v>
+      </c>
+      <c r="D1343" s="19">
+        <v>46507</v>
+      </c>
+      <c r="F1343" s="64"/>
+    </row>
+    <row r="1344" spans="1:6" ht="42" x14ac:dyDescent="0.3">
+      <c r="A1344" s="91" t="s">
+        <v>3529</v>
+      </c>
+      <c r="B1344" s="14" t="s">
+        <v>3528</v>
+      </c>
+      <c r="C1344" s="92" t="s">
+        <v>3530</v>
+      </c>
+      <c r="D1344" s="19">
+        <v>46466</v>
+      </c>
+      <c r="F1344" s="64"/>
+    </row>
+    <row r="1345" spans="1:6" ht="32" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1345" s="91" t="s">
+        <v>3531</v>
+      </c>
+      <c r="B1345" s="14" t="s">
+        <v>3532</v>
+      </c>
+      <c r="C1345" s="100" t="s">
+        <v>3533</v>
+      </c>
+      <c r="D1345" s="102">
+        <v>46469</v>
+      </c>
+      <c r="F1345" s="64"/>
+    </row>
+    <row r="1346" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A1346" s="3" t="s">
+        <v>3534</v>
+      </c>
+      <c r="B1346" s="10" t="s">
+        <v>3535</v>
+      </c>
+      <c r="C1346" s="84" t="s">
+        <v>13</v>
+      </c>
+      <c r="D1346" s="26">
+        <v>46470</v>
+      </c>
+      <c r="F1346" s="64"/>
+    </row>
+    <row r="1347" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1347" s="91" t="s">
+        <v>3537</v>
+      </c>
+      <c r="B1347" s="14" t="s">
+        <v>3538</v>
+      </c>
+      <c r="C1347" s="92" t="s">
+        <v>3539</v>
+      </c>
+      <c r="D1347" s="103">
+        <v>46470</v>
+      </c>
+      <c r="E1347" s="105"/>
+      <c r="F1347" s="64"/>
+    </row>
+    <row r="1348" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1348" s="91" t="s">
+        <v>3540</v>
+      </c>
+      <c r="B1348" s="93" t="s">
+        <v>3541</v>
+      </c>
+      <c r="C1348" s="92" t="s">
+        <v>3542</v>
+      </c>
+      <c r="D1348" s="102">
+        <v>46150</v>
+      </c>
+      <c r="F1348" s="64"/>
+    </row>
+    <row r="1349" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1349" s="91" t="s">
+        <v>3543</v>
+      </c>
+      <c r="B1349" s="14" t="s">
+        <v>3544</v>
+      </c>
+      <c r="C1349" s="92" t="s">
+        <v>3545</v>
+      </c>
+      <c r="D1349" s="19">
+        <v>46471</v>
+      </c>
+      <c r="F1349" s="64"/>
+    </row>
+    <row r="1350" spans="1:6" ht="21" x14ac:dyDescent="0.3">
+      <c r="A1350" s="91" t="s">
+        <v>3546</v>
+      </c>
+      <c r="B1350" s="14" t="s">
+        <v>3547</v>
+      </c>
+      <c r="C1350" s="92" t="s">
+        <v>3548</v>
+      </c>
+      <c r="D1350" s="19">
         <v>46472</v>
       </c>
-      <c r="E1279" s="70"/>
-[...460 lines deleted...]
-      <c r="D1308" s="20">
+      <c r="F1350" s="64"/>
+    </row>
+    <row r="1351" spans="1:6" ht="25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1351" s="3" t="s">
+        <v>3550</v>
+      </c>
+      <c r="B1351" s="92" t="s">
+        <v>3551</v>
+      </c>
+      <c r="C1351" s="107" t="s">
+        <v>3606</v>
+      </c>
+      <c r="D1351" s="26">
+        <v>46477</v>
+      </c>
+      <c r="F1351" s="64"/>
+    </row>
+    <row r="1352" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A1352" s="91" t="s">
+        <v>3552</v>
+      </c>
+      <c r="B1352" s="14" t="s">
+        <v>3553</v>
+      </c>
+      <c r="C1352" s="110" t="s">
+        <v>3554</v>
+      </c>
+      <c r="D1352" s="26">
+        <v>46478</v>
+      </c>
+      <c r="E1352" s="105" t="s">
+        <v>3555</v>
+      </c>
+      <c r="F1352" s="64"/>
+    </row>
+    <row r="1353" spans="1:6" ht="178.5" x14ac:dyDescent="0.3">
+      <c r="A1353" s="91" t="s">
+        <v>3556</v>
+      </c>
+      <c r="B1353" s="14" t="s">
+        <v>3557</v>
+      </c>
+      <c r="C1353" s="107" t="s">
+        <v>3558</v>
+      </c>
+      <c r="D1353" s="26">
+        <v>46477</v>
+      </c>
+      <c r="F1353" s="64"/>
+    </row>
+    <row r="1354" spans="1:6" ht="210" x14ac:dyDescent="0.3">
+      <c r="A1354" s="3" t="s">
+        <v>3559</v>
+      </c>
+      <c r="B1354" s="10" t="s">
+        <v>3560</v>
+      </c>
+      <c r="C1354" s="111" t="s">
+        <v>3561</v>
+      </c>
+      <c r="D1354" s="19">
         <v>46438</v>
       </c>
-      <c r="E1308" s="70"/>
-[...864 lines deleted...]
-      <c r="F1364" s="70"/>
+      <c r="F1354" s="64"/>
+    </row>
+    <row r="1355" spans="1:6" ht="52.5" x14ac:dyDescent="0.3">
+      <c r="A1355" s="3" t="s">
+        <v>3562</v>
+      </c>
+      <c r="B1355" s="10" t="s">
+        <v>3563</v>
+      </c>
+      <c r="C1355" s="109" t="s">
+        <v>3607</v>
+      </c>
+      <c r="D1355" s="19">
+        <v>46297</v>
+      </c>
+      <c r="F1355" s="64"/>
+    </row>
+    <row r="1356" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A1356" s="91" t="s">
+        <v>3564</v>
+      </c>
+      <c r="B1356" s="14" t="s">
+        <v>3565</v>
+      </c>
+      <c r="C1356" s="92" t="s">
+        <v>3703</v>
+      </c>
+      <c r="D1356" s="26">
+        <v>46477</v>
+      </c>
+      <c r="F1356" s="64"/>
+    </row>
+    <row r="1357" spans="1:6" ht="73.5" x14ac:dyDescent="0.3">
+      <c r="A1357" s="2" t="s">
+        <v>3566</v>
+      </c>
+      <c r="B1357" s="11" t="s">
+        <v>3567</v>
+      </c>
+      <c r="C1357" s="10" t="s">
+        <v>622</v>
+      </c>
+      <c r="D1357" s="19">
+        <v>46478</v>
+      </c>
+      <c r="F1357" s="64"/>
+    </row>
+    <row r="1358" spans="1:6" ht="105" x14ac:dyDescent="0.3">
+      <c r="A1358" s="44" t="s">
+        <v>3568</v>
+      </c>
+      <c r="B1358" s="21" t="s">
+        <v>3569</v>
+      </c>
+      <c r="C1358" s="92" t="s">
+        <v>3570</v>
+      </c>
+      <c r="D1358" s="26">
+        <v>46478</v>
+      </c>
+      <c r="F1358" s="64"/>
+    </row>
+    <row r="1359" spans="1:6" ht="31.5" x14ac:dyDescent="0.3">
+      <c r="A1359" s="3" t="s">
+        <v>3571</v>
+      </c>
+      <c r="B1359" s="10" t="s">
+        <v>3572</v>
+      </c>
+      <c r="C1359" s="109" t="s">
+        <v>3573</v>
+      </c>
+      <c r="D1359" s="26">
+        <v>46533</v>
+      </c>
+      <c r="F1359" s="64"/>
+    </row>
+    <row r="1360" spans="1:6" ht="147" x14ac:dyDescent="0.3">
+      <c r="A1360" s="91" t="s">
+        <v>3574</v>
+      </c>
+      <c r="B1360" s="93" t="s">
+        <v>3575</v>
+      </c>
+      <c r="C1360" s="92" t="s">
+        <v>3576</v>
+      </c>
+      <c r="D1360" s="26">
+        <v>46485</v>
+      </c>
+      <c r="E1360" s="105"/>
+      <c r="F1360" s="64"/>
+    </row>
+    <row r="1361" spans="1:6" ht="84" x14ac:dyDescent="0.3">
+      <c r="A1361" s="3" t="s">
+        <v>3577</v>
+      </c>
+      <c r="B1361" s="10" t="s">
+        <v>3578</v>
+      </c>
+      <c r="C1361" s="109" t="s">
+        <v>13</v>
+      </c>
+      <c r="D1361" s="19">
+        <v>46134</v>
+      </c>
+      <c r="F1361" s="64"/>
+    </row>
+    <row r="1362" spans="1:6" ht="346.5" x14ac:dyDescent="0.3">
+      <c r="A1362" s="91" t="s">
+        <v>3579</v>
+      </c>
+      <c r="B1362" s="14" t="s">
+        <v>3580</v>
+      </c>
+      <c r="C1362" s="112" t="s">
+        <v>3581</v>
+      </c>
+      <c r="D1362" s="26">
+        <v>46484</v>
+      </c>
+      <c r="F1362" s="64"/>
+    </row>
+    <row r="1363" spans="1:6" ht="252" x14ac:dyDescent="0.3">
+      <c r="A1363" s="4" t="s">
+        <v>3585</v>
+      </c>
+      <c r="B1363" s="10" t="s">
+        <v>3583</v>
+      </c>
+      <c r="C1363" s="113" t="s">
+        <v>3584</v>
+      </c>
+      <c r="D1363" s="102">
+        <v>46485</v>
+      </c>
+      <c r="E1363" s="105"/>
+      <c r="F1363" s="64"/>
+    </row>
+    <row r="1364" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A1364" s="91" t="s">
+        <v>3586</v>
+      </c>
+      <c r="B1364" s="14" t="s">
+        <v>3587</v>
+      </c>
+      <c r="C1364" s="92" t="s">
+        <v>3608</v>
+      </c>
+      <c r="D1364" s="102">
+        <v>46486</v>
+      </c>
+      <c r="F1364" s="64"/>
+    </row>
+    <row r="1365" spans="1:6" ht="409.5" x14ac:dyDescent="0.3">
+      <c r="A1365" s="114" t="s">
+        <v>3588</v>
+      </c>
+      <c r="B1365" s="14" t="s">
+        <v>3589</v>
+      </c>
+      <c r="C1365" s="107" t="s">
+        <v>3590</v>
+      </c>
+      <c r="D1365" s="102">
+        <v>46486</v>
+      </c>
+      <c r="E1365" s="105"/>
+      <c r="F1365" s="64"/>
+    </row>
+    <row r="1366" spans="1:6" ht="21.5" x14ac:dyDescent="0.3">
+      <c r="A1366" s="49" t="s">
+        <v>3591</v>
+      </c>
+      <c r="B1366" s="14" t="s">
+        <v>3592</v>
+      </c>
+      <c r="C1366" s="10" t="s">
+        <v>3593</v>
+      </c>
+      <c r="D1366" s="102">
+        <v>46487</v>
+      </c>
+      <c r="F1366" s="64"/>
     </row>
   </sheetData>
-  <autoFilter ref="A5:D1364" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <sortCondition sortBy="icon" ref="A237"/>
+  <autoFilter ref="A5:D1366" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:F231">
+    <sortCondition sortBy="icon" ref="A232"/>
   </sortState>
   <dataConsolidate/>
   <mergeCells count="1">
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="C1321" r:id="rId1" display="apģērbi, smaržas; smaržvielas u.c." xr:uid="{3729B786-7710-465C-927B-F314B612522D}"/>
-[...10 lines deleted...]
-    <hyperlink ref="C1332" r:id="rId12" display="atmiņas spēles,  pārtikas preču iepirkumu maisiņi, dekoratīvie magnēti, magnētu logotipu dizains t-krekliem,  piespraudes u.c." xr:uid="{AB0FE24E-AC6C-4E16-BDCF-6DCF3F8BF328}"/>
+    <hyperlink ref="C1296" r:id="rId1" display="apģērbi, smaržas; smaržvielas u.c." xr:uid="{3729B786-7710-465C-927B-F314B612522D}"/>
+    <hyperlink ref="C1297" r:id="rId2" display="kases aparāti; elektroniskie svari; aparāti banknošu autentiskuma pārbaudei, banknošu skaitīšanas iekārtas, rēķināšanas mašīnas; optisko disku un svītrkodu lasītāji, printeri izmantošanai ar datoriem, kartes ar mikroprocesoriem, biroja piederumi u.c." xr:uid="{A4C168C5-9D43-4E63-9F22-CE486EAC45AF}"/>
+    <hyperlink ref="C1298" r:id="rId3" xr:uid="{507F52E6-9328-448D-ABA7-1902F9162E0E}"/>
+    <hyperlink ref="C1299" r:id="rId4" xr:uid="{5FAFE772-B22F-4D1B-B9ED-7F67EEBB248A}"/>
+    <hyperlink ref="C1300" r:id="rId5" xr:uid="{9341F52E-F899-41A0-9BDC-2A38DDD019DC}"/>
+    <hyperlink ref="C1301" r:id="rId6" xr:uid="{24560AAC-90C9-42E5-9F38-A2E9780AC81D}"/>
+    <hyperlink ref="C1302" r:id="rId7" xr:uid="{459B4132-8550-4BD1-824A-8A28AFD54646}"/>
+    <hyperlink ref="C1303" r:id="rId8" xr:uid="{C054FF94-B9FB-4B22-A291-4C9BA75D3190}"/>
+    <hyperlink ref="C1304" r:id="rId9" display="multivitamīnu preparāti farmaceitiskie preparāti un vielas... gremošanas līdzekļi farmaceitiskiem nolūkiem paracetamols, paracetamola preparāti iekšķīgai lietošanai... pretsāpju līdzekļi, zobu birstes, mutes skalošanas līdzeklis, zobu pasta,zobu birstes, mutes skalošanas līdzeklis, protēžu līmes; tīrīšanas līdzekļi u.c." xr:uid="{403C0868-B36C-4EE1-A65D-B8E78321415A}"/>
+    <hyperlink ref="C1305" r:id="rId10" xr:uid="{368E5F7D-3496-4DCA-A3F1-4829356DABFC}"/>
+    <hyperlink ref="C1306" r:id="rId11" xr:uid="{081195F7-387D-4E7A-87ED-51E0D65AF6F0}"/>
+    <hyperlink ref="C1307" r:id="rId12" display="atmiņas spēles,  pārtikas preču iepirkumu maisiņi, dekoratīvie magnēti, magnētu logotipu dizains t-krekliem,  piespraudes u.c." xr:uid="{AB0FE24E-AC6C-4E16-BDCF-6DCF3F8BF328}"/>
     <hyperlink ref="C6" r:id="rId13" xr:uid="{B2BACACA-6DDF-4C69-B488-395A421ACA37}"/>
     <hyperlink ref="C7" r:id="rId14" xr:uid="{C69BF947-17DC-48A6-8654-62BE0F7C8362}"/>
     <hyperlink ref="C9" r:id="rId15" xr:uid="{6D720CCE-49CE-459A-806F-19AF3BCF606A}"/>
     <hyperlink ref="C10" r:id="rId16" xr:uid="{1F0C9ED0-15E8-442C-A17C-250BA12FC48C}"/>
     <hyperlink ref="C11" r:id="rId17" xr:uid="{2ED88169-E032-4185-86E3-90A21ECAE8E7}"/>
     <hyperlink ref="C12" r:id="rId18" xr:uid="{530845F4-1B91-4CC2-A611-12221DB5D1D4}"/>
     <hyperlink ref="C13" r:id="rId19" display="apģērbi, aksesuāri, rotaļlietas u.c." xr:uid="{0790B49C-9F67-49DD-ABA4-8CABF7927357}"/>
     <hyperlink ref="C16" r:id="rId20" xr:uid="{1205DCB9-F61E-420B-8ADD-27474509F18E}"/>
     <hyperlink ref="C17" r:id="rId21" display="naži,virtuves piederumi" xr:uid="{CC8404AB-A0B9-4D21-B18E-54C2C24F803A}"/>
     <hyperlink ref="C18" r:id="rId22" display="somas,ādas izstrādājumi,u.c." xr:uid="{1480927F-D197-41A9-8E30-8834BD4DFA6E}"/>
     <hyperlink ref="C19" r:id="rId23" display="Lauksaimniecības iekārtas" xr:uid="{C0DA901B-72AF-4F3E-B438-5AA5AB905BCD}"/>
     <hyperlink ref="C20" r:id="rId24" xr:uid="{32A675AE-40E6-4835-945B-F4477B39ADE9}"/>
     <hyperlink ref="C21" r:id="rId25" xr:uid="{9AFE4C74-CD44-4361-AD43-2612904302FC}"/>
     <hyperlink ref="C22" r:id="rId26" xr:uid="{803DF8C9-1102-4809-8885-39B3590A951D}"/>
     <hyperlink ref="C23" r:id="rId27" display="elektromotori,sūkņi,krāni u.c." xr:uid="{A39D0410-BB90-4E23-AE94-7E3B800FD1E6}"/>
     <hyperlink ref="C24" r:id="rId28" display="pretsāpju līdzeklis kaklam  Strepsils" xr:uid="{B1EAB8DC-72F1-4289-92A1-B2E4AD89DCFB}"/>
     <hyperlink ref="C25" r:id="rId29" display="rotaļlietas,suvenīri iPhone un iPad skolai" xr:uid="{D49AB803-52D8-43F6-8A90-A6EC20AB5C47}"/>
     <hyperlink ref="C26" r:id="rId30" display="apģērbi,apavi,somas un aksesuāri" xr:uid="{96388EB8-A8C5-426F-837D-FAEA5CE5BFDE}"/>
     <hyperlink ref="C27" r:id="rId31" xr:uid="{9B8602BC-6D45-47E9-8BCB-61956534BAD3}"/>
     <hyperlink ref="C29" r:id="rId32" display="Uztura bagātinātāji; diētiskās pārtikas piedevas;vitamīni; minerāli un minerālu preparāti; omega-3 taukskābes, fosfolipīdi un antioksidanti, Pārtikas eļļas un tauki,u.c." xr:uid="{EB811F77-C0F2-4952-9D31-DC5A56CAFCE5}"/>
     <hyperlink ref="C28" r:id="rId33" display="zobu pasta un mutes skalojamais ūdenis;ķermeņa un ādas kopšanas līdzekļi,dezodorants;antiperspiranti,ziepes, skūšanās krēmi un ādas losjoni, matu kopšanas līdzekļi,u.c." xr:uid="{ED35BBEE-A6F0-4CD1-89FF-B7E91F7117E3}"/>
     <hyperlink ref="C30" r:id="rId34" xr:uid="{39881BE9-74C8-43B2-BA6B-8DB9F0C6083A}"/>
     <hyperlink ref="C31" r:id="rId35" display="dažādas skaistumkomšanas  preces, šampūni, krēmi, dezodoranti, u.c" xr:uid="{A4EF7E0E-367D-41C7-8A22-12838B0E9E84}"/>
     <hyperlink ref="C32" r:id="rId36" display="skaistumkopšanas līdzekļi,parfimērija,kosmētika,krēmi,dezodoranti,aksesuāri,u.c." xr:uid="{6AA78671-37FA-497C-8362-86A2E879B41B}"/>
     <hyperlink ref="C33" r:id="rId37" xr:uid="{A68203AE-22E5-4979-AA7E-D3DAED505AB4}"/>
     <hyperlink ref="C37" r:id="rId38" display="pulksteņi,u.c " xr:uid="{649427F7-471B-499E-9641-47170C68C1FA}"/>
     <hyperlink ref="C38" r:id="rId39" display="pulksteņi,u.c " xr:uid="{21D9B92A-6EF4-4510-9430-931B79D6D588}"/>
     <hyperlink ref="C39" r:id="rId40" display="sporta preces,hokeja nūjas" xr:uid="{F42F2D2A-15B1-42E3-9CF6-CA60888C2335}"/>
     <hyperlink ref="C44" r:id="rId41" display="vilnas spoles,dzijas un diegi tekstilizstrādājumiem" xr:uid="{7EF34840-3E92-4811-AD5A-112C44DE262B}"/>
     <hyperlink ref="C45" r:id="rId42" xr:uid="{747E8D76-B332-42B3-B267-41605B9428DB}"/>
     <hyperlink ref="C46" r:id="rId43" xr:uid="{E3AEAF36-D010-4A98-8508-0F984B364067}"/>
     <hyperlink ref="C49" r:id="rId44" display="\\dks.vid.gov.lv@SSL\DavWWWRoot\muita\kontr\Intelektuālā īpašuma aizsardzība\Tiesību subjektu pieteikumi\Pielikumi\5 11 Inc 2015" xr:uid="{F6BF4859-66AC-43D8-AF84-59ABC86D5F3A}"/>
     <hyperlink ref="C51" r:id="rId45" xr:uid="{4D3E4734-CC97-433A-AD75-7FA905FCA401}"/>
     <hyperlink ref="C52" r:id="rId46" xr:uid="{FAC24C11-6D75-4767-9E8D-5E06DE50C9C0}"/>
     <hyperlink ref="C53" r:id="rId47" xr:uid="{B7A09BD1-C135-4105-AFDB-D9D7CF5CB7E2}"/>
     <hyperlink ref="C54" r:id="rId48" display="Transporta līdzekļi,visas rezerves daļas,tehniskās eļļas un ziedes; smērvielas,atslēgu piekariņi,     aksesuāri,u.c." xr:uid="{10EC4180-EAE2-4874-A18C-A64C4F849FD4}"/>
     <hyperlink ref="C55" r:id="rId49" xr:uid="{B645CB21-0FAF-4088-ADDF-FBD9630ED3B1}"/>
     <hyperlink ref="C56" r:id="rId50" display="šaujamieroči,    munīcija un šāviņi,spēles,rotaļlietas,apģērbs, papīrs, kartons, siksniņas adapteris, Aizsardzības lietas / vāciņi telefoniem, kameras siksnas / siksnas, skatu meklētājam,u.c" xr:uid="{CBCA3DFE-79D7-4C3A-83C8-40157269F153}"/>
     <hyperlink ref="C57" r:id="rId51" xr:uid="{A2C23D3E-B2E6-4A18-8CD9-CE287871BD09}"/>
     <hyperlink ref="C58" r:id="rId52" xr:uid="{A372280B-6C58-4B74-AADB-27E16D4AD88F}"/>
     <hyperlink ref="C61" r:id="rId53" display="pulksteņi,kalkulatori" xr:uid="{09393CE1-A7DB-4429-BC38-8406176B4008}"/>
     <hyperlink ref="C62" r:id="rId54" xr:uid="{DD2E21F4-E143-4B84-8F1D-10CB1AE9B6ED}"/>
     <hyperlink ref="C64" r:id="rId55" xr:uid="{99E1859C-5D80-4068-9DE0-834B878FCD43}"/>
     <hyperlink ref="C66" r:id="rId56" xr:uid="{2C508F5E-82BB-473C-94D7-9C29ADDD61CD}"/>
-    <hyperlink ref="C67" r:id="rId57" xr:uid="{42D171F3-9B7D-4185-A851-905BEBFF3460}"/>
-[...1260 lines deleted...]
-    <hyperlink ref="C998" r:id="rId1318" display="Aktuālo pieprasījumu saraksts 11.04.2025.xlsx" xr:uid="{CB05A1FC-52D4-4D08-9481-E7F32F84D04F}"/>
+    <hyperlink ref="C67" r:id="rId57" display="apģērbi,cepures,  apavi, aksesuāri u.c." xr:uid="{7A89698C-F06C-4963-81A8-9F8C0F7BD924}"/>
+    <hyperlink ref="C68" r:id="rId58" display="Piel/Mitre Sports International Limited" xr:uid="{32FDC333-FA37-403B-9C97-DCF76253A856}"/>
+    <hyperlink ref="C69" r:id="rId59" xr:uid="{E2BE5B6C-63AA-4C18-A331-B405E9F9A09F}"/>
+    <hyperlink ref="C70" r:id="rId60" display="sadzīves preces" xr:uid="{C22CBF27-8426-4A4A-A385-9D2061437E6D}"/>
+    <hyperlink ref="C71" r:id="rId61" display="somas, maki u.c" xr:uid="{4C4D6A58-9921-42AC-976B-F4C86862C356}"/>
+    <hyperlink ref="C72" r:id="rId62" display="šaujamieroči,gāzes baloniņi,lukturi,apģērbi u.c " xr:uid="{F9EDBF17-9275-44A7-A90F-CB3E6C00C23E}"/>
+    <hyperlink ref="C73" r:id="rId63" display="transportlīdzekļa daļas, u.c" xr:uid="{87F6D0DB-4CD9-421F-A74E-A010A6CC3981}"/>
+    <hyperlink ref="C74" r:id="rId64" xr:uid="{D3AF1E99-37A0-4415-A36B-55CA7D0D14C2}"/>
+    <hyperlink ref="C76" r:id="rId65" xr:uid="{F35226D2-4565-45C7-A5E2-0D9470391D62}"/>
+    <hyperlink ref="C77" r:id="rId66" xr:uid="{03CDD68E-6716-43FA-BBEA-7178F9894E64}"/>
+    <hyperlink ref="C78" r:id="rId67" display="zobu birstes,trimmeri, matu sukas,higiēnas līdzekļi,u.c" xr:uid="{4BAC7CFC-65BA-429F-82E4-91A764EF7D45}"/>
+    <hyperlink ref="C79" r:id="rId68" display="apģērbi,apavi,somas, jostas,cepures,cimdi,šalles,zeķes,pulksteņi,u.c" xr:uid="{A2C838DF-7B78-4369-9094-A709CD537F44}"/>
+    <hyperlink ref="C81" r:id="rId69" display="šokolādes batoniņi,u.c" xr:uid="{06969168-596F-40D9-9218-7174BA1E1879}"/>
+    <hyperlink ref="C84" r:id="rId70" display="apģērbs,apavi,āda,somas,smaržvielas,rotaslietas,glāzes u.c " xr:uid="{B92B254B-48B2-4E90-90C0-8720D4FB8D26}"/>
+    <hyperlink ref="C87" r:id="rId71" display="tūristu,konferenču un biroja krēsli" xr:uid="{CF2E87CA-9321-4AD1-881C-9BDCBF8A3116}"/>
+    <hyperlink ref="C88" r:id="rId72" xr:uid="{050B0B21-8831-48C0-8BFB-27D68EC5116E}"/>
+    <hyperlink ref="C89" r:id="rId73" display="rezerves daļas,aksesuāri, u.c." xr:uid="{E8BA6B22-8F79-412B-BC79-9C1EEA3E5241}"/>
+    <hyperlink ref="C80" r:id="rId74" xr:uid="{2F2C60DA-BD6B-4241-9767-6C4E17FF403E}"/>
+    <hyperlink ref="C90" r:id="rId75" display="mūzika, video, datu ieraksti, u.c." xr:uid="{F6D78CA3-3F11-407C-9FE7-3A4409E585E5}"/>
+    <hyperlink ref="C92" r:id="rId76" xr:uid="{D4B3F238-5936-4A45-B2AB-56A8AB023312}"/>
+    <hyperlink ref="C100" r:id="rId77" display="apģērbi un aksesuāri,somas,apavi,rotaslietas,smaržas,saulesbrilles,ādas izstrādājumi" xr:uid="{B8CC17E8-5C19-48FF-89CA-19BE63099CD2}"/>
+    <hyperlink ref="C101" r:id="rId78" display="cigāri, cigarellas,u.c" xr:uid="{FE6398C2-9559-487A-A4BB-C96B8525D786}"/>
+    <hyperlink ref="C103" r:id="rId79" display="transportlīdzekļu daļas, virsbūves,u.c" xr:uid="{180D9788-1EF2-418A-9CED-B2B71DDFDD07}"/>
+    <hyperlink ref="C104" r:id="rId80" xr:uid="{E96ECC55-3CF4-4344-82F6-72383E9BB613}"/>
+    <hyperlink ref="C112" r:id="rId81" display="preparāti kaitēkļu iznīcināšanai,uc" xr:uid="{E293AD04-C560-404E-9C58-E1D8498EE4CE}"/>
+    <hyperlink ref="C113" r:id="rId82" display="foto,video kameras, aizsargaprīkojums,kronšteini,balsti,piederumi,un aksesuāri    " xr:uid="{93200C92-3100-4D8C-B48A-A2DD0856DF1B}"/>
+    <hyperlink ref="C114" r:id="rId83" xr:uid="{600E7106-973D-4D9B-B0C4-B0537DD046CC}"/>
+    <hyperlink ref="C115" r:id="rId84" xr:uid="{3B63F899-70F2-4BD8-A619-0657760B38C9}"/>
+    <hyperlink ref="C116" r:id="rId85" display="kurpes,somas un ādas izstrādājumi " xr:uid="{B6530AAC-36FB-4AAD-81B2-CA25376670F2}"/>
+    <hyperlink ref="C117" r:id="rId86" xr:uid="{F717E1C7-72CC-4F06-A15F-F0E1C22A373F}"/>
+    <hyperlink ref="C119" r:id="rId87" display="koferi,somas no metāla,plast masas vai auduma,somas portatīvajiem datoriem,kameru somas,futrāļi  elektroniskām ierīcēm,dažādas kombinācijas,ceļasomas un čemodāni,tualetes maciņi,u.c" xr:uid="{C0B3069A-1719-490B-89F5-1797026C6EED}"/>
+    <hyperlink ref="C120" r:id="rId88" display="telekomunikāciju aparāti, instrumenti,iekārtas,tīkli un to daļas un piederumi,u.c" xr:uid="{67154AED-C84A-4C85-A45D-C04EE6C37E76}"/>
+    <hyperlink ref="C121" r:id="rId89" xr:uid="{5F9957E5-B34D-4D9E-A33A-48CC604ADD26}"/>
+    <hyperlink ref="C122" r:id="rId90" display="Matu kopšanas produkti" xr:uid="{0FB26EFE-7C41-4672-846D-956F2BF47790}"/>
+    <hyperlink ref="C123" r:id="rId91" xr:uid="{42F7A002-AE03-4106-B644-7DEA0BF651BD}"/>
+    <hyperlink ref="C124" r:id="rId92" xr:uid="{4E330770-DF39-40EE-A11B-963CBB1E06A9}"/>
+    <hyperlink ref="C125" r:id="rId93" display="parfimērija, apģērbi, aksesuāri u.c." xr:uid="{69924C7C-2FB9-4DC2-8F58-071F9A8AE624}"/>
+    <hyperlink ref="C126" r:id="rId94" display="apģērbi, apavi, golfa spēles piederumi,u.c" xr:uid="{824E22A2-F9D1-4AAD-A329-1EC476A5D2EA}"/>
+    <hyperlink ref="C127" r:id="rId95" xr:uid="{AC99D6F2-D9E1-44D7-AFF3-0B6128BFB985}"/>
+    <hyperlink ref="C128" r:id="rId96" xr:uid="{BAEA8B94-9E23-47F4-82C4-C229E126FF2A}"/>
+    <hyperlink ref="C129" r:id="rId97" display="ķermeņa kopšanas līdzekļi" xr:uid="{B1FB1238-3554-4C31-B097-2696F4D24C2A}"/>
+    <hyperlink ref="C130" r:id="rId98" xr:uid="{87EF883C-05BA-4EC7-B881-E78AAF15BC33}"/>
+    <hyperlink ref="C131" r:id="rId99" display="farmaceitiskie preparāti, vielas,veterinārie un higiēnas līdzekļi; pārtika zīdaiņiem; dezinfekcijas līdzekļi; preparāti kaitēkļu iznīcināšanai,u.c" xr:uid="{4F3145C8-5AC4-4B76-BE1F-98DDC1B3070D}"/>
+    <hyperlink ref="C132" r:id="rId100" display="kopēšanas iekārtas,portatīvie kopētāji printeri,toneris,sausās tintes un printera tintes,papīrs,kopiju papīra izstrādājumi no kartonakartona,iespieddarbi,avīzes,žurnāli,mācību un uzskates materiāli,kancelejas preces,u.c" xr:uid="{CC8B7E6E-8E08-4E61-BAA5-C91E30DACF7C}"/>
+    <hyperlink ref="C135" r:id="rId101" display="virtuves maisītāji un virtuves iekārtas" xr:uid="{F21CD9CE-A838-4DB4-AC93-B95B98CA1EDB}"/>
+    <hyperlink ref="C141" r:id="rId102" display="LED apgaismes ierīces, u.c " xr:uid="{AF21ED36-4171-4A5D-89EB-9697F5C177AE}"/>
+    <hyperlink ref="C91" r:id="rId103" display="disku bremžu kluči  motocikliem,motorolleriem,u.c " xr:uid="{652725D0-6593-41B5-A000-3D5F0D0F8F7D}"/>
+    <hyperlink ref="C65" r:id="rId104" display="Piel/ape and partners" xr:uid="{6656DB95-B6C2-4E69-8F41-CAE3DD00F949}"/>
+    <hyperlink ref="C150" r:id="rId105" xr:uid="{CE5B3A4C-E6E3-4491-8635-79BDCE7B8953}"/>
+    <hyperlink ref="C154" r:id="rId106" display="pulksteņi,u.c" xr:uid="{90A633F1-2F7E-4418-979F-64F60B25FA28}"/>
+    <hyperlink ref="C118" r:id="rId107" display="apģērbi,sporta preces,rotaļlietas,suvenīri,keramikas krūze,u.c " xr:uid="{87B9DAD3-BCE3-442A-BFDE-455BCF718CA3}"/>
+    <hyperlink ref="C159" r:id="rId108" xr:uid="{E9162EED-1A6D-40EE-95FE-CF889CCA6795}"/>
+    <hyperlink ref="C8" r:id="rId109" xr:uid="{9D3B8A65-A7C6-40EC-8F46-6DB1CC62C123}"/>
+    <hyperlink ref="C14" r:id="rId110" xr:uid="{85FE0F08-9F2F-4FD2-8CF7-DCA8653CE8FE}"/>
+    <hyperlink ref="C15" r:id="rId111" xr:uid="{C6F913A5-77EB-4F30-BE63-C23D2A3A2A16}"/>
+    <hyperlink ref="C48" r:id="rId112" display="dārzkopības un mežkopības instrumenti, motorzāģi,u.c" xr:uid="{75A7CC36-A6B5-4A8B-B636-FC282AEE71BE}"/>
+    <hyperlink ref="C47" r:id="rId113" display="krēsli u.c" xr:uid="{E061F568-439C-4759-9A12-94C611D777F4}"/>
+    <hyperlink ref="C161" r:id="rId114" display="pulksteņi,aksesuāri,u.c" xr:uid="{0FF4764D-543A-4CDB-80E7-7101025B53F6}"/>
+    <hyperlink ref="C162" r:id="rId115" xr:uid="{77D32B64-C989-4DE3-BEB3-248C2582992A}"/>
+    <hyperlink ref="C163" r:id="rId116" display="parfimērija,u.c " xr:uid="{36BF7733-7C96-4323-8C08-08AD8DE8EA66}"/>
+    <hyperlink ref="C164" r:id="rId117" display="diagnostika, farmaceitiskā rūpniecībā, ķīmiskā rūpniecībā, pārtikas un vides testēšana." xr:uid="{61A61C49-E242-4398-84DD-BDA19B50A66C}"/>
+    <hyperlink ref="C165" r:id="rId118" display="lauksaimniecības un mežsaimniecības tehnikai rezerves daļas,  rotaļlietas u.c." xr:uid="{0A57A862-A402-4C17-9F37-4A132FCC1ACA}"/>
+    <hyperlink ref="C168" r:id="rId119" xr:uid="{BB7AA51E-F1D8-4755-8846-EDBA1CF4E28D}"/>
+    <hyperlink ref="C169" r:id="rId120" display="Volkswagen rezerves daļas, piederumi, u.c" xr:uid="{7A76581F-7743-42CA-8122-16DD842B4F0A}"/>
+    <hyperlink ref="C170" r:id="rId121" display="ādas kopšanas līdzekļi,apģērbs un aksesuāri, kurpes elementi un piederumi, personalpiederumi, mobilie tālruņi ar piederumiem un tehniskiem elementiem, elektriskās/elektroniskās un datoru rotaļlietas,spēles (ieskaitot elektronisko spēļu konsoles) un sporta" xr:uid="{21B6A1DA-9C9D-4A8C-9C8D-26E6D85240F5}"/>
+    <hyperlink ref="C171" r:id="rId122" xr:uid="{E61EA289-A1F8-464E-B46C-82350578D1A5}"/>
+    <hyperlink ref="C172" r:id="rId123" display="lifti un liftu daļas,automašīnu lifti,u.c" xr:uid="{CA38069E-EFE6-4892-80C7-6679B804CC4F}"/>
+    <hyperlink ref="C180" r:id="rId124" display="Astoņkāju krekls" xr:uid="{C7EDB5A7-456E-4192-B708-B1C4BB72CA2A}"/>
+    <hyperlink ref="C181" r:id="rId125" display="uzturvielas,substrāti,mēslojumi,māla granulas,u.c" xr:uid="{1D13D34A-DF1C-4FC2-993C-2786AF4FF45E}"/>
+    <hyperlink ref="C182" r:id="rId126" display="apģērbi un apavi ar elementiem un aksesuāriem, personīgie,aksesuāri, tekstilizstrādājumi" xr:uid="{49C4C485-1A33-4296-AE60-F880BF878D6E}"/>
+    <hyperlink ref="C183" r:id="rId127" xr:uid="{70691A66-AC09-409D-ADCB-02F9776BFA04}"/>
+    <hyperlink ref="C185" r:id="rId128" display="filtri,u.c" xr:uid="{BE085443-8C03-455B-AB5E-5092A6CB785F}"/>
+    <hyperlink ref="C186" r:id="rId129" display="džinsi,apģērbi,u.c" xr:uid="{89C76073-CB99-4015-9ED7-2C176CFC716C}"/>
+    <hyperlink ref="C187" r:id="rId130" display="kontaktlēcas,kontaktlēcu kopšanas līdzekļi,  šķīdums, smērvielas,acu pilieni;u.c." xr:uid="{DF725906-A275-4796-A26C-D4430A63FD37}"/>
+    <hyperlink ref="C188" r:id="rId131" display="ķermeņa kopšanas līdzekļi" xr:uid="{1843B5D6-9DBF-4907-A4A6-6E7DED67D195}"/>
+    <hyperlink ref="C189" r:id="rId132" display="ādas izstrādājumi,apģērbi, somas,apavi,smaržas,rotaslietas,u.c" xr:uid="{061966F2-108A-4E82-BCB3-18BA2297B759}"/>
+    <hyperlink ref="C190" r:id="rId133" display="mājsaimniecības un virtuves piederumi un konteineri;rokas instrumenti un darbarīki; virtuves iekārtas; olu separators; stikla trauki, porcelāns un māla izstrādājumi,u.c" xr:uid="{F94B48EF-0B1F-45B0-89FB-BA714BAF8FD4}"/>
+    <hyperlink ref="C191" r:id="rId134" xr:uid="{BF2D964A-0B0B-4D4A-BF97-412401FC0FA6}"/>
+    <hyperlink ref="C192" r:id="rId135" display=" nagu un skaistumkopšanas  produkti,u.c" xr:uid="{C0E5F3F9-BDD0-417D-BB25-A143FFFCD421}"/>
+    <hyperlink ref="C193" r:id="rId136" xr:uid="{D0EAB1BB-C6E9-4101-AF97-0EEA7BB96D3C}"/>
+    <hyperlink ref="C194" r:id="rId137" display=" ceļu būves mašīnas (piem., veltņi),u.c" xr:uid="{D16042E8-22EA-4668-8FA2-A9DD7A1FE85E}"/>
+    <hyperlink ref="C195" r:id="rId138" xr:uid="{917A6677-43D8-4A2D-B815-F949C6303398}"/>
+    <hyperlink ref="C196" r:id="rId139" display="krāsas,lakas,rūsas inhibitori,koksnes konservanti;tintes toneri,kasetnes,toneru kasetnes,printeri,skeneri, faksimilatori,daudzfunkcionālās ierīces;datoru programmatūra;termiskās lentes;lentes printeriem,siltuma papīrs " xr:uid="{1CE08DA2-AD5A-4E5D-853A-44736B6E26EA}"/>
+    <hyperlink ref="C197" r:id="rId140" display="apģērbi, apavi un aksesuāri,u.c " xr:uid="{E219B61F-3B84-4FBA-850E-FCACB22782AA}"/>
+    <hyperlink ref="C158" r:id="rId141" xr:uid="{8452CE67-D94C-48FB-A3ED-EB9D7FF3D1DB}"/>
+    <hyperlink ref="C157" r:id="rId142" xr:uid="{F0BA9930-56DB-480A-8AED-F9148ED479AF}"/>
+    <hyperlink ref="C156" r:id="rId143" xr:uid="{6FEA145C-5E25-4EFD-9E19-9EC84EFA36BA}"/>
+    <hyperlink ref="C155" r:id="rId144" xr:uid="{FD745C85-CCCD-424C-8497-73D90868EA00}"/>
+    <hyperlink ref="C198" r:id="rId145" display="zobu pasta, mutes skalojamais ūdens šampūni, kondicionieri, matu aktīva kapsulas, tonizējoši līdzekļi,šķidrumi, sauļošanās, krēmi " xr:uid="{C5D917FB-59AC-49D1-8003-AC6091DB7890}"/>
+    <hyperlink ref="C199" r:id="rId146" xr:uid="{E6B484F0-42D3-4E5E-989F-2E8372F7C72A}"/>
+    <hyperlink ref="C200" r:id="rId147" display="putekļu aizsargbarjera,u.c " xr:uid="{25AEF2DC-8E1D-45EE-ABCE-137A8537002B}"/>
+    <hyperlink ref="C201" r:id="rId148" xr:uid="{A3C7C814-91B6-4EEA-8D42-6B2B56F2F676}"/>
+    <hyperlink ref="C202" r:id="rId149" xr:uid="{ED2A0228-3F9A-4611-862E-90667A618503}"/>
+    <hyperlink ref="C203" r:id="rId150" display="saulesbrilles, somas, juvelierizstrādājumi, apģērbi u.c." xr:uid="{144AD27A-1FC2-4DF6-ADE9-1881A91CF0C9}"/>
+    <hyperlink ref="C204" r:id="rId151" xr:uid="{C457FEBE-D608-4061-85D1-1B5B6DA8C968}"/>
+    <hyperlink ref="C205" r:id="rId152" display="\\dks.vid.gov.lv@SSL\DavWWWRoot\muita\kontr\Intelektuālā īpašuma aizsardzība\Tiesību subjektu pieteikumi\Pielikumi\Toshiba Corporation" xr:uid="{66F91835-479B-4BA9-B51A-F019FCAAE3FA}"/>
+    <hyperlink ref="C206" r:id="rId153" display="farmaceitiskie produkti (alopātiskie, homeopātiskie un fitoterapeitiskie) un higiēnas līdzekļi medicīnai un personīgai higiēnai; diētiskie produkti medicīniskiem nolūkiem, taukskābju, aminoskābju preparāti,u.c" xr:uid="{D23141FE-A5D7-4075-A217-4E9F635254B6}"/>
+    <hyperlink ref="C207" r:id="rId154" xr:uid="{642B1CCE-851B-4E94-8C8A-DBE89ABECF9F}"/>
+    <hyperlink ref="C208" r:id="rId155" xr:uid="{16894FA3-B8E7-4BDF-8682-82D1AB597F61}"/>
+    <hyperlink ref="C212" r:id="rId156" display="\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektuālā īp_aizsardz\Tiesību subj_piet\Piel\Werkhaus Design+Produktion GmbH" xr:uid="{1E3BCA4F-EC21-4208-99C8-555CD318ABEF}"/>
+    <hyperlink ref="C213" r:id="rId157" display="apģērbs un apavi ar elementiem un aksesuāriem,u.c " xr:uid="{7679E151-965E-45B7-A33D-2284722C40E0}"/>
+    <hyperlink ref="C214" r:id="rId158" xr:uid="{8867F4C6-98B2-43B6-B1C0-A6DD51607D59}"/>
+    <hyperlink ref="C215" r:id="rId159" display="mežsaimniecības, glābšanas dienestu, medību un policijas, kā arī ikdienas apavi, apģērbi,u.c" xr:uid="{DD07F134-3371-406C-9BC9-C51562F6484E}"/>
+    <hyperlink ref="C216" r:id="rId160" xr:uid="{7A87B66F-4AF5-4654-B0D5-796203C37FBD}"/>
+    <hyperlink ref="C217" r:id="rId161" display="Cambria Company LLC" xr:uid="{DDDC0BEA-CA50-4F85-A7B9-D95EDD84BBC9}"/>
+    <hyperlink ref="C218" r:id="rId162" xr:uid="{F3936475-EFB9-4D85-8BDC-579F94E2FF8F}"/>
+    <hyperlink ref="C219" r:id="rId163" display="mugursomas, somas maisi, cita bagāža, cepures, u.c " xr:uid="{85213996-E9CA-4269-B5A1-7DA8BF1F5944}"/>
+    <hyperlink ref="C221" r:id="rId164" xr:uid="{746320D5-A1A1-42DB-9529-54D7B97FC20D}"/>
+    <hyperlink ref="C222" r:id="rId165" display="  ausu aizbāžņi, dzirdes aizsardzības ierīces nirējiem." xr:uid="{8839E7F8-0786-4172-B6A9-8871DBCD8D11}"/>
+    <hyperlink ref="C223" r:id="rId166" xr:uid="{7FA83C95-5C0C-45CC-8C9C-DB7C3A146B40}"/>
+    <hyperlink ref="C224" r:id="rId167" display="stikla burka" xr:uid="{54B51621-629C-42FF-B7BF-5D91380E94F9}"/>
+    <hyperlink ref="C225" r:id="rId168" display="apģērbi,apavi,sporta preces,u.c." xr:uid="{D7650B95-3603-4800-AF07-F4A782D7A9CA}"/>
+    <hyperlink ref="C226" r:id="rId169" xr:uid="{5C73E7C3-32AF-45F9-92C7-67F2ECC55413}"/>
+    <hyperlink ref="C227" r:id="rId170" display="Rotaļlietas" xr:uid="{017F9CBC-B19A-41AD-91DA-01C0C2E9C044}"/>
+    <hyperlink ref="C228" r:id="rId171" display="Piel/Peter Kertels" xr:uid="{AAED131A-2814-47A8-9674-298C32CDE2CE}"/>
+    <hyperlink ref="C229" r:id="rId172" xr:uid="{514AD773-CD12-4967-A0E4-9988E59F3853}"/>
+    <hyperlink ref="C230" r:id="rId173" xr:uid="{22A3B131-A50E-4CC6-A6CA-1D35C44A3B6D}"/>
+    <hyperlink ref="C231" r:id="rId174" xr:uid="{7D0F7950-A22E-4BEF-8423-7EA0F4D3F13A}"/>
+    <hyperlink ref="C232" r:id="rId175" xr:uid="{BDAD2905-E2A7-4828-B083-1F54BBD43898}"/>
+    <hyperlink ref="C60" r:id="rId176" xr:uid="{3F1CC692-D4C1-42F3-B523-95E76939A28E}"/>
+    <hyperlink ref="C59" r:id="rId177" display="filtri" xr:uid="{590EABC4-0DDC-4633-9B69-65DCBD435FFF}"/>
+    <hyperlink ref="C93" r:id="rId178" xr:uid="{CD336DBA-40A2-446A-A276-3BB0C5FAF06F}"/>
+    <hyperlink ref="C173" r:id="rId179" xr:uid="{57FCB97D-4FE8-4DF4-9EE0-FD238D8D003E}"/>
+    <hyperlink ref="C174" r:id="rId180" xr:uid="{44070AED-D38F-408B-966E-1EAC0D4884AB}"/>
+    <hyperlink ref="C175" r:id="rId181" xr:uid="{58D34C6F-4FD5-49B0-84D8-5DDCFDE40E0A}"/>
+    <hyperlink ref="C176" r:id="rId182" xr:uid="{A1D27F06-54D2-4A6C-8B02-A7E1A31DB56D}"/>
+    <hyperlink ref="C177" r:id="rId183" xr:uid="{92F149CF-0FA5-4414-8CFB-F025C7806060}"/>
+    <hyperlink ref="C178" r:id="rId184" xr:uid="{45D32918-1117-4103-BDF7-9D72263E7F85}"/>
+    <hyperlink ref="C179" r:id="rId185" xr:uid="{DFF821CB-E0F9-40C5-86A0-D954BD8B74F5}"/>
+    <hyperlink ref="C233" r:id="rId186" xr:uid="{2D13F2A7-77D7-49BA-AD89-D89FCC7A085F}"/>
+    <hyperlink ref="C234" r:id="rId187" xr:uid="{234DCBD3-994B-47B2-A620-D489FA629A75}"/>
+    <hyperlink ref="C134" r:id="rId188" xr:uid="{359C1B19-75CD-4237-A350-5F2A333CB8BB}"/>
+    <hyperlink ref="C235" r:id="rId189" xr:uid="{1EF9677D-0D43-41BA-AEAB-5125D8645E42}"/>
+    <hyperlink ref="C236" r:id="rId190" xr:uid="{CF3A8033-5A1A-4A20-A5F5-39D0F30FCD58}"/>
+    <hyperlink ref="C237" r:id="rId191" display="televizoru skaļruņi, audio sistēmas un austiņas" xr:uid="{B759E9E6-0A60-4977-8CF2-6521DAFB1390}"/>
+    <hyperlink ref="C238" r:id="rId192" xr:uid="{CEBEF857-E7EB-4A32-AC75-04BEE2F60960}"/>
+    <hyperlink ref="C143" r:id="rId193" display="somas,apavi, jostas" xr:uid="{23DF89A9-1664-42A9-A7E1-76309D9F955E}"/>
+    <hyperlink ref="C142" r:id="rId194" display="augu izcelsmes cigaretes,u.c" xr:uid="{8136683B-696C-4F40-AB26-94E1B3AAF1BD}"/>
+    <hyperlink ref="C140" r:id="rId195" display="ūdensnecaurlaidīgi zābaki u.c" xr:uid="{159BCB22-DE79-4F52-AEEA-2E50B21FDB9D}"/>
+    <hyperlink ref="C139" r:id="rId196" display="kosmētiskie līdzekļi,ziepes,ēteriskās eļļas,smaržas,ķermeņa dezodoranti,dušas želejas,šampūni un matu losjoni,filmas,videoieraksti un kasetes,datorprogrammas,radiosaulesbrilles,brilles,briļļu rāmji un aksesuāri,apģērbi,apavi,galvassegas,apakšveļa,krekliņi" xr:uid="{A1881FBD-C771-4EF9-ACDC-3A35C64058E5}"/>
+    <hyperlink ref="C138" r:id="rId197" display="motociklu rezerves daļas, aksesuāri, u.c." xr:uid="{863CDDC3-9052-4083-8BD3-BE63DE5F288C}"/>
+    <hyperlink ref="C137" r:id="rId198" xr:uid="{9E2BBF41-70EE-4F3F-BBF8-DB752CE61499}"/>
+    <hyperlink ref="C144" r:id="rId199" display="PIERRE CARDIN" xr:uid="{54B82295-47ED-44FB-ABA5-D4C91FF19009}"/>
+    <hyperlink ref="C145" r:id="rId200" display="parfimērija,     kosmētika, ķermeņa un skaistumkopšanas līdzekļi,u.c" xr:uid="{CC9047F9-19D8-4A96-BF76-9594EE1B27DB}"/>
+    <hyperlink ref="C146" r:id="rId201" xr:uid="{923D69C5-B7F4-4ECE-82DA-E16C1C5A4144}"/>
+    <hyperlink ref="C147" r:id="rId202" display="pārtika, alkoholiskie dzērieni,u.c" xr:uid="{43E3127E-523A-4D03-B432-9CE84696D2BA}"/>
+    <hyperlink ref="C148" r:id="rId203" display="Dizaina lampas" xr:uid="{2988528C-BAA9-4D8D-97C1-2985B3808908}"/>
+    <hyperlink ref="C149" r:id="rId204" xr:uid="{6EED56CA-3EEE-4FE3-9FE5-7EF15E33876F}"/>
+    <hyperlink ref="C41" r:id="rId205" xr:uid="{EFECAF8A-05FC-4C0B-9817-B848D1D1FE18}"/>
+    <hyperlink ref="C42" r:id="rId206" xr:uid="{64FDC4F8-641E-4200-9786-826C1CD10810}"/>
+    <hyperlink ref="C43" r:id="rId207" display="apģērbi,apavi,somas,smaržas,brilles,rotaslietas,u.c" xr:uid="{B4A8FD7D-CE76-45E3-A599-C7177B945646}"/>
+    <hyperlink ref="C151" r:id="rId208" display="optika šaujamieročiem,u.c" xr:uid="{9DF4DF94-17E1-42FD-A149-A7380EF62C81}"/>
+    <hyperlink ref="C239" r:id="rId209" xr:uid="{7FDDB220-5808-45D9-A50D-DE345751459D}"/>
+    <hyperlink ref="C240" r:id="rId210" display="rotaļlietas arī lelles" xr:uid="{7AD4301A-1C95-471E-B006-97558011EB1E}"/>
+    <hyperlink ref="C40" r:id="rId211" display="mobilie telefoni u.c." xr:uid="{EFD3BEBC-4D0B-4278-BFAE-0CE20CD930B7}"/>
+    <hyperlink ref="C241" r:id="rId212" xr:uid="{E8D0F27D-D13E-45E8-8E2E-40DF0B87C12A}"/>
+    <hyperlink ref="C242" r:id="rId213" xr:uid="{593FC3C6-01EF-4BC4-9770-46D86451BA14}"/>
+    <hyperlink ref="C243" r:id="rId214" display="sporta apavi, cimdi, jakas garās bikses, jakas, krekli, šorti, sporta bumbas" xr:uid="{F389FFDE-0452-4895-9CF9-E153075C0133}"/>
+    <hyperlink ref="C244" r:id="rId215" display="apģērbi, apavi, galvassegas,spēles, rotaļlietas videospēļu aparāti, papīrs, kartons  iespieddarbi u.c. " xr:uid="{23D3A7CD-86DA-41E8-AFB6-90686791F4D4}"/>
+    <hyperlink ref="C245" r:id="rId216" xr:uid="{152DCB8F-FCC7-45AA-9012-5C3BC17D32B2}"/>
+    <hyperlink ref="C246" r:id="rId217" display="mēbeles, spoguļi, rāmji, paklāji,  linolejs, dzelzs izstrādājumi, juvelierizstrādājumi, dārgakmeņi, trauki mājsaimniecības vai virtuves vajadzībām, balināšanas līdzekļi, audumi,  parastie metāli un to sakausējumi, rokas instrumenti" xr:uid="{D939C5DA-9AC0-4223-9226-3ABEC7F27B0D}"/>
+    <hyperlink ref="C247" r:id="rId218" display="baloni u.c." xr:uid="{0EFE7071-2E6E-4AFD-BEB4-145BC1DAEBA5}"/>
+    <hyperlink ref="C153" r:id="rId219" display=" spēles un rotaļlietas,kompaktdiski, DVD diski un citi digitālie datu nesēji; iespiedprodukcija;u.c" xr:uid="{429209EA-FCA4-4E0D-90D4-AF5A4FA36613}"/>
+    <hyperlink ref="C248" r:id="rId220" xr:uid="{76317E47-5A5B-456D-BE5F-C17D9EC2876A}"/>
+    <hyperlink ref="C152" r:id="rId221" display="audumi un tekstilpreces; šķiedras (tekstilmateriālu un sintētisko)" xr:uid="{F69A43D8-05DE-4EB4-8998-2F0373EF2F24}"/>
+    <hyperlink ref="C249" r:id="rId222" display="Piel/Wilson Sporting Goods Co" xr:uid="{543B9578-35E9-4D6D-885A-3E21675CF5EC}"/>
+    <hyperlink ref="C250" r:id="rId223" display="sporta apavi (čības) bērniem" xr:uid="{24536930-71E4-401D-A155-10CC6478DB6F}"/>
+    <hyperlink ref="C251" r:id="rId224" xr:uid="{A8DF887B-F19C-485A-B247-941ABD6BF5A1}"/>
+    <hyperlink ref="C252" r:id="rId225" xr:uid="{7EBA2924-2592-4AA9-BADB-6E56A38B81FF}"/>
+    <hyperlink ref="C253" r:id="rId226" xr:uid="{54E4A348-0288-4228-A962-952825A67668}"/>
+    <hyperlink ref="C254" r:id="rId227" xr:uid="{A64FC4D4-F3BE-40C5-9C30-5E7E03A8CDFE}"/>
+    <hyperlink ref="C133" r:id="rId228" xr:uid="{6C5AEB84-0D46-48BE-9DBE-A5D9CA3E529E}"/>
+    <hyperlink ref="C96" r:id="rId229" display="apgaismošanas,tvaika ražošanas,ēdiena gatavošanai,gaisa vai ūdens attīrīšanas iekārtas;sterilizatori,elektriskie transportlīdzekļi,bērnu trīsriteņi,velosipēdi,klaidonis,bērnu ratiņi,drošības sēdekļi bērniem (transportlīdzekļiem),mēbeles,u.c" xr:uid="{5B595922-961A-4240-99D5-E341D5ECF92C}"/>
+    <hyperlink ref="C97" r:id="rId230" display="šokolādes,konfektes,u.c" xr:uid="{AA0531C2-A7C1-4DA1-A6F8-BE6E81B573D8}"/>
+    <hyperlink ref="C94" r:id="rId231" display="šokolādes,konfektes,u.c" xr:uid="{D2A6FF45-DA55-4CC0-A6BF-C9C757A7A5D7}"/>
+    <hyperlink ref="C95" r:id="rId232" xr:uid="{6367976B-F109-4AF2-ACF2-A4ABE04D779E}"/>
+    <hyperlink ref="C86" r:id="rId233" xr:uid="{C7955464-0AE7-4792-AA3E-F10456A1F7BB}"/>
+    <hyperlink ref="C85" r:id="rId234" display="somas,apģērbi, apavi u.c" xr:uid="{95B3633A-5560-4E5D-91F1-C8DB7FD7BF5E}"/>
+    <hyperlink ref="C82" r:id="rId235" display="ķirurģiskas ierīces,akupunktūras adatas;medicīniskas ierīces analīzēm;asins spiediena mērīšanai;ierīces mākslīgai elpināšanai,u.c" xr:uid="{2FA85A5B-C916-4E28-B7E2-432C8B055717}"/>
+    <hyperlink ref="C83" r:id="rId236" display="rotaļlietas,aksesuāri u.c." xr:uid="{7B4E55FD-85F9-455A-B108-1DE64E45BAFF}"/>
+    <hyperlink ref="C63" r:id="rId237" display="apģērbi, apvi, aksesuāri u.c." xr:uid="{EE521B28-F4F2-4A70-ADDD-84B1B989E443}"/>
+    <hyperlink ref="C50" r:id="rId238" xr:uid="{72663D4E-28CF-43A0-9856-FFB9A0DC88CF}"/>
+    <hyperlink ref="C255" r:id="rId239" xr:uid="{17F64448-FAD7-4F14-A508-33EE7C883D89}"/>
+    <hyperlink ref="C268" r:id="rId240" xr:uid="{460EF7AF-F1CA-4375-B419-D49B3E156412}"/>
+    <hyperlink ref="C269" r:id="rId241" display="šokolādes, konfektes kafija, tēja, kakao un mākslīgā kafija, alus,minerālūdens, gāzēts ūdens u.c." xr:uid="{525B607B-BD9E-4122-B746-84A9C11407E9}"/>
+    <hyperlink ref="C270" r:id="rId242" xr:uid="{9635EBF0-8687-41F8-86F4-EFA75590536E}"/>
+    <hyperlink ref="C271" r:id="rId243" xr:uid="{D73D7F0F-3EFC-4596-9BB9-84F6F7AFD659}"/>
+    <hyperlink ref="C272" r:id="rId244" xr:uid="{BF8571CB-922F-40CC-9E67-8122EB3BFEB5}"/>
+    <hyperlink ref="C273" r:id="rId245" display="farmaceitiskie un veterinārie produkti, lauksaimniecības, dārzkopības un mežsaimniecības produkti ķimikālijas rūpniecībā, zinātnē un fotogrāfijā " xr:uid="{049AD697-7439-4A16-AD9F-2EB45D9FF151}"/>
+    <hyperlink ref="C274" r:id="rId246" xr:uid="{879C7175-B7CB-4020-B061-7831D00056F5}"/>
+    <hyperlink ref="C275" r:id="rId247" xr:uid="{57717BE4-D42E-48B9-A429-56ED8740FB21}"/>
+    <hyperlink ref="C276" r:id="rId248" xr:uid="{B80DF59D-1DAC-4D91-B4A6-E477A6E80CA6}"/>
+    <hyperlink ref="C277" r:id="rId249" display="kosmētika, tīrīšanas  un higiēnas līdzekļi u.c." xr:uid="{4F1F6FE3-C19A-4537-B1A8-CB5228BF2B82}"/>
+    <hyperlink ref="C278" r:id="rId250" xr:uid="{4F489348-BAB4-4D5F-BF8C-6B189F6315EF}"/>
+    <hyperlink ref="C279" r:id="rId251" xr:uid="{58CD8181-6C30-410E-9F7D-3054C67A7B23}"/>
+    <hyperlink ref="C280" r:id="rId252" xr:uid="{72F5776E-5763-46B5-AA03-B8646DD4EA1F}"/>
+    <hyperlink ref="C281" r:id="rId253" display="ventilatori u.c." xr:uid="{ADC1C75A-54C5-4275-B57A-F1B972302B7C}"/>
+    <hyperlink ref="C282" r:id="rId254" xr:uid="{6A52566A-9718-4A86-B781-57D0984D2DAC}"/>
+    <hyperlink ref="C283" r:id="rId255" xr:uid="{3F37580D-5873-442D-9516-569683DE7186}"/>
+    <hyperlink ref="C284" r:id="rId256" xr:uid="{0B0FCAFE-C0E4-4870-B415-15159B231FF3}"/>
+    <hyperlink ref="C285" r:id="rId257" xr:uid="{CB9C741F-CE4B-4E50-ADE6-E61E60F4A339}"/>
+    <hyperlink ref="C286" r:id="rId258" xr:uid="{0DCCB55D-27C6-43EC-B22D-41DBA321F865}"/>
+    <hyperlink ref="C287" r:id="rId259" xr:uid="{470817C4-52E7-457D-A5F8-458F75F83359}"/>
+    <hyperlink ref="C288" r:id="rId260" xr:uid="{797D9085-EB99-475D-BD0D-8ABC85B4F6E4}"/>
+    <hyperlink ref="C289" r:id="rId261" display="ķermeņa kopšanas līdzekļi" xr:uid="{381D6E9C-03C9-46F5-8D87-614A4F2A46F0}"/>
+    <hyperlink ref="C290" r:id="rId262" display="elektriskās/elek troniskās ierīces datoriem, u.c " xr:uid="{5641A079-5D74-497A-B7E0-6B6B30A7A9AC}"/>
+    <hyperlink ref="C291" r:id="rId263" xr:uid="{D02E44CA-7E18-4B5A-AB51-50C232B855C6}"/>
+    <hyperlink ref="C292" r:id="rId264" xr:uid="{A76C1A1E-0DD5-4AEB-BB12-87135116950C}"/>
+    <hyperlink ref="C293" r:id="rId265" xr:uid="{D641A87C-AE54-4BC5-8E1F-1AA9E5CBB060}"/>
+    <hyperlink ref="C294" r:id="rId266" display="bezalkoholiskie dzērieni, apģērbi, galvassegas peldkostīmi,T-krekli  zeķes,sviedru krekli, šorti, kleitas, sandales, skriešanas kostīmi  sporta džemperi apakšbikses, džemperi ar kapuci,vestes, bikses  pidžamas, naktskrekli u.c." xr:uid="{29FE0C51-42DC-49C1-8660-3ED45A04B9CC}"/>
+    <hyperlink ref="C295" r:id="rId267" xr:uid="{372EDF1B-1443-4181-8A91-725A94CD1DB3}"/>
+    <hyperlink ref="C296" r:id="rId268" xr:uid="{0FC9D552-AAFF-4B3B-A575-915311245731}"/>
+    <hyperlink ref="C297" r:id="rId269" xr:uid="{D064AD73-A6C9-4F99-858C-3E3709421663}"/>
+    <hyperlink ref="C298" r:id="rId270" display="Piel/SOCIETE DU TOUR DE FRANCE" xr:uid="{8E404B9C-C6EA-4F24-ABEC-D22AF5FCC445}"/>
+    <hyperlink ref="C299" r:id="rId271" xr:uid="{9E05D7FD-C7E0-418B-850D-04B508741AAF}"/>
+    <hyperlink ref="C300" r:id="rId272" xr:uid="{1869A730-95F2-46BD-8499-1FF21C4C6947}"/>
+    <hyperlink ref="C302" r:id="rId273" xr:uid="{449E76C4-6242-4202-AEF4-C712DFE488DB}"/>
+    <hyperlink ref="C303" r:id="rId274" xr:uid="{670DF2D9-0D08-42CD-A101-516C49A1A38B}"/>
+    <hyperlink ref="C304" r:id="rId275" xr:uid="{FCC1C72D-6354-4CE8-8737-1DBBBBCA72A0}"/>
+    <hyperlink ref="C305" r:id="rId276" xr:uid="{B97A3CC7-0629-4595-B5E3-81F263D4793E}"/>
+    <hyperlink ref="C306" r:id="rId277" xr:uid="{C30D8784-860D-4A8F-B5A6-F9D4E492CE0A}"/>
+    <hyperlink ref="C307" r:id="rId278" xr:uid="{8A94FA3E-57B5-43B6-B5A0-B2961D14EB31}"/>
+    <hyperlink ref="C308" r:id="rId279" xr:uid="{34F41283-D17E-46DD-A7DF-490785C608F2}"/>
+    <hyperlink ref="C309" r:id="rId280" xr:uid="{518D9C56-7478-4D81-AAED-9AE35FB9753B}"/>
+    <hyperlink ref="C310" r:id="rId281" xr:uid="{DD4BB984-0743-42A8-921B-D3120DA57FD7}"/>
+    <hyperlink ref="C75" r:id="rId282" display="datoru programmatūra,datorspēles,videospēles,elektroniskās spēles,datorprogrammas,apģērbi,galvassegas,u.c" xr:uid="{7EF541C5-0BBE-4907-9BE9-9F61E9217645}"/>
+    <hyperlink ref="C311" r:id="rId283" display="tabaka, smēķēšanas piederumi, sērkociņi, papīrs cigarešu ripināšanai, papīra bukleti apģērbs, apavi, galvassegas, galvassegas, koferi, lietussargi, spieķi, elektriskās, foto, optiskās, mērīšanas ierīces u.c. " xr:uid="{9E3C0438-9707-4B95-A947-43F63B1C3BFC}"/>
+    <hyperlink ref="C312" r:id="rId284" xr:uid="{3FD4744C-1621-452D-AFE9-4437F85C7299}"/>
+    <hyperlink ref="C313" r:id="rId285" xr:uid="{806F0C72-0758-4963-9047-C25C4214AB11}"/>
+    <hyperlink ref="C314" r:id="rId286" xr:uid="{156259BD-CAB7-4F40-8024-4E96628F3C60}"/>
+    <hyperlink ref="C315" r:id="rId287" xr:uid="{293452BB-6FCC-484E-8152-8A1B29F8B123}"/>
+    <hyperlink ref="C316" r:id="rId288" xr:uid="{6856CAB9-7ADA-4687-9618-BEDABD5A0B7F}"/>
+    <hyperlink ref="C317" r:id="rId289" xr:uid="{5796E5FE-7BB6-4E16-B4F8-065A81CB7856}"/>
+    <hyperlink ref="C318" r:id="rId290" xr:uid="{5AD98F73-072C-4EE8-A33B-CF92748F0B93}"/>
+    <hyperlink ref="C319" r:id="rId291" xr:uid="{8A0D5E79-8AA7-47FA-9143-BEC0432A69D6}"/>
+    <hyperlink ref="C320" r:id="rId292" xr:uid="{008B84EA-4814-4A96-B758-5112DC33DF81}"/>
+    <hyperlink ref="C321" r:id="rId293" xr:uid="{F663EFF8-B653-4B28-95A4-2975EAA48615}"/>
+    <hyperlink ref="C322" r:id="rId294" xr:uid="{334B6B88-A403-479C-ADBB-7433D6E4F032}"/>
+    <hyperlink ref="C323" r:id="rId295" xr:uid="{4CA66DCE-316A-4351-A05A-4218E622CBC0}"/>
+    <hyperlink ref="C324" r:id="rId296" xr:uid="{A25A3EBB-933B-4324-92C4-6E05B940E23C}"/>
+    <hyperlink ref="C325" r:id="rId297" display="aksesuāri un iekārtas mobiliem telefoniem un datoriem,kabeļi;rokturi   un futrāļi mobilajiem tālruņiem, datoriem, konteineri elektroniskām ierīcēm,energoavoti, baterijas,elektriskie akumulatori,lādētāji akumulatoriem;lādētāji elektriskajām baterijām; Plāk" xr:uid="{FDCCFF8F-A64B-4546-85F8-E206370F8C1B}"/>
+    <hyperlink ref="C326" r:id="rId298" display="gaļa, zivis, mājputni un medījums; gaļas ekstrakti, konservēti, žāvēti un vārīti augļi un dārzeņi, olas, piena produkti, želejas, ievārījumi, kompoti, piens un piena dzērieni, kafija un kafijas aizstājēji, tēja, kakao, dzeramā šokolāde, graudaugu batoniņi" xr:uid="{945C1A36-B2A4-410F-A2D4-D7368DAD42E4}"/>
+    <hyperlink ref="C327" r:id="rId299" xr:uid="{FD69EB76-5ACE-4DA8-A351-50FC93B03945}"/>
+    <hyperlink ref="C328" r:id="rId300" display="šokolādes, konfektes u.c." xr:uid="{9D1244D1-8B56-4D01-A202-17903C2F07A5}"/>
+    <hyperlink ref="C329" r:id="rId301" xr:uid="{D63939FE-1667-42F5-AE5F-56EC9D3E116C}"/>
+    <hyperlink ref="C330" r:id="rId302" xr:uid="{2BA1FC45-E2ED-4B75-8184-40011D428F33}"/>
+    <hyperlink ref="C331" r:id="rId303" display="Piel/GFM GmbH Trademarks" xr:uid="{EAED7D08-F1F5-4E11-9A08-5821ACE36A64}"/>
+    <hyperlink ref="C332" r:id="rId304" display="metināšanas mšīnas un piederumi" xr:uid="{5FEEA990-6378-48B8-8D50-8498D11E7B7A}"/>
+    <hyperlink ref="C333" r:id="rId305" xr:uid="{4C2F0889-4382-490C-900B-A5E73661DA7C}"/>
+    <hyperlink ref="C334" r:id="rId306" xr:uid="{DDED4565-C4E7-46AF-B7AE-ABBDDB8685E5}"/>
+    <hyperlink ref="C337" r:id="rId307" xr:uid="{566A3151-A435-4167-8A61-A80D495E040C}"/>
+    <hyperlink ref="C338" r:id="rId308" xr:uid="{54B97C33-C995-4E07-B673-44697D817ACC}"/>
+    <hyperlink ref="C339" r:id="rId309" display="mašīnvadītas ierīces un mašīnas dārzkopībai un ainavu veidošanai, lauksaimniecībai un mežsaimniecībai, zaļo zonu un teritoriju uzturēšanai, ceļu un ielu tīrīšanai, grants ceļu un pelnu celiņu uzturēšanai, ziemu uzturēšanai uz celiņiem, jo īpaši zemes apstrādes mašīnām, piemēram, kaplēšanai un frēzēšanai , arkli, izkliedētāji, kultivatori, ecēšas, izlīdzinātāji, zemes urbji un izkliedētāji,motorizētie zāles pļāvēji " xr:uid="{E035A376-E163-4AA7-B405-037F45E1879F}"/>
+    <hyperlink ref="C340" r:id="rId310" xr:uid="{306237D1-F0F8-4F51-A708-80EA2C63FB08}"/>
+    <hyperlink ref="C341" r:id="rId311" xr:uid="{3187984C-E67C-470F-A0EF-57AA177FD617}"/>
+    <hyperlink ref="C342" r:id="rId312" display="Piel/KaVo Dental GmbH" xr:uid="{750A5602-BC35-4A30-BA6A-5F4460F834CB}"/>
+    <hyperlink ref="C343" r:id="rId313" xr:uid="{17060572-C928-449A-B79C-74DF733708EA}"/>
+    <hyperlink ref="C344" r:id="rId314" xr:uid="{6C458DD8-8AA2-4ADA-8784-6B6FD562DC6B}"/>
+    <hyperlink ref="C345" r:id="rId315" xr:uid="{995383AF-D318-41D9-B003-F4B6DC8F9BA2}"/>
+    <hyperlink ref="C346" r:id="rId316" xr:uid="{785AA447-68B3-4B4F-B9CE-41A3D11FF9E0}"/>
+    <hyperlink ref="C347" r:id="rId317" xr:uid="{2ED19939-DEC7-408F-8D30-14E53616CA50}"/>
+    <hyperlink ref="C211" r:id="rId318" xr:uid="{621598FC-8C15-43CC-8D39-5F18DA8C551C}"/>
+    <hyperlink ref="C348" r:id="rId319" xr:uid="{825121E6-CE1E-4E73-B67B-DBFB46AEFE83}"/>
+    <hyperlink ref="C349" r:id="rId320" xr:uid="{513D5E79-250B-48FD-B2F1-686EF6F7AFA4}"/>
+    <hyperlink ref="C350" r:id="rId321" xr:uid="{A1BCA8A2-209D-411A-A6C0-390D4DB9B535}"/>
+    <hyperlink ref="C351" r:id="rId322" xr:uid="{E92EC4B3-FE40-4D85-A0DB-C309B02A4036}"/>
+    <hyperlink ref="C352" r:id="rId323" display="kosmētiskā un plastiskā ķirurģija, ārstēšana ar akustisko un ultraskaņu, ķirurģiskās un medicīniskās iekārtas un instrumenti, ultraskaņas attēlveidošanas un terapijas iekārtas " xr:uid="{F26C64AF-C0D1-4319-B939-8315FF68D3B1}"/>
+    <hyperlink ref="C353" r:id="rId324" xr:uid="{F22D712B-956E-4A2F-B3E2-55B301C6BF63}"/>
+    <hyperlink ref="C354" r:id="rId325" xr:uid="{5B1AED8D-6055-4C70-823E-30505A892B63}"/>
+    <hyperlink ref="C355" r:id="rId326" display="Kioxia Corporation" xr:uid="{9F0631E1-C295-45A8-B540-26675BA5BF7A}"/>
+    <hyperlink ref="C356" r:id="rId327" xr:uid="{52B4F224-ED99-48A2-9B52-3EF70968A6F8}"/>
+    <hyperlink ref="C357" r:id="rId328" xr:uid="{41775533-4BFF-46C3-B45F-532368F58289}"/>
+    <hyperlink ref="C358" r:id="rId329" display="kosmētika, sukas,  spoguļi u.c." xr:uid="{38BBE24F-0D6D-46DB-98BF-E4ABBC303A23}"/>
+    <hyperlink ref="C359" r:id="rId330" xr:uid="{4F1DE28A-A6CF-4F2F-BA76-ADDBAFC3430A}"/>
+    <hyperlink ref="C360" r:id="rId331" xr:uid="{BCDE99DF-7219-4520-AF9E-415123DE2C3D}"/>
+    <hyperlink ref="C361" r:id="rId332" display="medicīnas instrumentu,farmaceitiskie izstrādājumi, sanitārijas ierīces u.c." xr:uid="{86023E8C-5F78-4A27-99F0-8A3B1B00C1B4}"/>
+    <hyperlink ref="C362" r:id="rId333" xr:uid="{630F2046-7BF6-42E1-B4C5-9264E139A8E8}"/>
+    <hyperlink ref="C363" r:id="rId334" xr:uid="{36E9AA26-B35C-403A-A572-EAC62D8CAE9D}"/>
+    <hyperlink ref="C364" r:id="rId335" xr:uid="{08FC551A-D600-4CED-B18C-699D1E1F8B94}"/>
+    <hyperlink ref="C365" r:id="rId336" xr:uid="{9517306F-DF80-4FB7-ACD3-D167097DA255}"/>
+    <hyperlink ref="C366" r:id="rId337" xr:uid="{AB36F9A3-3DDC-4968-9B4F-96797239DD23}"/>
+    <hyperlink ref="C367" r:id="rId338" display="sporta apģērbi un aksesuāri.  peldkostīmi, pludmales apģērbi, ķermeņa pacēlāji, brilles,  sandales, spuras,pleznas,  peldošās jostas un ar tiem saistīti piederumi" xr:uid="{ED8ED2E1-16D4-42B3-BF72-714FDDDF5F6D}"/>
+    <hyperlink ref="C136" r:id="rId339" xr:uid="{C0B0CB94-9E18-44E0-ADE0-ED5C04AA2850}"/>
+    <hyperlink ref="C368" r:id="rId340" xr:uid="{EBF2AC25-2320-40DB-A90F-A0FDCD48BB87}"/>
+    <hyperlink ref="C369" r:id="rId341" xr:uid="{32CCCAAD-2FCA-4E46-89C4-93CD7763FE62}"/>
+    <hyperlink ref="C370" r:id="rId342" display="Piel/TRB  International SA" xr:uid="{B3701B5A-42C1-41F6-A219-FD6FC6487414}"/>
+    <hyperlink ref="C372" r:id="rId343" xr:uid="{4BE51FD6-C9D8-4CFD-8888-DC2285270671}"/>
+    <hyperlink ref="C373" r:id="rId344" xr:uid="{C6D914C5-3DDB-40A2-BB5E-416B07907011}"/>
+    <hyperlink ref="C374" r:id="rId345" xr:uid="{090A0176-CA60-4D6A-8818-D49AC17B8BB7}"/>
+    <hyperlink ref="C375" r:id="rId346" display="santehnika, radiatori u.c." xr:uid="{EC495AB6-F21B-4F5E-B58C-86696FFD590C}"/>
+    <hyperlink ref="C376" r:id="rId347" xr:uid="{1F8D8980-FF74-4F81-98C1-73261A31347B}"/>
+    <hyperlink ref="C377" r:id="rId348" display="gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un vārīti augļi un dārzeņi, želejas, ievārījumi, kompots, olas, piens un piena produkti, pārtikas eļļas un tauki, Nesagatavoti un neapstrādāti lauksaimniecības, ūdens, dārzkopības un mežsaimniecības produkti,  graudaugi un sēklas, svaigi augļi, dārzeņi un zaļumi, dabiski augi un ziedi, ziedu sīpoli, stādi un sēklas stādīšanai, dzīvi dzīvnieki, pārtika un dzērieni dzīvniekiem, iesals u.c" xr:uid="{2FC1D8AF-2371-49B5-94C2-8BF932EAFD41}"/>
+    <hyperlink ref="C378" r:id="rId349" xr:uid="{BEC4BAD3-AC80-4788-B7BF-B27241219A1E}"/>
+    <hyperlink ref="C379" r:id="rId350" xr:uid="{883FB285-7E0F-42B2-A269-16462ED94083}"/>
+    <hyperlink ref="C380" r:id="rId351" xr:uid="{FB219ABC-613C-4DA4-9C4C-1432021F7F89}"/>
+    <hyperlink ref="C381" r:id="rId352" display="giroskūteri ar rokturi" xr:uid="{601B67EC-D854-41E6-BB27-CF7B6664497D}"/>
+    <hyperlink ref="C383" r:id="rId353" xr:uid="{30702242-7396-4365-B40D-E152595073F9}"/>
+    <hyperlink ref="C384" r:id="rId354" display="ogļhidruma un alumīnija radzes riteņus" xr:uid="{B9DE0654-3D81-4B24-9487-D30D7758E9EF}"/>
+    <hyperlink ref="C385" r:id="rId355" display="Piel/Dell Corporation Ltd" xr:uid="{2B4D78A3-95D0-4AB4-A801-BEB60F1BEECF}"/>
+    <hyperlink ref="C386" r:id="rId356" xr:uid="{61B1BCBE-89FB-4114-8157-49E959DA441E}"/>
+    <hyperlink ref="C387" r:id="rId357" display="apģērbs, apavi, galvassegas,bērnu sēdeklīši,krēsli, taburetes,galdi, līmējošie pārsēji, ziepes, sauļošanās krēms, odekoloni, bērnu pārtika,                     spēles un rotaļlietas, vingrošanas un sporta preces, rotājumi Ziemassvētku eglītēm,  velosipēdi, lampas, lukturīši, velosipēdu lukturi, ierakstītas audio lentas un DVD, skaņu ierakstītāji  un atskaņotāji, digitālās kameras      izklaidei bērniem un zīdaiņiem, atslēgu piekariņi u.c." xr:uid="{4CF67E46-4263-4D0D-B813-DA53A541FC82}"/>
+    <hyperlink ref="C388" r:id="rId358" display="apģērbi, apavi, galvassegas,  bižutērija u.c." xr:uid="{B2E12091-C4DD-4A0B-A04F-6E6273C2A622}"/>
+    <hyperlink ref="C389" r:id="rId359" xr:uid="{975C17FE-DFA2-4B50-9469-5BB48C84FE07}"/>
+    <hyperlink ref="C390" r:id="rId360" display="motora korpusi,  transportlīdzekļu daļas, aprīkoti motociklu pārsegi u.c." xr:uid="{E11633BE-0906-42E4-A278-224F8B95937A}"/>
+    <hyperlink ref="C391" r:id="rId361" display="Piel/TikTok Information Technologies UK Limited" xr:uid="{F262504A-CD3F-47A0-AB82-9FC0A9DCF56F}"/>
+    <hyperlink ref="C392" r:id="rId362" xr:uid="{3E1177A2-9223-4148-8927-10CAF2CEEA1E}"/>
+    <hyperlink ref="C393" r:id="rId363" display="Covid 19 vaccins_x0009_" xr:uid="{AA083346-5222-46F4-87BB-A3FEAB99CC2D}"/>
+    <hyperlink ref="C394" r:id="rId364" display="Piel/JACQUEMUS" xr:uid="{76237E6E-4A4B-4606-8701-24E49931A90E}"/>
+    <hyperlink ref="C396" r:id="rId365" xr:uid="{2A0E1187-47EB-422B-BDCB-DB0A52AEBE67}"/>
+    <hyperlink ref="C397" r:id="rId366" xr:uid="{0B37A103-5045-43FA-AFAC-67EC44D8784B}"/>
+    <hyperlink ref="C398" r:id="rId367" display=" juvelierizstrādājumi, sudraba rotaslietas,dārgmetālu figūriņas -statuetes,  medaļas, bižutērija, atslēgu piekariņi personīgie piederumi, u.c." xr:uid="{F4682966-5EDC-41BE-A531-530CA291742B}"/>
+    <hyperlink ref="C399" r:id="rId368" xr:uid="{DE703D6E-D2B5-4403-AC59-6B1FBDB41CB1}"/>
+    <hyperlink ref="C400" r:id="rId369" xr:uid="{348848C0-F7DD-4C82-A9C8-962A7A3A7D7E}"/>
+    <hyperlink ref="C401" r:id="rId370" xr:uid="{E8F9116E-4C04-414E-BC76-B388F481B794}"/>
+    <hyperlink ref="C402" r:id="rId371" xr:uid="{392D6AB8-E904-47DE-986B-7BDCD2C6D139}"/>
+    <hyperlink ref="C167" r:id="rId372" display=" USB atmiņas kartes,utt" xr:uid="{C62A3BFE-8514-4404-AC5D-B1A10161CBF7}"/>
+    <hyperlink ref="C166" r:id="rId373" display="transportlīdzekļu  piedziņas sistēmas,apgaismes sistēmas, virsbūves kontroles sistēmas, spēka pievadu kontroles sistēmas, elektronisko instrumentu kopu, telemātikas sistēmas un datori, piekares sistēmas un sastāvdaļas, izplūdes sistēmas,u.c " xr:uid="{F770DA2F-74D6-4E80-BED5-19DFA83032F1}"/>
+    <hyperlink ref="C403" r:id="rId374" xr:uid="{9AF76267-96D1-4A78-A489-0D547390EB14}"/>
+    <hyperlink ref="C404" r:id="rId375" display="gaisa kondicionēšanas iekārtas  un piederumi u.c." xr:uid="{58419121-93C9-4405-995A-4D2E2E458E22}"/>
+    <hyperlink ref="C405" r:id="rId376" xr:uid="{DE72B59C-EC9C-4049-8B4D-8769FA9EC3AF}"/>
+    <hyperlink ref="C406" r:id="rId377" display="vingrošanas un sporta preces, apģērbs, apavi, galvassegas, pulksteņi, ceļojumu futrāļi, somas,spēles, rotaļlietas, video spēļu ierīces,  juvelierizstrādājumi u.c." xr:uid="{D247A1C3-DDF9-465D-BFA0-280C9796A588}"/>
+    <hyperlink ref="C407" r:id="rId378" display="Piel/Genius_Nicer Dicer Quick" xr:uid="{BFD4DF69-8168-4D12-ACF2-2B568E8108B3}"/>
+    <hyperlink ref="C408" r:id="rId379" xr:uid="{BD722931-7B54-462B-901B-652331D9AE86}"/>
+    <hyperlink ref="C409" r:id="rId380" xr:uid="{E016A938-0E1B-4FA3-9E56-8A9F83B7BA6B}"/>
+    <hyperlink ref="C410" r:id="rId381" xr:uid="{BD24325B-4E21-46C5-9DF5-CF64901E94EB}"/>
+    <hyperlink ref="C411" r:id="rId382" display=" pildspalvas, mehāniski zīmuļi, marķieru pildspalvas un citi rakstāmpiederumi, kancelejas preces." xr:uid="{D6F7403A-8D7F-4B0F-9B45-F7AEFA2DB2CE}"/>
+    <hyperlink ref="C412" r:id="rId383" xr:uid="{261D673D-E340-4A79-BE94-BE216D0138C0}"/>
+    <hyperlink ref="C413" r:id="rId384" xr:uid="{7A1E6C7E-E188-4F46-B741-1594F6CE9B21}"/>
+    <hyperlink ref="C414" r:id="rId385" display="Piel/SHELTERED WINGS INC D_B_A VORTEX OPTICS" xr:uid="{2F8FB2F1-4387-486F-95A8-E44652B099F7}"/>
+    <hyperlink ref="C415" r:id="rId386" xr:uid="{D3F718E9-5A7B-4FCC-BD0A-31D1F46AF27E}"/>
+    <hyperlink ref="C416" r:id="rId387" xr:uid="{A4AEC209-1846-485D-85AD-43040DE58ED8}"/>
+    <hyperlink ref="C417" r:id="rId388" display=" aizsardzības un drošības aprīkojums, aizsarg ķiveres, aizsargmaskas aizsargzābaki, aizsarg apģērbs [bruņas],  aizsargapģērbs, cimdi, apģērbs, galvassegas un apavi medicīnas personālam un pacientiem, medicīniskie pārsēji,  autiņbiksītes zīdaiņiem un nesaturēšana, peldbikses zīdaiņiem,    automašīnu sēdekļi, pārvalki, galvas balsti, bērnu drošības sēdekļi transportlīdzekļiem, izstrādājumi no ādas, proti, kastes, maki, čemodāni un čemodāni dokumentiem, maki, kredītkaršu futrāļi, atslēgu futrāļi, somas un čemodāni,  atslēgu maisiņi, mugursomas, maki, apģērbs, apavi,  u.c." xr:uid="{C99F36BD-76FC-4AFB-AD22-3E8B2E4DFEB7}"/>
+    <hyperlink ref="C418" r:id="rId389" xr:uid="{6029EACF-30B5-410C-BEB5-E7F615A6CD64}"/>
+    <hyperlink ref="C419" r:id="rId390" display=" agregāti cirkulācijas sūkņiem, zemūdens sūkņiem un centrbēdzes sūkņiem.  elektronika sūkņiem un citu sistēmu vadības ierīcēm,  elektromotori sūkņiem u.c." xr:uid="{1C8DC23A-4C2B-4BBC-B992-F5292EFDAD5F}"/>
+    <hyperlink ref="C209" r:id="rId391" xr:uid="{58D16FC9-7D4F-413C-9F7A-4A56DD840FD4}"/>
+    <hyperlink ref="C420" r:id="rId392" display="spēles un rotaļlietas, kompaktdiski, lentes un DVD ar izdomātiem varoņiem un aktivitātēm bērniem, filmas, televīzijas programmas, grāmatas, mūzika un rotaļlietu lietošanas instrukcijas, kosmētika, tualetes piederumi, apģērbs, apavi, galvassegas,  somas, maki u.c.  " xr:uid="{15747787-C80C-48CA-82A8-D5B752C429DB}"/>
+    <hyperlink ref="C421" r:id="rId393" xr:uid="{3619071F-E63B-4BDB-857C-1F4CB0739EF3}"/>
+    <hyperlink ref="C422" r:id="rId394" xr:uid="{46111667-4EDF-41C6-AEE8-48803465DF44}"/>
+    <hyperlink ref="C423" r:id="rId395" xr:uid="{40493B48-482E-439E-8EA1-07F2B5EC1FAD}"/>
+    <hyperlink ref="C424" r:id="rId396" xr:uid="{752D5436-7EED-4675-A607-74C913CC1DBB}"/>
+    <hyperlink ref="C426" r:id="rId397" xr:uid="{22FA0E92-95AD-45F5-8E31-8923FBAAE6C3}"/>
+    <hyperlink ref="C428" r:id="rId398" xr:uid="{8E3A9522-76A3-4942-BE6E-D452B1AD72C0}"/>
+    <hyperlink ref="C429" r:id="rId399" xr:uid="{4F742D36-A694-4977-948F-505065A5208F}"/>
+    <hyperlink ref="C430" r:id="rId400" xr:uid="{A10E74CD-7771-4565-94E2-7394590EC4A2}"/>
+    <hyperlink ref="C431" r:id="rId401" xr:uid="{E0884BE1-7CBB-4E83-823C-6923176CC0F3}"/>
+    <hyperlink ref="C432" r:id="rId402" xr:uid="{EAD01F0E-2C8F-4516-8DB1-F14C3DB943F7}"/>
+    <hyperlink ref="C433" r:id="rId403" xr:uid="{776FBC1A-79E6-4857-B11F-08AEFA91278E}"/>
+    <hyperlink ref="C434" r:id="rId404" xr:uid="{7B1F7EC8-271F-4448-8CFA-1D9B6FBD2252}"/>
+    <hyperlink ref="C435" r:id="rId405" display="apģērbs, galvassegas, preparāti balināšanai un citas veļas vielas, preparāti tīrīšanai, pulēšanai, attaukošanai un noberšanai, ziepes, parfimērijas izstrādājumi, ēteriskās eļļas, kosmētika, matu losjoni, zobu pastas;apakšveļa, zeķes, cimdi,  apavi, apavu zoles, krēmi, pastas, vaski, kondicionieri, pulēšanai, tīrīšanai un aizsardzībai no lietus, apavu tīrīšanas lupatiņas,  sukas, apavu maisiņi u.c." xr:uid="{693AA726-846E-4E9A-9545-F15FEFD2F9FB}"/>
+    <hyperlink ref="C436" r:id="rId406" xr:uid="{6DBBD980-6030-48ED-A89E-9645CF1276BF}"/>
+    <hyperlink ref="C437" r:id="rId407" xr:uid="{B35CFAFC-B3A8-4988-8DAD-633EC0CB6CB3}"/>
+    <hyperlink ref="C438" r:id="rId408" display="Aktuālo pieprasījumu saraksts 21.05.2021.xlsx" xr:uid="{B8DB44FB-2A1F-4EB0-837E-3A4DB7138E6A}"/>
+    <hyperlink ref="C439" r:id="rId409" display="Aktuālo pieprasījumu saraksts 21.05.2021.xlsx" xr:uid="{FFC96EDE-4238-4D84-8A1C-846ABA7BB63B}"/>
+    <hyperlink ref="C440" r:id="rId410" xr:uid="{6E47DDA9-3FD6-4D54-8B51-0071D2D18F40}"/>
+    <hyperlink ref="C441" r:id="rId411" display="elektriskās,elektroniskās ierīces un instrumenti elektrības pārvadāšanai, vadīšanai,pārslēgšanai, pārveidošanai,uzkrāšanai, regulēšanai,filtrēšanai, mērīšanai  un kontrolei u.c. " xr:uid="{886A2217-48B6-4E42-9EE6-8AA1F23EF1B4}"/>
+    <hyperlink ref="C442" r:id="rId412" xr:uid="{E741580C-A183-4D2A-916B-8F901E7CCAAE}"/>
+    <hyperlink ref="C443" r:id="rId413" display="ķīmiskie produkti, kas paredzēti ūdens attīrīšanai un atsāļošanai,  absorbenti, katalizatori, Jonu apmaiņas sveķi ar ierobežotu granulometriju izmantošanai ūdens attīrīšanā un daudzos citos pielietojumos, piemēram, saldinātāju hromatogrāfijā, aminoskābju atdalīšanā, farmācijas rūpniecībā kopumā, cukura attīrīšanā un citos pielietojumos pārtikas nozarē u.c. " xr:uid="{63DF1669-4095-4FD5-8F6C-1BD546B624C8}"/>
+    <hyperlink ref="C444" r:id="rId414" xr:uid="{3A5E0C31-A36A-4AEC-A12F-9FA9C2686CD1}"/>
+    <hyperlink ref="C445" r:id="rId415" xr:uid="{33DA73FF-6910-404C-B9B9-0CDBDEC8B7A9}"/>
+    <hyperlink ref="C446" r:id="rId416" xr:uid="{4A2BC208-9F3B-4399-8CDA-1A40D9B8E914}"/>
+    <hyperlink ref="C447" r:id="rId417" xr:uid="{02728A34-3844-4F7F-A0B1-7EA95EC2EC39}"/>
+    <hyperlink ref="C448" r:id="rId418" xr:uid="{F8FE4944-ABE6-4B81-A17B-C549FAD731B4}"/>
+    <hyperlink ref="C449" r:id="rId419" xr:uid="{16BB3688-49BA-4528-A369-62DE00060F90}"/>
+    <hyperlink ref="C450" r:id="rId420" display="Aktuālo pieprasījumu saraksts 14.06.2021.xlsx" xr:uid="{5B2DDC1A-13A0-42CF-9757-E55AF3ADE242}"/>
+    <hyperlink ref="C451" r:id="rId421" xr:uid="{03379E66-601D-47ED-96D2-796CE5E508F4}"/>
+    <hyperlink ref="C452" r:id="rId422" xr:uid="{F8C78382-04E2-4296-BD95-4407114D77FB}"/>
+    <hyperlink ref="C453" r:id="rId423" display=" elektroniskās un pjezoelektriskās šķiltavas un to piederumi, mērlentes; atslēgu piekariņi, spalvu nazītis, saulesbrilles u.c." xr:uid="{8266E804-582A-49A7-9FC7-93DB2E896F3B}"/>
+    <hyperlink ref="C454" r:id="rId424" display="šampanietis" xr:uid="{BF7F5BBE-2C72-431B-A986-FE8E63933B80}"/>
+    <hyperlink ref="C455" r:id="rId425" xr:uid="{F2AD1623-D335-42BB-943A-9D2E32EA82BD}"/>
+    <hyperlink ref="C456" r:id="rId426" xr:uid="{5031659F-CCC4-4E95-9DE4-B43239AB3CBD}"/>
+    <hyperlink ref="C457" r:id="rId427" display="parfimērijas izstrādājumi, kosmētika, smaržas, brilles, saulesbrilles, rāmji un lēcas, ...juvelierizstrādājumi, bižutērija,  pulksteņi, gredzeni, rokassprādzes, kuloni, auskari, aproču pogas, aproces, pulksteņu siksnas, ķēdes, pulksteņu izstrādājumi, kaklasaišu saspraudes, metāla apavu un cepuru rotājumi, pulksteņi, atslēgu gredzeni, somas, maki, čemodāni, čemodāni,  apģērbs, jostas, peldkostīmi, šalles, kaklasaites, apavi, apavi, zābaki, sandales, cimdi, cepures,  mēbeles, spoguļi, attēlu rāmji u.c." xr:uid="{6FB372FA-E9AA-420B-AF85-6F8423DEF6D7}"/>
+    <hyperlink ref="C458" r:id="rId428" xr:uid="{5B26D0CA-5936-4D5C-85D1-5503978AF892}"/>
+    <hyperlink ref="C459" r:id="rId429" xr:uid="{CF584B17-A9AD-417C-A22E-0D2E66CB82CA}"/>
+    <hyperlink ref="C464" r:id="rId430" display="Aktuālo pieprasījumu saraksts 04.08.2021.xlsx" xr:uid="{352027FE-7D06-4E9A-A55B-A3C42F34CBD1}"/>
+    <hyperlink ref="C465" r:id="rId431" xr:uid="{E6985A25-2F65-446D-A8ED-1B833AA8D123}"/>
+    <hyperlink ref="C466" r:id="rId432" xr:uid="{CF345B01-2033-4594-A558-E3BFBD0D9DCA}"/>
+    <hyperlink ref="C467" r:id="rId433" display="digitālās kameras, svari, sporta brilles, saulesbrilles, brilles; dzīvības glābšanas ierīces un aprīkojums, glābšanas vestes, pludiņi drošības nolūkos elektriskās baterijas, bezvadu skaļruņi,  audio uztvērēji, elektriskie audio, video aparāti un instrumenti,   kosmētika,ādas kopšanas līdzekļi,  vannas un dušas līdzekļi, skūšanās,  sauļošanās līdzekļi,smaržas lietošanai mājās zīdaiņu losjoni,  bērnu eļļas, nemedicīniski bērnu krēmi, šampūni mājdzīvniekiem u.c" xr:uid="{187DE0AB-E427-4F93-9AE0-E202F5E5EE69}"/>
+    <hyperlink ref="C468" r:id="rId434" xr:uid="{EC2AC9AC-44C2-42C4-B366-E575091BD055}"/>
+    <hyperlink ref="C102" r:id="rId435" xr:uid="{064BB204-1597-42BB-9A34-FCA21F71445D}"/>
+    <hyperlink ref="C469" r:id="rId436" xr:uid="{54169E3B-1B74-4619-9FC4-E0452C45C503}"/>
+    <hyperlink ref="C470" r:id="rId437" xr:uid="{4EA62BFF-737C-43F1-BA36-F95D9B6BDFC9}"/>
+    <hyperlink ref="C471" r:id="rId438" xr:uid="{56FB69F9-AEF2-40C4-89B9-5C413B40358D}"/>
+    <hyperlink ref="C256" r:id="rId439" display="juvelierizstrādājumi (gredzens, kaklarota, kulons, rokassprādze, auskari, pulksteņi), visi produkti ir zeltā (dzeltenā, baltā, rozā) ar dārgakmeņiem vai bez tiem, u.c." xr:uid="{A4E89316-C6B8-4E13-8C3E-0B01FA069CEB}"/>
+    <hyperlink ref="C257" r:id="rId440" display="e-smēķētājs" xr:uid="{64FB2727-10A6-4DAB-B4B2-8D137949501D}"/>
+    <hyperlink ref="C258" r:id="rId441" xr:uid="{6B46DDD1-9381-445A-AB10-1B0EB323BEAF}"/>
+    <hyperlink ref="C259" r:id="rId442" xr:uid="{F0828755-7540-48D1-90CD-A67C39F5ECA5}"/>
+    <hyperlink ref="C260" r:id="rId443" xr:uid="{BE11AE71-D07F-4314-8343-307D34D21D9C}"/>
+    <hyperlink ref="C261" r:id="rId444" xr:uid="{066EC16E-2491-4261-A4C6-D0E235060511}"/>
+    <hyperlink ref="C262" r:id="rId445" display="elektriskā lampas un apgaismojums, un gaismas atstarotāji, sanitārtehniskās iekārtas un aprīkojums, ūdensapgādes iekārtas, degļi, katli un sildītāji, vārīšanas, apkures, dzesēšanas un citas pārtikas un dzērienu apstrādes iekārtas un aprīkojums, kamīni, in" xr:uid="{793716D7-A5CD-4178-BE80-26A9761AF9A4}"/>
+    <hyperlink ref="C263" r:id="rId446" xr:uid="{FA079F4E-C3D3-4C13-B8EC-EC89EB1BEF3F}"/>
+    <hyperlink ref="C264" r:id="rId447" display="mÖlkky spēle" xr:uid="{71059B24-A3E2-4989-A7D1-635D4E98C066}"/>
+    <hyperlink ref="C265" r:id="rId448" xr:uid="{544BDD14-7840-4D3E-99D1-E308DFF97B3A}"/>
+    <hyperlink ref="C266" r:id="rId449" xr:uid="{64F1879F-C076-4385-BF1D-A6900118CB59}"/>
+    <hyperlink ref="C267" r:id="rId450" xr:uid="{6C909A21-DF72-4ACB-9FC6-2BA2FDD9164F}"/>
+    <hyperlink ref="C475" r:id="rId451" xr:uid="{597D3D83-EA2F-4605-81C2-B549BB86A93D}"/>
+    <hyperlink ref="C476" r:id="rId452" xr:uid="{C671B78C-04CC-430C-8224-AD9AE6D3D154}"/>
+    <hyperlink ref="C99" r:id="rId453" xr:uid="{AA18D794-D272-49DD-BCDE-A0AA5CBFDD77}"/>
+    <hyperlink ref="C98" r:id="rId454" xr:uid="{5747C67A-016F-449D-AB5F-B46918C93894}"/>
+    <hyperlink ref="C477" r:id="rId455" display="apģērbi, šalles, cepures, cimdi, kaklasaites,  lakati, jostas , kurpes, rotaslietas, veļa, saulesbriļļu un optisko briļļu rāmji, somas, maki u.c." xr:uid="{5843447C-E984-4418-96F2-85CDAD1259E9}"/>
+    <hyperlink ref="C478" r:id="rId456" display="automašīnas, divriteņi, motorolleri, motocikli, tricikli, to detaļas un piederumi" xr:uid="{0922CED6-1CB8-436C-A25B-B33D795B943D}"/>
+    <hyperlink ref="C474" r:id="rId457" xr:uid="{D1A72242-6F40-4CE0-8CC8-5B35C3CA7710}"/>
+    <hyperlink ref="C473" r:id="rId458" xr:uid="{C8E4586E-D869-4BD7-AADA-5079B40CA1DC}"/>
+    <hyperlink ref="C472" r:id="rId459" display="somas, galvassegas, džinsi; apakšveļa, krekli u.c. " xr:uid="{E1A11450-1AD0-4A3E-B8FE-B33E6D725DD9}"/>
+    <hyperlink ref="C479" r:id="rId460" display="   elektroniskas, digitālas un rokas ierīces ar to saistītā programmatūra,  telekomunikāciju aparāti un instrumenti,  juvelierizstrādājumi, bižutērija, sienas pulksteņi, pulksteņi personīgai lietošanai,  izsmalcināti atslēgu piekariņi, pulksteņu vai juvelierizstrādājumu futrāļi, dārgmetālu kastes un konteineri,  to daļas un piederumi." xr:uid="{D50FC278-F0D5-46D3-A468-574E4D017617}"/>
+    <hyperlink ref="C480" r:id="rId461" xr:uid="{2B2C627F-01F1-4854-AD3D-793522BB24B5}"/>
+    <hyperlink ref="C481" r:id="rId462" display="Aktuālo pieprasījumu saraksts 14.10.2021.xlsx" xr:uid="{F564D73F-0AD5-4121-8A26-BB40364B8EBD}"/>
+    <hyperlink ref="C482" r:id="rId463" xr:uid="{A4F88325-A1B4-45F7-B4DE-558239998AE3}"/>
+    <hyperlink ref="C483" r:id="rId464" display=" mini vakuma sūkņi, somas uzglabāšanai u.c." xr:uid="{70CC0592-DFC5-4648-8CA6-817B6C29CFD6}"/>
+    <hyperlink ref="C484" r:id="rId465" xr:uid="{1A8C809A-9D4E-4FC1-AAAF-D3A044FDB39F}"/>
+    <hyperlink ref="C485" r:id="rId466" display="mēbeles, spoguļi, rāmji; konteineri, mājsaimniecības un virtuves piederumi un trauki, tekstilizstrādājumi, juvelierizstrādājumi,rokas darbarīki, galda piederumi;papīrs un kartons, iespieddarbi, grāmatu iesiešana, āda un ādas imitācijas, parasti metāli un to sakausējumi, rūdas, kosmētikas un tualetes izstrādājumi  u.c." xr:uid="{EAFF4895-5D43-48EE-AA23-157288290BF5}"/>
+    <hyperlink ref="C486" r:id="rId467" display="apģērbs, apavi,       apģērba piederumi, somas,  saulesbrilles" xr:uid="{17FDEB40-0ABF-4A5F-B567-DE5BCBF679FD}"/>
+    <hyperlink ref="C487" r:id="rId468" display="apģērbi, apavi, galvassegas, galda piederumi, naži, dakšiņas, karotes, brilles, juvelierizstrādājumi, ādas un ādas izstrādājumi, koferi, apavi, somas, maki, maki, somas, mēbeles, mājsaimniecības vai virtuves piederumi un konteineri, jostas un šalles u.c." xr:uid="{34B6674E-535A-4B75-B3F9-FDA1D5561A67}"/>
+    <hyperlink ref="C488" r:id="rId469" xr:uid="{BBA644FA-3830-40DC-BBA0-E6875712A9A6}"/>
+    <hyperlink ref="C489" r:id="rId470" xr:uid="{3CCED735-7F29-416A-B9FA-077E4DCEF3FA}"/>
+    <hyperlink ref="C490" r:id="rId471" xr:uid="{A2A2DC83-8A06-45E1-B722-3C51D163FF24}"/>
+    <hyperlink ref="C491" r:id="rId472" display="pulksteņi un to aksesuāri" xr:uid="{B6490496-1E05-45E5-B92F-F18AFA5ABA06}"/>
+    <hyperlink ref="C492" r:id="rId473" xr:uid="{3A9ED71C-AE86-40A8-948D-34BE7FBB0873}"/>
+    <hyperlink ref="C493" r:id="rId474" display="galda piederumi, skuvekļi, žiletes,matu griešanas mašīnas, matu trimmeri, šķēres, nagu vīles,  atsperu knaibles, manikīra un pedikīra aprīkojums, aparāti higiēnas nolūkiem un skaistumkopšanai u.c." xr:uid="{3538EBA2-EAB5-4D65-8A51-43DE6A1A5EF3}"/>
+    <hyperlink ref="C494" r:id="rId475" display="alkoholiskie dzērienI" xr:uid="{035762FA-5BE4-4045-947D-6EC37A109D12}"/>
+    <hyperlink ref="C495" r:id="rId476" xr:uid="{B6AB4050-5B9E-4FF4-AE44-9839F435FAF6}"/>
+    <hyperlink ref="C496" r:id="rId477" xr:uid="{FCBDB4F6-E283-4A97-8D8D-3F10764F050F}"/>
+    <hyperlink ref="C498" r:id="rId478" xr:uid="{0CC362B3-26B6-4A57-BCD3-E98B97C0D86C}"/>
+    <hyperlink ref="C499" r:id="rId479" xr:uid="{7CF4D669-38FE-43AA-B405-2BE183D4ED2A}"/>
+    <hyperlink ref="C500" r:id="rId480" xr:uid="{3A2524D7-8371-44AF-B569-5F95F7C20ADF}"/>
+    <hyperlink ref="C502" r:id="rId481" xr:uid="{9D509995-E3A9-41C3-B0BC-461BE3E6073D}"/>
+    <hyperlink ref="C503" r:id="rId482" display="Aktuālo pieprasījumu saraksts 13.12.2021.xlsx" xr:uid="{EBEF48EE-DAEB-4C20-AB2B-423F62CD9111}"/>
+    <hyperlink ref="C504" r:id="rId483" xr:uid="{5019ED9F-E699-4C22-A44F-057CFA74BBCD}"/>
+    <hyperlink ref="C505" r:id="rId484" xr:uid="{8DAB08D0-A979-4217-9EE2-131EED336316}"/>
+    <hyperlink ref="C506" r:id="rId485" xr:uid="{E9B931AB-A3A3-4387-9415-953D2823B49A}"/>
+    <hyperlink ref="C507" r:id="rId486" xr:uid="{4EF4EE80-DF09-4AE0-894A-5ACBE8C9B675}"/>
+    <hyperlink ref="C508" r:id="rId487" display="somas, čemodāni un ceļojumu somas ratiņu ceļojumu somas, mazie koferi, ādas čemodāni, preču prezentācijas futrāļi  optikas futrāļi, maki u.c. " xr:uid="{F3ADE014-1D41-4F7E-AAEC-CB1F935D923A}"/>
+    <hyperlink ref="C509" r:id="rId488" display="aromatizētas ziepes, smaržas, ēteriskās eļļas, kosmētika, odekolons, tualetes ūdens, parfimēti aerosoli ķermenim, kosmētiskās eļļas, krēmi, želejas un losjoni sejas un ķermeņa ādai, kosmētiski preparāti skūšanai, losjoni pirms skūšanās un pēcskūšanās, talks kosmētiskiem nolūkiem, vannas un dušas līdzekļi, šampūni un losjoni matiem, dezodoranti, neārstnieciski tualetes piederumi, gaisa atsvaidzinātāji, sveces, aromātiskās sveces u.c." xr:uid="{224030EE-BAC1-4F00-9B26-D6F4BF99A5D7}"/>
+    <hyperlink ref="C510" r:id="rId489" xr:uid="{AC42C65A-6062-4AC3-89DC-CD83E4889F04}"/>
+    <hyperlink ref="C511" r:id="rId490" display="šokolāde, šokolādes veidnes, cepumi ar šokolādes garšas pārklājumu, piena dzērieni, kas aromatizēti ar šokolādi, šokolādes izstrādājumi, brokastu pārslas, deserti, dārzeņi un kartupeļi (konservēti, saldēti, žāvēti vai termiski apstrādāti), augļi (konservēti, saldēti, žāvēti vai termiski apstrādāti), sēnes (konservētas, kaltētas vai termiski apstrādātas), burkas, burku vāki,  plastmasas vāki kārbām un augu podiem u.c " xr:uid="{37E87D4C-CC44-483D-8E7F-50693403357D}"/>
+    <hyperlink ref="C512" r:id="rId491" xr:uid="{9F990F6E-2D78-4AFB-8FF3-1D6E6D062361}"/>
+    <hyperlink ref="C515" r:id="rId492" xr:uid="{12FD3687-5976-4DD4-93C2-82FF7742649A}"/>
+    <hyperlink ref="C516" r:id="rId493" display="būvmateriāli,   celtniecības caurules, kas nav no metāla, asfalts, piķis un bitumens, nemetāliskas pārvietojamas ēkas,  mašīnas, kabeļi un vadi no parastā metāla [neelektriski],metāla konteineri uzglabāšanai un transportēšanai, droši darbgaldi un mehāniski darbināmi elektroinstrumenti, motori un dzinēji,  mašīnu sakabes un transmisijas komponenti, kas nav paredzēti sauszemes transportlīdzekļiem, lauksaimniecības instrumenti, izņemot ar roku darbināmus rokas instrumentus u.c." xr:uid="{24726C3A-AA86-401E-831F-42393979C121}"/>
+    <hyperlink ref="C517" r:id="rId494" display="Aktuālo pieprasījumu saraksts 6.01.2022.xlsx" xr:uid="{E54EE61A-206B-4292-A863-B06A25410CCC}"/>
+    <hyperlink ref="C519" r:id="rId495" xr:uid="{C984E07C-721B-4930-ADC6-7BC5F58C604D}"/>
+    <hyperlink ref="C520" r:id="rId496" xr:uid="{924CFBE4-E2F2-4B7E-B667-F5535E96FD74}"/>
+    <hyperlink ref="C522" r:id="rId497" xr:uid="{44AE829C-AA54-4802-804C-DC8B0D78F0A1}"/>
+    <hyperlink ref="C523" r:id="rId498" xr:uid="{8F178BE8-004C-4BEA-ADEB-01FB1126F96D}"/>
+    <hyperlink ref="C524" r:id="rId499" display="parfimērija, ēteriskās eļļas, kosmētika, apģērbi, galvassegas un apavi, aksesuāri, pārtikas produkti spēles, rotaļlietas un rotaļlietas, sporta preces, futbola bumbas, sporta bumbas, vingrošanas un ķermeņa treniņu aparāti, kultūrisma aparāti, apakšstilbu aizsargi, spēļu cimdi, spēļu kārtis,  metāla atslēgu piekariņi, nozīmītes, brilles, ceļojumu somas, kabatas portfeļi, maki un somiņas, mugursomas un koferi, dzeramās pudeles, paklāji, dvieļi, karogi un vimpeļi u.c." xr:uid="{EC13CFD8-40A8-4A59-8947-1A29C8A3331D}"/>
+    <hyperlink ref="C525" r:id="rId500" xr:uid="{0914DB30-73C3-4795-AE9E-0D1121E6F5FE}"/>
+    <hyperlink ref="C526" r:id="rId501" xr:uid="{65B2A3C8-A105-4FFC-BED8-45DD0C84A3D2}"/>
+    <hyperlink ref="C527" r:id="rId502" display="biroja mēbeles, rakstāmgaldi, krēsli, soliņi, u.c " xr:uid="{7C35C4FC-D06A-4392-AE1B-BADA9D7E6AAF}"/>
+    <hyperlink ref="C528" r:id="rId503" display="smaržas, tualetes ūdens, dezodoranti  ēteriskās eļļas,  eļļas kosmētikas vajadzībām,  kosmētika, dekoratīvās kosmētikas līdzekļi, kosmētikas līdzekļi ādas kopšanai, celulīta mazināšanai, vannai, sauļošanās, kosmētikas komplekti, kas sastāv no kosmētikas, skaistumkopšanas maskas,zīmuļi kosmētikas vajadzībām,  nagu laka, lūpu krāsas, acu oderējums, matu losjoni un nemedicīniski preparāti matu kopšanai šampūni, skūšanās līdzekļi, skūšanās ziepes,  želejas,apģērbs, apavi, galvassegas,  somas,  juvelierizstrādājumi, pulksteņi,  u.c." xr:uid="{1910D99A-C956-4540-8DF0-BAF87083A70B}"/>
+    <hyperlink ref="C529" r:id="rId504" display="alkoholiskie dzērieni konjaks,brendijs u.c." xr:uid="{598C8944-4A02-4FE8-B87E-43469DE8F816}"/>
+    <hyperlink ref="C530" r:id="rId505" display="   elektroniskas, digitālas un rokas ierīces ar to saistītā programmatūra,  telekomunikāciju aparāti un instrumenti,  juvelierizstrādājumi, bižutērija, sienas pulksteņi, pulksteņi personīgai lietošanai,  izsmalcināti atslēgu piekariņi, pulksteņu vai juvelierizstrādājumu futrāļi, dārgmetālu kastes un konteineri,  to daļas un piederumi" xr:uid="{2FEF954B-7690-4BAB-B260-BC87F59F1912}"/>
+    <hyperlink ref="C531" r:id="rId506" display="Aktuālo pieprasījumu saraksts 15.03.2022.xlsx" xr:uid="{FA55FF4B-F92E-4D03-B86D-AF75A9446DDB}"/>
+    <hyperlink ref="C425" r:id="rId507" xr:uid="{839A98E8-37C3-4AFC-B8F4-B16E7094DE65}"/>
+    <hyperlink ref="C36" r:id="rId508" display="pulksteņi,u.c " xr:uid="{C3C77E0E-ED77-45DD-B2D4-B4F4DFDD201E}"/>
+    <hyperlink ref="C35" r:id="rId509" display=" pulksteņi,u.c" xr:uid="{166C45F6-45C2-4C79-9887-D3F28C269500}"/>
+    <hyperlink ref="C34" r:id="rId510" xr:uid="{0BF14202-B7A9-4360-9D48-0FFF6DFF5FB5}"/>
+    <hyperlink ref="C549" r:id="rId511" xr:uid="{1F4A47CA-B6BF-4476-B7EB-108D98DA1A52}"/>
+    <hyperlink ref="C550" r:id="rId512" xr:uid="{238D05DD-2008-439F-A5E6-82A8BB41DDD8}"/>
+    <hyperlink ref="C551" r:id="rId513" display="dažādas preces, apģērbi, sporta preces, rotaļlietas, suvenīri u.c. " xr:uid="{E2C1264E-C175-4C05-AD87-734808FD1BF2}"/>
+    <hyperlink ref="C552" r:id="rId514" xr:uid="{783A9E3D-E8C6-4F89-A44F-335C737B3B6F}"/>
+    <hyperlink ref="C553" r:id="rId515" display="smaržas personīgai lietošanai, smaržu pudeles; parfimērija un smaržvielas, šķidrās smaržas u.c." xr:uid="{CB259714-988F-491B-AA5B-F0755EDDE63D}"/>
+    <hyperlink ref="C554" r:id="rId516" xr:uid="{6DDE4A25-E9D0-4A47-9ADE-756CFF1BF232}"/>
+    <hyperlink ref="C555" r:id="rId517" xr:uid="{E4C0F737-5275-4FAE-BDAA-1CA2C2FB5814}"/>
+    <hyperlink ref="C556" r:id="rId518" xr:uid="{B6B34DCF-A1B3-432C-B7DD-00D43BD73E50}"/>
+    <hyperlink ref="C557" r:id="rId519" display="automatizācijas sistēmas                                                  vārtiem, garāžas durvīm,                                                     ceļa barjerām, nojumēm                                                         un slēģiem dzīvojamām,                                                       komerciālām un rūpnie                                                      ciskām ēkām, kā arī                                                       signalizācijas un                                                         elektroniskās vadības                                                         sistēmas, kas apvieno                                                 tehnoloģiskās                                                             inovācijas un dizainu u.c. " xr:uid="{E849F18A-E06F-4184-9213-E5795A3D3397}"/>
+    <hyperlink ref="C558" r:id="rId520" display="globālie pozicionēšanas instrumenti [GPS]" xr:uid="{AEE7E6EA-32F6-4440-87AC-7D6551DB7D54}"/>
+    <hyperlink ref="C559" r:id="rId521" xr:uid="{EBBC1E70-8A28-4617-9816-C464DF488800}"/>
+    <hyperlink ref="C561" r:id="rId522" display="kolas (bezalkoholiskie dzērieni un gāzētie  dzērieni), jakas, krekli, peldkostīmi; T-krekli, svīteri, zeķes, sporta krekli, šorti, kleitas, cepures (galvassegas), flip-flops, skriešanas tērpi, sporta krekliņi, apakšbikses,  sporta krekli ar kapuci, vestes, bikses,  pidžamas, naktskrekli u.c." xr:uid="{3F20291F-9FB6-40C6-A67D-798BD87EE08F}"/>
+    <hyperlink ref="C560" r:id="rId523" display="gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un termiski apstrādāti augļi un dārzeņi, želejas, ievārījumi, kompoti, olas, piens un piena produkti, eļļas un tauki pārtikai, nesagatavoti un neapstrādāti lauksaimniecības, ūdens, dārzkopības un mežsaimniecības produkti,  graudi un sēklas, svaigi augļi, dārzeņi un garšaugi, dabīgie augi un ziedi, puķu sīpoli, stādi un sēklas stādīšanai, dzīvi dzīvnieki, pārtika un dzērieni dzīvniekiem u.c." xr:uid="{5BA05286-DFE5-49D7-8900-F8BC845C9D5B}"/>
+    <hyperlink ref="C562" r:id="rId524" xr:uid="{D6A1F489-302F-40E6-B57F-E171F149A0C1}"/>
+    <hyperlink ref="C563" r:id="rId525" xr:uid="{139BADE9-7991-43F0-84FB-8F4A1FDCFB4D}"/>
+    <hyperlink ref="C564" r:id="rId526" display=" kosmētika ādas kopšanai, kosmētikas krēmi, kosmētikas serumi, losjoni kosmētiskai lietošanai, šampūni, ārstnieciski ādas kopšanas līdzekļi, zobu pastas, mutes skalojamie līdzekļi, nagu kopšanas līdzekļi, ķirurģiskie, medicīniskie, zobārstniecības un veterinārie aparāti un instrumenti, kā arī mākslīgās ekstremitātes, acis un zobi, ortopēdiski izstrādājumi, šuvju materiāls, seksa piederumi, fizikālās terapijas aprīkojums, knupīši un piederumi barošanai, mākslīgās protēzes un implanti, ortopēdiskie un kustību palīglīdzekļi, visu iepriekš minēto izstrādājumu daļas un piederumi." xr:uid="{050E3CDE-1D61-4E30-94A8-10646CF6F313}"/>
+    <hyperlink ref="C565" r:id="rId527" xr:uid="{C13DE403-5185-415D-AB69-E7EBC78AEF5B}"/>
+    <hyperlink ref="C566" r:id="rId528" xr:uid="{29F82A9C-CA33-48D7-BD2A-2B1485EB9895}"/>
+    <hyperlink ref="C567" r:id="rId529" xr:uid="{5213D36E-17CD-4E9D-9A97-85467914B2AA}"/>
+    <hyperlink ref="C568" r:id="rId530" xr:uid="{6D5EBAA6-6DBC-458B-8D1A-BF7CCA692BF1}"/>
+    <hyperlink ref="C569" r:id="rId531" xr:uid="{BFC13E18-0CE0-4DC9-B3D4-31C1E40E7C6B}"/>
+    <hyperlink ref="C570" r:id="rId532" xr:uid="{E5F59D30-7016-4685-90EC-82615216960C}"/>
+    <hyperlink ref="C571" r:id="rId533" xr:uid="{C75A7A00-0920-4816-951F-BBAF5132AA8E}"/>
+    <hyperlink ref="C572" r:id="rId534" xr:uid="{9802682A-57E0-4AE4-900F-DB03D8511EA2}"/>
+    <hyperlink ref="C573" r:id="rId535" display=" lauksaimniecības mašīnas  to rezerves daļas, mehānismi un  sastāvdaļas,  piederumi u.c." xr:uid="{45D12AF5-0833-4A26-B7E6-A13B7918EAB3}"/>
+    <hyperlink ref="C575" r:id="rId536" xr:uid="{F66BE07C-3420-4113-B09E-9C5B9E253393}"/>
+    <hyperlink ref="C576" r:id="rId537" display="Aktuālo pieprasījumu saraksts 12.08.2022.xlsx" xr:uid="{8F602787-3DC8-40E4-B866-C6C1D1B6C460}"/>
+    <hyperlink ref="C577" r:id="rId538" xr:uid="{9B9603F2-88D9-4B3F-8491-956C832C5AE4}"/>
+    <hyperlink ref="C578" r:id="rId539" xr:uid="{3ACAD7A7-40B3-48D1-BF09-A95A06217276}"/>
+    <hyperlink ref="C579" r:id="rId540" display="kafija, tēja, kakao un mākslīgā kafija, rīsi, tapioka un sāgo, milti un graudaugu izstrādājumi, maize, konditorejas izstrādājumi,  pārtikas ledus, cukurs, medus, melases sīrups, raugs, cepamais pulveris, sāls, sinepes, etiķis, mērces [garšvielas], garšvielas, saldējums, gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un termiski apstrādāti augļi un dārzeņi, želejas, ievārījumi, kompoti, olas, piens un piena produkti, eļļas un tauki pārtikai u.c." xr:uid="{D831E4DB-47C8-452C-AA70-84594AEE0306}"/>
+    <hyperlink ref="C580" r:id="rId541" xr:uid="{7E182ABB-B5EA-4DDD-A762-1EE686399B21}"/>
+    <hyperlink ref="C581" r:id="rId542" xr:uid="{45327F2D-6842-4778-999F-E9633E7C613E}"/>
+    <hyperlink ref="C584" r:id="rId543" display="ķirurģijas, medicīnas, zobārstniecības un veterinārijas aparāti un instrumenti, mākslīgās ekstremitātes, acis un zobi, ortopēdiskie izstrādājumi, šuvju materiāli, terapeitiskās un palīgierīces, kas paredzētas cilvēkiem ar invaliditāti, masāžas aparāti, bērnu aprūpes aparāti, ierīces un priekšmeti, aparāti, ierīces un priekšmeti seksuālām darbībām,  juvelierizstrādājumi,  pulksteņi, apģērbi, apavi, galvassegas, mājsaimniecības vai virtuves piederumi,galda piederumi, dakšiņas un karotes, skuvekļi tīrīšanas iekārtas,  mājsaimniecības veļa, tekstila vai plastmasas aizkari, paklāji, paklājiņi, paklājiņi, linolejs un citi grīdas segumi, netekstila sienas tapetes, spēles rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces, rotājumi, kafija, tēja, kakao un mākslīgā kafija, rīsi, tapioka un sāgo,milti un graudaugu izstrādājumi, maize, konditorejas izstrādājumi, pārtikas ledus, cukurs, medus, melases sīrups,  raugs, cepamais pulveris, sāls, sinepes, etiķis, mērces [garšvielas], saldējums, alkoholiskie dzērieni, alus, minerālūdeņi un gāzētie ūdeņi un citi bezalkoholiskie dzērieni, augļu dzērieni un augļu sulas, sīrupi, tabaka, mēķētāju preces, sērkociņi, preparāti putekļu uzsūkšanai, mitrināšanai un saistīšanai, sveces un daktis apgaismošanai u.c." xr:uid="{F45163E0-C78D-47C2-9CA6-41ECD71A9BBA}"/>
+    <hyperlink ref="C585" r:id="rId544" display="dūnu jakas bez piedurknēm, ūdensizturīgas jakas, vīriešu apakšveļa, biksītes [īsas], ikdienas bikses" xr:uid="{EB851D23-49AA-4F06-9497-9A523A10CE1C}"/>
+    <hyperlink ref="C586" r:id="rId545" xr:uid="{8BF360D1-59D9-434F-8A5A-D8CFA40AF2E9}"/>
+    <hyperlink ref="C582" r:id="rId546" xr:uid="{83355CC1-E0A1-477B-B2D7-952094CF0DF6}"/>
+    <hyperlink ref="C587" r:id="rId547" xr:uid="{596B23B2-F790-40DF-89D9-B343F576D04B}"/>
+    <hyperlink ref="C301" r:id="rId548" display="apģērbi, apavi un galvassegas  somas,čemodāni, mugursomas,  suņu būdas, redeļu kastes suņiem, kastes suņu pārvadāšanai, nemetāliski  paliktņi, gultas  spilveni mājdzīvniekiem, u.c. " xr:uid="{BF8AA69C-8A63-4F85-93D0-9E0BDF704CE0}"/>
+    <hyperlink ref="C588" r:id="rId549" xr:uid="{1EE7A6CB-8D9A-4058-98A1-67BDBEE3B91C}"/>
+    <hyperlink ref="C589" r:id="rId550" display="tabaka un smēķēšanas izstrādājumi, mitrinātāji, tabakas aizstājēji, tabakas grauzdētāji, tabakas dzesēšanas iekārtas cigāru griezējs, cigāri, pelnu trauki smēķētājiem, elektriskie sildītāji, elektriskie sildīšanas pavedieni, tvaika ģenerēšanas ierīces,  elektroniskās cigaretes, elektronisko cigarešu kasetnes, kociņi elektronisko cigarešu tīrīšanai un dezinfekcijai, elektroniskie cigarešu tīrīšanas līdzekļi, elektronisko cigarešu tīrīšanas birstes,  spilventiņi elektronisko cigarešu tīrīšanai u.c." xr:uid="{D7A414B7-420A-41A3-9E1A-C2D9B21D3AE5}"/>
+    <hyperlink ref="C590" r:id="rId551" xr:uid="{7A80E99F-29DA-4A0E-82E8-1500FF3F4FDF}"/>
+    <hyperlink ref="C591" r:id="rId552" xr:uid="{E164B014-7892-43FD-8E85-36277F7E0999}"/>
+    <hyperlink ref="C592" r:id="rId553" xr:uid="{B4E92548-E7AA-4A40-86D9-4FF93D329D24}"/>
+    <hyperlink ref="C593" r:id="rId554" xr:uid="{8CDAAAF7-495C-4E72-9914-8F85514A653E}"/>
+    <hyperlink ref="C594" r:id="rId555" xr:uid="{0D80BD0C-96AF-47BB-A5D0-0EFF7B5C969E}"/>
+    <hyperlink ref="C595" r:id="rId556" xr:uid="{98D7BCAB-73D6-487E-994A-70D6106438D7}"/>
+    <hyperlink ref="C596" r:id="rId557" display="Tiesibu_subjektu_saraksts_20222510_tiesibu_veidu_paskaidrojumi.xlsx" xr:uid="{66CEBB15-8335-4329-9A2B-3033F0466E3D}"/>
+    <hyperlink ref="C597" r:id="rId558" xr:uid="{2DE5D13B-BB25-4697-8974-8E969FEA9052}"/>
+    <hyperlink ref="C598" r:id="rId559" xr:uid="{77797DDC-6DE6-4A90-85E2-62FB63603B12}"/>
+    <hyperlink ref="C599" r:id="rId560" xr:uid="{F36FBD15-1624-40EC-AD55-D682AE83487A}"/>
+    <hyperlink ref="C600" r:id="rId561" xr:uid="{A66F806C-3BE3-46B4-97F0-C815BA3992CC}"/>
+    <hyperlink ref="C601" r:id="rId562" xr:uid="{9957D71E-BCE0-4B87-AD9E-5B215F48155F}"/>
+    <hyperlink ref="C602" r:id="rId563" display="apģērbs; T-krekli" xr:uid="{667AE182-59DA-4B52-A27D-7A2A9A08FF03}"/>
+    <hyperlink ref="C603" r:id="rId564" display="mēbeles, spoguļi, gleznu rāmji, nemetāliski uzglabāšanas vai transportēšanas konteineri,kauli, ragi, vaļi vai perlamutra, neapstrādāti vai daļēji apstrādāti, čaumalas, Jūras putas, dzeltens dzintars" xr:uid="{E493AC4A-F10F-4DBB-A0F3-0E8158581DC8}"/>
+    <hyperlink ref="C604" r:id="rId565" display="instrumenti izmantošanai medicīnā, Ierīces vēža ārstēšanai" xr:uid="{653334DF-00E0-40BB-A576-64F1D8CD7FFF}"/>
+    <hyperlink ref="C606" r:id="rId566" display="kosmētika,  parfimērijas izstrādājumi, Ķelnes ūdens, odekolons, dezodoranti, vannas un dušas želeja, dušas eļļas, ziepes, līdzeklis roku tīrīšanai, ķermeņa eļļas, ķermeņa losjoni,  roku losjons, nagu krēms, šampūni, matu losjoni, sveces un daktis sveču aizdedzināšanai,  aromātiskās sveces, tauriņi, nakts lampas  u.c." xr:uid="{B5F1DC56-9197-4C0E-B77E-04AAF323CD66}"/>
+    <hyperlink ref="C605" r:id="rId567" xr:uid="{55A8F32D-3E7A-42D1-9A19-3E0102EA9A79}"/>
+    <hyperlink ref="C607" r:id="rId568" display="mājsaimniecības vai virtuves piederumi un trauki, neapstrādāts vai daļēji apstrādāts stikls, izņemot stiklu, ko izmanto celtniecībā, stikla, porcelāna un māla trauki,  juvelierizstrādājumi, bižutērija, pulksteņi  hronometriskie instrumenti, apģērbi, apavi, galvassegas, mēbeles, spoguļi, rāmji, konteineri  uzglabāšanai vai transportēšanai kauls, rags, vaļa bārkstis  neapstrādāta vai pusfabrikāta; čaumalas, jūras putas, dzintars, rokas darbarīki un instrumenti, galda piederumi, dakšiņas un karotes; pistoles, izņemot šaujamieročus, skuvekļi,grāmatu iesiešanas izstrādājumi; fotogrāfijas, kancelejas preces un biroja piederumi, līmes  kancelejas vai mājsaimniecības vajadzībām u.c." xr:uid="{4C888791-2089-418B-AD9D-0653B651BF92}"/>
+    <hyperlink ref="C608" r:id="rId569" xr:uid="{61B3C44E-7A8D-42C7-9B54-F63F14A0ACB7}"/>
+    <hyperlink ref="C609" r:id="rId570" xr:uid="{BD444ACC-89DD-490A-B9E6-A79D86A8995D}"/>
+    <hyperlink ref="C610" r:id="rId571" xr:uid="{1D99A939-D399-4965-B02A-4DDEEE2D76CF}"/>
+    <hyperlink ref="C611" r:id="rId572" xr:uid="{82225A66-534B-467A-8EDF-12BCE375AEA4}"/>
+    <hyperlink ref="C612" r:id="rId573" xr:uid="{97B3F3CC-6E0A-4965-AC0E-E8A75049A05D}"/>
+    <hyperlink ref="C613" r:id="rId574" xr:uid="{31503410-A8ED-4DEE-A0CA-88171DDD3D3B}"/>
+    <hyperlink ref="C614" r:id="rId575" xr:uid="{06A34CC2-FAD2-44FF-8C7A-A07CA43E04F2}"/>
+    <hyperlink ref="C615" r:id="rId576" display="elektroinstrumenti, bezvadu elektroinstrumenti, tostarp ripzāģi, leņķzāģi, ķēdes zāģi, lentzāģi, finierzāģi, grupzāģi, griezēji, griešanas mašīnas, knaibles, šķēres, ēveles, rievu griezēji, frēzes un trimmeri, urbju uzgaļi, triecienurbji, rotācijas urbjmašīnas, āmururbji un nojaukšanas āmuri, lauzēji, triecienskrūvgrieži, triecienuzgriežņu atslēgas, skrūvgrieži, uzgriežņu atslēgas, slīpmašīnas, slīpmašīnas, pulēšanas mašīnas u.c. " xr:uid="{86B82F61-CAA0-4CDF-9312-A77FAAA1740D}"/>
+    <hyperlink ref="C616" r:id="rId577" xr:uid="{9D8118F0-C15F-4680-81A1-C99C9A72A8FD}"/>
+    <hyperlink ref="C617" r:id="rId578" display="juvelierizstrādājumi, bižutērija, pulksteņu izgatavošanas un hronometriskie instrumenti, tostarp pulksteņi, grezni atslēgu piekariņi, mākslas priekšmeti no dārgmetāliem, rokassomas, iepirkumu somas, mugursomas, ceļojumu somas, skolas somas, pludmales somas, tūrisma somas, kabatas portfeļi, somas, kosmētikas maisiņi, tualetes piederumu glabāšanai; ādas kastes, ādas vai ādas imitācijas izstrādājumi,  parfimērija, smaržas, ķermeņa eļļas, kosmētika, sveces un daktis apgaismošanai, aromātiskās sveces, mākslinieciski priekšmeti no koka, vaska, ģipša, korķa, niedrēm, niedrēm, klūgām, raga, kaula, ziloņkaula, vaļa čaulas, gliemežvākiem, dzintara, perlamutra, jūras putām, visu šo materiālu aizstājēji vai plastmasas materiāli, iepakojuma konteineri un kastes, mājsaimniecības un  vannas istabas veļa, sienu tapsējumi no tekstilmateriāliem, ceļojumu segas, spilvenu pārvalki, mēbeļu audumi, apģērbi, apavi, galvassegas, cimdi, jostas, apakšveļa, peldmēteļi, kimono, mežģīnes un izšuvumi, lentes un bantes, pogas, spiedpogas, āķi un cilpas, adatas un adatas, mākslīgie ziedi, galantērijas izstrādājumi, apģērba rotājumi, klipši vai stiprinājumi, matu rotājumi, matu sprādzes, matu lentes, galvas lentes u.c." xr:uid="{5408C3BC-C91E-4EB8-9CA6-82F2D165BCFC}"/>
+    <hyperlink ref="C618" r:id="rId579" display="Aktuālo pieprasījumu saraksts 05.01.2023.xlsx" xr:uid="{3145D369-206E-4785-916F-49F36D73C8A8}"/>
+    <hyperlink ref="C619" r:id="rId580" display=" kabatas/rokas pulksteņi" xr:uid="{14E15B98-B6B6-4E47-9CD5-24D396EFC894}"/>
+    <hyperlink ref="C620" r:id="rId581" xr:uid="{FD637049-462B-4AD3-812E-CBC7D7C7EE69}"/>
+    <hyperlink ref="C621" r:id="rId582" xr:uid="{0AE9C0FD-D2FD-4F01-BC53-D0C570FB5B4F}"/>
+    <hyperlink ref="C622" r:id="rId583" xr:uid="{95DFDAF5-D392-4B3F-BD04-B3514BA198D3}"/>
+    <hyperlink ref="C623" r:id="rId584" xr:uid="{7DA87AC0-50F6-44EB-BC0F-8D2E8F048646}"/>
+    <hyperlink ref="C624" r:id="rId585" xr:uid="{8EE88640-01C4-4EDE-BF0E-0CA1E2B01275}"/>
+    <hyperlink ref="C625" r:id="rId586" display=" juvelierizstrādājumi,  pulksteņi un hronometriskie instrumenti" xr:uid="{9E7B8FBA-2660-4099-9B1F-05CB60A4143B}"/>
+    <hyperlink ref="C626" r:id="rId587" xr:uid="{1B531436-0D63-4F90-BFCF-A95714BE7617}"/>
+    <hyperlink ref="C627" r:id="rId588" xr:uid="{35332634-5FFE-430D-A5F7-0ED5FEA0926A}"/>
+    <hyperlink ref="C521" r:id="rId589" xr:uid="{44B43FED-A3A3-4549-B3A9-DBDF37AA6CED}"/>
+    <hyperlink ref="C628" r:id="rId590" display="Aktuālo pieprasījumu saraksts 03.02.2023.xlsx" xr:uid="{899DDC50-3E63-4C63-BE87-252073F945CB}"/>
+    <hyperlink ref="C629" r:id="rId591" xr:uid="{1463BA14-0773-4738-A0CC-0F560BAC8C2D}"/>
+    <hyperlink ref="C630" r:id="rId592" display="Aktuālo pieprasījumu saraksts 03.02.2023.xlsx" xr:uid="{898FBA2F-2AC8-487B-9A45-77FC9DC2AEF8}"/>
+    <hyperlink ref="C631" r:id="rId593" xr:uid="{14C21FDD-325A-487F-B218-CDB8374F94F9}"/>
+    <hyperlink ref="C632" r:id="rId594" xr:uid="{0C879C5D-0A73-4C73-ACA8-78917597659F}"/>
+    <hyperlink ref="C633" r:id="rId595" xr:uid="{67BE6F9A-4F22-48DD-9426-62FE2F28F798}"/>
+    <hyperlink ref="C634" r:id="rId596" xr:uid="{EF98FAEF-4EE4-4373-B8A3-508E87C706DB}"/>
+    <hyperlink ref="C635" r:id="rId597" xr:uid="{B6B4DDD3-1349-4FD6-9785-E226BD9B8935}"/>
+    <hyperlink ref="C636" r:id="rId598" display="alkoholiskie dzērieni,  vīni, stiprie alkoholiskie dzērieni un liķieri, alus, porteris,  bezalkoholiskie vīni, vīnogu sula,; citrusaugļu sulas, un sagataves iepriekšminēto pagatavošanai" xr:uid="{3E123337-8823-407B-B995-476F42D5CCF6}"/>
+    <hyperlink ref="C637" r:id="rId599" display="Aktuālo pieprasījumu saraksts 03.02.2023.xlsx" xr:uid="{4D336A46-2718-4560-9090-3837DA585641}"/>
+    <hyperlink ref="C638" r:id="rId600" xr:uid="{85E83515-474B-4E6B-96DA-121834E69546}"/>
+    <hyperlink ref="C639" r:id="rId601" xr:uid="{0F940928-FE7A-41B8-B3A5-BCCA1AA0FC4C}"/>
+    <hyperlink ref="C640" r:id="rId602" xr:uid="{1A58E14E-2A8F-4F0D-9697-197FD6EC487D}"/>
+    <hyperlink ref="C641" r:id="rId603" xr:uid="{EAAD445F-E95A-4FBC-8E19-722040A52513}"/>
+    <hyperlink ref="C642" r:id="rId604" xr:uid="{B472B7E4-21C5-4B7C-BD4F-BA2F726A97C7}"/>
+    <hyperlink ref="C643" r:id="rId605" display="lūpu kosmētika, meikaps, plakstiņu ēnas, acu ēnu paletes, korektori, Sejas korektors, korektori plankumiem, korektori līnijām un grumbām u.c." xr:uid="{174245DF-F4F2-4AFB-9DE6-BDD510001208}"/>
+    <hyperlink ref="C644" r:id="rId606" display="audumi šortiem, krekliem, T-krekliem, krekliņiem, biksēm, jakām, vējjakām, jakām, sporta krekliem, legingiem, krūšturiem un cepurēm,audums, ko pārdod kā gatavu apģērbu sastāvdaļu, proti, šortu, kreklu, t-kreklu, kreklu, bikšu, jaku, vējjaku, sporta krekli, legingus, krūšturus un cepures, sastāvdaļas u.c." xr:uid="{2ED67BA4-FAD0-4497-B759-F201FA8A8808}"/>
+    <hyperlink ref="C645" r:id="rId607" display="lampas, sienas lampas; lampu abažūri, gaismas mezgli, gaismas dimmeri [regulatori] u.c. " xr:uid="{A66BF55E-9A59-4C03-BD37-CF6C406A8BEF}"/>
+    <hyperlink ref="C646" r:id="rId608" xr:uid="{7A5C0E55-D40A-4CA9-B6A3-E6289FA2C274}"/>
+    <hyperlink ref="C647" r:id="rId609" xr:uid="{489B8936-4AE0-4ABB-A89D-7DAB43077A8A}"/>
+    <hyperlink ref="C648" r:id="rId610" display="ziepes, parfimērija, ēteriskās eļļas, kosmētika, matu losjoni, higiēnas preparāti izmantošanai medicīnā, diētiskās vielas medicīniskai lietošanai, zīdaiņu pārtika, plāksteri, pārsienamie materiāli, materiāli zobu plombēšanai, zobu vasks, dezinfekcijas līdzekļi, ķirurģijas, medicīnas, zobārstniecības un veterinārijas aparāti un instrumenti, mākslīgās ekstremitātes, acis un zobi, ortopēdiskie izstrādājumi u.c." xr:uid="{E3117161-347B-4537-A3D3-0D70BEDA422C}"/>
+    <hyperlink ref="C649" r:id="rId611" xr:uid="{B48FD1C3-1D88-4825-A79D-29F293BFD96C}"/>
+    <hyperlink ref="C650" r:id="rId612" xr:uid="{EA6F86D3-9E3C-450D-96AE-7ABFD8D9630E}"/>
+    <hyperlink ref="C651" r:id="rId613" xr:uid="{38B594AA-C063-4495-BED1-F597A31F20FA}"/>
+    <hyperlink ref="C652" r:id="rId614" display="līmvielas [lipīgi materiāli] kancelejas vai mājsaimniecības vajadzībām, zīmēšanas materiāli un materiāli māksliniekiem, otas, mācību vai mācību materiāli, plastmasas loksnes, plēves un maisiņi iesaiņošanai un iepakošanai, rakstzīmju, bloku drukāšana, spēļu rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces u.c. " xr:uid="{FF64B772-8BAE-4C16-96E4-3D18C2C5E6E0}"/>
+    <hyperlink ref="C653" r:id="rId615" xr:uid="{AD9899F5-445D-49A4-BB33-E43EA35F363A}"/>
+    <hyperlink ref="C654" r:id="rId616" xr:uid="{0800D13D-BBF8-4356-BC76-4325C2D6AE66}"/>
+    <hyperlink ref="C655" r:id="rId617" display="Aktuālo pieprasījumu saraksts 03.03.2023.xlsx" xr:uid="{9E16A35D-EC99-498D-9F82-598C347C4554}"/>
+    <hyperlink ref="C656" r:id="rId618" xr:uid="{DC9A6E11-D586-4858-A752-DAA22D73E385}"/>
+    <hyperlink ref="C657" r:id="rId619" xr:uid="{4B275C7B-460A-4576-8418-948B5D387E65}"/>
+    <hyperlink ref="C658" r:id="rId620" xr:uid="{8C82300A-5E43-49E8-9F19-E6AFCB334162}"/>
+    <hyperlink ref="C659" r:id="rId621" xr:uid="{0BE344A8-230A-471D-BDE9-607E8DC9356B}"/>
+    <hyperlink ref="C660" r:id="rId622" xr:uid="{5E1916DD-8264-48D0-BC71-BD9E22D8710D}"/>
+    <hyperlink ref="C661" r:id="rId623" xr:uid="{9228B03C-1DF3-485C-84F6-C96F1C6D4C6D}"/>
+    <hyperlink ref="C662" r:id="rId624" xr:uid="{EEC44BF5-2409-4957-8436-32C89207BAB4}"/>
+    <hyperlink ref="C663" r:id="rId625" display="datoru aparatūra,  portatīvie datori  mobilie tālruņi, telekomunikāciju aparāti, telekomunikāciju aparāti, datu apstrādes iekārtas, televizori, tālvadības ierīces,  viedtālruņi, datu brilles, viedie pulksteņi, viedie gredzeni, viedās rokassprādzes un datu aproces, kodētas identifikācijas rokassprādzes magnētiskas, valkājami aktivitāšu izsekotāji, GPS ierīces u.c." xr:uid="{76AE474E-3936-4BFB-85BB-A972D505BB07}"/>
+    <hyperlink ref="C664" r:id="rId626" xr:uid="{CF47A6BA-2ECE-4E1C-9D04-EBC3EA82A9F0}"/>
+    <hyperlink ref="C427" r:id="rId627" xr:uid="{3CE022C8-DD5C-45AC-A3F2-6F012F3C39A3}"/>
+    <hyperlink ref="C665" r:id="rId628" xr:uid="{FE785760-C815-47B7-B693-8404F2456C59}"/>
+    <hyperlink ref="C666" r:id="rId629" xr:uid="{B32140A9-5F95-4A78-ACF2-C8690CD840FC}"/>
+    <hyperlink ref="C667" r:id="rId630" xr:uid="{FF375FF7-CF0D-497A-A57B-B711C434FF84}"/>
+    <hyperlink ref="C668" r:id="rId631" xr:uid="{5639A016-0CD6-4C0E-81DD-9557A806D0F5}"/>
+    <hyperlink ref="C669" r:id="rId632" display="lūpu krāsa, lūpu balzāmsšķidrā lūpu krāsa, 'vīraks, smaržas, acu ēnas, uzacis, segas, šalles un cepures, dvieļi u.c." xr:uid="{DC37222B-4EC3-416C-84CC-DC6DD1E607C9}"/>
+    <hyperlink ref="C670" r:id="rId633" xr:uid="{61D93725-046E-487D-B7CF-03CEAED57A99}"/>
+    <hyperlink ref="C671" r:id="rId634" xr:uid="{9501E070-1A89-4792-B1F1-BEA3D97837F6}"/>
+    <hyperlink ref="C672" r:id="rId635" xr:uid="{55283DE7-3AD3-4668-9623-3208F89EAD5D}"/>
+    <hyperlink ref="C673" r:id="rId636" xr:uid="{012704F7-5B27-406C-B2C1-3BFE71881238}"/>
+    <hyperlink ref="C674" r:id="rId637" display="Aktuālo pieprasījumu saraksts 03.03.2023.xlsx" xr:uid="{A5F97299-D99A-4ABC-8BCE-74F994ACE37A}"/>
+    <hyperlink ref="C675" r:id="rId638" xr:uid="{CD2AD2E6-3E3B-42C3-87A9-4C5E2C3B0F62}"/>
+    <hyperlink ref="C676" r:id="rId639" xr:uid="{1611317B-B784-4B83-AFE7-D83C588ADC2F}"/>
+    <hyperlink ref="C677" r:id="rId640" xr:uid="{65F0183C-B7BD-4F05-BD08-7837CF7BCFC9}"/>
+    <hyperlink ref="C678" r:id="rId641" xr:uid="{2D284700-7F2C-41D8-A3E8-CE5A4D8D6481}"/>
+    <hyperlink ref="C679" r:id="rId642" xr:uid="{4E370586-4D32-4993-8132-70A09A6D73D5}"/>
+    <hyperlink ref="C680" r:id="rId643" xr:uid="{B71F7C11-683B-485F-9A7F-1F20791AFF38}"/>
+    <hyperlink ref="C681" r:id="rId644" display="Aktuālo pieprasījumu saraksts 03.07.2023.xlsx" xr:uid="{9B247975-B3D8-494D-AF76-5D882E30985E}"/>
+    <hyperlink ref="C683" r:id="rId645" xr:uid="{4BBD52D6-F4B1-4B23-8DE2-64411851BE58}"/>
+    <hyperlink ref="C682" r:id="rId646" xr:uid="{7063A97B-E987-48E8-B95F-DF3589A623F5}"/>
+    <hyperlink ref="C684" r:id="rId647" xr:uid="{FB745592-1FD0-4381-9EA0-449C8E8846DB}"/>
+    <hyperlink ref="C685" r:id="rId648" xr:uid="{AF889D76-5365-4D10-A3A0-BC5994C6100A}"/>
+    <hyperlink ref="C686" r:id="rId649" display="tālvadības automašīnas,u.c." xr:uid="{7C4E4D4F-C2F1-4A0C-B65A-42E2ECB9D292}"/>
+    <hyperlink ref="C687" r:id="rId650" xr:uid="{8C11E8FD-8E06-4965-AF05-CCF05BDD3A7A}"/>
+    <hyperlink ref="C688" r:id="rId651" xr:uid="{EEC2E278-C9ED-4EFD-9BA1-55BC9C017498}"/>
+    <hyperlink ref="C689" r:id="rId652" xr:uid="{8E84774E-6D04-47A5-80AF-17B0A5EFCC12}"/>
+    <hyperlink ref="C690" r:id="rId653" xr:uid="{05DFBF81-5B70-465D-847E-218A0CA6C0DF}"/>
+    <hyperlink ref="C691" r:id="rId654" display="konditorejas izstrādājumi, košļājamā gumija." xr:uid="{6AE598F6-77CB-4838-842F-C2D94D7C0F90}"/>
+    <hyperlink ref="C692" r:id="rId655" xr:uid="{70FA9EA1-D5F6-4711-9C6D-67E896FB4129}"/>
+    <hyperlink ref="C693" r:id="rId656" xr:uid="{1D2201A4-D370-4FCA-A258-515CEBA60CA0}"/>
+    <hyperlink ref="C694" r:id="rId657" display="šokolādes; saldējums" xr:uid="{AF1ABECB-2B38-4260-9432-B03C9F470BF5}"/>
+    <hyperlink ref="C695" r:id="rId658" display="pretvīrusu zāles, ko lieto hronisku slimību ārstēšanai" xr:uid="{27A3F54E-D8E7-4D38-9B8F-2F7D38E8BC22}"/>
+    <hyperlink ref="C696" r:id="rId659" display="audiovizuālie pārdošanas palīglīdzekļi neatkarīgiem tirdzniecības pārstāvjiem, kas nodarbojas ar apģērbu, apakšveļas, mājsaimniecības veļas, proti, audiokasešu, videokasešu lentu, CD-ROM, DVD ar pārdošanas padomiem, padomiem un pārdošanu, apmācības un motivācijas tēmas, mājsaimniecības piederumi, gultas, vannas, virtuves un galda veļa, paklājiņi, salvetes, palagi, vannas dvieļi, roku dvieļi, segas, aizkari u. c." xr:uid="{61F53CD1-7A3A-45E2-975A-9ADE5313B8B4}"/>
+    <hyperlink ref="C697" r:id="rId660" xr:uid="{804712F2-FCF8-4E25-91F1-935939408DB5}"/>
+    <hyperlink ref="C698" r:id="rId661" xr:uid="{5E31B6F8-91DF-4397-9D18-15582B3E65F2}"/>
+    <hyperlink ref="C699" r:id="rId662" xr:uid="{2F60FBB5-8633-4BFC-B59C-CB9EE3364E67}"/>
+    <hyperlink ref="C700" r:id="rId663" display="Aktuālo pieprasījumu saraksts 15.08.2023.xlsx" xr:uid="{4B1D58D4-6A8D-4E1B-B797-B51A6851770E}"/>
+    <hyperlink ref="C701" r:id="rId664" xr:uid="{119C14DA-FB7E-4E03-9256-3825D5D107D4}"/>
+    <hyperlink ref="C702" r:id="rId665" xr:uid="{6BEEE0DF-EF4E-4913-ACA2-259BA9D619A5}"/>
+    <hyperlink ref="C703" r:id="rId666" display="sejas salvetes no papīra, tualetes papīrs, salvete, papīra kabatlakatiņi, papīra salvetes izmantošanai kosmētikā, papīra kabatlakatiņi" xr:uid="{860D3CF0-3423-4840-AFC9-5ADD0F943DBB}"/>
+    <hyperlink ref="C704" r:id="rId667" display="somas, apavi, brilles, ādas izstrādājumi, juvelierizstrādājumi aksesuāri,  u.c." xr:uid="{2654523E-5C98-432D-A263-1B657392DCDB}"/>
+    <hyperlink ref="C705" r:id="rId668" display="medicīnas instrument un farmaceitiski izstrādājumi, ķīmiskie produkti u.c." xr:uid="{24F1BCF7-790D-42D7-9DF7-0DA35B4D352D}"/>
+    <hyperlink ref="C706" r:id="rId669" xr:uid="{74E00331-9EDC-41D5-98BC-77181611DDBD}"/>
+    <hyperlink ref="C707" r:id="rId670" xr:uid="{92946320-FF66-4067-AF46-1E4BDB59975E}"/>
+    <hyperlink ref="C708" r:id="rId671" display="šķīstošās vai putojošās tabletes elektrolītu aizstājēju dzērienu ražošanai, minerālvielu piedevas, pulverveida elektrolītu aizstājēju dzērienu maisījums, vitamīnu piedevas, probiotikas uztura bagātinātāji,  vitamīnu piedevas tablešu veidā izmantošanai dzirkstošu un nedzirkstošu dzērienu pagatavošanai, šķīstošās vai putojošās tabletes un pulveri dzērienu pagatavošanai, lai atbalstītu gremošanas veselību u.c." xr:uid="{AFADD717-10F6-42CE-842F-FF223DB36750}"/>
+    <hyperlink ref="C709" r:id="rId672" xr:uid="{70AD258B-8E03-4863-B1B9-3DB4D2861509}"/>
+    <hyperlink ref="C710" r:id="rId673" display="spēles, puzles, prasmju spēles, manipulatīvas loģikas mīklas, loģikas spēles, mīklas rotaļlietas u.c." xr:uid="{E38FBE65-0700-4E31-AD66-8F623BA18F43}"/>
+    <hyperlink ref="C711" r:id="rId674" display="parfimērija, kosmētika, brilles, saulesbrilles, briļļu ietvari, briļļu futrāļi, maki,  portfeļi,  futrāļi, kas paredzēti tualetes piederumu glabāšanai, somas,   ceļojumu somas, čemodāni, koferi, apģērbi, aksesuāri u.c." xr:uid="{5AEEDF4C-8FF4-4CE1-A281-C3179A50F8A8}"/>
+    <hyperlink ref="C712" r:id="rId675" display=" uztura bagātinātāji vitamīni,  vitamīnu preparāti, minerālu uztura bagātinātāji, diētiskie uztura bagātinātāji, dabīgi veseli uztura bagātinātāji, vitamīnu un minerālvielu preparāti izmantošanai kā sastāvdaļas, enzīmu uztura bagātinātāj, augu izcelsmes uztura bagātinātāji, farmaceitiskie pārtikas produkti, eļļas pārtikai u.c." xr:uid="{FDB230A7-F2F1-4A68-A34A-9A9B8A41A149}"/>
+    <hyperlink ref="C713" r:id="rId676" display="farmaceitiskie produkti, medicīniskie un veterinārie preparāti, medicīnas higiēnas preces, diētiskā pārtika un vielas izmantošanai medicīnā vai veterinārijā, bērnu pārtika, uztura bagātinātāji cilvēkiem un dzīvniekiem, plāksteri, pārsienamie materiāli, materiāli zobu plombēšanai un zobu nospiedumiem, dezinfekcijas līdzekļi, produkti kaitīgu dzīvnieku iznīcināšanai, fungicīdi, herbicīdi u.c." xr:uid="{D1EC2C89-0757-46CE-8F16-D8F653895F6E}"/>
+    <hyperlink ref="C714" r:id="rId677" xr:uid="{507560F9-A573-4144-AE22-FC37A4629176}"/>
+    <hyperlink ref="C715" r:id="rId678" display="apģērbi, apakšveļa peldkostīmi, krūšturi,  bikini u.c." xr:uid="{DCA9E9BF-9426-463D-A58C-869A964E4C08}"/>
+    <hyperlink ref="C716" r:id="rId679" xr:uid="{9490D056-3C29-478C-A2E7-3F60DA053E4D}"/>
+    <hyperlink ref="C717" r:id="rId680" xr:uid="{0AEC7162-40D0-4719-AD3F-0F838FB7315E}"/>
+    <hyperlink ref="C718" r:id="rId681" display="darbgaldi, mašīnu un darbgaldu daļas, dzinēji (izņemot sauszemes transportlīdzekļus) un to daļas, sajūgi un piedziņas ierīces (izņemot sauszemes transportlīdzekļus), lauksaimniecības darbarīki, izņemot ar roku darbināmus darbarīkus, aparāti un instrumenti vadīšanai, pārslēgšanai, pārveidošanai u.c." xr:uid="{F53FEDDB-9E02-4AC9-9D29-808F61520AEC}"/>
+    <hyperlink ref="C719" r:id="rId682" display="estētisks aparāts sejas un ķermeņa ādas kopšanai, medicīniskā ierīce ādas apstrādei, kontūrēšanai un pievilkšanai un celulīta mazināšanai, ārstnieciski ādas kopšanas līdzekļi,skaistumkopšanas un kosmētikas produkti u.c." xr:uid="{DE428C1F-6FB0-4C0F-82C0-E78AE5109DC7}"/>
+    <hyperlink ref="C720" r:id="rId683" display="piena mašīnas un ierīces, dzesēšanas un sildīšanas aparāti, sūkņi pārtikas rūpniecībai, kā arī farmācijas un ķīmijas rūpniecībai, vārsti, uzpildes aparāti, visu iepriekš minēto preču daļas u.c" xr:uid="{3B4EC0D8-6D50-4553-9518-1C110A793DDB}"/>
+    <hyperlink ref="C721" r:id="rId684" xr:uid="{04AF9E16-EB58-4485-80CE-F4DF7BB337D1}"/>
+    <hyperlink ref="C722" r:id="rId685" display="mazgāšanas un balināšanas līdzekļi, tīrīšanas, pulēšanas, attaukošanas un abrazīvie līdzekļi, ziepes, parfimērija, ēteriskās eļļas, kosmētika, matu losjoni, zobu pastas, losjoni pēc skūšanās, pretsviedru līdzekļi, aromterapijas eļļas, vannas želejas, vannas pulveris, ķermeņa krēmi, losjoni un pūderi, elpas atsvaidzinātāji,putu vanna, dezodoranti, pulveris, ēteriskās eļļas personīgai lietošanai, acu zīmulis, acu ēnas, uzacu zīmuļi u.c." xr:uid="{812D2A6D-B6D4-427C-B207-7036A12FC34F}"/>
+    <hyperlink ref="C723" r:id="rId686" xr:uid="{9B525560-598C-4E34-86BB-69F419C0C3B3}"/>
+    <hyperlink ref="C724" r:id="rId687" xr:uid="{8C125CCF-9078-4EE6-B1E3-2E2611F1FD07}"/>
+    <hyperlink ref="C725" r:id="rId688" xr:uid="{4B72D38D-8642-4BEE-B9C5-56CD167EB635}"/>
+    <hyperlink ref="C726" r:id="rId689" display="Aktuālo pieprasījumu saraksts 15.11.2023.xlsx" xr:uid="{61A5153A-9412-40F2-AF59-763697285D98}"/>
+    <hyperlink ref="C727" r:id="rId690" xr:uid="{D9067BA1-DE8C-4E1B-908E-F9D0D7C10857}"/>
+    <hyperlink ref="C728" r:id="rId691" xr:uid="{DD659BE7-6E7E-4FBF-ABA3-223DE9DEC02C}"/>
+    <hyperlink ref="C729" r:id="rId692" display="juvelierizstrādājumi, somas, apģērbi,  apģērba un  tekstilizstrādājumi, stikla izstrādājumi, apgaismojums, u.c." xr:uid="{C5059F53-42F5-45E2-9F99-5484EF8B6409}"/>
+    <hyperlink ref="C730" r:id="rId693" xr:uid="{A9C50806-11F5-4905-A6E5-4D4D676A1238}"/>
+    <hyperlink ref="C731" r:id="rId694" display=" sadzīves tehnika, elektriskas virtuves ierīces un ierīces pārtikas apstrādei un pārstrādei,presēšanas mašīnas, sulu spiedes, sulu centrifūgas, saldējuma pagatavošanas mašīnas, slīpēšanas mašīnas, griešanas ierīces, elektroniski darbināmas ierīces, ieskaitot kannu atvērējus, nažu asinātājus, atkritumu iznīcināšanas aparāti, ieskaitot atkritumu savācējus, atkritumu preses, veļas mašīnas, trauku mazgājamā mašīnas,rokas darbarīki,galda piederumi, dakšiņas un karotes, skuvekļi, matu griešanas mašīnas,  grieznes,  manikīra piederumi, nagu šķēres,vīles u.c." xr:uid="{41228E92-E75D-4CC3-9D27-5CCA13AAE056}"/>
+    <hyperlink ref="C732" r:id="rId695" xr:uid="{4FEF4449-6D30-4751-A64E-917F15EB59D8}"/>
+    <hyperlink ref="C733" r:id="rId696" xr:uid="{449F464C-B87B-4E76-91E6-799734EDA681}"/>
+    <hyperlink ref="C735" r:id="rId697" xr:uid="{70EC1C20-A3AA-492D-9AC0-690AA337D42D}"/>
+    <hyperlink ref="C736" r:id="rId698" display="mobilo tālruņu maciņi, pludmales tērpi, T-krekli, zeķes; sporta krekli, čības, kurpes galda spēles, Adventes kalendāri, parastā metāla atslēgu piekariņi, interaktīvie spēļu krēsli videospēlēm, statujas no plastmasas materiāliem, vaska statujas, bronzas statujas, parastā metāla statujas, vaska figūriņas, adventes kalendārā pasniegtas šokolādes, mobilo tālruņu aizsargmaciņu izgatavošana pēc pasūtījuma, galda spēles mīklu veidā u.c." xr:uid="{40227F4F-74A4-423B-ABC4-4EECE8AA391F}"/>
+    <hyperlink ref="C737" r:id="rId699" xr:uid="{82451FF8-A876-4155-8454-E5F816933AB3}"/>
+    <hyperlink ref="C738" r:id="rId700" xr:uid="{18C46872-7045-46F5-AC87-8A8B1DF711DB}"/>
+    <hyperlink ref="C739" r:id="rId701" display="apģērbs, apavi, galvassegas,juvelierizstrādājumi, parfimērija, mēbeļu,  izstrādājumi, tekstilizstrādājumi, somas u.c." xr:uid="{C15E9B4A-984B-401A-A126-28811947F9E8}"/>
+    <hyperlink ref="C740" r:id="rId702" xr:uid="{397D6C75-BAAD-4D95-AF1B-699291D35D94}"/>
+    <hyperlink ref="C741" r:id="rId703" xr:uid="{4DDAD651-74DA-4AB3-B0E6-F7CC2C6DC85A}"/>
+    <hyperlink ref="C742" r:id="rId704" xr:uid="{1984F50B-D154-4396-AE5A-882F2F55BE3C}"/>
+    <hyperlink ref="C743" r:id="rId705" xr:uid="{4F295460-26E2-4FF6-85E3-0A0E2B69D115}"/>
+    <hyperlink ref="C744" r:id="rId706" display="apģērbi, T-krekli, apavi, aksesuāri u.c." xr:uid="{60BB184F-0E1F-4498-B305-5FB939C27AD1}"/>
+    <hyperlink ref="C745" r:id="rId707" xr:uid="{38AE103F-F66A-4D7F-B7AA-7A9801DFA4BD}"/>
+    <hyperlink ref="C746" r:id="rId708" xr:uid="{EE5C8E1C-50CC-47A9-B6B3-E584ECBD595B}"/>
+    <hyperlink ref="C747" r:id="rId709" display="velosipēdi, sauszemes transportlīdzekļi ar pedāļu piedziņu, izņemot riepas un riteņus velosipēdu rāmji; stūres un velosipēdu stūres kāti, segli, sēdekļu balsti u.c." xr:uid="{E6A4615B-0070-490F-BB98-81855AC6A9AC}"/>
+    <hyperlink ref="C748" r:id="rId710" xr:uid="{9660A76E-AC48-44FD-901A-38BFC6A0F946}"/>
+    <hyperlink ref="C749" r:id="rId711" xr:uid="{D761DD73-645E-49C5-BD71-8EAD82DAC65F}"/>
+    <hyperlink ref="C750" r:id="rId712" xr:uid="{69343999-E0AA-4129-87A1-32F6C3A6FC89}"/>
+    <hyperlink ref="C751" r:id="rId713" display="farmaceitiskās zāles,  preparāti, krēmi" xr:uid="{BF8B196B-D9FB-442F-86FB-ED0606B60D40}"/>
+    <hyperlink ref="C752" r:id="rId714" xr:uid="{5F0FDD70-DC83-4C8B-AF83-007E89313CD6}"/>
+    <hyperlink ref="C753" r:id="rId715" xr:uid="{D29EACB4-BD72-4226-B948-64F80DC4875F}"/>
+    <hyperlink ref="C754" r:id="rId716" xr:uid="{117B2077-DAB3-49FA-A003-7292C0D58611}"/>
+    <hyperlink ref="C755" r:id="rId717" xr:uid="{A542D49C-F765-4D6B-8E5C-D803EB5835A7}"/>
+    <hyperlink ref="C756" r:id="rId718" xr:uid="{09533A84-70B4-4E16-8533-C9DB175B394D}"/>
+    <hyperlink ref="C757" r:id="rId719" xr:uid="{C55117AA-8F7E-4CB5-ACC6-5608A64E5CBD}"/>
+    <hyperlink ref="C758" r:id="rId720" xr:uid="{1093A6C1-A183-43DF-925D-BB2FD8C2FE2E}"/>
+    <hyperlink ref="C759" r:id="rId721" display="ceļojumu kakla spilvens" xr:uid="{EA4A1828-9F46-4253-861D-DD7BE47A141E}"/>
+    <hyperlink ref="C760" r:id="rId722" display="somas, apģērbs, šalles, kleitas, krekli, topi, kamzoli, blūzes, T-krekli, trikotāža, proti, trikotāžas topi, džemperi, džemperi, mēteļi, vestes, parki, apmetņi, sporta krekli, krekliņi, topi ar kapuci, sporta apģērbs, peldkostīmi, jakas, bleizeri, uzvalki, legingi (bikses), legingi (sildītāji), kombinezoni, bikses, bikses, šorti, atpūtas apģērbs, naktsveļa, naktskrekli, pidžamas, peldmēteļi, cimdi, zeķes, apģērba jostas, cepures, apavi" xr:uid="{7D79EBD4-341F-4052-A8C9-B4E1409E3BF4}"/>
+    <hyperlink ref="C761" r:id="rId723" display="datoru programmatūra, proti, spēles, elektroniskie spēļu automāti, elektroniskās spēles kā papildu ierīces televizoriemspēles, rotaļlietas, vingrošanas un sporta preces, kas nav ietvertas citās klasēs, ziemassvētku eglīšu rotājumi u.c." xr:uid="{8623A89B-4810-4774-8103-F162ECF29FD1}"/>
+    <hyperlink ref="C762" r:id="rId724" xr:uid="{54B40757-BC41-4D5E-8F21-C652C1FDAD3F}"/>
+    <hyperlink ref="C763" r:id="rId725" xr:uid="{018F376C-02DF-4723-B876-EBA07948FB86}"/>
+    <hyperlink ref="C548" r:id="rId726" display=" juvelierizstrādājumi,   pulksteņi, somas, apģērbi, apavi, galvassegas u.c." xr:uid="{F3881B20-549D-401B-80C1-79BACC5D41D8}"/>
+    <hyperlink ref="C547" r:id="rId727" xr:uid="{91035EC2-9A79-4039-A3B8-FAFE3B336738}"/>
+    <hyperlink ref="C546" r:id="rId728" display="transportlīdzekļi, iekārtas pārvietošanai pa sauszemi, gaisu,  vieglie automobiļi, komunālie transportlīdzekļi, mikroautobusi, kravas automašīnas un tirdzniecības furgoni ar zīmolu Chrysler, Dodge, Jeep un Ram, apgaismojums, apkure,darbgaldi, elektroinstrumenti, instrumenti un  piederumi, konteineri mājsaimniecībai,  apģērbi, apavi, galvassegas, āda un tās imitācijas, dzīvnieku ādas, bagāža spēles, rotaļlietas, videospēļu aparāti, māksla u.c." xr:uid="{F70C6232-E776-4AF8-B0E1-96EA6D4F96AD}"/>
+    <hyperlink ref="C545" r:id="rId729" display="Aktuālo pieprasījumu saraksts 03.05.2022.xlsx" xr:uid="{0472BBAA-9A9D-4F7E-BE6A-F4D747C87974}"/>
+    <hyperlink ref="C544" r:id="rId730" xr:uid="{A5B0DA88-EE8D-400F-8568-615FB83AB63D}"/>
+    <hyperlink ref="C543" r:id="rId731" xr:uid="{A6122400-FD34-4F74-8365-F39BC1746296}"/>
+    <hyperlink ref="C542" r:id="rId732" xr:uid="{0AC80886-94CB-453B-BA32-570E49419773}"/>
+    <hyperlink ref="C541" r:id="rId733" xr:uid="{F71750FE-19D5-4945-B441-5A60B6715030}"/>
+    <hyperlink ref="C540" r:id="rId734" display="pastmasas sifons" xr:uid="{CE28281F-5B1F-4900-9006-E2C96400C404}"/>
+    <hyperlink ref="C539" r:id="rId735" xr:uid="{D82BFFFA-CB8C-48DD-BD5E-6EE6C0E9DEF8}"/>
+    <hyperlink ref="C538" r:id="rId736" xr:uid="{DC9A47D9-1A03-45E5-8099-5C4F037B20A8}"/>
+    <hyperlink ref="C537" r:id="rId737" xr:uid="{497B003F-AD42-4FF7-851E-0F13A7C8130F}"/>
+    <hyperlink ref="C536" r:id="rId738" xr:uid="{CBFD3485-5D69-43C2-B6BD-C41992A7193C}"/>
+    <hyperlink ref="C535" r:id="rId739" xr:uid="{6C13FF30-CFCF-414D-B62B-DF0B3FAD2F89}"/>
+    <hyperlink ref="C534" r:id="rId740" xr:uid="{CE05C024-85A6-44A4-A51D-88A789423D2E}"/>
+    <hyperlink ref="C533" r:id="rId741" display="farmaceitiskie un medicīnas instrumentu  izstrādājumi, juvelierizstrādājumi, pulksteņi, somas, trauki un stikla izstrādājumi, tekstilizstrādājumi, apģērbs, apavi, galvassegas,mežģīnes, lentes, izšuvumi, grīdas segumu izstrādājumi, rotaļlietas un sporta preces u.c.  " xr:uid="{4585DC6F-0D6A-4DFE-84E2-016C0AAEBC51}"/>
+    <hyperlink ref="C532" r:id="rId742" display="pulksteņi un to aksesuāri. " xr:uid="{846A410A-EE7F-4435-A1DD-83B9E59607BD}"/>
+    <hyperlink ref="C765" r:id="rId743" xr:uid="{2987B7A4-4DD0-4EAF-98FB-E5C8B7024F69}"/>
+    <hyperlink ref="C766" r:id="rId744" xr:uid="{F47BE20E-B076-4ECC-8DAF-B0D7ABD2FB1E}"/>
+    <hyperlink ref="C767" r:id="rId745" display="alkoholiskie dzērieni (izņemot alu); dzirkstošie vīni, alkoholiskie vīni, vīnu saturoši dzērieni " xr:uid="{3F83AC19-A481-46B5-971E-0A96E218048F}"/>
+    <hyperlink ref="C768" r:id="rId746" display="galda tenisa nūjas" xr:uid="{D324B1D1-CB0D-4544-AE1B-F9F1AD0697D2}"/>
+    <hyperlink ref="C769" r:id="rId747" xr:uid="{FFA09602-3560-48EE-9DE0-FB3DA8C639FF}"/>
+    <hyperlink ref="C770" r:id="rId748" xr:uid="{4ECF825B-163D-4B68-A49C-F93D0A54D8C7}"/>
+    <hyperlink ref="C771" r:id="rId749" display="tālvadības pults auto, mājas  automatizācijai - tālvadības pults auto u.c." xr:uid="{904047CC-3EE0-432C-81EC-0648877ABC85}"/>
+    <hyperlink ref="C773" r:id="rId750" xr:uid="{34B25C2E-6E80-4E3F-A55E-658C8D2FFEAC}"/>
+    <hyperlink ref="C772" r:id="rId751" xr:uid="{583CD4D7-8668-4540-B502-2CDA9CA39147}"/>
+    <hyperlink ref="C774" r:id="rId752" display="Aktuālo pieprasījumu saraksts 14.04.2024.xlsx" xr:uid="{C304CB55-E305-4A2B-B18E-9E7746093165}"/>
+    <hyperlink ref="C775" r:id="rId753" xr:uid="{AB156550-662B-4F26-B4BC-5D4C5E2093E3}"/>
+    <hyperlink ref="C776" r:id="rId754" xr:uid="{D336FF92-BC89-44D9-A9B9-35C18CBB7769}"/>
+    <hyperlink ref="C777" r:id="rId755" xr:uid="{6A8561CB-7E7A-4D1A-B99D-D0A3E265EC29}"/>
+    <hyperlink ref="C778" r:id="rId756" display="farmaceitiski preparāti, zāles,  farmaceitiskie izstrādājumi" xr:uid="{E28BD1EF-A946-4EEB-A3DB-B7524719B393}"/>
+    <hyperlink ref="C779" r:id="rId757" xr:uid="{56BDC312-7B3E-469A-98A3-D3CB26EFC007}"/>
+    <hyperlink ref="C780" r:id="rId758" xr:uid="{4E37CD8A-A5E4-46F5-B85C-658EDFFC26EA}"/>
+    <hyperlink ref="C781" r:id="rId759" display="skalošanas poga izgatavota no metāla materiāliem." xr:uid="{B0B0921C-36E3-4880-91D3-9D1C6EB7F4D3}"/>
+    <hyperlink ref="C782" r:id="rId760" display="apģērbs, apavi, galvassegas, somas u.c." xr:uid="{5015EB7C-394D-44D6-A10B-8330EFE1EAAD}"/>
+    <hyperlink ref="C783" r:id="rId761" display=" dīvāni, gultas, sēdekļi, krēsli, krēslu kājas, krēslu pārvalki, galdi, u.c." xr:uid="{7A9A3013-A404-4DD4-87F7-F0ED49AA9CFB}"/>
+    <hyperlink ref="C784" r:id="rId762" xr:uid="{F7FFF94E-7985-4760-B290-4084873018C2}"/>
+    <hyperlink ref="C785" r:id="rId763" display="elektriskās sistēmas, savienojošie termināļi, elektriskie savienotāji u.c." xr:uid="{1872318F-8C73-460B-AA02-F843490540B7}"/>
+    <hyperlink ref="C786" r:id="rId764" display="Aktuālo pieprasījumu saraksts 13.05.2024.xlsx" xr:uid="{1752D4ED-72B2-414D-8200-5C223F06074C}"/>
+    <hyperlink ref="C787" r:id="rId765" xr:uid="{75E60071-BE7A-4D16-AB4B-94B097559105}"/>
+    <hyperlink ref="C788" r:id="rId766" display="pakas, ko  sūta  pa pastu,  ir marķētas ar oriģinālo nosaukumu “Zalando”" xr:uid="{CB7A187B-77CD-42DA-95D9-8E401158FC82}"/>
+    <hyperlink ref="C789" r:id="rId767" display="tabakas izstrādājumi; tabakas aizstājēji no tējas un tējas augiem, cigarešu tabaka, košļājamā tabaka, pīpju tabaka,  smēķēšanas piederumi, sērkociņi, ūdenspīpes un elektroniskās ūdenspīpes un to piederumi elektroniskās cigaretes, cigāri, cigarillas, elektroniskais cigārs u.c." xr:uid="{76B8EB97-EED3-4AA1-966A-742D17F7CF20}"/>
+    <hyperlink ref="C790" r:id="rId768" xr:uid="{D89C4BEB-3F83-409B-ACB6-426D28263C9A}"/>
+    <hyperlink ref="C791" r:id="rId769" xr:uid="{B1D48559-9E54-4BCB-885D-2806513BA228}"/>
+    <hyperlink ref="C792" r:id="rId770" display="Aktuālo pieprasījumu saraksts 11.06.2024.xlsx" xr:uid="{F7528349-A542-47F5-8870-FC18E9CD57EE}"/>
+    <hyperlink ref="C793" r:id="rId771" xr:uid="{7B12EE6C-7D91-4D01-8F83-BFAD653C5DEE}"/>
+    <hyperlink ref="C794" r:id="rId772" xr:uid="{2ADF7D1C-FCA8-4372-8666-53EDEAC53F68}"/>
+    <hyperlink ref="C795" r:id="rId773" xr:uid="{0FC3018A-82F1-442C-A3AC-E0CFBB2A7708}"/>
+    <hyperlink ref="C796" r:id="rId774" display="ķīmiskās piedevas, ko izmanto dzīvnieku barības ražošanā, premiksi, proti, minerālu piedevu maisījumi dzīvnieku barībai, uztura bagātinātāji lopbarībai, ārstnieciskās piedevas dzīvnieku barībai, pārtika un barība dzīvniekiem" xr:uid="{CDB9C649-C745-45E5-A0E3-AE7F836FD70A}"/>
+    <hyperlink ref="C797" r:id="rId775" display="ķīmiskās piedevas, ko izmanto dzīvnieku barības ražošanā, premiksi, proti, minerālu piedevu maisījumi dzīvnieku barībai, uztura bagātinātāji lopbarībai, ārstnieciskās piedevas dzīvnieku barībai, pārtika un barība dzīvniekiem" xr:uid="{9BE3DE1B-428F-46F8-8BD4-2319A95B7948}"/>
+    <hyperlink ref="C798" r:id="rId776" xr:uid="{344E877A-981E-4339-84B8-1B7F91F3E55F}"/>
+    <hyperlink ref="C799" r:id="rId777" xr:uid="{055BF04B-BCE8-4F99-9349-AFFD37AB86EB}"/>
+    <hyperlink ref="C800" r:id="rId778" xr:uid="{A75FC792-EE0E-464D-8305-809E7F3E1B01}"/>
+    <hyperlink ref="C801" r:id="rId779" xr:uid="{12D6EDE8-B35F-4476-BB07-9B239BDF18BE}"/>
+    <hyperlink ref="C802" r:id="rId780" display="rotaļlietas, lelles,  celtniecības klucīši u.c." xr:uid="{6A378092-8716-4788-85D2-E567E7271E09}"/>
+    <hyperlink ref="C803" r:id="rId781" xr:uid="{3FCA252E-F068-4A20-831C-319360E41114}"/>
+    <hyperlink ref="C804" r:id="rId782" display="ceļojumu čemodāni un ceļojumu somas, mugursomas, apavi, kedas, pārgājienu zābaki, alpīnisma zābaki, ikdienas apavi, burāšanas apavi, tenisa apavi, jo īpaši basketbola apavi, slēpju zābaki un snovborda zābaki, pēcslēpošanas apavi un zābaki, zolītes un zoles, pēdas arka u.c." xr:uid="{434109A2-85A7-4094-ADC6-D8FEAC9B2009}"/>
+    <hyperlink ref="C805" r:id="rId783" xr:uid="{216BA386-D6A3-468A-9A19-264A497DAD65}"/>
+    <hyperlink ref="C806" r:id="rId784" xr:uid="{78F82E36-DF4F-48D1-88B1-EC8AFD63C9CB}"/>
+    <hyperlink ref="C574" r:id="rId785" xr:uid="{2FE8EFB6-5ED4-450C-A3EA-18EEAFFC9FBD}"/>
+    <hyperlink ref="C807" r:id="rId786" xr:uid="{499ACCCB-B456-4F78-9461-D9F29967555F}"/>
+    <hyperlink ref="C808" r:id="rId787" xr:uid="{2429357C-776F-467B-A2BE-10A34BAE66EB}"/>
+    <hyperlink ref="C809" r:id="rId788" display="apavi, sporta apavi, skriešanas kurpes,futbola aprīkojums, bumbas, krekli, apavi u.c." xr:uid="{1CF78391-EFC6-455E-AEB9-A1B162F9D8C4}"/>
+    <hyperlink ref="C810" r:id="rId789" xr:uid="{7CB70BE5-B4F5-4FF7-A7DD-13427C7297AF}"/>
+    <hyperlink ref="C811" r:id="rId790" display="kosmētika, parfimērijas preces, dezodoranti personīgai lietošanai, pretsviedru līdzekļi, ķelnes ūdens, ziepes, mazgāšanas līdzekļi, kas nav paredzēti rūpnieciskiem vai ražošanas procesiem vai izmantošanai medicīnā, veļaspulveris, trauku mazgājamais līdzeklis, mazgāšanas līdzekļi, veļas mīkstinātāji, tīrīšanas un pulēšanas līdzekļi, mājsaimniecības balinātājs, šampūni, matu preparāti, zobu pastas, depilācijas līdzekļi, viltus nagi, tualetes piederumi, ādas kopšanas līdzekļi, preparāti u.c." xr:uid="{2D8E5FEE-7A98-4AB2-9F82-B4BB078B2215}"/>
+    <hyperlink ref="C812" r:id="rId791" display="ķermeņa un skaistumkopšanas līdzekļi, tualetes ūdeņi, smaržas, odekoloni u.c." xr:uid="{3E07446A-DB09-431B-A173-367BC656B951}"/>
+    <hyperlink ref="C813" r:id="rId792" xr:uid="{0006EBF1-68CB-4016-A41E-0C769D477F1D}"/>
+    <hyperlink ref="C814" r:id="rId793" xr:uid="{EDA7D153-9E1E-4527-AFBD-00E77F21290B}"/>
+    <hyperlink ref="C815" r:id="rId794" display="sporta apģērbs,sporta bumbas, ikdienas krekli u.c." xr:uid="{0F8506BE-C212-4885-903C-C8BC9B621100}"/>
+    <hyperlink ref="C816" r:id="rId795" display=" krāsas, lakas,  krāsvielas, tintes drukāšanai, marķēšanai un ravēšanai,marķieri, krāsainie zīmuļi, krīts, marķieri, pildspalvas, zīmuļi, personīgie plānotāji, amatniecības un gleznošanas komplekti,skicēšanas tāfele,trafareti un raksti, zīmuļu asināmie un krāsaino zīmuļu asināmie, līmvielas, kancelejas preces, modelēšanas māls, krāsošanas spilventiņi,dārgmetāli un to sakausējumi, dārgakmeņi un pusdārgakmeņi, juvelierizstrādājumi, bižutērija,spēles un rotaļlietas,sporta preces (izņemot apģērbu), rotājumi, dekoratīvi priekšmeti u.c." xr:uid="{B804ECB4-260F-44AC-87A1-A8A0186C8676}"/>
+    <hyperlink ref="C817" r:id="rId796" xr:uid="{050EAB1B-36B3-4BCA-B7C0-10FD35AA30BB}"/>
+    <hyperlink ref="C818" r:id="rId797" xr:uid="{E6C89DE7-DBA1-4798-99AC-0BA7940C67D2}"/>
+    <hyperlink ref="C819" r:id="rId798" xr:uid="{92B263A7-11C6-410E-BB45-CBA6D4B5625D}"/>
+    <hyperlink ref="C820" r:id="rId799" display="brilles, kosmētikas izstrādājumi, apģērbi, apavi, somas, cepures, rotaslietas u.c." xr:uid="{7632E8E3-8B18-46E5-BF55-E2954199AF9C}"/>
+    <hyperlink ref="C821" r:id="rId800" xr:uid="{BAD132F3-F194-445F-9C12-21DF247FD97C}"/>
+    <hyperlink ref="C822" r:id="rId801" xr:uid="{D195FF67-DE32-4D8F-A2E0-AA2E7454471D}"/>
+    <hyperlink ref="C823" r:id="rId802" xr:uid="{BDFEF8FE-BBFB-40E1-B6F0-695495016521}"/>
+    <hyperlink ref="C824" r:id="rId803" display="rotaļlietas, puzles,  puzles [rotaļlietas]; inteliģentas rotaļlietas, iemaņu spēles, manipulatīvas loģikas mīklas,  loģikas spēles u.c." xr:uid="{A8609C5E-2522-47D7-8915-67405ADA007B}"/>
+    <hyperlink ref="C825" r:id="rId804" display="matu veidošanas ierīce" xr:uid="{C5658874-7533-42D7-9800-5159A9EC8A19}"/>
+    <hyperlink ref="C826" r:id="rId805" xr:uid="{D3933A64-A8B7-4B53-9B8B-0685366B7C42}"/>
+    <hyperlink ref="C827" r:id="rId806" xr:uid="{DE5ECFBF-9FEA-4B3F-B036-1EC1BC67AD4B}"/>
+    <hyperlink ref="C828" r:id="rId807" xr:uid="{4BD69A61-5548-4DE3-A90E-F4070AA0BCAF}"/>
+    <hyperlink ref="C829" r:id="rId808" xr:uid="{6D6EC489-7859-4C48-BD90-9815E337EA33}"/>
+    <hyperlink ref="C830" r:id="rId809" display="Aktuālo pieprasījumu saraksts 13.09.2024.xlsx" xr:uid="{6867E950-EBC2-4344-BA88-3E584934E19B}"/>
+    <hyperlink ref="C831" r:id="rId810" display="gredzeni u.c." xr:uid="{9C40558D-BC10-4003-B06C-46CC72003E90}"/>
+    <hyperlink ref="C832" r:id="rId811" xr:uid="{9C916A24-EF57-472D-953F-727AE72958D7}"/>
+    <hyperlink ref="C833" r:id="rId812" xr:uid="{C925A1A6-1526-46A5-A714-495C9761E4CB}"/>
+    <hyperlink ref="C834" r:id="rId813" xr:uid="{45665774-8318-40DB-9C2C-2F31A4000255}"/>
+    <hyperlink ref="C835" r:id="rId814" display="augu izcelsmes uztura bagātinātāji, vitamīnu piedevas; uztura bagātinātāji, kas galvenokārt sastāv no minerālvielām" xr:uid="{45DFB19C-F4EC-4153-ADEF-FDDF4FA617D7}"/>
+    <hyperlink ref="C837" r:id="rId815" xr:uid="{D6F1FB61-F6A3-46F0-B84E-B6A6DDD46B0E}"/>
+    <hyperlink ref="C838" r:id="rId816" xr:uid="{48E1369E-8B20-4E31-9FE3-6E3799389C41}"/>
+    <hyperlink ref="C839" r:id="rId817" display="Aktuālo pieprasījumu saraksts 02.10.2024.xlsx" xr:uid="{F395809B-F486-45C7-B5AF-4CC9BBB70FDB}"/>
+    <hyperlink ref="C840" r:id="rId818" display="apģērbi, apavi, galvassegas, ceļojumu koferi, pludmales somas, sporta somas, iepirkumu somas ar riteņiem, maki, rokassomas, instrumentu somas, medību somas [medību piederumi], portfeļi, skolas somas, dārgmetāli un to sakausējumi un izstrādājumi no tiem u.c." xr:uid="{2C0D4FEA-FE9A-46E3-A2C4-DD105C482828}"/>
+    <hyperlink ref="C841" r:id="rId819" xr:uid="{C9846FBE-9732-40AC-9704-CEC21EA582D6}"/>
+    <hyperlink ref="C842" r:id="rId820" display="Aktuālo pieprasījumu saraksts 05.10.2024.xlsx" xr:uid="{6715A2B2-8DE9-4E4F-B745-1FF40E3E8C51}"/>
+    <hyperlink ref="C843" r:id="rId821" xr:uid="{3CC0A549-131F-47F3-80B5-C9D18F24B41F}"/>
+    <hyperlink ref="C844" r:id="rId822" display="Aktuālo pieprasījumu saraksts 05.10.2024.xlsx" xr:uid="{4FFAA372-422C-4B3E-BFBC-F3B77830FB36}"/>
+    <hyperlink ref="C845" r:id="rId823" xr:uid="{03D4D3E9-0194-4E72-8379-34F946156170}"/>
+    <hyperlink ref="C846" r:id="rId824" display=" konditorejas izstrādājumi, šokolāde, deserti, saldējums u.c." xr:uid="{DEE1D853-8CB4-43B4-AF31-BF237F3F39C6}"/>
+    <hyperlink ref="C847" r:id="rId825" display="metāla baloni, kapsulas, pudeles, krējuma kārtridži un tvertnes gāzei, cilindri, kapsulas, pudeles, krējuma kārtridži un konteineri kriogēnām gāzēm u.c" xr:uid="{60F0BC22-58A8-47E9-8DD1-D06A8D206C6B}"/>
+    <hyperlink ref="C848" r:id="rId826" xr:uid="{CE67A40E-B5F6-47DA-8119-DE158A788370}"/>
+    <hyperlink ref="C849" r:id="rId827" display=" slīpmašīnas, instrumenti, to daļas u.c." xr:uid="{5AF5E3AA-56E0-4A04-A155-6A8E15A82337}"/>
+    <hyperlink ref="C850" r:id="rId828" xr:uid="{22238862-8F81-4DB6-9C04-13B883667B91}"/>
+    <hyperlink ref="C851" r:id="rId829" xr:uid="{68392ABD-29D9-4CD0-9339-33E6D26835EB}"/>
+    <hyperlink ref="C852" r:id="rId830" xr:uid="{867F3040-79D9-4D75-BB11-D367E732E2A3}"/>
+    <hyperlink ref="C853" r:id="rId831" display="pusvadītāji, pusvadītāju mikroshēmas, mikroshēmas [integrālās shēmas], uzglabāšanas vienības, zibatmiņa" xr:uid="{F033A2AF-4EFE-469D-B2C3-50BEEDCEBA5B}"/>
+    <hyperlink ref="C854" r:id="rId832" display="serveru sistēmas,tīmekļa lietojumprogrammas, mobilās lietotnes Blackberry, iPad un Co u.c." xr:uid="{FA7EE57A-35A7-4B9E-9993-640DB7FA080F}"/>
+    <hyperlink ref="C855" r:id="rId833" xr:uid="{40715D9F-A673-4551-9F47-E7BE7A5C5C74}"/>
+    <hyperlink ref="C856" r:id="rId834" display="brilles, saulesbrilles, briļļu futrāļi, dārgmetāli un to sakausējumi, parfimērija, ēteriskās eļļas, kosmētika, matu losjoni, apģērbi, apavi, galvassegas; zīdaiņu autiņi, āda un ādas imitācijas, un to izstrādājumi u.c." xr:uid="{7EEBDE7E-A724-428E-8688-9E71A54B14E3}"/>
+    <hyperlink ref="C857" r:id="rId835" display="pusvadītāji, integrālās shēmas, mikroprocesori, diodes, tranzistori, sensori, strāvas moduļi [dators] u.c." xr:uid="{40411B11-06A8-4811-AC01-DBCDBC746E2A}"/>
+    <hyperlink ref="C858" r:id="rId836" xr:uid="{F6A11DAC-1C40-49B9-9E3B-F560695A15F2}"/>
+    <hyperlink ref="C859" r:id="rId837" display="apģērbi, somas,pudeles,juvelierizstrā dājumi, rokassprādzes,apģērbi atslēgu piekariņi, mūzikas lentes; piederumi, kasetes ieraksti u.c." xr:uid="{AAF0F0B4-9990-46F0-B5B3-BD08D6793231}"/>
+    <hyperlink ref="C860" r:id="rId838" display="Aktuālo pieprasījumu saraksts 01.11.2024.xlsx" xr:uid="{1C31AB30-CE84-4ED6-AF28-748CE44944D7}"/>
+    <hyperlink ref="C861" r:id="rId839" display="saulesbriļļu futrāļi,  ietvari, saulesbrilles saulesbriļļu auklas, siksnas,  vāciņi, sieviešu sandales, atslēgu piekariņi sieviešu rokassomas,  rotaslietas, kleitas apģērbi, kostīmi, vilnas zeķes, virsdrēbes, peldkostīmi u.c." xr:uid="{4F856E47-2A51-45F4-B23C-A833A9303B48}"/>
+    <hyperlink ref="C862" r:id="rId840" xr:uid="{E5898D01-3EC6-4750-9EA4-051B0E344349}"/>
+    <hyperlink ref="C863" r:id="rId841" display="smaržas, juvelier izstrādājumi,   maki; somas, portfeļi, atslēgu piekariņi, apavi u.c." xr:uid="{8E71E908-A3B8-4DFE-90C0-5B965523A0E5}"/>
+    <hyperlink ref="C864" r:id="rId842" xr:uid="{4FF80F7E-9038-4C31-959A-2D944AD76447}"/>
+    <hyperlink ref="C865" r:id="rId843" display="medikamenti" xr:uid="{280F7843-C6BB-4DDD-A1DA-83EDD9C97B96}"/>
+    <hyperlink ref="C866" r:id="rId844" xr:uid="{B9890627-544F-47F6-9469-349AA220B423}"/>
+    <hyperlink ref="C867" r:id="rId845" xr:uid="{618FC750-1C41-467B-868B-64F8D8770D9E}"/>
+    <hyperlink ref="C868" r:id="rId846" xr:uid="{71FB4D25-71AF-4D5E-910E-0CEDFCDE7C61}"/>
+    <hyperlink ref="C869" r:id="rId847" display="Aktuālo pieprasījumu saraksts 29.11.2024.xlsx" xr:uid="{63E63D50-147C-462E-BFBA-FB617F719BB7}"/>
+    <hyperlink ref="C870" r:id="rId848" xr:uid="{F6396004-2464-41B3-B7B5-2D9D8DD4C835}"/>
+    <hyperlink ref="C872" r:id="rId849" display="somas, ziepes, parfimērijas preces ēteriskās eļļas, kosmētika, pildīti kosmētikas maciņi, matu veidošanas vasks; depilācijas vasks, šampūni, mājdzīvnieku šampūni [neārstnieciski kopšanas līdzekļi], šķidrumi matu un ķermeņa kopšanai, matu krāsas, dezodorētāji u.c." xr:uid="{83241AE5-C692-4EB9-AAE7-C031DC31E883}"/>
+    <hyperlink ref="C873" r:id="rId850" xr:uid="{F2F6E72B-3007-4767-8D65-DE4C8AA7DE2C}"/>
+    <hyperlink ref="C874" r:id="rId851" xr:uid="{7D6C70B7-DD13-4845-9254-D6D743864A0B}"/>
+    <hyperlink ref="C875" r:id="rId852" xr:uid="{E62357D1-3460-40C6-97CC-013DFAA90C29}"/>
+    <hyperlink ref="C876" r:id="rId853" xr:uid="{688CE3FD-153C-4931-8613-148F4676408D}"/>
+    <hyperlink ref="C877" r:id="rId854" xr:uid="{EA308944-4EBD-4E38-A68C-2DEF70740BE4}"/>
+    <hyperlink ref="C734" r:id="rId855" xr:uid="{EE18586C-4A10-4399-A380-B45B3C4CBBC4}"/>
+    <hyperlink ref="C883" r:id="rId856" display="kanalizācijas kanāli" xr:uid="{3FF6402C-05B4-4232-B970-8C166899F602}"/>
+    <hyperlink ref="C884" r:id="rId857" display="elektriskie iztvaicētāji,iztvaicētājs garšaugu un esenču iztvaicēšanai,  Inhalatori, garšaugu dzirnaviņas,  apģērbi,  laboratorijas mēteļi, cepures, kleitas, svārki, sporta bikses, bikses, apakšveļa, šalles,  vizieri un stieņi u.c." xr:uid="{ABCA54CA-DB7E-403D-BF87-465DA2E5840B}"/>
+    <hyperlink ref="C885" r:id="rId858" xr:uid="{689A6FE9-A455-432E-A47E-18A5B8A105D3}"/>
+    <hyperlink ref="C887" r:id="rId859" xr:uid="{8734DEFD-FD75-4D2B-BA9E-C52B9CB34B1A}"/>
+    <hyperlink ref="C888" r:id="rId860" display="apģērbs sportam,  sporta inventārs,  saulesbrilles; brilles (optika), sporta brilles, portfeļi, šalles, sporta aprīkojums, cimdi, sporta apavi, futbola krekli, futbola apģērbu modeļi, bērnu apģērbi, vīriešu apakšveļa  u.c." xr:uid="{D16310C0-CC70-4F9C-93C1-19044039ABD4}"/>
+    <hyperlink ref="C886" r:id="rId861" xr:uid="{42F15BF0-64CF-45F2-9B1F-DE2B075C13BE}"/>
+    <hyperlink ref="C889" r:id="rId862" xr:uid="{EA2F72BD-F901-40FB-A9CD-680D0253FA3A}"/>
+    <hyperlink ref="C890" r:id="rId863" xr:uid="{629104C2-7EB9-4353-A9F4-EB663B96C2EB}"/>
+    <hyperlink ref="C891" r:id="rId864" xr:uid="{A4B73AEE-07F2-49E7-B007-77C2066407A2}"/>
+    <hyperlink ref="C892" r:id="rId865" xr:uid="{6C989A12-397D-48CB-830E-02B3A243823E}"/>
+    <hyperlink ref="C893" r:id="rId866" xr:uid="{7AA5F026-1960-4497-A569-BDBC0B85BD8F}"/>
+    <hyperlink ref="C894" r:id="rId867" xr:uid="{78F07FC9-0419-45D7-B094-FBEAB3ADC529}"/>
+    <hyperlink ref="C895" r:id="rId868" display="ķīmisko un neķīmisko vielu filtrēšanas līdzekļi, rūpnieciskās eļļas un smērvielas; motoreļļa, transmisijas eļļa; smērvielas; putekļu noņemšanas līdzekļi,dzelzs izstrādājumi un nelieli metāla izstrādājumi; metāla izstrādājumi, jo īpaši celtniecības materiāli,būvelementi, cisternas, tvertnes, konteineri, transportēšanas preces, uzglabāšanas preces, iepakojums, mehāniskās iekārtas celtniecībai, zemes rakšanai, drupināšanai, jaukšanai, apstrādei, ieguvei un lauksaimniecība, sūkņi, kompresori, ģeneratori un ventilatori, roboti, pārvietošana un apstrāde aprīkojums, bagāžas, somas, kabatas portfeļi un citi nesēji, mugursomas, apģērbs, apavi, galvassegas, spēles, rotaļlietas, sporta preces un aprīkojums, smēķētāju preces,  šķiltavas,pelnu trauki,  sērkociņi u.c." xr:uid="{53801129-51F6-4F60-9B9A-1EA8E05321C2}"/>
+    <hyperlink ref="C896" r:id="rId869" display="pneimatiskie vārstu izpildmehānismi, izpildmehānismi AUTH rūpnieciskās automatizācijas vadības ierīces eleektriskie AUTH sensori, AUTH vārsti [sūkņu daļas], solenoīda vārsti u.c. " xr:uid="{F3731FB3-83FC-4893-98E2-0E6EA63EB8A4}"/>
+    <hyperlink ref="C897" r:id="rId870" xr:uid="{A52AEFF3-099F-4EE0-9898-FE5139ADD9ED}"/>
+    <hyperlink ref="C898" r:id="rId871" xr:uid="{ABF51D58-9C9E-41E2-8D1D-837BAE14FB78}"/>
+    <hyperlink ref="C899" r:id="rId872" xr:uid="{2E8B55CA-27ED-4702-B934-385892EF5A42}"/>
+    <hyperlink ref="C900" r:id="rId873" xr:uid="{5B8E92E0-4997-42F1-8D57-11FE55E17073}"/>
+    <hyperlink ref="C901" r:id="rId874" xr:uid="{C0EE080F-8F18-409D-B41B-8F44C81D1DA0}"/>
+    <hyperlink ref="C902" r:id="rId875" xr:uid="{A351E911-1598-4C98-8FE3-9543EB14F94E}"/>
+    <hyperlink ref="C903" r:id="rId876" xr:uid="{D4A5C02A-7F80-49FF-9770-A13C743FA436}"/>
+    <hyperlink ref="C904" r:id="rId877" xr:uid="{E9043F93-1E2C-4FCD-9571-F18BB8A08E52}"/>
+    <hyperlink ref="C905" r:id="rId878" xr:uid="{463892CB-CD7D-4E63-AA87-EF8C39AD262C}"/>
+    <hyperlink ref="C906" r:id="rId879" display="nemetāla emblēmas automašīnām, auto piederumi u.c" xr:uid="{5E50712F-D88B-4A00-B790-C3F5D9BCEF88}"/>
+    <hyperlink ref="C907" r:id="rId880" xr:uid="{66B9B0DB-23C9-4170-991F-2B4F6F5C4423}"/>
+    <hyperlink ref="C908" r:id="rId881" display="juvelierizstrādājumi, somas,stikla izstrādājumi,tekstilizstrādājumi, rotaļlietas un sporta preces u.c." xr:uid="{5F035FD0-C2B4-40B6-A675-D0CE19F593DE}"/>
+    <hyperlink ref="C909" r:id="rId882" display="Aktuālo pieprasījumu saraksts 10.02.2025.xlsx" xr:uid="{208FFDF8-441C-4C56-8E29-D85B153B7D1E}"/>
+    <hyperlink ref="C910" r:id="rId883" xr:uid="{E308119A-7E47-4B74-B51C-521C7CD6CFB8}"/>
+    <hyperlink ref="C911" r:id="rId884" xr:uid="{C956FE18-679D-4675-A30E-FA7167C91FD4}"/>
+    <hyperlink ref="C912" r:id="rId885" display="flīžu griezēji [rokas darbarīki]" xr:uid="{656EB103-0701-4F49-BAF2-7298BDA71452}"/>
+    <hyperlink ref="C913" r:id="rId886" xr:uid="{DD4A9C0D-BBCA-4DF9-B9D6-9ED375091F52}"/>
+    <hyperlink ref="C914" r:id="rId887" xr:uid="{5D70D2AE-187B-4F68-9FFB-53D0A630B27E}"/>
+    <hyperlink ref="C915" r:id="rId888" display="briļļu lēcas, saulesbriļļu lēcas, optiskās brilles, oftalmoloģiskā stikla lēcas, optiskās lēcas,oftalmoloģiskās lēcas" xr:uid="{1B3D01F8-F0EF-402F-B685-5596342F2AF1}"/>
+    <hyperlink ref="C916" r:id="rId889" xr:uid="{72463950-6FE2-4156-873B-F34B38928989}"/>
+    <hyperlink ref="C917" r:id="rId890" display="dekoratīvs stikls,stikla figūriņas, mākslinieciski priekšmeti no kristālstikla, svina kristāla figūriņas u.c." xr:uid="{186A8EEA-C2B4-4DDA-918C-F7561FBCFB73}"/>
+    <hyperlink ref="C918" r:id="rId891" xr:uid="{EE9E0A0C-C19E-457F-9903-B0AE923EE510}"/>
+    <hyperlink ref="C919" r:id="rId892" xr:uid="{B0746357-E5F6-4B0B-934B-8E37DBD5C8C9}"/>
+    <hyperlink ref="C920" r:id="rId893" xr:uid="{29412CAF-94C9-4643-A5A9-69A3FB2FD762}"/>
+    <hyperlink ref="C921" r:id="rId894" xr:uid="{A2721EA4-BA4C-434E-AE8D-F10C83D6F536}"/>
+    <hyperlink ref="C922" r:id="rId895" xr:uid="{C2385FB3-6A1F-4FD5-9B48-B446F03B79DC}"/>
+    <hyperlink ref="C923" r:id="rId896" xr:uid="{CE032A19-9A89-49E6-B3A2-A44DDCAAB194}"/>
+    <hyperlink ref="C924" r:id="rId897" xr:uid="{1FE07634-364E-455A-B553-791C522A7CF9}"/>
+    <hyperlink ref="C925" r:id="rId898" display="apģērbs, rotaļlietas, kancelejas preces, svārsta pulksteņi, vannas halāti, bērnu lietussargi,  ballīšu baloni, papīra ballīšu dekorācijas, ballīšu ielūgumi, svētku rakstāmpiederumi, papīra ballīšu piederumi, vannas rotaļlietas, ērnu albumi, bērnu pārtika (zīdaiņiem), bērnu dvieļi, plastmasas ballīšu cepures u.c." xr:uid="{CFD756AA-62DE-4DD0-8BF0-02E9FD4711A9}"/>
+    <hyperlink ref="C926" r:id="rId899" xr:uid="{8B33C305-D30D-4560-B472-97EAEC5611A5}"/>
+    <hyperlink ref="C927" r:id="rId900" xr:uid="{77C7EEB5-0058-4103-87F9-B48640AC17FE}"/>
+    <hyperlink ref="C928" r:id="rId901" xr:uid="{1E008383-3FEC-4FBE-93CC-61050C2DB2AD}"/>
+    <hyperlink ref="C929" r:id="rId902" xr:uid="{D21968B2-FE36-490C-8690-F5B6B8146719}"/>
+    <hyperlink ref="C930" r:id="rId903" xr:uid="{2C12C319-4817-49AA-9F06-B1D70E068292}"/>
+    <hyperlink ref="C931" r:id="rId904" xr:uid="{003223B5-D961-4987-B25F-D933AC93FCA0}"/>
+    <hyperlink ref="C932" r:id="rId905" xr:uid="{CDDA875D-DF30-4A78-9DC2-AE35D390BEC6}"/>
+    <hyperlink ref="C933" r:id="rId906" xr:uid="{6C762CB8-39CD-4662-8827-E21DA3817F76}"/>
+    <hyperlink ref="C934" r:id="rId907" xr:uid="{D8BB1354-AA7E-43FC-84C2-A130E3F20997}"/>
+    <hyperlink ref="C935" r:id="rId908" display=" kosmētika un tualetes piederum, zobu pastas, parfimērija, ēteriskās eļļas u.c." xr:uid="{BFA9C267-046A-4197-88B2-74B90DE43017}"/>
+    <hyperlink ref="C936" r:id="rId909" xr:uid="{C1678B3C-4424-4533-9EDC-98892E4462B0}"/>
+    <hyperlink ref="C937" r:id="rId910" display="mobilie telefoni u.c." xr:uid="{F930C1EB-4262-48C4-BE03-C665BA99CD43}"/>
+    <hyperlink ref="C938" r:id="rId911" display="Audio irrīces" xr:uid="{2EB236CA-787D-45FD-A1CC-2E697C5052C7}"/>
+    <hyperlink ref="C939" r:id="rId912" display="elektriskie motori,starteri  (izņemot sauszemes transportlīdzekļiem),ģeneratori, iekšdedzes dzinēju aizdedzes sistēmas, spuldžu sveces,aizdedzes sveces,degvielas sūkņi, regulatori, sprauslas un sprauslu turētāji, dzinēja vārsti, degvielas filtri, eļļas filtri, gaisa filtri u.c. " xr:uid="{F65414F6-08A7-435C-8234-7357DDFDCD79}"/>
+    <hyperlink ref="C940" r:id="rId913" xr:uid="{EE0EB4FE-F416-4C25-AC85-8E9AFAB47BE1}"/>
+    <hyperlink ref="C941" r:id="rId914" display="bērnu apģērbi, pidžamas ar apmetni, papīra dvieļi, salvetes, vienreizlietojamie papīra dvieļi, tālruņa kartes un kredītkartes, attēli, grafikas, rokasgrāmatas, plakāti, apsveikuma kartītes, pastkartes, attēlu kartes, uzlīmes, pretsviedru tualetes piederumi, aromterapijas eļļas, zīdaiņu eļļas, mitrās salvetes zīdaiņiem, dušas želejas, kristāli, ķermeņa krēmi, losjoni un pulveri, elpas atsvaidzinātāji, burbuļvannas, dezodoranti, pārsēju materiāls, zīdaiņu pārtika, vitamīni bērniem, ārstnieciskas zāļu tējas, dezinfekcijas līdzekļi u.c." xr:uid="{AA7F9368-E476-4128-97C9-11A8A306A23F}"/>
+    <hyperlink ref="C942" r:id="rId915" xr:uid="{F1BC1058-EF46-4E8C-83F3-E65FD2BC6F9C}"/>
+    <hyperlink ref="C943" r:id="rId916" display="zāģi,  cauruļu griešanas mašīnas, mašīnas metālu zāģēšanai, pašgājējas mašīnas zāģēšanai, zāģu soli, mobilās kokzāģētavas, zāģēšanas instrumenti zāģmašīnām, zāģēšanas darbgaldi, zāģu asmeņi u.c. " xr:uid="{809E93E1-A50F-4EEF-8566-A29041C5834F}"/>
+    <hyperlink ref="C944" r:id="rId917" display="spēļu konstruktori, rotaļu konstruktori, miniatūras figūriņas no plastmasas, savienojamas rotaļu konstruktoru daļas, savienojumu rotaļu konstruktori, konstruktoru daļas, rotaļu darbarīki,  kārbas uzglabāšanas nolūkiem (plastmasas) u.c." xr:uid="{F99B8906-855A-4066-846E-EF8F7ACA61A9}"/>
+    <hyperlink ref="C945" r:id="rId918" xr:uid="{7D498068-AEE7-4236-9687-F14D9A32C7B6}"/>
+    <hyperlink ref="C946" r:id="rId919" xr:uid="{DEA0396B-07A4-4708-AFC7-1CA8F61D3373}"/>
+    <hyperlink ref="C947" r:id="rId920" display="datorprogrammatūras ierīces mobilajām iekārtām, displejiem  u.c." xr:uid="{D4ABC1AA-E4CB-40A5-BBB9-25D39F9CE022}"/>
+    <hyperlink ref="C948" r:id="rId921" xr:uid="{F05E7AB5-0CEB-42DD-BD56-925975203923}"/>
+    <hyperlink ref="C949" r:id="rId922" display="spēles, rotaļlietas un rotaļlietas,videospēļu ierīces vingrošanas un sporta inventārs, apģērbi, apavi, galvassegas, bagāžas un pārnēsāšanas somas, rokas darbarīki, sniega lāpstas, brilles, sniega brilles, saulesbrilles, ķiveres, muguras aizsargi, apakšstilbu aizsargi,nelaimes gadījumu aizsardzības ierīces personiskai lietošanai, jo īpaši pastiprinājumi plecu un elkoņu, ceļgalu un citu ķermeņa daļu aizsardzībai, elektroniski meklēšanas aparāti apbedīto personu atrašanās vietas noteikšanai, elektroniski lavīnu raiduztvērēji,meklēšanas zondes u.c." xr:uid="{EC86601C-8664-4408-A248-42326033F50B}"/>
+    <hyperlink ref="C950" r:id="rId923" display="jaudas pārvades siksnas sauszemes transportlīdzekļu dzinējiem, gumijas transmisijas siksnas  transportlīdzekļiem, sauszemes transportlīdzekļu transmisijas elementi, sauszemes transportlīdzekļu zobsiksnu spriegošanas ierīces,jostu spriegotāji, sauszemes transportlīdzekļu dzinēju zobsiksnu spriegošanas ierīces, spriegotāji (ar roku darbināmi instrumenti), metāla kabeļu spriegotāji laivām, piedziņas skriemeļi, skriemeļi,zobsiksnas skriemeļi,siksnu skriemeļi,skriemeļi (mašīnu daļas), transportlīdzekļu dinamo skriemeļi, skriemeļi (metāla aparatūra) u.c. " xr:uid="{AC7E6699-E0B8-449F-BA5F-661F072DB7D9}"/>
+    <hyperlink ref="C951" r:id="rId924" display="modulāras lampu sistēmas, kas sastāv no dažādiem elementiem (gaismas stieņa, savienojuma un pamatnes) vai &quot;sienas&quot; vai &quot;piekares&quot; vai &quot;grīdas&quot; vai &quot;no augšas līdz griestiem&quot; gaismas stieņa arhitektūras apgaismojumam, tajos ietilpst optiskie piederumi un gaismas sloksnes." xr:uid="{040B5818-0F0D-4BEB-A662-7B743B6B090E}"/>
+    <hyperlink ref="C952" r:id="rId925" xr:uid="{C757A1E8-A495-4F26-89DD-60B27D22CBF1}"/>
+    <hyperlink ref="C953" r:id="rId926" display="apģērbi, smaržas, brilles (optika) u.c. " xr:uid="{63F5FED9-8393-48B0-847E-A785D7C74E0E}"/>
+    <hyperlink ref="C764" r:id="rId927" xr:uid="{AA85CE16-69D1-4364-A783-A9A6C452F2EB}"/>
+    <hyperlink ref="C954" r:id="rId928" xr:uid="{EC546C18-C6EA-41A1-A73F-3B1A59E1EB77}"/>
+    <hyperlink ref="C955" r:id="rId929" display="šokolāde,  kafija, šokolādes cepumi, ievārījumi; dabīgie ievārījumi. medus, augļu pasta,  konfektes, olīvu pasta,diētas kapsulas, uztura bagātinātāji, gardumi, tēja, pīrāgi, baklava, košļājamā gumija, zobu pastas, mutes skalojamais līdzeklis, ziepe, ēteriskās eļļas (eļļas), saules aizsargkrēms, olīveļļa, šampūns, roku krēmi,  kosmētika, kosmētiskie preparāti, zāļu kapsulas, gomoritīns,  roku losjoni, roku tīrīšanas līdzekļi, farmaceitiskie izstrādājumi,  odekoloni, smaržas un saistīti izstrādājumi, dabīgie sveķi mastika u.c. " xr:uid="{EA72F06B-501E-450A-849F-3E8FED639868}"/>
+    <hyperlink ref="C956" r:id="rId930" xr:uid="{5D1F7966-8101-49EF-B948-D01D6DCD363E}"/>
+    <hyperlink ref="C958" r:id="rId931" xr:uid="{08BEB8DB-C540-41E3-8440-D4AE3FE0EC86}"/>
+    <hyperlink ref="C513" r:id="rId932" xr:uid="{77259622-4D9D-45AC-945D-E9068DB5BD3E}"/>
+    <hyperlink ref="C959" r:id="rId933" xr:uid="{270CFF40-6074-4EB9-8D48-C01A7DC369E2}"/>
+    <hyperlink ref="C960" r:id="rId934" xr:uid="{EB3CF168-DC28-4891-9B2A-41C5A8AACFCF}"/>
+    <hyperlink ref="C961" r:id="rId935" display="T-krekli" xr:uid="{1BB3415B-688D-4763-9292-2CC4E2251BEE}"/>
+    <hyperlink ref="C962" r:id="rId936" display="farmaceitiskās un veterinārās zāles, higiēnas līdzekļi medicīniskiem nolūkiem, diētiskie produkti medicīniskiem nolūkiem, bērnu pārtika, plāksteri, pārsēji, zobu plombēšanas materiāli un impresijas materiāli zobārstniecības nolūkiem, dezinfekcijas līdzekļi, līdzekļi kaitīgu dzīvnieku iznīcināšanai fungicīdi, herbicīdi, pretreimatiskas rokassprādzes, gredzeni, pretreimatiskie gredzeni, asinis medicīniskiem nolūkiem, asins plazma, rokassprādzes medicīniskiem nolūkiem u.c." xr:uid="{0F44F70F-AA4E-4C71-B48C-BF260D82E7EF}"/>
+    <hyperlink ref="C963" r:id="rId937" xr:uid="{00DE510C-C29C-42ED-9543-E7086C3794E9}"/>
+    <hyperlink ref="C964" r:id="rId938" xr:uid="{89F73BF0-FE2D-4B5E-B008-4D0B520F6DF5}"/>
+    <hyperlink ref="C965" r:id="rId939" xr:uid="{C6216D62-3BDF-4E7D-B360-A084E88E056F}"/>
+    <hyperlink ref="C966" r:id="rId940" xr:uid="{33488069-BD88-47DF-9382-D4D864C12AB2}"/>
+    <hyperlink ref="C967" r:id="rId941" xr:uid="{2DA75C6D-1295-4074-8383-11EDC227B58E}"/>
+    <hyperlink ref="C968" r:id="rId942" xr:uid="{6C355912-792C-4F0B-B1EF-7822877AE1CD}"/>
+    <hyperlink ref="C969" r:id="rId943" display="Aktuālo pieprasījumu saraksts 11.04.2025.xlsx" xr:uid="{26DE056C-CB08-49D7-9D2A-BE2B2CF4E72B}"/>
+    <hyperlink ref="C970" r:id="rId944" xr:uid="{25E76923-8CF1-4674-AF2F-6500E3045E0F}"/>
+    <hyperlink ref="C971" r:id="rId945" xr:uid="{9CBFC22B-C3B3-4867-ABEA-8780E76D7BC3}"/>
+    <hyperlink ref="C972" r:id="rId946" display="Aktuālo pieprasījumu saraksts 11.04.2025.xlsx" xr:uid="{096A5C18-E709-46F3-A055-651C726D86F8}"/>
+    <hyperlink ref="C973" r:id="rId947" xr:uid="{A0BB546A-6467-485C-A33C-03CE0E3CD822}"/>
+    <hyperlink ref="C975" r:id="rId948" display="Aktuālo pieprasījumu saraksts 11.04.2025.xlsx" xr:uid="{3530818B-63CF-4446-981B-0B23B07C76B5}"/>
+    <hyperlink ref="C976" r:id="rId949" xr:uid="{9F567955-B077-4763-B9BF-9AD79CB16D2B}"/>
+    <hyperlink ref="C977" r:id="rId950" display="ādas apģērbs aizsardzībai pret negadījumiem vai traumām, ādas futrāļu maciņi, ādas maciņi viedtālruņiem, ādas apvalki planšetdatoriem,  grāmatu vāki no ādas; Ādas zīmuļu futrāļi, ar ādu iesietas dienasgrāmatas, ādas pārvalki dienasgrāmatām, ādas grāmatzīmes, ādas mēbeļu pārvalki,  somas, maki, koferi, ceļojumu somas u.c." xr:uid="{49A221F6-F013-47B7-B18F-7BC09E08F60B}"/>
+    <hyperlink ref="C978" r:id="rId951" display="Aktuālo pieprasījumu saraksts 01.05.2025.xlsx" xr:uid="{897159CF-91F1-40A3-A4CC-06D365F327FC}"/>
+    <hyperlink ref="C979" r:id="rId952" xr:uid="{3B6B2A7C-A85E-4C00-904C-77D3E36BC1AC}"/>
+    <hyperlink ref="C980" r:id="rId953" display="elektriskās, elektroniskās, optoelektroniskās un akustiskās ierīces, aparāti un no tiem sastāvošas sistēmas ūdensapgādes un notekūdeņu, piegādes, apgādes, sadales, izsūknēšanas, kā arī dzeramā un tehniskā ūdens sildīšanas uzraudzībai, kontrolei un regulēšanai, ierīces un aparāti ūdens spiediena, temperatūras un plūsmas ātruma uzraudzībai, mērīšanai, kontrolei un regulēšanai ūdensvados, tvertnēs u.c. " xr:uid="{0737B64E-41ED-4F17-996C-C9547542F58E}"/>
+    <hyperlink ref="C981" r:id="rId954" display="Aktuālo pieprasījumu saraksts 01.05.2025.xlsx" xr:uid="{F05D513C-F696-4F44-B901-08726E7235F3}"/>
+    <hyperlink ref="C982" r:id="rId955" xr:uid="{BD9107A0-C8B9-4131-804A-CBADCFADD5DF}"/>
+    <hyperlink ref="C983" r:id="rId956" display="apģērbi, kancelejas preces, apsveikuma kartītes u.c." xr:uid="{2B8F6BE5-5D20-4206-A45C-A388AAF5E4D9}"/>
+    <hyperlink ref="C984" r:id="rId957" display="cepures, džemperi,           T-krekli" xr:uid="{E51B17F2-4EC2-41E3-B3E2-91159DDFE253}"/>
+    <hyperlink ref="C985" r:id="rId958" display="parfimērija,  smaržas, tualetes ūdeņi u.c." xr:uid="{0C030A01-14CB-44D8-A216-680C25F202A7}"/>
+    <hyperlink ref="C986" r:id="rId959" xr:uid="{796A794C-90F0-44C7-B346-244CFDB57E60}"/>
+    <hyperlink ref="C987" r:id="rId960" display="apģērbi, somiņas, maki, mugursomas, sporta somas, motociklu seglu somas, ādas atslēgu piekariņi un atslēgu maciņi,čemodāni, iepirkumu somas, portfeļi, dokumentu maciņi, čeku grāmatiņu vāki, sajūga somiņas, bagāža, ceļojumu somas, ādas turētājs dzērienu traukiem, citas preces u.c. " xr:uid="{6642EFFE-834A-4581-9FB4-A033D9162D02}"/>
+    <hyperlink ref="C988" r:id="rId961" xr:uid="{A94EBDF9-F1CD-4CD8-8BE5-36726AACBFFF}"/>
+    <hyperlink ref="C989" r:id="rId962" display="apģērbs, masāžas ierīces" xr:uid="{E03419BB-1BD8-4AAA-A8DF-8029D7B01DA7}"/>
+    <hyperlink ref="C990" r:id="rId963" xr:uid="{2B6F773C-F19A-46DB-8635-87EE13681BCF}"/>
+    <hyperlink ref="C335" r:id="rId964" display="Barības izstrādājumi suņiem" xr:uid="{A78C9973-BD67-48CC-AADD-1EBFFF11ACA0}"/>
+    <hyperlink ref="C992" r:id="rId965" xr:uid="{32B59FB0-5CD9-4840-886C-63FE6889F97C}"/>
+    <hyperlink ref="C991" r:id="rId966" xr:uid="{ED79914C-F39C-4321-AAD2-88B09C560C07}"/>
+    <hyperlink ref="C993" r:id="rId967" xr:uid="{0B1B3574-AD78-4833-9268-946B3A4CC062}"/>
+    <hyperlink ref="C994" r:id="rId968" display="sporta apģērbs, T-krekli, regbija topi" xr:uid="{E8E55A69-FDC0-4721-B801-CCA28837284C}"/>
+    <hyperlink ref="C995" r:id="rId969" xr:uid="{C9623702-B21A-4D4D-AC88-E6F1819E0775}"/>
+    <hyperlink ref="C996" r:id="rId970" xr:uid="{3E4849B0-393E-42C6-8E4B-327EAF2FA85C}"/>
+    <hyperlink ref="C997" r:id="rId971" xr:uid="{1CF6D686-1FEC-4C57-8216-F90887F203B4}"/>
+    <hyperlink ref="C998" r:id="rId972" xr:uid="{A4728BDC-992C-406A-AA5E-EF795AC88C44}"/>
+    <hyperlink ref="C999" r:id="rId973" display="magnēti; preču lifti, celšanas iekārtas, mehāniskie instrumenti, magnetizācijas ierīces, magnēti, magnetizējoši un demagnetizējoši izstrādājumi, magnēti rūpnieciskiem nolūkiem, supravadošas magnētiskās ierīces, pastāvīgie magnēti, celšanas magnēti, metāla stieples (elektriskās), metāla atloki (aproces) u.c." xr:uid="{BE273EB7-4615-4017-8AAB-B2F2E84EB63A}"/>
+    <hyperlink ref="C1000" r:id="rId974" xr:uid="{DB801796-28ED-40CD-88FC-40E9602F0329}"/>
+    <hyperlink ref="C1001" r:id="rId975" display="iepakojuma dizains sporta zeķes, potīšu zeķes; pirkstu zeķes u.c." xr:uid="{717661BB-3780-408B-88F7-8CCEEA7C900F}"/>
+    <hyperlink ref="C1002" r:id="rId976" xr:uid="{876882EA-568B-4770-A14D-FB306D91A431}"/>
+    <hyperlink ref="C1003" r:id="rId977" display="Aktuālo pieprasījumu saraksts 15.05.2025.xlsx" xr:uid="{C2E7ED4B-8251-4636-9BA2-7883D4F8717F}"/>
+    <hyperlink ref="C1004" r:id="rId978" xr:uid="{5371350B-BBB5-4C94-A61B-AA68C99A4F3D}"/>
+    <hyperlink ref="C463" r:id="rId979" xr:uid="{DBA0F06E-8797-4CC9-AE80-A5E0111EFB63}"/>
+    <hyperlink ref="C462" r:id="rId980" xr:uid="{41306292-68A3-40E6-9C5B-C026639CB28C}"/>
+    <hyperlink ref="C461" r:id="rId981" xr:uid="{743D1ECD-C321-4159-9F97-1E326C3BE81B}"/>
+    <hyperlink ref="C460" r:id="rId982" xr:uid="{1C1F5F5F-2295-4F08-920F-B0D3D8198270}"/>
+    <hyperlink ref="C1005" r:id="rId983" xr:uid="{DA11E1A5-D052-4C4E-B98B-9E8134102AD9}"/>
+    <hyperlink ref="C1006" r:id="rId984" display="velosipēdu rāmji, dakšas (velosipēdu detaļas), velosipēdi; sporta velosipēdi u.c. " xr:uid="{EFE7F49A-3F92-45D4-BFF9-5B171C72F47A}"/>
+    <hyperlink ref="C1007" r:id="rId985" display="lodīšu gultņi; rullīšu gultņi kā mašīnu elementi u.c. " xr:uid="{F3503071-F702-475B-9B07-DDDB354C01C9}"/>
+    <hyperlink ref="C1008" r:id="rId986" xr:uid="{4B6A4572-4266-40D1-8AA2-A76663094CCD}"/>
+    <hyperlink ref="C1009" r:id="rId987" xr:uid="{748BA176-379E-42D3-9D06-656490605893}"/>
+    <hyperlink ref="C1010" r:id="rId988" xr:uid="{B09A8DBC-4B98-4996-9681-A98A2378DC50}"/>
+    <hyperlink ref="C881" r:id="rId989" display="šaujamieroči, gaisa pistoles, gaisa šautenes, trankvilizatoru pistoles, Pneimatiskie ieroči, rotaļu ieroči u.c." xr:uid="{22471393-4FAB-465E-84CB-9D713AF6ECBD}"/>
+    <hyperlink ref="C880" r:id="rId990" display="apģērbs, apavi; somas, maki, galvassegas, saulesbrilles u.c." xr:uid="{E0D8E9F8-364F-476F-8AC3-5DC26CBADAEE}"/>
+    <hyperlink ref="C879" r:id="rId991" display="transportlīdzekļu izplūdes sistēmas, izpūtēji dzinējiem un mašīnām iepakojuma materiāli, kartona iepakojums  transportlīdzekļiem transportlīdzekļu spoguļi,  transportlīdzekļu daļas, transportlīdzekļu spoileri,  polo krekli; galvassegas; apģērbs, jakas u.c." xr:uid="{8B4E49A1-62FB-409D-B0A8-5A37742D667B}"/>
+    <hyperlink ref="C878" r:id="rId992" display="konditorejas izstrādājumi, metāla kastes;uzglabāšanas konteineri mājsaimniecībai un virtuvei,  apģērbi, apavi, galvassegas; mobilo tālruņu maciņi, rotaslietas, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietu/telefonu maciņi, juvelierizstrādājumi, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietas u.c." xr:uid="{4C75E94E-D619-4F2A-883E-CAA30DF39B3D}"/>
+    <hyperlink ref="C1011" r:id="rId993" display="konditorejas izstrādājumi, metāla kastes;uzglabāšanas konteineri mājsaimniecībai un virtuvei,  apģērbi, apavi, galvassegas; mobilo tālruņu maciņi, rotaslietas, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietu/telefonu maciņi, juvelierizstrādājumi, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietas u.c." xr:uid="{C5DB38E8-4137-4F66-986E-790B6E448E81}"/>
+    <hyperlink ref="C1012" r:id="rId994" display="somas, mugursomas, portfeļi, nelieli ādas izstrādājumi" xr:uid="{7C9768DD-195C-4DB9-9492-1A98B5DD773D}"/>
+    <hyperlink ref="C1013" r:id="rId995" display="Aktuālo pieprasījumu saraksts 15.05.2025.xlsx" xr:uid="{ACC4B377-5775-44E3-8508-C2982BBB49C0}"/>
+    <hyperlink ref="C1014" r:id="rId996" xr:uid="{BCBB959F-9933-4906-B468-A42CB5718FD1}"/>
+    <hyperlink ref="C1015" r:id="rId997" xr:uid="{A2EF5E41-3493-430C-B8CC-659A0CDD6EE3}"/>
+    <hyperlink ref="C1016" r:id="rId998" display="portfeļi, karšu maki, maki kredītkartēm (ādas izstrādājumi),  rokassomas, naudas maki u.c. " xr:uid="{B021D1CD-4443-4D66-8DDA-5BD6707244EA}"/>
+    <hyperlink ref="C1017" r:id="rId999" display="aksesuāri, jakas, T-krekli, sporta apakškrekli" xr:uid="{B280CAFB-977B-4104-ACC0-F83E1310D409}"/>
+    <hyperlink ref="C1018" r:id="rId1000" xr:uid="{89C5FA0E-5E93-45AD-A8BF-87AAE25765B6}"/>
+    <hyperlink ref="C1019" r:id="rId1001" xr:uid="{2253AD68-7950-4437-A1B9-5270A4EE51C9}"/>
+    <hyperlink ref="C1020" r:id="rId1002" display="Tekila" xr:uid="{FCB7498A-24AE-4F17-8F57-A2E1A38AD010}"/>
+    <hyperlink ref="C1021" r:id="rId1003" xr:uid="{5007041E-D12C-40BF-9C6B-AF3D5246739A}"/>
+    <hyperlink ref="C1022" r:id="rId1004" xr:uid="{0D39E9EB-998E-4360-928C-4BE33661E833}"/>
+    <hyperlink ref="C1023" r:id="rId1005" xr:uid="{3A0627F5-654F-414B-A926-449A3C9866B2}"/>
+    <hyperlink ref="C1026" r:id="rId1006" xr:uid="{2305F8A0-68BA-482B-86E8-6E803314F50E}"/>
+    <hyperlink ref="C1024" r:id="rId1007" xr:uid="{F786984D-6846-43AE-94E8-91E5E3E366A8}"/>
+    <hyperlink ref="C1025" r:id="rId1008" xr:uid="{DD7E50E1-37A7-466A-A883-04985793C79D}"/>
+    <hyperlink ref="C1027" r:id="rId1009" xr:uid="{C3D7EF18-4742-44DC-9190-4799F04EA725}"/>
+    <hyperlink ref="C1028" r:id="rId1010" xr:uid="{4824DC19-A2BB-4BEE-9FA4-AA61393C669C}"/>
+    <hyperlink ref="C1029" r:id="rId1011" display="elektriskās sistēmas, savienojošie termināļi, elektriskie savienotāji u.c." xr:uid="{0442F6A0-2095-49CE-A015-598ED5238815}"/>
+    <hyperlink ref="C1030" r:id="rId1012" xr:uid="{AFD1E69B-BAA8-44D2-B8F3-AD805C71460C}"/>
+    <hyperlink ref="C1031" r:id="rId1013" display="elektroniskās cigaretes; šķidrie nikotīna šķīdumi izmantošanai elektroniskajās cigaretēs" xr:uid="{6288A323-6C49-4373-B016-C9278E2129EB}"/>
+    <hyperlink ref="C1032" r:id="rId1014" display="ķīmiskie produkti, neapstrādāti sintētiskie sveķi, neapstrādātas plastmasas, ugunsdzēsības un ugunsdrošības līdzekļi, cietinātāji un lodēšanas līdzekļi, miecēšanas līdzekļi dzīvnieku ādām, līmes rūpnieciskiem mērķiem, špakteles un citas pildvielas, komposts, mēslošanas līdzekļi, kūtsmēsli, bioloģiskie aģenti rūpnieciskiem un zinātniskiem mērķiem, krāsa" xr:uid="{32A6DD2A-056D-4300-9AA7-D3E65FF9474D}"/>
+    <hyperlink ref="C1033" r:id="rId1015" xr:uid="{662F4C1A-F5C1-4118-A011-AB6030D4DA1E}"/>
+    <hyperlink ref="C382" r:id="rId1016" xr:uid="{D96D36BB-D305-4573-BB4B-72DF04D129D4}"/>
+    <hyperlink ref="C184" r:id="rId1017" xr:uid="{6477D022-19BB-40AA-BA87-C21221113697}"/>
+    <hyperlink ref="C1034" r:id="rId1018" display="plastmasas bļodas, bļodas (konteineri), mazgāšanas vannas u.c." xr:uid="{18FBCECB-D40B-45B9-B1C0-1813EA94EF4B}"/>
+    <hyperlink ref="C1035" r:id="rId1019" display="Aktuālo pieprasījumu saraksts 01.07.2025.xlsx" xr:uid="{B7615EE9-A5E3-4AAD-A7B0-EE12F89E2CB4}"/>
+    <hyperlink ref="C1036" r:id="rId1020" xr:uid="{3D3AE453-923A-4224-B7E6-138C513C5330}"/>
+    <hyperlink ref="C1037" r:id="rId1021" xr:uid="{2C7CE228-71E1-491D-900D-0C7C9387A6D7}"/>
+    <hyperlink ref="C1038" r:id="rId1022" xr:uid="{E6CB70A0-83DB-4D37-A90A-DDB7CB60007C}"/>
+    <hyperlink ref="C1039" r:id="rId1023" display="sporta bumbas, sporta apavi, apģērbs,sporta somas; sporta apģērbu somas u.c." xr:uid="{BC6C9D15-A910-4AE2-AFCB-F1BFE3BE425E}"/>
+    <hyperlink ref="C1040" r:id="rId1024" xr:uid="{BA9B0BB0-38D0-4868-A4BE-B0E6D8F6DBA9}"/>
+    <hyperlink ref="C1041" r:id="rId1025" xr:uid="{87BBAB75-30CA-490F-88F2-02800BA0EE62}"/>
+    <hyperlink ref="C1042" r:id="rId1026" xr:uid="{D7C0D9A5-44B2-4BDE-B8A1-387F9411D844}"/>
+    <hyperlink ref="C1043" r:id="rId1027" display="rezerves daļas,apģērbi,aksesuāri u.c." xr:uid="{7C73C108-54EB-41EE-889A-B504F9BE7287}"/>
+    <hyperlink ref="C1044" r:id="rId1028" xr:uid="{A4801FF2-7E4A-4049-82D9-66F0A44B2BC6}"/>
+    <hyperlink ref="C1045" r:id="rId1029" xr:uid="{791C31BF-F272-412B-8F1C-A89215DB36E8}"/>
+    <hyperlink ref="C1046" r:id="rId1030" xr:uid="{507EE77A-E422-4B9B-AA7C-22BB72DDEC56}"/>
+    <hyperlink ref="C1047" r:id="rId1031" xr:uid="{70B67AB4-D9E3-47DE-B119-16EBA9C8B21A}"/>
+    <hyperlink ref="C1048" r:id="rId1032" xr:uid="{F16FD3DD-5A97-471F-AE04-4DDCAFEBC5FA}"/>
+    <hyperlink ref="C1049" r:id="rId1033" xr:uid="{67379BF0-06E6-4658-A677-0E3C1E9E8B7D}"/>
+    <hyperlink ref="C1050" r:id="rId1034" display="parfimērijas izstrādājumi, kosmētika, galvassegas, apģērbs, rotaļlietas, apavi, zobu pastas un pastas, transportlīdzekļi, ziepes, spēles porcelāns, mazgāšanas līdzekļi rūpnieciskiem nolūkiem, parfimērijas eļļas, stikla trauki u.c." xr:uid="{EE55D5F1-E728-484C-A78C-25CC2ED10047}"/>
+    <hyperlink ref="C1051" r:id="rId1035" xr:uid="{C4A2156F-6780-4867-83E6-056D827184ED}"/>
+    <hyperlink ref="C1052" r:id="rId1036" xr:uid="{7470E136-E431-4454-B941-963766CC399A}"/>
+    <hyperlink ref="C1053" r:id="rId1037" xr:uid="{AFC2A69A-6DF7-4EB5-9134-E4807481E514}"/>
+    <hyperlink ref="C1054" r:id="rId1038" xr:uid="{ACC8CA45-9383-4395-B878-4402B7DF6A9A}"/>
+    <hyperlink ref="C1055" r:id="rId1039" display="apģērbi un aksesuāri alpīnisma,kāpšanas un āra aktivitātēm" xr:uid="{74222C10-093B-400D-B802-FB63B5DA9010}"/>
+    <hyperlink ref="C1056" r:id="rId1040" display="rotaslietas, juvelierizstrādājumi, rotaslietu lādītes,  putekļu lupatiņa, filca maisiņi u.c." xr:uid="{4A001845-2761-47AB-96EC-CBAD03801BCE}"/>
+    <hyperlink ref="C1057" r:id="rId1041" xr:uid="{F47B9ADC-7D55-45C2-AF34-0A56357DE8DB}"/>
+    <hyperlink ref="C957" r:id="rId1042" display="Aktuālo pieprasījumu saraksts 28.03.2025.xlsx" xr:uid="{A3C2C00E-D1D6-4C34-BD32-012F1161763D}"/>
+    <hyperlink ref="C1058" r:id="rId1043" xr:uid="{6E967CDE-5EEA-47A5-A3A3-1FE9E51524D9}"/>
+    <hyperlink ref="C1059" r:id="rId1044" display="ābolu vīna kokteiļi, sidrs, vīni, dzērieni uz vīna bāzes (vīna špriceri).alus, alus kokteiļi, bezalkoholiskie dzērieni, bezalkoholiskie  kokteiļi u.c." xr:uid="{623767BC-2BB1-4AF7-BACE-E4A28E648AAA}"/>
+    <hyperlink ref="C1060" r:id="rId1045" xr:uid="{92ED861C-F56C-4294-8C3E-E2016AFE5520}"/>
+    <hyperlink ref="C395" r:id="rId1046" display="elektriskie adapteri, printera toneris, akumulatoru komplekti u.c." xr:uid="{F8CDF554-53EB-42BA-AA75-7687A27F1E93}"/>
+    <hyperlink ref="C1061" r:id="rId1047" xr:uid="{EF66AFCE-C97F-48E6-8620-B93DB2880271}"/>
+    <hyperlink ref="C1062" r:id="rId1048" xr:uid="{B2A03B36-6576-44F7-B000-F8953726157F}"/>
+    <hyperlink ref="C1063" r:id="rId1049" display="mēbeles, krēsli, dīvāni, soli [mēbeles], tpūtas mēbeļu komplekti, āra mēbeles, terases mēbeles, sēdekļi kā mēbeles u.c." xr:uid="{5CC3BFF3-DAB3-4CB5-AEEA-E75CA063BF2D}"/>
+    <hyperlink ref="C1064" r:id="rId1050" display=" apgaismes ierīces, to  aprīkojums, piederumi, daļas,  spuldzes, āra apgaismojums u.c." xr:uid="{0796E102-721B-4751-A1E1-E09FF04A5695}"/>
+    <hyperlink ref="C1065" r:id="rId1051" display="skuvekļi, skuvekļu asmeņi, manuālās zobu birstes, elektriskas zobu birstes; elektriskās zobu birstes galviņas  u.c." xr:uid="{7BA13706-6C6C-490A-8F60-D6BB40C5BB9F}"/>
+    <hyperlink ref="C1066" r:id="rId1052" display="  kosmētiskie un tualetes līdzekļi, zobu pastas, parfimērija, ēteriskās eļļas, preparāti putekļu uzsūkšanai, mitrināšanai un saistīšanai, juvelierizstrādājumi,  pulksteņi un hronometriskie instrumenti,  somas, mēbeles, spoguļi, gleznu rāmji, nemetāliski uzglabāšanas vai transportēšanas konteineri, mājsaimniecības vai virtuves piederumi un trauki, apģērbi, apavi, galvassegas, apavi  u.c." xr:uid="{539CA5A0-CCD8-41F5-A148-41F3C70393A8}"/>
+    <hyperlink ref="C1067" r:id="rId1053" display="ierīces un instrumenti audio signālu ierakstīšanai, kā arī to daļas, austiņas, mikrofoni u.c." xr:uid="{C0F22DBF-265F-4B37-B0AD-1B8B828726A9}"/>
+    <hyperlink ref="C1068" r:id="rId1054" xr:uid="{1F0234BF-28A9-495A-B2A4-DAC1B187229E}"/>
+    <hyperlink ref="C1069" r:id="rId1055" xr:uid="{5F44B5AD-5093-4A26-9F2C-6803C8D1554C}"/>
+    <hyperlink ref="C1070" r:id="rId1056" xr:uid="{8BB660D6-4F4C-438E-9CE1-FD281A4BD333}"/>
+    <hyperlink ref="C1071" r:id="rId1057" xr:uid="{F0D9580A-54DB-4D8F-B87D-09570F6C80AD}"/>
+    <hyperlink ref="C1072" r:id="rId1058" display="Aktuālo pieprasījumu saraksts 04.08.2025.xlsx" xr:uid="{6E5EB8F0-3E65-40BA-A4EC-BC5A424C2A12}"/>
+    <hyperlink ref="C1073" r:id="rId1059" xr:uid="{5CF28FA2-54E7-4C7A-971D-8D4CF580710F}"/>
+    <hyperlink ref="C1074" r:id="rId1060" xr:uid="{A557F1B3-76D4-42B9-B283-3BD336E8941D}"/>
+    <hyperlink ref="C1075" r:id="rId1061" display="apģērbi,apavi,somas,smaržas,brilles,rotaslietas,u.c" xr:uid="{A8ADA2E0-5D85-4987-99F4-B5D123B33146}"/>
+    <hyperlink ref="C1076" r:id="rId1062" xr:uid="{C6F0C7D1-BA62-4551-A11B-F72B33D3AE0F}"/>
+    <hyperlink ref="C1078" r:id="rId1063" display="dažādas preces." xr:uid="{1B7F5351-C4CB-4EB7-A603-83182A4BD9A9}"/>
+    <hyperlink ref="C1077" r:id="rId1064" xr:uid="{52711482-3F27-497F-9F41-8F548F27DDC1}"/>
+    <hyperlink ref="C1079" r:id="rId1065" xr:uid="{B372C9D6-724C-417D-A3A0-775E6E8A5F27}"/>
+    <hyperlink ref="C1080" r:id="rId1066" xr:uid="{86D48FAC-25F3-48A3-8E20-895306F9E604}"/>
+    <hyperlink ref="C1081" r:id="rId1067" xr:uid="{B34BA36B-8180-4179-BAC4-A089A472F55B}"/>
+    <hyperlink ref="C1082" r:id="rId1068" xr:uid="{9F62559D-E99D-42BF-9D7E-79BF5E4E2451}"/>
+    <hyperlink ref="C1083" r:id="rId1069" xr:uid="{DB2D9060-6FC0-4F57-8A91-6260712B09BB}"/>
+    <hyperlink ref="C1084" r:id="rId1070" xr:uid="{EC50DBBA-DD2B-4566-BDF0-9652E9B7F16E}"/>
+    <hyperlink ref="C1085" r:id="rId1071" xr:uid="{6E5714FA-B8C4-4B83-861F-CECFF0756644}"/>
+    <hyperlink ref="C1086" r:id="rId1072" xr:uid="{6F0E1FED-E4A9-433E-BA29-D81B7EB58110}"/>
+    <hyperlink ref="C1087" r:id="rId1073" xr:uid="{4EF0360F-71D6-4F17-9D43-CB8AAE51CB5F}"/>
+    <hyperlink ref="C1088" r:id="rId1074" display="kosmētikas līdzekļi nagiem, nagu lakas bāze" xr:uid="{B609D23F-74D9-4F87-B4B5-ABF25C5F86BE}"/>
+    <hyperlink ref="C1089" r:id="rId1075" display="izklaides pakalpojumi, mobilo tālruņu, planšetdatoru, klēpjdatoru, kameru un portatīvo skaņas un video atskaņotāju, elektronisko grāmatu lasītāju, datoru, viedpulksteņu un personālo digitālo asistentu piederumi, proti, aizsargapvalki, vāciņi, futrāļi, priekšējās plāksnes, apvalki, siksnas un aizsargpārklājumi displeju ekrāniem, austiņas; austiņas, planšetdatoru tastatūras, peles paliktņi, rokturi, statīvi un stiprinājumi rokas digitālajām elektroniskajām ierīcēm, proti, mobilajiem tālruņiem, planšetdatoriem, kamerām un portatīvajiem skaņas un video atskaņotājiem, elektroniskajiem grāmatu lasītājiem, datoriem un personālajiem digitālajiem asistentiem apģērbs, austiņas, atslēgu piekariņi,  pildspalvas, pēļu figūriņas, tekstilizstrādājumi un tekstilizstrādājumu aizstājēji, dvieļi, gultas veļa, guļammaisi, vannas un dušas želejas, vannas želeja, vannas sāļi, ķermeņa skrubis, vannas putas, dezodorējošas ziepes, sejas skrubis, šķidrās vannas ziepes, šķidrās ziepes rokām un sejai; ādas ziepes, ziepes ķermeņa kopšanai pīlinga skrubji kosmētiskiem nolūkiem,vaigu sārtums, ķermeņa spīdums, korektori, kosmētika, acu ēnas, uzacu zīmuļi, lūpu balzami un lūpu spīdums, lūpu krāsa,bižutērija, rotaslietas, rokaspulksteņi   u.c." xr:uid="{271987E1-4C73-4C2F-B929-169EF66429B6}"/>
+    <hyperlink ref="C1090" r:id="rId1076" xr:uid="{938A24BF-E09E-4750-B539-FD61F13E15FA}"/>
+    <hyperlink ref="C1091" r:id="rId1077" xr:uid="{86FDEA93-C3F5-4BFF-BC06-60FD3ECDFAFE}"/>
+    <hyperlink ref="C1092" r:id="rId1078" xr:uid="{5C6F66B5-B5EE-4ABC-B58C-D15C7BCB962B}"/>
+    <hyperlink ref="C1093" r:id="rId1079" xr:uid="{AB5C92AC-9880-474A-95DB-313FC24DBDA2}"/>
+    <hyperlink ref="C1094" r:id="rId1080" xr:uid="{9DFC0F5A-67B5-4A72-9237-75BCFC53F1AC}"/>
+    <hyperlink ref="C1095" r:id="rId1081" xr:uid="{ECE7BB93-BBB0-4ECB-9923-D956A4D85EF1}"/>
+    <hyperlink ref="C371" r:id="rId1082" xr:uid="{7BA9645B-0148-4BBD-8D45-507AAD40465A}"/>
+    <hyperlink ref="C1096" r:id="rId1083" xr:uid="{7C465999-3E8C-4B72-825D-24EA5B1C563B}"/>
+    <hyperlink ref="C1097" r:id="rId1084" display="apģērbs, apavi, galvassegas, virsdrēbes, sporta apģērbs, futbola zābaki, kurpes, vestes, ūdensnecaurlaidīgs apģērbs; jostas,  velosipēdi,tricikli, laivas, visu iepriekš minēto preču pielikumi, detaļas, furnitūra un piederumi,paklāji; grīdsegas,mašas,linolejs, grīdas segumi esošajām grīdām, tapetes, kas nav no tekstilmateriāla, tapetes,viedkartes, telefona kartes, kodētas viedkartes, kodētas viedkartes, kodētas telefona kartes; magnētiskas telefona kartes,kodētas kartes, kodētas kartes, magnētiskās identifikācijas kartes, kameras un to daļas un piederumi, kameras filmas, pretatspīduma aizsargi, brilles un aizsargi,kompasi un barometri, pulksteņi (lūku zvaniņi); binokļi, kalkulatori, animācijas filmas, brilles, saulesbrilles, aizsargbrilles, futrāļi, maciņi, to auklas un rāmji, fotoaparātu un instrumentu futrāļi, kontaktlēcu turētāji, optiskās preces, hologrammas; televizori, videomagnetofona iekārtas, skaņas ierakstīšanas un atskaņošanas ierīces un instrumenti transportlīdzekļu numura zīmes un to stieņi, atslēgas,atslēgu sagataves,atslēgu piekariņi un atslēgu riņķi, slēdzenes un rotājumi, manikīra maciņi, nažu izgatavošanas piederumi, dakšiņas un karotes, skuvekļi, žiletes, skūšanās maciņi, rokas instrumenti un darbarīki, kabatas naži,uzkodas,gatavas uzkodas; uzkodas, saldētas kūkas, saldēti konditorejas izstrādājumi, saldētas gatavas maltītes,pēcskūšanās losjoni, odekolons, mājsaimniecības vai virtuves piederumi un trauki, elektriskie tosteri un katli, lampas u.c." xr:uid="{FDC87112-799C-4056-B591-15318CA1C98B}"/>
+    <hyperlink ref="C1098" r:id="rId1085" xr:uid="{CD8F20AC-CAAD-4A0B-8FEA-C331A366D255}"/>
+    <hyperlink ref="C836" r:id="rId1086" xr:uid="{F9AA2FA7-1F87-4A80-A891-9D9F9003F3FC}"/>
+    <hyperlink ref="C1099" r:id="rId1087" display="pralinē, šokolādes konfektes, vafeles, šokolāde, raukšķīgas šokolādes vafeles" xr:uid="{CD69E62A-5CAE-4DE0-9AB8-7A7A8F9E1AC6}"/>
+    <hyperlink ref="C1100" r:id="rId1088" xr:uid="{89BC94E1-EDC9-43AA-AA69-28443E6DBC5C}"/>
+    <hyperlink ref="C1101" r:id="rId1089" display="šokolādē pārklātas vafeles, pildīta šokolāde, maizes izstrādājumi un konditorejas izstrādājumi, šokolāde un deserti; šokolāde, pildītas šokolādes tāfelītes, šokolādes tāfelītes, šokolādes cepumi" xr:uid="{5AD2A30C-6F3B-407A-8CC3-D2A77DE40108}"/>
+    <hyperlink ref="C1102" r:id="rId1090" xr:uid="{19F772EC-1AF0-454B-A3C7-1576E98FC36A}"/>
+    <hyperlink ref="C1103" r:id="rId1091" xr:uid="{6EC68409-110C-4C84-B6F1-5F6F1ABF7FF9}"/>
+    <hyperlink ref="C1104" r:id="rId1092" xr:uid="{5FE73459-302C-437F-8019-6DC332D84991}"/>
+    <hyperlink ref="C1105" r:id="rId1093" xr:uid="{232FBEAE-E9F6-450D-A075-C5681D5B83D7}"/>
+    <hyperlink ref="C1106" r:id="rId1094" display="T-krekli" xr:uid="{F570A0E0-90D4-46F2-AA4D-22581344028A}"/>
+    <hyperlink ref="C1107" r:id="rId1095" xr:uid="{2DD2FF14-8559-4585-AA8D-9EF4A98E761A}"/>
+    <hyperlink ref="C1108" r:id="rId1096" xr:uid="{E399273D-AF94-4CA9-9AE7-DAC0FC10D862}"/>
+    <hyperlink ref="C1109" r:id="rId1097" xr:uid="{D85354D8-FA0F-494B-9181-0CED6C7CEA88}"/>
+    <hyperlink ref="C1110" r:id="rId1098" xr:uid="{E273A871-922C-4633-BBA5-849B00D2EFA1}"/>
+    <hyperlink ref="C583" r:id="rId1099" xr:uid="{58F86962-9839-4E58-B2FC-B20AD4D6E003}"/>
+    <hyperlink ref="C1111" r:id="rId1100" xr:uid="{B9D3E05C-343E-4601-9DE6-8E5CFDD9967A}"/>
+    <hyperlink ref="C1112" r:id="rId1101" xr:uid="{56A41FF2-E72B-47E5-9027-BBD44053CBEE}"/>
+    <hyperlink ref="C1113" r:id="rId1102" xr:uid="{D158CBED-C8C2-42DE-B571-DFBE18BE32B1}"/>
+    <hyperlink ref="C1114" r:id="rId1103" display="kopšanas un skaistumkopšanas līdzekļi, kosmētika, tualetes piederumi, ādas kopšanas līdzekļi; mīkstinošs tīrīšanas līdzeklis, kondicionieris, roku un ķermeņa krēms, ķermeņa losjons, dušas želejas, pēdu,  roku krēmi, dienas un nakts krēmi, acu  smaržas, istabas smaržas, sveces, kosmētika, lūpu spīdumi un lūpu mīkstinātāji, gultas un galda pārklāji, apģērbi, apavi, galvassegas,  somas, jostas, tualetes piederumu futrāļi un turētāji u.c. " xr:uid="{BF14B0DE-0F22-46DF-875A-701167AAB8E1}"/>
+    <hyperlink ref="C1115" r:id="rId1104" display="juvelierizstrādājumi, ķēdes,  kaklarotas  rokassprādzes   gredzeni, apģērbi, apavi, galvassegas, jostas somas, ceļojumu somas, rokasomiņas, maki u.c" xr:uid="{21901D5F-79EA-45E6-B6DC-9980CE22133E}"/>
+    <hyperlink ref="C1116" r:id="rId1105" display="apģērbi, apavi,sporta apavi, galvassegas, bērnu gultiņasceļojumu čemodāni, apģērbu koferi, mugursomas, somas, maki, atslēgu futrāļi [ādas izstrādājumi], maciņi, kas paredzēti tualetes piederumu glabāšanai,  mapes, aploksnes [ādas izstrādājumi], ādas segas [kažokādas], ādas imitācija, kažokādas [dzīvnieku ādas], karšu turētāji, ādas polsterējums mēbelēm, dokumentu kastes  u.c." xr:uid="{65226875-6B36-4C6F-8C26-C3A5B1736C36}"/>
+    <hyperlink ref="C1117" r:id="rId1106" xr:uid="{BC3C1801-8937-450F-B019-B90B65F27FE3}"/>
+    <hyperlink ref="C1118" r:id="rId1107" xr:uid="{A612B45C-903E-49C7-9541-92A33AFC9F04}"/>
+    <hyperlink ref="C1119" r:id="rId1108" display="bagāžas birkas (ādas izstrādājumi, somas,  pārtikas preču maisiņi, beisbola cepures, apģērbs, T-krekli, kāju paklājiņi, auduma durvju paklājiņi, DVD diski, kompaktdiski, DVD futrāļi, diska formas ierakstu nesēji u.c." xr:uid="{23D52590-E646-467D-B39D-FBC920BF00F9}"/>
+    <hyperlink ref="C1120" r:id="rId1109" display="metāla detaļas celšanai un kravu apstrādei, sprādzes, siksnu un ķēžu spriegotāji, āķi, slēdzenes, trīši, stropes, tērauda troses, ķēdes, savienojuma posmi, karabīnes, kritiena apturēšanas bremzes, tērauda siksnas, celšanas, kravas un drošības siksnas, vinčas, konveijera lentes, rullīšu konveijeri, celšanas ragavas, poliesters, polipropilēns, PET siksnas" xr:uid="{431D636E-7CB2-4E36-ADD7-BFED184F7F4C}"/>
+    <hyperlink ref="C1121" r:id="rId1110" xr:uid="{A835EAA0-F051-4809-B55B-62E7E783F894}"/>
+    <hyperlink ref="C1122" r:id="rId1111" display=" atmiņas moduļi, baterijas, ierīces un instrumenti enerģijas uzkrāšanai, uzlādējamas baterijas, mobilās lietotnes, elektriskās baterijas, sauszemes pārvietošanās līdzekļi, gaisa pārvietošanās līdzekļi, ūdens pārvietošanās līdzekļi; hibrīda transportlīdzekļi, elektriskie transportlīdzekļi,   galvassegas, apģērbs,glāzes, krūzes u.c." xr:uid="{C9B12187-A887-41CC-9022-B2DBF3EA43B4}"/>
+    <hyperlink ref="C1123" r:id="rId1112" xr:uid="{40F586D6-D258-4132-9074-25648B167537}"/>
+    <hyperlink ref="C1124" r:id="rId1113" xr:uid="{E652C648-F22B-4CC6-999E-1A55E5865D87}"/>
+    <hyperlink ref="C1125" r:id="rId1114" xr:uid="{6E21B4F9-EE37-4079-ABEF-00211070F5E9}"/>
+    <hyperlink ref="C1126" r:id="rId1115" xr:uid="{2492B5A1-A122-4D82-A773-69439C8B7C2A}"/>
+    <hyperlink ref="C1127" r:id="rId1116" display=" vīriešu un sieviešu apģērbi, apakšveļa,bērnu apģērbs, t-krekli, sporta krekli, mēteļi, visu veidu zeķes,   pludmales apģērbs, biksītes,bokseri, topiņi, somas, apavi, parfimērija, kosmētika, eau de smaržas,  saulesbrilles un brilles, maciņi, aksesuāri u.c. " xr:uid="{13705136-8CEA-4D5A-B8AB-FD6D0FADAE65}"/>
+    <hyperlink ref="C1128" r:id="rId1117" xr:uid="{63D69033-997B-4485-AA07-46B187D33BC8}"/>
+    <hyperlink ref="C1129" r:id="rId1118" xr:uid="{DD899604-2770-4D14-AB43-5F515184FEA3}"/>
+    <hyperlink ref="C1130" r:id="rId1119" xr:uid="{0087665D-5C5F-432C-9F4F-491CE6DE9251}"/>
+    <hyperlink ref="C1131" r:id="rId1120" xr:uid="{6F6A43B2-02D2-4A6C-8703-8CC0B45EFA4D}"/>
+    <hyperlink ref="C1132" r:id="rId1121" xr:uid="{DD8C6B87-2930-463E-9027-74FB7A678121}"/>
+    <hyperlink ref="C1133" r:id="rId1122" xr:uid="{E02E064B-007C-4203-8A82-41B3798B5B72}"/>
+    <hyperlink ref="C1134" r:id="rId1123" xr:uid="{CCCDE6C0-CE38-4CBC-8040-ED49839BCAD1}"/>
+    <hyperlink ref="C1135" r:id="rId1124" xr:uid="{394B9581-2A67-40C0-8E2D-5F38D8F13717}"/>
+    <hyperlink ref="C1136" r:id="rId1125" xr:uid="{89B474F9-1734-4911-A32E-DE4161603BB9}"/>
+    <hyperlink ref="C1137" r:id="rId1126" xr:uid="{9E5ACD3B-B975-4EFD-A952-8923FA21F591}"/>
+    <hyperlink ref="C1138" r:id="rId1127" xr:uid="{87E4DCCE-1ABA-4E45-9E42-D6B25249079D}"/>
+    <hyperlink ref="C1139" r:id="rId1128" xr:uid="{FAF632DD-E30F-495F-BF05-2CAD73C45016}"/>
+    <hyperlink ref="C1140" r:id="rId1129" xr:uid="{AE778625-2DF7-4798-A9F7-E93020F99FD1}"/>
+    <hyperlink ref="C1141" r:id="rId1130" xr:uid="{AEF79835-BE72-4EE7-A4DE-775A9DCE66CC}"/>
+    <hyperlink ref="C1142" r:id="rId1131" xr:uid="{8D867213-36E2-4DD6-BCF5-18F17D36CA15}"/>
+    <hyperlink ref="C1143" r:id="rId1132" xr:uid="{6D72E0E7-9D31-4BB0-97B8-915E23E3D262}"/>
+    <hyperlink ref="C1144" r:id="rId1133" display="ziemassvētku eglītes statīvs " xr:uid="{29E98CED-87EE-4685-9772-D34967E0C1D6}"/>
+    <hyperlink ref="C1145" r:id="rId1134" xr:uid="{0B7B7C00-291A-4B38-8F17-C4D3F5E07FC0}"/>
+    <hyperlink ref="C1146" r:id="rId1135" xr:uid="{29812B0D-B208-4820-92E8-C9D05E32A805}"/>
+    <hyperlink ref="C1147" r:id="rId1136" xr:uid="{3F8BA1E6-44B0-4DE6-82EC-138E39633946}"/>
+    <hyperlink ref="C1148" r:id="rId1137" xr:uid="{C0E00687-976D-4A20-9252-DC91D5A8E10B}"/>
+    <hyperlink ref="C1149" r:id="rId1138" xr:uid="{C4B5C565-EA3C-46A0-8E61-2892CB804A62}"/>
+    <hyperlink ref="C1150" r:id="rId1139" xr:uid="{4FD13D2A-5724-4299-B1EE-8449EFFBB0C9}"/>
+    <hyperlink ref="C1151" r:id="rId1140" xr:uid="{FF677D4D-8350-4794-985F-9F3C8AFDE26A}"/>
+    <hyperlink ref="C1152" r:id="rId1141" xr:uid="{AA254080-E9DB-47BC-9B30-203A2D42ADFF}"/>
+    <hyperlink ref="C1153" r:id="rId1142" xr:uid="{ECB16DA6-3ED2-4669-84EA-6BD664206DF5}"/>
+    <hyperlink ref="C1154" r:id="rId1143" xr:uid="{5F50373B-E4D1-443A-8DD6-27C6C719D8D9}"/>
+    <hyperlink ref="C1155" r:id="rId1144" xr:uid="{A475E918-1E92-4CCA-8C04-F15D27D02CEB}"/>
+    <hyperlink ref="C1156" r:id="rId1145" xr:uid="{BCD6497C-197C-4B45-876A-C29BFDF49E41}"/>
+    <hyperlink ref="C1157" r:id="rId1146" display="pulksteņi, apģērbi,apavi, galvassegas u.c." xr:uid="{4A2B5319-9471-43A4-9CAE-04688326EF42}"/>
+    <hyperlink ref="C1158" r:id="rId1147" xr:uid="{8D9322ED-38AA-4823-932A-23DC2F6D9602}"/>
+    <hyperlink ref="C1159" r:id="rId1148" xr:uid="{502C376B-A2AC-4DCF-A302-2082449ED402}"/>
+    <hyperlink ref="C1160" r:id="rId1149" xr:uid="{C2118CAC-B3DF-42C8-A0E6-DFFC6EF1E3E8}"/>
+    <hyperlink ref="C1161" r:id="rId1150" xr:uid="{1E19AA6C-CB9E-4E55-89DE-F8547BD36ECE}"/>
+    <hyperlink ref="C1162" r:id="rId1151" xr:uid="{118B1945-8C03-4E4E-ADBD-36A50E69BEEC}"/>
+    <hyperlink ref="C1163" r:id="rId1152" xr:uid="{9E034240-EECA-43C9-A136-283E7E71FF58}"/>
+    <hyperlink ref="C1164" r:id="rId1153" xr:uid="{FDB660BC-60B2-4BBF-AD42-80D3B7C0A3D9}"/>
+    <hyperlink ref="C1165" r:id="rId1154" xr:uid="{4C935014-A7AE-4396-ADEA-C01FAA839852}"/>
+    <hyperlink ref="C1166" r:id="rId1155" display="dekoratīvā kosmētika parfimērija un smaržas, iedeguma eļļa,  ķermeņa krēms, losjons, ziepes,dušas želejas, ēteriskās eļļas  saulesaizsarg līdzekļi [sauļošanās krēmi u.c." xr:uid="{AE6B94B5-EA87-4091-860E-AB34F6D05D1D}"/>
+    <hyperlink ref="C1167" r:id="rId1156" xr:uid="{B83EA276-2E7F-4FC4-9F9F-4D76ABE3B483}"/>
+    <hyperlink ref="C1168" r:id="rId1157" display="Aktuālo pieprasījumu saraksts 31.10.2025.xlsx" xr:uid="{9D4329C1-8E18-4D18-BEDD-1B7A40149D3F}"/>
+    <hyperlink ref="C1169" r:id="rId1158" xr:uid="{E613F666-F57F-4FBC-8643-A96AF04B6CD3}"/>
+    <hyperlink ref="C1170" r:id="rId1159" xr:uid="{AC00EECF-83D3-4542-A316-C3A6A73A8D28}"/>
+    <hyperlink ref="C1171" r:id="rId1160" xr:uid="{BF767B40-022B-4132-A332-FF3CC019D1A2}"/>
+    <hyperlink ref="C1172" r:id="rId1161" xr:uid="{8A931C63-3C40-4CEB-A630-02D1158BE34C}"/>
+    <hyperlink ref="C1173" r:id="rId1162" display="Aktuālo pieprasījumu saraksts 31.10.2025.xlsx" xr:uid="{60D74060-09F2-4B9F-ACFA-60FEA7522A78}"/>
+    <hyperlink ref="C1174" r:id="rId1163" display="rotaļlietas, spēles, mehāniskās rotaļlietas, rotaļu modeļi; Modeļu transportlīdzekļi, žurnāli , grāmatas, pulksteņi, saulesbrilles, brilles, ķiveres, stereo austiņasaudio pastiprinātāji, austiņas telefoniem, pildspalvas, apavi, apģērbs, automobiļi/vieglās automašīnas, riteņu diski, riteņi u.c." xr:uid="{F29BAC3D-1206-4DA7-A5FB-8067E5802DC4}"/>
+    <hyperlink ref="C1175" r:id="rId1164" xr:uid="{CB7E06F8-02B5-4968-A13C-A30D248060BA}"/>
+    <hyperlink ref="C1176" r:id="rId1165" xr:uid="{AA2FCC2D-A7E4-4DA1-9239-EC318149F4C1}"/>
+    <hyperlink ref="C1177" r:id="rId1166" xr:uid="{003CBF8A-1B10-4EF2-985D-D40F846BEF84}"/>
+    <hyperlink ref="C1178" r:id="rId1167" display="videospēļu konsoles, rotaļlietas, lelles; grāmatas; komiksi; bērnu grāmatas, apģērbigultas,  veļa u.c." xr:uid="{50467035-5886-4974-95EF-7D717D899A99}"/>
+    <hyperlink ref="C1179" r:id="rId1168" xr:uid="{66DBA119-4943-4CF2-81F4-4D37295D44B3}"/>
+    <hyperlink ref="C1180" r:id="rId1169" xr:uid="{F48BDD7D-4442-4B7D-8690-D134C6981E20}"/>
+    <hyperlink ref="C1181" r:id="rId1170" display="mobilajiem tālruņiem pielāgoti maciņi mugursomas, piezīmju grāmatiņas, rokassīkrotas, interaktīvi spēļu krēsli videospēlēm , cepures u.c." xr:uid="{99DB2CBA-E644-4934-89B5-6554658B62C0}"/>
+    <hyperlink ref="C1182" r:id="rId1171" display="ūens pudeles, ceļojumu krūzes, izolētas pudeles; gumijas blīves, nemetāliski pudeļu korķi, vāciņi, plecu siksnas, nerūsējošā tērauda dzeršanas salmiņi, gumijas auklas un aukliņas, galda piederumu turētāji u.c." xr:uid="{146EFC84-57CA-46FE-AE4A-16CCDCD3F441}"/>
+    <hyperlink ref="C1183" r:id="rId1172" display="apģērbi,apavi,somas skaistumkopšanas līdzekļi, to izstrādājumi un aksesuāri u.c.  " xr:uid="{1C86F6AC-FC24-4A94-8BDD-C1EC4FFBF574}"/>
+    <hyperlink ref="C1184" r:id="rId1173" display="šaujamieroči; munīcija un šāviņi, sprāgstvielas, uguņošana, šautenes, harpūnu pistoles, pistoles,  gaisa pistoles, revolveri, ložmetēji, mīnmetēji, artilērijas lielgabali, raķešu palaišanas iekārtas, motorizētie ieroči ieroči; lādiņi, raķetes, mīnas, sprāgstvielu drošinātāji, sprāgstvielu drošinātāji izmantošanai raktuvēs, šaujamieroču pusgarās bikses, ieroču plecu siksnas, kārtridži, kārtridžu iepildīšanas aparāti, kasetņu maisiņi, aparāti kasetņu lentu uzpildīšanai, kasetņu iepildīšanas aparāti, kārtridžu futrāļi, šaujamieroču tīrīšanas birstes, ieroču futrāļi, pistoles, ieroču stobri, šauteņu āmuri, šauteņu futrāļi, šauteņu tēmēkļu spoguļi, ieroču un šauteņu sprūda aizsargi, šautenes, tēmēkļi,  ieroču trokšņa slāpētāji, šaušanas platformas, ieroči [rotaļlietas], pistoles [rotaļlietas], gaisa pistoles [rotaļlietas], loki un loka šaušanas ierīces, aparātus krāsas bumbiņu palaišanai, peintbola pistoles, krāsas bumbiņas, pistoļu vāciņus, harpūnu ieroči, rezerves daļas minētajam modelim un ieroču kopijām, jo īpaši iekrāvēji, rokturi, krāni, rāmji, mucas, cilindri, sprūdi, drošības fiksatori, drošības ierīces un virzuļu galvas, šāviņi un munīcija šiem ieroču modeļiem un atdarinājumiem, ieroču kopiju futrāļi un maciņi, modeļu un kopiju ieroči virtuālai šaušanai, mērķi, elektroniskie mērķi, šaujamieroču tēmēšanas teleskopi, optiskās lēcas, teleskopi, sporta brilles, novērošanas instrumenti, okulāri, briļļu futrāļi; apģērbs aizsardzībai pret negadījumiem, apstarošanu un uguni, cimdi aizsardzībai pret negadījumiem, ložu necaurlaidīgas vestes, glābšanas vestes; Baterijas kabatas lampām, termoelektrolampas, lāzeri, kas nav paredzēti medicīniskiem nolūkiem; šaujamieroču tēmēšanas teleskopi, šaušanas aizsargbrilles, nakts redzamības brilles, palielināmās brilles, lēcas šaušanai, novērošanas instrumenti šaušanai, aizsargmaskas un brilles; dzirksteļu aizsargi; Signalizācijas svilpes; suņu svilpes; ugunsdzēsības aparāti; simulatori, jo īpaši šaušanas simulatori, jo īpaši šaušanas simulatori savienošanai ar televizoru vai datoru; programmatūra, jo īpaši šaušanas " xr:uid="{A9FB4BAC-3CCF-49AB-983B-FC8216EDC21C}"/>
+    <hyperlink ref="C1185" r:id="rId1174" display="skaistumkopšana, matu veidošana, matu kopšana, matu kondicionieri; mitrinoši kondicionieri, šampūni u.c." xr:uid="{34974F01-2851-4EBF-930E-AF52A7F4E178}"/>
+    <hyperlink ref="C1186" r:id="rId1175" xr:uid="{77CEFA21-C14E-4391-BB35-A99DE7BB222C}"/>
+    <hyperlink ref="C1187" r:id="rId1176" xr:uid="{5CEEF975-F584-42FE-82D0-5C0E6A7DAAB4}"/>
+    <hyperlink ref="C1188" r:id="rId1177" xr:uid="{705FDFB7-C231-489F-958C-3A7B9CA1B3A0}"/>
+    <hyperlink ref="C1190" r:id="rId1178" xr:uid="{5F5CF80D-CCAF-4466-BAF5-89BE5FF97992}"/>
+    <hyperlink ref="C1191" r:id="rId1179" xr:uid="{D114210E-667E-4536-A12D-320429ADD6CC}"/>
+    <hyperlink ref="C1192" r:id="rId1180" display="alus, bezalkoholiskais alus, pudeles, metāla kannas alkoholiskajiem dzērieniem, alkoholiskie dzērieni,  alkoholiskie preparāti dzērienu pagatavošanai, sidrs. u.c." xr:uid="{AA4E8062-9604-4B63-830E-E8E9BD3C03DE}"/>
+    <hyperlink ref="C1193" r:id="rId1181" display="rezervas daļas, apģērbi, aksesuāri u.c." xr:uid="{2D038D78-E461-40C1-8B77-B7F3A535A0B2}"/>
+    <hyperlink ref="C111" r:id="rId1182" display="sporta preces, beisbolla, skvoša piederumi,u.c " xr:uid="{ABD1444C-37D9-47EA-804F-74ECAB36EB3D}"/>
+    <hyperlink ref="C110" r:id="rId1183" display="naži,šķēres,griezējinstrumenti" xr:uid="{83A26D40-3929-427B-A2F2-4461DDCA8D0E}"/>
+    <hyperlink ref="C109" r:id="rId1184" display="smaržas,apģērbi,  rotaslietas,somas,saulesbrilles,pulksteņi,apavi" xr:uid="{25E75BC2-E5C0-4C41-8BD1-9294E8CA802B}"/>
+    <hyperlink ref="C108" r:id="rId1185" xr:uid="{65E3FD33-6FFB-485F-80E3-9DB8DC57316E}"/>
+    <hyperlink ref="C107" r:id="rId1186" xr:uid="{421554AC-1205-4D4D-84CF-013CF4DFE342}"/>
+    <hyperlink ref="C106" r:id="rId1187" display="transporta līdzekļi;pārvietošanās līdzekļi pa sauszemi, gaisu vai ūdeni,u.c" xr:uid="{66A794CF-10B3-4EC4-9FCF-B0C4D0D90B9B}"/>
+    <hyperlink ref="C105" r:id="rId1188" xr:uid="{E8E21403-DD30-44C5-A5E3-92FE96955B16}"/>
+    <hyperlink ref="C1194" r:id="rId1189" xr:uid="{BE684758-87FF-451E-BCDD-4EB419DCBC3B}"/>
+    <hyperlink ref="C1195" r:id="rId1190" xr:uid="{9BC71D4F-99E9-406B-BE87-571A7D056980}"/>
+    <hyperlink ref="C1196" r:id="rId1191" xr:uid="{8ADE6CD7-71E5-42C5-BBD6-DCAD35BBC60C}"/>
+    <hyperlink ref="C1197" r:id="rId1192" display="ķermeņa krēms, roku krēms, viegli aromatizēti aerosoli,  smaržūdens; viegli aromatizēti ķermeņa aerosolišampūni, matu kondicionieri,   pretblaugznu šampūni u.c." xr:uid="{5C5845BC-AC06-4864-BD8A-4417D074F4B9}"/>
+    <hyperlink ref="C1198" r:id="rId1193" xr:uid="{2C47C254-CC4A-42E6-8142-9FE6813A1711}"/>
+    <hyperlink ref="C1199" r:id="rId1194" xr:uid="{961F4775-360B-494B-94D0-DAAD7BC793A4}"/>
+    <hyperlink ref="C1200" r:id="rId1195" xr:uid="{5A9062EE-DE39-4C58-9073-9ECC2F50584C}"/>
+    <hyperlink ref="C1201" r:id="rId1196" display="Aktuālo pieprasījumu saraksts 14.11.2025.xlsx" xr:uid="{8B115978-BCF6-4E58-9B67-883CB732C460}"/>
+    <hyperlink ref="C1202" r:id="rId1197" xr:uid="{5111D43F-D7A1-4113-8935-870EBB4BD718}"/>
+    <hyperlink ref="C1203" r:id="rId1198" xr:uid="{082DA5E8-A769-418D-A61D-A4A7C25AEAD5}"/>
+    <hyperlink ref="C1204" r:id="rId1199" xr:uid="{EB80A179-674F-4E59-8478-B72E31D6C788}"/>
+    <hyperlink ref="C1205" r:id="rId1200" xr:uid="{BDC889C8-E4CB-4A33-B02B-A59005AF602A}"/>
+    <hyperlink ref="C1206" r:id="rId1201" xr:uid="{CA4C2331-7C85-4798-80F3-0800F0D48851}"/>
+    <hyperlink ref="C1207" r:id="rId1202" display="Matu griešanas un matu noņemšanas ierīces, lāzerepilācija, kosmētiskā elektrolīze matu noņemšanai, depilācijas un skūšanās līdzekļi" xr:uid="{8E8B8C4D-D79A-4287-AA39-F21E33F1C19D}"/>
+    <hyperlink ref="C1208" r:id="rId1203" xr:uid="{91E19691-8E46-4A07-813B-A37E3D2A9D49}"/>
+    <hyperlink ref="C1209" r:id="rId1204" xr:uid="{23283D6E-AA7E-49C5-9325-2D0705ED1BE5}"/>
+    <hyperlink ref="C1210" r:id="rId1205" xr:uid="{75CCA532-B72D-464F-8958-ACA0BA2AA5DF}"/>
+    <hyperlink ref="C1211" r:id="rId1206" display="Aktuālo pieprasījumu saraksts 14.11.2025.xlsx" xr:uid="{421FFCF6-9E55-4DA3-A1EA-C3D29D907F45}"/>
+    <hyperlink ref="C1212" r:id="rId1207" display="Aktuālo pieprasījumu saraksts 14.11.2025.xlsx" xr:uid="{D54E8715-ED92-47AA-A6E2-13237518E24F}"/>
+    <hyperlink ref="C1213" r:id="rId1208" display="apģērbi,apavi,somas,smaržas,brilles,rotaslietas,u.c" xr:uid="{328D7361-2AAE-4361-BEF7-7317D76B5203}"/>
+    <hyperlink ref="C1214" r:id="rId1209" xr:uid="{BAA2397B-7E2B-4C95-B908-30584BD283DE}"/>
+    <hyperlink ref="C1215" r:id="rId1210" display="Aktuālo pieprasījumu saraksts 14.11.2025.xlsx" xr:uid="{73C3B04D-E579-41CD-B8C1-3439712A6D27}"/>
+    <hyperlink ref="C1216" r:id="rId1211" display="kosmētika, grims, odekolons, losjonsu.c." xr:uid="{4E826692-A601-4371-A03E-7467D7FED493}"/>
+    <hyperlink ref="C1217" r:id="rId1212" xr:uid="{DD278504-9EB2-4BC0-A6AB-93954EC6DB49}"/>
+    <hyperlink ref="C1218" r:id="rId1213" xr:uid="{6809AFA5-2193-4C7B-8E76-40C30CDC16A6}"/>
+    <hyperlink ref="C1219" r:id="rId1214" display="atmosfērisko smaržu nūjiņu difuzori" xr:uid="{CFEEF548-17BB-4BAB-B021-51102C327456}"/>
+    <hyperlink ref="C1220" r:id="rId1215" xr:uid="{975163E9-0FDE-4F96-8D45-80B1E7680FE7}"/>
+    <hyperlink ref="C1221" r:id="rId1216" xr:uid="{D62E4D0A-BF43-46AB-9A35-926998C0AFDD}"/>
+    <hyperlink ref="C1222" r:id="rId1217" xr:uid="{2F14AE8C-D075-4DDE-9907-E62C7150BF09}"/>
+    <hyperlink ref="C1223" r:id="rId1218" xr:uid="{0E241892-8E3B-4CDE-A9A5-3266DFEBB56E}"/>
+    <hyperlink ref="C1224" r:id="rId1219" xr:uid="{A805CC86-1E1C-4452-8B0C-867D29D89350}"/>
+    <hyperlink ref="C1225" r:id="rId1220" xr:uid="{109ABC0F-D800-4C40-8EC3-5CB61921378C}"/>
+    <hyperlink ref="C1226" r:id="rId1221" xr:uid="{6A459DCE-42F1-4A54-BB98-AC664A2E98D0}"/>
+    <hyperlink ref="C1227" r:id="rId1222" display="Aktuālo pieprasījumu saraksts 12.12.2025.xlsx" xr:uid="{C7BD1B72-28B0-4C4E-8991-48FF56146459}"/>
+    <hyperlink ref="C1228" r:id="rId1223" xr:uid="{8B9A6FBD-39C7-429B-B236-7FF866271AAF}"/>
+    <hyperlink ref="C1229" r:id="rId1224" xr:uid="{389E7831-943F-47DB-ABC6-15BAE17B3B40}"/>
+    <hyperlink ref="C1230" r:id="rId1225" xr:uid="{863B6E2C-95D1-47E4-96D0-05D7489CB536}"/>
+    <hyperlink ref="C1231" r:id="rId1226" display="televīzija, izklaides pakalpojumi, televizoru dekoderi, interaktīvie izklaides pakalpojumi, Izklaides programmatūra " xr:uid="{D2B01B17-2CBB-431D-9C82-FAA6EB3663AD}"/>
+    <hyperlink ref="C1232" r:id="rId1227" display="televīzija, izklaides pakalpojumi, televizoru dekoderi, interaktīvie izklaides pakalpojumi, Izklaides programmatūra " xr:uid="{F2A63A0B-A30A-442A-97E6-591A60AA9AF1}"/>
+    <hyperlink ref="C1233" r:id="rId1228" display="televīzija, izklaides pakalpojumi, televizoru dekoderi, interaktīvie izklaides pakalpojumi, Izklaides programmatūra " xr:uid="{A8553E90-C62E-437A-8D51-0024375EDF3E}"/>
+    <hyperlink ref="C1234" r:id="rId1229" xr:uid="{1894DAD9-F72F-4D3C-8A92-E0596CD6EF89}"/>
+    <hyperlink ref="C1235" r:id="rId1230" xr:uid="{0E6B0B55-8D35-43FC-8709-8B49640A974E}"/>
+    <hyperlink ref="C1236" r:id="rId1231" xr:uid="{FE9D89AE-29C1-4F82-99C8-FCB4B785429A}"/>
+    <hyperlink ref="C1237" r:id="rId1232" xr:uid="{77F94F6B-91B6-4E40-8D95-B80B334693A8}"/>
+    <hyperlink ref="C1238" r:id="rId1233" xr:uid="{3F394879-340A-4304-88E7-9E50A1808F44}"/>
+    <hyperlink ref="C1239" r:id="rId1234" display="sprauslu uzgaļi lāzergriešanas sistēmām&quot;, HK un NK tipa oriģinālās sprauslas" xr:uid="{561103E9-5B01-4E71-82E7-F1C60435A6DB}"/>
+    <hyperlink ref="C1240" r:id="rId1235" xr:uid="{CBE8B05E-8905-4D76-A32C-05E29B6CA35E}"/>
+    <hyperlink ref="C1241" r:id="rId1236" xr:uid="{E0F2F330-281B-4CEF-A7D7-015C07901ED5}"/>
+    <hyperlink ref="C1242" r:id="rId1237" xr:uid="{D964CC4E-4978-454A-B550-7C1BC65739A0}"/>
+    <hyperlink ref="C1243" r:id="rId1238" xr:uid="{A0FE1A9B-4022-4DE3-ADBB-A0B5E21EE676}"/>
+    <hyperlink ref="C1244" r:id="rId1239" xr:uid="{4A228E59-DDB0-4F5C-93DB-834F61F3972E}"/>
+    <hyperlink ref="C1245" r:id="rId1240" xr:uid="{46D6D305-4F10-4355-AAE5-521B6BD6877B}"/>
+    <hyperlink ref="C1246" r:id="rId1241" display="ziepes, parfimērijas izstrādājumi, ķermeņa un skaistumkopšanas līdzekļi, nemedicīniski produkti krēmu, losjonu, emulsiju, aizsargājošu un barojošu ādas koncentrātu, saules aizsargkrēmu, šampūnu un matu kopšanas līdzekļu, matu toniku, zobu pastas, dezodorantu un antiperspirantu veidā personīgai lietošanai, medicīniski produkti krēmu, losjonu, emulsiju un aizsargājošu un barojošu ādas koncentrātu veidā u.c. " xr:uid="{29407985-F2E4-4DBE-AD5D-F775BD6C5F00}"/>
+    <hyperlink ref="C1247" r:id="rId1242" xr:uid="{969E3194-4676-4E6F-8074-49C887AF7086}"/>
+    <hyperlink ref="C1248" r:id="rId1243" xr:uid="{85AA1563-C8F1-4A18-B386-84C7EDC5A6BA}"/>
+    <hyperlink ref="C1249" r:id="rId1244" xr:uid="{60B65AE7-1549-41BF-B22B-F03FF7EDB65D}"/>
+    <hyperlink ref="C1250" r:id="rId1245" xr:uid="{C03F21AB-362F-44DD-9CCF-792CE66408ED}"/>
+    <hyperlink ref="C1251" r:id="rId1246" display="pārtīšanas mašīnas" xr:uid="{3C0140C2-C4A8-4162-A8AC-C8CA2E8AF037}"/>
+    <hyperlink ref="C1252" r:id="rId1247" xr:uid="{F5F84984-73B4-480C-8EAF-3D677D8A1EDD}"/>
+    <hyperlink ref="C1253" r:id="rId1248" xr:uid="{3B024D09-C401-474C-B730-5486CE3B7A8D}"/>
+    <hyperlink ref="C1254" r:id="rId1249" xr:uid="{73FA618A-E838-4748-872E-92DF3ED08B30}"/>
+    <hyperlink ref="C1255" r:id="rId1250" xr:uid="{1A8173DE-FB3F-40DE-A040-E02E41D25D43}"/>
+    <hyperlink ref="C1256" r:id="rId1251" display="rotaļu figūriņas, kartona kastes,  kolekcionējamas rotaļu figūriņas" xr:uid="{1533D53A-4059-4C79-9952-C836A33D5C58}"/>
+    <hyperlink ref="C1257" r:id="rId1252" display="vakuuma termosi dzērienu uzglabāšanai, lāzes, dzeršanas trauki un bāra piederumi,  termosi; pudeles; siltumizolēti trauki, galda piederumi, virtuves piederumi un konteineri, dzesētāji [neelektriski trauki], dzērienu kannas u.c." xr:uid="{B0D443E8-245B-4D44-AF72-42EC218D6BC4}"/>
+    <hyperlink ref="C160" r:id="rId1253" display="inhalatori,u.c." xr:uid="{0D9C410D-24F9-4107-9D36-B9F2067E6F1A}"/>
+    <hyperlink ref="C1258" r:id="rId1254" xr:uid="{24BE8C72-CCEE-442B-AD80-8C030437C321}"/>
+    <hyperlink ref="C1259" r:id="rId1255" display="datu apstrādes iekārtas un datori, datoru programmatūra un datoru aparatūra, viss iepriekš minētais īpaši un unikāli izstrādāts, pielāgots un pārdots izmantošanai mehānisko transportlīdzekļu un to daļu, aeronavigācijas transportlīdzekļu un to daļu, jūras transportlīdzekļu un to daļu, radioaparātu, GPS navigācijas ierīču, televizoru jomā, baterijas, elektriskie savienotāji un īpaši izņemot vispārējas nozīmes lietojumprogrammu izstrādes programmatūru, rīkus un utilītas, kā arī vispārējas nozīmes datu bāzes pārvaldības programmatūra elektroniskas vadības ierīces ratiņkrēsliem, elektroniskie ātruma un virziena regulatori transportlīdzekļiem, programmatūra, lai nodrošinātu attālo savienojumu ar pacientu monitoriem; elektroniskie ātruma un virziena regulatori ratiņkrēsliem,darbgaldidzesēšanas ventilatori, ieplūdes gaisa sildītāji, ūdens vārsti; aizdedzes, aukstā maisījuma sildītāji, Rūpnieciskās eļļas un smērvielas, vasks; smērvielas; Putekļus absorbējoši, mitrinoši un saistoši maisījumi; degviela un apgaismotāji; sveces un daktis apgaismošanai; uzliesmojoša degviela; dzinēju eļļas; Smēreļļa mehānisko transportlīdzekļu dzinējiem; motoreļļas; transmisijas eļļa,mehāniski darbināmi instrumenti; motori un dzinēji, izņemot sauszemes transportlīdzekļiem" xr:uid="{3319CC04-3B45-4602-B30E-2452BCB344CA}"/>
+    <hyperlink ref="C1260" r:id="rId1256" xr:uid="{E6930D52-F8A0-427D-807B-2AC250C7D499}"/>
+    <hyperlink ref="C1261" r:id="rId1257" xr:uid="{368D878D-60A4-4E2F-BF6F-5F55596B2464}"/>
+    <hyperlink ref="C1262" r:id="rId1258" xr:uid="{21DC375C-6E01-42C1-A90A-3405C10D70BA}"/>
+    <hyperlink ref="C1263" r:id="rId1259" xr:uid="{EE8389E6-84CE-4108-947C-05782A9610FB}"/>
+    <hyperlink ref="C1264" r:id="rId1260" xr:uid="{2391C430-E281-44FA-9463-EB56635B0A36}"/>
+    <hyperlink ref="C1265" r:id="rId1261" display="kosmētiskie līdzekļi,ziepes,ēteriskās eļļas,smaržas,ķermeņa dezodoranti,dušas želejas,šampūni un matu losjoni,filmas,videoieraksti un kasetes,datorprogrammas,radiosaulesbrilles,brilles,briļļu rāmji un aksesuāri,apģērbi,apavi,galvassegas,apakšveļa,krekliņi" xr:uid="{8C5997B3-D163-40B3-98C6-D7F73828202C}"/>
+    <hyperlink ref="C1266" r:id="rId1262" xr:uid="{C8D6FB47-46FB-482B-913E-71CB18FE98C6}"/>
+    <hyperlink ref="C1267" r:id="rId1263" display="Aktuālo pieprasījumu saraksts 17.01.2026.xlsx" xr:uid="{D4F6909A-D349-4FC9-A527-3E63F8A76685}"/>
+    <hyperlink ref="C1268" r:id="rId1264" xr:uid="{753FA311-F2BE-496B-B743-B887CABBAC85}"/>
+    <hyperlink ref="C1269" r:id="rId1265" xr:uid="{521ED34B-0B60-4A6F-9641-247A6F707286}"/>
+    <hyperlink ref="C1270" r:id="rId1266" xr:uid="{E03213A4-7756-4331-BFD1-CC0A9F55D2C3}"/>
+    <hyperlink ref="C1271" r:id="rId1267" xr:uid="{9926D4C1-EFD3-4AC9-9691-5C000A77B820}"/>
+    <hyperlink ref="C1272" r:id="rId1268" display="apģērbi, smaržas; smaržvielas u.c." xr:uid="{23AE31F9-6190-4C2E-A241-B22A2F117605}"/>
+    <hyperlink ref="C1273" r:id="rId1269" display="kases aparāti; elektroniskie svari; aparāti banknošu autentiskuma pārbaudei, banknošu skaitīšanas iekārtas, rēķināšanas mašīnas; optisko disku un svītrkodu lasītāji, printeri izmantošanai ar datoriem, kartes ar mikroprocesoriem, biroja piederumi u.c." xr:uid="{D32D36EF-E497-4599-919E-E6E86888CCA5}"/>
+    <hyperlink ref="C1274" r:id="rId1270" xr:uid="{88441159-9AA2-4A47-B529-1D6A4C95F8E7}"/>
+    <hyperlink ref="C1275" r:id="rId1271" xr:uid="{B9A786E9-4B17-4FD5-B0E3-CF457D979532}"/>
+    <hyperlink ref="C1276" r:id="rId1272" xr:uid="{800FC35B-46FC-4F96-9ED5-EC32F971292D}"/>
+    <hyperlink ref="C1277" r:id="rId1273" xr:uid="{6CE32D79-A6C8-4FE1-AB30-75AB4AE6E683}"/>
+    <hyperlink ref="C1278" r:id="rId1274" xr:uid="{120F1424-1CBB-483C-B321-E3CE2ECDB8E8}"/>
+    <hyperlink ref="C1279" r:id="rId1275" display="smaržas,smaržu pudelītes,  kartona iepakojums u.c. " xr:uid="{3C52FBC4-75EB-4C10-AAD5-C7B5CF833B20}"/>
+    <hyperlink ref="C1280" r:id="rId1276" display="multivitamīnu preparāti farmaceitiskie preparāti un vielas... gremošanas līdzekļi farmaceitiskiem nolūkiem paracetamols, paracetamola preparāti iekšķīgai lietošanai... pretsāpju līdzekļi, zobu birstes, mutes skalošanas līdzeklis, zobu pasta,zobu birstes, mutes skalošanas līdzeklis, protēžu līmes; tīrīšanas līdzekļi u.c." xr:uid="{F356703E-D062-4AD5-8BEC-AF1B2E283646}"/>
+    <hyperlink ref="C1281" r:id="rId1277" xr:uid="{6DFF867B-14BC-4241-AACA-F38C74EC2112}"/>
+    <hyperlink ref="C1282" r:id="rId1278" xr:uid="{BD82BD70-1B5C-4A96-90C5-E5E60A38140A}"/>
+    <hyperlink ref="C1283" r:id="rId1279" xr:uid="{8FF0003F-9CA2-44BC-8475-CD6E49C6EDE5}"/>
+    <hyperlink ref="C518" r:id="rId1280" display="kukaiņu kodumu dziedniece, odu koduma dziedniece, koduma dziedniece" xr:uid="{EC78A5B2-15DC-4248-AF61-7C9C77CDCD3B}"/>
+    <hyperlink ref="C1320" r:id="rId1281" xr:uid="{FE16A496-FEF9-4510-A0E8-953BE2B1DD95}"/>
+    <hyperlink ref="C1321" r:id="rId1282" xr:uid="{2198350D-7D26-4A05-8422-7FA5F0B2B6F3}"/>
+    <hyperlink ref="C1322" r:id="rId1283" xr:uid="{D006D935-9407-46E4-A62E-4A595AB033E8}"/>
+    <hyperlink ref="C1323" r:id="rId1284" xr:uid="{1CA9DB1B-E635-4676-A397-5535155CEE3B}"/>
+    <hyperlink ref="C1324" r:id="rId1285" xr:uid="{69EBC8A0-EBC4-48EB-8549-E48C82FF91AC}"/>
+    <hyperlink ref="C1329" r:id="rId1286" display="alkoholiskie dzērieni" xr:uid="{E0008E44-6D76-4601-9A06-562B7C748F6D}"/>
+    <hyperlink ref="C1333" r:id="rId1287" xr:uid="{5BB6C9D8-46D5-4269-BE68-BBE49C6A8621}"/>
+    <hyperlink ref="C1337" r:id="rId1288" xr:uid="{6BFBAE5C-CF9B-475A-A1FB-F55F0EFC9258}"/>
+    <hyperlink ref="C1339" r:id="rId1289" xr:uid="{799E00F9-191F-46D1-830A-D52689506B48}"/>
+    <hyperlink ref="C882" r:id="rId1290" display="Aktuālo pieprasījumu saraksts 13.12.2024.xlsx" xr:uid="{F9F932BE-1DA1-4532-8B4D-BC3E0C752C45}"/>
+    <hyperlink ref="C974" r:id="rId1291" display="Aktuālo pieprasījumu saraksts 11.04.2025.xlsx" xr:uid="{CB05A1FC-52D4-4D08-9481-E7F32F84D04F}"/>
+    <hyperlink ref="C1341" r:id="rId1292" xr:uid="{03CA3B3D-8F28-4C0C-AC6B-EDC1C2A00475}"/>
+    <hyperlink ref="C1342" r:id="rId1293" xr:uid="{71A36B34-EE53-498C-9B2F-C311201147E4}"/>
+    <hyperlink ref="C336" r:id="rId1294" display="apgaismošanas ierīces, spuldzes, neona lampas,  to daļas" xr:uid="{937EBE41-028B-45DE-A443-A793ADC373D7}"/>
+    <hyperlink ref="C1343" r:id="rId1295" xr:uid="{EB39C93D-45A2-4A1B-934A-0685FADDF81C}"/>
+    <hyperlink ref="C1346" r:id="rId1296" xr:uid="{46EDCD74-7E00-4019-8F5B-B88F233CBA25}"/>
+    <hyperlink ref="C1354" r:id="rId1297" xr:uid="{7C82C35E-79AE-4435-B246-3CEBD3770D4C}"/>
+    <hyperlink ref="C1355" r:id="rId1298" display="sakaru un telekomunikāciju iekārtas;datori;  set-top kastes; maršrutētāji,austiņas; modemi;  pārnēsājamie barošanas avoti;skaļruņi;u.c" xr:uid="{0475908D-7D09-48F6-8BCE-1A39A108A555}"/>
+    <hyperlink ref="C1359" r:id="rId1299" xr:uid="{B54333C2-3362-45CC-B770-1607A0EB0C67}"/>
+    <hyperlink ref="C1361" r:id="rId1300" xr:uid="{232473AA-E6BF-4976-B934-68EA16336301}"/>
+    <hyperlink ref="C501" r:id="rId1301" display="kakao produkti, dzērieni, pulveris, dzērieni no šokolādes, šokolādes pulveri su.c." xr:uid="{343C7D1F-D1C2-4A71-B91E-02E85F0C6AD4}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1319"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1302"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="B2:G26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="K33" sqref="K33"/>
+      <selection activeCell="K20" sqref="K20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.3"/>
+  <cols>
+    <col min="7" max="7" width="10.33203125" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="2" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
-[...247 lines deleted...]
-      <c r="G26" s="24"/>
+    <row r="2" spans="2:7" ht="15" x14ac:dyDescent="0.3">
+      <c r="B2" s="120" t="s">
+        <v>3704</v>
+      </c>
+      <c r="C2" s="119"/>
+      <c r="D2" s="119"/>
+      <c r="E2" s="119"/>
+      <c r="F2" s="119"/>
+      <c r="G2" s="119"/>
+    </row>
+    <row r="3" spans="2:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B3" s="128" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C3" s="129"/>
+      <c r="D3" s="129"/>
+      <c r="E3" s="129"/>
+      <c r="F3" s="129"/>
+      <c r="G3" s="130"/>
+    </row>
+    <row r="4" spans="2:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B4" s="128" t="s">
+        <v>3705</v>
+      </c>
+      <c r="C4" s="129"/>
+      <c r="D4" s="129"/>
+      <c r="E4" s="129"/>
+      <c r="F4" s="129"/>
+      <c r="G4" s="130"/>
+    </row>
+    <row r="5" spans="2:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B5" s="128" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C5" s="129"/>
+      <c r="D5" s="129"/>
+      <c r="E5" s="129"/>
+      <c r="F5" s="129"/>
+      <c r="G5" s="130"/>
+    </row>
+    <row r="6" spans="2:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B6" s="128" t="s">
+        <v>1916</v>
+      </c>
+      <c r="C6" s="129"/>
+      <c r="D6" s="129"/>
+      <c r="E6" s="129"/>
+      <c r="F6" s="129"/>
+      <c r="G6" s="130"/>
+    </row>
+    <row r="7" spans="2:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B7" s="128" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C7" s="129"/>
+      <c r="D7" s="129"/>
+      <c r="E7" s="129"/>
+      <c r="F7" s="129"/>
+      <c r="G7" s="130"/>
+    </row>
+    <row r="8" spans="2:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B8" s="128" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C8" s="129"/>
+      <c r="D8" s="129"/>
+      <c r="E8" s="129"/>
+      <c r="F8" s="129"/>
+      <c r="G8" s="130"/>
+    </row>
+    <row r="9" spans="2:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B9" s="128" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C9" s="129"/>
+      <c r="D9" s="129"/>
+      <c r="E9" s="129"/>
+      <c r="F9" s="129"/>
+      <c r="G9" s="130"/>
+    </row>
+    <row r="10" spans="2:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B10" s="128" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C10" s="129"/>
+      <c r="D10" s="129"/>
+      <c r="E10" s="129"/>
+      <c r="F10" s="129"/>
+      <c r="G10" s="130"/>
+    </row>
+    <row r="11" spans="2:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B11" s="128" t="s">
+        <v>1921</v>
+      </c>
+      <c r="C11" s="129"/>
+      <c r="D11" s="129"/>
+      <c r="E11" s="129"/>
+      <c r="F11" s="129"/>
+      <c r="G11" s="130"/>
+    </row>
+    <row r="12" spans="2:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B12" s="128" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C12" s="129"/>
+      <c r="D12" s="129"/>
+      <c r="E12" s="129"/>
+      <c r="F12" s="129"/>
+      <c r="G12" s="130"/>
+    </row>
+    <row r="13" spans="2:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B13" s="128" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C13" s="129"/>
+      <c r="D13" s="129"/>
+      <c r="E13" s="129"/>
+      <c r="F13" s="129"/>
+      <c r="G13" s="130"/>
+    </row>
+    <row r="14" spans="2:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B14" s="128" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C14" s="129"/>
+      <c r="D14" s="129"/>
+      <c r="E14" s="129"/>
+      <c r="F14" s="129"/>
+      <c r="G14" s="130"/>
+    </row>
+    <row r="15" spans="2:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B15" s="24" t="s">
+        <v>1925</v>
+      </c>
+      <c r="C15" s="121"/>
+      <c r="D15" s="121"/>
+      <c r="E15" s="121"/>
+      <c r="F15" s="121"/>
+      <c r="G15" s="121"/>
+    </row>
+    <row r="16" spans="2:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B16" s="23" t="s">
+        <v>3706</v>
+      </c>
+      <c r="C16" s="22"/>
+      <c r="D16" s="22"/>
+      <c r="E16" s="22"/>
+      <c r="F16" s="22"/>
+      <c r="G16" s="22"/>
+    </row>
+    <row r="17" spans="2:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B17" s="128" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C17" s="129"/>
+      <c r="D17" s="129"/>
+      <c r="E17" s="129"/>
+      <c r="F17" s="129"/>
+      <c r="G17" s="130"/>
+    </row>
+    <row r="18" spans="2:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B18" s="128" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C18" s="129"/>
+      <c r="D18" s="129"/>
+      <c r="E18" s="129"/>
+      <c r="F18" s="129"/>
+      <c r="G18" s="130"/>
+    </row>
+    <row r="19" spans="2:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B19" s="128" t="s">
+        <v>1928</v>
+      </c>
+      <c r="C19" s="129"/>
+      <c r="D19" s="129"/>
+      <c r="E19" s="129"/>
+      <c r="F19" s="129"/>
+      <c r="G19" s="130"/>
+    </row>
+    <row r="20" spans="2:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B20" s="128" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C20" s="129"/>
+      <c r="D20" s="129"/>
+      <c r="E20" s="129"/>
+      <c r="F20" s="129"/>
+      <c r="G20" s="130"/>
+    </row>
+    <row r="21" spans="2:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B21" s="23" t="s">
+        <v>1930</v>
+      </c>
+      <c r="C21" s="22"/>
+      <c r="D21" s="22"/>
+      <c r="E21" s="22"/>
+      <c r="F21" s="22"/>
+      <c r="G21" s="22"/>
+    </row>
+    <row r="22" spans="2:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B22" s="122" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C22" s="123"/>
+      <c r="D22" s="123"/>
+      <c r="E22" s="123"/>
+      <c r="F22" s="123"/>
+      <c r="G22" s="124"/>
+    </row>
+    <row r="23" spans="2:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B23" s="128" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C23" s="129"/>
+      <c r="D23" s="129"/>
+      <c r="E23" s="129"/>
+      <c r="F23" s="129"/>
+      <c r="G23" s="130"/>
+    </row>
+    <row r="24" spans="2:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B24" s="128" t="s">
+        <v>1933</v>
+      </c>
+      <c r="C24" s="129"/>
+      <c r="D24" s="129"/>
+      <c r="E24" s="129"/>
+      <c r="F24" s="129"/>
+      <c r="G24" s="130"/>
+    </row>
+    <row r="25" spans="2:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B25" s="125" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C25" s="126"/>
+      <c r="D25" s="126"/>
+      <c r="E25" s="126"/>
+      <c r="F25" s="126"/>
+      <c r="G25" s="127"/>
+    </row>
+    <row r="26" spans="2:7" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="B26" s="128" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C26" s="129"/>
+      <c r="D26" s="129"/>
+      <c r="E26" s="129"/>
+      <c r="F26" s="129"/>
+      <c r="G26" s="130"/>
     </row>
   </sheetData>
+  <mergeCells count="21">
+    <mergeCell ref="B19:G19"/>
+    <mergeCell ref="B20:G20"/>
+    <mergeCell ref="B23:G23"/>
+    <mergeCell ref="B24:G24"/>
+    <mergeCell ref="B26:G26"/>
+    <mergeCell ref="B11:G11"/>
+    <mergeCell ref="B12:G12"/>
+    <mergeCell ref="B13:G13"/>
+    <mergeCell ref="B14:G14"/>
+    <mergeCell ref="B17:G17"/>
+    <mergeCell ref="B18:G18"/>
+    <mergeCell ref="B22:G22"/>
+    <mergeCell ref="B25:G25"/>
+    <mergeCell ref="B3:G3"/>
+    <mergeCell ref="B4:G4"/>
+    <mergeCell ref="B5:G5"/>
+    <mergeCell ref="B6:G6"/>
+    <mergeCell ref="B7:G7"/>
+    <mergeCell ref="B8:G8"/>
+    <mergeCell ref="B9:G9"/>
+    <mergeCell ref="B10:G10"/>
+  </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-</worksheet>
-[...12 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...17 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100E5AD1943C960ED47AC386C569408D6F5" ma:contentTypeVersion="2" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="d83a04ce4277677504796bcbd4031a73">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2451837a-429d-469f-9860-e08ca2df3d99" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6e5bf34c722b52b896681840fd820ec8" ns2:_="">
     <xsd:import namespace="2451837a-429d-469f-9860-e08ca2df3d99"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2451837a-429d-469f-9860-e08ca2df3d99" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Koplietots ar" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
@@ -38659,127 +37885,138 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4166531-81CF-439C-ADDB-D1451044F4FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2451837a-429d-469f-9860-e08ca2df3d99"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285ED791-06CB-4AED-B25E-FD8A5B9191D1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F628D53-2959-42DA-9E4D-B034AE7E7603}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{813FE741-B7EB-4D2B-B77E-3B7895D96125}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="2451837a-429d-469f-9860-e08ca2df3d99"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
+    <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
       <vt:lpstr>Sheet2</vt:lpstr>
-      <vt:lpstr>Sheet3</vt:lpstr>
-      <vt:lpstr>Chart1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>VID</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>GMP</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>