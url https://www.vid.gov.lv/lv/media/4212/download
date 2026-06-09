--- v7 (2026-05-12)
+++ v8 (2026-06-09)
@@ -14,92 +14,92 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\fp00120\Desktop\WWW\Aprīlis\29\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\rmri1556\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{485339E5-4121-495B-A5F4-38A568912473}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C69BF2E7-565D-434B-8BA5-BDC5CA9B0A3F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2610" yWindow="1995" windowWidth="21600" windowHeight="11295" tabRatio="599" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="599" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Chart1" sheetId="4" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="1" r:id="rId2"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId3"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Sheet1!$A$5:$D$1371</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Sheet1!$A$5:$D$1383</definedName>
     <definedName name="_Hlt117917926" localSheetId="1">Sheet1!#REF!</definedName>
     <definedName name="apģērbi__apavi__aksesuāri">Sheet1!#REF!</definedName>
     <definedName name="gaisa_atsvaidzinātāji_u.c.">Sheet1!#REF!</definedName>
     <definedName name="OLE_LINK1" localSheetId="1">Sheet1!#REF!</definedName>
     <definedName name="OLE_LINK2" localSheetId="1">Sheet1!#REF!</definedName>
     <definedName name="OLE_LINK3" localSheetId="1">Sheet1!#REF!</definedName>
     <definedName name="OLE_LINK5" localSheetId="1">Sheet1!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4130" uniqueCount="3722">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4168" uniqueCount="3754">
   <si>
     <t>Intelektuālā īpašuma nosaukums, reģistrācijas numurs</t>
   </si>
   <si>
     <t>Tiesību subjekta nosaukums</t>
   </si>
   <si>
     <t>Intelektuālā īpašuma aizsardzības termiņš</t>
   </si>
   <si>
     <t>rotaļlietas u.c.</t>
   </si>
   <si>
     <t>apģērbi, apavi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>alkoholiskie dzērieni</t>
   </si>
   <si>
     <t>Mars, Incorporated</t>
   </si>
   <si>
     <t>konfektes, saldējumi u.c.</t>
   </si>
   <si>
@@ -169,53 +169,50 @@
     <t>Red Bull GmbH</t>
   </si>
   <si>
     <t>dzērieni, apģērbi, apavi, cepures, somas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">
 EUTM 005786835/EM, EUTM 000078782/EM MAGIC THE GATHERING,  EUTM 000238485/EM MONOPOLY, EUTM 000238527/EM PARKER BROTHERS, EUTM 000238675/EM RISK, EUTM 000325316/EM HASBRO
 EUTM 000078964/EM WIZARDS OF THE COAST, EUTM000238352/EM MONOPOLY, EUTM 000238410/EM TRANSFORMERS, EUTM001008960/ EM FURBY, EUTM 002333524/EM DUEL MASTERS,EUTM002475374/EM My MONOPOLY, EUTM 002850006/EM APPLEJACK,EUTM002950434/EM RAINBOW DASH, EUTM 002950590/EM PINKIE PIE,EUTM003002326/EM FURREAL FRIENDS, EUTM 003152097/EM MY LITTLE PONY, EUTM 003163995/EM FREE PARKING, EUTM 004038006/EM LITTLEST PET SHOP, EUTM 004584298/EM LITTLEST PET SHOP, EUTM 004667069/EM Wizards OF THE COAST, EUTM 005036926/EM TWISTER, EUTM 005304027/EM MY LITTLE PONY, EUTM 018399001/EM COLLECT M200 SALARY AS YOU PASS GO, EUTM 017096322/EM, EUTM 018745189/EM MY LITTLE PONY, EUTM 009483331/EM CONNECT 4,EUTM018557798/ EM WIZARDS OF THE COAST, EUTM 017993920/EM MAGIC, EUTM 017955568/EM MAGIC THE GATHERING, EUTM 011092517/EM,EUTM 014577548/EM FURREAL, EUTM 018657089/EM TRANSFORMERS EARTHSPARK, EUTM 017236654/EM CYBERTRON,EUTM017866883/EM BUMBLEBEE, EUTM 018708634/EM, EUTM 018708631/EM, EUTM 016702276/EM, EUTM 017247701/EM MOVIE EDITION,EUTM008205098/ EM NERF, EUTM 009037698/EM SUPER SOAKER,EUTM015603855/EM OPEN A CAN OF IMAGINATION, EUTM 005786967/EM, EUTM 005787114/EM TRANSFORMERS,EUTM005787155/EM TRANS FORMERS
 EUTM006296438/EM SWEETIE BELLE, EUTM006296479/EM SCOOTALOO
 EUTM 006803449/EM TRANSFORMERS, EUTM007280811/EM N-STRIKE
 EUTM007410591/EM NERF, EUTM 000078782 Magic The Gathering, EUTM 008141426/EM TRANSFORMERS - REVENGE OF THE FALLEN, EUTM 008204893/EM LITTLEST PET SHOP,EUTM008206336/EM DUNGEONS &amp; DRAGONS, EUTM 008982878/EM PLAY-DOH,EUTM 009006404/EM Play-Doh, EUTM 009037805/EM Nerf, EUTM 009109241/EM Hasbro, EUTM 009193723/EM TRANSFORMERS PRIME, EUTM 009207051/EM LITTLEST PET SHOP, EUTM 009207119/EM MONOPOLY, EUTM 009207151/EM MY LITTLE PONY, EUTM 009207218/EM TRANSFORMERS, EUTM009212333/ EM, EUTM 009212374/EM,EUTM009415142/EM DARK OF THE MOON	
 EUTM 009604794/EM my LITTLE PONY, EUTM010657931/EM N-STRIKE ELITE, EUTM 010766368/EM Hasbro Gaming, EUTM 011092351/EM FRIENDSHIP IS MAGIC, EUTM 011092491/EM FURBY, EUTM011092582/ EM A MIND OF ITS OWN, EUTM011516441/EM EQUESTRIA GIRLS	
 EUTM012243465/EM TRANSFORMERS AGE OF EXTINCTION, EUTM 012818051/EM TRANSFORMERS ROBOTS IN DISGUISE,EUTM013701685 /EM EQUESTRIA GIRLS, EUTM 015122575/EM GUARDIANS OF HARMONY,EUTM015592058/EM TRANSFORMERS THE LAST KNIGHT
 EUTM016139545/EM OPTIMUS PRIME, EUTM 016139561/EM BUMBLEBEE, EUTM 016139586/EM MEGATRON,EUTM016139651/EM GRIMLOCK, EUTM 016139735/EM AUTOBOT, EUTM016139751/EM DECEPTICON, EUTM 016386567/EM, EUTM 013429642/EM, EUTM 018950626/EM, EUTM000238345/EM CLUEDO,EUTM001628866/EM Cluedo
 EUTM 011092434/EM FURBY, EUTM 018956468/EM FURBLETS, EUTM 017096306/EM MONOPOLY, EUTM 004279899/EM Play-Doh, EUTM 001094754/EM Hasbro</t>
   </si>
   <si>
     <t>Hasbro Inc.</t>
   </si>
   <si>
     <t>rotaļlietas, apģērbi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>EUTM  003461721 Canon, EUTM  000125955 Canon</t>
-  </si>
-[...1 lines deleted...]
-    <t>Canon Kabushiki Kaisha ( Canon Inc.)</t>
   </si>
   <si>
     <t>elektronika u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1032992 TIMKEN /fig./, EUTM 009655788, EUTM 010687317 TIMKEN ECOPOWER, ITM 1049591 TIMKEN, EUTM 004014437, EUTM 010697423    </t>
   </si>
   <si>
     <t>The Timken Company</t>
   </si>
   <si>
     <t>gultņi</t>
   </si>
   <si>
     <t>Mars Incorporated &amp; Mars Petcare UK</t>
   </si>
   <si>
     <t>dzīvnieku barība</t>
   </si>
   <si>
     <t>EUTM 000420026 GLOBAL, EUTM 001369594,  EUTM 001373430</t>
   </si>
   <si>
     <t>Yoshida Metal Industry Co.Ltd</t>
   </si>
@@ -786,120 +783,107 @@
     <t>Boehringer Ingelheim Pharma GmbH &amp; Co. KG</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 12936233 AIRCORE, EUTM 12124012 MAGIRUS GROUP, EUTM 9032301 FIRECAN, EUTM	18228525 IVECO NNECT, EUTM 18099624 IVECO 3R REAL ROAD RENT, EUTM 18071246 IVECO X-WAY, EUTM 1006840FIGURATIVO (DISEGNO CAVALLO) EUTM 15552921 BUS MASTER THE BODYBUILDER PLATFORM BY IVECO BUS, EUTM 4713681 HEULIEZBUS, EUTM 9983611 ECOCROSS WAY, EUTM 11685633 MAGELYS LINE, EUTM 12945549 MAGIRUS TEAM CAB, EUTM 12157418 M (MAGIRUS), EUTM 12642757VECTOR, EUTM 3502622 CURSOR, ITM 1576078IVECO LIVE CHANNEL, ITM 1549524IVECO TRUCK TO THE FUTURE, ITM 1268006FIGURATIVO (DISEGNO LA CARRIOLE), ITM 13696511 STRALIS X-WAY, ITM 1368217 DAILY BLUE POWER, ITM 1429001 DAILY START, ITM 1379846 IVECO MINILEASE, EUTM 01010848 8DAILY TOP, EUTM 010108389 DAILY PLUS, EUTM 1833093 8A SEDDON ATKINSON, ITM 1255593 BHEULIEZ, ITM 1363494 LINIUM, ITM 1377546I VECO DAY LEASE, ITM 1379087 IVECO STRALEA SE, ITM 1334365 IVECO TRUCK STATION, ITM 1351538 IVECO, EUTM 4624144 ACCESS BUS GX 127, EUTM 4624169 ACCESS BUS GX 327, ITM 1334100 IVECO DAILY FLEX, ITM 1329870 DAILY IVECO BUSINESS UP, ITM 1323799 STRALIS TCO2 CHAMPION, ITM 1331856 ASTRA, ITM 890802 PROXYS, ITM 890803 PROWAY, ITM 1315276 OK BUS PRE-OWNED BUSES CERTIFIED BY IVECO BUS, ITM 502559 IVECO, ITM 890893 SENSO, ITM 890912 SUBLIMEO, ITM 1292201 GX ELEC	, EUTM 003495751 EUROCARGO, EUTM 00351309 1 DAILY, EUTM 010804301 STRALIS HI-WAY, EUTM 1006725 IVECO, EUTM 012553939 USED PLUS, ITM 1592910 IVECO STREETWAY	 </t>
   </si>
   <si>
     <t>IVECO S.P.A.</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1115473 CANTI
  </t>
   </si>
   <si>
     <t>FRATELLI MARTINI SECONDO LUIGI S.P.A.</t>
   </si>
   <si>
     <t xml:space="preserve">dzirkstošais vīns </t>
   </si>
   <si>
     <t>Simonswerk GmbH</t>
   </si>
   <si>
     <t>eņģes</t>
   </si>
   <si>
-    <t xml:space="preserve">EUTM 4661278 MAN, EUTM 11051935, EUTM 122812 NEOPLAN
-[...3 lines deleted...]
-  <si>
     <t>MAN Truck &amp; Bus SE</t>
   </si>
   <si>
     <t>Bioline Products s.r.o.</t>
   </si>
   <si>
     <t xml:space="preserve">medicīniskais preparāts </t>
   </si>
   <si>
     <t>OPINEL SAS</t>
   </si>
   <si>
     <t>naži</t>
   </si>
   <si>
     <t>By Malene Birger A/S</t>
   </si>
   <si>
     <t>EUTM 002988285 Solingen</t>
   </si>
   <si>
     <t>Industrie und Handelskammer Wuppertal-Solingen-Remscheid</t>
-  </si>
-[...2 lines deleted...]
-</t>
   </si>
   <si>
     <t>Easton Diamond Sports, LLC</t>
   </si>
   <si>
     <t>EUTM  012681326 ACTARA, EUTM  012681177  ACTARA, ITM  0869527  Marke ohne Text, EUTM  015384035 АМИСТАР  2,  EUTM  015384068 AMICTAP, EUTM  015384101 XОPУC, EUTM  015384126 ХОРУС, EUTM  015384134 РИДОМИЛ ГОЛД, EUTM  015390123 РИДОМIЛ ГОЛД, EUTM  015384225 CКOР, EUTM  015384167 Скор</t>
   </si>
   <si>
     <t>GoPro Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 017191776 HAYK ARMENIAN BRANDY, EUTM 015182496 HEART TO HEART, EUTM 009797424 NAIRI, EUTM 009797317 OTBORNY, EUTM 009797391 VASPURAKAN, ICD DM/074289, EUTM 3489481 ARARAT, EUTM 13340815 EREBUNI, EUTM 1005042, EUTM 009797374 10674222 AKHTAMAR, EUTM 009797275 ANI, EUTM 1065090, EUTM 3489408 ARARAT, EUTM 011063096, EUTM 890065, EUTM 1063460, EUTM 890072, EUTM 1065147, EUTM 890064, EUTM 882087, EUTM 890062, EUTM 1065091, EUTM 890069, EUTM 1065092, EUTM 1065093 </t>
   </si>
   <si>
     <t>YEREVAN BRANDY COMPANY CJSCY</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 008574592 WHITE OAK, ITM 961239 Marque figurative, EUTM 010130755Chivas Regal 12 Blended Scotch Whisky, EUTM 010271691 Chivas Regal 18 Gold Signature, EUTM 010271741Chivas Regal 18 Gold Signature, EUTM 010444495THE ART OF HOSTING, EUTM 010588796 MADE FOR GENTLEMEN, EUTM 010645265 Chivas Regal Aged 25 Years, EUTM 010782217 CHIVAS REGAL Aged 12 Years, ESTD. 1801, EUTM 010924611, EUTM 010970069EVERY TASTE A NEW EXPERIENCE, EUTM 011002037 CHIVAS BROTHERS purveyors of fine whiskies EST° 1801; CHIVAS REGAL AGED 12 YEARS CHIVAS BROTHERS LTD, EUTM 011098456 CHIVAS REGAL AGED 12 YEARS; ESTD 1801, EUTM 011441649 Chivas Regal 1801, EUTM 011441672 Chivas Regal 12 BLENDED SCOTCH WHISKY, EUTM 011441722Chivas Regal 25YO bottle 3D (colour), EUTM 011570629 1Chivas Regal, EUTM011579372 CHIVAS REGAL AGED 18 YEARS GOLD SIGNA TURE, EUTM011636529 TREIBHIREAS-BUNAI TEACHD; FOUNDED 1801, EUTM 011636561CHIVAS REGAL,EUTM 011636578, EUTM 011636594 COLIN SCOTT, EUTM 011645991 CHIVAS REGAL, EUTM011646023, EUTM 011646064, EUTM 011646106CHIVAS REGAL 25 YEAR OLD, EUTM 011646775CHIVAS REGAL GOLD SIGNATURE, EUTM 011682283CHIVAS, EUTM 011734068 CHIVAS 18 ESTD. 1801, EUTM 011913779 CHIVAS, CHIVAS REGAL, AGED 12 YEARS, EUTM 011974516CHIVAS REGAL, EUTM 012859799AGED 12 YEARS, MADE FOR GENTLEMEN, CHIVAS, EUTM 012859799CHIVAS REGAL EXTRA, EUTM 012921243 BARRELHOUND, EUTM 013152244 CHIVAS REGAL Extra, EUTM013210851, EUTM013210877, ITM902720, EUTM009975129 The International Exhibition London 1884, EUTM 009922873 HIGHLAND CLAN,EUTM010202687Sur les traces du Clan Campbell, EUTM 010731149Clan Campbell Elements Air, EUTM 010731156 Clan Campbell Elements Fire, EUTM 010731164Clan Campbell Elements Earth, EUTM013957816 CLAN CAMPBELL, EUTM000152900CLAN CAMPBELL, EUTM000974964 HOUSE OF CAMPBELL, EUTM 01448589CHIVAS THE VENTURE, EUTM006323869, EUTM 007299605CHIVAS LIVE WITH CHIVALRY, EUTM007560501CHIVAS STUDIO, EUTM 008116642CHIVAS REGAL, EUTM 008157364 LES CHEVALIERS MODERNES 
 </t>
   </si>
   <si>
     <t>Chivas Holdings (IP) Limited</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 5248679 GIANVITO ROSSI, EUTM 015507163 GIANVITO ROSSI, EUTM 11716495GIANVITO ROSSI MILANO 
 </t>
   </si>
   <si>
     <t>GIANVITO ROSSI SRL</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM EU005843818LAISSEZ VOTRE EMPREINTE, EUTM EU 006270607DEJA TU HUELLA, EUTM EU009900234 Three dimensional mark , EUTM EU010198208 THE 24TH HOUR, EUTM EU010198241 GIN &amp; TEA, EUTM EU006274071, EUTM EU008707697 LISTEN TO YOUR BEAT, EUTM EU009538257 MacNair's Blended Scotch Whisky, EUTM EU006800916, EUTM EU009083379, EUTM EU009083411, EUTM EU002548113, ALLANTINE'S, EUTM EU008740672 CHRISTMAS RESERVE, EUTM EU008740706 BALLANTINE'S CHRISTMAS RESERVE, EUTM EU009079401, EUTM EU010827889, EUTM EU005843776LEAVE AN IMPRESSION, EUTM EU010198381, EUTM EU009900309 BURROUGH'S, EUTM EU0099124451 BURROUGH'S RESERVE, EUTM EU010486942 Three dimensional mark, EUTM EU010634152 1STUDIO,EUTMEU010634194 BEEFEATER STUDIO, EUTM EU010879153 JAMES BURROUGH, EUTM EU010879161  BURROUGH, EUTM EU011085024  MI LONDRES, EUTMEU011085065  THIS IS MY LONDON, EUTM EU011106366 GINSPIRE, EUTM EU011106374 GINSPIRED, EUTM EU011106391 GIN-SPIRED, EUTM EU011221785 #MYLONDON, EUTM EU010345627 BEEFEATER LONDON SESSIONS, EUTM EU010746857 EUTM EU010779891GIN COLLEGE, EUTM EU010198414, EUTM EU010222081, EUTM EU010222305, EUTM EU009425182 MACNAIR'S, EUTM EU009538281HARVEY MACNAIR &amp; CO. LTD, EUTM EU010826063, EUTM EU009660952HARVEY MACNAIR , EUTM EU009440157CULLINAN, EUTM EU009613571 GIN AND TALES, EUTM EU009471707, EUTM EU008514499TAKES YOU BEYOND, EUTM EU009475716, EUTM EU009486201, EUTM EU006625453,EUTMEU 006625719 BEEFEATER, EUTM EU014348452, EUTMEU006625719 BEEFEATER, EUTM EU008573016LONDONIZE, EUTM EU009440009 BURROUGH'S LEGACY,EUTM EU009440082 MONUMENT, EUTM EU009576455 MIDNIGHT PLEASURES, EUTM EU008435208 TAKES YOU BEYOND, EUTM EU009471996 </t>
   </si>
   <si>
     <t>Allied Domecq Spirits &amp; Wine Limited</t>
-  </si>
-[...2 lines deleted...]
-</t>
   </si>
   <si>
     <t>The Football Association Limited</t>
   </si>
   <si>
     <t>Rimowa GmbH(HRB 14213)</t>
   </si>
   <si>
     <t>Deutsche Telekom AG</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000309567Schneider KREUZNACH, EUTM 003677606B+W  </t>
   </si>
   <si>
     <t>Jos. Schneider Optische Werke GmbH</t>
   </si>
   <si>
     <t>B+W filtri</t>
   </si>
   <si>
     <t>EUTM 1319102Toppik, EUTM 015368491 Toppik, EUTM 015394471 Toppik</t>
   </si>
   <si>
     <t>Church &amp; Dwight Co. Inc.</t>
   </si>
@@ -1399,64 +1383,51 @@
 EUTM 018063605 Vinces, ITM 1408697 LINO	, ITM 1551988 Sudormin 
 </t>
   </si>
   <si>
     <t>Dr. August Wolff GmbH &amp; Co. KG Arzneimittel</t>
   </si>
   <si>
     <t xml:space="preserve">krēmi, šampūni,  ādas piens, balzāms, aerosoli, želejas  kapsulas, losjoni, ziedes </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 826495 ZIPWALL, EUTM 017560301 ZIPDOOR	, EUTM 009748914 ZIPPOLE  </t>
   </si>
   <si>
     <t>ZIPWALL LLC</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 009870247 MOSPILAN, EUTM 018983796 МОСПІЛАН </t>
   </si>
   <si>
     <t>Nippon Soda Co., Ltd.</t>
   </si>
   <si>
     <t>insekticīds</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                                                                                                          EUTM 007380009 URB, EUTM 008656605 URB 
-[...2 lines deleted...]
-  <si>
     <t>SC Rulmenti SA</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve">JUVENTUS F.C. S.P.A </t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1014369, ITM 1424456 TOSHIBA, EUTM 013810106 TOSHIBA, EUTM 000185264 TOSHIBA, EUTM 004280012 TOSHIBA, EUTM 000 961482 TOSHIBA,  EUTM 005462981 TOSHIBA Leading Innovation </t>
   </si>
   <si>
     <t>Toshiba Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">zibatmiņas, baterijas u.c.
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 008241234 ALVITYL </t>
   </si>
   <si>
     <t>BELHYPERION</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 011234028 MCM, EUTM 002667335 MCM, ITM 588297 MCM 
 </t>
   </si>
   <si>
     <t>Trias Holding AG</t>
   </si>
   <si>
@@ -1605,53 +1576,50 @@
     <t>Megasol Cosmetic GmbH</t>
   </si>
   <si>
     <t>KIKO S.P.A.</t>
   </si>
   <si>
     <t>kosmētika un piederumi</t>
   </si>
   <si>
     <t>DENTSPLY SIRONA Inc.</t>
   </si>
   <si>
     <t>ķirurģiskie aparāti un instrumenti, farmaceitiskie un veterinārie produkti, balināšanas līdzekļi un citas vielas, zinātniskie aparāti un instrumenti, poligrāfijas produkti, telekomunikācijas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">ESSITY OPERATIONS FRANCE </t>
   </si>
   <si>
     <t>papīra izstrādājumi sanitārajiem vai sadzīves nolūkiem </t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM  003396207 Too Faced</t>
   </si>
   <si>
     <t>Too Faced Cosmetics LLC</t>
-  </si>
-[...1 lines deleted...]
-    <t>kosmētikas līdzekļi sievietēm, arī somas, sukas un vēl citi  aksesuāri</t>
   </si>
   <si>
     <t>EUTM  001417757/EM/ AMBER LEAF, EUTM	011645728 RICHARD LLOYD &amp; SONS AMBER LEAF MELLOW CUT BLONDE ROLLING TOBACCO, EUTM	017076597 AMBER LEAF, EUTM 017933354 AMBER LEAF</t>
   </si>
   <si>
     <t>tabaka, cigarešu un smēķēšanas piederumi</t>
   </si>
   <si>
     <t>LES LABORATOIRES SERVIER</t>
   </si>
   <si>
     <t>EUTM  14784177  UEG-24, EUTM  14784169 UEG-36, EUTM  14788798 VEG-24, EUTM  14788781 UEI-24</t>
   </si>
   <si>
     <t>ARTECHE LANTEGI ELKARTEA, S.A.</t>
   </si>
   <si>
     <t>vienfāzes un divfāžu sprieguma transformatori</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                    ITM  1421068  Taycan, EUTM  10788164   Panamera, EUTM  3915493 Panamera, EUTM  3915766 Cayman, EUTM  010195873 Cayman, EUTM  1393255  Cayenne, EUTM  12230082  Cayenne, EUTM  9396052  Boxster  
 EUTM  12897047  Macan, EUTM  10789089   Macan, EUTM  005832878 PORSCHE DESIGN, EUTM  002932085, EUTM  000345744 PORSCHE STUTTGART, EUTM  001700954, EUTM  000073098 PORSCHE, EUTM  002765972, EUTM  10769917  Macan, EUTM  9736232, EUTM  11737368 Porsche, EUTM  11737426 PORSCHE STUTTGART,  EUTM  73171 TARGA  
 EUTM  283879 CARRERA, EUTM  10842425 turbo, ITM  1055649  Spyder  
 EUTM  011251741, EUTM  014874614, EUTM  15610256  PIWIS  </t>
   </si>
@@ -1861,82 +1829,73 @@
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                      EUTM 015415433 MÖLKKY 5678, EUTM 010967115 MÖLKKY, ITM 797966 Mölkky 
 </t>
   </si>
   <si>
     <t>Tactic Games Oy</t>
   </si>
   <si>
     <t>mÖlkky spēle</t>
   </si>
   <si>
     <t>Philip Morris Products S.A.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 006036289 YVES SAINT LAURENT, EUTM 010850964 OPIUM,  EUTM  006036231 YSL, EUTM  004672358 YSL, EUTM  008731424 OPIUM YVES SAINT LAURENT   
 </t>
   </si>
   <si>
     <t xml:space="preserve">Pernod Ricard Mexico </t>
   </si>
   <si>
     <t>preparāti kaitēkļu iznīcināšanai u.c.</t>
   </si>
   <si>
-    <t>šokolādes, konfektes kafija, tēja, kakao un mākslīgā kafija, alus,minerālūdens, gāzēts ūdens u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">EUTM  012924718, EUTM 015438518 MONSTER ARMY, EUTM	
 EUTM 011669744 MONSTER ENERGY, EUTM 010892743 M MONSTER ENERGY, EUTM 011669851, EUTM  004823563 MONSTER ENERGY, EUTM  006368005 MONSTER ENERGY, EUTM  002784486 MONSTER, EUTM  011154739  M MONSTER ENERGY, EUTM  015334824, EUTM  12928231, EUTM 12924825, EUTM  012924973  </t>
   </si>
   <si>
     <t>Monster Energy Company</t>
   </si>
   <si>
-    <t xml:space="preserve">EUTM  3414497 Ellesse, EUTM  69302  Ellesse, EUTM  9408221 Ellesse, EUTM  4205258 Ellassay, EUTM  163493  Moda Prima, EUTM  3184694 Jet Pant,  EUTM  285155 LS by Ellesse, EUTM  69260  Ellesse, EUTM  14306773 Ellesse  </t>
-[...1 lines deleted...]
-  <si>
     <t>Ellesse International S.p.A</t>
   </si>
   <si>
     <t>sporta apģērbs un apavi</t>
   </si>
   <si>
     <t>EUTM 000103754 N /fig./, EUTM 000103648 NEW BALANCE, ITM 944507 NB, EUTM 1640036 N</t>
   </si>
   <si>
     <t>NEW BALANCE ATHLETICS, INC</t>
   </si>
   <si>
     <t>ITM 1023239 Bildmarke</t>
   </si>
   <si>
     <t xml:space="preserve">farmaceitiskie un veterinārie produkti, lauksaimniecības, dārzkopības un mežsaimniecības produkti ķimikālijas rūpniecībā, zinātnē un fotogrāfijā </t>
-  </si>
-[...1 lines deleted...]
-    <t>The Absolute Company AB</t>
   </si>
   <si>
     <t>alkoholiskie dzērieni u.c.</t>
   </si>
   <si>
     <t>EUTM  000542704 PHOENIX, ITM  1037956  ewm, EUTM  000531038 EWM  
 ITM  1018508 TAURUS, EUTM  016770281 Titan XQ, EUTM  016762511 Titan XQ, ITM  1448741 Tetrix XQ, EUTM  000530832 PHOENIX DRIVE</t>
   </si>
   <si>
     <t>EWM AG</t>
   </si>
   <si>
     <t>metināšanas iekārtas un loka metināšanas aparāti un to daļas, iespiedshēmas plates elektroenerģijas avotiem, ko izmanto metināšanā</t>
   </si>
   <si>
     <t>EUTM  001782309 syngenta, EUTM  001395722 SYNGENTA</t>
   </si>
   <si>
     <t xml:space="preserve">veterinārās zāles, dezinfekcijas līdzekļi u.c. </t>
   </si>
   <si>
     <t>Reckitt &amp; Colman (Overseas) Hygiene Home Limited</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  001715838 Donaldson, EUTM  000872721  EURO DISNEY, EUTM  000872978 graficzny, EUTM  000953356 DISNEY STUDIOS, EUTM  007560782 Disney fwd friends with determination, EUTM  000763847 A BUG'S LIFE, EUTM  006795348 MEDIA MONORAI, EUTM  006795322 JELLYROLL, EUTM  006844451  JELLYROLL, EUTM  003174869  W.i.t.ch., EUTM  003171311  DISNEY REWARDS, EUTM  003160413 W.I.T.C.H. WILL IRMA TARANEE CORNELIA HAY LIN, EUTM  003042041   DISNEY MAGIC ARTIST, EUTM  002977429 DISNEY MOBILE, EUTM  002946929   Disney MOBILE, EUTM  002841583  BUENA VISTA, EUTM  002828341  DONALD DUCK, EUTM  002827459  MINNIE MOUSE, EUTM  002827426  MICKEY MOUSE, EUTM  000360990  MULAN, EUTM  000360677   TOUCHSTONE, EUTM  005308465 DISNEY PARKS, EUTM  005308499  YEAR OF A MILLION DREAMS, EUTM  005308631 MAGICAL BEGINNINGS, EUTM  005335724 MY FRIENDS TIGGER &amp; POOH, EUTM  005362827 MY FRIENDS TIGGER &amp; POOH, EUTM  005412143 DISNEY PIXAR WALL E, EUTM  000389502 MUSHU, EUTM  005459227  BUNNY TOWN, EUTM  005509336  JUNGLE JUNCTION, EUTM  005589131  ADVENTURES BY Disney, EUTM  000421859  DISNEY'S 101 DALMATIANS, EUTM  000411447 SEBASTIAN, EUTM  000414144    FLOUNDER, EUTM  000414193  THE LITTLE MERMAID, EUTM  000421529 ARIEL, EUTM  015870165 MICKEY AND THE ROADSTER RACERS, EUTM  015827215  BIG SLEEVE, EUTM  015725435 PUPPY DOG PALS, EUTM  015725419 VAMPIRINA, EUTM  015725385 COME DIVENTARE GRANDI NONOSTANTE I GENITORI, EUTM  015360829  DISNEY GOLDIE &amp; BEAR, EUTM  015195837 DISNEY THE LODGE, EUTM  015155146 DISNEY TRU NORTH, EUTM  008662538 DISNEY DIGICOMICS, EUTM  008643421 IMAGINATION PARK, EUTM  008291643 TOY STORY, EUTM  006327721 THE PRINCESS AND THE FROG, EUTM  006001457 SLACKER CATS, EUTM  005919832 GREY'S ANATOMY </t>
@@ -2214,99 +2173,93 @@
     <t>atmiņas kartes</t>
   </si>
   <si>
     <t xml:space="preserve">SHENZHEN SMOORE TECHNOLOGY LIMITED </t>
   </si>
   <si>
     <t>uzpilde elektroniskajām cigaretēm</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM009783821Nutri Bullet, EUTM 013261706RX, EUTM 013303847 Nutribullet RX, EUTM 004100483Magic Bullet, EUTM 013479258Bullet, EUTM 013921069Nutribullet, EUTM 014968879 NutriBullet, EUTM 004956462Magic Bullet, EUTM 008917049Baby Bullet 
 </t>
   </si>
   <si>
     <t>CAPBRAN HOLDINGS LLC</t>
   </si>
   <si>
     <t>virtuves kombaini, automāti</t>
   </si>
   <si>
     <t>šokolādes batoniņi u.c.</t>
   </si>
   <si>
     <t>rīsi, rizotto un nūdeles</t>
   </si>
   <si>
-    <t>toneri, kārtridži u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>Mars Incorporated - Pedigree</t>
   </si>
   <si>
     <t>suņu barība, produkti</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 015671837 ELEMENTS </t>
   </si>
   <si>
     <t>Audi AG</t>
   </si>
   <si>
     <t>rezerves daļas, aksesuāri u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1404001 MEYLE, ITM 1372330 MEYLE ORIGINAL QUALITY, ITM 1372331 MEYLE PD QUALITY, ITM 1412304 MEYLE HD QUALITY, ITM 0866463 Meyle, ITM 0998927 MEYLE, ITM 0926174 MEYLE HD QUALITY 
 </t>
   </si>
   <si>
     <t>Wulf Gaertner Autoparts AG</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 18046436 DIM SPORT, EUTM 17917240 DIM HYDRA ACTIV 
 ITM 1392061 DIM SEDUCTION, ITM 1392059 DIM SEDUCTION, EUTM 16263981 DIM MORPHOTECH, EUTM 16236275 DIM HYDRABOOST 
 EUTM 15331151 DIM POWERFUL, EUTM 14781439 DIM L'AUSTRALIEN 
 EUTM 13619135 DIM, EUTM 13619151 DIM, EUTM 11124286 DIM SIGNATURE, EUTM 9803818 DIM, EUTM 7315153 DIM, EUTM 6743413 DIM, EUTM 6494579 DIM IN, EUTM 5401047 DIM L'AUSTRALIEN 
 EUTM 5291711 DIM LAB </t>
   </si>
   <si>
     <t>DIM FRANCE SAS</t>
   </si>
   <si>
     <t>apakšveļa sievietēm un vīriešiem, krūšturi u.c.</t>
   </si>
   <si>
     <t>šokolādes, konfektes, batoniņi, bezalkoholiskie dzērieni u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 003530524 TAZO and Design, EUTM 010677516 TAZO, EUTM 005285655 TAZO and Design, EUTM 003528924 TAZOBERRY, EUTM 011456977 TEAVANA, EUTM 015199995 TEAVANA, EUTM 011043395 V and Design, EUTM 011786498 TEAVANA HEAVEN OF TEA and Design, EUTM 012250148 TEAVANA HEAVEN OF TEA and Design, EUTM 002164267 VERISMO, EUTM 010707586 VERISMO, EUTM 010992535 VERISMO, EUTM 012662813 YOUTHBERRY, EUTM 000595975 YUKON BLEND, EUTM 012187167 Design Only EUTM 008864043 Design Only, EUTM 002365500 FRAPPUCCINO, EUTM 003977931 frappuccino and Design, EUTM 004314051 FRAPPUCCINO, EUTM 000598128 GAZEBO BLEND, EUTM 000617233 GOLD COAST BLEND, EUTM 003619475 GUATEMALA CASI CIELO, EUTM 012588828 HACIENDA ALSACIA, EUTM 000595306 INFUSIA, EUTM 005234877 INFUSIA, EUTM 014753461 TEAVANA, EUTM 000572982 STARBUCKS, EUTM 000630657 STARBUCKS, EUTM 004314092 STARBUCKS COFFEE and Design, EUTM 003086014 STARBUCKS COFFEE and Design, EUTM 000175539 STARBUCKS, EUTM 000630673 STARBUCKS, EUTM 001633965 STARBUCKS, EUTM 003319043 STARBUCKS, EUTM 002365732 STARBUCKS, EUTM 003984713 STARBUCKS, EUTM 011198711 STARBUCKS COFFEE and Design, EUTM 005234786  STARBUCKS COFFEE and Design, EUTM 009776667  STARBUCKS AUTUMN BLEND, EUTM 009730359 STARBUCKS BLONDE, EUTM 000564377 STARBUCKS COFFEE and Design, EUTM 000564427 STARBUCKS COFFEE, EUTM 000596163 STARBUCKS COFFEE and Design, EUTM 000689786 STARBUCKS COFFEE and Design, EUTM 001632280  STARBUCKS COFFEE and Design, EUTM 002365534 LIGHTNOTE BLEND, EUTM 004614418 MUAN JAI, EUTM 010260883 MY STARBUCKS REWARDS, EUTM 010272565 ORIGAMI 
 EUTM 003078573 SERENA ORGANIC BLEND 
 </t>
   </si>
   <si>
-    <t>kafija, tēja, karstie un aukstie dzērieni, kafijas pupiņas, sviestmaizes, salāti, konditorejas izstrādājumi u.c., kā arī citas preces, kas paredzētas tirdzniecībai krūzes, magnēti u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 005372743 N Nathan-Baume, EUTM 001720960 NATHAN, EUTM 001770023 N, EUTM 004274585 N, EUTM 004274569 NATHAN BAUME</t>
   </si>
   <si>
     <t>MARTIN Y PAZ DIFFUSION, SOCIETE ANONYME</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbs, apavi, galvassegas, juvelierizstrādājumi, somas, somiņas, aksesuāri u.c. </t>
   </si>
   <si>
     <t>GFM GmbH Trademarks</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 005220157 MAGSTER , EUTM 005220504, EUTM 004912002
 </t>
   </si>
   <si>
     <t>metināšanas mšīnas un piederumi</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 012735031 2008 DKR , EUTM 011935939 Peugeot i-Cockpit, EUTM 011287273 207 +, EUTM 010920131, EUTM 010080001, EUTM 8839789 Peugeot Motion &amp; Emotion, EUTM 005555669 Bipper, EUTM 005226485 HDI, EUTM 004889655, EUTM 004814761 CITROEN PEUGEOT, EUTM 004814711 CITROEN PEUGEOT, EUTM 004688206, EUTM 004687992, EUTM 004609211, EUTM 004609202, EUTM 004607917, EUTM 004607487, EUTM 004047387 93000582 Peugeo, EUTM 004607453 93000580, EUTM 017869632 RIFTER , EUTM 016498891  PEUGEOT, EUTM 014715478, EUTM 014198204  PEUGEOT, EUTM 4047213  Peugeot, EUTM 8756793  ION, EUTM 004047049 Peugeot, EUTM 003247641, EUTM 002597524, EUTM 002597516, EUTM 002315208 Peugeot 407, EUTM 000190033 Peugeot 
 EUTM 009840381 508 RXH 
 </t>
   </si>
   <si>
     <t>AUTOMOBILES PEUGEOT</t>
@@ -2360,80 +2313,63 @@
 </t>
   </si>
   <si>
     <t>TÜV Rheinland Aktiengesellschaft</t>
   </si>
   <si>
     <t>EUTM 14783096 STAR</t>
   </si>
   <si>
     <t xml:space="preserve">D.T.M. RICAMBI S.R.L.  </t>
   </si>
   <si>
     <t xml:space="preserve">dzinēji, elektroniskās sistēmas, bukses un tamlīdzīgas degvielas dzinēju sastāvdaļas </t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM 000124461 kaVo, EUTM 002576312 KAVO, EUTM 000125815 KaVo</t>
   </si>
   <si>
     <t>KaVo Dental GmbH</t>
   </si>
   <si>
     <t xml:space="preserve"> zobārstniecības instrumenti,  zobārstniecības un zobārstniecības tehnikas aparāti un aprīkojums, zobu sūkšanas sistēmas
 zobārstniecības darbības lampas, laboratorijas mēbeles zobārstiem un zobu tehniķiem</t>
   </si>
   <si>
-    <t xml:space="preserve"> EUTM 1311137 ESSENTIEL ANTWERP</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">apģērbi, apavi un aksesuāri u.c. </t>
   </si>
   <si>
     <t>EUTM 011642618 lavera NATURKOSMETIK</t>
   </si>
   <si>
     <t>Laverana GmbH &amp; Co. KG</t>
   </si>
   <si>
     <t>EUTM 003226222 Lundbeck /fig./, EUTM 002068229 LUNDBECK, EUTM 001909761 CIPRALEX, EUTM 002041259 LEXAPRO, EUTM 002153914 SEROPLEX, EUTM 001696442 SIPRALEXA, EP 1716108 separation method, EP 1896439 crystalline base and melt tablets, EP 1412341 escitalopram - R-Diol process, EUTM009033937 CIPRALEX MELTZ, EUTM009496407CIPRALEX OROTAB  TZ, EUTM009496431CIPRALEX ODIS, EUTM009496431 CIPRALEX ODIS, EUTM009496456CIPRALEX FLAS, EUTM009496357 SIPRALEXA ODIS, EUTM1122167 SIPRALEXA MELTZ, EUTM002153914 SEROPLEX, EUTM 009496316LEXAPRO MELTZ</t>
   </si>
   <si>
     <t>H. Lundbeck A/S Cipralex</t>
-  </si>
-[...9 lines deleted...]
-    <t xml:space="preserve">led apgaismojums, spuldzes, paneļi u.c. </t>
   </si>
   <si>
     <t>Andreas Stihl AG&amp;Co.KG</t>
   </si>
   <si>
     <t>motorzāģi</t>
   </si>
   <si>
     <t>ANTONIO PUIG, S.A.</t>
   </si>
   <si>
     <t>parfimērija</t>
   </si>
   <si>
     <t xml:space="preserve">ICD 084865-20 Bracelet (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-21 Bracelet (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-22 collier (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-23Collier (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-24 Collier (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-24 Collier (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-25 Collier (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-26Collier (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-27 Collier (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-28 Bracelet manchette (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-29 Boucles d'oreilles (cf visuel dans la liste des droits/see visual in the list of rights)	, ICD 084865-30  Collier (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-31 Collier (cf visuel dans la liste des droits/see visual in the list of rights), ICD	084865-3211268287 Bague (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-33Collier (cf visuel dans la liste des droits/see visual in the list of rights, ICD 084865-34 Bracelet manchette (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-35 collier-pendentif (cf visuel dans la liste des droits/see visual in the list of rights), ICD 091024-1 Bracelet (cf visuel dans la liste des droits/see visual in the list of rights), ICD 091024-2 Bague (cf visuel dans la liste des droits/see visual in the list of rights), ICD 091024-3 Bracelet (cf visuel dans la liste des droits/see visual in the list of rights), ICD 091024-4 Bracelet (cf visuel dans la liste des droits/see visual in the list of rights), ICD 091024-5 Bracelet (cf visuel dans la liste des droits/see visual in the list of rights), ICD 091024-6 Bague (cf visuel dans la liste des droits/see visual in the list of rights), ICD 091024-7 Bague (cf visuel dans la liste des droits/see visual in the list of rights), ICD 091024-8  Bague (cf visuel dans la liste des droits/see visual in the list of rights), ICD 098051 - 1 Collier (cf visuel dans la liste des droits/see visual in the list of rights)	, ICD 098051 -2 Bracelet (cf visuel dans la liste des droits/see visual in the list of rights), ICD 098051 - 3 Bague (cf visuel dans la liste des droits/see visual in the list of rights), ICD 098051 -4 Boucles d'oreilles (cf visuel dans la liste des droits/see visual in the list of rights), ICD 098051 - 5 Boucles d'oreilles (cf visuel dans la liste des droits/see visual in the list of rights), ICD 100326-1 Bague (cf visuel dans la liste des droits/see visual in the list of rights), ICD 100326-2 Boucles d'oreilles (cf visuel dans la liste des droits/see visual in the list of rights), ICD	100326-3	11268306 Bague (cf visuel dans la liste des droits/see visual in the list of rights), ICD 100326-4  Boucles d'oreilles (cf visuel dans la liste des droits/see visual in the list of rights), EUTM 014879498 Marque figurative (cf visuel dans la liste des droits/see visual in the list of rights), EUTM 008295669 MeSSIKA, EUTM 014879472 MESSIKA, ICD 080709-12 Bracelet homme (cf visuel dans la liste des droits/see visual in the list of rights), ICD 080709-14 Bracelet (cf visuel dans la liste des droits/see visual in the list of rights) ICD 080709-18 Bague (cf visuel dans la liste des droits/see visual in the list of rights), ICD 080709-30 Bracelet (cf visuel dans la liste des droits/see visual in the list of rights), ICD	080709-47 Collier (cf visuel dans la liste des droits/see visual in the list of rights), ICD 080709-48Bracelet (cf visuel dans la liste des droits/see visual in the list of rights), ICD 080709-50 Boucles d'oreilles (cf visuel dans la liste des droits/see visual in the list of rights)	,  ICD 084865-1 Bague (cf visuel dans la liste des droits/see visual in the list of rig, ICD084865-2 Collier (cf visuel dans la liste des droits/see visual in the list of rights), IC 084865-3 Bracelet manchette (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-4Collier (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-5 Bague (cf visuel dans la liste des droits/see visual in the list of rights), ICD 084865-6 Bague (cf visuel dans la liste des droits/see visual in the list of rights)	</t>
   </si>
   <si>
     <t>MESSIKA GROUP</t>
   </si>
   <si>
     <t xml:space="preserve"> zelta rotaslietas, personīgie aksesuāri</t>
   </si>
   <si>
     <t>EUTM 004497384	TACTEL, EUTM 014893044 Figurative, EUTM 004460473 Figurative, EUTM 010963247 COOLMAX, EUTM 004079497 Figurative	
 EUTM 005402185	COOLMAX, EUTM 014893028 COOLMAX, EUTM 004459525 LYCRA, EUTM 005945613 THERMOLITE</t>
@@ -2718,53 +2654,50 @@
   </si>
   <si>
     <t>EUTM013906193 HPE, EUTM 013917547 HEWLETT PACKARD	
 EUTM 014421598	ARUBA, EUTM 014665145 Nawm, EUTM 014063184 Hewlett Packard Enterprise, EUTM 014063283 HPE, EUTM 013906185	 HEWLETT PACKARD ENTERPRISE</t>
   </si>
   <si>
     <t>Hewlett Packard Enterprise Development LP</t>
   </si>
   <si>
     <t>Wever &amp; Ducré GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">LED apgaismes ierīces u.c </t>
   </si>
   <si>
     <t>ALPHA BOOTS - INDUSTRIA DE CALcADO DE PROTECcaO LDA</t>
   </si>
   <si>
     <t>zābaki aizsardzībai pret negadījumiem, apstarošanu un uguni, aizsargzābaki rūpnieciskai izmantošanai</t>
   </si>
   <si>
     <t>EUTM 18123416 Les Néréides PARIS</t>
   </si>
   <si>
     <t>NEREIDES DISTRIBUTION</t>
-  </si>
-[...1 lines deleted...]
-    <t>juvelierizstrādājumi, sudraba rotaslietas,dārgmetālu figūriņas -statuetes,  medaļas, bižutērija, atslēgu piekariņi personīgie piederumi, u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 003964806/EM STEELFISH, EUTM 015085707/EM HURRICANE	
 ITM 1198047/WO AIRBORNE, ITM 734127/WO AVENGER, ITM 1254641/WO B, ITM 500006/WO B, ITM 1491073/WO B, ITM 1293097/WO BANDIT, ITM 1292736/WO BREITLIGHT, ITM 970173/WO BREITLING	
 ITM 613794/WO BREITLING, ITM 890749/WO BREITLINGITM 1288356 EXOSPACE, ITM 1302057 GHOSTITM 0500006 B, ITM 0845533 STARLINER, ITM 0892397 Transocean, ITM 0903403 GALACTIC, ITM 0970173 BREITLING, ITM1115984 Unitime,ITM1129579 CHRONO SPACE, ITM 1292736 Breitlight, EUTM 003964806 Steelfish, EUTM 009282013 Darwin, ITM 0615709  HRONO MAT, ITM 0892531 Skyracer, EUTM 0890749 Breitling, EUTM 1217921 Merlin, ITM 1254641 B, ITM 1288356 Exospace, ITM 1302057 Ghost, ITM 1491073 B, ITM 0613794 Breitling, EUTM 015085707 Hurricane, ITM 1045863 Breitling Jet Team, ITM 1085176 CHRONOMATIC, ITM 1198047 AIRBORNE, ITM 1460567 Legendary Future, ITM 0734127 Avenger, ITM 0778838 Superocean, ITM 0779327 MONTBRILLANT, ITM 0849619 COCKPIT	</t>
   </si>
   <si>
     <t>BREITLING SA</t>
   </si>
   <si>
     <t>EUTM 003441722 BLANCPAIN</t>
   </si>
   <si>
     <t>BLANCPAIN SA (BLANCPAIN AG) (BLANCPAIN LTD) (SOCIÉTÉ ANONYME)</t>
   </si>
   <si>
     <t>EUTM 003276151 HARRY WINSTON</t>
   </si>
   <si>
     <t>Harry Winston SA</t>
   </si>
   <si>
     <t>WAGO Verwaltungsgesellschaft mbH</t>
   </si>
   <si>
@@ -2889,125 +2822,116 @@
   <si>
     <t xml:space="preserve">EUTM 15444854 GLAMGLOW DREAMDUO,EUTM 16046476 GLAMGLOW GALACTICLEANSE, EUTM 1466361 GLOWDOSE, EUTM 1246674 HELLO SEXY, EUTM 1425742 MOISTURETRIP, EUTM 11665262 SEXYMUD, EUTM 1402089 STARPOTION, EUTM 17873119 GLAMGLOW SUPER DREAM, EUTM1143183 TEAOXI, EUTM 1244633 THIRSTY CLEANSE, EUTM 1261553 THIRSTYMUD, EUTM 1401907 GLAMGLOW GENTLE BUBBLE, EUTM 13208186 GLAMGLOW,EUTM 10558278 GLAMGLOW, EUTM 1212128 BRIGHTMUD, EUTM 1275867 POUTMUD, EUTM 17871612 GLAMGLOW POWERCLEANSE, EUTM 14366025 GLAMGLOW SUPERCLEANSE, EUTM 14524854 GLAMGLOW SUPERMUD, EUTM 1289210 GRAVITYMUD, EUTM 1431898 GLOWLACE, EUTM 1410785 GLAMGLOW, EUTM 1326980 GLOWCANVAS, EUTM 15692312 GLAMGLOW GLOWSETTER, EUTM 1302041 GLOWSTARTER, EUTM 18073982GOOD IN BED, EUTM 1275868PLUMPRAGEOUS, EUTM 1499988THIRSTYMIST, EUTM 1327637VOLCASMIC, EUTM 1367154 GLAMGLOW WATERBURST, EUTM 1244634YOUTHCLEANSE, EUTM 1212568 YOUTHMUD	</t>
   </si>
   <si>
     <t>Glamglow LLC</t>
   </si>
   <si>
     <t>parfimērija un kosmētika</t>
   </si>
   <si>
     <t>GRUNDFOS HOLDING A/S</t>
   </si>
   <si>
     <t>Spin Master Ltd. - Paw Patrol</t>
   </si>
   <si>
     <t xml:space="preserve">spēles un rotaļlietas, kompaktdiski, lentes un DVD ar izdomātiem varoņiem un aktivitātēm bērniem, filmas, televīzijas programmas, grāmatas, mūzika un rotaļlietu lietošanas instrukcijas, kosmētika, tualetes piederumi, apģērbs, apavi, galvassegas,  somas, maki u.c.  </t>
   </si>
   <si>
     <t>EUTM 004368296 ALCOTT, ITM 1036058 GUTTERIDGE -ITALIA-, EUTM 000844399 ALCOTT</t>
   </si>
   <si>
     <t>CAPRI SRL</t>
   </si>
   <si>
-    <t xml:space="preserve">apģērbi, apavi, galvassegas,  parfimērija,  kosmētika, brilles, rotaslietas,  somas, mugursomas, maki u.c.  </t>
-[...1 lines deleted...]
-  <si>
     <t>LORO PIANA S.P.A.</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, aksesuāri, apavi ir visaugstākās kvalitātes klasiskā stila luksusa izstrādājumi </t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1273394 RADLEY, EUTM 004246385 Nawn, EUTM 005222732 Radley, EUTM 009431032 Radley, EUTM 003272151 RADLEY 
 </t>
   </si>
   <si>
     <t>rokassomas un aksesuārus, plecu, krusteniskās saites, klēpjdatoru, sporta un bērnu somas, kabatas portfeļus, somiņas uz riteņiem, ceļojumu un bagāžas piederumus, aksesuārus u.c.</t>
   </si>
   <si>
     <t>EUTM 018088638/EMC COSTA, EUTM 001964485/EM COSTA DEL MAR
 ITM 1213815/WO COSTA, EUTM 010832418/EMC COSTA</t>
   </si>
   <si>
     <t>Luxottica Group S.p.A</t>
   </si>
   <si>
     <t xml:space="preserve">brilles u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 013145867 NEWS, EUTM 013153391 HUMIDIFICATEUR, EUTM 013183686 NEWS, EUTM 013302872 NEWS DOSETTES, EUTM 011146801 GAULOISES, EUTM 012701348 GAULOISES Blondes, EUTM 013072723 Vive le Moment, EUTM 009255647 GITANES, EUTM 009301821 GITANES, EUTM 0011146859 GITANES, EUTM 00929509 GITANES BLONDES, EUTM 012707899 NEWS, EUTM 010215382 NEWS American Blend INTERNATIONAL, EUTM 010213957 NEWS	</t>
   </si>
   <si>
     <t>S.E.I.T.A</t>
   </si>
   <si>
     <t>SOCIETE 111 JEROME DREYFUSS</t>
   </si>
   <si>
     <t>personīgie aksesuāri</t>
   </si>
   <si>
     <t>Jemella Group Limited</t>
   </si>
   <si>
     <t>matu kopšanas līdzekļi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 014179816	Mothers of Dragons, EUTM 013974746 Videosyncrasy	
 EUTM 013970744 Virtuoso, EUTM 013914544 Quarry, EUTM 01391459 3Last Week Tonight, EUTM 013767884 Iron Throne, EUTM 014634935 Winter is coming, EUTM 013453733 Home of Thrones,EUTM 004112546 Sex and the City
 EUTM 003939196 Home Box Office, EUTM 003939204 HBO (woord), EUTM 013002324 Vice Principals, EUTM 003863701 Longnight, EUTM 12926028 American Century Records, EUTM 012838868 Ballers, EUTM 012711065 Ballers, EUTM 012709994 The Brink, EUTM 012631685 Silicon Valley, EUTM 012256699 The Knick, EUTM 012256665 Knickerbocker Hospital, EUTM 012172011 True Detective, EUTM 012169249 Looking, EUTM 012019311 Togetherness, EUTM 011983442 Game of Thrones Ascent (Design), EUTM 003227329 The Sopranos (logo), EUTM 011674124 Got, EUTM 011648904 True Detective, EUTM 011632635 Game of Thrones, EUTM 011599669 Hooli, EUTM 011483311 Sex and the City, EUTM 011483328 GIRLS HANNAH MARNIE SHOSHANNA JESSA (logo)EUTM 011394236 Its HBO. Anywhere. Anytime, EUTM 011387016 HBO Sports (logo), EUTM 01138700 8HBO PPV (logo), EUTM 011386976 HBO Boxing World Championship (logo), EUTM 011387032 HBO Boxing (logo), EUTM 011386968 HBO Boxing After Dark, EUTM 011379492 Hello Ladies, EUTM 011339223 Girls Hannah Marnie Soshanna Jessa, EUTM 011339231 Girls (Logo block letters), EUTM 011266665 Girls (logo rectangular), EUTM 011255627 Girls (logo rectangular), EUTM 011153483 Banshee, EUTM 002833598 Six Feet Under, EUTM 011141579 HBO Nordic, EUTM 010939015 Cinemax, EUTM 010878148 The Newsroom, EUTM 010743607 HBO Europe (logo), EUTM 010656437 Khaleesi, EUTM 017594359 Problem Areas	</t>
   </si>
   <si>
     <t>Home Box Office, Inc.</t>
   </si>
   <si>
-    <t>izklaides industrija,  ražo un pārraida filmas, koncertus,  komēdijas, teātra filmas un sportu u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">EUTM 011801883 DISOBEY,  EUTM 01830710 OBEY, EUTM 008330698 OBEY, EUTM 008848665 OBEY AWARENESS, EUTM 017089699 OBEY 
 </t>
   </si>
   <si>
     <t>BOLD STRATEGIES INC.</t>
   </si>
   <si>
     <t>apģērbs un aksesuāri u.c.</t>
   </si>
   <si>
     <t>EUTM 004111605 AVASTIN, EUTM 000020495 HERCEPTIN, EUTM 000020479 PULMOZYME</t>
   </si>
   <si>
     <t>F. Hoffmann-La Roche Ltd.</t>
   </si>
   <si>
     <t>Wella International Operations Switzerland S.â.r.l.</t>
-  </si>
-[...1 lines deleted...]
-    <t>parfimērija, kosmētika, matu krāsas, lūpkrāsas u.c.</t>
   </si>
   <si>
     <t>BabyBjörn AB</t>
   </si>
   <si>
     <t>bērnu preces u.c.</t>
   </si>
   <si>
     <t>Occhio GmbH</t>
   </si>
   <si>
     <t>EUTM 017947375  VAGABOND SHOEMAKERS, EUTM 017947374 VAGABOND, EUTM 017947372 VA VAGABOND ATELIER CREATION &amp; INNOVATION, EUTM 017947331 VAGABOND SHOEMAKERS EST. 1973
 EUTM 010491884 VAGABOND, EUTM012293544 VAGABOND SHOEMAKERS</t>
   </si>
   <si>
     <t>apģērbs un aksesuāri</t>
   </si>
   <si>
     <t>EUTM 000254326 Aiwa</t>
   </si>
   <si>
     <t>Aiwa Co. Ltd</t>
   </si>
   <si>
     <t>elektronika, audio aprīkojums u.c.</t>
@@ -3511,53 +3435,50 @@
 EUTM 011445509 A ATKINSONS LONDON 1799 The Nuptial Bouquet	
 EUTM 011445591 A ATKINSONS LONDON 1799 The Hyde Park Bouquet
 EUTM 011445657 A ATKINSONS LONDON 1799 The Isle of Wight Bouquet
 EUTM 011448719 A ATKINSONS, EUTM 011448801 A ATKINSONS LONDON 1799, EUTM 003149747 Canapa Hemp Chanure I COLONIALI di JeE ATKINSONS, EUTM 012027876 A ATKINSONS LONDON 1799 Oud Save The Queen, EUTM 012027983 A ATKINSONS LONDON 1799 Oud Save The King,EUTM 012104253AATKINSONS LONDON 1799 NOBLE VANILLA Fine Perfumed Bath Line, EUTM018064102ATKINSONS Rose Rhapsody	
 EUTM 018143082 A ATKINSONS LONDON 1799 PANDORA'S JAR	
 EUTM 018155288 ATKINSONS LONDON 1799 44 GERRARD STREET	
 EUTM 018227924 ATKINSONS Bal des Fleurs, EUTM 018474334 ATKINSONS, EUTM 018475381 A ATKINSONS LONDON 1799, EUTM 012104204 A ATKINSONS LONDON 1799 REGAL MUSK Fine Perfumed Bath Line, EUTM 012104221 A ATKINSONS LONDON 1799 IMPERIAL IRIS Fine Perfumed Bath Line, EUTM 011445301 A ATKINSONS LONDON 1799	
 EUTM 018474354A	</t>
   </si>
   <si>
     <t>EUROITALIA SRL</t>
   </si>
   <si>
     <t>aromatizētas ziepes, smaržas, ēteriskās eļļas, kosmētika, odekolons, tualetes ūdens, parfimēti aerosoli ķermenim, kosmētiskās eļļas, krēmi, želejas un losjoni sejas un ķermeņa ādai, kosmētiski preparāti skūšanai, losjoni pirms skūšanās un pēcskūšanās, talks kosmētiskiem nolūkiem, vannas un dušas līdzekļi, šampūni un losjoni matiem, dezodoranti, neārstnieciski tualetes piederumi, gaisa atsvaidzinātāji, sveces, aromātiskās sveces u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> ITM 1030712/WO NESPRESSO, ITM 882456/WO NESPRESSO. WHAT ELSE?, ITM 1137705/WO NESPRESSO WHAT ELSE?, EUTM002977569/EM NESTLE, EUTM 002793792/EM NESPRESSO	</t>
   </si>
   <si>
     <t>mašīnas kafijas iegūšanai, tukšas kafijas kapsulas elektriskiem kafijas automātiem, atkārtoti uzpildāmas kafijas kapsulas, pildītas kafijas kapsulas, kafijas krūzes, cepumi</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 002977569/EM NESTLE, EUTM 003088721/EM KIT KAT, EUTM 003780178/EM KIT KAT, ITM 1279998/WOKitKat, ITM 1009387/WOKIT  KAT SINGLES, EUTM 003780095/EM KitKat, EUTM 002455129/EM KitKat ChunKy, ITM 1063658/WONestlé  KitKat Kit Kat	</t>
   </si>
   <si>
-    <t xml:space="preserve">šokolāde, šokolādes veidnes, cepumi ar šokolādes garšas pārklājumu, piena dzērieni, kas aromatizēti ar šokolādi, šokolādes izstrādājumi, brokastu pārslas, deserti, dārzeņi un kartupeļi (konservēti, saldēti, žāvēti vai termiski apstrādāti), augļi (konservēti, saldēti, žāvēti vai termiski apstrādāti), sēnes (konservētas, kaltētas vai termiski apstrādātas), burkas, burku vāki,  plastmasas vāki kārbām un augu podiem u.c </t>
-[...1 lines deleted...]
-  <si>
     <t>GRAYS OF CAMBRIDGE (INTERNATIONAL) LTD</t>
   </si>
   <si>
     <t>sporta aprīkojums, lauka hokeja nūjas</t>
   </si>
   <si>
     <t>Mars, Incorporated - CESAR</t>
   </si>
   <si>
     <t>suņu pārtikas produkti</t>
   </si>
   <si>
     <t>EUTM 009950296/EM DARK HORSE, EUTM 011637493/EM  Trade mark without text</t>
   </si>
   <si>
     <t>E AND J GALLO - DARK HORSE</t>
   </si>
   <si>
     <t xml:space="preserve">alkoholiskie dzērieni dzirkstošie vīni, alkoholiskie vīni, vīnu saturoši dzērieni </t>
   </si>
   <si>
     <t>EUTM 004281168 Camp David, EUTM 010592673 Soccx	, EUTM 013504261 CAMP DAVID</t>
   </si>
   <si>
     <t>Clinton Groβhandels-GmbH</t>
@@ -3722,65 +3643,50 @@
     <t>DISC-O-BED HOLDINGS  LIMITED</t>
   </si>
   <si>
     <t>divstāvu gultas, moduļu mēbeles, saliekamās gultas u.c.</t>
   </si>
   <si>
     <t>mēbeles u.c.</t>
   </si>
   <si>
     <t>EUTM 008910441 PIC, EUTM 018382606 PIC, EUTM 018382610	, EUTM 015025778 PIC solution, ITM1319155 PIC solution, EUTM 008910523 PIC SOLUTION, ITM 1344881 Pic Solution, ITM 1064324 Pic Slution, EUTM 018382608 PIC SOLUTION, EUTM 8910465 PIC SOLUTION, EUTM 1317315 PIC</t>
   </si>
   <si>
     <t>PIKDARE-SOCIETA' PER AZIONI</t>
   </si>
   <si>
     <t>medicīnas preces</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 008769085 Via Verde, EUTM 003509791 prodomo, EUTM 003497732 Dallmayr prodomo, ITM 1103917 Dallmayr Gold, EUTM 003495835 Dallmayr ESPRESSO d'Oro, EUTM 003495975 Dallmayr Crema d'Oro, ITM 941450 Dallmayr Capsa, EUTM 012170213 Dallmayr Barista, ITM 953493 Dallmayr, EUTM 003497765 Crema d'Oro, EUTM 005765888 Capsa, ITM 954137 Alois Dallmayr,ITM 953584 AD, ITM 951417 AD	</t>
   </si>
   <si>
     <t>Alois Dallmayr Kaffee oHG</t>
   </si>
   <si>
     <t>kafija, tēja, kakao un to izstrādājumi u.c.</t>
-  </si>
-[...13 lines deleted...]
-    <t xml:space="preserve">FCA US LLC </t>
   </si>
   <si>
     <t>Celgene Corporation</t>
   </si>
   <si>
     <t>medikamenti un farmācijas produkti</t>
   </si>
   <si>
     <t>EUTM 4464591 Marque sans texte, EUTM 7237761 CHRISTIAN LACROIX
 EUTM 11824992  CHRISTIAN LACROIX PARIS, EUTM 10003952 CL	
 EUTM 16858375 CXL BY CHRISTIAN LACROIX, EUTM 7237795 Marque sans texte</t>
   </si>
   <si>
     <t>CHRISTIAN LACROIX</t>
   </si>
   <si>
     <t>juvelierizstrādājumi, pulksteņi, somas, apģērbi, apavi, galvassegas u.c.</t>
   </si>
   <si>
     <t>Synd. de déf. et de prom. des charcuteries de Corse Salameria Corsa</t>
   </si>
   <si>
     <t>Korsikas sausais šķiņķis</t>
   </si>
   <si>
@@ -3865,53 +3771,50 @@
   <si>
     <t>PEPSICO INC</t>
   </si>
   <si>
     <t>ITM 1547288/WO MI, ITM 1543590/WO XIAOMI, ITM 1177611/WO XIAOMI, ITM 480950/WO Redmi, ITM 1213534/WO Redmi, EUTM 012672283/EM MI	, EUTM 017601667/EM MI, EUTM 018459507/EM MI
 EUTM 009822751/EM MI, EUTM 017903756/EM POCO, EUTM 018133860/EM Redmi,EUTM017972921/EM XIAOMI,EUTM 018459504/EM xiaomi</t>
   </si>
   <si>
     <t>XIAOMI TECHNOLOGY NETHERLANDS B.V.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 493536 nawm (embleem), EUTM 6915169 LZR PULSE	
 EUTM 6321236 LZR RACER, EUTM 4484961 XDSKIN, EUTM 3561412 SPEEDO ENDURANCE	, EUTM 3142809 ENDURANCE	
 EUTM 3087533 SPEEDO SCULPTURE, EUTM 3634417 SPEEDO BIOFUSE, EUTM 3624905 AQUALAB, EUTM 3087351 SHARK DEVICE, EUTM 12444303 SCULPTURE, EUTM 12444295 FASTSKIN, EUTM 5155635 Speedo, EUTM 3386241 Speedo, EUTM 3263423 Speedo, EUTM 3413135 Speedo, EUTM 12444352 BIOFUSE, EUTM 12796173I Q FIT, EUTM 6507818 AQUABLADE, EUTM 6445241 AQUABEAT, EUTM 6321319 FASTSKIN LZR RACER, EUTM 6321277 SPEEDO LZR RACER, EUTM 6184865 FLIPTURNS, EUTM 493510 Speedo, EUTM 2228583 SPEEDO, EUTM 1809805,  FASTSKIN, EUTM 10344554 THE RACING SYSTEM, EUTM 493502 Speedo, EUTM 5611645 Speedo Aqua Gym, EUTM 5353107 LZR Pulse, EUTM 8445892 SPEEDO FLEXIFIT, EUTM 8350829 TRIATHELITE, EUTM 493445 Speedo	</t>
   </si>
   <si>
     <t>Speedo Holdings BV</t>
   </si>
   <si>
     <t>peldkostīmi</t>
   </si>
   <si>
     <t>ISDIN, S.A.</t>
   </si>
   <si>
-    <t xml:space="preserve"> kosmētika ādas kopšanai, kosmētikas krēmi, kosmētikas serumi, losjoni kosmētiskai lietošanai, šampūni, ārstnieciski ādas kopšanas līdzekļi, zobu pastas, mutes skalojamie līdzekļi, nagu kopšanas līdzekļi, ķirurģiskie, medicīniskie, zobārstniecības un veterinārie aparāti un instrumenti, kā arī mākslīgās ekstremitātes, acis un zobi, ortopēdiski izstrādājumi, šuvju materiāls, seksa piederumi, fizikālās terapijas aprīkojums, knupīši un piederumi barošanai, mākslīgās protēzes un implanti, ortopēdiskie un kustību palīglīdzekļi, visu iepriekš minēto izstrādājumu daļas un piederumi.</t>
-[...1 lines deleted...]
-  <si>
     <t>Buffalo Boots GmbH</t>
   </si>
   <si>
     <t>apavi, apģērbi, cepures, pulksteņi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>Swarovski Aktiengesellschaft</t>
   </si>
   <si>
     <t>rotaslietas, aksesuāri u.c.</t>
   </si>
   <si>
     <t>LIGHT INSIGHT S.L.</t>
   </si>
   <si>
     <t>lampas</t>
   </si>
   <si>
     <t>EUTM 007216161 DivX, EUTM 008286577 DIVXEUTM 2252385 DivX, EUTM 9162587 DivX, EUTM 7417496 DIVX PLUS HD, EUTM 11062759 DIVX PLUS STREAMING, EUTM 9163114 DIVX+, EUTM 7220742 DIVX CONNECTED, EUTM 8766198 DIVX TO GO, EUTM 7417413  DIVX HD, EUTM	8591067 DivX Plus, EUTM 7216161 DivX</t>
   </si>
   <si>
     <t>DivX, LLC</t>
   </si>
   <si>
     <t>telekomunikācijas u.c.</t>
@@ -4217,54 +4120,50 @@
     <t xml:space="preserve">EUTM1300106, EUTM11818507, EUTM11855971, EUTM9612326, EUTM 1043388, EUTM981786TORY BURCH, EUTM 11248135TORY BURCH, EUTM 1129130TORY BURCH, EUTM887081TORY BURCH, EUTM886915 TORY BURCH, EUTM1185906TORY SPORT, EUTM1288795TORY SPORT, EUTM1185451, EUTM1043796, EUTM854054, EUTM11248143, EUTM 1141379, EUTM1214872, EUTM850292,EUTM 11818515, EUTM14576896, EUTM 1296713LOVE RELENTLESSLY, EUTM 1289242, EUTM 1286062 
 </t>
   </si>
   <si>
     <t>RIVER LIGHT V, L.P.</t>
   </si>
   <si>
     <t>ādas izstrādājumi, somas, maki, skaistumkopšanas lietas, apavi sievietēm, apģērbi sievietēm, aksesuāri, cepures, lakati, šalles, rotaslietas, pulksteņi, saulesbrilles un brilles u.c.</t>
   </si>
   <si>
     <t>ITM 1221445 ADEPIDYN, ITM 1438956 ADEPIDYN</t>
   </si>
   <si>
     <t>fungicīds, augu aizsardzības līdzeklis</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 005089719/EM VIVIENNE WESTWOOD, EUTM 005805528/EM TOO FAST TO LIVE TOO YOUNG TO DIE, EUTM 010717874/EM WORLDS END
 EUTM 015276413/EM ANDREAS KRONTHALER, EUTM 017566183/EM Andreas Kronthaler Vivienne Westwood, EUTM 017433871/EM A&amp;V, EUTM 018078490/EM, EUTM 000553370/EM ANGLOMANIA Vivienne Westwood
 EUTM 000976183/EM Vivienne Westwood, EUTM 004174934/EM ANGLO MANIA, EUTM 005558788/EM, EUTM 011956117/EM CLIMATE REVOLUTION	
 </t>
   </si>
   <si>
     <t>LATIMO S.A.</t>
   </si>
   <si>
-    <t xml:space="preserve">CPVR EU 4868/Tanotika, CPVR EU 1613/Tankalcig, CPVR EU 20879/Tan01990, CPVR EU 15435/Tan01693, CPVR EU 17729/Tan01441, CPVR EU 22781/Tan 02474, CPVR EU 13218/Tan00151, CPVR EU 15408/Tan 02522Tan02522, CPVR EU 19808/Tan01549, CPVR EU 17727/Tan01549, CPVR EU 22835/Tan03266, CPVR EU 17773/Tan00993, CPVR EU 17757/Tan01653, CPVR EU 15768/ Tan00125, CPVR EU 2279/Tanaledev, CPVR EU 20841/Tan02525, CPVR EU 25071/Tan 03419, CPVR EU 30190/Tan 06464,CPVR EU 38098/TAN09112, CPVR EU 38516/TAN08051 
-[...2 lines deleted...]
-  <si>
     <t>Rosen Tantau KG</t>
   </si>
   <si>
     <t>rozes un to stādi</t>
   </si>
   <si>
     <t>Makita Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">elektroinstrumenti, bezvadu elektroinstrumenti, tostarp ripzāģi, leņķzāģi, ķēdes zāģi, lentzāģi, finierzāģi, grupzāģi, griezēji, griešanas mašīnas, knaibles, šķēres, ēveles, rievu griezēji, frēzes un trimmeri, urbju uzgaļi, triecienurbji, rotācijas urbjmašīnas, āmururbji un nojaukšanas āmuri, lauzēji, triecienskrūvgrieži, triecienuzgriežņu atslēgas, skrūvgrieži, uzgriežņu atslēgas, slīpmašīnas, slīpmašīnas, pulēšanas mašīnas u.c. </t>
   </si>
   <si>
     <t>Starbuzz Tobacco, Inc.</t>
   </si>
   <si>
     <t>elektroniskās cigaretes, tabaka, sveces u.c.</t>
   </si>
   <si>
     <t>L'Artisan Parfumeur S.A.R.L.</t>
   </si>
   <si>
     <t>juvelierizstrādājumi, bižutērija, pulksteņu izgatavošanas un hronometriskie instrumenti, tostarp pulksteņi, grezni atslēgu piekariņi, mākslas priekšmeti no dārgmetāliem, rokassomas, iepirkumu somas, mugursomas, ceļojumu somas, skolas somas, pludmales somas, tūrisma somas, kabatas portfeļi, somas, kosmētikas maisiņi, tualetes piederumu glabāšanai; ādas kastes, ādas vai ādas imitācijas izstrādājumi,  parfimērija, smaržas, ķermeņa eļļas, kosmētika, sveces un daktis apgaismošanai, aromātiskās sveces, mākslinieciski priekšmeti no koka, vaska, ģipša, korķa, niedrēm, niedrēm, klūgām, raga, kaula, ziloņkaula, vaļa čaulas, gliemežvākiem, dzintara, perlamutra, jūras putām, visu šo materiālu aizstājēji vai plastmasas materiāli, iepakojuma konteineri un kastes, mājsaimniecības un  vannas istabas veļa, sienu tapsējumi no tekstilmateriāliem, ceļojumu segas, spilvenu pārvalki, mēbeļu audumi, apģērbi, apavi, galvassegas, cimdi, jostas, apakšveļa, peldmēteļi, kimono, mežģīnes un izšuvumi, lentes un bantes, pogas, spiedpogas, āķi un cilpas, adatas un adatas, mākslīgie ziedi, galantērijas izstrādājumi, apģērba rotājumi, klipši vai stiprinājumi, matu rotājumi, matu sprādzes, matu lentes, galvas lentes u.c.</t>
   </si>
   <si>
     <t>EUTM 226803 KNORR-BREMSE, ITM 726780 K, ITM1486540 K	
@@ -4428,53 +4327,50 @@
   </si>
   <si>
     <t>FERRERO SPA CON UNICO AZIONISTA</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 011747672 The International Rugby Football Board The Webb Ellis Cup
 EUTM 010526317, EUTM 011747797, EUTM 011744034 RWC, EUTM 000739433, EUTM 000739417, EUTM 015238843, EUTM 014842711 JAPAN 2019, EUTM 004036463 SPIRIT OF RUGBY, EUTM 015238843 RUGBY WORLD CUP JAPAN, EUTM 014842711 JAPAN 2019, EUTM 004036463 SPIRIT OF RUGBY, EUTM	015238843 RUGBY WORLD CUP JAPAN 2019
 EUTM 015387947	RUGBY WORLD CUP JAPAN, EUTM 015387913 RUGBY WORLD CUP JAPAN, EUTM 015387947, EUTM 015387913, EUTM 017718651, EUTM016428799 WORLD RUGBY HALL OF FAME, EUTM 011732021 WORLD IN UNION, EUTM 010890226 ENGLAND 2015, EUTM 011740297 ENGLAND 2015, EUTM 012943452, EUTM 000210401 RUGBY WORLD CUP, EUTM 011731874 RUGBY WORLD CUP, EUTM 011743945 RUGBY WORLD CUP 2015, EUTM 011724903 RWC, EUTM 011739943 RUGBY WORLD CUP, EUTM 000210492 RUGBY WORLD CUP, EUTM 002802080 RWC, EUTM 002802106 RWC, EUTM011744026 ENGLAND, EUTM	003614997 THE WEBB ELLIS CUP, EUTM 011747383 THE WEBB ELLIS CUP, EUTM 017985370/EM RUGBY WORLD CUP FRANCE 2023	
    </t>
   </si>
   <si>
     <t>RUGBY WORLD CUP LTD</t>
   </si>
   <si>
     <t>regbija apģērbs, piederumi u.c.</t>
   </si>
   <si>
     <t>EUTM 018732418/EM CHARLOTTE'S LAW OF ATTRACTION, EUTM 018710326/EM TILBURY LOVING CARE, EUTM 011193414/EM CT	
 EUTM 004003034/EM CHARLOTTE TILBURY, EUTM 017968199/EM HOUSE OF TILBURY H.O.T., EUTM 018101907/EM CHARLOTTE'S BEAUTY SECRETS, EUTM 017968198/EM HOUSE OF TILBURY, EUTM 018143846/EM CHARLOTTE DARLING, EUTM 016658684/EM, HARLOTTE TILBURY, EUTM 014780597/EM CHARLOTTE TILBURY, EUTM 017894 111/EM CHARLOTTE’S MAGIC MIRROR, ,EUTM 018101898/EM, HARLOTTE'S MIRACLE SERUM, EUTM 018383354/EM CHARLOTTE TILBURY, EUTM 18397246/EMCHARLOTTE’S BEST SKIN OUNDATION
 EUTM 017760281/EM CHARLOTTE'S GENIUS MAGIC POWDER, EUTM 017504283/EM CT	, EUTM 018101908/EM CHARLOTTE'S MIRACLE LIP OIL, EUTM 018741908/EM CT</t>
   </si>
   <si>
     <t>ISLESTARR HOLDINGS LIMITED</t>
   </si>
   <si>
-    <t>lūpu kosmētika, meikaps, plakstiņu ēnas, acu ēnu paletes, korektori, Sejas korektors, korektori plankumiem, korektori līnijām un grumbām u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 018543420 A NEW PERSPECTIVE ON PERFORMANCE APPAREL
 EUTM 018390258 Trade mark without text, EUTM 018524427 VUORI	
 EUTM 018394907 INVESTMENT IN HAPPINESS, EUTM 018435475 DURA TERRA, EUTM 018390252 VERSATILITY IS A VIRTUE, EUTM 018390255 INVESTMENT IN HAPPINESS, EUTM 018512643 BUILT TO MOVE IN. STYLED FOR LIFE, EUTM 018542907 VDREAMKNIT, EUTM 018522677 Trade mark without text, EUTM 018435474 VERSA LIFE, EUTM 018524405 BUILT TO MOVE IN. STYLED FOR LIFE, EUTM 018390257 FROM LAND TO SEA TO LIFE, EUTM 018373659 V-CYCLED, EUTM 018617986 V1 UPLIFT, EUTM 018702652 vuori, EUTM 018732060 vuori, EUTM 018522688 INVESTMENT IN HAPPINESS</t>
   </si>
   <si>
     <t>Vuori Inc.</t>
   </si>
   <si>
     <t>EUTM 000891556/EM ANGLEPOISE, EUTM 009073073/EM, EUTM 018182102/EM ABANDON DARKNESS</t>
   </si>
   <si>
     <t>EUTM 017436361 DOBBLE ASMODEE MARQUE FIGURATIVE	
 EUTM 017810011 SPLENDOR Marque semi-figurative, EUTM 008741183 DOBBLE, EUTM 011610664 DOBBLE, EUTM 1361109 DOBBLE Marque semi-figurative, EUTM 1524971 Marque sans texte
 EUTM 018702505 SPOT IT! Marque semi-figurative, EUTM 1362920 MARQUE SANS TEXTE, EUTM 017436379 DOBBLE ASMODEE BOITE MARQUE FIGURATIVE, EUTM 017813163 SPLENDOR</t>
   </si>
   <si>
     <t>ASMODEE GROUP</t>
   </si>
   <si>
     <t>rotaļlietas, spēles (tostarp elektroniskās spēļu konsoles) un sporta preces u.c.</t>
   </si>
   <si>
     <t>ITM 893545 MBT, EUTM 6431563/MBT physiological footwear</t>
   </si>
   <si>
@@ -4541,65 +4437,54 @@
     <t>CVG</t>
   </si>
   <si>
     <t>Syndicat du Piment d’Espelette</t>
   </si>
   <si>
     <t>paprika, pipari</t>
   </si>
   <si>
     <t>EUTM 18658867 Thai Jasmine Rice 100% GOLDEN THAI LOTUS	
 EUTM 8552283 GOLDEN THAI LOTUS</t>
   </si>
   <si>
     <t>Tong-Hua Rice Co., Ltd.</t>
   </si>
   <si>
     <t>rīsi</t>
   </si>
   <si>
     <t>joboo GmbH</t>
   </si>
   <si>
     <t>krēsli,  fitnesa aprīkojums - komplekts, fizioterapijas aprīkojums - komplekts, taburetes u.c.</t>
   </si>
   <si>
-    <t>EUTM 009732851/EM RUSSELL HOBBS, EUTM 013498076/EM RUSSELL HOBBS, EUTM 014223333/EM RH, EUTM 008963787/EMRUSSELL HOBBS EUTM 008849457/EM RH, EUTM 018002667/EM RUSSELL HOBBS, EUTM 017050428/EM  RUSSELL HOBBS, EUTM 018057710/EM RUSSELL HOBBS
-[...5 lines deleted...]
-  <si>
     <t>SodaStream Industries Ltd.</t>
   </si>
   <si>
     <t>vārsti u.c.</t>
-  </si>
-[...2 lines deleted...]
-EUTM 004273348 RepXpert, EUTM 004914107 Schaeffler, EUTM 004966388 INA, EUTM 004966495, EUTM 005562798FAG</t>
   </si>
   <si>
     <t>Schaeffler Technologies AG &amp; Co. KG</t>
   </si>
   <si>
     <t>hidrauliskie sūkņi un motori, hidrauliskie, kompensācijas rezervuāri, hidrauliskie vārsti, gultņi u.c.</t>
   </si>
   <si>
     <t>Nothing Technology Limited</t>
   </si>
   <si>
     <t>datoru aparatūra,  portatīvie datori  mobilie tālruņi, telekomunikāciju aparāti, telekomunikāciju aparāti, datu apstrādes iekārtas, televizori, tālvadības ierīces,  viedtālruņi, datu brilles, viedie pulksteņi, viedie gredzeni, viedās rokassprādzes un datu aproces, kodētas identifikācijas rokassprādzes magnētiskas, valkājami aktivitāšu izsekotāji, GPS ierīces u.c.</t>
   </si>
   <si>
     <t>Specialized Bicycle Components Inc</t>
   </si>
   <si>
     <t>velosipēdu riteņi, velosipēda sēdekļi, turētājs, režģis ūdens pudelei velosipēdiem, aizsargķiveres, apģērbs u.c.</t>
   </si>
   <si>
     <t>SCHOLL'S WELLNESS COMPANY B.V</t>
   </si>
   <si>
     <t>elektriskie pedikīra komplekti, ārstnieciskie plāksteri, kukurūzas plāksteri, pārsēji tulznu profilaksei, ortopēdiskie pārsēji, neārstniecisks pēdu krēms, nagu vīles, elektriskās, pretsēnīšu dermatoloģiskie preparāti lietošanai uz nagiem</t>
   </si>
@@ -4910,53 +4795,50 @@
   <si>
     <t>Zuru (Singapore ) PTE. LTD</t>
   </si>
   <si>
     <t>grafiskais dizains u.c.</t>
   </si>
   <si>
     <t>ITM 1431727/WO	logitech,  ITM680876/Logitech, ITM 0731386/Logitech, EUTM 014169684/EM ASTRO GAMING, EUTM 011640588/EM JAYBIRD
 EUTM 013635529/EM LOGI, ITM 998947/WO ULTIMATE EARS
 ITM 1354616/WO G</t>
   </si>
   <si>
     <t>ierīces datoriem, klaviatūras, peles, baterijas u.c.</t>
   </si>
   <si>
     <t>ITM 985527 Albonair, ITM 971403 Albonair</t>
   </si>
   <si>
     <t>Albonair GmbH</t>
   </si>
   <si>
     <t>darbgaldi, mašīnu un darbgaldu daļas, dzinēji (izņemot sauszemes transportlīdzekļus) un to daļas, sajūgi un piedziņas ierīces (izņemot sauszemes transportlīdzekļus), lauksaimniecības darbarīki, izņemot ar roku darbināmus darbarīkus, aparāti un instrumenti vadīšanai, pārslēgšanai, pārveidošanai u.c.</t>
   </si>
   <si>
     <t>POLLOGEN LTD</t>
-  </si>
-[...1 lines deleted...]
-    <t>estētisks aparāts sejas un ķermeņa ādas kopšanai, medicīniskā ierīce ādas apstrādei, kontūrēšanai un pievilkšanai un celulīta mazināšanai, ārstnieciski ādas kopšanas līdzekļi,skaistumkopšanas un kosmētikas produkti u.c.</t>
   </si>
   <si>
     <t>EUTM 000220673 FRISTAM</t>
   </si>
   <si>
     <t>FRISTAM Pumpen KG (GmbH &amp; Co.)</t>
   </si>
   <si>
     <t>EUTM 000888321 BACARDI, EUTM 000885897 BOMBAY SAPPHIRE	
 EUTM 000123265, EUTM 001366996, EUTM 002525384 ERISTOFF
 EUTM 001784735, EUTM 3117256 DEWAR'S, EUTM 3511276 MARTINI
 ITM 0878510 MARTINI RACING, EUTM 000363374 GREY GOOSE
 ITM 920326 MARTINI RACING, ITM 0890134 GREY GOOSE
 EUTM 002494896, EUTM 002367514 RON BACARDI MARCA DE FABRICA, EUTM 000888214, EUTM 000885863 SAPPHIRE</t>
   </si>
   <si>
     <t>Bacardi and Company Ltd.</t>
   </si>
   <si>
     <t>EUTM 01121109 1Benjamin Blümchen (Wortmarke), EUTM 014996871 Bibi &amp; Tina (Wort-/Bildmarke - Schriftzug), EUTM 011062668 Bibi &amp; Tina Wort-/ Bildmarke - Köpfe mit Hufeisen), EUTM 010368223 Bibi &amp; Tina (Wortmarke)	
 EUTM 011598653 Bibi Blocksberg (Wort-/Bildmarke), EUTM 010367795 Bibi Blocksberg (Wortmarke), EUTM 018083522 Benjamin Blümchen (Bildmarke)
 EUTM 018574021 Benjamin Blümchen (Wort-/Bildmarke mit Kopf)</t>
   </si>
   <si>
     <t>Kiddinx Studios GmbH</t>
@@ -6845,73 +6727,50 @@
 EUTM 003003753cinnamoroll Abbildung, EUTM 003001989 cinnamoroll 
 EUTM 002078954 9Köpfe, EUTM 002078889MY MELODY Kopf 
 EUTM 010586048KIKI &amp; LALA, EUTM 011582418Hello Kitty Kopf 
 EUTM 011472156 Chococat Kopf, EUTM 010749695Chococat, EUTM 010483436 Wish me mell, EUTM 008182263MY MELODY, EUTM 005768668 KUROM, EUTM 006983282 HELLO KITTY, EUTM 006824701 Hello Kitty Kopf mit Schleife, EUTM 006662571 Hello Kitty Logo, EUTM 006257034Hello Kitty Umrandung, EUTM 005241203 9Sanrio, EUTM 005189352Hello Kitty Schleife, EUTM 004063863 HELLO KITTY, EUTM 003796851  K T 
 EUTM 003796646 Charm my Kitty Abbildung </t>
   </si>
   <si>
     <t>Sanrio Company Ltd.</t>
   </si>
   <si>
     <t>EUTM 018408602 Speed Cups</t>
   </si>
   <si>
     <t>JELLYCAT LIMITED</t>
   </si>
   <si>
     <t>CONSEIL INTERPROF DU VIN DE BORDEAUX</t>
   </si>
   <si>
     <t>EUTM 018761565 OEKO TEX,EUTM 017874217 LEATHER STANDARD</t>
   </si>
   <si>
     <t>Forschungsinstitut Hohenstein Prof. Dr. Jürgen Mecheels GmbH &amp; Co. KG</t>
   </si>
   <si>
-    <t>EUTM 005122081/EM JANSPORT, EUTM 003506698/EM JANSPORT
-[...21 lines deleted...]
-  <si>
     <t>EUTM 015234834/EM 47, EUTM 018916801/EM '47 HITCH, EUTM 018916776/EM '47 MVP, EUTM 018129753/EM SCRUM</t>
   </si>
   <si>
     <t>47 Brand Europe GmbH</t>
   </si>
   <si>
     <t>Calvin Klein Trademark Trust</t>
   </si>
   <si>
     <t>EUTM 012441986 LUCY CROMWELL, EUTM 002335644 COUNTRY COMPANIONS, EUTM 005087821 FOREVER FRIENDS, EUTM 000220814 FOREVER FRIENDS</t>
   </si>
   <si>
     <t>Hallmark Cards PLC</t>
   </si>
   <si>
     <t>bērnu apģērbi, kancelejas preces, apsveikuma kartītes u.c.</t>
   </si>
   <si>
     <t>Stussy, Inc.</t>
   </si>
   <si>
     <t>EUTM 000915546	 STUSSY, EUTM 001056266 STÜSSY (logo), EUTM 001254200/EM STUSSY, EUTM 001243732/EM, ITM 1387478/WO	
 ITM 1390322/WO 8</t>
   </si>
   <si>
@@ -6928,53 +6787,50 @@
   </si>
   <si>
     <t xml:space="preserve">EUTM 004321303 SHISEIDO, ITM 815539 SHISEIDO, EUTM 6239685 SHISEIDO FLORES, ITM 1330208 SHISEIDO GINZA TOKYO, EUTM 11553641 SHISEIDO BIO-PERFORMANCE, EUTM 11504214 SHISEIDO BENEFIANCE, EUTM 12923298 EVERBLOOM, EUTM 13071998 Ever Bloom 
 EUTM 13610241 SHISEIDO Ever Bloom, ITM 933847 ZEN, EUTM 3187374 ZEN, EUTM 13039102 IBUKI, EUTM 13037197 ULTIMUNE, EUTM 11553666 FUTURE SOLUTION, EUTM 11553674 FUTURE SOLUTION LX </t>
   </si>
   <si>
     <t>SHISEIDO COMPANY LIMITED</t>
   </si>
   <si>
     <t>smaržas un kosmētikas līdzekļi</t>
   </si>
   <si>
     <t>Harley-Davidson Motor Company, Inc.</t>
   </si>
   <si>
     <t>EUTM 594150 FXRG, EUTM 539911 1125 R, EUTM 10390078 HARLEY-DAVIDSON HARD CANDY CUSTOM, EUTM 3530219
 EUTM 3090628 HARLEY DAVIDSON USA, EUTM 3530235 Authorized Harley-Davidson Rentals, EUTM 11624095 BAR &amp; SHIELD, EUTM	 4358099 Street Bob, EUTM 4366548 Street Glide	
 EUTM 4489829 Screamin' Eagle Destroyer, EUTM 13651187 Dark Custom, EUTM 84145 Motorclothes, EUTM 4410395 Night Rod
 EUTM	3522596 Night Train, EUTM 764845 Night Train, EUTM 966283 Revolution, EUTM 3522571 Road Glide, EUTM 001525625 Road Glide, EUTM 84152 Road King, EUTM 3522604 Road King, EUTM 3526472 Screamin' Eagle, EUTM 10381465 SEVENTY-TWO, EUTM 3834983 HARLEY DAVIDSON Faaker See EUROPEAN BIKE WEEK, EUTM 84186 SOFTAIL, EUTM 83287 Heritage Springer,EUTM 3522646 HOG, EUTM 83998 HOG, EUTM 001524875 HOG, EUTM 504084 HOG, EUTM 83618 HOG Harley Owners Group,EUTM 3090751 LADIES OF HARLEY, EUTM 003524139 Life Starts at the Edge, EUTM 84137 Low Rider, EUTM 3524147 Low Rider, EUTM 003522562 Motorclothes, EUTM 5390919 Harley-Davidson	, EUTM 84285 Tour Glide, EUTM 3485646 V-Rod, EUTM 1989458 V-Rod, EUTM 3085669 V-ROD, EUTM 6485171 V-Rod Muscle, EUTM 84343 Wide Glide , EUTM 3524162 Wide Glide, EUTM 12636882, EUTM 3526291 Sportster, EUTM 83931 Harley, EUTM 662148 Harley, EUTM 83691 Harley, EUTM 12218061 HOG, EUTM 13035183 Milwaukee-Eight, EUTM 15269798, EUTM 17395468 Daymaker, EUTM 16435224 Motor Harley Davidson Cycles, EUTM 17617002 48X, EUTM 17587171 HARLEY-DAVIDSON, EUTM 13924221 HOG, EUTM 17617028 Pan America, EUTM 6539845 Cross Bones, EUTM 9899444 Harley Davidson, EUTM 4489837 Destroyer, EUTM 001525195 Dyna, EUTM 83873 Electra Glide, EUTM 003477866 Electra Glide, EUTM 3524113 Screamin' Eagle, EUTM 83725 Motor Cycles Harley-Davidson, EUTM 10555605 HARLEY-DAVIDSON STREET, EUTM 3530177 HD, EUTM 001526276 H-D, EUTM 84111 Heritage Softail, EUTM 6539332 Scandinavian Harley Days Harley-Davidson Motorcycles, EUTM 4976783 Blackline, EUTM 000502559, EUTM 3530193, EUTM 83501, EUTM 5390935,EUTM 84244 Super Glide, EUTM 3522621 Super Glide, EUTM 003530227 Harley-Davidson Motor Clothes an American Legend, EUTM 83311 Motor Harley-Davidson Clothes an American Legend, EUTM 83584 Harley Davidson USA, EUTM 5330675 Harley Davidson Motorcycles, EUTM 001536309 Motor Harley-Davidson Cycles, EUTM 3530201 Harley-Davidson Motor Cycles, EUTM 5390976 Harley-Davidson Motor Cycles,EUTM 3527488 Motorcycles Harley-Davidson, EUTM	963066 Fat Boy, EUTM 3522653 Fat Boy,EUTM 8885022 Forty-Eight, EUTM 11546629 FREEWHEELER,EUTM 003527447 SOFTAIL, EUTM 010500676 SOFTAIL SLIM,EUTM 83360 Sportster, EUTM 5709654 European Bike Week,EUTM 4821005 HARLEY-DAVIDSON MOTOR CYCLES EUROPEAN BIKE WEEK, EUTM 4817375 HARLEY-DAVIDSON MOTOR CYCLES EUROPEAN BIKE WEEK FRAAKER SEE,EUTM 3898269 Fat Bob, EUTM 000083865 Fat Boy, EUTM 84236 Springer,EUTM 4891891 Street Rod, EUTM 10583474 STURGIS, EUTM 9431552 Superlow, EUTM 9060617 Superlow, EUTM 9167602 Switchback, EUTM 003825122 Harley Day, EUTM 3829108 Harley Days, EUTM 83683 Harley Owners Group, EUTM 2134500 Harley-Davidson, EUTM 3524196 Harley-Davidson, EUTM 3307411 HARLEY-DAVIDSON, EUTM 3526571 Harley-Davidson, EUTM 001172329 Harley-Davidson, EUTM 83279 Harley-Davidson, EUTM 1797018 Harley-Davidson, EUTM 83451 Genuine Harley-Davidson Motor Cycles</t>
   </si>
   <si>
     <t>EUTM 018010818/EM PACIOTTI, EUTM 000830885/EM CESARE PACIOTTI, EUTM 000397240/EM CESARE PACIOTTI, ITM 946087/WO 4US, ITM 948642/WO U 4US</t>
   </si>
   <si>
     <t>PACIOTTI SRL</t>
-  </si>
-[...1 lines deleted...]
-    <t>LPG SYSTEMS</t>
   </si>
   <si>
     <t>EUTM 016318388/EM NARCOS, ITM 1411337/WO NARCOS</t>
   </si>
   <si>
     <t>null Narcos Productions LLC</t>
   </si>
   <si>
     <t>ICDD095486-0001/WO, ICD D095966-0001/WO, ICD D097472-0001/WO, ICD D099915-0001/WO, ICD D100225-0001/WO, ICDD201253-0002/WO, ICD D201253-0008/WO, ICD D201253-0005/WO, ICD D201253-0006/WO, ICD D201253-0003/WO, ICDD201253-0004/WO, ICDD201253-0007/WO, ICD D201253-0010/WO, ICDD205343-0001/WO, ICDD206444-0001/WO, ICD D217310-0001/WO, ICDD218894-0001/WO, ICDD223863-0002/WO, ICD D223863-0001/WO, ICDD225004-0003/WO, ICDD225004-0002/WO, ICD D225004-0001/WO, ICDD238274-0001/WO, ICDD201253-0001/WO	
 ICDD201253-0009/WO, EUTM015077696/EM, ITM732812/WO RICHARD MILLE,ICDD073437-0001/WO,ICDD074668-0003/WO,ICDD074668-0004/WO
 ICDD074668-0005/WO, ICDD074668-0002/WO, ICDD074668-0001/WO	
 ICDD074668-0006/WO, ICDD077193-0001/WO, ICDD077193-0002/WO	
 ICDD077247-0002/WO, ICDD077247-0003/WO, ICDD077247-0004/WO	
 ICDD077247-0001/WO, ICDD079390-0001/WO, ICDD079390-0002/WO	
 ICDD079390-0003/WO, ICDD079782-0001/WO, ICDD082220-0002/WO	
 ICDD082220-0001/WO, ICDD082420-0001/WO, ICDD083216-0001/WO	
 ICDD083216-0002/WO, ICDD085210-0001/WO, ICDD088969-0001/WO	
 ICDD093544-0001/WO</t>
   </si>
   <si>
     <t>pulksteņi, svārsta pulksteņi, u.c.</t>
   </si>
   <si>
     <t>EUTM 001699446/EM AEROTECNICA COLTRI, ITM 1062321/WO COLTRI</t>
   </si>
@@ -7853,54 +7709,50 @@
     <t>matu kopšanas līdzekļi, šampūni u.c.</t>
   </si>
   <si>
     <t>ITM 1824790/WO SAINT-TROPEZ</t>
   </si>
   <si>
     <t>MAIRIE</t>
   </si>
   <si>
     <t>EUTM 005582201/EM QUORIDOR</t>
   </si>
   <si>
     <t>GIGAMIC</t>
   </si>
   <si>
     <t>spēles, galda spēles, puzles, izglītojošas spēles</t>
   </si>
   <si>
     <t>ITM 1592394/WO ARIANA GRANDE CLOUD, ITM 1589877/WO ARIANA GRANDE CLOUD, ITM 1477022/WO ARIANA GRANDE THANK U, NEXT, ITM 1603085/WOGOD IS A WOMAN BY ARIANA GRANDE,ITM1802971/ WOLOVENOTES, EUTM018793436/EMARIANA GRANDE MOD VANILLA
 EUTM 018793440/EMARIANA GRANDE MOD BLUSH, EUTM	018793432/ EMARIANA GRANDE MOD, EUTM 013690649/EMARIANA GRANDE</t>
   </si>
   <si>
     <t>GRANDARI, INC.</t>
   </si>
   <si>
-    <t xml:space="preserve">EUTM 011056281/EM HAVAIANAS, EUTM 008170953/EM, EUTM 018978983/EM, EUTM 007156128/EM HAVAIANAS,EUTM 011070414/EM
-[...2 lines deleted...]
-  <si>
     <t>ALPARGATAS EUROPE SLU</t>
   </si>
   <si>
     <t>EUTM 003365988/EM, EUTM 003570272/EM HONDAEUTM 003570488/EM HONDA, EUTM 004374518/EM TYPER, EUTM 003336195/EM Super Cub, EUTM 004864419/EM TYPE R, EUTM 004899175/EM GC, EUTM 004899209/EM GCV,EUTM 006092233/EM CRF, EUTM 001741586/EM NSR, EUTM 002309664/EM CBR,EUTM 003082898/ EM AFRICA TWIN</t>
   </si>
   <si>
     <t>EUTM 002662443 Jägermeister HERZHAFT UND BELEBEND Mast-Jägermeister AG WOLFENBÜTTEL GERMANY Seit 1878,EUTM	000368282 Jägermeister, EUTM 000337337, EUTM 000135228 Jägermeister Europas groβer Kräuterlikör /fig./, EUTM 000337337 /fig./, EUTM 000368282 Jägermeister /fig./, EUTM 002662443 Jägermeister, EUTM 002747129 Jägermeister, EUTM 002771848 /fig./, ITM 1443751 93115398 Jägermeister COOLPACK, ITM 1624484 Jägermeister SCHARF SPICED GINGER SINCE 1878 DER KRÄUTERLIKÖR, ITM 1393638 Jägermeister CHARAKTER SCHARF, ITM 1389628, ITM 1341359 H C, ITM 1340828 HUBERTUS CIRCLE, ITM 1338888 Jägermeister MANIFEST, ITM 1311081, ITM 1291858 Jägermeister 56, ITM 1287791 Jägermeister SELECTED 56 BOTANICALS, ITM 1287599, ITM 1580896 Jägermeister, ITM 1536817 MINI MEISTERS, ITM 1530038 Jägermeister COLD BREW, ITM 1445726</t>
   </si>
   <si>
     <t>E.REMY MARTIN &amp; Co</t>
   </si>
   <si>
     <t>konjaks u.c.</t>
   </si>
   <si>
     <t>ITM 1283273/WO DENTELLE DE CALAIS-CAUDRY</t>
   </si>
   <si>
     <t>ASSOCIATION I.G. DENTELLE DE CALAIS-CAUDRY</t>
   </si>
   <si>
     <t>tekstilizstrādājumi un tekstilizstrādājumu aizstājēji</t>
   </si>
   <si>
     <t>EUTM 002973816/EM MANCHESTER UNITED, EUTM 002973824/EM MANCHESTER UNITED,EUTM 003127371/EM MANCHESTER UNITED
@@ -7928,56 +7780,50 @@
   <si>
     <t>mobilie tālruņi  u.c.</t>
   </si>
   <si>
     <t>ITM 1530116 BUCKY, EUTM 011578564 BUCKFAST, EUTM  011338861 BUCKFAST, EUTM 2957306 BUCKFAST, EUTM 2957157, EUTM 000258798 BUCKFAST, EUTM017123357 BUCKY</t>
   </si>
   <si>
     <t>QUILATE SERVICES SA</t>
   </si>
   <si>
     <t>EUTM 01230+A2522:C25238516 II LES DEUX,EUTM 011443983 LES DEUX
 EUTM 017097726 II</t>
   </si>
   <si>
     <t>ITM 1481319 ZIMMERMANN</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 001398957/EM DUPLO, ITM 1791360/WO	
 </t>
   </si>
   <si>
     <t>EUTM 011603651/EM TIC TAC, EUTM 009298183/EM TIC TAC, ITM 1210944/WO tic tac, ITM 1652292/WO tic tac</t>
   </si>
   <si>
     <t>cukura konfektes</t>
-  </si>
-[...4 lines deleted...]
-</t>
   </si>
   <si>
     <t>EUTM 009316878/EM NUTELLA, ITM 1191051/WO nutella, ITM 1073241/WO nutella, ITM 1633173/WO nutella, ITM 1407264/WO nutella
 ITM 1357583/WO nutella, ITM 1758169/WO nutella, ITM 1761839/WO
 ITM 1814119/WO nutella, ITM 1702822/WO spread a nutella smile
 ITM 1748245/WO nutella peanut</t>
   </si>
   <si>
     <t>uzklājama šokolāde ar lazdu riekstiem</t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM  013517611  KK, EUTM  001141126 KIKO, EUTM  014575443  KIKO MILANO</t>
   </si>
   <si>
     <t>EUTM 000182790/EM QUALCOMM,EUTM 005903661/EM SNAPDRAGON
 ITM 1130107/WO, EUTM 012757787/EM QualcommQuick Charge, EUTM 012757878/EM, EUTM 015169964/EM QUALCOMM QUICK CHARGE	
 EUTM 017572281/EM Qualcomm snapdragon, EUTM 017660549/EM QUALCOMM, EUTM 017660572/EM Qualcomm,EUTM 017960124/EM QC2
 EUTM 017960125/EM QC3, EUTM 017960127/EM QC4, EUTM 018257461/ EM SNAPDRAGON RIDE,EUTM 018263282/EM SNAPDRAGON SOUND
 EUTM 018088892/EM SNAPDRAGON ELITE GAMING,EUTM 018025862/ EM Qualcomm snapdragon ELITE GAMING,EUTM 018158129/EM Qualcomm snapdragon elite gaming,EUTM 019069830/EM QUALCOMM DRAGONWING
 EUTM 019069829/EM DRAGONWING, EUTM 019059775/EM SNAPDRAGON</t>
   </si>
   <si>
     <t>QUALCOMM EUROPE INC</t>
   </si>
   <si>
@@ -8433,54 +8279,50 @@
   <si>
     <t>EUTM 000165845/EM kipling, EUTM 001459155/EM KIPLING, EUTM 001016542/EM kipling,EUTM 001459288/EM KIPLING,	EUTM 001016492/EM KIPLING, EUTM 004903928/EM KIPLING, EUTM 018679398/EM NAPAPIJRI BE OUT THERE,	EUTM 005052816/EM NAPAPIJRI geographic, EUTM 000291021/EM NAPAPIJRI, EUTM 009840901/EM NAPAPIJRI, EUTM 015326325/EM NAPAPIJRI</t>
   </si>
   <si>
     <t>VF International SAGL</t>
   </si>
   <si>
     <t>EUTM 006103899 PARMIGIANO-REGGIANO, EUTM 008737447 CONSORZIO DEL FORMAGGIO PARMIGIANO REGGIANO, EUTM 008737405 PARMIGIANO REGGIANO, EUTM 017721051 PARMIGIANO REGGIANO, EUTM 017948650, EUTM 008737389 PARMIGIANO REGGIANO, EUTM 001126481 PARMIGIANO REGGIANO, EUTM 017942425 PARMIGIANO REGGIANO, GIP PDO-IT-0016 Parmigiano Reggiano, EUTM 012053369/EM PARMIGIANO REGGIANO CONSORZIO TUTELA</t>
   </si>
   <si>
     <t>FAVERO ELECTRONICS SRL</t>
   </si>
   <si>
     <t>velosipēdu datori, velosipēdu pedāļi</t>
   </si>
   <si>
     <t>EUTM 013055033/EM 1664 - sixteensixtyfour, EUTM 018685684/EM Kronenbourg 1664 BLANC, EUTM 018683108/EM 1664 BLANC, EUTM 019016525/EM 1664 , EUTM 018967049/EM 1664,ITM 1788958/WO 1664 Kronenbourg BLANC, EUTM 018967154/EM 1664, ITM 1749320/WO Kronenbourg 1664</t>
   </si>
   <si>
     <t>BRASSERIES KRONENBOURG</t>
   </si>
   <si>
     <t>alus</t>
   </si>
   <si>
-    <t xml:space="preserve">EUTM 0989696 GC, EUTM	000567511MARCIANO
-[...2 lines deleted...]
-  <si>
     <t>Guess?, Inc.</t>
   </si>
   <si>
     <t>EUTM 007180748 RAINBOW BRITE, EUTM 005376561 hoops&amp; yoyo
 EUTM 006609887 HALLMARK, EUTM 000193326 HALLMARK</t>
   </si>
   <si>
     <t xml:space="preserve">
 EUTM 008878779 AIR WICK,  EUTM 004526703 AIR WICK, EUTM 007442775 FRESHMATIC,TM 003624533  FRESHMATIC, EUTM 001150531 AIR WICK 
 </t>
   </si>
   <si>
     <t>EUTM 015538572/EM NATURALLY ACTIVE RETREATS,EUTM 018701620/EM LIZ EARLE SMOOTH &amp; GLOW, EUTM 018836316/EM LIZ EARLE ORANGE FLOWER,EUTM	008765273/EMLIZ EARLE EYEBRIGHT
 EUTM	015538606/EM THE HOUSE OF LIZ EARLE	EUTM 005967294/ EM LIZ EARLE, EUTM 005967831/EM LIZ EARLE CLEANSE &amp; POLISH HOT CLOTH CLEANSER, EUTM008366718/EMLIZ EARLE SUPERSKIN
 EUTM	008367211/EM LIZ EARLE CLEANSE &amp; POLISH, EUTM 005967864/EM</t>
   </si>
   <si>
     <t>LIZ EARLE BEAUTY CO LTD</t>
   </si>
   <si>
     <t>kosmētika, skaistumkopšanas balzami krēmi,  smaržas sejas mitrinātāji skaistumkopšanas serumi u.c.</t>
   </si>
   <si>
     <t>matu veidošanas ierīces</t>
   </si>
@@ -8554,54 +8396,50 @@
     <t>DIAGEO IRELAND</t>
   </si>
   <si>
     <t>EUTM 015094956/EM IF IT CARRIES THE NAME CARHARTT ITS PERFORMANCE WILL BE LEGENDARY, EUTM 017939287/EM OUTWORK THE WATER 24 CARHARTT 7, EUTM 011921814/EM CARHARTT. OUTWORK THEM ALL., EUTM 017917547/EM C CARHARTT COMPANY GEAR, EUTM 017936822/EM CARHARTT FOR WORKERS, EUTM 011053981/EM carhartt FORCE C, EUTM 014686109/EM CARHARTT FORCE, EUTM 015601412/EM CARHARTT WIP, EUTM 015268881/EM carhartt protective, EUTM 000036749/EM CARHARTT	
 EUTM 007283799/EM carhartt, EUTM 006402754/EM Carhartt, EUTM 000037861/EM carhartt, EUTM 014522577/EM CARHARTT, EUTM 007283807/EM carhartt, ITM 1265545/WO CARHARTT WORK IN PROGRESS, ITM 1085010/WO CARHARTT - WORK IN PROGRESS</t>
   </si>
   <si>
     <t>CARHARTT B.V.</t>
   </si>
   <si>
     <t>EUTM 0925002 BY MALENE BIRGER</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1241086BROW TASTIC, EUTM 016119241 INSTA FIX &amp; MATTE	
 EUTM 005538665 M MANHATTAN, EUTM 000213116 Manhattan	
 EUTM 005259536J OOP! GO, EUTM 007178478 JOOP! THRILL, EUTM 018355836 Chloé, EUTM002950780COTY, EUTM 000117580 CK ONE
 EUTM 000117465 CK, EUTM 003683661 CHLOE, EUTM 004393741 ck one
 EUTM 009513111 C BY CHLOE, EUTM 017059775 BOURJOIS ROUGE FABULEUX, EUTM 016736563 BOURJOIS HEALTHY MIX, EUTM 015999576 BOURJOIS VOLUME REVEAL, EUTM 016120123 BOURJOIS MIRACULOUS CONTOUR, EUTM 010813781 bruno banani NOT FOR EVERYBODY, EUTM 004365871 bb, EUTM 000882571 bruno banani	
 ITM 1082990A MAZING GRACE, EUTM  002736155 PHILOSOPHY	
 EUTM 004383535 bVERA WANG PRINCESS, EUTMb013118881bPURE TIFFANY, EUTMb000174805bSALLY HANSEN, EUTM 001278787bVERA WANGEUTM  008136103 VOLCANO, ITM  1241086 BROW` TASTIC, EUTM  016119241 INSTA FIX &amp; MATTE, EUTM  1279753 VOLUME SHAKE, EUTM  005538665 M MANHATTAN, EUTM  000213116 MANHATTAN, EUTM  005259536 JOOP! GO, EUTM  007178478 JOOP! THRILL, EUTM  008808776  FREIGEIST, EUTM  000117580 CK ONE, EUTM  000117465  CK, EUTM  003683661 CHLOE, EUTM  004393741   ck one, EUTM  003463742  JIL SANDER PURE, EUTM  002583698 NIKOS, EUTM  009513111 C BY CHLOE, ITM  1191846  ROSABOTANICA BALENCIAGA PARIS, ITM  1146029 FLORABOTANICA BALENCIAGA PARIS, EUTM  002024487 PRELUDE, EUTM  000735944 CRISTOBAL, EUTM  012783296  B., BALENCIAGA PARIS, EUTM  017059775 BOURJOIS ROUGE FABULEUX, EUTM  016736563  BOURJOIS HEALTHY MIX, EUTM  015999576  BOURJOIS VOLUME REVEAL, EUTM  016120123 BOURJOIS IRACULOUS CONTOUR, EUTM  010813781BRUNO BANANI NOT FOR EVERYBODY, EUTM  004365871 BB, EUTM  000882571 BRUNO BANANI, EUTM  009937699 JUSTCAVALLI, EUTM  008779639  CAVALLI, EUTM  008779662 RCC, EUTM  000752196 ROBERTO CAVALLI, EUTM  017416141  93075244  BB, EUTM  008360802  93075242  BALENCIAGA, EUTM  0946853  91059780  SECRET OBSESSION, EUTM  1015736  91059779  ckfree, EUTM  1102290  91059778  CK ONE SHOCK, EUTM  1114622 CALVIN KLEIN SHEER BEAUTY, EUTM  006189583 INTENSE EUPHORIA, EUTM  004087276 JOOP! JUMP, EUTM  000135517   NIGHTFLIGHT, EUTM  010029437  MARC JACOBS BANG, EUTM  005925532  DAISY MARC JACOBS, EUTM  000481465  MARC JACOBS, EUTM  000079707  CALVIN KLEIN, EUTM  000117515  CK BE, EUTM  009717761 SEE BY CHLOE, EUTM  009021726 LOVE, Chloé, EUTM  003636768 SCULPTURE, EUTM  012210555 RIMMEL </t>
   </si>
   <si>
     <t>EUTM 004775862 RAW</t>
   </si>
   <si>
-    <t xml:space="preserve">ICD D224409-0003/WO, ICD D224409-0001/WO, EUTM 506873 Samsung, EUTM 1877901 Samsung, EUTM 8429731 Samsung
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve">                                                                                                                                     EUTM 000318261/EM BEOLINK, EUTM 000318071 B&amp;O, EUTM 000317073 BEOSOUND, EUTM 010445591 Beoplay, EUTM 10401529 B&amp;O Play, EUTM000781666 B &amp; O, EUTM 00318261 Beolink, EUTM 000318113 BANG &amp; OLUFSEN 
 </t>
   </si>
   <si>
     <t>BANG &amp; OLUFSEN OPERATIONS A/S</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 012276473/EM Calgon, EUTM 005560479 CALGON, EUTM 011825395  </t>
   </si>
   <si>
     <t>Viacom Overseas Holdings C.V.</t>
   </si>
   <si>
     <t>EUTM0 03785706/EM C.P. COMPANY,EUTM 017756875/EM #eyesonthecity
 EUTM 012395621/EM C.P. COMPANY, EUTM 003785731/EM C.P. COMPANY, EUTM 018357340/EM,EUTM 018716651/EM C.P. COMPANY
 EUTM 018662358/EM,  EUTM 018676477/EM	. ITM 928957/WO C.P. COMPANY</t>
   </si>
   <si>
     <t>TRISTATE INTERNATIONAL SA</t>
   </si>
   <si>
     <t xml:space="preserve">kosmētika, smaržas, zobu pastas,matu losjoni, brilles, saulesbrilles un to piederumi, pulksteņi un hronometriskie instrumenti, apģērbi, apavi, galvassegas, somas, jostas, rotaļlietas u.c. </t>
   </si>
   <si>
     <t>ITM 911859 CHORUS, ITM 11657 GEWISS, ITM 000911653 Chorus</t>
@@ -8832,54 +8670,50 @@
     <t>EUTM 018055571/EM POP MART,EUTM 018240153/EM POP MART, NCPR 国作登字-2024-F-00271423	THE MONSTERS - HAVE A SEAT	
 NCPR VA0002424793 HAVE A SEAT BAG,NCPR VA0002448371 LABUBU - BIG INTO ENERGY, NCPR VA0002448155 The Monsters - Angel in Clouds
 NCPR VA0002452115 The Monsters - Lazy Yoga - Little bird,ITM 1822633/WO THEMONSTERS</t>
   </si>
   <si>
     <t>EUTM 018055571/EM POP MART, EUTM 018240153/EM POP MART, ITM1822633/WO THEMONSTERS</t>
   </si>
   <si>
     <t>EUTM 009060765 TOMTOM, EUTM 007072689 TOMTOM, ITM 969888 TOMTOM, ITM 969889 nawm, ITM 969890</t>
   </si>
   <si>
     <t>Tom Tom International B.V.</t>
   </si>
   <si>
     <t>navigācijas sistēmas, sporta pulksteņi u.c.</t>
   </si>
   <si>
     <t>MARGIELA</t>
   </si>
   <si>
     <t>ITM 1700479 BRITA, ITM 1071048 BRITA, EUTM 018314784 BRITA
 ICD DM/089 611, EUTM 015403892 MAXTRA+, EUTM 01867516 4MAXTRA Pro, ITM 840889 Maxtra</t>
   </si>
   <si>
     <t>BRITA SE</t>
-  </si>
-[...2 lines deleted...]
-dzērienu ražošanas mašīnas un saistītās iekārtas; elektriskās mašīnas un aparāti gāzētu dzērienu ražošanai, elektromehāniskās ierīces karsta, vārīta un atdzesēta ūdens un/vai dzērienu pagatavošanai un izsniegšanai un saistītās iekārtas, tostarp dozēšanas automāti, dzērienu tirdzniecības automāti, dozēšanas automāti, tirdzniecības un preču tirdzniecības automāti, trauku mazgājamās mašīnas un to piederumi, kārtridži u.c.</t>
   </si>
   <si>
     <t>EUTM 000456822Nomination,  ITM1069273 Nomination, ITM0769289 Nomination</t>
   </si>
   <si>
     <t>NOMINATION di Antonio e Paolo Gensi</t>
   </si>
   <si>
     <t>smaržas, saliekamo dārgakmeņu līnija u.c.</t>
   </si>
   <si>
     <t>REUD 009160112-0003/EM, EUTM 010414035/EM, EUTM 012645313/EM EUTM 016290629/EM  S, EUTM 017582321/EM S, EUTM 017940153/EM S
 EUTM 018026015/EM S, EUTM 018545076/EM, EUTM 018642077/EM ARCH FIT, EUTM 018642092/EM S, EUTM 018983500/EM, EUTM 005546981/EM S, EUTM 018983483/EM, EUTM 004307691/EM SKECHERS
 EUTM 018941075/EM, ITM 1636081/WO SKECHERS SLIP-INS, ITM 1724820/WO S, ITM 1773973/WO S, REUD 001037329-0001/EM, REUD 015046534-0001/EM, REUD 015026477-0002/EM,REUD 015010809-0008/EM
 REUD 001043475-0001/EM, REUD 015036928-0001/EM, EUTM 003867579/ EM S, EUTM 009147042/EM  S, REUD 015031911-0001/EM, REUD 009141880-0001/EM, REUD 009160112-0001/EM</t>
   </si>
   <si>
     <t>SKECHERS USA BENELUX B.V.</t>
   </si>
   <si>
     <t>EUTM 017915432/EM KAZAR STUDIO, EUTM 018588687/EM kazar
 EUTM 018588685/EM</t>
   </si>
   <si>
     <t>KAZAR GROUP SPÓŁKA AKCYJNA</t>
@@ -9470,83 +9304,76 @@
 ITM  1026684 G BY GUESS, ITM  1028222  GUESS, ITM  1034778  G BY GUESS, EUTM  001914852 G BRAND, ITM  1086568 GUESS, ITM  1083509  GUESS BY MARCIANO, EUTM  002569069  GUESS BY MARCIANO 
 ITM  1088676 GUESS?, EUTM  001942598  G, EUTM  005538012 (Trade mark without text), ITM  1088677G BY GUESS, EUTM  003111283 Gc, ITM  1154951  Guess?, ITM  1154952   Guess?, ITM  1089696  GUESS, ITM  1143776  (Trade mark without text), ITM  1089695(Trade mark without text)  
 EUTM  000135624 GUESS?, EUTM  000135376  ?  
 </t>
   </si>
   <si>
     <t>Guess? IP Holder L.P.</t>
   </si>
   <si>
     <t>pulksteņi, brilles, saulesbrilles, apģērbi, ādas izstrādājumi u.c.</t>
   </si>
   <si>
     <t>REUD 015091217-0002/EM, REUD 015091217-0001/EM</t>
   </si>
   <si>
     <t>WD Construct</t>
   </si>
   <si>
     <t>galdniecība, furnitūra un mēbeļu izgatavošana</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 015755549/EM HUDABEAUTY, EUTM 016781221/EM #FAUXFILTER,EUTM 017040825/EM THE OVERACHIEVER CONCEALER
 EUTM 017866725/EM EASY BAKE, EUTM 017868806/EM RESTING BOSS FACE, EUTM 017868808/EM MVBEUTM 017941694, EUTM 017917768 POWER BULLET, EUTM 18055344, EUTM 017868808, EUTM 018063415, EUTM 18054723, EUTM 017866725, REUD 004515294-0004 Make up applicators, EUTM 018025046,REUD 004515294-0003 Make up applicators, EUTM 018045921, EUTM 017898323,REUD 004515294-0002Make up applicators, EUTM18102831 LIFE LINER, EUTM 018045924 N.Y.M.P.H., EUTM 018057025, EUTM 015755549 HUDABEAUTY, EUTM 016781221 FAUXFILTER, REUD 004515294-0001 Make up applicators, EUTM 017040825 THE OVERACHIEVER, EUTM 017997771 STICKY TACK </t>
   </si>
   <si>
-    <t>Huda Beauty Limited</t>
-[...1 lines deleted...]
-  <si>
     <t>kosmētika u.c.</t>
   </si>
   <si>
     <t>EUTM 015091242/EM BRUNO BARBIERI</t>
   </si>
   <si>
     <t>BARBIERI BRUNO - CHEF</t>
   </si>
   <si>
     <t>alumīnija virtuves piederumi, virtuves ierīces, nepiedegoši pārklājumi krāsu veidā</t>
   </si>
   <si>
     <t xml:space="preserve">REUD 007988662-0003, REUD 006565917-0001, REUD006565917- 0003, EUTM  003219037 Le Pliage, EUTM  000731919 Longchamp, EUTM  000484170 Longchamp, ITM  1007348, REUD 000033626-0002, EUTM  016472417, REUD  000033626-0017, EUTM  14461958 Longchamp, EUTM  13928528  </t>
   </si>
   <si>
     <t>EUTM 009064684/EM XHEKPON</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 009775561 UNCLE BEN'S PERFECT EVERY TIME, EUTM 009722737 UNCLE BEN'S PERFECT EVERY TIME, EUTM 012653887  HAVE A RICE DAY, EUTM 011082021 UNCLE BEN'S SIGNATURE, EUTM 010849032
 EUTM 000001496 UNCLE BEN'S, EUTM 000001298 UNCLE BEN'S, EUTM 006756142, EUTM 001943604  UNLCE BEN'S, EUTM 009615519 BEGIN WITH BEN, EUTM 009775677 UNLCE BEN'S PERFECT EVERY TIME 
 EUTM 010072619, EUTM 002616175 10000004 UNCLE BEN'S PERFECT ANY TIME, REUD 1263248-0003,  REUD 1263248-0002,  REUD 1263248-0001,  REUD 1284285-0001, REUD 1284285-0002, REUD 1284285-0003,  REUD 1284285-0004, REUD 1284285-0005, REUD 2030015-0007, REUD 2030015-0008,  REUD 2030015-0005, REUD 2030015-0006,  REUD 2030015-0003, REUD 2030015-0004, REUD 2030015-0001,  REUD 2030015-0002,  REUD 2035766-0003,  REUD 2035766-0004,  REUD 2035766-0002,  REUD 2035766-0001,  REUD 2035766-0007,  REUD 2035766-0005,  REUD 1264329-0001 10000024 UNCLE BENS,  REUD 2035766-0006, EUTM 001253491  Trade mark without text, EUTM 002129179 10000005 UNCLE BEN'S </t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1307481 i5, EUTM 018898983 BMW Park	, ITM 1721016 iX9, ITM 1721017 iX8, ITM 1721015 iX7, ITM 1721014 iX6, ITM 1722227 iX5	
 EUTM 000653881 MINI COOPER ITM 1339740 MINI, REUD 002707240-0001, ITM 945064, EUTM 016244378, ITM 1238653 MINI, ITM 1241163, EUTM 003149325, ITM 1374845, ITM 1362589, ITM 1356117, ITM 1349847, ITM 1349846, EUTM 00497453 MINI, EUTM 000091835 BMW, EUTM 000143909 MINI, EUTM 003145034 MINI, EUTM 000302406 MINI, EUTM 004319844 M, REUD 000775747-0001, REUD 000304274-0006, EUTM 000091884  BMW, EUTM 003145067 91087800 MINI, EUTM 000653881 MINI COOPER, ITM 1354464, EUTM 014015143  BMW, ITM 1325739 93073642 iPerformance, REUD 002144352-0001, REUD 002205575-0012, REUD 002323766-0001, REUD 002205575-0005,REUD 002156554-0010,REUD 001908807-0002,REUD 001846346-0004, REUD 001772922-0009, REUD 001744640-0004,REUD 001693599-0001, REUD 001655861-0003, REUD 001636978-0014, REUD 001636978-0011,REUD 000936281-0002,REUD 001754979-0001, ITM 972752  JOHN COOPER WORKS, ITM 1083779, ITM 1000463 93055468 M, REUD 002460402-0009,REUD 001714668-0002, REUD 002015602-0003, ITM 1364755, ITM 1352556, ITM 1375115
  </t>
-  </si>
-[...2 lines deleted...]
-</t>
   </si>
   <si>
     <t xml:space="preserve">REUD 001832494-0001/EM, REUD 001832494-0001/EM, REUD 001832494- 0002/EM, REUD 001832494-0002/EM	</t>
   </si>
   <si>
     <t>nemetāliski drenāžas kanāli</t>
   </si>
   <si>
     <t xml:space="preserve">REUD 005200524-0001/EM	</t>
   </si>
   <si>
     <t>skalošanas ierīce</t>
   </si>
   <si>
     <t>ITM 1534328 KAWS, ITM 1532879 XX</t>
   </si>
   <si>
     <t>KAWS INC</t>
   </si>
   <si>
     <t>EUTM 017898140/EM RUNBOTT, EUTM 018953725/EM, REUD 015057634-0001/EM, REUD 015038491-0002/EM,REUD 015038491-0001/EM
 ICD D247216-0001/WO</t>
   </si>
   <si>
     <t>KINETICO SPAIN, S.L.U</t>
@@ -9955,115 +9782,100 @@
     <t xml:space="preserve">REDU001564238 - 0001,REDU 001116065 - 0001, EUTM 009179987, EUTM 009706516TWIX PAUSE LIKE YOU MEAN IT, EUTM 010728327LEFT TWIX. RIGHT TWIX. PICK A SIDE, EUTM 010900074LINKES TWIX. RECHTES TWIX. PROBIER SIE BEIDE UND ENTSCHEIDE DICH!, EUTM 011067535TWIX GOûTEZ LES DEUX. FAITES VOTRE CHOIX, EUTM 011839636LINKER TWIX RECHTER TWIX, EUTM 011839586LINKER TWIX, RECHTER TWIX, WELKE KIES JIJ?, EUTM 012249504TWIX ENJOY THEM BOTH, EUTM 012252524ENJOY THEM BOTH, REDU 001072359 - 0001, REDU 001130165 - 0001, REDU 001116065 - 0002, REDU 001564238 - 0002, EUTM 000128371TWIX, EUTM 006311518TWIX FINO, EUTM 006954333, EUTM 008275224, EUTM 000001347TWIX, EUTM 008411845TWIX, EUTM 001258086TWIX TOP, EUTM 001513365TWIX STIX, EUTM 009070889, EUTM 009181835 
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 007543151 SHEBA,  EUTM 009781279, EUTM 010465433, EUTM 010465491, EUTM 010825289 SHEBA FOLLOW YOUR PASSION, EUTM 010864701 SHEBA FINESSE, REDU 000181219 - 0001, REDU 000181219 - 0002, REDU 000181219 - 0004, REDU 000181219 - 0007,  REDU 000179379 - 0069, REDU 000179379 - 0092, EUTM 016130692 Sheba, REDU 003806066-0001, REDU 002932384-0001, EUTM 010864701 SHEBA FINESSE, REDU 002932384-0012 
 REDU 000179379-0092, REDU 002932384-0002, REDU 002932384-0011, EUTM 016130676  Sheba, EUTM 015377534 SHEBA PERFECT PORTIONS, EUTM 017661539 SHEBA CRAFT COLLECTION, EUTM 017961731 SHEBA CREAMY SNACKS, REDU 000181219-0001 
 </t>
   </si>
   <si>
     <t xml:space="preserve">REDU 001790973-0001, EUTM 008 846 834, EUTM 006292668, EUTM 006292668 BABYZEN, EUTM 009857061 YOYO 
 </t>
   </si>
   <si>
     <t xml:space="preserve">REDU 003712959-0016, REDU 003712959-0025, REDU 003712959-0026, REDU 003712959-0027, REDU 003712959-0028, REDU 003712959-0029, REDU 003712959-0009, REDU 001291066-0001, REDU 002012336-0003, EUTM 001541739, EUTM 001834373, REDU 003712959-0024, EUTM 010530558 M&amp;M'S IT DOESN'T GET BETTER THAN THE ORIGINAL, EUTM 010530483  M&amp;M'S NOTHING FANCY, JUST THE FACTS, EUTM 010530509  M&amp;M'S THE BIGGEST THING TO HAPPEN TO MILK, CHOCOLATE, EUTM 010722411 10000027 MS. BROWN, EUTM 010749191, EUTM 002744639 RED, EUTM 002743706 YELLOW, EUTM 012437885 MY M&amp;M'S, EUTM 003849148, EUTM 003853298, EUTM 003849023, EUTM 003853281, EUTM 003849122, EUTM 003849056, EUTM 011455731 M&amp;M'S, EUTM 001837384, EUTM 001838689, EUTM 009858151 NEVER LET 'EM SEE YOU MELT, EUTM 010065027 M&amp;M'S INTENSE, EUTM 002443232 M&amp;M'S, EUTM 000001446 M&amp;M'S, EUTM 005422142, EUTM 005422332 
 EUTM 005555164, EUTM 005555156, EUTM 001838713, EUTM 000656223 10000039 M&amp;M'S, EUTM 008749673 M&amp;M'S, EUTM 008504649, EUTM 008504615, REDU 003712959-0004, REDU 003712959-0005, REDU 003712959- 0007, REDU 003712959-0011, REDU 003712959-0012, REDU 003712959-0013, REDU 003712959-0015, REDU 003712959-0017 
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM012348876, EUTM 008915415,  EUTM 009165821, EUTM 009165747, EUTM 009583998 GALAXY MELT INTO, EUTM 010172344 GALAXY FLUTES, EUTM 002692622 GALAXY, EUTM 003527975, REDU 001160519 - 0001, REDU 001160519 - 0002,  EUTM 003527942, EUTM 012348504, EUTM 012348652, EUTM 012380994, EUTM 012348694, EUTM 012348827, REDU 000170741 - 0005, REDU 000748421 - 0004, REDU 000748421 - 0005, REDU 0007 48421 - 0006, REDU 000748421 - 0007, REDU 000748421 - 0008, REDU 0007484 21 - 0009, REDU 000748421 - 0010, REDU 000170741 - 0001, REDU 000170741 - 0002, REDU 000545173 - 0001, REDU 000545173 - 0002, REDU 000545173 - 0003, REDU 000545173 - 0004, REDU 000545173 - 0005, REDU 000545173 - 0006, REDU 001296974 - 0001, REDU 001256028 - 0001, REDU 0001291066 - 0002, REDU 0001 291066 - 0003, REDU 002012757 - 0002, REDU 002227215 - 0001, REDU 00222 7215 - 0002, REDU 000170741 - 0004, REDU 000170741 - 0006, REDU 000170741 - 0007, REDU 000170741 - 0008, REDU 000748421 - 0001, REDU 000748421 - 0002, REDU 000748421 - 0003, REDU 000748421 - 0012, REDU 000748421 - 0013, REDU 000748421 - 0011, REDU 000748421 - 0014, EUTM000001701 DOVE, EUTM 001010669 DOVE PROMISES, EUTM 008797565GALAXY BUBBLES, EUTM 008915365 Galaxy Minstrels, EUTM 008915415 Galaxy Ripple, REDU 000170 741-0001,  EUTM 001010669 DOVE PROMISES
 </t>
   </si>
   <si>
     <t>EUTM 016950537 DRY AGER BUILT FOR BEEF EST. 2014, REDU 004412138-0013, REDU 004412138-0012, REDU 004412138-0009, REDU 001462204-0001, REDU 004412138-0004, REDU 4412138-0001, REDU 004412138-0007</t>
   </si>
   <si>
-    <t xml:space="preserve">REDU 002386763-0001, REDU 002587402-0004, REDU 002197442-0001 
-[...6 lines deleted...]
-  <si>
     <t xml:space="preserve">EUTM 000372458, REDU 002028399-0015, REDU 002028399-0014 93026226, REDU 002028399-0013 93026224, REDU 002028399-0012 93026222, REDU 002028399-0011 93026220, REDU 002028399-0010 93026218, REDU 002028399-0009 93026216, REDU 002028399-0008 93026214, REDU 002028399-0007, REDU 002028399-0006, REDU 002028399-0005, REDU 002028399-0004, REDU 002028399-0003,         REDU 002028399-0002, REDU 002028399-0001, REDU 000899083-0001, EUTM 010427979, EUTM 010427987, EUTM 000472506  
  </t>
-  </si>
-[...2 lines deleted...]
-</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 3251956/Gavi, EUTM 3877611/Gavilast,  EUTM4784906 /Gav, EUTM 4571626/Gav, EUTM 3947728/Cool, EUTM 3251972/ Gavis, REDU 000203310/Project Cooler Tablet, REDU 000552021-0001/Project Dada - Bi-Layer Tablet, REDU 000552021-0002/Project Dada -Bi-Layer tablet, REDU 000236971-0001/Project Saloon: Pill Container/Dispenser (Gaviscon/Lemsip, REDU 000236971-0002/Project Saloon: Pill Container/Dispenser (Gaviscon/Lemsip, REDU 000236971-0003/Project Saloon: Pill Container/Dispenser (Gaviscon/Lemsip 
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM15138894PUMA.EVO, REDU 2773234-0001, REDU 2773200-0001, REDU 588702-0007, REDU 588702-0004, REDU 588702-0003, REDU 588702-0001, ICD DM/084357 93049324, ICD DM/084216, REDU 2579631-0001, EUTM 012697066, REDU 210323-0015, REDU 210323-0012, REDU 3109883-0003, REDU 3109883-0002, REDU 3109883-0001, REDU 1286116-0006, REDU 1286116-0005, REDU 1286116-0004,REDU 1286116-0003, REDU 1286116-0002, REDU 1286116-0001 93049296, EUTM 012579711, EUTM 012579702, EUTM 012579728 93049290 PUMA, EUTM 12579694PUMA, EUTM 8461469, EUTM 3513694, EUTM 013199666 
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 008785651 LE MALE TERRIBLE (semi-figurative), EUTM 9038704 NINA (Verbale), EUTM 9291485 VICTORY, EUTM 9299942 VICTORY PACO RABANNE, EUTM 9468901 INVICTUS PACO RABANNE, EUTM 9505751 PACO RABANNE (Verbale), EUTM 9625682	 INVICTUS, EUTM 10409051 MADEMOISELLE RICCI (Verbale), EUTM 10643393 MADEMOISELLE RICCI, EUTM 10696839 LE BEAU MALE, EUTM10757128 Le Male, EUTM  JPG, EUTM 10665271 Jean Paul Gaultier, EUTM 2765246 JPG, EUTM 3944592 Jean Paul Gaultier, EUTM 8243826 Gaultier, EUTM 11172442 NINA L'EAU, REDU 192356 FLACON LOVE IN PARIS NINA RICCI, REDU 000324553 FLACON NINA NINA RICCI [NR5], REDU 820600-0001 BOTTLE (1 MILLION), REDU 870126 BOTTLE Colour 1 MILLION, REDU 1643909 ENVASE PR7F LADY MILLION (FINAL), REDU 2081521 ENVASE PR9 INVICTUS (FINAL), REDU 2443671-0001ENVASE L'EXTASE, REDU 3307461 ENVASE PURE XS, REDU 3833920-0001 ENVASE OLYMPÉA 2018, EUTM 018144767 PHANTOM PACO RABANNE, EUTM 018310792 LADY MILLION FABULOUS, EUTM 018310790 AIR METAL, EUTM 018324639 OLYMPÉA BLOSSOM, EUTM 018348265 MAJOR ME PACO RABANNE, EUTM 011327848 LA BELLE DE GAULTIER, EUTM 14055727 NINA APPLE (OUTER PACK), REDU 820600-0002 BOTTLE (1 MILLION), REDU 2443671- 0002 ENVASE L'EXTASE, REDU 2443671-0003 ENVASE L'EXTASE, EUTM 018063220 Jean Paul Gaultier "La Belle", EUTM 1938596 PREMIER JOUR (Verbale), EUTM 2412385 ULTRAVIOLET MAN paco rabanne (3D) (Figurative), EUTM 4378451 BLACK XS, EUTM 4365078 L'AIR DU TEMPS NINA RICCI, EUTM 5043021 FLACON NR5 (couleur framboise) (Tridimensionnelle), EUTM 5312459 NINA NINA RICCI (stylisée), EUTM 5338868 NINA NINA RICCI (face principale étui NR5) (Couleurs), EUTM 5400486 BLACK XS, EUTM  5420501 NR (logo) (Semi-figurative), EUTM 5682141 1 MILLION
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 018160240 BRYGGA, EUTM5973698 NovaLite, EUTM 3387719 ComforTex, ITM 1009454 MAVIG, ITM1009455MAVIG,  REDU  3048198-0004, REDU 3048198 -0003, REDU 3048198-0002, REDU 3048198-0001, REDU 2677617-0003, REDU 2677617-0002, REDU 2677617-0001, REDU 2633503-0002, REDU 2633503-0001, REDU 3074939-0004, REDU 3074939-0003, REDU 3074939-0002 , REDU 3074939-0001, REDU 3013457-0006, REDU 3013457-0005, REDU 3013457-0004, REDU 3013457-0003, REDU 3013457-0002, REDU 3013457-0001, REDU 2484469-0002, REDU 2484469-0001, REDU 2201202-0005, REDU 2201202-0004, REDU 2201202‐0003, REDU 2201202‐0002, REDU 2201202-0001, REDU 1004550-0002, REDU 1004550-0001 
  </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 11569696ASPIRO,EUTM 015460264TEELO, EUTM009084311 VICTO, EUTM009084377OCTO, EUTM 010778322OWALO, EUTM 009084427SECTO  REDU 001805797-0001, REDU 001805797-0002, REDU 001805797-0003, REDU 002098798-0001, REDU 002098798-0002, REDU 002614636-0001 
  </t>
   </si>
   <si>
     <t xml:space="preserve"> 
 EUTM 016442824/EM HUBLOT, ITM	1590882/WO H HUBLOT
 REDU 000952841-0003/EM, REDU 000952841-0001/EM, ICD D075168- 0004/WO, ICD D082508-0001/WO, ICD D082508-0002/WO, ICD D082508-0005/WO,ICD D082508-0004/WO, ICD D082508-0003/WO, ITM 1089825 KEY OF TIME , ITM 1258485 H HUBLOT BOUTIQUE EXCLUSIVE, ITM 1006223 H, ITM 1018417 KING POWER, ITM 1047327H, ITM 108982 6oceanographic, ITM 1128346 Magic Gold, EUTM 008273906 BLACK MAGIC, ITM 12690012 FIRMAMENT, ITM 1273313 H HUBLOT CLASSIC FUSION, ITM 1018417 King Power , EUTM 16660185, EUTM 016442824 HUBLOT</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                      REDU 003029222-0001, CTM 012664009 93062536 HURRICANE, REDU 003124502-0004 93062534, REDU 003124502-0003 93062532, REDU 003124502-0002 93062530, REDU 003124502-0001 93062528, REDU 002854935-0001</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                 
 REDU  001931213-0003, EUTM  002226306  91089752  Genius, EUTM  008804494 Salad Chef, REDU  001631847-0003, REDU  001631847-0004  
 REDU  001631847-0006, REDU  001631847-0007, REDU  001631847-0008  
 REDU  001631847-0009, REDU  001631847-0010, REDU  001931213-0009  
 REDU  001931213-0008, REDU  001931213-0007, REDU  001931213-0006  
 REDU  001931213-0005, REDU  001931213-0004  
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 013435532 AIGLE, EUTM 17141029 MACADAMES, EUTM 011714136, EUTM 013121553, EUTM 011824571, EUTM 015713761, REDU 001979113-0001, REDU 005265857-0001 Bottes, REDU 005265873-0001 Bottes
 </t>
   </si>
   <si>
     <t xml:space="preserve">REDU008707525-0005MOLD CLOSED shoes, REDU008707525-0004LADY SOCK shoes, REDU008707525-0002LADY AFTERHOUR shoes, REDU008707 525-0001Talon LADY, REDU008754386-0002WAIST BAG, REDU008756266- 0001LINDSAY BAG (chain), REDU008754386-0001LINDSAY BAG (strap)	
 EUTM1497643Nawm, REDU 001203830-0001,REDU 003379833-0001, REDU 001203830-0001, ICD 100149, REDU 007721808-0001, REDU 008186043-0001, REDU 001262828-0002, REDU 008186043-0002, REDU 008186043-0003, REDU 002512152-0001, REDU 002513085-0001, REDU 007439385-0001, REDU 007439385-0002, REDU 007439385-0003, REDU 008186605-0001, EUTM 011865805Balenciaga, EUTM 006257042 BB, REDU 007722715-0001, EUTM 017416141 BB, EUTM 001048370 BB, ICD 100179, ICD 100180, REDU 006272498-0001, REDU 006272852-0001, ICD 103381, REDU 006272852-0002, EUTM 1497643 Nawm, REDU 007008057-0001, REDU 005945631-0001, ICD 103372, REDU 007009402- 0001, REDU 006935219-0001, REDU 001262836-0001			
 </t>
   </si>
   <si>
-    <t xml:space="preserve">EUTM 009844127/EM LOUIS VUITTON PARIS, EUTM 000311985 figurative, REDU 000084223-0002 Symboles graphiques, REDU 002424671-0001 Montres, REDU 000084223-0001, Symboles graphiques, REDU 003171230-0001 Valises, REDU 003799436-0001 Lunettes, EUTM 008466179 TURBULENCES, EUTM 016174815 LOUIS VUITTON, REDU 006578274-0001 Souliers, EUTM 014272496  V, REDU 002516708-0002 Maroquinerie (Ornementation pour -), Logos, REDU004678233-0001 Souliers, ITM 1127688 LV, REDU006578274-0003 Souliers REDU 004761401-0001 Chaussures, REDU 003463132-0001	Sacs [emballages], REDU 004157527-0001 Montres, REDU 000463799-0001 Montres, REDU 000463799-0002, REDU 000463799-0003 Montres, REDU 000463799-0004 Montres, ITM 1369936 Marque figurative (cf visuel dans la liste des droits), ITM 1369935 Marque figurative (cf visuel dans la liste des droits), EUTM 15214703 HEURES D'ABSENCE, EUTM 14901367 JE, TU, IL,  EUTM 17471038  LE JOUR SE LEVE, EUTM 15722051 LES FONTAINES PARFUMEES, EUTM 16993586  L'IMMENSITE, EUTM 6587844 LOUIS VUITTON TRUNKS &amp; BAGS (marque figurative : cf visuel dans la liste des droits), ITM 1411805 LV (marque figurative : cf visuel dans la liste des droits), EUTM 13369236  LV (marque figurative : cf visuel dans la liste des droits), ITM 1404143 LV (marque figurative : cf visuel dans la liste des droits), ITM 1472919 LVM (marque figurative : cf visuel dans la liste des droits), ITM 1259454 MATIERE NOIRE, EUTM 14902688 MILLE FEUX ITM 1285283 VVV (marque figurative : cf visuel dans la liste des droits), REDU003025154-0001 Sacs à dos, REDU005241577-0001 Sacs, REDU 002695858- 0001 Sac à main, REDU 007421698-0001 Housses de sacs de couchage, Sacs, REDU 002643429-0001 Sacs à main, REDU 002499467-0001 Sacs à main, REDU005518 222- 0001, EUTM 001172857/EM LOUIS VUITTON, EUTM 000015610/EM LOUIS VUITTON, EUTM 000015628/EM LV, EUTM 000015602/EM LV, EUTM 009844391/EM LV, EUTM 003958428/EM, EUTM 003958394/EM	</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">                                                                                                                                                                                                                     REDU 002573956-0002, EUTM 013333091 Nicer Dicer Magic Cube</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 005835550-0001 Platten, REDU 005626744-0007 Platten, REDU 005626744-0006 Platten, REDU 005626744-0005 Platten, REDU 0056 26744-0004 Platten, REDU 005626744-0003 Platten, REDU 005626744- 0002 Platten, REDU005626744-0001Platten, REDU 005246345-0004 Platten, REDU 005246345- 0003 Platten, REDU 005246345-0002 Platten, REDU 005246345-0001 Platten, REDU 005241593-0006 Platten, REDU 005241593-0004 Platten, REDU 005241593-0002 Platten, REDU 005241593-0001 Platten, REDU 005246345-0004 Baumaterialien, REDU005246345-0003 Baumaterialien,REDU005246345-0002Baumaterialien, REDU 005246345-0001 Baumaterialien, REDU 005241593-0006 Bau materialien, REDU 005241593-0004 Baumaterialien, REDU 005241 593-0002 Baumaterialien, REDU 005241593-0001 Baumaterialien, REDU 004089936-0007 Baumaterialien, REDU 004089936-0006 Baumaterialien, REDU 004089936-0005 Baumaterialien, REDU 004089 936-0004Baumaterialien, REDU 004089936-0003 Baumaterialien, REDU 004089936-0002 Baumaterialien, REDU 004089936-0001 Baumaterialien 
 </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                         EUTM 017842386 Erfinder der Ruhe, ITM 847301OHROPAX, REDU 000022975-0001, EUTM 000454827 OHROPAX 
 </t>
   </si>
   <si>
     <t xml:space="preserve"> 
 REDU 003161660-0029/EM, EUTM 003507639/EM FRIGOVERRE, REDU 003162031-0001/EM, REDU 003162031-0002/EM, REDU 000127246-0009/EM	
 REDU 000127246-0010/EM, REDU 003161660-0025/EM, REDU 003161660-0030/ EM, REDU 000127246-0008/EM, REDU 003161660-0028/EM, REDU 003161660- 0027/EM	, REDU 003161660-0026/EM, REDU 003161660-0023/EM, REDU 003161660-0024/EM, EUTM 003181658/EM  frigoverre, EUTM 003606852 Quattro Stagioni, EUTM 003606837decoro floreale, EUTM 003606861 QUATTRO STAGIONI, EUTM 003606787 BORMIOLI ROCCO, EUTM 014285118 Quattro Stagioni 
 </t>
   </si>
   <si>
     <t>EUTM  013649082 BODYLUBE, REDU  064373-0001 MEGASOL GERMANY, EUTM  002585362 EROS</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 005511953-0001 Porte-empreintes, REDU 005511987-0001 Porte-empreintes
 REDU 005511995-0001 Dispositifs luminescents, REDU 005800653-0001 Instruments dentaires à main, REDU 005800661-0001 Dentaires (instruments -) à main (partie de -), REDU 005800679-0001 Instruments dentaires (partie de -), EUTM 014902407 marque verbale, EUTM 17778556 CERAM X SPECTRA, EUTM 17865209 THE POUR WITH MORE, EUTM 17883789 TRUEXPRESSION VERAFORM, EUTM 17883995 PORTRAIT IPN VERAFORM, EUTM 017886846 INPOINT, EUTM 17891796 ANKYLOS, EUTM 17907938 AZENTO, EUTM 017910151 CONFORM FIT, EUTM 017914260 ACURIS, EUTM 17920239 PUREVAC, EUTM 17924164 PRIMESCAN, EUTM 017947175 NEO SPECTRA, EUTM 17951392 TRUNATOMY, EUTM 17951432 NUPRO RDH, EUTM 17953146 MULTIMAT CUBE, EUTM 18006674 CONNECT CASE CENTER, EUTM 001044049 marque verbale, EUTM 008397077, EUTM 17893715 marque verbale
 EUTM 17893714 marque verbale, EUTM 013132055 marque verbale, EUTM  004100681  CALAMUS, EUTM  008684921 DENTSPLY, EUTM  014517056 DENTSPLY IQ, EUTM  014517221 DENTSPLY iQ, EUTM  002317972 DENTSPLY, EUTM  005754155  DENTSPLY MAILLEFER, EUTM  015169642 DENTSPLY SIRONA, EUTM  015753221 ENDO IQ, EUTM  014884928 ENDO MATTERS, EUTM  008847188  GUTTACORE, EUTM  002007250 PROTAPER, EUTM  007581382  PROULTRA SINE, EUTM  017604241W.CONNECT, REDU  002353631-0001, REDU  002906495- 0001, REDU 002906495-0002, REDU  002906495-0003, REDU  002906495-0004, REDU 004153880-0001, REDU  004153906- 0001, REDU 004153922-0001, REDU  004153930-0001, REDU  004558062- 0001, REDU 004678191-0001, REDU 004678563- 0001, EUTM 013385745 marque verbale </t>
   </si>
   <si>
@@ -10076,55 +9888,50 @@
   <si>
     <t xml:space="preserve">EUTM  17799099 The Bellies from Bellyville, REDU  005654456 0001 Muñecos de juguetes, REDU  005654456 0002 Muñecos de juguetes, REDU  005654456 0003 Muñecos de juguetes, REDU  005654456 0004 Muñecos de juguetes, REDU  005654456 0005 Muñecos de juguetes, REDU  005654456 0006 Muñecos de juguetes  </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                EUTM 018056224 OMBRE FELINE, EUTM 1530994#gobeyond, EUTM 018221877 PRETTY HEART, EUTM 018383895 FRED, EUTM 011695624 SOLEIL D'OR, EUTM 18001142 FORCE 10, ITM 1598765 WINCH, EUTM 010641082 BAIE DES ANGES, EUTM  012291761 BELLE RIVE, EUTM  003132198 FRED, EUTM  013594312  FRED, EUTM  015503204  FRED 8°0, EUTM  1095883 PAIN DE SUCRE, EUTM  0963362  SUCCESS  20, REDU  000772819-0001  Fermoir de bracelet, REDU  004735744-0001 bague non pavée, REDU  004735744-0002  bague pavée, REDU  004735744-0003   Boucles d'oreilles, REDU  005663523-0001   Lunettes, REDU  005663523-0002   Lunettes, REDU  005663523-0003  Lunettes, REDU  005663523- 0004   Lunettes   
 </t>
   </si>
   <si>
     <t>ICD DM/214904 VOIR PHOTOS SUR LISTE, ICD DM/213298 VOIR PHOTOS SUR LISTE, ICD DM/077956 VOIR PHOTOS SUR LISTE, ICD DM/075437 VOIR PHOTOS SUR LISTE, ICD DM/072781 VOIR PHOTOS SUR LISTE, ICD DM/202832 VOIR PHOTOS SUR LISTE, ICD DM/100828 VOIR PHOTOS SUR LISTE, ICD DM/200999 VOIR PHOTOS SUR LISTE, ICD DM/206548 VOIR PHOTOS SUR LISTE, ICD DM/205604 VOIR PHOTOS SUR LISTE, ICD DM/096328 VOIR PHOTOS SUR LISTE, ICD DM/091100 VOIR PHOTOS SUR LISTE, EUTM 012875803 CHAUMET, REDU 000895925-0003 Bagues	, REDU 000697990-0001 Bagues, ITM 1360161 CHAUMET	, ITM 1345714 C, ITM 149055 CHAUMET PARIS L'art de la joaillerie depuis 1780, ITM1332186 JEUX DE LIENS, ITM1519398 JEUX DE LIENS HARMONY, ITM1373606 Liens d'Amour, ITM1373607 LIENS EVIDENCE, ITM1373605 LIENS SEDUCTION, ITM1278058 AIGRETTE IMPERIALE, ITM1067410 BEE MY LOVE, ITM1353320 TORSADE DE CHAUMET, ICDDM/086354 VOIR LISTE DES DROITS, ICDDM/081075</t>
   </si>
   <si>
     <t xml:space="preserve"> ITM  1262696  Marlboro,REUD  002490581-0010 MARLBORO, REUD 002490581-0009,  REUD 002490581-0008  MARLBORO,  REUD 002490581-0007,  REUD 002490581-0006,  REUD  002490581-0005,  REUD 002490581-0004, REUD 002490581-0003,  REUD 002490581-0002  MARLBORO, REUD  002490581-0001, EUTM  002 800 670 Basic, EUTM  001 653 708, EUTM  000 778 191 Marlboro, EUTM  000 075 606 MARLBORO, EUTM  000 075 812 BASIC, EUTM  000 075 705 BOND STREET, EUTM  000075564 PHILIP MORRIS, EUTM  0 943 443 RED &amp; WHITE, EUTM  003 197 399 PHILIP MORRIS SUPREME, REDU  002856989-0002, REDU  002856989-0001, ITM  1238460  93040336  Marlboro, ITM  1262697 Marlboro, ITM  1262698 Marlboro, ITM 1262699 Marlboro,ITM1239951  Marlboro, EUTM13209771Marlboro, EUTM  000186221VIRGINIA SLIMS FILTER, REUD  002490581-0020  MARLBORO,  REUD 002490581-0019, REUD  002490581-0018  93031414  MARLBORO,  REUD 002490581-0017, REUD  002490581-0016  MARLBORO, REUD  002490581-0015  93031404, REUD  002490581-0014  MARLBORO,  REUD 002490581-0013,  REUD  002490581-0012  MARLBORO,  REUD 002490581-0011 </t>
   </si>
   <si>
     <t xml:space="preserve"> ITM  1357980, ICD  DM/097986, ICD  DM/095974, ICD  DM/093026  
 REDU  002430116-0006, REDU  002430116-0005, ICD  DM/085 025  </t>
   </si>
   <si>
     <t xml:space="preserve">REDU  002193367-0001, REDU  002153254-0001, EUTM  017549585  
 EUTM  1343181 OLMECA, EUTM  012088928 SWITCH ON THE NIGHT  
 EUTM  009660978 Jesús Hernández, EUTM  008343741 OLMECA ALTOS  
 EUTM  007530868 OLMECA </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  004591699 MilkyWay and Design, EUTM  001189711  MilkyWay, EUTM  000128421  Milky Way, EUTM  000001389  Milky Way (Figurative), EUTM  007509094  10000002  Milky Way (Figurative), EUTM  011112638 MILKY WAY BRINGT LEICHTIGKEIT INS LEBEN, EUTM  003359346  MILKY WAY SHAKE IT!, REDU  794813-0008 MilkyWay Magic Stars Label, REDU  794813-0009  Milky Way Magic Stars Label, EUTM  001956648  MilkyWay and Design, EUTM  001384122 MilkyWay and Design, REDU  1097125-0001  Milky ay Font Design, REDU  794813-0001 MilkyWay Magic Stars Label, REDU  794813-0002 MilkyWay Magic Stars Label, REDU  794813-0003  MilkyWay Magic Stars Label, REDU  794813-0004 MilkyWay Magic Stars Label, REDU  794813-0005  MilkyWay Magic Stars Label, REDU  794813-0006 MilkyWay Magic Stars Label, REDU  794813-0007  MilkyWay Magic Stars Label  </t>
-  </si>
-[...3 lines deleted...]
-EUTM  008975071  KAHLUA, EUTM  009176661  KAHLUA, EUTM  009176728 KAHLUA  </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  012347761 Air Wick Essential Oils Infusion,  EUTM  011929064 Air Wick Multi Layered, EUTM  011899201 Life Scents, REDU  001639758- 0001
 REDU 001948324-0001, REDU	001149470-0010
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 12443362 PRADA, EUTM 9981663 PRADA MILANO DAL 1913	
 EUTM 9402405 PRADA MILANO, ITM 1061532 PRADA, ITM 1061531 PRADA, EUTM 9002734 MIU MIU, EUTM 13720073 PRADA JOURNAL	
 EUTM 13124458, EUTM 14322473 PRADA INSIDE, EUTM 15003056 LA FEMME PRADA MILANO DAL 1913, REDU 002937896-0001, REDU 002937896-0002, EUTM 5176003 LUNA ROSSA, EUTM 13400635 PRADA MILANO DAL 1913, REDU 003367812-0001, REDU 003367812-0002, REDU 002569178-0001, REDU 002569178-0002, EUTM 8230104 Car Shoe, EUTM 10612241, EUTM 10612257PRADA MILANO, EUTM 027747, EUTM 9774522 PRADA CANDY, EUTM 11000791 PRZ POLARIZED 	
 EUTM 11918241 BREVETTO DELLA REAL CASA FRATELLI PRADA Milano Via Manzoni, 19 - Galleria V.E.63.65 Valigerie - Ogge, EUTM 12151908 F.LLI PRADA Valigerie Borse Gioielli 20121 MILANO GALLERIA VITTORIO EMANUELE, EUTM 12313532 PRADA DOUBLE BAG, EUTM 831271 carshoe CS, EUTM	5644661	miu miu, REDU 002767335-0001, EUTM 271163 Prada, EUTM 5216312 PRADA,  EUTM 11918331 Prada, REDU 003367804- 0003, EUTM 10239515 LUNA ROSSA, EUTM	1158591, LUNA ROSSA	
 EUTM 4669421 Linea Rossa, EUTM 721142 Car Shoe, EUTM 9787565 Car	
 EUTM 8769598 CS MONOGRAM 1.0, REDU 2367425-0001, REDU 2367425- 0002, EUTM 12279782 PRADA MILANO DAL 1913, EUTM 4253191 MIU MIU, ITM 1066516 miu miu, EUTM 10393536 MIU MIU MUSING, EUTM 13609201 LES INFUSIONS DE PRADA MILANO DAL 1913, EUTM 13609193 PRADA OLFACTORIES, EUTM 15003049 L'HOMME PRADA MILANO DAL 1913, REDU 2668921-0001	</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 019047921/EM ONTRAC, EUTM 019047195/EM CHI | TO | SAN, EUTM  008689391 AIR MULTIPLIER, REDU  001435770-0001, REDU  001429252-0001, REDU  001435069-0001, REDU  001428072-0001, REDU  004024024-0001, REDU  004024057-0001, REDU  004394955-0001, EUTM  006305262  Dyson, EUTM  017560971 AIRWRAP, ITM  01301389/WO SUPERSONIC, REDU  001259527-0001, REDU  001259543-0001, REDU  001357941-0003, REDU  001039911-0001, REDU  001039929-0001, REDU  001057418-0001, REDU  001057434-0001,  EUTM 018168619 CORRALE, EUTM 018168615 DYSON CORRALE, EUTM 018168616 DYSON CORRALE	
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  5890744 PERRIER-JOUËT,EUTM  5874953 BELLE EPOQUE  
 EUTM  1217930, EUTM  8778193, EUTM  10149045  BELLE EPOQUE PERRIER-JOUËT, EUTM  012695698 PERRIER-JOUËT, EUTM  1218074   PERRIER-JOUËT, EUTM  012316576  PERRIER-JOUËT, EUTM  012316667 PJ, EUTM  940927 PJ, REDU  000701354-0001  décoration pour verres, REDU  001867797-0001 modèle de flûtes à champagne, REDU  001818998-0001 modèle de boîtes, REDU  002118059-0001  modèle de support pour coupe de champagne  
 EUTM  1414223  PERRIER-JOUËT, EUTM  1412163 PERRIER-JOUËT  </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 018636924 DIESEL, EUTM 008157174 ONLY THE BRAVE, EUTM 013712468/EM DIESEL BAD,EUTM	015778384/EM BAD,EUTM              018881357/ EM D RED, EUTM 018001898/EM DIESEL SPIRIT OF THE BRAVE, REDU 008779706-0001/EM	</t>
@@ -10364,95 +10171,84 @@
     <t>REDU 6850012-0004</t>
   </si>
   <si>
     <t>REDU 002711093-0002, REDU 002711093-0003, REDU 002711093-0004	
 EUTM 012233003 Trademarlkwithout no tekst, EUTM 1271855 AMQ	
 EUTM 1452506 A M Q, EUTM 007594633 MCQ, EUTM 012233003 Trademarlkwithout no tekst, EUTM 007594781 ALEXANDER MCQUEEN, EUTM 1273163 McQueen</t>
   </si>
   <si>
     <t xml:space="preserve">REUD 6298089-0004 CH lipstick &amp; Beetle device diseño,REUD 6298089- 0005CH lipstick &amp; Beetle device diseño, REUD 6298089-0006 CH lipstick &amp; Beetle device diseño, REUD 6298089-0007 CH lipstick &amp; Beetle device diseño, REUD 6298089-0008 CH lipstick &amp; Beetle device diseño,REUD 6303335-0002 CH lipstick &amp; Beetle device diseño,REUD 6303335-0003 CH lipstick &amp; Beetle device diseño,REUD 6303335-0004 CH lipstick &amp; Beetle device diseño, REUD 6302154-0002 CH mini lipstick &amp; lip gloss diseño, REUD 6302154-0003 CH mini lipstick &amp; lip gloss diseño,REUD 6302154-0004 CH mini lipstick &amp; lip gloss diseño, REUD 6302154- 0005 CH mini lipstick &amp; lip gloss diseño, REUD 6301677- 0002  CH COMPACT Kit de, REDU6301677-0003 CH COMPACT Kit de maquillaje, EUTM 12349759 HERRERA CONFIDENTIAL, EUTM 12622122 CH (DEVICE 2000), EUTM 12622205 CAROLINA HERRERA, EUTM 13959549 IT'S SO GOOD TO BE BAD, EUTM 13497961 GOOD BOY, EUTM 16377699 OWN THE PARTY, EUTM 13339064 GOOD GIRL (diseño), EUTM 18000710212 FOREVER YOUNG, EUTM 17536211 CAROLINA HERRERA, EUTM 12761417 CONFIDENTIAL CAROLINA HERRERA, EUTM 14028716 CH MEN PRIVÉ, EUTM 16419749 AGUAS CONFIDENTIAL, EUTM 18000711212 VIP FOREVER YOUNG (fig.), EUTM 18438427 VERY GOOD GIRL, REUD 1 780644-0001 ENVASE CH L'EAU, REUD 1849886 -0001-0002 ENVASES 212 NYC BODY SPRAYS IAC 2011, REUD 006294658 0001-0002 BOTTLE 2019 Lightning BAD BOY New Him, REUD 2011205 0001 - 0003 ENVASE CH EAU DE PARFUM, REDU 376884- 0001 - 0009 TELAS BOLSOS CH, REUD 2197079-0001 ENVASE CH MEN SPORT, EUTM 4661492 212 SEXY, EUTM 1426857CH CAROLINA HERRERA NEW YORK, EUTM 2438729212 CAROLINA HERRERA, EUTM 3011020 CAROLINA HERRERA, EUTM 4760146 212, EUTM 8268427 CH MEN, EUTM 8224883 ARE YOU ON THE LIST ?, EUTM 7599012 212 NYC, EUTM 7507437 CH MEN, EUTM 7473754 212 VIP, EUTM 5903075 CHCH HCHC CHCH HCHC, EUTM 5172317 CH, REUD 000717897-0001 diseño frasco, EUTM 9843947  GOOD GIRL, EUTM 11866472 CH, EUTM 14033864 BAD BOY, EUTM 18097902 BOTTLE 3D final LIGHTNING (BAD BOY), EUTM 17950524 GOOD GIRL LOVES BAD BOY, EUTM 18186801 BOTTLE SKATEBOARD 212 (3D)	
 EUTM 18025281 212 HEROES FOREVER YOUNG, EUTM 18158195 CHC	
 EUTM 4787271 HERRERA, EUTM 492140 212 BY CAROLINA HERRERA
 EUTM 1963610 CAROLINA HERRERA CHIC, EUTM 2548196212 BOTTLE
 EUTM 3782372 CHIC FOR MEN CAROLINA HERRERA, REDU 220702-0001 CHIC FOR MEN BOTTLE diseño, EUTM 4047114 CAROLINA HERRERA	
 EUTM 4144994 CH CAROLINA HERRERA (device STL 2004), EUTM 4190468 CH pattern device 2x2 (STL 2004)	</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 017934933 1895 BERLUTI PARIS, ITM 1424706 marque figurative, REDU000233762-0001 Symboles graphiques, REDU 000212196-0002 Souliers, REDU005000502-0001 Sacs à dos, REDU 002415240-0001 Chaussures, REDU 005515418- 0001 Porte-documents, EUTM018148858 1895 BERLUTI PARIS, EUTM 018149543 B 1895 BERLUTI PARIS, EUTM 000479683 BERLUTI, EUTM 018276692 1895 BERLUTI PARIS, ITM 1513805 B	</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000752188/EM RALPH LAUREN ROMANCE,REDU001512070-0001/ EM, REDU 001512088-0001/EM,REDU	003122787-0001/EM, EUTM  006588875 Marque sans texte, EUTM  004118782 POLO BLACK, EUTM  004416558 POLO BLUE, EUTM  004392999 POLO SPORT, EUTM  004393013 RALPH LAUREN </t>
   </si>
   <si>
     <t xml:space="preserve">ITM  1219995 Disc-O-Bed, ITM  1217038 Disc-O-Bed, REDU  001095020-0001 (BEDS), EUTM 018678706 DISC O BED 018678706 (3D shape), EUTM 018678708 DISC O BED 018678708 -(3D shape) </t>
   </si>
   <si>
-    <t>EUTM 009373937 "ARCO" FLOOR LAMP, REDU 009030083-0001Lampade a piedestallo</t>
-[...5 lines deleted...]
-  <si>
     <t xml:space="preserve">  
 ITM 977321 ISTODAX, EUTM 3082229 REVLIMID, ITM 113544510519779 POMALYST, ITM 134325711262499 REBLOZYL, REDU 007707898-0002	
 REDU 007707898-0001, REDU 007698626-0007, REDU 007698626-0006, REDU 007698626-0005, REDU 007698626-0004, REDU 007698626-0003, REDU 007700125-0001, REDU 007699624-0001, ITM 1175914 VIDAZA, ITM 820013 CELGENE, ITM 1302317 IDHIFA, ITM 943486 REVLIMID, EUTM 1528116 THALOMID, EUTM 2925998 VIDAZA, ITM 982991 THALIDOMIDE CELGENE, ITM 1076350 IMNOVID, EUTM 002343317 Celgene, EUTM 002343606 CELGENE	
 </t>
   </si>
   <si>
     <t>REDU 001151880-0003, REDU 001151880-0002, REDU 001151880-0001, REDU 001144851-0004, REDU 001144851-0003, REDU 001144851-0002, REDU 0011 44851-0001, REDU 001144828-0002, REDU 001144828-0001, REDU 000743380- 0003, REDU 000743380-0002, REDU 000743380-0001, REDU 000742481-0009	
 REDU 000742481-0008, REDU 000742481-0007, REDU 000742481-0006, REDU 000742481-0005, REDU 000742481-0004, REDU 000742481-0003, REDU 000742 481-0002, REDU 000742481-0001, REDU 000533054-0005, REDU 000533054-0004
 REDU 000533054-0003, REDU 000533054-0002, REDU 000533054-0001, ITM 1176905 LOWA FLEX, ITM 1053100 LOWA, ITM 1212431 Nature Line	
 ITM 993222 MONOWRAP, ITM 0600151 LOWA OUTDOORS, ITM 1209580 LOWA NATURE LINE, ITM 911888 LOWA, ITM 495673 LOWA	, ITM 1043750 LOWA FUSION, REDU 001298384-0005, REDU 001298384-0004, REDU 001298384-0003, REDU 001298384-0002, REDU 001298384-0001, REDU 00115 1880- 0007, REDU 001151880-0006, REDU 001151880-0005	, REDU 001151880- 0004</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 002015370-0007 Diseño de la lámpara SKAN, REDU 002015370- 0008 Diseño de la lámpara SKAN, REDU 002015370-0009 Diseño de la lámpara SKAN, REDU 003069731-0001 Diseño de la lámpara PIN, REDU 003069616-0001 Diseño de la lámpara ALGORITHM, REDU 007792239- 0020 Diseño de la lámpara KONTUR, REDU 001228142-0028 Diseño de la lámpara SLIM, REDU 001400659-0032 Diseño de la lámpara UP, REDU 003069731-0002 Diseño de la lámpara PIN, REDU 00306 9731-0003 Diseño de la lámpara PIN, REDU 003069731-0004 Diseño de la lámpara PIN, REDU 003069731-0005 Diseño de la lámpara PIN, REDU 003069731- 0006 Diseño de la lámpara PIN, REDU 003069731-0007 Diseño de la lámpara PIN, REDU 003069731-0008 Diseño de la lámpara PIN, REDU 003069616-0002 Diseño de la lámpara ALGORITHM, REDU 003069616- 0003 Diseño de la lámpara ALGO RITHM, REDU 003069616-0004 Diseño de la lámpara ALGORITHM, REDU 0030 69616-0005 Diseño de la lámpara ALGORITHM, REDU 003069616-0006 Diseño de la lámpara ALGO RITHM REDU 003069616-0007 Diseño de la lámpara ALGORITHM, REDU 003069 616-0008 Diseño de la lámpara ALGO RITHM, REDU 003069616-0009 Diseño de la lámpara ALGORITHM, REDU 007792239- 0021 Diseño de la lámpara KONTUR, REDU 007792239-002 2Diseño de la lámpara KON TUR, REDU 007792239-0023 Diseño de la lámpara KONTUR, REDU 00779 2239-0024 Diseño de la lámpara KONTUR, REDU 001228142-0029 Diseño de la lámpara SLIM, REDU 001400659-0035 Diseño de la lámpara UP, REDU 002015370- 0006 Diseño de la lámpara SKAN	</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 001939075-0017, REDU 001939075-0015, REDU 001939075-0016, EUTM 018447820 NICE FLOR-S, EUTM 018447823 NICE FLOR-S, ITM 899855 Nice
 REDU 001939075-0006, REDU 001939075-0007, REDU 001939075-0008, REDU 001939075-0009, REDU 001939075-0010, REDU 001939075-0011, REDU 0019 39075 - 0012, REDU 001939075-0001, REDU 001939075-0002, REDU 0019 39075- 0003, REDU 001939075-0004, REDU 001939075-0005, REDU 001939075-0013	</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 009625518	ISDIN SUN PROTECTORS, EUTM 018125290 ISDIN LOVE YOUR SKIN, EUTM 001472547 ISDIN, EUTM 013687967 MARCA SIN TEXTO, EUTM 013691852 ISDIN, EUTM	 006144687 FotoUltra ISDIN	
 EUTM 003296316 MARCA SIN TEXTO, EUTM 001075597 FOTOPROTEC TOR ISDIN, EUTM 003288339 ISDIN, REDU 005512779-0002 BOTELLAS CON BOMBAS, REDU 005512779-0001 BOTELLAS CON BOMBAS, REDU 007484514-0001 BOTELLAS, REDU 007484514-0002 TAPONES (PARA BOTELLAS), REDU 007484514-0003 TAPONES (PARA BOTELLAS), REDU007484514-0004 TAPONES (PARA BOTELLAS)	</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 008882500-0006 Sole TRAIL ONE, REDU 008882500-0003Sole RAVEN LO, REDU 008882500-0001 Sole CLD RUN, REDU 008387310- 0005 RSE V1, REDU 008056840-0007 FLAT, REDU 008056840-0002 TRIPLET, REDU 008055693-0003 EYZA, REDU 008055693-0001 ALEXUS, REDU 008056840-0006 BINARY, REDU 008057749-0001 ASPHA HI, EUTM 004353991 FLAMME, REDU 005759081- 0001 CORIN, REDU 006370060-0001 Flammensohle, EUTM 002212819 Buffalo, EUTM 000677146 BUMERANG, EUTM 001495753 Buffalo, EUTM 002183614 Buffalo	
 </t>
   </si>
   <si>
     <t>REDU 008863062-0025/EM, REDU 008863062-0019/EM, REDU 008863062- 0022/EM	, REDU 008863062-0016/EM, REDU 008863062-0012/EM, REDU 008863062-0023/EM, CD R008863062-0017/EM, REDU 008863062-0021/EM	
 REDU 008863062-0014/EM, REDU 008863062-0015/EM, EUTM 006865794 SWAROVSKI, EUTM 000120576 SWAROVSKI, EUTM 000120501 SWAROVSKI, EUTM 007462922 Swarovski, EUTM 013610779 Swarovski, EUTM 003920634, EUTM 009098971 MADE WITH SWAROVSKI ELEMENTS, EUTM 1026023, EUTM 000120576 Swarovski, EUTM 003895091 Swarovski, REDU 005506862-0001, EUTM 016205569 GEMSTONES FROM SWAROVSKI SINCE 1895, EUTM 016203441 ZIRCONIA FROM SWAROVSKI SINCE 1895, EUTM 014637078 EQ, EUTM 001227164 SIGNITY, EUTM 1026023, REDU 006636643-0005/EM, REDU008863062- 0027/EM	, REDU 008585558-0001/EM, REDU 008863062-0038/EM, REDU 008863062-0032/EM, REDU 008863062-0006/EM, REDU 008863062-0009/EM	
 REDU 008863062-0003/EM, REDU 008863062-0008/EM, REDU 008863062- 0001/EM	, REDU 008863062-0002/EM, REDU 008863062-0026/EM	
 REDU 008863062-0020/EM</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 005253283-0003 Diseño de la lámpara DUO, REDU 005253283-0004 Diseño de la lámpara DUO, REDU 005253283-0005 Diseño de la lámpara DUO, REDU 005253283-0006 Diseño de la lámpara DUO, REDU 005253283-0007 Diseño de la lámpara DUO, REDU 005253283-0008 Diseño de la lámpara DUO, REDU 005 253283-0009 Diseño de la lámpara DUO, REDU 005282332-0001 Diseño de la lámpara GUISE, REDU 005282332-0002 Diseño de la lámpara GUISE, REDU 005282332-0003 Diseño de la lámpara GUISE, REDU 005282332-0004 Diseño de la lámpara GUISE, REDU 005282332-0005 Diseño de la lámpara GUISE, REDU 005282332-0006 Diseño de la lámpara GUISE, REDU 005253283-0001 Diseño de la lámpara MUSA, REDU 005253283-0002 </t>
-  </si>
-[...2 lines deleted...]
-REDU 002338343-0002, EUTM 008211088 SOUNDLINK</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 016611857 Sup, EUTM 016815763 SUPREME, EUTM 018119744 SUPREME GRIP, EUTM 1457502 Supreme, EUTM 016611865 SUP	
 EUTM 018072473 SUPREME GRIP, REDU  005832540-0001, REDU  005820370-0001, REDU  005820347-0011, REDU  005820347-0008, REDU  005820347-0007, REDU  005820347-0006, REDU  005820347-0005, REDU  005820347-0003, REDU  005820347-0002, REDU  005820347-0001  
 </t>
   </si>
   <si>
     <t>REDU 001844655-0002, REDU 001844655-0001, REDU 000910666-0003</t>
   </si>
   <si>
     <t>REDU 002510883-0006, REDU	002510883-0005</t>
   </si>
   <si>
     <t>REDU 000352679-0005, REDU 000352679-0004, REDU 000352679-0003, REDU 000352679-0002, REDU 000352679-0001</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                        
 REDU 004506558-0003, REDU 005261534-0001, REDU 003841832-0001, REDU 003841832-0002, REDU 004156446-0001, REDU 003877513-0002, REDU 005628 708-0001, REDU 005628708-0002, REDU 003877513-0001, REDU 005832946-0001
 REDU 003698430-0001, REDU 003698430-0002, REDU 004030542-0001001,  REDU 003698430-0002 ...NOKIA
 </t>
   </si>
   <si>
     <t xml:space="preserve">REDU  002989087-0001Envase para perfume, REDU  3051705-0001 a 0004  Envase para perfume, EUTM  5874441  SCANDAL, EUTM  16175739  Envase para perfume, EUTM  16175788  Envase para perfume, ITM  720476 Envase para perfume, ITM  720497   Envase para perfume </t>
   </si>
   <si>
@@ -10698,63 +10494,53 @@
   <si>
     <t>EUTM 010853001 OLUMIANT, EUTM 018129502, EUTM 018130857 RETSEVMO, EUTM 012763108 CYRAMZA, EUTM 010350635 CYRAMZA
 EUTM 01284969 1trulicity, EUTM 009986159 TRULICITY, REDU 000124292-0009, EUTM 003915071 C, REDU 000124284-0001, EUTM 000299685 HUMALOG, EUTM 000299644 HUMATROPE,REDU 000124284- 0004, REDU 000124292-0012, EUTM 002869634, EUTM 001223916 CIALIS	
 EUTM 001235902 Lilly, EUTM 000237016 LILLY, EUTM 000828715 ALIMTA, EUTM 014826283 OLUMIANT</t>
   </si>
   <si>
     <t>REDU 008799100-0008/EM, EUTM 018860992/EM IQ, REDU 007466339-0002
 REDU 005813094-0012/EM, REDU 005813094-0011/EM, REDU 005813094- 0013/EM, REDU 008799100-0004/EM, REDU 008799100-0001/EM, REDU 008375224-0003/EM, REDU 008799100-0003/EM</t>
   </si>
   <si>
     <t>EUTM 012031035 POMELLATO, EUTM 015203516 Pomellato, EUTM 018193404 DODO CHARMING JEWELRY SINCE 1994, REDU 001912684-0002 Boucles d'oreilles, EUTM 012683132 Pomellato, EUTM 000872945 Pomellato</t>
   </si>
   <si>
     <t>REDU 000731112-0029(Marque sans texte), EUTM 006060032 (Marque sans texte), REDU 000731112-0015 (Marque sans texte), ITM 1088694 BONOBO, ITM 1088532 BONOBO, EUTM 005163225 BONOBO</t>
   </si>
   <si>
     <t>REDU 002997718-0013, REDU 001654567-0001 EUTM 018651853 HT2, EUTM 017992542 HT22, EUTM 017992177 HT11, EUTM 017993594 HT3, EUTM 004777901, EUTM 012264289, REDU 002997718-0018, REDU 002997718-0017, REDU 002997718-0016, REDU 002997718-0015, REDU 002997718-0014, REDU 005935509-0009</t>
   </si>
   <si>
     <t>EUTM 003805471, REDU 000604467-0001, EUTM 011422953 STABILO</t>
   </si>
   <si>
     <t>REDU 015029035-0001/EM, REDU 015029035-0002/EM, REDU 015029035- 0004/EM, REDU 015029035-0003/EM, REDU 015029035-0006/EM, REDU 015029035-0005/EM</t>
   </si>
   <si>
-    <t xml:space="preserve">EUTM 018629587 SEGWAY GT, EUTM 018561284 SEGWAY, EUTM 018561281, EUTM 018195400, EUTM 018065598, EUTM 018065596	
-[...3 lines deleted...]
-  <si>
     <t xml:space="preserve">REDU 015051812-0002/EM, REDU 015059382-0014/EM, EUTM 018084635/EM BOTTEGA VENETA, ITM 947399/WO BOTTEGA VENETA, EUTM 012834016/EM BOTTEGA VENETA, ITM 1594396/WO BOTTEGA for Bottegas, EUTM 003899184/EM BOTTEGA VENETA, EUTM 011894045/EM KNOT, EUTM 006632905/EM, EUTM 006632624/EM, EUTM 006687081/EM
 EUTM 006809362/EM BOTTEGA VENETA, ICD D202195-0003/WO, REDU 008870828-0001/EM, REDU 008871693-0013/EM, REDU 009182819-0007/EM	
 REDU 008871693-0017/EM, REDU 015012558-0010/EM, REDU 009182744-0001/ EM, REDU 015001962-0003/EM, ICD D103165-0004/WO, REDU 009185002- 0019/EM, REDU 015001962-0020/EM, ICD D200472-0005/WO	</t>
-  </si>
-[...3 lines deleted...]
-</t>
   </si>
   <si>
     <t>REDU 004387843-0001, ITM 1701422 KURT GEIGER LONDON	
 EUTM 018354454 KURT GEIGER</t>
   </si>
   <si>
     <t>EUTM 018550144/EM CPC COUNTER-PRESSURE CASTING MACHINES
 EUTM 017917500/EM  Counter Pressure Casting MACHINES, EUTM 017917496/EM CPC MACHINES, REDU 008632038-0001/EM, REDU 008730154-0001/EM, REDU 015045132-0001/EM, REDU 015045132-0002/EM</t>
   </si>
   <si>
     <t xml:space="preserve">
 REDU 002497172-0001/EM, REDU 002578732-0001/EM, REDU 002747105-0001/ EM, REDU 002747162-0001/EM, REDU 004955011-0001/EM, REDU 008354021- 0001/EM	, REDU 004132827-0001/EM, REDU 004132868-0001/EM, REDU 004132892-0001/EM, REDU 004133015-0001/EM, EUTM 013436332/EM HX2
 REDU 005430006-0002/EM, REDU 005808409-0001/EM, EUTM 012472411/EM MORSUS, EUTM011097524/EM make your own sound, EUTM013436341/EM Akrapovic HX2, EUTM 018051044/EM Akrapovič, EUTM 018051035/EM Akrapovič, ITM 996374/WO AKRAPOVIC, ITM 996375/WO10000092 AKRAPOVIC</t>
   </si>
   <si>
     <t>REDU 000208996-0002, REDU	000208996-0001</t>
   </si>
   <si>
     <t>REDU 002546317, REDU 002546200</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 008008239-0001/EM, REDU 001221584-0023/EM,REDU 001317457-0003/ EM, REDU 008797237-0001/EM, EUTM 001035534/EM ISABEL MARANT	
 EUTM 014755441/EM ISABEL MARANT, ITM 1549537/WO ISABEL MARANT, EUTM 009970682/EM ISABEL MARANT ETOILE, EUTM 017985491/EM, REDU 001432603-0052/EM	</t>
   </si>
   <si>
@@ -10811,61 +10597,51 @@
     <t>EUTM 009204009/EM N NICORETTE, EUTM 018688017/EM NICORETTE
 EUTM 018678399/EM BENADRYL, EUTM 018014558/EM ZARBEE'S	
 EUTM 018014695/EM ZARBEE'S NATURALS, EUTM 013782792/EM ZARBEE`S, EUTM 018688019/EM ZARBEE'S, EUTM 018214617/EM NEUTROGENA, EUTM 018437710/EM NEUTROGENA,EUTM 018666502/ EM NEUTROGENA, EUTM 004164018/EM LISTERINE,EUTM 003429859/ EM AVEENO, EUTM 016015547/EM OGX, EUTM 018674580/EM OGX	
 EUTM 012152617/EM OGX, EUTM 019008218/EM ogx, EUTM 016059446/ EM OGX BEAUTY PURE AND SIMPLE, EUTM002341063/EM ROGAINE
 EUTM 005227905/EM REGAINE, EUTM 008181455/EM REGAINE, EUTM 010591006/EM REGAINE, EUTM 003409968/EM o.b., EUTM 018708792/EM O.B., EUTM 003428851/EM JOHNSON'S,EUTM 018670864/EM JOHNSON'S
 EUTM 018814147/EM JOHNSON'S, EUTM 003477891/EM Johnson's,EUTM 018670856/EM JOHNSON'S	, EUTM 018814150/EM Johnson's, EUTM 005285713/EM JOHNSON'S BABY 100% ESSENTIAL,EUTM 013380407/EM LE PETIT MARSEILLAIS,EUTM 018686859/EM LE PETIT MARSEILLAIS
 EUTM 000721837/EM LE PETIT MARSEILLAIS,EUTM 014655583/EM LE PETIT MARSEILLAIS, EUTM 013383971/EM LE PETIT MARSEILLAIS 
 REDU 003873926-0001/EM, EUTM 003409951/EM CAREFREE, EUTM 018708314/EM CAREFREE, EUTM 008987091/EM CLEAN &amp; CLEAR	
 EUTM 008987117/EM CLEAN &amp; CLEAR, EUTM 008986986/EM CLEAN&amp; CLEAR, EUTM 008987158/EM CLEAN &amp; CLEAR, EUTM 008987349/EM CLEAN &amp; CLEAR, EUTM 008987398/EM CLEAN &amp; CLEAR, EUTM 003429792/EM BAND-AID, EUTM 002190239/EM NICORETTE
 EUTM 018029548/EM NICORETTE, EUTM 006732655/EM NICORETTE INVISIPATCH, EUTM 006649602/EM nicorette ActiveStop, EUTM 005269634/EM NICORETTE FRESHFRUIT, EUTM 010281038/EM NICORETTE QUICKSPRAY, EUTM 005334461/EM Nicorette ActiveStop	
 EUTM 008160392/EM NICORETTE QUICKMIST, EUTM 008341241/EM NICORETTE ICY WHITE,EUTM 003260148/EM NICORETTE FRESHMINT
 EUTM 009208224/EM NICORETTE COOLS, EUTM 008260218/EM NICORETTE COMBI</t>
   </si>
   <si>
     <t>REDU 001733239-0004, REDU 001733239-0003, REDU 001733239-0002, REDU 001842295-0002, REDU 001842295-0001, REDU 001691577-0001, REDU 001733239-0001</t>
   </si>
   <si>
     <t>DEUR 007092630-0002/EM, ICD D214766-0023/WO, ICD D214766-0051/WO
 EUTM 016869067/EM JELLYCAT, EUTM 001239748/EM JELLYCAT
 EUTM 016869083/EM, EUTM 018977423/EM BASHFUL BUNNY, EUTM 018977361/EM JELLYCAT JACK, ITM 1778855/WO RICKY RAIN FROG	
 ITM 1801389/WO TIMMY TURTLE, REDU 006356697-0022/EM, DEUR 015088677-0018/EM, ICD D225631-0002/WO, EUTM 018991687/EM CLYDE CAPYBARA, ITM 1822283/WO AMUSEABLES JELLYCAT LONDON	
 ITM 1822420/WO AMUSCABLES SPORTS JELLYCAT LONDON, EUTM 018959948/EM JELLYCAT BOOKS LONDON, ICD D225631-0001/WO	
 ICD D235209-0033/WO, DEUR 005840600-0046/EM</t>
   </si>
   <si>
-    <t>REDU 015092144-0001/EM</t>
-[...5 lines deleted...]
-  <si>
     <t xml:space="preserve">EUTM 001647874/EM, REDU 000029194-0001/EM, REDU 000029194-0002/EM, EUTM 003382561/EM, REDU 000656657-0001/EM, REDU 000656657-0002/E, REDU 000656657-0005/EM, REDU 000656657-0003/EM, REDU 000656657- 0004/EM, REDU 002317834-0001/EM </t>
-  </si>
-[...1 lines deleted...]
-    <t>EUTM 016798671/EM LPG, REDU 001584525-0001/EM,EUTM 015510837/EM CELLU M6 ALLIANCE, ITM 1679590/WO LPG INNER POWER. BETTER LIFE.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 001628353/EM HOIST, EUTM 005132766/EM ROC-IT, REDU 005640968-0001/EM, REDU 003382159-0001/EM,REDU 003733260-0001/EM	
 REDU 003390541-0001/EM, REDU 003731769-0001/EM, REDU 000860499- 0001/EM	</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                 
 REDU 001931213-0002, REDU 001931213-0001, EUTM 01116617Nicer Dicer Plus
 EUTM 005305529Nicer Dicer 
 </t>
   </si>
   <si>
     <t>REDU 006610614-0001/EM, EUTM 018090488/EM POLARBOX, REDU 006610614-0002/EM, EUTM 018946394/EM POLARBOX</t>
   </si>
   <si>
     <t>REDU 015094285-0001/EM, REDU 015094285-0002/EM, REDU 015076296-0001/ EM, REDU 015065413-0001/EM, REDU 015065413-0003/EM, REDU 015065413- 0002/EM	, REDU 015070753-0001/EM, REDU 015089976-0001/EM	
 REDU 015089976-0002/EM</t>
   </si>
   <si>
     <t xml:space="preserve">CTM 003574274/BRIDGESTONE, REDU002009316-0002, REDU 001167928-0002,  REDU 001234124-0001, REDU 001234124-0002, REDU 002231019-0001, REDU 000415799-0005, REDU 000953179-0001, REDU 001237531-0001, REDU 000953328-0001, REDU 000789300-0001, REDU 000953278-0001, REDU 001234637-0002, REDU 001238679-0001, REDU 001231583-0001, REDU 000531009-0003, REDU 001903543-0001, REDU 000489711-0008, REDU 000620356-0001, REDU 000448550-0004, REDU 000448550-0005, REDU 002484147-0001, REDU 002094805-0001, REDU 002270835-0001, REDU 001836958-0001, REDU 001234090-0001, REDU 000531009-0002, REDU 000595541-0001, REDU 001252571-0001, REDU 002270843-0001, REDU 001233662-0001, REDU 000738216-0003, REDU 000738216-0002, REDU 000738216-0004, REDU 002059238-0001, REDU 000776018-0001, REDU 000953286-0001, REDU 001189765-0001, REDU 000953146-0001, REDU 000953161-0001, REDU 001133730-0001, REDU 001133730-0002, ITM 1105491, REDU 000448550-0003, REDU 001066971-0001, REDU 000910641-0001, REDU 001234637-0001, REDU 001212088-0003, REDU 001094536-0001, REDU 000289004-0001  
 </t>
   </si>
   <si>
     <t>REDU 015024995-0001/EM, EUTM 003588051/EM SECRID, ITM 1823624/WO
 ITM 1529506/WO BODYCARD, ITM 1362051/WO SECRID, ITM 1357044/WO SECRID A BETTER WORLD STARTS IN YOUR POCKET
@@ -11116,53 +10892,50 @@
 EGIP PDO-FR-0994Lonzo de Corse / Lonzo de Corse - Lonzu</t>
   </si>
   <si>
     <t>EGIP 10000000 AOP PIMENT D’ESPELETTE EN ENTIER FRAIS, CORDE DE PIMENT D’ESPELETTE, POUDRE DE PIMENT D’ESPELETTE</t>
   </si>
   <si>
     <t>EUTM 012479598/EM ART OF NATURE MASTIHA, EUTM 012479689/EM MASTIHA SHOP, EUTM 004175089/EM mastihashop VOYAGE TO THE EAST MEDITERRANEAN THE CHIOS MASTIHA GROWERS ASSOCI ATION, EUTM 004175063/EMΕΝΩΣΗ ΜΑΣΤΙΧΟΠΑΡΑΓΩΓΩΝ ΧΙΟΥ,	
 EGIP Mastiha Chiou, EGIP Mastihelaio Chiou, EGIP Tsikla Chiou, ITM 900845/WO ELMA</t>
   </si>
   <si>
     <t>EGIW PDO-FR-A1359 Vin de Champagne</t>
   </si>
   <si>
     <t>EGIW PDO-FR-A0144 Châteauneuf-du-Pape</t>
   </si>
   <si>
     <t>EGIW PDO-FR-A0186 Barsac, EGIW PDO-FR-A0712 Blaye, EGIW PDO-FR-A0821 Bordeaux, EGIW PDO-FR-A0686 Cadillac, EGIW PDO-FR-A092 Canon Fronsac, EGIW PDO-FR-A0987 Côtes de Bordeaux, EGIW PDO-FR-A0306 Bordeaux supérieur, EGIW PDO-FR-A0668 Cérons, EGIW PDO-FR-A0271 Côtes de Blaye, EGIW PDO-FR-A0707 Côtes de Bordeaux-Saint-Macaire
 EGIW PDO-FR-A0828 Bourg / Côtes de Bourg / Bourgeais	, EGIW PDO-FR-A0488 Crémant de Bordeaux, EGIW PDO-FR-A0406 Entre-deux-Mers, EGIW PDO-FR-A1103 Fronsac, EGIW PDO-FR-A0927Graves de Vayres, EGIW PDO-FR-A1012 Graves, EGIW PDO-FR-A1014 Graves supérieures,EGIW PDO-FR-A0710 Haut-Médoc, EGIW PDO-FR-A0171 Lalande-de-Pomerol, EGIW PDO-FR-A0276 Listrac-Médoc, EGIW PDO-FR-A0170 Loupiac, EGIW PDO-FR-A1200 Lussac Saint-Emilion, EGIW PDO-FR-A0329 Margaux,EGIW PDO-FR-A0730 Médoc, EGIW PDO-FR-A0990 Montagne-Saint-Emilion,EGIW PDO-FR-A0731 Moulis / Moulis-en-Médoc, EGIW PDO-FR-A0713 Pauillac,EGIW PDO-FR-A0162 Pessac-Léognan, EGIW PDO-FR-A0273 Pomerol, EGIW PDO-FR-A0274 Premières Côtes de Bordeaux,EGIW PDO-FR-A0992 Puisseguin Saint-Emilion, EGIW PDO-FR-A0988 Saint-Emilion, EGIW PDO-FR-A0993 Saint-Emilion Grand Cru, EGIW PDO-FR-A0178 Saint-Estèphe, EGIW PDO-FR-A0991 Saint-Georges-Saint-Emilion, EGIW PDO-FR-A0500 Saint-Julien
 EGIW PDO-FR-A0714 Sainte-Croix-du-Mont, EGIW PDO-FR-A0407 Sainte-Foy-Bordeaux, EGIW PDO-FR-A0819 Sauternes</t>
   </si>
   <si>
     <t>EGIW PDO-IT-A1399 Barbaresco, EGIW PDO-IT-A1389 Barolo</t>
   </si>
   <si>
     <t xml:space="preserve">EGIS  10338287 </t>
-  </si>
-[...1 lines deleted...]
-    <t>*ar 2025.gada 16.oktobri tiek piemērotas šādas aizsardzības veidu abrievatūras:</t>
   </si>
   <si>
     <t>•	CDR uz REUD (Registered European Union design)
 •	CDU uz UEUD (Unregistered European Union design)
 •	CGIP uz EGIP (Geographical indication for agricultural products)
 •	CGIW uz EGIW (Geographical indication for wine)
 •	CGIS uz EGIS (Geographical indication for spirit drinks)
 •	CGIL uz EGIL (Geographical indication as listed in Agreements between the Union and third countries)
 •	CGIA vairs nepastāv un pieder EGIP kategorijai (Geographical indication for aromatised drinks based on wine products)
 •	CIGI ir jauns veids, kas ieviests ar jauno tiesisko regulējumu (Geographical indication for craft and industrial products)</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM12347381/Megared, EUTM 11590247/Megared, EUTM 12207528/Megared, EUTM 12207429/Megared, EUTM 11590486/Megared, EUTM 12098257/MegaRojo, EUTM 12098356/MegaRood, EUTM 12098315/MegaRosso, EUTM 12098414/MegaRouge, EUTM 11858958/PowerRed, EUTM 11945607/SmartMega, EUTM 11945541/Mega03 
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 015921422 ca, EUTM 012734571CATRICE , EUTM 012863254 CATRICE, EUTM 009173221 CATRICE, EUTM 005430939 catrice, EUTM 015921422 CA, EUTM 012734571 CATRICE, EUTM 018675482 CATRICE COSMETICS HD LIQUID COVERAGE FOUNDATION 
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000291823 OMNIC, EUTM 011935046 OMNIC TOCAS
  </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 014412951 DAVIDOFF Cool Water, EUTM 014297048 DAVIDOFF Cool Water, ITM 1788437 DAVIDOFF COOL ELIXIR, ITM 490202ZINO,  ITM 490202 ZINO, ITM 467511 ZINO DAVIDOFF, ITM 968340 SILVER SHADOW PRIVATE, ITM 930604, ITM 857686 DAVIDOFF, ITM 942330 DAVIDOFF ADVENTURE, EUTM 003788767, ITM 1020705 DAVIDOFF CHAMPION, ITM 1068031, ITM 977631 HOT WATER, ITM 1459417 Cool Water, ITM 1445248 DAVIDOFF RUN WILD, ITM 1345267 DAVIDOFF COOL WATER WAVE, ITM 1303865 DAVIDOFF HORIZON, ITM 1153295 DAVIDOFF THE GAME, ITM 761286 COOL WATER, ITM 467510 DAVIDOFF    
@@ -11289,111 +11062,99 @@
   </si>
   <si>
     <t>atmiņas spēles, pārtikas preču iepirkumu maisiņi, dekoratīvie magnēti, magnētu logotipu dizains t-krekliem, piespraudes u.c.</t>
   </si>
   <si>
     <t>kukaiņu kodumu ziede, nedaudz lielāka par lūpu krāsu, izgatavota no baltas plastmasas</t>
   </si>
   <si>
     <t>apgaismošanas ierīces un iekārtas, griestu lampas, stāvlampas, spuldzes, kontaktligzdas, abažūra turētājs, lampu pakarināmās ierīces, elektriskās izlādes caurules,atstarotāji, gaismas sadalītājs u.c.</t>
   </si>
   <si>
     <t>apģērbs, galvassegas, preparāti balināšanai un citas veļas vielas, preparāti tīrīšanai, pulēšanai, attaukošanai un noberšanai, ziepes, parfimērijas izstrādājumi, ēteriskās eļļas, kosmētika, matu losjoni, zobu pastas;apakšveļa, zeķes, cimdi,  apavi, apavu zoles, krēmi, pastas, vaski, kondicionieri, pulēšanai, tīrīšanai un aizsardzībai no lietus, apavu tīrīšanas lupatiņas,  sukas, apavu maisiņi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">ādas izstrādājumi, jostas, apavi,  cimdi, ceļojumu somas, aksesuāri </t>
   </si>
   <si>
     <t>EUTM 006028914/EM Dettol, EUTM 006029078/EM,EUTM 008962094/EM
 EUTM 003033842/EM DETTOL,EUTM 009153511/EM DETTOL
 EUTM 013784962/EM, EUTM 018049358/EM Dettol,EUTM 018048871/EM Dettol</t>
   </si>
   <si>
     <t>mobilie tālruņi, mobilo tālruņu somas, brīvroku austiņas mobilajiem tālruņiem, mobilo tālruņu brīvroku komplekti,  turētāji, kabeļa adapteri u.c.</t>
   </si>
   <si>
-    <t>ķirurģijas, medicīnas, zobārstniecības un veterinārijas aparāti un instrumenti, mākslīgās ekstremitātes, acis un zobi, ortopēdiskie izstrādājumi, šuvju materiāli, terapeitiskās un palīgierīces, kas paredzētas cilvēkiem ar invaliditāti, masāžas aparāti, bērnu aprūpes aparāti, ierīces un priekšmeti, aparāti, ierīces un priekšmeti seksuālām darbībām,  juvelierizstrādājumi,  pulksteņi, apģērbi, apavi, galvassegas, mājsaimniecības vai virtuves piederumi,galda piederumi, dakšiņas un karotes, skuvekļi tīrīšanas iekārtas,  mājsaimniecības veļa, tekstila vai plastmasas aizkari, paklāji, paklājiņi, paklājiņi, linolejs un citi grīdas segumi, netekstila sienas tapetes, spēles rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces, rotājumi, kafija, tēja, kakao un mākslīgā kafija, rīsi, tapioka un sāgo,milti un graudaugu izstrādājumi, maize, konditorejas izstrādājumi, pārtikas ledus, cukurs, medus, melases sīrups,  raugs, cepamais pulveris, sāls, sinepes, etiķis, mērces [garšvielas], saldējums, alkoholiskie dzērieni, alus, minerālūdeņi un gāzētie ūdeņi un citi bezalkoholiskie dzērieni, augļu dzērieni un augļu sulas, sīrupi, tabaka, mēķētāju preces, sērkociņi, preparāti putekļu uzsūkšanai, mitrināšanai un saistīšanai, sveces un daktis apgaismošanai u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>tabaka un smēķēšanas izstrādājumi, mitrinātāji, tabakas aizstājēji, tabakas grauzdētāji, tabakas dzesēšanas iekārtas cigāru griezējs, cigāri, pelnu trauki smēķētājiem, elektriskie sildītāji, elektriskie sildīšanas pavedieni, tvaika ģenerēšanas ierīces,  elektroniskās cigaretes, elektronisko cigarešu kasetnes, kociņi elektronisko cigarešu tīrīšanai un dezinfekcijai, elektroniskie cigarešu tīrīšanas līdzekļi, elektronisko cigarešu tīrīšanas birstes,  spilventiņi elektronisko cigarešu tīrīšanai u.c.</t>
   </si>
   <si>
     <t>juvelierizstrādājumi, piespraudes,  saktas,  brošas, aproču pogas, nozīmītes no dārgmetāla,  auduma, papīra u.c.</t>
   </si>
   <si>
     <t>medikamenti,  farmaceitiskie produkti</t>
   </si>
   <si>
-    <t xml:space="preserve"> sadzīves tehnika, elektriskas virtuves ierīces un ierīces pārtikas apstrādei un pārstrādei,presēšanas mašīnas, atkritumu iznīcināšanas aparāti, ieskaitot atkritumu savācējus, atkritumu preses, rokas darbarīki, galda piederumi, skuvekļi, matu griešanas mašīnas,  grieznes,  manikīra piederumi, nagu šķēres,vīles u.c.</t>
-[...4 lines deleted...]
-  <si>
     <t>EUTM  000000472 Sony, ITM  978971 Sony, ITM  1194843 A Sony, EUTM 005335518/EM, EUTM 005335575/EM</t>
   </si>
   <si>
     <t>pakas, ko  sūta  pa pastu,  ir marķētas ar oriģinālo nosaukumu “Zalando”</t>
   </si>
   <si>
     <t>pusvadītāji, integrētās shēmas un neierakstīti elektroniski datu nesēji; pusvadītāju ierīces, proti, digitālās, analogās, interfeisa un jauktas signālu shēmas, mikroshēmas, iespiedshēmas plates u.c.</t>
   </si>
   <si>
     <t>gaisa spilveni automašīnām motocikli,  elektrības ģenerators u.c.</t>
   </si>
   <si>
     <t>hermētiķi,  hermētiķu noņēmēji, blīves un hermētiķu komplekti</t>
   </si>
   <si>
     <t>briļļu lēcas, saulesbriļļu lēcas, optiskās brilles, oftalmoloģiskā stikla lēcas, optiskās lēcas,oftalmoloģiskās lēcas</t>
   </si>
   <si>
     <t>briļļu lēcas, saulesbriļļu lēcas, optiskās brilles, oftalmoloģiskā stikla lēcas, optiskās lēcas,oftalmoloģiskās lēcas, kino lēcas</t>
   </si>
   <si>
     <t>apģērbs, rotaļlietas, kancelejas preces, svārsta pulksteņi, vannas halāti, bērnu lietussargi,  ballīšu baloni, papīra ballīšu dekorācijas, ballīšu ielūgumi, svētku rakstāmpiederumi, papīra ballīšu piederumi, vannas rotaļlietas, ērnu albumi, bērnu pārtika (zīdaiņiem), bērnu dvieļi, plastmasas ballīšu cepures u.c.</t>
   </si>
   <si>
     <t>skaņas pastiprinātāji,  elektriskās kontroles aprīkojums, skaņu atjaunošana aparatūras instrumentiem, apgaismošanas sistēmas, ģitāras,  ģitāru stīgas, mūzikas instrumenti</t>
   </si>
   <si>
     <t>nažu, dakšiņu un karotīšu izstrādājumi, arī no dārgmetāla vai ar sudraba pārklājumu,  juvelierizstrādājumi, dārgakmeņi u.c.</t>
   </si>
   <si>
     <t>somas,mugursomas, portfeļi,nelieli ādas izstrādājumi</t>
   </si>
   <si>
     <t>Tekila</t>
   </si>
   <si>
     <t xml:space="preserve"> apavi, apģērbs,  galvassegas juvelierizstrādājumi, bižutērija, pulksteņi, to daļas un piederumi</t>
   </si>
   <si>
     <t xml:space="preserve">kopšanas un skaistumkopšanas līdzekļi, kosmētika, tualetes piederumi, ādas kopšanas līdzekļi; mīkstinošs tīrīšanas līdzeklis, kondicionieris, roku un ķermeņa krēms, ķermeņa losjons, dušas želejas, pēdu,  roku krēmi, dienas un nakts krēmi, acu  smaržas, istabas smaržas, sveces, kosmētika, lūpu spīdumi un lūpu mīkstinātāji, gultas un galda pārklāji, apģērbi, apavi, galvassegas,  somas, jostas, tualetes piederumu futrāļi un turētāji u.c. </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">mēbeles, spoguļi, gleznu rāmji,kauli, ragi, vaļa bārkstis vai perlamutra, neapstrādāti vai daļēji apstrādāti, čaumalas; jūras putas dzeltens dzintars nemetāliski uzglabāšanas vai transportēšanas konteineri u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">televīzija, izklaides pakalpojumi, televizoru dekoderi, interaktīvie izklaides pakalpojumi, Izklaides programmatūra </t>
   </si>
   <si>
     <t>farmaceitiskie medikamenti, zāles,  preparāti</t>
   </si>
   <si>
     <t>atmiņas spēles,  pārtikas preču iepirkumu maisiņi, dekoratīvie magnēti, magnētu logotipu dizains t-krekliem,  piespraudes u.c.</t>
   </si>
   <si>
     <t>EUTM 002161271/EM LYRICA</t>
   </si>
   <si>
     <t>VIATRIS SPECIALTY LLC</t>
   </si>
   <si>
     <t xml:space="preserve">REUD 001434088-0001/EM, REUD 001218192-0001/EM	</t>
   </si>
   <si>
     <t>THETFORD B.V.</t>
   </si>
   <si>
     <t xml:space="preserve">pārnēsājamās tualetes
 </t>
@@ -11401,87 +11162,71 @@
   <si>
     <t>EUTM 005720552/EMGBRACING, ITM 1648643/WOGBRacing</t>
   </si>
   <si>
     <t>LEWIS BANKS LIMITED</t>
   </si>
   <si>
     <t>dzinēja korpusi, transportlīdzekļu daļas, motociklu dzinēji</t>
   </si>
   <si>
     <t>EUTM016728099/EM MDB</t>
   </si>
   <si>
     <t>MDB SRL</t>
   </si>
   <si>
     <t xml:space="preserve">iekrāvēji, kāpurķēžu transportlīdzekļi, ekskavatori </t>
   </si>
   <si>
     <t>EUTM 018846485 HIWIN</t>
   </si>
   <si>
     <t>HIWIN TECHNOLOGIES CORP.</t>
   </si>
   <si>
-    <t>rullīšu gultņi, lodīšu skrūves,  piedziņa, mašīnu daļas,  palēnināšanas ierīces, enerģijas ģeneratori, rūpnieciskie roboti, robotu rokas rūpnieciskiem nolūkiem, robotu eksoskeleta tērpi,  rotējoši instrumenti, mašīnu daļas,  eņģes un eņģu daļas bīdāmo slokšņu, plākšņu un vadotņu savienošanai; rotācijas galdi darbgaldiem u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 003922143/EM SKF, EUTM 000147074/EM SKF, EUTM 000146878/EM SKF, EUTM 001725845/EM SKF</t>
   </si>
   <si>
     <t xml:space="preserve">rūpnieciskās eļļas un smērvielas, vaski,  putekļu absorbētāji, mitrinātāji un saistvielas, sveces un daktis apgaismošanai, lauksaimniecības instrumenti, olu inkubējamās mašīnas, tirdzniecības automāti, rokas instrumenti un darbarīki, galda piederumi, skuvekļi  neelektriskie kabeļi un stieples no parastajiem metāliem, mazas datortehnikas un metāla preces, metāla konteineri uzglabāšanai vai transportēšanai, plastmasas loksnes, plastmasas plēve un plastmasas maisiņi iepakošanai un iesaiņošana u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000314336 P.S.G. PARIS-SAINT-GERMAIN, EUTM 013108411 PARIS SAINT - GERMAIN, EUTM 013508882I CI C'EST PARIS, EUTM 014407753 GOLDEN BARRE, EUTM014968382 MY PARIS SAINT-GERMAIN, EUTM 01394629 8RUSHIN' PARIS, EUTM013975263 #tousparis, EUTM 000313981 PARIS SAINT-GERMAIN 1970 
  </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                    EUTM 010913176B, EUTM 003331147B, EUTM 010878593 Brabus, EUTM 007394703 BRABUS, EUTM 002779981 BRABUS
 </t>
   </si>
   <si>
     <t>EUTM 001001312/EM NUROFEN, EUTM 011392461/EM, EUTM 015401847/EM, EUTM 018909997/EM, EUTM 015406374/EM NUROFEN</t>
   </si>
   <si>
-    <t xml:space="preserve">EUTM 000013037, EUTM 007300353 WERKHAUS 
-[...6 lines deleted...]
-  <si>
     <t>EUTM003095676/EMEARLY SWEET, CPVR 19647</t>
   </si>
   <si>
     <t>svaigas vīnogas</t>
-  </si>
-[...3 lines deleted...]
-</t>
   </si>
   <si>
     <t>Starbucks Corporation</t>
   </si>
   <si>
     <t>kafija, tēja, karstie un aukstie dzērieni (šokolādes dzērieni, kokteiļi), kafijas pupiņas, gatavi  pārtikas produkti (sviestmaizes, salāti,  konditorejas izstrādājumi u.c.), kā arī citas preces, kas paredzētas tirdzniecībai (krūzes, magnēti u.c.)</t>
   </si>
   <si>
     <t>EUTM	002423655/EM	10000001	BENINCA'</t>
   </si>
   <si>
     <t xml:space="preserve"> daudzfunkcionālas tālvadības pultis</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  000290726 SPARCO, EUTM  000290734 SPARCO, EUTM  011360501 SPARCO, EUTM  014424204  </t>
   </si>
   <si>
     <t>SPARCO S.P.A.</t>
   </si>
   <si>
     <t>auto aksesuāri, piederumi</t>
   </si>
   <si>
     <t>EUTM 006469266/EM, EUTM 012107413/EM UNDER ARMOUR	
 EUTM 006474051/EM UNDER ARMOUR, EUTM 018126095/EM, EUTM003458891/EM TURFGEAR, EUTM 018903643/EM SLIPSPEED
@@ -11550,53 +11295,50 @@
   </si>
   <si>
     <t>EUTM  006046445 nawm, EUTM 001665512 VERSUS, EUTM 001665439 VERSACE, EUTM 001665306 /fig./, EUTM 001504703 VERSUS VERSACE /fig./, EUTM 004396636 /fig./, EUTM 004396602, EUTM013031059 Versus Versace</t>
   </si>
   <si>
     <t>GIANNI VERSACE S.R.L.</t>
   </si>
   <si>
     <t>EUTM 009512096 XRLI-ION, EUTM 009512237 XR, EUTM 000541581
 EUTM 000499004, EUTM 000498717, EUTM 002297604, EUTM 000541623
 EUTM 002716843, EUTM 017093121 DEWALT, EUTM 003485893 DEWALT</t>
   </si>
   <si>
     <t>The Black &amp; Decker Corporation</t>
   </si>
   <si>
     <t>elektriskie instrumenti un piederumi mehāniskiem instrumentiem, elektriskie urbji, elektropneimatiskie āmuri, rotējošie āmuri, smilšpapīra slīpmašīnas, elektriskie smilšu strūklu aparāti, ekscentriskā slīpmašīna, disku slīpmašīna, koka lentes slīpmašīnas, pulēšanas diski,  elektriskie zāģi, ripzāģi, finierzāģi, rāmja zāģi, motorzāģi, šķērszāģi, slīpzāģi, galda zāģi, radiālie roku zāģi, ķīmiskie izstrādājumi,  līmvielas, līmes, sveķi, hermētiķi, saistvielas un epoksīda līmvielas, ķīmiskie enkuri, vinilestera sveķi, poliestera sveķi, līmējošie enkuri, gāzes izmantošanai instrumentos, pulveris izmantošanai instrumentos, vielas iepriekš minēto preču iznīcināšanai,  metāla caurules,Izolācijas dībeļi, Instrumenti sienas enkuru atvēršanai, instrumentu turētājs, instrumentu izgrūdēji u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 008511727 tiptoi, EUTM 007205057, EUTM 005198395 Lotti Karotti
 EUTM 003704871 Ravensburger, EUTM 002738722 Ravensburger, REUD 004667988-0005, REUD 004667988-0009, REUD 004667988-0010, REUD 004667988-0011, REUD 004667988-0016, REUD 006085569-0003, REUD 007560024-0009, REUD 004679884-0003, REUD 008072888-0001, REUD 005248150-0001, REUD 002603878-0001, EUTM 017982703 Funny Bunny	
 EUTM 016463267 BRIO, EUTM 016396517 Gravitrax, EUTM 014915061 Ravensburger, EUTM 012611191 Penguin Pile-Up, EUTM 008647241	</t>
   </si>
   <si>
     <t>Ravensburger AG</t>
-  </si>
-[...1 lines deleted...]
-    <t>bērnu pudelītes,zīdaiņu knupīši, āda un mākslīgā āda, tekstilizstrādājumi, apģērbs, apavi, galvassegas,spēles un rotaļlietas u.c.</t>
   </si>
   <si>
     <t>EUTM 011851425/EM PINKO, ITM 1414319/WO PINKO</t>
   </si>
   <si>
     <t>CRIS CONF. S.P.A.</t>
   </si>
   <si>
     <t>kosmētika, apģērbs, apavi, galvassegas, somas, juvelierizstrādājumi, u.c.</t>
   </si>
   <si>
     <t>EUTM 000784389 /fig./</t>
   </si>
   <si>
     <t>August Storck KG</t>
   </si>
   <si>
     <t>šokolādes konfektes</t>
   </si>
   <si>
     <t>EUTM 000554543/EM CHRISTOFLE	, EUTM 018788213/EM Christofle	
 EUTM 018788089/EM OC CHRISTOFLE ORFEVRERIE A PARIS DEPUIS 1830</t>
   </si>
   <si>
     <t>ORFEVRERIE CHRISTOFLE</t>
@@ -11711,80 +11453,74 @@
   <si>
     <t xml:space="preserve">disku bremžu kluči motocikliem, motorolleriem u.c. </t>
   </si>
   <si>
     <t>šokolādes, konfektes u.c.</t>
   </si>
   <si>
     <t>bērnu ratiņi, drošības sēdekļi, piederumi, rezerves daļas u.c.</t>
   </si>
   <si>
     <t>apģērbi un aksesuāri, somas, apavi, rotaslietas, smaržas, saulesbrilles, ādas izstrādājumi</t>
   </si>
   <si>
     <t>cigāri, cigarellas u.c.</t>
   </si>
   <si>
     <t>transportlīdzekļu daļas, virsbūves u.c.</t>
   </si>
   <si>
     <t>transportlīdzekļi pārvietošanās līdzekļi pa sauszemi, gaisu vai ūdeni u.c.</t>
   </si>
   <si>
     <t>smaržas, apģērbi, rotaslietas, somas, saulesbrilles, pulksteņi, apavi</t>
   </si>
   <si>
-    <t>sporta preces, beisbolla, skvoša piederumi u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">foto, video kameras, aizsargaprīkojums, kronšteini, balsti, piederumi un aksesuāri    </t>
   </si>
   <si>
     <t xml:space="preserve">kurpes, somas un ādas izstrādājumi </t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, sporta preces, rotaļlietas, suvenīri, keramikas krūze u.c. </t>
   </si>
   <si>
     <t>telekomunikāciju aparāti, instrumenti, iekārtas, tīkli un to daļas un piederumi u.c.</t>
   </si>
   <si>
     <t>matu kopšanas produkti</t>
   </si>
   <si>
     <t>apģērbi, cepures, aksesuāri u.c.</t>
   </si>
   <si>
     <t>apģērbi, apavi, golfa spēles piederumi u.c.</t>
   </si>
   <si>
     <t>farmaceitiskie preparāti, vielas, veterinārie un higiēnas līdzekļi, pārtika zīdaiņiem, dezinfekcijas līdzekļi, preparāti kaitēkļu iznīcināšanai u.c.</t>
   </si>
   <si>
-    <t>kopēšanas iekārtas, portatīvie kopētāji printeri, toneris, sausās tintes un printera tintes, papīrs, kopiju papīra izstrādājumi no kartonakartona, iespieddarbi, avīzes, žurnāli, mācību un uzskates materiāli, kancelejas preces u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>motocikli, rezerves daļas, apģērbi, t-krekli, cepures, dažādi aksesuāri u.c.</t>
   </si>
   <si>
     <t>kosmētiskie līdzekļi, ziepes, ēteriskās eļļas, smaržas, ķermeņa dezodoranti, dušas želejas, šampūni un matu losjoni, saulesbrilles, brilles,briļļu rāmji un aksesuāri, apģērbi, apavi, galvassegas, apakšveļa, krekliņi</t>
   </si>
   <si>
     <t>ūdensnecaurlaidīgi zābaki u.c.</t>
   </si>
   <si>
     <t>somas, apavi, jostas</t>
   </si>
   <si>
     <t>parfimērija, kosmētika, ķermeņa un skaistumkopšanas līdzekļi u.c.</t>
   </si>
   <si>
     <t>optika šaujamieročiem u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> spēles un rotaļlietas, kompaktdiski, DVD diski un citi digitālie datu nesēji, iespiedprodukcija u.c.</t>
   </si>
   <si>
     <t>inhalatori u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">parfimērija u.c. </t>
@@ -11822,113 +11558,100 @@
   <si>
     <t>kontaktlēcas, kontaktlēcu kopšanas līdzekļi, šķīdums, smērvielas, acu pilieni u.c.</t>
   </si>
   <si>
     <t>ķermeņa kopšanas līdzekļi, parfimērija, kosmētika u.c.</t>
   </si>
   <si>
     <t>ādas izstrādājumi, apģērbi, somas, apavi, smaržas, rotaslietas u.c.</t>
   </si>
   <si>
     <t>mājsaimniecības un virtuves piederumi un konteineri, rokas instrumenti un darbarīki, virtuves iekārtas, olu separators, stikla trauki, porcelāns un māla izstrādājumi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> nagu un skaistumkopšanas  produkti u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> ceļu būves mašīnas (piem., veltņi) u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">krāsas, lakas, rūsas inhibitori, koksnes konservanti, tintes toneri, kasetnes, toneru kasetnes, printeri, skeneri, faksimilatori, daudzfunkcionālās ierīces, datoru programmatūra, termiskās lentes, lentes printeriem, siltuma papīrs </t>
   </si>
   <si>
     <t xml:space="preserve">putekļu aizsargbarjera u.c.     </t>
   </si>
   <si>
-    <t>apģērbi, apavi, somas, saulesbrilles, juvelierizstrādājumi u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>farmaceitiskie produkti (alopātiskie, homeopātiskie un fitoterapeitiskie) un higiēnas līdzekļi medicīnai un personīgai higiēnai, diētiskie produkti medicīniskiem nolūkiem, taukskābju, aminoskābju preparāti u.c.</t>
   </si>
   <si>
-    <t xml:space="preserve">mēbeles, spoguļi, elektriskās spuldzes, gaismas, statīvi, rāmji, plaukti, stendi, svečturi, vāzes, bļodas, trauki un porcelāns un stikls, papīrs, kartons un izstrādājumi no šiem materiāliem, līmvielas plastmasas iepakojummateriāli, spēles, rotaļlietas u.c.
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve">apģērbs un apavi ar elementiem un aksesuāriem u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">mugursomas, somas maisi, cita bagāža, cepures u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">  ausu aizbāžņi, dzirdes aizsardzības ierīces nirējiem</t>
   </si>
   <si>
     <t xml:space="preserve">masāžas eļļas, eļļošanas krēmi un želejas, orgasma krēmi medicīniskiem un nemedicīniskiem nolūkiem, medicīniskie seksuālie līdzekļi, farmaceitiskie produkti, pudeles, pudeļu formas, konteineri, izstrādājumi aizvākošanai </t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, apavi, galvassegas, spēles, rotaļlietas, videospēļu aparāti, papīrs, kartons, iespieddarbi u.c. </t>
-  </si>
-[...1 lines deleted...]
-    <t>mēbeles, spoguļi, rāmji, paklāji,  ljuvelierizstrādājumi, rotaslietasmēbeles, spoguļi, rāmji, paklāji, linolejs, dzelzs izstrādājumi, juvelierizstrādājumi, dārgakmeņi, trauki mājsaimniecības vai virtuves vajadzībām, balināšanas līdzekļi, audumi,  parastie metāli un to sakausējumi, rokas instrumenti u.c.</t>
   </si>
   <si>
     <t>smaržas, kosmētika, brilles, jo īpaši sporta un saulesbrilles, briļļu futrāļi, pulksteņi, jo īpaši sporta un modes pulksteņi, juvelierizstrādājumi, koferi, čemodāni un somas, sporta somas, plecu un medību somas, sporta apģērbs, tostarp sporta zābaki un sporta apavi u.c.</t>
   </si>
   <si>
     <t>elektriskā lampas un apgaismojums, un gaismas atstarotāji, sanitārtehniskās iekārtas un aprīkojums, ūdensapgādes iekārtas, degļi, katli un sildītāji, vārīšanas, apkures, dzesēšanas un citas pārtikas un dzērienu apstrādes iekārtas un aprīkojums, kamīni</t>
   </si>
   <si>
     <t>kosmētika, tīrīšanas un higiēnas līdzekļi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">ķermeņa kopšanas līdzekļi, apģērbs un aksesuāri, rotaļlietas, spēles (ieskaitot elektroniskās spēļu konsoles) un sporta preces,  tekstilizstrādājumi u.c.
 </t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, apavi un galvassegas, somas, čemodāni, mugursomas, suņu būdas, redeļu kastes suņiem, kastes suņu pārvadāšanai, nemetāliski paliktņi, gultas spilveni mājdzīvniekiem u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">aksesuāri un iekārtas mobiliem telefoniem un datoriem, austiņas telefoniem, somas kamerām u.c. </t>
   </si>
   <si>
     <t>gaļa, zivis, mājputni un medījums, gaļas ekstrakti, konservēti, žāvēti un vārīti augļi un dārzeņi, olas, piena produkti, želejas, ievārījumi, kompoti, piens un piena dzērieni, kafija un kafijas aizstājēji, tēja, kakao, dzeramā šokolāde, graudaugu batoniņi</t>
   </si>
   <si>
     <t>barības izstrādājumi suņiem</t>
   </si>
   <si>
     <t>apgaismošanas ierīces, spuldzes, neona lampas, to daļas</t>
   </si>
   <si>
     <t>medicīnas instrumentu, farmaceitiskie izstrādājumi, sanitārijas ierīces u.c.</t>
   </si>
   <si>
     <t>sporta apģērbi un aksesuāri, peldkostīmi, pludmales apģērbi, ķermeņa pacēlāji, brilles, sandales, spuras, pleznas, peldošās jostas un ar tiem saistītie piederumi</t>
-  </si>
-[...1 lines deleted...]
-    <t>audumi tekstila vajadzībām, gultas un galda pārklāji, apģērbs krekli, šalles, vestes, t-krekli, Bermudu šorti, apģērba stiprinājumi, bikšturi, apavi, dārgmetāli un to sakausējumi, juvelierizstrādājumi, brilles, optiskie izstrādājumi, somas, smaržas, tualetes, tualetes piederumi, kosmētikas produkti, āda un ādas imitācijas, dzīvnieku ādas u.c.</t>
   </si>
   <si>
     <t>oglekļa šķiedru un aluminīja velosipēdu riteņi</t>
   </si>
   <si>
     <t>apģērbs, apavi, galvassegas, bērnu sēdeklīši, krēsli, taburetes, galdi, līmējošie pārsēji, ziepes, sauļošanās krēms, odekoloni, bērnu pārtika, spēles un rotaļlietas, vingrošanas un sporta preces, rotājumi Ziemassvētku eglītēm,  velosipēdi, lampas, lukturīši, velosipēdu lukturi, ierakstītas audio lentas un DVD, skaņu ierakstītāji  un atskaņotāji, digitālās kameras izklaidei bērniem un zīdaiņiem, atslēgu piekariņi u.c.</t>
   </si>
   <si>
     <t>apģērbi, apavi, galvassegas, bižutērija u.c.</t>
   </si>
   <si>
     <t>lejupielādējami attēlu faili, mobilo tālruņu zvana signāli, elektroniska, lejupielādējamas publikācijas,  grāmatas, salvetes, galda paklāji, galda pārvalki un paliktņi, papīra karogi un vimpeļi, priekšautiņi no papīra, papīra dvieļi, salvetes , tualetes ruļļi, virtuves ruļļi,  brilles, futrāļi, ķēdes, auklas, briļļu rāmji, magnēti,apģērbi, apavi, galvassegas, aksesuāri un piederumi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">mākslas viedtālruņi, pašbildes nūjas, kā viedtālruņu aksesuāri, turētāji viedtālruņiem, mobilajiem tālruņiem, siksnas priekš viedtālruņiem, mobilie tālruņi, baterijas, USB uzlādes ierīces (akumulatoru lādētāji), USB kabeļi, austiņas, aizsargplēves, citi aksesuāri, kas paredzēti viedtālruņiem vai mobiliem tālruņiem, apģērbs, cepures, zeķes šalles, cimdi, apavi u.c. </t>
   </si>
   <si>
     <t>elektriskie adapteri, printera toneris, akumulatoru komplekti u.c.</t>
   </si>
   <si>
     <t>gaisa kondicionēšanas iekārtas un piederumi u.c.</t>
   </si>
   <si>
     <t>vingrošanas un sporta preces, apģērbs, apavi, galvassegas, pulksteņi, ceļojumu futrāļi, somas,spēles, rotaļlietas, video spēļu ierīces, juvelierizstrādājumi u.c.</t>
   </si>
@@ -11968,56 +11691,50 @@
   <si>
     <t xml:space="preserve"> elektroniskās un pjezoelektriskās šķiltavas un to piederumi, mērlentes, atslēgu piekariņi, spalvu nazītis, saulesbrilles u.c.</t>
   </si>
   <si>
     <t>parfimērijas izstrādājumi, kosmētika, smaržas, brilles, saulesbrilles, rāmji un lēcas, juvelierizstrādājumi, bižutērija, pulksteņi, gredzeni, rokassprādzes, kuloni, auskari, aproču pogas, aproces, pulksteņu siksnas, ķēdes, pulksteņu izstrādājumi, kaklasaišu saspraudes, metāla apavu un cepuru rotājumi, pulksteņi, atslēgu gredzeni, somas, maki, čemodāni, čemodāni,  apģērbs, jostas, peldkostīmi, šalles, kaklasaites, apavi, apavi, zābaki, sandales, cimdi, cepures,  mēbeles, spoguļi, attēlu rāmji u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 016995342 BADGAL BANG, EUTM 011733953 BENEFIT, EUTM 007381023 benefit, EUTM 018251229 BENEFIT GEORGIA, EUTM 00372 03007 BENEFIT, EUTM 006020473 BOI-ING, EUTM 011101219 ACHATINT
 EUTM 017978514 COOKIE, EUTM 007275142 CORALISTA, EUTM 006020762 DALLAS DANDELION, EUTM 015125751 DANDELION TWINKLE, EUTM 003723087 DR.FEELGOOD, EUTM 014405583 GALIFORNIA, EUTM 014417976 GIMME BROW, EUTM 015800766 GOGOTINT, EUTM 015800758 GOLD RUSH, EUTM 003722295 HIGH BEAM, EUTM 016417611 HIGH BROW, EUTM 006023188 HOOLA, EUTM 011352499 LOLLITINT, EUTM 007018963 POSIE TINT	, EUTM 010784635 ROCKATEUR, EUTM 011180593 ROLLER LASH, EUTM 008527293 THE POREFESSIONAL, EUTM 013711064 THE POREFESSIONAL : MATTE RESCUE, EUTM 009518549 THEY'RE REAL, EUTM 017978513 TICKLE	
 ITM 1323022 PUNCH POP!	</t>
   </si>
   <si>
     <t>apģērbs un aksesuāri, tekstilizstrādājumi</t>
   </si>
   <si>
     <t xml:space="preserve">somas, galvassegas, džinsi, apakšveļa, krekli u.c. </t>
   </si>
   <si>
     <t>velosipēdi, velosipēdu daļas un sastāvdaļas, elektriskie akumulatori,  signalizācija, velodatori, ātruma rādītāji, attāluma mērīšanas ierīces, velosipēdu ķiveres brilles, saulesbrilles, aizsargbrilles, briļļu ietvari un futrāļi, apģērbs, kas aizsargā pret negadījumiem, kuģniecības elektriskie, mērīšanas, signalizācijas, pārbaudes aparāti un instrumenti, datu apstrādes iekārtas un datori, visas iepriekš minētās preces izmantošanai laivās un saistībā ar laivām, frekvences indikators, mērītājs,  dators airu laivām un sacensību airu laivas lietošanai u.c.</t>
   </si>
   <si>
     <t>apģērbs, apavi, apģērba piederumi, somas, saulesbrilles</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 779000/WO BLUE FOX, EUTM 018125701/EM KARBON, EUTM 018202916/EM RAP-V, EUTM 018205609/EM CARP SPIRIT, EUTM 008577231/EM BARBARIAN, ITM 1082164/WO VMC, ITM 1347018/WO COASTAL BLACK, EUTM 018340997/EM VANADIUM, EUTM 003462017 /EM okuma, EUTM 17912307 /EMokuma, EUTM004723029 RAPALA, EUTM005182746 trigger-x, EUTM002730992 /fig./, EUTM 002700557 STORM, EUTM003680899 X-RAP, WO 845035 WILLIAMSON LURES, EUTM 006650667 CLACKIN' RAP,EUTM 006368492 X-ProTect, WO 845037 RAPALA VISION GEAR, WO 1040277 Rapala,EUTM 008233851 Sufix PERFORMANCE FUSE /fig./,EUTM 010209468 LUHR JENSEN, EUTM 010809598 SUFIX , EUTM008772964 10000013 MORA ICE, REDU 002701078- 0004, REDU 002701078-0007, REDU 002701078-0008, REDU 002701078-0009, REDU 002701078-0010, REDU 002701078-0005, REDU 002189449-0004, REDU 002189449-0003, REDU 002189449-0002, REDU 002189449-0001, REDU 002459842-0012TORM ARASHI SQUARE 5', EUTM008233851Sufix – PERFORMANCE FUSE, EUTM 003360302 MARTTIINI, EUTM 007224975ABYSS, EUTM004708228TAIL DANCER , EUTM 002901445 SHAD RAP, REDU 002459842-0009, REDU 002459842-0010 </t>
-  </si>
-[...4 lines deleted...]
-    <t>transportlīdzekļi, iekārtas pārvietošanai pa sauszemi, gaisu, vieglie automobiļi, komunālie transportlīdzekļi, mikroautobusi, kravas automašīnas un tirdzniecības furgoni ar zīmolu Chrysler, Dodge, Jeep un Ram, apgaismojums, apkure, darbgaldi, elektroinstrumenti, instrumenti un  piederumi, konteineri mājsaimniecībai, apģērbi, apavi, galvassegas, āda un tās imitācijas, dzīvnieku ādas, bagāža spēles, rotaļlietas, videospēļu aparāti, māksla u.c.</t>
   </si>
   <si>
     <t>smaržas personīgai lietošanai, smaržu pudeles, parfimērija un smaržvielas, šķidrās smaržas u.c.</t>
   </si>
   <si>
     <t>globālie pozicionēšanas instrumenti (GPS)</t>
   </si>
   <si>
     <t>kolas (bezalkoholiskie dzērieni un gāzētie  dzērieni), jakas, krekli, peldkostīmi, t-krekli, svīteri, zeķes, sporta krekli, šorti, kleitas, cepures (galvassegas), flip-flops, skriešanas tērpi, sporta krekliņi, apakšbikses, sporta krekli ar kapuci, vestes, bikses,  pidžamas, naktskrekli u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> lauksaimniecības mašīnas, to rezerves daļas, mehānismi un sastāvdaļas, piederumi u.c.</t>
   </si>
   <si>
     <t>jakas, apģērbi, tostarp krekli, uzvalki, bikses u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">sporta krekli ar kapuci, puloveri ar kapuci, topi ar kapuci, sporta krūšturi, mitrumu izvadoši sporta krūšturi, legingi, sporta bikses, bikses, vīriešu mēteļi, sieviešu mēteļi, ikdienas jakas, sandales un pludmales apavi, gilets, skriešanas apavi, kedas, somas kalnos kāpējiem, pārgājienu mugursoma  u.c.  </t>
   </si>
   <si>
     <t>dūnu jakas bez piedurknēm, ūdensizturīgas jakas, vīriešu apakšveļa, biksītes (īsas), ikdienas bikses</t>
   </si>
   <si>
     <t xml:space="preserve">gaisa žāvētāja kasetne, kārtridžs, filtru kasetne, gaisa filtri, kārtridžs filtra kasetne, gaisa žāvētāja kasetne, gaisa un eļļas filtri </t>
   </si>
@@ -12195,53 +11912,50 @@
   <si>
     <t>kalts (maināmi instrumenti lietošanai darbgaldos) u.c.</t>
   </si>
   <si>
     <t>zīmuļi, filca pildspalvas</t>
   </si>
   <si>
     <t>serveru sistēmastīmekļa lietojumprogrammas, mobilās lietotnes Blackberry, iPad un Co u.c.</t>
   </si>
   <si>
     <t>brilles, saulesbrilles, briļļu futrāļi, dārgmetāli un to sakausējumi, parfimērija, ēteriskās eļļas, kosmētika, matu losjoni, apģērbi, apavi, galvassegas, zīdaiņu autiņi, āda un ādas imitācijas un to izstrādājumi u.c.</t>
   </si>
   <si>
     <t>apģērbi, somas, juvelierizstrā dājumi, rokassprādzes, apģērbi atslēgu piekariņi, mūzikas lentes, piederumi, kasetes ieraksti u.c.</t>
   </si>
   <si>
     <t>spēles, rotaļlietas, kāršu spēles, galda spēles, darbības un veiklības spēles, galda spēles, galda spēles, kauliņu spēles, puzle, spēļu kārtis, monētas un žetoni (spēļu aprīkojums), kauliņi (spēļu aprīkojums), spēles figūras u.c.</t>
   </si>
   <si>
     <t>saulesbriļļu futrāļi, ietvari, saulesbrilles, saulesbriļļu auklas, siksnas, vāciņi, sieviešu sandales, atslēgu piekariņi, sieviešu rokassomas,  rotaslietas, kleitas, apģērbi, kostīmi, vilnas zeķes, virsdrēbes, peldkostīmi u.c.</t>
   </si>
   <si>
     <t>motorolleri ratiņi, ratiņkrēsli, ratiņi vieglajām automašīnām, daļas un piederumi visām minētajām precēm u.c.</t>
   </si>
   <si>
-    <t>smaržas juvelierizstrādājumi, apavi, maki, somas, portfeļi, atslēgu piekariņi,u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>somas, ziepes, parfimērijas preces ēteriskās eļļas, kosmētika, pildīti kosmētikas maciņi, matu veidošanas vasks, depilācijas vasks, šampūni, mājdzīvnieku šampūni (neārstnieciski kopšanas līdzekļi), šķidrumi matu un ķermeņa kopšanai, matu krāsas, dezodorētāji u.c.</t>
   </si>
   <si>
     <t>konditorejas izstrādājumi, metāla kastes, uzglabāšanas konteineri mājsaimniecībai un virtuvei, apģērbi, apavi, galvassegas, mobilo tālruņu maciņi, rotaslietas, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietu/telefonu maciņi, juvelierizstrādājumi, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietas u.c.</t>
   </si>
   <si>
     <t>transportlīdzekļu izplūdes sistēmas, izpūtēji dzinējiem un mašīnām iepakojuma materiāli, kartona iepakojums  transportlīdzekļiem transportlīdzekļu spoguļi,  transportlīdzekļu daļas, transportlīdzekļu spoileri,  polo krekli, galvassegas, apģērbs, jakas u.c.</t>
   </si>
   <si>
     <t>apģērbs, apavi, somas, maki, galvassegas, saulesbrilles u.c.</t>
   </si>
   <si>
     <t>šaujamieroči, gaisa pistoles, gaisa šautenes, trankvilizatoru pistoles, pneimatiskie ieroči, rotaļu ieroči u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">
  vīni, alus, porteris, bezalkoholiskie dzērieni, sulas, bezalkoholiskie augļu ekstrakti, bezalkoholiskie preparāti dzērienu pagatavošanai u.c.
 </t>
   </si>
   <si>
     <t>elektriskie iztvaicētāji, iztvaicētājs garšaugu un esenču iztvaicēšanai, inhalatori, garšaugu dzirnaviņas, apģērbi, laboratorijas mēteļi, cepures, kleitas, svārki, sporta bikses, bikses, apakšveļa, šalles,  vizieri un stieņi u.c.</t>
   </si>
   <si>
     <t>apģērbs sportam, sporta inventārs, saulesbrilles, brilles (optika), sporta brilles, portfeļi, šalles, sporta aprīkojums, cimdi, sporta apavi, futbola krekli, futbola apģērbu modeļi, bērnu apģērbi, vīriešu apakšveļa  u.c.</t>
   </si>
@@ -12296,106 +12010,97 @@
   <si>
     <t xml:space="preserve">šokolāde, kafija, šokolādes cepumi, ievārījumi, dabīgie ievārījumi, medus, augļu pasta, konfektes, olīvu pasta, diētas kapsulas, uztura bagātinātāji, gardumi, tēja, pīrāgi, baklava, košļājamā gumija, zobu pastas, mutes skalojamais līdzeklis, ziepe, ēteriskās eļļas (eļļas), saules aizsargkrēms, olīveļļa, šampūns, roku krēmi,  kosmētika, kosmētiskie preparāti, zāļu kapsulas, gomoritīns, roku losjoni, roku tīrīšanas līdzekļi, farmaceitiskie izstrādājumi, odekoloni, smaržas un saistīti izstrādājumi, dabīgie sveķi mastika u.c. </t>
   </si>
   <si>
     <t>liftu lentes, iespiedshēmu plates, Iespiedshēmas, pārvietojamie celiņi, invertori (elektrība), inverteri strāvas padevei, pārvietojamas kāpnes (eskalatori), zobsiksnas motoriem, mašīnām, motoriem u.c.</t>
   </si>
   <si>
     <t>apģērbi, somas, smaržas</t>
   </si>
   <si>
     <t>t-krekli</t>
   </si>
   <si>
     <t>spēles, rotaļlietas, kāršu spēles, darbības un veiklības spēles, galda spēles, kauliņu spēles, puzle, spēļu kārtis, monētas un žetoni, spēļu aprīkojums, kauliņi spēles figūras u.c.</t>
   </si>
   <si>
     <t>rotaļlietas, apģērbi, somas, aksesuāri u.c.</t>
   </si>
   <si>
     <t>grāmatas, plīša rotaļlietas</t>
   </si>
   <si>
     <t>ādas apģērbs aizsardzībai pret negadījumiem vai traumām, ādas futrāļu maciņi, ādas maciņi viedtālruņiem, ādas apvalki planšetdatoriem, grāmatu vāki no ādas, ādas zīmuļu futrāļi, ar ādu iesietas dienasgrāmatas, ādas pārvalki dienasgrāmatām, ādas grāmatzīmes, ādas mēbeļu pārvalki,  somas, maki, koferi, ceļojumu somas u.c.</t>
   </si>
   <si>
-    <t>somas, mugursomas, skolas somas, mazas mugursomas, jostas somas, tekstila iepirkumu somas, pārtikas preču iepirkumu somas, ceļojuma somas, bagāžas uz riteņiem, ceļojumu bagāžas somas</t>
-[...1 lines deleted...]
-  <si>
     <t>t-krekli,džemperi ar kapuci, cepures u.c.</t>
   </si>
   <si>
     <t>cepures, džemperi, t-krekli u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">parfimērija, smaržas, tualetes ūdeņi </t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, somiņas, maki, mugursomas, sporta somas, motociklu seglu somas, ādas atslēgu piekariņi un atslēgu maciņi, čemodāni, iepirkumu somas, portfeļi, dokumentu maciņi, čeku grāmatiņu vāki, sajūga somiņas, bagāža, ceļojumu somas, ādas turētājs dzērienu traukiem, citas preces u.c. </t>
-  </si>
-[...1 lines deleted...]
-    <t>apģērbs, masāžas ierīces u.c.</t>
   </si>
   <si>
     <t>sporta apģērbs, t-krekli, regbija topi</t>
   </si>
   <si>
     <t>apģērbs, apavi, galvassegas, krūzes, maki ar kredītkaršu nodalījumiem, koferi un ceļojumu somas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> konditorejas izstrādājumi, šokolāde, deserti, saldējums u.c.</t>
   </si>
   <si>
     <t>magnēti, preču lifti, celšanas iekārtas, mehāniskie instrumenti, magnetizācijas ierīces, magnēti, magnetizējoši un demagnetizējoši izstrādājumi, magnēti rūpnieciskiem nolūkiem, supravadošas magnētiskās ierīces, pastāvīgie magnēti, celšanas magnēti, metāla stieples (elektriskās), metāla atloki (aproces) u.c.</t>
   </si>
   <si>
     <t>iepakojuma dizains sporta zeķes, potīšu zeķes, pirkstu zeķes u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">šampūni, matu kondicionieri, matu šķidrumi u.c.
 </t>
   </si>
   <si>
     <t xml:space="preserve">velosipēdu rāmji, dakšas (velosipēdu detaļas), velosipēdi, sporta velosipēdi u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">lodīšu gultņi, rullīšu gultņi kā mašīnu elementi u.c. </t>
   </si>
   <si>
     <t>konditorejas izstrādājumi, metāla kastes, uzglabāšanas konteineri mājsaimniecībai un virtuvei,  apģērbi, apavi, galvassegas, mobilo tālruņu maciņi, rotaslietas, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietu/telefonu maciņi, juvelierizstrādājumi, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">portfeļi, karšu maki,maki kredītkartēm (ādas izstrādājumi),  rokassomas, naudas maki u.c. </t>
   </si>
   <si>
     <t>aksesuāri, jakas, t-krekli, sporta apakškrekli u.c.</t>
   </si>
   <si>
     <t>plastmasas bļodas, konteineri, vannas u.c.</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">dāvanu maisiņi, dāvanu kastes, aromāti, smaržvielas, ziepes, aerosoli, losjoni,higiēnas gels,  uz spirta bāzes veidots antibakteriāls ādas dezinfekcijas līdzeklis, kosmētiskie ķermeņa skrubji, attīroši roku tīrīšanas līdzekļi, sveces, lustras, telpu aerosoli, automašīnu smaržas, u.c. </t>
   </si>
   <si>
     <t>hanteles, hanteļu statīvi, hanteļu stieņi svarcelšanai, fitnesa aprīkojums lietošanai telpās, aprīkojums fiziskās sagatavotības uzturēšanai, plaukti fitnesa aprīkojuma glabāšanai</t>
   </si>
   <si>
     <t>sporta bumbas, sporta apavi, apģērbs, sporta somas, sporta apģērbu somas u.c.</t>
   </si>
   <si>
     <t>rezerves daļas, piederumi, aksesuāri u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 006110516-0002, REDU 006110516-0007, REDU 006156071-0001
 REDU 005644077-0001, REDU 003736289-0004, REDU 004005361-0003
 REDU 006110516-0001, ITM 1480395Enyaq, ITM 1407715Skoda Chrystal Lighting, REDU 003735836-0001, REDU 004005361-0009, REDU006110516-0004, REDU 006110516-0005, REDU 006110516-0008, REDU 006110516-0009 REDU 003736370-0002, REDU 002705855-0007, REDU 002705855-0008, REDU 002705855-0009, REDU 002705855-0010 REDU 002705855-0011, REDU 002705855-0012, REDU 002705855- 0013, REDU 002705855-0014, REDU 002504746-0001, ITM 1251395 VRS, REDU 002680462-0001, REDU 002680462-0002, REDU 002633 818-0001, REDU 002633818-0002, ITM 1303284 Kodiaq, REDU003 194000- 0001, REDU 003419449-0001, REDU 003736370-0001, REDU 003736370-0003, EUTM 1099225 Skoda Economy Parts, REDU 258 4490-0001, REDU 2399683-0001, REDU 3225143-0001, REDU 32251 43-0003, REDU 3225143-0004, REDU 3225143-0006, REDU 3225143-0 007, REDU 3225143-0008, REDU 3225143-0010, REDU 225143-0011, REDU 3225143-0012, REDU 3423615-0001, REDU 3423615-0002, REDU 3423615-0004, EUTM 4315214 Felicia, EUTM 982317 Spaceback, EUTM 1238799 Fabia, EUTM 1063984 Citigo, EUTM 4302031 Laurin &amp; Klement, REDU 001977042-0001, EUTM 3065059 Skoda, EUTM 933598 Skoda Auto, REDU 3799592- 0002, ITM 1234878 Skoda Superb, REDU 002107029-0001, REDU 002173658-0002, REDU 0021 73658-0003, EUTM 4302841 Skoda, REDU 3799592-0004, EUTM 4302022 Roomster, REDU 3799592-0005 ITM 1121505 Simply Clever, EUTM 1110655 Skoda, EUTM 4740437 Yeti, EUTM 1362701 KAROQ, EUTM 1099224 Skoda original Austausch Teile, EUTM 1099222 Skoda Genuine Exchange Parts, EUTM 1098579 Skoda Economy Teile, REDU 1814427-0001, REDU 3225143-0002, REDU 3225143-0005, REDU 3225143-0009, REDU 3225143-0013, REDU 3423615-0003, REDU 3423615-0007, REDU 3618412-0001, REDU 3736289-0003, REDU 3736289-0006, REDU 3799592-0003, REDU 006110516-0013, REDU 006063517-0002, REDU 007036611-0002 ITM 1096012 Skoda Rapid, REDU 002408369-0001, EUTM 4315032 Octavia, REDU 002725796-0001, REDU 002725796-0004, REDU 002725796-0008, REDU 002705855-0003		</t>
   </si>
   <si>
     <t>kafija, kafijas kannas, šķīstošā kafija, kafijas krūzes, kafijas maisiņi, malta kafija u.c.</t>
   </si>
   <si>
     <t>apģērbi un aksesuāri alpīnisma, kāpšanas un āra aktivitātēm</t>
   </si>
   <si>
     <t>rotaslietas, juvelierizstrādājumi, rotaslietu lādītes, putekļu lupatiņa, filca maisiņi u.c.</t>
   </si>
   <si>
@@ -12554,56 +12259,50 @@
     <t>kafija, tēja</t>
   </si>
   <si>
     <t>NPT EP3326949</t>
   </si>
   <si>
     <t>MAX CO LTD</t>
   </si>
   <si>
     <t>metāla stieple, kas paredzēta siešanai, spoles (mašīnu daļas)</t>
   </si>
   <si>
     <t>EUTM 001212679 /fig./, EUTM 000138529 /fig./, EUTM 001509165 /fig./, EUTM 000131532 /fig./, EUTM 003870541 /fig./, EUTM 001209790 TOMMY, EUTM 001147396 TOMMY, EUTM 001212422 TOMMY GIRL, EUTM 001888445 TOMMY GEAR, EUTM 003607397 HILFIGER RED LABEL, EUTM 002501971 HILFIGER DENIM, EUTM 001216951 TOMMY JEANS, EUTM 001233923 TOMMY JEANS, EUTM 001212091 TOMMY HILFIGER, EUTM 000131706 TOMMY HILFIGER, EUTM 000131631 TOMMY HILFIGER /fig./, EUTM 001211994 TOMMY HILFIGER /fig./, EUTM 001211457 /fig./</t>
   </si>
   <si>
     <t>Tommy Hilfiger Licensing BV</t>
   </si>
   <si>
     <t>LLC</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 018925274/EM POOPEYS, EUTM 018660388/EM POOPEYS BABY CARE BABY CARE POOPEYS POOPEYS	</t>
   </si>
   <si>
     <t>Poopeys GmbH</t>
-  </si>
-[...4 lines deleted...]
-    <t>JEANNE LANVIN</t>
   </si>
   <si>
     <t>ITM 1800164 PROHIBITED</t>
   </si>
   <si>
     <t>Checkmate Commerce GmbH</t>
   </si>
   <si>
     <t>ITM 1878660 PURIZE, ITM 1854476 PURIZE, EUTM 018289966 PURIZE	
 EUTM 016235848 PURIZE ..makes smoking NIZE!</t>
   </si>
   <si>
     <t>PURIZE Filters GmbH &amp; Co. KG</t>
   </si>
   <si>
     <t>aktivētās ogles filtri gāzu attīrīšanai, cigarešu filtri u.c.</t>
   </si>
   <si>
     <t>MGA Zapf Creation GmbH</t>
   </si>
   <si>
     <t>EUTM 000217414 DYSPORT</t>
   </si>
   <si>
     <t>Ipsen Biopharm Limited</t>
@@ -12771,149 +12470,140 @@
   </si>
   <si>
     <t xml:space="preserve">EUTM 009187642 KALIBER, EUTM 008773269 GÖTEBORGS RAPÉ	
 EUTM 004075552 GÖTEBORGS RAPÉ, EUTM 01774506 8GROV, EUTM 008773368 GROV, EUTM 008773351 GROVSNUS,EUTM 006257232 GROV
 EUTM 006256994 GROV SNUS, ITM 1162064 General THE ORIGINAL SWEDISH SNUS SINCE 1866, ITM 1157531 General, EUTM 008773178 GENERAL, EUTM 003778487 General G General, EUTM 000841999 GENERAL, EUTM 018465354 G.4 PEARLS, ITM 1541979G.4 NORTHERN WOODS, ITM 1541839G.4 DARK FROST, ITM 1541934G.4 DARK FROS	
 EUTM 017968469 G.4 BLUSH SLIM ALL WHITE, EUTM 017846684 CRYO G.4 ALL WHITE, EUTM 018881374 G.3 RIZE, EUTM 016214587 R42	
 EUTM 008885519 ONICO+, EUTM 011206307 ONICO, EUTM 010552933 100% KÄNSLA 0% NIKOTIN ONICO, EUTM 01054258 7ONICO, EUTM 004821203 ONICO, EUTM 018449871 ONE RÖD,EUTM 018311592 ONE VIT
 EUTM 018311587 ONE SVART, EUTM 018311582 ONE BLA, EUTM 018311574 ONE GRÖN, EUTM 018311567 ONE,EUTM 01824190 0ONE GUL
 EUTM 016515603 GR ONE WHITE, EUTM 016517732 GEN ONE WHITE	
 EUTM 016517757 GEN ONE PORTION, EUTM 008978603 KRONAN
 EUTM 008773327 KRONAN, EUTM 004545588 KARDUS,EUTM 007412497 ETTAN, EUTM 007412398 ETTAN, EUTM 003778495 ETTAN, EUTM 003778297 ETTAN, EUTM 010538874 CATCH COLLECTION, EUTM 008773186 CATCH, EUTM 004767752 CATCH, EUTM 012893947 CATCH
 EUTM 018842364 XR, EUTM 018317919 XR,EUTM 018929144 VOLT COLD FROST, EUTM018891216VOLT Cosmic Dust, EUTM 018537316 VOLT	
 ITM 1578450 VOLT, EUTM 018353680 VOLT PEARLS, EUTM 013701644
 EUTM 010535011 TRE ANKARE, EUTM 008773335 TRE ANKARE, EUTM 018465358 THUNDER PEARLS, EUTM 018267921 The Lab, EUTM 011769304 The LaB, EUTM009096314 THE LAB SERIES, EUTM 008773236 RÖDA LACKET, EUTM 004075479 RÖDA LACKET, EUTM 009825803 CRUSHED ICE, EUTM 016214561 R42,EUTM 018956550 THUNDER SPICY MINT, EUTM 018968195 THUNDER, EUTM 018968681 THUNDER
 ITM1727144 ZYN PEARLS TECHNOLOGY, ITM1726440 ZYN PEARLS TECHNOLOGY, ITM1726439 ZYN PEARLS TECHNOLOGYE,  EUTM 018535818ZYN PEARLS, EUTM 018241925 ZYN NOW YOU CAN, EUTM017965871 ZYN, EUTM 017579939 ZYN,EUTM 01527857 5ZYNNT
 EUTM 015285984 ZYNNT, EUTM 015272487 ZYN, EUTM 018842259 XR
 EUTM 018881243 G.3 HAIL, EUTM 018881340 G.3 WINK,EUTM 018881267 G.3 ZENI, EUTM 018881337 G.3 HEAT, EUTM 018881316 G.3 BITE
 EUTM 018881298 G.3 SWAY, EUTM 01889404 1G.3, EUTM 01889413 2G.3
 EUT M018336833 G.3 POW, EUTM 018000839 G.3 Red Hea,EUTM 01320731 1G.3,EUTM 018850559 LJUNGLÖFS ETTAN No1 ORIGINAL ANNO 1822
 EUTM 018850592 Nº1 J. F. LJUNGLÖFS STOCKHOLM,EUTM 008966111 LJUNGLÖFS ETTAN ORIGINAL ANNO 1822, EUTM 008963035 LJUNGLÖFS ETTAN, EUTM 008773194 ETTAN  </t>
   </si>
   <si>
     <t>Swedish Match North Europe AB</t>
   </si>
   <si>
-    <t>šņaucamā tabaka un šņaucamās tabakas aizstājēji augu šķiedru veidā iekšķīgai lietošanai, izņemot pārtikas vajadzībām, tabaka uz augu bāzes.u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">EUTM 018941821/EM OTOSTICK, REUD001170856-0002/EM, REUD 001170856-0007/EM, REUD001170856-0008/EM	</t>
   </si>
   <si>
     <t>INNOVACIONES DISRAS SL</t>
   </si>
   <si>
     <t>medicīniskās terapijas ierīces</t>
   </si>
   <si>
     <t>REDU 001192827-0001</t>
   </si>
   <si>
     <t>EUTM 002636769/EMBESTER	, EUTM 000774208/EMSUPRA MIG, EUTM 004912002/EM, EUTM 005220157/EMMAGSTER, EUTM 005220504/EM, EUTM 000940619 HARRIS, EUTM 000508333	 HARRIS, EUTM 005959631
 EUTM 004725941 LINCOLN ELECTRIC, EUTM 007086507, EUTM 004683331 OERLIKON, EUTM 015346935 LINCOLN ELECTRIC, EUTM 004982468 LINCOLN ELECTRIC, EUTM 000228163 LINCOLN, EUTM 005959762 HARRIS</t>
   </si>
   <si>
     <t>UPT EP3541480 C0 Fire Fighting Device</t>
   </si>
   <si>
     <t>Viking Life-Saving Equipment A/S</t>
   </si>
   <si>
     <t>ugunsdzēšamie aparāti</t>
   </si>
   <si>
     <t>EUTM 013225784 INSTANT POT, EUTM 018037035 INSTANT POT	
 ITM 1514565 Instant, ITM 1511837 INSTANT,ITM 1514738 INSTANT POT
 ITM 1514565 A Instant</t>
   </si>
   <si>
     <t>Instant Brands (Ireland) LIMITED</t>
   </si>
   <si>
     <t>ITM1424319 FORTNITE, ITM14 43227FORTNITEITM 1433937 FORTNITE, ITM 1441992 FORTNITE, ITM 1433939 FORTNITE, ITM 1419271 FORTNITE, EUTM 017947714 FORTNITE, ITM 1426745 FORTNITE, ITM 1426785 FORTNITE BATTLE ROYALE, ITM 1447680 FORTNITE</t>
   </si>
   <si>
     <t>EUTM 008619141/EM, EUTM 009798158/EM SICOMA	, EUTM 008619132/EM SICOMA</t>
   </si>
   <si>
     <t>S.I.CO.MA. SRL</t>
   </si>
   <si>
     <t>betona maisītāji</t>
   </si>
   <si>
     <t>EUTM 016687642/EM Shepperton Design Studios, EUTM 014693808/EM Shepperton Design Studios</t>
   </si>
   <si>
     <t>SHEPPERTON DESIGN STUDIOS MARKETING LTD</t>
-  </si>
-[...1 lines deleted...]
-    <t>tualetes piederumi;parfimērija, smaržas, kosmētika, kolekcionējamas monētas,atslēgu piekariņi,3D atslēgu piekariņi, Piemiņas medaļas,papīra ballīšu rotājumi, papīra ballīšu maisiņi, ballīšu kancelejas preces, somas, kosmētikas somiņas, maciņi u.c.</t>
   </si>
   <si>
     <t>ITM 1131449/WO OTEZLA, ITM 1184702/WO Otezla,EUTM 011529542/EM BLINCYTO, EUTM 006487219/EM PROLIA,EUTM 000604181/EM PROLIA
 EUTM 000901926/EM PROLIA, EUTM 015757404/EM REPATHA	
 EUTM 012255584/EM REPATHA, EUTM 005235197/EM XGEVA	
 ITM 1461162/WO TEPEZZA</t>
   </si>
   <si>
     <t>AMGEN EUROPE GMBH</t>
   </si>
   <si>
     <t>EUTM 000418236/EM PREMIATA, EUTM 018972642/EM PREMIATA	
 EUTM 010381771/EM, EUTM 018983985/EM, EUTM 011352952/EM PREMIATA, EUTM 018984024/EM, REUD 002396531-0001/EM, REUD 006259784-0005/EM, REUD 006259784-0006/EM,REUD 006259784-0001/E	
 REUD 006259784-0003/EM, REUD 006259784-0002/EM, REUD 015066345-0008/EM, REUD 015066345-0006/EM,REUD 015066345-0001/EM
 REUD 015066345-0003/EM, REUD 015066345-0002/EM, REUD 015066345- 0010/EM, REUD 015066345-0009/EM, REUD 015066345-0012/EM	
 REUD 15066345-0011/EM, REUD 015066345-0004/EM, REUD 015066345-0007/EM, REUD 015066345-0005/EM</t>
   </si>
   <si>
     <t>PREMIATA SRL</t>
   </si>
   <si>
     <t>EUTM 018501041/EMCOACH NEW YORK, EUTM 003210705/EM, EUTM 003060027/EM,EUTM 012655965/EM COACH NEW YORK, EUTM 011516317/EM, EUTM 018461458/EM UPCRAFTED, EUTM 018951723/EM TABBY, EUTM 011516051/EM LEGACY, EUTM 018998619/EM HAVE TASTE LOVE WASTE, UTM 018336915/EM COURAGE TO BE REAL	
 EUTM 018470921/EM COACH, EUTM 018465627/EM COACH, EUTM 019062545/EM  COACH RECYCLED LEATHER, EUTM 019112002/EM COACH NEW YORK, EUTM011134921/EM COACH LOVE, EUTM 019087678/EM COACH COACHTOPIA,EUTM018525298/EM COACH (RE)LOVED, EUTM018836895/EM COACH, EUTM019112069/EM C COACH
 EUTM009719733/EM POPPY, EUTM 000214858/EM COACH, EUTM 018903168/EM ROAD TO CIRCULARITY, ITM 930091/WO COACH LEATHERWARE EST. 1941, EUTM 017950505/EM COACH CREATE
 EUTM 018904764/EM UPCRUSHED	, EUTM 011516986/EM COACH LEATHERWARE EST. 1941, EUTM 015814304/EM COACH 1941, EUTM 018164141/EM CITYSOLE, EUTM 013021654/EM COACH NEW YORK, EUTM 011516713/EM COACH LEATHERWARE, EUTM 011135076/EM	
 EUTM 009099136/EM,  EUTM 000214874/EM COACH, EUTM 010325348/ EM COACH, EUTM 018501041/EM COACH NEW YORK, EUTM 018470921/EM COACH, EUTM 011516317/EM, EUTM 003060027/EM, EUTM 012655965/EM COACH NEW YORK</t>
   </si>
   <si>
     <t>COACH IP HOLDINGS LLC</t>
   </si>
   <si>
     <t>apģērbi, ausu aizbāžņi vai sildītāji, kurjeru somas, plecu somas, piekarināmās somas, beisbola cepures,  krūzes u.c.</t>
   </si>
   <si>
     <t>EUTM 017964515 CLOZEAU, EUTM 016991895 gigiCLOZEAU</t>
   </si>
   <si>
     <t>ATELIERS CLOZEAU</t>
   </si>
   <si>
     <t>rotaslietas u.c.</t>
-  </si>
-[...1 lines deleted...]
-    <t>EUTM 010903136 (Marque sans texte)</t>
   </si>
   <si>
     <t>PLADIS FRANCE</t>
   </si>
   <si>
     <t>cepumi, kūkas, konditorejas izstrādājumi, pārtikas produkti, alkoholiskie dzērieni u.c.</t>
   </si>
   <si>
     <t>EUTM 016642101/EM AFC BOURNEMOUTH, EUTM 016641615/EM THE CHERRIES, EUTM 016641631/EM  AFC BOURNEMOUTH, EUTM 017967502/EM DEAN COURT</t>
   </si>
   <si>
     <t>AFC BOURNEMOUTH LTD</t>
   </si>
   <si>
     <t>sporta apģērbs, šalles u.c.</t>
   </si>
   <si>
     <t>EUTM 014373443/EM AVFC PREPARED, EUTM 014498281/EM AVFC	
 EUTM 014517254/EM AVFC, EUTM 005711163/EM AVFC PREPARED</t>
   </si>
   <si>
     <t>ASTON VILLA FOOTBALL CLUB LTD</t>
   </si>
   <si>
     <t>ADIDAS INTERNATIONAL MARKETING B.V.</t>
@@ -13061,133 +12751,108 @@
   <si>
     <t>EUTM 013734652/EM VHERNIER</t>
   </si>
   <si>
     <t>VHERNIER S.P.A.</t>
   </si>
   <si>
     <t>pulksteņi, svārsta pulksteņi, rotaslietas, rotājumi</t>
   </si>
   <si>
     <t>dažādas skaistumkomšanas preces, šampūni, krēmi, dezodoranti   u.c.</t>
   </si>
   <si>
     <t>koferi, somas no metāla, plastmasas vai auduma, somas portatīvajiem datoriem, kameru somas, futrāļi elektroniskām ierīcēm, dažādas kombinācijas, ceļasomas un čemodāni, tualetes maciņi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">transportlīdzekļu piedziņas sistēmas, apgaismes sistēmas, virsbūves kontroles sistēmas, spēka pievadu kontroles sistēmas, elektronisko instrumentu kopu, telemātikas sistēmas un datori, piekares sistēmas un sastāvdaļas, izplūdes sistēmas u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">zobu pasta, mutes skalojamais ūdens šampūni, kondicionieri, matu aktīva kapsulas, tonizējoši līdzekļi, šķidrumi, sauļošanās krēmi </t>
   </si>
   <si>
     <t>elektriskās/elektroniskās ierīces datoriem u.c.</t>
   </si>
   <si>
-    <t>bezalkoholiskie dzērieni, apģērbi, galvassegas peldkostīmi,           t-krekli, zeķes, sviedru krekli, šorti, kleitas, sandales, skriešanas kostīmi, sporta džemperi, apakšbikses, džemperi ar kapuci, vestes, bikses, pidžamas, naktskrekli u.c.</t>
-[...4 lines deleted...]
-  <si>
     <t>gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un vārīti augļi un dārzeņi, želejas, ievārījumi, kompots, olas, piens un piena produkti, pārtikas eļļas un tauki, Nesagatavoti un neapstrādāti lauksaimniecības, ūdens, dārzkopības un mežsaimniecības produkti,  graudaugi un sēklas, svaigi augļi, dārzeņi un zaļumi, dabiski augi un ziedi, ziedu sīpoli, stādi un sēklas stādīšanai, dzīvi dzīvnieki, pārtika un dzērieni dzīvniekiem, iesals u.c.</t>
   </si>
   <si>
     <t>datoru aparatūra, datorprogrammas, daļas un piederumi, tonera kasetnes, tintes kasetnes printeriem, datoru somas u.c.</t>
   </si>
   <si>
     <t>rotaļlietas, spēles, DVD grāmatas, ieraksti, apģērbs u.c.</t>
   </si>
   <si>
     <t>metāla automašīnu nozīmītes,galda piederumi, dakšiņas un karotes, kabatas nazis, automašīnas atslēga, alus paliktņi u.c.</t>
   </si>
   <si>
     <t>kosmētika, ķermeņa kopšanas līdzekļi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, apavi, galvassegas, spēles, rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces u.c. </t>
   </si>
   <si>
     <t>,</t>
   </si>
   <si>
     <t>digitālās kameras, svari, sporta brilles, saulesbrilles, brilles dzīvības glābšanas ierīces un aprīkojums, glābšanas vestes, pludiņi drošības nolūkos elektriskās baterijas, bezvadu skaļruņi,  audio uztvērēji, elektriskie audio, video aparāti un instrumenti, kosmētika,ādas kopšanas līdzekļi,  vannas un dušas līdzekļi, skūšanās, sauļošanās līdzekļi, smaržas lietošanai mājās zīdaiņu losjoni, bērnu eļļas, nemedicīniski bērnu krēmi, šampūni mājdzīvniekiem u.c.</t>
   </si>
   <si>
     <t>apģērbi, šalles, cepures, cimdi, kaklasaites,  lakati, jostas, kurpes, rotaslietas, veļa, saulesbriļļu un optisko briļļu rāmji, somas, maki u.c.</t>
   </si>
   <si>
     <t>automašīnas,  motocikli, divriteņi, motorolleri, tricikli, to detaļas un piederumi</t>
   </si>
   <si>
-    <t xml:space="preserve">   elektroniskas, digitālās un rokas ierīces, ar to saistītā programmatūra, telekomunikāciju aparāti un instrumenti,  juvelierizstrādājumi, bižutērija, sienas pulksteņi, pulksteņi personīgai lietošanai,  izsmalcināti atslēgu piekariņi, pulksteņu vai juvelierizstrādājumu futrāļi, dārgmetālu kastes un konteineri,  to daļas un piederumi</t>
-[...7 lines deleted...]
-  <si>
     <t>kakao produkti, dzērieni, pulveris, dzērieni no šokolādes, šokolādes pulveri u.c.</t>
   </si>
   <si>
     <t>augu aromatizētāji dzērieniem, ēteriskās eļļas dzērieniem, ar aromatizētājiem pildītas kapsulas, dzeršanas trauki, glāzes un krūzes, pudeles, dzeramais salmiņš, uzpildāmās garšas kapsulas, dzērienu aromatizētāji (izņemot ēteriskās eļļas), preparāti dzērienu pagatavošanai</t>
   </si>
   <si>
     <t xml:space="preserve">somas, ceļojumu somas, ratiņu ceļojumu somas, čemodāni, mazie koferi, preču prezentācijas futrāļi, optikas futrāļi, maki u.c. </t>
   </si>
   <si>
-    <t>būvmateriāli, celtniecības caurules, kas nav no metāla, asfalts, piķis un bitumens, nemetāliskas pārvietojamas ēkas,  mašīnas, kabeļi un vadi no parastā metāla (neelektriski), metāla konteineri uzglabāšanai un transportēšanai, droši darbgaldi un mehāniski darbināmi elektroinstrumenti, motori un dzinēji, mašīnu sakabes un transmisijas komponenti, kas nav paredzēti sauszemes transportlīdzekļiem, lauksaimniecības instrumenti, izņemot ar roku darbināmus rokas instrumentus u.c.</t>
-[...5 lines deleted...]
-  <si>
     <t xml:space="preserve">biroja mēbeles, rakstāmgaldi, krēsli, soliņi, u.c. </t>
   </si>
   <si>
     <t>smaržas, tualetes ūdens, dezodoranti  ēteriskās eļļas, eļļas kosmētikas vajadzībām, kosmētika, dekoratīvās kosmētikas līdzekļi, kosmētikas līdzekļi ādas kopšanai, ziepes šampūni skūšanās krēmi, apģērbs, apavi, galvassegas,  somas, juvelierizstrādājumi, pulksteņi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">farmaceitiskie un medicīnas instrumentu  izstrādājumi, juvelierizstrādājumi, pulksteņi, somas, trauki un stikla izstrādājumi, tekstilizstrādājumi, apģērbs, apavi, galvassegas, mežģīnes, lentes, izšuvumi, grīdas segumu izstrādājumi, rotaļlietas un sporta preces u.c.  </t>
   </si>
   <si>
     <t>kafija, tēja, kakao un mākslīgā kafija, rīsi, tapioka un sāgo, milti un graudaugu izstrādājumi, maize, konditorejas izstrādājumi,  pārtikas ledus, cukurs, medus, melases sīrups, raugs, cepamais pulveris, sāls, sinepes, etiķis, mērces (garšvielas), garšvielas, saldējums, gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un termiski apstrādāti augļi un dārzeņi, želejas, ievārījumi, kompoti, olas, piens un piena produkti, eļļas un tauki pārtikai u.c.</t>
   </si>
   <si>
     <t>mājsaimniecības vai virtuves piederumi un trauki, neapstrādāts vai daļēji apstrādāts stikls, izņemot stiklu, ko izmanto celtniecībā, stikla, porcelāna un māla trauki,  juvelierizstrādājumi, bižutērija, pulksteņi  hronometriskie instrumenti, apģērbi, apavi, galvassegas, mēbeles, spoguļi, rāmji, konteineri  uzglabāšanai vai transportēšanai kauls, rags, vaļa bārkstis  neapstrādāta vai pusfabrikāta, aumalas, jūras putas, dzintars, rokas darbarīki un instrumenti, galda piederumi, dakšiņas un karotes, pistoles, izņemot šaujamieročus, skuvekļi, grāmatu iesiešanas izstrādājumi, fotogrāfijas, kancelejas preces un biroja piederumi, līmes  kancelejas vai mājsaimniecības vajadzībām u.c.</t>
   </si>
   <si>
     <t>juvelierizstrājumi, korsetes, apģērbi, jakas, smokingi, šalles apakšveļa,  pulksteņi, saulesbrilles, atslēgu piekariņi,  gredzeni, ādas atslēgu piekariņi u.c.</t>
   </si>
   <si>
     <t>apģērbi, apavi, galvassegas, gatavs valkāšanai bērniem un zīdaiņiem, uzglabāšanas piederumi un mēbeles guļamistabai, tekstilizstrādājumi un to aizstājēji, mājsaimniecības veļa, tekstila vai plastmasas aizkari, rotaļlietas videospēļu aparāti, vingrošanas un sporta preces, Ziemassvētku eglīšu rotājumi, bagāžas un transporta somas, apkakles, siksnas un mājdzīvnieku apģērbs u.c.</t>
-  </si>
-[...1 lines deleted...]
-    <t>tējkannas, elektriskie tosteri, gaisa cepšanas iekārtas, elektriskie gludekļi</t>
   </si>
   <si>
     <t>tālvadības automašīnas u.c.</t>
   </si>
   <si>
     <t>audiovizuālie pārdošanas palīglīdzekļi neatkarīgiem tirdzniecības pārstāvjiem, kas nodarbojas ar apģērbu, apakšveļas, mājsaimniecības veļas, proti, audiokasešu, videokasešu lentu, CD-ROM, DVD ar pārdošanas padomiem, padomiem un pārdošanu, apmācības un motivācijas tēmas, mājsaimniecības piederumi, gultas, vannas, virtuves un galda veļa, paklājiņi, salvetes, palagi, vannas dvieļi, roku dvieļi, segas, aizkari u.c.</t>
   </si>
   <si>
     <t>juvelierizstrādājumi, somas, apģērbi, apģērba un tekstilizstrādājumi, stikla izstrādājumi, apgaismojums u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">tālvadības pultis viedām mājas ierīcēm u.c. </t>
   </si>
   <si>
     <t>apģērbs, apavi, galvassegas,somas u.c.</t>
   </si>
   <si>
     <t>smaržas, bižutērija,audumi, vāciņi tālruņiem un planšetdatoriem, grafiskie simboli, apģērbi, apavi, somas u.c.</t>
   </si>
   <si>
     <t>ķermeņa un skaistumkopšanas līdzekļi, tualetes ūdeņi,smaržas, odekoloni u.c.</t>
   </si>
   <si>
     <t>brilles, kosmētikas izstrādājumi, apģērbi, apavi, somas, cepures, rotaslietas u.c.</t>
   </si>
@@ -13276,91 +12941,568 @@
     <t>glābšanas vestes, pašpiepūšamie plosti, kompasi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">datu apstrādes iekārtas un datori, datoru programmatūra un datoru aparatūra, viss iepriekš minētais īpaši un unikāli izstrādāts, pielāgots un pārdots izmantošanai mehānisko transportlīdzekļu un to daļu, aeronavigācijas transportlīdzekļu un to daļu, jūras transportlīdzekļu un to daļu, radioaparātu, GPS navigācijas ierīču, televizoru jomā, baterijas, elektriskie savienotāji un īpaši izņemot vispārējas nozīmes lietojumprogrammu izstrādes programmatūru, rīkus un utilītas, kā arī vispārējas nozīmes datu bāzes pārvaldības programmatūra elektroniskas vadības ierīces ratiņkrēsliem, elektroniskie ātruma un virziena regulatori transportlīdzekļiem, programmatūra, lai nodrošinātu attālo savienojumu ar pacientu monitoriem, elektroniskie ātruma un virziena regulatori ratiņkrēsliem, darbgaldidzesēšanas ventilatori, ieplūdes gaisa sildītāji, ūdens vārsti, aizdedzes, aukstā maisījuma sildītāji, rūpnieciskās eļļas un smērvielas, vasks, smērvielas, putekļus absorbējoši, mitrinoši un saistoši maisījumi, degviela un apgaismotāji, sveces un daktis apgaismošanai, uzliesmojoša degviela, dzinēju eļļas, smēreļļa mehānisko transportlīdzekļu dzinējiem, motoreļļas, transmisijas eļļa, mehāniski darbināmi instrumenti, motori un dzinēji, izņemot sauszemes transportlīdzekļiem </t>
   </si>
   <si>
     <t>šalles, kabatlakatiņi, somas, cepures, jostas, apģērbi, lietusmēteļi, mugursomas, kosmētika, auskari, smaržas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">smaržas,smaržu pudelītes, kartona iepakojums u.c. </t>
   </si>
   <si>
     <t>multivitamīnu preparāti farmaceitiskie preparāti un vielas, gremošanas līdzekļi farmaceitiskiem nolūkiem paracetamols, paracetamola preparāti iekšķīgai lietošanai,pretsāpju līdzekļi, zobu birstes, mutes skalošanas līdzeklis, zobu pasta,zobu birstes, mutes skalošanas līdzeklis, protēžu līmes, tīrīšanas līdzekļi u.c.</t>
   </si>
   <si>
     <t>elektriskās, elektroakustiskās signalizācijas ierīces, aparāti un instrumenti,  mikrofoni, kabeļi, kabeļu adapteri, statīvi, statīvu savienojumi, mikrofonu kapsulas, mikrofonu kapsulu pagarinātāji, mikrofonstieņi, galda statīvi, mikrofonu grīdas statīvi, mikrofonu slīpuma regulēšanas ierīces, trijkāju savienojumi, mikrofonu "zoskakli", vējstikli, mikrofonu moduļi, mikrofonu sistēmu moduļi</t>
   </si>
   <si>
     <t>spēles, rotaļlietas, kāršu spēles, darbības un veiklības spēles, galda spēles, kauliņu spēles, puzle, spēļu kārtis, monētas un žetoni, spēļu aprīkojums, kauliņi, spēles figūras u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">vienreizējās lietošanas paklājiņi mazuļu pārģērbšanai, bērnu salvetes, vienreizējās lietošanas autiņi, bērnu autiņbiksītes u.c.
 </t>
   </si>
   <si>
-    <t>somas, kedas, apavi u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>jakas, t-krekli, bikses u.c.</t>
   </si>
   <si>
     <t>medikamenti, kas satur A tipa botulīna toksīnu</t>
   </si>
   <si>
     <t>transportlīdzekļu riteņi, riepas, transportlīdzekļu riteņu diski, virsbūves daļas u.c.</t>
   </si>
   <si>
     <t>sakaru un telekomunikāciju iekārtas, datori, set-top kastes, maršrutētāji, austiņas, modemi, pārnēsājamie barošanas avoti, skaļruņi u.c.</t>
   </si>
   <si>
     <t>matu kopšanas līdzekļi un procedūras, pašiedeguma līdzekļi (kosmētika), ķermeņa tīrīšanas un skaistumkopšanas līdzekļi, vannas sāļi, matu krāsas, matu laka u.c.</t>
   </si>
   <si>
     <t>ģeneratori, turbokompresori mašīnām, darbgaldi, degvielas filtri</t>
   </si>
   <si>
     <t>dzesēšanas vielas un ķimikālijas</t>
   </si>
   <si>
     <t>apkures, tvaika ģenerēšanas, ēdiena gatavošanas, dzesēšanas, žāvēšanas, ventilācijas un ūdensapgādes iekārtas, kā arī sanitārās iekārtas un to detaļas, rezerves daļas un rezerves daļas</t>
   </si>
   <si>
     <t>sporta apavi</t>
   </si>
   <si>
     <t>saulesbrilles, galvassegas apģērbs, sporta apģērbs, futbola bumbas, futbola krekli, somas, smaržas, t-krekli, mugursomas, zeķes, futbola zābaki, iešļūcenes, apavi, sandales, futbola apakšstilbu sargi u.c.</t>
+  </si>
+  <si>
+    <r>
+      <t>EUTM 90568</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="WO"/>
+        <charset val="186"/>
+      </rPr>
+      <t>3/WO</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve"> WINX CLUB</t>
+    </r>
+  </si>
+  <si>
+    <t>RAINBOW - S.P.A.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">pulksteņi, juvelierizstrādājumi, bižutērija, somas, mugursomas, mūzikas instrumenti, rotaļlietas u.c. </t>
+  </si>
+  <si>
+    <t>EUTM 004514113/EM CALLIOPE, EUTM 001264159/EM TERRANOVA</t>
+  </si>
+  <si>
+    <t>TEDDY S.P.A.</t>
+  </si>
+  <si>
+    <t>Huda Beauty Limited Huda Beauty Limited</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 000113720/EM, EUTM 000113761/EM, EUTM 010903136/EM	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HAVANA CLUB HOLDING SA                                                                                                                                                                                                             </t>
+  </si>
+  <si>
+    <t>CHELSEA FOOTBALL CLUB LTD</t>
+  </si>
+  <si>
+    <t>EUTM 015536527/EM CHELSEA FC, EUTM 012914974/EM CHELSEA	
+EUTM 015536477/EM CHELSEA FOOTBALL CLUB, EUTM012397097 /EM THE SHED, EUTM 017695735/EM CLUB CHELSEA, EUTM 017695727/EM CLUB CHELSEA, EUTM 000776104/EM CFC, EUTM 010717651/EM CHELSEA FC, ITM 1268880/WO CHELSEA FOOTBALL CLUB, ITM 1278231/WO CHELSEA FOOTBALL CLUB, ITM 1278440/WO CHELSEA FC, EUTM 010121218/EM CHELSEA FC,EUTM 009805541/EM CHELSEA FC, EUTM 009651589/EM CHELSEA FOOTBALL CLUB, EUTM 009391921/EM CHELSEA LEGENDS, EUTM 009391871/EM CHELSEA FOOTBALL CLUB CHELSEA OLD BOYS,EUTM 009099706/EM CHELSEA, EUTM 008449001/EM BLUE IS THE COLOUR, EUTM 004032751/EM CHELSEA FOOTBALL CLUB, EUTM 007518053/EM, EUTM 006486211/EM STAMFORD BRIDGE, EUTM 006463533/EM, EUTM 006462601/EM CHELSEA, EUTM 003841731/EM FC, EUTM 003345386/EM CHELSEA FOOTBALL CLUB, EUTM 003344561/EM CHELSEA, EUTM 003207404/EM CHELSEA FOOTBALL CLUB, EUTM 001746197/EM CFC, EUTM 010717718/EM CHELSEA, EUTM 010717833/EM CHELSEA FOOTBALL CLUB,EUTM 012118121/EM CHELSEA, EUTM 012592135/EM CHELSEA FC, EUTM 012619755/EM CHELSEA, EUTM 012915013/EM CHELSEA FOOTBALL CLUB, EUTM 016918443/EM THE FIFTH STAND,EUTM 016918559/EM THE 5TH STAND, EUTM 010715373/EM CHELSEA FOOTBALL CLUB
+EUTM 014594535/EM, EUTM 014222211/EM CFC,EUTM 012396362/EM CHELSEA TV, EUTM 005960158/EM, EUTM 015536493/EM CHELSEA FOOTBALL CLUB, EUTM 003151041/EM CFC, EUTM 008347833/EM	
+EUTM 009391798/EM CHELSEA OLD BOYS, EUTM 013191234/EM CHELSEA FC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM  69302  Ellesse, EUTM  9408221 Ellesse,  EUTM  69260  Ellesse, EUTM  14306773 Ellesse  </t>
+  </si>
+  <si>
+    <t>AIRWAIR INTERNATIONAL LTD</t>
+  </si>
+  <si>
+    <t>EUTM 003962818/EM SoftWair AirWair HardWair, EUTM 000152215/EM AIRWAIR WITH BOUNCING SOLES, EUTM 000152918/EM AIRWAIR	
+EUTM 014299895/EM AirWair, EUTM 018686687/EM AIRWAIR	
+REUD 007367180-0002/EM, REUD 007367180-0001/EM, EUTM 018686688/EM AIRWAIR WITH BOUNCING SOLES,REUD 008463657- 0001/ EM, REUD 015029478-0001/EM, REUD 015029478-0002/EM,REUD 015029478-0003/EM,REUD 008463657-0009/EM,REUD008463657-0008/E	
+REUD008463657-0005/EM, REUD 008463657-0004/EM, REUD 008463657-0007/EM</t>
+  </si>
+  <si>
+    <t>ITM 1289823/WO, ITM 1406381/WO Wolverhampton Wanderers FC
+ITM 1406226/WO Wolves, ITM 1383138/WO</t>
+  </si>
+  <si>
+    <t>WOLVERHAMPTON WANDERERS FOOTBALL CLUB 1986 LIMITED</t>
+  </si>
+  <si>
+    <t>WEST HAM UNITED FOOTBALL CLUB LIMITED</t>
+  </si>
+  <si>
+    <t>EUTM 016056251/EM WhU FC,EUTM 013208871/EM WEST HAM UNITED LONDON, EUTM 018693686/EM WEST HAM UNITED LONDON, EUTM 013208798/EM WEST HAM UNITED FOOTBALL CLUB, EUTM 018693677/EM WEST HAM UNITED, EUTM 007157209/EM WEST HAM UNITED, EUTM 013056791/EM W.H.U.F.C., EUTM 014919187/EM TIW FC, EUTM 016673139/EM THE HAMMERS, EUTM 018777795/ EM, THAMES IRONWORKS,EUTM016633265/EM IRONS,EUTM 016633257/EM HAMMERS, EUTM 013799788/EM FAREWELL BOLEYN WEST HAM UNITED FOOTBALL CO LTD,EUTM 013799762/EM FAREWELL BOLEYN 1904 - 2016, EUTM 013799771/EM FAREWELL BOLEYN 1904 - 2016, EUTM 017447921/EM COYI, EUTM 013094982/EM CLUB LONDON, EUTM 014231104/EM BOLEYN GROUND, EUTM 014230973/EM BOLEYN GROUND, EUTM 007128804/EM BM6, EUTM 016056244/EM, EUTM 007157282/EM, EUTM 018788446/EM</t>
+  </si>
+  <si>
+    <t>REUD 002318501-0010/EM, REUD 002318501-0005/EM, REUD 003505031- 0001/EM, REUD 003505031-0003/EM, REUD 003505031-0002/EM, REUD 002318501-0002/EM, REUD 002318501-0004/EM</t>
+  </si>
+  <si>
+    <t>INDUSTRIA FRIGORIFERI ITALIANA SPA</t>
+  </si>
+  <si>
+    <t>vtrīnas, atdzesētu preču  sastāvdaļu komplekti  montāžai vitrīnās</t>
+  </si>
+  <si>
+    <t>EUTM 006671961/EM DOLBY, EUTM 003676781/EM, EUTM 001401538/EM,EUTM006671978/EM, EUTM 002860872/EM VIRTUAL SPEAKER, EUTM 002333839/EM SURROUND IN MOTION, EUTM 001067172/EM SURROUND EX, EUTM 007032477/EM SCREENTALK	
+EUTM 018110917/EM, EUTM 018135744/EMON, EUTM 001010453/EM MLP LOSSLESS, EUTM 012313102/EM FEEL EVERY DIMENSION IN DOLBY, EUTM 010714831/EM DOLBY VOICE, EUTM 018135735/EM DOLBY VOICE, EUTM 018292271/EM DOLBY VISION IQ, EUTM 018212969/EM DOLBY VISION IQ, EUTM 018135739/EM DOLBY VISION ATMOS, EUTM 012422937/EM DOLBY VISION, EUTM 018135729/EM DOLBY VISION, EUTM 008126591/EM DOLBY PULSE, EUTM 018110918/EM DOLBY ON, EUTM 003657483/EM DOLBY HOME THEATER, EUTM 001401512/EM DOLBY HEADPHONE, EUTM 018234618/EM DOLBY DISPLAY MAPPING,EUTM 017322728/EM DOLBY DIMENSION, EUTM 018218894/EM DOLBY DIGITAL PLUS, EUTM 000910489/EM DOLBY DIGITAL, EUTM 018135737/EM DOLBY CINEMA
+EUTM 008126757/EMDOLBY AXON, EUTM 018115039/EM DOLBY AUDIO PREMIU, EUTM 018135740/EM DOLBY AUDIO, EUTM 018115037/EM DOLBY AUDIO OLBY ATMOS, EUTM018135725/EM DOLBY ATMOS, EUTM 013260732/EM DOLBY, EUTM 002698637/EM DOLBY, EUTM 003676401/EM DOLBY, EUTM 017105743/EM DD VOICE
+EUTM 017138281/EM DD VISION, EUTM 013260666/EM DD DOLBY	
+EUTM 017114059/EM DD ATMOS, EUTM 018063481/EM COMPATIBLE DOLBY VISION,EUTM 010853166/EM ATMOS,EUTM 001031905/EM AAC</t>
+  </si>
+  <si>
+    <t>DOLBY LABORATORIES LIC CORP</t>
+  </si>
+  <si>
+    <t>skaļruņi, televizori, skaņas joslas u.c.</t>
+  </si>
+  <si>
+    <t>REUD 015119671-0001/EM, REUD 015119671-0002/EM</t>
+  </si>
+  <si>
+    <t>Oy Replot Metall Ab</t>
+  </si>
+  <si>
+    <t>elektriskās uzlādes kabeļi</t>
+  </si>
+  <si>
+    <t>EUTM 000234351/EM LIU.JO, ITM 1107343/WO Les plumes de LIU·JO	
+EUTM 011645199/EM REBEL QUEEN, EUTM011715042/EM LJ	
+EUTM 000747923/EM LIU·JO, EUTM 004717724/EM LIU·JO, ITM 976811/WO LIU.JO</t>
+  </si>
+  <si>
+    <t>EXELITE S.P.A</t>
+  </si>
+  <si>
+    <t>EUTM 009363409/EM Everton NIL SATIS NISI OPTIMUM 1878, EUTM 014440085/EM THE PEOPLE'S CLUB</t>
+  </si>
+  <si>
+    <t>EVERTON FC COMPANY LTD</t>
+  </si>
+  <si>
+    <t>EUTM	002731974/EM FFC</t>
+  </si>
+  <si>
+    <t>FULHAM FOOTBALL LEISURE LTD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 018389054/EM HARMONY, EUTM 001216175/EM, EUTM 000670018/EM BABY BJÖRN, EUTM 018110172/EM BABYBJÖRN Baby Carrier Move, EUTM 009061383/EM BABY BJÖRN, EUTM 018762782/EM BabyBjörn, EUTM	019034368/EM BABYBJÖRN  </t>
+  </si>
+  <si>
+    <t>plastmasas krūzītes, plastmasas bērnu priekšautiņi, karotes u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 006667273/EM, EUTM 003170354/EM, EUTM 003181492/EM SUPERGA, EUTM 003151701/EM, EUTM 004153219/EM PEOPLE's SHOES OF ITALY, EUTM 009263121/EM S SUPERGA, EUTM	011078318/EM
+EUTM 011895406/EM S SUPERGA, EUTM 018657257/EM SUPERGA
+EUTM 018889353/EM SUPERGA CLUBHOUSE, EUTM 008554107/EM	
+EUTM 018861184/EM	</t>
+  </si>
+  <si>
+    <t>SUPERGA S.R.L. CON SOCIO UNICO</t>
+  </si>
+  <si>
+    <t>apģērbs, galvassegas, mugursomas, pončo, apavi u.c.</t>
+  </si>
+  <si>
+    <t>EUTM 004914107 Schaeffler	, EUTM 001387927 LuK, EUTM 004966495
+EUTM 004966388 INA, EUTM 005562798 FAG, EUTM 018675742 LuK	
+EUTM 017989262 Vitesco Technologies, EUTM 017989257 Vitesco	
+EUTM 018155499 vitesco TECHNOLOGIES, EUTM 019021958</t>
+  </si>
+  <si>
+    <t>EUTM008820292/EM,  EUTM014695092/EMTHE NORMAL ONE	
+EUTM002695146/EMYOU'LL NEVER WALK ALONE LIVERPOOL FOOTBALL CLUB EST·1892, EUTM003524279/EM YOU'LL NEVER WALK ALONE LIVERPOOL FOOTBALL CLUB EST·1892, EUTM 018358321/EM YOU'LL NEVER WALK ALONE, EUTM 018358312/EMYNWA, EUTM018708334/EMMIGHTY RED, EUTM 005232053/EMLIVERPOOL FOOTBALL CLUB,EUTM	018740370/EMLIVERPOOL FOOTBALL CLUB
+EUTM 018708332/EMLIVERPOOL FC, EUTM007024565/EM LIVERPOOL FC, EUTM 000243048/EML.F.C., EUTM 008816969/EML.F.C., EUTM 018740372/EML.F.C, EUTM 018358322/EMANFIELD, EUTM018529121/EM 97</t>
+  </si>
+  <si>
+    <t>LIVERPOOL FOOTBALL CLUB&amp;ATHLETIC GROUNDS LTD</t>
+  </si>
+  <si>
+    <t>THE FOOTBALL ASSOCIATION PREMIER LEAGUE LIMITED</t>
+  </si>
+  <si>
+    <t>EUTM 007604523/EM PREMIER LEAGUE,EUTM 001609536/EM PREMIER LEAGUE, EUTM 011467958/EM,EUTM 005153077/EM PREMIER LEAG, EUTM 012084281/EM PREMIER LEAGUE, EUTM 012084431/EM EPL, EUTM 000979153/EM PREMIER LEAGUE</t>
+  </si>
+  <si>
+    <t>FCA US LLC FCA US LLC</t>
+  </si>
+  <si>
+    <t>mehāniskie transportlīdzekļi, transportlīdzekļu detaļas un piederumi, rotaļu automašīnas</t>
+  </si>
+  <si>
+    <t>EUTM 001765726/EM, EUTM 000188359/EM, EUTM 000188268/EM	
+EUTM 000525048/EM, EUTM 004164455/EM RENEGADE, EUTM 003494961/EM RAM, EUTM 000188318/EM MOPAR,EUTM 010949121/EM MOPAR, EUTM 003497914/EM MOPAR, EUTM 001191113/EM JEEP CHEROKEE, EUTM 003054186/EM Jeep Camp, EUTM 000188185/EM JEEP, EUTM 003749421/EM Jeep, EUTM 012123907/EM JEEP,EUTM 002538460/ EM JEEP, EUTM 010593572/EM GRAND CHEROKEE, EUTM 000188193/ EM DODGE, EUTM 005693999/EM CHRYSLER, EUTM 004186441/EM, EUTM 009884271/ EM, EUTM 003357001/EM SAHARA,EUTM 017992936/ EM GLADIATOR, EUTM 001687102/EM CHARGER,EUTM 004212734/EM AVENGER, EUTM 018151697/EM 4X, EUTM 018763174/EM, EUTM 000188391/EM WRANGLER, EUTM 003291879/EM WILLYS, EUTM 009660481/EM WAGONEER, REUD 000537592-0001/EM, REUD 000537592-0002/EM, REUD 000537592-0003/EM</t>
+  </si>
+  <si>
+    <t>EUTM 018047336/EM JOHN B. STETSON, EUTM 001181767/EM the last drop from his STETSON,EUTM 006923668/EM STETSON MADE OF AMERICA, EUTM 018187884/EM WESTWIND BY STETSON, EUTM 008892507/EM JOHN B. STETSON, EUTM 018050372/EM STETSON, EUTM 001294966/EM STETSON, EUTM 000151647/EM STETSON, EUTM 004455051/EM, EUTM 012128005/EM</t>
+  </si>
+  <si>
+    <t>JOHN B. STETSON COMPANY</t>
+  </si>
+  <si>
+    <t>EUTM 000559732 U2, EUTM 003063245 U2, EUTM 010837938 U2
+EUTM 011005535 U2 Wings Logo</t>
+  </si>
+  <si>
+    <t>Not Us Limited</t>
+  </si>
+  <si>
+    <t>mūzikas ieraksti, apģērbi, apavi, aksesuāri u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 006542931/EM, EUTM 002731800/EM ENZO FERRARI, EUTM 002568210/EM575M Maranello, EUTM001595917/EM360modena, EUTM 000539585/EM Ferrari, EUTM 001616481/EM, EUTM 000448605/EM FERRARI, EUTM 001598135/EM Ferrari, EUTM 000560128/EM Ferrari	
+EUTM 003604261/EM S F, EUTM 001100346/EM 360modena, EUTM 003442381/EM612SCAGLIETTI, EUTM000560045/EMSF,EUTM002732196/ EMEnzo Ferrari, EUTM000560102/EMFerrari, EUTM000454546/EM	
+EUTM006543301/EM, EUTM006216972/EM, EUTM003292257/EM EUTM003503182/EM	</t>
+  </si>
+  <si>
+    <t>WIZARDS OF THE COAST LLC</t>
+  </si>
+  <si>
+    <t>kāršu spēles, kolekcionējamas kāršu spēles</t>
+  </si>
+  <si>
+    <t>EUTM 000078782/EM MAGIC THE GATHERING, EUTM 002333524/EM DUEL MASTER,EUTM 008206336/EM DUNGEONS &amp; DRAGONS, EUTM 017955568/EM MAGIC THE GATHERING, EUTM 017993920/EM MAGIC, EUTM 018557798/EM WIZARDS OF THE COAST, EUTM 004667069/EM Wizards OF THE COAST, EUTM 018950626/EM, EUTM 011999257/EM, EUTM 011999307/EM, EUTM 011999216/EM, EUTM 011999174/EM, EUTM 011999273/EM, EUTM 011999331/EM, EUTM 013429642/EM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Canon Kabushiki Kaisha </t>
+  </si>
+  <si>
+    <t>EUTM 002077600 BOSE, EUTM002081636 BOSE, EUTM 12629697BOSE
+REDU 002338343-0002, EUTM 008211088 SOUNDLINK</t>
+  </si>
+  <si>
+    <t>KARTELL SPA</t>
+  </si>
+  <si>
+    <t>EUTM 018162511/EM KARTELL, REUD 002551580-0001/EM, REUD 002551580-0002/EM, REUD 008445332-0001/EM,REUD 002551580-0004/EM, REUD 008427686-0001/EM, REUD 005136702-0001/EM, REUD 005136702- 0002/EM, REUD 001124911-0006/EM, REUD002028167-0004/EM, REUD 000266069-0004/EM, EUTM 011521168/EM KARTELL, EUTM 003510071/ EM KARTELL, EUTM 017060179/EM KARTELL, EUTM 017966293/EM KARTELL, ICD D215722-0002/WO, ICD D215722-0003/WO, ICD D215722-0007/WO</t>
+  </si>
+  <si>
+    <t>SOL DE JANEIRO IP, INC</t>
+  </si>
+  <si>
+    <t>smaržas, ķermeņa krēmi</t>
+  </si>
+  <si>
+    <t>EUTM 018901589/EM SOL DE JANEIRO, EUTM 018907021/EM BRAZILIAN BUM BUM CREAM,EUTM 016564783/EM BRAZILIAN BUM BUM,EUTM 018985965/EM SOL de Janeiro BRAZILIAN CRUSH CHEIROSA, EUTM 019041435/EM SOL de JANEIRO - CHEIROSA - 62 *, EUTM 009485954/EM SOL DE JANEIRO,EUTM 018985998/EM SOL DE JANEIRO, EUTM 018980320/EM 62, EUTM 019154438/EM 71,EUTM 019154350/EM 59, EUTM 019154427/EM 48, EUTM 019154413/EM 76, EUTM 018564385/EM BEIJA FLOR, EUTM 019112781/EM BEIJA FLOR, EUTM 019112855/EM BOM DIA BRIGHT, EUTM 018308939/EM BOM DIA BRIGHT, EUTM 018985873/EM SOL DE JANEIRO DELICIA DRENCH,EUTM 018986731/EM SOL DE JANEIRO DELÍCIA DRENCH,ITM 1730675/WO SOL DE JANEIRO, EUTM 018133189/EM CHEIROSA '62</t>
+  </si>
+  <si>
+    <t>A. Nattermann &amp; Cie. Gesellschaft mit beschränkter Haftung</t>
+  </si>
+  <si>
+    <t>EUTM 002241255/EM LASOLVAN, EUTM 002214757/EMMUCOANGIN
+EUTM 003362662/EM MUCONASAL, EUTM 002327153/EM SILOMAT
+EUTM 002948354/EM VAPRINO, EUTM 000663534/EM VENASTAT
+EUTM 018748097/EM, EUTM 019069422/EM, EUTM 019177507/EM	
+EUTM 019177997/EM, EUTM 018033152/EM DULCOGUMMY, EUTM 015853542/EM MUCOGRIPPAL, ITM 984622A/WO LIZIPAINA, ITM 989551A/WO LYSOPAINE, ITM 593245A/WO DULCOSOFT,ITM 152289/W ONOVALGIN, EUTM 002382059/EM DULCOLAX, EUTM 002396158/EM THOMAPYRIN, EUTM 002386605/EM MUCOSOLVAN, EUTM 014801931/EM DULCO, EUTM 002382091/EM BISOLVON, EUTM 002244465/EM BUSCAPINA, EUTM 004938965/EM DULCOFIBRE, EUTM 014351118/EM DULCOGLIDE</t>
+  </si>
+  <si>
+    <t>EUTM 005122081/EM JANSPORT, EUTM 003506698/EM JANSPORT
+EUTM 005121561/EM JANSPORT,EUTM 018286470/EM EASTPAK U.S.A. SINCE 1952, EUTM 008668981/EM EASTPAK BUILT TO RESIST, EUTM 017705906/EM EASTPAK U.S.A. LAB, EUTM 013061189/EM EASTPAK U.S.A., EUTM 011763752/EM EASTPAK U.S.A., EUTM 017706003/EM EASTPAK U.S.A., EUTM 008296972/EM EASTPAKU.S.A., EUTM 018270414/EM EASTPAK U.S.A., EUTM 018269810/EM EASTPAK U.S.A.
+EUTM 004399218/EM EASTPAK, EUTM 000397984/EM EASTPAK, EUTM 009968363/EM EASTPAK, EUTM 000037077/EM EASTPAK, EUTM 000036996/EM EASTPAK, EUTM 000428185/EM JANSPORT GET OUT WHILE YOU CAN,EUTM 017947886/EMJ ANSPORT COMPANY SEATTLE
+EUTM 013061106/EM JANSPORT, EUTM 017947883/EM JANSPORT
+EUTM 017947885/EM JANSPORT, EUTM 000428144/EM JANSPORT
+EUTM 000182196/EM JANSPO</t>
+  </si>
+  <si>
+    <t>Jansport Apparel Corp.</t>
+  </si>
+  <si>
+    <t>EUTM 018503312 TC</t>
+  </si>
+  <si>
+    <t>Telfar LLC</t>
+  </si>
+  <si>
+    <t>*ar 2025.gada 16.oktobri tiek piemērotas šādas aizsardzības veidu abreviatūras:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 4661278 MAN, EUTM 11051935, EUTM 122812 NEOPLAN
+ITM 914360 MAN, ITM 1346555 MAN, ITM	542762 MAN, EUTM 3050309 MAN-Originalteil	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 003410115/fig/, EUTM 002731958/OPINEL, EUTM 002726701/fig/, EUTM 004983953/OPINEL, EUTM 011931227/LE PETIT CHEF, ITM 1016953/INTEMPORA, REUD 001943127, REUD  001944372, REUD  001585860, REUD  001728486,REUD  001628736, REUD  000119722,REUD  000585443, REUD  000546817-0001,REUD 000546817-0003,REUD  000298773-0001, REUD  002402115-0001,REUD  002402115-0001, REUD  002281493-0001,REUD  002296491-0001, REUD 002281519-0001 </t>
+  </si>
+  <si>
+    <t>EUTM  000078659 Easton, EUTM  002462869 Easton, EUTM  011309432, EUTM  002463701 E, EUTM  003778107  E, EUTM  003799591 Easton, EUTM  010720191 Mako, EUTM  002462869 Easton</t>
+  </si>
+  <si>
+    <t>sporta preces, beisbola, skvoša piederumi u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REDU 002386763-0001, REDU 002587402-0004, REDU 002197442-0001 
+REDU 002386763-0002,EUTM 011946167 93041540 GoPro, EUTM 012621901GOPRO, DR002736124-0002, REDU002736124-0001 
+REDU002773762-0001, REDU002587402-0003, REDU002756171-0001 
+REDU002762583-0002, EUTM006750376HERO,REDU002633750-0001 
+EUTM006750368GOPRO </t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                    EUTM 007405293, EUTM 001045434 EUTM 007405285 (Trade mark without text), EUTM 004265997(Trade mark without text), EUTM 004748661, EUTM 001045434, EUTM 007405293 ENGLAND, EUTM 012499844 THE FOOTBALL ASSOCIATION, EUTM 009086026 ENGLAND, EUTM 012499761</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ITM 1143133QiviCon, EUTM 000215319 ·T··· , EUTM 000214528T-Online, EUTM 000214478-T---Online-, EUTM 006424055 T Home, EUTM 006660121 T-Home, EUTM 001961788 T Systems, EUTM 001935659 T-Systems, EUTM 004588208T, EUTM 002122141t, EUTM 004501342 T-Com, EUTM 000212613, EUTM 004589826 T, EUTM 003127611t, EUTM 001856079 t, EUTM 001855329 T-Com, EUTM 003125432t, EUTM 000485441T-Mobile, EUTM 000485391·T· · · Mobile·, REDU 1195101-0001, REDU 001195101-0002 WLAN POWER WPS RESET 5 SEK. LAN, REDU 000906847-0001, REDU 000906847-0003, REDU 001195101-0003WLAN POWER WPS RESET 5 SEK. LAN, REDU 001195101-0004 93039356, REDU 002004531-0001, REDU 000906847-0002 93039342,REDU 001195101-0005, EUTM 006367916T Home, EUTM 005046453T-Home, EUTM 002142784  ·T· · · Com·  </t>
+  </si>
+  <si>
+    <t>kopēšanas iekārtas, portatīvie kopētāji, printeri, toneris, sausās tintes un printera tintes, papīrs, kopiju papīra izstrādājumi no kartona, iespieddarbi, avīzes, žurnāli, mācību un uzskates materiāli, kancelejas preces u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                          EUTM 007380009 URB, EUTM 008656605 URB </t>
+  </si>
+  <si>
+    <t>EUTM 000013037, EUTM 007300353 WERKHAUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mēbeles, spoguļi, elektriskās spuldzes, gaismas, statīvi, rāmji, plaukti, stendi, svečturi, vāzes, bļodas, trauki, porcelāns, stikls, papīrs, kartons un izstrādājumi no šiem materiāliem, līmvielas, plastmasas iepakojummateriāli, spēles, rotaļlietas u.c.
+    </t>
+  </si>
+  <si>
+    <t>kosmētikas līdzekļi sievietēm, arī somas, sukas un vēl citi aksesuāri</t>
+  </si>
+  <si>
+    <t>mēbeles, spoguļi, rāmji, paklāji,  juvelierizstrādājumi, rotaslietas, mēbeles, spoguļi, rāmji, paklāji, linolejs, dzelzs izstrādājumi, juvelierizstrādājumi, dārgakmeņi, trauki mājsaimniecības vai virtuves vajadzībām, balināšanas līdzekļi, audumi,  parastie metāli un to sakausējumi, rokas instrumenti u.c.</t>
+  </si>
+  <si>
+    <t>šokolādes, konfektes kafija, tēja, kakao un mākslīgā kafija, alus, minerālūdens, gāzēts ūdens u.c.</t>
+  </si>
+  <si>
+    <t>bezalkoholiskie dzērieni, apģērbi, galvassegas peldkostīmi, t-krekli, zeķes, sviedru krekli, šorti, kleitas, sandales, skriešanas kostīmi, sporta džemperi, apakšbikses, džemperi ar kapuci, vestes, bikses, pidžamas, naktskrekli u.c.</t>
+  </si>
+  <si>
+    <t>kafija, tēja, karstie un aukstie dzērieni, kafijas pupiņas, sviestmaizes, salāti, konditorejas izstrādājumi u.c., kā arī citas preces, kas paredzētas tirdzniecībai, krūzes, magnēti u.c.</t>
+  </si>
+  <si>
+    <t>pulksteņi un hronoloģiski instrumenti, juvelierizstrādājumi,  rotaslietas, apģērbi, galvassegas , šalles, cimdi, zeķes, jostas, apavi, apavu zoles, zolītes un citi aksesuāri, rāvējslēdzēji, apavu tīrīšanas un pulēšanas līdzekļi, ugunsdrošais apģērbs, darba bikses, virsvalki, ceļgalu spilventiņi, cietās cepures, aizsargcimdi, aizsargbrilles, rūpniecības apavi, aulesbrilles, austiņas, mobilo tālruņu siksnas, atmiņas kartes, DVD, kompaktdiski, magnētiskie datu nesēji, video kasetes, rūpniecisko apavu zoles un zolītes, instrumentu jostas, instrumentu jostu piederumi, somas, somiņas ceļojumu somas, čemodāni, mugursomas, kabatas portfeļi, maki, kancelejas preces un biroja piederumi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mašīnvadītas ierīces un mašīnas dārzkopībai un ainavu veidošanai, lauksaimniecībai un mežsaimniecībai, zaļo zonu un teritoriju uzturēšanai, ceļu un ielu tīrīšanai, grants ceļu un pelnu celiņu uzturēšanai, ziemu uzturēšanai uz celiņiem, jo īpaši zemes apstrādes mašīnām, piemēram, kaplēšanai un frēzēšanai, arkli, izkliedētāji, kultivatori, ecēšas, izlīdzinātāji, zemes urbji un izkliedētāji, motorizētie zāles pļāvēji </t>
+  </si>
+  <si>
+    <t>audumi tekstila vajadzībām, gultas un galda pārklāji, apģērbs, krekli, šalles, vestes, t-krekli, Bermudu šorti, apģērba stiprinājumi, bikšturi, apavi, dārgmetāli un to sakausējumi, juvelierizstrādājumi, brilles, optiskie izstrādājumi, somas, smaržas, tualetes, tualetes piederumi, kosmētikas produkti, āda un ādas imitācijas, dzīvnieku ādas u.c.</t>
+  </si>
+  <si>
+    <t>juvelierizstrādājumi, sudraba rotaslietas, dārgmetālu figūriņas -statuetes,  medaļas, bižutērija, atslēgu piekariņi personīgie piederumi u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">apģērbi, apavi, galvassegas, parfimērija, kosmētika, brilles, rotaslietas, somas, mugursomas, maki u.c.  </t>
+  </si>
+  <si>
+    <t>izklaides industrija, ražo un pārraida filmas, koncertus,  komēdijas, teātra filmas un sportu u.c.</t>
+  </si>
+  <si>
+    <t>parfimērija, kosmētika, matu krāsas, lūpukrāsas u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   elektroniskas, digitālās un rokas ierīces, ar to saistītā programmatūra, telekomunikāciju aparāti un instrumenti,  juvelierizstrādājumi, bižutērija, sienas pulksteņi, pulksteņi personīgai lietošanai,  izsmalcināti atslēgu piekariņi, pulksteņu vai juvelierizstrādājumu futrāļi, dārgmetālu kastes un konteineri, to daļas un piederumi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mēbeles, spoguļi, rāmji, konteineri, mājsaimniecības un virtuves piederumi un trauki, tekstilizstrādājumi, juvelierizstrādājumi, rokas darbarīki, galda piederumi, kosmētikas un tualetes izstrādājumi  u.c.   </t>
+  </si>
+  <si>
+    <t>galda piederumi, skuvekļi, žiletes, matu griešanas mašīnas, matu trimmeri, šķēres, nagu vīles, atsperu knaibles, manikīra un pedikīra aprīkojums, aparāti higiēnas nolūkiem un skaistumkopšanai u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">šokolāde, šokolādes veidnes, cepumi ar šokolādes garšas pārklājumu, piena dzērieni, kas aromatizēti ar šokolādi, šokolādes izstrādājumi, brokastu pārslas, deserti, dārzeņi un kartupeļi (konservēti, saldēti, žāvēti vai termiski apstrādāti), augļi (konservēti, saldēti, žāvēti vai termiski apstrādāti), sēnes (konservētas, kaltētas vai termiski apstrādātas), burkas, burku vāki,  plastmasas vāki kārbām un augu podiem u.c. </t>
+  </si>
+  <si>
+    <t>būvmateriāli, celtniecības caurules, kas nav no metāla, asfalts, piķis un bitumens, nemetāliskas pārvietojamas ēkas, mašīnas, kabeļi un vadi no parastā metāla (neelektriski), metāla konteineri uzglabāšanai un transportēšanai, droši darbgaldi un mehāniski darbināmi elektroinstrumenti, motori un dzinēji, mašīnu sakabes un transmisijas komponenti, kas nav paredzēti sauszemes transportlīdzekļiem, lauksaimniecības instrumenti, izņemot ar roku darbināmus rokas instrumentus u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> parfimērija, ēteriskās eļļas, kosmētika, ziepes, matu losjoni, zobu pastas, smaržas, dekoratīvās kosmētikas līdzekļi, briļļu futrāļi, ietvari, saulesbrilles, kompaktdiski, DVD u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> kosmētika ādas kopšanai, kosmētikas krēmi, kosmētikas serumi, losjoni kosmētiskai lietošanai, šampūni, ārstnieciski ādas kopšanas līdzekļi, zobu pastas, mutes skalojamie līdzekļi, nagu kopšanas līdzekļi, ķirurģiskie, medicīniskie, zobārstniecības un veterinārie aparāti un instrumenti, kā arī mākslīgās ekstremitātes, acis un zobi, ortopēdiski izstrādājumi, šuvju materiāls, seksa piederumi, fizikālās terapijas aprīkojums, knupīši un piederumi barošanai, mākslīgās protēzes un implanti, ortopēdiskie un kustību palīglīdzekļi, visu iepriekš minēto izstrādājumu daļas un piederumi</t>
+  </si>
+  <si>
+    <t>ķirurģijas, medicīnas, zobārstniecības un veterinārijas aparāti un instrumenti, mākslīgās ekstremitātes, acis un zobi, ortopēdiskie izstrādājumi, šuvju materiāli, terapeitiskās un palīgierīces, kas paredzētas cilvēkiem ar invaliditāti, masāžas aparāti, bērnu aprūpes aparāti, ierīces un priekšmeti, aparāti, ierīces un priekšmeti seksuālām darbībām, juvelierizstrādājumi, pulksteņi, apģērbi, apavi, galvassegas, mājsaimniecības vai virtuves piederumi, galda piederumi, dakšiņas un karotes, skuvekļi tīrīšanas iekārtas, mājsaimniecības veļa, tekstila vai plastmasas aizkari, paklāji, paklājiņi, paklājiņi, linolejs un citi grīdas segumi, netekstila sienas tapetes, spēles rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces, rotājumi, kafija, tēja, kakao un mākslīgā kafija, rīsi, tapioka un sāgo, milti un graudaugu izstrādājumi, maize, konditorejas izstrādājumi, pārtikas ledus, cukurs, medus, melases sīrups,  raugs, cepamais pulveris, sāls, sinepes, etiķis, mērces (garšvielas), saldējums, alkoholiskie dzērieni, alus, minerālūdeņi un gāzētie ūdeņi un citi bezalkoholiskie dzērieni, augļu dzērieni un augļu sulas, sīrupi, tabaka, mēķētāju preces, sērkociņi, preparāti putekļu uzsūkšanai, mitrināšanai un saistīšanai, sveces un daktis apgaismošanai u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CPVR EU 4868/Tanotika, CPVR EU 1613/Tankalcig, CPVR EU 20879/Tan01990, CPVR EU 15435/Tan01693, CPVR EU 17729/Tan01441, CPVR EU 22781/Tan 02474, CPVR EU 13218/Tan00151, CPVR EU 15408/Tan 02522Tan02522, CPVR EU 19808/Tan01549, CPVR EU 17727/Tan01549, CPVR EU 22835/Tan03266, CPVR EU 17773/Tan00993, CPVR EU 17757/Tan01653, CPVR EU 15768/ Tan00125, CPVR EU 2279/Tanaledev, CPVR EU 20841/Tan02525, CPVR EU 25071/Tan 03419, CPVR EU 30190/Tan 06464,CPVR EU 38098/TAN09112, CPVR EU 38516/TAN08051 
+</t>
+  </si>
+  <si>
+    <t>lūpu kosmētika, meikaps, plakstiņu ēnas, acu ēnu paletes, korektori, sejas korektors, korektori plankumiem, korektori līnijām un grumbām u.c.</t>
+  </si>
+  <si>
+    <t>estētisks aparāts sejas un ķermeņa ādas kopšanai, medicīniskā ierīce ādas apstrādei, kontūrēšanai un pievilkšanai un celulīta mazināšanai, ārstnieciski ādas kopšanas līdzekļi, skaistumkopšanas un kosmētikas produkti u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> sadzīves tehnika, elektriskas virtuves ierīces un ierīces pārtikas apstrādei un pārstrādei,presēšanas mašīnas, atkritumu iznīcināšanas aparāti, ieskaitot atkritumu savācējus, atkritumu preses, rokas darbarīki, galda piederumi, skuvekļi, matu griešanas mašīnas,  grieznes,  manikīra piederumi, nagu šķēres, vīles u.c.</t>
+  </si>
+  <si>
+    <t>velosipēdi, sauszemes transportlīdzekļi ar pedāļu piedziņu, izņemot riepas un riteņus velosipēdu rāmji, stūres un velosipēdu stūres kāti, segli, sēdekļu balsti u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 018629587 SEGWAY GT, EUTM 018561284 SEGWAY, EUTM 018561281, EUTM 018195400, EUTM 018065598, EUTM 018065596	
+EUTM	017996310, EUTM013665807SEGWAY, EUTM 013665781, REDU 002553776-0002, REDU 002553776-0001, REDU 002517938-0002, REDU 002517938-0001, REDU 000643630-0002, REDU 000643630-0001, EUTM 002958684, EUTM 002721900i, EUTM 002957587SEGWAY, EUTM 002545762SEGWAY 
+ </t>
+  </si>
+  <si>
+    <t>smaržas juvelierizstrādājumi, apavi, maki, somas, portfeļi, atslēgu piekariņi u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 017618208/EM JACK DANIEL'S CRISP Old No. 7 BRAND BLEND TENNESSEE CIDER CRISP APPLE CIDER BLENDED WITH JACK DANIEL´S TENNESSEE WHISKEY, EUTM 018064396/EM JACK DANIEL'S ORIGINAL RECIPE TENNESSEE APPLE, EUTM 012582094/EM, EUTM 012179487/EM Jack Daniel, REDU 015026451- 0001/EM, REDU 015026451- 0002/EM, EUTM018763147/ EM  JACK DANIEL'S OLD NO. 7 BRAND, EUTM 018897944/EM JACK DANIEL'S OLD NO. 7 BRAND QUALITY TENNESSEE SOUR MASH WHISKEY, EUTM018841362/EM, EUTM 009058702/EM,  EUTM 000154278/EMJ ACK DANIEL'S, EUTM 000957365/EM JACK DANIEL'S, EUTM 002825560/EM JACK DANIEL'S, EUTM 009058413/EM JACK DANIEL'S Old No. 7 BRAND, EUTM 009058496/ EM JACK DANIEL'S Old No. 7 Brand, EUTM 000156356/ EM JACK DANIEL`S OLD TIME NO. 7 BRAND QUALITY Tennessee SOUR MASH WHISKEY, EUTM 000154211/EM JACK DANIEL'S, EUTM 000898429/EM JACK, EUTM 009043829/EM JACK DANIEL'S, EUTM 009768136/EM JACK DANIEL'S ORIGINAL RECIPE TENNESEE HONEY, EUTM 005652607/ EM GENTLEMAN JACK RARE TENNESSEE WHISKEY, EUTM 009043886/EM  JACK DANIEL'S, EUTM 017879671/EM  JACK DANIEL'S OLD NO.7 BRAND TENNESSEE SOUR MASH WHISKEY	
+EUTM 014676555/EM JACK DANIEL'S TENNESSEE FIRE                                                                                                                                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">dāvanu maisiņi, dāvanu kastes, aromāti, smaržvielas, ziepes, aerosoli, losjoni, higiēnas gels, uz spirta bāzes veidots antibakteriāls ādas dezinfekcijas līdzeklis, kosmētiskie ķermeņa skrubji, attīroši roku tīrīšanas līdzekļi, sveces, lustras, telpu aerosoli, automašīnu smaržas u.c. </t>
+  </si>
+  <si>
+    <t>EUTM 011056281/EM HAVAIANAS, EUTM 008170953/EM, EUTM 018978983/EM, EUTM 007156128/EM HAVAIANAS,EUTM 011070414/EM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ITM 1357870/WO, ITM 1360296/WO, ITM 1422800/WO Kinder bueno
+ITM 1536704/WO Kinder Country, ITM 1241737/WO, ITM 1375307/WO Kinder, ITM 1535149/WO Kinder Maxi, ITM 1482068/WO,ITM 1634141/WO
+ITM 1374098/WO Kinder SURPRISE,EUTM 019122959/EM KINDER BUENO DARK, EUTM 019122974/EM KINDER BUENO	</t>
+  </si>
+  <si>
+    <t>EUTM 0989696 GC, EUTM	000567511MARCIANO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+dzērienu ražošanas mašīnas un saistītās iekārtas, elektriskās mašīnas un aparāti gāzētu dzērienu ražošanai, elektromehāniskās ierīces karsta, vārīta un atdzesēta ūdens un/vai dzērienu pagatavošanai un izsniegšanai un saistītās iekārtas, tostarp dozēšanas automāti, dzērienu tirdzniecības automāti, dozēšanas automāti, tirdzniecības un preču tirdzniecības automāti, trauku mazgājamās mašīnas un to piederumi, kārtridži u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mēbeles, spoguļi, gleznu rāmji,kauli, ragi, vaļa bārkstis vai perlamutra, neapstrādāti vai daļēji apstrādāti, čaumalas, jūras putas dzeltens dzintars nemetāliski uzglabāšanas vai transportēšanas konteineri u.c. </t>
+  </si>
+  <si>
+    <t>rullīšu gultņi, lodīšu skrūves,  piedziņa, mašīnu daļas, palēnināšanas ierīces, enerģijas ģeneratori, rūpnieciskie roboti, robotu rokas rūpnieciskiem nolūkiem, robotu eksoskeleta tērpi,  rotējoši instrumenti, mašīnu daļas,  eņģes un eņģu daļas bīdāmo slokšņu, plākšņu un vadotņu savienošanai, rotācijas galdi darbgaldiem u.c.</t>
+  </si>
+  <si>
+    <t>rullīšu gultņi, lodīšu skrūves, piedziņa, mašīnu daļas, palēnināšanas ierīces, enerģijas ģeneratori, rūpnieciskie roboti, robotu rokas rūpnieciskiem nolūkiem, robotu eksoskeleta tērpi, rotējoši instrumenti, mašīnu daļas, eņģes un eņģu daļas bīdāmo slokšņu, plākšņu un vadotņu savienošanai, rotācijas galdi darbgaldiem u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 003530524 TAZO and Design, EUTM 010677516 TAZO, EUTM 005285655 TAZO and Design, EUTM 003528924 TAZOBERRY, EUTM 011456977 TEAVANA, EUTM 015199995 TEAVANA, EUTM 011043395  V and Design, EUTM 011786498 TEAVANA HEAVEN OF TEA and Design, EUTM 012250148 TEAVANA HEAVEN OF TEA and Design, EUTM 002164267 VERISMO, EUTM 010707586 VERISMO, EUTM 010992535 VERISMO, EUTM 012662813 YOUTHBERRY, EUTM 000595975 YUKON BLEND, EUTM 012187167 Design Only EUTM 008864043 Design Only, EUTM 002365500 FRAPPUCCINO, EUTM 003977931 frappuccino and Design, EUTM 004314051 FRAPPUCCINO, EUTM 000598128 GAZEBO BLEND, EUTM 000617233 GOLD COAST BLEND, EUTM 003619475 GUATEMALA CASI CIELO, EUTM 012588828 HACIENDA ALSACIA, EUTM 000595306 INFUSIA, EUTM 005234877 INFUSIA, EUTM 014753461 TEAVANA, EUTM 000572982 STARBUCKS, EUTM 000630657 STARBUCKS, EUTM 004314092 STARBUCKS COFFEE and Design, EUTM 003086014 STARBUCKS COFFEE and Design, EUTM 000175539 STARBUCKS, EUTM 000630673 STARBUCKS, EUTM 001633965 STARBUCKS, EUTM 003319043 STARBUCKS, EUTM 002365732 STARBUCKS, EUTM 003984713 STARBUCKS, EUTM 011198711 STARBUCKS COFFEE and Design, EUTM 005234786  STARBUCKS COFFEE and Design, EUTM 009776667  STARBUCKS AUTUMN BLEND, EUTM 009730359 STARBUCKS BLONDE, EUTM 000564377 STARBUCKS COFFEE and Design, EUTM 000564427 STARBUCKS COFFEE, EUTM 000596163 STARBUCKS COFFEE and Design, EUTM 000689786 STARBUCKS COFFEE and Design, EUTM 001632280  STARBUCKS COFFEE and Design, EUTM 002365534 LIGHTNOTE BLEND, EUTM 004614418 MUAN JAI, EUTM 010260883 MY STARBUCKS REWARDS, EUTM 010272565 ORIGAMI 
+EUTM 003078573 SERENA ORGANIC BLEND </t>
+  </si>
+  <si>
+    <t>bērnu pudelītes, zīdaiņu knupīši, āda un mākslīgā āda, tekstilizstrādājumi, apģērbs, apavi, galvassegas, spēles un rotaļlietas u.c.</t>
+  </si>
+  <si>
+    <t>šņaucamā tabaka un šņaucamās tabakas aizstājēji augu šķiedru veidā iekšķīgai lietošanai, izņemot pārtikas vajadzībām, tabaka uz augu bāzes u.c.</t>
+  </si>
+  <si>
+    <t>tualetes piederumi, parfimērija, smaržas, kosmētika, kolekcionējamas monētas, atslēgu piekariņi, 3D atslēgu piekariņi, piemiņas medaļas, papīra ballīšu rotājumi, papīra ballīšu maisiņi, ballīšu kancelejas preces, somas, kosmētikas somiņas, maciņi u.c.</t>
+  </si>
+  <si>
+    <t>dūnu mēteļi, t-krekli, dūnu jakas, trenčmēteļi u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ITM1116296Havana Club RITUAL Cubano la ESENCIA de la HABANA, EUTM 011378866HAVANA CLUB GAP YEAR, EUTM 011379104Havana Club, ITM 901601EL CULTO A LA VIDA, EUTM 009150574HAVANA CLUB SELECCIÓN DE MAESTROS, EUTM 009238106HAVANA CLUB SELECCIÓN de MAESTROS, ITM 899817, ITM 995208, EUTM 001424878Havana Club, EUTM 001342351Havana Club, EUTM 004710034 HAVANA CLUB, EUTM 005414917HAVANA CLUB, EUTM 009501032 Havana Club, EUTM 003824513 Havana Club AÑEJO 3 AÑOS , EUTM 003824505Havana Club AÑEJO 7 AÑOS , EUTM 005414917HAVANA CLUB , EUTM 009501131Havana Club , EUTM 003824539Havana Club AÑEJO BLANCO, EUTM 003824554 Havana Club AÑEJO ESPECIAL, EUTM 003287463Havana Club Añejo Maximo, EUTM 003824562Havana Club AÑEJO RESERVA , EUTM 003911872 Havana Club CUBAN BARREL PROOF, EUTM 010714236 HAVANA CLUB RITUAL CUBANO </t>
+  </si>
+  <si>
+    <t>futbola aprīkojums, izklaide futbola spēļu veidā</t>
+  </si>
+  <si>
+    <t>apģērbs, rotaslietas, augstpapēžu kurpes, portfeļi (ādas izstrādājumi), rotaslietu lādītes, ādas somas un maki, ādas čemodāni, rotaslietu lādītes u.c.</t>
+  </si>
+  <si>
+    <t>apavi, kosmētika, maki, galvassegas, apģērbs, rotaslietas, jostas, grāmatas, smaržas, izšūti ielāpi apģērbam</t>
+  </si>
+  <si>
+    <t>rotaļlietas, spēles, mehāniskās rotaļlietas, rotaļu modeļi, modeļu transportlīdzekļi, planieri, pulksteņi sulesbrilles, brilles, galvas aizsargi, drošības ķiveres, stereo austiņas, audio pastiprinātāji, pildspalvas, apavi, apģērbs, automobiļi / vieglie automobiļi, riteņu diski, riteņi</t>
+  </si>
+  <si>
+    <t>apgaismojuma lampas, galda lampas, stāvlampas, krēsli, āra mēbeles,  galdi, blakus galdiņi u.c.</t>
+  </si>
+  <si>
+    <t>somas, mugursomas, skolas somas; mazas mugursomas, jostas somas, tekstila iepirkumu somas, pārtikas preču iepirkumu somas, ceļojuma somas, bagāžas uz riteņiem, ceļojumu bagāžas somas</t>
+  </si>
+  <si>
+    <t>rotaslietas, rokassomas, bagāža, mugursomas, blūzes, sieviešu kleitas, apavi, apakšbikses, krekli, svārki, peldkostīmi, jostas, virsdrēbes, proti, mēteļi un jakas, mēteļi, lietusmēteļi, vestes, parkas, apmetņi, cimdi, cepures, šalles, džemperi, sporta krekli, t-krekli u.c.</t>
+  </si>
+  <si>
+    <r>
+      <t>datorprogrammatūras ierīces mobilajām iekārtām, displejiem u.c.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t> </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>24.03.2027</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t> </t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="39" x14ac:knownFonts="1">
+  <fonts count="44">
     <font>
       <sz val="10"/>
       <name val="Courier New"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Courier New"/>
       <family val="3"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Courier New"/>
       <family val="3"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
@@ -13571,96 +13713,129 @@
       <name val="Times New Roman Baltic"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Courier New"/>
       <family val="3"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF3C4043"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="WO"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF002060"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF444746"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF0E2841"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="5" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -13700,78 +13875,91 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="120">
+  <cellXfs count="125">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -14063,52 +14251,67 @@
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="24">
     <cellStyle name="Currency 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Currency 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Currency 2 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency 2 2 2 2" xfId="13" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Currency 2 2 3" xfId="12" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Currency 2 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency 2 3 2" xfId="14" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Currency 2 4" xfId="11" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Currency 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Currency 3 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Currency 3 2 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Currency 3 3" xfId="15" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Currency 4" xfId="7" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Currency 4 2" xfId="17" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Currency 5" xfId="8" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Currency 5 2" xfId="18" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Currency 6" xfId="9" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Currency 6 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Currency 7" xfId="21" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Hyperlink" xfId="23" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -15280,21936 +15483,22108 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\yoshida%20metal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Kinetic%20Sand%202016" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Pressalit%20AS" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Cummins%20Filtration%20Inc%202018" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JUNO%20THERAPEUTICS%20INC" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/By%20Malene%20Birger%202016" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Hard%20Rock%20Limited" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Swedish%20Electromagnet%20Holding%20AB" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mattel%20(monster%20high)" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/DAVID%20YURMAN%20IP%20LLC" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/jean%20malak%20(lipomatic)" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SCHNEIDER%20ELECTRIC%20SE" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/VDW%20GmbH%20%202016" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\lucasfilm" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Playboy%20Enterprises%20International%20Inc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Astrid%20Lindgren%20Aktiebolag" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Tactic%20Games%20Oy%20%20%20M&#214;LKKY%20%202018" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/tommy%20hilfiger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Babyliss%20Faco%20SPRL%202017" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Rimowa%20GmbH%20HRB%2014213" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\victor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Herschel%20%20Supply%20Company%20Ltd" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Harry%20Winston%20SA" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(m_m's)" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Impact%20Biomedicines%20Inc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Beiersdorf%20AG%202017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mobis%20Parts%20Europe%20NV%202015" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spin%20Master%20Ltd%202016%20PATROL" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PRADA%202018" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Husqvarna%20AB%202015" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mitre%20Sports%20International%20Limited" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gap%20(ITM)%20Inc%202016%20ZZZ" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Piel/crocs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kenzo%20SA%20%20FR%202018" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/bauerfeind%20AG%202017" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Juul%20Labs%20Inc" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kawasaki%20motors" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AC%20Polska%20Akcyjna" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/audi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Werkhaus%20Design+Produktion%20GmbH" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BioNTech%20SE" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Public/Desktop/eParakst&#299;t&#257;js%203.0.lnk" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GOLDEN%20GOOSE%20SPA%20%202018" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Vitra%20Collections%20AG%202015%20x" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/out%20fit%207" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Moroccanoil%20Israel%20Limited%202015" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SHELTERED%20WINGS%20INC%20D_B_A%20VORTEX%20OPTICS" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Rail%20Cargo%20Austria%20AG%202015" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pernod%20Ricard%202018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KaVo%20Dental%20GmbH" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Metallica%20partnership%202016" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/tiesibu_subjektu_saraksts_-tiesibu-veidu_paskaidrojumi-17.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20petcare" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/hilti" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Ipsen%20Pharma%20SAS%20%20SOMATULINE%20AUTOGEL%20%20%202018" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GH%20Mumm%20et%20Cie" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Industrie%20und%20Handelskammer%20Wuppertal-Solingen%20Remscheid%20%202015" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/j%20chandler%20(buckfast)" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Bang%20Olufsen%20AS" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SHENZHEN%20SMOORE%20TECHNOLOGY%20LIMITED" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/casio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SC%20Rulmenti%20SA" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Universal%20City%20Studios%20LLC" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%20_%20SOLATENOL" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\international%20edge" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NEREIDES%20DISTRIBUTION" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CHUEN%20WOOK%20PARK%20LEE" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Les%20Deux%20ApS" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Stussy%20Inc" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Viacom%20international%20Inc%202015qqq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\TOS%20Srl%20%20%20%202018" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Genius_Nicer%20Dicer%20Quick" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SUZE%202015" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/daimler" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/dooney%20bourke" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%20SNICKERS%20%202017" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/AUTOMOBILES%20PEUGEOT" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Allied%20Domecq%20Spirits%20%20%20Wine%20Limited%202016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Juventus%20Football%20Club%20%202016" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Glamglow%20LLC%202016" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20Colman%20Overseas%20Limited%20Veet%202017" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.08.2023.xlsx" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/coca%20cola%202012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/longines" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eastman%20Kodak%20Company" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\LABORATOIRES%20DE%20BIOLOGIE%20VEGETALE%20YVES%20ROCHER%202016" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Furla%20SPA" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kylie%20Jenner%20Inc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Joimax%20GmbH" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BIOENERGY%20EUROPE%20AISBL" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/DENTSPLY%20SIRONA%20Inc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/major%20league%20baseball" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Tiesibu_subjektu_saraksts_%20tiesibu_veidu_paskaidrojumi_%2005.07.2024_.xlsx" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202017" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Unilever%20Patent%20Group" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Xerox%20Corporation%202016" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ARENA%20ITALIA%20SPA" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MAN%20Truck%20Bus%20AG%202016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lenovo%20(Beijing)%20Limited%202015" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Patek%20Philippe%20SA%20Geneve%202017" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Porsche%20Aktiengesellschaft" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/pernod%20ricard%20italia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/EJ%20Gallo%20Winery" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Tiesibu_subjektu_saraksts_20222510_tiesibu_veidu_paskaidrojumi.xlsx" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\timken" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Hunter%20Boot%20Ltd%202017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Marimekko%20Oyj" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/all%20star" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/zte" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\LRC%20Products%20durex%20%202017" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GORAN-TEE%20Gro&#223;handel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/RED%20DIAMOND%20HOLDINGS%20SARL" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Take2Design%20GmbH%20Co%20KG%202018" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ANTONIO%20PUIG%20SA" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lego%20%20AS" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Coty%20Germany%20GmbH%202017" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\august%20storck(TOFFIFEE)" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MAHLE%20International%20GmbH%20%202018" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/IVECO%20SPA%202016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HUBLOT%20SA%202017%20ITM" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lucozade%20Ribena%20Suntory%20Limited" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/pernod%20ricard%20mexico" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\TMD%20Friction%20Services" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Samsung%20Electronics%20Co%20Ltd%202015" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Europe%20GmbH%20%20ELEMENTS" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Agria-Werke%20GmbH" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Europe%20GmbH%20%20ELEMENTS" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Trias%20Holding%20AG" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/F&#233;d&#233;ration%20Internationale%20de%20Football%20Association%20(FIFA)" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wilson%20Sporting%20Goods%20Co" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\reinz-dichtungs" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Piel/swarowski" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\JIL%20SANDER%20GmBH%202015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\J%20Choo%20Limited" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Magneti%20Marelli%20SpA%202017" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\YVES%20SAINT%20LAURENT%202017" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LA%20ROCHE_POSAY%20LABORATOIRE%20DERMATOLOGIQUE" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20%20Colman%20Overseas%20Limited%20%20%202015" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20%20Celebrations" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/caterpillar%20filtri" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/POLICHEM%20SA" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/new%20balance%20athletic%20shoe" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/omega" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ape%20and%20partners" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gaulme%20SAS%202016" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TUV%20Rheinland%20Aktiengesellschaf%202018" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\syngenta%20(reglone)" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reebok%20International%20Ltd%202015%20X" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\NORDITROPIN%20SIMPLEXX%20%202017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Martell%20%20Co" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\PIERRE%20CARDIN%202018" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PEPSICO%20INC" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kabushiki%20Kaisha%20Asics%20trading%20as%20Asics%20Corporation" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AIGLE%20INTERNATIONAL%20SA%20%202018" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SEAT%202016" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Easton%20Baseball%20Softball%20Inc%202016" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Swatch%20AG%20Swatch%20SA%20%20Swatch%20LTD%20%202017" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BOMAG%20GmbH" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spin%20Master%20Ltd" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\DMC%20%202017" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\porsche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pernod%20Ricard%202018" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/sd%20-%203c" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/rado%20uhren" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/under%20armour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nippon%20Soda%20Co%20Ltd%202015" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dell%20Corporation%20Ltd" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Cartoon%20Network%20Inc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Hanes%20France%20SAS" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Hans%20Pries%20GmbH%20Co%20KG" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\IIP%20Intellectual%20Innovation%20Property%20AG" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ALPHA%20BOOTS%20-%20INDUSTRIA%20DE%20CALcADO%20DE%20PROTECcaO%20LDA" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kores" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20sunu%20bariba" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NIKE%20Innovate%20CV%20%20xxxx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/s.Oliver" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mawa%20Design%20Licht" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LEDVANCE%20GmbH" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capbran%20Holdings%20LLC%202016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lincoln%20Global%20Inc%202015%202" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TESTEX%20AG" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\GIANVITO%20ROSSI%202016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Louis%20Vuitton%202017" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\dks.vid.gov.lv@SSL\DavWWWRoot\muita\kontr\Intelektu&#257;l&#257;%20&#299;pa&#353;uma%20aizsardz&#299;ba\Ties&#299;bu%20subjektu%20pieteikumi\Pielikumi\Louis%20Poulsen%20Lighting%20AS" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/F%20Hoffmann%20La%20Roche%20AG%202015" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/lundbeck%202011" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wyborowa%20SA%20Luxury%202016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Cambria%20Company%20LLC" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CHAMPAGNE%20LOUIS%20ROEDERER%202016" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\ESM%20Ennepetaler%20Schneid%20und%20M&#228;htechnik%20GmbH%20%20Co" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\kyocera" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kioxia%20Corporation" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KIKO%20SPA" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Volkswagen%20AG" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Oracle%20International%20Corporation" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Bioline%20Products%202016%20xxx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Est&#233;e%20Lauder%20Companies%20GmbH%20%202017" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Grundfos%20Holding%20AS" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Disney%20Enterprises%20Inc%20%202015" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Irish%20Distillers%20Limited%202015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KABUSHIKI%20KAISHA%20BANDAI%20NAMCO%20%202015%202" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/United%20Exports%20Limited" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HERBOREA%20SRL%202018" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Trijicon,%20Inc%202017" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Diesel%20SpA_%20ONLY%20THE%20BRAVE" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NBA" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LVMH%20FRAGRANCE%20BRANDS%20GIVENCHY%20%202017" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Piel/Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\PARIS%20SAINT%20GERMAIN%20FOOTBALL%202017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\lucasfilm\Lucasfilm%20Entertainment%20Company%20Ltd%20LLC%20NR.2\Lucasfilm%20Entertainment%20Company%20Ltd%20LLC%202017" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Braun%20GmbH%202017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kovinoplastika%20Lo&#382;%20doo" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Balenciaga%202015" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/versace%20vizu&#257;l&#257;%20inform&#257;cija" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MIQUEL%20Y%20COSTAS%20Y%20%20MIQUEL%20SA" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Davidoff%20%20Cie%20SA%20%202016%20CIGARI" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\International%20Business%20Machines%20Corporation%202017" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Montres%20Breguet%20SA" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FABRICAS%20AGRUPADAS%20DE%20MU&#209;ECAS%20DE%20ONIL%20%20SAU" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/L'Or&#233;al%20UK%20Limited%202015" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/huawei%20technologies" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(pedigree)" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lincoln%20Global%20Inc%202015%202" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Jos.%20Schneider%20Optische%20Werke%20GmbH%202017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Genius%20(Nicer%20Dicer%20Magic%20Cube)" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TikTok%20Information%20Technologies%20UK%20Limited" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\WIKA" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\INVISTA%20Technologies%20S&#224;rl%202017" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ANTONIO%20PUIG_%20Louboutin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Skoda%20Auto%20a%20s" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\OHROPAX%20GmbH" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SanDisk%20LLC%202017" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(Sheba)" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/tiesibu_subjektu_saraksts_-tiesibu-veidu_paskaidrojumi-10.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/danfoss" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FRATELLI%20MARTINI%20SECONDO%20LUIGI%20SPA%202016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Nemiroff%20Intellectual%20Property%20Establishment%202017" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ALMIRALL%20HERMAL%20GMBH" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ellesse%20International%20SpA" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2023.xlsx" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lange%20Uhren%20GmbH" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SBS%20Friction%20AS%202015" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Playtex%20Bath%20LLC%202015" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/URGO%20RECHERCHE%20INNOVATION%20ET%20DEVELOPPEMENT%20%202016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Les%20Laboratoires%20Servier,%20soci&#233;t&#233;%20par%20actions%20simplifi&#233;e" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LORO%20PIANA%20SPA" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Imperial%20Tobacco%20Limited%20%202015%20XXXXX" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Canada%20Goose%20Inc%202015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Europe%20Watch%20Group%20BV%202017" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Fitbit%202016" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/THE%20LYCRA%20COMPANY%20UK%20LIMITED" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Piel/Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/IRRITEC%20SPA" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2022.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Jemie%20BV%20%20CANNABOOST%202018" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Birkenstock%20Sales%20GmbH" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/banana%20republic" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bauer%20Hockey%20Corp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\orafol%20europe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PIONEER%20KABUSHIKI%20KAISHA" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Secto%20Design%202017" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\jaguar%20land%20rover" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Glash&#252;tter%20Uhrenbetrieb%20GmbH" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ZIPWALL%20LLC" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SRAM%20LLC" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nokia%202017" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Uhlsport%20GmbH" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20Maltesers" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BIOFARMA%20%20soci&#233;t&#233;%20par%20actions%20simplifi&#233;e" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SMITH%20WESSON%20CORP" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wever%20%20Ducr&#233;%20GmbH%202017" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\CREDO%20Stahlwarenfabrik%20Gustav%20Kracht%20GmbH%20Co%20KG%202017" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/toyota" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Soremartec%20SA" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/World%20Wrestling%20RYBACK%20%202017" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\peanuts%20worldwide" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kingston%20technology" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GFM%20GmbH%20Trademarks" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Chivas%20Holdings%20IP%20Limited%202015%20%202" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TRANSPORTES%20AEREOS%20PORTUGUESES%20S%20A" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Allergan%20Inc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/EWM%20hightec%20welding" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Football%20Association%20Ltd%202016X" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.08.2023.xlsx" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Laverana%20GmbH%20Co%20KG" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gant%20AB" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Ganni%20%20AS" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Champagne%20Perrier%20%20Jou&#1105;t%202016" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SAS%20Jean%20Cassegrain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Deere%20Company%202017" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Victoria%20s%20Secret%20Stores%20Brand%20Management%20Inc" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Peter%20Kertels" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Experience%20Hendrix%20LLC" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Toms%20of%20Maine%20Inc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Levis%20strauss%20Co%202018" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Japan%20Tobacco%20Inc%202015%20xxx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/OPINEL%20SAS" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nurofen%202017" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pari%20Pharma%20GmbH%202017" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FILA%20LUXEMBOURG%20S%20A%20R%20L%202015" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\5%2011%20Inc%202015" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Salvatore%20Ferragamo%20SpA%202017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/zapf%20creation%20(BABY%20born)" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\bayern%20munchen%20vizu&#257;l&#257;%20inf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Volkswagen%20AG" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dr%20Martens%20International%20Trading%20GmbH%20%20DrMaertens%20Marketing%20GmbH%202016" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Tinnus%20Enterprises%20LLC" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/L'Or&#233;al%20UK%20Limited%202015" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Downloads/Piel/crocs" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wyborowa%20SA%20Luxury%202016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Parfums%20Christian%20Dior%20%20SA%20%20%20Georges%20GEOFFROY%202018" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BLANCPAIN%20SA%202014" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\BABYZEN%20SAS%202015" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Betty%20Blue%20spa%202016" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Take%20Two%20Interactive%20Software%20Inc%202015%20zx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Piel/AUTUMNPAPER%20LIMITED" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Street%20One%20GmbH%202017" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Philip%20Morris%20products%20%20SOLARIS%202017" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\tiffany%202011" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/samsung%20(kartrid&#382;i)" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LVMH%20Swiss%20Manufactures%20SA%202017" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Deutsche%20Telekom%20AG%202016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BELHYPERION" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lewis%20Banks%20Ltd" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Automobili%20Lamborghini%20SPA" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/tissot%202013" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JT%20International%20SA%202017" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Reckitt%20Benckiser%20Healthcare%20UK%20Ltd" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Yonex%20Kabushiki%20Kaisha" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Syngenta%20Participations%20AG%202017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%202015%20xxx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Badgequo%20Limited" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Too%20Faced%20Cosmetics%20LLC" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KABUSHIKI%20KAISHA%20PILOT" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2023.xlsx" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/monster%20energy" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Brown%20Forman%20Finland%20Ltd" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Wever%20%20Ducr&#233;%20GmbH%202017" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Church%20%20Dwight%20Co%20Inc%20%202016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\JT%20International%20S%20A%202015" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capri%20Sun" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dyson%20Limited%20%202018" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bayerische%20Motoren%20Werke%20AG%202015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Vitra%20Collections%20AG%202015%20x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MESSIKA%20GROUP" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kabushiki%20Kaisha%20Yoshimura%20Japan%202016" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Adam%20Opel%20AG%202017" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/VALENTINO%20SPA%202017" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Daniel%20Wellington%20AB%202015" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/atomic%20austria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\YOUTH%20SRL%20%202018" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ferrero" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/old%20navy" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pacific%20World%20Corporation%20%202018" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TRB%20%20International%20SA" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\GROUPEMENT%20FONCIER%20AGRICOLE%20CHATEAUX%20MAZERAT%20ET%20ANGELUS%202017" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lucozade%20Ribena%20Suntory%20Limited" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Magpul%202015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Dr.%20August%20Wolff%20GmbH%20Co.%20KG%20Arzneimittel%20%202018" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Moomin%20Characters%20Oy%20Ltd" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\giorgio%20armani%202012" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Peter%20J&#228;ckel%20Kommunikationssysteme%20GmbH%202017" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ATELIER%20FASHION%20COMPANY%20INC" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JACQUEMUS" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\goyard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/hasbro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Guerlain%2019" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Salomon%20%20SAS" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\VITA%20Zahnfabrik%20H%20Rauter%20GmbH%20%20Co%20KG" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/AIRWELL%20RESIDENTIAL%20SAS" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\MANI%20Inc%202015" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wahl%20Clipper%20Corporation%202017" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MARTIN%20Y%20PAZ%20DIFFUSION,%20SOCIETE%20ANONYME" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/YEREVAN%20BRANDY%20COMPANY%20CJSC" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/acushnet" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kabushiki%20Kaisha%20Miyake%202016" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Absolut%20Company%20Aktiebolag" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Turlen%20Holding%20SA%20%202017" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KADINE%20BVBA" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Taylor%20Listug%20Inc%202018" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ICONIX%20Luxembourg%20Holdings%20SARL%202017" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CARVEN%20SAS%202016" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BIOSYNTH%20AG%202017" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Sistema%20Plastics%20Limited" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Reckitt%20Benckiser%20LLC" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/brabus" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spigen%20Korea%20Co%20Ltd" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Brother%20%20Industries%20Ltd%20rolls%20label%202018" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Express%20Install%20Distribution%20SRL" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/nudie%20jeans" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/United%20States%20Polo%20Association" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SOCIETE%20DU%20TOUR%20DE%20FRANCE" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Novartis%20AG%20%20Novartis%20Sandoz%20Alcon%20%202018" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/breitling" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Puma%20SE%202016" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/1CKDY61J/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Lacoste%202017" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(uncle%20ben's)" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Toshiba%20Corporation" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/andreas%20stihl" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/camper" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SAS%20PARFUMS%20PAROUR" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ESSITY%20OPERATIONS%20FRANCE" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capri%20Sun%20AG" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated_%20MilkyWay" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BasicNet_Spa" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Simonswerk%20GmbH%202016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Whirlpool%20Properties%20%20INC%202016%20vvv" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Fifty%20Six%20Hope%20Road%20Music%20Limited%202015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ICONIX%20Luxembourg%20Holdings%20SARL%202017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/retail%20royalty%20company" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2022.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Wittur%20Holding%20GmbH%202017" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/J%20Carter%20Sporting%20Club%20Limited" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%202015%20xxx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FAURE%20LE%20PAGE%20PARIS" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Dr%20Kurt%20Wolff%20GmbH%20un%20Co%20KG%202018" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ninebot%20Beijing%20Tech%20Co%20Ltd%202017" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\consitex" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Fieldpoint%202015" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Aardman%20Animations%20Limited" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Red%20Bull%202017%20I%20Krodere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Bormioli%20Rocco%20SpA" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Konica%20Minolta%20Inc%202015" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/reebok%20(Brinkmanis)" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Philip%20Morris%20Brands%20Sarl%20%20ZZZ" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\porsche" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Starbucks%20Corporation%202018" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GoPro%20Inc%202015" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ARTECHE%20LANTEGI%20ELKARTEA%20SA" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HFC%20Prestige%20International%20Holding%20Switzerland%20S&#224;rl%20%20Hugo%20Boss,%20Escada,%20Max%20Factor%202017" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ulthera%20Inc%202016" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/apple" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20Colman%20Overseas%20Limited%20%20Gaviscon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Genius%20GmbH" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Alcon%20Inc" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AB%20Swedish%20Match%20Industries%20AB%202018" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bacardi%20Martini%20Patr&#243;n%20International%20GmbH" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Caterpillar%20NI%20Limited%2015" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\yoshida%20metal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KIKO%20SPA" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/L'Or&#233;al%20UK%20Limited%202015" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Piel/crocs" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Cummins%20Filtration%20Inc%202018" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/bauerfeind%20AG%202017" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Hard%20Rock%20Limited" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HERBOREA%20SRL%202018" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Piel/AUTUMNPAPER%20LIMITED" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BioNTech%20SE" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\lucasfilm\Lucasfilm%20Entertainment%20Company%20Ltd%20LLC%20NR.2\Lucasfilm%20Entertainment%20Company%20Ltd%20LLC%202017" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Public/Desktop/eParakst&#299;t&#257;js%203.0.lnk" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kawasaki%20motors" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SCHNEIDER%20ELECTRIC%20SE" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MAHLE%20International%20GmbH%20%202018" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\lucasfilm" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SHELTERED%20WINGS%20INC%20D_B_A%20VORTEX%20OPTICS" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated_%20MilkyWay" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Rail%20Cargo%20Austria%20AG%202015" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.08.2023.xlsx" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Playtex%20Bath%20LLC%202015" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Rimowa%20GmbH%20HRB%2014213" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\victor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\OHROPAX%20GmbH" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/World%20Wrestling%20RYBACK%20%202017" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(Sheba)" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GH%20Mumm%20et%20Cie" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/tiesibu_subjektu_saraksts_-tiesibu-veidu_paskaidrojumi-17.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Beiersdorf%20AG%202017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Les%20Laboratoires%20Servier,%20soci&#233;t&#233;%20par%20actions%20simplifi&#233;e" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reebok%20International%20Ltd%202015%20X" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Husqvarna%20AB%202015" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mitre%20Sports%20International%20Limited" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Swatch%20AG%20Swatch%20SA%20%20Swatch%20LTD%20%202017" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kenzo%20SA%20%20FR%202018" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FILA%20LUXEMBOURG%20S%20A%20R%20L%202015" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/daimler" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Secto%20Design%202017" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20%20Celebrations" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BIOFARMA%20%20soci&#233;t&#233;%20par%20actions%20simplifi&#233;e" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BLANCPAIN%20SA%202014" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\CREDO%20Stahlwarenfabrik%20Gustav%20Kracht%20GmbH%20Co%20KG%202017" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/OPINEL%20SAS" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pari%20Pharma%20GmbH%202017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Vitra%20Collections%20AG%202015%20x" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/out%20fit%207" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Genius%20GmbH" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Patek%20Philippe%20SA%20Geneve%202017" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pernod%20Ricard%202018" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JT%20International%20SA%202017" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Metallica%20partnership%202016" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Downloads/Piel/crocs" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20petcare" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SOCIETE%20DU%20TOUR%20DE%20FRANCE" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Ipsen%20Pharma%20SAS%20%20SOMATULINE%20AUTOGEL%20%20%202018" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ANTONIO%20PUIG%20SA" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\tiffany%202011" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/j%20chandler%20(buckfast)" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AB%20Swedish%20Match%20Industries%20AB%202018" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lucozade%20Ribena%20Suntory%20Limited" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Salvatore%20Ferragamo%20SpA%202017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Adam%20Opel%20AG%202017" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(uncle%20ben's)" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/casio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SC%20Rulmenti%20SA" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/F&#233;d&#233;ration%20Internationale%20de%20Football%20Association%20(FIFA)" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Tinnus%20Enterprises%20LLC" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\august%20storck(TOFFIFEE)" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\international%20edge" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Magneti%20Marelli%20SpA%202017" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\BABYZEN%20SAS%202015" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LA%20ROCHE_POSAY%20LABORATOIRE%20DERMATOLOGIQUE" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\TMD%20Friction%20Services" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MIQUEL%20Y%20COSTAS%20Y%20%20MIQUEL%20SA" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Europe%20GmbH%20%20ELEMENTS" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Viacom%20international%20Inc%202015qqq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\TOS%20Srl%20%20%20%202018" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/POLICHEM%20SA" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202017" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Europe%20GmbH%20%20ELEMENTS" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Agria-Werke%20GmbH" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Allied%20Domecq%20Spirits%20%20%20Wine%20Limited%202016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BELHYPERION" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PRADA%202018" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/coca%20cola%202012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/longines" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Martell%20%20Co" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\LABORATOIRES%20DE%20BIOLOGIE%20VEGETALE%20YVES%20ROCHER%202016" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Yonex%20Kabushiki%20Kaisha" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Joimax%20GmbH" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SEAT%202016" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Too%20Faced%20Cosmetics%20LLC" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kabushiki%20Kaisha%20Miyake%202016" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/monster%20energy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Unilever%20Patent%20Group" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Xerox%20Corporation%202016" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spin%20Master%20Ltd" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\JT%20International%20S%20A%202015" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Imperial%20Tobacco%20Limited%20%202015%20XXXXX" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/pernod%20ricard%20italia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dell%20Corporation%20Ltd" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\timken" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kabushiki%20Kaisha%20Yoshimura%20Japan%202016" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Samsung%20Electronics%20Co%20Ltd%202015" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/all%20star" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/IRRITEC%20SPA" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\LRC%20Products%20durex%20%202017" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lego%20%20AS" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/banana%20republic" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/RED%20DIAMOND%20HOLDINGS%20SARL" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Take2Design%20GmbH%20Co%20KG%202018" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Express%20Install%20Distribution%20SRL" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\GROUPEMENT%20FONCIER%20AGRICOLE%20CHATEAUX%20MAZERAT%20ET%20ANGELUS%202017" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mawa%20Design%20Licht" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\jaguar%20land%20rover" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/IVECO%20SPA%202016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HUBLOT%20SA%202017%20ITM" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mattel%20(monster%20high)" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\giorgio%20armani%202012" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Hanes%20France%20SAS" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Laverana%20GmbH%20Co%20KG" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ATELIER%20FASHION%20COMPANY%20INC" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/breitling" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Guerlain%2019" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\reinz-dichtungs" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/By%20Malene%20Birger%202016" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\JIL%20SANDER%20GmBH%202015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Salomon%20%20SAS" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Playboy%20Enterprises%20International%20Inc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\MANI%20Inc%202015" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Tactic%20Games%20Oy%20%20%20M&#214;LKKY%20%202018" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20%20Colman%20Overseas%20Limited%20%20%202015" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lincoln%20Global%20Inc%202015%202" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/acushnet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Grundfos%20Holding%20AS" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/EWM%20hightec%20welding" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/omega" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ape%20and%20partners" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\porsche" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/andreas%20stihl" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\syngenta%20(reglone)" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Champagne%20Perrier%20%20Jou&#1105;t%202016" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\NORDITROPIN%20SIMPLEXX%20%202017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Impact%20Biomedicines%20Inc" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AC%20Polska%20Akcyjna" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Experience%20Hendrix%20LLC" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2023.xlsx" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kabushiki%20Kaisha%20Asics%20trading%20as%20Asics%20Corporation" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AIGLE%20INTERNATIONAL%20SA%20%202018" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BasicNet_Spa" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/tommy%20hilfiger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Les%20Deux%20ApS" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BOMAG%20GmbH" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Montres%20Breguet%20SA" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\DMC%20%202017" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Piel/Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Swedish%20Electromagnet%20Holding%20AB" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/nudie%20jeans" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%20SNICKERS%20%202017" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/under%20armour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nippon%20Soda%20Co%20Ltd%202015" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TikTok%20Information%20Technologies%20UK%20Limited" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/DAVID%20YURMAN%20IP%20LLC" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GFM%20GmbH%20Trademarks" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Hans%20Pries%20GmbH%20Co%20KG" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Cambria%20Company%20LLC" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SanDisk%20LLC%202017" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Puma%20SE%202016" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Juul%20Labs%20Inc" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Downloads/Downloads/Downloads/Downloads/Downloads/Piel/huawei%20technologies" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20sunu%20bariba" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ALMIRALL%20HERMAL%20GMBH" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Astrid%20Lindgren%20Aktiebolag" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(pedigree)" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lincoln%20Global%20Inc%202015%202" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LORO%20PIANA%20SPA" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\GIANVITO%20ROSSI%202016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Toshiba%20Corporation" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Skoda%20Auto%20a%20s" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Porsche%20Aktiengesellschaft" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/F%20Hoffmann%20La%20Roche%20AG%202015" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/THE%20LYCRA%20COMPANY%20UK%20LIMITED" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wyborowa%20SA%20Luxury%202016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Herschel%20%20Supply%20Company%20Ltd" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/zte" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2022.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\ESM%20Ennepetaler%20Schneid%20und%20M&#228;htechnik%20GmbH%20%20Co" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\kyocera" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Birkenstock%20Sales%20GmbH" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ESSITY%20OPERATIONS%20FRANCE" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PIONEER%20KABUSHIKI%20KAISHA" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/apple" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Oracle%20International%20Corporation" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mobis%20Parts%20Europe%20NV%202015" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Piel/Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dyson%20Limited%20%202018" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Irish%20Distillers%20Limited%202015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KABUSHIKI%20KAISHA%20BANDAI%20NAMCO%20%202015%202" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SRAM%20LLC" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ICONIX%20Luxembourg%20Holdings%20SARL%202017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FABRICAS%20AGRUPADAS%20DE%20MU&#209;ECAS%20DE%20ONIL%20%20SAU" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/VALENTINO%20SPA%202017" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NBA" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wever%20%20Ducr&#233;%20GmbH%202017" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\PARIS%20SAINT%20GERMAIN%20FOOTBALL%202017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\INVISTA%20Technologies%20S&#224;rl%202017" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Braun%20GmbH%202017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/old%20navy" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Balenciaga%202015" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kingston%20technology" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lucozade%20Ribena%20Suntory%20Limited" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Allergan%20Inc" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Davidoff%20%20Cie%20SA%20%202016%20CIGARI" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\International%20Business%20Machines%20Corporation%202017" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Universal%20City%20Studios%20LLC" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Fieldpoint%202015" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.08.2023.xlsx" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20Maltesers" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KaVo%20Dental%20GmbH" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Jos.%20Schneider%20Optische%20Werke%20GmbH%202017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Werkhaus%20Design+Produktion%20GmbH" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NEREIDES%20DISTRIBUTION" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/tiesibu_subjektu_saraksts_-tiesibu-veidu_paskaidrojumi-10.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\WIKA" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GOLDEN%20GOOSE%20SPA%20%202018" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Victoria%20s%20Secret%20Stores%20Brand%20Management%20Inc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Industrie%20und%20Handelskammer%20Wuppertal-Solingen%20Remscheid%20%202015" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Bormioli%20Rocco%20SpA" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Genius_Nicer%20Dicer%20Quick" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/reebok%20(Brinkmanis)" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/danfoss" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FRATELLI%20MARTINI%20SECONDO%20LUIGI%20SPA%202016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Moroccanoil%20Israel%20Limited%202015" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Glamglow%20LLC%202016" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lange%20Uhren%20GmbH" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SBS%20Friction%20AS%202015" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/lundbeck%202011" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/URGO%20RECHERCHE%20INNOVATION%20ET%20DEVELOPPEMENT%20%202016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ARTECHE%20LANTEGI%20ELKARTEA%20SA" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CARVEN%20SAS%202016" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Canada%20Goose%20Inc%202015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Europe%20Watch%20Group%20BV%202017" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Coty%20Germany%20GmbH%202017" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BIOENERGY%20EUROPE%20AISBL" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Pressalit%20AS" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Jemie%20BV%20%20CANNABOOST%202018" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ARENA%20ITALIA%20SPA" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Downloads/Downloads/Downloads/Downloads/Downloads/Piel/dooney%20bourke" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spigen%20Korea%20Co%20Ltd" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bauer%20Hockey%20Corp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\orafol%20europe" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/EJ%20Gallo%20Winery" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Tiesibu_subjektu_saraksts_20222510_tiesibu_veidu_paskaidrojumi.xlsx" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Caterpillar%20NI%20Limited%2015" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capbran%20Holdings%20LLC%202016" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ZIPWALL%20LLC" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lewis%20Banks%20Ltd" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nokia%202017" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%20_%20SOLATENOL" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MARTIN%20Y%20PAZ%20DIFFUSION,%20SOCIETE%20ANONYME" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Ganni%20%20AS" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Tiesibu_subjektu_saraksts_%20tiesibu_veidu_paskaidrojumi_%2005.07.2024_.xlsx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SMITH%20WESSON%20CORP" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CHUEN%20WOOK%20PARK%20LEE" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/toyota" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Peter%20Kertels" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KABUSHIKI%20KAISHA%20PILOT" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SUZE%202015" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/pernod%20ricard%20mexico" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\u%202" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LVMH%20Swiss%20Manufactures%20SA%202017" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Chivas%20Holdings%20IP%20Limited%202015%20%202" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capri%20Sun" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Disney%20Enterprises%20Inc%20%202015" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Football%20Association%20Ltd%202016X" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MESSIKA%20GROUP" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Piel/swarowski" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gant%20AB" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kylie%20Jenner%20Inc" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Diesel%20SpA_%20ONLY%20THE%20BRAVE" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Daniel%20Wellington%20AB%202015" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SAS%20Jean%20Cassegrain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Deere%20Company%202017" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ferrero" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/DENTSPLY%20SIRONA%20Inc" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kovinoplastika%20Lo&#382;%20doo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Toms%20of%20Maine%20Inc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Levis%20strauss%20Co%202018" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TRB%20%20International%20SA" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lenovo%20(Beijing)%20Limited%202015" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Moomin%20Characters%20Oy%20Ltd" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\5%2011%20Inc%202015" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Hunter%20Boot%20Ltd%202017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Marimekko%20Oyj" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/retail%20royalty%20company" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\bayern%20munchen%20vizu&#257;l&#257;%20inf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Volkswagen%20AG" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JACQUEMUS" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Automobili%20Lamborghini%20SPA" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gap%20(ITM)%20Inc%202016%20ZZZ" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wyborowa%20SA%20Luxury%202016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Parfums%20Christian%20Dior%20%20SA%20%20%20Georges%20GEOFFROY%202018" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/AIRWELL%20RESIDENTIAL%20SAS" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%202015%20xxx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wahl%20Clipper%20Corporation%202017" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Betty%20Blue%20spa%202016" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FAURE%20LE%20PAGE%20PARIS" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/rado%20uhren" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Street%20One%20GmbH%202017" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\dks.vid.gov.lv@SSL\DavWWWRoot\muita\kontr\Intelektu&#257;l&#257;%20&#299;pa&#353;uma%20aizsardz&#299;ba\Ties&#299;bu%20subjektu%20pieteikumi\Pielikumi\Louis%20Poulsen%20Lighting%20AS" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Peter%20J&#228;ckel%20Kommunikationssysteme%20GmbH%202017" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TUV%20Rheinland%20Aktiengesellschaf%202018" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Deutsche%20Telekom%20AG%202016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Trias%20Holding%20AG" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ALPHA%20BOOTS%20-%20INDUSTRIA%20DE%20CALcADO%20DE%20PROTECcaO%20LDA" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wilson%20Sporting%20Goods%20Co" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/tissot%202013" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Sistema%20Plastics%20Limited" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Easton%20Baseball%20Softball%20Inc%202016" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Reckitt%20Benckiser%20Healthcare%20UK%20Ltd" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\J%20Choo%20Limited" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NIKE%20Innovate%20CV%20%20xxxx" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Syngenta%20Participations%20AG%202017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\YVES%20SAINT%20LAURENT%202017" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JUNO%20THERAPEUTICS%20INC" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/caterpillar%20filtri" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TESTEX%20AG" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ICONIX%20Luxembourg%20Holdings%20SARL%202017" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/new%20balance%20athletic%20shoe" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Brown%20Forman%20Finland%20Ltd" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Wever%20%20Ducr&#233;%20GmbH%202017" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Church%20%20Dwight%20Co%20Inc%20%202016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gaulme%20SAS%202016" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bayerische%20Motoren%20Werke%20AG%202015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Vitra%20Collections%20AG%202015%20x" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kioxia%20Corporation" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\PIERRE%20CARDIN%202018" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/hilti" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/atomic%20austria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\YOUTH%20SRL%20%202018" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Volkswagen%20AG" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LEDVANCE%20GmbH" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Alcon%20Inc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pacific%20World%20Corporation%20%202018" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/United%20Exports%20Limited" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pernod%20Ricard%202018" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Downloads/Downloads/Downloads/Downloads/Downloads/Piel/havana%20club" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SHENZHEN%20SMOORE%20TECHNOLOGY%20LIMITED" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Magpul%202015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Dr.%20August%20Wolff%20GmbH%20Co.%20KG%20Arzneimittel%20%202018" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LVMH%20FRAGRANCE%20BRANDS%20GIVENCHY%20%202017" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Cartoon%20Network%20Inc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Starbucks%20Corporation%202018" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Stussy%20Inc" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\IIP%20Intellectual%20Innovation%20Property%20AG" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Harry%20Winston%20SA" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\goyard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/hasbro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kores" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Bioline%20Products%202016%20xxx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Kinetic%20Sand%202016" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\VITA%20Zahnfabrik%20H%20Rauter%20GmbH%20%20Co%20KG" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capri%20Sun%20AG" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/s.Oliver" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/L'Or&#233;al%20UK%20Limited%202015" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Babyliss%20Faco%20SPRL%202017" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/YEREVAN%20BRANDY%20COMPANY%20CJSC" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/brabus" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spin%20Master%20Ltd%202016%20PATROL" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20Colman%20Overseas%20Limited%20Veet%202017" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Turlen%20Holding%20SA%20%202017" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ANTONIO%20PUIG_%20Louboutin" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Taylor%20Listug%20Inc%202018" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/zapf%20creation%20(BABY%20born)" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2022.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BIOSYNTH%20AG%202017" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/J%20Carter%20Sporting%20Club%20Limited" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Simonswerk%20GmbH%202016" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Downloads/Downloads/Downloads/Downloads/Downloads/Piel/versace%20vizu&#257;l&#257;%20inform&#257;cija" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Reckitt%20Benckiser%20LLC" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Est&#233;e%20Lauder%20Companies%20GmbH%20%202017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Take%20Two%20Interactive%20Software%20Inc%202015%20zx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Brother%20%20Industries%20Ltd%20rolls%20label%202018" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ninebot%20Beijing%20Tech%20Co%20Ltd%202017" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/jean%20malak%20(lipomatic)" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Furla%20SPA" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Trijicon,%20Inc%202017" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/United%20States%20Polo%20Association" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GORAN-TEE%20Gro&#223;handel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Novartis%20AG%20%20Novartis%20Sandoz%20Alcon%20%202018" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Konica%20Minolta%20Inc%202015" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(m_m's)" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Philip%20Morris%20Brands%20Sarl%20%20ZZZ" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\consitex" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Glash&#252;tter%20Uhrenbetrieb%20GmbH" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Lacoste%202017" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/audi" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Genius%20(Nicer%20Dicer%20Magic%20Cube)" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ulthera%20Inc%202016" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\porsche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/camper" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SAS%20PARFUMS%20PAROUR" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Nemiroff%20Intellectual%20Property%20Establishment%202017" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TRANSPORTES%20AEREOS%20PORTUGUESES%20S%20A" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ellesse%20International%20SpA" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bacardi%20Martini%20Patr&#243;n%20International%20GmbH" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Whirlpool%20Properties%20%20INC%202016%20vvv" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Fifty%20Six%20Hope%20Road%20Music%20Limited%202015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Fitbit%202016" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PEPSICO%20INC" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Wittur%20Holding%20GmbH%202017" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Japan%20Tobacco%20Inc%202015%20xxx" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%202015%20xxx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/sd%20-%203c" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Dr%20Kurt%20Wolff%20GmbH%20un%20Co%20KG%202018" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dr%20Martens%20International%20Trading%20GmbH%20%20DrMaertens%20Marketing%20GmbH%202016" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Uhlsport%20GmbH" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Aardman%20Animations%20Limited" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Red%20Bull%202017%20I%20Krodere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Soremartec%20SA" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/major%20league%20baseball" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\peanuts%20worldwide" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2023.xlsx" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Philip%20Morris%20products%20%20SOLARIS%202017" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/AUTOMOBILES%20PEUGEOT" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GoPro%20Inc%202015" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Bang%20Olufsen%20AS" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CHAMPAGNE%20LOUIS%20ROEDERER%202016" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HFC%20Prestige%20International%20Holding%20Switzerland%20S&#224;rl%20%20Hugo%20Boss,%20Escada,%20Max%20Factor%202017" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Badgequo%20Limited" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MAN%20Truck%20Bus%20AG%202016" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20Colman%20Overseas%20Limited%20%20Gaviscon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nurofen%202017" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/VDW%20GmbH%20%202016" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:H1371"/>
+  <dimension ref="A1:H1383"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A3" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="F5" sqref="F5"/>
+    <sheetView tabSelected="1" zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
+      <selection activeCell="E927" sqref="E927"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44" style="17" customWidth="1"/>
     <col min="2" max="2" width="36.625" style="69" customWidth="1"/>
     <col min="3" max="3" width="36.5" style="64" customWidth="1"/>
     <col min="4" max="4" width="16.125" style="69" customWidth="1"/>
     <col min="5" max="5" width="13.125" style="66" customWidth="1"/>
     <col min="6" max="6" width="12.625" style="66" customWidth="1"/>
     <col min="7" max="7" width="9" style="68"/>
     <col min="8" max="8" width="9" style="68" customWidth="1"/>
     <col min="9" max="10" width="9" style="68"/>
     <col min="11" max="11" width="7.375" style="68" customWidth="1"/>
     <col min="12" max="16384" width="9" style="68"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" customFormat="1" ht="24" customHeight="1">
       <c r="A1" s="101" t="s">
-        <v>3123</v>
+        <v>3060</v>
       </c>
       <c r="B1" s="99"/>
       <c r="C1" s="100"/>
       <c r="D1" s="102"/>
       <c r="E1" s="98"/>
       <c r="F1" s="103"/>
     </row>
-    <row r="2" spans="1:7" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:7" ht="16.5" customHeight="1">
       <c r="A2" s="81" t="s">
-        <v>3096</v>
+        <v>3691</v>
       </c>
       <c r="B2" s="65"/>
       <c r="D2" s="98"/>
       <c r="F2" s="67"/>
     </row>
-    <row r="3" spans="1:7" ht="100.5" customHeight="1" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B3" s="119"/>
+    <row r="3" spans="1:7" ht="100.5" customHeight="1">
+      <c r="A3" s="122" t="s">
+        <v>3034</v>
+      </c>
+      <c r="B3" s="122"/>
       <c r="D3" s="65"/>
       <c r="F3" s="67"/>
     </row>
-    <row r="4" spans="1:7" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:7" customFormat="1" ht="24" customHeight="1">
       <c r="A4" s="101"/>
       <c r="B4" s="99"/>
       <c r="C4" s="100"/>
       <c r="D4" s="102"/>
       <c r="E4" s="98"/>
       <c r="F4" s="103"/>
     </row>
-    <row r="5" spans="1:7" s="18" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:7" s="18" customFormat="1" ht="57" customHeight="1">
       <c r="A5" s="70" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="71" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="94" t="s">
-        <v>3106</v>
+        <v>3043</v>
       </c>
       <c r="D5" s="72" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="73"/>
     </row>
-    <row r="6" spans="1:7" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" ht="57.75" customHeight="1">
       <c r="A6" s="4" t="s">
-        <v>2713</v>
+        <v>2665</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C6" s="82" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="19">
         <v>46247</v>
       </c>
       <c r="E6" s="68"/>
       <c r="F6" s="68"/>
     </row>
-    <row r="7" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7">
       <c r="A7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="82" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="29">
         <v>46300</v>
       </c>
       <c r="E7" s="68"/>
       <c r="F7" s="68"/>
     </row>
-    <row r="8" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7">
       <c r="A8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>20</v>
       </c>
       <c r="C8" s="82" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="19">
         <v>46492</v>
       </c>
       <c r="E8" s="68"/>
       <c r="F8" s="68"/>
     </row>
-    <row r="9" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7">
       <c r="A9" s="3" t="s">
-        <v>2238</v>
+        <v>2195</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>22</v>
       </c>
       <c r="C9" s="82" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="19">
         <v>46492</v>
       </c>
       <c r="E9" s="68"/>
       <c r="F9" s="68"/>
     </row>
-    <row r="10" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7">
       <c r="A10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C10" s="83" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="19">
         <v>46270</v>
       </c>
       <c r="E10" s="68"/>
       <c r="F10" s="68"/>
     </row>
-    <row r="11" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7">
       <c r="A11" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>27</v>
       </c>
       <c r="C11" s="82" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="19">
         <v>46345</v>
       </c>
       <c r="E11" s="68"/>
       <c r="F11" s="68"/>
     </row>
-    <row r="12" spans="1:7" ht="167.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7" ht="167.25" customHeight="1">
       <c r="A12" s="3" t="s">
-        <v>2830</v>
+        <v>2780</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="82" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="19">
         <v>46421</v>
       </c>
       <c r="E12" s="68"/>
       <c r="F12" s="68"/>
     </row>
-    <row r="13" spans="1:7" ht="409.5" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:7" ht="409.5">
       <c r="A13" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="82" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="19">
         <v>46384</v>
       </c>
       <c r="E13" s="68"/>
       <c r="F13" s="68"/>
     </row>
-    <row r="14" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:7">
       <c r="A14" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="20" t="s">
+        <v>3678</v>
+      </c>
+      <c r="C14" s="82" t="s">
         <v>35</v>
       </c>
-      <c r="C14" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="38">
-        <v>46177</v>
+        <v>46542</v>
       </c>
       <c r="E14" s="68"/>
       <c r="F14" s="68"/>
     </row>
-    <row r="15" spans="1:7" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:7" ht="33.75">
       <c r="A15" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="B15" s="10" t="s">
+      <c r="C15" s="82" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="D15" s="19">
         <v>46539</v>
       </c>
       <c r="E15" s="68"/>
       <c r="F15" s="68"/>
     </row>
-    <row r="16" spans="1:7" ht="81" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:7" ht="81" customHeight="1">
       <c r="A16" s="3" t="s">
-        <v>2831</v>
+        <v>2781</v>
       </c>
       <c r="B16" s="10" t="s">
+        <v>39</v>
+      </c>
+      <c r="C16" s="82" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="D16" s="19">
         <v>46443</v>
       </c>
       <c r="E16" s="68"/>
       <c r="F16" s="68"/>
     </row>
-    <row r="17" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:6">
       <c r="A17" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="B17" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C17" s="82" t="s">
-        <v>3227</v>
+        <v>3155</v>
       </c>
       <c r="D17" s="29">
         <v>46419</v>
       </c>
       <c r="E17" s="68"/>
       <c r="F17" s="68"/>
     </row>
-    <row r="18" spans="1:6" ht="75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:6" ht="75" customHeight="1">
       <c r="A18" s="1" t="s">
-        <v>2732</v>
+        <v>2683</v>
       </c>
       <c r="B18" s="10" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="C18" s="82" t="s">
-        <v>3228</v>
+        <v>3156</v>
       </c>
       <c r="D18" s="19">
         <v>46408</v>
       </c>
       <c r="E18" s="68"/>
       <c r="F18" s="68"/>
     </row>
-    <row r="19" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:6">
       <c r="A19" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="10" t="s">
         <v>45</v>
       </c>
-      <c r="B19" s="10" t="s">
+      <c r="C19" s="82" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="D19" s="29">
         <v>46478</v>
       </c>
       <c r="E19" s="68"/>
       <c r="F19" s="68"/>
     </row>
-    <row r="20" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:6" ht="22.5">
       <c r="A20" s="1" t="s">
+        <v>47</v>
+      </c>
+      <c r="B20" s="11" t="s">
         <v>48</v>
       </c>
-      <c r="B20" s="11" t="s">
+      <c r="C20" s="82" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="D20" s="29">
         <v>46569</v>
       </c>
       <c r="E20" s="68"/>
       <c r="F20" s="68"/>
     </row>
-    <row r="21" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:6" ht="45">
       <c r="A21" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="B21" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="B21" s="10" t="s">
+      <c r="C21" s="82" t="s">
         <v>52</v>
       </c>
-      <c r="C21" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="39">
-        <v>46225</v>
+        <v>46590</v>
       </c>
       <c r="E21" s="68"/>
       <c r="F21" s="68"/>
     </row>
-    <row r="22" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:6" ht="22.5">
       <c r="A22" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22" s="10" t="s">
         <v>54</v>
       </c>
-      <c r="B22" s="10" t="s">
+      <c r="C22" s="82" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="D22" s="29">
         <v>46484</v>
       </c>
       <c r="E22" s="68"/>
       <c r="F22" s="68"/>
     </row>
-    <row r="23" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:6">
       <c r="A23" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="B23" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B23" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" s="82" t="s">
-        <v>3229</v>
+        <v>3157</v>
       </c>
       <c r="D23" s="19">
         <v>46288</v>
       </c>
       <c r="E23" s="68"/>
       <c r="F23" s="68"/>
     </row>
-    <row r="24" spans="1:6" ht="132.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:6" ht="132.75" customHeight="1">
       <c r="A24" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="B24" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="B24" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C24" s="82" t="s">
-        <v>3230</v>
+        <v>3158</v>
       </c>
       <c r="D24" s="29">
         <v>46280</v>
       </c>
       <c r="E24" s="68"/>
       <c r="F24" s="68"/>
     </row>
-    <row r="25" spans="1:6" ht="141" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:6" ht="141" customHeight="1">
       <c r="A25" s="2" t="s">
-        <v>2832</v>
+        <v>2782</v>
       </c>
       <c r="B25" s="11" t="s">
-        <v>2341</v>
+        <v>2296</v>
       </c>
       <c r="C25" s="82" t="s">
-        <v>3231</v>
+        <v>3159</v>
       </c>
       <c r="D25" s="29">
         <v>46285</v>
       </c>
       <c r="E25" s="68"/>
       <c r="F25" s="68"/>
     </row>
-    <row r="26" spans="1:6" ht="88.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:6" ht="88.5" customHeight="1">
       <c r="A26" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B26" s="10" t="s">
         <v>61</v>
       </c>
-      <c r="B26" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="82" t="s">
-        <v>3232</v>
+        <v>3160</v>
       </c>
       <c r="D26" s="29">
         <v>46508</v>
       </c>
       <c r="E26" s="68"/>
       <c r="F26" s="68"/>
     </row>
-    <row r="27" spans="1:6" ht="75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:6" ht="75" customHeight="1">
       <c r="A27" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="10" t="s">
+        <v>59</v>
+      </c>
+      <c r="C27" s="82" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
       <c r="D27" s="19">
         <v>46280</v>
       </c>
       <c r="E27" s="68"/>
       <c r="F27" s="68"/>
     </row>
-    <row r="28" spans="1:6" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:6" ht="51" customHeight="1">
       <c r="A28" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="B28" s="10" t="s">
         <v>66</v>
       </c>
-      <c r="B28" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C28" s="82" t="s">
-        <v>3233</v>
+        <v>3161</v>
       </c>
       <c r="D28" s="19">
         <v>46308</v>
       </c>
       <c r="E28" s="68"/>
       <c r="F28" s="68"/>
     </row>
-    <row r="29" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:6" ht="78.75">
       <c r="A29" s="1" t="s">
-        <v>3098</v>
+        <v>3035</v>
       </c>
       <c r="B29" s="10" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="C29" s="82" t="s">
-        <v>3234</v>
+        <v>3162</v>
       </c>
       <c r="D29" s="29">
         <v>46282</v>
       </c>
       <c r="E29" s="68"/>
       <c r="F29" s="68"/>
     </row>
-    <row r="30" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:6" ht="22.5">
       <c r="A30" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B30" s="10" t="s">
         <v>70</v>
       </c>
-      <c r="B30" s="10" t="s">
+      <c r="C30" s="82" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="D30" s="19">
         <v>46254</v>
       </c>
       <c r="E30" s="68"/>
       <c r="F30" s="68"/>
     </row>
-    <row r="31" spans="1:6" ht="27.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:6" ht="27.6" customHeight="1">
       <c r="A31" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="B31" s="10" t="s">
         <v>73</v>
       </c>
-      <c r="B31" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C31" s="82" t="s">
-        <v>3635</v>
+        <v>3546</v>
       </c>
       <c r="D31" s="19">
         <v>46312</v>
       </c>
       <c r="E31" s="68"/>
       <c r="F31" s="68"/>
     </row>
-    <row r="32" spans="1:6" ht="164.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:6" ht="164.1" customHeight="1">
       <c r="A32" s="2" t="s">
-        <v>2109</v>
+        <v>2066</v>
       </c>
       <c r="B32" s="11" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="C32" s="82" t="s">
-        <v>3235</v>
+        <v>3163</v>
       </c>
       <c r="D32" s="19">
         <v>46311</v>
       </c>
       <c r="E32" s="68"/>
       <c r="F32" s="68"/>
     </row>
-    <row r="33" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:6" ht="56.25">
       <c r="A33" s="2" t="s">
-        <v>2833</v>
+        <v>2783</v>
       </c>
       <c r="B33" s="10" t="s">
-        <v>2457</v>
+        <v>2411</v>
       </c>
       <c r="C33" s="82" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="D33" s="29">
         <v>46323</v>
       </c>
       <c r="E33" s="68"/>
       <c r="F33" s="68"/>
     </row>
-    <row r="34" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:6" ht="67.5">
       <c r="A34" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B34" s="11" t="s">
         <v>77</v>
       </c>
-      <c r="B34" s="11" t="s">
+      <c r="C34" s="82" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D34" s="29">
         <v>46305</v>
       </c>
       <c r="E34" s="68"/>
       <c r="F34" s="68"/>
     </row>
-    <row r="35" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:6" ht="22.5">
       <c r="A35" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="B35" s="10" t="s">
         <v>80</v>
       </c>
-      <c r="B35" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="82" t="s">
-        <v>759</v>
+        <v>740</v>
       </c>
       <c r="D35" s="29">
         <v>46492</v>
       </c>
       <c r="E35" s="68"/>
       <c r="F35" s="68"/>
     </row>
-    <row r="36" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:6">
       <c r="A36" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="B36" s="10" t="s">
         <v>82</v>
       </c>
-      <c r="B36" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="82" t="s">
-        <v>3236</v>
+        <v>3164</v>
       </c>
       <c r="D36" s="29">
         <v>46376</v>
       </c>
       <c r="E36" s="68"/>
       <c r="F36" s="68"/>
     </row>
-    <row r="37" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:6">
       <c r="A37" s="1" t="s">
-        <v>1948</v>
+        <v>1912</v>
       </c>
       <c r="B37" s="11" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C37" s="82" t="s">
-        <v>3236</v>
+        <v>3164</v>
       </c>
       <c r="D37" s="29">
         <v>46494</v>
       </c>
       <c r="E37" s="68"/>
       <c r="F37" s="68"/>
     </row>
-    <row r="38" spans="1:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:6" ht="47.25" customHeight="1">
       <c r="A38" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="B38" s="10" t="s">
         <v>86</v>
       </c>
-      <c r="B38" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C38" s="82" t="s">
-        <v>3236</v>
+        <v>3164</v>
       </c>
       <c r="D38" s="19">
         <v>46330</v>
       </c>
       <c r="E38" s="68"/>
       <c r="F38" s="68"/>
     </row>
-    <row r="39" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:6">
       <c r="A39" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="B39" s="10" t="s">
         <v>88</v>
       </c>
-      <c r="B39" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" s="82" t="s">
-        <v>3237</v>
+        <v>3165</v>
       </c>
       <c r="D39" s="19">
         <v>46311</v>
       </c>
       <c r="E39" s="68"/>
       <c r="F39" s="68"/>
     </row>
-    <row r="40" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:6" ht="22.5">
       <c r="A40" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="B40" s="10" t="s">
         <v>90</v>
       </c>
-      <c r="B40" s="10" t="s">
+      <c r="C40" s="82" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="D40" s="19">
         <v>46338</v>
       </c>
       <c r="E40" s="68"/>
       <c r="F40" s="68"/>
     </row>
-    <row r="41" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:6" ht="42.75" customHeight="1">
       <c r="A41" s="3" t="s">
-        <v>2834</v>
+        <v>2784</v>
       </c>
       <c r="B41" s="10" t="s">
+        <v>92</v>
+      </c>
+      <c r="C41" s="82" t="s">
         <v>93</v>
       </c>
-      <c r="C41" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D41" s="19">
-        <v>46170</v>
+        <v>46535</v>
       </c>
       <c r="E41" s="68"/>
       <c r="F41" s="68"/>
     </row>
-    <row r="42" spans="1:6" ht="48" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:6" ht="33" customHeight="1">
       <c r="A42" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="B42" s="10" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="C42" s="82" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="19">
         <v>46359</v>
       </c>
       <c r="E42" s="68"/>
       <c r="F42" s="68"/>
     </row>
-    <row r="43" spans="1:6" ht="142.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:6" ht="142.5" customHeight="1">
       <c r="A43" s="2" t="s">
-        <v>2835</v>
+        <v>2785</v>
       </c>
       <c r="B43" s="49" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C43" s="82" t="s">
-        <v>3238</v>
+        <v>3166</v>
       </c>
       <c r="D43" s="19">
         <v>46302</v>
       </c>
       <c r="E43" s="68"/>
       <c r="F43" s="68"/>
     </row>
-    <row r="44" spans="1:6" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:6" ht="96.75" customHeight="1">
       <c r="A44" s="4" t="s">
-        <v>1941</v>
+        <v>1905</v>
       </c>
       <c r="B44" s="11" t="s">
+        <v>97</v>
+      </c>
+      <c r="C44" s="82" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="D44" s="19">
         <v>46462</v>
       </c>
       <c r="E44" s="68"/>
       <c r="F44" s="68"/>
     </row>
-    <row r="45" spans="1:6" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:6" ht="51" customHeight="1">
       <c r="A45" s="3" t="s">
-        <v>2288</v>
+        <v>2244</v>
       </c>
       <c r="B45" s="10" t="s">
+        <v>100</v>
+      </c>
+      <c r="C45" s="82" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="D45" s="19">
         <v>46427</v>
       </c>
       <c r="E45" s="68"/>
       <c r="F45" s="68"/>
     </row>
-    <row r="46" spans="1:6" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:6" ht="51.75" customHeight="1">
       <c r="A46" s="3" t="s">
-        <v>2330</v>
+        <v>2285</v>
       </c>
       <c r="B46" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="C46" s="82" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="D46" s="29">
         <v>46363</v>
       </c>
       <c r="E46" s="68"/>
       <c r="F46" s="68"/>
     </row>
-    <row r="47" spans="1:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:6" ht="47.25" customHeight="1">
       <c r="A47" s="1" t="s">
-        <v>2576</v>
+        <v>2528</v>
       </c>
       <c r="B47" s="10" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C47" s="82" t="s">
-        <v>3240</v>
+        <v>3168</v>
       </c>
       <c r="D47" s="19">
         <v>46387</v>
       </c>
       <c r="E47" s="68"/>
       <c r="F47" s="68"/>
     </row>
-    <row r="48" spans="1:6" ht="87" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:6" ht="87" customHeight="1">
       <c r="A48" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="B48" s="10" t="s">
         <v>106</v>
       </c>
-      <c r="B48" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C48" s="82" t="s">
-        <v>3239</v>
+        <v>3167</v>
       </c>
       <c r="D48" s="19">
         <v>46374</v>
       </c>
       <c r="E48" s="68"/>
       <c r="F48" s="68"/>
     </row>
-    <row r="49" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:6" ht="101.25">
       <c r="A49" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="B49" s="16" t="s">
         <v>108</v>
       </c>
-      <c r="B49" s="16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C49" s="82" t="s">
-        <v>3241</v>
+        <v>3169</v>
       </c>
       <c r="D49" s="40">
         <v>46434</v>
       </c>
       <c r="E49" s="68"/>
       <c r="F49" s="68"/>
     </row>
-    <row r="50" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:6">
       <c r="A50" s="3" t="s">
+        <v>109</v>
+      </c>
+      <c r="B50" s="11" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="C50" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D50" s="19">
         <v>46448</v>
       </c>
       <c r="E50" s="68"/>
       <c r="F50" s="68"/>
     </row>
-    <row r="51" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:6" ht="45">
       <c r="A51" s="1" t="s">
-        <v>2836</v>
+        <v>2786</v>
       </c>
       <c r="B51" s="10" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C51" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="19">
         <v>46448</v>
       </c>
       <c r="E51" s="68"/>
       <c r="F51" s="68"/>
     </row>
-    <row r="52" spans="1:6" ht="174.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:6" ht="174.95" customHeight="1">
       <c r="A52" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="B52" s="10" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="C52" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D52" s="29">
         <v>46449</v>
       </c>
       <c r="E52" s="68"/>
       <c r="F52" s="68"/>
     </row>
-    <row r="53" spans="1:6" ht="63" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:6" ht="63" customHeight="1">
       <c r="A53" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="B53" s="10" t="s">
         <v>115</v>
       </c>
-      <c r="B53" s="10" t="s">
+      <c r="C53" s="82" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="D53" s="19">
         <v>46462</v>
       </c>
       <c r="E53" s="68"/>
       <c r="F53" s="68"/>
     </row>
-    <row r="54" spans="1:6" ht="158.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:6" ht="158.25" customHeight="1">
       <c r="A54" s="2" t="s">
-        <v>2735</v>
+        <v>2686</v>
       </c>
       <c r="B54" s="10" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C54" s="82" t="s">
-        <v>3242</v>
+        <v>3170</v>
       </c>
       <c r="D54" s="19">
         <v>46480</v>
       </c>
       <c r="E54" s="68"/>
       <c r="F54" s="68"/>
     </row>
-    <row r="55" spans="1:6" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:6" ht="49.5" customHeight="1">
       <c r="A55" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="B55" s="10" t="s">
         <v>120</v>
       </c>
-      <c r="B55" s="10" t="s">
+      <c r="C55" s="82" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="D55" s="19">
         <v>46496</v>
       </c>
       <c r="E55" s="68"/>
       <c r="F55" s="68"/>
     </row>
-    <row r="56" spans="1:6" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:6" ht="66.75" customHeight="1">
       <c r="A56" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="B56" s="10" t="s">
         <v>123</v>
       </c>
-      <c r="B56" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="82" t="s">
-        <v>3243</v>
+        <v>3171</v>
       </c>
       <c r="D56" s="19">
         <v>46497</v>
       </c>
       <c r="E56" s="68"/>
       <c r="F56" s="68"/>
     </row>
-    <row r="57" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:6" ht="31.5" customHeight="1">
       <c r="A57" s="54" t="s">
-        <v>2239</v>
+        <v>2196</v>
       </c>
       <c r="B57" s="10" t="s">
+        <v>124</v>
+      </c>
+      <c r="C57" s="82" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="D57" s="19">
         <v>46520</v>
       </c>
       <c r="E57" s="68"/>
       <c r="F57" s="68"/>
     </row>
-    <row r="58" spans="1:6" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:6" ht="44.25" customHeight="1">
       <c r="A58" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="B58" s="10" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="C58" s="82" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="19">
         <v>46447</v>
       </c>
       <c r="E58" s="68"/>
       <c r="F58" s="68"/>
     </row>
-    <row r="59" spans="1:6" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:6" ht="59.25" customHeight="1">
       <c r="A59" s="7" t="s">
-        <v>2837</v>
+        <v>2787</v>
       </c>
       <c r="B59" s="10" t="s">
+        <v>128</v>
+      </c>
+      <c r="C59" s="82" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="D59" s="29">
         <v>46319</v>
       </c>
       <c r="E59" s="68"/>
       <c r="F59" s="68"/>
     </row>
-    <row r="60" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:6">
       <c r="A60" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="B60" s="10" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="C60" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D60" s="19">
         <v>46241</v>
       </c>
       <c r="E60" s="68"/>
       <c r="F60" s="68"/>
     </row>
-    <row r="61" spans="1:6" ht="77.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:6" ht="77.25" customHeight="1">
       <c r="A61" s="4" t="s">
-        <v>2636</v>
+        <v>2588</v>
       </c>
       <c r="B61" s="20" t="s">
-        <v>2637</v>
+        <v>2589</v>
       </c>
       <c r="C61" s="82" t="s">
-        <v>2638</v>
+        <v>2590</v>
       </c>
       <c r="D61" s="19">
         <v>46374</v>
       </c>
       <c r="E61" s="68"/>
       <c r="F61" s="68"/>
     </row>
-    <row r="62" spans="1:6" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:6" ht="56.25" customHeight="1">
       <c r="A62" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="B62" s="10" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="C62" s="82" t="s">
         <v>10</v>
       </c>
       <c r="D62" s="29">
         <v>46435</v>
       </c>
       <c r="E62" s="68"/>
       <c r="F62" s="68"/>
     </row>
-    <row r="63" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:6" ht="22.5">
       <c r="A63" s="3" t="s">
+        <v>134</v>
+      </c>
+      <c r="B63" s="10" t="s">
         <v>135</v>
       </c>
-      <c r="B63" s="10" t="s">
+      <c r="C63" s="82" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="D63" s="29">
         <v>46437</v>
       </c>
       <c r="E63" s="68"/>
       <c r="F63" s="68"/>
     </row>
-    <row r="64" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:6" ht="33" customHeight="1">
       <c r="A64" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="B64" s="10" t="s">
         <v>138</v>
       </c>
-      <c r="B64" s="10" t="s">
+      <c r="C64" s="82" t="s">
         <v>139</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="D64" s="29">
         <v>46456</v>
       </c>
       <c r="E64" s="68"/>
       <c r="F64" s="68"/>
     </row>
-    <row r="65" spans="1:6" ht="96.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:6" ht="96.75" customHeight="1">
       <c r="A65" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="B65" s="10" t="s">
+        <v>2070</v>
+      </c>
+      <c r="C65" s="82" t="s">
         <v>141</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="D65" s="29">
         <v>46206</v>
       </c>
       <c r="E65" s="68"/>
       <c r="F65" s="68"/>
     </row>
-    <row r="66" spans="1:6" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:6" ht="81.75" customHeight="1">
       <c r="A66" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="B66" s="10" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="C66" s="82" t="s">
         <v>4</v>
       </c>
       <c r="D66" s="19">
         <v>46462</v>
       </c>
       <c r="E66" s="68"/>
       <c r="F66" s="68"/>
     </row>
-    <row r="67" spans="1:6" ht="215.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:6" ht="215.25" customHeight="1">
       <c r="A67" s="4" t="s">
-        <v>2838</v>
+        <v>2788</v>
       </c>
       <c r="B67" s="20" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="C67" s="82" t="s">
-        <v>3244</v>
+        <v>3172</v>
       </c>
       <c r="D67" s="29">
         <v>46496</v>
       </c>
       <c r="E67" s="68"/>
       <c r="F67" s="68"/>
     </row>
-    <row r="68" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:6" ht="22.5">
       <c r="A68" s="3" t="s">
+        <v>145</v>
+      </c>
+      <c r="B68" s="10" t="s">
         <v>146</v>
       </c>
-      <c r="B68" s="10" t="s">
+      <c r="C68" s="82" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="D68" s="19">
         <v>46472</v>
       </c>
       <c r="E68" s="68"/>
       <c r="F68" s="68"/>
     </row>
-    <row r="69" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:6" ht="33.75">
       <c r="A69" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="B69" s="10" t="s">
         <v>149</v>
       </c>
-      <c r="B69" s="10" t="s">
+      <c r="C69" s="82" t="s">
         <v>150</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="D69" s="29">
         <v>46474</v>
       </c>
       <c r="E69" s="68"/>
       <c r="F69" s="68"/>
     </row>
-    <row r="70" spans="1:6" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:6" ht="80.25" customHeight="1">
       <c r="A70" s="3" t="s">
-        <v>2248</v>
+        <v>2205</v>
       </c>
       <c r="B70" s="10" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="C70" s="82" t="s">
         <v>33</v>
       </c>
       <c r="D70" s="19">
         <v>46443</v>
       </c>
       <c r="E70" s="68"/>
       <c r="F70" s="68"/>
     </row>
-    <row r="71" spans="1:6" ht="50.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:6" ht="50.25" customHeight="1">
       <c r="A71" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="B71" s="20" t="s">
         <v>153</v>
       </c>
-      <c r="B71" s="20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C71" s="82" t="s">
-        <v>3245</v>
+        <v>3173</v>
       </c>
       <c r="D71" s="41">
         <v>46507</v>
       </c>
       <c r="E71" s="68"/>
       <c r="F71" s="68"/>
     </row>
-    <row r="72" spans="1:6" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:6" ht="68.25" customHeight="1">
       <c r="A72" s="1" t="s">
-        <v>2839</v>
+        <v>2789</v>
       </c>
       <c r="B72" s="10" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C72" s="82" t="s">
-        <v>3246</v>
+        <v>3174</v>
       </c>
       <c r="D72" s="29">
         <v>46467</v>
       </c>
       <c r="E72" s="68"/>
       <c r="F72" s="68"/>
     </row>
-    <row r="73" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:6">
       <c r="A73" s="3" t="s">
+        <v>155</v>
+      </c>
+      <c r="B73" s="10" t="s">
         <v>156</v>
       </c>
-      <c r="B73" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C73" s="82" t="s">
-        <v>3247</v>
+        <v>3175</v>
       </c>
       <c r="D73" s="19">
         <v>46469</v>
       </c>
       <c r="E73" s="68"/>
       <c r="F73" s="68"/>
     </row>
-    <row r="74" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:6" ht="56.25">
       <c r="A74" s="3" t="s">
+        <v>157</v>
+      </c>
+      <c r="B74" s="10" t="s">
         <v>158</v>
       </c>
-      <c r="B74" s="10" t="s">
+      <c r="C74" s="82" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="D74" s="19">
         <v>46543</v>
       </c>
       <c r="E74" s="68"/>
       <c r="F74" s="68"/>
     </row>
-    <row r="75" spans="1:6" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:6" ht="63.75" customHeight="1">
       <c r="A75" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="B75" s="10" t="s">
         <v>161</v>
       </c>
-      <c r="B75" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C75" s="82" t="s">
-        <v>3248</v>
+        <v>3176</v>
       </c>
       <c r="D75" s="19">
         <v>46484</v>
       </c>
       <c r="E75" s="68"/>
       <c r="F75" s="68"/>
     </row>
-    <row r="76" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:6" ht="33" customHeight="1">
       <c r="A76" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="B76" s="10" t="s">
         <v>163</v>
       </c>
-      <c r="B76" s="10" t="s">
+      <c r="C76" s="82" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="D76" s="19">
         <v>46505</v>
       </c>
       <c r="E76" s="68"/>
       <c r="F76" s="68"/>
     </row>
-    <row r="77" spans="1:6" ht="155.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:6" ht="155.25" customHeight="1">
       <c r="A77" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="B77" s="10" t="s">
         <v>166</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="C77" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D77" s="19">
         <v>46512</v>
       </c>
       <c r="E77" s="68"/>
       <c r="F77" s="68"/>
     </row>
-    <row r="78" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:6" ht="45" customHeight="1">
       <c r="A78" s="3" t="s">
-        <v>2840</v>
+        <v>2790</v>
       </c>
       <c r="B78" s="10" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="C78" s="82" t="s">
-        <v>3249</v>
+        <v>3177</v>
       </c>
       <c r="D78" s="19">
         <v>46486</v>
       </c>
       <c r="E78" s="68"/>
       <c r="F78" s="68"/>
     </row>
-    <row r="79" spans="1:6" ht="78" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:6" ht="78" customHeight="1">
       <c r="A79" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="B79" s="10" t="s">
         <v>169</v>
       </c>
-      <c r="B79" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C79" s="82" t="s">
-        <v>3250</v>
+        <v>3178</v>
       </c>
       <c r="D79" s="19">
         <v>46471</v>
       </c>
       <c r="E79" s="68"/>
       <c r="F79" s="68"/>
     </row>
-    <row r="80" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:6">
       <c r="A80" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="B80" s="10" t="s">
         <v>171</v>
       </c>
-      <c r="B80" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C80" s="82" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D80" s="29">
         <v>46429</v>
       </c>
       <c r="E80" s="68"/>
       <c r="F80" s="68"/>
     </row>
-    <row r="81" spans="1:6" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:6" ht="89.25" customHeight="1">
       <c r="A81" s="4" t="s">
-        <v>3251</v>
+        <v>3179</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C81" s="82" t="s">
-        <v>640</v>
+        <v>628</v>
       </c>
       <c r="D81" s="19">
         <v>46418</v>
       </c>
       <c r="E81" s="68"/>
       <c r="F81" s="68"/>
     </row>
-    <row r="82" spans="1:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:6" ht="47.25" customHeight="1">
       <c r="A82" s="9" t="s">
+        <v>172</v>
+      </c>
+      <c r="B82" s="11" t="s">
         <v>173</v>
       </c>
-      <c r="B82" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C82" s="82" t="s">
-        <v>3252</v>
+        <v>3180</v>
       </c>
       <c r="D82" s="19">
-        <v>46196</v>
+        <v>46561</v>
       </c>
       <c r="E82" s="68"/>
       <c r="F82" s="68"/>
     </row>
-    <row r="83" spans="1:6" ht="57.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:6" ht="57.95" customHeight="1">
       <c r="A83" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="B83" s="10" t="s">
         <v>175</v>
       </c>
-      <c r="B83" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C83" s="82" t="s">
-        <v>3253</v>
+        <v>3181</v>
       </c>
       <c r="D83" s="19">
-        <v>46153</v>
+        <v>46518</v>
       </c>
       <c r="E83" s="74"/>
       <c r="F83" s="68"/>
     </row>
-    <row r="84" spans="1:6" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:6" ht="44.25" customHeight="1">
       <c r="A84" s="1" t="s">
+        <v>176</v>
+      </c>
+      <c r="B84" s="11" t="s">
         <v>177</v>
       </c>
-      <c r="B84" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C84" s="82" t="s">
-        <v>3254</v>
+        <v>3182</v>
       </c>
       <c r="D84" s="19">
         <v>46209</v>
       </c>
       <c r="E84" s="68"/>
       <c r="F84" s="68"/>
     </row>
-    <row r="85" spans="1:6" ht="66" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:6" ht="66" customHeight="1">
       <c r="A85" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="B85" s="10" t="s">
         <v>179</v>
       </c>
-      <c r="B85" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C85" s="82" t="s">
-        <v>3255</v>
+        <v>3183</v>
       </c>
       <c r="D85" s="29">
         <v>46358</v>
       </c>
       <c r="E85" s="68"/>
       <c r="F85" s="68"/>
     </row>
-    <row r="86" spans="1:6" ht="83.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:6" ht="83.25" customHeight="1">
       <c r="A86" s="4" t="s">
-        <v>2510</v>
+        <v>2463</v>
       </c>
       <c r="B86" s="10" t="s">
-        <v>2079</v>
+        <v>2036</v>
       </c>
       <c r="C86" s="82" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D86" s="19">
         <v>46483</v>
       </c>
       <c r="E86" s="68"/>
       <c r="F86" s="68"/>
     </row>
-    <row r="87" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:6">
       <c r="A87" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="B87" s="10" t="s">
         <v>182</v>
       </c>
-      <c r="B87" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C87" s="82" t="s">
-        <v>3256</v>
+        <v>3184</v>
       </c>
       <c r="D87" s="19">
-        <v>46202</v>
+        <v>46567</v>
       </c>
       <c r="E87" s="68"/>
       <c r="F87" s="68"/>
     </row>
-    <row r="88" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:6" ht="22.5">
       <c r="A88" s="1" t="s">
-        <v>2013</v>
+        <v>1970</v>
       </c>
       <c r="B88" s="10" t="s">
-        <v>2014</v>
+        <v>1971</v>
       </c>
       <c r="C88" s="82" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D88" s="19">
         <v>46231</v>
       </c>
       <c r="E88" s="68"/>
       <c r="F88" s="68"/>
     </row>
-    <row r="89" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:6" ht="67.5">
       <c r="A89" s="3" t="s">
+        <v>184</v>
+      </c>
+      <c r="B89" s="10" t="s">
         <v>185</v>
       </c>
-      <c r="B89" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C89" s="82" t="s">
-        <v>647</v>
+        <v>634</v>
       </c>
       <c r="D89" s="19">
         <v>46311</v>
       </c>
       <c r="E89" s="68"/>
       <c r="F89" s="68"/>
     </row>
-    <row r="90" spans="1:6" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:6" ht="59.25" customHeight="1">
       <c r="A90" s="3" t="s">
+        <v>186</v>
+      </c>
+      <c r="B90" s="10" t="s">
         <v>187</v>
       </c>
-      <c r="B90" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="82" t="s">
-        <v>3257</v>
+        <v>3185</v>
       </c>
       <c r="D90" s="19">
         <v>46253</v>
       </c>
       <c r="E90" s="68"/>
       <c r="F90" s="68"/>
     </row>
-    <row r="91" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:6">
       <c r="A91" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="B91" s="10" t="s">
         <v>189</v>
       </c>
-      <c r="B91" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C91" s="82" t="s">
-        <v>3258</v>
+        <v>3186</v>
       </c>
       <c r="D91" s="19">
         <v>46245</v>
       </c>
       <c r="E91" s="68"/>
       <c r="F91" s="68"/>
     </row>
-    <row r="92" spans="1:6" ht="100.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:6" ht="100.5" customHeight="1">
       <c r="A92" s="3" t="s">
+        <v>190</v>
+      </c>
+      <c r="B92" s="10" t="s">
         <v>191</v>
       </c>
-      <c r="B92" s="10" t="s">
+      <c r="C92" s="82" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="D92" s="19">
         <v>46268</v>
       </c>
       <c r="E92" s="68"/>
       <c r="F92" s="68"/>
     </row>
-    <row r="93" spans="1:6" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:6" ht="61.5" customHeight="1">
       <c r="A93" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="B93" s="10" t="s">
         <v>196</v>
       </c>
-      <c r="B93" s="10" t="s">
+      <c r="C93" s="82" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="D93" s="19">
         <v>46414</v>
       </c>
       <c r="E93" s="68"/>
       <c r="F93" s="68"/>
     </row>
-    <row r="94" spans="1:6" ht="156.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:6" ht="156.75" customHeight="1">
       <c r="A94" s="2" t="s">
-        <v>2841</v>
+        <v>2791</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C94" s="82" t="s">
-        <v>3259</v>
+        <v>3187</v>
       </c>
       <c r="D94" s="19">
         <v>46418</v>
       </c>
       <c r="E94" s="68"/>
       <c r="F94" s="68"/>
     </row>
-    <row r="95" spans="1:6" ht="133.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:6" ht="133.5" customHeight="1">
       <c r="A95" s="2" t="s">
-        <v>2842</v>
+        <v>2792</v>
       </c>
       <c r="B95" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C95" s="82" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D95" s="19">
         <v>46436</v>
       </c>
       <c r="E95" s="68"/>
       <c r="F95" s="68"/>
     </row>
-    <row r="96" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:6" ht="33.75">
       <c r="A96" s="1" t="s">
-        <v>2843</v>
+        <v>2793</v>
       </c>
       <c r="B96" s="11" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="C96" s="82" t="s">
-        <v>3260</v>
+        <v>3188</v>
       </c>
       <c r="D96" s="19">
         <v>46287</v>
       </c>
       <c r="E96" s="68"/>
       <c r="F96" s="68"/>
     </row>
-    <row r="97" spans="1:6" ht="151.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:6" ht="151.5" customHeight="1">
       <c r="A97" s="4" t="s">
-        <v>2844</v>
+        <v>2794</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C97" s="82" t="s">
-        <v>3259</v>
+        <v>3187</v>
       </c>
       <c r="D97" s="19">
         <v>46422</v>
       </c>
       <c r="E97" s="68"/>
       <c r="F97" s="68"/>
     </row>
-    <row r="98" spans="1:6" ht="237" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:6" ht="237" customHeight="1">
       <c r="A98" s="4" t="s">
-        <v>2845</v>
+        <v>2795</v>
       </c>
       <c r="B98" s="10" t="s">
         <v>6</v>
       </c>
       <c r="C98" s="82" t="s">
         <v>7</v>
       </c>
       <c r="D98" s="19">
         <v>46423</v>
       </c>
       <c r="E98" s="68"/>
       <c r="F98" s="68"/>
     </row>
-    <row r="99" spans="1:6" s="75" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:6" s="75" customFormat="1">
       <c r="A99" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="B99" s="10" t="s">
         <v>200</v>
       </c>
-      <c r="B99" s="10" t="s">
+      <c r="C99" s="82" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="D99" s="19">
         <v>46289</v>
       </c>
     </row>
-    <row r="100" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:6" ht="45">
       <c r="A100" s="1" t="s">
-        <v>2489</v>
+        <v>2442</v>
       </c>
       <c r="B100" s="11" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="C100" s="82" t="s">
-        <v>3261</v>
+        <v>3189</v>
       </c>
       <c r="D100" s="19">
         <v>46333</v>
       </c>
       <c r="E100" s="68"/>
       <c r="F100" s="68"/>
     </row>
-    <row r="101" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:6" ht="33.75">
       <c r="A101" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="B101" s="11" t="s">
         <v>204</v>
       </c>
-      <c r="B101" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C101" s="82" t="s">
-        <v>3262</v>
+        <v>3190</v>
       </c>
       <c r="D101" s="19">
         <v>46484</v>
       </c>
       <c r="E101" s="68"/>
       <c r="F101" s="68"/>
     </row>
-    <row r="102" spans="1:6" ht="75.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:6" ht="75.75" customHeight="1">
       <c r="A102" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="B102" s="20" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="C102" s="82" t="s">
         <v>11</v>
       </c>
       <c r="D102" s="19">
         <v>46349</v>
       </c>
       <c r="E102" s="68"/>
       <c r="F102" s="68"/>
     </row>
-    <row r="103" spans="1:6" ht="303.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:6" ht="303.75" customHeight="1">
       <c r="A103" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="B103" s="11" t="s">
         <v>208</v>
       </c>
-      <c r="B103" s="11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C103" s="82" t="s">
-        <v>3263</v>
+        <v>3191</v>
       </c>
       <c r="D103" s="19">
         <v>46303</v>
       </c>
       <c r="E103" s="68"/>
       <c r="F103" s="68"/>
     </row>
-    <row r="104" spans="1:6" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:6" ht="25.5" customHeight="1">
       <c r="A104" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B104" s="10" t="s">
         <v>210</v>
       </c>
-      <c r="B104" s="10" t="s">
+      <c r="C104" s="82" t="s">
         <v>211</v>
-      </c>
-[...1 lines deleted...]
-        <v>212</v>
       </c>
       <c r="D104" s="29">
         <v>46365</v>
       </c>
       <c r="E104" s="68"/>
       <c r="F104" s="68"/>
     </row>
-    <row r="105" spans="1:6" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:6" ht="54" customHeight="1">
       <c r="A105" s="1" t="s">
-        <v>2846</v>
+        <v>2796</v>
       </c>
       <c r="B105" s="11" t="s">
+        <v>212</v>
+      </c>
+      <c r="C105" s="82" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
       <c r="D105" s="19">
         <v>46420</v>
       </c>
       <c r="E105" s="68"/>
       <c r="F105" s="68"/>
     </row>
-    <row r="106" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:6" ht="33.75">
       <c r="A106" s="1" t="s">
-        <v>215</v>
+        <v>3692</v>
       </c>
       <c r="B106" s="20" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="C106" s="82" t="s">
-        <v>3264</v>
+        <v>3192</v>
       </c>
       <c r="D106" s="19">
         <v>46404</v>
       </c>
       <c r="E106" s="68"/>
       <c r="F106" s="68"/>
     </row>
-    <row r="107" spans="1:6" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:6">
       <c r="A107" s="3" t="s">
-        <v>1940</v>
+        <v>1904</v>
       </c>
       <c r="B107" s="10" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="C107" s="82" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="D107" s="19">
         <v>46525</v>
       </c>
       <c r="E107" s="68"/>
       <c r="F107" s="68"/>
     </row>
-    <row r="108" spans="1:6" ht="87.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:6" ht="90">
       <c r="A108" s="2" t="s">
-        <v>2736</v>
+        <v>3693</v>
       </c>
       <c r="B108" s="11" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
       <c r="C108" s="82" t="s">
-        <v>220</v>
+        <v>218</v>
       </c>
       <c r="D108" s="19">
         <v>46408</v>
       </c>
       <c r="E108" s="68"/>
       <c r="F108" s="68"/>
     </row>
-    <row r="109" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:6" ht="22.5">
       <c r="A109" s="3" t="s">
-        <v>2476</v>
+        <v>2430</v>
       </c>
       <c r="B109" s="10" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="C109" s="82" t="s">
-        <v>3265</v>
+        <v>3193</v>
       </c>
       <c r="D109" s="19">
         <v>46421</v>
       </c>
       <c r="E109" s="68"/>
       <c r="F109" s="68"/>
     </row>
-    <row r="110" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:6" ht="22.5">
       <c r="A110" s="3" t="s">
-        <v>222</v>
+        <v>220</v>
       </c>
       <c r="B110" s="10" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
       <c r="C110" s="82" t="s">
-        <v>929</v>
+        <v>906</v>
       </c>
       <c r="D110" s="19">
         <v>46287</v>
       </c>
       <c r="E110" s="68"/>
       <c r="F110" s="68"/>
     </row>
-    <row r="111" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:6" ht="45">
       <c r="A111" s="2" t="s">
-        <v>224</v>
+        <v>3694</v>
       </c>
       <c r="B111" s="10" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="C111" s="82" t="s">
-        <v>3266</v>
+        <v>3695</v>
       </c>
       <c r="D111" s="19">
         <v>46351</v>
       </c>
       <c r="E111" s="68"/>
       <c r="F111" s="68"/>
     </row>
-    <row r="112" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:6" ht="67.5">
       <c r="A112" s="1" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
       <c r="B112" s="10" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C112" s="82" t="s">
-        <v>532</v>
+        <v>523</v>
       </c>
       <c r="D112" s="19">
         <v>46460</v>
       </c>
       <c r="E112" s="68"/>
       <c r="F112" s="68"/>
     </row>
-    <row r="113" spans="1:6" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:6" ht="72.75" customHeight="1">
       <c r="A113" s="2" t="s">
-        <v>2847</v>
+        <v>3696</v>
       </c>
       <c r="B113" s="11" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="C113" s="82" t="s">
-        <v>3267</v>
+        <v>3194</v>
       </c>
       <c r="D113" s="19">
         <v>46466</v>
       </c>
       <c r="E113" s="68"/>
       <c r="F113" s="68"/>
     </row>
-    <row r="114" spans="1:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:6" ht="95.25" customHeight="1">
       <c r="A114" s="1" t="s">
-        <v>228</v>
+        <v>225</v>
       </c>
       <c r="B114" s="10" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="C114" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D114" s="29">
         <v>46448</v>
       </c>
       <c r="E114" s="68"/>
       <c r="F114" s="68"/>
     </row>
-    <row r="115" spans="1:6" ht="89.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:6" ht="89.25" customHeight="1">
       <c r="A115" s="4" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="B115" s="10" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="C115" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D115" s="29">
         <v>46499</v>
       </c>
       <c r="E115" s="68"/>
       <c r="F115" s="68"/>
     </row>
-    <row r="116" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:6" ht="33.75">
       <c r="A116" s="1" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="B116" s="10" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="C116" s="82" t="s">
-        <v>3268</v>
+        <v>3195</v>
       </c>
       <c r="D116" s="29">
         <v>46472</v>
       </c>
       <c r="E116" s="68"/>
       <c r="F116" s="68"/>
     </row>
-    <row r="117" spans="1:6" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:6" ht="55.5" customHeight="1">
       <c r="A117" s="4" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="B117" s="10" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="C117" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D117" s="29">
         <v>46502</v>
       </c>
       <c r="E117" s="68"/>
       <c r="F117" s="68"/>
     </row>
-    <row r="118" spans="1:6" ht="69" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:6" ht="57" customHeight="1">
       <c r="A118" s="3" t="s">
-        <v>236</v>
+        <v>3697</v>
       </c>
       <c r="B118" s="10" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="C118" s="82" t="s">
-        <v>3269</v>
+        <v>3196</v>
       </c>
       <c r="D118" s="19">
         <v>46499</v>
       </c>
       <c r="E118" s="68"/>
       <c r="F118" s="68"/>
     </row>
-    <row r="119" spans="1:6" ht="114" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:6" ht="114" customHeight="1">
       <c r="A119" s="3" t="s">
-        <v>2848</v>
+        <v>2797</v>
       </c>
       <c r="B119" s="11" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="C119" s="82" t="s">
-        <v>3636</v>
+        <v>3547</v>
       </c>
       <c r="D119" s="19">
         <v>46198</v>
       </c>
       <c r="E119" s="68"/>
       <c r="F119" s="68"/>
     </row>
-    <row r="120" spans="1:6" ht="155.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:6" ht="136.5" customHeight="1">
       <c r="A120" s="2" t="s">
-        <v>2849</v>
+        <v>3698</v>
       </c>
       <c r="B120" s="11" t="s">
-        <v>239</v>
+        <v>235</v>
       </c>
       <c r="C120" s="82" t="s">
-        <v>3270</v>
+        <v>3197</v>
       </c>
       <c r="D120" s="19">
         <v>46179</v>
       </c>
       <c r="E120" s="68"/>
       <c r="F120" s="68"/>
     </row>
-    <row r="121" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:6">
       <c r="A121" s="1" t="s">
-        <v>240</v>
+        <v>236</v>
       </c>
       <c r="B121" s="10" t="s">
-        <v>241</v>
+        <v>237</v>
       </c>
       <c r="C121" s="82" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="D121" s="29">
         <v>46572</v>
       </c>
       <c r="E121" s="68"/>
       <c r="F121" s="68"/>
     </row>
-    <row r="122" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:6" ht="22.5">
       <c r="A122" s="1" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="B122" s="10" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="C122" s="82" t="s">
-        <v>3271</v>
+        <v>3198</v>
       </c>
       <c r="D122" s="19">
         <v>46492</v>
       </c>
       <c r="E122" s="68"/>
       <c r="F122" s="68"/>
     </row>
-    <row r="123" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:6" ht="67.5">
       <c r="A123" s="1" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="B123" s="10" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="C123" s="82" t="s">
         <v>11</v>
       </c>
       <c r="D123" s="19">
         <v>46164</v>
       </c>
       <c r="E123" s="68"/>
       <c r="F123" s="68"/>
     </row>
-    <row r="124" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:6" ht="45">
       <c r="A124" s="3" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="B124" s="10" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="C124" s="82" t="s">
-        <v>249</v>
+        <v>245</v>
       </c>
       <c r="D124" s="19">
         <v>46239</v>
       </c>
       <c r="E124" s="68"/>
       <c r="F124" s="68"/>
     </row>
-    <row r="125" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:6" ht="56.25">
       <c r="A125" s="3" t="s">
-        <v>2549</v>
+        <v>2502</v>
       </c>
       <c r="B125" s="10" t="s">
-        <v>250</v>
+        <v>246</v>
       </c>
       <c r="C125" s="82" t="s">
-        <v>3272</v>
+        <v>3199</v>
       </c>
       <c r="D125" s="19">
         <v>46230</v>
       </c>
       <c r="E125" s="68"/>
       <c r="F125" s="68"/>
     </row>
-    <row r="126" spans="1:6" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:6" ht="81.75" customHeight="1">
       <c r="A126" s="2" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="B126" s="32" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="C126" s="82" t="s">
-        <v>3273</v>
+        <v>3200</v>
       </c>
       <c r="D126" s="29">
-        <v>46230</v>
+        <v>46595</v>
       </c>
       <c r="E126" s="68"/>
       <c r="F126" s="68"/>
     </row>
-    <row r="127" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:6" ht="90">
       <c r="A127" s="3" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="B127" s="10" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="C127" s="82" t="s">
         <v>10</v>
       </c>
       <c r="D127" s="29">
         <v>46229</v>
       </c>
       <c r="E127" s="68"/>
       <c r="F127" s="68"/>
     </row>
-    <row r="128" spans="1:6" ht="57" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:6" ht="57" customHeight="1">
       <c r="A128" s="4" t="s">
-        <v>2237</v>
+        <v>2194</v>
       </c>
       <c r="B128" s="10" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="C128" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D128" s="19">
         <v>46254</v>
       </c>
       <c r="E128" s="68"/>
       <c r="F128" s="68"/>
     </row>
-    <row r="129" spans="1:6" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:6" ht="22.5">
       <c r="A129" s="1" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="B129" s="10" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="C129" s="82" t="s">
-        <v>2397</v>
+        <v>2352</v>
       </c>
       <c r="D129" s="19">
-        <v>46235</v>
+        <v>46600</v>
       </c>
       <c r="E129" s="68"/>
       <c r="F129" s="68"/>
     </row>
-    <row r="130" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:6" ht="78.75">
       <c r="A130" s="3" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="B130" s="10" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="C130" s="82" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="D130" s="19">
         <v>46287</v>
       </c>
       <c r="E130" s="68"/>
       <c r="F130" s="68"/>
     </row>
-    <row r="131" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:6" ht="93" customHeight="1">
       <c r="A131" s="2" t="s">
-        <v>2850</v>
+        <v>2798</v>
       </c>
       <c r="B131" s="10" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="C131" s="82" t="s">
-        <v>3274</v>
+        <v>3201</v>
       </c>
       <c r="D131" s="19">
         <v>46268</v>
       </c>
       <c r="E131" s="68"/>
       <c r="F131" s="68"/>
     </row>
-    <row r="132" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:6" ht="45">
       <c r="A132" s="1" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="B132" s="11" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="C132" s="85" t="s">
-        <v>3275</v>
+        <v>3699</v>
       </c>
       <c r="D132" s="19">
-        <v>46176</v>
+        <v>46541</v>
       </c>
       <c r="E132" s="68"/>
       <c r="F132" s="68"/>
     </row>
-    <row r="133" spans="1:6" ht="113.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:6" ht="113.25" customHeight="1">
       <c r="A133" s="2" t="s">
-        <v>2851</v>
+        <v>2799</v>
       </c>
       <c r="B133" s="10" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="C133" s="82" t="s">
         <v>4</v>
       </c>
       <c r="D133" s="19">
         <v>46286</v>
       </c>
       <c r="E133" s="68"/>
       <c r="F133" s="68"/>
     </row>
-    <row r="134" spans="1:6" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="134" spans="1:6" ht="49.5" customHeight="1">
       <c r="A134" s="2" t="s">
-        <v>2852</v>
+        <v>2800</v>
       </c>
       <c r="B134" s="11" t="s">
-        <v>264</v>
+        <v>260</v>
       </c>
       <c r="C134" s="86" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="D134" s="29">
         <v>46278</v>
       </c>
       <c r="E134" s="68"/>
       <c r="F134" s="68"/>
     </row>
-    <row r="135" spans="1:6" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="135" spans="1:6" ht="67.5" customHeight="1">
       <c r="A135" s="4" t="s">
-        <v>2305</v>
+        <v>2260</v>
       </c>
       <c r="B135" s="10" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="C135" s="82" t="s">
-        <v>265</v>
+        <v>261</v>
       </c>
       <c r="D135" s="19">
         <v>46291</v>
       </c>
       <c r="E135" s="68"/>
       <c r="F135" s="68"/>
     </row>
-    <row r="136" spans="1:6" ht="75.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="136" spans="1:6" ht="75.75" customHeight="1">
       <c r="A136" s="3" t="s">
-        <v>266</v>
+        <v>262</v>
       </c>
       <c r="B136" s="10" t="s">
-        <v>2240</v>
+        <v>2197</v>
       </c>
       <c r="C136" s="82" t="s">
         <v>4</v>
       </c>
       <c r="D136" s="19">
         <v>46247</v>
       </c>
       <c r="E136" s="68"/>
       <c r="F136" s="68"/>
     </row>
-    <row r="137" spans="1:6" ht="96" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="137" spans="1:6" ht="96" customHeight="1">
       <c r="A137" s="4" t="s">
-        <v>2853</v>
+        <v>2801</v>
       </c>
       <c r="B137" s="11" t="s">
-        <v>267</v>
+        <v>263</v>
       </c>
       <c r="C137" s="82" t="s">
-        <v>268</v>
+        <v>264</v>
       </c>
       <c r="D137" s="19">
         <v>46307</v>
       </c>
       <c r="E137" s="68"/>
       <c r="F137" s="68"/>
     </row>
-    <row r="138" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="138" spans="1:6" ht="22.5">
       <c r="A138" s="1" t="s">
-        <v>269</v>
+        <v>265</v>
       </c>
       <c r="B138" s="10" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="C138" s="82" t="s">
-        <v>3276</v>
+        <v>3202</v>
       </c>
       <c r="D138" s="19">
         <v>46469</v>
       </c>
       <c r="E138" s="68"/>
       <c r="F138" s="68"/>
     </row>
-    <row r="139" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="139" spans="1:6" ht="67.5">
       <c r="A139" s="3" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="B139" s="10" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
       <c r="C139" s="82" t="s">
-        <v>3277</v>
+        <v>3203</v>
       </c>
       <c r="D139" s="29">
         <v>46303</v>
       </c>
       <c r="E139" s="68"/>
       <c r="F139" s="68"/>
     </row>
-    <row r="140" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="140" spans="1:6" ht="78.75">
       <c r="A140" s="4" t="s">
-        <v>2503</v>
+        <v>2456</v>
       </c>
       <c r="B140" s="10" t="s">
-        <v>2504</v>
+        <v>2457</v>
       </c>
       <c r="C140" s="82" t="s">
-        <v>3278</v>
+        <v>3204</v>
       </c>
       <c r="D140" s="19">
         <v>46338</v>
       </c>
       <c r="E140" s="68"/>
       <c r="F140" s="68"/>
     </row>
-    <row r="141" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="141" spans="1:6">
       <c r="A141" s="3" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="B141" s="10" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="C141" s="82" t="s">
         <v>10</v>
       </c>
       <c r="D141" s="19">
         <v>46368</v>
       </c>
       <c r="E141" s="68"/>
       <c r="F141" s="68"/>
     </row>
-    <row r="142" spans="1:6" ht="123.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="142" spans="1:6" ht="123.75" customHeight="1">
       <c r="A142" s="4" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
       <c r="B142" s="10" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="C142" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D142" s="29">
         <v>46503</v>
       </c>
       <c r="E142" s="68"/>
       <c r="F142" s="68"/>
     </row>
-    <row r="143" spans="1:6" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="143" spans="1:6" ht="52.5" customHeight="1">
       <c r="A143" s="3" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="B143" s="10" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="C143" s="82" t="s">
-        <v>3279</v>
+        <v>3205</v>
       </c>
       <c r="D143" s="29">
         <v>46340</v>
       </c>
       <c r="E143" s="68"/>
     </row>
-    <row r="144" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="144" spans="1:6" ht="22.5">
       <c r="A144" s="1" t="s">
-        <v>2618</v>
+        <v>2570</v>
       </c>
       <c r="B144" s="11" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="C144" s="82" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
       <c r="D144" s="29">
         <v>46377</v>
       </c>
       <c r="E144" s="68"/>
       <c r="F144" s="68"/>
     </row>
-    <row r="145" spans="1:8" ht="409.5" x14ac:dyDescent="0.2">
+    <row r="145" spans="1:8" ht="409.5">
       <c r="A145" s="2" t="s">
-        <v>2477</v>
+        <v>2431</v>
       </c>
       <c r="B145" s="33" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="C145" s="82" t="s">
-        <v>3280</v>
+        <v>3206</v>
       </c>
       <c r="D145" s="19">
         <v>46386</v>
       </c>
       <c r="E145" s="68"/>
       <c r="F145" s="68"/>
     </row>
-    <row r="146" spans="1:8" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="146" spans="1:8" ht="21.75" customHeight="1">
       <c r="A146" s="3" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="B146" s="10" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="C146" s="82" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="D146" s="19">
         <v>46373</v>
       </c>
       <c r="E146" s="68"/>
       <c r="F146" s="68"/>
     </row>
-    <row r="147" spans="1:8" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="147" spans="1:8" ht="33.75">
       <c r="A147" s="34" t="s">
-        <v>284</v>
+        <v>280</v>
       </c>
       <c r="B147" s="12" t="s">
-        <v>2593</v>
+        <v>2545</v>
       </c>
       <c r="C147" s="87" t="s">
-        <v>544</v>
+        <v>532</v>
       </c>
       <c r="D147" s="19">
         <v>46368</v>
       </c>
       <c r="E147" s="68"/>
       <c r="F147" s="68"/>
     </row>
-    <row r="148" spans="1:8" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="148" spans="1:8" ht="67.5">
       <c r="A148" s="2" t="s">
-        <v>2854</v>
+        <v>2802</v>
       </c>
       <c r="B148" s="11" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="C148" s="86" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="D148" s="19">
         <v>46413</v>
       </c>
       <c r="E148" s="68"/>
       <c r="F148" s="68"/>
     </row>
-    <row r="149" spans="1:8" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="149" spans="1:8" ht="22.5">
       <c r="A149" s="3" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="B149" s="10" t="s">
-        <v>288</v>
+        <v>284</v>
       </c>
       <c r="C149" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D149" s="29">
         <v>46448</v>
       </c>
       <c r="E149" s="68"/>
       <c r="F149" s="68"/>
     </row>
-    <row r="150" spans="1:8" ht="77.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="150" spans="1:8" ht="77.25" customHeight="1">
       <c r="A150" s="2" t="s">
-        <v>289</v>
+        <v>285</v>
       </c>
       <c r="B150" s="10" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="C150" s="82" t="s">
         <v>5</v>
       </c>
       <c r="D150" s="19">
         <v>46448</v>
       </c>
       <c r="E150" s="68"/>
       <c r="F150" s="68"/>
     </row>
-    <row r="151" spans="1:8" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="151" spans="1:8" ht="73.5" customHeight="1">
       <c r="A151" s="3" t="s">
-        <v>290</v>
+        <v>286</v>
       </c>
       <c r="B151" s="11" t="s">
-        <v>291</v>
+        <v>287</v>
       </c>
       <c r="C151" s="82" t="s">
-        <v>3281</v>
+        <v>3207</v>
       </c>
       <c r="D151" s="19">
         <v>46433</v>
       </c>
       <c r="E151" s="68"/>
       <c r="F151" s="68"/>
     </row>
-    <row r="152" spans="1:8" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="152" spans="1:8" ht="22.5">
       <c r="A152" s="1" t="s">
-        <v>292</v>
+        <v>288</v>
       </c>
       <c r="B152" s="11" t="s">
-        <v>293</v>
+        <v>289</v>
       </c>
       <c r="C152" s="82" t="s">
-        <v>294</v>
+        <v>290</v>
       </c>
       <c r="D152" s="19">
         <v>46440</v>
       </c>
       <c r="E152" s="68"/>
       <c r="F152" s="68"/>
     </row>
-    <row r="153" spans="1:8" ht="409.5" x14ac:dyDescent="0.2">
+    <row r="153" spans="1:8" ht="409.5">
       <c r="A153" s="4" t="s">
-        <v>295</v>
+        <v>291</v>
       </c>
       <c r="B153" s="10" t="s">
-        <v>296</v>
+        <v>292</v>
       </c>
       <c r="C153" s="82" t="s">
-        <v>3282</v>
+        <v>3208</v>
       </c>
       <c r="D153" s="19">
         <v>46357</v>
       </c>
       <c r="E153" s="68"/>
       <c r="F153" s="68"/>
     </row>
-    <row r="154" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="154" spans="1:8">
       <c r="A154" s="1" t="s">
-        <v>297</v>
+        <v>293</v>
       </c>
       <c r="B154" s="11" t="s">
-        <v>298</v>
+        <v>294</v>
       </c>
       <c r="C154" s="82" t="s">
-        <v>612</v>
+        <v>600</v>
       </c>
       <c r="D154" s="29">
-        <v>46162</v>
+        <v>46527</v>
       </c>
       <c r="E154" s="68"/>
       <c r="F154" s="68"/>
     </row>
-    <row r="155" spans="1:8" ht="135" x14ac:dyDescent="0.2">
+    <row r="155" spans="1:8" ht="135">
       <c r="A155" s="7" t="s">
-        <v>2855</v>
+        <v>2803</v>
       </c>
       <c r="B155" s="20" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="C155" s="86" t="s">
         <v>21</v>
       </c>
       <c r="D155" s="29">
         <v>46361</v>
       </c>
       <c r="E155" s="68"/>
       <c r="F155" s="68"/>
     </row>
-    <row r="156" spans="1:8" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="156" spans="1:8" ht="33.75">
       <c r="A156" s="1" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="B156" s="10" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="C156" s="82" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="D156" s="19">
         <v>46517</v>
       </c>
       <c r="E156" s="68"/>
       <c r="F156" s="68"/>
     </row>
-    <row r="157" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="157" spans="1:8">
       <c r="A157" s="3" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="B157" s="10" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="C157" s="82" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="D157" s="19">
         <v>46478</v>
       </c>
       <c r="E157" s="68"/>
       <c r="F157" s="68"/>
     </row>
-    <row r="158" spans="1:8" ht="57" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="158" spans="1:8" ht="57" customHeight="1">
       <c r="A158" s="4" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="B158" s="10" t="s">
-        <v>307</v>
+        <v>303</v>
       </c>
       <c r="C158" s="82" t="s">
         <v>33</v>
       </c>
       <c r="D158" s="19">
         <v>46478</v>
       </c>
       <c r="E158" s="68"/>
       <c r="F158" s="68"/>
     </row>
-    <row r="159" spans="1:8" x14ac:dyDescent="0.2">
+    <row r="159" spans="1:8">
       <c r="A159" s="1" t="s">
-        <v>308</v>
+        <v>304</v>
       </c>
       <c r="B159" s="10" t="s">
-        <v>309</v>
+        <v>305</v>
       </c>
       <c r="C159" s="82" t="s">
-        <v>310</v>
+        <v>306</v>
       </c>
       <c r="D159" s="19">
         <v>46502</v>
       </c>
       <c r="E159" s="68"/>
       <c r="F159" s="68"/>
     </row>
-    <row r="160" spans="1:8" ht="114" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="160" spans="1:8" ht="114" customHeight="1">
       <c r="A160" s="52" t="s">
-        <v>2746</v>
+        <v>2696</v>
       </c>
       <c r="B160" s="14" t="s">
-        <v>311</v>
+        <v>307</v>
       </c>
       <c r="C160" s="88" t="s">
-        <v>3283</v>
+        <v>3209</v>
       </c>
       <c r="D160" s="19">
         <v>46410</v>
       </c>
       <c r="E160" s="73"/>
       <c r="F160" s="68"/>
       <c r="H160" s="73"/>
     </row>
-    <row r="161" spans="1:7" ht="60.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="161" spans="1:7" ht="60.75" customHeight="1">
       <c r="A161" s="1" t="s">
-        <v>2012</v>
+        <v>1969</v>
       </c>
       <c r="B161" s="10" t="s">
-        <v>312</v>
+        <v>308</v>
       </c>
       <c r="C161" s="82" t="s">
-        <v>612</v>
+        <v>600</v>
       </c>
       <c r="D161" s="29">
-        <v>46164</v>
+        <v>46529</v>
       </c>
       <c r="E161" s="68"/>
       <c r="F161" s="76"/>
     </row>
-    <row r="162" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="162" spans="1:7" ht="22.5">
       <c r="A162" s="3" t="s">
-        <v>2141</v>
+        <v>2098</v>
       </c>
       <c r="B162" s="10" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="C162" s="82" t="s">
         <v>11</v>
       </c>
       <c r="D162" s="29">
         <v>46213</v>
       </c>
       <c r="E162" s="68"/>
       <c r="F162" s="68"/>
     </row>
-    <row r="163" spans="1:7" ht="213.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="163" spans="1:7" ht="213.6" customHeight="1">
       <c r="A163" s="4" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="B163" s="10" t="s">
-        <v>3573</v>
+        <v>3487</v>
       </c>
       <c r="C163" s="82" t="s">
-        <v>3284</v>
+        <v>3210</v>
       </c>
       <c r="D163" s="19">
         <v>46387</v>
       </c>
       <c r="E163" s="73"/>
       <c r="F163" s="68"/>
     </row>
-    <row r="164" spans="1:7" ht="45" x14ac:dyDescent="0.2">
+    <row r="164" spans="1:7" ht="45">
       <c r="A164" s="3" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
       <c r="B164" s="11" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="C164" s="82" t="s">
-        <v>3285</v>
+        <v>3211</v>
       </c>
       <c r="D164" s="19">
-        <v>46144</v>
+        <v>46509</v>
       </c>
       <c r="E164" s="68"/>
       <c r="F164" s="68"/>
     </row>
-    <row r="165" spans="1:7" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="165" spans="1:7" ht="67.5">
       <c r="A165" s="4" t="s">
-        <v>1987</v>
+        <v>1945</v>
       </c>
       <c r="B165" s="10" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="C165" s="82" t="s">
-        <v>3286</v>
+        <v>3212</v>
       </c>
       <c r="D165" s="19">
         <v>46187</v>
       </c>
       <c r="E165" s="68"/>
       <c r="F165" s="68"/>
       <c r="G165" s="73"/>
     </row>
-    <row r="166" spans="1:7" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="166" spans="1:7" ht="61.5" customHeight="1">
       <c r="A166" s="3" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
       <c r="B166" s="11" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="C166" s="82" t="s">
-        <v>3637</v>
+        <v>3548</v>
       </c>
       <c r="D166" s="19">
-        <v>46191</v>
+        <v>46556</v>
       </c>
       <c r="E166" s="68"/>
       <c r="F166" s="68"/>
     </row>
-    <row r="167" spans="1:7" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="167" spans="1:7" ht="44.25" customHeight="1">
       <c r="A167" s="4" t="s">
-        <v>320</v>
+        <v>316</v>
       </c>
       <c r="B167" s="11" t="s">
-        <v>321</v>
+        <v>317</v>
       </c>
       <c r="C167" s="82" t="s">
-        <v>2106</v>
+        <v>2063</v>
       </c>
       <c r="D167" s="29">
-        <v>46192</v>
+        <v>46557</v>
       </c>
       <c r="E167" s="68"/>
       <c r="F167" s="68"/>
     </row>
-    <row r="168" spans="1:7" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="168" spans="1:7" ht="33.75">
       <c r="A168" s="3" t="s">
-        <v>322</v>
+        <v>318</v>
       </c>
       <c r="B168" s="10" t="s">
-        <v>323</v>
+        <v>319</v>
       </c>
       <c r="C168" s="82" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="D168" s="29">
         <v>46211</v>
       </c>
       <c r="E168" s="68"/>
       <c r="F168" s="68"/>
     </row>
-    <row r="169" spans="1:7" ht="155.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="169" spans="1:7" ht="155.25" customHeight="1">
       <c r="A169" s="2" t="s">
-        <v>325</v>
+        <v>321</v>
       </c>
       <c r="B169" s="11" t="s">
-        <v>326</v>
+        <v>322</v>
       </c>
       <c r="C169" s="82" t="s">
-        <v>3287</v>
+        <v>3213</v>
       </c>
       <c r="D169" s="19">
         <v>46222</v>
       </c>
       <c r="E169" s="68"/>
       <c r="F169" s="68"/>
     </row>
-    <row r="170" spans="1:7" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="170" spans="1:7" ht="78.75">
       <c r="A170" s="1" t="s">
-        <v>3173</v>
+        <v>3105</v>
       </c>
       <c r="B170" s="10" t="s">
-        <v>327</v>
+        <v>323</v>
       </c>
       <c r="C170" s="82" t="s">
-        <v>3288</v>
+        <v>3214</v>
       </c>
       <c r="D170" s="29">
         <v>46214</v>
       </c>
       <c r="E170" s="68"/>
       <c r="F170" s="68"/>
     </row>
-    <row r="171" spans="1:7" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="171" spans="1:7" ht="60" customHeight="1">
       <c r="A171" s="4" t="s">
-        <v>328</v>
+        <v>324</v>
       </c>
       <c r="B171" s="10" t="s">
-        <v>329</v>
+        <v>325</v>
       </c>
       <c r="C171" s="82" t="s">
-        <v>330</v>
+        <v>326</v>
       </c>
       <c r="D171" s="19">
         <v>46257</v>
       </c>
       <c r="E171" s="68"/>
       <c r="F171" s="68"/>
     </row>
-    <row r="172" spans="1:7" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="172" spans="1:7" ht="58.5" customHeight="1">
       <c r="A172" s="8" t="s">
-        <v>2856</v>
+        <v>2804</v>
       </c>
       <c r="B172" s="11" t="s">
-        <v>331</v>
+        <v>327</v>
       </c>
       <c r="C172" s="82" t="s">
-        <v>3289</v>
+        <v>3215</v>
       </c>
       <c r="D172" s="19">
         <v>46231</v>
       </c>
       <c r="E172" s="68"/>
       <c r="F172" s="68"/>
     </row>
-    <row r="173" spans="1:7" ht="90" x14ac:dyDescent="0.2">
+    <row r="173" spans="1:7" ht="90">
       <c r="A173" s="3" t="s">
-        <v>332</v>
+        <v>328</v>
       </c>
       <c r="B173" s="10" t="s">
-        <v>333</v>
+        <v>329</v>
       </c>
       <c r="C173" s="82" t="s">
-        <v>334</v>
+        <v>330</v>
       </c>
       <c r="D173" s="19">
         <v>46242</v>
       </c>
       <c r="E173" s="68"/>
       <c r="F173" s="68"/>
     </row>
-    <row r="174" spans="1:7" ht="75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="174" spans="1:7" ht="75" customHeight="1">
       <c r="A174" s="3" t="s">
-        <v>2857</v>
+        <v>2805</v>
       </c>
       <c r="B174" s="10" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="C174" s="82" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
       <c r="D174" s="19">
         <v>46224</v>
       </c>
       <c r="E174" s="68"/>
       <c r="F174" s="68"/>
     </row>
-    <row r="175" spans="1:7" ht="45" x14ac:dyDescent="0.2">
+    <row r="175" spans="1:7" ht="45">
       <c r="A175" s="3" t="s">
-        <v>3174</v>
+        <v>3106</v>
       </c>
       <c r="B175" s="11" t="s">
-        <v>337</v>
+        <v>333</v>
       </c>
       <c r="C175" s="82" t="s">
-        <v>338</v>
+        <v>334</v>
       </c>
       <c r="D175" s="29">
         <v>46244</v>
       </c>
       <c r="E175" s="68"/>
       <c r="F175" s="68"/>
     </row>
-    <row r="176" spans="1:7" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="176" spans="1:7" ht="33.75">
       <c r="A176" s="4" t="s">
-        <v>3175</v>
+        <v>3107</v>
       </c>
       <c r="B176" s="10" t="s">
-        <v>339</v>
+        <v>335</v>
       </c>
       <c r="C176" s="82" t="s">
-        <v>340</v>
+        <v>336</v>
       </c>
       <c r="D176" s="29">
         <v>46273</v>
       </c>
       <c r="E176" s="68"/>
       <c r="F176" s="68"/>
     </row>
-    <row r="177" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="177" spans="1:6" ht="33" customHeight="1">
       <c r="A177" s="3" t="s">
-        <v>2038</v>
+        <v>1995</v>
       </c>
       <c r="B177" s="20" t="s">
-        <v>2039</v>
+        <v>1996</v>
       </c>
       <c r="C177" s="82" t="s">
-        <v>341</v>
+        <v>337</v>
       </c>
       <c r="D177" s="19">
         <v>46177</v>
       </c>
       <c r="E177" s="68"/>
       <c r="F177" s="68"/>
     </row>
-    <row r="178" spans="1:6" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="178" spans="1:6" ht="41.25" customHeight="1">
       <c r="A178" s="1" t="s">
-        <v>2176</v>
+        <v>2133</v>
       </c>
       <c r="B178" s="10" t="s">
-        <v>342</v>
+        <v>338</v>
       </c>
       <c r="C178" s="82" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
       <c r="D178" s="19">
         <v>46248</v>
       </c>
       <c r="E178" s="68"/>
       <c r="F178" s="68"/>
     </row>
-    <row r="179" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="179" spans="1:6" ht="84" customHeight="1">
       <c r="A179" s="3" t="s">
-        <v>344</v>
+        <v>340</v>
       </c>
       <c r="B179" s="20" t="s">
-        <v>2249</v>
+        <v>2206</v>
       </c>
       <c r="C179" s="82" t="s">
-        <v>345</v>
+        <v>341</v>
       </c>
       <c r="D179" s="19">
-        <v>46348</v>
+        <v>46520</v>
       </c>
       <c r="E179" s="68"/>
       <c r="F179" s="68"/>
     </row>
-    <row r="180" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="180" spans="1:6" ht="45">
       <c r="A180" s="1" t="s">
-        <v>2422</v>
+        <v>2377</v>
       </c>
       <c r="B180" s="11" t="s">
-        <v>346</v>
+        <v>342</v>
       </c>
       <c r="C180" s="82" t="s">
-        <v>3290</v>
+        <v>3216</v>
       </c>
       <c r="D180" s="29">
         <v>46308</v>
       </c>
       <c r="E180" s="68"/>
       <c r="F180" s="68"/>
     </row>
-    <row r="181" spans="1:6" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="181" spans="1:6" ht="52.5" customHeight="1">
       <c r="A181" s="2" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
       <c r="B181" s="11" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="C181" s="82" t="s">
-        <v>3291</v>
+        <v>3217</v>
       </c>
       <c r="D181" s="19">
         <v>46354</v>
       </c>
       <c r="E181" s="68"/>
       <c r="F181" s="68"/>
     </row>
-    <row r="182" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="182" spans="1:6" ht="56.25">
       <c r="A182" s="3" t="s">
-        <v>2858</v>
+        <v>2806</v>
       </c>
       <c r="B182" s="11" t="s">
-        <v>349</v>
+        <v>345</v>
       </c>
       <c r="C182" s="82" t="s">
-        <v>3292</v>
+        <v>3218</v>
       </c>
       <c r="D182" s="19">
         <v>46342</v>
       </c>
       <c r="E182" s="68"/>
       <c r="F182" s="68"/>
     </row>
-    <row r="183" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="183" spans="1:6">
       <c r="A183" s="3" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
       <c r="B183" s="10" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="C183" s="82" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="D183" s="19">
         <v>46367</v>
       </c>
       <c r="E183" s="68"/>
       <c r="F183" s="68"/>
     </row>
-    <row r="184" spans="1:6" ht="118.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="184" spans="1:6" ht="118.5" customHeight="1">
       <c r="A184" s="4" t="s">
-        <v>2111</v>
+        <v>2068</v>
       </c>
       <c r="B184" s="11" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
       <c r="C184" s="82" t="s">
-        <v>2110</v>
+        <v>2067</v>
       </c>
       <c r="D184" s="19">
         <v>46370</v>
       </c>
       <c r="E184" s="68"/>
       <c r="F184" s="68"/>
     </row>
-    <row r="185" spans="1:6" ht="99.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="185" spans="1:6" ht="99.6" customHeight="1">
       <c r="A185" s="2" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="B185" s="10" t="s">
-        <v>356</v>
+        <v>352</v>
       </c>
       <c r="C185" s="82" t="s">
-        <v>3293</v>
+        <v>3219</v>
       </c>
       <c r="D185" s="29">
         <v>46513</v>
       </c>
       <c r="E185" s="68"/>
       <c r="F185" s="68"/>
     </row>
-    <row r="186" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="186" spans="1:6" ht="56.25">
       <c r="A186" s="3" t="s">
-        <v>357</v>
+        <v>353</v>
       </c>
       <c r="B186" s="10" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="C186" s="82" t="s">
-        <v>3294</v>
+        <v>3220</v>
       </c>
       <c r="D186" s="29">
         <v>46471</v>
       </c>
       <c r="E186" s="68"/>
       <c r="F186" s="68"/>
     </row>
-    <row r="187" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+    <row r="187" spans="1:6" ht="101.25">
       <c r="A187" s="2" t="s">
-        <v>3520</v>
+        <v>3436</v>
       </c>
       <c r="B187" s="11" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="C187" s="82" t="s">
-        <v>3295</v>
+        <v>3221</v>
       </c>
       <c r="D187" s="29">
         <v>46348</v>
       </c>
       <c r="E187" s="68"/>
       <c r="F187" s="68"/>
     </row>
-    <row r="188" spans="1:6" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="188" spans="1:6" ht="68.25" customHeight="1">
       <c r="A188" s="4" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
       <c r="B188" s="10" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="C188" s="82" t="s">
-        <v>3296</v>
+        <v>3222</v>
       </c>
       <c r="D188" s="29">
         <v>46390</v>
       </c>
       <c r="E188" s="68"/>
       <c r="F188" s="68"/>
     </row>
-    <row r="189" spans="1:6" ht="162.94999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="189" spans="1:6" ht="162.94999999999999" customHeight="1">
       <c r="A189" s="2" t="s">
-        <v>2859</v>
+        <v>2807</v>
       </c>
       <c r="B189" s="11" t="s">
-        <v>362</v>
+        <v>358</v>
       </c>
       <c r="C189" s="82" t="s">
-        <v>3297</v>
+        <v>3223</v>
       </c>
       <c r="D189" s="19">
         <v>46465</v>
       </c>
       <c r="E189" s="68"/>
       <c r="F189" s="68"/>
     </row>
-    <row r="190" spans="1:6" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="190" spans="1:6" ht="49.5" customHeight="1">
       <c r="A190" s="3" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
       <c r="B190" s="10" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="C190" s="85" t="s">
-        <v>3298</v>
+        <v>3224</v>
       </c>
       <c r="D190" s="19">
         <v>46420</v>
       </c>
       <c r="E190" s="68"/>
       <c r="F190" s="68"/>
     </row>
-    <row r="191" spans="1:6" ht="234" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="191" spans="1:6" ht="234" customHeight="1">
       <c r="A191" s="3" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="B191" s="10" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
       <c r="C191" s="82" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="D191" s="19">
         <v>46419</v>
       </c>
       <c r="E191" s="68"/>
       <c r="F191" s="68"/>
     </row>
-    <row r="192" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="192" spans="1:6" ht="45">
       <c r="A192" s="4" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="B192" s="10" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
       <c r="C192" s="82" t="s">
-        <v>3299</v>
+        <v>3225</v>
       </c>
       <c r="D192" s="19">
         <v>46437</v>
       </c>
       <c r="E192" s="68"/>
       <c r="F192" s="68"/>
     </row>
-    <row r="193" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="193" spans="1:7" ht="22.5">
       <c r="A193" s="3" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="B193" s="10" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="C193" s="82" t="s">
-        <v>372</v>
+        <v>368</v>
       </c>
       <c r="D193" s="19">
         <v>46441</v>
       </c>
       <c r="E193" s="68"/>
       <c r="F193" s="68"/>
     </row>
-    <row r="194" spans="1:7" ht="132.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="194" spans="1:7" ht="132.75" customHeight="1">
       <c r="A194" s="4" t="s">
-        <v>2694</v>
+        <v>2646</v>
       </c>
       <c r="B194" s="11" t="s">
-        <v>373</v>
+        <v>369</v>
       </c>
       <c r="C194" s="82" t="s">
-        <v>3300</v>
+        <v>3226</v>
       </c>
       <c r="D194" s="19">
         <v>46452</v>
       </c>
       <c r="E194" s="68"/>
       <c r="F194" s="68"/>
     </row>
-    <row r="195" spans="1:7" ht="48.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="195" spans="1:7" ht="48.75" customHeight="1">
       <c r="A195" s="7" t="s">
-        <v>374</v>
+        <v>370</v>
       </c>
       <c r="B195" s="10" t="s">
-        <v>375</v>
+        <v>371</v>
       </c>
       <c r="C195" s="82" t="s">
-        <v>376</v>
+        <v>372</v>
       </c>
       <c r="D195" s="19">
         <v>46454</v>
       </c>
       <c r="E195" s="68"/>
       <c r="F195" s="68"/>
     </row>
-    <row r="196" spans="1:7" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="196" spans="1:7" ht="78.75">
       <c r="A196" s="3" t="s">
-        <v>377</v>
+        <v>373</v>
       </c>
       <c r="B196" s="10" t="s">
-        <v>378</v>
+        <v>374</v>
       </c>
       <c r="C196" s="82" t="s">
-        <v>3301</v>
+        <v>3227</v>
       </c>
       <c r="D196" s="29">
         <v>46478</v>
       </c>
       <c r="E196" s="68"/>
       <c r="F196" s="68"/>
     </row>
-    <row r="197" spans="1:7" ht="80.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="197" spans="1:7" ht="80.25" customHeight="1">
       <c r="A197" s="7" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
       <c r="B197" s="10" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="C197" s="82" t="s">
-        <v>687</v>
+        <v>671</v>
       </c>
       <c r="D197" s="29">
         <v>46429</v>
       </c>
       <c r="E197" s="68"/>
       <c r="F197" s="68"/>
     </row>
-    <row r="198" spans="1:7" ht="90" x14ac:dyDescent="0.2">
+    <row r="198" spans="1:7" ht="90">
       <c r="A198" s="3" t="s">
-        <v>2076</v>
+        <v>2033</v>
       </c>
       <c r="B198" s="10" t="s">
-        <v>381</v>
+        <v>377</v>
       </c>
       <c r="C198" s="82" t="s">
-        <v>3638</v>
+        <v>3549</v>
       </c>
       <c r="D198" s="19">
         <v>46507</v>
       </c>
       <c r="E198" s="68"/>
       <c r="F198" s="68"/>
       <c r="G198" s="18"/>
     </row>
-    <row r="199" spans="1:7" ht="90" x14ac:dyDescent="0.2">
+    <row r="199" spans="1:7" ht="90">
       <c r="A199" s="4" t="s">
-        <v>382</v>
+        <v>378</v>
       </c>
       <c r="B199" s="10" t="s">
-        <v>383</v>
+        <v>379</v>
       </c>
       <c r="C199" s="82" t="s">
-        <v>384</v>
+        <v>380</v>
       </c>
       <c r="D199" s="19">
-        <v>46142</v>
+        <v>46507</v>
       </c>
       <c r="E199" s="68"/>
       <c r="F199" s="68"/>
     </row>
-    <row r="200" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="200" spans="1:7" ht="22.5">
       <c r="A200" s="3" t="s">
-        <v>385</v>
+        <v>381</v>
       </c>
       <c r="B200" s="11" t="s">
-        <v>386</v>
+        <v>382</v>
       </c>
       <c r="C200" s="82" t="s">
-        <v>3302</v>
+        <v>3228</v>
       </c>
       <c r="D200" s="29">
         <v>46293</v>
       </c>
       <c r="E200" s="68"/>
       <c r="F200" s="68"/>
     </row>
-    <row r="201" spans="1:7" x14ac:dyDescent="0.2">
+    <row r="201" spans="1:7">
       <c r="A201" s="3" t="s">
-        <v>387</v>
+        <v>383</v>
       </c>
       <c r="B201" s="10" t="s">
-        <v>388</v>
+        <v>384</v>
       </c>
       <c r="C201" s="82" t="s">
-        <v>389</v>
+        <v>385</v>
       </c>
       <c r="D201" s="29">
         <v>46527</v>
       </c>
       <c r="E201" s="68"/>
       <c r="F201" s="68"/>
     </row>
-    <row r="202" spans="1:7" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="202" spans="1:7" ht="22.5">
       <c r="A202" s="3" t="s">
-        <v>390</v>
+        <v>3700</v>
       </c>
       <c r="B202" s="10" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="C202" s="82" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D202" s="29">
-        <v>46150</v>
+        <v>46506</v>
       </c>
       <c r="E202" s="68"/>
       <c r="F202" s="68"/>
     </row>
-    <row r="203" spans="1:7" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2860</v>
+    <row r="203" spans="1:7" ht="45">
+      <c r="A203" s="1" t="s">
+        <v>387</v>
       </c>
       <c r="B203" s="10" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="C203" s="82" t="s">
-        <v>3303</v>
-[...2 lines deleted...]
-        <v>46479</v>
+        <v>389</v>
+      </c>
+      <c r="D203" s="29">
+        <v>46473</v>
       </c>
       <c r="E203" s="68"/>
       <c r="F203" s="68"/>
     </row>
-    <row r="204" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>394</v>
+    <row r="204" spans="1:7" ht="54" customHeight="1">
+      <c r="A204" s="3" t="s">
+        <v>390</v>
+      </c>
+      <c r="B204" s="11" t="s">
+        <v>391</v>
       </c>
       <c r="C204" s="82" t="s">
-        <v>10</v>
+        <v>3229</v>
       </c>
       <c r="D204" s="29">
-        <v>46142</v>
+        <v>46492</v>
       </c>
       <c r="E204" s="68"/>
       <c r="F204" s="68"/>
     </row>
-    <row r="205" spans="1:7" ht="45" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>395</v>
+    <row r="205" spans="1:7" ht="0.75" customHeight="1">
+      <c r="A205" s="3" t="s">
+        <v>2808</v>
       </c>
       <c r="B205" s="10" t="s">
-        <v>396</v>
+        <v>331</v>
       </c>
       <c r="C205" s="82" t="s">
-        <v>397</v>
+        <v>332</v>
       </c>
       <c r="D205" s="29">
-        <v>46473</v>
+        <v>46333</v>
       </c>
       <c r="E205" s="68"/>
       <c r="F205" s="68"/>
     </row>
-    <row r="206" spans="1:7" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="206" spans="1:7" ht="33.75">
       <c r="A206" s="3" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>399</v>
+        <v>392</v>
+      </c>
+      <c r="B206" s="10" t="s">
+        <v>393</v>
       </c>
       <c r="C206" s="82" t="s">
-        <v>3304</v>
-[...2 lines deleted...]
-        <v>46492</v>
+        <v>394</v>
+      </c>
+      <c r="D206" s="19">
+        <v>46212</v>
       </c>
       <c r="E206" s="68"/>
       <c r="F206" s="68"/>
     </row>
-    <row r="207" spans="1:7" ht="0.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="207" spans="1:7" ht="109.5" customHeight="1">
       <c r="A207" s="3" t="s">
-        <v>2861</v>
+        <v>2573</v>
       </c>
       <c r="B207" s="10" t="s">
-        <v>335</v>
+        <v>395</v>
       </c>
       <c r="C207" s="82" t="s">
-        <v>336</v>
+        <v>21</v>
       </c>
       <c r="D207" s="29">
-        <v>46333</v>
+        <v>46372</v>
       </c>
       <c r="E207" s="68"/>
       <c r="F207" s="68"/>
     </row>
-    <row r="208" spans="1:7" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="208" spans="1:7" ht="33.75">
       <c r="A208" s="3" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="B208" s="10" t="s">
-        <v>401</v>
-[...5 lines deleted...]
-        <v>46212</v>
+        <v>398</v>
+      </c>
+      <c r="C208" s="105" t="s">
+        <v>399</v>
+      </c>
+      <c r="D208" s="29">
+        <v>46373</v>
       </c>
       <c r="E208" s="68"/>
       <c r="F208" s="68"/>
     </row>
-    <row r="209" spans="1:6" ht="109.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2621</v>
+    <row r="209" spans="1:6" ht="33.75">
+      <c r="A209" s="7" t="s">
+        <v>397</v>
       </c>
       <c r="B209" s="10" t="s">
-        <v>403</v>
+        <v>398</v>
       </c>
       <c r="C209" s="82" t="s">
-        <v>21</v>
+        <v>399</v>
       </c>
       <c r="D209" s="29">
-        <v>46372</v>
+        <v>46373</v>
       </c>
       <c r="E209" s="68"/>
       <c r="F209" s="68"/>
     </row>
-    <row r="210" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="210" spans="1:6" ht="55.5" customHeight="1">
       <c r="A210" s="3" t="s">
-        <v>405</v>
+        <v>3701</v>
       </c>
       <c r="B210" s="10" t="s">
-        <v>406</v>
-[...2 lines deleted...]
-        <v>407</v>
+        <v>400</v>
+      </c>
+      <c r="C210" s="82" t="s">
+        <v>3702</v>
       </c>
       <c r="D210" s="29">
-        <v>46373</v>
+        <v>46493</v>
       </c>
       <c r="E210" s="68"/>
       <c r="F210" s="68"/>
     </row>
-    <row r="211" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>405</v>
+    <row r="211" spans="1:6">
+      <c r="A211" s="3" t="s">
+        <v>401</v>
       </c>
       <c r="B211" s="10" t="s">
-        <v>406</v>
+        <v>402</v>
       </c>
       <c r="C211" s="82" t="s">
-        <v>407</v>
+        <v>3230</v>
       </c>
       <c r="D211" s="29">
-        <v>46373</v>
+        <v>46524</v>
       </c>
       <c r="E211" s="68"/>
       <c r="F211" s="68"/>
     </row>
-    <row r="212" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="212" spans="1:6" ht="143.25" customHeight="1">
       <c r="A212" s="3" t="s">
-        <v>3176</v>
+        <v>403</v>
       </c>
       <c r="B212" s="10" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
       <c r="C212" s="82" t="s">
-        <v>3305</v>
+        <v>11</v>
       </c>
       <c r="D212" s="29">
-        <v>46493</v>
+        <v>46495</v>
       </c>
       <c r="E212" s="68"/>
       <c r="F212" s="68"/>
     </row>
-    <row r="213" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="213" spans="1:6" ht="22.5">
       <c r="A213" s="3" t="s">
-        <v>409</v>
+        <v>405</v>
       </c>
       <c r="B213" s="10" t="s">
-        <v>410</v>
+        <v>406</v>
       </c>
       <c r="C213" s="82" t="s">
-        <v>3306</v>
-[...2 lines deleted...]
-        <v>46524</v>
+        <v>407</v>
+      </c>
+      <c r="D213" s="39">
+        <v>46564</v>
       </c>
       <c r="E213" s="68"/>
       <c r="F213" s="68"/>
     </row>
-    <row r="214" spans="1:6" ht="143.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="214" spans="1:6" ht="22.5">
       <c r="A214" s="3" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
       <c r="B214" s="10" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="C214" s="82" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46495</v>
+        <v>410</v>
+      </c>
+      <c r="D214" s="39">
+        <v>46533</v>
       </c>
       <c r="E214" s="68"/>
       <c r="F214" s="68"/>
     </row>
-    <row r="215" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="215" spans="1:6" ht="179.25" customHeight="1">
       <c r="A215" s="3" t="s">
-        <v>413</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>2809</v>
+      </c>
+      <c r="B215" s="11" t="s">
+        <v>411</v>
       </c>
       <c r="C215" s="82" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="D215" s="39">
-        <v>46564</v>
+        <v>46566</v>
       </c>
       <c r="E215" s="68"/>
       <c r="F215" s="68"/>
     </row>
-    <row r="216" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="216" spans="1:6" ht="36" customHeight="1">
       <c r="A216" s="3" t="s">
-        <v>416</v>
-[...2 lines deleted...]
-        <v>417</v>
+        <v>413</v>
+      </c>
+      <c r="B216" s="11" t="s">
+        <v>414</v>
       </c>
       <c r="C216" s="82" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="D216" s="39">
-        <v>46533</v>
+        <v>46506</v>
       </c>
       <c r="E216" s="68"/>
       <c r="F216" s="68"/>
     </row>
-    <row r="217" spans="1:6" ht="213.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>419</v>
+    <row r="217" spans="1:6" ht="115.5" customHeight="1">
+      <c r="A217" s="4" t="s">
+        <v>416</v>
+      </c>
+      <c r="B217" s="10" t="s">
+        <v>417</v>
       </c>
       <c r="C217" s="82" t="s">
-        <v>420</v>
-[...2 lines deleted...]
-        <v>46201</v>
+        <v>3231</v>
+      </c>
+      <c r="D217" s="30">
+        <v>46492</v>
       </c>
       <c r="E217" s="68"/>
       <c r="F217" s="68"/>
     </row>
-    <row r="218" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="218" spans="1:6" ht="67.5">
       <c r="A218" s="3" t="s">
+        <v>419</v>
+      </c>
+      <c r="B218" s="10" t="s">
+        <v>420</v>
+      </c>
+      <c r="C218" s="82" t="s">
         <v>421</v>
       </c>
-      <c r="B218" s="11" t="s">
-[...6 lines deleted...]
-        <v>46506</v>
+      <c r="D218" s="19">
+        <v>46578</v>
       </c>
       <c r="E218" s="68"/>
       <c r="F218" s="68"/>
     </row>
-    <row r="219" spans="1:6" ht="135" x14ac:dyDescent="0.2">
-      <c r="A219" s="4" t="s">
+    <row r="219" spans="1:6">
+      <c r="A219" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="B219" s="10" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C219" s="86" t="s">
         <v>424</v>
       </c>
-      <c r="B219" s="10" t="s">
-[...6 lines deleted...]
-        <v>46492</v>
+      <c r="D219" s="19">
+        <v>46212</v>
       </c>
       <c r="E219" s="68"/>
       <c r="F219" s="68"/>
     </row>
-    <row r="220" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>428</v>
+    <row r="220" spans="1:6" ht="41.25" customHeight="1">
+      <c r="A220" s="1" t="s">
+        <v>2810</v>
+      </c>
+      <c r="B220" s="11" t="s">
+        <v>425</v>
       </c>
       <c r="C220" s="82" t="s">
-        <v>429</v>
+        <v>3232</v>
       </c>
       <c r="D220" s="19">
-        <v>46578</v>
+        <v>46235</v>
       </c>
       <c r="E220" s="68"/>
       <c r="F220" s="68"/>
     </row>
-    <row r="221" spans="1:6" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>431</v>
+    <row r="221" spans="1:6" ht="194.25" customHeight="1">
+      <c r="A221" s="3" t="s">
+        <v>427</v>
       </c>
       <c r="B221" s="10" t="s">
-        <v>2135</v>
-[...2 lines deleted...]
-        <v>432</v>
+        <v>428</v>
+      </c>
+      <c r="C221" s="82" t="s">
+        <v>429</v>
       </c>
       <c r="D221" s="19">
-        <v>46212</v>
+        <v>46486</v>
       </c>
       <c r="E221" s="68"/>
       <c r="F221" s="68"/>
     </row>
-    <row r="222" spans="1:6" ht="41.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2863</v>
+    <row r="222" spans="1:6" ht="117.75" customHeight="1">
+      <c r="A222" s="3" t="s">
+        <v>2811</v>
       </c>
       <c r="B222" s="11" t="s">
-        <v>433</v>
-[...5 lines deleted...]
-        <v>46235</v>
+        <v>2000</v>
+      </c>
+      <c r="C222" s="86" t="s">
+        <v>2001</v>
+      </c>
+      <c r="D222" s="29">
+        <v>46543</v>
       </c>
       <c r="E222" s="68"/>
       <c r="F222" s="68"/>
     </row>
-    <row r="223" spans="1:6" ht="81" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>435</v>
+    <row r="223" spans="1:6" ht="33" customHeight="1">
+      <c r="A223" s="4" t="s">
+        <v>2702</v>
       </c>
       <c r="B223" s="10" t="s">
-        <v>436</v>
+        <v>430</v>
       </c>
       <c r="C223" s="82" t="s">
-        <v>437</v>
+        <v>18</v>
       </c>
       <c r="D223" s="19">
-        <v>46486</v>
+        <v>46214</v>
       </c>
       <c r="E223" s="68"/>
       <c r="F223" s="68"/>
     </row>
-    <row r="224" spans="1:6" ht="146.25" x14ac:dyDescent="0.2">
+    <row r="224" spans="1:6" ht="22.5">
       <c r="A224" s="3" t="s">
-        <v>2864</v>
+        <v>432</v>
       </c>
       <c r="B224" s="11" t="s">
-        <v>2043</v>
-[...2 lines deleted...]
-        <v>2044</v>
+        <v>433</v>
+      </c>
+      <c r="C224" s="82" t="s">
+        <v>434</v>
       </c>
       <c r="D224" s="29">
-        <v>46178</v>
+        <v>46254</v>
       </c>
       <c r="E224" s="68"/>
       <c r="F224" s="68"/>
     </row>
-    <row r="225" spans="1:6" ht="33" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2752</v>
+    <row r="225" spans="1:6" ht="22.5">
+      <c r="A225" s="3" t="s">
+        <v>436</v>
       </c>
       <c r="B225" s="10" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="C225" s="82" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>46214</v>
+        <v>12</v>
+      </c>
+      <c r="D225" s="29">
+        <v>46355</v>
       </c>
       <c r="E225" s="68"/>
       <c r="F225" s="68"/>
     </row>
-    <row r="226" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="226" spans="1:6" ht="45">
       <c r="A226" s="3" t="s">
-        <v>440</v>
+        <v>2812</v>
       </c>
       <c r="B226" s="11" t="s">
-        <v>441</v>
+        <v>438</v>
       </c>
       <c r="C226" s="82" t="s">
-        <v>442</v>
+        <v>3233</v>
       </c>
       <c r="D226" s="29">
-        <v>46254</v>
+        <v>46276</v>
       </c>
       <c r="E226" s="68"/>
       <c r="F226" s="68"/>
     </row>
-    <row r="227" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="227" spans="1:6" ht="22.5">
       <c r="A227" s="3" t="s">
-        <v>444</v>
+        <v>2253</v>
       </c>
       <c r="B227" s="10" t="s">
-        <v>445</v>
+        <v>439</v>
       </c>
       <c r="C227" s="82" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>46355</v>
+        <v>440</v>
+      </c>
+      <c r="D227" s="19">
+        <v>46274</v>
       </c>
       <c r="E227" s="68"/>
       <c r="F227" s="68"/>
     </row>
-    <row r="228" spans="1:6" ht="45" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2865</v>
+    <row r="228" spans="1:6" ht="189" customHeight="1">
+      <c r="A228" s="7" t="s">
+        <v>2813</v>
       </c>
       <c r="B228" s="11" t="s">
-        <v>446</v>
+        <v>441</v>
       </c>
       <c r="C228" s="82" t="s">
-        <v>3309</v>
+        <v>442</v>
       </c>
       <c r="D228" s="29">
-        <v>46276</v>
+        <v>46275</v>
       </c>
       <c r="E228" s="68"/>
       <c r="F228" s="68"/>
     </row>
-    <row r="229" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="229" spans="1:6">
       <c r="A229" s="3" t="s">
-        <v>2298</v>
+        <v>2814</v>
       </c>
       <c r="B229" s="10" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="C229" s="82" t="s">
-        <v>448</v>
-[...2 lines deleted...]
-        <v>46274</v>
+        <v>444</v>
+      </c>
+      <c r="D229" s="29">
+        <v>46314</v>
       </c>
       <c r="E229" s="68"/>
       <c r="F229" s="68"/>
     </row>
-    <row r="230" spans="1:6" ht="189" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>449</v>
+    <row r="230" spans="1:6" ht="23.1" customHeight="1">
+      <c r="A230" s="3" t="s">
+        <v>445</v>
+      </c>
+      <c r="B230" s="10" t="s">
+        <v>446</v>
       </c>
       <c r="C230" s="82" t="s">
-        <v>450</v>
+        <v>3703</v>
       </c>
       <c r="D230" s="29">
-        <v>46275</v>
+        <v>46276</v>
       </c>
       <c r="E230" s="68"/>
       <c r="F230" s="68"/>
     </row>
-    <row r="231" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="231" spans="1:6" ht="45">
       <c r="A231" s="3" t="s">
-        <v>2867</v>
+        <v>447</v>
       </c>
       <c r="B231" s="10" t="s">
-        <v>451</v>
+        <v>418</v>
       </c>
       <c r="C231" s="82" t="s">
-        <v>452</v>
+        <v>448</v>
       </c>
       <c r="D231" s="29">
-        <v>46314</v>
+        <v>46373</v>
       </c>
       <c r="E231" s="68"/>
       <c r="F231" s="68"/>
     </row>
-    <row r="232" spans="1:6" ht="23.1" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>453</v>
+    <row r="232" spans="1:6" ht="33.75" customHeight="1">
+      <c r="A232" s="4" t="s">
+        <v>2815</v>
       </c>
       <c r="B232" s="10" t="s">
-        <v>454</v>
+        <v>449</v>
       </c>
       <c r="C232" s="82" t="s">
-        <v>455</v>
-[...2 lines deleted...]
-        <v>46276</v>
+        <v>11</v>
+      </c>
+      <c r="D232" s="19">
+        <v>46523</v>
       </c>
       <c r="E232" s="68"/>
       <c r="F232" s="68"/>
     </row>
-    <row r="233" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="233" spans="1:6" ht="22.5">
       <c r="A233" s="3" t="s">
-        <v>456</v>
-[...2 lines deleted...]
-        <v>426</v>
+        <v>450</v>
+      </c>
+      <c r="B233" s="11" t="s">
+        <v>451</v>
       </c>
       <c r="C233" s="82" t="s">
-        <v>457</v>
+        <v>452</v>
       </c>
       <c r="D233" s="29">
-        <v>46373</v>
+        <v>46303</v>
       </c>
       <c r="E233" s="68"/>
       <c r="F233" s="68"/>
     </row>
-    <row r="234" spans="1:6" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2868</v>
+    <row r="234" spans="1:6" ht="60.75" customHeight="1">
+      <c r="A234" s="7" t="s">
+        <v>453</v>
       </c>
       <c r="B234" s="10" t="s">
-        <v>458</v>
+        <v>454</v>
       </c>
       <c r="C234" s="82" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46523</v>
+        <v>455</v>
+      </c>
+      <c r="D234" s="29">
+        <v>46491</v>
       </c>
       <c r="E234" s="68"/>
       <c r="F234" s="68"/>
     </row>
-    <row r="235" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>460</v>
+    <row r="235" spans="1:6" ht="60.75" customHeight="1">
+      <c r="A235" s="1" t="s">
+        <v>2433</v>
+      </c>
+      <c r="B235" s="10" t="s">
+        <v>2434</v>
       </c>
       <c r="C235" s="82" t="s">
-        <v>461</v>
-[...2 lines deleted...]
-        <v>46303</v>
+        <v>456</v>
+      </c>
+      <c r="D235" s="19">
+        <v>46331</v>
       </c>
       <c r="E235" s="68"/>
       <c r="F235" s="68"/>
     </row>
-    <row r="236" spans="1:6" ht="60.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>462</v>
+    <row r="236" spans="1:6">
+      <c r="A236" s="3" t="s">
+        <v>457</v>
       </c>
       <c r="B236" s="10" t="s">
-        <v>463</v>
+        <v>458</v>
       </c>
       <c r="C236" s="82" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="D236" s="29">
-        <v>46491</v>
+        <v>46342</v>
       </c>
       <c r="E236" s="68"/>
       <c r="F236" s="68"/>
     </row>
-    <row r="237" spans="1:6" ht="60.75" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>465</v>
+    <row r="237" spans="1:6" ht="82.5" customHeight="1">
+      <c r="A237" s="4" t="s">
+        <v>460</v>
+      </c>
+      <c r="B237" s="11" t="s">
+        <v>461</v>
+      </c>
+      <c r="C237" s="89" t="s">
+        <v>462</v>
       </c>
       <c r="D237" s="19">
-        <v>46331</v>
+        <v>46369</v>
       </c>
       <c r="E237" s="68"/>
       <c r="F237" s="68"/>
     </row>
-    <row r="238" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="238" spans="1:6" ht="56.25">
       <c r="A238" s="3" t="s">
-        <v>466</v>
+        <v>2816</v>
       </c>
       <c r="B238" s="10" t="s">
-        <v>467</v>
+        <v>463</v>
       </c>
       <c r="C238" s="82" t="s">
-        <v>468</v>
-[...2 lines deleted...]
-        <v>46342</v>
+        <v>464</v>
+      </c>
+      <c r="D238" s="19">
+        <v>46317</v>
       </c>
       <c r="E238" s="68"/>
       <c r="F238" s="68"/>
     </row>
-    <row r="239" spans="1:6" ht="82.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>469</v>
+    <row r="239" spans="1:6" ht="33.75">
+      <c r="A239" s="1" t="s">
+        <v>465</v>
       </c>
       <c r="B239" s="11" t="s">
-        <v>470</v>
-[...2 lines deleted...]
-        <v>471</v>
+        <v>466</v>
+      </c>
+      <c r="C239" s="82" t="s">
+        <v>467</v>
       </c>
       <c r="D239" s="19">
         <v>46369</v>
       </c>
       <c r="E239" s="68"/>
       <c r="F239" s="68"/>
     </row>
-    <row r="240" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="240" spans="1:6" ht="135" customHeight="1">
       <c r="A240" s="3" t="s">
-        <v>2869</v>
+        <v>468</v>
       </c>
       <c r="B240" s="10" t="s">
-        <v>472</v>
+        <v>469</v>
       </c>
       <c r="C240" s="82" t="s">
-        <v>473</v>
-[...2 lines deleted...]
-        <v>46317</v>
+        <v>10</v>
+      </c>
+      <c r="D240" s="29">
+        <v>46344</v>
       </c>
       <c r="E240" s="68"/>
       <c r="F240" s="68"/>
     </row>
-    <row r="241" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>474</v>
+    <row r="241" spans="1:6" ht="22.5">
+      <c r="A241" s="3" t="s">
+        <v>470</v>
       </c>
       <c r="B241" s="11" t="s">
-        <v>475</v>
-[...2 lines deleted...]
-        <v>476</v>
+        <v>471</v>
+      </c>
+      <c r="C241" s="85" t="s">
+        <v>472</v>
       </c>
       <c r="D241" s="19">
-        <v>46369</v>
+        <v>46353</v>
       </c>
       <c r="E241" s="68"/>
       <c r="F241" s="68"/>
     </row>
-    <row r="242" spans="1:6" ht="168.75" x14ac:dyDescent="0.2">
+    <row r="242" spans="1:6" ht="128.44999999999999" customHeight="1">
       <c r="A242" s="3" t="s">
-        <v>477</v>
-[...2 lines deleted...]
-        <v>478</v>
+        <v>2370</v>
+      </c>
+      <c r="B242" s="11" t="s">
+        <v>473</v>
       </c>
       <c r="C242" s="82" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>46344</v>
+        <v>3234</v>
+      </c>
+      <c r="D242" s="19">
+        <v>46308</v>
       </c>
       <c r="E242" s="68"/>
       <c r="F242" s="68"/>
     </row>
-    <row r="243" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="243" spans="1:6" ht="29.25" customHeight="1">
       <c r="A243" s="3" t="s">
-        <v>479</v>
-[...8 lines deleted...]
-        <v>46353</v>
+        <v>474</v>
+      </c>
+      <c r="B243" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="C243" s="82" t="s">
+        <v>475</v>
+      </c>
+      <c r="D243" s="29">
+        <v>46368</v>
       </c>
       <c r="E243" s="68"/>
       <c r="F243" s="68"/>
     </row>
-    <row r="244" spans="1:6" ht="128.44999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="244" spans="1:6" ht="81" customHeight="1">
       <c r="A244" s="3" t="s">
-        <v>2415</v>
+        <v>2531</v>
       </c>
       <c r="B244" s="11" t="s">
-        <v>482</v>
+        <v>476</v>
       </c>
       <c r="C244" s="82" t="s">
-        <v>3310</v>
-[...2 lines deleted...]
-        <v>46308</v>
+        <v>3704</v>
+      </c>
+      <c r="D244" s="29">
+        <v>46375</v>
       </c>
       <c r="E244" s="68"/>
       <c r="F244" s="68"/>
     </row>
-    <row r="245" spans="1:6" ht="29.25" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>55</v>
+    <row r="245" spans="1:6" ht="124.5" customHeight="1">
+      <c r="A245" s="7" t="s">
+        <v>2817</v>
+      </c>
+      <c r="B245" s="11" t="s">
+        <v>477</v>
       </c>
       <c r="C245" s="82" t="s">
-        <v>484</v>
+        <v>478</v>
       </c>
       <c r="D245" s="29">
-        <v>46368</v>
+        <v>46374</v>
       </c>
       <c r="E245" s="68"/>
       <c r="F245" s="68"/>
     </row>
-    <row r="246" spans="1:6" ht="81" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>485</v>
+    <row r="246" spans="1:6" ht="116.25" customHeight="1">
+      <c r="A246" s="4" t="s">
+        <v>479</v>
+      </c>
+      <c r="B246" s="10" t="s">
+        <v>2099</v>
       </c>
       <c r="C246" s="82" t="s">
-        <v>3311</v>
+        <v>480</v>
       </c>
       <c r="D246" s="29">
-        <v>46375</v>
+        <v>46213</v>
       </c>
       <c r="E246" s="68"/>
       <c r="F246" s="68"/>
     </row>
-    <row r="247" spans="1:6" ht="157.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2870</v>
+    <row r="247" spans="1:6" ht="56.25">
+      <c r="A247" s="3" t="s">
+        <v>481</v>
       </c>
       <c r="B247" s="11" t="s">
-        <v>486</v>
+        <v>482</v>
       </c>
       <c r="C247" s="82" t="s">
-        <v>487</v>
+        <v>3235</v>
       </c>
       <c r="D247" s="29">
-        <v>46374</v>
+        <v>46473</v>
       </c>
       <c r="E247" s="68"/>
       <c r="F247" s="68"/>
     </row>
-    <row r="248" spans="1:6" ht="116.25" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2142</v>
+    <row r="248" spans="1:6" ht="101.25">
+      <c r="A248" s="3" t="s">
+        <v>483</v>
+      </c>
+      <c r="B248" s="11" t="s">
+        <v>484</v>
       </c>
       <c r="C248" s="82" t="s">
-        <v>489</v>
-[...2 lines deleted...]
-        <v>46213</v>
+        <v>485</v>
+      </c>
+      <c r="D248" s="19">
+        <v>46357</v>
       </c>
       <c r="E248" s="68"/>
       <c r="F248" s="68"/>
     </row>
-    <row r="249" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="249" spans="1:6" ht="409.5">
       <c r="A249" s="3" t="s">
-        <v>490</v>
-[...2 lines deleted...]
-        <v>491</v>
+        <v>486</v>
+      </c>
+      <c r="B249" s="20" t="s">
+        <v>2530</v>
       </c>
       <c r="C249" s="82" t="s">
-        <v>3312</v>
-[...2 lines deleted...]
-        <v>46473</v>
+        <v>487</v>
+      </c>
+      <c r="D249" s="19">
+        <v>46417</v>
       </c>
       <c r="E249" s="68"/>
       <c r="F249" s="68"/>
     </row>
-    <row r="250" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+    <row r="250" spans="1:6" ht="22.5">
       <c r="A250" s="3" t="s">
-        <v>492</v>
-[...2 lines deleted...]
-        <v>493</v>
+        <v>488</v>
+      </c>
+      <c r="B250" s="10" t="s">
+        <v>489</v>
       </c>
       <c r="C250" s="82" t="s">
-        <v>494</v>
+        <v>490</v>
       </c>
       <c r="D250" s="19">
-        <v>46357</v>
+        <v>46492</v>
       </c>
       <c r="E250" s="68"/>
       <c r="F250" s="68"/>
     </row>
-    <row r="251" spans="1:6" ht="409.5" x14ac:dyDescent="0.2">
+    <row r="251" spans="1:6" ht="47.25" customHeight="1">
       <c r="A251" s="3" t="s">
-        <v>495</v>
-[...2 lines deleted...]
-        <v>2578</v>
+        <v>491</v>
+      </c>
+      <c r="B251" s="10" t="s">
+        <v>492</v>
       </c>
       <c r="C251" s="82" t="s">
-        <v>496</v>
-[...2 lines deleted...]
-        <v>46417</v>
+        <v>493</v>
+      </c>
+      <c r="D251" s="29">
+        <v>46464</v>
       </c>
       <c r="E251" s="68"/>
       <c r="F251" s="68"/>
     </row>
-    <row r="252" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="252" spans="1:6">
       <c r="A252" s="3" t="s">
-        <v>497</v>
-[...2 lines deleted...]
-        <v>498</v>
+        <v>494</v>
+      </c>
+      <c r="B252" s="11" t="s">
+        <v>495</v>
       </c>
       <c r="C252" s="82" t="s">
-        <v>499</v>
-[...2 lines deleted...]
-        <v>46492</v>
+        <v>496</v>
+      </c>
+      <c r="D252" s="29">
+        <v>46416</v>
       </c>
       <c r="E252" s="68"/>
       <c r="F252" s="68"/>
     </row>
-    <row r="253" spans="1:6" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="253" spans="1:6" ht="304.5" customHeight="1">
       <c r="A253" s="3" t="s">
+        <v>498</v>
+      </c>
+      <c r="B253" s="11" t="s">
+        <v>499</v>
+      </c>
+      <c r="C253" s="82" t="s">
         <v>500</v>
       </c>
-      <c r="B253" s="10" t="s">
-[...6 lines deleted...]
-        <v>46464</v>
+      <c r="D253" s="19">
+        <v>46447</v>
       </c>
       <c r="E253" s="68"/>
       <c r="F253" s="68"/>
     </row>
-    <row r="254" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="254" spans="1:6" ht="183.75" customHeight="1">
       <c r="A254" s="3" t="s">
-        <v>503</v>
+        <v>2818</v>
       </c>
       <c r="B254" s="11" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="C254" s="82" t="s">
-        <v>505</v>
-[...2 lines deleted...]
-        <v>46416</v>
+        <v>502</v>
+      </c>
+      <c r="D254" s="19">
+        <v>46443</v>
       </c>
       <c r="E254" s="68"/>
       <c r="F254" s="68"/>
     </row>
-    <row r="255" spans="1:6" ht="337.5" x14ac:dyDescent="0.2">
+    <row r="255" spans="1:6" ht="45.75" customHeight="1">
       <c r="A255" s="3" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="B255" s="11" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
       <c r="C255" s="82" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="D255" s="19">
-        <v>46447</v>
+        <v>46436</v>
       </c>
       <c r="E255" s="68"/>
       <c r="F255" s="68"/>
     </row>
-    <row r="256" spans="1:6" ht="191.25" x14ac:dyDescent="0.2">
+    <row r="256" spans="1:6" ht="33.75">
       <c r="A256" s="3" t="s">
-        <v>2871</v>
-[...2 lines deleted...]
-        <v>510</v>
+        <v>3054</v>
+      </c>
+      <c r="B256" s="10" t="s">
+        <v>506</v>
       </c>
       <c r="C256" s="82" t="s">
-        <v>511</v>
-[...2 lines deleted...]
-        <v>46443</v>
+        <v>363</v>
+      </c>
+      <c r="D256" s="29">
+        <v>46460</v>
       </c>
       <c r="E256" s="68"/>
       <c r="F256" s="68"/>
     </row>
-    <row r="257" spans="1:6" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>513</v>
+    <row r="257" spans="1:6" ht="111.75" customHeight="1">
+      <c r="A257" s="4" t="s">
+        <v>2819</v>
+      </c>
+      <c r="B257" s="10" t="s">
+        <v>507</v>
       </c>
       <c r="C257" s="82" t="s">
-        <v>514</v>
+        <v>399</v>
       </c>
       <c r="D257" s="19">
-        <v>46436</v>
+        <v>46438</v>
       </c>
       <c r="E257" s="68"/>
       <c r="F257" s="68"/>
     </row>
-    <row r="258" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>3117</v>
+    <row r="258" spans="1:6" ht="57" customHeight="1">
+      <c r="A258" s="1" t="s">
+        <v>2535</v>
       </c>
       <c r="B258" s="10" t="s">
+        <v>508</v>
+      </c>
+      <c r="C258" s="82" t="s">
+        <v>509</v>
+      </c>
+      <c r="D258" s="19">
+        <v>46387</v>
+      </c>
+      <c r="E258" s="77"/>
+      <c r="F258" s="68"/>
+    </row>
+    <row r="259" spans="1:6" ht="84" customHeight="1">
+      <c r="A259" s="4" t="s">
+        <v>510</v>
+      </c>
+      <c r="B259" s="10" t="s">
+        <v>511</v>
+      </c>
+      <c r="C259" s="82" t="s">
+        <v>512</v>
+      </c>
+      <c r="D259" s="19">
+        <v>46457</v>
+      </c>
+      <c r="E259" s="77"/>
+      <c r="F259" s="68"/>
+    </row>
+    <row r="260" spans="1:6" ht="53.25" customHeight="1">
+      <c r="A260" s="3" t="s">
+        <v>2820</v>
+      </c>
+      <c r="B260" s="10" t="s">
+        <v>513</v>
+      </c>
+      <c r="C260" s="82" t="s">
+        <v>3236</v>
+      </c>
+      <c r="D260" s="19">
+        <v>46473</v>
+      </c>
+      <c r="E260" s="68"/>
+      <c r="F260" s="68"/>
+    </row>
+    <row r="261" spans="1:6" ht="202.5" customHeight="1">
+      <c r="A261" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="B261" s="10" t="s">
         <v>515</v>
       </c>
-      <c r="C258" s="82" t="s">
-[...12 lines deleted...]
-      <c r="B259" s="10" t="s">
+      <c r="C261" s="82" t="s">
         <v>516</v>
       </c>
-      <c r="C259" s="82" t="s">
-[...12 lines deleted...]
-      <c r="B260" s="10" t="s">
+      <c r="D261" s="19">
+        <v>46473</v>
+      </c>
+      <c r="E261" s="68"/>
+      <c r="F261" s="68"/>
+    </row>
+    <row r="262" spans="1:6" ht="45">
+      <c r="A262" s="7" t="s">
         <v>517</v>
       </c>
-      <c r="C260" s="82" t="s">
+      <c r="B262" s="11" t="s">
         <v>518</v>
       </c>
-      <c r="D260" s="19">
-[...6 lines deleted...]
-      <c r="A261" s="4" t="s">
+      <c r="C262" s="82" t="s">
         <v>519</v>
       </c>
-      <c r="B261" s="10" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="D262" s="19">
-        <v>46473</v>
+        <v>46478</v>
       </c>
       <c r="E262" s="68"/>
       <c r="F262" s="68"/>
     </row>
-    <row r="263" spans="1:6" ht="225" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>524</v>
+    <row r="263" spans="1:6" ht="133.5" customHeight="1">
+      <c r="A263" s="4" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B263" s="11" t="s">
+        <v>520</v>
       </c>
       <c r="C263" s="82" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-        <v>46473</v>
+        <v>399</v>
+      </c>
+      <c r="D263" s="29">
+        <v>46438</v>
       </c>
       <c r="E263" s="68"/>
       <c r="F263" s="68"/>
     </row>
-    <row r="264" spans="1:6" ht="45" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>527</v>
+    <row r="264" spans="1:6" ht="45">
+      <c r="A264" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="B264" s="10" t="s">
+        <v>2300</v>
       </c>
       <c r="C264" s="82" t="s">
-        <v>528</v>
+        <v>52</v>
       </c>
       <c r="D264" s="19">
-        <v>46478</v>
+        <v>46483</v>
       </c>
       <c r="E264" s="68"/>
       <c r="F264" s="68"/>
     </row>
-    <row r="265" spans="1:6" ht="133.5" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>529</v>
+    <row r="265" spans="1:6" ht="55.5" customHeight="1">
+      <c r="A265" s="3" t="s">
+        <v>2821</v>
+      </c>
+      <c r="B265" s="10" t="s">
+        <v>522</v>
       </c>
       <c r="C265" s="82" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>46438</v>
+        <v>5</v>
+      </c>
+      <c r="D265" s="19">
+        <v>46492</v>
       </c>
       <c r="E265" s="68"/>
       <c r="F265" s="68"/>
     </row>
-    <row r="266" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="266" spans="1:6" ht="78.75">
       <c r="A266" s="2" t="s">
-        <v>530</v>
+        <v>2102</v>
       </c>
       <c r="B266" s="10" t="s">
-        <v>2345</v>
+        <v>2103</v>
       </c>
       <c r="C266" s="82" t="s">
-        <v>53</v>
+        <v>523</v>
       </c>
       <c r="D266" s="19">
-        <v>46483</v>
+        <v>46233</v>
       </c>
       <c r="E266" s="68"/>
       <c r="F266" s="68"/>
     </row>
-    <row r="267" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2874</v>
+    <row r="267" spans="1:6" ht="141.75" customHeight="1">
+      <c r="A267" s="2" t="s">
+        <v>2822</v>
       </c>
       <c r="B267" s="10" t="s">
-        <v>531</v>
+        <v>6</v>
       </c>
       <c r="C267" s="82" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46492</v>
+        <v>3705</v>
+      </c>
+      <c r="D267" s="29">
+        <v>46506</v>
       </c>
       <c r="E267" s="68"/>
       <c r="F267" s="68"/>
     </row>
-    <row r="268" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2146</v>
+    <row r="268" spans="1:6" ht="78.75">
+      <c r="A268" s="31" t="s">
+        <v>524</v>
+      </c>
+      <c r="B268" s="16" t="s">
+        <v>525</v>
       </c>
       <c r="C268" s="82" t="s">
-        <v>532</v>
-[...2 lines deleted...]
-        <v>46233</v>
+        <v>10</v>
+      </c>
+      <c r="D268" s="29">
+        <v>46507</v>
       </c>
       <c r="E268" s="68"/>
       <c r="F268" s="68"/>
     </row>
-    <row r="269" spans="1:6" ht="157.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2875</v>
+    <row r="269" spans="1:6" ht="22.5">
+      <c r="A269" s="1" t="s">
+        <v>3634</v>
       </c>
       <c r="B269" s="10" t="s">
-        <v>6</v>
+        <v>526</v>
       </c>
       <c r="C269" s="82" t="s">
-        <v>533</v>
+        <v>527</v>
       </c>
       <c r="D269" s="29">
-        <v>46506</v>
+        <v>46518</v>
       </c>
       <c r="E269" s="68"/>
       <c r="F269" s="68"/>
     </row>
-    <row r="270" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>535</v>
+    <row r="270" spans="1:6" ht="22.5">
+      <c r="A270" s="3" t="s">
+        <v>528</v>
+      </c>
+      <c r="B270" s="10" t="s">
+        <v>529</v>
       </c>
       <c r="C270" s="82" t="s">
-        <v>10</v>
+        <v>255</v>
       </c>
       <c r="D270" s="29">
-        <v>46507</v>
+        <v>46433</v>
       </c>
       <c r="E270" s="68"/>
       <c r="F270" s="68"/>
     </row>
-    <row r="271" spans="1:6" ht="45" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>536</v>
+    <row r="271" spans="1:6" ht="33.75">
+      <c r="A271" s="3" t="s">
+        <v>530</v>
       </c>
       <c r="B271" s="10" t="s">
-        <v>537</v>
+        <v>54</v>
       </c>
       <c r="C271" s="82" t="s">
-        <v>538</v>
-[...2 lines deleted...]
-        <v>46153</v>
+        <v>531</v>
+      </c>
+      <c r="D271" s="19">
+        <v>46211</v>
       </c>
       <c r="E271" s="68"/>
       <c r="F271" s="68"/>
     </row>
-    <row r="272" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="272" spans="1:6" ht="56.25">
       <c r="A272" s="3" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-        <v>540</v>
+        <v>533</v>
+      </c>
+      <c r="B272" s="11" t="s">
+        <v>534</v>
       </c>
       <c r="C272" s="82" t="s">
-        <v>259</v>
+        <v>535</v>
       </c>
       <c r="D272" s="29">
-        <v>46433</v>
+        <v>46535</v>
       </c>
       <c r="E272" s="68"/>
       <c r="F272" s="68"/>
     </row>
-    <row r="273" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="273" spans="1:6">
       <c r="A273" s="3" t="s">
-        <v>541</v>
+        <v>536</v>
       </c>
       <c r="B273" s="10" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="C273" s="82" t="s">
-        <v>542</v>
+        <v>537</v>
       </c>
       <c r="D273" s="19">
-        <v>46211</v>
+        <v>46226</v>
       </c>
       <c r="E273" s="68"/>
       <c r="F273" s="68"/>
     </row>
-    <row r="274" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
+    <row r="274" spans="1:6" ht="45" customHeight="1">
       <c r="A274" s="3" t="s">
-        <v>2876</v>
-[...2 lines deleted...]
-        <v>543</v>
+        <v>2823</v>
+      </c>
+      <c r="B274" s="10" t="s">
+        <v>538</v>
       </c>
       <c r="C274" s="82" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>46159</v>
+        <v>3237</v>
+      </c>
+      <c r="D274" s="19">
+        <v>46190</v>
       </c>
       <c r="E274" s="68"/>
       <c r="F274" s="68"/>
     </row>
-    <row r="275" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>546</v>
+    <row r="275" spans="1:6" ht="327" customHeight="1">
+      <c r="A275" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="B275" s="10" t="s">
+        <v>540</v>
       </c>
       <c r="C275" s="82" t="s">
-        <v>547</v>
-[...2 lines deleted...]
-        <v>46535</v>
+        <v>422</v>
+      </c>
+      <c r="D275" s="19">
+        <v>46194</v>
       </c>
       <c r="E275" s="68"/>
       <c r="F275" s="68"/>
     </row>
-    <row r="276" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="276" spans="1:6" ht="68.25" customHeight="1">
       <c r="A276" s="3" t="s">
-        <v>548</v>
+        <v>541</v>
       </c>
       <c r="B276" s="10" t="s">
-        <v>55</v>
+        <v>542</v>
       </c>
       <c r="C276" s="82" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="D276" s="19">
-        <v>46226</v>
+        <v>46491</v>
       </c>
       <c r="E276" s="68"/>
       <c r="F276" s="68"/>
     </row>
-    <row r="277" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2877</v>
+    <row r="277" spans="1:6" ht="276" customHeight="1">
+      <c r="A277" s="4" t="s">
+        <v>2824</v>
       </c>
       <c r="B277" s="10" t="s">
-        <v>550</v>
+        <v>544</v>
       </c>
       <c r="C277" s="82" t="s">
-        <v>3314</v>
+        <v>10</v>
       </c>
       <c r="D277" s="19">
-        <v>46190</v>
+        <v>46436</v>
       </c>
       <c r="E277" s="68"/>
       <c r="F277" s="68"/>
     </row>
-    <row r="278" spans="1:6" ht="307.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="278" spans="1:6" ht="120" customHeight="1">
       <c r="A278" s="2" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-        <v>552</v>
+        <v>2825</v>
+      </c>
+      <c r="B278" s="11" t="s">
+        <v>545</v>
       </c>
       <c r="C278" s="82" t="s">
-        <v>430</v>
+        <v>546</v>
       </c>
       <c r="D278" s="19">
-        <v>46194</v>
+        <v>46503</v>
       </c>
       <c r="E278" s="68"/>
       <c r="F278" s="68"/>
     </row>
-    <row r="279" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
+    <row r="279" spans="1:6" ht="146.25">
       <c r="A279" s="3" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="B279" s="10" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="C279" s="82" t="s">
-        <v>555</v>
+        <v>399</v>
       </c>
       <c r="D279" s="19">
-        <v>46491</v>
+        <v>46484</v>
       </c>
       <c r="E279" s="68"/>
       <c r="F279" s="68"/>
     </row>
-    <row r="280" spans="1:6" ht="348.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2878</v>
+    <row r="280" spans="1:6" ht="181.5" customHeight="1">
+      <c r="A280" s="2" t="s">
+        <v>549</v>
       </c>
       <c r="B280" s="10" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="C280" s="82" t="s">
-        <v>10</v>
+        <v>399</v>
       </c>
       <c r="D280" s="19">
-        <v>46436</v>
+        <v>46485</v>
       </c>
       <c r="E280" s="68"/>
       <c r="F280" s="68"/>
     </row>
-    <row r="281" spans="1:6" ht="135" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2879</v>
+    <row r="281" spans="1:6" ht="35.25" customHeight="1">
+      <c r="A281" s="3" t="s">
+        <v>551</v>
       </c>
       <c r="B281" s="11" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
       <c r="C281" s="82" t="s">
-        <v>558</v>
-[...2 lines deleted...]
-        <v>46503</v>
+        <v>553</v>
+      </c>
+      <c r="D281" s="29">
+        <v>46204</v>
       </c>
       <c r="E281" s="68"/>
       <c r="F281" s="68"/>
     </row>
-    <row r="282" spans="1:6" ht="146.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>560</v>
+    <row r="282" spans="1:6" ht="33" customHeight="1">
+      <c r="A282" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="B282" s="11" t="s">
+        <v>555</v>
       </c>
       <c r="C282" s="82" t="s">
-        <v>407</v>
+        <v>556</v>
       </c>
       <c r="D282" s="19">
-        <v>46484</v>
+        <v>46203</v>
       </c>
       <c r="E282" s="68"/>
       <c r="F282" s="68"/>
     </row>
-    <row r="283" spans="1:6" ht="181.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>561</v>
+    <row r="283" spans="1:6" ht="96.75" customHeight="1">
+      <c r="A283" s="4" t="s">
+        <v>2826</v>
       </c>
       <c r="B283" s="10" t="s">
-        <v>562</v>
+        <v>557</v>
       </c>
       <c r="C283" s="82" t="s">
-        <v>407</v>
+        <v>558</v>
       </c>
       <c r="D283" s="19">
-        <v>46485</v>
+        <v>46545</v>
       </c>
       <c r="E283" s="68"/>
       <c r="F283" s="68"/>
     </row>
-    <row r="284" spans="1:6" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>564</v>
+    <row r="284" spans="1:6">
+      <c r="A284" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="B284" s="20" t="s">
+        <v>560</v>
       </c>
       <c r="C284" s="82" t="s">
-        <v>565</v>
-[...2 lines deleted...]
-        <v>46204</v>
+        <v>532</v>
+      </c>
+      <c r="D284" s="19">
+        <v>46210</v>
       </c>
       <c r="E284" s="68"/>
       <c r="F284" s="68"/>
     </row>
-    <row r="285" spans="1:6" ht="82.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>566</v>
+    <row r="285" spans="1:6" ht="78.75">
+      <c r="A285" s="4" t="s">
+        <v>561</v>
       </c>
       <c r="B285" s="11" t="s">
-        <v>567</v>
+        <v>3456</v>
       </c>
       <c r="C285" s="82" t="s">
-        <v>568</v>
+        <v>562</v>
       </c>
       <c r="D285" s="19">
-        <v>46203</v>
+        <v>46592</v>
       </c>
       <c r="E285" s="68"/>
       <c r="F285" s="68"/>
     </row>
-    <row r="286" spans="1:6" ht="135" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2880</v>
+    <row r="286" spans="1:6" ht="45">
+      <c r="A286" s="3" t="s">
+        <v>2827</v>
       </c>
       <c r="B286" s="10" t="s">
-        <v>569</v>
+        <v>2036</v>
       </c>
       <c r="C286" s="82" t="s">
-        <v>570</v>
+        <v>563</v>
       </c>
       <c r="D286" s="19">
-        <v>46545</v>
+        <v>46221</v>
       </c>
       <c r="E286" s="68"/>
       <c r="F286" s="68"/>
     </row>
-    <row r="287" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>572</v>
+    <row r="287" spans="1:6" ht="35.25" customHeight="1">
+      <c r="A287" s="3" t="s">
+        <v>564</v>
+      </c>
+      <c r="B287" s="10" t="s">
+        <v>565</v>
       </c>
       <c r="C287" s="82" t="s">
-        <v>544</v>
+        <v>3550</v>
       </c>
       <c r="D287" s="19">
-        <v>46210</v>
+        <v>46280</v>
       </c>
       <c r="E287" s="68"/>
       <c r="F287" s="68"/>
     </row>
-    <row r="288" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>3542</v>
+    <row r="288" spans="1:6" ht="156" customHeight="1">
+      <c r="A288" s="3" t="s">
+        <v>566</v>
+      </c>
+      <c r="B288" s="10" t="s">
+        <v>567</v>
       </c>
       <c r="C288" s="82" t="s">
-        <v>574</v>
+        <v>4</v>
       </c>
       <c r="D288" s="19">
-        <v>46592</v>
+        <v>46242</v>
       </c>
       <c r="E288" s="68"/>
       <c r="F288" s="68"/>
     </row>
-    <row r="289" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="289" spans="1:6" ht="66.75" customHeight="1">
       <c r="A289" s="3" t="s">
-        <v>2881</v>
-[...2 lines deleted...]
-        <v>2079</v>
+        <v>2828</v>
+      </c>
+      <c r="B289" s="11" t="s">
+        <v>568</v>
       </c>
       <c r="C289" s="82" t="s">
-        <v>575</v>
+        <v>569</v>
       </c>
       <c r="D289" s="19">
-        <v>46221</v>
+        <v>46225</v>
       </c>
       <c r="E289" s="68"/>
       <c r="F289" s="68"/>
     </row>
-    <row r="290" spans="1:6" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="290" spans="1:6" ht="22.5">
       <c r="A290" s="3" t="s">
-        <v>576</v>
+        <v>2829</v>
       </c>
       <c r="B290" s="10" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="C290" s="82" t="s">
-        <v>3639</v>
+        <v>571</v>
       </c>
       <c r="D290" s="19">
-        <v>46280</v>
+        <v>46241</v>
       </c>
       <c r="E290" s="68"/>
       <c r="F290" s="68"/>
     </row>
-    <row r="291" spans="1:6" ht="156" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="291" spans="1:6" ht="79.5" customHeight="1">
       <c r="A291" s="3" t="s">
-        <v>578</v>
-[...2 lines deleted...]
-        <v>579</v>
+        <v>572</v>
+      </c>
+      <c r="B291" s="11" t="s">
+        <v>573</v>
       </c>
       <c r="C291" s="82" t="s">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>46242</v>
+        <v>3706</v>
+      </c>
+      <c r="D291" s="29">
+        <v>46264</v>
       </c>
       <c r="E291" s="68"/>
       <c r="F291" s="68"/>
     </row>
-    <row r="292" spans="1:6" ht="66.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="292" spans="1:6" ht="33.75">
       <c r="A292" s="3" t="s">
-        <v>2882</v>
-[...2 lines deleted...]
-        <v>580</v>
+        <v>574</v>
+      </c>
+      <c r="B292" s="10" t="s">
+        <v>575</v>
       </c>
       <c r="C292" s="82" t="s">
-        <v>581</v>
+        <v>11</v>
       </c>
       <c r="D292" s="19">
-        <v>46225</v>
+        <v>46173</v>
       </c>
       <c r="E292" s="68"/>
       <c r="F292" s="68"/>
     </row>
-    <row r="293" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="293" spans="1:6" ht="22.5">
       <c r="A293" s="3" t="s">
-        <v>2883</v>
+        <v>2830</v>
       </c>
       <c r="B293" s="10" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="C293" s="82" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
       <c r="D293" s="19">
-        <v>46241</v>
+        <v>46281</v>
       </c>
       <c r="E293" s="68"/>
       <c r="F293" s="68"/>
     </row>
-    <row r="294" spans="1:6" ht="90" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>585</v>
+    <row r="294" spans="1:6" ht="88.5" customHeight="1">
+      <c r="A294" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="B294" s="10" t="s">
+        <v>579</v>
       </c>
       <c r="C294" s="82" t="s">
-        <v>3640</v>
-[...2 lines deleted...]
-        <v>46264</v>
+        <v>580</v>
+      </c>
+      <c r="D294" s="19">
+        <v>46274</v>
       </c>
       <c r="E294" s="68"/>
       <c r="F294" s="68"/>
     </row>
-    <row r="295" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="295" spans="1:6" ht="117" customHeight="1">
       <c r="A295" s="3" t="s">
-        <v>586</v>
-[...8 lines deleted...]
-        <v>46173</v>
+        <v>581</v>
+      </c>
+      <c r="B295" s="11" t="s">
+        <v>582</v>
+      </c>
+      <c r="C295" s="89" t="s">
+        <v>3238</v>
+      </c>
+      <c r="D295" s="29">
+        <v>46288</v>
       </c>
       <c r="E295" s="68"/>
       <c r="F295" s="68"/>
     </row>
-    <row r="296" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2884</v>
+    <row r="296" spans="1:6" ht="265.5" customHeight="1">
+      <c r="A296" s="4" t="s">
+        <v>583</v>
       </c>
       <c r="B296" s="10" t="s">
-        <v>588</v>
+        <v>2036</v>
       </c>
       <c r="C296" s="82" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="D296" s="19">
-        <v>46281</v>
+        <v>46460</v>
       </c>
       <c r="E296" s="68"/>
       <c r="F296" s="68"/>
     </row>
-    <row r="297" spans="1:6" ht="88.5" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>591</v>
+    <row r="297" spans="1:6" ht="33.75">
+      <c r="A297" s="3" t="s">
+        <v>585</v>
+      </c>
+      <c r="B297" s="14" t="s">
+        <v>586</v>
       </c>
       <c r="C297" s="82" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="D297" s="19">
-        <v>46274</v>
+        <v>46316</v>
       </c>
       <c r="E297" s="68"/>
       <c r="F297" s="68"/>
     </row>
-    <row r="298" spans="1:6" ht="117" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="298" spans="1:6" ht="90" customHeight="1">
       <c r="A298" s="3" t="s">
-        <v>593</v>
-[...8 lines deleted...]
-        <v>46288</v>
+        <v>2831</v>
+      </c>
+      <c r="B298" s="20" t="s">
+        <v>2483</v>
+      </c>
+      <c r="C298" s="82" t="s">
+        <v>3239</v>
+      </c>
+      <c r="D298" s="19">
+        <v>46323</v>
       </c>
       <c r="E298" s="68"/>
       <c r="F298" s="68"/>
     </row>
-    <row r="299" spans="1:6" ht="303.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2079</v>
+    <row r="299" spans="1:6" ht="33.75">
+      <c r="A299" s="3" t="s">
+        <v>588</v>
+      </c>
+      <c r="B299" s="14" t="s">
+        <v>589</v>
       </c>
       <c r="C299" s="82" t="s">
-        <v>596</v>
+        <v>590</v>
       </c>
       <c r="D299" s="19">
-        <v>46460</v>
+        <v>46319</v>
       </c>
       <c r="E299" s="68"/>
       <c r="F299" s="68"/>
     </row>
-    <row r="300" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="300" spans="1:6">
       <c r="A300" s="3" t="s">
-        <v>597</v>
-[...2 lines deleted...]
-        <v>598</v>
+        <v>591</v>
+      </c>
+      <c r="B300" s="10" t="s">
+        <v>592</v>
       </c>
       <c r="C300" s="82" t="s">
-        <v>599</v>
+        <v>593</v>
       </c>
       <c r="D300" s="19">
-        <v>46316</v>
+        <v>46329</v>
       </c>
       <c r="E300" s="68"/>
       <c r="F300" s="68"/>
     </row>
-    <row r="301" spans="1:6" ht="61.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="301" spans="1:6">
       <c r="A301" s="3" t="s">
-        <v>2885</v>
-[...2 lines deleted...]
-        <v>2530</v>
+        <v>594</v>
+      </c>
+      <c r="B301" s="10" t="s">
+        <v>595</v>
       </c>
       <c r="C301" s="82" t="s">
-        <v>3316</v>
+        <v>10</v>
       </c>
       <c r="D301" s="19">
-        <v>46323</v>
+        <v>46330</v>
       </c>
       <c r="E301" s="68"/>
       <c r="F301" s="68"/>
     </row>
-    <row r="302" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="302" spans="1:6" ht="67.5">
       <c r="A302" s="3" t="s">
+        <v>596</v>
+      </c>
+      <c r="B302" s="10" t="s">
+        <v>597</v>
+      </c>
+      <c r="C302" s="82" t="s">
+        <v>10</v>
+      </c>
+      <c r="D302" s="19">
+        <v>46330</v>
+      </c>
+      <c r="E302" s="68"/>
+      <c r="F302" s="74"/>
+    </row>
+    <row r="303" spans="1:6" ht="22.5">
+      <c r="A303" s="3" t="s">
+        <v>598</v>
+      </c>
+      <c r="B303" s="10" t="s">
+        <v>599</v>
+      </c>
+      <c r="C303" s="82" t="s">
         <v>600</v>
       </c>
-      <c r="B302" s="14" t="s">
-[...20 lines deleted...]
-      </c>
       <c r="D303" s="19">
-        <v>46329</v>
+        <v>46207</v>
       </c>
       <c r="E303" s="68"/>
       <c r="F303" s="68"/>
     </row>
-    <row r="304" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>607</v>
+    <row r="304" spans="1:6" ht="73.5" customHeight="1">
+      <c r="A304" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="B304" s="11" t="s">
+        <v>602</v>
       </c>
       <c r="C304" s="82" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>46330</v>
+        <v>603</v>
+      </c>
+      <c r="D304" s="29">
+        <v>46309</v>
       </c>
       <c r="E304" s="68"/>
       <c r="F304" s="68"/>
     </row>
-    <row r="305" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="305" spans="1:6">
       <c r="A305" s="3" t="s">
-        <v>608</v>
-[...2 lines deleted...]
-        <v>609</v>
+        <v>2378</v>
+      </c>
+      <c r="B305" s="14" t="s">
+        <v>604</v>
       </c>
       <c r="C305" s="82" t="s">
-        <v>10</v>
+        <v>605</v>
       </c>
       <c r="D305" s="19">
-        <v>46330</v>
+        <v>46311</v>
       </c>
       <c r="E305" s="68"/>
-      <c r="F305" s="74"/>
-[...6 lines deleted...]
-        <v>611</v>
+      <c r="F305" s="68"/>
+    </row>
+    <row r="306" spans="1:6" ht="90">
+      <c r="A306" s="4" t="s">
+        <v>2832</v>
+      </c>
+      <c r="B306" s="14" t="s">
+        <v>606</v>
       </c>
       <c r="C306" s="82" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>46207</v>
+        <v>607</v>
+      </c>
+      <c r="D306" s="29">
+        <v>46344</v>
       </c>
       <c r="E306" s="68"/>
       <c r="F306" s="68"/>
     </row>
-    <row r="307" spans="1:6" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>613</v>
+    <row r="307" spans="1:6" ht="90" customHeight="1">
+      <c r="A307" s="8" t="s">
+        <v>2833</v>
       </c>
       <c r="B307" s="11" t="s">
-        <v>614</v>
+        <v>608</v>
       </c>
       <c r="C307" s="82" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
       <c r="D307" s="29">
-        <v>46309</v>
+        <v>46350</v>
       </c>
       <c r="E307" s="68"/>
       <c r="F307" s="68"/>
     </row>
-    <row r="308" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="308" spans="1:6" ht="126" customHeight="1">
       <c r="A308" s="3" t="s">
-        <v>2423</v>
+        <v>610</v>
       </c>
       <c r="B308" s="14" t="s">
-        <v>616</v>
+        <v>611</v>
       </c>
       <c r="C308" s="82" t="s">
-        <v>617</v>
-[...2 lines deleted...]
-        <v>46311</v>
+        <v>612</v>
+      </c>
+      <c r="D308" s="29">
+        <v>46327</v>
       </c>
       <c r="E308" s="68"/>
       <c r="F308" s="68"/>
     </row>
-    <row r="309" spans="1:6" ht="90" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>618</v>
+    <row r="309" spans="1:6" ht="73.5" customHeight="1">
+      <c r="A309" s="1" t="s">
+        <v>2629</v>
+      </c>
+      <c r="B309" s="10" t="s">
+        <v>613</v>
       </c>
       <c r="C309" s="82" t="s">
-        <v>619</v>
-[...2 lines deleted...]
-        <v>46344</v>
+        <v>614</v>
+      </c>
+      <c r="D309" s="19">
+        <v>46361</v>
       </c>
       <c r="E309" s="68"/>
       <c r="F309" s="68"/>
     </row>
-    <row r="310" spans="1:6" ht="90" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>620</v>
+    <row r="310" spans="1:6" ht="73.5" customHeight="1">
+      <c r="A310" s="3" t="s">
+        <v>2834</v>
+      </c>
+      <c r="B310" s="14" t="s">
+        <v>615</v>
       </c>
       <c r="C310" s="82" t="s">
-        <v>621</v>
-[...2 lines deleted...]
-        <v>46350</v>
+        <v>616</v>
+      </c>
+      <c r="D310" s="19">
+        <v>46361</v>
       </c>
       <c r="E310" s="68"/>
       <c r="F310" s="68"/>
     </row>
-    <row r="311" spans="1:6" ht="146.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>622</v>
+    <row r="311" spans="1:6" ht="33.75">
+      <c r="A311" s="4" t="s">
+        <v>618</v>
       </c>
       <c r="B311" s="14" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="C311" s="82" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-        <v>46327</v>
+        <v>620</v>
+      </c>
+      <c r="D311" s="19">
+        <v>46368</v>
       </c>
       <c r="E311" s="68"/>
       <c r="F311" s="68"/>
     </row>
-    <row r="312" spans="1:6" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2677</v>
+    <row r="312" spans="1:6" ht="141.75" customHeight="1">
+      <c r="A312" s="3" t="s">
+        <v>2072</v>
       </c>
       <c r="B312" s="10" t="s">
-        <v>625</v>
+        <v>2073</v>
       </c>
       <c r="C312" s="82" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-        <v>46361</v>
+        <v>516</v>
+      </c>
+      <c r="D312" s="29">
+        <v>46207</v>
       </c>
       <c r="E312" s="68"/>
       <c r="F312" s="68"/>
     </row>
-    <row r="313" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="313" spans="1:6" ht="67.5" customHeight="1">
       <c r="A313" s="3" t="s">
-        <v>2888</v>
-[...2 lines deleted...]
-        <v>627</v>
+        <v>2644</v>
+      </c>
+      <c r="B313" s="10" t="s">
+        <v>621</v>
       </c>
       <c r="C313" s="82" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="D313" s="19">
-        <v>46361</v>
+        <v>46323</v>
       </c>
       <c r="E313" s="68"/>
       <c r="F313" s="68"/>
     </row>
-    <row r="314" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>631</v>
+    <row r="314" spans="1:6">
+      <c r="A314" s="3" t="s">
+        <v>2548</v>
+      </c>
+      <c r="B314" s="10" t="s">
+        <v>623</v>
       </c>
       <c r="C314" s="82" t="s">
-        <v>632</v>
-[...2 lines deleted...]
-        <v>46368</v>
+        <v>624</v>
+      </c>
+      <c r="D314" s="29">
+        <v>46365</v>
       </c>
       <c r="E314" s="68"/>
       <c r="F314" s="68"/>
     </row>
-    <row r="315" spans="1:6" ht="141.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2116</v>
+    <row r="315" spans="1:6" ht="57" customHeight="1">
+      <c r="A315" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="B315" s="20" t="s">
+        <v>626</v>
       </c>
       <c r="C315" s="82" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-        <v>46207</v>
+        <v>627</v>
+      </c>
+      <c r="D315" s="19">
+        <v>46375</v>
       </c>
       <c r="E315" s="68"/>
       <c r="F315" s="68"/>
     </row>
-    <row r="316" spans="1:6" ht="90" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2692</v>
+    <row r="316" spans="1:6" ht="49.5" customHeight="1">
+      <c r="A316" s="7" t="s">
+        <v>2835</v>
       </c>
       <c r="B316" s="10" t="s">
-        <v>633</v>
+        <v>6</v>
       </c>
       <c r="C316" s="82" t="s">
-        <v>634</v>
+        <v>628</v>
       </c>
       <c r="D316" s="19">
-        <v>46323</v>
+        <v>46402</v>
       </c>
       <c r="E316" s="68"/>
       <c r="F316" s="68"/>
     </row>
-    <row r="317" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="317" spans="1:6" ht="192" customHeight="1">
       <c r="A317" s="3" t="s">
-        <v>2596</v>
+        <v>2685</v>
       </c>
       <c r="B317" s="10" t="s">
-        <v>635</v>
+        <v>6</v>
       </c>
       <c r="C317" s="82" t="s">
-        <v>636</v>
-[...2 lines deleted...]
-        <v>46365</v>
+        <v>629</v>
+      </c>
+      <c r="D317" s="19">
+        <v>46404</v>
       </c>
       <c r="E317" s="68"/>
       <c r="F317" s="68"/>
     </row>
-    <row r="318" spans="1:6" ht="57" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="318" spans="1:6" ht="146.25" customHeight="1">
       <c r="A318" s="2" t="s">
-        <v>637</v>
+        <v>2836</v>
       </c>
       <c r="B318" s="20" t="s">
-        <v>638</v>
+        <v>630</v>
       </c>
       <c r="C318" s="82" t="s">
-        <v>639</v>
+        <v>631</v>
       </c>
       <c r="D318" s="19">
-        <v>46375</v>
+        <v>46409</v>
       </c>
       <c r="E318" s="68"/>
       <c r="F318" s="68"/>
     </row>
-    <row r="319" spans="1:6" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>6</v>
+    <row r="319" spans="1:6" ht="22.5">
+      <c r="A319" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="B319" s="11" t="s">
+        <v>193</v>
       </c>
       <c r="C319" s="82" t="s">
-        <v>640</v>
+        <v>194</v>
       </c>
       <c r="D319" s="19">
-        <v>46402</v>
+        <v>46222</v>
       </c>
       <c r="E319" s="68"/>
       <c r="F319" s="68"/>
     </row>
-    <row r="320" spans="1:6" ht="213.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2734</v>
+    <row r="320" spans="1:6" ht="209.25" customHeight="1">
+      <c r="A320" s="4" t="s">
+        <v>2715</v>
       </c>
       <c r="B320" s="10" t="s">
-        <v>6</v>
+        <v>633</v>
       </c>
       <c r="C320" s="82" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="D320" s="19">
-        <v>46404</v>
+        <v>46402</v>
       </c>
       <c r="E320" s="68"/>
       <c r="F320" s="68"/>
     </row>
-    <row r="321" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2479</v>
+    <row r="321" spans="1:6" ht="56.25">
+      <c r="A321" s="3" t="s">
+        <v>635</v>
       </c>
       <c r="B321" s="10" t="s">
-        <v>91</v>
+        <v>636</v>
       </c>
       <c r="C321" s="82" t="s">
-        <v>642</v>
+        <v>3240</v>
       </c>
       <c r="D321" s="19">
-        <v>46153</v>
+        <v>46447</v>
       </c>
       <c r="E321" s="68"/>
       <c r="F321" s="68"/>
     </row>
-    <row r="322" spans="1:6" ht="146.25" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>643</v>
+    <row r="322" spans="1:6" ht="112.5">
+      <c r="A322" s="1" t="s">
+        <v>2837</v>
+      </c>
+      <c r="B322" s="10" t="s">
+        <v>6</v>
       </c>
       <c r="C322" s="82" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-        <v>46409</v>
+        <v>3241</v>
+      </c>
+      <c r="D322" s="29">
+        <v>46415</v>
       </c>
       <c r="E322" s="68"/>
       <c r="F322" s="68"/>
     </row>
-    <row r="323" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>645</v>
+    <row r="323" spans="1:6" ht="114" customHeight="1">
+      <c r="A323" s="3" t="s">
+        <v>637</v>
       </c>
       <c r="B323" s="11" t="s">
-        <v>194</v>
+        <v>638</v>
       </c>
       <c r="C323" s="82" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-        <v>46222</v>
+        <v>639</v>
+      </c>
+      <c r="D323" s="29">
+        <v>46414</v>
       </c>
       <c r="E323" s="68"/>
       <c r="F323" s="68"/>
     </row>
-    <row r="324" spans="1:6" ht="236.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2765</v>
+    <row r="324" spans="1:6" ht="132.75" customHeight="1">
+      <c r="A324" s="1" t="s">
+        <v>2838</v>
       </c>
       <c r="B324" s="10" t="s">
-        <v>646</v>
+        <v>6</v>
       </c>
       <c r="C324" s="82" t="s">
-        <v>647</v>
-[...2 lines deleted...]
-        <v>46402</v>
+        <v>640</v>
+      </c>
+      <c r="D324" s="29">
+        <v>46416</v>
       </c>
       <c r="E324" s="68"/>
       <c r="F324" s="68"/>
     </row>
-    <row r="325" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>649</v>
+    <row r="325" spans="1:6" ht="60" customHeight="1">
+      <c r="A325" s="4" t="s">
+        <v>641</v>
+      </c>
+      <c r="B325" s="11" t="s">
+        <v>2091</v>
       </c>
       <c r="C325" s="82" t="s">
-        <v>3317</v>
+        <v>3707</v>
       </c>
       <c r="D325" s="19">
-        <v>46447</v>
+        <v>46211</v>
       </c>
       <c r="E325" s="68"/>
       <c r="F325" s="68"/>
     </row>
-    <row r="326" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>6</v>
+    <row r="326" spans="1:6" ht="27" customHeight="1">
+      <c r="A326" s="3" t="s">
+        <v>642</v>
+      </c>
+      <c r="B326" s="14" t="s">
+        <v>643</v>
       </c>
       <c r="C326" s="82" t="s">
-        <v>3318</v>
+        <v>644</v>
       </c>
       <c r="D326" s="29">
-        <v>46415</v>
+        <v>46367</v>
       </c>
       <c r="E326" s="68"/>
       <c r="F326" s="68"/>
     </row>
-    <row r="327" spans="1:6" ht="114" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="327" spans="1:6" ht="144.75" customHeight="1">
       <c r="A327" s="3" t="s">
-        <v>650</v>
-[...2 lines deleted...]
-        <v>651</v>
+        <v>2664</v>
+      </c>
+      <c r="B327" s="14" t="s">
+        <v>645</v>
       </c>
       <c r="C327" s="82" t="s">
-        <v>652</v>
+        <v>3708</v>
       </c>
       <c r="D327" s="29">
-        <v>46414</v>
+        <v>46422</v>
       </c>
       <c r="E327" s="68"/>
       <c r="F327" s="68"/>
     </row>
-    <row r="328" spans="1:6" ht="157.5" x14ac:dyDescent="0.2">
+    <row r="328" spans="1:6" ht="33.75">
       <c r="A328" s="1" t="s">
-        <v>2892</v>
+        <v>646</v>
       </c>
       <c r="B328" s="10" t="s">
-        <v>6</v>
+        <v>497</v>
       </c>
       <c r="C328" s="82" t="s">
-        <v>653</v>
-[...2 lines deleted...]
-        <v>46416</v>
+        <v>647</v>
+      </c>
+      <c r="D328" s="19">
+        <v>46227</v>
       </c>
       <c r="E328" s="68"/>
       <c r="F328" s="68"/>
     </row>
-    <row r="329" spans="1:6" ht="60" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="329" spans="1:6" ht="139.5" customHeight="1">
       <c r="A329" s="4" t="s">
-        <v>654</v>
-[...2 lines deleted...]
-        <v>2134</v>
+        <v>648</v>
+      </c>
+      <c r="B329" s="20" t="s">
+        <v>649</v>
       </c>
       <c r="C329" s="82" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="D329" s="19">
-        <v>46211</v>
+        <v>46424</v>
       </c>
       <c r="E329" s="68"/>
       <c r="F329" s="68"/>
     </row>
-    <row r="330" spans="1:6" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="330" spans="1:6" ht="45">
       <c r="A330" s="3" t="s">
-        <v>656</v>
-[...2 lines deleted...]
-        <v>657</v>
+        <v>651</v>
+      </c>
+      <c r="B330" s="10" t="s">
+        <v>652</v>
       </c>
       <c r="C330" s="82" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-        <v>46367</v>
+        <v>653</v>
+      </c>
+      <c r="D330" s="19">
+        <v>46436</v>
       </c>
       <c r="E330" s="68"/>
       <c r="F330" s="68"/>
     </row>
-    <row r="331" spans="1:6" ht="144.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>659</v>
+    <row r="331" spans="1:6" ht="99" customHeight="1">
+      <c r="A331" s="4" t="s">
+        <v>2839</v>
+      </c>
+      <c r="B331" s="11" t="s">
+        <v>654</v>
       </c>
       <c r="C331" s="82" t="s">
-        <v>3177</v>
-[...2 lines deleted...]
-        <v>46422</v>
+        <v>3242</v>
+      </c>
+      <c r="D331" s="19">
+        <v>46439</v>
       </c>
       <c r="E331" s="68"/>
       <c r="F331" s="68"/>
     </row>
-    <row r="332" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>506</v>
+    <row r="332" spans="1:6" ht="22.5">
+      <c r="A332" s="3" t="s">
+        <v>2153</v>
+      </c>
+      <c r="B332" s="14" t="s">
+        <v>655</v>
       </c>
       <c r="C332" s="82" t="s">
-        <v>661</v>
+        <v>3243</v>
       </c>
       <c r="D332" s="19">
-        <v>46227</v>
+        <v>46445</v>
       </c>
       <c r="E332" s="68"/>
       <c r="F332" s="68"/>
     </row>
-    <row r="333" spans="1:6" ht="168.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>663</v>
+    <row r="333" spans="1:6" ht="56.25">
+      <c r="A333" s="3" t="s">
+        <v>2840</v>
+      </c>
+      <c r="B333" s="10" t="s">
+        <v>656</v>
       </c>
       <c r="C333" s="82" t="s">
-        <v>664</v>
+        <v>600</v>
       </c>
       <c r="D333" s="19">
-        <v>46424</v>
+        <v>46473</v>
       </c>
       <c r="E333" s="68"/>
       <c r="F333" s="68"/>
     </row>
-    <row r="334" spans="1:6" ht="45" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>665</v>
+    <row r="334" spans="1:6" ht="90">
+      <c r="A334" s="1" t="s">
+        <v>3499</v>
       </c>
       <c r="B334" s="10" t="s">
-        <v>666</v>
+        <v>497</v>
       </c>
       <c r="C334" s="82" t="s">
-        <v>667</v>
+        <v>657</v>
       </c>
       <c r="D334" s="19">
-        <v>46436</v>
+        <v>46482</v>
       </c>
       <c r="E334" s="68"/>
       <c r="F334" s="68"/>
     </row>
-    <row r="335" spans="1:6" ht="99" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>668</v>
+    <row r="335" spans="1:6" ht="88.5" customHeight="1">
+      <c r="A335" s="3" t="s">
+        <v>658</v>
+      </c>
+      <c r="B335" s="14" t="s">
+        <v>659</v>
       </c>
       <c r="C335" s="82" t="s">
-        <v>3319</v>
+        <v>3709</v>
       </c>
       <c r="D335" s="19">
-        <v>46439</v>
+        <v>46478</v>
       </c>
       <c r="E335" s="68"/>
       <c r="F335" s="68"/>
     </row>
-    <row r="336" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>669</v>
+    <row r="336" spans="1:6" ht="250.5" customHeight="1">
+      <c r="A336" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="B336" s="11" t="s">
+        <v>661</v>
       </c>
       <c r="C336" s="82" t="s">
-        <v>3320</v>
+        <v>662</v>
       </c>
       <c r="D336" s="19">
-        <v>46445</v>
+        <v>46456</v>
       </c>
       <c r="E336" s="68"/>
       <c r="F336" s="68"/>
     </row>
-    <row r="337" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2894</v>
+    <row r="337" spans="1:6" ht="45">
+      <c r="A337" s="4" t="s">
+        <v>663</v>
       </c>
       <c r="B337" s="10" t="s">
-        <v>670</v>
+        <v>664</v>
       </c>
       <c r="C337" s="82" t="s">
-        <v>612</v>
+        <v>422</v>
       </c>
       <c r="D337" s="19">
-        <v>46473</v>
+        <v>46448</v>
       </c>
       <c r="E337" s="68"/>
       <c r="F337" s="68"/>
     </row>
-    <row r="338" spans="1:6" ht="90" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>506</v>
+    <row r="338" spans="1:6" ht="56.25">
+      <c r="A338" s="3" t="s">
+        <v>668</v>
+      </c>
+      <c r="B338" s="14" t="s">
+        <v>669</v>
       </c>
       <c r="C338" s="82" t="s">
-        <v>671</v>
-[...2 lines deleted...]
-        <v>46482</v>
+        <v>670</v>
+      </c>
+      <c r="D338" s="29">
+        <v>46321</v>
       </c>
       <c r="E338" s="68"/>
       <c r="F338" s="68"/>
     </row>
-    <row r="339" spans="1:6" ht="88.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="339" spans="1:6">
       <c r="A339" s="3" t="s">
         <v>672</v>
       </c>
       <c r="B339" s="14" t="s">
         <v>673</v>
       </c>
       <c r="C339" s="82" t="s">
-        <v>3641</v>
-[...2 lines deleted...]
-        <v>46478</v>
+        <v>415</v>
+      </c>
+      <c r="D339" s="29">
+        <v>46457</v>
       </c>
       <c r="E339" s="68"/>
       <c r="F339" s="68"/>
     </row>
-    <row r="340" spans="1:6" ht="250.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A340" s="1" t="s">
+    <row r="340" spans="1:6" ht="112.5">
+      <c r="A340" s="3" t="s">
         <v>674</v>
       </c>
-      <c r="B340" s="11" t="s">
+      <c r="B340" s="10" t="s">
         <v>675</v>
       </c>
       <c r="C340" s="82" t="s">
-        <v>676</v>
+        <v>11</v>
       </c>
       <c r="D340" s="19">
-        <v>46456</v>
+        <v>46179</v>
       </c>
       <c r="E340" s="68"/>
       <c r="F340" s="68"/>
     </row>
-    <row r="341" spans="1:6" ht="45" x14ac:dyDescent="0.2">
-      <c r="A341" s="4" t="s">
+    <row r="341" spans="1:6" ht="45">
+      <c r="A341" s="3" t="s">
+        <v>2841</v>
+      </c>
+      <c r="B341" s="10" t="s">
+        <v>676</v>
+      </c>
+      <c r="C341" s="82" t="s">
         <v>677</v>
       </c>
-      <c r="B341" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D341" s="19">
-        <v>46448</v>
+        <v>46187</v>
       </c>
       <c r="E341" s="68"/>
       <c r="F341" s="68"/>
     </row>
-    <row r="342" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="342" spans="1:6" ht="102.75" customHeight="1">
       <c r="A342" s="3" t="s">
-        <v>682</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>2842</v>
+      </c>
+      <c r="B342" s="10" t="s">
+        <v>678</v>
       </c>
       <c r="C342" s="82" t="s">
-        <v>684</v>
+        <v>679</v>
       </c>
       <c r="D342" s="29">
-        <v>46321</v>
+        <v>46551</v>
       </c>
       <c r="E342" s="68"/>
       <c r="F342" s="68"/>
     </row>
-    <row r="343" spans="1:6" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>685</v>
+    <row r="343" spans="1:6" ht="129.75" customHeight="1">
+      <c r="A343" s="4" t="s">
+        <v>680</v>
       </c>
       <c r="B343" s="14" t="s">
-        <v>686</v>
+        <v>681</v>
       </c>
       <c r="C343" s="82" t="s">
-        <v>687</v>
-[...2 lines deleted...]
-        <v>46152</v>
+        <v>682</v>
+      </c>
+      <c r="D343" s="29">
+        <v>46422</v>
       </c>
       <c r="E343" s="68"/>
       <c r="F343" s="68"/>
     </row>
-    <row r="344" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="344" spans="1:6" ht="56.25">
       <c r="A344" s="3" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
       <c r="B344" s="14" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
       <c r="C344" s="82" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>46457</v>
+        <v>685</v>
+      </c>
+      <c r="D344" s="19">
+        <v>46167</v>
       </c>
       <c r="E344" s="68"/>
       <c r="F344" s="68"/>
     </row>
-    <row r="345" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>690</v>
+    <row r="345" spans="1:6" ht="168.75">
+      <c r="A345" s="15" t="s">
+        <v>2843</v>
       </c>
       <c r="B345" s="10" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="C345" s="82" t="s">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D345" s="19">
-        <v>46179</v>
+        <v>46553</v>
       </c>
       <c r="E345" s="68"/>
       <c r="F345" s="68"/>
     </row>
-    <row r="346" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>693</v>
+    <row r="346" spans="1:6" ht="33.75">
+      <c r="A346" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="B346" s="11" t="s">
+        <v>688</v>
       </c>
       <c r="C346" s="82" t="s">
-        <v>694</v>
-[...2 lines deleted...]
-        <v>46152</v>
+        <v>689</v>
+      </c>
+      <c r="D346" s="19">
+        <v>46192</v>
       </c>
       <c r="E346" s="68"/>
       <c r="F346" s="68"/>
     </row>
-    <row r="347" spans="1:6" ht="45" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2895</v>
+    <row r="347" spans="1:6" ht="106.5" customHeight="1">
+      <c r="A347" s="1" t="s">
+        <v>2844</v>
       </c>
       <c r="B347" s="10" t="s">
-        <v>695</v>
+        <v>690</v>
       </c>
       <c r="C347" s="82" t="s">
-        <v>696</v>
+        <v>691</v>
       </c>
       <c r="D347" s="19">
-        <v>46187</v>
+        <v>46192</v>
       </c>
       <c r="E347" s="68"/>
       <c r="F347" s="68"/>
     </row>
-    <row r="348" spans="1:6" ht="102.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2896</v>
+    <row r="348" spans="1:6" ht="409.5">
+      <c r="A348" s="2" t="s">
+        <v>2845</v>
       </c>
       <c r="B348" s="10" t="s">
-        <v>697</v>
+        <v>2048</v>
       </c>
       <c r="C348" s="82" t="s">
-        <v>698</v>
-[...2 lines deleted...]
-        <v>46187</v>
+        <v>692</v>
+      </c>
+      <c r="D348" s="19">
+        <v>46193</v>
       </c>
       <c r="E348" s="68"/>
       <c r="F348" s="68"/>
     </row>
-    <row r="349" spans="1:6" ht="129.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>699</v>
+    <row r="349" spans="1:6" ht="54" customHeight="1">
+      <c r="A349" s="3" t="s">
+        <v>693</v>
       </c>
       <c r="B349" s="14" t="s">
-        <v>700</v>
+        <v>694</v>
       </c>
       <c r="C349" s="82" t="s">
-        <v>701</v>
-[...2 lines deleted...]
-        <v>46422</v>
+        <v>695</v>
+      </c>
+      <c r="D349" s="19">
+        <v>46569</v>
       </c>
       <c r="E349" s="68"/>
       <c r="F349" s="68"/>
     </row>
-    <row r="350" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="350" spans="1:6" ht="54" customHeight="1">
       <c r="A350" s="3" t="s">
-        <v>702</v>
+        <v>696</v>
       </c>
       <c r="B350" s="14" t="s">
-        <v>703</v>
+        <v>697</v>
       </c>
       <c r="C350" s="82" t="s">
-        <v>704</v>
-[...2 lines deleted...]
-        <v>46167</v>
+        <v>698</v>
+      </c>
+      <c r="D350" s="29">
+        <v>46569</v>
       </c>
       <c r="E350" s="68"/>
       <c r="F350" s="68"/>
     </row>
-    <row r="351" spans="1:6" ht="168.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>705</v>
+    <row r="351" spans="1:6">
+      <c r="A351" s="3" t="s">
+        <v>2208</v>
+      </c>
+      <c r="B351" s="14" t="s">
+        <v>699</v>
       </c>
       <c r="C351" s="82" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46188</v>
+        <v>348</v>
+      </c>
+      <c r="D351" s="29">
+        <v>46209</v>
       </c>
       <c r="E351" s="68"/>
       <c r="F351" s="68"/>
     </row>
-    <row r="352" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>707</v>
+    <row r="352" spans="1:6" ht="89.25" customHeight="1">
+      <c r="A352" s="6" t="s">
+        <v>700</v>
+      </c>
+      <c r="B352" s="14" t="s">
+        <v>701</v>
       </c>
       <c r="C352" s="82" t="s">
-        <v>708</v>
-[...2 lines deleted...]
-        <v>46192</v>
+        <v>702</v>
+      </c>
+      <c r="D352" s="29">
+        <v>46509</v>
       </c>
       <c r="E352" s="68"/>
       <c r="F352" s="68"/>
     </row>
-    <row r="353" spans="1:6" ht="134.25" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>709</v>
+    <row r="353" spans="1:6">
+      <c r="A353" s="3" t="s">
+        <v>703</v>
+      </c>
+      <c r="B353" s="14" t="s">
+        <v>704</v>
       </c>
       <c r="C353" s="82" t="s">
-        <v>710</v>
-[...2 lines deleted...]
-        <v>46192</v>
+        <v>705</v>
+      </c>
+      <c r="D353" s="29">
+        <v>46499</v>
       </c>
       <c r="E353" s="68"/>
       <c r="F353" s="68"/>
     </row>
-    <row r="354" spans="1:6" ht="409.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2091</v>
+    <row r="354" spans="1:6" ht="90.75" customHeight="1">
+      <c r="A354" s="3" t="s">
+        <v>2526</v>
+      </c>
+      <c r="B354" s="11" t="s">
+        <v>433</v>
       </c>
       <c r="C354" s="82" t="s">
-        <v>711</v>
-[...2 lines deleted...]
-        <v>46193</v>
+        <v>706</v>
+      </c>
+      <c r="D354" s="29">
+        <v>46227</v>
       </c>
       <c r="E354" s="68"/>
       <c r="F354" s="68"/>
     </row>
-    <row r="355" spans="1:6" ht="81" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="355" spans="1:6" ht="56.25">
       <c r="A355" s="3" t="s">
-        <v>712</v>
-[...2 lines deleted...]
-        <v>713</v>
+        <v>1928</v>
+      </c>
+      <c r="B355" s="10" t="s">
+        <v>707</v>
       </c>
       <c r="C355" s="82" t="s">
-        <v>714</v>
-[...2 lines deleted...]
-        <v>46204</v>
+        <v>3244</v>
+      </c>
+      <c r="D355" s="29">
+        <v>46507</v>
       </c>
       <c r="E355" s="68"/>
       <c r="F355" s="68"/>
     </row>
-    <row r="356" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="356" spans="1:6" ht="33.75">
       <c r="A356" s="3" t="s">
-        <v>715</v>
-[...2 lines deleted...]
-        <v>716</v>
+        <v>708</v>
+      </c>
+      <c r="B356" s="10" t="s">
+        <v>709</v>
       </c>
       <c r="C356" s="82" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="D356" s="29">
-        <v>46204</v>
+        <v>46221</v>
       </c>
       <c r="E356" s="68"/>
       <c r="F356" s="68"/>
     </row>
-    <row r="357" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="357" spans="1:6" ht="36.75" customHeight="1">
       <c r="A357" s="3" t="s">
-        <v>2251</v>
+        <v>2846</v>
       </c>
       <c r="B357" s="14" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
       <c r="C357" s="82" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>46209</v>
+        <v>712</v>
+      </c>
+      <c r="D357" s="19">
+        <v>46244</v>
       </c>
       <c r="E357" s="68"/>
       <c r="F357" s="68"/>
     </row>
-    <row r="358" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>719</v>
+    <row r="358" spans="1:6">
+      <c r="A358" s="3" t="s">
+        <v>2207</v>
       </c>
       <c r="B358" s="14" t="s">
-        <v>720</v>
+        <v>713</v>
       </c>
       <c r="C358" s="82" t="s">
-        <v>721</v>
-[...2 lines deleted...]
-        <v>46509</v>
+        <v>11</v>
+      </c>
+      <c r="D358" s="19">
+        <v>46244</v>
       </c>
       <c r="E358" s="68"/>
       <c r="F358" s="68"/>
     </row>
-    <row r="359" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>723</v>
+    <row r="359" spans="1:6" ht="56.25">
+      <c r="A359" s="4" t="s">
+        <v>714</v>
+      </c>
+      <c r="B359" s="10" t="s">
+        <v>398</v>
       </c>
       <c r="C359" s="82" t="s">
-        <v>724</v>
+        <v>399</v>
       </c>
       <c r="D359" s="29">
-        <v>46499</v>
+        <v>46373</v>
       </c>
       <c r="E359" s="68"/>
       <c r="F359" s="68"/>
     </row>
-    <row r="360" spans="1:6" ht="90.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2574</v>
+    <row r="360" spans="1:6" ht="56.25">
+      <c r="A360" s="1" t="s">
+        <v>715</v>
       </c>
       <c r="B360" s="11" t="s">
-        <v>441</v>
+        <v>322</v>
       </c>
       <c r="C360" s="82" t="s">
-        <v>725</v>
-[...2 lines deleted...]
-        <v>46227</v>
+        <v>716</v>
+      </c>
+      <c r="D360" s="19">
+        <v>46366</v>
       </c>
       <c r="E360" s="68"/>
       <c r="F360" s="68"/>
     </row>
-    <row r="361" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="361" spans="1:6" ht="43.5" customHeight="1">
       <c r="A361" s="3" t="s">
-        <v>1964</v>
+        <v>2042</v>
       </c>
       <c r="B361" s="10" t="s">
-        <v>726</v>
+        <v>717</v>
       </c>
       <c r="C361" s="82" t="s">
-        <v>3321</v>
+        <v>3245</v>
       </c>
       <c r="D361" s="29">
-        <v>46507</v>
+        <v>46556</v>
       </c>
       <c r="E361" s="68"/>
       <c r="F361" s="68"/>
     </row>
-    <row r="362" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="362" spans="1:6" ht="56.25">
       <c r="A362" s="3" t="s">
-        <v>727</v>
+        <v>2847</v>
       </c>
       <c r="B362" s="10" t="s">
-        <v>728</v>
+        <v>678</v>
       </c>
       <c r="C362" s="82" t="s">
-        <v>729</v>
+        <v>679</v>
       </c>
       <c r="D362" s="29">
-        <v>46221</v>
+        <v>46280</v>
       </c>
       <c r="E362" s="68"/>
       <c r="F362" s="68"/>
     </row>
-    <row r="363" spans="1:6" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>730</v>
+    <row r="363" spans="1:6" ht="251.25" customHeight="1">
+      <c r="A363" s="35" t="s">
+        <v>2848</v>
+      </c>
+      <c r="B363" s="16" t="s">
+        <v>718</v>
       </c>
       <c r="C363" s="82" t="s">
-        <v>731</v>
-[...2 lines deleted...]
-        <v>46244</v>
+        <v>719</v>
+      </c>
+      <c r="D363" s="38">
+        <v>46310</v>
       </c>
       <c r="E363" s="68"/>
       <c r="F363" s="68"/>
     </row>
-    <row r="364" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="364" spans="1:6" ht="66" customHeight="1">
       <c r="A364" s="3" t="s">
-        <v>2250</v>
-[...2 lines deleted...]
-        <v>732</v>
+        <v>2310</v>
+      </c>
+      <c r="B364" s="11" t="s">
+        <v>720</v>
       </c>
       <c r="C364" s="82" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46244</v>
+        <v>3710</v>
+      </c>
+      <c r="D364" s="29">
+        <v>46302</v>
       </c>
       <c r="E364" s="68"/>
       <c r="F364" s="68"/>
     </row>
-    <row r="365" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>733</v>
+    <row r="365" spans="1:6" ht="67.5">
+      <c r="A365" s="1" t="s">
+        <v>2583</v>
       </c>
       <c r="B365" s="10" t="s">
-        <v>406</v>
-[...5 lines deleted...]
-        <v>46373</v>
+        <v>2036</v>
+      </c>
+      <c r="C365" s="86" t="s">
+        <v>487</v>
+      </c>
+      <c r="D365" s="19">
+        <v>46295</v>
       </c>
       <c r="E365" s="68"/>
       <c r="F365" s="68"/>
     </row>
-    <row r="366" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>326</v>
+    <row r="366" spans="1:6" ht="45">
+      <c r="A366" s="3" t="s">
+        <v>721</v>
+      </c>
+      <c r="B366" s="10" t="s">
+        <v>722</v>
       </c>
       <c r="C366" s="82" t="s">
-        <v>735</v>
-[...2 lines deleted...]
-        <v>46366</v>
+        <v>723</v>
+      </c>
+      <c r="D366" s="106">
+        <v>46316</v>
       </c>
       <c r="E366" s="68"/>
       <c r="F366" s="68"/>
     </row>
-    <row r="367" spans="1:6" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="367" spans="1:6" ht="56.25">
       <c r="A367" s="3" t="s">
-        <v>2085</v>
-[...2 lines deleted...]
-        <v>736</v>
+        <v>2115</v>
+      </c>
+      <c r="B367" s="11" t="s">
+        <v>437</v>
       </c>
       <c r="C367" s="82" t="s">
-        <v>3322</v>
-[...2 lines deleted...]
-        <v>46191</v>
+        <v>12</v>
+      </c>
+      <c r="D367" s="19">
+        <v>46264</v>
       </c>
       <c r="E367" s="68"/>
       <c r="F367" s="68"/>
     </row>
-    <row r="368" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="368" spans="1:6" ht="33.75">
       <c r="A368" s="3" t="s">
-        <v>2901</v>
+        <v>724</v>
       </c>
       <c r="B368" s="10" t="s">
-        <v>697</v>
+        <v>725</v>
       </c>
       <c r="C368" s="82" t="s">
-        <v>698</v>
-[...2 lines deleted...]
-        <v>46280</v>
+        <v>726</v>
+      </c>
+      <c r="D368" s="19">
+        <v>46486</v>
       </c>
       <c r="E368" s="68"/>
       <c r="F368" s="68"/>
     </row>
-    <row r="369" spans="1:6" ht="251.25" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>46310</v>
+    <row r="369" spans="1:6" ht="94.5" customHeight="1">
+      <c r="A369" s="3" t="s">
+        <v>727</v>
+      </c>
+      <c r="B369" s="14" t="s">
+        <v>728</v>
+      </c>
+      <c r="C369" s="90" t="s">
+        <v>729</v>
+      </c>
+      <c r="D369" s="19">
+        <v>46360</v>
       </c>
       <c r="E369" s="68"/>
       <c r="F369" s="68"/>
     </row>
-    <row r="370" spans="1:6" ht="66" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>739</v>
+    <row r="370" spans="1:6" ht="45">
+      <c r="A370" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="B370" s="10" t="s">
+        <v>731</v>
       </c>
       <c r="C370" s="82" t="s">
-        <v>3323</v>
-[...2 lines deleted...]
-        <v>46302</v>
+        <v>732</v>
+      </c>
+      <c r="D370" s="19">
+        <v>46271</v>
       </c>
       <c r="E370" s="68"/>
       <c r="F370" s="68"/>
     </row>
-    <row r="371" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>496</v>
+    <row r="371" spans="1:6" ht="90">
+      <c r="A371" s="3" t="s">
+        <v>733</v>
+      </c>
+      <c r="B371" s="14" t="s">
+        <v>734</v>
+      </c>
+      <c r="C371" s="85" t="s">
+        <v>3551</v>
       </c>
       <c r="D371" s="19">
-        <v>46295</v>
+        <v>46332</v>
       </c>
       <c r="E371" s="68"/>
       <c r="F371" s="68"/>
     </row>
-    <row r="372" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="372" spans="1:6" ht="67.5">
       <c r="A372" s="3" t="s">
-        <v>740</v>
-[...2 lines deleted...]
-        <v>741</v>
+        <v>735</v>
+      </c>
+      <c r="B372" s="14" t="s">
+        <v>736</v>
       </c>
       <c r="C372" s="82" t="s">
-        <v>742</v>
-[...2 lines deleted...]
-        <v>46316</v>
+        <v>737</v>
+      </c>
+      <c r="D372" s="29">
+        <v>46353</v>
       </c>
       <c r="E372" s="68"/>
       <c r="F372" s="68"/>
     </row>
-    <row r="373" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>445</v>
+    <row r="373" spans="1:6">
+      <c r="A373" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="B373" s="10" t="s">
+        <v>739</v>
       </c>
       <c r="C373" s="82" t="s">
-        <v>12</v>
+        <v>740</v>
       </c>
       <c r="D373" s="19">
-        <v>46264</v>
+        <v>46318</v>
       </c>
       <c r="E373" s="68"/>
       <c r="F373" s="68"/>
     </row>
-    <row r="374" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="374" spans="1:6" ht="22.5">
       <c r="A374" s="3" t="s">
-        <v>743</v>
-[...2 lines deleted...]
-        <v>744</v>
+        <v>741</v>
+      </c>
+      <c r="B374" s="14" t="s">
+        <v>619</v>
       </c>
       <c r="C374" s="82" t="s">
-        <v>745</v>
-[...2 lines deleted...]
-        <v>46486</v>
+        <v>620</v>
+      </c>
+      <c r="D374" s="29">
+        <v>46368</v>
       </c>
       <c r="E374" s="68"/>
       <c r="F374" s="68"/>
     </row>
-    <row r="375" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>748</v>
+    <row r="375" spans="1:6" ht="60.75" customHeight="1">
+      <c r="A375" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="B375" s="10" t="s">
+        <v>743</v>
+      </c>
+      <c r="C375" s="82" t="s">
+        <v>744</v>
       </c>
       <c r="D375" s="19">
-        <v>46360</v>
+        <v>46453</v>
       </c>
       <c r="E375" s="68"/>
       <c r="F375" s="68"/>
     </row>
-    <row r="376" spans="1:6" ht="45" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>750</v>
+    <row r="376" spans="1:6" ht="51" customHeight="1">
+      <c r="A376" s="3" t="s">
+        <v>3036</v>
+      </c>
+      <c r="B376" s="11" t="s">
+        <v>349</v>
       </c>
       <c r="C376" s="82" t="s">
-        <v>751</v>
+        <v>2067</v>
       </c>
       <c r="D376" s="19">
-        <v>46271</v>
+        <v>46370</v>
       </c>
       <c r="E376" s="68"/>
       <c r="F376" s="68"/>
     </row>
-    <row r="377" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="377" spans="1:6" ht="122.25" customHeight="1">
       <c r="A377" s="3" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
       <c r="B377" s="14" t="s">
-        <v>753</v>
-[...5 lines deleted...]
-        <v>46332</v>
+        <v>746</v>
+      </c>
+      <c r="C377" s="82" t="s">
+        <v>422</v>
+      </c>
+      <c r="D377" s="29">
+        <v>46359</v>
       </c>
       <c r="E377" s="68"/>
       <c r="F377" s="68"/>
     </row>
-    <row r="378" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="378" spans="1:6">
       <c r="A378" s="3" t="s">
-        <v>754</v>
-[...2 lines deleted...]
-        <v>755</v>
+        <v>747</v>
+      </c>
+      <c r="B378" s="11" t="s">
+        <v>748</v>
       </c>
       <c r="C378" s="82" t="s">
-        <v>756</v>
+        <v>3246</v>
       </c>
       <c r="D378" s="29">
-        <v>46353</v>
+        <v>46366</v>
       </c>
       <c r="E378" s="68"/>
       <c r="F378" s="68"/>
     </row>
-    <row r="379" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>758</v>
+    <row r="379" spans="1:6" ht="67.5" customHeight="1">
+      <c r="A379" s="3" t="s">
+        <v>749</v>
+      </c>
+      <c r="B379" s="14" t="s">
+        <v>750</v>
       </c>
       <c r="C379" s="82" t="s">
-        <v>759</v>
-[...2 lines deleted...]
-        <v>46318</v>
+        <v>3552</v>
+      </c>
+      <c r="D379" s="29">
+        <v>46363</v>
       </c>
       <c r="E379" s="68"/>
       <c r="F379" s="68"/>
     </row>
-    <row r="380" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>631</v>
+    <row r="380" spans="1:6" ht="228" customHeight="1">
+      <c r="A380" s="2" t="s">
+        <v>751</v>
+      </c>
+      <c r="B380" s="10" t="s">
+        <v>752</v>
       </c>
       <c r="C380" s="82" t="s">
-        <v>632</v>
+        <v>3553</v>
       </c>
       <c r="D380" s="29">
-        <v>46368</v>
+        <v>46331</v>
       </c>
       <c r="E380" s="68"/>
       <c r="F380" s="68"/>
     </row>
-    <row r="381" spans="1:6" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>761</v>
+    <row r="381" spans="1:6" ht="207.75" customHeight="1">
+      <c r="A381" s="4" t="s">
+        <v>2849</v>
       </c>
       <c r="B381" s="10" t="s">
-        <v>762</v>
+        <v>753</v>
       </c>
       <c r="C381" s="82" t="s">
-        <v>763</v>
+        <v>3247</v>
       </c>
       <c r="D381" s="19">
-        <v>46453</v>
+        <v>46184</v>
       </c>
       <c r="E381" s="68"/>
       <c r="F381" s="68"/>
     </row>
-    <row r="382" spans="1:6" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>353</v>
+    <row r="382" spans="1:6" ht="99.75" customHeight="1">
+      <c r="A382" s="2" t="s">
+        <v>2563</v>
+      </c>
+      <c r="B382" s="10" t="s">
+        <v>754</v>
       </c>
       <c r="C382" s="82" t="s">
-        <v>2110</v>
+        <v>3248</v>
       </c>
       <c r="D382" s="19">
-        <v>46370</v>
+        <v>46368</v>
       </c>
       <c r="E382" s="68"/>
       <c r="F382" s="68"/>
     </row>
-    <row r="383" spans="1:6" ht="157.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>765</v>
+    <row r="383" spans="1:6" ht="43.5" customHeight="1">
+      <c r="A383" s="2" t="s">
+        <v>755</v>
+      </c>
+      <c r="B383" s="10" t="s">
+        <v>756</v>
       </c>
       <c r="C383" s="82" t="s">
-        <v>430</v>
-[...2 lines deleted...]
-        <v>46359</v>
+        <v>757</v>
+      </c>
+      <c r="D383" s="19">
+        <v>46377</v>
       </c>
       <c r="E383" s="68"/>
       <c r="F383" s="68"/>
     </row>
-    <row r="384" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="384" spans="1:6" ht="78.75">
       <c r="A384" s="3" t="s">
-        <v>766</v>
-[...2 lines deleted...]
-        <v>767</v>
+        <v>758</v>
+      </c>
+      <c r="B384" s="14" t="s">
+        <v>759</v>
       </c>
       <c r="C384" s="82" t="s">
-        <v>3324</v>
+        <v>3249</v>
       </c>
       <c r="D384" s="29">
-        <v>46366</v>
+        <v>46308</v>
       </c>
       <c r="E384" s="68"/>
       <c r="F384" s="68"/>
     </row>
-    <row r="385" spans="1:6" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="385" spans="1:6" ht="67.5">
       <c r="A385" s="3" t="s">
-        <v>768</v>
+        <v>760</v>
       </c>
       <c r="B385" s="14" t="s">
-        <v>769</v>
+        <v>761</v>
       </c>
       <c r="C385" s="82" t="s">
-        <v>3643</v>
-[...2 lines deleted...]
-        <v>46363</v>
+        <v>3250</v>
+      </c>
+      <c r="D385" s="19">
+        <v>46392</v>
       </c>
       <c r="E385" s="68"/>
       <c r="F385" s="68"/>
     </row>
-    <row r="386" spans="1:6" ht="247.5" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>771</v>
+    <row r="386" spans="1:6" ht="75.75" customHeight="1">
+      <c r="A386" s="1" t="s">
+        <v>2850</v>
+      </c>
+      <c r="B386" s="11" t="s">
+        <v>762</v>
       </c>
       <c r="C386" s="82" t="s">
-        <v>3644</v>
-[...2 lines deleted...]
-        <v>46331</v>
+        <v>763</v>
+      </c>
+      <c r="D386" s="19">
+        <v>46283</v>
       </c>
       <c r="E386" s="68"/>
       <c r="F386" s="68"/>
     </row>
-    <row r="387" spans="1:6" ht="207.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>772</v>
+    <row r="387" spans="1:6" ht="33.75">
+      <c r="A387" s="3" t="s">
+        <v>764</v>
+      </c>
+      <c r="B387" s="14" t="s">
+        <v>765</v>
       </c>
       <c r="C387" s="82" t="s">
-        <v>3325</v>
+        <v>766</v>
       </c>
       <c r="D387" s="19">
-        <v>46184</v>
+        <v>46376</v>
       </c>
       <c r="E387" s="68"/>
       <c r="F387" s="68"/>
     </row>
-    <row r="388" spans="1:6" ht="99.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2611</v>
+    <row r="388" spans="1:6" ht="22.5">
+      <c r="A388" s="3" t="s">
+        <v>2551</v>
       </c>
       <c r="B388" s="10" t="s">
-        <v>773</v>
-[...2 lines deleted...]
-        <v>3326</v>
+        <v>767</v>
+      </c>
+      <c r="C388" s="90" t="s">
+        <v>768</v>
       </c>
       <c r="D388" s="19">
-        <v>46368</v>
+        <v>46398</v>
       </c>
       <c r="E388" s="68"/>
       <c r="F388" s="68"/>
     </row>
-    <row r="389" spans="1:6" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>46377</v>
+    <row r="389" spans="1:6" ht="45">
+      <c r="A389" s="3" t="s">
+        <v>769</v>
+      </c>
+      <c r="B389" s="11" t="s">
+        <v>770</v>
+      </c>
+      <c r="C389" s="91" t="s">
+        <v>3251</v>
+      </c>
+      <c r="D389" s="29">
+        <v>46281</v>
       </c>
       <c r="E389" s="68"/>
       <c r="F389" s="68"/>
     </row>
-    <row r="390" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>778</v>
+    <row r="390" spans="1:6">
+      <c r="A390" s="1" t="s">
+        <v>2851</v>
+      </c>
+      <c r="B390" s="11" t="s">
+        <v>771</v>
       </c>
       <c r="C390" s="82" t="s">
-        <v>3327</v>
-[...2 lines deleted...]
-        <v>46308</v>
+        <v>772</v>
+      </c>
+      <c r="D390" s="19">
+        <v>46326</v>
       </c>
       <c r="E390" s="68"/>
       <c r="F390" s="68"/>
     </row>
-    <row r="391" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="391" spans="1:6" ht="45">
       <c r="A391" s="3" t="s">
-        <v>779</v>
-[...2 lines deleted...]
-        <v>780</v>
+        <v>2852</v>
+      </c>
+      <c r="B391" s="10" t="s">
+        <v>773</v>
       </c>
       <c r="C391" s="82" t="s">
-        <v>3328</v>
+        <v>774</v>
       </c>
       <c r="D391" s="19">
-        <v>46392</v>
+        <v>46409</v>
       </c>
       <c r="E391" s="68"/>
       <c r="F391" s="68"/>
     </row>
-    <row r="392" spans="1:6" ht="75.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>781</v>
+    <row r="392" spans="1:6" ht="33.75">
+      <c r="A392" s="3" t="s">
+        <v>775</v>
+      </c>
+      <c r="B392" s="14" t="s">
+        <v>776</v>
       </c>
       <c r="C392" s="82" t="s">
-        <v>782</v>
+        <v>3711</v>
       </c>
       <c r="D392" s="19">
-        <v>46283</v>
+        <v>46411</v>
       </c>
       <c r="E392" s="68"/>
       <c r="F392" s="68"/>
     </row>
-    <row r="393" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="393" spans="1:6" ht="108.75" customHeight="1">
       <c r="A393" s="3" t="s">
-        <v>783</v>
+        <v>777</v>
       </c>
       <c r="B393" s="14" t="s">
-        <v>784</v>
+        <v>778</v>
       </c>
       <c r="C393" s="82" t="s">
-        <v>785</v>
-[...2 lines deleted...]
-        <v>46376</v>
+        <v>600</v>
+      </c>
+      <c r="D393" s="29">
+        <v>46460</v>
       </c>
       <c r="E393" s="68"/>
       <c r="F393" s="68"/>
     </row>
-    <row r="394" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2599</v>
+    <row r="394" spans="1:6" ht="22.5">
+      <c r="A394" s="1" t="s">
+        <v>779</v>
       </c>
       <c r="B394" s="10" t="s">
-        <v>786</v>
-[...2 lines deleted...]
-        <v>787</v>
+        <v>780</v>
+      </c>
+      <c r="C394" s="82" t="s">
+        <v>740</v>
       </c>
       <c r="D394" s="19">
-        <v>46398</v>
+        <v>46318</v>
       </c>
       <c r="E394" s="68"/>
       <c r="F394" s="68"/>
     </row>
-    <row r="395" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="395" spans="1:6">
       <c r="A395" s="3" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="B395" s="11" t="s">
-        <v>789</v>
-[...5 lines deleted...]
-        <v>46281</v>
+        <v>782</v>
+      </c>
+      <c r="C395" s="82" t="s">
+        <v>740</v>
+      </c>
+      <c r="D395" s="19">
+        <v>46415</v>
       </c>
       <c r="E395" s="68"/>
       <c r="F395" s="68"/>
     </row>
-    <row r="396" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>790</v>
+    <row r="396" spans="1:6" ht="78.75">
+      <c r="A396" s="3" t="s">
+        <v>2853</v>
+      </c>
+      <c r="B396" s="14" t="s">
+        <v>783</v>
       </c>
       <c r="C396" s="82" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="D396" s="19">
-        <v>46326</v>
+        <v>46453</v>
       </c>
       <c r="E396" s="68"/>
       <c r="F396" s="68"/>
     </row>
-    <row r="397" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="397" spans="1:6" ht="21.75" customHeight="1">
       <c r="A397" s="3" t="s">
-        <v>2906</v>
+        <v>785</v>
       </c>
       <c r="B397" s="10" t="s">
-        <v>792</v>
+        <v>786</v>
       </c>
       <c r="C397" s="82" t="s">
-        <v>793</v>
-[...2 lines deleted...]
-        <v>46409</v>
+        <v>787</v>
+      </c>
+      <c r="D397" s="29">
+        <v>46422</v>
       </c>
       <c r="E397" s="68"/>
       <c r="F397" s="68"/>
     </row>
-    <row r="398" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="398" spans="1:6" ht="22.5">
       <c r="A398" s="3" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
       <c r="B398" s="14" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="C398" s="82" t="s">
-        <v>796</v>
+        <v>3252</v>
       </c>
       <c r="D398" s="19">
-        <v>46411</v>
+        <v>46429</v>
       </c>
       <c r="E398" s="68"/>
       <c r="F398" s="68"/>
     </row>
-    <row r="399" spans="1:6" ht="108.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>798</v>
+    <row r="399" spans="1:6" ht="63" customHeight="1">
+      <c r="A399" s="7" t="s">
+        <v>790</v>
+      </c>
+      <c r="B399" s="10" t="s">
+        <v>791</v>
       </c>
       <c r="C399" s="82" t="s">
-        <v>612</v>
+        <v>792</v>
       </c>
       <c r="D399" s="29">
-        <v>46460</v>
+        <v>46371</v>
       </c>
       <c r="E399" s="68"/>
       <c r="F399" s="68"/>
     </row>
-    <row r="400" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>800</v>
+    <row r="400" spans="1:6" ht="312.75" customHeight="1">
+      <c r="A400" s="2" t="s">
+        <v>793</v>
+      </c>
+      <c r="B400" s="11" t="s">
+        <v>794</v>
       </c>
       <c r="C400" s="82" t="s">
-        <v>759</v>
+        <v>3253</v>
       </c>
       <c r="D400" s="19">
-        <v>46318</v>
+        <v>46503</v>
       </c>
       <c r="E400" s="68"/>
       <c r="F400" s="68"/>
     </row>
-    <row r="401" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="401" spans="1:6" ht="67.5">
       <c r="A401" s="3" t="s">
-        <v>801</v>
-[...2 lines deleted...]
-        <v>802</v>
+        <v>2697</v>
+      </c>
+      <c r="B401" s="10" t="s">
+        <v>331</v>
       </c>
       <c r="C401" s="82" t="s">
-        <v>759</v>
-[...2 lines deleted...]
-        <v>46415</v>
+        <v>795</v>
+      </c>
+      <c r="D401" s="29">
+        <v>46424</v>
       </c>
       <c r="E401" s="68"/>
       <c r="F401" s="68"/>
     </row>
-    <row r="402" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="402" spans="1:6" ht="78.75">
       <c r="A402" s="3" t="s">
-        <v>2907</v>
-[...2 lines deleted...]
-        <v>803</v>
+        <v>2029</v>
+      </c>
+      <c r="B402" s="10" t="s">
+        <v>2028</v>
       </c>
       <c r="C402" s="82" t="s">
-        <v>804</v>
+        <v>796</v>
       </c>
       <c r="D402" s="19">
-        <v>46453</v>
+        <v>46439</v>
       </c>
       <c r="E402" s="68"/>
       <c r="F402" s="68"/>
     </row>
-    <row r="403" spans="1:6" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>805</v>
+    <row r="403" spans="1:6" ht="251.25" customHeight="1">
+      <c r="A403" s="4" t="s">
+        <v>797</v>
       </c>
       <c r="B403" s="10" t="s">
-        <v>806</v>
+        <v>798</v>
       </c>
       <c r="C403" s="82" t="s">
-        <v>807</v>
-[...2 lines deleted...]
-        <v>46422</v>
+        <v>10</v>
+      </c>
+      <c r="D403" s="19">
+        <v>46335</v>
       </c>
       <c r="E403" s="68"/>
       <c r="F403" s="68"/>
     </row>
-    <row r="404" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="404" spans="1:6" ht="33.75">
       <c r="A404" s="3" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="B404" s="14" t="s">
-        <v>809</v>
+        <v>800</v>
       </c>
       <c r="C404" s="82" t="s">
-        <v>3330</v>
+        <v>801</v>
       </c>
       <c r="D404" s="19">
-        <v>46429</v>
+        <v>46444</v>
       </c>
       <c r="E404" s="68"/>
       <c r="F404" s="68"/>
     </row>
-    <row r="405" spans="1:6" ht="63" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>810</v>
+    <row r="405" spans="1:6" ht="67.5">
+      <c r="A405" s="3" t="s">
+        <v>2713</v>
       </c>
       <c r="B405" s="10" t="s">
-        <v>811</v>
+        <v>802</v>
       </c>
       <c r="C405" s="82" t="s">
-        <v>812</v>
-[...2 lines deleted...]
-        <v>46371</v>
+        <v>803</v>
+      </c>
+      <c r="D405" s="19">
+        <v>46447</v>
       </c>
       <c r="E405" s="68"/>
       <c r="F405" s="68"/>
     </row>
-    <row r="406" spans="1:6" ht="312.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>814</v>
+    <row r="406" spans="1:6" ht="84.95" customHeight="1">
+      <c r="A406" s="3" t="s">
+        <v>804</v>
+      </c>
+      <c r="B406" s="10" t="s">
+        <v>805</v>
       </c>
       <c r="C406" s="82" t="s">
-        <v>3331</v>
+        <v>806</v>
       </c>
       <c r="D406" s="19">
-        <v>46503</v>
+        <v>46444</v>
       </c>
       <c r="E406" s="68"/>
       <c r="F406" s="68"/>
     </row>
-    <row r="407" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>335</v>
+    <row r="407" spans="1:6" ht="97.5" customHeight="1">
+      <c r="A407" s="4" t="s">
+        <v>3254</v>
+      </c>
+      <c r="B407" s="14" t="s">
+        <v>807</v>
       </c>
       <c r="C407" s="82" t="s">
-        <v>815</v>
-[...2 lines deleted...]
-        <v>46424</v>
+        <v>806</v>
+      </c>
+      <c r="D407" s="19">
+        <v>46445</v>
       </c>
       <c r="E407" s="68"/>
       <c r="F407" s="68"/>
     </row>
-    <row r="408" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="408" spans="1:6" ht="144.75" customHeight="1">
       <c r="A408" s="3" t="s">
-        <v>2072</v>
+        <v>808</v>
       </c>
       <c r="B408" s="10" t="s">
-        <v>2071</v>
+        <v>809</v>
       </c>
       <c r="C408" s="82" t="s">
-        <v>816</v>
+        <v>3255</v>
       </c>
       <c r="D408" s="19">
-        <v>46439</v>
+        <v>46464</v>
       </c>
       <c r="E408" s="68"/>
       <c r="F408" s="68"/>
     </row>
-    <row r="409" spans="1:6" ht="251.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>817</v>
+    <row r="409" spans="1:6" ht="22.5">
+      <c r="A409" s="3" t="s">
+        <v>810</v>
       </c>
       <c r="B409" s="10" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="C409" s="82" t="s">
-        <v>10</v>
+        <v>812</v>
       </c>
       <c r="D409" s="19">
-        <v>46335</v>
+        <v>46456</v>
       </c>
       <c r="E409" s="68"/>
       <c r="F409" s="68"/>
     </row>
-    <row r="410" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="410" spans="1:6" ht="56.25">
       <c r="A410" s="3" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
       <c r="B410" s="14" t="s">
-        <v>820</v>
+        <v>814</v>
       </c>
       <c r="C410" s="82" t="s">
-        <v>821</v>
-[...2 lines deleted...]
-        <v>46444</v>
+        <v>815</v>
+      </c>
+      <c r="D410" s="29">
+        <v>46456</v>
       </c>
       <c r="E410" s="68"/>
       <c r="F410" s="68"/>
     </row>
-    <row r="411" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="411" spans="1:6" ht="105.6" customHeight="1">
       <c r="A411" s="3" t="s">
-        <v>2763</v>
-[...2 lines deleted...]
-        <v>822</v>
+        <v>816</v>
+      </c>
+      <c r="B411" s="14" t="s">
+        <v>817</v>
       </c>
       <c r="C411" s="82" t="s">
-        <v>823</v>
-[...2 lines deleted...]
-        <v>46447</v>
+        <v>3256</v>
+      </c>
+      <c r="D411" s="29">
+        <v>46458</v>
       </c>
       <c r="E411" s="68"/>
       <c r="F411" s="68"/>
     </row>
-    <row r="412" spans="1:6" ht="84.95" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>825</v>
+    <row r="412" spans="1:6" ht="185.45" customHeight="1">
+      <c r="A412" s="4" t="s">
+        <v>818</v>
+      </c>
+      <c r="B412" s="11" t="s">
+        <v>819</v>
       </c>
       <c r="C412" s="82" t="s">
-        <v>826</v>
+        <v>820</v>
       </c>
       <c r="D412" s="19">
-        <v>46444</v>
+        <v>46495</v>
       </c>
       <c r="E412" s="68"/>
       <c r="F412" s="68"/>
     </row>
-    <row r="413" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>827</v>
+    <row r="413" spans="1:6" ht="135">
+      <c r="A413" s="3" t="s">
+        <v>2854</v>
+      </c>
+      <c r="B413" s="20" t="s">
+        <v>821</v>
       </c>
       <c r="C413" s="82" t="s">
-        <v>826</v>
+        <v>3257</v>
       </c>
       <c r="D413" s="19">
-        <v>46445</v>
+        <v>46472</v>
       </c>
       <c r="E413" s="68"/>
       <c r="F413" s="68"/>
     </row>
-    <row r="414" spans="1:6" ht="144.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="414" spans="1:6" ht="258.75">
       <c r="A414" s="3" t="s">
-        <v>828</v>
+        <v>2855</v>
       </c>
       <c r="B414" s="10" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
       <c r="C414" s="82" t="s">
-        <v>3333</v>
+        <v>823</v>
       </c>
       <c r="D414" s="19">
-        <v>46464</v>
+        <v>46373</v>
       </c>
       <c r="E414" s="68"/>
       <c r="F414" s="68"/>
     </row>
-    <row r="415" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>46456</v>
+    <row r="415" spans="1:6" ht="22.5">
+      <c r="A415" s="5" t="s">
+        <v>824</v>
+      </c>
+      <c r="B415" s="28" t="s">
+        <v>825</v>
+      </c>
+      <c r="C415" s="92" t="s">
+        <v>3712</v>
+      </c>
+      <c r="D415" s="42">
+        <v>46427</v>
       </c>
       <c r="E415" s="68"/>
       <c r="F415" s="68"/>
     </row>
-    <row r="416" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="416" spans="1:6" ht="45">
       <c r="A416" s="3" t="s">
-        <v>833</v>
+        <v>2767</v>
       </c>
       <c r="B416" s="14" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
       <c r="C416" s="82" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="D416" s="29">
-        <v>46456</v>
+        <v>46435</v>
       </c>
       <c r="E416" s="68"/>
       <c r="F416" s="68"/>
     </row>
-    <row r="417" spans="1:7" ht="105.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="417" spans="1:7" ht="45">
       <c r="A417" s="3" t="s">
-        <v>836</v>
-[...2 lines deleted...]
-        <v>837</v>
+        <v>828</v>
+      </c>
+      <c r="B417" s="10" t="s">
+        <v>2291</v>
       </c>
       <c r="C417" s="82" t="s">
-        <v>3334</v>
+        <v>829</v>
       </c>
       <c r="D417" s="29">
-        <v>46458</v>
+        <v>46285</v>
       </c>
       <c r="E417" s="68"/>
       <c r="F417" s="68"/>
     </row>
-    <row r="418" spans="1:7" ht="185.45" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>839</v>
+    <row r="418" spans="1:7" ht="33.75">
+      <c r="A418" s="3" t="s">
+        <v>830</v>
+      </c>
+      <c r="B418" s="10" t="s">
+        <v>831</v>
       </c>
       <c r="C418" s="82" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="D418" s="19">
-        <v>46495</v>
+        <v>46496</v>
       </c>
       <c r="E418" s="68"/>
       <c r="F418" s="68"/>
     </row>
-    <row r="419" spans="1:7" ht="135" x14ac:dyDescent="0.2">
+    <row r="419" spans="1:7" ht="90">
       <c r="A419" s="3" t="s">
-        <v>2908</v>
-[...2 lines deleted...]
-        <v>841</v>
+        <v>833</v>
+      </c>
+      <c r="B419" s="14" t="s">
+        <v>834</v>
       </c>
       <c r="C419" s="82" t="s">
-        <v>3335</v>
-[...2 lines deleted...]
-        <v>46472</v>
+        <v>399</v>
+      </c>
+      <c r="D419" s="29">
+        <v>46495</v>
       </c>
       <c r="E419" s="68"/>
       <c r="F419" s="68"/>
     </row>
-    <row r="420" spans="1:7" ht="258.75" x14ac:dyDescent="0.2">
+    <row r="420" spans="1:7" ht="146.25">
       <c r="A420" s="3" t="s">
-        <v>2909</v>
+        <v>2856</v>
       </c>
       <c r="B420" s="10" t="s">
-        <v>842</v>
+        <v>835</v>
       </c>
       <c r="C420" s="82" t="s">
-        <v>843</v>
-[...2 lines deleted...]
-        <v>46373</v>
+        <v>836</v>
+      </c>
+      <c r="D420" s="29">
+        <v>46536</v>
       </c>
       <c r="E420" s="68"/>
       <c r="F420" s="68"/>
     </row>
-    <row r="421" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-[...15 lines deleted...]
-    <row r="422" spans="1:7" ht="45" x14ac:dyDescent="0.2">
+    <row r="421" spans="1:7" ht="289.5" customHeight="1">
+      <c r="A421" s="4" t="s">
+        <v>2857</v>
+      </c>
+      <c r="B421" s="10" t="s">
+        <v>837</v>
+      </c>
+      <c r="C421" s="82" t="s">
+        <v>838</v>
+      </c>
+      <c r="D421" s="19">
+        <v>46349</v>
+      </c>
+      <c r="E421" s="18"/>
+      <c r="F421" s="18"/>
+      <c r="G421" s="18"/>
+    </row>
+    <row r="422" spans="1:7" ht="292.5" customHeight="1">
       <c r="A422" s="3" t="s">
-        <v>2817</v>
-[...2 lines deleted...]
-        <v>847</v>
+        <v>839</v>
+      </c>
+      <c r="B422" s="10" t="s">
+        <v>840</v>
       </c>
       <c r="C422" s="82" t="s">
-        <v>848</v>
+        <v>3713</v>
       </c>
       <c r="D422" s="29">
-        <v>46435</v>
+        <v>46515</v>
       </c>
       <c r="E422" s="68"/>
       <c r="F422" s="68"/>
     </row>
-    <row r="423" spans="1:7" ht="45" x14ac:dyDescent="0.2">
+    <row r="423" spans="1:7" ht="45">
       <c r="A423" s="3" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="B423" s="10" t="s">
-        <v>2336</v>
+        <v>842</v>
       </c>
       <c r="C423" s="82" t="s">
-        <v>850</v>
+        <v>843</v>
       </c>
       <c r="D423" s="29">
-        <v>46285</v>
+        <v>46511</v>
       </c>
       <c r="E423" s="68"/>
       <c r="F423" s="68"/>
     </row>
-    <row r="424" spans="1:7" ht="33.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>852</v>
+    <row r="424" spans="1:7" ht="22.5">
+      <c r="A424" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="B424" s="11" t="s">
+        <v>845</v>
       </c>
       <c r="C424" s="82" t="s">
-        <v>853</v>
+        <v>306</v>
       </c>
       <c r="D424" s="19">
-        <v>46496</v>
+        <v>46513</v>
       </c>
       <c r="E424" s="68"/>
       <c r="F424" s="68"/>
     </row>
-    <row r="425" spans="1:7" ht="90" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>855</v>
+    <row r="425" spans="1:7" ht="99.75" customHeight="1">
+      <c r="A425" s="4" t="s">
+        <v>3258</v>
+      </c>
+      <c r="B425" s="10" t="s">
+        <v>846</v>
       </c>
       <c r="C425" s="82" t="s">
-        <v>407</v>
-[...2 lines deleted...]
-        <v>46495</v>
+        <v>3714</v>
+      </c>
+      <c r="D425" s="19">
+        <v>46344</v>
       </c>
       <c r="E425" s="68"/>
       <c r="F425" s="68"/>
     </row>
-    <row r="426" spans="1:7" ht="146.25" x14ac:dyDescent="0.2">
+    <row r="426" spans="1:7" ht="360">
       <c r="A426" s="3" t="s">
-        <v>2910</v>
-[...2 lines deleted...]
-        <v>856</v>
+        <v>2858</v>
+      </c>
+      <c r="B426" s="14" t="s">
+        <v>847</v>
       </c>
       <c r="C426" s="82" t="s">
-        <v>857</v>
-[...2 lines deleted...]
-        <v>46171</v>
+        <v>848</v>
+      </c>
+      <c r="D426" s="19">
+        <v>46526</v>
       </c>
       <c r="E426" s="68"/>
       <c r="F426" s="68"/>
     </row>
-    <row r="427" spans="1:7" ht="289.5" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>858</v>
+    <row r="427" spans="1:7" ht="45">
+      <c r="A427" s="3" t="s">
+        <v>2859</v>
+      </c>
+      <c r="B427" s="14" t="s">
+        <v>849</v>
       </c>
       <c r="C427" s="82" t="s">
-        <v>859</v>
+        <v>3065</v>
       </c>
       <c r="D427" s="19">
-        <v>46349</v>
-[...5 lines deleted...]
-    <row r="428" spans="1:7" ht="292.5" customHeight="1" x14ac:dyDescent="0.2">
+        <v>46526</v>
+      </c>
+      <c r="E427" s="68"/>
+      <c r="F427" s="68"/>
+    </row>
+    <row r="428" spans="1:7" ht="93.75" customHeight="1">
       <c r="A428" s="3" t="s">
-        <v>860</v>
-[...2 lines deleted...]
-        <v>861</v>
+        <v>850</v>
+      </c>
+      <c r="B428" s="14" t="s">
+        <v>1913</v>
       </c>
       <c r="C428" s="82" t="s">
-        <v>862</v>
-[...2 lines deleted...]
-        <v>46510</v>
+        <v>3066</v>
+      </c>
+      <c r="D428" s="19">
+        <v>46494</v>
       </c>
       <c r="E428" s="68"/>
       <c r="F428" s="68"/>
     </row>
-    <row r="429" spans="1:7" ht="45" x14ac:dyDescent="0.2">
+    <row r="429" spans="1:7">
       <c r="A429" s="3" t="s">
-        <v>863</v>
-[...2 lines deleted...]
-        <v>864</v>
+        <v>852</v>
+      </c>
+      <c r="B429" s="14" t="s">
+        <v>853</v>
       </c>
       <c r="C429" s="82" t="s">
-        <v>865</v>
-[...2 lines deleted...]
-        <v>46511</v>
+        <v>854</v>
+      </c>
+      <c r="D429" s="19">
+        <v>46528</v>
       </c>
       <c r="E429" s="68"/>
       <c r="F429" s="68"/>
     </row>
-    <row r="430" spans="1:7" ht="22.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>867</v>
+    <row r="430" spans="1:7" ht="33.75">
+      <c r="A430" s="3" t="s">
+        <v>855</v>
+      </c>
+      <c r="B430" s="10" t="s">
+        <v>856</v>
       </c>
       <c r="C430" s="82" t="s">
-        <v>310</v>
+        <v>857</v>
       </c>
       <c r="D430" s="19">
-        <v>46513</v>
+        <v>46538</v>
       </c>
       <c r="E430" s="68"/>
       <c r="F430" s="68"/>
     </row>
-    <row r="431" spans="1:7" ht="99.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>868</v>
+    <row r="431" spans="1:7" ht="22.5">
+      <c r="A431" s="3" t="s">
+        <v>858</v>
+      </c>
+      <c r="B431" s="14" t="s">
+        <v>859</v>
       </c>
       <c r="C431" s="82" t="s">
-        <v>869</v>
-[...2 lines deleted...]
-        <v>46344</v>
+        <v>3554</v>
+      </c>
+      <c r="D431" s="29">
+        <v>46539</v>
       </c>
       <c r="E431" s="68"/>
       <c r="F431" s="68"/>
     </row>
-    <row r="432" spans="1:7" ht="360" x14ac:dyDescent="0.2">
+    <row r="432" spans="1:7" ht="281.25">
       <c r="A432" s="3" t="s">
-        <v>2912</v>
-[...2 lines deleted...]
-        <v>870</v>
+        <v>2860</v>
+      </c>
+      <c r="B432" s="10" t="s">
+        <v>2301</v>
       </c>
       <c r="C432" s="82" t="s">
-        <v>871</v>
-[...2 lines deleted...]
-        <v>46526</v>
+        <v>3259</v>
+      </c>
+      <c r="D432" s="29">
+        <v>46539</v>
       </c>
       <c r="E432" s="68"/>
       <c r="F432" s="68"/>
     </row>
-    <row r="433" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="433" spans="1:6" ht="22.5">
       <c r="A433" s="3" t="s">
-        <v>2913</v>
+        <v>860</v>
       </c>
       <c r="B433" s="14" t="s">
-        <v>872</v>
+        <v>861</v>
       </c>
       <c r="C433" s="82" t="s">
-        <v>3128</v>
-[...2 lines deleted...]
-        <v>46526</v>
+        <v>862</v>
+      </c>
+      <c r="D433" s="29">
+        <v>46539</v>
       </c>
       <c r="E433" s="68"/>
       <c r="F433" s="68"/>
     </row>
-    <row r="434" spans="1:6" ht="93.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="434" spans="1:6" ht="45">
       <c r="A434" s="3" t="s">
-        <v>873</v>
-[...2 lines deleted...]
-        <v>1949</v>
+        <v>863</v>
+      </c>
+      <c r="B434" s="11" t="s">
+        <v>864</v>
       </c>
       <c r="C434" s="82" t="s">
-        <v>3129</v>
-[...2 lines deleted...]
-        <v>46494</v>
+        <v>3260</v>
+      </c>
+      <c r="D434" s="29">
+        <v>46545</v>
       </c>
       <c r="E434" s="68"/>
       <c r="F434" s="68"/>
     </row>
-    <row r="435" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="435" spans="1:6" ht="24.6" customHeight="1">
       <c r="A435" s="3" t="s">
-        <v>875</v>
+        <v>2660</v>
       </c>
       <c r="B435" s="14" t="s">
-        <v>876</v>
+        <v>865</v>
       </c>
       <c r="C435" s="82" t="s">
-        <v>877</v>
-[...2 lines deleted...]
-        <v>46528</v>
+        <v>866</v>
+      </c>
+      <c r="D435" s="29">
+        <v>46418</v>
       </c>
       <c r="E435" s="68"/>
       <c r="F435" s="68"/>
     </row>
-    <row r="436" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="436" spans="1:6" ht="78.75">
       <c r="A436" s="3" t="s">
-        <v>878</v>
-[...2 lines deleted...]
-        <v>879</v>
+        <v>867</v>
+      </c>
+      <c r="B436" s="14" t="s">
+        <v>868</v>
       </c>
       <c r="C436" s="82" t="s">
-        <v>880</v>
-[...2 lines deleted...]
-        <v>46538</v>
+        <v>869</v>
+      </c>
+      <c r="D436" s="29">
+        <v>46167</v>
       </c>
       <c r="E436" s="68"/>
       <c r="F436" s="68"/>
     </row>
-    <row r="437" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="437" spans="1:6" ht="45">
       <c r="A437" s="3" t="s">
-        <v>881</v>
-[...2 lines deleted...]
-        <v>882</v>
+        <v>870</v>
+      </c>
+      <c r="B437" s="10" t="s">
+        <v>871</v>
       </c>
       <c r="C437" s="82" t="s">
-        <v>3645</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>872</v>
+      </c>
+      <c r="D437" s="19">
+        <v>46548</v>
       </c>
       <c r="E437" s="68"/>
       <c r="F437" s="68"/>
     </row>
-    <row r="438" spans="1:6" ht="281.25" x14ac:dyDescent="0.2">
+    <row r="438" spans="1:6">
       <c r="A438" s="3" t="s">
-        <v>2914</v>
+        <v>873</v>
       </c>
       <c r="B438" s="10" t="s">
-        <v>2346</v>
+        <v>874</v>
       </c>
       <c r="C438" s="82" t="s">
-        <v>3337</v>
-[...2 lines deleted...]
-        <v>46539</v>
+        <v>875</v>
+      </c>
+      <c r="D438" s="19">
+        <v>46548</v>
       </c>
       <c r="E438" s="68"/>
       <c r="F438" s="68"/>
     </row>
-    <row r="439" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>884</v>
+    <row r="439" spans="1:6" ht="45">
+      <c r="A439" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="B439" s="10" t="s">
+        <v>877</v>
       </c>
       <c r="C439" s="82" t="s">
-        <v>885</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>878</v>
+      </c>
+      <c r="D439" s="19">
+        <v>46187</v>
       </c>
       <c r="E439" s="68"/>
       <c r="F439" s="68"/>
     </row>
-    <row r="440" spans="1:6" ht="45" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>887</v>
+    <row r="440" spans="1:6" ht="42.75" customHeight="1">
+      <c r="A440" s="2" t="s">
+        <v>879</v>
+      </c>
+      <c r="B440" s="14" t="s">
+        <v>880</v>
       </c>
       <c r="C440" s="82" t="s">
-        <v>3338</v>
-[...2 lines deleted...]
-        <v>46180</v>
+        <v>881</v>
+      </c>
+      <c r="D440" s="19">
+        <v>46195</v>
       </c>
       <c r="E440" s="68"/>
       <c r="F440" s="68"/>
     </row>
-    <row r="441" spans="1:6" ht="24.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="441" spans="1:6" ht="81.75" customHeight="1">
       <c r="A441" s="3" t="s">
-        <v>2708</v>
-[...2 lines deleted...]
-        <v>888</v>
+        <v>3261</v>
+      </c>
+      <c r="B441" s="10" t="s">
+        <v>882</v>
       </c>
       <c r="C441" s="82" t="s">
-        <v>889</v>
-[...2 lines deleted...]
-        <v>46418</v>
+        <v>883</v>
+      </c>
+      <c r="D441" s="19">
+        <v>46568</v>
       </c>
       <c r="E441" s="68"/>
       <c r="F441" s="68"/>
     </row>
-    <row r="442" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>891</v>
+    <row r="442" spans="1:6" ht="231" customHeight="1">
+      <c r="A442" s="4" t="s">
+        <v>884</v>
+      </c>
+      <c r="B442" s="10" t="s">
+        <v>885</v>
       </c>
       <c r="C442" s="82" t="s">
-        <v>892</v>
+        <v>634</v>
       </c>
       <c r="D442" s="29">
-        <v>46167</v>
+        <v>46204</v>
       </c>
       <c r="E442" s="68"/>
       <c r="F442" s="68"/>
     </row>
-    <row r="443" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="443" spans="1:6" ht="102" customHeight="1">
       <c r="A443" s="3" t="s">
-        <v>893</v>
-[...2 lines deleted...]
-        <v>894</v>
+        <v>886</v>
+      </c>
+      <c r="B443" s="14" t="s">
+        <v>887</v>
       </c>
       <c r="C443" s="82" t="s">
-        <v>895</v>
-[...2 lines deleted...]
-        <v>46183</v>
+        <v>84</v>
+      </c>
+      <c r="D443" s="29">
+        <v>46203</v>
       </c>
       <c r="E443" s="68"/>
       <c r="F443" s="68"/>
     </row>
-    <row r="444" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="444" spans="1:6" ht="90">
       <c r="A444" s="3" t="s">
-        <v>896</v>
+        <v>890</v>
       </c>
       <c r="B444" s="10" t="s">
-        <v>897</v>
+        <v>891</v>
       </c>
       <c r="C444" s="82" t="s">
-        <v>898</v>
-[...2 lines deleted...]
-        <v>46548</v>
+        <v>892</v>
+      </c>
+      <c r="D444" s="29">
+        <v>46208</v>
       </c>
       <c r="E444" s="68"/>
       <c r="F444" s="68"/>
     </row>
-    <row r="445" spans="1:6" ht="45" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>900</v>
+    <row r="445" spans="1:6" ht="57" customHeight="1">
+      <c r="A445" s="3" t="s">
+        <v>893</v>
+      </c>
+      <c r="B445" s="11" t="s">
+        <v>894</v>
       </c>
       <c r="C445" s="82" t="s">
-        <v>901</v>
-[...2 lines deleted...]
-        <v>46187</v>
+        <v>363</v>
+      </c>
+      <c r="D445" s="29">
+        <v>46209</v>
       </c>
       <c r="E445" s="68"/>
       <c r="F445" s="68"/>
     </row>
-    <row r="446" spans="1:6" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>903</v>
+    <row r="446" spans="1:6" ht="33.75">
+      <c r="A446" s="3" t="s">
+        <v>2861</v>
+      </c>
+      <c r="B446" s="10" t="s">
+        <v>895</v>
       </c>
       <c r="C446" s="82" t="s">
-        <v>904</v>
+        <v>3262</v>
       </c>
       <c r="D446" s="19">
-        <v>46195</v>
+        <v>46576</v>
       </c>
       <c r="E446" s="68"/>
       <c r="F446" s="68"/>
     </row>
-    <row r="447" spans="1:6" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="447" spans="1:6" ht="41.1" customHeight="1">
       <c r="A447" s="3" t="s">
-        <v>3339</v>
-[...2 lines deleted...]
-        <v>905</v>
+        <v>3029</v>
+      </c>
+      <c r="B447" s="21" t="s">
+        <v>896</v>
       </c>
       <c r="C447" s="82" t="s">
-        <v>906</v>
-[...2 lines deleted...]
-        <v>46203</v>
+        <v>897</v>
+      </c>
+      <c r="D447" s="29">
+        <v>46214</v>
       </c>
       <c r="E447" s="68"/>
       <c r="F447" s="68"/>
     </row>
-    <row r="448" spans="1:6" ht="231" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>907</v>
+    <row r="448" spans="1:6" ht="111" customHeight="1">
+      <c r="A448" s="3" t="s">
+        <v>898</v>
       </c>
       <c r="B448" s="10" t="s">
-        <v>908</v>
+        <v>899</v>
       </c>
       <c r="C448" s="82" t="s">
-        <v>647</v>
+        <v>900</v>
       </c>
       <c r="D448" s="29">
-        <v>46204</v>
+        <v>46580</v>
       </c>
       <c r="E448" s="68"/>
       <c r="F448" s="68"/>
     </row>
-    <row r="449" spans="1:6" ht="117.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>910</v>
+    <row r="449" spans="1:6" ht="254.25" customHeight="1">
+      <c r="A449" s="4" t="s">
+        <v>2862</v>
+      </c>
+      <c r="B449" s="10" t="s">
+        <v>901</v>
       </c>
       <c r="C449" s="82" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>46203</v>
+        <v>902</v>
+      </c>
+      <c r="D449" s="19">
+        <v>46213</v>
       </c>
       <c r="E449" s="68"/>
       <c r="F449" s="68"/>
     </row>
-    <row r="450" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="450" spans="1:6" ht="97.5" customHeight="1">
       <c r="A450" s="3" t="s">
-        <v>913</v>
-[...2 lines deleted...]
-        <v>914</v>
+        <v>903</v>
+      </c>
+      <c r="B450" s="14" t="s">
+        <v>904</v>
       </c>
       <c r="C450" s="82" t="s">
-        <v>915</v>
+        <v>3263</v>
       </c>
       <c r="D450" s="29">
-        <v>46208</v>
+        <v>46214</v>
       </c>
       <c r="E450" s="68"/>
       <c r="F450" s="68"/>
     </row>
-    <row r="451" spans="1:6" ht="57" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="451" spans="1:6" ht="22.5">
       <c r="A451" s="3" t="s">
-        <v>916</v>
-[...2 lines deleted...]
-        <v>917</v>
+        <v>220</v>
+      </c>
+      <c r="B451" s="10" t="s">
+        <v>905</v>
       </c>
       <c r="C451" s="82" t="s">
-        <v>367</v>
-[...2 lines deleted...]
-        <v>46209</v>
+        <v>906</v>
+      </c>
+      <c r="D451" s="19">
+        <v>46287</v>
       </c>
       <c r="E451" s="68"/>
       <c r="F451" s="68"/>
     </row>
-    <row r="452" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2915</v>
+    <row r="452" spans="1:6" ht="54" customHeight="1">
+      <c r="A452" s="1" t="s">
+        <v>907</v>
       </c>
       <c r="B452" s="10" t="s">
-        <v>918</v>
+        <v>908</v>
       </c>
       <c r="C452" s="82" t="s">
-        <v>3340</v>
+        <v>909</v>
       </c>
       <c r="D452" s="19">
-        <v>46576</v>
+        <v>46224</v>
       </c>
       <c r="E452" s="68"/>
       <c r="F452" s="68"/>
     </row>
-    <row r="453" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>919</v>
+    <row r="453" spans="1:6" ht="54.75" customHeight="1">
+      <c r="A453" s="4" t="s">
+        <v>2863</v>
+      </c>
+      <c r="B453" s="10" t="s">
+        <v>331</v>
       </c>
       <c r="C453" s="82" t="s">
-        <v>920</v>
+        <v>910</v>
       </c>
       <c r="D453" s="29">
-        <v>46214</v>
+        <v>46224</v>
       </c>
       <c r="E453" s="68"/>
       <c r="F453" s="68"/>
     </row>
-    <row r="454" spans="1:6" ht="111" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="454" spans="1:6" ht="22.5">
       <c r="A454" s="3" t="s">
-        <v>921</v>
+        <v>911</v>
       </c>
       <c r="B454" s="10" t="s">
-        <v>922</v>
+        <v>912</v>
       </c>
       <c r="C454" s="82" t="s">
-        <v>923</v>
-[...2 lines deleted...]
-        <v>46215</v>
+        <v>64</v>
+      </c>
+      <c r="D454" s="19">
+        <v>46225</v>
       </c>
       <c r="E454" s="68"/>
       <c r="F454" s="68"/>
     </row>
-    <row r="455" spans="1:6" ht="295.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="455" spans="1:6" ht="177.75" customHeight="1">
       <c r="A455" s="4" t="s">
-        <v>2916</v>
-[...2 lines deleted...]
-        <v>924</v>
+        <v>3264</v>
+      </c>
+      <c r="B455" s="14" t="s">
+        <v>913</v>
       </c>
       <c r="C455" s="82" t="s">
-        <v>925</v>
+        <v>3555</v>
       </c>
       <c r="D455" s="19">
-        <v>46213</v>
+        <v>46228</v>
       </c>
       <c r="E455" s="68"/>
       <c r="F455" s="68"/>
     </row>
-    <row r="456" spans="1:6" ht="97.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="456" spans="1:6" ht="56.25">
       <c r="A456" s="3" t="s">
-        <v>926</v>
+        <v>2864</v>
       </c>
       <c r="B456" s="14" t="s">
-        <v>927</v>
+        <v>914</v>
       </c>
       <c r="C456" s="82" t="s">
-        <v>3341</v>
-[...2 lines deleted...]
-        <v>46214</v>
+        <v>915</v>
+      </c>
+      <c r="D456" s="19">
+        <v>46229</v>
       </c>
       <c r="E456" s="68"/>
       <c r="F456" s="68"/>
     </row>
-    <row r="457" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="457" spans="1:6">
       <c r="A457" s="3" t="s">
-        <v>222</v>
-[...2 lines deleted...]
-        <v>928</v>
+        <v>916</v>
+      </c>
+      <c r="B457" s="14" t="s">
+        <v>3557</v>
       </c>
       <c r="C457" s="82" t="s">
-        <v>929</v>
+        <v>3265</v>
       </c>
       <c r="D457" s="19">
-        <v>46287</v>
+        <v>46237</v>
       </c>
       <c r="E457" s="68"/>
       <c r="F457" s="68"/>
     </row>
-    <row r="458" spans="1:6" ht="54" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>931</v>
+    <row r="458" spans="1:6">
+      <c r="A458" s="3" t="s">
+        <v>917</v>
+      </c>
+      <c r="B458" s="14" t="s">
+        <v>918</v>
       </c>
       <c r="C458" s="82" t="s">
-        <v>932</v>
+        <v>838</v>
       </c>
       <c r="D458" s="19">
-        <v>46224</v>
+        <v>46233</v>
       </c>
       <c r="E458" s="68"/>
       <c r="F458" s="68"/>
     </row>
-    <row r="459" spans="1:6" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>335</v>
+    <row r="459" spans="1:6" ht="90">
+      <c r="A459" s="3" t="s">
+        <v>919</v>
+      </c>
+      <c r="B459" s="14" t="s">
+        <v>920</v>
       </c>
       <c r="C459" s="82" t="s">
-        <v>933</v>
-[...2 lines deleted...]
-        <v>46224</v>
+        <v>3556</v>
+      </c>
+      <c r="D459" s="19">
+        <v>46567</v>
       </c>
       <c r="E459" s="68"/>
       <c r="F459" s="68"/>
     </row>
-    <row r="460" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="460" spans="1:6" ht="84.95" customHeight="1">
       <c r="A460" s="3" t="s">
-        <v>934</v>
-[...2 lines deleted...]
-        <v>935</v>
+        <v>921</v>
+      </c>
+      <c r="B460" s="14" t="s">
+        <v>922</v>
       </c>
       <c r="C460" s="82" t="s">
-        <v>65</v>
+        <v>3558</v>
       </c>
       <c r="D460" s="19">
-        <v>46225</v>
+        <v>46251</v>
       </c>
       <c r="E460" s="68"/>
       <c r="F460" s="68"/>
     </row>
-    <row r="461" spans="1:6" ht="177.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>936</v>
+    <row r="461" spans="1:6" ht="22.5">
+      <c r="A461" s="1" t="s">
+        <v>2435</v>
+      </c>
+      <c r="B461" s="10" t="s">
+        <v>923</v>
       </c>
       <c r="C461" s="82" t="s">
-        <v>3646</v>
-[...2 lines deleted...]
-        <v>46228</v>
+        <v>924</v>
+      </c>
+      <c r="D461" s="29">
+        <v>46253</v>
       </c>
       <c r="E461" s="68"/>
       <c r="F461" s="68"/>
     </row>
-    <row r="462" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="462" spans="1:6" ht="56.25">
       <c r="A462" s="3" t="s">
-        <v>2918</v>
-[...2 lines deleted...]
-        <v>937</v>
+        <v>2865</v>
+      </c>
+      <c r="B462" s="10" t="s">
+        <v>925</v>
       </c>
       <c r="C462" s="82" t="s">
-        <v>938</v>
+        <v>926</v>
       </c>
       <c r="D462" s="19">
-        <v>46229</v>
+        <v>46259</v>
       </c>
       <c r="E462" s="68"/>
       <c r="F462" s="68"/>
     </row>
-    <row r="463" spans="1:6" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>939</v>
+    <row r="463" spans="1:6" ht="56.25">
+      <c r="A463" s="1" t="s">
+        <v>3025</v>
       </c>
       <c r="B463" s="14" t="s">
-        <v>3648</v>
+        <v>927</v>
       </c>
       <c r="C463" s="82" t="s">
-        <v>3343</v>
+        <v>928</v>
       </c>
       <c r="D463" s="19">
-        <v>46237</v>
+        <v>46268</v>
       </c>
       <c r="E463" s="68"/>
       <c r="F463" s="68"/>
     </row>
-    <row r="464" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>941</v>
+    <row r="464" spans="1:6" ht="79.5" customHeight="1">
+      <c r="A464" s="2" t="s">
+        <v>929</v>
+      </c>
+      <c r="B464" s="10" t="s">
+        <v>930</v>
       </c>
       <c r="C464" s="82" t="s">
-        <v>859</v>
+        <v>931</v>
       </c>
       <c r="D464" s="19">
-        <v>46233</v>
+        <v>46268</v>
       </c>
       <c r="E464" s="68"/>
       <c r="F464" s="68"/>
     </row>
-    <row r="465" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="465" spans="1:6" ht="45">
       <c r="A465" s="3" t="s">
-        <v>942</v>
+        <v>932</v>
       </c>
       <c r="B465" s="14" t="s">
-        <v>943</v>
+        <v>933</v>
       </c>
       <c r="C465" s="82" t="s">
-        <v>3647</v>
+        <v>3266</v>
       </c>
       <c r="D465" s="19">
-        <v>46567</v>
+        <v>46313</v>
       </c>
       <c r="E465" s="68"/>
       <c r="F465" s="68"/>
     </row>
-    <row r="466" spans="1:6" ht="84.95" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>945</v>
+    <row r="466" spans="1:6" ht="215.25" customHeight="1">
+      <c r="A466" s="2" t="s">
+        <v>934</v>
+      </c>
+      <c r="B466" s="10" t="s">
+        <v>935</v>
       </c>
       <c r="C466" s="82" t="s">
-        <v>3649</v>
+        <v>936</v>
       </c>
       <c r="D466" s="19">
-        <v>46251</v>
+        <v>46279</v>
       </c>
       <c r="E466" s="68"/>
       <c r="F466" s="68"/>
     </row>
-    <row r="467" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2482</v>
+    <row r="467" spans="1:6" ht="64.5" customHeight="1">
+      <c r="A467" s="2" t="s">
+        <v>2129</v>
       </c>
       <c r="B467" s="10" t="s">
-        <v>946</v>
+        <v>937</v>
       </c>
       <c r="C467" s="82" t="s">
-        <v>947</v>
-[...2 lines deleted...]
-        <v>46253</v>
+        <v>938</v>
+      </c>
+      <c r="D467" s="19">
+        <v>46285</v>
       </c>
       <c r="E467" s="68"/>
       <c r="F467" s="68"/>
     </row>
-    <row r="468" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="468" spans="1:6" ht="69.75" customHeight="1">
       <c r="A468" s="3" t="s">
-        <v>2919</v>
-[...2 lines deleted...]
-        <v>948</v>
+        <v>939</v>
+      </c>
+      <c r="B468" s="11" t="s">
+        <v>940</v>
       </c>
       <c r="C468" s="82" t="s">
-        <v>949</v>
-[...2 lines deleted...]
-        <v>46259</v>
+        <v>941</v>
+      </c>
+      <c r="D468" s="39">
+        <v>46299</v>
       </c>
       <c r="E468" s="68"/>
       <c r="F468" s="68"/>
     </row>
-    <row r="469" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>950</v>
+    <row r="469" spans="1:6" ht="54" customHeight="1">
+      <c r="A469" s="3" t="s">
+        <v>942</v>
+      </c>
+      <c r="B469" s="20" t="s">
+        <v>1921</v>
       </c>
       <c r="C469" s="82" t="s">
-        <v>951</v>
-[...2 lines deleted...]
-        <v>46268</v>
+        <v>11</v>
+      </c>
+      <c r="D469" s="29">
+        <v>46493</v>
       </c>
       <c r="E469" s="68"/>
       <c r="F469" s="68"/>
     </row>
-    <row r="470" spans="1:6" ht="79.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>952</v>
+    <row r="470" spans="1:6" ht="33.75">
+      <c r="A470" s="1" t="s">
+        <v>943</v>
       </c>
       <c r="B470" s="10" t="s">
-        <v>953</v>
+        <v>944</v>
       </c>
       <c r="C470" s="82" t="s">
-        <v>954</v>
+        <v>3559</v>
       </c>
       <c r="D470" s="19">
-        <v>46268</v>
+        <v>46300</v>
       </c>
       <c r="E470" s="68"/>
       <c r="F470" s="68"/>
     </row>
-    <row r="471" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="471" spans="1:6" ht="362.25" customHeight="1">
       <c r="A471" s="3" t="s">
-        <v>955</v>
-[...2 lines deleted...]
-        <v>956</v>
+        <v>945</v>
+      </c>
+      <c r="B471" s="10" t="s">
+        <v>946</v>
       </c>
       <c r="C471" s="82" t="s">
-        <v>3344</v>
+        <v>3560</v>
       </c>
       <c r="D471" s="19">
-        <v>46313</v>
+        <v>46302</v>
       </c>
       <c r="E471" s="68"/>
       <c r="F471" s="68"/>
     </row>
-    <row r="472" spans="1:6" ht="215.25" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>958</v>
+    <row r="472" spans="1:6" ht="66" customHeight="1">
+      <c r="A472" s="3" t="s">
+        <v>947</v>
+      </c>
+      <c r="B472" s="14" t="s">
+        <v>948</v>
       </c>
       <c r="C472" s="82" t="s">
-        <v>959</v>
-[...2 lines deleted...]
-        <v>46279</v>
+        <v>3715</v>
+      </c>
+      <c r="D472" s="29">
+        <v>46353</v>
       </c>
       <c r="E472" s="68"/>
       <c r="F472" s="68"/>
     </row>
-    <row r="473" spans="1:6" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>960</v>
+    <row r="473" spans="1:6">
+      <c r="A473" s="3" t="s">
+        <v>949</v>
+      </c>
+      <c r="B473" s="14" t="s">
+        <v>950</v>
       </c>
       <c r="C473" s="82" t="s">
-        <v>961</v>
-[...2 lines deleted...]
-        <v>46285</v>
+        <v>951</v>
+      </c>
+      <c r="D473" s="29">
+        <v>46311</v>
       </c>
       <c r="E473" s="68"/>
       <c r="F473" s="68"/>
     </row>
-    <row r="474" spans="1:6" ht="69.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="474" spans="1:6" ht="135">
       <c r="A474" s="3" t="s">
-        <v>962</v>
-[...2 lines deleted...]
-        <v>963</v>
+        <v>952</v>
+      </c>
+      <c r="B474" s="14" t="s">
+        <v>953</v>
       </c>
       <c r="C474" s="82" t="s">
-        <v>964</v>
-[...2 lines deleted...]
-        <v>46299</v>
+        <v>3267</v>
+      </c>
+      <c r="D474" s="19">
+        <v>46321</v>
       </c>
       <c r="E474" s="68"/>
       <c r="F474" s="68"/>
     </row>
-    <row r="475" spans="1:6" ht="54" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="475" spans="1:6" ht="45">
       <c r="A475" s="3" t="s">
-        <v>965</v>
-[...2 lines deleted...]
-        <v>1957</v>
+        <v>954</v>
+      </c>
+      <c r="B475" s="10" t="s">
+        <v>955</v>
       </c>
       <c r="C475" s="82" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46493</v>
+        <v>956</v>
+      </c>
+      <c r="D475" s="19">
+        <v>46322</v>
       </c>
       <c r="E475" s="68"/>
       <c r="F475" s="68"/>
     </row>
-    <row r="476" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>967</v>
+    <row r="476" spans="1:6" ht="57.75" customHeight="1">
+      <c r="A476" s="3" t="s">
+        <v>2866</v>
+      </c>
+      <c r="B476" s="56" t="s">
+        <v>957</v>
       </c>
       <c r="C476" s="82" t="s">
-        <v>3650</v>
-[...2 lines deleted...]
-        <v>46300</v>
+        <v>958</v>
+      </c>
+      <c r="D476" s="29">
+        <v>46328</v>
       </c>
       <c r="E476" s="68"/>
       <c r="F476" s="68"/>
     </row>
-    <row r="477" spans="1:6" ht="362.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="477" spans="1:6">
       <c r="A477" s="3" t="s">
-        <v>968</v>
-[...2 lines deleted...]
-        <v>969</v>
+        <v>959</v>
+      </c>
+      <c r="B477" s="14" t="s">
+        <v>960</v>
       </c>
       <c r="C477" s="82" t="s">
-        <v>3651</v>
-[...2 lines deleted...]
-        <v>46302</v>
+        <v>961</v>
+      </c>
+      <c r="D477" s="29">
+        <v>46334</v>
       </c>
       <c r="E477" s="68"/>
       <c r="F477" s="68"/>
     </row>
-    <row r="478" spans="1:6" ht="66" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="478" spans="1:6" ht="56.25">
       <c r="A478" s="3" t="s">
-        <v>970</v>
-[...2 lines deleted...]
-        <v>971</v>
+        <v>3505</v>
+      </c>
+      <c r="B478" s="11" t="s">
+        <v>962</v>
       </c>
       <c r="C478" s="82" t="s">
-        <v>3652</v>
+        <v>3716</v>
       </c>
       <c r="D478" s="29">
-        <v>46353</v>
+        <v>46334</v>
       </c>
       <c r="E478" s="68"/>
       <c r="F478" s="68"/>
     </row>
-    <row r="479" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>973</v>
+    <row r="479" spans="1:6">
+      <c r="A479" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="B479" s="11" t="s">
+        <v>964</v>
       </c>
       <c r="C479" s="82" t="s">
-        <v>974</v>
-[...2 lines deleted...]
-        <v>46311</v>
+        <v>3268</v>
+      </c>
+      <c r="D479" s="19">
+        <v>46334</v>
       </c>
       <c r="E479" s="68"/>
       <c r="F479" s="68"/>
     </row>
-    <row r="480" spans="1:6" ht="135" x14ac:dyDescent="0.2">
+    <row r="480" spans="1:6" ht="54.95" customHeight="1">
       <c r="A480" s="3" t="s">
-        <v>975</v>
+        <v>965</v>
       </c>
       <c r="B480" s="14" t="s">
-        <v>976</v>
+        <v>966</v>
       </c>
       <c r="C480" s="82" t="s">
-        <v>3345</v>
-[...2 lines deleted...]
-        <v>46321</v>
+        <v>967</v>
+      </c>
+      <c r="D480" s="29">
+        <v>46336</v>
       </c>
       <c r="E480" s="68"/>
       <c r="F480" s="68"/>
     </row>
-    <row r="481" spans="1:6" ht="45" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>978</v>
+    <row r="481" spans="1:6" ht="126" customHeight="1">
+      <c r="A481" s="2" t="s">
+        <v>2867</v>
+      </c>
+      <c r="B481" s="11" t="s">
+        <v>968</v>
       </c>
       <c r="C481" s="82" t="s">
-        <v>979</v>
-[...2 lines deleted...]
-        <v>46322</v>
+        <v>969</v>
+      </c>
+      <c r="D481" s="29">
+        <v>46304</v>
       </c>
       <c r="E481" s="68"/>
       <c r="F481" s="68"/>
     </row>
-    <row r="482" spans="1:6" ht="57.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="482" spans="1:6" ht="56.25">
       <c r="A482" s="3" t="s">
-        <v>2920</v>
-[...2 lines deleted...]
-        <v>980</v>
+        <v>2402</v>
+      </c>
+      <c r="B482" s="10" t="s">
+        <v>970</v>
       </c>
       <c r="C482" s="82" t="s">
-        <v>981</v>
-[...2 lines deleted...]
-        <v>46328</v>
+        <v>971</v>
+      </c>
+      <c r="D482" s="19">
+        <v>46342</v>
       </c>
       <c r="E482" s="68"/>
       <c r="F482" s="68"/>
     </row>
-    <row r="483" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>983</v>
+    <row r="483" spans="1:6" ht="92.25" customHeight="1">
+      <c r="A483" s="4" t="s">
+        <v>2868</v>
+      </c>
+      <c r="B483" s="10" t="s">
+        <v>972</v>
       </c>
       <c r="C483" s="82" t="s">
-        <v>984</v>
+        <v>973</v>
       </c>
       <c r="D483" s="29">
-        <v>46334</v>
+        <v>46519</v>
       </c>
       <c r="E483" s="68"/>
       <c r="F483" s="68"/>
     </row>
-    <row r="484" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>985</v>
+    <row r="484" spans="1:6" ht="225">
+      <c r="A484" s="1" t="s">
+        <v>2869</v>
+      </c>
+      <c r="B484" s="10" t="s">
+        <v>974</v>
       </c>
       <c r="C484" s="82" t="s">
-        <v>3653</v>
-[...2 lines deleted...]
-        <v>46334</v>
+        <v>975</v>
+      </c>
+      <c r="D484" s="19">
+        <v>46352</v>
       </c>
       <c r="E484" s="68"/>
       <c r="F484" s="68"/>
     </row>
-    <row r="485" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>987</v>
+    <row r="485" spans="1:6" ht="22.5">
+      <c r="A485" s="3" t="s">
+        <v>2870</v>
+      </c>
+      <c r="B485" s="10" t="s">
+        <v>976</v>
       </c>
       <c r="C485" s="82" t="s">
-        <v>3346</v>
+        <v>977</v>
       </c>
       <c r="D485" s="19">
-        <v>46334</v>
+        <v>46191</v>
       </c>
       <c r="E485" s="68"/>
       <c r="F485" s="68"/>
     </row>
-    <row r="486" spans="1:6" ht="54.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="486" spans="1:6" ht="101.25">
       <c r="A486" s="3" t="s">
-        <v>988</v>
-[...2 lines deleted...]
-        <v>989</v>
+        <v>2355</v>
+      </c>
+      <c r="B486" s="11" t="s">
+        <v>978</v>
       </c>
       <c r="C486" s="82" t="s">
-        <v>990</v>
-[...2 lines deleted...]
-        <v>46336</v>
+        <v>3717</v>
+      </c>
+      <c r="D486" s="19">
+        <v>46341</v>
       </c>
       <c r="E486" s="68"/>
       <c r="F486" s="68"/>
     </row>
-    <row r="487" spans="1:6" ht="126" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>991</v>
+    <row r="487" spans="1:6" ht="33.75">
+      <c r="A487" s="3" t="s">
+        <v>979</v>
+      </c>
+      <c r="B487" s="14" t="s">
+        <v>980</v>
       </c>
       <c r="C487" s="82" t="s">
-        <v>992</v>
+        <v>5</v>
       </c>
       <c r="D487" s="29">
-        <v>46304</v>
+        <v>46353</v>
       </c>
       <c r="E487" s="68"/>
       <c r="F487" s="68"/>
     </row>
-    <row r="488" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="488" spans="1:6" ht="56.25">
       <c r="A488" s="3" t="s">
-        <v>2448</v>
-[...2 lines deleted...]
-        <v>993</v>
+        <v>2087</v>
+      </c>
+      <c r="B488" s="14" t="s">
+        <v>2088</v>
       </c>
       <c r="C488" s="82" t="s">
-        <v>994</v>
+        <v>981</v>
       </c>
       <c r="D488" s="19">
-        <v>46342</v>
+        <v>46211</v>
       </c>
       <c r="E488" s="68"/>
       <c r="F488" s="68"/>
     </row>
-    <row r="489" spans="1:6" ht="92.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2922</v>
+    <row r="489" spans="1:6" ht="168.75">
+      <c r="A489" s="3" t="s">
+        <v>2234</v>
       </c>
       <c r="B489" s="10" t="s">
-        <v>995</v>
+        <v>982</v>
       </c>
       <c r="C489" s="82" t="s">
-        <v>996</v>
+        <v>5</v>
       </c>
       <c r="D489" s="29">
-        <v>46347</v>
+        <v>46364</v>
       </c>
       <c r="E489" s="68"/>
       <c r="F489" s="68"/>
     </row>
-    <row r="490" spans="1:6" ht="225" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2923</v>
+    <row r="490" spans="1:6" ht="22.5">
+      <c r="A490" s="3" t="s">
+        <v>983</v>
       </c>
       <c r="B490" s="10" t="s">
-        <v>997</v>
+        <v>984</v>
       </c>
       <c r="C490" s="82" t="s">
-        <v>998</v>
+        <v>985</v>
       </c>
       <c r="D490" s="19">
-        <v>46352</v>
+        <v>46371</v>
       </c>
       <c r="E490" s="68"/>
       <c r="F490" s="68"/>
     </row>
-    <row r="491" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="491" spans="1:6" ht="45">
       <c r="A491" s="3" t="s">
-        <v>2924</v>
+        <v>986</v>
       </c>
       <c r="B491" s="10" t="s">
-        <v>999</v>
-[...2 lines deleted...]
-        <v>1000</v>
+        <v>987</v>
+      </c>
+      <c r="C491" s="86" t="s">
+        <v>988</v>
       </c>
       <c r="D491" s="19">
-        <v>46191</v>
+        <v>46371</v>
       </c>
       <c r="E491" s="68"/>
       <c r="F491" s="68"/>
     </row>
-    <row r="492" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+    <row r="492" spans="1:6" ht="33.75">
       <c r="A492" s="3" t="s">
-        <v>2400</v>
-[...5 lines deleted...]
-        <v>3654</v>
+        <v>989</v>
+      </c>
+      <c r="B492" s="10" t="s">
+        <v>984</v>
+      </c>
+      <c r="C492" s="86" t="s">
+        <v>990</v>
       </c>
       <c r="D492" s="19">
-        <v>46341</v>
+        <v>46373</v>
       </c>
       <c r="E492" s="68"/>
       <c r="F492" s="68"/>
     </row>
-    <row r="493" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="493" spans="1:6">
       <c r="A493" s="3" t="s">
-        <v>1002</v>
-[...2 lines deleted...]
-        <v>1003</v>
+        <v>991</v>
+      </c>
+      <c r="B493" s="10" t="s">
+        <v>992</v>
       </c>
       <c r="C493" s="82" t="s">
-        <v>5</v>
+        <v>993</v>
       </c>
       <c r="D493" s="29">
-        <v>46353</v>
+        <v>46373</v>
       </c>
       <c r="E493" s="68"/>
       <c r="F493" s="68"/>
     </row>
-    <row r="494" spans="1:6" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="494" spans="1:6" ht="22.5">
       <c r="A494" s="3" t="s">
-        <v>2130</v>
-[...2 lines deleted...]
-        <v>2131</v>
+        <v>994</v>
+      </c>
+      <c r="B494" s="10" t="s">
+        <v>995</v>
       </c>
       <c r="C494" s="82" t="s">
-        <v>1004</v>
-[...2 lines deleted...]
-        <v>46211</v>
+        <v>3561</v>
+      </c>
+      <c r="D494" s="29">
+        <v>46373</v>
       </c>
       <c r="E494" s="68"/>
       <c r="F494" s="68"/>
     </row>
-    <row r="495" spans="1:6" ht="168.75" x14ac:dyDescent="0.2">
+    <row r="495" spans="1:6" ht="190.5" customHeight="1">
       <c r="A495" s="3" t="s">
-        <v>2278</v>
+        <v>2871</v>
       </c>
       <c r="B495" s="10" t="s">
-        <v>1005</v>
+        <v>996</v>
       </c>
       <c r="C495" s="82" t="s">
-        <v>5</v>
+        <v>255</v>
       </c>
       <c r="D495" s="29">
-        <v>46364</v>
+        <v>46215</v>
       </c>
       <c r="E495" s="68"/>
       <c r="F495" s="68"/>
     </row>
-    <row r="496" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="496" spans="1:6" ht="87" customHeight="1">
       <c r="A496" s="3" t="s">
-        <v>1006</v>
-[...2 lines deleted...]
-        <v>1007</v>
+        <v>2872</v>
+      </c>
+      <c r="B496" s="14" t="s">
+        <v>997</v>
       </c>
       <c r="C496" s="82" t="s">
-        <v>1008</v>
-[...2 lines deleted...]
-        <v>46371</v>
+        <v>3562</v>
+      </c>
+      <c r="D496" s="29">
+        <v>46224</v>
       </c>
       <c r="E496" s="68"/>
       <c r="F496" s="68"/>
     </row>
-    <row r="497" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="497" spans="1:6">
       <c r="A497" s="3" t="s">
-        <v>1009</v>
-[...8 lines deleted...]
-        <v>46371</v>
+        <v>998</v>
+      </c>
+      <c r="B497" s="14" t="s">
+        <v>999</v>
+      </c>
+      <c r="C497" s="82" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D497" s="29">
+        <v>46377</v>
       </c>
       <c r="E497" s="68"/>
       <c r="F497" s="68"/>
     </row>
-    <row r="498" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="498" spans="1:6" ht="138.75" customHeight="1">
       <c r="A498" s="3" t="s">
-        <v>1012</v>
+        <v>2873</v>
       </c>
       <c r="B498" s="10" t="s">
-        <v>1007</v>
-[...2 lines deleted...]
-        <v>1013</v>
+        <v>1001</v>
+      </c>
+      <c r="C498" s="82" t="s">
+        <v>1002</v>
       </c>
       <c r="D498" s="19">
-        <v>46373</v>
+        <v>46372</v>
       </c>
       <c r="E498" s="68"/>
       <c r="F498" s="68"/>
     </row>
-    <row r="499" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="499" spans="1:6">
       <c r="A499" s="3" t="s">
-        <v>1014</v>
+        <v>1003</v>
       </c>
       <c r="B499" s="10" t="s">
-        <v>1015</v>
+        <v>1004</v>
       </c>
       <c r="C499" s="82" t="s">
-        <v>1016</v>
+        <v>5</v>
       </c>
       <c r="D499" s="29">
-        <v>46373</v>
+        <v>46378</v>
       </c>
       <c r="E499" s="68"/>
       <c r="F499" s="68"/>
     </row>
-    <row r="500" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="500" spans="1:6" ht="22.5">
       <c r="A500" s="3" t="s">
-        <v>1017</v>
-[...2 lines deleted...]
-        <v>1018</v>
+        <v>2527</v>
+      </c>
+      <c r="B500" s="14" t="s">
+        <v>1005</v>
       </c>
       <c r="C500" s="82" t="s">
-        <v>3655</v>
+        <v>1006</v>
       </c>
       <c r="D500" s="29">
-        <v>46373</v>
+        <v>46378</v>
       </c>
       <c r="E500" s="68"/>
       <c r="F500" s="68"/>
     </row>
-    <row r="501" spans="1:6" ht="236.25" x14ac:dyDescent="0.2">
+    <row r="501" spans="1:6" ht="33.75">
       <c r="A501" s="3" t="s">
-        <v>2925</v>
-[...2 lines deleted...]
-        <v>1019</v>
+        <v>2874</v>
+      </c>
+      <c r="B501" s="14" t="s">
+        <v>1007</v>
       </c>
       <c r="C501" s="82" t="s">
-        <v>259</v>
+        <v>3563</v>
       </c>
       <c r="D501" s="29">
-        <v>46215</v>
+        <v>46376</v>
       </c>
       <c r="E501" s="68"/>
       <c r="F501" s="68"/>
     </row>
-    <row r="502" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+    <row r="502" spans="1:6" ht="244.5" customHeight="1">
       <c r="A502" s="3" t="s">
-        <v>2926</v>
+        <v>1008</v>
       </c>
       <c r="B502" s="14" t="s">
-        <v>1020</v>
+        <v>1009</v>
       </c>
       <c r="C502" s="82" t="s">
-        <v>3656</v>
+        <v>1010</v>
       </c>
       <c r="D502" s="29">
-        <v>46224</v>
+        <v>46386</v>
       </c>
       <c r="E502" s="68"/>
       <c r="F502" s="68"/>
     </row>
-    <row r="503" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="503" spans="1:6" ht="45">
       <c r="A503" s="3" t="s">
-        <v>1021</v>
-[...2 lines deleted...]
-        <v>1022</v>
+        <v>1011</v>
+      </c>
+      <c r="B503" s="10" t="s">
+        <v>995</v>
       </c>
       <c r="C503" s="82" t="s">
-        <v>1023</v>
+        <v>1012</v>
       </c>
       <c r="D503" s="29">
-        <v>46377</v>
+        <v>46392</v>
       </c>
       <c r="E503" s="68"/>
       <c r="F503" s="68"/>
     </row>
-    <row r="504" spans="1:6" ht="157.5" x14ac:dyDescent="0.2">
+    <row r="504" spans="1:6" ht="90">
       <c r="A504" s="3" t="s">
-        <v>2927</v>
+        <v>1013</v>
       </c>
       <c r="B504" s="10" t="s">
-        <v>1024</v>
+        <v>995</v>
       </c>
       <c r="C504" s="82" t="s">
-        <v>1025</v>
-[...2 lines deleted...]
-        <v>46372</v>
+        <v>3718</v>
+      </c>
+      <c r="D504" s="29">
+        <v>46392</v>
       </c>
       <c r="E504" s="68"/>
       <c r="F504" s="68"/>
     </row>
-    <row r="505" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="505" spans="1:6" ht="56.25">
       <c r="A505" s="3" t="s">
-        <v>1026</v>
-[...2 lines deleted...]
-        <v>1027</v>
+        <v>2875</v>
+      </c>
+      <c r="B505" s="14" t="s">
+        <v>1014</v>
       </c>
       <c r="C505" s="82" t="s">
-        <v>5</v>
+        <v>1015</v>
       </c>
       <c r="D505" s="29">
-        <v>46378</v>
+        <v>46392</v>
       </c>
       <c r="E505" s="68"/>
       <c r="F505" s="68"/>
     </row>
-    <row r="506" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1028</v>
+    <row r="506" spans="1:6" ht="176.25" customHeight="1">
+      <c r="A506" s="2" t="s">
+        <v>2876</v>
+      </c>
+      <c r="B506" s="10" t="s">
+        <v>1016</v>
       </c>
       <c r="C506" s="82" t="s">
-        <v>1029</v>
+        <v>1017</v>
       </c>
       <c r="D506" s="29">
-        <v>46378</v>
+        <v>46439</v>
       </c>
       <c r="E506" s="68"/>
       <c r="F506" s="68"/>
     </row>
-    <row r="507" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="507" spans="1:6" ht="22.5">
       <c r="A507" s="3" t="s">
-        <v>2928</v>
+        <v>1018</v>
       </c>
       <c r="B507" s="14" t="s">
-        <v>1030</v>
+        <v>1019</v>
       </c>
       <c r="C507" s="82" t="s">
-        <v>3657</v>
+        <v>1020</v>
       </c>
       <c r="D507" s="29">
-        <v>46376</v>
+        <v>46377</v>
       </c>
       <c r="E507" s="68"/>
       <c r="F507" s="68"/>
     </row>
-    <row r="508" spans="1:6" ht="282.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="508" spans="1:6" ht="22.5">
       <c r="A508" s="3" t="s">
-        <v>1031</v>
-[...2 lines deleted...]
-        <v>1032</v>
+        <v>1021</v>
+      </c>
+      <c r="B508" s="10" t="s">
+        <v>1022</v>
       </c>
       <c r="C508" s="82" t="s">
-        <v>1033</v>
+        <v>4</v>
       </c>
       <c r="D508" s="29">
-        <v>46386</v>
+        <v>46406</v>
       </c>
       <c r="E508" s="68"/>
       <c r="F508" s="68"/>
     </row>
-    <row r="509" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="509" spans="1:6" ht="146.25">
       <c r="A509" s="3" t="s">
-        <v>1034</v>
-[...2 lines deleted...]
-        <v>1018</v>
+        <v>1023</v>
+      </c>
+      <c r="B509" s="14" t="s">
+        <v>1024</v>
       </c>
       <c r="C509" s="82" t="s">
-        <v>1035</v>
+        <v>3719</v>
       </c>
       <c r="D509" s="29">
-        <v>46392</v>
+        <v>46400</v>
       </c>
       <c r="E509" s="68"/>
       <c r="F509" s="68"/>
     </row>
-    <row r="510" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="510" spans="1:6" ht="33.75">
       <c r="A510" s="3" t="s">
-        <v>1036</v>
-[...2 lines deleted...]
-        <v>1018</v>
+        <v>1025</v>
+      </c>
+      <c r="B510" s="14" t="s">
+        <v>1026</v>
       </c>
       <c r="C510" s="82" t="s">
-        <v>1037</v>
+        <v>3720</v>
       </c>
       <c r="D510" s="29">
-        <v>46392</v>
+        <v>46407</v>
       </c>
       <c r="E510" s="68"/>
       <c r="F510" s="68"/>
     </row>
-    <row r="511" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="511" spans="1:6" ht="22.5">
       <c r="A511" s="3" t="s">
-        <v>2929</v>
+        <v>2877</v>
       </c>
       <c r="B511" s="14" t="s">
-        <v>1038</v>
+        <v>1027</v>
       </c>
       <c r="C511" s="82" t="s">
-        <v>1039</v>
+        <v>3064</v>
       </c>
       <c r="D511" s="29">
-        <v>46392</v>
+        <v>46275</v>
       </c>
       <c r="E511" s="68"/>
       <c r="F511" s="68"/>
     </row>
-    <row r="512" spans="1:6" ht="176.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2930</v>
+    <row r="512" spans="1:6" ht="209.25" customHeight="1">
+      <c r="A512" s="4" t="s">
+        <v>3269</v>
       </c>
       <c r="B512" s="10" t="s">
-        <v>1040</v>
+        <v>1028</v>
       </c>
       <c r="C512" s="82" t="s">
-        <v>1041</v>
+        <v>1029</v>
       </c>
       <c r="D512" s="29">
-        <v>46439</v>
+        <v>46419</v>
       </c>
       <c r="E512" s="68"/>
       <c r="F512" s="68"/>
     </row>
-    <row r="513" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="513" spans="1:6" ht="90">
       <c r="A513" s="3" t="s">
-        <v>1042</v>
+        <v>1030</v>
       </c>
       <c r="B513" s="14" t="s">
-        <v>1043</v>
+        <v>1031</v>
       </c>
       <c r="C513" s="82" t="s">
-        <v>1044</v>
+        <v>1032</v>
       </c>
       <c r="D513" s="29">
-        <v>46377</v>
+        <v>46412</v>
       </c>
       <c r="E513" s="68"/>
       <c r="F513" s="68"/>
     </row>
-    <row r="514" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="514" spans="1:6">
       <c r="A514" s="3" t="s">
-        <v>1045</v>
-[...2 lines deleted...]
-        <v>1046</v>
+        <v>1033</v>
+      </c>
+      <c r="B514" s="14" t="s">
+        <v>1034</v>
       </c>
       <c r="C514" s="82" t="s">
-        <v>4</v>
+        <v>1032</v>
       </c>
       <c r="D514" s="29">
-        <v>46406</v>
+        <v>46413</v>
       </c>
       <c r="E514" s="68"/>
       <c r="F514" s="68"/>
     </row>
-    <row r="515" spans="1:6" ht="146.25" x14ac:dyDescent="0.2">
+    <row r="515" spans="1:6" ht="56.25">
       <c r="A515" s="3" t="s">
-        <v>1047</v>
+        <v>1035</v>
       </c>
       <c r="B515" s="14" t="s">
-        <v>1048</v>
+        <v>1036</v>
       </c>
       <c r="C515" s="82" t="s">
-        <v>3658</v>
+        <v>1037</v>
       </c>
       <c r="D515" s="29">
-        <v>46400</v>
+        <v>46412</v>
       </c>
       <c r="E515" s="68"/>
       <c r="F515" s="68"/>
     </row>
-    <row r="516" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="516" spans="1:6" ht="56.25" customHeight="1">
       <c r="A516" s="3" t="s">
-        <v>1049</v>
-[...2 lines deleted...]
-        <v>1050</v>
+        <v>1038</v>
+      </c>
+      <c r="B516" s="10" t="s">
+        <v>1039</v>
       </c>
       <c r="C516" s="82" t="s">
-        <v>3659</v>
+        <v>1040</v>
       </c>
       <c r="D516" s="29">
-        <v>46407</v>
+        <v>46425</v>
       </c>
       <c r="E516" s="68"/>
       <c r="F516" s="68"/>
     </row>
-    <row r="517" spans="1:6" ht="63.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="517" spans="1:6" ht="109.5" customHeight="1">
       <c r="A517" s="3" t="s">
-        <v>2931</v>
-[...2 lines deleted...]
-        <v>1051</v>
+        <v>1041</v>
+      </c>
+      <c r="B517" s="10" t="s">
+        <v>1042</v>
       </c>
       <c r="C517" s="82" t="s">
-        <v>3127</v>
+        <v>1043</v>
       </c>
       <c r="D517" s="29">
-        <v>46275</v>
+        <v>46433</v>
       </c>
       <c r="E517" s="68"/>
       <c r="F517" s="68"/>
     </row>
-    <row r="518" spans="1:6" ht="236.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>3347</v>
+    <row r="518" spans="1:6" ht="135">
+      <c r="A518" s="3" t="s">
+        <v>2744</v>
       </c>
       <c r="B518" s="10" t="s">
-        <v>1052</v>
+        <v>1044</v>
       </c>
       <c r="C518" s="82" t="s">
-        <v>1053</v>
+        <v>1045</v>
       </c>
       <c r="D518" s="29">
-        <v>46419</v>
+        <v>46425</v>
       </c>
       <c r="E518" s="68"/>
       <c r="F518" s="68"/>
     </row>
-    <row r="519" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="519" spans="1:6" ht="56.25">
       <c r="A519" s="3" t="s">
-        <v>1054</v>
-[...2 lines deleted...]
-        <v>1055</v>
+        <v>1046</v>
+      </c>
+      <c r="B519" s="10" t="s">
+        <v>1047</v>
       </c>
       <c r="C519" s="82" t="s">
-        <v>1056</v>
+        <v>1048</v>
       </c>
       <c r="D519" s="29">
-        <v>46412</v>
+        <v>46360</v>
       </c>
       <c r="E519" s="68"/>
       <c r="F519" s="68"/>
     </row>
-    <row r="520" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="520" spans="1:6" ht="123.75" customHeight="1">
       <c r="A520" s="3" t="s">
-        <v>1057</v>
-[...2 lines deleted...]
-        <v>1058</v>
+        <v>2666</v>
+      </c>
+      <c r="B520" s="10" t="s">
+        <v>1049</v>
       </c>
       <c r="C520" s="82" t="s">
-        <v>1056</v>
+        <v>3564</v>
       </c>
       <c r="D520" s="29">
-        <v>46413</v>
+        <v>46437</v>
       </c>
       <c r="E520" s="68"/>
       <c r="F520" s="68"/>
     </row>
-    <row r="521" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="521" spans="1:6" ht="78.75">
       <c r="A521" s="3" t="s">
-        <v>1059</v>
-[...2 lines deleted...]
-        <v>1060</v>
+        <v>2878</v>
+      </c>
+      <c r="B521" s="11" t="s">
+        <v>1050</v>
       </c>
       <c r="C521" s="82" t="s">
-        <v>1061</v>
-[...2 lines deleted...]
-        <v>46412</v>
+        <v>3565</v>
+      </c>
+      <c r="D521" s="19">
+        <v>46449</v>
       </c>
       <c r="E521" s="68"/>
       <c r="F521" s="68"/>
     </row>
-    <row r="522" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="522" spans="1:6">
       <c r="A522" s="3" t="s">
-        <v>1062</v>
+        <v>3033</v>
       </c>
       <c r="B522" s="10" t="s">
-        <v>1063</v>
+        <v>1051</v>
       </c>
       <c r="C522" s="82" t="s">
-        <v>1064</v>
-[...2 lines deleted...]
-        <v>46425</v>
+        <v>1052</v>
+      </c>
+      <c r="D522" s="19">
+        <v>46457</v>
       </c>
       <c r="E522" s="68"/>
       <c r="F522" s="68"/>
     </row>
-    <row r="523" spans="1:6" ht="123.75" x14ac:dyDescent="0.2">
+    <row r="523" spans="1:6" ht="66.599999999999994" customHeight="1">
       <c r="A523" s="3" t="s">
-        <v>1065</v>
-[...2 lines deleted...]
-        <v>1066</v>
+        <v>1053</v>
+      </c>
+      <c r="B523" s="14" t="s">
+        <v>948</v>
       </c>
       <c r="C523" s="82" t="s">
-        <v>1067</v>
+        <v>1054</v>
       </c>
       <c r="D523" s="29">
-        <v>46433</v>
+        <v>46311</v>
       </c>
       <c r="E523" s="68"/>
       <c r="F523" s="68"/>
     </row>
-    <row r="524" spans="1:6" ht="135" x14ac:dyDescent="0.2">
+    <row r="524" spans="1:6" ht="409.5">
       <c r="A524" s="3" t="s">
-        <v>2794</v>
-[...2 lines deleted...]
-        <v>1068</v>
+        <v>2879</v>
+      </c>
+      <c r="B524" s="14" t="s">
+        <v>1055</v>
       </c>
       <c r="C524" s="82" t="s">
-        <v>1069</v>
+        <v>1056</v>
       </c>
       <c r="D524" s="29">
-        <v>46425</v>
+        <v>46465</v>
       </c>
       <c r="E524" s="68"/>
       <c r="F524" s="68"/>
     </row>
-    <row r="525" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="525" spans="1:6">
       <c r="A525" s="3" t="s">
-        <v>1070</v>
-[...2 lines deleted...]
-        <v>1071</v>
+        <v>1057</v>
+      </c>
+      <c r="B525" s="14" t="s">
+        <v>1058</v>
       </c>
       <c r="C525" s="82" t="s">
-        <v>1072</v>
-[...2 lines deleted...]
-        <v>46360</v>
+        <v>1059</v>
+      </c>
+      <c r="D525" s="19">
+        <v>46471</v>
       </c>
       <c r="E525" s="68"/>
       <c r="F525" s="68"/>
     </row>
-    <row r="526" spans="1:6" ht="157.5" x14ac:dyDescent="0.2">
+    <row r="526" spans="1:6" ht="56.25">
       <c r="A526" s="3" t="s">
-        <v>2714</v>
-[...2 lines deleted...]
-        <v>1073</v>
+        <v>1060</v>
+      </c>
+      <c r="B526" s="14" t="s">
+        <v>1061</v>
       </c>
       <c r="C526" s="82" t="s">
-        <v>3660</v>
-[...2 lines deleted...]
-        <v>46437</v>
+        <v>3566</v>
+      </c>
+      <c r="D526" s="19">
+        <v>46482</v>
       </c>
       <c r="E526" s="68"/>
       <c r="F526" s="68"/>
     </row>
-    <row r="527" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2932</v>
+    <row r="527" spans="1:6" ht="78.75">
+      <c r="A527" s="2" t="s">
+        <v>2880</v>
       </c>
       <c r="B527" s="11" t="s">
-        <v>1074</v>
+        <v>1062</v>
       </c>
       <c r="C527" s="82" t="s">
-        <v>3661</v>
+        <v>3067</v>
       </c>
       <c r="D527" s="19">
-        <v>46449</v>
+        <v>46487</v>
       </c>
       <c r="E527" s="68"/>
       <c r="F527" s="68"/>
     </row>
-    <row r="528" spans="1:6" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>3095</v>
+    <row r="528" spans="1:6" ht="33.75">
+      <c r="A528" s="1" t="s">
+        <v>1063</v>
       </c>
       <c r="B528" s="10" t="s">
-        <v>1075</v>
+        <v>1064</v>
       </c>
       <c r="C528" s="82" t="s">
-        <v>1076</v>
+        <v>1065</v>
       </c>
       <c r="D528" s="19">
-        <v>46457</v>
+        <v>46498</v>
       </c>
       <c r="E528" s="68"/>
       <c r="F528" s="68"/>
     </row>
-    <row r="529" spans="1:6" ht="66.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="529" spans="1:6" ht="67.5">
       <c r="A529" s="3" t="s">
-        <v>1077</v>
-[...2 lines deleted...]
-        <v>971</v>
+        <v>1066</v>
+      </c>
+      <c r="B529" s="10" t="s">
+        <v>1067</v>
       </c>
       <c r="C529" s="82" t="s">
-        <v>1078</v>
-[...2 lines deleted...]
-        <v>46311</v>
+        <v>1068</v>
+      </c>
+      <c r="D529" s="19">
+        <v>46486</v>
       </c>
       <c r="E529" s="68"/>
       <c r="F529" s="68"/>
     </row>
-    <row r="530" spans="1:6" ht="409.5" x14ac:dyDescent="0.2">
+    <row r="530" spans="1:6" ht="67.5">
       <c r="A530" s="3" t="s">
-        <v>2933</v>
-[...2 lines deleted...]
-        <v>1079</v>
+        <v>2881</v>
+      </c>
+      <c r="B530" s="10" t="s">
+        <v>2035</v>
       </c>
       <c r="C530" s="82" t="s">
-        <v>1080</v>
-[...2 lines deleted...]
-        <v>46465</v>
+        <v>363</v>
+      </c>
+      <c r="D530" s="19">
+        <v>46467</v>
       </c>
       <c r="E530" s="68"/>
       <c r="F530" s="68"/>
     </row>
-    <row r="531" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1082</v>
+    <row r="531" spans="1:6" ht="56.25">
+      <c r="A531" s="4" t="s">
+        <v>3068</v>
+      </c>
+      <c r="B531" s="10" t="s">
+        <v>1069</v>
       </c>
       <c r="C531" s="82" t="s">
-        <v>1083</v>
-[...2 lines deleted...]
-        <v>46471</v>
+        <v>261</v>
+      </c>
+      <c r="D531" s="29">
+        <v>46504</v>
       </c>
       <c r="E531" s="68"/>
       <c r="F531" s="68"/>
     </row>
-    <row r="532" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="532" spans="1:6">
       <c r="A532" s="3" t="s">
-        <v>1084</v>
+        <v>3498</v>
       </c>
       <c r="B532" s="14" t="s">
-        <v>1085</v>
+        <v>1070</v>
       </c>
       <c r="C532" s="82" t="s">
-        <v>3662</v>
-[...2 lines deleted...]
-        <v>46482</v>
+        <v>1071</v>
+      </c>
+      <c r="D532" s="29">
+        <v>46503</v>
       </c>
       <c r="E532" s="68"/>
       <c r="F532" s="68"/>
     </row>
-    <row r="533" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2934</v>
+    <row r="533" spans="1:6" ht="33.75">
+      <c r="A533" s="3" t="s">
+        <v>2882</v>
       </c>
       <c r="B533" s="11" t="s">
-        <v>1086</v>
+        <v>1072</v>
       </c>
       <c r="C533" s="82" t="s">
-        <v>3130</v>
-[...2 lines deleted...]
-        <v>46487</v>
+        <v>1073</v>
+      </c>
+      <c r="D533" s="29">
+        <v>46527</v>
       </c>
       <c r="E533" s="68"/>
       <c r="F533" s="68"/>
     </row>
-    <row r="534" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>1087</v>
+    <row r="534" spans="1:6" ht="56.25">
+      <c r="A534" s="3" t="s">
+        <v>1075</v>
       </c>
       <c r="B534" s="10" t="s">
-        <v>1088</v>
+        <v>1076</v>
       </c>
       <c r="C534" s="82" t="s">
-        <v>1089</v>
+        <v>1077</v>
       </c>
       <c r="D534" s="19">
-        <v>46498</v>
+        <v>46506</v>
       </c>
       <c r="E534" s="68"/>
       <c r="F534" s="68"/>
     </row>
-    <row r="535" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>1090</v>
+    <row r="535" spans="1:6" ht="78.75">
+      <c r="A535" s="4" t="s">
+        <v>1078</v>
       </c>
       <c r="B535" s="10" t="s">
-        <v>1091</v>
+        <v>1079</v>
       </c>
       <c r="C535" s="82" t="s">
-        <v>1092</v>
+        <v>1080</v>
       </c>
       <c r="D535" s="19">
-        <v>46486</v>
+        <v>46505</v>
       </c>
       <c r="E535" s="68"/>
       <c r="F535" s="68"/>
     </row>
-    <row r="536" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2935</v>
+    <row r="536" spans="1:6" ht="120.75" customHeight="1">
+      <c r="A536" s="8" t="s">
+        <v>2883</v>
       </c>
       <c r="B536" s="10" t="s">
-        <v>2078</v>
+        <v>1081</v>
       </c>
       <c r="C536" s="82" t="s">
-        <v>367</v>
+        <v>1082</v>
       </c>
       <c r="D536" s="19">
-        <v>46467</v>
+        <v>46180</v>
       </c>
       <c r="E536" s="68"/>
       <c r="F536" s="68"/>
     </row>
-    <row r="537" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1093</v>
+    <row r="537" spans="1:6" ht="67.5">
+      <c r="A537" s="3" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B537" s="14" t="s">
+        <v>1084</v>
       </c>
       <c r="C537" s="82" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>46504</v>
+        <v>1085</v>
+      </c>
+      <c r="D537" s="19">
+        <v>46518</v>
       </c>
       <c r="E537" s="68"/>
       <c r="F537" s="68"/>
     </row>
-    <row r="538" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="538" spans="1:6" ht="45">
       <c r="A538" s="3" t="s">
-        <v>3585</v>
-[...2 lines deleted...]
-        <v>1094</v>
+        <v>3026</v>
+      </c>
+      <c r="B538" s="21" t="s">
+        <v>1086</v>
       </c>
       <c r="C538" s="82" t="s">
-        <v>1095</v>
-[...2 lines deleted...]
-        <v>46503</v>
+        <v>1087</v>
+      </c>
+      <c r="D538" s="19">
+        <v>46524</v>
       </c>
       <c r="E538" s="68"/>
       <c r="F538" s="68"/>
     </row>
-    <row r="539" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="539" spans="1:6" ht="202.5">
       <c r="A539" s="3" t="s">
-        <v>2936</v>
-[...2 lines deleted...]
-        <v>1096</v>
+        <v>2884</v>
+      </c>
+      <c r="B539" s="14" t="s">
+        <v>1088</v>
       </c>
       <c r="C539" s="82" t="s">
-        <v>1097</v>
-[...2 lines deleted...]
-        <v>46163</v>
+        <v>617</v>
+      </c>
+      <c r="D539" s="19">
+        <v>46530</v>
       </c>
       <c r="E539" s="68"/>
       <c r="F539" s="68"/>
     </row>
-    <row r="540" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="540" spans="1:6" ht="75" customHeight="1">
       <c r="A540" s="3" t="s">
-        <v>1099</v>
+        <v>1089</v>
       </c>
       <c r="B540" s="10" t="s">
-        <v>1100</v>
+        <v>1090</v>
       </c>
       <c r="C540" s="82" t="s">
-        <v>1101</v>
+        <v>1091</v>
       </c>
       <c r="D540" s="19">
-        <v>46506</v>
+        <v>46165</v>
       </c>
       <c r="E540" s="68"/>
       <c r="F540" s="68"/>
     </row>
-    <row r="541" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>1102</v>
+    <row r="541" spans="1:6" ht="45">
+      <c r="A541" s="3" t="s">
+        <v>1092</v>
       </c>
       <c r="B541" s="10" t="s">
-        <v>1103</v>
+        <v>1090</v>
       </c>
       <c r="C541" s="82" t="s">
-        <v>1104</v>
+        <v>3270</v>
       </c>
       <c r="D541" s="19">
-        <v>46505</v>
+        <v>46173</v>
       </c>
       <c r="E541" s="68"/>
       <c r="F541" s="68"/>
     </row>
-    <row r="542" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="542" spans="1:6" ht="67.5">
       <c r="A542" s="3" t="s">
-        <v>2937</v>
-[...2 lines deleted...]
-        <v>1105</v>
+        <v>1093</v>
+      </c>
+      <c r="B542" s="10" t="s">
+        <v>1094</v>
       </c>
       <c r="C542" s="82" t="s">
-        <v>1106</v>
+        <v>1095</v>
       </c>
       <c r="D542" s="19">
-        <v>46144</v>
+        <v>46539</v>
       </c>
       <c r="E542" s="68"/>
       <c r="F542" s="68"/>
     </row>
-    <row r="543" spans="1:6" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>1107</v>
+    <row r="543" spans="1:6" ht="254.25" customHeight="1">
+      <c r="A543" s="4" t="s">
+        <v>2885</v>
       </c>
       <c r="B543" s="14" t="s">
-        <v>1108</v>
+        <v>1096</v>
       </c>
       <c r="C543" s="82" t="s">
-        <v>3348</v>
-[...2 lines deleted...]
-        <v>46144</v>
+        <v>1097</v>
+      </c>
+      <c r="D543" s="29">
+        <v>46175</v>
       </c>
       <c r="E543" s="68"/>
       <c r="F543" s="68"/>
     </row>
-    <row r="544" spans="1:6" ht="168.75" x14ac:dyDescent="0.2">
+    <row r="544" spans="1:6">
       <c r="A544" s="3" t="s">
-        <v>2938</v>
-[...2 lines deleted...]
-        <v>1109</v>
+        <v>1098</v>
+      </c>
+      <c r="B544" s="14" t="s">
+        <v>1099</v>
       </c>
       <c r="C544" s="82" t="s">
-        <v>3349</v>
-[...2 lines deleted...]
-        <v>46147</v>
+        <v>1100</v>
+      </c>
+      <c r="D544" s="19">
+        <v>46180</v>
       </c>
       <c r="E544" s="68"/>
       <c r="F544" s="68"/>
     </row>
-    <row r="545" spans="1:6" ht="120.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2939</v>
+    <row r="545" spans="1:6" ht="69" customHeight="1">
+      <c r="A545" s="3" t="s">
+        <v>2886</v>
       </c>
       <c r="B545" s="10" t="s">
-        <v>1110</v>
+        <v>1101</v>
       </c>
       <c r="C545" s="82" t="s">
-        <v>1111</v>
-[...2 lines deleted...]
-        <v>46180</v>
+        <v>1102</v>
+      </c>
+      <c r="D545" s="29">
+        <v>46183</v>
       </c>
       <c r="E545" s="68"/>
       <c r="F545" s="68"/>
     </row>
-    <row r="546" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="546" spans="1:6" ht="45">
       <c r="A546" s="3" t="s">
-        <v>1112</v>
-[...2 lines deleted...]
-        <v>1113</v>
+        <v>1103</v>
+      </c>
+      <c r="B546" s="10" t="s">
+        <v>1104</v>
       </c>
       <c r="C546" s="82" t="s">
-        <v>1114</v>
+        <v>3271</v>
       </c>
       <c r="D546" s="19">
-        <v>46153</v>
+        <v>46548</v>
       </c>
       <c r="E546" s="68"/>
       <c r="F546" s="68"/>
     </row>
-    <row r="547" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="547" spans="1:6" ht="145.5" customHeight="1">
       <c r="A547" s="3" t="s">
-        <v>3088</v>
-[...2 lines deleted...]
-        <v>1115</v>
+        <v>1105</v>
+      </c>
+      <c r="B547" s="14" t="s">
+        <v>1106</v>
       </c>
       <c r="C547" s="82" t="s">
-        <v>1116</v>
+        <v>1107</v>
       </c>
       <c r="D547" s="19">
-        <v>46159</v>
+        <v>46196</v>
       </c>
       <c r="E547" s="68"/>
       <c r="F547" s="68"/>
     </row>
-    <row r="548" spans="1:6" ht="202.5" x14ac:dyDescent="0.2">
+    <row r="548" spans="1:6" ht="81.599999999999994" customHeight="1">
       <c r="A548" s="3" t="s">
-        <v>2940</v>
+        <v>1108</v>
       </c>
       <c r="B548" s="14" t="s">
-        <v>1117</v>
+        <v>1109</v>
       </c>
       <c r="C548" s="82" t="s">
-        <v>629</v>
+        <v>1110</v>
       </c>
       <c r="D548" s="19">
-        <v>46530</v>
+        <v>46202</v>
       </c>
       <c r="E548" s="68"/>
       <c r="F548" s="68"/>
     </row>
-    <row r="549" spans="1:6" ht="75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="549" spans="1:6" ht="76.5" customHeight="1">
       <c r="A549" s="3" t="s">
-        <v>1118</v>
+        <v>1111</v>
       </c>
       <c r="B549" s="10" t="s">
-        <v>1119</v>
+        <v>1112</v>
       </c>
       <c r="C549" s="82" t="s">
-        <v>1120</v>
+        <v>3272</v>
       </c>
       <c r="D549" s="19">
-        <v>46165</v>
+        <v>46264</v>
       </c>
       <c r="E549" s="68"/>
       <c r="F549" s="68"/>
     </row>
-    <row r="550" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="550" spans="1:6" ht="78.75">
       <c r="A550" s="3" t="s">
-        <v>1121</v>
-[...2 lines deleted...]
-        <v>1119</v>
+        <v>1113</v>
+      </c>
+      <c r="B550" s="11" t="s">
+        <v>1114</v>
       </c>
       <c r="C550" s="82" t="s">
-        <v>3350</v>
-[...2 lines deleted...]
-        <v>46173</v>
+        <v>3069</v>
+      </c>
+      <c r="D550" s="29">
+        <v>46202</v>
       </c>
       <c r="E550" s="68"/>
       <c r="F550" s="68"/>
     </row>
-    <row r="551" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>1122</v>
+    <row r="551" spans="1:6" ht="166.5" customHeight="1">
+      <c r="A551" s="1" t="s">
+        <v>1115</v>
       </c>
       <c r="B551" s="10" t="s">
-        <v>1123</v>
+        <v>1116</v>
       </c>
       <c r="C551" s="82" t="s">
-        <v>1124</v>
-[...2 lines deleted...]
-        <v>46174</v>
+        <v>1117</v>
+      </c>
+      <c r="D551" s="29">
+        <v>46201</v>
       </c>
       <c r="E551" s="68"/>
       <c r="F551" s="68"/>
     </row>
-    <row r="552" spans="1:6" ht="281.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2941</v>
+    <row r="552" spans="1:6" ht="107.45" customHeight="1">
+      <c r="A552" s="3" t="s">
+        <v>2887</v>
       </c>
       <c r="B552" s="14" t="s">
-        <v>1125</v>
+        <v>1118</v>
       </c>
       <c r="C552" s="82" t="s">
-        <v>1126</v>
+        <v>3721</v>
       </c>
       <c r="D552" s="29">
-        <v>46175</v>
+        <v>46199</v>
       </c>
       <c r="E552" s="68"/>
       <c r="F552" s="68"/>
     </row>
-    <row r="553" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1128</v>
+    <row r="553" spans="1:6" ht="112.5">
+      <c r="A553" s="4" t="s">
+        <v>2888</v>
+      </c>
+      <c r="B553" s="10" t="s">
+        <v>1119</v>
       </c>
       <c r="C553" s="82" t="s">
-        <v>1129</v>
+        <v>1120</v>
       </c>
       <c r="D553" s="19">
-        <v>46180</v>
+        <v>46202</v>
       </c>
       <c r="E553" s="68"/>
       <c r="F553" s="68"/>
     </row>
-    <row r="554" spans="1:6" ht="69" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="554" spans="1:6" ht="209.25" customHeight="1">
       <c r="A554" s="3" t="s">
-        <v>2942</v>
-[...2 lines deleted...]
-        <v>1130</v>
+        <v>2889</v>
+      </c>
+      <c r="B554" s="20" t="s">
+        <v>1121</v>
       </c>
       <c r="C554" s="82" t="s">
-        <v>1131</v>
+        <v>1122</v>
       </c>
       <c r="D554" s="29">
-        <v>46183</v>
+        <v>46351</v>
       </c>
       <c r="E554" s="68"/>
       <c r="F554" s="68"/>
     </row>
-    <row r="555" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="555" spans="1:6" ht="135">
       <c r="A555" s="3" t="s">
-        <v>1132</v>
-[...5 lines deleted...]
-        <v>3351</v>
+        <v>2890</v>
+      </c>
+      <c r="B555" s="14" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C555" s="86" t="s">
+        <v>1124</v>
       </c>
       <c r="D555" s="19">
-        <v>46183</v>
+        <v>46204</v>
       </c>
       <c r="E555" s="68"/>
       <c r="F555" s="68"/>
     </row>
-    <row r="556" spans="1:6" ht="172.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="556" spans="1:6" ht="67.5">
       <c r="A556" s="3" t="s">
-        <v>1134</v>
-[...2 lines deleted...]
-        <v>1135</v>
+        <v>1125</v>
+      </c>
+      <c r="B556" s="10" t="s">
+        <v>1126</v>
       </c>
       <c r="C556" s="82" t="s">
-        <v>1136</v>
-[...2 lines deleted...]
-        <v>46196</v>
+        <v>1127</v>
+      </c>
+      <c r="D556" s="29">
+        <v>46200</v>
       </c>
       <c r="E556" s="68"/>
       <c r="F556" s="68"/>
     </row>
-    <row r="557" spans="1:6" ht="81.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="557" spans="1:6" ht="90">
       <c r="A557" s="3" t="s">
-        <v>1137</v>
-[...2 lines deleted...]
-        <v>1138</v>
+        <v>1128</v>
+      </c>
+      <c r="B557" s="10" t="s">
+        <v>1129</v>
       </c>
       <c r="C557" s="82" t="s">
-        <v>1139</v>
-[...2 lines deleted...]
-        <v>46202</v>
+        <v>12</v>
+      </c>
+      <c r="D557" s="29">
+        <v>46211</v>
       </c>
       <c r="E557" s="68"/>
       <c r="F557" s="68"/>
     </row>
-    <row r="558" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+    <row r="558" spans="1:6" ht="22.5">
       <c r="A558" s="3" t="s">
-        <v>1140</v>
-[...2 lines deleted...]
-        <v>1141</v>
+        <v>1131</v>
+      </c>
+      <c r="B558" s="14" t="s">
+        <v>1132</v>
       </c>
       <c r="C558" s="82" t="s">
-        <v>3352</v>
+        <v>1133</v>
       </c>
       <c r="D558" s="19">
-        <v>46264</v>
+        <v>46221</v>
       </c>
       <c r="E558" s="68"/>
       <c r="F558" s="68"/>
     </row>
-    <row r="559" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="559" spans="1:6" ht="56.25">
       <c r="A559" s="3" t="s">
-        <v>1142</v>
-[...2 lines deleted...]
-        <v>1143</v>
+        <v>1134</v>
+      </c>
+      <c r="B559" s="14" t="s">
+        <v>1135</v>
       </c>
       <c r="C559" s="82" t="s">
-        <v>3132</v>
-[...2 lines deleted...]
-        <v>46202</v>
+        <v>1136</v>
+      </c>
+      <c r="D559" s="19">
+        <v>46221</v>
       </c>
       <c r="E559" s="68"/>
       <c r="F559" s="68"/>
     </row>
-    <row r="560" spans="1:6" ht="166.5" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1145</v>
+    <row r="560" spans="1:6" ht="42" customHeight="1">
+      <c r="A560" s="3" t="s">
+        <v>3679</v>
+      </c>
+      <c r="B560" s="20" t="s">
+        <v>2057</v>
       </c>
       <c r="C560" s="82" t="s">
-        <v>1146</v>
-[...2 lines deleted...]
-        <v>46201</v>
+        <v>35</v>
+      </c>
+      <c r="D560" s="19">
+        <v>46198</v>
       </c>
       <c r="E560" s="68"/>
       <c r="F560" s="68"/>
     </row>
-    <row r="561" spans="1:6" ht="107.45" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1147</v>
+    <row r="561" spans="1:6" ht="252" customHeight="1">
+      <c r="A561" s="4" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B561" s="10" t="s">
+        <v>1137</v>
       </c>
       <c r="C561" s="82" t="s">
-        <v>1148</v>
-[...2 lines deleted...]
-        <v>46199</v>
+        <v>3273</v>
+      </c>
+      <c r="D561" s="39">
+        <v>46213</v>
       </c>
       <c r="E561" s="68"/>
       <c r="F561" s="68"/>
     </row>
-    <row r="562" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1149</v>
+    <row r="562" spans="1:6" ht="56.25">
+      <c r="A562" s="3" t="s">
+        <v>1138</v>
+      </c>
+      <c r="B562" s="11" t="s">
+        <v>1139</v>
       </c>
       <c r="C562" s="82" t="s">
-        <v>1150</v>
-[...2 lines deleted...]
-        <v>46202</v>
+        <v>3274</v>
+      </c>
+      <c r="D562" s="29">
+        <v>46207</v>
       </c>
       <c r="E562" s="68"/>
       <c r="F562" s="68"/>
     </row>
-    <row r="563" spans="1:6" ht="236.25" x14ac:dyDescent="0.2">
+    <row r="563" spans="1:6" ht="90">
       <c r="A563" s="3" t="s">
-        <v>2945</v>
-[...2 lines deleted...]
-        <v>1151</v>
+        <v>1140</v>
+      </c>
+      <c r="B563" s="14" t="s">
+        <v>1141</v>
       </c>
       <c r="C563" s="82" t="s">
-        <v>1152</v>
+        <v>1142</v>
       </c>
       <c r="D563" s="29">
-        <v>46351</v>
+        <v>46250</v>
       </c>
       <c r="E563" s="68"/>
       <c r="F563" s="68"/>
     </row>
-    <row r="564" spans="1:6" ht="135" x14ac:dyDescent="0.2">
+    <row r="564" spans="1:6" ht="56.25">
       <c r="A564" s="3" t="s">
-        <v>2946</v>
+        <v>1143</v>
       </c>
       <c r="B564" s="14" t="s">
-        <v>1153</v>
-[...5 lines deleted...]
-        <v>46204</v>
+        <v>1144</v>
+      </c>
+      <c r="C564" s="82" t="s">
+        <v>3275</v>
+      </c>
+      <c r="D564" s="29">
+        <v>46349</v>
       </c>
       <c r="E564" s="68"/>
       <c r="F564" s="68"/>
     </row>
-    <row r="565" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="565" spans="1:6" ht="56.25">
       <c r="A565" s="3" t="s">
-        <v>1155</v>
+        <v>1145</v>
       </c>
       <c r="B565" s="10" t="s">
-        <v>1156</v>
+        <v>1146</v>
       </c>
       <c r="C565" s="82" t="s">
-        <v>1157</v>
-[...2 lines deleted...]
-        <v>46200</v>
+        <v>1147</v>
+      </c>
+      <c r="D565" s="19">
+        <v>46226</v>
       </c>
       <c r="E565" s="68"/>
       <c r="F565" s="68"/>
     </row>
-    <row r="566" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="566" spans="1:6" ht="81.75" customHeight="1">
       <c r="A566" s="3" t="s">
-        <v>1158</v>
-[...2 lines deleted...]
-        <v>1159</v>
+        <v>2891</v>
+      </c>
+      <c r="B566" s="11" t="s">
+        <v>2297</v>
       </c>
       <c r="C566" s="82" t="s">
-        <v>12</v>
+        <v>117</v>
       </c>
       <c r="D566" s="29">
-        <v>46211</v>
+        <v>46284</v>
       </c>
       <c r="E566" s="68"/>
       <c r="F566" s="68"/>
     </row>
-    <row r="567" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="567" spans="1:6" ht="246" customHeight="1">
       <c r="A567" s="3" t="s">
-        <v>1161</v>
-[...2 lines deleted...]
-        <v>1162</v>
+        <v>1148</v>
+      </c>
+      <c r="B567" s="10" t="s">
+        <v>1149</v>
       </c>
       <c r="C567" s="82" t="s">
-        <v>1163</v>
-[...2 lines deleted...]
-        <v>46221</v>
+        <v>3567</v>
+      </c>
+      <c r="D567" s="29">
+        <v>46266</v>
       </c>
       <c r="E567" s="68"/>
       <c r="F567" s="68"/>
     </row>
-    <row r="568" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="568" spans="1:6" ht="22.5">
       <c r="A568" s="3" t="s">
-        <v>1164</v>
+        <v>2247</v>
       </c>
       <c r="B568" s="14" t="s">
-        <v>1165</v>
+        <v>1150</v>
       </c>
       <c r="C568" s="82" t="s">
-        <v>1166</v>
-[...2 lines deleted...]
-        <v>46221</v>
+        <v>1151</v>
+      </c>
+      <c r="D568" s="29">
+        <v>46275</v>
       </c>
       <c r="E568" s="68"/>
       <c r="F568" s="68"/>
     </row>
-    <row r="569" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="569" spans="1:6" ht="101.25">
       <c r="A569" s="3" t="s">
-        <v>2947</v>
-[...2 lines deleted...]
-        <v>2100</v>
+        <v>1152</v>
+      </c>
+      <c r="B569" s="10" t="s">
+        <v>1153</v>
       </c>
       <c r="C569" s="82" t="s">
-        <v>36</v>
+        <v>516</v>
       </c>
       <c r="D569" s="19">
-        <v>46198</v>
+        <v>46274</v>
       </c>
       <c r="E569" s="68"/>
       <c r="F569" s="68"/>
     </row>
-    <row r="570" spans="1:6" ht="268.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2140</v>
+    <row r="570" spans="1:6" ht="101.25">
+      <c r="A570" s="3" t="s">
+        <v>1154</v>
       </c>
       <c r="B570" s="10" t="s">
-        <v>1167</v>
+        <v>1155</v>
       </c>
       <c r="C570" s="82" t="s">
-        <v>3353</v>
-[...2 lines deleted...]
-        <v>46213</v>
+        <v>5</v>
+      </c>
+      <c r="D570" s="19">
+        <v>46413</v>
       </c>
       <c r="E570" s="68"/>
       <c r="F570" s="68"/>
     </row>
-    <row r="571" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1169</v>
+    <row r="571" spans="1:6" ht="67.5">
+      <c r="A571" s="1" t="s">
+        <v>2281</v>
+      </c>
+      <c r="B571" s="10" t="s">
+        <v>1156</v>
       </c>
       <c r="C571" s="82" t="s">
-        <v>3354</v>
-[...2 lines deleted...]
-        <v>46207</v>
+        <v>1157</v>
+      </c>
+      <c r="D571" s="19">
+        <v>46281</v>
       </c>
       <c r="E571" s="68"/>
       <c r="F571" s="68"/>
     </row>
-    <row r="572" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="572" spans="1:6" ht="210" customHeight="1">
       <c r="A572" s="3" t="s">
-        <v>1170</v>
-[...2 lines deleted...]
-        <v>1171</v>
+        <v>1158</v>
+      </c>
+      <c r="B572" s="10" t="s">
+        <v>1159</v>
       </c>
       <c r="C572" s="82" t="s">
-        <v>1172</v>
+        <v>3722</v>
       </c>
       <c r="D572" s="29">
-        <v>46250</v>
+        <v>46282</v>
       </c>
       <c r="E572" s="68"/>
       <c r="F572" s="68"/>
     </row>
-    <row r="573" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="573" spans="1:6" ht="22.5">
       <c r="A573" s="3" t="s">
-        <v>1173</v>
-[...2 lines deleted...]
-        <v>1174</v>
+        <v>2266</v>
+      </c>
+      <c r="B573" s="10" t="s">
+        <v>1160</v>
       </c>
       <c r="C573" s="82" t="s">
-        <v>3355</v>
+        <v>3276</v>
       </c>
       <c r="D573" s="29">
-        <v>46349</v>
+        <v>46284</v>
       </c>
       <c r="E573" s="68"/>
       <c r="F573" s="68"/>
     </row>
-    <row r="574" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="574" spans="1:6" ht="22.5">
       <c r="A574" s="3" t="s">
-        <v>1175</v>
-[...2 lines deleted...]
-        <v>1176</v>
+        <v>2892</v>
+      </c>
+      <c r="B574" s="14" t="s">
+        <v>1161</v>
       </c>
       <c r="C574" s="82" t="s">
-        <v>1177</v>
-[...2 lines deleted...]
-        <v>46226</v>
+        <v>1162</v>
+      </c>
+      <c r="D574" s="29">
+        <v>46302</v>
       </c>
       <c r="E574" s="68"/>
       <c r="F574" s="68"/>
     </row>
-    <row r="575" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+    <row r="575" spans="1:6">
       <c r="A575" s="3" t="s">
-        <v>2948</v>
-[...2 lines deleted...]
-        <v>2342</v>
+        <v>2893</v>
+      </c>
+      <c r="B575" s="14" t="s">
+        <v>1163</v>
       </c>
       <c r="C575" s="82" t="s">
-        <v>118</v>
+        <v>1164</v>
       </c>
       <c r="D575" s="29">
-        <v>46284</v>
+        <v>46292</v>
       </c>
       <c r="E575" s="68"/>
       <c r="F575" s="68"/>
     </row>
-    <row r="576" spans="1:6" ht="246" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="576" spans="1:6">
       <c r="A576" s="3" t="s">
-        <v>1178</v>
-[...2 lines deleted...]
-        <v>1179</v>
+        <v>1165</v>
+      </c>
+      <c r="B576" s="14" t="s">
+        <v>1166</v>
       </c>
       <c r="C576" s="82" t="s">
-        <v>3663</v>
+        <v>1167</v>
       </c>
       <c r="D576" s="29">
-        <v>46266</v>
+        <v>46331</v>
       </c>
       <c r="E576" s="68"/>
       <c r="F576" s="68"/>
     </row>
-    <row r="577" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="577" spans="1:6" ht="91.5" customHeight="1">
       <c r="A577" s="3" t="s">
-        <v>2291</v>
+        <v>1168</v>
       </c>
       <c r="B577" s="14" t="s">
-        <v>1180</v>
+        <v>1169</v>
       </c>
       <c r="C577" s="82" t="s">
-        <v>1181</v>
-[...2 lines deleted...]
-        <v>46275</v>
+        <v>3070</v>
+      </c>
+      <c r="D577" s="19">
+        <v>46299</v>
       </c>
       <c r="E577" s="68"/>
       <c r="F577" s="68"/>
     </row>
-    <row r="578" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>1182</v>
+    <row r="578" spans="1:6" ht="45">
+      <c r="A578" s="1" t="s">
+        <v>1170</v>
       </c>
       <c r="B578" s="10" t="s">
-        <v>1183</v>
+        <v>1171</v>
       </c>
       <c r="C578" s="82" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-        <v>46274</v>
+        <v>1172</v>
+      </c>
+      <c r="D578" s="29">
+        <v>46302</v>
       </c>
       <c r="E578" s="68"/>
       <c r="F578" s="68"/>
     </row>
-    <row r="579" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+    <row r="579" spans="1:6" ht="22.5">
       <c r="A579" s="3" t="s">
-        <v>1184</v>
-[...2 lines deleted...]
-        <v>1185</v>
+        <v>2894</v>
+      </c>
+      <c r="B579" s="14" t="s">
+        <v>1173</v>
       </c>
       <c r="C579" s="82" t="s">
-        <v>5</v>
+        <v>1174</v>
       </c>
       <c r="D579" s="19">
-        <v>46413</v>
+        <v>46302</v>
       </c>
       <c r="E579" s="68"/>
       <c r="F579" s="68"/>
     </row>
-    <row r="580" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="580" spans="1:6" ht="56.25">
       <c r="A580" s="1" t="s">
-        <v>2326</v>
+        <v>1175</v>
       </c>
       <c r="B580" s="10" t="s">
-        <v>1186</v>
+        <v>2322</v>
       </c>
       <c r="C580" s="82" t="s">
-        <v>1187</v>
+        <v>1176</v>
       </c>
       <c r="D580" s="19">
-        <v>46281</v>
+        <v>46312</v>
       </c>
       <c r="E580" s="68"/>
       <c r="F580" s="68"/>
     </row>
-    <row r="581" spans="1:6" ht="210" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>1188</v>
+    <row r="581" spans="1:6" ht="112.5" customHeight="1">
+      <c r="A581" s="4" t="s">
+        <v>1177</v>
       </c>
       <c r="B581" s="10" t="s">
-        <v>1189</v>
+        <v>1178</v>
       </c>
       <c r="C581" s="82" t="s">
-        <v>3133</v>
-[...2 lines deleted...]
-        <v>46282</v>
+        <v>1179</v>
+      </c>
+      <c r="D581" s="19">
+        <v>46465</v>
       </c>
       <c r="E581" s="68"/>
       <c r="F581" s="68"/>
     </row>
-    <row r="582" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="582" spans="1:6" ht="33.75">
       <c r="A582" s="3" t="s">
-        <v>2311</v>
+        <v>1180</v>
       </c>
       <c r="B582" s="10" t="s">
-        <v>1190</v>
+        <v>1181</v>
       </c>
       <c r="C582" s="82" t="s">
-        <v>3356</v>
+        <v>35</v>
       </c>
       <c r="D582" s="29">
-        <v>46284</v>
+        <v>46241</v>
       </c>
       <c r="E582" s="68"/>
       <c r="F582" s="68"/>
     </row>
-    <row r="583" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="583" spans="1:6" ht="90">
       <c r="A583" s="3" t="s">
-        <v>2949</v>
-[...2 lines deleted...]
-        <v>1191</v>
+        <v>2895</v>
+      </c>
+      <c r="B583" s="10" t="s">
+        <v>1182</v>
       </c>
       <c r="C583" s="82" t="s">
-        <v>1192</v>
-[...2 lines deleted...]
-        <v>46302</v>
+        <v>1183</v>
+      </c>
+      <c r="D583" s="19">
+        <v>46321</v>
       </c>
       <c r="E583" s="68"/>
       <c r="F583" s="68"/>
     </row>
-    <row r="584" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="584" spans="1:6" ht="33.75">
       <c r="A584" s="3" t="s">
-        <v>2950</v>
+        <v>1184</v>
       </c>
       <c r="B584" s="14" t="s">
-        <v>1193</v>
+        <v>1185</v>
       </c>
       <c r="C584" s="82" t="s">
-        <v>1194</v>
-[...2 lines deleted...]
-        <v>46292</v>
+        <v>3277</v>
+      </c>
+      <c r="D584" s="19">
+        <v>46320</v>
       </c>
       <c r="E584" s="68"/>
       <c r="F584" s="68"/>
     </row>
-    <row r="585" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="585" spans="1:6" ht="33.75">
       <c r="A585" s="3" t="s">
-        <v>1195</v>
-[...2 lines deleted...]
-        <v>1196</v>
+        <v>1186</v>
+      </c>
+      <c r="B585" s="21" t="s">
+        <v>1187</v>
       </c>
       <c r="C585" s="82" t="s">
-        <v>1197</v>
-[...2 lines deleted...]
-        <v>46331</v>
+        <v>1188</v>
+      </c>
+      <c r="D585" s="19">
+        <v>46314</v>
       </c>
       <c r="E585" s="68"/>
       <c r="F585" s="68"/>
     </row>
-    <row r="586" spans="1:6" ht="91.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="586" spans="1:6" ht="45">
       <c r="A586" s="3" t="s">
-        <v>1198</v>
-[...2 lines deleted...]
-        <v>1199</v>
+        <v>1189</v>
+      </c>
+      <c r="B586" s="10" t="s">
+        <v>1190</v>
       </c>
       <c r="C586" s="82" t="s">
-        <v>3134</v>
-[...2 lines deleted...]
-        <v>46299</v>
+        <v>1191</v>
+      </c>
+      <c r="D586" s="39">
+        <v>46323</v>
       </c>
       <c r="E586" s="68"/>
       <c r="F586" s="68"/>
     </row>
-    <row r="587" spans="1:6" ht="45" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1201</v>
+    <row r="587" spans="1:6" ht="310.5" customHeight="1">
+      <c r="A587" s="4" t="s">
+        <v>1192</v>
+      </c>
+      <c r="B587" s="11" t="s">
+        <v>1193</v>
       </c>
       <c r="C587" s="82" t="s">
-        <v>1202</v>
+        <v>1194</v>
       </c>
       <c r="D587" s="29">
-        <v>46302</v>
+        <v>46483</v>
       </c>
       <c r="E587" s="68"/>
       <c r="F587" s="68"/>
     </row>
-    <row r="588" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="588" spans="1:6" ht="56.25">
       <c r="A588" s="3" t="s">
-        <v>2951</v>
-[...2 lines deleted...]
-        <v>1203</v>
+        <v>2896</v>
+      </c>
+      <c r="B588" s="10" t="s">
+        <v>678</v>
       </c>
       <c r="C588" s="82" t="s">
-        <v>1204</v>
-[...2 lines deleted...]
-        <v>46302</v>
+        <v>679</v>
+      </c>
+      <c r="D588" s="29">
+        <v>46280</v>
       </c>
       <c r="E588" s="68"/>
       <c r="F588" s="68"/>
     </row>
-    <row r="589" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2367</v>
+    <row r="589" spans="1:6" ht="101.25">
+      <c r="A589" s="3" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B589" s="14" t="s">
+        <v>1196</v>
       </c>
       <c r="C589" s="82" t="s">
-        <v>1206</v>
-[...2 lines deleted...]
-        <v>46312</v>
+        <v>1197</v>
+      </c>
+      <c r="D589" s="29">
+        <v>46350</v>
       </c>
       <c r="E589" s="68"/>
       <c r="F589" s="68"/>
     </row>
-    <row r="590" spans="1:6" ht="112.5" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1208</v>
+    <row r="590" spans="1:6" ht="81.75" customHeight="1">
+      <c r="A590" s="3" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B590" s="14" t="s">
+        <v>1199</v>
       </c>
       <c r="C590" s="82" t="s">
-        <v>1209</v>
-[...2 lines deleted...]
-        <v>46465</v>
+        <v>3278</v>
+      </c>
+      <c r="D590" s="29">
+        <v>46347</v>
       </c>
       <c r="E590" s="68"/>
       <c r="F590" s="68"/>
     </row>
-    <row r="591" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="591" spans="1:6" ht="39.950000000000003" customHeight="1">
       <c r="A591" s="3" t="s">
-        <v>1210</v>
-[...2 lines deleted...]
-        <v>1211</v>
+        <v>1200</v>
+      </c>
+      <c r="B591" s="14" t="s">
+        <v>1201</v>
       </c>
       <c r="C591" s="82" t="s">
-        <v>36</v>
+        <v>3279</v>
       </c>
       <c r="D591" s="29">
-        <v>46241</v>
+        <v>46349</v>
       </c>
       <c r="E591" s="68"/>
       <c r="F591" s="68"/>
     </row>
-    <row r="592" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="592" spans="1:6" ht="33.75">
       <c r="A592" s="3" t="s">
-        <v>2952</v>
-[...2 lines deleted...]
-        <v>1212</v>
+        <v>1202</v>
+      </c>
+      <c r="B592" s="14" t="s">
+        <v>1203</v>
       </c>
       <c r="C592" s="82" t="s">
-        <v>1213</v>
-[...2 lines deleted...]
-        <v>46321</v>
+        <v>3280</v>
+      </c>
+      <c r="D592" s="29">
+        <v>46348</v>
       </c>
       <c r="E592" s="68"/>
       <c r="F592" s="68"/>
     </row>
-    <row r="593" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="593" spans="1:6">
       <c r="A593" s="3" t="s">
-        <v>1214</v>
+        <v>1204</v>
       </c>
       <c r="B593" s="14" t="s">
-        <v>1215</v>
+        <v>1205</v>
       </c>
       <c r="C593" s="82" t="s">
-        <v>3357</v>
-[...2 lines deleted...]
-        <v>46320</v>
+        <v>1206</v>
+      </c>
+      <c r="D593" s="29">
+        <v>46349</v>
       </c>
       <c r="E593" s="68"/>
       <c r="F593" s="68"/>
     </row>
-    <row r="594" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="594" spans="1:6" ht="281.25">
       <c r="A594" s="3" t="s">
-        <v>1216</v>
-[...2 lines deleted...]
-        <v>1217</v>
+        <v>2897</v>
+      </c>
+      <c r="B594" s="14" t="s">
+        <v>1207</v>
       </c>
       <c r="C594" s="82" t="s">
-        <v>1218</v>
-[...2 lines deleted...]
-        <v>46314</v>
+        <v>1208</v>
+      </c>
+      <c r="D594" s="29">
+        <v>46345</v>
       </c>
       <c r="E594" s="68"/>
       <c r="F594" s="68"/>
     </row>
-    <row r="595" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="595" spans="1:6" ht="118.5" customHeight="1">
       <c r="A595" s="3" t="s">
-        <v>1219</v>
-[...2 lines deleted...]
-        <v>1220</v>
+        <v>2394</v>
+      </c>
+      <c r="B595" s="14" t="s">
+        <v>1209</v>
       </c>
       <c r="C595" s="82" t="s">
-        <v>1221</v>
-[...2 lines deleted...]
-        <v>46323</v>
+        <v>3568</v>
+      </c>
+      <c r="D595" s="29">
+        <v>46349</v>
       </c>
       <c r="E595" s="68"/>
       <c r="F595" s="68"/>
     </row>
-    <row r="596" spans="1:6" ht="310.5" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1223</v>
+    <row r="596" spans="1:6" ht="90">
+      <c r="A596" s="3" t="s">
+        <v>2898</v>
+      </c>
+      <c r="B596" s="14" t="s">
+        <v>1210</v>
       </c>
       <c r="C596" s="82" t="s">
-        <v>1224</v>
+        <v>3071</v>
       </c>
       <c r="D596" s="29">
-        <v>46483</v>
+        <v>46351</v>
       </c>
       <c r="E596" s="68"/>
       <c r="F596" s="68"/>
     </row>
-    <row r="597" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="597" spans="1:6" ht="22.5">
       <c r="A597" s="3" t="s">
-        <v>2953</v>
-[...2 lines deleted...]
-        <v>697</v>
+        <v>1211</v>
+      </c>
+      <c r="B597" s="14" t="s">
+        <v>1212</v>
       </c>
       <c r="C597" s="82" t="s">
-        <v>698</v>
-[...2 lines deleted...]
-        <v>46280</v>
+        <v>1213</v>
+      </c>
+      <c r="D597" s="19">
+        <v>46363</v>
       </c>
       <c r="E597" s="68"/>
       <c r="F597" s="68"/>
     </row>
-    <row r="598" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+    <row r="598" spans="1:6" ht="56.25">
       <c r="A598" s="3" t="s">
-        <v>1225</v>
-[...2 lines deleted...]
-        <v>1226</v>
+        <v>1214</v>
+      </c>
+      <c r="B598" s="10" t="s">
+        <v>1215</v>
       </c>
       <c r="C598" s="82" t="s">
-        <v>1227</v>
-[...2 lines deleted...]
-        <v>46350</v>
+        <v>1216</v>
+      </c>
+      <c r="D598" s="19">
+        <v>46230</v>
       </c>
       <c r="E598" s="68"/>
       <c r="F598" s="68"/>
     </row>
-    <row r="599" spans="1:6" ht="81.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1229</v>
+    <row r="599" spans="1:6" ht="92.25" customHeight="1">
+      <c r="A599" s="1" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B599" s="11" t="s">
+        <v>1218</v>
       </c>
       <c r="C599" s="82" t="s">
-        <v>3358</v>
-[...2 lines deleted...]
-        <v>46347</v>
+        <v>1219</v>
+      </c>
+      <c r="D599" s="19">
+        <v>46370</v>
       </c>
       <c r="E599" s="68"/>
       <c r="F599" s="68"/>
     </row>
-    <row r="600" spans="1:6" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="600" spans="1:6">
       <c r="A600" s="3" t="s">
-        <v>1230</v>
-[...2 lines deleted...]
-        <v>1231</v>
+        <v>1220</v>
+      </c>
+      <c r="B600" s="10" t="s">
+        <v>54</v>
       </c>
       <c r="C600" s="82" t="s">
-        <v>3359</v>
-[...2 lines deleted...]
-        <v>46349</v>
+        <v>1221</v>
+      </c>
+      <c r="D600" s="19">
+        <v>46409</v>
       </c>
       <c r="E600" s="68"/>
       <c r="F600" s="68"/>
     </row>
-    <row r="601" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="601" spans="1:6" ht="123.75">
       <c r="A601" s="3" t="s">
-        <v>1232</v>
+        <v>1222</v>
       </c>
       <c r="B601" s="14" t="s">
-        <v>1233</v>
+        <v>1223</v>
       </c>
       <c r="C601" s="82" t="s">
-        <v>3360</v>
+        <v>3569</v>
       </c>
       <c r="D601" s="29">
-        <v>46348</v>
+        <v>46379</v>
       </c>
       <c r="E601" s="68"/>
       <c r="F601" s="68"/>
     </row>
-    <row r="602" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1235</v>
+    <row r="602" spans="1:6" ht="94.5" customHeight="1">
+      <c r="A602" s="35" t="s">
+        <v>3723</v>
+      </c>
+      <c r="B602" s="16" t="s">
+        <v>1224</v>
       </c>
       <c r="C602" s="82" t="s">
-        <v>1236</v>
-[...2 lines deleted...]
-        <v>46349</v>
+        <v>1225</v>
+      </c>
+      <c r="D602" s="38">
+        <v>46377</v>
       </c>
       <c r="E602" s="68"/>
       <c r="F602" s="68"/>
     </row>
-    <row r="603" spans="1:6" ht="281.25" x14ac:dyDescent="0.2">
+    <row r="603" spans="1:6" ht="153.75" customHeight="1">
       <c r="A603" s="3" t="s">
-        <v>2954</v>
+        <v>2899</v>
       </c>
       <c r="B603" s="14" t="s">
-        <v>1237</v>
+        <v>1226</v>
       </c>
       <c r="C603" s="82" t="s">
-        <v>1238</v>
+        <v>1227</v>
       </c>
       <c r="D603" s="29">
-        <v>46345</v>
+        <v>46368</v>
       </c>
       <c r="E603" s="68"/>
       <c r="F603" s="68"/>
     </row>
-    <row r="604" spans="1:6" ht="118.5" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1239</v>
+    <row r="604" spans="1:6" ht="123.75">
+      <c r="A604" s="1" t="s">
+        <v>2900</v>
+      </c>
+      <c r="B604" s="11" t="s">
+        <v>1228</v>
       </c>
       <c r="C604" s="82" t="s">
-        <v>3664</v>
+        <v>1229</v>
       </c>
       <c r="D604" s="29">
-        <v>46349</v>
+        <v>46384</v>
       </c>
       <c r="E604" s="68"/>
       <c r="F604" s="68"/>
     </row>
-    <row r="605" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="605" spans="1:6" ht="214.5" customHeight="1">
       <c r="A605" s="3" t="s">
-        <v>2955</v>
+        <v>2901</v>
       </c>
       <c r="B605" s="14" t="s">
-        <v>1240</v>
+        <v>1230</v>
       </c>
       <c r="C605" s="82" t="s">
-        <v>3135</v>
-[...2 lines deleted...]
-        <v>46351</v>
+        <v>1231</v>
+      </c>
+      <c r="D605" s="19">
+        <v>46394</v>
       </c>
       <c r="E605" s="68"/>
       <c r="F605" s="68"/>
     </row>
-    <row r="606" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="606" spans="1:6" ht="22.5">
       <c r="A606" s="3" t="s">
-        <v>1241</v>
+        <v>1232</v>
       </c>
       <c r="B606" s="14" t="s">
-        <v>1242</v>
+        <v>1233</v>
       </c>
       <c r="C606" s="82" t="s">
-        <v>1243</v>
+        <v>3281</v>
       </c>
       <c r="D606" s="19">
-        <v>46363</v>
+        <v>46320</v>
       </c>
       <c r="E606" s="68"/>
       <c r="F606" s="68"/>
     </row>
-    <row r="607" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="607" spans="1:6" ht="22.5">
       <c r="A607" s="3" t="s">
-        <v>1244</v>
+        <v>1234</v>
       </c>
       <c r="B607" s="10" t="s">
-        <v>1245</v>
+        <v>1235</v>
       </c>
       <c r="C607" s="82" t="s">
-        <v>1246</v>
+        <v>3282</v>
       </c>
       <c r="D607" s="19">
-        <v>46230</v>
+        <v>46478</v>
       </c>
       <c r="E607" s="68"/>
       <c r="F607" s="68"/>
     </row>
-    <row r="608" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1248</v>
+    <row r="608" spans="1:6">
+      <c r="A608" s="3" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B608" s="14" t="s">
+        <v>1237</v>
       </c>
       <c r="C608" s="82" t="s">
-        <v>1249</v>
+        <v>1238</v>
       </c>
       <c r="D608" s="19">
-        <v>46370</v>
+        <v>46493</v>
       </c>
       <c r="E608" s="68"/>
       <c r="F608" s="68"/>
     </row>
-    <row r="609" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="609" spans="1:6" ht="180">
       <c r="A609" s="3" t="s">
-        <v>1250</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>2902</v>
+      </c>
+      <c r="B609" s="14" t="s">
+        <v>1239</v>
       </c>
       <c r="C609" s="82" t="s">
-        <v>1251</v>
-[...2 lines deleted...]
-        <v>46409</v>
+        <v>1240</v>
+      </c>
+      <c r="D609" s="29">
+        <v>46411</v>
       </c>
       <c r="E609" s="68"/>
       <c r="F609" s="68"/>
     </row>
-    <row r="610" spans="1:6" ht="123.75" x14ac:dyDescent="0.2">
+    <row r="610" spans="1:6" ht="45">
       <c r="A610" s="3" t="s">
-        <v>1252</v>
+        <v>1241</v>
       </c>
       <c r="B610" s="14" t="s">
-        <v>1253</v>
+        <v>1242</v>
       </c>
       <c r="C610" s="82" t="s">
-        <v>3665</v>
+        <v>1243</v>
       </c>
       <c r="D610" s="29">
-        <v>46379</v>
+        <v>46417</v>
       </c>
       <c r="E610" s="68"/>
       <c r="F610" s="68"/>
     </row>
-    <row r="611" spans="1:6" ht="123.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1255</v>
+    <row r="611" spans="1:6" ht="104.25" customHeight="1">
+      <c r="A611" s="3" t="s">
+        <v>2110</v>
+      </c>
+      <c r="B611" s="20" t="s">
+        <v>2109</v>
       </c>
       <c r="C611" s="82" t="s">
-        <v>1256</v>
-[...2 lines deleted...]
-        <v>46377</v>
+        <v>10</v>
+      </c>
+      <c r="D611" s="19">
+        <v>46214</v>
       </c>
       <c r="E611" s="68"/>
       <c r="F611" s="68"/>
     </row>
-    <row r="612" spans="1:6" ht="180" x14ac:dyDescent="0.2">
+    <row r="612" spans="1:6" ht="159" customHeight="1">
       <c r="A612" s="3" t="s">
-        <v>2956</v>
-[...2 lines deleted...]
-        <v>1257</v>
+        <v>3283</v>
+      </c>
+      <c r="B612" s="10" t="s">
+        <v>1244</v>
       </c>
       <c r="C612" s="82" t="s">
-        <v>1258</v>
-[...2 lines deleted...]
-        <v>46368</v>
+        <v>422</v>
+      </c>
+      <c r="D612" s="19">
+        <v>46353</v>
       </c>
       <c r="E612" s="68"/>
       <c r="F612" s="68"/>
     </row>
-    <row r="613" spans="1:6" ht="123.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1259</v>
+    <row r="613" spans="1:6" ht="22.5">
+      <c r="A613" s="3" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B613" s="36" t="s">
+        <v>1246</v>
       </c>
       <c r="C613" s="82" t="s">
-        <v>1260</v>
+        <v>3284</v>
       </c>
       <c r="D613" s="29">
-        <v>46384</v>
+        <v>46478</v>
       </c>
       <c r="E613" s="68"/>
       <c r="F613" s="68"/>
     </row>
-    <row r="614" spans="1:6" ht="214.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="614" spans="1:6">
       <c r="A614" s="3" t="s">
-        <v>2958</v>
+        <v>1247</v>
       </c>
       <c r="B614" s="14" t="s">
-        <v>1261</v>
+        <v>1248</v>
       </c>
       <c r="C614" s="82" t="s">
-        <v>1262</v>
-[...2 lines deleted...]
-        <v>46394</v>
+        <v>1238</v>
+      </c>
+      <c r="D614" s="29">
+        <v>46459</v>
       </c>
       <c r="E614" s="68"/>
       <c r="F614" s="68"/>
     </row>
-    <row r="615" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="615" spans="1:6">
       <c r="A615" s="3" t="s">
-        <v>1263</v>
+        <v>1249</v>
       </c>
       <c r="B615" s="14" t="s">
-        <v>1264</v>
+        <v>1250</v>
       </c>
       <c r="C615" s="82" t="s">
-        <v>3361</v>
-[...2 lines deleted...]
-        <v>46320</v>
+        <v>1238</v>
+      </c>
+      <c r="D615" s="29">
+        <v>46418</v>
       </c>
       <c r="E615" s="68"/>
       <c r="F615" s="68"/>
     </row>
-    <row r="616" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="616" spans="1:6" ht="67.5">
       <c r="A616" s="3" t="s">
-        <v>1265</v>
-[...2 lines deleted...]
-        <v>1266</v>
+        <v>2903</v>
+      </c>
+      <c r="B616" s="14" t="s">
+        <v>1251</v>
       </c>
       <c r="C616" s="82" t="s">
-        <v>3362</v>
-[...2 lines deleted...]
-        <v>46478</v>
+        <v>3285</v>
+      </c>
+      <c r="D616" s="29">
+        <v>46420</v>
       </c>
       <c r="E616" s="68"/>
       <c r="F616" s="68"/>
     </row>
-    <row r="617" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="617" spans="1:6" ht="45">
       <c r="A617" s="3" t="s">
-        <v>1267</v>
+        <v>1252</v>
       </c>
       <c r="B617" s="14" t="s">
-        <v>1268</v>
+        <v>1253</v>
       </c>
       <c r="C617" s="82" t="s">
-        <v>1269</v>
-[...2 lines deleted...]
-        <v>46493</v>
+        <v>1254</v>
+      </c>
+      <c r="D617" s="29">
+        <v>46425</v>
       </c>
       <c r="E617" s="68"/>
       <c r="F617" s="68"/>
     </row>
-    <row r="618" spans="1:6" ht="180" x14ac:dyDescent="0.2">
+    <row r="618" spans="1:6" ht="201.75" customHeight="1">
       <c r="A618" s="3" t="s">
-        <v>2959</v>
+        <v>2529</v>
       </c>
       <c r="B618" s="14" t="s">
-        <v>1270</v>
+        <v>1255</v>
       </c>
       <c r="C618" s="82" t="s">
-        <v>1271</v>
+        <v>84</v>
       </c>
       <c r="D618" s="29">
-        <v>46411</v>
+        <v>46424</v>
       </c>
       <c r="E618" s="68"/>
       <c r="F618" s="68"/>
     </row>
-    <row r="619" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="619" spans="1:6" ht="67.5">
       <c r="A619" s="3" t="s">
-        <v>1272</v>
+        <v>1256</v>
       </c>
       <c r="B619" s="14" t="s">
-        <v>1273</v>
+        <v>1257</v>
       </c>
       <c r="C619" s="82" t="s">
-        <v>1274</v>
+        <v>1258</v>
       </c>
       <c r="D619" s="29">
-        <v>46417</v>
+        <v>46368</v>
       </c>
       <c r="E619" s="68"/>
       <c r="F619" s="68"/>
     </row>
-    <row r="620" spans="1:6" ht="146.25" x14ac:dyDescent="0.2">
+    <row r="620" spans="1:6" ht="67.5">
       <c r="A620" s="3" t="s">
-        <v>2153</v>
-[...2 lines deleted...]
-        <v>2152</v>
+        <v>1259</v>
+      </c>
+      <c r="B620" s="14" t="s">
+        <v>1260</v>
       </c>
       <c r="C620" s="82" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>46214</v>
+        <v>851</v>
+      </c>
+      <c r="D620" s="29">
+        <v>46456</v>
       </c>
       <c r="E620" s="68"/>
       <c r="F620" s="68"/>
     </row>
-    <row r="621" spans="1:6" ht="167.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="621" spans="1:6" ht="33.75">
       <c r="A621" s="3" t="s">
-        <v>3363</v>
-[...8 lines deleted...]
-        <v>46353</v>
+        <v>1261</v>
+      </c>
+      <c r="B621" s="11" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C621" s="91" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D621" s="29">
+        <v>46455</v>
       </c>
       <c r="E621" s="68"/>
       <c r="F621" s="68"/>
     </row>
-    <row r="622" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="622" spans="1:6" ht="22.5">
       <c r="A622" s="3" t="s">
-        <v>1276</v>
-[...2 lines deleted...]
-        <v>1277</v>
+        <v>1264</v>
+      </c>
+      <c r="B622" s="14" t="s">
+        <v>1265</v>
       </c>
       <c r="C622" s="82" t="s">
-        <v>3364</v>
+        <v>5</v>
       </c>
       <c r="D622" s="29">
-        <v>46478</v>
+        <v>46428</v>
       </c>
       <c r="E622" s="68"/>
       <c r="F622" s="68"/>
     </row>
-    <row r="623" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="623" spans="1:6" ht="33.75">
       <c r="A623" s="3" t="s">
-        <v>1278</v>
+        <v>1266</v>
       </c>
       <c r="B623" s="14" t="s">
-        <v>1279</v>
+        <v>1267</v>
       </c>
       <c r="C623" s="82" t="s">
-        <v>1269</v>
+        <v>5</v>
       </c>
       <c r="D623" s="29">
-        <v>46459</v>
+        <v>46428</v>
       </c>
       <c r="E623" s="68"/>
       <c r="F623" s="68"/>
     </row>
-    <row r="624" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="624" spans="1:6" ht="33.75">
       <c r="A624" s="3" t="s">
-        <v>1280</v>
+        <v>1268</v>
       </c>
       <c r="B624" s="14" t="s">
-        <v>1281</v>
+        <v>1269</v>
       </c>
       <c r="C624" s="82" t="s">
-        <v>1269</v>
+        <v>3286</v>
       </c>
       <c r="D624" s="29">
-        <v>46418</v>
+        <v>46428</v>
       </c>
       <c r="E624" s="68"/>
       <c r="F624" s="68"/>
     </row>
-    <row r="625" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="625" spans="1:6" ht="90">
       <c r="A625" s="3" t="s">
-        <v>2960</v>
+        <v>1270</v>
       </c>
       <c r="B625" s="14" t="s">
-        <v>1282</v>
-[...2 lines deleted...]
-        <v>3365</v>
+        <v>1271</v>
+      </c>
+      <c r="C625" s="85" t="s">
+        <v>1272</v>
       </c>
       <c r="D625" s="29">
-        <v>46420</v>
+        <v>46435</v>
       </c>
       <c r="E625" s="68"/>
       <c r="F625" s="68"/>
     </row>
-    <row r="626" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="626" spans="1:6" ht="22.5">
       <c r="A626" s="3" t="s">
-        <v>1283</v>
-[...2 lines deleted...]
-        <v>1284</v>
+        <v>1273</v>
+      </c>
+      <c r="B626" s="21" t="s">
+        <v>1274</v>
       </c>
       <c r="C626" s="82" t="s">
-        <v>1285</v>
+        <v>600</v>
       </c>
       <c r="D626" s="29">
-        <v>46425</v>
+        <v>46433</v>
       </c>
       <c r="E626" s="68"/>
       <c r="F626" s="68"/>
     </row>
-    <row r="627" spans="1:6" ht="236.25" x14ac:dyDescent="0.2">
+    <row r="627" spans="1:6" ht="22.5">
       <c r="A627" s="3" t="s">
-        <v>2577</v>
+        <v>1275</v>
       </c>
       <c r="B627" s="14" t="s">
-        <v>1286</v>
+        <v>950</v>
       </c>
       <c r="C627" s="82" t="s">
-        <v>85</v>
+        <v>951</v>
       </c>
       <c r="D627" s="29">
-        <v>46424</v>
+        <v>46460</v>
       </c>
       <c r="E627" s="68"/>
       <c r="F627" s="68"/>
     </row>
-    <row r="628" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="628" spans="1:6" ht="22.5">
       <c r="A628" s="3" t="s">
-        <v>1287</v>
-[...2 lines deleted...]
-        <v>1288</v>
+        <v>1276</v>
+      </c>
+      <c r="B628" s="21" t="s">
+        <v>1277</v>
       </c>
       <c r="C628" s="82" t="s">
-        <v>1289</v>
+        <v>600</v>
       </c>
       <c r="D628" s="29">
-        <v>46368</v>
+        <v>46433</v>
       </c>
       <c r="E628" s="68"/>
       <c r="F628" s="68"/>
     </row>
-    <row r="629" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="629" spans="1:6" ht="67.5">
       <c r="A629" s="3" t="s">
-        <v>1290</v>
+        <v>1278</v>
       </c>
       <c r="B629" s="14" t="s">
-        <v>1291</v>
+        <v>1279</v>
       </c>
       <c r="C629" s="82" t="s">
-        <v>874</v>
+        <v>5</v>
       </c>
       <c r="D629" s="29">
-        <v>46456</v>
+        <v>46435</v>
       </c>
       <c r="E629" s="68"/>
       <c r="F629" s="68"/>
     </row>
-    <row r="630" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>46455</v>
+    <row r="630" spans="1:6" ht="207.75" customHeight="1">
+      <c r="A630" s="2" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B630" s="20" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C630" s="82" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D630" s="19">
+        <v>46438</v>
       </c>
       <c r="E630" s="68"/>
       <c r="F630" s="68"/>
     </row>
-    <row r="631" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="631" spans="1:6" ht="180">
       <c r="A631" s="3" t="s">
-        <v>1295</v>
+        <v>1284</v>
       </c>
       <c r="B631" s="14" t="s">
-        <v>1296</v>
+        <v>1285</v>
       </c>
       <c r="C631" s="82" t="s">
-        <v>5</v>
+        <v>3724</v>
       </c>
       <c r="D631" s="29">
-        <v>46428</v>
+        <v>46438</v>
       </c>
       <c r="E631" s="68"/>
       <c r="F631" s="68"/>
     </row>
-    <row r="632" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="632" spans="1:6" ht="157.5">
       <c r="A632" s="3" t="s">
-        <v>1297</v>
+        <v>1286</v>
       </c>
       <c r="B632" s="14" t="s">
-        <v>1298</v>
+        <v>1287</v>
       </c>
       <c r="C632" s="82" t="s">
-        <v>5</v>
+        <v>3287</v>
       </c>
       <c r="D632" s="29">
-        <v>46428</v>
+        <v>46439</v>
       </c>
       <c r="E632" s="68"/>
       <c r="F632" s="68"/>
     </row>
-    <row r="633" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="633" spans="1:6" ht="22.5">
       <c r="A633" s="3" t="s">
-        <v>1299</v>
+        <v>1288</v>
       </c>
       <c r="B633" s="14" t="s">
-        <v>1300</v>
+        <v>2462</v>
       </c>
       <c r="C633" s="82" t="s">
-        <v>3366</v>
+        <v>3288</v>
       </c>
       <c r="D633" s="29">
-        <v>46428</v>
+        <v>46440</v>
       </c>
       <c r="E633" s="68"/>
       <c r="F633" s="68"/>
     </row>
-    <row r="634" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="634" spans="1:6" ht="78.75">
       <c r="A634" s="3" t="s">
-        <v>1301</v>
-[...5 lines deleted...]
-        <v>1303</v>
+        <v>1289</v>
+      </c>
+      <c r="B634" s="11" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C634" s="82" t="s">
+        <v>1291</v>
       </c>
       <c r="D634" s="29">
-        <v>46435</v>
+        <v>46441</v>
       </c>
       <c r="E634" s="68"/>
       <c r="F634" s="68"/>
     </row>
-    <row r="635" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="635" spans="1:6">
       <c r="A635" s="3" t="s">
-        <v>1304</v>
-[...2 lines deleted...]
-        <v>1305</v>
+        <v>1292</v>
+      </c>
+      <c r="B635" s="10" t="s">
+        <v>1293</v>
       </c>
       <c r="C635" s="82" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>46433</v>
+        <v>617</v>
+      </c>
+      <c r="D635" s="19">
+        <v>46440</v>
       </c>
       <c r="E635" s="68"/>
       <c r="F635" s="68"/>
     </row>
-    <row r="636" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="636" spans="1:6" ht="80.099999999999994" customHeight="1">
       <c r="A636" s="3" t="s">
-        <v>1306</v>
+        <v>1294</v>
       </c>
       <c r="B636" s="14" t="s">
-        <v>973</v>
+        <v>1295</v>
       </c>
       <c r="C636" s="82" t="s">
-        <v>974</v>
+        <v>1296</v>
       </c>
       <c r="D636" s="29">
-        <v>46460</v>
+        <v>46441</v>
       </c>
       <c r="E636" s="68"/>
       <c r="F636" s="68"/>
     </row>
-    <row r="637" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1308</v>
+    <row r="637" spans="1:6" ht="292.5">
+      <c r="A637" s="1" t="s">
+        <v>2904</v>
+      </c>
+      <c r="B637" s="11" t="s">
+        <v>1297</v>
       </c>
       <c r="C637" s="82" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-        <v>46433</v>
+        <v>1298</v>
+      </c>
+      <c r="D637" s="19">
+        <v>46446</v>
       </c>
       <c r="E637" s="68"/>
       <c r="F637" s="68"/>
     </row>
-    <row r="638" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="638" spans="1:6" ht="22.5" customHeight="1">
       <c r="A638" s="3" t="s">
-        <v>1309</v>
+        <v>1299</v>
       </c>
       <c r="B638" s="14" t="s">
-        <v>1310</v>
+        <v>1300</v>
       </c>
       <c r="C638" s="82" t="s">
-        <v>5</v>
+        <v>1301</v>
       </c>
       <c r="D638" s="29">
-        <v>46435</v>
+        <v>46441</v>
       </c>
       <c r="E638" s="68"/>
       <c r="F638" s="68"/>
     </row>
-    <row r="639" spans="1:6" ht="207.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1313</v>
+    <row r="639" spans="1:6" ht="24.75" customHeight="1">
+      <c r="A639" s="3" t="s">
+        <v>1302</v>
+      </c>
+      <c r="B639" s="14" t="s">
+        <v>1303</v>
       </c>
       <c r="C639" s="82" t="s">
-        <v>1314</v>
-[...2 lines deleted...]
-        <v>46438</v>
+        <v>1304</v>
+      </c>
+      <c r="D639" s="48">
+        <v>46446</v>
       </c>
       <c r="E639" s="68"/>
       <c r="F639" s="68"/>
     </row>
-    <row r="640" spans="1:6" ht="180" x14ac:dyDescent="0.2">
+    <row r="640" spans="1:6" ht="66.599999999999994" customHeight="1">
       <c r="A640" s="3" t="s">
-        <v>1315</v>
+        <v>1305</v>
       </c>
       <c r="B640" s="14" t="s">
-        <v>1316</v>
+        <v>1306</v>
       </c>
       <c r="C640" s="82" t="s">
-        <v>1317</v>
+        <v>3289</v>
       </c>
       <c r="D640" s="29">
-        <v>46438</v>
+        <v>46454</v>
       </c>
       <c r="E640" s="68"/>
       <c r="F640" s="68"/>
     </row>
-    <row r="641" spans="1:6" ht="157.5" x14ac:dyDescent="0.2">
+    <row r="641" spans="1:6" ht="22.5">
       <c r="A641" s="3" t="s">
-        <v>1318</v>
-[...2 lines deleted...]
-        <v>1319</v>
+        <v>1307</v>
+      </c>
+      <c r="B641" s="11" t="s">
+        <v>1308</v>
       </c>
       <c r="C641" s="82" t="s">
-        <v>3367</v>
+        <v>1309</v>
       </c>
       <c r="D641" s="29">
-        <v>46439</v>
+        <v>46455</v>
       </c>
       <c r="E641" s="68"/>
       <c r="F641" s="68"/>
     </row>
-    <row r="642" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2509</v>
+    <row r="642" spans="1:6">
+      <c r="A642" s="1" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B642" s="10" t="s">
+        <v>1311</v>
       </c>
       <c r="C642" s="82" t="s">
-        <v>3368</v>
-[...2 lines deleted...]
-        <v>46440</v>
+        <v>1283</v>
+      </c>
+      <c r="D642" s="19">
+        <v>46459</v>
       </c>
       <c r="E642" s="68"/>
       <c r="F642" s="68"/>
     </row>
-    <row r="643" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="643" spans="1:6" ht="78.75">
       <c r="A643" s="3" t="s">
-        <v>1321</v>
-[...2 lines deleted...]
-        <v>1322</v>
+        <v>1312</v>
+      </c>
+      <c r="B643" s="14" t="s">
+        <v>1313</v>
       </c>
       <c r="C643" s="82" t="s">
-        <v>1323</v>
+        <v>3570</v>
       </c>
       <c r="D643" s="29">
-        <v>46441</v>
+        <v>46505</v>
       </c>
       <c r="E643" s="68"/>
       <c r="F643" s="68"/>
     </row>
-    <row r="644" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="644" spans="1:6" ht="46.5" customHeight="1">
       <c r="A644" s="3" t="s">
-        <v>1324</v>
-[...2 lines deleted...]
-        <v>1325</v>
+        <v>3027</v>
+      </c>
+      <c r="B644" s="14" t="s">
+        <v>1314</v>
       </c>
       <c r="C644" s="82" t="s">
-        <v>629</v>
-[...2 lines deleted...]
-        <v>46440</v>
+        <v>1315</v>
+      </c>
+      <c r="D644" s="29">
+        <v>46506</v>
       </c>
       <c r="E644" s="68"/>
       <c r="F644" s="68"/>
     </row>
-    <row r="645" spans="1:6" ht="80.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="645" spans="1:6" ht="22.5">
       <c r="A645" s="3" t="s">
-        <v>1326</v>
+        <v>1316</v>
       </c>
       <c r="B645" s="14" t="s">
-        <v>1327</v>
+        <v>1317</v>
       </c>
       <c r="C645" s="82" t="s">
-        <v>1328</v>
+        <v>1318</v>
       </c>
       <c r="D645" s="29">
-        <v>46441</v>
+        <v>46505</v>
       </c>
       <c r="E645" s="68"/>
       <c r="F645" s="68"/>
     </row>
-    <row r="646" spans="1:6" ht="292.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1329</v>
+    <row r="646" spans="1:6" ht="22.5">
+      <c r="A646" s="3" t="s">
+        <v>2905</v>
+      </c>
+      <c r="B646" s="14" t="s">
+        <v>1319</v>
       </c>
       <c r="C646" s="82" t="s">
-        <v>1330</v>
-[...2 lines deleted...]
-        <v>46446</v>
+        <v>1320</v>
+      </c>
+      <c r="D646" s="29">
+        <v>46418</v>
       </c>
       <c r="E646" s="68"/>
       <c r="F646" s="68"/>
     </row>
-    <row r="647" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="647" spans="1:6">
       <c r="A647" s="3" t="s">
-        <v>1331</v>
+        <v>2555</v>
       </c>
       <c r="B647" s="14" t="s">
-        <v>1332</v>
+        <v>1321</v>
       </c>
       <c r="C647" s="82" t="s">
-        <v>1333</v>
+        <v>1322</v>
       </c>
       <c r="D647" s="29">
-        <v>46441</v>
+        <v>46386</v>
       </c>
       <c r="E647" s="68"/>
       <c r="F647" s="68"/>
     </row>
-    <row r="648" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="648" spans="1:6" ht="67.5">
       <c r="A648" s="3" t="s">
-        <v>1334</v>
+        <v>2906</v>
       </c>
       <c r="B648" s="14" t="s">
-        <v>1335</v>
+        <v>783</v>
       </c>
       <c r="C648" s="82" t="s">
-        <v>1336</v>
-[...2 lines deleted...]
-        <v>46446</v>
+        <v>784</v>
+      </c>
+      <c r="D648" s="19">
+        <v>46507</v>
       </c>
       <c r="E648" s="68"/>
       <c r="F648" s="68"/>
     </row>
-    <row r="649" spans="1:6" ht="66.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="649" spans="1:6" ht="78.75">
       <c r="A649" s="3" t="s">
-        <v>1337</v>
+        <v>2907</v>
       </c>
       <c r="B649" s="14" t="s">
-        <v>1338</v>
+        <v>1325</v>
       </c>
       <c r="C649" s="82" t="s">
-        <v>3369</v>
+        <v>1326</v>
       </c>
       <c r="D649" s="29">
-        <v>46454</v>
+        <v>46476</v>
       </c>
       <c r="E649" s="68"/>
       <c r="F649" s="68"/>
     </row>
-    <row r="650" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1340</v>
+    <row r="650" spans="1:6" ht="67.5">
+      <c r="A650" s="1" t="s">
+        <v>2908</v>
+      </c>
+      <c r="B650" s="10" t="s">
+        <v>1327</v>
       </c>
       <c r="C650" s="82" t="s">
-        <v>1341</v>
-[...2 lines deleted...]
-        <v>46455</v>
+        <v>1328</v>
+      </c>
+      <c r="D650" s="19">
+        <v>46533</v>
       </c>
       <c r="E650" s="68"/>
       <c r="F650" s="68"/>
     </row>
-    <row r="651" spans="1:6" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>1342</v>
+    <row r="651" spans="1:6" ht="99.75" customHeight="1">
+      <c r="A651" s="3" t="s">
+        <v>2163</v>
       </c>
       <c r="B651" s="10" t="s">
-        <v>1343</v>
+        <v>2162</v>
       </c>
       <c r="C651" s="82" t="s">
-        <v>1314</v>
+        <v>4</v>
       </c>
       <c r="D651" s="19">
-        <v>46459</v>
+        <v>46240</v>
       </c>
       <c r="E651" s="68"/>
       <c r="F651" s="68"/>
     </row>
-    <row r="652" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="652" spans="1:6" ht="251.25" customHeight="1">
       <c r="A652" s="3" t="s">
-        <v>1344</v>
+        <v>2909</v>
       </c>
       <c r="B652" s="14" t="s">
-        <v>1345</v>
+        <v>1329</v>
       </c>
       <c r="C652" s="82" t="s">
-        <v>3666</v>
-[...2 lines deleted...]
-        <v>46505</v>
+        <v>1330</v>
+      </c>
+      <c r="D652" s="19">
+        <v>46180</v>
       </c>
       <c r="E652" s="68"/>
       <c r="F652" s="68"/>
     </row>
-    <row r="653" spans="1:6" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="653" spans="1:6" ht="67.5">
       <c r="A653" s="3" t="s">
-        <v>3089</v>
-[...2 lines deleted...]
-        <v>1346</v>
+        <v>2910</v>
+      </c>
+      <c r="B653" s="10" t="s">
+        <v>1331</v>
       </c>
       <c r="C653" s="82" t="s">
-        <v>1347</v>
-[...2 lines deleted...]
-        <v>46506</v>
+        <v>1332</v>
+      </c>
+      <c r="D653" s="19">
+        <v>46491</v>
       </c>
       <c r="E653" s="68"/>
       <c r="F653" s="68"/>
     </row>
-    <row r="654" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="654" spans="1:6" ht="45">
       <c r="A654" s="3" t="s">
-        <v>1348</v>
-[...2 lines deleted...]
-        <v>1349</v>
+        <v>1333</v>
+      </c>
+      <c r="B654" s="10" t="s">
+        <v>1334</v>
       </c>
       <c r="C654" s="82" t="s">
-        <v>1350</v>
-[...2 lines deleted...]
-        <v>46505</v>
+        <v>1335</v>
+      </c>
+      <c r="D654" s="19">
+        <v>46180</v>
       </c>
       <c r="E654" s="68"/>
       <c r="F654" s="68"/>
     </row>
-    <row r="655" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="655" spans="1:6" ht="90">
       <c r="A655" s="3" t="s">
-        <v>2962</v>
+        <v>1336</v>
       </c>
       <c r="B655" s="14" t="s">
-        <v>1351</v>
+        <v>1337</v>
       </c>
       <c r="C655" s="82" t="s">
-        <v>1352</v>
+        <v>3290</v>
       </c>
       <c r="D655" s="29">
-        <v>46418</v>
+        <v>46547</v>
       </c>
       <c r="E655" s="68"/>
       <c r="F655" s="68"/>
     </row>
-    <row r="656" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="656" spans="1:6" ht="67.5">
       <c r="A656" s="3" t="s">
-        <v>1353</v>
-[...2 lines deleted...]
-        <v>1354</v>
+        <v>2911</v>
+      </c>
+      <c r="B656" s="10" t="s">
+        <v>1338</v>
       </c>
       <c r="C656" s="82" t="s">
-        <v>3667</v>
-[...2 lines deleted...]
-        <v>46151</v>
+        <v>1339</v>
+      </c>
+      <c r="D656" s="19">
+        <v>46509</v>
       </c>
       <c r="E656" s="68"/>
       <c r="F656" s="68"/>
     </row>
-    <row r="657" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="657" spans="1:6" ht="101.25">
       <c r="A657" s="3" t="s">
-        <v>2603</v>
+        <v>2912</v>
       </c>
       <c r="B657" s="14" t="s">
-        <v>1355</v>
+        <v>1340</v>
       </c>
       <c r="C657" s="82" t="s">
-        <v>1356</v>
-[...2 lines deleted...]
-        <v>46386</v>
+        <v>1341</v>
+      </c>
+      <c r="D657" s="19">
+        <v>46554</v>
       </c>
       <c r="E657" s="68"/>
       <c r="F657" s="68"/>
     </row>
-    <row r="658" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="658" spans="1:6" ht="45">
       <c r="A658" s="3" t="s">
-        <v>1357</v>
+        <v>2217</v>
       </c>
       <c r="B658" s="14" t="s">
-        <v>1358</v>
+        <v>1342</v>
       </c>
       <c r="C658" s="82" t="s">
-        <v>1359</v>
-[...2 lines deleted...]
-        <v>46153</v>
+        <v>1343</v>
+      </c>
+      <c r="D658" s="19">
+        <v>46556</v>
       </c>
       <c r="E658" s="68"/>
       <c r="F658" s="68"/>
     </row>
-    <row r="659" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="659" spans="1:6" ht="67.5">
       <c r="A659" s="3" t="s">
-        <v>2963</v>
-[...2 lines deleted...]
-        <v>803</v>
+        <v>2913</v>
+      </c>
+      <c r="B659" s="11" t="s">
+        <v>1344</v>
       </c>
       <c r="C659" s="82" t="s">
-        <v>804</v>
-[...2 lines deleted...]
-        <v>46507</v>
+        <v>1345</v>
+      </c>
+      <c r="D659" s="29">
+        <v>46559</v>
       </c>
       <c r="E659" s="68"/>
       <c r="F659" s="68"/>
     </row>
-    <row r="660" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="660" spans="1:6" ht="67.5">
       <c r="A660" s="3" t="s">
-        <v>2964</v>
+        <v>2161</v>
       </c>
       <c r="B660" s="14" t="s">
-        <v>1360</v>
+        <v>1346</v>
       </c>
       <c r="C660" s="82" t="s">
-        <v>1361</v>
-[...2 lines deleted...]
-        <v>46476</v>
+        <v>3291</v>
+      </c>
+      <c r="D660" s="19">
+        <v>46559</v>
       </c>
       <c r="E660" s="68"/>
       <c r="F660" s="68"/>
     </row>
-    <row r="661" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="661" spans="1:6" ht="171" customHeight="1">
       <c r="A661" s="1" t="s">
-        <v>2965</v>
+        <v>1347</v>
       </c>
       <c r="B661" s="10" t="s">
-        <v>1362</v>
+        <v>1348</v>
       </c>
       <c r="C661" s="82" t="s">
-        <v>1363</v>
+        <v>1349</v>
       </c>
       <c r="D661" s="19">
-        <v>46168</v>
+        <v>46195</v>
       </c>
       <c r="E661" s="68"/>
       <c r="F661" s="68"/>
     </row>
-    <row r="662" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
+    <row r="662" spans="1:6">
       <c r="A662" s="3" t="s">
-        <v>2206</v>
+        <v>2914</v>
       </c>
       <c r="B662" s="10" t="s">
-        <v>2205</v>
+        <v>1350</v>
       </c>
       <c r="C662" s="82" t="s">
-        <v>4</v>
+        <v>1351</v>
       </c>
       <c r="D662" s="19">
-        <v>46240</v>
+        <v>46561</v>
       </c>
       <c r="E662" s="68"/>
       <c r="F662" s="68"/>
     </row>
-    <row r="663" spans="1:6" ht="281.25" x14ac:dyDescent="0.2">
+    <row r="663" spans="1:6" ht="45">
       <c r="A663" s="3" t="s">
-        <v>2966</v>
-[...2 lines deleted...]
-        <v>1364</v>
+        <v>1352</v>
+      </c>
+      <c r="B663" s="10" t="s">
+        <v>1353</v>
       </c>
       <c r="C663" s="82" t="s">
-        <v>1365</v>
+        <v>35</v>
       </c>
       <c r="D663" s="19">
-        <v>46180</v>
+        <v>46204</v>
       </c>
       <c r="E663" s="68"/>
       <c r="F663" s="68"/>
     </row>
-    <row r="664" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="664" spans="1:6">
       <c r="A664" s="3" t="s">
-        <v>2967</v>
-[...2 lines deleted...]
-        <v>1366</v>
+        <v>1354</v>
+      </c>
+      <c r="B664" s="14" t="s">
+        <v>1355</v>
       </c>
       <c r="C664" s="82" t="s">
-        <v>1367</v>
+        <v>1356</v>
       </c>
       <c r="D664" s="19">
-        <v>46491</v>
+        <v>46561</v>
       </c>
       <c r="E664" s="68"/>
       <c r="F664" s="68"/>
     </row>
-    <row r="665" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="665" spans="1:6" ht="22.5">
       <c r="A665" s="3" t="s">
-        <v>1368</v>
-[...2 lines deleted...]
-        <v>1369</v>
+        <v>2025</v>
+      </c>
+      <c r="B665" s="14" t="s">
+        <v>1357</v>
       </c>
       <c r="C665" s="82" t="s">
-        <v>1370</v>
+        <v>1358</v>
       </c>
       <c r="D665" s="19">
-        <v>46180</v>
+        <v>46251</v>
       </c>
       <c r="E665" s="68"/>
       <c r="F665" s="68"/>
     </row>
-    <row r="666" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="666" spans="1:6" ht="146.25">
       <c r="A666" s="3" t="s">
-        <v>1371</v>
-[...2 lines deleted...]
-        <v>1372</v>
+        <v>1359</v>
+      </c>
+      <c r="B666" s="10" t="s">
+        <v>2090</v>
       </c>
       <c r="C666" s="82" t="s">
-        <v>3370</v>
+        <v>1360</v>
       </c>
       <c r="D666" s="29">
-        <v>46183</v>
+        <v>46465</v>
       </c>
       <c r="E666" s="68"/>
       <c r="F666" s="68"/>
     </row>
-    <row r="667" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="667" spans="1:6" ht="78.75">
       <c r="A667" s="3" t="s">
-        <v>2968</v>
+        <v>2915</v>
       </c>
       <c r="B667" s="10" t="s">
-        <v>1373</v>
+        <v>431</v>
       </c>
       <c r="C667" s="82" t="s">
-        <v>1374</v>
-[...2 lines deleted...]
-        <v>46509</v>
+        <v>3292</v>
+      </c>
+      <c r="D667" s="29">
+        <v>46250</v>
       </c>
       <c r="E667" s="68"/>
       <c r="F667" s="68"/>
     </row>
-    <row r="668" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+    <row r="668" spans="1:6" ht="111.75" customHeight="1">
       <c r="A668" s="3" t="s">
-        <v>2969</v>
-[...2 lines deleted...]
-        <v>1375</v>
+        <v>2916</v>
+      </c>
+      <c r="B668" s="10" t="s">
+        <v>1361</v>
       </c>
       <c r="C668" s="82" t="s">
-        <v>1376</v>
-[...2 lines deleted...]
-        <v>46189</v>
+        <v>13</v>
+      </c>
+      <c r="D668" s="29">
+        <v>46214</v>
       </c>
       <c r="E668" s="68"/>
       <c r="F668" s="68"/>
     </row>
-    <row r="669" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="669" spans="1:6" ht="157.5">
       <c r="A669" s="3" t="s">
-        <v>2260</v>
+        <v>1362</v>
       </c>
       <c r="B669" s="14" t="s">
-        <v>1377</v>
+        <v>1363</v>
       </c>
       <c r="C669" s="82" t="s">
-        <v>1378</v>
-[...2 lines deleted...]
-        <v>46191</v>
+        <v>1364</v>
+      </c>
+      <c r="D669" s="29">
+        <v>46216</v>
       </c>
       <c r="E669" s="68"/>
       <c r="F669" s="68"/>
     </row>
-    <row r="670" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="670" spans="1:6" ht="33.75">
       <c r="A670" s="3" t="s">
-        <v>2970</v>
-[...2 lines deleted...]
-        <v>1379</v>
+        <v>1365</v>
+      </c>
+      <c r="B670" s="10" t="s">
+        <v>1366</v>
       </c>
       <c r="C670" s="82" t="s">
-        <v>1380</v>
-[...2 lines deleted...]
-        <v>46194</v>
+        <v>1367</v>
+      </c>
+      <c r="D670" s="19">
+        <v>46220</v>
       </c>
       <c r="E670" s="68"/>
       <c r="F670" s="68"/>
     </row>
-    <row r="671" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1381</v>
+    <row r="671" spans="1:6" ht="56.25">
+      <c r="A671" s="1" t="s">
+        <v>2024</v>
+      </c>
+      <c r="B671" s="11" t="s">
+        <v>1368</v>
       </c>
       <c r="C671" s="82" t="s">
-        <v>3371</v>
-[...2 lines deleted...]
-        <v>46559</v>
+        <v>3571</v>
+      </c>
+      <c r="D671" s="29">
+        <v>46220</v>
       </c>
       <c r="E671" s="68"/>
       <c r="F671" s="68"/>
     </row>
-    <row r="672" spans="1:6" ht="213.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>1382</v>
+    <row r="672" spans="1:6" ht="67.5">
+      <c r="A672" s="3" t="s">
+        <v>1369</v>
       </c>
       <c r="B672" s="10" t="s">
-        <v>1383</v>
+        <v>2104</v>
       </c>
       <c r="C672" s="82" t="s">
-        <v>1384</v>
-[...2 lines deleted...]
-        <v>46195</v>
+        <v>1370</v>
+      </c>
+      <c r="D672" s="29">
+        <v>46214</v>
       </c>
       <c r="E672" s="68"/>
       <c r="F672" s="68"/>
     </row>
-    <row r="673" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="673" spans="1:6" ht="22.5">
       <c r="A673" s="3" t="s">
-        <v>2971</v>
-[...2 lines deleted...]
-        <v>1385</v>
+        <v>2116</v>
+      </c>
+      <c r="B673" s="14" t="s">
+        <v>2117</v>
       </c>
       <c r="C673" s="82" t="s">
-        <v>1386</v>
-[...2 lines deleted...]
-        <v>46196</v>
+        <v>12</v>
+      </c>
+      <c r="D673" s="29">
+        <v>46219</v>
       </c>
       <c r="E673" s="68"/>
       <c r="F673" s="68"/>
     </row>
-    <row r="674" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="674" spans="1:6" ht="67.5">
       <c r="A674" s="3" t="s">
-        <v>1387</v>
-[...2 lines deleted...]
-        <v>1388</v>
+        <v>1371</v>
+      </c>
+      <c r="B674" s="14" t="s">
+        <v>1372</v>
       </c>
       <c r="C674" s="82" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>46204</v>
+        <v>348</v>
+      </c>
+      <c r="D674" s="29">
+        <v>46230</v>
       </c>
       <c r="E674" s="68"/>
       <c r="F674" s="68"/>
     </row>
-    <row r="675" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="675" spans="1:6">
       <c r="A675" s="3" t="s">
-        <v>1389</v>
+        <v>1373</v>
       </c>
       <c r="B675" s="14" t="s">
-        <v>1390</v>
+        <v>1374</v>
       </c>
       <c r="C675" s="82" t="s">
-        <v>1391</v>
-[...2 lines deleted...]
-        <v>46197</v>
+        <v>348</v>
+      </c>
+      <c r="D675" s="29">
+        <v>46230</v>
       </c>
       <c r="E675" s="68"/>
       <c r="F675" s="68"/>
     </row>
-    <row r="676" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="676" spans="1:6" ht="22.5">
       <c r="A676" s="3" t="s">
-        <v>2068</v>
+        <v>1375</v>
       </c>
       <c r="B676" s="14" t="s">
-        <v>1392</v>
+        <v>1376</v>
       </c>
       <c r="C676" s="82" t="s">
-        <v>1393</v>
-[...2 lines deleted...]
-        <v>46251</v>
+        <v>3293</v>
+      </c>
+      <c r="D676" s="29">
+        <v>46374</v>
       </c>
       <c r="E676" s="68"/>
       <c r="F676" s="68"/>
     </row>
-    <row r="677" spans="1:6" ht="146.25" x14ac:dyDescent="0.2">
+    <row r="677" spans="1:6" ht="56.25">
       <c r="A677" s="3" t="s">
-        <v>1394</v>
-[...2 lines deleted...]
-        <v>2133</v>
+        <v>1377</v>
+      </c>
+      <c r="B677" s="14" t="s">
+        <v>1378</v>
       </c>
       <c r="C677" s="82" t="s">
-        <v>1395</v>
+        <v>3072</v>
       </c>
       <c r="D677" s="29">
-        <v>46465</v>
+        <v>46231</v>
       </c>
       <c r="E677" s="68"/>
       <c r="F677" s="68"/>
     </row>
-    <row r="678" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="678" spans="1:6">
       <c r="A678" s="3" t="s">
-        <v>2972</v>
-[...2 lines deleted...]
-        <v>439</v>
+        <v>1380</v>
+      </c>
+      <c r="B678" s="14" t="s">
+        <v>1381</v>
       </c>
       <c r="C678" s="82" t="s">
-        <v>3372</v>
+        <v>1382</v>
       </c>
       <c r="D678" s="29">
-        <v>46250</v>
+        <v>46231</v>
       </c>
       <c r="E678" s="68"/>
       <c r="F678" s="68"/>
     </row>
-    <row r="679" spans="1:6" ht="123.75" x14ac:dyDescent="0.2">
+    <row r="679" spans="1:6" ht="56.25">
       <c r="A679" s="3" t="s">
-        <v>2973</v>
-[...2 lines deleted...]
-        <v>1396</v>
+        <v>1383</v>
+      </c>
+      <c r="B679" s="14" t="s">
+        <v>1141</v>
       </c>
       <c r="C679" s="82" t="s">
-        <v>13</v>
+        <v>3294</v>
       </c>
       <c r="D679" s="29">
-        <v>46214</v>
+        <v>46234</v>
       </c>
       <c r="E679" s="68"/>
       <c r="F679" s="68"/>
     </row>
-    <row r="680" spans="1:6" ht="157.5" x14ac:dyDescent="0.2">
+    <row r="680" spans="1:6">
       <c r="A680" s="3" t="s">
-        <v>1397</v>
+        <v>1384</v>
       </c>
       <c r="B680" s="14" t="s">
-        <v>1398</v>
+        <v>1385</v>
       </c>
       <c r="C680" s="82" t="s">
-        <v>1399</v>
+        <v>1386</v>
       </c>
       <c r="D680" s="29">
-        <v>46216</v>
+        <v>46345</v>
       </c>
       <c r="E680" s="68"/>
       <c r="F680" s="68"/>
     </row>
-    <row r="681" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="681" spans="1:6" ht="90">
       <c r="A681" s="3" t="s">
-        <v>1400</v>
-[...2 lines deleted...]
-        <v>1401</v>
+        <v>1387</v>
+      </c>
+      <c r="B681" s="14" t="s">
+        <v>1388</v>
       </c>
       <c r="C681" s="82" t="s">
-        <v>1402</v>
-[...2 lines deleted...]
-        <v>46220</v>
+        <v>3572</v>
+      </c>
+      <c r="D681" s="29">
+        <v>46237</v>
       </c>
       <c r="E681" s="68"/>
       <c r="F681" s="68"/>
     </row>
-    <row r="682" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1403</v>
+    <row r="682" spans="1:6" ht="67.5">
+      <c r="A682" s="3" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B682" s="14" t="s">
+        <v>1390</v>
       </c>
       <c r="C682" s="82" t="s">
-        <v>3668</v>
+        <v>117</v>
       </c>
       <c r="D682" s="29">
-        <v>46220</v>
+        <v>46237</v>
       </c>
       <c r="E682" s="68"/>
       <c r="F682" s="68"/>
     </row>
-    <row r="683" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="683" spans="1:6" ht="33.75">
       <c r="A683" s="3" t="s">
-        <v>1404</v>
-[...2 lines deleted...]
-        <v>2147</v>
+        <v>1391</v>
+      </c>
+      <c r="B683" s="14" t="s">
+        <v>1392</v>
       </c>
       <c r="C683" s="82" t="s">
-        <v>1405</v>
+        <v>1393</v>
       </c>
       <c r="D683" s="29">
-        <v>46214</v>
+        <v>46459</v>
       </c>
       <c r="E683" s="68"/>
       <c r="F683" s="68"/>
     </row>
-    <row r="684" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="684" spans="1:6" ht="45">
       <c r="A684" s="3" t="s">
-        <v>2159</v>
+        <v>1394</v>
       </c>
       <c r="B684" s="14" t="s">
-        <v>2160</v>
+        <v>1395</v>
       </c>
       <c r="C684" s="82" t="s">
-        <v>12</v>
+        <v>1396</v>
       </c>
       <c r="D684" s="29">
-        <v>46219</v>
+        <v>46374</v>
       </c>
       <c r="E684" s="68"/>
       <c r="F684" s="68"/>
     </row>
-    <row r="685" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="685" spans="1:6" ht="56.25">
       <c r="A685" s="3" t="s">
-        <v>1406</v>
+        <v>2917</v>
       </c>
       <c r="B685" s="14" t="s">
-        <v>1407</v>
+        <v>1397</v>
       </c>
       <c r="C685" s="82" t="s">
-        <v>352</v>
+        <v>3295</v>
       </c>
       <c r="D685" s="29">
-        <v>46230</v>
+        <v>46250</v>
       </c>
       <c r="E685" s="68"/>
       <c r="F685" s="68"/>
     </row>
-    <row r="686" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1409</v>
+    <row r="686" spans="1:6" ht="292.5" customHeight="1">
+      <c r="A686" s="8" t="s">
+        <v>2918</v>
+      </c>
+      <c r="B686" s="10" t="s">
+        <v>1398</v>
       </c>
       <c r="C686" s="82" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>46230</v>
+        <v>1124</v>
+      </c>
+      <c r="D686" s="19">
+        <v>46436</v>
       </c>
       <c r="E686" s="68"/>
       <c r="F686" s="68"/>
     </row>
-    <row r="687" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="687" spans="1:6" ht="45">
       <c r="A687" s="3" t="s">
-        <v>1410</v>
+        <v>2154</v>
       </c>
       <c r="B687" s="14" t="s">
-        <v>1411</v>
+        <v>1399</v>
       </c>
       <c r="C687" s="82" t="s">
-        <v>3373</v>
+        <v>1400</v>
       </c>
       <c r="D687" s="29">
-        <v>46374</v>
+        <v>46235</v>
       </c>
       <c r="E687" s="68"/>
       <c r="F687" s="68"/>
     </row>
-    <row r="688" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="688" spans="1:6" ht="77.45" customHeight="1">
       <c r="A688" s="3" t="s">
-        <v>1412</v>
-[...2 lines deleted...]
-        <v>1413</v>
+        <v>1401</v>
+      </c>
+      <c r="B688" s="10" t="s">
+        <v>1402</v>
       </c>
       <c r="C688" s="82" t="s">
-        <v>3136</v>
+        <v>3296</v>
       </c>
       <c r="D688" s="29">
-        <v>46231</v>
+        <v>46270</v>
       </c>
       <c r="E688" s="68"/>
       <c r="F688" s="68"/>
     </row>
-    <row r="689" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1416</v>
+    <row r="689" spans="1:6" ht="171.75" customHeight="1">
+      <c r="A689" s="2" t="s">
+        <v>2919</v>
+      </c>
+      <c r="B689" s="20" t="s">
+        <v>2177</v>
       </c>
       <c r="C689" s="82" t="s">
-        <v>1417</v>
-[...2 lines deleted...]
-        <v>46231</v>
+        <v>3297</v>
+      </c>
+      <c r="D689" s="19">
+        <v>46242</v>
       </c>
       <c r="E689" s="68"/>
       <c r="F689" s="68"/>
     </row>
-    <row r="690" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="690" spans="1:6" ht="22.5">
       <c r="A690" s="3" t="s">
-        <v>1418</v>
+        <v>1403</v>
       </c>
       <c r="B690" s="14" t="s">
-        <v>1171</v>
+        <v>2335</v>
       </c>
       <c r="C690" s="82" t="s">
-        <v>3374</v>
+        <v>2334</v>
       </c>
       <c r="D690" s="29">
-        <v>46234</v>
+        <v>46296</v>
       </c>
       <c r="E690" s="68"/>
       <c r="F690" s="68"/>
     </row>
-    <row r="691" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="691" spans="1:6">
       <c r="A691" s="3" t="s">
-        <v>1419</v>
-[...5 lines deleted...]
-        <v>1421</v>
+        <v>1404</v>
+      </c>
+      <c r="B691" s="10" t="s">
+        <v>987</v>
+      </c>
+      <c r="C691" s="91" t="s">
+        <v>1405</v>
       </c>
       <c r="D691" s="29">
-        <v>46345</v>
+        <v>46467</v>
       </c>
       <c r="E691" s="68"/>
       <c r="F691" s="68"/>
     </row>
-    <row r="692" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="692" spans="1:6" ht="33.75">
       <c r="A692" s="3" t="s">
-        <v>1422</v>
-[...2 lines deleted...]
-        <v>1423</v>
+        <v>1406</v>
+      </c>
+      <c r="B692" s="10" t="s">
+        <v>984</v>
       </c>
       <c r="C692" s="82" t="s">
-        <v>3669</v>
+        <v>1405</v>
       </c>
       <c r="D692" s="29">
-        <v>46237</v>
+        <v>46273</v>
       </c>
       <c r="E692" s="68"/>
       <c r="F692" s="68"/>
     </row>
-    <row r="693" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="693" spans="1:6" ht="77.25" customHeight="1">
       <c r="A693" s="3" t="s">
-        <v>1424</v>
-[...2 lines deleted...]
-        <v>1425</v>
+        <v>1407</v>
+      </c>
+      <c r="B693" s="10" t="s">
+        <v>984</v>
       </c>
       <c r="C693" s="82" t="s">
-        <v>118</v>
+        <v>1408</v>
       </c>
       <c r="D693" s="29">
-        <v>46237</v>
+        <v>46273</v>
       </c>
       <c r="E693" s="68"/>
       <c r="F693" s="68"/>
     </row>
-    <row r="694" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1427</v>
+    <row r="694" spans="1:6" ht="138.75" customHeight="1">
+      <c r="A694" s="2" t="s">
+        <v>2920</v>
+      </c>
+      <c r="B694" s="10" t="s">
+        <v>1409</v>
       </c>
       <c r="C694" s="82" t="s">
-        <v>1428</v>
-[...2 lines deleted...]
-        <v>46459</v>
+        <v>1410</v>
+      </c>
+      <c r="D694" s="19">
+        <v>46237</v>
       </c>
       <c r="E694" s="68"/>
       <c r="F694" s="68"/>
     </row>
-    <row r="695" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="695" spans="1:6" ht="78.75">
       <c r="A695" s="3" t="s">
-        <v>1429</v>
+        <v>2921</v>
       </c>
       <c r="B695" s="14" t="s">
-        <v>1430</v>
+        <v>1413</v>
       </c>
       <c r="C695" s="82" t="s">
-        <v>1431</v>
+        <v>1414</v>
       </c>
       <c r="D695" s="29">
-        <v>46374</v>
+        <v>46201</v>
       </c>
       <c r="E695" s="68"/>
       <c r="F695" s="68"/>
     </row>
-    <row r="696" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="696" spans="1:6" ht="42.95" customHeight="1">
       <c r="A696" s="3" t="s">
-        <v>2974</v>
-[...2 lines deleted...]
-        <v>1432</v>
+        <v>1415</v>
+      </c>
+      <c r="B696" s="11" t="s">
+        <v>1416</v>
       </c>
       <c r="C696" s="82" t="s">
-        <v>3375</v>
+        <v>3298</v>
       </c>
       <c r="D696" s="29">
-        <v>46250</v>
+        <v>46286</v>
       </c>
       <c r="E696" s="68"/>
       <c r="F696" s="68"/>
     </row>
-    <row r="697" spans="1:6" ht="337.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2975</v>
+    <row r="697" spans="1:6" ht="67.5">
+      <c r="A697" s="3" t="s">
+        <v>1417</v>
       </c>
       <c r="B697" s="10" t="s">
-        <v>1433</v>
+        <v>984</v>
       </c>
       <c r="C697" s="82" t="s">
-        <v>1154</v>
-[...2 lines deleted...]
-        <v>46436</v>
+        <v>3299</v>
+      </c>
+      <c r="D697" s="29">
+        <v>46291</v>
       </c>
       <c r="E697" s="68"/>
       <c r="F697" s="68"/>
     </row>
-    <row r="698" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="698" spans="1:6" ht="75" customHeight="1">
       <c r="A698" s="3" t="s">
-        <v>2197</v>
+        <v>1418</v>
       </c>
       <c r="B698" s="14" t="s">
-        <v>1434</v>
+        <v>1419</v>
       </c>
       <c r="C698" s="82" t="s">
-        <v>1435</v>
-[...2 lines deleted...]
-        <v>46235</v>
+        <v>1420</v>
+      </c>
+      <c r="D698" s="19">
+        <v>46323</v>
       </c>
       <c r="E698" s="68"/>
       <c r="F698" s="68"/>
     </row>
-    <row r="699" spans="1:6" ht="77.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="699" spans="1:6" ht="24.75" customHeight="1">
       <c r="A699" s="3" t="s">
-        <v>1436</v>
-[...2 lines deleted...]
-        <v>1437</v>
+        <v>2922</v>
+      </c>
+      <c r="B699" s="21" t="s">
+        <v>1421</v>
       </c>
       <c r="C699" s="82" t="s">
-        <v>3376</v>
+        <v>1422</v>
       </c>
       <c r="D699" s="29">
-        <v>46270</v>
+        <v>46297</v>
       </c>
       <c r="E699" s="68"/>
       <c r="F699" s="68"/>
     </row>
-    <row r="700" spans="1:6" ht="202.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2220</v>
+    <row r="700" spans="1:6">
+      <c r="A700" s="3" t="s">
+        <v>1423</v>
+      </c>
+      <c r="B700" s="14" t="s">
+        <v>1424</v>
       </c>
       <c r="C700" s="82" t="s">
-        <v>3377</v>
-[...2 lines deleted...]
-        <v>46242</v>
+        <v>3300</v>
+      </c>
+      <c r="D700" s="29">
+        <v>46308</v>
       </c>
       <c r="E700" s="68"/>
       <c r="F700" s="68"/>
     </row>
-    <row r="701" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2380</v>
+    <row r="701" spans="1:6" ht="45">
+      <c r="A701" s="1" t="s">
+        <v>1425</v>
+      </c>
+      <c r="B701" s="10" t="s">
+        <v>1426</v>
       </c>
       <c r="C701" s="82" t="s">
-        <v>2379</v>
-[...2 lines deleted...]
-        <v>46296</v>
+        <v>1427</v>
+      </c>
+      <c r="D701" s="19">
+        <v>46312</v>
       </c>
       <c r="E701" s="68"/>
       <c r="F701" s="68"/>
     </row>
-    <row r="702" spans="1:6" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>1439</v>
+    <row r="702" spans="1:6" ht="56.25">
+      <c r="A702" s="1" t="s">
+        <v>1428</v>
       </c>
       <c r="B702" s="10" t="s">
-        <v>1010</v>
-[...2 lines deleted...]
-        <v>1440</v>
+        <v>2324</v>
+      </c>
+      <c r="C702" s="82" t="s">
+        <v>1429</v>
       </c>
       <c r="D702" s="29">
-        <v>46467</v>
+        <v>46312</v>
       </c>
       <c r="E702" s="68"/>
       <c r="F702" s="68"/>
     </row>
-    <row r="703" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="703" spans="1:6" ht="67.5">
       <c r="A703" s="3" t="s">
-        <v>1441</v>
-[...2 lines deleted...]
-        <v>1007</v>
+        <v>1430</v>
+      </c>
+      <c r="B703" s="14" t="s">
+        <v>1431</v>
       </c>
       <c r="C703" s="82" t="s">
-        <v>1440</v>
+        <v>1432</v>
       </c>
       <c r="D703" s="29">
-        <v>46273</v>
+        <v>46312</v>
       </c>
       <c r="E703" s="68"/>
       <c r="F703" s="68"/>
     </row>
-    <row r="704" spans="1:6" ht="72.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="704" spans="1:6" ht="67.5">
       <c r="A704" s="3" t="s">
-        <v>1442</v>
-[...2 lines deleted...]
-        <v>1007</v>
+        <v>2923</v>
+      </c>
+      <c r="B704" s="14" t="s">
+        <v>1433</v>
       </c>
       <c r="C704" s="82" t="s">
-        <v>1443</v>
+        <v>3725</v>
       </c>
       <c r="D704" s="29">
-        <v>46273</v>
+        <v>46320</v>
       </c>
       <c r="E704" s="68"/>
       <c r="F704" s="68"/>
     </row>
-    <row r="705" spans="1:6" ht="175.5" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1444</v>
+    <row r="705" spans="1:6" ht="45">
+      <c r="A705" s="3" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B705" s="14" t="s">
+        <v>1435</v>
       </c>
       <c r="C705" s="82" t="s">
-        <v>1445</v>
-[...2 lines deleted...]
-        <v>46237</v>
+        <v>3301</v>
+      </c>
+      <c r="D705" s="29">
+        <v>46478</v>
       </c>
       <c r="E705" s="68"/>
       <c r="F705" s="68"/>
     </row>
-    <row r="706" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="706" spans="1:6" ht="101.25">
       <c r="A706" s="3" t="s">
-        <v>2978</v>
-[...2 lines deleted...]
-        <v>1448</v>
+        <v>1436</v>
+      </c>
+      <c r="B706" s="10" t="s">
+        <v>1437</v>
       </c>
       <c r="C706" s="82" t="s">
-        <v>1449</v>
-[...2 lines deleted...]
-        <v>46201</v>
+        <v>726</v>
+      </c>
+      <c r="D706" s="19">
+        <v>46359</v>
       </c>
       <c r="E706" s="68"/>
       <c r="F706" s="68"/>
     </row>
-    <row r="707" spans="1:6" ht="42.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="707" spans="1:6" ht="90">
       <c r="A707" s="3" t="s">
-        <v>1450</v>
-[...2 lines deleted...]
-        <v>1451</v>
+        <v>1438</v>
+      </c>
+      <c r="B707" s="14" t="s">
+        <v>1439</v>
       </c>
       <c r="C707" s="82" t="s">
-        <v>3378</v>
+        <v>1440</v>
       </c>
       <c r="D707" s="29">
-        <v>46286</v>
+        <v>46321</v>
       </c>
       <c r="E707" s="68"/>
       <c r="F707" s="68"/>
     </row>
-    <row r="708" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1007</v>
+    <row r="708" spans="1:6" ht="21.95" customHeight="1">
+      <c r="A708" s="43" t="s">
+        <v>1441</v>
+      </c>
+      <c r="B708" s="14" t="s">
+        <v>1442</v>
       </c>
       <c r="C708" s="82" t="s">
-        <v>3379</v>
+        <v>1443</v>
       </c>
       <c r="D708" s="29">
-        <v>46291</v>
+        <v>46322</v>
       </c>
       <c r="E708" s="68"/>
       <c r="F708" s="68"/>
     </row>
-    <row r="709" spans="1:6" ht="75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="709" spans="1:6" ht="239.25" customHeight="1">
       <c r="A709" s="3" t="s">
-        <v>1453</v>
-[...2 lines deleted...]
-        <v>1454</v>
+        <v>2698</v>
+      </c>
+      <c r="B709" s="10" t="s">
+        <v>2209</v>
       </c>
       <c r="C709" s="82" t="s">
-        <v>1455</v>
-[...2 lines deleted...]
-        <v>46323</v>
+        <v>1444</v>
+      </c>
+      <c r="D709" s="29">
+        <v>46215</v>
       </c>
       <c r="E709" s="68"/>
       <c r="F709" s="68"/>
     </row>
-    <row r="710" spans="1:6" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="710" spans="1:6">
       <c r="A710" s="3" t="s">
-        <v>2979</v>
-[...2 lines deleted...]
-        <v>1456</v>
+        <v>1445</v>
+      </c>
+      <c r="B710" s="14" t="s">
+        <v>1446</v>
       </c>
       <c r="C710" s="82" t="s">
-        <v>1457</v>
+        <v>1447</v>
       </c>
       <c r="D710" s="29">
-        <v>46297</v>
+        <v>46340</v>
       </c>
       <c r="E710" s="68"/>
       <c r="F710" s="68"/>
     </row>
-    <row r="711" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1459</v>
+    <row r="711" spans="1:6" ht="101.25">
+      <c r="A711" s="4" t="s">
+        <v>2924</v>
+      </c>
+      <c r="B711" s="10" t="s">
+        <v>1448</v>
       </c>
       <c r="C711" s="82" t="s">
-        <v>3380</v>
-[...2 lines deleted...]
-        <v>46308</v>
+        <v>1449</v>
+      </c>
+      <c r="D711" s="19">
+        <v>46323</v>
       </c>
       <c r="E711" s="68"/>
       <c r="F711" s="68"/>
     </row>
-    <row r="712" spans="1:6" ht="45" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>1460</v>
+    <row r="712" spans="1:6" ht="201" customHeight="1">
+      <c r="A712" s="4" t="s">
+        <v>2925</v>
       </c>
       <c r="B712" s="10" t="s">
-        <v>1461</v>
+        <v>2436</v>
       </c>
       <c r="C712" s="82" t="s">
-        <v>1462</v>
+        <v>1450</v>
       </c>
       <c r="D712" s="19">
-        <v>46312</v>
+        <v>46351</v>
       </c>
       <c r="E712" s="68"/>
       <c r="F712" s="68"/>
     </row>
-    <row r="713" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2369</v>
+    <row r="713" spans="1:6" ht="101.25">
+      <c r="A713" s="3" t="s">
+        <v>3302</v>
+      </c>
+      <c r="B713" s="20" t="s">
+        <v>2190</v>
       </c>
       <c r="C713" s="82" t="s">
-        <v>1464</v>
-[...2 lines deleted...]
-        <v>46312</v>
+        <v>1452</v>
+      </c>
+      <c r="D713" s="19">
+        <v>46309</v>
       </c>
       <c r="E713" s="68"/>
       <c r="F713" s="68"/>
     </row>
-    <row r="714" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="714" spans="1:6" ht="146.25">
       <c r="A714" s="3" t="s">
-        <v>1465</v>
+        <v>1453</v>
       </c>
       <c r="B714" s="14" t="s">
-        <v>1466</v>
+        <v>2511</v>
       </c>
       <c r="C714" s="82" t="s">
-        <v>1467</v>
+        <v>3573</v>
       </c>
       <c r="D714" s="29">
-        <v>46312</v>
+        <v>46353</v>
       </c>
       <c r="E714" s="68"/>
       <c r="F714" s="68"/>
     </row>
-    <row r="715" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="715" spans="1:6" ht="78.75">
       <c r="A715" s="3" t="s">
-        <v>2980</v>
-[...2 lines deleted...]
-        <v>1468</v>
+        <v>1454</v>
+      </c>
+      <c r="B715" s="10" t="s">
+        <v>1455</v>
       </c>
       <c r="C715" s="82" t="s">
-        <v>1469</v>
+        <v>1456</v>
       </c>
       <c r="D715" s="29">
-        <v>46320</v>
+        <v>46371</v>
       </c>
       <c r="E715" s="68"/>
       <c r="F715" s="68"/>
     </row>
-    <row r="716" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="716" spans="1:6" ht="67.5">
       <c r="A716" s="3" t="s">
-        <v>1470</v>
+        <v>1457</v>
       </c>
       <c r="B716" s="14" t="s">
-        <v>1471</v>
+        <v>1458</v>
       </c>
       <c r="C716" s="82" t="s">
-        <v>3381</v>
+        <v>3726</v>
       </c>
       <c r="D716" s="29">
-        <v>46478</v>
+        <v>46367</v>
       </c>
       <c r="E716" s="68"/>
       <c r="F716" s="68"/>
     </row>
-    <row r="717" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>1472</v>
+    <row r="717" spans="1:6" ht="101.25">
+      <c r="A717" s="1" t="s">
+        <v>1459</v>
       </c>
       <c r="B717" s="10" t="s">
-        <v>1473</v>
+        <v>1460</v>
       </c>
       <c r="C717" s="82" t="s">
-        <v>745</v>
+        <v>1461</v>
       </c>
       <c r="D717" s="19">
-        <v>46359</v>
+        <v>46371</v>
       </c>
       <c r="E717" s="68"/>
       <c r="F717" s="68"/>
     </row>
-    <row r="718" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="718" spans="1:6">
       <c r="A718" s="3" t="s">
-        <v>1474</v>
+        <v>2525</v>
       </c>
       <c r="B718" s="14" t="s">
-        <v>1475</v>
+        <v>1462</v>
       </c>
       <c r="C718" s="82" t="s">
-        <v>1476</v>
+        <v>3574</v>
       </c>
       <c r="D718" s="29">
-        <v>46321</v>
+        <v>46371</v>
       </c>
       <c r="E718" s="68"/>
       <c r="F718" s="68"/>
     </row>
-    <row r="719" spans="1:6" ht="21.95" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1478</v>
+    <row r="719" spans="1:6" ht="123.75">
+      <c r="A719" s="3" t="s">
+        <v>2449</v>
+      </c>
+      <c r="B719" s="20" t="s">
+        <v>1463</v>
       </c>
       <c r="C719" s="82" t="s">
-        <v>1479</v>
+        <v>1464</v>
       </c>
       <c r="D719" s="29">
-        <v>46322</v>
+        <v>46374</v>
       </c>
       <c r="E719" s="68"/>
       <c r="F719" s="68"/>
     </row>
-    <row r="720" spans="1:6" ht="258.75" x14ac:dyDescent="0.2">
+    <row r="720" spans="1:6" ht="56.25">
       <c r="A720" s="3" t="s">
-        <v>2748</v>
+        <v>1465</v>
       </c>
       <c r="B720" s="10" t="s">
-        <v>2252</v>
+        <v>1466</v>
       </c>
       <c r="C720" s="82" t="s">
-        <v>1480</v>
+        <v>4</v>
       </c>
       <c r="D720" s="29">
-        <v>46215</v>
+        <v>46338</v>
       </c>
       <c r="E720" s="68"/>
       <c r="F720" s="68"/>
     </row>
-    <row r="721" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="721" spans="1:6" ht="90">
       <c r="A721" s="3" t="s">
-        <v>1481</v>
+        <v>1467</v>
       </c>
       <c r="B721" s="14" t="s">
-        <v>1482</v>
+        <v>1468</v>
       </c>
       <c r="C721" s="82" t="s">
-        <v>1483</v>
+        <v>3303</v>
       </c>
       <c r="D721" s="29">
-        <v>46340</v>
+        <v>46376</v>
       </c>
       <c r="E721" s="68"/>
       <c r="F721" s="68"/>
     </row>
-    <row r="722" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1484</v>
+    <row r="722" spans="1:6" ht="33.75">
+      <c r="A722" s="3" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B722" s="14" t="s">
+        <v>1470</v>
       </c>
       <c r="C722" s="82" t="s">
-        <v>1485</v>
-[...2 lines deleted...]
-        <v>46323</v>
+        <v>1068</v>
+      </c>
+      <c r="D722" s="29">
+        <v>46384</v>
       </c>
       <c r="E722" s="68"/>
       <c r="F722" s="68"/>
     </row>
-    <row r="723" spans="1:6" ht="201" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2483</v>
+    <row r="723" spans="1:6">
+      <c r="A723" s="3" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B723" s="14" t="s">
+        <v>1470</v>
       </c>
       <c r="C723" s="82" t="s">
-        <v>1486</v>
-[...2 lines deleted...]
-        <v>46351</v>
+        <v>1068</v>
+      </c>
+      <c r="D723" s="29">
+        <v>46384</v>
       </c>
       <c r="E723" s="68"/>
       <c r="F723" s="68"/>
     </row>
-    <row r="724" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+    <row r="724" spans="1:6" ht="22.5">
       <c r="A724" s="3" t="s">
-        <v>3382</v>
-[...2 lines deleted...]
-        <v>2233</v>
+        <v>1472</v>
+      </c>
+      <c r="B724" s="14" t="s">
+        <v>1473</v>
       </c>
       <c r="C724" s="82" t="s">
-        <v>1488</v>
-[...2 lines deleted...]
-        <v>46309</v>
+        <v>3304</v>
+      </c>
+      <c r="D724" s="29">
+        <v>46399</v>
       </c>
       <c r="E724" s="68"/>
       <c r="F724" s="68"/>
     </row>
-    <row r="725" spans="1:6" ht="146.25" x14ac:dyDescent="0.2">
+    <row r="725" spans="1:6" ht="67.5">
       <c r="A725" s="3" t="s">
-        <v>1489</v>
+        <v>1389</v>
       </c>
       <c r="B725" s="14" t="s">
-        <v>2558</v>
+        <v>1390</v>
       </c>
       <c r="C725" s="82" t="s">
-        <v>3670</v>
+        <v>1474</v>
       </c>
       <c r="D725" s="29">
-        <v>46353</v>
-[...1 lines deleted...]
-      <c r="E725" s="68"/>
+        <v>46237</v>
+      </c>
+      <c r="E725" s="78"/>
       <c r="F725" s="68"/>
     </row>
-    <row r="726" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="726" spans="1:6">
       <c r="A726" s="3" t="s">
-        <v>1490</v>
+        <v>2554</v>
       </c>
       <c r="B726" s="10" t="s">
-        <v>1491</v>
+        <v>1475</v>
       </c>
       <c r="C726" s="82" t="s">
-        <v>1492</v>
-[...2 lines deleted...]
-        <v>46371</v>
+        <v>1476</v>
+      </c>
+      <c r="D726" s="19">
+        <v>46368</v>
       </c>
       <c r="E726" s="68"/>
       <c r="F726" s="68"/>
     </row>
-    <row r="727" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="727" spans="1:6" ht="180">
       <c r="A727" s="3" t="s">
-        <v>1493</v>
+        <v>1477</v>
       </c>
       <c r="B727" s="14" t="s">
-        <v>1494</v>
+        <v>1478</v>
       </c>
       <c r="C727" s="82" t="s">
-        <v>3137</v>
-[...2 lines deleted...]
-        <v>46367</v>
+        <v>1479</v>
+      </c>
+      <c r="D727" s="19">
+        <v>46438</v>
       </c>
       <c r="E727" s="68"/>
       <c r="F727" s="68"/>
     </row>
-    <row r="728" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1496</v>
+    <row r="728" spans="1:6" ht="33.75">
+      <c r="A728" s="3" t="s">
+        <v>1480</v>
+      </c>
+      <c r="B728" s="14" t="s">
+        <v>1481</v>
       </c>
       <c r="C728" s="82" t="s">
-        <v>1497</v>
-[...2 lines deleted...]
-        <v>46371</v>
+        <v>3305</v>
+      </c>
+      <c r="D728" s="29">
+        <v>46405</v>
       </c>
       <c r="E728" s="68"/>
       <c r="F728" s="68"/>
     </row>
-    <row r="729" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1498</v>
+    <row r="729" spans="1:6" ht="315">
+      <c r="A729" s="2" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B729" s="10" t="s">
+        <v>1483</v>
       </c>
       <c r="C729" s="82" t="s">
-        <v>3671</v>
-[...2 lines deleted...]
-        <v>46371</v>
+        <v>3306</v>
+      </c>
+      <c r="D729" s="19">
+        <v>46407</v>
       </c>
       <c r="E729" s="68"/>
       <c r="F729" s="68"/>
     </row>
-    <row r="730" spans="1:6" ht="123.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1499</v>
+    <row r="730" spans="1:6" ht="33.75">
+      <c r="A730" s="1" t="s">
+        <v>2699</v>
+      </c>
+      <c r="B730" s="10" t="s">
+        <v>1484</v>
       </c>
       <c r="C730" s="82" t="s">
-        <v>1500</v>
-[...2 lines deleted...]
-        <v>46374</v>
+        <v>1485</v>
+      </c>
+      <c r="D730" s="19">
+        <v>46394</v>
       </c>
       <c r="E730" s="68"/>
       <c r="F730" s="68"/>
     </row>
-    <row r="731" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="731" spans="1:6" ht="22.5">
       <c r="A731" s="3" t="s">
-        <v>1501</v>
-[...2 lines deleted...]
-        <v>1502</v>
+        <v>1486</v>
+      </c>
+      <c r="B731" s="14" t="s">
+        <v>1487</v>
       </c>
       <c r="C731" s="82" t="s">
-        <v>4</v>
+        <v>1488</v>
       </c>
       <c r="D731" s="29">
-        <v>46338</v>
+        <v>46423</v>
       </c>
       <c r="E731" s="68"/>
       <c r="F731" s="68"/>
     </row>
-    <row r="732" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="732" spans="1:6" ht="33.75">
       <c r="A732" s="3" t="s">
-        <v>1503</v>
+        <v>1489</v>
       </c>
       <c r="B732" s="14" t="s">
-        <v>1504</v>
+        <v>1490</v>
       </c>
       <c r="C732" s="82" t="s">
-        <v>3383</v>
+        <v>3727</v>
       </c>
       <c r="D732" s="29">
-        <v>46376</v>
+        <v>46476</v>
       </c>
       <c r="E732" s="68"/>
       <c r="F732" s="68"/>
     </row>
-    <row r="733" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="733" spans="1:6">
       <c r="A733" s="3" t="s">
-        <v>1505</v>
+        <v>2695</v>
       </c>
       <c r="B733" s="14" t="s">
-        <v>1506</v>
+        <v>331</v>
       </c>
       <c r="C733" s="82" t="s">
-        <v>1092</v>
-[...2 lines deleted...]
-        <v>46384</v>
+        <v>1491</v>
+      </c>
+      <c r="D733" s="19">
+        <v>46424</v>
       </c>
       <c r="E733" s="68"/>
       <c r="F733" s="68"/>
     </row>
-    <row r="734" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1506</v>
+    <row r="734" spans="1:6" ht="101.25">
+      <c r="A734" s="2" t="s">
+        <v>2926</v>
+      </c>
+      <c r="B734" s="10" t="s">
+        <v>1492</v>
       </c>
       <c r="C734" s="82" t="s">
-        <v>1092</v>
-[...2 lines deleted...]
-        <v>46384</v>
+        <v>5</v>
+      </c>
+      <c r="D734" s="19">
+        <v>46448</v>
       </c>
       <c r="E734" s="68"/>
       <c r="F734" s="68"/>
     </row>
-    <row r="735" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="735" spans="1:6" ht="93.75" customHeight="1">
       <c r="A735" s="3" t="s">
-        <v>1508</v>
-[...2 lines deleted...]
-        <v>1509</v>
+        <v>2265</v>
+      </c>
+      <c r="B735" s="20" t="s">
+        <v>2264</v>
       </c>
       <c r="C735" s="82" t="s">
-        <v>3384</v>
-[...2 lines deleted...]
-        <v>46399</v>
+        <v>1493</v>
+      </c>
+      <c r="D735" s="19">
+        <v>46277</v>
       </c>
       <c r="E735" s="68"/>
       <c r="F735" s="68"/>
     </row>
-    <row r="736" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="736" spans="1:6">
       <c r="A736" s="3" t="s">
-        <v>1424</v>
+        <v>2701</v>
       </c>
       <c r="B736" s="14" t="s">
-        <v>1425</v>
+        <v>1494</v>
       </c>
       <c r="C736" s="82" t="s">
-        <v>1510</v>
-[...4 lines deleted...]
-      <c r="E736" s="78"/>
+        <v>3307</v>
+      </c>
+      <c r="D736" s="19">
+        <v>46430</v>
+      </c>
+      <c r="E736" s="68"/>
       <c r="F736" s="68"/>
     </row>
-    <row r="737" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="737" spans="1:6" ht="22.5">
       <c r="A737" s="3" t="s">
-        <v>2602</v>
-[...2 lines deleted...]
-        <v>1511</v>
+        <v>1495</v>
+      </c>
+      <c r="B737" s="44" t="s">
+        <v>1496</v>
       </c>
       <c r="C737" s="82" t="s">
-        <v>1512</v>
+        <v>1497</v>
       </c>
       <c r="D737" s="19">
-        <v>46368</v>
+        <v>46345</v>
       </c>
       <c r="E737" s="68"/>
       <c r="F737" s="68"/>
     </row>
-    <row r="738" spans="1:6" ht="180" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1514</v>
+    <row r="738" spans="1:6" ht="33.75">
+      <c r="A738" s="4" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B738" s="21" t="s">
+        <v>1499</v>
       </c>
       <c r="C738" s="82" t="s">
-        <v>1515</v>
+        <v>1500</v>
       </c>
       <c r="D738" s="19">
-        <v>46438</v>
+        <v>46360</v>
       </c>
       <c r="E738" s="68"/>
       <c r="F738" s="68"/>
     </row>
-    <row r="739" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1517</v>
+    <row r="739" spans="1:6" ht="33.75">
+      <c r="A739" s="4" t="s">
+        <v>3037</v>
+      </c>
+      <c r="B739" s="10" t="s">
+        <v>1501</v>
       </c>
       <c r="C739" s="82" t="s">
-        <v>3385</v>
-[...2 lines deleted...]
-        <v>46405</v>
+        <v>1452</v>
+      </c>
+      <c r="D739" s="19">
+        <v>46193</v>
       </c>
       <c r="E739" s="68"/>
       <c r="F739" s="68"/>
     </row>
-    <row r="740" spans="1:6" ht="315" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1519</v>
+    <row r="740" spans="1:6" ht="22.5">
+      <c r="A740" s="3" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B740" s="14" t="s">
+        <v>1503</v>
       </c>
       <c r="C740" s="82" t="s">
-        <v>3386</v>
+        <v>1504</v>
       </c>
       <c r="D740" s="19">
-        <v>46407</v>
+        <v>46441</v>
       </c>
       <c r="E740" s="68"/>
       <c r="F740" s="68"/>
     </row>
-    <row r="741" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1520</v>
+    <row r="741" spans="1:6" ht="45">
+      <c r="A741" s="3" t="s">
+        <v>1505</v>
+      </c>
+      <c r="B741" s="14" t="s">
+        <v>1506</v>
       </c>
       <c r="C741" s="82" t="s">
-        <v>1521</v>
+        <v>1507</v>
       </c>
       <c r="D741" s="19">
-        <v>46394</v>
+        <v>46447</v>
       </c>
       <c r="E741" s="68"/>
       <c r="F741" s="68"/>
     </row>
-    <row r="742" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="742" spans="1:6" ht="191.25" customHeight="1">
       <c r="A742" s="3" t="s">
-        <v>1522</v>
+        <v>2714</v>
       </c>
       <c r="B742" s="14" t="s">
-        <v>1523</v>
+        <v>1508</v>
       </c>
       <c r="C742" s="82" t="s">
-        <v>1524</v>
-[...2 lines deleted...]
-        <v>46423</v>
+        <v>1509</v>
+      </c>
+      <c r="D742" s="19">
+        <v>46452</v>
       </c>
       <c r="E742" s="68"/>
       <c r="F742" s="68"/>
     </row>
-    <row r="743" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="743" spans="1:6">
       <c r="A743" s="3" t="s">
-        <v>1525</v>
-[...2 lines deleted...]
-        <v>1526</v>
+        <v>2927</v>
+      </c>
+      <c r="B743" s="11" t="s">
+        <v>1510</v>
       </c>
       <c r="C743" s="82" t="s">
-        <v>3138</v>
-[...2 lines deleted...]
-        <v>46476</v>
+        <v>1511</v>
+      </c>
+      <c r="D743" s="19">
+        <v>46303</v>
       </c>
       <c r="E743" s="68"/>
       <c r="F743" s="68"/>
     </row>
-    <row r="744" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="744" spans="1:6" ht="90">
       <c r="A744" s="3" t="s">
-        <v>2745</v>
+        <v>1512</v>
       </c>
       <c r="B744" s="14" t="s">
-        <v>335</v>
+        <v>1513</v>
       </c>
       <c r="C744" s="82" t="s">
-        <v>1527</v>
+        <v>3308</v>
       </c>
       <c r="D744" s="19">
-        <v>46424</v>
+        <v>46459</v>
       </c>
       <c r="E744" s="68"/>
       <c r="F744" s="68"/>
     </row>
-    <row r="745" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1528</v>
+    <row r="745" spans="1:6" ht="56.25">
+      <c r="A745" s="3" t="s">
+        <v>1514</v>
+      </c>
+      <c r="B745" s="14" t="s">
+        <v>1515</v>
       </c>
       <c r="C745" s="82" t="s">
-        <v>5</v>
+        <v>1516</v>
       </c>
       <c r="D745" s="19">
-        <v>46448</v>
+        <v>46486</v>
       </c>
       <c r="E745" s="68"/>
       <c r="F745" s="68"/>
     </row>
-    <row r="746" spans="1:6" ht="93.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="746" spans="1:6" ht="22.5">
       <c r="A746" s="3" t="s">
-        <v>2310</v>
-[...2 lines deleted...]
-        <v>2309</v>
+        <v>1517</v>
+      </c>
+      <c r="B746" s="14" t="s">
+        <v>1518</v>
       </c>
       <c r="C746" s="82" t="s">
-        <v>1529</v>
+        <v>1519</v>
       </c>
       <c r="D746" s="19">
-        <v>46277</v>
+        <v>46459</v>
       </c>
       <c r="E746" s="68"/>
       <c r="F746" s="68"/>
     </row>
-    <row r="747" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="747" spans="1:6" ht="22.5">
       <c r="A747" s="3" t="s">
-        <v>2751</v>
-[...2 lines deleted...]
-        <v>1530</v>
+        <v>1520</v>
+      </c>
+      <c r="B747" s="36" t="s">
+        <v>1521</v>
       </c>
       <c r="C747" s="82" t="s">
-        <v>3387</v>
-[...2 lines deleted...]
-        <v>46430</v>
+        <v>1522</v>
+      </c>
+      <c r="D747" s="29">
+        <v>46473</v>
       </c>
       <c r="E747" s="68"/>
       <c r="F747" s="68"/>
     </row>
-    <row r="748" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="748" spans="1:6" ht="56.25">
       <c r="A748" s="3" t="s">
-        <v>1531</v>
-[...2 lines deleted...]
-        <v>1532</v>
+        <v>1523</v>
+      </c>
+      <c r="B748" s="20" t="s">
+        <v>1524</v>
       </c>
       <c r="C748" s="82" t="s">
-        <v>1533</v>
-[...2 lines deleted...]
-        <v>46345</v>
+        <v>12</v>
+      </c>
+      <c r="D748" s="29">
+        <v>46474</v>
       </c>
       <c r="E748" s="68"/>
       <c r="F748" s="68"/>
     </row>
-    <row r="749" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1535</v>
+    <row r="749" spans="1:6" ht="33.75">
+      <c r="A749" s="3" t="s">
+        <v>1525</v>
+      </c>
+      <c r="B749" s="14" t="s">
+        <v>1526</v>
       </c>
       <c r="C749" s="82" t="s">
-        <v>1536</v>
-[...2 lines deleted...]
-        <v>46360</v>
+        <v>1527</v>
+      </c>
+      <c r="D749" s="29">
+        <v>46473</v>
       </c>
       <c r="E749" s="68"/>
       <c r="F749" s="68"/>
     </row>
-    <row r="750" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1537</v>
+    <row r="750" spans="1:6" ht="67.5">
+      <c r="A750" s="3" t="s">
+        <v>1528</v>
+      </c>
+      <c r="B750" s="20" t="s">
+        <v>1529</v>
       </c>
       <c r="C750" s="82" t="s">
-        <v>1488</v>
+        <v>337</v>
       </c>
       <c r="D750" s="19">
-        <v>46193</v>
+        <v>46430</v>
       </c>
       <c r="E750" s="68"/>
       <c r="F750" s="68"/>
     </row>
-    <row r="751" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="751" spans="1:6" ht="33.75">
       <c r="A751" s="3" t="s">
-        <v>1538</v>
+        <v>1530</v>
       </c>
       <c r="B751" s="14" t="s">
-        <v>1539</v>
+        <v>1531</v>
       </c>
       <c r="C751" s="82" t="s">
-        <v>1540</v>
-[...2 lines deleted...]
-        <v>46441</v>
+        <v>3309</v>
+      </c>
+      <c r="D751" s="29">
+        <v>46480</v>
       </c>
       <c r="E751" s="68"/>
       <c r="F751" s="68"/>
     </row>
-    <row r="752" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="752" spans="1:6" ht="247.5">
       <c r="A752" s="3" t="s">
-        <v>1541</v>
+        <v>1532</v>
       </c>
       <c r="B752" s="14" t="s">
-        <v>1542</v>
+        <v>1533</v>
       </c>
       <c r="C752" s="82" t="s">
-        <v>1543</v>
-[...2 lines deleted...]
-        <v>46447</v>
+        <v>3310</v>
+      </c>
+      <c r="D752" s="29">
+        <v>46480</v>
       </c>
       <c r="E752" s="68"/>
       <c r="F752" s="68"/>
     </row>
-    <row r="753" spans="1:6" ht="213.75" x14ac:dyDescent="0.2">
+    <row r="753" spans="1:6">
       <c r="A753" s="3" t="s">
-        <v>2764</v>
-[...2 lines deleted...]
-        <v>1544</v>
+        <v>1534</v>
+      </c>
+      <c r="B753" s="10" t="s">
+        <v>215</v>
       </c>
       <c r="C753" s="82" t="s">
-        <v>1545</v>
+        <v>216</v>
       </c>
       <c r="D753" s="19">
-        <v>46452</v>
+        <v>46525</v>
       </c>
       <c r="E753" s="68"/>
       <c r="F753" s="68"/>
     </row>
-    <row r="754" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1546</v>
+    <row r="754" spans="1:6" ht="22.5" customHeight="1">
+      <c r="A754" s="1" t="s">
+        <v>2928</v>
+      </c>
+      <c r="B754" s="10" t="s">
+        <v>1535</v>
       </c>
       <c r="C754" s="82" t="s">
-        <v>1547</v>
-[...2 lines deleted...]
-        <v>46303</v>
+        <v>1536</v>
+      </c>
+      <c r="D754" s="29">
+        <v>46486</v>
       </c>
       <c r="E754" s="68"/>
       <c r="F754" s="68"/>
     </row>
-    <row r="755" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="755" spans="1:6" ht="21.6" customHeight="1">
       <c r="A755" s="3" t="s">
-        <v>1548</v>
+        <v>1537</v>
       </c>
       <c r="B755" s="14" t="s">
-        <v>1549</v>
+        <v>1538</v>
       </c>
       <c r="C755" s="82" t="s">
-        <v>3388</v>
+        <v>3311</v>
       </c>
       <c r="D755" s="19">
-        <v>46459</v>
+        <v>46449</v>
       </c>
       <c r="E755" s="68"/>
       <c r="F755" s="68"/>
     </row>
-    <row r="756" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="756" spans="1:6" ht="22.5">
       <c r="A756" s="3" t="s">
-        <v>1550</v>
-[...2 lines deleted...]
-        <v>1551</v>
+        <v>3073</v>
+      </c>
+      <c r="B756" s="20" t="s">
+        <v>1539</v>
       </c>
       <c r="C756" s="82" t="s">
-        <v>1552</v>
+        <v>1540</v>
       </c>
       <c r="D756" s="19">
-        <v>46486</v>
+        <v>46481</v>
       </c>
       <c r="E756" s="68"/>
       <c r="F756" s="68"/>
     </row>
-    <row r="757" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1554</v>
+    <row r="757" spans="1:6" ht="310.5" customHeight="1">
+      <c r="A757" s="4" t="s">
+        <v>2929</v>
+      </c>
+      <c r="B757" s="10" t="s">
+        <v>831</v>
       </c>
       <c r="C757" s="82" t="s">
-        <v>1555</v>
+        <v>1541</v>
       </c>
       <c r="D757" s="19">
-        <v>46459</v>
+        <v>46493</v>
       </c>
       <c r="E757" s="68"/>
       <c r="F757" s="68"/>
     </row>
-    <row r="758" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="758" spans="1:6" ht="191.25">
       <c r="A758" s="3" t="s">
-        <v>1556</v>
-[...2 lines deleted...]
-        <v>1557</v>
+        <v>2930</v>
+      </c>
+      <c r="B758" s="14" t="s">
+        <v>1542</v>
       </c>
       <c r="C758" s="82" t="s">
-        <v>1558</v>
-[...2 lines deleted...]
-        <v>46473</v>
+        <v>3312</v>
+      </c>
+      <c r="D758" s="19">
+        <v>46495</v>
       </c>
       <c r="E758" s="68"/>
       <c r="F758" s="68"/>
     </row>
-    <row r="759" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>46474</v>
+    <row r="759" spans="1:6" ht="409.5">
+      <c r="A759" s="4" t="s">
+        <v>2931</v>
+      </c>
+      <c r="B759" s="10" t="s">
+        <v>831</v>
+      </c>
+      <c r="C759" s="86" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D759" s="19">
+        <v>46499</v>
       </c>
       <c r="E759" s="68"/>
       <c r="F759" s="68"/>
     </row>
-    <row r="760" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="760" spans="1:6">
       <c r="A760" s="3" t="s">
-        <v>1561</v>
-[...2 lines deleted...]
-        <v>1562</v>
+        <v>1543</v>
+      </c>
+      <c r="B760" s="10" t="s">
+        <v>1544</v>
       </c>
       <c r="C760" s="82" t="s">
-        <v>1563</v>
+        <v>3313</v>
       </c>
       <c r="D760" s="29">
-        <v>46473</v>
+        <v>46502</v>
       </c>
       <c r="E760" s="68"/>
       <c r="F760" s="68"/>
     </row>
-    <row r="761" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="761" spans="1:6">
       <c r="A761" s="3" t="s">
-        <v>1564</v>
-[...2 lines deleted...]
-        <v>1565</v>
+        <v>1545</v>
+      </c>
+      <c r="B761" s="10" t="s">
+        <v>1546</v>
       </c>
       <c r="C761" s="82" t="s">
-        <v>341</v>
+        <v>1547</v>
       </c>
       <c r="D761" s="19">
-        <v>46430</v>
+        <v>46566</v>
       </c>
       <c r="E761" s="68"/>
       <c r="F761" s="68"/>
     </row>
-    <row r="762" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1567</v>
+    <row r="762" spans="1:6" ht="22.5">
+      <c r="A762" s="47" t="s">
+        <v>2932</v>
+      </c>
+      <c r="B762" s="36" t="s">
+        <v>1070</v>
       </c>
       <c r="C762" s="82" t="s">
-        <v>3389</v>
+        <v>3314</v>
       </c>
       <c r="D762" s="29">
-        <v>46480</v>
+        <v>46503</v>
       </c>
       <c r="E762" s="68"/>
       <c r="F762" s="68"/>
     </row>
-    <row r="763" spans="1:6" ht="247.5" x14ac:dyDescent="0.2">
+    <row r="763" spans="1:6" ht="117.75" customHeight="1">
       <c r="A763" s="3" t="s">
-        <v>1568</v>
+        <v>2711</v>
       </c>
       <c r="B763" s="14" t="s">
-        <v>1569</v>
+        <v>1548</v>
       </c>
       <c r="C763" s="82" t="s">
-        <v>3390</v>
+        <v>3575</v>
       </c>
       <c r="D763" s="29">
-        <v>46480</v>
+        <v>46487</v>
       </c>
       <c r="E763" s="68"/>
       <c r="F763" s="68"/>
     </row>
-    <row r="764" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="764" spans="1:6" ht="53.25" customHeight="1">
       <c r="A764" s="3" t="s">
-        <v>1570</v>
-[...2 lines deleted...]
-        <v>217</v>
+        <v>2710</v>
+      </c>
+      <c r="B764" s="14" t="s">
+        <v>1549</v>
       </c>
       <c r="C764" s="82" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>46525</v>
+        <v>3315</v>
+      </c>
+      <c r="D764" s="29">
+        <v>46466</v>
       </c>
       <c r="E764" s="68"/>
       <c r="F764" s="68"/>
     </row>
-    <row r="765" spans="1:6" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1571</v>
+    <row r="765" spans="1:6" ht="251.1" customHeight="1">
+      <c r="A765" s="3" t="s">
+        <v>2933</v>
+      </c>
+      <c r="B765" s="14" t="s">
+        <v>1550</v>
       </c>
       <c r="C765" s="82" t="s">
-        <v>1572</v>
+        <v>1551</v>
       </c>
       <c r="D765" s="29">
-        <v>46486</v>
+        <v>46523</v>
       </c>
       <c r="E765" s="68"/>
       <c r="F765" s="68"/>
     </row>
-    <row r="766" spans="1:6" ht="21.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="766" spans="1:6" ht="62.1" customHeight="1">
       <c r="A766" s="3" t="s">
-        <v>1573</v>
+        <v>2934</v>
       </c>
       <c r="B766" s="14" t="s">
-        <v>1574</v>
+        <v>783</v>
       </c>
       <c r="C766" s="82" t="s">
-        <v>3391</v>
-[...2 lines deleted...]
-        <v>46449</v>
+        <v>3316</v>
+      </c>
+      <c r="D766" s="29">
+        <v>46532</v>
       </c>
       <c r="E766" s="68"/>
       <c r="F766" s="68"/>
     </row>
-    <row r="767" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="767" spans="1:6" ht="33.75">
       <c r="A767" s="3" t="s">
-        <v>3139</v>
-[...2 lines deleted...]
-        <v>1575</v>
+        <v>1552</v>
+      </c>
+      <c r="B767" s="14" t="s">
+        <v>1553</v>
       </c>
       <c r="C767" s="82" t="s">
-        <v>1576</v>
+        <v>3317</v>
       </c>
       <c r="D767" s="19">
-        <v>46481</v>
+        <v>46531</v>
       </c>
       <c r="E767" s="68"/>
       <c r="F767" s="68"/>
     </row>
-    <row r="768" spans="1:6" ht="310.5" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>852</v>
+    <row r="768" spans="1:6">
+      <c r="A768" s="3" t="s">
+        <v>1554</v>
+      </c>
+      <c r="B768" s="14" t="s">
+        <v>1555</v>
       </c>
       <c r="C768" s="82" t="s">
-        <v>1577</v>
+        <v>1556</v>
       </c>
       <c r="D768" s="19">
-        <v>46493</v>
+        <v>46529</v>
       </c>
       <c r="E768" s="68"/>
       <c r="F768" s="68"/>
     </row>
-    <row r="769" spans="1:6" ht="191.25" x14ac:dyDescent="0.2">
+    <row r="769" spans="1:6" ht="22.5">
       <c r="A769" s="3" t="s">
-        <v>2987</v>
-[...2 lines deleted...]
-        <v>1578</v>
+        <v>1557</v>
+      </c>
+      <c r="B769" s="36" t="s">
+        <v>1558</v>
       </c>
       <c r="C769" s="82" t="s">
-        <v>3392</v>
+        <v>3074</v>
       </c>
       <c r="D769" s="19">
-        <v>46495</v>
+        <v>46536</v>
       </c>
       <c r="E769" s="68"/>
       <c r="F769" s="68"/>
     </row>
-    <row r="770" spans="1:6" ht="409.5" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>1577</v>
+    <row r="770" spans="1:6" ht="56.25">
+      <c r="A770" s="3" t="s">
+        <v>1559</v>
+      </c>
+      <c r="B770" s="14" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C770" s="82" t="s">
+        <v>3318</v>
       </c>
       <c r="D770" s="19">
-        <v>46499</v>
+        <v>46535</v>
       </c>
       <c r="E770" s="68"/>
       <c r="F770" s="68"/>
     </row>
-    <row r="771" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="771" spans="1:6" ht="157.5">
       <c r="A771" s="3" t="s">
-        <v>1579</v>
-[...2 lines deleted...]
-        <v>1580</v>
+        <v>1561</v>
+      </c>
+      <c r="B771" s="20" t="s">
+        <v>1562</v>
       </c>
       <c r="C771" s="82" t="s">
-        <v>3393</v>
-[...2 lines deleted...]
-        <v>46502</v>
+        <v>3319</v>
+      </c>
+      <c r="D771" s="19">
+        <v>46464</v>
       </c>
       <c r="E771" s="68"/>
       <c r="F771" s="68"/>
     </row>
-    <row r="772" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="772" spans="1:6">
       <c r="A772" s="3" t="s">
-        <v>1581</v>
-[...2 lines deleted...]
-        <v>1582</v>
+        <v>2684</v>
+      </c>
+      <c r="B772" s="14" t="s">
+        <v>1563</v>
       </c>
       <c r="C772" s="82" t="s">
-        <v>1583</v>
+        <v>1564</v>
       </c>
       <c r="D772" s="19">
-        <v>46201</v>
+        <v>46545</v>
       </c>
       <c r="E772" s="68"/>
       <c r="F772" s="68"/>
     </row>
-    <row r="773" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1094</v>
+    <row r="773" spans="1:6" ht="136.5" customHeight="1">
+      <c r="A773" s="3" t="s">
+        <v>2935</v>
+      </c>
+      <c r="B773" s="14" t="s">
+        <v>1565</v>
       </c>
       <c r="C773" s="82" t="s">
-        <v>3394</v>
+        <v>3576</v>
       </c>
       <c r="D773" s="29">
-        <v>46148</v>
+        <v>46186</v>
       </c>
       <c r="E773" s="68"/>
       <c r="F773" s="68"/>
     </row>
-    <row r="774" spans="1:6" ht="135" x14ac:dyDescent="0.2">
+    <row r="774" spans="1:6">
       <c r="A774" s="3" t="s">
-        <v>2761</v>
+        <v>1566</v>
       </c>
       <c r="B774" s="14" t="s">
-        <v>1584</v>
+        <v>1567</v>
       </c>
       <c r="C774" s="82" t="s">
-        <v>3672</v>
+        <v>1568</v>
       </c>
       <c r="D774" s="29">
-        <v>46487</v>
+        <v>46557</v>
       </c>
       <c r="E774" s="68"/>
       <c r="F774" s="68"/>
     </row>
-    <row r="775" spans="1:6" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="775" spans="1:6" ht="56.25">
       <c r="A775" s="3" t="s">
-        <v>2760</v>
+        <v>2936</v>
       </c>
       <c r="B775" s="14" t="s">
-        <v>1585</v>
+        <v>1569</v>
       </c>
       <c r="C775" s="82" t="s">
-        <v>3395</v>
-[...2 lines deleted...]
-        <v>46466</v>
+        <v>1570</v>
+      </c>
+      <c r="D775" s="19">
+        <v>46420</v>
       </c>
       <c r="E775" s="68"/>
       <c r="F775" s="68"/>
     </row>
-    <row r="776" spans="1:6" ht="251.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="776" spans="1:6" ht="45">
       <c r="A776" s="3" t="s">
-        <v>2990</v>
+        <v>2221</v>
       </c>
       <c r="B776" s="14" t="s">
-        <v>1586</v>
+        <v>1571</v>
       </c>
       <c r="C776" s="82" t="s">
-        <v>1587</v>
+        <v>1572</v>
       </c>
       <c r="D776" s="29">
-        <v>46158</v>
+        <v>46200</v>
       </c>
       <c r="E776" s="68"/>
       <c r="F776" s="68"/>
     </row>
-    <row r="777" spans="1:6" ht="62.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="777" spans="1:6" ht="45">
       <c r="A777" s="3" t="s">
-        <v>2991</v>
-[...2 lines deleted...]
-        <v>803</v>
+        <v>1573</v>
+      </c>
+      <c r="B777" s="10" t="s">
+        <v>1574</v>
       </c>
       <c r="C777" s="82" t="s">
-        <v>3396</v>
+        <v>1575</v>
       </c>
       <c r="D777" s="29">
-        <v>46167</v>
+        <v>46199</v>
       </c>
       <c r="E777" s="68"/>
       <c r="F777" s="68"/>
     </row>
-    <row r="778" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="778" spans="1:6" ht="45">
       <c r="A778" s="3" t="s">
-        <v>1588</v>
-[...2 lines deleted...]
-        <v>1589</v>
+        <v>1576</v>
+      </c>
+      <c r="B778" s="10" t="s">
+        <v>1577</v>
       </c>
       <c r="C778" s="82" t="s">
-        <v>3397</v>
-[...2 lines deleted...]
-        <v>46531</v>
+        <v>1575</v>
+      </c>
+      <c r="D778" s="29">
+        <v>46199</v>
       </c>
       <c r="E778" s="68"/>
       <c r="F778" s="68"/>
     </row>
-    <row r="779" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="779" spans="1:6" ht="22.5">
       <c r="A779" s="3" t="s">
-        <v>1590</v>
+        <v>1579</v>
       </c>
       <c r="B779" s="14" t="s">
-        <v>1591</v>
+        <v>1580</v>
       </c>
       <c r="C779" s="82" t="s">
-        <v>1592</v>
-[...2 lines deleted...]
-        <v>46529</v>
+        <v>11</v>
+      </c>
+      <c r="D779" s="29">
+        <v>46541</v>
       </c>
       <c r="E779" s="68"/>
       <c r="F779" s="68"/>
     </row>
-    <row r="780" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1594</v>
+    <row r="780" spans="1:6" ht="78.75">
+      <c r="A780" s="4" t="s">
+        <v>2707</v>
+      </c>
+      <c r="B780" s="10" t="s">
+        <v>1581</v>
       </c>
       <c r="C780" s="82" t="s">
-        <v>3140</v>
-[...2 lines deleted...]
-        <v>46536</v>
+        <v>11</v>
+      </c>
+      <c r="D780" s="29">
+        <v>46509</v>
       </c>
       <c r="E780" s="68"/>
       <c r="F780" s="68"/>
     </row>
-    <row r="781" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="781" spans="1:6">
       <c r="A781" s="3" t="s">
-        <v>1595</v>
-[...2 lines deleted...]
-        <v>1596</v>
+        <v>1582</v>
+      </c>
+      <c r="B781" s="10" t="s">
+        <v>2036</v>
       </c>
       <c r="C781" s="82" t="s">
-        <v>3398</v>
-[...2 lines deleted...]
-        <v>46535</v>
+        <v>363</v>
+      </c>
+      <c r="D781" s="29">
+        <v>46207</v>
       </c>
       <c r="E781" s="68"/>
       <c r="F781" s="68"/>
     </row>
-    <row r="782" spans="1:6" ht="157.5" x14ac:dyDescent="0.2">
+    <row r="782" spans="1:6" ht="22.5">
       <c r="A782" s="3" t="s">
-        <v>1597</v>
-[...2 lines deleted...]
-        <v>1598</v>
+        <v>1583</v>
+      </c>
+      <c r="B782" s="11" t="s">
+        <v>1584</v>
       </c>
       <c r="C782" s="82" t="s">
-        <v>3399</v>
+        <v>1585</v>
       </c>
       <c r="D782" s="19">
-        <v>46464</v>
+        <v>46207</v>
       </c>
       <c r="E782" s="68"/>
       <c r="F782" s="68"/>
     </row>
-    <row r="783" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="783" spans="1:6" ht="33.75">
       <c r="A783" s="3" t="s">
-        <v>2733</v>
-[...2 lines deleted...]
-        <v>1599</v>
+        <v>1586</v>
+      </c>
+      <c r="B783" s="10" t="s">
+        <v>1587</v>
       </c>
       <c r="C783" s="82" t="s">
-        <v>1600</v>
-[...2 lines deleted...]
-        <v>46545</v>
+        <v>3320</v>
+      </c>
+      <c r="D783" s="29">
+        <v>46572</v>
       </c>
       <c r="E783" s="68"/>
       <c r="F783" s="68"/>
     </row>
-    <row r="784" spans="1:6" ht="180" x14ac:dyDescent="0.2">
+    <row r="784" spans="1:6" ht="78.75">
       <c r="A784" s="3" t="s">
-        <v>2992</v>
+        <v>1588</v>
       </c>
       <c r="B784" s="14" t="s">
-        <v>1601</v>
+        <v>2157</v>
       </c>
       <c r="C784" s="82" t="s">
-        <v>3673</v>
+        <v>1589</v>
       </c>
       <c r="D784" s="29">
-        <v>46186</v>
+        <v>46236</v>
       </c>
       <c r="E784" s="68"/>
       <c r="F784" s="68"/>
     </row>
-    <row r="785" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="785" spans="1:6" ht="56.25">
       <c r="A785" s="3" t="s">
-        <v>1602</v>
+        <v>1590</v>
       </c>
       <c r="B785" s="14" t="s">
-        <v>1603</v>
+        <v>1591</v>
       </c>
       <c r="C785" s="82" t="s">
-        <v>1604</v>
+        <v>1592</v>
       </c>
       <c r="D785" s="29">
-        <v>46557</v>
+        <v>46355</v>
       </c>
       <c r="E785" s="68"/>
       <c r="F785" s="68"/>
     </row>
-    <row r="786" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="786" spans="1:6" ht="67.5">
       <c r="A786" s="3" t="s">
-        <v>2993</v>
+        <v>1371</v>
       </c>
       <c r="B786" s="14" t="s">
-        <v>1605</v>
+        <v>1593</v>
       </c>
       <c r="C786" s="82" t="s">
-        <v>1606</v>
-[...2 lines deleted...]
-        <v>46420</v>
+        <v>348</v>
+      </c>
+      <c r="D786" s="29">
+        <v>46296</v>
       </c>
       <c r="E786" s="68"/>
       <c r="F786" s="68"/>
     </row>
-    <row r="787" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="787" spans="1:6" ht="22.5">
       <c r="A787" s="3" t="s">
-        <v>2264</v>
-[...2 lines deleted...]
-        <v>1607</v>
+        <v>1594</v>
+      </c>
+      <c r="B787" s="10" t="s">
+        <v>1595</v>
       </c>
       <c r="C787" s="82" t="s">
-        <v>1608</v>
-[...2 lines deleted...]
-        <v>46200</v>
+        <v>3321</v>
+      </c>
+      <c r="D787" s="19">
+        <v>46305</v>
       </c>
       <c r="E787" s="68"/>
       <c r="F787" s="68"/>
     </row>
-    <row r="788" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="788" spans="1:6" ht="22.5">
       <c r="A788" s="3" t="s">
-        <v>1609</v>
+        <v>1596</v>
       </c>
       <c r="B788" s="10" t="s">
-        <v>1610</v>
+        <v>1597</v>
       </c>
       <c r="C788" s="82" t="s">
-        <v>1611</v>
-[...2 lines deleted...]
-        <v>46199</v>
+        <v>337</v>
+      </c>
+      <c r="D788" s="19">
+        <v>46220</v>
       </c>
       <c r="E788" s="68"/>
       <c r="F788" s="68"/>
     </row>
-    <row r="789" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="789" spans="1:6">
       <c r="A789" s="3" t="s">
-        <v>1612</v>
+        <v>1598</v>
       </c>
       <c r="B789" s="10" t="s">
-        <v>1613</v>
+        <v>1112</v>
       </c>
       <c r="C789" s="82" t="s">
-        <v>1611</v>
-[...2 lines deleted...]
-        <v>46199</v>
+        <v>1599</v>
+      </c>
+      <c r="D789" s="19">
+        <v>46222</v>
       </c>
       <c r="E789" s="68"/>
       <c r="F789" s="68"/>
     </row>
-    <row r="790" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1616</v>
+    <row r="790" spans="1:6" ht="393.75">
+      <c r="A790" s="2" t="s">
+        <v>2937</v>
+      </c>
+      <c r="B790" s="11" t="s">
+        <v>1600</v>
       </c>
       <c r="C790" s="82" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46176</v>
+        <v>3322</v>
+      </c>
+      <c r="D790" s="19">
+        <v>46433</v>
       </c>
       <c r="E790" s="68"/>
       <c r="F790" s="68"/>
     </row>
-    <row r="791" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2757</v>
+    <row r="791" spans="1:6" ht="101.25">
+      <c r="A791" s="3" t="s">
+        <v>2667</v>
       </c>
       <c r="B791" s="10" t="s">
-        <v>1617</v>
+        <v>1601</v>
       </c>
       <c r="C791" s="82" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46509</v>
+        <v>3323</v>
+      </c>
+      <c r="D791" s="19">
+        <v>46468</v>
       </c>
       <c r="E791" s="68"/>
       <c r="F791" s="68"/>
     </row>
-    <row r="792" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="792" spans="1:6" ht="101.25">
       <c r="A792" s="3" t="s">
-        <v>1618</v>
-[...2 lines deleted...]
-        <v>2079</v>
+        <v>1602</v>
+      </c>
+      <c r="B792" s="14" t="s">
+        <v>1603</v>
       </c>
       <c r="C792" s="82" t="s">
-        <v>367</v>
+        <v>1604</v>
       </c>
       <c r="D792" s="29">
-        <v>46207</v>
+        <v>46233</v>
       </c>
       <c r="E792" s="68"/>
       <c r="F792" s="68"/>
     </row>
-    <row r="793" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>1619</v>
+    <row r="793" spans="1:6" ht="108" customHeight="1">
+      <c r="A793" s="2" t="s">
+        <v>3038</v>
       </c>
       <c r="B793" s="11" t="s">
-        <v>1620</v>
+        <v>1605</v>
       </c>
       <c r="C793" s="82" t="s">
-        <v>1621</v>
+        <v>3577</v>
       </c>
       <c r="D793" s="19">
-        <v>46207</v>
+        <v>46233</v>
       </c>
       <c r="E793" s="68"/>
       <c r="F793" s="68"/>
     </row>
-    <row r="794" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1623</v>
+    <row r="794" spans="1:6" ht="409.5">
+      <c r="A794" s="2" t="s">
+        <v>2938</v>
+      </c>
+      <c r="B794" s="11" t="s">
+        <v>1606</v>
       </c>
       <c r="C794" s="82" t="s">
-        <v>3400</v>
-[...2 lines deleted...]
-        <v>46207</v>
+        <v>1607</v>
+      </c>
+      <c r="D794" s="19">
+        <v>46212</v>
       </c>
       <c r="E794" s="68"/>
       <c r="F794" s="68"/>
     </row>
-    <row r="795" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="795" spans="1:6" ht="56.25">
       <c r="A795" s="3" t="s">
-        <v>1624</v>
-[...2 lines deleted...]
-        <v>2200</v>
+        <v>2939</v>
+      </c>
+      <c r="B795" s="10" t="s">
+        <v>1608</v>
       </c>
       <c r="C795" s="82" t="s">
-        <v>1625</v>
-[...2 lines deleted...]
-        <v>46236</v>
+        <v>1609</v>
+      </c>
+      <c r="D795" s="19">
+        <v>46239</v>
       </c>
       <c r="E795" s="68"/>
       <c r="F795" s="68"/>
     </row>
-    <row r="796" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="796" spans="1:6" ht="90">
       <c r="A796" s="3" t="s">
-        <v>1626</v>
-[...2 lines deleted...]
-        <v>1627</v>
+        <v>1610</v>
+      </c>
+      <c r="B796" s="21" t="s">
+        <v>1611</v>
       </c>
       <c r="C796" s="82" t="s">
-        <v>1628</v>
-[...2 lines deleted...]
-        <v>46355</v>
+        <v>3324</v>
+      </c>
+      <c r="D796" s="19">
+        <v>46240</v>
       </c>
       <c r="E796" s="68"/>
       <c r="F796" s="68"/>
     </row>
-    <row r="797" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="797" spans="1:6" ht="104.45" customHeight="1">
       <c r="A797" s="3" t="s">
-        <v>1406</v>
+        <v>1946</v>
       </c>
       <c r="B797" s="14" t="s">
-        <v>1629</v>
+        <v>1612</v>
       </c>
       <c r="C797" s="82" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>46296</v>
+        <v>3325</v>
+      </c>
+      <c r="D797" s="19">
+        <v>46242</v>
       </c>
       <c r="E797" s="68"/>
       <c r="F797" s="68"/>
     </row>
-    <row r="798" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="798" spans="1:6">
       <c r="A798" s="3" t="s">
-        <v>1630</v>
-[...2 lines deleted...]
-        <v>1631</v>
+        <v>1613</v>
+      </c>
+      <c r="B798" s="14" t="s">
+        <v>1614</v>
       </c>
       <c r="C798" s="82" t="s">
-        <v>3401</v>
+        <v>1451</v>
       </c>
       <c r="D798" s="19">
-        <v>46305</v>
+        <v>46250</v>
       </c>
       <c r="E798" s="68"/>
       <c r="F798" s="68"/>
     </row>
-    <row r="799" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="799" spans="1:6" ht="33.75">
       <c r="A799" s="3" t="s">
-        <v>1632</v>
-[...2 lines deleted...]
-        <v>1633</v>
+        <v>2940</v>
+      </c>
+      <c r="B799" s="11" t="s">
+        <v>2204</v>
       </c>
       <c r="C799" s="82" t="s">
-        <v>341</v>
+        <v>1615</v>
       </c>
       <c r="D799" s="19">
-        <v>46220</v>
+        <v>46248</v>
       </c>
       <c r="E799" s="68"/>
       <c r="F799" s="68"/>
     </row>
-    <row r="800" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="800" spans="1:6" ht="90">
       <c r="A800" s="3" t="s">
-        <v>1634</v>
+        <v>2941</v>
       </c>
       <c r="B800" s="10" t="s">
-        <v>1141</v>
+        <v>1616</v>
       </c>
       <c r="C800" s="82" t="s">
-        <v>1635</v>
+        <v>3326</v>
       </c>
       <c r="D800" s="19">
-        <v>46222</v>
+        <v>46293</v>
       </c>
       <c r="E800" s="68"/>
       <c r="F800" s="68"/>
     </row>
-    <row r="801" spans="1:6" ht="393.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2994</v>
+    <row r="801" spans="1:6" ht="56.25">
+      <c r="A801" s="1" t="s">
+        <v>2942</v>
       </c>
       <c r="B801" s="11" t="s">
-        <v>1636</v>
+        <v>1617</v>
       </c>
       <c r="C801" s="82" t="s">
-        <v>3402</v>
+        <v>3578</v>
       </c>
       <c r="D801" s="19">
-        <v>46433</v>
+        <v>46262</v>
       </c>
       <c r="E801" s="68"/>
       <c r="F801" s="68"/>
     </row>
-    <row r="802" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2715</v>
+    <row r="802" spans="1:6" ht="56.25">
+      <c r="A802" s="6" t="s">
+        <v>1618</v>
       </c>
       <c r="B802" s="10" t="s">
-        <v>1637</v>
+        <v>1619</v>
       </c>
       <c r="C802" s="82" t="s">
-        <v>3403</v>
+        <v>11</v>
       </c>
       <c r="D802" s="19">
-        <v>46468</v>
+        <v>46259</v>
       </c>
       <c r="E802" s="68"/>
       <c r="F802" s="68"/>
     </row>
-    <row r="803" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+    <row r="803" spans="1:6" ht="67.5" customHeight="1">
       <c r="A803" s="3" t="s">
-        <v>1638</v>
-[...2 lines deleted...]
-        <v>1639</v>
+        <v>3030</v>
+      </c>
+      <c r="B803" s="21" t="s">
+        <v>1620</v>
       </c>
       <c r="C803" s="82" t="s">
-        <v>1640</v>
-[...2 lines deleted...]
-        <v>46233</v>
+        <v>1621</v>
+      </c>
+      <c r="D803" s="19">
+        <v>46271</v>
       </c>
       <c r="E803" s="68"/>
       <c r="F803" s="68"/>
     </row>
-    <row r="804" spans="1:6" ht="146.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1641</v>
+    <row r="804" spans="1:6" ht="112.5">
+      <c r="A804" s="4" t="s">
+        <v>2943</v>
+      </c>
+      <c r="B804" s="10" t="s">
+        <v>1581</v>
       </c>
       <c r="C804" s="82" t="s">
-        <v>3674</v>
-[...2 lines deleted...]
-        <v>46233</v>
+        <v>11</v>
+      </c>
+      <c r="D804" s="29">
+        <v>46269</v>
       </c>
       <c r="E804" s="68"/>
       <c r="F804" s="68"/>
     </row>
-    <row r="805" spans="1:6" ht="409.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1642</v>
+    <row r="805" spans="1:6" ht="67.5">
+      <c r="A805" s="3" t="s">
+        <v>2944</v>
+      </c>
+      <c r="B805" s="10" t="s">
+        <v>1622</v>
       </c>
       <c r="C805" s="82" t="s">
-        <v>1643</v>
-[...2 lines deleted...]
-        <v>46212</v>
+        <v>3579</v>
+      </c>
+      <c r="D805" s="29">
+        <v>46201</v>
       </c>
       <c r="E805" s="68"/>
       <c r="F805" s="68"/>
     </row>
-    <row r="806" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1644</v>
+    <row r="806" spans="1:6" ht="45">
+      <c r="A806" s="1" t="s">
+        <v>2668</v>
+      </c>
+      <c r="B806" s="11" t="s">
+        <v>545</v>
       </c>
       <c r="C806" s="82" t="s">
-        <v>1645</v>
-[...2 lines deleted...]
-        <v>46239</v>
+        <v>2406</v>
+      </c>
+      <c r="D806" s="29">
+        <v>46274</v>
       </c>
       <c r="E806" s="68"/>
       <c r="F806" s="68"/>
     </row>
-    <row r="807" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="807" spans="1:6" ht="123.75">
       <c r="A807" s="3" t="s">
-        <v>1646</v>
-[...2 lines deleted...]
-        <v>1647</v>
+        <v>2669</v>
+      </c>
+      <c r="B807" s="14" t="s">
+        <v>1625</v>
       </c>
       <c r="C807" s="82" t="s">
-        <v>3404</v>
-[...2 lines deleted...]
-        <v>46240</v>
+        <v>1626</v>
+      </c>
+      <c r="D807" s="29">
+        <v>46284</v>
       </c>
       <c r="E807" s="68"/>
       <c r="F807" s="68"/>
     </row>
-    <row r="808" spans="1:6" ht="104.45" customHeight="1" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>3405</v>
+    <row r="808" spans="1:6" ht="22.5">
+      <c r="A808" s="1" t="s">
+        <v>2670</v>
+      </c>
+      <c r="B808" s="11" t="s">
+        <v>545</v>
+      </c>
+      <c r="C808" s="86" t="s">
+        <v>1627</v>
       </c>
       <c r="D808" s="19">
-        <v>46242</v>
+        <v>46274</v>
       </c>
       <c r="E808" s="68"/>
       <c r="F808" s="68"/>
     </row>
-    <row r="809" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1650</v>
+    <row r="809" spans="1:6" ht="33.75">
+      <c r="A809" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="B809" s="11" t="s">
+        <v>1629</v>
       </c>
       <c r="C809" s="82" t="s">
-        <v>1487</v>
+        <v>1630</v>
       </c>
       <c r="D809" s="19">
-        <v>46250</v>
+        <v>46284</v>
       </c>
       <c r="E809" s="68"/>
       <c r="F809" s="68"/>
     </row>
-    <row r="810" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="810" spans="1:6" ht="56.25">
       <c r="A810" s="3" t="s">
-        <v>2997</v>
-[...2 lines deleted...]
-        <v>2247</v>
+        <v>1631</v>
+      </c>
+      <c r="B810" s="14" t="s">
+        <v>1632</v>
       </c>
       <c r="C810" s="82" t="s">
-        <v>1651</v>
+        <v>3327</v>
       </c>
       <c r="D810" s="19">
-        <v>46248</v>
+        <v>46290</v>
       </c>
       <c r="E810" s="68"/>
       <c r="F810" s="68"/>
     </row>
-    <row r="811" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="811" spans="1:6" ht="45">
       <c r="A811" s="3" t="s">
-        <v>2998</v>
-[...2 lines deleted...]
-        <v>1652</v>
+        <v>2945</v>
+      </c>
+      <c r="B811" s="14" t="s">
+        <v>1633</v>
       </c>
       <c r="C811" s="82" t="s">
-        <v>3406</v>
+        <v>1634</v>
       </c>
       <c r="D811" s="19">
-        <v>46293</v>
+        <v>46297</v>
       </c>
       <c r="E811" s="68"/>
       <c r="F811" s="68"/>
     </row>
-    <row r="812" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1653</v>
+    <row r="812" spans="1:6" ht="22.5">
+      <c r="A812" s="3" t="s">
+        <v>1635</v>
+      </c>
+      <c r="B812" s="14" t="s">
+        <v>987</v>
       </c>
       <c r="C812" s="82" t="s">
-        <v>3675</v>
+        <v>1636</v>
       </c>
       <c r="D812" s="19">
-        <v>46262</v>
+        <v>46295</v>
       </c>
       <c r="E812" s="68"/>
       <c r="F812" s="68"/>
     </row>
-    <row r="813" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1655</v>
+    <row r="813" spans="1:6" ht="22.5">
+      <c r="A813" s="3" t="s">
+        <v>1637</v>
+      </c>
+      <c r="B813" s="14" t="s">
+        <v>987</v>
       </c>
       <c r="C813" s="82" t="s">
-        <v>11</v>
+        <v>1638</v>
       </c>
       <c r="D813" s="19">
-        <v>46259</v>
+        <v>46295</v>
       </c>
       <c r="E813" s="68"/>
       <c r="F813" s="68"/>
     </row>
-    <row r="814" spans="1:6" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="814" spans="1:6">
       <c r="A814" s="3" t="s">
-        <v>3092</v>
-[...2 lines deleted...]
-        <v>1656</v>
+        <v>1639</v>
+      </c>
+      <c r="B814" s="14" t="s">
+        <v>987</v>
       </c>
       <c r="C814" s="82" t="s">
-        <v>1657</v>
+        <v>1640</v>
       </c>
       <c r="D814" s="19">
-        <v>46271</v>
+        <v>46295</v>
       </c>
       <c r="E814" s="68"/>
       <c r="F814" s="68"/>
     </row>
-    <row r="815" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1617</v>
+    <row r="815" spans="1:6" ht="22.5">
+      <c r="A815" s="3" t="s">
+        <v>1641</v>
+      </c>
+      <c r="B815" s="14" t="s">
+        <v>987</v>
       </c>
       <c r="C815" s="82" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46269</v>
+        <v>3328</v>
+      </c>
+      <c r="D815" s="19">
+        <v>46295</v>
       </c>
       <c r="E815" s="68"/>
       <c r="F815" s="68"/>
     </row>
-    <row r="816" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="816" spans="1:6" ht="269.25" customHeight="1">
       <c r="A816" s="3" t="s">
-        <v>3001</v>
-[...2 lines deleted...]
-        <v>1658</v>
+        <v>2242</v>
+      </c>
+      <c r="B816" s="14" t="s">
+        <v>1642</v>
       </c>
       <c r="C816" s="82" t="s">
-        <v>3676</v>
+        <v>2243</v>
       </c>
       <c r="D816" s="29">
-        <v>46201</v>
+        <v>46268</v>
       </c>
       <c r="E816" s="68"/>
       <c r="F816" s="68"/>
     </row>
-    <row r="817" spans="1:6" ht="45" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>557</v>
+    <row r="817" spans="1:6" ht="224.25" customHeight="1">
+      <c r="A817" s="3" t="s">
+        <v>1643</v>
+      </c>
+      <c r="B817" s="20" t="s">
+        <v>2323</v>
       </c>
       <c r="C817" s="82" t="s">
-        <v>2452</v>
+        <v>4</v>
       </c>
       <c r="D817" s="29">
-        <v>46274</v>
+        <v>46278</v>
       </c>
       <c r="E817" s="68"/>
       <c r="F817" s="68"/>
     </row>
-    <row r="818" spans="1:6" ht="123.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1661</v>
+    <row r="818" spans="1:6" ht="69.75">
+      <c r="A818" s="79" t="s">
+        <v>3039</v>
+      </c>
+      <c r="B818" s="11" t="s">
+        <v>1644</v>
       </c>
       <c r="C818" s="82" t="s">
-        <v>1662</v>
+        <v>1645</v>
       </c>
       <c r="D818" s="29">
-        <v>46284</v>
+        <v>46298</v>
       </c>
       <c r="E818" s="68"/>
       <c r="F818" s="68"/>
     </row>
-    <row r="819" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>46274</v>
+    <row r="819" spans="1:6" ht="43.5" customHeight="1">
+      <c r="A819" s="3" t="s">
+        <v>2946</v>
+      </c>
+      <c r="B819" s="14" t="s">
+        <v>1646</v>
+      </c>
+      <c r="C819" s="82" t="s">
+        <v>3580</v>
+      </c>
+      <c r="D819" s="29">
+        <v>46299</v>
       </c>
       <c r="E819" s="68"/>
       <c r="F819" s="68"/>
     </row>
-    <row r="820" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1665</v>
+    <row r="820" spans="1:6" ht="67.5">
+      <c r="A820" s="3" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B820" s="14" t="s">
+        <v>1647</v>
       </c>
       <c r="C820" s="82" t="s">
-        <v>1666</v>
+        <v>3329</v>
       </c>
       <c r="D820" s="19">
-        <v>46284</v>
+        <v>46239</v>
       </c>
       <c r="E820" s="68"/>
       <c r="F820" s="68"/>
     </row>
-    <row r="821" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="821" spans="1:6" ht="112.5">
       <c r="A821" s="3" t="s">
-        <v>1667</v>
-[...2 lines deleted...]
-        <v>1668</v>
+        <v>2065</v>
+      </c>
+      <c r="B821" s="10" t="s">
+        <v>2064</v>
       </c>
       <c r="C821" s="82" t="s">
-        <v>3407</v>
-[...2 lines deleted...]
-        <v>46290</v>
+        <v>11</v>
+      </c>
+      <c r="D821" s="29">
+        <v>46205</v>
       </c>
       <c r="E821" s="68"/>
       <c r="F821" s="68"/>
     </row>
-    <row r="822" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="822" spans="1:6" ht="51.95" customHeight="1">
       <c r="A822" s="3" t="s">
-        <v>3002</v>
+        <v>1648</v>
       </c>
       <c r="B822" s="14" t="s">
-        <v>1669</v>
+        <v>1649</v>
       </c>
       <c r="C822" s="82" t="s">
-        <v>1670</v>
+        <v>3330</v>
       </c>
       <c r="D822" s="19">
-        <v>46297</v>
+        <v>46309</v>
       </c>
       <c r="E822" s="68"/>
       <c r="F822" s="68"/>
     </row>
-    <row r="823" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="823" spans="1:6" ht="67.5">
       <c r="A823" s="3" t="s">
-        <v>1671</v>
+        <v>2947</v>
       </c>
       <c r="B823" s="14" t="s">
-        <v>1010</v>
+        <v>1650</v>
       </c>
       <c r="C823" s="82" t="s">
-        <v>1672</v>
-[...2 lines deleted...]
-        <v>46295</v>
+        <v>3331</v>
+      </c>
+      <c r="D823" s="29">
+        <v>46309</v>
       </c>
       <c r="E823" s="68"/>
       <c r="F823" s="68"/>
     </row>
-    <row r="824" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="824" spans="1:6" ht="22.5">
       <c r="A824" s="3" t="s">
-        <v>1673</v>
-[...2 lines deleted...]
-        <v>1010</v>
+        <v>2948</v>
+      </c>
+      <c r="B824" s="36" t="s">
+        <v>1651</v>
       </c>
       <c r="C824" s="82" t="s">
-        <v>1674</v>
-[...2 lines deleted...]
-        <v>46295</v>
+        <v>3332</v>
+      </c>
+      <c r="D824" s="29">
+        <v>46311</v>
       </c>
       <c r="E824" s="68"/>
       <c r="F824" s="68"/>
     </row>
-    <row r="825" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="825" spans="1:6" ht="45">
       <c r="A825" s="3" t="s">
-        <v>1675</v>
+        <v>1652</v>
       </c>
       <c r="B825" s="14" t="s">
-        <v>1010</v>
+        <v>1653</v>
       </c>
       <c r="C825" s="82" t="s">
-        <v>1676</v>
-[...2 lines deleted...]
-        <v>46295</v>
+        <v>3075</v>
+      </c>
+      <c r="D825" s="29">
+        <v>46347</v>
       </c>
       <c r="E825" s="68"/>
       <c r="F825" s="68"/>
     </row>
-    <row r="826" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="826" spans="1:6">
       <c r="A826" s="3" t="s">
-        <v>1677</v>
-[...2 lines deleted...]
-        <v>1010</v>
+        <v>1654</v>
+      </c>
+      <c r="B826" s="10" t="s">
+        <v>1655</v>
       </c>
       <c r="C826" s="82" t="s">
-        <v>3408</v>
-[...2 lines deleted...]
-        <v>46295</v>
+        <v>3377</v>
+      </c>
+      <c r="D826" s="29">
+        <v>46316</v>
       </c>
       <c r="E826" s="68"/>
       <c r="F826" s="68"/>
     </row>
-    <row r="827" spans="1:6" ht="269.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="827" spans="1:6" ht="22.5">
       <c r="A827" s="3" t="s">
-        <v>2286</v>
+        <v>1656</v>
       </c>
       <c r="B827" s="14" t="s">
-        <v>1678</v>
+        <v>2344</v>
       </c>
       <c r="C827" s="82" t="s">
-        <v>2287</v>
+        <v>3581</v>
       </c>
       <c r="D827" s="29">
-        <v>46268</v>
+        <v>46316</v>
       </c>
       <c r="E827" s="68"/>
       <c r="F827" s="68"/>
     </row>
-    <row r="828" spans="1:6" ht="224.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="828" spans="1:6">
       <c r="A828" s="3" t="s">
-        <v>1679</v>
-[...2 lines deleted...]
-        <v>2368</v>
+        <v>1657</v>
+      </c>
+      <c r="B828" s="14" t="s">
+        <v>1658</v>
       </c>
       <c r="C828" s="82" t="s">
-        <v>4</v>
+        <v>1659</v>
       </c>
       <c r="D828" s="29">
-        <v>46278</v>
+        <v>46319</v>
       </c>
       <c r="E828" s="68"/>
       <c r="F828" s="68"/>
     </row>
-    <row r="829" spans="1:6" ht="69.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1680</v>
+    <row r="829" spans="1:6">
+      <c r="A829" s="3" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B829" s="14" t="s">
+        <v>1661</v>
       </c>
       <c r="C829" s="82" t="s">
-        <v>1681</v>
+        <v>3582</v>
       </c>
       <c r="D829" s="29">
-        <v>46298</v>
+        <v>46319</v>
       </c>
       <c r="E829" s="68"/>
       <c r="F829" s="68"/>
     </row>
-    <row r="830" spans="1:6" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1682</v>
+    <row r="830" spans="1:6" ht="22.5">
+      <c r="A830" s="1" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B830" s="10" t="s">
+        <v>1663</v>
       </c>
       <c r="C830" s="82" t="s">
-        <v>3677</v>
-[...2 lines deleted...]
-        <v>46299</v>
+        <v>1664</v>
+      </c>
+      <c r="D830" s="19">
+        <v>46320</v>
       </c>
       <c r="E830" s="68"/>
       <c r="F830" s="68"/>
     </row>
-    <row r="831" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="831" spans="1:6" ht="22.5">
       <c r="A831" s="3" t="s">
-        <v>2212</v>
-[...2 lines deleted...]
-        <v>1683</v>
+        <v>1665</v>
+      </c>
+      <c r="B831" s="10" t="s">
+        <v>1666</v>
       </c>
       <c r="C831" s="82" t="s">
-        <v>3409</v>
-[...2 lines deleted...]
-        <v>46239</v>
+        <v>1667</v>
+      </c>
+      <c r="D831" s="29">
+        <v>46325</v>
       </c>
       <c r="E831" s="68"/>
       <c r="F831" s="68"/>
     </row>
-    <row r="832" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
+    <row r="832" spans="1:6">
       <c r="A832" s="3" t="s">
-        <v>2108</v>
-[...2 lines deleted...]
-        <v>2107</v>
+        <v>1668</v>
+      </c>
+      <c r="B832" s="14" t="s">
+        <v>1669</v>
       </c>
       <c r="C832" s="82" t="s">
-        <v>11</v>
+        <v>1670</v>
       </c>
       <c r="D832" s="29">
-        <v>46205</v>
+        <v>46325</v>
       </c>
       <c r="E832" s="68"/>
       <c r="F832" s="68"/>
     </row>
-    <row r="833" spans="1:6" ht="51.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="833" spans="1:6" ht="22.5">
       <c r="A833" s="3" t="s">
-        <v>1684</v>
+        <v>2200</v>
       </c>
       <c r="B833" s="14" t="s">
-        <v>1685</v>
+        <v>1671</v>
       </c>
       <c r="C833" s="82" t="s">
-        <v>3410</v>
-[...2 lines deleted...]
-        <v>46309</v>
+        <v>1672</v>
+      </c>
+      <c r="D833" s="29">
+        <v>46325</v>
       </c>
       <c r="E833" s="68"/>
       <c r="F833" s="68"/>
     </row>
-    <row r="834" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="834" spans="1:6" ht="22.5">
       <c r="A834" s="3" t="s">
-        <v>3004</v>
-[...2 lines deleted...]
-        <v>1686</v>
+        <v>1673</v>
+      </c>
+      <c r="B834" s="11" t="s">
+        <v>1674</v>
       </c>
       <c r="C834" s="82" t="s">
-        <v>3411</v>
+        <v>3333</v>
       </c>
       <c r="D834" s="29">
-        <v>46309</v>
+        <v>46313</v>
       </c>
       <c r="E834" s="68"/>
       <c r="F834" s="68"/>
     </row>
-    <row r="835" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="835" spans="1:6" ht="45">
       <c r="A835" s="3" t="s">
-        <v>3005</v>
-[...2 lines deleted...]
-        <v>1687</v>
+        <v>1675</v>
+      </c>
+      <c r="B835" s="20" t="s">
+        <v>1676</v>
       </c>
       <c r="C835" s="82" t="s">
-        <v>3412</v>
-[...2 lines deleted...]
-        <v>46311</v>
+        <v>1677</v>
+      </c>
+      <c r="D835" s="19">
+        <v>46366</v>
       </c>
       <c r="E835" s="68"/>
       <c r="F835" s="68"/>
     </row>
-    <row r="836" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="836" spans="1:6" ht="56.25">
       <c r="A836" s="3" t="s">
-        <v>1688</v>
-[...2 lines deleted...]
-        <v>1689</v>
+        <v>1678</v>
+      </c>
+      <c r="B836" s="11" t="s">
+        <v>2245</v>
       </c>
       <c r="C836" s="82" t="s">
-        <v>3141</v>
+        <v>3334</v>
       </c>
       <c r="D836" s="29">
-        <v>46347</v>
+        <v>46269</v>
       </c>
       <c r="E836" s="68"/>
       <c r="F836" s="68"/>
     </row>
-    <row r="837" spans="1:6" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>1690</v>
+    <row r="837" spans="1:6" ht="22.5">
+      <c r="A837" s="1" t="s">
+        <v>1679</v>
       </c>
       <c r="B837" s="10" t="s">
-        <v>1691</v>
+        <v>1680</v>
       </c>
       <c r="C837" s="82" t="s">
-        <v>3460</v>
-[...2 lines deleted...]
-        <v>46316</v>
+        <v>3583</v>
+      </c>
+      <c r="D837" s="19">
+        <v>46253</v>
       </c>
       <c r="E837" s="68"/>
       <c r="F837" s="68"/>
     </row>
-    <row r="838" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="838" spans="1:6">
       <c r="A838" s="3" t="s">
-        <v>1692</v>
+        <v>1681</v>
       </c>
       <c r="B838" s="14" t="s">
-        <v>2389</v>
+        <v>1682</v>
       </c>
       <c r="C838" s="82" t="s">
-        <v>3678</v>
+        <v>1683</v>
       </c>
       <c r="D838" s="29">
-        <v>46316</v>
+        <v>46335</v>
       </c>
       <c r="E838" s="68"/>
       <c r="F838" s="68"/>
     </row>
-    <row r="839" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="839" spans="1:6" ht="33.75">
       <c r="A839" s="3" t="s">
-        <v>1693</v>
-[...2 lines deleted...]
-        <v>1694</v>
+        <v>2949</v>
+      </c>
+      <c r="B839" s="10" t="s">
+        <v>1684</v>
       </c>
       <c r="C839" s="82" t="s">
-        <v>1695</v>
-[...2 lines deleted...]
-        <v>46319</v>
+        <v>3335</v>
+      </c>
+      <c r="D839" s="19">
+        <v>46334</v>
       </c>
       <c r="E839" s="68"/>
       <c r="F839" s="68"/>
     </row>
-    <row r="840" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="840" spans="1:6" ht="45">
       <c r="A840" s="3" t="s">
-        <v>1696</v>
+        <v>1685</v>
       </c>
       <c r="B840" s="14" t="s">
-        <v>1697</v>
+        <v>1686</v>
       </c>
       <c r="C840" s="82" t="s">
-        <v>3679</v>
+        <v>3336</v>
       </c>
       <c r="D840" s="29">
-        <v>46319</v>
+        <v>46337</v>
       </c>
       <c r="E840" s="68"/>
       <c r="F840" s="68"/>
     </row>
-    <row r="841" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1699</v>
+    <row r="841" spans="1:6" ht="45">
+      <c r="A841" s="3" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B841" s="14" t="s">
+        <v>1688</v>
       </c>
       <c r="C841" s="82" t="s">
-        <v>1700</v>
-[...2 lines deleted...]
-        <v>46320</v>
+        <v>3337</v>
+      </c>
+      <c r="D841" s="29">
+        <v>46352</v>
       </c>
       <c r="E841" s="68"/>
       <c r="F841" s="68"/>
     </row>
-    <row r="842" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1702</v>
+    <row r="842" spans="1:6" ht="90.75" customHeight="1">
+      <c r="A842" s="1" t="s">
+        <v>3728</v>
+      </c>
+      <c r="B842" s="11" t="s">
+        <v>1689</v>
       </c>
       <c r="C842" s="82" t="s">
-        <v>1703</v>
-[...2 lines deleted...]
-        <v>46325</v>
+        <v>3338</v>
+      </c>
+      <c r="D842" s="19">
+        <v>46352</v>
       </c>
       <c r="E842" s="68"/>
       <c r="F842" s="68"/>
     </row>
-    <row r="843" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1705</v>
+    <row r="843" spans="1:6" ht="146.25">
+      <c r="A843" s="1" t="s">
+        <v>2950</v>
+      </c>
+      <c r="B843" s="10" t="s">
+        <v>1690</v>
       </c>
       <c r="C843" s="82" t="s">
-        <v>1706</v>
-[...2 lines deleted...]
-        <v>46325</v>
+        <v>3729</v>
+      </c>
+      <c r="D843" s="19">
+        <v>46355</v>
       </c>
       <c r="E843" s="68"/>
       <c r="F843" s="68"/>
     </row>
-    <row r="844" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="844" spans="1:6" ht="237" customHeight="1">
       <c r="A844" s="3" t="s">
-        <v>2243</v>
-[...2 lines deleted...]
-        <v>1707</v>
+        <v>3730</v>
+      </c>
+      <c r="B844" s="10" t="s">
+        <v>435</v>
       </c>
       <c r="C844" s="82" t="s">
-        <v>1708</v>
+        <v>5</v>
       </c>
       <c r="D844" s="29">
-        <v>46325</v>
+        <v>46360</v>
       </c>
       <c r="E844" s="68"/>
       <c r="F844" s="68"/>
     </row>
-    <row r="845" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="845" spans="1:6" ht="22.5">
       <c r="A845" s="3" t="s">
-        <v>1709</v>
-[...2 lines deleted...]
-        <v>1710</v>
+        <v>1691</v>
+      </c>
+      <c r="B845" s="10" t="s">
+        <v>1581</v>
       </c>
       <c r="C845" s="82" t="s">
-        <v>3413</v>
+        <v>1692</v>
       </c>
       <c r="D845" s="29">
-        <v>46313</v>
+        <v>46509</v>
       </c>
       <c r="E845" s="68"/>
       <c r="F845" s="68"/>
     </row>
-    <row r="846" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="846" spans="1:6" ht="56.25">
       <c r="A846" s="3" t="s">
-        <v>1711</v>
-[...2 lines deleted...]
-        <v>1712</v>
+        <v>1693</v>
+      </c>
+      <c r="B846" s="10" t="s">
+        <v>1112</v>
       </c>
       <c r="C846" s="82" t="s">
-        <v>1713</v>
+        <v>1694</v>
       </c>
       <c r="D846" s="19">
-        <v>46366</v>
+        <v>46361</v>
       </c>
       <c r="E846" s="68"/>
       <c r="F846" s="68"/>
     </row>
-    <row r="847" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="847" spans="1:6" ht="22.5">
       <c r="A847" s="3" t="s">
-        <v>1714</v>
-[...2 lines deleted...]
-        <v>2289</v>
+        <v>1695</v>
+      </c>
+      <c r="B847" s="14" t="s">
+        <v>1696</v>
       </c>
       <c r="C847" s="82" t="s">
-        <v>3414</v>
-[...2 lines deleted...]
-        <v>46269</v>
+        <v>1697</v>
+      </c>
+      <c r="D847" s="19">
+        <v>46331</v>
       </c>
       <c r="E847" s="68"/>
       <c r="F847" s="68"/>
     </row>
-    <row r="848" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1716</v>
+    <row r="848" spans="1:6" ht="90">
+      <c r="A848" s="3" t="s">
+        <v>1698</v>
+      </c>
+      <c r="B848" s="14" t="s">
+        <v>1699</v>
       </c>
       <c r="C848" s="82" t="s">
-        <v>3680</v>
+        <v>1697</v>
       </c>
       <c r="D848" s="19">
-        <v>46253</v>
+        <v>46331</v>
       </c>
       <c r="E848" s="68"/>
       <c r="F848" s="68"/>
     </row>
-    <row r="849" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="849" spans="1:6" ht="22.5">
       <c r="A849" s="3" t="s">
-        <v>1717</v>
+        <v>2661</v>
       </c>
       <c r="B849" s="14" t="s">
-        <v>1718</v>
+        <v>1700</v>
       </c>
       <c r="C849" s="82" t="s">
-        <v>1719</v>
-[...2 lines deleted...]
-        <v>46335</v>
+        <v>3584</v>
+      </c>
+      <c r="D849" s="19">
+        <v>46475</v>
       </c>
       <c r="E849" s="68"/>
       <c r="F849" s="68"/>
     </row>
-    <row r="850" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="850" spans="1:6" ht="409.5">
       <c r="A850" s="3" t="s">
-        <v>3006</v>
-[...2 lines deleted...]
-        <v>1720</v>
+        <v>1701</v>
+      </c>
+      <c r="B850" s="14" t="s">
+        <v>1702</v>
       </c>
       <c r="C850" s="82" t="s">
-        <v>3415</v>
+        <v>5</v>
       </c>
       <c r="D850" s="19">
-        <v>46334</v>
+        <v>46367</v>
       </c>
       <c r="E850" s="68"/>
       <c r="F850" s="68"/>
     </row>
-    <row r="851" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="851" spans="1:6" ht="191.25">
       <c r="A851" s="3" t="s">
-        <v>1721</v>
+        <v>1703</v>
       </c>
       <c r="B851" s="14" t="s">
-        <v>1722</v>
-[...5 lines deleted...]
-        <v>46337</v>
+        <v>1704</v>
+      </c>
+      <c r="C851" s="93" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D851" s="19">
+        <v>46367</v>
       </c>
       <c r="E851" s="68"/>
       <c r="F851" s="68"/>
     </row>
-    <row r="852" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="852" spans="1:6" ht="50.45" customHeight="1">
       <c r="A852" s="3" t="s">
-        <v>1723</v>
+        <v>2951</v>
       </c>
       <c r="B852" s="14" t="s">
-        <v>1724</v>
+        <v>1706</v>
       </c>
       <c r="C852" s="82" t="s">
-        <v>3417</v>
-[...2 lines deleted...]
-        <v>46352</v>
+        <v>3339</v>
+      </c>
+      <c r="D852" s="19">
+        <v>46367</v>
       </c>
       <c r="E852" s="68"/>
       <c r="F852" s="68"/>
     </row>
-    <row r="853" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1725</v>
+    <row r="853" spans="1:6" ht="70.5" customHeight="1">
+      <c r="A853" s="3" t="s">
+        <v>2952</v>
+      </c>
+      <c r="B853" s="14" t="s">
+        <v>1707</v>
       </c>
       <c r="C853" s="82" t="s">
-        <v>3418</v>
+        <v>1708</v>
       </c>
       <c r="D853" s="19">
-        <v>46352</v>
+        <v>46368</v>
       </c>
       <c r="E853" s="68"/>
       <c r="F853" s="68"/>
     </row>
-    <row r="854" spans="1:6" ht="146.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>3008</v>
+    <row r="854" spans="1:6">
+      <c r="A854" s="3" t="s">
+        <v>1709</v>
       </c>
       <c r="B854" s="10" t="s">
-        <v>1726</v>
-[...5 lines deleted...]
-        <v>46355</v>
+        <v>1710</v>
+      </c>
+      <c r="C854" s="86" t="s">
+        <v>218</v>
+      </c>
+      <c r="D854" s="29">
+        <v>46374</v>
       </c>
       <c r="E854" s="68"/>
       <c r="F854" s="68"/>
     </row>
-    <row r="855" spans="1:6" ht="281.25" x14ac:dyDescent="0.2">
+    <row r="855" spans="1:6" ht="118.5" customHeight="1">
       <c r="A855" s="3" t="s">
-        <v>3009</v>
-[...8 lines deleted...]
-        <v>46360</v>
+        <v>1711</v>
+      </c>
+      <c r="B855" s="14" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C855" s="86" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D855" s="19">
+        <v>46373</v>
       </c>
       <c r="E855" s="68"/>
       <c r="F855" s="68"/>
     </row>
-    <row r="856" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>1727</v>
+    <row r="856" spans="1:6" ht="45">
+      <c r="A856" s="1" t="s">
+        <v>1713</v>
       </c>
       <c r="B856" s="10" t="s">
-        <v>1617</v>
+        <v>1714</v>
       </c>
       <c r="C856" s="82" t="s">
-        <v>1728</v>
-[...2 lines deleted...]
-        <v>46509</v>
+        <v>1715</v>
+      </c>
+      <c r="D856" s="19">
+        <v>46374</v>
       </c>
       <c r="E856" s="68"/>
       <c r="F856" s="68"/>
     </row>
-    <row r="857" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="857" spans="1:6" ht="45">
       <c r="A857" s="3" t="s">
-        <v>1729</v>
+        <v>1716</v>
       </c>
       <c r="B857" s="10" t="s">
-        <v>1141</v>
+        <v>1717</v>
       </c>
       <c r="C857" s="82" t="s">
-        <v>1730</v>
+        <v>1718</v>
       </c>
       <c r="D857" s="19">
-        <v>46361</v>
+        <v>46373</v>
       </c>
       <c r="E857" s="68"/>
       <c r="F857" s="68"/>
     </row>
-    <row r="858" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="858" spans="1:6" ht="99" customHeight="1">
       <c r="A858" s="3" t="s">
-        <v>1731</v>
+        <v>2008</v>
       </c>
       <c r="B858" s="14" t="s">
-        <v>1732</v>
+        <v>1720</v>
       </c>
       <c r="C858" s="82" t="s">
-        <v>1733</v>
+        <v>3340</v>
       </c>
       <c r="D858" s="19">
-        <v>46331</v>
+        <v>46374</v>
       </c>
       <c r="E858" s="68"/>
       <c r="F858" s="68"/>
     </row>
-    <row r="859" spans="1:6" ht="90" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1735</v>
+    <row r="859" spans="1:6" ht="123.75">
+      <c r="A859" s="1" t="s">
+        <v>2953</v>
+      </c>
+      <c r="B859" s="21" t="s">
+        <v>1721</v>
       </c>
       <c r="C859" s="82" t="s">
-        <v>1733</v>
+        <v>3341</v>
       </c>
       <c r="D859" s="19">
-        <v>46331</v>
+        <v>46374</v>
       </c>
       <c r="E859" s="68"/>
       <c r="F859" s="68"/>
     </row>
-    <row r="860" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="860" spans="1:6" ht="67.5">
       <c r="A860" s="3" t="s">
-        <v>2709</v>
+        <v>1722</v>
       </c>
       <c r="B860" s="14" t="s">
-        <v>1736</v>
+        <v>1723</v>
       </c>
       <c r="C860" s="82" t="s">
-        <v>3681</v>
+        <v>3342</v>
       </c>
       <c r="D860" s="19">
-        <v>46475</v>
+        <v>46375</v>
       </c>
       <c r="E860" s="68"/>
       <c r="F860" s="68"/>
     </row>
-    <row r="861" spans="1:6" ht="409.5" x14ac:dyDescent="0.2">
+    <row r="861" spans="1:6" ht="22.5">
       <c r="A861" s="3" t="s">
-        <v>1737</v>
+        <v>1724</v>
       </c>
       <c r="B861" s="14" t="s">
-        <v>1738</v>
+        <v>1725</v>
       </c>
       <c r="C861" s="82" t="s">
-        <v>5</v>
+        <v>3343</v>
       </c>
       <c r="D861" s="19">
-        <v>46367</v>
+        <v>46375</v>
       </c>
       <c r="E861" s="68"/>
       <c r="F861" s="68"/>
     </row>
-    <row r="862" spans="1:6" ht="191.25" x14ac:dyDescent="0.2">
+    <row r="862" spans="1:6" ht="146.25">
       <c r="A862" s="3" t="s">
-        <v>1739</v>
+        <v>1726</v>
       </c>
       <c r="B862" s="14" t="s">
-        <v>1740</v>
-[...7 lines deleted...]
-      <c r="E862" s="68"/>
+        <v>1727</v>
+      </c>
+      <c r="C862" s="82" t="s">
+        <v>3344</v>
+      </c>
+      <c r="D862" s="29">
+        <v>46428</v>
+      </c>
+      <c r="E862" s="80"/>
       <c r="F862" s="68"/>
     </row>
-    <row r="863" spans="1:6" ht="50.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="863" spans="1:6">
       <c r="A863" s="3" t="s">
-        <v>3010</v>
+        <v>2954</v>
       </c>
       <c r="B863" s="14" t="s">
-        <v>1742</v>
+        <v>1728</v>
       </c>
       <c r="C863" s="82" t="s">
-        <v>3420</v>
+        <v>1729</v>
       </c>
       <c r="D863" s="19">
-        <v>46367</v>
+        <v>46383</v>
       </c>
       <c r="E863" s="68"/>
       <c r="F863" s="68"/>
     </row>
-    <row r="864" spans="1:6" ht="70.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="864" spans="1:6" ht="56.25">
       <c r="A864" s="3" t="s">
-        <v>3011</v>
+        <v>1730</v>
       </c>
       <c r="B864" s="14" t="s">
-        <v>1743</v>
+        <v>1731</v>
       </c>
       <c r="C864" s="82" t="s">
-        <v>1744</v>
+        <v>3345</v>
       </c>
       <c r="D864" s="19">
-        <v>46368</v>
+        <v>46386</v>
       </c>
       <c r="E864" s="68"/>
       <c r="F864" s="68"/>
     </row>
-    <row r="865" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="865" spans="1:6" ht="135">
       <c r="A865" s="3" t="s">
-        <v>1745</v>
+        <v>1732</v>
       </c>
       <c r="B865" s="10" t="s">
-        <v>1746</v>
-[...2 lines deleted...]
-        <v>220</v>
+        <v>1733</v>
+      </c>
+      <c r="C865" s="82" t="s">
+        <v>1734</v>
       </c>
       <c r="D865" s="29">
-        <v>46374</v>
+        <v>46331</v>
       </c>
       <c r="E865" s="68"/>
       <c r="F865" s="68"/>
     </row>
-    <row r="866" spans="1:6" ht="118.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="866" spans="1:6" ht="33.75">
       <c r="A866" s="3" t="s">
-        <v>1747</v>
+        <v>2606</v>
       </c>
       <c r="B866" s="14" t="s">
-        <v>1414</v>
-[...5 lines deleted...]
-        <v>46373</v>
+        <v>1735</v>
+      </c>
+      <c r="C866" s="82" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D866" s="29">
+        <v>46375</v>
       </c>
       <c r="E866" s="68"/>
       <c r="F866" s="68"/>
     </row>
-    <row r="867" spans="1:6" ht="45" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1750</v>
+    <row r="867" spans="1:6" ht="126.75" customHeight="1">
+      <c r="A867" s="3" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B867" s="57" t="s">
+        <v>1738</v>
       </c>
       <c r="C867" s="82" t="s">
-        <v>1751</v>
-[...2 lines deleted...]
-        <v>46374</v>
+        <v>1739</v>
+      </c>
+      <c r="D867" s="29">
+        <v>46371</v>
       </c>
       <c r="E867" s="68"/>
       <c r="F867" s="68"/>
     </row>
-    <row r="868" spans="1:6" ht="45" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1753</v>
+    <row r="868" spans="1:6" ht="142.5" customHeight="1">
+      <c r="A868" s="1" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B868" s="11" t="s">
+        <v>1600</v>
       </c>
       <c r="C868" s="82" t="s">
-        <v>1754</v>
+        <v>3346</v>
       </c>
       <c r="D868" s="19">
-        <v>46373</v>
+        <v>46503</v>
       </c>
       <c r="E868" s="68"/>
       <c r="F868" s="68"/>
     </row>
-    <row r="869" spans="1:6" ht="99" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="869" spans="1:6">
       <c r="A869" s="3" t="s">
-        <v>2051</v>
+        <v>2955</v>
       </c>
       <c r="B869" s="14" t="s">
-        <v>1756</v>
+        <v>1741</v>
       </c>
       <c r="C869" s="82" t="s">
-        <v>3421</v>
-[...2 lines deleted...]
-        <v>46374</v>
+        <v>1742</v>
+      </c>
+      <c r="D869" s="29">
+        <v>46400</v>
       </c>
       <c r="E869" s="68"/>
       <c r="F869" s="68"/>
     </row>
-    <row r="870" spans="1:6" ht="123.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1757</v>
+    <row r="870" spans="1:6" ht="33.75">
+      <c r="A870" s="3" t="s">
+        <v>2401</v>
+      </c>
+      <c r="B870" s="10" t="s">
+        <v>1743</v>
       </c>
       <c r="C870" s="82" t="s">
-        <v>3422</v>
-[...2 lines deleted...]
-        <v>46374</v>
+        <v>1744</v>
+      </c>
+      <c r="D870" s="29">
+        <v>46400</v>
       </c>
       <c r="E870" s="68"/>
       <c r="F870" s="68"/>
     </row>
-    <row r="871" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="871" spans="1:6" ht="33.75">
       <c r="A871" s="3" t="s">
-        <v>1758</v>
+        <v>1745</v>
       </c>
       <c r="B871" s="14" t="s">
-        <v>1759</v>
+        <v>1746</v>
       </c>
       <c r="C871" s="82" t="s">
-        <v>3423</v>
-[...2 lines deleted...]
-        <v>46375</v>
+        <v>1747</v>
+      </c>
+      <c r="D871" s="29">
+        <v>46421</v>
       </c>
       <c r="E871" s="68"/>
       <c r="F871" s="68"/>
     </row>
-    <row r="872" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="872" spans="1:6" ht="67.5">
       <c r="A872" s="3" t="s">
-        <v>1760</v>
-[...2 lines deleted...]
-        <v>1761</v>
+        <v>2233</v>
+      </c>
+      <c r="B872" s="10" t="s">
+        <v>2137</v>
       </c>
       <c r="C872" s="82" t="s">
-        <v>3424</v>
+        <v>3076</v>
       </c>
       <c r="D872" s="19">
-        <v>46375</v>
+        <v>46404</v>
       </c>
       <c r="E872" s="68"/>
       <c r="F872" s="68"/>
     </row>
-    <row r="873" spans="1:6" ht="146.25" x14ac:dyDescent="0.2">
+    <row r="873" spans="1:6" ht="31.5" customHeight="1">
       <c r="A873" s="3" t="s">
-        <v>1762</v>
-[...2 lines deleted...]
-        <v>1763</v>
+        <v>1749</v>
+      </c>
+      <c r="B873" s="10" t="s">
+        <v>1750</v>
       </c>
       <c r="C873" s="82" t="s">
-        <v>3425</v>
-[...4 lines deleted...]
-      <c r="E873" s="80"/>
+        <v>1719</v>
+      </c>
+      <c r="D873" s="19">
+        <v>46413</v>
+      </c>
+      <c r="E873" s="68"/>
       <c r="F873" s="68"/>
     </row>
-    <row r="874" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="874" spans="1:6">
       <c r="A874" s="3" t="s">
-        <v>3013</v>
+        <v>1751</v>
       </c>
       <c r="B874" s="14" t="s">
-        <v>1764</v>
+        <v>1752</v>
       </c>
       <c r="C874" s="82" t="s">
-        <v>1765</v>
+        <v>600</v>
       </c>
       <c r="D874" s="19">
-        <v>46383</v>
+        <v>46414</v>
       </c>
       <c r="E874" s="68"/>
       <c r="F874" s="68"/>
     </row>
-    <row r="875" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="875" spans="1:6" ht="147.94999999999999" customHeight="1">
       <c r="A875" s="3" t="s">
-        <v>1766</v>
-[...2 lines deleted...]
-        <v>1767</v>
+        <v>2337</v>
+      </c>
+      <c r="B875" s="21" t="s">
+        <v>1753</v>
       </c>
       <c r="C875" s="82" t="s">
-        <v>3426</v>
+        <v>3585</v>
       </c>
       <c r="D875" s="19">
-        <v>46386</v>
+        <v>46418</v>
       </c>
       <c r="E875" s="68"/>
       <c r="F875" s="68"/>
     </row>
-    <row r="876" spans="1:6" ht="135" x14ac:dyDescent="0.2">
+    <row r="876" spans="1:6" ht="45">
       <c r="A876" s="3" t="s">
-        <v>1768</v>
-[...2 lines deleted...]
-        <v>1769</v>
+        <v>1754</v>
+      </c>
+      <c r="B876" s="14" t="s">
+        <v>1578</v>
       </c>
       <c r="C876" s="82" t="s">
-        <v>1770</v>
+        <v>3347</v>
       </c>
       <c r="D876" s="29">
-        <v>46331</v>
+        <v>46419</v>
       </c>
       <c r="E876" s="68"/>
       <c r="F876" s="68"/>
     </row>
-    <row r="877" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="877" spans="1:6" ht="22.5">
       <c r="A877" s="3" t="s">
-        <v>2654</v>
+        <v>1755</v>
       </c>
       <c r="B877" s="14" t="s">
-        <v>1771</v>
+        <v>1756</v>
       </c>
       <c r="C877" s="82" t="s">
-        <v>1772</v>
+        <v>3077</v>
       </c>
       <c r="D877" s="29">
-        <v>46375</v>
+        <v>46421</v>
       </c>
       <c r="E877" s="68"/>
       <c r="F877" s="68"/>
     </row>
-    <row r="878" spans="1:6" ht="126.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="878" spans="1:6" ht="22.5">
       <c r="A878" s="3" t="s">
-        <v>1773</v>
-[...2 lines deleted...]
-        <v>1774</v>
+        <v>1757</v>
+      </c>
+      <c r="B878" s="21" t="s">
+        <v>1758</v>
       </c>
       <c r="C878" s="82" t="s">
-        <v>1775</v>
+        <v>1759</v>
       </c>
       <c r="D878" s="29">
-        <v>46371</v>
+        <v>46422</v>
       </c>
       <c r="E878" s="68"/>
       <c r="F878" s="68"/>
     </row>
-    <row r="879" spans="1:6" ht="142.5" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1636</v>
+    <row r="879" spans="1:6" ht="87" customHeight="1">
+      <c r="A879" s="3" t="s">
+        <v>2956</v>
+      </c>
+      <c r="B879" s="14" t="s">
+        <v>1760</v>
       </c>
       <c r="C879" s="82" t="s">
-        <v>3427</v>
-[...2 lines deleted...]
-        <v>46503</v>
+        <v>99</v>
+      </c>
+      <c r="D879" s="29">
+        <v>46423</v>
       </c>
       <c r="E879" s="68"/>
       <c r="F879" s="68"/>
     </row>
-    <row r="880" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1777</v>
+    <row r="880" spans="1:6" ht="33.75">
+      <c r="A880" s="1" t="s">
+        <v>2957</v>
+      </c>
+      <c r="B880" s="11" t="s">
+        <v>1761</v>
       </c>
       <c r="C880" s="82" t="s">
-        <v>1778</v>
-[...2 lines deleted...]
-        <v>46400</v>
+        <v>1762</v>
+      </c>
+      <c r="D880" s="19">
+        <v>46424</v>
       </c>
       <c r="E880" s="68"/>
       <c r="F880" s="68"/>
     </row>
-    <row r="881" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="881" spans="1:6" ht="22.5">
       <c r="A881" s="3" t="s">
-        <v>2447</v>
-[...2 lines deleted...]
-        <v>1779</v>
+        <v>1763</v>
+      </c>
+      <c r="B881" s="14" t="s">
+        <v>1764</v>
       </c>
       <c r="C881" s="82" t="s">
-        <v>1780</v>
-[...2 lines deleted...]
-        <v>46400</v>
+        <v>3348</v>
+      </c>
+      <c r="D881" s="19">
+        <v>46424</v>
       </c>
       <c r="E881" s="68"/>
       <c r="F881" s="68"/>
     </row>
-    <row r="882" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1782</v>
+    <row r="882" spans="1:6" ht="78.75">
+      <c r="A882" s="1" t="s">
+        <v>2958</v>
+      </c>
+      <c r="B882" s="10" t="s">
+        <v>437</v>
       </c>
       <c r="C882" s="82" t="s">
-        <v>1783</v>
+        <v>12</v>
       </c>
       <c r="D882" s="29">
-        <v>46421</v>
+        <v>46426</v>
       </c>
       <c r="E882" s="68"/>
       <c r="F882" s="68"/>
     </row>
-    <row r="883" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="883" spans="1:6">
       <c r="A883" s="3" t="s">
-        <v>2277</v>
-[...2 lines deleted...]
-        <v>2180</v>
+        <v>1765</v>
+      </c>
+      <c r="B883" s="14" t="s">
+        <v>1766</v>
       </c>
       <c r="C883" s="82" t="s">
-        <v>3142</v>
+        <v>1074</v>
       </c>
       <c r="D883" s="19">
-        <v>46404</v>
+        <v>46425</v>
       </c>
       <c r="E883" s="68"/>
       <c r="F883" s="68"/>
     </row>
-    <row r="884" spans="1:6" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>1785</v>
+    <row r="884" spans="1:6" ht="33.75">
+      <c r="A884" s="1" t="s">
+        <v>1767</v>
       </c>
       <c r="B884" s="10" t="s">
-        <v>1786</v>
+        <v>1768</v>
       </c>
       <c r="C884" s="82" t="s">
-        <v>1755</v>
+        <v>1769</v>
       </c>
       <c r="D884" s="19">
-        <v>46413</v>
+        <v>46426</v>
       </c>
       <c r="E884" s="68"/>
       <c r="F884" s="68"/>
     </row>
-    <row r="885" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="885" spans="1:6" ht="22.5">
       <c r="A885" s="3" t="s">
-        <v>1787</v>
+        <v>2959</v>
       </c>
       <c r="B885" s="14" t="s">
-        <v>1788</v>
-[...5 lines deleted...]
-        <v>46414</v>
+        <v>1770</v>
+      </c>
+      <c r="C885" s="86" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D885" s="29">
+        <v>46425</v>
       </c>
       <c r="E885" s="68"/>
       <c r="F885" s="68"/>
     </row>
-    <row r="886" spans="1:6" ht="147.94999999999999" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="886" spans="1:6" ht="125.25" customHeight="1">
       <c r="A886" s="3" t="s">
-        <v>2382</v>
-[...2 lines deleted...]
-        <v>1789</v>
+        <v>1772</v>
+      </c>
+      <c r="B886" s="14" t="s">
+        <v>1773</v>
       </c>
       <c r="C886" s="82" t="s">
-        <v>3682</v>
-[...2 lines deleted...]
-        <v>46418</v>
+        <v>3349</v>
+      </c>
+      <c r="D886" s="29">
+        <v>46430</v>
       </c>
       <c r="E886" s="68"/>
       <c r="F886" s="68"/>
     </row>
-    <row r="887" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="887" spans="1:6">
       <c r="A887" s="3" t="s">
-        <v>1790</v>
-[...2 lines deleted...]
-        <v>1614</v>
+        <v>2645</v>
+      </c>
+      <c r="B887" s="11" t="s">
+        <v>1774</v>
       </c>
       <c r="C887" s="82" t="s">
-        <v>3428</v>
+        <v>1775</v>
       </c>
       <c r="D887" s="29">
-        <v>46419</v>
+        <v>46429</v>
       </c>
       <c r="E887" s="68"/>
       <c r="F887" s="68"/>
     </row>
-    <row r="888" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="888" spans="1:6" ht="22.5">
       <c r="A888" s="3" t="s">
-        <v>1791</v>
+        <v>1776</v>
       </c>
       <c r="B888" s="14" t="s">
-        <v>1792</v>
+        <v>1777</v>
       </c>
       <c r="C888" s="82" t="s">
-        <v>3143</v>
+        <v>3350</v>
       </c>
       <c r="D888" s="29">
-        <v>46421</v>
+        <v>46431</v>
       </c>
       <c r="E888" s="68"/>
       <c r="F888" s="68"/>
     </row>
-    <row r="889" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1794</v>
+    <row r="889" spans="1:6" ht="67.5">
+      <c r="A889" s="1" t="s">
+        <v>2671</v>
+      </c>
+      <c r="B889" s="50" t="s">
+        <v>1778</v>
       </c>
       <c r="C889" s="82" t="s">
-        <v>1795</v>
-[...2 lines deleted...]
-        <v>46422</v>
+        <v>1779</v>
+      </c>
+      <c r="D889" s="19">
+        <v>46404</v>
       </c>
       <c r="E889" s="68"/>
       <c r="F889" s="68"/>
     </row>
-    <row r="890" spans="1:6" ht="122.25" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1796</v>
+    <row r="890" spans="1:6" ht="45">
+      <c r="A890" s="4" t="s">
+        <v>1780</v>
+      </c>
+      <c r="B890" s="10" t="s">
+        <v>1781</v>
       </c>
       <c r="C890" s="82" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>46423</v>
+        <v>3351</v>
+      </c>
+      <c r="D890" s="19">
+        <v>46431</v>
       </c>
       <c r="E890" s="68"/>
       <c r="F890" s="68"/>
     </row>
-    <row r="891" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1797</v>
+    <row r="891" spans="1:6" ht="33.75">
+      <c r="A891" s="3" t="s">
+        <v>2960</v>
+      </c>
+      <c r="B891" s="14" t="s">
+        <v>1782</v>
       </c>
       <c r="C891" s="82" t="s">
-        <v>1798</v>
-[...2 lines deleted...]
-        <v>46424</v>
+        <v>1783</v>
+      </c>
+      <c r="D891" s="29">
+        <v>46432</v>
       </c>
       <c r="E891" s="68"/>
       <c r="F891" s="68"/>
     </row>
-    <row r="892" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="892" spans="1:6">
       <c r="A892" s="3" t="s">
-        <v>1799</v>
+        <v>2961</v>
       </c>
       <c r="B892" s="14" t="s">
-        <v>1800</v>
+        <v>1784</v>
       </c>
       <c r="C892" s="82" t="s">
-        <v>3429</v>
-[...2 lines deleted...]
-        <v>46424</v>
+        <v>3352</v>
+      </c>
+      <c r="D892" s="29">
+        <v>46432</v>
       </c>
       <c r="E892" s="68"/>
       <c r="F892" s="68"/>
     </row>
-    <row r="893" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>3017</v>
+    <row r="893" spans="1:6" ht="22.5">
+      <c r="A893" s="3" t="s">
+        <v>1785</v>
       </c>
       <c r="B893" s="10" t="s">
-        <v>445</v>
+        <v>1786</v>
       </c>
       <c r="C893" s="82" t="s">
-        <v>12</v>
+        <v>3078</v>
       </c>
       <c r="D893" s="29">
-        <v>46426</v>
+        <v>46432</v>
       </c>
       <c r="E893" s="68"/>
       <c r="F893" s="68"/>
     </row>
-    <row r="894" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="894" spans="1:6" ht="22.5">
       <c r="A894" s="3" t="s">
-        <v>1801</v>
-[...2 lines deleted...]
-        <v>1802</v>
+        <v>1787</v>
+      </c>
+      <c r="B894" s="10" t="s">
+        <v>1786</v>
       </c>
       <c r="C894" s="82" t="s">
-        <v>1098</v>
-[...2 lines deleted...]
-        <v>46425</v>
+        <v>3079</v>
+      </c>
+      <c r="D894" s="29">
+        <v>46432</v>
       </c>
       <c r="E894" s="68"/>
       <c r="F894" s="68"/>
     </row>
-    <row r="895" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>1803</v>
+    <row r="895" spans="1:6" ht="22.5">
+      <c r="A895" s="3" t="s">
+        <v>1788</v>
       </c>
       <c r="B895" s="10" t="s">
-        <v>1804</v>
+        <v>1786</v>
       </c>
       <c r="C895" s="82" t="s">
-        <v>1805</v>
-[...2 lines deleted...]
-        <v>46426</v>
+        <v>3078</v>
+      </c>
+      <c r="D895" s="29">
+        <v>46432</v>
       </c>
       <c r="E895" s="68"/>
       <c r="F895" s="68"/>
     </row>
-    <row r="896" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>1807</v>
+    <row r="896" spans="1:6" ht="45">
+      <c r="A896" s="1" t="s">
+        <v>2962</v>
+      </c>
+      <c r="B896" s="10" t="s">
+        <v>1789</v>
+      </c>
+      <c r="C896" s="82" t="s">
+        <v>3353</v>
       </c>
       <c r="D896" s="29">
-        <v>46425</v>
+        <v>46432</v>
       </c>
       <c r="E896" s="68"/>
       <c r="F896" s="68"/>
     </row>
-    <row r="897" spans="1:6" ht="125.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="897" spans="1:6" ht="33.75">
       <c r="A897" s="3" t="s">
-        <v>1808</v>
+        <v>1790</v>
       </c>
       <c r="B897" s="14" t="s">
-        <v>1809</v>
+        <v>1791</v>
       </c>
       <c r="C897" s="82" t="s">
-        <v>3430</v>
+        <v>3354</v>
       </c>
       <c r="D897" s="29">
-        <v>46430</v>
+        <v>46439</v>
       </c>
       <c r="E897" s="68"/>
       <c r="F897" s="68"/>
     </row>
-    <row r="898" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="898" spans="1:6">
       <c r="A898" s="3" t="s">
-        <v>2693</v>
-[...2 lines deleted...]
-        <v>1810</v>
+        <v>2748</v>
+      </c>
+      <c r="B898" s="14" t="s">
+        <v>1792</v>
       </c>
       <c r="C898" s="82" t="s">
-        <v>1811</v>
+        <v>306</v>
       </c>
       <c r="D898" s="29">
-        <v>46429</v>
+        <v>46439</v>
       </c>
       <c r="E898" s="68"/>
       <c r="F898" s="68"/>
     </row>
-    <row r="899" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="899" spans="1:6" ht="33.75">
       <c r="A899" s="3" t="s">
-        <v>1812</v>
-[...2 lines deleted...]
-        <v>1813</v>
+        <v>1793</v>
+      </c>
+      <c r="B899" s="36" t="s">
+        <v>1794</v>
       </c>
       <c r="C899" s="82" t="s">
-        <v>3431</v>
+        <v>1795</v>
       </c>
       <c r="D899" s="29">
-        <v>46431</v>
+        <v>46442</v>
       </c>
       <c r="E899" s="68"/>
       <c r="F899" s="68"/>
     </row>
-    <row r="900" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1814</v>
+    <row r="900" spans="1:6" ht="149.25" customHeight="1">
+      <c r="A900" s="2" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B900" s="11" t="s">
+        <v>1797</v>
       </c>
       <c r="C900" s="82" t="s">
-        <v>1815</v>
+        <v>1798</v>
       </c>
       <c r="D900" s="19">
-        <v>46404</v>
+        <v>46445</v>
       </c>
       <c r="E900" s="68"/>
       <c r="F900" s="68"/>
     </row>
-    <row r="901" spans="1:6" ht="45" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>1816</v>
+    <row r="901" spans="1:6" ht="285" customHeight="1">
+      <c r="A901" s="51" t="s">
+        <v>1799</v>
       </c>
       <c r="B901" s="10" t="s">
-        <v>1817</v>
+        <v>1800</v>
       </c>
       <c r="C901" s="82" t="s">
-        <v>3432</v>
+        <v>3355</v>
       </c>
       <c r="D901" s="19">
-        <v>46431</v>
+        <v>46478</v>
       </c>
       <c r="E901" s="68"/>
       <c r="F901" s="68"/>
     </row>
-    <row r="902" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="902" spans="1:6" ht="30.75" customHeight="1">
       <c r="A902" s="3" t="s">
-        <v>3019</v>
-[...2 lines deleted...]
-        <v>1818</v>
+        <v>1801</v>
+      </c>
+      <c r="B902" s="11" t="s">
+        <v>1802</v>
       </c>
       <c r="C902" s="82" t="s">
-        <v>1819</v>
-[...2 lines deleted...]
-        <v>46432</v>
+        <v>1803</v>
+      </c>
+      <c r="D902" s="30">
+        <v>46446</v>
       </c>
       <c r="E902" s="68"/>
       <c r="F902" s="68"/>
     </row>
-    <row r="903" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="903" spans="1:6" ht="90">
       <c r="A903" s="3" t="s">
-        <v>3020</v>
-[...2 lines deleted...]
-        <v>1820</v>
+        <v>1804</v>
+      </c>
+      <c r="B903" s="10" t="s">
+        <v>1805</v>
       </c>
       <c r="C903" s="82" t="s">
-        <v>3433</v>
+        <v>1806</v>
       </c>
       <c r="D903" s="29">
-        <v>46432</v>
+        <v>46422</v>
       </c>
       <c r="E903" s="68"/>
       <c r="F903" s="68"/>
     </row>
-    <row r="904" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="904" spans="1:6" ht="123.75">
       <c r="A904" s="3" t="s">
-        <v>1821</v>
-[...2 lines deleted...]
-        <v>1822</v>
+        <v>2963</v>
+      </c>
+      <c r="B904" s="14" t="s">
+        <v>1807</v>
       </c>
       <c r="C904" s="82" t="s">
-        <v>3144</v>
+        <v>1808</v>
       </c>
       <c r="D904" s="29">
-        <v>46432</v>
+        <v>46510</v>
       </c>
       <c r="E904" s="68"/>
       <c r="F904" s="68"/>
     </row>
-    <row r="905" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="905" spans="1:6" ht="101.25">
       <c r="A905" s="3" t="s">
-        <v>1823</v>
-[...2 lines deleted...]
-        <v>1822</v>
+        <v>1809</v>
+      </c>
+      <c r="B905" s="14" t="s">
+        <v>1810</v>
       </c>
       <c r="C905" s="82" t="s">
-        <v>3145</v>
-[...2 lines deleted...]
-        <v>46432</v>
+        <v>3080</v>
+      </c>
+      <c r="D905" s="19">
+        <v>46451</v>
       </c>
       <c r="E905" s="68"/>
       <c r="F905" s="68"/>
     </row>
-    <row r="906" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="906" spans="1:6" ht="33.75">
       <c r="A906" s="3" t="s">
-        <v>1824</v>
-[...2 lines deleted...]
-        <v>1822</v>
+        <v>1811</v>
+      </c>
+      <c r="B906" s="14" t="s">
+        <v>1812</v>
       </c>
       <c r="C906" s="82" t="s">
-        <v>3144</v>
-[...2 lines deleted...]
-        <v>46432</v>
+        <v>11</v>
+      </c>
+      <c r="D906" s="19">
+        <v>46452</v>
       </c>
       <c r="E906" s="68"/>
       <c r="F906" s="68"/>
     </row>
-    <row r="907" spans="1:6" ht="45" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1825</v>
+    <row r="907" spans="1:6">
+      <c r="A907" s="3" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B907" s="14" t="s">
+        <v>1814</v>
       </c>
       <c r="C907" s="82" t="s">
-        <v>3434</v>
-[...2 lines deleted...]
-        <v>46432</v>
+        <v>11</v>
+      </c>
+      <c r="D907" s="19">
+        <v>46452</v>
       </c>
       <c r="E907" s="68"/>
       <c r="F907" s="68"/>
     </row>
-    <row r="908" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="908" spans="1:6">
       <c r="A908" s="3" t="s">
-        <v>1826</v>
+        <v>1815</v>
       </c>
       <c r="B908" s="14" t="s">
-        <v>1827</v>
+        <v>1816</v>
       </c>
       <c r="C908" s="82" t="s">
-        <v>3435</v>
+        <v>11</v>
       </c>
       <c r="D908" s="29">
-        <v>46439</v>
+        <v>46452</v>
       </c>
       <c r="E908" s="68"/>
       <c r="F908" s="68"/>
     </row>
-    <row r="909" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="909" spans="1:6">
       <c r="A909" s="3" t="s">
-        <v>2798</v>
+        <v>1817</v>
       </c>
       <c r="B909" s="14" t="s">
-        <v>1828</v>
+        <v>1818</v>
       </c>
       <c r="C909" s="82" t="s">
-        <v>310</v>
-[...2 lines deleted...]
-        <v>46439</v>
+        <v>11</v>
+      </c>
+      <c r="D909" s="19">
+        <v>46452</v>
       </c>
       <c r="E909" s="68"/>
       <c r="F909" s="68"/>
     </row>
-    <row r="910" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="910" spans="1:6">
       <c r="A910" s="3" t="s">
-        <v>1829</v>
-[...2 lines deleted...]
-        <v>1830</v>
+        <v>1819</v>
+      </c>
+      <c r="B910" s="14" t="s">
+        <v>1820</v>
       </c>
       <c r="C910" s="82" t="s">
-        <v>1831</v>
-[...2 lines deleted...]
-        <v>46442</v>
+        <v>11</v>
+      </c>
+      <c r="D910" s="19">
+        <v>46452</v>
       </c>
       <c r="E910" s="68"/>
       <c r="F910" s="68"/>
     </row>
-    <row r="911" spans="1:6" ht="168.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1833</v>
+    <row r="911" spans="1:6" ht="59.45" customHeight="1">
+      <c r="A911" s="3" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B911" s="10" t="s">
+        <v>1822</v>
       </c>
       <c r="C911" s="82" t="s">
-        <v>1834</v>
+        <v>3081</v>
       </c>
       <c r="D911" s="19">
-        <v>46445</v>
+        <v>46452</v>
       </c>
       <c r="E911" s="68"/>
       <c r="F911" s="68"/>
     </row>
-    <row r="912" spans="1:6" ht="285" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1836</v>
+    <row r="912" spans="1:6">
+      <c r="A912" s="3" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B912" s="14" t="s">
+        <v>1824</v>
       </c>
       <c r="C912" s="82" t="s">
-        <v>3436</v>
+        <v>11</v>
       </c>
       <c r="D912" s="19">
-        <v>46478</v>
+        <v>46453</v>
       </c>
       <c r="E912" s="68"/>
       <c r="F912" s="68"/>
     </row>
-    <row r="913" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="913" spans="1:6">
       <c r="A913" s="3" t="s">
-        <v>1837</v>
-[...2 lines deleted...]
-        <v>1838</v>
+        <v>1825</v>
+      </c>
+      <c r="B913" s="14" t="s">
+        <v>1826</v>
       </c>
       <c r="C913" s="82" t="s">
-        <v>1839</v>
-[...2 lines deleted...]
-        <v>46446</v>
+        <v>1827</v>
+      </c>
+      <c r="D913" s="19">
+        <v>46453</v>
       </c>
       <c r="E913" s="68"/>
       <c r="F913" s="68"/>
     </row>
-    <row r="914" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="914" spans="1:6" ht="327.75" customHeight="1">
       <c r="A914" s="3" t="s">
-        <v>1840</v>
-[...2 lines deleted...]
-        <v>1841</v>
+        <v>2964</v>
+      </c>
+      <c r="B914" s="14" t="s">
+        <v>1828</v>
       </c>
       <c r="C914" s="82" t="s">
-        <v>1842</v>
-[...2 lines deleted...]
-        <v>46422</v>
+        <v>5</v>
+      </c>
+      <c r="D914" s="19">
+        <v>46452</v>
       </c>
       <c r="E914" s="68"/>
       <c r="F914" s="68"/>
     </row>
-    <row r="915" spans="1:6" ht="123.75" x14ac:dyDescent="0.2">
+    <row r="915" spans="1:6" ht="22.5">
       <c r="A915" s="3" t="s">
-        <v>3022</v>
-[...2 lines deleted...]
-        <v>1843</v>
+        <v>1829</v>
+      </c>
+      <c r="B915" s="10" t="s">
+        <v>2035</v>
       </c>
       <c r="C915" s="82" t="s">
-        <v>1844</v>
+        <v>3356</v>
       </c>
       <c r="D915" s="29">
-        <v>46145</v>
+        <v>46467</v>
       </c>
       <c r="E915" s="68"/>
       <c r="F915" s="68"/>
     </row>
-    <row r="916" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1846</v>
+    <row r="916" spans="1:6" ht="33.75">
+      <c r="A916" s="2" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B916" s="11" t="s">
+        <v>1831</v>
       </c>
       <c r="C916" s="82" t="s">
-        <v>3146</v>
-[...2 lines deleted...]
-        <v>46451</v>
+        <v>512</v>
+      </c>
+      <c r="D916" s="29">
+        <v>46456</v>
       </c>
       <c r="E916" s="68"/>
       <c r="F916" s="68"/>
     </row>
-    <row r="917" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1848</v>
+    <row r="917" spans="1:6" ht="246.75" customHeight="1">
+      <c r="A917" s="8" t="s">
+        <v>2965</v>
+      </c>
+      <c r="B917" s="10" t="s">
+        <v>1832</v>
       </c>
       <c r="C917" s="82" t="s">
-        <v>11</v>
+        <v>3357</v>
       </c>
       <c r="D917" s="19">
-        <v>46452</v>
+        <v>46459</v>
       </c>
       <c r="E917" s="68"/>
       <c r="F917" s="68"/>
     </row>
-    <row r="918" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="918" spans="1:6" ht="90">
       <c r="A918" s="3" t="s">
-        <v>1849</v>
+        <v>1833</v>
       </c>
       <c r="B918" s="14" t="s">
-        <v>1850</v>
+        <v>1834</v>
       </c>
       <c r="C918" s="82" t="s">
-        <v>11</v>
+        <v>3586</v>
       </c>
       <c r="D918" s="19">
-        <v>46452</v>
+        <v>46460</v>
       </c>
       <c r="E918" s="68"/>
       <c r="F918" s="68"/>
     </row>
-    <row r="919" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="919" spans="1:6" ht="56.25">
       <c r="A919" s="3" t="s">
-        <v>1851</v>
-[...2 lines deleted...]
-        <v>1852</v>
+        <v>1835</v>
+      </c>
+      <c r="B919" s="10" t="s">
+        <v>1836</v>
       </c>
       <c r="C919" s="82" t="s">
-        <v>11</v>
+        <v>3358</v>
       </c>
       <c r="D919" s="29">
-        <v>46452</v>
+        <v>46458</v>
       </c>
       <c r="E919" s="68"/>
       <c r="F919" s="68"/>
     </row>
-    <row r="920" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="920" spans="1:6" ht="33.75">
       <c r="A920" s="3" t="s">
-        <v>1853</v>
+        <v>2966</v>
       </c>
       <c r="B920" s="14" t="s">
-        <v>1854</v>
+        <v>1837</v>
       </c>
       <c r="C920" s="82" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46452</v>
+        <v>1838</v>
+      </c>
+      <c r="D920" s="29">
+        <v>46460</v>
       </c>
       <c r="E920" s="68"/>
       <c r="F920" s="68"/>
     </row>
-    <row r="921" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="921" spans="1:6" ht="115.5" customHeight="1">
       <c r="A921" s="3" t="s">
-        <v>1855</v>
-[...2 lines deleted...]
-        <v>1856</v>
+        <v>2078</v>
+      </c>
+      <c r="B921" s="10" t="s">
+        <v>1839</v>
       </c>
       <c r="C921" s="82" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46452</v>
+        <v>1840</v>
+      </c>
+      <c r="D921" s="29">
+        <v>46464</v>
       </c>
       <c r="E921" s="68"/>
       <c r="F921" s="68"/>
     </row>
-    <row r="922" spans="1:6" ht="59.45" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>1857</v>
+    <row r="922" spans="1:6" ht="160.5" customHeight="1">
+      <c r="A922" s="2" t="s">
+        <v>1841</v>
       </c>
       <c r="B922" s="10" t="s">
-        <v>1858</v>
+        <v>1842</v>
       </c>
       <c r="C922" s="82" t="s">
-        <v>3147</v>
+        <v>3359</v>
       </c>
       <c r="D922" s="19">
-        <v>46452</v>
+        <v>46465</v>
       </c>
       <c r="E922" s="68"/>
       <c r="F922" s="68"/>
     </row>
-    <row r="923" spans="1:6" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>1859</v>
+    <row r="923" spans="1:6" ht="45">
+      <c r="A923" s="45" t="s">
+        <v>2967</v>
       </c>
       <c r="B923" s="14" t="s">
-        <v>1860</v>
+        <v>1843</v>
       </c>
       <c r="C923" s="82" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>46453</v>
+        <v>3360</v>
+      </c>
+      <c r="D923" s="29">
+        <v>46466</v>
       </c>
       <c r="E923" s="68"/>
       <c r="F923" s="68"/>
     </row>
-    <row r="924" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="924" spans="1:6" ht="73.5" customHeight="1">
       <c r="A924" s="3" t="s">
-        <v>1861</v>
-[...2 lines deleted...]
-        <v>1862</v>
+        <v>1844</v>
+      </c>
+      <c r="B924" s="10" t="s">
+        <v>1845</v>
       </c>
       <c r="C924" s="82" t="s">
-        <v>1863</v>
-[...2 lines deleted...]
-        <v>46453</v>
+        <v>3361</v>
+      </c>
+      <c r="D924" s="29">
+        <v>46466</v>
       </c>
       <c r="E924" s="68"/>
       <c r="F924" s="68"/>
     </row>
-    <row r="925" spans="1:6" ht="327.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="925" spans="1:6" ht="177" customHeight="1">
       <c r="A925" s="3" t="s">
-        <v>3023</v>
+        <v>1846</v>
       </c>
       <c r="B925" s="14" t="s">
-        <v>1864</v>
+        <v>1847</v>
       </c>
       <c r="C925" s="82" t="s">
-        <v>5</v>
+        <v>1074</v>
       </c>
       <c r="D925" s="19">
-        <v>46452</v>
+        <v>46466</v>
       </c>
       <c r="E925" s="68"/>
       <c r="F925" s="68"/>
     </row>
-    <row r="926" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>1865</v>
+    <row r="926" spans="1:6" ht="23.25" thickBot="1">
+      <c r="A926" s="1" t="s">
+        <v>1848</v>
       </c>
       <c r="B926" s="10" t="s">
-        <v>2078</v>
+        <v>1849</v>
       </c>
       <c r="C926" s="82" t="s">
-        <v>3437</v>
-[...1 lines deleted...]
-      <c r="D926" s="29">
+        <v>5</v>
+      </c>
+      <c r="D926" s="19">
         <v>46467</v>
       </c>
       <c r="E926" s="68"/>
       <c r="F926" s="68"/>
     </row>
-    <row r="927" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="927" spans="1:6" ht="354" customHeight="1" thickBot="1">
       <c r="A927" s="2" t="s">
-        <v>1866</v>
-[...8 lines deleted...]
-        <v>46456</v>
+        <v>2700</v>
+      </c>
+      <c r="B927" s="14" t="s">
+        <v>3448</v>
+      </c>
+      <c r="C927" s="123" t="s">
+        <v>3752</v>
+      </c>
+      <c r="D927" s="124" t="s">
+        <v>3753</v>
       </c>
       <c r="E927" s="68"/>
       <c r="F927" s="68"/>
     </row>
-    <row r="928" spans="1:6" ht="292.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1868</v>
+    <row r="928" spans="1:6" ht="78.75">
+      <c r="A928" s="3" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B928" s="14" t="s">
+        <v>1851</v>
       </c>
       <c r="C928" s="82" t="s">
-        <v>3438</v>
+        <v>1852</v>
       </c>
       <c r="D928" s="19">
-        <v>46459</v>
+        <v>46473</v>
       </c>
       <c r="E928" s="68"/>
       <c r="F928" s="68"/>
     </row>
-    <row r="929" spans="1:6" ht="90" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1870</v>
+    <row r="929" spans="1:6" ht="122.25" customHeight="1">
+      <c r="A929" s="47" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B929" s="36" t="s">
+        <v>1070</v>
       </c>
       <c r="C929" s="82" t="s">
-        <v>3683</v>
+        <v>3362</v>
       </c>
       <c r="D929" s="19">
-        <v>46460</v>
+        <v>46472</v>
       </c>
       <c r="E929" s="68"/>
       <c r="F929" s="68"/>
     </row>
-    <row r="930" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="930" spans="1:6" ht="105" customHeight="1">
       <c r="A930" s="3" t="s">
-        <v>1871</v>
-[...2 lines deleted...]
-        <v>1872</v>
+        <v>1854</v>
+      </c>
+      <c r="B930" s="14" t="s">
+        <v>1855</v>
       </c>
       <c r="C930" s="82" t="s">
-        <v>3439</v>
-[...2 lines deleted...]
-        <v>46458</v>
+        <v>3587</v>
+      </c>
+      <c r="D930" s="19">
+        <v>46472</v>
       </c>
       <c r="E930" s="68"/>
       <c r="F930" s="68"/>
     </row>
-    <row r="931" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="931" spans="1:6" ht="101.25">
       <c r="A931" s="3" t="s">
-        <v>3025</v>
+        <v>2968</v>
       </c>
       <c r="B931" s="14" t="s">
-        <v>1873</v>
+        <v>1856</v>
       </c>
       <c r="C931" s="82" t="s">
-        <v>1874</v>
-[...2 lines deleted...]
-        <v>46460</v>
+        <v>1857</v>
+      </c>
+      <c r="D931" s="19">
+        <v>46472</v>
       </c>
       <c r="E931" s="68"/>
       <c r="F931" s="68"/>
     </row>
-    <row r="932" spans="1:6" ht="115.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="932" spans="1:6" ht="22.5">
       <c r="A932" s="3" t="s">
-        <v>2121</v>
-[...2 lines deleted...]
-        <v>1875</v>
+        <v>1858</v>
+      </c>
+      <c r="B932" s="14" t="s">
+        <v>1859</v>
       </c>
       <c r="C932" s="82" t="s">
-        <v>1876</v>
-[...2 lines deleted...]
-        <v>46464</v>
+        <v>1860</v>
+      </c>
+      <c r="D932" s="19">
+        <v>46474</v>
       </c>
       <c r="E932" s="68"/>
       <c r="F932" s="68"/>
     </row>
-    <row r="933" spans="1:6" ht="160.5" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1878</v>
+    <row r="933" spans="1:6" ht="56.25">
+      <c r="A933" s="1" t="s">
+        <v>1861</v>
+      </c>
+      <c r="B933" s="11" t="s">
+        <v>1862</v>
       </c>
       <c r="C933" s="82" t="s">
-        <v>3440</v>
-[...2 lines deleted...]
-        <v>46465</v>
+        <v>3588</v>
+      </c>
+      <c r="D933" s="29">
+        <v>46505</v>
       </c>
       <c r="E933" s="68"/>
       <c r="F933" s="68"/>
     </row>
-    <row r="934" spans="1:6" ht="45" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>3026</v>
+    <row r="934" spans="1:6" ht="78.75">
+      <c r="A934" s="3" t="s">
+        <v>1863</v>
       </c>
       <c r="B934" s="14" t="s">
-        <v>1879</v>
+        <v>1864</v>
       </c>
       <c r="C934" s="82" t="s">
-        <v>3441</v>
+        <v>1865</v>
       </c>
       <c r="D934" s="29">
-        <v>46466</v>
+        <v>46481</v>
       </c>
       <c r="E934" s="68"/>
       <c r="F934" s="68"/>
     </row>
-    <row r="935" spans="1:6" ht="73.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="935" spans="1:6" ht="96" customHeight="1">
       <c r="A935" s="3" t="s">
-        <v>1880</v>
-[...2 lines deleted...]
-        <v>1881</v>
+        <v>3028</v>
+      </c>
+      <c r="B935" s="14" t="s">
+        <v>1866</v>
       </c>
       <c r="C935" s="82" t="s">
-        <v>3442</v>
+        <v>3363</v>
       </c>
       <c r="D935" s="29">
-        <v>46466</v>
+        <v>46481</v>
       </c>
       <c r="E935" s="68"/>
       <c r="F935" s="68"/>
     </row>
-    <row r="936" spans="1:6" ht="200.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="936" spans="1:6" ht="45">
       <c r="A936" s="3" t="s">
-        <v>1882</v>
-[...2 lines deleted...]
-        <v>1883</v>
+        <v>1867</v>
+      </c>
+      <c r="B936" s="10" t="s">
+        <v>1868</v>
       </c>
       <c r="C936" s="82" t="s">
-        <v>1098</v>
+        <v>1869</v>
       </c>
       <c r="D936" s="19">
-        <v>46466</v>
+        <v>46481</v>
       </c>
       <c r="E936" s="68"/>
       <c r="F936" s="68"/>
     </row>
-    <row r="937" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>1884</v>
+    <row r="937" spans="1:6" ht="42.95" customHeight="1">
+      <c r="A937" s="3" t="s">
+        <v>1870</v>
       </c>
       <c r="B937" s="10" t="s">
-        <v>1885</v>
+        <v>1871</v>
       </c>
       <c r="C937" s="82" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46467</v>
+        <v>3364</v>
+      </c>
+      <c r="D937" s="29">
+        <v>46225</v>
       </c>
       <c r="E937" s="68"/>
       <c r="F937" s="68"/>
     </row>
-    <row r="938" spans="1:6" ht="405" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2750</v>
+    <row r="938" spans="1:6" ht="373.5" customHeight="1">
+      <c r="A938" s="3" t="s">
+        <v>2969</v>
       </c>
       <c r="B938" s="14" t="s">
-        <v>3532</v>
-[...2 lines deleted...]
-      <c r="D938" s="19"/>
+        <v>1872</v>
+      </c>
+      <c r="C938" s="82" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D938" s="29">
+        <v>46485</v>
+      </c>
       <c r="E938" s="68"/>
       <c r="F938" s="68"/>
     </row>
-    <row r="939" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="939" spans="1:6" ht="144.75" customHeight="1">
       <c r="A939" s="3" t="s">
-        <v>1886</v>
-[...2 lines deleted...]
-        <v>1887</v>
+        <v>1874</v>
+      </c>
+      <c r="B939" s="10" t="s">
+        <v>1875</v>
       </c>
       <c r="C939" s="82" t="s">
-        <v>1888</v>
+        <v>1876</v>
       </c>
       <c r="D939" s="19">
-        <v>46473</v>
+        <v>46488</v>
       </c>
       <c r="E939" s="68"/>
       <c r="F939" s="68"/>
     </row>
-    <row r="940" spans="1:6" ht="133.5" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1094</v>
+    <row r="940" spans="1:6" ht="37.5" customHeight="1">
+      <c r="A940" s="3" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B940" s="14" t="s">
+        <v>1878</v>
       </c>
       <c r="C940" s="82" t="s">
-        <v>3443</v>
-[...2 lines deleted...]
-        <v>46472</v>
+        <v>3365</v>
+      </c>
+      <c r="D940" s="29">
+        <v>46488</v>
       </c>
       <c r="E940" s="68"/>
       <c r="F940" s="68"/>
     </row>
-    <row r="941" spans="1:6" ht="107.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="941" spans="1:6" ht="86.1" customHeight="1">
       <c r="A941" s="3" t="s">
-        <v>1890</v>
-[...2 lines deleted...]
-        <v>1891</v>
+        <v>1906</v>
+      </c>
+      <c r="B941" s="10" t="s">
+        <v>1907</v>
       </c>
       <c r="C941" s="82" t="s">
-        <v>3684</v>
-[...2 lines deleted...]
-        <v>46472</v>
+        <v>1908</v>
+      </c>
+      <c r="D941" s="29">
+        <v>46249</v>
       </c>
       <c r="E941" s="68"/>
       <c r="F941" s="68"/>
     </row>
-    <row r="942" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+    <row r="942" spans="1:6" ht="22.5">
       <c r="A942" s="3" t="s">
-        <v>3027</v>
-[...2 lines deleted...]
-        <v>1892</v>
+        <v>1909</v>
+      </c>
+      <c r="B942" s="10" t="s">
+        <v>1910</v>
       </c>
       <c r="C942" s="82" t="s">
-        <v>1893</v>
+        <v>1911</v>
       </c>
       <c r="D942" s="19">
-        <v>46472</v>
+        <v>46493</v>
       </c>
       <c r="E942" s="68"/>
       <c r="F942" s="68"/>
     </row>
-    <row r="943" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="943" spans="1:6">
       <c r="A943" s="3" t="s">
-        <v>1894</v>
-[...2 lines deleted...]
-        <v>1895</v>
+        <v>888</v>
+      </c>
+      <c r="B943" s="10" t="s">
+        <v>889</v>
       </c>
       <c r="C943" s="82" t="s">
-        <v>1896</v>
-[...2 lines deleted...]
-        <v>46474</v>
+        <v>2373</v>
+      </c>
+      <c r="D943" s="29">
+        <v>46494</v>
       </c>
       <c r="E943" s="68"/>
       <c r="F943" s="68"/>
     </row>
-    <row r="944" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="944" spans="1:6" ht="33.75">
       <c r="A944" s="1" t="s">
-        <v>1897</v>
-[...2 lines deleted...]
-        <v>1898</v>
+        <v>2128</v>
+      </c>
+      <c r="B944" s="10" t="s">
+        <v>1914</v>
       </c>
       <c r="C944" s="82" t="s">
-        <v>3685</v>
-[...2 lines deleted...]
-        <v>46505</v>
+        <v>1915</v>
+      </c>
+      <c r="D944" s="19">
+        <v>46488</v>
       </c>
       <c r="E944" s="68"/>
       <c r="F944" s="68"/>
     </row>
-    <row r="945" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="945" spans="1:6" ht="22.5">
       <c r="A945" s="3" t="s">
-        <v>1899</v>
+        <v>1916</v>
       </c>
       <c r="B945" s="14" t="s">
-        <v>1900</v>
+        <v>1917</v>
       </c>
       <c r="C945" s="82" t="s">
-        <v>1901</v>
+        <v>3082</v>
       </c>
       <c r="D945" s="29">
-        <v>46481</v>
+        <v>46472</v>
       </c>
       <c r="E945" s="68"/>
       <c r="F945" s="68"/>
     </row>
-    <row r="946" spans="1:6" ht="96" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1902</v>
+    <row r="946" spans="1:6" ht="22.5">
+      <c r="A946" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B946" s="10" t="s">
+        <v>1919</v>
       </c>
       <c r="C946" s="82" t="s">
-        <v>3444</v>
-[...2 lines deleted...]
-        <v>46481</v>
+        <v>1920</v>
+      </c>
+      <c r="D946" s="19">
+        <v>46488</v>
       </c>
       <c r="E946" s="68"/>
       <c r="F946" s="68"/>
     </row>
-    <row r="947" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="947" spans="1:6" ht="56.25">
       <c r="A947" s="3" t="s">
-        <v>1903</v>
+        <v>1922</v>
       </c>
       <c r="B947" s="10" t="s">
-        <v>1904</v>
+        <v>1923</v>
       </c>
       <c r="C947" s="82" t="s">
-        <v>1905</v>
+        <v>3589</v>
       </c>
       <c r="D947" s="19">
-        <v>46481</v>
+        <v>46501</v>
       </c>
       <c r="E947" s="68"/>
       <c r="F947" s="68"/>
     </row>
-    <row r="948" spans="1:6" ht="42.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="948" spans="1:6" ht="33.75">
       <c r="A948" s="3" t="s">
-        <v>1906</v>
-[...8 lines deleted...]
-        <v>46158</v>
+        <v>2970</v>
+      </c>
+      <c r="B948" s="14" t="s">
+        <v>783</v>
+      </c>
+      <c r="C948" s="84" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D948" s="19">
+        <v>46507</v>
       </c>
       <c r="E948" s="68"/>
       <c r="F948" s="68"/>
     </row>
-    <row r="949" spans="1:6" ht="409.5" x14ac:dyDescent="0.2">
+    <row r="949" spans="1:6" ht="22.5">
       <c r="A949" s="3" t="s">
-        <v>3028</v>
+        <v>1925</v>
       </c>
       <c r="B949" s="14" t="s">
-        <v>1908</v>
+        <v>1926</v>
       </c>
       <c r="C949" s="82" t="s">
-        <v>1909</v>
-[...2 lines deleted...]
-        <v>46485</v>
+        <v>1927</v>
+      </c>
+      <c r="D949" s="19">
+        <v>46507</v>
       </c>
       <c r="E949" s="68"/>
       <c r="F949" s="68"/>
     </row>
-    <row r="950" spans="1:6" ht="168.75" x14ac:dyDescent="0.2">
+    <row r="950" spans="1:6" ht="33.75">
       <c r="A950" s="3" t="s">
-        <v>1910</v>
-[...2 lines deleted...]
-        <v>1911</v>
+        <v>1929</v>
+      </c>
+      <c r="B950" s="14" t="s">
+        <v>1686</v>
       </c>
       <c r="C950" s="82" t="s">
-        <v>1912</v>
-[...2 lines deleted...]
-        <v>46488</v>
+        <v>3367</v>
+      </c>
+      <c r="D950" s="29">
+        <v>46506</v>
       </c>
       <c r="E950" s="68"/>
       <c r="F950" s="68"/>
     </row>
-    <row r="951" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="951" spans="1:6" ht="271.5" customHeight="1">
       <c r="A951" s="3" t="s">
-        <v>1913</v>
-[...2 lines deleted...]
-        <v>1914</v>
+        <v>1930</v>
+      </c>
+      <c r="B951" s="10" t="s">
+        <v>1931</v>
       </c>
       <c r="C951" s="82" t="s">
-        <v>3446</v>
+        <v>3368</v>
       </c>
       <c r="D951" s="29">
-        <v>46488</v>
+        <v>46491</v>
       </c>
       <c r="E951" s="68"/>
       <c r="F951" s="68"/>
     </row>
-    <row r="952" spans="1:6" ht="86.1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="952" spans="1:6" ht="33.75">
       <c r="A952" s="3" t="s">
-        <v>1942</v>
-[...2 lines deleted...]
-        <v>1943</v>
+        <v>1932</v>
+      </c>
+      <c r="B952" s="14" t="s">
+        <v>1686</v>
       </c>
       <c r="C952" s="82" t="s">
-        <v>1944</v>
+        <v>3367</v>
       </c>
       <c r="D952" s="29">
-        <v>46249</v>
+        <v>46506</v>
       </c>
       <c r="E952" s="68"/>
       <c r="F952" s="68"/>
     </row>
-    <row r="953" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="953" spans="1:6" ht="67.5" customHeight="1">
       <c r="A953" s="3" t="s">
-        <v>1945</v>
-[...2 lines deleted...]
-        <v>1946</v>
+        <v>2971</v>
+      </c>
+      <c r="B953" s="14" t="s">
+        <v>1933</v>
       </c>
       <c r="C953" s="82" t="s">
-        <v>1947</v>
+        <v>3369</v>
       </c>
       <c r="D953" s="19">
-        <v>46493</v>
+        <v>46410</v>
       </c>
       <c r="E953" s="68"/>
       <c r="F953" s="68"/>
     </row>
-    <row r="954" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="954" spans="1:6" ht="219.6" customHeight="1">
       <c r="A954" s="3" t="s">
-        <v>911</v>
-[...2 lines deleted...]
-        <v>912</v>
+        <v>3031</v>
+      </c>
+      <c r="B954" s="14" t="s">
+        <v>1934</v>
       </c>
       <c r="C954" s="82" t="s">
-        <v>2418</v>
-[...2 lines deleted...]
-        <v>46494</v>
+        <v>737</v>
+      </c>
+      <c r="D954" s="19">
+        <v>46508</v>
       </c>
       <c r="E954" s="68"/>
       <c r="F954" s="68"/>
     </row>
-    <row r="955" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2171</v>
+    <row r="955" spans="1:6" ht="64.5" customHeight="1">
+      <c r="A955" s="3" t="s">
+        <v>1935</v>
       </c>
       <c r="B955" s="10" t="s">
-        <v>1950</v>
+        <v>1936</v>
       </c>
       <c r="C955" s="82" t="s">
-        <v>1951</v>
-[...2 lines deleted...]
-        <v>46488</v>
+        <v>3370</v>
+      </c>
+      <c r="D955" s="29">
+        <v>46507</v>
       </c>
       <c r="E955" s="68"/>
       <c r="F955" s="68"/>
     </row>
-    <row r="956" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="956" spans="1:6" ht="22.5">
       <c r="A956" s="3" t="s">
-        <v>1952</v>
+        <v>1937</v>
       </c>
       <c r="B956" s="14" t="s">
-        <v>1953</v>
+        <v>1938</v>
       </c>
       <c r="C956" s="82" t="s">
-        <v>3148</v>
-[...2 lines deleted...]
-        <v>46472</v>
+        <v>3371</v>
+      </c>
+      <c r="D956" s="19">
+        <v>46513</v>
       </c>
       <c r="E956" s="68"/>
       <c r="F956" s="68"/>
     </row>
-    <row r="957" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>1954</v>
+    <row r="957" spans="1:6" ht="101.25">
+      <c r="A957" s="3" t="s">
+        <v>2650</v>
       </c>
       <c r="B957" s="10" t="s">
-        <v>1955</v>
+        <v>1939</v>
       </c>
       <c r="C957" s="82" t="s">
-        <v>1956</v>
-[...2 lines deleted...]
-        <v>46488</v>
+        <v>593</v>
+      </c>
+      <c r="D957" s="29">
+        <v>46514</v>
       </c>
       <c r="E957" s="68"/>
       <c r="F957" s="68"/>
     </row>
-    <row r="958" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="958" spans="1:6" ht="33.75">
       <c r="A958" s="3" t="s">
-        <v>1958</v>
+        <v>1940</v>
       </c>
       <c r="B958" s="10" t="s">
-        <v>1959</v>
+        <v>1941</v>
       </c>
       <c r="C958" s="82" t="s">
-        <v>3686</v>
-[...2 lines deleted...]
-        <v>46501</v>
+        <v>1942</v>
+      </c>
+      <c r="D958" s="29">
+        <v>46514</v>
       </c>
       <c r="E958" s="68"/>
       <c r="F958" s="68"/>
     </row>
-    <row r="959" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="959" spans="1:6" ht="45">
       <c r="A959" s="3" t="s">
-        <v>3029</v>
+        <v>1944</v>
       </c>
       <c r="B959" s="14" t="s">
-        <v>803</v>
-[...5 lines deleted...]
-        <v>46507</v>
+        <v>1943</v>
+      </c>
+      <c r="C959" s="82" t="s">
+        <v>3372</v>
+      </c>
+      <c r="D959" s="29">
+        <v>46516</v>
       </c>
       <c r="E959" s="68"/>
       <c r="F959" s="68"/>
     </row>
-    <row r="960" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="960" spans="1:6" ht="56.25">
       <c r="A960" s="3" t="s">
-        <v>1961</v>
-[...2 lines deleted...]
-        <v>1962</v>
+        <v>2972</v>
+      </c>
+      <c r="B960" s="10" t="s">
+        <v>1947</v>
       </c>
       <c r="C960" s="82" t="s">
-        <v>1963</v>
-[...2 lines deleted...]
-        <v>46507</v>
+        <v>3373</v>
+      </c>
+      <c r="D960" s="29">
+        <v>46490</v>
       </c>
       <c r="E960" s="68"/>
       <c r="F960" s="68"/>
     </row>
-    <row r="961" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="961" spans="1:6" ht="101.25">
       <c r="A961" s="3" t="s">
-        <v>1965</v>
-[...2 lines deleted...]
-        <v>1722</v>
+        <v>1948</v>
+      </c>
+      <c r="B961" s="10" t="s">
+        <v>1949</v>
       </c>
       <c r="C961" s="82" t="s">
-        <v>3448</v>
+        <v>1950</v>
       </c>
       <c r="D961" s="29">
-        <v>46506</v>
+        <v>46519</v>
       </c>
       <c r="E961" s="68"/>
       <c r="F961" s="68"/>
     </row>
-    <row r="962" spans="1:6" ht="271.5" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1967</v>
+    <row r="962" spans="1:6" ht="409.5">
+      <c r="A962" s="2" t="s">
+        <v>1952</v>
+      </c>
+      <c r="B962" s="11" t="s">
+        <v>1951</v>
       </c>
       <c r="C962" s="82" t="s">
-        <v>3449</v>
+        <v>3374</v>
       </c>
       <c r="D962" s="29">
-        <v>46491</v>
+        <v>46519</v>
       </c>
       <c r="E962" s="68"/>
       <c r="F962" s="68"/>
     </row>
-    <row r="963" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="963" spans="1:6" ht="33.75">
       <c r="A963" s="3" t="s">
-        <v>1968</v>
-[...5 lines deleted...]
-        <v>3448</v>
+        <v>1953</v>
+      </c>
+      <c r="B963" s="10" t="s">
+        <v>1954</v>
+      </c>
+      <c r="C963" s="86" t="s">
+        <v>617</v>
       </c>
       <c r="D963" s="29">
-        <v>46506</v>
+        <v>46520</v>
       </c>
       <c r="E963" s="68"/>
       <c r="F963" s="68"/>
     </row>
-    <row r="964" spans="1:6" ht="67.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="964" spans="1:6">
       <c r="A964" s="3" t="s">
-        <v>3030</v>
+        <v>1955</v>
       </c>
       <c r="B964" s="14" t="s">
-        <v>1969</v>
+        <v>1956</v>
       </c>
       <c r="C964" s="82" t="s">
-        <v>3450</v>
-[...2 lines deleted...]
-        <v>46410</v>
+        <v>121</v>
+      </c>
+      <c r="D964" s="29">
+        <v>46522</v>
       </c>
       <c r="E964" s="68"/>
       <c r="F964" s="68"/>
     </row>
-    <row r="965" spans="1:6" ht="219.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="965" spans="1:6" ht="224.1" customHeight="1">
       <c r="A965" s="3" t="s">
-        <v>3093</v>
-[...2 lines deleted...]
-        <v>1970</v>
+        <v>1957</v>
+      </c>
+      <c r="B965" s="10" t="s">
+        <v>294</v>
       </c>
       <c r="C965" s="82" t="s">
-        <v>756</v>
-[...2 lines deleted...]
-        <v>46508</v>
+        <v>1958</v>
+      </c>
+      <c r="D965" s="29">
+        <v>46527</v>
       </c>
       <c r="E965" s="68"/>
-      <c r="F965" s="68"/>
-[...1 lines deleted...]
-    <row r="966" spans="1:6" ht="64.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F965" s="74"/>
+    </row>
+    <row r="966" spans="1:6" ht="22.5">
       <c r="A966" s="3" t="s">
-        <v>1971</v>
-[...2 lines deleted...]
-        <v>1972</v>
+        <v>1959</v>
+      </c>
+      <c r="B966" s="14" t="s">
+        <v>1960</v>
       </c>
       <c r="C966" s="82" t="s">
-        <v>3451</v>
+        <v>1961</v>
       </c>
       <c r="D966" s="29">
-        <v>46507</v>
+        <v>46527</v>
       </c>
       <c r="E966" s="68"/>
       <c r="F966" s="68"/>
     </row>
-    <row r="967" spans="1:6" ht="186.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="967" spans="1:6">
       <c r="A967" s="3" t="s">
-        <v>1973</v>
+        <v>1962</v>
       </c>
       <c r="B967" s="14" t="s">
-        <v>1974</v>
+        <v>1963</v>
       </c>
       <c r="C967" s="82" t="s">
-        <v>3452</v>
-[...2 lines deleted...]
-        <v>46143</v>
+        <v>1964</v>
+      </c>
+      <c r="D967" s="29">
+        <v>46527</v>
       </c>
       <c r="E967" s="68"/>
       <c r="F967" s="68"/>
     </row>
-    <row r="968" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="968" spans="1:6" ht="78.75">
       <c r="A968" s="3" t="s">
-        <v>3031</v>
+        <v>1965</v>
       </c>
       <c r="B968" s="21" t="s">
-        <v>1975</v>
+        <v>1966</v>
       </c>
       <c r="C968" s="82" t="s">
-        <v>1976</v>
-[...2 lines deleted...]
-        <v>46147</v>
+        <v>3375</v>
+      </c>
+      <c r="D968" s="29">
+        <v>46527</v>
       </c>
       <c r="E968" s="68"/>
       <c r="F968" s="68"/>
     </row>
-    <row r="969" spans="1:6" ht="191.25" x14ac:dyDescent="0.2">
+    <row r="969" spans="1:6" ht="56.25">
       <c r="A969" s="3" t="s">
-        <v>3032</v>
+        <v>2973</v>
       </c>
       <c r="B969" s="14" t="s">
-        <v>1977</v>
+        <v>1967</v>
       </c>
       <c r="C969" s="82" t="s">
-        <v>1978</v>
-[...2 lines deleted...]
-        <v>46148</v>
+        <v>1968</v>
+      </c>
+      <c r="D969" s="29">
+        <v>46528</v>
       </c>
       <c r="E969" s="68"/>
       <c r="F969" s="68"/>
     </row>
-    <row r="970" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="970" spans="1:6">
       <c r="A970" s="3" t="s">
-        <v>1979</v>
+        <v>1972</v>
       </c>
       <c r="B970" s="14" t="s">
-        <v>1980</v>
+        <v>1973</v>
       </c>
       <c r="C970" s="82" t="s">
-        <v>3453</v>
-[...2 lines deleted...]
-        <v>46148</v>
+        <v>1974</v>
+      </c>
+      <c r="D970" s="29">
+        <v>46166</v>
       </c>
       <c r="E970" s="68"/>
       <c r="F970" s="68"/>
     </row>
-    <row r="971" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+    <row r="971" spans="1:6" ht="263.25" customHeight="1">
       <c r="A971" s="3" t="s">
-        <v>2698</v>
-[...2 lines deleted...]
-        <v>1981</v>
+        <v>1975</v>
+      </c>
+      <c r="B971" s="14" t="s">
+        <v>1976</v>
       </c>
       <c r="C971" s="82" t="s">
-        <v>605</v>
+        <v>3376</v>
       </c>
       <c r="D971" s="29">
-        <v>46514</v>
+        <v>46531</v>
       </c>
       <c r="E971" s="68"/>
       <c r="F971" s="68"/>
     </row>
-    <row r="972" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="972" spans="1:6" ht="22.5">
       <c r="A972" s="3" t="s">
-        <v>1982</v>
+        <v>1977</v>
       </c>
       <c r="B972" s="10" t="s">
-        <v>1983</v>
+        <v>1978</v>
       </c>
       <c r="C972" s="82" t="s">
-        <v>1984</v>
+        <v>3377</v>
       </c>
       <c r="D972" s="29">
-        <v>46514</v>
+        <v>46170</v>
       </c>
       <c r="E972" s="68"/>
       <c r="F972" s="68"/>
     </row>
-    <row r="973" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="973" spans="1:6" ht="90">
       <c r="A973" s="3" t="s">
-        <v>1986</v>
+        <v>3046</v>
       </c>
       <c r="B973" s="14" t="s">
-        <v>1985</v>
+        <v>1979</v>
       </c>
       <c r="C973" s="82" t="s">
-        <v>3454</v>
+        <v>3378</v>
       </c>
       <c r="D973" s="29">
-        <v>46516</v>
+        <v>46170</v>
       </c>
       <c r="E973" s="68"/>
       <c r="F973" s="68"/>
     </row>
-    <row r="974" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1989</v>
+    <row r="974" spans="1:6" ht="33.75">
+      <c r="A974" s="52" t="s">
+        <v>1980</v>
+      </c>
+      <c r="B974" s="14" t="s">
+        <v>1981</v>
       </c>
       <c r="C974" s="82" t="s">
-        <v>3455</v>
+        <v>1982</v>
       </c>
       <c r="D974" s="29">
-        <v>46490</v>
+        <v>46171</v>
       </c>
       <c r="E974" s="68"/>
       <c r="F974" s="68"/>
     </row>
-    <row r="975" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1991</v>
+    <row r="975" spans="1:6" ht="101.25">
+      <c r="A975" s="2" t="s">
+        <v>1983</v>
+      </c>
+      <c r="B975" s="11" t="s">
+        <v>1984</v>
       </c>
       <c r="C975" s="82" t="s">
-        <v>1992</v>
+        <v>3379</v>
       </c>
       <c r="D975" s="29">
-        <v>46519</v>
+        <v>46200</v>
       </c>
       <c r="E975" s="68"/>
       <c r="F975" s="68"/>
     </row>
-    <row r="976" spans="1:6" ht="409.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1993</v>
+    <row r="976" spans="1:6" ht="67.5">
+      <c r="A976" s="3" t="s">
+        <v>1985</v>
+      </c>
+      <c r="B976" s="14" t="s">
+        <v>1986</v>
       </c>
       <c r="C976" s="82" t="s">
-        <v>3456</v>
+        <v>1987</v>
       </c>
       <c r="D976" s="29">
-        <v>46519</v>
+        <v>46221</v>
       </c>
       <c r="E976" s="68"/>
       <c r="F976" s="68"/>
     </row>
-    <row r="977" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="977" spans="1:6" ht="22.5">
       <c r="A977" s="3" t="s">
-        <v>1995</v>
-[...5 lines deleted...]
-        <v>629</v>
+        <v>1988</v>
+      </c>
+      <c r="B977" s="14" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C977" s="82" t="s">
+        <v>3380</v>
       </c>
       <c r="D977" s="29">
-        <v>46520</v>
+        <v>46171</v>
       </c>
       <c r="E977" s="68"/>
       <c r="F977" s="68"/>
     </row>
-    <row r="978" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="978" spans="1:6">
       <c r="A978" s="3" t="s">
-        <v>3034</v>
+        <v>1990</v>
       </c>
       <c r="B978" s="14" t="s">
-        <v>1997</v>
+        <v>1991</v>
       </c>
       <c r="C978" s="82" t="s">
-        <v>3457</v>
+        <v>1992</v>
       </c>
       <c r="D978" s="29">
-        <v>46157</v>
+        <v>46171</v>
       </c>
       <c r="E978" s="68"/>
       <c r="F978" s="68"/>
     </row>
-    <row r="979" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1999</v>
+    <row r="979" spans="1:6" ht="45" customHeight="1">
+      <c r="A979" s="4" t="s">
+        <v>2974</v>
+      </c>
+      <c r="B979" s="10" t="s">
+        <v>331</v>
       </c>
       <c r="C979" s="82" t="s">
-        <v>122</v>
+        <v>332</v>
       </c>
       <c r="D979" s="29">
-        <v>46522</v>
+        <v>46224</v>
       </c>
       <c r="E979" s="68"/>
       <c r="F979" s="68"/>
     </row>
-    <row r="980" spans="1:6" ht="224.1" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2000</v>
+    <row r="980" spans="1:6" ht="76.5" customHeight="1">
+      <c r="A980" s="1" t="s">
+        <v>1993</v>
       </c>
       <c r="B980" s="10" t="s">
-        <v>298</v>
+        <v>1994</v>
       </c>
       <c r="C980" s="82" t="s">
-        <v>2001</v>
-[...2 lines deleted...]
-        <v>46162</v>
+        <v>3381</v>
+      </c>
+      <c r="D980" s="19">
+        <v>46537</v>
       </c>
       <c r="E980" s="68"/>
-      <c r="F980" s="74"/>
-[...1 lines deleted...]
-    <row r="981" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="F980" s="68"/>
+    </row>
+    <row r="981" spans="1:6">
       <c r="A981" s="3" t="s">
-        <v>2002</v>
-[...2 lines deleted...]
-        <v>2003</v>
+        <v>1997</v>
+      </c>
+      <c r="B981" s="10" t="s">
+        <v>1748</v>
       </c>
       <c r="C981" s="82" t="s">
-        <v>2004</v>
-[...2 lines deleted...]
-        <v>46162</v>
+        <v>3382</v>
+      </c>
+      <c r="D981" s="19">
+        <v>46177</v>
       </c>
       <c r="E981" s="68"/>
       <c r="F981" s="68"/>
     </row>
-    <row r="982" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="982" spans="1:6" ht="56.25">
       <c r="A982" s="3" t="s">
-        <v>2005</v>
+        <v>2975</v>
       </c>
       <c r="B982" s="14" t="s">
-        <v>2006</v>
+        <v>1998</v>
       </c>
       <c r="C982" s="82" t="s">
-        <v>2007</v>
-[...2 lines deleted...]
-        <v>46527</v>
+        <v>1999</v>
+      </c>
+      <c r="D982" s="19">
+        <v>46176</v>
       </c>
       <c r="E982" s="68"/>
       <c r="F982" s="68"/>
     </row>
-    <row r="983" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="983" spans="1:6" ht="22.5">
       <c r="A983" s="3" t="s">
-        <v>2008</v>
-[...2 lines deleted...]
-        <v>2009</v>
+        <v>2002</v>
+      </c>
+      <c r="B983" s="14" t="s">
+        <v>2003</v>
       </c>
       <c r="C983" s="82" t="s">
-        <v>3458</v>
-[...2 lines deleted...]
-        <v>46527</v>
+        <v>2004</v>
+      </c>
+      <c r="D983" s="19">
+        <v>46178</v>
       </c>
       <c r="E983" s="68"/>
       <c r="F983" s="68"/>
     </row>
-    <row r="984" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="984" spans="1:6" ht="56.25">
       <c r="A984" s="3" t="s">
-        <v>3035</v>
+        <v>2976</v>
       </c>
       <c r="B984" s="14" t="s">
-        <v>2010</v>
+        <v>2005</v>
       </c>
       <c r="C984" s="82" t="s">
-        <v>2011</v>
-[...2 lines deleted...]
-        <v>46163</v>
+        <v>2006</v>
+      </c>
+      <c r="D984" s="19">
+        <v>46176</v>
       </c>
       <c r="E984" s="68"/>
       <c r="F984" s="68"/>
     </row>
-    <row r="985" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="985" spans="1:6" ht="77.099999999999994" customHeight="1">
       <c r="A985" s="3" t="s">
-        <v>2015</v>
+        <v>2007</v>
       </c>
       <c r="B985" s="14" t="s">
-        <v>2016</v>
+        <v>1720</v>
       </c>
       <c r="C985" s="82" t="s">
-        <v>2017</v>
-[...2 lines deleted...]
-        <v>46166</v>
+        <v>3383</v>
+      </c>
+      <c r="D985" s="19">
+        <v>46374</v>
       </c>
       <c r="E985" s="68"/>
       <c r="F985" s="68"/>
     </row>
-    <row r="986" spans="1:6" ht="263.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="986" spans="1:6" ht="22.5">
       <c r="A986" s="3" t="s">
-        <v>2018</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>2009</v>
+      </c>
+      <c r="B986" s="36" t="s">
+        <v>2010</v>
       </c>
       <c r="C986" s="82" t="s">
-        <v>3459</v>
-[...2 lines deleted...]
-        <v>46165</v>
+        <v>3083</v>
+      </c>
+      <c r="D986" s="19">
+        <v>46179</v>
       </c>
       <c r="E986" s="68"/>
       <c r="F986" s="68"/>
     </row>
-    <row r="987" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="987" spans="1:6" ht="143.25" customHeight="1">
       <c r="A987" s="3" t="s">
-        <v>2020</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>2935</v>
+      </c>
+      <c r="B987" s="14" t="s">
+        <v>1565</v>
       </c>
       <c r="C987" s="82" t="s">
-        <v>3460</v>
+        <v>3590</v>
       </c>
       <c r="D987" s="29">
-        <v>46170</v>
+        <v>46179</v>
       </c>
       <c r="E987" s="68"/>
       <c r="F987" s="68"/>
     </row>
-    <row r="988" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="988" spans="1:6" ht="22.5">
       <c r="A988" s="3" t="s">
-        <v>3109</v>
+        <v>2011</v>
       </c>
       <c r="B988" s="14" t="s">
-        <v>2022</v>
+        <v>2012</v>
       </c>
       <c r="C988" s="82" t="s">
-        <v>3461</v>
-[...2 lines deleted...]
-        <v>46170</v>
+        <v>2013</v>
+      </c>
+      <c r="D988" s="19">
+        <v>46184</v>
       </c>
       <c r="E988" s="68"/>
       <c r="F988" s="68"/>
     </row>
-    <row r="989" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2024</v>
+    <row r="989" spans="1:6" ht="198.75" customHeight="1">
+      <c r="A989" s="4" t="s">
+        <v>2977</v>
+      </c>
+      <c r="B989" s="10" t="s">
+        <v>2014</v>
       </c>
       <c r="C989" s="82" t="s">
-        <v>2025</v>
-[...2 lines deleted...]
-        <v>46171</v>
+        <v>2015</v>
+      </c>
+      <c r="D989" s="19">
+        <v>46549</v>
       </c>
       <c r="E989" s="68"/>
       <c r="F989" s="68"/>
     </row>
-    <row r="990" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2027</v>
+    <row r="990" spans="1:6" ht="90">
+      <c r="A990" s="4" t="s">
+        <v>2978</v>
+      </c>
+      <c r="B990" s="14" t="s">
+        <v>2016</v>
       </c>
       <c r="C990" s="82" t="s">
-        <v>3462</v>
-[...2 lines deleted...]
-        <v>46200</v>
+        <v>3384</v>
+      </c>
+      <c r="D990" s="19">
+        <v>46184</v>
       </c>
       <c r="E990" s="68"/>
       <c r="F990" s="68"/>
     </row>
-    <row r="991" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2029</v>
+    <row r="991" spans="1:6" ht="67.5">
+      <c r="A991" s="1" t="s">
+        <v>3040</v>
+      </c>
+      <c r="B991" s="11" t="s">
+        <v>2017</v>
       </c>
       <c r="C991" s="82" t="s">
-        <v>2030</v>
+        <v>3385</v>
       </c>
       <c r="D991" s="29">
-        <v>46221</v>
+        <v>46548</v>
       </c>
       <c r="E991" s="68"/>
       <c r="F991" s="68"/>
     </row>
-    <row r="992" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="992" spans="1:6" ht="45">
       <c r="A992" s="3" t="s">
-        <v>2031</v>
+        <v>2018</v>
       </c>
       <c r="B992" s="14" t="s">
-        <v>2032</v>
+        <v>2019</v>
       </c>
       <c r="C992" s="82" t="s">
-        <v>3463</v>
-[...2 lines deleted...]
-        <v>46171</v>
+        <v>2020</v>
+      </c>
+      <c r="D992" s="19">
+        <v>46183</v>
       </c>
       <c r="E992" s="68"/>
       <c r="F992" s="68"/>
     </row>
-    <row r="993" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="993" spans="1:6" ht="22.5">
       <c r="A993" s="3" t="s">
-        <v>2033</v>
-[...2 lines deleted...]
-        <v>2034</v>
+        <v>2021</v>
+      </c>
+      <c r="B993" s="11" t="s">
+        <v>2022</v>
       </c>
       <c r="C993" s="82" t="s">
-        <v>2035</v>
+        <v>2023</v>
       </c>
       <c r="D993" s="29">
-        <v>46171</v>
+        <v>46184</v>
       </c>
       <c r="E993" s="68"/>
       <c r="F993" s="68"/>
     </row>
-    <row r="994" spans="1:6" ht="45" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>3036</v>
+    <row r="994" spans="1:6" ht="78" customHeight="1">
+      <c r="A994" s="3" t="s">
+        <v>2026</v>
       </c>
       <c r="B994" s="10" t="s">
-        <v>335</v>
+        <v>2027</v>
       </c>
       <c r="C994" s="82" t="s">
-        <v>336</v>
-[...2 lines deleted...]
-        <v>46224</v>
+        <v>3084</v>
+      </c>
+      <c r="D994" s="19">
+        <v>46185</v>
       </c>
       <c r="E994" s="68"/>
       <c r="F994" s="68"/>
     </row>
-    <row r="995" spans="1:6" ht="76.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="995" spans="1:6" ht="197.25" customHeight="1">
       <c r="A995" s="1" t="s">
-        <v>2036</v>
+        <v>2979</v>
       </c>
       <c r="B995" s="10" t="s">
-        <v>2037</v>
+        <v>2030</v>
       </c>
       <c r="C995" s="82" t="s">
-        <v>3464</v>
+        <v>255</v>
       </c>
       <c r="D995" s="19">
-        <v>46537</v>
+        <v>46552</v>
       </c>
       <c r="E995" s="68"/>
       <c r="F995" s="68"/>
     </row>
-    <row r="996" spans="1:6" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>46177</v>
+    <row r="996" spans="1:6" ht="84" customHeight="1">
+      <c r="A996" s="7" t="s">
+        <v>2980</v>
+      </c>
+      <c r="B996" s="11" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C996" s="86" t="s">
+        <v>2032</v>
+      </c>
+      <c r="D996" s="29">
+        <v>46189</v>
       </c>
       <c r="E996" s="68"/>
       <c r="F996" s="68"/>
     </row>
-    <row r="997" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2041</v>
+    <row r="997" spans="1:6" ht="22.5">
+      <c r="A997" s="1" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B997" s="10" t="s">
+        <v>2035</v>
       </c>
       <c r="C997" s="82" t="s">
-        <v>2042</v>
+        <v>52</v>
       </c>
       <c r="D997" s="19">
-        <v>46176</v>
+        <v>46205</v>
       </c>
       <c r="E997" s="68"/>
       <c r="F997" s="68"/>
     </row>
-    <row r="998" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="998" spans="1:6">
       <c r="A998" s="3" t="s">
-        <v>2045</v>
+        <v>2037</v>
       </c>
       <c r="B998" s="14" t="s">
-        <v>2046</v>
-[...5 lines deleted...]
-        <v>46178</v>
+        <v>2038</v>
+      </c>
+      <c r="C998" s="86" t="s">
+        <v>2039</v>
+      </c>
+      <c r="D998" s="29">
+        <v>46191</v>
       </c>
       <c r="E998" s="68"/>
       <c r="F998" s="68"/>
     </row>
-    <row r="999" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="999" spans="1:6" ht="234" customHeight="1">
       <c r="A999" s="3" t="s">
-        <v>3038</v>
+        <v>2981</v>
       </c>
       <c r="B999" s="14" t="s">
-        <v>2048</v>
+        <v>2040</v>
       </c>
       <c r="C999" s="82" t="s">
-        <v>2049</v>
-[...2 lines deleted...]
-        <v>46176</v>
+        <v>2041</v>
+      </c>
+      <c r="D999" s="29">
+        <v>46556</v>
       </c>
       <c r="E999" s="68"/>
       <c r="F999" s="68"/>
     </row>
-    <row r="1000" spans="1:6" ht="77.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1000" spans="1:6" ht="87" customHeight="1">
       <c r="A1000" s="3" t="s">
-        <v>2050</v>
+        <v>2043</v>
       </c>
       <c r="B1000" s="14" t="s">
-        <v>1756</v>
+        <v>2044</v>
       </c>
       <c r="C1000" s="82" t="s">
-        <v>3466</v>
-[...2 lines deleted...]
-        <v>46374</v>
+        <v>737</v>
+      </c>
+      <c r="D1000" s="29">
+        <v>46556</v>
       </c>
       <c r="E1000" s="68"/>
       <c r="F1000" s="68"/>
     </row>
-    <row r="1001" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1001" spans="1:6">
       <c r="A1001" s="3" t="s">
-        <v>2052</v>
-[...2 lines deleted...]
-        <v>2053</v>
+        <v>2045</v>
+      </c>
+      <c r="B1001" s="14" t="s">
+        <v>2046</v>
       </c>
       <c r="C1001" s="82" t="s">
-        <v>3149</v>
-[...2 lines deleted...]
-        <v>46179</v>
+        <v>2047</v>
+      </c>
+      <c r="D1001" s="29">
+        <v>46556</v>
       </c>
       <c r="E1001" s="68"/>
       <c r="F1001" s="68"/>
     </row>
-    <row r="1002" spans="1:6" ht="154.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1002" spans="1:6" ht="45">
       <c r="A1002" s="3" t="s">
-        <v>2992</v>
+        <v>2982</v>
       </c>
       <c r="B1002" s="14" t="s">
-        <v>1601</v>
+        <v>2049</v>
       </c>
       <c r="C1002" s="82" t="s">
-        <v>3687</v>
+        <v>2050</v>
       </c>
       <c r="D1002" s="29">
-        <v>46179</v>
+        <v>46193</v>
       </c>
       <c r="E1002" s="68"/>
       <c r="F1002" s="68"/>
     </row>
-    <row r="1003" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1003" spans="1:6" ht="43.5" customHeight="1">
       <c r="A1003" s="3" t="s">
-        <v>2054</v>
-[...8 lines deleted...]
-        <v>46184</v>
+        <v>2983</v>
+      </c>
+      <c r="B1003" s="44" t="s">
+        <v>783</v>
+      </c>
+      <c r="C1003" s="88" t="s">
+        <v>2051</v>
+      </c>
+      <c r="D1003" s="29">
+        <v>46193</v>
       </c>
       <c r="E1003" s="68"/>
       <c r="F1003" s="68"/>
     </row>
-    <row r="1004" spans="1:6" ht="198.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2057</v>
+    <row r="1004" spans="1:6" ht="67.5">
+      <c r="A1004" s="3" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B1004" s="36" t="s">
+        <v>2053</v>
       </c>
       <c r="C1004" s="82" t="s">
-        <v>2058</v>
-[...2 lines deleted...]
-        <v>46549</v>
+        <v>75</v>
+      </c>
+      <c r="D1004" s="29">
+        <v>46197</v>
       </c>
       <c r="E1004" s="68"/>
       <c r="F1004" s="68"/>
     </row>
-    <row r="1005" spans="1:6" ht="90" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>3040</v>
+    <row r="1005" spans="1:6" ht="22.5">
+      <c r="A1005" s="3" t="s">
+        <v>2054</v>
       </c>
       <c r="B1005" s="14" t="s">
-        <v>2059</v>
+        <v>2055</v>
       </c>
       <c r="C1005" s="82" t="s">
-        <v>3467</v>
-[...2 lines deleted...]
-        <v>46184</v>
+        <v>2056</v>
+      </c>
+      <c r="D1005" s="29">
+        <v>46196</v>
       </c>
       <c r="E1005" s="68"/>
       <c r="F1005" s="68"/>
     </row>
-    <row r="1006" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
-[...3 lines deleted...]
-      <c r="B1006" s="11" t="s">
+    <row r="1006" spans="1:6" ht="78.75">
+      <c r="A1006" s="3" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B1006" s="14" t="s">
+        <v>2059</v>
+      </c>
+      <c r="C1006" s="82" t="s">
         <v>2060</v>
       </c>
-      <c r="C1006" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1006" s="29">
-        <v>46548</v>
+        <v>46565</v>
       </c>
       <c r="E1006" s="68"/>
       <c r="F1006" s="68"/>
     </row>
-    <row r="1007" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="1007" spans="1:6">
       <c r="A1007" s="3" t="s">
         <v>2061</v>
       </c>
       <c r="B1007" s="14" t="s">
         <v>2062</v>
       </c>
-      <c r="C1007" s="82" t="s">
-[...3 lines deleted...]
-        <v>46183</v>
+      <c r="C1007" s="86" t="s">
+        <v>11</v>
+      </c>
+      <c r="D1007" s="29">
+        <v>46201</v>
       </c>
       <c r="E1007" s="68"/>
       <c r="F1007" s="68"/>
     </row>
-    <row r="1008" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1008" spans="1:6">
       <c r="A1008" s="3" t="s">
-        <v>2064</v>
-[...2 lines deleted...]
-        <v>2065</v>
+        <v>2984</v>
+      </c>
+      <c r="B1008" s="14" t="s">
+        <v>2069</v>
       </c>
       <c r="C1008" s="82" t="s">
-        <v>2066</v>
+        <v>3386</v>
       </c>
       <c r="D1008" s="29">
-        <v>46184</v>
+        <v>46204</v>
       </c>
       <c r="E1008" s="68"/>
       <c r="F1008" s="68"/>
     </row>
-    <row r="1009" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="1009" spans="1:6" ht="377.25" customHeight="1">
       <c r="A1009" s="3" t="s">
-        <v>2069</v>
-[...2 lines deleted...]
-        <v>2070</v>
+        <v>2985</v>
+      </c>
+      <c r="B1009" s="36" t="s">
+        <v>2071</v>
       </c>
       <c r="C1009" s="82" t="s">
-        <v>3150</v>
-[...2 lines deleted...]
-        <v>46185</v>
+        <v>3731</v>
+      </c>
+      <c r="D1009" s="29">
+        <v>46205</v>
       </c>
       <c r="E1009" s="68"/>
       <c r="F1009" s="68"/>
     </row>
-    <row r="1010" spans="1:6" ht="225" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2073</v>
+    <row r="1010" spans="1:6" ht="90">
+      <c r="A1010" s="3" t="s">
+        <v>2506</v>
+      </c>
+      <c r="B1010" s="14" t="s">
+        <v>2074</v>
       </c>
       <c r="C1010" s="82" t="s">
-        <v>259</v>
-[...2 lines deleted...]
-        <v>46552</v>
+        <v>2075</v>
+      </c>
+      <c r="D1010" s="29">
+        <v>46332</v>
       </c>
       <c r="E1010" s="68"/>
       <c r="F1010" s="68"/>
     </row>
-    <row r="1011" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>2075</v>
+    <row r="1011" spans="1:6">
+      <c r="A1011" s="3" t="s">
+        <v>2986</v>
+      </c>
+      <c r="B1011" s="14" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C1011" s="82" t="s">
+        <v>2077</v>
       </c>
       <c r="D1011" s="29">
-        <v>46189</v>
+        <v>46206</v>
       </c>
       <c r="E1011" s="68"/>
       <c r="F1011" s="68"/>
     </row>
-    <row r="1012" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2078</v>
+    <row r="1012" spans="1:6" ht="45">
+      <c r="A1012" s="3" t="s">
+        <v>2987</v>
+      </c>
+      <c r="B1012" s="14" t="s">
+        <v>2079</v>
       </c>
       <c r="C1012" s="82" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>46205</v>
+        <v>3387</v>
+      </c>
+      <c r="D1012" s="29">
+        <v>46207</v>
       </c>
       <c r="E1012" s="68"/>
       <c r="F1012" s="68"/>
     </row>
-    <row r="1013" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1013" spans="1:6" ht="195" customHeight="1">
       <c r="A1013" s="3" t="s">
+        <v>2988</v>
+      </c>
+      <c r="B1013" s="10" t="s">
         <v>2080</v>
       </c>
-      <c r="B1013" s="14" t="s">
-[...6 lines deleted...]
-        <v>46191</v>
+      <c r="C1013" s="82" t="s">
+        <v>3388</v>
+      </c>
+      <c r="D1013" s="19">
+        <v>46207</v>
       </c>
       <c r="E1013" s="68"/>
       <c r="F1013" s="68"/>
     </row>
-    <row r="1014" spans="1:6" ht="270" x14ac:dyDescent="0.2">
+    <row r="1014" spans="1:6" ht="78" customHeight="1">
       <c r="A1014" s="3" t="s">
-        <v>3043</v>
-[...2 lines deleted...]
-        <v>2083</v>
+        <v>2989</v>
+      </c>
+      <c r="B1014" s="10" t="s">
+        <v>2081</v>
       </c>
       <c r="C1014" s="82" t="s">
-        <v>2084</v>
+        <v>396</v>
       </c>
       <c r="D1014" s="29">
-        <v>46556</v>
+        <v>46207</v>
       </c>
       <c r="E1014" s="68"/>
       <c r="F1014" s="68"/>
     </row>
-    <row r="1015" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2086</v>
+    <row r="1015" spans="1:6" ht="216.75" customHeight="1">
+      <c r="A1015" s="1" t="s">
+        <v>2990</v>
       </c>
       <c r="B1015" s="14" t="s">
-        <v>2087</v>
+        <v>2082</v>
       </c>
       <c r="C1015" s="82" t="s">
-        <v>756</v>
-[...2 lines deleted...]
-        <v>46556</v>
+        <v>2083</v>
+      </c>
+      <c r="D1015" s="19">
+        <v>46207</v>
       </c>
       <c r="E1015" s="68"/>
       <c r="F1015" s="68"/>
     </row>
-    <row r="1016" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1016" spans="1:6" ht="56.25">
       <c r="A1016" s="3" t="s">
-        <v>2088</v>
+        <v>2084</v>
       </c>
       <c r="B1016" s="14" t="s">
-        <v>2089</v>
+        <v>2085</v>
       </c>
       <c r="C1016" s="82" t="s">
-        <v>2090</v>
+        <v>2086</v>
       </c>
       <c r="D1016" s="29">
-        <v>46556</v>
+        <v>46211</v>
       </c>
       <c r="E1016" s="68"/>
       <c r="F1016" s="68"/>
     </row>
-    <row r="1017" spans="1:6" ht="45" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2092</v>
+    <row r="1017" spans="1:6" ht="356.25" customHeight="1">
+      <c r="A1017" s="2" t="s">
+        <v>3390</v>
+      </c>
+      <c r="B1017" s="11" t="s">
+        <v>2089</v>
       </c>
       <c r="C1017" s="82" t="s">
-        <v>2093</v>
-[...2 lines deleted...]
-        <v>46193</v>
+        <v>3389</v>
+      </c>
+      <c r="D1017" s="19">
+        <v>46211</v>
       </c>
       <c r="E1017" s="68"/>
       <c r="F1017" s="68"/>
     </row>
-    <row r="1018" spans="1:6" ht="43.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1018" spans="1:6" ht="78.75">
       <c r="A1018" s="3" t="s">
-        <v>3045</v>
-[...8 lines deleted...]
-        <v>46193</v>
+        <v>2093</v>
+      </c>
+      <c r="B1018" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C1018" s="82" t="s">
+        <v>9</v>
+      </c>
+      <c r="D1018" s="19">
+        <v>46212</v>
       </c>
       <c r="E1018" s="68"/>
       <c r="F1018" s="68"/>
     </row>
-    <row r="1019" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="1019" spans="1:6" ht="45">
       <c r="A1019" s="3" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B1019" s="14" t="s">
         <v>2095</v>
       </c>
-      <c r="B1019" s="36" t="s">
+      <c r="C1019" s="82" t="s">
         <v>2096</v>
       </c>
-      <c r="C1019" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1019" s="29">
-        <v>46197</v>
+        <v>46212</v>
       </c>
       <c r="E1019" s="68"/>
       <c r="F1019" s="68"/>
     </row>
-    <row r="1020" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1020" spans="1:6" ht="33.75">
       <c r="A1020" s="3" t="s">
-        <v>2097</v>
+        <v>2991</v>
       </c>
       <c r="B1020" s="14" t="s">
-        <v>2098</v>
+        <v>2100</v>
       </c>
       <c r="C1020" s="82" t="s">
-        <v>2099</v>
+        <v>2101</v>
       </c>
       <c r="D1020" s="29">
-        <v>46196</v>
+        <v>46577</v>
       </c>
       <c r="E1020" s="68"/>
       <c r="F1020" s="68"/>
     </row>
-    <row r="1021" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="1021" spans="1:6">
       <c r="A1021" s="3" t="s">
-        <v>2101</v>
-[...2 lines deleted...]
-        <v>2102</v>
+        <v>2105</v>
+      </c>
+      <c r="B1021" s="10" t="s">
+        <v>2106</v>
       </c>
       <c r="C1021" s="82" t="s">
-        <v>2103</v>
+        <v>2107</v>
       </c>
       <c r="D1021" s="29">
-        <v>46200</v>
+        <v>46213</v>
       </c>
       <c r="E1021" s="68"/>
       <c r="F1021" s="68"/>
     </row>
-    <row r="1022" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1022" spans="1:6">
       <c r="A1022" s="3" t="s">
-        <v>2104</v>
+        <v>2992</v>
       </c>
       <c r="B1022" s="14" t="s">
-        <v>2105</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>2108</v>
+      </c>
+      <c r="C1022" s="82" t="s">
+        <v>1074</v>
       </c>
       <c r="D1022" s="29">
-        <v>46201</v>
+        <v>46213</v>
       </c>
       <c r="E1022" s="68"/>
       <c r="F1022" s="68"/>
     </row>
-    <row r="1023" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1023" spans="1:6" ht="22.5">
       <c r="A1023" s="3" t="s">
-        <v>3046</v>
-[...5 lines deleted...]
-        <v>3469</v>
+        <v>3032</v>
+      </c>
+      <c r="B1023" s="10" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C1023" s="86" t="s">
+        <v>737</v>
       </c>
       <c r="D1023" s="29">
-        <v>46204</v>
+        <v>46217</v>
       </c>
       <c r="E1023" s="68"/>
       <c r="F1023" s="68"/>
     </row>
-    <row r="1024" spans="1:6" ht="377.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1024" spans="1:6" ht="45">
       <c r="A1024" s="3" t="s">
-        <v>3047</v>
-[...1 lines deleted...]
-      <c r="B1024" s="36" t="s">
+        <v>2112</v>
+      </c>
+      <c r="B1024" s="14" t="s">
+        <v>2113</v>
+      </c>
+      <c r="C1024" s="82" t="s">
         <v>2114</v>
       </c>
-      <c r="C1024" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1024" s="29">
-        <v>46205</v>
+        <v>46217</v>
       </c>
       <c r="E1024" s="68"/>
       <c r="F1024" s="68"/>
     </row>
-    <row r="1025" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="1025" spans="1:6" ht="101.25">
       <c r="A1025" s="3" t="s">
-        <v>2553</v>
+        <v>2118</v>
       </c>
       <c r="B1025" s="14" t="s">
-        <v>2117</v>
-[...2 lines deleted...]
-        <v>2118</v>
+        <v>2119</v>
+      </c>
+      <c r="C1025" s="88" t="s">
+        <v>3591</v>
       </c>
       <c r="D1025" s="29">
-        <v>46332</v>
+        <v>46219</v>
       </c>
       <c r="E1025" s="68"/>
       <c r="F1025" s="68"/>
     </row>
-    <row r="1026" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1026" spans="1:6">
       <c r="A1026" s="3" t="s">
-        <v>3048</v>
-[...2 lines deleted...]
-        <v>2119</v>
+        <v>2120</v>
+      </c>
+      <c r="B1026" s="10" t="s">
+        <v>2121</v>
       </c>
       <c r="C1026" s="82" t="s">
-        <v>2120</v>
+        <v>2122</v>
       </c>
       <c r="D1026" s="29">
-        <v>46206</v>
+        <v>46221</v>
       </c>
       <c r="E1026" s="68"/>
       <c r="F1026" s="68"/>
     </row>
-    <row r="1027" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="1027" spans="1:6" ht="101.25">
       <c r="A1027" s="3" t="s">
-        <v>3049</v>
+        <v>2123</v>
       </c>
       <c r="B1027" s="14" t="s">
-        <v>2122</v>
+        <v>2124</v>
       </c>
       <c r="C1027" s="82" t="s">
-        <v>3471</v>
+        <v>3391</v>
       </c>
       <c r="D1027" s="29">
-        <v>46207</v>
+        <v>46221</v>
       </c>
       <c r="E1027" s="68"/>
       <c r="F1027" s="68"/>
     </row>
-    <row r="1028" spans="1:6" ht="195" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1028" spans="1:6">
       <c r="A1028" s="3" t="s">
-        <v>3050</v>
+        <v>2125</v>
       </c>
       <c r="B1028" s="10" t="s">
-        <v>2123</v>
+        <v>2126</v>
       </c>
       <c r="C1028" s="82" t="s">
-        <v>3472</v>
-[...2 lines deleted...]
-        <v>46207</v>
+        <v>3392</v>
+      </c>
+      <c r="D1028" s="29">
+        <v>46221</v>
       </c>
       <c r="E1028" s="68"/>
       <c r="F1028" s="68"/>
     </row>
-    <row r="1029" spans="1:6" ht="78" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1029" spans="1:6" ht="56.25">
       <c r="A1029" s="3" t="s">
-        <v>3051</v>
-[...2 lines deleted...]
-        <v>2124</v>
+        <v>2993</v>
+      </c>
+      <c r="B1029" s="14" t="s">
+        <v>2127</v>
       </c>
       <c r="C1029" s="82" t="s">
-        <v>404</v>
+        <v>3393</v>
       </c>
       <c r="D1029" s="29">
-        <v>46207</v>
+        <v>46225</v>
       </c>
       <c r="E1029" s="68"/>
       <c r="F1029" s="68"/>
     </row>
-    <row r="1030" spans="1:6" ht="236.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2125</v>
+    <row r="1030" spans="1:6" ht="187.5" customHeight="1">
+      <c r="A1030" s="53" t="s">
+        <v>2130</v>
+      </c>
+      <c r="B1030" s="10" t="s">
+        <v>2131</v>
       </c>
       <c r="C1030" s="82" t="s">
-        <v>2126</v>
+        <v>2132</v>
       </c>
       <c r="D1030" s="19">
-        <v>46207</v>
+        <v>46495</v>
       </c>
       <c r="E1030" s="68"/>
       <c r="F1030" s="68"/>
     </row>
-    <row r="1031" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2128</v>
+    <row r="1031" spans="1:6" ht="56.25">
+      <c r="A1031" s="2" t="s">
+        <v>3041</v>
+      </c>
+      <c r="B1031" s="10" t="s">
+        <v>2134</v>
       </c>
       <c r="C1031" s="82" t="s">
-        <v>2129</v>
-[...2 lines deleted...]
-        <v>46211</v>
+        <v>1396</v>
+      </c>
+      <c r="D1031" s="19">
+        <v>46228</v>
       </c>
       <c r="E1031" s="68"/>
       <c r="F1031" s="68"/>
     </row>
-    <row r="1032" spans="1:6" ht="356.25" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2132</v>
+    <row r="1032" spans="1:6" ht="45">
+      <c r="A1032" s="3" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B1032" s="14" t="s">
+        <v>2136</v>
       </c>
       <c r="C1032" s="82" t="s">
-        <v>3473</v>
-[...2 lines deleted...]
-        <v>46211</v>
+        <v>3394</v>
+      </c>
+      <c r="D1032" s="29">
+        <v>46227</v>
       </c>
       <c r="E1032" s="68"/>
       <c r="F1032" s="68"/>
     </row>
-    <row r="1033" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="1033" spans="1:6" ht="22.5">
       <c r="A1033" s="3" t="s">
-        <v>2136</v>
-[...2 lines deleted...]
-        <v>8</v>
+        <v>2138</v>
+      </c>
+      <c r="B1033" s="11" t="s">
+        <v>2139</v>
       </c>
       <c r="C1033" s="82" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>46212</v>
+        <v>2140</v>
+      </c>
+      <c r="D1033" s="29">
+        <v>46227</v>
       </c>
       <c r="E1033" s="68"/>
       <c r="F1033" s="68"/>
     </row>
-    <row r="1034" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="1034" spans="1:6" ht="22.5">
       <c r="A1034" s="3" t="s">
-        <v>2137</v>
+        <v>2994</v>
       </c>
       <c r="B1034" s="14" t="s">
-        <v>2138</v>
+        <v>2141</v>
       </c>
       <c r="C1034" s="82" t="s">
-        <v>2139</v>
+        <v>2142</v>
       </c>
       <c r="D1034" s="29">
-        <v>46212</v>
+        <v>46228</v>
       </c>
       <c r="E1034" s="68"/>
       <c r="F1034" s="68"/>
     </row>
-    <row r="1035" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="1035" spans="1:6" ht="33.75">
       <c r="A1035" s="3" t="s">
-        <v>3053</v>
-[...1 lines deleted...]
-      <c r="B1035" s="14" t="s">
+        <v>2995</v>
+      </c>
+      <c r="B1035" s="36" t="s">
         <v>2143</v>
       </c>
       <c r="C1035" s="82" t="s">
         <v>2144</v>
       </c>
       <c r="D1035" s="29">
-        <v>46212</v>
+        <v>46228</v>
       </c>
       <c r="E1035" s="68"/>
       <c r="F1035" s="68"/>
     </row>
-    <row r="1036" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1036" spans="1:6" ht="45">
       <c r="A1036" s="3" t="s">
-        <v>2148</v>
-[...2 lines deleted...]
-        <v>2149</v>
+        <v>2145</v>
+      </c>
+      <c r="B1036" s="14" t="s">
+        <v>2146</v>
       </c>
       <c r="C1036" s="82" t="s">
-        <v>2150</v>
+        <v>3592</v>
       </c>
       <c r="D1036" s="29">
-        <v>46213</v>
+        <v>46228</v>
       </c>
       <c r="E1036" s="68"/>
       <c r="F1036" s="68"/>
     </row>
-    <row r="1037" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1037" spans="1:6" ht="80.25" customHeight="1">
       <c r="A1037" s="3" t="s">
-        <v>3054</v>
+        <v>2703</v>
       </c>
       <c r="B1037" s="14" t="s">
-        <v>2151</v>
+        <v>2147</v>
       </c>
       <c r="C1037" s="82" t="s">
-        <v>1098</v>
+        <v>3395</v>
       </c>
       <c r="D1037" s="29">
-        <v>46213</v>
+        <v>46593</v>
       </c>
       <c r="E1037" s="68"/>
       <c r="F1037" s="68"/>
     </row>
-    <row r="1038" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1038" spans="1:6" ht="121.5" customHeight="1">
       <c r="A1038" s="3" t="s">
-        <v>3094</v>
+        <v>2996</v>
       </c>
       <c r="B1038" s="10" t="s">
-        <v>2154</v>
-[...5 lines deleted...]
-        <v>46217</v>
+        <v>2148</v>
+      </c>
+      <c r="C1038" s="82" t="s">
+        <v>3593</v>
+      </c>
+      <c r="D1038" s="19">
+        <v>46231</v>
       </c>
       <c r="E1038" s="68"/>
       <c r="F1038" s="68"/>
     </row>
-    <row r="1039" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="1039" spans="1:6" ht="72.599999999999994" customHeight="1">
       <c r="A1039" s="3" t="s">
-        <v>2155</v>
+        <v>2997</v>
       </c>
       <c r="B1039" s="14" t="s">
-        <v>2156</v>
+        <v>2149</v>
       </c>
       <c r="C1039" s="82" t="s">
-        <v>2157</v>
-[...2 lines deleted...]
-        <v>46217</v>
+        <v>2150</v>
+      </c>
+      <c r="D1039" s="19">
+        <v>46232</v>
       </c>
       <c r="E1039" s="68"/>
       <c r="F1039" s="68"/>
     </row>
-    <row r="1040" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>46219</v>
+    <row r="1040" spans="1:6" ht="33.75">
+      <c r="A1040" s="1" t="s">
+        <v>2151</v>
+      </c>
+      <c r="B1040" s="10" t="s">
+        <v>2152</v>
+      </c>
+      <c r="C1040" s="82" t="s">
+        <v>3594</v>
+      </c>
+      <c r="D1040" s="19">
+        <v>46232</v>
       </c>
       <c r="E1040" s="68"/>
       <c r="F1040" s="68"/>
     </row>
-    <row r="1041" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1041" spans="1:6" ht="78.75">
       <c r="A1041" s="3" t="s">
-        <v>2163</v>
-[...2 lines deleted...]
-        <v>2164</v>
+        <v>2155</v>
+      </c>
+      <c r="B1041" s="14" t="s">
+        <v>1280</v>
       </c>
       <c r="C1041" s="82" t="s">
-        <v>2165</v>
+        <v>2156</v>
       </c>
       <c r="D1041" s="29">
-        <v>46221</v>
+        <v>46232</v>
       </c>
       <c r="E1041" s="68"/>
       <c r="F1041" s="68"/>
     </row>
-    <row r="1042" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+    <row r="1042" spans="1:6" ht="45">
       <c r="A1042" s="3" t="s">
-        <v>2166</v>
-[...2 lines deleted...]
-        <v>2167</v>
+        <v>2158</v>
+      </c>
+      <c r="B1042" s="10" t="s">
+        <v>2159</v>
       </c>
       <c r="C1042" s="82" t="s">
-        <v>3475</v>
-[...2 lines deleted...]
-        <v>46221</v>
+        <v>2160</v>
+      </c>
+      <c r="D1042" s="19">
+        <v>46236</v>
       </c>
       <c r="E1042" s="68"/>
       <c r="F1042" s="68"/>
     </row>
-    <row r="1043" spans="1:6" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2168</v>
+    <row r="1043" spans="1:6" ht="123.75">
+      <c r="A1043" s="4" t="s">
+        <v>2998</v>
       </c>
       <c r="B1043" s="10" t="s">
-        <v>2169</v>
-[...2 lines deleted...]
-        <v>3476</v>
+        <v>1581</v>
+      </c>
+      <c r="C1043" s="88" t="s">
+        <v>11</v>
       </c>
       <c r="D1043" s="29">
-        <v>46221</v>
+        <v>46269</v>
       </c>
       <c r="E1043" s="68"/>
       <c r="F1043" s="68"/>
     </row>
-    <row r="1044" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="1044" spans="1:6" ht="22.5">
       <c r="A1044" s="3" t="s">
-        <v>3055</v>
+        <v>2164</v>
       </c>
       <c r="B1044" s="14" t="s">
-        <v>2170</v>
+        <v>2165</v>
       </c>
       <c r="C1044" s="82" t="s">
-        <v>3477</v>
+        <v>2166</v>
       </c>
       <c r="D1044" s="29">
-        <v>46225</v>
+        <v>46239</v>
       </c>
       <c r="E1044" s="68"/>
       <c r="F1044" s="68"/>
     </row>
-    <row r="1045" spans="1:6" ht="204" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2174</v>
+    <row r="1045" spans="1:6" ht="56.25">
+      <c r="A1045" s="3" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B1045" s="11" t="s">
+        <v>2168</v>
       </c>
       <c r="C1045" s="82" t="s">
-        <v>2175</v>
-[...2 lines deleted...]
-        <v>46495</v>
+        <v>3396</v>
+      </c>
+      <c r="D1045" s="29">
+        <v>46239</v>
       </c>
       <c r="E1045" s="68"/>
       <c r="F1045" s="68"/>
     </row>
-    <row r="1046" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2177</v>
+    <row r="1046" spans="1:6" ht="22.5">
+      <c r="A1046" s="3" t="s">
+        <v>2999</v>
+      </c>
+      <c r="B1046" s="14" t="s">
+        <v>2170</v>
       </c>
       <c r="C1046" s="82" t="s">
-        <v>1431</v>
-[...2 lines deleted...]
-        <v>46228</v>
+        <v>2171</v>
+      </c>
+      <c r="D1046" s="29">
+        <v>46239</v>
       </c>
       <c r="E1046" s="68"/>
       <c r="F1046" s="68"/>
     </row>
-    <row r="1047" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="1047" spans="1:6">
       <c r="A1047" s="3" t="s">
-        <v>2178</v>
+        <v>3000</v>
       </c>
       <c r="B1047" s="14" t="s">
-        <v>2179</v>
+        <v>2172</v>
       </c>
       <c r="C1047" s="82" t="s">
-        <v>3478</v>
+        <v>2173</v>
       </c>
       <c r="D1047" s="29">
-        <v>46227</v>
+        <v>46239</v>
       </c>
       <c r="E1047" s="68"/>
       <c r="F1047" s="68"/>
     </row>
-    <row r="1048" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>46227</v>
+    <row r="1048" spans="1:6" ht="33.75">
+      <c r="A1048" s="1" t="s">
+        <v>2174</v>
+      </c>
+      <c r="B1048" s="10" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C1048" s="88" t="s">
+        <v>3166</v>
+      </c>
+      <c r="D1048" s="19">
+        <v>46604</v>
       </c>
       <c r="E1048" s="68"/>
       <c r="F1048" s="68"/>
     </row>
-    <row r="1049" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2184</v>
+    <row r="1049" spans="1:6" ht="67.5">
+      <c r="A1049" s="1" t="s">
+        <v>2175</v>
+      </c>
+      <c r="B1049" s="10" t="s">
+        <v>2176</v>
       </c>
       <c r="C1049" s="82" t="s">
-        <v>2185</v>
-[...2 lines deleted...]
-        <v>46228</v>
+        <v>3595</v>
+      </c>
+      <c r="D1049" s="19">
+        <v>46240</v>
       </c>
       <c r="E1049" s="68"/>
       <c r="F1049" s="68"/>
     </row>
-    <row r="1050" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="1050" spans="1:6" ht="45">
       <c r="A1050" s="3" t="s">
-        <v>3057</v>
-[...2 lines deleted...]
-        <v>2186</v>
+        <v>2178</v>
+      </c>
+      <c r="B1050" s="14" t="s">
+        <v>2179</v>
       </c>
       <c r="C1050" s="82" t="s">
-        <v>2187</v>
+        <v>3085</v>
       </c>
       <c r="D1050" s="29">
-        <v>46228</v>
+        <v>46241</v>
       </c>
       <c r="E1050" s="68"/>
       <c r="F1050" s="68"/>
     </row>
-    <row r="1051" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="1051" spans="1:6">
       <c r="A1051" s="3" t="s">
-        <v>2188</v>
+        <v>2180</v>
       </c>
       <c r="B1051" s="14" t="s">
-        <v>2189</v>
+        <v>2181</v>
       </c>
       <c r="C1051" s="82" t="s">
-        <v>3689</v>
+        <v>422</v>
       </c>
       <c r="D1051" s="29">
-        <v>46228</v>
+        <v>46241</v>
       </c>
       <c r="E1051" s="68"/>
       <c r="F1051" s="68"/>
     </row>
-    <row r="1052" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="1052" spans="1:6" ht="130.5" customHeight="1">
       <c r="A1052" s="3" t="s">
-        <v>2753</v>
-[...2 lines deleted...]
-        <v>2190</v>
+        <v>3001</v>
+      </c>
+      <c r="B1052" s="10" t="s">
+        <v>2182</v>
       </c>
       <c r="C1052" s="82" t="s">
-        <v>3479</v>
-[...2 lines deleted...]
-        <v>46228</v>
+        <v>3596</v>
+      </c>
+      <c r="D1052" s="19">
+        <v>46606</v>
       </c>
       <c r="E1052" s="68"/>
       <c r="F1052" s="68"/>
     </row>
-    <row r="1053" spans="1:6" ht="149.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1053" spans="1:6" ht="62.25" customHeight="1">
       <c r="A1053" s="3" t="s">
-        <v>3058</v>
-[...2 lines deleted...]
-        <v>2191</v>
+        <v>3002</v>
+      </c>
+      <c r="B1053" s="11" t="s">
+        <v>2183</v>
       </c>
       <c r="C1053" s="82" t="s">
-        <v>3690</v>
-[...2 lines deleted...]
-        <v>46231</v>
+        <v>2184</v>
+      </c>
+      <c r="D1053" s="29">
+        <v>46241</v>
       </c>
       <c r="E1053" s="68"/>
       <c r="F1053" s="68"/>
     </row>
-    <row r="1054" spans="1:6" ht="72.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1054" spans="1:6" ht="22.5">
       <c r="A1054" s="3" t="s">
-        <v>3059</v>
+        <v>2185</v>
       </c>
       <c r="B1054" s="14" t="s">
-        <v>2192</v>
+        <v>2186</v>
       </c>
       <c r="C1054" s="82" t="s">
-        <v>2193</v>
-[...2 lines deleted...]
-        <v>46232</v>
+        <v>2187</v>
+      </c>
+      <c r="D1054" s="29">
+        <v>46241</v>
       </c>
       <c r="E1054" s="68"/>
       <c r="F1054" s="68"/>
     </row>
-    <row r="1055" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2195</v>
+    <row r="1055" spans="1:6" ht="46.5" customHeight="1">
+      <c r="A1055" s="3" t="s">
+        <v>3003</v>
+      </c>
+      <c r="B1055" s="11" t="s">
+        <v>2188</v>
       </c>
       <c r="C1055" s="82" t="s">
-        <v>3691</v>
-[...2 lines deleted...]
-        <v>46232</v>
+        <v>2189</v>
+      </c>
+      <c r="D1055" s="29">
+        <v>46241</v>
       </c>
       <c r="E1055" s="68"/>
       <c r="F1055" s="68"/>
     </row>
-    <row r="1056" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="1056" spans="1:6" ht="22.5">
       <c r="A1056" s="3" t="s">
-        <v>2198</v>
-[...2 lines deleted...]
-        <v>1311</v>
+        <v>2191</v>
+      </c>
+      <c r="B1056" s="10" t="s">
+        <v>2192</v>
       </c>
       <c r="C1056" s="82" t="s">
-        <v>2199</v>
+        <v>2193</v>
       </c>
       <c r="D1056" s="29">
-        <v>46232</v>
+        <v>46242</v>
       </c>
       <c r="E1056" s="68"/>
       <c r="F1056" s="68"/>
     </row>
-    <row r="1057" spans="1:6" ht="45" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2202</v>
+    <row r="1057" spans="1:6" ht="126" customHeight="1">
+      <c r="A1057" s="4" t="s">
+        <v>3004</v>
+      </c>
+      <c r="B1057" s="14" t="s">
+        <v>2198</v>
       </c>
       <c r="C1057" s="82" t="s">
-        <v>2203</v>
+        <v>2199</v>
       </c>
       <c r="D1057" s="19">
-        <v>46236</v>
+        <v>46246</v>
       </c>
       <c r="E1057" s="68"/>
       <c r="F1057" s="68"/>
     </row>
-    <row r="1058" spans="1:6" ht="123.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>46269</v>
+    <row r="1058" spans="1:6">
+      <c r="A1058" s="3" t="s">
+        <v>2201</v>
+      </c>
+      <c r="B1058" s="14" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C1058" s="82" t="s">
+        <v>2203</v>
+      </c>
+      <c r="D1058" s="19">
+        <v>46247</v>
       </c>
       <c r="E1058" s="68"/>
       <c r="F1058" s="68"/>
     </row>
-    <row r="1059" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1059" spans="1:6" ht="45">
       <c r="A1059" s="3" t="s">
-        <v>2207</v>
-[...2 lines deleted...]
-        <v>2208</v>
+        <v>2210</v>
+      </c>
+      <c r="B1059" s="10" t="s">
+        <v>2211</v>
       </c>
       <c r="C1059" s="82" t="s">
-        <v>2209</v>
-[...2 lines deleted...]
-        <v>46239</v>
+        <v>2212</v>
+      </c>
+      <c r="D1059" s="19">
+        <v>46254</v>
       </c>
       <c r="E1059" s="68"/>
       <c r="F1059" s="68"/>
     </row>
-    <row r="1060" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="1060" spans="1:6" ht="33.75">
       <c r="A1060" s="3" t="s">
-        <v>2210</v>
-[...5 lines deleted...]
-        <v>3480</v>
+        <v>2213</v>
+      </c>
+      <c r="B1060" s="14" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C1060" s="88" t="s">
+        <v>2212</v>
       </c>
       <c r="D1060" s="29">
-        <v>46239</v>
+        <v>46254</v>
       </c>
       <c r="E1060" s="68"/>
       <c r="F1060" s="68"/>
     </row>
-    <row r="1061" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1061" spans="1:6" ht="22.5">
       <c r="A1061" s="3" t="s">
-        <v>3061</v>
+        <v>3005</v>
       </c>
       <c r="B1061" s="14" t="s">
-        <v>2213</v>
+        <v>2215</v>
       </c>
       <c r="C1061" s="82" t="s">
-        <v>2214</v>
+        <v>2216</v>
       </c>
       <c r="D1061" s="29">
-        <v>46239</v>
+        <v>46253</v>
       </c>
       <c r="E1061" s="68"/>
       <c r="F1061" s="68"/>
     </row>
-    <row r="1062" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1062" spans="1:6" ht="219" customHeight="1">
       <c r="A1062" s="3" t="s">
-        <v>3062</v>
+        <v>2218</v>
       </c>
       <c r="B1062" s="14" t="s">
-        <v>2215</v>
+        <v>2219</v>
       </c>
       <c r="C1062" s="82" t="s">
-        <v>2216</v>
+        <v>2220</v>
       </c>
       <c r="D1062" s="29">
-        <v>46239</v>
+        <v>46256</v>
       </c>
       <c r="E1062" s="68"/>
       <c r="F1062" s="68"/>
     </row>
-    <row r="1063" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>46239</v>
+    <row r="1063" spans="1:6">
+      <c r="A1063" s="3" t="s">
+        <v>2222</v>
+      </c>
+      <c r="B1063" s="14" t="s">
+        <v>2223</v>
+      </c>
+      <c r="C1063" s="82" t="s">
+        <v>2224</v>
+      </c>
+      <c r="D1063" s="29">
+        <v>46259</v>
       </c>
       <c r="E1063" s="68"/>
       <c r="F1063" s="68"/>
     </row>
-    <row r="1064" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>46240</v>
+    <row r="1064" spans="1:6">
+      <c r="A1064" s="3" t="s">
+        <v>2225</v>
+      </c>
+      <c r="B1064" s="14" t="s">
+        <v>2226</v>
+      </c>
+      <c r="C1064" s="86" t="s">
+        <v>2086</v>
+      </c>
+      <c r="D1064" s="29">
+        <v>46260</v>
       </c>
       <c r="E1064" s="68"/>
       <c r="F1064" s="68"/>
     </row>
-    <row r="1065" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="1065" spans="1:6">
       <c r="A1065" s="3" t="s">
-        <v>2221</v>
+        <v>2227</v>
       </c>
       <c r="B1065" s="14" t="s">
-        <v>2222</v>
-[...2 lines deleted...]
-        <v>3151</v>
+        <v>2228</v>
+      </c>
+      <c r="C1065" s="85" t="s">
+        <v>2229</v>
       </c>
       <c r="D1065" s="29">
-        <v>46241</v>
+        <v>46260</v>
       </c>
       <c r="E1065" s="68"/>
       <c r="F1065" s="68"/>
     </row>
-    <row r="1066" spans="1:6" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2223</v>
+    <row r="1066" spans="1:6" ht="68.25" customHeight="1">
+      <c r="A1066" s="4" t="s">
+        <v>2230</v>
       </c>
       <c r="B1066" s="14" t="s">
-        <v>2224</v>
+        <v>2231</v>
       </c>
       <c r="C1066" s="82" t="s">
-        <v>430</v>
+        <v>3597</v>
       </c>
       <c r="D1066" s="29">
-        <v>46241</v>
+        <v>46260</v>
       </c>
       <c r="E1066" s="68"/>
       <c r="F1066" s="68"/>
     </row>
-    <row r="1067" spans="1:6" ht="147" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1067" spans="1:6" ht="39" customHeight="1">
       <c r="A1067" s="3" t="s">
-        <v>3063</v>
+        <v>3732</v>
       </c>
       <c r="B1067" s="10" t="s">
-        <v>2225</v>
+        <v>2232</v>
       </c>
       <c r="C1067" s="82" t="s">
-        <v>3693</v>
-[...2 lines deleted...]
-        <v>46606</v>
+        <v>617</v>
+      </c>
+      <c r="D1067" s="29">
+        <v>46260</v>
       </c>
       <c r="E1067" s="68"/>
       <c r="F1067" s="68"/>
     </row>
-    <row r="1068" spans="1:6" ht="78" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1068" spans="1:6" ht="143.25" customHeight="1">
       <c r="A1068" s="3" t="s">
-        <v>3064</v>
-[...2 lines deleted...]
-        <v>2226</v>
+        <v>3006</v>
+      </c>
+      <c r="B1068" s="14" t="s">
+        <v>2235</v>
       </c>
       <c r="C1068" s="82" t="s">
-        <v>2227</v>
-[...2 lines deleted...]
-        <v>46241</v>
+        <v>2236</v>
+      </c>
+      <c r="D1068" s="19">
+        <v>46240</v>
       </c>
       <c r="E1068" s="68"/>
       <c r="F1068" s="68"/>
     </row>
-    <row r="1069" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2228</v>
+    <row r="1069" spans="1:6">
+      <c r="A1069" s="43" t="s">
+        <v>2237</v>
       </c>
       <c r="B1069" s="14" t="s">
-        <v>2229</v>
+        <v>2238</v>
       </c>
       <c r="C1069" s="82" t="s">
-        <v>2230</v>
+        <v>2239</v>
       </c>
       <c r="D1069" s="29">
-        <v>46241</v>
+        <v>46268</v>
       </c>
       <c r="E1069" s="68"/>
       <c r="F1069" s="68"/>
     </row>
-    <row r="1070" spans="1:6" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1070" spans="1:6" ht="173.25" customHeight="1">
       <c r="A1070" s="3" t="s">
-        <v>3065</v>
-[...2 lines deleted...]
-        <v>2231</v>
+        <v>2240</v>
+      </c>
+      <c r="B1070" s="33" t="s">
+        <v>3529</v>
       </c>
       <c r="C1070" s="82" t="s">
-        <v>2232</v>
-[...2 lines deleted...]
-        <v>46241</v>
+        <v>2241</v>
+      </c>
+      <c r="D1070" s="106">
+        <v>46498</v>
       </c>
       <c r="E1070" s="68"/>
       <c r="F1070" s="68"/>
     </row>
-    <row r="1071" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1071" spans="1:6" ht="33.75">
       <c r="A1071" s="3" t="s">
-        <v>2234</v>
-[...2 lines deleted...]
-        <v>2235</v>
+        <v>2246</v>
+      </c>
+      <c r="B1071" s="14" t="s">
+        <v>606</v>
       </c>
       <c r="C1071" s="82" t="s">
-        <v>2236</v>
+        <v>607</v>
       </c>
       <c r="D1071" s="29">
-        <v>46242</v>
+        <v>46344</v>
       </c>
       <c r="E1071" s="68"/>
       <c r="F1071" s="68"/>
     </row>
-    <row r="1072" spans="1:6" ht="126" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2241</v>
+    <row r="1072" spans="1:6" ht="22.5">
+      <c r="A1072" s="1" t="s">
+        <v>2248</v>
+      </c>
+      <c r="B1072" s="11" t="s">
+        <v>1280</v>
       </c>
       <c r="C1072" s="82" t="s">
-        <v>2242</v>
+        <v>3598</v>
       </c>
       <c r="D1072" s="19">
-        <v>46246</v>
+        <v>46274</v>
       </c>
       <c r="E1072" s="68"/>
       <c r="F1072" s="68"/>
     </row>
-    <row r="1073" spans="1:6" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>2246</v>
+    <row r="1073" spans="1:6" ht="22.5">
+      <c r="A1073" s="1" t="s">
+        <v>2249</v>
+      </c>
+      <c r="B1073" s="11" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C1073" s="86" t="s">
+        <v>2250</v>
       </c>
       <c r="D1073" s="19">
-        <v>46247</v>
+        <v>46274</v>
       </c>
       <c r="E1073" s="68"/>
       <c r="F1073" s="68"/>
     </row>
-    <row r="1074" spans="1:6" ht="45" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2254</v>
+    <row r="1074" spans="1:6" ht="65.25" customHeight="1">
+      <c r="A1074" s="1" t="s">
+        <v>3733</v>
+      </c>
+      <c r="B1074" s="11" t="s">
+        <v>1280</v>
       </c>
       <c r="C1074" s="82" t="s">
-        <v>2255</v>
+        <v>3397</v>
       </c>
       <c r="D1074" s="19">
-        <v>46254</v>
+        <v>46274</v>
       </c>
       <c r="E1074" s="68"/>
       <c r="F1074" s="68"/>
     </row>
-    <row r="1075" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>46254</v>
+    <row r="1075" spans="1:6" ht="66" customHeight="1">
+      <c r="A1075" s="1" t="s">
+        <v>2251</v>
+      </c>
+      <c r="B1075" s="11" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C1075" s="82" t="s">
+        <v>2252</v>
+      </c>
+      <c r="D1075" s="19">
+        <v>46274</v>
       </c>
       <c r="E1075" s="68"/>
       <c r="F1075" s="68"/>
     </row>
-    <row r="1076" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1076" spans="1:6" ht="149.25" customHeight="1">
       <c r="A1076" s="3" t="s">
-        <v>3067</v>
+        <v>2254</v>
       </c>
       <c r="B1076" s="14" t="s">
-        <v>2258</v>
+        <v>2255</v>
       </c>
       <c r="C1076" s="82" t="s">
-        <v>2259</v>
-[...2 lines deleted...]
-        <v>46253</v>
+        <v>2256</v>
+      </c>
+      <c r="D1076" s="19">
+        <v>46274</v>
       </c>
       <c r="E1076" s="68"/>
       <c r="F1076" s="68"/>
     </row>
-    <row r="1077" spans="1:6" ht="219" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1077" spans="1:6" ht="56.25">
       <c r="A1077" s="3" t="s">
-        <v>2261</v>
+        <v>2257</v>
       </c>
       <c r="B1077" s="14" t="s">
-        <v>2262</v>
+        <v>2258</v>
       </c>
       <c r="C1077" s="82" t="s">
-        <v>2263</v>
-[...2 lines deleted...]
-        <v>46256</v>
+        <v>2259</v>
+      </c>
+      <c r="D1077" s="19">
+        <v>46274</v>
       </c>
       <c r="E1077" s="68"/>
       <c r="F1077" s="68"/>
     </row>
-    <row r="1078" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1078" spans="1:6" ht="56.25">
       <c r="A1078" s="3" t="s">
-        <v>2265</v>
-[...2 lines deleted...]
-        <v>2266</v>
+        <v>2261</v>
+      </c>
+      <c r="B1078" s="10" t="s">
+        <v>2262</v>
       </c>
       <c r="C1078" s="82" t="s">
-        <v>2267</v>
+        <v>2263</v>
       </c>
       <c r="D1078" s="29">
-        <v>46259</v>
+        <v>46275</v>
       </c>
       <c r="E1078" s="68"/>
       <c r="F1078" s="68"/>
     </row>
-    <row r="1079" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1079" spans="1:6" ht="45">
       <c r="A1079" s="3" t="s">
+        <v>2267</v>
+      </c>
+      <c r="B1079" s="14" t="s">
         <v>2268</v>
       </c>
-      <c r="B1079" s="14" t="s">
-[...6 lines deleted...]
-        <v>46260</v>
+      <c r="C1079" s="82" t="s">
+        <v>3366</v>
+      </c>
+      <c r="D1079" s="19">
+        <v>46277</v>
       </c>
       <c r="E1079" s="68"/>
       <c r="F1079" s="68"/>
     </row>
-    <row r="1080" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1080" spans="1:6" ht="22.5">
       <c r="A1080" s="3" t="s">
-        <v>2270</v>
+        <v>3007</v>
       </c>
       <c r="B1080" s="14" t="s">
-        <v>2271</v>
-[...2 lines deleted...]
-        <v>2272</v>
+        <v>2269</v>
+      </c>
+      <c r="C1080" s="82" t="s">
+        <v>2050</v>
       </c>
       <c r="D1080" s="29">
-        <v>46260</v>
+        <v>46193</v>
       </c>
       <c r="E1080" s="68"/>
       <c r="F1080" s="68"/>
     </row>
-    <row r="1081" spans="1:6" ht="90" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2273</v>
+    <row r="1081" spans="1:6" ht="101.25" customHeight="1">
+      <c r="A1081" s="3" t="s">
+        <v>2270</v>
       </c>
       <c r="B1081" s="14" t="s">
-        <v>2274</v>
+        <v>2271</v>
       </c>
       <c r="C1081" s="82" t="s">
-        <v>3694</v>
-[...2 lines deleted...]
-        <v>46260</v>
+        <v>2272</v>
+      </c>
+      <c r="D1081" s="19">
+        <v>46278</v>
       </c>
       <c r="E1081" s="68"/>
       <c r="F1081" s="68"/>
     </row>
-    <row r="1082" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="1082" spans="1:6">
       <c r="A1082" s="3" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B1082" s="14" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C1082" s="82" t="s">
         <v>2275</v>
       </c>
-      <c r="B1082" s="10" t="s">
-[...6 lines deleted...]
-        <v>46260</v>
+      <c r="D1082" s="19">
+        <v>46277</v>
       </c>
       <c r="E1082" s="68"/>
       <c r="F1082" s="68"/>
     </row>
-    <row r="1083" spans="1:6" ht="143.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1083" spans="1:6" ht="45" customHeight="1">
       <c r="A1083" s="3" t="s">
-        <v>3068</v>
+        <v>2276</v>
       </c>
       <c r="B1083" s="14" t="s">
-        <v>2279</v>
+        <v>2277</v>
       </c>
       <c r="C1083" s="82" t="s">
-        <v>2280</v>
+        <v>875</v>
       </c>
       <c r="D1083" s="19">
-        <v>46240</v>
+        <v>46281</v>
       </c>
       <c r="E1083" s="68"/>
       <c r="F1083" s="68"/>
     </row>
-    <row r="1084" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2282</v>
+    <row r="1084" spans="1:6" ht="67.5">
+      <c r="A1084" s="3" t="s">
+        <v>2278</v>
+      </c>
+      <c r="B1084" s="36" t="s">
+        <v>2279</v>
       </c>
       <c r="C1084" s="82" t="s">
-        <v>2283</v>
-[...2 lines deleted...]
-        <v>46268</v>
+        <v>2280</v>
+      </c>
+      <c r="D1084" s="19">
+        <v>46281</v>
       </c>
       <c r="E1084" s="68"/>
       <c r="F1084" s="68"/>
     </row>
-    <row r="1085" spans="1:6" ht="202.5" x14ac:dyDescent="0.2">
+    <row r="1085" spans="1:6">
       <c r="A1085" s="3" t="s">
+        <v>2282</v>
+      </c>
+      <c r="B1085" s="14" t="s">
+        <v>2283</v>
+      </c>
+      <c r="C1085" s="82" t="s">
         <v>2284</v>
       </c>
-      <c r="B1085" s="33" t="s">
-[...6 lines deleted...]
-        <v>46498</v>
+      <c r="D1085" s="29">
+        <v>46283</v>
       </c>
       <c r="E1085" s="68"/>
       <c r="F1085" s="68"/>
     </row>
-    <row r="1086" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="1086" spans="1:6" ht="33.75">
       <c r="A1086" s="3" t="s">
-        <v>2290</v>
+        <v>2286</v>
       </c>
       <c r="B1086" s="14" t="s">
-        <v>618</v>
+        <v>2287</v>
       </c>
       <c r="C1086" s="82" t="s">
-        <v>619</v>
-[...2 lines deleted...]
-        <v>46344</v>
+        <v>2288</v>
+      </c>
+      <c r="D1086" s="19">
+        <v>46283</v>
       </c>
       <c r="E1086" s="68"/>
       <c r="F1086" s="68"/>
     </row>
-    <row r="1087" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1311</v>
+    <row r="1087" spans="1:6" ht="90">
+      <c r="A1087" s="3" t="s">
+        <v>1411</v>
+      </c>
+      <c r="B1087" s="37" t="s">
+        <v>1412</v>
       </c>
       <c r="C1087" s="82" t="s">
-        <v>3695</v>
-[...2 lines deleted...]
-        <v>46274</v>
+        <v>3086</v>
+      </c>
+      <c r="D1087" s="29">
+        <v>46283</v>
       </c>
       <c r="E1087" s="68"/>
       <c r="F1087" s="68"/>
     </row>
-    <row r="1088" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>2294</v>
+    <row r="1088" spans="1:6" ht="56.25">
+      <c r="A1088" s="3" t="s">
+        <v>2289</v>
+      </c>
+      <c r="B1088" s="14" t="s">
+        <v>2290</v>
+      </c>
+      <c r="C1088" s="82" t="s">
+        <v>3599</v>
       </c>
       <c r="D1088" s="19">
-        <v>46274</v>
+        <v>46239</v>
       </c>
       <c r="E1088" s="68"/>
       <c r="F1088" s="68"/>
     </row>
-    <row r="1089" spans="1:6" ht="90" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1311</v>
+    <row r="1089" spans="1:6" ht="78.75">
+      <c r="A1089" s="3" t="s">
+        <v>1623</v>
+      </c>
+      <c r="B1089" s="14" t="s">
+        <v>1624</v>
       </c>
       <c r="C1089" s="82" t="s">
-        <v>3481</v>
-[...2 lines deleted...]
-        <v>46274</v>
+        <v>3398</v>
+      </c>
+      <c r="D1089" s="29">
+        <v>46283</v>
       </c>
       <c r="E1089" s="68"/>
       <c r="F1089" s="68"/>
     </row>
-    <row r="1090" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1311</v>
+    <row r="1090" spans="1:6">
+      <c r="A1090" s="3" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B1090" s="14" t="s">
+        <v>2292</v>
       </c>
       <c r="C1090" s="82" t="s">
-        <v>2297</v>
+        <v>1167</v>
       </c>
       <c r="D1090" s="19">
-        <v>46274</v>
+        <v>46300</v>
       </c>
       <c r="E1090" s="68"/>
       <c r="F1090" s="68"/>
     </row>
-    <row r="1091" spans="1:6" ht="149.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1091" spans="1:6">
       <c r="A1091" s="3" t="s">
-        <v>2299</v>
+        <v>2293</v>
       </c>
       <c r="B1091" s="14" t="s">
-        <v>2300</v>
+        <v>2294</v>
       </c>
       <c r="C1091" s="82" t="s">
-        <v>2301</v>
+        <v>2295</v>
       </c>
       <c r="D1091" s="19">
-        <v>46274</v>
+        <v>46284</v>
       </c>
       <c r="E1091" s="68"/>
       <c r="F1091" s="68"/>
     </row>
-    <row r="1092" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="1092" spans="1:6" ht="56.25">
       <c r="A1092" s="3" t="s">
-        <v>2302</v>
+        <v>2298</v>
       </c>
       <c r="B1092" s="14" t="s">
-        <v>2303</v>
+        <v>2299</v>
       </c>
       <c r="C1092" s="82" t="s">
-        <v>2304</v>
+        <v>3399</v>
       </c>
       <c r="D1092" s="19">
-        <v>46274</v>
+        <v>46288</v>
       </c>
       <c r="E1092" s="68"/>
       <c r="F1092" s="68"/>
     </row>
-    <row r="1093" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="1093" spans="1:6" ht="67.5">
       <c r="A1093" s="3" t="s">
-        <v>2306</v>
-[...2 lines deleted...]
-        <v>2307</v>
+        <v>2302</v>
+      </c>
+      <c r="B1093" s="14" t="s">
+        <v>2303</v>
       </c>
       <c r="C1093" s="82" t="s">
-        <v>2308</v>
-[...2 lines deleted...]
-        <v>46275</v>
+        <v>2304</v>
+      </c>
+      <c r="D1093" s="19">
+        <v>46288</v>
       </c>
       <c r="E1093" s="68"/>
       <c r="F1093" s="68"/>
     </row>
-    <row r="1094" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="1094" spans="1:6">
       <c r="A1094" s="3" t="s">
-        <v>2312</v>
+        <v>2305</v>
       </c>
       <c r="B1094" s="14" t="s">
-        <v>2313</v>
+        <v>2306</v>
       </c>
       <c r="C1094" s="82" t="s">
-        <v>3447</v>
+        <v>2307</v>
       </c>
       <c r="D1094" s="19">
-        <v>46277</v>
+        <v>46289</v>
       </c>
       <c r="E1094" s="68"/>
       <c r="F1094" s="68"/>
     </row>
-    <row r="1095" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1095" spans="1:6" ht="66.599999999999994" customHeight="1">
       <c r="A1095" s="3" t="s">
-        <v>3069</v>
-[...2 lines deleted...]
-        <v>2314</v>
+        <v>2308</v>
+      </c>
+      <c r="B1095" s="10" t="s">
+        <v>2309</v>
       </c>
       <c r="C1095" s="82" t="s">
-        <v>2093</v>
-[...2 lines deleted...]
-        <v>46193</v>
+        <v>3600</v>
+      </c>
+      <c r="D1095" s="19">
+        <v>46289</v>
       </c>
       <c r="E1095" s="68"/>
       <c r="F1095" s="68"/>
     </row>
-    <row r="1096" spans="1:6" ht="123.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1096" spans="1:6" ht="22.5">
       <c r="A1096" s="3" t="s">
-        <v>2315</v>
-[...2 lines deleted...]
-        <v>2316</v>
+        <v>2311</v>
+      </c>
+      <c r="B1096" s="10" t="s">
+        <v>2312</v>
       </c>
       <c r="C1096" s="82" t="s">
-        <v>2317</v>
+        <v>12</v>
       </c>
       <c r="D1096" s="19">
-        <v>46278</v>
+        <v>46290</v>
       </c>
       <c r="E1096" s="68"/>
       <c r="F1096" s="68"/>
     </row>
-    <row r="1097" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1097" spans="1:6" ht="112.5">
       <c r="A1097" s="3" t="s">
-        <v>2318</v>
-[...2 lines deleted...]
-        <v>2319</v>
+        <v>2313</v>
+      </c>
+      <c r="B1097" s="10" t="s">
+        <v>2315</v>
       </c>
       <c r="C1097" s="82" t="s">
-        <v>2320</v>
+        <v>2314</v>
       </c>
       <c r="D1097" s="19">
-        <v>46277</v>
+        <v>46290</v>
       </c>
       <c r="E1097" s="68"/>
       <c r="F1097" s="68"/>
     </row>
-    <row r="1098" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="1098" spans="1:6">
       <c r="A1098" s="3" t="s">
-        <v>2321</v>
+        <v>2316</v>
       </c>
       <c r="B1098" s="14" t="s">
-        <v>2322</v>
+        <v>2317</v>
       </c>
       <c r="C1098" s="82" t="s">
-        <v>898</v>
+        <v>415</v>
       </c>
       <c r="D1098" s="19">
-        <v>46281</v>
+        <v>46291</v>
       </c>
       <c r="E1098" s="68"/>
       <c r="F1098" s="68"/>
     </row>
-    <row r="1099" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="1099" spans="1:6" ht="90">
       <c r="A1099" s="3" t="s">
-        <v>2323</v>
-[...2 lines deleted...]
-        <v>2324</v>
+        <v>3008</v>
+      </c>
+      <c r="B1099" s="11" t="s">
+        <v>2318</v>
       </c>
       <c r="C1099" s="82" t="s">
-        <v>2325</v>
-[...2 lines deleted...]
-        <v>46281</v>
+        <v>2319</v>
+      </c>
+      <c r="D1099" s="29">
+        <v>46288</v>
       </c>
       <c r="E1099" s="68"/>
       <c r="F1099" s="68"/>
     </row>
-    <row r="1100" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1100" spans="1:6" ht="150.75" customHeight="1">
       <c r="A1100" s="3" t="s">
-        <v>2327</v>
-[...2 lines deleted...]
-        <v>2328</v>
+        <v>2320</v>
+      </c>
+      <c r="B1100" s="10" t="s">
+        <v>2321</v>
       </c>
       <c r="C1100" s="82" t="s">
-        <v>2329</v>
-[...2 lines deleted...]
-        <v>46283</v>
+        <v>3601</v>
+      </c>
+      <c r="D1100" s="19">
+        <v>46291</v>
       </c>
       <c r="E1100" s="68"/>
       <c r="F1100" s="68"/>
     </row>
-    <row r="1101" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="1101" spans="1:6">
       <c r="A1101" s="3" t="s">
-        <v>2331</v>
+        <v>3009</v>
       </c>
       <c r="B1101" s="14" t="s">
-        <v>2332</v>
+        <v>2325</v>
       </c>
       <c r="C1101" s="82" t="s">
-        <v>2333</v>
+        <v>2326</v>
       </c>
       <c r="D1101" s="19">
-        <v>46283</v>
+        <v>46288</v>
       </c>
       <c r="E1101" s="68"/>
       <c r="F1101" s="68"/>
     </row>
-    <row r="1102" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="1102" spans="1:6" ht="33.75">
       <c r="A1102" s="3" t="s">
-        <v>1446</v>
-[...2 lines deleted...]
-        <v>1447</v>
+        <v>3010</v>
+      </c>
+      <c r="B1102" s="14" t="s">
+        <v>2327</v>
       </c>
       <c r="C1102" s="82" t="s">
-        <v>3152</v>
-[...2 lines deleted...]
-        <v>46283</v>
+        <v>2328</v>
+      </c>
+      <c r="D1102" s="19">
+        <v>46442</v>
       </c>
       <c r="E1102" s="68"/>
       <c r="F1102" s="68"/>
     </row>
-    <row r="1103" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="1103" spans="1:6" ht="112.5">
       <c r="A1103" s="3" t="s">
-        <v>2334</v>
-[...2 lines deleted...]
-        <v>2335</v>
+        <v>2329</v>
+      </c>
+      <c r="B1103" s="10" t="s">
+        <v>2330</v>
       </c>
       <c r="C1103" s="82" t="s">
-        <v>3696</v>
-[...2 lines deleted...]
-        <v>46239</v>
+        <v>2331</v>
+      </c>
+      <c r="D1103" s="29">
+        <v>46294</v>
       </c>
       <c r="E1103" s="68"/>
       <c r="F1103" s="68"/>
     </row>
-    <row r="1104" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1660</v>
+    <row r="1104" spans="1:6" ht="56.25">
+      <c r="A1104" s="2" t="s">
+        <v>2332</v>
+      </c>
+      <c r="B1104" s="10" t="s">
+        <v>2336</v>
       </c>
       <c r="C1104" s="82" t="s">
-        <v>3482</v>
-[...2 lines deleted...]
-        <v>46283</v>
+        <v>2333</v>
+      </c>
+      <c r="D1104" s="39">
+        <v>46295</v>
       </c>
       <c r="E1104" s="68"/>
       <c r="F1104" s="68"/>
     </row>
-    <row r="1105" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1105" spans="1:6" ht="33.75">
       <c r="A1105" s="3" t="s">
-        <v>1195</v>
-[...2 lines deleted...]
-        <v>2337</v>
+        <v>2338</v>
+      </c>
+      <c r="B1105" s="11" t="s">
+        <v>2339</v>
       </c>
       <c r="C1105" s="82" t="s">
-        <v>1197</v>
+        <v>2340</v>
       </c>
       <c r="D1105" s="19">
-        <v>46300</v>
+        <v>46432</v>
       </c>
       <c r="E1105" s="68"/>
       <c r="F1105" s="68"/>
     </row>
-    <row r="1106" spans="1:6" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2338</v>
+    <row r="1106" spans="1:6" ht="78.75">
+      <c r="A1106" s="45" t="s">
+        <v>2341</v>
       </c>
       <c r="B1106" s="14" t="s">
-        <v>2339</v>
+        <v>2342</v>
       </c>
       <c r="C1106" s="82" t="s">
-        <v>2340</v>
-[...2 lines deleted...]
-        <v>46284</v>
+        <v>2343</v>
+      </c>
+      <c r="D1106" s="29">
+        <v>46297</v>
       </c>
       <c r="E1106" s="68"/>
       <c r="F1106" s="68"/>
     </row>
-    <row r="1107" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="1107" spans="1:6" ht="22.5">
       <c r="A1107" s="3" t="s">
-        <v>2343</v>
+        <v>2345</v>
       </c>
       <c r="B1107" s="14" t="s">
-        <v>2344</v>
+        <v>2346</v>
       </c>
       <c r="C1107" s="82" t="s">
-        <v>3483</v>
-[...2 lines deleted...]
-        <v>46288</v>
+        <v>2086</v>
+      </c>
+      <c r="D1107" s="29">
+        <v>46302</v>
       </c>
       <c r="E1107" s="68"/>
       <c r="F1107" s="68"/>
     </row>
-    <row r="1108" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="1108" spans="1:6" ht="90">
       <c r="A1108" s="3" t="s">
         <v>2347</v>
       </c>
       <c r="B1108" s="14" t="s">
         <v>2348</v>
       </c>
       <c r="C1108" s="82" t="s">
         <v>2349</v>
       </c>
-      <c r="D1108" s="19">
-        <v>46288</v>
+      <c r="D1108" s="29">
+        <v>46303</v>
       </c>
       <c r="E1108" s="68"/>
       <c r="F1108" s="68"/>
     </row>
-    <row r="1109" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1109" spans="1:6" ht="232.5" customHeight="1">
       <c r="A1109" s="3" t="s">
         <v>2350</v>
       </c>
       <c r="B1109" s="14" t="s">
-        <v>2351</v>
-[...2 lines deleted...]
-        <v>2352</v>
+        <v>1379</v>
+      </c>
+      <c r="C1109" s="86" t="s">
+        <v>21</v>
       </c>
       <c r="D1109" s="19">
-        <v>46289</v>
+        <v>46303</v>
       </c>
       <c r="E1109" s="68"/>
       <c r="F1109" s="68"/>
     </row>
-    <row r="1110" spans="1:6" ht="66.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1110" spans="1:6" ht="78.75">
       <c r="A1110" s="3" t="s">
-        <v>2353</v>
-[...2 lines deleted...]
-        <v>2354</v>
+        <v>3011</v>
+      </c>
+      <c r="B1110" s="14" t="s">
+        <v>2351</v>
       </c>
       <c r="C1110" s="82" t="s">
-        <v>3697</v>
-[...2 lines deleted...]
-        <v>46289</v>
+        <v>2352</v>
+      </c>
+      <c r="D1110" s="29">
+        <v>46304</v>
       </c>
       <c r="E1110" s="68"/>
       <c r="F1110" s="68"/>
     </row>
-    <row r="1111" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1111" spans="1:6" ht="45">
       <c r="A1111" s="3" t="s">
-        <v>2356</v>
-[...2 lines deleted...]
-        <v>2357</v>
+        <v>3012</v>
+      </c>
+      <c r="B1111" s="11" t="s">
+        <v>2353</v>
       </c>
       <c r="C1111" s="82" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>46290</v>
+        <v>2354</v>
+      </c>
+      <c r="D1111" s="29">
+        <v>46304</v>
       </c>
       <c r="E1111" s="68"/>
       <c r="F1111" s="68"/>
     </row>
-    <row r="1112" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
+    <row r="1112" spans="1:6" ht="22.5">
       <c r="A1112" s="3" t="s">
+        <v>2356</v>
+      </c>
+      <c r="B1112" s="14" t="s">
+        <v>2357</v>
+      </c>
+      <c r="C1112" s="82" t="s">
         <v>2358</v>
       </c>
-      <c r="B1112" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1112" s="19">
-        <v>46290</v>
+        <v>46297</v>
       </c>
       <c r="E1112" s="68"/>
       <c r="F1112" s="68"/>
     </row>
-    <row r="1113" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A1113" s="3" t="s">
+    <row r="1113" spans="1:6" ht="78.75">
+      <c r="A1113" s="4" t="s">
+        <v>2359</v>
+      </c>
+      <c r="B1113" s="11" t="s">
+        <v>2360</v>
+      </c>
+      <c r="C1113" s="82" t="s">
         <v>2361</v>
       </c>
-      <c r="B1113" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1113" s="19">
-        <v>46291</v>
+        <v>46305</v>
       </c>
       <c r="E1113" s="68"/>
       <c r="F1113" s="68"/>
     </row>
-    <row r="1114" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="1114" spans="1:6">
       <c r="A1114" s="3" t="s">
-        <v>3070</v>
-[...1 lines deleted...]
-      <c r="B1114" s="11" t="s">
+        <v>2362</v>
+      </c>
+      <c r="B1114" s="14" t="s">
         <v>2363</v>
       </c>
       <c r="C1114" s="82" t="s">
         <v>2364</v>
       </c>
-      <c r="D1114" s="29">
-        <v>46288</v>
+      <c r="D1114" s="19">
+        <v>46305</v>
       </c>
       <c r="E1114" s="68"/>
       <c r="F1114" s="68"/>
     </row>
-    <row r="1115" spans="1:6" ht="164.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1115" spans="1:6" ht="22.5">
       <c r="A1115" s="3" t="s">
         <v>2365</v>
       </c>
-      <c r="B1115" s="10" t="s">
+      <c r="B1115" s="14" t="s">
         <v>2366</v>
       </c>
       <c r="C1115" s="82" t="s">
-        <v>3698</v>
-[...2 lines deleted...]
-        <v>46291</v>
+        <v>426</v>
+      </c>
+      <c r="D1115" s="29">
+        <v>46290</v>
       </c>
       <c r="E1115" s="68"/>
       <c r="F1115" s="68"/>
     </row>
-    <row r="1116" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1116" spans="1:6" ht="127.5" customHeight="1">
       <c r="A1116" s="3" t="s">
-        <v>3071</v>
+        <v>2367</v>
       </c>
       <c r="B1116" s="14" t="s">
-        <v>2370</v>
+        <v>2368</v>
       </c>
       <c r="C1116" s="82" t="s">
-        <v>2371</v>
-[...2 lines deleted...]
-        <v>46288</v>
+        <v>2369</v>
+      </c>
+      <c r="D1116" s="29">
+        <v>46308</v>
       </c>
       <c r="E1116" s="68"/>
       <c r="F1116" s="68"/>
     </row>
-    <row r="1117" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="1117" spans="1:6">
       <c r="A1117" s="3" t="s">
-        <v>3072</v>
+        <v>3013</v>
       </c>
       <c r="B1117" s="14" t="s">
-        <v>2372</v>
+        <v>2371</v>
       </c>
       <c r="C1117" s="82" t="s">
-        <v>2373</v>
-[...2 lines deleted...]
-        <v>46442</v>
+        <v>3400</v>
+      </c>
+      <c r="D1117" s="29">
+        <v>46308</v>
       </c>
       <c r="E1117" s="68"/>
       <c r="F1117" s="68"/>
     </row>
-    <row r="1118" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
+    <row r="1118" spans="1:6" ht="202.5">
       <c r="A1118" s="3" t="s">
-        <v>2374</v>
-[...5 lines deleted...]
-        <v>2376</v>
+        <v>3014</v>
+      </c>
+      <c r="B1118" s="37" t="s">
+        <v>2372</v>
+      </c>
+      <c r="C1118" s="88" t="s">
+        <v>255</v>
       </c>
       <c r="D1118" s="29">
-        <v>46294</v>
+        <v>46308</v>
       </c>
       <c r="E1118" s="68"/>
       <c r="F1118" s="68"/>
     </row>
-    <row r="1119" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2381</v>
+    <row r="1119" spans="1:6" ht="22.5">
+      <c r="A1119" s="3" t="s">
+        <v>2374</v>
+      </c>
+      <c r="B1119" s="14" t="s">
+        <v>2375</v>
       </c>
       <c r="C1119" s="82" t="s">
-        <v>2378</v>
-[...2 lines deleted...]
-        <v>46295</v>
+        <v>2376</v>
+      </c>
+      <c r="D1119" s="29">
+        <v>46308</v>
       </c>
       <c r="E1119" s="68"/>
       <c r="F1119" s="68"/>
     </row>
-    <row r="1120" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="1120" spans="1:6" ht="33.75">
       <c r="A1120" s="3" t="s">
-        <v>2383</v>
-[...2 lines deleted...]
-        <v>2384</v>
+        <v>2379</v>
+      </c>
+      <c r="B1120" s="14" t="s">
+        <v>2380</v>
       </c>
       <c r="C1120" s="82" t="s">
-        <v>2385</v>
-[...2 lines deleted...]
-        <v>46432</v>
+        <v>2381</v>
+      </c>
+      <c r="D1120" s="29">
+        <v>46312</v>
       </c>
       <c r="E1120" s="68"/>
       <c r="F1120" s="68"/>
     </row>
-    <row r="1121" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2386</v>
+    <row r="1121" spans="1:6" ht="147.75" customHeight="1">
+      <c r="A1121" s="3" t="s">
+        <v>3015</v>
       </c>
       <c r="B1121" s="14" t="s">
-        <v>2387</v>
+        <v>2382</v>
       </c>
       <c r="C1121" s="82" t="s">
-        <v>2388</v>
+        <v>2383</v>
       </c>
       <c r="D1121" s="29">
-        <v>46297</v>
+        <v>46313</v>
       </c>
       <c r="E1121" s="68"/>
       <c r="F1121" s="68"/>
     </row>
-    <row r="1122" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1122" spans="1:6" ht="311.25" customHeight="1">
       <c r="A1122" s="3" t="s">
-        <v>2390</v>
+        <v>2384</v>
       </c>
       <c r="B1122" s="14" t="s">
-        <v>2391</v>
+        <v>2385</v>
       </c>
       <c r="C1122" s="82" t="s">
-        <v>2129</v>
+        <v>348</v>
       </c>
       <c r="D1122" s="29">
-        <v>46302</v>
+        <v>46312</v>
       </c>
       <c r="E1122" s="68"/>
       <c r="F1122" s="68"/>
     </row>
-    <row r="1123" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="1123" spans="1:6" ht="33.75">
       <c r="A1123" s="3" t="s">
-        <v>2392</v>
-[...2 lines deleted...]
-        <v>2393</v>
+        <v>2386</v>
+      </c>
+      <c r="B1123" s="10" t="s">
+        <v>2387</v>
       </c>
       <c r="C1123" s="82" t="s">
-        <v>2394</v>
+        <v>2388</v>
       </c>
       <c r="D1123" s="29">
-        <v>46303</v>
+        <v>46313</v>
       </c>
       <c r="E1123" s="68"/>
       <c r="F1123" s="68"/>
     </row>
-    <row r="1124" spans="1:6" ht="232.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1124" spans="1:6" ht="146.25">
       <c r="A1124" s="3" t="s">
-        <v>2395</v>
+        <v>3016</v>
       </c>
       <c r="B1124" s="14" t="s">
-        <v>1414</v>
-[...5 lines deleted...]
-        <v>46303</v>
+        <v>2389</v>
+      </c>
+      <c r="C1124" s="82" t="s">
+        <v>52</v>
+      </c>
+      <c r="D1124" s="29">
+        <v>46332</v>
       </c>
       <c r="E1124" s="68"/>
       <c r="F1124" s="68"/>
     </row>
-    <row r="1125" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2396</v>
+    <row r="1125" spans="1:6" ht="33.75">
+      <c r="A1125" s="1" t="s">
+        <v>2390</v>
+      </c>
+      <c r="B1125" s="10" t="s">
+        <v>2391</v>
       </c>
       <c r="C1125" s="82" t="s">
-        <v>2397</v>
-[...2 lines deleted...]
-        <v>46304</v>
+        <v>3</v>
+      </c>
+      <c r="D1125" s="19">
+        <v>46333</v>
       </c>
       <c r="E1125" s="68"/>
       <c r="F1125" s="68"/>
     </row>
-    <row r="1126" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="1126" spans="1:6" ht="78.75">
       <c r="A1126" s="3" t="s">
-        <v>3074</v>
-[...2 lines deleted...]
-        <v>2398</v>
+        <v>2392</v>
+      </c>
+      <c r="B1126" s="10" t="s">
+        <v>2393</v>
       </c>
       <c r="C1126" s="82" t="s">
-        <v>2399</v>
-[...2 lines deleted...]
-        <v>46304</v>
+        <v>10</v>
+      </c>
+      <c r="D1126" s="19">
+        <v>46341</v>
       </c>
       <c r="E1126" s="68"/>
       <c r="F1126" s="68"/>
     </row>
-    <row r="1127" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2402</v>
+    <row r="1127" spans="1:6" ht="34.5" customHeight="1">
+      <c r="A1127" s="4" t="s">
+        <v>3017</v>
+      </c>
+      <c r="B1127" s="10" t="s">
+        <v>68</v>
       </c>
       <c r="C1127" s="82" t="s">
-        <v>2403</v>
-[...2 lines deleted...]
-        <v>46297</v>
+        <v>3602</v>
+      </c>
+      <c r="D1127" s="29">
+        <v>46319</v>
       </c>
       <c r="E1127" s="68"/>
       <c r="F1127" s="68"/>
     </row>
-    <row r="1128" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2405</v>
+    <row r="1128" spans="1:6">
+      <c r="A1128" s="3" t="s">
+        <v>3018</v>
+      </c>
+      <c r="B1128" s="10" t="s">
+        <v>2395</v>
       </c>
       <c r="C1128" s="82" t="s">
-        <v>2406</v>
-[...2 lines deleted...]
-        <v>46305</v>
+        <v>2396</v>
+      </c>
+      <c r="D1128" s="29">
+        <v>46318</v>
       </c>
       <c r="E1128" s="68"/>
       <c r="F1128" s="68"/>
     </row>
-    <row r="1129" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1129" spans="1:6" ht="56.25">
       <c r="A1129" s="3" t="s">
-        <v>2407</v>
+        <v>2397</v>
       </c>
       <c r="B1129" s="14" t="s">
-        <v>2408</v>
+        <v>2398</v>
       </c>
       <c r="C1129" s="82" t="s">
-        <v>2409</v>
-[...2 lines deleted...]
-        <v>46305</v>
+        <v>2399</v>
+      </c>
+      <c r="D1129" s="29">
+        <v>46318</v>
       </c>
       <c r="E1129" s="68"/>
       <c r="F1129" s="68"/>
     </row>
-    <row r="1130" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2410</v>
+    <row r="1130" spans="1:6">
+      <c r="A1130" s="55" t="s">
+        <v>3734</v>
       </c>
       <c r="B1130" s="14" t="s">
-        <v>2411</v>
+        <v>2400</v>
       </c>
       <c r="C1130" s="82" t="s">
-        <v>434</v>
+        <v>3401</v>
       </c>
       <c r="D1130" s="29">
-        <v>46290</v>
+        <v>46340</v>
       </c>
       <c r="E1130" s="68"/>
       <c r="F1130" s="68"/>
     </row>
-    <row r="1131" spans="1:6" ht="127.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1131" spans="1:6" ht="100.5" customHeight="1">
       <c r="A1131" s="3" t="s">
-        <v>2412</v>
+        <v>2403</v>
       </c>
       <c r="B1131" s="14" t="s">
-        <v>2413</v>
+        <v>2404</v>
       </c>
       <c r="C1131" s="82" t="s">
-        <v>2414</v>
+        <v>2405</v>
       </c>
       <c r="D1131" s="29">
-        <v>46308</v>
+        <v>46342</v>
       </c>
       <c r="E1131" s="68"/>
       <c r="F1131" s="68"/>
     </row>
-    <row r="1132" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1132" spans="1:6" ht="22.5">
       <c r="A1132" s="3" t="s">
-        <v>3075</v>
+        <v>2407</v>
       </c>
       <c r="B1132" s="14" t="s">
-        <v>2416</v>
+        <v>2408</v>
       </c>
       <c r="C1132" s="82" t="s">
-        <v>3484</v>
+        <v>2409</v>
       </c>
       <c r="D1132" s="29">
-        <v>46308</v>
+        <v>46322</v>
       </c>
       <c r="E1132" s="68"/>
       <c r="F1132" s="68"/>
     </row>
-    <row r="1133" spans="1:6" ht="202.5" x14ac:dyDescent="0.2">
+    <row r="1133" spans="1:6" ht="33.75">
       <c r="A1133" s="3" t="s">
-        <v>3076</v>
-[...5 lines deleted...]
-        <v>259</v>
+        <v>3019</v>
+      </c>
+      <c r="B1133" s="14" t="s">
+        <v>2410</v>
+      </c>
+      <c r="C1133" s="82" t="s">
+        <v>3402</v>
       </c>
       <c r="D1133" s="29">
-        <v>46308</v>
+        <v>46324</v>
       </c>
       <c r="E1133" s="68"/>
       <c r="F1133" s="68"/>
     </row>
-    <row r="1134" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1134" spans="1:6" ht="22.5">
       <c r="A1134" s="3" t="s">
-        <v>2419</v>
+        <v>2412</v>
       </c>
       <c r="B1134" s="14" t="s">
-        <v>2420</v>
+        <v>2413</v>
       </c>
       <c r="C1134" s="82" t="s">
-        <v>2421</v>
-[...2 lines deleted...]
-        <v>46308</v>
+        <v>5</v>
+      </c>
+      <c r="D1134" s="19">
+        <v>46353</v>
       </c>
       <c r="E1134" s="68"/>
       <c r="F1134" s="68"/>
     </row>
-    <row r="1135" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="1135" spans="1:6" ht="33.75">
       <c r="A1135" s="3" t="s">
-        <v>2424</v>
+        <v>2414</v>
       </c>
       <c r="B1135" s="14" t="s">
-        <v>2425</v>
+        <v>2415</v>
       </c>
       <c r="C1135" s="82" t="s">
-        <v>2426</v>
+        <v>2416</v>
       </c>
       <c r="D1135" s="29">
-        <v>46312</v>
+        <v>46324</v>
       </c>
       <c r="E1135" s="68"/>
       <c r="F1135" s="68"/>
     </row>
-    <row r="1136" spans="1:6" ht="147.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2427</v>
+    <row r="1136" spans="1:6" ht="69.75" customHeight="1">
+      <c r="A1136" s="1" t="s">
+        <v>2712</v>
+      </c>
+      <c r="B1136" s="10" t="s">
+        <v>2417</v>
       </c>
       <c r="C1136" s="82" t="s">
-        <v>2428</v>
+        <v>2418</v>
       </c>
       <c r="D1136" s="29">
-        <v>46313</v>
+        <v>46284</v>
       </c>
       <c r="E1136" s="68"/>
       <c r="F1136" s="68"/>
     </row>
-    <row r="1137" spans="1:6" ht="311.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1137" spans="1:6" ht="23.25" customHeight="1">
       <c r="A1137" s="3" t="s">
-        <v>2429</v>
+        <v>3020</v>
       </c>
       <c r="B1137" s="14" t="s">
-        <v>2430</v>
+        <v>2419</v>
       </c>
       <c r="C1137" s="82" t="s">
-        <v>352</v>
+        <v>2420</v>
       </c>
       <c r="D1137" s="29">
-        <v>46312</v>
+        <v>46325</v>
       </c>
       <c r="E1137" s="68"/>
       <c r="F1137" s="68"/>
     </row>
-    <row r="1138" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="1138" spans="1:6" ht="22.5">
       <c r="A1138" s="3" t="s">
-        <v>2431</v>
+        <v>2421</v>
       </c>
       <c r="B1138" s="10" t="s">
-        <v>2432</v>
+        <v>2422</v>
       </c>
       <c r="C1138" s="82" t="s">
-        <v>2433</v>
+        <v>2423</v>
       </c>
       <c r="D1138" s="29">
-        <v>46313</v>
+        <v>46325</v>
       </c>
       <c r="E1138" s="68"/>
       <c r="F1138" s="68"/>
     </row>
-    <row r="1139" spans="1:6" ht="146.25" x14ac:dyDescent="0.2">
+    <row r="1139" spans="1:6" ht="67.5">
       <c r="A1139" s="3" t="s">
-        <v>3078</v>
+        <v>2424</v>
       </c>
       <c r="B1139" s="14" t="s">
-        <v>2434</v>
+        <v>2425</v>
       </c>
       <c r="C1139" s="82" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>46332</v>
+        <v>3403</v>
+      </c>
+      <c r="D1139" s="19">
+        <v>46329</v>
       </c>
       <c r="E1139" s="68"/>
       <c r="F1139" s="68"/>
     </row>
-    <row r="1140" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2435</v>
+    <row r="1140" spans="1:6" ht="263.25" customHeight="1">
+      <c r="A1140" s="3" t="s">
+        <v>2426</v>
       </c>
       <c r="B1140" s="10" t="s">
-        <v>2436</v>
+        <v>2427</v>
       </c>
       <c r="C1140" s="82" t="s">
-        <v>3</v>
+        <v>2399</v>
       </c>
       <c r="D1140" s="19">
-        <v>46333</v>
+        <v>46329</v>
       </c>
       <c r="E1140" s="68"/>
       <c r="F1140" s="68"/>
     </row>
-    <row r="1141" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="1141" spans="1:6" ht="157.5">
       <c r="A1141" s="3" t="s">
-        <v>2437</v>
-[...2 lines deleted...]
-        <v>2438</v>
+        <v>2428</v>
+      </c>
+      <c r="B1141" s="14" t="s">
+        <v>2429</v>
       </c>
       <c r="C1141" s="82" t="s">
-        <v>10</v>
+        <v>3404</v>
       </c>
       <c r="D1141" s="19">
-        <v>46341</v>
+        <v>46330</v>
       </c>
       <c r="E1141" s="68"/>
       <c r="F1141" s="68"/>
     </row>
-    <row r="1142" spans="1:6" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>46319</v>
+    <row r="1142" spans="1:6" ht="22.5">
+      <c r="A1142" s="1" t="s">
+        <v>2432</v>
+      </c>
+      <c r="B1142" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="C1142" s="88" t="s">
+        <v>194</v>
+      </c>
+      <c r="D1142" s="19">
+        <v>46365</v>
       </c>
       <c r="E1142" s="68"/>
       <c r="F1142" s="68"/>
     </row>
-    <row r="1143" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1143" spans="1:6" ht="78.75">
       <c r="A1143" s="3" t="s">
-        <v>3080</v>
-[...2 lines deleted...]
-        <v>2440</v>
+        <v>2437</v>
+      </c>
+      <c r="B1143" s="14" t="s">
+        <v>2438</v>
       </c>
       <c r="C1143" s="82" t="s">
-        <v>2441</v>
-[...2 lines deleted...]
-        <v>46318</v>
+        <v>2439</v>
+      </c>
+      <c r="D1143" s="19">
+        <v>46333</v>
       </c>
       <c r="E1143" s="68"/>
       <c r="F1143" s="68"/>
     </row>
-    <row r="1144" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="1144" spans="1:6">
       <c r="A1144" s="3" t="s">
-        <v>2442</v>
-[...2 lines deleted...]
-        <v>2443</v>
+        <v>2440</v>
+      </c>
+      <c r="B1144" s="10" t="s">
+        <v>2441</v>
       </c>
       <c r="C1144" s="82" t="s">
-        <v>2444</v>
-[...2 lines deleted...]
-        <v>46318</v>
+        <v>64</v>
+      </c>
+      <c r="D1144" s="19">
+        <v>46333</v>
       </c>
       <c r="E1144" s="68"/>
       <c r="F1144" s="68"/>
     </row>
-    <row r="1145" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A1145" s="55" t="s">
+    <row r="1145" spans="1:6">
+      <c r="A1145" s="3" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B1145" s="14" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C1145" s="82" t="s">
         <v>2445</v>
       </c>
-      <c r="B1145" s="14" t="s">
-[...6 lines deleted...]
-        <v>46340</v>
+      <c r="D1145" s="19">
+        <v>46333</v>
       </c>
       <c r="E1145" s="68"/>
       <c r="F1145" s="68"/>
     </row>
-    <row r="1146" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
+    <row r="1146" spans="1:6" ht="386.25" customHeight="1">
       <c r="A1146" s="3" t="s">
-        <v>2449</v>
-[...2 lines deleted...]
-        <v>2450</v>
+        <v>2446</v>
+      </c>
+      <c r="B1146" s="21" t="s">
+        <v>2447</v>
       </c>
       <c r="C1146" s="82" t="s">
-        <v>2451</v>
-[...2 lines deleted...]
-        <v>46342</v>
+        <v>3405</v>
+      </c>
+      <c r="D1146" s="19">
+        <v>46333</v>
       </c>
       <c r="E1146" s="68"/>
       <c r="F1146" s="68"/>
     </row>
-    <row r="1147" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1147" spans="1:6" ht="140.25" customHeight="1">
       <c r="A1147" s="3" t="s">
-        <v>2453</v>
-[...2 lines deleted...]
-        <v>2454</v>
+        <v>2448</v>
+      </c>
+      <c r="B1147" s="10" t="s">
+        <v>2182</v>
       </c>
       <c r="C1147" s="82" t="s">
-        <v>2455</v>
-[...2 lines deleted...]
-        <v>46322</v>
+        <v>3406</v>
+      </c>
+      <c r="D1147" s="107">
+        <v>46333</v>
       </c>
       <c r="E1147" s="68"/>
       <c r="F1147" s="68"/>
     </row>
-    <row r="1148" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="1148" spans="1:6">
       <c r="A1148" s="3" t="s">
-        <v>3081</v>
+        <v>2450</v>
       </c>
       <c r="B1148" s="14" t="s">
-        <v>2456</v>
+        <v>2451</v>
       </c>
       <c r="C1148" s="82" t="s">
-        <v>3486</v>
-[...2 lines deleted...]
-        <v>46324</v>
+        <v>2452</v>
+      </c>
+      <c r="D1148" s="19">
+        <v>46337</v>
       </c>
       <c r="E1148" s="68"/>
       <c r="F1148" s="68"/>
     </row>
-    <row r="1149" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1149" spans="1:6" ht="101.25">
       <c r="A1149" s="3" t="s">
-        <v>2458</v>
-[...2 lines deleted...]
-        <v>2459</v>
+        <v>2453</v>
+      </c>
+      <c r="B1149" s="10" t="s">
+        <v>2454</v>
       </c>
       <c r="C1149" s="82" t="s">
-        <v>5</v>
+        <v>2455</v>
       </c>
       <c r="D1149" s="19">
-        <v>46353</v>
+        <v>46373</v>
       </c>
       <c r="E1149" s="68"/>
       <c r="F1149" s="68"/>
     </row>
-    <row r="1150" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="1150" spans="1:6" ht="56.25">
       <c r="A1150" s="3" t="s">
-        <v>2460</v>
-[...2 lines deleted...]
-        <v>2461</v>
+        <v>2633</v>
+      </c>
+      <c r="B1150" s="10" t="s">
+        <v>2458</v>
       </c>
       <c r="C1150" s="82" t="s">
-        <v>2462</v>
-[...2 lines deleted...]
-        <v>46324</v>
+        <v>2459</v>
+      </c>
+      <c r="D1150" s="19">
+        <v>46337</v>
       </c>
       <c r="E1150" s="68"/>
       <c r="F1150" s="68"/>
     </row>
-    <row r="1151" spans="1:6" ht="69.75" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2463</v>
+    <row r="1151" spans="1:6" ht="45">
+      <c r="A1151" s="3" t="s">
+        <v>2460</v>
+      </c>
+      <c r="B1151" s="11" t="s">
+        <v>2461</v>
       </c>
       <c r="C1151" s="82" t="s">
-        <v>2464</v>
+        <v>3407</v>
       </c>
       <c r="D1151" s="29">
-        <v>46284</v>
+        <v>46339</v>
       </c>
       <c r="E1151" s="68"/>
       <c r="F1151" s="68"/>
     </row>
-    <row r="1152" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1152" spans="1:6" ht="237.95" customHeight="1">
       <c r="A1152" s="3" t="s">
-        <v>3082</v>
-[...2 lines deleted...]
-        <v>2465</v>
+        <v>3021</v>
+      </c>
+      <c r="B1152" s="10" t="s">
+        <v>2464</v>
       </c>
       <c r="C1152" s="82" t="s">
-        <v>2466</v>
+        <v>180</v>
       </c>
       <c r="D1152" s="29">
-        <v>46325</v>
+        <v>46267</v>
       </c>
       <c r="E1152" s="68"/>
       <c r="F1152" s="68"/>
     </row>
-    <row r="1153" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1153" spans="1:6" ht="90">
       <c r="A1153" s="3" t="s">
+        <v>2465</v>
+      </c>
+      <c r="B1153" s="14" t="s">
+        <v>2466</v>
+      </c>
+      <c r="C1153" s="82" t="s">
         <v>2467</v>
       </c>
-      <c r="B1153" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1153" s="29">
-        <v>46325</v>
+        <v>46340</v>
       </c>
       <c r="E1153" s="68"/>
       <c r="F1153" s="68"/>
     </row>
-    <row r="1154" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="1154" spans="1:6" ht="56.25">
       <c r="A1154" s="3" t="s">
-        <v>2470</v>
+        <v>2468</v>
       </c>
       <c r="B1154" s="14" t="s">
-        <v>2471</v>
+        <v>2469</v>
       </c>
       <c r="C1154" s="82" t="s">
-        <v>3487</v>
-[...2 lines deleted...]
-        <v>46329</v>
+        <v>3603</v>
+      </c>
+      <c r="D1154" s="29">
+        <v>46256</v>
       </c>
       <c r="E1154" s="68"/>
       <c r="F1154" s="68"/>
     </row>
-    <row r="1155" spans="1:6" ht="263.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1155" spans="1:6" ht="56.25">
       <c r="A1155" s="3" t="s">
-        <v>2472</v>
-[...2 lines deleted...]
-        <v>2473</v>
+        <v>3022</v>
+      </c>
+      <c r="B1155" s="14" t="s">
+        <v>2470</v>
       </c>
       <c r="C1155" s="82" t="s">
-        <v>2444</v>
-[...2 lines deleted...]
-        <v>46329</v>
+        <v>3604</v>
+      </c>
+      <c r="D1155" s="29">
+        <v>46340</v>
       </c>
       <c r="E1155" s="68"/>
       <c r="F1155" s="68"/>
     </row>
-    <row r="1156" spans="1:6" ht="157.5" x14ac:dyDescent="0.2">
+    <row r="1156" spans="1:6" ht="67.5">
       <c r="A1156" s="3" t="s">
-        <v>2474</v>
-[...2 lines deleted...]
-        <v>2475</v>
+        <v>2471</v>
+      </c>
+      <c r="B1156" s="57" t="s">
+        <v>3042</v>
       </c>
       <c r="C1156" s="82" t="s">
-        <v>3488</v>
-[...2 lines deleted...]
-        <v>46330</v>
+        <v>3408</v>
+      </c>
+      <c r="D1156" s="29">
+        <v>46343</v>
       </c>
       <c r="E1156" s="68"/>
       <c r="F1156" s="68"/>
     </row>
-    <row r="1157" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>46365</v>
+    <row r="1157" spans="1:6" ht="362.25" customHeight="1">
+      <c r="A1157" s="3" t="s">
+        <v>2472</v>
+      </c>
+      <c r="B1157" s="10" t="s">
+        <v>2473</v>
+      </c>
+      <c r="C1157" s="82" t="s">
+        <v>3409</v>
+      </c>
+      <c r="D1157" s="29">
+        <v>46343</v>
       </c>
       <c r="E1157" s="68"/>
       <c r="F1157" s="68"/>
     </row>
-    <row r="1158" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="1158" spans="1:6" ht="22.5">
       <c r="A1158" s="3" t="s">
-        <v>2484</v>
-[...2 lines deleted...]
-        <v>2485</v>
+        <v>2474</v>
+      </c>
+      <c r="B1158" s="10" t="s">
+        <v>2475</v>
       </c>
       <c r="C1158" s="82" t="s">
-        <v>2486</v>
-[...2 lines deleted...]
-        <v>46333</v>
+        <v>3410</v>
+      </c>
+      <c r="D1158" s="29">
+        <v>46345</v>
       </c>
       <c r="E1158" s="68"/>
       <c r="F1158" s="68"/>
     </row>
-    <row r="1159" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1159" spans="1:6" ht="67.5">
       <c r="A1159" s="3" t="s">
-        <v>2487</v>
+        <v>2476</v>
       </c>
       <c r="B1159" s="10" t="s">
-        <v>2488</v>
+        <v>2477</v>
       </c>
       <c r="C1159" s="82" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>46333</v>
+        <v>117</v>
+      </c>
+      <c r="D1159" s="29">
+        <v>46345</v>
       </c>
       <c r="E1159" s="68"/>
       <c r="F1159" s="68"/>
     </row>
-    <row r="1160" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1160" spans="1:6" ht="33.75">
       <c r="A1160" s="3" t="s">
-        <v>2490</v>
+        <v>3023</v>
       </c>
       <c r="B1160" s="14" t="s">
-        <v>2491</v>
+        <v>2478</v>
       </c>
       <c r="C1160" s="82" t="s">
-        <v>2492</v>
-[...2 lines deleted...]
-        <v>46333</v>
+        <v>2479</v>
+      </c>
+      <c r="D1160" s="29">
+        <v>46346</v>
       </c>
       <c r="E1160" s="68"/>
       <c r="F1160" s="68"/>
     </row>
-    <row r="1161" spans="1:6" ht="386.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1161" spans="1:6" ht="45">
       <c r="A1161" s="3" t="s">
-        <v>2493</v>
-[...2 lines deleted...]
-        <v>2494</v>
+        <v>2480</v>
+      </c>
+      <c r="B1161" s="14" t="s">
+        <v>2481</v>
       </c>
       <c r="C1161" s="82" t="s">
-        <v>3489</v>
-[...2 lines deleted...]
-        <v>46333</v>
+        <v>2482</v>
+      </c>
+      <c r="D1161" s="29">
+        <v>46424</v>
       </c>
       <c r="E1161" s="68"/>
       <c r="F1161" s="68"/>
     </row>
-    <row r="1162" spans="1:6" ht="140.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1162" spans="1:6">
       <c r="A1162" s="3" t="s">
-        <v>2495</v>
-[...8 lines deleted...]
-        <v>46333</v>
+        <v>2484</v>
+      </c>
+      <c r="B1162" s="14" t="s">
+        <v>2485</v>
+      </c>
+      <c r="C1162" s="93" t="s">
+        <v>2486</v>
+      </c>
+      <c r="D1162" s="29">
+        <v>46346</v>
       </c>
       <c r="E1162" s="68"/>
       <c r="F1162" s="68"/>
     </row>
-    <row r="1163" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1163" spans="1:6" ht="129.75" customHeight="1">
       <c r="A1163" s="3" t="s">
-        <v>2497</v>
+        <v>2487</v>
       </c>
       <c r="B1163" s="14" t="s">
-        <v>2498</v>
+        <v>2488</v>
       </c>
       <c r="C1163" s="82" t="s">
-        <v>2499</v>
-[...2 lines deleted...]
-        <v>46337</v>
+        <v>2489</v>
+      </c>
+      <c r="D1163" s="106">
+        <v>46428</v>
       </c>
       <c r="E1163" s="68"/>
       <c r="F1163" s="68"/>
     </row>
-    <row r="1164" spans="1:6" ht="101.25" x14ac:dyDescent="0.2">
+    <row r="1164" spans="1:6">
       <c r="A1164" s="3" t="s">
-        <v>2500</v>
-[...2 lines deleted...]
-        <v>2501</v>
+        <v>2490</v>
+      </c>
+      <c r="B1164" s="14" t="s">
+        <v>2491</v>
       </c>
       <c r="C1164" s="82" t="s">
-        <v>2502</v>
-[...2 lines deleted...]
-        <v>46373</v>
+        <v>306</v>
+      </c>
+      <c r="D1164" s="29">
+        <v>46346</v>
       </c>
       <c r="E1164" s="68"/>
       <c r="F1164" s="68"/>
     </row>
-    <row r="1165" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="1165" spans="1:6" ht="333" customHeight="1">
       <c r="A1165" s="3" t="s">
-        <v>2681</v>
+        <v>2492</v>
       </c>
       <c r="B1165" s="10" t="s">
-        <v>2505</v>
+        <v>2493</v>
       </c>
       <c r="C1165" s="82" t="s">
-        <v>2506</v>
-[...2 lines deleted...]
-        <v>46337</v>
+        <v>3411</v>
+      </c>
+      <c r="D1165" s="29">
+        <v>46346</v>
       </c>
       <c r="E1165" s="68"/>
       <c r="F1165" s="68"/>
     </row>
-    <row r="1166" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="1166" spans="1:6" ht="56.25">
       <c r="A1166" s="3" t="s">
-        <v>2507</v>
-[...5 lines deleted...]
-        <v>3491</v>
+        <v>2494</v>
+      </c>
+      <c r="B1166" s="10" t="s">
+        <v>2495</v>
+      </c>
+      <c r="C1166" s="88" t="s">
+        <v>3412</v>
       </c>
       <c r="D1166" s="29">
-        <v>46339</v>
+        <v>46347</v>
       </c>
       <c r="E1166" s="68"/>
       <c r="F1166" s="68"/>
     </row>
-    <row r="1167" spans="1:6" ht="237.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1167" spans="1:6">
       <c r="A1167" s="3" t="s">
-        <v>3083</v>
+        <v>2496</v>
       </c>
       <c r="B1167" s="10" t="s">
-        <v>2511</v>
-[...5 lines deleted...]
-        <v>46267</v>
+        <v>2497</v>
+      </c>
+      <c r="C1167" s="88" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1167" s="19">
+        <v>46371</v>
       </c>
       <c r="E1167" s="68"/>
       <c r="F1167" s="68"/>
     </row>
-    <row r="1168" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="1168" spans="1:6" ht="45">
       <c r="A1168" s="3" t="s">
-        <v>2512</v>
-[...2 lines deleted...]
-        <v>2513</v>
+        <v>2498</v>
+      </c>
+      <c r="B1168" s="10" t="s">
+        <v>2499</v>
       </c>
       <c r="C1168" s="82" t="s">
-        <v>2514</v>
-[...2 lines deleted...]
-        <v>46340</v>
+        <v>5</v>
+      </c>
+      <c r="D1168" s="19">
+        <v>46372</v>
       </c>
       <c r="E1168" s="68"/>
       <c r="F1168" s="68"/>
     </row>
-    <row r="1169" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="1169" spans="1:6" ht="78.75">
       <c r="A1169" s="3" t="s">
-        <v>2515</v>
-[...2 lines deleted...]
-        <v>2516</v>
+        <v>2500</v>
+      </c>
+      <c r="B1169" s="10" t="s">
+        <v>2501</v>
       </c>
       <c r="C1169" s="82" t="s">
-        <v>3700</v>
-[...2 lines deleted...]
-        <v>46256</v>
+        <v>5</v>
+      </c>
+      <c r="D1169" s="19">
+        <v>46371</v>
       </c>
       <c r="E1169" s="68"/>
       <c r="F1169" s="68"/>
     </row>
-    <row r="1170" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="1170" spans="1:6" ht="33.75">
       <c r="A1170" s="3" t="s">
-        <v>3084</v>
-[...2 lines deleted...]
-        <v>2517</v>
+        <v>2503</v>
+      </c>
+      <c r="B1170" s="10" t="s">
+        <v>2504</v>
       </c>
       <c r="C1170" s="82" t="s">
-        <v>3701</v>
+        <v>3413</v>
       </c>
       <c r="D1170" s="29">
-        <v>46340</v>
+        <v>46350</v>
       </c>
       <c r="E1170" s="68"/>
       <c r="F1170" s="68"/>
     </row>
-    <row r="1171" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="1171" spans="1:6" ht="67.5">
       <c r="A1171" s="3" t="s">
-        <v>2518</v>
-[...2 lines deleted...]
-        <v>3105</v>
+        <v>2532</v>
+      </c>
+      <c r="B1171" s="10" t="s">
+        <v>1622</v>
       </c>
       <c r="C1171" s="82" t="s">
-        <v>3492</v>
+        <v>2505</v>
       </c>
       <c r="D1171" s="29">
-        <v>46343</v>
+        <v>46201</v>
       </c>
       <c r="E1171" s="68"/>
       <c r="F1171" s="68"/>
     </row>
-    <row r="1172" spans="1:6" ht="362.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1172" spans="1:6" ht="22.5">
       <c r="A1172" s="3" t="s">
-        <v>2519</v>
-[...2 lines deleted...]
-        <v>2520</v>
+        <v>2507</v>
+      </c>
+      <c r="B1172" s="20" t="s">
+        <v>3130</v>
       </c>
       <c r="C1172" s="82" t="s">
-        <v>3493</v>
-[...2 lines deleted...]
-        <v>46343</v>
+        <v>2075</v>
+      </c>
+      <c r="D1172" s="106">
+        <v>46458</v>
       </c>
       <c r="E1172" s="68"/>
       <c r="F1172" s="68"/>
     </row>
-    <row r="1173" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1173" spans="1:6" ht="22.5">
       <c r="A1173" s="3" t="s">
-        <v>2521</v>
+        <v>2508</v>
       </c>
       <c r="B1173" s="10" t="s">
-        <v>2522</v>
+        <v>2509</v>
       </c>
       <c r="C1173" s="82" t="s">
-        <v>3494</v>
-[...2 lines deleted...]
-        <v>46345</v>
+        <v>2510</v>
+      </c>
+      <c r="D1173" s="19">
+        <v>46353</v>
       </c>
       <c r="E1173" s="68"/>
       <c r="F1173" s="68"/>
     </row>
-    <row r="1174" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="1174" spans="1:6" ht="86.45" customHeight="1">
       <c r="A1174" s="3" t="s">
-        <v>2523</v>
+        <v>2512</v>
       </c>
       <c r="B1174" s="10" t="s">
-        <v>2524</v>
+        <v>2513</v>
       </c>
       <c r="C1174" s="82" t="s">
-        <v>118</v>
+        <v>3735</v>
       </c>
       <c r="D1174" s="29">
-        <v>46345</v>
+        <v>46353</v>
       </c>
       <c r="E1174" s="68"/>
       <c r="F1174" s="68"/>
     </row>
-    <row r="1175" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="1175" spans="1:6" ht="22.5">
       <c r="A1175" s="3" t="s">
-        <v>3085</v>
-[...2 lines deleted...]
-        <v>2525</v>
+        <v>2514</v>
+      </c>
+      <c r="B1175" s="36" t="s">
+        <v>2515</v>
       </c>
       <c r="C1175" s="82" t="s">
-        <v>2526</v>
+        <v>2516</v>
       </c>
       <c r="D1175" s="29">
-        <v>46346</v>
+        <v>46357</v>
       </c>
       <c r="E1175" s="68"/>
       <c r="F1175" s="68"/>
     </row>
-    <row r="1176" spans="1:6" ht="45" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2528</v>
+    <row r="1176" spans="1:6" ht="135.75" customHeight="1">
+      <c r="A1176" s="4" t="s">
+        <v>2517</v>
+      </c>
+      <c r="B1176" s="10" t="s">
+        <v>2518</v>
       </c>
       <c r="C1176" s="82" t="s">
-        <v>2529</v>
-[...2 lines deleted...]
-        <v>46424</v>
+        <v>617</v>
+      </c>
+      <c r="D1176" s="19">
+        <v>46358</v>
       </c>
       <c r="E1176" s="68"/>
       <c r="F1176" s="68"/>
     </row>
-    <row r="1177" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1177" spans="1:6" ht="33.75">
       <c r="A1177" s="3" t="s">
-        <v>2531</v>
+        <v>2519</v>
       </c>
       <c r="B1177" s="14" t="s">
-        <v>2532</v>
-[...2 lines deleted...]
-        <v>2533</v>
+        <v>2520</v>
+      </c>
+      <c r="C1177" s="82" t="s">
+        <v>2521</v>
       </c>
       <c r="D1177" s="29">
-        <v>46346</v>
+        <v>46358</v>
       </c>
       <c r="E1177" s="68"/>
       <c r="F1177" s="68"/>
     </row>
-    <row r="1178" spans="1:6" ht="129.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1178" spans="1:6" ht="112.5">
       <c r="A1178" s="3" t="s">
-        <v>2534</v>
-[...2 lines deleted...]
-        <v>2535</v>
+        <v>2522</v>
+      </c>
+      <c r="B1178" s="21" t="s">
+        <v>2523</v>
       </c>
       <c r="C1178" s="82" t="s">
-        <v>2536</v>
+        <v>2524</v>
       </c>
       <c r="D1178" s="29">
-        <v>46346</v>
+        <v>46357</v>
       </c>
       <c r="E1178" s="68"/>
       <c r="F1178" s="68"/>
     </row>
-    <row r="1179" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1179" spans="1:6" ht="22.5">
       <c r="A1179" s="3" t="s">
-        <v>2537</v>
+        <v>2533</v>
       </c>
       <c r="B1179" s="14" t="s">
-        <v>2538</v>
+        <v>1141</v>
       </c>
       <c r="C1179" s="82" t="s">
-        <v>310</v>
+        <v>2534</v>
       </c>
       <c r="D1179" s="29">
-        <v>46346</v>
+        <v>46362</v>
       </c>
       <c r="E1179" s="68"/>
       <c r="F1179" s="68"/>
     </row>
-    <row r="1180" spans="1:6" ht="333" customHeight="1" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2540</v>
+    <row r="1180" spans="1:6" ht="119.25" customHeight="1">
+      <c r="A1180" s="1" t="s">
+        <v>2536</v>
+      </c>
+      <c r="B1180" s="11" t="s">
+        <v>1297</v>
       </c>
       <c r="C1180" s="82" t="s">
-        <v>3495</v>
+        <v>2537</v>
       </c>
       <c r="D1180" s="29">
-        <v>46346</v>
+        <v>46365</v>
       </c>
       <c r="E1180" s="68"/>
       <c r="F1180" s="68"/>
     </row>
-    <row r="1181" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="1181" spans="1:6" ht="56.25">
       <c r="A1181" s="3" t="s">
-        <v>2541</v>
-[...5 lines deleted...]
-        <v>3496</v>
+        <v>2538</v>
+      </c>
+      <c r="B1181" s="14" t="s">
+        <v>2539</v>
+      </c>
+      <c r="C1181" s="82" t="s">
+        <v>2540</v>
       </c>
       <c r="D1181" s="29">
-        <v>46347</v>
+        <v>46365</v>
       </c>
       <c r="E1181" s="68"/>
       <c r="F1181" s="68"/>
     </row>
-    <row r="1182" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1182" spans="1:6" ht="22.5">
       <c r="A1182" s="3" t="s">
+        <v>2541</v>
+      </c>
+      <c r="B1182" s="10" t="s">
+        <v>2542</v>
+      </c>
+      <c r="C1182" s="82" t="s">
         <v>2543</v>
       </c>
-      <c r="B1182" s="10" t="s">
-[...6 lines deleted...]
-        <v>46371</v>
+      <c r="D1182" s="29">
+        <v>46365</v>
       </c>
       <c r="E1182" s="68"/>
       <c r="F1182" s="68"/>
     </row>
-    <row r="1183" spans="1:6" ht="45" x14ac:dyDescent="0.2">
-      <c r="A1183" s="3" t="s">
+    <row r="1183" spans="1:6" ht="35.25">
+      <c r="A1183" s="58" t="s">
+        <v>2544</v>
+      </c>
+      <c r="B1183" s="12" t="s">
         <v>2545</v>
       </c>
-      <c r="B1183" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1183" s="82" t="s">
-        <v>5</v>
+        <v>532</v>
       </c>
       <c r="D1183" s="19">
-        <v>46372</v>
+        <v>46368</v>
       </c>
       <c r="E1183" s="68"/>
       <c r="F1183" s="68"/>
     </row>
-    <row r="1184" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="1184" spans="1:6" ht="22.5">
       <c r="A1184" s="3" t="s">
+        <v>2546</v>
+      </c>
+      <c r="B1184" s="14" t="s">
         <v>2547</v>
       </c>
-      <c r="B1184" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1184" s="82" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>46371</v>
+        <v>3414</v>
+      </c>
+      <c r="D1184" s="29">
+        <v>46398</v>
       </c>
       <c r="E1184" s="68"/>
       <c r="F1184" s="68"/>
     </row>
-    <row r="1185" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="1185" spans="1:6" ht="67.5">
       <c r="A1185" s="3" t="s">
+        <v>2549</v>
+      </c>
+      <c r="B1185" s="36" t="s">
         <v>2550</v>
       </c>
-      <c r="B1185" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1185" s="82" t="s">
-        <v>3497</v>
+        <v>3415</v>
       </c>
       <c r="D1185" s="29">
-        <v>46350</v>
+        <v>46365</v>
       </c>
       <c r="E1185" s="68"/>
       <c r="F1185" s="68"/>
     </row>
-    <row r="1186" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>46201</v>
+    <row r="1186" spans="1:6" ht="202.5">
+      <c r="A1186" s="1" t="s">
+        <v>2643</v>
+      </c>
+      <c r="B1186" s="59" t="s">
+        <v>1130</v>
+      </c>
+      <c r="C1186" s="88" t="s">
+        <v>3166</v>
+      </c>
+      <c r="D1186" s="19">
+        <v>46365</v>
       </c>
       <c r="E1186" s="68"/>
       <c r="F1186" s="68"/>
     </row>
-    <row r="1187" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1187" spans="1:6" ht="67.5">
       <c r="A1187" s="3" t="s">
-        <v>2554</v>
-[...2 lines deleted...]
-        <v>3201</v>
+        <v>2552</v>
+      </c>
+      <c r="B1187" s="14" t="s">
+        <v>2553</v>
       </c>
       <c r="C1187" s="82" t="s">
-        <v>2118</v>
-[...2 lines deleted...]
-        <v>46458</v>
+        <v>3416</v>
+      </c>
+      <c r="D1187" s="29">
+        <v>46365</v>
       </c>
       <c r="E1187" s="68"/>
       <c r="F1187" s="68"/>
     </row>
-    <row r="1188" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1188" spans="1:6">
       <c r="A1188" s="3" t="s">
-        <v>2555</v>
-[...1 lines deleted...]
-      <c r="B1188" s="10" t="s">
         <v>2556</v>
       </c>
+      <c r="B1188" s="14" t="s">
+        <v>2557</v>
+      </c>
       <c r="C1188" s="82" t="s">
-        <v>2557</v>
-[...2 lines deleted...]
-        <v>46353</v>
+        <v>2558</v>
+      </c>
+      <c r="D1188" s="29">
+        <v>46367</v>
       </c>
       <c r="E1188" s="68"/>
       <c r="F1188" s="68"/>
     </row>
-    <row r="1189" spans="1:6" ht="86.45" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1189" spans="1:6" ht="22.5">
       <c r="A1189" s="3" t="s">
         <v>2559</v>
       </c>
-      <c r="B1189" s="10" t="s">
+      <c r="B1189" s="14" t="s">
         <v>2560</v>
       </c>
       <c r="C1189" s="82" t="s">
-        <v>2561</v>
+        <v>12</v>
       </c>
       <c r="D1189" s="29">
-        <v>46353</v>
+        <v>46367</v>
       </c>
       <c r="E1189" s="68"/>
       <c r="F1189" s="68"/>
     </row>
-    <row r="1190" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1190" spans="1:6" ht="67.5">
       <c r="A1190" s="3" t="s">
+        <v>2561</v>
+      </c>
+      <c r="B1190" s="14" t="s">
         <v>2562</v>
       </c>
-      <c r="B1190" s="36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1190" s="82" t="s">
-        <v>2564</v>
+        <v>3605</v>
       </c>
       <c r="D1190" s="29">
-        <v>46357</v>
+        <v>46367</v>
       </c>
       <c r="E1190" s="68"/>
       <c r="F1190" s="68"/>
     </row>
-    <row r="1191" spans="1:6" ht="135.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1191" s="4" t="s">
+    <row r="1191" spans="1:6" ht="394.5" customHeight="1">
+      <c r="A1191" s="3" t="s">
+        <v>2564</v>
+      </c>
+      <c r="B1191" s="14" t="s">
         <v>2565</v>
       </c>
-      <c r="B1191" s="10" t="s">
+      <c r="C1191" s="82" t="s">
         <v>2566</v>
       </c>
-      <c r="C1191" s="82" t="s">
-[...3 lines deleted...]
-        <v>46358</v>
+      <c r="D1191" s="29">
+        <v>46367</v>
       </c>
       <c r="E1191" s="68"/>
       <c r="F1191" s="68"/>
     </row>
-    <row r="1192" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="1192" spans="1:6" ht="45">
       <c r="A1192" s="3" t="s">
         <v>2567</v>
       </c>
-      <c r="B1192" s="14" t="s">
+      <c r="B1192" s="10" t="s">
         <v>2568</v>
       </c>
       <c r="C1192" s="82" t="s">
         <v>2569</v>
       </c>
       <c r="D1192" s="29">
-        <v>46358</v>
+        <v>46368</v>
       </c>
       <c r="E1192" s="68"/>
       <c r="F1192" s="68"/>
     </row>
-    <row r="1193" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
+    <row r="1193" spans="1:6" ht="115.5" customHeight="1">
       <c r="A1193" s="3" t="s">
-        <v>2570</v>
-[...1 lines deleted...]
-      <c r="B1193" s="21" t="s">
         <v>2571</v>
       </c>
+      <c r="B1193" s="14" t="s">
+        <v>2572</v>
+      </c>
       <c r="C1193" s="82" t="s">
-        <v>2572</v>
+        <v>3736</v>
       </c>
       <c r="D1193" s="29">
-        <v>46357</v>
+        <v>46367</v>
       </c>
       <c r="E1193" s="68"/>
       <c r="F1193" s="68"/>
     </row>
-    <row r="1194" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1194" spans="1:6" ht="233.25" customHeight="1">
       <c r="A1194" s="3" t="s">
-        <v>2581</v>
-[...2 lines deleted...]
-        <v>1171</v>
+        <v>3024</v>
+      </c>
+      <c r="B1194" s="10" t="s">
+        <v>2574</v>
       </c>
       <c r="C1194" s="82" t="s">
-        <v>2582</v>
+        <v>2575</v>
       </c>
       <c r="D1194" s="29">
-        <v>46362</v>
+        <v>46366</v>
       </c>
       <c r="E1194" s="68"/>
       <c r="F1194" s="68"/>
     </row>
-    <row r="1195" spans="1:6" ht="135" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1329</v>
+    <row r="1195" spans="1:6" ht="22.5">
+      <c r="A1195" s="3" t="s">
+        <v>2618</v>
+      </c>
+      <c r="B1195" s="14" t="s">
+        <v>2576</v>
       </c>
       <c r="C1195" s="82" t="s">
-        <v>2585</v>
+        <v>2577</v>
       </c>
       <c r="D1195" s="29">
-        <v>46365</v>
+        <v>46379</v>
       </c>
       <c r="E1195" s="68"/>
       <c r="F1195" s="68"/>
     </row>
-    <row r="1196" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="1196" spans="1:6" ht="45">
       <c r="A1196" s="3" t="s">
-        <v>2586</v>
-[...2 lines deleted...]
-        <v>2587</v>
+        <v>2578</v>
+      </c>
+      <c r="B1196" s="10" t="s">
+        <v>2036</v>
       </c>
       <c r="C1196" s="82" t="s">
-        <v>2588</v>
+        <v>2579</v>
       </c>
       <c r="D1196" s="29">
-        <v>46365</v>
+        <v>46372</v>
       </c>
       <c r="E1196" s="68"/>
       <c r="F1196" s="68"/>
     </row>
-    <row r="1197" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1197" spans="1:6" ht="22.5">
       <c r="A1197" s="3" t="s">
-        <v>2589</v>
-[...2 lines deleted...]
-        <v>2590</v>
+        <v>2580</v>
+      </c>
+      <c r="B1197" s="14" t="s">
+        <v>2581</v>
       </c>
       <c r="C1197" s="82" t="s">
-        <v>2591</v>
+        <v>2582</v>
       </c>
       <c r="D1197" s="29">
-        <v>46365</v>
+        <v>46372</v>
       </c>
       <c r="E1197" s="68"/>
       <c r="F1197" s="68"/>
     </row>
-    <row r="1198" spans="1:6" ht="35.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2593</v>
+    <row r="1198" spans="1:6" ht="67.5">
+      <c r="A1198" s="3" t="s">
+        <v>2584</v>
+      </c>
+      <c r="B1198" s="14" t="s">
+        <v>2585</v>
       </c>
       <c r="C1198" s="82" t="s">
-        <v>544</v>
-[...2 lines deleted...]
-        <v>46368</v>
+        <v>2086</v>
+      </c>
+      <c r="D1198" s="29">
+        <v>46373</v>
       </c>
       <c r="E1198" s="68"/>
       <c r="F1198" s="68"/>
     </row>
-    <row r="1199" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1199" spans="1:6" ht="78.75">
       <c r="A1199" s="3" t="s">
-        <v>2594</v>
+        <v>2586</v>
       </c>
       <c r="B1199" s="14" t="s">
-        <v>2595</v>
+        <v>2587</v>
       </c>
       <c r="C1199" s="82" t="s">
-        <v>3498</v>
+        <v>3417</v>
       </c>
       <c r="D1199" s="29">
-        <v>46398</v>
+        <v>46373</v>
       </c>
       <c r="E1199" s="68"/>
       <c r="F1199" s="68"/>
     </row>
-    <row r="1200" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="1200" spans="1:6" ht="33.75">
       <c r="A1200" s="3" t="s">
-        <v>2597</v>
-[...2 lines deleted...]
-        <v>2598</v>
+        <v>2591</v>
+      </c>
+      <c r="B1200" s="14" t="s">
+        <v>2592</v>
       </c>
       <c r="C1200" s="82" t="s">
-        <v>3499</v>
+        <v>2593</v>
       </c>
       <c r="D1200" s="29">
-        <v>46365</v>
+        <v>46373</v>
       </c>
       <c r="E1200" s="68"/>
       <c r="F1200" s="68"/>
     </row>
-    <row r="1201" spans="1:6" ht="202.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>46365</v>
+    <row r="1201" spans="1:6">
+      <c r="A1201" s="3" t="s">
+        <v>2594</v>
+      </c>
+      <c r="B1201" s="14" t="s">
+        <v>2595</v>
+      </c>
+      <c r="C1201" s="82" t="s">
+        <v>3606</v>
+      </c>
+      <c r="D1201" s="29">
+        <v>46374</v>
       </c>
       <c r="E1201" s="68"/>
       <c r="F1201" s="68"/>
     </row>
-    <row r="1202" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="1202" spans="1:6" ht="138" customHeight="1">
       <c r="A1202" s="3" t="s">
-        <v>2600</v>
+        <v>2596</v>
       </c>
       <c r="B1202" s="14" t="s">
-        <v>2601</v>
-[...2 lines deleted...]
-        <v>3500</v>
+        <v>2597</v>
+      </c>
+      <c r="C1202" s="82" t="s">
+        <v>2598</v>
       </c>
       <c r="D1202" s="29">
-        <v>46365</v>
+        <v>46374</v>
       </c>
       <c r="E1202" s="68"/>
       <c r="F1202" s="68"/>
     </row>
-    <row r="1203" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1203" spans="1:6" ht="22.5">
       <c r="A1203" s="3" t="s">
-        <v>2604</v>
+        <v>2599</v>
       </c>
       <c r="B1203" s="14" t="s">
-        <v>2605</v>
+        <v>2600</v>
       </c>
       <c r="C1203" s="82" t="s">
-        <v>2606</v>
+        <v>2601</v>
       </c>
       <c r="D1203" s="29">
-        <v>46367</v>
+        <v>46374</v>
       </c>
       <c r="E1203" s="68"/>
       <c r="F1203" s="68"/>
     </row>
-    <row r="1204" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1204" spans="1:6" ht="149.25" customHeight="1">
       <c r="A1204" s="3" t="s">
-        <v>2607</v>
-[...2 lines deleted...]
-        <v>2608</v>
+        <v>2602</v>
+      </c>
+      <c r="B1204" s="10" t="s">
+        <v>2603</v>
       </c>
       <c r="C1204" s="82" t="s">
-        <v>12</v>
+        <v>3087</v>
       </c>
       <c r="D1204" s="29">
-        <v>46367</v>
+        <v>46374</v>
       </c>
       <c r="E1204" s="68"/>
       <c r="F1204" s="68"/>
     </row>
-    <row r="1205" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="1205" spans="1:6" ht="45">
       <c r="A1205" s="3" t="s">
-        <v>2609</v>
+        <v>2604</v>
       </c>
       <c r="B1205" s="14" t="s">
-        <v>2610</v>
+        <v>2605</v>
       </c>
       <c r="C1205" s="82" t="s">
-        <v>3702</v>
+        <v>2601</v>
       </c>
       <c r="D1205" s="29">
-        <v>46367</v>
+        <v>46374</v>
       </c>
       <c r="E1205" s="68"/>
       <c r="F1205" s="68"/>
     </row>
-    <row r="1206" spans="1:6" ht="394.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1206" spans="1:6">
       <c r="A1206" s="3" t="s">
-        <v>2612</v>
+        <v>2607</v>
       </c>
       <c r="B1206" s="14" t="s">
-        <v>2613</v>
+        <v>2608</v>
       </c>
       <c r="C1206" s="82" t="s">
-        <v>2614</v>
+        <v>2609</v>
       </c>
       <c r="D1206" s="29">
-        <v>46367</v>
+        <v>46374</v>
       </c>
       <c r="E1206" s="68"/>
       <c r="F1206" s="68"/>
     </row>
-    <row r="1207" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="1207" spans="1:6" ht="56.25">
       <c r="A1207" s="3" t="s">
-        <v>2615</v>
-[...2 lines deleted...]
-        <v>2616</v>
+        <v>2610</v>
+      </c>
+      <c r="B1207" s="14" t="s">
+        <v>2611</v>
       </c>
       <c r="C1207" s="82" t="s">
-        <v>2617</v>
+        <v>2612</v>
       </c>
       <c r="D1207" s="29">
-        <v>46368</v>
+        <v>46375</v>
       </c>
       <c r="E1207" s="68"/>
       <c r="F1207" s="68"/>
     </row>
-    <row r="1208" spans="1:6" ht="115.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1208" spans="1:6" ht="241.5" customHeight="1">
       <c r="A1208" s="3" t="s">
-        <v>2619</v>
-[...2 lines deleted...]
-        <v>2620</v>
+        <v>2613</v>
+      </c>
+      <c r="B1208" s="10" t="s">
+        <v>350</v>
       </c>
       <c r="C1208" s="82" t="s">
-        <v>3153</v>
+        <v>2614</v>
       </c>
       <c r="D1208" s="29">
-        <v>46367</v>
+        <v>46378</v>
       </c>
       <c r="E1208" s="68"/>
       <c r="F1208" s="68"/>
     </row>
-    <row r="1209" spans="1:6" ht="233.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1209" spans="1:6" ht="90">
       <c r="A1209" s="3" t="s">
-        <v>3086</v>
-[...2 lines deleted...]
-        <v>2622</v>
+        <v>2615</v>
+      </c>
+      <c r="B1209" s="14" t="s">
+        <v>2616</v>
       </c>
       <c r="C1209" s="82" t="s">
-        <v>2623</v>
+        <v>2617</v>
       </c>
       <c r="D1209" s="29">
-        <v>46366</v>
+        <v>46379</v>
       </c>
       <c r="E1209" s="68"/>
       <c r="F1209" s="68"/>
     </row>
-    <row r="1210" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1210" spans="1:6" ht="74.25" customHeight="1">
       <c r="A1210" s="3" t="s">
-        <v>2666</v>
+        <v>2619</v>
       </c>
       <c r="B1210" s="14" t="s">
-        <v>2624</v>
+        <v>2620</v>
       </c>
       <c r="C1210" s="82" t="s">
-        <v>2625</v>
+        <v>1719</v>
       </c>
       <c r="D1210" s="29">
         <v>46379</v>
       </c>
       <c r="E1210" s="68"/>
       <c r="F1210" s="68"/>
     </row>
-    <row r="1211" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="1211" spans="1:6" ht="22.5">
       <c r="A1211" s="3" t="s">
-        <v>2626</v>
-[...2 lines deleted...]
-        <v>2079</v>
+        <v>2621</v>
+      </c>
+      <c r="B1211" s="14" t="s">
+        <v>2622</v>
       </c>
       <c r="C1211" s="82" t="s">
-        <v>2627</v>
+        <v>2623</v>
       </c>
       <c r="D1211" s="29">
-        <v>46372</v>
+        <v>46461</v>
       </c>
       <c r="E1211" s="68"/>
       <c r="F1211" s="68"/>
     </row>
-    <row r="1212" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2629</v>
+    <row r="1212" spans="1:6" ht="78.75">
+      <c r="A1212" s="1" t="s">
+        <v>2624</v>
+      </c>
+      <c r="B1212" s="10" t="s">
+        <v>2663</v>
       </c>
       <c r="C1212" s="82" t="s">
-        <v>2630</v>
-[...2 lines deleted...]
-        <v>46372</v>
+        <v>2625</v>
+      </c>
+      <c r="D1212" s="19">
+        <v>46445</v>
       </c>
       <c r="E1212" s="68"/>
       <c r="F1212" s="68"/>
     </row>
-    <row r="1213" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="1213" spans="1:6">
       <c r="A1213" s="3" t="s">
-        <v>2632</v>
+        <v>2626</v>
       </c>
       <c r="B1213" s="14" t="s">
-        <v>2633</v>
+        <v>2627</v>
       </c>
       <c r="C1213" s="82" t="s">
-        <v>2129</v>
+        <v>2628</v>
       </c>
       <c r="D1213" s="29">
-        <v>46373</v>
+        <v>46382</v>
       </c>
       <c r="E1213" s="68"/>
       <c r="F1213" s="68"/>
     </row>
-    <row r="1214" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="1214" spans="1:6" ht="22.5">
       <c r="A1214" s="3" t="s">
-        <v>2634</v>
+        <v>2630</v>
       </c>
       <c r="B1214" s="14" t="s">
-        <v>2635</v>
+        <v>2631</v>
       </c>
       <c r="C1214" s="82" t="s">
-        <v>3501</v>
+        <v>2632</v>
       </c>
       <c r="D1214" s="29">
-        <v>46373</v>
+        <v>46386</v>
       </c>
       <c r="E1214" s="68"/>
       <c r="F1214" s="68"/>
     </row>
-    <row r="1215" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="1215" spans="1:6" ht="56.25">
       <c r="A1215" s="3" t="s">
-        <v>2639</v>
+        <v>2634</v>
       </c>
       <c r="B1215" s="14" t="s">
-        <v>2640</v>
+        <v>2635</v>
       </c>
       <c r="C1215" s="82" t="s">
-        <v>2641</v>
+        <v>2636</v>
       </c>
       <c r="D1215" s="29">
-        <v>46373</v>
+        <v>46393</v>
       </c>
       <c r="E1215" s="68"/>
       <c r="F1215" s="68"/>
     </row>
-    <row r="1216" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1216" spans="1:6" ht="45">
       <c r="A1216" s="3" t="s">
-        <v>2642</v>
+        <v>2637</v>
       </c>
       <c r="B1216" s="14" t="s">
-        <v>2643</v>
+        <v>2638</v>
       </c>
       <c r="C1216" s="82" t="s">
-        <v>3703</v>
+        <v>2639</v>
       </c>
       <c r="D1216" s="29">
-        <v>46374</v>
+        <v>46392</v>
       </c>
       <c r="E1216" s="68"/>
       <c r="F1216" s="68"/>
     </row>
-    <row r="1217" spans="1:6" ht="138" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1217" spans="1:6" ht="22.5">
       <c r="A1217" s="3" t="s">
-        <v>2644</v>
+        <v>2640</v>
       </c>
       <c r="B1217" s="14" t="s">
-        <v>2645</v>
+        <v>2641</v>
       </c>
       <c r="C1217" s="82" t="s">
-        <v>2646</v>
+        <v>2642</v>
       </c>
       <c r="D1217" s="29">
-        <v>46374</v>
+        <v>46392</v>
       </c>
       <c r="E1217" s="68"/>
       <c r="F1217" s="68"/>
     </row>
-    <row r="1218" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1218" spans="1:6" ht="180.75" customHeight="1">
       <c r="A1218" s="3" t="s">
         <v>2647</v>
       </c>
-      <c r="B1218" s="14" t="s">
+      <c r="B1218" s="10" t="s">
         <v>2648</v>
       </c>
       <c r="C1218" s="82" t="s">
         <v>2649</v>
       </c>
       <c r="D1218" s="29">
-        <v>46374</v>
+        <v>46394</v>
       </c>
       <c r="E1218" s="68"/>
       <c r="F1218" s="68"/>
     </row>
-    <row r="1219" spans="1:6" ht="149.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1219" spans="1:6">
       <c r="A1219" s="3" t="s">
-        <v>2650</v>
-[...1 lines deleted...]
-      <c r="B1219" s="10" t="s">
         <v>2651</v>
       </c>
+      <c r="B1219" s="14" t="s">
+        <v>2652</v>
+      </c>
       <c r="C1219" s="82" t="s">
-        <v>3154</v>
+        <v>2653</v>
       </c>
       <c r="D1219" s="29">
-        <v>46374</v>
+        <v>46396</v>
       </c>
       <c r="E1219" s="68"/>
       <c r="F1219" s="68"/>
     </row>
-    <row r="1220" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="1220" spans="1:6" ht="111.75" customHeight="1">
       <c r="A1220" s="3" t="s">
-        <v>2652</v>
-[...2 lines deleted...]
-        <v>2653</v>
+        <v>2654</v>
+      </c>
+      <c r="B1220" s="21" t="s">
+        <v>2655</v>
       </c>
       <c r="C1220" s="82" t="s">
-        <v>2649</v>
+        <v>2656</v>
       </c>
       <c r="D1220" s="29">
-        <v>46374</v>
+        <v>46396</v>
       </c>
       <c r="E1220" s="68"/>
       <c r="F1220" s="68"/>
     </row>
-    <row r="1221" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1221" spans="1:6" ht="90">
       <c r="A1221" s="3" t="s">
-        <v>2655</v>
-[...2 lines deleted...]
-        <v>2656</v>
+        <v>2657</v>
+      </c>
+      <c r="B1221" s="21" t="s">
+        <v>2658</v>
       </c>
       <c r="C1221" s="82" t="s">
-        <v>2657</v>
+        <v>2659</v>
       </c>
       <c r="D1221" s="29">
-        <v>46374</v>
+        <v>46396</v>
       </c>
       <c r="E1221" s="68"/>
       <c r="F1221" s="68"/>
     </row>
-    <row r="1222" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2659</v>
+    <row r="1222" spans="1:6" ht="171.75" customHeight="1">
+      <c r="A1222" s="60" t="s">
+        <v>2672</v>
+      </c>
+      <c r="B1222" s="10" t="s">
+        <v>2673</v>
       </c>
       <c r="C1222" s="82" t="s">
-        <v>2660</v>
+        <v>2674</v>
       </c>
       <c r="D1222" s="29">
-        <v>46375</v>
+        <v>46469</v>
       </c>
       <c r="E1222" s="68"/>
       <c r="F1222" s="68"/>
     </row>
-    <row r="1223" spans="1:6" ht="241.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1223" spans="1:6">
       <c r="A1223" s="3" t="s">
-        <v>2661</v>
-[...2 lines deleted...]
-        <v>354</v>
+        <v>2675</v>
+      </c>
+      <c r="B1223" s="14" t="s">
+        <v>2676</v>
       </c>
       <c r="C1223" s="82" t="s">
-        <v>2662</v>
+        <v>2677</v>
       </c>
       <c r="D1223" s="29">
-        <v>46378</v>
+        <v>46406</v>
       </c>
       <c r="E1223" s="68"/>
       <c r="F1223" s="68"/>
     </row>
-    <row r="1224" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="1224" spans="1:6" ht="143.25" customHeight="1">
       <c r="A1224" s="3" t="s">
-        <v>2663</v>
+        <v>2678</v>
       </c>
       <c r="B1224" s="14" t="s">
-        <v>2664</v>
-[...2 lines deleted...]
-        <v>2665</v>
+        <v>3629</v>
+      </c>
+      <c r="C1224" s="86" t="s">
+        <v>2679</v>
       </c>
       <c r="D1224" s="29">
-        <v>46379</v>
+        <v>46406</v>
       </c>
       <c r="E1224" s="68"/>
       <c r="F1224" s="68"/>
     </row>
-    <row r="1225" spans="1:6" ht="74.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1225" spans="1:6" ht="22.5">
       <c r="A1225" s="3" t="s">
-        <v>2667</v>
+        <v>2680</v>
       </c>
       <c r="B1225" s="14" t="s">
-        <v>2668</v>
+        <v>2681</v>
       </c>
       <c r="C1225" s="82" t="s">
-        <v>1755</v>
+        <v>2682</v>
       </c>
       <c r="D1225" s="29">
-        <v>46379</v>
+        <v>46406</v>
       </c>
       <c r="E1225" s="68"/>
       <c r="F1225" s="68"/>
     </row>
-    <row r="1226" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1226" spans="1:6" ht="22.5">
       <c r="A1226" s="3" t="s">
-        <v>2669</v>
+        <v>2687</v>
       </c>
       <c r="B1226" s="14" t="s">
-        <v>2670</v>
+        <v>1070</v>
       </c>
       <c r="C1226" s="82" t="s">
-        <v>2671</v>
-[...2 lines deleted...]
-        <v>46461</v>
+        <v>2688</v>
+      </c>
+      <c r="D1226" s="19">
+        <v>46472</v>
       </c>
       <c r="E1226" s="68"/>
       <c r="F1226" s="68"/>
     </row>
-    <row r="1227" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>2673</v>
+    <row r="1227" spans="1:6">
+      <c r="A1227" s="3" t="s">
+        <v>2689</v>
+      </c>
+      <c r="B1227" s="14" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C1227" s="86" t="s">
+        <v>2690</v>
       </c>
       <c r="D1227" s="19">
-        <v>46445</v>
+        <v>46408</v>
       </c>
       <c r="E1227" s="68"/>
       <c r="F1227" s="68"/>
     </row>
-    <row r="1228" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1228" spans="1:6" ht="22.5">
       <c r="A1228" s="3" t="s">
-        <v>2674</v>
+        <v>2691</v>
       </c>
       <c r="B1228" s="14" t="s">
-        <v>2675</v>
+        <v>2692</v>
       </c>
       <c r="C1228" s="82" t="s">
-        <v>2676</v>
-[...2 lines deleted...]
-        <v>46382</v>
+        <v>3419</v>
+      </c>
+      <c r="D1228" s="19">
+        <v>46408</v>
       </c>
       <c r="E1228" s="68"/>
       <c r="F1228" s="68"/>
     </row>
-    <row r="1229" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1229" spans="1:6" ht="45">
       <c r="A1229" s="3" t="s">
-        <v>2678</v>
+        <v>2693</v>
       </c>
       <c r="B1229" s="14" t="s">
-        <v>2679</v>
+        <v>2694</v>
       </c>
       <c r="C1229" s="82" t="s">
-        <v>2680</v>
-[...2 lines deleted...]
-        <v>46386</v>
+        <v>3418</v>
+      </c>
+      <c r="D1229" s="19">
+        <v>46408</v>
       </c>
       <c r="E1229" s="68"/>
       <c r="F1229" s="68"/>
     </row>
-    <row r="1230" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="1230" spans="1:6" ht="162.75" customHeight="1">
       <c r="A1230" s="3" t="s">
-        <v>2682</v>
-[...2 lines deleted...]
-        <v>2683</v>
+        <v>2704</v>
+      </c>
+      <c r="B1230" s="10" t="s">
+        <v>2705</v>
       </c>
       <c r="C1230" s="82" t="s">
-        <v>2684</v>
-[...2 lines deleted...]
-        <v>46393</v>
+        <v>2706</v>
+      </c>
+      <c r="D1230" s="19">
+        <v>46409</v>
       </c>
       <c r="E1230" s="68"/>
       <c r="F1230" s="68"/>
     </row>
-    <row r="1231" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="1231" spans="1:6" ht="225.75" customHeight="1">
       <c r="A1231" s="3" t="s">
-        <v>2685</v>
+        <v>2708</v>
       </c>
       <c r="B1231" s="14" t="s">
-        <v>2686</v>
+        <v>2709</v>
       </c>
       <c r="C1231" s="82" t="s">
-        <v>2687</v>
+        <v>3607</v>
       </c>
       <c r="D1231" s="29">
-        <v>46392</v>
+        <v>46495</v>
       </c>
       <c r="E1231" s="68"/>
       <c r="F1231" s="68"/>
     </row>
-    <row r="1232" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1232" spans="1:6">
       <c r="A1232" s="3" t="s">
-        <v>2688</v>
+        <v>2716</v>
       </c>
       <c r="B1232" s="14" t="s">
-        <v>2689</v>
+        <v>2717</v>
       </c>
       <c r="C1232" s="82" t="s">
-        <v>2690</v>
+        <v>2718</v>
       </c>
       <c r="D1232" s="29">
-        <v>46392</v>
+        <v>46414</v>
       </c>
       <c r="E1232" s="68"/>
       <c r="F1232" s="68"/>
     </row>
-    <row r="1233" spans="1:6" ht="180.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1233" spans="1:6">
       <c r="A1233" s="3" t="s">
-        <v>2695</v>
-[...2 lines deleted...]
-        <v>2696</v>
+        <v>2719</v>
+      </c>
+      <c r="B1233" s="11" t="s">
+        <v>2720</v>
       </c>
       <c r="C1233" s="82" t="s">
-        <v>2697</v>
+        <v>2721</v>
       </c>
       <c r="D1233" s="29">
-        <v>46394</v>
+        <v>46415</v>
       </c>
       <c r="E1233" s="68"/>
       <c r="F1233" s="68"/>
     </row>
-    <row r="1234" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1234" spans="1:6" ht="33.75">
       <c r="A1234" s="3" t="s">
-        <v>2699</v>
-[...2 lines deleted...]
-        <v>2700</v>
+        <v>2722</v>
+      </c>
+      <c r="B1234" s="10" t="s">
+        <v>2723</v>
       </c>
       <c r="C1234" s="82" t="s">
-        <v>2701</v>
-[...2 lines deleted...]
-        <v>46396</v>
+        <v>2724</v>
+      </c>
+      <c r="D1234" s="19">
+        <v>46415</v>
       </c>
       <c r="E1234" s="68"/>
       <c r="F1234" s="68"/>
     </row>
-    <row r="1235" spans="1:6" ht="111.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1235" spans="1:6" ht="45">
       <c r="A1235" s="3" t="s">
-        <v>2702</v>
-[...2 lines deleted...]
-        <v>2703</v>
+        <v>2725</v>
+      </c>
+      <c r="B1235" s="14" t="s">
+        <v>2726</v>
       </c>
       <c r="C1235" s="82" t="s">
-        <v>2704</v>
+        <v>2727</v>
       </c>
       <c r="D1235" s="29">
-        <v>46396</v>
+        <v>46420</v>
       </c>
       <c r="E1235" s="68"/>
       <c r="F1235" s="68"/>
     </row>
-    <row r="1236" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="1236" spans="1:6">
       <c r="A1236" s="3" t="s">
-        <v>2705</v>
-[...5 lines deleted...]
-        <v>2707</v>
+        <v>2728</v>
+      </c>
+      <c r="B1236" s="10" t="s">
+        <v>2729</v>
+      </c>
+      <c r="C1236" s="88" t="s">
+        <v>3088</v>
       </c>
       <c r="D1236" s="29">
-        <v>46396</v>
+        <v>46416</v>
       </c>
       <c r="E1236" s="68"/>
       <c r="F1236" s="68"/>
     </row>
-    <row r="1237" spans="1:6" ht="171.75" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2720</v>
+    <row r="1237" spans="1:6" ht="67.5">
+      <c r="A1237" s="3" t="s">
+        <v>267</v>
       </c>
       <c r="B1237" s="10" t="s">
-        <v>2721</v>
-[...2 lines deleted...]
-        <v>2722</v>
+        <v>2730</v>
+      </c>
+      <c r="C1237" s="88" t="s">
+        <v>3420</v>
       </c>
       <c r="D1237" s="29">
-        <v>46469</v>
+        <v>46303</v>
       </c>
       <c r="E1237" s="68"/>
       <c r="F1237" s="68"/>
     </row>
-    <row r="1238" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1238" spans="1:6" ht="22.5">
       <c r="A1238" s="3" t="s">
-        <v>2723</v>
+        <v>2731</v>
       </c>
       <c r="B1238" s="14" t="s">
-        <v>2724</v>
+        <v>2732</v>
       </c>
       <c r="C1238" s="82" t="s">
-        <v>2725</v>
+        <v>2733</v>
       </c>
       <c r="D1238" s="29">
-        <v>46406</v>
+        <v>46421</v>
       </c>
       <c r="E1238" s="68"/>
       <c r="F1238" s="68"/>
     </row>
-    <row r="1239" spans="1:6" ht="143.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1239" spans="1:6" ht="67.5">
       <c r="A1239" s="3" t="s">
-        <v>2726</v>
+        <v>2734</v>
       </c>
       <c r="B1239" s="14" t="s">
-        <v>2727</v>
-[...2 lines deleted...]
-        <v>2728</v>
+        <v>2735</v>
+      </c>
+      <c r="C1239" s="82" t="s">
+        <v>3421</v>
       </c>
       <c r="D1239" s="29">
-        <v>46406</v>
+        <v>46421</v>
       </c>
       <c r="E1239" s="68"/>
       <c r="F1239" s="68"/>
     </row>
-    <row r="1240" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1240" spans="1:6" ht="90">
       <c r="A1240" s="3" t="s">
-        <v>2729</v>
-[...2 lines deleted...]
-        <v>2730</v>
+        <v>2736</v>
+      </c>
+      <c r="B1240" s="61" t="s">
+        <v>2737</v>
       </c>
       <c r="C1240" s="82" t="s">
-        <v>2731</v>
+        <v>2738</v>
       </c>
       <c r="D1240" s="29">
-        <v>46406</v>
+        <v>46421</v>
       </c>
       <c r="E1240" s="68"/>
       <c r="F1240" s="68"/>
     </row>
-    <row r="1241" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1241" spans="1:6" ht="28.5" customHeight="1">
       <c r="A1241" s="3" t="s">
-        <v>2737</v>
+        <v>2739</v>
       </c>
       <c r="B1241" s="14" t="s">
-        <v>1094</v>
+        <v>2740</v>
       </c>
       <c r="C1241" s="82" t="s">
-        <v>2738</v>
-[...2 lines deleted...]
-        <v>46472</v>
+        <v>2741</v>
+      </c>
+      <c r="D1241" s="29">
+        <v>46421</v>
       </c>
       <c r="E1241" s="68"/>
       <c r="F1241" s="68"/>
     </row>
-    <row r="1242" spans="1:6" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>2740</v>
+    <row r="1242" spans="1:6" ht="60">
+      <c r="A1242" s="46" t="s">
+        <v>2742</v>
+      </c>
+      <c r="B1242" s="57" t="s">
+        <v>2743</v>
+      </c>
+      <c r="C1242" s="82" t="s">
+        <v>10</v>
       </c>
       <c r="D1242" s="19">
-        <v>46408</v>
+        <v>46424</v>
       </c>
       <c r="E1242" s="68"/>
       <c r="F1242" s="68"/>
     </row>
-    <row r="1243" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2741</v>
+    <row r="1243" spans="1:6" ht="90">
+      <c r="A1243" s="52" t="s">
+        <v>2745</v>
       </c>
       <c r="B1243" s="14" t="s">
-        <v>2742</v>
+        <v>2746</v>
       </c>
       <c r="C1243" s="82" t="s">
-        <v>3503</v>
-[...2 lines deleted...]
-        <v>46408</v>
+        <v>2747</v>
+      </c>
+      <c r="D1243" s="29">
+        <v>46425</v>
       </c>
       <c r="E1243" s="68"/>
       <c r="F1243" s="68"/>
     </row>
-    <row r="1244" spans="1:6" ht="45" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2744</v>
+    <row r="1244" spans="1:6" ht="228.75" customHeight="1">
+      <c r="A1244" s="62" t="s">
+        <v>2749</v>
+      </c>
+      <c r="B1244" s="10" t="s">
+        <v>2750</v>
       </c>
       <c r="C1244" s="82" t="s">
-        <v>3502</v>
-[...2 lines deleted...]
-        <v>46408</v>
+        <v>3061</v>
+      </c>
+      <c r="D1244" s="29">
+        <v>46423</v>
       </c>
       <c r="E1244" s="68"/>
       <c r="F1244" s="68"/>
     </row>
-    <row r="1245" spans="1:6" ht="162.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1245" spans="1:6" ht="78.75">
       <c r="A1245" s="3" t="s">
-        <v>2754</v>
-[...2 lines deleted...]
-        <v>2755</v>
+        <v>2751</v>
+      </c>
+      <c r="B1245" s="14" t="s">
+        <v>2752</v>
       </c>
       <c r="C1245" s="82" t="s">
-        <v>2756</v>
-[...2 lines deleted...]
-        <v>46409</v>
+        <v>3062</v>
+      </c>
+      <c r="D1245" s="29">
+        <v>46427</v>
       </c>
       <c r="E1245" s="68"/>
       <c r="F1245" s="68"/>
     </row>
-    <row r="1246" spans="1:6" ht="217.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1246" spans="1:6" ht="33.75">
       <c r="A1246" s="3" t="s">
-        <v>2758</v>
+        <v>2753</v>
       </c>
       <c r="B1246" s="14" t="s">
-        <v>2759</v>
+        <v>2754</v>
       </c>
       <c r="C1246" s="82" t="s">
-        <v>3704</v>
+        <v>2755</v>
       </c>
       <c r="D1246" s="29">
-        <v>46495</v>
+        <v>46429</v>
       </c>
       <c r="E1246" s="68"/>
       <c r="F1246" s="68"/>
     </row>
-    <row r="1247" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2767</v>
+    <row r="1247" spans="1:6" ht="409.5">
+      <c r="A1247" s="2" t="s">
+        <v>2756</v>
+      </c>
+      <c r="B1247" s="10" t="s">
+        <v>2757</v>
       </c>
       <c r="C1247" s="82" t="s">
-        <v>2768</v>
-[...2 lines deleted...]
-        <v>46414</v>
+        <v>2758</v>
+      </c>
+      <c r="D1247" s="19">
+        <v>46430</v>
       </c>
       <c r="E1247" s="68"/>
       <c r="F1247" s="68"/>
     </row>
-    <row r="1248" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1248" spans="1:6" ht="123.75">
       <c r="A1248" s="3" t="s">
-        <v>2769</v>
-[...2 lines deleted...]
-        <v>2770</v>
+        <v>2759</v>
+      </c>
+      <c r="B1248" s="10" t="s">
+        <v>2760</v>
       </c>
       <c r="C1248" s="82" t="s">
-        <v>2771</v>
+        <v>1238</v>
       </c>
       <c r="D1248" s="29">
-        <v>46415</v>
+        <v>46429</v>
       </c>
       <c r="E1248" s="68"/>
       <c r="F1248" s="68"/>
     </row>
-    <row r="1249" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="1249" spans="1:6" ht="56.25">
       <c r="A1249" s="3" t="s">
-        <v>2772</v>
-[...2 lines deleted...]
-        <v>2773</v>
+        <v>2761</v>
+      </c>
+      <c r="B1249" s="63" t="s">
+        <v>2762</v>
       </c>
       <c r="C1249" s="82" t="s">
-        <v>2774</v>
+        <v>2763</v>
       </c>
       <c r="D1249" s="19">
-        <v>46415</v>
+        <v>46435</v>
       </c>
       <c r="E1249" s="68"/>
       <c r="F1249" s="68"/>
     </row>
-    <row r="1250" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="1250" spans="1:6" ht="22.5">
       <c r="A1250" s="3" t="s">
-        <v>2775</v>
-[...2 lines deleted...]
-        <v>2776</v>
+        <v>2764</v>
+      </c>
+      <c r="B1250" s="10" t="s">
+        <v>2765</v>
       </c>
       <c r="C1250" s="82" t="s">
-        <v>2777</v>
-[...2 lines deleted...]
-        <v>46420</v>
+        <v>2766</v>
+      </c>
+      <c r="D1250" s="19">
+        <v>46435</v>
       </c>
       <c r="E1250" s="68"/>
       <c r="F1250" s="68"/>
     </row>
-    <row r="1251" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1251" spans="1:6" ht="33.75">
       <c r="A1251" s="3" t="s">
-        <v>2778</v>
+        <v>2768</v>
       </c>
       <c r="B1251" s="10" t="s">
-        <v>2779</v>
-[...5 lines deleted...]
-        <v>46416</v>
+        <v>2769</v>
+      </c>
+      <c r="C1251" s="82" t="s">
+        <v>3422</v>
+      </c>
+      <c r="D1251" s="19">
+        <v>46436</v>
       </c>
       <c r="E1251" s="68"/>
       <c r="F1251" s="68"/>
     </row>
-    <row r="1252" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="1252" spans="1:6" ht="157.5">
       <c r="A1252" s="3" t="s">
-        <v>271</v>
-[...8 lines deleted...]
-        <v>46303</v>
+        <v>2770</v>
+      </c>
+      <c r="B1252" s="14" t="s">
+        <v>2771</v>
+      </c>
+      <c r="C1252" s="82" t="s">
+        <v>3423</v>
+      </c>
+      <c r="D1252" s="19">
+        <v>46436</v>
       </c>
       <c r="E1252" s="68"/>
       <c r="F1252" s="68"/>
     </row>
-    <row r="1253" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1253" spans="1:6" ht="22.5">
       <c r="A1253" s="3" t="s">
-        <v>2781</v>
-[...2 lines deleted...]
-        <v>2782</v>
+        <v>2772</v>
+      </c>
+      <c r="B1253" s="11" t="s">
+        <v>2773</v>
       </c>
       <c r="C1253" s="82" t="s">
-        <v>2783</v>
-[...2 lines deleted...]
-        <v>46421</v>
+        <v>2774</v>
+      </c>
+      <c r="D1253" s="19">
+        <v>46437</v>
       </c>
       <c r="E1253" s="68"/>
       <c r="F1253" s="68"/>
     </row>
-    <row r="1254" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="1254" spans="1:6" ht="78.75">
       <c r="A1254" s="3" t="s">
-        <v>2784</v>
-[...2 lines deleted...]
-        <v>2785</v>
+        <v>2775</v>
+      </c>
+      <c r="B1254" s="11" t="s">
+        <v>2776</v>
       </c>
       <c r="C1254" s="82" t="s">
-        <v>3505</v>
+        <v>2777</v>
       </c>
       <c r="D1254" s="29">
-        <v>46421</v>
+        <v>46437</v>
       </c>
       <c r="E1254" s="68"/>
       <c r="F1254" s="68"/>
     </row>
-    <row r="1255" spans="1:6" ht="90" x14ac:dyDescent="0.2">
+    <row r="1255" spans="1:6" ht="146.25">
       <c r="A1255" s="3" t="s">
-        <v>2786</v>
-[...2 lines deleted...]
-        <v>2787</v>
+        <v>2779</v>
+      </c>
+      <c r="B1255" s="10" t="s">
+        <v>2778</v>
       </c>
       <c r="C1255" s="82" t="s">
-        <v>2788</v>
-[...2 lines deleted...]
-        <v>46421</v>
+        <v>3089</v>
+      </c>
+      <c r="D1255" s="19">
+        <v>46438</v>
       </c>
       <c r="E1255" s="68"/>
       <c r="F1255" s="68"/>
     </row>
-    <row r="1256" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2789</v>
+    <row r="1256" spans="1:6" ht="22.5">
+      <c r="A1256" s="95" t="s">
+        <v>3044</v>
       </c>
       <c r="B1256" s="14" t="s">
-        <v>2790</v>
-[...5 lines deleted...]
-        <v>46421</v>
+        <v>3045</v>
+      </c>
+      <c r="C1256" s="96" t="s">
+        <v>3425</v>
+      </c>
+      <c r="D1256" s="19">
+        <v>46441</v>
       </c>
       <c r="E1256" s="68"/>
       <c r="F1256" s="68"/>
     </row>
-    <row r="1257" spans="1:6" ht="60" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>10</v>
+    <row r="1257" spans="1:6" ht="87" customHeight="1">
+      <c r="A1257" s="95" t="s">
+        <v>3047</v>
+      </c>
+      <c r="B1257" s="97" t="s">
+        <v>2550</v>
+      </c>
+      <c r="C1257" s="96" t="s">
+        <v>3608</v>
       </c>
       <c r="D1257" s="19">
-        <v>46424</v>
+        <v>46441</v>
       </c>
       <c r="E1257" s="68"/>
       <c r="F1257" s="68"/>
     </row>
-    <row r="1258" spans="1:6" ht="90" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2795</v>
+    <row r="1258" spans="1:6" ht="90">
+      <c r="A1258" s="95" t="s">
+        <v>3049</v>
       </c>
       <c r="B1258" s="14" t="s">
-        <v>2796</v>
-[...5 lines deleted...]
-        <v>46425</v>
+        <v>3050</v>
+      </c>
+      <c r="C1258" s="96" t="s">
+        <v>3051</v>
+      </c>
+      <c r="D1258" s="19">
+        <v>46442</v>
       </c>
       <c r="E1258" s="68"/>
       <c r="F1258" s="68"/>
     </row>
-    <row r="1259" spans="1:6" ht="228.75" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>46423</v>
+    <row r="1259" spans="1:6" ht="33.75">
+      <c r="A1259" s="95" t="s">
+        <v>3052</v>
+      </c>
+      <c r="B1259" s="14" t="s">
+        <v>3053</v>
+      </c>
+      <c r="C1259" s="96" t="s">
+        <v>3424</v>
+      </c>
+      <c r="D1259" s="19">
+        <v>46438</v>
       </c>
       <c r="E1259" s="68"/>
       <c r="F1259" s="68"/>
     </row>
-    <row r="1260" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>2801</v>
+    <row r="1260" spans="1:6" ht="22.5">
+      <c r="A1260" s="95" t="s">
+        <v>3055</v>
       </c>
       <c r="B1260" s="14" t="s">
-        <v>2802</v>
-[...5 lines deleted...]
-        <v>46427</v>
+        <v>3056</v>
+      </c>
+      <c r="C1260" s="96" t="s">
+        <v>3057</v>
+      </c>
+      <c r="D1260" s="19">
+        <v>46443</v>
       </c>
       <c r="E1260" s="68"/>
       <c r="F1260" s="68"/>
     </row>
-    <row r="1261" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>46429</v>
+    <row r="1261" spans="1:6" ht="22.5">
+      <c r="A1261" s="95" t="s">
+        <v>3058</v>
+      </c>
+      <c r="B1261" s="97" t="s">
+        <v>3059</v>
+      </c>
+      <c r="C1261" s="96" t="s">
+        <v>3057</v>
+      </c>
+      <c r="D1261" s="19">
+        <v>46443</v>
       </c>
       <c r="E1261" s="68"/>
       <c r="F1261" s="68"/>
     </row>
-    <row r="1262" spans="1:6" ht="409.5" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>2808</v>
+    <row r="1262" spans="1:6">
+      <c r="A1262" s="95" t="s">
+        <v>3090</v>
+      </c>
+      <c r="B1262" s="14" t="s">
+        <v>3091</v>
+      </c>
+      <c r="C1262" s="96" t="s">
+        <v>11</v>
       </c>
       <c r="D1262" s="19">
-        <v>46430</v>
+        <v>46443</v>
       </c>
       <c r="E1262" s="68"/>
       <c r="F1262" s="68"/>
     </row>
-    <row r="1263" spans="1:6" ht="123.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>46429</v>
+    <row r="1263" spans="1:6" ht="22.5">
+      <c r="A1263" s="95" t="s">
+        <v>3092</v>
+      </c>
+      <c r="B1263" s="14" t="s">
+        <v>3093</v>
+      </c>
+      <c r="C1263" s="104" t="s">
+        <v>3094</v>
+      </c>
+      <c r="D1263" s="19">
+        <v>46445</v>
       </c>
       <c r="E1263" s="68"/>
       <c r="F1263" s="68"/>
     </row>
-    <row r="1264" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="1264" spans="1:6">
       <c r="A1264" s="3" t="s">
-        <v>2811</v>
-[...5 lines deleted...]
-        <v>2813</v>
+        <v>3095</v>
+      </c>
+      <c r="B1264" s="14" t="s">
+        <v>3096</v>
+      </c>
+      <c r="C1264" s="10" t="s">
+        <v>3097</v>
       </c>
       <c r="D1264" s="19">
-        <v>46435</v>
+        <v>46445</v>
       </c>
       <c r="E1264" s="68"/>
       <c r="F1264" s="68"/>
     </row>
-    <row r="1265" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>2816</v>
+    <row r="1265" spans="1:6">
+      <c r="A1265" s="95" t="s">
+        <v>3098</v>
+      </c>
+      <c r="B1265" s="14" t="s">
+        <v>3099</v>
+      </c>
+      <c r="C1265" s="96" t="s">
+        <v>3100</v>
       </c>
       <c r="D1265" s="19">
-        <v>46435</v>
+        <v>46445</v>
       </c>
       <c r="E1265" s="68"/>
       <c r="F1265" s="68"/>
     </row>
-    <row r="1266" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>3506</v>
+    <row r="1266" spans="1:6" ht="69" customHeight="1">
+      <c r="A1266" s="95" t="s">
+        <v>3101</v>
+      </c>
+      <c r="B1266" s="14" t="s">
+        <v>3102</v>
+      </c>
+      <c r="C1266" s="96" t="s">
+        <v>3737</v>
       </c>
       <c r="D1266" s="19">
-        <v>46436</v>
+        <v>46445</v>
       </c>
       <c r="E1266" s="68"/>
       <c r="F1266" s="68"/>
     </row>
-    <row r="1267" spans="1:6" ht="157.5" x14ac:dyDescent="0.2">
+    <row r="1267" spans="1:6" ht="96.95" customHeight="1">
       <c r="A1267" s="3" t="s">
-        <v>2820</v>
-[...5 lines deleted...]
-        <v>3507</v>
+        <v>3103</v>
+      </c>
+      <c r="B1267" s="10" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C1267" s="10" t="s">
+        <v>3104</v>
       </c>
       <c r="D1267" s="19">
-        <v>46436</v>
+        <v>46448</v>
       </c>
       <c r="E1267" s="68"/>
       <c r="F1267" s="68"/>
     </row>
-    <row r="1268" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2823</v>
+    <row r="1268" spans="1:6" ht="232.5" customHeight="1">
+      <c r="A1268" s="62" t="s">
+        <v>2749</v>
+      </c>
+      <c r="B1268" s="10" t="s">
+        <v>2750</v>
       </c>
       <c r="C1268" s="82" t="s">
-        <v>2824</v>
-[...2 lines deleted...]
-        <v>46437</v>
+        <v>3061</v>
+      </c>
+      <c r="D1268" s="29">
+        <v>46423</v>
       </c>
       <c r="E1268" s="68"/>
       <c r="F1268" s="68"/>
     </row>
-    <row r="1269" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
+    <row r="1269" spans="1:6" ht="78.75">
       <c r="A1269" s="3" t="s">
-        <v>2825</v>
-[...2 lines deleted...]
-        <v>2826</v>
+        <v>2751</v>
+      </c>
+      <c r="B1269" s="14" t="s">
+        <v>2752</v>
       </c>
       <c r="C1269" s="82" t="s">
-        <v>2827</v>
+        <v>3062</v>
       </c>
       <c r="D1269" s="29">
-        <v>46437</v>
+        <v>46427</v>
       </c>
       <c r="E1269" s="68"/>
       <c r="F1269" s="68"/>
     </row>
-    <row r="1270" spans="1:6" ht="146.25" x14ac:dyDescent="0.2">
+    <row r="1270" spans="1:6" ht="33.75">
       <c r="A1270" s="3" t="s">
-        <v>2829</v>
-[...2 lines deleted...]
-        <v>2828</v>
+        <v>2753</v>
+      </c>
+      <c r="B1270" s="14" t="s">
+        <v>2754</v>
       </c>
       <c r="C1270" s="82" t="s">
-        <v>3156</v>
-[...2 lines deleted...]
-        <v>46438</v>
+        <v>2755</v>
+      </c>
+      <c r="D1270" s="29">
+        <v>46429</v>
       </c>
       <c r="E1270" s="68"/>
       <c r="F1270" s="68"/>
     </row>
-    <row r="1271" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>3509</v>
+    <row r="1271" spans="1:6" ht="409.5">
+      <c r="A1271" s="2" t="s">
+        <v>2756</v>
+      </c>
+      <c r="B1271" s="10" t="s">
+        <v>2757</v>
+      </c>
+      <c r="C1271" s="82" t="s">
+        <v>2758</v>
       </c>
       <c r="D1271" s="19">
-        <v>46441</v>
+        <v>46430</v>
       </c>
       <c r="E1271" s="68"/>
       <c r="F1271" s="68"/>
     </row>
-    <row r="1272" spans="1:6" ht="87" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>46441</v>
+    <row r="1272" spans="1:6" ht="123.75">
+      <c r="A1272" s="3" t="s">
+        <v>2759</v>
+      </c>
+      <c r="B1272" s="10" t="s">
+        <v>2760</v>
+      </c>
+      <c r="C1272" s="82" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D1272" s="29">
+        <v>46429</v>
       </c>
       <c r="E1272" s="68"/>
       <c r="F1272" s="68"/>
     </row>
-    <row r="1273" spans="1:6" ht="90" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>3114</v>
+    <row r="1273" spans="1:6" ht="56.25">
+      <c r="A1273" s="3" t="s">
+        <v>2761</v>
+      </c>
+      <c r="B1273" s="63" t="s">
+        <v>2762</v>
+      </c>
+      <c r="C1273" s="82" t="s">
+        <v>2763</v>
       </c>
       <c r="D1273" s="19">
-        <v>46442</v>
+        <v>46435</v>
       </c>
       <c r="E1273" s="68"/>
       <c r="F1273" s="68"/>
     </row>
-    <row r="1274" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>3508</v>
+    <row r="1274" spans="1:6" ht="22.5">
+      <c r="A1274" s="3" t="s">
+        <v>2764</v>
+      </c>
+      <c r="B1274" s="10" t="s">
+        <v>2765</v>
+      </c>
+      <c r="C1274" s="82" t="s">
+        <v>2766</v>
       </c>
       <c r="D1274" s="19">
-        <v>46438</v>
+        <v>46435</v>
       </c>
       <c r="E1274" s="68"/>
       <c r="F1274" s="68"/>
     </row>
-    <row r="1275" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>3120</v>
+    <row r="1275" spans="1:6" ht="33.75">
+      <c r="A1275" s="3" t="s">
+        <v>2768</v>
+      </c>
+      <c r="B1275" s="10" t="s">
+        <v>2769</v>
+      </c>
+      <c r="C1275" s="82" t="s">
+        <v>3609</v>
       </c>
       <c r="D1275" s="19">
-        <v>46443</v>
+        <v>46436</v>
       </c>
       <c r="E1275" s="68"/>
       <c r="F1275" s="68"/>
     </row>
-    <row r="1276" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>3120</v>
+    <row r="1276" spans="1:6" ht="157.5">
+      <c r="A1276" s="3" t="s">
+        <v>2770</v>
+      </c>
+      <c r="B1276" s="14" t="s">
+        <v>2771</v>
+      </c>
+      <c r="C1276" s="82" t="s">
+        <v>3610</v>
       </c>
       <c r="D1276" s="19">
-        <v>46443</v>
+        <v>46436</v>
       </c>
       <c r="E1276" s="68"/>
       <c r="F1276" s="68"/>
     </row>
-    <row r="1277" spans="1:6" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>11</v>
+    <row r="1277" spans="1:6" ht="22.5">
+      <c r="A1277" s="3" t="s">
+        <v>2772</v>
+      </c>
+      <c r="B1277" s="11" t="s">
+        <v>2773</v>
+      </c>
+      <c r="C1277" s="82" t="s">
+        <v>2774</v>
       </c>
       <c r="D1277" s="19">
-        <v>46443</v>
+        <v>46437</v>
       </c>
       <c r="E1277" s="68"/>
       <c r="F1277" s="68"/>
     </row>
-    <row r="1278" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>46445</v>
+    <row r="1278" spans="1:6" ht="63.75" customHeight="1">
+      <c r="A1278" s="3" t="s">
+        <v>2775</v>
+      </c>
+      <c r="B1278" s="11" t="s">
+        <v>2776</v>
+      </c>
+      <c r="C1278" s="82" t="s">
+        <v>2777</v>
+      </c>
+      <c r="D1278" s="29">
+        <v>46437</v>
       </c>
       <c r="E1278" s="68"/>
       <c r="F1278" s="68"/>
     </row>
-    <row r="1279" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1279" spans="1:6" ht="146.25">
       <c r="A1279" s="3" t="s">
-        <v>3162</v>
-[...5 lines deleted...]
-        <v>3164</v>
+        <v>2779</v>
+      </c>
+      <c r="B1279" s="10" t="s">
+        <v>2778</v>
+      </c>
+      <c r="C1279" s="82" t="s">
+        <v>3063</v>
       </c>
       <c r="D1279" s="19">
-        <v>46445</v>
+        <v>46438</v>
       </c>
       <c r="E1279" s="68"/>
       <c r="F1279" s="68"/>
     </row>
-    <row r="1280" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1280" spans="1:6" ht="22.5">
       <c r="A1280" s="95" t="s">
-        <v>3165</v>
+        <v>3044</v>
       </c>
       <c r="B1280" s="14" t="s">
-        <v>3166</v>
+        <v>3045</v>
       </c>
       <c r="C1280" s="96" t="s">
-        <v>3167</v>
+        <v>3425</v>
       </c>
       <c r="D1280" s="19">
-        <v>46445</v>
+        <v>46441</v>
       </c>
       <c r="E1280" s="68"/>
       <c r="F1280" s="68"/>
     </row>
-    <row r="1281" spans="1:6" ht="69" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1281" spans="1:6" ht="74.25" customHeight="1">
       <c r="A1281" s="95" t="s">
-        <v>3168</v>
-[...2 lines deleted...]
-        <v>3169</v>
+        <v>3047</v>
+      </c>
+      <c r="B1281" s="97" t="s">
+        <v>2550</v>
       </c>
       <c r="C1281" s="96" t="s">
-        <v>3170</v>
+        <v>3048</v>
       </c>
       <c r="D1281" s="19">
+        <v>46441</v>
+      </c>
+      <c r="F1281" s="68"/>
+    </row>
+    <row r="1282" spans="1:6" ht="75.75" customHeight="1">
+      <c r="A1282" s="95" t="s">
+        <v>3049</v>
+      </c>
+      <c r="B1282" s="14" t="s">
+        <v>3050</v>
+      </c>
+      <c r="C1282" s="96" t="s">
+        <v>3051</v>
+      </c>
+      <c r="D1282" s="19">
+        <v>46442</v>
+      </c>
+      <c r="F1282" s="68"/>
+    </row>
+    <row r="1283" spans="1:6" ht="33.75">
+      <c r="A1283" s="95" t="s">
+        <v>3052</v>
+      </c>
+      <c r="B1283" s="14" t="s">
+        <v>3053</v>
+      </c>
+      <c r="C1283" s="96" t="s">
+        <v>3426</v>
+      </c>
+      <c r="D1283" s="19">
+        <v>46438</v>
+      </c>
+      <c r="F1283" s="68"/>
+    </row>
+    <row r="1284" spans="1:6" ht="22.5">
+      <c r="A1284" s="95" t="s">
+        <v>3055</v>
+      </c>
+      <c r="B1284" s="14" t="s">
+        <v>3056</v>
+      </c>
+      <c r="C1284" s="96" t="s">
+        <v>3057</v>
+      </c>
+      <c r="D1284" s="19">
+        <v>46443</v>
+      </c>
+      <c r="F1284" s="68"/>
+    </row>
+    <row r="1285" spans="1:6" ht="22.5">
+      <c r="A1285" s="95" t="s">
+        <v>3058</v>
+      </c>
+      <c r="B1285" s="97" t="s">
+        <v>3059</v>
+      </c>
+      <c r="C1285" s="96" t="s">
+        <v>3057</v>
+      </c>
+      <c r="D1285" s="19">
+        <v>46443</v>
+      </c>
+      <c r="F1285" s="68"/>
+    </row>
+    <row r="1286" spans="1:6">
+      <c r="A1286" s="95" t="s">
+        <v>3090</v>
+      </c>
+      <c r="B1286" s="14" t="s">
+        <v>3091</v>
+      </c>
+      <c r="C1286" s="96" t="s">
+        <v>11</v>
+      </c>
+      <c r="D1286" s="19">
+        <v>46443</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:6" ht="22.5">
+      <c r="A1287" s="95" t="s">
+        <v>3092</v>
+      </c>
+      <c r="B1287" s="14" t="s">
+        <v>3093</v>
+      </c>
+      <c r="C1287" s="104" t="s">
+        <v>3094</v>
+      </c>
+      <c r="D1287" s="19">
         <v>46445</v>
       </c>
-      <c r="E1281" s="68"/>
-[...12 lines deleted...]
-      <c r="D1282" s="19">
+    </row>
+    <row r="1288" spans="1:6">
+      <c r="A1288" s="3" t="s">
+        <v>3095</v>
+      </c>
+      <c r="B1288" s="14" t="s">
+        <v>3096</v>
+      </c>
+      <c r="C1288" s="10" t="s">
+        <v>3097</v>
+      </c>
+      <c r="D1288" s="19">
+        <v>46445</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:6">
+      <c r="A1289" s="95" t="s">
+        <v>3098</v>
+      </c>
+      <c r="B1289" s="14" t="s">
+        <v>3099</v>
+      </c>
+      <c r="C1289" s="96" t="s">
+        <v>3100</v>
+      </c>
+      <c r="D1289" s="19">
+        <v>46445</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:6" ht="63.6" customHeight="1">
+      <c r="A1290" s="95" t="s">
+        <v>3101</v>
+      </c>
+      <c r="B1290" s="14" t="s">
+        <v>3102</v>
+      </c>
+      <c r="C1290" s="96" t="s">
+        <v>3738</v>
+      </c>
+      <c r="D1290" s="19">
+        <v>46445</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:6" ht="96.95" customHeight="1">
+      <c r="A1291" s="3" t="s">
+        <v>3103</v>
+      </c>
+      <c r="B1291" s="10" t="s">
+        <v>1748</v>
+      </c>
+      <c r="C1291" s="10" t="s">
+        <v>3104</v>
+      </c>
+      <c r="D1291" s="19">
         <v>46448</v>
       </c>
-      <c r="E1282" s="68"/>
-[...148 lines deleted...]
-        <v>2822</v>
+    </row>
+    <row r="1292" spans="1:6" ht="312" customHeight="1">
+      <c r="A1292" s="95" t="s">
+        <v>3739</v>
       </c>
       <c r="B1292" s="11" t="s">
-        <v>2823</v>
+        <v>3110</v>
       </c>
       <c r="C1292" s="82" t="s">
-        <v>2824</v>
+        <v>3111</v>
       </c>
       <c r="D1292" s="19">
-        <v>46437</v>
+        <v>46211</v>
       </c>
       <c r="E1292" s="68"/>
       <c r="F1292" s="68"/>
     </row>
-    <row r="1293" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2826</v>
+    <row r="1293" spans="1:6" ht="22.5">
+      <c r="A1293" s="95" t="s">
+        <v>665</v>
+      </c>
+      <c r="B1293" s="14" t="s">
+        <v>666</v>
       </c>
       <c r="C1293" s="82" t="s">
-        <v>2827</v>
-[...4 lines deleted...]
-      <c r="E1293" s="68"/>
+        <v>667</v>
+      </c>
+      <c r="D1293" s="106">
+        <v>46449</v>
+      </c>
       <c r="F1293" s="68"/>
     </row>
-    <row r="1294" spans="1:6" ht="146.25" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>2828</v>
+    <row r="1294" spans="1:6">
+      <c r="A1294" s="95" t="s">
+        <v>3112</v>
+      </c>
+      <c r="B1294" s="14" t="s">
+        <v>1538</v>
       </c>
       <c r="C1294" s="82" t="s">
+        <v>3113</v>
+      </c>
+      <c r="D1294" s="107">
+        <v>46449</v>
+      </c>
+      <c r="F1294" s="68"/>
+    </row>
+    <row r="1295" spans="1:6" ht="22.5">
+      <c r="A1295" s="95" t="s">
+        <v>3114</v>
+      </c>
+      <c r="B1295" s="11" t="s">
+        <v>3115</v>
+      </c>
+      <c r="C1295" s="82" t="s">
+        <v>3116</v>
+      </c>
+      <c r="D1295" s="107">
+        <v>46449</v>
+      </c>
+      <c r="F1295" s="68"/>
+    </row>
+    <row r="1296" spans="1:6">
+      <c r="A1296" s="1" t="s">
+        <v>3108</v>
+      </c>
+      <c r="B1296" s="10" t="s">
+        <v>2131</v>
+      </c>
+      <c r="C1296" s="86" t="s">
+        <v>3109</v>
+      </c>
+      <c r="D1296" s="107">
+        <v>46495</v>
+      </c>
+      <c r="F1296" s="68"/>
+    </row>
+    <row r="1297" spans="1:6" ht="78.75">
+      <c r="A1297" s="3" t="s">
+        <v>3117</v>
+      </c>
+      <c r="B1297" s="97" t="s">
+        <v>3118</v>
+      </c>
+      <c r="C1297" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1297" s="19">
+        <v>46447</v>
+      </c>
+      <c r="E1297" s="108"/>
+      <c r="F1297" s="68"/>
+    </row>
+    <row r="1298" spans="1:6" ht="33.75">
+      <c r="A1298" s="95" t="s">
+        <v>3119</v>
+      </c>
+      <c r="B1298" s="14" t="s">
+        <v>3120</v>
+      </c>
+      <c r="C1298" s="96" t="s">
+        <v>3427</v>
+      </c>
+      <c r="D1298" s="19">
+        <v>46452</v>
+      </c>
+      <c r="F1298" s="68"/>
+    </row>
+    <row r="1299" spans="1:6" ht="81.599999999999994" customHeight="1">
+      <c r="A1299" s="95" t="s">
+        <v>3121</v>
+      </c>
+      <c r="B1299" s="14" t="s">
+        <v>3122</v>
+      </c>
+      <c r="C1299" s="96" t="s">
+        <v>3611</v>
+      </c>
+      <c r="D1299" s="19">
+        <v>46452</v>
+      </c>
+      <c r="F1299" s="68"/>
+    </row>
+    <row r="1300" spans="1:6" ht="22.5">
+      <c r="A1300" s="95" t="s">
+        <v>3123</v>
+      </c>
+      <c r="B1300" s="14" t="s">
+        <v>3124</v>
+      </c>
+      <c r="C1300" s="96" t="s">
+        <v>3125</v>
+      </c>
+      <c r="D1300" s="19">
+        <v>46456</v>
+      </c>
+      <c r="E1300" s="109"/>
+      <c r="F1300" s="68"/>
+    </row>
+    <row r="1301" spans="1:6" ht="67.5">
+      <c r="A1301" s="95" t="s">
         <v>3126</v>
       </c>
-      <c r="D1294" s="19">
-[...104 lines deleted...]
-        <v>11</v>
+      <c r="B1301" s="10" t="s">
+        <v>379</v>
+      </c>
+      <c r="C1301" s="110" t="s">
+        <v>3127</v>
       </c>
       <c r="D1301" s="19">
-        <v>46443</v>
-[...2 lines deleted...]
-    <row r="1302" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+        <v>46507</v>
+      </c>
+      <c r="F1301" s="68"/>
+    </row>
+    <row r="1302" spans="1:6" ht="27.95" customHeight="1">
       <c r="A1302" s="95" t="s">
-        <v>3159</v>
+        <v>3128</v>
       </c>
       <c r="B1302" s="14" t="s">
-        <v>3160</v>
-[...2 lines deleted...]
-        <v>3161</v>
+        <v>1686</v>
+      </c>
+      <c r="C1302" s="96" t="s">
+        <v>3129</v>
       </c>
       <c r="D1302" s="19">
-        <v>46445</v>
-[...4 lines deleted...]
-        <v>3162</v>
+        <v>46457</v>
+      </c>
+      <c r="F1302" s="68"/>
+    </row>
+    <row r="1303" spans="1:6" ht="33.75">
+      <c r="A1303" s="95" t="s">
+        <v>3131</v>
       </c>
       <c r="B1303" s="14" t="s">
-        <v>3163</v>
-[...2 lines deleted...]
-        <v>3164</v>
+        <v>3132</v>
+      </c>
+      <c r="C1303" s="96" t="s">
+        <v>3133</v>
       </c>
       <c r="D1303" s="19">
-        <v>46445</v>
-[...2 lines deleted...]
-    <row r="1304" spans="1:6" x14ac:dyDescent="0.2">
+        <v>46457</v>
+      </c>
+      <c r="F1303" s="68"/>
+    </row>
+    <row r="1304" spans="1:6" ht="81.95" customHeight="1">
       <c r="A1304" s="95" t="s">
-        <v>3165</v>
-[...33 lines deleted...]
-        <v>3172</v>
+        <v>3134</v>
+      </c>
+      <c r="B1304" s="97" t="s">
+        <v>3135</v>
+      </c>
+      <c r="C1304" s="111" t="s">
+        <v>3136</v>
+      </c>
+      <c r="D1304" s="106">
+        <v>46457</v>
+      </c>
+      <c r="E1304" s="109"/>
+      <c r="F1304" s="68"/>
+    </row>
+    <row r="1305" spans="1:6" ht="45">
+      <c r="A1305" s="3" t="s">
+        <v>3137</v>
+      </c>
+      <c r="B1305" s="10" t="s">
+        <v>3138</v>
+      </c>
+      <c r="C1305" s="82" t="s">
+        <v>3428</v>
+      </c>
+      <c r="D1305" s="29">
+        <v>46464</v>
+      </c>
+      <c r="F1305" s="68"/>
+    </row>
+    <row r="1306" spans="1:6" ht="135.6" customHeight="1">
+      <c r="A1306" s="95" t="s">
+        <v>3139</v>
+      </c>
+      <c r="B1306" s="14" t="s">
+        <v>3140</v>
+      </c>
+      <c r="C1306" s="96" t="s">
+        <v>3141</v>
       </c>
       <c r="D1306" s="19">
-        <v>46448</v>
-[...2 lines deleted...]
-    <row r="1307" spans="1:6" ht="360" x14ac:dyDescent="0.2">
+        <v>46458</v>
+      </c>
+      <c r="F1306" s="68"/>
+    </row>
+    <row r="1307" spans="1:6" ht="123.75">
       <c r="A1307" s="95" t="s">
-        <v>3180</v>
-[...10 lines deleted...]
-      <c r="E1307" s="68"/>
+        <v>3142</v>
+      </c>
+      <c r="B1307" s="14" t="s">
+        <v>3143</v>
+      </c>
+      <c r="C1307" s="111" t="s">
+        <v>3740</v>
+      </c>
+      <c r="D1307" s="106">
+        <v>46459</v>
+      </c>
       <c r="F1307" s="68"/>
     </row>
-    <row r="1308" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1308" spans="1:6" ht="22.5">
       <c r="A1308" s="95" t="s">
-        <v>679</v>
+        <v>3144</v>
       </c>
       <c r="B1308" s="14" t="s">
-        <v>680</v>
-[...5 lines deleted...]
-        <v>46449</v>
+        <v>3145</v>
+      </c>
+      <c r="C1308" s="96" t="s">
+        <v>3146</v>
+      </c>
+      <c r="D1308" s="19">
+        <v>46459</v>
       </c>
       <c r="F1308" s="68"/>
     </row>
-    <row r="1309" spans="1:6" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>1574</v>
+    <row r="1309" spans="1:6">
+      <c r="A1309" s="3" t="s">
+        <v>3147</v>
+      </c>
+      <c r="B1309" s="10" t="s">
+        <v>3148</v>
       </c>
       <c r="C1309" s="82" t="s">
-        <v>3184</v>
-[...2 lines deleted...]
-        <v>46449</v>
+        <v>3149</v>
+      </c>
+      <c r="D1309" s="29">
+        <v>46532</v>
       </c>
       <c r="F1309" s="68"/>
     </row>
-    <row r="1310" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...11 lines deleted...]
-      </c>
+    <row r="1310" spans="1:6" ht="45">
+      <c r="A1310" s="112" t="s">
+        <v>3150</v>
+      </c>
+      <c r="B1310" s="14" t="s">
+        <v>3151</v>
+      </c>
+      <c r="C1310" s="96" t="s">
+        <v>3152</v>
+      </c>
+      <c r="D1310" s="19">
+        <v>46465</v>
+      </c>
+      <c r="E1310" s="109"/>
       <c r="F1310" s="68"/>
     </row>
-    <row r="1311" spans="1:6" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>3178</v>
+    <row r="1311" spans="1:6" ht="135">
+      <c r="A1311" s="3" t="s">
+        <v>3153</v>
       </c>
       <c r="B1311" s="10" t="s">
-        <v>2174</v>
-[...5 lines deleted...]
-        <v>46495</v>
+        <v>3154</v>
+      </c>
+      <c r="C1311" s="113" t="s">
+        <v>3429</v>
+      </c>
+      <c r="D1311" s="19">
+        <v>46429</v>
       </c>
       <c r="F1311" s="68"/>
     </row>
-    <row r="1312" spans="1:6" ht="78.75" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="E1312" s="108"/>
+    <row r="1312" spans="1:6" ht="33.75">
+      <c r="A1312" s="95" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B1312" s="14" t="s">
+        <v>1686</v>
+      </c>
+      <c r="C1312" s="82" t="s">
+        <v>3612</v>
+      </c>
+      <c r="D1312" s="106">
+        <v>46506</v>
+      </c>
       <c r="F1312" s="68"/>
     </row>
-    <row r="1313" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="1313" spans="1:6" ht="45">
       <c r="A1313" s="95" t="s">
-        <v>3190</v>
-[...5 lines deleted...]
-        <v>3511</v>
+        <v>3430</v>
+      </c>
+      <c r="B1313" s="21" t="s">
+        <v>3431</v>
+      </c>
+      <c r="C1313" s="82" t="s">
+        <v>3432</v>
       </c>
       <c r="D1313" s="19">
-        <v>46452</v>
+        <v>46465</v>
       </c>
       <c r="F1313" s="68"/>
     </row>
-    <row r="1314" spans="1:6" ht="81.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1314" spans="1:6" ht="22.5">
       <c r="A1314" s="95" t="s">
-        <v>3192</v>
+        <v>3433</v>
       </c>
       <c r="B1314" s="14" t="s">
-        <v>3193</v>
-[...2 lines deleted...]
-        <v>3708</v>
+        <v>3434</v>
+      </c>
+      <c r="C1314" s="82" t="s">
+        <v>3435</v>
       </c>
       <c r="D1314" s="19">
-        <v>46452</v>
+        <v>46465</v>
       </c>
       <c r="F1314" s="68"/>
     </row>
-    <row r="1315" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>3196</v>
+    <row r="1315" spans="1:6" ht="33.75">
+      <c r="A1315" s="3" t="s">
+        <v>3437</v>
+      </c>
+      <c r="B1315" s="10" t="s">
+        <v>3438</v>
+      </c>
+      <c r="C1315" s="82" t="s">
+        <v>3439</v>
       </c>
       <c r="D1315" s="19">
-        <v>46456</v>
-[...1 lines deleted...]
-      <c r="E1315" s="109"/>
+        <v>46507</v>
+      </c>
       <c r="F1315" s="68"/>
     </row>
-    <row r="1316" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
+    <row r="1316" spans="1:6" ht="56.25">
       <c r="A1316" s="95" t="s">
-        <v>3197</v>
-[...5 lines deleted...]
-        <v>3198</v>
+        <v>3441</v>
+      </c>
+      <c r="B1316" s="14" t="s">
+        <v>3440</v>
+      </c>
+      <c r="C1316" s="96" t="s">
+        <v>3442</v>
       </c>
       <c r="D1316" s="19">
-        <v>46507</v>
+        <v>46466</v>
       </c>
       <c r="F1316" s="68"/>
     </row>
-    <row r="1317" spans="1:6" ht="27.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1317" spans="1:6">
       <c r="A1317" s="95" t="s">
-        <v>3199</v>
+        <v>3443</v>
       </c>
       <c r="B1317" s="14" t="s">
-        <v>1722</v>
-[...5 lines deleted...]
-        <v>46457</v>
+        <v>3444</v>
+      </c>
+      <c r="C1317" s="114" t="s">
+        <v>3445</v>
+      </c>
+      <c r="D1317" s="106">
+        <v>46469</v>
       </c>
       <c r="F1317" s="68"/>
     </row>
-    <row r="1318" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>46457</v>
+    <row r="1318" spans="1:6" ht="97.5" customHeight="1">
+      <c r="A1318" s="3" t="s">
+        <v>3446</v>
+      </c>
+      <c r="B1318" s="10" t="s">
+        <v>3447</v>
+      </c>
+      <c r="C1318" s="88" t="s">
+        <v>13</v>
+      </c>
+      <c r="D1318" s="29">
+        <v>46494</v>
       </c>
       <c r="F1318" s="68"/>
     </row>
-    <row r="1319" spans="1:6" ht="81.95" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1319" spans="1:6" ht="32.25" customHeight="1">
       <c r="A1319" s="95" t="s">
-        <v>3205</v>
-[...8 lines deleted...]
-        <v>46457</v>
+        <v>3449</v>
+      </c>
+      <c r="B1319" s="14" t="s">
+        <v>3450</v>
+      </c>
+      <c r="C1319" s="96" t="s">
+        <v>3613</v>
+      </c>
+      <c r="D1319" s="107">
+        <v>46470</v>
       </c>
       <c r="E1319" s="109"/>
       <c r="F1319" s="68"/>
     </row>
-    <row r="1320" spans="1:6" ht="45" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>46464</v>
+    <row r="1320" spans="1:6">
+      <c r="A1320" s="95" t="s">
+        <v>3451</v>
+      </c>
+      <c r="B1320" s="14" t="s">
+        <v>3452</v>
+      </c>
+      <c r="C1320" s="96" t="s">
+        <v>3614</v>
+      </c>
+      <c r="D1320" s="19">
+        <v>46471</v>
       </c>
       <c r="F1320" s="68"/>
     </row>
-    <row r="1321" spans="1:6" ht="135.6" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1321" spans="1:6" ht="33.75">
       <c r="A1321" s="95" t="s">
-        <v>3210</v>
+        <v>3453</v>
       </c>
       <c r="B1321" s="14" t="s">
-        <v>3211</v>
+        <v>3454</v>
       </c>
       <c r="C1321" s="96" t="s">
-        <v>3212</v>
+        <v>3455</v>
       </c>
       <c r="D1321" s="19">
-        <v>46458</v>
+        <v>46472</v>
       </c>
       <c r="F1321" s="68"/>
     </row>
-    <row r="1322" spans="1:6" ht="123.75" x14ac:dyDescent="0.2">
-[...4 lines deleted...]
-        <v>3214</v>
+    <row r="1322" spans="1:6">
+      <c r="A1322" s="3" t="s">
+        <v>3457</v>
+      </c>
+      <c r="B1322" s="96" t="s">
+        <v>3458</v>
       </c>
       <c r="C1322" s="111" t="s">
-        <v>3215</v>
-[...2 lines deleted...]
-        <v>46459</v>
+        <v>3615</v>
+      </c>
+      <c r="D1322" s="29">
+        <v>46477</v>
       </c>
       <c r="F1322" s="68"/>
     </row>
-    <row r="1323" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1323" spans="1:6" ht="101.25" customHeight="1">
       <c r="A1323" s="95" t="s">
-        <v>3216</v>
+        <v>3459</v>
       </c>
       <c r="B1323" s="14" t="s">
-        <v>3217</v>
-[...5 lines deleted...]
-        <v>46459</v>
+        <v>3460</v>
+      </c>
+      <c r="C1323" s="111" t="s">
+        <v>3461</v>
+      </c>
+      <c r="D1323" s="29">
+        <v>46478</v>
+      </c>
+      <c r="E1323" s="109" t="s">
+        <v>3462</v>
       </c>
       <c r="F1323" s="68"/>
     </row>
-    <row r="1324" spans="1:6" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>3221</v>
+    <row r="1324" spans="1:6" ht="200.25" customHeight="1">
+      <c r="A1324" s="95" t="s">
+        <v>3463</v>
+      </c>
+      <c r="B1324" s="14" t="s">
+        <v>3464</v>
+      </c>
+      <c r="C1324" s="111" t="s">
+        <v>3616</v>
       </c>
       <c r="D1324" s="29">
-        <v>46532</v>
+        <v>46477</v>
       </c>
       <c r="F1324" s="68"/>
     </row>
-    <row r="1325" spans="1:6" ht="45" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>3224</v>
+    <row r="1325" spans="1:6" ht="219.75" customHeight="1">
+      <c r="A1325" s="3" t="s">
+        <v>3465</v>
+      </c>
+      <c r="B1325" s="10" t="s">
+        <v>3466</v>
+      </c>
+      <c r="C1325" s="115" t="s">
+        <v>3467</v>
       </c>
       <c r="D1325" s="19">
-        <v>46465</v>
-[...1 lines deleted...]
-      <c r="E1325" s="109"/>
+        <v>46438</v>
+      </c>
       <c r="F1325" s="68"/>
     </row>
-    <row r="1326" spans="1:6" ht="135" x14ac:dyDescent="0.2">
+    <row r="1326" spans="1:6" ht="67.5">
       <c r="A1326" s="3" t="s">
-        <v>3225</v>
+        <v>3468</v>
       </c>
       <c r="B1326" s="10" t="s">
-        <v>3226</v>
+        <v>3469</v>
       </c>
       <c r="C1326" s="113" t="s">
-        <v>3513</v>
+        <v>3617</v>
       </c>
       <c r="D1326" s="19">
-        <v>46429</v>
+        <v>46297</v>
       </c>
       <c r="F1326" s="68"/>
     </row>
-    <row r="1327" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="1327" spans="1:6" ht="101.25">
       <c r="A1327" s="95" t="s">
-        <v>1968</v>
+        <v>3470</v>
       </c>
       <c r="B1327" s="14" t="s">
-        <v>1722</v>
-[...5 lines deleted...]
-        <v>46506</v>
+        <v>3471</v>
+      </c>
+      <c r="C1327" s="96" t="s">
+        <v>3618</v>
+      </c>
+      <c r="D1327" s="29">
+        <v>46477</v>
       </c>
       <c r="F1327" s="68"/>
     </row>
-    <row r="1328" spans="1:6" ht="45" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>3516</v>
+    <row r="1328" spans="1:6" ht="90">
+      <c r="A1328" s="2" t="s">
+        <v>3472</v>
+      </c>
+      <c r="B1328" s="11" t="s">
+        <v>3473</v>
+      </c>
+      <c r="C1328" s="10" t="s">
+        <v>617</v>
       </c>
       <c r="D1328" s="19">
-        <v>46465</v>
+        <v>46478</v>
       </c>
       <c r="F1328" s="68"/>
     </row>
-    <row r="1329" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>46465</v>
+    <row r="1329" spans="1:6" ht="128.25" customHeight="1">
+      <c r="A1329" s="47" t="s">
+        <v>3474</v>
+      </c>
+      <c r="B1329" s="21" t="s">
+        <v>3475</v>
+      </c>
+      <c r="C1329" s="96" t="s">
+        <v>3476</v>
+      </c>
+      <c r="D1329" s="29">
+        <v>46478</v>
       </c>
       <c r="F1329" s="68"/>
     </row>
-    <row r="1330" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="1330" spans="1:6" ht="45">
       <c r="A1330" s="3" t="s">
-        <v>3521</v>
+        <v>3477</v>
       </c>
       <c r="B1330" s="10" t="s">
-        <v>3522</v>
-[...5 lines deleted...]
-        <v>46507</v>
+        <v>3478</v>
+      </c>
+      <c r="C1330" s="113" t="s">
+        <v>3479</v>
+      </c>
+      <c r="D1330" s="29">
+        <v>46533</v>
       </c>
       <c r="F1330" s="68"/>
     </row>
-    <row r="1331" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="1331" spans="1:6" ht="165" customHeight="1">
       <c r="A1331" s="95" t="s">
-        <v>3525</v>
-[...2 lines deleted...]
-        <v>3524</v>
+        <v>3480</v>
+      </c>
+      <c r="B1331" s="97" t="s">
+        <v>3481</v>
       </c>
       <c r="C1331" s="96" t="s">
-        <v>3526</v>
-[...3 lines deleted...]
-      </c>
+        <v>3619</v>
+      </c>
+      <c r="D1331" s="29">
+        <v>46485</v>
+      </c>
+      <c r="E1331" s="109"/>
       <c r="F1331" s="68"/>
     </row>
-    <row r="1332" spans="1:6" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>46469</v>
+    <row r="1332" spans="1:6" ht="101.25">
+      <c r="A1332" s="3" t="s">
+        <v>3482</v>
+      </c>
+      <c r="B1332" s="10" t="s">
+        <v>3483</v>
+      </c>
+      <c r="C1332" s="113" t="s">
+        <v>13</v>
+      </c>
+      <c r="D1332" s="19">
+        <v>46499</v>
       </c>
       <c r="F1332" s="68"/>
     </row>
-    <row r="1333" spans="1:6" ht="112.5" x14ac:dyDescent="0.2">
-[...7 lines deleted...]
-        <v>13</v>
+    <row r="1333" spans="1:6" ht="358.5" customHeight="1">
+      <c r="A1333" s="95" t="s">
+        <v>3484</v>
+      </c>
+      <c r="B1333" s="14" t="s">
+        <v>3485</v>
+      </c>
+      <c r="C1333" s="116" t="s">
+        <v>3486</v>
       </c>
       <c r="D1333" s="29">
-        <v>46494</v>
+        <v>46484</v>
       </c>
       <c r="F1333" s="68"/>
     </row>
-    <row r="1334" spans="1:6" ht="45" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>46470</v>
+    <row r="1334" spans="1:6" ht="241.5" customHeight="1">
+      <c r="A1334" s="4" t="s">
+        <v>3490</v>
+      </c>
+      <c r="B1334" s="10" t="s">
+        <v>3488</v>
+      </c>
+      <c r="C1334" s="117" t="s">
+        <v>3489</v>
+      </c>
+      <c r="D1334" s="106">
+        <v>46485</v>
       </c>
       <c r="E1334" s="109"/>
       <c r="F1334" s="68"/>
     </row>
-    <row r="1335" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1335" spans="1:6">
       <c r="A1335" s="95" t="s">
+        <v>3491</v>
+      </c>
+      <c r="B1335" s="14" t="s">
+        <v>3492</v>
+      </c>
+      <c r="C1335" s="96" t="s">
+        <v>3620</v>
+      </c>
+      <c r="D1335" s="106">
+        <v>46486</v>
+      </c>
+      <c r="F1335" s="68"/>
+    </row>
+    <row r="1336" spans="1:6" ht="409.5">
+      <c r="A1336" s="118" t="s">
+        <v>3493</v>
+      </c>
+      <c r="B1336" s="14" t="s">
+        <v>3494</v>
+      </c>
+      <c r="C1336" s="111" t="s">
+        <v>3741</v>
+      </c>
+      <c r="D1336" s="106">
+        <v>46486</v>
+      </c>
+      <c r="E1336" s="109"/>
+      <c r="F1336" s="68"/>
+    </row>
+    <row r="1337" spans="1:6" ht="22.5">
+      <c r="A1337" s="52" t="s">
+        <v>3495</v>
+      </c>
+      <c r="B1337" s="14" t="s">
+        <v>3496</v>
+      </c>
+      <c r="C1337" s="10" t="s">
+        <v>3497</v>
+      </c>
+      <c r="D1337" s="106">
+        <v>46487</v>
+      </c>
+      <c r="F1337" s="68"/>
+    </row>
+    <row r="1338" spans="1:6">
+      <c r="A1338" s="95" t="s">
+        <v>3500</v>
+      </c>
+      <c r="B1338" s="14" t="s">
+        <v>3501</v>
+      </c>
+      <c r="C1338" s="111" t="s">
+        <v>3502</v>
+      </c>
+      <c r="D1338" s="106">
+        <v>46490</v>
+      </c>
+      <c r="F1338" s="68"/>
+    </row>
+    <row r="1339" spans="1:6" ht="56.25">
+      <c r="A1339" s="95" t="s">
+        <v>3503</v>
+      </c>
+      <c r="B1339" s="14" t="s">
+        <v>3504</v>
+      </c>
+      <c r="C1339" s="96" t="s">
+        <v>3621</v>
+      </c>
+      <c r="D1339" s="106">
+        <v>46490</v>
+      </c>
+      <c r="F1339" s="68"/>
+    </row>
+    <row r="1340" spans="1:6" ht="22.5">
+      <c r="A1340" s="95" t="s">
+        <v>3506</v>
+      </c>
+      <c r="B1340" s="97" t="s">
+        <v>3507</v>
+      </c>
+      <c r="C1340" s="96" t="s">
+        <v>3508</v>
+      </c>
+      <c r="D1340" s="106">
+        <v>46491</v>
+      </c>
+      <c r="F1340" s="68"/>
+    </row>
+    <row r="1341" spans="1:6" ht="56.25">
+      <c r="A1341" s="95" t="s">
+        <v>3509</v>
+      </c>
+      <c r="B1341" s="14" t="s">
+        <v>3510</v>
+      </c>
+      <c r="C1341" s="96" t="s">
+        <v>3742</v>
+      </c>
+      <c r="D1341" s="106">
+        <v>46491</v>
+      </c>
+      <c r="F1341" s="68"/>
+    </row>
+    <row r="1342" spans="1:6" ht="67.5">
+      <c r="A1342" s="95" t="s">
+        <v>3511</v>
+      </c>
+      <c r="B1342" s="97" t="s">
+        <v>3512</v>
+      </c>
+      <c r="C1342" s="111" t="s">
+        <v>306</v>
+      </c>
+      <c r="D1342" s="106">
+        <v>46366</v>
+      </c>
+      <c r="F1342" s="68"/>
+    </row>
+    <row r="1343" spans="1:6" ht="122.25" customHeight="1">
+      <c r="A1343" s="95" t="s">
+        <v>3513</v>
+      </c>
+      <c r="B1343" s="14" t="s">
+        <v>3514</v>
+      </c>
+      <c r="C1343" s="111" t="s">
+        <v>3622</v>
+      </c>
+      <c r="D1343" s="106">
+        <v>46494</v>
+      </c>
+      <c r="F1343" s="68"/>
+    </row>
+    <row r="1344" spans="1:6" ht="244.5" customHeight="1">
+      <c r="A1344" s="95" t="s">
+        <v>3515</v>
+      </c>
+      <c r="B1344" s="97" t="s">
+        <v>3516</v>
+      </c>
+      <c r="C1344" s="82" t="s">
+        <v>3517</v>
+      </c>
+      <c r="D1344" s="106">
+        <v>46487</v>
+      </c>
+      <c r="F1344" s="68"/>
+    </row>
+    <row r="1345" spans="1:6">
+      <c r="A1345" s="95" t="s">
+        <v>3518</v>
+      </c>
+      <c r="B1345" s="14" t="s">
+        <v>3519</v>
+      </c>
+      <c r="C1345" s="96" t="s">
+        <v>3520</v>
+      </c>
+      <c r="D1345" s="106">
+        <v>46524</v>
+      </c>
+      <c r="F1345" s="68"/>
+    </row>
+    <row r="1346" spans="1:6" ht="22.5">
+      <c r="A1346" s="95" t="s">
+        <v>3630</v>
+      </c>
+      <c r="B1346" s="14" t="s">
+        <v>3521</v>
+      </c>
+      <c r="C1346" s="82" t="s">
+        <v>3522</v>
+      </c>
+      <c r="D1346" s="106">
+        <v>46506</v>
+      </c>
+      <c r="F1346" s="68"/>
+    </row>
+    <row r="1347" spans="1:6" ht="33.75">
+      <c r="A1347" s="95" t="s">
+        <v>3523</v>
+      </c>
+      <c r="B1347" s="14" t="s">
+        <v>3524</v>
+      </c>
+      <c r="C1347" s="96" t="s">
+        <v>3525</v>
+      </c>
+      <c r="D1347" s="19">
+        <v>46494</v>
+      </c>
+      <c r="F1347" s="68"/>
+    </row>
+    <row r="1348" spans="1:6" ht="45">
+      <c r="A1348" s="95" t="s">
+        <v>3526</v>
+      </c>
+      <c r="B1348" s="14" t="s">
+        <v>3527</v>
+      </c>
+      <c r="C1348" s="96" t="s">
+        <v>3525</v>
+      </c>
+      <c r="D1348" s="106">
+        <v>46494</v>
+      </c>
+      <c r="F1348" s="68"/>
+    </row>
+    <row r="1349" spans="1:6" ht="409.5">
+      <c r="A1349" s="3" t="s">
+        <v>3538</v>
+      </c>
+      <c r="B1349" s="97" t="s">
+        <v>3528</v>
+      </c>
+      <c r="C1349" s="111" t="s">
+        <v>3623</v>
+      </c>
+      <c r="D1349" s="106">
+        <v>46497</v>
+      </c>
+      <c r="F1349" s="68"/>
+    </row>
+    <row r="1350" spans="1:6" ht="33.75">
+      <c r="A1350" s="95" t="s">
+        <v>3530</v>
+      </c>
+      <c r="B1350" s="14" t="s">
+        <v>3531</v>
+      </c>
+      <c r="C1350" s="111" t="s">
+        <v>3532</v>
+      </c>
+      <c r="D1350" s="106">
+        <v>46498</v>
+      </c>
+      <c r="F1350" s="68"/>
+    </row>
+    <row r="1351" spans="1:6" ht="168.75">
+      <c r="A1351" s="95" t="s">
+        <v>3533</v>
+      </c>
+      <c r="B1351" s="14" t="s">
+        <v>3534</v>
+      </c>
+      <c r="C1351" s="111" t="s">
+        <v>3532</v>
+      </c>
+      <c r="D1351" s="106">
+        <v>46498</v>
+      </c>
+      <c r="F1351" s="68"/>
+    </row>
+    <row r="1352" spans="1:6" ht="68.25" customHeight="1">
+      <c r="A1352" s="95" t="s">
         <v>3535</v>
       </c>
-      <c r="B1335" s="97" t="s">
+      <c r="B1352" s="97" t="s">
         <v>3536</v>
       </c>
-      <c r="C1335" s="96" t="s">
-[...8 lines deleted...]
-      <c r="A1336" s="95" t="s">
+      <c r="C1352" s="82" t="s">
         <v>3537</v>
       </c>
-      <c r="B1336" s="14" t="s">
-[...11 lines deleted...]
-      <c r="A1337" s="95" t="s">
+      <c r="D1352" s="106">
+        <v>46498</v>
+      </c>
+      <c r="F1352" s="68"/>
+    </row>
+    <row r="1353" spans="1:6">
+      <c r="A1353" s="95" t="s">
         <v>3539</v>
       </c>
-      <c r="B1337" s="14" t="s">
+      <c r="B1353" s="14" t="s">
         <v>3540</v>
       </c>
-      <c r="C1337" s="96" t="s">
+      <c r="C1353" s="96" t="s">
+        <v>2609</v>
+      </c>
+      <c r="D1353" s="106">
+        <v>46506</v>
+      </c>
+      <c r="F1353" s="68"/>
+    </row>
+    <row r="1354" spans="1:6" ht="22.5">
+      <c r="A1354" s="95" t="s">
         <v>3541</v>
       </c>
-      <c r="D1337" s="19">
-[...5 lines deleted...]
-      <c r="A1338" s="3" t="s">
+      <c r="B1354" s="14" t="s">
+        <v>3542</v>
+      </c>
+      <c r="C1354" s="111" t="s">
+        <v>3532</v>
+      </c>
+      <c r="D1354" s="106">
+        <v>46505</v>
+      </c>
+      <c r="F1354" s="68"/>
+    </row>
+    <row r="1355" spans="1:6">
+      <c r="A1355" s="95" t="s">
         <v>3543</v>
       </c>
-      <c r="B1338" s="96" t="s">
+      <c r="B1355" s="14" t="s">
         <v>3544</v>
       </c>
-      <c r="C1338" s="111" t="s">
-[...8 lines deleted...]
-      <c r="A1339" s="95" t="s">
+      <c r="C1355" s="82" t="s">
         <v>3545</v>
       </c>
-      <c r="B1339" s="14" t="s">
-[...250 lines deleted...]
-      </c>
       <c r="D1355" s="106">
-        <v>46490</v>
+        <v>46505</v>
       </c>
       <c r="F1355" s="68"/>
     </row>
-    <row r="1356" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1356" spans="1:6" ht="22.5">
       <c r="A1356" s="95" t="s">
-        <v>3593</v>
+        <v>3624</v>
       </c>
       <c r="B1356" s="97" t="s">
-        <v>3594</v>
-[...5 lines deleted...]
-        <v>46491</v>
+        <v>3625</v>
+      </c>
+      <c r="C1356" s="10" t="s">
+        <v>3626</v>
+      </c>
+      <c r="D1356" s="29">
+        <v>46556</v>
       </c>
       <c r="F1356" s="68"/>
     </row>
-    <row r="1357" spans="1:6" ht="56.25" x14ac:dyDescent="0.2">
+    <row r="1357" spans="1:6" ht="22.5">
       <c r="A1357" s="95" t="s">
-        <v>3596</v>
-[...2 lines deleted...]
-        <v>3597</v>
+        <v>3627</v>
+      </c>
+      <c r="B1357" s="97" t="s">
+        <v>3628</v>
       </c>
       <c r="C1357" s="96" t="s">
-        <v>3598</v>
+        <v>3743</v>
       </c>
       <c r="D1357" s="106">
-        <v>46491</v>
+        <v>46506</v>
       </c>
       <c r="F1357" s="68"/>
     </row>
-    <row r="1358" spans="1:6" ht="67.5" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-        <v>46366</v>
+    <row r="1358" spans="1:6" ht="160.5" customHeight="1">
+      <c r="A1358" s="4" t="s">
+        <v>3744</v>
+      </c>
+      <c r="B1358" s="10" t="s">
+        <v>3631</v>
+      </c>
+      <c r="C1358" s="82" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1358" s="29">
+        <v>46560</v>
       </c>
       <c r="F1358" s="68"/>
     </row>
-    <row r="1359" spans="1:6" ht="157.5" x14ac:dyDescent="0.2">
+    <row r="1359" spans="1:6" ht="309" customHeight="1">
       <c r="A1359" s="95" t="s">
-        <v>3601</v>
+        <v>3633</v>
       </c>
       <c r="B1359" s="14" t="s">
-        <v>3602</v>
+        <v>3632</v>
       </c>
       <c r="C1359" s="111" t="s">
-        <v>3720</v>
+        <v>3532</v>
       </c>
       <c r="D1359" s="106">
-        <v>46494</v>
+        <v>46506</v>
       </c>
       <c r="F1359" s="68"/>
     </row>
-    <row r="1360" spans="1:6" ht="281.25" x14ac:dyDescent="0.2">
+    <row r="1360" spans="1:6" ht="114.6" customHeight="1">
       <c r="A1360" s="95" t="s">
-        <v>3603</v>
-[...5 lines deleted...]
-        <v>3605</v>
+        <v>3636</v>
+      </c>
+      <c r="B1360" s="14" t="s">
+        <v>3635</v>
+      </c>
+      <c r="C1360" s="96" t="s">
+        <v>617</v>
       </c>
       <c r="D1360" s="106">
-        <v>46487</v>
+        <v>46508</v>
       </c>
       <c r="F1360" s="68"/>
     </row>
-    <row r="1361" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1361" spans="1:6" ht="22.5">
       <c r="A1361" s="95" t="s">
-        <v>3606</v>
-[...5 lines deleted...]
-        <v>3608</v>
+        <v>3637</v>
+      </c>
+      <c r="B1361" s="21" t="s">
+        <v>3638</v>
+      </c>
+      <c r="C1361" s="111" t="s">
+        <v>3532</v>
       </c>
       <c r="D1361" s="106">
-        <v>46524</v>
+        <v>46508</v>
       </c>
       <c r="F1361" s="68"/>
     </row>
-    <row r="1362" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1362" spans="1:6" ht="158.44999999999999" customHeight="1">
       <c r="A1362" s="95" t="s">
-        <v>3609</v>
+        <v>3640</v>
       </c>
       <c r="B1362" s="14" t="s">
-        <v>3610</v>
-[...2 lines deleted...]
-        <v>3611</v>
+        <v>3639</v>
+      </c>
+      <c r="C1362" s="111" t="s">
+        <v>3745</v>
       </c>
       <c r="D1362" s="106">
-        <v>46524</v>
+        <v>46508</v>
       </c>
       <c r="F1362" s="68"/>
     </row>
-    <row r="1363" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="1363" spans="1:6" ht="45">
       <c r="A1363" s="95" t="s">
-        <v>3612</v>
+        <v>3641</v>
       </c>
       <c r="B1363" s="14" t="s">
-        <v>3613</v>
+        <v>3642</v>
       </c>
       <c r="C1363" s="96" t="s">
-        <v>3614</v>
-[...2 lines deleted...]
-        <v>46494</v>
+        <v>3643</v>
+      </c>
+      <c r="D1363" s="106">
+        <v>46507</v>
       </c>
       <c r="F1363" s="68"/>
     </row>
-    <row r="1364" spans="1:6" ht="45" x14ac:dyDescent="0.2">
+    <row r="1364" spans="1:6" ht="282" customHeight="1">
       <c r="A1364" s="95" t="s">
-        <v>3615</v>
-[...2 lines deleted...]
-        <v>3616</v>
+        <v>3644</v>
+      </c>
+      <c r="B1364" s="97" t="s">
+        <v>3645</v>
       </c>
       <c r="C1364" s="96" t="s">
-        <v>3614</v>
+        <v>3646</v>
       </c>
       <c r="D1364" s="106">
-        <v>46494</v>
+        <v>46511</v>
       </c>
       <c r="F1364" s="68"/>
     </row>
-    <row r="1365" spans="1:6" ht="409.5" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>3627</v>
+    <row r="1365" spans="1:6">
+      <c r="A1365" s="95" t="s">
+        <v>3647</v>
       </c>
       <c r="B1365" s="97" t="s">
-        <v>3617</v>
-[...2 lines deleted...]
-        <v>3721</v>
+        <v>3648</v>
+      </c>
+      <c r="C1365" s="96" t="s">
+        <v>3649</v>
       </c>
       <c r="D1365" s="106">
-        <v>46497</v>
-      </c>
+        <v>46512</v>
+      </c>
+      <c r="E1365" s="109"/>
       <c r="F1365" s="68"/>
     </row>
-    <row r="1366" spans="1:6" ht="33.75" x14ac:dyDescent="0.2">
+    <row r="1366" spans="1:6" ht="56.25">
       <c r="A1366" s="95" t="s">
-        <v>3619</v>
-[...5 lines deleted...]
-        <v>3621</v>
+        <v>3650</v>
+      </c>
+      <c r="B1366" s="97" t="s">
+        <v>3651</v>
+      </c>
+      <c r="C1366" s="96" t="s">
+        <v>3746</v>
       </c>
       <c r="D1366" s="106">
-        <v>46498</v>
+        <v>46427</v>
       </c>
       <c r="F1366" s="68"/>
     </row>
-    <row r="1367" spans="1:6" ht="168.75" x14ac:dyDescent="0.2">
+    <row r="1367" spans="1:6" ht="22.5">
       <c r="A1367" s="95" t="s">
-        <v>3622</v>
+        <v>3652</v>
       </c>
       <c r="B1367" s="14" t="s">
-        <v>3623</v>
+        <v>3653</v>
       </c>
       <c r="C1367" s="111" t="s">
-        <v>3621</v>
+        <v>3532</v>
       </c>
       <c r="D1367" s="106">
-        <v>46498</v>
+        <v>46512</v>
       </c>
       <c r="F1367" s="68"/>
     </row>
-    <row r="1368" spans="1:6" ht="75.599999999999994" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1368" spans="1:6">
       <c r="A1368" s="95" t="s">
-        <v>3624</v>
-[...5 lines deleted...]
-        <v>3626</v>
+        <v>3654</v>
+      </c>
+      <c r="B1368" s="14" t="s">
+        <v>3655</v>
+      </c>
+      <c r="C1368" s="111" t="s">
+        <v>3532</v>
       </c>
       <c r="D1368" s="106">
-        <v>46498</v>
+        <v>46512</v>
       </c>
       <c r="F1368" s="68"/>
     </row>
-    <row r="1369" spans="1:6" x14ac:dyDescent="0.2">
+    <row r="1369" spans="1:6" ht="45">
       <c r="A1369" s="95" t="s">
-        <v>3628</v>
+        <v>3656</v>
       </c>
       <c r="B1369" s="14" t="s">
-        <v>3629</v>
-[...2 lines deleted...]
-        <v>2657</v>
+        <v>847</v>
+      </c>
+      <c r="C1369" s="119" t="s">
+        <v>3657</v>
       </c>
       <c r="D1369" s="106">
-        <v>46506</v>
+        <v>46526</v>
       </c>
       <c r="F1369" s="68"/>
     </row>
-    <row r="1370" spans="1:6" ht="22.5" x14ac:dyDescent="0.2">
+    <row r="1370" spans="1:6" ht="76.5" customHeight="1">
       <c r="A1370" s="95" t="s">
-        <v>3630</v>
-[...2 lines deleted...]
-        <v>3631</v>
+        <v>3658</v>
+      </c>
+      <c r="B1370" s="97" t="s">
+        <v>3659</v>
       </c>
       <c r="C1370" s="111" t="s">
-        <v>3621</v>
-[...2 lines deleted...]
-        <v>46505</v>
+        <v>3660</v>
+      </c>
+      <c r="D1370" s="29">
+        <v>46423</v>
       </c>
       <c r="F1370" s="68"/>
     </row>
-    <row r="1371" spans="1:6" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-        <v>3632</v>
+    <row r="1371" spans="1:6" ht="55.5" customHeight="1">
+      <c r="A1371" s="3" t="s">
+        <v>3661</v>
       </c>
       <c r="B1371" s="14" t="s">
-        <v>3633</v>
-[...5 lines deleted...]
-        <v>46505</v>
+        <v>1323</v>
+      </c>
+      <c r="C1371" s="120" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D1371" s="29">
+        <v>46513</v>
       </c>
       <c r="F1371" s="68"/>
     </row>
+    <row r="1372" spans="1:6" ht="122.25" customHeight="1">
+      <c r="A1372" s="95" t="s">
+        <v>3662</v>
+      </c>
+      <c r="B1372" s="21" t="s">
+        <v>3663</v>
+      </c>
+      <c r="C1372" s="111" t="s">
+        <v>3532</v>
+      </c>
+      <c r="D1372" s="106">
+        <v>46514</v>
+      </c>
+      <c r="F1372" s="68"/>
+    </row>
+    <row r="1373" spans="1:6" ht="54" customHeight="1">
+      <c r="A1373" s="95" t="s">
+        <v>3665</v>
+      </c>
+      <c r="B1373" s="14" t="s">
+        <v>3664</v>
+      </c>
+      <c r="C1373" s="111" t="s">
+        <v>3745</v>
+      </c>
+      <c r="D1373" s="106">
+        <v>46514</v>
+      </c>
+      <c r="F1373" s="68"/>
+    </row>
+    <row r="1374" spans="1:6" ht="161.25" customHeight="1">
+      <c r="A1374" s="112" t="s">
+        <v>3668</v>
+      </c>
+      <c r="B1374" s="14" t="s">
+        <v>3666</v>
+      </c>
+      <c r="C1374" s="96" t="s">
+        <v>3667</v>
+      </c>
+      <c r="D1374" s="106">
+        <v>46515</v>
+      </c>
+      <c r="F1374" s="68"/>
+    </row>
+    <row r="1375" spans="1:6" ht="67.5">
+      <c r="A1375" s="95" t="s">
+        <v>3669</v>
+      </c>
+      <c r="B1375" s="14" t="s">
+        <v>3670</v>
+      </c>
+      <c r="C1375" s="121" t="s">
+        <v>3747</v>
+      </c>
+      <c r="D1375" s="106">
+        <v>46515</v>
+      </c>
+      <c r="F1375" s="68"/>
+    </row>
+    <row r="1376" spans="1:6" ht="22.5">
+      <c r="A1376" s="3" t="s">
+        <v>3671</v>
+      </c>
+      <c r="B1376" s="10" t="s">
+        <v>3672</v>
+      </c>
+      <c r="C1376" s="113" t="s">
+        <v>3673</v>
+      </c>
+      <c r="D1376" s="29">
+        <v>46570</v>
+      </c>
+      <c r="F1376" s="68"/>
+    </row>
+    <row r="1377" spans="1:6" ht="123.75">
+      <c r="A1377" s="95" t="s">
+        <v>3674</v>
+      </c>
+      <c r="B1377" s="97" t="s">
+        <v>2182</v>
+      </c>
+      <c r="C1377" s="96" t="s">
+        <v>3748</v>
+      </c>
+      <c r="D1377" s="106">
+        <v>46333</v>
+      </c>
+      <c r="E1377" s="109"/>
+      <c r="F1377" s="68"/>
+    </row>
+    <row r="1378" spans="1:6" ht="99" customHeight="1">
+      <c r="A1378" s="95" t="s">
+        <v>3677</v>
+      </c>
+      <c r="B1378" s="97" t="s">
+        <v>3675</v>
+      </c>
+      <c r="C1378" s="96" t="s">
+        <v>3676</v>
+      </c>
+      <c r="D1378" s="106">
+        <v>46519</v>
+      </c>
+      <c r="F1378" s="68"/>
+    </row>
+    <row r="1379" spans="1:6" ht="101.25">
+      <c r="A1379" s="95" t="s">
+        <v>3681</v>
+      </c>
+      <c r="B1379" s="14" t="s">
+        <v>3680</v>
+      </c>
+      <c r="C1379" s="96" t="s">
+        <v>3749</v>
+      </c>
+      <c r="D1379" s="106">
+        <v>46520</v>
+      </c>
+      <c r="E1379" s="109"/>
+      <c r="F1379" s="68"/>
+    </row>
+    <row r="1380" spans="1:6" ht="149.44999999999999" customHeight="1">
+      <c r="A1380" s="95" t="s">
+        <v>3684</v>
+      </c>
+      <c r="B1380" s="14" t="s">
+        <v>3682</v>
+      </c>
+      <c r="C1380" s="96" t="s">
+        <v>3683</v>
+      </c>
+      <c r="D1380" s="106">
+        <v>46521</v>
+      </c>
+      <c r="F1380" s="68"/>
+    </row>
+    <row r="1381" spans="1:6" ht="144" customHeight="1">
+      <c r="A1381" s="95" t="s">
+        <v>3686</v>
+      </c>
+      <c r="B1381" s="14" t="s">
+        <v>3685</v>
+      </c>
+      <c r="C1381" s="96" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D1381" s="106">
+        <v>46521</v>
+      </c>
+      <c r="F1381" s="68"/>
+    </row>
+    <row r="1382" spans="1:6" ht="168" customHeight="1">
+      <c r="A1382" s="95" t="s">
+        <v>3687</v>
+      </c>
+      <c r="B1382" s="14" t="s">
+        <v>3688</v>
+      </c>
+      <c r="C1382" s="96" t="s">
+        <v>3750</v>
+      </c>
+      <c r="D1382" s="19">
+        <v>46526</v>
+      </c>
+      <c r="F1382" s="68"/>
+    </row>
+    <row r="1383" spans="1:6" ht="52.5" customHeight="1">
+      <c r="A1383" s="95" t="s">
+        <v>3689</v>
+      </c>
+      <c r="B1383" s="14" t="s">
+        <v>3690</v>
+      </c>
+      <c r="C1383" s="82" t="s">
+        <v>3751</v>
+      </c>
+      <c r="D1383" s="106">
+        <v>46527</v>
+      </c>
+      <c r="F1383" s="68"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A5:D1371" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <sortCondition sortBy="icon" ref="A232"/>
+  <autoFilter ref="A5:D1383" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:F229">
+    <sortCondition sortBy="icon" ref="A230"/>
   </sortState>
   <dataConsolidate/>
   <mergeCells count="1">
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="C1283" r:id="rId1" display="apģērbi, smaržas; smaržvielas u.c." xr:uid="{3729B786-7710-465C-927B-F314B612522D}"/>
-[...10 lines deleted...]
-    <hyperlink ref="C1294" r:id="rId12" display="atmiņas spēles,  pārtikas preču iepirkumu maisiņi, dekoratīvie magnēti, magnētu logotipu dizains t-krekliem,  piespraudes u.c." xr:uid="{AB0FE24E-AC6C-4E16-BDCF-6DCF3F8BF328}"/>
+    <hyperlink ref="C1268" r:id="rId1" display="apģērbi, smaržas; smaržvielas u.c." xr:uid="{3729B786-7710-465C-927B-F314B612522D}"/>
+    <hyperlink ref="C1269" r:id="rId2" display="kases aparāti; elektroniskie svari; aparāti banknošu autentiskuma pārbaudei, banknošu skaitīšanas iekārtas, rēķināšanas mašīnas; optisko disku un svītrkodu lasītāji, printeri izmantošanai ar datoriem, kartes ar mikroprocesoriem, biroja piederumi u.c." xr:uid="{A4C168C5-9D43-4E63-9F22-CE486EAC45AF}"/>
+    <hyperlink ref="C1270" r:id="rId3" xr:uid="{507F52E6-9328-448D-ABA7-1902F9162E0E}"/>
+    <hyperlink ref="C1271" r:id="rId4" xr:uid="{5FAFE772-B22F-4D1B-B9ED-7F67EEBB248A}"/>
+    <hyperlink ref="C1272" r:id="rId5" xr:uid="{9341F52E-F899-41A0-9BDC-2A38DDD019DC}"/>
+    <hyperlink ref="C1273" r:id="rId6" xr:uid="{24560AAC-90C9-42E5-9F38-A2E9780AC81D}"/>
+    <hyperlink ref="C1274" r:id="rId7" xr:uid="{459B4132-8550-4BD1-824A-8A28AFD54646}"/>
+    <hyperlink ref="C1275" r:id="rId8" display="smaržas,smaržu pudelītes,  kartona iepakojums u.c. " xr:uid="{C054FF94-B9FB-4B22-A291-4C9BA75D3190}"/>
+    <hyperlink ref="C1276" r:id="rId9" display="multivitamīnu preparāti farmaceitiskie preparāti un vielas... gremošanas līdzekļi farmaceitiskiem nolūkiem paracetamols, paracetamola preparāti iekšķīgai lietošanai... pretsāpju līdzekļi, zobu birstes, mutes skalošanas līdzeklis, zobu pasta,zobu birstes, mutes skalošanas līdzeklis, protēžu līmes; tīrīšanas līdzekļi u.c." xr:uid="{403C0868-B36C-4EE1-A65D-B8E78321415A}"/>
+    <hyperlink ref="C1277" r:id="rId10" xr:uid="{368E5F7D-3496-4DCA-A3F1-4829356DABFC}"/>
+    <hyperlink ref="C1278" r:id="rId11" xr:uid="{081195F7-387D-4E7A-87ED-51E0D65AF6F0}"/>
+    <hyperlink ref="C1279" r:id="rId12" display="atmiņas spēles,  pārtikas preču iepirkumu maisiņi, dekoratīvie magnēti, magnētu logotipu dizains t-krekliem,  piespraudes u.c." xr:uid="{AB0FE24E-AC6C-4E16-BDCF-6DCF3F8BF328}"/>
     <hyperlink ref="C6" r:id="rId13" xr:uid="{B2BACACA-6DDF-4C69-B488-395A421ACA37}"/>
     <hyperlink ref="C7" r:id="rId14" xr:uid="{C69BF947-17DC-48A6-8654-62BE0F7C8362}"/>
     <hyperlink ref="C9" r:id="rId15" xr:uid="{6D720CCE-49CE-459A-806F-19AF3BCF606A}"/>
     <hyperlink ref="C10" r:id="rId16" xr:uid="{1F0C9ED0-15E8-442C-A17C-250BA12FC48C}"/>
     <hyperlink ref="C11" r:id="rId17" xr:uid="{2ED88169-E032-4185-86E3-90A21ECAE8E7}"/>
     <hyperlink ref="C12" r:id="rId18" xr:uid="{530845F4-1B91-4CC2-A611-12221DB5D1D4}"/>
     <hyperlink ref="C13" r:id="rId19" display="apģērbi, aksesuāri, rotaļlietas u.c." xr:uid="{0790B49C-9F67-49DD-ABA4-8CABF7927357}"/>
     <hyperlink ref="C16" r:id="rId20" xr:uid="{1205DCB9-F61E-420B-8ADD-27474509F18E}"/>
     <hyperlink ref="C17" r:id="rId21" display="naži,virtuves piederumi" xr:uid="{CC8404AB-A0B9-4D21-B18E-54C2C24F803A}"/>
     <hyperlink ref="C18" r:id="rId22" display="somas,ādas izstrādājumi,u.c." xr:uid="{1480927F-D197-41A9-8E30-8834BD4DFA6E}"/>
     <hyperlink ref="C19" r:id="rId23" display="Lauksaimniecības iekārtas" xr:uid="{C0DA901B-72AF-4F3E-B438-5AA5AB905BCD}"/>
     <hyperlink ref="C20" r:id="rId24" xr:uid="{32A675AE-40E6-4835-945B-F4477B39ADE9}"/>
     <hyperlink ref="C21" r:id="rId25" xr:uid="{9AFE4C74-CD44-4361-AD43-2612904302FC}"/>
     <hyperlink ref="C22" r:id="rId26" xr:uid="{803DF8C9-1102-4809-8885-39B3590A951D}"/>
     <hyperlink ref="C23" r:id="rId27" display="elektromotori,sūkņi,krāni u.c." xr:uid="{A39D0410-BB90-4E23-AE94-7E3B800FD1E6}"/>
     <hyperlink ref="C24" r:id="rId28" display="pretsāpju līdzeklis kaklam  Strepsils" xr:uid="{B1EAB8DC-72F1-4289-92A1-B2E4AD89DCFB}"/>
     <hyperlink ref="C25" r:id="rId29" display="rotaļlietas,suvenīri iPhone un iPad skolai" xr:uid="{D49AB803-52D8-43F6-8A90-A6EC20AB5C47}"/>
     <hyperlink ref="C26" r:id="rId30" display="apģērbi,apavi,somas un aksesuāri" xr:uid="{96388EB8-A8C5-426F-837D-FAEA5CE5BFDE}"/>
     <hyperlink ref="C27" r:id="rId31" xr:uid="{9B8602BC-6D45-47E9-8BCB-61956534BAD3}"/>
     <hyperlink ref="C29" r:id="rId32" display="Uztura bagātinātāji; diētiskās pārtikas piedevas;vitamīni; minerāli un minerālu preparāti; omega-3 taukskābes, fosfolipīdi un antioksidanti, Pārtikas eļļas un tauki,u.c." xr:uid="{EB811F77-C0F2-4952-9D31-DC5A56CAFCE5}"/>
     <hyperlink ref="C28" r:id="rId33" display="zobu pasta un mutes skalojamais ūdenis;ķermeņa un ādas kopšanas līdzekļi,dezodorants;antiperspiranti,ziepes, skūšanās krēmi un ādas losjoni, matu kopšanas līdzekļi,u.c." xr:uid="{ED35BBEE-A6F0-4CD1-89FF-B7E91F7117E3}"/>
     <hyperlink ref="C30" r:id="rId34" xr:uid="{39881BE9-74C8-43B2-BA6B-8DB9F0C6083A}"/>
     <hyperlink ref="C31" r:id="rId35" display="dažādas skaistumkomšanas  preces, šampūni, krēmi, dezodoranti, u.c" xr:uid="{A4EF7E0E-367D-41C7-8A22-12838B0E9E84}"/>
     <hyperlink ref="C32" r:id="rId36" display="skaistumkopšanas līdzekļi,parfimērija,kosmētika,krēmi,dezodoranti,aksesuāri,u.c." xr:uid="{6AA78671-37FA-497C-8362-86A2E879B41B}"/>
     <hyperlink ref="C33" r:id="rId37" xr:uid="{A68203AE-22E5-4979-AA7E-D3DAED505AB4}"/>
@@ -37303,1512 +37678,1508 @@
     <hyperlink ref="C181" r:id="rId125" display="uzturvielas,substrāti,mēslojumi,māla granulas,u.c" xr:uid="{1D13D34A-DF1C-4FC2-993C-2786AF4FF45E}"/>
     <hyperlink ref="C182" r:id="rId126" display="apģērbi un apavi ar elementiem un aksesuāriem, personīgie,aksesuāri, tekstilizstrādājumi" xr:uid="{49C4C485-1A33-4296-AE60-F880BF878D6E}"/>
     <hyperlink ref="C183" r:id="rId127" xr:uid="{70691A66-AC09-409D-ADCB-02F9776BFA04}"/>
     <hyperlink ref="C185" r:id="rId128" display="filtri,u.c" xr:uid="{BE085443-8C03-455B-AB5E-5092A6CB785F}"/>
     <hyperlink ref="C186" r:id="rId129" display="džinsi,apģērbi,u.c" xr:uid="{89C76073-CB99-4015-9ED7-2C176CFC716C}"/>
     <hyperlink ref="C187" r:id="rId130" display="kontaktlēcas,kontaktlēcu kopšanas līdzekļi,  šķīdums, smērvielas,acu pilieni;u.c." xr:uid="{DF725906-A275-4796-A26C-D4430A63FD37}"/>
     <hyperlink ref="C188" r:id="rId131" display="ķermeņa kopšanas līdzekļi" xr:uid="{1843B5D6-9DBF-4907-A4A6-6E7DED67D195}"/>
     <hyperlink ref="C189" r:id="rId132" display="ādas izstrādājumi,apģērbi, somas,apavi,smaržas,rotaslietas,u.c" xr:uid="{061966F2-108A-4E82-BCB3-18BA2297B759}"/>
     <hyperlink ref="C190" r:id="rId133" display="mājsaimniecības un virtuves piederumi un konteineri;rokas instrumenti un darbarīki; virtuves iekārtas; olu separators; stikla trauki, porcelāns un māla izstrādājumi,u.c" xr:uid="{F94B48EF-0B1F-45B0-89FB-BA714BAF8FD4}"/>
     <hyperlink ref="C191" r:id="rId134" xr:uid="{BF2D964A-0B0B-4D4A-BF97-412401FC0FA6}"/>
     <hyperlink ref="C192" r:id="rId135" display=" nagu un skaistumkopšanas  produkti,u.c" xr:uid="{C0E5F3F9-BDD0-417D-BB25-A143FFFCD421}"/>
     <hyperlink ref="C193" r:id="rId136" xr:uid="{D0EAB1BB-C6E9-4101-AF97-0EEA7BB96D3C}"/>
     <hyperlink ref="C194" r:id="rId137" display=" ceļu būves mašīnas (piem., veltņi),u.c" xr:uid="{D16042E8-22EA-4668-8FA2-A9DD7A1FE85E}"/>
     <hyperlink ref="C195" r:id="rId138" xr:uid="{917A6677-43D8-4A2D-B815-F949C6303398}"/>
     <hyperlink ref="C196" r:id="rId139" display="krāsas,lakas,rūsas inhibitori,koksnes konservanti;tintes toneri,kasetnes,toneru kasetnes,printeri,skeneri, faksimilatori,daudzfunkcionālās ierīces;datoru programmatūra;termiskās lentes;lentes printeriem,siltuma papīrs " xr:uid="{1CE08DA2-AD5A-4E5D-853A-44736B6E26EA}"/>
     <hyperlink ref="C197" r:id="rId140" display="apģērbi, apavi un aksesuāri,u.c " xr:uid="{E219B61F-3B84-4FBA-850E-FCACB22782AA}"/>
     <hyperlink ref="C158" r:id="rId141" xr:uid="{8452CE67-D94C-48FB-A3ED-EB9D7FF3D1DB}"/>
     <hyperlink ref="C157" r:id="rId142" xr:uid="{F0BA9930-56DB-480A-8AED-F9148ED479AF}"/>
     <hyperlink ref="C156" r:id="rId143" xr:uid="{6FEA145C-5E25-4EFD-9E19-9EC84EFA36BA}"/>
     <hyperlink ref="C155" r:id="rId144" xr:uid="{FD745C85-CCCD-424C-8497-73D90868EA00}"/>
     <hyperlink ref="C198" r:id="rId145" display="zobu pasta, mutes skalojamais ūdens šampūni, kondicionieri, matu aktīva kapsulas, tonizējoši līdzekļi,šķidrumi, sauļošanās, krēmi " xr:uid="{C5D917FB-59AC-49D1-8003-AC6091DB7890}"/>
     <hyperlink ref="C199" r:id="rId146" xr:uid="{E6B484F0-42D3-4E5E-989F-2E8372F7C72A}"/>
     <hyperlink ref="C200" r:id="rId147" display="putekļu aizsargbarjera,u.c " xr:uid="{25AEF2DC-8E1D-45EE-ABCE-137A8537002B}"/>
     <hyperlink ref="C201" r:id="rId148" xr:uid="{A3C7C814-91B6-4EEA-8D42-6B2B56F2F676}"/>
     <hyperlink ref="C202" r:id="rId149" xr:uid="{ED2A0228-3F9A-4611-862E-90667A618503}"/>
-    <hyperlink ref="C203" r:id="rId150" display="saulesbrilles, somas, juvelierizstrādājumi, apģērbi u.c." xr:uid="{144AD27A-1FC2-4DF6-ADE9-1881A91CF0C9}"/>
-[...1140 lines deleted...]
-    <hyperlink ref="C1371" r:id="rId1291" xr:uid="{BF79E496-83E3-4AB0-867F-218F378B12DD}"/>
+    <hyperlink ref="C203" r:id="rId150" display="\\dks.vid.gov.lv@SSL\DavWWWRoot\muita\kontr\Intelektuālā īpašuma aizsardzība\Tiesību subjektu pieteikumi\Pielikumi\Toshiba Corporation" xr:uid="{66F91835-479B-4BA9-B51A-F019FCAAE3FA}"/>
+    <hyperlink ref="C204" r:id="rId151" display="farmaceitiskie produkti (alopātiskie, homeopātiskie un fitoterapeitiskie) un higiēnas līdzekļi medicīnai un personīgai higiēnai; diētiskie produkti medicīniskiem nolūkiem, taukskābju, aminoskābju preparāti,u.c" xr:uid="{D23141FE-A5D7-4075-A217-4E9F635254B6}"/>
+    <hyperlink ref="C205" r:id="rId152" xr:uid="{642B1CCE-851B-4E94-8C8A-DBE89ABECF9F}"/>
+    <hyperlink ref="C206" r:id="rId153" xr:uid="{16894FA3-B8E7-4BDF-8682-82D1AB597F61}"/>
+    <hyperlink ref="C210" r:id="rId154" display="\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektuālā īp_aizsardz\Tiesību subj_piet\Piel\Werkhaus Design+Produktion GmbH" xr:uid="{1E3BCA4F-EC21-4208-99C8-555CD318ABEF}"/>
+    <hyperlink ref="C211" r:id="rId155" display="apģērbs un apavi ar elementiem un aksesuāriem,u.c " xr:uid="{7679E151-965E-45B7-A33D-2284722C40E0}"/>
+    <hyperlink ref="C212" r:id="rId156" xr:uid="{8867F4C6-98B2-43B6-B1C0-A6DD51607D59}"/>
+    <hyperlink ref="C213" r:id="rId157" display="mežsaimniecības, glābšanas dienestu, medību un policijas, kā arī ikdienas apavi, apģērbi,u.c" xr:uid="{DD07F134-3371-406C-9BC9-C51562F6484E}"/>
+    <hyperlink ref="C214" r:id="rId158" xr:uid="{7A87B66F-4AF5-4654-B0D5-796203C37FBD}"/>
+    <hyperlink ref="C215" r:id="rId159" display="Cambria Company LLC" xr:uid="{DDDC0BEA-CA50-4F85-A7B9-D95EDD84BBC9}"/>
+    <hyperlink ref="C216" r:id="rId160" xr:uid="{F3936475-EFB9-4D85-8BDC-579F94E2FF8F}"/>
+    <hyperlink ref="C217" r:id="rId161" display="mugursomas, somas maisi, cita bagāža, cepures, u.c " xr:uid="{85213996-E9CA-4269-B5A1-7DA8BF1F5944}"/>
+    <hyperlink ref="C219" r:id="rId162" xr:uid="{746320D5-A1A1-42DB-9529-54D7B97FC20D}"/>
+    <hyperlink ref="C220" r:id="rId163" display="  ausu aizbāžņi, dzirdes aizsardzības ierīces nirējiem." xr:uid="{8839E7F8-0786-4172-B6A9-8871DBCD8D11}"/>
+    <hyperlink ref="C221" r:id="rId164" xr:uid="{7FA83C95-5C0C-45CC-8C9C-DB7C3A146B40}"/>
+    <hyperlink ref="C222" r:id="rId165" display="stikla burka" xr:uid="{54B51621-629C-42FF-B7BF-5D91380E94F9}"/>
+    <hyperlink ref="C223" r:id="rId166" display="apģērbi,apavi,sporta preces,u.c." xr:uid="{D7650B95-3603-4800-AF07-F4A782D7A9CA}"/>
+    <hyperlink ref="C224" r:id="rId167" xr:uid="{5C73E7C3-32AF-45F9-92C7-67F2ECC55413}"/>
+    <hyperlink ref="C225" r:id="rId168" display="Rotaļlietas" xr:uid="{017F9CBC-B19A-41AD-91DA-01C0C2E9C044}"/>
+    <hyperlink ref="C226" r:id="rId169" display="Piel/Peter Kertels" xr:uid="{AAED131A-2814-47A8-9674-298C32CDE2CE}"/>
+    <hyperlink ref="C227" r:id="rId170" xr:uid="{514AD773-CD12-4967-A0E4-9988E59F3853}"/>
+    <hyperlink ref="C228" r:id="rId171" xr:uid="{22A3B131-A50E-4CC6-A6CA-1D35C44A3B6D}"/>
+    <hyperlink ref="C229" r:id="rId172" xr:uid="{7D0F7950-A22E-4BEF-8423-7EA0F4D3F13A}"/>
+    <hyperlink ref="C230" r:id="rId173" display="kosmētikas līdzekļi sievietēm, arī somas, sukas un vēl citi  aksesuāri" xr:uid="{BDAD2905-E2A7-4828-B083-1F54BBD43898}"/>
+    <hyperlink ref="C60" r:id="rId174" xr:uid="{3F1CC692-D4C1-42F3-B523-95E76939A28E}"/>
+    <hyperlink ref="C59" r:id="rId175" display="filtri" xr:uid="{590EABC4-0DDC-4633-9B69-65DCBD435FFF}"/>
+    <hyperlink ref="C93" r:id="rId176" xr:uid="{CD336DBA-40A2-446A-A276-3BB0C5FAF06F}"/>
+    <hyperlink ref="C173" r:id="rId177" xr:uid="{57FCB97D-4FE8-4DF4-9EE0-FD238D8D003E}"/>
+    <hyperlink ref="C174" r:id="rId178" xr:uid="{44070AED-D38F-408B-966E-1EAC0D4884AB}"/>
+    <hyperlink ref="C175" r:id="rId179" xr:uid="{58D34C6F-4FD5-49B0-84D8-5DDCFDE40E0A}"/>
+    <hyperlink ref="C176" r:id="rId180" xr:uid="{A1D27F06-54D2-4A6C-8B02-A7E1A31DB56D}"/>
+    <hyperlink ref="C177" r:id="rId181" xr:uid="{92F149CF-0FA5-4414-8CFB-F025C7806060}"/>
+    <hyperlink ref="C178" r:id="rId182" xr:uid="{45D32918-1117-4103-BDF7-9D72263E7F85}"/>
+    <hyperlink ref="C179" r:id="rId183" xr:uid="{DFF821CB-E0F9-40C5-86A0-D954BD8B74F5}"/>
+    <hyperlink ref="C231" r:id="rId184" xr:uid="{2D13F2A7-77D7-49BA-AD89-D89FCC7A085F}"/>
+    <hyperlink ref="C232" r:id="rId185" xr:uid="{234DCBD3-994B-47B2-A620-D489FA629A75}"/>
+    <hyperlink ref="C134" r:id="rId186" xr:uid="{359C1B19-75CD-4237-A350-5F2A333CB8BB}"/>
+    <hyperlink ref="C233" r:id="rId187" xr:uid="{1EF9677D-0D43-41BA-AEAB-5125D8645E42}"/>
+    <hyperlink ref="C234" r:id="rId188" xr:uid="{CF3A8033-5A1A-4A20-A5F5-39D0F30FCD58}"/>
+    <hyperlink ref="C235" r:id="rId189" display="televizoru skaļruņi, audio sistēmas un austiņas" xr:uid="{B759E9E6-0A60-4977-8CF2-6521DAFB1390}"/>
+    <hyperlink ref="C236" r:id="rId190" xr:uid="{CEBEF857-E7EB-4A32-AC75-04BEE2F60960}"/>
+    <hyperlink ref="C143" r:id="rId191" display="somas,apavi, jostas" xr:uid="{23DF89A9-1664-42A9-A7E1-76309D9F955E}"/>
+    <hyperlink ref="C142" r:id="rId192" display="augu izcelsmes cigaretes,u.c" xr:uid="{8136683B-696C-4F40-AB26-94E1B3AAF1BD}"/>
+    <hyperlink ref="C140" r:id="rId193" display="ūdensnecaurlaidīgi zābaki u.c" xr:uid="{159BCB22-DE79-4F52-AEEA-2E50B21FDB9D}"/>
+    <hyperlink ref="C139" r:id="rId194" display="kosmētiskie līdzekļi,ziepes,ēteriskās eļļas,smaržas,ķermeņa dezodoranti,dušas želejas,šampūni un matu losjoni,filmas,videoieraksti un kasetes,datorprogrammas,radiosaulesbrilles,brilles,briļļu rāmji un aksesuāri,apģērbi,apavi,galvassegas,apakšveļa,krekliņi" xr:uid="{A1881FBD-C771-4EF9-ACDC-3A35C64058E5}"/>
+    <hyperlink ref="C138" r:id="rId195" display="motociklu rezerves daļas, aksesuāri, u.c." xr:uid="{863CDDC3-9052-4083-8BD3-BE63DE5F288C}"/>
+    <hyperlink ref="C137" r:id="rId196" xr:uid="{9E2BBF41-70EE-4F3F-BBF8-DB752CE61499}"/>
+    <hyperlink ref="C144" r:id="rId197" display="PIERRE CARDIN" xr:uid="{54B82295-47ED-44FB-ABA5-D4C91FF19009}"/>
+    <hyperlink ref="C145" r:id="rId198" display="parfimērija,     kosmētika, ķermeņa un skaistumkopšanas līdzekļi,u.c" xr:uid="{CC9047F9-19D8-4A96-BF76-9594EE1B27DB}"/>
+    <hyperlink ref="C146" r:id="rId199" xr:uid="{923D69C5-B7F4-4ECE-82DA-E16C1C5A4144}"/>
+    <hyperlink ref="C147" r:id="rId200" display="pārtika, alkoholiskie dzērieni,u.c" xr:uid="{43E3127E-523A-4D03-B432-9CE84696D2BA}"/>
+    <hyperlink ref="C148" r:id="rId201" display="Dizaina lampas" xr:uid="{2988528C-BAA9-4D8D-97C1-2985B3808908}"/>
+    <hyperlink ref="C149" r:id="rId202" xr:uid="{6EED56CA-3EEE-4FE3-9FE5-7EF15E33876F}"/>
+    <hyperlink ref="C41" r:id="rId203" xr:uid="{EFECAF8A-05FC-4C0B-9817-B848D1D1FE18}"/>
+    <hyperlink ref="C42" r:id="rId204" xr:uid="{64FDC4F8-641E-4200-9786-826C1CD10810}"/>
+    <hyperlink ref="C43" r:id="rId205" display="apģērbi,apavi,somas,smaržas,brilles,rotaslietas,u.c" xr:uid="{B4A8FD7D-CE76-45E3-A599-C7177B945646}"/>
+    <hyperlink ref="C151" r:id="rId206" display="optika šaujamieročiem,u.c" xr:uid="{9DF4DF94-17E1-42FD-A149-A7380EF62C81}"/>
+    <hyperlink ref="C237" r:id="rId207" xr:uid="{7FDDB220-5808-45D9-A50D-DE345751459D}"/>
+    <hyperlink ref="C238" r:id="rId208" display="rotaļlietas arī lelles" xr:uid="{7AD4301A-1C95-471E-B006-97558011EB1E}"/>
+    <hyperlink ref="C40" r:id="rId209" display="mobilie telefoni u.c." xr:uid="{EFD3BEBC-4D0B-4278-BFAE-0CE20CD930B7}"/>
+    <hyperlink ref="C239" r:id="rId210" xr:uid="{E8D0F27D-D13E-45E8-8E2E-40DF0B87C12A}"/>
+    <hyperlink ref="C240" r:id="rId211" xr:uid="{593FC3C6-01EF-4BC4-9770-46D86451BA14}"/>
+    <hyperlink ref="C241" r:id="rId212" xr:uid="{F389FFDE-0452-4895-9CF9-E153075C0133}"/>
+    <hyperlink ref="C242" r:id="rId213" display="apģērbi, apavi, galvassegas,spēles, rotaļlietas videospēļu aparāti, papīrs, kartons  iespieddarbi u.c. " xr:uid="{23D3A7CD-86DA-41E8-AFB6-90686791F4D4}"/>
+    <hyperlink ref="C243" r:id="rId214" xr:uid="{152DCB8F-FCC7-45AA-9012-5C3BC17D32B2}"/>
+    <hyperlink ref="C244" r:id="rId215" display="mēbeles, spoguļi, rāmji, paklāji,  linolejs, dzelzs izstrādājumi, juvelierizstrādājumi, dārgakmeņi, trauki mājsaimniecības vai virtuves vajadzībām, balināšanas līdzekļi, audumi,  parastie metāli un to sakausējumi, rokas instrumenti" xr:uid="{D939C5DA-9AC0-4223-9226-3ABEC7F27B0D}"/>
+    <hyperlink ref="C245" r:id="rId216" display="baloni u.c." xr:uid="{0EFE7071-2E6E-4AFD-BEB4-145BC1DAEBA5}"/>
+    <hyperlink ref="C153" r:id="rId217" display=" spēles un rotaļlietas,kompaktdiski, DVD diski un citi digitālie datu nesēji; iespiedprodukcija;u.c" xr:uid="{429209EA-FCA4-4E0D-90D4-AF5A4FA36613}"/>
+    <hyperlink ref="C246" r:id="rId218" xr:uid="{76317E47-5A5B-456D-BE5F-C17D9EC2876A}"/>
+    <hyperlink ref="C152" r:id="rId219" display="audumi un tekstilpreces; šķiedras (tekstilmateriālu un sintētisko)" xr:uid="{F69A43D8-05DE-4EB4-8998-2F0373EF2F24}"/>
+    <hyperlink ref="C247" r:id="rId220" display="Piel/Wilson Sporting Goods Co" xr:uid="{543B9578-35E9-4D6D-885A-3E21675CF5EC}"/>
+    <hyperlink ref="C248" r:id="rId221" display="sporta apavi (čības) bērniem" xr:uid="{24536930-71E4-401D-A155-10CC6478DB6F}"/>
+    <hyperlink ref="C249" r:id="rId222" xr:uid="{A8DF887B-F19C-485A-B247-941ABD6BF5A1}"/>
+    <hyperlink ref="C250" r:id="rId223" xr:uid="{7EBA2924-2592-4AA9-BADB-6E56A38B81FF}"/>
+    <hyperlink ref="C251" r:id="rId224" xr:uid="{54E4A348-0288-4228-A962-952825A67668}"/>
+    <hyperlink ref="C252" r:id="rId225" xr:uid="{A64FC4D4-F3BE-40C5-9C30-5E7E03A8CDFE}"/>
+    <hyperlink ref="C133" r:id="rId226" xr:uid="{6C5AEB84-0D46-48BE-9DBE-A5D9CA3E529E}"/>
+    <hyperlink ref="C96" r:id="rId227" display="apgaismošanas,tvaika ražošanas,ēdiena gatavošanai,gaisa vai ūdens attīrīšanas iekārtas;sterilizatori,elektriskie transportlīdzekļi,bērnu trīsriteņi,velosipēdi,klaidonis,bērnu ratiņi,drošības sēdekļi bērniem (transportlīdzekļiem),mēbeles,u.c" xr:uid="{5B595922-961A-4240-99D5-E341D5ECF92C}"/>
+    <hyperlink ref="C97" r:id="rId228" display="šokolādes,konfektes,u.c" xr:uid="{AA0531C2-A7C1-4DA1-A6F8-BE6E81B573D8}"/>
+    <hyperlink ref="C94" r:id="rId229" display="šokolādes,konfektes,u.c" xr:uid="{D2A6FF45-DA55-4CC0-A6BF-C9C757A7A5D7}"/>
+    <hyperlink ref="C95" r:id="rId230" xr:uid="{6367976B-F109-4AF2-ACF2-A4ABE04D779E}"/>
+    <hyperlink ref="C86" r:id="rId231" xr:uid="{C7955464-0AE7-4792-AA3E-F10456A1F7BB}"/>
+    <hyperlink ref="C85" r:id="rId232" display="somas,apģērbi, apavi u.c" xr:uid="{95B3633A-5560-4E5D-91F1-C8DB7FD7BF5E}"/>
+    <hyperlink ref="C82" r:id="rId233" display="ķirurģiskas ierīces,akupunktūras adatas;medicīniskas ierīces analīzēm;asins spiediena mērīšanai;ierīces mākslīgai elpināšanai,u.c" xr:uid="{2FA85A5B-C916-4E28-B7E2-432C8B055717}"/>
+    <hyperlink ref="C83" r:id="rId234" display="rotaļlietas,aksesuāri u.c." xr:uid="{7B4E55FD-85F9-455A-B108-1DE64E45BAFF}"/>
+    <hyperlink ref="C63" r:id="rId235" xr:uid="{EE521B28-F4F2-4A70-ADDD-84B1B989E443}"/>
+    <hyperlink ref="C50" r:id="rId236" xr:uid="{72663D4E-28CF-43A0-9856-FFB9A0DC88CF}"/>
+    <hyperlink ref="C253" r:id="rId237" xr:uid="{17F64448-FAD7-4F14-A508-33EE7C883D89}"/>
+    <hyperlink ref="C266" r:id="rId238" xr:uid="{460EF7AF-F1CA-4375-B419-D49B3E156412}"/>
+    <hyperlink ref="C267" r:id="rId239" display="šokolādes, konfektes kafija, tēja, kakao un mākslīgā kafija, alus,minerālūdens, gāzēts ūdens u.c." xr:uid="{525B607B-BD9E-4122-B746-84A9C11407E9}"/>
+    <hyperlink ref="C268" r:id="rId240" xr:uid="{9635EBF0-8687-41F8-86F4-EFA75590536E}"/>
+    <hyperlink ref="C269" r:id="rId241" xr:uid="{D73D7F0F-3EFC-4596-9BB9-84F6F7AFD659}"/>
+    <hyperlink ref="C270" r:id="rId242" xr:uid="{BF8571CB-922F-40CC-9E67-8122EB3BFEB5}"/>
+    <hyperlink ref="C271" r:id="rId243" xr:uid="{049AD697-7439-4A16-AD9F-2EB45D9FF151}"/>
+    <hyperlink ref="C272" r:id="rId244" xr:uid="{57717BE4-D42E-48B9-A429-56ED8740FB21}"/>
+    <hyperlink ref="C273" r:id="rId245" xr:uid="{B80DF59D-1DAC-4D91-B4A6-E477A6E80CA6}"/>
+    <hyperlink ref="C274" r:id="rId246" display="kosmētika, tīrīšanas  un higiēnas līdzekļi u.c." xr:uid="{4F1F6FE3-C19A-4537-B1A8-CB5228BF2B82}"/>
+    <hyperlink ref="C275" r:id="rId247" xr:uid="{4F489348-BAB4-4D5F-BF8C-6B189F6315EF}"/>
+    <hyperlink ref="C276" r:id="rId248" xr:uid="{58CD8181-6C30-410E-9F7D-3054C67A7B23}"/>
+    <hyperlink ref="C277" r:id="rId249" xr:uid="{72F5776E-5763-46B5-AA03-B8646DD4EA1F}"/>
+    <hyperlink ref="C278" r:id="rId250" display="ventilatori u.c." xr:uid="{ADC1C75A-54C5-4275-B57A-F1B972302B7C}"/>
+    <hyperlink ref="C279" r:id="rId251" xr:uid="{6A52566A-9718-4A86-B781-57D0984D2DAC}"/>
+    <hyperlink ref="C280" r:id="rId252" xr:uid="{3F37580D-5873-442D-9516-569683DE7186}"/>
+    <hyperlink ref="C281" r:id="rId253" xr:uid="{0B0FCAFE-C0E4-4870-B415-15159B231FF3}"/>
+    <hyperlink ref="C282" r:id="rId254" xr:uid="{CB9C741F-CE4B-4E50-ADE6-E61E60F4A339}"/>
+    <hyperlink ref="C283" r:id="rId255" xr:uid="{0DCCB55D-27C6-43EC-B22D-41DBA321F865}"/>
+    <hyperlink ref="C284" r:id="rId256" xr:uid="{470817C4-52E7-457D-A5F8-458F75F83359}"/>
+    <hyperlink ref="C285" r:id="rId257" xr:uid="{797D9085-EB99-475D-BD0D-8ABC85B4F6E4}"/>
+    <hyperlink ref="C286" r:id="rId258" display="ķermeņa kopšanas līdzekļi" xr:uid="{381D6E9C-03C9-46F5-8D87-614A4F2A46F0}"/>
+    <hyperlink ref="C287" r:id="rId259" display="elektriskās/elek troniskās ierīces datoriem, u.c " xr:uid="{5641A079-5D74-497A-B7E0-6B6B30A7A9AC}"/>
+    <hyperlink ref="C288" r:id="rId260" xr:uid="{D02E44CA-7E18-4B5A-AB51-50C232B855C6}"/>
+    <hyperlink ref="C289" r:id="rId261" xr:uid="{A76C1A1E-0DD5-4AEB-BB12-87135116950C}"/>
+    <hyperlink ref="C290" r:id="rId262" xr:uid="{D641A87C-AE54-4BC5-8E1F-1AA9E5CBB060}"/>
+    <hyperlink ref="C291" r:id="rId263" display="bezalkoholiskie dzērieni, apģērbi, galvassegas peldkostīmi,T-krekli  zeķes,sviedru krekli, šorti, kleitas, sandales, skriešanas kostīmi  sporta džemperi apakšbikses, džemperi ar kapuci,vestes, bikses  pidžamas, naktskrekli u.c." xr:uid="{29FE0C51-42DC-49C1-8660-3ED45A04B9CC}"/>
+    <hyperlink ref="C292" r:id="rId264" xr:uid="{372EDF1B-1443-4181-8A91-725A94CD1DB3}"/>
+    <hyperlink ref="C293" r:id="rId265" xr:uid="{0FC9D552-AAFF-4B3B-A575-915311245731}"/>
+    <hyperlink ref="C294" r:id="rId266" xr:uid="{D064AD73-A6C9-4F99-858C-3E3709421663}"/>
+    <hyperlink ref="C295" r:id="rId267" display="Piel/SOCIETE DU TOUR DE FRANCE" xr:uid="{8E404B9C-C6EA-4F24-ABEC-D22AF5FCC445}"/>
+    <hyperlink ref="C296" r:id="rId268" xr:uid="{9E05D7FD-C7E0-418B-850D-04B508741AAF}"/>
+    <hyperlink ref="C297" r:id="rId269" xr:uid="{1869A730-95F2-46BD-8499-1FF21C4C6947}"/>
+    <hyperlink ref="C299" r:id="rId270" xr:uid="{449E76C4-6242-4202-AEF4-C712DFE488DB}"/>
+    <hyperlink ref="C300" r:id="rId271" xr:uid="{670DF2D9-0D08-42CD-A101-516C49A1A38B}"/>
+    <hyperlink ref="C301" r:id="rId272" xr:uid="{FCC1C72D-6354-4CE8-8737-1DBBBBCA72A0}"/>
+    <hyperlink ref="C302" r:id="rId273" xr:uid="{B97A3CC7-0629-4595-B5E3-81F263D4793E}"/>
+    <hyperlink ref="C303" r:id="rId274" xr:uid="{C30D8784-860D-4A8F-B5A6-F9D4E492CE0A}"/>
+    <hyperlink ref="C304" r:id="rId275" xr:uid="{8A94FA3E-57B5-43B6-B5A0-B2961D14EB31}"/>
+    <hyperlink ref="C305" r:id="rId276" xr:uid="{34F41283-D17E-46DD-A7DF-490785C608F2}"/>
+    <hyperlink ref="C306" r:id="rId277" xr:uid="{518D9C56-7478-4D81-AAED-9AE35FB9753B}"/>
+    <hyperlink ref="C307" r:id="rId278" xr:uid="{DD4BB984-0743-42A8-921B-D3120DA57FD7}"/>
+    <hyperlink ref="C75" r:id="rId279" display="datoru programmatūra,datorspēles,videospēles,elektroniskās spēles,datorprogrammas,apģērbi,galvassegas,u.c" xr:uid="{7EF541C5-0BBE-4907-9BE9-9F61E9217645}"/>
+    <hyperlink ref="C308" r:id="rId280" xr:uid="{9E3C0438-9707-4B95-A947-43F63B1C3BFC}"/>
+    <hyperlink ref="C309" r:id="rId281" xr:uid="{3FD4744C-1621-452D-AFE9-4437F85C7299}"/>
+    <hyperlink ref="C310" r:id="rId282" xr:uid="{806F0C72-0758-4963-9047-C25C4214AB11}"/>
+    <hyperlink ref="C311" r:id="rId283" xr:uid="{156259BD-CAB7-4F40-8024-4E96628F3C60}"/>
+    <hyperlink ref="C312" r:id="rId284" xr:uid="{293452BB-6FCC-484E-8152-8A1B29F8B123}"/>
+    <hyperlink ref="C313" r:id="rId285" xr:uid="{6856CAB9-7ADA-4687-9618-BEDABD5A0B7F}"/>
+    <hyperlink ref="C314" r:id="rId286" xr:uid="{5796E5FE-7BB6-4E16-B4F8-065A81CB7856}"/>
+    <hyperlink ref="C315" r:id="rId287" xr:uid="{5AD98F73-072C-4EE8-A33B-CF92748F0B93}"/>
+    <hyperlink ref="C316" r:id="rId288" xr:uid="{8A0D5E79-8AA7-47FA-9143-BEC0432A69D6}"/>
+    <hyperlink ref="C317" r:id="rId289" xr:uid="{008B84EA-4814-4A96-B758-5112DC33DF81}"/>
+    <hyperlink ref="C318" r:id="rId290" xr:uid="{334B6B88-A403-479C-ADBB-7433D6E4F032}"/>
+    <hyperlink ref="C319" r:id="rId291" xr:uid="{4CA66DCE-316A-4351-A05A-4218E622CBC0}"/>
+    <hyperlink ref="C320" r:id="rId292" xr:uid="{A25A3EBB-933B-4324-92C4-6E05B940E23C}"/>
+    <hyperlink ref="C321" r:id="rId293" display="aksesuāri un iekārtas mobiliem telefoniem un datoriem,kabeļi;rokturi   un futrāļi mobilajiem tālruņiem, datoriem, konteineri elektroniskām ierīcēm,energoavoti, baterijas,elektriskie akumulatori,lādētāji akumulatoriem;lādētāji elektriskajām baterijām; Plāk" xr:uid="{FDCCFF8F-A64B-4546-85F8-E206370F8C1B}"/>
+    <hyperlink ref="C322" r:id="rId294" display="gaļa, zivis, mājputni un medījums; gaļas ekstrakti, konservēti, žāvēti un vārīti augļi un dārzeņi, olas, piena produkti, želejas, ievārījumi, kompoti, piens un piena dzērieni, kafija un kafijas aizstājēji, tēja, kakao, dzeramā šokolāde, graudaugu batoniņi" xr:uid="{945C1A36-B2A4-410F-A2D4-D7368DAD42E4}"/>
+    <hyperlink ref="C323" r:id="rId295" xr:uid="{FD69EB76-5ACE-4DA8-A351-50FC93B03945}"/>
+    <hyperlink ref="C324" r:id="rId296" display="šokolādes, konfektes u.c." xr:uid="{9D1244D1-8B56-4D01-A202-17903C2F07A5}"/>
+    <hyperlink ref="C325" r:id="rId297" display="kafija, tēja, karstie un aukstie dzērieni, kafijas pupiņas, sviestmaizes, salāti, konditorejas izstrādājumi u.c., kā arī citas preces, kas paredzētas tirdzniecībai krūzes, magnēti u.c." xr:uid="{D63939FE-1667-42F5-AE5F-56EC9D3E116C}"/>
+    <hyperlink ref="C326" r:id="rId298" xr:uid="{2BA1FC45-E2ED-4B75-8184-40011D428F33}"/>
+    <hyperlink ref="C327" r:id="rId299" display="Piel/GFM GmbH Trademarks" xr:uid="{EAED7D08-F1F5-4E11-9A08-5821ACE36A64}"/>
+    <hyperlink ref="C328" r:id="rId300" xr:uid="{5FEEA990-6378-48B8-8D50-8498D11E7B7A}"/>
+    <hyperlink ref="C329" r:id="rId301" xr:uid="{4C2F0889-4382-490C-900B-A5E73661DA7C}"/>
+    <hyperlink ref="C330" r:id="rId302" xr:uid="{DDED4565-C4E7-46AF-B7AE-ABBDDB8685E5}"/>
+    <hyperlink ref="C333" r:id="rId303" xr:uid="{566A3151-A435-4167-8A61-A80D495E040C}"/>
+    <hyperlink ref="C334" r:id="rId304" xr:uid="{54B97C33-C995-4E07-B673-44697D817ACC}"/>
+    <hyperlink ref="C335" r:id="rId305" display="mašīnvadītas ierīces un mašīnas dārzkopībai un ainavu veidošanai, lauksaimniecībai un mežsaimniecībai, zaļo zonu un teritoriju uzturēšanai, ceļu un ielu tīrīšanai, grants ceļu un pelnu celiņu uzturēšanai, ziemu uzturēšanai uz celiņiem, jo īpaši zemes apstrādes mašīnām, piemēram, kaplēšanai un frēzēšanai , arkli, izkliedētāji, kultivatori, ecēšas, izlīdzinātāji, zemes urbji un izkliedētāji,motorizētie zāles pļāvēji " xr:uid="{E035A376-E163-4AA7-B405-037F45E1879F}"/>
+    <hyperlink ref="C336" r:id="rId306" xr:uid="{306237D1-F0F8-4F51-A708-80EA2C63FB08}"/>
+    <hyperlink ref="C337" r:id="rId307" xr:uid="{3187984C-E67C-470F-A0EF-57AA177FD617}"/>
+    <hyperlink ref="C338" r:id="rId308" display="Piel/KaVo Dental GmbH" xr:uid="{750A5602-BC35-4A30-BA6A-5F4460F834CB}"/>
+    <hyperlink ref="C339" r:id="rId309" xr:uid="{6C458DD8-8AA2-4ADA-8784-6B6FD562DC6B}"/>
+    <hyperlink ref="C340" r:id="rId310" xr:uid="{995383AF-D318-41D9-B003-F4B6DC8F9BA2}"/>
+    <hyperlink ref="C341" r:id="rId311" xr:uid="{2ED19939-DEC7-408F-8D30-14E53616CA50}"/>
+    <hyperlink ref="C209" r:id="rId312" xr:uid="{621598FC-8C15-43CC-8D39-5F18DA8C551C}"/>
+    <hyperlink ref="C342" r:id="rId313" xr:uid="{825121E6-CE1E-4E73-B67B-DBFB46AEFE83}"/>
+    <hyperlink ref="C343" r:id="rId314" xr:uid="{513D5E79-250B-48FD-B2F1-686EF6F7AFA4}"/>
+    <hyperlink ref="C344" r:id="rId315" xr:uid="{A1BCA8A2-209D-411A-A6C0-390D4DB9B535}"/>
+    <hyperlink ref="C345" r:id="rId316" xr:uid="{E92EC4B3-FE40-4D85-A0DB-C309B02A4036}"/>
+    <hyperlink ref="C346" r:id="rId317" xr:uid="{F26C64AF-C0D1-4319-B939-8315FF68D3B1}"/>
+    <hyperlink ref="C347" r:id="rId318" xr:uid="{F22D712B-956E-4A2F-B3E2-55B301C6BF63}"/>
+    <hyperlink ref="C348" r:id="rId319" xr:uid="{5B1AED8D-6055-4C70-823E-30505A892B63}"/>
+    <hyperlink ref="C349" r:id="rId320" display="Kioxia Corporation" xr:uid="{9F0631E1-C295-45A8-B540-26675BA5BF7A}"/>
+    <hyperlink ref="C350" r:id="rId321" xr:uid="{52B4F224-ED99-48A2-9B52-3EF70968A6F8}"/>
+    <hyperlink ref="C351" r:id="rId322" xr:uid="{41775533-4BFF-46C3-B45F-532368F58289}"/>
+    <hyperlink ref="C352" r:id="rId323" display="kosmētika, sukas,  spoguļi u.c." xr:uid="{38BBE24F-0D6D-46DB-98BF-E4ABBC303A23}"/>
+    <hyperlink ref="C353" r:id="rId324" xr:uid="{4F1DE28A-A6CF-4F2F-BA76-ADDBAFC3430A}"/>
+    <hyperlink ref="C354" r:id="rId325" xr:uid="{BCDE99DF-7219-4520-AF9E-415123DE2C3D}"/>
+    <hyperlink ref="C355" r:id="rId326" display="medicīnas instrumentu,farmaceitiskie izstrādājumi, sanitārijas ierīces u.c." xr:uid="{86023E8C-5F78-4A27-99F0-8A3B1B00C1B4}"/>
+    <hyperlink ref="C356" r:id="rId327" xr:uid="{630F2046-7BF6-42E1-B4C5-9264E139A8E8}"/>
+    <hyperlink ref="C357" r:id="rId328" xr:uid="{36E9AA26-B35C-403A-A572-EAC62D8CAE9D}"/>
+    <hyperlink ref="C358" r:id="rId329" xr:uid="{08FC551A-D600-4CED-B18C-699D1E1F8B94}"/>
+    <hyperlink ref="C359" r:id="rId330" xr:uid="{9517306F-DF80-4FB7-ACD3-D167097DA255}"/>
+    <hyperlink ref="C360" r:id="rId331" xr:uid="{AB36F9A3-3DDC-4968-9B4F-96797239DD23}"/>
+    <hyperlink ref="C361" r:id="rId332" display="sporta apģērbi un aksesuāri.  peldkostīmi, pludmales apģērbi, ķermeņa pacēlāji, brilles,  sandales, spuras,pleznas,  peldošās jostas un ar tiem saistīti piederumi" xr:uid="{ED8ED2E1-16D4-42B3-BF72-714FDDDF5F6D}"/>
+    <hyperlink ref="C136" r:id="rId333" xr:uid="{C0B0CB94-9E18-44E0-ADE0-ED5C04AA2850}"/>
+    <hyperlink ref="C362" r:id="rId334" xr:uid="{EBF2AC25-2320-40DB-A90F-A0FDCD48BB87}"/>
+    <hyperlink ref="C363" r:id="rId335" xr:uid="{32CCCAAD-2FCA-4E46-89C4-93CD7763FE62}"/>
+    <hyperlink ref="C364" r:id="rId336" display="Piel/TRB  International SA" xr:uid="{B3701B5A-42C1-41F6-A219-FD6FC6487414}"/>
+    <hyperlink ref="C366" r:id="rId337" xr:uid="{4BE51FD6-C9D8-4CFD-8888-DC2285270671}"/>
+    <hyperlink ref="C367" r:id="rId338" xr:uid="{C6D914C5-3DDB-40A2-BB5E-416B07907011}"/>
+    <hyperlink ref="C368" r:id="rId339" xr:uid="{090A0176-CA60-4D6A-8818-D49AC17B8BB7}"/>
+    <hyperlink ref="C369" r:id="rId340" display="santehnika, radiatori u.c." xr:uid="{EC495AB6-F21B-4F5E-B58C-86696FFD590C}"/>
+    <hyperlink ref="C370" r:id="rId341" xr:uid="{1F8D8980-FF74-4F81-98C1-73261A31347B}"/>
+    <hyperlink ref="C371" r:id="rId342" display="gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un vārīti augļi un dārzeņi, želejas, ievārījumi, kompots, olas, piens un piena produkti, pārtikas eļļas un tauki, Nesagatavoti un neapstrādāti lauksaimniecības, ūdens, dārzkopības un mežsaimniecības produkti,  graudaugi un sēklas, svaigi augļi, dārzeņi un zaļumi, dabiski augi un ziedi, ziedu sīpoli, stādi un sēklas stādīšanai, dzīvi dzīvnieki, pārtika un dzērieni dzīvniekiem, iesals u.c" xr:uid="{2FC1D8AF-2371-49B5-94C2-8BF932EAFD41}"/>
+    <hyperlink ref="C372" r:id="rId343" xr:uid="{BEC4BAD3-AC80-4788-B7BF-B27241219A1E}"/>
+    <hyperlink ref="C373" r:id="rId344" xr:uid="{883FB285-7E0F-42B2-A269-16462ED94083}"/>
+    <hyperlink ref="C374" r:id="rId345" xr:uid="{FB219ABC-613C-4DA4-9C4C-1432021F7F89}"/>
+    <hyperlink ref="C375" r:id="rId346" xr:uid="{601B67EC-D854-41E6-BB27-CF7B6664497D}"/>
+    <hyperlink ref="C377" r:id="rId347" xr:uid="{30702242-7396-4365-B40D-E152595073F9}"/>
+    <hyperlink ref="C378" r:id="rId348" display="ogļhidruma un alumīnija radzes riteņus" xr:uid="{B9DE0654-3D81-4B24-9487-D30D7758E9EF}"/>
+    <hyperlink ref="C379" r:id="rId349" display="Piel/Dell Corporation Ltd" xr:uid="{2B4D78A3-95D0-4AB4-A801-BEB60F1BEECF}"/>
+    <hyperlink ref="C380" r:id="rId350" display="rotaļlietas,spēles, DVD grāmatas, ieraksti apģērbs u.c." xr:uid="{61B1BCBE-89FB-4114-8157-49E959DA441E}"/>
+    <hyperlink ref="C381" r:id="rId351" display="apģērbs, apavi, galvassegas,bērnu sēdeklīši,krēsli, taburetes,galdi, līmējošie pārsēji, ziepes, sauļošanās krēms, odekoloni, bērnu pārtika,                     spēles un rotaļlietas, vingrošanas un sporta preces, rotājumi Ziemassvētku eglītēm,  velosipēdi, lampas, lukturīši, velosipēdu lukturi, ierakstītas audio lentas un DVD, skaņu ierakstītāji  un atskaņotāji, digitālās kameras      izklaidei bērniem un zīdaiņiem, atslēgu piekariņi u.c." xr:uid="{4CF67E46-4263-4D0D-B813-DA53A541FC82}"/>
+    <hyperlink ref="C382" r:id="rId352" display="apģērbi, apavi, galvassegas,  bižutērija u.c." xr:uid="{B2E12091-C4DD-4A0B-A04F-6E6273C2A622}"/>
+    <hyperlink ref="C383" r:id="rId353" xr:uid="{975C17FE-DFA2-4B50-9469-5BB48C84FE07}"/>
+    <hyperlink ref="C384" r:id="rId354" display="motora korpusi,  transportlīdzekļu daļas, aprīkoti motociklu pārsegi u.c." xr:uid="{E11633BE-0906-42E4-A278-224F8B95937A}"/>
+    <hyperlink ref="C385" r:id="rId355" display="Piel/TikTok Information Technologies UK Limited" xr:uid="{F262504A-CD3F-47A0-AB82-9FC0A9DCF56F}"/>
+    <hyperlink ref="C386" r:id="rId356" xr:uid="{3E1177A2-9223-4148-8927-10CAF2CEEA1E}"/>
+    <hyperlink ref="C387" r:id="rId357" xr:uid="{AA083346-5222-46F4-87BB-A3FEAB99CC2D}"/>
+    <hyperlink ref="C388" r:id="rId358" display="Piel/JACQUEMUS" xr:uid="{76237E6E-4A4B-4606-8701-24E49931A90E}"/>
+    <hyperlink ref="C390" r:id="rId359" xr:uid="{2A0E1187-47EB-422B-BDCB-DB0A52AEBE67}"/>
+    <hyperlink ref="C391" r:id="rId360" xr:uid="{0B37A103-5045-43FA-AFAC-67EC44D8784B}"/>
+    <hyperlink ref="C392" r:id="rId361" display=" juvelierizstrādājumi, sudraba rotaslietas,dārgmetālu figūriņas -statuetes,  medaļas, bižutērija, atslēgu piekariņi personīgie piederumi, u.c." xr:uid="{F4682966-5EDC-41BE-A531-530CA291742B}"/>
+    <hyperlink ref="C393" r:id="rId362" xr:uid="{DE703D6E-D2B5-4403-AC59-6B1FBDB41CB1}"/>
+    <hyperlink ref="C394" r:id="rId363" xr:uid="{348848C0-F7DD-4C82-A9C8-962A7A3A7D7E}"/>
+    <hyperlink ref="C395" r:id="rId364" xr:uid="{E8F9116E-4C04-414E-BC76-B388F481B794}"/>
+    <hyperlink ref="C396" r:id="rId365" xr:uid="{392D6AB8-E904-47DE-986B-7BDCD2C6D139}"/>
+    <hyperlink ref="C167" r:id="rId366" display=" USB atmiņas kartes,utt" xr:uid="{C62A3BFE-8514-4404-AC5D-B1A10161CBF7}"/>
+    <hyperlink ref="C166" r:id="rId367" display="transportlīdzekļu  piedziņas sistēmas,apgaismes sistēmas, virsbūves kontroles sistēmas, spēka pievadu kontroles sistēmas, elektronisko instrumentu kopu, telemātikas sistēmas un datori, piekares sistēmas un sastāvdaļas, izplūdes sistēmas,u.c " xr:uid="{F770DA2F-74D6-4E80-BED5-19DFA83032F1}"/>
+    <hyperlink ref="C397" r:id="rId368" xr:uid="{9AF76267-96D1-4A78-A489-0D547390EB14}"/>
+    <hyperlink ref="C398" r:id="rId369" display="gaisa kondicionēšanas iekārtas  un piederumi u.c." xr:uid="{58419121-93C9-4405-995A-4D2E2E458E22}"/>
+    <hyperlink ref="C399" r:id="rId370" xr:uid="{DE72B59C-EC9C-4049-8B4D-8769FA9EC3AF}"/>
+    <hyperlink ref="C400" r:id="rId371" display="vingrošanas un sporta preces, apģērbs, apavi, galvassegas, pulksteņi, ceļojumu futrāļi, somas,spēles, rotaļlietas, video spēļu ierīces,  juvelierizstrādājumi u.c." xr:uid="{D247A1C3-DDF9-465D-BFA0-280C9796A588}"/>
+    <hyperlink ref="C401" r:id="rId372" display="Piel/Genius_Nicer Dicer Quick" xr:uid="{BFD4DF69-8168-4D12-ACF2-2B568E8108B3}"/>
+    <hyperlink ref="C402" r:id="rId373" xr:uid="{BD722931-7B54-462B-901B-652331D9AE86}"/>
+    <hyperlink ref="C403" r:id="rId374" xr:uid="{E016A938-0E1B-4FA3-9E56-8A9F83B7BA6B}"/>
+    <hyperlink ref="C404" r:id="rId375" xr:uid="{BD24325B-4E21-46C5-9DF5-CF64901E94EB}"/>
+    <hyperlink ref="C405" r:id="rId376" display=" pildspalvas, mehāniski zīmuļi, marķieru pildspalvas un citi rakstāmpiederumi, kancelejas preces." xr:uid="{D6F7403A-8D7F-4B0F-9B45-F7AEFA2DB2CE}"/>
+    <hyperlink ref="C406" r:id="rId377" xr:uid="{261D673D-E340-4A79-BE94-BE216D0138C0}"/>
+    <hyperlink ref="C407" r:id="rId378" xr:uid="{7A1E6C7E-E188-4F46-B741-1594F6CE9B21}"/>
+    <hyperlink ref="C408" r:id="rId379" display="Piel/SHELTERED WINGS INC D_B_A VORTEX OPTICS" xr:uid="{2F8FB2F1-4387-486F-95A8-E44652B099F7}"/>
+    <hyperlink ref="C409" r:id="rId380" xr:uid="{D3F718E9-5A7B-4FCC-BD0A-31D1F46AF27E}"/>
+    <hyperlink ref="C410" r:id="rId381" xr:uid="{A4AEC209-1846-485D-85AD-43040DE58ED8}"/>
+    <hyperlink ref="C411" r:id="rId382" display=" aizsardzības un drošības aprīkojums, aizsarg ķiveres, aizsargmaskas aizsargzābaki, aizsarg apģērbs [bruņas],  aizsargapģērbs, cimdi, apģērbs, galvassegas un apavi medicīnas personālam un pacientiem, medicīniskie pārsēji,  autiņbiksītes zīdaiņiem un nesaturēšana, peldbikses zīdaiņiem,    automašīnu sēdekļi, pārvalki, galvas balsti, bērnu drošības sēdekļi transportlīdzekļiem, izstrādājumi no ādas, proti, kastes, maki, čemodāni un čemodāni dokumentiem, maki, kredītkaršu futrāļi, atslēgu futrāļi, somas un čemodāni,  atslēgu maisiņi, mugursomas, maki, apģērbs, apavi,  u.c." xr:uid="{C99F36BD-76FC-4AFB-AD22-3E8B2E4DFEB7}"/>
+    <hyperlink ref="C412" r:id="rId383" xr:uid="{6029EACF-30B5-410C-BEB5-E7F615A6CD64}"/>
+    <hyperlink ref="C413" r:id="rId384" display=" agregāti cirkulācijas sūkņiem, zemūdens sūkņiem un centrbēdzes sūkņiem.  elektronika sūkņiem un citu sistēmu vadības ierīcēm,  elektromotori sūkņiem u.c." xr:uid="{1C8DC23A-4C2B-4BBC-B992-F5292EFDAD5F}"/>
+    <hyperlink ref="C207" r:id="rId385" xr:uid="{58D16FC9-7D4F-413C-9F7A-4A56DD840FD4}"/>
+    <hyperlink ref="C414" r:id="rId386" display="spēles un rotaļlietas, kompaktdiski, lentes un DVD ar izdomātiem varoņiem un aktivitātēm bērniem, filmas, televīzijas programmas, grāmatas, mūzika un rotaļlietu lietošanas instrukcijas, kosmētika, tualetes piederumi, apģērbs, apavi, galvassegas,  somas, maki u.c.  " xr:uid="{15747787-C80C-48CA-82A8-D5B752C429DB}"/>
+    <hyperlink ref="C415" r:id="rId387" display="apģērbi, apavi, galvassegas,  parfimērija,  kosmētika, brilles, rotaslietas,  somas, mugursomas, maki u.c.  " xr:uid="{3619071F-E63B-4BDB-857C-1F4CB0739EF3}"/>
+    <hyperlink ref="C416" r:id="rId388" xr:uid="{46111667-4EDF-41C6-AEE8-48803465DF44}"/>
+    <hyperlink ref="C417" r:id="rId389" xr:uid="{752D5436-7EED-4675-A607-74C913CC1DBB}"/>
+    <hyperlink ref="C419" r:id="rId390" xr:uid="{22FA0E92-95AD-45F5-8E31-8923FBAAE6C3}"/>
+    <hyperlink ref="C421" r:id="rId391" xr:uid="{8E3A9522-76A3-4942-BE6E-D452B1AD72C0}"/>
+    <hyperlink ref="C422" r:id="rId392" display="izklaides industrija,  ražo un pārraida filmas, koncertus,  komēdijas, teātra filmas un sportu u.c." xr:uid="{4F742D36-A694-4977-948F-505065A5208F}"/>
+    <hyperlink ref="C423" r:id="rId393" xr:uid="{A10E74CD-7771-4565-94E2-7394590EC4A2}"/>
+    <hyperlink ref="C424" r:id="rId394" xr:uid="{E0884BE1-7CBB-4E83-823C-6923176CC0F3}"/>
+    <hyperlink ref="C425" r:id="rId395" display="parfimērija, kosmētika, matu krāsas, lūpkrāsas u.c." xr:uid="{EAD01F0E-2C8F-4516-8DB1-F14C3DB943F7}"/>
+    <hyperlink ref="C426" r:id="rId396" xr:uid="{776FBC1A-79E6-4857-B11F-08AEFA91278E}"/>
+    <hyperlink ref="C427" r:id="rId397" xr:uid="{7B1F7EC8-271F-4448-8CFA-1D9B6FBD2252}"/>
+    <hyperlink ref="C428" r:id="rId398" display="apģērbs, galvassegas, preparāti balināšanai un citas veļas vielas, preparāti tīrīšanai, pulēšanai, attaukošanai un noberšanai, ziepes, parfimērijas izstrādājumi, ēteriskās eļļas, kosmētika, matu losjoni, zobu pastas;apakšveļa, zeķes, cimdi,  apavi, apavu zoles, krēmi, pastas, vaski, kondicionieri, pulēšanai, tīrīšanai un aizsardzībai no lietus, apavu tīrīšanas lupatiņas,  sukas, apavu maisiņi u.c." xr:uid="{693AA726-846E-4E9A-9545-F15FEFD2F9FB}"/>
+    <hyperlink ref="C429" r:id="rId399" xr:uid="{6DBBD980-6030-48ED-A89E-9645CF1276BF}"/>
+    <hyperlink ref="C430" r:id="rId400" xr:uid="{B35CFAFC-B3A8-4988-8DAD-633EC0CB6CB3}"/>
+    <hyperlink ref="C431" r:id="rId401" display="Aktuālo pieprasījumu saraksts 21.05.2021.xlsx" xr:uid="{B8DB44FB-2A1F-4EB0-837E-3A4DB7138E6A}"/>
+    <hyperlink ref="C432" r:id="rId402" display="Aktuālo pieprasījumu saraksts 21.05.2021.xlsx" xr:uid="{FFC96EDE-4238-4D84-8A1C-846ABA7BB63B}"/>
+    <hyperlink ref="C433" r:id="rId403" xr:uid="{6E47DDA9-3FD6-4D54-8B51-0071D2D18F40}"/>
+    <hyperlink ref="C434" r:id="rId404" display="elektriskās,elektroniskās ierīces un instrumenti elektrības pārvadāšanai, vadīšanai,pārslēgšanai, pārveidošanai,uzkrāšanai, regulēšanai,filtrēšanai, mērīšanai  un kontrolei u.c. " xr:uid="{886A2217-48B6-4E42-9EE6-8AA1F23EF1B4}"/>
+    <hyperlink ref="C435" r:id="rId405" xr:uid="{E741580C-A183-4D2A-916B-8F901E7CCAAE}"/>
+    <hyperlink ref="C436" r:id="rId406" display="ķīmiskie produkti, kas paredzēti ūdens attīrīšanai un atsāļošanai,  absorbenti, katalizatori, Jonu apmaiņas sveķi ar ierobežotu granulometriju izmantošanai ūdens attīrīšanā un daudzos citos pielietojumos, piemēram, saldinātāju hromatogrāfijā, aminoskābju atdalīšanā, farmācijas rūpniecībā kopumā, cukura attīrīšanā un citos pielietojumos pārtikas nozarē u.c. " xr:uid="{63DF1669-4095-4FD5-8F6C-1BD546B624C8}"/>
+    <hyperlink ref="C437" r:id="rId407" xr:uid="{3A5E0C31-A36A-4AEC-A12F-9FA9C2686CD1}"/>
+    <hyperlink ref="C438" r:id="rId408" xr:uid="{33DA73FF-6910-404C-B9B9-0CDBDEC8B7A9}"/>
+    <hyperlink ref="C439" r:id="rId409" xr:uid="{4A2BC208-9F3B-4399-8CDA-1A40D9B8E914}"/>
+    <hyperlink ref="C440" r:id="rId410" xr:uid="{02728A34-3844-4F7F-A0B1-7EA95EC2EC39}"/>
+    <hyperlink ref="C441" r:id="rId411" xr:uid="{F8FE4944-ABE6-4B81-A17B-C549FAD731B4}"/>
+    <hyperlink ref="C442" r:id="rId412" xr:uid="{16BB3688-49BA-4528-A369-62DE00060F90}"/>
+    <hyperlink ref="C443" r:id="rId413" display="Aktuālo pieprasījumu saraksts 14.06.2021.xlsx" xr:uid="{5B2DDC1A-13A0-42CF-9757-E55AF3ADE242}"/>
+    <hyperlink ref="C444" r:id="rId414" xr:uid="{03379E66-601D-47ED-96D2-796CE5E508F4}"/>
+    <hyperlink ref="C445" r:id="rId415" xr:uid="{F8C78382-04E2-4296-BD95-4407114D77FB}"/>
+    <hyperlink ref="C446" r:id="rId416" display=" elektroniskās un pjezoelektriskās šķiltavas un to piederumi, mērlentes; atslēgu piekariņi, spalvu nazītis, saulesbrilles u.c." xr:uid="{8266E804-582A-49A7-9FC7-93DB2E896F3B}"/>
+    <hyperlink ref="C447" r:id="rId417" display="šampanietis" xr:uid="{BF7F5BBE-2C72-431B-A986-FE8E63933B80}"/>
+    <hyperlink ref="C448" r:id="rId418" xr:uid="{F2AD1623-D335-42BB-943A-9D2E32EA82BD}"/>
+    <hyperlink ref="C449" r:id="rId419" xr:uid="{5031659F-CCC4-4E95-9DE4-B43239AB3CBD}"/>
+    <hyperlink ref="C450" r:id="rId420" display="parfimērijas izstrādājumi, kosmētika, smaržas, brilles, saulesbrilles, rāmji un lēcas, ...juvelierizstrādājumi, bižutērija,  pulksteņi, gredzeni, rokassprādzes, kuloni, auskari, aproču pogas, aproces, pulksteņu siksnas, ķēdes, pulksteņu izstrādājumi, kaklasaišu saspraudes, metāla apavu un cepuru rotājumi, pulksteņi, atslēgu gredzeni, somas, maki, čemodāni, čemodāni,  apģērbs, jostas, peldkostīmi, šalles, kaklasaites, apavi, apavi, zābaki, sandales, cimdi, cepures,  mēbeles, spoguļi, attēlu rāmji u.c." xr:uid="{6FB372FA-E9AA-420B-AF85-6F8423DEF6D7}"/>
+    <hyperlink ref="C451" r:id="rId421" xr:uid="{5B26D0CA-5936-4D5C-85D1-5503978AF892}"/>
+    <hyperlink ref="C452" r:id="rId422" xr:uid="{CF584B17-A9AD-417C-A22E-0D2E66CB82CA}"/>
+    <hyperlink ref="C457" r:id="rId423" display="Aktuālo pieprasījumu saraksts 04.08.2021.xlsx" xr:uid="{352027FE-7D06-4E9A-A55B-A3C42F34CBD1}"/>
+    <hyperlink ref="C458" r:id="rId424" xr:uid="{E6985A25-2F65-446D-A8ED-1B833AA8D123}"/>
+    <hyperlink ref="C459" r:id="rId425" display="apģērbi, apavi, galvassegas, spēles, rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces u.c " xr:uid="{CF345B01-2033-4594-A558-E3BFBD0D9DCA}"/>
+    <hyperlink ref="C460" r:id="rId426" display="digitālās kameras, svari, sporta brilles, saulesbrilles, brilles; dzīvības glābšanas ierīces un aprīkojums, glābšanas vestes, pludiņi drošības nolūkos elektriskās baterijas, bezvadu skaļruņi,  audio uztvērēji, elektriskie audio, video aparāti un instrumenti,   kosmētika,ādas kopšanas līdzekļi,  vannas un dušas līdzekļi, skūšanās,  sauļošanās līdzekļi,smaržas lietošanai mājās zīdaiņu losjoni,  bērnu eļļas, nemedicīniski bērnu krēmi, šampūni mājdzīvniekiem u.c" xr:uid="{187DE0AB-E427-4F93-9AE0-E202F5E5EE69}"/>
+    <hyperlink ref="C461" r:id="rId427" xr:uid="{EC2AC9AC-44C2-42C4-B366-E575091BD055}"/>
+    <hyperlink ref="C102" r:id="rId428" xr:uid="{064BB204-1597-42BB-9A34-FCA21F71445D}"/>
+    <hyperlink ref="C462" r:id="rId429" xr:uid="{54169E3B-1B74-4619-9FC4-E0452C45C503}"/>
+    <hyperlink ref="C463" r:id="rId430" xr:uid="{4EA62BFF-737C-43F1-BA36-F95D9B6BDFC9}"/>
+    <hyperlink ref="C464" r:id="rId431" xr:uid="{56FB69F9-AEF2-40C4-89B9-5C413B40358D}"/>
+    <hyperlink ref="C254" r:id="rId432" xr:uid="{A4E89316-C6B8-4E13-8C3E-0B01FA069CEB}"/>
+    <hyperlink ref="C255" r:id="rId433" display="e-smēķētājs" xr:uid="{64FB2727-10A6-4DAB-B4B2-8D137949501D}"/>
+    <hyperlink ref="C256" r:id="rId434" xr:uid="{6B46DDD1-9381-445A-AB10-1B0EB323BEAF}"/>
+    <hyperlink ref="C257" r:id="rId435" xr:uid="{F0828755-7540-48D1-90CD-A67C39F5ECA5}"/>
+    <hyperlink ref="C258" r:id="rId436" xr:uid="{BE11AE71-D07F-4314-8343-307D34D21D9C}"/>
+    <hyperlink ref="C259" r:id="rId437" xr:uid="{066EC16E-2491-4261-A4C6-D0E235060511}"/>
+    <hyperlink ref="C260" r:id="rId438" display="elektriskā lampas un apgaismojums, un gaismas atstarotāji, sanitārtehniskās iekārtas un aprīkojums, ūdensapgādes iekārtas, degļi, katli un sildītāji, vārīšanas, apkures, dzesēšanas un citas pārtikas un dzērienu apstrādes iekārtas un aprīkojums, kamīni, in" xr:uid="{793716D7-A5CD-4178-BE80-26A9761AF9A4}"/>
+    <hyperlink ref="C261" r:id="rId439" xr:uid="{FA079F4E-C3D3-4C13-B8EC-EC89EB1BEF3F}"/>
+    <hyperlink ref="C262" r:id="rId440" xr:uid="{71059B24-A3E2-4989-A7D1-635D4E98C066}"/>
+    <hyperlink ref="C263" r:id="rId441" xr:uid="{544BDD14-7840-4D3E-99D1-E308DFF97B3A}"/>
+    <hyperlink ref="C264" r:id="rId442" xr:uid="{64F1879F-C076-4385-BF1D-A6900118CB59}"/>
+    <hyperlink ref="C265" r:id="rId443" xr:uid="{6C909A21-DF72-4ACB-9FC6-2BA2FDD9164F}"/>
+    <hyperlink ref="C468" r:id="rId444" xr:uid="{597D3D83-EA2F-4605-81C2-B549BB86A93D}"/>
+    <hyperlink ref="C469" r:id="rId445" xr:uid="{C671B78C-04CC-430C-8224-AD9AE6D3D154}"/>
+    <hyperlink ref="C99" r:id="rId446" xr:uid="{AA18D794-D272-49DD-BCDE-A0AA5CBFDD77}"/>
+    <hyperlink ref="C98" r:id="rId447" xr:uid="{5747C67A-016F-449D-AB5F-B46918C93894}"/>
+    <hyperlink ref="C470" r:id="rId448" display="apģērbi, šalles, cepures, cimdi, kaklasaites,  lakati, jostas , kurpes, rotaslietas, veļa, saulesbriļļu un optisko briļļu rāmji, somas, maki u.c." xr:uid="{5843447C-E984-4418-96F2-85CDAD1259E9}"/>
+    <hyperlink ref="C471" r:id="rId449" display="automašīnas, divriteņi, motorolleri, motocikli, tricikli, to detaļas un piederumi" xr:uid="{0922CED6-1CB8-436C-A25B-B33D795B943D}"/>
+    <hyperlink ref="C467" r:id="rId450" xr:uid="{D1A72242-6F40-4CE0-8CC8-5B35C3CA7710}"/>
+    <hyperlink ref="C466" r:id="rId451" xr:uid="{C8E4586E-D869-4BD7-AADA-5079B40CA1DC}"/>
+    <hyperlink ref="C465" r:id="rId452" display="somas, galvassegas, džinsi; apakšveļa, krekli u.c. " xr:uid="{E1A11450-1AD0-4A3E-B8FE-B33E6D725DD9}"/>
+    <hyperlink ref="C472" r:id="rId453" display="   elektroniskas, digitālas un rokas ierīces ar to saistītā programmatūra,  telekomunikāciju aparāti un instrumenti,  juvelierizstrādājumi, bižutērija, sienas pulksteņi, pulksteņi personīgai lietošanai,  izsmalcināti atslēgu piekariņi, pulksteņu vai juvelierizstrādājumu futrāļi, dārgmetālu kastes un konteineri,  to daļas un piederumi." xr:uid="{D50FC278-F0D5-46D3-A468-574E4D017617}"/>
+    <hyperlink ref="C473" r:id="rId454" xr:uid="{2B2C627F-01F1-4854-AD3D-793522BB24B5}"/>
+    <hyperlink ref="C474" r:id="rId455" display="Aktuālo pieprasījumu saraksts 14.10.2021.xlsx" xr:uid="{F564D73F-0AD5-4121-8A26-BB40364B8EBD}"/>
+    <hyperlink ref="C475" r:id="rId456" xr:uid="{A4F88325-A1B4-45F7-B4DE-558239998AE3}"/>
+    <hyperlink ref="C476" r:id="rId457" display=" mini vakuma sūkņi, somas uzglabāšanai u.c." xr:uid="{70CC0592-DFC5-4648-8CA6-817B6C29CFD6}"/>
+    <hyperlink ref="C477" r:id="rId458" xr:uid="{1A8C809A-9D4E-4FC1-AAAF-D3A044FDB39F}"/>
+    <hyperlink ref="C478" r:id="rId459" display="mēbeles, spoguļi, rāmji; konteineri, mājsaimniecības un virtuves piederumi un trauki, tekstilizstrādājumi, juvelierizstrādājumi,rokas darbarīki, galda piederumi;papīrs un kartons, iespieddarbi, grāmatu iesiešana, āda un ādas imitācijas, parasti metāli un to sakausējumi, rūdas, kosmētikas un tualetes izstrādājumi  u.c." xr:uid="{EAFF4895-5D43-48EE-AA23-157288290BF5}"/>
+    <hyperlink ref="C479" r:id="rId460" display="apģērbs, apavi,       apģērba piederumi, somas,  saulesbrilles" xr:uid="{17FDEB40-0ABF-4A5F-B567-DE5BCBF679FD}"/>
+    <hyperlink ref="C480" r:id="rId461" xr:uid="{34B6674E-535A-4B75-B3F9-FDA1D5561A67}"/>
+    <hyperlink ref="C481" r:id="rId462" xr:uid="{BBA644FA-3830-40DC-BBA0-E6875712A9A6}"/>
+    <hyperlink ref="C482" r:id="rId463" xr:uid="{3CCED735-7F29-416A-B9FA-077E4DCEF3FA}"/>
+    <hyperlink ref="C483" r:id="rId464" xr:uid="{A2A2DC83-8A06-45E1-B722-3C51D163FF24}"/>
+    <hyperlink ref="C484" r:id="rId465" display="pulksteņi un to aksesuāri" xr:uid="{B6490496-1E05-45E5-B92F-F18AFA5ABA06}"/>
+    <hyperlink ref="C485" r:id="rId466" xr:uid="{3A9ED71C-AE86-40A8-948D-34BE7FBB0873}"/>
+    <hyperlink ref="C486" r:id="rId467" display="galda piederumi, skuvekļi, žiletes,matu griešanas mašīnas, matu trimmeri, šķēres, nagu vīles,  atsperu knaibles, manikīra un pedikīra aprīkojums, aparāti higiēnas nolūkiem un skaistumkopšanai u.c." xr:uid="{3538EBA2-EAB5-4D65-8A51-43DE6A1A5EF3}"/>
+    <hyperlink ref="C487" r:id="rId468" display="alkoholiskie dzērienI" xr:uid="{035762FA-5BE4-4045-947D-6EC37A109D12}"/>
+    <hyperlink ref="C488" r:id="rId469" xr:uid="{B6AB4050-5B9E-4FF4-AE44-9839F435FAF6}"/>
+    <hyperlink ref="C489" r:id="rId470" xr:uid="{FCBDB4F6-E283-4A97-8D8D-3F10764F050F}"/>
+    <hyperlink ref="C491" r:id="rId471" xr:uid="{0CC362B3-26B6-4A57-BCD3-E98B97C0D86C}"/>
+    <hyperlink ref="C492" r:id="rId472" xr:uid="{7CF4D669-38FE-43AA-B405-2BE183D4ED2A}"/>
+    <hyperlink ref="C493" r:id="rId473" xr:uid="{3A2524D7-8371-44AF-B569-5F95F7C20ADF}"/>
+    <hyperlink ref="C494" r:id="rId474" display="kakao produkti, dzērieni, pulveris, dzērieni no šokolādes, šokolādes pulveri su.c." xr:uid="{343C7D1F-D1C2-4A71-B91E-02E85F0C6AD4}"/>
+    <hyperlink ref="C495" r:id="rId475" xr:uid="{9D509995-E3A9-41C3-B0BC-461BE3E6073D}"/>
+    <hyperlink ref="C496" r:id="rId476" display="Aktuālo pieprasījumu saraksts 13.12.2021.xlsx" xr:uid="{EBEF48EE-DAEB-4C20-AB2B-423F62CD9111}"/>
+    <hyperlink ref="C497" r:id="rId477" xr:uid="{5019ED9F-E699-4C22-A44F-057CFA74BBCD}"/>
+    <hyperlink ref="C498" r:id="rId478" xr:uid="{8DAB08D0-A979-4217-9EE2-131EED336316}"/>
+    <hyperlink ref="C499" r:id="rId479" xr:uid="{E9B931AB-A3A3-4387-9415-953D2823B49A}"/>
+    <hyperlink ref="C500" r:id="rId480" xr:uid="{4EF4EE80-DF09-4AE0-894A-5ACBE8C9B675}"/>
+    <hyperlink ref="C501" r:id="rId481" display="somas, čemodāni un ceļojumu somas ratiņu ceļojumu somas, mazie koferi, ādas čemodāni, preču prezentācijas futrāļi  optikas futrāļi, maki u.c. " xr:uid="{F3ADE014-1D41-4F7E-AAEC-CB1F935D923A}"/>
+    <hyperlink ref="C502" r:id="rId482" display="aromatizētas ziepes, smaržas, ēteriskās eļļas, kosmētika, odekolons, tualetes ūdens, parfimēti aerosoli ķermenim, kosmētiskās eļļas, krēmi, želejas un losjoni sejas un ķermeņa ādai, kosmētiski preparāti skūšanai, losjoni pirms skūšanās un pēcskūšanās, talks kosmētiskiem nolūkiem, vannas un dušas līdzekļi, šampūni un losjoni matiem, dezodoranti, neārstnieciski tualetes piederumi, gaisa atsvaidzinātāji, sveces, aromātiskās sveces u.c." xr:uid="{224030EE-BAC1-4F00-9B26-D6F4BF99A5D7}"/>
+    <hyperlink ref="C503" r:id="rId483" xr:uid="{AC42C65A-6062-4AC3-89DC-CD83E4889F04}"/>
+    <hyperlink ref="C504" r:id="rId484" display="šokolāde, šokolādes veidnes, cepumi ar šokolādes garšas pārklājumu, piena dzērieni, kas aromatizēti ar šokolādi, šokolādes izstrādājumi, brokastu pārslas, deserti, dārzeņi un kartupeļi (konservēti, saldēti, žāvēti vai termiski apstrādāti), augļi (konservēti, saldēti, žāvēti vai termiski apstrādāti), sēnes (konservētas, kaltētas vai termiski apstrādātas), burkas, burku vāki,  plastmasas vāki kārbām un augu podiem u.c " xr:uid="{37E87D4C-CC44-483D-8E7F-50693403357D}"/>
+    <hyperlink ref="C505" r:id="rId485" xr:uid="{9F990F6E-2D78-4AFB-8FF3-1D6E6D062361}"/>
+    <hyperlink ref="C508" r:id="rId486" xr:uid="{12FD3687-5976-4DD4-93C2-82FF7742649A}"/>
+    <hyperlink ref="C509" r:id="rId487" display="būvmateriāli,   celtniecības caurules, kas nav no metāla, asfalts, piķis un bitumens, nemetāliskas pārvietojamas ēkas,  mašīnas, kabeļi un vadi no parastā metāla [neelektriski],metāla konteineri uzglabāšanai un transportēšanai, droši darbgaldi un mehāniski darbināmi elektroinstrumenti, motori un dzinēji,  mašīnu sakabes un transmisijas komponenti, kas nav paredzēti sauszemes transportlīdzekļiem, lauksaimniecības instrumenti, izņemot ar roku darbināmus rokas instrumentus u.c." xr:uid="{24726C3A-AA86-401E-831F-42393979C121}"/>
+    <hyperlink ref="C510" r:id="rId488" display="Aktuālo pieprasījumu saraksts 6.01.2022.xlsx" xr:uid="{E54EE61A-206B-4292-A863-B06A25410CCC}"/>
+    <hyperlink ref="C512" r:id="rId489" xr:uid="{C984E07C-721B-4930-ADC6-7BC5F58C604D}"/>
+    <hyperlink ref="C513" r:id="rId490" xr:uid="{924CFBE4-E2F2-4B7E-B667-F5535E96FD74}"/>
+    <hyperlink ref="C515" r:id="rId491" xr:uid="{44AE829C-AA54-4802-804C-DC8B0D78F0A1}"/>
+    <hyperlink ref="C516" r:id="rId492" xr:uid="{8F178BE8-004C-4BEA-ADEB-01FB1126F96D}"/>
+    <hyperlink ref="C517" r:id="rId493" display="parfimērija, ēteriskās eļļas, kosmētika, apģērbi, galvassegas un apavi, aksesuāri, pārtikas produkti spēles, rotaļlietas un rotaļlietas, sporta preces, futbola bumbas, sporta bumbas, vingrošanas un ķermeņa treniņu aparāti, kultūrisma aparāti, apakšstilbu aizsargi, spēļu cimdi, spēļu kārtis,  metāla atslēgu piekariņi, nozīmītes, brilles, ceļojumu somas, kabatas portfeļi, maki un somiņas, mugursomas un koferi, dzeramās pudeles, paklāji, dvieļi, karogi un vimpeļi u.c." xr:uid="{EC13CFD8-40A8-4A59-8947-1A29C8A3331D}"/>
+    <hyperlink ref="C518" r:id="rId494" xr:uid="{0914DB30-73C3-4795-AE9E-0D1121E6F5FE}"/>
+    <hyperlink ref="C519" r:id="rId495" xr:uid="{65B2A3C8-A105-4FFC-BED8-45DD0C84A3D2}"/>
+    <hyperlink ref="C520" r:id="rId496" display="biroja mēbeles, rakstāmgaldi, krēsli, soliņi, u.c " xr:uid="{7C35C4FC-D06A-4392-AE1B-BADA9D7E6AAF}"/>
+    <hyperlink ref="C521" r:id="rId497" display="smaržas, tualetes ūdens, dezodoranti  ēteriskās eļļas,  eļļas kosmētikas vajadzībām,  kosmētika, dekoratīvās kosmētikas līdzekļi, kosmētikas līdzekļi ādas kopšanai, celulīta mazināšanai, vannai, sauļošanās, kosmētikas komplekti, kas sastāv no kosmētikas, skaistumkopšanas maskas,zīmuļi kosmētikas vajadzībām,  nagu laka, lūpu krāsas, acu oderējums, matu losjoni un nemedicīniski preparāti matu kopšanai šampūni, skūšanās līdzekļi, skūšanās ziepes,  želejas,apģērbs, apavi, galvassegas,  somas,  juvelierizstrādājumi, pulksteņi,  u.c." xr:uid="{1910D99A-C956-4540-8DF0-BAF87083A70B}"/>
+    <hyperlink ref="C522" r:id="rId498" xr:uid="{598C8944-4A02-4FE8-B87E-43469DE8F816}"/>
+    <hyperlink ref="C523" r:id="rId499" display="   elektroniskas, digitālas un rokas ierīces ar to saistītā programmatūra,  telekomunikāciju aparāti un instrumenti,  juvelierizstrādājumi, bižutērija, sienas pulksteņi, pulksteņi personīgai lietošanai,  izsmalcināti atslēgu piekariņi, pulksteņu vai juvelierizstrādājumu futrāļi, dārgmetālu kastes un konteineri,  to daļas un piederumi" xr:uid="{2FEF954B-7690-4BAB-B260-BC87F59F1912}"/>
+    <hyperlink ref="C524" r:id="rId500" display="Aktuālo pieprasījumu saraksts 15.03.2022.xlsx" xr:uid="{FA55FF4B-F92E-4D03-B86D-AF75A9446DDB}"/>
+    <hyperlink ref="C418" r:id="rId501" xr:uid="{839A98E8-37C3-4AFC-B8F4-B16E7094DE65}"/>
+    <hyperlink ref="C36" r:id="rId502" display="pulksteņi,u.c " xr:uid="{C3C77E0E-ED77-45DD-B2D4-B4F4DFDD201E}"/>
+    <hyperlink ref="C35" r:id="rId503" display=" pulksteņi,u.c" xr:uid="{166C45F6-45C2-4C79-9887-D3F28C269500}"/>
+    <hyperlink ref="C34" r:id="rId504" xr:uid="{0BF14202-B7A9-4360-9D48-0FFF6DFF5FB5}"/>
+    <hyperlink ref="C538" r:id="rId505" xr:uid="{1F4A47CA-B6BF-4476-B7EB-108D98DA1A52}"/>
+    <hyperlink ref="C539" r:id="rId506" xr:uid="{238D05DD-2008-439F-A5E6-82A8BB41DDD8}"/>
+    <hyperlink ref="C540" r:id="rId507" xr:uid="{783A9E3D-E8C6-4F89-A44F-335C737B3B6F}"/>
+    <hyperlink ref="C541" r:id="rId508" display="smaržas personīgai lietošanai, smaržu pudeles; parfimērija un smaržvielas, šķidrās smaržas u.c." xr:uid="{CB259714-988F-491B-AA5B-F0755EDDE63D}"/>
+    <hyperlink ref="C542" r:id="rId509" xr:uid="{6DDE4A25-E9D0-4A47-9ADE-756CFF1BF232}"/>
+    <hyperlink ref="C543" r:id="rId510" xr:uid="{E4C0F737-5275-4FAE-BDAA-1CA2C2FB5814}"/>
+    <hyperlink ref="C544" r:id="rId511" xr:uid="{B6B34DCF-A1B3-432C-B7DD-00D43BD73E50}"/>
+    <hyperlink ref="C545" r:id="rId512" display="automatizācijas sistēmas                                                  vārtiem, garāžas durvīm,                                                     ceļa barjerām, nojumēm                                                         un slēģiem dzīvojamām,                                                       komerciālām un rūpnie                                                      ciskām ēkām, kā arī                                                       signalizācijas un                                                         elektroniskās vadības                                                         sistēmas, kas apvieno                                                 tehnoloģiskās                                                             inovācijas un dizainu u.c. " xr:uid="{E849F18A-E06F-4184-9213-E5795A3D3397}"/>
+    <hyperlink ref="C546" r:id="rId513" display="globālie pozicionēšanas instrumenti [GPS]" xr:uid="{AEE7E6EA-32F6-4440-87AC-7D6551DB7D54}"/>
+    <hyperlink ref="C547" r:id="rId514" xr:uid="{EBBC1E70-8A28-4617-9816-C464DF488800}"/>
+    <hyperlink ref="C549" r:id="rId515" display="kolas (bezalkoholiskie dzērieni un gāzētie  dzērieni), jakas, krekli, peldkostīmi; T-krekli, svīteri, zeķes, sporta krekli, šorti, kleitas, cepures (galvassegas), flip-flops, skriešanas tērpi, sporta krekliņi, apakšbikses,  sporta krekli ar kapuci, vestes, bikses,  pidžamas, naktskrekli u.c." xr:uid="{3F20291F-9FB6-40C6-A67D-798BD87EE08F}"/>
+    <hyperlink ref="C548" r:id="rId516" display="gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un termiski apstrādāti augļi un dārzeņi, želejas, ievārījumi, kompoti, olas, piens un piena produkti, eļļas un tauki pārtikai, nesagatavoti un neapstrādāti lauksaimniecības, ūdens, dārzkopības un mežsaimniecības produkti,  graudi un sēklas, svaigi augļi, dārzeņi un garšaugi, dabīgie augi un ziedi, puķu sīpoli, stādi un sēklas stādīšanai, dzīvi dzīvnieki, pārtika un dzērieni dzīvniekiem u.c." xr:uid="{5BA05286-DFE5-49D7-8900-F8BC845C9D5B}"/>
+    <hyperlink ref="C550" r:id="rId517" xr:uid="{D6A1F489-302F-40E6-B57F-E171F149A0C1}"/>
+    <hyperlink ref="C551" r:id="rId518" xr:uid="{139BADE9-7991-43F0-84FB-8F4A1FDCFB4D}"/>
+    <hyperlink ref="C552" r:id="rId519" display=" kosmētika ādas kopšanai, kosmētikas krēmi, kosmētikas serumi, losjoni kosmētiskai lietošanai, šampūni, ārstnieciski ādas kopšanas līdzekļi, zobu pastas, mutes skalojamie līdzekļi, nagu kopšanas līdzekļi, ķirurģiskie, medicīniskie, zobārstniecības un veterinārie aparāti un instrumenti, kā arī mākslīgās ekstremitātes, acis un zobi, ortopēdiski izstrādājumi, šuvju materiāls, seksa piederumi, fizikālās terapijas aprīkojums, knupīši un piederumi barošanai, mākslīgās protēzes un implanti, ortopēdiskie un kustību palīglīdzekļi, visu iepriekš minēto izstrādājumu daļas un piederumi." xr:uid="{050E3CDE-1D61-4E30-94A8-10646CF6F313}"/>
+    <hyperlink ref="C553" r:id="rId520" xr:uid="{C13DE403-5185-415D-AB69-E7EBC78AEF5B}"/>
+    <hyperlink ref="C554" r:id="rId521" xr:uid="{29F82A9C-CA33-48D7-BD2A-2B1485EB9895}"/>
+    <hyperlink ref="C555" r:id="rId522" xr:uid="{5213D36E-17CD-4E9D-9A97-85467914B2AA}"/>
+    <hyperlink ref="C556" r:id="rId523" xr:uid="{6D5EBAA6-6DBC-458B-8D1A-BF7CCA692BF1}"/>
+    <hyperlink ref="C557" r:id="rId524" xr:uid="{BFC13E18-0CE0-4DC9-B3D4-31C1E40E7C6B}"/>
+    <hyperlink ref="C558" r:id="rId525" xr:uid="{E5F59D30-7016-4685-90EC-82615216960C}"/>
+    <hyperlink ref="C559" r:id="rId526" xr:uid="{C75A7A00-0920-4816-951F-BBAF5132AA8E}"/>
+    <hyperlink ref="C560" r:id="rId527" xr:uid="{9802682A-57E0-4AE4-900F-DB03D8511EA2}"/>
+    <hyperlink ref="C561" r:id="rId528" display=" lauksaimniecības mašīnas  to rezerves daļas, mehānismi un  sastāvdaļas,  piederumi u.c." xr:uid="{45D12AF5-0833-4A26-B7E6-A13B7918EAB3}"/>
+    <hyperlink ref="C563" r:id="rId529" xr:uid="{F66BE07C-3420-4113-B09E-9C5B9E253393}"/>
+    <hyperlink ref="C564" r:id="rId530" display="Aktuālo pieprasījumu saraksts 12.08.2022.xlsx" xr:uid="{8F602787-3DC8-40E4-B866-C6C1D1B6C460}"/>
+    <hyperlink ref="C565" r:id="rId531" xr:uid="{9B9603F2-88D9-4B3F-8491-956C832C5AE4}"/>
+    <hyperlink ref="C566" r:id="rId532" xr:uid="{3ACAD7A7-40B3-48D1-BF09-A95A06217276}"/>
+    <hyperlink ref="C567" r:id="rId533" display="kafija, tēja, kakao un mākslīgā kafija, rīsi, tapioka un sāgo, milti un graudaugu izstrādājumi, maize, konditorejas izstrādājumi,  pārtikas ledus, cukurs, medus, melases sīrups, raugs, cepamais pulveris, sāls, sinepes, etiķis, mērces [garšvielas], garšvielas, saldējums, gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un termiski apstrādāti augļi un dārzeņi, želejas, ievārījumi, kompoti, olas, piens un piena produkti, eļļas un tauki pārtikai u.c." xr:uid="{D831E4DB-47C8-452C-AA70-84594AEE0306}"/>
+    <hyperlink ref="C568" r:id="rId534" xr:uid="{7E182ABB-B5EA-4DDD-A762-1EE686399B21}"/>
+    <hyperlink ref="C569" r:id="rId535" xr:uid="{45327F2D-6842-4778-999F-E9633E7C613E}"/>
+    <hyperlink ref="C572" r:id="rId536" display="ķirurģijas, medicīnas, zobārstniecības un veterinārijas aparāti un instrumenti, mākslīgās ekstremitātes, acis un zobi, ortopēdiskie izstrādājumi, šuvju materiāli, terapeitiskās un palīgierīces, kas paredzētas cilvēkiem ar invaliditāti, masāžas aparāti, bērnu aprūpes aparāti, ierīces un priekšmeti, aparāti, ierīces un priekšmeti seksuālām darbībām,  juvelierizstrādājumi,  pulksteņi, apģērbi, apavi, galvassegas, mājsaimniecības vai virtuves piederumi,galda piederumi, dakšiņas un karotes, skuvekļi tīrīšanas iekārtas,  mājsaimniecības veļa, tekstila vai plastmasas aizkari, paklāji, paklājiņi, paklājiņi, linolejs un citi grīdas segumi, netekstila sienas tapetes, spēles rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces, rotājumi, kafija, tēja, kakao un mākslīgā kafija, rīsi, tapioka un sāgo,milti un graudaugu izstrādājumi, maize, konditorejas izstrādājumi, pārtikas ledus, cukurs, medus, melases sīrups,  raugs, cepamais pulveris, sāls, sinepes, etiķis, mērces [garšvielas], saldējums, alkoholiskie dzērieni, alus, minerālūdeņi un gāzētie ūdeņi un citi bezalkoholiskie dzērieni, augļu dzērieni un augļu sulas, sīrupi, tabaka, mēķētāju preces, sērkociņi, preparāti putekļu uzsūkšanai, mitrināšanai un saistīšanai, sveces un daktis apgaismošanai u.c." xr:uid="{F45163E0-C78D-47C2-9CA6-41ECD71A9BBA}"/>
+    <hyperlink ref="C573" r:id="rId537" display="dūnu jakas bez piedurknēm, ūdensizturīgas jakas, vīriešu apakšveļa, biksītes [īsas], ikdienas bikses" xr:uid="{EB851D23-49AA-4F06-9497-9A523A10CE1C}"/>
+    <hyperlink ref="C574" r:id="rId538" xr:uid="{8BF360D1-59D9-434F-8A5A-D8CFA40AF2E9}"/>
+    <hyperlink ref="C570" r:id="rId539" xr:uid="{83355CC1-E0A1-477B-B2D7-952094CF0DF6}"/>
+    <hyperlink ref="C575" r:id="rId540" xr:uid="{596B23B2-F790-40DF-89D9-B343F576D04B}"/>
+    <hyperlink ref="C298" r:id="rId541" display="apģērbi, apavi un galvassegas  somas,čemodāni, mugursomas,  suņu būdas, redeļu kastes suņiem, kastes suņu pārvadāšanai, nemetāliski  paliktņi, gultas  spilveni mājdzīvniekiem, u.c. " xr:uid="{BF8AA69C-8A63-4F85-93D0-9E0BDF704CE0}"/>
+    <hyperlink ref="C576" r:id="rId542" xr:uid="{1EE7A6CB-8D9A-4058-98A1-67BDBEE3B91C}"/>
+    <hyperlink ref="C577" r:id="rId543" display="tabaka un smēķēšanas izstrādājumi, mitrinātāji, tabakas aizstājēji, tabakas grauzdētāji, tabakas dzesēšanas iekārtas cigāru griezējs, cigāri, pelnu trauki smēķētājiem, elektriskie sildītāji, elektriskie sildīšanas pavedieni, tvaika ģenerēšanas ierīces,  elektroniskās cigaretes, elektronisko cigarešu kasetnes, kociņi elektronisko cigarešu tīrīšanai un dezinfekcijai, elektroniskie cigarešu tīrīšanas līdzekļi, elektronisko cigarešu tīrīšanas birstes,  spilventiņi elektronisko cigarešu tīrīšanai u.c." xr:uid="{D7A414B7-420A-41A3-9E1A-C2D9B21D3AE5}"/>
+    <hyperlink ref="C578" r:id="rId544" xr:uid="{7A80E99F-29DA-4A0E-82E8-1500FF3F4FDF}"/>
+    <hyperlink ref="C579" r:id="rId545" xr:uid="{E164B014-7892-43FD-8E85-36277F7E0999}"/>
+    <hyperlink ref="C580" r:id="rId546" xr:uid="{B4E92548-E7AA-4A40-86D9-4FF93D329D24}"/>
+    <hyperlink ref="C581" r:id="rId547" xr:uid="{8CDAAAF7-495C-4E72-9914-8F85514A653E}"/>
+    <hyperlink ref="C582" r:id="rId548" xr:uid="{0D80BD0C-96AF-47BB-A5D0-0EFF7B5C969E}"/>
+    <hyperlink ref="C583" r:id="rId549" xr:uid="{98D7BCAB-73D6-487E-994A-70D6106438D7}"/>
+    <hyperlink ref="C584" r:id="rId550" display="Tiesibu_subjektu_saraksts_20222510_tiesibu_veidu_paskaidrojumi.xlsx" xr:uid="{66CEBB15-8335-4329-9A2B-3033F0466E3D}"/>
+    <hyperlink ref="C585" r:id="rId551" xr:uid="{2DE5D13B-BB25-4697-8974-8E969FEA9052}"/>
+    <hyperlink ref="C586" r:id="rId552" xr:uid="{77797DDC-6DE6-4A90-85E2-62FB63603B12}"/>
+    <hyperlink ref="C587" r:id="rId553" xr:uid="{F36FBD15-1624-40EC-AD55-D682AE83487A}"/>
+    <hyperlink ref="C588" r:id="rId554" xr:uid="{A66F806C-3BE3-46B4-97F0-C815BA3992CC}"/>
+    <hyperlink ref="C589" r:id="rId555" xr:uid="{9957D71E-BCE0-4B87-AD9E-5B215F48155F}"/>
+    <hyperlink ref="C590" r:id="rId556" display="apģērbs; T-krekli" xr:uid="{667AE182-59DA-4B52-A27D-7A2A9A08FF03}"/>
+    <hyperlink ref="C591" r:id="rId557" display="mēbeles, spoguļi, gleznu rāmji, nemetāliski uzglabāšanas vai transportēšanas konteineri,kauli, ragi, vaļi vai perlamutra, neapstrādāti vai daļēji apstrādāti, čaumalas, Jūras putas, dzeltens dzintars" xr:uid="{E493AC4A-F10F-4DBB-A0F3-0E8158581DC8}"/>
+    <hyperlink ref="C592" r:id="rId558" display="instrumenti izmantošanai medicīnā, Ierīces vēža ārstēšanai" xr:uid="{653334DF-00E0-40BB-A576-64F1D8CD7FFF}"/>
+    <hyperlink ref="C594" r:id="rId559" display="kosmētika,  parfimērijas izstrādājumi, Ķelnes ūdens, odekolons, dezodoranti, vannas un dušas želeja, dušas eļļas, ziepes, līdzeklis roku tīrīšanai, ķermeņa eļļas, ķermeņa losjoni,  roku losjons, nagu krēms, šampūni, matu losjoni, sveces un daktis sveču aizdedzināšanai,  aromātiskās sveces, tauriņi, nakts lampas  u.c." xr:uid="{B5F1DC56-9197-4C0E-B77E-04AAF323CD66}"/>
+    <hyperlink ref="C593" r:id="rId560" xr:uid="{55A8F32D-3E7A-42D1-9A19-3E0102EA9A79}"/>
+    <hyperlink ref="C595" r:id="rId561" display="mājsaimniecības vai virtuves piederumi un trauki, neapstrādāts vai daļēji apstrādāts stikls, izņemot stiklu, ko izmanto celtniecībā, stikla, porcelāna un māla trauki,  juvelierizstrādājumi, bižutērija, pulksteņi  hronometriskie instrumenti, apģērbi, apavi, galvassegas, mēbeles, spoguļi, rāmji, konteineri  uzglabāšanai vai transportēšanai kauls, rags, vaļa bārkstis  neapstrādāta vai pusfabrikāta; čaumalas, jūras putas, dzintars, rokas darbarīki un instrumenti, galda piederumi, dakšiņas un karotes; pistoles, izņemot šaujamieročus, skuvekļi,grāmatu iesiešanas izstrādājumi; fotogrāfijas, kancelejas preces un biroja piederumi, līmes  kancelejas vai mājsaimniecības vajadzībām u.c." xr:uid="{4C888791-2089-418B-AD9D-0653B651BF92}"/>
+    <hyperlink ref="C596" r:id="rId562" xr:uid="{61B3C44E-7A8D-42C7-9B54-F63F14A0ACB7}"/>
+    <hyperlink ref="C597" r:id="rId563" xr:uid="{BD444ACC-89DD-490A-B9E6-A79D86A8995D}"/>
+    <hyperlink ref="C598" r:id="rId564" xr:uid="{1D99A939-D399-4965-B02A-4DDEEE2D76CF}"/>
+    <hyperlink ref="C599" r:id="rId565" xr:uid="{82225A66-534B-467A-8EDF-12BCE375AEA4}"/>
+    <hyperlink ref="C600" r:id="rId566" xr:uid="{97B3F3CC-6E0A-4965-AC0E-E8A75049A05D}"/>
+    <hyperlink ref="C601" r:id="rId567" display="juvelierizstrājumi, korsetes, apģērbi, jakas, smokingi, šalles apakšveļa,  pulksteņi, saulesbrilles,atslēgu piekariņi,  gredzeni, ādas atslēgu piekariņi u.c." xr:uid="{31503410-A8ED-4DEE-A0CA-88171DDD3D3B}"/>
+    <hyperlink ref="C602" r:id="rId568" xr:uid="{06A34CC2-FAD2-44FF-8C7A-A07CA43E04F2}"/>
+    <hyperlink ref="C603" r:id="rId569" display="elektroinstrumenti, bezvadu elektroinstrumenti, tostarp ripzāģi, leņķzāģi, ķēdes zāģi, lentzāģi, finierzāģi, grupzāģi, griezēji, griešanas mašīnas, knaibles, šķēres, ēveles, rievu griezēji, frēzes un trimmeri, urbju uzgaļi, triecienurbji, rotācijas urbjmašīnas, āmururbji un nojaukšanas āmuri, lauzēji, triecienskrūvgrieži, triecienuzgriežņu atslēgas, skrūvgrieži, uzgriežņu atslēgas, slīpmašīnas, slīpmašīnas, pulēšanas mašīnas u.c. " xr:uid="{86B82F61-CAA0-4CDF-9312-A77FAAA1740D}"/>
+    <hyperlink ref="C604" r:id="rId570" xr:uid="{9D8118F0-C15F-4680-81A1-C99C9A72A8FD}"/>
+    <hyperlink ref="C605" r:id="rId571" display="juvelierizstrādājumi, bižutērija, pulksteņu izgatavošanas un hronometriskie instrumenti, tostarp pulksteņi, grezni atslēgu piekariņi, mākslas priekšmeti no dārgmetāliem, rokassomas, iepirkumu somas, mugursomas, ceļojumu somas, skolas somas, pludmales somas, tūrisma somas, kabatas portfeļi, somas, kosmētikas maisiņi, tualetes piederumu glabāšanai; ādas kastes, ādas vai ādas imitācijas izstrādājumi,  parfimērija, smaržas, ķermeņa eļļas, kosmētika, sveces un daktis apgaismošanai, aromātiskās sveces, mākslinieciski priekšmeti no koka, vaska, ģipša, korķa, niedrēm, niedrēm, klūgām, raga, kaula, ziloņkaula, vaļa čaulas, gliemežvākiem, dzintara, perlamutra, jūras putām, visu šo materiālu aizstājēji vai plastmasas materiāli, iepakojuma konteineri un kastes, mājsaimniecības un  vannas istabas veļa, sienu tapsējumi no tekstilmateriāliem, ceļojumu segas, spilvenu pārvalki, mēbeļu audumi, apģērbi, apavi, galvassegas, cimdi, jostas, apakšveļa, peldmēteļi, kimono, mežģīnes un izšuvumi, lentes un bantes, pogas, spiedpogas, āķi un cilpas, adatas un adatas, mākslīgie ziedi, galantērijas izstrādājumi, apģērba rotājumi, klipši vai stiprinājumi, matu rotājumi, matu sprādzes, matu lentes, galvas lentes u.c." xr:uid="{5408C3BC-C91E-4EB8-9CA6-82F2D165BCFC}"/>
+    <hyperlink ref="C606" r:id="rId572" display="Aktuālo pieprasījumu saraksts 05.01.2023.xlsx" xr:uid="{3145D369-206E-4785-916F-49F36D73C8A8}"/>
+    <hyperlink ref="C607" r:id="rId573" display=" kabatas/rokas pulksteņi" xr:uid="{14E15B98-B6B6-4E47-9CD5-24D396EFC894}"/>
+    <hyperlink ref="C608" r:id="rId574" xr:uid="{FD637049-462B-4AD3-812E-CBC7D7C7EE69}"/>
+    <hyperlink ref="C609" r:id="rId575" xr:uid="{0AE9C0FD-D2FD-4F01-BC53-D0C570FB5B4F}"/>
+    <hyperlink ref="C610" r:id="rId576" xr:uid="{95DFDAF5-D392-4B3F-BD04-B3514BA198D3}"/>
+    <hyperlink ref="C611" r:id="rId577" xr:uid="{7DA87AC0-50F6-44EB-BC0F-8D2E8F048646}"/>
+    <hyperlink ref="C612" r:id="rId578" xr:uid="{8EE88640-01C4-4EDE-BF0E-0CA1E2B01275}"/>
+    <hyperlink ref="C613" r:id="rId579" display=" juvelierizstrādājumi,  pulksteņi un hronometriskie instrumenti" xr:uid="{9E7B8FBA-2660-4099-9B1F-05CB60A4143B}"/>
+    <hyperlink ref="C614" r:id="rId580" xr:uid="{1B531436-0D63-4F90-BFCF-A95714BE7617}"/>
+    <hyperlink ref="C615" r:id="rId581" xr:uid="{35332634-5FFE-430D-A5F7-0ED5FEA0926A}"/>
+    <hyperlink ref="C514" r:id="rId582" xr:uid="{44B43FED-A3A3-4549-B3A9-DBDF37AA6CED}"/>
+    <hyperlink ref="C616" r:id="rId583" display="Aktuālo pieprasījumu saraksts 03.02.2023.xlsx" xr:uid="{899DDC50-3E63-4C63-BE87-252073F945CB}"/>
+    <hyperlink ref="C617" r:id="rId584" xr:uid="{1463BA14-0773-4738-A0CC-0F560BAC8C2D}"/>
+    <hyperlink ref="C618" r:id="rId585" display="Aktuālo pieprasījumu saraksts 03.02.2023.xlsx" xr:uid="{898FBA2F-2AC8-487B-9A45-77FC9DC2AEF8}"/>
+    <hyperlink ref="C619" r:id="rId586" xr:uid="{14C21FDD-325A-487F-B218-CDB8374F94F9}"/>
+    <hyperlink ref="C620" r:id="rId587" xr:uid="{0C879C5D-0A73-4C73-ACA8-78917597659F}"/>
+    <hyperlink ref="C621" r:id="rId588" xr:uid="{67BE6F9A-4F22-48DD-9426-62FE2F28F798}"/>
+    <hyperlink ref="C622" r:id="rId589" xr:uid="{EF98FAEF-4EE4-4373-B8A3-508E87C706DB}"/>
+    <hyperlink ref="C623" r:id="rId590" xr:uid="{B6B4DDD3-1349-4FD6-9785-E226BD9B8935}"/>
+    <hyperlink ref="C624" r:id="rId591" display="alkoholiskie dzērieni,  vīni, stiprie alkoholiskie dzērieni un liķieri, alus, porteris,  bezalkoholiskie vīni, vīnogu sula,; citrusaugļu sulas, un sagataves iepriekšminēto pagatavošanai" xr:uid="{3E123337-8823-407B-B995-476F42D5CCF6}"/>
+    <hyperlink ref="C625" r:id="rId592" display="Aktuālo pieprasījumu saraksts 03.02.2023.xlsx" xr:uid="{4D336A46-2718-4560-9090-3837DA585641}"/>
+    <hyperlink ref="C626" r:id="rId593" xr:uid="{85E83515-474B-4E6B-96DA-121834E69546}"/>
+    <hyperlink ref="C627" r:id="rId594" xr:uid="{0F940928-FE7A-41B8-B3A5-BCCA1AA0FC4C}"/>
+    <hyperlink ref="C628" r:id="rId595" xr:uid="{1A58E14E-2A8F-4F0D-9697-197FD6EC487D}"/>
+    <hyperlink ref="C629" r:id="rId596" xr:uid="{EAAD445F-E95A-4FBC-8E19-722040A52513}"/>
+    <hyperlink ref="C630" r:id="rId597" xr:uid="{B472B7E4-21C5-4B7C-BD4F-BA2F726A97C7}"/>
+    <hyperlink ref="C631" r:id="rId598" display="lūpu kosmētika, meikaps, plakstiņu ēnas, acu ēnu paletes, korektori, Sejas korektors, korektori plankumiem, korektori līnijām un grumbām u.c." xr:uid="{174245DF-F4F2-4AFB-9DE6-BDD510001208}"/>
+    <hyperlink ref="C632" r:id="rId599" display="audumi šortiem, krekliem, T-krekliem, krekliņiem, biksēm, jakām, vējjakām, jakām, sporta krekliem, legingiem, krūšturiem un cepurēm,audums, ko pārdod kā gatavu apģērbu sastāvdaļu, proti, šortu, kreklu, t-kreklu, kreklu, bikšu, jaku, vējjaku, sporta krekli, legingus, krūšturus un cepures, sastāvdaļas u.c." xr:uid="{2ED67BA4-FAD0-4497-B759-F201FA8A8808}"/>
+    <hyperlink ref="C633" r:id="rId600" display="lampas, sienas lampas; lampu abažūri, gaismas mezgli, gaismas dimmeri [regulatori] u.c. " xr:uid="{A66BF55E-9A59-4C03-BD37-CF6C406A8BEF}"/>
+    <hyperlink ref="C634" r:id="rId601" xr:uid="{7A5C0E55-D40A-4CA9-B6A3-E6289FA2C274}"/>
+    <hyperlink ref="C635" r:id="rId602" xr:uid="{489B8936-4AE0-4ABB-A89D-7DAB43077A8A}"/>
+    <hyperlink ref="C636" r:id="rId603" display="ziepes, parfimērija, ēteriskās eļļas, kosmētika, matu losjoni, higiēnas preparāti izmantošanai medicīnā, diētiskās vielas medicīniskai lietošanai, zīdaiņu pārtika, plāksteri, pārsienamie materiāli, materiāli zobu plombēšanai, zobu vasks, dezinfekcijas līdzekļi, ķirurģijas, medicīnas, zobārstniecības un veterinārijas aparāti un instrumenti, mākslīgās ekstremitātes, acis un zobi, ortopēdiskie izstrādājumi u.c." xr:uid="{E3117161-347B-4537-A3D3-0D70BEDA422C}"/>
+    <hyperlink ref="C637" r:id="rId604" xr:uid="{B48FD1C3-1D88-4825-A79D-29F293BFD96C}"/>
+    <hyperlink ref="C638" r:id="rId605" xr:uid="{EA6F86D3-9E3C-450D-96AE-7ABFD8D9630E}"/>
+    <hyperlink ref="C639" r:id="rId606" xr:uid="{38B594AA-C063-4495-BED1-F597A31F20FA}"/>
+    <hyperlink ref="C640" r:id="rId607" display="līmvielas [lipīgi materiāli] kancelejas vai mājsaimniecības vajadzībām, zīmēšanas materiāli un materiāli māksliniekiem, otas, mācību vai mācību materiāli, plastmasas loksnes, plēves un maisiņi iesaiņošanai un iepakošanai, rakstzīmju, bloku drukāšana, spēļu rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces u.c. " xr:uid="{FF64B772-8BAE-4C16-96E4-3D18C2C5E6E0}"/>
+    <hyperlink ref="C641" r:id="rId608" xr:uid="{AD9899F5-445D-49A4-BB33-E43EA35F363A}"/>
+    <hyperlink ref="C642" r:id="rId609" xr:uid="{0800D13D-BBF8-4356-BC76-4325C2D6AE66}"/>
+    <hyperlink ref="C643" r:id="rId610" display="Aktuālo pieprasījumu saraksts 03.03.2023.xlsx" xr:uid="{9E16A35D-EC99-498D-9F82-598C347C4554}"/>
+    <hyperlink ref="C644" r:id="rId611" xr:uid="{DC9A6E11-D586-4858-A752-DAA22D73E385}"/>
+    <hyperlink ref="C645" r:id="rId612" xr:uid="{4B275C7B-460A-4576-8418-948B5D387E65}"/>
+    <hyperlink ref="C646" r:id="rId613" xr:uid="{8C82300A-5E43-49E8-9F19-E6AFCB334162}"/>
+    <hyperlink ref="C647" r:id="rId614" xr:uid="{5E1916DD-8264-48D0-BC71-BD9E22D8710D}"/>
+    <hyperlink ref="C648" r:id="rId615" xr:uid="{EEC44BF5-2409-4957-8436-32C89207BAB4}"/>
+    <hyperlink ref="C649" r:id="rId616" display="datoru aparatūra,  portatīvie datori  mobilie tālruņi, telekomunikāciju aparāti, telekomunikāciju aparāti, datu apstrādes iekārtas, televizori, tālvadības ierīces,  viedtālruņi, datu brilles, viedie pulksteņi, viedie gredzeni, viedās rokassprādzes un datu aproces, kodētas identifikācijas rokassprādzes magnētiskas, valkājami aktivitāšu izsekotāji, GPS ierīces u.c." xr:uid="{76AE474E-3936-4BFB-85BB-A972D505BB07}"/>
+    <hyperlink ref="C650" r:id="rId617" xr:uid="{CF47A6BA-2ECE-4E1C-9D04-EBC3EA82A9F0}"/>
+    <hyperlink ref="C420" r:id="rId618" xr:uid="{3CE022C8-DD5C-45AC-A3F2-6F012F3C39A3}"/>
+    <hyperlink ref="C651" r:id="rId619" xr:uid="{FE785760-C815-47B7-B693-8404F2456C59}"/>
+    <hyperlink ref="C652" r:id="rId620" xr:uid="{B32140A9-5F95-4A78-ACF2-C8690CD840FC}"/>
+    <hyperlink ref="C653" r:id="rId621" xr:uid="{FF375FF7-CF0D-497A-A57B-B711C434FF84}"/>
+    <hyperlink ref="C654" r:id="rId622" xr:uid="{5639A016-0CD6-4C0E-81DD-9557A806D0F5}"/>
+    <hyperlink ref="C655" r:id="rId623" display="lūpu krāsa, lūpu balzāmsšķidrā lūpu krāsa, 'vīraks, smaržas, acu ēnas, uzacis, segas, šalles un cepures, dvieļi u.c." xr:uid="{DC37222B-4EC3-416C-84CC-DC6DD1E607C9}"/>
+    <hyperlink ref="C656" r:id="rId624" xr:uid="{61D93725-046E-487D-B7CF-03CEAED57A99}"/>
+    <hyperlink ref="C657" r:id="rId625" xr:uid="{9501E070-1A89-4792-B1F1-BEA3D97837F6}"/>
+    <hyperlink ref="C658" r:id="rId626" xr:uid="{55283DE7-3AD3-4668-9623-3208F89EAD5D}"/>
+    <hyperlink ref="C659" r:id="rId627" xr:uid="{012704F7-5B27-406C-B2C1-3BFE71881238}"/>
+    <hyperlink ref="C660" r:id="rId628" display="Aktuālo pieprasījumu saraksts 03.03.2023.xlsx" xr:uid="{A5F97299-D99A-4ABC-8BCE-74F994ACE37A}"/>
+    <hyperlink ref="C661" r:id="rId629" xr:uid="{CD2AD2E6-3E3B-42C3-87A9-4C5E2C3B0F62}"/>
+    <hyperlink ref="C662" r:id="rId630" xr:uid="{1611317B-B784-4B83-AFE7-D83C588ADC2F}"/>
+    <hyperlink ref="C663" r:id="rId631" xr:uid="{65F0183C-B7BD-4F05-BD08-7837CF7BCFC9}"/>
+    <hyperlink ref="C664" r:id="rId632" xr:uid="{2D284700-7F2C-41D8-A3E8-CE5A4D8D6481}"/>
+    <hyperlink ref="C665" r:id="rId633" xr:uid="{4E370586-4D32-4993-8132-70A09A6D73D5}"/>
+    <hyperlink ref="C666" r:id="rId634" xr:uid="{B71F7C11-683B-485F-9A7F-1F20791AFF38}"/>
+    <hyperlink ref="C667" r:id="rId635" display="Aktuālo pieprasījumu saraksts 03.07.2023.xlsx" xr:uid="{9B247975-B3D8-494D-AF76-5D882E30985E}"/>
+    <hyperlink ref="C669" r:id="rId636" xr:uid="{4BBD52D6-F4B1-4B23-8DE2-64411851BE58}"/>
+    <hyperlink ref="C668" r:id="rId637" xr:uid="{7063A97B-E987-48E8-B95F-DF3589A623F5}"/>
+    <hyperlink ref="C670" r:id="rId638" xr:uid="{AF889D76-5365-4D10-A3A0-BC5994C6100A}"/>
+    <hyperlink ref="C671" r:id="rId639" display="tālvadības automašīnas,u.c." xr:uid="{7C4E4D4F-C2F1-4A0C-B65A-42E2ECB9D292}"/>
+    <hyperlink ref="C672" r:id="rId640" xr:uid="{8C11E8FD-8E06-4965-AF05-CCF05BDD3A7A}"/>
+    <hyperlink ref="C673" r:id="rId641" xr:uid="{EEC2E278-C9ED-4EFD-9BA1-55BC9C017498}"/>
+    <hyperlink ref="C674" r:id="rId642" xr:uid="{8E84774E-6D04-47A5-80AF-17B0A5EFCC12}"/>
+    <hyperlink ref="C675" r:id="rId643" xr:uid="{05DFBF81-5B70-465D-847E-218A0CA6C0DF}"/>
+    <hyperlink ref="C676" r:id="rId644" display="konditorejas izstrādājumi, košļājamā gumija." xr:uid="{6AE598F6-77CB-4838-842F-C2D94D7C0F90}"/>
+    <hyperlink ref="C677" r:id="rId645" xr:uid="{70FA9EA1-D5F6-4711-9C6D-67E896FB4129}"/>
+    <hyperlink ref="C678" r:id="rId646" xr:uid="{1D2201A4-D370-4FCA-A258-515CEBA60CA0}"/>
+    <hyperlink ref="C679" r:id="rId647" display="šokolādes; saldējums" xr:uid="{AF1ABECB-2B38-4260-9432-B03C9F470BF5}"/>
+    <hyperlink ref="C680" r:id="rId648" xr:uid="{27A3F54E-D8E7-4D38-9B8F-2F7D38E8BC22}"/>
+    <hyperlink ref="C681" r:id="rId649" display="audiovizuālie pārdošanas palīglīdzekļi neatkarīgiem tirdzniecības pārstāvjiem, kas nodarbojas ar apģērbu, apakšveļas, mājsaimniecības veļas, proti, audiokasešu, videokasešu lentu, CD-ROM, DVD ar pārdošanas padomiem, padomiem un pārdošanu, apmācības un motivācijas tēmas, mājsaimniecības piederumi, gultas, vannas, virtuves un galda veļa, paklājiņi, salvetes, palagi, vannas dvieļi, roku dvieļi, segas, aizkari u. c." xr:uid="{61F53CD1-7A3A-45E2-975A-9ADE5313B8B4}"/>
+    <hyperlink ref="C682" r:id="rId650" xr:uid="{804712F2-FCF8-4E25-91F1-935939408DB5}"/>
+    <hyperlink ref="C683" r:id="rId651" xr:uid="{5E31B6F8-91DF-4397-9D18-15582B3E65F2}"/>
+    <hyperlink ref="C684" r:id="rId652" xr:uid="{2F60FBB5-8633-4BFC-B59C-CB9EE3364E67}"/>
+    <hyperlink ref="C685" r:id="rId653" display="Aktuālo pieprasījumu saraksts 15.08.2023.xlsx" xr:uid="{4B1D58D4-6A8D-4E1B-B797-B51A6851770E}"/>
+    <hyperlink ref="C686" r:id="rId654" xr:uid="{119C14DA-FB7E-4E03-9256-3825D5D107D4}"/>
+    <hyperlink ref="C687" r:id="rId655" xr:uid="{6BEEE0DF-EF4E-4913-ACA2-259BA9D619A5}"/>
+    <hyperlink ref="C688" r:id="rId656" display="sejas salvetes no papīra, tualetes papīrs, salvete, papīra kabatlakatiņi, papīra salvetes izmantošanai kosmētikā, papīra kabatlakatiņi" xr:uid="{860D3CF0-3423-4840-AFC9-5ADD0F943DBB}"/>
+    <hyperlink ref="C689" r:id="rId657" display="somas, apavi, brilles, ādas izstrādājumi, juvelierizstrādājumi aksesuāri,  u.c." xr:uid="{2654523E-5C98-432D-A263-1B657392DCDB}"/>
+    <hyperlink ref="C690" r:id="rId658" display="medicīnas instrument un farmaceitiski izstrādājumi, ķīmiskie produkti u.c." xr:uid="{24F1BCF7-790D-42D7-9DF7-0DA35B4D352D}"/>
+    <hyperlink ref="C691" r:id="rId659" xr:uid="{74E00331-9EDC-41D5-98BC-77181611DDBD}"/>
+    <hyperlink ref="C692" r:id="rId660" xr:uid="{92946320-FF66-4067-AF46-1E4BDB59975E}"/>
+    <hyperlink ref="C693" r:id="rId661" display="šķīstošās vai putojošās tabletes elektrolītu aizstājēju dzērienu ražošanai, minerālvielu piedevas, pulverveida elektrolītu aizstājēju dzērienu maisījums, vitamīnu piedevas, probiotikas uztura bagātinātāji,  vitamīnu piedevas tablešu veidā izmantošanai dzirkstošu un nedzirkstošu dzērienu pagatavošanai, šķīstošās vai putojošās tabletes un pulveri dzērienu pagatavošanai, lai atbalstītu gremošanas veselību u.c." xr:uid="{AFADD717-10F6-42CE-842F-FF223DB36750}"/>
+    <hyperlink ref="C694" r:id="rId662" xr:uid="{70AD258B-8E03-4863-B1B9-3DB4D2861509}"/>
+    <hyperlink ref="C695" r:id="rId663" xr:uid="{E38FBE65-0700-4E31-AD66-8F623BA18F43}"/>
+    <hyperlink ref="C696" r:id="rId664" display="parfimērija, kosmētika, brilles, saulesbrilles, briļļu ietvari, briļļu futrāļi, maki,  portfeļi,  futrāļi, kas paredzēti tualetes piederumu glabāšanai, somas,   ceļojumu somas, čemodāni, koferi, apģērbi, aksesuāri u.c." xr:uid="{5AEEDF4C-8FF4-4CE1-A281-C3179A50F8A8}"/>
+    <hyperlink ref="C697" r:id="rId665" display=" uztura bagātinātāji vitamīni,  vitamīnu preparāti, minerālu uztura bagātinātāji, diētiskie uztura bagātinātāji, dabīgi veseli uztura bagātinātāji, vitamīnu un minerālvielu preparāti izmantošanai kā sastāvdaļas, enzīmu uztura bagātinātāj, augu izcelsmes uztura bagātinātāji, farmaceitiskie pārtikas produkti, eļļas pārtikai u.c." xr:uid="{FDB230A7-F2F1-4A68-A34A-9A9B8A41A149}"/>
+    <hyperlink ref="C698" r:id="rId666" display="farmaceitiskie produkti, medicīniskie un veterinārie preparāti, medicīnas higiēnas preces, diētiskā pārtika un vielas izmantošanai medicīnā vai veterinārijā, bērnu pārtika, uztura bagātinātāji cilvēkiem un dzīvniekiem, plāksteri, pārsienamie materiāli, materiāli zobu plombēšanai un zobu nospiedumiem, dezinfekcijas līdzekļi, produkti kaitīgu dzīvnieku iznīcināšanai, fungicīdi, herbicīdi u.c." xr:uid="{D1EC2C89-0757-46CE-8F16-D8F653895F6E}"/>
+    <hyperlink ref="C699" r:id="rId667" xr:uid="{507560F9-A573-4144-AE22-FC37A4629176}"/>
+    <hyperlink ref="C700" r:id="rId668" display="apģērbi, apakšveļa peldkostīmi, krūšturi,  bikini u.c." xr:uid="{DCA9E9BF-9426-463D-A58C-869A964E4C08}"/>
+    <hyperlink ref="C701" r:id="rId669" xr:uid="{9490D056-3C29-478C-A2E7-3F60DA053E4D}"/>
+    <hyperlink ref="C702" r:id="rId670" xr:uid="{0AEC7162-40D0-4719-AD3F-0F838FB7315E}"/>
+    <hyperlink ref="C703" r:id="rId671" display="darbgaldi, mašīnu un darbgaldu daļas, dzinēji (izņemot sauszemes transportlīdzekļus) un to daļas, sajūgi un piedziņas ierīces (izņemot sauszemes transportlīdzekļus), lauksaimniecības darbarīki, izņemot ar roku darbināmus darbarīkus, aparāti un instrumenti vadīšanai, pārslēgšanai, pārveidošanai u.c." xr:uid="{F53FEDDB-9E02-4AC9-9D29-808F61520AEC}"/>
+    <hyperlink ref="C704" r:id="rId672" display="estētisks aparāts sejas un ķermeņa ādas kopšanai, medicīniskā ierīce ādas apstrādei, kontūrēšanai un pievilkšanai un celulīta mazināšanai, ārstnieciski ādas kopšanas līdzekļi,skaistumkopšanas un kosmētikas produkti u.c." xr:uid="{DE428C1F-6FB0-4C0F-82C0-E78AE5109DC7}"/>
+    <hyperlink ref="C705" r:id="rId673" display="piena mašīnas un ierīces, dzesēšanas un sildīšanas aparāti, sūkņi pārtikas rūpniecībai, kā arī farmācijas un ķīmijas rūpniecībai, vārsti, uzpildes aparāti, visu iepriekš minēto preču daļas u.c" xr:uid="{3B4EC0D8-6D50-4553-9518-1C110A793DDB}"/>
+    <hyperlink ref="C706" r:id="rId674" xr:uid="{04AF9E16-EB58-4485-80CE-F4DF7BB337D1}"/>
+    <hyperlink ref="C707" r:id="rId675" display="mazgāšanas un balināšanas līdzekļi, tīrīšanas, pulēšanas, attaukošanas un abrazīvie līdzekļi, ziepes, parfimērija, ēteriskās eļļas, kosmētika, matu losjoni, zobu pastas, losjoni pēc skūšanās, pretsviedru līdzekļi, aromterapijas eļļas, vannas želejas, vannas pulveris, ķermeņa krēmi, losjoni un pūderi, elpas atsvaidzinātāji,putu vanna, dezodoranti, pulveris, ēteriskās eļļas personīgai lietošanai, acu zīmulis, acu ēnas, uzacu zīmuļi u.c." xr:uid="{812D2A6D-B6D4-427C-B207-7036A12FC34F}"/>
+    <hyperlink ref="C708" r:id="rId676" xr:uid="{9B525560-598C-4E34-86BB-69F419C0C3B3}"/>
+    <hyperlink ref="C709" r:id="rId677" xr:uid="{8C125CCF-9078-4EE6-B1E3-2E2611F1FD07}"/>
+    <hyperlink ref="C710" r:id="rId678" xr:uid="{4B72D38D-8642-4BEE-B9C5-56CD167EB635}"/>
+    <hyperlink ref="C711" r:id="rId679" display="Aktuālo pieprasījumu saraksts 15.11.2023.xlsx" xr:uid="{61A5153A-9412-40F2-AF59-763697285D98}"/>
+    <hyperlink ref="C712" r:id="rId680" xr:uid="{D9067BA1-DE8C-4E1B-908E-F9D0D7C10857}"/>
+    <hyperlink ref="C713" r:id="rId681" xr:uid="{DD659BE7-6E7E-4FBF-ABA3-223DE9DEC02C}"/>
+    <hyperlink ref="C714" r:id="rId682" display="juvelierizstrādājumi, somas, apģērbi,  apģērba un  tekstilizstrādājumi, stikla izstrādājumi, apgaismojums, u.c." xr:uid="{C5059F53-42F5-45E2-9F99-5484EF8B6409}"/>
+    <hyperlink ref="C715" r:id="rId683" xr:uid="{A9C50806-11F5-4905-A6E5-4D4D676A1238}"/>
+    <hyperlink ref="C716" r:id="rId684" display=" sadzīves tehnika, elektriskas virtuves ierīces un ierīces pārtikas apstrādei un pārstrādei,presēšanas mašīnas, sulu spiedes, sulu centrifūgas, saldējuma pagatavošanas mašīnas, slīpēšanas mašīnas, griešanas ierīces, elektroniski darbināmas ierīces, ieskaitot kannu atvērējus, nažu asinātājus, atkritumu iznīcināšanas aparāti, ieskaitot atkritumu savācējus, atkritumu preses, veļas mašīnas, trauku mazgājamā mašīnas,rokas darbarīki,galda piederumi, dakšiņas un karotes, skuvekļi, matu griešanas mašīnas,  grieznes,  manikīra piederumi, nagu šķēres,vīles u.c." xr:uid="{41228E92-E75D-4CC3-9D27-5CCA13AAE056}"/>
+    <hyperlink ref="C717" r:id="rId685" xr:uid="{4FEF4449-6D30-4751-A64E-917F15EB59D8}"/>
+    <hyperlink ref="C718" r:id="rId686" display="tālvadības pultis  viedām mājas ierīcēm u.c. " xr:uid="{449F464C-B87B-4E76-91E6-799734EDA681}"/>
+    <hyperlink ref="C720" r:id="rId687" xr:uid="{70EC1C20-A3AA-492D-9AC0-690AA337D42D}"/>
+    <hyperlink ref="C721" r:id="rId688" display="mobilo tālruņu maciņi, pludmales tērpi, T-krekli, zeķes; sporta krekli, čības, kurpes galda spēles, Adventes kalendāri, parastā metāla atslēgu piekariņi, interaktīvie spēļu krēsli videospēlēm, statujas no plastmasas materiāliem, vaska statujas, bronzas statujas, parastā metāla statujas, vaska figūriņas, adventes kalendārā pasniegtas šokolādes, mobilo tālruņu aizsargmaciņu izgatavošana pēc pasūtījuma, galda spēles mīklu veidā u.c." xr:uid="{40227F4F-74A4-423B-ABC4-4EECE8AA391F}"/>
+    <hyperlink ref="C722" r:id="rId689" xr:uid="{82451FF8-A876-4155-8454-E5F816933AB3}"/>
+    <hyperlink ref="C723" r:id="rId690" xr:uid="{18C46872-7045-46F5-AC87-8A8B1DF711DB}"/>
+    <hyperlink ref="C724" r:id="rId691" display="apģērbs, apavi, galvassegas,juvelierizstrādājumi, parfimērija, mēbeļu,  izstrādājumi, tekstilizstrādājumi, somas u.c." xr:uid="{C15E9B4A-984B-401A-A126-28811947F9E8}"/>
+    <hyperlink ref="C725" r:id="rId692" xr:uid="{397D6C75-BAAD-4D95-AF1B-699291D35D94}"/>
+    <hyperlink ref="C726" r:id="rId693" xr:uid="{4DDAD651-74DA-4AB3-B0E6-F7CC2C6DC85A}"/>
+    <hyperlink ref="C727" r:id="rId694" xr:uid="{1984F50B-D154-4396-AE5A-882F2F55BE3C}"/>
+    <hyperlink ref="C728" r:id="rId695" xr:uid="{4F295460-26E2-4FF6-85E3-0A0E2B69D115}"/>
+    <hyperlink ref="C729" r:id="rId696" display="apģērbi, T-krekli, apavi, aksesuāri u.c." xr:uid="{60BB184F-0E1F-4498-B305-5FB939C27AD1}"/>
+    <hyperlink ref="C730" r:id="rId697" xr:uid="{38AE103F-F66A-4D7F-B7AA-7A9801DFA4BD}"/>
+    <hyperlink ref="C731" r:id="rId698" xr:uid="{EE5C8E1C-50CC-47A9-B6B3-E584ECBD595B}"/>
+    <hyperlink ref="C732" r:id="rId699" display="velosipēdi, sauszemes transportlīdzekļi ar pedāļu piedziņu, izņemot riepas un riteņus velosipēdu rāmji; stūres un velosipēdu stūres kāti, segli, sēdekļu balsti u.c." xr:uid="{E6A4615B-0070-490F-BB98-81855AC6A9AC}"/>
+    <hyperlink ref="C733" r:id="rId700" xr:uid="{9660A76E-AC48-44FD-901A-38BFC6A0F946}"/>
+    <hyperlink ref="C734" r:id="rId701" xr:uid="{D761DD73-645E-49C5-BD71-8EAD82DAC65F}"/>
+    <hyperlink ref="C735" r:id="rId702" xr:uid="{69343999-E0AA-4129-87A1-32F6C3A6FC89}"/>
+    <hyperlink ref="C736" r:id="rId703" display="farmaceitiskās zāles,  preparāti, krēmi" xr:uid="{BF8B196B-D9FB-442F-86FB-ED0606B60D40}"/>
+    <hyperlink ref="C737" r:id="rId704" xr:uid="{5F0FDD70-DC83-4C8B-AF83-007E89313CD6}"/>
+    <hyperlink ref="C738" r:id="rId705" xr:uid="{D29EACB4-BD72-4226-B948-64F80DC4875F}"/>
+    <hyperlink ref="C739" r:id="rId706" xr:uid="{117B2077-DAB3-49FA-A003-7292C0D58611}"/>
+    <hyperlink ref="C740" r:id="rId707" xr:uid="{09533A84-70B4-4E16-8533-C9DB175B394D}"/>
+    <hyperlink ref="C741" r:id="rId708" xr:uid="{C55117AA-8F7E-4CB5-ACC6-5608A64E5CBD}"/>
+    <hyperlink ref="C742" r:id="rId709" xr:uid="{1093A6C1-A183-43DF-925D-BB2FD8C2FE2E}"/>
+    <hyperlink ref="C743" r:id="rId710" xr:uid="{EA4A1828-9F46-4253-861D-DD7BE47A141E}"/>
+    <hyperlink ref="C744" r:id="rId711" display="somas, apģērbs, šalles, kleitas, krekli, topi, kamzoli, blūzes, T-krekli, trikotāža, proti, trikotāžas topi, džemperi, džemperi, mēteļi, vestes, parki, apmetņi, sporta krekli, krekliņi, topi ar kapuci, sporta apģērbs, peldkostīmi, jakas, bleizeri, uzvalki, legingi (bikses), legingi (sildītāji), kombinezoni, bikses, bikses, šorti, atpūtas apģērbs, naktsveļa, naktskrekli, pidžamas, peldmēteļi, cimdi, zeķes, apģērba jostas, cepures, apavi" xr:uid="{7D79EBD4-341F-4052-A8C9-B4E1409E3BF4}"/>
+    <hyperlink ref="C745" r:id="rId712" xr:uid="{8623A89B-4810-4774-8103-F162ECF29FD1}"/>
+    <hyperlink ref="C746" r:id="rId713" xr:uid="{54B40757-BC41-4D5E-8F21-C652C1FDAD3F}"/>
+    <hyperlink ref="C747" r:id="rId714" xr:uid="{018F376C-02DF-4723-B876-EBA07948FB86}"/>
+    <hyperlink ref="C537" r:id="rId715" display=" juvelierizstrādājumi,   pulksteņi, somas, apģērbi, apavi, galvassegas u.c." xr:uid="{F3881B20-549D-401B-80C1-79BACC5D41D8}"/>
+    <hyperlink ref="C536" r:id="rId716" xr:uid="{91035EC2-9A79-4039-A3B8-FAFE3B336738}"/>
+    <hyperlink ref="C535" r:id="rId717" xr:uid="{A6122400-FD34-4F74-8365-F39BC1746296}"/>
+    <hyperlink ref="C534" r:id="rId718" xr:uid="{0AC80886-94CB-453B-BA32-570E49419773}"/>
+    <hyperlink ref="C533" r:id="rId719" xr:uid="{F71750FE-19D5-4945-B441-5A60B6715030}"/>
+    <hyperlink ref="C532" r:id="rId720" display="pastmasas sifons" xr:uid="{CE28281F-5B1F-4900-9006-E2C96400C404}"/>
+    <hyperlink ref="C531" r:id="rId721" xr:uid="{D82BFFFA-CB8C-48DD-BD5E-6EE6C0E9DEF8}"/>
+    <hyperlink ref="C530" r:id="rId722" xr:uid="{DC9A47D9-1A03-45E5-8099-5C4F037B20A8}"/>
+    <hyperlink ref="C529" r:id="rId723" xr:uid="{CBFD3485-5D69-43C2-B6BD-C41992A7193C}"/>
+    <hyperlink ref="C528" r:id="rId724" xr:uid="{6C13FF30-CFCF-414D-B62B-DF0B3FAD2F89}"/>
+    <hyperlink ref="C527" r:id="rId725" xr:uid="{CE05C024-85A6-44A4-A51D-88A789423D2E}"/>
+    <hyperlink ref="C526" r:id="rId726" display="farmaceitiskie un medicīnas instrumentu  izstrādājumi, juvelierizstrādājumi, pulksteņi, somas, trauki un stikla izstrādājumi, tekstilizstrādājumi, apģērbs, apavi, galvassegas,mežģīnes, lentes, izšuvumi, grīdas segumu izstrādājumi, rotaļlietas un sporta preces u.c.  " xr:uid="{4585DC6F-0D6A-4DFE-84E2-016C0AAEBC51}"/>
+    <hyperlink ref="C525" r:id="rId727" display="pulksteņi un to aksesuāri. " xr:uid="{846A410A-EE7F-4435-A1DD-83B9E59607BD}"/>
+    <hyperlink ref="C749" r:id="rId728" xr:uid="{2987B7A4-4DD0-4EAF-98FB-E5C8B7024F69}"/>
+    <hyperlink ref="C750" r:id="rId729" xr:uid="{F47BE20E-B076-4ECC-8DAF-B0D7ABD2FB1E}"/>
+    <hyperlink ref="C751" r:id="rId730" display="alkoholiskie dzērieni (izņemot alu); dzirkstošie vīni, alkoholiskie vīni, vīnu saturoši dzērieni " xr:uid="{3F83AC19-A481-46B5-971E-0A96E218048F}"/>
+    <hyperlink ref="C752" r:id="rId731" display="galda tenisa nūjas" xr:uid="{D324B1D1-CB0D-4544-AE1B-F9F1AD0697D2}"/>
+    <hyperlink ref="C753" r:id="rId732" xr:uid="{FFA09602-3560-48EE-9DE0-FB3DA8C639FF}"/>
+    <hyperlink ref="C754" r:id="rId733" xr:uid="{4ECF825B-163D-4B68-A49C-F93D0A54D8C7}"/>
+    <hyperlink ref="C755" r:id="rId734" display="tālvadības pults auto, mājas  automatizācijai - tālvadības pults auto u.c." xr:uid="{904047CC-3EE0-432C-81EC-0648877ABC85}"/>
+    <hyperlink ref="C757" r:id="rId735" xr:uid="{34B25C2E-6E80-4E3F-A55E-658C8D2FFEAC}"/>
+    <hyperlink ref="C756" r:id="rId736" xr:uid="{583CD4D7-8668-4540-B502-2CDA9CA39147}"/>
+    <hyperlink ref="C758" r:id="rId737" display="Aktuālo pieprasījumu saraksts 14.04.2024.xlsx" xr:uid="{C304CB55-E305-4A2B-B18E-9E7746093165}"/>
+    <hyperlink ref="C759" r:id="rId738" xr:uid="{AB156550-662B-4F26-B4BC-5D4C5E2093E3}"/>
+    <hyperlink ref="C760" r:id="rId739" display="farmaceitiski preparāti, zāles,  farmaceitiskie izstrādājumi" xr:uid="{E28BD1EF-A946-4EEB-A3DB-B7524719B393}"/>
+    <hyperlink ref="C761" r:id="rId740" xr:uid="{4E37CD8A-A5E4-46F5-B85C-658EDFFC26EA}"/>
+    <hyperlink ref="C762" r:id="rId741" display="skalošanas poga izgatavota no metāla materiāliem." xr:uid="{B0B0921C-36E3-4880-91D3-9D1C6EB7F4D3}"/>
+    <hyperlink ref="C763" r:id="rId742" display="apģērbs, apavi, galvassegas, somas u.c." xr:uid="{5015EB7C-394D-44D6-A10B-8330EFE1EAAD}"/>
+    <hyperlink ref="C764" r:id="rId743" display=" dīvāni, gultas, sēdekļi, krēsli, krēslu kājas, krēslu pārvalki, galdi, u.c." xr:uid="{7A9A3013-A404-4DD4-87F7-F0ED49AA9CFB}"/>
+    <hyperlink ref="C765" r:id="rId744" xr:uid="{F7FFF94E-7985-4760-B290-4084873018C2}"/>
+    <hyperlink ref="C766" r:id="rId745" display="elektriskās sistēmas, savienojošie termināļi, elektriskie savienotāji u.c." xr:uid="{1872318F-8C73-460B-AA02-F843490540B7}"/>
+    <hyperlink ref="C767" r:id="rId746" display="Aktuālo pieprasījumu saraksts 13.05.2024.xlsx" xr:uid="{1752D4ED-72B2-414D-8200-5C223F06074C}"/>
+    <hyperlink ref="C768" r:id="rId747" xr:uid="{75E60071-BE7A-4D16-AB4B-94B097559105}"/>
+    <hyperlink ref="C769" r:id="rId748" xr:uid="{CB7A187B-77CD-42DA-95D9-8E401158FC82}"/>
+    <hyperlink ref="C770" r:id="rId749" display="tabakas izstrādājumi; tabakas aizstājēji no tējas un tējas augiem, cigarešu tabaka, košļājamā tabaka, pīpju tabaka,  smēķēšanas piederumi, sērkociņi, ūdenspīpes un elektroniskās ūdenspīpes un to piederumi elektroniskās cigaretes, cigāri, cigarillas, elektroniskais cigārs u.c." xr:uid="{76B8EB97-EED3-4AA1-966A-742D17F7CF20}"/>
+    <hyperlink ref="C771" r:id="rId750" xr:uid="{D89C4BEB-3F83-409B-ACB6-426D28263C9A}"/>
+    <hyperlink ref="C772" r:id="rId751" xr:uid="{B1D48559-9E54-4BCB-885D-2806513BA228}"/>
+    <hyperlink ref="C773" r:id="rId752" display="Aktuālo pieprasījumu saraksts 11.06.2024.xlsx" xr:uid="{F7528349-A542-47F5-8870-FC18E9CD57EE}"/>
+    <hyperlink ref="C774" r:id="rId753" xr:uid="{7B12EE6C-7D91-4D01-8F83-BFAD653C5DEE}"/>
+    <hyperlink ref="C775" r:id="rId754" xr:uid="{2ADF7D1C-FCA8-4372-8666-53EDEAC53F68}"/>
+    <hyperlink ref="C776" r:id="rId755" xr:uid="{0FC3018A-82F1-442C-A3AC-E0CFBB2A7708}"/>
+    <hyperlink ref="C777" r:id="rId756" xr:uid="{CDB9C649-C745-45E5-A0E3-AE7F836FD70A}"/>
+    <hyperlink ref="C778" r:id="rId757" xr:uid="{9BE3DE1B-428F-46F8-8BD4-2319A95B7948}"/>
+    <hyperlink ref="C779" r:id="rId758" xr:uid="{344E877A-981E-4339-84B8-1B7F91F3E55F}"/>
+    <hyperlink ref="C780" r:id="rId759" xr:uid="{055BF04B-BCE8-4F99-9349-AFFD37AB86EB}"/>
+    <hyperlink ref="C781" r:id="rId760" xr:uid="{A75FC792-EE0E-464D-8305-809E7F3E1B01}"/>
+    <hyperlink ref="C782" r:id="rId761" xr:uid="{12D6EDE8-B35F-4476-BB07-9B239BDF18BE}"/>
+    <hyperlink ref="C783" r:id="rId762" display="rotaļlietas, lelles,  celtniecības klucīši u.c." xr:uid="{6A378092-8716-4788-85D2-E567E7271E09}"/>
+    <hyperlink ref="C784" r:id="rId763" xr:uid="{3FCA252E-F068-4A20-831C-319360E41114}"/>
+    <hyperlink ref="C785" r:id="rId764" display="ceļojumu čemodāni un ceļojumu somas, mugursomas, apavi, kedas, pārgājienu zābaki, alpīnisma zābaki, ikdienas apavi, burāšanas apavi, tenisa apavi, jo īpaši basketbola apavi, slēpju zābaki un snovborda zābaki, pēcslēpošanas apavi un zābaki, zolītes un zoles, pēdas arka u.c." xr:uid="{434109A2-85A7-4094-ADC6-D8FEAC9B2009}"/>
+    <hyperlink ref="C786" r:id="rId765" xr:uid="{216BA386-D6A3-468A-9A19-264A497DAD65}"/>
+    <hyperlink ref="C787" r:id="rId766" xr:uid="{78F82E36-DF4F-48D1-88B1-EC8AFD63C9CB}"/>
+    <hyperlink ref="C562" r:id="rId767" xr:uid="{2FE8EFB6-5ED4-450C-A3EA-18EEAFFC9FBD}"/>
+    <hyperlink ref="C788" r:id="rId768" xr:uid="{499ACCCB-B456-4F78-9461-D9F29967555F}"/>
+    <hyperlink ref="C789" r:id="rId769" xr:uid="{2429357C-776F-467B-A2BE-10A34BAE66EB}"/>
+    <hyperlink ref="C790" r:id="rId770" display="apavi, sporta apavi, skriešanas kurpes,futbola aprīkojums, bumbas, krekli, apavi u.c." xr:uid="{1CF78391-EFC6-455E-AEB9-A1B162F9D8C4}"/>
+    <hyperlink ref="C791" r:id="rId771" xr:uid="{7CB70BE5-B4F5-4FF7-A7DD-13427C7297AF}"/>
+    <hyperlink ref="C792" r:id="rId772" display="kosmētika, parfimērijas preces, dezodoranti personīgai lietošanai, pretsviedru līdzekļi, ķelnes ūdens, ziepes, mazgāšanas līdzekļi, kas nav paredzēti rūpnieciskiem vai ražošanas procesiem vai izmantošanai medicīnā, veļaspulveris, trauku mazgājamais līdzeklis, mazgāšanas līdzekļi, veļas mīkstinātāji, tīrīšanas un pulēšanas līdzekļi, mājsaimniecības balinātājs, šampūni, matu preparāti, zobu pastas, depilācijas līdzekļi, viltus nagi, tualetes piederumi, ādas kopšanas līdzekļi, preparāti u.c." xr:uid="{2D8E5FEE-7A98-4AB2-9F82-B4BB078B2215}"/>
+    <hyperlink ref="C793" r:id="rId773" display="ķermeņa un skaistumkopšanas līdzekļi, tualetes ūdeņi, smaržas, odekoloni u.c." xr:uid="{3E07446A-DB09-431B-A173-367BC656B951}"/>
+    <hyperlink ref="C794" r:id="rId774" xr:uid="{0006EBF1-68CB-4016-A41E-0C769D477F1D}"/>
+    <hyperlink ref="C795" r:id="rId775" xr:uid="{EDA7D153-9E1E-4527-AFBD-00E77F21290B}"/>
+    <hyperlink ref="C796" r:id="rId776" display="sporta apģērbs,sporta bumbas, ikdienas krekli u.c." xr:uid="{0F8506BE-C212-4885-903C-C8BC9B621100}"/>
+    <hyperlink ref="C797" r:id="rId777" display=" krāsas, lakas,  krāsvielas, tintes drukāšanai, marķēšanai un ravēšanai,marķieri, krāsainie zīmuļi, krīts, marķieri, pildspalvas, zīmuļi, personīgie plānotāji, amatniecības un gleznošanas komplekti,skicēšanas tāfele,trafareti un raksti, zīmuļu asināmie un krāsaino zīmuļu asināmie, līmvielas, kancelejas preces, modelēšanas māls, krāsošanas spilventiņi,dārgmetāli un to sakausējumi, dārgakmeņi un pusdārgakmeņi, juvelierizstrādājumi, bižutērija,spēles un rotaļlietas,sporta preces (izņemot apģērbu), rotājumi, dekoratīvi priekšmeti u.c." xr:uid="{B804ECB4-260F-44AC-87A1-A8A0186C8676}"/>
+    <hyperlink ref="C798" r:id="rId778" xr:uid="{050EAB1B-36B3-4BCA-B7C0-10FD35AA30BB}"/>
+    <hyperlink ref="C799" r:id="rId779" xr:uid="{E6C89DE7-DBA1-4798-99AC-0BA7940C67D2}"/>
+    <hyperlink ref="C800" r:id="rId780" xr:uid="{92B263A7-11C6-410E-BB45-CBA6D4B5625D}"/>
+    <hyperlink ref="C801" r:id="rId781" xr:uid="{7632E8E3-8B18-46E5-BF55-E2954199AF9C}"/>
+    <hyperlink ref="C802" r:id="rId782" xr:uid="{BAD132F3-F194-445F-9C12-21DF247FD97C}"/>
+    <hyperlink ref="C803" r:id="rId783" xr:uid="{D195FF67-DE32-4D8F-A2E0-AA2E7454471D}"/>
+    <hyperlink ref="C804" r:id="rId784" xr:uid="{BDFEF8FE-BBFB-40E1-B6F0-695495016521}"/>
+    <hyperlink ref="C805" r:id="rId785" display="rotaļlietas, puzles,  puzles [rotaļlietas]; inteliģentas rotaļlietas, iemaņu spēles, manipulatīvas loģikas mīklas,  loģikas spēles u.c." xr:uid="{A8609C5E-2522-47D7-8915-67405ADA007B}"/>
+    <hyperlink ref="C806" r:id="rId786" display="matu veidošanas ierīce" xr:uid="{C5658874-7533-42D7-9800-5159A9EC8A19}"/>
+    <hyperlink ref="C807" r:id="rId787" xr:uid="{D3933A64-A8B7-4B53-9B8B-0685366B7C42}"/>
+    <hyperlink ref="C808" r:id="rId788" xr:uid="{DE5ECFBF-9FEA-4B3F-B036-1EC1BC67AD4B}"/>
+    <hyperlink ref="C809" r:id="rId789" xr:uid="{4BD69A61-5548-4DE3-A90E-F4070AA0BCAF}"/>
+    <hyperlink ref="C810" r:id="rId790" display="Aktuālo pieprasījumu saraksts 13.09.2024.xlsx" xr:uid="{6867E950-EBC2-4344-BA88-3E584934E19B}"/>
+    <hyperlink ref="C811" r:id="rId791" display="gredzeni u.c." xr:uid="{9C40558D-BC10-4003-B06C-46CC72003E90}"/>
+    <hyperlink ref="C812" r:id="rId792" xr:uid="{9C916A24-EF57-472D-953F-727AE72958D7}"/>
+    <hyperlink ref="C813" r:id="rId793" xr:uid="{C925A1A6-1526-46A5-A714-495C9761E4CB}"/>
+    <hyperlink ref="C814" r:id="rId794" xr:uid="{45665774-8318-40DB-9C2C-2F31A4000255}"/>
+    <hyperlink ref="C815" r:id="rId795" display="augu izcelsmes uztura bagātinātāji, vitamīnu piedevas; uztura bagātinātāji, kas galvenokārt sastāv no minerālvielām" xr:uid="{45DFB19C-F4EC-4153-ADEF-FDDF4FA617D7}"/>
+    <hyperlink ref="C817" r:id="rId796" xr:uid="{D6F1FB61-F6A3-46F0-B84E-B6A6DDD46B0E}"/>
+    <hyperlink ref="C818" r:id="rId797" xr:uid="{48E1369E-8B20-4E31-9FE3-6E3799389C41}"/>
+    <hyperlink ref="C819" r:id="rId798" display="Aktuālo pieprasījumu saraksts 02.10.2024.xlsx" xr:uid="{F395809B-F486-45C7-B5AF-4CC9BBB70FDB}"/>
+    <hyperlink ref="C820" r:id="rId799" display="apģērbi, apavi, galvassegas, ceļojumu koferi, pludmales somas, sporta somas, iepirkumu somas ar riteņiem, maki, rokassomas, instrumentu somas, medību somas [medību piederumi], portfeļi, skolas somas, dārgmetāli un to sakausējumi un izstrādājumi no tiem u.c." xr:uid="{2C0D4FEA-FE9A-46E3-A2C4-DD105C482828}"/>
+    <hyperlink ref="C821" r:id="rId800" xr:uid="{C9846FBE-9732-40AC-9704-CEC21EA582D6}"/>
+    <hyperlink ref="C822" r:id="rId801" display="Aktuālo pieprasījumu saraksts 05.10.2024.xlsx" xr:uid="{6715A2B2-8DE9-4E4F-B745-1FF40E3E8C51}"/>
+    <hyperlink ref="C823" r:id="rId802" xr:uid="{3CC0A549-131F-47F3-80B5-C9D18F24B41F}"/>
+    <hyperlink ref="C824" r:id="rId803" display="Aktuālo pieprasījumu saraksts 05.10.2024.xlsx" xr:uid="{4FFAA372-422C-4B3E-BFBC-F3B77830FB36}"/>
+    <hyperlink ref="C825" r:id="rId804" xr:uid="{03D4D3E9-0194-4E72-8379-34F946156170}"/>
+    <hyperlink ref="C826" r:id="rId805" xr:uid="{DEE1D853-8CB4-43B4-AF31-BF237F3F39C6}"/>
+    <hyperlink ref="C827" r:id="rId806" display="metāla baloni, kapsulas, pudeles, krējuma kārtridži un tvertnes gāzei, cilindri, kapsulas, pudeles, krējuma kārtridži un konteineri kriogēnām gāzēm u.c" xr:uid="{60F0BC22-58A8-47E9-8DD1-D06A8D206C6B}"/>
+    <hyperlink ref="C828" r:id="rId807" xr:uid="{CE67A40E-B5F6-47DA-8119-DE158A788370}"/>
+    <hyperlink ref="C829" r:id="rId808" xr:uid="{5AF5E3AA-56E0-4A04-A155-6A8E15A82337}"/>
+    <hyperlink ref="C830" r:id="rId809" xr:uid="{22238862-8F81-4DB6-9C04-13B883667B91}"/>
+    <hyperlink ref="C831" r:id="rId810" xr:uid="{68392ABD-29D9-4CD0-9339-33E6D26835EB}"/>
+    <hyperlink ref="C832" r:id="rId811" xr:uid="{867F3040-79D9-4D75-BB11-D367E732E2A3}"/>
+    <hyperlink ref="C833" r:id="rId812" display="pusvadītāji, pusvadītāju mikroshēmas, mikroshēmas [integrālās shēmas], uzglabāšanas vienības, zibatmiņa" xr:uid="{F033A2AF-4EFE-469D-B2C3-50BEEDCEBA5B}"/>
+    <hyperlink ref="C834" r:id="rId813" display="serveru sistēmas,tīmekļa lietojumprogrammas, mobilās lietotnes Blackberry, iPad un Co u.c." xr:uid="{FA7EE57A-35A7-4B9E-9993-640DB7FA080F}"/>
+    <hyperlink ref="C835" r:id="rId814" xr:uid="{40715D9F-A673-4551-9F47-E7BE7A5C5C74}"/>
+    <hyperlink ref="C836" r:id="rId815" display="brilles, saulesbrilles, briļļu futrāļi, dārgmetāli un to sakausējumi, parfimērija, ēteriskās eļļas, kosmētika, matu losjoni, apģērbi, apavi, galvassegas; zīdaiņu autiņi, āda un ādas imitācijas, un to izstrādājumi u.c." xr:uid="{7EEBDE7E-A724-428E-8688-9E71A54B14E3}"/>
+    <hyperlink ref="C837" r:id="rId816" display="pusvadītāji, integrālās shēmas, mikroprocesori, diodes, tranzistori, sensori, strāvas moduļi [dators] u.c." xr:uid="{40411B11-06A8-4811-AC01-DBCDBC746E2A}"/>
+    <hyperlink ref="C838" r:id="rId817" xr:uid="{F6A11DAC-1C40-49B9-9E3B-F560695A15F2}"/>
+    <hyperlink ref="C839" r:id="rId818" display="apģērbi, somas,pudeles,juvelierizstrā dājumi, rokassprādzes,apģērbi atslēgu piekariņi, mūzikas lentes; piederumi, kasetes ieraksti u.c." xr:uid="{AAF0F0B4-9990-46F0-B5B3-BD08D6793231}"/>
+    <hyperlink ref="C840" r:id="rId819" display="Aktuālo pieprasījumu saraksts 01.11.2024.xlsx" xr:uid="{1C31AB30-CE84-4ED6-AF28-748CE44944D7}"/>
+    <hyperlink ref="C841" r:id="rId820" display="saulesbriļļu futrāļi,  ietvari, saulesbrilles saulesbriļļu auklas, siksnas,  vāciņi, sieviešu sandales, atslēgu piekariņi sieviešu rokassomas,  rotaslietas, kleitas apģērbi, kostīmi, vilnas zeķes, virsdrēbes, peldkostīmi u.c." xr:uid="{4F856E47-2A51-45F4-B23C-A833A9303B48}"/>
+    <hyperlink ref="C842" r:id="rId821" xr:uid="{E5898D01-3EC6-4750-9EA4-051B0E344349}"/>
+    <hyperlink ref="C843" r:id="rId822" display="smaržas, juvelier izstrādājumi,   maki; somas, portfeļi, atslēgu piekariņi, apavi u.c." xr:uid="{8E71E908-A3B8-4DFE-90C0-5B965523A0E5}"/>
+    <hyperlink ref="C844" r:id="rId823" xr:uid="{4FF80F7E-9038-4C31-959A-2D944AD76447}"/>
+    <hyperlink ref="C845" r:id="rId824" display="medikamenti" xr:uid="{280F7843-C6BB-4DDD-A1DA-83EDD9C97B96}"/>
+    <hyperlink ref="C846" r:id="rId825" xr:uid="{B9890627-544F-47F6-9469-349AA220B423}"/>
+    <hyperlink ref="C847" r:id="rId826" xr:uid="{618FC750-1C41-467B-868B-64F8D8770D9E}"/>
+    <hyperlink ref="C848" r:id="rId827" xr:uid="{71FB4D25-71AF-4D5E-910E-0CEDFCDE7C61}"/>
+    <hyperlink ref="C849" r:id="rId828" display="Aktuālo pieprasījumu saraksts 29.11.2024.xlsx" xr:uid="{63E63D50-147C-462E-BFBA-FB617F719BB7}"/>
+    <hyperlink ref="C850" r:id="rId829" xr:uid="{F6396004-2464-41B3-B7B5-2D9D8DD4C835}"/>
+    <hyperlink ref="C852" r:id="rId830" display="somas, ziepes, parfimērijas preces ēteriskās eļļas, kosmētika, pildīti kosmētikas maciņi, matu veidošanas vasks; depilācijas vasks, šampūni, mājdzīvnieku šampūni [neārstnieciski kopšanas līdzekļi], šķidrumi matu un ķermeņa kopšanai, matu krāsas, dezodorētāji u.c." xr:uid="{83241AE5-C692-4EB9-AAE7-C031DC31E883}"/>
+    <hyperlink ref="C853" r:id="rId831" xr:uid="{F2F6E72B-3007-4767-8D65-DE4C8AA7DE2C}"/>
+    <hyperlink ref="C854" r:id="rId832" xr:uid="{7D6C70B7-DD13-4845-9254-D6D743864A0B}"/>
+    <hyperlink ref="C855" r:id="rId833" xr:uid="{E62357D1-3460-40C6-97CC-013DFAA90C29}"/>
+    <hyperlink ref="C856" r:id="rId834" xr:uid="{688CE3FD-153C-4931-8613-148F4676408D}"/>
+    <hyperlink ref="C857" r:id="rId835" xr:uid="{EA308944-4EBD-4E38-A68C-2DEF70740BE4}"/>
+    <hyperlink ref="C719" r:id="rId836" xr:uid="{EE18586C-4A10-4399-A380-B45B3C4CBBC4}"/>
+    <hyperlink ref="C863" r:id="rId837" display="kanalizācijas kanāli" xr:uid="{3FF6402C-05B4-4232-B970-8C166899F602}"/>
+    <hyperlink ref="C864" r:id="rId838" display="elektriskie iztvaicētāji,iztvaicētājs garšaugu un esenču iztvaicēšanai,  Inhalatori, garšaugu dzirnaviņas,  apģērbi,  laboratorijas mēteļi, cepures, kleitas, svārki, sporta bikses, bikses, apakšveļa, šalles,  vizieri un stieņi u.c." xr:uid="{ABCA54CA-DB7E-403D-BF87-465DA2E5840B}"/>
+    <hyperlink ref="C865" r:id="rId839" xr:uid="{689A6FE9-A455-432E-A47E-18A5B8A105D3}"/>
+    <hyperlink ref="C867" r:id="rId840" xr:uid="{8734DEFD-FD75-4D2B-BA9E-C52B9CB34B1A}"/>
+    <hyperlink ref="C868" r:id="rId841" display="apģērbs sportam,  sporta inventārs,  saulesbrilles; brilles (optika), sporta brilles, portfeļi, šalles, sporta aprīkojums, cimdi, sporta apavi, futbola krekli, futbola apģērbu modeļi, bērnu apģērbi, vīriešu apakšveļa  u.c." xr:uid="{D16310C0-CC70-4F9C-93C1-19044039ABD4}"/>
+    <hyperlink ref="C866" r:id="rId842" xr:uid="{42F15BF0-64CF-45F2-9B1F-DE2B075C13BE}"/>
+    <hyperlink ref="C869" r:id="rId843" xr:uid="{EA2F72BD-F901-40FB-A9CD-680D0253FA3A}"/>
+    <hyperlink ref="C870" r:id="rId844" xr:uid="{629104C2-7EB9-4353-A9F4-EB663B96C2EB}"/>
+    <hyperlink ref="C871" r:id="rId845" xr:uid="{A4B73AEE-07F2-49E7-B007-77C2066407A2}"/>
+    <hyperlink ref="C872" r:id="rId846" xr:uid="{6C989A12-397D-48CB-830E-02B3A243823E}"/>
+    <hyperlink ref="C873" r:id="rId847" xr:uid="{7AA5F026-1960-4497-A569-BDBC0B85BD8F}"/>
+    <hyperlink ref="C874" r:id="rId848" xr:uid="{78F07FC9-0419-45D7-B094-FBEAB3ADC529}"/>
+    <hyperlink ref="C875" r:id="rId849" display="ķīmisko un neķīmisko vielu filtrēšanas līdzekļi, rūpnieciskās eļļas un smērvielas; motoreļļa, transmisijas eļļa; smērvielas; putekļu noņemšanas līdzekļi,dzelzs izstrādājumi un nelieli metāla izstrādājumi; metāla izstrādājumi, jo īpaši celtniecības materiāli,būvelementi, cisternas, tvertnes, konteineri, transportēšanas preces, uzglabāšanas preces, iepakojums, mehāniskās iekārtas celtniecībai, zemes rakšanai, drupināšanai, jaukšanai, apstrādei, ieguvei un lauksaimniecība, sūkņi, kompresori, ģeneratori un ventilatori, roboti, pārvietošana un apstrāde aprīkojums, bagāžas, somas, kabatas portfeļi un citi nesēji, mugursomas, apģērbs, apavi, galvassegas, spēles, rotaļlietas, sporta preces un aprīkojums, smēķētāju preces,  šķiltavas,pelnu trauki,  sērkociņi u.c." xr:uid="{53801129-51F6-4F60-9B9A-1EA8E05321C2}"/>
+    <hyperlink ref="C876" r:id="rId850" display="pneimatiskie vārstu izpildmehānismi, izpildmehānismi AUTH rūpnieciskās automatizācijas vadības ierīces eleektriskie AUTH sensori, AUTH vārsti [sūkņu daļas], solenoīda vārsti u.c. " xr:uid="{F3731FB3-83FC-4893-98E2-0E6EA63EB8A4}"/>
+    <hyperlink ref="C877" r:id="rId851" xr:uid="{A52AEFF3-099F-4EE0-9898-FE5139ADD9ED}"/>
+    <hyperlink ref="C878" r:id="rId852" xr:uid="{ABF51D58-9C9E-41E2-8D1D-837BAE14FB78}"/>
+    <hyperlink ref="C879" r:id="rId853" xr:uid="{2E8B55CA-27ED-4702-B934-385892EF5A42}"/>
+    <hyperlink ref="C880" r:id="rId854" xr:uid="{5B8E92E0-4997-42F1-8D57-11FE55E17073}"/>
+    <hyperlink ref="C881" r:id="rId855" xr:uid="{C0EE080F-8F18-409D-B41B-8F44C81D1DA0}"/>
+    <hyperlink ref="C882" r:id="rId856" xr:uid="{A351E911-1598-4C98-8FE3-9543EB14F94E}"/>
+    <hyperlink ref="C883" r:id="rId857" xr:uid="{D4A5C02A-7F80-49FF-9770-A13C743FA436}"/>
+    <hyperlink ref="C884" r:id="rId858" xr:uid="{E9043F93-1E2C-4FCD-9571-F18BB8A08E52}"/>
+    <hyperlink ref="C885" r:id="rId859" xr:uid="{463892CB-CD7D-4E63-AA87-EF8C39AD262C}"/>
+    <hyperlink ref="C886" r:id="rId860" display="nemetāla emblēmas automašīnām, auto piederumi u.c" xr:uid="{5E50712F-D88B-4A00-B790-C3F5D9BCEF88}"/>
+    <hyperlink ref="C887" r:id="rId861" xr:uid="{66B9B0DB-23C9-4170-991F-2B4F6F5C4423}"/>
+    <hyperlink ref="C888" r:id="rId862" display="juvelierizstrādājumi, somas,stikla izstrādājumi,tekstilizstrādājumi, rotaļlietas un sporta preces u.c." xr:uid="{5F035FD0-C2B4-40B6-A675-D0CE19F593DE}"/>
+    <hyperlink ref="C889" r:id="rId863" display="Aktuālo pieprasījumu saraksts 10.02.2025.xlsx" xr:uid="{208FFDF8-441C-4C56-8E29-D85B153B7D1E}"/>
+    <hyperlink ref="C890" r:id="rId864" xr:uid="{E308119A-7E47-4B74-B51C-521C7CD6CFB8}"/>
+    <hyperlink ref="C891" r:id="rId865" xr:uid="{C956FE18-679D-4675-A30E-FA7167C91FD4}"/>
+    <hyperlink ref="C892" r:id="rId866" display="flīžu griezēji [rokas darbarīki]" xr:uid="{656EB103-0701-4F49-BAF2-7298BDA71452}"/>
+    <hyperlink ref="C893" r:id="rId867" xr:uid="{DD4A9C0D-BBCA-4DF9-B9D6-9ED375091F52}"/>
+    <hyperlink ref="C894" r:id="rId868" xr:uid="{5D70D2AE-187B-4F68-9FFB-53D0A630B27E}"/>
+    <hyperlink ref="C895" r:id="rId869" xr:uid="{1B3D01F8-F0EF-402F-B685-5596342F2AF1}"/>
+    <hyperlink ref="C896" r:id="rId870" xr:uid="{72463950-6FE2-4156-873B-F34B38928989}"/>
+    <hyperlink ref="C897" r:id="rId871" display="dekoratīvs stikls,stikla figūriņas, mākslinieciski priekšmeti no kristālstikla, svina kristāla figūriņas u.c." xr:uid="{186A8EEA-C2B4-4DDA-918C-F7561FBCFB73}"/>
+    <hyperlink ref="C898" r:id="rId872" xr:uid="{EE9E0A0C-C19E-457F-9903-B0AE923EE510}"/>
+    <hyperlink ref="C899" r:id="rId873" xr:uid="{B0746357-E5F6-4B0B-934B-8E37DBD5C8C9}"/>
+    <hyperlink ref="C900" r:id="rId874" xr:uid="{29412CAF-94C9-4643-A5A9-69A3FB2FD762}"/>
+    <hyperlink ref="C901" r:id="rId875" xr:uid="{A2721EA4-BA4C-434E-AE8D-F10C83D6F536}"/>
+    <hyperlink ref="C902" r:id="rId876" xr:uid="{C2385FB3-6A1F-4FD5-9B48-B446F03B79DC}"/>
+    <hyperlink ref="C903" r:id="rId877" xr:uid="{CE032A19-9A89-49E6-B3A2-A44DDCAAB194}"/>
+    <hyperlink ref="C904" r:id="rId878" xr:uid="{1FE07634-364E-455A-B553-791C522A7CF9}"/>
+    <hyperlink ref="C905" r:id="rId879" display="apģērbs, rotaļlietas, kancelejas preces, svārsta pulksteņi, vannas halāti, bērnu lietussargi,  ballīšu baloni, papīra ballīšu dekorācijas, ballīšu ielūgumi, svētku rakstāmpiederumi, papīra ballīšu piederumi, vannas rotaļlietas, ērnu albumi, bērnu pārtika (zīdaiņiem), bērnu dvieļi, plastmasas ballīšu cepures u.c." xr:uid="{CFD756AA-62DE-4DD0-8BF0-02E9FD4711A9}"/>
+    <hyperlink ref="C906" r:id="rId880" xr:uid="{8B33C305-D30D-4560-B472-97EAEC5611A5}"/>
+    <hyperlink ref="C907" r:id="rId881" xr:uid="{77C7EEB5-0058-4103-87F9-B48640AC17FE}"/>
+    <hyperlink ref="C908" r:id="rId882" xr:uid="{1E008383-3FEC-4FBE-93CC-61050C2DB2AD}"/>
+    <hyperlink ref="C909" r:id="rId883" xr:uid="{D21968B2-FE36-490C-8690-F5B6B8146719}"/>
+    <hyperlink ref="C910" r:id="rId884" xr:uid="{2C12C319-4817-49AA-9F06-B1D70E068292}"/>
+    <hyperlink ref="C911" r:id="rId885" xr:uid="{003223B5-D961-4987-B25F-D933AC93FCA0}"/>
+    <hyperlink ref="C912" r:id="rId886" xr:uid="{CDDA875D-DF30-4A78-9DC2-AE35D390BEC6}"/>
+    <hyperlink ref="C913" r:id="rId887" xr:uid="{6C762CB8-39CD-4662-8827-E21DA3817F76}"/>
+    <hyperlink ref="C914" r:id="rId888" xr:uid="{D8BB1354-AA7E-43FC-84C2-A130E3F20997}"/>
+    <hyperlink ref="C915" r:id="rId889" display=" kosmētika un tualetes piederum, zobu pastas, parfimērija, ēteriskās eļļas u.c." xr:uid="{BFA9C267-046A-4197-88B2-74B90DE43017}"/>
+    <hyperlink ref="C916" r:id="rId890" xr:uid="{C1678B3C-4424-4533-9EDC-98892E4462B0}"/>
+    <hyperlink ref="C917" r:id="rId891" display="mobilie telefoni u.c." xr:uid="{F930C1EB-4262-48C4-BE03-C665BA99CD43}"/>
+    <hyperlink ref="C918" r:id="rId892" display="Audio irrīces" xr:uid="{2EB236CA-787D-45FD-A1CC-2E697C5052C7}"/>
+    <hyperlink ref="C919" r:id="rId893" display="elektriskie motori,starteri  (izņemot sauszemes transportlīdzekļiem),ģeneratori, iekšdedzes dzinēju aizdedzes sistēmas, spuldžu sveces,aizdedzes sveces,degvielas sūkņi, regulatori, sprauslas un sprauslu turētāji, dzinēja vārsti, degvielas filtri, eļļas filtri, gaisa filtri u.c. " xr:uid="{F65414F6-08A7-435C-8234-7357DDFDCD79}"/>
+    <hyperlink ref="C920" r:id="rId894" xr:uid="{EE0EB4FE-F416-4C25-AC85-8E9AFAB47BE1}"/>
+    <hyperlink ref="C921" r:id="rId895" display="bērnu apģērbi, pidžamas ar apmetni, papīra dvieļi, salvetes, vienreizlietojamie papīra dvieļi, tālruņa kartes un kredītkartes, attēli, grafikas, rokasgrāmatas, plakāti, apsveikuma kartītes, pastkartes, attēlu kartes, uzlīmes, pretsviedru tualetes piederumi, aromterapijas eļļas, zīdaiņu eļļas, mitrās salvetes zīdaiņiem, dušas želejas, kristāli, ķermeņa krēmi, losjoni un pulveri, elpas atsvaidzinātāji, burbuļvannas, dezodoranti, pārsēju materiāls, zīdaiņu pārtika, vitamīni bērniem, ārstnieciskas zāļu tējas, dezinfekcijas līdzekļi u.c." xr:uid="{AA7F9368-E476-4128-97C9-11A8A306A23F}"/>
+    <hyperlink ref="C922" r:id="rId896" xr:uid="{F1BC1058-EF46-4E8C-83F3-E65FD2BC6F9C}"/>
+    <hyperlink ref="C923" r:id="rId897" display="zāģi,  cauruļu griešanas mašīnas, mašīnas metālu zāģēšanai, pašgājējas mašīnas zāģēšanai, zāģu soli, mobilās kokzāģētavas, zāģēšanas instrumenti zāģmašīnām, zāģēšanas darbgaldi, zāģu asmeņi u.c. " xr:uid="{809E93E1-A50F-4EEF-8566-A29041C5834F}"/>
+    <hyperlink ref="C924" r:id="rId898" display="spēļu konstruktori, rotaļu konstruktori, miniatūras figūriņas no plastmasas, savienojamas rotaļu konstruktoru daļas, savienojumu rotaļu konstruktori, konstruktoru daļas, rotaļu darbarīki,  kārbas uzglabāšanas nolūkiem (plastmasas) u.c." xr:uid="{F99B8906-855A-4066-846E-EF8F7ACA61A9}"/>
+    <hyperlink ref="C925" r:id="rId899" xr:uid="{7D498068-AEE7-4236-9687-F14D9A32C7B6}"/>
+    <hyperlink ref="C926" r:id="rId900" xr:uid="{DEA0396B-07A4-4708-AFC7-1CA8F61D3373}"/>
+    <hyperlink ref="C928" r:id="rId901" xr:uid="{F05E7AB5-0CEB-42DD-BD56-925975203923}"/>
+    <hyperlink ref="C929" r:id="rId902" display="spēles, rotaļlietas un rotaļlietas,videospēļu ierīces vingrošanas un sporta inventārs, apģērbi, apavi, galvassegas, bagāžas un pārnēsāšanas somas, rokas darbarīki, sniega lāpstas, brilles, sniega brilles, saulesbrilles, ķiveres, muguras aizsargi, apakšstilbu aizsargi,nelaimes gadījumu aizsardzības ierīces personiskai lietošanai, jo īpaši pastiprinājumi plecu un elkoņu, ceļgalu un citu ķermeņa daļu aizsardzībai, elektroniski meklēšanas aparāti apbedīto personu atrašanās vietas noteikšanai, elektroniski lavīnu raiduztvērēji,meklēšanas zondes u.c." xr:uid="{EC86601C-8664-4408-A248-42326033F50B}"/>
+    <hyperlink ref="C930" r:id="rId903" display="jaudas pārvades siksnas sauszemes transportlīdzekļu dzinējiem, gumijas transmisijas siksnas  transportlīdzekļiem, sauszemes transportlīdzekļu transmisijas elementi, sauszemes transportlīdzekļu zobsiksnu spriegošanas ierīces,jostu spriegotāji, sauszemes transportlīdzekļu dzinēju zobsiksnu spriegošanas ierīces, spriegotāji (ar roku darbināmi instrumenti), metāla kabeļu spriegotāji laivām, piedziņas skriemeļi, skriemeļi,zobsiksnas skriemeļi,siksnu skriemeļi,skriemeļi (mašīnu daļas), transportlīdzekļu dinamo skriemeļi, skriemeļi (metāla aparatūra) u.c. " xr:uid="{AC7E6699-E0B8-449F-BA5F-661F072DB7D9}"/>
+    <hyperlink ref="C931" r:id="rId904" display="modulāras lampu sistēmas, kas sastāv no dažādiem elementiem (gaismas stieņa, savienojuma un pamatnes) vai &quot;sienas&quot; vai &quot;piekares&quot; vai &quot;grīdas&quot; vai &quot;no augšas līdz griestiem&quot; gaismas stieņa arhitektūras apgaismojumam, tajos ietilpst optiskie piederumi un gaismas sloksnes." xr:uid="{040B5818-0F0D-4BEB-A662-7B743B6B090E}"/>
+    <hyperlink ref="C932" r:id="rId905" xr:uid="{C757A1E8-A495-4F26-89DD-60B27D22CBF1}"/>
+    <hyperlink ref="C933" r:id="rId906" xr:uid="{63F5FED9-8393-48B0-847E-A785D7C74E0E}"/>
+    <hyperlink ref="C748" r:id="rId907" xr:uid="{AA85CE16-69D1-4364-A783-A9A6C452F2EB}"/>
+    <hyperlink ref="C934" r:id="rId908" xr:uid="{EC546C18-C6EA-41A1-A73F-3B1A59E1EB77}"/>
+    <hyperlink ref="C935" r:id="rId909" display="šokolāde,  kafija, šokolādes cepumi, ievārījumi; dabīgie ievārījumi. medus, augļu pasta,  konfektes, olīvu pasta,diētas kapsulas, uztura bagātinātāji, gardumi, tēja, pīrāgi, baklava, košļājamā gumija, zobu pastas, mutes skalojamais līdzeklis, ziepe, ēteriskās eļļas (eļļas), saules aizsargkrēms, olīveļļa, šampūns, roku krēmi,  kosmētika, kosmētiskie preparāti, zāļu kapsulas, gomoritīns,  roku losjoni, roku tīrīšanas līdzekļi, farmaceitiskie izstrādājumi,  odekoloni, smaržas un saistīti izstrādājumi, dabīgie sveķi mastika u.c. " xr:uid="{EA72F06B-501E-450A-849F-3E8FED639868}"/>
+    <hyperlink ref="C936" r:id="rId910" xr:uid="{5D1F7966-8101-49EF-B948-D01D6DCD363E}"/>
+    <hyperlink ref="C938" r:id="rId911" xr:uid="{08BEB8DB-C540-41E3-8440-D4AE3FE0EC86}"/>
+    <hyperlink ref="C506" r:id="rId912" xr:uid="{77259622-4D9D-45AC-945D-E9068DB5BD3E}"/>
+    <hyperlink ref="C939" r:id="rId913" xr:uid="{270CFF40-6074-4EB9-8D48-C01A7DC369E2}"/>
+    <hyperlink ref="C940" r:id="rId914" xr:uid="{EB3CF168-DC28-4891-9B2A-41C5A8AACFCF}"/>
+    <hyperlink ref="C941" r:id="rId915" display="farmaceitiskās un veterinārās zāles, higiēnas līdzekļi medicīniskiem nolūkiem, diētiskie produkti medicīniskiem nolūkiem, bērnu pārtika, plāksteri, pārsēji, zobu plombēšanas materiāli un impresijas materiāli zobārstniecības nolūkiem, dezinfekcijas līdzekļi, līdzekļi kaitīgu dzīvnieku iznīcināšanai fungicīdi, herbicīdi, pretreimatiskas rokassprādzes, gredzeni, pretreimatiskie gredzeni, asinis medicīniskiem nolūkiem, asins plazma, rokassprādzes medicīniskiem nolūkiem u.c." xr:uid="{0F44F70F-AA4E-4C71-B48C-BF260D82E7EF}"/>
+    <hyperlink ref="C942" r:id="rId916" xr:uid="{89F73BF0-FE2D-4B5E-B008-4D0B520F6DF5}"/>
+    <hyperlink ref="C943" r:id="rId917" xr:uid="{C6216D62-3BDF-4E7D-B360-A084E88E056F}"/>
+    <hyperlink ref="C944" r:id="rId918" xr:uid="{33488069-BD88-47DF-9382-D4D864C12AB2}"/>
+    <hyperlink ref="C945" r:id="rId919" xr:uid="{2DA75C6D-1295-4074-8383-11EDC227B58E}"/>
+    <hyperlink ref="C946" r:id="rId920" xr:uid="{6C355912-792C-4F0B-B1EF-7822877AE1CD}"/>
+    <hyperlink ref="C947" r:id="rId921" display="Aktuālo pieprasījumu saraksts 11.04.2025.xlsx" xr:uid="{26DE056C-CB08-49D7-9D2A-BE2B2CF4E72B}"/>
+    <hyperlink ref="C948" r:id="rId922" xr:uid="{25E76923-8CF1-4674-AF2F-6500E3045E0F}"/>
+    <hyperlink ref="C949" r:id="rId923" xr:uid="{9CBFC22B-C3B3-4867-ABEA-8780E76D7BC3}"/>
+    <hyperlink ref="C950" r:id="rId924" display="Aktuālo pieprasījumu saraksts 11.04.2025.xlsx" xr:uid="{096A5C18-E709-46F3-A055-651C726D86F8}"/>
+    <hyperlink ref="C951" r:id="rId925" xr:uid="{A0BB546A-6467-485C-A33C-03CE0E3CD822}"/>
+    <hyperlink ref="C953" r:id="rId926" display="Aktuālo pieprasījumu saraksts 11.04.2025.xlsx" xr:uid="{3530818B-63CF-4446-981B-0B23B07C76B5}"/>
+    <hyperlink ref="C954" r:id="rId927" xr:uid="{9F567955-B077-4763-B9BF-9AD79CB16D2B}"/>
+    <hyperlink ref="C955" r:id="rId928" display="ādas apģērbs aizsardzībai pret negadījumiem vai traumām, ādas futrāļu maciņi, ādas maciņi viedtālruņiem, ādas apvalki planšetdatoriem,  grāmatu vāki no ādas; Ādas zīmuļu futrāļi, ar ādu iesietas dienasgrāmatas, ādas pārvalki dienasgrāmatām, ādas grāmatzīmes, ādas mēbeļu pārvalki,  somas, maki, koferi, ceļojumu somas u.c." xr:uid="{49A221F6-F013-47B7-B18F-7BC09E08F60B}"/>
+    <hyperlink ref="C956" r:id="rId929" display="Aktuālo pieprasījumu saraksts 01.05.2025.xlsx" xr:uid="{F05D513C-F696-4F44-B901-08726E7235F3}"/>
+    <hyperlink ref="C957" r:id="rId930" xr:uid="{BD9107A0-C8B9-4131-804A-CBADCFADD5DF}"/>
+    <hyperlink ref="C958" r:id="rId931" display="apģērbi, kancelejas preces, apsveikuma kartītes u.c." xr:uid="{2B8F6BE5-5D20-4206-A45C-A388AAF5E4D9}"/>
+    <hyperlink ref="C959" r:id="rId932" display="cepures, džemperi,           T-krekli" xr:uid="{E51B17F2-4EC2-41E3-B3E2-91159DDFE253}"/>
+    <hyperlink ref="C960" r:id="rId933" display="parfimērija,  smaržas, tualetes ūdeņi u.c." xr:uid="{0C030A01-14CB-44D8-A216-680C25F202A7}"/>
+    <hyperlink ref="C961" r:id="rId934" xr:uid="{796A794C-90F0-44C7-B346-244CFDB57E60}"/>
+    <hyperlink ref="C962" r:id="rId935" display="apģērbi, somiņas, maki, mugursomas, sporta somas, motociklu seglu somas, ādas atslēgu piekariņi un atslēgu maciņi,čemodāni, iepirkumu somas, portfeļi, dokumentu maciņi, čeku grāmatiņu vāki, sajūga somiņas, bagāža, ceļojumu somas, ādas turētājs dzērienu traukiem, citas preces u.c. " xr:uid="{6642EFFE-834A-4581-9FB4-A033D9162D02}"/>
+    <hyperlink ref="C963" r:id="rId936" xr:uid="{A94EBDF9-F1CD-4CD8-8BE5-36726AACBFFF}"/>
+    <hyperlink ref="C964" r:id="rId937" xr:uid="{2B6F773C-F19A-46DB-8635-87EE13681BCF}"/>
+    <hyperlink ref="C331" r:id="rId938" display="Barības izstrādājumi suņiem" xr:uid="{A78C9973-BD67-48CC-AADD-1EBFFF11ACA0}"/>
+    <hyperlink ref="C966" r:id="rId939" xr:uid="{32B59FB0-5CD9-4840-886C-63FE6889F97C}"/>
+    <hyperlink ref="C965" r:id="rId940" xr:uid="{ED79914C-F39C-4321-AAD2-88B09C560C07}"/>
+    <hyperlink ref="C967" r:id="rId941" xr:uid="{0B1B3574-AD78-4833-9268-946B3A4CC062}"/>
+    <hyperlink ref="C968" r:id="rId942" display="sporta apģērbs, T-krekli, regbija topi" xr:uid="{E8E55A69-FDC0-4721-B801-CCA28837284C}"/>
+    <hyperlink ref="C969" r:id="rId943" xr:uid="{C9623702-B21A-4D4D-AC88-E6F1819E0775}"/>
+    <hyperlink ref="C970" r:id="rId944" xr:uid="{3E4849B0-393E-42C6-8E4B-327EAF2FA85C}"/>
+    <hyperlink ref="C971" r:id="rId945" xr:uid="{1CF6D686-1FEC-4C57-8216-F90887F203B4}"/>
+    <hyperlink ref="C972" r:id="rId946" xr:uid="{A4728BDC-992C-406A-AA5E-EF795AC88C44}"/>
+    <hyperlink ref="C973" r:id="rId947" display="magnēti; preču lifti, celšanas iekārtas, mehāniskie instrumenti, magnetizācijas ierīces, magnēti, magnetizējoši un demagnetizējoši izstrādājumi, magnēti rūpnieciskiem nolūkiem, supravadošas magnētiskās ierīces, pastāvīgie magnēti, celšanas magnēti, metāla stieples (elektriskās), metāla atloki (aproces) u.c." xr:uid="{BE273EB7-4615-4017-8AAB-B2F2E84EB63A}"/>
+    <hyperlink ref="C974" r:id="rId948" xr:uid="{DB801796-28ED-40CD-88FC-40E9602F0329}"/>
+    <hyperlink ref="C975" r:id="rId949" display="iepakojuma dizains sporta zeķes, potīšu zeķes; pirkstu zeķes u.c." xr:uid="{717661BB-3780-408B-88F7-8CCEEA7C900F}"/>
+    <hyperlink ref="C976" r:id="rId950" xr:uid="{876882EA-568B-4770-A14D-FB306D91A431}"/>
+    <hyperlink ref="C977" r:id="rId951" display="Aktuālo pieprasījumu saraksts 15.05.2025.xlsx" xr:uid="{C2E7ED4B-8251-4636-9BA2-7883D4F8717F}"/>
+    <hyperlink ref="C978" r:id="rId952" xr:uid="{5371350B-BBB5-4C94-A61B-AA68C99A4F3D}"/>
+    <hyperlink ref="C456" r:id="rId953" xr:uid="{DBA0F06E-8797-4CC9-AE80-A5E0111EFB63}"/>
+    <hyperlink ref="C455" r:id="rId954" display="kosmētika,  ķermeņa kopšanas līdzekļi u.c." xr:uid="{41306292-68A3-40E6-9C5B-C026639CB28C}"/>
+    <hyperlink ref="C454" r:id="rId955" xr:uid="{743D1ECD-C321-4159-9F97-1E326C3BE81B}"/>
+    <hyperlink ref="C453" r:id="rId956" xr:uid="{1C1F5F5F-2295-4F08-920F-B0D3D8198270}"/>
+    <hyperlink ref="C979" r:id="rId957" xr:uid="{DA11E1A5-D052-4C4E-B98B-9E8134102AD9}"/>
+    <hyperlink ref="C980" r:id="rId958" display="velosipēdu rāmji, dakšas (velosipēdu detaļas), velosipēdi; sporta velosipēdi u.c. " xr:uid="{EFE7F49A-3F92-45D4-BFF9-5B171C72F47A}"/>
+    <hyperlink ref="C981" r:id="rId959" display="lodīšu gultņi; rullīšu gultņi kā mašīnu elementi u.c. " xr:uid="{F3503071-F702-475B-9B07-DDDB354C01C9}"/>
+    <hyperlink ref="C982" r:id="rId960" xr:uid="{4B6A4572-4266-40D1-8AA2-A76663094CCD}"/>
+    <hyperlink ref="C983" r:id="rId961" xr:uid="{748BA176-379E-42D3-9D06-656490605893}"/>
+    <hyperlink ref="C984" r:id="rId962" xr:uid="{B09A8DBC-4B98-4996-9681-A98A2378DC50}"/>
+    <hyperlink ref="C861" r:id="rId963" display="šaujamieroči, gaisa pistoles, gaisa šautenes, trankvilizatoru pistoles, Pneimatiskie ieroči, rotaļu ieroči u.c." xr:uid="{22471393-4FAB-465E-84CB-9D713AF6ECBD}"/>
+    <hyperlink ref="C860" r:id="rId964" display="apģērbs, apavi; somas, maki, galvassegas, saulesbrilles u.c." xr:uid="{E0D8E9F8-364F-476F-8AC3-5DC26CBADAEE}"/>
+    <hyperlink ref="C859" r:id="rId965" display="transportlīdzekļu izplūdes sistēmas, izpūtēji dzinējiem un mašīnām iepakojuma materiāli, kartona iepakojums  transportlīdzekļiem transportlīdzekļu spoguļi,  transportlīdzekļu daļas, transportlīdzekļu spoileri,  polo krekli; galvassegas; apģērbs, jakas u.c." xr:uid="{8B4E49A1-62FB-409D-B0A8-5A37742D667B}"/>
+    <hyperlink ref="C858" r:id="rId966" display="konditorejas izstrādājumi, metāla kastes;uzglabāšanas konteineri mājsaimniecībai un virtuvei,  apģērbi, apavi, galvassegas; mobilo tālruņu maciņi, rotaslietas, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietu/telefonu maciņi, juvelierizstrādājumi, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietas u.c." xr:uid="{4C75E94E-D619-4F2A-883E-CAA30DF39B3D}"/>
+    <hyperlink ref="C985" r:id="rId967" display="konditorejas izstrādājumi, metāla kastes;uzglabāšanas konteineri mājsaimniecībai un virtuvei,  apģērbi, apavi, galvassegas; mobilo tālruņu maciņi, rotaslietas, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietu/telefonu maciņi, juvelierizstrādājumi, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietas u.c." xr:uid="{C5DB38E8-4137-4F66-986E-790B6E448E81}"/>
+    <hyperlink ref="C986" r:id="rId968" display="somas, mugursomas, portfeļi, nelieli ādas izstrādājumi" xr:uid="{7C9768DD-195C-4DB9-9492-1A98B5DD773D}"/>
+    <hyperlink ref="C987" r:id="rId969" display="Aktuālo pieprasījumu saraksts 15.05.2025.xlsx" xr:uid="{ACC4B377-5775-44E3-8508-C2982BBB49C0}"/>
+    <hyperlink ref="C988" r:id="rId970" xr:uid="{BCBB959F-9933-4906-B468-A42CB5718FD1}"/>
+    <hyperlink ref="C989" r:id="rId971" xr:uid="{A2EF5E41-3493-430C-B8CC-659A0CDD6EE3}"/>
+    <hyperlink ref="C990" r:id="rId972" display="portfeļi, karšu maki, maki kredītkartēm (ādas izstrādājumi),  rokassomas, naudas maki u.c. " xr:uid="{B021D1CD-4443-4D66-8DDA-5BD6707244EA}"/>
+    <hyperlink ref="C991" r:id="rId973" display="aksesuāri, jakas, T-krekli, sporta apakškrekli" xr:uid="{B280CAFB-977B-4104-ACC0-F83E1310D409}"/>
+    <hyperlink ref="C992" r:id="rId974" xr:uid="{89C5FA0E-5E93-45AD-A8BF-87AAE25765B6}"/>
+    <hyperlink ref="C993" r:id="rId975" xr:uid="{2253AD68-7950-4437-A1B9-5270A4EE51C9}"/>
+    <hyperlink ref="C994" r:id="rId976" xr:uid="{FCB7498A-24AE-4F17-8F57-A2E1A38AD010}"/>
+    <hyperlink ref="C995" r:id="rId977" xr:uid="{5007041E-D12C-40BF-9C6B-AF3D5246739A}"/>
+    <hyperlink ref="C996" r:id="rId978" xr:uid="{0D39E9EB-998E-4360-928C-4BE33661E833}"/>
+    <hyperlink ref="C997" r:id="rId979" xr:uid="{3A0627F5-654F-414B-A926-449A3C9866B2}"/>
+    <hyperlink ref="C1000" r:id="rId980" xr:uid="{2305F8A0-68BA-482B-86E8-6E803314F50E}"/>
+    <hyperlink ref="C998" r:id="rId981" xr:uid="{F786984D-6846-43AE-94E8-91E5E3E366A8}"/>
+    <hyperlink ref="C999" r:id="rId982" xr:uid="{DD7E50E1-37A7-466A-A883-04985793C79D}"/>
+    <hyperlink ref="C1001" r:id="rId983" xr:uid="{C3D7EF18-4742-44DC-9190-4799F04EA725}"/>
+    <hyperlink ref="C1002" r:id="rId984" xr:uid="{4824DC19-A2BB-4BEE-9FA4-AA61393C669C}"/>
+    <hyperlink ref="C1003" r:id="rId985" display="elektriskās sistēmas, savienojošie termināļi, elektriskie savienotāji u.c." xr:uid="{0442F6A0-2095-49CE-A015-598ED5238815}"/>
+    <hyperlink ref="C1004" r:id="rId986" xr:uid="{AFD1E69B-BAA8-44D2-B8F3-AD805C71460C}"/>
+    <hyperlink ref="C1005" r:id="rId987" display="elektroniskās cigaretes; šķidrie nikotīna šķīdumi izmantošanai elektroniskajās cigaretēs" xr:uid="{6288A323-6C49-4373-B016-C9278E2129EB}"/>
+    <hyperlink ref="C1006" r:id="rId988" display="ķīmiskie produkti, neapstrādāti sintētiskie sveķi, neapstrādātas plastmasas, ugunsdzēsības un ugunsdrošības līdzekļi, cietinātāji un lodēšanas līdzekļi, miecēšanas līdzekļi dzīvnieku ādām, līmes rūpnieciskiem mērķiem, špakteles un citas pildvielas, komposts, mēslošanas līdzekļi, kūtsmēsli, bioloģiskie aģenti rūpnieciskiem un zinātniskiem mērķiem, krāsa" xr:uid="{32A6DD2A-056D-4300-9AA7-D3E65FF9474D}"/>
+    <hyperlink ref="C1007" r:id="rId989" xr:uid="{662F4C1A-F5C1-4118-A011-AB6030D4DA1E}"/>
+    <hyperlink ref="C376" r:id="rId990" xr:uid="{D96D36BB-D305-4573-BB4B-72DF04D129D4}"/>
+    <hyperlink ref="C184" r:id="rId991" xr:uid="{6477D022-19BB-40AA-BA87-C21221113697}"/>
+    <hyperlink ref="C1008" r:id="rId992" display="plastmasas bļodas, bļodas (konteineri), mazgāšanas vannas u.c." xr:uid="{18FBCECB-D40B-45B9-B1C0-1813EA94EF4B}"/>
+    <hyperlink ref="C1009" r:id="rId993" display="Aktuālo pieprasījumu saraksts 01.07.2025.xlsx" xr:uid="{B7615EE9-A5E3-4AAD-A7B0-EE12F89E2CB4}"/>
+    <hyperlink ref="C1010" r:id="rId994" xr:uid="{3D3AE453-923A-4224-B7E6-138C513C5330}"/>
+    <hyperlink ref="C1011" r:id="rId995" xr:uid="{2C7CE228-71E1-491D-900D-0C7C9387A6D7}"/>
+    <hyperlink ref="C1012" r:id="rId996" xr:uid="{E6CB70A0-83DB-4D37-A90A-DDB7CB60007C}"/>
+    <hyperlink ref="C1013" r:id="rId997" display="sporta bumbas, sporta apavi, apģērbs,sporta somas; sporta apģērbu somas u.c." xr:uid="{BC6C9D15-A910-4AE2-AFCB-F1BFE3BE425E}"/>
+    <hyperlink ref="C1014" r:id="rId998" xr:uid="{BA9B0BB0-38D0-4868-A4BE-B0E6D8F6DBA9}"/>
+    <hyperlink ref="C1015" r:id="rId999" xr:uid="{87BBAB75-30CA-490F-88F2-02800BA0EE62}"/>
+    <hyperlink ref="C1016" r:id="rId1000" xr:uid="{D7C0D9A5-44B2-4BDE-B8A1-387F9411D844}"/>
+    <hyperlink ref="C1017" r:id="rId1001" display="rezerves daļas,apģērbi,aksesuāri u.c." xr:uid="{7C73C108-54EB-41EE-889A-B504F9BE7287}"/>
+    <hyperlink ref="C1018" r:id="rId1002" xr:uid="{A4801FF2-7E4A-4049-82D9-66F0A44B2BC6}"/>
+    <hyperlink ref="C1019" r:id="rId1003" xr:uid="{791C31BF-F272-412B-8F1C-A89215DB36E8}"/>
+    <hyperlink ref="C1020" r:id="rId1004" xr:uid="{507EE77A-E422-4B9B-AA7C-22BB72DDEC56}"/>
+    <hyperlink ref="C1021" r:id="rId1005" xr:uid="{70B67AB4-D9E3-47DE-B119-16EBA9C8B21A}"/>
+    <hyperlink ref="C1022" r:id="rId1006" xr:uid="{F16FD3DD-5A97-471F-AE04-4DDCAFEBC5FA}"/>
+    <hyperlink ref="C1023" r:id="rId1007" xr:uid="{67379BF0-06E6-4658-A677-0E3C1E9E8B7D}"/>
+    <hyperlink ref="C1024" r:id="rId1008" display="parfimērijas izstrādājumi, kosmētika, galvassegas, apģērbs, rotaļlietas, apavi, zobu pastas un pastas, transportlīdzekļi, ziepes, spēles porcelāns, mazgāšanas līdzekļi rūpnieciskiem nolūkiem, parfimērijas eļļas, stikla trauki u.c." xr:uid="{EE55D5F1-E728-484C-A78C-25CC2ED10047}"/>
+    <hyperlink ref="C1025" r:id="rId1009" display=" somas, kabatas portfeļi, mugursomas, apģērbi, apavi, galvassegas, sporta preces un aprīkojums; vingrošanas izstrādājumi, kas nav ietverti citās klasēs, vingrošanas aprīkojums, pielāgotas somas sporta inventāram u.c." xr:uid="{C4A2156F-6780-4867-83E6-056D827184ED}"/>
+    <hyperlink ref="C1026" r:id="rId1010" xr:uid="{AFC2A69A-6DF7-4EB5-9134-E4807481E514}"/>
+    <hyperlink ref="C1027" r:id="rId1011" xr:uid="{ACC8CA45-9383-4395-B878-4402B7DF6A9A}"/>
+    <hyperlink ref="C1028" r:id="rId1012" display="apģērbi un aksesuāri alpīnisma,kāpšanas un āra aktivitātēm" xr:uid="{74222C10-093B-400D-B802-FB63B5DA9010}"/>
+    <hyperlink ref="C1029" r:id="rId1013" display="rotaslietas, juvelierizstrādājumi, rotaslietu lādītes,  putekļu lupatiņa, filca maisiņi u.c." xr:uid="{4A001845-2761-47AB-96EC-CBAD03801BCE}"/>
+    <hyperlink ref="C1030" r:id="rId1014" xr:uid="{F47B9ADC-7D55-45C2-AF34-0A56357DE8DB}"/>
+    <hyperlink ref="C937" r:id="rId1015" display="Aktuālo pieprasījumu saraksts 28.03.2025.xlsx" xr:uid="{A3C2C00E-D1D6-4C34-BD32-012F1161763D}"/>
+    <hyperlink ref="C1031" r:id="rId1016" xr:uid="{6E967CDE-5EEA-47A5-A3A3-1FE9E51524D9}"/>
+    <hyperlink ref="C1032" r:id="rId1017" display="ābolu vīna kokteiļi, sidrs, vīni, dzērieni uz vīna bāzes (vīna špriceri).alus, alus kokteiļi, bezalkoholiskie dzērieni, bezalkoholiskie  kokteiļi u.c." xr:uid="{623767BC-2BB1-4AF7-BACE-E4A28E648AAA}"/>
+    <hyperlink ref="C1033" r:id="rId1018" xr:uid="{92ED861C-F56C-4294-8C3E-E2016AFE5520}"/>
+    <hyperlink ref="C389" r:id="rId1019" xr:uid="{F8CDF554-53EB-42BA-AA75-7687A27F1E93}"/>
+    <hyperlink ref="C1034" r:id="rId1020" xr:uid="{EF66AFCE-C97F-48E6-8620-B93DB2880271}"/>
+    <hyperlink ref="C1035" r:id="rId1021" xr:uid="{B2A03B36-6576-44F7-B000-F8953726157F}"/>
+    <hyperlink ref="C1036" r:id="rId1022" display="mēbeles, krēsli, dīvāni, soli [mēbeles], tpūtas mēbeļu komplekti, āra mēbeles, terases mēbeles, sēdekļi kā mēbeles u.c." xr:uid="{5CC3BFF3-DAB3-4CB5-AEEA-E75CA063BF2D}"/>
+    <hyperlink ref="C1037" r:id="rId1023" display=" apgaismes ierīces, to  aprīkojums, piederumi, daļas,  spuldzes, āra apgaismojums u.c." xr:uid="{0796E102-721B-4751-A1E1-E09FF04A5695}"/>
+    <hyperlink ref="C1038" r:id="rId1024" display="skuvekļi, skuvekļu asmeņi, manuālās zobu birstes, elektriskas zobu birstes; elektriskās zobu birstes galviņas  u.c." xr:uid="{7BA13706-6C6C-490A-8F60-D6BB40C5BB9F}"/>
+    <hyperlink ref="C1039" r:id="rId1025" display="  kosmētiskie un tualetes līdzekļi, zobu pastas, parfimērija, ēteriskās eļļas, preparāti putekļu uzsūkšanai, mitrināšanai un saistīšanai, juvelierizstrādājumi,  pulksteņi un hronometriskie instrumenti,  somas, mēbeles, spoguļi, gleznu rāmji, nemetāliski uzglabāšanas vai transportēšanas konteineri, mājsaimniecības vai virtuves piederumi un trauki, apģērbi, apavi, galvassegas, apavi  u.c." xr:uid="{539CA5A0-CCD8-41F5-A148-41F3C70393A8}"/>
+    <hyperlink ref="C1040" r:id="rId1026" xr:uid="{C0F22DBF-265F-4B37-B0AD-1B8B828726A9}"/>
+    <hyperlink ref="C1041" r:id="rId1027" xr:uid="{1F0234BF-28A9-495A-B2A4-DAC1B187229E}"/>
+    <hyperlink ref="C1042" r:id="rId1028" xr:uid="{5F44B5AD-5093-4A26-9F2C-6803C8D1554C}"/>
+    <hyperlink ref="C1043" r:id="rId1029" xr:uid="{8BB660D6-4F4C-438E-9CE1-FD281A4BD333}"/>
+    <hyperlink ref="C1044" r:id="rId1030" xr:uid="{F0D9580A-54DB-4D8F-B87D-09570F6C80AD}"/>
+    <hyperlink ref="C1045" r:id="rId1031" display="Aktuālo pieprasījumu saraksts 04.08.2025.xlsx" xr:uid="{6E5EB8F0-3E65-40BA-A4EC-BC5A424C2A12}"/>
+    <hyperlink ref="C1046" r:id="rId1032" xr:uid="{5CF28FA2-54E7-4C7A-971D-8D4CF580710F}"/>
+    <hyperlink ref="C1047" r:id="rId1033" xr:uid="{A557F1B3-76D4-42B9-B283-3BD336E8941D}"/>
+    <hyperlink ref="C1048" r:id="rId1034" display="apģērbi,apavi,somas,smaržas,brilles,rotaslietas,u.c" xr:uid="{A8ADA2E0-5D85-4987-99F4-B5D123B33146}"/>
+    <hyperlink ref="C1049" r:id="rId1035" display="apģērbi, apavi, galvassegas, smaržas, kosmētika, parfimērijas krūzes,dzeramie trauki u.c." xr:uid="{C6F0C7D1-BA62-4551-A11B-F72B33D3AE0F}"/>
+    <hyperlink ref="C1051" r:id="rId1036" display="dažādas preces." xr:uid="{1B7F5351-C4CB-4EB7-A603-83182A4BD9A9}"/>
+    <hyperlink ref="C1050" r:id="rId1037" xr:uid="{52711482-3F27-497F-9F41-8F548F27DDC1}"/>
+    <hyperlink ref="C1052" r:id="rId1038" display="automobiļi, diski, motorizēto transportlīdzekļu riteņi, rotaļu automašīnas, durvis motorizētiem transportlīdzekļiem, stūres transportlīdzekļiem; transportlīdzekļu modeļi, ar tālvadības pulti vadāmi rotaļu transportlīdzekļi" xr:uid="{B372C9D6-724C-417D-A3A0-775E6E8A5F27}"/>
+    <hyperlink ref="C1053" r:id="rId1039" xr:uid="{86D48FAC-25F3-48A3-8E20-895306F9E604}"/>
+    <hyperlink ref="C1054" r:id="rId1040" xr:uid="{B34BA36B-8180-4179-BAC4-A089A472F55B}"/>
+    <hyperlink ref="C1055" r:id="rId1041" xr:uid="{9F62559D-E99D-42BF-9D7E-79BF5E4E2451}"/>
+    <hyperlink ref="C1056" r:id="rId1042" xr:uid="{DB2D9060-6FC0-4F57-8A91-6260712B09BB}"/>
+    <hyperlink ref="C1057" r:id="rId1043" xr:uid="{EC50DBBA-DD2B-4566-BDF0-9652E9B7F16E}"/>
+    <hyperlink ref="C1058" r:id="rId1044" xr:uid="{6E5714FA-B8C4-4B83-861F-CECFF0756644}"/>
+    <hyperlink ref="C1059" r:id="rId1045" xr:uid="{6F0E1FED-E4A9-433E-BA29-D81B7EB58110}"/>
+    <hyperlink ref="C1060" r:id="rId1046" xr:uid="{4EF0360F-71D6-4F17-9D43-CB8AAE51CB5F}"/>
+    <hyperlink ref="C1061" r:id="rId1047" display="kosmētikas līdzekļi nagiem, nagu lakas bāze" xr:uid="{B609D23F-74D9-4F87-B4B5-ABF25C5F86BE}"/>
+    <hyperlink ref="C1062" r:id="rId1048" display="izklaides pakalpojumi, mobilo tālruņu, planšetdatoru, klēpjdatoru, kameru un portatīvo skaņas un video atskaņotāju, elektronisko grāmatu lasītāju, datoru, viedpulksteņu un personālo digitālo asistentu piederumi, proti, aizsargapvalki, vāciņi, futrāļi, priekšējās plāksnes, apvalki, siksnas un aizsargpārklājumi displeju ekrāniem, austiņas; austiņas, planšetdatoru tastatūras, peles paliktņi, rokturi, statīvi un stiprinājumi rokas digitālajām elektroniskajām ierīcēm, proti, mobilajiem tālruņiem, planšetdatoriem, kamerām un portatīvajiem skaņas un video atskaņotājiem, elektroniskajiem grāmatu lasītājiem, datoriem un personālajiem digitālajiem asistentiem apģērbs, austiņas, atslēgu piekariņi,  pildspalvas, pēļu figūriņas, tekstilizstrādājumi un tekstilizstrādājumu aizstājēji, dvieļi, gultas veļa, guļammaisi, vannas un dušas želejas, vannas želeja, vannas sāļi, ķermeņa skrubis, vannas putas, dezodorējošas ziepes, sejas skrubis, šķidrās vannas ziepes, šķidrās ziepes rokām un sejai; ādas ziepes, ziepes ķermeņa kopšanai pīlinga skrubji kosmētiskiem nolūkiem,vaigu sārtums, ķermeņa spīdums, korektori, kosmētika, acu ēnas, uzacu zīmuļi, lūpu balzami un lūpu spīdums, lūpu krāsa,bižutērija, rotaslietas, rokaspulksteņi   u.c." xr:uid="{271987E1-4C73-4C2F-B929-169EF66429B6}"/>
+    <hyperlink ref="C1063" r:id="rId1049" xr:uid="{938A24BF-E09E-4750-B539-FD61F13E15FA}"/>
+    <hyperlink ref="C1064" r:id="rId1050" xr:uid="{86FDEA93-C3F5-4BFF-BC06-60FD3ECDFAFE}"/>
+    <hyperlink ref="C1065" r:id="rId1051" xr:uid="{5C6F66B5-B5EE-4ABC-B58C-D15C7BCB962B}"/>
+    <hyperlink ref="C1066" r:id="rId1052" display="smaržas,šķidrās smaržas" xr:uid="{AB5C92AC-9880-474A-95DB-313FC24DBDA2}"/>
+    <hyperlink ref="C1067" r:id="rId1053" xr:uid="{9DFC0F5A-67B5-4A72-9237-75BCFC53F1AC}"/>
+    <hyperlink ref="C1068" r:id="rId1054" xr:uid="{ECE7BB93-BBB0-4ECB-9923-D956A4D85EF1}"/>
+    <hyperlink ref="C365" r:id="rId1055" xr:uid="{7BA9645B-0148-4BBD-8D45-507AAD40465A}"/>
+    <hyperlink ref="C1069" r:id="rId1056" xr:uid="{7C465999-3E8C-4B72-825D-24EA5B1C563B}"/>
+    <hyperlink ref="C1070" r:id="rId1057" display="apģērbs, apavi, galvassegas, virsdrēbes, sporta apģērbs, futbola zābaki, kurpes, vestes, ūdensnecaurlaidīgs apģērbs; jostas,  velosipēdi,tricikli, laivas, visu iepriekš minēto preču pielikumi, detaļas, furnitūra un piederumi,paklāji; grīdsegas,mašas,linolejs, grīdas segumi esošajām grīdām, tapetes, kas nav no tekstilmateriāla, tapetes,viedkartes, telefona kartes, kodētas viedkartes, kodētas viedkartes, kodētas telefona kartes; magnētiskas telefona kartes,kodētas kartes, kodētas kartes, magnētiskās identifikācijas kartes, kameras un to daļas un piederumi, kameras filmas, pretatspīduma aizsargi, brilles un aizsargi,kompasi un barometri, pulksteņi (lūku zvaniņi); binokļi, kalkulatori, animācijas filmas, brilles, saulesbrilles, aizsargbrilles, futrāļi, maciņi, to auklas un rāmji, fotoaparātu un instrumentu futrāļi, kontaktlēcu turētāji, optiskās preces, hologrammas; televizori, videomagnetofona iekārtas, skaņas ierakstīšanas un atskaņošanas ierīces un instrumenti transportlīdzekļu numura zīmes un to stieņi, atslēgas,atslēgu sagataves,atslēgu piekariņi un atslēgu riņķi, slēdzenes un rotājumi, manikīra maciņi, nažu izgatavošanas piederumi, dakšiņas un karotes, skuvekļi, žiletes, skūšanās maciņi, rokas instrumenti un darbarīki, kabatas naži,uzkodas,gatavas uzkodas; uzkodas, saldētas kūkas, saldēti konditorejas izstrādājumi, saldētas gatavas maltītes,pēcskūšanās losjoni, odekolons, mājsaimniecības vai virtuves piederumi un trauki, elektriskie tosteri un katli, lampas u.c." xr:uid="{FDC87112-799C-4056-B591-15318CA1C98B}"/>
+    <hyperlink ref="C1071" r:id="rId1058" xr:uid="{CD8F20AC-CAAD-4A0B-8FEA-C331A366D255}"/>
+    <hyperlink ref="C816" r:id="rId1059" xr:uid="{F9AA2FA7-1F87-4A80-A891-9D9F9003F3FC}"/>
+    <hyperlink ref="C1072" r:id="rId1060" display="pralinē, šokolādes konfektes, vafeles, šokolāde, raukšķīgas šokolādes vafeles" xr:uid="{CD69E62A-5CAE-4DE0-9AB8-7A7A8F9E1AC6}"/>
+    <hyperlink ref="C1073" r:id="rId1061" xr:uid="{89BC94E1-EDC9-43AA-AA69-28443E6DBC5C}"/>
+    <hyperlink ref="C1074" r:id="rId1062" display="šokolādē pārklātas vafeles, pildīta šokolāde, maizes izstrādājumi un konditorejas izstrādājumi, šokolāde un deserti; šokolāde, pildītas šokolādes tāfelītes, šokolādes tāfelītes, šokolādes cepumi" xr:uid="{5AD2A30C-6F3B-407A-8CC3-D2A77DE40108}"/>
+    <hyperlink ref="C1075" r:id="rId1063" xr:uid="{19F772EC-1AF0-454B-A3C7-1576E98FC36A}"/>
+    <hyperlink ref="C1076" r:id="rId1064" xr:uid="{6EC68409-110C-4C84-B6F1-5F6F1ABF7FF9}"/>
+    <hyperlink ref="C1077" r:id="rId1065" xr:uid="{5FE73459-302C-437F-8019-6DC332D84991}"/>
+    <hyperlink ref="C1078" r:id="rId1066" xr:uid="{232FBEAE-E9F6-450D-A075-C5681D5B83D7}"/>
+    <hyperlink ref="C1079" r:id="rId1067" display="T-krekli" xr:uid="{F570A0E0-90D4-46F2-AA4D-22581344028A}"/>
+    <hyperlink ref="C1080" r:id="rId1068" xr:uid="{2DD2FF14-8559-4585-AA8D-9EF4A98E761A}"/>
+    <hyperlink ref="C1081" r:id="rId1069" xr:uid="{E399273D-AF94-4CA9-9AE7-DAC0FC10D862}"/>
+    <hyperlink ref="C1082" r:id="rId1070" xr:uid="{D85354D8-FA0F-494B-9181-0CED6C7CEA88}"/>
+    <hyperlink ref="C1083" r:id="rId1071" xr:uid="{E273A871-922C-4633-BBA5-849B00D2EFA1}"/>
+    <hyperlink ref="C571" r:id="rId1072" xr:uid="{58F86962-9839-4E58-B2FC-B20AD4D6E003}"/>
+    <hyperlink ref="C1084" r:id="rId1073" xr:uid="{B9D3E05C-343E-4601-9DE6-8E5CFDD9967A}"/>
+    <hyperlink ref="C1085" r:id="rId1074" xr:uid="{56A41FF2-E72B-47E5-9027-BBD44053CBEE}"/>
+    <hyperlink ref="C1086" r:id="rId1075" xr:uid="{D158CBED-C8C2-42DE-B571-DFBE18BE32B1}"/>
+    <hyperlink ref="C1087" r:id="rId1076" display="kopšanas un skaistumkopšanas līdzekļi, kosmētika, tualetes piederumi, ādas kopšanas līdzekļi; mīkstinošs tīrīšanas līdzeklis, kondicionieris, roku un ķermeņa krēms, ķermeņa losjons, dušas želejas, pēdu,  roku krēmi, dienas un nakts krēmi, acu  smaržas, istabas smaržas, sveces, kosmētika, lūpu spīdumi un lūpu mīkstinātāji, gultas un galda pārklāji, apģērbi, apavi, galvassegas,  somas, jostas, tualetes piederumu futrāļi un turētāji u.c. " xr:uid="{BF14B0DE-0F22-46DF-875A-701167AAB8E1}"/>
+    <hyperlink ref="C1088" r:id="rId1077" display="juvelierizstrādājumi, ķēdes,  kaklarotas  rokassprādzes   gredzeni, apģērbi, apavi, galvassegas, jostas somas, ceļojumu somas, rokasomiņas, maki u.c" xr:uid="{21901D5F-79EA-45E6-B6DC-9980CE22133E}"/>
+    <hyperlink ref="C1089" r:id="rId1078" display="apģērbi, apavi,sporta apavi, galvassegas, bērnu gultiņasceļojumu čemodāni, apģērbu koferi, mugursomas, somas, maki, atslēgu futrāļi [ādas izstrādājumi], maciņi, kas paredzēti tualetes piederumu glabāšanai,  mapes, aploksnes [ādas izstrādājumi], ādas segas [kažokādas], ādas imitācija, kažokādas [dzīvnieku ādas], karšu turētāji, ādas polsterējums mēbelēm, dokumentu kastes  u.c." xr:uid="{65226875-6B36-4C6F-8C26-C3A5B1736C36}"/>
+    <hyperlink ref="C1090" r:id="rId1079" xr:uid="{BC3C1801-8937-450F-B019-B90B65F27FE3}"/>
+    <hyperlink ref="C1091" r:id="rId1080" xr:uid="{A612B45C-903E-49C7-9541-92A33AFC9F04}"/>
+    <hyperlink ref="C1092" r:id="rId1081" display="bagāžas birkas (ādas izstrādājumi, somas,  pārtikas preču maisiņi, beisbola cepures, apģērbs, T-krekli, kāju paklājiņi, auduma durvju paklājiņi, DVD diski, kompaktdiski, DVD futrāļi, diska formas ierakstu nesēji u.c." xr:uid="{23D52590-E646-467D-B39D-FBC920BF00F9}"/>
+    <hyperlink ref="C1093" r:id="rId1082" display="metāla detaļas celšanai un kravu apstrādei, sprādzes, siksnu un ķēžu spriegotāji, āķi, slēdzenes, trīši, stropes, tērauda troses, ķēdes, savienojuma posmi, karabīnes, kritiena apturēšanas bremzes, tērauda siksnas, celšanas, kravas un drošības siksnas, vinčas, konveijera lentes, rullīšu konveijeri, celšanas ragavas, poliesters, polipropilēns, PET siksnas" xr:uid="{431D636E-7CB2-4E36-ADD7-BFED184F7F4C}"/>
+    <hyperlink ref="C1094" r:id="rId1083" xr:uid="{A835EAA0-F051-4809-B55B-62E7E783F894}"/>
+    <hyperlink ref="C1095" r:id="rId1084" display=" atmiņas moduļi, baterijas, ierīces un instrumenti enerģijas uzkrāšanai, uzlādējamas baterijas, mobilās lietotnes, elektriskās baterijas, sauszemes pārvietošanās līdzekļi, gaisa pārvietošanās līdzekļi, ūdens pārvietošanās līdzekļi; hibrīda transportlīdzekļi, elektriskie transportlīdzekļi,   galvassegas, apģērbs,glāzes, krūzes u.c." xr:uid="{C9B12187-A887-41CC-9022-B2DBF3EA43B4}"/>
+    <hyperlink ref="C1096" r:id="rId1085" xr:uid="{40F586D6-D258-4132-9074-25648B167537}"/>
+    <hyperlink ref="C1097" r:id="rId1086" xr:uid="{E652C648-F22B-4CC6-999E-1A55E5865D87}"/>
+    <hyperlink ref="C1098" r:id="rId1087" xr:uid="{6E21B4F9-EE37-4079-ABEF-00211070F5E9}"/>
+    <hyperlink ref="C1099" r:id="rId1088" xr:uid="{2492B5A1-A122-4D82-A773-69439C8B7C2A}"/>
+    <hyperlink ref="C1100" r:id="rId1089" display=" vīriešu un sieviešu apģērbi, apakšveļa,bērnu apģērbs, t-krekli, sporta krekli, mēteļi, visu veidu zeķes,   pludmales apģērbs, biksītes,bokseri, topiņi, somas, apavi, parfimērija, kosmētika, eau de smaržas,  saulesbrilles un brilles, maciņi, aksesuāri u.c. " xr:uid="{13705136-8CEA-4D5A-B8AB-FD6D0FADAE65}"/>
+    <hyperlink ref="C1101" r:id="rId1090" xr:uid="{63D69033-997B-4485-AA07-46B187D33BC8}"/>
+    <hyperlink ref="C1102" r:id="rId1091" xr:uid="{DD899604-2770-4D14-AB43-5F515184FEA3}"/>
+    <hyperlink ref="C1103" r:id="rId1092" xr:uid="{0087665D-5C5F-432C-9F4F-491CE6DE9251}"/>
+    <hyperlink ref="C1104" r:id="rId1093" xr:uid="{6F6A43B2-02D2-4A6C-8703-8CC0B45EFA4D}"/>
+    <hyperlink ref="C1105" r:id="rId1094" xr:uid="{DD8C6B87-2930-463E-9027-74FB7A678121}"/>
+    <hyperlink ref="C1106" r:id="rId1095" xr:uid="{E02E064B-007C-4203-8A82-41B3798B5B72}"/>
+    <hyperlink ref="C1107" r:id="rId1096" xr:uid="{CCCDE6C0-CE38-4CBC-8040-ED49839BCAD1}"/>
+    <hyperlink ref="C1108" r:id="rId1097" xr:uid="{394B9581-2A67-40C0-8E2D-5F38D8F13717}"/>
+    <hyperlink ref="C1109" r:id="rId1098" xr:uid="{89B474F9-1734-4911-A32E-DE4161603BB9}"/>
+    <hyperlink ref="C1110" r:id="rId1099" xr:uid="{9E5ACD3B-B975-4EFD-A952-8923FA21F591}"/>
+    <hyperlink ref="C1111" r:id="rId1100" xr:uid="{87E4DCCE-1ABA-4E45-9E42-D6B25249079D}"/>
+    <hyperlink ref="C1112" r:id="rId1101" xr:uid="{FAF632DD-E30F-495F-BF05-2CAD73C45016}"/>
+    <hyperlink ref="C1113" r:id="rId1102" xr:uid="{AE778625-2DF7-4798-A9F7-E93020F99FD1}"/>
+    <hyperlink ref="C1114" r:id="rId1103" xr:uid="{AEF79835-BE72-4EE7-A4DE-775A9DCE66CC}"/>
+    <hyperlink ref="C1115" r:id="rId1104" xr:uid="{8D867213-36E2-4DD6-BCF5-18F17D36CA15}"/>
+    <hyperlink ref="C1116" r:id="rId1105" xr:uid="{6D72E0E7-9D31-4BB0-97B8-915E23E3D262}"/>
+    <hyperlink ref="C1117" r:id="rId1106" display="ziemassvētku eglītes statīvs " xr:uid="{29E98CED-87EE-4685-9772-D34967E0C1D6}"/>
+    <hyperlink ref="C1118" r:id="rId1107" xr:uid="{0B7B7C00-291A-4B38-8F17-C4D3F5E07FC0}"/>
+    <hyperlink ref="C1119" r:id="rId1108" xr:uid="{29812B0D-B208-4820-92E8-C9D05E32A805}"/>
+    <hyperlink ref="C1120" r:id="rId1109" xr:uid="{3F8BA1E6-44B0-4DE6-82EC-138E39633946}"/>
+    <hyperlink ref="C1121" r:id="rId1110" xr:uid="{C0E00687-976D-4A20-9252-DC91D5A8E10B}"/>
+    <hyperlink ref="C1122" r:id="rId1111" xr:uid="{C4B5C565-EA3C-46A0-8E61-2892CB804A62}"/>
+    <hyperlink ref="C1123" r:id="rId1112" xr:uid="{4FD13D2A-5724-4299-B1EE-8449EFFBB0C9}"/>
+    <hyperlink ref="C1124" r:id="rId1113" xr:uid="{FF677D4D-8350-4794-985F-9F3C8AFDE26A}"/>
+    <hyperlink ref="C1125" r:id="rId1114" xr:uid="{AA254080-E9DB-47BC-9B30-203A2D42ADFF}"/>
+    <hyperlink ref="C1126" r:id="rId1115" xr:uid="{ECB16DA6-3ED2-4669-84EA-6BD664206DF5}"/>
+    <hyperlink ref="C1127" r:id="rId1116" display="alkoholiskais dzērins MALIBU" xr:uid="{5F50373B-E4D1-443A-8DD6-27C6C719D8D9}"/>
+    <hyperlink ref="C1128" r:id="rId1117" xr:uid="{A475E918-1E92-4CCA-8C04-F15D27D02CEB}"/>
+    <hyperlink ref="C1129" r:id="rId1118" xr:uid="{BCD6497C-197C-4B45-876A-C29BFDF49E41}"/>
+    <hyperlink ref="C1130" r:id="rId1119" display="pulksteņi, apģērbi,apavi, galvassegas u.c." xr:uid="{4A2B5319-9471-43A4-9CAE-04688326EF42}"/>
+    <hyperlink ref="C1131" r:id="rId1120" xr:uid="{8D9322ED-38AA-4823-932A-23DC2F6D9602}"/>
+    <hyperlink ref="C1132" r:id="rId1121" xr:uid="{502C376B-A2AC-4DCF-A302-2082449ED402}"/>
+    <hyperlink ref="C1133" r:id="rId1122" xr:uid="{C2118CAC-B3DF-42C8-A0E6-DFFC6EF1E3E8}"/>
+    <hyperlink ref="C1134" r:id="rId1123" xr:uid="{1E19AA6C-CB9E-4E55-89DE-F8547BD36ECE}"/>
+    <hyperlink ref="C1135" r:id="rId1124" xr:uid="{118B1945-8C03-4E4E-ADBD-36A50E69BEEC}"/>
+    <hyperlink ref="C1136" r:id="rId1125" xr:uid="{9E034240-EECA-43C9-A136-283E7E71FF58}"/>
+    <hyperlink ref="C1137" r:id="rId1126" xr:uid="{FDB660BC-60B2-4BBF-AD42-80D3B7C0A3D9}"/>
+    <hyperlink ref="C1138" r:id="rId1127" xr:uid="{4C935014-A7AE-4396-ADEA-C01FAA839852}"/>
+    <hyperlink ref="C1139" r:id="rId1128" display="dekoratīvā kosmētika parfimērija un smaržas, iedeguma eļļa,  ķermeņa krēms, losjons, ziepes,dušas želejas, ēteriskās eļļas  saulesaizsarg līdzekļi [sauļošanās krēmi u.c." xr:uid="{AE6B94B5-EA87-4091-860E-AB34F6D05D1D}"/>
+    <hyperlink ref="C1140" r:id="rId1129" xr:uid="{B83EA276-2E7F-4FC4-9F9F-4D76ABE3B483}"/>
+    <hyperlink ref="C1141" r:id="rId1130" display="Aktuālo pieprasījumu saraksts 31.10.2025.xlsx" xr:uid="{9D4329C1-8E18-4D18-BEDD-1B7A40149D3F}"/>
+    <hyperlink ref="C1142" r:id="rId1131" xr:uid="{E613F666-F57F-4FBC-8643-A96AF04B6CD3}"/>
+    <hyperlink ref="C1143" r:id="rId1132" xr:uid="{AC00EECF-83D3-4542-A316-C3A6A73A8D28}"/>
+    <hyperlink ref="C1144" r:id="rId1133" xr:uid="{BF767B40-022B-4132-A332-FF3CC019D1A2}"/>
+    <hyperlink ref="C1145" r:id="rId1134" xr:uid="{8A931C63-3C40-4CEB-A630-02D1158BE34C}"/>
+    <hyperlink ref="C1146" r:id="rId1135" display="Aktuālo pieprasījumu saraksts 31.10.2025.xlsx" xr:uid="{60D74060-09F2-4B9F-ACFA-60FEA7522A78}"/>
+    <hyperlink ref="C1147" r:id="rId1136" display="rotaļlietas, spēles, mehāniskās rotaļlietas, rotaļu modeļi; Modeļu transportlīdzekļi, žurnāli , grāmatas, pulksteņi, saulesbrilles, brilles, ķiveres, stereo austiņasaudio pastiprinātāji, austiņas telefoniem, pildspalvas, apavi, apģērbs, automobiļi/vieglās automašīnas, riteņu diski, riteņi u.c." xr:uid="{F29BAC3D-1206-4DA7-A5FB-8067E5802DC4}"/>
+    <hyperlink ref="C1148" r:id="rId1137" xr:uid="{CB7E06F8-02B5-4968-A13C-A30D248060BA}"/>
+    <hyperlink ref="C1149" r:id="rId1138" xr:uid="{AA2FCC2D-A7E4-4DA1-9239-EC318149F4C1}"/>
+    <hyperlink ref="C1150" r:id="rId1139" xr:uid="{003CBF8A-1B10-4EF2-985D-D40F846BEF84}"/>
+    <hyperlink ref="C1151" r:id="rId1140" display="videospēļu konsoles, rotaļlietas, lelles; grāmatas; komiksi; bērnu grāmatas, apģērbigultas,  veļa u.c." xr:uid="{50467035-5886-4974-95EF-7D717D899A99}"/>
+    <hyperlink ref="C1152" r:id="rId1141" xr:uid="{66DBA119-4943-4CF2-81F4-4D37295D44B3}"/>
+    <hyperlink ref="C1153" r:id="rId1142" xr:uid="{F48BDD7D-4442-4B7D-8690-D134C6981E20}"/>
+    <hyperlink ref="C1154" r:id="rId1143" display="mobilajiem tālruņiem pielāgoti maciņi mugursomas, piezīmju grāmatiņas, rokassīkrotas, interaktīvi spēļu krēsli videospēlēm , cepures u.c." xr:uid="{99DB2CBA-E644-4934-89B5-6554658B62C0}"/>
+    <hyperlink ref="C1155" r:id="rId1144" display="ūens pudeles, ceļojumu krūzes, izolētas pudeles; gumijas blīves, nemetāliski pudeļu korķi, vāciņi, plecu siksnas, nerūsējošā tērauda dzeršanas salmiņi, gumijas auklas un aukliņas, galda piederumu turētāji u.c." xr:uid="{146EFC84-57CA-46FE-AE4A-16CCDCD3F441}"/>
+    <hyperlink ref="C1156" r:id="rId1145" display="apģērbi,apavi,somas skaistumkopšanas līdzekļi, to izstrādājumi un aksesuāri u.c.  " xr:uid="{1C86F6AC-FC24-4A94-8BDD-C1EC4FFBF574}"/>
+    <hyperlink ref="C1157" r:id="rId1146" display="šaujamieroči; munīcija un šāviņi, sprāgstvielas, uguņošana, šautenes, harpūnu pistoles, pistoles,  gaisa pistoles, revolveri, ložmetēji, mīnmetēji, artilērijas lielgabali, raķešu palaišanas iekārtas, motorizētie ieroči ieroči; lādiņi, raķetes, mīnas, sprāgstvielu drošinātāji, sprāgstvielu drošinātāji izmantošanai raktuvēs, šaujamieroču pusgarās bikses, ieroču plecu siksnas, kārtridži, kārtridžu iepildīšanas aparāti, kasetņu maisiņi, aparāti kasetņu lentu uzpildīšanai, kasetņu iepildīšanas aparāti, kārtridžu futrāļi, šaujamieroču tīrīšanas birstes, ieroču futrāļi, pistoles, ieroču stobri, šauteņu āmuri, šauteņu futrāļi, šauteņu tēmēkļu spoguļi, ieroču un šauteņu sprūda aizsargi, šautenes, tēmēkļi,  ieroču trokšņa slāpētāji, šaušanas platformas, ieroči [rotaļlietas], pistoles [rotaļlietas], gaisa pistoles [rotaļlietas], loki un loka šaušanas ierīces, aparātus krāsas bumbiņu palaišanai, peintbola pistoles, krāsas bumbiņas, pistoļu vāciņus, harpūnu ieroči, rezerves daļas minētajam modelim un ieroču kopijām, jo īpaši iekrāvēji, rokturi, krāni, rāmji, mucas, cilindri, sprūdi, drošības fiksatori, drošības ierīces un virzuļu galvas, šāviņi un munīcija šiem ieroču modeļiem un atdarinājumiem, ieroču kopiju futrāļi un maciņi, modeļu un kopiju ieroči virtuālai šaušanai, mērķi, elektroniskie mērķi, šaujamieroču tēmēšanas teleskopi, optiskās lēcas, teleskopi, sporta brilles, novērošanas instrumenti, okulāri, briļļu futrāļi; apģērbs aizsardzībai pret negadījumiem, apstarošanu un uguni, cimdi aizsardzībai pret negadījumiem, ložu necaurlaidīgas vestes, glābšanas vestes; Baterijas kabatas lampām, termoelektrolampas, lāzeri, kas nav paredzēti medicīniskiem nolūkiem; šaujamieroču tēmēšanas teleskopi, šaušanas aizsargbrilles, nakts redzamības brilles, palielināmās brilles, lēcas šaušanai, novērošanas instrumenti šaušanai, aizsargmaskas un brilles; dzirksteļu aizsargi; Signalizācijas svilpes; suņu svilpes; ugunsdzēsības aparāti; simulatori, jo īpaši šaušanas simulatori, jo īpaši šaušanas simulatori savienošanai ar televizoru vai datoru; programmatūra, jo īpaši šaušanas " xr:uid="{A9FB4BAC-3CCF-49AB-983B-FC8216EDC21C}"/>
+    <hyperlink ref="C1158" r:id="rId1147" display="skaistumkopšana, matu veidošana, matu kopšana, matu kondicionieri; mitrinoši kondicionieri, šampūni u.c." xr:uid="{34974F01-2851-4EBF-930E-AF52A7F4E178}"/>
+    <hyperlink ref="C1159" r:id="rId1148" xr:uid="{77CEFA21-C14E-4391-BB35-A99DE7BB222C}"/>
+    <hyperlink ref="C1160" r:id="rId1149" xr:uid="{5CEEF975-F584-42FE-82D0-5C0E6A7DAAB4}"/>
+    <hyperlink ref="C1161" r:id="rId1150" xr:uid="{705FDFB7-C231-489F-958C-3A7B9CA1B3A0}"/>
+    <hyperlink ref="C1163" r:id="rId1151" xr:uid="{5F5CF80D-CCAF-4466-BAF5-89BE5FF97992}"/>
+    <hyperlink ref="C1164" r:id="rId1152" xr:uid="{D114210E-667E-4536-A12D-320429ADD6CC}"/>
+    <hyperlink ref="C1165" r:id="rId1153" display="alus, bezalkoholiskais alus, pudeles, metāla kannas alkoholiskajiem dzērieniem, alkoholiskie dzērieni,  alkoholiskie preparāti dzērienu pagatavošanai, sidrs. u.c." xr:uid="{AA4E8062-9604-4B63-830E-E8E9BD3C03DE}"/>
+    <hyperlink ref="C1166" r:id="rId1154" display="rezervas daļas, apģērbi, aksesuāri u.c." xr:uid="{2D038D78-E461-40C1-8B77-B7F3A535A0B2}"/>
+    <hyperlink ref="C111" r:id="rId1155" display="sporta preces, beisbolla, skvoša piederumi,u.c " xr:uid="{ABD1444C-37D9-47EA-804F-74ECAB36EB3D}"/>
+    <hyperlink ref="C110" r:id="rId1156" display="naži,šķēres,griezējinstrumenti" xr:uid="{83A26D40-3929-427B-A2F2-4461DDCA8D0E}"/>
+    <hyperlink ref="C109" r:id="rId1157" display="smaržas,apģērbi,  rotaslietas,somas,saulesbrilles,pulksteņi,apavi" xr:uid="{25E75BC2-E5C0-4C41-8BD1-9294E8CA802B}"/>
+    <hyperlink ref="C108" r:id="rId1158" xr:uid="{65E3FD33-6FFB-485F-80E3-9DB8DC57316E}"/>
+    <hyperlink ref="C107" r:id="rId1159" xr:uid="{421554AC-1205-4D4D-84CF-013CF4DFE342}"/>
+    <hyperlink ref="C106" r:id="rId1160" display="transporta līdzekļi;pārvietošanās līdzekļi pa sauszemi, gaisu vai ūdeni,u.c" xr:uid="{66A794CF-10B3-4EC4-9FCF-B0C4D0D90B9B}"/>
+    <hyperlink ref="C105" r:id="rId1161" xr:uid="{E8E21403-DD30-44C5-A5E3-92FE96955B16}"/>
+    <hyperlink ref="C1167" r:id="rId1162" xr:uid="{BE684758-87FF-451E-BCDD-4EB419DCBC3B}"/>
+    <hyperlink ref="C1168" r:id="rId1163" xr:uid="{9BC71D4F-99E9-406B-BE87-571A7D056980}"/>
+    <hyperlink ref="C1169" r:id="rId1164" xr:uid="{8ADE6CD7-71E5-42C5-BBD6-DCAD35BBC60C}"/>
+    <hyperlink ref="C1170" r:id="rId1165" display="ķermeņa krēms, roku krēms, viegli aromatizēti aerosoli,  smaržūdens; viegli aromatizēti ķermeņa aerosolišampūni, matu kondicionieri,   pretblaugznu šampūni u.c." xr:uid="{5C5845BC-AC06-4864-BD8A-4417D074F4B9}"/>
+    <hyperlink ref="C1171" r:id="rId1166" xr:uid="{2C47C254-CC4A-42E6-8142-9FE6813A1711}"/>
+    <hyperlink ref="C1172" r:id="rId1167" xr:uid="{961F4775-360B-494B-94D0-DAAD7BC793A4}"/>
+    <hyperlink ref="C1173" r:id="rId1168" xr:uid="{5A9062EE-DE39-4C58-9073-9ECC2F50584C}"/>
+    <hyperlink ref="C1174" r:id="rId1169" display="Aktuālo pieprasījumu saraksts 14.11.2025.xlsx" xr:uid="{8B115978-BCF6-4E58-9B67-883CB732C460}"/>
+    <hyperlink ref="C1175" r:id="rId1170" xr:uid="{5111D43F-D7A1-4113-8935-870EBB4BD718}"/>
+    <hyperlink ref="C1176" r:id="rId1171" xr:uid="{082DA5E8-A769-418D-A61D-A4A7C25AEAD5}"/>
+    <hyperlink ref="C1177" r:id="rId1172" xr:uid="{EB80A179-674F-4E59-8478-B72E31D6C788}"/>
+    <hyperlink ref="C1178" r:id="rId1173" xr:uid="{BDC889C8-E4CB-4A33-B02B-A59005AF602A}"/>
+    <hyperlink ref="C1179" r:id="rId1174" xr:uid="{CA4C2331-7C85-4798-80F3-0800F0D48851}"/>
+    <hyperlink ref="C1180" r:id="rId1175" display="Matu griešanas un matu noņemšanas ierīces, lāzerepilācija, kosmētiskā elektrolīze matu noņemšanai, depilācijas un skūšanās līdzekļi" xr:uid="{8E8B8C4D-D79A-4287-AA39-F21E33F1C19D}"/>
+    <hyperlink ref="C1181" r:id="rId1176" xr:uid="{91E19691-8E46-4A07-813B-A37E3D2A9D49}"/>
+    <hyperlink ref="C1182" r:id="rId1177" xr:uid="{23283D6E-AA7E-49C5-9325-2D0705ED1BE5}"/>
+    <hyperlink ref="C1183" r:id="rId1178" xr:uid="{75CCA532-B72D-464F-8958-ACA0BA2AA5DF}"/>
+    <hyperlink ref="C1184" r:id="rId1179" display="Aktuālo pieprasījumu saraksts 14.11.2025.xlsx" xr:uid="{421FFCF6-9E55-4DA3-A1EA-C3D29D907F45}"/>
+    <hyperlink ref="C1185" r:id="rId1180" display="Aktuālo pieprasījumu saraksts 14.11.2025.xlsx" xr:uid="{D54E8715-ED92-47AA-A6E2-13237518E24F}"/>
+    <hyperlink ref="C1186" r:id="rId1181" display="apģērbi,apavi,somas,smaržas,brilles,rotaslietas,u.c" xr:uid="{328D7361-2AAE-4361-BEF7-7317D76B5203}"/>
+    <hyperlink ref="C1187" r:id="rId1182" display="Aktuālo pieprasījumu saraksts 14.11.2025.xlsx" xr:uid="{73C3B04D-E579-41CD-B8C1-3439712A6D27}"/>
+    <hyperlink ref="C1188" r:id="rId1183" xr:uid="{4E826692-A601-4371-A03E-7467D7FED493}"/>
+    <hyperlink ref="C1189" r:id="rId1184" xr:uid="{DD278504-9EB2-4BC0-A6AB-93954EC6DB49}"/>
+    <hyperlink ref="C1190" r:id="rId1185" display=" kosmētika,ķermeņa un skaistumkopšanas līdzekļi, zobu pastas,  parfimērijas izstrādājumi, ēteriskās eļļas,mazgāšanas un balināšanas līdzekļi, tīrīšanas, pulēšanas, attaukošanas un abrazīvie līdzekļi u.c." xr:uid="{6809AFA5-2193-4C7B-8E76-40C30CDC16A6}"/>
+    <hyperlink ref="C1191" r:id="rId1186" xr:uid="{CFEEF548-17BB-4BAB-B021-51102C327456}"/>
+    <hyperlink ref="C1192" r:id="rId1187" xr:uid="{975163E9-0FDE-4F96-8D45-80B1E7680FE7}"/>
+    <hyperlink ref="C1193" r:id="rId1188" display="mēbeles, spoguļi, gleznu rāmji,kauli, ragi, vaļa bārkstis vai perlamutra, neapstrādāti vai daļēji apstrādāti, čaumalas; jūras putas dzeltens dzintars nemetāliski uzglabāšanas vai transportēšanas konteineri u.c. " xr:uid="{D62E4D0A-BF43-46AB-9A35-926998C0AFDD}"/>
+    <hyperlink ref="C1194" r:id="rId1189" xr:uid="{2F14AE8C-D075-4DDE-9907-E62C7150BF09}"/>
+    <hyperlink ref="C1195" r:id="rId1190" xr:uid="{0E241892-8E3B-4CDE-A9A5-3266DFEBB56E}"/>
+    <hyperlink ref="C1196" r:id="rId1191" xr:uid="{A805CC86-1E1C-4452-8B0C-867D29D89350}"/>
+    <hyperlink ref="C1197" r:id="rId1192" xr:uid="{109ABC0F-D800-4C40-8EC3-5CB61921378C}"/>
+    <hyperlink ref="C1198" r:id="rId1193" xr:uid="{6A459DCE-42F1-4A54-BB98-AC664A2E98D0}"/>
+    <hyperlink ref="C1199" r:id="rId1194" display="Aktuālo pieprasījumu saraksts 12.12.2025.xlsx" xr:uid="{C7BD1B72-28B0-4C4E-8991-48FF56146459}"/>
+    <hyperlink ref="C1200" r:id="rId1195" xr:uid="{8B9A6FBD-39C7-429B-B236-7FF866271AAF}"/>
+    <hyperlink ref="C1201" r:id="rId1196" display="glābšanas vestes  pašpiepūšamie plosti, kompasi u.c." xr:uid="{389E7831-943F-47DB-ABC6-15BAE17B3B40}"/>
+    <hyperlink ref="C1202" r:id="rId1197" xr:uid="{863B6E2C-95D1-47E4-96D0-05D7489CB536}"/>
+    <hyperlink ref="C1203" r:id="rId1198" display="televīzija, izklaides pakalpojumi, televizoru dekoderi, interaktīvie izklaides pakalpojumi, Izklaides programmatūra " xr:uid="{D2B01B17-2CBB-431D-9C82-FAA6EB3663AD}"/>
+    <hyperlink ref="C1204" r:id="rId1199" xr:uid="{F2A63A0B-A30A-442A-97E6-591A60AA9AF1}"/>
+    <hyperlink ref="C1205" r:id="rId1200" display="televīzija, izklaides pakalpojumi, televizoru dekoderi, interaktīvie izklaides pakalpojumi, Izklaides programmatūra " xr:uid="{A8553E90-C62E-437A-8D51-0024375EDF3E}"/>
+    <hyperlink ref="C1206" r:id="rId1201" xr:uid="{1894DAD9-F72F-4D3C-8A92-E0596CD6EF89}"/>
+    <hyperlink ref="C1207" r:id="rId1202" xr:uid="{0E6B0B55-8D35-43FC-8709-8B49640A974E}"/>
+    <hyperlink ref="C1208" r:id="rId1203" xr:uid="{FE9D89AE-29C1-4F82-99C8-FCB4B785429A}"/>
+    <hyperlink ref="C1209" r:id="rId1204" xr:uid="{77F94F6B-91B6-4E40-8D95-B80B334693A8}"/>
+    <hyperlink ref="C1210" r:id="rId1205" xr:uid="{3F394879-340A-4304-88E7-9E50A1808F44}"/>
+    <hyperlink ref="C1211" r:id="rId1206" xr:uid="{561103E9-5B01-4E71-82E7-F1C60435A6DB}"/>
+    <hyperlink ref="C1212" r:id="rId1207" xr:uid="{CBE8B05E-8905-4D76-A32C-05E29B6CA35E}"/>
+    <hyperlink ref="C1213" r:id="rId1208" xr:uid="{E0F2F330-281B-4CEF-A7D7-015C07901ED5}"/>
+    <hyperlink ref="C1214" r:id="rId1209" xr:uid="{D964CC4E-4978-454A-B550-7C1BC65739A0}"/>
+    <hyperlink ref="C1215" r:id="rId1210" xr:uid="{A0FE1A9B-4022-4DE3-ADBB-A0B5E21EE676}"/>
+    <hyperlink ref="C1216" r:id="rId1211" xr:uid="{4A228E59-DDB0-4F5C-93DB-834F61F3972E}"/>
+    <hyperlink ref="C1217" r:id="rId1212" xr:uid="{46D6D305-4F10-4355-AAE5-521B6BD6877B}"/>
+    <hyperlink ref="C1218" r:id="rId1213" display="ziepes, parfimērijas izstrādājumi, ķermeņa un skaistumkopšanas līdzekļi, nemedicīniski produkti krēmu, losjonu, emulsiju, aizsargājošu un barojošu ādas koncentrātu, saules aizsargkrēmu, šampūnu un matu kopšanas līdzekļu, matu toniku, zobu pastas, dezodorantu un antiperspirantu veidā personīgai lietošanai, medicīniski produkti krēmu, losjonu, emulsiju un aizsargājošu un barojošu ādas koncentrātu veidā u.c. " xr:uid="{29407985-F2E4-4DBE-AD5D-F775BD6C5F00}"/>
+    <hyperlink ref="C1219" r:id="rId1214" xr:uid="{969E3194-4676-4E6F-8074-49C887AF7086}"/>
+    <hyperlink ref="C1220" r:id="rId1215" xr:uid="{85AA1563-C8F1-4A18-B386-84C7EDC5A6BA}"/>
+    <hyperlink ref="C1221" r:id="rId1216" xr:uid="{60B65AE7-1549-41BF-B22B-F03FF7EDB65D}"/>
+    <hyperlink ref="C1222" r:id="rId1217" xr:uid="{C03F21AB-362F-44DD-9CCF-792CE66408ED}"/>
+    <hyperlink ref="C1223" r:id="rId1218" display="pārtīšanas mašīnas" xr:uid="{3C0140C2-C4A8-4162-A8AC-C8CA2E8AF037}"/>
+    <hyperlink ref="C1224" r:id="rId1219" xr:uid="{F5F84984-73B4-480C-8EAF-3D677D8A1EDD}"/>
+    <hyperlink ref="C1225" r:id="rId1220" xr:uid="{3B024D09-C401-474C-B730-5486CE3B7A8D}"/>
+    <hyperlink ref="C1226" r:id="rId1221" xr:uid="{73FA618A-E838-4748-872E-92DF3ED08B30}"/>
+    <hyperlink ref="C1227" r:id="rId1222" xr:uid="{1A8173DE-FB3F-40DE-A040-E02E41D25D43}"/>
+    <hyperlink ref="C1228" r:id="rId1223" display="rotaļu figūriņas, kartona kastes,  kolekcionējamas rotaļu figūriņas" xr:uid="{1533D53A-4059-4C79-9952-C836A33D5C58}"/>
+    <hyperlink ref="C1229" r:id="rId1224" display="vakuuma termosi dzērienu uzglabāšanai, lāzes, dzeršanas trauki un bāra piederumi,  termosi; pudeles; siltumizolēti trauki, galda piederumi, virtuves piederumi un konteineri, dzesētāji [neelektriski trauki], dzērienu kannas u.c." xr:uid="{B0D443E8-245B-4D44-AF72-42EC218D6BC4}"/>
+    <hyperlink ref="C160" r:id="rId1225" display="inhalatori,u.c." xr:uid="{0D9C410D-24F9-4107-9D36-B9F2067E6F1A}"/>
+    <hyperlink ref="C1230" r:id="rId1226" xr:uid="{24BE8C72-CCEE-442B-AD80-8C030437C321}"/>
+    <hyperlink ref="C1231" r:id="rId1227" display="datu apstrādes iekārtas un datori, datoru programmatūra un datoru aparatūra, viss iepriekš minētais īpaši un unikāli izstrādāts, pielāgots un pārdots izmantošanai mehānisko transportlīdzekļu un to daļu, aeronavigācijas transportlīdzekļu un to daļu, jūras transportlīdzekļu un to daļu, radioaparātu, GPS navigācijas ierīču, televizoru jomā, baterijas, elektriskie savienotāji un īpaši izņemot vispārējas nozīmes lietojumprogrammu izstrādes programmatūru, rīkus un utilītas, kā arī vispārējas nozīmes datu bāzes pārvaldības programmatūra elektroniskas vadības ierīces ratiņkrēsliem, elektroniskie ātruma un virziena regulatori transportlīdzekļiem, programmatūra, lai nodrošinātu attālo savienojumu ar pacientu monitoriem; elektroniskie ātruma un virziena regulatori ratiņkrēsliem,darbgaldidzesēšanas ventilatori, ieplūdes gaisa sildītāji, ūdens vārsti; aizdedzes, aukstā maisījuma sildītāji, Rūpnieciskās eļļas un smērvielas, vasks; smērvielas; Putekļus absorbējoši, mitrinoši un saistoši maisījumi; degviela un apgaismotāji; sveces un daktis apgaismošanai; uzliesmojoša degviela; dzinēju eļļas; Smēreļļa mehānisko transportlīdzekļu dzinējiem; motoreļļas; transmisijas eļļa,mehāniski darbināmi instrumenti; motori un dzinēji, izņemot sauszemes transportlīdzekļiem" xr:uid="{3319CC04-3B45-4602-B30E-2452BCB344CA}"/>
+    <hyperlink ref="C1232" r:id="rId1228" xr:uid="{E6930D52-F8A0-427D-807B-2AC250C7D499}"/>
+    <hyperlink ref="C1233" r:id="rId1229" xr:uid="{368D878D-60A4-4E2F-BF6F-5F55596B2464}"/>
+    <hyperlink ref="C1234" r:id="rId1230" xr:uid="{21DC375C-6E01-42C1-A90A-3405C10D70BA}"/>
+    <hyperlink ref="C1235" r:id="rId1231" xr:uid="{EE8389E6-84CE-4108-947C-05782A9610FB}"/>
+    <hyperlink ref="C1236" r:id="rId1232" xr:uid="{2391C430-E281-44FA-9463-EB56635B0A36}"/>
+    <hyperlink ref="C1237" r:id="rId1233" display="kosmētiskie līdzekļi,ziepes,ēteriskās eļļas,smaržas,ķermeņa dezodoranti,dušas želejas,šampūni un matu losjoni,filmas,videoieraksti un kasetes,datorprogrammas,radiosaulesbrilles,brilles,briļļu rāmji un aksesuāri,apģērbi,apavi,galvassegas,apakšveļa,krekliņi" xr:uid="{8C5997B3-D163-40B3-98C6-D7F73828202C}"/>
+    <hyperlink ref="C1238" r:id="rId1234" xr:uid="{C8D6FB47-46FB-482B-913E-71CB18FE98C6}"/>
+    <hyperlink ref="C1239" r:id="rId1235" display="Aktuālo pieprasījumu saraksts 17.01.2026.xlsx" xr:uid="{D4F6909A-D349-4FC9-A527-3E63F8A76685}"/>
+    <hyperlink ref="C1240" r:id="rId1236" xr:uid="{753FA311-F2BE-496B-B743-B887CABBAC85}"/>
+    <hyperlink ref="C1241" r:id="rId1237" xr:uid="{521ED34B-0B60-4A6F-9641-247A6F707286}"/>
+    <hyperlink ref="C1242" r:id="rId1238" xr:uid="{E03213A4-7756-4331-BFD1-CC0A9F55D2C3}"/>
+    <hyperlink ref="C1243" r:id="rId1239" xr:uid="{9926D4C1-EFD3-4AC9-9691-5C000A77B820}"/>
+    <hyperlink ref="C1244" r:id="rId1240" display="apģērbi, smaržas; smaržvielas u.c." xr:uid="{23AE31F9-6190-4C2E-A241-B22A2F117605}"/>
+    <hyperlink ref="C1245" r:id="rId1241" display="kases aparāti; elektroniskie svari; aparāti banknošu autentiskuma pārbaudei, banknošu skaitīšanas iekārtas, rēķināšanas mašīnas; optisko disku un svītrkodu lasītāji, printeri izmantošanai ar datoriem, kartes ar mikroprocesoriem, biroja piederumi u.c." xr:uid="{D32D36EF-E497-4599-919E-E6E86888CCA5}"/>
+    <hyperlink ref="C1246" r:id="rId1242" xr:uid="{88441159-9AA2-4A47-B529-1D6A4C95F8E7}"/>
+    <hyperlink ref="C1247" r:id="rId1243" xr:uid="{B9A786E9-4B17-4FD5-B0E3-CF457D979532}"/>
+    <hyperlink ref="C1248" r:id="rId1244" xr:uid="{800FC35B-46FC-4F96-9ED5-EC32F971292D}"/>
+    <hyperlink ref="C1249" r:id="rId1245" xr:uid="{6CE32D79-A6C8-4FE1-AB30-75AB4AE6E683}"/>
+    <hyperlink ref="C1250" r:id="rId1246" xr:uid="{120F1424-1CBB-483C-B321-E3CE2ECDB8E8}"/>
+    <hyperlink ref="C1251" r:id="rId1247" display="smaržas,smaržu pudelītes,  kartona iepakojums u.c. " xr:uid="{3C52FBC4-75EB-4C10-AAD5-C7B5CF833B20}"/>
+    <hyperlink ref="C1252" r:id="rId1248" display="multivitamīnu preparāti farmaceitiskie preparāti un vielas... gremošanas līdzekļi farmaceitiskiem nolūkiem paracetamols, paracetamola preparāti iekšķīgai lietošanai... pretsāpju līdzekļi, zobu birstes, mutes skalošanas līdzeklis, zobu pasta,zobu birstes, mutes skalošanas līdzeklis, protēžu līmes; tīrīšanas līdzekļi u.c." xr:uid="{F356703E-D062-4AD5-8BEC-AF1B2E283646}"/>
+    <hyperlink ref="C1253" r:id="rId1249" xr:uid="{6DFF867B-14BC-4241-AACA-F38C74EC2112}"/>
+    <hyperlink ref="C1254" r:id="rId1250" xr:uid="{BD82BD70-1B5C-4A96-90C5-E5E60A38140A}"/>
+    <hyperlink ref="C1255" r:id="rId1251" xr:uid="{8FF0003F-9CA2-44BC-8475-CD6E49C6EDE5}"/>
+    <hyperlink ref="C511" r:id="rId1252" display="kukaiņu kodumu dziedniece, odu koduma dziedniece, koduma dziedniece" xr:uid="{EC78A5B2-15DC-4248-AF61-7C9C77CDCD3B}"/>
+    <hyperlink ref="C1292" r:id="rId1253" xr:uid="{FE16A496-FEF9-4510-A0E8-953BE2B1DD95}"/>
+    <hyperlink ref="C1293" r:id="rId1254" xr:uid="{2198350D-7D26-4A05-8422-7FA5F0B2B6F3}"/>
+    <hyperlink ref="C1294" r:id="rId1255" xr:uid="{D006D935-9407-46E4-A62E-4A595AB033E8}"/>
+    <hyperlink ref="C1295" r:id="rId1256" xr:uid="{1CA9DB1B-E635-4676-A397-5535155CEE3B}"/>
+    <hyperlink ref="C1296" r:id="rId1257" xr:uid="{69EBC8A0-EBC4-48EB-8549-E48C82FF91AC}"/>
+    <hyperlink ref="C1301" r:id="rId1258" display="alkoholiskie dzērieni" xr:uid="{E0008E44-6D76-4601-9A06-562B7C748F6D}"/>
+    <hyperlink ref="C1305" r:id="rId1259" xr:uid="{5BB6C9D8-46D5-4269-BE68-BBE49C6A8621}"/>
+    <hyperlink ref="C1309" r:id="rId1260" xr:uid="{6BFBAE5C-CF9B-475A-A1FB-F55F0EFC9258}"/>
+    <hyperlink ref="C1311" r:id="rId1261" xr:uid="{799E00F9-191F-46D1-830A-D52689506B48}"/>
+    <hyperlink ref="C862" r:id="rId1262" display="Aktuālo pieprasījumu saraksts 13.12.2024.xlsx" xr:uid="{F9F932BE-1DA1-4532-8B4D-BC3E0C752C45}"/>
+    <hyperlink ref="C952" r:id="rId1263" display="Aktuālo pieprasījumu saraksts 11.04.2025.xlsx" xr:uid="{CB05A1FC-52D4-4D08-9481-E7F32F84D04F}"/>
+    <hyperlink ref="C1313" r:id="rId1264" xr:uid="{03CA3B3D-8F28-4C0C-AC6B-EDC1C2A00475}"/>
+    <hyperlink ref="C1314" r:id="rId1265" xr:uid="{71A36B34-EE53-498C-9B2F-C311201147E4}"/>
+    <hyperlink ref="C332" r:id="rId1266" display="apgaismošanas ierīces, spuldzes, neona lampas,  to daļas" xr:uid="{937EBE41-028B-45DE-A443-A793ADC373D7}"/>
+    <hyperlink ref="C1315" r:id="rId1267" xr:uid="{EB39C93D-45A2-4A1B-934A-0685FADDF81C}"/>
+    <hyperlink ref="C1318" r:id="rId1268" xr:uid="{46EDCD74-7E00-4019-8F5B-B88F233CBA25}"/>
+    <hyperlink ref="C1325" r:id="rId1269" xr:uid="{7C82C35E-79AE-4435-B246-3CEBD3770D4C}"/>
+    <hyperlink ref="C1326" r:id="rId1270" display="sakaru un telekomunikāciju iekārtas;datori;  set-top kastes; maršrutētāji,austiņas; modemi;  pārnēsājamie barošanas avoti;skaļruņi;u.c" xr:uid="{0475908D-7D09-48F6-8BCE-1A39A108A555}"/>
+    <hyperlink ref="C1330" r:id="rId1271" xr:uid="{B54333C2-3362-45CC-B770-1607A0EB0C67}"/>
+    <hyperlink ref="C1332" r:id="rId1272" xr:uid="{232473AA-E6BF-4976-B934-68EA16336301}"/>
+    <hyperlink ref="C1344" r:id="rId1273" xr:uid="{EDE2D7E0-654F-446A-ADC7-F81110A672D8}"/>
+    <hyperlink ref="C1346" r:id="rId1274" xr:uid="{15109EA3-E44B-44FB-98A4-6DC93D66DEB5}"/>
+    <hyperlink ref="C1352" r:id="rId1275" display=" elektroniskas, optoelektroniskas un akustiskas ierīces, aparāti un no tiem saliktas sistēmas ūdensapgādes un novadīšanas, piegādes, uzglabāšanas, sadales, izsūknēšanas un karstā ūdens sagatavošanas uzraudzībai, kontrolei un regulēšanai, ierīces un aparāti ūdens spiediena, temperatūras un plūsmas ātruma uzraudzībai, mērīšanai, kontrolei un regulēšanai ūdensvados, tvertnēs u.c." xr:uid="{9F8EEC2E-65F7-4B28-ABE2-153B9EEFA7C1}"/>
+    <hyperlink ref="C1355" r:id="rId1276" xr:uid="{BF79E496-83E3-4AB0-867F-218F378B12DD}"/>
+    <hyperlink ref="C1358" r:id="rId1277" xr:uid="{6582D974-1117-4590-A3D5-5BE553131E37}"/>
+    <hyperlink ref="C1369" r:id="rId1278" xr:uid="{C5AEB1D8-BDDD-4D85-9785-099B626718C5}"/>
+    <hyperlink ref="C1371" r:id="rId1279" xr:uid="{A5408F4B-77D4-43E5-BCC5-0369C791A000}"/>
+    <hyperlink ref="C1376" r:id="rId1280" xr:uid="{12442D2F-76FA-4735-8E32-325D9115648B}"/>
+    <hyperlink ref="C1383" r:id="rId1281" display="rotaslietas,rokassomas, bagāža,mugursomas,blūzes, sieviešu kleitas, apavi, apakšbikses, krekli, svārki, peldkostīmi, jostas, virsdrēbes, proti, mēteļi un jakas, mēteļi, lietusmēteļi, vestes, parkas, apmetņi, cimdi, cepures, šalles, džemperi, sporta krekli, T-krekli u.c." xr:uid="{E19D691E-82CA-4576-A3F5-A2FA937D8E96}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1292"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1282"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="B2:G26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K33" sqref="K33"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <sheetData>
-    <row r="2" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:7" ht="15.75">
       <c r="B2" s="22" t="s">
-        <v>1915</v>
+        <v>1879</v>
       </c>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
     </row>
-    <row r="3" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="3" spans="2:7" ht="15.75">
       <c r="B3" s="24" t="s">
-        <v>1916</v>
+        <v>1880</v>
       </c>
       <c r="C3" s="23"/>
       <c r="D3" s="23"/>
       <c r="E3" s="23"/>
       <c r="F3" s="23"/>
       <c r="G3" s="23"/>
     </row>
-    <row r="4" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:7" ht="15.75">
       <c r="B4" s="24" t="s">
-        <v>1917</v>
+        <v>1881</v>
       </c>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="23"/>
     </row>
-    <row r="5" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:7" ht="15.75">
       <c r="B5" s="24" t="s">
-        <v>1918</v>
+        <v>1882</v>
       </c>
       <c r="C5" s="23"/>
       <c r="D5" s="23"/>
       <c r="E5" s="23"/>
       <c r="F5" s="23"/>
       <c r="G5" s="23"/>
     </row>
-    <row r="6" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:7" ht="15.75">
       <c r="B6" s="24" t="s">
-        <v>1919</v>
+        <v>1883</v>
       </c>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
       <c r="F6" s="23"/>
       <c r="G6" s="23"/>
     </row>
-    <row r="7" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="7" spans="2:7" ht="15.75">
       <c r="B7" s="24" t="s">
-        <v>1920</v>
+        <v>1884</v>
       </c>
       <c r="C7" s="23"/>
       <c r="D7" s="23"/>
       <c r="E7" s="23"/>
       <c r="F7" s="23"/>
       <c r="G7" s="23"/>
     </row>
-    <row r="8" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="8" spans="2:7" ht="15.75">
       <c r="B8" s="24" t="s">
-        <v>1921</v>
+        <v>1885</v>
       </c>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
       <c r="F8" s="23"/>
       <c r="G8" s="23"/>
     </row>
-    <row r="9" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:7" ht="15.75">
       <c r="B9" s="24" t="s">
-        <v>1922</v>
+        <v>1886</v>
       </c>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
     </row>
-    <row r="10" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="10" spans="2:7" ht="15.75">
       <c r="B10" s="24" t="s">
-        <v>1923</v>
+        <v>1887</v>
       </c>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
       <c r="G10" s="23"/>
     </row>
-    <row r="11" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:7" ht="15.75">
       <c r="B11" s="24" t="s">
-        <v>1924</v>
+        <v>1888</v>
       </c>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
     </row>
-    <row r="12" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="12" spans="2:7" ht="15.75">
       <c r="B12" s="24" t="s">
-        <v>1925</v>
+        <v>1889</v>
       </c>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
     </row>
-    <row r="13" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="13" spans="2:7" ht="15.75">
       <c r="B13" s="24" t="s">
-        <v>1926</v>
+        <v>1890</v>
       </c>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
     </row>
-    <row r="14" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="14" spans="2:7" ht="15.75">
       <c r="B14" s="24" t="s">
-        <v>1927</v>
+        <v>1891</v>
       </c>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
     </row>
-    <row r="15" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="15" spans="2:7" ht="15.75">
       <c r="B15" s="25" t="s">
-        <v>1928</v>
+        <v>1892</v>
       </c>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
     </row>
-    <row r="16" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:7" ht="15.75">
       <c r="B16" s="24" t="s">
-        <v>1929</v>
+        <v>1893</v>
       </c>
       <c r="C16" s="23"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
       <c r="F16" s="23"/>
       <c r="G16" s="23"/>
     </row>
-    <row r="17" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:7" ht="15.75">
       <c r="B17" s="24" t="s">
-        <v>1930</v>
+        <v>1894</v>
       </c>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
     </row>
-    <row r="18" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="18" spans="2:7" ht="15.75">
       <c r="B18" s="24" t="s">
-        <v>1931</v>
+        <v>1895</v>
       </c>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="23"/>
     </row>
-    <row r="19" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="19" spans="2:7" ht="15.75">
       <c r="B19" s="24" t="s">
-        <v>1932</v>
+        <v>1896</v>
       </c>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
     </row>
-    <row r="20" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:7" ht="15.75">
       <c r="B20" s="24" t="s">
-        <v>1933</v>
+        <v>1897</v>
       </c>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="23"/>
     </row>
-    <row r="21" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:7" ht="15.75">
       <c r="B21" s="24" t="s">
-        <v>1934</v>
+        <v>1898</v>
       </c>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
     </row>
-    <row r="22" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="22" spans="2:7" ht="15.75">
       <c r="B22" s="26" t="s">
-        <v>1935</v>
+        <v>1899</v>
       </c>
       <c r="C22" s="23"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
       <c r="F22" s="23"/>
       <c r="G22" s="23"/>
     </row>
-    <row r="23" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:7" ht="15.75">
       <c r="B23" s="24" t="s">
-        <v>1936</v>
+        <v>1900</v>
       </c>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
     </row>
-    <row r="24" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:7" ht="15.75">
       <c r="B24" s="24" t="s">
-        <v>1937</v>
+        <v>1901</v>
       </c>
       <c r="C24" s="23"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
     </row>
-    <row r="25" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:7" ht="15.75">
       <c r="B25" s="27" t="s">
-        <v>1938</v>
+        <v>1902</v>
       </c>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
     </row>
-    <row r="26" spans="2:7" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:7" ht="15.75">
       <c r="B26" s="24" t="s">
-        <v>1939</v>
+        <v>1903</v>
       </c>
       <c r="C26" s="23"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="23"/>
       <c r="G26" s="23"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M38" sqref="M38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="13.5"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100E5AD1943C960ED47AC386C569408D6F5" ma:contentTypeVersion="2" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="d83a04ce4277677504796bcbd4031a73">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2451837a-429d-469f-9860-e08ca2df3d99" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6e5bf34c722b52b896681840fd820ec8" ns2:_="">
     <xsd:import namespace="2451837a-429d-469f-9860-e08ca2df3d99"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2451837a-429d-469f-9860-e08ca2df3d99" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Koplietots ar" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
@@ -38904,102 +39275,96 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285ED791-06CB-4AED-B25E-FD8A5B9191D1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F628D53-2959-42DA-9E4D-B034AE7E7603}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285ED791-06CB-4AED-B25E-FD8A5B9191D1}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{813FE741-B7EB-4D2B-B77E-3B7895D96125}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="2451837a-429d-469f-9860-e08ca2df3d99"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4166531-81CF-439C-ADDB-D1451044F4FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2451837a-429d-469f-9860-e08ca2df3d99"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Charts</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>