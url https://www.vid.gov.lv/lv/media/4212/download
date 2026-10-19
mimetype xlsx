--- v10 (2026-09-09)
+++ v11 (2026-10-19)
@@ -14,92 +14,92 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\rmri1556\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FP00120\Desktop\WWW\Oktobris\16\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{03BE59C1-790A-4EF1-8978-87D99B532F79}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{00A41864-58FB-40BE-BF8D-A51978CD028F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="599" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Chart1" sheetId="4" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="1" r:id="rId2"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId3"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Sheet1!$A$5:$D$1420</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Sheet1!$A$5:$D$1385</definedName>
     <definedName name="_Hlt117917926" localSheetId="1">Sheet1!#REF!</definedName>
     <definedName name="apģērbi__apavi__aksesuāri">Sheet1!#REF!</definedName>
     <definedName name="gaisa_atsvaidzinātāji_u.c.">Sheet1!#REF!</definedName>
     <definedName name="OLE_LINK1" localSheetId="1">Sheet1!#REF!</definedName>
     <definedName name="OLE_LINK2" localSheetId="1">Sheet1!#REF!</definedName>
     <definedName name="OLE_LINK3" localSheetId="1">Sheet1!#REF!</definedName>
     <definedName name="OLE_LINK5" localSheetId="1">Sheet1!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4278" uniqueCount="3847">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4263" uniqueCount="3838">
   <si>
     <t>Intelektuālā īpašuma nosaukums, reģistrācijas numurs</t>
   </si>
   <si>
     <t>Tiesību subjekta nosaukums</t>
   </si>
   <si>
     <t>Intelektuālā īpašuma aizsardzības termiņš</t>
   </si>
   <si>
     <t>rotaļlietas u.c.</t>
   </si>
   <si>
     <t>apģērbi, apavi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>alkoholiskie dzērieni</t>
   </si>
   <si>
     <t>Mars, Incorporated</t>
   </si>
   <si>
     <t>konfektes, saldējumi u.c.</t>
   </si>
   <si>
@@ -124,59 +124,50 @@
     <t>The Coca Cola Company</t>
   </si>
   <si>
     <t>bezalkoholiskie dzērieni u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 003495165 VICTOR </t>
   </si>
   <si>
     <t>VICTOR Europe GmbH</t>
   </si>
   <si>
     <t>apģērbi, apavi, sporta preces u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000226233 LONGINES, EUTM 000225714  </t>
   </si>
   <si>
     <t>Compagnie des Montres Longines, Francillon SA</t>
   </si>
   <si>
     <t>pulksteņi</t>
   </si>
   <si>
     <t>Tissot SA</t>
-  </si>
-[...7 lines deleted...]
-    <t>manometri, termometri u.c.</t>
   </si>
   <si>
     <t>EUTM 000408328 AFM</t>
   </si>
   <si>
     <t>Reinz-Dichtungs GmbH</t>
   </si>
   <si>
     <t>blīvju materiāli</t>
   </si>
   <si>
     <t>Red Bull GmbH</t>
   </si>
   <si>
     <t>dzērieni, apģērbi, apavi, cepures, somas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">
 EUTM 005786835/EM, EUTM 000078782/EM MAGIC THE GATHERING,  EUTM 000238485/EM MONOPOLY, EUTM 000238527/EM PARKER BROTHERS, EUTM 000238675/EM RISK, EUTM 000325316/EM HASBRO
 EUTM 000078964/EM WIZARDS OF THE COAST, EUTM000238352/EM MONOPOLY, EUTM 000238410/EM TRANSFORMERS, EUTM001008960/ EM FURBY, EUTM 002333524/EM DUEL MASTERS,EUTM002475374/EM My MONOPOLY, EUTM 002850006/EM APPLEJACK,EUTM002950434/EM RAINBOW DASH, EUTM 002950590/EM PINKIE PIE,EUTM003002326/EM FURREAL FRIENDS, EUTM 003152097/EM MY LITTLE PONY, EUTM 003163995/EM FREE PARKING, EUTM 004038006/EM LITTLEST PET SHOP, EUTM 004584298/EM LITTLEST PET SHOP, EUTM 004667069/EM Wizards OF THE COAST, EUTM 005036926/EM TWISTER, EUTM 005304027/EM MY LITTLE PONY, EUTM 018399001/EM COLLECT M200 SALARY AS YOU PASS GO, EUTM 017096322/EM, EUTM 018745189/EM MY LITTLE PONY, EUTM 009483331/EM CONNECT 4,EUTM018557798/ EM WIZARDS OF THE COAST, EUTM 017993920/EM MAGIC, EUTM 017955568/EM MAGIC THE GATHERING, EUTM 011092517/EM,EUTM 014577548/EM FURREAL, EUTM 018657089/EM TRANSFORMERS EARTHSPARK, EUTM 017236654/EM CYBERTRON,EUTM017866883/EM BUMBLEBEE, EUTM 018708634/EM, EUTM 018708631/EM, EUTM 016702276/EM, EUTM 017247701/EM MOVIE EDITION,EUTM008205098/ EM NERF, EUTM 009037698/EM SUPER SOAKER,EUTM015603855/EM OPEN A CAN OF IMAGINATION, EUTM 005786967/EM, EUTM 005787114/EM TRANSFORMERS,EUTM005787155/EM TRANS FORMERS
 EUTM006296438/EM SWEETIE BELLE, EUTM006296479/EM SCOOTALOO
 EUTM 006803449/EM TRANSFORMERS, EUTM007280811/EM N-STRIKE
 EUTM007410591/EM NERF, EUTM 000078782 Magic The Gathering, EUTM 008141426/EM TRANSFORMERS - REVENGE OF THE FALLEN, EUTM 008204893/EM LITTLEST PET SHOP,EUTM008206336/EM DUNGEONS &amp; DRAGONS, EUTM 008982878/EM PLAY-DOH,EUTM 009006404/EM Play-Doh, EUTM 009037805/EM Nerf, EUTM 009109241/EM Hasbro, EUTM 009193723/EM TRANSFORMERS PRIME, EUTM 009207051/EM LITTLEST PET SHOP, EUTM 009207119/EM MONOPOLY, EUTM 009207151/EM MY LITTLE PONY, EUTM 009207218/EM TRANSFORMERS, EUTM009212333/ EM, EUTM 009212374/EM,EUTM009415142/EM DARK OF THE MOON	
 EUTM 009604794/EM my LITTLE PONY, EUTM010657931/EM N-STRIKE ELITE, EUTM 010766368/EM Hasbro Gaming, EUTM 011092351/EM FRIENDSHIP IS MAGIC, EUTM 011092491/EM FURBY, EUTM011092582/ EM A MIND OF ITS OWN, EUTM011516441/EM EQUESTRIA GIRLS	
 EUTM012243465/EM TRANSFORMERS AGE OF EXTINCTION, EUTM 012818051/EM TRANSFORMERS ROBOTS IN DISGUISE,EUTM013701685 /EM EQUESTRIA GIRLS, EUTM 015122575/EM GUARDIANS OF HARMONY,EUTM015592058/EM TRANSFORMERS THE LAST KNIGHT
@@ -239,83 +230,76 @@
 ITM  635691 CIGAR, EUTM  013396304 LOMANI</t>
   </si>
   <si>
     <t>SAS PARFUMS PAROUR</t>
   </si>
   <si>
     <t>smaržas</t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM  007246226 Marke ohne Text, EUTM  007255417  Syngenta  
 ITM  960937 S pac</t>
   </si>
   <si>
     <t>Syngenta Participations AG</t>
   </si>
   <si>
     <t>sintētiskie iesaiņojuma materiāli</t>
   </si>
   <si>
     <t>EUTM 0139824 Danfoss /fig./, EUTM 000212506 DANFOSS</t>
   </si>
   <si>
     <t>Danfoss A/S</t>
   </si>
   <si>
-    <t xml:space="preserve">EUTM 005914429 Strepsils, EUTM 007318116 Streps, EUTM 008563348Strefen, EUTM 008563306 Strepfen, EUTM 008883944 S Logo (greyscale), EUTM 008884074 S logo on Corner - cool, EUTM 008884165 S logo on Corner - Orange, EUTM 008884249S logo on Corner - Original - Colour, EUTM 008884322S logo on corner - SF Lemon - Colour, EUTM 008884397S logo on Corner - SF Strawberry - Colour, EUTM 008884454S logo on Corner - Soothing - Colour, EUTM 008884504S logo on Corner - STBN - Colour, EUTM 009190778 S logo on Corner - warm.EUTM 011077443 S logo Orange &amp; Vitamin C 2, EUTM 008884561 S logo on Corner with flash - greyscale, EUTM 008884637 S logo on Corner with flash - colour, EUTM 010396703S logo with Crosses. EUTM 011491917S logo Junior (Pink) 
-[...2 lines deleted...]
-  <si>
     <t>Reckitt &amp; Colman (Overseas) Limited</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 005628144, EUTM 012644225 asics, ITM 1378136ASICS Tiger	
 ITM 1396309 Asics TIGER, ITM 1416514 ASICSTIGER, EUTM 005653852 asics, EUTM 006383574 nawm, EUTM 003242187 nawm, EUTM811294/Asics, EUTM 5811328/Asics, EUTM 4709739/Asics, EUTM 5653852/Asics, EUTM 6383574, EUTM 3242187, EUTM 5626577, EUTM 56288086, EUTM 4360939/Onitsuka Tiger, EUTM 2965101/Onitsuka Tiger, EUTM 5166103/ Onitsuka Tiger 
  </t>
   </si>
   <si>
     <t>ASICS EUROPE BV</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 8702664/Artic Ice, EUTM 8708851/ouble Gaviscon Fireman Logo, EUTM 10875359/First Signs, EUTM 7478001/Fizzlove, EUTM 8171837/Gavigard, EUTM 5432273/Gaviscon Droplet device, EUTM 5709019/Gaviscon Fireman device, EUTM 9262941/Gaviscon swirl device, EUTM 5432299/Gaviscon Tablet device, EUTM 8508319/ Gaviscon torso device,  EUTM 11096377/Instants (logo), EUTM 8708901/Power of 2 
 </t>
   </si>
   <si>
     <t>medicīnas produkts Gaviscon</t>
   </si>
   <si>
     <t>elektropreces</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM522011/TOM´S OF MAINE NATURE´S, EUTM 009014176/SINCE 1970 Tom´s OF MAINE, EUTM 000522052/TOM´S OF MAINE, ITM 954355/ TOM´S OF MAINE 
 </t>
   </si>
   <si>
     <t>Tom´s of Maine Inc.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Reckitt Benckiser LLC</t>
   </si>
   <si>
     <t>The Absolut Company Aktiebolag</t>
   </si>
   <si>
     <t>EUTM 002843019 ORACLE, EUTM 003404449 ORACLE , EUTM 1542300 ORACLE</t>
   </si>
   <si>
     <t>Oracle International Corporation</t>
   </si>
   <si>
     <t xml:space="preserve">datortehnikas un programmatūras produkti </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 8646481 Unilever, EUTM 003646916 Unilever </t>
   </si>
   <si>
     <t>Unilever N.V</t>
   </si>
   <si>
     <t>Beiersdorf AG</t>
   </si>
   <si>
     <t>alkohols</t>
   </si>
@@ -711,62 +695,50 @@
 EUTM 003009123, EUTM 003067204, EUTM 003067221, EUTM 004104626 LACOSTE ESSENTIAL, EUTM 003514692, EUTM 003514701, EUTM 017997884 MARQUE FIGURATIVE, EUTM 018000666 MARQUE FIGURATIVE </t>
   </si>
   <si>
     <t>LACOSTE</t>
   </si>
   <si>
     <t>parfimērija, saulesbrilles, apģērbi, apavi, ādas izstrādājumi, jostas u.c.</t>
   </si>
   <si>
     <t>HBI Europe GmbH</t>
   </si>
   <si>
     <t>cigarešu papīrs, maisiņi, ierīces cigarešu uztīšanai, cigarešu filtri</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 008729519 MOROCCANOIL M, EUTM 009015496 MOROCCANOIL M, EUTM 006492185MOROCCANOIL , TM 012393518 MOROCCANOIL M, EUTM 012393741 MOROCCANOIL M, EUTM 012393872 MOROCCAN OIL M , EUTM 012393955 MOROCCANOIL, EUTM 01313484, EUTM 013148192 
 </t>
   </si>
   <si>
     <t>Moroccanoil Israel Limited</t>
   </si>
   <si>
     <t xml:space="preserve">matu kopšanas produkti </t>
   </si>
   <si>
-    <t>BABYZEN SAS</t>
-[...10 lines deleted...]
-  <si>
     <t>Betty Blue s.p.a.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 0477346 Davidoff, EUTM 0540856 Davidoff, EUTM 0419399 ZINO, EUTM 1176554 D Z
 </t>
   </si>
   <si>
     <t xml:space="preserve"> Davidoff &amp; Cie  S.A.</t>
   </si>
   <si>
     <t>EUTM 000731984 AGGRENOX, EUTM 002381085 ATROVENT,  EUTM 002382745 BEROTEC, EUTM 000612911 COMBIVENT,   EUTM 002386571 LENDORMIN, EUTM 002409225 MICARDIS, EUTM 000448589 MIRAPEXIN, EUTM 002920031 MOBEC, EUTM 002355998 MOBIC, EUTM 001072602 SIFROL, EUTM 000789529 SPIRIVA, EUTM 002381671 SPIROPENT</t>
   </si>
   <si>
     <t>Boehringer Ingelheim Pharma GmbH &amp; Co. KG</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 12936233 AIRCORE, EUTM 12124012 MAGIRUS GROUP, EUTM 9032301 FIRECAN, EUTM	18228525 IVECO NNECT, EUTM 18099624 IVECO 3R REAL ROAD RENT, EUTM 18071246 IVECO X-WAY, EUTM 1006840FIGURATIVO (DISEGNO CAVALLO) EUTM 15552921 BUS MASTER THE BODYBUILDER PLATFORM BY IVECO BUS, EUTM 4713681 HEULIEZBUS, EUTM 9983611 ECOCROSS WAY, EUTM 11685633 MAGELYS LINE, EUTM 12945549 MAGIRUS TEAM CAB, EUTM 12157418 M (MAGIRUS), EUTM 12642757VECTOR, EUTM 3502622 CURSOR, ITM 1576078IVECO LIVE CHANNEL, ITM 1549524IVECO TRUCK TO THE FUTURE, ITM 1268006FIGURATIVO (DISEGNO LA CARRIOLE), ITM 13696511 STRALIS X-WAY, ITM 1368217 DAILY BLUE POWER, ITM 1429001 DAILY START, ITM 1379846 IVECO MINILEASE, EUTM 01010848 8DAILY TOP, EUTM 010108389 DAILY PLUS, EUTM 1833093 8A SEDDON ATKINSON, ITM 1255593 BHEULIEZ, ITM 1363494 LINIUM, ITM 1377546I VECO DAY LEASE, ITM 1379087 IVECO STRALEA SE, ITM 1334365 IVECO TRUCK STATION, ITM 1351538 IVECO, EUTM 4624144 ACCESS BUS GX 127, EUTM 4624169 ACCESS BUS GX 327, ITM 1334100 IVECO DAILY FLEX, ITM 1329870 DAILY IVECO BUSINESS UP, ITM 1323799 STRALIS TCO2 CHAMPION, ITM 1331856 ASTRA, ITM 890802 PROXYS, ITM 890803 PROWAY, ITM 1315276 OK BUS PRE-OWNED BUSES CERTIFIED BY IVECO BUS, ITM 502559 IVECO, ITM 890893 SENSO, ITM 890912 SUBLIMEO, ITM 1292201 GX ELEC	, EUTM 003495751 EUROCARGO, EUTM 00351309 1 DAILY, EUTM 010804301 STRALIS HI-WAY, EUTM 1006725 IVECO, EUTM 012553939 USED PLUS, ITM 1592910 IVECO STREETWAY	 </t>
   </si>
   <si>
     <t>IVECO S.P.A.</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1115473 CANTI
  </t>
   </si>
@@ -925,57 +897,50 @@
     <t>Xerox Corporation</t>
   </si>
   <si>
     <t>Puma SE</t>
   </si>
   <si>
     <t>PUIG FRANCE, SAS</t>
   </si>
   <si>
     <t>higiēnas produkti</t>
   </si>
   <si>
     <t>EUTM 003971561 /fig./, EUTM 006256499 FACTOTUM, EUTM 006987689 FACTOTUM, EUTM 007595218 /fig./, EUTM 001937457 K.WAY /fig./, EUTM 004628715 LET IT RAIN, EUTM854200 K WAY, EUTM 000857557 K.WAY, EUTM 17891153 Briko, ITM 1163399 Briko, EUTM 11396521 K Way, EUTM 006256499 FACTOTUM</t>
   </si>
   <si>
     <t>MAVIG GmbH</t>
   </si>
   <si>
     <t>aktivitāšu aproce</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM12139416 YOSHIMURA, EUTM 011059862 YOSHIMURA, EUTM 017993213 YOSHIMURA </t>
   </si>
   <si>
     <t>Kabushiki Kaisha Yoshimura Japan</t>
-  </si>
-[...5 lines deleted...]
-    <t>ICONIX Luxembourg Holdings SARL</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 003500998 Wellensteyn, EUTM 004705281 </t>
   </si>
   <si>
     <t>Wellensteyn International GmbH &amp; Co.KG</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM011595006, ITM 846262/THE GLENLIVET , ITM 836865/NÀDURRA, ITM 797225/LONGMORN, ITM 1027160/GEORGE &amp; J.G. SMITH, ITM 1027161/NADURRA,  ITM 1027522, ITM 880103, EUTM 011134327, EUTM 008199011/Logo,   EUTM 011441599, EUTM 011904307/GUARDIANS CHAPTER, EUTM 011904901/THE GUARDIANS OF THE GLENLIVET, EUTM 008615692/TRIUMPH, EUTM 004486254/GLENLIVET, EUTM 012861738/Logo, EUTM 012921284/George Smith - stylized writing, EUTM 013175138, EUTM 009900614/THE GLENLIVET, EUTM 011647906/THE GLENLIVET, EUTM 007335136/THE SINGLE MALT THAT STARTED IT ALL, EUTM 009900697, EUTM 011429222, EUTM 011432051
 </t>
   </si>
   <si>
     <t>The Glenlivet Distillers Limited</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 6272462 Salvatore Ferragamo, EUTM 0668383 Salvatore Ferragamo(grafia), EUTM 000103192 Salvatore Ferragamo (grafia), EUTM 000103259 Ferragamo
 </t>
   </si>
   <si>
     <t>Salvatore Ferragamo S.p.A.</t>
   </si>
   <si>
     <t>SOCIETE DE GESTION PIERRE CARDIN</t>
   </si>
   <si>
@@ -1042,54 +1007,50 @@
 EUTM 016429714THE LAST JEDI, EUTM016429656THE LAST JEDI
 EUTM016141351STAR WARS FORCE ARENA,EUTM016141343STAR WARS FORCES OF DESTINY, EUTM015587249SHADOW TROOPER
 EUTM015587223DEATH TROOPER, EUTM015587181TIE STRIKER
 EUTM015587173U-WING, EUTM015587157KRENNIC, EUTM 015587116SAW GERRERA, EUTM018300388STORMTROOPER	
 EUTM018300391WOOKIEE, EUTM018309392STAR WARS THE BLACK SERIES, EUTM014492185STAR WARS ROGUE ONE, EUTM 004188645H 
 , EUTM004188421HYPERSPACE, EUTM 017480435 I'VE GOT A BAD	
  FEELING ABOUT THIS, EUTM, 017979918STAR WARS GALAXY OF 
 ADVENTURES, EUTM 017965282 THE MANDALORIAN, EUTM	
 017820234STAR WARS RESISTANCE, EUTM016634388SABACC, EUTM016626392 CHEWBACCA, EUTM016626343HAN SOLO, EUTM007493621MUTT WILLIAMS, EUTM018080699STAR WARS, EUTM018051545STAR WARS: THE RISE OF SKYWALKER, EUTM001504653(Lucasfilm Ltd. LLC), EUTM009011421DROID, EUTM018309394GAMING GREATS, EUTM018327243DIN DJARIN, EUTM
 018345670GROGU,EUTM 018352866CHILDREN OF BLOOD AND BONE, EUTM 018352867 CLONE FORCE 99, EUTM018352868LANDO STAR WARS,EUTM 018352869OBI-WAN KENOBI, EUTM018352870ROGUE SQUADRON, EUTM018352871STAR WARS A DROID STORY, EUTM018352872 STAR WARS AHSOKA, EUTM018352873STAR WARS ANDOR, EUTM018352874STAR WARS RANGERS OF THE NEW REPUBLIC, EUTM018352875STAR WARS THE ACOLYTE,EUTM018352876 
  THE ACOLYTE, EUTM009986928STAR WARS DETOURS</t>
   </si>
   <si>
     <t>Lucasfilm Ltd. LLC</t>
   </si>
   <si>
     <t>ITM 0732812 Richard Mille</t>
   </si>
   <si>
     <t>Turlen Holding SA</t>
   </si>
   <si>
     <t>Hublot SA Genève</t>
   </si>
   <si>
-    <t xml:space="preserve">EUTM 3630258IBM, EUTM 1496462IBM, EUTM 710228IBM, EUTM 1079460IBM, EUTM 8299554IBM 
-[...2 lines deleted...]
-  <si>
     <t>International Business Machines Corporation</t>
   </si>
   <si>
     <t>detaļas</t>
   </si>
   <si>
     <t>EUTM 34439 Street One</t>
   </si>
   <si>
     <t>Street One GmbH</t>
   </si>
   <si>
     <t>parfimērija, apģērbi, apavi, somas, saulesbrilles u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000167767 RABEL ASSAULT, EUTM 004502944 EMPIRE AT WAR 
 EUTM 004492591 THE SQUAD IS YOUR WEAPON, EUTM 004233946 GENERAL GRIEVOUS, EUTM 004233888 REVENGE OF THE SITH 
 EUTM 004150141 THE FORCE, EUTM 003430717 SECRET WEAPONS OVER NORMANDY, EUTM 003427473  SAM &amp; MAX , EUTM 002961670 THE CLONE WARS, EUTM 002792026 KNIGHTS OF THE OLD REPUBLIC, EUTM 002791275 AN EMPIRE DIVIDED, EUTM 002558674 ATTACK OF THE CLONES, EUTM 002533370 ROGUE LEADER, EUTM 002532174  AMIDALA, EUTM 002532166 STAR WARS GALAXIES, EUTM 002532158 STAR WARS GALACTIC BATTLEGROUNDS, EUTM 002495489  GLADIUS, EUTM 002491835 CLONE TROOPER, EUTM 002341345  STAR WARS BOUNTY HUNTER, EUTM 002245611 OBI-WAN, EUTM 002237337 SEE-THREEPIO (C-3PO), EUTM 002075893 ZAM WESELL, EUTM 002072049 COUNT DOOKU, EUTM 002071900 DARTH TYRANUS, EUTM 002071710 JANGO FETT, EUTM 001806249 LIGHTSABER, EUTM 001586395JEDI POWER BATTLES, EUTM 001113836 THE PHANTOM MENACE, EUTM 000855452ROGUE SQUADRON, EUTM 000855429 FORCE COMMANDER, EUTM 000582536 DARTH SIDIOUS, EUTM 000582460 DARTH MAUL, EUTM 000559948 OBI-WAN KENOBI, EUTM 000559922 JAR JAR BINKS, EUTM 000559823  DROIDS, EUTM 000559674 ANAKIN SKYWALKER, EUTM 000559666 SENATOR PALPATINE, EUTM 000559609 NABOO, EUTM 000559591 YODA, EUTM 000559567 SEE-THREEPIO (C-3PO), EUTM 000559559  MACE WINDU, EUTM 000559542 ARTOO-DETOO (R2-D2), EUTM 000559526 JABBA THE HUTT, EUTM 000559500 WATTO, EUTM 000559278 THE CURSE OF MONKEY ISLAND, EUTM 000175380 STAR WARS, EUTM 000167908 THE DIG, EUTM 000167890  FULL THROTTLE, EUTM 000167858 OUTLAWS, EUTM 000167833 X-WING 
 </t>
   </si>
   <si>
     <t>Lucasfilm Entertaiment Company Ltd.LLC</t>
   </si>
   <si>
     <t>EUTM 009593849/MabThera, EUTM 009593807/Tamiflu</t>
@@ -1209,53 +1170,50 @@
   </si>
   <si>
     <t>Reckitt &amp; Colman (Overseas) Limited - Nurofen</t>
   </si>
   <si>
     <t>pretsāpju līdzeklis Nurofen</t>
   </si>
   <si>
     <t>parfimērija, kosmētika u.c.</t>
   </si>
   <si>
     <t>Lenovo (Beijing) Limited</t>
   </si>
   <si>
     <t>datori, portatīvie datori, planšetdatori, telefoni, aksesuāri u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">
 EUTM 012123519 Mobis, EUTM 012312518 Hyundai, EUTM 012347878H, EUTM 013188859 Kia, EUTM 012312229 Hyundai, EUTM 012347936 Hyundai, EUTM 012312781Hyundai, EUTM 012313391Hyundai, EUTM 012313623Hyundai, EUTM 012821575 Hyundai, EUTM010989119 Kia, EUTM013188834Kia, EUTM 01473677Kia Merchandise
 </t>
   </si>
   <si>
     <t>automašīnas, auto rezerves daļas</t>
   </si>
   <si>
-    <t>YOUTH SRL</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">                                                                                                      EUTM002763266/EM/CANNA Thé solution for growth and bloom, EUTM010748242/EM/CANNA, EUTM015195266/EM CANNACURE, EUTM015195217/EM/CANNAZYM, EUTM015183007/EM/CANNABOOST, EUTM 004436234/EM 
  </t>
   </si>
   <si>
     <t>Jemie B.V.</t>
   </si>
   <si>
     <t>AIGLE INTERNATIONAL S.A.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 014741706 SOMATULINE AUTOGEL  </t>
   </si>
   <si>
     <t>Ipsen Pharma SAS</t>
   </si>
   <si>
     <t>zāles</t>
   </si>
   <si>
     <t>Bora Creations S.L.</t>
   </si>
   <si>
     <t>Trodat GmbH</t>
   </si>
   <si>
@@ -1554,59 +1512,50 @@
     <t>DENTSPLY SIRONA Inc.</t>
   </si>
   <si>
     <t>ķirurģiskie aparāti un instrumenti, farmaceitiskie un veterinārie produkti, balināšanas līdzekļi un citas vielas, zinātniskie aparāti un instrumenti, poligrāfijas produkti, telekomunikācijas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">ESSITY OPERATIONS FRANCE </t>
   </si>
   <si>
     <t>papīra izstrādājumi sanitārajiem vai sadzīves nolūkiem </t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM  003396207 Too Faced</t>
   </si>
   <si>
     <t>Too Faced Cosmetics LLC</t>
   </si>
   <si>
     <t>EUTM  001417757/EM/ AMBER LEAF, EUTM	011645728 RICHARD LLOYD &amp; SONS AMBER LEAF MELLOW CUT BLONDE ROLLING TOBACCO, EUTM	017076597 AMBER LEAF, EUTM 017933354 AMBER LEAF</t>
   </si>
   <si>
     <t>tabaka, cigarešu un smēķēšanas piederumi</t>
   </si>
   <si>
     <t>LES LABORATOIRES SERVIER</t>
-  </si>
-[...7 lines deleted...]
-    <t>vienfāzes un divfāžu sprieguma transformatori</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                    ITM  1421068  Taycan, EUTM  10788164   Panamera, EUTM  3915493 Panamera, EUTM  3915766 Cayman, EUTM  010195873 Cayman, EUTM  1393255  Cayenne, EUTM  12230082  Cayenne, EUTM  9396052  Boxster  
 EUTM  12897047  Macan, EUTM  10789089   Macan, EUTM  005832878 PORSCHE DESIGN, EUTM  002932085, EUTM  000345744 PORSCHE STUTTGART, EUTM  001700954, EUTM  000073098 PORSCHE, EUTM  002765972, EUTM  10769917  Macan, EUTM  9736232, EUTM  11737368 Porsche, EUTM  11737426 PORSCHE STUTTGART,  EUTM  73171 TARGA  
 EUTM  283879 CARRERA, EUTM  10842425 turbo, ITM  1055649  Spyder  
 EUTM  011251741, EUTM  014874614, EUTM  15610256  PIWIS  </t>
   </si>
   <si>
     <t>Dr. Ing.h.c.F.Porsche AG</t>
   </si>
   <si>
     <t>rezervas daļas, apģērbi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>audio aprīkojums un aksesuāri</t>
   </si>
   <si>
     <t>EUTM  11658151  SEM</t>
   </si>
   <si>
     <t>Swedish Electromagnet Holding AB</t>
   </si>
   <si>
     <t>automobiļu detaļas</t>
   </si>
@@ -1855,53 +1804,50 @@
     <t>EUTM  001782309 syngenta, EUTM  001395722 SYNGENTA</t>
   </si>
   <si>
     <t xml:space="preserve">veterinārās zāles, dezinfekcijas līdzekļi u.c. </t>
   </si>
   <si>
     <t>Reckitt &amp; Colman (Overseas) Hygiene Home Limited</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  001715838 Donaldson, EUTM  000872721  EURO DISNEY, EUTM  000872978 graficzny, EUTM  000953356 DISNEY STUDIOS, EUTM  007560782 Disney fwd friends with determination, EUTM  000763847 A BUG'S LIFE, EUTM  006795348 MEDIA MONORAI, EUTM  006795322 JELLYROLL, EUTM  006844451  JELLYROLL, EUTM  003174869  W.i.t.ch., EUTM  003171311  DISNEY REWARDS, EUTM  003160413 W.I.T.C.H. WILL IRMA TARANEE CORNELIA HAY LIN, EUTM  003042041   DISNEY MAGIC ARTIST, EUTM  002977429 DISNEY MOBILE, EUTM  002946929   Disney MOBILE, EUTM  002841583  BUENA VISTA, EUTM  002828341  DONALD DUCK, EUTM  002827459  MINNIE MOUSE, EUTM  002827426  MICKEY MOUSE, EUTM  000360990  MULAN, EUTM  000360677   TOUCHSTONE, EUTM  005308465 DISNEY PARKS, EUTM  005308499  YEAR OF A MILLION DREAMS, EUTM  005308631 MAGICAL BEGINNINGS, EUTM  005335724 MY FRIENDS TIGGER &amp; POOH, EUTM  005362827 MY FRIENDS TIGGER &amp; POOH, EUTM  005412143 DISNEY PIXAR WALL E, EUTM  000389502 MUSHU, EUTM  005459227  BUNNY TOWN, EUTM  005509336  JUNGLE JUNCTION, EUTM  005589131  ADVENTURES BY Disney, EUTM  000421859  DISNEY'S 101 DALMATIANS, EUTM  000411447 SEBASTIAN, EUTM  000414144    FLOUNDER, EUTM  000414193  THE LITTLE MERMAID, EUTM  000421529 ARIEL, EUTM  015870165 MICKEY AND THE ROADSTER RACERS, EUTM  015827215  BIG SLEEVE, EUTM  015725435 PUPPY DOG PALS, EUTM  015725419 VAMPIRINA, EUTM  015725385 COME DIVENTARE GRANDI NONOSTANTE I GENITORI, EUTM  015360829  DISNEY GOLDIE &amp; BEAR, EUTM  015195837 DISNEY THE LODGE, EUTM  015155146 DISNEY TRU NORTH, EUTM  008662538 DISNEY DIGICOMICS, EUTM  008643421 IMAGINATION PARK, EUTM  008291643 TOY STORY, EUTM  006327721 THE PRINCESS AND THE FROG, EUTM  006001457 SLACKER CATS, EUTM  005919832 GREY'S ANATOMY </t>
   </si>
   <si>
     <t>Disney Enterprises, Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">ITM  1421068  93085508  Taycan, EUTM  10788164  93085506  Panamera  
 EUTM  3915493  93085504  Panamera, EUTM  3915766  93085502  Cayman  
 EUTM  010195873  93085500  Cayman, EUTM  1393255  93085498  Cayenne  
 EUTM  12230082  93085496  Cayenne, EUTM  9396052  93085494  Boxster  
 EUTM  12897047  93085492  Macan, EUTM  10789089  93085490  Macan  </t>
   </si>
   <si>
     <t>Dr. Ing. h.c. F. Porsche Aktiengesellschaft</t>
   </si>
   <si>
-    <t>rezervas daļas, riteņu diski u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>Prada S.A.</t>
   </si>
   <si>
     <t>Dyson Technology Limited</t>
   </si>
   <si>
     <t>sadzīves tehnika u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  011530821 L&amp;B, EUTM  011609682 L&amp;B, EUTM  012066908 L&amp;B L&amp;B, EUTM  009796467, EUTM  000388660   LAMBERT &amp; BUTLER, EUTM  000388439, ITM  1152945 SUPERKINGS, EUTM  00307586 IMPERIAL TOBACCO SUPERKINGS, EUTM  08956823  WINDSOR BLUE, EUTM  011404704  REGAL KING SIZE, EUTM  011559416, EUTM  001266311 RICHMOND, EUTM  000388090  EMBASSY, EUTM  003036746  Embassy Blue, EUTM  011453172, EUTM  009175852  GOLDEN VIRGINIA SINCE 1877 HAND ROLLING TOBACCO, EUTM  011453156 GOLDEN VIRGINIA, EUTM  011146511 GV, EUTM  011678687 GOLDEN VIRGINIA 1877 CLASSIC SENSE THE PERFECTION, EUTM, ITM  1149642  GV  
 EUTM  004547428 WINDSOR BLUE, EUTM  003801636  REGAL  </t>
   </si>
   <si>
     <t>Imperial Tobacco Limited</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1108951, ITM 1107771TWO IN ONE THE CHOICE IS YOURS WEST DUO,ITM 011146651WEST, EUTM 011255114, EUTM 011315025WEST RED LINE, EUTM 011315074WEST SILVER LINE, EUTM 011315157WEST ICE COOL BLEN, EUTM 011315173WEST ICE SELECT WE BLEND YOU ENJOY, EUTM 011315207WEST BLUE LINE, EUTM 011315306WEST WE SELECT WE BLEND YOU ENJOY SATISFYING MOMENTS OF TASTE, EUTM 011353836WEST GT, EUTM 011999729WEST ICE COOL TASTE, EUTM 012341111WEST ICE COOL TASTE, EUTM 012848818WEST, EUTM 005285937 AMERICAN BLEND R1 SLIM LINE ULTRA, EUTM 008460248FINEST QUALITY TOBACCOS AMERICAN BLEND R1, ITM 1050102R1, EUTM 003492493 GOLDEN GATE, EUTM 008461311GOLDEN GATE, EUTM 008966681GOLDEN GATE AMERICAN BLEND, EUTM 009169921GOLDEN GATE AMERICAN BLEND SLIMS, EUTM 009581794GOLDEN GATE AMERICAN BLEND SLIMS, EUTM 010038354DESIGN POWERED BY GOLDEN GATE G2 AMERICAN BLEND, EUTM 010085033DESIGN POWERED BY GOLDEN GATE G2 MICRON AMERICAN BLEND, EUTM 010228674GOLDEN GATE SPECIAL GOLDEN EDITION, EUTM 011472891GOLDEN GATE, EUTM 012864591WEST SUPERSLIMS, EUTM 013129531WEST COMPACT BLUE, EUTM 005784236JOSETTI JUNO, EUTM 009691718JUNO, ITM 799845, EUTM 003484938R1, EUTM 004436317R1 REEMTSMA NO.1, EUTM 004436341LONG LINE R1, EUTM 005285325AMERICAN BLEND R1 SLIM LINE MINIMA FRESH, EUTM 005285408SLIM LINE MINIMA R1, EUTM 005285465 AMERICAN BLEND R1 SLIM LINE, EUTM 013183868 WEST ADDITIVE FREE BLUE, EUTM 013184379RED WEST ADDITIVE FREE, EUTM 013184429 WEST ENJOY THE ORIGINAL TASTE OF 100% ADDITIVE FREE TOBACCO, EUTM 013186622WEST NOTHING MORE NOTHING LESS, EUTM 011315249WEST, EUTM 003484847PARAMOUNT, EUTM 006813877 PARAMOUNT, EUTM 008461386AMERICAN BLEND RED PARAMOUNT, EUTM 008461402 AMERICAN BLEND GOLD PARAMOUNT, EUTM 009633801 PARAMOUNT PERFECT TOBACCO. ORIGINAL TASTE, EUTM 004597654WEST, EUTM 005422101, EUTM 005816392WEST WIDE CUT TOBACCO RED 
 </t>
   </si>
   <si>
     <t>Reemtsma Cigarettenfabriken GmbH</t>
   </si>
   <si>
     <t>EUTM  016319907 TS Fasteners, EUTM  013750328  TS HiMo88, EUTM  011959822  TS, EUTM  012116554 TS</t>
   </si>
@@ -1960,66 +1906,50 @@
   </si>
   <si>
     <t>VALENTINO S.P.A.</t>
   </si>
   <si>
     <t xml:space="preserve">somas, kurpes - sandales ar papēdi, čības, vīriešu apavi, apģērbi, aksesuāri u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">IRRITEC S.P.A. </t>
   </si>
   <si>
     <t xml:space="preserve"> dārza un zāliena aprīkojums, smidzinātāji filtrēšanas apūdeņošanas, iekārtas vārsti, caurules u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  011727856/EM, EUTM  000105247/EM  PEPSI, EUTM  012931201/ EM  PEPSI, EUTM  000105338/EM  PEPSI, EUTM  004716106/EM  PEPSI:COLA, EUTM  007361967/EM  PEPSI-COLA, EUTM  000105825/EM  PEPSI-COLA, EUTM  004616819/EM  PEPSI, EUTM  010866812/EM  LIVE FOR NOW, EUTM  012405478/EM  pepsi, EUTM  000106179/EM  PEPSI-COLA, EUTM  000106245/EM, EUTM  004716155/EM PEPSI, EUTM  010013407/EM   </t>
   </si>
   <si>
     <t>PEPSICO, INC</t>
   </si>
   <si>
     <t xml:space="preserve">ITM  1119867 BRINTELLIX, EUTM  011392511 BRINTELLIX VORTIOXETINE, EUTM  013942651 BRINTELLIX
 </t>
   </si>
   <si>
     <t>H. Lundbeck A/S</t>
-  </si>
-[...14 lines deleted...]
-    <t>apģērbi, CD, DVD,  mūzikas iekārtas, plakāti, kolekcionējamas fotogrāfijas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  000028191 LE TOUR DE FRANCE, EUTM  003530557 LE TOUR DE FRANCE, EUTM  003503216 LE TOUR DE FRANCE, EUTM  004994331 LE TOUR DE FRANCE, EUTM  003197522 MAILLOT JAUNE, EUTM  015466551 Marque figurative, EUTM  015466493 MARQUE FIGURATIVE  
 EUTM  015466543 MARQUE FIGURATIVE, EUTM  015466535 MARQUE FIGURATIVE, EUTM  015466568 MARQUE FIGURATIVE, EUTM  015514938 MAILLOT JAUNE, EUTM  015514946 MAILLOT A POIS  
 EUTM  015514961 MAILLOT BLANC, EUTM  015514979 MAILLOT VERT 
 EUTM  013053137 GRAND DEPART  </t>
   </si>
   <si>
     <t>SOCIETE DU TOUR DE FRANCE</t>
   </si>
   <si>
     <t xml:space="preserve">
 EUTM 002719086 ABSOLUE, EUTM 013055025 LA NUIT Trésor, EUTM 005459607 TRESOR, EUTM 016278319 COLO RISTA L'ORÉAL PARIS, EUTM 017183427 CERAVE, EUTM 008118903  L'OREAL PROFESSIONNEL, EUTM 013148291 KERASTASE, EUTM 002378537 MATRIX, EUTM 007034697 GENIFIQUE, EUTM 010115756 LA VIE EST BELLE, EUTM 006451553 L'ABSOLU, EUTM 001286897 MIRACLE, EUTM 005405279  LANCÔME, EUTM 018022441 DOLE, EUTM 013117981 L'OREAL, EUTM 013186952 ELSEVE, EUTM 002174548  L'OREAL EXCELLENCE, EUTM 013926662  MAGIC RETOUCH, EUTM 017887162REVITALIFT, EUTM 011158276 MEGA VOLUME MANGA, EUTM 003367877 INFAIL LIBLE, EUTM 007598031 MAYBELLINE, EUTM 006662423 THE COLOSSAL, EUTM 008782948 THE FALSIES, EUTM 009644311 FIT ME, EUTM 008613631 BABY LIPS, EUTM 003258811 SUPERSTAY, EUTM 015861917  MAYBELLINE TATTOOBROW, EUTM 012767448 LASH SENSATIONAL, EUTM 013146642 GARNIER, EUTM 000369975 FRUCTIS, EUTM 000609628 ESSIE, EUTM 008636318 MIXA, EUTM 002099968 URBAN DECAY, EUTM 005773511 NAKED, EUTM 01313073 HELENA RUBINSTEIN, EUTM 001505767 KIEHL'S, EUTM 005732375 CLARISONIC, EUTM 005308358 FUEL FOR LIFE, EUTM 005816699 NARTA, EUTM 013131669 VICHY, EUTM 010665966 OVERDOSE, ITM 1281612  it, ITM 1280610 10934951 it COSMETICS, EUTM 013779541 10934952 UD, EUTM 015746431 NYX PROFESSIONAL MAKEUP, EUTM 006156756 REDKEN </t>
   </si>
   <si>
     <t>parfimērija u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 01042032 ALVEUS </t>
   </si>
   <si>
     <t>Kovinoplastika Lož d.o.o.</t>
   </si>
   <si>
     <t xml:space="preserve"> dažāda izmēra un materiāla izlietnes, to elementi un detaļas, plītis, ieskaitot tās, kuras apvienotas ar izlietnēm, virtuves piederumi u.c.</t>
@@ -2269,54 +2199,50 @@
     <t xml:space="preserve">apģērbs, apakšveļa </t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM 002372027, ITM 1185075 TÜVRheinland, EUTM 011301058 TÜVRheinland GS geprüfte Sicherheit, EUTM 010108744  TÜV Rheinland GS geprüfte Sicherheit 
 </t>
   </si>
   <si>
     <t>TÜV Rheinland Aktiengesellschaft</t>
   </si>
   <si>
     <t>EUTM 14783096 STAR</t>
   </si>
   <si>
     <t xml:space="preserve">D.T.M. RICAMBI S.R.L.  </t>
   </si>
   <si>
     <t xml:space="preserve">dzinēji, elektroniskās sistēmas, bukses un tamlīdzīgas degvielas dzinēju sastāvdaļas </t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM 000124461 kaVo, EUTM 002576312 KAVO, EUTM 000125815 KaVo</t>
   </si>
   <si>
     <t>KaVo Dental GmbH</t>
   </si>
   <si>
-    <t xml:space="preserve"> zobārstniecības instrumenti,  zobārstniecības un zobārstniecības tehnikas aparāti un aprīkojums, zobu sūkšanas sistēmas
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve">apģērbi, apavi un aksesuāri u.c. </t>
   </si>
   <si>
     <t>EUTM 011642618 lavera NATURKOSMETIK</t>
   </si>
   <si>
     <t>Laverana GmbH &amp; Co. KG</t>
   </si>
   <si>
     <t>EUTM 003226222 Lundbeck /fig./, EUTM 002068229 LUNDBECK, EUTM 001909761 CIPRALEX, EUTM 002041259 LEXAPRO, EUTM 002153914 SEROPLEX, EUTM 001696442 SIPRALEXA, EP 1716108 separation method, EP 1896439 crystalline base and melt tablets, EP 1412341 escitalopram - R-Diol process, EUTM009033937 CIPRALEX MELTZ, EUTM009496407CIPRALEX OROTAB  TZ, EUTM009496431CIPRALEX ODIS, EUTM009496431 CIPRALEX ODIS, EUTM009496456CIPRALEX FLAS, EUTM009496357 SIPRALEXA ODIS, EUTM1122167 SIPRALEXA MELTZ, EUTM002153914 SEROPLEX, EUTM 009496316LEXAPRO MELTZ</t>
   </si>
   <si>
     <t>H. Lundbeck A/S Cipralex</t>
   </si>
   <si>
     <t>Andreas Stihl AG&amp;Co.KG</t>
   </si>
   <si>
     <t>motorzāģi</t>
   </si>
   <si>
     <t>ANTONIO PUIG, S.A.</t>
   </si>
   <si>
     <t>parfimērija</t>
@@ -2422,53 +2348,50 @@
   </si>
   <si>
     <t>šampanietis, etiķetes, iepakojums, kastes u.c.</t>
   </si>
   <si>
     <t>JUNO THERAPEUTICS INC</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                     EUTM 000084673  JT 
 </t>
   </si>
   <si>
     <t>EUTM 017181124  VW AG, EUTM 009383506	Volkswagen, EUTM 009383514 VW, EUTM 017181124  VW AG, EUTM 009383506 Volkswagen, EUTM 009383514 VW, ITM 1282574   Caravelle, , EUTM 018470387 GTI, ITM1136520 Multivan, ITM 1441120 ID., EUTM 002069342</t>
   </si>
   <si>
     <t>Volkswagen rezerves daļas, piederumi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">ARENA S.P.A. </t>
   </si>
   <si>
     <t>Bauerfeind AG</t>
   </si>
   <si>
     <t>ortopēdiskie priekšmeti, bandāžas, ortozes, protēzes, zolītes, ortopēdiskās kurpes, zeķes, spilventiņi, ceļa locītavas, ortopēdijas, protezēšanas instrumenti, apsēji, saites u.c.</t>
-  </si>
-[...1 lines deleted...]
-    <t>T.R.B. International SA</t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM 000089227 PIONEER, EUTM 000881839 Pioneer</t>
   </si>
   <si>
     <t>PIONEER EUROPE NV</t>
   </si>
   <si>
     <t>automašīnu audio un automobiļu navigācijas sistēmas, televizori (CRT Lens and Plasma, bijušais produkts), PC DVD diskdziņi, ieskaitot PC DVD ierakstītājus, "set-top" DVD atskaņotāji un rakstītāji, DJ aprīkojums</t>
   </si>
   <si>
     <t>ITM 1467989 Bienen Logo (reine Bildmarke), EUTM 007353469 PATRON	
 EUTM 017817214	 PATRÓN, EUTM 001747666 PATRON</t>
   </si>
   <si>
     <t>Bacardi Martini Patrón International GmbH</t>
   </si>
   <si>
     <t>alkoholiskie dzērieni, aksesuāri u.c.</t>
   </si>
   <si>
     <t>EUTM EU005807169 JUVEDERM, EUTM EU006547053 JUVEDERM FORMA, EUTM EU006547301 JUVEDERM VOLUMA, EUTM EU002196822 JUVEDERM, EUTM EU 006295638 JUVEDERM ULTRA, EUTM EU013541594 JUVEDERM VYBRANCE, EUTM EU008792863 JUVEDERM ULTRA SMILE, EUTM EU013413406 JUVEDERM VOLITE</t>
   </si>
   <si>
     <t>Allergan Holdings France SAS</t>
@@ -2775,57 +2698,50 @@
   <si>
     <t>Glamglow LLC</t>
   </si>
   <si>
     <t>parfimērija un kosmētika</t>
   </si>
   <si>
     <t>GRUNDFOS HOLDING A/S</t>
   </si>
   <si>
     <t>Spin Master Ltd. - Paw Patrol</t>
   </si>
   <si>
     <t>EUTM 004368296 ALCOTT, ITM 1036058 GUTTERIDGE -ITALIA-, EUTM 000844399 ALCOTT</t>
   </si>
   <si>
     <t>CAPRI SRL</t>
   </si>
   <si>
     <t>LORO PIANA S.P.A.</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, aksesuāri, apavi ir visaugstākās kvalitātes klasiskā stila luksusa izstrādājumi </t>
   </si>
   <si>
-    <t xml:space="preserve">ITM 1273394 RADLEY, EUTM 004246385 Nawn, EUTM 005222732 Radley, EUTM 009431032 Radley, EUTM 003272151 RADLEY 
-[...5 lines deleted...]
-  <si>
     <t>EUTM 018088638/EMC COSTA, EUTM 001964485/EM COSTA DEL MAR
 ITM 1213815/WO COSTA, EUTM 010832418/EMC COSTA</t>
   </si>
   <si>
     <t>Luxottica Group S.p.A</t>
   </si>
   <si>
     <t xml:space="preserve">brilles u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 013145867 NEWS, EUTM 013153391 HUMIDIFICATEUR, EUTM 013183686 NEWS, EUTM 013302872 NEWS DOSETTES, EUTM 011146801 GAULOISES, EUTM 012701348 GAULOISES Blondes, EUTM 013072723 Vive le Moment, EUTM 009255647 GITANES, EUTM 009301821 GITANES, EUTM 0011146859 GITANES, EUTM 00929509 GITANES BLONDES, EUTM 012707899 NEWS, EUTM 010215382 NEWS American Blend INTERNATIONAL, EUTM 010213957 NEWS	</t>
   </si>
   <si>
     <t>S.E.I.T.A</t>
   </si>
   <si>
     <t>SOCIETE 111 JEROME DREYFUSS</t>
   </si>
   <si>
     <t>personīgie aksesuāri</t>
   </si>
   <si>
     <t>Jemella Group Limited</t>
   </si>
   <si>
@@ -3000,53 +2916,50 @@
   <si>
     <t xml:space="preserve">ķermeņa kopšanas līdzekļi, kosmētika un piederumi </t>
   </si>
   <si>
     <t>Roraj Trade, LLC</t>
   </si>
   <si>
     <t>Zippo Manufacturing Company</t>
   </si>
   <si>
     <t>COMITE INTERPROFESSIONNEL DU VIN DE CHAMPAGNE</t>
   </si>
   <si>
     <t>šampanietis, vīns</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 017889971K KRONOSTAR BY SWISS KRONO GROUP, EUTM 017 889981K KRONOSTAR, EUTM 017889964KRONOPOL, EUTM 017889968K KRONOPOL BY SWISS KRONO GROUP, EUTM 017889979K KRONOPOL, ITM 1332843K SWISS KRONO, ITM 1332844K SWISS KRONO, ITM 1332847K, ITM 1332845K, ITM 1332846 SWISS KRONO, EUTM 01788 9965KRONOTEX, EUTM 017889970K KRONOTEX BY SWISS KRONO GROUP, EUTM 017889980K KRONOTEX, EUTM 017889960 KRONO SWISS, EUTM 017889967K KRONOSWISS BY SWISS KRONO GROUP, EUTM 017889978K KRONOSWISS, EUTM 017889966KRONO STAR	</t>
   </si>
   <si>
     <t>SWISS KRONO Tec AG</t>
   </si>
   <si>
     <t xml:space="preserve"> koksnes materiāli, lamināta grīdas u.c.</t>
   </si>
   <si>
-    <t>SONY Interactive Entertainment Europe Limited</t>
-[...1 lines deleted...]
-  <si>
     <t>videospēļu programmatūras programmas, konsoles, videospēļu aparāti u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 15184203 BYL, EUTM 18340134 LB BIMBA Y LOLA, EUTM 12322798 BIMBA Y LOLA (gráfico), EUTM 5012455 bimba &amp; lola  (gráfico galgo), EUTM 6521777 bimba &amp; lola (gráfico galgo), EUTM 12322723 BIMBA Y LOLA                              </t>
   </si>
   <si>
     <t>Bimba &amp; Lola, S.L.</t>
   </si>
   <si>
     <t>Industrie- und Handelskammer Wuppertal-Solingen-Remscheid</t>
   </si>
   <si>
     <t>naži, šķēres, griezējinstrumenti</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                     EUTM 016907991 (Trade mark without text), EUTM 004809364 TIGER OF SWEDEN, EUTM 003754603 (Trade mark without text), EUTM007473424 TIGER OF SWEDEN 
 </t>
   </si>
   <si>
     <t>Tiger of Sweden Aktiebolag</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, somas, saulesbrilles, aksesuāri, somas u.c. </t>
   </si>
   <si>
@@ -3072,102 +2985,93 @@
   </si>
   <si>
     <t>ITM 1187399 OLAPLEX</t>
   </si>
   <si>
     <t>OLAPLEX INC</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 018306585 UNICORNIOS INESTABLES, EUTM 018281336 LABILNÍ JEDNOROŽCI, EUTM 017853623 UNSTABLE UNICORNS, EUTM 0181313 29 UNSTABLE GAMES, EUTM 1452668 SCRAM, EUTM 1460240 LLAMAS UNLEASHED, EUTM 018229310 HERE TO SLAY, EUTM 1465673 EXILED LEGENDS, EUTM 017988853 DARING CONTEST, EUTM 017987032 DARING CONTEST, EUTM 1435157 CHIBIPUFFS
 </t>
   </si>
   <si>
     <t>Tee Turtle LLC</t>
   </si>
   <si>
     <t>ITM 1499883 pinkfong, ITM 1452088 pinkfong, ITM 1567565 Baby Shark's Big Show!, ITM 1443884 pinkfong Baby Shark, ITM 1499170 Baby Shark, ITM 1452578 Baby Shark</t>
   </si>
   <si>
     <t>The Pinkfong Company, Inc.</t>
   </si>
   <si>
     <t>Reckitt Benckiser Calgon B.V.</t>
   </si>
   <si>
     <t>Calgon ūdens mīkstinātājs u.c.</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">rūdīti stikla trauki un galda piederumi                 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  010658938 FINISH, EUTM  012679593 FINISH, EUTM  013901707 SUPER CHARGED, EUTM  010784619 FINISH POWERTABS, EUTM  002829166 finish, EUTM  005910443  Calgonit, EUTM  005910518  finish  
 EUTM  011085636  POWER GEL, EUTM  002827921  FINISH, EUTM  002980928  FINISH PROTECTOR, EUTM  003895273  FINISH CLASSIC  
 EUTM  004261244  QUANTUM, EUTM  011589033  POWER &amp; PURE 
 EUTM  015351109 SCENT CONTROL, EUTM  016242919 finish 365  
 </t>
   </si>
   <si>
     <t>Reckitt Benckiser N.V.</t>
   </si>
   <si>
     <t>trauku mazgājamās mašīnas tīrīšanas līdzekļi</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                       EUTM 014254081/EM patagonia, EUTM 015382682/EM, EUTM 008854143/ EM PATAGONIA, EUTM 001904119/EM PATAGONIA 
 </t>
   </si>
   <si>
     <t>PATAGONIA, INC.</t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM  005704168, EUTM  005707112, EUTM  006072706, EUTM  006072681, EUTM  006359418, EUTM  013403159, EUTM  017371477  GOLD VANISH OXI ACTION, EUTM  017949102, EUTM  003052206  VANISH OXI DEEP, EUTM  003447935 Vanish DualPOwer, EUTM  003683679  POWER OF PINK, EUTM  012085809 VANISH GOLD, EUTM  013629829  OXI EXPERT  
 EUTM  017992944   PET EXPERT, EUTM  008591752 Oxi Action, EUTM  017165135, EUTM  017165143, EUTM  003975638  FIRST AID FOR STAINS  
 EUTM  003977601 TRUST PINK, EUTM  005140587  10000010  MULTI, STAINS, COLOURS, FABRICS, TEMP, EUTM  006358238 INTELLIGENT STAIN SEEKERS, EUTM  006382428 COLOUR MAGNET, EUTM  006967129 EQUILIBRUM, EUTM  008491573 POWERSHOT, EUTM  008493926  OXIACTION CRYSTAL WHITE, EUTM  009435736  OXI ACTION CLEAR, EUTM  006341879  STAIN SEEKING TECHNOLOGY  
 EUTM  006347371  RUN MAGNET, EUTM  009445371  VANISH, EUTM  010356806, EUTM  010695773, EUTM  010695831, EUTM  011126026  
 EUTM  011271401  Shake &amp; Clean, EUTM  003992831  TRUST PINK. FORGET STAINS, EUTM  004541918  PINK, EUTM  010155786, EUTM  010356731, EUTM  010492759  DYE MAGNETS, EUTM  010632875  VANISH CLEAN &amp; FRESH, EUTM  010650381  STAIN-BREAK, EUTM  010673788  NEUTRINO, EUTM  012929196  VANISH COLOR PROTECT, EUTM  013629845  OXI PRO, EUTM  015363054  VANISH PLATINUM 
 EUTM  009383282, EUTM  003002342  Vanish Oxi action, EUTM  002475770  Vanish, EUTM  003045143  Vanish, EUTM  002999365  Vanish Oxi action  </t>
   </si>
   <si>
     <t>Reckitt Benckiser Vanish BV</t>
   </si>
   <si>
     <t>traipu tīrīšanas līdzekļi</t>
   </si>
   <si>
     <t>INVISTA Textiles (UK) Limited</t>
   </si>
   <si>
     <t>audumi un tekstilpreces, šķiedras (sintētisko un tekstilmateriālu)</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  005710579 SOLTAN, EUTM  009536426 SOLTAN, EUTM  014276141 SOLTAN PROTECT &amp; REPEL, EUTM 018276409 SOLTAN PROTECT &amp; MOISTURISE, EUTM 018276404 SOLTAN PROTECT &amp; RECOVER, , EUTM 018276407 SOLTAN SENSITIVE &amp; ALLERGY PROTECT, EUTM 018276405 SOLTAN SOOTHE &amp; RECOVER  </t>
-  </si>
-[...1 lines deleted...]
-    <t>The Boots Company Plc - Soltan</t>
   </si>
   <si>
     <t>nemedicīniski kosmētikas un tualetes piederumi, ķirurģijas, medicīnas, zobārstniecības un veterinārijas aparāti, farmācijas, medicīniskie līdzekļi</t>
   </si>
   <si>
     <t>EUTM 000147652 MAXALT, EUTM 005119581 JANUVIA /fig./, EUTM 002053999 ARCOXIA, EUTM 008656498 /fig./, EUTM 000298364 MSD /fig./, EUTM 000077701 /fig./, EUTM 008649113 MSD, EUTM 003422664 MSD, EUTM 000535559 EMEND, EUTM 003422714 ZOCOR, EUTM 005099262 TREDAPTIVE, EUTM 000077669 /fig./, EUTM 000077602 /fig./, EUTM 001620053 FOSAMAX /fig./, EUTM 003422649 FOSAMAX, EUTM 003570884 GARDASIL, EUTM 003675972 FOSAVANCE, EUTM 005035696 ISENTRESS, EUTM 002228237 INVANZ /fig./, EUTM 000611921 INVANZ, EUTM 005738604 ISENTRESS, EUTM 004809356 JANUMET, EUTM 004375952 JANUVIA, EUTM 000986760 CANCIDAS, EUTM 000494260 STOCRIN, EUTM 003422681 SINGULAIR, EUTM 003571015 SILGARD</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 10634459 GL, EUTM 008867285 LG, EUTM 03882941 GUY LAROCHE, EUTM 04561817 GUY LAROCHE 
 </t>
   </si>
   <si>
     <t>SOCIETE GUY LAROCHE</t>
   </si>
   <si>
     <t>EUTM 89813 (Marque sans texte), EUTM 004548822 LOGAN MCV, ITM 1310537 TREZOR, EUTM 018138964 (Marque sans texte), EUTM 7147135 GENUINE PARTS GROUPERENAULT PIECES D'ORIGINE RENAULTGROUP PIEZAS DE ORIGEN, EUTM 10589653 G, EUTM 018689760 HIPSTER, ITM 1693788 HORSE, EUTM 018770581 (Trade mark without text), EUTM 018740991 BIGSTER, EUTM 018772150 R4, EUTM 018711847 RAFALE, EUTM 018728950 TURBO, EUTM 018677299 (Trade mark without text), EUTM 018775595 ALPENGLOW, EUTM 018799837 R3NLT, EUTM 018772959 R5, ITM 1688891 SOLARBAY,EUTM 018776523
 EUTM 018800773 A290, ITM 1685235 R5 TURBO 3 E, EUTM 018318137 RENAULT 4EVER, EUTM 018786836 THE ORIGINALS, EUTM 018729247 TURBO, EUTM 000820050, EUTM 017538356 (Trade mark without text)	
 EUTM 018487812 EstafettE, EUTM 009545971 CAPTUR,EUTM 016303729 marque figurative, EUTM 000800367 MOTRIO,EUTM 010684462 RENAULT
 EUTM 018040577 RENAULT, EUTM 011658374 RENAULT, EUTM 009732744 RENAULT, EUTM 006914089 RENAULT PRO PLUS, EUTM 014187091 SANDERO, EUTM 000495788 SCENIC, EUTM 005594809 STEPWAY, EUTM 005374905 TWIZI, EUTM 011219219 A ALPINE, EUTM 001095876 ALPINE, EUTM 017969323 A110, ITM 1332337 A110, EUTM 016460917 ALPINE A 110, EUTM 017092313 ARKANA, EUTM 007405814 DUSTER	, EUTM 005627047 ECO 2, EUTM 000626853E GEUS, EUTM 001579549E SPACE, EUTM 008731747 GORDINI, EUTM 008752685 GORDINI, EUTM 89722 INITIALE, EUTM 626911 LATITUDE, EUTM 004580387, EUTM 000891861 VEL SATIS, EUTM 007147143 GENUINE PARTS GROUPERENAULT PIECES D'ORIGINE RENAULTGROUP PIEZAS DE ORIGEN, EUTM 012035911 A, EUTM 010293488 R-LINK, EUTM 010751667 INITIALES PARIS, EUTM 000510156 kangoo,EUTM 000089763 Renault, EUTM 008535213 marque figurative, EUTM 009788233 LODGY	
 EUTM 009871914 SCENIC X-MOD</t>
   </si>
   <si>
     <t>Renault SAS</t>
   </si>
   <si>
@@ -3779,53 +3683,50 @@
 EUTM 000842021 ACTROS, EUTM 000378455 ACTROS,EUTM 000430462 SETRA, EUTM 000140111 UNIMOG, EUTM 006235791 DAIMLER	
 EUTM 000140012 DAIMLER	</t>
   </si>
   <si>
     <t>Daimler Truck AG</t>
   </si>
   <si>
     <t>EUTM 004092541/EM CaptainMorgan, EUTM 018713735/EM CAPTAIN MORGAN ORIGINAL SPICED GOLD, EUTM 009101775/EM CAPTAIN MORGAN ORIGINAL SPICED GOLD, EUTM 011442613/EM CAPTAIN MORGAN BLACK SPICED, EUTM 006916126/EM CAPTAIN MORGAN PARROT BAY, EUTM 010054542/EM CAPTAIN MORGAN BLACK, EUTM 012799433/EM CAPTAIN MORGAN, EUTM 018213701/EM CAPTAIN MORGAN TIKI, EUTM 010893543/EM CAPTAIN MORGAN, EUTM 017925470/EM CAPTAIN MORGAN</t>
   </si>
   <si>
     <t>DIAGEO SCOTLAND LIMITED</t>
   </si>
   <si>
     <t>Glock GmbH</t>
   </si>
   <si>
     <t>šaujamieroči u.c.</t>
   </si>
   <si>
     <t>EUTM 003971645 OM DROIT AU BUT, EUTM 6733117 OM, EUTM 006748552 Droit au but, EUTM 003971661 DROIT AU BUT, ITM 1414154 OM FESTIVAL</t>
   </si>
   <si>
     <t>OM DEVELOPPEMENT</t>
   </si>
   <si>
-    <t>LYL</t>
-[...1 lines deleted...]
-  <si>
     <t>Cilag GmbH International</t>
   </si>
   <si>
     <t>ķirurģiskie instrumenti, ķirurģiskās šķēres</t>
   </si>
   <si>
     <t>Cybex GmbH</t>
   </si>
   <si>
     <t>bērnu ratiņi</t>
   </si>
   <si>
     <t>EUTM 018290044 JC JINCHENG LASER</t>
   </si>
   <si>
     <t>YITAIPACKING-MATERIACCESSORIES (KUNSHAN)</t>
   </si>
   <si>
     <t xml:space="preserve">CO2 lāzera griezēji </t>
   </si>
   <si>
     <t>ITM 1495047 LIL, ITM 1463738 lil, ITM 1459667 lil, ITM 1459368 MIIX	
 ITM 1459369 MIIX, ITM 1519362 MIIX, ITM 1455672 FIIT, ITM1463717 fiit
 ITM 1495923 FIIT	, ITM 1458410lil HYBRID, ITM1452040 lil HYBRID, ITM 1466305 lil SOLID, ITM 1469782 lil SOLID</t>
   </si>
@@ -4463,53 +4364,50 @@
   </si>
   <si>
     <t>EUTM 018713716/EM GSK, EUTM 001886647/EM GLAXOSMITHKLINE, EUTM 001697812/EMGSK, ITM 1205093/Wogsk, ITM 1204936/Wogsk, EUTM 018713727/EMGSK</t>
   </si>
   <si>
     <t>SmithKline Beecham Limited</t>
   </si>
   <si>
     <t>antibiotikas, pretvīrusu līdzekļi, inhalatori, farmaceitiski preparāti inhalatoriem, krēmi dermatoloģiskai lietošanai u.c.</t>
   </si>
   <si>
     <t>Bigfoot 4x4, Inc</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 004333035 WD, EUTM 004183356 WD, EUTM 006962484 MY PASSPORT	, EUTM 010837763 MYCLOUD, EUTM 018006192 WD BLACK, ITM 1261650 IXPAND, EUTM 012407474 WD PURPLE, EUTM 000563510 WESTERN DIGITAL, EUTM 005461058 MY BOOK
 </t>
   </si>
   <si>
     <t>datoru iekārtas</t>
   </si>
   <si>
     <t>EUTM 013622824 VEKLURY, EUTM 014453146 VEMLIDY, EUTM 012953154 EPCLUSA, EUTM 016057036 BIKTARVY, EUTM 013798053 ODEFSEY, EUTM 012520557 DESCOVY, EUTM 012520607 GENVOYA	
 ITM 1043425 GSI, EUTM 012241915 HARVONI, EUTM 015993082 VOSEVI</t>
   </si>
   <si>
-    <t>Gilead Scjences Ireland UC</t>
-[...1 lines deleted...]
-  <si>
     <t>ITM 1381552 TRODELVY</t>
   </si>
   <si>
     <t>Immunomedics, Inc.</t>
   </si>
   <si>
     <t>EUTM 012638888, EUTM 012637575, EUTM 009423757, EUTM 012198909 GOLDBEARS, EUTM 009423765 HARIBO</t>
   </si>
   <si>
     <t>HARIBO GmbH &amp; Co. KG</t>
   </si>
   <si>
     <t>EUTM 004030193 FERRING, ITM 1275686 FERRING PHARMA CEUTICALS, EUTM 014570931 FERRING PHARMACEUTICALS, EUTM 008695694 MENOPUR, EUTM 013626271 KLYX, EUTM 000889725 FIRMAGON, EUTM 008515447 PICOPREP, EUTM 008695785 PENTASA, EUTM 008695702 MINIRIN</t>
   </si>
   <si>
     <t>FERRING B.V.</t>
   </si>
   <si>
     <t>Chopard International SA</t>
   </si>
   <si>
     <t>EUTM	018107703/EM</t>
   </si>
   <si>
     <t>PALERMO FOOTBALL CLUB S.P.A.</t>
@@ -4567,102 +4465,83 @@
   </si>
   <si>
     <t>Imiracle (ShenZhen) Technology Co., Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">tabaka, smēķētāju izstrādājumi, sērkociņi u.c. </t>
   </si>
   <si>
     <t>EUTM 000637751/EMTEMPO, EUTM 001863679/EMTEMPOCLASSIC	
 EUTM 004216461/EMTEMPO FASHION, EUTM 007073687/EMTEMPO COMPLETE CARE EUTM 011166162/EMTEMPO POCKET, EUTM 012259561/EMTEMPO PROTECT, EUTM 018017514/EMTEMPO	
 EUTM 018315286/EMTEMPO</t>
   </si>
   <si>
     <t>Essity Hygiene and Health Aktiebolag</t>
   </si>
   <si>
     <t>EUTM	010125664 nawm, EUTM 003913167 GILEAD, EUTM 000789263 AmBisome</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 015252935 V P VITAL PROTEINS	</t>
   </si>
   <si>
     <t>diētiskie preparāti un uztura bagātinātāji u.c.</t>
   </si>
   <si>
-    <t>EUTM 014189385 GARDEN OF LIFE, EUTM 009975418 GARDEN OF LIFE
-[...8 lines deleted...]
-  <si>
     <t>Hilti Aktiengesellschaft</t>
   </si>
   <si>
     <t>Hilti instrumenti u.c.</t>
   </si>
   <si>
     <t>EUTM 008628554The Power of Plants BOTANICS, EUTM 01508666 3NATURE INSPIRED BOTANICS THE POWER OF PLANTS, EUTM 016264012BOTANICS, EUTM 017799222NATURE INSPIRED BOTANICS THE POWER OF PLANTS Established, EUTM 016521271BOTANICS	
 EUTM 011571122Boots BOTANICS THE POWER OF PLANTS, EUTM 015069362THE POWER OF PLANTS</t>
   </si>
   <si>
     <t>The Boots Company Plc - Botanics</t>
   </si>
   <si>
     <t xml:space="preserve">SMART </t>
   </si>
   <si>
     <t>spēles, puzles, prasmju spēles, manipulatīvas loģikas mīklas, loģikas spēles, mīklas rotaļlietas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> ITM  1370547 CLAUDIE PIERLOT, ITM  528638 CLAUDIE PIERLOT, EUTM 018683192 (Trade mark without text)	</t>
   </si>
   <si>
     <t>CLAUDIE PIERLOT</t>
   </si>
   <si>
-    <t xml:space="preserve">EUTM 012781183/EM DOUGLAS LABORATORIES, EUTM 012781274/EM DOUGLAS LABORATORIES	</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 000031369 MILKA, EUTM 000031310 (Marque sans texte)	
 EUTM 000031336 (Marque sans texte), EUTM 000031344 MILKA</t>
   </si>
   <si>
     <t>KRAFT FOODS SCHWEIZ HOLDING GMBH</t>
   </si>
   <si>
     <t>farmaceitiskie produkti, medicīniskie un veterinārie preparāti, medicīnas higiēnas preces, diētiskā pārtika un vielas izmantošanai medicīnā vai veterinārijā, bērnu pārtika, uztura bagātinātāji cilvēkiem un dzīvniekiem, plāksteri, pārsienamie materiāli, materiāli zobu plombēšanai un zobu nospiedumiem, dezinfekcijas līdzekļi, produkti kaitīgu dzīvnieku iznīcināšanai, fungicīdi, herbicīdi u.c.</t>
-  </si>
-[...4 lines deleted...]
-    <t>galda lampas u.c.</t>
   </si>
   <si>
     <t>EUTM 016883712/EMLOUNGE, ITM 1558327/WOLOUNGE</t>
   </si>
   <si>
     <t>LOUNGE UNDERWEAR LIMITED</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                           EUTM 018349101 Zuru, EUTM 010929982 Zuru, EUTM 014018303 Buncho, EUTM 013713938 Zuru Bunch O Balloons 
 </t>
   </si>
   <si>
     <t>Zuru (Singapore ) PTE. LTD</t>
   </si>
   <si>
     <t>grafiskais dizains u.c.</t>
   </si>
   <si>
     <t>ITM 1431727/WO	logitech,  ITM680876/Logitech, ITM 0731386/Logitech, EUTM 014169684/EM ASTRO GAMING, EUTM 011640588/EM JAYBIRD
 EUTM 013635529/EM LOGI, ITM 998947/WO ULTIMATE EARS
 ITM 1354616/WO G</t>
   </si>
   <si>
     <t>ierīces datoriem, klaviatūras, peles, baterijas u.c.</t>
   </si>
@@ -5220,151 +5099,120 @@
     <t>EUTM 008326365/EM SPORTKASE, EUTM 003221801/EM O'NEILLS	
 EUTM 008408247/EM O'NE1918, EUTM 000279273/EM MILBRO COTTON COMPANY, EUTM 010226892/EM KOOLITE, EUTM 009000571/EM KOOLITE, EUTM 008327207/EM GAAGLE, EUTM 008337321/EM FOOTKASE, EUTM 015755812/EM COUNTY KIDZ, EUTM 017538083/EM 1918, EUTM 018645837/EM, EUTM 018646285/EM</t>
   </si>
   <si>
     <t>O'NEILLS IRISH INTERNATIONAL SPORTS COMPANY LIMITED</t>
   </si>
   <si>
     <t>Crayola Properties, Inc.</t>
   </si>
   <si>
     <t>ITM 704276 claris, EUTM 012024022 claris</t>
   </si>
   <si>
     <t>ACLARIS GmbH, Lindau, Zweigniederlassung Rebstein</t>
   </si>
   <si>
     <t>apavi un zeķes</t>
   </si>
   <si>
     <t>Loop</t>
   </si>
   <si>
     <t>SANDRO ANDY</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                        EUTM 000040410NORVIR, EUTM 001053446KALETRA, EUTM 002578664 Humira, EUTM 005084918ALUVIA, EUTM 010740141 ABBVIE
-[...2 lines deleted...]
-  <si>
     <t>AbbVie Inc.</t>
   </si>
   <si>
     <t>Organisme de défense et de gestion de l'appellation d'origine Châteauneuf-du-Pape</t>
   </si>
   <si>
     <t xml:space="preserve">pārtikas produkti, alkoholiskie dzērieni u.c. </t>
   </si>
   <si>
     <t>SMART</t>
   </si>
   <si>
     <t>EUTM 11879855 BRUNELLO CUCINELLI</t>
   </si>
   <si>
     <t>BRUNELLO CUCINELLI S.P.A.</t>
   </si>
   <si>
     <t>WOLFSPEED, INC.</t>
   </si>
   <si>
     <t>elektroniskie komponenti, pusvadītāju izstrādājumi</t>
   </si>
   <si>
     <t>matu žāvētāji</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                         EUTM 003941135 SIDESHOW COLLECTIBLES  
 </t>
   </si>
   <si>
     <t>Sideshow Inc.</t>
   </si>
   <si>
     <t>rotaļlietas, ieskaitot figūriņas, kostīmu atdarinājumi, rotaļu plāksnes, bistes un statujas, lelles un to piederumi</t>
   </si>
   <si>
     <t>EUTM	018812501 SILBON, EUTM  018813068 SB, EUTM 018964416 SILBON</t>
   </si>
   <si>
     <t>SILBON CLASICO, S.L.</t>
   </si>
   <si>
     <t>POMELLATO S.P.A.</t>
   </si>
   <si>
     <t xml:space="preserve">gredzeni </t>
-  </si>
-[...19 lines deleted...]
-    <t xml:space="preserve"> EUTM 003508165/EM SOLGAR, EUTM 003508132/EM SOLGAR, EUTM 011415759/EM Solgar since 194</t>
   </si>
   <si>
     <t>MOTOROLA MOBILITY LLC</t>
   </si>
   <si>
     <t>EUTM 018659186/EM, EUTM 002126530/EM GUCCI RUSH 2, EUTM 009220161/EM GUCCI GUILTY, EUTM 006318646/EM GUCCI, EUTM 009381096/EM Gucci, EUTM 009376864/EM, ITM 760787/WO GUCCIrush2
 ITM 1098949/WO GG, EUTM 011759032/EM GG, EUTM 018101010/EM GUCCI MEMOIRE D'UNE ODEUR, EUTM 018232154/EM GUCCI, EUTM 018232156/EM, EUTM 017869029/EM, EUTM 017891533/EM GG, EUTM 017969329/EM GUCCI GG, EUTM 017939045/EM THE ALCHEMIST'S GARDEN, EUTM 012715231/EM GG, EUTM 012715454/EM GG, EUTM 012715355/EM GG, EUTM 006414353/EM Gucci BY GUCCI, EUTM 008967895/EM GG, EUTM 008967846/EMt, EUTM 003474971/EM, EUTM 000122093/EM GG, EUTM 000122051/EM GG, EUTM 005172218/EM	
 EUTM 006203971/EM FLORA BY GUCCI, EUTM 006208292/EM Flora BY GUCCI, EUTM 003836491/EM, EUTM 009604653/EM GG, EUTM 002751535/EM GG, EUTM 018513039/EM GG, EUTM 010444552/EM GG
 EUTM 010444561/EM GG, EUTM 000121988/EM GUCCI, EUTM 002338556/EM GG, ITM776197/WO GG, ITM1385371/WO GUCCI BLOOM
 ITM 791674/WO GG, ITM 940984/WO GG, ITM 704535/WO GUCCI RUSH
 ITM 662333/WO ENVY, NTM M 15 935/LV, NTM M 15 993/LV GUCCI</t>
   </si>
   <si>
     <t>Mallen B.V.</t>
   </si>
   <si>
     <t xml:space="preserve">Dopper dzērienu pudeles </t>
   </si>
   <si>
     <t>MAGELLAN</t>
   </si>
   <si>
     <t>R.C. TRADEMARKS S.R.L.</t>
-  </si>
-[...4 lines deleted...]
-    <t>CYPRESS SEMICONDUCTOR CORPORATION</t>
   </si>
   <si>
     <t>Wirtgen GmbH</t>
   </si>
   <si>
     <t>Schwan-STABILO Schwanhäußer GmbH &amp; Co. KG</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 11888195 M, EUTM 11888047 M , EUTM 9620154  MAXIM, EUTM 016938789 TRINAMIC, EUTM 016938771 
 </t>
   </si>
   <si>
     <t>Maxim Integrated Products, Inc.</t>
   </si>
   <si>
     <t>EUTM 018788617 YOGURETTE, EUTM 000230110/EM Yogurette</t>
   </si>
   <si>
     <t>FERRERO OHG mbH</t>
   </si>
   <si>
     <t>EUTM 018555199 Fastgas, ITM 1674610 ExoticWhip</t>
   </si>
   <si>
     <t>EUTM 017977716/EM CAPSLAB</t>
@@ -6663,54 +6511,50 @@
   <si>
     <t>kompresori</t>
   </si>
   <si>
     <t>EUTM 018875326/EM OMCE</t>
   </si>
   <si>
     <t>O.M.C.E DI ROCCHETTI A. S.P.A.</t>
   </si>
   <si>
     <t>metāla tvertnes (konteineri)</t>
   </si>
   <si>
     <t>EUTM 018466902/EM, EUTM 014328728/EM, EUTM 018469585/EM THE LIONS SERIES, EUTM 006302095/EM THE LIONS, EUTM 003848504/EM THE LIONS, EUTM 017992450/EM THE LIONS,EUTM 018085458/EM THE LIONS, EUTM 002094654/EM THE BRITISH LIONS,EUTM 018468179/EM THE BRITISH &amp; IRISH LIONS SINCE 1888, EUTM 018363038/EM SINCE 1888</t>
   </si>
   <si>
     <t>BRITISH &amp; IRISH LIONS DESIGNATED ACTIVITY COMPANY</t>
   </si>
   <si>
     <t>HOIST FITNESS SYSTEMS INC</t>
   </si>
   <si>
     <t>sporta un fitnesa pakalpojumi</t>
   </si>
   <si>
-    <t xml:space="preserve">EUTM 012849361 Cluse, EUTM 16800195 CLUSE, EUTM 015833858 CLUSE	
-[...2 lines deleted...]
-  <si>
     <t>EUTM10937191 VITA, EUTM 019118768 VITA	
 EUTM 93134334 VITA</t>
   </si>
   <si>
     <t>VITA Zahnfabrik H. Rauter GmbH &amp; Co. KG (HRA 630648)</t>
   </si>
   <si>
     <t>EUTM 012996451/EM M, EUTM 012356283/EM WOBURN, EUTM 008156721/EM THE FATHER OF LOUD, EUTM 014557061/EM STRIKE	
 EUTM 006126049/EM STOMPWARE, EUTM 014323166/EM STOCKWELL
 EUTM 012356325/EM STANMORE, EUTM 014557037/EM PRIZEMAN
 EUTM 014556971/EM ORIGIN, EUTM 008769986/EM NATAL, EUTM 009001603/EM NATAL, EUTM 014556922/EM MONUMENT, EUTM 013971908/EM MONITOR, EUTM 013971965/EM MODE EQ, EUTM 013971924/EM MODE, EUTM 013971833/EM MINOR, EUTM 008159113/ EM Marshallamps, EUTM 013972039/EM MARSHALL HEADPHONES
 EUTM 012932588/EM MARSHALL GATEWAY, EUTM 013005392/EM MARSHALL CODE, EUTM 017543109/EM Marshall Amplification, EUTM 012996401/EM Marshall AMPLIFICATION, EUTM 017540551/EM Marshall AMPLIFICATION, EUTM 005967732/EM Marshall AMPLIFICATION	
 EUTM 012996419/EM Marshall, EUTM 012996427/EM MARSHALL,EUTM 015136336/EM Marshall, EUTM 000058065/EM Marshall, EUTM 014378533/ EM MARSHALL, EUTM 010697936/EM MARSHALL,EUTM 018104482/EM Marshall, EUTM 010357201/EM MARSHALL,EUTM 017536079/EM Marshall
 EUTM 015249601/EM Marshall, EUTM 014378541/EM Marshall, EUTM 015249535/EM MARSHALL, EUTM 010707073/EM MARSHALL, EUTM 013971759/EM MAJOR, EUTM 015249361/EM M Marshall RECORDS
 EUTM 011354065/EM M, EUTM 014378525/EM M, EUTM 011747995/EM KILBURN, EUTM 011923356/EM JVM, EUTM 011747979/EM JTM,EUTM 011923406/EM JMP, EUTM 012996443/EM Jim Marshall, EUTM 011747821/ EM JCM	, EUTM 014557011/EM HEARTWOOD, EUTM 012356127/EM HANWELL, EUTM 014556989/EM FEARLESS, EUTM 019087214/EM BROMLEY, EUTM 014323133/EM BRIXTON, EUTM 015560394/EM ASTORIA, EUTM 014556955/EM AMBUSH,EUTM 013188503/EM ACTON
 EUTM 009641432/EM</t>
   </si>
   <si>
     <t>MARSHALL AMPLIFICATION PLC</t>
   </si>
   <si>
     <t>EUTM 008979775 MOOSE KNUCKELS, EUTM 008979692, EUTM 008979254 MOOSE KNUCKLES, ITM 1530455 MOOSE KNUCKLES	
 ITM 1530780 MOOSE KNUCKLES, ITM 1530752 MOOSE KNUCKLES
 ITM 1530624</t>
   </si>
@@ -6759,53 +6603,50 @@
     <t>IEUTM 012638888, EUTM 012637575,EUTM 009423757, EUTM 012198909 GOLDBEARS, EUTM 009423765 HARIBO</t>
   </si>
   <si>
     <t>EUTM 010359561 THE BRIDGE FIRENZE 1969 logo, EUTM 000108274 THE BRIDGE</t>
   </si>
   <si>
     <t>THE BRIDGE S.P.A.</t>
   </si>
   <si>
     <t>BRIDGESTONE EUROPE NV/SA</t>
   </si>
   <si>
     <t xml:space="preserve">riepas </t>
   </si>
   <si>
     <t>SECRID B.V.</t>
   </si>
   <si>
     <t>Helly Hansen AS</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM151480/BIGFOOT, EUTM 3031697/Bigfoot 4x4, Inc, EUTM 3683571/ SNAKE BITE, EUTM  014977151 Snake Bite, EUTM  013795679 BIGFOOT, EUTM 018383803/EM Snake Bite, EUTM 018775601/EM BIGFOOT
 </t>
   </si>
   <si>
-    <t>EUTM 014484026 JOICO,</t>
-[...1 lines deleted...]
-  <si>
     <t>Playboy Enterprises International, Inc.</t>
   </si>
   <si>
     <t>EUTM 011566081 PLAYBOY CLUB, EUTM 007513153 PLAYBOY, ITM 0421058 AGolden Bunny,EUTM 007278492 GOLF,EUTM 011480654 BUNNY
 EUTM010067155 PHYSICAL,EUTM004546974 PLAYMATE OF THE YEAR
 EUTM 008697021 VIP, EUTM 010957538 VIP, EUTM 011772001 SUPER PLAYBOY</t>
   </si>
   <si>
     <t>Christian Louboutin SAS</t>
   </si>
   <si>
     <t>EUTM 017759499 C1, EUTM 018494287 DoggyDentl,ITM 1011184 Plantur 39
 EUTM 011874187 Alcina, EUTM 014289573 Karex, EUTM 018332596 S1	
 ITM 1552403 Dandruff Killer Shampoo, EUTM 017713207 Plantur 21, EUTM 018000172 Plantur, EUTM 018239102 Dercomed,EUTM 018535168 Dr. Wolff's Bioniq, EUTM 018060306 Alpecin, EUTM 018060303 ALPECIN, EUTM 018398877 Plantur 21 #longhair</t>
   </si>
   <si>
     <t>EUTM 009177411/EM VIKTOR &amp; ROLF, EUTM 014814578/EM VIKTOR&amp;ROLF Magic</t>
   </si>
   <si>
     <t xml:space="preserve">L'OREAL </t>
   </si>
   <si>
     <t>L'OREAL</t>
   </si>
   <si>
@@ -6822,53 +6663,50 @@
   </si>
   <si>
     <t>ķīmiskie šķīdumi dzesēšanas sistēmām, dzesēšanas kondensatori, saldēšanas, dzesēšanas sistēmas</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 007401177/EM arena, EUTM 015386741 arena, EUTM 7401292 FIGURATIVO LOGO DIAMANTI, EUTM 6752372 POWERSKIN R-EVOLUTION, EUTM 7401359 LOGO DIAMANTI STRISCE VERTICALI, ITM 1402019 ARENA MAXD, EUTM 7600851 ARENA BODYLIFT, ITM 1195897 MAX LIFE, EUTM 7401136 ARENA, ITM 1208826 MAXLIFE, ITM 1366687RULE BREAKER ARENA, ITM 1195712POWERSKIN, ITM 1313022 logo diamanti ARENA, ITM 1342616 ARENA, EUTM 7401177 ARENA	</t>
   </si>
   <si>
     <t>ITM 1392297 COMETA, EUTM 18734902 stemma del leone, ITM 1074542 DORILLI, EUTM 3329935 PLANETA, EUTM 6935282 CERASUOLO DI VITTORIA, EUTM 17938319 CONTRODANZA, EUTM 16516304 TEREBINTO, EUTM 10770337 DORILLI, EUTM 17929365 stemma Santa Cecilia, EUTM 3329919 LA SEGRETA, ITM 1174510 ERUZIONE 1614	
 EUTM 15294549 PLUMBAGO, EUTM 3329992 ALASTRO, EUTM 17870732 ALLEMANDA, EUTM 3329968 BURDESE, EUTM 12912713 FRAPPATO</t>
   </si>
   <si>
     <t>PLANETA S.R.L.</t>
   </si>
   <si>
     <t>EUTM 018278711 B-LINE</t>
   </si>
   <si>
     <t>B - LINE S.R.L.</t>
   </si>
   <si>
     <t>mobilais tālrunis</t>
   </si>
   <si>
     <t>null Victoria's Secret Store Brand Management LLC</t>
-  </si>
-[...1 lines deleted...]
-    <t>tējkannas, tosteri, blenderi augļu spiedes, pudeļu attaisāmie, termosi u.c.</t>
   </si>
   <si>
     <t>elektriskās sistēmas u.c.</t>
   </si>
   <si>
     <t>EUTM 012221479/EM BOTUCAL RESERVA EXCLUSIVA, EUTM 009929101/EM, EUTM 018848844/EM DIPLOMATICO, EUTM 018520006/EM DIPLOMÁTICO RESERVA EXCLUSIVA	
 EUTM 018520017/EM DIPLOMÁTICO RESERVA EXCLUSIVA	
 EUTM 008409401/EM DIPLOMATICO AMBASSADOR Selection
 EUTM 004545414/EM BOTUCAL</t>
   </si>
   <si>
     <t>DIPLOMATICO BRANDING UNIPESSOAL LDA ZONA FRANCA DA MADEIRA</t>
   </si>
   <si>
     <t>EUTM 017584368 GEEKVAPE, EUTM 017434564 DIGIFLAVOR</t>
   </si>
   <si>
     <t>Shenzhen Geekvape Technology Co., Ltd.</t>
   </si>
   <si>
     <t>elektroniskās cigaretes, šķidrie nikotīna šķīdumi izmantošanai elektroniskajās cigaretēs</t>
   </si>
   <si>
     <t>BOSE PRODUCTS B.V.</t>
   </si>
@@ -7213,53 +7051,50 @@
   <si>
     <t>FERRARI S.P.A.</t>
   </si>
   <si>
     <t>SIRMAN S.P.A.</t>
   </si>
   <si>
     <t>šķēlētāji, griezēji, gaļasmašīnas u.c.</t>
   </si>
   <si>
     <t>EUTM 018626041/EM HI-MOTIONS</t>
   </si>
   <si>
     <t>HI-MOTIONS SRL</t>
   </si>
   <si>
     <t>riteņi, dzelzs vārti, vārtu uzstādīšana ātrumkārbas, izņemot sauszemes transportlīdzekļiem paredzētās u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">GRUPPO ZANELLATO S.R.L. </t>
   </si>
   <si>
     <t>ādas somas vai ādas imitācijas</t>
   </si>
   <si>
-    <t>ASTELLAS PHARMA INC</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 002713956/EM maxell, EUTM 006542401/EM HgO% maxel, EUTM 012753571/EM MAXELL, ITM 1091965/WO maxell energy</t>
   </si>
   <si>
     <t>MAXELL HOLDINGS LTD</t>
   </si>
   <si>
     <t>akumulatoru bloki, baterijas</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM008829707 POLISH 1928 LUXURY, EUTM 003397742 LUKSUSOWA, EUTM 003397759 LUKSUSOWA, EUTM 003553609LUKSUSOWA, EUTM 008827776LUKSUSOWA, EUTM 008832561LUKSUSOWA VODKA, EUTM  003553617 Luxury Potato, EUTM 003321635 LUKSUSOWA POLISH Luxury Potato VODKA, EUTM	007330509 LUKSUSOWA POLSKA WÓDKA Z ZIEMNIACZANEGO SPIRYTUSU NAJWYZSZEJ JAKOSCI WYPRODUKO WANA NA BAZIE IDEALNIE, EUTM 008853616 Original LUKSUSOWA GORZKA 
 </t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM 000225698 TISSOT</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1715263 NOKIA, ITM 1715260 NOKIA, EUTM 014941793 NOKIA, EUTM 010608743 NOKIA, EUTM 016147902 NOKIA  
 </t>
   </si>
   <si>
     <t>K-WAY SPA</t>
   </si>
   <si>
     <t>ANTONIO LUPI DESIGN S.P.A.</t>
   </si>
@@ -7319,100 +7154,88 @@
   </si>
   <si>
     <t>ITM 1824790/WO SAINT-TROPEZ</t>
   </si>
   <si>
     <t>MAIRIE</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 011056281/EM HAVAIANAS, EUTM 008170953/EM, EUTM 018978983/EM, EUTM 007156128/EM HAVAIANAS,EUTM 011070414/EM
 </t>
   </si>
   <si>
     <t>ALPARGATAS EUROPE SLU</t>
   </si>
   <si>
     <t>EUTM 003365988/EM, EUTM 003570272/EM HONDAEUTM 003570488/EM HONDA, EUTM 004374518/EM TYPER, EUTM 003336195/EM Super Cub, EUTM 004864419/EM TYPE R, EUTM 004899175/EM GC, EUTM 004899209/EM GCV,EUTM 006092233/EM CRF, EUTM 001741586/EM NSR, EUTM 002309664/EM CBR,EUTM 003082898/ EM AFRICA TWIN</t>
   </si>
   <si>
     <t>EUTM 002662443 Jägermeister HERZHAFT UND BELEBEND Mast-Jägermeister AG WOLFENBÜTTEL GERMANY Seit 1878,EUTM	000368282 Jägermeister, EUTM 000337337, EUTM 000135228 Jägermeister Europas groβer Kräuterlikör /fig./, EUTM 000337337 /fig./, EUTM 000368282 Jägermeister /fig./, EUTM 002662443 Jägermeister, EUTM 002747129 Jägermeister, EUTM 002771848 /fig./, ITM 1443751 93115398 Jägermeister COOLPACK, ITM 1624484 Jägermeister SCHARF SPICED GINGER SINCE 1878 DER KRÄUTERLIKÖR, ITM 1393638 Jägermeister CHARAKTER SCHARF, ITM 1389628, ITM 1341359 H C, ITM 1340828 HUBERTUS CIRCLE, ITM 1338888 Jägermeister MANIFEST, ITM 1311081, ITM 1291858 Jägermeister 56, ITM 1287791 Jägermeister SELECTED 56 BOTANICALS, ITM 1287599, ITM 1580896 Jägermeister, ITM 1536817 MINI MEISTERS, ITM 1530038 Jägermeister COLD BREW, ITM 1445726</t>
   </si>
   <si>
     <t>E.REMY MARTIN &amp; Co</t>
   </si>
   <si>
     <t>konjaks u.c.</t>
-  </si>
-[...7 lines deleted...]
-    <t>tekstilizstrādājumi un tekstilizstrādājumu aizstājēji</t>
   </si>
   <si>
     <t>EUTM 002973816/EM MANCHESTER UNITED, EUTM 002973824/EM MANCHESTER UNITED,EUTM 003127371/EM MANCHESTER UNITED
 EUTM 003397999/EM MAN UTD, EUTM005248811/EM MU, EUTM 006086201/EM MAN UNITED, EUTM 006086136/EM MANCHESTER UNITED	, EUTM 006086111/EM MANCHESTER UNITED, EUTM 008859531/EM, EUTM 000761312/EM MANCHESTER UNITED, EUTM 000937896/EM MANCHESTER UNITED, EUTM 000935486/EM MANCHESTER UNITED, EUTM 001071224/EM, EUTM 008990343/EM MANCHESTER UNITED, EUTM 008990657/EM MANCHESTER UNITED
 EUTM 010567659/EM MAN UTD, EUTM 012355962/EM MAN UTD
 EUTM 013777933/EM MANCHESTER UNITED, EUTM 013777941/EM MANCHESTER UNITED, EUTM 002201879/EM THEATRE OF DREAMS
 ITM 1325186/WO MANCHESTER UNITED FOOTBALL CLUB
 EUTM 001336304/EM, EUTM 001333640/EM MANCHESTER UNITED</t>
   </si>
   <si>
     <t xml:space="preserve"> dažādas preces</t>
   </si>
   <si>
     <t>ITM 1766635/WO, EUTM	014885487/EM TURBOPOWER, EUTM 001322411/EM TALKABOUT, EUTM 001059831/EM TALKABOUT,EUTM 014809974/EM SHATTERSHIELD, EUTM 004550737/EM ROKR, EUTM 005111877/EM MOTOTRBO, EUTM 003703766/EM MOTOSYNC, EUTM 009117524/EM MOTOROLA SOLUTIONS, EUTM 018136741/EM MOTOROLA HALO+, EUTM 009645649/EM MOTOROLA DEFY, EUTM 017865887/EM MOTOROLA 1, EUTM 003458676/EM MOTOROLA	
 EUTM 016999931/EM MOTOROLA, EUTM 005523221/EM MOTOROLA
 EUTM 005173737/EM MOTOROKR	, EUTM 004724332/EM MOTOQ	
 EUTM 005247101/EM MOTOMING	, EUTM 014241913/EM MOTOLUXE
 EUTM 015473952/EM MOTO Z, EUTM 014939219/EM MOTO X FORCE	
 EUTM 015510795/EM MOTO MOD	, EUTM 012283561/EM MOTO G	
 EUTM 012866109/EM MOTO E, EUTM 014013296/EM MOTO BODY	
 EUTM 013444575/EM MOTO, EUTM 012314761/EM MOTO, EUTM 016999971/EM MOTO, EUTM 002565935/EM MOTO,EUTM 004590089/EM MAG ONE BY MOTOROLA, EUTM 015450001/EM M TURBOPOWER	
 EUTM 003457851/EM M, EUTM 003457728/EM M,EUTM 005523402/EM M
 EUTM 016999955/EM M, EUTM 003213444/EM M, EUTM 002883205/EM HELLOMOTO, EUTM 005160809/EM CRYSTALTALK, EUTM 019118441/ EM, ITM 1667711/WO M4DE, ITM 1753242/WO MOTO MOO, ITM 1600420/WO MOTOSYNC</t>
   </si>
   <si>
     <t>mobilie tālruņi  u.c.</t>
   </si>
   <si>
     <t>ITM 1530116 BUCKY, EUTM 011578564 BUCKFAST, EUTM  011338861 BUCKFAST, EUTM 2957306 BUCKFAST, EUTM 2957157, EUTM 000258798 BUCKFAST, EUTM017123357 BUCKY</t>
   </si>
   <si>
     <t>QUILATE SERVICES SA</t>
   </si>
   <si>
     <t>EUTM 01230+A2522:C25238516 II LES DEUX,EUTM 011443983 LES DEUX
 EUTM 017097726 II</t>
   </si>
   <si>
-    <t>ITM 1481319 ZIMMERMANN</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">EUTM 001398957/EM DUPLO, ITM 1791360/WO	
 </t>
   </si>
   <si>
     <t>EUTM 011603651/EM TIC TAC, EUTM 009298183/EM TIC TAC, ITM 1210944/WO tic tac, ITM 1652292/WO tic tac</t>
   </si>
   <si>
     <t>cukura konfektes</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1357870/WO, ITM 1360296/WO, ITM 1422800/WO Kinder bueno
 ITM 1536704/WO Kinder Country, ITM 1241737/WO, ITM 1375307/WO Kinder, ITM 1535149/WO Kinder Maxi, ITM 1482068/WO,ITM 1634141/WO
 ITM 1374098/WO Kinder SURPRISE,EUTM 019122959/EM KINDER BUENO DARK, EUTM 019122974/EM KINDER BUENO	
 </t>
   </si>
   <si>
     <t>EUTM 009316878/EM NUTELLA, ITM 1191051/WO nutella, ITM 1073241/WO nutella, ITM 1633173/WO nutella, ITM 1407264/WO nutella
 ITM 1357583/WO nutella, ITM 1758169/WO nutella, ITM 1761839/WO
 ITM 1814119/WO nutella, ITM 1702822/WO spread a nutella smile
 ITM 1748245/WO nutella peanut</t>
   </si>
   <si>
     <t>uzklājama šokolāde ar lazdu riekstiem</t>
   </si>
   <si>
@@ -7441,61 +7264,55 @@
   <si>
     <t>kosmētika un tīrīšanas līdzekļi, ķīmiskie produkti, ko izmanto rūpniecībā, zinātnē, fotogrāfijā, lauksaimniecībā, dārzkopībā un mežsaimniecībā, neapstrādāti sintētiskie sveķi, neapstrādātas plastmasas, farmaceitiski izstrādājumi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM000058610/CLEARASIL, EUTM 007349863/Clearasil, EUTM 008846149/Clearasil Droplet 2010,  EUTM 011108743/ Clearasil Pack 2012 - Clearasil with Chevron, EUTM 005475603/ Clearasil Ultra, EUTM 008370678/Daily Clear, EUTM 009852575/ Perfectawash, EUTM 008986895/Seal-to-Clear, EUTM 000059592/ Biactol 
 </t>
   </si>
   <si>
     <t>EUTM 001356773BAILEYS, EUTM 001359785BAILEYS, EUTM 003656444
 EUTM 007594484, EUTM 003656626, EUTM 011598687, EUTM 012488301
 EUTM 018493839, EUTM 018728916</t>
   </si>
   <si>
     <t>R &amp; A BAILEY &amp; Co Unlimited Company</t>
   </si>
   <si>
     <t xml:space="preserve"> Īru krējuma liķieris "BAILEYS" u.c.</t>
   </si>
   <si>
     <t>JOHNSON &amp; JOHNSON</t>
   </si>
   <si>
     <t>EUTM 008559114/EM ACUVUE, EUTM 003429677/EM ACUVUE, EUTM 003411907/EM ENDOPATH, EUTM 003428885/EM J&amp;J,EUTM003428943/ EM JOHNSON &amp; JOHNSON, EUTM 003411394/EM ETHICON, EUTM 003484557/EM JJEUTM 003474764 Johnson &amp; Johnson, EUTM 016707804 SURGICEL, EUTM 012176871 DEPUY SYNTHES, EUTM 008986382 NAWM, EUTM 008986242 JANSSEN, EUTM 017934888 SURGICEL, EUTM 018692706 ETHICON, EUTM 003411394 ETHICON, EUTM 003484557 JJ, EUTM 008559114 ACUVUE</t>
   </si>
   <si>
-    <t>ITM 1228283 PULLIN ITM 1045203 PULL-IN</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 001180801/EM THRASHER, EUTM 013853569/EM THRASHER
 EUTM 013853692/EM THRASHER, EUTM 016316218/EM THRASHER</t>
   </si>
   <si>
     <t>null High Speed production</t>
-  </si>
-[...1 lines deleted...]
-    <t>KAMPOS ITALIA S.R.L. SOCIETA' BENEFIT</t>
   </si>
   <si>
     <t>EUTM 009147703/EM SUPERKINI, EUTM 003343654/EM SUPERFREAK
 EUTM 000071902/EM O'NEILL SINCE 1952 CALIFORNIA, EUTM 010351518/EM O'NEILL HYBRID, EUTM 008499782/EM O'NEILL, EUTM 008501141/EM O'NEILL, EUTM 000071928/EM O'NEILL, EUTM018245603/ EM It’s always summer on the inside, EUTM 008363095/EM HYPERFREAK
 EUTM 011298767/EM HYPERFLOW,EUTM 009655911/EM FIRST IN LAST OUT, EUTM 010894558/EM, EUTM 010169761/EM, EUTM 008499816/EM
 ITM 1191643/WO HYDROFREAK, ITM 1738047/WO TRVLR</t>
   </si>
   <si>
     <t>Surf &amp; Turf S.à r.l.</t>
   </si>
   <si>
     <t>sērfošanas apģērbs</t>
   </si>
   <si>
     <t>ITM 1559595/WO vermarc, EUTM 018500116/EM VERMARC</t>
   </si>
   <si>
     <t>VERMARCSPORT</t>
   </si>
   <si>
     <t>sporta apģērbs, velosipēdistu vestes</t>
   </si>
   <si>
     <t>ITM 1124449/WO GENTLE MONSTER, EUTM 017883231/EM Tamburins	
 ITM 1753781/WO nuflaat, ITM 1744917/WO nuflaat,ITM 1765481/WO atiissu
@@ -7524,178 +7341,106 @@
   </si>
   <si>
     <t xml:space="preserve"> motociklistu ķivere</t>
   </si>
   <si>
     <t>EUTM 002197721 HARD ROCK, EUTM 000928499 ALL IS ONE, EUTM 003384187 HARD ROCK BAR, EUTM 000064592 HARD ROCK CAFE	
 EUTM 001063510 HARD ROCK CAFE, EUTM 002198018 HARD ROCK CASINO, EUTM 002547321 HARD ROCK CASINO, EUTM 002588796 HARD ROCKEUTM 004070843 HARD ROCK HOTEL, EUTM 000228783 HARD ROCK LIVE,  EUTM 004070413 HARD ROCK HOTEL /fig./, EUTM 004070348 HARD ROCK CAFE  /fig./, EUTM 004070298 HARD ROCK  /fig./, EUTM 003384187 HARD ROCK BAR, EUTM 002588796 HARD ROCK HOTEL, EUTM 002547321 HARD ROCK CASINO, EUTM 002198018 HARD ROCK CASINO, EUTM 002197721 HARD ROCK, EUTM 001070978 HARD ROCK ONLINE, EUTM 001070952 HARD ROCK PINHEADS, EUTM 001070911 HARD ROCK ONLINE  /fig./,  EUTM 001063544 HARD ROCK CAFE  /fig./, EUTM 001063510 HARD ROCK CAFE, EUTM 001063460 HARD ROCK LIVE, EUTM 001063452 HARD ROCK LIVE  /fig./, EUTM 000928663 SAVE THE PLANET, EUTM 000928499 ALL IS ONE, EUTM 000928416 LOVE ALL, SERV ALL, EUTM 000336628 HARD ROCK HOTEL  /fig./, EUTM 000064592 HARD ROCK CAFE, EUTM 000064485 HARD ROCK CAFE  /fig./, EUTM 002588796 HARD ROCK HOTEL, EUTM 002547321 Hard Rock CASINO /fig./</t>
   </si>
   <si>
     <t>EUTM 017889894/EM, EUTM 018869837/EM DoDo, EUTM 017889892/EM DoDO, EUTM 018869784/EM, EUTM 018193404/EM DODO CHARMING JEWELRY SINCE 1994</t>
   </si>
   <si>
     <t>DODO S.R.L.</t>
   </si>
   <si>
     <t>dārgakmeņi, dārglietas</t>
   </si>
   <si>
     <t>EUTM 013476155/EM fear god, EUTM 017806175/EM FEAR OF GOD	
 ITM 1578241/WO ESSENTIALS FEAR OF GOD, EUTM 019151606/EM ESSENTIALS FEAR OF GOD,EUTM 019151950/EM ESSENTIALS FEAR OF GOD, EUTM 018918836/EM ESSENTIALS</t>
   </si>
   <si>
     <t>Fear of God, LLC</t>
   </si>
   <si>
-    <t>RADLEY NETHERLANDS B.V.</t>
-[...1 lines deleted...]
-  <si>
     <t>YITAIPACKING-MATERIACCESSORIES (KUNSHAN) CO LTD</t>
   </si>
   <si>
-    <t>ITM 1083462 JOTUN, ITM	1416291 JOTUN</t>
-[...7 lines deleted...]
-  <si>
     <t>OUTFIT7 LIMITED</t>
   </si>
   <si>
     <t>Chapter 4 Corp.</t>
   </si>
   <si>
-    <t>EUTM 009905233/EM PINK FLOYD, EUTM 014996391/EM PINK FLOYD
-[...6 lines deleted...]
-  <si>
     <t xml:space="preserve"> L'OREAL </t>
   </si>
   <si>
     <t>BOUCHERON</t>
-  </si>
-[...7 lines deleted...]
-    <t>metāla detaļas celšanai un kravu apstrādei, sprādzes, siksnu un ķēžu spriegotāji, āķi, slēdzenes, trīši, stropes, tērauda troses, ķēdes, savienojuma posmi, karabīnes, kritiena apturēšanas bremzes, tērauda siksnas, celšanas, kravas un drošības siksnas, vinčas, konveijera lentes, rullīšu konveijeri, celšanas ragavas, poliesters, polipropilēns, PET siksnas</t>
   </si>
   <si>
     <t>UPT EP4201327</t>
   </si>
   <si>
     <t>Insulet Corporation</t>
   </si>
   <si>
     <t xml:space="preserve"> insulīna plāksteris ar integrētu sūkni</t>
   </si>
   <si>
     <t>EUTM 017088683/EM MOON, EUTM 019150779/EM MOON, EUTM 018305089/EM MOON POWER,EUTM 018693427/EM MOON CHARGING
 EUTM 018956543/EM RE:LIFE powered by MOON, EUTM 017895789/EM MOON POWER</t>
   </si>
   <si>
     <t>MOON POWER GmbH</t>
   </si>
   <si>
-    <t>EUTM  002391167</t>
-[...32 lines deleted...]
-  <si>
     <t xml:space="preserve">EUTM 004880589/EM DEAN &amp; DAN, ITM 1193591 Dean &amp; Dan Caten, EUTM 4347761 D2 DSQUARED2, EUTM 8142011DSQUARED2 SHE WOOD, ITM 1172079 BROTHERS BAR &amp; GRILL, EUTM 1201697 CERESIO7, ITM 1233104 DSQUARED2, ITM 1091413 DSQUARED2, EUTM 8141962 DSQUARED2 HE WOOD, EUTM 5287495 Dsquared, EUTM 8133548 DSQUARED², ITM 1184744 DSQUARED2, ITM 1252279 DSQUARED2, EUTM 4936662 D² DSQUARED², ITM 1198056 Catens, ITM 1074869 DSQUARED, EUTM 4880589 DEAN &amp; DAN, EUTM 4998266 DSQUARED² WOOD, ITM 1084427 DSQUARED2 POTION, EUTM 5217963 DSQUARED2, EUTM 4952131 DETERMINATION, ITM 1217910 DSQUARED2 WILD, EUTM 7471204 DSQ, ITM 1236814 DSQUARED2, EUTM 2509826 D² DSQUARED², EUTM 5217997 DSQUARED² WOOD	</t>
   </si>
   <si>
     <t>DSQUARED2 TRADEMARKS LIMITED</t>
   </si>
   <si>
     <t>THE WELSH RUGBY UNION LTD</t>
   </si>
   <si>
     <t>GUCCIO GUCCI S.P.A.</t>
   </si>
   <si>
     <t>LOGITECH EUROPE S.A.</t>
   </si>
   <si>
     <t>One drop only Chemisch-pharmazeutische Vertriebs-GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">mēles tīrītājs </t>
   </si>
   <si>
     <t>EXTREMIS</t>
   </si>
   <si>
     <t>mēbeles, galdi, piknika galdi</t>
-  </si>
-[...7 lines deleted...]
-    <t>ikdienas apavi</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 008774812/EM UEFA, EUTM 007463821/EM, EUTM 007464084/EM UEFA, EUTM 016417917/EM Together #WePlayStrong,EUTM 015611387/EM UEFA Together #WePlayStrong
 </t>
   </si>
   <si>
     <t>sporta apģērbs</t>
   </si>
   <si>
     <t>medicīnas instrumenti un farmaceitiski izstrādājumi, ķīmiskie produkti u.c.</t>
   </si>
   <si>
     <t>GILEAD SCIENCES INC</t>
   </si>
   <si>
     <t>Union des Associations Européennes de Football</t>
   </si>
   <si>
     <t>ITM 1298483 WIRTGEN, EUTM 013694864</t>
   </si>
   <si>
     <t>EUTM000431148FOSSIL,EUTM000811737AUTHENTIC FOSSIL GENUINE, EUTM 001940097FOSSIL, EUTM006271118FOSSIL,EUTM002107001FOSSIL</t>
   </si>
   <si>
     <t>Fossil Group, Inc.</t>
@@ -7730,56 +7475,50 @@
   </si>
   <si>
     <t>šampūni, matu kopšanas līdzekļi</t>
   </si>
   <si>
     <t xml:space="preserve">ICD D073401-0020/WO, ICD D073401-0010/WO, ICD D073401-0013/WO	
 ICD D073401-0022/WO, ICD D089493-0002/WO, ICD D089493-0003/WO	
 ICD D089493-0007/WO, ICD D089493-0008/WO, ICD D073401-0011/WO,    ICD D073401-0023/WO, ICD D073401-0019/WO, ICD D073401-0001/WO,         ICD D073401-0009/WO, ICD D073401-0021/WO, ICD D073401-0008/WO,           ICD D073401-0012/WO, ICD D205987-0001/WO, ICD D205986-0001/WO,            ICD D200059-0001/WO, ICD D200066-0001/WO, ICD D201318-0001/WO	
 ICD D205988-0001/WO, ICD D219533-0003/WO, ICD D219533-0001/WO	
 ICD D219533-0002/WO, ICD D085323-0006/WO, ICD D085323-0004/WO	
 ICD D085323-0003/WO, ICD D085323-0005/WO, ICD D085323-0002/WO	
 ICD D089493-0004/WO, ICD D080655-0001/WO, ICD D089493-0006/WO	
 ICD D089493-0001/WO, ITM 1310465/WOHAPPY DREAMS,ITM 678948/ WOICE CUBE, ITM 258707/WOL.U.C., ITM 1356721/WO L'HEURE DU DIAMANT, EUTM 018265682/EM CHOPARD MAGICAL SETTING	
 ITM 669344/WO HAPPY HEARTS, ITM 1617018/WO Chopard, ITM 1617017/WO CHOPARD, ITM 1273715/WO FERDINAND BERTHOUD	
 ICD D205997-0001/WO, ICD D075678-0007/WO, ICD D075678-0003/WO	
 ICD D075678-0008/WO, ICD D075678-0002/WO, ICD D080655-0003/WO	
 ICD D080655-0004/WO, ICD D080655-0002/WO	</t>
   </si>
   <si>
     <t>CLARINS</t>
   </si>
   <si>
     <t>ķermeņa kopšanas līdzekļi u.c.</t>
   </si>
   <si>
-    <t>LABORATOIRES VIVACY</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">EUTM 004067393 MYSTIQUE, EUTM 003115045 MATRIX 3EUTM 6679526X5, ITM 1141054 XTREME 3 ULTIMATE, ITM 1094131 HYDRO SILK, ITM 1040435 HYDRO, ITM 996724 WILKINSON SWORD HYDRO, EUTM 11877032 PERSONNA, EUTM 10051407 POWER SELECT, EUTM 11697241 Protector WILKINSON SWORD, EUTM 1952902 XTREME III, EUTM 13677836 WILKINSON, EUTM 139055 WILKINSON, EUTM 3818622 WILKINSON SWORD, EUTM 3819703 WILKINSON SWORD
 </t>
   </si>
   <si>
     <t>EUTM 019074958 JNCO, EUTM 019074926 JNCO,EUTM 019074846 JNCO</t>
   </si>
   <si>
     <t>Big Rig, LLC</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, to aksesuāri u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  017938526  BVB 09, EUTM  000844993 BVB 09, EUTM  017382359 BVB 09, ITM  1455318 Borusse, ITM  1458269 Borussin, EUTM  000845115 BORUSSIA DORTMUND, EUTM  017938524 BORUSSIA DORTMUND, EUTM  017938529 Dortmunder Jungs, ITM 1859311  BVB, ITM 1745526 BVB INSPIRED BY, ITM 1720078 BORUSSIA DORTMUND, ITM 1720157 BVB 09
 </t>
   </si>
   <si>
     <t>BVB Merchandising GmbH</t>
   </si>
   <si>
     <t>sporta inventārs, apģērbs, suvenīri u.c.</t>
   </si>
   <si>
     <t>ITM 1550899/WO MILAN, EUTM 018158302/EM MILAN</t>
   </si>
@@ -7806,54 +7545,50 @@
   <si>
     <t>nikotīna paciņas bez tabakas, iekšķīgai lietošanai</t>
   </si>
   <si>
     <t>EUTM 014228811/EM THE POWERPUFF GIRLS,EUTM 004145884/EM THE POWERPUFF GIRLS, EUTM 000852780/EM The Powerpuff Girls, EUTM 018470734/EM POWERPUFF, EUTM 015093545/EM RICK AND MORTY	
 EUTM 018054654/EM RICK AND MORTY, EUTM018584542/EM, EUTM 008365538/EM ADVENTURE TIME, EUTM 008429136/EM BEN 10ALIEN FORCE, EUTM  008528069/EM BEN 10 ULTIMATE ALIEN, EUTM 007151939/EM CN CARTOON NETWORK, EUTM 001155282/EM CN	
 EUTM 015318785/EM ADVENTURE TIME,ITM 955360/WO BEN 10 ALIEN FORCE, ITM 892033/WO BEN 10, EUTM 003297165/EM TOONAMI</t>
   </si>
   <si>
     <t>Krinner GmbH</t>
   </si>
   <si>
     <t>CROCS TRADING COMPANY PTE LTD</t>
   </si>
   <si>
     <t>somas, džinsa apģērbi</t>
   </si>
   <si>
     <t>EUTM 016732877/EM BING, EUTM 016732869/EM BING, EUTM 018023122/EM, EUTM 016732851/EM BING BUNNY</t>
   </si>
   <si>
     <t>Acamar Films Limited Acamar Films Limited</t>
   </si>
   <si>
     <t>apģērbs, rotaļlietas, leļļu aksesuāri</t>
-  </si>
-[...2 lines deleted...]
-</t>
   </si>
   <si>
     <t>EUTM 017195066 Spigen EUTM 018964532/EM SPIGEN</t>
   </si>
   <si>
     <t>ITM 1196173/WO NIGY, ITM 603354/WO TOPICREM,ITM 1170081/WO TOPICREM, ITM 1040096/WO TOPICREM soins bébé bio</t>
   </si>
   <si>
     <t>LABORATOIRES NIGY S A</t>
   </si>
   <si>
     <t>ķermeņa losjoni</t>
   </si>
   <si>
     <t>PIAGGIO &amp; C. S.P.A.</t>
   </si>
   <si>
     <t>motorolleri, skūteri rotaļlietas</t>
   </si>
   <si>
     <t>EUTM 015057276/EM FORLAXEXPRESS,EUTM 013974365/EM, MECTAGO EUTM 014180558/EMSMECTAVIT,EUTM015922503/EM SMECTAGO, EUTM 017771361/EMsmectaGo,EUTM014105647/EM SMECTAGO,EUTM 014741516/EMSMECTA SMART SOLUTION,EUTM 002775/EM smecta Simply unique, EUTM14741474/EMSMECTA EXPECT MORE, EUTM015344815/EMSMECTA EXPRESS, EUTM015344799/EM SMECTA COMFORT, EUTM015344732/EMSMECTA ACTIVE,EUTM  014952378/EM SMECTA SMILES,EUTM015344807/EM SMECTA FORTE
 EUTM 015466444/EM SMECTA, EUTM 007102759/EM smecta,EUTM 015466436/EM SMECTA, EUTM 013974316/EM SMECTA,EUTM 015466477/EM SMECTA, EUTM 015923519/EM SMECTA,ITM1874384/ WOTANAKAN, EUTM007402332/EM TANAKANMAX, EUTM007402341/ EM BITANAKAN, EUTM 06346803/EM tanakan you will remember, EUTM 005902259/EMtanakan based on evidence,EUTM005902242/EMTANAKAN BASED ON EVIDENCE, EUTM007094221/EM tanakan EGb 761,EUTM
 011386695/EM tanakan,EUTM011744571/EM tanakan,EUTM005545066/EM tanakan, EUTM 007094238/EM TANAKAN, EUTM00341894/EM FORLAXLIQUID, EUTM 014579049/EM FORLAXLIB, EUTM015293152/ EMFORLAXVIE, EUTM 015293038/EM FORLAXLIA,EUTM015292964/EM FORLAXION, EUTM 015293095/EM FORLAXPRO,EUTM 011287034/EM smectalia, EUTM 015054547/EM FORLAXGO,EUTM016542771/EM FORLAXGO, EUTM 016542797/EM FORLAXGO, EUTM 015057235/EM 	
 FORLAX EXPRESS, EUTM 017570151/EM forlax kids,EUTM015054182/ EM ORLAX GO, EUTM 017233313/EM FORLAX GO, EUTM 016542672/ EM FORLAX, EUTM 016542714/EM FORLAX, EUTM017807991/EM FORLAX, EUTM 017778267/EM forlax, EUTM 017570144/EM forlax</t>
   </si>
@@ -7938,56 +7673,50 @@
   </si>
   <si>
     <t>vitamīnu piedevu plāksteri, transdermālie plāksteri</t>
   </si>
   <si>
     <t>BIOSYNEX</t>
   </si>
   <si>
     <t xml:space="preserve">Finlandia Vodka Oy </t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM 4835757 CANAIMA (denom)	, EUTM 14959621 CANAIMA
 </t>
   </si>
   <si>
     <t>DUG PORTUGAL, UNIPESSOAL LDA</t>
   </si>
   <si>
     <t>EUTM 018934668/EM EXPEDITION 33, EUTM 018934698/EM CLAIR OBSCUR, ITM 1785397/WO CLAIR OBSCUR, ITM 1785398/WO EXPEDITION 33</t>
   </si>
   <si>
     <t>SANDFALL INTERACTIVE</t>
   </si>
   <si>
     <t>t-krekli u.c.</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">atkritumu pārstrādes sistēmas u.c. </t>
   </si>
   <si>
     <t>JIAOJUN WU</t>
   </si>
   <si>
     <t>ceļojumu čemodāni un ceļojumu somas u.c.</t>
   </si>
   <si>
     <t>EUTM 002822591/EM TIGI	, EUTM 000816918/EM BED HEAD, EUTM 018310787/EM TIGI</t>
   </si>
   <si>
     <t>TIGI HOLDINGS LIMITED</t>
   </si>
   <si>
     <t>matu veidošanas vaski, kosmētika un kosmētikas līdzekļi, matu kopšanas līdzekļi un procedūras</t>
   </si>
   <si>
     <t>EUTM 018611074/EM NIKOS ATHINA, EUTM 002583698/EM NIKOS	
 EUTM 002663417/EM, EUTM 003636768/EM SCULPTURE, EUTM 018348276/EM SCULPTURE NIKOS PARFUMS, EUTM 018948851/EM
 EUTM 018948854/EM SCULPTURE</t>
   </si>
   <si>
     <t>NIKOS LTD</t>
   </si>
   <si>
@@ -9008,125 +8737,115 @@
 EUTM 018295953 FITBIT SENSE, ITM 1218353 FITBIT (word), EUTM 017923440 FITBIT ACE, EUTM 018181348 FITBIT VERSA,  REUD 003461946- 0003 Google Home, REUD 003464775-0001 Google Daydream EUTM 1201816 NEST, EUTM 017283581 PIXELBOOK, EUTM 016976649 DAYDREAM, EUTM 017370891 PIXELBOOK, EUTM 012310017 GOOGLE CHROME CAST, REUD 003820935-0002 Google Daydream, REUD 003464775- 0003 Google Daydream, REUD 003820935-0006 Google Daydream, ITM 00001365337 WiFi (design), ITM 1125632 NEST (figurativo), REUD 003461946- 0004 Google Home, REUD 003464775-0008 Google Daydream, REUD 004535318- 0003 Pixelbook Pen, EUTM 010394674 Chrome logo,REUD 003820935-0003 Google Daydream, EUTM 003339835 Chrome,REUD 003832948-0001 Chromecast 2.0 and Chromecast Ultra, REUD 003461946- 0005 Google Home, EUTM 016869323 #teampixel, REUD 003464775-0007, REUD 003464775- 0004, EUTM 004316642 GOOGLE, EUTM 017793571 Google, EUTM 010387397 CHROME, EUTM 012309902 CHROMECAST, REUD 003820935-0004 Google Daydream, EUTM 017690496 PIXEL, REUD 003832948-0002 Chromecast 2.0 and Chromecast Ultra, REUD 003820935-0007 Google Daydream, EUTM 017690496 Pixel, REUD 003820935-0008 Google Daydream, REUD 004535318-0002Pixelbook Pen, REUD 004535318-0004 Pixelbook Pen, ITM 1322332 DAYDREAM, ITM 1340581 DAYDREAM VIEW, ITM 1145934 Google, EUTM 005263868 GOOGLE, EUTM 010387561GOOGLE CHROME, REUD  03464775-0005 Google Daydream, REUD 003820935-0001 Google Daydream, EUTM 015953748 DAYDREAM, EUTM 015086549SUPER G logo, EUTM 018040917STADIA, EUTM 016012221SUPER G logo, EUTM 013173241Logo (Chrome),  REUD 003461946- 0008, EUTM 011600822 PIXEL, EUTM 015946247 DAYDREAM logo	</t>
   </si>
   <si>
     <t xml:space="preserve">DEUR015055168-0006/EM,DEUR015013346-0006 /EM,DEUR015013346-0002 /EM,DEUR015035768-0005/EM,DEUR015073244-0004/EM,DEUR015096360 -0001/EM,DEUR000678586-0005/EM,DEUR015035768-0009/EM,DEUR015096360 0004/EM, DEUR015073244-0007/EM, ICDD207474-0014/WO, DEUR 015013346- 0010/EM, DEUR 015096360-0006/EM,DEUR000548789- 0002/ EM,DEUR015055168-0007/EM, DEUR015035768-0002/EM,DEUR015013346- 0008/EM,DEUR015035768-0001/EM, DEUR015055168-0004/EM, DEUR 015073244-0005/EM,DEUR000359138-0006/EM, 
 DEUR015073244- 0001/EM, ICDD076316-0001/WO, ICDD076316-0019/WO
 ICDD076316-0013/WO, ICDD202483-0002/WO, ICDD202483-0006/WO, ICD D085379-0005/WO, ICDD077490-0025/WO, ICDD081314-0020/WO, ICD D082725-0011/WO, ICDD079664-0017/WO, ICDD079664-0012/WO, ICD D072615-0002/WO, ICDD094221-0002/WO, ICDD083807-0003/WO, ICD D224059-0007/WO, ICDD224059-0001/WO, ICDD224059-0005/WO, ICD D224059-0008/WO, ICDD224059-0013/WO, ICDD219216-0014/WO, ICD D219216-0011/WO
 </t>
   </si>
   <si>
     <t>DEUR 002377713-0015,DEUR 002377713-0006,DEUR 015085127-0003DEUR 015085127-0001,DEUR 015015635-0004, DEUR 015015635-0002, DEUR 00378 1160-0005, DEUR 003780287-0025,DEUR 002429993-0013,DEUR 002377713- 0005,DEUR 002377713-0004,DEUR 002377713-0003,DEUR 001626946-0008, DEUR 001626946-0003, DEUR 001108955-0001, DEUR 000904131-0001, ITM 235033 Lichtbaustein, EUTM000026377 BEGA, EUTM 000026336 BEGA Leuchten</t>
   </si>
   <si>
     <t>EUTM 008163149 ACTIKERALL, EUTM 000323295 AIRTAL, EUTM 000014332 ALMIRALL, EUTM 000387175 ALMAX, EUTM 002476562 ALMIRALL, EUTM 000572743 ALMOGRAN,EUTM 003404977 BIOFENAC
 EUTM 000267930 COLAZIDE, EUTM 010585354 DUAKLIR, EUTM 000102780 EBASTEL, ITM 901523 EKLIRA, EUTM 003604626 KESTINE	
 EUTM 002043230 SOLARAZE, EUTM 001778497 VANIQA, ITM 0899381 BRETARIS, ITM 967369 BRIMICA, EUTM 01062317 1SKILARENCE	
 EUTM 001200351 ALMOTREX, EUTM 001206770 AMIGNUL, EUTM 000389700 BETIRAL, EUTM 000501759 COLAZID, EUTM 000389809I VOXEL, EUTM 007453591 MONOVO, EUTM 007453665 MUNDOSON
 EUTM 006755425 MUPIDERM, EUTM 01625718 1almirall,EUTM 017967501 KLISYRI, EUTM 908223 1LOGO EKLIRA GENUAIR,EUTM 9082272 Eklira Genuair, EUTM 12197273 Duaklir Genuair,EUTM 012738811 PHYSIORELAX</t>
   </si>
   <si>
     <t>ALMIRALL SA</t>
   </si>
   <si>
     <t>farmaceitiskie preparāti centrālās nervu sistēmas, tostarp galvassāpju, ārstēšanai u.c.</t>
   </si>
   <si>
-    <t>EUTM 018688583 ZEPBOUND, EUTM 18748013 EUTM 003702248 LILLY, EUTM 018778986, EUTM 018778978 MOUNJARO, EUTM 018531486, EUTM 018703777 MOUNJARO, EUTM 018209187 MOUNJARO, REUD 015003049-0004, REUD 015003049-0015,REUD 015003050- 0001, REUD 015003049-0027, REUD 015003049-0014, REUD 015003049-0034
-[...2 lines deleted...]
-  <si>
     <t>EUTM 005456447 DELPHI, EUTM 017894438 D, EUTM 013643325 DS150E
 EUTM 015353253 DS-FLASH, EUTM 012831624 DELPHI, EUTM 018106076/EM DELPHI, EUTM 018404381/EM DS480E, EUTM018404380/ EM DS180E, EUTM 018106076/EM DELPHI, EUTM 012831525/EM DELPHI</t>
   </si>
   <si>
     <t>PHINIA DELPHI LUXEMBOURG SARL</t>
   </si>
   <si>
     <t>DEUR 008840847-0003/EM, DEUR008840847-0010/EM, DEUR 008840847- 0006/ EM,DEUR 008840847-0011/EM,DEUR 008840847-0012/EM,DEUR 008840847- 0007/EM, DEUR 008840847-0004/EM, DEUR 008840847-0005/EM, EUTM 001285469FRITZ HANSEN,DEUR 008840847-0001EGG - Chair (ægget)DEUR008840847-0003PK22 chairs,DEUR 008840847-0004PK80 Daybeds, EUTM 018554312FRITZ HANSEN, DEUR 008840847-0008Ant - Chair (Myren),  DEUR008840847-0009Series 7 - chair (syver), DEUR 008840847- 0002Swan - chair ( svanen), DEUR 008840847-0010PK22 chairs, DEUR 008840847-0006PK24 Longue chair, DEUR 008840847-0011PK24 Longue chair, DEUR008840847-0012PK24 Longue chair, DEUR008840847-0007 PK61 + PK61A Coffee table, DEUR 008840847-0005Lily chair</t>
   </si>
   <si>
     <t>DEUR 005276623-0010, DEUR 005276623-0011, DEUR 6893665-0001,DEUR 6893665-0002, EUTM 000342683 BLAHNIK, DEUR 005276623-0007, DEUR 007262274-0001, EUTM 5310685 MANOLO BLAHNIK, EUTM 2773547 MANOLO,DEUR 005276623-0001,DEUR005276623-0002,DEUR005276623- 0008, DEUR 005276623-0009, EUTM 5120332,DEUR 005276623-0006, DEUR 005276623-0005, EUTM 5120365 BLAHNIK, EUTM 15679426 NAWM
 EUTM 9336661 MANOLO BLAHNIK, DEUR 005276623-0004, EUTM 14460448 NAWM, EUTM 14460455 NAWM, DEUR 005276623-0003
 EUTM 2754166 BLAHNIK</t>
   </si>
   <si>
-    <t>REUD 001386858-0022/EM, REUD 001386858-0025/EM, REUD 001386858-0027/ EM, REUD 001386858-0030/EM,REUD 001386858-0024/EM,  REUD001386858- 0026/EM, REUD 001386858-0029/EM, REUD 001386858-0028/EM, REUD 001386692-0001/EM, REUD001386692-0004/EM, REUD 001386692-0011/EM, REUD 001386692-0012/EM,REUD 001386700- 0002/EM, REUD 001386700-0001/ EM, ITM 1278105/WO ISEC, ITM 1298036/WO PURE LOOP, ITM 1278104/ WO PURELOOP, ITM 1841681/WO PLASMAC, ITM 1841469/WO UMAC,  EUTM 019162317/EM EDVANCED, EUTM 015080261/EM UpCentre, EUTM 001873215/EM COAX, EUTM002045748/ EM COAX, EUTM018052759/EM Circonomic Centre, EUTM 018130953/EM BluPort, ITM	1316257/WO CAREFORMANCE, ITM 1705585/WO CHEMAREMA, ITM1129879/WO COREMA, ITM 1192473/WO counter current, ITM 1726526/WO DuaFil, ITM 1705574/WO ecoGentle	, ITM 1039828/WO ecoSAVE, ITM 1042906/WO ECOSAVE, ITM 492633/WO EREMA, ITM 1661038/WO EREMA, ITM 1660881/WO erema group, ITM 1176080/WO INTAREMA, ITM 1469676/WO KEYCYCLE, ITM1483520/WO KEYCYCLE EREMA PLANT ENGINEERING, ITM 994154/WO MPR, ITM 1400093/WO POWERFIL, ITM 1403274/WO POWERFIL, ITM 1341743/WO re360, ITM 1658239/WO ReFresher, ITM 1015825/WO RTF, ITM 1208193/WO smart start, ITM 1015824/WO TVE, ITM 1061121/WO TVEplus, ITM 1312860/WO UMAC, ITM 1491090/WO VACUNITE, ITM 765459/WO VACUREMA, REUD 001386858-0002/EM, REUD 001386858-0001/EM</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">DEUR 002374041-0001, DEUR 000475595-0002, DEUR 000475595-0001, ITM 0900160 PILOT Greenball, EUTM 001561539 PILOT Capless, ITM1309693 PILOT KLEER, ITM 0866191 FRIXION, ITM 1078481 ball FRIXION CLICKER, ITM 1361161 SUPER GRIP, EUTM 011052743 PILOT, EUTM007014541V BALL, EUTM003878253Hi-Tecpoint	</t>
   </si>
   <si>
     <t>REUD 002906230-0003/EM, REUD 002906230-0001/EM, REUD 002906347- 0001/ EM,REUD 001168538-0001/EM,REUD 002496869-0001/EM, REUD 007705884- 0001/EM, REUD002468876-0002/EM, REUD001169544-0003/EM, REUD 008607964-0001/EM, REUD004741791-0001/EM, REUD 008313787-0001/EM, REUD 008732002-0001/EM,REUD 000897624-0001/EM, REUD001076343-0001/EM, REUD 005638707-0001/EM, REUD 005638707- 0002/EM,REUD 004558500-0001/ EM, EUTM 010956787/EM AIMPOINT, EUTM 017944139/EM T2, EUTM 015211311/EM T1, EUTM 018374230/EM DUTY RDS, EUTM011522761/EM AIMPOINT, EUTM 018006809/EM AIMPOINT, EUTM000723346/EM Aimpoint, EUTM 017969193/EM ACRO, ITM 1657799/WO COMP, ITM 1504049/WO MICRO,REUD 002906230- 0002/EM, REUD 002946442-0001/EM, REUD 002946442-0002/EM, REUD 007012125-0001/EM,REUD002946442-0003/ EM, REUD 008607972-0001/EM, REUD015004916-0001/EM,REUD 000909528- 0001/EM, REUD 000909528-0002/EM, REUD 000909551-0001/EM, REUD008303994-0001/EM, REUD 002468876-0001/EM, REUD 001169544-0002/EM</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 008248189 SQ3, EUTM 000019398 TT, EUTM 002248847 S line, EUTM 001614072 Audi Original Teile, EUTM 000621086 Vorsprung durch Technik, EUTM 000307413 A7, EUTM 000018838 A4, EUTM 000018846 A6, EUTM 000019471 A8, EUTM 000019414 quattro, EUTM 000021162 RS3, EUTM 000021147 RS4, EUTM 000021121 RS6, EUTM 000021105 RS8, EUTM 000019430 S3, EUTM 000019489 S4, EUTM 000019497 S6, EUTM 000019513 S8, EUTM 000994707R8, EUTM 000019505 TTS, EUTM 004775177 A5, EUTM 000018762, EUTM 012109112 RS, EUTM 010549962 Q8, EUTM 006199194  A1, EUTM 010441277 Audi Vorsprung durch Technik 
 EUTM 010441111 Audi, REUD 002153676-0005,REUD 002153528-0006, REUD 002153528-0005,REUD002153528-0004,REUD 002153528-0002,REUD 002153320-0001,REUD 002015453-0001,REUD 002002683-0003, REUD 002002683-0002, REUD 002002683-0001,REUD 001989914-0001, REUD 001981564-0007,REUD 001981564-0006, REUD 001981564-0005, REUD 001981564-0004, REUD 001981564-0003,REUD 001981564-0002,REUD 001981564-0001,REUD 001981374-0001,REUD001915133-0001,REUD 001914771 -0002,REUD 001913435-0001, ICD DM/080062 93018250 Fahrzeug Felge </t>
   </si>
   <si>
     <t>REUD 002982538</t>
   </si>
   <si>
     <t>ALTACHEM</t>
   </si>
   <si>
     <t>blīvēšanas instrumenti, putu pistoles</t>
   </si>
   <si>
     <t xml:space="preserve">REUD  002375212 </t>
   </si>
   <si>
     <t>Cembre S.p.A.</t>
   </si>
   <si>
     <t>šķēres tehniskai lietošanai</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM1698935YU-GI-OH!, EUTM 001695501YU-GI-OH! </t>
   </si>
   <si>
     <t>KABUSHIKI KAISHA SHUEISHA KABUSHIKI KAISHA SHUEISHA</t>
   </si>
   <si>
     <t xml:space="preserve"> automātiskās un ar monētu darbināmas atrakciju iekārtas, elektriski darbināmas rotaļlietas bērniem, rotaļlietas un spēles, elektronisko atrakciju aparāti u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1752166/WO KELLY, ITM 1352277/WO Kelly, REUD 000954599-0001/ EM, REUD 015095136-0001/EM, REUD 008083935-0001/EM	</t>
   </si>
   <si>
     <t>Kelly Tillage Pty Ltd</t>
   </si>
   <si>
     <t>lauksaimniecības tehnika, smidzinātāji, piekabināmā lauksaimniecības tehnika,  kultivēšanas tehnika, aršanas mašīnas,  mēslošanas mašīnas, lauksaimniecības tehnika sējai u.c.</t>
   </si>
   <si>
     <t>EUTM 018279338/EM VEOZA</t>
   </si>
   <si>
     <t>ASTELLAS US LLC</t>
-  </si>
-[...1 lines deleted...]
-    <t>PHINIA Delphi Luxembourg SARL</t>
   </si>
   <si>
     <t>EUTM 006097125 V, EUTM 010833515 V, ITM 1525033 V, ITM	1815393/WO V</t>
   </si>
   <si>
     <t>MARIO VALENTINO S.P.A.</t>
   </si>
   <si>
     <t>somas</t>
   </si>
   <si>
     <t>EUTM 018855961/EM Ultrafragola, EUTM 018400033/EM ULTRAFRAGO	
 EUTM 018661413/EM SUPERONDA, EUTM 019175361/EM SAFARI	
 EUTM 019038036/EM JOE,EUTM 018311664/EM CENTRO STUDI POLTRONOVA</t>
   </si>
   <si>
     <t>CENTRO STUDI POLTRONOVA PER IL DESIGN S.R.L.</t>
   </si>
   <si>
     <t>EUTM 009826785/EM ciesse piumini, EUTM 013661715/EM CIESSE OUTDOOR, EUTM 000057026/EM CIESSE PIUMINI, 
 EUTM 016623076/ EM CIESSE PIUMINI DOWN 800 FILL POWER	
 EUTM 016623118/EM CIESSE PIUMINI ECO-TECH PROJECT	
 EUTM 017881108/EM Liger, EUTM 018010770/EM GENERATION 80'	
 EUTM 018202560/EM, EUTM 018202567/EM CIESSE PIUMINI	
 EUTM 019002036/EM CIESSE</t>
@@ -9365,135 +9084,122 @@
   </si>
   <si>
     <t>EUTM 007600117/EM CONVERSE, EUTM 007600026/EM, EUTM 009209073/EM Jack Purcell, EUTM 007600232/EM ALL STAR, EUTM 007600241/EM,EUTM 008630659/EM CONVERSE ALL STAR Chuck Taylor
 EUTM 007600191/EM ALL STAR, EUTM 007599947/EM Converse All Star, REDU 009146863-0014/EM, REDU 009146863-0012/EM, REDU 009146863-0015/ EM, REDU 009146863-0013/EM, REDU 009197775-0001/EM, REDU 009197775- 0002/EM, REDU 009197775-0004/EM, REDU 009197775-0003/EM, REDU 009197775-0005/EM, REDU 009197775-0006/EM, REDU 009028350-0008/EM, REDU 009028350-0010/EM, REDU 008521181-0029/ EM, REDU 008521181- 0035/EM, REDU 008521181-0032/EM, REDU 008521181- 0034/EM, REDU 008521181-0036/EM, REDU 008521181-0042/EM, REDU 008521181-0039/EM, REDU 008521181-0033/EM, REDU 008521181-0030/EM, REDU 009028350- 0006/EM, REDU 009028350-0009/EM, REDU 009028350-0007/ EM, REDU 008521181-0025/EM, REDU 007162128-0002/EM, REDU 007162128-0001/EM	
 REDU 007162128-0004/EM, REDU 007162128-0003/EM, REDU 008521181- 0040/EM, REDU 008521181-0031/EM, REDU 008521181-0041/EM, REDU 008521181-0038/EM, REDU 008521181-0037/EM, REDU 015012399-0007/EM	
 REDU 015012399-0008/EM, REDU 008926372-0029/EM, REDU 008926372- 0030/EM, REDU 008926372-0028/EM, REDU 008926372-0031/EM, REDU 008926372-0032/EM, REDU 008926372-0033/EM</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 11950854/M&amp;P, EUTM 011778751/M&amp;P, EUTM 004912457/M&amp;P MILITARY POLICE,  EUTM 011778834/M&amp;P MILITARY POLICE,  EUTM 002731644/S&amp;W,  EUTM 002730794/S W, EUTM 000211748/SIGMA SERIES,  EUTM 002731248/SMITH &amp; WESSON, EUTM 000625483/SMITH &amp; WESSON REDU 003114016-0001 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000394189/EM BRAUN, REDU 000102827 - 0007/EM,  ICD  D079213/ WO, ICD D073819/WO, ICD D072551/WO, ICD DM/093 043, ICD DM/087897
 ICD DM/091 110, ICD DM/098 341
 </t>
   </si>
   <si>
     <t xml:space="preserve">REDU001564238 - 0001,REDU 001116065 - 0001, EUTM 009179987, EUTM 009706516TWIX PAUSE LIKE YOU MEAN IT, EUTM 010728327LEFT TWIX. RIGHT TWIX. PICK A SIDE, EUTM 010900074LINKES TWIX. RECHTES TWIX. PROBIER SIE BEIDE UND ENTSCHEIDE DICH!, EUTM 011067535TWIX GOûTEZ LES DEUX. FAITES VOTRE CHOIX, EUTM 011839636LINKER TWIX RECHTER TWIX, EUTM 011839586LINKER TWIX, RECHTER TWIX, WELKE KIES JIJ?, EUTM 012249504TWIX ENJOY THEM BOTH, EUTM 012252524ENJOY THEM BOTH, REDU 001072359 - 0001, REDU 001130165 - 0001, REDU 001116065 - 0002, REDU 001564238 - 0002, EUTM 000128371TWIX, EUTM 006311518TWIX FINO, EUTM 006954333, EUTM 008275224, EUTM 000001347TWIX, EUTM 008411845TWIX, EUTM 001258086TWIX TOP, EUTM 001513365TWIX STIX, EUTM 009070889, EUTM 009181835 
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 007543151 SHEBA,  EUTM 009781279, EUTM 010465433, EUTM 010465491, EUTM 010825289 SHEBA FOLLOW YOUR PASSION, EUTM 010864701 SHEBA FINESSE, REDU 000181219 - 0001, REDU 000181219 - 0002, REDU 000181219 - 0004, REDU 000181219 - 0007,  REDU 000179379 - 0069, REDU 000179379 - 0092, EUTM 016130692 Sheba, REDU 003806066-0001, REDU 002932384-0001, EUTM 010864701 SHEBA FINESSE, REDU 002932384-0012 
 REDU 000179379-0092, REDU 002932384-0002, REDU 002932384-0011, EUTM 016130676  Sheba, EUTM 015377534 SHEBA PERFECT PORTIONS, EUTM 017661539 SHEBA CRAFT COLLECTION, EUTM 017961731 SHEBA CREAMY SNACKS, REDU 000181219-0001 
 </t>
   </si>
   <si>
-    <t xml:space="preserve">REDU 001790973-0001, EUTM 008 846 834, EUTM 006292668, EUTM 006292668 BABYZEN, EUTM 009857061 YOYO 
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve">REDU 003712959-0016, REDU 003712959-0025, REDU 003712959-0026, REDU 003712959-0027, REDU 003712959-0028, REDU 003712959-0029, REDU 003712959-0009, REDU 001291066-0001, REDU 002012336-0003, EUTM 001541739, EUTM 001834373, REDU 003712959-0024, EUTM 010530558 M&amp;M'S IT DOESN'T GET BETTER THAN THE ORIGINAL, EUTM 010530483  M&amp;M'S NOTHING FANCY, JUST THE FACTS, EUTM 010530509  M&amp;M'S THE BIGGEST THING TO HAPPEN TO MILK, CHOCOLATE, EUTM 010722411 10000027 MS. BROWN, EUTM 010749191, EUTM 002744639 RED, EUTM 002743706 YELLOW, EUTM 012437885 MY M&amp;M'S, EUTM 003849148, EUTM 003853298, EUTM 003849023, EUTM 003853281, EUTM 003849122, EUTM 003849056, EUTM 011455731 M&amp;M'S, EUTM 001837384, EUTM 001838689, EUTM 009858151 NEVER LET 'EM SEE YOU MELT, EUTM 010065027 M&amp;M'S INTENSE, EUTM 002443232 M&amp;M'S, EUTM 000001446 M&amp;M'S, EUTM 005422142, EUTM 005422332 
 EUTM 005555164, EUTM 005555156, EUTM 001838713, EUTM 000656223 10000039 M&amp;M'S, EUTM 008749673 M&amp;M'S, EUTM 008504649, EUTM 008504615, REDU 003712959-0004, REDU 003712959-0005, REDU 003712959- 0007, REDU 003712959-0011, REDU 003712959-0012, REDU 003712959-0013, REDU 003712959-0015, REDU 003712959-0017 
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM012348876, EUTM 008915415,  EUTM 009165821, EUTM 009165747, EUTM 009583998 GALAXY MELT INTO, EUTM 010172344 GALAXY FLUTES, EUTM 002692622 GALAXY, EUTM 003527975, REDU 001160519 - 0001, REDU 001160519 - 0002,  EUTM 003527942, EUTM 012348504, EUTM 012348652, EUTM 012380994, EUTM 012348694, EUTM 012348827, REDU 000170741 - 0005, REDU 000748421 - 0004, REDU 000748421 - 0005, REDU 0007 48421 - 0006, REDU 000748421 - 0007, REDU 000748421 - 0008, REDU 0007484 21 - 0009, REDU 000748421 - 0010, REDU 000170741 - 0001, REDU 000170741 - 0002, REDU 000545173 - 0001, REDU 000545173 - 0002, REDU 000545173 - 0003, REDU 000545173 - 0004, REDU 000545173 - 0005, REDU 000545173 - 0006, REDU 001296974 - 0001, REDU 001256028 - 0001, REDU 0001291066 - 0002, REDU 0001 291066 - 0003, REDU 002012757 - 0002, REDU 002227215 - 0001, REDU 00222 7215 - 0002, REDU 000170741 - 0004, REDU 000170741 - 0006, REDU 000170741 - 0007, REDU 000170741 - 0008, REDU 000748421 - 0001, REDU 000748421 - 0002, REDU 000748421 - 0003, REDU 000748421 - 0012, REDU 000748421 - 0013, REDU 000748421 - 0011, REDU 000748421 - 0014, EUTM000001701 DOVE, EUTM 001010669 DOVE PROMISES, EUTM 008797565GALAXY BUBBLES, EUTM 008915365 Galaxy Minstrels, EUTM 008915415 Galaxy Ripple, REDU 000170 741-0001,  EUTM 001010669 DOVE PROMISES
 </t>
   </si>
   <si>
     <t>EUTM 016950537 DRY AGER BUILT FOR BEEF EST. 2014, REDU 004412138-0013, REDU 004412138-0012, REDU 004412138-0009, REDU 001462204-0001, REDU 004412138-0004, REDU 4412138-0001, REDU 004412138-0007</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 002386763-0001, REDU 002587402-0004, REDU 002197442-0001 
 REDU 002386763-0002,EUTM 011946167 93041540 GoPro, EUTM 012621901GOPRO, DR002736124-0002, REDU002736124-0001 
 REDU002773762-0001, REDU002587402-0003, REDU002756171-0001 
 REDU002762583-0002, EUTM006750376HERO,REDU002633750-0001 
 EUTM006750368GOPRO 
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000372458, REDU 002028399-0015, REDU 002028399-0014 93026226, REDU 002028399-0013 93026224, REDU 002028399-0012 93026222, REDU 002028399-0011 93026220, REDU 002028399-0010 93026218, REDU 002028399-0009 93026216, REDU 002028399-0008 93026214, REDU 002028399-0007, REDU 002028399-0006, REDU 002028399-0005, REDU 002028399-0004, REDU 002028399-0003,         REDU 002028399-0002, REDU 002028399-0001, REDU 000899083-0001, EUTM 010427979, EUTM 010427987, EUTM 000472506  
  </t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1143133QiviCon, EUTM 000215319 ·T··· , EUTM 000214528T-Online, EUTM 000214478-T---Online-, EUTM 006424055 T Home, EUTM 006660121 T-Home, EUTM 001961788 T Systems, EUTM 001935659 T-Systems, EUTM 004588208T, EUTM 002122141t, EUTM 004501342 T-Com, EUTM 000212613, EUTM 004589826 T, EUTM 003127611t, EUTM 001856079 t, EUTM 001855329 T-Com, EUTM 003125432t, EUTM 000485441T-Mobile, EUTM 000485391·T· · · Mobile·, REDU 1195101-0001, REDU 001195101-0002 WLAN POWER WPS RESET 5 SEK. LAN, REDU 000906847-0001, REDU 000906847-0003, REDU 001195101-0003WLAN POWER WPS RESET 5 SEK. LAN, REDU 001195101-0004 93039356, REDU 002004531-0001, REDU 000906847-0002 93039342,REDU 001195101-0005, EUTM 006367916T Home, EUTM 005046453T-Home, EUTM 002142784  ·T· · · Com·  
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 3251956/Gavi, EUTM 3877611/Gavilast,  EUTM4784906 /Gav, EUTM 4571626/Gav, EUTM 3947728/Cool, EUTM 3251972/ Gavis, REDU 000203310/Project Cooler Tablet, REDU 000552021-0001/Project Dada - Bi-Layer Tablet, REDU 000552021-0002/Project Dada -Bi-Layer tablet, REDU 000236971-0001/Project Saloon: Pill Container/Dispenser (Gaviscon/Lemsip, REDU 000236971-0002/Project Saloon: Pill Container/Dispenser (Gaviscon/Lemsip, REDU 000236971-0003/Project Saloon: Pill Container/Dispenser (Gaviscon/Lemsip 
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM15138894PUMA.EVO, REDU 2773234-0001, REDU 2773200-0001, REDU 588702-0007, REDU 588702-0004, REDU 588702-0003, REDU 588702-0001, ICD DM/084357 93049324, ICD DM/084216, REDU 2579631-0001, EUTM 012697066, REDU 210323-0015, REDU 210323-0012, REDU 3109883-0003, REDU 3109883-0002, REDU 3109883-0001, REDU 1286116-0006, REDU 1286116-0005, REDU 1286116-0004,REDU 1286116-0003, REDU 1286116-0002, REDU 1286116-0001 93049296, EUTM 012579711, EUTM 012579702, EUTM 012579728 93049290 PUMA, EUTM 12579694PUMA, EUTM 8461469, EUTM 3513694, EUTM 013199666 
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 008785651 LE MALE TERRIBLE (semi-figurative), EUTM 9038704 NINA (Verbale), EUTM 9291485 VICTORY, EUTM 9299942 VICTORY PACO RABANNE, EUTM 9468901 INVICTUS PACO RABANNE, EUTM 9505751 PACO RABANNE (Verbale), EUTM 9625682	 INVICTUS, EUTM 10409051 MADEMOISELLE RICCI (Verbale), EUTM 10643393 MADEMOISELLE RICCI, EUTM 10696839 LE BEAU MALE, EUTM10757128 Le Male, EUTM  JPG, EUTM 10665271 Jean Paul Gaultier, EUTM 2765246 JPG, EUTM 3944592 Jean Paul Gaultier, EUTM 8243826 Gaultier, EUTM 11172442 NINA L'EAU, REDU 192356 FLACON LOVE IN PARIS NINA RICCI, REDU 000324553 FLACON NINA NINA RICCI [NR5], REDU 820600-0001 BOTTLE (1 MILLION), REDU 870126 BOTTLE Colour 1 MILLION, REDU 1643909 ENVASE PR7F LADY MILLION (FINAL), REDU 2081521 ENVASE PR9 INVICTUS (FINAL), REDU 2443671-0001ENVASE L'EXTASE, REDU 3307461 ENVASE PURE XS, REDU 3833920-0001 ENVASE OLYMPÉA 2018, EUTM 018144767 PHANTOM PACO RABANNE, EUTM 018310792 LADY MILLION FABULOUS, EUTM 018310790 AIR METAL, EUTM 018324639 OLYMPÉA BLOSSOM, EUTM 018348265 MAJOR ME PACO RABANNE, EUTM 011327848 LA BELLE DE GAULTIER, EUTM 14055727 NINA APPLE (OUTER PACK), REDU 820600-0002 BOTTLE (1 MILLION), REDU 2443671- 0002 ENVASE L'EXTASE, REDU 2443671-0003 ENVASE L'EXTASE, EUTM 018063220 Jean Paul Gaultier "La Belle", EUTM 1938596 PREMIER JOUR (Verbale), EUTM 2412385 ULTRAVIOLET MAN paco rabanne (3D) (Figurative), EUTM 4378451 BLACK XS, EUTM 4365078 L'AIR DU TEMPS NINA RICCI, EUTM 5043021 FLACON NR5 (couleur framboise) (Tridimensionnelle), EUTM 5312459 NINA NINA RICCI (stylisée), EUTM 5338868 NINA NINA RICCI (face principale étui NR5) (Couleurs), EUTM 5400486 BLACK XS, EUTM  5420501 NR (logo) (Semi-figurative), EUTM 5682141 1 MILLION
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 018160240 BRYGGA, EUTM5973698 NovaLite, EUTM 3387719 ComforTex, ITM 1009454 MAVIG, ITM1009455MAVIG,  REDU  3048198-0004, REDU 3048198 -0003, REDU 3048198-0002, REDU 3048198-0001, REDU 2677617-0003, REDU 2677617-0002, REDU 2677617-0001, REDU 2633503-0002, REDU 2633503-0001, REDU 3074939-0004, REDU 3074939-0003, REDU 3074939-0002 , REDU 3074939-0001, REDU 3013457-0006, REDU 3013457-0005, REDU 3013457-0004, REDU 3013457-0003, REDU 3013457-0002, REDU 3013457-0001, REDU 2484469-0002, REDU 2484469-0001, REDU 2201202-0005, REDU 2201202-0004, REDU 2201202‐0003, REDU 2201202‐0002, REDU 2201202-0001, REDU 1004550-0002, REDU 1004550-0001 
  </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 11569696ASPIRO,EUTM 015460264TEELO, EUTM009084311 VICTO, EUTM009084377OCTO, EUTM 010778322OWALO, EUTM 009084427SECTO  REDU 001805797-0001, REDU 001805797-0002, REDU 001805797-0003, REDU 002098798-0001, REDU 002098798-0002, REDU 002614636-0001 
  </t>
-  </si>
-[...3 lines deleted...]
-REDU 000952841-0003/EM, REDU 000952841-0001/EM, ICD D075168- 0004/WO, ICD D082508-0001/WO, ICD D082508-0002/WO, ICD D082508-0005/WO,ICD D082508-0004/WO, ICD D082508-0003/WO, ITM 1089825 KEY OF TIME , ITM 1258485 H HUBLOT BOUTIQUE EXCLUSIVE, ITM 1006223 H, ITM 1018417 KING POWER, ITM 1047327H, ITM 108982 6oceanographic, ITM 1128346 Magic Gold, EUTM 008273906 BLACK MAGIC, ITM 12690012 FIRMAMENT, ITM 1273313 H HUBLOT CLASSIC FUSION, ITM 1018417 King Power , EUTM 16660185, EUTM 016442824 HUBLOT</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                      REDU 003029222-0001, CTM 012664009 93062536 HURRICANE, REDU 003124502-0004 93062534, REDU 003124502-0003 93062532, REDU 003124502-0002 93062530, REDU 003124502-0001 93062528, REDU 002854935-0001</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                 
 REDU  001931213-0003, EUTM  002226306  91089752  Genius, EUTM  008804494 Salad Chef, REDU  001631847-0003, REDU  001631847-0004  
 REDU  001631847-0006, REDU  001631847-0007, REDU  001631847-0008  
 REDU  001631847-0009, REDU  001631847-0010, REDU  001931213-0009  
 REDU  001931213-0008, REDU  001931213-0007, REDU  001931213-0006  
 REDU  001931213-0005, REDU  001931213-0004  
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 013435532 AIGLE, EUTM 17141029 MACADAMES, EUTM 011714136, EUTM 013121553, EUTM 011824571, EUTM 015713761, REDU 001979113-0001, REDU 005265857-0001 Bottes, REDU 005265873-0001 Bottes
 </t>
   </si>
   <si>
     <t xml:space="preserve">REDU008707525-0005MOLD CLOSED shoes, REDU008707525-0004LADY SOCK shoes, REDU008707525-0002LADY AFTERHOUR shoes, REDU008707 525-0001Talon LADY, REDU008754386-0002WAIST BAG, REDU008756266- 0001LINDSAY BAG (chain), REDU008754386-0001LINDSAY BAG (strap)	
 EUTM1497643Nawm, REDU 001203830-0001,REDU 003379833-0001, REDU 001203830-0001, ICD 100149, REDU 007721808-0001, REDU 008186043-0001, REDU 001262828-0002, REDU 008186043-0002, REDU 008186043-0003, REDU 002512152-0001, REDU 002513085-0001, REDU 007439385-0001, REDU 007439385-0002, REDU 007439385-0003, REDU 008186605-0001, EUTM 011865805Balenciaga, EUTM 006257042 BB, REDU 007722715-0001, EUTM 017416141 BB, EUTM 001048370 BB, ICD 100179, ICD 100180, REDU 006272498-0001, REDU 006272852-0001, ICD 103381, REDU 006272852-0002, EUTM 1497643 Nawm, REDU 007008057-0001, REDU 005945631-0001, ICD 103372, REDU 007009402- 0001, REDU 006935219-0001, REDU 001262836-0001			
 </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                     REDU 002573956-0002, EUTM 013333091 Nicer Dicer Magic Cube</t>
   </si>
   <si>
-    <t xml:space="preserve">REDU 005835550-0001 Platten, REDU 005626744-0007 Platten, REDU 005626744-0006 Platten, REDU 005626744-0005 Platten, REDU 0056 26744-0004 Platten, REDU 005626744-0003 Platten, REDU 005626744- 0002 Platten, REDU005626744-0001Platten, REDU 005246345-0004 Platten, REDU 005246345- 0003 Platten, REDU 005246345-0002 Platten, REDU 005246345-0001 Platten, REDU 005241593-0006 Platten, REDU 005241593-0004 Platten, REDU 005241593-0002 Platten, REDU 005241593-0001 Platten, REDU 005246345-0004 Baumaterialien, REDU005246345-0003 Baumaterialien,REDU005246345-0002Baumaterialien, REDU 005246345-0001 Baumaterialien, REDU 005241593-0006 Bau materialien, REDU 005241593-0004 Baumaterialien, REDU 005241 593-0002 Baumaterialien, REDU 005241593-0001 Baumaterialien, REDU 004089936-0007 Baumaterialien, REDU 004089936-0006 Baumaterialien, REDU 004089936-0005 Baumaterialien, REDU 004089 936-0004Baumaterialien, REDU 004089936-0003 Baumaterialien, REDU 004089936-0002 Baumaterialien, REDU 004089936-0001 Baumaterialien 
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve"> 
 REDU 003161660-0029/EM, EUTM 003507639/EM FRIGOVERRE, REDU 003162031-0001/EM, REDU 003162031-0002/EM, REDU 000127246-0009/EM	
 REDU 000127246-0010/EM, REDU 003161660-0025/EM, REDU 003161660-0030/ EM, REDU 000127246-0008/EM, REDU 003161660-0028/EM, REDU 003161660- 0027/EM	, REDU 003161660-0026/EM, REDU 003161660-0023/EM, REDU 003161660-0024/EM, EUTM 003181658/EM  frigoverre, EUTM 003606852 Quattro Stagioni, EUTM 003606837decoro floreale, EUTM 003606861 QUATTRO STAGIONI, EUTM 003606787 BORMIOLI ROCCO, EUTM 014285118 Quattro Stagioni 
 </t>
   </si>
   <si>
     <t>EUTM  013649082 BODYLUBE, REDU  064373-0001 MEGASOL GERMANY, EUTM  002585362 EROS</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 005511953-0001 Porte-empreintes, REDU 005511987-0001 Porte-empreintes
 REDU 005511995-0001 Dispositifs luminescents, REDU 005800653-0001 Instruments dentaires à main, REDU 005800661-0001 Dentaires (instruments -) à main (partie de -), REDU 005800679-0001 Instruments dentaires (partie de -), EUTM 014902407 marque verbale, EUTM 17778556 CERAM X SPECTRA, EUTM 17865209 THE POUR WITH MORE, EUTM 17883789 TRUEXPRESSION VERAFORM, EUTM 17883995 PORTRAIT IPN VERAFORM, EUTM 017886846 INPOINT, EUTM 17891796 ANKYLOS, EUTM 17907938 AZENTO, EUTM 017910151 CONFORM FIT, EUTM 017914260 ACURIS, EUTM 17920239 PUREVAC, EUTM 17924164 PRIMESCAN, EUTM 017947175 NEO SPECTRA, EUTM 17951392 TRUNATOMY, EUTM 17951432 NUPRO RDH, EUTM 17953146 MULTIMAT CUBE, EUTM 18006674 CONNECT CASE CENTER, EUTM 001044049 marque verbale, EUTM 008397077, EUTM 17893715 marque verbale
 EUTM 17893714 marque verbale, EUTM 013132055 marque verbale, EUTM  004100681  CALAMUS, EUTM  008684921 DENTSPLY, EUTM  014517056 DENTSPLY IQ, EUTM  014517221 DENTSPLY iQ, EUTM  002317972 DENTSPLY, EUTM  005754155  DENTSPLY MAILLEFER, EUTM  015169642 DENTSPLY SIRONA, EUTM  015753221 ENDO IQ, EUTM  014884928 ENDO MATTERS, EUTM  008847188  GUTTACORE, EUTM  002007250 PROTAPER, EUTM  007581382  PROULTRA SINE, EUTM  017604241W.CONNECT, REDU  002353631-0001, REDU  002906495- 0001, REDU 002906495-0002, REDU  002906495-0003, REDU  002906495-0004, REDU 004153880-0001, REDU  004153906- 0001, REDU 004153922-0001, REDU  004153930-0001, REDU  004558062- 0001, REDU 004678191-0001, REDU 004678563- 0001, EUTM 013385745 marque verbale </t>
   </si>
   <si>
     <t>REDU  000540422-0001 Distributeurs de papier</t>
   </si>
   <si>
     <t xml:space="preserve">REDU  001089395-0004/EM, EUTM  004279188/EM SERVIER, EUTM  004279171/EM  SERVIER, EUTM  003673522/EM , EUTM  011588423/EM, EUTM  010006617/EM, EUTM  002539682/ EM, EUTM  011221736/EM  Lonsurf, EUTM  015850548/EM  WEHEALTH BY SERVIER, REDU  001089395-0001/EM, REDU  001089395-0002/EM, REDU  001089395-0003/EM  
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  17799099 The Bellies from Bellyville, REDU  005654456 0001 Muñecos de juguetes, REDU  005654456 0002 Muñecos de juguetes, REDU  005654456 0003 Muñecos de juguetes, REDU  005654456 0004 Muñecos de juguetes, REDU  005654456 0005 Muñecos de juguetes, REDU  005654456 0006 Muñecos de juguetes  </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                EUTM 018056224 OMBRE FELINE, EUTM 1530994#gobeyond, EUTM 018221877 PRETTY HEART, EUTM 018383895 FRED, EUTM 011695624 SOLEIL D'OR, EUTM 18001142 FORCE 10, ITM 1598765 WINCH, EUTM 010641082 BAIE DES ANGES, EUTM  012291761 BELLE RIVE, EUTM  003132198 FRED, EUTM  013594312  FRED, EUTM  015503204  FRED 8°0, EUTM  1095883 PAIN DE SUCRE, EUTM  0963362  SUCCESS  20, REDU  000772819-0001  Fermoir de bracelet, REDU  004735744-0001 bague non pavée, REDU  004735744-0002  bague pavée, REDU  004735744-0003   Boucles d'oreilles, REDU  005663523-0001   Lunettes, REDU  005663523-0002   Lunettes, REDU  005663523-0003  Lunettes, REDU  005663523- 0004   Lunettes   
@@ -9530,53 +9236,50 @@
 EUTM 11918241 BREVETTO DELLA REAL CASA FRATELLI PRADA Milano Via Manzoni, 19 - Galleria V.E.63.65 Valigerie - Ogge, EUTM 12151908 F.LLI PRADA Valigerie Borse Gioielli 20121 MILANO GALLERIA VITTORIO EMANUELE, EUTM 12313532 PRADA DOUBLE BAG, EUTM 831271 carshoe CS, EUTM	5644661	miu miu, REDU 002767335-0001, EUTM 271163 Prada, EUTM 5216312 PRADA,  EUTM 11918331 Prada, REDU 003367804- 0003, EUTM 10239515 LUNA ROSSA, EUTM	1158591, LUNA ROSSA	
 EUTM 4669421 Linea Rossa, EUTM 721142 Car Shoe, EUTM 9787565 Car	
 EUTM 8769598 CS MONOGRAM 1.0, REDU 2367425-0001, REDU 2367425- 0002, EUTM 12279782 PRADA MILANO DAL 1913, EUTM 4253191 MIU MIU, ITM 1066516 miu miu, EUTM 10393536 MIU MIU MUSING, EUTM 13609201 LES INFUSIONS DE PRADA MILANO DAL 1913, EUTM 13609193 PRADA OLFACTORIES, EUTM 15003049 L'HOMME PRADA MILANO DAL 1913, REDU 2668921-0001	</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 019047921/EM ONTRAC, EUTM 019047195/EM CHI | TO | SAN, EUTM  008689391 AIR MULTIPLIER, REDU  001435770-0001, REDU  001429252-0001, REDU  001435069-0001, REDU  001428072-0001, REDU  004024024-0001, REDU  004024057-0001, REDU  004394955-0001, EUTM  006305262  Dyson, EUTM  017560971 AIRWRAP, ITM  01301389/WO SUPERSONIC, REDU  001259527-0001, REDU  001259543-0001, REDU  001357941-0003, REDU  001039911-0001, REDU  001039929-0001, REDU  001057418-0001, REDU  001057434-0001,  EUTM 018168619 CORRALE, EUTM 018168615 DYSON CORRALE, EUTM 018168616 DYSON CORRALE	
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  5890744 PERRIER-JOUËT,EUTM  5874953 BELLE EPOQUE  
 EUTM  1217930, EUTM  8778193, EUTM  10149045  BELLE EPOQUE PERRIER-JOUËT, EUTM  012695698 PERRIER-JOUËT, EUTM  1218074   PERRIER-JOUËT, EUTM  012316576  PERRIER-JOUËT, EUTM  012316667 PJ, EUTM  940927 PJ, REDU  000701354-0001  décoration pour verres, REDU  001867797-0001 modèle de flûtes à champagne, REDU  001818998-0001 modèle de boîtes, REDU  002118059-0001  modèle de support pour coupe de champagne  
 EUTM  1414223  PERRIER-JOUËT, EUTM  1412163 PERRIER-JOUËT  </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 018636924 DIESEL, EUTM 008157174 ONLY THE BRAVE, EUTM 013712468/EM DIESEL BAD,EUTM	015778384/EM BAD,EUTM              018881357/ EM D RED, EUTM 018001898/EM DIESEL SPIRIT OF THE BRAVE, REDU 008779706-0001/EM	</t>
   </si>
   <si>
     <t xml:space="preserve">
 REDU 002352161-0001/0002/0003/0004/0005/0006/0007VALENTINO, REDU 002631143-0001/0002 VALENTINO, REDU  002086488-0001/0002/ 0003/0004, VALENTINO, ICD DM/085166sneaker uomo camuflage, EUTM 4526984 VALENTINO, REDU 002111708-0001/0002 VALENTINO, REDU 002983387- 001/0002/0003/0004/0005/0006 /0007/ 0008 VALENTINO, EUTM 6937221V, EUTM32263540 R.E.D. VALENTINO GARAVANI, ICDDM/ 088327 VALENTINO, REDU003020502-0001/0002/0003VALENTINO, ICDDM/088769 VALENTINO, REDU002351932-0001/2/3/4/5/6/7/8/9/10/11/12/13/14  VALENTINO, REDU002598912-0001/0002/0003 12154122 VALENTINO, REDU 002631176-0001VALENTINO,  EUTM 10500874  RED VALENTINO,  EUTM 10269331 RED V, REDU001725045-0001,  VALENTINO, REDU 002383802-0001/ 2/3/4/5/ 6/7/8/9/10/11/12/13/14 22080058 VALENTINO, ICDDM/ 085 VALENTINO, REDU002167858-0001VALENTINO, EUTM 7539919RED VALENTINO, REDU 002602573-0001/ 0002/ 0003/0004/0005/0006 VALENTINO, REDU 001898255-0001/0002/ 0003/0004/0005VALENTINO, EUTM13898481 RED V, ICD DM/093 VALENTINO, ICD DM/088768 VALENTINO, EUTM  10843134RED V, REDU002631119-0001 VALENTINO,
 REDU 001814005-0001 / 0002 / 0003/ 0004VALENTINO, REDU   003095140-0001/0002VALENTINO, REDU002122192-0001 VALENTINO, REDU000159215 VALENTINO, REDU002262378-0001/0002/0003/0004/0005/0006VALENTINO, REDU000344361-0001VALENTINO, REDU 002109678-0001/0002/0003  VALENTINO, ICD DM/088828VALENTINO, REDU002111708-0001 VALENTINO, REDU002737866-0001/0002/0003 VALENTINO, ICD DM/094 459 VALENTINO, ICD DM/091 857VALENTINO, REDU000765789-000136 VALENTINO, REDU002738708-0001/0002VALENTINO,REDU002154708
 0001 VALENTINO, REDU002738880-0001/0002/0003/0004/0005 VALENTINO, ICD DM/090 227 VALENTINO, REDU002036012-0001/ 0002/0003/0004 VALENTINO, REDU002125054-0001 VALENTINO, REDU 002552398-0001 VALENTINO, EUTM10152866VALENTINA VALENTINO 
 </t>
   </si>
   <si>
     <t>REDU  002009829-0002 Irritec, REDU  002009829-0001 rritec, REDU  002009829-0003 Irritec</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">REDU  005622669-0001Arm support (fig)  </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 017396672 HOKA ONE ONE, EUTM 017396698 HOKA, EUTM 003894623 UGG, ITM 1162727/WO HOKA ONE ONEEUTM 018310011 UGG, EUTM 018293585 FLUFF YEAH, EUTM 010398014 UGG, EUTM 004686994 UGG, EUTM 007468713 (Marque sans texte), EUTM 006335632 UGG australia, EUTM 014560643 UGG, EUTM 010304152 UGG, REDU 000233614-0001, REDU 000233614-0002, REDU 000861 471 - 0011, REDU 000861471-0012, REDU 001057780-0001, REDU 001057780-0003	
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 REDU 004157204-0002 Photos of hooded sweatshirt, REDU 004157204-0006 Photo of T-shirt, REDU 004157204-0001 Photos of sweatshirt, REDU 004157204-0007 Photos of sweatshirt, EUTM 011444106 les deux (fig), EUTM 012308516 II LES DEUX, REDU 004157204-0003 Photo of Shirt, REDU 004157204-0005 photo of hooded sweatshirt, EUTM 011443983 LES DEUX, EUTM 017097726 (Trade mark without text) (fig) </t>
   </si>
   <si>
     <t xml:space="preserve">
 EUTM 009038134 RECIPROC, EUTM 012754222 VDW, EUTM 009041931 Marque figurative, EUTM 008624091  2SEAL, EUTM 008624066 2SEAL EASYMIX, EUTM 005017769 BEEFILL, EUTM 008550766 C-PILOT, EUTM 000779330 Canal blue, EUTM 002093870 CANAL CLEAN, EUTM 008549982 CC+, EUTM 013401443 EDDY, EUTM 002846988 Endo Easy Efficient, EUTM 002851541 Endo Einfach Erfolgreich, EUTM 000910844  Flex-Master, EUTM 002093672 GUTTACUT, EUTM 011183134  GUTTAFUSION, EUTM 002093417  GUTTAMASTER, EUTM 008550006 KENDO, EUTM 002093839 LAVENDO, EUTM 008550022 NOVAPEX, EUTM 010853893 ONEGUTTA, EUTM 008550808 PROENDO, EUTM 002094126 RAYPEX, ITM 1094507 VDW, ITM 1008583  VDW, EUTM 006824551 VDW GOLD, EUTM 010605046 VDW SAFETYLOCK, EUTM 006824809 VDW SILVER 
 EUTM 010081206 VDW STERILE, EUTM 013201199 VDW. CONNECT DRIVE, EUTM 013201165 VDW.CONNECT LOCATE, EUTM 008744534 VDW.PLATINUM, EUTM 007198591 VDW. ULTRA, REDU 001428635-0001 Modèle de l'Union Européenne, REDU 002602466-0001 Modèle de l'Union Européenne, REDU 002647933-0001 Modèle de l'Union Européenne, REDU 002685404-0001 Modèle de l'Union Européenne, REDU 002685438-0001  Modèle de l'Union Européenne 
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 REDU 001681032-0001/EM, EUTM 018934122/EMFLP, EUTM018934065/EM FAURE LE PAGE, EUTM 018383174 FLP, ITM 1105847, ITM 1105848, EUTM 12700449, EUTM 17996301, EUTM 8666018, EUTM 17996299, EUTM 15055742, EUTM 15069677, EUTM 17720582, EUTM 17996291, REDU 001681032-0001, REDU 003568823-0001 à 003568823-0006 
 </t>
   </si>
   <si>
     <t xml:space="preserve">   
 REDU 002020065-0018, REDU 002020065-0001,REDU 002020065-0027, REDU 001130496-0001, REDU 002020065-0015, REDU 002020065-0026, REDU 002020065-0003, REDU 002257725-0003, REDU 002257725-0004, EUTM 009674656, EUTM 009822826DU BIST NICHT DU, WENN DU HUNGRIG BIST, EUTM 009822875 PACKED WITH PEANUT POWER, EUTM 009822784 UND DER HUNGER IST GEGESSEN, EUTM 009822719YOU'RE NOT YOU WHEN YOU'RE HUNGRY, EUTM 10746451, EUTM 010670503 
 REDU 002257725-0005, REDU 002257725-0001, EUTM 011755162SNICKERS SATISFIES, EUTM 011755154 SNICKERS YOU'RE NOT ON THE BALL WHEN YOU'RE HUNGRY, REDU 002257725-0006, EUTM 007179435 SNICKERS GET SOME NUTS, EUTM 001181189, EUTM 001771161 SNICKERS CRUNCHER, REDU 002020065-0024, REDU 002020065-0008, REDU 002020065-0010, EUTM 000001587 SNICKERS, REDU 002020065-0012, REDU 002020065-0005, REDU 002020065-0006, REDU 002257725-0002, EUTM 009674631, EUTM 002165439  
 </t>
@@ -9911,53 +9614,50 @@
     <t xml:space="preserve">REDU002216861-0002, REDU 002216861-0001 </t>
   </si>
   <si>
     <t>EUTM 010818871AZONIC, EUTM 011287331O'NEAL, EUTM 017733353ALLOY MX, EUTM 017686296O'Neal, REDU 004679801-0002	
 REDU 004679801-0001, EUTM 001791714O'NEAL</t>
   </si>
   <si>
     <t>ITM 1580497 LINAK, REDU 000219894-0001 NAWM, ITM 1581242 NAWM
 EUTM 002756823 NAWM</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                               REDU 003297704-0011, REDU 003297704-0001, EUTM 012876959 COLE HAAN, REDU 002771873-0001, REDU 002771873-0002, REDU 003297704	
 -0002, REDU 007991872-0001, EUTM 017305285 STITCHLITE, REDU 007488853-0015, REDU 003811553-0003, REDU 003811553-0001, REDU 003297704-0004, REDU 005806072-0022, EUTM 000277467 COLE-HAAN, EUTM 012775813 GRAND.OS, REDU 007991872-0002, REDU 007991872 -0004, REDU 007991872-0006, REDU 007488853-0002, REDU 007488853-0003, REDU 007488853-0009, REDU 007488853-0010, REDU 007488853-0006, REDU 007488853-0007, REDU007488853-0008, REDU 007488853-0014, REDU 007991872-0003, EUTM015284631 ZERØGRAND, REDU 007488853-0004, REDU 007488853-0005, REDU007488853-0013, REDU 007488853-0011, REDU 007715321-0001,  REDU007488853-0001, REDU 003297704-0003, EUTM 012135497COLE HAAN, REDU007488853-0012, REDU 007991872-0005, REDU005806072-0012, REDU 005806072-0011, REDU005806072-0013	</t>
   </si>
   <si>
     <t xml:space="preserve">ICDDM/078358,  EUTM 010184372 HILTI Marke ohne Text, EUTM 003424661 Marke ohne Text, EUTM 005961644	 HILTI, ICD DM/081496	
 ICD DM/074987, ICD DM/075963, ICD DM/082019, ICD DM/082519, ICDDM/076318, REDU 000677190-0002, ICD DM/079590	, ITM 1288148 HI	
 ICD DM/094247, ICD DM/087261, ICD DM/089713, ICD DM/094068	
 ICD DM/094 426, ICD DM/101 288, ICD DM/102 390, ICD DM/102 855, ICD DM202316 Job floodllight stand, ICD DM/202028 Bodenradar, ICD DM/205983 Patronen, ICD DM/080065, ICD DM/074344, ICD DM/082217, ICD DM/ 074117, REDU 000909932-0001, REDU 000100649-0001, REDU 000100649-000	
 ICD DM/082425, ICD DM/081539, ICD DM/081434, ICD DM/076048	
 ICD DM/075961, ICD DM/079577, ICD DM/077611, ICD DM/081175	
 ICD DM/083873, ICD DM/091866, ICD DM/081247	</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 005813094-0002/EM, REDU 005813094-0007/EM, REDU 008375224-0002/EM, REDU 005813094-0010/EM, REDU 005813094- 0020/EM ITM 1313292/WO SMART GAMES, EUTM 006515639/EM smart games,  REDU 005813094- 0002/EM, REDU 005813094-0011/EM, REDU 005813094- 0013/EM, REDU 007466339-0002/EM, REDU 005813094-0007/EM, REDU 008375224- 0002/EM, REDU 005643475-0001/EM, REDU 005813094- 0001/EM	</t>
-  </si>
-[...1 lines deleted...]
-    <t>REDU 008721120-0008, REDU 008721120-0007 Tischleuchten - Leuchten, REDU 008721120-0006, REDU 008721120-0005, REDU 008721120-0004, REDU 008721120-0003, REDU 008721120-0002, REDU 009153448-0007, REDU 009153448-0006, REDU 009153448-0005, REDU 009153448-0004, REDU 009153448-0003, REDU 009153448-0002, REDU 009153448-0001, REDU 008721120-0001</t>
   </si>
   <si>
     <t>ITM 1149858 GENEO, EUTM 017819863, EUTM 017979805 CAPSUGEN	
 EUTM 018173429 OXYPOD, EUTM 018795886 POLLOGEN, EUTM 017415878 OXYGENEO, EUTM 07408057 TRIPOLLAR, REDU 008734180- 0001, REDU 008736797-0001, EUTM 006551832 POLLOGEN</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 008253819-0001, REDU 001177190-0001, REDU 001177190-0002, REDU 001177190-0003, REDU 001290340-0001, REDU 002494328-0001, REDU 002494328-0002, REDU 002494328-0003, REDU 002494328-0004, REDU 002682120-0001,  EUTM 1355916 PET TEEZER, EUTM 1410775 PET TEEZER Logo, EUTM 1205395 TANGLE TEEZER,  EUTM 1262393 TANGLE TEEZER, EUTM 4345963 TANGLE TEEZER, EUTM 1286387 TANGLE TEEZER BLOW-STYLING, EUTM 1511724 THE POWER'S IN THE TEETH 
 </t>
   </si>
   <si>
     <t xml:space="preserve">REDU 001361430-0017, REDU 001361430-0012, REDU 001361430-0014, REDU 00161430-0010, REDU 001361430-0005, REDU 001361430-0007, REDU 001361430-0008, REDU 001361430-0009, REDU 001361430-0015, REDU 001361430-0001, EUTM 004012845Teenage Mutant Ninja Turtles2 Battlenexus
 REDU 001361430-0013, EUTM 005164173 TMNT, EUTM 4227682 Teenage Mutant Ninja Turtles Mutants &amp; Monsters, EUTM 004166245 Teenage Mutant Ninja Turtles Mutant Melee, EUTM 002502292 Teenage Mutant Ninja Turtles
 EUTM 004433884 Teenage Mutant Ninja Turtles 3 Mutant Nightmare, EUTM 5755442 TMNT, EUTM 0010106672 Teenage Mutant Ninja Turtles, REDU 001361430-0018, REDU 001361430-0002, REDU 001361430-0004, REDU 001361430-0003, REDU 001361430-0016, REDU 001361430-0011, REDU 001361430-0006, EUTM 5164173/TMNT, EUTM 4227682/Teenage Mutant Ninja Turtles Mutants &amp; Monsters, EUTM 4166245/Teenage Mutant Ninja Turtles Mutant Melee, EUTM 2502292/Teenage Mutant Ninja Turtles, EUTM 4433884/Teenage Mutant Ninja Turtles 3 Mutant Nightmare, EUTM 5755442/ TMNT, REDU 1361430-0005, REDU 1361430-0006, REDU 1361430-0007  
 </t>
   </si>
   <si>
     <t>EUTM	018380723 POWERS GOLD LABEL, EUTM 018449025 POWERS P GOLD LABEL, EUTM 008567166 THREE SWALLOW, POWERS, ESTD 1791, P, GOLD LABEL, John Power &amp; Son.,EUTM012215968(Marque sans texte),EUTM 001283944 POWER'S, EUTM 000099960 POWER'S, EUTM 009890781 Powers, Single Pot Still Irish Whiskey, Estd 1791, John's Lane Release, EUTM 011670072 POWERS Single Pot Still Irish Whiskey ESTD P 1791 Signature Release John Power &amp; Son, EUTM 018086292 POWERS P
 REDU 007439328-0001 Bouteilles</t>
   </si>
   <si>
     <t>REDU 003477314-0001, ITM 1154841 OstrichPillow</t>
   </si>
   <si>
     <t xml:space="preserve">REDU000522073-0027,REDU 000522073-0032,REDU 000522073-0026 REDU 000522073-0033, REDU 000466115-0001, DR 000522073-0027/EM 10000026, REDU 000522073-0032/EM, REDU 000522073-0033/EM, EUTM 000199976/EM ARIEL, EUTM 009939984/EM, EUTM 001547488/EM  Pampers, EUTM 000299727/EM PAMPERS, EUTM 000299172/EM LENOR, EUTM 000269027/EM TIDE, EUTM 000199935/EM ALWAYS, EUTM 007201924/EM, EUTM 000230706/ EM  HEAD &amp; SHOULDERS, EUTM 003603685/EM HERBAL ESSENCES, EUTM 005764345/EM  Herbal essences, EUTM 000273342/EM PANTENE, EUTM 000301473/EM VICKS, EUTM 000058677/EM WICK, EUTM 002713790/EM  Ambi Pur, EUTM 005412838/EM AMBI PUR, EUTM 000230714/EM FAIRY, EUTM 003021904/EM, EUTM 001843630/EM CREST, EUTM 000299347/ EM P &amp; G, EUTM 000300137/EM PROCTER &amp; GAMBLE, EUTM 001569664/EM SK-II, EUTM 004755559/EM SK-II, EUTM 001762434/EM OLAY, REDU 000522073-0026/EM </t>
   </si>
@@ -10315,69 +10015,60 @@
 REDU  006376273-0002, REDU  001430599-0006, REDU  001430599-0024  
 REDU  006376273-0026, REDU  006376273-0003, EUTM  017973310 SIRMAN  
 REDU  001430599-0007, REDU  006376273-0025, REDU  006376273-0004  
 REDU  006376273-0023   </t>
   </si>
   <si>
     <t xml:space="preserve">       
 EUTM  004974705 ZANELLATO, EUTM 013589494/EM POSTINA, REDU 001859489-0002/EM, REDU 001859489-0004/EM	
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 REDU 003051978-0002/EM, REDU 002987362-0003/EM,REDU 002987362-0007/ EM, EUTM 018697481/EMICEMOOD, EUTM 018464796/EM CRISTALMOOD, EUTM 018028745/EMCRISTALMOOD, EUTM 018324465/EMCRISTALMOOD, EUTM 018390075/EMCOLORMOOD
 EUTM 019003788/EMantoniolupi, EUTM 001632264/EMANTONIO LUPI	
 EUTM 012433686/EMA ANTONIO LUPI, EUTM 019034205/EM A
 ITM 1291793/WO FLUMOOD, ITM 1338221/WO QUARZOMOOD	
 REDU 002110544-0008/EM, REDU 002110544-0005/EM, REDU 002110544- 0003/EM, REDU 002110544-0007/EM, REDU 002110544-0004/EM, REDU 002110544-0001/EM, REDU 008674857-0004/EM	</t>
   </si>
   <si>
     <t>REDU 005734043-0001, REDU 005734043-0002, REDU 008752406-0001, REDU 008752406-0002, REDU 008752406-0003, REDU 008752406-0004, REDU 008752406-0005, REDU 008752406-0006, EUTM 009406869/EM RÉMY MARTIN, EUTM 009948233/EM MAISON RÉMY MARTIN DEPUIS 
 EUTM 011619566/EM REMY MARTIN, EUTM 012621199/EM RÉMY MARTIN VSOP, EUTM 012638631/EM RÉMY MARTIN, EUTM 018741293/ EM RÉMY MARTIN CLUB EXCEPTION, EUTM 002244689/EM RÉMY	
 EUTM 009728221/EM, EUTM 009728288/EM, REDU 008592083-0002/EM
 REDU 008592083-0001/EM, REDU 002888370-0001/EM,REDU 002557835-0001/ EM, REDU 002262782-0001/EM, REDU 001143135-0001/EM, REDU 001143135- 0002/EM, REDU 005734027-0001/EM, REDU 005734027-0002/EM</t>
   </si>
   <si>
-    <t>REDU 008362180-0005/EM</t>
-[...4 lines deleted...]
-  <si>
     <t>REDU 001290597-0001</t>
   </si>
   <si>
     <t>REDU 000094461-0002/EM, EUTM 018115766/EM PANTAGRUEL, EUTM 018115761/EM HOPPER, EUTM 018676743/EM EXTREMIS, REDU 001825787-0001/EM</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 005394283/EM CLARINS, EUTM 018226698/EM CLARINS
 EUTM 012459525/EM CLARINS, EUTM 017384819/EM MY CLARINS
 EUTM 018502685/EM CLARINS PRECIOUS, REDU 008609499-0003/EM	
 REDU 008609499-0001/EM, REDU 008737944-0001/EM,REDU 008739825-0001/ EM, REDU 002963272-0001/EM	</t>
-  </si>
-[...1 lines deleted...]
-    <t>EUTM 007002132/EM STYLAGE, REDU 003841006-0001/EM, REDU 003841006-0002/EM, ICD D235800-0001/WO, ICD D235800-0002/WO, ITM 1403997/WO VIVACY PARIS,ITM 1424426/WO BI-SOFT INJECTION TECHNOLOGY, ITM 1258327/WO STYLAGE</t>
   </si>
   <si>
     <t>REDU 000134168-0006</t>
   </si>
   <si>
     <t>REDU 015002771-0001/EM, REDU 015002771-0002/EM, REDU 015002771-0003/ EM, REDU 015009801-0003/EM, REDU 015009801-0002/EM, REDU 015068623- 0001/EM	, REDU 015009803-0001/EM, REDU 015043119-0001/EM, ITM 1812338/WO HEY2O, REDU 015068605-0001/EM, REDU 008487995-0007/EM
 REDU 008487995-0008/EM, REDU 008487995-0009/EM, REDU 008487995-0014/ EM, REDU 008487995-0012/EM, REDU 008487995-0013/EM, REDU 008487995- 0015/EM	, REDU 008487995-0016/EM, REDU 015009801-0001/EM, REDU 008487995-0017/EM, REDU 008487995-0018/EM,EUTM 016683633/EM HEY DUDE, EUTM 018653035/EM EY DUDE,EUTM 018782234/EM HEY DUDE
 ITM 1060473/WO hey Dude, ITM 1729640/WO HEY DUDE, EUTM 018970623/EM HEY DUDE, REDU 008487995-0001/EM, REDU 008487995- 0002/EM	, REDU 008487995-0003/EM, REDU 008487995-0004/EM, REDU 008487995-0005/EM, REDU 008487995-0011/EM, REDU 008487995-0006/EM	
 REDU 008487995-0010/EM</t>
   </si>
   <si>
     <t>REDU 005799590-0001/EM, REDU 009029937-0001/EM, REDU 001942657- 0001/EM, REDU 002192518-0002/EM, REDU 002192518-0001/EM, EUTM 002963049/EM VESPA GRANTURISMO,EUTM 009431669/EM VESPA PX
 EUTM 002227452/EM Vespa Vintage, EUTM 010547297/EMVESPA 946	
 EUTM 002227395/EM VESPAVINTAGE, EUTM 011686706/EM VESPA	
 EUTM 011774321/EM VESPA,EUTM 011836707/EMVESPA PRIMAVERA
 EUTM 013533872/EM VESPA PRIMAVERA, EUTM 017439498/EM50 VESPA PRIMAVERA, EUTM 018722084/EMVESPA,EUTM 018873759/ EM VESPA, REDU 005945201-0001/EM, REDU 005296092-0001/EM, REDU 003447937-0001/EM, REDU 005799186-0001/EM, REDU 004493203-0001/EM	
 REDU 002132035-0002/EM, REDU 002192518-0005/EM, REDU 003447457- 0002/EM</t>
   </si>
   <si>
     <t>REDU 015094092-0001/EM, REDU 015094092-0001/EM, REDU015097588- 0001/ EM, REDU 015097588-0001/EM,  EUTM 019038069/EM AMEERAT AL ARAB, EUTM 018892612/EM KHAMRAH, EUTM 018973710/EM ASAD Lattafa, EUTM 019077817/EM ANGHAM, EUTM 018981522/EM YARA Lattafa, EUTM 018125528/EM Lattafa, EUTM 019157728/EM Lattafa, EUTM 018975960/EM Fakhar Lattafa, EUTM	 019076871/EM TERIAQ, EUTM 018981370/EMMAYAR Lattafa, EUTM 019149153/EM VICTORIA Lattafa
 EUTM 019077889/EM SEHR LATTAFA, EUTM 019166675/EM ATHEERI Lattafa, REDU 015063449-0002/EM, REDU 015064304-0002/EM,REDU015063647- 0001/EM, REDU 015063684-0002/EM, REDU 015067456-0002/EM, REDU 015094036- 0001/EM</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 009593922/MALIBU BLACK, EUTM 000397125/MALIBU COCONUT ICEPAK, EUTM 010886687/fig./, EUTM 009422916/ MALIBU VIVA, EUTM 010438638/MALIBU SUNSHINE, EUTM 05466131MALIBU SOUND CLASH,  EUTM 09593898/MALIBU RED, EUTM 000497651 MALIBU LIME, EUTM 008591737 MALIBOOM BOOM, EUTM 009650037 MALIBU FRESH, 011159597/ MALIBU SUNDAE, EUTM 000396994 MALIBU LIME ICEPAK, EUTM 004101887/MALIBU Chill, REDU 00047720- 0001/EM, EUTM	009467771/EM MALIBU COCKTAILS,EUTM 010467017/ EM MALIBU SUNSHINE, EUTM	009480948/EMMALIBU CREATIONEUTM 011966546/MALIBU,  EUTM 010467017/MALIBU SUNSHINE, EUTM 000940734/MALIBU, EUTM 000940700/MALIBU, EUTM 009670043/MALIBU, EUTM 000756940, EUTM 09467771/MALIBU COCKTAILS, EUTM 009467689/MALIBU COCKTAILS CARIBBEAN COSMO SPIRIT OF THE CARIBBEAN, EUTM 009467812/ MALIBU COCKTAILS ISLAND PUNCH SPIRIT OF THE CARIBBEAN, EUTM 009467721/MALIBU COCKTAILS MELON MARGARITA SPIRIT OF THE CARIBBEAN, EUTM 009467655/ MALIBU COCKTAILS TROPICAL CAIPIRINHA SPIRIT OF THE CARIBBEAN, EUTM 009593971/MALIBU WHITE, EUTM 000418384 /MALIBU,  EUTM 000886689/MALIBU, EUTM 008604753/MALIBU, EUTM 010886761/MALIBU COCKTAILS RUM PUNCH, EUTM 008591976/RADIO MALIBOOM BOOM, EUTM 010038131/MALIBU COCKTAILS CARIBBEAN COSMO, EUTM 010038172/MALIBU COCKTAILS RUM PUNCH, EUTM 010038206 MALIBU COCKTAILS MELON MARGARITA, EUTM 010038248/MALIBU COCKTAILS TROPICAL MOJITO, EUTM 011618485/MALIBOOTH, EUTM 011937133/MALIBU, EUTM 011159597/MALIBU SUNDAE, REDU 002034108-0001, REDU 002034108-0002, REDU 002034108-0003, REDU 002034108-0004 
 </t>
@@ -10393,95 +10084,87 @@
   </si>
   <si>
     <t xml:space="preserve">REDU 000613294-0001/EM, REDU 000613294-0002/EM, REDU 000727672-0001/ EM, REDU 002962696-0001/EM, EUTM 018759860/EM YSL, EUTM 018151332/EM YSL, ITM 1564759/WO YVESSAINTLAURENT, ITM 1462558/WO YVES SAINT LAURENT, EUTM 018151341/EM YVES SAINT LAURENT, EUTM 018759862/EM YVES SAINT LAURENT (Stylized), YVESSAINTLAURENT, EUTM 006845713/EM YSL, EUTM 018152561/EM YSL, EUTM 008194953/EM YSL LOVER, EUTM 018597534/EM SAINT LAURENT, EUTM 008192379/EM YSL CUIR NOIR, ITM 1461992/WO SAINT LAURENT RIVE DROITE,EUTM 018759861/EM SAINT LAURENT
 ITM 1462603/WO SAINT LAURENT	, EUTM 010217883/EM YVES SAINT LAURENT MUSE, EUTM 018152565/EM rive gauche,EUTM 017892658/EM
 EUTM 018862509/EM SAINT LAURENT high, ITM 1567626/WO SAINT LAURENT PARIS, ITM 1462341/WO SAINT LAURENT RIVE DROITE	
 ITM 1462618/WO YSL, EUTM 009417148/EM YSL, EUTM 009416108/EM YSL, REDU 000979521-0001/EM, REDU 003536564-0003/EM, REDU 002933572- 0002/EM	, REDU 002746891-0002/EM, EUTM 011445947/EM SAINT LAURENT PARIS, EUTM 014627434/EM SAINT LAURENT PARIS, ITM 1305523/WO SAINT LAURENT PARIS, EUTM 011445905/EM SAINT LAURENT, EUTM 009416116/EM YvesSaintLaurent, REDU 001175871- 0001/EM, REDU 001263859-0001/EM, REDU 002615880-0004/EM, REDU 002615880-0001/EM	</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 008799746-0001/EM, REDU 015059681-0001/EM, EUTM 017881103/EM 24 BOTTLES HYDRATION BY DESIGN, EUTM 018039780/EM MAMAWATA, REDU 004153310-0001/EM, REDU 006260238-0001/EM, REDU 006693784-0001/EM, REDU 006693784-0002/EM, REDU 006693784-0003/EM	</t>
   </si>
   <si>
     <t>REDU 015042407-0001/EM, REDU 015073450-0002/EM, REDU 015073450- 0003/EM, REDU 015073450-0001/EM</t>
   </si>
   <si>
     <t>ICD D083953-0007/WO, ICD D083953-0006/WO, ICD D083388-0003/WO	
 ICD D083388-0004/WO, ICD D083388-0002/WO, ICD D083388-0001/WO	
 ICD D082924-0006/WO, EUTM 001573278/EM, EUTM 018102792/EM BVLGARI ALLEGRA, EUTM 018607734/EM SERPENTI, EUTM 017376906/EM MAN WOOD ESSENCE, EUTM 018885600/EM BVLGARI OCTO, EUTM 018909154/EM BVLGARI, EUTM 018665921/EM, EUTM 018656959/EM, ICD D079879-0003/WO, ICD D079879-0012/WO, ICD D079879-0011/WO, ICD D079879-0002/WO, ICD D079879-0009/WO	
 ICD D079879-0001/WO, ICD D079879-0010/WO, ICD D079127-0001/WO	
 ICD D073965-0001/WO, ICD D072812-0005/WO, ICD D072812-0006/WO	
 ICD D072812-0001/WO, ICD D072812-0004/WO, ICD D072812-0003/WO	
 ICD D072812-0002/WO, ICD D086277-0006/WO, ICD D085804-0003/WO	
 ICD D085804-0002/WO, ICD D086277-0003/WO, ICD D086277-0001/WO	
 ICD D086267-0001/WO, ICD D083953-0003/WO, ICD D083953-0008/WO, EUTM 8633695 BVLGARI JASMIN NOIR, EUTM 012136404 BVLGARI LE GEMME, EUTM 002433555/3D TRADEMARK, EUTM 001510866 BVLGARI, REDU 000218425-0001, EUTM 000586289 SOLOTEMPO, EUTM 3749496 BVLGARI, EUTM 8926941BVLGARI, EUTM 001573278, EUTM  012460408  AQVA AMARA</t>
   </si>
   <si>
-    <t xml:space="preserve">EUTM 7442361 DURALEX, EUTM 8253271 VERECO, EUTM 10372861 PICARDIE, EUTM 13870506 OVENCHEF, EUTM 15283567  DURALEX depuis 1945 MADE IN FRANCE, UEUD 1976846-0001, UEUD 2691105-0001 
-[...2 lines deleted...]
-  <si>
     <t>EGIP PDO-FR-0993 Jambon sec de Corse / Jambon sec de Corse - Prisuttu	
 EGIP PDO-FR-0992Coppa de Corse / Coppa de Corse - Coppa di Corsica
 EGIP PDO-FR-0994Lonzo de Corse / Lonzo de Corse - Lonzu</t>
   </si>
   <si>
     <t>EGIP 10000000 AOP PIMENT D’ESPELETTE EN ENTIER FRAIS, CORDE DE PIMENT D’ESPELETTE, POUDRE DE PIMENT D’ESPELETTE</t>
   </si>
   <si>
     <t>EUTM 012479598/EM ART OF NATURE MASTIHA, EUTM 012479689/EM MASTIHA SHOP, EUTM 004175089/EM mastihashop VOYAGE TO THE EAST MEDITERRANEAN THE CHIOS MASTIHA GROWERS ASSOCI ATION, EUTM 004175063/EMΕΝΩΣΗ ΜΑΣΤΙΧΟΠΑΡΑΓΩΓΩΝ ΧΙΟΥ,	
 EGIP Mastiha Chiou, EGIP Mastihelaio Chiou, EGIP Tsikla Chiou, ITM 900845/WO ELMA</t>
   </si>
   <si>
     <t>EGIW PDO-FR-A1359 Vin de Champagne</t>
   </si>
   <si>
     <t>EGIW PDO-FR-A0144 Châteauneuf-du-Pape</t>
   </si>
   <si>
     <t>EGIW PDO-FR-A0186 Barsac, EGIW PDO-FR-A0712 Blaye, EGIW PDO-FR-A0821 Bordeaux, EGIW PDO-FR-A0686 Cadillac, EGIW PDO-FR-A092 Canon Fronsac, EGIW PDO-FR-A0987 Côtes de Bordeaux, EGIW PDO-FR-A0306 Bordeaux supérieur, EGIW PDO-FR-A0668 Cérons, EGIW PDO-FR-A0271 Côtes de Blaye, EGIW PDO-FR-A0707 Côtes de Bordeaux-Saint-Macaire
 EGIW PDO-FR-A0828 Bourg / Côtes de Bourg / Bourgeais	, EGIW PDO-FR-A0488 Crémant de Bordeaux, EGIW PDO-FR-A0406 Entre-deux-Mers, EGIW PDO-FR-A1103 Fronsac, EGIW PDO-FR-A0927Graves de Vayres, EGIW PDO-FR-A1012 Graves, EGIW PDO-FR-A1014 Graves supérieures,EGIW PDO-FR-A0710 Haut-Médoc, EGIW PDO-FR-A0171 Lalande-de-Pomerol, EGIW PDO-FR-A0276 Listrac-Médoc, EGIW PDO-FR-A0170 Loupiac, EGIW PDO-FR-A1200 Lussac Saint-Emilion, EGIW PDO-FR-A0329 Margaux,EGIW PDO-FR-A0730 Médoc, EGIW PDO-FR-A0990 Montagne-Saint-Emilion,EGIW PDO-FR-A0731 Moulis / Moulis-en-Médoc, EGIW PDO-FR-A0713 Pauillac,EGIW PDO-FR-A0162 Pessac-Léognan, EGIW PDO-FR-A0273 Pomerol, EGIW PDO-FR-A0274 Premières Côtes de Bordeaux,EGIW PDO-FR-A0992 Puisseguin Saint-Emilion, EGIW PDO-FR-A0988 Saint-Emilion, EGIW PDO-FR-A0993 Saint-Emilion Grand Cru, EGIW PDO-FR-A0178 Saint-Estèphe, EGIW PDO-FR-A0991 Saint-Georges-Saint-Emilion, EGIW PDO-FR-A0500 Saint-Julien
 EGIW PDO-FR-A0714 Sainte-Croix-du-Mont, EGIW PDO-FR-A0407 Sainte-Foy-Bordeaux, EGIW PDO-FR-A0819 Sauternes</t>
   </si>
   <si>
     <t>EGIW PDO-IT-A1399 Barbaresco, EGIW PDO-IT-A1389 Barolo</t>
   </si>
   <si>
     <t xml:space="preserve">EGIS  10338287 </t>
   </si>
   <si>
     <t>•	CDR uz REUD (Registered European Union design)
 •	CDU uz UEUD (Unregistered European Union design)
 •	CGIP uz EGIP (Geographical indication for agricultural products)
 •	CGIW uz EGIW (Geographical indication for wine)
 •	CGIS uz EGIS (Geographical indication for spirit drinks)
 •	CGIL uz EGIL (Geographical indication as listed in Agreements between the Union and third countries)
 •	CGIA vairs nepastāv un pieder EGIP kategorijai (Geographical indication for aromatised drinks based on wine products)
 •	CIGI ir jauns veids, kas ieviests ar jauno tiesisko regulējumu (Geographical indication for craft and industrial products)</t>
-  </si>
-[...2 lines deleted...]
-</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 015921422 ca, EUTM 012734571CATRICE , EUTM 012863254 CATRICE, EUTM 009173221 CATRICE, EUTM 005430939 catrice, EUTM 015921422 CA, EUTM 012734571 CATRICE, EUTM 018675482 CATRICE COSMETICS HD LIQUID COVERAGE FOUNDATION 
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 003492568/EM LIFA, EUTM 012606034/EM MUSTO, EUTM 000821983/EM HPX, EUTM 000906552/EM MUSTO,EUTM 000478693/EM H H HELLY HANSEN, EUTM 000335950/EM MPX, EUTM 011767415/EM MUSTO, ITM 1185665/WO HH HELLY HANSEN, EUTM 003823036/EM
 EUTM 001642768/EM MUSTO </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 008566176/EM OREO, EUTM 000129577/EM OREO, EUTM 008640658/EM OREO, EUTM 009707613/EM belVita,EUTM 008747347/EM OREO, EUTM 010462877/EM OREO ORIGINAL, EUTM 004112835/EM BELVITA 
  </t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>POLLINI</t>
     </r>
     <r>
       <rPr>
@@ -10580,56 +10263,50 @@
   <si>
     <t>EUTM  000000472 Sony, ITM  978971 Sony, ITM  1194843 A Sony, EUTM 005335518/EM, EUTM 005335575/EM</t>
   </si>
   <si>
     <t>pakas, ko  sūta  pa pastu,  ir marķētas ar oriģinālo nosaukumu “Zalando”</t>
   </si>
   <si>
     <t>pusvadītāji, integrētās shēmas un neierakstīti elektroniski datu nesēji; pusvadītāju ierīces, proti, digitālās, analogās, interfeisa un jauktas signālu shēmas, mikroshēmas, iespiedshēmas plates u.c.</t>
   </si>
   <si>
     <t>hermētiķi,  hermētiķu noņēmēji, blīves un hermētiķu komplekti</t>
   </si>
   <si>
     <t>briļļu lēcas, saulesbriļļu lēcas, optiskās brilles, oftalmoloģiskā stikla lēcas, optiskās lēcas,oftalmoloģiskās lēcas</t>
   </si>
   <si>
     <t>briļļu lēcas, saulesbriļļu lēcas, optiskās brilles, oftalmoloģiskā stikla lēcas, optiskās lēcas,oftalmoloģiskās lēcas, kino lēcas</t>
   </si>
   <si>
     <t>skaņas pastiprinātāji,  elektriskās kontroles aprīkojums, skaņu atjaunošana aparatūras instrumentiem, apgaismošanas sistēmas, ģitāras,  ģitāru stīgas, mūzikas instrumenti</t>
   </si>
   <si>
     <t>nažu, dakšiņu un karotīšu izstrādājumi, arī no dārgmetāla vai ar sudraba pārklājumu,  juvelierizstrādājumi, dārgakmeņi u.c.</t>
   </si>
   <si>
-    <t>somas,mugursomas, portfeļi,nelieli ādas izstrādājumi</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">televīzija, izklaides pakalpojumi, televizoru dekoderi, interaktīvie izklaides pakalpojumi, Izklaides programmatūra </t>
   </si>
   <si>
     <t>EUTM 002161271/EM LYRICA</t>
   </si>
   <si>
     <t>VIATRIS SPECIALTY LLC</t>
   </si>
   <si>
     <t xml:space="preserve">REUD 001434088-0001/EM, REUD 001218192-0001/EM	</t>
   </si>
   <si>
     <t>THETFORD B.V.</t>
   </si>
   <si>
     <t xml:space="preserve">pārnēsājamās tualetes
 </t>
   </si>
   <si>
     <t>EUTM 005720552/EMGBRACING, ITM 1648643/WOGBRacing</t>
   </si>
   <si>
     <t>LEWIS BANKS LIMITED</t>
   </si>
   <si>
@@ -10816,63 +10493,57 @@
     <t>EUTM 000554543/EM CHRISTOFLE	, EUTM 018788213/EM Christofle	
 EUTM 018788089/EM OC CHRISTOFLE ORFEVRERIE A PARIS DEPUIS 1830</t>
   </si>
   <si>
     <t>ORFEVRERIE CHRISTOFLE</t>
   </si>
   <si>
     <t>galda piederumi</t>
   </si>
   <si>
     <t>REDU 002640482-0001, REDU 002665810-0001, REDU 002172031-0001, EUTM 000120741 Kawasaki /fig./, EUTM 004111175 K /fig./, EUTM 004111191 K /fig./, EUTM 000202424 JET SKI /fig./, EUTM 004122611 KAWASAKI RACING TEAM, EUTM 000091314 KRT, EUTM 004140422 K-CARE, EUTM 004140406 LET THE GOOD TIMES ROLL, EUTM 004112314 Ninja /fig./, EUTM 000120808 MULE, EUTM 5158076 Versys, EUTM 011970746 Z, ITM 1174588 Z, ITM 1209296 Kawasaki, ITM 1213482 K Kawasaki, EUTM 004111118 K Kawasaki, EUTM 004111142 Kawasaki, ITM 1223061 Kawasaki, EUTM 000121384 Ninja, EUTM 008974461 ZX, EUTM 777987, ITM 1090717 W, EUTM 004113924 V Kawasaki, ITM 1090877 ZRX, ITM 1165079 Ninja, ITM 1213481 K</t>
   </si>
   <si>
     <t>KAWASAKI MOTORS EUROPE N.V.</t>
   </si>
   <si>
     <t>naži, virtuves piederumi</t>
   </si>
   <si>
     <t>somas, ādas izstrādājumi u.c.</t>
   </si>
   <si>
     <t>elektromotori, sūkņi, krāni u.c.</t>
   </si>
   <si>
-    <t>pretsāpju līdzeklis kaklam Strepsils</t>
-[...1 lines deleted...]
-  <si>
     <t>rotaļlietas, suvenīri, iPhone un iPad skolai</t>
   </si>
   <si>
     <t>apģērbi, apavi, somas un aksesuāri</t>
   </si>
   <si>
     <t>zobu pasta un mutes skalojamais ūdenis, ķermeņa un ādas kopšanas līdzekļi, dezodorants, antiperspiranti, ziepes, skūšanās krēmi un ādas losjoni, matu kopšanas līdzekļi u.c.</t>
-  </si>
-[...1 lines deleted...]
-    <t>uztura bagātinātāji, diētiskās pārtikas piedevas, vitamīni,  minerāli un minerālu preparāti, omega-3 taukskābes, fosfolipīdi un antioksidanti, pārtikas eļļas un tauki u.c.</t>
   </si>
   <si>
     <t>skaistumkopšanas līdzekļi, parfimērija, kosmētika, krēmi, dezodoranti, aksesuāri u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">pulksteņi u.c. </t>
   </si>
   <si>
     <t>sporta preces, hokeja nūjas</t>
   </si>
   <si>
     <t>apģērbi, apavi, somas, smaržas, brilles, rotaslietas u.c.</t>
   </si>
   <si>
     <t>mežkopības un dārzkopības instrumenti, motorzāģi u.c.</t>
   </si>
   <si>
     <t>krēsli u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, to piederumi, apavi, somas u.c.
 </t>
   </si>
   <si>
     <t>transportlīdzekļi, visas rezerves daļas, tehniskās eļļas un ziedes, smērvielas, atslēgu piekariņi, aksesuāri u.c.</t>
@@ -10905,156 +10576,144 @@
 EUTM  006360028 MARS WORK, REST AND PLAY, EUTM  006405062 MARS REFUEL, EUTM  009254251  Mars, EUTM  002152825 Mars  
 EUTM  002830172 Mars DRINK, REDU  000942313-0001, REDU  000942313-0002, REDU  000942313-0003, REDU  000942412-0001  </t>
   </si>
   <si>
     <t>ķirurģiskas ierīces, akupunktūras adatas, medicīniskas ierīces analīzēm, asinsspiediena mērīšanai, ierīces mākslīgai elpināšanai u.c.</t>
   </si>
   <si>
     <t>rotaļlietas, aksesuāri u.c.</t>
   </si>
   <si>
     <t>apģērbs, apavi, āda, somas, smaržvielas, rotaslietas, glāzes u.c.</t>
   </si>
   <si>
     <t>somas, apģērbi, apavi u.c.</t>
   </si>
   <si>
     <t>tūristu, konferenču un biroja krēsli</t>
   </si>
   <si>
     <t xml:space="preserve">disku bremžu kluči motocikliem, motorolleriem u.c. </t>
   </si>
   <si>
     <t>šokolādes, konfektes u.c.</t>
   </si>
   <si>
-    <t>bērnu ratiņi, drošības sēdekļi, piederumi, rezerves daļas u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>apģērbi un aksesuāri, somas, apavi, rotaslietas, smaržas, saulesbrilles, ādas izstrādājumi</t>
   </si>
   <si>
     <t>cigāri, cigarellas u.c.</t>
   </si>
   <si>
     <t>transportlīdzekļu daļas, virsbūves u.c.</t>
   </si>
   <si>
     <t>transportlīdzekļi pārvietošanās līdzekļi pa sauszemi, gaisu vai ūdeni u.c.</t>
   </si>
   <si>
     <t>smaržas, apģērbi, rotaslietas, somas, saulesbrilles, pulksteņi, apavi</t>
   </si>
   <si>
     <t xml:space="preserve">foto, video kameras, aizsargaprīkojums, kronšteini, balsti, piederumi un aksesuāri    </t>
   </si>
   <si>
     <t xml:space="preserve">kurpes, somas un ādas izstrādājumi </t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, sporta preces, rotaļlietas, suvenīri, keramikas krūze u.c. </t>
   </si>
   <si>
     <t>telekomunikāciju aparāti, instrumenti, iekārtas, tīkli un to daļas un piederumi u.c.</t>
   </si>
   <si>
     <t>matu kopšanas produkti</t>
   </si>
   <si>
     <t>apģērbi, cepures, aksesuāri u.c.</t>
   </si>
   <si>
     <t>apģērbi, apavi, golfa spēles piederumi u.c.</t>
   </si>
   <si>
     <t>farmaceitiskie preparāti, vielas, veterinārie un higiēnas līdzekļi, pārtika zīdaiņiem, dezinfekcijas līdzekļi, preparāti kaitēkļu iznīcināšanai u.c.</t>
   </si>
   <si>
     <t>motocikli, rezerves daļas, apģērbi, t-krekli, cepures, dažādi aksesuāri u.c.</t>
   </si>
   <si>
-    <t>kosmētiskie līdzekļi, ziepes, ēteriskās eļļas, smaržas, ķermeņa dezodoranti, dušas želejas, šampūni un matu losjoni, saulesbrilles, brilles,briļļu rāmji un aksesuāri, apģērbi, apavi, galvassegas, apakšveļa, krekliņi</t>
-[...1 lines deleted...]
-  <si>
     <t>ūdensnecaurlaidīgi zābaki u.c.</t>
   </si>
   <si>
     <t>somas, apavi, jostas</t>
   </si>
   <si>
     <t>parfimērija, kosmētika, ķermeņa un skaistumkopšanas līdzekļi u.c.</t>
   </si>
   <si>
     <t>optika šaujamieročiem u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> spēles un rotaļlietas, kompaktdiski, DVD diski un citi digitālie datu nesēji, iespiedprodukcija u.c.</t>
   </si>
   <si>
     <t>inhalatori u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">parfimērija u.c. </t>
   </si>
   <si>
     <t>diagnostika, farmaceitiskā rūpniecībā, ķīmiskā rūpniecībā, pārtikas un vides testēšana</t>
   </si>
   <si>
     <t>rezerves daļas, piederumi u.c.</t>
   </si>
   <si>
     <t>lifti un liftu daļas, automašīnu lifti u.c.</t>
   </si>
   <si>
-    <t>apģērbi, aksesuāri, piederumi u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>uzturvielas, substrāti, mēslojumi, māla granulas u.c.</t>
   </si>
   <si>
     <t>apģērbi un apavi ar elementiem, somas un aksesuāri, tekstilizstrādājumi</t>
   </si>
   <si>
     <t>filtri u.c.</t>
   </si>
   <si>
     <t>apģērbi, džinsi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>kontaktlēcas, kontaktlēcu kopšanas līdzekļi, šķīdums, smērvielas, acu pilieni u.c.</t>
   </si>
   <si>
     <t>ķermeņa kopšanas līdzekļi, parfimērija, kosmētika u.c.</t>
   </si>
   <si>
     <t>ādas izstrādājumi, apģērbi, somas, apavi, smaržas, rotaslietas u.c.</t>
   </si>
   <si>
     <t>mājsaimniecības un virtuves piederumi un konteineri, rokas instrumenti un darbarīki, virtuves iekārtas, olu separators, stikla trauki, porcelāns un māla izstrādājumi u.c.</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> nagu un skaistumkopšanas  produkti u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> ceļu būves mašīnas (piem., veltņi) u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">krāsas, lakas, rūsas inhibitori, koksnes konservanti, tintes toneri, kasetnes, toneru kasetnes, printeri, skeneri, faksimilatori, daudzfunkcionālās ierīces, datoru programmatūra, termiskās lentes, lentes printeriem, siltuma papīrs </t>
   </si>
   <si>
     <t xml:space="preserve">putekļu aizsargbarjera u.c.     </t>
   </si>
   <si>
     <t>farmaceitiskie produkti (alopātiskie, homeopātiskie un fitoterapeitiskie) un higiēnas līdzekļi medicīnai un personīgai higiēnai, diētiskie produkti medicīniskiem nolūkiem, taukskābju, aminoskābju preparāti u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">mēbeles, spoguļi, elektriskās spuldzes, gaismas, statīvi, rāmji, plaukti, stendi, svečturi, vāzes, bļodas, trauki un porcelāns un stikls, papīrs, kartons un izstrādājumi no šiem materiāliem, līmvielas plastmasas iepakojummateriāli, spēles, rotaļlietas u.c.
     </t>
   </si>
   <si>
     <t xml:space="preserve">apģērbs un apavi ar elementiem un aksesuāriem u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">mugursomas, somas maisi, cita bagāža, cepures u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">masāžas eļļas, eļļošanas krēmi un želejas, orgasma krēmi medicīniskiem un nemedicīniskiem nolūkiem, medicīniskie seksuālie līdzekļi, farmaceitiskie produkti, pudeles, pudeļu formas, konteineri, izstrādājumi aizvākošanai </t>
@@ -11070,53 +10729,50 @@
   </si>
   <si>
     <t xml:space="preserve">ķermeņa kopšanas līdzekļi, apģērbs un aksesuāri, rotaļlietas, spēles (ieskaitot elektroniskās spēļu konsoles) un sporta preces,  tekstilizstrādājumi u.c.
 </t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, apavi un galvassegas, somas, čemodāni, mugursomas, suņu būdas, redeļu kastes suņiem, kastes suņu pārvadāšanai, nemetāliski paliktņi, gultas spilveni mājdzīvniekiem u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">aksesuāri un iekārtas mobiliem telefoniem un datoriem, austiņas telefoniem, somas kamerām u.c. </t>
   </si>
   <si>
     <t>gaļa, zivis, mājputni un medījums, gaļas ekstrakti, konservēti, žāvēti un vārīti augļi un dārzeņi, olas, piena produkti, želejas, ievārījumi, kompoti, piens un piena dzērieni, kafija un kafijas aizstājēji, tēja, kakao, dzeramā šokolāde, graudaugu batoniņi</t>
   </si>
   <si>
     <t>barības izstrādājumi suņiem</t>
   </si>
   <si>
     <t>apgaismošanas ierīces, spuldzes, neona lampas, to daļas</t>
   </si>
   <si>
     <t>medicīnas instrumentu, farmaceitiskie izstrādājumi, sanitārijas ierīces u.c.</t>
   </si>
   <si>
     <t>sporta apģērbi un aksesuāri, peldkostīmi, pludmales apģērbi, ķermeņa pacēlāji, brilles, sandales, spuras, pleznas, peldošās jostas un ar tiem saistītie piederumi</t>
-  </si>
-[...1 lines deleted...]
-    <t>audumi tekstila vajadzībām, gultas un galda pārklāji, apģērbs krekli, šalles, vestes, t-krekli, Bermudu šorti, apģērba stiprinājumi, bikšturi, apavi, dārgmetāli un to sakausējumi, juvelierizstrādājumi, brilles, optiskie izstrādājumi, somas, smaržas, tualetes, tualetes piederumi, kosmētikas produkti, āda un ādas imitācijas, dzīvnieku ādas u.c.</t>
   </si>
   <si>
     <t>oglekļa šķiedru un aluminīja velosipēdu riteņi</t>
   </si>
   <si>
     <t>apģērbi, apavi, galvassegas, bižutērija u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">mākslas viedtālruņi, pašbildes nūjas, kā viedtālruņu aksesuāri, turētāji viedtālruņiem, mobilajiem tālruņiem, siksnas priekš viedtālruņiem, mobilie tālruņi, baterijas, USB uzlādes ierīces (akumulatoru lādētāji), USB kabeļi, austiņas, aizsargplēves, citi aksesuāri, kas paredzēti viedtālruņiem vai mobiliem tālruņiem, apģērbs, cepures, zeķes šalles, cimdi, apavi u.c. </t>
   </si>
   <si>
     <t>elektriskie adapteri, printera toneris, akumulatoru komplekti u.c.</t>
   </si>
   <si>
     <t>gaisa kondicionēšanas iekārtas un piederumi u.c.</t>
   </si>
   <si>
     <t>EUTM 006549638 BETALFATRUS, EUTM 003111631 CICLOPOLI, EUTM 010259836 CICLOSAN, EUTM 014587638 DAFNEGIN, EUTM 012235578 ECOCEL PLUS, EUTM 3677804 FEMIPRIM, EUTM 018105802 FINJUVE	
 EUTM 009406745 GYNOMUNAL, EUTM 007065881 KITONAIL, EUTM 011279981 MYCONAIL, EUTM 006648521 NIOGERMOX, EUTM 003847704 NORMAFLOR, EUTM 012251948 ONYTEC, EUTM 005240312 ONY-TEC
 EUTM 5015565 POLICHEM, EUTM 004613758 POLINAIL, ITM 1044835 SILILEVO, EUTM 009241051 ZELOGLIN</t>
   </si>
   <si>
     <t xml:space="preserve">šaujamieroču optiskie aparāti, instrumenti, tēmēkļi un tvērumi, teleskopiskais tēmeklis, šautenes binokļi, monokļi, lāzera tālmēri, statīvi, apģērbs, cepures, krekli, sporta krekli u.c.
 </t>
   </si>
@@ -11129,72 +10785,66 @@
   </si>
   <si>
     <t>ķermeņa kopšanas līdzekļi, personīgie piederumi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">elektriskās, elektroniskās ierīces un instrumenti elektrības pārvadāšanai, vadīšanai, pārslēgšanai, pārveidošanai, uzkrāšanai, regulēšanai, filtrēšanai, mērīšanai un kontrolei u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">          
 EUTM 009631029 ZUMBA SENTAO,  EUTM 008551186 ZUMBATOMIC 
 EUTM 008547952 ZUMBATHON, EUTM 006712475Zumba Fitness 
 EUTM 004972121 ZUMBA FITNESS, EUTM 006712434 ZUMBA fITNESS
 EUTM 006712152 ZUMBA fitness, EUTM 008551269 ZUMBA, EUTM 009855859 ZUMBA FITNESS, EUTM 009855669 ZUMBA FITNESS
 EUTM 010219111ZUMBA </t>
   </si>
   <si>
     <t xml:space="preserve"> elektroniskās un pjezoelektriskās šķiltavas un to piederumi, mērlentes, atslēgu piekariņi, spalvu nazītis, saulesbrilles u.c.</t>
   </si>
   <si>
     <t>apģērbs un aksesuāri, tekstilizstrādājumi</t>
   </si>
   <si>
     <t xml:space="preserve">somas, galvassegas, džinsi, apakšveļa, krekli u.c. </t>
   </si>
   <si>
-    <t>velosipēdi, velosipēdu daļas un sastāvdaļas, elektriskie akumulatori,  signalizācija, velodatori, ātruma rādītāji, attāluma mērīšanas ierīces, velosipēdu ķiveres brilles, saulesbrilles, aizsargbrilles, briļļu ietvari un futrāļi, apģērbs, kas aizsargā pret negadījumiem, kuģniecības elektriskie, mērīšanas, signalizācijas, pārbaudes aparāti un instrumenti, datu apstrādes iekārtas un datori, visas iepriekš minētās preces izmantošanai laivās un saistībā ar laivām, frekvences indikators, mērītājs,  dators airu laivām un sacensību airu laivas lietošanai u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>apģērbs, apavi, apģērba piederumi, somas, saulesbrilles</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 779000/WO BLUE FOX, EUTM 018125701/EM KARBON, EUTM 018202916/EM RAP-V, EUTM 018205609/EM CARP SPIRIT, EUTM 008577231/EM BARBARIAN, ITM 1082164/WO VMC, ITM 1347018/WO COASTAL BLACK, EUTM 018340997/EM VANADIUM, EUTM 003462017 /EM okuma, EUTM 17912307 /EMokuma, EUTM004723029 RAPALA, EUTM005182746 trigger-x, EUTM002730992 /fig./, EUTM 002700557 STORM, EUTM003680899 X-RAP, WO 845035 WILLIAMSON LURES, EUTM 006650667 CLACKIN' RAP,EUTM 006368492 X-ProTect, WO 845037 RAPALA VISION GEAR, WO 1040277 Rapala,EUTM 008233851 Sufix PERFORMANCE FUSE /fig./,EUTM 010209468 LUHR JENSEN, EUTM 010809598 SUFIX , EUTM008772964 10000013 MORA ICE, REDU 002701078- 0004, REDU 002701078-0007, REDU 002701078-0008, REDU 002701078-0009, REDU 002701078-0010, REDU 002701078-0005, REDU 002189449-0004, REDU 002189449-0003, REDU 002189449-0002, REDU 002189449-0001, REDU 002459842-0012TORM ARASHI SQUARE 5', EUTM008233851Sufix – PERFORMANCE FUSE, EUTM 003360302 MARTTIINI, EUTM 007224975ABYSS, EUTM004708228TAIL DANCER , EUTM 002901445 SHAD RAP, REDU 002459842-0009, REDU 002459842-0010 </t>
   </si>
   <si>
     <t>smaržas personīgai lietošanai, smaržu pudeles, parfimērija un smaržvielas, šķidrās smaržas u.c.</t>
   </si>
   <si>
     <t>globālie pozicionēšanas instrumenti (GPS)</t>
   </si>
   <si>
     <t xml:space="preserve"> lauksaimniecības mašīnas, to rezerves daļas, mehānismi un sastāvdaļas, piederumi u.c.</t>
   </si>
   <si>
     <t>jakas, apģērbi, tostarp krekli, uzvalki, bikses u.c.</t>
-  </si>
-[...1 lines deleted...]
-    <t>dūnu jakas bez piedurknēm, ūdensizturīgas jakas, vīriešu apakšveļa, biksītes (īsas), ikdienas bikses</t>
   </si>
   <si>
     <t xml:space="preserve">gaisa žāvētāja kasetne, kārtridžs, filtru kasetne, gaisa filtri, kārtridžs filtra kasetne, gaisa žāvētāja kasetne, gaisa un eļļas filtri </t>
   </si>
   <si>
     <t>apģērbs, t-krekli</t>
   </si>
   <si>
     <t>mēbeles, spoguļi, gleznu rāmji, nemetāliski uzglabāšanas vai transportēšanas konteineri,kauli, ragi, vaļi vai perlamutra, neapstrādāti vai daļēji apstrādāti, čaumalas, jūras putas, dzeltens dzintars</t>
   </si>
   <si>
     <t>instrumenti izmantošanai medicīnā, ierīces vēža ārstēšanai</t>
   </si>
   <si>
     <t>kārtridžs, filtra kasetne, gaisa žāvētāja kasetne, gaisa filtri, eļļas filtri u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> kabatas/rokas pulksteņi, hronometriskie instrumenti u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 13315247, UTM 13315254, EUTM 13315304, EUTM 13315106 
 EUTM 13315114 , EUTM 13315122, EUTM 13315130, EUTM 13315148 
 EUTM 13315155, EUTM 13315163, EUTM 13315197, EUTM 13315205
 EUTM 13315213, EUTM 13315221, EUTM 13315239, EUTM 000517383
 EUTM 2297216, EUTM 001280148 SMILEY, EUTM 000883198, EUTM 007051841HAPPY TRAVEL, EUTM 010561314 10000058 HAPPY TRAVELS 
@@ -11211,61 +10861,54 @@
   <si>
     <t>audumi šortiem, krekliem, t-krekliem, krekliņiem, biksēm, jakām, vējjakām, jakām, sporta krekliem, legingiem, krūšturiem un cepurēm, audums, ko pārdod kā gatavu apģērbu sastāvdaļu, proti, šortu, kreklu, t-kreklu, kreklu, bikšu, jaku, vējjaku, sporta krekli, legingus, krūšturus un cepures, sastāvdaļas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">lampas, sienas lampas, lampu abažūri, gaismas mezgli, gaismas dimmeri (regulatori) u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">līmvielas (lipīgi materiāli) kancelejas vai mājsaimniecības vajadzībām, zīmēšanas materiāli un materiāli māksliniekiem, otas, mācību vai mācību materiāli, plastmasas loksnes, plēves un maisiņi iesaiņošanai un iepakošanai, rakstzīmju, bloku drukāšana, spēļu rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces u.c. </t>
   </si>
   <si>
     <t>lūpu krāsa, lūpu balzāms, šķidrā lūpu krāsa, vīraks, smaržas, acu ēnas, uzacis, segas, šalles un cepures, dvieļi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">saulesbrilles un iepakojumi, somas, slēpes, brilles, apģērbi, cepures u.c. </t>
   </si>
   <si>
     <t>konditorejas izstrādājumi, košļājamā gumija</t>
   </si>
   <si>
     <t>šokolādes, saldējums</t>
   </si>
   <si>
     <t>somas, apavi, brilles, ādas izstrādājumi, juvelierizstrādājumi aksesuāri u.c.</t>
   </si>
   <si>
-    <t xml:space="preserve"> uztura bagātinātāji vitamīni, vitamīnu preparāti, minerālu uztura bagātinātāji, diētiskie uztura bagātinātāji, dabīgi veseli uztura bagātinātāji, vitamīnu un minerālvielu preparāti izmantošanai kā sastāvdaļas, enzīmu uztura bagātinātāj, augu izcelsmes uztura bagātinātāji, farmaceitiskie pārtikas produkti, eļļas pārtikai u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>apģērbi, apakšveļa peldkostīmi, krūšturi, bikini u.c.</t>
   </si>
   <si>
     <t>piena mašīnas un ierīces, dzesēšanas un sildīšanas aparāti, sūkņi pārtikas rūpniecībai, kā arī farmācijas un ķīmijas rūpniecībai, vārsti, uzpildes aparāti, visu iepriekš minēto preču daļas u.c.</t>
-  </si>
-[...2 lines deleted...]
-EUTM 1046863 VESOMNI, EUTM 1048784 VOLUTSA, EUTM 1327173 XOSPATA, EUTM 1109736 XTANDI</t>
   </si>
   <si>
     <t>mobilo tālruņu maciņi, pludmales tērpi, t-krekli, zeķes, sporta krekli, čības, kurpes galda spēles, Adventes kalendāri, parastā metāla atslēgu piekariņi, interaktīvie spēļu krēsli videospēlēm, statujas no plastmasas materiāliem, vaska statujas, bronzas statujas, parastā metāla statujas, vaska figūriņas, adventes kalendārā pasniegtas šokolādes, mobilo tālruņu aizsargmaciņu izgatavošana pēc pasūtījuma, galda spēles mīklu veidā u.c.</t>
   </si>
   <si>
     <t>apģērbs, apavi, galvassegas, juvelierizstrādājumi, parfimērija, mēbeļu,  izstrādājumi, tekstilizstrādājumi, somas u.c.</t>
   </si>
   <si>
     <t>juvelierizstrādājumi pulksteņi, pulksteņu siksniņas, pulksteņu daļas, futrāļi, hronometri, laika mērīšanas instrumenti kā pulksteņi, atslēgu piekariņi u.c.</t>
   </si>
   <si>
     <t>apģērbi, t-krekli, apavi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>farmaceitiskās zāles, preparāti, krēmi</t>
   </si>
   <si>
     <t>somas, apģērbs, šalles, kleitas, krekli, topi, kamzoli, blūzes, t-krekli, trikotāža, proti, trikotāžas topi, džemperi, džemperi, mēteļi, vestes, parki, apmetņi, sporta krekli, krekliņi, topi ar kapuci, sporta apģērbs, peldkostīmi, jakas, bleizeri, uzvalki, legingi (bikses), legingi (sildītāji), kombinezoni, bikses, bikses, šorti, atpūtas apģērbs, naktsveļa, naktskrekli, pidžamas, peldmēteļi, cimdi, zeķes, apģērba jostas, cepures, apavi</t>
   </si>
   <si>
     <t xml:space="preserve">alkoholiskie dzērieni (izņemot alu), dzirkstošie vīni, alkoholiskie vīni, vīnu saturoši dzērieni </t>
   </si>
   <si>
     <t>galda tenisa nūjas, apģērbs, šorti, t-krekli, treniņtērpi u.c.</t>
   </si>
@@ -11301,58 +10944,51 @@
   <si>
     <t>rotaļlietas, lelles, celtniecības klucīši u.c.</t>
   </si>
   <si>
     <t>pulksteņi, to daļu tīrīšanas līdzekļi u.c.</t>
   </si>
   <si>
     <t>apavi, sporta apavi, skriešanas kurpes, futbola aprīkojums, bumbas, krekli, apavi u.c.</t>
   </si>
   <si>
     <t>sieviešu, vīriešu un bērnu apģērbs, apavi, brilles, bižutērija, pulksteņi, rokassomas un maki u.c.</t>
   </si>
   <si>
     <t>sporta apģērbs, sporta bumbas, ikdienas krekli u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> krāsas, lakas,  krāsvielas, tintes drukāšanai, marķēšanai un gravēšanai, marķieri, krāsainie zīmuļi, krīts, marķieri, pildspalvas, zīmuļi, personīgie plānotāji, amatniecības un gleznošanas komplekti, skicēšanas tāfele, trafareti un raksti, zīmuļu asināmie un krāsaino zīmuļu asināmie, līmvielas, kancelejas preces, modelēšanas māls, krāsošanas spilventiņi, dārgmetāli un to sakausējumi, dārgakmeņi un pusdārgakmeņi, juvelierizstrādājumi, bižutērija, spēles un rotaļlietas, sporta preces (izņemot apģērbu), rotājumi, dekoratīvi priekšmeti u.c.</t>
   </si>
   <si>
     <t>dzirdes aizsardzības ierīces, ausu aizbāžņi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbs, apavi, modes izstrādājumi, jostas, āda un ādas imitācija, visu veidu maciņi un vāciņi mobilajiem telefoniem, dārgmetāli un to sakausējumi, kancelejas un biroja preces, kosmētikas izstrādājumi, mēbeles, spoguļi, rāmji, sadzīves trauki u.c. </t>
   </si>
   <si>
-    <t>augu izcelsmes uztura bagātinātāji, vitamīnu piedevas, uztura bagātinātāji, kas galvenokārt sastāv no minerālvielām</t>
-[...1 lines deleted...]
-  <si>
     <t>apģērbi, apavi, galvassegas, ceļojumu koferi, pludmales somas, sporta somas, iepirkumu somas ar riteņiem, maki, rokassomas, instrumentu somas, medību somas (medību piederumi), portfeļi, skolas somas, dārgmetāli un to sakausējumi un izstrādājumi no tiem u.c.</t>
-  </si>
-[...2 lines deleted...]
-</t>
   </si>
   <si>
     <t>kalts (maināmi instrumenti lietošanai darbgaldos) u.c.</t>
   </si>
   <si>
     <t>zīmuļi, filca pildspalvas</t>
   </si>
   <si>
     <t>serveru sistēmastīmekļa lietojumprogrammas, mobilās lietotnes Blackberry, iPad un Co u.c.</t>
   </si>
   <si>
     <t>brilles, saulesbrilles, briļļu futrāļi, dārgmetāli un to sakausējumi, parfimērija, ēteriskās eļļas, kosmētika, matu losjoni, apģērbi, apavi, galvassegas, zīdaiņu autiņi, āda un ādas imitācijas un to izstrādājumi u.c.</t>
   </si>
   <si>
     <t>apģērbi, somas, juvelierizstrā dājumi, rokassprādzes, apģērbi atslēgu piekariņi, mūzikas lentes, piederumi, kasetes ieraksti u.c.</t>
   </si>
   <si>
     <t>spēles, rotaļlietas, kāršu spēles, galda spēles, darbības un veiklības spēles, galda spēles, galda spēles, kauliņu spēles, puzle, spēļu kārtis, monētas un žetoni (spēļu aprīkojums), kauliņi (spēļu aprīkojums), spēles figūras u.c.</t>
   </si>
   <si>
     <t>saulesbriļļu futrāļi, ietvari, saulesbrilles, saulesbriļļu auklas, siksnas, vāciņi, sieviešu sandales, atslēgu piekariņi, sieviešu rokassomas,  rotaslietas, kleitas, apģērbi, kostīmi, vilnas zeķes, virsdrēbes, peldkostīmi u.c.</t>
   </si>
   <si>
     <t>motorolleri ratiņi, ratiņkrēsli, ratiņi vieglajām automašīnām, daļas un piederumi visām minētajām precēm u.c.</t>
   </si>
@@ -11506,53 +11142,50 @@
 REDU 006110516-0001, ITM 1480395Enyaq, ITM 1407715Skoda Chrystal Lighting, REDU 003735836-0001, REDU 004005361-0009, REDU006110516-0004, REDU 006110516-0005, REDU 006110516-0008, REDU 006110516-0009 REDU 003736370-0002, REDU 002705855-0007, REDU 002705855-0008, REDU 002705855-0009, REDU 002705855-0010 REDU 002705855-0011, REDU 002705855-0012, REDU 002705855- 0013, REDU 002705855-0014, REDU 002504746-0001, ITM 1251395 VRS, REDU 002680462-0001, REDU 002680462-0002, REDU 002633 818-0001, REDU 002633818-0002, ITM 1303284 Kodiaq, REDU003 194000- 0001, REDU 003419449-0001, REDU 003736370-0001, REDU 003736370-0003, EUTM 1099225 Skoda Economy Parts, REDU 258 4490-0001, REDU 2399683-0001, REDU 3225143-0001, REDU 32251 43-0003, REDU 3225143-0004, REDU 3225143-0006, REDU 3225143-0 007, REDU 3225143-0008, REDU 3225143-0010, REDU 225143-0011, REDU 3225143-0012, REDU 3423615-0001, REDU 3423615-0002, REDU 3423615-0004, EUTM 4315214 Felicia, EUTM 982317 Spaceback, EUTM 1238799 Fabia, EUTM 1063984 Citigo, EUTM 4302031 Laurin &amp; Klement, REDU 001977042-0001, EUTM 3065059 Skoda, EUTM 933598 Skoda Auto, REDU 3799592- 0002, ITM 1234878 Skoda Superb, REDU 002107029-0001, REDU 002173658-0002, REDU 0021 73658-0003, EUTM 4302841 Skoda, REDU 3799592-0004, EUTM 4302022 Roomster, REDU 3799592-0005 ITM 1121505 Simply Clever, EUTM 1110655 Skoda, EUTM 4740437 Yeti, EUTM 1362701 KAROQ, EUTM 1099224 Skoda original Austausch Teile, EUTM 1099222 Skoda Genuine Exchange Parts, EUTM 1098579 Skoda Economy Teile, REDU 1814427-0001, REDU 3225143-0002, REDU 3225143-0005, REDU 3225143-0009, REDU 3225143-0013, REDU 3423615-0003, REDU 3423615-0007, REDU 3618412-0001, REDU 3736289-0003, REDU 3736289-0006, REDU 3799592-0003, REDU 006110516-0013, REDU 006063517-0002, REDU 007036611-0002 ITM 1096012 Skoda Rapid, REDU 002408369-0001, EUTM 4315032 Octavia, REDU 002725796-0001, REDU 002725796-0004, REDU 002725796-0008, REDU 002705855-0003		</t>
   </si>
   <si>
     <t>kafija, kafijas kannas, šķīstošā kafija, kafijas krūzes, kafijas maisiņi, malta kafija u.c.</t>
   </si>
   <si>
     <t>apģērbi un aksesuāri alpīnisma, kāpšanas un āra aktivitātēm</t>
   </si>
   <si>
     <t>ābolu vīna kokteiļi, sidrs, vīni, dzērieni uz vīna bāzes (vīna špriceri), alus, alus kokteiļi, bezalkoholiskie dzērieni, bezalkoholiskie kokteiļi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> apgaismes ierīces, to aprīkojums, piederumi,daļas, spuldzes, āra apgaismojums u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">rokassomas, džemperi, t-krekli, mati, brilles, alus krūzes u.c.
  </t>
   </si>
   <si>
     <t>šokolādē pārklātas vafeles, pildīta šokolāde, maizes izstrādājumi un konditorejas izstrādājumi, šokolāde un deserti, šokolāde, pildītas šokolādes tāfelītes, šokolādes tāfelītes, šokolādes cepumi</t>
   </si>
   <si>
     <t>apģērbi, apavi, sporta apavi, galvassegas, bērnu gultiņas, ceļojumu čemodāni, apģērbu koferi, mugursomas, somas, maki, atslēgu futrāļi (ādas izstrādājumi), maciņi, kas paredzēti tualetes piederumu glabāšanai, mapes, aploksnes (ādas izstrādājumi), ādas segas (kažokādas), ādas imitācija, kažokādas (dzīvnieku ādas), karšu turētāji, ādas polsterējums mēbelēm, dokumentu kastes u.c.</t>
   </si>
   <si>
-    <t>bagāžas birkas (ādas izstrādājumi, somas,  pārtikas preču maisiņi, beisbola cepures, apģērbs, t-krekli, kāju paklājiņi, auduma durvju paklājiņi, DVD diski, kompaktdiski, DVD futrāļi, diska formas ierakstu nesēji u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Ziemassvētku eglītes statīvs </t>
   </si>
   <si>
     <t>pulksteņi, apģērbi, apavi, galvassegas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">rokassprādzes, odu atbaidīšanas līdzekļi </t>
   </si>
   <si>
     <t>dekoratīvā kosmētika parfimērija un smaržas, iedeguma eļļa, ķermeņa krēms, losjons, ziepes, dušas želejas, ēteriskās eļļas, saules aizsarglīdzekļi, sauļošanās krēmi u.c.</t>
   </si>
   <si>
     <t>galvassegas, blūzes, t-krekli, mugursomas, ceļojumu somas, jakas, mēteļi, džemperi ar kapuci u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">svaigas vīnogas, aprikozes, persiki
 </t>
   </si>
   <si>
     <t>videospēļu konsoles, rotaļlietas, lelles, grāmatas, komiksi, bērnu grāmatas, apģērbi, gultas veļa u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, apavi, somas skaistumkopšanas līdzekļi, to izstrādājumi un aksesuāri u.c.  </t>
   </si>
   <si>
@@ -11563,53 +11196,50 @@
   </si>
   <si>
     <t>alus, bezalkoholiskais alus, pudeles, metāla kannas alkoholiskajiem dzērieniem, alkoholiskie dzērieni,  alkoholiskie preparāti dzērienu pagatavošanai, sidrs u.c.</t>
   </si>
   <si>
     <t>pafimērijas izstrādājumi, kosmētika, mēbeles, diski, transportlīdzekļi, spoguļi, vējstiklu tīrītāji, uzraudzības instrumenti un aparāti, krāsas, transportlīdzekļu bamperi, tehniskās eļļas un smērvielas, automašīnu dzinējitransportlīdzekļi u.c.</t>
   </si>
   <si>
     <t>ķermeņa krēms, roku krēms, viegli aromatizēti aerosoli,  smaržūdens, viegli aromatizēti ķermeņa aerosoli, šampūni, matu kondicionieri, pretblaugznu šampūni u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbs, apavi, detaļas un aksesuāri
 </t>
   </si>
   <si>
     <t>apģērbs, lietus plēves, mugursomas, kosmētika, auskari smaržas, šalles, kabatlakatiņi, somas, cepures, apavi u.c.</t>
   </si>
   <si>
     <t>sejas tīrīšanas piens, uztura bagātinātāji, probiotiskās piedevas, skaistumkopšanas balzamkrēmi,  sejas krēms, kosmētiskie krēmi, antioksidantu piedevas, ķermeņa želejas u.c.</t>
   </si>
   <si>
     <t>automobiļi, kravas automašīnas, autobusi, akumulatori, automašīnu lādētāji</t>
   </si>
   <si>
     <t>rotaļu figūriņas, kartona kastes, kolekcionējamas rotaļu figūriņas</t>
-  </si>
-[...1 lines deleted...]
-    <t>kosmētiskie līdzekļi, ziepes, ēteriskās eļļas, smaržas, ķermeņa dezodoranti, dušas želejas, šampūni un matu losjoni, saulesbrilles, brilles, briļļu rāmji un aksesuāri, apģērbi, apavi, galvassegas, apakšveļa, krekliņi</t>
   </si>
   <si>
     <t>atzveltnes krēsli, dīvāni, lampas, dekoratīvie spoguļi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">smaržas, smaržu pudelītes, kartona iepakojums u.c. </t>
   </si>
   <si>
     <t>multivitamīnu preparāti, farmaceitiskie preparāti un vielas, gremošanas līdzekļi farmaceitiskiem nolūkiem, paracetamols, paracetamola preparāti iekšķīgai lietošanai, pretsāpju līdzekļi, zobu birstes, mutes skalošanas līdzeklis, zobu pasta, zobu birstes, mutes skalošanas līdzeklis, protēžu līmes, tīrīšanas līdzekļi u.c.</t>
   </si>
   <si>
     <t>rotaslietas, rotaslietu lādītes, pulksteņu siksniņas, izšūtas tekstila rokassprādzes, piespraudes, futrāļi rotaslietu glabāšanai, elektriskie pulksteņi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">mēbeles, galdi, mēbeļu plaukti, metāla skapīši, vitrīnu skapīši, naktsskapīši, skapji u.c. </t>
   </si>
   <si>
     <t>rotaslietas, rotaslietu lādītes, pulksteņu siksniņas, izšūtas tekstila rokassprādzes  piespraudes, futrāļi rotaslietu glabāšanai, elektriskie pulksteņi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> uztura bagātinātāji, vitamīni, jogas siksnas, šorti, sporta bikses, zeķes, krūšturi, vingrošanas paklājiņi,  kleitas, svārki, sporta apģērbs</t>
   </si>
   <si>
     <t>kosmētika, parfimērija, brilles, pulksteņi, somas, apģērbi, apavi u.c.</t>
   </si>
@@ -12204,90 +11834,81 @@
   <si>
     <t xml:space="preserve">biroja mēbeles, rakstāmgaldi, krēsli, soliņi, u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">farmaceitiskie un medicīnas instrumentu  izstrādājumi, juvelierizstrādājumi, pulksteņi, somas, trauki un stikla izstrādājumi, tekstilizstrādājumi, apģērbs, apavi, galvassegas, mežģīnes, lentes, izšuvumi, grīdas segumu izstrādājumi, rotaļlietas un sporta preces u.c.  </t>
   </si>
   <si>
     <t>mājsaimniecības vai virtuves piederumi un trauki, neapstrādāts vai daļēji apstrādāts stikls, izņemot stiklu, ko izmanto celtniecībā, stikla, porcelāna un māla trauki,  juvelierizstrādājumi, bižutērija, pulksteņi  hronometriskie instrumenti, apģērbi, apavi, galvassegas, mēbeles, spoguļi, rāmji, konteineri  uzglabāšanai vai transportēšanai kauls, rags, vaļa bārkstis  neapstrādāta vai pusfabrikāta, aumalas, jūras putas, dzintars, rokas darbarīki un instrumenti, galda piederumi, dakšiņas un karotes, pistoles, izņemot šaujamieročus, skuvekļi, grāmatu iesiešanas izstrādājumi, fotogrāfijas, kancelejas preces un biroja piederumi, līmes  kancelejas vai mājsaimniecības vajadzībām u.c.</t>
   </si>
   <si>
     <t>apģērbi, apavi, galvassegas, gatavs valkāšanai bērniem un zīdaiņiem, uzglabāšanas piederumi un mēbeles guļamistabai, tekstilizstrādājumi un to aizstājēji, mājsaimniecības veļa, tekstila vai plastmasas aizkari, rotaļlietas videospēļu aparāti, vingrošanas un sporta preces, Ziemassvētku eglīšu rotājumi, bagāžas un transporta somas, apkakles, siksnas un mājdzīvnieku apģērbs u.c.</t>
   </si>
   <si>
     <t>tālvadības automašīnas u.c.</t>
   </si>
   <si>
     <t>juvelierizstrādājumi, somas, apģērbi, apģērba un tekstilizstrādājumi, stikla izstrādājumi, apgaismojums u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">tālvadības pultis viedām mājas ierīcēm u.c. </t>
   </si>
   <si>
     <t>apģērbs, apavi, galvassegas,somas u.c.</t>
   </si>
   <si>
-    <t>ķermeņa un skaistumkopšanas līdzekļi, tualetes ūdeņi,smaržas, odekoloni u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>brilles, kosmētikas izstrādājumi, apģērbi, apavi, somas, cepures, rotaslietas u.c.</t>
   </si>
   <si>
     <t>rotaļlietas, puzles, inteliģentas rotaļlietas, iemaņu spēles, manipulatīvas loģikas mīklas, spēles u.c.</t>
   </si>
   <si>
     <t>vīriešu šorti, divu materiālu žaketes, jakas ar kapuci, ādas apavi, šalles, izbalējis rūtains krekls ar īsām piedurknēm, jakas, džemperi u.c.</t>
   </si>
   <si>
     <t>metāla baloni, kapsulas, pudeles, krējuma kārtridži un tvertnes gāzei, cilindri un konteineri kriogēnām gāzēm u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> slīpmašīnas, instrumenti, to daļas u.c.</t>
   </si>
   <si>
     <t>pusvadītāji, integrālās shēmas, mikroprocesori, diodes, tranzistorisensori, strāvas moduļi (dators) u.c.</t>
   </si>
   <si>
     <t>getras zirgiem, zirgu paklāji</t>
   </si>
   <si>
-    <t>ķīmisko un neķīmisko vielu filtrēšanas līdzekļi, rūpnieciskās eļļas un smērvielas, motoreļļa, transmisijas eļļa, smērvielas, putekļu noņemšanas līdzekļi, dzelzs izstrādājumi un nelieli metāla izstrādājumi, metāla izstrādājumi, jo īpaši celtniecības materiāli, būvelementi, cisternas, tvertnes, konteineri, transportēšanas preces, uzglabāšanas preces, iepakojums, mehāniskās iekārtas celtniecībai, zemes rakšanai, drupināšanai, jaukšanai, apstrādei, ieguvei un lauksaimniecība, sūkņi, kompresori, ģeneratori un ventilatori, roboti, pārvietošana un apstrāde aprīkojums, bagāžas, somas, kabatas portfeļi un citi nesēji, mugursomas, apģērbs, apavi, galvassegas, spēles, rotaļlietas, sporta preces un aprīkojums, smēķētāju preces,  šķiltavas, pelnu trauki, sērkociņi u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>audio ierīces</t>
   </si>
   <si>
     <t xml:space="preserve">jaudas pārvades siksnas sauszemes transportlīdzekļu dzinējiem, gumijas transmisijas siksnas  transportlīdzekļiem, sauszemes transportlīdzekļu transmisijas elementi, sauszemes transportlīdzekļu zobsiksnu spriegošanas ierīces, jostu spriegotāji, sauszemes transportlīdzekļu dzinēju zobsiksnu spriegošanas ierīces, spriegotāji (ar roku darbināmi instrumenti), metāla kabeļu spriegotāji laivām, piedziņas skriemeļi, skriemeļi, zobsiksnas skriemeļi, siksnu skriemeļi, skriemeļi (mašīnu daļas), transportlīdzekļu dinamo skriemeļi, skriemeļi (metāla aparatūra) u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, smaržas, brilles (optika) u.c. </t>
   </si>
   <si>
     <t>elektroniskās cigaretes, šķidrums elektroniskajām cigaretēm, aromatizētāji izmantošanai elektroniskajās cigaretēs, iekšķīgi lietojamie iztvaicētāji smēķētājiem, ierīces tabakas sildīšanai inhalācijas nolūkiem, cigarešu uzgaļi, filtri,  turētāji, šķiltavas, futrāļi u.c.</t>
-  </si>
-[...1 lines deleted...]
-    <t>smaržas, bižutērija,audumi vāciņi tālruņiem un planšetdatoriem, grafiskie simboli, apģērbi, apavi, somas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> somas, kabatas portfeļi, mugursomas, apģērbi, apavi, galvassegas, sporta preces un aprīkojums, vingrošanas izstrādājumi, kas nav ietverti citās klasēs, vingrošanas aprīkojums, pielāgotas somas sporta inventāram u.c.</t>
   </si>
   <si>
     <t>skuvekļi, skuvekļu asmeņi, manuālās zobu birstes, elektriskas zobu birstes, elektriskās zobu birstes galviņas u.c.</t>
   </si>
   <si>
     <t>apģērbi, apavi, galvassegas, smaržas, kosmētika, parfimērijas krūzes, dzeramie trauki u.c.</t>
   </si>
   <si>
     <t>automobiļi, diski, motorizēto transportlīdzekļu riteņi, rotaļu automašīnas, durvis motorizētiem transportlīdzekļiem, stūres transportlīdzekļiem, transportlīdzekļu modeļi, ar tālvadības pulti vadāmi rotaļu transportlīdzekļi</t>
   </si>
   <si>
     <t>pralinē, šokolādes konfektes, vafeles, šokolāde, kraukšķīgas šokolādes vafeles</t>
   </si>
   <si>
     <t>juvelierizstrādājumi, ķēdes, kaklarotas  rokassprādzes, gredzeni, apģērbi, apavi, galvassegas, jostas somas, ceļojumu somas, rokasomiņas, maki u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> atmiņas moduļi, baterijas, ierīces un instrumenti enerģijas uzkrāšanai, uzlādējamas baterijas, mobilās lietotnes, elektriskās baterijas, sauszemes pārvietošanās līdzekļi, gaisa pārvietošanās līdzekļi, ūdens pārvietošanās līdzekļi, hibrīda transportlīdzekļi, elektriskie transportlīdzekļi, galvassegas, apģērbs, glāzes, krūzes u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> vīriešu un sieviešu apģērbi, apakšveļa, bērnu apģērbs, t-krekli, sporta krekli, mēteļi, visu veidu zeķes, pludmales apģērbs, biksītes, bokseri, topiņi, somas, apavi, parfimērija, kosmētika, eau de smaržas,  saulesbrilles un brilles, maciņi, aksesuāri u.c. </t>
   </si>
@@ -12556,53 +12177,50 @@
   <si>
     <t xml:space="preserve">EUTM 006542931/EM, EUTM 002731800/EM ENZO FERRARI, EUTM 002568210/EM575M Maranello, EUTM001595917/EM360modena, EUTM 000539585/EM Ferrari, EUTM 001616481/EM, EUTM 000448605/EM FERRARI, EUTM 001598135/EM Ferrari, EUTM 000560128/EM Ferrari	
 EUTM 003604261/EM S F, EUTM 001100346/EM 360modena, EUTM 003442381/EM612SCAGLIETTI, EUTM000560045/EMSF,EUTM002732196/ EMEnzo Ferrari, EUTM000560102/EMFerrari, EUTM000454546/EM	
 EUTM006543301/EM, EUTM006216972/EM, EUTM003292257/EM EUTM003503182/EM	</t>
   </si>
   <si>
     <t>WIZARDS OF THE COAST LLC</t>
   </si>
   <si>
     <t>kāršu spēles, kolekcionējamas kāršu spēles</t>
   </si>
   <si>
     <t>EUTM 000078782/EM MAGIC THE GATHERING, EUTM 002333524/EM DUEL MASTER,EUTM 008206336/EM DUNGEONS &amp; DRAGONS, EUTM 017955568/EM MAGIC THE GATHERING, EUTM 017993920/EM MAGIC, EUTM 018557798/EM WIZARDS OF THE COAST, EUTM 004667069/EM Wizards OF THE COAST, EUTM 018950626/EM, EUTM 011999257/EM, EUTM 011999307/EM, EUTM 011999216/EM, EUTM 011999174/EM, EUTM 011999273/EM, EUTM 011999331/EM, EUTM 013429642/EM</t>
   </si>
   <si>
     <t xml:space="preserve">Canon Kabushiki Kaisha </t>
   </si>
   <si>
     <t>EUTM 002077600 BOSE, EUTM002081636 BOSE, EUTM 12629697BOSE
 REDU 002338343-0002, EUTM 008211088 SOUNDLINK</t>
   </si>
   <si>
     <t>KARTELL SPA</t>
   </si>
   <si>
-    <t>apgaismojuma lampas,  galda lampas  stāvlampas, krēsli, āra mēbeles,  galdi; blakus galdiņi u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 018162511/EM KARTELL, REUD 002551580-0001/EM, REUD 002551580-0002/EM, REUD 008445332-0001/EM,REUD 002551580-0004/EM, REUD 008427686-0001/EM, REUD 005136702-0001/EM, REUD 005136702- 0002/EM, REUD 001124911-0006/EM, REUD002028167-0004/EM, REUD 000266069-0004/EM, EUTM 011521168/EM KARTELL, EUTM 003510071/ EM KARTELL, EUTM 017060179/EM KARTELL, EUTM 017966293/EM KARTELL, ICD D215722-0002/WO, ICD D215722-0003/WO, ICD D215722-0007/WO</t>
   </si>
   <si>
     <t>SOL DE JANEIRO IP, INC</t>
   </si>
   <si>
     <t>smaržas, ķermeņa krēmi</t>
   </si>
   <si>
     <t>EUTM 018901589/EM SOL DE JANEIRO, EUTM 018907021/EM BRAZILIAN BUM BUM CREAM,EUTM 016564783/EM BRAZILIAN BUM BUM,EUTM 018985965/EM SOL de Janeiro BRAZILIAN CRUSH CHEIROSA, EUTM 019041435/EM SOL de JANEIRO - CHEIROSA - 62 *, EUTM 009485954/EM SOL DE JANEIRO,EUTM 018985998/EM SOL DE JANEIRO, EUTM 018980320/EM 62, EUTM 019154438/EM 71,EUTM 019154350/EM 59, EUTM 019154427/EM 48, EUTM 019154413/EM 76, EUTM 018564385/EM BEIJA FLOR, EUTM 019112781/EM BEIJA FLOR, EUTM 019112855/EM BOM DIA BRIGHT, EUTM 018308939/EM BOM DIA BRIGHT, EUTM 018985873/EM SOL DE JANEIRO DELICIA DRENCH,EUTM 018986731/EM SOL DE JANEIRO DELÍCIA DRENCH,ITM 1730675/WO SOL DE JANEIRO, EUTM 018133189/EM CHEIROSA '62</t>
   </si>
   <si>
     <t>A. Nattermann &amp; Cie. Gesellschaft mit beschränkter Haftung</t>
   </si>
   <si>
     <t>EUTM 002241255/EM LASOLVAN, EUTM 002214757/EMMUCOANGIN
 EUTM 003362662/EM MUCONASAL, EUTM 002327153/EM SILOMAT
 EUTM 002948354/EM VAPRINO, EUTM 000663534/EM VENASTAT
 EUTM 018748097/EM, EUTM 019069422/EM, EUTM 019177507/EM	
 EUTM 019177997/EM, EUTM 018033152/EM DULCOGUMMY, EUTM 015853542/EM MUCOGRIPPAL, ITM 984622A/WO LIZIPAINA, ITM 989551A/WO LYSOPAINE, ITM 593245A/WO DULCOSOFT,ITM 152289/W ONOVALGIN, EUTM 002382059/EM DULCOLAX, EUTM 002396158/EM THOMAPYRIN, EUTM 002386605/EM MUCOSOLVAN, EUTM 014801931/EM DULCO, EUTM 002382091/EM BISOLVON, EUTM 002244465/EM BUSCAPINA, EUTM 004938965/EM DULCOFIBRE, EUTM 014351118/EM DULCOGLIDE</t>
   </si>
   <si>
     <t>EUTM 005122081/EM JANSPORT, EUTM 003506698/EM JANSPORT
 EUTM 005121561/EM JANSPORT,EUTM 018286470/EM EASTPAK U.S.A. SINCE 1952, EUTM 008668981/EM EASTPAK BUILT TO RESIST, EUTM 017705906/EM EASTPAK U.S.A. LAB, EUTM 013061189/EM EASTPAK U.S.A., EUTM 011763752/EM EASTPAK U.S.A., EUTM 017706003/EM EASTPAK U.S.A., EUTM 008296972/EM EASTPAKU.S.A., EUTM 018270414/EM EASTPAK U.S.A., EUTM 018269810/EM EASTPAK U.S.A.
 EUTM 004399218/EM EASTPAK, EUTM 000397984/EM EASTPAK, EUTM 009968363/EM EASTPAK, EUTM 000037077/EM EASTPAK, EUTM 000036996/EM EASTPAK, EUTM 000428185/EM JANSPORT GET OUT WHILE YOU CAN,EUTM 017947886/EMJ ANSPORT COMPANY SEATTLE
@@ -12931,55 +12549,50 @@
 REUD 001364913-0006/EM, EUTM 001573039/EM Blue's Clues, EUTM 004285771/EM BLUE'S CLUES, EUTM 004322814/EM BLUE'S CLUES
 EUTM 000576942/EM BLUE'S CLUES, EUTM 004683629/EM NICKELODEON AVATAR THE LEGEND OF AANG,EUTM 004683579/EM NICK AVATAR THE LEGEND OF AANG, EUMT 005349683/EM NICKELODEON The BACKYARDIGANS DIE HINTERHOFZWERGE LES MÉLODILOUS, EUTM 005349907/EM NICKELODEON The BACKYARDINGANS DIE HINTERHOFZWERGE LES MÉLODILOUS ZONZOLI, EUTM 003762895/EM SPONGEBOB, EUTM 001335884/EM SPONGEBOB, EUTM 003762861/EM SPONGEBOB SQUAREPANTS, EUTM 001360486/EM SPONGEBOB SQUAREPANTS,EUTM 001312016/EM DORA THE EXPLORER, EUTM 004327417/EM DORA THE EXPLORER, EUTM 005133269/EM DORA, EUTM 005351515/EM NICKELODEON DIEGO! DIOGO!, EUTM 006667109/EM SPONGEBOB SQUAREPANTS, EUTM 011624137/EM SPONGEBOB SQUAREPANTS,EUTM 011624211/EM
 EUTM 004619706/EM, EUTM 004608436/EM, EUTM 004604121/EM	
 REUD 001414221-0001/EM, EUTM 004303517/EM Nickelodeon SpongeBob Squarepants, EUTM 004540654/EM NICK JR. BACKYARDIGANS
 EUTM 004419156/EM GO DIEGO GO</t>
   </si>
   <si>
     <t>EUTM 003429396 F1 Formula 1 /fig./, EUTM 000631531 F1 Formula 1 /fig./, EUTM 003934387 F1 /fig./, EUTM 004957825, EUTM 000554873 FORMULA 1, EUTM 000770479 FORMULA 1, EUTM 008727042 F1, EUTM 009250739 F1 Formula 1 /fig./, REDU 0045 10915-0002, REDU 004510915-0001 Formula 1, EUTM 17495037 F1, ITM 617866 PADDOCK CLUB, EUTM 17494832 FORMULA 1, EUTM 17494774 F1 FORMULA, EUTM 17495011 Bildmarke, ITM 1214829 F1 FORMULA, ITM 1219987 FORMULA 1, ITM 939699 FIA FORMULA ONE WORLD CHAMPIONSHIP</t>
   </si>
   <si>
     <t>Formula One Licensing B.V.</t>
   </si>
   <si>
     <t>apģērbi, aksesuāri, rotaļlietas, smērvielas u.c.</t>
   </si>
   <si>
     <t>Gibson, Inc.</t>
   </si>
   <si>
     <t>EUTM 005191242/EM GIBSON, EUTM 010129427/EM EPIPHONE
 EUTM 011411006/EM KRK, EUTM 009945015/EM LES PAUL, EUTM 008820409/EM EXPLORER, EUTM 009698581/EM SG,EUTM 011410933/EM ES, EUTM 018616433/EM STEINBERGER, EUTM 011926086/EM Les Paul, EUTM 009179953/EM, EUTM 010488237/EM GIBSON, EUTM 011067071/ EM EPIPHONE, EUTM 011067295/EM GIBSON, EUTM 012850814/EM GIBSON, EUTM 016285091/EM Gibson, EUTM 016285331/EM Epiphone, EUTM 017900891/EM Gibson, EUTM 018144005/EM Epiphone, EUTM 018143234/EM Gibson, EUTM 018984635/EM Gibson,EUTM 018984592/EM Gibson, EUTM 010942373/EM GIBSON, EUTM 010942481/EM KRAMER
 EUTM 010942605/EM GIBSON, EUTM 010942662/EM EPIPHONE
 EUTM 010942721/EM GIBSON, EUTM 011411055/EM, EUTM 011384815/EM FLYING V</t>
   </si>
   <si>
-    <t>REU D002557298-0001/EM, REUD 002557298-0002/EM, REUD 002682203-0004/EM, REUD 002682203-0007/EM,REUD 002682203-0008/EM
-[...3 lines deleted...]
-  <si>
     <t>izklaide televīzijā, tirdzniecība</t>
   </si>
   <si>
     <t>EUTM 8475063, EUTM 4121356 SMART STRAWEUTM 000141416 WD-40, EUTM 000141465 WD-40 /fig./, EUTM 000002981 /fig./, EUTM 000142562 /fig./, EUTM 008475063 /fig./, EUTM 010037042 WD-40 SPECIALIST, EUTM 010037232 WD-40 SPECIALIST /fig./, EUTM 010037398 WD-40 SPECIALIST /fig./, EUTM 004121356 SMART STRAW, EUTM 009926338 WD-40 COMPANY /fig./, EUTM 009926569 WD-40 COMPANY /fig./, M 38078 WD-40, M 38 077</t>
   </si>
   <si>
     <t>WD-40 Manufacturing Company</t>
   </si>
   <si>
     <t>smērviela</t>
   </si>
   <si>
     <t>REUD 001212286-0003, REUD 001212286-0002, REUD 001304489-0003	
 REUD 001304489-0002, REUD 001304489-0001, REUD 001212286-0001</t>
   </si>
   <si>
     <t>Hörmann KG Antriebstechnik</t>
   </si>
   <si>
     <t>BiSecur radio sistēma</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 014633358 PHARMAPUR, EUTM 012707709  COLGATE DOUBLE ACTION, EUTM 000167122 PALMOLIVE, EUTM 008576399 PHARM 93032176 COLGATE, EUTM 010433639, PROCLINICAL, EUTM 008221095 PROCLINICAL, EUTM 000167361 AJAX, EUTM 000149955 SPEED STICK, EUTM 000149856 LADY SPEED STICK 
 </t>
   </si>
@@ -12990,53 +12603,50 @@
     <t>zobu pastas u.c</t>
   </si>
   <si>
     <t>CYRILLUS</t>
   </si>
   <si>
     <t>EUTM 018032441/EM DACCHI</t>
   </si>
   <si>
     <t>МИЛАНО ГРУП КЪМПАНИ</t>
   </si>
   <si>
     <t>EUTM 000472415 EPAL</t>
   </si>
   <si>
     <t>EUROPEAN PALLET ASSOCIATION e.V.</t>
   </si>
   <si>
     <t xml:space="preserve">atkārtoti lietojamas paletes, īpaši plakanas paletes, paletes ar virsbūvi un tērauda kastu paletes, pārbaudes skavas (metāla), pārbaudes naglas, zīmoga plāksnes (metāla), trafareti (metāla) </t>
   </si>
   <si>
     <t>EUTM 001019843/EM TIMBERLAND, EUTM 003452621/EM TIMBERLAND, EUTM 000164525/EM TIMBERLAND, EUTM 003057148/ EM Timberland, EUTM 001261411/EM TIMBERLAND, EUTM 001374750/ EM TIMBERLAND, EUTM 003185006/EM TBL, EUTM 001609890/EM PRO, EUTM 001609858/EM TIMBERLAND PRO, EUTM 001261403/EM, EUTM 003450673/EM, EUTM 000153486/EM, EUTM 001020049/EM, EUTM 003413093/EM SMARTWOOL, EUTM 017920291/EM, EUTM 014829006/ EM, EUTM 014829022/EM, EUTM 001374867/EM</t>
   </si>
   <si>
     <t>TBL LICENSING LLC</t>
-  </si>
-[...1 lines deleted...]
-    <t>iepakojuma dizains sporta zeķes, potīšu zeķes; pirkstu zeķes u.c.</t>
   </si>
   <si>
     <t>REUD 015063513-0002</t>
   </si>
   <si>
     <t>putekļsūcējs</t>
   </si>
   <si>
     <t>EUTM 018937371/EM EE, EUTM 018996280/EM EE, EUTM 018965230/EM EE, EUTM 018937110/EM ERIC EMANUEL</t>
   </si>
   <si>
     <t>EE Holding Group LLC EE Holding Group LLC</t>
   </si>
   <si>
     <t>EUTM 019047370 HELLMANN</t>
   </si>
   <si>
     <t>Hellmann-Versand GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">dažādi metāla tējas sveču turētāji
 </t>
   </si>
   <si>
     <t>ICD D206361-0002/WO, ICD D206361-0001/WO, ICD D207688-0001/WO	
@@ -13293,53 +12903,50 @@
   <si>
     <t>Myrland, Robert Dave</t>
   </si>
   <si>
     <t>USB uzlādes ierīces, universālo seriālo kopņu (USB) kabeļi, USB kabeļi mobilajiem tālruņiem</t>
   </si>
   <si>
     <t>NTM	M 16 691/LV</t>
   </si>
   <si>
     <t xml:space="preserve">REUD 015020887-0001/EM, REUD 015092254-0001/EM	, REUD 015092255-0001/EM	</t>
   </si>
   <si>
     <t>БАРОС ВИЖЪН ЕООД</t>
   </si>
   <si>
     <t>metāla balkona margas, metāla kronšteini stiklam, metāla dubultstiklojuma paneļi, metāla kompozītmateriāla logi ar izolējošu stiklu, nemetāla dubultstiklojuma paneļi, dubultstiklojuma izolācijas stikla rūtis</t>
   </si>
   <si>
     <t>EUTM 018677958/ EM, ITM 1728214/WO polaroid, ITM 857993/WO POLAROID, ITM 1756678/WO, ITM 1754524/WO</t>
   </si>
   <si>
     <t>POLAROID INTERNATIONAL B.V.</t>
   </si>
   <si>
-    <t>eksponētas filmas, kinofilmas; fotogrāfijas, printeri, momentuzņēmumu kameras</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 018501041/EMCOACH NEW YORK, EUTM 003210705/EM, EUTM 003060027/EM,EUTM 012655965/EM COACH NEW YORK, EUTM 011516317/EM, EUTM 018461458/EM UPCRAFTED, EUTM 018951723/EM TABBY, EUTM 011516051/EM LEGACY, EUTM 018998619/EM HAVE TASTE LOVE WASTE, UTM 018336915/EM COURAGE TO BE REAL	
 EUTM 018470921/EM COACH, EUTM 018465627/EM COACH, EUTM 019062545/EM  COACH RECYCLED LEATHER, EUTM 019112002/EM COACH NEW YORK, EUTM011134921/EM COACH LOVE, EUTM 019087678/EM COACH COACHTOPIA,EUTM018525298/EM COACH (RE)LOVED, EUTM018836895/EM COACH, EUTM019112069/EM C COACH
 EUTM009719733/EM POPPY, EUTM 000214858/EM COACH, EUTM 018903168/EM ROAD TO CIRCULARITY, ITM 930091/WO COACH LEATHERWARE EST. 1941, EUTM 017950505/EM COACH CREATE
 EUTM 018904764/EM UPCRUSHED	, EUTM 011516986/EM COACH LEATHERWARE EST. 1941, EUTM 015814304/EM COACH 1941, EUTM 018164141/EM CITYSOLE, EUTM 013021654/EM COACH NEW YORK, EUTM 011516713/EM COACH LEATHERWARE, EUTM 011135076/EM	
 EUTM 009099136/EM,  EUTM 000214874/EM COACH, EUTM 010325348/ EM COACH, EUTM 018501041/EM COACH NEW YORK, EUTM 018470921/EM COACH, EUTM 011516317/EM, EUTM 003060027/EM, EUTM 012655965/EM COACH NEW YORK</t>
   </si>
   <si>
     <t>COACH IP HOLDINGS LLC</t>
   </si>
   <si>
     <t>apģērbi, ausu aizbāžņi vai sildītāji, kurjeru somas, plecu somas, piekarināmās somas, beisbola cepures,  krūzes u.c.</t>
   </si>
   <si>
     <t>*no 2025.gada 16.oktobra tiek piemērotas šādas aizsardzības veidu abrievatūras:</t>
   </si>
   <si>
     <t xml:space="preserve">  medicīnas, ķirurģijas, terapeitiskie instrumenti protēzēm un implantiem</t>
   </si>
   <si>
     <t>apģērbi, apavi, somas, jostas, cepures, cimdi, šalles, zeķes, pulksteņi u.c.</t>
   </si>
   <si>
     <t>sporta preces, beisbola, skvoša piederumi u.c.</t>
   </si>
   <si>
@@ -13348,173 +12955,160 @@
   <si>
     <t>ādas kopšanas līdzekļi, apģērbs un aksesuāri, kurpju elementi un piederumi, personālpiederumi, mobilie tālruņi ar piederumiem un tehniskiem elementiem, elektriskās/elektroniskās un datoru rotaļlietas, spēles (ieskaitot elektronisko spēļu konsoles) un sporta</t>
   </si>
   <si>
     <t>kosmētikas līdzekļi sievietēm, somas, sukas un citi aksesuāri</t>
   </si>
   <si>
     <t>mēbeles, spoguļi, rāmji, paklāji,  juvelierizstrādājumi, rotaslietas, mēbeles, spoguļi, rāmji, paklāji, linolejs, dzelzs izstrādājumi, juvelierizstrādājumi, dārgakmeņi, trauki mājsaimniecības vai virtuves vajadzībām, balināšanas līdzekļi, audumi,  parastie metāli un to sakausējumi, rokas instrumenti u.c.</t>
   </si>
   <si>
     <t>smaržas, kosmētika, brilles, sporta un saulesbrilles, briļļu futrāļi, pulksteņi, sporta un modes pulksteņi, juvelierizstrādājumi, koferi, čemodāni un somas, sporta somas, plecu un medību somas, sporta apģērbs, tostarp sporta zābaki un sporta apavi u.c.</t>
   </si>
   <si>
     <t>juvelierizstrādājumi (gredzens, kaklarota, kulons, rokassprādze, auskari, pulksteņi), visi produkti ir zeltā (dzeltenā, baltā, rozā) ar dārgakmeņiem vai bez tiem u.c.</t>
   </si>
   <si>
     <t>Mölkky spēle</t>
   </si>
   <si>
     <t>šokolādes, konfektes, kafija, tēja, kakao un mākslīgā kafija, alus, minerālūdens, gāzēts ūdens u.c.</t>
   </si>
   <si>
     <t>bezalkoholiskie dzērieni, apģērbi, galvassegas peldkostīmi, t-krekli, zeķes, sviedru krekli, šorti, kleitas, sandales, skriešanas kostīmi, sporta džemperi, apakšbikses, džemperi ar kapuci, vestes, bikses, pidžamas, naktskrekli u.c.</t>
   </si>
   <si>
-    <t>pulksteņi un hronoloģiski instrumenti, juvelierizstrādājumi,  rotaslietas,apģērbi, galvassegas, šalles, cimdi, zeķes, jostas, apavi,  apavu zoles, zolītes, un citi aksesuāri, rāvējslēdzēji, apavu tīrīšanas un pulēšanas līdzekļi, ugunsdrošais apģērbs, darba bikses, virsvalki, ceļgalu spilventiņi, cietās cepures, aizsargcimdi, aizsargbrilles, rūpniecības apavi, aulesbrilles, austiņas, mobilo tālruņu siksnas, atmiņas kartes, DVD, kompaktdiski, magnētiskie datu nesēji, video kasetes, rūpniecisko apavu zoles un zolītes, instrumentu jostas, instrumentu jostu piederumi,
-[...2 lines deleted...]
-  <si>
     <t>metināšanas mašīnas un piederumi</t>
   </si>
   <si>
     <t>gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un vārīti augļi un dārzeņi, želejas, ievārījumi, kompots, olas, piens un piena produkti, pārtikas eļļas un tauki, nesagatavoti un neapstrādāti lauksaimniecības, ūdens, dārzkopības un mežsaimniecības produkti,  graudaugi un sēklas, svaigi augļi, dārzeņi un zaļumi, dabiski augi un ziedi, ziedu sīpoli, stādi un sēklas stādīšanai, dzīvi dzīvnieki, pārtika un dzērieni dzīvniekiem, iesals u.c.</t>
   </si>
   <si>
     <t>apģērbs, apavi, galvassegas, bērnu sēdeklīši, krēsli, taburetes, galdi, līmējošie pārsēji, ziepes, sauļošanās krēms, odekoloni, bērnu pārtika, spēles un rotaļlietas, vingrošanas un sporta preces, rotājumi Ziemassvētku eglītēm, velosipēdi, lampas, lukturīši, velosipēdu lukturi, ierakstītas audio lentas un DVD, skaņu ierakstītāji  un atskaņotāji, digitālās kameras izklaidei bērniem un zīdaiņiem, atslēgu piekariņi u.c.</t>
   </si>
   <si>
     <t>lejupielādējami attēlu faili, mobilo tālruņu zvana signāli, elektronika, lejupielādējamas publikācijas, grāmatas, salvetes, galda paklāji, galda pārvalki un paliktņi, papīra karogi un vimpeļi, priekšautiņi no papīra, papīra dvieļi, salvetes, tualetes ruļļi, virtuves ruļļi, brilles, futrāļi, ķēdes, auklas, briļļu rāmji, magnēti,apģērbi, apavi, galvassegas, aksesuāri, piederumi u.c.</t>
   </si>
   <si>
     <t>juvelierizstrādājumi, sudraba rotaslietas, dārgmetālu figūriņas -statuetes, medaļas, bižutērija, atslēgu piekariņi personīgie piederumi u.c.</t>
   </si>
   <si>
     <t>vingrošanas un sporta preces, apģērbs, apavi, galvassegas, pulksteņi, ceļojumu futrāļi, somas, spēles, rotaļlietas, video spēļu ierīces, juvelierizstrādājumi u.c.</t>
   </si>
   <si>
-    <t>apģērbs, galvassegas, preparāti balināšanai un citas veļas vielas, preparāti tīrīšanai, pulēšanai, attaukošanai un noberšanai, ziepes, parfimērijas izstrādājumi, ēteriskās eļļas, kosmētika, matu losjoni, zobu pastas; apakšveļa, zeķes, cimdi,  apavi, apavu zoles, krēmi, pastas, vaski, kondicionieri, pulēšanai, tīrīšanai un aizsardzībai no lietus, apavu tīrīšanas lupatiņas,  sukas, apavu maisiņi u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>smaržas, tualetes ūdens, dezodoranti  ēteriskās eļļas, eļļas kosmētikas vajadzībām, kosmētika, dekoratīvās kosmētikas līdzekļi, kosmētikas līdzekļi ādas kopšanai, ziepes, šampūni, skūšanās krēmi, apģērbs, apavi, galvassegas,  somas, juvelierizstrādājumi, pulksteņi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> kosmētika ādas kopšanai, kosmētikas krēmi, kosmētikas serumi, losjoni kosmētiskai lietošanai, šampūni, ārstnieciski ādas kopšanas līdzekļi, zobu pastas, mutes skalojamie līdzekļi, nagu kopšanas līdzekļi, ķirurģiskie, medicīniskie, zobārstniecības un veterinārie aparāti un instrumenti, kā arī mākslīgās ekstremitātes, acis un zobi, ortopēdiski izstrādājumi, šuvju materiāls, seksa piederumi, fizikālās terapijas aprīkojums, knupīši un piederumi barošanai, mākslīgās protēzes un implanti, ortopēdiskie un kustību palīglīdzekļi, visu iepriekš minēto izstrādājumu daļas un piederumi</t>
   </si>
   <si>
     <t xml:space="preserve">elektroinstrumenti, bezvadu elektroinstrumenti, tostarp ripzāģi, leņķzāģi, ķēdes zāģi, lentzāģi, finierzāģi, grupzāģi, griezēji, griešanas mašīnas, knaibles, šķēres, ēveles, rievu griezēji, frēzes un trimmeri, urbju uzgaļi, triecienurbji, rotācijas urbjmašīnas, āmururbji un nojaukšanas āmuri, lauzēji, triecienskrūvgrieži, triecienuzgriežņu atslēgas, skrūvgrieži, uzgriežņu atslēgas, slīpmašīnas, pulēšanas mašīnas u.c. </t>
   </si>
   <si>
     <t>alkoholiskie dzērieni, vīni, stiprie alkoholiskie dzērieni un liķieri, alus, porteris, bezalkoholiskie vīni, vīnogu sula, citrusaugļu sulas un sagataves to pagatavošanai</t>
   </si>
   <si>
     <t>lūpu kosmētika, meikaps, plakstiņu ēnas, acu ēnu paletes, korektori, sejas korektors, korektori plankumiem, korektori līnijām un grumbām u.c.</t>
   </si>
   <si>
     <t>metāla skrūves, uzgriežņi, dībeļi metāla āķi, metāla cauruļu veidgabali, rokas instrumenti un darbarīki, savienojuma kārbas, kontaktligzdas, metāla un nemetāla celtniecības elementi u.c.</t>
   </si>
   <si>
     <t>audiovizuālie pārdošanas palīglīdzekļi neatkarīgiem tirdzniecības pārstāvjiem, kas nodarbojas ar apģērbu, apakšveļas, mājsaimniecības veļas, proti, audiokasešu, videokasešu lentu, CD-ROM, DVD ar pārdošanas padomiem, apmācības un motivācijas tēmas, mājsaimniecības piederumi, gultas, vannas, virtuves un galda veļa, paklājiņi, salvetes, palagi, vannas dvieļi, roku dvieļi, segas, aizkari u.c.</t>
   </si>
   <si>
     <t>sejas vaigu, acu, lūpu kopšanas līdzekļi, ieskaitot pamatkrāsu, pamatu, korektoru, sejas pulveri, sejas pastiprinātāju, grima paletes</t>
   </si>
   <si>
     <t>datoru programmatūra, spēles, elektroniskie spēļu automāti, elektroniskās spēles kā papildu ierīces televizoriem, spēles, rotaļlietas, vingrošanas un sporta preces, kas nav ietvertas citās klasēs, ziemassvētku eglīšu rotājumi u.c.</t>
   </si>
   <si>
     <t>kosmētika, parfimērijas preces, dezodoranti personīgai lietošanai, pretsviedru līdzekļi, Ķelnes ūdens, ziepes, mazgāšanas līdzekļi, kas nav paredzēti rūpnieciskiem vai ražošanas procesiem vai izmantošanai medicīnā, veļaspulveris, trauku mazgājamais līdzeklis, mazgāšanas līdzekļi, veļas mīkstinātāji, tīrīšanas un pulēšanas līdzekļi, mājsaimniecības balinātājs, šampūni, matu preparāti, zobu pastas, depilācijas līdzekļi, viltus nagi, tualetes piederumi, ādas kopšanas līdzekļi, preparāti u.c.</t>
   </si>
   <si>
     <t>apģērbs, rotaļlietas, kancelejas preces, svārsta pulksteņi, vannas halāti, bērnu lietussargi,  ballīšu baloni, papīra ballīšu dekorācijas, ballīšu ielūgumi, svētku rakstāmpiederumi, papīra ballīšu piederumi, vannas rotaļlietas, bērnu albumi, bērnu pārtika (zīdaiņiem), bērnu dvieļi, plastmasas ballīšu cepures u.c.</t>
   </si>
   <si>
     <t>liftu lentes, iespiedshēmu plates, iespiedshēmas, pārvietojamie celiņi, invertori (elektrība), inverteri strāvas padevei, pārvietojamas kāpnes (eskalatori), zobsiksnas motoriem, mašīnām, motoriem u.c.</t>
   </si>
   <si>
     <t>rotaļlietas, spēles, mehāniskās rotaļlietas, rotaļu modeļi, modeļu transportlīdzekļi, žurnāli, grāmatas, pulksteņi, saulesbrilles, brilles, ķiveres, stereo austiņas audio pastiprinātāji, austiņas telefoniem, pildspalvas, apavi, apģērbs, automobiļi/vieglās automašīnas, riteņu diski, riteņi u.c.</t>
   </si>
   <si>
     <t>sprauslu uzgaļi lāzergriešanas sistēmām, HK un NK tipa oriģinālās sprauslas</t>
   </si>
   <si>
     <t>vakuuma termosi dzērienu uzglabāšanai, glāzes, dzeršanas trauki un bāra piederumi, termosi, pudeles, siltumizolēti trauki, galda piederumi, virtuves piederumi un konteineri, dzesētāji (neelektriski trauki), dzērienu kannas u.c.</t>
-  </si>
-[...1 lines deleted...]
-    <t>elektriskie instrumenti un piederumi mehāniskiem instrumentiem, elektriskie urbji, elektropneimatiskie āmuri, rotējošie āmuri, smilšpapīra slīpmašīnas, elektriskie smilšu strūklu aparāti, ekscentriskā slīpmašīna, disku slīpmašīna, koka lentes slīpmašīnas, pulēšanas diski,  elektriskie zāģi, ripzāģi, finierzāģi, rāmja zāģi, motorzāģi, šķērszāģi, slīpzāģi, galda zāģi, radiālie roku zāģi, ķīmiskie izstrādājumi,  līmvielas, līmes, sveķi, hermētiķi, saistvielas un epoksīda līmvielas, ķīmiskie enkuri, vinilestera sveķi, poliestera sveķi, līmējošie enkuri, gāzes izmantošanai instrumentos, pulveris izmantošanai instrumentos, vielas iepriekš minēto preču iznīcināšanai,  metāla caurules, izolācijas dībeļi,instrumenti sienas enkuru atvēršanai, instrumentu turētājs, instrumentu izgrūdēji u.c.</t>
   </si>
   <si>
     <t>tualetes piederumi;parfimērija, smaržas, kosmētika, kolekcionējamas monētas,atslēgu piekariņi,3D atslēgu piekariņi, piemiņas medaļas,papīra ballīšu rotājumi, papīra ballīšu maisiņi, ballīšu kancelejas preces, somas, kosmētikas somiņas, maciņi u.c.</t>
   </si>
   <si>
     <t>EUTM 019128621/EM DEJAVUCARS, EUTM 019307830/EM OEMLINE	
 REUD 015001153-0001/EM, REUD 008977441-0001/EM</t>
   </si>
   <si>
     <t>DEJAVU CARS B.V.</t>
   </si>
   <si>
     <t>transportlīdzekļu piederumu uzstādīšana</t>
   </si>
   <si>
     <t>EUTM 018168657/EM, EUTM 018961853/EM, EUTM 018894762/EM</t>
   </si>
   <si>
     <t>ALTADIS SA</t>
   </si>
   <si>
     <t>elektroniskās cigaretes, cigaretes, mentola cigaretes</t>
   </si>
   <si>
     <t>ITM IR1846690 DRAGIBUS ITM 1673957S'ghetti, ITM1277896 HAPPY CHERRIES, ITM 1277657, ITM 1277890HAPPY COLA, EUTM17900890 GOLDBÄREN, ITM 1572040 GOLDBEARS, ITM 1635745, ITM 1572606, ITM 1309724</t>
   </si>
   <si>
     <t>REUD 015123935-0001 Calzado - LYRA, REUD 015123935-0002 Calzado - LYRA, REUD 015123935-0003 Calzado - LYRA, REUD 015123935-0004 Calzado - SOPHIE, REUD 015123935-0005 Calzado - SOPHIE, REUD 015123935-0006 Calzado - SOPHIE, REUD 015123935-0007 Calzado - GINEVRA, REUD 015123935-0008 Calzado - GINEVRA,REUD 015123935- 0009 Calzado - GINEVRA, REUD 015123935-0010 Calzado - DOUBLE	
 REUD 015123935-0011 Calzado - NARNIA,REUD 015123935-0012 Calzado - NARNIA, REUD 015123935-0013 Calzado - BRUNA GLINT, REUD 015123935-0014 Hebilla - BRUNA GLINT, REUD 015123935-0015 Hebilla	
 REUD 015123935-0016 Suela, EUTM 018641478 Flabelus</t>
   </si>
   <si>
     <t>FLABELUS SPAIN, S.L.</t>
   </si>
   <si>
     <t xml:space="preserve">led apgaismojums, spuldzes, paneļi u.c. </t>
   </si>
   <si>
     <t>Eastman Kodak Company</t>
   </si>
   <si>
     <t>ITM 1391680KODAK, EUTM 12298386KODAK. ITM 1245726KODAK	
 ITM 1184780KODAK</t>
   </si>
   <si>
     <t>EUTM 001533025/EM Ford, EUTM 004670618/EM FORD, EUTM 007277081/EM MOTORCRAFT</t>
   </si>
   <si>
     <t>FORD MOTOR COMPANY</t>
-  </si>
-[...1 lines deleted...]
-    <t>automobiļi,  kartona iepakojums, līmējošas etiķetes, tslēgu piekariņi no parastā metāla u.c.</t>
   </si>
   <si>
     <t>EUTM 018188699/EM SKIFIDOL, EUTM 019192371/EM Skifidol Italian Brainrot, EUTM	019192409/EM Skifidol Italian Brainrot, EUTM 019210155/EM SKIFIDOL ITALIAN BRAINROT, EUTM 019261690/EM ANOMALIA GALATTICA, EUTM 019261670/EMALLUCINAZIONE COSMICA, EUTM 019261618/EMSERIE GAMMA ANOMALIA GALATTICA, EUTM 019261632/EMSERIE BETA ALLUCINAZIONE COSMICA, EUTM 019261592/EMSERIE ALPHA UNIVERSO PSICHEDELICO,ITM 1901278/WOITALIAN BRAINROT TRADING CARD GAME, EUTM 019261656/EMUNIVERSO PSICHEDELICO
 EUTM 019218713/EMSKIFIDOL ITALIAN BRAINROT</t>
   </si>
   <si>
     <t>OFFICINA COMUNICAZIONE S.R.L.</t>
   </si>
   <si>
     <t>spēļu kārtis u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">REUD 015063389-0001Lipstick case DVN AMBER JUNGLE	
 REUD 015063389-0002Lipstick case DVN AMETHYST SHADOW	
 REUD 008487789-0001Frasco perfume Dries Van Noten (DVN) EDT ORANGE SMOKE	
 REUD 008487789-0002	Frasco perfume Dries Van Noten (DVN) EDT SUR MA PEAU	
 REUD 008487789-0003Frasco perfume Dries Van Noten (DVN)	
 REUD 008487789-0004Frasco perfume Dries Van Noten (DVN)	
 REUD 008487789-0005Frasco perfume Dries Van Noten (DVN) EDP FLEUR DU MAL	
 REUD 008487789-0006Frasco perfume Dries Van Noten (DVN) EDP JARDIN DE L'ORANGERIE, REUD 008487789-0007Frasco perfume Dries Van Noten (DVN) EDP NEON GARDEN, REUD 008487789-0008Frasco perfume Dries Van Noten (DVN) EDP RAVING ROSE, REUD 008487789-0009Frasco perfume Dries Van Noten (DVN) EDP ROCK THE MYRRH, REUD 008487789-0010 Frasco perfume Dries Van Noten (DVN) EDP ROSA CARNIVORA, REUD 008487789-0011Frasco perfume Dries Van Noten (DVN) EDP SANTAL GREENERY, REUD 008487789-0012Frasco perfume Dries Van Noten (DVN) EDP SOIE MALAQUAIS, REUD 008487789-0013Frasco perfume Dries Van Noten (DVN) EDP CANNABIS PATCHOULI, REUD 008487789-0014Frasco perfume Dries Van Noten (DVN) EDP VOODOO CHILE, REUD 008487789-0015Frasco perfume Dries Van Noten (DVN),REUD 008487789-0016Frasco perfume Dries Van Noten (DVN),REUD008488241- 0001Pintalabios Dries Van Noten (DVN) CORAL CERAMIC,  REU 08488241-0002Pintalabios Dries Van Noten (DVN) NEON PRINT, REUD 008488241-0003Pintalabios Dries Van Noten (DVN) MALACHITE SNAKE, REUD 008488241-0004, Pintalabios Dries Van Noten (DVN) CLOCKWORK LEATHER,REUD 008488241-0005Pintalabios Dries Van Noten (DVN) ACID BLUSH, REUD 008488241-0006Pintalabios Dries Van Noten (DVN), REUD 002989087-0001Envase para perfume stiletto Scandal, REUD 003051705-0001 Cajas para embalaje JPG, EUTM 5874441SCANDAL, EUTM 16175739Envase para perfume, EUTM 16175788Envase para perfume, ITM 720476Envase para perfume, ITM 720497Envase para perfume, REUD 008281810-0001Envase para perfume, REUD 003051705-0002Cajas para embalaje JPG, REUD 003051705-0003Frasco perfume JPG mujer, REUD 003051705-0004Frasco perfume JPG hombre,EUTM 14768956Stiletto para Good Girl (marca tridimensional), EUTM 018453227NEON GARDEN, EUTM 018453228SANTAL GREENERY, EUTM 018453229ROCK THE MYRRH	
 EUTM 018453231SOIE MALAQUAIS, EUTM 018456696ROSA CARNIVORA
 EUTM 018964444MYSTIC MOSS, EUTM 018964483BITTER SPLASH
 EUTM 018964484MATCHA FLEUR, EUTM 018964518CRAZY BASIL	
 EUTM 018964519CAMOMILLE SATIN, REUD 015063510-0001Bottle DVN perfume EDP BITTER SPLASH, REUD 015063510-0002Bottle DVN perfume EDP CAMOMILLE SATIN, REUD 015063510-0003Bottle DVN perfume EDP CRAZY BASIL, REUD 015063510-0004Bottle DVN perfume EDP HAVANA GOLD, REUD 015063510-0006Bottle DVN perfume EDT MYSTIC MOSS
 REUD 015063510-0008Bottle DVN perfume EDP VANILLE CAMOUFLAGE
@@ -13798,53 +13392,50 @@
   <si>
     <t>kolas (bezalkoholiskie dzērieni un gāzētie  dzērieni), jakas, krekli, peldkostīmi, t-krekli, svīteri, zeķes, sporta krekli, šorti, kleitas, cepures (galvassegas), flip-flops, skriešanas tērpi, sporta krekliņi, apakšbikses, sporta krekli ar kapuci, vestes, bikses, pidžamas, naktskrekli u.c.</t>
   </si>
   <si>
     <t>mobilie tālruņi, mobilo tālruņu somas, brīvroku austiņas mobilajiem tālruņiem, mobilo tālruņu brīvroku komplekti, turētāji, kabeļa adapteri u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 008882500-0006 Sole TRAIL ONE, REDU 008882500-0003Sole RAVEN LO, REDU 008882500-0001 Sole CLD RUN, REDU 008387310- 0005 RSE V1, REDU 008056840-0007 FLAT, REDU 008056840-0002 TRIPLET, REDU 008055693-0003 EYZA, REDU 008055693-0001 ALEXUS, REDU 008056840-0006 BINARY, REDU 008057749-0001 ASPHA HI, EUTM 004353991 FLAMME, REDU 005759081- 0001 CORIN, REDU 006370060-0001 Flammensohle, EUTM 002212819 Buffalo, EUTM 000677146 BUMERANG, EUTM 001495753 Buffalo, EUTM 002183614 Buffalo	</t>
   </si>
   <si>
     <t xml:space="preserve">sporta krekli ar kapuci, puloveri ar kapuci, topi ar kapuci, sporta krūšturi, mitrumu izvadoši sporta krūšturi, legingi, sporta bikses, bikses, vīriešu mēteļi, sieviešu mēteļi, ikdienas jakas, sandales un pludmales apavi, gilets, skriešanas apavi, kedas, somas kalnos kāpējiem, pārgājienu mugursoma u.c.  </t>
   </si>
   <si>
     <t>kafija, tēja, kakao un mākslīgā kafija, rīsi, tapioka un sāgo, milti un graudaugu izstrādājumi, maize, konditorejas izstrādājumi, pārtikas ledus, cukurs, medus, melases sīrups, raugs, cepamais pulveris, sāls, sinepes, etiķis, mērces (garšvielas), garšvielas, saldējums, gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un termiski apstrādāti augļi un dārzeņi, želejas, ievārījumi, kompoti, olas, piens un piena produkti, eļļas un tauki pārtikai u.c.</t>
   </si>
   <si>
     <t>ķirurģijas, medicīnas, zobārstniecības un veterinārijas aparāti un instrumenti, mākslīgās ekstremitātes, acis un zobi, ortopēdiskie izstrādājumi, šuvju materiāli, terapeitiskās un palīgierīces, kas paredzētas cilvēkiem ar invaliditāti, masāžas aparāti, bērnu aprūpes aparāti, ierīces un priekšmeti, aparāti, ierīces un priekšmeti seksuālām darbībām, juvelierizstrādājumi, pulksteņi, apģērbi, apavi, galvassegas, mājsaimniecības vai virtuves piederumi, galda piederumi, dakšiņas un karotes, skuvekļi, tīrīšanas iekārtas,  mājsaimniecības veļa, tekstila vai plastmasas aizkari, paklāji, paklājiņi, linolejs un citi grīdas segumi, netekstila sienas tapetes, spēles, rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces, rotājumi, kafija, tēja, kakao un mākslīgā kafija, rīsi, tapioka un sāgo, milti un graudaugu izstrādājumi, maize, konditorejas izstrādājumi, pārtikas ledus, cukurs, medus, melases sīrups, raugs, cepamais pulveris, sāls, sinepes, etiķis, mērces (garšvielas), saldējums, alkoholiskie dzērieni, alus, minerālūdeņi un gāzētie ūdeņi un citi bezalkoholiskie dzērieni, augļu dzērieni un augļu sulas, sīrupi, tabaka, mēķētāju preces, sērkociņi, preparāti putekļu uzsūkšanai, mitrināšanai un saistīšanai, sveces un daktis apgaismošanai u.c.</t>
   </si>
   <si>
     <t>tabaka un smēķēšanas izstrādājumi, mitrinātāji, tabakas aizstājēji, tabakas grauzdētāji, tabakas dzesēšanas iekārtas cigāru griezējs, cigāri, pelnu trauki smēķētājiem, elektriskie sildītāji, elektriskie sildīšanas pavedieni, tvaika ģenerēšanas ierīces,  elektroniskās cigaretes, elektronisko cigarešu kasetnes, kociņi elektronisko cigarešu tīrīšanai un dezinfekcijai, elektroniskie cigarešu tīrīšanas līdzekļi, elektronisko cigarešu tīrīšanas birstes, spilventiņi elektronisko cigarešu tīrīšanai u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> apģērbi, apavi, galvassegas, juveleirizstrādājumi, pulksteņi, siksniņas, atslēgu piekariņi, somas, mugursomas, iepirkumu somas, plecu somas, rokassomas, jostas u.c.</t>
   </si>
   <si>
-    <t>juvelierizstrādājumi, piespraudes,  saktas, brošas, aproču pogas, nozīmītes no dārgmetāla, auduma, papīra u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>juvelierizstrājumi, korsetes, apģērbi, jakas, smokingi, šalles apakšveļa,  pulksteņi, saulesbrilles, atslēgu piekariņi, gredzeni, ādas atslēgu piekariņi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">CPVR EU 4868/Tanotika, CPVR EU 1613/Tankalcig, CPVR EU 20879/Tan01990, CPVR EU 15435/Tan01693, CPVR EU 17729/Tan01441, CPVR EU 22781/Tan 02474, CPVR EU 13218/Tan00151, CPVR EU 15408/Tan 02522Tan02522, CPVR EU 19808/Tan01549, CPVR EU 17727/Tan01549, CPVR EU 22835/Tan03266, CPVR EU 17773/Tan00993, CPVR EU 17757/Tan01653, CPVR EU 15768/ Tan00125, CPVR EU 2279/Tanaledev, CPVR EU 20841/Tan02525, CPVR EU 25071/Tan 03419, CPVR EU 30190/Tan 06464,CPVR EU 38098/TAN09112, CPVR EU 38516/TAN08051 
 </t>
   </si>
   <si>
     <t>saulesbrilles, aizsargājošas galvassegas, motociklistu, velosipēdu ķiveres, sporta ķiveres,  jāšanas cepures, aizsargķiveru sejas aizsargi, sporta somas aizsargķiveru glabāšanai, aizsargbrilles, krūškurvja aizsargi, velosipēdu rāmji, bikses, jakas, lietus kostīmi, cimdi, kas ir īpaši izstrādāti velosipēdistiem, motociklistiem un motosportistiem, motociklu daļas un piederumi</t>
   </si>
   <si>
     <t>lineārie aktuatori,  mašīnu izstrādājumi, medicīnas instrumentu izstrādājumi, apgaismošanas, apkures, tvaika ģenerēšanas, vārīšanas, dzesēšanas, žāvēšanas, ventilācijas, ūdens apgādes un sanitārijas ierīces, mēbeļu izstrādājumi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1756108/WO VP EUROPA, REDU 004150985-0002/EM, REDU 004150985- 0001/EM,REDU 004151504- 0002/ EM, REDU 004151504-0003/EM, REDU 004151504-0001/EM,REDU 004152080- 0003/EM, REDU 004152080-0001/EM, REDU 004152080-0002/EM, REDU 004502359-0001/EM, REDU 004502359- 0002/EM, REDU 004523785-0001/EM, REDU 006233029-0001/EM, REDU 008278402-0001/EM, ICD D100563-0001/WO, REDU 002732024- 0001/EM, REDU 002585711-0001/EM, REDU 001862657 0001/EM, REDU 000337183-0001/EM, REDU 003811595-0003/EM,REDU 003787654- 0002/EM, REDU 004003895-0001/ EM, REDU 004003895-0002/EM, REDU 004150951-0003/EM, REDU 004150951- 0001/EM,REDU 004150951- 0002/EM, REDU 004150985-0003/EM,ICD D100563- 0002/WO, ICD D214510-0001/WO, ICD D214510-0002/WO, ICD D214809- 0001/WO, ICD D207713-0005/WO, ICD D207713-0004/WO, ICD D207713- 0003/WO, REDU 003787654-0002 RIPLS lamp, ITM 1030487 ARTICHOKE, EUTM 003876315 Figurative, REDU 000337183-0001, EUTM 004353447 COLLAGE, EUTM 003965341CAMPBELL, REDU 000169321-0001, REDU 001644071-0001, ITM 1045573LP NEST, EUTM 003243581 10000010 Enigma, REDU 000781026- 0001, REDU 000069471-0001, REDU 000628433-0001 Enigma - Lamp, EUTM 012753588 PH5, EUTM 012753166 AJ TABLE, ITM 1029911 FIGURATIVE, REDU 002732024Ceiling lights, REDU 002685487-0001  Lamp, REDU 002585711- 0001 Lamp, REDU 003811595-0002 YUH - Bordlampe, REDU 003811595-0003 YUH - Væglampe, REDU 003787654- 0001 RIPLS - Loftslamper, Væglampe, EUTM 016063191 LP CAPSULE, REDU 003811595-0001 YUH - Standerlamper, Gulvlamper, REDU 003501279-0001 ABOVE - Loftslamper, EUTM 1378985 NORTHSCAPE, EUTM 1363195LP CITÉ, EUTM 1352457PH SNOWBALL 
 </t>
   </si>
   <si>
     <t>sejas salvetes no papīra, tualetes papīrs, salvete, papīra kabatlakatiņi, papīra salvetes izmantošanai kosmētikā, papīra kabatlakatiņi</t>
   </si>
   <si>
     <t>parfimērija, kosmētika, brilles, saulesbrilles, briļļu ietvari, briļļu futrāļi, maki, portfeļi, futrāļi, kas paredzēti tualetes piederumu glabāšanai, somas, ceļojumu somas, čemodāni, koferi, apģērbi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>velosipēdi, sauszemes transportlīdzekļi ar pedāļu piedziņu, izņemot riepas un riteņus velosipēdu rāmji, stūres un velosipēdu stūres kāti, segli, sēdekļu balsti u.c.</t>
   </si>
@@ -13856,53 +13447,50 @@
   </si>
   <si>
     <t>ICD D075046-0001/WO, EUTM 018518955/EM DOPPER,  EUTM 018549415/EM DOPPER, EUTM 018519790/EM  DOPPER, EUTM 017898526/EM, EUTM 011701448/EM DOPPER, EUTM011701372/EM DOPPER</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 017618208/EM JACK DANIEL'S CRISP Old No. 7 BRAND BLEND TENNESSEE CIDER CRISP APPLE CIDER BLENDED WITH JACK DANIEL´S TENNESSEE WHISKEY, EUTM 018064396/EM JACK DANIEL'S ORIGINAL RECIPE TENNESSEE APPLE, EUTM 012582094/EM, EUTM 012179487/EM Jack Daniel, REDU 015026451- 0001/EM, REDU 015026451- 0002/EM, EUTM018763147/ EM  JACK DANIEL'S OLD NO. 7 BRAND, EUTM 018897944/EM JACK DANIEL'S OLD NO. 7 BRAND QUALITY TENNESSEE SOUR MASH WHISKEY, EUTM018841362/EM, EUTM 009058702/EM,  EUTM 000154278/EMJ ACK DANIEL'S, EUTM 000957365/EM JACK DANIEL'S, EUTM 002825560/EM JACK DANIEL'S, EUTM 009058413/EM JACK DANIEL'S Old No. 7 BRAND, EUTM 009058496/ EM JACK DANIEL'S Old No. 7 Brand, EUTM 000156356/ EM JACK DANIEL`S OLD TIME NO. 7 BRAND QUALITY Tennessee SOUR MASH WHISKEY, EUTM 000154211/EM JACK DANIEL'S, EUTM 000898429/EM JACK, EUTM 009043829/EM JACK DANIEL'S, EUTM 009768136/EM JACK DANIEL'S ORIGINAL RECIPE TENNESEE HONEY, EUTM 005652607/ EM GENTLEMAN JACK RARE TENNESSEE WHISKEY, EUTM 009043886/EM  JACK DANIEL'S, EUTM 017879671/EM  JACK DANIEL'S OLD NO.7 BRAND TENNESSEE SOUR MASH WHISKEY	
 EUTM 014676555/EM JACK DANIEL'S TENNESSEE FIRE                                                                                                                                               </t>
   </si>
   <si>
     <t>elektriskie iztvaicētāji, iztvaicētājs garšaugu un esenču iztvaicēšanai, inhalatori, garšaugu dzirnaviņas, apģērbi, laboratorijas mēteļi, cepures, kleitas, svārki, sporta bikses, bikses, apakšveļa, šalles, vizieri un stieņi u.c.</t>
   </si>
   <si>
     <t>gaisa spilveni automašīnām motocikli, elektrības ģenerators u.c.</t>
   </si>
   <si>
     <t>EUTM 000345835/EM GUND, EUTM 018059189/EM Play!	
 EUTM 018097334/EM FLAPPY THE ELEPHANT, EUTM 018813756/EM FLORA THE BUNNY, REDU 004068435-0005/ EM, REDU 004068435-0006/EM, REDU 004068435-0002/EM, REDU 004068435-0003/EM, REDU 004068435-0004/ EM, REDU 004068435- 0001/EM</t>
   </si>
   <si>
     <t>modulāras lampu sistēmas, kas sastāv no dažādiem elementiem (gaismas stieņa, savienojuma un pamatnes) vai "sienas" vai "piekares" vai "grīdas" vai "no augšas līdz griestiem" gaismas stieņa arhitektūras apgaismojumam, tajos ietilpst optiskie piederumi un gaismas sloksnes</t>
   </si>
   <si>
     <t>parfimērijas izstrādājumi, kosmētika, galvassegas, apģērbs, rotaļlietas, apavi, zobu pastas un pastas, ziepes, spēles, porcelāns, mazgāšanas līdzekļi rūpnieciskiem nolūkiem, parfimērijas eļļas, stikla trauki u.c.</t>
   </si>
   <si>
-    <t>izklaides pakalpojumi, mobilo tālruņu, planšetdatoru, klēpjdatoru, kameru un portatīvo skaņas un video atskaņotāju, elektronisko grāmatu lasītāju, datoru, viedpulksteņu un personālo digitālo asistentu piederumi, proti, aizsargapvalki, vāciņi, futrāļi, priekšējās plāksnes, apvalki, siksnas un aizsargpārklājumi displeju ekrāniem, austiņas, austiņas, planšetdatoru tastatūras, peles paliktņi, rokturi, statīvi un stiprinājumi rokas digitālajām elektroniskajām ierīcēm, proti, mobilajiem tālruņiem, planšetdatoriem, kamerām un portatīvajiem skaņas un video atskaņotājiem, elektroniskajiem grāmatu lasītājiem, datoriem un personālajiem digitālajiem asistentiem apģērbs, austiņas, atslēgu piekariņi,  pildspalvas, pēļu figūriņas, tekstilizstrādājumi un tekstilizstrādājumu aizstājēji, dvieļi, gultas veļa, guļammaisi, vannas un dušas želejas, vannas želeja, vannas sāļi, ķermeņa skrubis, vannas putas, dezodorējošas ziepes, sejas skrubis, šķidrās vannas ziepes, šķidrās ziepes rokām un sejai, ādas ziepes, ziepes ķermeņa kopšanai pīlinga skrubji kosmētiskiem nolūkiem,vaigu sārtums, ķermeņa spīdums, korektori, kosmētika, acu ēnas, uzacu zīmuļi, lūpu balzami un lūpu spīdums, lūpu krāsa,bižutērija, rotaslietas, rokaspulksteņi u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">kopšanas un skaistumkopšanas līdzekļi, kosmētika, tualetes piederumi, ādas kopšanas līdzekļi, mīkstinošs tīrīšanas līdzeklis, kondicionieris, roku un ķermeņa krēms, ķermeņa losjons, dušas želejas, pēdu,  roku krēmi, dienas un nakts krēmi, acu  smaržas, istabas smaržas, sveces, kosmētika, lūpu spīdumi un lūpu mīkstinātāji, gultas un galda pārklāji, apģērbi, apavi, galvassegas,  somas, jostas, tualetes piederumu futrāļi un turētāji u.c. </t>
   </si>
   <si>
     <t>dzērienu ražošanas mašīnas un saistītās iekārtas, elektriskās mašīnas un aparāti gāzētu dzērienu ražošanai, elektromehāniskās ierīces karsta, vārīta un atdzesēta ūdens un/vai dzērienu pagatavošanai un izsniegšanai un saistītās iekārtas, tostarp dozēšanas automāti, dzērienu tirdzniecības automāti, dozēšanas automāti, tirdzniecības un preču tirdzniecības automāti, trauku mazgājamās mašīnas un to piederumi, kārtridži u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">mēbeles, spoguļi, gleznu rāmji, kauli, ragi, vaļa bārkstis vai perlamutra, neapstrādāti vai daļēji apstrādāti, čaumalas, jūras putas dzeltens dzintars nemetāliski uzglabāšanas vai transportēšanas konteineri u.c. </t>
   </si>
   <si>
     <t>farmaceitiskie medikamenti, zāles, preparāti</t>
   </si>
   <si>
     <t>kosmētika, balinātāji, mitrinoši balzami ādai, ķermeņa dezodoranti, smaržas, ēteriskās eļļas kosmētiskiem nolūkiem, abrazīvi līdzekļi u.c.</t>
   </si>
   <si>
     <t>rullīšu gultņi, lodīšu skrūves, piedziņa, mašīnu daļas, palēnināšanas ierīces, enerģijas ģeneratori, rūpnieciskie roboti, robotu rokas rūpnieciskiem nolūkiem, robotu eksoskeleta tērpi, rotējoši instrumenti, mašīnu daļas, eņģes un eņģu daļas bīdāmo slokšņu, plākšņu un vadotņu savienošanai, rotācijas galdi darbgaldiem u.c.</t>
   </si>
   <si>
     <t>rullīšu gultņi, lodīšu skrūves, piedziņa, mašīnu daļas,  palēnināšanas ierīces, enerģijas ģeneratori, rūpnieciskie roboti, robotu rokas rūpnieciskiem nolūkiem, robotu eksoskeleta tērpi, rotējoši instrumenti, mašīnu daļas, eņģes un eņģu daļas bīdāmo slokšņu, plākšņu un vadotņu savienošanai, rotācijas galdi darbgaldiem u.c.</t>
   </si>
   <si>
     <t>dūnu mēteļi, t-krekli
 dūnu jakas,  trenčmēteļi u.c.</t>
   </si>
   <si>
@@ -13926,72 +13514,504 @@
   <si>
     <t>apģērbi, apavi, somas, saulesbrilles, juvelierizstrādājumi u.c.</t>
   </si>
   <si>
     <t>svilpojošās tējkannas, naži, nažu turētāji, nažu plaukti, ūdens pudeles, tosteri, kafija</t>
   </si>
   <si>
     <t>audio pastiprinātāji, skaļruņi (audioiekārtas), ģitāras, mūzikas instrumenti, stīgu instrumenti</t>
   </si>
   <si>
     <t>saulesbrilles, briļļu un saulesbriļļu ietvari, brilles, briļļu un saulesbriļļu futrāļi, ķēdītes brillēm un saulesbrillēm ar recepti, saulesbrilles ar recepti, daļas, briļļu siksniņas, Pensneza ietvari, lēcas ar pretatstarojošu pārklājumu u.c.</t>
   </si>
   <si>
     <t>sporta bikses, sporta krekli, cepures</t>
   </si>
   <si>
     <t xml:space="preserve">tīrīšanas iekārtas un piederumi, slīpmašīnas (mašīnas), urbji, elektriskie pulēšanas instrumenti, COUNT tīrīšanas iekārtas un piederumi, urbji, frēzmašīnas u.c. </t>
   </si>
   <si>
     <t>farmaceitiskie līdzekļi, antikoagulanti</t>
   </si>
   <si>
     <t>parfimērijas izstrādājumi, kosmētika, mēbeles, mēslošanas līdzekļi, zobu pastas un pastas, disku diski, transportlīdzekļi, spoguļi (sudrabots stikls), ēteriskās eļļas, vējstiklu tīrītāji, sveces, paklāji, grīdsegas un grīdceliņi, uzraudzības instrumenti un aparāti, krāsas, sauszemes transporta aparāti, gaisa transporta aparāti, ūdens transporta aparāti, transportlīdzekļu bamperi, tehniskās eļļas un smērvielas, smērvielas, automašīnu dzinēji, gaisa transporta transportlīdzekļi, transportlīdzekļi pārvadāšanai</t>
   </si>
   <si>
-    <t>t-krekli,  džeteri ar kapuci,  rotaļlietas,  traktori,  cepures, apavi (Loaferi) eļļas filtri</t>
-[...1 lines deleted...]
-  <si>
     <t>Rosenbauer "Panther" ugunsdzēsēju mašīnām raksturīgs to atšķirīgais dizains</t>
   </si>
   <si>
     <t>darbgaldi, rokas instrumenti, pneimatiskie instrumenti</t>
   </si>
   <si>
     <t>gaisa dezodorēšanas līdzekļi, dezodoranti, izņemot cilvēkiem vai dzīvniekiem paredzētus, dezodoranti apģērbam un tekstilizstrādājumiem, metāla zīmes, mtāla atslēgu piekariņi, optiskie aparāti un instrumenti, saulesbrilles, brilles (optika), briļļu un saulesbriļļu futrāļi un to daļas un sastāvdaļas, sporta brilles, motociklistu aizsargbrilles, velosipēdistu aizsargbrilles u.c.</t>
   </si>
   <si>
     <t>polo, pludmales apģērbs, t-krekli, beisbola cepures, mugursomas zeķes, treniņbikses, šorti, kleitas, sporta apģērbs, iešļūcenes, apavi, krūšturi, apakšveļa, topi bez piedurknēm, plecu somas, kapučjakas, legingi, jostas somas, mēteļi, bermudu šorti, cepures</t>
   </si>
   <si>
     <t>apavi, pulksteņi, apģērbs, somas, cepures, jostas, rotas lietas</t>
   </si>
   <si>
     <t>bioloģiskie aktivatori, biostimulanti, produkti, kas satur mikroorganismus augu augšanas veicināšanai, ķīmiskie mēslošanas līdzekļi, ķīmisko un dabisko materiālu maisījumi kā mēslošanas līdzekļi dārzkopībai, lapu barības vielas u.c.</t>
   </si>
   <si>
     <t>datorprogram matūras ierīces mobilajām iekārtām, displejiem u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 011700671/EM EMCO CAL, EUTM 018356035/EM FLORIDA PEARL
+EUTM 011700655/EM EMCO CAL, EUTM 012077392/EM WINTERSTAR	
+CPVR 14775 Florida Festival, CPVR 28652 Florida Fortuna,CPVR 28651 Florida Elyana, CPVR 43529 FL 05 107, CPVR 44143 FL 09 127 </t>
+  </si>
+  <si>
+    <t>EKLAND MARKETING COMPANY OF CALIFORNIA INC.</t>
+  </si>
+  <si>
+    <t>svaigas zemenes, saldēti augļi, konservētas zemenes</t>
+  </si>
+  <si>
+    <t>EUTM 018815636/EM JA SOLAR, EUTM 019021362/EM JA SOLAR	
+ITM 1537704/WO</t>
+  </si>
+  <si>
+    <t>JINGAO SOLAR CO. LTD.</t>
+  </si>
+  <si>
+    <t>saules bateriju paneļi</t>
+  </si>
+  <si>
+    <t>ICD DM/202475, ITM 1766130 KONAVI</t>
+  </si>
+  <si>
+    <t>CTB Inc.</t>
+  </si>
+  <si>
+    <t>automatizētas mājputnu barošanas iekārtas</t>
+  </si>
+  <si>
+    <t>ITM 1481319 ZIMMERMANN, EUTM 019183480/EM, ITM 971460/WO ZIMMERMANN	, ITM 1697854/WO ZIMMERMANN</t>
+  </si>
+  <si>
+    <t>EUTM 019080101 REDUST, REUD 015136384-0004, REUD 015136384-0002
+REUD 015095638-0004, REUD 015095638-0003, REUD 015095638-0002
+REUD 015095638-0001</t>
+  </si>
+  <si>
+    <t>REDUST GmbH</t>
+  </si>
+  <si>
+    <t>transportlīdzekļu detaļas un piederumi, īpaši bezceļu un mehānisko transportlīdzekļu detaļas</t>
+  </si>
+  <si>
+    <t>EUTM 016785628/EM PURPLE BRAND, EUTM 018960301/EM PURPLE-BRAND, EUTM 018872340/EM PURPLE BRAND, EUTM 018832391/EM PURPLE BRAND, EUTM 018988220/EM PURPLE, EUTM 018963416/EM PURPLE</t>
+  </si>
+  <si>
+    <t>Purple Brand International Holdings Inc.</t>
+  </si>
+  <si>
+    <t>metāla atslēgu piekariņi, atslēgu piekariņi kā rotaslietas, bikses (sieviešu),džinsi, treniņtērpi, žemperi ar kapucēm u.c.</t>
+  </si>
+  <si>
+    <t>EUTM 019330473/EM GINESYA, EUTM 018840527/EM Ginesya, EUTM 018886508/EM GINESYA CANARY BOTANICALS, EUTM 018886404/EM GINESYA CANARY BOTANICALS</t>
+  </si>
+  <si>
+    <t>GINESYA CANARY ISLAND SL</t>
+  </si>
+  <si>
+    <t>dzirkstošie vīni, vīni, degvīns, kadiķogu brendijs</t>
+  </si>
+  <si>
+    <t>EUTM 018688583 ZEPBOUND, EUTM 18748013 EUTM 003702248 LILLY, EUTM 018778986, EUTM 018778978 MOUNJARO, EUTM 018531486, EUTM 018703777 MOUNJARO, EUTM 018209187 MOUNJARO, REUD 015003049-0004, REUD 015003049-0015,REUD 015003050- 0001, REUD 015003049-0027, REUD 015003049-0014, REUD 015003049-0034 93140530 KWIKPEN, EUTM 019043454 FOUNDAYO, EUTM 003702248 LILLY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 8154098 Marca patrón tous, REDU 002081851-0005OSO	
+EUTM 018712249OSO nuevoEUTM  3236619 FIGURATIVA OSO KAOS, EUTM  11882 TOUS MARCA DENOMINTIVA, ITM  1008239 FIGURATIVA cuadrado oso, tulipán, f VA, ITM  1152997   FIGURATIVA NIÑO, ITM  1152996   FIGURATIVA NIÑA, ITM  1064125 FIGURATIVA NIÑA,ITM  1051988 FIGURATIVA NIÑO, EUTM  2739381  DENOMINATIVA TOUS, EUTM  5477922  FIGURATIVA OSOS KAOS, EUTM  8378531  3D CAJA ENVOLTORIO, REDU  001990805-001/002 DISEÑO COMUNITARIO ELEFANTE, REDU  001598319  DISÑEO COMUNITARIO OSO BUBBLE, REDU  002149096-001/002/003/004/005  FIGURATIVO 3D LAZO, DUNA, DISCO MARIPOSA, REDU  002081851-001/002/003/004/005,  002081851-001/002/003/004/005 FLORES Y OSO INFINITY  
+</t>
+  </si>
+  <si>
+    <t>S.Tous S.L.</t>
+  </si>
+  <si>
+    <t>BOOTS RETAIL IRELAND LTD</t>
+  </si>
+  <si>
+    <t>REUD002557298-0001/EM, REUD 002557298-0002/EM, REUD 002682203-0004/EM, REUD 002682203-0007/EM,REUD 002682203-0008/EM
+REUD 002682203-0003/EM, REUD 002682203-0002/EM, REUD 002682203-0006/EM, REUD 002682203-0005/EM,REUD 002682203-0001/EM
+REUD 002682203-0009/EM, REUD 002722934-0002/EM	, REUD 002722934- 0001/EM, EUTM 001253657/EM NICKELODEON, EUTM 002513695/EM GARFIELD, EUTM 002515401/EM GARFIELD ODIE</t>
+  </si>
+  <si>
+    <t>Vlisco B.V.</t>
+  </si>
+  <si>
+    <t>audumi un tekstilizstrādājumi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                   EUTM 012574612 SUPER-WAX, ITM 0206290 VLISCO,ITM 0131446 VVH
+ITM 0776719 SUPER-WAX BLOCK PRINTS</t>
+  </si>
+  <si>
+    <t>EUTM 019219090/EM MAGIC JELLYKINS, EUTM 019338940/EM Magic Jellykins</t>
+  </si>
+  <si>
+    <t>Spin Master Ltd</t>
+  </si>
+  <si>
+    <t>plīša rotaļlieta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 010239879 WIKA </t>
+  </si>
+  <si>
+    <t>WIKA Alexander Wiegand SE &amp; Co. KG</t>
+  </si>
+  <si>
+    <t>manometri, termometri u.c.</t>
+  </si>
+  <si>
+    <t>REUD 001233944-0001</t>
+  </si>
+  <si>
+    <t>Müller-Werkzeug GmbH &amp; Co. KG</t>
+  </si>
+  <si>
+    <t>kabeļu atslēgu komplekts</t>
+  </si>
+  <si>
+    <t>EUTM 018753674 EUFY BABY, EUTM 018215357 EUFY, EUTM 018498811 EUFY, EUTM 015223712 SOUNDCORE, EUTM 018364781, EUTM 016662355 ANKER, EUTM 018215355 ANKER, EUTM 019121517 ANKER
+EUTM 019136049 EUFY MAKE, EUTM 017715211 Anker Innovations
+EUTM 015419161 EUFY</t>
+  </si>
+  <si>
+    <t>Anker Innovations Limited</t>
+  </si>
+  <si>
+    <t>elektriskās un elektroniskās drošības ierīces un instrumenti, sensori, kameras, digitālās kameras, bērnu monitori, kustību detektori u.c.</t>
+  </si>
+  <si>
+    <t>EUTM 017558875 elvie, ITM 1675866 STRIDE, ITM 1326585 LVscore
+ITM 1658998 ELVIE, ITM 1247814 ELVIE</t>
+  </si>
+  <si>
+    <t>Willow Blossom Hold Co Ltd</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                         EUTM 018463048/EM PRODUODOPA, EUTM 004134474/EM Duodopa	
+EUTM 018473643/EM SCYOVA, EUTM 010740141 ABBVIE, EUTM 018406273/EM VYAFUSER, EUTM 018775466/EM EMRELIS
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 004246385 Radley, EUTM 005222732/EM RADLEY, EUTM 003272151/EMRADLEY, EUTM 009431032/EM RADLEY
+</t>
+  </si>
+  <si>
+    <t>RADLEY NETHERLANDS B.V.</t>
+  </si>
+  <si>
+    <t>rokassomas un aksesuārus, plecu, krusteniskās saites, klēpjdatoru, sporta un bērnu somas, kabatas portfeļus, somiņas uz riteņiem, ceļojumu un bagāžas piederumus, aksesuārus u.c.</t>
+  </si>
+  <si>
+    <t>EUTM 019116245/EM Cryo Collagen, EUTM 018772199/EM érnè	
+EUTM 019013872/EM PIMPLE FIGHTER</t>
+  </si>
+  <si>
+    <t>ALLURE PRO LIMITED</t>
+  </si>
+  <si>
+    <t>plāksteri, kas piesūcināti ar pinņu ārstēšanas līdzekļiem, medicīniski preparāti pret pinnēm, kosmētiski tīrīšanas līdzekļi pret pinnēm, līdzekļi pinņu ārstēšanai, antibakteriāli līdzekļi pret pinnēm, nemedicīniski kosmētiski līdzekļi pinņu ārstēšanai</t>
+  </si>
+  <si>
+    <t>ITM 1812041/WO NICE ICE BABY, ITM 1650839/WO NEEDOH, ITM 1901111/WO NICE-SICLE, EUTM 018921234/EM NICE CUBE, ITM 1794697/WO DREAM DROP, EUTM 001199876/EM LAVA, ITM 1901401/WO SMUSHROOM, ITM 1912687/WO SQUISH-O-WEEN</t>
+  </si>
+  <si>
+    <t>SCHYLLING INC</t>
+  </si>
+  <si>
+    <t>preču iepakojums, rotaļlietas</t>
+  </si>
+  <si>
+    <t>ITM 1436769/WO LA CHAIZE, ITM 1441824/WO Château de La Chaize</t>
+  </si>
+  <si>
+    <t>DOMAINE CHATEAU DE LA CHAIZE</t>
+  </si>
+  <si>
+    <t>alkoholiskie vīni</t>
+  </si>
+  <si>
+    <t>EUTM 004012845/EM TEENAGE MUTANT NINJA TURTLES 2 BATTLENEXUS, EUTM 005164173/EM TMNT, EUTM 004227682/EM TEENAGE MUTANT NINJA TURTLES MUTANTS&amp;MONSTERS	
+EUTM 004166245/EM TEENAGE MUTANT NINJA TURTLES MUTANT MELEE, EUTM 002502292/EM TEENAGE MUTANT NINJA TURTLES	
+EUTM 004433884/EM TEENAGE MUTANT NINJA TURTLES 3 MUTANT NIGHTMARE, EUTM 005755442/EMTMNT, REUD 001361430-0013/EM	
+REUD 001361430-0009/EM, REUD 001361430-0006/EM, REUD 001361430-0008/EM, REUD 001361430-0001/EM, REUD 001361430-0004/EM
+REUD 001361430-0005/EM, REUD 001361430-0012/EM, REUD 001361430-0002/EM, REUD 001361430-0011/EM,REUD001361430-0010/EM
+REUD 001361430-0015/EM, REUD 001361430-0014/EM,REUD 001361430- 0016/EM, REUD 001361430-0017/EM, REUD 001361430-0018/EM,REUD 001361430-0003/EM, REUD 001361430-0007/EM, EUTM 010106672/EM TEENAGE MUTANT NINJA TURTLES</t>
+  </si>
+  <si>
+    <t>videospēļu programmatūra, videospēles DVD-ROM diskos, interaktīvas multimediju datorspēles,datorspēļu programmatūra, CD-ROM diski ar datorspēlēm,datorspēles DVD-ROM diskos,elektronisko spēļu programmas,elektroniskās spēles CD-ROM diskos,elektroniskās spēles DVD-ROM diskos, kasetes un kārtridži ar spēļu programmām lietošanai ar rokas videospēļu automātiem, spēļu diski un iespiedshēmu plates ar spēļu programmām lietošanai ar rokas videospēļu automātiem, lejupielādējama elektronisko spēļu programmatūra, lejupielādējama programmatūra datorspēlēm un lejupielādējama programmatūra videospēlēm, elektroniskās spēles, kas pielāgotas lietošanai ar televizoriem, videospēles lietošanai rokas elektroniskās iekārtās, videospēles lietošanai bezvadu elektroniskās iekārtās, ierīces skaņas vai attēlu ierakstīšanai, pārraidīšanai vai reproducēšanai; proti, audiolentes, diska formas skaņas nesēji, akustiskie diski, kompaktdiski, ilgspēlējošas plates; iepriekš ierakstītas videolentes ar televīzijas programmām; neierakstītas videolentes; trīsdimensiju skatītāji; trīsdimensiju skatītāju kartes, kas rāda attēlus no multfilmām un spēlfilmām; manuāli vadāmas videokameras, magnēti saulesbrilles.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 013272687/EM UCODE DNA, EUTM 010920007/EM MIFARE	
+EUTM 006492037/EM SmartMX, EUTM 011563806/EM MIFARE CLASSIC
+EUTM 008223802/EM ICODE, EUTM 007541824/EM MIFARE PLUS	
+EUTM 005571021/EM NXP	, EUTM 005649281/EM NXP, EUTM 005710082/EM NXP (fig.), EUTM 003810793/EM FREESCALE, EUTM 010056356/EM MAGNIV, EUTM 009863697/EM COLDFIRE, EUTM 003810801/EM, EUTM 019028911/EM MIFARE DUOX, EUTM 016610768/EM MF1, EUTM 018352914/EM i.MX, EUTM 018051020/EM EDGELOCK, EUTM 014329148/EM DESFIRE, ITM 1171216/WO FREESCALE, ITM 1077965/WO GreenChip, ITM 1191506/WO MIFARE	
+ITM 1081712/WO MIFARE FLEX, ITM 1010430/WO MIFARE ULTRALIGHT, ITM 1010431/WO MIFARE4mobile,ITM 1234426/WO NTAG
+ITM 1086650/WO NXP, ITM 1076166/WO NXP, ITM 817882/WO UCODE	
+EUTM 019320025/EM NXP, EUTM 019320110/EM NXP, EUTM 019320113/EM NXP, EUTM 019320136/EM NXP	</t>
+  </si>
+  <si>
+    <t>EUTM 019220424/EM C-22, ITM 1757814/WO WALKER TAPE</t>
+  </si>
+  <si>
+    <t>WALKER TAPE CO.INC.</t>
+  </si>
+  <si>
+    <t>līmlentes mākslīgo matu fiksēšanai, līmes noņēmējs, šampūni, matu kondicionieri, matu kopšanas līdzekļi, proti, hermētiķis, kas paredzēts mākslīgo matu mezglu blīvēšanai un aizsardzībai, līme mākslīgajiem matiem kā matu gabalu līmēšanas līme, kosmētiski līdzekļi matiem un galvas ādai, lente mākslīgo matu piestiprināšanai pie galvas</t>
+  </si>
+  <si>
+    <t>EUTM 017636044/EM KENWOOD</t>
+  </si>
+  <si>
+    <t>JVCKENWOOD Corporation</t>
+  </si>
+  <si>
+    <t>medicīniskie monitori,displeji medicīniskiem nolūkiem,   medicīniskiem nolūkiem; Displeji un monitori diagnostikas iekārtām medicīniskiem nolūkiem, medicīniskie monitori un displeji skatiena virziena mērīšanai, mamogrāfijas iekārtas medicīniskiem nolūkiem un to monitori, patoloģijas iekārtas medicīniskiem nolūkiem un to monitori, diagnostikas iekārtas medicīniskiem nolūkiem un to monitori u.c.</t>
+  </si>
+  <si>
+    <t>EUTM 011678299 ZIPP, EUTM 013950936 ZIP</t>
+  </si>
+  <si>
+    <t>Hangzhou Ezviz Software Co., Ltd.</t>
+  </si>
+  <si>
+    <t>velosipēdu riteņi no oglekļa šķiedras un alumīnija</t>
+  </si>
+  <si>
+    <t>ICD D224409-0003/WO, ICD D224409-0001/WO, EUTM 000506873/EM SAMSUNG, EUTM 001877901/EM SAMSUNG, EUTM 008429731/EM SAMSUNG, ICD D224409-0002/WO</t>
+  </si>
+  <si>
+    <t>SAMSUNG ELECTRONICS EUROPE LOGISTICS B.V.</t>
+  </si>
+  <si>
+    <t>mobilie tālruņi, austiņas viedtālruņiem u.c.</t>
+  </si>
+  <si>
+    <t>Ferrara Candy Company</t>
+  </si>
+  <si>
+    <t>dzeltenais cukurs, konfekšu kārbas, košļājamās konfektes,  ārstnieciskās konfektes</t>
+  </si>
+  <si>
+    <t>EUTM 018916017/EM, EUTM 018915995/EM, EUTM 018915978/EM	
+EUTM 018915909/EM, EUTM 018915996/EM, EUTM 018915993/EM	
+ICD D215322-0001/WO, ICD D215322-0002/WO, ICD D228772-0001/W
+ITM 1738027/WO, ITM 1737894/WO RUNTS,ITM 1740478/WO SweeTARTS, ITM 1739492/WO NERDS ROPE, ITM 1591925/WO NeRds,ITM 1106838/WO NERDS, EUTM 000209841/EM LEMONHEAD</t>
+  </si>
+  <si>
+    <t>Niko</t>
+  </si>
+  <si>
+    <t>REUD 008803001-0009/EM, REUD 008803522-0003/EM, REUD 008802243- 0004/EM, REUD 007686845-0001/EM, REUD 009200967-0008/EM	
+REUD 008803001-0006/EM,  EUTM 017976556/EM Niko Swiss Garde, EUTM 018621101/EM Ikonik, EUTM 018324312/EM Niko Activity based lighting	
+EUTM 005702527/EM, EUTM 018531387/EM Niko Home Control	
+EUTM 018169390/EM Niko Intense matt black, EUTM 005705041/EM niko group, EUTM 015586209/EM fifthplay cube, EUTM 018020529/EM Flux Premium, EUTM 002141448/EM the TOUCH of NIKO,EUTM 005702493/EM
+EUTM 018929992/EM Niko Toggle, EUTM 018229284/EM Digital white	
+EUTM 018203523/EM Niko @home,EUTM 018021082/EM Niko Home Control Flux, EUTM 016288375/EM Variateurs Niko C'est le jour et la nuit	
+EUTM 000333377/EMNikobus, EUTM 018396770/EM We care for your plan
+EUTM 018620590/EM Niko Ikonik, EUTM 018021079/EM Niko Flux	
+EUTM 018020526/EM Flux Essential, EUTM016288433/EM Les nouveaux détecteurs Niko ont l'oeil sur tout, EUTM018494952/EM Niko IP Access System, EUTM 018020531/EM Flux Mini, EUTM018324358/EMNiko Activity based controls, EUTM018531363/EMNiko Hydro, EUTM 009756248/EM
+EUTM 017910867/EM SnapFit, EUTM018024768/EM,EUTM 009530353/EM NIKO PROJECTS, EUTM001143486/EM NIKOBUS, EUTM 018219628/EMNiko Pure toggle, EUTM 018203526/EMNiko at home	
+EUTM 018024781/EMGROUNDBREAKING NOT WALLBREAKING	
+EUTM 002151587/EM HYDRO 55+, EUTM 018309062/EM NIKOVATION
+EUTM018874723/EMC'EST UNE PERCÉE. MAIS PAS DANS VOS MURS.
+EUTM016288425/EM De nieuwe Niko detectoren zien alles	
+EUTM 004079257/EM Niko, REUD	008802243-0001/EM	
+REUD 008803118-0004/EM</t>
+  </si>
+  <si>
+    <t>EUTM 000469353/EM WIENER PHILHARMONIKER,EUTM 000471516/EM PHILHARMONIKER, EUTM 000471524/Emt, EUTM 000474080/EM</t>
+  </si>
+  <si>
+    <t>Münze Österreich Aktiengesellschaft</t>
+  </si>
+  <si>
+    <t>EUTM018294133HANUTA HASELNUSS-SCHNITTE, EUTM 017677642 hanuta, EUTM 000230151 hanuta</t>
+  </si>
+  <si>
+    <t>FERRERO oHG mbH</t>
+  </si>
+  <si>
+    <t>SONY Interactive Entertainment Europe Limited</t>
+  </si>
+  <si>
+    <t>07.28. 2027</t>
+  </si>
+  <si>
+    <t>EUTM 014484026 JOICO</t>
+  </si>
+  <si>
+    <t>EUTM 000039248/EM ABB	, EUTM 000410944/EM ABB, EUTM 002629673/EM ABB, EUTM 002628972/EM ABB,EUTM 002628964/EM ABB</t>
+  </si>
+  <si>
+    <t>ABB ASEA BROWN BOVERI LTD.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                        EUTM 000401778, EUTM 000401547 UMBRO 
+ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Courier New"/>
+        <family val="3"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <t>ICONIX Luxembourg Holdings SARL</t>
+  </si>
+  <si>
+    <t>kosmētiskie līdzekļi, ziepes, ēteriskās eļļas, smaržas, ķermeņa dezodoranti, dušas želejas, šampūni un matu losjoni, saulesbrilles, brilles, briļļu rāmji un aksesuāri, apģērbi, apavi, galvassegas, apakšveļa, krekliņi</t>
+  </si>
+  <si>
+    <t>EUTM 009905233/EM PINK FLOYD, EUTM 014996391/EM PINK FLOYD
+EUTM 018370323/EM PINK FLOYD, EUTM 018541172/EM PINK FLOYD
+EUTM 005261011/EM PINK FLOYD</t>
+  </si>
+  <si>
+    <t>Pink Floyd (2023) Limited</t>
+  </si>
+  <si>
+    <t>REUD 008871719-0003, REUD008871719-0002, REUD 008871719-0001	
+REUD 008848188-0002, REUD 008848188-0001, REUD 008817365-0002	
+REUD 008817365-0001, REUD 008508956-0002, REUD 008508956-0001	
+REUD 009086218-0001, REUD 009084742-0001, REUD 008872501-0003	
+REUD 008872501-0002, REUD 008872501-0001, REUD 008871719-0009	
+REUD 008871719-0008</t>
+  </si>
+  <si>
+    <t>PL Sp. z o.o. (FLEXXICA)</t>
+  </si>
+  <si>
+    <t>EUTM 016442824/EM HUBLOT, ITM 1590882/WO H HUBLOT
+REDU 000952841-0003/EM, REDU 000952841-0001/EM, ICD D075168- 0004/WO, ICD D082508-0001/WO, ICD D082508-0002/WO, ICD D082508-0005/WO,ICD D082508-0004/WO, ICD D082508-0003/WO, ITM 1089825 KEY OF TIME , ITM 1258485 H HUBLOT BOUTIQUE EXCLUSIVE, ITM 1006223 H, ITM 1018417 KING POWER, ITM 1047327H, ITM 108982 6oceanographic, ITM 1128346 Magic Gold, EUTM 008273906 BLACK MAGIC, ITM 12690012 FIRMAMENT, ITM 1273313 H HUBLOT CLASSIC FUSION, ITM 1018417 King Power , EUTM 16660185, EUTM 016442824 HUBLOT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 3630258IBM, EUTM 1496462IBM, EUTM 710228IBM, EUTM 1079460IBM, EUTM 8299554IBM </t>
+  </si>
+  <si>
+    <t>EUTM 012849361 Cluse, EUTM 16800195 CLUSE, EUTM 015833858 CLUSE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> nagu un skaistumkopšanas produkti u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REDU 005835550-0001 Platten, REDU 005626744-0007 Platten, REDU 005626744-0006 Platten, REDU 005626744-0005 Platten, REDU 0056 26744-0004 Platten, REDU 005626744-0003 Platten, REDU 005626744- 0002 Platten, REDU005626744-0001Platten, REDU 005246345-0004 Platten, REDU 005246345- 0003 Platten, REDU 005246345-0002 Platten, REDU 005246345-0001 Platten, REDU 005241593-0006 Platten, REDU 005241593-0004 Platten, REDU 005241593-0002 Platten, REDU 005241593-0001 Platten, REDU 005246345-0004 Baumaterialien, REDU005246345-0003 Baumaterialien,REDU005246345-0002Baumaterialien, REDU 005246345-0001 Baumaterialien, REDU 005241593-0006 Bau materialien, REDU 005241593-0004 Baumaterialien, REDU 005241 593-0002 Baumaterialien, REDU 005241593-0001 Baumaterialien, REDU 004089936-0007 Baumaterialien, REDU 004089936-0006 Baumaterialien, REDU 004089936-0005 Baumaterialien, REDU 004089 936-0004Baumaterialien, REDU 004089936-0003 Baumaterialien, REDU 004089936-0002 Baumaterialien, REDU 004089936-0001 Baumaterialien </t>
+  </si>
+  <si>
+    <t>rezerves daļas, riteņu diski u.c.</t>
+  </si>
+  <si>
+    <t>pulksteņi un hronoloģiski instrumenti, juvelierizstrādājumi,  rotaslietas, apģērbi, galvassegas, šalles, cimdi, zeķes, jostas, apavi, apavu zoles, zolītes, un citi aksesuāri, rāvējslēdzēji, apavu tīrīšanas un pulēšanas līdzekļi, ugunsdrošais apģērbs, darba bikses, virsvalki, ceļgalu spilventiņi, cietās cepures, aizsargcimdi, aizsargbrilles, rūpniecības apavi, saulesbrilles, austiņas, mobilo tālruņu siksnas, atmiņas kartes, DVD, kompaktdiski, magnētiskie datu nesēji, video kasetes, rūpniecisko apavu zoles un zolītes, instrumentu jostas, instrumentu jostu piederumi,
+somas, somiņas ceļojumu somas, čemodāni, mugursomas, kabatas portfeļi, maki, kancelejas preces un biroja piederumi</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> zobārstniecības instrumenti, zobārstniecības un zobārstniecības tehnikas aparāti un aprīkojums, zobu sūkšanas sistēmas
+zobārstniecības darbības lampas, laboratorijas mēbeles zobārstiem un zobu tehniķiem</t>
+  </si>
+  <si>
+    <t>apģērbs, galvassegas, preparāti balināšanai un citas veļas vielas, preparāti tīrīšanai, pulēšanai, attaukošanai un noberšanai, ziepes, parfimērijas izstrādājumi, ēteriskās eļļas, kosmētika, matu losjoni, zobu pastas; apakšveļa, zeķes, cimdi,  apavi, apavu zoles, krēmi, pastas, vaski, kondicionieri, pulēšanai, tīrīšanai un aizsardzībai no lietus, apavu tīrīšanas lupatiņas, sukas, apavu maisiņi u.c.</t>
+  </si>
+  <si>
+    <t>velosipēdi, velosipēdu daļas un sastāvdaļas, elektriskie akumulatori,  signalizācija, velodatori, ātruma rādītāji, attāluma mērīšanas ierīces, velosipēdu ķiveres brilles, saulesbrilles, aizsargbrilles, briļļu ietvari un futrāļi, apģērbs, kas aizsargā pret negadījumiem, kuģniecības elektriskie, mērīšanas, signalizācijas, pārbaudes aparāti un instrumenti, datu apstrādes iekārtas un datori, visas iepriekš minētās preces izmantošanai laivās un saistībā ar laivām, frekvences indikators, mērītājs, dators airu laivām un sacensību airu laivas lietošanai u.c.</t>
+  </si>
+  <si>
+    <t>juvelierizstrādājumi, piespraudes, saktas, brošas, aproču pogas, nozīmītes no dārgmetāla, auduma, papīra u.c.</t>
+  </si>
+  <si>
+    <t>ķermeņa un skaistumkopšanas līdzekļi, tualetes ūdeņi, smaržas, odekoloni u.c.</t>
+  </si>
+  <si>
+    <t>ķīmisko un neķīmisko vielu filtrēšanas līdzekļi, rūpnieciskās eļļas un smērvielas, motoreļļa, transmisijas eļļa, smērvielas, putekļu noņemšanas līdzekļi, dzelzs izstrādājumi un nelieli metāla izstrādājumi, metāla izstrādājumi, jo īpaši celtniecības materiāli, būvelementi, cisternas, tvertnes, konteineri, transportēšanas preces, uzglabāšanas preces, iepakojums, mehāniskās iekārtas celtniecībai, zemes rakšanai, drupināšanai, jaukšanai, apstrādei, ieguvei un lauksaimniecība, sūkņi, kompresori, ģeneratori un ventilatori, roboti, pārvietošana un apstrāde aprīkojums, bagāžas, somas, kabatas portfeļi un citi nesēji, mugursomas, apģērbs, apavi, galvassegas, spēles, rotaļlietas, sporta preces un aprīkojums, smēķētāju preces, šķiltavas, pelnu trauki, sērkociņi u.c.</t>
+  </si>
+  <si>
+    <t>somas, mugursomas, portfeļi, nelieli ādas izstrādājumi</t>
+  </si>
+  <si>
+    <t>smaržas, bižutērija, audumi vāciņi tālruņiem un planšetdatoriem, grafiskie simboli, apģērbi, apavi, somas u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> apavi, apģērbs, galvassegas juvelierizstrādājumi, bižutērija, pulksteņi, to daļas un piederumi</t>
+  </si>
+  <si>
+    <t>izklaides pakalpojumi, mobilo tālruņu, planšetdatoru, klēpjdatoru, kameru un portatīvo skaņas un video atskaņotāju, elektronisko grāmatu lasītāju, datoru, viedpulksteņu un personālo digitālo asistentu piederumi, proti, aizsargapvalki, vāciņi, futrāļi, priekšējās plāksnes, apvalki, siksnas un aizsargpārklājumi displeju ekrāniem, austiņas, austiņas, planšetdatoru tastatūras, peles paliktņi, rokturi, statīvi un stiprinājumi rokas digitālajām elektroniskajām ierīcēm, proti, mobilajiem tālruņiem, planšetdatoriem, kamerām un portatīvajiem skaņas un video atskaņotājiem, elektroniskajiem grāmatu lasītājiem, datoriem un personālajiem digitālajiem asistentiem apģērbs, austiņas, atslēgu piekariņi,  pildspalvas, spēļu figūriņas, tekstilizstrādājumi un tekstilizstrādājumu aizstājēji, dvieļi, gultas veļa, guļammaisi, vannas un dušas želejas, vannas želeja, vannas sāļi, ķermeņa skrubis, vannas putas, dezodorējošas ziepes, sejas skrubis, šķidrās vannas ziepes, šķidrās ziepes rokām un sejai, ādas ziepes,  ziepes ķermeņa kopšanai pīlinga skrubji kosmētiskiem nolūkiem, vaigu sārtums, ķermeņa spīdums, korektori, kosmētika, acu ēnas, uzacu zīmuļi, lūpu balzami un lūpu spīdums, lūpu krāsa, bižutērija, rotaslietas, rokaspulksteņi u.c.</t>
+  </si>
+  <si>
+    <t>elektriskie instrumenti un piederumi mehāniskiem instrumentiem, elektriskie urbji, elektropneimatiskie āmuri, rotējošie āmuri, smilšpapīra slīpmašīnas, elektriskie smilšu strūklu aparāti, ekscentriskā slīpmašīna, disku slīpmašīna, koka lentes slīpmašīnas, pulēšanas diski,  elektriskie zāģi, ripzāģi, finierzāģi, rāmja zāģi, motorzāģi, šķērszāģi, slīpzāģi, galda zāģi, radiālie roku zāģi, ķīmiskie izstrādājumi,  līmvielas, līmes, sveķi, hermētiķi, saistvielas un epoksīda līmvielas, ķīmiskie enkuri, vinilestera sveķi, poliestera sveķi, līmējošie enkuri, gāzes izmantošanai instrumentos, pulveris izmantošanai instrumentos, vielas iepriekš minēto preču iznīcināšanai,  metāla caurules, izolācijas dībeļi, instrumenti sienas enkuru atvēršanai, instrumentu turētājs, instrumentu izgrūdēji u.c.</t>
+  </si>
+  <si>
+    <t>apgaismojuma lampas, galda lampas, stāvlampas, krēsli, āra mēbeles,  galdi, blakus galdiņi u.c.</t>
+  </si>
+  <si>
+    <t>iepakojuma dizains sporta zeķes, potīšu zeķes, pirkstu zeķes u.c.</t>
+  </si>
+  <si>
+    <t>eksponētas filmas, kinofilmas, fotogrāfijas, printeri, momentuzņēmumu kameras</t>
+  </si>
+  <si>
+    <t>automobiļi, kartona iepakojums, līmējošas etiķetes, atslēgu piekariņi no parastā metāla u.c.</t>
+  </si>
+  <si>
+    <t>t-krekli, džemperi ar kapuci,  rotaļlietas,  traktori,  cepures, apavi (Loaferi), eļļas filtri</t>
+  </si>
+  <si>
+    <t>rotaslietas, pulksteņi, parfimērija, tekstilizstrādājumi, apģērbi, apavi, aksesuāri u.c.</t>
+  </si>
+  <si>
+    <t>datorprogrammatūras programmas, mobilās lietotnes  ar medicīnisku un klīnisku nformāciju, medicīniskie simulatori (mācību līdzekļi), pārnēsājamas digitālas elektroniskas ierīces, kas sastāv no aparatūras, programmatūras un ekrāniem datu, attēlu failu un informācijas attēlošanai, nosūtīšanai un saņemšanai, pārnēsājamas digitālas elektroniskas ierīces, kas sastāv no aparatūras un programmatūras nosūtīšanai un saņemšanai u.c.</t>
+  </si>
+  <si>
+    <t>elektroniskie durvju zvani, sensori, seriālā displeja saskarnes (DSI), akumulatoru lādētāji, elektrisko ienaidnieku uzlādes stacijas, video domofoni, domofona iekārtas datu pārraides pakalpojumi, datu pārsūtīšana un izvade, skārienjutīgi vadības paneļi, vadības paneļi, metāla priekšējās plāksnes, raidītāji (elektriski) u.c.</t>
+  </si>
+  <si>
+    <t>monētas, piemiņas monētas, zelta monētas, kolekcijas monētas</t>
+  </si>
+  <si>
+    <t>vārsti (sūkņu daļas), baterijas, elektriskie releji</t>
+  </si>
+  <si>
+    <t>bagāžas birkas (ādas izstrādājumi, somas,  pārtikas preču maisiņi, beisbola cepures, t-krekli, kāju paklājiņi, auduma durvju paklājiņi, DVD diski, kompaktdiski, DVD futrāļi, diska formas ierakstu nesēji u.c.</t>
+  </si>
+  <si>
+    <t>lukturi, abažūri, sienas lampas, piekaramās lampas un stāvlampas u.c.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="44">
     <font>
       <sz val="10"/>
       <name val="Courier New"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Courier New"/>
       <family val="3"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -14074,58 +14094,50 @@
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF2E2E2E"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Courier New"/>
       <family val="3"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="9"/>
-      <color rgb="FF333333"/>
-[...6 lines deleted...]
-      <sz val="8"/>
       <color rgb="FF333333"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF333333"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
@@ -14245,50 +14257,55 @@
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF444746"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF0E2841"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <name val="Times New Roman Baltic"/>
+      <charset val="186"/>
+    </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -14401,51 +14418,51 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="128">
+  <cellXfs count="127">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -14556,257 +14573,254 @@
     </xf>
     <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="9" fontId="7" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="24" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="23" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="22" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="21" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="1" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="23" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="28" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="27" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="14" fontId="29" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="28" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="43" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="24">
     <cellStyle name="Currency 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Currency 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Currency 2 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency 2 2 2 2" xfId="13" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Currency 2 2 3" xfId="12" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Currency 2 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency 2 3 2" xfId="14" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Currency 2 4" xfId="11" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Currency 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Currency 3 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Currency 3 2 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Currency 3 3" xfId="15" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Currency 4" xfId="7" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Currency 4 2" xfId="17" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Currency 5" xfId="8" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Currency 5 2" xfId="18" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Currency 6" xfId="9" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Currency 6 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Currency 7" xfId="21" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Hyperlink" xfId="23" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -15978,24178 +15992,24045 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\yoshida%20metal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/caterpillar%20filtri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/banana%20republic" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Parfums%20Christian%20Dior%20%20SA%20%20%20Georges%20GEOFFROY%202018" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FILA%20LUXEMBOURG%20S%20A%20R%20L%202015" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Hard%20Rock%20Limited" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\PIERRE%20CARDIN%202018" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BLANCPAIN%20SA%202014" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Guerlain%2019" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/apple" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Juul%20Labs%20Inc" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SCHNEIDER%20ELECTRIC%20SE" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SHENZHEN%20SMOORE%20TECHNOLOGY%20LIMITED" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HUBLOT%20SA%202017%20ITM" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Patek%20Philippe%20SA%20Geneve%202017" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/EWM%20hightec%20welding" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/andreas%20stihl" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Deutsche%20Telekom%20AG%202016" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\victor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Kinetic%20Sand%202016" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KABUSHIKI%20KAISHA%20PILOT" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/s.Oliver" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ANTONIO%20PUIG%20SA" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/wd-40" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Beiersdorf%20AG%202017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Swedish%20Electromagnet%20Holding%20AB" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/zapf%20creation%20(BABY%20born)" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Europe%20Watch%20Group%20BV%202017" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mitre%20Sports%20International%20Limited" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Take%20Two%20Interactive%20Software%20Inc%202015%20zx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BOMAG%20GmbH" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Moomin%20Characters%20Oy%20Ltd" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Trijicon,%20Inc%202017" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/AUTOMOBILES%20PEUGEOT" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kylie%20Jenner%20Inc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/AIRWELL%20RESIDENTIAL%20SAS" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(m_m's)" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/daimler" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\u%202" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Vitra%20Collections%20AG%202015%20x" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/out%20fit%207" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mobis%20Parts%20Europe%20NV%202015" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dyson%20Limited%20%202018" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Football%20Association%20Ltd%202016X" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ulthera%20Inc%202016" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gant%20AB" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ICONIX%20Luxembourg%20Holdings%20SARL%202017" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/VALENTINO%20SPA%202017" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Simonswerk%20GmbH%202016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\kyocera" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JUNO%20THERAPEUTICS%20INC" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20petcare" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/old%20navy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Novartis%20AG%20%20Novartis%20Sandoz%20Alcon%20%202018" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20Colman%20Overseas%20Limited%20%20Gaviscon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Express%20Install%20Distribution%20SRL" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pari%20Pharma%20GmbH%202017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Les%20Laboratoires%20Servier,%20soci&#233;t&#233;%20par%20actions%20simplifi&#233;e" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lucozade%20Ribena%20Suntory%20Limited" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/j%20chandler%20(buckfast)" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\lucasfilm" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mattel%20(monster%20high)" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Fitbit%202016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Fieldpoint%202015" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20Maltesers" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/casio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Genius%20(Nicer%20Dicer%20Magic%20Cube)" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/breitling" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kawasaki%20motors" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GOLDEN%20GOOSE%20SPA%20%202018" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Downloads/Piel/crocs" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\international%20edge" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Playboy%20Enterprises%20International%20Inc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\consitex" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/reebok%20(Brinkmanis)" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/pernod%20ricard%20mexico" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/jean%20malak%20(lipomatic)" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/sd%20-%203c" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\yamaha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Lacoste%202017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\International%20Business%20Machines%20Corporation%202017" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Grundfos%20Holding%20AS" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20%20Celebrations" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/lundbeck%202011" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Rimowa%20GmbH%20HRB%2014213" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Werkhaus%20Design+Produktion%20GmbH" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CARVEN%20SAS%202016" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Daniel%20Wellington%20AB%202015" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2023.xlsx" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/coca%20cola%202012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\timken" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BIOENERGY%20EUROPE%20AISBL" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Reckitt%20Benckiser%20Healthcare%20UK%20Ltd" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Soremartec%20SA" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Joimax%20GmbH" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BasicNet_Spa" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Tiesibu_subjektu_saraksts_20222510_tiesibu_veidu_paskaidrojumi.xlsx" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Genius%20GmbH" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spin%20Master%20Ltd%202016%20PATROL" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/formula%201" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Unilever%20Patent%20Group" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Wever%20%20Ducr&#233;%20GmbH%202017" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Montres%20Breguet%20SA" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Bang%20Olufsen%20AS" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Adam%20Opel%20AG%202017" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CHAMPAGNE%20LOUIS%20ROEDERER%202016" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Industrie%20und%20Handelskammer%20Wuppertal-Solingen%20Remscheid%20%202015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/pernod%20ricard%20italia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TikTok%20Information%20Technologies%20UK%20Limited" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Vitra%20Collections%20AG%202015%20x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\GROUPEMENT%20FONCIER%20AGRICOLE%20CHATEAUX%20MAZERAT%20ET%20ANGELUS%202017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%20_%20SOLATENOL" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/all%20star" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SOCIETE%20DU%20TOUR%20DE%20FRANCE" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Jemie%20BV%20%20CANNABOOST%202018" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wahl%20Clipper%20Corporation%202017" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/VDW%20GmbH%20%202016" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/RED%20DIAMOND%20HOLDINGS%20SARL" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\orafol%20europe" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ninebot%20Beijing%20Tech%20Co%20Ltd%202017" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(uncle%20ben's)" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FRATELLI%20MARTINI%20SECONDO%20LUIGI%20SPA%202016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ZIPWALL%20LLC" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BioNTech%20SE" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Tinnus%20Enterprises%20LLC" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lincoln%20Global%20Inc%202015%202" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MESSIKA%20GROUP" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Cambria%20Company%20LLC" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Konica%20Minolta%20Inc%202015" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/dooney%20bourke" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\BABYZEN%20SAS%202015" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\reinz-dichtungs" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\JIL%20SANDER%20GmBH%202015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/DENTSPLY%20SIRONA%20Inc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SHELTERED%20WINGS%20INC%20D_B_A%20VORTEX%20OPTICS" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202017" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20%20Colman%20Overseas%20Limited%20%20%202015" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Agria-Werke%20GmbH" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GoPro%20Inc%202015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lenovo%20(Beijing)%20Limited%202015" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PRADA%202018" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/omega" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ICONIX%20Luxembourg%20Holdings%20SARL%202017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Turlen%20Holding%20SA%20%202017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Hunter%20Boot%20Ltd%202017" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Martell%20%20Co" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Taylor%20Listug%20Inc%202018" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/retail%20royalty%20company" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MAN%20Truck%20Bus%20AG%202016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BIOSYNTH%20AG%202017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GH%20Mumm%20et%20Cie" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/nudie%20jeans" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gap%20(ITM)%20Inc%202016%20ZZZ" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kabushiki%20Kaisha%20Asics%20trading%20as%20Asics%20Corporation" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Levis%20strauss%20Co%202018" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bacardi%20Martini%20Patr&#243;n%20International%20GmbH" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Piel/Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.08.2023.xlsx" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FAURE%20LE%20PAGE%20PARIS" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\TOS%20Srl%20%20%20%202018" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Universal%20City%20Studios%20LLC" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\DMC%20%202017" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kabushiki%20Kaisha%20Yoshimura%20Japan%202016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Samsung%20Electronics%20Co%20Ltd%202015" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Peter%20J&#228;ckel%20Kommunikationssysteme%20GmbH%202017" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/under%20armour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BELHYPERION" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NEREIDES%20DISTRIBUTION" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\august%20storck(TOFFIFEE)" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wilson%20Sporting%20Goods%20Co" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lincoln%20Global%20Inc%202015%202" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Hans%20Pries%20GmbH%20Co%20KG" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\J%20Choo%20Limited" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Genius_Nicer%20Dicer%20Quick" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\TMD%20Friction%20Services" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\YVES%20SAINT%20LAURENT%202017" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/L'Or&#233;al%20UK%20Limited%202015" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20sunu%20bariba" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Glamglow%20LLC%202016" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\FC%20Barcelona" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/new%20balance%20athletic%20shoe" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Hanes%20France%20SAS" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Laverana%20GmbH%20Co%20KG" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Allied%20Domecq%20Spirits%20%20%20Wine%20Limited%202016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Trias%20Holding%20AG" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2022.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2023.xlsx" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KABUSHIKI%20KAISHA%20BANDAI%20NAMCO%20%202015%202" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kioxia%20Corporation" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Tiesibu_subjektu_saraksts_%20tiesibu_veidu_paskaidrojumi_%2005.07.2024_.xlsx" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/camper" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Salomon%20%20SAS" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/hilti" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\ESM%20Ennepetaler%20Schneid%20und%20M&#228;htechnik%20GmbH%20%20Co" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\LRC%20Products%20durex%20%202017" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ARENA%20ITALIA%20SPA" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/acushnet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/jim%20beam" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/EJ%20Gallo%20Winery" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Oracle%20International%20Corporation" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\porsche" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Champagne%20Perrier%20%20Jou&#1105;t%202016" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Easton%20Baseball%20Softball%20Inc%202016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Irish%20Distillers%20Limited%202015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Husqvarna%20AB%202015" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lewis%20Banks%20Ltd" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AC%20Polska%20Akcyjna" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Cartoon%20Network%20Inc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Experience%20Hendrix%20LLC" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NBA" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\YOUTH%20SRL%20%202018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kores" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Philip%20Morris%20Brands%20Sarl%20%20ZZZ" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Braun%20GmbH%202017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Les%20Deux%20ApS" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pacific%20World%20Corporation%20%202018" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Rail%20Cargo%20Austria%20AG%202015" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/tiesibu_subjektu_saraksts_-tiesibu-veidu_paskaidrojumi-10.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%20SNICKERS%20%202017" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/IVECO%20SPA%202016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Dr.%20August%20Wolff%20GmbH%20Co.%20KG%20Arzneimittel%20%202018" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/F&#233;d&#233;ration%20Internationale%20de%20Football%20Association%20(FIFA)" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/DAVID%20YURMAN%20IP%20LLC" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GFM%20GmbH%20Trademarks" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ANTONIO%20PUIG_%20Louboutin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Church%20%20Dwight%20Co%20Inc%20%202016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\IIP%20Intellectual%20Innovation%20Property%20AG" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Magneti%20Marelli%20SpA%202017" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LEDVANCE%20GmbH" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\WIKA" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Puma%20SE%202016" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ferrero" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KIKO%20SPA" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/POLICHEM%20SA" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Astrid%20Lindgren%20Aktiebolag" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/danfoss" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Est&#233;e%20Lauder%20Companies%20GmbH%20%202017" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/colgate%20palmolive" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Porsche%20Aktiengesellschaft" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lange%20Uhren%20GmbH" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pernod%20Ricard%202018" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/THE%20LYCRA%20COMPANY%20UK%20LIMITED" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Public/Desktop/eParakst&#299;t&#257;js%203.0.lnk" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/tiesibu_subjektu_saraksts_-tiesibu-veidu_paskaidrojumi-17.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Metallica%20partnership%202016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HERBOREA%20SRL%202018" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/zte" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Bioline%20Products%202016%20xxx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Canada%20Goose%20Inc%202015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HFC%20Prestige%20International%20Holding%20Switzerland%20S&#224;rl%20%20Hugo%20Boss,%20Escada,%20Max%20Factor%202017" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Caterpillar%20NI%20Limited%2015" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SEAT%202016" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GORAN-TEE%20Gro&#223;handel" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Cummins%20Filtration%20Inc%202018" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spin%20Master%20Ltd" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\dks.vid.gov.lv@SSL\DavWWWRoot\muita\kontr\Intelektu&#257;l&#257;%20&#299;pa&#353;uma%20aizsardz&#299;ba\Ties&#299;bu%20subjektu%20pieteikumi\Pielikumi\Louis%20Poulsen%20Lighting%20AS" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MAHLE%20International%20GmbH%20%202018" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Piel/Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bauer%20Hockey%20Corp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Brother%20%20Industries%20Ltd%20rolls%20label%202018" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dell%20Corporation%20Ltd" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FABRICAS%20AGRUPADAS%20DE%20MU&#209;ECAS%20DE%20ONIL%20%20SAU" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/audi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Allergan%20Inc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Piel/swarowski" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Toshiba%20Corporation" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ALPHA%20BOOTS%20-%20INDUSTRIA%20DE%20CALcADO%20DE%20PROTECcaO%20LDA" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/versace%20vizu&#257;l&#257;%20inform&#257;cija" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nokia%202017" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\INVISTA%20Technologies%20S&#224;rl%202017" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LVMH%20Swiss%20Manufactures%20SA%202017" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Yonex%20Kabushiki%20Kaisha" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SMITH%20WESSON%20CORP" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NIKE%20Innovate%20CV%20%20xxxx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/huawei%20technologies" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(Sheba)" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Philip%20Morris%20products%20%20SOLARIS%202017" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/toyota" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Nemiroff%20Intellectual%20Property%20Establishment%202017" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TESTEX%20AG" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Louis%20Vuitton%202017" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ellesse%20International%20SpA" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KaVo%20Dental%20GmbH" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\GIANVITO%20ROSSI%202016" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reebok%20International%20Ltd%202015%20X" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/longines" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Victoria%20s%20Secret%20Stores%20Brand%20Management%20Inc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\LABORATOIRES%20DE%20BIOLOGIE%20VEGETALE%20YVES%20ROCHER%202016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Bormioli%20Rocco%20SpA" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PEPSICO%20INC" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Piel/crocs" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SAS%20Jean%20Cassegrain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\PARIS%20SAINT%20GERMAIN%20FOOTBALL%202017" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Volkswagen%20AG" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Moroccanoil%20Israel%20Limited%202015" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Swatch%20AG%20Swatch%20SA%20%20Swatch%20LTD%20%202017" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Toms%20of%20Maine%20Inc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Balenciaga%202015" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/United%20Exports%20Limited" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ARTECHE%20LANTEGI%20ELKARTEA%20SA" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Piel/AUTUMNPAPER%20LIMITED" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ANTONIO%20PUIG_%20Louboutin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LVMH%20FRAGRANCE%20BRANDS%20GIVENCHY%20%202017" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\porsche" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\5%2011%20Inc%202015" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Coty%20Germany%20GmbH%202017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Uhlsport%20GmbH" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Pressalit%20AS" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\bayern%20munchen%20vizu&#257;l&#257;%20inf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Wittur%20Holding%20GmbH%202017" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Harry%20Winston%20SA" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\CREDO%20Stahlwarenfabrik%20Gustav%20Kracht%20GmbH%20Co%20KG%202017" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LA%20ROCHE_POSAY%20LABORATOIRE%20DERMATOLOGIQUE" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spigen%20Korea%20Co%20Ltd" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wyborowa%20SA%20Luxury%202016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kenzo%20SA%20%20FR%202018" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capri%20Sun%20AG" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\peanuts%20worldwide" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Davidoff%20%20Cie%20SA%20%202016%20CIGARI" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capbran%20Holdings%20LLC%202016" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Dr%20Kurt%20Wolff%20GmbH%20un%20Co%20KG%202018" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Europe%20GmbH%20%20ELEMENTS" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Furla%20SPA" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MARTIN%20Y%20PAZ%20DIFFUSION,%20SOCIETE%20ANONYME" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JT%20International%20SA%202017" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Jos.%20Schneider%20Optische%20Werke%20GmbH%202017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BIOFARMA%20%20soci&#233;t&#233;%20par%20actions%20simplifi&#233;e" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SanDisk%20LLC%202017" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CHUEN%20WOOK%20PARK%20LEE" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/tissot%202013" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/J%20Carter%20Sporting%20Club%20Limited" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Whirlpool%20Properties%20%20INC%202016%20vvv" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Peter%20Kertels" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ALMIRALL%20HERMAL%20GMBH" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/havana%20club" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Syngenta%20Participations%20AG%202017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SUZE%202015" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/bauerfeind%20AG%202017" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nurofen%202017" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LORO%20PIANA%20SPA" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Disney%20Enterprises%20Inc%20%202015" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Brown%20Forman%20Finland%20Ltd" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ape%20and%20partners" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Skoda%20Auto%20a%20s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\syngenta%20(reglone)" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Salvatore%20Ferragamo%20SpA%202017" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Diesel%20SpA_%20ONLY%20THE%20BRAVE" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/OPINEL%20SAS" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bayerische%20Motoren%20Werke%20AG%202015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\NORDITROPIN%20SIMPLEXX%20%202017" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Birkenstock%20Sales%20GmbH" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pernod%20Ricard%202018" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kovinoplastika%20Lo&#382;%20doo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/atomic%20austria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Ipsen%20Pharma%20SAS%20%20SOMATULINE%20AUTOGEL%20%20%202018" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PIONEER%20KABUSHIKI%20KAISHA" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mawa%20Design%20Licht" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.08.2023.xlsx" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MIQUEL%20Y%20COSTAS%20Y%20%20MIQUEL%20SA" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Stussy%20Inc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AB%20Swedish%20Match%20Industries%20AB%202018" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SRAM%20LLC" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Marimekko%20Oyj" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Europe%20GmbH%20%20ELEMENTS" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/rado%20uhren" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Magpul%202015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SC%20Rulmenti%20SA" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wever%20%20Ducr&#233;%20GmbH%202017" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Automobili%20Lamborghini%20SPA" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Babyliss%20Faco%20SPRL%202017" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Herschel%20%20Supply%20Company%20Ltd" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/World%20Wrestling%20RYBACK%20%202017" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\tiffany%202011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\goyard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/hasbro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%202015%20xxx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Tactic%20Games%20Oy%20%20%20M&#214;LKKY%20%202018" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Too%20Faced%20Cosmetics%20LLC" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\VITA%20Zahnfabrik%20H%20Rauter%20GmbH%20%20Co%20KG" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TRANSPORTES%20AEREOS%20PORTUGUESES%20S%20A" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/monster%20energy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TUV%20Rheinland%20Aktiengesellschaf%202018" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Chivas%20Holdings%20IP%20Limited%202015%20%202" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\JT%20International%20S%20A%202015" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Imperial%20Tobacco%20Limited%20%202015%20XXXXX" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/F%20Hoffmann%20La%20Roche%20AG%202015" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Sistema%20Plastics%20Limited" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wyborowa%20SA%20Luxury%202016" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/IRRITEC%20SPA" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Volkswagen%20AG" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Japan%20Tobacco%20Inc%202015%20xxx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Reckitt%20Benckiser%20LLC" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gaulme%20SAS%202016" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\jaguar%20land%20rover" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Street%20One%20GmbH%202017" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dr%20Martens%20International%20Trading%20GmbH%20%20DrMaertens%20Marketing%20GmbH%202016" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\giorgio%20armani%202012" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/United%20States%20Polo%20Association" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Alcon%20Inc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Take2Design%20GmbH%20Co%20KG%202018" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/major%20league%20baseball" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\MANI%20Inc%202015" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Betty%20Blue%20spa%202016" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Starbucks%20Corporation%202018" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ATELIER%20FASHION%20COMPANY%20INC" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Badgequo%20Limited" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Xerox%20Corporation%202016" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SAS%20PARFUMS%20PAROUR" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/brabus" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capri%20Sun" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20Colman%20Overseas%20Limited%20Veet%202017" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lucozade%20Ribena%20Suntory%20Limited" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lego%20%20AS" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SBS%20Friction%20AS%202015" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/By%20Malene%20Birger%202016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Fifty%20Six%20Hope%20Road%20Music%20Limited%202015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Secto%20Design%202017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/L'Or&#233;al%20UK%20Limited%202015" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AIGLE%20INTERNATIONAL%20SA%20%202018" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TRB%20%20International%20SA" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kingston%20technology" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%202015%20xxx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(pedigree)" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Glash&#252;tter%20Uhrenbetrieb%20GmbH" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nippon%20Soda%20Co%20Ltd%202015" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JACQUEMUS" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\lucasfilm\Lucasfilm%20Entertainment%20Company%20Ltd%20LLC%20NR.2\Lucasfilm%20Entertainment%20Company%20Ltd%20LLC%202017" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Aardman%20Animations%20Limited" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/tommy%20hilfiger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Red%20Bull%202017%20I%20Krodere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ESSITY%20OPERATIONS%20FRANCE" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kabushiki%20Kaisha%20Miyake%202016" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated_%20MilkyWay" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Playtex%20Bath%20LLC%202015" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/YEREVAN%20BRANDY%20COMPANY%20CJSC" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SAS%20Jean%20Cassegrain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/brabus" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FAURE%20LE%20PAGE%20PARIS" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pacific%20World%20Corporation%20%202018" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mattel%20(monster%20high)" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/pernod%20ricard%20italia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Caterpillar%20NI%20Limited%2015" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Playboy%20Enterprises%20International%20Inc" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/wd-40" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%202015%20xxx" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Skoda%20Auto%20a%20s" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/RED%20DIAMOND%20HOLDINGS%20SARL" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Hanes%20France%20SAS" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nippon%20Soda%20Co%20Ltd%202015" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Imperial%20Tobacco%20Limited%20%202015%20XXXXX" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kioxia%20Corporation" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\syngenta%20(reglone)" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\victor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ESSITY%20OPERATIONS%20FRANCE" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spin%20Master%20Ltd%202016%20PATROL" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/new%20balance%20athletic%20shoe" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Montres%20Breguet%20SA" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/omega" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Fitbit%202016" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/hilti" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\u%202" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BIOSYNTH%20AG%202017" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mawa%20Design%20Licht" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\goyard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%20SNICKERS%20%202017" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Allergan%20Inc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\lucasfilm" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BioNTech%20SE" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MAN%20Truck%20Bus%20AG%202016" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Uhlsport%20GmbH" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/lundbeck%202011" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Hans%20Pries%20GmbH%20Co%20KG" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Bormioli%20Rocco%20SpA" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SHELTERED%20WINGS%20INC%20D_B_A%20VORTEX%20OPTICS" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/s.Oliver" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/hasbro" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Tiesibu_subjektu_saraksts_%20tiesibu_veidu_paskaidrojumi_%2005.07.2024_.xlsx" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Moroccanoil%20Israel%20Limited%202015" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20sunu%20bariba" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20Colman%20Overseas%20Limited%20Veet%202017" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20Colman%20Overseas%20Limited%20%20Gaviscon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kawasaki%20motors" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\porsche" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/THE%20LYCRA%20COMPANY%20UK%20LIMITED" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Allied%20Domecq%20Spirits%20%20%20Wine%20Limited%202016" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/zapf%20creation%20(BABY%20born)" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Piel/crocs" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KABUSHIKI%20KAISHA%20BANDAI%20NAMCO%20%202015%202" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SEAT%202016" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/camper" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\GROUPEMENT%20FONCIER%20AGRICOLE%20CHATEAUX%20MAZERAT%20ET%20ANGELUS%202017" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GORAN-TEE%20Gro&#223;handel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\LRC%20Products%20durex%20%202017" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bacardi%20Martini%20Patr&#243;n%20International%20GmbH" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\yoshida%20metal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MAHLE%20International%20GmbH%20%202018" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Piel/AUTUMNPAPER%20LIMITED" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kenzo%20SA%20%20FR%202018" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Oracle%20International%20Corporation" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Universal%20City%20Studios%20LLC" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Swedish%20Electromagnet%20Holding%20AB" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/audi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Irish%20Distillers%20Limited%202015" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Dr%20Kurt%20Wolff%20GmbH%20un%20Co%20KG%202018" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NEREIDES%20DISTRIBUTION" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pernod%20Ricard%202018" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Tinnus%20Enterprises%20LLC" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Juul%20Labs%20Inc" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LVMH%20Swiss%20Manufactures%20SA%202017" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NBA" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BIOFARMA%20%20soci&#233;t&#233;%20par%20actions%20simplifi&#233;e" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Genius_Nicer%20Dicer%20Quick" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/formula%201" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/UKD6CMPD/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(m_m's)" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Braun%20GmbH%202017" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Glamglow%20LLC%202016" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated_%20MilkyWay" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Easton%20Baseball%20Softball%20Inc%202016" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20Maltesers" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/IVECO%20SPA%202016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ZIPWALL%20LLC" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dyson%20Limited%20%202018" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Agria-Werke%20GmbH" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Victoria%20s%20Secret%20Stores%20Brand%20Management%20Inc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Church%20%20Dwight%20Co%20Inc%20%202016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Cambria%20Company%20LLC" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/VALENTINO%20SPA%202017" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/coca%20cola%202012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Europe%20Watch%20Group%20BV%202017" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Volkswagen%20AG" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Wever%20%20Ducr&#233;%20GmbH%202017" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/DENTSPLY%20SIRONA%20Inc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SAS%20PARFUMS%20PAROUR" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/EJ%20Gallo%20Winery" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Public/Desktop/eParakst&#299;t&#257;js%203.0.lnk" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lenovo%20(Beijing)%20Limited%202015" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reebok%20International%20Ltd%202015%20X" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lange%20Uhren%20GmbH" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pernod%20Ricard%202018" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lewis%20Banks%20Ltd" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/dooney%20bourke" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kabushiki%20Kaisha%20Yoshimura%20Japan%202016" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PEPSICO%20INC" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Canada%20Goose%20Inc%202015" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HFC%20Prestige%20International%20Holding%20Switzerland%20S&#224;rl%20%20Hugo%20Boss,%20Escada,%20Max%20Factor%202017" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Trijicon,%20Inc%202017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wilson%20Sporting%20Goods%20Co" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kingston%20technology" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.08.2023.xlsx" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Aardman%20Animations%20Limited" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spigen%20Korea%20Co%20Ltd" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Levis%20strauss%20Co%202018" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capbran%20Holdings%20LLC%202016" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/rado%20uhren" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Vitra%20Collections%20AG%202015%20x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\TOS%20Srl%20%20%20%202018" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/F&#233;d&#233;ration%20Internationale%20de%20Football%20Association%20(FIFA)" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\giorgio%20armani%202012" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Bioline%20Products%202016%20xxx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MARTIN%20Y%20PAZ%20DIFFUSION,%20SOCIETE%20ANONYME" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/YEREVAN%20BRANDY%20COMPANY%20CJSC" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BELHYPERION" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/UKD6CMPD/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ANTONIO%20PUIG_%20Louboutin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Magneti%20Marelli%20SpA%202017" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Guerlain%2019" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Laverana%20GmbH%20Co%20KG" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/J%20Carter%20Sporting%20Club%20Limited" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\J%20Choo%20Limited" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/POLICHEM%20SA" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\peanuts%20worldwide" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Red%20Bull%202017%20I%20Krodere" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/toyota" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/caterpillar%20filtri" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Downloads/Piel/crocs" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Stussy%20Inc" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Simonswerk%20GmbH%202016" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kabushiki%20Kaisha%20Asics%20trading%20as%20Asics%20Corporation" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MESSIKA%20GROUP" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\august%20storck(TOFFIFEE)" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\GIANVITO%20ROSSI%202016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gaulme%20SAS%202016" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CHAMPAGNE%20LOUIS%20ROEDERER%202016" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/j%20chandler%20(buckfast)" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\TMD%20Friction%20Services" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/longines" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AC%20Polska%20Akcyjna" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Birkenstock%20Sales%20GmbH" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\LABORATOIRES%20DE%20BIOLOGIE%20VEGETALE%20YVES%20ROCHER%202016" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kovinoplastika%20Lo&#382;%20doo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\PARIS%20SAINT%20GERMAIN%20FOOTBALL%202017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spin%20Master%20Ltd" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Fieldpoint%202015" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MIQUEL%20Y%20COSTAS%20Y%20%20MIQUEL%20SA" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Toms%20of%20Maine%20Inc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Take2Design%20GmbH%20Co%20KG%202018" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dell%20Corporation%20Ltd" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Europe%20GmbH%20%20ELEMENTS" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HUBLOT%20SA%202017%20ITM" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ALPHA%20BOOTS%20-%20INDUSTRIA%20DE%20CALcADO%20DE%20PROTECcaO%20LDA" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\5%2011%20Inc%202015" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Secto%20Design%202017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/DAVID%20YURMAN%20IP%20LLC" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Babyliss%20Faco%20SPRL%202017" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Piel/swarowski" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\bayern%20munchen%20vizu&#257;l&#257;%20inf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ATELIER%20FASHION%20COMPANY%20INC" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NIKE%20Innovate%20CV%20%20xxxx" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/jim%20beam" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/UKD6CMPD/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Samsung%20Electronics%20Co%20Ltd%202015" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Puma%20SE%202016" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/pernod%20ricard%20mexico" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ANTONIO%20PUIG_%20Louboutin" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Furla%20SPA" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wyborowa%20SA%20Luxury%202016" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Kinetic%20Sand%202016" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TESTEX%20AG" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202017" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\porsche" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Davidoff%20%20Cie%20SA%20%202016%20CIGARI" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PRADA%202018" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lincoln%20Global%20Inc%202015%202" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Sistema%20Plastics%20Limited" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/tiesibu_subjektu_saraksts_-tiesibu-veidu_paskaidrojumi-17.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Jos.%20Schneider%20Optische%20Werke%20GmbH%202017" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\IIP%20Intellectual%20Innovation%20Property%20AG" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/retail%20royalty%20company" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Vitra%20Collections%20AG%202015%20x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Japan%20Tobacco%20Inc%202015%20xxx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Whirlpool%20Properties%20%20INC%202016%20vvv" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KIKO%20SPA" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/banana%20republic" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Joimax%20GmbH" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AIGLE%20INTERNATIONAL%20SA%20%202018" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/United%20Exports%20Limited" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Est&#233;e%20Lauder%20Companies%20GmbH%20%202017" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LVMH%20FRAGRANCE%20BRANDS%20GIVENCHY%20%202017" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Brown%20Forman%20Finland%20Ltd" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LEDVANCE%20GmbH" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Hunter%20Boot%20Ltd%202017" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/IRRITEC%20SPA" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bayerische%20Motoren%20Werke%20AG%202015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\NORDITROPIN%20SIMPLEXX%20%202017" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Harry%20Winston%20SA" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\INVISTA%20Technologies%20S&#224;rl%202017" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wahl%20Clipper%20Corporation%202017" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\dks.vid.gov.lv@SSL\DavWWWRoot\muita\kontr\Intelektu&#257;l&#257;%20&#299;pa&#353;uma%20aizsardz&#299;ba\Ties&#299;bu%20subjektu%20pieteikumi\Pielikumi\Louis%20Poulsen%20Lighting%20AS" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Alcon%20Inc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/atomic%20austria" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capri%20Sun%20AG" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/colgate%20palmolive" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Cummins%20Filtration%20Inc%202018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\YVES%20SAINT%20LAURENT%202017" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\JIL%20SANDER%20GmBH%202015" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SHENZHEN%20SMOORE%20TECHNOLOGY%20LIMITED" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Brother%20%20Industries%20Ltd%20rolls%20label%202018" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/OPINEL%20SAS" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2023.xlsx" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Starbucks%20Corporation%202018" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pari%20Pharma%20GmbH%202017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GoPro%20Inc%202015" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Toshiba%20Corporation" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SanDisk%20LLC%202017" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GOLDEN%20GOOSE%20SPA%20%202018" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KaVo%20Dental%20GmbH" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Badgequo%20Limited" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Taylor%20Listug%20Inc%202018" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Yonex%20Kabushiki%20Kaisha" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ALMIRALL%20HERMAL%20GMBH" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\reinz-dichtungs" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\MANI%20Inc%202015" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ANTONIO%20PUIG%20SA" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lego%20%20AS" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Nemiroff%20Intellectual%20Property%20Establishment%202017" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LORO%20PIANA%20SPA" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/EWM%20hightec%20welding" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/out%20fit%207" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/versace%20vizu&#257;l&#257;%20inform&#257;cija" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Chivas%20Holdings%20IP%20Limited%202015%20%202" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Les%20Laboratoires%20Servier,%20soci&#233;t&#233;%20par%20actions%20simplifi&#233;e" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Champagne%20Perrier%20%20Jou&#1105;t%202016" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\DMC%20%202017" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/F%20Hoffmann%20La%20Roche%20AG%202015" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ferrero" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/huawei%20technologies" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wyborowa%20SA%20Luxury%202016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Coty%20Germany%20GmbH%202017" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Adam%20Opel%20AG%202017" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/L'Or&#233;al%20UK%20Limited%202015" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/under%20armour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Volkswagen%20AG" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Louis%20Vuitton%202017" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Samsung%20Electronics%20Co%20Ltd%202015" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PIONEER%20KABUSHIKI%20KAISHA" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Tactic%20Games%20Oy%20%20%20M&#214;LKKY%20%202018" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Take%20Two%20Interactive%20Software%20Inc%202015%20zx" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Balenciaga%202015" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SRAM%20LLC" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/apple" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(pedigree)" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Hard%20Rock%20Limited" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\International%20Business%20Machines%20Corporation%202017" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wever%20%20Ducr&#233;%20GmbH%202017" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\consitex" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%20_%20SOLATENOL" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Europe%20GmbH%20%20ELEMENTS" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/AUTOMOBILES%20PEUGEOT" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Werkhaus%20Design+Produktion%20GmbH" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/World%20Wrestling%20RYBACK%20%202017" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\yamaha" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/UKD6CMPD/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Red%20Bull%202017%20I%20Krodere" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/United%20States%20Polo%20Association" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CHUEN%20WOOK%20PARK%20LEE" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JT%20International%20SA%202017" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/L'Or&#233;al%20UK%20Limited%202015" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Soremartec%20SA" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SCHNEIDER%20ELECTRIC%20SE" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TRANSPORTES%20AEREOS%20PORTUGUESES%20S%20A" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Astrid%20Lindgren%20Aktiebolag" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Betty%20Blue%20spa%202016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Genius%20GmbH" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Porsche%20Aktiengesellschaft" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Daniel%20Wellington%20AB%202015" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ulthera%20Inc%202016" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Deutsche%20Telekom%20AG%202016" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/zte" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Husqvarna%20AB%202015" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JUNO%20THERAPEUTICS%20INC" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Xerox%20Corporation%202016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Peter%20Kertels" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/tiesibu_subjektu_saraksts_-tiesibu-veidu_paskaidrojumi-10.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/old%20navy" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\ESM%20Ennepetaler%20Schneid%20und%20M&#228;htechnik%20GmbH%20%20Co" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Jemie%20BV%20%20CANNABOOST%202018" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FILA%20LUXEMBOURG%20S%20A%20R%20L%202015" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nurofen%202017" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lucozade%20Ribena%20Suntory%20Limited" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Beiersdorf%20AG%202017" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\orafol%20europe" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dr%20Martens%20International%20Trading%20GmbH%20%20DrMaertens%20Marketing%20GmbH%202016" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HERBOREA%20SRL%202018" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BLANCPAIN%20SA%202014" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/havana%20club" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Fifty%20Six%20Hope%20Road%20Music%20Limited%202015" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/nudie%20jeans" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Automobili%20Lamborghini%20SPA" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Philip%20Morris%20Brands%20Sarl%20%20ZZZ" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.08.2023.xlsx" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Swatch%20AG%20Swatch%20SA%20%20Swatch%20LTD%20%202017" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/jean%20malak%20(lipomatic)" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mitre%20Sports%20International%20Limited" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Ipsen%20Pharma%20SAS%20%20SOMATULINE%20AUTOGEL%20%20%202018" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/major%20league%20baseball" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(Sheba)" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/sd%20-%203c" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%202015%20xxx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AB%20Swedish%20Match%20Industries%20AB%202018" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Patek%20Philippe%20SA%20Geneve%202017" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ellesse%20International%20SpA" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2023.xlsx" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/By%20Malene%20Birger%202016" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20%20Celebrations" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SC%20Rulmenti%20SA" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TUV%20Rheinland%20Aktiengesellschaf%202018" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BIOENERGY%20EUROPE%20AISBL" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Metallica%20partnership%202016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Herschel%20%20Supply%20Company%20Ltd" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KABUSHIKI%20KAISHA%20PILOT" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/reebok%20(Brinkmanis)" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/tissot%202013" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BasicNet_Spa" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ape%20and%20partners" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Too%20Faced%20Cosmetics%20LLC" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capri%20Sun" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/danfoss" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lucozade%20Ribena%20Suntory%20Limited" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\JT%20International%20S%20A%202015" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CARVEN%20SAS%202016" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\tiffany%202011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bauer%20Hockey%20Corp" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Football%20Association%20Ltd%202016X" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gant%20AB" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\PIERRE%20CARDIN%202018" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SOCIETE%20DU%20TOUR%20DE%20FRANCE" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Piel/Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nokia%202017" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\kyocera" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/bauerfeind%20AG%202017" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FABRICAS%20AGRUPADAS%20DE%20MU&#209;ECAS%20DE%20ONIL%20%20SAU" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/daimler" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/VDW%20GmbH%20%202016" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SMITH%20WESSON%20CORP" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Parfums%20Christian%20Dior%20%20SA%20%20%20Georges%20GEOFFROY%202018" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Moomin%20Characters%20Oy%20Ltd" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(uncle%20ben's)" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Street%20One%20GmbH%202017" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JACQUEMUS" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Cartoon%20Network%20Inc" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lincoln%20Global%20Inc%202015%202" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/casio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Trias%20Holding%20AG" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/AIRWELL%20RESIDENTIAL%20SAS" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\FC%20Barcelona" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/UKD6CMPD/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/S%20Tous%20SL" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kores" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Philip%20Morris%20products%20%20SOLARIS%202017" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/andreas%20stihl" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Salomon%20%20SAS" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kabushiki%20Kaisha%20Miyake%202016" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\international%20edge" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20petcare" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SUZE%202015" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/acushnet" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Lacoste%202017" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Disney%20Enterprises%20Inc%20%202015" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2022.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Martell%20%20Co" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Rimowa%20GmbH%20HRB%2014213" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Bang%20Olufsen%20AS" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Diesel%20SpA_%20ONLY%20THE%20BRAVE" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\timken" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GH%20Mumm%20et%20Cie" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Reckitt%20Benckiser%20Healthcare%20UK%20Ltd" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Tiesibu_subjektu_saraksts_20222510_tiesibu_veidu_paskaidrojumi.xlsx" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gap%20(ITM)%20Inc%202016%20ZZZ" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Wittur%20Holding%20GmbH%202017" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Express%20Install%20Distribution%20SRL" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Unilever%20Patent%20Group" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Salvatore%20Ferragamo%20SpA%202017" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Peter%20J&#228;ckel%20Kommunikationssysteme%20GmbH%202017" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Dr.%20August%20Wolff%20GmbH%20Co.%20KG%20Arzneimittel%20%202018" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/breitling" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\lucasfilm\Lucasfilm%20Entertainment%20Company%20Ltd%20LLC%20NR.2\Lucasfilm%20Entertainment%20Company%20Ltd%20LLC%202017" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LA%20ROCHE_POSAY%20LABORATOIRE%20DERMATOLOGIQUE" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/all%20star" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\jaguar%20land%20rover" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BOMAG%20GmbH" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Grundfos%20Holding%20AS" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/monster%20energy" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Industrie%20und%20Handelskammer%20Wuppertal-Solingen%20Remscheid%20%202015" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FRATELLI%20MARTINI%20SECONDO%20LUIGI%20SPA%202016" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Playtex%20Bath%20LLC%202015" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kylie%20Jenner%20Inc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ARENA%20ITALIA%20SPA" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SBS%20Friction%20AS%202015" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Syngenta%20Participations%20AG%202017" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mobis%20Parts%20Europe%20NV%202015" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Glash&#252;tter%20Uhrenbetrieb%20GmbH" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TikTok%20Information%20Technologies%20UK%20Limited" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/tommy%20hilfiger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Turlen%20Holding%20SA%20%202017" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Piel/Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Magpul%202015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Marimekko%20Oyj" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Les%20Deux%20ApS" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Novartis%20AG%20%20Novartis%20Sandoz%20Alcon%20%202018" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ninebot%20Beijing%20Tech%20Co%20Ltd%202017" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\VITA%20Zahnfabrik%20H%20Rauter%20GmbH%20%20Co%20KG" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GFM%20GmbH%20Trademarks" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Genius%20(Nicer%20Dicer%20Magic%20Cube)" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Konica%20Minolta%20Inc%202015" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\CREDO%20Stahlwarenfabrik%20Gustav%20Kracht%20GmbH%20Co%20KG%202017" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../../../../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:H1420"/>
+  <dimension ref="A1:H1416"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="G906" sqref="G906"/>
+      <selection activeCell="E1414" sqref="E1414"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44" style="17" customWidth="1"/>
-    <col min="2" max="2" width="36.625" style="69" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="12" max="16384" width="9" style="68"/>
+    <col min="2" max="2" width="36.625" style="68" customWidth="1"/>
+    <col min="3" max="3" width="36.5" style="63" customWidth="1"/>
+    <col min="4" max="4" width="16.125" style="68" customWidth="1"/>
+    <col min="5" max="5" width="13.125" style="65" customWidth="1"/>
+    <col min="6" max="6" width="12.625" style="65" customWidth="1"/>
+    <col min="7" max="7" width="9" style="67"/>
+    <col min="8" max="8" width="9" style="67" customWidth="1"/>
+    <col min="9" max="10" width="9" style="67"/>
+    <col min="11" max="11" width="7.375" style="67" customWidth="1"/>
+    <col min="12" max="16384" width="9" style="67"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" customFormat="1" ht="24" customHeight="1">
-      <c r="A1" s="99" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="101"/>
+      <c r="A1" s="96" t="s">
+        <v>2810</v>
+      </c>
+      <c r="B1" s="94"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="93"/>
+      <c r="F1" s="98"/>
     </row>
     <row r="2" spans="1:7" ht="16.5" customHeight="1">
-      <c r="A2" s="79" t="s">
-[...4 lines deleted...]
-      <c r="F2" s="67"/>
+      <c r="A2" s="77" t="s">
+        <v>3539</v>
+      </c>
+      <c r="B2" s="64"/>
+      <c r="D2" s="93"/>
+      <c r="F2" s="66"/>
     </row>
     <row r="3" spans="1:7" ht="100.5" customHeight="1">
-      <c r="A3" s="125" t="s">
-[...4 lines deleted...]
-      <c r="F3" s="67"/>
+      <c r="A3" s="126" t="s">
+        <v>2789</v>
+      </c>
+      <c r="B3" s="126"/>
+      <c r="D3" s="64"/>
+      <c r="F3" s="66"/>
     </row>
     <row r="4" spans="1:7" customFormat="1" ht="24" customHeight="1">
-      <c r="A4" s="99"/>
-[...4 lines deleted...]
-      <c r="F4" s="101"/>
+      <c r="A4" s="96"/>
+      <c r="B4" s="94"/>
+      <c r="C4" s="95"/>
+      <c r="D4" s="97"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="98"/>
     </row>
     <row r="5" spans="1:7" s="18" customFormat="1" ht="57" customHeight="1">
-      <c r="A5" s="70" t="s">
+      <c r="A5" s="69" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="71" t="s">
+      <c r="B5" s="70" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="92" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="72" t="s">
+      <c r="C5" s="89" t="s">
+        <v>2794</v>
+      </c>
+      <c r="D5" s="71" t="s">
         <v>2</v>
       </c>
-      <c r="G5" s="73"/>
+      <c r="G5" s="72"/>
     </row>
     <row r="6" spans="1:7" ht="265.5" customHeight="1">
       <c r="A6" s="4" t="s">
-        <v>2538</v>
+        <v>2453</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="80" t="s">
+      <c r="C6" s="78" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="19">
         <v>46611</v>
       </c>
-      <c r="E6" s="68"/>
-      <c r="F6" s="68"/>
+      <c r="E6" s="67"/>
+      <c r="F6" s="67"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="C7" s="80" t="s">
+      <c r="C7" s="78" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="29">
         <v>46665</v>
       </c>
-      <c r="E7" s="68"/>
-      <c r="F7" s="68"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="C8" s="80" t="s">
+      <c r="C8" s="78" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="19">
         <v>46492</v>
       </c>
-      <c r="E8" s="68"/>
-      <c r="F8" s="68"/>
+      <c r="E8" s="67"/>
+      <c r="F8" s="67"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="3" t="s">
-        <v>2081</v>
+        <v>2029</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="80" t="s">
+      <c r="C9" s="78" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="19">
         <v>46492</v>
       </c>
-      <c r="E9" s="68"/>
-      <c r="F9" s="68"/>
+      <c r="E9" s="67"/>
+      <c r="F9" s="67"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="C10" s="81" t="s">
+      <c r="C10" s="78" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="19">
-        <v>46270</v>
-[...4 lines deleted...]
-    <row r="11" spans="1:7">
+        <v>46345</v>
+      </c>
+      <c r="E10" s="67"/>
+      <c r="F10" s="67"/>
+    </row>
+    <row r="11" spans="1:7" ht="167.25" customHeight="1">
       <c r="A11" s="3" t="s">
+        <v>2564</v>
+      </c>
+      <c r="B11" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="B11" s="10" t="s">
+      <c r="C11" s="78" t="s">
         <v>27</v>
       </c>
-      <c r="C11" s="80" t="s">
+      <c r="D11" s="19">
+        <v>46421</v>
+      </c>
+      <c r="E11" s="67"/>
+      <c r="F11" s="67"/>
+    </row>
+    <row r="12" spans="1:7" ht="409.5">
+      <c r="A12" s="4" t="s">
         <v>28</v>
-      </c>
-[...8 lines deleted...]
-        <v>2652</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="C12" s="80" t="s">
+      <c r="C12" s="78" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="19">
-        <v>46421</v>
-[...5 lines deleted...]
-      <c r="A13" s="4" t="s">
+        <v>46384</v>
+      </c>
+      <c r="E12" s="67"/>
+      <c r="F12" s="67"/>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="10" t="s">
+      <c r="B13" s="20" t="s">
+        <v>3366</v>
+      </c>
+      <c r="C13" s="78" t="s">
         <v>32</v>
       </c>
-      <c r="C13" s="80" t="s">
+      <c r="D13" s="38">
+        <v>46542</v>
+      </c>
+      <c r="E13" s="67"/>
+      <c r="F13" s="67"/>
+    </row>
+    <row r="14" spans="1:7" ht="33.75">
+      <c r="A14" s="3" t="s">
         <v>33</v>
       </c>
-      <c r="D13" s="19">
-[...6 lines deleted...]
-      <c r="A14" s="31" t="s">
+      <c r="B14" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="B14" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="80" t="s">
+      <c r="C14" s="78" t="s">
         <v>35</v>
       </c>
-      <c r="D14" s="38">
-[...5 lines deleted...]
-    <row r="15" spans="1:7" ht="33.75">
+      <c r="D14" s="19">
+        <v>46539</v>
+      </c>
+      <c r="E14" s="67"/>
+      <c r="F14" s="67"/>
+    </row>
+    <row r="15" spans="1:7" ht="81" customHeight="1">
       <c r="A15" s="3" t="s">
+        <v>2565</v>
+      </c>
+      <c r="B15" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="B15" s="10" t="s">
+      <c r="C15" s="78" t="s">
         <v>37</v>
       </c>
-      <c r="C15" s="80" t="s">
+      <c r="D15" s="19">
+        <v>46443</v>
+      </c>
+      <c r="E15" s="67"/>
+      <c r="F15" s="67"/>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" s="3" t="s">
         <v>38</v>
-      </c>
-[...8 lines deleted...]
-        <v>2653</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="C16" s="80" t="s">
+      <c r="C16" s="78" t="s">
+        <v>2895</v>
+      </c>
+      <c r="D16" s="29">
+        <v>46419</v>
+      </c>
+      <c r="E16" s="67"/>
+      <c r="F16" s="67"/>
+    </row>
+    <row r="17" spans="1:6" ht="75" customHeight="1">
+      <c r="A17" s="1" t="s">
+        <v>2471</v>
+      </c>
+      <c r="B17" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="D16" s="19">
-[...6 lines deleted...]
-      <c r="A17" s="3" t="s">
+      <c r="C17" s="78" t="s">
+        <v>2896</v>
+      </c>
+      <c r="D17" s="19">
+        <v>46408</v>
+      </c>
+      <c r="E17" s="67"/>
+      <c r="F17" s="67"/>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="B17" s="10" t="s">
+      <c r="B18" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="C17" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B18" s="10" t="s">
+      <c r="C18" s="78" t="s">
         <v>43</v>
       </c>
-      <c r="C18" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A19" s="3" t="s">
+      <c r="D18" s="29">
+        <v>46478</v>
+      </c>
+      <c r="E18" s="67"/>
+      <c r="F18" s="67"/>
+    </row>
+    <row r="19" spans="1:6" ht="22.5">
+      <c r="A19" s="1" t="s">
         <v>44</v>
       </c>
-      <c r="B19" s="10" t="s">
+      <c r="B19" s="11" t="s">
         <v>45</v>
       </c>
-      <c r="C19" s="80" t="s">
+      <c r="C19" s="78" t="s">
+        <v>3540</v>
+      </c>
+      <c r="D19" s="29">
+        <v>46569</v>
+      </c>
+      <c r="E19" s="67"/>
+      <c r="F19" s="67"/>
+    </row>
+    <row r="20" spans="1:6" ht="45">
+      <c r="A20" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="D19" s="29">
-[...6 lines deleted...]
-      <c r="A20" s="1" t="s">
+      <c r="B20" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B20" s="11" t="s">
+      <c r="C20" s="78" t="s">
         <v>48</v>
       </c>
-      <c r="C20" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A21" s="1" t="s">
+      <c r="D20" s="39">
+        <v>46590</v>
+      </c>
+      <c r="E20" s="67"/>
+      <c r="F20" s="67"/>
+    </row>
+    <row r="21" spans="1:6" ht="22.5">
+      <c r="A21" s="3" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="C21" s="80" t="s">
+      <c r="C21" s="78" t="s">
         <v>51</v>
       </c>
-      <c r="D21" s="39">
-[...5 lines deleted...]
-    <row r="22" spans="1:6" ht="22.5">
+      <c r="D21" s="29">
+        <v>46484</v>
+      </c>
+      <c r="E21" s="67"/>
+      <c r="F21" s="67"/>
+    </row>
+    <row r="22" spans="1:6">
       <c r="A22" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="C22" s="80" t="s">
+      <c r="C22" s="78" t="s">
+        <v>2897</v>
+      </c>
+      <c r="D22" s="19">
+        <v>46653</v>
+      </c>
+      <c r="E22" s="67"/>
+      <c r="F22" s="67"/>
+    </row>
+    <row r="23" spans="1:6" ht="141" customHeight="1">
+      <c r="A23" s="2" t="s">
+        <v>2566</v>
+      </c>
+      <c r="B23" s="11" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C23" s="78" t="s">
+        <v>2898</v>
+      </c>
+      <c r="D23" s="29">
+        <v>46650</v>
+      </c>
+      <c r="E23" s="67"/>
+      <c r="F23" s="67"/>
+    </row>
+    <row r="24" spans="1:6" ht="88.5" customHeight="1">
+      <c r="A24" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="10" t="s">
+        <v>56</v>
+      </c>
+      <c r="C24" s="78" t="s">
+        <v>2899</v>
+      </c>
+      <c r="D24" s="29">
+        <v>46508</v>
+      </c>
+      <c r="E24" s="67"/>
+      <c r="F24" s="67"/>
+    </row>
+    <row r="25" spans="1:6" ht="75" customHeight="1">
+      <c r="A25" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="B25" s="10" t="s">
         <v>54</v>
       </c>
-      <c r="D22" s="29">
-[...25 lines deleted...]
-      <c r="B24" s="10" t="s">
+      <c r="C25" s="78" t="s">
         <v>58</v>
       </c>
-      <c r="C24" s="80" t="s">
-[...26 lines deleted...]
-        <v>59</v>
+      <c r="D25" s="19">
+        <v>46645</v>
+      </c>
+      <c r="E25" s="67"/>
+      <c r="F25" s="67"/>
+    </row>
+    <row r="26" spans="1:6" ht="51" customHeight="1">
+      <c r="A26" s="1" t="s">
+        <v>60</v>
       </c>
       <c r="B26" s="10" t="s">
-        <v>60</v>
-[...11 lines deleted...]
-      <c r="A27" s="4" t="s">
         <v>61</v>
       </c>
+      <c r="C26" s="78" t="s">
+        <v>2900</v>
+      </c>
+      <c r="D26" s="19">
+        <v>46673</v>
+      </c>
+      <c r="E26" s="67"/>
+      <c r="F26" s="67"/>
+    </row>
+    <row r="27" spans="1:6" ht="22.5">
+      <c r="A27" s="1" t="s">
+        <v>63</v>
+      </c>
       <c r="B27" s="10" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>64</v>
+      </c>
+      <c r="C27" s="78" t="s">
+        <v>65</v>
       </c>
       <c r="D27" s="19">
-        <v>46280</v>
-[...4 lines deleted...]
-    <row r="28" spans="1:6" ht="51" customHeight="1">
+        <v>46619</v>
+      </c>
+      <c r="E27" s="67"/>
+      <c r="F27" s="67"/>
+    </row>
+    <row r="28" spans="1:6" ht="27.6" customHeight="1">
       <c r="A28" s="1" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B28" s="10" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>3001</v>
+        <v>67</v>
+      </c>
+      <c r="C28" s="78" t="s">
+        <v>3242</v>
       </c>
       <c r="D28" s="19">
-        <v>46308</v>
-[...21 lines deleted...]
-      <c r="A30" s="1" t="s">
+        <v>46677</v>
+      </c>
+      <c r="E28" s="67"/>
+      <c r="F28" s="67"/>
+    </row>
+    <row r="29" spans="1:6" ht="164.1" customHeight="1">
+      <c r="A29" s="2" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B29" s="11" t="s">
         <v>68</v>
       </c>
+      <c r="C29" s="78" t="s">
+        <v>2901</v>
+      </c>
+      <c r="D29" s="19">
+        <v>46676</v>
+      </c>
+      <c r="E29" s="67"/>
+      <c r="F29" s="67"/>
+    </row>
+    <row r="30" spans="1:6" ht="45">
+      <c r="A30" s="2" t="s">
+        <v>2567</v>
+      </c>
       <c r="B30" s="10" t="s">
+        <v>2202</v>
+      </c>
+      <c r="C30" s="78" t="s">
         <v>69</v>
       </c>
-      <c r="C30" s="80" t="s">
+      <c r="D30" s="29">
+        <v>46688</v>
+      </c>
+      <c r="E30" s="67"/>
+      <c r="F30" s="67"/>
+    </row>
+    <row r="31" spans="1:6" ht="56.25">
+      <c r="A31" s="2" t="s">
         <v>70</v>
       </c>
-      <c r="D30" s="19">
-[...6 lines deleted...]
-      <c r="A31" s="1" t="s">
+      <c r="B31" s="11" t="s">
         <v>71</v>
       </c>
-      <c r="B31" s="10" t="s">
+      <c r="C31" s="78" t="s">
         <v>72</v>
       </c>
-      <c r="C31" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B32" s="11" t="s">
+      <c r="D31" s="29">
+        <v>46670</v>
+      </c>
+      <c r="E31" s="67"/>
+      <c r="F31" s="67"/>
+    </row>
+    <row r="32" spans="1:6" ht="22.5">
+      <c r="A32" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="C32" s="80" t="s">
-[...10 lines deleted...]
-        <v>2655</v>
+      <c r="B32" s="10" t="s">
+        <v>74</v>
+      </c>
+      <c r="C32" s="78" t="s">
+        <v>703</v>
+      </c>
+      <c r="D32" s="29">
+        <v>46492</v>
+      </c>
+      <c r="E32" s="67"/>
+      <c r="F32" s="67"/>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="1" t="s">
+        <v>75</v>
       </c>
       <c r="B33" s="10" t="s">
-        <v>2285</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>76</v>
+      </c>
+      <c r="C33" s="78" t="s">
+        <v>2902</v>
       </c>
       <c r="D33" s="29">
-        <v>46323</v>
-[...6 lines deleted...]
-        <v>75</v>
+        <v>46376</v>
+      </c>
+      <c r="E33" s="67"/>
+      <c r="F33" s="67"/>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="1" t="s">
+        <v>1810</v>
       </c>
       <c r="B34" s="11" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="C34" s="80" t="s">
         <v>77</v>
       </c>
+      <c r="C34" s="78" t="s">
+        <v>2902</v>
+      </c>
       <c r="D34" s="29">
-        <v>46305</v>
-[...6 lines deleted...]
-        <v>78</v>
+        <v>46494</v>
+      </c>
+      <c r="E34" s="67"/>
+      <c r="F34" s="67"/>
+    </row>
+    <row r="35" spans="1:6" ht="47.25" customHeight="1">
+      <c r="A35" s="3" t="s">
+        <v>79</v>
       </c>
       <c r="B35" s="10" t="s">
-        <v>79</v>
-[...8 lines deleted...]
-      <c r="F35" s="68"/>
+        <v>80</v>
+      </c>
+      <c r="C35" s="78" t="s">
+        <v>2902</v>
+      </c>
+      <c r="D35" s="19">
+        <v>46695</v>
+      </c>
+      <c r="E35" s="67"/>
+      <c r="F35" s="67"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B36" s="10" t="s">
-        <v>81</v>
-[...14 lines deleted...]
-      <c r="B37" s="11" t="s">
         <v>82</v>
       </c>
-      <c r="C37" s="80" t="s">
-[...8 lines deleted...]
-    <row r="38" spans="1:6" ht="47.25" customHeight="1">
+      <c r="C36" s="78" t="s">
+        <v>2903</v>
+      </c>
+      <c r="D36" s="19">
+        <v>46676</v>
+      </c>
+      <c r="E36" s="67"/>
+      <c r="F36" s="67"/>
+    </row>
+    <row r="37" spans="1:6" ht="22.5">
+      <c r="A37" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B37" s="10" t="s">
+        <v>84</v>
+      </c>
+      <c r="C37" s="78" t="s">
+        <v>85</v>
+      </c>
+      <c r="D37" s="19">
+        <v>46338</v>
+      </c>
+      <c r="E37" s="67"/>
+      <c r="F37" s="67"/>
+    </row>
+    <row r="38" spans="1:6" ht="45">
       <c r="A38" s="3" t="s">
-        <v>84</v>
+        <v>2568</v>
       </c>
       <c r="B38" s="10" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>3004</v>
+        <v>86</v>
+      </c>
+      <c r="C38" s="78" t="s">
+        <v>87</v>
       </c>
       <c r="D38" s="19">
-        <v>46695</v>
-[...6 lines deleted...]
-        <v>86</v>
+        <v>46535</v>
+      </c>
+      <c r="E38" s="67"/>
+      <c r="F38" s="67"/>
+    </row>
+    <row r="39" spans="1:6" ht="48" customHeight="1">
+      <c r="A39" s="3" t="s">
+        <v>88</v>
       </c>
       <c r="B39" s="10" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-        <v>3005</v>
+        <v>89</v>
+      </c>
+      <c r="C39" s="78" t="s">
+        <v>10</v>
       </c>
       <c r="D39" s="19">
-        <v>46311</v>
-[...11 lines deleted...]
-      <c r="C40" s="80" t="s">
+        <v>46359</v>
+      </c>
+      <c r="E39" s="67"/>
+      <c r="F39" s="67"/>
+    </row>
+    <row r="40" spans="1:6" ht="142.5" customHeight="1">
+      <c r="A40" s="2" t="s">
+        <v>2569</v>
+      </c>
+      <c r="B40" s="49" t="s">
         <v>90</v>
       </c>
+      <c r="C40" s="78" t="s">
+        <v>2904</v>
+      </c>
       <c r="D40" s="19">
-        <v>46338</v>
-[...8 lines deleted...]
-      <c r="B41" s="10" t="s">
+        <v>46667</v>
+      </c>
+      <c r="E40" s="67"/>
+      <c r="F40" s="67"/>
+    </row>
+    <row r="41" spans="1:6" ht="96.75" customHeight="1">
+      <c r="A41" s="4" t="s">
+        <v>1803</v>
+      </c>
+      <c r="B41" s="11" t="s">
         <v>91</v>
       </c>
-      <c r="C41" s="80" t="s">
+      <c r="C41" s="78" t="s">
         <v>92</v>
       </c>
       <c r="D41" s="19">
-        <v>46535</v>
-[...4 lines deleted...]
-    <row r="42" spans="1:6" ht="48" customHeight="1">
+        <v>46462</v>
+      </c>
+      <c r="E41" s="67"/>
+      <c r="F41" s="67"/>
+    </row>
+    <row r="42" spans="1:6" ht="51" customHeight="1">
       <c r="A42" s="3" t="s">
-        <v>93</v>
+        <v>2062</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>94</v>
       </c>
-      <c r="C42" s="80" t="s">
-        <v>10</v>
+      <c r="C42" s="78" t="s">
+        <v>95</v>
       </c>
       <c r="D42" s="19">
-        <v>46359</v>
-[...24 lines deleted...]
-      <c r="B44" s="11" t="s">
+        <v>46427</v>
+      </c>
+      <c r="E42" s="67"/>
+      <c r="F42" s="67"/>
+    </row>
+    <row r="43" spans="1:6" ht="51.75" customHeight="1">
+      <c r="A43" s="3" t="s">
+        <v>2101</v>
+      </c>
+      <c r="B43" s="10" t="s">
         <v>96</v>
       </c>
-      <c r="C44" s="80" t="s">
+      <c r="C43" s="78" t="s">
         <v>97</v>
       </c>
+      <c r="D43" s="29">
+        <v>46363</v>
+      </c>
+      <c r="E43" s="67"/>
+      <c r="F43" s="67"/>
+    </row>
+    <row r="44" spans="1:6" ht="47.25" customHeight="1">
+      <c r="A44" s="1" t="s">
+        <v>2317</v>
+      </c>
+      <c r="B44" s="10" t="s">
+        <v>98</v>
+      </c>
+      <c r="C44" s="78" t="s">
+        <v>2906</v>
+      </c>
       <c r="D44" s="19">
-        <v>46462</v>
-[...6 lines deleted...]
-        <v>2117</v>
+        <v>46387</v>
+      </c>
+      <c r="E44" s="67"/>
+      <c r="F44" s="67"/>
+    </row>
+    <row r="45" spans="1:6" ht="87" customHeight="1">
+      <c r="A45" s="4" t="s">
+        <v>99</v>
       </c>
       <c r="B45" s="10" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="C45" s="80" t="s">
         <v>100</v>
       </c>
+      <c r="C45" s="78" t="s">
+        <v>2905</v>
+      </c>
       <c r="D45" s="19">
-        <v>46427</v>
-[...8 lines deleted...]
-      <c r="B46" s="10" t="s">
+        <v>46374</v>
+      </c>
+      <c r="E45" s="67"/>
+      <c r="F45" s="67"/>
+    </row>
+    <row r="46" spans="1:6" ht="101.25">
+      <c r="A46" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="C46" s="80" t="s">
+      <c r="B46" s="16" t="s">
         <v>102</v>
       </c>
-      <c r="D46" s="29">
-[...9 lines deleted...]
-      <c r="B47" s="10" t="s">
+      <c r="C46" s="78" t="s">
+        <v>2907</v>
+      </c>
+      <c r="D46" s="40">
+        <v>46434</v>
+      </c>
+      <c r="E46" s="67"/>
+      <c r="F46" s="67"/>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47" s="3" t="s">
         <v>103</v>
       </c>
-      <c r="C47" s="80" t="s">
-        <v>3008</v>
+      <c r="B47" s="11" t="s">
+        <v>104</v>
+      </c>
+      <c r="C47" s="78" t="s">
+        <v>5</v>
       </c>
       <c r="D47" s="19">
-        <v>46387</v>
-[...6 lines deleted...]
-        <v>104</v>
+        <v>46448</v>
+      </c>
+      <c r="E47" s="67"/>
+      <c r="F47" s="67"/>
+    </row>
+    <row r="48" spans="1:6" ht="45">
+      <c r="A48" s="1" t="s">
+        <v>2570</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>105</v>
       </c>
-      <c r="C48" s="80" t="s">
-        <v>3007</v>
+      <c r="C48" s="78" t="s">
+        <v>5</v>
       </c>
       <c r="D48" s="19">
-        <v>46374</v>
-[...5 lines deleted...]
-      <c r="A49" s="13" t="s">
+        <v>46448</v>
+      </c>
+      <c r="E48" s="67"/>
+      <c r="F48" s="67"/>
+    </row>
+    <row r="49" spans="1:6" ht="174.95" customHeight="1">
+      <c r="A49" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="B49" s="16" t="s">
+      <c r="B49" s="10" t="s">
         <v>107</v>
       </c>
-      <c r="C49" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A50" s="3" t="s">
+      <c r="C49" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D49" s="29">
+        <v>46449</v>
+      </c>
+      <c r="E49" s="67"/>
+      <c r="F49" s="67"/>
+    </row>
+    <row r="50" spans="1:6" ht="63" customHeight="1">
+      <c r="A50" s="2" t="s">
         <v>108</v>
       </c>
-      <c r="B50" s="11" t="s">
+      <c r="B50" s="10" t="s">
         <v>109</v>
       </c>
-      <c r="C50" s="80" t="s">
-        <v>5</v>
+      <c r="C50" s="78" t="s">
+        <v>110</v>
       </c>
       <c r="D50" s="19">
-        <v>46448</v>
-[...6 lines deleted...]
-        <v>2658</v>
+        <v>46462</v>
+      </c>
+      <c r="E50" s="67"/>
+      <c r="F50" s="67"/>
+    </row>
+    <row r="51" spans="1:6" ht="158.25" customHeight="1">
+      <c r="A51" s="2" t="s">
+        <v>2474</v>
       </c>
       <c r="B51" s="10" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>112</v>
+      </c>
+      <c r="C51" s="78" t="s">
+        <v>2908</v>
       </c>
       <c r="D51" s="19">
-        <v>46448</v>
-[...4 lines deleted...]
-    <row r="52" spans="1:6" ht="174.95" customHeight="1">
+        <v>46480</v>
+      </c>
+      <c r="E51" s="67"/>
+      <c r="F51" s="67"/>
+    </row>
+    <row r="52" spans="1:6" ht="182.1" customHeight="1">
       <c r="A52" s="4" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B52" s="10" t="s">
-        <v>112</v>
-[...12 lines deleted...]
-        <v>113</v>
+        <v>114</v>
+      </c>
+      <c r="C52" s="78" t="s">
+        <v>115</v>
+      </c>
+      <c r="D52" s="19">
+        <v>46496</v>
+      </c>
+      <c r="E52" s="67"/>
+      <c r="F52" s="67"/>
+    </row>
+    <row r="53" spans="1:6" ht="66.75" customHeight="1">
+      <c r="A53" s="3" t="s">
+        <v>116</v>
       </c>
       <c r="B53" s="10" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>115</v>
+        <v>117</v>
+      </c>
+      <c r="C53" s="78" t="s">
+        <v>2909</v>
       </c>
       <c r="D53" s="19">
-        <v>46462</v>
-[...6 lines deleted...]
-        <v>2559</v>
+        <v>46497</v>
+      </c>
+      <c r="E53" s="67"/>
+      <c r="F53" s="67"/>
+    </row>
+    <row r="54" spans="1:6" ht="31.5" customHeight="1">
+      <c r="A54" s="54" t="s">
+        <v>2030</v>
       </c>
       <c r="B54" s="10" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-        <v>3010</v>
+        <v>118</v>
+      </c>
+      <c r="C54" s="78" t="s">
+        <v>119</v>
       </c>
       <c r="D54" s="19">
-        <v>46480</v>
-[...6 lines deleted...]
-        <v>118</v>
+        <v>46520</v>
+      </c>
+      <c r="E54" s="67"/>
+      <c r="F54" s="67"/>
+    </row>
+    <row r="55" spans="1:6" ht="44.25" customHeight="1">
+      <c r="A55" s="3" t="s">
+        <v>120</v>
       </c>
       <c r="B55" s="10" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-        <v>120</v>
+        <v>121</v>
+      </c>
+      <c r="C55" s="78" t="s">
+        <v>10</v>
       </c>
       <c r="D55" s="19">
-        <v>46496</v>
-[...6 lines deleted...]
-        <v>121</v>
+        <v>46447</v>
+      </c>
+      <c r="E55" s="67"/>
+      <c r="F55" s="67"/>
+    </row>
+    <row r="56" spans="1:6" ht="59.25" customHeight="1">
+      <c r="A56" s="7" t="s">
+        <v>2571</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>122</v>
       </c>
-      <c r="C56" s="80" t="s">
-[...10 lines deleted...]
-        <v>2082</v>
+      <c r="C56" s="78" t="s">
+        <v>123</v>
+      </c>
+      <c r="D56" s="29">
+        <v>46684</v>
+      </c>
+      <c r="E56" s="67"/>
+      <c r="F56" s="67"/>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" s="3" t="s">
+        <v>124</v>
       </c>
       <c r="B57" s="10" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>125</v>
+      </c>
+      <c r="C57" s="78" t="s">
+        <v>5</v>
       </c>
       <c r="D57" s="19">
-        <v>46520</v>
-[...8 lines deleted...]
-      <c r="B58" s="10" t="s">
+        <v>46606</v>
+      </c>
+      <c r="E57" s="67"/>
+      <c r="F57" s="67"/>
+    </row>
+    <row r="58" spans="1:6" ht="77.25" customHeight="1">
+      <c r="A58" s="4" t="s">
+        <v>2377</v>
+      </c>
+      <c r="B58" s="20" t="s">
+        <v>2378</v>
+      </c>
+      <c r="C58" s="78" t="s">
+        <v>2379</v>
+      </c>
+      <c r="D58" s="19">
+        <v>46374</v>
+      </c>
+      <c r="E58" s="67"/>
+      <c r="F58" s="67"/>
+    </row>
+    <row r="59" spans="1:6" ht="139.5" customHeight="1">
+      <c r="A59" s="4" t="s">
+        <v>3395</v>
+      </c>
+      <c r="B59" s="10" t="s">
         <v>126</v>
       </c>
-      <c r="C58" s="80" t="s">
+      <c r="C59" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="D58" s="19">
-[...9 lines deleted...]
-      <c r="B59" s="10" t="s">
+      <c r="D59" s="29">
+        <v>46435</v>
+      </c>
+      <c r="E59" s="67"/>
+      <c r="F59" s="67"/>
+    </row>
+    <row r="60" spans="1:6" ht="22.5">
+      <c r="A60" s="3" t="s">
         <v>127</v>
       </c>
-      <c r="C59" s="80" t="s">
+      <c r="B60" s="10" t="s">
         <v>128</v>
       </c>
-      <c r="D59" s="29">
-[...6 lines deleted...]
-      <c r="A60" s="3" t="s">
+      <c r="C60" s="78" t="s">
+        <v>4</v>
+      </c>
+      <c r="D60" s="29">
+        <v>46437</v>
+      </c>
+      <c r="E60" s="67"/>
+      <c r="F60" s="67"/>
+    </row>
+    <row r="61" spans="1:6" ht="33" customHeight="1">
+      <c r="A61" s="3" t="s">
         <v>129</v>
       </c>
-      <c r="B60" s="10" t="s">
+      <c r="B61" s="10" t="s">
         <v>130</v>
       </c>
-      <c r="C60" s="80" t="s">
-[...26 lines deleted...]
-        <v>3514</v>
+      <c r="C61" s="78" t="s">
+        <v>131</v>
+      </c>
+      <c r="D61" s="29">
+        <v>46456</v>
+      </c>
+      <c r="E61" s="67"/>
+      <c r="F61" s="67"/>
+    </row>
+    <row r="62" spans="1:6" ht="96.75" customHeight="1">
+      <c r="A62" s="1" t="s">
+        <v>132</v>
       </c>
       <c r="B62" s="10" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>1930</v>
+      </c>
+      <c r="C62" s="78" t="s">
+        <v>133</v>
       </c>
       <c r="D62" s="29">
-        <v>46435</v>
-[...6 lines deleted...]
-        <v>132</v>
+        <v>46571</v>
+      </c>
+      <c r="E62" s="67"/>
+      <c r="F62" s="67"/>
+    </row>
+    <row r="63" spans="1:6" ht="81.75" customHeight="1">
+      <c r="A63" s="4" t="s">
+        <v>134</v>
       </c>
       <c r="B63" s="10" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="C63" s="80" t="s">
+        <v>135</v>
+      </c>
+      <c r="C63" s="78" t="s">
         <v>4</v>
       </c>
-      <c r="D63" s="29">
-[...12 lines deleted...]
-      <c r="C64" s="80" t="s">
+      <c r="D63" s="19">
+        <v>46462</v>
+      </c>
+      <c r="E63" s="67"/>
+      <c r="F63" s="67"/>
+    </row>
+    <row r="64" spans="1:6" ht="215.25" customHeight="1">
+      <c r="A64" s="4" t="s">
+        <v>2572</v>
+      </c>
+      <c r="B64" s="20" t="s">
         <v>136</v>
       </c>
+      <c r="C64" s="78" t="s">
+        <v>2910</v>
+      </c>
       <c r="D64" s="29">
-        <v>46456</v>
-[...5 lines deleted...]
-      <c r="A65" s="1" t="s">
+        <v>46496</v>
+      </c>
+      <c r="E64" s="67"/>
+      <c r="F64" s="67"/>
+    </row>
+    <row r="65" spans="1:6" ht="22.5">
+      <c r="A65" s="3" t="s">
         <v>137</v>
       </c>
       <c r="B65" s="10" t="s">
-        <v>1981</v>
-[...1 lines deleted...]
-      <c r="C65" s="80" t="s">
         <v>138</v>
       </c>
-      <c r="D65" s="29">
-[...6 lines deleted...]
-      <c r="A66" s="4" t="s">
+      <c r="C65" s="78" t="s">
         <v>139</v>
       </c>
+      <c r="D65" s="19">
+        <v>46472</v>
+      </c>
+      <c r="E65" s="67"/>
+      <c r="F65" s="67"/>
+    </row>
+    <row r="66" spans="1:6" ht="33.75">
+      <c r="A66" s="3" t="s">
+        <v>140</v>
+      </c>
       <c r="B66" s="10" t="s">
-        <v>140</v>
-[...14 lines deleted...]
-      <c r="B67" s="20" t="s">
         <v>141</v>
       </c>
-      <c r="C67" s="80" t="s">
-[...8 lines deleted...]
-    <row r="68" spans="1:6" ht="22.5">
+      <c r="C66" s="78" t="s">
+        <v>142</v>
+      </c>
+      <c r="D66" s="29">
+        <v>46474</v>
+      </c>
+      <c r="E66" s="67"/>
+      <c r="F66" s="67"/>
+    </row>
+    <row r="67" spans="1:6" ht="80.25" customHeight="1">
+      <c r="A67" s="3" t="s">
+        <v>2039</v>
+      </c>
+      <c r="B67" s="10" t="s">
+        <v>143</v>
+      </c>
+      <c r="C67" s="78" t="s">
+        <v>30</v>
+      </c>
+      <c r="D67" s="19">
+        <v>46443</v>
+      </c>
+      <c r="E67" s="67"/>
+      <c r="F67" s="67"/>
+    </row>
+    <row r="68" spans="1:6" ht="50.25" customHeight="1">
       <c r="A68" s="3" t="s">
-        <v>142</v>
-[...4 lines deleted...]
-      <c r="C68" s="80" t="s">
         <v>144</v>
       </c>
-      <c r="D68" s="19">
-[...6 lines deleted...]
-      <c r="A69" s="3" t="s">
+      <c r="B68" s="20" t="s">
         <v>145</v>
+      </c>
+      <c r="C68" s="78" t="s">
+        <v>2911</v>
+      </c>
+      <c r="D68" s="41">
+        <v>46507</v>
+      </c>
+      <c r="E68" s="67"/>
+      <c r="F68" s="67"/>
+    </row>
+    <row r="69" spans="1:6" ht="68.25" customHeight="1">
+      <c r="A69" s="1" t="s">
+        <v>2573</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>146</v>
       </c>
-      <c r="C69" s="80" t="s">
+      <c r="C69" s="78" t="s">
+        <v>2912</v>
+      </c>
+      <c r="D69" s="29">
+        <v>46467</v>
+      </c>
+      <c r="E69" s="67"/>
+      <c r="F69" s="67"/>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70" s="3" t="s">
         <v>147</v>
-      </c>
-[...8 lines deleted...]
-        <v>2091</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>148</v>
       </c>
-      <c r="C70" s="80" t="s">
-        <v>33</v>
+      <c r="C70" s="78" t="s">
+        <v>2913</v>
       </c>
       <c r="D70" s="19">
-        <v>46443</v>
-[...4 lines deleted...]
-    <row r="71" spans="1:6" ht="50.25" customHeight="1">
+        <v>46469</v>
+      </c>
+      <c r="E70" s="67"/>
+      <c r="F70" s="67"/>
+    </row>
+    <row r="71" spans="1:6" ht="56.25">
       <c r="A71" s="3" t="s">
         <v>149</v>
       </c>
-      <c r="B71" s="20" t="s">
+      <c r="B71" s="10" t="s">
         <v>150</v>
       </c>
-      <c r="C71" s="80" t="s">
-[...8 lines deleted...]
-    <row r="72" spans="1:6" ht="68.25" customHeight="1">
+      <c r="C71" s="78" t="s">
+        <v>151</v>
+      </c>
+      <c r="D71" s="19">
+        <v>46543</v>
+      </c>
+      <c r="E71" s="67"/>
+      <c r="F71" s="67"/>
+    </row>
+    <row r="72" spans="1:6" ht="63.75" customHeight="1">
       <c r="A72" s="1" t="s">
-        <v>2661</v>
+        <v>152</v>
       </c>
       <c r="B72" s="10" t="s">
-        <v>151</v>
-[...12 lines deleted...]
-        <v>152</v>
+        <v>153</v>
+      </c>
+      <c r="C72" s="78" t="s">
+        <v>2914</v>
+      </c>
+      <c r="D72" s="19">
+        <v>46484</v>
+      </c>
+      <c r="E72" s="67"/>
+      <c r="F72" s="67"/>
+    </row>
+    <row r="73" spans="1:6" ht="33" customHeight="1">
+      <c r="A73" s="1" t="s">
+        <v>154</v>
       </c>
       <c r="B73" s="10" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>3015</v>
+        <v>155</v>
+      </c>
+      <c r="C73" s="78" t="s">
+        <v>156</v>
       </c>
       <c r="D73" s="19">
-        <v>46469</v>
-[...4 lines deleted...]
-    <row r="74" spans="1:6" ht="56.25">
+        <v>46505</v>
+      </c>
+      <c r="E73" s="67"/>
+      <c r="F73" s="67"/>
+    </row>
+    <row r="74" spans="1:6" ht="155.25" customHeight="1">
       <c r="A74" s="3" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B74" s="10" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>156</v>
+        <v>158</v>
+      </c>
+      <c r="C74" s="78" t="s">
+        <v>5</v>
       </c>
       <c r="D74" s="19">
-        <v>46543</v>
-[...6 lines deleted...]
-        <v>157</v>
+        <v>46512</v>
+      </c>
+      <c r="E74" s="67"/>
+      <c r="F74" s="67"/>
+    </row>
+    <row r="75" spans="1:6" ht="45" customHeight="1">
+      <c r="A75" s="3" t="s">
+        <v>2574</v>
       </c>
       <c r="B75" s="10" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>3016</v>
+        <v>159</v>
+      </c>
+      <c r="C75" s="78" t="s">
+        <v>2915</v>
       </c>
       <c r="D75" s="19">
-        <v>46484</v>
-[...4 lines deleted...]
-    <row r="76" spans="1:6" ht="33" customHeight="1">
+        <v>46486</v>
+      </c>
+      <c r="E75" s="67"/>
+      <c r="F75" s="67"/>
+    </row>
+    <row r="76" spans="1:6" ht="78" customHeight="1">
       <c r="A76" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B76" s="10" t="s">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="C76" s="80" t="s">
         <v>161</v>
       </c>
+      <c r="C76" s="78" t="s">
+        <v>3541</v>
+      </c>
       <c r="D76" s="19">
-        <v>46505</v>
-[...5 lines deleted...]
-      <c r="A77" s="3" t="s">
+        <v>46471</v>
+      </c>
+      <c r="E76" s="67"/>
+      <c r="F76" s="67"/>
+    </row>
+    <row r="77" spans="1:6">
+      <c r="A77" s="1" t="s">
         <v>162</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>163</v>
       </c>
-      <c r="C77" s="80" t="s">
-[...10 lines deleted...]
-        <v>2662</v>
+      <c r="C77" s="78" t="s">
+        <v>37</v>
+      </c>
+      <c r="D77" s="29">
+        <v>46429</v>
+      </c>
+      <c r="E77" s="67"/>
+      <c r="F77" s="67"/>
+    </row>
+    <row r="78" spans="1:6" ht="89.25" customHeight="1">
+      <c r="A78" s="4" t="s">
+        <v>2916</v>
       </c>
       <c r="B78" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C78" s="78" t="s">
+        <v>595</v>
+      </c>
+      <c r="D78" s="19">
+        <v>46418</v>
+      </c>
+      <c r="E78" s="67"/>
+      <c r="F78" s="67"/>
+    </row>
+    <row r="79" spans="1:6" ht="47.25" customHeight="1">
+      <c r="A79" s="9" t="s">
         <v>164</v>
       </c>
-      <c r="C78" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A79" s="1" t="s">
+      <c r="B79" s="11" t="s">
         <v>165</v>
       </c>
-      <c r="B79" s="10" t="s">
+      <c r="C79" s="78" t="s">
+        <v>2917</v>
+      </c>
+      <c r="D79" s="19">
+        <v>46561</v>
+      </c>
+      <c r="E79" s="67"/>
+      <c r="F79" s="67"/>
+    </row>
+    <row r="80" spans="1:6" ht="57.95" customHeight="1">
+      <c r="A80" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="C79" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A80" s="1" t="s">
+      <c r="B80" s="10" t="s">
         <v>167</v>
       </c>
-      <c r="B80" s="10" t="s">
+      <c r="C80" s="78" t="s">
+        <v>2918</v>
+      </c>
+      <c r="D80" s="19">
+        <v>46518</v>
+      </c>
+      <c r="E80" s="73"/>
+      <c r="F80" s="67"/>
+    </row>
+    <row r="81" spans="1:6" ht="44.25" customHeight="1">
+      <c r="A81" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="C80" s="80" t="s">
-[...16 lines deleted...]
-        <v>617</v>
+      <c r="B81" s="11" t="s">
+        <v>169</v>
+      </c>
+      <c r="C81" s="78" t="s">
+        <v>2919</v>
       </c>
       <c r="D81" s="19">
-        <v>46418</v>
-[...8 lines deleted...]
-      <c r="B82" s="11" t="s">
+        <v>46574</v>
+      </c>
+      <c r="E81" s="67"/>
+      <c r="F81" s="67"/>
+    </row>
+    <row r="82" spans="1:6" ht="66" customHeight="1">
+      <c r="A82" s="3" t="s">
         <v>170</v>
       </c>
-      <c r="C82" s="80" t="s">
-[...8 lines deleted...]
-    <row r="83" spans="1:6" ht="57.95" customHeight="1">
+      <c r="B82" s="10" t="s">
+        <v>171</v>
+      </c>
+      <c r="C82" s="78" t="s">
+        <v>2920</v>
+      </c>
+      <c r="D82" s="29">
+        <v>46358</v>
+      </c>
+      <c r="E82" s="67"/>
+      <c r="F82" s="67"/>
+    </row>
+    <row r="83" spans="1:6" ht="83.25" customHeight="1">
       <c r="A83" s="4" t="s">
-        <v>171</v>
+        <v>2252</v>
       </c>
       <c r="B83" s="10" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C83" s="78" t="s">
         <v>172</v>
       </c>
-      <c r="C83" s="80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D83" s="19">
-        <v>46518</v>
-[...4 lines deleted...]
-    <row r="84" spans="1:6" ht="44.25" customHeight="1">
+        <v>46483</v>
+      </c>
+      <c r="E83" s="67"/>
+      <c r="F83" s="67"/>
+    </row>
+    <row r="84" spans="1:6">
       <c r="A84" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="B84" s="11" t="s">
+      <c r="B84" s="10" t="s">
         <v>174</v>
       </c>
-      <c r="C84" s="80" t="s">
-        <v>3021</v>
+      <c r="C84" s="78" t="s">
+        <v>2921</v>
       </c>
       <c r="D84" s="19">
-        <v>46574</v>
-[...5 lines deleted...]
-      <c r="A85" s="3" t="s">
+        <v>46567</v>
+      </c>
+      <c r="E84" s="67"/>
+      <c r="F84" s="67"/>
+    </row>
+    <row r="85" spans="1:6" ht="22.5">
+      <c r="A85" s="1" t="s">
+        <v>1866</v>
+      </c>
+      <c r="B85" s="10" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C85" s="78" t="s">
         <v>175</v>
       </c>
-      <c r="B85" s="10" t="s">
+      <c r="D85" s="19">
+        <v>46596</v>
+      </c>
+      <c r="E85" s="67"/>
+      <c r="F85" s="67"/>
+    </row>
+    <row r="86" spans="1:6" ht="67.5">
+      <c r="A86" s="3" t="s">
         <v>176</v>
       </c>
-      <c r="C85" s="80" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="B86" s="10" t="s">
-        <v>1948</v>
-[...1 lines deleted...]
-      <c r="C86" s="80" t="s">
         <v>177</v>
       </c>
+      <c r="C86" s="78" t="s">
+        <v>601</v>
+      </c>
       <c r="D86" s="19">
-        <v>46483</v>
-[...2 lines deleted...]
-      <c r="F86" s="68"/>
+        <v>46676</v>
+      </c>
+      <c r="E86" s="67"/>
+      <c r="F86" s="67"/>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>179</v>
       </c>
-      <c r="C87" s="80" t="s">
-        <v>3023</v>
+      <c r="C87" s="78" t="s">
+        <v>2922</v>
       </c>
       <c r="D87" s="19">
-        <v>46567</v>
-[...6 lines deleted...]
-        <v>1915</v>
+        <v>46610</v>
+      </c>
+      <c r="E87" s="67"/>
+      <c r="F87" s="67"/>
+    </row>
+    <row r="88" spans="1:6" ht="100.5" customHeight="1">
+      <c r="A88" s="3" t="s">
+        <v>180</v>
       </c>
       <c r="B88" s="10" t="s">
-        <v>1916</v>
-[...2 lines deleted...]
-        <v>180</v>
+        <v>181</v>
+      </c>
+      <c r="C88" s="78" t="s">
+        <v>182</v>
       </c>
       <c r="D88" s="19">
-        <v>46596</v>
-[...6 lines deleted...]
-        <v>181</v>
+        <v>46633</v>
+      </c>
+      <c r="E88" s="67"/>
+      <c r="F88" s="67"/>
+    </row>
+    <row r="89" spans="1:6" ht="61.5" customHeight="1">
+      <c r="A89" s="4" t="s">
+        <v>185</v>
       </c>
       <c r="B89" s="10" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>623</v>
+        <v>186</v>
+      </c>
+      <c r="C89" s="78" t="s">
+        <v>187</v>
       </c>
       <c r="D89" s="19">
-        <v>46311</v>
-[...6 lines deleted...]
-        <v>183</v>
+        <v>46414</v>
+      </c>
+      <c r="E89" s="67"/>
+      <c r="F89" s="67"/>
+    </row>
+    <row r="90" spans="1:6" ht="156.75" customHeight="1">
+      <c r="A90" s="2" t="s">
+        <v>2575</v>
       </c>
       <c r="B90" s="10" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-        <v>3024</v>
+        <v>6</v>
+      </c>
+      <c r="C90" s="78" t="s">
+        <v>2923</v>
       </c>
       <c r="D90" s="19">
-        <v>46610</v>
-[...6 lines deleted...]
-        <v>185</v>
+        <v>46418</v>
+      </c>
+      <c r="E90" s="67"/>
+      <c r="F90" s="67"/>
+    </row>
+    <row r="91" spans="1:6" ht="133.5" customHeight="1">
+      <c r="A91" s="2" t="s">
+        <v>2576</v>
       </c>
       <c r="B91" s="10" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-        <v>187</v>
+        <v>6</v>
+      </c>
+      <c r="C91" s="78" t="s">
+        <v>37</v>
       </c>
       <c r="D91" s="19">
-        <v>46633</v>
-[...4 lines deleted...]
-    <row r="92" spans="1:6" ht="61.5" customHeight="1">
+        <v>46436</v>
+      </c>
+      <c r="E91" s="67"/>
+      <c r="F91" s="67"/>
+    </row>
+    <row r="92" spans="1:6" ht="151.5" customHeight="1">
       <c r="A92" s="4" t="s">
-        <v>190</v>
+        <v>2577</v>
       </c>
       <c r="B92" s="10" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-        <v>192</v>
+        <v>6</v>
+      </c>
+      <c r="C92" s="78" t="s">
+        <v>2923</v>
       </c>
       <c r="D92" s="19">
-        <v>46414</v>
-[...6 lines deleted...]
-        <v>2663</v>
+        <v>46422</v>
+      </c>
+      <c r="E92" s="67"/>
+      <c r="F92" s="67"/>
+    </row>
+    <row r="93" spans="1:6" ht="237" customHeight="1">
+      <c r="A93" s="4" t="s">
+        <v>2578</v>
       </c>
       <c r="B93" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C93" s="80" t="s">
-        <v>3025</v>
+      <c r="C93" s="78" t="s">
+        <v>7</v>
       </c>
       <c r="D93" s="19">
-        <v>46418</v>
-[...12 lines deleted...]
-        <v>40</v>
+        <v>46423</v>
+      </c>
+      <c r="E93" s="67"/>
+      <c r="F93" s="67"/>
+    </row>
+    <row r="94" spans="1:6" ht="33.75">
+      <c r="A94" s="1" t="s">
+        <v>2231</v>
+      </c>
+      <c r="B94" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="C94" s="78" t="s">
+        <v>2924</v>
       </c>
       <c r="D94" s="19">
-        <v>46436</v>
-[...2 lines deleted...]
-      <c r="F94" s="68"/>
+        <v>46333</v>
+      </c>
+      <c r="E94" s="67"/>
+      <c r="F94" s="67"/>
     </row>
     <row r="95" spans="1:6" ht="33.75">
-      <c r="A95" s="1" t="s">
-        <v>2665</v>
+      <c r="A95" s="3" t="s">
+        <v>189</v>
       </c>
       <c r="B95" s="11" t="s">
+        <v>190</v>
+      </c>
+      <c r="C95" s="78" t="s">
+        <v>2925</v>
+      </c>
+      <c r="D95" s="19">
+        <v>46484</v>
+      </c>
+      <c r="E95" s="67"/>
+      <c r="F95" s="67"/>
+    </row>
+    <row r="96" spans="1:6" ht="75.75" customHeight="1">
+      <c r="A96" s="3" t="s">
+        <v>191</v>
+      </c>
+      <c r="B96" s="20" t="s">
+        <v>192</v>
+      </c>
+      <c r="C96" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D96" s="19">
+        <v>46349</v>
+      </c>
+      <c r="E96" s="67"/>
+      <c r="F96" s="67"/>
+    </row>
+    <row r="97" spans="1:6" ht="303.75" customHeight="1">
+      <c r="A97" s="1" t="s">
         <v>193</v>
       </c>
-      <c r="C95" s="80" t="s">
-[...32 lines deleted...]
-        <v>7</v>
+      <c r="B97" s="11" t="s">
+        <v>194</v>
+      </c>
+      <c r="C97" s="78" t="s">
+        <v>2926</v>
       </c>
       <c r="D97" s="19">
-        <v>46423</v>
-[...4 lines deleted...]
-    <row r="98" spans="1:6" s="75" customFormat="1">
+        <v>46668</v>
+      </c>
+      <c r="E97" s="67"/>
+      <c r="F97" s="67"/>
+    </row>
+    <row r="98" spans="1:6" ht="48.75" customHeight="1">
       <c r="A98" s="1" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B98" s="10" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="C98" s="80" t="s">
         <v>196</v>
       </c>
-      <c r="D98" s="19">
-[...3 lines deleted...]
-    <row r="99" spans="1:6" ht="45">
+      <c r="C98" s="78" t="s">
+        <v>197</v>
+      </c>
+      <c r="D98" s="29">
+        <v>46365</v>
+      </c>
+      <c r="E98" s="67"/>
+      <c r="F98" s="67"/>
+    </row>
+    <row r="99" spans="1:6" ht="79.5" customHeight="1">
       <c r="A99" s="1" t="s">
-        <v>2316</v>
+        <v>2579</v>
       </c>
       <c r="B99" s="11" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>3027</v>
+        <v>198</v>
+      </c>
+      <c r="C99" s="78" t="s">
+        <v>199</v>
       </c>
       <c r="D99" s="19">
-        <v>46333</v>
-[...12 lines deleted...]
-        <v>3028</v>
+        <v>46420</v>
+      </c>
+      <c r="E99" s="67"/>
+      <c r="F99" s="67"/>
+    </row>
+    <row r="100" spans="1:6" ht="45">
+      <c r="A100" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="B100" s="20" t="s">
+        <v>201</v>
+      </c>
+      <c r="C100" s="78" t="s">
+        <v>2927</v>
       </c>
       <c r="D100" s="19">
-        <v>46484</v>
-[...4 lines deleted...]
-    <row r="101" spans="1:6" ht="75.75" customHeight="1">
+        <v>46404</v>
+      </c>
+      <c r="E100" s="67"/>
+      <c r="F100" s="67"/>
+    </row>
+    <row r="101" spans="1:6" ht="54.75" customHeight="1">
       <c r="A101" s="3" t="s">
-        <v>200</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>1802</v>
+      </c>
+      <c r="B101" s="10" t="s">
+        <v>202</v>
+      </c>
+      <c r="C101" s="78" t="s">
+        <v>203</v>
       </c>
       <c r="D101" s="19">
-        <v>46349</v>
-[...6 lines deleted...]
-        <v>202</v>
+        <v>46525</v>
+      </c>
+      <c r="E101" s="67"/>
+      <c r="F101" s="67"/>
+    </row>
+    <row r="102" spans="1:6" ht="87.75" customHeight="1">
+      <c r="A102" s="2" t="s">
+        <v>2475</v>
       </c>
       <c r="B102" s="11" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>3029</v>
+        <v>204</v>
+      </c>
+      <c r="C102" s="78" t="s">
+        <v>205</v>
       </c>
       <c r="D102" s="19">
-        <v>46303</v>
-[...6 lines deleted...]
-        <v>204</v>
+        <v>46408</v>
+      </c>
+      <c r="E102" s="67"/>
+      <c r="F102" s="67"/>
+    </row>
+    <row r="103" spans="1:6" ht="22.5">
+      <c r="A103" s="3" t="s">
+        <v>2219</v>
       </c>
       <c r="B103" s="10" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="C103" s="80" t="s">
         <v>206</v>
       </c>
-      <c r="D103" s="29">
-[...9 lines deleted...]
-      <c r="B104" s="11" t="s">
+      <c r="C103" s="78" t="s">
+        <v>2928</v>
+      </c>
+      <c r="D103" s="19">
+        <v>46421</v>
+      </c>
+      <c r="E103" s="67"/>
+      <c r="F103" s="67"/>
+    </row>
+    <row r="104" spans="1:6" ht="20.45" customHeight="1">
+      <c r="A104" s="3" t="s">
         <v>207</v>
       </c>
-      <c r="C104" s="80" t="s">
+      <c r="B104" s="10" t="s">
+        <v>3639</v>
+      </c>
+      <c r="C104" s="78" t="s">
+        <v>860</v>
+      </c>
+      <c r="D104" s="19">
+        <v>46652</v>
+      </c>
+      <c r="E104" s="67"/>
+      <c r="F104" s="67"/>
+    </row>
+    <row r="105" spans="1:6" ht="56.25">
+      <c r="A105" s="2" t="s">
         <v>208</v>
       </c>
-      <c r="D104" s="19">
-[...6 lines deleted...]
-      <c r="A105" s="1" t="s">
+      <c r="B105" s="10" t="s">
         <v>209</v>
       </c>
-      <c r="B105" s="20" t="s">
+      <c r="C105" s="78" t="s">
+        <v>3542</v>
+      </c>
+      <c r="D105" s="19">
+        <v>46660</v>
+      </c>
+      <c r="E105" s="67"/>
+      <c r="F105" s="67"/>
+    </row>
+    <row r="106" spans="1:6" ht="67.5">
+      <c r="A106" s="1" t="s">
         <v>210</v>
       </c>
-      <c r="C105" s="80" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="B106" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C106" s="78" t="s">
+        <v>496</v>
+      </c>
+      <c r="D106" s="19">
+        <v>46460</v>
+      </c>
+      <c r="E106" s="67"/>
+      <c r="F106" s="67"/>
+    </row>
+    <row r="107" spans="1:6" ht="81.75" customHeight="1">
+      <c r="A107" s="2" t="s">
+        <v>2580</v>
+      </c>
+      <c r="B107" s="11" t="s">
         <v>211</v>
       </c>
-      <c r="C106" s="80" t="s">
+      <c r="C107" s="78" t="s">
+        <v>2929</v>
+      </c>
+      <c r="D107" s="19">
+        <v>46466</v>
+      </c>
+      <c r="E107" s="67"/>
+      <c r="F107" s="67"/>
+    </row>
+    <row r="108" spans="1:6" ht="57.75" customHeight="1">
+      <c r="A108" s="1" t="s">
         <v>212</v>
       </c>
-      <c r="D106" s="19">
-[...9 lines deleted...]
-      <c r="B107" s="11" t="s">
+      <c r="B108" s="10" t="s">
         <v>213</v>
       </c>
-      <c r="C107" s="80" t="s">
+      <c r="C108" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D108" s="29">
+        <v>46448</v>
+      </c>
+      <c r="E108" s="67"/>
+      <c r="F108" s="67"/>
+    </row>
+    <row r="109" spans="1:6" ht="89.25" customHeight="1">
+      <c r="A109" s="4" t="s">
         <v>214</v>
       </c>
-      <c r="D107" s="19">
-[...9 lines deleted...]
-      <c r="B108" s="10" t="s">
+      <c r="B109" s="10" t="s">
         <v>215</v>
       </c>
-      <c r="C108" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A109" s="3" t="s">
+      <c r="C109" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D109" s="29">
+        <v>46499</v>
+      </c>
+      <c r="E109" s="67"/>
+      <c r="F109" s="67"/>
+    </row>
+    <row r="110" spans="1:6" ht="22.5">
+      <c r="A110" s="1" t="s">
         <v>216</v>
       </c>
-      <c r="B109" s="10" t="s">
-[...12 lines deleted...]
-      <c r="A110" s="2" t="s">
+      <c r="B110" s="10" t="s">
         <v>217</v>
       </c>
-      <c r="B110" s="10" t="s">
+      <c r="C110" s="78" t="s">
+        <v>2930</v>
+      </c>
+      <c r="D110" s="29">
+        <v>46472</v>
+      </c>
+      <c r="E110" s="67"/>
+      <c r="F110" s="67"/>
+    </row>
+    <row r="111" spans="1:6" ht="55.5" customHeight="1">
+      <c r="A111" s="4" t="s">
         <v>218</v>
       </c>
-      <c r="C110" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A111" s="1" t="s">
+      <c r="B111" s="10" t="s">
         <v>219</v>
       </c>
-      <c r="B111" s="10" t="s">
-[...15 lines deleted...]
-      <c r="B112" s="11" t="s">
+      <c r="C111" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D111" s="29">
+        <v>46502</v>
+      </c>
+      <c r="E111" s="67"/>
+      <c r="F111" s="67"/>
+    </row>
+    <row r="112" spans="1:6" ht="69" customHeight="1">
+      <c r="A112" s="3" t="s">
         <v>220</v>
       </c>
-      <c r="C112" s="80" t="s">
-        <v>3032</v>
+      <c r="B112" s="10" t="s">
+        <v>221</v>
+      </c>
+      <c r="C112" s="78" t="s">
+        <v>2931</v>
       </c>
       <c r="D112" s="19">
-        <v>46466</v>
-[...8 lines deleted...]
-      <c r="B113" s="10" t="s">
+        <v>46499</v>
+      </c>
+      <c r="E112" s="67"/>
+      <c r="F112" s="67"/>
+    </row>
+    <row r="113" spans="1:6" ht="114" customHeight="1">
+      <c r="A113" s="3" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B113" s="11" t="s">
         <v>222</v>
       </c>
-      <c r="C113" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A114" s="4" t="s">
+      <c r="C113" s="78" t="s">
+        <v>3243</v>
+      </c>
+      <c r="D113" s="19">
+        <v>46563</v>
+      </c>
+      <c r="E113" s="67"/>
+      <c r="F113" s="67"/>
+    </row>
+    <row r="114" spans="1:6" ht="155.25" customHeight="1">
+      <c r="A114" s="2" t="s">
+        <v>2582</v>
+      </c>
+      <c r="B114" s="11" t="s">
         <v>223</v>
       </c>
-      <c r="B114" s="10" t="s">
+      <c r="C114" s="78" t="s">
+        <v>2932</v>
+      </c>
+      <c r="D114" s="19">
+        <v>46548</v>
+      </c>
+      <c r="E114" s="67"/>
+      <c r="F114" s="67"/>
+    </row>
+    <row r="115" spans="1:6">
+      <c r="A115" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="C114" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A115" s="1" t="s">
+      <c r="B115" s="10" t="s">
         <v>225</v>
       </c>
-      <c r="B115" s="10" t="s">
+      <c r="C115" s="78" t="s">
         <v>226</v>
       </c>
-      <c r="C115" s="80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D115" s="29">
-        <v>46472</v>
-[...5 lines deleted...]
-      <c r="A116" s="4" t="s">
+        <v>46572</v>
+      </c>
+      <c r="E115" s="67"/>
+      <c r="F115" s="67"/>
+    </row>
+    <row r="116" spans="1:6" ht="22.5">
+      <c r="A116" s="1" t="s">
         <v>227</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>228</v>
       </c>
-      <c r="C116" s="80" t="s">
-[...8 lines deleted...]
-    <row r="117" spans="1:6" ht="69" customHeight="1">
+      <c r="C116" s="78" t="s">
+        <v>2933</v>
+      </c>
+      <c r="D116" s="19">
+        <v>46492</v>
+      </c>
+      <c r="E116" s="67"/>
+      <c r="F116" s="67"/>
+    </row>
+    <row r="117" spans="1:6" ht="45">
       <c r="A117" s="3" t="s">
         <v>229</v>
       </c>
       <c r="B117" s="10" t="s">
         <v>230</v>
       </c>
-      <c r="C117" s="80" t="s">
-        <v>3034</v>
+      <c r="C117" s="78" t="s">
+        <v>231</v>
       </c>
       <c r="D117" s="19">
-        <v>46499</v>
-[...4 lines deleted...]
-    <row r="118" spans="1:6" ht="114" customHeight="1">
+        <v>46604</v>
+      </c>
+      <c r="E117" s="67"/>
+      <c r="F117" s="67"/>
+    </row>
+    <row r="118" spans="1:6" ht="56.25">
       <c r="A118" s="3" t="s">
-        <v>2670</v>
-[...5 lines deleted...]
-        <v>3358</v>
+        <v>2291</v>
+      </c>
+      <c r="B118" s="10" t="s">
+        <v>232</v>
+      </c>
+      <c r="C118" s="78" t="s">
+        <v>2934</v>
       </c>
       <c r="D118" s="19">
-        <v>46563</v>
-[...4 lines deleted...]
-    <row r="119" spans="1:6" ht="155.25" customHeight="1">
+        <v>46595</v>
+      </c>
+      <c r="E118" s="67"/>
+      <c r="F118" s="67"/>
+    </row>
+    <row r="119" spans="1:6" ht="81.75" customHeight="1">
       <c r="A119" s="2" t="s">
-        <v>2671</v>
-[...14 lines deleted...]
-      <c r="A120" s="1" t="s">
         <v>233</v>
       </c>
+      <c r="B119" s="32" t="s">
+        <v>234</v>
+      </c>
+      <c r="C119" s="78" t="s">
+        <v>2935</v>
+      </c>
+      <c r="D119" s="29">
+        <v>46595</v>
+      </c>
+      <c r="E119" s="67"/>
+      <c r="F119" s="67"/>
+    </row>
+    <row r="120" spans="1:6" ht="90">
+      <c r="A120" s="3" t="s">
+        <v>235</v>
+      </c>
       <c r="B120" s="10" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>235</v>
+        <v>236</v>
+      </c>
+      <c r="C120" s="78" t="s">
+        <v>10</v>
       </c>
       <c r="D120" s="29">
-        <v>46572</v>
-[...6 lines deleted...]
-        <v>236</v>
+        <v>46594</v>
+      </c>
+      <c r="E120" s="67"/>
+      <c r="F120" s="67"/>
+    </row>
+    <row r="121" spans="1:6" ht="57" customHeight="1">
+      <c r="A121" s="4" t="s">
+        <v>2028</v>
       </c>
       <c r="B121" s="10" t="s">
+        <v>158</v>
+      </c>
+      <c r="C121" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D121" s="19">
+        <v>46619</v>
+      </c>
+      <c r="E121" s="67"/>
+      <c r="F121" s="67"/>
+    </row>
+    <row r="122" spans="1:6" ht="48.75" customHeight="1">
+      <c r="A122" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="C121" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A122" s="3" t="s">
+      <c r="B122" s="10" t="s">
         <v>238</v>
       </c>
-      <c r="B122" s="10" t="s">
+      <c r="C122" s="78" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D122" s="19">
+        <v>46600</v>
+      </c>
+      <c r="E122" s="67"/>
+      <c r="F122" s="67"/>
+    </row>
+    <row r="123" spans="1:6" ht="78.75">
+      <c r="A123" s="3" t="s">
         <v>239</v>
       </c>
-      <c r="C122" s="80" t="s">
+      <c r="B123" s="10" t="s">
         <v>240</v>
       </c>
-      <c r="D122" s="19">
-[...9 lines deleted...]
-      <c r="B123" s="10" t="s">
+      <c r="C123" s="78" t="s">
         <v>241</v>
       </c>
-      <c r="C123" s="80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D123" s="19">
-        <v>46595</v>
-[...4 lines deleted...]
-    <row r="124" spans="1:6" ht="81.75" customHeight="1">
+        <v>46651</v>
+      </c>
+      <c r="E123" s="67"/>
+      <c r="F123" s="67"/>
+    </row>
+    <row r="124" spans="1:6" ht="112.5">
       <c r="A124" s="2" t="s">
+        <v>2583</v>
+      </c>
+      <c r="B124" s="10" t="s">
         <v>242</v>
       </c>
-      <c r="B124" s="32" t="s">
+      <c r="C124" s="78" t="s">
+        <v>2936</v>
+      </c>
+      <c r="D124" s="19">
+        <v>46633</v>
+      </c>
+      <c r="E124" s="67"/>
+      <c r="F124" s="67"/>
+    </row>
+    <row r="125" spans="1:6" ht="45">
+      <c r="A125" s="1" t="s">
         <v>243</v>
       </c>
-      <c r="C124" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A125" s="3" t="s">
+      <c r="B125" s="11" t="s">
         <v>244</v>
       </c>
-      <c r="B125" s="10" t="s">
+      <c r="C125" s="80" t="s">
+        <v>3543</v>
+      </c>
+      <c r="D125" s="19">
+        <v>46541</v>
+      </c>
+      <c r="E125" s="67"/>
+      <c r="F125" s="67"/>
+    </row>
+    <row r="126" spans="1:6" ht="113.25" customHeight="1">
+      <c r="A126" s="2" t="s">
+        <v>2584</v>
+      </c>
+      <c r="B126" s="10" t="s">
         <v>245</v>
       </c>
-      <c r="C125" s="80" t="s">
+      <c r="C126" s="78" t="s">
+        <v>4</v>
+      </c>
+      <c r="D126" s="19">
+        <v>46613</v>
+      </c>
+      <c r="E126" s="67"/>
+      <c r="F126" s="67"/>
+    </row>
+    <row r="127" spans="1:6" ht="49.5" customHeight="1">
+      <c r="A127" s="2" t="s">
+        <v>2585</v>
+      </c>
+      <c r="B127" s="11" t="s">
+        <v>246</v>
+      </c>
+      <c r="C127" s="81" t="s">
+        <v>48</v>
+      </c>
+      <c r="D127" s="29">
+        <v>46642</v>
+      </c>
+      <c r="E127" s="67"/>
+      <c r="F127" s="67"/>
+    </row>
+    <row r="128" spans="1:6" ht="67.5" customHeight="1">
+      <c r="A128" s="4" t="s">
+        <v>2078</v>
+      </c>
+      <c r="B128" s="10" t="s">
+        <v>54</v>
+      </c>
+      <c r="C128" s="78" t="s">
+        <v>247</v>
+      </c>
+      <c r="D128" s="19">
+        <v>46656</v>
+      </c>
+      <c r="E128" s="67"/>
+      <c r="F128" s="67"/>
+    </row>
+    <row r="129" spans="1:6" ht="75.75" customHeight="1">
+      <c r="A129" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="B129" s="10" t="s">
+        <v>2031</v>
+      </c>
+      <c r="C129" s="78" t="s">
+        <v>4</v>
+      </c>
+      <c r="D129" s="19">
+        <v>46612</v>
+      </c>
+      <c r="E129" s="67"/>
+      <c r="F129" s="67"/>
+    </row>
+    <row r="130" spans="1:6" ht="96" customHeight="1">
+      <c r="A130" s="4" t="s">
+        <v>2586</v>
+      </c>
+      <c r="B130" s="11" t="s">
+        <v>249</v>
+      </c>
+      <c r="C130" s="78" t="s">
+        <v>250</v>
+      </c>
+      <c r="D130" s="19">
+        <v>46672</v>
+      </c>
+      <c r="E130" s="67"/>
+      <c r="F130" s="67"/>
+    </row>
+    <row r="131" spans="1:6" ht="22.5">
+      <c r="A131" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B131" s="10" t="s">
+        <v>252</v>
+      </c>
+      <c r="C131" s="78" t="s">
+        <v>2937</v>
+      </c>
+      <c r="D131" s="19">
+        <v>46469</v>
+      </c>
+      <c r="E131" s="67"/>
+      <c r="F131" s="67"/>
+    </row>
+    <row r="132" spans="1:6" ht="51" customHeight="1">
+      <c r="A132" s="4" t="s">
+        <v>2245</v>
+      </c>
+      <c r="B132" s="10" t="s">
+        <v>2246</v>
+      </c>
+      <c r="C132" s="78" t="s">
+        <v>2938</v>
+      </c>
+      <c r="D132" s="19">
+        <v>46338</v>
+      </c>
+      <c r="E132" s="67"/>
+      <c r="F132" s="67"/>
+    </row>
+    <row r="133" spans="1:6">
+      <c r="A133" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="B133" s="10" t="s">
+        <v>254</v>
+      </c>
+      <c r="C133" s="78" t="s">
         <v>10</v>
       </c>
-      <c r="D125" s="29">
-[...12 lines deleted...]
-      <c r="C126" s="80" t="s">
+      <c r="D133" s="19">
+        <v>46368</v>
+      </c>
+      <c r="E133" s="67"/>
+      <c r="F133" s="67"/>
+    </row>
+    <row r="134" spans="1:6" ht="123.75" customHeight="1">
+      <c r="A134" s="4" t="s">
+        <v>255</v>
+      </c>
+      <c r="B134" s="10" t="s">
+        <v>256</v>
+      </c>
+      <c r="C134" s="78" t="s">
         <v>5</v>
       </c>
-      <c r="D126" s="19">
-[...118 lines deleted...]
-      <c r="A134" s="3" t="s">
+      <c r="D134" s="29">
+        <v>46503</v>
+      </c>
+      <c r="E134" s="67"/>
+      <c r="F134" s="67"/>
+    </row>
+    <row r="135" spans="1:6" ht="52.5" customHeight="1">
+      <c r="A135" s="3" t="s">
         <v>257</v>
       </c>
-      <c r="B134" s="10" t="s">
-[...15 lines deleted...]
-      <c r="B135" s="11" t="s">
+      <c r="B135" s="10" t="s">
         <v>258</v>
       </c>
-      <c r="C135" s="80" t="s">
-[...6 lines deleted...]
-      <c r="F135" s="68"/>
+      <c r="C135" s="78" t="s">
+        <v>2939</v>
+      </c>
+      <c r="D135" s="29">
+        <v>46705</v>
+      </c>
+      <c r="E135" s="67"/>
     </row>
     <row r="136" spans="1:6" ht="22.5">
       <c r="A136" s="1" t="s">
+        <v>2359</v>
+      </c>
+      <c r="B136" s="11" t="s">
+        <v>259</v>
+      </c>
+      <c r="C136" s="78" t="s">
+        <v>93</v>
+      </c>
+      <c r="D136" s="29">
+        <v>46377</v>
+      </c>
+      <c r="E136" s="67"/>
+      <c r="F136" s="67"/>
+    </row>
+    <row r="137" spans="1:6" ht="409.5">
+      <c r="A137" s="2" t="s">
+        <v>2220</v>
+      </c>
+      <c r="B137" s="33" t="s">
         <v>260</v>
       </c>
-      <c r="B136" s="10" t="s">
+      <c r="C137" s="78" t="s">
+        <v>2940</v>
+      </c>
+      <c r="D137" s="19">
+        <v>46386</v>
+      </c>
+      <c r="E137" s="67"/>
+      <c r="F137" s="67"/>
+    </row>
+    <row r="138" spans="1:6" ht="21.75" customHeight="1">
+      <c r="A138" s="3" t="s">
         <v>261</v>
       </c>
-      <c r="C136" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A137" s="3" t="s">
+      <c r="B138" s="10" t="s">
         <v>262</v>
       </c>
-      <c r="B137" s="10" t="s">
+      <c r="C138" s="78" t="s">
         <v>263</v>
       </c>
-      <c r="C137" s="80" t="s">
-[...17 lines deleted...]
-      </c>
       <c r="D138" s="19">
-        <v>46338</v>
-[...5 lines deleted...]
-      <c r="A139" s="3" t="s">
+        <v>46373</v>
+      </c>
+      <c r="E138" s="67"/>
+      <c r="F138" s="67"/>
+    </row>
+    <row r="139" spans="1:6" ht="33.75">
+      <c r="A139" s="34" t="s">
         <v>264</v>
       </c>
-      <c r="B139" s="10" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="B139" s="12" t="s">
+        <v>2334</v>
+      </c>
+      <c r="C139" s="82" t="s">
+        <v>505</v>
       </c>
       <c r="D139" s="19">
         <v>46368</v>
       </c>
-      <c r="E139" s="68"/>
-[...3 lines deleted...]
-      <c r="A140" s="4" t="s">
+      <c r="E139" s="67"/>
+      <c r="F139" s="67"/>
+    </row>
+    <row r="140" spans="1:6" ht="67.5">
+      <c r="A140" s="2" t="s">
+        <v>2587</v>
+      </c>
+      <c r="B140" s="11" t="s">
+        <v>265</v>
+      </c>
+      <c r="C140" s="81" t="s">
         <v>266</v>
       </c>
-      <c r="B140" s="10" t="s">
+      <c r="D140" s="19">
+        <v>46413</v>
+      </c>
+      <c r="E140" s="67"/>
+      <c r="F140" s="67"/>
+    </row>
+    <row r="141" spans="1:6" ht="22.5">
+      <c r="A141" s="3" t="s">
         <v>267</v>
       </c>
-      <c r="C140" s="80" t="s">
+      <c r="B141" s="10" t="s">
+        <v>268</v>
+      </c>
+      <c r="C141" s="78" t="s">
         <v>5</v>
       </c>
-      <c r="D140" s="29">
-[...9 lines deleted...]
-      <c r="B141" s="10" t="s">
+      <c r="D141" s="29">
+        <v>46448</v>
+      </c>
+      <c r="E141" s="67"/>
+      <c r="F141" s="67"/>
+    </row>
+    <row r="142" spans="1:6" ht="77.25" customHeight="1">
+      <c r="A142" s="2" t="s">
         <v>269</v>
       </c>
-      <c r="C141" s="80" t="s">
-[...11 lines deleted...]
-      <c r="B142" s="11" t="s">
+      <c r="B142" s="10" t="s">
+        <v>105</v>
+      </c>
+      <c r="C142" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D142" s="19">
+        <v>46448</v>
+      </c>
+      <c r="E142" s="67"/>
+      <c r="F142" s="67"/>
+    </row>
+    <row r="143" spans="1:6" ht="73.5" customHeight="1">
+      <c r="A143" s="3" t="s">
         <v>270</v>
       </c>
-      <c r="C142" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B143" s="33" t="s">
+      <c r="B143" s="11" t="s">
         <v>271</v>
       </c>
-      <c r="C143" s="80" t="s">
-        <v>3044</v>
+      <c r="C143" s="78" t="s">
+        <v>2941</v>
       </c>
       <c r="D143" s="19">
-        <v>46386</v>
-[...5 lines deleted...]
-      <c r="A144" s="3" t="s">
+        <v>46433</v>
+      </c>
+      <c r="E143" s="67"/>
+      <c r="F143" s="67"/>
+    </row>
+    <row r="144" spans="1:6" ht="22.5">
+      <c r="A144" s="1" t="s">
         <v>272</v>
       </c>
-      <c r="B144" s="10" t="s">
+      <c r="B144" s="11" t="s">
         <v>273</v>
       </c>
-      <c r="C144" s="80" t="s">
+      <c r="C144" s="78" t="s">
         <v>274</v>
       </c>
       <c r="D144" s="19">
-        <v>46373</v>
-[...5 lines deleted...]
-      <c r="A145" s="34" t="s">
+        <v>46440</v>
+      </c>
+      <c r="E144" s="67"/>
+      <c r="F144" s="67"/>
+    </row>
+    <row r="145" spans="1:8" ht="409.5">
+      <c r="A145" s="4" t="s">
         <v>275</v>
       </c>
-      <c r="B145" s="12" t="s">
-[...3 lines deleted...]
-        <v>521</v>
+      <c r="B145" s="10" t="s">
+        <v>276</v>
+      </c>
+      <c r="C145" s="78" t="s">
+        <v>2942</v>
       </c>
       <c r="D145" s="19">
-        <v>46368</v>
-[...6 lines deleted...]
-        <v>2676</v>
+        <v>46357</v>
+      </c>
+      <c r="E145" s="67"/>
+      <c r="F145" s="67"/>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" s="1" t="s">
+        <v>277</v>
       </c>
       <c r="B146" s="11" t="s">
-        <v>276</v>
-[...11 lines deleted...]
-      <c r="A147" s="3" t="s">
         <v>278</v>
       </c>
-      <c r="B147" s="10" t="s">
+      <c r="C146" s="78" t="s">
+        <v>567</v>
+      </c>
+      <c r="D146" s="29">
+        <v>46527</v>
+      </c>
+      <c r="E146" s="67"/>
+      <c r="F146" s="67"/>
+    </row>
+    <row r="147" spans="1:8" ht="123.75">
+      <c r="A147" s="7" t="s">
+        <v>3808</v>
+      </c>
+      <c r="B147" s="20" t="s">
         <v>279</v>
       </c>
-      <c r="C147" s="80" t="s">
-        <v>5</v>
+      <c r="C147" s="81" t="s">
+        <v>21</v>
       </c>
       <c r="D147" s="29">
-        <v>46448</v>
-[...5 lines deleted...]
-      <c r="A148" s="2" t="s">
+        <v>46362</v>
+      </c>
+      <c r="E147" s="67"/>
+      <c r="F147" s="67"/>
+    </row>
+    <row r="148" spans="1:8" ht="22.5">
+      <c r="A148" s="1" t="s">
+        <v>3809</v>
+      </c>
+      <c r="B148" s="10" t="s">
         <v>280</v>
       </c>
-      <c r="B148" s="10" t="s">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="C148" s="78" t="s">
+        <v>281</v>
       </c>
       <c r="D148" s="19">
-        <v>46448</v>
-[...4 lines deleted...]
-    <row r="149" spans="1:8" ht="73.5" customHeight="1">
+        <v>46517</v>
+      </c>
+      <c r="E148" s="67"/>
+      <c r="F148" s="67"/>
+    </row>
+    <row r="149" spans="1:8">
       <c r="A149" s="3" t="s">
-        <v>281</v>
-[...1 lines deleted...]
-      <c r="B149" s="11" t="s">
         <v>282</v>
       </c>
-      <c r="C149" s="80" t="s">
-        <v>3045</v>
+      <c r="B149" s="10" t="s">
+        <v>283</v>
+      </c>
+      <c r="C149" s="78" t="s">
+        <v>284</v>
       </c>
       <c r="D149" s="19">
-        <v>46433</v>
-[...11 lines deleted...]
-      <c r="C150" s="80" t="s">
+        <v>46478</v>
+      </c>
+      <c r="E149" s="67"/>
+      <c r="F149" s="67"/>
+    </row>
+    <row r="150" spans="1:8" ht="57" customHeight="1">
+      <c r="A150" s="4" t="s">
         <v>285</v>
       </c>
+      <c r="B150" s="10" t="s">
+        <v>286</v>
+      </c>
+      <c r="C150" s="78" t="s">
+        <v>30</v>
+      </c>
       <c r="D150" s="19">
-        <v>46440</v>
-[...6 lines deleted...]
-        <v>286</v>
+        <v>46478</v>
+      </c>
+      <c r="E150" s="67"/>
+      <c r="F150" s="67"/>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" s="1" t="s">
+        <v>287</v>
       </c>
       <c r="B151" s="10" t="s">
-        <v>287</v>
-[...2 lines deleted...]
-        <v>3046</v>
+        <v>288</v>
+      </c>
+      <c r="C151" s="78" t="s">
+        <v>289</v>
       </c>
       <c r="D151" s="19">
-        <v>46357</v>
-[...24 lines deleted...]
-      <c r="B153" s="20" t="s">
+        <v>46502</v>
+      </c>
+      <c r="E151" s="67"/>
+      <c r="F151" s="67"/>
+    </row>
+    <row r="152" spans="1:8" ht="114" customHeight="1">
+      <c r="A152" s="52" t="s">
+        <v>2485</v>
+      </c>
+      <c r="B152" s="14" t="s">
         <v>290</v>
       </c>
-      <c r="C153" s="84" t="s">
-        <v>21</v>
+      <c r="C152" s="83" t="s">
+        <v>2943</v>
+      </c>
+      <c r="D152" s="19">
+        <v>46410</v>
+      </c>
+      <c r="E152" s="72"/>
+      <c r="F152" s="67"/>
+      <c r="H152" s="72"/>
+    </row>
+    <row r="153" spans="1:8" ht="60.75" customHeight="1">
+      <c r="A153" s="1" t="s">
+        <v>3810</v>
+      </c>
+      <c r="B153" s="10" t="s">
+        <v>291</v>
+      </c>
+      <c r="C153" s="78" t="s">
+        <v>567</v>
       </c>
       <c r="D153" s="29">
-        <v>46362</v>
-[...6 lines deleted...]
-        <v>291</v>
+        <v>46529</v>
+      </c>
+      <c r="E153" s="67"/>
+      <c r="F153" s="74"/>
+    </row>
+    <row r="154" spans="1:8" ht="22.5">
+      <c r="A154" s="3" t="s">
+        <v>1955</v>
       </c>
       <c r="B154" s="10" t="s">
         <v>292</v>
       </c>
-      <c r="C154" s="80" t="s">
+      <c r="C154" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D154" s="29">
+        <v>46578</v>
+      </c>
+      <c r="E154" s="67"/>
+      <c r="F154" s="67"/>
+    </row>
+    <row r="155" spans="1:8" ht="213.6" customHeight="1">
+      <c r="A155" s="4" t="s">
         <v>293</v>
       </c>
-      <c r="D154" s="19">
-[...6 lines deleted...]
-      <c r="A155" s="3" t="s">
+      <c r="B155" s="10" t="s">
+        <v>3186</v>
+      </c>
+      <c r="C155" s="78" t="s">
+        <v>2944</v>
+      </c>
+      <c r="D155" s="19">
+        <v>46387</v>
+      </c>
+      <c r="E155" s="72"/>
+      <c r="F155" s="67"/>
+    </row>
+    <row r="156" spans="1:8" ht="45">
+      <c r="A156" s="3" t="s">
         <v>294</v>
       </c>
-      <c r="B155" s="10" t="s">
+      <c r="B156" s="11" t="s">
         <v>295</v>
       </c>
-      <c r="C155" s="80" t="s">
+      <c r="C156" s="78" t="s">
+        <v>2945</v>
+      </c>
+      <c r="D156" s="19">
+        <v>46509</v>
+      </c>
+      <c r="E156" s="67"/>
+      <c r="F156" s="67"/>
+    </row>
+    <row r="157" spans="1:8" ht="61.5" customHeight="1">
+      <c r="A157" s="3" t="s">
         <v>296</v>
       </c>
-      <c r="D155" s="19">
-[...6 lines deleted...]
-      <c r="A156" s="4" t="s">
+      <c r="B157" s="11" t="s">
         <v>297</v>
       </c>
-      <c r="B156" s="10" t="s">
+      <c r="C157" s="78" t="s">
+        <v>3244</v>
+      </c>
+      <c r="D157" s="19">
+        <v>46556</v>
+      </c>
+      <c r="E157" s="67"/>
+      <c r="F157" s="67"/>
+    </row>
+    <row r="158" spans="1:8" ht="44.25" customHeight="1">
+      <c r="A158" s="4" t="s">
         <v>298</v>
       </c>
-      <c r="C156" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A157" s="1" t="s">
+      <c r="B158" s="11" t="s">
         <v>299</v>
       </c>
-      <c r="B157" s="10" t="s">
+      <c r="C158" s="78" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D158" s="29">
+        <v>46557</v>
+      </c>
+      <c r="E158" s="67"/>
+      <c r="F158" s="67"/>
+    </row>
+    <row r="159" spans="1:8" ht="45">
+      <c r="A159" s="3" t="s">
         <v>300</v>
       </c>
-      <c r="C157" s="80" t="s">
+      <c r="B159" s="10" t="s">
         <v>301</v>
       </c>
-      <c r="D157" s="19">
-[...9 lines deleted...]
-      <c r="B158" s="14" t="s">
+      <c r="C159" s="78" t="s">
         <v>302</v>
       </c>
-      <c r="C158" s="86" t="s">
-[...13 lines deleted...]
-      <c r="B159" s="10" t="s">
+      <c r="D159" s="29">
+        <v>46576</v>
+      </c>
+      <c r="E159" s="67"/>
+      <c r="F159" s="67"/>
+    </row>
+    <row r="160" spans="1:8" ht="155.25" customHeight="1">
+      <c r="A160" s="2" t="s">
         <v>303</v>
       </c>
-      <c r="C159" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B160" s="10" t="s">
+      <c r="B160" s="11" t="s">
         <v>304</v>
       </c>
-      <c r="C160" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A161" s="4" t="s">
+      <c r="C160" s="78" t="s">
+        <v>2946</v>
+      </c>
+      <c r="D160" s="19">
+        <v>46587</v>
+      </c>
+      <c r="E160" s="67"/>
+      <c r="F160" s="67"/>
+    </row>
+    <row r="161" spans="1:6" ht="67.5">
+      <c r="A161" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="B161" s="10" t="s">
         <v>305</v>
       </c>
-      <c r="B161" s="10" t="s">
-[...12 lines deleted...]
-      <c r="A162" s="3" t="s">
+      <c r="C161" s="78" t="s">
+        <v>3544</v>
+      </c>
+      <c r="D161" s="29">
+        <v>46579</v>
+      </c>
+      <c r="E161" s="67"/>
+      <c r="F161" s="67"/>
+    </row>
+    <row r="162" spans="1:6" ht="60" customHeight="1">
+      <c r="A162" s="4" t="s">
         <v>306</v>
       </c>
-      <c r="B162" s="11" t="s">
+      <c r="B162" s="10" t="s">
         <v>307</v>
       </c>
-      <c r="C162" s="80" t="s">
-        <v>3049</v>
+      <c r="C162" s="78" t="s">
+        <v>308</v>
       </c>
       <c r="D162" s="19">
-        <v>46509</v>
-[...6 lines deleted...]
-        <v>308</v>
+        <v>46622</v>
+      </c>
+      <c r="E162" s="67"/>
+      <c r="F162" s="67"/>
+    </row>
+    <row r="163" spans="1:6" ht="58.5" customHeight="1">
+      <c r="A163" s="8" t="s">
+        <v>2588</v>
       </c>
       <c r="B163" s="11" t="s">
         <v>309</v>
       </c>
-      <c r="C163" s="80" t="s">
-        <v>3359</v>
+      <c r="C163" s="78" t="s">
+        <v>2947</v>
       </c>
       <c r="D163" s="19">
-        <v>46556</v>
-[...5 lines deleted...]
-      <c r="A164" s="4" t="s">
+        <v>46596</v>
+      </c>
+      <c r="E163" s="67"/>
+      <c r="F163" s="67"/>
+    </row>
+    <row r="164" spans="1:6" ht="90">
+      <c r="A164" s="3" t="s">
         <v>310</v>
       </c>
-      <c r="B164" s="11" t="s">
+      <c r="B164" s="10" t="s">
         <v>311</v>
       </c>
-      <c r="C164" s="80" t="s">
-[...8 lines deleted...]
-    <row r="165" spans="1:6" ht="33.75">
+      <c r="C164" s="78" t="s">
+        <v>312</v>
+      </c>
+      <c r="D164" s="19">
+        <v>46607</v>
+      </c>
+      <c r="E164" s="67"/>
+      <c r="F164" s="67"/>
+    </row>
+    <row r="165" spans="1:6" ht="75" customHeight="1">
       <c r="A165" s="3" t="s">
-        <v>312</v>
+        <v>2589</v>
       </c>
       <c r="B165" s="10" t="s">
         <v>313</v>
       </c>
-      <c r="C165" s="80" t="s">
+      <c r="C165" s="78" t="s">
         <v>314</v>
       </c>
-      <c r="D165" s="29">
-[...6 lines deleted...]
-      <c r="A166" s="2" t="s">
+      <c r="D165" s="19">
+        <v>46589</v>
+      </c>
+      <c r="E165" s="67"/>
+      <c r="F165" s="67"/>
+    </row>
+    <row r="166" spans="1:6" ht="56.25">
+      <c r="A166" s="3" t="s">
+        <v>2844</v>
+      </c>
+      <c r="B166" s="11" t="s">
         <v>315</v>
       </c>
-      <c r="B166" s="11" t="s">
+      <c r="C166" s="78" t="s">
         <v>316</v>
       </c>
-      <c r="C166" s="80" t="s">
-[...10 lines deleted...]
-        <v>2943</v>
+      <c r="D166" s="29">
+        <v>46609</v>
+      </c>
+      <c r="E166" s="67"/>
+      <c r="F166" s="67"/>
+    </row>
+    <row r="167" spans="1:6" ht="33.75">
+      <c r="A167" s="4" t="s">
+        <v>2845</v>
       </c>
       <c r="B167" s="10" t="s">
         <v>317</v>
       </c>
-      <c r="C167" s="80" t="s">
-        <v>3666</v>
+      <c r="C167" s="78" t="s">
+        <v>318</v>
       </c>
       <c r="D167" s="29">
-        <v>46579</v>
-[...8 lines deleted...]
-      <c r="B168" s="10" t="s">
+        <v>46535</v>
+      </c>
+      <c r="E167" s="67"/>
+      <c r="F167" s="67"/>
+    </row>
+    <row r="168" spans="1:6" ht="33" customHeight="1">
+      <c r="A168" s="3" t="s">
+        <v>1877</v>
+      </c>
+      <c r="B168" s="20" t="s">
+        <v>1878</v>
+      </c>
+      <c r="C168" s="78" t="s">
         <v>319</v>
       </c>
-      <c r="C168" s="80" t="s">
+      <c r="D168" s="19">
+        <v>46542</v>
+      </c>
+      <c r="E168" s="67"/>
+      <c r="F168" s="67"/>
+    </row>
+    <row r="169" spans="1:6" ht="41.25" customHeight="1">
+      <c r="A169" s="1" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B169" s="10" t="s">
         <v>320</v>
       </c>
-      <c r="D168" s="19">
-[...9 lines deleted...]
-      <c r="B169" s="11" t="s">
+      <c r="C169" s="78" t="s">
         <v>321</v>
       </c>
-      <c r="C169" s="80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D169" s="19">
-        <v>46596</v>
-[...4 lines deleted...]
-    <row r="170" spans="1:6" ht="90">
+        <v>46613</v>
+      </c>
+      <c r="E169" s="67"/>
+      <c r="F169" s="67"/>
+    </row>
+    <row r="170" spans="1:6" ht="84" customHeight="1">
       <c r="A170" s="3" t="s">
         <v>322</v>
       </c>
-      <c r="B170" s="10" t="s">
+      <c r="B170" s="20" t="s">
+        <v>2040</v>
+      </c>
+      <c r="C170" s="78" t="s">
         <v>323</v>
       </c>
-      <c r="C170" s="80" t="s">
+      <c r="D170" s="19">
+        <v>46520</v>
+      </c>
+      <c r="E170" s="67"/>
+      <c r="F170" s="67"/>
+    </row>
+    <row r="171" spans="1:6" ht="52.5" customHeight="1">
+      <c r="A171" s="2" t="s">
         <v>324</v>
       </c>
-      <c r="D170" s="19">
-[...9 lines deleted...]
-      <c r="B171" s="10" t="s">
+      <c r="B171" s="11" t="s">
         <v>325</v>
       </c>
-      <c r="C171" s="80" t="s">
+      <c r="C171" s="78" t="s">
+        <v>2948</v>
+      </c>
+      <c r="D171" s="19">
+        <v>46719</v>
+      </c>
+      <c r="E171" s="67"/>
+      <c r="F171" s="67"/>
+    </row>
+    <row r="172" spans="1:6" ht="56.25">
+      <c r="A172" s="3" t="s">
+        <v>2590</v>
+      </c>
+      <c r="B172" s="11" t="s">
         <v>326</v>
       </c>
-      <c r="D171" s="19">
-[...9 lines deleted...]
-      <c r="B172" s="11" t="s">
+      <c r="C172" s="78" t="s">
+        <v>2949</v>
+      </c>
+      <c r="D172" s="19">
+        <v>46707</v>
+      </c>
+      <c r="E172" s="67"/>
+      <c r="F172" s="67"/>
+    </row>
+    <row r="173" spans="1:6">
+      <c r="A173" s="3" t="s">
         <v>327</v>
       </c>
-      <c r="C172" s="80" t="s">
+      <c r="B173" s="10" t="s">
         <v>328</v>
       </c>
-      <c r="D172" s="29">
-[...9 lines deleted...]
-      <c r="B173" s="10" t="s">
+      <c r="C173" s="78" t="s">
         <v>329</v>
       </c>
-      <c r="C173" s="80" t="s">
+      <c r="D173" s="19">
+        <v>46368</v>
+      </c>
+      <c r="E173" s="67"/>
+      <c r="F173" s="67"/>
+    </row>
+    <row r="174" spans="1:6" ht="118.5" customHeight="1">
+      <c r="A174" s="4" t="s">
+        <v>1928</v>
+      </c>
+      <c r="B174" s="11" t="s">
         <v>330</v>
       </c>
-      <c r="D173" s="29">
-[...9 lines deleted...]
-      <c r="B174" s="20" t="s">
+      <c r="C174" s="78" t="s">
         <v>1927</v>
       </c>
-      <c r="C174" s="80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D174" s="19">
-        <v>46542</v>
-[...6 lines deleted...]
-        <v>2032</v>
+        <v>46370</v>
+      </c>
+      <c r="E174" s="67"/>
+      <c r="F174" s="67"/>
+    </row>
+    <row r="175" spans="1:6" ht="99.6" customHeight="1">
+      <c r="A175" s="2" t="s">
+        <v>332</v>
       </c>
       <c r="B175" s="10" t="s">
-        <v>332</v>
-[...1 lines deleted...]
-      <c r="C175" s="80" t="s">
         <v>333</v>
       </c>
-      <c r="D175" s="19">
-[...5 lines deleted...]
-    <row r="176" spans="1:6" ht="84" customHeight="1">
+      <c r="C175" s="78" t="s">
+        <v>2950</v>
+      </c>
+      <c r="D175" s="29">
+        <v>46513</v>
+      </c>
+      <c r="E175" s="67"/>
+      <c r="F175" s="67"/>
+    </row>
+    <row r="176" spans="1:6" ht="45">
       <c r="A176" s="3" t="s">
         <v>334</v>
       </c>
-      <c r="B176" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C176" s="80" t="s">
+      <c r="B176" s="10" t="s">
         <v>335</v>
       </c>
-      <c r="D176" s="19">
-[...7 lines deleted...]
-        <v>2251</v>
+      <c r="C176" s="78" t="s">
+        <v>2951</v>
+      </c>
+      <c r="D176" s="29">
+        <v>46471</v>
+      </c>
+      <c r="E176" s="67"/>
+      <c r="F176" s="67"/>
+    </row>
+    <row r="177" spans="1:7" ht="101.25">
+      <c r="A177" s="2" t="s">
+        <v>3137</v>
       </c>
       <c r="B177" s="11" t="s">
         <v>336</v>
       </c>
-      <c r="C177" s="80" t="s">
-        <v>3052</v>
+      <c r="C177" s="78" t="s">
+        <v>2952</v>
       </c>
       <c r="D177" s="29">
-        <v>46308</v>
-[...5 lines deleted...]
-      <c r="A178" s="2" t="s">
+        <v>46348</v>
+      </c>
+      <c r="E177" s="67"/>
+      <c r="F177" s="67"/>
+    </row>
+    <row r="178" spans="1:7" ht="68.25" customHeight="1">
+      <c r="A178" s="4" t="s">
         <v>337</v>
       </c>
-      <c r="B178" s="11" t="s">
+      <c r="B178" s="10" t="s">
         <v>338</v>
       </c>
-      <c r="C178" s="80" t="s">
-[...10 lines deleted...]
-        <v>2680</v>
+      <c r="C178" s="78" t="s">
+        <v>2953</v>
+      </c>
+      <c r="D178" s="29">
+        <v>46755</v>
+      </c>
+      <c r="E178" s="67"/>
+      <c r="F178" s="67"/>
+    </row>
+    <row r="179" spans="1:7" ht="162.94999999999999" customHeight="1">
+      <c r="A179" s="2" t="s">
+        <v>2591</v>
       </c>
       <c r="B179" s="11" t="s">
         <v>339</v>
       </c>
-      <c r="C179" s="80" t="s">
-        <v>3054</v>
+      <c r="C179" s="78" t="s">
+        <v>2954</v>
       </c>
       <c r="D179" s="19">
-        <v>46342</v>
-[...4 lines deleted...]
-    <row r="180" spans="1:6">
+        <v>46465</v>
+      </c>
+      <c r="E179" s="67"/>
+      <c r="F179" s="67"/>
+    </row>
+    <row r="180" spans="1:7" ht="49.5" customHeight="1">
       <c r="A180" s="3" t="s">
         <v>340</v>
       </c>
       <c r="B180" s="10" t="s">
         <v>341</v>
       </c>
       <c r="C180" s="80" t="s">
+        <v>2955</v>
+      </c>
+      <c r="D180" s="19">
+        <v>46420</v>
+      </c>
+      <c r="E180" s="67"/>
+      <c r="F180" s="67"/>
+    </row>
+    <row r="181" spans="1:7" ht="234" customHeight="1">
+      <c r="A181" s="3" t="s">
         <v>342</v>
       </c>
-      <c r="D180" s="19">
-[...9 lines deleted...]
-      <c r="B181" s="11" t="s">
+      <c r="B181" s="10" t="s">
         <v>343</v>
       </c>
-      <c r="C181" s="80" t="s">
-        <v>1978</v>
+      <c r="C181" s="78" t="s">
+        <v>344</v>
       </c>
       <c r="D181" s="19">
-        <v>46370</v>
-[...5 lines deleted...]
-      <c r="A182" s="2" t="s">
+        <v>46419</v>
+      </c>
+      <c r="E181" s="67"/>
+      <c r="F181" s="67"/>
+    </row>
+    <row r="182" spans="1:7" ht="33.75">
+      <c r="A182" s="4" t="s">
         <v>345</v>
       </c>
       <c r="B182" s="10" t="s">
         <v>346</v>
       </c>
-      <c r="C182" s="80" t="s">
-[...8 lines deleted...]
-    <row r="183" spans="1:6" ht="56.25">
+      <c r="C182" s="78" t="s">
+        <v>3811</v>
+      </c>
+      <c r="D182" s="19">
+        <v>46437</v>
+      </c>
+      <c r="E182" s="67"/>
+      <c r="F182" s="67"/>
+    </row>
+    <row r="183" spans="1:7" ht="22.5">
       <c r="A183" s="3" t="s">
         <v>347</v>
       </c>
       <c r="B183" s="10" t="s">
         <v>348</v>
       </c>
-      <c r="C183" s="80" t="s">
-[...10 lines deleted...]
-        <v>3252</v>
+      <c r="C183" s="78" t="s">
+        <v>349</v>
+      </c>
+      <c r="D183" s="19">
+        <v>46441</v>
+      </c>
+      <c r="E183" s="67"/>
+      <c r="F183" s="67"/>
+    </row>
+    <row r="184" spans="1:7" ht="132.75" customHeight="1">
+      <c r="A184" s="4" t="s">
+        <v>2434</v>
       </c>
       <c r="B184" s="11" t="s">
-        <v>349</v>
-[...11 lines deleted...]
-      <c r="A185" s="4" t="s">
         <v>350</v>
       </c>
+      <c r="C184" s="78" t="s">
+        <v>2956</v>
+      </c>
+      <c r="D184" s="19">
+        <v>46452</v>
+      </c>
+      <c r="E184" s="67"/>
+      <c r="F184" s="67"/>
+    </row>
+    <row r="185" spans="1:7" ht="48.75" customHeight="1">
+      <c r="A185" s="7" t="s">
+        <v>351</v>
+      </c>
       <c r="B185" s="10" t="s">
-        <v>351</v>
-[...14 lines deleted...]
-      <c r="B186" s="11" t="s">
         <v>352</v>
       </c>
-      <c r="C186" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A187" s="3" t="s">
+      <c r="C185" s="78" t="s">
         <v>353</v>
       </c>
+      <c r="D185" s="19">
+        <v>46454</v>
+      </c>
+      <c r="E185" s="67"/>
+      <c r="F185" s="67"/>
+    </row>
+    <row r="186" spans="1:7" ht="78.75">
+      <c r="A186" s="3" t="s">
+        <v>354</v>
+      </c>
+      <c r="B186" s="10" t="s">
+        <v>355</v>
+      </c>
+      <c r="C186" s="78" t="s">
+        <v>2957</v>
+      </c>
+      <c r="D186" s="29">
+        <v>46478</v>
+      </c>
+      <c r="E186" s="67"/>
+      <c r="F186" s="67"/>
+    </row>
+    <row r="187" spans="1:7" ht="80.25" customHeight="1">
+      <c r="A187" s="7" t="s">
+        <v>356</v>
+      </c>
       <c r="B187" s="10" t="s">
-        <v>354</v>
-[...10 lines deleted...]
-    <row r="188" spans="1:6" ht="234" customHeight="1">
+        <v>357</v>
+      </c>
+      <c r="C187" s="78" t="s">
+        <v>636</v>
+      </c>
+      <c r="D187" s="29">
+        <v>46429</v>
+      </c>
+      <c r="E187" s="67"/>
+      <c r="F187" s="67"/>
+    </row>
+    <row r="188" spans="1:7" ht="90">
       <c r="A188" s="3" t="s">
-        <v>355</v>
+        <v>1895</v>
       </c>
       <c r="B188" s="10" t="s">
-        <v>356</v>
-[...2 lines deleted...]
-        <v>357</v>
+        <v>358</v>
+      </c>
+      <c r="C188" s="78" t="s">
+        <v>3245</v>
       </c>
       <c r="D188" s="19">
-        <v>46419</v>
-[...4 lines deleted...]
-    <row r="189" spans="1:6" ht="45">
+        <v>46507</v>
+      </c>
+      <c r="E188" s="67"/>
+      <c r="F188" s="67"/>
+      <c r="G188" s="18"/>
+    </row>
+    <row r="189" spans="1:7" ht="78.75">
       <c r="A189" s="4" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="B189" s="10" t="s">
-        <v>359</v>
-[...2 lines deleted...]
-        <v>3061</v>
+        <v>360</v>
+      </c>
+      <c r="C189" s="78" t="s">
+        <v>361</v>
       </c>
       <c r="D189" s="19">
-        <v>46437</v>
-[...4 lines deleted...]
-    <row r="190" spans="1:6" ht="22.5">
+        <v>46507</v>
+      </c>
+      <c r="E189" s="67"/>
+      <c r="F189" s="67"/>
+    </row>
+    <row r="190" spans="1:7" ht="22.5">
       <c r="A190" s="3" t="s">
-        <v>360</v>
-[...4 lines deleted...]
-      <c r="C190" s="80" t="s">
         <v>362</v>
       </c>
-      <c r="D190" s="19">
-[...9 lines deleted...]
-      <c r="B191" s="11" t="s">
+      <c r="B190" s="11" t="s">
         <v>363</v>
       </c>
-      <c r="C191" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A192" s="7" t="s">
+      <c r="C190" s="78" t="s">
+        <v>2958</v>
+      </c>
+      <c r="D190" s="29">
+        <v>46658</v>
+      </c>
+      <c r="E190" s="67"/>
+      <c r="F190" s="67"/>
+    </row>
+    <row r="191" spans="1:7">
+      <c r="A191" s="3" t="s">
         <v>364</v>
       </c>
+      <c r="B191" s="10" t="s">
+        <v>365</v>
+      </c>
+      <c r="C191" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="D191" s="29">
+        <v>46527</v>
+      </c>
+      <c r="E191" s="67"/>
+      <c r="F191" s="67"/>
+    </row>
+    <row r="192" spans="1:7" ht="33.75">
+      <c r="A192" s="3" t="s">
+        <v>367</v>
+      </c>
       <c r="B192" s="10" t="s">
-        <v>365</v>
-[...12 lines deleted...]
-        <v>367</v>
+        <v>368</v>
+      </c>
+      <c r="C192" s="78" t="s">
+        <v>35</v>
+      </c>
+      <c r="D192" s="29">
+        <v>46506</v>
+      </c>
+      <c r="E192" s="67"/>
+      <c r="F192" s="67"/>
+    </row>
+    <row r="193" spans="1:6" ht="45">
+      <c r="A193" s="1" t="s">
+        <v>369</v>
       </c>
       <c r="B193" s="10" t="s">
-        <v>368</v>
-[...2 lines deleted...]
-        <v>3063</v>
+        <v>370</v>
+      </c>
+      <c r="C193" s="78" t="s">
+        <v>371</v>
       </c>
       <c r="D193" s="29">
-        <v>46478</v>
-[...12 lines deleted...]
-        <v>659</v>
+        <v>46473</v>
+      </c>
+      <c r="E193" s="67"/>
+      <c r="F193" s="67"/>
+    </row>
+    <row r="194" spans="1:6" ht="54" customHeight="1">
+      <c r="A194" s="3" t="s">
+        <v>372</v>
+      </c>
+      <c r="B194" s="11" t="s">
+        <v>373</v>
+      </c>
+      <c r="C194" s="78" t="s">
+        <v>2959</v>
       </c>
       <c r="D194" s="29">
-        <v>46429</v>
-[...4 lines deleted...]
-    <row r="195" spans="1:7" ht="90">
+        <v>46492</v>
+      </c>
+      <c r="E194" s="67"/>
+      <c r="F194" s="67"/>
+    </row>
+    <row r="195" spans="1:6" ht="0.75" customHeight="1">
       <c r="A195" s="3" t="s">
-        <v>1945</v>
+        <v>2592</v>
       </c>
       <c r="B195" s="10" t="s">
-        <v>371</v>
-[...13 lines deleted...]
-        <v>372</v>
+        <v>313</v>
+      </c>
+      <c r="C195" s="78" t="s">
+        <v>314</v>
+      </c>
+      <c r="D195" s="29">
+        <v>46333</v>
+      </c>
+      <c r="E195" s="67"/>
+      <c r="F195" s="67"/>
+    </row>
+    <row r="196" spans="1:6" ht="22.5">
+      <c r="A196" s="3" t="s">
+        <v>374</v>
       </c>
       <c r="B196" s="10" t="s">
-        <v>373</v>
-[...2 lines deleted...]
-        <v>374</v>
+        <v>375</v>
+      </c>
+      <c r="C196" s="78" t="s">
+        <v>376</v>
       </c>
       <c r="D196" s="19">
-        <v>46507</v>
-[...4 lines deleted...]
-    <row r="197" spans="1:7" ht="22.5">
+        <v>46577</v>
+      </c>
+      <c r="E196" s="67"/>
+      <c r="F196" s="67"/>
+    </row>
+    <row r="197" spans="1:6" ht="109.5" customHeight="1">
       <c r="A197" s="3" t="s">
-        <v>375</v>
-[...5 lines deleted...]
-        <v>3064</v>
+        <v>2362</v>
+      </c>
+      <c r="B197" s="10" t="s">
+        <v>377</v>
+      </c>
+      <c r="C197" s="78" t="s">
+        <v>21</v>
       </c>
       <c r="D197" s="29">
-        <v>46658</v>
-[...4 lines deleted...]
-    <row r="198" spans="1:7">
+        <v>46372</v>
+      </c>
+      <c r="E197" s="67"/>
+      <c r="F197" s="67"/>
+    </row>
+    <row r="198" spans="1:6" ht="33.75">
       <c r="A198" s="3" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="B198" s="10" t="s">
-        <v>378</v>
-[...1 lines deleted...]
-      <c r="C198" s="80" t="s">
+        <v>380</v>
+      </c>
+      <c r="C198" s="100" t="s">
+        <v>381</v>
+      </c>
+      <c r="D198" s="29">
+        <v>46373</v>
+      </c>
+      <c r="E198" s="67"/>
+      <c r="F198" s="67"/>
+    </row>
+    <row r="199" spans="1:6" ht="33.75">
+      <c r="A199" s="7" t="s">
         <v>379</v>
       </c>
-      <c r="D198" s="29">
-[...6 lines deleted...]
-      <c r="A199" s="3" t="s">
+      <c r="B199" s="10" t="s">
         <v>380</v>
       </c>
-      <c r="B199" s="10" t="s">
+      <c r="C199" s="78" t="s">
         <v>381</v>
       </c>
-      <c r="C199" s="80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D199" s="29">
-        <v>46506</v>
-[...5 lines deleted...]
-      <c r="A200" s="1" t="s">
+        <v>46373</v>
+      </c>
+      <c r="E199" s="67"/>
+      <c r="F199" s="67"/>
+    </row>
+    <row r="200" spans="1:6" ht="67.5">
+      <c r="A200" s="3" t="s">
+        <v>2846</v>
+      </c>
+      <c r="B200" s="10" t="s">
         <v>382</v>
       </c>
-      <c r="B200" s="10" t="s">
+      <c r="C200" s="78" t="s">
+        <v>2960</v>
+      </c>
+      <c r="D200" s="29">
+        <v>46493</v>
+      </c>
+      <c r="E200" s="67"/>
+      <c r="F200" s="67"/>
+    </row>
+    <row r="201" spans="1:6">
+      <c r="A201" s="3" t="s">
         <v>383</v>
       </c>
-      <c r="C200" s="80" t="s">
+      <c r="B201" s="10" t="s">
         <v>384</v>
       </c>
-      <c r="D200" s="29">
-[...6 lines deleted...]
-      <c r="A201" s="3" t="s">
+      <c r="C201" s="78" t="s">
+        <v>2961</v>
+      </c>
+      <c r="D201" s="29">
+        <v>46524</v>
+      </c>
+      <c r="E201" s="67"/>
+      <c r="F201" s="67"/>
+    </row>
+    <row r="202" spans="1:6" ht="143.25" customHeight="1">
+      <c r="A202" s="3" t="s">
         <v>385</v>
       </c>
-      <c r="B201" s="11" t="s">
+      <c r="B202" s="10" t="s">
         <v>386</v>
       </c>
-      <c r="C201" s="80" t="s">
-[...16 lines deleted...]
-        <v>326</v>
+      <c r="C202" s="78" t="s">
+        <v>11</v>
       </c>
       <c r="D202" s="29">
-        <v>46333</v>
-[...4 lines deleted...]
-    <row r="203" spans="1:7" ht="33.75">
+        <v>46495</v>
+      </c>
+      <c r="E202" s="67"/>
+      <c r="F202" s="67"/>
+    </row>
+    <row r="203" spans="1:6" ht="22.5">
       <c r="A203" s="3" t="s">
         <v>387</v>
       </c>
       <c r="B203" s="10" t="s">
         <v>388</v>
       </c>
-      <c r="C203" s="80" t="s">
+      <c r="C203" s="78" t="s">
         <v>389</v>
       </c>
-      <c r="D203" s="19">
-[...5 lines deleted...]
-    <row r="204" spans="1:7" ht="109.5" customHeight="1">
+      <c r="D203" s="39">
+        <v>46564</v>
+      </c>
+      <c r="E203" s="67"/>
+      <c r="F203" s="67"/>
+    </row>
+    <row r="204" spans="1:6" ht="202.5">
       <c r="A204" s="3" t="s">
-        <v>2447</v>
-[...1 lines deleted...]
-      <c r="B204" s="10" t="s">
+        <v>3812</v>
+      </c>
+      <c r="B204" s="11" t="s">
         <v>390</v>
       </c>
-      <c r="C204" s="80" t="s">
-[...8 lines deleted...]
-    <row r="205" spans="1:7" ht="33.75">
+      <c r="C204" s="78" t="s">
+        <v>391</v>
+      </c>
+      <c r="D204" s="39">
+        <v>46566</v>
+      </c>
+      <c r="E204" s="67"/>
+      <c r="F204" s="67"/>
+    </row>
+    <row r="205" spans="1:6" ht="33.75">
       <c r="A205" s="3" t="s">
         <v>392</v>
       </c>
-      <c r="B205" s="10" t="s">
+      <c r="B205" s="11" t="s">
         <v>393</v>
       </c>
-      <c r="C205" s="103" t="s">
+      <c r="C205" s="78" t="s">
         <v>394</v>
       </c>
-      <c r="D205" s="29">
+      <c r="D205" s="39">
+        <v>46506</v>
+      </c>
+      <c r="E205" s="67"/>
+      <c r="F205" s="67"/>
+    </row>
+    <row r="206" spans="1:6" ht="118.5" customHeight="1">
+      <c r="A206" s="4" t="s">
+        <v>395</v>
+      </c>
+      <c r="B206" s="10" t="s">
+        <v>396</v>
+      </c>
+      <c r="C206" s="78" t="s">
+        <v>2962</v>
+      </c>
+      <c r="D206" s="30">
+        <v>46492</v>
+      </c>
+      <c r="E206" s="67"/>
+      <c r="F206" s="67"/>
+    </row>
+    <row r="207" spans="1:6" ht="56.25" customHeight="1">
+      <c r="A207" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="B207" s="10" t="s">
+        <v>399</v>
+      </c>
+      <c r="C207" s="78" t="s">
+        <v>400</v>
+      </c>
+      <c r="D207" s="19">
+        <v>46578</v>
+      </c>
+      <c r="E207" s="67"/>
+      <c r="F207" s="67"/>
+    </row>
+    <row r="208" spans="1:6">
+      <c r="A208" s="1" t="s">
+        <v>402</v>
+      </c>
+      <c r="B208" s="10" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C208" s="81" t="s">
+        <v>403</v>
+      </c>
+      <c r="D208" s="19">
+        <v>46577</v>
+      </c>
+      <c r="E208" s="67"/>
+      <c r="F208" s="67"/>
+    </row>
+    <row r="209" spans="1:6" ht="81" customHeight="1">
+      <c r="A209" s="3" t="s">
+        <v>405</v>
+      </c>
+      <c r="B209" s="10" t="s">
+        <v>406</v>
+      </c>
+      <c r="C209" s="78" t="s">
+        <v>407</v>
+      </c>
+      <c r="D209" s="19">
+        <v>46486</v>
+      </c>
+      <c r="E209" s="67"/>
+      <c r="F209" s="67"/>
+    </row>
+    <row r="210" spans="1:6" ht="135">
+      <c r="A210" s="3" t="s">
+        <v>2593</v>
+      </c>
+      <c r="B210" s="11" t="s">
+        <v>1881</v>
+      </c>
+      <c r="C210" s="81" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D210" s="29">
+        <v>46543</v>
+      </c>
+      <c r="E210" s="67"/>
+      <c r="F210" s="67"/>
+    </row>
+    <row r="211" spans="1:6" ht="33" customHeight="1">
+      <c r="A211" s="4" t="s">
+        <v>2490</v>
+      </c>
+      <c r="B211" s="10" t="s">
+        <v>408</v>
+      </c>
+      <c r="C211" s="78" t="s">
+        <v>18</v>
+      </c>
+      <c r="D211" s="19">
+        <v>46579</v>
+      </c>
+      <c r="E211" s="67"/>
+      <c r="F211" s="67"/>
+    </row>
+    <row r="212" spans="1:6" ht="22.5">
+      <c r="A212" s="3" t="s">
+        <v>410</v>
+      </c>
+      <c r="B212" s="11" t="s">
+        <v>411</v>
+      </c>
+      <c r="C212" s="78" t="s">
+        <v>412</v>
+      </c>
+      <c r="D212" s="29">
+        <v>46619</v>
+      </c>
+      <c r="E212" s="67"/>
+      <c r="F212" s="67"/>
+    </row>
+    <row r="213" spans="1:6" ht="22.5">
+      <c r="A213" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="B213" s="10" t="s">
+        <v>415</v>
+      </c>
+      <c r="C213" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="D213" s="29">
+        <v>46355</v>
+      </c>
+      <c r="E213" s="67"/>
+      <c r="F213" s="67"/>
+    </row>
+    <row r="214" spans="1:6" ht="45">
+      <c r="A214" s="3" t="s">
+        <v>2594</v>
+      </c>
+      <c r="B214" s="11" t="s">
+        <v>416</v>
+      </c>
+      <c r="C214" s="78" t="s">
+        <v>2963</v>
+      </c>
+      <c r="D214" s="29">
+        <v>46641</v>
+      </c>
+      <c r="E214" s="67"/>
+      <c r="F214" s="67"/>
+    </row>
+    <row r="215" spans="1:6" ht="22.5">
+      <c r="A215" s="3" t="s">
+        <v>2071</v>
+      </c>
+      <c r="B215" s="10" t="s">
+        <v>417</v>
+      </c>
+      <c r="C215" s="78" t="s">
+        <v>418</v>
+      </c>
+      <c r="D215" s="19">
+        <v>46639</v>
+      </c>
+      <c r="E215" s="67"/>
+      <c r="F215" s="67"/>
+    </row>
+    <row r="216" spans="1:6" ht="189" customHeight="1">
+      <c r="A216" s="7" t="s">
+        <v>2595</v>
+      </c>
+      <c r="B216" s="11" t="s">
+        <v>419</v>
+      </c>
+      <c r="C216" s="78" t="s">
+        <v>420</v>
+      </c>
+      <c r="D216" s="29">
+        <v>46640</v>
+      </c>
+      <c r="E216" s="67"/>
+      <c r="F216" s="67"/>
+    </row>
+    <row r="217" spans="1:6">
+      <c r="A217" s="3" t="s">
+        <v>2596</v>
+      </c>
+      <c r="B217" s="10" t="s">
+        <v>421</v>
+      </c>
+      <c r="C217" s="78" t="s">
+        <v>422</v>
+      </c>
+      <c r="D217" s="29">
+        <v>46679</v>
+      </c>
+      <c r="E217" s="67"/>
+      <c r="F217" s="67"/>
+    </row>
+    <row r="218" spans="1:6" ht="23.1" customHeight="1">
+      <c r="A218" s="3" t="s">
+        <v>423</v>
+      </c>
+      <c r="B218" s="10" t="s">
+        <v>424</v>
+      </c>
+      <c r="C218" s="78" t="s">
+        <v>3545</v>
+      </c>
+      <c r="D218" s="29">
+        <v>46641</v>
+      </c>
+      <c r="E218" s="67"/>
+      <c r="F218" s="67"/>
+    </row>
+    <row r="219" spans="1:6" ht="45">
+      <c r="A219" s="3" t="s">
+        <v>425</v>
+      </c>
+      <c r="B219" s="10" t="s">
+        <v>397</v>
+      </c>
+      <c r="C219" s="78" t="s">
+        <v>426</v>
+      </c>
+      <c r="D219" s="29">
         <v>46373</v>
       </c>
-      <c r="E205" s="68"/>
-[...57 lines deleted...]
-      <c r="C209" s="80" t="s">
+      <c r="E219" s="67"/>
+      <c r="F219" s="67"/>
+    </row>
+    <row r="220" spans="1:6" ht="33.75" customHeight="1">
+      <c r="A220" s="4" t="s">
+        <v>2597</v>
+      </c>
+      <c r="B220" s="10" t="s">
+        <v>427</v>
+      </c>
+      <c r="C220" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="D209" s="29">
-[...169 lines deleted...]
-      <c r="B220" s="10" t="s">
+      <c r="D220" s="19">
+        <v>46523</v>
+      </c>
+      <c r="E220" s="67"/>
+      <c r="F220" s="67"/>
+    </row>
+    <row r="221" spans="1:6" ht="60.75" customHeight="1">
+      <c r="A221" s="7" t="s">
         <v>428</v>
       </c>
-      <c r="C220" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B221" s="11" t="s">
+      <c r="B221" s="10" t="s">
         <v>429</v>
       </c>
-      <c r="C221" s="80" t="s">
-        <v>3069</v>
+      <c r="C221" s="78" t="s">
+        <v>430</v>
       </c>
       <c r="D221" s="29">
-        <v>46641</v>
-[...6 lines deleted...]
-        <v>2127</v>
+        <v>46491</v>
+      </c>
+      <c r="E221" s="67"/>
+      <c r="F221" s="67"/>
+    </row>
+    <row r="222" spans="1:6" ht="60.75" customHeight="1">
+      <c r="A222" s="1" t="s">
+        <v>2222</v>
       </c>
       <c r="B222" s="10" t="s">
-        <v>430</v>
-[...1 lines deleted...]
-      <c r="C222" s="80" t="s">
+        <v>2223</v>
+      </c>
+      <c r="C222" s="78" t="s">
         <v>431</v>
       </c>
       <c r="D222" s="19">
-        <v>46639</v>
-[...8 lines deleted...]
-      <c r="B223" s="11" t="s">
+        <v>46696</v>
+      </c>
+      <c r="E222" s="67"/>
+      <c r="F222" s="67"/>
+    </row>
+    <row r="223" spans="1:6">
+      <c r="A223" s="3" t="s">
         <v>432</v>
       </c>
-      <c r="C223" s="80" t="s">
+      <c r="B223" s="10" t="s">
         <v>433</v>
       </c>
+      <c r="C223" s="78" t="s">
+        <v>434</v>
+      </c>
       <c r="D223" s="29">
-        <v>46275</v>
-[...11 lines deleted...]
-      <c r="C224" s="80" t="s">
+        <v>46707</v>
+      </c>
+      <c r="E223" s="67"/>
+      <c r="F223" s="67"/>
+    </row>
+    <row r="224" spans="1:6" ht="82.5" customHeight="1">
+      <c r="A224" s="4" t="s">
         <v>435</v>
       </c>
-      <c r="D224" s="29">
-[...5 lines deleted...]
-    <row r="225" spans="1:6" ht="23.1" customHeight="1">
+      <c r="B224" s="11" t="s">
+        <v>436</v>
+      </c>
+      <c r="C224" s="84" t="s">
+        <v>437</v>
+      </c>
+      <c r="D224" s="19">
+        <v>46369</v>
+      </c>
+      <c r="E224" s="67"/>
+      <c r="F224" s="67"/>
+    </row>
+    <row r="225" spans="1:6" ht="56.25">
       <c r="A225" s="3" t="s">
-        <v>436</v>
+        <v>2598</v>
       </c>
       <c r="B225" s="10" t="s">
-        <v>437</v>
-[...11 lines deleted...]
-      <c r="A226" s="3" t="s">
         <v>438</v>
       </c>
-      <c r="B226" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C226" s="80" t="s">
+      <c r="C225" s="78" t="s">
         <v>439</v>
       </c>
-      <c r="D226" s="29">
-[...7 lines deleted...]
-        <v>2688</v>
+      <c r="D225" s="19">
+        <v>46317</v>
+      </c>
+      <c r="E225" s="67"/>
+      <c r="F225" s="67"/>
+    </row>
+    <row r="226" spans="1:6" ht="22.5">
+      <c r="A226" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="B226" s="11" t="s">
+        <v>441</v>
+      </c>
+      <c r="C226" s="78" t="s">
+        <v>442</v>
+      </c>
+      <c r="D226" s="19">
+        <v>46369</v>
+      </c>
+      <c r="E226" s="67"/>
+      <c r="F226" s="67"/>
+    </row>
+    <row r="227" spans="1:6" ht="133.5" customHeight="1">
+      <c r="A227" s="3" t="s">
+        <v>443</v>
       </c>
       <c r="B227" s="10" t="s">
-        <v>440</v>
-[...8 lines deleted...]
-      <c r="F227" s="68"/>
+        <v>444</v>
+      </c>
+      <c r="C227" s="78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D227" s="29">
+        <v>46709</v>
+      </c>
+      <c r="E227" s="67"/>
+      <c r="F227" s="67"/>
     </row>
     <row r="228" spans="1:6" ht="22.5">
       <c r="A228" s="3" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="B228" s="11" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="C228" s="80" t="s">
-        <v>443</v>
-[...25 lines deleted...]
-        <v>2307</v>
+        <v>447</v>
+      </c>
+      <c r="D228" s="19">
+        <v>46718</v>
+      </c>
+      <c r="E228" s="67"/>
+      <c r="F228" s="67"/>
+    </row>
+    <row r="229" spans="1:6" ht="114.75" customHeight="1">
+      <c r="A229" s="3" t="s">
+        <v>2162</v>
+      </c>
+      <c r="B229" s="11" t="s">
+        <v>448</v>
+      </c>
+      <c r="C229" s="78" t="s">
+        <v>2964</v>
+      </c>
+      <c r="D229" s="19">
+        <v>46673</v>
+      </c>
+      <c r="E229" s="67"/>
+      <c r="F229" s="67"/>
+    </row>
+    <row r="230" spans="1:6" ht="29.25" customHeight="1">
+      <c r="A230" s="3" t="s">
+        <v>449</v>
       </c>
       <c r="B230" s="10" t="s">
-        <v>2308</v>
-[...10 lines deleted...]
-    <row r="231" spans="1:6">
+        <v>50</v>
+      </c>
+      <c r="C230" s="78" t="s">
+        <v>450</v>
+      </c>
+      <c r="D230" s="29">
+        <v>46368</v>
+      </c>
+      <c r="E230" s="67"/>
+      <c r="F230" s="67"/>
+    </row>
+    <row r="231" spans="1:6" ht="67.5" customHeight="1">
       <c r="A231" s="3" t="s">
-        <v>448</v>
-[...5 lines deleted...]
-        <v>450</v>
+        <v>2320</v>
+      </c>
+      <c r="B231" s="11" t="s">
+        <v>451</v>
+      </c>
+      <c r="C231" s="78" t="s">
+        <v>3546</v>
       </c>
       <c r="D231" s="29">
-        <v>46342</v>
-[...6 lines deleted...]
-        <v>451</v>
+        <v>46375</v>
+      </c>
+      <c r="E231" s="67"/>
+      <c r="F231" s="67"/>
+    </row>
+    <row r="232" spans="1:6" ht="138" customHeight="1">
+      <c r="A232" s="7" t="s">
+        <v>2599</v>
       </c>
       <c r="B232" s="11" t="s">
         <v>452</v>
       </c>
-      <c r="C232" s="87" t="s">
+      <c r="C232" s="78" t="s">
         <v>453</v>
       </c>
-      <c r="D232" s="19">
-[...7 lines deleted...]
-        <v>2689</v>
+      <c r="D232" s="29">
+        <v>46374</v>
+      </c>
+      <c r="E232" s="67"/>
+      <c r="F232" s="67"/>
+    </row>
+    <row r="233" spans="1:6" ht="116.25" customHeight="1">
+      <c r="A233" s="4" t="s">
+        <v>454</v>
       </c>
       <c r="B233" s="10" t="s">
-        <v>454</v>
-[...1 lines deleted...]
-      <c r="C233" s="80" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C233" s="78" t="s">
         <v>455</v>
       </c>
-      <c r="D233" s="19">
-[...6 lines deleted...]
-      <c r="A234" s="1" t="s">
+      <c r="D233" s="29">
+        <v>46578</v>
+      </c>
+      <c r="E233" s="67"/>
+      <c r="F233" s="67"/>
+    </row>
+    <row r="234" spans="1:6" ht="56.25">
+      <c r="A234" s="3" t="s">
         <v>456</v>
       </c>
       <c r="B234" s="11" t="s">
         <v>457</v>
       </c>
-      <c r="C234" s="80" t="s">
+      <c r="C234" s="78" t="s">
+        <v>3547</v>
+      </c>
+      <c r="D234" s="29">
+        <v>46473</v>
+      </c>
+      <c r="E234" s="67"/>
+      <c r="F234" s="67"/>
+    </row>
+    <row r="235" spans="1:6" ht="101.25">
+      <c r="A235" s="3" t="s">
         <v>458</v>
       </c>
-      <c r="D234" s="19">
-[...6 lines deleted...]
-      <c r="A235" s="3" t="s">
+      <c r="B235" s="11" t="s">
         <v>459</v>
       </c>
-      <c r="B235" s="10" t="s">
+      <c r="C235" s="78" t="s">
         <v>460</v>
       </c>
-      <c r="C235" s="80" t="s">
-[...8 lines deleted...]
-    <row r="236" spans="1:6" ht="22.5">
+      <c r="D235" s="19">
+        <v>46357</v>
+      </c>
+      <c r="E235" s="67"/>
+      <c r="F235" s="67"/>
+    </row>
+    <row r="236" spans="1:6" ht="409.5">
       <c r="A236" s="3" t="s">
         <v>461</v>
       </c>
-      <c r="B236" s="11" t="s">
+      <c r="B236" s="20" t="s">
+        <v>2319</v>
+      </c>
+      <c r="C236" s="78" t="s">
         <v>462</v>
       </c>
-      <c r="C236" s="83" t="s">
+      <c r="D236" s="19">
+        <v>46417</v>
+      </c>
+      <c r="E236" s="67"/>
+      <c r="F236" s="67"/>
+    </row>
+    <row r="237" spans="1:6" ht="22.5">
+      <c r="A237" s="3" t="s">
         <v>463</v>
       </c>
-      <c r="D236" s="19">
-[...9 lines deleted...]
-      <c r="B237" s="11" t="s">
+      <c r="B237" s="10" t="s">
         <v>464</v>
       </c>
-      <c r="C237" s="80" t="s">
-        <v>3070</v>
+      <c r="C237" s="78" t="s">
+        <v>465</v>
       </c>
       <c r="D237" s="19">
-        <v>46308</v>
-[...4 lines deleted...]
-    <row r="238" spans="1:6" ht="29.25" customHeight="1">
+        <v>46492</v>
+      </c>
+      <c r="E237" s="67"/>
+      <c r="F237" s="67"/>
+    </row>
+    <row r="238" spans="1:6" ht="47.25" customHeight="1">
       <c r="A238" s="3" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="B238" s="10" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>466</v>
+        <v>467</v>
+      </c>
+      <c r="C238" s="78" t="s">
+        <v>468</v>
       </c>
       <c r="D238" s="29">
-        <v>46368</v>
-[...4 lines deleted...]
-    <row r="239" spans="1:6" ht="81" customHeight="1">
+        <v>46464</v>
+      </c>
+      <c r="E238" s="67"/>
+      <c r="F238" s="67"/>
+    </row>
+    <row r="239" spans="1:6">
       <c r="A239" s="3" t="s">
-        <v>2405</v>
+        <v>469</v>
       </c>
       <c r="B239" s="11" t="s">
-        <v>467</v>
-[...2 lines deleted...]
-        <v>3668</v>
+        <v>470</v>
+      </c>
+      <c r="C239" s="78" t="s">
+        <v>471</v>
       </c>
       <c r="D239" s="29">
-        <v>46375</v>
-[...6 lines deleted...]
-        <v>2690</v>
+        <v>46416</v>
+      </c>
+      <c r="E239" s="67"/>
+      <c r="F239" s="67"/>
+    </row>
+    <row r="240" spans="1:6" ht="337.5">
+      <c r="A240" s="3" t="s">
+        <v>473</v>
       </c>
       <c r="B240" s="11" t="s">
-        <v>468</v>
-[...26 lines deleted...]
-    <row r="242" spans="1:6" ht="56.25">
+        <v>474</v>
+      </c>
+      <c r="C240" s="78" t="s">
+        <v>475</v>
+      </c>
+      <c r="D240" s="19">
+        <v>46447</v>
+      </c>
+      <c r="E240" s="67"/>
+      <c r="F240" s="67"/>
+    </row>
+    <row r="241" spans="1:6" ht="191.25">
+      <c r="A241" s="3" t="s">
+        <v>2600</v>
+      </c>
+      <c r="B241" s="11" t="s">
+        <v>476</v>
+      </c>
+      <c r="C241" s="78" t="s">
+        <v>3548</v>
+      </c>
+      <c r="D241" s="19">
+        <v>46443</v>
+      </c>
+      <c r="E241" s="67"/>
+      <c r="F241" s="67"/>
+    </row>
+    <row r="242" spans="1:6" ht="56.25" customHeight="1">
       <c r="A242" s="3" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="B242" s="11" t="s">
-        <v>473</v>
-[...4 lines deleted...]
-      <c r="D242" s="29">
+        <v>478</v>
+      </c>
+      <c r="C242" s="78" t="s">
+        <v>479</v>
+      </c>
+      <c r="D242" s="19">
+        <v>46436</v>
+      </c>
+      <c r="E242" s="67"/>
+      <c r="F242" s="67"/>
+    </row>
+    <row r="243" spans="1:6" ht="33.75">
+      <c r="A243" s="3" t="s">
+        <v>2804</v>
+      </c>
+      <c r="B243" s="10" t="s">
+        <v>480</v>
+      </c>
+      <c r="C243" s="78" t="s">
+        <v>344</v>
+      </c>
+      <c r="D243" s="29">
+        <v>46460</v>
+      </c>
+      <c r="E243" s="67"/>
+      <c r="F243" s="67"/>
+    </row>
+    <row r="244" spans="1:6" ht="111.75" customHeight="1">
+      <c r="A244" s="4" t="s">
+        <v>2601</v>
+      </c>
+      <c r="B244" s="10" t="s">
+        <v>481</v>
+      </c>
+      <c r="C244" s="78" t="s">
+        <v>381</v>
+      </c>
+      <c r="D244" s="19">
+        <v>46438</v>
+      </c>
+      <c r="E244" s="67"/>
+      <c r="F244" s="67"/>
+    </row>
+    <row r="245" spans="1:6" ht="57" customHeight="1">
+      <c r="A245" s="1" t="s">
+        <v>2324</v>
+      </c>
+      <c r="B245" s="10" t="s">
+        <v>482</v>
+      </c>
+      <c r="C245" s="78" t="s">
+        <v>483</v>
+      </c>
+      <c r="D245" s="19">
+        <v>46387</v>
+      </c>
+      <c r="E245" s="75"/>
+      <c r="F245" s="67"/>
+    </row>
+    <row r="246" spans="1:6" ht="90" customHeight="1">
+      <c r="A246" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="B246" s="10" t="s">
+        <v>485</v>
+      </c>
+      <c r="C246" s="78" t="s">
+        <v>486</v>
+      </c>
+      <c r="D246" s="19">
+        <v>46457</v>
+      </c>
+      <c r="E246" s="75"/>
+      <c r="F246" s="67"/>
+    </row>
+    <row r="247" spans="1:6" ht="61.5" customHeight="1">
+      <c r="A247" s="3" t="s">
+        <v>2602</v>
+      </c>
+      <c r="B247" s="10" t="s">
+        <v>487</v>
+      </c>
+      <c r="C247" s="78" t="s">
+        <v>2965</v>
+      </c>
+      <c r="D247" s="19">
         <v>46473</v>
       </c>
-      <c r="E242" s="68"/>
-[...82 lines deleted...]
-    <row r="248" spans="1:6" ht="326.25">
+      <c r="E247" s="67"/>
+      <c r="F247" s="67"/>
+    </row>
+    <row r="248" spans="1:6" ht="225">
       <c r="A248" s="3" t="s">
+        <v>488</v>
+      </c>
+      <c r="B248" s="10" t="s">
         <v>489</v>
       </c>
-      <c r="B248" s="11" t="s">
+      <c r="C248" s="78" t="s">
         <v>490</v>
       </c>
-      <c r="C248" s="80" t="s">
+      <c r="D248" s="19">
+        <v>46473</v>
+      </c>
+      <c r="E248" s="67"/>
+      <c r="F248" s="67"/>
+    </row>
+    <row r="249" spans="1:6" ht="33.75">
+      <c r="A249" s="7" t="s">
         <v>491</v>
-      </c>
-[...8 lines deleted...]
-        <v>2691</v>
       </c>
       <c r="B249" s="11" t="s">
         <v>492</v>
       </c>
-      <c r="C249" s="80" t="s">
-        <v>3670</v>
+      <c r="C249" s="78" t="s">
+        <v>3549</v>
       </c>
       <c r="D249" s="19">
-        <v>46443</v>
-[...5 lines deleted...]
-      <c r="A250" s="3" t="s">
+        <v>46478</v>
+      </c>
+      <c r="E249" s="67"/>
+      <c r="F249" s="67"/>
+    </row>
+    <row r="250" spans="1:6" ht="133.5" customHeight="1">
+      <c r="A250" s="4" t="s">
+        <v>2450</v>
+      </c>
+      <c r="B250" s="11" t="s">
         <v>493</v>
       </c>
-      <c r="B250" s="11" t="s">
+      <c r="C250" s="78" t="s">
+        <v>381</v>
+      </c>
+      <c r="D250" s="29">
+        <v>46438</v>
+      </c>
+      <c r="E250" s="67"/>
+      <c r="F250" s="67"/>
+    </row>
+    <row r="251" spans="1:6" ht="33.75">
+      <c r="A251" s="2" t="s">
         <v>494</v>
       </c>
-      <c r="C250" s="80" t="s">
+      <c r="B251" s="10" t="s">
+        <v>2110</v>
+      </c>
+      <c r="C251" s="78" t="s">
+        <v>48</v>
+      </c>
+      <c r="D251" s="19">
+        <v>46483</v>
+      </c>
+      <c r="E251" s="67"/>
+      <c r="F251" s="67"/>
+    </row>
+    <row r="252" spans="1:6" ht="78.75">
+      <c r="A252" s="3" t="s">
+        <v>2603</v>
+      </c>
+      <c r="B252" s="10" t="s">
         <v>495</v>
       </c>
-      <c r="D250" s="19">
+      <c r="C252" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D252" s="19">
+        <v>46492</v>
+      </c>
+      <c r="E252" s="67"/>
+      <c r="F252" s="67"/>
+    </row>
+    <row r="253" spans="1:6" ht="78.75">
+      <c r="A253" s="2" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B253" s="10" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C253" s="78" t="s">
+        <v>496</v>
+      </c>
+      <c r="D253" s="19">
+        <v>46598</v>
+      </c>
+      <c r="E253" s="67"/>
+      <c r="F253" s="67"/>
+    </row>
+    <row r="254" spans="1:6" ht="157.5">
+      <c r="A254" s="2" t="s">
+        <v>2604</v>
+      </c>
+      <c r="B254" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C254" s="78" t="s">
+        <v>3550</v>
+      </c>
+      <c r="D254" s="29">
+        <v>46506</v>
+      </c>
+      <c r="E254" s="67"/>
+      <c r="F254" s="67"/>
+    </row>
+    <row r="255" spans="1:6" ht="78.75">
+      <c r="A255" s="31" t="s">
+        <v>497</v>
+      </c>
+      <c r="B255" s="16" t="s">
+        <v>498</v>
+      </c>
+      <c r="C255" s="78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D255" s="29">
+        <v>46507</v>
+      </c>
+      <c r="E255" s="67"/>
+      <c r="F255" s="67"/>
+    </row>
+    <row r="256" spans="1:6" ht="22.5">
+      <c r="A256" s="1" t="s">
+        <v>3321</v>
+      </c>
+      <c r="B256" s="10" t="s">
+        <v>499</v>
+      </c>
+      <c r="C256" s="78" t="s">
+        <v>500</v>
+      </c>
+      <c r="D256" s="29">
+        <v>46518</v>
+      </c>
+      <c r="E256" s="67"/>
+      <c r="F256" s="67"/>
+    </row>
+    <row r="257" spans="1:6" ht="22.5">
+      <c r="A257" s="3" t="s">
+        <v>501</v>
+      </c>
+      <c r="B257" s="10" t="s">
+        <v>502</v>
+      </c>
+      <c r="C257" s="78" t="s">
+        <v>241</v>
+      </c>
+      <c r="D257" s="29">
+        <v>46433</v>
+      </c>
+      <c r="E257" s="67"/>
+      <c r="F257" s="67"/>
+    </row>
+    <row r="258" spans="1:6" ht="33.75">
+      <c r="A258" s="3" t="s">
+        <v>503</v>
+      </c>
+      <c r="B258" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C258" s="78" t="s">
+        <v>504</v>
+      </c>
+      <c r="D258" s="19">
+        <v>46576</v>
+      </c>
+      <c r="E258" s="67"/>
+      <c r="F258" s="67"/>
+    </row>
+    <row r="259" spans="1:6" ht="56.25">
+      <c r="A259" s="3" t="s">
+        <v>506</v>
+      </c>
+      <c r="B259" s="11" t="s">
+        <v>507</v>
+      </c>
+      <c r="C259" s="78" t="s">
+        <v>508</v>
+      </c>
+      <c r="D259" s="29">
+        <v>46535</v>
+      </c>
+      <c r="E259" s="67"/>
+      <c r="F259" s="67"/>
+    </row>
+    <row r="260" spans="1:6">
+      <c r="A260" s="3" t="s">
+        <v>509</v>
+      </c>
+      <c r="B260" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C260" s="78" t="s">
+        <v>510</v>
+      </c>
+      <c r="D260" s="19">
+        <v>46591</v>
+      </c>
+      <c r="E260" s="67"/>
+      <c r="F260" s="67"/>
+    </row>
+    <row r="261" spans="1:6" ht="53.45" customHeight="1">
+      <c r="A261" s="3" t="s">
+        <v>2605</v>
+      </c>
+      <c r="B261" s="10" t="s">
+        <v>511</v>
+      </c>
+      <c r="C261" s="78" t="s">
+        <v>2966</v>
+      </c>
+      <c r="D261" s="19">
+        <v>46555</v>
+      </c>
+      <c r="E261" s="67"/>
+      <c r="F261" s="67"/>
+    </row>
+    <row r="262" spans="1:6" ht="307.5" customHeight="1">
+      <c r="A262" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="B262" s="10" t="s">
+        <v>513</v>
+      </c>
+      <c r="C262" s="78" t="s">
+        <v>401</v>
+      </c>
+      <c r="D262" s="19">
+        <v>46319</v>
+      </c>
+      <c r="E262" s="67"/>
+      <c r="F262" s="67"/>
+    </row>
+    <row r="263" spans="1:6" ht="72.75" customHeight="1">
+      <c r="A263" s="3" t="s">
+        <v>514</v>
+      </c>
+      <c r="B263" s="10" t="s">
+        <v>515</v>
+      </c>
+      <c r="C263" s="78" t="s">
+        <v>3813</v>
+      </c>
+      <c r="D263" s="19">
+        <v>46491</v>
+      </c>
+      <c r="E263" s="67"/>
+      <c r="F263" s="67"/>
+    </row>
+    <row r="264" spans="1:6" ht="299.25" customHeight="1">
+      <c r="A264" s="4" t="s">
+        <v>2606</v>
+      </c>
+      <c r="B264" s="10" t="s">
+        <v>516</v>
+      </c>
+      <c r="C264" s="78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D264" s="19">
         <v>46436</v>
       </c>
-      <c r="E250" s="68"/>
-[...227 lines deleted...]
-      <c r="A265" s="3" t="s">
+      <c r="E264" s="67"/>
+      <c r="F264" s="67"/>
+    </row>
+    <row r="265" spans="1:6" ht="118.5" customHeight="1">
+      <c r="A265" s="2" t="s">
+        <v>2607</v>
+      </c>
+      <c r="B265" s="11" t="s">
         <v>517</v>
       </c>
-      <c r="B265" s="10" t="s">
+      <c r="C265" s="78" t="s">
         <v>518</v>
       </c>
-      <c r="C265" s="80" t="s">
-[...8 lines deleted...]
-    <row r="266" spans="1:6" ht="33.75">
+      <c r="D265" s="19">
+        <v>46503</v>
+      </c>
+      <c r="E265" s="67"/>
+      <c r="F265" s="67"/>
+    </row>
+    <row r="266" spans="1:6" ht="146.25">
       <c r="A266" s="3" t="s">
         <v>519</v>
       </c>
       <c r="B266" s="10" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="C266" s="80" t="s">
         <v>520</v>
       </c>
+      <c r="C266" s="78" t="s">
+        <v>381</v>
+      </c>
       <c r="D266" s="19">
-        <v>46576</v>
-[...5 lines deleted...]
-      <c r="A267" s="3" t="s">
+        <v>46484</v>
+      </c>
+      <c r="E266" s="67"/>
+      <c r="F266" s="67"/>
+    </row>
+    <row r="267" spans="1:6" ht="181.5" customHeight="1">
+      <c r="A267" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="B267" s="10" t="s">
         <v>522</v>
       </c>
-      <c r="B267" s="11" t="s">
+      <c r="C267" s="78" t="s">
+        <v>381</v>
+      </c>
+      <c r="D267" s="19">
+        <v>46485</v>
+      </c>
+      <c r="E267" s="67"/>
+      <c r="F267" s="67"/>
+    </row>
+    <row r="268" spans="1:6" ht="43.5" customHeight="1">
+      <c r="A268" s="3" t="s">
         <v>523</v>
       </c>
-      <c r="C267" s="80" t="s">
+      <c r="B268" s="11" t="s">
         <v>524</v>
       </c>
-      <c r="D267" s="29">
-[...6 lines deleted...]
-      <c r="A268" s="3" t="s">
+      <c r="C268" s="78" t="s">
         <v>525</v>
       </c>
-      <c r="B268" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C268" s="80" t="s">
+      <c r="D268" s="29">
+        <v>46568</v>
+      </c>
+      <c r="E268" s="67"/>
+      <c r="F268" s="67"/>
+    </row>
+    <row r="269" spans="1:6" ht="38.25" customHeight="1">
+      <c r="A269" s="1" t="s">
         <v>526</v>
       </c>
-      <c r="D268" s="19">
-[...9 lines deleted...]
-      <c r="B269" s="10" t="s">
+      <c r="B269" s="11" t="s">
         <v>527</v>
       </c>
-      <c r="C269" s="80" t="s">
-        <v>3072</v>
+      <c r="C269" s="78" t="s">
+        <v>528</v>
       </c>
       <c r="D269" s="19">
-        <v>46555</v>
-[...6 lines deleted...]
-        <v>528</v>
+        <v>46568</v>
+      </c>
+      <c r="E269" s="67"/>
+      <c r="F269" s="67"/>
+    </row>
+    <row r="270" spans="1:6" ht="135">
+      <c r="A270" s="4" t="s">
+        <v>2608</v>
       </c>
       <c r="B270" s="10" t="s">
         <v>529</v>
       </c>
-      <c r="C270" s="80" t="s">
-        <v>414</v>
+      <c r="C270" s="78" t="s">
+        <v>530</v>
       </c>
       <c r="D270" s="19">
-        <v>46319</v>
-[...8 lines deleted...]
-      <c r="B271" s="10" t="s">
+        <v>46545</v>
+      </c>
+      <c r="E270" s="67"/>
+      <c r="F270" s="67"/>
+    </row>
+    <row r="271" spans="1:6">
+      <c r="A271" s="1" t="s">
         <v>531</v>
       </c>
-      <c r="C271" s="80" t="s">
+      <c r="B271" s="20" t="s">
         <v>532</v>
       </c>
+      <c r="C271" s="78" t="s">
+        <v>505</v>
+      </c>
       <c r="D271" s="19">
-        <v>46491</v>
-[...4 lines deleted...]
-    <row r="272" spans="1:6" ht="348.75">
+        <v>46575</v>
+      </c>
+      <c r="E271" s="67"/>
+      <c r="F271" s="67"/>
+    </row>
+    <row r="272" spans="1:6" ht="78.75">
       <c r="A272" s="4" t="s">
-        <v>2697</v>
-[...1 lines deleted...]
-      <c r="B272" s="10" t="s">
         <v>533</v>
       </c>
-      <c r="C272" s="80" t="s">
-        <v>10</v>
+      <c r="B272" s="11" t="s">
+        <v>3157</v>
+      </c>
+      <c r="C272" s="78" t="s">
+        <v>534</v>
       </c>
       <c r="D272" s="19">
-        <v>46436</v>
-[...11 lines deleted...]
-      <c r="C273" s="80" t="s">
+        <v>46592</v>
+      </c>
+      <c r="E272" s="67"/>
+      <c r="F272" s="67"/>
+    </row>
+    <row r="273" spans="1:6" ht="45">
+      <c r="A273" s="3" t="s">
+        <v>2609</v>
+      </c>
+      <c r="B273" s="10" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C273" s="78" t="s">
         <v>535</v>
       </c>
       <c r="D273" s="19">
-        <v>46503</v>
-[...4 lines deleted...]
-    <row r="274" spans="1:6" ht="146.25">
+        <v>46586</v>
+      </c>
+      <c r="E273" s="67"/>
+      <c r="F273" s="67"/>
+    </row>
+    <row r="274" spans="1:6" ht="35.25" customHeight="1">
       <c r="A274" s="3" t="s">
         <v>536</v>
       </c>
       <c r="B274" s="10" t="s">
         <v>537</v>
       </c>
-      <c r="C274" s="80" t="s">
-        <v>394</v>
+      <c r="C274" s="78" t="s">
+        <v>3246</v>
       </c>
       <c r="D274" s="19">
-        <v>46484</v>
-[...5 lines deleted...]
-      <c r="A275" s="2" t="s">
+        <v>46675</v>
+      </c>
+      <c r="E274" s="67"/>
+      <c r="F274" s="67"/>
+    </row>
+    <row r="275" spans="1:6" ht="156" customHeight="1">
+      <c r="A275" s="3" t="s">
         <v>538</v>
       </c>
       <c r="B275" s="10" t="s">
         <v>539</v>
       </c>
-      <c r="C275" s="80" t="s">
-        <v>394</v>
+      <c r="C275" s="78" t="s">
+        <v>4</v>
       </c>
       <c r="D275" s="19">
-        <v>46485</v>
-[...4 lines deleted...]
-    <row r="276" spans="1:6" ht="58.5" customHeight="1">
+        <v>46607</v>
+      </c>
+      <c r="E275" s="67"/>
+      <c r="F275" s="67"/>
+    </row>
+    <row r="276" spans="1:6" ht="66.75" customHeight="1">
       <c r="A276" s="3" t="s">
+        <v>2610</v>
+      </c>
+      <c r="B276" s="11" t="s">
         <v>540</v>
       </c>
-      <c r="B276" s="11" t="s">
+      <c r="C276" s="78" t="s">
         <v>541</v>
       </c>
-      <c r="C276" s="80" t="s">
+      <c r="D276" s="19">
+        <v>46590</v>
+      </c>
+      <c r="E276" s="67"/>
+      <c r="F276" s="67"/>
+    </row>
+    <row r="277" spans="1:6" ht="22.5">
+      <c r="A277" s="3" t="s">
+        <v>2611</v>
+      </c>
+      <c r="B277" s="10" t="s">
         <v>542</v>
       </c>
-      <c r="D276" s="29">
-[...6 lines deleted...]
-      <c r="A277" s="1" t="s">
+      <c r="C277" s="78" t="s">
         <v>543</v>
       </c>
-      <c r="B277" s="11" t="s">
+      <c r="D277" s="19">
+        <v>46606</v>
+      </c>
+      <c r="E277" s="67"/>
+      <c r="F277" s="67"/>
+    </row>
+    <row r="278" spans="1:6" ht="90">
+      <c r="A278" s="3" t="s">
         <v>544</v>
       </c>
-      <c r="C277" s="80" t="s">
+      <c r="B278" s="11" t="s">
         <v>545</v>
       </c>
-      <c r="D277" s="19">
-[...9 lines deleted...]
-      <c r="B278" s="10" t="s">
+      <c r="C278" s="78" t="s">
+        <v>3551</v>
+      </c>
+      <c r="D278" s="29">
+        <v>46629</v>
+      </c>
+      <c r="E278" s="67"/>
+      <c r="F278" s="67"/>
+    </row>
+    <row r="279" spans="1:6" ht="33.75">
+      <c r="A279" s="3" t="s">
         <v>546</v>
       </c>
-      <c r="C278" s="80" t="s">
+      <c r="B279" s="10" t="s">
         <v>547</v>
       </c>
-      <c r="D278" s="19">
-[...6 lines deleted...]
-      <c r="A279" s="1" t="s">
+      <c r="C279" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D279" s="19">
+        <v>46538</v>
+      </c>
+      <c r="E279" s="67"/>
+      <c r="F279" s="67"/>
+    </row>
+    <row r="280" spans="1:6" ht="117" customHeight="1">
+      <c r="A280" s="3" t="s">
         <v>548</v>
       </c>
-      <c r="B279" s="20" t="s">
+      <c r="B280" s="11" t="s">
         <v>549</v>
       </c>
-      <c r="C279" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A280" s="4" t="s">
+      <c r="C280" s="84" t="s">
+        <v>2967</v>
+      </c>
+      <c r="D280" s="29">
+        <v>46653</v>
+      </c>
+      <c r="E280" s="67"/>
+      <c r="F280" s="67"/>
+    </row>
+    <row r="281" spans="1:6" ht="303.75">
+      <c r="A281" s="4" t="s">
         <v>550</v>
       </c>
-      <c r="B280" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C280" s="80" t="s">
+      <c r="B281" s="10" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C281" s="78" t="s">
         <v>551</v>
       </c>
-      <c r="D280" s="19">
-[...12 lines deleted...]
-      <c r="C281" s="80" t="s">
+      <c r="D281" s="19">
+        <v>46460</v>
+      </c>
+      <c r="E281" s="67"/>
+      <c r="F281" s="67"/>
+    </row>
+    <row r="282" spans="1:6" ht="33.75">
+      <c r="A282" s="3" t="s">
         <v>552</v>
       </c>
-      <c r="D281" s="19">
-[...6 lines deleted...]
-      <c r="A282" s="3" t="s">
+      <c r="B282" s="14" t="s">
         <v>553</v>
       </c>
-      <c r="B282" s="10" t="s">
+      <c r="C282" s="78" t="s">
         <v>554</v>
       </c>
-      <c r="C282" s="80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D282" s="19">
-        <v>46310</v>
-[...4 lines deleted...]
-    <row r="283" spans="1:6" ht="156" customHeight="1">
+        <v>46681</v>
+      </c>
+      <c r="E282" s="67"/>
+      <c r="F282" s="67"/>
+    </row>
+    <row r="283" spans="1:6" ht="61.5" customHeight="1">
       <c r="A283" s="3" t="s">
+        <v>2612</v>
+      </c>
+      <c r="B283" s="20" t="s">
+        <v>2272</v>
+      </c>
+      <c r="C283" s="78" t="s">
+        <v>2968</v>
+      </c>
+      <c r="D283" s="19">
+        <v>46688</v>
+      </c>
+      <c r="E283" s="67"/>
+      <c r="F283" s="67"/>
+    </row>
+    <row r="284" spans="1:6" ht="33.75">
+      <c r="A284" s="3" t="s">
         <v>555</v>
       </c>
-      <c r="B283" s="10" t="s">
+      <c r="B284" s="14" t="s">
         <v>556</v>
       </c>
-      <c r="C283" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B284" s="11" t="s">
+      <c r="C284" s="78" t="s">
         <v>557</v>
       </c>
-      <c r="C284" s="80" t="s">
+      <c r="D284" s="19">
+        <v>46684</v>
+      </c>
+      <c r="E284" s="67"/>
+      <c r="F284" s="67"/>
+    </row>
+    <row r="285" spans="1:6">
+      <c r="A285" s="3" t="s">
         <v>558</v>
-      </c>
-[...8 lines deleted...]
-        <v>2702</v>
       </c>
       <c r="B285" s="10" t="s">
         <v>559</v>
       </c>
-      <c r="C285" s="80" t="s">
+      <c r="C285" s="78" t="s">
         <v>560</v>
       </c>
       <c r="D285" s="19">
-        <v>46606</v>
-[...4 lines deleted...]
-    <row r="286" spans="1:6" ht="90">
+        <v>46329</v>
+      </c>
+      <c r="E285" s="67"/>
+      <c r="F285" s="67"/>
+    </row>
+    <row r="286" spans="1:6">
       <c r="A286" s="3" t="s">
         <v>561</v>
       </c>
-      <c r="B286" s="11" t="s">
+      <c r="B286" s="10" t="s">
         <v>562</v>
       </c>
-      <c r="C286" s="80" t="s">
-[...8 lines deleted...]
-    <row r="287" spans="1:6" ht="33.75">
+      <c r="C286" s="78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D286" s="19">
+        <v>46330</v>
+      </c>
+      <c r="E286" s="67"/>
+      <c r="F286" s="67"/>
+    </row>
+    <row r="287" spans="1:6" ht="67.5">
       <c r="A287" s="3" t="s">
         <v>563</v>
       </c>
       <c r="B287" s="10" t="s">
         <v>564</v>
       </c>
-      <c r="C287" s="80" t="s">
-        <v>11</v>
+      <c r="C287" s="78" t="s">
+        <v>10</v>
       </c>
       <c r="D287" s="19">
-        <v>46538</v>
-[...2 lines deleted...]
-      <c r="F287" s="68"/>
+        <v>46330</v>
+      </c>
+      <c r="E287" s="67"/>
+      <c r="F287" s="73"/>
     </row>
     <row r="288" spans="1:6" ht="22.5">
       <c r="A288" s="3" t="s">
-        <v>2703</v>
+        <v>565</v>
       </c>
       <c r="B288" s="10" t="s">
-        <v>565</v>
-[...1 lines deleted...]
-      <c r="C288" s="80" t="s">
         <v>566</v>
       </c>
+      <c r="C288" s="78" t="s">
+        <v>567</v>
+      </c>
       <c r="D288" s="19">
-        <v>46281</v>
-[...8 lines deleted...]
-      <c r="B289" s="10" t="s">
+        <v>46572</v>
+      </c>
+      <c r="E288" s="67"/>
+      <c r="F288" s="67"/>
+    </row>
+    <row r="289" spans="1:6" ht="73.5" customHeight="1">
+      <c r="A289" s="1" t="s">
         <v>568</v>
       </c>
-      <c r="C289" s="80" t="s">
+      <c r="B289" s="11" t="s">
         <v>569</v>
       </c>
-      <c r="D289" s="19">
-[...5 lines deleted...]
-    <row r="290" spans="1:6" ht="117" customHeight="1">
+      <c r="C289" s="78" t="s">
+        <v>570</v>
+      </c>
+      <c r="D289" s="29">
+        <v>46674</v>
+      </c>
+      <c r="E289" s="67"/>
+      <c r="F289" s="67"/>
+    </row>
+    <row r="290" spans="1:6">
       <c r="A290" s="3" t="s">
-        <v>570</v>
-[...1 lines deleted...]
-      <c r="B290" s="11" t="s">
+        <v>2169</v>
+      </c>
+      <c r="B290" s="14" t="s">
         <v>571</v>
       </c>
-      <c r="C290" s="87" t="s">
-[...8 lines deleted...]
-    <row r="291" spans="1:6" ht="292.5">
+      <c r="C290" s="78" t="s">
+        <v>572</v>
+      </c>
+      <c r="D290" s="19">
+        <v>46676</v>
+      </c>
+      <c r="E290" s="67"/>
+      <c r="F290" s="67"/>
+    </row>
+    <row r="291" spans="1:6" ht="90">
       <c r="A291" s="4" t="s">
-        <v>572</v>
-[...4 lines deleted...]
-      <c r="C291" s="80" t="s">
+        <v>2613</v>
+      </c>
+      <c r="B291" s="14" t="s">
         <v>573</v>
       </c>
-      <c r="D291" s="19">
-[...6 lines deleted...]
-      <c r="A292" s="3" t="s">
+      <c r="C291" s="78" t="s">
         <v>574</v>
       </c>
-      <c r="B292" s="14" t="s">
+      <c r="D291" s="29">
+        <v>46709</v>
+      </c>
+      <c r="E291" s="67"/>
+      <c r="F291" s="67"/>
+    </row>
+    <row r="292" spans="1:6" ht="90" customHeight="1">
+      <c r="A292" s="8" t="s">
+        <v>2614</v>
+      </c>
+      <c r="B292" s="11" t="s">
         <v>575</v>
       </c>
-      <c r="C292" s="80" t="s">
+      <c r="C292" s="78" t="s">
         <v>576</v>
       </c>
-      <c r="D292" s="19">
-[...5 lines deleted...]
-    <row r="293" spans="1:6" ht="61.5" customHeight="1">
+      <c r="D292" s="29">
+        <v>46350</v>
+      </c>
+      <c r="E292" s="67"/>
+      <c r="F292" s="67"/>
+    </row>
+    <row r="293" spans="1:6" ht="146.25">
       <c r="A293" s="3" t="s">
-        <v>2704</v>
-[...14 lines deleted...]
-      <c r="A294" s="3" t="s">
         <v>577</v>
       </c>
-      <c r="B294" s="14" t="s">
+      <c r="B293" s="14" t="s">
         <v>578</v>
       </c>
-      <c r="C294" s="80" t="s">
+      <c r="C293" s="78" t="s">
         <v>579</v>
       </c>
+      <c r="D293" s="29">
+        <v>46691</v>
+      </c>
+      <c r="E293" s="67"/>
+      <c r="F293" s="67"/>
+    </row>
+    <row r="294" spans="1:6" ht="73.5" customHeight="1">
+      <c r="A294" s="1" t="s">
+        <v>2417</v>
+      </c>
+      <c r="B294" s="10" t="s">
+        <v>580</v>
+      </c>
+      <c r="C294" s="78" t="s">
+        <v>581</v>
+      </c>
       <c r="D294" s="19">
-        <v>46319</v>
-[...4 lines deleted...]
-    <row r="295" spans="1:6">
+        <v>46361</v>
+      </c>
+      <c r="E294" s="67"/>
+      <c r="F294" s="67"/>
+    </row>
+    <row r="295" spans="1:6" ht="78.75" customHeight="1">
       <c r="A295" s="3" t="s">
-        <v>580</v>
-[...4 lines deleted...]
-      <c r="C295" s="80" t="s">
+        <v>2615</v>
+      </c>
+      <c r="B295" s="14" t="s">
         <v>582</v>
       </c>
+      <c r="C295" s="78" t="s">
+        <v>583</v>
+      </c>
       <c r="D295" s="19">
-        <v>46329</v>
-[...12 lines deleted...]
-        <v>10</v>
+        <v>46727</v>
+      </c>
+      <c r="E295" s="67"/>
+      <c r="F295" s="67"/>
+    </row>
+    <row r="296" spans="1:6" ht="33.75">
+      <c r="A296" s="4" t="s">
+        <v>585</v>
+      </c>
+      <c r="B296" s="14" t="s">
+        <v>586</v>
+      </c>
+      <c r="C296" s="78" t="s">
+        <v>587</v>
       </c>
       <c r="D296" s="19">
-        <v>46330</v>
-[...4 lines deleted...]
-    <row r="297" spans="1:6" ht="67.5">
+        <v>46368</v>
+      </c>
+      <c r="E296" s="67"/>
+      <c r="F296" s="67"/>
+    </row>
+    <row r="297" spans="1:6" ht="141.75" customHeight="1">
       <c r="A297" s="3" t="s">
-        <v>585</v>
+        <v>1932</v>
       </c>
       <c r="B297" s="10" t="s">
-        <v>586</v>
-[...10 lines deleted...]
-    <row r="298" spans="1:6" ht="22.5">
+        <v>1933</v>
+      </c>
+      <c r="C297" s="78" t="s">
+        <v>490</v>
+      </c>
+      <c r="D297" s="29">
+        <v>46572</v>
+      </c>
+      <c r="E297" s="67"/>
+      <c r="F297" s="67"/>
+    </row>
+    <row r="298" spans="1:6" ht="90">
       <c r="A298" s="3" t="s">
-        <v>587</v>
+        <v>2432</v>
       </c>
       <c r="B298" s="10" t="s">
         <v>588</v>
       </c>
-      <c r="C298" s="80" t="s">
+      <c r="C298" s="78" t="s">
         <v>589</v>
       </c>
       <c r="D298" s="19">
-        <v>46572</v>
-[...5 lines deleted...]
-      <c r="A299" s="1" t="s">
+        <v>46688</v>
+      </c>
+      <c r="E298" s="67"/>
+      <c r="F298" s="67"/>
+    </row>
+    <row r="299" spans="1:6">
+      <c r="A299" s="3" t="s">
+        <v>2337</v>
+      </c>
+      <c r="B299" s="10" t="s">
         <v>590</v>
       </c>
-      <c r="B299" s="11" t="s">
+      <c r="C299" s="78" t="s">
         <v>591</v>
       </c>
-      <c r="C299" s="80" t="s">
+      <c r="D299" s="29">
+        <v>46365</v>
+      </c>
+      <c r="E299" s="67"/>
+      <c r="F299" s="67"/>
+    </row>
+    <row r="300" spans="1:6" ht="57" customHeight="1">
+      <c r="A300" s="2" t="s">
         <v>592</v>
       </c>
-      <c r="D299" s="29">
-[...9 lines deleted...]
-      <c r="B300" s="14" t="s">
+      <c r="B300" s="20" t="s">
         <v>593</v>
       </c>
-      <c r="C300" s="80" t="s">
+      <c r="C300" s="78" t="s">
         <v>594</v>
       </c>
       <c r="D300" s="19">
-        <v>46311</v>
-[...8 lines deleted...]
-      <c r="B301" s="14" t="s">
+        <v>46375</v>
+      </c>
+      <c r="E300" s="67"/>
+      <c r="F300" s="67"/>
+    </row>
+    <row r="301" spans="1:6" ht="49.5" customHeight="1">
+      <c r="A301" s="7" t="s">
+        <v>2616</v>
+      </c>
+      <c r="B301" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C301" s="78" t="s">
         <v>595</v>
       </c>
-      <c r="C301" s="80" t="s">
+      <c r="D301" s="19">
+        <v>46402</v>
+      </c>
+      <c r="E301" s="67"/>
+      <c r="F301" s="67"/>
+    </row>
+    <row r="302" spans="1:6" ht="213.75">
+      <c r="A302" s="3" t="s">
+        <v>2473</v>
+      </c>
+      <c r="B302" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C302" s="78" t="s">
         <v>596</v>
       </c>
-      <c r="D301" s="29">
-[...9 lines deleted...]
-      <c r="B302" s="11" t="s">
+      <c r="D302" s="19">
+        <v>46404</v>
+      </c>
+      <c r="E302" s="67"/>
+      <c r="F302" s="67"/>
+    </row>
+    <row r="303" spans="1:6" ht="146.25" customHeight="1">
+      <c r="A303" s="2" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B303" s="20" t="s">
         <v>597</v>
       </c>
-      <c r="C302" s="80" t="s">
+      <c r="C303" s="78" t="s">
         <v>598</v>
       </c>
-      <c r="D302" s="29">
-[...6 lines deleted...]
-      <c r="A303" s="3" t="s">
+      <c r="D303" s="19">
+        <v>46409</v>
+      </c>
+      <c r="E303" s="67"/>
+      <c r="F303" s="67"/>
+    </row>
+    <row r="304" spans="1:6" ht="22.5">
+      <c r="A304" s="1" t="s">
         <v>599</v>
       </c>
-      <c r="B303" s="14" t="s">
+      <c r="B304" s="11" t="s">
+        <v>183</v>
+      </c>
+      <c r="C304" s="78" t="s">
+        <v>184</v>
+      </c>
+      <c r="D304" s="19">
+        <v>46587</v>
+      </c>
+      <c r="E304" s="67"/>
+      <c r="F304" s="67"/>
+    </row>
+    <row r="305" spans="1:6" ht="213.75" customHeight="1">
+      <c r="A305" s="4" t="s">
+        <v>2501</v>
+      </c>
+      <c r="B305" s="10" t="s">
         <v>600</v>
       </c>
-      <c r="C303" s="80" t="s">
+      <c r="C305" s="78" t="s">
         <v>601</v>
       </c>
-      <c r="D303" s="29">
-[...9 lines deleted...]
-      <c r="B304" s="10" t="s">
+      <c r="D305" s="19">
+        <v>46402</v>
+      </c>
+      <c r="E305" s="67"/>
+      <c r="F305" s="67"/>
+    </row>
+    <row r="306" spans="1:6" ht="45">
+      <c r="A306" s="3" t="s">
         <v>602</v>
       </c>
-      <c r="C304" s="80" t="s">
+      <c r="B306" s="10" t="s">
         <v>603</v>
       </c>
-      <c r="D304" s="19">
-[...9 lines deleted...]
-      <c r="B305" s="14" t="s">
+      <c r="C306" s="78" t="s">
+        <v>2969</v>
+      </c>
+      <c r="D306" s="19">
+        <v>46447</v>
+      </c>
+      <c r="E306" s="67"/>
+      <c r="F306" s="67"/>
+    </row>
+    <row r="307" spans="1:6" ht="112.5">
+      <c r="A307" s="1" t="s">
+        <v>2618</v>
+      </c>
+      <c r="B307" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C307" s="78" t="s">
+        <v>2970</v>
+      </c>
+      <c r="D307" s="29">
+        <v>46415</v>
+      </c>
+      <c r="E307" s="67"/>
+      <c r="F307" s="67"/>
+    </row>
+    <row r="308" spans="1:6" ht="114" customHeight="1">
+      <c r="A308" s="3" t="s">
         <v>604</v>
       </c>
-      <c r="C305" s="80" t="s">
+      <c r="B308" s="11" t="s">
         <v>605</v>
       </c>
-      <c r="D305" s="19">
-[...6 lines deleted...]
-      <c r="A306" s="4" t="s">
+      <c r="C308" s="78" t="s">
+        <v>606</v>
+      </c>
+      <c r="D308" s="29">
+        <v>46414</v>
+      </c>
+      <c r="E308" s="67"/>
+      <c r="F308" s="67"/>
+    </row>
+    <row r="309" spans="1:6" ht="157.5">
+      <c r="A309" s="1" t="s">
+        <v>2619</v>
+      </c>
+      <c r="B309" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C309" s="78" t="s">
         <v>607</v>
       </c>
-      <c r="B306" s="14" t="s">
+      <c r="D309" s="29">
+        <v>46416</v>
+      </c>
+      <c r="E309" s="67"/>
+      <c r="F309" s="67"/>
+    </row>
+    <row r="310" spans="1:6" ht="60" customHeight="1">
+      <c r="A310" s="4" t="s">
         <v>608</v>
       </c>
-      <c r="C306" s="80" t="s">
+      <c r="B310" s="11" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C310" s="78" t="s">
+        <v>3654</v>
+      </c>
+      <c r="D310" s="19">
+        <v>46576</v>
+      </c>
+      <c r="E310" s="67"/>
+      <c r="F310" s="67"/>
+    </row>
+    <row r="311" spans="1:6" ht="27" customHeight="1">
+      <c r="A311" s="3" t="s">
         <v>609</v>
       </c>
-      <c r="D306" s="19">
-[...25 lines deleted...]
-      <c r="B308" s="10" t="s">
+      <c r="B311" s="14" t="s">
         <v>610</v>
       </c>
-      <c r="C308" s="80" t="s">
+      <c r="C311" s="78" t="s">
         <v>611</v>
       </c>
-      <c r="D308" s="19">
-[...9 lines deleted...]
-      <c r="B309" s="10" t="s">
+      <c r="D311" s="29">
+        <v>46656</v>
+      </c>
+      <c r="E311" s="67"/>
+      <c r="F311" s="67"/>
+    </row>
+    <row r="312" spans="1:6" ht="144.75" customHeight="1">
+      <c r="A312" s="3" t="s">
+        <v>2452</v>
+      </c>
+      <c r="B312" s="14" t="s">
         <v>612</v>
       </c>
-      <c r="C309" s="80" t="s">
+      <c r="C312" s="78" t="s">
+        <v>3814</v>
+      </c>
+      <c r="D312" s="29">
+        <v>46422</v>
+      </c>
+      <c r="E312" s="67"/>
+      <c r="F312" s="67"/>
+    </row>
+    <row r="313" spans="1:6" ht="33.75">
+      <c r="A313" s="1" t="s">
         <v>613</v>
       </c>
-      <c r="D309" s="29">
-[...6 lines deleted...]
-      <c r="A310" s="2" t="s">
+      <c r="B313" s="10" t="s">
+        <v>472</v>
+      </c>
+      <c r="C313" s="78" t="s">
+        <v>3552</v>
+      </c>
+      <c r="D313" s="19">
+        <v>46592</v>
+      </c>
+      <c r="E313" s="67"/>
+      <c r="F313" s="67"/>
+    </row>
+    <row r="314" spans="1:6" ht="157.5">
+      <c r="A314" s="4" t="s">
         <v>614</v>
       </c>
-      <c r="B310" s="20" t="s">
+      <c r="B314" s="20" t="s">
         <v>615</v>
       </c>
-      <c r="C310" s="80" t="s">
+      <c r="C314" s="78" t="s">
         <v>616</v>
       </c>
-      <c r="D310" s="19">
-[...12 lines deleted...]
-      <c r="C311" s="80" t="s">
+      <c r="D314" s="19">
+        <v>46424</v>
+      </c>
+      <c r="E314" s="67"/>
+      <c r="F314" s="67"/>
+    </row>
+    <row r="315" spans="1:6" ht="45">
+      <c r="A315" s="3" t="s">
         <v>617</v>
       </c>
-      <c r="D311" s="19">
-[...12 lines deleted...]
-      <c r="C312" s="80" t="s">
+      <c r="B315" s="10" t="s">
         <v>618</v>
       </c>
-      <c r="D312" s="19">
-[...9 lines deleted...]
-      <c r="B313" s="20" t="s">
+      <c r="C315" s="78" t="s">
         <v>619</v>
       </c>
-      <c r="C313" s="80" t="s">
+      <c r="D315" s="19">
+        <v>46436</v>
+      </c>
+      <c r="E315" s="67"/>
+      <c r="F315" s="67"/>
+    </row>
+    <row r="316" spans="1:6" ht="99" customHeight="1">
+      <c r="A316" s="4" t="s">
+        <v>2620</v>
+      </c>
+      <c r="B316" s="11" t="s">
         <v>620</v>
       </c>
-      <c r="D313" s="19">
-[...6 lines deleted...]
-      <c r="A314" s="1" t="s">
+      <c r="C316" s="78" t="s">
+        <v>2971</v>
+      </c>
+      <c r="D316" s="19">
+        <v>46439</v>
+      </c>
+      <c r="E316" s="67"/>
+      <c r="F316" s="67"/>
+    </row>
+    <row r="317" spans="1:6" ht="22.5">
+      <c r="A317" s="3" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B317" s="14" t="s">
         <v>621</v>
       </c>
-      <c r="B314" s="11" t="s">
-[...15 lines deleted...]
-      <c r="B315" s="10" t="s">
+      <c r="C317" s="78" t="s">
+        <v>2972</v>
+      </c>
+      <c r="D317" s="19">
+        <v>46445</v>
+      </c>
+      <c r="E317" s="67"/>
+      <c r="F317" s="67"/>
+    </row>
+    <row r="318" spans="1:6" ht="56.25">
+      <c r="A318" s="3" t="s">
+        <v>2621</v>
+      </c>
+      <c r="B318" s="10" t="s">
         <v>622</v>
       </c>
-      <c r="C315" s="80" t="s">
+      <c r="C318" s="78" t="s">
+        <v>567</v>
+      </c>
+      <c r="D318" s="19">
+        <v>46445</v>
+      </c>
+      <c r="E318" s="67"/>
+      <c r="F318" s="67"/>
+    </row>
+    <row r="319" spans="1:6" ht="90">
+      <c r="A319" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="B319" s="10" t="s">
+        <v>472</v>
+      </c>
+      <c r="C319" s="78" t="s">
         <v>623</v>
       </c>
-      <c r="D315" s="19">
-[...6 lines deleted...]
-      <c r="A316" s="3" t="s">
+      <c r="D319" s="19">
+        <v>46481</v>
+      </c>
+      <c r="E319" s="67"/>
+      <c r="F319" s="67"/>
+    </row>
+    <row r="320" spans="1:6" ht="88.5" customHeight="1">
+      <c r="A320" s="3" t="s">
         <v>624</v>
       </c>
-      <c r="B316" s="10" t="s">
+      <c r="B320" s="14" t="s">
         <v>625</v>
       </c>
-      <c r="C316" s="80" t="s">
-[...25 lines deleted...]
-      <c r="A318" s="3" t="s">
+      <c r="C320" s="78" t="s">
+        <v>3655</v>
+      </c>
+      <c r="D320" s="19">
+        <v>46478</v>
+      </c>
+      <c r="E320" s="67"/>
+      <c r="F320" s="67"/>
+    </row>
+    <row r="321" spans="1:6" ht="250.5" customHeight="1">
+      <c r="A321" s="1" t="s">
         <v>626</v>
       </c>
-      <c r="B318" s="11" t="s">
+      <c r="B321" s="11" t="s">
         <v>627</v>
       </c>
-      <c r="C318" s="80" t="s">
+      <c r="C321" s="78" t="s">
         <v>628</v>
       </c>
-      <c r="D318" s="29">
-[...12 lines deleted...]
-      <c r="C319" s="80" t="s">
+      <c r="D321" s="19">
+        <v>46456</v>
+      </c>
+      <c r="E321" s="67"/>
+      <c r="F321" s="67"/>
+    </row>
+    <row r="322" spans="1:6" ht="33.75">
+      <c r="A322" s="4" t="s">
         <v>629</v>
       </c>
-      <c r="D319" s="29">
-[...6 lines deleted...]
-      <c r="A320" s="4" t="s">
+      <c r="B322" s="10" t="s">
         <v>630</v>
       </c>
-      <c r="B320" s="11" t="s">
-[...31 lines deleted...]
-      <c r="B322" s="14" t="s">
+      <c r="C322" s="78" t="s">
+        <v>401</v>
+      </c>
+      <c r="D322" s="19">
+        <v>46448</v>
+      </c>
+      <c r="E322" s="67"/>
+      <c r="F322" s="67"/>
+    </row>
+    <row r="323" spans="1:6" ht="56.25">
+      <c r="A323" s="3" t="s">
         <v>634</v>
       </c>
-      <c r="C322" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A323" s="1" t="s">
+      <c r="B323" s="14" t="s">
         <v>635</v>
       </c>
-      <c r="B323" s="10" t="s">
-[...15 lines deleted...]
-      <c r="B324" s="20" t="s">
+      <c r="C323" s="78" t="s">
+        <v>3815</v>
+      </c>
+      <c r="D323" s="29">
+        <v>46686</v>
+      </c>
+      <c r="E323" s="67"/>
+      <c r="F323" s="67"/>
+    </row>
+    <row r="324" spans="1:6">
+      <c r="A324" s="3" t="s">
         <v>637</v>
       </c>
-      <c r="C324" s="80" t="s">
+      <c r="B324" s="14" t="s">
         <v>638</v>
       </c>
-      <c r="D324" s="19">
-[...5 lines deleted...]
-    <row r="325" spans="1:6" ht="45">
+      <c r="C324" s="78" t="s">
+        <v>394</v>
+      </c>
+      <c r="D324" s="29">
+        <v>46457</v>
+      </c>
+      <c r="E324" s="67"/>
+      <c r="F324" s="67"/>
+    </row>
+    <row r="325" spans="1:6" ht="112.5">
       <c r="A325" s="3" t="s">
         <v>639</v>
       </c>
       <c r="B325" s="10" t="s">
         <v>640</v>
       </c>
-      <c r="C325" s="80" t="s">
+      <c r="C325" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D325" s="19">
+        <v>46544</v>
+      </c>
+      <c r="E325" s="67"/>
+      <c r="F325" s="67"/>
+    </row>
+    <row r="326" spans="1:6" ht="45">
+      <c r="A326" s="3" t="s">
+        <v>2622</v>
+      </c>
+      <c r="B326" s="10" t="s">
         <v>641</v>
       </c>
-      <c r="D325" s="19">
-[...9 lines deleted...]
-      <c r="B326" s="11" t="s">
+      <c r="C326" s="78" t="s">
         <v>642</v>
       </c>
-      <c r="C326" s="80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D326" s="19">
-        <v>46439</v>
-[...4 lines deleted...]
-    <row r="327" spans="1:6" ht="22.5">
+        <v>46550</v>
+      </c>
+      <c r="E326" s="67"/>
+      <c r="F326" s="67"/>
+    </row>
+    <row r="327" spans="1:6" ht="102.75" customHeight="1">
       <c r="A327" s="3" t="s">
-        <v>2046</v>
-[...1 lines deleted...]
-      <c r="B327" s="14" t="s">
+        <v>2623</v>
+      </c>
+      <c r="B327" s="10" t="s">
         <v>643</v>
       </c>
-      <c r="C327" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B328" s="10" t="s">
+      <c r="C327" s="78" t="s">
         <v>644</v>
       </c>
-      <c r="C328" s="80" t="s">
-[...15 lines deleted...]
-      <c r="C329" s="80" t="s">
+      <c r="D327" s="29">
+        <v>46551</v>
+      </c>
+      <c r="E327" s="67"/>
+      <c r="F327" s="67"/>
+    </row>
+    <row r="328" spans="1:6" ht="129.75" customHeight="1">
+      <c r="A328" s="4" t="s">
         <v>645</v>
       </c>
+      <c r="B328" s="14" t="s">
+        <v>646</v>
+      </c>
+      <c r="C328" s="78" t="s">
+        <v>647</v>
+      </c>
+      <c r="D328" s="29">
+        <v>46422</v>
+      </c>
+      <c r="E328" s="67"/>
+      <c r="F328" s="67"/>
+    </row>
+    <row r="329" spans="1:6" ht="56.25">
+      <c r="A329" s="3" t="s">
+        <v>648</v>
+      </c>
+      <c r="B329" s="14" t="s">
+        <v>649</v>
+      </c>
+      <c r="C329" s="78" t="s">
+        <v>650</v>
+      </c>
       <c r="D329" s="19">
-        <v>46481</v>
-[...12 lines deleted...]
-        <v>3781</v>
+        <v>46532</v>
+      </c>
+      <c r="E329" s="67"/>
+      <c r="F329" s="67"/>
+    </row>
+    <row r="330" spans="1:6" ht="168.75">
+      <c r="A330" s="15" t="s">
+        <v>2624</v>
+      </c>
+      <c r="B330" s="10" t="s">
+        <v>651</v>
+      </c>
+      <c r="C330" s="78" t="s">
+        <v>5</v>
       </c>
       <c r="D330" s="19">
-        <v>46478</v>
-[...4 lines deleted...]
-    <row r="331" spans="1:6" ht="250.5" customHeight="1">
+        <v>46553</v>
+      </c>
+      <c r="E330" s="67"/>
+      <c r="F330" s="67"/>
+    </row>
+    <row r="331" spans="1:6" ht="33.75">
       <c r="A331" s="1" t="s">
-        <v>648</v>
+        <v>652</v>
       </c>
       <c r="B331" s="11" t="s">
-        <v>649</v>
-[...2 lines deleted...]
-        <v>650</v>
+        <v>653</v>
+      </c>
+      <c r="C331" s="78" t="s">
+        <v>654</v>
       </c>
       <c r="D331" s="19">
-        <v>46456</v>
-[...6 lines deleted...]
-        <v>651</v>
+        <v>46557</v>
+      </c>
+      <c r="E331" s="67"/>
+      <c r="F331" s="67"/>
+    </row>
+    <row r="332" spans="1:6" ht="116.25" customHeight="1">
+      <c r="A332" s="1" t="s">
+        <v>2625</v>
       </c>
       <c r="B332" s="10" t="s">
-        <v>652</v>
-[...2 lines deleted...]
-        <v>414</v>
+        <v>655</v>
+      </c>
+      <c r="C332" s="78" t="s">
+        <v>656</v>
       </c>
       <c r="D332" s="19">
-        <v>46448</v>
-[...8 lines deleted...]
-      <c r="B333" s="14" t="s">
+        <v>46557</v>
+      </c>
+      <c r="E332" s="67"/>
+      <c r="F332" s="67"/>
+    </row>
+    <row r="333" spans="1:6" ht="409.5">
+      <c r="A333" s="2" t="s">
+        <v>2626</v>
+      </c>
+      <c r="B333" s="10" t="s">
+        <v>1910</v>
+      </c>
+      <c r="C333" s="78" t="s">
         <v>657</v>
       </c>
-      <c r="C333" s="80" t="s">
+      <c r="D333" s="19">
+        <v>46558</v>
+      </c>
+      <c r="E333" s="67"/>
+      <c r="F333" s="67"/>
+    </row>
+    <row r="334" spans="1:6" ht="81" customHeight="1">
+      <c r="A334" s="3" t="s">
         <v>658</v>
       </c>
-      <c r="D333" s="29">
-[...6 lines deleted...]
-      <c r="A334" s="3" t="s">
+      <c r="B334" s="14" t="s">
+        <v>659</v>
+      </c>
+      <c r="C334" s="78" t="s">
         <v>660</v>
       </c>
-      <c r="B334" s="14" t="s">
+      <c r="D334" s="19">
+        <v>46569</v>
+      </c>
+      <c r="E334" s="67"/>
+      <c r="F334" s="67"/>
+    </row>
+    <row r="335" spans="1:6" ht="67.5">
+      <c r="A335" s="3" t="s">
         <v>661</v>
       </c>
-      <c r="C334" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A335" s="3" t="s">
+      <c r="B335" s="14" t="s">
         <v>662</v>
       </c>
-      <c r="B335" s="10" t="s">
+      <c r="C335" s="78" t="s">
         <v>663</v>
       </c>
-      <c r="C335" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B336" s="10" t="s">
+      <c r="D335" s="29">
+        <v>46569</v>
+      </c>
+      <c r="E335" s="67"/>
+      <c r="F335" s="67"/>
+    </row>
+    <row r="336" spans="1:6" ht="101.25">
+      <c r="A336" s="6" t="s">
         <v>664</v>
       </c>
-      <c r="C336" s="80" t="s">
+      <c r="B336" s="14" t="s">
         <v>665</v>
       </c>
-      <c r="D336" s="19">
-[...5 lines deleted...]
-    <row r="337" spans="1:6" ht="102.75" customHeight="1">
+      <c r="C336" s="78" t="s">
+        <v>666</v>
+      </c>
+      <c r="D336" s="29">
+        <v>46509</v>
+      </c>
+      <c r="E336" s="67"/>
+      <c r="F336" s="67"/>
+    </row>
+    <row r="337" spans="1:6">
       <c r="A337" s="3" t="s">
-        <v>2715</v>
-[...4 lines deleted...]
-      <c r="C337" s="80" t="s">
         <v>667</v>
       </c>
+      <c r="B337" s="14" t="s">
+        <v>668</v>
+      </c>
+      <c r="C337" s="78" t="s">
+        <v>669</v>
+      </c>
       <c r="D337" s="29">
-        <v>46551</v>
-[...11 lines deleted...]
-      <c r="C338" s="80" t="s">
+        <v>46499</v>
+      </c>
+      <c r="E337" s="67"/>
+      <c r="F337" s="67"/>
+    </row>
+    <row r="338" spans="1:6" ht="90.75" customHeight="1">
+      <c r="A338" s="3" t="s">
+        <v>2315</v>
+      </c>
+      <c r="B338" s="11" t="s">
+        <v>411</v>
+      </c>
+      <c r="C338" s="78" t="s">
         <v>670</v>
       </c>
       <c r="D338" s="29">
-        <v>46422</v>
-[...2 lines deleted...]
-      <c r="F338" s="68"/>
+        <v>46592</v>
+      </c>
+      <c r="E338" s="67"/>
+      <c r="F338" s="67"/>
     </row>
     <row r="339" spans="1:6" ht="56.25">
       <c r="A339" s="3" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B339" s="10" t="s">
         <v>671</v>
       </c>
-      <c r="B339" s="14" t="s">
+      <c r="C339" s="78" t="s">
+        <v>2973</v>
+      </c>
+      <c r="D339" s="29">
+        <v>46507</v>
+      </c>
+      <c r="E339" s="67"/>
+      <c r="F339" s="67"/>
+    </row>
+    <row r="340" spans="1:6" ht="33.75">
+      <c r="A340" s="3" t="s">
         <v>672</v>
       </c>
-      <c r="C339" s="80" t="s">
+      <c r="B340" s="10" t="s">
         <v>673</v>
       </c>
-      <c r="D339" s="19">
-[...9 lines deleted...]
-      <c r="B340" s="10" t="s">
+      <c r="C340" s="78" t="s">
         <v>674</v>
       </c>
-      <c r="C340" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A341" s="1" t="s">
+      <c r="D340" s="29">
+        <v>46585</v>
+      </c>
+      <c r="E340" s="67"/>
+      <c r="F340" s="67"/>
+    </row>
+    <row r="341" spans="1:6" ht="36.75" customHeight="1">
+      <c r="A341" s="3" t="s">
+        <v>2627</v>
+      </c>
+      <c r="B341" s="14" t="s">
         <v>675</v>
       </c>
-      <c r="B341" s="11" t="s">
+      <c r="C341" s="78" t="s">
         <v>676</v>
       </c>
-      <c r="C341" s="80" t="s">
+      <c r="D341" s="19">
+        <v>46609</v>
+      </c>
+      <c r="E341" s="67"/>
+      <c r="F341" s="67"/>
+    </row>
+    <row r="342" spans="1:6">
+      <c r="A342" s="3" t="s">
+        <v>2041</v>
+      </c>
+      <c r="B342" s="14" t="s">
         <v>677</v>
       </c>
-      <c r="D341" s="19">
-[...9 lines deleted...]
-      <c r="B342" s="10" t="s">
+      <c r="C342" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D342" s="19">
+        <v>46609</v>
+      </c>
+      <c r="E342" s="67"/>
+      <c r="F342" s="67"/>
+    </row>
+    <row r="343" spans="1:6" ht="28.5" customHeight="1">
+      <c r="A343" s="4" t="s">
         <v>678</v>
       </c>
-      <c r="C342" s="80" t="s">
+      <c r="B343" s="10" t="s">
+        <v>380</v>
+      </c>
+      <c r="C343" s="78" t="s">
+        <v>381</v>
+      </c>
+      <c r="D343" s="29">
+        <v>46373</v>
+      </c>
+      <c r="E343" s="67"/>
+      <c r="F343" s="67"/>
+    </row>
+    <row r="344" spans="1:6" ht="56.25">
+      <c r="A344" s="1" t="s">
         <v>679</v>
       </c>
-      <c r="D342" s="19">
-[...12 lines deleted...]
-      <c r="C343" s="80" t="s">
+      <c r="B344" s="11" t="s">
+        <v>304</v>
+      </c>
+      <c r="C344" s="78" t="s">
         <v>680</v>
       </c>
-      <c r="D343" s="19">
-[...6 lines deleted...]
-      <c r="A344" s="3" t="s">
+      <c r="D344" s="19">
+        <v>46366</v>
+      </c>
+      <c r="E344" s="67"/>
+      <c r="F344" s="67"/>
+    </row>
+    <row r="345" spans="1:6" ht="43.5" customHeight="1">
+      <c r="A345" s="3" t="s">
+        <v>1904</v>
+      </c>
+      <c r="B345" s="10" t="s">
         <v>681</v>
       </c>
-      <c r="B344" s="14" t="s">
+      <c r="C345" s="78" t="s">
+        <v>2974</v>
+      </c>
+      <c r="D345" s="29">
+        <v>46556</v>
+      </c>
+      <c r="E345" s="67"/>
+      <c r="F345" s="67"/>
+    </row>
+    <row r="346" spans="1:6" ht="56.25">
+      <c r="A346" s="3" t="s">
+        <v>2628</v>
+      </c>
+      <c r="B346" s="10" t="s">
+        <v>643</v>
+      </c>
+      <c r="C346" s="78" t="s">
+        <v>644</v>
+      </c>
+      <c r="D346" s="29">
+        <v>46644</v>
+      </c>
+      <c r="E346" s="67"/>
+      <c r="F346" s="67"/>
+    </row>
+    <row r="347" spans="1:6" ht="251.25" customHeight="1">
+      <c r="A347" s="35" t="s">
+        <v>2629</v>
+      </c>
+      <c r="B347" s="16" t="s">
         <v>682</v>
       </c>
-      <c r="C344" s="80" t="s">
+      <c r="C347" s="78" t="s">
         <v>683</v>
       </c>
-      <c r="D344" s="19">
-[...6 lines deleted...]
-      <c r="A345" s="3" t="s">
+      <c r="D347" s="38">
+        <v>46675</v>
+      </c>
+      <c r="E347" s="67"/>
+      <c r="F347" s="67"/>
+    </row>
+    <row r="348" spans="1:6" ht="67.5">
+      <c r="A348" s="1" t="s">
+        <v>2372</v>
+      </c>
+      <c r="B348" s="10" t="s">
+        <v>1898</v>
+      </c>
+      <c r="C348" s="81" t="s">
+        <v>462</v>
+      </c>
+      <c r="D348" s="19">
+        <v>46660</v>
+      </c>
+      <c r="E348" s="67"/>
+      <c r="F348" s="67"/>
+    </row>
+    <row r="349" spans="1:6" ht="45">
+      <c r="A349" s="3" t="s">
         <v>684</v>
       </c>
-      <c r="B345" s="14" t="s">
+      <c r="B349" s="10" t="s">
         <v>685</v>
       </c>
-      <c r="C345" s="80" t="s">
+      <c r="C349" s="78" t="s">
         <v>686</v>
       </c>
-      <c r="D345" s="29">
-[...6 lines deleted...]
-      <c r="A346" s="6" t="s">
+      <c r="D349" s="101">
+        <v>46681</v>
+      </c>
+      <c r="E349" s="67"/>
+      <c r="F349" s="67"/>
+    </row>
+    <row r="350" spans="1:6" ht="56.25">
+      <c r="A350" s="3" t="s">
+        <v>1967</v>
+      </c>
+      <c r="B350" s="11" t="s">
+        <v>415</v>
+      </c>
+      <c r="C350" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="D350" s="19">
+        <v>46629</v>
+      </c>
+      <c r="E350" s="67"/>
+      <c r="F350" s="67"/>
+    </row>
+    <row r="351" spans="1:6" ht="33.75">
+      <c r="A351" s="3" t="s">
         <v>687</v>
       </c>
-      <c r="B346" s="14" t="s">
+      <c r="B351" s="10" t="s">
         <v>688</v>
       </c>
-      <c r="C346" s="80" t="s">
+      <c r="C351" s="78" t="s">
         <v>689</v>
       </c>
-      <c r="D346" s="29">
-[...6 lines deleted...]
-      <c r="A347" s="3" t="s">
+      <c r="D351" s="19">
+        <v>46486</v>
+      </c>
+      <c r="E351" s="67"/>
+      <c r="F351" s="67"/>
+    </row>
+    <row r="352" spans="1:6" ht="112.5">
+      <c r="A352" s="3" t="s">
         <v>690</v>
       </c>
-      <c r="B347" s="14" t="s">
+      <c r="B352" s="14" t="s">
         <v>691</v>
       </c>
-      <c r="C347" s="80" t="s">
+      <c r="C352" s="85" t="s">
         <v>692</v>
       </c>
-      <c r="D347" s="29">
-[...12 lines deleted...]
-      <c r="C348" s="80" t="s">
+      <c r="D352" s="19">
+        <v>46360</v>
+      </c>
+      <c r="E352" s="67"/>
+      <c r="F352" s="67"/>
+    </row>
+    <row r="353" spans="1:6" ht="33.75">
+      <c r="A353" s="1" t="s">
         <v>693</v>
       </c>
-      <c r="D348" s="29">
-[...9 lines deleted...]
-      <c r="B349" s="10" t="s">
+      <c r="B353" s="10" t="s">
         <v>694</v>
       </c>
-      <c r="C349" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A350" s="3" t="s">
+      <c r="C353" s="78" t="s">
         <v>695</v>
       </c>
-      <c r="B350" s="10" t="s">
+      <c r="D353" s="19">
+        <v>46636</v>
+      </c>
+      <c r="E353" s="67"/>
+      <c r="F353" s="67"/>
+    </row>
+    <row r="354" spans="1:6" ht="101.25">
+      <c r="A354" s="3" t="s">
         <v>696</v>
       </c>
-      <c r="C350" s="80" t="s">
+      <c r="B354" s="14" t="s">
         <v>697</v>
       </c>
-      <c r="D350" s="29">
-[...9 lines deleted...]
-      <c r="B351" s="14" t="s">
+      <c r="C354" s="80" t="s">
+        <v>3553</v>
+      </c>
+      <c r="D354" s="19">
+        <v>46332</v>
+      </c>
+      <c r="E354" s="67"/>
+      <c r="F354" s="67"/>
+    </row>
+    <row r="355" spans="1:6" ht="67.5">
+      <c r="A355" s="3" t="s">
         <v>698</v>
       </c>
-      <c r="C351" s="80" t="s">
+      <c r="B355" s="14" t="s">
         <v>699</v>
       </c>
-      <c r="D351" s="19">
-[...9 lines deleted...]
-      <c r="B352" s="14" t="s">
+      <c r="C355" s="78" t="s">
         <v>700</v>
       </c>
-      <c r="C352" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A353" s="4" t="s">
+      <c r="D355" s="29">
+        <v>46353</v>
+      </c>
+      <c r="E355" s="67"/>
+      <c r="F355" s="67"/>
+    </row>
+    <row r="356" spans="1:6">
+      <c r="A356" s="1" t="s">
         <v>701</v>
       </c>
-      <c r="B353" s="10" t="s">
-[...12 lines deleted...]
-      <c r="A354" s="1" t="s">
+      <c r="B356" s="10" t="s">
         <v>702</v>
       </c>
-      <c r="B354" s="11" t="s">
-[...2 lines deleted...]
-      <c r="C354" s="80" t="s">
+      <c r="C356" s="78" t="s">
         <v>703</v>
       </c>
-      <c r="D354" s="19">
-[...9 lines deleted...]
-      <c r="B355" s="10" t="s">
+      <c r="D356" s="19">
+        <v>46683</v>
+      </c>
+      <c r="E356" s="67"/>
+      <c r="F356" s="67"/>
+    </row>
+    <row r="357" spans="1:6">
+      <c r="A357" s="3" t="s">
         <v>704</v>
       </c>
-      <c r="C355" s="80" t="s">
-[...28 lines deleted...]
-      <c r="B357" s="16" t="s">
+      <c r="B357" s="14" t="s">
+        <v>586</v>
+      </c>
+      <c r="C357" s="78" t="s">
+        <v>587</v>
+      </c>
+      <c r="D357" s="29">
+        <v>46368</v>
+      </c>
+      <c r="E357" s="67"/>
+      <c r="F357" s="67"/>
+    </row>
+    <row r="358" spans="1:6" ht="73.5" customHeight="1">
+      <c r="A358" s="1" t="s">
         <v>705</v>
       </c>
-      <c r="C357" s="80" t="s">
+      <c r="B358" s="10" t="s">
         <v>706</v>
       </c>
-      <c r="D357" s="38">
-[...9 lines deleted...]
-      <c r="B358" s="11" t="s">
+      <c r="C358" s="78" t="s">
         <v>707</v>
       </c>
-      <c r="C358" s="80" t="s">
-[...16 lines deleted...]
-        <v>478</v>
+      <c r="D358" s="19">
+        <v>46453</v>
+      </c>
+      <c r="E358" s="67"/>
+      <c r="F358" s="67"/>
+    </row>
+    <row r="359" spans="1:6" ht="64.5" customHeight="1">
+      <c r="A359" s="3" t="s">
+        <v>2790</v>
+      </c>
+      <c r="B359" s="11" t="s">
+        <v>330</v>
+      </c>
+      <c r="C359" s="78" t="s">
+        <v>1927</v>
       </c>
       <c r="D359" s="19">
-        <v>46295</v>
-[...4 lines deleted...]
-    <row r="360" spans="1:6" ht="45">
+        <v>46370</v>
+      </c>
+      <c r="E359" s="67"/>
+      <c r="F359" s="67"/>
+    </row>
+    <row r="360" spans="1:6" ht="135.75" customHeight="1">
       <c r="A360" s="3" t="s">
         <v>708</v>
       </c>
-      <c r="B360" s="10" t="s">
+      <c r="B360" s="14" t="s">
         <v>709</v>
       </c>
-      <c r="C360" s="80" t="s">
+      <c r="C360" s="78" t="s">
+        <v>401</v>
+      </c>
+      <c r="D360" s="29">
+        <v>46359</v>
+      </c>
+      <c r="E360" s="67"/>
+      <c r="F360" s="67"/>
+    </row>
+    <row r="361" spans="1:6">
+      <c r="A361" s="3" t="s">
         <v>710</v>
       </c>
-      <c r="D360" s="104">
-[...8 lines deleted...]
-      </c>
       <c r="B361" s="11" t="s">
-        <v>428</v>
-[...10 lines deleted...]
-    <row r="362" spans="1:6" ht="33.75">
+        <v>711</v>
+      </c>
+      <c r="C361" s="78" t="s">
+        <v>2975</v>
+      </c>
+      <c r="D361" s="29">
+        <v>46731</v>
+      </c>
+      <c r="E361" s="67"/>
+      <c r="F361" s="67"/>
+    </row>
+    <row r="362" spans="1:6" ht="51" customHeight="1">
       <c r="A362" s="3" t="s">
-        <v>711</v>
-[...1 lines deleted...]
-      <c r="B362" s="10" t="s">
         <v>712</v>
       </c>
-      <c r="C362" s="80" t="s">
+      <c r="B362" s="14" t="s">
         <v>713</v>
       </c>
-      <c r="D362" s="19">
-[...6 lines deleted...]
-      <c r="A363" s="3" t="s">
+      <c r="C362" s="78" t="s">
+        <v>3247</v>
+      </c>
+      <c r="D362" s="29">
+        <v>46363</v>
+      </c>
+      <c r="E362" s="67"/>
+      <c r="F362" s="67"/>
+    </row>
+    <row r="363" spans="1:6" ht="247.5" customHeight="1">
+      <c r="A363" s="2" t="s">
         <v>714</v>
       </c>
-      <c r="B363" s="14" t="s">
+      <c r="B363" s="10" t="s">
         <v>715</v>
       </c>
-      <c r="C363" s="88" t="s">
+      <c r="C363" s="78" t="s">
+        <v>3248</v>
+      </c>
+      <c r="D363" s="29">
+        <v>46696</v>
+      </c>
+      <c r="E363" s="67"/>
+      <c r="F363" s="67"/>
+    </row>
+    <row r="364" spans="1:6" ht="207.75" customHeight="1">
+      <c r="A364" s="4" t="s">
+        <v>2630</v>
+      </c>
+      <c r="B364" s="10" t="s">
         <v>716</v>
       </c>
-      <c r="D363" s="19">
-[...6 lines deleted...]
-      <c r="A364" s="1" t="s">
+      <c r="C364" s="78" t="s">
+        <v>3554</v>
+      </c>
+      <c r="D364" s="19">
+        <v>46549</v>
+      </c>
+      <c r="E364" s="67"/>
+      <c r="F364" s="67"/>
+    </row>
+    <row r="365" spans="1:6" ht="99.75" customHeight="1">
+      <c r="A365" s="2" t="s">
+        <v>2352</v>
+      </c>
+      <c r="B365" s="10" t="s">
         <v>717</v>
       </c>
-      <c r="B364" s="10" t="s">
+      <c r="C365" s="78" t="s">
+        <v>2976</v>
+      </c>
+      <c r="D365" s="19">
+        <v>46368</v>
+      </c>
+      <c r="E365" s="67"/>
+      <c r="F365" s="67"/>
+    </row>
+    <row r="366" spans="1:6" ht="43.5" customHeight="1">
+      <c r="A366" s="2" t="s">
         <v>718</v>
       </c>
-      <c r="C364" s="80" t="s">
+      <c r="B366" s="10" t="s">
         <v>719</v>
       </c>
-      <c r="D364" s="19">
-[...6 lines deleted...]
-      <c r="A365" s="3" t="s">
+      <c r="C366" s="78" t="s">
         <v>720</v>
       </c>
-      <c r="B365" s="14" t="s">
+      <c r="D366" s="19">
+        <v>46742</v>
+      </c>
+      <c r="E366" s="67"/>
+      <c r="F366" s="67"/>
+    </row>
+    <row r="367" spans="1:6" ht="78.75">
+      <c r="A367" s="3" t="s">
         <v>721</v>
       </c>
-      <c r="C365" s="83" t="s">
-[...9 lines deleted...]
-      <c r="A366" s="3" t="s">
+      <c r="B367" s="14" t="s">
         <v>722</v>
       </c>
-      <c r="B366" s="14" t="s">
+      <c r="C367" s="78" t="s">
+        <v>3555</v>
+      </c>
+      <c r="D367" s="29">
+        <v>46673</v>
+      </c>
+      <c r="E367" s="67"/>
+      <c r="F367" s="67"/>
+    </row>
+    <row r="368" spans="1:6" ht="78.75">
+      <c r="A368" s="3" t="s">
         <v>723</v>
       </c>
-      <c r="C366" s="80" t="s">
+      <c r="B368" s="14" t="s">
         <v>724</v>
       </c>
-      <c r="D366" s="29">
-[...6 lines deleted...]
-      <c r="A367" s="1" t="s">
+      <c r="C368" s="78" t="s">
+        <v>2977</v>
+      </c>
+      <c r="D368" s="19">
+        <v>46392</v>
+      </c>
+      <c r="E368" s="67"/>
+      <c r="F368" s="67"/>
+    </row>
+    <row r="369" spans="1:6" ht="75.75" customHeight="1">
+      <c r="A369" s="1" t="s">
+        <v>2631</v>
+      </c>
+      <c r="B369" s="11" t="s">
         <v>725</v>
       </c>
-      <c r="B367" s="10" t="s">
+      <c r="C369" s="78" t="s">
         <v>726</v>
       </c>
-      <c r="C367" s="80" t="s">
+      <c r="D369" s="19">
+        <v>46648</v>
+      </c>
+      <c r="E369" s="67"/>
+      <c r="F369" s="67"/>
+    </row>
+    <row r="370" spans="1:6" ht="33.75">
+      <c r="A370" s="3" t="s">
         <v>727</v>
       </c>
-      <c r="D367" s="19">
+      <c r="B370" s="14" t="s">
+        <v>728</v>
+      </c>
+      <c r="C370" s="78" t="s">
+        <v>3656</v>
+      </c>
+      <c r="D370" s="19">
+        <v>46376</v>
+      </c>
+      <c r="E370" s="67"/>
+      <c r="F370" s="67"/>
+    </row>
+    <row r="371" spans="1:6" ht="22.5">
+      <c r="A371" s="3" t="s">
+        <v>2340</v>
+      </c>
+      <c r="B371" s="10" t="s">
+        <v>729</v>
+      </c>
+      <c r="C371" s="85" t="s">
+        <v>730</v>
+      </c>
+      <c r="D371" s="19">
+        <v>46398</v>
+      </c>
+      <c r="E371" s="67"/>
+      <c r="F371" s="67"/>
+    </row>
+    <row r="372" spans="1:6" ht="41.45" customHeight="1">
+      <c r="A372" s="3" t="s">
+        <v>3435</v>
+      </c>
+      <c r="B372" s="11" t="s">
+        <v>731</v>
+      </c>
+      <c r="C372" s="86" t="s">
+        <v>2978</v>
+      </c>
+      <c r="D372" s="29">
+        <v>46594</v>
+      </c>
+      <c r="E372" s="67"/>
+      <c r="F372" s="67"/>
+    </row>
+    <row r="373" spans="1:6">
+      <c r="A373" s="1" t="s">
+        <v>2632</v>
+      </c>
+      <c r="B373" s="11" t="s">
+        <v>732</v>
+      </c>
+      <c r="C373" s="78" t="s">
+        <v>733</v>
+      </c>
+      <c r="D373" s="19">
+        <v>46691</v>
+      </c>
+      <c r="E373" s="67"/>
+      <c r="F373" s="67"/>
+    </row>
+    <row r="374" spans="1:6" ht="45">
+      <c r="A374" s="3" t="s">
+        <v>2633</v>
+      </c>
+      <c r="B374" s="10" t="s">
+        <v>734</v>
+      </c>
+      <c r="C374" s="78" t="s">
+        <v>735</v>
+      </c>
+      <c r="D374" s="19">
+        <v>46409</v>
+      </c>
+      <c r="E374" s="67"/>
+      <c r="F374" s="67"/>
+    </row>
+    <row r="375" spans="1:6" ht="33.75">
+      <c r="A375" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="B375" s="14" t="s">
+        <v>737</v>
+      </c>
+      <c r="C375" s="78" t="s">
+        <v>3556</v>
+      </c>
+      <c r="D375" s="19">
+        <v>46411</v>
+      </c>
+      <c r="E375" s="67"/>
+      <c r="F375" s="67"/>
+    </row>
+    <row r="376" spans="1:6" ht="108.75" customHeight="1">
+      <c r="A376" s="3" t="s">
+        <v>738</v>
+      </c>
+      <c r="B376" s="14" t="s">
+        <v>739</v>
+      </c>
+      <c r="C376" s="78" t="s">
+        <v>567</v>
+      </c>
+      <c r="D376" s="29">
+        <v>46460</v>
+      </c>
+      <c r="E376" s="67"/>
+      <c r="F376" s="67"/>
+    </row>
+    <row r="377" spans="1:6" ht="22.5">
+      <c r="A377" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="B377" s="10" t="s">
+        <v>741</v>
+      </c>
+      <c r="C377" s="78" t="s">
+        <v>703</v>
+      </c>
+      <c r="D377" s="19">
         <v>46683</v>
       </c>
-      <c r="E367" s="68"/>
-[...28 lines deleted...]
-      <c r="D369" s="19">
+      <c r="E377" s="67"/>
+      <c r="F377" s="67"/>
+    </row>
+    <row r="378" spans="1:6">
+      <c r="A378" s="3" t="s">
+        <v>742</v>
+      </c>
+      <c r="B378" s="11" t="s">
+        <v>743</v>
+      </c>
+      <c r="C378" s="78" t="s">
+        <v>703</v>
+      </c>
+      <c r="D378" s="19">
+        <v>46415</v>
+      </c>
+      <c r="E378" s="67"/>
+      <c r="F378" s="67"/>
+    </row>
+    <row r="379" spans="1:6" ht="78.75">
+      <c r="A379" s="3" t="s">
+        <v>2634</v>
+      </c>
+      <c r="B379" s="14" t="s">
+        <v>744</v>
+      </c>
+      <c r="C379" s="78" t="s">
+        <v>745</v>
+      </c>
+      <c r="D379" s="19">
         <v>46453</v>
       </c>
-      <c r="E369" s="68"/>
-[...134 lines deleted...]
-      <c r="B378" s="14" t="s">
+      <c r="E379" s="67"/>
+      <c r="F379" s="67"/>
+    </row>
+    <row r="380" spans="1:6" ht="21.75" customHeight="1">
+      <c r="A380" s="3" t="s">
         <v>746</v>
       </c>
-      <c r="C378" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A379" s="3" t="s">
+      <c r="B380" s="10" t="s">
         <v>747</v>
       </c>
-      <c r="B379" s="14" t="s">
+      <c r="C380" s="78" t="s">
         <v>748</v>
       </c>
-      <c r="C379" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B380" s="11" t="s">
+      <c r="D380" s="29">
+        <v>46422</v>
+      </c>
+      <c r="E380" s="67"/>
+      <c r="F380" s="67"/>
+    </row>
+    <row r="381" spans="1:6" ht="22.5">
+      <c r="A381" s="3" t="s">
         <v>749</v>
       </c>
-      <c r="C380" s="80" t="s">
+      <c r="B381" s="14" t="s">
         <v>750</v>
       </c>
-      <c r="D380" s="19">
-[...6 lines deleted...]
-      <c r="A381" s="3" t="s">
+      <c r="C381" s="78" t="s">
+        <v>2979</v>
+      </c>
+      <c r="D381" s="19">
+        <v>46429</v>
+      </c>
+      <c r="E381" s="67"/>
+      <c r="F381" s="67"/>
+    </row>
+    <row r="382" spans="1:6" ht="63" customHeight="1">
+      <c r="A382" s="7" t="s">
         <v>751</v>
       </c>
-      <c r="B381" s="14" t="s">
+      <c r="B382" s="10" t="s">
         <v>752</v>
       </c>
-      <c r="C381" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B382" s="10" t="s">
+      <c r="C382" s="78" t="s">
         <v>753</v>
       </c>
-      <c r="C382" s="88" t="s">
+      <c r="D382" s="29">
+        <v>46736</v>
+      </c>
+      <c r="E382" s="67"/>
+      <c r="F382" s="67"/>
+    </row>
+    <row r="383" spans="1:6" ht="312.75" customHeight="1">
+      <c r="A383" s="2" t="s">
         <v>754</v>
-      </c>
-[...8 lines deleted...]
-        <v>3554</v>
       </c>
       <c r="B383" s="11" t="s">
         <v>755</v>
       </c>
-      <c r="C383" s="89" t="s">
-[...12 lines deleted...]
-      <c r="B384" s="11" t="s">
+      <c r="C383" s="78" t="s">
+        <v>3557</v>
+      </c>
+      <c r="D383" s="19">
+        <v>46503</v>
+      </c>
+      <c r="E383" s="67"/>
+      <c r="F383" s="67"/>
+    </row>
+    <row r="384" spans="1:6" ht="101.25">
+      <c r="A384" s="3" t="s">
+        <v>2486</v>
+      </c>
+      <c r="B384" s="10" t="s">
+        <v>313</v>
+      </c>
+      <c r="C384" s="78" t="s">
         <v>756</v>
       </c>
-      <c r="C384" s="80" t="s">
+      <c r="D384" s="29">
+        <v>46424</v>
+      </c>
+      <c r="E384" s="67"/>
+      <c r="F384" s="67"/>
+    </row>
+    <row r="385" spans="1:6" ht="78.75">
+      <c r="A385" s="3" t="s">
+        <v>1893</v>
+      </c>
+      <c r="B385" s="10" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C385" s="78" t="s">
         <v>757</v>
       </c>
-      <c r="D384" s="19">
-[...9 lines deleted...]
-      <c r="B385" s="10" t="s">
+      <c r="D385" s="19">
+        <v>46439</v>
+      </c>
+      <c r="E385" s="67"/>
+      <c r="F385" s="67"/>
+    </row>
+    <row r="386" spans="1:6" ht="251.25" customHeight="1">
+      <c r="A386" s="4" t="s">
         <v>758</v>
       </c>
-      <c r="C385" s="80" t="s">
+      <c r="B386" s="10" t="s">
         <v>759</v>
       </c>
-      <c r="D385" s="19">
-[...6 lines deleted...]
-      <c r="A386" s="3" t="s">
+      <c r="C386" s="78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D386" s="19">
+        <v>46335</v>
+      </c>
+      <c r="E386" s="67"/>
+      <c r="F386" s="67"/>
+    </row>
+    <row r="387" spans="1:6" ht="33.75">
+      <c r="A387" s="3" t="s">
         <v>760</v>
       </c>
-      <c r="B386" s="14" t="s">
+      <c r="B387" s="14" t="s">
         <v>761</v>
       </c>
-      <c r="C386" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A387" s="3" t="s">
+      <c r="C387" s="78" t="s">
         <v>762</v>
       </c>
-      <c r="B387" s="14" t="s">
+      <c r="D387" s="19">
+        <v>46444</v>
+      </c>
+      <c r="E387" s="67"/>
+      <c r="F387" s="67"/>
+    </row>
+    <row r="388" spans="1:6" ht="67.5">
+      <c r="A388" s="3" t="s">
+        <v>2499</v>
+      </c>
+      <c r="B388" s="10" t="s">
         <v>763</v>
       </c>
-      <c r="C387" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A388" s="1" t="s">
+      <c r="C388" s="78" t="s">
         <v>764</v>
       </c>
-      <c r="B388" s="10" t="s">
+      <c r="D388" s="19">
+        <v>46447</v>
+      </c>
+      <c r="E388" s="67"/>
+      <c r="F388" s="67"/>
+    </row>
+    <row r="389" spans="1:6" ht="84.95" customHeight="1">
+      <c r="A389" s="3" t="s">
         <v>765</v>
       </c>
-      <c r="C388" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A389" s="3" t="s">
+      <c r="B389" s="10" t="s">
         <v>766</v>
       </c>
-      <c r="B389" s="11" t="s">
+      <c r="C389" s="78" t="s">
         <v>767</v>
       </c>
-      <c r="C389" s="80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D389" s="19">
-        <v>46415</v>
-[...6 lines deleted...]
-        <v>2726</v>
+        <v>46444</v>
+      </c>
+      <c r="E389" s="67"/>
+      <c r="F389" s="67"/>
+    </row>
+    <row r="390" spans="1:6" ht="96" customHeight="1">
+      <c r="A390" s="4" t="s">
+        <v>2980</v>
       </c>
       <c r="B390" s="14" t="s">
         <v>768</v>
       </c>
-      <c r="C390" s="80" t="s">
+      <c r="C390" s="78" t="s">
+        <v>767</v>
+      </c>
+      <c r="D390" s="19">
+        <v>46445</v>
+      </c>
+      <c r="E390" s="67"/>
+      <c r="F390" s="67"/>
+    </row>
+    <row r="391" spans="1:6" ht="144.75" customHeight="1">
+      <c r="A391" s="3" t="s">
         <v>769</v>
       </c>
-      <c r="D390" s="19">
-[...6 lines deleted...]
-      <c r="A391" s="3" t="s">
+      <c r="B391" s="10" t="s">
         <v>770</v>
       </c>
-      <c r="B391" s="10" t="s">
-[...9 lines deleted...]
-      <c r="F391" s="68"/>
+      <c r="C391" s="78" t="s">
+        <v>2981</v>
+      </c>
+      <c r="D391" s="19">
+        <v>46464</v>
+      </c>
+      <c r="E391" s="67"/>
+      <c r="F391" s="67"/>
     </row>
     <row r="392" spans="1:6" ht="22.5">
       <c r="A392" s="3" t="s">
+        <v>771</v>
+      </c>
+      <c r="B392" s="10" t="s">
+        <v>772</v>
+      </c>
+      <c r="C392" s="78" t="s">
         <v>773</v>
       </c>
-      <c r="B392" s="14" t="s">
+      <c r="D392" s="19">
+        <v>46456</v>
+      </c>
+      <c r="E392" s="67"/>
+      <c r="F392" s="67"/>
+    </row>
+    <row r="393" spans="1:6" ht="56.25">
+      <c r="A393" s="3" t="s">
         <v>774</v>
       </c>
-      <c r="C392" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A393" s="7" t="s">
+      <c r="B393" s="14" t="s">
         <v>775</v>
       </c>
-      <c r="B393" s="10" t="s">
+      <c r="C393" s="78" t="s">
         <v>776</v>
       </c>
-      <c r="C393" s="80" t="s">
+      <c r="D393" s="29">
+        <v>46456</v>
+      </c>
+      <c r="E393" s="67"/>
+      <c r="F393" s="67"/>
+    </row>
+    <row r="394" spans="1:6" ht="114.75" customHeight="1">
+      <c r="A394" s="3" t="s">
         <v>777</v>
       </c>
-      <c r="D393" s="29">
-[...6 lines deleted...]
-      <c r="A394" s="2" t="s">
+      <c r="B394" s="14" t="s">
         <v>778</v>
       </c>
-      <c r="B394" s="11" t="s">
+      <c r="C394" s="78" t="s">
+        <v>3657</v>
+      </c>
+      <c r="D394" s="29">
+        <v>46458</v>
+      </c>
+      <c r="E394" s="67"/>
+      <c r="F394" s="67"/>
+    </row>
+    <row r="395" spans="1:6" ht="185.45" customHeight="1">
+      <c r="A395" s="4" t="s">
         <v>779</v>
       </c>
-      <c r="C394" s="80" t="s">
-[...15 lines deleted...]
-      <c r="C395" s="80" t="s">
+      <c r="B395" s="11" t="s">
         <v>780</v>
       </c>
-      <c r="D395" s="29">
-[...5 lines deleted...]
-    <row r="396" spans="1:6" ht="78.75">
+      <c r="C395" s="78" t="s">
+        <v>781</v>
+      </c>
+      <c r="D395" s="19">
+        <v>46495</v>
+      </c>
+      <c r="E395" s="67"/>
+      <c r="F395" s="67"/>
+    </row>
+    <row r="396" spans="1:6" ht="135">
       <c r="A396" s="3" t="s">
-        <v>1943</v>
-[...5 lines deleted...]
-        <v>781</v>
+        <v>2635</v>
+      </c>
+      <c r="B396" s="20" t="s">
+        <v>782</v>
+      </c>
+      <c r="C396" s="78" t="s">
+        <v>2982</v>
       </c>
       <c r="D396" s="19">
-        <v>46439</v>
-[...6 lines deleted...]
-        <v>782</v>
+        <v>46472</v>
+      </c>
+      <c r="E396" s="67"/>
+      <c r="F396" s="67"/>
+    </row>
+    <row r="397" spans="1:6" ht="258.75">
+      <c r="A397" s="3" t="s">
+        <v>2636</v>
       </c>
       <c r="B397" s="10" t="s">
         <v>783</v>
       </c>
-      <c r="C397" s="80" t="s">
-        <v>10</v>
+      <c r="C397" s="78" t="s">
+        <v>3659</v>
       </c>
       <c r="D397" s="19">
-        <v>46335</v>
-[...5 lines deleted...]
-      <c r="A398" s="3" t="s">
+        <v>46373</v>
+      </c>
+      <c r="E397" s="67"/>
+      <c r="F397" s="67"/>
+    </row>
+    <row r="398" spans="1:6" ht="22.5">
+      <c r="A398" s="5" t="s">
         <v>784</v>
       </c>
-      <c r="B398" s="14" t="s">
+      <c r="B398" s="28" t="s">
         <v>785</v>
       </c>
-      <c r="C398" s="80" t="s">
+      <c r="C398" s="87" t="s">
+        <v>3658</v>
+      </c>
+      <c r="D398" s="42">
+        <v>46427</v>
+      </c>
+      <c r="E398" s="67"/>
+      <c r="F398" s="67"/>
+    </row>
+    <row r="399" spans="1:6" ht="45">
+      <c r="A399" s="3" t="s">
+        <v>2551</v>
+      </c>
+      <c r="B399" s="14" t="s">
         <v>786</v>
       </c>
-      <c r="D398" s="19">
-[...9 lines deleted...]
-      <c r="B399" s="10" t="s">
+      <c r="C399" s="78" t="s">
         <v>787</v>
       </c>
-      <c r="C399" s="80" t="s">
+      <c r="D399" s="29">
+        <v>46435</v>
+      </c>
+      <c r="E399" s="67"/>
+      <c r="F399" s="67"/>
+    </row>
+    <row r="400" spans="1:6" ht="33.75">
+      <c r="A400" s="3" t="s">
         <v>788</v>
       </c>
-      <c r="D399" s="19">
-[...6 lines deleted...]
-      <c r="A400" s="3" t="s">
+      <c r="B400" s="10" t="s">
         <v>789</v>
       </c>
-      <c r="B400" s="10" t="s">
+      <c r="C400" s="78" t="s">
         <v>790</v>
       </c>
-      <c r="C400" s="80" t="s">
+      <c r="D400" s="19">
+        <v>46496</v>
+      </c>
+      <c r="E400" s="67"/>
+      <c r="F400" s="67"/>
+    </row>
+    <row r="401" spans="1:7" ht="90">
+      <c r="A401" s="3" t="s">
         <v>791</v>
-      </c>
-[...8 lines deleted...]
-        <v>3087</v>
       </c>
       <c r="B401" s="14" t="s">
         <v>792</v>
       </c>
-      <c r="C401" s="80" t="s">
-[...8 lines deleted...]
-    <row r="402" spans="1:7" ht="144.75" customHeight="1">
+      <c r="C401" s="78" t="s">
+        <v>381</v>
+      </c>
+      <c r="D401" s="29">
+        <v>46495</v>
+      </c>
+      <c r="E401" s="67"/>
+      <c r="F401" s="67"/>
+    </row>
+    <row r="402" spans="1:7" ht="146.25">
       <c r="A402" s="3" t="s">
+        <v>2637</v>
+      </c>
+      <c r="B402" s="10" t="s">
         <v>793</v>
       </c>
-      <c r="B402" s="10" t="s">
+      <c r="C402" s="78" t="s">
         <v>794</v>
       </c>
-      <c r="C402" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A403" s="3" t="s">
+      <c r="D402" s="29">
+        <v>46536</v>
+      </c>
+      <c r="E402" s="67"/>
+      <c r="F402" s="67"/>
+    </row>
+    <row r="403" spans="1:7" ht="289.5" customHeight="1">
+      <c r="A403" s="4" t="s">
+        <v>2638</v>
+      </c>
+      <c r="B403" s="10" t="s">
         <v>795</v>
       </c>
-      <c r="B403" s="10" t="s">
+      <c r="C403" s="78" t="s">
         <v>796</v>
       </c>
-      <c r="C403" s="80" t="s">
+      <c r="D403" s="19">
+        <v>46349</v>
+      </c>
+      <c r="E403" s="18"/>
+      <c r="F403" s="18"/>
+      <c r="G403" s="18"/>
+    </row>
+    <row r="404" spans="1:7" ht="292.5" customHeight="1">
+      <c r="A404" s="3" t="s">
         <v>797</v>
       </c>
-      <c r="D403" s="19">
-[...6 lines deleted...]
-      <c r="A404" s="3" t="s">
+      <c r="B404" s="10" t="s">
         <v>798</v>
       </c>
-      <c r="B404" s="14" t="s">
+      <c r="C404" s="78" t="s">
+        <v>3660</v>
+      </c>
+      <c r="D404" s="29">
+        <v>46515</v>
+      </c>
+      <c r="E404" s="67"/>
+      <c r="F404" s="67"/>
+    </row>
+    <row r="405" spans="1:7" ht="33.75">
+      <c r="A405" s="3" t="s">
         <v>799</v>
       </c>
-      <c r="C404" s="80" t="s">
+      <c r="B405" s="10" t="s">
         <v>800</v>
       </c>
-      <c r="D404" s="29">
-[...6 lines deleted...]
-      <c r="A405" s="3" t="s">
+      <c r="C405" s="78" t="s">
         <v>801</v>
       </c>
-      <c r="B405" s="14" t="s">
+      <c r="D405" s="29">
+        <v>46511</v>
+      </c>
+      <c r="E405" s="67"/>
+      <c r="F405" s="67"/>
+    </row>
+    <row r="406" spans="1:7" ht="22.5">
+      <c r="A406" s="1" t="s">
         <v>802</v>
       </c>
-      <c r="C405" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A406" s="4" t="s">
+      <c r="B406" s="11" t="s">
         <v>803</v>
       </c>
-      <c r="B406" s="11" t="s">
+      <c r="C406" s="78" t="s">
+        <v>289</v>
+      </c>
+      <c r="D406" s="19">
+        <v>46513</v>
+      </c>
+      <c r="E406" s="67"/>
+      <c r="F406" s="67"/>
+    </row>
+    <row r="407" spans="1:7" ht="99.75" customHeight="1">
+      <c r="A407" s="4" t="s">
+        <v>2983</v>
+      </c>
+      <c r="B407" s="10" t="s">
         <v>804</v>
       </c>
-      <c r="C406" s="80" t="s">
+      <c r="C407" s="78" t="s">
         <v>805</v>
       </c>
-      <c r="D406" s="19">
-[...9 lines deleted...]
-      <c r="B407" s="20" t="s">
+      <c r="D407" s="19">
+        <v>46344</v>
+      </c>
+      <c r="E407" s="67"/>
+      <c r="F407" s="67"/>
+    </row>
+    <row r="408" spans="1:7" ht="371.25">
+      <c r="A408" s="3" t="s">
+        <v>2639</v>
+      </c>
+      <c r="B408" s="14" t="s">
         <v>806</v>
       </c>
-      <c r="C407" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B408" s="10" t="s">
+      <c r="C408" s="78" t="s">
         <v>807</v>
       </c>
-      <c r="C408" s="80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D408" s="19">
-        <v>46373</v>
-[...5 lines deleted...]
-      <c r="A409" s="5" t="s">
+        <v>46526</v>
+      </c>
+      <c r="E408" s="67"/>
+      <c r="F408" s="67"/>
+    </row>
+    <row r="409" spans="1:7" ht="45">
+      <c r="A409" s="3" t="s">
+        <v>2640</v>
+      </c>
+      <c r="B409" s="14" t="s">
         <v>808</v>
       </c>
-      <c r="B409" s="28" t="s">
+      <c r="C409" s="78" t="s">
+        <v>2815</v>
+      </c>
+      <c r="D409" s="19">
+        <v>46526</v>
+      </c>
+      <c r="E409" s="67"/>
+      <c r="F409" s="67"/>
+    </row>
+    <row r="410" spans="1:7" ht="78" customHeight="1">
+      <c r="A410" s="3" t="s">
         <v>809</v>
       </c>
-      <c r="C409" s="90" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="B410" s="14" t="s">
-        <v>810</v>
-[...1 lines deleted...]
-      <c r="C410" s="80" t="s">
+        <v>1811</v>
+      </c>
+      <c r="C410" s="78" t="s">
+        <v>3816</v>
+      </c>
+      <c r="D410" s="19">
+        <v>46494</v>
+      </c>
+      <c r="E410" s="67"/>
+      <c r="F410" s="67"/>
+    </row>
+    <row r="411" spans="1:7">
+      <c r="A411" s="3" t="s">
         <v>811</v>
       </c>
-      <c r="D410" s="29">
-[...6 lines deleted...]
-      <c r="A411" s="3" t="s">
+      <c r="B411" s="14" t="s">
         <v>812</v>
       </c>
-      <c r="B411" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C411" s="80" t="s">
+      <c r="C411" s="78" t="s">
         <v>813</v>
       </c>
-      <c r="D411" s="29">
-[...3 lines deleted...]
-      <c r="F411" s="68"/>
+      <c r="D411" s="19">
+        <v>46528</v>
+      </c>
+      <c r="E411" s="67"/>
+      <c r="F411" s="67"/>
     </row>
     <row r="412" spans="1:7" ht="33.75">
       <c r="A412" s="3" t="s">
         <v>814</v>
       </c>
       <c r="B412" s="10" t="s">
         <v>815</v>
       </c>
-      <c r="C412" s="80" t="s">
+      <c r="C412" s="78" t="s">
         <v>816</v>
       </c>
       <c r="D412" s="19">
-        <v>46496</v>
-[...4 lines deleted...]
-    <row r="413" spans="1:7" ht="90">
+        <v>46538</v>
+      </c>
+      <c r="E412" s="67"/>
+      <c r="F412" s="67"/>
+    </row>
+    <row r="413" spans="1:7" ht="22.5">
       <c r="A413" s="3" t="s">
         <v>817</v>
       </c>
       <c r="B413" s="14" t="s">
         <v>818</v>
       </c>
-      <c r="C413" s="80" t="s">
-        <v>394</v>
+      <c r="C413" s="78" t="s">
+        <v>3249</v>
       </c>
       <c r="D413" s="29">
-        <v>46495</v>
-[...4 lines deleted...]
-    <row r="414" spans="1:7" ht="146.25">
+        <v>46539</v>
+      </c>
+      <c r="E413" s="67"/>
+      <c r="F413" s="67"/>
+    </row>
+    <row r="414" spans="1:7" ht="281.25">
       <c r="A414" s="3" t="s">
-        <v>2729</v>
+        <v>2641</v>
       </c>
       <c r="B414" s="10" t="s">
+        <v>2111</v>
+      </c>
+      <c r="C414" s="78" t="s">
+        <v>2984</v>
+      </c>
+      <c r="D414" s="29">
+        <v>46539</v>
+      </c>
+      <c r="E414" s="67"/>
+      <c r="F414" s="67"/>
+    </row>
+    <row r="415" spans="1:7" ht="22.5">
+      <c r="A415" s="3" t="s">
         <v>819</v>
       </c>
-      <c r="C414" s="80" t="s">
+      <c r="B415" s="14" t="s">
         <v>820</v>
       </c>
-      <c r="D414" s="29">
-[...9 lines deleted...]
-      <c r="B415" s="10" t="s">
+      <c r="C415" s="78" t="s">
         <v>821</v>
       </c>
-      <c r="C415" s="80" t="s">
+      <c r="D415" s="29">
+        <v>46539</v>
+      </c>
+      <c r="E415" s="67"/>
+      <c r="F415" s="67"/>
+    </row>
+    <row r="416" spans="1:7" ht="45">
+      <c r="A416" s="3" t="s">
         <v>822</v>
       </c>
-      <c r="D415" s="19">
-[...7 lines deleted...]
-      <c r="A416" s="3" t="s">
+      <c r="B416" s="11" t="s">
         <v>823</v>
       </c>
-      <c r="B416" s="10" t="s">
+      <c r="C416" s="78" t="s">
+        <v>2985</v>
+      </c>
+      <c r="D416" s="29">
+        <v>46545</v>
+      </c>
+      <c r="E416" s="67"/>
+      <c r="F416" s="67"/>
+    </row>
+    <row r="417" spans="1:6" ht="24.6" customHeight="1">
+      <c r="A417" s="3" t="s">
+        <v>2448</v>
+      </c>
+      <c r="B417" s="14" t="s">
         <v>824</v>
       </c>
-      <c r="C416" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A417" s="3" t="s">
+      <c r="C417" s="78" t="s">
         <v>825</v>
       </c>
-      <c r="B417" s="10" t="s">
+      <c r="D417" s="29">
+        <v>46418</v>
+      </c>
+      <c r="E417" s="67"/>
+      <c r="F417" s="67"/>
+    </row>
+    <row r="418" spans="1:6" ht="45">
+      <c r="A418" s="3" t="s">
         <v>826</v>
       </c>
-      <c r="C417" s="80" t="s">
+      <c r="B418" s="10" t="s">
         <v>827</v>
       </c>
-      <c r="D417" s="29">
-[...6 lines deleted...]
-      <c r="A418" s="1" t="s">
+      <c r="C418" s="78" t="s">
         <v>828</v>
       </c>
-      <c r="B418" s="11" t="s">
+      <c r="D418" s="19">
+        <v>46548</v>
+      </c>
+      <c r="E418" s="67"/>
+      <c r="F418" s="67"/>
+    </row>
+    <row r="419" spans="1:6">
+      <c r="A419" s="3" t="s">
         <v>829</v>
-      </c>
-[...11 lines deleted...]
-        <v>3090</v>
       </c>
       <c r="B419" s="10" t="s">
         <v>830</v>
       </c>
-      <c r="C419" s="80" t="s">
+      <c r="C419" s="78" t="s">
         <v>831</v>
       </c>
       <c r="D419" s="19">
-        <v>46344</v>
-[...8 lines deleted...]
-      <c r="B420" s="14" t="s">
+        <v>46548</v>
+      </c>
+      <c r="E419" s="67"/>
+      <c r="F419" s="67"/>
+    </row>
+    <row r="420" spans="1:6" ht="45">
+      <c r="A420" s="1" t="s">
         <v>832</v>
       </c>
-      <c r="C420" s="80" t="s">
+      <c r="B420" s="10" t="s">
         <v>833</v>
       </c>
+      <c r="C420" s="78" t="s">
+        <v>834</v>
+      </c>
       <c r="D420" s="19">
-        <v>46526</v>
-[...6 lines deleted...]
-        <v>2732</v>
+        <v>46552</v>
+      </c>
+      <c r="E420" s="67"/>
+      <c r="F420" s="67"/>
+    </row>
+    <row r="421" spans="1:6" ht="42.75" customHeight="1">
+      <c r="A421" s="2" t="s">
+        <v>835</v>
       </c>
       <c r="B421" s="14" t="s">
-        <v>834</v>
-[...2 lines deleted...]
-        <v>2913</v>
+        <v>836</v>
+      </c>
+      <c r="C421" s="78" t="s">
+        <v>837</v>
       </c>
       <c r="D421" s="19">
-        <v>46526</v>
-[...4 lines deleted...]
-    <row r="422" spans="1:6" ht="78" customHeight="1">
+        <v>46534</v>
+      </c>
+      <c r="E421" s="67"/>
+      <c r="F421" s="67"/>
+    </row>
+    <row r="422" spans="1:6" ht="81.75" customHeight="1">
       <c r="A422" s="3" t="s">
-        <v>835</v>
-[...5 lines deleted...]
-        <v>3681</v>
+        <v>2986</v>
+      </c>
+      <c r="B422" s="10" t="s">
+        <v>838</v>
+      </c>
+      <c r="C422" s="78" t="s">
+        <v>839</v>
       </c>
       <c r="D422" s="19">
-        <v>46494</v>
-[...20 lines deleted...]
-    <row r="424" spans="1:6" ht="33.75">
+        <v>46568</v>
+      </c>
+      <c r="E422" s="67"/>
+      <c r="F422" s="67"/>
+    </row>
+    <row r="423" spans="1:6" ht="212.1" customHeight="1">
+      <c r="A423" s="4" t="s">
+        <v>840</v>
+      </c>
+      <c r="B423" s="10" t="s">
+        <v>841</v>
+      </c>
+      <c r="C423" s="78" t="s">
+        <v>601</v>
+      </c>
+      <c r="D423" s="29">
+        <v>46569</v>
+      </c>
+      <c r="E423" s="67"/>
+      <c r="F423" s="67"/>
+    </row>
+    <row r="424" spans="1:6" ht="117.75" customHeight="1">
       <c r="A424" s="3" t="s">
-        <v>840</v>
-[...4 lines deleted...]
-      <c r="C424" s="80" t="s">
         <v>842</v>
       </c>
-      <c r="D424" s="19">
-[...5 lines deleted...]
-    <row r="425" spans="1:6" ht="22.5">
+      <c r="B424" s="14" t="s">
+        <v>843</v>
+      </c>
+      <c r="C424" s="78" t="s">
+        <v>78</v>
+      </c>
+      <c r="D424" s="29">
+        <v>46568</v>
+      </c>
+      <c r="E424" s="67"/>
+      <c r="F424" s="67"/>
+    </row>
+    <row r="425" spans="1:6" ht="90">
       <c r="A425" s="3" t="s">
-        <v>843</v>
-[...5 lines deleted...]
-        <v>3364</v>
+        <v>846</v>
+      </c>
+      <c r="B425" s="10" t="s">
+        <v>847</v>
+      </c>
+      <c r="C425" s="78" t="s">
+        <v>848</v>
       </c>
       <c r="D425" s="29">
-        <v>46539</v>
-[...4 lines deleted...]
-    <row r="426" spans="1:6" ht="281.25">
+        <v>46573</v>
+      </c>
+      <c r="E425" s="67"/>
+      <c r="F425" s="67"/>
+    </row>
+    <row r="426" spans="1:6" ht="57" customHeight="1">
       <c r="A426" s="3" t="s">
-        <v>2733</v>
-[...5 lines deleted...]
-        <v>3091</v>
+        <v>3390</v>
+      </c>
+      <c r="B426" s="11" t="s">
+        <v>849</v>
+      </c>
+      <c r="C426" s="78" t="s">
+        <v>344</v>
       </c>
       <c r="D426" s="29">
-        <v>46539</v>
-[...4 lines deleted...]
-    <row r="427" spans="1:6" ht="22.5">
+        <v>46574</v>
+      </c>
+      <c r="E426" s="67"/>
+      <c r="F426" s="67"/>
+    </row>
+    <row r="427" spans="1:6" ht="33.75">
       <c r="A427" s="3" t="s">
-        <v>845</v>
-[...13 lines deleted...]
-    <row r="428" spans="1:6" ht="45">
+        <v>2642</v>
+      </c>
+      <c r="B427" s="10" t="s">
+        <v>850</v>
+      </c>
+      <c r="C427" s="78" t="s">
+        <v>2987</v>
+      </c>
+      <c r="D427" s="19">
+        <v>46576</v>
+      </c>
+      <c r="E427" s="67"/>
+      <c r="F427" s="67"/>
+    </row>
+    <row r="428" spans="1:6" ht="41.1" customHeight="1">
       <c r="A428" s="3" t="s">
-        <v>848</v>
-[...5 lines deleted...]
-        <v>3092</v>
+        <v>2784</v>
+      </c>
+      <c r="B428" s="21" t="s">
+        <v>851</v>
+      </c>
+      <c r="C428" s="78" t="s">
+        <v>852</v>
       </c>
       <c r="D428" s="29">
-        <v>46545</v>
-[...4 lines deleted...]
-    <row r="429" spans="1:6" ht="24.6" customHeight="1">
+        <v>46579</v>
+      </c>
+      <c r="E428" s="67"/>
+      <c r="F428" s="67"/>
+    </row>
+    <row r="429" spans="1:6" ht="111" customHeight="1">
       <c r="A429" s="3" t="s">
-        <v>2533</v>
-[...5 lines deleted...]
-        <v>851</v>
+        <v>853</v>
+      </c>
+      <c r="B429" s="10" t="s">
+        <v>854</v>
+      </c>
+      <c r="C429" s="78" t="s">
+        <v>855</v>
       </c>
       <c r="D429" s="29">
-        <v>46418</v>
-[...12 lines deleted...]
-        <v>854</v>
+        <v>46580</v>
+      </c>
+      <c r="E429" s="67"/>
+      <c r="F429" s="67"/>
+    </row>
+    <row r="430" spans="1:6" ht="259.5" customHeight="1">
+      <c r="A430" s="4" t="s">
+        <v>2643</v>
+      </c>
+      <c r="B430" s="10"/>
+      <c r="C430" s="78" t="s">
+        <v>856</v>
       </c>
       <c r="D430" s="19">
-        <v>46548</v>
-[...4 lines deleted...]
-    <row r="431" spans="1:6">
+        <v>46606</v>
+      </c>
+      <c r="E430" s="67"/>
+      <c r="F430" s="67"/>
+    </row>
+    <row r="431" spans="1:6" ht="103.5" customHeight="1">
       <c r="A431" s="3" t="s">
-        <v>855</v>
-[...4 lines deleted...]
-      <c r="C431" s="80" t="s">
         <v>857</v>
       </c>
-      <c r="D431" s="19">
-[...6 lines deleted...]
-      <c r="A432" s="1" t="s">
+      <c r="B431" s="14" t="s">
         <v>858</v>
+      </c>
+      <c r="C431" s="78" t="s">
+        <v>3661</v>
+      </c>
+      <c r="D431" s="29">
+        <v>46578</v>
+      </c>
+      <c r="E431" s="67"/>
+      <c r="F431" s="67"/>
+    </row>
+    <row r="432" spans="1:6" ht="22.5">
+      <c r="A432" s="3" t="s">
+        <v>207</v>
       </c>
       <c r="B432" s="10" t="s">
         <v>859</v>
       </c>
-      <c r="C432" s="80" t="s">
+      <c r="C432" s="78" t="s">
         <v>860</v>
       </c>
       <c r="D432" s="19">
-        <v>46552</v>
-[...5 lines deleted...]
-      <c r="A433" s="2" t="s">
+        <v>46652</v>
+      </c>
+      <c r="E432" s="67"/>
+      <c r="F432" s="67"/>
+    </row>
+    <row r="433" spans="1:6" ht="54" customHeight="1">
+      <c r="A433" s="1" t="s">
         <v>861</v>
       </c>
-      <c r="B433" s="14" t="s">
+      <c r="B433" s="10" t="s">
         <v>862</v>
       </c>
-      <c r="C433" s="80" t="s">
+      <c r="C433" s="78" t="s">
         <v>863</v>
       </c>
       <c r="D433" s="19">
-        <v>46534</v>
-[...6 lines deleted...]
-        <v>3093</v>
+        <v>46589</v>
+      </c>
+      <c r="E433" s="67"/>
+      <c r="F433" s="67"/>
+    </row>
+    <row r="434" spans="1:6" ht="54.75" customHeight="1">
+      <c r="A434" s="4" t="s">
+        <v>3436</v>
       </c>
       <c r="B434" s="10" t="s">
+        <v>313</v>
+      </c>
+      <c r="C434" s="78" t="s">
         <v>864</v>
       </c>
-      <c r="C434" s="80" t="s">
+      <c r="D434" s="29">
+        <v>46589</v>
+      </c>
+      <c r="E434" s="67"/>
+      <c r="F434" s="67"/>
+    </row>
+    <row r="435" spans="1:6" ht="22.5">
+      <c r="A435" s="3" t="s">
         <v>865</v>
       </c>
-      <c r="D434" s="19">
-[...6 lines deleted...]
-      <c r="A435" s="4" t="s">
+      <c r="B435" s="10" t="s">
         <v>866</v>
       </c>
-      <c r="B435" s="10" t="s">
+      <c r="C435" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="D435" s="19">
+        <v>46590</v>
+      </c>
+      <c r="E435" s="67"/>
+      <c r="F435" s="67"/>
+    </row>
+    <row r="436" spans="1:6" ht="156.94999999999999" customHeight="1">
+      <c r="A436" s="4" t="s">
+        <v>3389</v>
+      </c>
+      <c r="B436" s="14" t="s">
         <v>867</v>
       </c>
-      <c r="C435" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A436" s="3" t="s">
+      <c r="C436" s="78" t="s">
+        <v>3250</v>
+      </c>
+      <c r="D436" s="19">
+        <v>46593</v>
+      </c>
+      <c r="E436" s="67"/>
+      <c r="F436" s="67"/>
+    </row>
+    <row r="437" spans="1:6" ht="56.25">
+      <c r="A437" s="3" t="s">
+        <v>2644</v>
+      </c>
+      <c r="B437" s="14" t="s">
         <v>868</v>
       </c>
-      <c r="B436" s="14" t="s">
+      <c r="C437" s="78" t="s">
         <v>869</v>
       </c>
-      <c r="C436" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A437" s="3" t="s">
+      <c r="D437" s="19">
+        <v>46594</v>
+      </c>
+      <c r="E437" s="67"/>
+      <c r="F437" s="67"/>
+    </row>
+    <row r="438" spans="1:6">
+      <c r="A438" s="3" t="s">
+        <v>870</v>
+      </c>
+      <c r="B438" s="14" t="s">
+        <v>3488</v>
+      </c>
+      <c r="C438" s="78" t="s">
+        <v>2988</v>
+      </c>
+      <c r="D438" s="19">
+        <v>46602</v>
+      </c>
+      <c r="E438" s="67"/>
+      <c r="F438" s="67"/>
+    </row>
+    <row r="439" spans="1:6">
+      <c r="A439" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="B439" s="14" t="s">
         <v>872</v>
       </c>
-      <c r="B437" s="10" t="s">
+      <c r="C439" s="78" t="s">
+        <v>796</v>
+      </c>
+      <c r="D439" s="19">
+        <v>46597</v>
+      </c>
+      <c r="E439" s="67"/>
+      <c r="F439" s="67"/>
+    </row>
+    <row r="440" spans="1:6" ht="90">
+      <c r="A440" s="3" t="s">
         <v>873</v>
       </c>
-      <c r="C437" s="80" t="s">
+      <c r="B440" s="14" t="s">
         <v>874</v>
       </c>
-      <c r="D437" s="29">
-[...9 lines deleted...]
-      <c r="B438" s="11" t="s">
+      <c r="C440" s="78" t="s">
+        <v>3251</v>
+      </c>
+      <c r="D440" s="19">
+        <v>46567</v>
+      </c>
+      <c r="E440" s="67"/>
+      <c r="F440" s="67"/>
+    </row>
+    <row r="441" spans="1:6" ht="94.5" customHeight="1">
+      <c r="A441" s="3" t="s">
         <v>875</v>
       </c>
-      <c r="C438" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B439" s="10" t="s">
+      <c r="B441" s="14" t="s">
         <v>876</v>
       </c>
-      <c r="C439" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B440" s="21" t="s">
+      <c r="C441" s="78" t="s">
+        <v>3252</v>
+      </c>
+      <c r="D441" s="19">
+        <v>46616</v>
+      </c>
+      <c r="E441" s="67"/>
+      <c r="F441" s="67"/>
+    </row>
+    <row r="442" spans="1:6" ht="22.5">
+      <c r="A442" s="1" t="s">
+        <v>2224</v>
+      </c>
+      <c r="B442" s="10" t="s">
         <v>877</v>
       </c>
-      <c r="C440" s="80" t="s">
+      <c r="C442" s="78" t="s">
         <v>878</v>
       </c>
-      <c r="D440" s="29">
-[...6 lines deleted...]
-      <c r="A441" s="3" t="s">
+      <c r="D442" s="29">
+        <v>46618</v>
+      </c>
+      <c r="E442" s="67"/>
+      <c r="F442" s="67"/>
+    </row>
+    <row r="443" spans="1:6" ht="79.5" customHeight="1">
+      <c r="A443" s="2" t="s">
         <v>879</v>
       </c>
-      <c r="B441" s="10" t="s">
+      <c r="B443" s="10" t="s">
         <v>880</v>
       </c>
-      <c r="C441" s="80" t="s">
+      <c r="C443" s="78" t="s">
         <v>881</v>
       </c>
-      <c r="D441" s="29">
-[...9 lines deleted...]
-      <c r="B442" s="10" t="s">
+      <c r="D443" s="19">
+        <v>46633</v>
+      </c>
+      <c r="E443" s="67"/>
+      <c r="F443" s="67"/>
+    </row>
+    <row r="444" spans="1:6" ht="45">
+      <c r="A444" s="3" t="s">
         <v>882</v>
       </c>
-      <c r="C442" s="80" t="s">
+      <c r="B444" s="14" t="s">
         <v>883</v>
       </c>
-      <c r="D442" s="19">
-[...6 lines deleted...]
-      <c r="A443" s="3" t="s">
+      <c r="C444" s="78" t="s">
+        <v>2989</v>
+      </c>
+      <c r="D444" s="19">
+        <v>46678</v>
+      </c>
+      <c r="E444" s="67"/>
+      <c r="F444" s="67"/>
+    </row>
+    <row r="445" spans="1:6" ht="215.25" customHeight="1">
+      <c r="A445" s="2" t="s">
         <v>884</v>
       </c>
-      <c r="B443" s="14" t="s">
+      <c r="B445" s="10" t="s">
         <v>885</v>
       </c>
-      <c r="C443" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B444" s="10" t="s">
+      <c r="C445" s="78" t="s">
         <v>886</v>
       </c>
-      <c r="C444" s="80" t="s">
+      <c r="D445" s="19">
+        <v>46644</v>
+      </c>
+      <c r="E445" s="67"/>
+      <c r="F445" s="67"/>
+    </row>
+    <row r="446" spans="1:6" ht="64.5" customHeight="1">
+      <c r="A446" s="2" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B446" s="10" t="s">
         <v>887</v>
       </c>
-      <c r="D444" s="19">
-[...6 lines deleted...]
-      <c r="A445" s="1" t="s">
+      <c r="C446" s="78" t="s">
         <v>888</v>
       </c>
-      <c r="B445" s="10" t="s">
+      <c r="D446" s="19">
+        <v>46650</v>
+      </c>
+      <c r="E446" s="67"/>
+      <c r="F446" s="67"/>
+    </row>
+    <row r="447" spans="1:6" ht="69.75" customHeight="1">
+      <c r="A447" s="3" t="s">
         <v>889</v>
       </c>
-      <c r="C445" s="80" t="s">
+      <c r="B447" s="11" t="s">
+        <v>3740</v>
+      </c>
+      <c r="C447" s="78" t="s">
         <v>890</v>
       </c>
-      <c r="D445" s="19">
-[...12 lines deleted...]
-      <c r="C446" s="80" t="s">
+      <c r="D447" s="39">
+        <v>46664</v>
+      </c>
+      <c r="E447" s="67"/>
+      <c r="F447" s="67"/>
+    </row>
+    <row r="448" spans="1:6" ht="54" customHeight="1">
+      <c r="A448" s="3" t="s">
         <v>891</v>
       </c>
-      <c r="D446" s="29">
-[...6 lines deleted...]
-      <c r="A447" s="3" t="s">
+      <c r="B448" s="20" t="s">
+        <v>1819</v>
+      </c>
+      <c r="C448" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D448" s="29">
+        <v>46493</v>
+      </c>
+      <c r="E448" s="67"/>
+      <c r="F448" s="67"/>
+    </row>
+    <row r="449" spans="1:6" ht="33.75">
+      <c r="A449" s="1" t="s">
         <v>892</v>
       </c>
-      <c r="B447" s="10" t="s">
+      <c r="B449" s="10" t="s">
         <v>893</v>
       </c>
-      <c r="C447" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B448" s="14" t="s">
+      <c r="C449" s="78" t="s">
+        <v>3253</v>
+      </c>
+      <c r="D449" s="19">
+        <v>46665</v>
+      </c>
+      <c r="E449" s="67"/>
+      <c r="F449" s="67"/>
+    </row>
+    <row r="450" spans="1:6" ht="333.75" customHeight="1">
+      <c r="A450" s="3" t="s">
         <v>894</v>
       </c>
-      <c r="C448" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B449" s="14" t="s">
+      <c r="B450" s="10" t="s">
         <v>895</v>
       </c>
-      <c r="C449" s="80" t="s">
+      <c r="C450" s="78" t="s">
+        <v>3254</v>
+      </c>
+      <c r="D450" s="19">
+        <v>46667</v>
+      </c>
+      <c r="E450" s="67"/>
+      <c r="F450" s="67"/>
+    </row>
+    <row r="451" spans="1:6" ht="66" customHeight="1">
+      <c r="A451" s="3" t="s">
         <v>896</v>
       </c>
-      <c r="D449" s="19">
-[...6 lines deleted...]
-      <c r="A450" s="3" t="s">
+      <c r="B451" s="14" t="s">
         <v>897</v>
       </c>
-      <c r="B450" s="14" t="s">
-[...12 lines deleted...]
-      <c r="A451" s="3" t="s">
+      <c r="C451" s="78" t="s">
+        <v>3662</v>
+      </c>
+      <c r="D451" s="29">
+        <v>46353</v>
+      </c>
+      <c r="E451" s="67"/>
+      <c r="F451" s="67"/>
+    </row>
+    <row r="452" spans="1:6">
+      <c r="A452" s="3" t="s">
         <v>898</v>
       </c>
-      <c r="B451" s="14" t="s">
+      <c r="B452" s="14" t="s">
         <v>899</v>
       </c>
-      <c r="C451" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A452" s="3" t="s">
+      <c r="C452" s="78" t="s">
         <v>900</v>
       </c>
-      <c r="B452" s="14" t="s">
+      <c r="D452" s="29">
+        <v>46674</v>
+      </c>
+      <c r="E452" s="67"/>
+      <c r="F452" s="67"/>
+    </row>
+    <row r="453" spans="1:6" ht="146.25">
+      <c r="A453" s="3" t="s">
         <v>901</v>
       </c>
-      <c r="C452" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A453" s="3" t="s">
+      <c r="B453" s="14" t="s">
         <v>902</v>
       </c>
-      <c r="B453" s="14" t="s">
+      <c r="C453" s="78" t="s">
+        <v>3817</v>
+      </c>
+      <c r="D453" s="19">
+        <v>46686</v>
+      </c>
+      <c r="E453" s="67"/>
+      <c r="F453" s="67"/>
+    </row>
+    <row r="454" spans="1:6" ht="45">
+      <c r="A454" s="3" t="s">
         <v>903</v>
-      </c>
-[...11 lines deleted...]
-        <v>2309</v>
       </c>
       <c r="B454" s="10" t="s">
         <v>904</v>
       </c>
-      <c r="C454" s="80" t="s">
+      <c r="C454" s="78" t="s">
         <v>905</v>
       </c>
-      <c r="D454" s="29">
-[...7 lines deleted...]
-        <v>2877</v>
+      <c r="D454" s="19">
+        <v>46687</v>
+      </c>
+      <c r="E454" s="67"/>
+      <c r="F454" s="67"/>
+    </row>
+    <row r="455" spans="1:6" ht="57.75" customHeight="1">
+      <c r="A455" s="3" t="s">
+        <v>2645</v>
       </c>
       <c r="B455" s="14" t="s">
         <v>906</v>
       </c>
-      <c r="C455" s="80" t="s">
+      <c r="C455" s="78" t="s">
         <v>907</v>
       </c>
-      <c r="D455" s="19">
-[...6 lines deleted...]
-      <c r="A456" s="2" t="s">
+      <c r="D455" s="29">
+        <v>46328</v>
+      </c>
+      <c r="E455" s="67"/>
+      <c r="F455" s="67"/>
+    </row>
+    <row r="456" spans="1:6">
+      <c r="A456" s="3" t="s">
         <v>908</v>
       </c>
-      <c r="B456" s="10" t="s">
+      <c r="B456" s="14" t="s">
         <v>909</v>
       </c>
-      <c r="C456" s="80" t="s">
+      <c r="C456" s="78" t="s">
         <v>910</v>
       </c>
-      <c r="D456" s="19">
-[...5 lines deleted...]
-    <row r="457" spans="1:6" ht="45">
+      <c r="D456" s="29">
+        <v>46699</v>
+      </c>
+      <c r="E456" s="67"/>
+      <c r="F456" s="67"/>
+    </row>
+    <row r="457" spans="1:6" ht="56.25">
       <c r="A457" s="3" t="s">
+        <v>3205</v>
+      </c>
+      <c r="B457" s="11" t="s">
+        <v>3462</v>
+      </c>
+      <c r="C457" s="78" t="s">
+        <v>3255</v>
+      </c>
+      <c r="D457" s="29">
+        <v>46334</v>
+      </c>
+      <c r="E457" s="67"/>
+      <c r="F457" s="67"/>
+    </row>
+    <row r="458" spans="1:6">
+      <c r="A458" s="1" t="s">
         <v>911</v>
       </c>
-      <c r="B457" s="14" t="s">
+      <c r="B458" s="11" t="s">
         <v>912</v>
       </c>
-      <c r="C457" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A458" s="2" t="s">
+      <c r="C458" s="78" t="s">
+        <v>2990</v>
+      </c>
+      <c r="D458" s="19">
+        <v>46334</v>
+      </c>
+      <c r="E458" s="67"/>
+      <c r="F458" s="67"/>
+    </row>
+    <row r="459" spans="1:6" ht="54.95" customHeight="1">
+      <c r="A459" s="3" t="s">
         <v>913</v>
       </c>
-      <c r="B458" s="10" t="s">
+      <c r="B459" s="14" t="s">
         <v>914</v>
       </c>
-      <c r="C458" s="80" t="s">
+      <c r="C459" s="78" t="s">
         <v>915</v>
       </c>
-      <c r="D458" s="19">
-[...9 lines deleted...]
-      <c r="B459" s="10" t="s">
+      <c r="D459" s="29">
+        <v>46701</v>
+      </c>
+      <c r="E459" s="67"/>
+      <c r="F459" s="67"/>
+    </row>
+    <row r="460" spans="1:6" ht="126" customHeight="1">
+      <c r="A460" s="2" t="s">
+        <v>2646</v>
+      </c>
+      <c r="B460" s="11" t="s">
         <v>916</v>
       </c>
-      <c r="C459" s="80" t="s">
+      <c r="C460" s="78" t="s">
         <v>917</v>
       </c>
-      <c r="D459" s="19">
-[...6 lines deleted...]
-      <c r="A460" s="3" t="s">
+      <c r="D460" s="29">
+        <v>46669</v>
+      </c>
+      <c r="E460" s="67"/>
+      <c r="F460" s="67"/>
+    </row>
+    <row r="461" spans="1:6" ht="45">
+      <c r="A461" s="3" t="s">
+        <v>2193</v>
+      </c>
+      <c r="B461" s="10" t="s">
         <v>918</v>
       </c>
-      <c r="B460" s="11" t="s">
+      <c r="C461" s="78" t="s">
         <v>919</v>
       </c>
-      <c r="C460" s="80" t="s">
+      <c r="D461" s="19">
+        <v>46342</v>
+      </c>
+      <c r="E461" s="67"/>
+      <c r="F461" s="67"/>
+    </row>
+    <row r="462" spans="1:6" ht="92.25" customHeight="1">
+      <c r="A462" s="4" t="s">
+        <v>2647</v>
+      </c>
+      <c r="B462" s="10" t="s">
         <v>920</v>
       </c>
-      <c r="D460" s="39">
-[...6 lines deleted...]
-      <c r="A461" s="3" t="s">
+      <c r="C462" s="78" t="s">
         <v>921</v>
       </c>
-      <c r="B461" s="20" t="s">
-[...12 lines deleted...]
-      <c r="A462" s="1" t="s">
+      <c r="D462" s="29">
+        <v>46519</v>
+      </c>
+      <c r="E462" s="67"/>
+      <c r="F462" s="67"/>
+    </row>
+    <row r="463" spans="1:6" ht="225">
+      <c r="A463" s="1" t="s">
+        <v>2648</v>
+      </c>
+      <c r="B463" s="10" t="s">
         <v>922</v>
       </c>
-      <c r="B462" s="10" t="s">
+      <c r="C463" s="78" t="s">
         <v>923</v>
       </c>
-      <c r="C462" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A463" s="3" t="s">
+      <c r="D463" s="19">
+        <v>46352</v>
+      </c>
+      <c r="E463" s="67"/>
+      <c r="F463" s="67"/>
+    </row>
+    <row r="464" spans="1:6" ht="112.5">
+      <c r="A464" s="3" t="s">
+        <v>2147</v>
+      </c>
+      <c r="B464" s="11" t="s">
         <v>924</v>
       </c>
-      <c r="B463" s="10" t="s">
+      <c r="C464" s="78" t="s">
+        <v>3256</v>
+      </c>
+      <c r="D464" s="19">
+        <v>46706</v>
+      </c>
+      <c r="E464" s="67"/>
+      <c r="F464" s="67"/>
+    </row>
+    <row r="465" spans="1:6" ht="33.75">
+      <c r="A465" s="3" t="s">
         <v>925</v>
       </c>
-      <c r="C463" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A464" s="3" t="s">
+      <c r="B465" s="14" t="s">
         <v>926</v>
       </c>
-      <c r="B464" s="14" t="s">
+      <c r="C465" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D465" s="29">
+        <v>46353</v>
+      </c>
+      <c r="E465" s="67"/>
+      <c r="F465" s="67"/>
+    </row>
+    <row r="466" spans="1:6" ht="60.75" customHeight="1">
+      <c r="A466" s="3" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B466" s="14" t="s">
+        <v>1945</v>
+      </c>
+      <c r="C466" s="78" t="s">
         <v>927</v>
       </c>
-      <c r="C464" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A465" s="3" t="s">
+      <c r="D466" s="19">
+        <v>46576</v>
+      </c>
+      <c r="E466" s="67"/>
+      <c r="F466" s="67"/>
+    </row>
+    <row r="467" spans="1:6" ht="168.75">
+      <c r="A467" s="3" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B467" s="10" t="s">
         <v>928</v>
       </c>
-      <c r="B465" s="14" t="s">
+      <c r="C467" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D467" s="29">
+        <v>46364</v>
+      </c>
+      <c r="E467" s="67"/>
+      <c r="F467" s="67"/>
+    </row>
+    <row r="468" spans="1:6" ht="22.5">
+      <c r="A468" s="3" t="s">
         <v>929</v>
       </c>
-      <c r="C465" s="80" t="s">
+      <c r="B468" s="10" t="s">
         <v>930</v>
       </c>
-      <c r="D465" s="29">
-[...6 lines deleted...]
-      <c r="A466" s="3" t="s">
+      <c r="C468" s="78" t="s">
         <v>931</v>
       </c>
-      <c r="B466" s="14" t="s">
+      <c r="D468" s="19">
+        <v>46371</v>
+      </c>
+      <c r="E468" s="67"/>
+      <c r="F468" s="67"/>
+    </row>
+    <row r="469" spans="1:6" ht="56.25">
+      <c r="A469" s="3" t="s">
         <v>932</v>
       </c>
-      <c r="C466" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A467" s="3" t="s">
+      <c r="B469" s="10" t="s">
         <v>933</v>
       </c>
-      <c r="B467" s="10" t="s">
+      <c r="C469" s="81" t="s">
         <v>934</v>
       </c>
-      <c r="C467" s="80" t="s">
+      <c r="D469" s="19">
+        <v>46371</v>
+      </c>
+      <c r="E469" s="67"/>
+      <c r="F469" s="67"/>
+    </row>
+    <row r="470" spans="1:6" ht="33.75">
+      <c r="A470" s="3" t="s">
         <v>935</v>
       </c>
-      <c r="D467" s="19">
-[...9 lines deleted...]
-      <c r="B468" s="56" t="s">
+      <c r="B470" s="10" t="s">
+        <v>930</v>
+      </c>
+      <c r="C470" s="81" t="s">
         <v>936</v>
       </c>
-      <c r="C468" s="80" t="s">
+      <c r="D470" s="19">
+        <v>46373</v>
+      </c>
+      <c r="E470" s="67"/>
+      <c r="F470" s="67"/>
+    </row>
+    <row r="471" spans="1:6">
+      <c r="A471" s="3" t="s">
         <v>937</v>
       </c>
-      <c r="D468" s="29">
-[...6 lines deleted...]
-      <c r="A469" s="3" t="s">
+      <c r="B471" s="10" t="s">
         <v>938</v>
       </c>
-      <c r="B469" s="14" t="s">
+      <c r="C471" s="78" t="s">
         <v>939</v>
       </c>
-      <c r="C469" s="80" t="s">
+      <c r="D471" s="29">
+        <v>46373</v>
+      </c>
+      <c r="E471" s="67"/>
+      <c r="F471" s="67"/>
+    </row>
+    <row r="472" spans="1:6" ht="22.5">
+      <c r="A472" s="3" t="s">
         <v>940</v>
       </c>
-      <c r="D469" s="29">
-[...22 lines deleted...]
-      <c r="A471" s="1" t="s">
+      <c r="B472" s="10" t="s">
         <v>941</v>
       </c>
-      <c r="B471" s="11" t="s">
+      <c r="C472" s="78" t="s">
+        <v>3257</v>
+      </c>
+      <c r="D472" s="29">
+        <v>46373</v>
+      </c>
+      <c r="E472" s="67"/>
+      <c r="F472" s="67"/>
+    </row>
+    <row r="473" spans="1:6" ht="204" customHeight="1">
+      <c r="A473" s="3" t="s">
+        <v>2649</v>
+      </c>
+      <c r="B473" s="10" t="s">
         <v>942</v>
       </c>
-      <c r="C471" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A472" s="3" t="s">
+      <c r="C473" s="78" t="s">
+        <v>241</v>
+      </c>
+      <c r="D473" s="29">
+        <v>46580</v>
+      </c>
+      <c r="E473" s="67"/>
+      <c r="F473" s="67"/>
+    </row>
+    <row r="474" spans="1:6" ht="101.25">
+      <c r="A474" s="3" t="s">
+        <v>2650</v>
+      </c>
+      <c r="B474" s="14" t="s">
         <v>943</v>
       </c>
-      <c r="B472" s="14" t="s">
+      <c r="C474" s="78" t="s">
+        <v>3258</v>
+      </c>
+      <c r="D474" s="29">
+        <v>46589</v>
+      </c>
+      <c r="E474" s="67"/>
+      <c r="F474" s="67"/>
+    </row>
+    <row r="475" spans="1:6">
+      <c r="A475" s="3" t="s">
         <v>944</v>
       </c>
-      <c r="C472" s="80" t="s">
+      <c r="B475" s="14" t="s">
         <v>945</v>
       </c>
-      <c r="D472" s="29">
-[...9 lines deleted...]
-      <c r="B473" s="11" t="s">
+      <c r="C475" s="78" t="s">
         <v>946</v>
       </c>
-      <c r="C473" s="80" t="s">
+      <c r="D475" s="29">
+        <v>46377</v>
+      </c>
+      <c r="E475" s="67"/>
+      <c r="F475" s="67"/>
+    </row>
+    <row r="476" spans="1:6" ht="146.25" customHeight="1">
+      <c r="A476" s="3" t="s">
+        <v>2651</v>
+      </c>
+      <c r="B476" s="10" t="s">
         <v>947</v>
       </c>
-      <c r="D473" s="29">
-[...9 lines deleted...]
-      <c r="B474" s="10" t="s">
+      <c r="C476" s="78" t="s">
         <v>948</v>
       </c>
-      <c r="C474" s="80" t="s">
+      <c r="D476" s="19">
+        <v>46737</v>
+      </c>
+      <c r="E476" s="67"/>
+      <c r="F476" s="67"/>
+    </row>
+    <row r="477" spans="1:6">
+      <c r="A477" s="3" t="s">
         <v>949</v>
       </c>
-      <c r="D474" s="19">
-[...9 lines deleted...]
-      <c r="B475" s="10" t="s">
+      <c r="B477" s="10" t="s">
         <v>950</v>
       </c>
-      <c r="C475" s="80" t="s">
+      <c r="C477" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D477" s="29">
+        <v>46378</v>
+      </c>
+      <c r="E477" s="67"/>
+      <c r="F477" s="67"/>
+    </row>
+    <row r="478" spans="1:6" ht="22.5">
+      <c r="A478" s="3" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B478" s="14" t="s">
         <v>951</v>
       </c>
-      <c r="D475" s="29">
-[...9 lines deleted...]
-      <c r="B476" s="10" t="s">
+      <c r="C478" s="78" t="s">
         <v>952</v>
       </c>
-      <c r="C476" s="80" t="s">
+      <c r="D478" s="29">
+        <v>46378</v>
+      </c>
+      <c r="E478" s="67"/>
+      <c r="F478" s="67"/>
+    </row>
+    <row r="479" spans="1:6" ht="33.75">
+      <c r="A479" s="3" t="s">
+        <v>2652</v>
+      </c>
+      <c r="B479" s="14" t="s">
         <v>953</v>
       </c>
-      <c r="D476" s="19">
-[...9 lines deleted...]
-      <c r="B477" s="11" t="s">
+      <c r="C479" s="78" t="s">
+        <v>3259</v>
+      </c>
+      <c r="D479" s="29">
+        <v>46376</v>
+      </c>
+      <c r="E479" s="67"/>
+      <c r="F479" s="67"/>
+    </row>
+    <row r="480" spans="1:6" ht="282.75" customHeight="1">
+      <c r="A480" s="3" t="s">
         <v>954</v>
       </c>
-      <c r="C477" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A478" s="3" t="s">
+      <c r="B480" s="14" t="s">
         <v>955</v>
       </c>
-      <c r="B478" s="14" t="s">
+      <c r="C480" s="78" t="s">
         <v>956</v>
       </c>
-      <c r="C478" s="80" t="s">
-[...15 lines deleted...]
-      <c r="C479" s="80" t="s">
+      <c r="D480" s="29">
+        <v>46386</v>
+      </c>
+      <c r="E480" s="67"/>
+      <c r="F480" s="67"/>
+    </row>
+    <row r="481" spans="1:6" ht="45">
+      <c r="A481" s="3" t="s">
         <v>957</v>
       </c>
-      <c r="D479" s="19">
-[...9 lines deleted...]
-      <c r="B480" s="10" t="s">
+      <c r="B481" s="10" t="s">
+        <v>941</v>
+      </c>
+      <c r="C481" s="78" t="s">
         <v>958</v>
       </c>
-      <c r="C480" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A481" s="3" t="s">
+      <c r="D481" s="29">
+        <v>46392</v>
+      </c>
+      <c r="E481" s="67"/>
+      <c r="F481" s="67"/>
+    </row>
+    <row r="482" spans="1:6" ht="90">
+      <c r="A482" s="3" t="s">
         <v>959</v>
       </c>
-      <c r="B481" s="10" t="s">
+      <c r="B482" s="10" t="s">
+        <v>941</v>
+      </c>
+      <c r="C482" s="78" t="s">
         <v>960</v>
       </c>
-      <c r="C481" s="80" t="s">
+      <c r="D482" s="29">
+        <v>46392</v>
+      </c>
+      <c r="E482" s="67"/>
+      <c r="F482" s="67"/>
+    </row>
+    <row r="483" spans="1:6" ht="56.25">
+      <c r="A483" s="3" t="s">
+        <v>2653</v>
+      </c>
+      <c r="B483" s="14" t="s">
         <v>961</v>
       </c>
-      <c r="D481" s="19">
-[...6 lines deleted...]
-      <c r="A482" s="3" t="s">
+      <c r="C483" s="78" t="s">
         <v>962</v>
       </c>
-      <c r="B482" s="10" t="s">
+      <c r="D483" s="29">
+        <v>46392</v>
+      </c>
+      <c r="E483" s="67"/>
+      <c r="F483" s="67"/>
+    </row>
+    <row r="484" spans="1:6" ht="176.25" customHeight="1">
+      <c r="A484" s="2" t="s">
+        <v>2654</v>
+      </c>
+      <c r="B484" s="10" t="s">
         <v>963</v>
       </c>
-      <c r="C482" s="84" t="s">
+      <c r="C484" s="78" t="s">
         <v>964</v>
       </c>
-      <c r="D482" s="19">
-[...30 lines deleted...]
-      </c>
       <c r="D484" s="29">
-        <v>46373</v>
-[...2 lines deleted...]
-      <c r="F484" s="68"/>
+        <v>46439</v>
+      </c>
+      <c r="E484" s="67"/>
+      <c r="F484" s="67"/>
     </row>
     <row r="485" spans="1:6" ht="22.5">
       <c r="A485" s="3" t="s">
+        <v>965</v>
+      </c>
+      <c r="B485" s="14" t="s">
+        <v>966</v>
+      </c>
+      <c r="C485" s="78" t="s">
+        <v>967</v>
+      </c>
+      <c r="D485" s="29">
+        <v>46377</v>
+      </c>
+      <c r="E485" s="67"/>
+      <c r="F485" s="67"/>
+    </row>
+    <row r="486" spans="1:6" ht="22.5">
+      <c r="A486" s="3" t="s">
+        <v>968</v>
+      </c>
+      <c r="B486" s="10" t="s">
+        <v>969</v>
+      </c>
+      <c r="C486" s="78" t="s">
+        <v>4</v>
+      </c>
+      <c r="D486" s="29">
+        <v>46406</v>
+      </c>
+      <c r="E486" s="67"/>
+      <c r="F486" s="67"/>
+    </row>
+    <row r="487" spans="1:6" ht="146.25">
+      <c r="A487" s="3" t="s">
         <v>970</v>
       </c>
-      <c r="B485" s="10" t="s">
+      <c r="B487" s="14" t="s">
         <v>971</v>
       </c>
-      <c r="C485" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B486" s="10" t="s">
+      <c r="C487" s="78" t="s">
+        <v>3260</v>
+      </c>
+      <c r="D487" s="29">
+        <v>46400</v>
+      </c>
+      <c r="E487" s="67"/>
+      <c r="F487" s="67"/>
+    </row>
+    <row r="488" spans="1:6" ht="33.75">
+      <c r="A488" s="3" t="s">
         <v>972</v>
       </c>
-      <c r="C486" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B487" s="14" t="s">
+      <c r="B488" s="14" t="s">
         <v>973</v>
       </c>
-      <c r="C487" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A488" s="3" t="s">
+      <c r="C488" s="78" t="s">
+        <v>3261</v>
+      </c>
+      <c r="D488" s="29">
+        <v>46407</v>
+      </c>
+      <c r="E488" s="67"/>
+      <c r="F488" s="67"/>
+    </row>
+    <row r="489" spans="1:6" ht="63.75" customHeight="1">
+      <c r="A489" s="3" t="s">
+        <v>3429</v>
+      </c>
+      <c r="B489" s="14" t="s">
         <v>974</v>
       </c>
-      <c r="B488" s="14" t="s">
+      <c r="C489" s="78" t="s">
+        <v>2814</v>
+      </c>
+      <c r="D489" s="29">
+        <v>46640</v>
+      </c>
+      <c r="E489" s="67"/>
+      <c r="F489" s="67"/>
+    </row>
+    <row r="490" spans="1:6" ht="236.25">
+      <c r="A490" s="4" t="s">
+        <v>2991</v>
+      </c>
+      <c r="B490" s="10" t="s">
         <v>975</v>
       </c>
-      <c r="C488" s="80" t="s">
+      <c r="C490" s="78" t="s">
         <v>976</v>
       </c>
-      <c r="D488" s="29">
-[...9 lines deleted...]
-      <c r="B489" s="10" t="s">
+      <c r="D490" s="29">
+        <v>46419</v>
+      </c>
+      <c r="E490" s="67"/>
+      <c r="F490" s="67"/>
+    </row>
+    <row r="491" spans="1:6" ht="90">
+      <c r="A491" s="3" t="s">
         <v>977</v>
       </c>
-      <c r="C489" s="80" t="s">
+      <c r="B491" s="14" t="s">
         <v>978</v>
       </c>
-      <c r="D489" s="19">
-[...6 lines deleted...]
-      <c r="A490" s="3" t="s">
+      <c r="C491" s="78" t="s">
         <v>979</v>
       </c>
-      <c r="B490" s="10" t="s">
+      <c r="D491" s="29">
+        <v>46412</v>
+      </c>
+      <c r="E491" s="67"/>
+      <c r="F491" s="67"/>
+    </row>
+    <row r="492" spans="1:6">
+      <c r="A492" s="3" t="s">
         <v>980</v>
       </c>
-      <c r="C490" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B491" s="14" t="s">
+      <c r="B492" s="14" t="s">
         <v>981</v>
       </c>
-      <c r="C491" s="80" t="s">
+      <c r="C492" s="78" t="s">
+        <v>979</v>
+      </c>
+      <c r="D492" s="29">
+        <v>46413</v>
+      </c>
+      <c r="E492" s="67"/>
+      <c r="F492" s="67"/>
+    </row>
+    <row r="493" spans="1:6" ht="42.75" customHeight="1">
+      <c r="A493" s="3" t="s">
         <v>982</v>
       </c>
-      <c r="D491" s="29">
-[...9 lines deleted...]
-      <c r="B492" s="14" t="s">
+      <c r="B493" s="14" t="s">
         <v>983</v>
       </c>
-      <c r="C492" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A493" s="3" t="s">
+      <c r="C493" s="78" t="s">
         <v>984</v>
       </c>
-      <c r="B493" s="14" t="s">
+      <c r="D493" s="29">
+        <v>46412</v>
+      </c>
+      <c r="E493" s="67"/>
+      <c r="F493" s="67"/>
+    </row>
+    <row r="494" spans="1:6" ht="57.75" customHeight="1">
+      <c r="A494" s="3" t="s">
         <v>985</v>
       </c>
-      <c r="C493" s="80" t="s">
+      <c r="B494" s="10" t="s">
         <v>986</v>
       </c>
-      <c r="D493" s="29">
-[...6 lines deleted...]
-      <c r="A494" s="3" t="s">
+      <c r="C494" s="78" t="s">
         <v>987</v>
       </c>
-      <c r="B494" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C494" s="80" t="s">
+      <c r="D494" s="29">
+        <v>46425</v>
+      </c>
+      <c r="E494" s="67"/>
+      <c r="F494" s="67"/>
+    </row>
+    <row r="495" spans="1:6" ht="114" customHeight="1">
+      <c r="A495" s="3" t="s">
         <v>988</v>
       </c>
-      <c r="D494" s="29">
-[...6 lines deleted...]
-      <c r="A495" s="3" t="s">
+      <c r="B495" s="10" t="s">
         <v>989</v>
       </c>
-      <c r="B495" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C495" s="80" t="s">
+      <c r="C495" s="78" t="s">
         <v>990</v>
       </c>
       <c r="D495" s="29">
-        <v>46392</v>
-[...4 lines deleted...]
-    <row r="496" spans="1:6" ht="56.25">
+        <v>46433</v>
+      </c>
+      <c r="E495" s="67"/>
+      <c r="F495" s="67"/>
+    </row>
+    <row r="496" spans="1:6" ht="135">
       <c r="A496" s="3" t="s">
-        <v>2745</v>
-[...1 lines deleted...]
-      <c r="B496" s="14" t="s">
+        <v>2529</v>
+      </c>
+      <c r="B496" s="10" t="s">
         <v>991</v>
       </c>
-      <c r="C496" s="80" t="s">
+      <c r="C496" s="78" t="s">
         <v>992</v>
       </c>
       <c r="D496" s="29">
-        <v>46392</v>
-[...6 lines deleted...]
-        <v>2746</v>
+        <v>46425</v>
+      </c>
+      <c r="E496" s="67"/>
+      <c r="F496" s="67"/>
+    </row>
+    <row r="497" spans="1:6" ht="56.25">
+      <c r="A497" s="3" t="s">
+        <v>993</v>
       </c>
       <c r="B497" s="10" t="s">
-        <v>993</v>
-[...1 lines deleted...]
-      <c r="C497" s="80" t="s">
         <v>994</v>
       </c>
+      <c r="C497" s="78" t="s">
+        <v>995</v>
+      </c>
       <c r="D497" s="29">
-        <v>46439</v>
-[...4 lines deleted...]
-    <row r="498" spans="1:6" ht="22.5">
+        <v>46360</v>
+      </c>
+      <c r="E497" s="67"/>
+      <c r="F497" s="67"/>
+    </row>
+    <row r="498" spans="1:6" ht="146.25">
       <c r="A498" s="3" t="s">
-        <v>995</v>
-[...1 lines deleted...]
-      <c r="B498" s="14" t="s">
+        <v>2454</v>
+      </c>
+      <c r="B498" s="10" t="s">
         <v>996</v>
       </c>
-      <c r="C498" s="80" t="s">
+      <c r="C498" s="78" t="s">
+        <v>3262</v>
+      </c>
+      <c r="D498" s="29">
+        <v>46437</v>
+      </c>
+      <c r="E498" s="67"/>
+      <c r="F498" s="67"/>
+    </row>
+    <row r="499" spans="1:6" ht="78.75">
+      <c r="A499" s="3" t="s">
+        <v>2655</v>
+      </c>
+      <c r="B499" s="11" t="s">
         <v>997</v>
       </c>
-      <c r="D498" s="29">
-[...6 lines deleted...]
-      <c r="A499" s="3" t="s">
+      <c r="C499" s="78" t="s">
+        <v>3558</v>
+      </c>
+      <c r="D499" s="19">
+        <v>46449</v>
+      </c>
+      <c r="E499" s="67"/>
+      <c r="F499" s="67"/>
+    </row>
+    <row r="500" spans="1:6">
+      <c r="A500" s="3" t="s">
+        <v>2788</v>
+      </c>
+      <c r="B500" s="10" t="s">
         <v>998</v>
       </c>
-      <c r="B499" s="10" t="s">
+      <c r="C500" s="78" t="s">
         <v>999</v>
       </c>
-      <c r="C499" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A500" s="3" t="s">
+      <c r="D500" s="19">
+        <v>46457</v>
+      </c>
+      <c r="E500" s="67"/>
+      <c r="F500" s="67"/>
+    </row>
+    <row r="501" spans="1:6" ht="66.599999999999994" customHeight="1">
+      <c r="A501" s="3" t="s">
         <v>1000</v>
       </c>
-      <c r="B500" s="14" t="s">
+      <c r="B501" s="14" t="s">
+        <v>897</v>
+      </c>
+      <c r="C501" s="78" t="s">
         <v>1001</v>
       </c>
-      <c r="C500" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A501" s="3" t="s">
+      <c r="D501" s="29">
+        <v>46674</v>
+      </c>
+      <c r="E501" s="67"/>
+      <c r="F501" s="67"/>
+    </row>
+    <row r="502" spans="1:6" ht="409.5">
+      <c r="A502" s="3" t="s">
+        <v>2656</v>
+      </c>
+      <c r="B502" s="14" t="s">
         <v>1002</v>
       </c>
-      <c r="B501" s="14" t="s">
+      <c r="C502" s="78" t="s">
         <v>1003</v>
       </c>
-      <c r="C501" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B502" s="14" t="s">
+      <c r="D502" s="29">
+        <v>46465</v>
+      </c>
+      <c r="E502" s="67"/>
+      <c r="F502" s="67"/>
+    </row>
+    <row r="503" spans="1:6">
+      <c r="A503" s="3" t="s">
         <v>1004</v>
       </c>
-      <c r="C502" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B503" s="10" t="s">
+      <c r="B503" s="14" t="s">
         <v>1005</v>
       </c>
-      <c r="C503" s="80" t="s">
+      <c r="C503" s="78" t="s">
         <v>1006</v>
       </c>
-      <c r="D503" s="29">
-[...5 lines deleted...]
-    <row r="504" spans="1:6" ht="78.75">
+      <c r="D503" s="19">
+        <v>46471</v>
+      </c>
+      <c r="E503" s="67"/>
+      <c r="F503" s="67"/>
+    </row>
+    <row r="504" spans="1:6" ht="56.25">
       <c r="A504" s="3" t="s">
         <v>1007</v>
       </c>
       <c r="B504" s="14" t="s">
         <v>1008</v>
       </c>
-      <c r="C504" s="80" t="s">
+      <c r="C504" s="78" t="s">
+        <v>3263</v>
+      </c>
+      <c r="D504" s="19">
+        <v>46482</v>
+      </c>
+      <c r="E504" s="67"/>
+      <c r="F504" s="67"/>
+    </row>
+    <row r="505" spans="1:6" ht="78.75">
+      <c r="A505" s="2" t="s">
+        <v>2657</v>
+      </c>
+      <c r="B505" s="11" t="s">
         <v>1009</v>
       </c>
-      <c r="D504" s="29">
-[...6 lines deleted...]
-      <c r="A505" s="3" t="s">
+      <c r="C505" s="78" t="s">
+        <v>3663</v>
+      </c>
+      <c r="D505" s="19">
+        <v>46487</v>
+      </c>
+      <c r="E505" s="67"/>
+      <c r="F505" s="67"/>
+    </row>
+    <row r="506" spans="1:6" ht="33.75">
+      <c r="A506" s="1" t="s">
         <v>1010</v>
       </c>
-      <c r="B505" s="14" t="s">
+      <c r="B506" s="10" t="s">
         <v>1011</v>
       </c>
-      <c r="C505" s="80" t="s">
-[...2 lines deleted...]
-      <c r="D505" s="29">
+      <c r="C506" s="78" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D506" s="19">
+        <v>46498</v>
+      </c>
+      <c r="E506" s="67"/>
+      <c r="F506" s="67"/>
+    </row>
+    <row r="507" spans="1:6" ht="67.5">
+      <c r="A507" s="3" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B507" s="10" t="s">
+        <v>1014</v>
+      </c>
+      <c r="C507" s="78" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D507" s="19">
+        <v>46486</v>
+      </c>
+      <c r="E507" s="67"/>
+      <c r="F507" s="67"/>
+    </row>
+    <row r="508" spans="1:6" ht="67.5">
+      <c r="A508" s="3" t="s">
+        <v>2658</v>
+      </c>
+      <c r="B508" s="10" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C508" s="78" t="s">
+        <v>344</v>
+      </c>
+      <c r="D508" s="19">
+        <v>46467</v>
+      </c>
+      <c r="E508" s="67"/>
+      <c r="F508" s="67"/>
+    </row>
+    <row r="509" spans="1:6" ht="56.25">
+      <c r="A509" s="4" t="s">
+        <v>2816</v>
+      </c>
+      <c r="B509" s="10" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C509" s="78" t="s">
+        <v>247</v>
+      </c>
+      <c r="D509" s="29">
+        <v>46535</v>
+      </c>
+      <c r="E509" s="67"/>
+      <c r="F509" s="67"/>
+    </row>
+    <row r="510" spans="1:6">
+      <c r="A510" s="3" t="s">
+        <v>3198</v>
+      </c>
+      <c r="B510" s="14" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C510" s="78" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D510" s="29">
+        <v>46503</v>
+      </c>
+      <c r="E510" s="67"/>
+      <c r="F510" s="67"/>
+    </row>
+    <row r="511" spans="1:6" ht="33.75">
+      <c r="A511" s="3" t="s">
+        <v>2659</v>
+      </c>
+      <c r="B511" s="11" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C511" s="78" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D511" s="29">
+        <v>46527</v>
+      </c>
+      <c r="E511" s="67"/>
+      <c r="F511" s="67"/>
+    </row>
+    <row r="512" spans="1:6" ht="56.25">
+      <c r="A512" s="3" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B512" s="10" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C512" s="78" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D512" s="19">
+        <v>46506</v>
+      </c>
+      <c r="E512" s="67"/>
+      <c r="F512" s="67"/>
+    </row>
+    <row r="513" spans="1:6" ht="78.75">
+      <c r="A513" s="4" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B513" s="10" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C513" s="78" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D513" s="19">
+        <v>46505</v>
+      </c>
+      <c r="E513" s="67"/>
+      <c r="F513" s="67"/>
+    </row>
+    <row r="514" spans="1:6" ht="120.75" customHeight="1">
+      <c r="A514" s="8" t="s">
+        <v>2660</v>
+      </c>
+      <c r="B514" s="10" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C514" s="78" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D514" s="19">
+        <v>46575</v>
+      </c>
+      <c r="E514" s="67"/>
+      <c r="F514" s="67"/>
+    </row>
+    <row r="515" spans="1:6" ht="67.5">
+      <c r="A515" s="3" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B515" s="14" t="s">
+        <v>1031</v>
+      </c>
+      <c r="C515" s="78" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D515" s="19">
+        <v>46518</v>
+      </c>
+      <c r="E515" s="67"/>
+      <c r="F515" s="67"/>
+    </row>
+    <row r="516" spans="1:6" ht="45">
+      <c r="A516" s="3" t="s">
+        <v>2781</v>
+      </c>
+      <c r="B516" s="21" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C516" s="78" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D516" s="19">
+        <v>46524</v>
+      </c>
+      <c r="E516" s="67"/>
+      <c r="F516" s="67"/>
+    </row>
+    <row r="517" spans="1:6" ht="202.5">
+      <c r="A517" s="3" t="s">
+        <v>2661</v>
+      </c>
+      <c r="B517" s="14" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C517" s="78" t="s">
+        <v>584</v>
+      </c>
+      <c r="D517" s="19">
+        <v>46530</v>
+      </c>
+      <c r="E517" s="67"/>
+      <c r="F517" s="67"/>
+    </row>
+    <row r="518" spans="1:6" ht="52.5" customHeight="1">
+      <c r="A518" s="3" t="s">
+        <v>3391</v>
+      </c>
+      <c r="B518" s="10" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C518" s="78" t="s">
+        <v>2992</v>
+      </c>
+      <c r="D518" s="19">
+        <v>46569</v>
+      </c>
+      <c r="E518" s="67"/>
+      <c r="F518" s="67"/>
+    </row>
+    <row r="519" spans="1:6" ht="67.5">
+      <c r="A519" s="3" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B519" s="10" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C519" s="78" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D519" s="19">
+        <v>46539</v>
+      </c>
+      <c r="E519" s="67"/>
+      <c r="F519" s="67"/>
+    </row>
+    <row r="520" spans="1:6" ht="69" customHeight="1">
+      <c r="A520" s="3" t="s">
+        <v>2662</v>
+      </c>
+      <c r="B520" s="10" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C520" s="78" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D520" s="29">
+        <v>46550</v>
+      </c>
+      <c r="E520" s="67"/>
+      <c r="F520" s="67"/>
+    </row>
+    <row r="521" spans="1:6" ht="45">
+      <c r="A521" s="3" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B521" s="10" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C521" s="78" t="s">
+        <v>2993</v>
+      </c>
+      <c r="D521" s="19">
+        <v>46548</v>
+      </c>
+      <c r="E521" s="67"/>
+      <c r="F521" s="67"/>
+    </row>
+    <row r="522" spans="1:6" ht="147" customHeight="1">
+      <c r="A522" s="3" t="s">
+        <v>1045</v>
+      </c>
+      <c r="B522" s="14" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C522" s="78" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D522" s="19">
+        <v>46561</v>
+      </c>
+      <c r="E522" s="67"/>
+      <c r="F522" s="67"/>
+    </row>
+    <row r="523" spans="1:6" ht="81.599999999999994" customHeight="1">
+      <c r="A523" s="3" t="s">
+        <v>1048</v>
+      </c>
+      <c r="B523" s="14" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C523" s="78" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D523" s="19">
+        <v>46697</v>
+      </c>
+      <c r="E523" s="67"/>
+      <c r="F523" s="67"/>
+    </row>
+    <row r="524" spans="1:6" ht="101.25">
+      <c r="A524" s="3" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B524" s="10" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C524" s="78" t="s">
+        <v>3664</v>
+      </c>
+      <c r="D524" s="19">
+        <v>46629</v>
+      </c>
+      <c r="E524" s="67"/>
+      <c r="F524" s="67"/>
+    </row>
+    <row r="525" spans="1:6" ht="78.75">
+      <c r="A525" s="3" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B525" s="11" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C525" s="78" t="s">
+        <v>3665</v>
+      </c>
+      <c r="D525" s="29">
+        <v>46567</v>
+      </c>
+      <c r="E525" s="67"/>
+      <c r="F525" s="67"/>
+    </row>
+    <row r="526" spans="1:6" ht="166.5" customHeight="1">
+      <c r="A526" s="1" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B526" s="10" t="s">
+        <v>3434</v>
+      </c>
+      <c r="C526" s="78" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D526" s="29">
+        <v>46548</v>
+      </c>
+      <c r="E526" s="67"/>
+      <c r="F526" s="67"/>
+    </row>
+    <row r="527" spans="1:6" ht="107.45" customHeight="1">
+      <c r="A527" s="3" t="s">
+        <v>2663</v>
+      </c>
+      <c r="B527" s="14" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C527" s="78" t="s">
+        <v>3559</v>
+      </c>
+      <c r="D527" s="29">
+        <v>46563</v>
+      </c>
+      <c r="E527" s="67"/>
+      <c r="F527" s="67"/>
+    </row>
+    <row r="528" spans="1:6" ht="101.25">
+      <c r="A528" s="4" t="s">
+        <v>3666</v>
+      </c>
+      <c r="B528" s="10" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C528" s="78" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D528" s="19">
+        <v>46567</v>
+      </c>
+      <c r="E528" s="67"/>
+      <c r="F528" s="67"/>
+    </row>
+    <row r="529" spans="1:6" ht="236.25">
+      <c r="A529" s="3" t="s">
+        <v>2664</v>
+      </c>
+      <c r="B529" s="20" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C529" s="78" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D529" s="29">
+        <v>46351</v>
+      </c>
+      <c r="E529" s="67"/>
+      <c r="F529" s="67"/>
+    </row>
+    <row r="530" spans="1:6" ht="67.5">
+      <c r="A530" s="3" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B530" s="10" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C530" s="78" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D530" s="29">
+        <v>46565</v>
+      </c>
+      <c r="E530" s="67"/>
+      <c r="F530" s="67"/>
+    </row>
+    <row r="531" spans="1:6" ht="90">
+      <c r="A531" s="3" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B531" s="10" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C531" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="D531" s="29">
+        <v>46576</v>
+      </c>
+      <c r="E531" s="67"/>
+      <c r="F531" s="67"/>
+    </row>
+    <row r="532" spans="1:6" ht="33.75">
+      <c r="A532" s="3" t="s">
+        <v>3367</v>
+      </c>
+      <c r="B532" s="20" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C532" s="78" t="s">
+        <v>32</v>
+      </c>
+      <c r="D532" s="19">
+        <v>46563</v>
+      </c>
+      <c r="E532" s="67"/>
+      <c r="F532" s="67"/>
+    </row>
+    <row r="533" spans="1:6" ht="268.5" customHeight="1">
+      <c r="A533" s="4" t="s">
+        <v>1954</v>
+      </c>
+      <c r="B533" s="10" t="s">
+        <v>1069</v>
+      </c>
+      <c r="C533" s="78" t="s">
+        <v>2994</v>
+      </c>
+      <c r="D533" s="39">
+        <v>46578</v>
+      </c>
+      <c r="E533" s="67"/>
+      <c r="F533" s="67"/>
+    </row>
+    <row r="534" spans="1:6" ht="42.75" customHeight="1">
+      <c r="A534" s="3" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B534" s="11" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C534" s="78" t="s">
+        <v>2995</v>
+      </c>
+      <c r="D534" s="29">
+        <v>46572</v>
+      </c>
+      <c r="E534" s="67"/>
+      <c r="F534" s="67"/>
+    </row>
+    <row r="535" spans="1:6" ht="76.5" customHeight="1">
+      <c r="A535" s="3" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B535" s="14" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C535" s="78" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D535" s="29">
+        <v>46615</v>
+      </c>
+      <c r="E535" s="67"/>
+      <c r="F535" s="67"/>
+    </row>
+    <row r="536" spans="1:6" ht="56.25">
+      <c r="A536" s="3" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B536" s="14" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C536" s="78" t="s">
+        <v>3667</v>
+      </c>
+      <c r="D536" s="29">
+        <v>46349</v>
+      </c>
+      <c r="E536" s="67"/>
+      <c r="F536" s="67"/>
+    </row>
+    <row r="537" spans="1:6" ht="56.25">
+      <c r="A537" s="3" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B537" s="10" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C537" s="78" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D537" s="19">
+        <v>46591</v>
+      </c>
+      <c r="E537" s="67"/>
+      <c r="F537" s="67"/>
+    </row>
+    <row r="538" spans="1:6" ht="90">
+      <c r="A538" s="3" t="s">
+        <v>2665</v>
+      </c>
+      <c r="B538" s="11" t="s">
+        <v>2109</v>
+      </c>
+      <c r="C538" s="78" t="s">
+        <v>111</v>
+      </c>
+      <c r="D538" s="29">
+        <v>46649</v>
+      </c>
+      <c r="E538" s="67"/>
+      <c r="F538" s="67"/>
+    </row>
+    <row r="539" spans="1:6" ht="246" customHeight="1">
+      <c r="A539" s="3" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B539" s="10" t="s">
+        <v>1081</v>
+      </c>
+      <c r="C539" s="78" t="s">
+        <v>3668</v>
+      </c>
+      <c r="D539" s="29">
+        <v>46631</v>
+      </c>
+      <c r="E539" s="67"/>
+      <c r="F539" s="67"/>
+    </row>
+    <row r="540" spans="1:6" ht="22.5">
+      <c r="A540" s="3" t="s">
+        <v>3727</v>
+      </c>
+      <c r="B540" s="14" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C540" s="78" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D540" s="29">
+        <v>46640</v>
+      </c>
+      <c r="E540" s="67"/>
+      <c r="F540" s="67"/>
+    </row>
+    <row r="541" spans="1:6" ht="101.25">
+      <c r="A541" s="3" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B541" s="10" t="s">
+        <v>1085</v>
+      </c>
+      <c r="C541" s="78" t="s">
+        <v>490</v>
+      </c>
+      <c r="D541" s="19">
+        <v>46639</v>
+      </c>
+      <c r="E541" s="67"/>
+      <c r="F541" s="67"/>
+    </row>
+    <row r="542" spans="1:6" ht="101.25">
+      <c r="A542" s="3" t="s">
+        <v>1086</v>
+      </c>
+      <c r="B542" s="10" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C542" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D542" s="19">
         <v>46413</v>
       </c>
-      <c r="E505" s="68"/>
-[...156 lines deleted...]
-      <c r="D515" s="29">
+      <c r="E542" s="67"/>
+      <c r="F542" s="67"/>
+    </row>
+    <row r="543" spans="1:6" ht="67.5">
+      <c r="A543" s="1" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B543" s="10" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C543" s="78" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D543" s="19">
+        <v>46646</v>
+      </c>
+      <c r="E543" s="67"/>
+      <c r="F543" s="67"/>
+    </row>
+    <row r="544" spans="1:6" ht="233.25" customHeight="1">
+      <c r="A544" s="3" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B544" s="10" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C544" s="78" t="s">
+        <v>3669</v>
+      </c>
+      <c r="D544" s="29">
+        <v>46647</v>
+      </c>
+      <c r="E544" s="67"/>
+      <c r="F544" s="67"/>
+    </row>
+    <row r="545" spans="1:6" ht="22.5">
+      <c r="A545" s="3" t="s">
+        <v>2666</v>
+      </c>
+      <c r="B545" s="14" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C545" s="78" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D545" s="29">
+        <v>46667</v>
+      </c>
+      <c r="E545" s="67"/>
+      <c r="F545" s="67"/>
+    </row>
+    <row r="546" spans="1:6">
+      <c r="A546" s="3" t="s">
+        <v>2667</v>
+      </c>
+      <c r="B546" s="14" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C546" s="78" t="s">
+        <v>1095</v>
+      </c>
+      <c r="D546" s="29">
+        <v>46597</v>
+      </c>
+      <c r="E546" s="67"/>
+      <c r="F546" s="67"/>
+    </row>
+    <row r="547" spans="1:6">
+      <c r="A547" s="3" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B547" s="14" t="s">
+        <v>1097</v>
+      </c>
+      <c r="C547" s="78" t="s">
+        <v>1098</v>
+      </c>
+      <c r="D547" s="29">
+        <v>46331</v>
+      </c>
+      <c r="E547" s="67"/>
+      <c r="F547" s="67"/>
+    </row>
+    <row r="548" spans="1:6" ht="91.5" customHeight="1">
+      <c r="A548" s="3" t="s">
+        <v>1099</v>
+      </c>
+      <c r="B548" s="14" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C548" s="78" t="s">
+        <v>3670</v>
+      </c>
+      <c r="D548" s="19">
+        <v>46664</v>
+      </c>
+      <c r="E548" s="67"/>
+      <c r="F548" s="67"/>
+    </row>
+    <row r="549" spans="1:6" ht="45">
+      <c r="A549" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="B549" s="10" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C549" s="78" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D549" s="29">
+        <v>46667</v>
+      </c>
+      <c r="E549" s="67"/>
+      <c r="F549" s="67"/>
+    </row>
+    <row r="550" spans="1:6" ht="22.5">
+      <c r="A550" s="3" t="s">
+        <v>2668</v>
+      </c>
+      <c r="B550" s="14" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C550" s="78" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D550" s="19">
+        <v>46667</v>
+      </c>
+      <c r="E550" s="67"/>
+      <c r="F550" s="67"/>
+    </row>
+    <row r="551" spans="1:6" ht="56.25">
+      <c r="A551" s="1" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B551" s="10" t="s">
+        <v>2119</v>
+      </c>
+      <c r="C551" s="78" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D551" s="19">
+        <v>46312</v>
+      </c>
+      <c r="E551" s="67"/>
+      <c r="F551" s="67"/>
+    </row>
+    <row r="552" spans="1:6" ht="112.5" customHeight="1">
+      <c r="A552" s="4" t="s">
+        <v>1108</v>
+      </c>
+      <c r="B552" s="10" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C552" s="78" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D552" s="19">
         <v>46465</v>
       </c>
-      <c r="E515" s="68"/>
-[...316 lines deleted...]
-      <c r="D535" s="19">
+      <c r="E552" s="67"/>
+      <c r="F552" s="67"/>
+    </row>
+    <row r="553" spans="1:6" ht="45">
+      <c r="A553" s="3" t="s">
+        <v>3463</v>
+      </c>
+      <c r="B553" s="10" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C553" s="78" t="s">
+        <v>32</v>
+      </c>
+      <c r="D553" s="29">
         <v>46561</v>
       </c>
-      <c r="E535" s="68"/>
-[...288 lines deleted...]
-      <c r="F553" s="68"/>
+      <c r="E553" s="67"/>
+      <c r="F553" s="67"/>
     </row>
     <row r="554" spans="1:6" ht="101.25">
       <c r="A554" s="3" t="s">
+        <v>2669</v>
+      </c>
+      <c r="B554" s="10" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C554" s="78" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D554" s="19">
+        <v>46677</v>
+      </c>
+      <c r="E554" s="67"/>
+      <c r="F554" s="67"/>
+    </row>
+    <row r="555" spans="1:6" ht="33.75">
+      <c r="A555" s="3" t="s">
         <v>1114</v>
       </c>
-      <c r="B554" s="10" t="s">
+      <c r="B555" s="14" t="s">
         <v>1115</v>
       </c>
-      <c r="C554" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A555" s="3" t="s">
+      <c r="C555" s="78" t="s">
+        <v>2996</v>
+      </c>
+      <c r="D555" s="19">
+        <v>46320</v>
+      </c>
+      <c r="E555" s="67"/>
+      <c r="F555" s="67"/>
+    </row>
+    <row r="556" spans="1:6" ht="33.75">
+      <c r="A556" s="3" t="s">
         <v>1116</v>
       </c>
-      <c r="B555" s="10" t="s">
+      <c r="B556" s="21" t="s">
         <v>1117</v>
       </c>
-      <c r="C555" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B556" s="10" t="s">
+      <c r="C556" s="78" t="s">
+        <v>3671</v>
+      </c>
+      <c r="D556" s="19">
+        <v>46679</v>
+      </c>
+      <c r="E556" s="67"/>
+      <c r="F556" s="67"/>
+    </row>
+    <row r="557" spans="1:6" ht="33.75">
+      <c r="A557" s="3" t="s">
         <v>1118</v>
       </c>
-      <c r="C556" s="80" t="s">
+      <c r="B557" s="10" t="s">
         <v>1119</v>
       </c>
-      <c r="D556" s="19">
-[...6 lines deleted...]
-      <c r="A557" s="3" t="s">
+      <c r="C557" s="78" t="s">
         <v>1120</v>
       </c>
-      <c r="B557" s="10" t="s">
+      <c r="D557" s="39">
+        <v>46323</v>
+      </c>
+      <c r="E557" s="67"/>
+      <c r="F557" s="67"/>
+    </row>
+    <row r="558" spans="1:6" ht="310.5" customHeight="1">
+      <c r="A558" s="4" t="s">
         <v>1121</v>
       </c>
-      <c r="C557" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B558" s="10" t="s">
+      <c r="B558" s="11" t="s">
         <v>1122</v>
       </c>
-      <c r="C558" s="80" t="s">
-        <v>3104</v>
+      <c r="C558" s="78" t="s">
+        <v>1123</v>
       </c>
       <c r="D558" s="29">
-        <v>46284</v>
-[...4 lines deleted...]
-    <row r="559" spans="1:6" ht="22.5">
+        <v>46483</v>
+      </c>
+      <c r="E558" s="67"/>
+      <c r="F558" s="67"/>
+    </row>
+    <row r="559" spans="1:6" ht="56.25">
       <c r="A559" s="3" t="s">
-        <v>2758</v>
-[...4 lines deleted...]
-      <c r="C559" s="80" t="s">
+        <v>2670</v>
+      </c>
+      <c r="B559" s="10" t="s">
+        <v>643</v>
+      </c>
+      <c r="C559" s="78" t="s">
+        <v>644</v>
+      </c>
+      <c r="D559" s="29">
+        <v>46645</v>
+      </c>
+      <c r="E559" s="67"/>
+      <c r="F559" s="67"/>
+    </row>
+    <row r="560" spans="1:6" ht="101.25">
+      <c r="A560" s="3" t="s">
         <v>1124</v>
-      </c>
-[...8 lines deleted...]
-        <v>2759</v>
       </c>
       <c r="B560" s="14" t="s">
         <v>1125</v>
       </c>
-      <c r="C560" s="80" t="s">
+      <c r="C560" s="78" t="s">
         <v>1126</v>
       </c>
       <c r="D560" s="29">
-        <v>46597</v>
-[...4 lines deleted...]
-    <row r="561" spans="1:6">
+        <v>46715</v>
+      </c>
+      <c r="E560" s="67"/>
+      <c r="F560" s="67"/>
+    </row>
+    <row r="561" spans="1:6" ht="81.75" customHeight="1">
       <c r="A561" s="3" t="s">
         <v>1127</v>
       </c>
       <c r="B561" s="14" t="s">
         <v>1128</v>
       </c>
-      <c r="C561" s="80" t="s">
+      <c r="C561" s="78" t="s">
+        <v>2997</v>
+      </c>
+      <c r="D561" s="29">
+        <v>46712</v>
+      </c>
+      <c r="E561" s="67"/>
+      <c r="F561" s="67"/>
+    </row>
+    <row r="562" spans="1:6" ht="57.75" customHeight="1">
+      <c r="A562" s="3" t="s">
         <v>1129</v>
       </c>
-      <c r="D561" s="29">
-[...6 lines deleted...]
-      <c r="A562" s="3" t="s">
+      <c r="B562" s="14" t="s">
         <v>1130</v>
       </c>
-      <c r="B562" s="14" t="s">
+      <c r="C562" s="78" t="s">
+        <v>2998</v>
+      </c>
+      <c r="D562" s="29">
+        <v>46714</v>
+      </c>
+      <c r="E562" s="67"/>
+      <c r="F562" s="67"/>
+    </row>
+    <row r="563" spans="1:6" ht="33.75">
+      <c r="A563" s="3" t="s">
         <v>1131</v>
       </c>
-      <c r="C562" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A563" s="1" t="s">
+      <c r="B563" s="14" t="s">
         <v>1132</v>
       </c>
-      <c r="B563" s="10" t="s">
+      <c r="C563" s="78" t="s">
+        <v>2999</v>
+      </c>
+      <c r="D563" s="29">
+        <v>46713</v>
+      </c>
+      <c r="E563" s="67"/>
+      <c r="F563" s="67"/>
+    </row>
+    <row r="564" spans="1:6">
+      <c r="A564" s="3" t="s">
         <v>1133</v>
       </c>
-      <c r="C563" s="80" t="s">
+      <c r="B564" s="14" t="s">
         <v>1134</v>
       </c>
-      <c r="D563" s="29">
-[...9 lines deleted...]
-      <c r="B564" s="14" t="s">
+      <c r="C564" s="78" t="s">
         <v>1135</v>
       </c>
-      <c r="C564" s="80" t="s">
+      <c r="D564" s="29">
+        <v>46714</v>
+      </c>
+      <c r="E564" s="67"/>
+      <c r="F564" s="67"/>
+    </row>
+    <row r="565" spans="1:6" ht="254.25" customHeight="1">
+      <c r="A565" s="3" t="s">
+        <v>2671</v>
+      </c>
+      <c r="B565" s="14" t="s">
         <v>1136</v>
       </c>
-      <c r="D564" s="19">
-[...6 lines deleted...]
-      <c r="A565" s="1" t="s">
+      <c r="C565" s="78" t="s">
         <v>1137</v>
       </c>
-      <c r="B565" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C565" s="80" t="s">
+      <c r="D565" s="29">
+        <v>46709</v>
+      </c>
+      <c r="E565" s="67"/>
+      <c r="F565" s="67"/>
+    </row>
+    <row r="566" spans="1:6" ht="137.25" customHeight="1">
+      <c r="A566" s="3" t="s">
+        <v>2184</v>
+      </c>
+      <c r="B566" s="14" t="s">
         <v>1138</v>
       </c>
-      <c r="D565" s="19">
-[...6 lines deleted...]
-      <c r="A566" s="4" t="s">
+      <c r="C566" s="78" t="s">
+        <v>3264</v>
+      </c>
+      <c r="D566" s="29">
+        <v>46714</v>
+      </c>
+      <c r="E566" s="67"/>
+      <c r="F566" s="67"/>
+    </row>
+    <row r="567" spans="1:6" ht="90">
+      <c r="A567" s="3" t="s">
+        <v>2672</v>
+      </c>
+      <c r="B567" s="14" t="s">
         <v>1139</v>
       </c>
-      <c r="B566" s="10" t="s">
+      <c r="C567" s="78" t="s">
+        <v>3818</v>
+      </c>
+      <c r="D567" s="29">
+        <v>46351</v>
+      </c>
+      <c r="E567" s="67"/>
+      <c r="F567" s="67"/>
+    </row>
+    <row r="568" spans="1:6" ht="22.5">
+      <c r="A568" s="3" t="s">
         <v>1140</v>
       </c>
-      <c r="C566" s="80" t="s">
+      <c r="B568" s="14" t="s">
         <v>1141</v>
       </c>
-      <c r="D566" s="19">
-[...9 lines deleted...]
-      <c r="B567" s="10" t="s">
+      <c r="C568" s="78" t="s">
         <v>1142</v>
       </c>
-      <c r="C567" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B568" s="10" t="s">
+      <c r="D568" s="19">
+        <v>46363</v>
+      </c>
+      <c r="E568" s="67"/>
+      <c r="F568" s="67"/>
+    </row>
+    <row r="569" spans="1:6" ht="56.25">
+      <c r="A569" s="3" t="s">
         <v>1143</v>
       </c>
-      <c r="C568" s="80" t="s">
+      <c r="B569" s="10" t="s">
         <v>1144</v>
       </c>
-      <c r="D568" s="19">
-[...6 lines deleted...]
-      <c r="A569" s="3" t="s">
+      <c r="C569" s="78" t="s">
         <v>1145</v>
       </c>
-      <c r="B569" s="14" t="s">
+      <c r="D569" s="19">
+        <v>46595</v>
+      </c>
+      <c r="E569" s="67"/>
+      <c r="F569" s="67"/>
+    </row>
+    <row r="570" spans="1:6" ht="112.5">
+      <c r="A570" s="1" t="s">
         <v>1146</v>
       </c>
-      <c r="C569" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A570" s="3" t="s">
+      <c r="B570" s="11" t="s">
         <v>1147</v>
       </c>
-      <c r="B570" s="21" t="s">
+      <c r="C570" s="78" t="s">
         <v>1148</v>
       </c>
-      <c r="C570" s="80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D570" s="19">
-        <v>46314</v>
-[...4 lines deleted...]
-    <row r="571" spans="1:6" ht="45">
+        <v>46370</v>
+      </c>
+      <c r="E570" s="67"/>
+      <c r="F570" s="67"/>
+    </row>
+    <row r="571" spans="1:6">
       <c r="A571" s="3" t="s">
         <v>1149</v>
       </c>
       <c r="B571" s="10" t="s">
+        <v>50</v>
+      </c>
+      <c r="C571" s="78" t="s">
         <v>1150</v>
       </c>
-      <c r="C571" s="80" t="s">
+      <c r="D571" s="19">
+        <v>46409</v>
+      </c>
+      <c r="E571" s="67"/>
+      <c r="F571" s="67"/>
+    </row>
+    <row r="572" spans="1:6" ht="123.75">
+      <c r="A572" s="3" t="s">
         <v>1151</v>
       </c>
-      <c r="D571" s="39">
-[...6 lines deleted...]
-      <c r="A572" s="4" t="s">
+      <c r="B572" s="14" t="s">
         <v>1152</v>
       </c>
-      <c r="B572" s="11" t="s">
+      <c r="C572" s="78" t="s">
+        <v>3672</v>
+      </c>
+      <c r="D572" s="29">
+        <v>46379</v>
+      </c>
+      <c r="E572" s="67"/>
+      <c r="F572" s="67"/>
+    </row>
+    <row r="573" spans="1:6" ht="95.25" customHeight="1">
+      <c r="A573" s="35" t="s">
+        <v>3673</v>
+      </c>
+      <c r="B573" s="16" t="s">
         <v>1153</v>
       </c>
-      <c r="C572" s="80" t="s">
+      <c r="C573" s="78" t="s">
         <v>1154</v>
       </c>
-      <c r="D572" s="29">
-[...21 lines deleted...]
-    <row r="574" spans="1:6" ht="101.25">
+      <c r="D573" s="38">
+        <v>46377</v>
+      </c>
+      <c r="E573" s="67"/>
+      <c r="F573" s="67"/>
+    </row>
+    <row r="574" spans="1:6" ht="180">
       <c r="A574" s="3" t="s">
+        <v>2673</v>
+      </c>
+      <c r="B574" s="14" t="s">
         <v>1155</v>
       </c>
-      <c r="B574" s="14" t="s">
+      <c r="C574" s="78" t="s">
+        <v>3560</v>
+      </c>
+      <c r="D574" s="29">
+        <v>46368</v>
+      </c>
+      <c r="E574" s="67"/>
+      <c r="F574" s="67"/>
+    </row>
+    <row r="575" spans="1:6" ht="123.75">
+      <c r="A575" s="1" t="s">
+        <v>2674</v>
+      </c>
+      <c r="B575" s="11" t="s">
         <v>1156</v>
       </c>
-      <c r="C574" s="80" t="s">
+      <c r="C575" s="78" t="s">
         <v>1157</v>
       </c>
-      <c r="D574" s="29">
-[...6 lines deleted...]
-      <c r="A575" s="3" t="s">
+      <c r="D575" s="29">
+        <v>46384</v>
+      </c>
+      <c r="E575" s="67"/>
+      <c r="F575" s="67"/>
+    </row>
+    <row r="576" spans="1:6" ht="228" customHeight="1">
+      <c r="A576" s="3" t="s">
+        <v>2675</v>
+      </c>
+      <c r="B576" s="14" t="s">
         <v>1158</v>
       </c>
-      <c r="B575" s="14" t="s">
+      <c r="C576" s="78" t="s">
         <v>1159</v>
       </c>
-      <c r="C575" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A576" s="3" t="s">
+      <c r="D576" s="19">
+        <v>46394</v>
+      </c>
+      <c r="E576" s="67"/>
+      <c r="F576" s="67"/>
+    </row>
+    <row r="577" spans="1:6" ht="22.5">
+      <c r="A577" s="3" t="s">
         <v>1160</v>
       </c>
-      <c r="B576" s="14" t="s">
+      <c r="B577" s="14" t="s">
         <v>1161</v>
       </c>
-      <c r="C576" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A577" s="3" t="s">
+      <c r="C577" s="78" t="s">
+        <v>3000</v>
+      </c>
+      <c r="D577" s="19">
+        <v>46685</v>
+      </c>
+      <c r="E577" s="67"/>
+      <c r="F577" s="67"/>
+    </row>
+    <row r="578" spans="1:6" ht="22.5">
+      <c r="A578" s="3" t="s">
         <v>1162</v>
       </c>
-      <c r="B577" s="14" t="s">
+      <c r="B578" s="10" t="s">
         <v>1163</v>
       </c>
-      <c r="C577" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A578" s="3" t="s">
+      <c r="C578" s="78" t="s">
+        <v>3001</v>
+      </c>
+      <c r="D578" s="19">
+        <v>46478</v>
+      </c>
+      <c r="E578" s="67"/>
+      <c r="F578" s="67"/>
+    </row>
+    <row r="579" spans="1:6">
+      <c r="A579" s="3" t="s">
         <v>1164</v>
       </c>
-      <c r="B578" s="14" t="s">
+      <c r="B579" s="14" t="s">
         <v>1165</v>
       </c>
-      <c r="C578" s="80" t="s">
+      <c r="C579" s="78" t="s">
         <v>1166</v>
       </c>
-      <c r="D578" s="29">
-[...9 lines deleted...]
-      <c r="B579" s="14" t="s">
+      <c r="D579" s="19">
+        <v>46493</v>
+      </c>
+      <c r="E579" s="67"/>
+      <c r="F579" s="67"/>
+    </row>
+    <row r="580" spans="1:6" ht="180">
+      <c r="A580" s="3" t="s">
+        <v>2676</v>
+      </c>
+      <c r="B580" s="14" t="s">
         <v>1167</v>
       </c>
-      <c r="C579" s="80" t="s">
+      <c r="C580" s="78" t="s">
         <v>1168</v>
       </c>
-      <c r="D579" s="29">
-[...9 lines deleted...]
-      <c r="B580" s="14" t="s">
+      <c r="D580" s="29">
+        <v>46411</v>
+      </c>
+      <c r="E580" s="67"/>
+      <c r="F580" s="67"/>
+    </row>
+    <row r="581" spans="1:6" ht="45">
+      <c r="A581" s="3" t="s">
         <v>1169</v>
-      </c>
-[...11 lines deleted...]
-        <v>2764</v>
       </c>
       <c r="B581" s="14" t="s">
         <v>1170</v>
       </c>
-      <c r="C581" s="80" t="s">
-        <v>3798</v>
+      <c r="C581" s="78" t="s">
+        <v>1171</v>
       </c>
       <c r="D581" s="29">
-        <v>46351</v>
-[...4 lines deleted...]
-    <row r="582" spans="1:6" ht="22.5">
+        <v>46417</v>
+      </c>
+      <c r="E581" s="67"/>
+      <c r="F581" s="67"/>
+    </row>
+    <row r="582" spans="1:6" ht="108.75" customHeight="1">
       <c r="A582" s="3" t="s">
-        <v>1171</v>
-[...1 lines deleted...]
-      <c r="B582" s="14" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B582" s="20" t="s">
+        <v>1962</v>
+      </c>
+      <c r="C582" s="78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D582" s="19">
+        <v>46568</v>
+      </c>
+      <c r="E582" s="67"/>
+      <c r="F582" s="67"/>
+    </row>
+    <row r="583" spans="1:6" ht="167.25" customHeight="1">
+      <c r="A583" s="3" t="s">
+        <v>3002</v>
+      </c>
+      <c r="B583" s="10" t="s">
         <v>1172</v>
       </c>
-      <c r="C582" s="80" t="s">
+      <c r="C583" s="78" t="s">
+        <v>401</v>
+      </c>
+      <c r="D583" s="19">
+        <v>46353</v>
+      </c>
+      <c r="E583" s="67"/>
+      <c r="F583" s="67"/>
+    </row>
+    <row r="584" spans="1:6" ht="22.5">
+      <c r="A584" s="3" t="s">
         <v>1173</v>
       </c>
-      <c r="D582" s="19">
-[...6 lines deleted...]
-      <c r="A583" s="3" t="s">
+      <c r="B584" s="36" t="s">
         <v>1174</v>
       </c>
-      <c r="B583" s="10" t="s">
-[...25 lines deleted...]
-      <c r="F584" s="68"/>
+      <c r="C584" s="78" t="s">
+        <v>3003</v>
+      </c>
+      <c r="D584" s="29">
+        <v>46478</v>
+      </c>
+      <c r="E584" s="67"/>
+      <c r="F584" s="67"/>
     </row>
     <row r="585" spans="1:6">
       <c r="A585" s="3" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B585" s="14" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C585" s="78" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D585" s="29">
+        <v>46459</v>
+      </c>
+      <c r="E585" s="67"/>
+      <c r="F585" s="67"/>
+    </row>
+    <row r="586" spans="1:6">
+      <c r="A586" s="3" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B586" s="14" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C586" s="78" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D586" s="29">
+        <v>46418</v>
+      </c>
+      <c r="E586" s="67"/>
+      <c r="F586" s="67"/>
+    </row>
+    <row r="587" spans="1:6" ht="67.5">
+      <c r="A587" s="3" t="s">
+        <v>2677</v>
+      </c>
+      <c r="B587" s="14" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C587" s="78" t="s">
+        <v>3004</v>
+      </c>
+      <c r="D587" s="29">
+        <v>46420</v>
+      </c>
+      <c r="E587" s="67"/>
+      <c r="F587" s="67"/>
+    </row>
+    <row r="588" spans="1:6" ht="45">
+      <c r="A588" s="3" t="s">
         <v>1180</v>
       </c>
-      <c r="B585" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C585" s="80" t="s">
+      <c r="B588" s="14" t="s">
         <v>1181</v>
       </c>
-      <c r="D585" s="19">
-[...6 lines deleted...]
-      <c r="A586" s="3" t="s">
+      <c r="C588" s="78" t="s">
         <v>1182</v>
       </c>
-      <c r="B586" s="14" t="s">
+      <c r="D588" s="29">
+        <v>46425</v>
+      </c>
+      <c r="E588" s="67"/>
+      <c r="F588" s="67"/>
+    </row>
+    <row r="589" spans="1:6" ht="236.25">
+      <c r="A589" s="3" t="s">
+        <v>2318</v>
+      </c>
+      <c r="B589" s="14" t="s">
         <v>1183</v>
       </c>
-      <c r="C586" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B587" s="16" t="s">
+      <c r="C589" s="78" t="s">
+        <v>78</v>
+      </c>
+      <c r="D589" s="29">
+        <v>46424</v>
+      </c>
+      <c r="E589" s="67"/>
+      <c r="F589" s="67"/>
+    </row>
+    <row r="590" spans="1:6" ht="67.5">
+      <c r="A590" s="3" t="s">
         <v>1184</v>
       </c>
-      <c r="C587" s="80" t="s">
+      <c r="B590" s="14" t="s">
         <v>1185</v>
       </c>
-      <c r="D587" s="38">
-[...9 lines deleted...]
-      <c r="B588" s="14" t="s">
+      <c r="C590" s="78" t="s">
         <v>1186</v>
       </c>
-      <c r="C588" s="80" t="s">
-[...2 lines deleted...]
-      <c r="D588" s="29">
+      <c r="D590" s="29">
         <v>46368</v>
       </c>
-      <c r="E588" s="68"/>
-[...6 lines deleted...]
-      <c r="B589" s="11" t="s">
+      <c r="E590" s="67"/>
+      <c r="F590" s="67"/>
+    </row>
+    <row r="591" spans="1:6" ht="67.5">
+      <c r="A591" s="3" t="s">
         <v>1187</v>
       </c>
-      <c r="C589" s="80" t="s">
+      <c r="B591" s="14" t="s">
         <v>1188</v>
       </c>
-      <c r="D589" s="29">
-[...9 lines deleted...]
-      <c r="B590" s="14" t="s">
+      <c r="C591" s="78" t="s">
+        <v>810</v>
+      </c>
+      <c r="D591" s="29">
+        <v>46456</v>
+      </c>
+      <c r="E591" s="67"/>
+      <c r="F591" s="67"/>
+    </row>
+    <row r="592" spans="1:6" ht="45">
+      <c r="A592" s="3" t="s">
         <v>1189</v>
       </c>
-      <c r="C590" s="80" t="s">
+      <c r="B592" s="11" t="s">
         <v>1190</v>
       </c>
-      <c r="D590" s="19">
-[...6 lines deleted...]
-      <c r="A591" s="3" t="s">
+      <c r="C592" s="86" t="s">
         <v>1191</v>
       </c>
-      <c r="B591" s="14" t="s">
+      <c r="D592" s="29">
+        <v>46455</v>
+      </c>
+      <c r="E592" s="67"/>
+      <c r="F592" s="67"/>
+    </row>
+    <row r="593" spans="1:6" ht="22.5">
+      <c r="A593" s="3" t="s">
         <v>1192</v>
       </c>
-      <c r="C591" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A592" s="3" t="s">
+      <c r="B593" s="14" t="s">
         <v>1193</v>
       </c>
-      <c r="B592" s="10" t="s">
+      <c r="C593" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D593" s="29">
+        <v>46428</v>
+      </c>
+      <c r="E593" s="67"/>
+      <c r="F593" s="67"/>
+    </row>
+    <row r="594" spans="1:6" ht="33.75">
+      <c r="A594" s="3" t="s">
         <v>1194</v>
       </c>
-      <c r="C592" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A593" s="3" t="s">
+      <c r="B594" s="14" t="s">
         <v>1195</v>
       </c>
-      <c r="B593" s="14" t="s">
+      <c r="C594" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D594" s="29">
+        <v>46428</v>
+      </c>
+      <c r="E594" s="67"/>
+      <c r="F594" s="67"/>
+    </row>
+    <row r="595" spans="1:6" ht="33.75">
+      <c r="A595" s="3" t="s">
         <v>1196</v>
       </c>
-      <c r="C593" s="80" t="s">
+      <c r="B595" s="14" t="s">
         <v>1197</v>
       </c>
-      <c r="D593" s="19">
-[...9 lines deleted...]
-      <c r="B594" s="14" t="s">
+      <c r="C595" s="78" t="s">
+        <v>3561</v>
+      </c>
+      <c r="D595" s="29">
+        <v>46428</v>
+      </c>
+      <c r="E595" s="67"/>
+      <c r="F595" s="67"/>
+    </row>
+    <row r="596" spans="1:6" ht="90">
+      <c r="A596" s="3" t="s">
         <v>1198</v>
       </c>
-      <c r="C594" s="80" t="s">
+      <c r="B596" s="14" t="s">
         <v>1199</v>
       </c>
-      <c r="D594" s="29">
-[...6 lines deleted...]
-      <c r="A595" s="3" t="s">
+      <c r="C596" s="80" t="s">
         <v>1200</v>
       </c>
-      <c r="B595" s="14" t="s">
+      <c r="D596" s="29">
+        <v>46435</v>
+      </c>
+      <c r="E596" s="67"/>
+      <c r="F596" s="67"/>
+    </row>
+    <row r="597" spans="1:6" ht="22.5">
+      <c r="A597" s="3" t="s">
         <v>1201</v>
       </c>
-      <c r="C595" s="80" t="s">
+      <c r="B597" s="21" t="s">
         <v>1202</v>
       </c>
-      <c r="D595" s="29">
-[...35 lines deleted...]
-      <c r="F597" s="68"/>
+      <c r="C597" s="78" t="s">
+        <v>567</v>
+      </c>
+      <c r="D597" s="29">
+        <v>46433</v>
+      </c>
+      <c r="E597" s="67"/>
+      <c r="F597" s="67"/>
     </row>
     <row r="598" spans="1:6" ht="22.5">
       <c r="A598" s="3" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B598" s="14" t="s">
+        <v>899</v>
+      </c>
+      <c r="C598" s="78" t="s">
+        <v>900</v>
+      </c>
+      <c r="D598" s="29">
+        <v>46460</v>
+      </c>
+      <c r="E598" s="67"/>
+      <c r="F598" s="67"/>
+    </row>
+    <row r="599" spans="1:6" ht="22.5">
+      <c r="A599" s="3" t="s">
         <v>1204</v>
       </c>
-      <c r="B598" s="36" t="s">
+      <c r="B599" s="21" t="s">
         <v>1205</v>
       </c>
-      <c r="C598" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A599" s="3" t="s">
+      <c r="C599" s="78" t="s">
+        <v>567</v>
+      </c>
+      <c r="D599" s="29">
+        <v>46433</v>
+      </c>
+      <c r="E599" s="67"/>
+      <c r="F599" s="67"/>
+    </row>
+    <row r="600" spans="1:6" ht="67.5">
+      <c r="A600" s="3" t="s">
         <v>1206</v>
       </c>
-      <c r="B599" s="14" t="s">
+      <c r="B600" s="14" t="s">
         <v>1207</v>
       </c>
-      <c r="C599" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B600" s="14" t="s">
+      <c r="C600" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D600" s="29">
+        <v>46435</v>
+      </c>
+      <c r="E600" s="67"/>
+      <c r="F600" s="67"/>
+    </row>
+    <row r="601" spans="1:6" ht="207.75" customHeight="1">
+      <c r="A601" s="2" t="s">
         <v>1209</v>
       </c>
-      <c r="C600" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B601" s="14" t="s">
+      <c r="B601" s="20" t="s">
         <v>1210</v>
       </c>
-      <c r="C601" s="80" t="s">
-[...8 lines deleted...]
-    <row r="602" spans="1:6" ht="45">
+      <c r="C601" s="78" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D601" s="19">
+        <v>46438</v>
+      </c>
+      <c r="E601" s="67"/>
+      <c r="F601" s="67"/>
+    </row>
+    <row r="602" spans="1:6" ht="180">
       <c r="A602" s="3" t="s">
-        <v>1211</v>
+        <v>1212</v>
       </c>
       <c r="B602" s="14" t="s">
-        <v>1212</v>
-[...1 lines deleted...]
-      <c r="C602" s="80" t="s">
         <v>1213</v>
       </c>
+      <c r="C602" s="78" t="s">
+        <v>3562</v>
+      </c>
       <c r="D602" s="29">
-        <v>46425</v>
-[...4 lines deleted...]
-    <row r="603" spans="1:6" ht="225">
+        <v>46438</v>
+      </c>
+      <c r="E602" s="67"/>
+      <c r="F602" s="67"/>
+    </row>
+    <row r="603" spans="1:6" ht="157.5">
       <c r="A603" s="3" t="s">
-        <v>2403</v>
+        <v>1214</v>
       </c>
       <c r="B603" s="14" t="s">
-        <v>1214</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>1215</v>
+      </c>
+      <c r="C603" s="78" t="s">
+        <v>3005</v>
       </c>
       <c r="D603" s="29">
-        <v>46424</v>
-[...4 lines deleted...]
-    <row r="604" spans="1:6" ht="67.5">
+        <v>46439</v>
+      </c>
+      <c r="E603" s="67"/>
+      <c r="F603" s="67"/>
+    </row>
+    <row r="604" spans="1:6" ht="22.5">
       <c r="A604" s="3" t="s">
-        <v>1215</v>
+        <v>1216</v>
       </c>
       <c r="B604" s="14" t="s">
-        <v>1216</v>
-[...1 lines deleted...]
-      <c r="C604" s="80" t="s">
+        <v>2251</v>
+      </c>
+      <c r="C604" s="78" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D604" s="29">
+        <v>46440</v>
+      </c>
+      <c r="E604" s="67"/>
+      <c r="F604" s="67"/>
+    </row>
+    <row r="605" spans="1:6" ht="78.75">
+      <c r="A605" s="3" t="s">
         <v>1217</v>
       </c>
-      <c r="D604" s="29">
-[...6 lines deleted...]
-      <c r="A605" s="3" t="s">
+      <c r="B605" s="11" t="s">
         <v>1218</v>
       </c>
-      <c r="B605" s="14" t="s">
+      <c r="C605" s="78" t="s">
         <v>1219</v>
       </c>
-      <c r="C605" s="80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D605" s="29">
-        <v>46456</v>
-[...4 lines deleted...]
-    <row r="606" spans="1:6" ht="33.75">
+        <v>46441</v>
+      </c>
+      <c r="E605" s="67"/>
+      <c r="F605" s="67"/>
+    </row>
+    <row r="606" spans="1:6">
       <c r="A606" s="3" t="s">
         <v>1220</v>
       </c>
-      <c r="B606" s="11" t="s">
+      <c r="B606" s="10" t="s">
         <v>1221</v>
       </c>
-      <c r="C606" s="89" t="s">
+      <c r="C606" s="78" t="s">
+        <v>584</v>
+      </c>
+      <c r="D606" s="19">
+        <v>46440</v>
+      </c>
+      <c r="E606" s="67"/>
+      <c r="F606" s="67"/>
+    </row>
+    <row r="607" spans="1:6" ht="80.099999999999994" customHeight="1">
+      <c r="A607" s="3" t="s">
         <v>1222</v>
       </c>
-      <c r="D606" s="29">
-[...6 lines deleted...]
-      <c r="A607" s="3" t="s">
+      <c r="B607" s="14" t="s">
         <v>1223</v>
       </c>
-      <c r="B607" s="14" t="s">
+      <c r="C607" s="78" t="s">
         <v>1224</v>
       </c>
-      <c r="C607" s="80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D607" s="29">
-        <v>46428</v>
-[...5 lines deleted...]
-      <c r="A608" s="3" t="s">
+        <v>46441</v>
+      </c>
+      <c r="E607" s="67"/>
+      <c r="F607" s="67"/>
+    </row>
+    <row r="608" spans="1:6" ht="292.5">
+      <c r="A608" s="1" t="s">
+        <v>2678</v>
+      </c>
+      <c r="B608" s="11" t="s">
         <v>1225</v>
       </c>
-      <c r="B608" s="14" t="s">
+      <c r="C608" s="78" t="s">
         <v>1226</v>
       </c>
-      <c r="C608" s="80" t="s">
-[...8 lines deleted...]
-    <row r="609" spans="1:6" ht="33.75">
+      <c r="D608" s="19">
+        <v>46446</v>
+      </c>
+      <c r="E608" s="67"/>
+      <c r="F608" s="67"/>
+    </row>
+    <row r="609" spans="1:6" ht="22.5" customHeight="1">
       <c r="A609" s="3" t="s">
         <v>1227</v>
       </c>
       <c r="B609" s="14" t="s">
         <v>1228</v>
       </c>
-      <c r="C609" s="80" t="s">
-        <v>3685</v>
+      <c r="C609" s="78" t="s">
+        <v>1229</v>
       </c>
       <c r="D609" s="29">
-        <v>46428</v>
-[...4 lines deleted...]
-    <row r="610" spans="1:6" ht="90">
+        <v>46441</v>
+      </c>
+      <c r="E609" s="67"/>
+      <c r="F609" s="67"/>
+    </row>
+    <row r="610" spans="1:6" ht="24.75" customHeight="1">
       <c r="A610" s="3" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="B610" s="14" t="s">
-        <v>1230</v>
-[...1 lines deleted...]
-      <c r="C610" s="83" t="s">
         <v>1231</v>
       </c>
-      <c r="D610" s="29">
-[...5 lines deleted...]
-    <row r="611" spans="1:6" ht="22.5">
+      <c r="C610" s="78" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D610" s="48">
+        <v>46446</v>
+      </c>
+      <c r="E610" s="67"/>
+      <c r="F610" s="67"/>
+    </row>
+    <row r="611" spans="1:6" ht="66.599999999999994" customHeight="1">
       <c r="A611" s="3" t="s">
-        <v>1232</v>
-[...1 lines deleted...]
-      <c r="B611" s="21" t="s">
         <v>1233</v>
       </c>
-      <c r="C611" s="80" t="s">
-        <v>589</v>
+      <c r="B611" s="14" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C611" s="78" t="s">
+        <v>3007</v>
       </c>
       <c r="D611" s="29">
-        <v>46433</v>
-[...2 lines deleted...]
-      <c r="F611" s="68"/>
+        <v>46454</v>
+      </c>
+      <c r="E611" s="67"/>
+      <c r="F611" s="67"/>
     </row>
     <row r="612" spans="1:6" ht="22.5">
       <c r="A612" s="3" t="s">
-        <v>1234</v>
-[...5 lines deleted...]
-        <v>930</v>
+        <v>1235</v>
+      </c>
+      <c r="B612" s="11" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C612" s="78" t="s">
+        <v>1237</v>
       </c>
       <c r="D612" s="29">
-        <v>46460</v>
-[...20 lines deleted...]
-    <row r="614" spans="1:6" ht="67.5">
+        <v>46455</v>
+      </c>
+      <c r="E612" s="67"/>
+      <c r="F612" s="67"/>
+    </row>
+    <row r="613" spans="1:6">
+      <c r="A613" s="1" t="s">
+        <v>1238</v>
+      </c>
+      <c r="B613" s="10" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C613" s="78" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D613" s="19">
+        <v>46459</v>
+      </c>
+      <c r="E613" s="67"/>
+      <c r="F613" s="67"/>
+    </row>
+    <row r="614" spans="1:6" ht="78.75">
       <c r="A614" s="3" t="s">
-        <v>1237</v>
+        <v>1240</v>
       </c>
       <c r="B614" s="14" t="s">
-        <v>1238</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>1241</v>
+      </c>
+      <c r="C614" s="78" t="s">
+        <v>3265</v>
       </c>
       <c r="D614" s="29">
-        <v>46435</v>
-[...11 lines deleted...]
-      <c r="C615" s="80" t="s">
+        <v>46505</v>
+      </c>
+      <c r="E614" s="67"/>
+      <c r="F614" s="67"/>
+    </row>
+    <row r="615" spans="1:6" ht="46.5" customHeight="1">
+      <c r="A615" s="3" t="s">
+        <v>2782</v>
+      </c>
+      <c r="B615" s="14" t="s">
         <v>1242</v>
       </c>
-      <c r="D615" s="19">
-[...5 lines deleted...]
-    <row r="616" spans="1:6" ht="180">
+      <c r="C615" s="78" t="s">
+        <v>1243</v>
+      </c>
+      <c r="D615" s="29">
+        <v>46506</v>
+      </c>
+      <c r="E615" s="67"/>
+      <c r="F615" s="67"/>
+    </row>
+    <row r="616" spans="1:6" ht="22.5">
       <c r="A616" s="3" t="s">
-        <v>1243</v>
+        <v>1244</v>
       </c>
       <c r="B616" s="14" t="s">
-        <v>1244</v>
-[...2 lines deleted...]
-        <v>3686</v>
+        <v>1245</v>
+      </c>
+      <c r="C616" s="78" t="s">
+        <v>1246</v>
       </c>
       <c r="D616" s="29">
-        <v>46438</v>
-[...4 lines deleted...]
-    <row r="617" spans="1:6" ht="157.5">
+        <v>46505</v>
+      </c>
+      <c r="E616" s="67"/>
+      <c r="F616" s="67"/>
+    </row>
+    <row r="617" spans="1:6" ht="22.5">
       <c r="A617" s="3" t="s">
-        <v>1245</v>
+        <v>2679</v>
       </c>
       <c r="B617" s="14" t="s">
-        <v>1246</v>
-[...2 lines deleted...]
-        <v>3114</v>
+        <v>1247</v>
+      </c>
+      <c r="C617" s="78" t="s">
+        <v>1248</v>
       </c>
       <c r="D617" s="29">
-        <v>46439</v>
-[...4 lines deleted...]
-    <row r="618" spans="1:6" ht="22.5">
+        <v>46418</v>
+      </c>
+      <c r="E617" s="67"/>
+      <c r="F617" s="67"/>
+    </row>
+    <row r="618" spans="1:6">
       <c r="A618" s="3" t="s">
-        <v>1247</v>
+        <v>2344</v>
       </c>
       <c r="B618" s="14" t="s">
-        <v>2336</v>
-[...2 lines deleted...]
-        <v>3115</v>
+        <v>1249</v>
+      </c>
+      <c r="C618" s="78" t="s">
+        <v>1250</v>
       </c>
       <c r="D618" s="29">
-        <v>46440</v>
-[...4 lines deleted...]
-    <row r="619" spans="1:6" ht="78.75">
+        <v>46386</v>
+      </c>
+      <c r="E618" s="67"/>
+      <c r="F618" s="67"/>
+    </row>
+    <row r="619" spans="1:6" ht="67.5">
       <c r="A619" s="3" t="s">
-        <v>1248</v>
-[...13 lines deleted...]
-    <row r="620" spans="1:6">
+        <v>2680</v>
+      </c>
+      <c r="B619" s="14" t="s">
+        <v>744</v>
+      </c>
+      <c r="C619" s="78" t="s">
+        <v>745</v>
+      </c>
+      <c r="D619" s="19">
+        <v>46507</v>
+      </c>
+      <c r="E619" s="67"/>
+      <c r="F619" s="67"/>
+    </row>
+    <row r="620" spans="1:6" ht="78.75">
       <c r="A620" s="3" t="s">
-        <v>1251</v>
-[...14 lines deleted...]
-      <c r="A621" s="3" t="s">
+        <v>2681</v>
+      </c>
+      <c r="B620" s="14" t="s">
         <v>1253</v>
       </c>
-      <c r="B621" s="14" t="s">
+      <c r="C620" s="78" t="s">
         <v>1254</v>
       </c>
-      <c r="C621" s="80" t="s">
+      <c r="D620" s="29">
+        <v>46476</v>
+      </c>
+      <c r="E620" s="67"/>
+      <c r="F620" s="67"/>
+    </row>
+    <row r="621" spans="1:6" ht="67.5">
+      <c r="A621" s="1" t="s">
+        <v>2682</v>
+      </c>
+      <c r="B621" s="10" t="s">
         <v>1255</v>
       </c>
-      <c r="D621" s="29">
-[...9 lines deleted...]
-      <c r="B622" s="11" t="s">
+      <c r="C621" s="78" t="s">
         <v>1256</v>
       </c>
-      <c r="C622" s="80" t="s">
+      <c r="D621" s="19">
+        <v>46533</v>
+      </c>
+      <c r="E621" s="67"/>
+      <c r="F621" s="67"/>
+    </row>
+    <row r="622" spans="1:6" ht="112.5" customHeight="1">
+      <c r="A622" s="3" t="s">
+        <v>2002</v>
+      </c>
+      <c r="B622" s="10" t="s">
+        <v>2001</v>
+      </c>
+      <c r="C622" s="78" t="s">
+        <v>4</v>
+      </c>
+      <c r="D622" s="19">
+        <v>46605</v>
+      </c>
+      <c r="E622" s="67"/>
+      <c r="F622" s="67"/>
+    </row>
+    <row r="623" spans="1:6" ht="246.75" customHeight="1">
+      <c r="A623" s="3" t="s">
+        <v>2683</v>
+      </c>
+      <c r="B623" s="14" t="s">
         <v>1257</v>
       </c>
-      <c r="D622" s="19">
-[...6 lines deleted...]
-      <c r="A623" s="3" t="s">
+      <c r="C623" s="78" t="s">
         <v>1258</v>
       </c>
-      <c r="B623" s="14" t="s">
+      <c r="D623" s="19">
+        <v>46545</v>
+      </c>
+      <c r="E623" s="67"/>
+      <c r="F623" s="67"/>
+    </row>
+    <row r="624" spans="1:6" ht="67.5">
+      <c r="A624" s="3" t="s">
+        <v>2684</v>
+      </c>
+      <c r="B624" s="10" t="s">
         <v>1259</v>
       </c>
-      <c r="C623" s="80" t="s">
+      <c r="C624" s="78" t="s">
         <v>1260</v>
       </c>
-      <c r="D623" s="29">
-[...6 lines deleted...]
-      <c r="A624" s="3" t="s">
+      <c r="D624" s="19">
+        <v>46491</v>
+      </c>
+      <c r="E624" s="67"/>
+      <c r="F624" s="67"/>
+    </row>
+    <row r="625" spans="1:6" ht="45">
+      <c r="A625" s="3" t="s">
         <v>1261</v>
       </c>
-      <c r="B624" s="14" t="s">
+      <c r="B625" s="10" t="s">
         <v>1262</v>
       </c>
-      <c r="C624" s="80" t="s">
+      <c r="C625" s="78" t="s">
         <v>1263</v>
       </c>
-      <c r="D624" s="48">
-[...6 lines deleted...]
-      <c r="A625" s="3" t="s">
+      <c r="D625" s="19">
+        <v>46545</v>
+      </c>
+      <c r="E625" s="67"/>
+      <c r="F625" s="67"/>
+    </row>
+    <row r="626" spans="1:6" ht="90">
+      <c r="A626" s="3" t="s">
         <v>1264</v>
       </c>
-      <c r="B625" s="14" t="s">
+      <c r="B626" s="14" t="s">
         <v>1265</v>
       </c>
-      <c r="C625" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A626" s="3" t="s">
+      <c r="C626" s="78" t="s">
+        <v>3008</v>
+      </c>
+      <c r="D626" s="29">
+        <v>46547</v>
+      </c>
+      <c r="E626" s="67"/>
+      <c r="F626" s="67"/>
+    </row>
+    <row r="627" spans="1:6" ht="67.5">
+      <c r="A627" s="3" t="s">
+        <v>2685</v>
+      </c>
+      <c r="B627" s="10" t="s">
         <v>1266</v>
       </c>
-      <c r="B626" s="11" t="s">
+      <c r="C627" s="78" t="s">
         <v>1267</v>
       </c>
-      <c r="C626" s="80" t="s">
+      <c r="D627" s="19">
+        <v>46509</v>
+      </c>
+      <c r="E627" s="67"/>
+      <c r="F627" s="67"/>
+    </row>
+    <row r="628" spans="1:6" ht="90">
+      <c r="A628" s="3" t="s">
+        <v>2686</v>
+      </c>
+      <c r="B628" s="14" t="s">
         <v>1268</v>
       </c>
-      <c r="D626" s="29">
-[...6 lines deleted...]
-      <c r="A627" s="1" t="s">
+      <c r="C628" s="78" t="s">
         <v>1269</v>
       </c>
-      <c r="B627" s="10" t="s">
+      <c r="D628" s="19">
+        <v>46554</v>
+      </c>
+      <c r="E628" s="67"/>
+      <c r="F628" s="67"/>
+    </row>
+    <row r="629" spans="1:6" ht="45">
+      <c r="A629" s="3" t="s">
+        <v>2048</v>
+      </c>
+      <c r="B629" s="14" t="s">
         <v>1270</v>
       </c>
-      <c r="C627" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A628" s="3" t="s">
+      <c r="C629" s="78" t="s">
+        <v>3563</v>
+      </c>
+      <c r="D629" s="19">
+        <v>46556</v>
+      </c>
+      <c r="E629" s="67"/>
+      <c r="F629" s="67"/>
+    </row>
+    <row r="630" spans="1:6" ht="67.5">
+      <c r="A630" s="3" t="s">
+        <v>2687</v>
+      </c>
+      <c r="B630" s="11" t="s">
         <v>1271</v>
       </c>
-      <c r="B628" s="14" t="s">
+      <c r="C630" s="78" t="s">
         <v>1272</v>
       </c>
-      <c r="C628" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B629" s="14" t="s">
+      <c r="D630" s="29">
+        <v>46559</v>
+      </c>
+      <c r="E630" s="67"/>
+      <c r="F630" s="67"/>
+    </row>
+    <row r="631" spans="1:6" ht="67.5">
+      <c r="A631" s="3" t="s">
+        <v>2000</v>
+      </c>
+      <c r="B631" s="14" t="s">
         <v>1273</v>
       </c>
-      <c r="C629" s="80" t="s">
+      <c r="C631" s="78" t="s">
+        <v>3009</v>
+      </c>
+      <c r="D631" s="19">
+        <v>46559</v>
+      </c>
+      <c r="E631" s="67"/>
+      <c r="F631" s="67"/>
+    </row>
+    <row r="632" spans="1:6" ht="183" customHeight="1">
+      <c r="A632" s="1" t="s">
         <v>1274</v>
       </c>
-      <c r="D629" s="29">
-[...6 lines deleted...]
-      <c r="A630" s="3" t="s">
+      <c r="B632" s="10" t="s">
         <v>1275</v>
       </c>
-      <c r="B630" s="14" t="s">
+      <c r="C632" s="78" t="s">
         <v>1276</v>
       </c>
-      <c r="C630" s="80" t="s">
+      <c r="D632" s="19">
+        <v>46560</v>
+      </c>
+      <c r="E632" s="67"/>
+      <c r="F632" s="67"/>
+    </row>
+    <row r="633" spans="1:6">
+      <c r="A633" s="3" t="s">
+        <v>2688</v>
+      </c>
+      <c r="B633" s="10" t="s">
         <v>1277</v>
       </c>
-      <c r="D630" s="29">
-[...9 lines deleted...]
-      <c r="B631" s="14" t="s">
+      <c r="C633" s="78" t="s">
         <v>1278</v>
       </c>
-      <c r="C631" s="80" t="s">
+      <c r="D633" s="19">
+        <v>46561</v>
+      </c>
+      <c r="E633" s="67"/>
+      <c r="F633" s="67"/>
+    </row>
+    <row r="634" spans="1:6" ht="45">
+      <c r="A634" s="3" t="s">
         <v>1279</v>
       </c>
-      <c r="D631" s="29">
-[...9 lines deleted...]
-      <c r="B632" s="14" t="s">
+      <c r="B634" s="10" t="s">
         <v>1280</v>
       </c>
-      <c r="C632" s="80" t="s">
+      <c r="C634" s="78" t="s">
+        <v>32</v>
+      </c>
+      <c r="D634" s="19">
+        <v>46569</v>
+      </c>
+      <c r="E634" s="67"/>
+      <c r="F634" s="67"/>
+    </row>
+    <row r="635" spans="1:6">
+      <c r="A635" s="3" t="s">
         <v>1281</v>
       </c>
-      <c r="D632" s="29">
-[...25 lines deleted...]
-      <c r="B634" s="14" t="s">
+      <c r="B635" s="14" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C635" s="78" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D635" s="19">
+        <v>46561</v>
+      </c>
+      <c r="E635" s="67"/>
+      <c r="F635" s="67"/>
+    </row>
+    <row r="636" spans="1:6" ht="22.5">
+      <c r="A636" s="3" t="s">
+        <v>3798</v>
+      </c>
+      <c r="B636" s="14" t="s">
         <v>1284</v>
       </c>
-      <c r="C634" s="80" t="s">
+      <c r="C636" s="78" t="s">
         <v>1285</v>
       </c>
-      <c r="D634" s="29">
-[...9 lines deleted...]
-      <c r="B635" s="10" t="s">
+      <c r="D636" s="19">
+        <v>46616</v>
+      </c>
+      <c r="E636" s="67"/>
+      <c r="F636" s="67"/>
+    </row>
+    <row r="637" spans="1:6" ht="146.25">
+      <c r="A637" s="3" t="s">
         <v>1286</v>
       </c>
-      <c r="C635" s="80" t="s">
+      <c r="B637" s="10" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C637" s="78" t="s">
         <v>1287</v>
       </c>
-      <c r="D635" s="19">
-[...28 lines deleted...]
-      <c r="C637" s="80" t="s">
+      <c r="D637" s="29">
+        <v>46465</v>
+      </c>
+      <c r="E637" s="67"/>
+      <c r="F637" s="67"/>
+    </row>
+    <row r="638" spans="1:6" ht="78.75">
+      <c r="A638" s="3" t="s">
+        <v>2689</v>
+      </c>
+      <c r="B638" s="10" t="s">
+        <v>409</v>
+      </c>
+      <c r="C638" s="78" t="s">
+        <v>3674</v>
+      </c>
+      <c r="D638" s="29">
+        <v>46615</v>
+      </c>
+      <c r="E638" s="67"/>
+      <c r="F638" s="67"/>
+    </row>
+    <row r="639" spans="1:6" ht="157.5">
+      <c r="A639" s="3" t="s">
         <v>1289</v>
       </c>
-      <c r="D637" s="19">
-[...9 lines deleted...]
-      <c r="B638" s="10" t="s">
+      <c r="B639" s="14" t="s">
         <v>1290</v>
       </c>
-      <c r="C638" s="80" t="s">
+      <c r="C639" s="78" t="s">
         <v>1291</v>
       </c>
-      <c r="D638" s="19">
-[...6 lines deleted...]
-      <c r="A639" s="3" t="s">
+      <c r="D639" s="29">
+        <v>46581</v>
+      </c>
+      <c r="E639" s="67"/>
+      <c r="F639" s="67"/>
+    </row>
+    <row r="640" spans="1:6" ht="33.75">
+      <c r="A640" s="3" t="s">
         <v>1292</v>
       </c>
-      <c r="B639" s="10" t="s">
+      <c r="B640" s="10" t="s">
         <v>1293</v>
       </c>
-      <c r="C639" s="80" t="s">
+      <c r="C640" s="78" t="s">
         <v>1294</v>
       </c>
-      <c r="D639" s="19">
-[...6 lines deleted...]
-      <c r="A640" s="3" t="s">
+      <c r="D640" s="19">
+        <v>46585</v>
+      </c>
+      <c r="E640" s="67"/>
+      <c r="F640" s="67"/>
+    </row>
+    <row r="641" spans="1:6" ht="56.25">
+      <c r="A641" s="1" t="s">
+        <v>1891</v>
+      </c>
+      <c r="B641" s="11" t="s">
         <v>1295</v>
       </c>
-      <c r="B640" s="14" t="s">
+      <c r="C641" s="78" t="s">
+        <v>3266</v>
+      </c>
+      <c r="D641" s="29">
+        <v>46585</v>
+      </c>
+      <c r="E641" s="67"/>
+      <c r="F641" s="67"/>
+    </row>
+    <row r="642" spans="1:6" ht="67.5">
+      <c r="A642" s="3" t="s">
         <v>1296</v>
       </c>
-      <c r="C640" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B641" s="10" t="s">
+      <c r="B642" s="10" t="s">
+        <v>1961</v>
+      </c>
+      <c r="C642" s="78" t="s">
         <v>1297</v>
       </c>
-      <c r="C641" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B642" s="14" t="s">
+      <c r="D642" s="29">
+        <v>46579</v>
+      </c>
+      <c r="E642" s="67"/>
+      <c r="F642" s="67"/>
+    </row>
+    <row r="643" spans="1:6" ht="22.5">
+      <c r="A643" s="3" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B643" s="14" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C643" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="D643" s="29">
+        <v>46584</v>
+      </c>
+      <c r="E643" s="67"/>
+      <c r="F643" s="67"/>
+    </row>
+    <row r="644" spans="1:6">
+      <c r="A644" s="3" t="s">
         <v>1299</v>
       </c>
-      <c r="C642" s="80" t="s">
+      <c r="B644" s="14" t="s">
         <v>1300</v>
       </c>
-      <c r="D642" s="19">
-[...9 lines deleted...]
-      <c r="B643" s="14" t="s">
+      <c r="C644" s="78" t="s">
+        <v>329</v>
+      </c>
+      <c r="D644" s="29">
+        <v>46346</v>
+      </c>
+      <c r="E644" s="67"/>
+      <c r="F644" s="67"/>
+    </row>
+    <row r="645" spans="1:6" ht="22.5">
+      <c r="A645" s="3" t="s">
         <v>1301</v>
       </c>
-      <c r="C643" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B644" s="11" t="s">
+      <c r="B645" s="14" t="s">
         <v>1302</v>
       </c>
-      <c r="C644" s="80" t="s">
+      <c r="C645" s="78" t="s">
+        <v>3010</v>
+      </c>
+      <c r="D645" s="29">
+        <v>46374</v>
+      </c>
+      <c r="E645" s="67"/>
+      <c r="F645" s="67"/>
+    </row>
+    <row r="646" spans="1:6" ht="56.25">
+      <c r="A646" s="3" t="s">
         <v>1303</v>
       </c>
-      <c r="D644" s="29">
-[...9 lines deleted...]
-      <c r="B645" s="14" t="s">
+      <c r="B646" s="14" t="s">
         <v>1304</v>
       </c>
-      <c r="C645" s="80" t="s">
-[...22 lines deleted...]
-      <c r="F646" s="68"/>
+      <c r="C646" s="78" t="s">
+        <v>2817</v>
+      </c>
+      <c r="D646" s="29">
+        <v>46596</v>
+      </c>
+      <c r="E646" s="67"/>
+      <c r="F646" s="67"/>
     </row>
     <row r="647" spans="1:6">
       <c r="A647" s="3" t="s">
-        <v>2780</v>
-[...1 lines deleted...]
-      <c r="B647" s="10" t="s">
+        <v>1306</v>
+      </c>
+      <c r="B647" s="14" t="s">
+        <v>1307</v>
+      </c>
+      <c r="C647" s="78" t="s">
         <v>1308</v>
       </c>
-      <c r="C647" s="80" t="s">
+      <c r="D647" s="29">
+        <v>46596</v>
+      </c>
+      <c r="E647" s="67"/>
+      <c r="F647" s="67"/>
+    </row>
+    <row r="648" spans="1:6" ht="56.25">
+      <c r="A648" s="3" t="s">
         <v>1309</v>
       </c>
-      <c r="D647" s="19">
-[...19 lines deleted...]
-      <c r="F648" s="68"/>
+      <c r="B648" s="14" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C648" s="78" t="s">
+        <v>3011</v>
+      </c>
+      <c r="D648" s="29">
+        <v>46599</v>
+      </c>
+      <c r="E648" s="67"/>
+      <c r="F648" s="67"/>
     </row>
     <row r="649" spans="1:6">
       <c r="A649" s="3" t="s">
+        <v>1310</v>
+      </c>
+      <c r="B649" s="14" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C649" s="78" t="s">
         <v>1312</v>
       </c>
-      <c r="B649" s="14" t="s">
+      <c r="D649" s="29">
+        <v>46345</v>
+      </c>
+      <c r="E649" s="67"/>
+      <c r="F649" s="67"/>
+    </row>
+    <row r="650" spans="1:6" ht="90">
+      <c r="A650" s="3" t="s">
         <v>1313</v>
       </c>
-      <c r="C649" s="80" t="s">
+      <c r="B650" s="14" t="s">
         <v>1314</v>
       </c>
-      <c r="D649" s="19">
-[...9 lines deleted...]
-      <c r="B650" s="14" t="s">
+      <c r="C650" s="78" t="s">
+        <v>3564</v>
+      </c>
+      <c r="D650" s="29">
+        <v>46602</v>
+      </c>
+      <c r="E650" s="67"/>
+      <c r="F650" s="67"/>
+    </row>
+    <row r="651" spans="1:6" ht="67.5">
+      <c r="A651" s="3" t="s">
         <v>1315</v>
       </c>
-      <c r="C650" s="80" t="s">
+      <c r="B651" s="14" t="s">
         <v>1316</v>
       </c>
-      <c r="D650" s="19">
-[...6 lines deleted...]
-      <c r="A651" s="3" t="s">
+      <c r="C651" s="78" t="s">
+        <v>111</v>
+      </c>
+      <c r="D651" s="29">
+        <v>46367</v>
+      </c>
+      <c r="E651" s="67"/>
+      <c r="F651" s="67"/>
+    </row>
+    <row r="652" spans="1:6" ht="33.75">
+      <c r="A652" s="3" t="s">
         <v>1317</v>
       </c>
-      <c r="B651" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C651" s="80" t="s">
+      <c r="B652" s="14" t="s">
         <v>1318</v>
       </c>
-      <c r="D651" s="29">
-[...13 lines deleted...]
-        <v>3801</v>
+      <c r="C652" s="78" t="s">
+        <v>1319</v>
       </c>
       <c r="D652" s="29">
+        <v>46459</v>
+      </c>
+      <c r="E652" s="67"/>
+      <c r="F652" s="67"/>
+    </row>
+    <row r="653" spans="1:6" ht="45">
+      <c r="A653" s="3" t="s">
+        <v>3580</v>
+      </c>
+      <c r="B653" s="14" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C653" s="78" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D653" s="29">
+        <v>46374</v>
+      </c>
+      <c r="E653" s="67"/>
+      <c r="F653" s="67"/>
+    </row>
+    <row r="654" spans="1:6" ht="45">
+      <c r="A654" s="3" t="s">
+        <v>2690</v>
+      </c>
+      <c r="B654" s="14" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C654" s="78" t="s">
+        <v>3675</v>
+      </c>
+      <c r="D654" s="29">
         <v>46615</v>
       </c>
-      <c r="E652" s="68"/>
-[...19 lines deleted...]
-      <c r="A654" s="3" t="s">
+      <c r="E654" s="67"/>
+      <c r="F654" s="67"/>
+    </row>
+    <row r="655" spans="1:6" ht="314.25" customHeight="1">
+      <c r="A655" s="8" t="s">
+        <v>3676</v>
+      </c>
+      <c r="B655" s="10" t="s">
         <v>1323</v>
       </c>
-      <c r="B654" s="10" t="s">
+      <c r="C655" s="78" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D655" s="19">
+        <v>46801</v>
+      </c>
+      <c r="E655" s="67"/>
+      <c r="F655" s="67"/>
+    </row>
+    <row r="656" spans="1:6" ht="45">
+      <c r="A656" s="3" t="s">
+        <v>1996</v>
+      </c>
+      <c r="B656" s="14" t="s">
         <v>1324</v>
       </c>
-      <c r="C654" s="80" t="s">
+      <c r="C656" s="78" t="s">
         <v>1325</v>
       </c>
-      <c r="D654" s="19">
-[...9 lines deleted...]
-      <c r="B655" s="11" t="s">
+      <c r="D656" s="29">
+        <v>46600</v>
+      </c>
+      <c r="E656" s="67"/>
+      <c r="F656" s="67"/>
+    </row>
+    <row r="657" spans="1:6" ht="77.45" customHeight="1">
+      <c r="A657" s="3" t="s">
         <v>1326</v>
       </c>
-      <c r="C655" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A656" s="3" t="s">
+      <c r="B657" s="10" t="s">
         <v>1327</v>
       </c>
-      <c r="B656" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C656" s="80" t="s">
+      <c r="C657" s="78" t="s">
+        <v>3677</v>
+      </c>
+      <c r="D657" s="29">
+        <v>46592</v>
+      </c>
+      <c r="E657" s="67"/>
+      <c r="F657" s="67"/>
+    </row>
+    <row r="658" spans="1:6" ht="191.25" customHeight="1">
+      <c r="A658" s="2" t="s">
+        <v>2691</v>
+      </c>
+      <c r="B658" s="20" t="s">
+        <v>2014</v>
+      </c>
+      <c r="C658" s="78" t="s">
+        <v>3012</v>
+      </c>
+      <c r="D658" s="19">
+        <v>46607</v>
+      </c>
+      <c r="E658" s="67"/>
+      <c r="F658" s="67"/>
+    </row>
+    <row r="659" spans="1:6" ht="22.5">
+      <c r="A659" s="3" t="s">
         <v>1328</v>
       </c>
-      <c r="D656" s="29">
-[...22 lines deleted...]
-      <c r="A658" s="3" t="s">
+      <c r="B659" s="14" t="s">
+        <v>2129</v>
+      </c>
+      <c r="C659" s="78" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D659" s="29">
+        <v>46661</v>
+      </c>
+      <c r="E659" s="67"/>
+      <c r="F659" s="67"/>
+    </row>
+    <row r="660" spans="1:6">
+      <c r="A660" s="3" t="s">
         <v>1329</v>
       </c>
-      <c r="B658" s="14" t="s">
+      <c r="B660" s="10" t="s">
+        <v>933</v>
+      </c>
+      <c r="C660" s="86" t="s">
         <v>1330</v>
       </c>
-      <c r="C658" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A659" s="3" t="s">
+      <c r="D660" s="29">
+        <v>46467</v>
+      </c>
+      <c r="E660" s="67"/>
+      <c r="F660" s="67"/>
+    </row>
+    <row r="661" spans="1:6" ht="156.6" customHeight="1">
+      <c r="A661" s="2" t="s">
+        <v>2692</v>
+      </c>
+      <c r="B661" s="10" t="s">
         <v>1331</v>
       </c>
-      <c r="B659" s="14" t="s">
+      <c r="C661" s="78" t="s">
         <v>1332</v>
       </c>
-      <c r="C659" s="80" t="s">
-[...25 lines deleted...]
-      <c r="A661" s="3" t="s">
+      <c r="D661" s="19">
+        <v>46602</v>
+      </c>
+      <c r="E661" s="67"/>
+      <c r="F661" s="67"/>
+    </row>
+    <row r="662" spans="1:6" ht="90">
+      <c r="A662" s="3" t="s">
+        <v>2693</v>
+      </c>
+      <c r="B662" s="14" t="s">
         <v>1335</v>
       </c>
-      <c r="B661" s="14" t="s">
+      <c r="C662" s="78" t="s">
         <v>1336</v>
       </c>
-      <c r="C661" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A662" s="3" t="s">
+      <c r="D662" s="29">
+        <v>46566</v>
+      </c>
+      <c r="E662" s="67"/>
+      <c r="F662" s="67"/>
+    </row>
+    <row r="663" spans="1:6" ht="42.95" customHeight="1">
+      <c r="A663" s="3" t="s">
+        <v>1337</v>
+      </c>
+      <c r="B663" s="11" t="s">
         <v>1338</v>
       </c>
-      <c r="B662" s="14" t="s">
+      <c r="C663" s="78" t="s">
+        <v>3678</v>
+      </c>
+      <c r="D663" s="29">
+        <v>46651</v>
+      </c>
+      <c r="E663" s="67"/>
+      <c r="F663" s="67"/>
+    </row>
+    <row r="664" spans="1:6" ht="84" customHeight="1">
+      <c r="A664" s="3" t="s">
         <v>1339</v>
       </c>
-      <c r="C662" s="80" t="s">
+      <c r="B664" s="14" t="s">
         <v>1340</v>
       </c>
-      <c r="D662" s="29">
-[...6 lines deleted...]
-      <c r="A663" s="3" t="s">
+      <c r="C664" s="78" t="s">
         <v>1341</v>
       </c>
-      <c r="B663" s="14" t="s">
-[...12 lines deleted...]
-      <c r="A664" s="3" t="s">
+      <c r="D664" s="19">
+        <v>46323</v>
+      </c>
+      <c r="E664" s="67"/>
+      <c r="F664" s="67"/>
+    </row>
+    <row r="665" spans="1:6">
+      <c r="A665" s="3" t="s">
         <v>1342</v>
       </c>
-      <c r="B664" s="14" t="s">
+      <c r="B665" s="14" t="s">
         <v>1343</v>
       </c>
-      <c r="C664" s="80" t="s">
+      <c r="C665" s="78" t="s">
+        <v>3013</v>
+      </c>
+      <c r="D665" s="29">
+        <v>46673</v>
+      </c>
+      <c r="E665" s="67"/>
+      <c r="F665" s="67"/>
+    </row>
+    <row r="666" spans="1:6" ht="45">
+      <c r="A666" s="1" t="s">
         <v>1344</v>
       </c>
-      <c r="D664" s="29">
-[...6 lines deleted...]
-      <c r="A665" s="3" t="s">
+      <c r="B666" s="10" t="s">
         <v>1345</v>
       </c>
-      <c r="B665" s="14" t="s">
+      <c r="C666" s="78" t="s">
         <v>1346</v>
       </c>
-      <c r="C665" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A666" s="3" t="s">
+      <c r="D666" s="19">
+        <v>46312</v>
+      </c>
+      <c r="E666" s="67"/>
+      <c r="F666" s="67"/>
+    </row>
+    <row r="667" spans="1:6" ht="56.25">
+      <c r="A667" s="1" t="s">
         <v>1347</v>
       </c>
-      <c r="B666" s="14" t="s">
+      <c r="B667" s="10" t="s">
+        <v>2121</v>
+      </c>
+      <c r="C667" s="78" t="s">
         <v>1348</v>
       </c>
-      <c r="C666" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A667" s="3" t="s">
+      <c r="D667" s="29">
+        <v>46312</v>
+      </c>
+      <c r="E667" s="67"/>
+      <c r="F667" s="67"/>
+    </row>
+    <row r="668" spans="1:6" ht="67.5">
+      <c r="A668" s="3" t="s">
         <v>1349</v>
       </c>
-      <c r="B667" s="14" t="s">
+      <c r="B668" s="14" t="s">
         <v>1350</v>
       </c>
-      <c r="C667" s="80" t="s">
+      <c r="C668" s="78" t="s">
         <v>1351</v>
       </c>
-      <c r="D667" s="29">
-[...9 lines deleted...]
-      <c r="B668" s="14" t="s">
+      <c r="D668" s="29">
+        <v>46677</v>
+      </c>
+      <c r="E668" s="67"/>
+      <c r="F668" s="67"/>
+    </row>
+    <row r="669" spans="1:6" ht="67.5">
+      <c r="A669" s="3" t="s">
+        <v>2694</v>
+      </c>
+      <c r="B669" s="14" t="s">
         <v>1352</v>
       </c>
-      <c r="C668" s="80" t="s">
+      <c r="C669" s="78" t="s">
         <v>1353</v>
       </c>
-      <c r="D668" s="29">
-[...9 lines deleted...]
-      <c r="B669" s="14" t="s">
+      <c r="D669" s="29">
+        <v>46685</v>
+      </c>
+      <c r="E669" s="67"/>
+      <c r="F669" s="67"/>
+    </row>
+    <row r="670" spans="1:6" ht="45">
+      <c r="A670" s="3" t="s">
         <v>1354</v>
       </c>
-      <c r="C669" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B670" s="10" t="s">
+      <c r="B670" s="14" t="s">
         <v>1355</v>
       </c>
-      <c r="C670" s="80" t="s">
-[...8 lines deleted...]
-    <row r="671" spans="1:6" ht="45">
+      <c r="C670" s="78" t="s">
+        <v>3014</v>
+      </c>
+      <c r="D670" s="29">
+        <v>46478</v>
+      </c>
+      <c r="E670" s="67"/>
+      <c r="F670" s="67"/>
+    </row>
+    <row r="671" spans="1:6" ht="91.5" customHeight="1">
       <c r="A671" s="3" t="s">
-        <v>2047</v>
-[...1 lines deleted...]
-      <c r="B671" s="14" t="s">
         <v>1356</v>
       </c>
-      <c r="C671" s="80" t="s">
+      <c r="B671" s="10" t="s">
         <v>1357</v>
       </c>
-      <c r="D671" s="29">
-[...5 lines deleted...]
-    <row r="672" spans="1:6" ht="77.45" customHeight="1">
+      <c r="C671" s="78" t="s">
+        <v>689</v>
+      </c>
+      <c r="D671" s="19">
+        <v>46359</v>
+      </c>
+      <c r="E671" s="67"/>
+      <c r="F671" s="67"/>
+    </row>
+    <row r="672" spans="1:6" ht="90">
       <c r="A672" s="3" t="s">
         <v>1358</v>
       </c>
-      <c r="B672" s="10" t="s">
+      <c r="B672" s="14" t="s">
         <v>1359</v>
       </c>
-      <c r="C672" s="80" t="s">
-        <v>3804</v>
+      <c r="C672" s="78" t="s">
+        <v>1360</v>
       </c>
       <c r="D672" s="29">
-        <v>46592</v>
-[...20 lines deleted...]
-    <row r="674" spans="1:6" ht="22.5">
+        <v>46321</v>
+      </c>
+      <c r="E672" s="67"/>
+      <c r="F672" s="67"/>
+    </row>
+    <row r="673" spans="1:6" ht="21.95" customHeight="1">
+      <c r="A673" s="43" t="s">
+        <v>1361</v>
+      </c>
+      <c r="B673" s="14" t="s">
+        <v>1362</v>
+      </c>
+      <c r="C673" s="78" t="s">
+        <v>1363</v>
+      </c>
+      <c r="D673" s="29">
+        <v>46687</v>
+      </c>
+      <c r="E673" s="67"/>
+      <c r="F673" s="67"/>
+    </row>
+    <row r="674" spans="1:6" ht="258.75">
       <c r="A674" s="3" t="s">
-        <v>1360</v>
-[...5 lines deleted...]
-        <v>2208</v>
+        <v>2487</v>
+      </c>
+      <c r="B674" s="10" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C674" s="78" t="s">
+        <v>1364</v>
       </c>
       <c r="D674" s="29">
-        <v>46296</v>
-[...2 lines deleted...]
-      <c r="F674" s="68"/>
+        <v>46580</v>
+      </c>
+      <c r="E674" s="67"/>
+      <c r="F674" s="67"/>
     </row>
     <row r="675" spans="1:6">
       <c r="A675" s="3" t="s">
-        <v>1361</v>
-[...5 lines deleted...]
-        <v>1362</v>
+        <v>1365</v>
+      </c>
+      <c r="B675" s="14" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C675" s="78" t="s">
+        <v>1367</v>
       </c>
       <c r="D675" s="29">
-        <v>46467</v>
-[...6 lines deleted...]
-        <v>1363</v>
+        <v>46705</v>
+      </c>
+      <c r="E675" s="67"/>
+      <c r="F675" s="67"/>
+    </row>
+    <row r="676" spans="1:6" ht="90">
+      <c r="A676" s="4" t="s">
+        <v>2695</v>
       </c>
       <c r="B676" s="10" t="s">
-        <v>960</v>
-[...12 lines deleted...]
-        <v>1364</v>
+        <v>1368</v>
+      </c>
+      <c r="C676" s="78" t="s">
+        <v>1369</v>
+      </c>
+      <c r="D676" s="19">
+        <v>46688</v>
+      </c>
+      <c r="E676" s="67"/>
+      <c r="F676" s="67"/>
+    </row>
+    <row r="677" spans="1:6" ht="201" customHeight="1">
+      <c r="A677" s="4" t="s">
+        <v>2696</v>
       </c>
       <c r="B677" s="10" t="s">
-        <v>960</v>
-[...26 lines deleted...]
-    <row r="679" spans="1:6" ht="78.75">
+        <v>2225</v>
+      </c>
+      <c r="C677" s="78" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D677" s="19">
+        <v>46351</v>
+      </c>
+      <c r="E677" s="67"/>
+      <c r="F677" s="67"/>
+    </row>
+    <row r="678" spans="1:6" ht="146.25">
+      <c r="A678" s="3" t="s">
+        <v>1373</v>
+      </c>
+      <c r="B678" s="14" t="s">
+        <v>2300</v>
+      </c>
+      <c r="C678" s="78" t="s">
+        <v>3267</v>
+      </c>
+      <c r="D678" s="29">
+        <v>46353</v>
+      </c>
+      <c r="E678" s="67"/>
+      <c r="F678" s="67"/>
+    </row>
+    <row r="679" spans="1:6" ht="62.25" customHeight="1">
       <c r="A679" s="3" t="s">
-        <v>2785</v>
-[...5 lines deleted...]
-        <v>1371</v>
+        <v>1374</v>
+      </c>
+      <c r="B679" s="10" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C679" s="78" t="s">
+        <v>1376</v>
       </c>
       <c r="D679" s="29">
-        <v>46566</v>
-[...4 lines deleted...]
-    <row r="680" spans="1:6" ht="42.95" customHeight="1">
+        <v>46371</v>
+      </c>
+      <c r="E679" s="67"/>
+      <c r="F679" s="67"/>
+    </row>
+    <row r="680" spans="1:6" ht="67.5">
       <c r="A680" s="3" t="s">
-        <v>1372</v>
-[...5 lines deleted...]
-        <v>3805</v>
+        <v>1377</v>
+      </c>
+      <c r="B680" s="14" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C680" s="78" t="s">
+        <v>2818</v>
       </c>
       <c r="D680" s="29">
-        <v>46651</v>
-[...6 lines deleted...]
-        <v>1374</v>
+        <v>46367</v>
+      </c>
+      <c r="E680" s="67"/>
+      <c r="F680" s="67"/>
+    </row>
+    <row r="681" spans="1:6" ht="101.25">
+      <c r="A681" s="1" t="s">
+        <v>1379</v>
       </c>
       <c r="B681" s="10" t="s">
-        <v>960</v>
-[...10 lines deleted...]
-    <row r="682" spans="1:6" ht="84" customHeight="1">
+        <v>1380</v>
+      </c>
+      <c r="C681" s="78" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D681" s="19">
+        <v>46371</v>
+      </c>
+      <c r="E681" s="67"/>
+      <c r="F681" s="67"/>
+    </row>
+    <row r="682" spans="1:6">
       <c r="A682" s="3" t="s">
-        <v>1375</v>
+        <v>2314</v>
       </c>
       <c r="B682" s="14" t="s">
-        <v>1376</v>
-[...10 lines deleted...]
-    <row r="683" spans="1:6" ht="24.75" customHeight="1">
+        <v>1382</v>
+      </c>
+      <c r="C682" s="78" t="s">
+        <v>3268</v>
+      </c>
+      <c r="D682" s="29">
+        <v>46371</v>
+      </c>
+      <c r="E682" s="67"/>
+      <c r="F682" s="67"/>
+    </row>
+    <row r="683" spans="1:6" ht="123.75">
       <c r="A683" s="3" t="s">
-        <v>2786</v>
-[...5 lines deleted...]
-        <v>1379</v>
+        <v>2238</v>
+      </c>
+      <c r="B683" s="20" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C683" s="78" t="s">
+        <v>1384</v>
       </c>
       <c r="D683" s="29">
-        <v>46297</v>
-[...4 lines deleted...]
-    <row r="684" spans="1:6">
+        <v>46374</v>
+      </c>
+      <c r="E683" s="67"/>
+      <c r="F683" s="67"/>
+    </row>
+    <row r="684" spans="1:6" ht="56.25">
       <c r="A684" s="3" t="s">
-        <v>1380</v>
-[...5 lines deleted...]
-        <v>3123</v>
+        <v>1385</v>
+      </c>
+      <c r="B684" s="10" t="s">
+        <v>1386</v>
+      </c>
+      <c r="C684" s="78" t="s">
+        <v>4</v>
       </c>
       <c r="D684" s="29">
-        <v>46308</v>
-[...28 lines deleted...]
-        <v>1386</v>
+        <v>46338</v>
+      </c>
+      <c r="E684" s="67"/>
+      <c r="F684" s="67"/>
+    </row>
+    <row r="685" spans="1:6" ht="90">
+      <c r="A685" s="3" t="s">
+        <v>1387</v>
+      </c>
+      <c r="B685" s="14" t="s">
+        <v>1388</v>
+      </c>
+      <c r="C685" s="78" t="s">
+        <v>3015</v>
+      </c>
+      <c r="D685" s="29">
+        <v>46741</v>
+      </c>
+      <c r="E685" s="67"/>
+      <c r="F685" s="67"/>
+    </row>
+    <row r="686" spans="1:6" ht="33.75">
+      <c r="A686" s="3" t="s">
+        <v>1389</v>
+      </c>
+      <c r="B686" s="14" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C686" s="78" t="s">
+        <v>1015</v>
       </c>
       <c r="D686" s="29">
-        <v>46312</v>
-[...4 lines deleted...]
-    <row r="687" spans="1:6" ht="67.5">
+        <v>46384</v>
+      </c>
+      <c r="E686" s="67"/>
+      <c r="F686" s="67"/>
+    </row>
+    <row r="687" spans="1:6">
       <c r="A687" s="3" t="s">
-        <v>1387</v>
+        <v>1391</v>
       </c>
       <c r="B687" s="14" t="s">
-        <v>1388</v>
-[...2 lines deleted...]
-        <v>1389</v>
+        <v>1390</v>
+      </c>
+      <c r="C687" s="78" t="s">
+        <v>1015</v>
       </c>
       <c r="D687" s="29">
-        <v>46312</v>
-[...4 lines deleted...]
-    <row r="688" spans="1:6" ht="67.5">
+        <v>46384</v>
+      </c>
+      <c r="E687" s="67"/>
+      <c r="F687" s="67"/>
+    </row>
+    <row r="688" spans="1:6" ht="22.5">
       <c r="A688" s="3" t="s">
-        <v>2787</v>
+        <v>1392</v>
       </c>
       <c r="B688" s="14" t="s">
-        <v>1390</v>
-[...2 lines deleted...]
-        <v>1391</v>
+        <v>1393</v>
+      </c>
+      <c r="C688" s="78" t="s">
+        <v>3016</v>
       </c>
       <c r="D688" s="29">
-        <v>46685</v>
-[...4 lines deleted...]
-    <row r="689" spans="1:6" ht="45">
+        <v>46399</v>
+      </c>
+      <c r="E688" s="67"/>
+      <c r="F688" s="67"/>
+    </row>
+    <row r="689" spans="1:6">
       <c r="A689" s="3" t="s">
-        <v>1392</v>
-[...13 lines deleted...]
-    <row r="690" spans="1:6" ht="91.5" customHeight="1">
+        <v>2343</v>
+      </c>
+      <c r="B689" s="10" t="s">
+        <v>1394</v>
+      </c>
+      <c r="C689" s="78" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D689" s="19">
+        <v>46368</v>
+      </c>
+      <c r="E689" s="67"/>
+      <c r="F689" s="67"/>
+    </row>
+    <row r="690" spans="1:6" ht="180">
       <c r="A690" s="3" t="s">
-        <v>1394</v>
-[...5 lines deleted...]
-        <v>713</v>
+        <v>1396</v>
+      </c>
+      <c r="B690" s="14" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C690" s="78" t="s">
+        <v>3565</v>
       </c>
       <c r="D690" s="19">
-        <v>46359</v>
-[...4 lines deleted...]
-    <row r="691" spans="1:6" ht="90">
+        <v>46438</v>
+      </c>
+      <c r="E690" s="67"/>
+      <c r="F690" s="67"/>
+    </row>
+    <row r="691" spans="1:6" ht="33.75">
       <c r="A691" s="3" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
       <c r="B691" s="14" t="s">
-        <v>1397</v>
-[...2 lines deleted...]
-        <v>1398</v>
+        <v>1399</v>
+      </c>
+      <c r="C691" s="78" t="s">
+        <v>3017</v>
       </c>
       <c r="D691" s="29">
-        <v>46321</v>
-[...8 lines deleted...]
-      <c r="B692" s="14" t="s">
+        <v>46405</v>
+      </c>
+      <c r="E691" s="67"/>
+      <c r="F691" s="67"/>
+    </row>
+    <row r="692" spans="1:6" ht="303.75">
+      <c r="A692" s="2" t="s">
         <v>1400</v>
       </c>
-      <c r="C692" s="80" t="s">
+      <c r="B692" s="10" t="s">
         <v>1401</v>
       </c>
-      <c r="D692" s="29">
-[...7 lines deleted...]
-        <v>2572</v>
+      <c r="C692" s="78" t="s">
+        <v>3018</v>
+      </c>
+      <c r="D692" s="19">
+        <v>46407</v>
+      </c>
+      <c r="E692" s="67"/>
+      <c r="F692" s="67"/>
+    </row>
+    <row r="693" spans="1:6" ht="33.75">
+      <c r="A693" s="1" t="s">
+        <v>2488</v>
       </c>
       <c r="B693" s="10" t="s">
-        <v>2094</v>
-[...1 lines deleted...]
-      <c r="C693" s="80" t="s">
         <v>1402</v>
       </c>
-      <c r="D693" s="29">
-[...5 lines deleted...]
-    <row r="694" spans="1:6">
+      <c r="C693" s="78" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D693" s="19">
+        <v>46394</v>
+      </c>
+      <c r="E693" s="67"/>
+      <c r="F693" s="67"/>
+    </row>
+    <row r="694" spans="1:6" ht="22.5">
       <c r="A694" s="3" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="B694" s="14" t="s">
-        <v>1404</v>
-[...1 lines deleted...]
-      <c r="C694" s="80" t="s">
         <v>1405</v>
       </c>
+      <c r="C694" s="78" t="s">
+        <v>1406</v>
+      </c>
       <c r="D694" s="29">
-        <v>46340</v>
-[...11 lines deleted...]
-      <c r="C695" s="80" t="s">
+        <v>46423</v>
+      </c>
+      <c r="E694" s="67"/>
+      <c r="F694" s="67"/>
+    </row>
+    <row r="695" spans="1:6" ht="33.75">
+      <c r="A695" s="3" t="s">
         <v>1407</v>
       </c>
-      <c r="D695" s="19">
-[...12 lines deleted...]
-      <c r="C696" s="80" t="s">
+      <c r="B695" s="14" t="s">
         <v>1408</v>
       </c>
+      <c r="C695" s="78" t="s">
+        <v>3679</v>
+      </c>
+      <c r="D695" s="29">
+        <v>46476</v>
+      </c>
+      <c r="E695" s="67"/>
+      <c r="F695" s="67"/>
+    </row>
+    <row r="696" spans="1:6">
+      <c r="A696" s="3" t="s">
+        <v>2484</v>
+      </c>
+      <c r="B696" s="14" t="s">
+        <v>313</v>
+      </c>
+      <c r="C696" s="78" t="s">
+        <v>1409</v>
+      </c>
       <c r="D696" s="19">
-        <v>46351</v>
-[...2 lines deleted...]
-      <c r="F696" s="68"/>
+        <v>46424</v>
+      </c>
+      <c r="E696" s="67"/>
+      <c r="F696" s="67"/>
     </row>
     <row r="697" spans="1:6" ht="101.25">
-      <c r="A697" s="3" t="s">
-[...5 lines deleted...]
-      <c r="C697" s="80" t="s">
+      <c r="A697" s="2" t="s">
+        <v>2697</v>
+      </c>
+      <c r="B697" s="10" t="s">
         <v>1410</v>
       </c>
+      <c r="C697" s="78" t="s">
+        <v>5</v>
+      </c>
       <c r="D697" s="19">
-        <v>46309</v>
-[...4 lines deleted...]
-    <row r="698" spans="1:6" ht="146.25">
+        <v>46448</v>
+      </c>
+      <c r="E697" s="67"/>
+      <c r="F697" s="67"/>
+    </row>
+    <row r="698" spans="1:6" ht="93.75" customHeight="1">
       <c r="A698" s="3" t="s">
+        <v>2083</v>
+      </c>
+      <c r="B698" s="20" t="s">
+        <v>2082</v>
+      </c>
+      <c r="C698" s="78" t="s">
         <v>1411</v>
       </c>
-      <c r="B698" s="14" t="s">
-[...12 lines deleted...]
-      <c r="A699" s="3" t="s">
+      <c r="D698" s="19">
+        <v>46642</v>
+      </c>
+      <c r="E698" s="67"/>
+      <c r="F698" s="67"/>
+    </row>
+    <row r="699" spans="1:6" ht="56.25">
+      <c r="A699" s="90" t="s">
+        <v>3605</v>
+      </c>
+      <c r="B699" s="14" t="s">
         <v>1412</v>
       </c>
-      <c r="B699" s="10" t="s">
+      <c r="C699" s="78" t="s">
+        <v>3019</v>
+      </c>
+      <c r="D699" s="19">
+        <v>46662</v>
+      </c>
+      <c r="E699" s="67"/>
+      <c r="F699" s="67"/>
+    </row>
+    <row r="700" spans="1:6" ht="22.5">
+      <c r="A700" s="3" t="s">
         <v>1413</v>
       </c>
-      <c r="C699" s="80" t="s">
+      <c r="B700" s="44" t="s">
         <v>1414</v>
       </c>
-      <c r="D699" s="29">
-[...6 lines deleted...]
-      <c r="A700" s="3" t="s">
+      <c r="C700" s="78" t="s">
         <v>1415</v>
       </c>
-      <c r="B700" s="14" t="s">
+      <c r="D700" s="19">
+        <v>46345</v>
+      </c>
+      <c r="E700" s="67"/>
+      <c r="F700" s="67"/>
+    </row>
+    <row r="701" spans="1:6" ht="33.75">
+      <c r="A701" s="4" t="s">
         <v>1416</v>
       </c>
-      <c r="C700" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A701" s="1" t="s">
+      <c r="B701" s="21" t="s">
         <v>1417</v>
       </c>
-      <c r="B701" s="10" t="s">
+      <c r="C701" s="78" t="s">
         <v>1418</v>
       </c>
-      <c r="C701" s="80" t="s">
+      <c r="D701" s="19">
+        <v>46360</v>
+      </c>
+      <c r="E701" s="67"/>
+      <c r="F701" s="67"/>
+    </row>
+    <row r="702" spans="1:6" ht="22.5">
+      <c r="A702" s="3" t="s">
         <v>1419</v>
-      </c>
-[...8 lines deleted...]
-        <v>2399</v>
       </c>
       <c r="B702" s="14" t="s">
         <v>1420</v>
       </c>
-      <c r="C702" s="80" t="s">
-[...8 lines deleted...]
-    <row r="703" spans="1:6" ht="123.75">
+      <c r="C702" s="78" t="s">
+        <v>1421</v>
+      </c>
+      <c r="D702" s="19">
+        <v>46441</v>
+      </c>
+      <c r="E702" s="67"/>
+      <c r="F702" s="67"/>
+    </row>
+    <row r="703" spans="1:6" ht="45">
       <c r="A703" s="3" t="s">
-        <v>2323</v>
-[...4 lines deleted...]
-      <c r="C703" s="80" t="s">
         <v>1422</v>
       </c>
-      <c r="D703" s="29">
-[...5 lines deleted...]
-    <row r="704" spans="1:6" ht="56.25">
+      <c r="B703" s="14" t="s">
+        <v>1423</v>
+      </c>
+      <c r="C703" s="78" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D703" s="19">
+        <v>46447</v>
+      </c>
+      <c r="E703" s="67"/>
+      <c r="F703" s="67"/>
+    </row>
+    <row r="704" spans="1:6" ht="213.75">
       <c r="A704" s="3" t="s">
-        <v>1423</v>
-[...13 lines deleted...]
-    <row r="705" spans="1:6" ht="90">
+        <v>2500</v>
+      </c>
+      <c r="B704" s="14" t="s">
+        <v>1425</v>
+      </c>
+      <c r="C704" s="78" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D704" s="19">
+        <v>46452</v>
+      </c>
+      <c r="E704" s="67"/>
+      <c r="F704" s="67"/>
+    </row>
+    <row r="705" spans="1:6">
       <c r="A705" s="3" t="s">
-        <v>1425</v>
-[...13 lines deleted...]
-    <row r="706" spans="1:6" ht="33.75">
+        <v>2698</v>
+      </c>
+      <c r="B705" s="11" t="s">
+        <v>1427</v>
+      </c>
+      <c r="C705" s="78" t="s">
+        <v>1428</v>
+      </c>
+      <c r="D705" s="19">
+        <v>46668</v>
+      </c>
+      <c r="E705" s="67"/>
+      <c r="F705" s="67"/>
+    </row>
+    <row r="706" spans="1:6" ht="90">
       <c r="A706" s="3" t="s">
-        <v>1427</v>
+        <v>1429</v>
       </c>
       <c r="B706" s="14" t="s">
-        <v>1428</v>
-[...10 lines deleted...]
-    <row r="707" spans="1:6">
+        <v>1430</v>
+      </c>
+      <c r="C706" s="78" t="s">
+        <v>3020</v>
+      </c>
+      <c r="D706" s="19">
+        <v>46459</v>
+      </c>
+      <c r="E706" s="67"/>
+      <c r="F706" s="67"/>
+    </row>
+    <row r="707" spans="1:6" ht="45">
       <c r="A707" s="3" t="s">
-        <v>1429</v>
+        <v>1431</v>
       </c>
       <c r="B707" s="14" t="s">
-        <v>1428</v>
-[...8 lines deleted...]
-      <c r="F707" s="68"/>
+        <v>1432</v>
+      </c>
+      <c r="C707" s="78" t="s">
+        <v>3566</v>
+      </c>
+      <c r="D707" s="19">
+        <v>46486</v>
+      </c>
+      <c r="E707" s="67"/>
+      <c r="F707" s="67"/>
     </row>
     <row r="708" spans="1:6" ht="22.5">
       <c r="A708" s="3" t="s">
-        <v>1430</v>
+        <v>1433</v>
       </c>
       <c r="B708" s="14" t="s">
-        <v>1431</v>
-[...10 lines deleted...]
-    <row r="709" spans="1:6">
+        <v>1434</v>
+      </c>
+      <c r="C708" s="78" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D708" s="19">
+        <v>46459</v>
+      </c>
+      <c r="E708" s="67"/>
+      <c r="F708" s="67"/>
+    </row>
+    <row r="709" spans="1:6" ht="22.5">
       <c r="A709" s="3" t="s">
-        <v>2428</v>
-[...13 lines deleted...]
-    <row r="710" spans="1:6" ht="180">
+        <v>1436</v>
+      </c>
+      <c r="B709" s="36" t="s">
+        <v>1437</v>
+      </c>
+      <c r="C709" s="78" t="s">
+        <v>1438</v>
+      </c>
+      <c r="D709" s="29">
+        <v>46473</v>
+      </c>
+      <c r="E709" s="67"/>
+      <c r="F709" s="67"/>
+    </row>
+    <row r="710" spans="1:6" ht="56.25">
       <c r="A710" s="3" t="s">
-        <v>1434</v>
-[...11 lines deleted...]
-      <c r="F710" s="68"/>
+        <v>1439</v>
+      </c>
+      <c r="B710" s="20" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C710" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="D710" s="29">
+        <v>46474</v>
+      </c>
+      <c r="E710" s="67"/>
+      <c r="F710" s="67"/>
     </row>
     <row r="711" spans="1:6" ht="33.75">
       <c r="A711" s="3" t="s">
-        <v>1436</v>
+        <v>1441</v>
       </c>
       <c r="B711" s="14" t="s">
-        <v>1437</v>
-[...2 lines deleted...]
-        <v>3128</v>
+        <v>1442</v>
+      </c>
+      <c r="C711" s="78" t="s">
+        <v>1443</v>
       </c>
       <c r="D711" s="29">
-        <v>46405</v>
-[...12 lines deleted...]
-        <v>3129</v>
+        <v>46473</v>
+      </c>
+      <c r="E711" s="67"/>
+      <c r="F711" s="67"/>
+    </row>
+    <row r="712" spans="1:6" ht="67.5">
+      <c r="A712" s="3" t="s">
+        <v>1444</v>
+      </c>
+      <c r="B712" s="20" t="s">
+        <v>1445</v>
+      </c>
+      <c r="C712" s="78" t="s">
+        <v>319</v>
       </c>
       <c r="D712" s="19">
-        <v>46407</v>
-[...2 lines deleted...]
-      <c r="F712" s="68"/>
+        <v>46430</v>
+      </c>
+      <c r="E712" s="67"/>
+      <c r="F712" s="67"/>
     </row>
     <row r="713" spans="1:6" ht="33.75">
-      <c r="A713" s="1" t="s">
-[...14 lines deleted...]
-    <row r="714" spans="1:6" ht="22.5">
+      <c r="A713" s="3" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B713" s="14" t="s">
+        <v>1447</v>
+      </c>
+      <c r="C713" s="78" t="s">
+        <v>3021</v>
+      </c>
+      <c r="D713" s="29">
+        <v>46480</v>
+      </c>
+      <c r="E713" s="67"/>
+      <c r="F713" s="67"/>
+    </row>
+    <row r="714" spans="1:6" ht="228.75" customHeight="1">
       <c r="A714" s="3" t="s">
-        <v>1442</v>
+        <v>1448</v>
       </c>
       <c r="B714" s="14" t="s">
-        <v>1443</v>
-[...2 lines deleted...]
-        <v>1444</v>
+        <v>1449</v>
+      </c>
+      <c r="C714" s="78" t="s">
+        <v>3022</v>
       </c>
       <c r="D714" s="29">
-        <v>46423</v>
-[...4 lines deleted...]
-    <row r="715" spans="1:6" ht="33.75">
+        <v>46480</v>
+      </c>
+      <c r="E714" s="67"/>
+      <c r="F714" s="67"/>
+    </row>
+    <row r="715" spans="1:6">
       <c r="A715" s="3" t="s">
-        <v>1445</v>
-[...37 lines deleted...]
-        <v>5</v>
+        <v>1450</v>
+      </c>
+      <c r="B715" s="10" t="s">
+        <v>202</v>
+      </c>
+      <c r="C715" s="78" t="s">
+        <v>203</v>
+      </c>
+      <c r="D715" s="19">
+        <v>46525</v>
+      </c>
+      <c r="E715" s="67"/>
+      <c r="F715" s="67"/>
+    </row>
+    <row r="716" spans="1:6" ht="22.5" customHeight="1">
+      <c r="A716" s="1" t="s">
+        <v>2699</v>
+      </c>
+      <c r="B716" s="10" t="s">
+        <v>1451</v>
+      </c>
+      <c r="C716" s="78" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D716" s="29">
+        <v>46486</v>
+      </c>
+      <c r="E716" s="67"/>
+      <c r="F716" s="67"/>
+    </row>
+    <row r="717" spans="1:6" ht="21.6" customHeight="1">
+      <c r="A717" s="3" t="s">
+        <v>1453</v>
+      </c>
+      <c r="B717" s="14" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C717" s="78" t="s">
+        <v>3023</v>
       </c>
       <c r="D717" s="19">
-        <v>46448</v>
-[...4 lines deleted...]
-    <row r="718" spans="1:6" ht="93.75" customHeight="1">
+        <v>46449</v>
+      </c>
+      <c r="E717" s="67"/>
+      <c r="F717" s="67"/>
+    </row>
+    <row r="718" spans="1:6" ht="22.5">
       <c r="A718" s="3" t="s">
-        <v>2139</v>
+        <v>2819</v>
       </c>
       <c r="B718" s="20" t="s">
-        <v>2138</v>
-[...2 lines deleted...]
-        <v>1449</v>
+        <v>1455</v>
+      </c>
+      <c r="C718" s="78" t="s">
+        <v>1456</v>
       </c>
       <c r="D718" s="19">
-        <v>46642</v>
-[...12 lines deleted...]
-        <v>3130</v>
+        <v>46481</v>
+      </c>
+      <c r="E718" s="67"/>
+      <c r="F718" s="67"/>
+    </row>
+    <row r="719" spans="1:6" ht="310.5" customHeight="1">
+      <c r="A719" s="4" t="s">
+        <v>2700</v>
+      </c>
+      <c r="B719" s="10" t="s">
+        <v>789</v>
+      </c>
+      <c r="C719" s="78" t="s">
+        <v>1457</v>
       </c>
       <c r="D719" s="19">
-        <v>46430</v>
-[...4 lines deleted...]
-    <row r="720" spans="1:6" ht="22.5">
+        <v>46493</v>
+      </c>
+      <c r="E719" s="67"/>
+      <c r="F719" s="67"/>
+    </row>
+    <row r="720" spans="1:6" ht="191.25">
       <c r="A720" s="3" t="s">
-        <v>1451</v>
-[...5 lines deleted...]
-        <v>1453</v>
+        <v>2701</v>
+      </c>
+      <c r="B720" s="14" t="s">
+        <v>1458</v>
+      </c>
+      <c r="C720" s="78" t="s">
+        <v>3024</v>
       </c>
       <c r="D720" s="19">
-        <v>46345</v>
-[...4 lines deleted...]
-    <row r="721" spans="1:6" ht="33.75">
+        <v>46495</v>
+      </c>
+      <c r="E720" s="67"/>
+      <c r="F720" s="67"/>
+    </row>
+    <row r="721" spans="1:6" ht="409.5">
       <c r="A721" s="4" t="s">
-        <v>1454</v>
-[...5 lines deleted...]
-        <v>1456</v>
+        <v>2702</v>
+      </c>
+      <c r="B721" s="10" t="s">
+        <v>789</v>
+      </c>
+      <c r="C721" s="81" t="s">
+        <v>1457</v>
       </c>
       <c r="D721" s="19">
-        <v>46360</v>
-[...4 lines deleted...]
-    <row r="722" spans="1:6" ht="22.5">
+        <v>46499</v>
+      </c>
+      <c r="E721" s="67"/>
+      <c r="F721" s="67"/>
+    </row>
+    <row r="722" spans="1:6">
       <c r="A722" s="3" t="s">
-        <v>1457</v>
-[...4 lines deleted...]
-      <c r="C722" s="80" t="s">
         <v>1459</v>
       </c>
-      <c r="D722" s="19">
-[...5 lines deleted...]
-    <row r="723" spans="1:6" ht="45">
+      <c r="B722" s="10" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C722" s="78" t="s">
+        <v>3025</v>
+      </c>
+      <c r="D722" s="29">
+        <v>46502</v>
+      </c>
+      <c r="E722" s="67"/>
+      <c r="F722" s="67"/>
+    </row>
+    <row r="723" spans="1:6">
       <c r="A723" s="3" t="s">
-        <v>1460</v>
-[...1 lines deleted...]
-      <c r="B723" s="14" t="s">
         <v>1461</v>
       </c>
-      <c r="C723" s="80" t="s">
+      <c r="B723" s="10" t="s">
         <v>1462</v>
       </c>
+      <c r="C723" s="78" t="s">
+        <v>1463</v>
+      </c>
       <c r="D723" s="19">
-        <v>46447</v>
-[...11 lines deleted...]
-      <c r="C724" s="80" t="s">
+        <v>46566</v>
+      </c>
+      <c r="E723" s="67"/>
+      <c r="F723" s="67"/>
+    </row>
+    <row r="724" spans="1:6" ht="22.5">
+      <c r="A724" s="47" t="s">
+        <v>2703</v>
+      </c>
+      <c r="B724" s="36" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C724" s="78" t="s">
+        <v>3026</v>
+      </c>
+      <c r="D724" s="29">
+        <v>46503</v>
+      </c>
+      <c r="E724" s="67"/>
+      <c r="F724" s="67"/>
+    </row>
+    <row r="725" spans="1:6" ht="135">
+      <c r="A725" s="3" t="s">
+        <v>2498</v>
+      </c>
+      <c r="B725" s="14" t="s">
         <v>1464</v>
       </c>
-      <c r="D724" s="19">
-[...9 lines deleted...]
-      <c r="B725" s="11" t="s">
+      <c r="C725" s="78" t="s">
+        <v>3269</v>
+      </c>
+      <c r="D725" s="29">
+        <v>46487</v>
+      </c>
+      <c r="E725" s="67"/>
+      <c r="F725" s="67"/>
+    </row>
+    <row r="726" spans="1:6" ht="53.25" customHeight="1">
+      <c r="A726" s="3" t="s">
+        <v>2497</v>
+      </c>
+      <c r="B726" s="14" t="s">
         <v>1465</v>
       </c>
-      <c r="C725" s="80" t="s">
+      <c r="C726" s="78" t="s">
+        <v>3027</v>
+      </c>
+      <c r="D726" s="29">
+        <v>46466</v>
+      </c>
+      <c r="E726" s="67"/>
+      <c r="F726" s="67"/>
+    </row>
+    <row r="727" spans="1:6" ht="251.1" customHeight="1">
+      <c r="A727" s="3" t="s">
+        <v>2704</v>
+      </c>
+      <c r="B727" s="14" t="s">
         <v>1466</v>
       </c>
-      <c r="D725" s="19">
-[...6 lines deleted...]
-      <c r="A726" s="3" t="s">
+      <c r="C727" s="78" t="s">
         <v>1467</v>
       </c>
-      <c r="B726" s="14" t="s">
+      <c r="D727" s="29">
+        <v>46523</v>
+      </c>
+      <c r="E727" s="67"/>
+      <c r="F727" s="67"/>
+    </row>
+    <row r="728" spans="1:6" ht="62.1" customHeight="1">
+      <c r="A728" s="3" t="s">
+        <v>2705</v>
+      </c>
+      <c r="B728" s="14" t="s">
+        <v>744</v>
+      </c>
+      <c r="C728" s="78" t="s">
+        <v>3028</v>
+      </c>
+      <c r="D728" s="29">
+        <v>46532</v>
+      </c>
+      <c r="E728" s="67"/>
+      <c r="F728" s="67"/>
+    </row>
+    <row r="729" spans="1:6" ht="33.75">
+      <c r="A729" s="3" t="s">
         <v>1468</v>
       </c>
-      <c r="C726" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A727" s="3" t="s">
+      <c r="B729" s="14" t="s">
         <v>1469</v>
       </c>
-      <c r="B727" s="14" t="s">
+      <c r="C729" s="78" t="s">
+        <v>3029</v>
+      </c>
+      <c r="D729" s="19">
+        <v>46531</v>
+      </c>
+      <c r="E729" s="67"/>
+      <c r="F729" s="67"/>
+    </row>
+    <row r="730" spans="1:6">
+      <c r="A730" s="3" t="s">
         <v>1470</v>
       </c>
-      <c r="C727" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A728" s="3" t="s">
+      <c r="B730" s="14" t="s">
         <v>1471</v>
       </c>
-      <c r="B728" s="14" t="s">
+      <c r="C730" s="78" t="s">
         <v>1472</v>
       </c>
-      <c r="C728" s="80" t="s">
+      <c r="D730" s="19">
+        <v>46529</v>
+      </c>
+      <c r="E730" s="67"/>
+      <c r="F730" s="67"/>
+    </row>
+    <row r="731" spans="1:6" ht="22.5">
+      <c r="A731" s="3" t="s">
         <v>1473</v>
       </c>
-      <c r="D728" s="19">
-[...6 lines deleted...]
-      <c r="A729" s="3" t="s">
+      <c r="B731" s="36" t="s">
         <v>1474</v>
       </c>
-      <c r="B729" s="36" t="s">
+      <c r="C731" s="78" t="s">
+        <v>2820</v>
+      </c>
+      <c r="D731" s="19">
+        <v>46536</v>
+      </c>
+      <c r="E731" s="67"/>
+      <c r="F731" s="67"/>
+    </row>
+    <row r="732" spans="1:6" ht="56.25">
+      <c r="A732" s="3" t="s">
         <v>1475</v>
       </c>
-      <c r="C729" s="80" t="s">
+      <c r="B732" s="14" t="s">
         <v>1476</v>
       </c>
-      <c r="D729" s="29">
-[...6 lines deleted...]
-      <c r="A730" s="3" t="s">
+      <c r="C732" s="78" t="s">
+        <v>3030</v>
+      </c>
+      <c r="D732" s="19">
+        <v>46535</v>
+      </c>
+      <c r="E732" s="67"/>
+      <c r="F732" s="67"/>
+    </row>
+    <row r="733" spans="1:6" ht="157.5">
+      <c r="A733" s="3" t="s">
         <v>1477</v>
       </c>
-      <c r="B730" s="20" t="s">
+      <c r="B733" s="20" t="s">
         <v>1478</v>
       </c>
-      <c r="C730" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A731" s="3" t="s">
+      <c r="C733" s="78" t="s">
+        <v>3031</v>
+      </c>
+      <c r="D733" s="19">
+        <v>46464</v>
+      </c>
+      <c r="E733" s="67"/>
+      <c r="F733" s="67"/>
+    </row>
+    <row r="734" spans="1:6">
+      <c r="A734" s="3" t="s">
+        <v>2472</v>
+      </c>
+      <c r="B734" s="14" t="s">
         <v>1479</v>
       </c>
-      <c r="B731" s="14" t="s">
+      <c r="C734" s="78" t="s">
         <v>1480</v>
       </c>
-      <c r="C731" s="80" t="s">
-[...54 lines deleted...]
-      <c r="F734" s="68"/>
+      <c r="D734" s="19">
+        <v>46545</v>
+      </c>
+      <c r="E734" s="67"/>
+      <c r="F734" s="67"/>
     </row>
     <row r="735" spans="1:6">
       <c r="A735" s="3" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B735" s="14" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C735" s="78" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D735" s="29">
+        <v>46557</v>
+      </c>
+      <c r="E735" s="67"/>
+      <c r="F735" s="67"/>
+    </row>
+    <row r="736" spans="1:6" ht="56.25">
+      <c r="A736" s="3" t="s">
+        <v>2707</v>
+      </c>
+      <c r="B736" s="14" t="s">
+        <v>1485</v>
+      </c>
+      <c r="C736" s="78" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D736" s="19">
+        <v>46420</v>
+      </c>
+      <c r="E736" s="67"/>
+      <c r="F736" s="67"/>
+    </row>
+    <row r="737" spans="1:6" ht="45">
+      <c r="A737" s="3" t="s">
+        <v>1487</v>
+      </c>
+      <c r="B737" s="10" t="s">
         <v>1488</v>
       </c>
-      <c r="B735" s="10" t="s">
-[...15 lines deleted...]
-      <c r="B736" s="10" t="s">
+      <c r="C737" s="78" t="s">
         <v>1489</v>
       </c>
-      <c r="C736" s="80" t="s">
+      <c r="D737" s="29">
+        <v>46455</v>
+      </c>
+      <c r="E737" s="67"/>
+      <c r="F737" s="67"/>
+    </row>
+    <row r="738" spans="1:6" ht="45">
+      <c r="A738" s="3" t="s">
         <v>1490</v>
       </c>
-      <c r="D736" s="29">
-[...6 lines deleted...]
-      <c r="A737" s="3" t="s">
+      <c r="B738" s="10" t="s">
         <v>1491</v>
       </c>
-      <c r="B737" s="14" t="s">
-[...15 lines deleted...]
-      <c r="B738" s="20" t="s">
+      <c r="C738" s="78" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D738" s="29">
+        <v>46456</v>
+      </c>
+      <c r="E738" s="67"/>
+      <c r="F738" s="67"/>
+    </row>
+    <row r="739" spans="1:6" ht="22.5">
+      <c r="A739" s="3" t="s">
         <v>1493</v>
       </c>
-      <c r="C738" s="80" t="s">
+      <c r="B739" s="14" t="s">
         <v>1494</v>
       </c>
-      <c r="D738" s="19">
-[...12 lines deleted...]
-      <c r="C739" s="80" t="s">
+      <c r="C739" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D739" s="29">
+        <v>46541</v>
+      </c>
+      <c r="E739" s="67"/>
+      <c r="F739" s="67"/>
+    </row>
+    <row r="740" spans="1:6" ht="78.75">
+      <c r="A740" s="4" t="s">
+        <v>3737</v>
+      </c>
+      <c r="B740" s="10" t="s">
         <v>1495</v>
       </c>
-      <c r="D739" s="19">
-[...9 lines deleted...]
-      <c r="B740" s="14" t="s">
+      <c r="C740" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D740" s="29">
+        <v>46509</v>
+      </c>
+      <c r="E740" s="67"/>
+      <c r="F740" s="67"/>
+    </row>
+    <row r="741" spans="1:6">
+      <c r="A741" s="3" t="s">
         <v>1496</v>
       </c>
-      <c r="C740" s="80" t="s">
-[...11 lines deleted...]
-      </c>
       <c r="B741" s="10" t="s">
-        <v>815</v>
-[...8 lines deleted...]
-      <c r="F741" s="68"/>
+        <v>1898</v>
+      </c>
+      <c r="C741" s="78" t="s">
+        <v>344</v>
+      </c>
+      <c r="D741" s="29">
+        <v>46572</v>
+      </c>
+      <c r="E741" s="67"/>
+      <c r="F741" s="67"/>
     </row>
     <row r="742" spans="1:6">
       <c r="A742" s="3" t="s">
         <v>1497</v>
       </c>
-      <c r="B742" s="10" t="s">
+      <c r="B742" s="11" t="s">
         <v>1498</v>
       </c>
-      <c r="C742" s="80" t="s">
-[...8 lines deleted...]
-    <row r="743" spans="1:6">
+      <c r="C742" s="78" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D742" s="19">
+        <v>46572</v>
+      </c>
+      <c r="E742" s="67"/>
+      <c r="F742" s="67"/>
+    </row>
+    <row r="743" spans="1:6" ht="33.75">
       <c r="A743" s="3" t="s">
-        <v>1499</v>
+        <v>1500</v>
       </c>
       <c r="B743" s="10" t="s">
-        <v>1500</v>
-[...1 lines deleted...]
-      <c r="C743" s="80" t="s">
         <v>1501</v>
       </c>
-      <c r="D743" s="19">
-[...13 lines deleted...]
-        <v>3137</v>
+      <c r="C743" s="78" t="s">
+        <v>3032</v>
+      </c>
+      <c r="D743" s="29">
+        <v>46572</v>
+      </c>
+      <c r="E743" s="67"/>
+      <c r="F743" s="67"/>
+    </row>
+    <row r="744" spans="1:6" ht="78.75">
+      <c r="A744" s="3" t="s">
+        <v>1502</v>
+      </c>
+      <c r="B744" s="14" t="s">
+        <v>1999</v>
+      </c>
+      <c r="C744" s="78" t="s">
+        <v>1503</v>
       </c>
       <c r="D744" s="29">
-        <v>46503</v>
-[...4 lines deleted...]
-    <row r="745" spans="1:6" ht="135">
+        <v>46601</v>
+      </c>
+      <c r="E744" s="67"/>
+      <c r="F744" s="67"/>
+    </row>
+    <row r="745" spans="1:6" ht="56.25">
       <c r="A745" s="3" t="s">
-        <v>2584</v>
+        <v>1504</v>
       </c>
       <c r="B745" s="14" t="s">
-        <v>1502</v>
-[...2 lines deleted...]
-        <v>3384</v>
+        <v>1505</v>
+      </c>
+      <c r="C745" s="78" t="s">
+        <v>1506</v>
       </c>
       <c r="D745" s="29">
-        <v>46487</v>
-[...4 lines deleted...]
-    <row r="746" spans="1:6" ht="53.25" customHeight="1">
+        <v>46355</v>
+      </c>
+      <c r="E745" s="67"/>
+      <c r="F745" s="67"/>
+    </row>
+    <row r="746" spans="1:6" ht="67.5">
       <c r="A746" s="3" t="s">
-        <v>2583</v>
+        <v>1298</v>
       </c>
       <c r="B746" s="14" t="s">
-        <v>1503</v>
-[...2 lines deleted...]
-        <v>3138</v>
+        <v>1507</v>
+      </c>
+      <c r="C746" s="78" t="s">
+        <v>329</v>
       </c>
       <c r="D746" s="29">
-        <v>46466</v>
-[...4 lines deleted...]
-    <row r="747" spans="1:6" ht="251.1" customHeight="1">
+        <v>46661</v>
+      </c>
+      <c r="E746" s="67"/>
+      <c r="F746" s="67"/>
+    </row>
+    <row r="747" spans="1:6" ht="22.5">
       <c r="A747" s="3" t="s">
-        <v>2797</v>
-[...13 lines deleted...]
-    <row r="748" spans="1:6" ht="62.1" customHeight="1">
+        <v>1508</v>
+      </c>
+      <c r="B747" s="10" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C747" s="78" t="s">
+        <v>3033</v>
+      </c>
+      <c r="D747" s="19">
+        <v>46670</v>
+      </c>
+      <c r="E747" s="67"/>
+      <c r="F747" s="67"/>
+    </row>
+    <row r="748" spans="1:6" ht="22.5">
       <c r="A748" s="3" t="s">
-        <v>2798</v>
-[...13 lines deleted...]
-    <row r="749" spans="1:6" ht="33.75">
+        <v>1510</v>
+      </c>
+      <c r="B748" s="10" t="s">
+        <v>1511</v>
+      </c>
+      <c r="C748" s="78" t="s">
+        <v>319</v>
+      </c>
+      <c r="D748" s="19">
+        <v>46585</v>
+      </c>
+      <c r="E748" s="67"/>
+      <c r="F748" s="67"/>
+    </row>
+    <row r="749" spans="1:6">
       <c r="A749" s="3" t="s">
-        <v>1506</v>
-[...5 lines deleted...]
-        <v>3140</v>
+        <v>1512</v>
+      </c>
+      <c r="B749" s="10" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C749" s="78" t="s">
+        <v>1513</v>
       </c>
       <c r="D749" s="19">
-        <v>46531</v>
-[...12 lines deleted...]
-        <v>1510</v>
+        <v>46587</v>
+      </c>
+      <c r="E749" s="67"/>
+      <c r="F749" s="67"/>
+    </row>
+    <row r="750" spans="1:6" ht="382.5">
+      <c r="A750" s="2" t="s">
+        <v>3680</v>
+      </c>
+      <c r="B750" s="11" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C750" s="78" t="s">
+        <v>3034</v>
       </c>
       <c r="D750" s="19">
-        <v>46529</v>
-[...4 lines deleted...]
-    <row r="751" spans="1:6" ht="22.5">
+        <v>46433</v>
+      </c>
+      <c r="E750" s="67"/>
+      <c r="F750" s="67"/>
+    </row>
+    <row r="751" spans="1:6" ht="101.25">
       <c r="A751" s="3" t="s">
-        <v>1511</v>
-[...5 lines deleted...]
-        <v>2918</v>
+        <v>2455</v>
+      </c>
+      <c r="B751" s="10" t="s">
+        <v>1515</v>
+      </c>
+      <c r="C751" s="78" t="s">
+        <v>3035</v>
       </c>
       <c r="D751" s="19">
-        <v>46536</v>
-[...4 lines deleted...]
-    <row r="752" spans="1:6" ht="56.25">
+        <v>46468</v>
+      </c>
+      <c r="E751" s="67"/>
+      <c r="F751" s="67"/>
+    </row>
+    <row r="752" spans="1:6" ht="101.25">
       <c r="A752" s="3" t="s">
-        <v>1513</v>
+        <v>1516</v>
       </c>
       <c r="B752" s="14" t="s">
-        <v>1514</v>
-[...18 lines deleted...]
-        <v>3142</v>
+        <v>1517</v>
+      </c>
+      <c r="C752" s="78" t="s">
+        <v>3567</v>
+      </c>
+      <c r="D752" s="29">
+        <v>46576</v>
+      </c>
+      <c r="E752" s="67"/>
+      <c r="F752" s="67"/>
+    </row>
+    <row r="753" spans="1:6" ht="123.75">
+      <c r="A753" s="2" t="s">
+        <v>3681</v>
+      </c>
+      <c r="B753" s="11" t="s">
+        <v>1518</v>
+      </c>
+      <c r="C753" s="78" t="s">
+        <v>3819</v>
       </c>
       <c r="D753" s="19">
-        <v>46464</v>
-[...12 lines deleted...]
-        <v>1518</v>
+        <v>46598</v>
+      </c>
+      <c r="E753" s="67"/>
+      <c r="F753" s="67"/>
+    </row>
+    <row r="754" spans="1:6" ht="409.5">
+      <c r="A754" s="2" t="s">
+        <v>2708</v>
+      </c>
+      <c r="B754" s="11" t="s">
+        <v>1519</v>
+      </c>
+      <c r="C754" s="78" t="s">
+        <v>1520</v>
       </c>
       <c r="D754" s="19">
-        <v>46545</v>
-[...4 lines deleted...]
-    <row r="755" spans="1:6">
+        <v>46577</v>
+      </c>
+      <c r="E754" s="67"/>
+      <c r="F754" s="67"/>
+    </row>
+    <row r="755" spans="1:6" ht="90">
       <c r="A755" s="3" t="s">
-        <v>1520</v>
-[...1 lines deleted...]
-      <c r="B755" s="14" t="s">
         <v>1521</v>
       </c>
-      <c r="C755" s="80" t="s">
+      <c r="B755" s="21" t="s">
         <v>1522</v>
       </c>
-      <c r="D755" s="29">
-[...5 lines deleted...]
-    <row r="756" spans="1:6" ht="56.25">
+      <c r="C755" s="78" t="s">
+        <v>3036</v>
+      </c>
+      <c r="D755" s="19">
+        <v>46605</v>
+      </c>
+      <c r="E755" s="67"/>
+      <c r="F755" s="67"/>
+    </row>
+    <row r="756" spans="1:6" ht="104.45" customHeight="1">
       <c r="A756" s="3" t="s">
-        <v>2800</v>
+        <v>1843</v>
       </c>
       <c r="B756" s="14" t="s">
         <v>1523</v>
       </c>
-      <c r="C756" s="80" t="s">
+      <c r="C756" s="78" t="s">
+        <v>3037</v>
+      </c>
+      <c r="D756" s="19">
+        <v>46607</v>
+      </c>
+      <c r="E756" s="67"/>
+      <c r="F756" s="67"/>
+    </row>
+    <row r="757" spans="1:6">
+      <c r="A757" s="3" t="s">
         <v>1524</v>
       </c>
-      <c r="D756" s="19">
-[...6 lines deleted...]
-      <c r="A757" s="3" t="s">
+      <c r="B757" s="14" t="s">
         <v>1525</v>
       </c>
-      <c r="B757" s="10" t="s">
+      <c r="C757" s="78" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D757" s="19">
+        <v>46615</v>
+      </c>
+      <c r="E757" s="67"/>
+      <c r="F757" s="67"/>
+    </row>
+    <row r="758" spans="1:6" ht="33.75">
+      <c r="A758" s="3" t="s">
+        <v>2709</v>
+      </c>
+      <c r="B758" s="11" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C758" s="78" t="s">
         <v>1526</v>
       </c>
-      <c r="C757" s="80" t="s">
+      <c r="D758" s="19">
+        <v>46613</v>
+      </c>
+      <c r="E758" s="67"/>
+      <c r="F758" s="67"/>
+    </row>
+    <row r="759" spans="1:6" ht="90">
+      <c r="A759" s="3" t="s">
+        <v>2710</v>
+      </c>
+      <c r="B759" s="10" t="s">
         <v>1527</v>
       </c>
-      <c r="D757" s="29">
-[...6 lines deleted...]
-      <c r="A758" s="3" t="s">
+      <c r="C759" s="78" t="s">
+        <v>3038</v>
+      </c>
+      <c r="D759" s="19">
+        <v>46658</v>
+      </c>
+      <c r="E759" s="67"/>
+      <c r="F759" s="67"/>
+    </row>
+    <row r="760" spans="1:6" ht="56.25">
+      <c r="A760" s="1" t="s">
+        <v>2711</v>
+      </c>
+      <c r="B760" s="11" t="s">
         <v>1528</v>
       </c>
-      <c r="B758" s="10" t="s">
+      <c r="C760" s="78" t="s">
+        <v>3270</v>
+      </c>
+      <c r="D760" s="19">
+        <v>46627</v>
+      </c>
+      <c r="E760" s="67"/>
+      <c r="F760" s="67"/>
+    </row>
+    <row r="761" spans="1:6" ht="67.5">
+      <c r="A761" s="6" t="s">
+        <v>3759</v>
+      </c>
+      <c r="B761" s="10" t="s">
         <v>1529</v>
       </c>
-      <c r="C758" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A759" s="3" t="s">
+      <c r="C761" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D761" s="19">
+        <v>46596</v>
+      </c>
+      <c r="E761" s="67"/>
+      <c r="F761" s="67"/>
+    </row>
+    <row r="762" spans="1:6" ht="67.5" customHeight="1">
+      <c r="A762" s="3" t="s">
+        <v>2785</v>
+      </c>
+      <c r="B762" s="21" t="s">
+        <v>1530</v>
+      </c>
+      <c r="C762" s="78" t="s">
         <v>1531</v>
       </c>
-      <c r="B759" s="14" t="s">
+      <c r="D762" s="19">
+        <v>46636</v>
+      </c>
+      <c r="E762" s="67"/>
+      <c r="F762" s="67"/>
+    </row>
+    <row r="763" spans="1:6" ht="112.5">
+      <c r="A763" s="4" t="s">
+        <v>2712</v>
+      </c>
+      <c r="B763" s="10" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C763" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D763" s="29">
+        <v>46634</v>
+      </c>
+      <c r="E763" s="67"/>
+      <c r="F763" s="67"/>
+    </row>
+    <row r="764" spans="1:6" ht="67.5">
+      <c r="A764" s="3" t="s">
+        <v>2713</v>
+      </c>
+      <c r="B764" s="10" t="s">
         <v>1532</v>
       </c>
-      <c r="C759" s="80" t="s">
+      <c r="C764" s="78" t="s">
+        <v>3271</v>
+      </c>
+      <c r="D764" s="29">
+        <v>46566</v>
+      </c>
+      <c r="E764" s="67"/>
+      <c r="F764" s="67"/>
+    </row>
+    <row r="765" spans="1:6" ht="45">
+      <c r="A765" s="1" t="s">
+        <v>2456</v>
+      </c>
+      <c r="B765" s="11" t="s">
+        <v>517</v>
+      </c>
+      <c r="C765" s="78" t="s">
+        <v>2197</v>
+      </c>
+      <c r="D765" s="29">
+        <v>46639</v>
+      </c>
+      <c r="E765" s="67"/>
+      <c r="F765" s="67"/>
+    </row>
+    <row r="766" spans="1:6" ht="123.75">
+      <c r="A766" s="3" t="s">
+        <v>2457</v>
+      </c>
+      <c r="B766" s="14" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C766" s="78" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D766" s="29">
+        <v>46649</v>
+      </c>
+      <c r="E766" s="67"/>
+      <c r="F766" s="67"/>
+    </row>
+    <row r="767" spans="1:6" ht="22.5">
+      <c r="A767" s="1" t="s">
+        <v>2458</v>
+      </c>
+      <c r="B767" s="11" t="s">
+        <v>517</v>
+      </c>
+      <c r="C767" s="81" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D767" s="19">
+        <v>46639</v>
+      </c>
+      <c r="E767" s="67"/>
+      <c r="F767" s="67"/>
+    </row>
+    <row r="768" spans="1:6" ht="33.75">
+      <c r="A768" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="B768" s="11" t="s">
+        <v>1539</v>
+      </c>
+      <c r="C768" s="78" t="s">
+        <v>1540</v>
+      </c>
+      <c r="D768" s="19">
+        <v>46649</v>
+      </c>
+      <c r="E768" s="67"/>
+      <c r="F768" s="67"/>
+    </row>
+    <row r="769" spans="1:6" ht="56.25">
+      <c r="A769" s="3" t="s">
+        <v>1541</v>
+      </c>
+      <c r="B769" s="14" t="s">
+        <v>1542</v>
+      </c>
+      <c r="C769" s="78" t="s">
+        <v>3039</v>
+      </c>
+      <c r="D769" s="19">
+        <v>46654</v>
+      </c>
+      <c r="E769" s="67"/>
+      <c r="F769" s="67"/>
+    </row>
+    <row r="770" spans="1:6" ht="45">
+      <c r="A770" s="3" t="s">
+        <v>2714</v>
+      </c>
+      <c r="B770" s="14" t="s">
+        <v>1543</v>
+      </c>
+      <c r="C770" s="78" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D770" s="19">
+        <v>46662</v>
+      </c>
+      <c r="E770" s="67"/>
+      <c r="F770" s="67"/>
+    </row>
+    <row r="771" spans="1:6" ht="269.25" customHeight="1">
+      <c r="A771" s="3" t="s">
+        <v>2060</v>
+      </c>
+      <c r="B771" s="14" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C771" s="78" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D771" s="29">
+        <v>46633</v>
+      </c>
+      <c r="E771" s="67"/>
+      <c r="F771" s="67"/>
+    </row>
+    <row r="772" spans="1:6" ht="224.25" customHeight="1">
+      <c r="A772" s="3" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B772" s="20" t="s">
+        <v>2120</v>
+      </c>
+      <c r="C772" s="78" t="s">
+        <v>4</v>
+      </c>
+      <c r="D772" s="29">
+        <v>46597</v>
+      </c>
+      <c r="E772" s="67"/>
+      <c r="F772" s="67"/>
+    </row>
+    <row r="773" spans="1:6" ht="45">
+      <c r="A773" s="4" t="s">
+        <v>3682</v>
+      </c>
+      <c r="B773" s="11" t="s">
+        <v>1547</v>
+      </c>
+      <c r="C773" s="78" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D773" s="29">
+        <v>46663</v>
+      </c>
+      <c r="E773" s="67"/>
+      <c r="F773" s="67"/>
+    </row>
+    <row r="774" spans="1:6" ht="43.5" customHeight="1">
+      <c r="A774" s="3" t="s">
+        <v>2715</v>
+      </c>
+      <c r="B774" s="14" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C774" s="78" t="s">
+        <v>3272</v>
+      </c>
+      <c r="D774" s="29">
+        <v>46664</v>
+      </c>
+      <c r="E774" s="67"/>
+      <c r="F774" s="67"/>
+    </row>
+    <row r="775" spans="1:6" ht="67.5">
+      <c r="A775" s="3" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B775" s="14" t="s">
+        <v>1550</v>
+      </c>
+      <c r="C775" s="78" t="s">
+        <v>3040</v>
+      </c>
+      <c r="D775" s="19">
+        <v>46604</v>
+      </c>
+      <c r="E775" s="67"/>
+      <c r="F775" s="67"/>
+    </row>
+    <row r="776" spans="1:6" ht="112.5">
+      <c r="A776" s="3" t="s">
+        <v>1925</v>
+      </c>
+      <c r="B776" s="10" t="s">
+        <v>1924</v>
+      </c>
+      <c r="C776" s="78" t="s">
         <v>11</v>
       </c>
-      <c r="D759" s="29">
-[...15 lines deleted...]
-      <c r="D760" s="29">
+      <c r="D776" s="29">
+        <v>46570</v>
+      </c>
+      <c r="E776" s="67"/>
+      <c r="F776" s="67"/>
+    </row>
+    <row r="777" spans="1:6" ht="67.5">
+      <c r="A777" s="3" t="s">
+        <v>2716</v>
+      </c>
+      <c r="B777" s="14" t="s">
+        <v>1551</v>
+      </c>
+      <c r="C777" s="78" t="s">
+        <v>3041</v>
+      </c>
+      <c r="D777" s="29">
+        <v>46674</v>
+      </c>
+      <c r="E777" s="67"/>
+      <c r="F777" s="67"/>
+    </row>
+    <row r="778" spans="1:6" ht="22.5">
+      <c r="A778" s="3" t="s">
+        <v>2717</v>
+      </c>
+      <c r="B778" s="36" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C778" s="78" t="s">
+        <v>3042</v>
+      </c>
+      <c r="D778" s="29">
+        <v>46676</v>
+      </c>
+      <c r="E778" s="67"/>
+      <c r="F778" s="67"/>
+    </row>
+    <row r="779" spans="1:6" ht="45">
+      <c r="A779" s="3" t="s">
+        <v>1553</v>
+      </c>
+      <c r="B779" s="14" t="s">
+        <v>1554</v>
+      </c>
+      <c r="C779" s="78" t="s">
+        <v>2821</v>
+      </c>
+      <c r="D779" s="29">
+        <v>46347</v>
+      </c>
+      <c r="E779" s="67"/>
+      <c r="F779" s="67"/>
+    </row>
+    <row r="780" spans="1:6">
+      <c r="A780" s="3" t="s">
+        <v>1555</v>
+      </c>
+      <c r="B780" s="10" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C780" s="78" t="s">
+        <v>3086</v>
+      </c>
+      <c r="D780" s="29">
+        <v>46681</v>
+      </c>
+      <c r="E780" s="67"/>
+      <c r="F780" s="67"/>
+    </row>
+    <row r="781" spans="1:6" ht="22.5">
+      <c r="A781" s="3" t="s">
+        <v>1557</v>
+      </c>
+      <c r="B781" s="14" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C781" s="78" t="s">
+        <v>3273</v>
+      </c>
+      <c r="D781" s="29">
+        <v>46681</v>
+      </c>
+      <c r="E781" s="67"/>
+      <c r="F781" s="67"/>
+    </row>
+    <row r="782" spans="1:6">
+      <c r="A782" s="3" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B782" s="14" t="s">
+        <v>1559</v>
+      </c>
+      <c r="C782" s="78" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D782" s="29">
+        <v>46319</v>
+      </c>
+      <c r="E782" s="67"/>
+      <c r="F782" s="67"/>
+    </row>
+    <row r="783" spans="1:6">
+      <c r="A783" s="3" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B783" s="14" t="s">
+        <v>1562</v>
+      </c>
+      <c r="C783" s="78" t="s">
+        <v>3274</v>
+      </c>
+      <c r="D783" s="29">
+        <v>46684</v>
+      </c>
+      <c r="E783" s="67"/>
+      <c r="F783" s="67"/>
+    </row>
+    <row r="784" spans="1:6" ht="22.5">
+      <c r="A784" s="1" t="s">
+        <v>1563</v>
+      </c>
+      <c r="B784" s="10" t="s">
+        <v>1564</v>
+      </c>
+      <c r="C784" s="78" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D784" s="19">
+        <v>46320</v>
+      </c>
+      <c r="E784" s="67"/>
+      <c r="F784" s="67"/>
+    </row>
+    <row r="785" spans="1:6" ht="22.5">
+      <c r="A785" s="3" t="s">
+        <v>1566</v>
+      </c>
+      <c r="B785" s="10" t="s">
+        <v>1567</v>
+      </c>
+      <c r="C785" s="78" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D785" s="29">
+        <v>46325</v>
+      </c>
+      <c r="E785" s="67"/>
+      <c r="F785" s="67"/>
+    </row>
+    <row r="786" spans="1:6">
+      <c r="A786" s="3" t="s">
+        <v>1569</v>
+      </c>
+      <c r="B786" s="14" t="s">
+        <v>1570</v>
+      </c>
+      <c r="C786" s="78" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D786" s="29">
+        <v>46325</v>
+      </c>
+      <c r="E786" s="67"/>
+      <c r="F786" s="67"/>
+    </row>
+    <row r="787" spans="1:6" ht="22.5">
+      <c r="A787" s="3" t="s">
+        <v>2034</v>
+      </c>
+      <c r="B787" s="14" t="s">
+        <v>1572</v>
+      </c>
+      <c r="C787" s="78" t="s">
+        <v>1573</v>
+      </c>
+      <c r="D787" s="29">
+        <v>46325</v>
+      </c>
+      <c r="E787" s="67"/>
+      <c r="F787" s="67"/>
+    </row>
+    <row r="788" spans="1:6" ht="22.5">
+      <c r="A788" s="3" t="s">
+        <v>1574</v>
+      </c>
+      <c r="B788" s="11" t="s">
+        <v>1575</v>
+      </c>
+      <c r="C788" s="78" t="s">
+        <v>3043</v>
+      </c>
+      <c r="D788" s="29">
+        <v>46678</v>
+      </c>
+      <c r="E788" s="67"/>
+      <c r="F788" s="67"/>
+    </row>
+    <row r="789" spans="1:6" ht="45">
+      <c r="A789" s="3" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B789" s="20" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C789" s="78" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D789" s="19">
+        <v>46366</v>
+      </c>
+      <c r="E789" s="67"/>
+      <c r="F789" s="67"/>
+    </row>
+    <row r="790" spans="1:6" ht="56.25">
+      <c r="A790" s="3" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B790" s="11" t="s">
+        <v>2063</v>
+      </c>
+      <c r="C790" s="78" t="s">
+        <v>3044</v>
+      </c>
+      <c r="D790" s="29">
+        <v>46634</v>
+      </c>
+      <c r="E790" s="67"/>
+      <c r="F790" s="67"/>
+    </row>
+    <row r="791" spans="1:6" ht="22.5">
+      <c r="A791" s="1" t="s">
+        <v>3430</v>
+      </c>
+      <c r="B791" s="10" t="s">
+        <v>3431</v>
+      </c>
+      <c r="C791" s="78" t="s">
+        <v>3275</v>
+      </c>
+      <c r="D791" s="19">
+        <v>46547</v>
+      </c>
+      <c r="E791" s="67"/>
+      <c r="F791" s="67"/>
+    </row>
+    <row r="792" spans="1:6">
+      <c r="A792" s="3" t="s">
+        <v>1580</v>
+      </c>
+      <c r="B792" s="14" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C792" s="78" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D792" s="29">
+        <v>46335</v>
+      </c>
+      <c r="E792" s="67"/>
+      <c r="F792" s="67"/>
+    </row>
+    <row r="793" spans="1:6" ht="33.75">
+      <c r="A793" s="3" t="s">
+        <v>2718</v>
+      </c>
+      <c r="B793" s="10" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C793" s="78" t="s">
+        <v>3045</v>
+      </c>
+      <c r="D793" s="19">
+        <v>46699</v>
+      </c>
+      <c r="E793" s="67"/>
+      <c r="F793" s="67"/>
+    </row>
+    <row r="794" spans="1:6" ht="45">
+      <c r="A794" s="3" t="s">
+        <v>1584</v>
+      </c>
+      <c r="B794" s="14" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C794" s="78" t="s">
+        <v>3046</v>
+      </c>
+      <c r="D794" s="29">
+        <v>46337</v>
+      </c>
+      <c r="E794" s="67"/>
+      <c r="F794" s="67"/>
+    </row>
+    <row r="795" spans="1:6" ht="45">
+      <c r="A795" s="3" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B795" s="14" t="s">
+        <v>1587</v>
+      </c>
+      <c r="C795" s="78" t="s">
+        <v>3047</v>
+      </c>
+      <c r="D795" s="29">
+        <v>46352</v>
+      </c>
+      <c r="E795" s="67"/>
+      <c r="F795" s="67"/>
+    </row>
+    <row r="796" spans="1:6" ht="101.25">
+      <c r="A796" s="1" t="s">
+        <v>2719</v>
+      </c>
+      <c r="B796" s="11" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C796" s="78" t="s">
+        <v>3048</v>
+      </c>
+      <c r="D796" s="19">
+        <v>46352</v>
+      </c>
+      <c r="E796" s="67"/>
+      <c r="F796" s="67"/>
+    </row>
+    <row r="797" spans="1:6" ht="146.25">
+      <c r="A797" s="1" t="s">
+        <v>2720</v>
+      </c>
+      <c r="B797" s="10" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C797" s="78" t="s">
+        <v>3049</v>
+      </c>
+      <c r="D797" s="19">
+        <v>46355</v>
+      </c>
+      <c r="E797" s="67"/>
+      <c r="F797" s="67"/>
+    </row>
+    <row r="798" spans="1:6" ht="258.75">
+      <c r="A798" s="3" t="s">
+        <v>3683</v>
+      </c>
+      <c r="B798" s="10" t="s">
+        <v>413</v>
+      </c>
+      <c r="C798" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D798" s="29">
+        <v>46360</v>
+      </c>
+      <c r="E798" s="67"/>
+      <c r="F798" s="67"/>
+    </row>
+    <row r="799" spans="1:6" ht="22.5">
+      <c r="A799" s="3" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B799" s="10" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C799" s="78" t="s">
+        <v>1591</v>
+      </c>
+      <c r="D799" s="29">
         <v>46509</v>
       </c>
-      <c r="E760" s="68"/>
-[...563 lines deleted...]
-      <c r="A796" s="3" t="s">
+      <c r="E799" s="67"/>
+      <c r="F799" s="67"/>
+    </row>
+    <row r="800" spans="1:6" ht="56.25">
+      <c r="A800" s="3" t="s">
         <v>1592</v>
       </c>
-      <c r="B796" s="20" t="s">
-[...15 lines deleted...]
-      <c r="B797" s="11" t="s">
+      <c r="B800" s="10" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C800" s="78" t="s">
         <v>1593</v>
       </c>
-      <c r="C797" s="80" t="s">
+      <c r="D800" s="19">
+        <v>46361</v>
+      </c>
+      <c r="E800" s="67"/>
+      <c r="F800" s="67"/>
+    </row>
+    <row r="801" spans="1:6" ht="22.5">
+      <c r="A801" s="3" t="s">
         <v>1594</v>
       </c>
-      <c r="D797" s="29">
-[...9 lines deleted...]
-      <c r="B798" s="14" t="s">
+      <c r="B801" s="14" t="s">
         <v>1595</v>
       </c>
-      <c r="C798" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B799" s="14" t="s">
+      <c r="C801" s="78" t="s">
         <v>1596</v>
       </c>
-      <c r="C799" s="80" t="s">
-[...25 lines deleted...]
-      <c r="A801" s="3" t="s">
+      <c r="D801" s="19">
+        <v>46331</v>
+      </c>
+      <c r="E801" s="67"/>
+      <c r="F801" s="67"/>
+    </row>
+    <row r="802" spans="1:6" ht="90">
+      <c r="A802" s="3" t="s">
         <v>1597</v>
       </c>
-      <c r="B801" s="14" t="s">
+      <c r="B802" s="14" t="s">
         <v>1598</v>
       </c>
-      <c r="C801" s="80" t="s">
-[...22 lines deleted...]
-      <c r="F802" s="68"/>
+      <c r="C802" s="78" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D802" s="19">
+        <v>46331</v>
+      </c>
+      <c r="E802" s="67"/>
+      <c r="F802" s="67"/>
     </row>
     <row r="803" spans="1:6" ht="22.5">
       <c r="A803" s="3" t="s">
-        <v>2810</v>
-[...1 lines deleted...]
-      <c r="B803" s="36" t="s">
+        <v>2449</v>
+      </c>
+      <c r="B803" s="14" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C803" s="78" t="s">
+        <v>3276</v>
+      </c>
+      <c r="D803" s="19">
+        <v>46475</v>
+      </c>
+      <c r="E803" s="67"/>
+      <c r="F803" s="67"/>
+    </row>
+    <row r="804" spans="1:6" ht="409.5">
+      <c r="A804" s="3" t="s">
         <v>1600</v>
       </c>
-      <c r="C803" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A804" s="3" t="s">
+      <c r="B804" s="14" t="s">
         <v>1601</v>
       </c>
-      <c r="B804" s="14" t="s">
+      <c r="C804" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D804" s="19">
+        <v>46367</v>
+      </c>
+      <c r="E804" s="67"/>
+      <c r="F804" s="67"/>
+    </row>
+    <row r="805" spans="1:6" ht="191.25">
+      <c r="A805" s="3" t="s">
         <v>1602</v>
       </c>
-      <c r="C804" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A805" s="3" t="s">
+      <c r="B805" s="14" t="s">
         <v>1603</v>
       </c>
-      <c r="B805" s="10" t="s">
+      <c r="C805" s="88" t="s">
         <v>1604</v>
       </c>
-      <c r="C805" s="80" t="s">
-[...8 lines deleted...]
-    <row r="806" spans="1:6" ht="22.5">
+      <c r="D805" s="19">
+        <v>46367</v>
+      </c>
+      <c r="E805" s="67"/>
+      <c r="F805" s="67"/>
+    </row>
+    <row r="806" spans="1:6" ht="61.5" customHeight="1">
       <c r="A806" s="3" t="s">
+        <v>2721</v>
+      </c>
+      <c r="B806" s="14" t="s">
         <v>1605</v>
       </c>
-      <c r="B806" s="14" t="s">
-[...11 lines deleted...]
-    <row r="807" spans="1:6">
+      <c r="C806" s="78" t="s">
+        <v>3050</v>
+      </c>
+      <c r="D806" s="19">
+        <v>46367</v>
+      </c>
+      <c r="E806" s="67"/>
+      <c r="F806" s="67"/>
+    </row>
+    <row r="807" spans="1:6" ht="70.5" customHeight="1">
       <c r="A807" s="3" t="s">
+        <v>2722</v>
+      </c>
+      <c r="B807" s="14" t="s">
         <v>1606</v>
       </c>
-      <c r="B807" s="14" t="s">
+      <c r="C807" s="78" t="s">
         <v>1607</v>
       </c>
-      <c r="C807" s="80" t="s">
-[...6 lines deleted...]
-      <c r="F807" s="68"/>
+      <c r="D807" s="19">
+        <v>46368</v>
+      </c>
+      <c r="E807" s="67"/>
+      <c r="F807" s="67"/>
     </row>
     <row r="808" spans="1:6">
       <c r="A808" s="3" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B808" s="10" t="s">
         <v>1609</v>
       </c>
-      <c r="B808" s="14" t="s">
+      <c r="C808" s="81" t="s">
+        <v>205</v>
+      </c>
+      <c r="D808" s="29">
+        <v>46374</v>
+      </c>
+      <c r="E808" s="67"/>
+      <c r="F808" s="67"/>
+    </row>
+    <row r="809" spans="1:6" ht="118.5" customHeight="1">
+      <c r="A809" s="3" t="s">
         <v>1610</v>
       </c>
-      <c r="C808" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A809" s="1" t="s">
+      <c r="B809" s="14" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C809" s="81" t="s">
         <v>1611</v>
       </c>
-      <c r="B809" s="10" t="s">
+      <c r="D809" s="19">
+        <v>46373</v>
+      </c>
+      <c r="E809" s="67"/>
+      <c r="F809" s="67"/>
+    </row>
+    <row r="810" spans="1:6" ht="45">
+      <c r="A810" s="1" t="s">
         <v>1612</v>
       </c>
-      <c r="C809" s="80" t="s">
+      <c r="B810" s="10" t="s">
         <v>1613</v>
       </c>
-      <c r="D809" s="19">
-[...6 lines deleted...]
-      <c r="A810" s="3" t="s">
+      <c r="C810" s="78" t="s">
         <v>1614</v>
       </c>
-      <c r="B810" s="10" t="s">
+      <c r="D810" s="19">
+        <v>46374</v>
+      </c>
+      <c r="E810" s="67"/>
+      <c r="F810" s="67"/>
+    </row>
+    <row r="811" spans="1:6" ht="45">
+      <c r="A811" s="3" t="s">
         <v>1615</v>
       </c>
-      <c r="C810" s="80" t="s">
+      <c r="B811" s="10" t="s">
         <v>1616</v>
       </c>
-      <c r="D810" s="29">
-[...6 lines deleted...]
-      <c r="A811" s="3" t="s">
+      <c r="C811" s="78" t="s">
         <v>1617</v>
       </c>
-      <c r="B811" s="14" t="s">
-[...2 lines deleted...]
-      <c r="C811" s="80" t="s">
+      <c r="D811" s="19">
+        <v>46373</v>
+      </c>
+      <c r="E811" s="67"/>
+      <c r="F811" s="67"/>
+    </row>
+    <row r="812" spans="1:6" ht="99" customHeight="1">
+      <c r="A812" s="3" t="s">
+        <v>1884</v>
+      </c>
+      <c r="B812" s="14" t="s">
         <v>1619</v>
       </c>
-      <c r="D811" s="29">
-[...9 lines deleted...]
-      <c r="B812" s="14" t="s">
+      <c r="C812" s="78" t="s">
+        <v>3051</v>
+      </c>
+      <c r="D812" s="19">
+        <v>46374</v>
+      </c>
+      <c r="E812" s="67"/>
+      <c r="F812" s="67"/>
+    </row>
+    <row r="813" spans="1:6" ht="135">
+      <c r="A813" s="1" t="s">
+        <v>2723</v>
+      </c>
+      <c r="B813" s="21" t="s">
         <v>1620</v>
       </c>
-      <c r="C812" s="80" t="s">
+      <c r="C813" s="78" t="s">
+        <v>3052</v>
+      </c>
+      <c r="D813" s="19">
+        <v>46374</v>
+      </c>
+      <c r="E813" s="67"/>
+      <c r="F813" s="67"/>
+    </row>
+    <row r="814" spans="1:6" ht="67.5">
+      <c r="A814" s="3" t="s">
         <v>1621</v>
       </c>
-      <c r="D812" s="29">
-[...6 lines deleted...]
-      <c r="A813" s="3" t="s">
+      <c r="B814" s="14" t="s">
         <v>1622</v>
       </c>
-      <c r="B813" s="11" t="s">
+      <c r="C814" s="78" t="s">
+        <v>3053</v>
+      </c>
+      <c r="D814" s="19">
+        <v>46740</v>
+      </c>
+      <c r="E814" s="67"/>
+      <c r="F814" s="67"/>
+    </row>
+    <row r="815" spans="1:6" ht="22.5">
+      <c r="A815" s="3" t="s">
         <v>1623</v>
       </c>
-      <c r="C813" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A814" s="3" t="s">
+      <c r="B815" s="14" t="s">
         <v>1624</v>
       </c>
-      <c r="B814" s="20" t="s">
+      <c r="C815" s="78" t="s">
+        <v>3054</v>
+      </c>
+      <c r="D815" s="19">
+        <v>46375</v>
+      </c>
+      <c r="E815" s="67"/>
+      <c r="F815" s="67"/>
+    </row>
+    <row r="816" spans="1:6" ht="146.25">
+      <c r="A816" s="3" t="s">
         <v>1625</v>
       </c>
-      <c r="C814" s="80" t="s">
+      <c r="B816" s="14" t="s">
         <v>1626</v>
       </c>
-      <c r="D814" s="19">
-[...35 lines deleted...]
-      <c r="F816" s="68"/>
+      <c r="C816" s="78" t="s">
+        <v>3055</v>
+      </c>
+      <c r="D816" s="29">
+        <v>46428</v>
+      </c>
+      <c r="E816" s="76"/>
+      <c r="F816" s="67"/>
     </row>
     <row r="817" spans="1:6">
       <c r="A817" s="3" t="s">
+        <v>2724</v>
+      </c>
+      <c r="B817" s="14" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C817" s="78" t="s">
         <v>1628</v>
       </c>
-      <c r="B817" s="14" t="s">
+      <c r="D817" s="19">
+        <v>46383</v>
+      </c>
+      <c r="E817" s="67"/>
+      <c r="F817" s="67"/>
+    </row>
+    <row r="818" spans="1:6" ht="56.25">
+      <c r="A818" s="3" t="s">
         <v>1629</v>
       </c>
-      <c r="C817" s="80" t="s">
+      <c r="B818" s="14" t="s">
         <v>1630</v>
       </c>
-      <c r="D817" s="29">
-[...9 lines deleted...]
-      <c r="B818" s="10" t="s">
+      <c r="C818" s="78" t="s">
+        <v>3684</v>
+      </c>
+      <c r="D818" s="19">
+        <v>46386</v>
+      </c>
+      <c r="E818" s="67"/>
+      <c r="F818" s="67"/>
+    </row>
+    <row r="819" spans="1:6" ht="135">
+      <c r="A819" s="3" t="s">
         <v>1631</v>
       </c>
-      <c r="C818" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A819" s="3" t="s">
+      <c r="B819" s="10" t="s">
         <v>1632</v>
       </c>
-      <c r="B819" s="14" t="s">
+      <c r="C819" s="78" t="s">
         <v>1633</v>
       </c>
-      <c r="C819" s="80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D819" s="29">
-        <v>46337</v>
-[...4 lines deleted...]
-    <row r="820" spans="1:6" ht="45">
+        <v>46331</v>
+      </c>
+      <c r="E819" s="67"/>
+      <c r="F819" s="67"/>
+    </row>
+    <row r="820" spans="1:6" ht="33.75">
       <c r="A820" s="3" t="s">
+        <v>2395</v>
+      </c>
+      <c r="B820" s="14" t="s">
         <v>1634</v>
       </c>
-      <c r="B820" s="14" t="s">
+      <c r="C820" s="78" t="s">
         <v>1635</v>
       </c>
-      <c r="C820" s="80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D820" s="29">
-        <v>46352</v>
-[...8 lines deleted...]
-      <c r="B821" s="11" t="s">
+        <v>46375</v>
+      </c>
+      <c r="E820" s="67"/>
+      <c r="F820" s="67"/>
+    </row>
+    <row r="821" spans="1:6" ht="126.75" customHeight="1">
+      <c r="A821" s="3" t="s">
         <v>1636</v>
       </c>
-      <c r="C821" s="80" t="s">
-[...8 lines deleted...]
-    <row r="822" spans="1:6" ht="146.25">
+      <c r="B821" s="56" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C821" s="78" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D821" s="29">
+        <v>46371</v>
+      </c>
+      <c r="E821" s="67"/>
+      <c r="F821" s="67"/>
+    </row>
+    <row r="822" spans="1:6" ht="142.5" customHeight="1">
       <c r="A822" s="1" t="s">
-        <v>2813</v>
-[...5 lines deleted...]
-        <v>3162</v>
+        <v>1639</v>
+      </c>
+      <c r="B822" s="11" t="s">
+        <v>1514</v>
+      </c>
+      <c r="C822" s="78" t="s">
+        <v>3056</v>
       </c>
       <c r="D822" s="19">
-        <v>46355</v>
-[...4 lines deleted...]
-    <row r="823" spans="1:6" ht="247.5">
+        <v>46503</v>
+      </c>
+      <c r="E822" s="67"/>
+      <c r="F822" s="67"/>
+    </row>
+    <row r="823" spans="1:6">
       <c r="A823" s="3" t="s">
-        <v>3810</v>
-[...5 lines deleted...]
-        <v>5</v>
+        <v>2725</v>
+      </c>
+      <c r="B823" s="14" t="s">
+        <v>1640</v>
+      </c>
+      <c r="C823" s="78" t="s">
+        <v>1641</v>
       </c>
       <c r="D823" s="29">
-        <v>46360</v>
-[...4 lines deleted...]
-    <row r="824" spans="1:6" ht="22.5">
+        <v>46400</v>
+      </c>
+      <c r="E823" s="67"/>
+      <c r="F823" s="67"/>
+    </row>
+    <row r="824" spans="1:6" ht="33.75">
       <c r="A824" s="3" t="s">
-        <v>1638</v>
+        <v>2192</v>
       </c>
       <c r="B824" s="10" t="s">
-        <v>1533</v>
-[...2 lines deleted...]
-        <v>1639</v>
+        <v>1642</v>
+      </c>
+      <c r="C824" s="78" t="s">
+        <v>1643</v>
       </c>
       <c r="D824" s="29">
-        <v>46509</v>
-[...4 lines deleted...]
-    <row r="825" spans="1:6" ht="56.25">
+        <v>46400</v>
+      </c>
+      <c r="E824" s="67"/>
+      <c r="F824" s="67"/>
+    </row>
+    <row r="825" spans="1:6" ht="33.75">
       <c r="A825" s="3" t="s">
-        <v>1640</v>
-[...13 lines deleted...]
-    <row r="826" spans="1:6" ht="22.5">
+        <v>1644</v>
+      </c>
+      <c r="B825" s="14" t="s">
+        <v>1645</v>
+      </c>
+      <c r="C825" s="78" t="s">
+        <v>1646</v>
+      </c>
+      <c r="D825" s="29">
+        <v>46421</v>
+      </c>
+      <c r="E825" s="67"/>
+      <c r="F825" s="67"/>
+    </row>
+    <row r="826" spans="1:6" ht="67.5">
       <c r="A826" s="3" t="s">
-        <v>1642</v>
-[...5 lines deleted...]
-        <v>1644</v>
+        <v>2054</v>
+      </c>
+      <c r="B826" s="10" t="s">
+        <v>1985</v>
+      </c>
+      <c r="C826" s="78" t="s">
+        <v>3685</v>
       </c>
       <c r="D826" s="19">
-        <v>46331</v>
-[...4 lines deleted...]
-    <row r="827" spans="1:6" ht="90">
+        <v>46404</v>
+      </c>
+      <c r="E826" s="67"/>
+      <c r="F826" s="67"/>
+    </row>
+    <row r="827" spans="1:6" ht="31.5" customHeight="1">
       <c r="A827" s="3" t="s">
-        <v>1645</v>
-[...5 lines deleted...]
-        <v>1644</v>
+        <v>1648</v>
+      </c>
+      <c r="B827" s="10" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C827" s="78" t="s">
+        <v>1618</v>
       </c>
       <c r="D827" s="19">
-        <v>46331</v>
-[...4 lines deleted...]
-    <row r="828" spans="1:6" ht="22.5">
+        <v>46413</v>
+      </c>
+      <c r="E827" s="67"/>
+      <c r="F827" s="67"/>
+    </row>
+    <row r="828" spans="1:6">
       <c r="A828" s="3" t="s">
-        <v>2534</v>
+        <v>1650</v>
       </c>
       <c r="B828" s="14" t="s">
-        <v>1647</v>
-[...2 lines deleted...]
-        <v>3392</v>
+        <v>1651</v>
+      </c>
+      <c r="C828" s="78" t="s">
+        <v>567</v>
       </c>
       <c r="D828" s="19">
-        <v>46475</v>
-[...4 lines deleted...]
-    <row r="829" spans="1:6" ht="409.5">
+        <v>46414</v>
+      </c>
+      <c r="E828" s="67"/>
+      <c r="F828" s="67"/>
+    </row>
+    <row r="829" spans="1:6" ht="147.94999999999999" customHeight="1">
       <c r="A829" s="3" t="s">
-        <v>1648</v>
-[...5 lines deleted...]
-        <v>5</v>
+        <v>2131</v>
+      </c>
+      <c r="B829" s="21" t="s">
+        <v>1652</v>
+      </c>
+      <c r="C829" s="78" t="s">
+        <v>3820</v>
       </c>
       <c r="D829" s="19">
-        <v>46367</v>
-[...4 lines deleted...]
-    <row r="830" spans="1:6" ht="191.25">
+        <v>46418</v>
+      </c>
+      <c r="E829" s="67"/>
+      <c r="F829" s="67"/>
+    </row>
+    <row r="830" spans="1:6" ht="45">
       <c r="A830" s="3" t="s">
-        <v>1650</v>
+        <v>1653</v>
       </c>
       <c r="B830" s="14" t="s">
-        <v>1651</v>
-[...10 lines deleted...]
-    <row r="831" spans="1:6" ht="61.5" customHeight="1">
+        <v>1492</v>
+      </c>
+      <c r="C830" s="78" t="s">
+        <v>3057</v>
+      </c>
+      <c r="D830" s="29">
+        <v>46419</v>
+      </c>
+      <c r="E830" s="67"/>
+      <c r="F830" s="67"/>
+    </row>
+    <row r="831" spans="1:6" ht="22.5">
       <c r="A831" s="3" t="s">
-        <v>2814</v>
+        <v>1654</v>
       </c>
       <c r="B831" s="14" t="s">
-        <v>1653</v>
-[...10 lines deleted...]
-    <row r="832" spans="1:6" ht="70.5" customHeight="1">
+        <v>1655</v>
+      </c>
+      <c r="C831" s="78" t="s">
+        <v>2822</v>
+      </c>
+      <c r="D831" s="29">
+        <v>46421</v>
+      </c>
+      <c r="E831" s="67"/>
+      <c r="F831" s="67"/>
+    </row>
+    <row r="832" spans="1:6" ht="22.5">
       <c r="A832" s="3" t="s">
-        <v>2815</v>
-[...13 lines deleted...]
-    <row r="833" spans="1:6">
+        <v>1656</v>
+      </c>
+      <c r="B832" s="21" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C832" s="78" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D832" s="29">
+        <v>46422</v>
+      </c>
+      <c r="E832" s="67"/>
+      <c r="F832" s="67"/>
+    </row>
+    <row r="833" spans="1:6" ht="76.5" customHeight="1">
       <c r="A833" s="3" t="s">
-        <v>1656</v>
-[...5 lines deleted...]
-        <v>214</v>
+        <v>2726</v>
+      </c>
+      <c r="B833" s="14" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C833" s="78" t="s">
+        <v>93</v>
       </c>
       <c r="D833" s="29">
-        <v>46374</v>
-[...12 lines deleted...]
-        <v>1659</v>
+        <v>46423</v>
+      </c>
+      <c r="E833" s="67"/>
+      <c r="F833" s="67"/>
+    </row>
+    <row r="834" spans="1:6" ht="33.75">
+      <c r="A834" s="1" t="s">
+        <v>2727</v>
+      </c>
+      <c r="B834" s="11" t="s">
+        <v>1660</v>
+      </c>
+      <c r="C834" s="78" t="s">
+        <v>1661</v>
       </c>
       <c r="D834" s="19">
-        <v>46373</v>
-[...11 lines deleted...]
-      <c r="C835" s="80" t="s">
+        <v>46424</v>
+      </c>
+      <c r="E834" s="67"/>
+      <c r="F834" s="67"/>
+    </row>
+    <row r="835" spans="1:6" ht="22.5">
+      <c r="A835" s="3" t="s">
         <v>1662</v>
       </c>
+      <c r="B835" s="14" t="s">
+        <v>1663</v>
+      </c>
+      <c r="C835" s="78" t="s">
+        <v>3058</v>
+      </c>
       <c r="D835" s="19">
-        <v>46374</v>
-[...6 lines deleted...]
-        <v>1663</v>
+        <v>46424</v>
+      </c>
+      <c r="E835" s="67"/>
+      <c r="F835" s="67"/>
+    </row>
+    <row r="836" spans="1:6" ht="71.25" customHeight="1">
+      <c r="A836" s="1" t="s">
+        <v>3686</v>
       </c>
       <c r="B836" s="10" t="s">
+        <v>415</v>
+      </c>
+      <c r="C836" s="78" t="s">
+        <v>12</v>
+      </c>
+      <c r="D836" s="29">
+        <v>46426</v>
+      </c>
+      <c r="E836" s="67"/>
+      <c r="F836" s="67"/>
+    </row>
+    <row r="837" spans="1:6">
+      <c r="A837" s="3" t="s">
         <v>1664</v>
       </c>
-      <c r="C836" s="80" t="s">
+      <c r="B837" s="14" t="s">
         <v>1665</v>
       </c>
-      <c r="D836" s="19">
-[...9 lines deleted...]
-      <c r="B837" s="14" t="s">
+      <c r="C837" s="78" t="s">
+        <v>1021</v>
+      </c>
+      <c r="D837" s="19">
+        <v>46425</v>
+      </c>
+      <c r="E837" s="67"/>
+      <c r="F837" s="67"/>
+    </row>
+    <row r="838" spans="1:6" ht="33.75">
+      <c r="A838" s="1" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B838" s="10" t="s">
         <v>1667</v>
       </c>
-      <c r="C837" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B838" s="21" t="s">
+      <c r="C838" s="78" t="s">
         <v>1668</v>
       </c>
-      <c r="C838" s="80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D838" s="19">
-        <v>46374</v>
-[...4 lines deleted...]
-    <row r="839" spans="1:6" ht="67.5">
+        <v>46426</v>
+      </c>
+      <c r="E838" s="67"/>
+      <c r="F838" s="67"/>
+    </row>
+    <row r="839" spans="1:6" ht="22.5">
       <c r="A839" s="3" t="s">
+        <v>2728</v>
+      </c>
+      <c r="B839" s="14" t="s">
         <v>1669</v>
       </c>
-      <c r="B839" s="14" t="s">
+      <c r="C839" s="81" t="s">
         <v>1670</v>
       </c>
-      <c r="C839" s="80" t="s">
-[...8 lines deleted...]
-    <row r="840" spans="1:6" ht="22.5">
+      <c r="D839" s="29">
+        <v>46425</v>
+      </c>
+      <c r="E839" s="67"/>
+      <c r="F839" s="67"/>
+    </row>
+    <row r="840" spans="1:6" ht="125.25" customHeight="1">
       <c r="A840" s="3" t="s">
         <v>1671</v>
       </c>
       <c r="B840" s="14" t="s">
         <v>1672</v>
       </c>
-      <c r="C840" s="80" t="s">
-[...8 lines deleted...]
-    <row r="841" spans="1:6" ht="146.25">
+      <c r="C840" s="78" t="s">
+        <v>3059</v>
+      </c>
+      <c r="D840" s="29">
+        <v>46430</v>
+      </c>
+      <c r="E840" s="67"/>
+      <c r="F840" s="67"/>
+    </row>
+    <row r="841" spans="1:6">
       <c r="A841" s="3" t="s">
+        <v>2433</v>
+      </c>
+      <c r="B841" s="11" t="s">
         <v>1673</v>
       </c>
-      <c r="B841" s="14" t="s">
+      <c r="C841" s="78" t="s">
         <v>1674</v>
       </c>
-      <c r="C841" s="80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D841" s="29">
-        <v>46428</v>
-[...4 lines deleted...]
-    <row r="842" spans="1:6">
+        <v>46429</v>
+      </c>
+      <c r="E841" s="67"/>
+      <c r="F841" s="67"/>
+    </row>
+    <row r="842" spans="1:6" ht="22.5">
       <c r="A842" s="3" t="s">
-        <v>2817</v>
+        <v>1675</v>
       </c>
       <c r="B842" s="14" t="s">
-        <v>1675</v>
-[...1 lines deleted...]
-      <c r="C842" s="80" t="s">
         <v>1676</v>
       </c>
-      <c r="D842" s="19">
-[...6 lines deleted...]
-      <c r="A843" s="3" t="s">
+      <c r="C842" s="78" t="s">
+        <v>3060</v>
+      </c>
+      <c r="D842" s="29">
+        <v>46431</v>
+      </c>
+      <c r="E842" s="67"/>
+      <c r="F842" s="67"/>
+    </row>
+    <row r="843" spans="1:6" ht="67.5">
+      <c r="A843" s="1" t="s">
+        <v>2459</v>
+      </c>
+      <c r="B843" s="50" t="s">
         <v>1677</v>
       </c>
-      <c r="B843" s="14" t="s">
+      <c r="C843" s="78" t="s">
         <v>1678</v>
       </c>
-      <c r="C843" s="80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D843" s="19">
-        <v>46386</v>
-[...5 lines deleted...]
-      <c r="A844" s="3" t="s">
+        <v>46404</v>
+      </c>
+      <c r="E843" s="67"/>
+      <c r="F843" s="67"/>
+    </row>
+    <row r="844" spans="1:6" ht="45">
+      <c r="A844" s="4" t="s">
         <v>1679</v>
       </c>
       <c r="B844" s="10" t="s">
         <v>1680</v>
       </c>
-      <c r="C844" s="80" t="s">
-[...6 lines deleted...]
-      <c r="F844" s="68"/>
+      <c r="C844" s="78" t="s">
+        <v>3061</v>
+      </c>
+      <c r="D844" s="19">
+        <v>46431</v>
+      </c>
+      <c r="E844" s="67"/>
+      <c r="F844" s="67"/>
     </row>
     <row r="845" spans="1:6" ht="33.75">
       <c r="A845" s="3" t="s">
-        <v>2480</v>
+        <v>2729</v>
       </c>
       <c r="B845" s="14" t="s">
+        <v>1681</v>
+      </c>
+      <c r="C845" s="78" t="s">
         <v>1682</v>
       </c>
-      <c r="C845" s="80" t="s">
+      <c r="D845" s="29">
+        <v>46432</v>
+      </c>
+      <c r="E845" s="67"/>
+      <c r="F845" s="67"/>
+    </row>
+    <row r="846" spans="1:6">
+      <c r="A846" s="3" t="s">
+        <v>2730</v>
+      </c>
+      <c r="B846" s="14" t="s">
         <v>1683</v>
       </c>
-      <c r="D845" s="29">
-[...6 lines deleted...]
-      <c r="A846" s="3" t="s">
+      <c r="C846" s="78" t="s">
+        <v>3062</v>
+      </c>
+      <c r="D846" s="29">
+        <v>46432</v>
+      </c>
+      <c r="E846" s="67"/>
+      <c r="F846" s="67"/>
+    </row>
+    <row r="847" spans="1:6" ht="22.5">
+      <c r="A847" s="3" t="s">
         <v>1684</v>
       </c>
-      <c r="B846" s="57" t="s">
+      <c r="B847" s="10" t="s">
         <v>1685</v>
       </c>
-      <c r="C846" s="80" t="s">
+      <c r="C847" s="78" t="s">
+        <v>2823</v>
+      </c>
+      <c r="D847" s="29">
+        <v>46432</v>
+      </c>
+      <c r="E847" s="67"/>
+      <c r="F847" s="67"/>
+    </row>
+    <row r="848" spans="1:6" ht="22.5">
+      <c r="A848" s="3" t="s">
         <v>1686</v>
       </c>
-      <c r="D846" s="29">
-[...6 lines deleted...]
-      <c r="A847" s="1" t="s">
+      <c r="B848" s="10" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C848" s="78" t="s">
+        <v>2824</v>
+      </c>
+      <c r="D848" s="29">
+        <v>46432</v>
+      </c>
+      <c r="E848" s="67"/>
+      <c r="F848" s="67"/>
+    </row>
+    <row r="849" spans="1:6" ht="22.5">
+      <c r="A849" s="3" t="s">
         <v>1687</v>
       </c>
-      <c r="B847" s="11" t="s">
-[...15 lines deleted...]
-      <c r="B848" s="14" t="s">
+      <c r="B849" s="10" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C849" s="78" t="s">
+        <v>2823</v>
+      </c>
+      <c r="D849" s="29">
+        <v>46432</v>
+      </c>
+      <c r="E849" s="67"/>
+      <c r="F849" s="67"/>
+    </row>
+    <row r="850" spans="1:6" ht="45">
+      <c r="A850" s="1" t="s">
+        <v>2731</v>
+      </c>
+      <c r="B850" s="10" t="s">
         <v>1688</v>
       </c>
-      <c r="C848" s="80" t="s">
+      <c r="C850" s="78" t="s">
+        <v>3063</v>
+      </c>
+      <c r="D850" s="29">
+        <v>46432</v>
+      </c>
+      <c r="E850" s="67"/>
+      <c r="F850" s="67"/>
+    </row>
+    <row r="851" spans="1:6" ht="33.75">
+      <c r="A851" s="3" t="s">
         <v>1689</v>
       </c>
-      <c r="D848" s="29">
-[...9 lines deleted...]
-      <c r="B849" s="10" t="s">
+      <c r="B851" s="14" t="s">
         <v>1690</v>
       </c>
-      <c r="C849" s="80" t="s">
+      <c r="C851" s="78" t="s">
+        <v>3064</v>
+      </c>
+      <c r="D851" s="29">
+        <v>46439</v>
+      </c>
+      <c r="E851" s="67"/>
+      <c r="F851" s="67"/>
+    </row>
+    <row r="852" spans="1:6">
+      <c r="A852" s="3" t="s">
+        <v>2532</v>
+      </c>
+      <c r="B852" s="14" t="s">
         <v>1691</v>
       </c>
-      <c r="D849" s="29">
-[...6 lines deleted...]
-      <c r="A850" s="3" t="s">
+      <c r="C852" s="78" t="s">
+        <v>289</v>
+      </c>
+      <c r="D852" s="29">
+        <v>46439</v>
+      </c>
+      <c r="E852" s="67"/>
+      <c r="F852" s="67"/>
+    </row>
+    <row r="853" spans="1:6" ht="33.75">
+      <c r="A853" s="3" t="s">
         <v>1692</v>
       </c>
-      <c r="B850" s="14" t="s">
+      <c r="B853" s="36" t="s">
         <v>1693</v>
       </c>
-      <c r="C850" s="80" t="s">
+      <c r="C853" s="78" t="s">
         <v>1694</v>
       </c>
-      <c r="D850" s="29">
-[...22 lines deleted...]
-      <c r="A852" s="3" t="s">
+      <c r="D853" s="29">
+        <v>46442</v>
+      </c>
+      <c r="E853" s="67"/>
+      <c r="F853" s="67"/>
+    </row>
+    <row r="854" spans="1:6" ht="168.75">
+      <c r="A854" s="2" t="s">
+        <v>1695</v>
+      </c>
+      <c r="B854" s="11" t="s">
         <v>1696</v>
       </c>
-      <c r="B852" s="10" t="s">
+      <c r="C854" s="78" t="s">
         <v>1697</v>
       </c>
-      <c r="C852" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A853" s="3" t="s">
+      <c r="D854" s="19">
+        <v>46445</v>
+      </c>
+      <c r="E854" s="67"/>
+      <c r="F854" s="67"/>
+    </row>
+    <row r="855" spans="1:6" ht="285" customHeight="1">
+      <c r="A855" s="51" t="s">
         <v>1698</v>
       </c>
-      <c r="B853" s="14" t="s">
+      <c r="B855" s="10" t="s">
         <v>1699</v>
       </c>
-      <c r="C853" s="80" t="s">
-[...12 lines deleted...]
-      <c r="B854" s="21" t="s">
+      <c r="C855" s="78" t="s">
+        <v>3065</v>
+      </c>
+      <c r="D855" s="19">
+        <v>46478</v>
+      </c>
+      <c r="E855" s="67"/>
+      <c r="F855" s="67"/>
+    </row>
+    <row r="856" spans="1:6" ht="45">
+      <c r="A856" s="3" t="s">
         <v>1700</v>
       </c>
-      <c r="C854" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A855" s="3" t="s">
+      <c r="B856" s="11" t="s">
         <v>1701</v>
       </c>
-      <c r="B855" s="14" t="s">
-[...12 lines deleted...]
-      <c r="A856" s="3" t="s">
+      <c r="C856" s="78" t="s">
         <v>1702</v>
       </c>
-      <c r="B856" s="14" t="s">
+      <c r="D856" s="30">
+        <v>46446</v>
+      </c>
+      <c r="E856" s="67"/>
+      <c r="F856" s="67"/>
+    </row>
+    <row r="857" spans="1:6" ht="90">
+      <c r="A857" s="3" t="s">
         <v>1703</v>
       </c>
-      <c r="C856" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A857" s="3" t="s">
+      <c r="B857" s="10" t="s">
         <v>1704</v>
       </c>
-      <c r="B857" s="21" t="s">
+      <c r="C857" s="78" t="s">
         <v>1705</v>
-      </c>
-[...1 lines deleted...]
-        <v>1706</v>
       </c>
       <c r="D857" s="29">
         <v>46422</v>
       </c>
-      <c r="E857" s="68"/>
-[...2 lines deleted...]
-    <row r="858" spans="1:6" ht="76.5" customHeight="1">
+      <c r="E857" s="67"/>
+      <c r="F857" s="67"/>
+    </row>
+    <row r="858" spans="1:6" ht="123.75">
       <c r="A858" s="3" t="s">
-        <v>2819</v>
+        <v>2732</v>
       </c>
       <c r="B858" s="14" t="s">
+        <v>1706</v>
+      </c>
+      <c r="C858" s="78" t="s">
         <v>1707</v>
       </c>
-      <c r="C858" s="80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D858" s="29">
-        <v>46423</v>
-[...8 lines deleted...]
-      <c r="B859" s="11" t="s">
+        <v>46510</v>
+      </c>
+      <c r="E858" s="67"/>
+      <c r="F858" s="67"/>
+    </row>
+    <row r="859" spans="1:6" ht="101.25">
+      <c r="A859" s="3" t="s">
         <v>1708</v>
       </c>
-      <c r="C859" s="80" t="s">
+      <c r="B859" s="14" t="s">
         <v>1709</v>
       </c>
+      <c r="C859" s="78" t="s">
+        <v>3568</v>
+      </c>
       <c r="D859" s="19">
-        <v>46424</v>
-[...4 lines deleted...]
-    <row r="860" spans="1:6" ht="22.5">
+        <v>46451</v>
+      </c>
+      <c r="E859" s="67"/>
+      <c r="F859" s="67"/>
+    </row>
+    <row r="860" spans="1:6" ht="33.75">
       <c r="A860" s="3" t="s">
         <v>1710</v>
       </c>
       <c r="B860" s="14" t="s">
         <v>1711</v>
       </c>
-      <c r="C860" s="80" t="s">
-        <v>3171</v>
+      <c r="C860" s="78" t="s">
+        <v>11</v>
       </c>
       <c r="D860" s="19">
-        <v>46424</v>
-[...18 lines deleted...]
-      <c r="F861" s="68"/>
+        <v>46452</v>
+      </c>
+      <c r="E860" s="67"/>
+      <c r="F860" s="67"/>
+    </row>
+    <row r="861" spans="1:6">
+      <c r="A861" s="3" t="s">
+        <v>1712</v>
+      </c>
+      <c r="B861" s="14" t="s">
+        <v>1713</v>
+      </c>
+      <c r="C861" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D861" s="19">
+        <v>46452</v>
+      </c>
+      <c r="E861" s="67"/>
+      <c r="F861" s="67"/>
     </row>
     <row r="862" spans="1:6">
       <c r="A862" s="3" t="s">
-        <v>1712</v>
+        <v>1714</v>
       </c>
       <c r="B862" s="14" t="s">
-        <v>1713</v>
-[...14 lines deleted...]
-      <c r="B863" s="10" t="s">
         <v>1715</v>
       </c>
-      <c r="C863" s="80" t="s">
+      <c r="C862" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D862" s="29">
+        <v>46452</v>
+      </c>
+      <c r="E862" s="67"/>
+      <c r="F862" s="67"/>
+    </row>
+    <row r="863" spans="1:6">
+      <c r="A863" s="3" t="s">
         <v>1716</v>
       </c>
+      <c r="B863" s="14" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C863" s="78" t="s">
+        <v>11</v>
+      </c>
       <c r="D863" s="19">
-        <v>46426</v>
-[...4 lines deleted...]
-    <row r="864" spans="1:6" ht="22.5">
+        <v>46452</v>
+      </c>
+      <c r="E863" s="67"/>
+      <c r="F863" s="67"/>
+    </row>
+    <row r="864" spans="1:6">
       <c r="A864" s="3" t="s">
-        <v>2821</v>
+        <v>1718</v>
       </c>
       <c r="B864" s="14" t="s">
-        <v>1717</v>
-[...10 lines deleted...]
-    <row r="865" spans="1:6" ht="125.25" customHeight="1">
+        <v>1719</v>
+      </c>
+      <c r="C864" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D864" s="19">
+        <v>46452</v>
+      </c>
+      <c r="E864" s="67"/>
+      <c r="F864" s="67"/>
+    </row>
+    <row r="865" spans="1:6" ht="59.45" customHeight="1">
       <c r="A865" s="3" t="s">
-        <v>1719</v>
-[...1 lines deleted...]
-      <c r="B865" s="14" t="s">
         <v>1720</v>
       </c>
-      <c r="C865" s="80" t="s">
-[...6 lines deleted...]
-      <c r="F865" s="68"/>
+      <c r="B865" s="10" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C865" s="78" t="s">
+        <v>2825</v>
+      </c>
+      <c r="D865" s="19">
+        <v>46452</v>
+      </c>
+      <c r="E865" s="67"/>
+      <c r="F865" s="67"/>
     </row>
     <row r="866" spans="1:6">
       <c r="A866" s="3" t="s">
-        <v>2518</v>
-[...4 lines deleted...]
-      <c r="C866" s="80" t="s">
         <v>1722</v>
       </c>
-      <c r="D866" s="29">
-[...5 lines deleted...]
-    <row r="867" spans="1:6" ht="22.5">
+      <c r="B866" s="14" t="s">
+        <v>1723</v>
+      </c>
+      <c r="C866" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="D866" s="19">
+        <v>46453</v>
+      </c>
+      <c r="E866" s="67"/>
+      <c r="F866" s="67"/>
+    </row>
+    <row r="867" spans="1:6">
       <c r="A867" s="3" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="B867" s="14" t="s">
-        <v>1724</v>
-[...14 lines deleted...]
-      <c r="B868" s="50" t="s">
         <v>1725</v>
       </c>
-      <c r="C868" s="80" t="s">
+      <c r="C867" s="78" t="s">
         <v>1726</v>
       </c>
+      <c r="D867" s="19">
+        <v>46453</v>
+      </c>
+      <c r="E867" s="67"/>
+      <c r="F867" s="67"/>
+    </row>
+    <row r="868" spans="1:6" ht="327.75" customHeight="1">
+      <c r="A868" s="3" t="s">
+        <v>2733</v>
+      </c>
+      <c r="B868" s="14" t="s">
+        <v>1727</v>
+      </c>
+      <c r="C868" s="78" t="s">
+        <v>5</v>
+      </c>
       <c r="D868" s="19">
-        <v>46404</v>
-[...6 lines deleted...]
-        <v>1727</v>
+        <v>46452</v>
+      </c>
+      <c r="E868" s="67"/>
+      <c r="F868" s="67"/>
+    </row>
+    <row r="869" spans="1:6" ht="22.5">
+      <c r="A869" s="3" t="s">
+        <v>1728</v>
       </c>
       <c r="B869" s="10" t="s">
-        <v>1728</v>
-[...14 lines deleted...]
-      <c r="B870" s="14" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C869" s="78" t="s">
+        <v>3066</v>
+      </c>
+      <c r="D869" s="29">
+        <v>46467</v>
+      </c>
+      <c r="E869" s="67"/>
+      <c r="F869" s="67"/>
+    </row>
+    <row r="870" spans="1:6" ht="45">
+      <c r="A870" s="2" t="s">
         <v>1729</v>
       </c>
-      <c r="C870" s="80" t="s">
+      <c r="B870" s="11" t="s">
         <v>1730</v>
       </c>
+      <c r="C870" s="78" t="s">
+        <v>486</v>
+      </c>
       <c r="D870" s="29">
-        <v>46432</v>
-[...8 lines deleted...]
-      <c r="B871" s="14" t="s">
+        <v>46456</v>
+      </c>
+      <c r="E870" s="67"/>
+      <c r="F870" s="67"/>
+    </row>
+    <row r="871" spans="1:6" ht="292.5">
+      <c r="A871" s="8" t="s">
+        <v>2734</v>
+      </c>
+      <c r="B871" s="10" t="s">
         <v>1731</v>
       </c>
-      <c r="C871" s="80" t="s">
-[...8 lines deleted...]
-    <row r="872" spans="1:6" ht="22.5">
+      <c r="C871" s="78" t="s">
+        <v>3067</v>
+      </c>
+      <c r="D871" s="19">
+        <v>46459</v>
+      </c>
+      <c r="E871" s="67"/>
+      <c r="F871" s="67"/>
+    </row>
+    <row r="872" spans="1:6" ht="90">
       <c r="A872" s="3" t="s">
         <v>1732</v>
       </c>
-      <c r="B872" s="10" t="s">
+      <c r="B872" s="14" t="s">
         <v>1733</v>
       </c>
-      <c r="C872" s="80" t="s">
-[...8 lines deleted...]
-    <row r="873" spans="1:6" ht="22.5">
+      <c r="C872" s="78" t="s">
+        <v>3277</v>
+      </c>
+      <c r="D872" s="19">
+        <v>46460</v>
+      </c>
+      <c r="E872" s="67"/>
+      <c r="F872" s="67"/>
+    </row>
+    <row r="873" spans="1:6" ht="56.25">
       <c r="A873" s="3" t="s">
         <v>1734</v>
       </c>
       <c r="B873" s="10" t="s">
-        <v>1733</v>
-[...2 lines deleted...]
-        <v>2922</v>
+        <v>1735</v>
+      </c>
+      <c r="C873" s="78" t="s">
+        <v>3068</v>
       </c>
       <c r="D873" s="29">
-        <v>46432</v>
-[...4 lines deleted...]
-    <row r="874" spans="1:6" ht="22.5">
+        <v>46458</v>
+      </c>
+      <c r="E873" s="67"/>
+      <c r="F873" s="67"/>
+    </row>
+    <row r="874" spans="1:6" ht="33.75">
       <c r="A874" s="3" t="s">
-        <v>1735</v>
-[...5 lines deleted...]
-        <v>2921</v>
+        <v>2735</v>
+      </c>
+      <c r="B874" s="14" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C874" s="78" t="s">
+        <v>1737</v>
       </c>
       <c r="D874" s="29">
-        <v>46432</v>
-[...6 lines deleted...]
-        <v>2824</v>
+        <v>46460</v>
+      </c>
+      <c r="E874" s="67"/>
+      <c r="F874" s="67"/>
+    </row>
+    <row r="875" spans="1:6" ht="115.5" customHeight="1">
+      <c r="A875" s="3" t="s">
+        <v>1938</v>
       </c>
       <c r="B875" s="10" t="s">
-        <v>1736</v>
-[...2 lines deleted...]
-        <v>3176</v>
+        <v>1738</v>
+      </c>
+      <c r="C875" s="78" t="s">
+        <v>1739</v>
       </c>
       <c r="D875" s="29">
-        <v>46432</v>
-[...22 lines deleted...]
-        <v>2620</v>
+        <v>46464</v>
+      </c>
+      <c r="E875" s="67"/>
+      <c r="F875" s="67"/>
+    </row>
+    <row r="876" spans="1:6" ht="160.5" customHeight="1">
+      <c r="A876" s="2" t="s">
+        <v>1740</v>
+      </c>
+      <c r="B876" s="10" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C876" s="78" t="s">
+        <v>3069</v>
+      </c>
+      <c r="D876" s="19">
+        <v>46465</v>
+      </c>
+      <c r="E876" s="67"/>
+      <c r="F876" s="67"/>
+    </row>
+    <row r="877" spans="1:6" ht="45">
+      <c r="A877" s="45" t="s">
+        <v>2736</v>
       </c>
       <c r="B877" s="14" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>1742</v>
+      </c>
+      <c r="C877" s="78" t="s">
+        <v>3070</v>
       </c>
       <c r="D877" s="29">
-        <v>46439</v>
-[...4 lines deleted...]
-    <row r="878" spans="1:6" ht="33.75">
+        <v>46466</v>
+      </c>
+      <c r="E877" s="67"/>
+      <c r="F877" s="67"/>
+    </row>
+    <row r="878" spans="1:6" ht="73.5" customHeight="1">
       <c r="A878" s="3" t="s">
-        <v>1740</v>
-[...5 lines deleted...]
-        <v>1742</v>
+        <v>1743</v>
+      </c>
+      <c r="B878" s="10" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C878" s="78" t="s">
+        <v>3071</v>
       </c>
       <c r="D878" s="29">
-        <v>46442</v>
-[...11 lines deleted...]
-      <c r="C879" s="80" t="s">
+        <v>46577</v>
+      </c>
+      <c r="E878" s="67"/>
+      <c r="F878" s="67"/>
+    </row>
+    <row r="879" spans="1:6" ht="200.25" customHeight="1">
+      <c r="A879" s="3" t="s">
         <v>1745</v>
       </c>
+      <c r="B879" s="14" t="s">
+        <v>1746</v>
+      </c>
+      <c r="C879" s="78" t="s">
+        <v>1021</v>
+      </c>
       <c r="D879" s="19">
-        <v>46445</v>
-[...6 lines deleted...]
-        <v>1746</v>
+        <v>46466</v>
+      </c>
+      <c r="E879" s="67"/>
+      <c r="F879" s="67"/>
+    </row>
+    <row r="880" spans="1:6" ht="33.75">
+      <c r="A880" s="1" t="s">
+        <v>1747</v>
       </c>
       <c r="B880" s="10" t="s">
-        <v>1747</v>
-[...2 lines deleted...]
-        <v>3178</v>
+        <v>1748</v>
+      </c>
+      <c r="C880" s="78" t="s">
+        <v>5</v>
       </c>
       <c r="D880" s="19">
-        <v>46478</v>
-[...8 lines deleted...]
-      <c r="B881" s="11" t="s">
+        <v>46467</v>
+      </c>
+      <c r="E880" s="67"/>
+      <c r="F880" s="67"/>
+    </row>
+    <row r="881" spans="1:6" ht="374.25" customHeight="1">
+      <c r="A881" s="2" t="s">
+        <v>2489</v>
+      </c>
+      <c r="B881" s="14" t="s">
+        <v>3149</v>
+      </c>
+      <c r="C881" s="78" t="s">
+        <v>3717</v>
+      </c>
+      <c r="D881" s="19">
+        <v>46470</v>
+      </c>
+      <c r="E881" s="67"/>
+      <c r="F881" s="67"/>
+    </row>
+    <row r="882" spans="1:6" ht="78.75">
+      <c r="A882" s="3" t="s">
         <v>1749</v>
       </c>
-      <c r="C881" s="80" t="s">
+      <c r="B882" s="14" t="s">
         <v>1750</v>
       </c>
-      <c r="D881" s="30">
-[...6 lines deleted...]
-      <c r="A882" s="3" t="s">
+      <c r="C882" s="78" t="s">
         <v>1751</v>
       </c>
-      <c r="B882" s="10" t="s">
+      <c r="D882" s="19">
+        <v>46473</v>
+      </c>
+      <c r="E882" s="67"/>
+      <c r="F882" s="67"/>
+    </row>
+    <row r="883" spans="1:6" ht="133.5" customHeight="1">
+      <c r="A883" s="47" t="s">
         <v>1752</v>
       </c>
-      <c r="C882" s="80" t="s">
+      <c r="B883" s="36" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C883" s="78" t="s">
+        <v>3072</v>
+      </c>
+      <c r="D883" s="19">
+        <v>46472</v>
+      </c>
+      <c r="E883" s="67"/>
+      <c r="F883" s="67"/>
+    </row>
+    <row r="884" spans="1:6" ht="117" customHeight="1">
+      <c r="A884" s="3" t="s">
         <v>1753</v>
       </c>
-      <c r="D882" s="29">
-[...9 lines deleted...]
-      <c r="B883" s="14" t="s">
+      <c r="B884" s="14" t="s">
         <v>1754</v>
       </c>
-      <c r="C883" s="80" t="s">
+      <c r="C884" s="78" t="s">
+        <v>3278</v>
+      </c>
+      <c r="D884" s="19">
+        <v>46472</v>
+      </c>
+      <c r="E884" s="67"/>
+      <c r="F884" s="67"/>
+    </row>
+    <row r="885" spans="1:6" ht="101.25">
+      <c r="A885" s="3" t="s">
+        <v>2737</v>
+      </c>
+      <c r="B885" s="14" t="s">
         <v>1755</v>
       </c>
-      <c r="D883" s="29">
-[...6 lines deleted...]
-      <c r="A884" s="3" t="s">
+      <c r="C885" s="78" t="s">
+        <v>3687</v>
+      </c>
+      <c r="D885" s="19">
+        <v>46472</v>
+      </c>
+      <c r="E885" s="67"/>
+      <c r="F885" s="67"/>
+    </row>
+    <row r="886" spans="1:6" ht="22.5">
+      <c r="A886" s="3" t="s">
         <v>1756</v>
       </c>
-      <c r="B884" s="14" t="s">
+      <c r="B886" s="14" t="s">
         <v>1757</v>
       </c>
-      <c r="C884" s="80" t="s">
-[...9 lines deleted...]
-      <c r="A885" s="3" t="s">
+      <c r="C886" s="78" t="s">
         <v>1758</v>
       </c>
-      <c r="B885" s="14" t="s">
+      <c r="D886" s="19">
+        <v>46474</v>
+      </c>
+      <c r="E886" s="67"/>
+      <c r="F886" s="67"/>
+    </row>
+    <row r="887" spans="1:6" ht="56.25">
+      <c r="A887" s="1" t="s">
         <v>1759</v>
       </c>
-      <c r="C885" s="80" t="s">
+      <c r="B887" s="11" t="s">
+        <v>1760</v>
+      </c>
+      <c r="C887" s="78" t="s">
+        <v>3279</v>
+      </c>
+      <c r="D887" s="29">
+        <v>46505</v>
+      </c>
+      <c r="E887" s="67"/>
+      <c r="F887" s="67"/>
+    </row>
+    <row r="888" spans="1:6" ht="78.75">
+      <c r="A888" s="3" t="s">
+        <v>1761</v>
+      </c>
+      <c r="B888" s="14" t="s">
+        <v>1762</v>
+      </c>
+      <c r="C888" s="78" t="s">
+        <v>1763</v>
+      </c>
+      <c r="D888" s="29">
+        <v>46481</v>
+      </c>
+      <c r="E888" s="67"/>
+      <c r="F888" s="67"/>
+    </row>
+    <row r="889" spans="1:6" ht="96" customHeight="1">
+      <c r="A889" s="3" t="s">
+        <v>2783</v>
+      </c>
+      <c r="B889" s="14" t="s">
+        <v>1764</v>
+      </c>
+      <c r="C889" s="78" t="s">
+        <v>3073</v>
+      </c>
+      <c r="D889" s="29">
+        <v>46481</v>
+      </c>
+      <c r="E889" s="67"/>
+      <c r="F889" s="67"/>
+    </row>
+    <row r="890" spans="1:6" ht="33.75">
+      <c r="A890" s="3" t="s">
+        <v>1765</v>
+      </c>
+      <c r="B890" s="10" t="s">
+        <v>1766</v>
+      </c>
+      <c r="C890" s="78" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D890" s="19">
+        <v>46481</v>
+      </c>
+      <c r="E890" s="67"/>
+      <c r="F890" s="67"/>
+    </row>
+    <row r="891" spans="1:6" ht="42.95" customHeight="1">
+      <c r="A891" s="3" t="s">
+        <v>1768</v>
+      </c>
+      <c r="B891" s="10" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C891" s="78" t="s">
+        <v>3569</v>
+      </c>
+      <c r="D891" s="29">
+        <v>46590</v>
+      </c>
+      <c r="E891" s="67"/>
+      <c r="F891" s="67"/>
+    </row>
+    <row r="892" spans="1:6" ht="378.75" customHeight="1">
+      <c r="A892" s="3" t="s">
+        <v>2738</v>
+      </c>
+      <c r="B892" s="14" t="s">
+        <v>1770</v>
+      </c>
+      <c r="C892" s="78" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D892" s="29">
+        <v>46485</v>
+      </c>
+      <c r="E892" s="67"/>
+      <c r="F892" s="67"/>
+    </row>
+    <row r="893" spans="1:6" ht="144.75" customHeight="1">
+      <c r="A893" s="3" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B893" s="10" t="s">
+        <v>1773</v>
+      </c>
+      <c r="C893" s="78" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D893" s="19">
+        <v>46488</v>
+      </c>
+      <c r="E893" s="67"/>
+      <c r="F893" s="67"/>
+    </row>
+    <row r="894" spans="1:6" ht="45">
+      <c r="A894" s="3" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B894" s="14" t="s">
+        <v>1776</v>
+      </c>
+      <c r="C894" s="78" t="s">
+        <v>3074</v>
+      </c>
+      <c r="D894" s="29">
+        <v>46488</v>
+      </c>
+      <c r="E894" s="67"/>
+      <c r="F894" s="67"/>
+    </row>
+    <row r="895" spans="1:6" ht="91.5" customHeight="1">
+      <c r="A895" s="3" t="s">
+        <v>1804</v>
+      </c>
+      <c r="B895" s="10" t="s">
+        <v>1805</v>
+      </c>
+      <c r="C895" s="78" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D895" s="29">
+        <v>46614</v>
+      </c>
+      <c r="E895" s="67"/>
+      <c r="F895" s="67"/>
+    </row>
+    <row r="896" spans="1:6" ht="22.5">
+      <c r="A896" s="3" t="s">
+        <v>1807</v>
+      </c>
+      <c r="B896" s="10" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C896" s="78" t="s">
+        <v>1809</v>
+      </c>
+      <c r="D896" s="19">
+        <v>46493</v>
+      </c>
+      <c r="E896" s="67"/>
+      <c r="F896" s="67"/>
+    </row>
+    <row r="897" spans="1:6">
+      <c r="A897" s="3" t="s">
+        <v>844</v>
+      </c>
+      <c r="B897" s="10" t="s">
+        <v>845</v>
+      </c>
+      <c r="C897" s="78" t="s">
+        <v>2165</v>
+      </c>
+      <c r="D897" s="29">
+        <v>46494</v>
+      </c>
+      <c r="E897" s="67"/>
+      <c r="F897" s="67"/>
+    </row>
+    <row r="898" spans="1:6" ht="33.75">
+      <c r="A898" s="1" t="s">
+        <v>1976</v>
+      </c>
+      <c r="B898" s="10" t="s">
+        <v>1812</v>
+      </c>
+      <c r="C898" s="78" t="s">
+        <v>1813</v>
+      </c>
+      <c r="D898" s="19">
+        <v>46488</v>
+      </c>
+      <c r="E898" s="67"/>
+      <c r="F898" s="67"/>
+    </row>
+    <row r="899" spans="1:6" ht="22.5">
+      <c r="A899" s="3" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B899" s="14" t="s">
+        <v>1815</v>
+      </c>
+      <c r="C899" s="78" t="s">
+        <v>2826</v>
+      </c>
+      <c r="D899" s="29">
+        <v>46472</v>
+      </c>
+      <c r="E899" s="67"/>
+      <c r="F899" s="67"/>
+    </row>
+    <row r="900" spans="1:6" ht="22.5">
+      <c r="A900" s="1" t="s">
+        <v>1816</v>
+      </c>
+      <c r="B900" s="10" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C900" s="78" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D900" s="19">
+        <v>46488</v>
+      </c>
+      <c r="E900" s="67"/>
+      <c r="F900" s="67"/>
+    </row>
+    <row r="901" spans="1:6" ht="56.25">
+      <c r="A901" s="3" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B901" s="10" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C901" s="78" t="s">
+        <v>3280</v>
+      </c>
+      <c r="D901" s="19">
+        <v>46501</v>
+      </c>
+      <c r="E901" s="67"/>
+      <c r="F901" s="67"/>
+    </row>
+    <row r="902" spans="1:6" ht="33.75">
+      <c r="A902" s="3" t="s">
+        <v>2739</v>
+      </c>
+      <c r="B902" s="14" t="s">
+        <v>744</v>
+      </c>
+      <c r="C902" s="79" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D902" s="19">
+        <v>46507</v>
+      </c>
+      <c r="E902" s="67"/>
+      <c r="F902" s="67"/>
+    </row>
+    <row r="903" spans="1:6" ht="22.5">
+      <c r="A903" s="3" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B903" s="14" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C903" s="78" t="s">
+        <v>1825</v>
+      </c>
+      <c r="D903" s="19">
+        <v>46507</v>
+      </c>
+      <c r="E903" s="67"/>
+      <c r="F903" s="67"/>
+    </row>
+    <row r="904" spans="1:6" ht="33.75">
+      <c r="A904" s="3" t="s">
+        <v>1827</v>
+      </c>
+      <c r="B904" s="14" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C904" s="78" t="s">
+        <v>3076</v>
+      </c>
+      <c r="D904" s="29">
+        <v>46506</v>
+      </c>
+      <c r="E904" s="67"/>
+      <c r="F904" s="67"/>
+    </row>
+    <row r="905" spans="1:6" ht="271.5" customHeight="1">
+      <c r="A905" s="3" t="s">
+        <v>1828</v>
+      </c>
+      <c r="B905" s="10" t="s">
+        <v>1829</v>
+      </c>
+      <c r="C905" s="78" t="s">
+        <v>3077</v>
+      </c>
+      <c r="D905" s="29">
+        <v>46491</v>
+      </c>
+      <c r="E905" s="67"/>
+      <c r="F905" s="67"/>
+    </row>
+    <row r="906" spans="1:6" ht="33.75">
+      <c r="A906" s="3" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B906" s="14" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C906" s="78" t="s">
+        <v>3076</v>
+      </c>
+      <c r="D906" s="29">
+        <v>46506</v>
+      </c>
+      <c r="E906" s="67"/>
+      <c r="F906" s="67"/>
+    </row>
+    <row r="907" spans="1:6" ht="67.5" customHeight="1">
+      <c r="A907" s="3" t="s">
+        <v>2740</v>
+      </c>
+      <c r="B907" s="14" t="s">
+        <v>1831</v>
+      </c>
+      <c r="C907" s="78" t="s">
+        <v>3078</v>
+      </c>
+      <c r="D907" s="19">
+        <v>46410</v>
+      </c>
+      <c r="E907" s="67"/>
+      <c r="F907" s="67"/>
+    </row>
+    <row r="908" spans="1:6" ht="219.6" customHeight="1">
+      <c r="A908" s="3" t="s">
+        <v>2786</v>
+      </c>
+      <c r="B908" s="14" t="s">
+        <v>1832</v>
+      </c>
+      <c r="C908" s="78" t="s">
+        <v>700</v>
+      </c>
+      <c r="D908" s="19">
+        <v>46508</v>
+      </c>
+      <c r="E908" s="67"/>
+      <c r="F908" s="67"/>
+    </row>
+    <row r="909" spans="1:6" ht="64.5" customHeight="1">
+      <c r="A909" s="3" t="s">
+        <v>1833</v>
+      </c>
+      <c r="B909" s="10" t="s">
+        <v>1834</v>
+      </c>
+      <c r="C909" s="78" t="s">
+        <v>3079</v>
+      </c>
+      <c r="D909" s="29">
+        <v>46507</v>
+      </c>
+      <c r="E909" s="67"/>
+      <c r="F909" s="67"/>
+    </row>
+    <row r="910" spans="1:6" ht="22.5">
+      <c r="A910" s="3" t="s">
+        <v>1835</v>
+      </c>
+      <c r="B910" s="14" t="s">
+        <v>1836</v>
+      </c>
+      <c r="C910" s="78" t="s">
+        <v>3080</v>
+      </c>
+      <c r="D910" s="19">
+        <v>46513</v>
+      </c>
+      <c r="E910" s="67"/>
+      <c r="F910" s="67"/>
+    </row>
+    <row r="911" spans="1:6" ht="90">
+      <c r="A911" s="3" t="s">
+        <v>2438</v>
+      </c>
+      <c r="B911" s="10" t="s">
+        <v>1837</v>
+      </c>
+      <c r="C911" s="78" t="s">
+        <v>560</v>
+      </c>
+      <c r="D911" s="29">
+        <v>46514</v>
+      </c>
+      <c r="E911" s="67"/>
+      <c r="F911" s="67"/>
+    </row>
+    <row r="912" spans="1:6" ht="33.75">
+      <c r="A912" s="3" t="s">
+        <v>1838</v>
+      </c>
+      <c r="B912" s="10" t="s">
+        <v>1839</v>
+      </c>
+      <c r="C912" s="78" t="s">
+        <v>1840</v>
+      </c>
+      <c r="D912" s="29">
+        <v>46514</v>
+      </c>
+      <c r="E912" s="67"/>
+      <c r="F912" s="67"/>
+    </row>
+    <row r="913" spans="1:6" ht="45">
+      <c r="A913" s="3" t="s">
+        <v>1842</v>
+      </c>
+      <c r="B913" s="14" t="s">
+        <v>1841</v>
+      </c>
+      <c r="C913" s="78" t="s">
+        <v>3081</v>
+      </c>
+      <c r="D913" s="29">
+        <v>46516</v>
+      </c>
+      <c r="E913" s="67"/>
+      <c r="F913" s="67"/>
+    </row>
+    <row r="914" spans="1:6" ht="56.25">
+      <c r="A914" s="3" t="s">
+        <v>2741</v>
+      </c>
+      <c r="B914" s="10" t="s">
+        <v>1844</v>
+      </c>
+      <c r="C914" s="78" t="s">
+        <v>3082</v>
+      </c>
+      <c r="D914" s="29">
+        <v>46490</v>
+      </c>
+      <c r="E914" s="67"/>
+      <c r="F914" s="67"/>
+    </row>
+    <row r="915" spans="1:6" ht="101.25">
+      <c r="A915" s="3" t="s">
+        <v>1845</v>
+      </c>
+      <c r="B915" s="10" t="s">
+        <v>1846</v>
+      </c>
+      <c r="C915" s="78" t="s">
+        <v>1847</v>
+      </c>
+      <c r="D915" s="29">
+        <v>46519</v>
+      </c>
+      <c r="E915" s="67"/>
+      <c r="F915" s="67"/>
+    </row>
+    <row r="916" spans="1:6" ht="409.5">
+      <c r="A916" s="2" t="s">
+        <v>1849</v>
+      </c>
+      <c r="B916" s="11" t="s">
+        <v>1848</v>
+      </c>
+      <c r="C916" s="78" t="s">
+        <v>3083</v>
+      </c>
+      <c r="D916" s="29">
+        <v>46519</v>
+      </c>
+      <c r="E916" s="67"/>
+      <c r="F916" s="67"/>
+    </row>
+    <row r="917" spans="1:6" ht="33.75">
+      <c r="A917" s="3" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B917" s="10" t="s">
+        <v>1851</v>
+      </c>
+      <c r="C917" s="81" t="s">
+        <v>584</v>
+      </c>
+      <c r="D917" s="29">
+        <v>46520</v>
+      </c>
+      <c r="E917" s="67"/>
+      <c r="F917" s="67"/>
+    </row>
+    <row r="918" spans="1:6">
+      <c r="A918" s="3" t="s">
+        <v>1852</v>
+      </c>
+      <c r="B918" s="14" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C918" s="78" t="s">
+        <v>115</v>
+      </c>
+      <c r="D918" s="29">
+        <v>46522</v>
+      </c>
+      <c r="E918" s="67"/>
+      <c r="F918" s="67"/>
+    </row>
+    <row r="919" spans="1:6" ht="224.1" customHeight="1">
+      <c r="A919" s="3" t="s">
+        <v>1854</v>
+      </c>
+      <c r="B919" s="10" t="s">
+        <v>278</v>
+      </c>
+      <c r="C919" s="78" t="s">
+        <v>1855</v>
+      </c>
+      <c r="D919" s="29">
+        <v>46527</v>
+      </c>
+      <c r="E919" s="67"/>
+      <c r="F919" s="73"/>
+    </row>
+    <row r="920" spans="1:6" ht="22.5">
+      <c r="A920" s="3" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B920" s="14" t="s">
+        <v>1857</v>
+      </c>
+      <c r="C920" s="78" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D920" s="29">
+        <v>46527</v>
+      </c>
+      <c r="E920" s="67"/>
+      <c r="F920" s="67"/>
+    </row>
+    <row r="921" spans="1:6">
+      <c r="A921" s="3" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B921" s="14" t="s">
+        <v>1860</v>
+      </c>
+      <c r="C921" s="78" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D921" s="29">
+        <v>46527</v>
+      </c>
+      <c r="E921" s="67"/>
+      <c r="F921" s="67"/>
+    </row>
+    <row r="922" spans="1:6" ht="78.75">
+      <c r="A922" s="3" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B922" s="21" t="s">
+        <v>1863</v>
+      </c>
+      <c r="C922" s="78" t="s">
+        <v>3084</v>
+      </c>
+      <c r="D922" s="29">
+        <v>46527</v>
+      </c>
+      <c r="E922" s="67"/>
+      <c r="F922" s="67"/>
+    </row>
+    <row r="923" spans="1:6" ht="263.25" customHeight="1">
+      <c r="A923" s="3" t="s">
+        <v>1868</v>
+      </c>
+      <c r="B923" s="14" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C923" s="78" t="s">
+        <v>3085</v>
+      </c>
+      <c r="D923" s="29">
+        <v>46531</v>
+      </c>
+      <c r="E923" s="67"/>
+      <c r="F923" s="67"/>
+    </row>
+    <row r="924" spans="1:6" ht="67.5">
+      <c r="A924" s="3" t="s">
+        <v>1870</v>
+      </c>
+      <c r="B924" s="14" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C924" s="78" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D924" s="29">
+        <v>46586</v>
+      </c>
+      <c r="E924" s="67"/>
+      <c r="F924" s="67"/>
+    </row>
+    <row r="925" spans="1:6" ht="22.5">
+      <c r="A925" s="3" t="s">
+        <v>1873</v>
+      </c>
+      <c r="B925" s="14" t="s">
+        <v>1874</v>
+      </c>
+      <c r="C925" s="78" t="s">
+        <v>3087</v>
+      </c>
+      <c r="D925" s="29">
+        <v>46536</v>
+      </c>
+      <c r="E925" s="67"/>
+      <c r="F925" s="67"/>
+    </row>
+    <row r="926" spans="1:6" ht="45" customHeight="1">
+      <c r="A926" s="4" t="s">
+        <v>2742</v>
+      </c>
+      <c r="B926" s="10" t="s">
+        <v>313</v>
+      </c>
+      <c r="C926" s="78" t="s">
+        <v>314</v>
+      </c>
+      <c r="D926" s="29">
+        <v>46589</v>
+      </c>
+      <c r="E926" s="67"/>
+      <c r="F926" s="67"/>
+    </row>
+    <row r="927" spans="1:6" ht="76.5" customHeight="1">
+      <c r="A927" s="1" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B927" s="10" t="s">
+        <v>1876</v>
+      </c>
+      <c r="C927" s="78" t="s">
+        <v>3088</v>
+      </c>
+      <c r="D927" s="19">
+        <v>46537</v>
+      </c>
+      <c r="E927" s="67"/>
+      <c r="F927" s="67"/>
+    </row>
+    <row r="928" spans="1:6" ht="56.25">
+      <c r="A928" s="3" t="s">
+        <v>2743</v>
+      </c>
+      <c r="B928" s="14" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C928" s="78" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D928" s="19">
+        <v>46540</v>
+      </c>
+      <c r="E928" s="67"/>
+      <c r="F928" s="67"/>
+    </row>
+    <row r="929" spans="1:6" ht="77.099999999999994" customHeight="1">
+      <c r="A929" s="3" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B929" s="14" t="s">
+        <v>1619</v>
+      </c>
+      <c r="C929" s="78" t="s">
+        <v>3089</v>
+      </c>
+      <c r="D929" s="19">
+        <v>46374</v>
+      </c>
+      <c r="E929" s="67"/>
+      <c r="F929" s="67"/>
+    </row>
+    <row r="930" spans="1:6" ht="22.5">
+      <c r="A930" s="3" t="s">
+        <v>1885</v>
+      </c>
+      <c r="B930" s="36" t="s">
+        <v>1886</v>
+      </c>
+      <c r="C930" s="78" t="s">
+        <v>3821</v>
+      </c>
+      <c r="D930" s="19">
+        <v>46544</v>
+      </c>
+      <c r="E930" s="67"/>
+      <c r="F930" s="67"/>
+    </row>
+    <row r="931" spans="1:6" ht="154.5" customHeight="1">
+      <c r="A931" s="3" t="s">
+        <v>2706</v>
+      </c>
+      <c r="B931" s="14" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C931" s="78" t="s">
+        <v>3822</v>
+      </c>
+      <c r="D931" s="29">
+        <v>46544</v>
+      </c>
+      <c r="E931" s="67"/>
+      <c r="F931" s="67"/>
+    </row>
+    <row r="932" spans="1:6" ht="198.75" customHeight="1">
+      <c r="A932" s="4" t="s">
+        <v>2744</v>
+      </c>
+      <c r="B932" s="10" t="s">
+        <v>1887</v>
+      </c>
+      <c r="C932" s="78" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D932" s="19">
+        <v>46549</v>
+      </c>
+      <c r="E932" s="67"/>
+      <c r="F932" s="67"/>
+    </row>
+    <row r="933" spans="1:6" ht="90">
+      <c r="A933" s="4" t="s">
+        <v>2745</v>
+      </c>
+      <c r="B933" s="14" t="s">
+        <v>1889</v>
+      </c>
+      <c r="C933" s="78" t="s">
+        <v>3090</v>
+      </c>
+      <c r="D933" s="19">
+        <v>46549</v>
+      </c>
+      <c r="E933" s="67"/>
+      <c r="F933" s="67"/>
+    </row>
+    <row r="934" spans="1:6" ht="67.5">
+      <c r="A934" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="B934" s="11" t="s">
+        <v>1890</v>
+      </c>
+      <c r="C934" s="78" t="s">
+        <v>3091</v>
+      </c>
+      <c r="D934" s="29">
+        <v>46548</v>
+      </c>
+      <c r="E934" s="67"/>
+      <c r="F934" s="67"/>
+    </row>
+    <row r="935" spans="1:6" ht="236.25">
+      <c r="A935" s="1" t="s">
+        <v>2746</v>
+      </c>
+      <c r="B935" s="10" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C935" s="78" t="s">
+        <v>241</v>
+      </c>
+      <c r="D935" s="19">
+        <v>46552</v>
+      </c>
+      <c r="E935" s="67"/>
+      <c r="F935" s="67"/>
+    </row>
+    <row r="936" spans="1:6" ht="22.5">
+      <c r="A936" s="1" t="s">
+        <v>1896</v>
+      </c>
+      <c r="B936" s="10" t="s">
+        <v>1897</v>
+      </c>
+      <c r="C936" s="78" t="s">
+        <v>48</v>
+      </c>
+      <c r="D936" s="19">
+        <v>46570</v>
+      </c>
+      <c r="E936" s="67"/>
+      <c r="F936" s="67"/>
+    </row>
+    <row r="937" spans="1:6">
+      <c r="A937" s="3" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B937" s="14" t="s">
+        <v>1900</v>
+      </c>
+      <c r="C937" s="81" t="s">
+        <v>1901</v>
+      </c>
+      <c r="D937" s="29">
+        <v>46556</v>
+      </c>
+      <c r="E937" s="67"/>
+      <c r="F937" s="67"/>
+    </row>
+    <row r="938" spans="1:6" ht="281.25">
+      <c r="A938" s="3" t="s">
+        <v>2747</v>
+      </c>
+      <c r="B938" s="14" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C938" s="78" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D938" s="29">
+        <v>46556</v>
+      </c>
+      <c r="E938" s="67"/>
+      <c r="F938" s="67"/>
+    </row>
+    <row r="939" spans="1:6" ht="101.25">
+      <c r="A939" s="3" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B939" s="14" t="s">
+        <v>1906</v>
+      </c>
+      <c r="C939" s="78" t="s">
+        <v>700</v>
+      </c>
+      <c r="D939" s="29">
+        <v>46556</v>
+      </c>
+      <c r="E939" s="67"/>
+      <c r="F939" s="67"/>
+    </row>
+    <row r="940" spans="1:6">
+      <c r="A940" s="3" t="s">
+        <v>1907</v>
+      </c>
+      <c r="B940" s="14" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C940" s="78" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D940" s="29">
+        <v>46556</v>
+      </c>
+      <c r="E940" s="67"/>
+      <c r="F940" s="67"/>
+    </row>
+    <row r="941" spans="1:6" ht="43.5" customHeight="1">
+      <c r="A941" s="3" t="s">
+        <v>2748</v>
+      </c>
+      <c r="B941" s="44" t="s">
+        <v>744</v>
+      </c>
+      <c r="C941" s="83" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D941" s="29">
+        <v>46558</v>
+      </c>
+      <c r="E941" s="67"/>
+      <c r="F941" s="67"/>
+    </row>
+    <row r="942" spans="1:6" ht="67.5">
+      <c r="A942" s="3" t="s">
+        <v>1912</v>
+      </c>
+      <c r="B942" s="36" t="s">
+        <v>1913</v>
+      </c>
+      <c r="C942" s="78" t="s">
+        <v>69</v>
+      </c>
+      <c r="D942" s="101">
+        <v>46562</v>
+      </c>
+      <c r="E942" s="67"/>
+      <c r="F942" s="67"/>
+    </row>
+    <row r="943" spans="1:6" ht="22.5">
+      <c r="A943" s="3" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B943" s="14" t="s">
+        <v>1915</v>
+      </c>
+      <c r="C943" s="78" t="s">
+        <v>1916</v>
+      </c>
+      <c r="D943" s="29">
+        <v>46561</v>
+      </c>
+      <c r="E943" s="67"/>
+      <c r="F943" s="67"/>
+    </row>
+    <row r="944" spans="1:6" ht="78.75">
+      <c r="A944" s="3" t="s">
+        <v>1918</v>
+      </c>
+      <c r="B944" s="14" t="s">
+        <v>1919</v>
+      </c>
+      <c r="C944" s="78" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D944" s="29">
+        <v>46565</v>
+      </c>
+      <c r="E944" s="67"/>
+      <c r="F944" s="67"/>
+    </row>
+    <row r="945" spans="1:6">
+      <c r="A945" s="3" t="s">
+        <v>1921</v>
+      </c>
+      <c r="B945" s="14" t="s">
+        <v>1922</v>
+      </c>
+      <c r="C945" s="81" t="s">
         <v>11</v>
       </c>
-      <c r="D885" s="19">
-[...958 lines deleted...]
-      </c>
       <c r="D945" s="29">
-        <v>46527</v>
-[...2 lines deleted...]
-      <c r="F945" s="68"/>
+        <v>46566</v>
+      </c>
+      <c r="E945" s="67"/>
+      <c r="F945" s="67"/>
     </row>
     <row r="946" spans="1:6">
       <c r="A946" s="3" t="s">
-        <v>1907</v>
+        <v>2749</v>
       </c>
       <c r="B946" s="14" t="s">
-        <v>1908</v>
-[...2 lines deleted...]
-        <v>1909</v>
+        <v>1929</v>
+      </c>
+      <c r="C946" s="78" t="s">
+        <v>3092</v>
       </c>
       <c r="D946" s="29">
-        <v>46527</v>
-[...4 lines deleted...]
-    <row r="947" spans="1:6" ht="78.75">
+        <v>46569</v>
+      </c>
+      <c r="E946" s="67"/>
+      <c r="F946" s="67"/>
+    </row>
+    <row r="947" spans="1:6" ht="377.25" customHeight="1">
       <c r="A947" s="3" t="s">
-        <v>1910</v>
-[...5 lines deleted...]
-        <v>3197</v>
+        <v>2750</v>
+      </c>
+      <c r="B947" s="36" t="s">
+        <v>1931</v>
+      </c>
+      <c r="C947" s="78" t="s">
+        <v>3093</v>
       </c>
       <c r="D947" s="29">
-        <v>46527</v>
-[...4 lines deleted...]
-    <row r="948" spans="1:6" ht="263.25" customHeight="1">
+        <v>46570</v>
+      </c>
+      <c r="E947" s="67"/>
+      <c r="F947" s="67"/>
+    </row>
+    <row r="948" spans="1:6" ht="90">
       <c r="A948" s="3" t="s">
-        <v>1917</v>
+        <v>2295</v>
       </c>
       <c r="B948" s="14" t="s">
-        <v>1918</v>
-[...2 lines deleted...]
-        <v>3198</v>
+        <v>1934</v>
+      </c>
+      <c r="C948" s="78" t="s">
+        <v>1935</v>
       </c>
       <c r="D948" s="29">
-        <v>46531</v>
-[...4 lines deleted...]
-    <row r="949" spans="1:6" ht="67.5">
+        <v>46332</v>
+      </c>
+      <c r="E948" s="67"/>
+      <c r="F948" s="67"/>
+    </row>
+    <row r="949" spans="1:6">
       <c r="A949" s="3" t="s">
-        <v>1919</v>
+        <v>2751</v>
       </c>
       <c r="B949" s="14" t="s">
-        <v>1920</v>
-[...2 lines deleted...]
-        <v>1921</v>
+        <v>1936</v>
+      </c>
+      <c r="C949" s="78" t="s">
+        <v>1937</v>
       </c>
       <c r="D949" s="29">
+        <v>46571</v>
+      </c>
+      <c r="E949" s="67"/>
+      <c r="F949" s="67"/>
+    </row>
+    <row r="950" spans="1:6" ht="195" customHeight="1">
+      <c r="A950" s="3" t="s">
+        <v>2752</v>
+      </c>
+      <c r="B950" s="10" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C950" s="78" t="s">
+        <v>3094</v>
+      </c>
+      <c r="D950" s="19">
+        <v>46572</v>
+      </c>
+      <c r="E950" s="67"/>
+      <c r="F950" s="67"/>
+    </row>
+    <row r="951" spans="1:6" ht="78" customHeight="1">
+      <c r="A951" s="3" t="s">
+        <v>2753</v>
+      </c>
+      <c r="B951" s="10" t="s">
+        <v>1940</v>
+      </c>
+      <c r="C951" s="78" t="s">
+        <v>378</v>
+      </c>
+      <c r="D951" s="29">
+        <v>46572</v>
+      </c>
+      <c r="E951" s="67"/>
+      <c r="F951" s="67"/>
+    </row>
+    <row r="952" spans="1:6" ht="236.25">
+      <c r="A952" s="1" t="s">
+        <v>2754</v>
+      </c>
+      <c r="B952" s="14" t="s">
+        <v>1941</v>
+      </c>
+      <c r="C952" s="78" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D952" s="19">
+        <v>46572</v>
+      </c>
+      <c r="E952" s="67"/>
+      <c r="F952" s="67"/>
+    </row>
+    <row r="953" spans="1:6" ht="356.25" customHeight="1">
+      <c r="A953" s="2" t="s">
+        <v>3096</v>
+      </c>
+      <c r="B953" s="11" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C953" s="78" t="s">
+        <v>3095</v>
+      </c>
+      <c r="D953" s="19">
+        <v>46576</v>
+      </c>
+      <c r="E953" s="67"/>
+      <c r="F953" s="67"/>
+    </row>
+    <row r="954" spans="1:6" ht="78.75">
+      <c r="A954" s="3" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B954" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C954" s="78" t="s">
+        <v>9</v>
+      </c>
+      <c r="D954" s="19">
+        <v>46577</v>
+      </c>
+      <c r="E954" s="67"/>
+      <c r="F954" s="67"/>
+    </row>
+    <row r="955" spans="1:6" ht="45">
+      <c r="A955" s="3" t="s">
+        <v>1951</v>
+      </c>
+      <c r="B955" s="14" t="s">
+        <v>1952</v>
+      </c>
+      <c r="C955" s="78" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D955" s="29">
+        <v>46577</v>
+      </c>
+      <c r="E955" s="67"/>
+      <c r="F955" s="67"/>
+    </row>
+    <row r="956" spans="1:6" ht="33.75">
+      <c r="A956" s="3" t="s">
+        <v>2755</v>
+      </c>
+      <c r="B956" s="14" t="s">
+        <v>1957</v>
+      </c>
+      <c r="C956" s="78" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D956" s="29">
+        <v>46577</v>
+      </c>
+      <c r="E956" s="67"/>
+      <c r="F956" s="67"/>
+    </row>
+    <row r="957" spans="1:6" ht="22.5">
+      <c r="A957" s="3" t="s">
+        <v>2787</v>
+      </c>
+      <c r="B957" s="10" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C957" s="81" t="s">
+        <v>700</v>
+      </c>
+      <c r="D957" s="29">
+        <v>46582</v>
+      </c>
+      <c r="E957" s="67"/>
+      <c r="F957" s="67"/>
+    </row>
+    <row r="958" spans="1:6" ht="45">
+      <c r="A958" s="3" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B958" s="14" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C958" s="78" t="s">
+        <v>3688</v>
+      </c>
+      <c r="D958" s="29">
+        <v>46582</v>
+      </c>
+      <c r="E958" s="67"/>
+      <c r="F958" s="67"/>
+    </row>
+    <row r="959" spans="1:6" ht="101.25">
+      <c r="A959" s="3" t="s">
+        <v>1970</v>
+      </c>
+      <c r="B959" s="14" t="s">
+        <v>1971</v>
+      </c>
+      <c r="C959" s="83" t="s">
+        <v>3281</v>
+      </c>
+      <c r="D959" s="29">
+        <v>46584</v>
+      </c>
+      <c r="E959" s="67"/>
+      <c r="F959" s="67"/>
+    </row>
+    <row r="960" spans="1:6" ht="101.25">
+      <c r="A960" s="3" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B960" s="14" t="s">
+        <v>1973</v>
+      </c>
+      <c r="C960" s="78" t="s">
+        <v>3097</v>
+      </c>
+      <c r="D960" s="29">
         <v>46586</v>
       </c>
-      <c r="E949" s="68"/>
-[...180 lines deleted...]
-        <v>1946</v>
+      <c r="E960" s="67"/>
+      <c r="F960" s="67"/>
+    </row>
+    <row r="961" spans="1:6">
+      <c r="A961" s="3" t="s">
+        <v>1974</v>
       </c>
       <c r="B961" s="10" t="s">
-        <v>1947</v>
-[...42 lines deleted...]
-    <row r="964" spans="1:6" ht="101.25">
+        <v>1975</v>
+      </c>
+      <c r="C961" s="78" t="s">
+        <v>3098</v>
+      </c>
+      <c r="D961" s="29">
+        <v>46586</v>
+      </c>
+      <c r="E961" s="67"/>
+      <c r="F961" s="67"/>
+    </row>
+    <row r="962" spans="1:6" ht="204" customHeight="1">
+      <c r="A962" s="53" t="s">
+        <v>1978</v>
+      </c>
+      <c r="B962" s="10" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C962" s="78" t="s">
+        <v>1980</v>
+      </c>
+      <c r="D962" s="19">
+        <v>46495</v>
+      </c>
+      <c r="E962" s="67"/>
+      <c r="F962" s="67"/>
+    </row>
+    <row r="963" spans="1:6" ht="45">
+      <c r="A963" s="2" t="s">
+        <v>2792</v>
+      </c>
+      <c r="B963" s="10" t="s">
+        <v>1982</v>
+      </c>
+      <c r="C963" s="78" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D963" s="19">
+        <v>46593</v>
+      </c>
+      <c r="E963" s="67"/>
+      <c r="F963" s="67"/>
+    </row>
+    <row r="964" spans="1:6" ht="45">
       <c r="A964" s="3" t="s">
-        <v>1955</v>
+        <v>1983</v>
       </c>
       <c r="B964" s="14" t="s">
-        <v>1956</v>
-[...2 lines deleted...]
-        <v>724</v>
+        <v>1984</v>
+      </c>
+      <c r="C964" s="78" t="s">
+        <v>3099</v>
       </c>
       <c r="D964" s="29">
-        <v>46556</v>
-[...4 lines deleted...]
-    <row r="965" spans="1:6">
+        <v>46592</v>
+      </c>
+      <c r="E964" s="67"/>
+      <c r="F964" s="67"/>
+    </row>
+    <row r="965" spans="1:6" ht="22.5">
       <c r="A965" s="3" t="s">
-        <v>1957</v>
-[...5 lines deleted...]
-        <v>1959</v>
+        <v>1986</v>
+      </c>
+      <c r="B965" s="11" t="s">
+        <v>1987</v>
+      </c>
+      <c r="C965" s="78" t="s">
+        <v>1988</v>
       </c>
       <c r="D965" s="29">
-        <v>46556</v>
-[...4 lines deleted...]
-    <row r="966" spans="1:6" ht="43.5" customHeight="1">
+        <v>46592</v>
+      </c>
+      <c r="E965" s="67"/>
+      <c r="F965" s="67"/>
+    </row>
+    <row r="966" spans="1:6" ht="22.5">
       <c r="A966" s="3" t="s">
-        <v>2841</v>
-[...5 lines deleted...]
-        <v>1962</v>
+        <v>2756</v>
+      </c>
+      <c r="B966" s="14" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C966" s="78" t="s">
+        <v>1990</v>
       </c>
       <c r="D966" s="29">
-        <v>46558</v>
-[...4 lines deleted...]
-    <row r="967" spans="1:6" ht="67.5">
+        <v>46593</v>
+      </c>
+      <c r="E966" s="67"/>
+      <c r="F966" s="67"/>
+    </row>
+    <row r="967" spans="1:6" ht="33.75">
       <c r="A967" s="3" t="s">
-        <v>1963</v>
+        <v>2757</v>
       </c>
       <c r="B967" s="36" t="s">
-        <v>1964</v>
-[...10 lines deleted...]
-    <row r="968" spans="1:6" ht="22.5">
+        <v>1991</v>
+      </c>
+      <c r="C967" s="78" t="s">
+        <v>1992</v>
+      </c>
+      <c r="D967" s="29">
+        <v>46593</v>
+      </c>
+      <c r="E967" s="67"/>
+      <c r="F967" s="67"/>
+    </row>
+    <row r="968" spans="1:6" ht="90">
       <c r="A968" s="3" t="s">
-        <v>1965</v>
+        <v>2491</v>
       </c>
       <c r="B968" s="14" t="s">
-        <v>1966</v>
-[...2 lines deleted...]
-        <v>1967</v>
+        <v>1993</v>
+      </c>
+      <c r="C968" s="78" t="s">
+        <v>3100</v>
       </c>
       <c r="D968" s="29">
-        <v>46561</v>
-[...4 lines deleted...]
-    <row r="969" spans="1:6" ht="78.75">
+        <v>46593</v>
+      </c>
+      <c r="E968" s="67"/>
+      <c r="F968" s="67"/>
+    </row>
+    <row r="969" spans="1:6" ht="149.25" customHeight="1">
       <c r="A969" s="3" t="s">
-        <v>1969</v>
-[...13 lines deleted...]
-    <row r="970" spans="1:6">
+        <v>2758</v>
+      </c>
+      <c r="B969" s="10" t="s">
+        <v>1994</v>
+      </c>
+      <c r="C969" s="78" t="s">
+        <v>3282</v>
+      </c>
+      <c r="D969" s="19">
+        <v>46596</v>
+      </c>
+      <c r="E969" s="67"/>
+      <c r="F969" s="67"/>
+    </row>
+    <row r="970" spans="1:6" ht="78.75">
       <c r="A970" s="3" t="s">
-        <v>1972</v>
+        <v>1997</v>
       </c>
       <c r="B970" s="14" t="s">
-        <v>1973</v>
-[...1 lines deleted...]
-      <c r="C970" s="84" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C970" s="78" t="s">
+        <v>1998</v>
+      </c>
+      <c r="D970" s="29">
+        <v>46597</v>
+      </c>
+      <c r="E970" s="67"/>
+      <c r="F970" s="67"/>
+    </row>
+    <row r="971" spans="1:6" ht="123.75">
+      <c r="A971" s="4" t="s">
+        <v>2759</v>
+      </c>
+      <c r="B971" s="10" t="s">
+        <v>1495</v>
+      </c>
+      <c r="C971" s="83" t="s">
         <v>11</v>
       </c>
-      <c r="D970" s="29">
-[...14 lines deleted...]
-      </c>
       <c r="D971" s="29">
-        <v>46569</v>
-[...4 lines deleted...]
-    <row r="972" spans="1:6" ht="377.25" customHeight="1">
+        <v>46634</v>
+      </c>
+      <c r="E971" s="67"/>
+      <c r="F971" s="67"/>
+    </row>
+    <row r="972" spans="1:6" ht="22.5">
       <c r="A972" s="3" t="s">
-        <v>2843</v>
-[...5 lines deleted...]
-        <v>3206</v>
+        <v>2003</v>
+      </c>
+      <c r="B972" s="14" t="s">
+        <v>2004</v>
+      </c>
+      <c r="C972" s="78" t="s">
+        <v>2005</v>
       </c>
       <c r="D972" s="29">
-        <v>46570</v>
-[...4 lines deleted...]
-    <row r="973" spans="1:6" ht="90">
+        <v>46604</v>
+      </c>
+      <c r="E972" s="67"/>
+      <c r="F972" s="67"/>
+    </row>
+    <row r="973" spans="1:6" ht="60.95" customHeight="1">
       <c r="A973" s="3" t="s">
-        <v>2380</v>
-[...5 lines deleted...]
-        <v>1986</v>
+        <v>2006</v>
+      </c>
+      <c r="B973" s="11" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C973" s="78" t="s">
+        <v>3101</v>
       </c>
       <c r="D973" s="29">
-        <v>46332</v>
-[...4 lines deleted...]
-    <row r="974" spans="1:6">
+        <v>46604</v>
+      </c>
+      <c r="E973" s="67"/>
+      <c r="F973" s="67"/>
+    </row>
+    <row r="974" spans="1:6" ht="22.5">
       <c r="A974" s="3" t="s">
-        <v>2844</v>
+        <v>2760</v>
       </c>
       <c r="B974" s="14" t="s">
-        <v>1987</v>
-[...12 lines deleted...]
-        <v>2845</v>
+        <v>2009</v>
+      </c>
+      <c r="C974" s="78" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D974" s="101">
+        <v>46604</v>
+      </c>
+      <c r="E974" s="67"/>
+      <c r="F974" s="67"/>
+    </row>
+    <row r="975" spans="1:6" ht="22.5">
+      <c r="A975" s="1" t="s">
+        <v>2011</v>
       </c>
       <c r="B975" s="10" t="s">
-        <v>1990</v>
-[...2 lines deleted...]
-        <v>3207</v>
+        <v>1068</v>
+      </c>
+      <c r="C975" s="83" t="s">
+        <v>2904</v>
       </c>
       <c r="D975" s="19">
-        <v>46572</v>
-[...6 lines deleted...]
-        <v>2846</v>
+        <v>46604</v>
+      </c>
+      <c r="E975" s="67"/>
+      <c r="F975" s="67"/>
+    </row>
+    <row r="976" spans="1:6" ht="67.5">
+      <c r="A976" s="1" t="s">
+        <v>2012</v>
       </c>
       <c r="B976" s="10" t="s">
-        <v>1991</v>
-[...12 lines deleted...]
-        <v>2847</v>
+        <v>2013</v>
+      </c>
+      <c r="C976" s="78" t="s">
+        <v>3283</v>
+      </c>
+      <c r="D976" s="19">
+        <v>46603</v>
+      </c>
+      <c r="E976" s="67"/>
+      <c r="F976" s="67"/>
+    </row>
+    <row r="977" spans="1:6" ht="45">
+      <c r="A977" s="3" t="s">
+        <v>2015</v>
       </c>
       <c r="B977" s="14" t="s">
-        <v>1992</v>
-[...18 lines deleted...]
-        <v>3208</v>
+        <v>2016</v>
+      </c>
+      <c r="C977" s="78" t="s">
+        <v>3823</v>
+      </c>
+      <c r="D977" s="29">
+        <v>46606</v>
+      </c>
+      <c r="E977" s="67"/>
+      <c r="F977" s="67"/>
+    </row>
+    <row r="978" spans="1:6" ht="147" customHeight="1">
+      <c r="A978" s="3" t="s">
+        <v>2761</v>
+      </c>
+      <c r="B978" s="10" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C978" s="78" t="s">
+        <v>3284</v>
       </c>
       <c r="D978" s="19">
-        <v>46576</v>
-[...4 lines deleted...]
-    <row r="979" spans="1:6" ht="78.75">
+        <v>46606</v>
+      </c>
+      <c r="E978" s="67"/>
+      <c r="F978" s="67"/>
+    </row>
+    <row r="979" spans="1:6" ht="78" customHeight="1">
       <c r="A979" s="3" t="s">
-        <v>2001</v>
-[...13 lines deleted...]
-    <row r="980" spans="1:6" ht="45">
+        <v>2762</v>
+      </c>
+      <c r="B979" s="11" t="s">
+        <v>2018</v>
+      </c>
+      <c r="C979" s="78" t="s">
+        <v>2019</v>
+      </c>
+      <c r="D979" s="29">
+        <v>46606</v>
+      </c>
+      <c r="E979" s="67"/>
+      <c r="F979" s="67"/>
+    </row>
+    <row r="980" spans="1:6" ht="22.5">
       <c r="A980" s="3" t="s">
-        <v>2002</v>
+        <v>2020</v>
       </c>
       <c r="B980" s="14" t="s">
-        <v>2003</v>
-[...2 lines deleted...]
-        <v>2004</v>
+        <v>2021</v>
+      </c>
+      <c r="C980" s="78" t="s">
+        <v>2022</v>
       </c>
       <c r="D980" s="29">
-        <v>46577</v>
-[...4 lines deleted...]
-    <row r="981" spans="1:6" ht="33.75">
+        <v>46606</v>
+      </c>
+      <c r="E980" s="67"/>
+      <c r="F980" s="67"/>
+    </row>
+    <row r="981" spans="1:6" ht="46.5" customHeight="1">
       <c r="A981" s="3" t="s">
-        <v>2848</v>
-[...5 lines deleted...]
-        <v>2009</v>
+        <v>2763</v>
+      </c>
+      <c r="B981" s="11" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C981" s="78" t="s">
+        <v>2024</v>
       </c>
       <c r="D981" s="29">
-        <v>46577</v>
-[...2 lines deleted...]
-      <c r="F981" s="68"/>
+        <v>46606</v>
+      </c>
+      <c r="E981" s="67"/>
+      <c r="F981" s="67"/>
     </row>
     <row r="982" spans="1:6" ht="22.5">
       <c r="A982" s="3" t="s">
-        <v>2884</v>
+        <v>2025</v>
       </c>
       <c r="B982" s="10" t="s">
-        <v>2015</v>
-[...2 lines deleted...]
-        <v>724</v>
+        <v>2026</v>
+      </c>
+      <c r="C982" s="78" t="s">
+        <v>2027</v>
       </c>
       <c r="D982" s="29">
-        <v>46582</v>
-[...6 lines deleted...]
-        <v>2016</v>
+        <v>46607</v>
+      </c>
+      <c r="E982" s="67"/>
+      <c r="F982" s="67"/>
+    </row>
+    <row r="983" spans="1:6" ht="126" customHeight="1">
+      <c r="A983" s="4" t="s">
+        <v>2764</v>
       </c>
       <c r="B983" s="14" t="s">
-        <v>2017</v>
-[...10 lines deleted...]
-    <row r="984" spans="1:6" ht="101.25">
+        <v>2032</v>
+      </c>
+      <c r="C983" s="78" t="s">
+        <v>2033</v>
+      </c>
+      <c r="D983" s="19">
+        <v>46611</v>
+      </c>
+      <c r="E983" s="67"/>
+      <c r="F983" s="67"/>
+    </row>
+    <row r="984" spans="1:6">
       <c r="A984" s="3" t="s">
-        <v>2021</v>
+        <v>2035</v>
       </c>
       <c r="B984" s="14" t="s">
-        <v>2022</v>
-[...10 lines deleted...]
-    <row r="985" spans="1:6" ht="101.25">
+        <v>2036</v>
+      </c>
+      <c r="C984" s="78" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D984" s="19">
+        <v>46612</v>
+      </c>
+      <c r="E984" s="67"/>
+      <c r="F984" s="67"/>
+    </row>
+    <row r="985" spans="1:6" ht="45">
       <c r="A985" s="3" t="s">
-        <v>2023</v>
-[...13 lines deleted...]
-    <row r="986" spans="1:6">
+        <v>2043</v>
+      </c>
+      <c r="B985" s="10" t="s">
+        <v>2044</v>
+      </c>
+      <c r="C985" s="78" t="s">
+        <v>2045</v>
+      </c>
+      <c r="D985" s="19">
+        <v>46619</v>
+      </c>
+      <c r="E985" s="67"/>
+      <c r="F985" s="67"/>
+    </row>
+    <row r="986" spans="1:6" ht="33.75">
       <c r="A986" s="3" t="s">
-        <v>2025</v>
-[...5 lines deleted...]
-        <v>3211</v>
+        <v>2046</v>
+      </c>
+      <c r="B986" s="14" t="s">
+        <v>2047</v>
+      </c>
+      <c r="C986" s="83" t="s">
+        <v>2045</v>
       </c>
       <c r="D986" s="29">
-        <v>46586</v>
-[...34 lines deleted...]
-      <c r="F988" s="68"/>
+        <v>46619</v>
+      </c>
+      <c r="E986" s="67"/>
+      <c r="F986" s="67"/>
+    </row>
+    <row r="987" spans="1:6" ht="219" customHeight="1">
+      <c r="A987" s="3" t="s">
+        <v>3408</v>
+      </c>
+      <c r="B987" s="14" t="s">
+        <v>2049</v>
+      </c>
+      <c r="C987" s="78" t="s">
+        <v>3824</v>
+      </c>
+      <c r="D987" s="29">
+        <v>46541</v>
+      </c>
+      <c r="E987" s="67"/>
+      <c r="F987" s="67"/>
+    </row>
+    <row r="988" spans="1:6">
+      <c r="A988" s="3" t="s">
+        <v>2050</v>
+      </c>
+      <c r="B988" s="14" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C988" s="81" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D988" s="29">
+        <v>46625</v>
+      </c>
+      <c r="E988" s="67"/>
+      <c r="F988" s="67"/>
     </row>
     <row r="989" spans="1:6" ht="45">
       <c r="A989" s="3" t="s">
-        <v>2034</v>
-[...5 lines deleted...]
-        <v>3212</v>
+        <v>2052</v>
+      </c>
+      <c r="B989" s="10" t="s">
+        <v>2053</v>
+      </c>
+      <c r="C989" s="78" t="s">
+        <v>584</v>
       </c>
       <c r="D989" s="29">
-        <v>46592</v>
-[...4 lines deleted...]
-    <row r="990" spans="1:6" ht="22.5">
+        <v>46625</v>
+      </c>
+      <c r="E989" s="67"/>
+      <c r="F989" s="67"/>
+    </row>
+    <row r="990" spans="1:6" ht="143.25" customHeight="1">
       <c r="A990" s="3" t="s">
-        <v>2037</v>
-[...13 lines deleted...]
-    <row r="991" spans="1:6" ht="22.5">
+        <v>2765</v>
+      </c>
+      <c r="B990" s="14" t="s">
+        <v>2056</v>
+      </c>
+      <c r="C990" s="78" t="s">
+        <v>2057</v>
+      </c>
+      <c r="D990" s="19">
+        <v>46605</v>
+      </c>
+      <c r="E990" s="67"/>
+      <c r="F990" s="67"/>
+    </row>
+    <row r="991" spans="1:6" ht="173.25" customHeight="1">
       <c r="A991" s="3" t="s">
-        <v>2849</v>
-[...13 lines deleted...]
-    <row r="992" spans="1:6" ht="33.75">
+        <v>2058</v>
+      </c>
+      <c r="B991" s="33" t="s">
+        <v>3225</v>
+      </c>
+      <c r="C991" s="78" t="s">
+        <v>2059</v>
+      </c>
+      <c r="D991" s="101">
+        <v>46633</v>
+      </c>
+      <c r="E991" s="67"/>
+      <c r="F991" s="67"/>
+    </row>
+    <row r="992" spans="1:6" ht="33" customHeight="1">
       <c r="A992" s="3" t="s">
-        <v>2850</v>
-[...5 lines deleted...]
-        <v>2043</v>
+        <v>2064</v>
+      </c>
+      <c r="B992" s="14" t="s">
+        <v>573</v>
+      </c>
+      <c r="C992" s="78" t="s">
+        <v>574</v>
       </c>
       <c r="D992" s="29">
-        <v>46593</v>
-[...28 lines deleted...]
-        <v>3400</v>
+        <v>46709</v>
+      </c>
+      <c r="E992" s="67"/>
+      <c r="F992" s="67"/>
+    </row>
+    <row r="993" spans="1:6" ht="22.5">
+      <c r="A993" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="B993" s="11" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C993" s="78" t="s">
+        <v>3285</v>
+      </c>
+      <c r="D993" s="19">
+        <v>46639</v>
+      </c>
+      <c r="E993" s="67"/>
+      <c r="F993" s="67"/>
+    </row>
+    <row r="994" spans="1:6" ht="22.5">
+      <c r="A994" s="1" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B994" s="11" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C994" s="81" t="s">
+        <v>2067</v>
       </c>
       <c r="D994" s="19">
-        <v>46596</v>
-[...24 lines deleted...]
-      <c r="B996" s="10" t="s">
+        <v>46639</v>
+      </c>
+      <c r="E994" s="67"/>
+      <c r="F994" s="67"/>
+    </row>
+    <row r="995" spans="1:6" ht="90">
+      <c r="A995" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="B995" s="11" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C995" s="78" t="s">
+        <v>3102</v>
+      </c>
+      <c r="D995" s="19">
+        <v>46639</v>
+      </c>
+      <c r="E995" s="67"/>
+      <c r="F995" s="67"/>
+    </row>
+    <row r="996" spans="1:6" ht="78.75">
+      <c r="A996" s="1" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B996" s="11" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C996" s="78" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D996" s="19">
+        <v>46639</v>
+      </c>
+      <c r="E996" s="67"/>
+      <c r="F996" s="67"/>
+    </row>
+    <row r="997" spans="1:6" ht="149.25" customHeight="1">
+      <c r="A997" s="3" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B997" s="14" t="s">
+        <v>2073</v>
+      </c>
+      <c r="C997" s="78" t="s">
+        <v>2074</v>
+      </c>
+      <c r="D997" s="19">
+        <v>46639</v>
+      </c>
+      <c r="E997" s="67"/>
+      <c r="F997" s="67"/>
+    </row>
+    <row r="998" spans="1:6" ht="56.25">
+      <c r="A998" s="3" t="s">
+        <v>2075</v>
+      </c>
+      <c r="B998" s="14" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C998" s="78" t="s">
+        <v>2077</v>
+      </c>
+      <c r="D998" s="19">
+        <v>46639</v>
+      </c>
+      <c r="E998" s="67"/>
+      <c r="F998" s="67"/>
+    </row>
+    <row r="999" spans="1:6" ht="56.25">
+      <c r="A999" s="3" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B999" s="10" t="s">
+        <v>2080</v>
+      </c>
+      <c r="C999" s="78" t="s">
+        <v>2081</v>
+      </c>
+      <c r="D999" s="29">
+        <v>46640</v>
+      </c>
+      <c r="E999" s="67"/>
+      <c r="F999" s="67"/>
+    </row>
+    <row r="1000" spans="1:6" ht="45">
+      <c r="A1000" s="3" t="s">
+        <v>2084</v>
+      </c>
+      <c r="B1000" s="14" t="s">
+        <v>2085</v>
+      </c>
+      <c r="C1000" s="78" t="s">
+        <v>3075</v>
+      </c>
+      <c r="D1000" s="19">
+        <v>46642</v>
+      </c>
+      <c r="E1000" s="67"/>
+      <c r="F1000" s="67"/>
+    </row>
+    <row r="1001" spans="1:6" ht="123.75" customHeight="1">
+      <c r="A1001" s="3" t="s">
+        <v>2086</v>
+      </c>
+      <c r="B1001" s="14" t="s">
+        <v>2087</v>
+      </c>
+      <c r="C1001" s="78" t="s">
+        <v>2088</v>
+      </c>
+      <c r="D1001" s="19">
+        <v>46643</v>
+      </c>
+      <c r="E1001" s="67"/>
+      <c r="F1001" s="67"/>
+    </row>
+    <row r="1002" spans="1:6">
+      <c r="A1002" s="3" t="s">
+        <v>2089</v>
+      </c>
+      <c r="B1002" s="14" t="s">
+        <v>2090</v>
+      </c>
+      <c r="C1002" s="78" t="s">
+        <v>2091</v>
+      </c>
+      <c r="D1002" s="19">
+        <v>46642</v>
+      </c>
+      <c r="E1002" s="67"/>
+      <c r="F1002" s="67"/>
+    </row>
+    <row r="1003" spans="1:6" ht="56.25">
+      <c r="A1003" s="3" t="s">
+        <v>2092</v>
+      </c>
+      <c r="B1003" s="14" t="s">
+        <v>2093</v>
+      </c>
+      <c r="C1003" s="78" t="s">
+        <v>831</v>
+      </c>
+      <c r="D1003" s="19">
+        <v>46646</v>
+      </c>
+      <c r="E1003" s="67"/>
+      <c r="F1003" s="67"/>
+    </row>
+    <row r="1004" spans="1:6" ht="67.5">
+      <c r="A1004" s="3" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B1004" s="36" t="s">
+        <v>2095</v>
+      </c>
+      <c r="C1004" s="78" t="s">
+        <v>2096</v>
+      </c>
+      <c r="D1004" s="19">
+        <v>46646</v>
+      </c>
+      <c r="E1004" s="67"/>
+      <c r="F1004" s="67"/>
+    </row>
+    <row r="1005" spans="1:6">
+      <c r="A1005" s="3" t="s">
+        <v>2098</v>
+      </c>
+      <c r="B1005" s="14" t="s">
+        <v>2099</v>
+      </c>
+      <c r="C1005" s="78" t="s">
+        <v>2100</v>
+      </c>
+      <c r="D1005" s="29">
+        <v>46648</v>
+      </c>
+      <c r="E1005" s="67"/>
+      <c r="F1005" s="67"/>
+    </row>
+    <row r="1006" spans="1:6" ht="33.75">
+      <c r="A1006" s="3" t="s">
+        <v>2102</v>
+      </c>
+      <c r="B1006" s="14" t="s">
+        <v>2103</v>
+      </c>
+      <c r="C1006" s="78" t="s">
+        <v>2104</v>
+      </c>
+      <c r="D1006" s="19">
+        <v>46648</v>
+      </c>
+      <c r="E1006" s="67"/>
+      <c r="F1006" s="67"/>
+    </row>
+    <row r="1007" spans="1:6" ht="90">
+      <c r="A1007" s="3" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B1007" s="37" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C1007" s="78" t="s">
+        <v>3689</v>
+      </c>
+      <c r="D1007" s="29">
+        <v>46648</v>
+      </c>
+      <c r="E1007" s="67"/>
+      <c r="F1007" s="67"/>
+    </row>
+    <row r="1008" spans="1:6" ht="56.25">
+      <c r="A1008" s="3" t="s">
+        <v>2105</v>
+      </c>
+      <c r="B1008" s="14" t="s">
+        <v>2106</v>
+      </c>
+      <c r="C1008" s="78" t="s">
+        <v>3286</v>
+      </c>
+      <c r="D1008" s="19">
+        <v>46604</v>
+      </c>
+      <c r="E1008" s="67"/>
+      <c r="F1008" s="67"/>
+    </row>
+    <row r="1009" spans="1:6" ht="78.75">
+      <c r="A1009" s="3" t="s">
         <v>1533</v>
       </c>
-      <c r="C996" s="86" t="s">
-[...60 lines deleted...]
-      <c r="B1000" s="10" t="s">
+      <c r="B1009" s="14" t="s">
+        <v>1534</v>
+      </c>
+      <c r="C1009" s="78" t="s">
+        <v>3103</v>
+      </c>
+      <c r="D1009" s="29">
+        <v>46648</v>
+      </c>
+      <c r="E1009" s="67"/>
+      <c r="F1009" s="67"/>
+    </row>
+    <row r="1010" spans="1:6">
+      <c r="A1010" s="3" t="s">
+        <v>1096</v>
+      </c>
+      <c r="B1010" s="14" t="s">
+        <v>2107</v>
+      </c>
+      <c r="C1010" s="78" t="s">
         <v>1098</v>
       </c>
-      <c r="C1000" s="86" t="s">
-[...161 lines deleted...]
-      </c>
       <c r="D1010" s="19">
-        <v>46619</v>
-[...4 lines deleted...]
-    <row r="1011" spans="1:6" ht="33.75">
+        <v>46665</v>
+      </c>
+      <c r="E1010" s="67"/>
+      <c r="F1010" s="67"/>
+    </row>
+    <row r="1011" spans="1:6">
       <c r="A1011" s="3" t="s">
-        <v>2098</v>
+        <v>2112</v>
       </c>
       <c r="B1011" s="14" t="s">
-        <v>2099</v>
-[...10 lines deleted...]
-    <row r="1012" spans="1:6" ht="219" customHeight="1">
+        <v>2113</v>
+      </c>
+      <c r="C1011" s="78" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D1011" s="19">
+        <v>46654</v>
+      </c>
+      <c r="E1011" s="67"/>
+      <c r="F1011" s="67"/>
+    </row>
+    <row r="1012" spans="1:6" ht="66.599999999999994" customHeight="1">
       <c r="A1012" s="3" t="s">
-        <v>3527</v>
-[...13 lines deleted...]
-    <row r="1013" spans="1:6">
+        <v>2115</v>
+      </c>
+      <c r="B1012" s="10" t="s">
+        <v>2116</v>
+      </c>
+      <c r="C1012" s="78" t="s">
+        <v>3287</v>
+      </c>
+      <c r="D1012" s="19">
+        <v>46654</v>
+      </c>
+      <c r="E1012" s="67"/>
+      <c r="F1012" s="67"/>
+    </row>
+    <row r="1013" spans="1:6" ht="164.25" customHeight="1">
       <c r="A1013" s="3" t="s">
-        <v>2102</v>
-[...13 lines deleted...]
-    <row r="1014" spans="1:6" ht="45">
+        <v>2117</v>
+      </c>
+      <c r="B1013" s="10" t="s">
+        <v>2118</v>
+      </c>
+      <c r="C1013" s="78" t="s">
+        <v>3288</v>
+      </c>
+      <c r="D1013" s="19">
+        <v>46656</v>
+      </c>
+      <c r="E1013" s="67"/>
+      <c r="F1013" s="67"/>
+    </row>
+    <row r="1014" spans="1:6">
       <c r="A1014" s="3" t="s">
-        <v>2104</v>
-[...13 lines deleted...]
-    <row r="1015" spans="1:6" ht="143.25" customHeight="1">
+        <v>2766</v>
+      </c>
+      <c r="B1014" s="14" t="s">
+        <v>2122</v>
+      </c>
+      <c r="C1014" s="78" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D1014" s="19">
+        <v>46622</v>
+      </c>
+      <c r="E1014" s="67"/>
+      <c r="F1014" s="67"/>
+    </row>
+    <row r="1015" spans="1:6" ht="33.75">
       <c r="A1015" s="3" t="s">
-        <v>2858</v>
+        <v>2767</v>
       </c>
       <c r="B1015" s="14" t="s">
-        <v>2108</v>
-[...2 lines deleted...]
-        <v>2109</v>
+        <v>2124</v>
+      </c>
+      <c r="C1015" s="78" t="s">
+        <v>2125</v>
       </c>
       <c r="D1015" s="19">
-        <v>46605</v>
-[...20 lines deleted...]
-    <row r="1017" spans="1:6" ht="173.25" customHeight="1">
+        <v>46442</v>
+      </c>
+      <c r="E1015" s="67"/>
+      <c r="F1015" s="67"/>
+    </row>
+    <row r="1016" spans="1:6" ht="56.25">
+      <c r="A1016" s="2" t="s">
+        <v>2126</v>
+      </c>
+      <c r="B1016" s="10" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C1016" s="78" t="s">
+        <v>2127</v>
+      </c>
+      <c r="D1016" s="39">
+        <v>46660</v>
+      </c>
+      <c r="E1016" s="67"/>
+      <c r="F1016" s="67"/>
+    </row>
+    <row r="1017" spans="1:6" ht="33.75">
       <c r="A1017" s="3" t="s">
-        <v>2113</v>
-[...15 lines deleted...]
-        <v>2119</v>
+        <v>2132</v>
+      </c>
+      <c r="B1017" s="11" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C1017" s="78" t="s">
+        <v>2134</v>
+      </c>
+      <c r="D1017" s="19">
+        <v>46432</v>
+      </c>
+      <c r="E1017" s="67"/>
+      <c r="F1017" s="67"/>
+    </row>
+    <row r="1018" spans="1:6" ht="78.75">
+      <c r="A1018" s="45" t="s">
+        <v>2135</v>
       </c>
       <c r="B1018" s="14" t="s">
-        <v>595</v>
-[...2 lines deleted...]
-        <v>596</v>
+        <v>2136</v>
+      </c>
+      <c r="C1018" s="78" t="s">
+        <v>2137</v>
       </c>
       <c r="D1018" s="29">
-        <v>46344</v>
-[...2 lines deleted...]
-      <c r="F1018" s="68"/>
+        <v>46661</v>
+      </c>
+      <c r="E1018" s="67"/>
+      <c r="F1018" s="67"/>
     </row>
     <row r="1019" spans="1:6" ht="22.5">
-      <c r="A1019" s="1" t="s">
-[...38 lines deleted...]
-        <v>3215</v>
+      <c r="A1019" s="3" t="s">
+        <v>2139</v>
+      </c>
+      <c r="B1019" s="14" t="s">
+        <v>2140</v>
+      </c>
+      <c r="C1019" s="78" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D1019" s="29">
+        <v>46667</v>
+      </c>
+      <c r="E1019" s="67"/>
+      <c r="F1019" s="67"/>
+    </row>
+    <row r="1020" spans="1:6" ht="90">
+      <c r="A1020" s="3" t="s">
+        <v>2141</v>
+      </c>
+      <c r="B1020" s="14" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C1020" s="78" t="s">
+        <v>2143</v>
+      </c>
+      <c r="D1020" s="29">
+        <v>46668</v>
+      </c>
+      <c r="E1020" s="67"/>
+      <c r="F1020" s="67"/>
+    </row>
+    <row r="1021" spans="1:6" ht="232.5" customHeight="1">
+      <c r="A1021" s="3" t="s">
+        <v>2144</v>
+      </c>
+      <c r="B1021" s="14" t="s">
+        <v>1305</v>
+      </c>
+      <c r="C1021" s="81" t="s">
+        <v>21</v>
       </c>
       <c r="D1021" s="19">
-        <v>46639</v>
-[...2 lines deleted...]
-      <c r="F1021" s="68"/>
+        <v>46668</v>
+      </c>
+      <c r="E1021" s="67"/>
+      <c r="F1021" s="67"/>
     </row>
     <row r="1022" spans="1:6" ht="78.75">
-      <c r="A1022" s="1" t="s">
-[...14 lines deleted...]
-    <row r="1023" spans="1:6" ht="149.25" customHeight="1">
+      <c r="A1022" s="3" t="s">
+        <v>2768</v>
+      </c>
+      <c r="B1022" s="14" t="s">
+        <v>2145</v>
+      </c>
+      <c r="C1022" s="78" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D1022" s="29">
+        <v>46669</v>
+      </c>
+      <c r="E1022" s="67"/>
+      <c r="F1022" s="67"/>
+    </row>
+    <row r="1023" spans="1:6" ht="22.5">
       <c r="A1023" s="3" t="s">
-        <v>2128</v>
+        <v>2148</v>
       </c>
       <c r="B1023" s="14" t="s">
-        <v>2129</v>
-[...2 lines deleted...]
-        <v>2130</v>
+        <v>2149</v>
+      </c>
+      <c r="C1023" s="78" t="s">
+        <v>2150</v>
       </c>
       <c r="D1023" s="19">
-        <v>46274</v>
-[...12 lines deleted...]
-        <v>2133</v>
+        <v>46662</v>
+      </c>
+      <c r="E1023" s="67"/>
+      <c r="F1023" s="67"/>
+    </row>
+    <row r="1024" spans="1:6" ht="78.75">
+      <c r="A1024" s="4" t="s">
+        <v>2151</v>
+      </c>
+      <c r="B1024" s="11" t="s">
+        <v>2152</v>
+      </c>
+      <c r="C1024" s="78" t="s">
+        <v>2153</v>
       </c>
       <c r="D1024" s="19">
-        <v>46639</v>
-[...4 lines deleted...]
-    <row r="1025" spans="1:6" ht="56.25">
+        <v>46670</v>
+      </c>
+      <c r="E1024" s="67"/>
+      <c r="F1024" s="67"/>
+    </row>
+    <row r="1025" spans="1:6">
       <c r="A1025" s="3" t="s">
-        <v>2135</v>
-[...13 lines deleted...]
-    <row r="1026" spans="1:6" ht="45">
+        <v>2154</v>
+      </c>
+      <c r="B1025" s="14" t="s">
+        <v>2155</v>
+      </c>
+      <c r="C1025" s="78" t="s">
+        <v>2156</v>
+      </c>
+      <c r="D1025" s="19">
+        <v>46669</v>
+      </c>
+      <c r="E1025" s="67"/>
+      <c r="F1025" s="67"/>
+    </row>
+    <row r="1026" spans="1:6" ht="22.5">
       <c r="A1026" s="3" t="s">
-        <v>2141</v>
+        <v>2157</v>
       </c>
       <c r="B1026" s="14" t="s">
-        <v>2142</v>
-[...10 lines deleted...]
-    <row r="1027" spans="1:6" ht="22.5">
+        <v>2158</v>
+      </c>
+      <c r="C1026" s="78" t="s">
+        <v>404</v>
+      </c>
+      <c r="D1026" s="29">
+        <v>46654</v>
+      </c>
+      <c r="E1026" s="67"/>
+      <c r="F1026" s="67"/>
+    </row>
+    <row r="1027" spans="1:6" ht="127.5" customHeight="1">
       <c r="A1027" s="3" t="s">
-        <v>2859</v>
+        <v>2159</v>
       </c>
       <c r="B1027" s="14" t="s">
-        <v>2143</v>
-[...10 lines deleted...]
-    <row r="1028" spans="1:6" ht="123.75" customHeight="1">
+        <v>2160</v>
+      </c>
+      <c r="C1027" s="78" t="s">
+        <v>2161</v>
+      </c>
+      <c r="D1027" s="29">
+        <v>46673</v>
+      </c>
+      <c r="E1027" s="67"/>
+      <c r="F1027" s="67"/>
+    </row>
+    <row r="1028" spans="1:6">
       <c r="A1028" s="3" t="s">
-        <v>2144</v>
+        <v>2769</v>
       </c>
       <c r="B1028" s="14" t="s">
-        <v>2145</v>
-[...10 lines deleted...]
-    <row r="1029" spans="1:6">
+        <v>2163</v>
+      </c>
+      <c r="C1028" s="78" t="s">
+        <v>3104</v>
+      </c>
+      <c r="D1028" s="29">
+        <v>46673</v>
+      </c>
+      <c r="E1028" s="67"/>
+      <c r="F1028" s="67"/>
+    </row>
+    <row r="1029" spans="1:6" ht="213.75">
       <c r="A1029" s="3" t="s">
-        <v>2147</v>
-[...13 lines deleted...]
-    <row r="1030" spans="1:6" ht="56.25">
+        <v>2770</v>
+      </c>
+      <c r="B1029" s="37" t="s">
+        <v>2164</v>
+      </c>
+      <c r="C1029" s="83" t="s">
+        <v>241</v>
+      </c>
+      <c r="D1029" s="29">
+        <v>46673</v>
+      </c>
+      <c r="E1029" s="67"/>
+      <c r="F1029" s="67"/>
+    </row>
+    <row r="1030" spans="1:6" ht="22.5">
       <c r="A1030" s="3" t="s">
-        <v>2150</v>
+        <v>2166</v>
       </c>
       <c r="B1030" s="14" t="s">
-        <v>2151</v>
-[...10 lines deleted...]
-    <row r="1031" spans="1:6" ht="67.5">
+        <v>2167</v>
+      </c>
+      <c r="C1030" s="78" t="s">
+        <v>2168</v>
+      </c>
+      <c r="D1030" s="29">
+        <v>46673</v>
+      </c>
+      <c r="E1030" s="67"/>
+      <c r="F1030" s="67"/>
+    </row>
+    <row r="1031" spans="1:6" ht="33.75">
       <c r="A1031" s="3" t="s">
-        <v>2152</v>
-[...13 lines deleted...]
-    <row r="1032" spans="1:6">
+        <v>2170</v>
+      </c>
+      <c r="B1031" s="14" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C1031" s="78" t="s">
+        <v>2172</v>
+      </c>
+      <c r="D1031" s="29">
+        <v>46677</v>
+      </c>
+      <c r="E1031" s="67"/>
+      <c r="F1031" s="67"/>
+    </row>
+    <row r="1032" spans="1:6" ht="147.75" customHeight="1">
       <c r="A1032" s="3" t="s">
-        <v>2156</v>
+        <v>2771</v>
       </c>
       <c r="B1032" s="14" t="s">
-        <v>2157</v>
-[...2 lines deleted...]
-        <v>2158</v>
+        <v>2173</v>
+      </c>
+      <c r="C1032" s="78" t="s">
+        <v>2174</v>
       </c>
       <c r="D1032" s="29">
-        <v>46283</v>
-[...4 lines deleted...]
-    <row r="1033" spans="1:6" ht="33.75">
+        <v>46678</v>
+      </c>
+      <c r="E1032" s="67"/>
+      <c r="F1032" s="67"/>
+    </row>
+    <row r="1033" spans="1:6" ht="311.25" customHeight="1">
       <c r="A1033" s="3" t="s">
-        <v>2160</v>
+        <v>2175</v>
       </c>
       <c r="B1033" s="14" t="s">
-        <v>2161</v>
-[...10 lines deleted...]
-    <row r="1034" spans="1:6" ht="90">
+        <v>2176</v>
+      </c>
+      <c r="C1033" s="78" t="s">
+        <v>329</v>
+      </c>
+      <c r="D1033" s="29">
+        <v>46677</v>
+      </c>
+      <c r="E1033" s="67"/>
+      <c r="F1033" s="67"/>
+    </row>
+    <row r="1034" spans="1:6" ht="33.75">
       <c r="A1034" s="3" t="s">
-        <v>1368</v>
-[...5 lines deleted...]
-        <v>3817</v>
+        <v>3616</v>
+      </c>
+      <c r="B1034" s="10" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C1034" s="78" t="s">
+        <v>2178</v>
       </c>
       <c r="D1034" s="29">
-        <v>46283</v>
-[...4 lines deleted...]
-    <row r="1035" spans="1:6" ht="56.25">
+        <v>46678</v>
+      </c>
+      <c r="E1034" s="67"/>
+      <c r="F1034" s="67"/>
+    </row>
+    <row r="1035" spans="1:6" ht="146.25">
       <c r="A1035" s="3" t="s">
-        <v>2163</v>
+        <v>2772</v>
       </c>
       <c r="B1035" s="14" t="s">
-        <v>2164</v>
-[...26 lines deleted...]
-    <row r="1037" spans="1:6">
+        <v>2179</v>
+      </c>
+      <c r="C1035" s="78" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1035" s="29">
+        <v>46697</v>
+      </c>
+      <c r="E1035" s="67"/>
+      <c r="F1035" s="67"/>
+    </row>
+    <row r="1036" spans="1:6" ht="33.75">
+      <c r="A1036" s="1" t="s">
+        <v>2180</v>
+      </c>
+      <c r="B1036" s="10" t="s">
+        <v>2181</v>
+      </c>
+      <c r="C1036" s="78" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1036" s="19">
+        <v>46698</v>
+      </c>
+      <c r="E1036" s="67"/>
+      <c r="F1036" s="67"/>
+    </row>
+    <row r="1037" spans="1:6" ht="78.75">
       <c r="A1037" s="3" t="s">
-        <v>1127</v>
-[...5 lines deleted...]
-        <v>1129</v>
+        <v>2182</v>
+      </c>
+      <c r="B1037" s="10" t="s">
+        <v>2183</v>
+      </c>
+      <c r="C1037" s="78" t="s">
+        <v>10</v>
       </c>
       <c r="D1037" s="19">
-        <v>46665</v>
-[...20 lines deleted...]
-    <row r="1039" spans="1:6" ht="56.25">
+        <v>46706</v>
+      </c>
+      <c r="E1037" s="67"/>
+      <c r="F1037" s="67"/>
+    </row>
+    <row r="1038" spans="1:6" ht="263.45" customHeight="1">
+      <c r="A1038" s="4" t="s">
+        <v>2773</v>
+      </c>
+      <c r="B1038" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="C1038" s="78" t="s">
+        <v>3289</v>
+      </c>
+      <c r="D1038" s="29">
+        <v>46684</v>
+      </c>
+      <c r="E1038" s="67"/>
+      <c r="F1038" s="67"/>
+    </row>
+    <row r="1039" spans="1:6">
       <c r="A1039" s="3" t="s">
-        <v>2172</v>
-[...13 lines deleted...]
-    <row r="1040" spans="1:6" ht="67.5">
+        <v>2774</v>
+      </c>
+      <c r="B1039" s="10" t="s">
+        <v>2185</v>
+      </c>
+      <c r="C1039" s="78" t="s">
+        <v>2186</v>
+      </c>
+      <c r="D1039" s="29">
+        <v>46318</v>
+      </c>
+      <c r="E1039" s="67"/>
+      <c r="F1039" s="67"/>
+    </row>
+    <row r="1040" spans="1:6" ht="56.25">
       <c r="A1040" s="3" t="s">
-        <v>2176</v>
+        <v>2187</v>
       </c>
       <c r="B1040" s="14" t="s">
-        <v>2177</v>
-[...12 lines deleted...]
-        <v>2179</v>
+        <v>2188</v>
+      </c>
+      <c r="C1040" s="78" t="s">
+        <v>2189</v>
+      </c>
+      <c r="D1040" s="29">
+        <v>46683</v>
+      </c>
+      <c r="E1040" s="67"/>
+      <c r="F1040" s="67"/>
+    </row>
+    <row r="1041" spans="1:6" ht="22.5">
+      <c r="A1041" s="55" t="s">
+        <v>2190</v>
       </c>
       <c r="B1041" s="14" t="s">
-        <v>2180</v>
-[...10 lines deleted...]
-    <row r="1042" spans="1:6" ht="66.599999999999994" customHeight="1">
+        <v>2191</v>
+      </c>
+      <c r="C1041" s="78" t="s">
+        <v>3105</v>
+      </c>
+      <c r="D1041" s="29">
+        <v>46705</v>
+      </c>
+      <c r="E1041" s="67"/>
+      <c r="F1041" s="67"/>
+    </row>
+    <row r="1042" spans="1:6" ht="112.5">
       <c r="A1042" s="3" t="s">
-        <v>2182</v>
-[...11 lines deleted...]
-      <c r="F1042" s="68"/>
+        <v>2194</v>
+      </c>
+      <c r="B1042" s="14" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C1042" s="78" t="s">
+        <v>2196</v>
+      </c>
+      <c r="D1042" s="29">
+        <v>46684</v>
+      </c>
+      <c r="E1042" s="67"/>
+      <c r="F1042" s="67"/>
     </row>
     <row r="1043" spans="1:6" ht="22.5">
       <c r="A1043" s="3" t="s">
-        <v>2185</v>
-[...13 lines deleted...]
-    <row r="1044" spans="1:6" ht="92.25" customHeight="1">
+        <v>2198</v>
+      </c>
+      <c r="B1043" s="14" t="s">
+        <v>2199</v>
+      </c>
+      <c r="C1043" s="78" t="s">
+        <v>2200</v>
+      </c>
+      <c r="D1043" s="29">
+        <v>46687</v>
+      </c>
+      <c r="E1043" s="67"/>
+      <c r="F1043" s="67"/>
+    </row>
+    <row r="1044" spans="1:6" ht="33.75">
       <c r="A1044" s="3" t="s">
-        <v>2187</v>
-[...1 lines deleted...]
-      <c r="B1044" s="10" t="s">
+        <v>2775</v>
+      </c>
+      <c r="B1044" s="14" t="s">
+        <v>2201</v>
+      </c>
+      <c r="C1044" s="78" t="s">
+        <v>3106</v>
+      </c>
+      <c r="D1044" s="29">
+        <v>46324</v>
+      </c>
+      <c r="E1044" s="67"/>
+      <c r="F1044" s="67"/>
+    </row>
+    <row r="1045" spans="1:6" ht="22.5">
+      <c r="A1045" s="3" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B1045" s="14" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C1045" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1045" s="19">
+        <v>46353</v>
+      </c>
+      <c r="E1045" s="67"/>
+      <c r="F1045" s="67"/>
+    </row>
+    <row r="1046" spans="1:6" ht="33.75">
+      <c r="A1046" s="3" t="s">
+        <v>2205</v>
+      </c>
+      <c r="B1046" s="14" t="s">
+        <v>2206</v>
+      </c>
+      <c r="C1046" s="78" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D1046" s="29">
+        <v>46324</v>
+      </c>
+      <c r="E1046" s="67"/>
+      <c r="F1046" s="67"/>
+    </row>
+    <row r="1047" spans="1:6" ht="23.25" customHeight="1">
+      <c r="A1047" s="3" t="s">
+        <v>2776</v>
+      </c>
+      <c r="B1047" s="14" t="s">
+        <v>2208</v>
+      </c>
+      <c r="C1047" s="78" t="s">
+        <v>2209</v>
+      </c>
+      <c r="D1047" s="29">
+        <v>46325</v>
+      </c>
+      <c r="E1047" s="67"/>
+      <c r="F1047" s="67"/>
+    </row>
+    <row r="1048" spans="1:6" ht="22.5">
+      <c r="A1048" s="3" t="s">
+        <v>2210</v>
+      </c>
+      <c r="B1048" s="10" t="s">
+        <v>2211</v>
+      </c>
+      <c r="C1048" s="78" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D1048" s="29">
+        <v>46325</v>
+      </c>
+      <c r="E1048" s="67"/>
+      <c r="F1048" s="67"/>
+    </row>
+    <row r="1049" spans="1:6" ht="67.5">
+      <c r="A1049" s="3" t="s">
+        <v>2213</v>
+      </c>
+      <c r="B1049" s="14" t="s">
+        <v>2214</v>
+      </c>
+      <c r="C1049" s="78" t="s">
+        <v>3107</v>
+      </c>
+      <c r="D1049" s="19">
+        <v>46329</v>
+      </c>
+      <c r="E1049" s="67"/>
+      <c r="F1049" s="67"/>
+    </row>
+    <row r="1050" spans="1:6" ht="263.25" customHeight="1">
+      <c r="A1050" s="3" t="s">
+        <v>2215</v>
+      </c>
+      <c r="B1050" s="10" t="s">
+        <v>2216</v>
+      </c>
+      <c r="C1050" s="78" t="s">
         <v>2189</v>
       </c>
-      <c r="C1044" s="80" t="s">
-[...122 lines deleted...]
-        <v>2212</v>
+      <c r="D1050" s="19">
+        <v>46329</v>
+      </c>
+      <c r="E1050" s="67"/>
+      <c r="F1050" s="67"/>
+    </row>
+    <row r="1051" spans="1:6" ht="157.5">
+      <c r="A1051" s="3" t="s">
+        <v>2217</v>
+      </c>
+      <c r="B1051" s="14" t="s">
+        <v>2218</v>
+      </c>
+      <c r="C1051" s="78" t="s">
+        <v>3108</v>
+      </c>
+      <c r="D1051" s="19">
+        <v>46330</v>
+      </c>
+      <c r="E1051" s="67"/>
+      <c r="F1051" s="67"/>
+    </row>
+    <row r="1052" spans="1:6" ht="22.5">
+      <c r="A1052" s="1" t="s">
+        <v>2221</v>
       </c>
       <c r="B1052" s="11" t="s">
-        <v>2213</v>
-[...2 lines deleted...]
-        <v>2214</v>
+        <v>183</v>
+      </c>
+      <c r="C1052" s="83" t="s">
+        <v>184</v>
       </c>
       <c r="D1052" s="19">
-        <v>46432</v>
-[...2 lines deleted...]
-      <c r="F1052" s="68"/>
+        <v>46365</v>
+      </c>
+      <c r="E1052" s="67"/>
+      <c r="F1052" s="67"/>
     </row>
     <row r="1053" spans="1:6" ht="78.75">
-      <c r="A1053" s="45" t="s">
-        <v>2215</v>
+      <c r="A1053" s="3" t="s">
+        <v>2226</v>
       </c>
       <c r="B1053" s="14" t="s">
-        <v>2216</v>
-[...10 lines deleted...]
-    <row r="1054" spans="1:6" ht="22.5">
+        <v>2227</v>
+      </c>
+      <c r="C1053" s="78" t="s">
+        <v>2228</v>
+      </c>
+      <c r="D1053" s="19">
+        <v>46698</v>
+      </c>
+      <c r="E1053" s="67"/>
+      <c r="F1053" s="67"/>
+    </row>
+    <row r="1054" spans="1:6">
       <c r="A1054" s="3" t="s">
-        <v>2219</v>
-[...13 lines deleted...]
-    <row r="1055" spans="1:6" ht="78.75">
+        <v>2229</v>
+      </c>
+      <c r="B1054" s="10" t="s">
+        <v>2230</v>
+      </c>
+      <c r="C1054" s="78" t="s">
+        <v>59</v>
+      </c>
+      <c r="D1054" s="19">
+        <v>46333</v>
+      </c>
+      <c r="E1054" s="67"/>
+      <c r="F1054" s="67"/>
+    </row>
+    <row r="1055" spans="1:6">
       <c r="A1055" s="3" t="s">
-        <v>2221</v>
+        <v>2232</v>
       </c>
       <c r="B1055" s="14" t="s">
-        <v>2222</v>
-[...10 lines deleted...]
-    <row r="1056" spans="1:6" ht="232.5" customHeight="1">
+        <v>2233</v>
+      </c>
+      <c r="C1055" s="78" t="s">
+        <v>2234</v>
+      </c>
+      <c r="D1055" s="19">
+        <v>46333</v>
+      </c>
+      <c r="E1055" s="67"/>
+      <c r="F1055" s="67"/>
+    </row>
+    <row r="1056" spans="1:6" ht="386.25" customHeight="1">
       <c r="A1056" s="3" t="s">
-        <v>2224</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>2235</v>
+      </c>
+      <c r="B1056" s="21" t="s">
+        <v>2236</v>
+      </c>
+      <c r="C1056" s="78" t="s">
+        <v>3109</v>
       </c>
       <c r="D1056" s="19">
-        <v>46303</v>
-[...4 lines deleted...]
-    <row r="1057" spans="1:6" ht="78.75">
+        <v>46698</v>
+      </c>
+      <c r="E1056" s="67"/>
+      <c r="F1056" s="67"/>
+    </row>
+    <row r="1057" spans="1:6" ht="140.25" customHeight="1">
       <c r="A1057" s="3" t="s">
-        <v>2863</v>
-[...13 lines deleted...]
-    <row r="1058" spans="1:6" ht="45">
+        <v>2237</v>
+      </c>
+      <c r="B1057" s="10" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C1057" s="78" t="s">
+        <v>3570</v>
+      </c>
+      <c r="D1057" s="102">
+        <v>46333</v>
+      </c>
+      <c r="E1057" s="67"/>
+      <c r="F1057" s="67"/>
+    </row>
+    <row r="1058" spans="1:6">
       <c r="A1058" s="3" t="s">
-        <v>2864</v>
-[...13 lines deleted...]
-    <row r="1059" spans="1:6" ht="22.5">
+        <v>2239</v>
+      </c>
+      <c r="B1058" s="14" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C1058" s="78" t="s">
+        <v>2241</v>
+      </c>
+      <c r="D1058" s="19">
+        <v>46337</v>
+      </c>
+      <c r="E1058" s="67"/>
+      <c r="F1058" s="67"/>
+    </row>
+    <row r="1059" spans="1:6" ht="101.25">
       <c r="A1059" s="3" t="s">
-        <v>2230</v>
-[...5 lines deleted...]
-        <v>2232</v>
+        <v>2242</v>
+      </c>
+      <c r="B1059" s="10" t="s">
+        <v>2243</v>
+      </c>
+      <c r="C1059" s="78" t="s">
+        <v>2244</v>
       </c>
       <c r="D1059" s="19">
-        <v>46662</v>
-[...12 lines deleted...]
-        <v>2235</v>
+        <v>46373</v>
+      </c>
+      <c r="E1059" s="67"/>
+      <c r="F1059" s="67"/>
+    </row>
+    <row r="1060" spans="1:6" ht="56.25">
+      <c r="A1060" s="3" t="s">
+        <v>2421</v>
+      </c>
+      <c r="B1060" s="10" t="s">
+        <v>2247</v>
+      </c>
+      <c r="C1060" s="78" t="s">
+        <v>2248</v>
       </c>
       <c r="D1060" s="19">
-        <v>46670</v>
-[...4 lines deleted...]
-    <row r="1061" spans="1:6">
+        <v>46702</v>
+      </c>
+      <c r="E1060" s="67"/>
+      <c r="F1060" s="67"/>
+    </row>
+    <row r="1061" spans="1:6" ht="33.75">
       <c r="A1061" s="3" t="s">
-        <v>2236</v>
-[...13 lines deleted...]
-    <row r="1062" spans="1:6" ht="22.5">
+        <v>2249</v>
+      </c>
+      <c r="B1061" s="11" t="s">
+        <v>2250</v>
+      </c>
+      <c r="C1061" s="78" t="s">
+        <v>3110</v>
+      </c>
+      <c r="D1061" s="29">
+        <v>46339</v>
+      </c>
+      <c r="E1061" s="67"/>
+      <c r="F1061" s="67"/>
+    </row>
+    <row r="1062" spans="1:6" ht="237.95" customHeight="1">
       <c r="A1062" s="3" t="s">
-        <v>2239</v>
-[...5 lines deleted...]
-        <v>417</v>
+        <v>2777</v>
+      </c>
+      <c r="B1062" s="10" t="s">
+        <v>2253</v>
+      </c>
+      <c r="C1062" s="78" t="s">
+        <v>172</v>
       </c>
       <c r="D1062" s="29">
-        <v>46290</v>
-[...4 lines deleted...]
-    <row r="1063" spans="1:6" ht="127.5" customHeight="1">
+        <v>46632</v>
+      </c>
+      <c r="E1062" s="67"/>
+      <c r="F1062" s="67"/>
+    </row>
+    <row r="1063" spans="1:6" ht="90">
       <c r="A1063" s="3" t="s">
-        <v>2241</v>
+        <v>2254</v>
       </c>
       <c r="B1063" s="14" t="s">
-        <v>2242</v>
-[...2 lines deleted...]
-        <v>2243</v>
+        <v>2255</v>
+      </c>
+      <c r="C1063" s="78" t="s">
+        <v>2256</v>
       </c>
       <c r="D1063" s="29">
-        <v>46308</v>
-[...4 lines deleted...]
-    <row r="1064" spans="1:6">
+        <v>46705</v>
+      </c>
+      <c r="E1063" s="67"/>
+      <c r="F1063" s="67"/>
+    </row>
+    <row r="1064" spans="1:6" ht="56.25">
       <c r="A1064" s="3" t="s">
-        <v>2865</v>
+        <v>2257</v>
       </c>
       <c r="B1064" s="14" t="s">
-        <v>2245</v>
-[...2 lines deleted...]
-        <v>3218</v>
+        <v>2258</v>
+      </c>
+      <c r="C1064" s="78" t="s">
+        <v>3290</v>
       </c>
       <c r="D1064" s="29">
-        <v>46673</v>
-[...4 lines deleted...]
-    <row r="1065" spans="1:6" ht="191.25">
+        <v>46621</v>
+      </c>
+      <c r="E1064" s="67"/>
+      <c r="F1064" s="67"/>
+    </row>
+    <row r="1065" spans="1:6" ht="56.25">
       <c r="A1065" s="3" t="s">
-        <v>2866</v>
-[...5 lines deleted...]
-        <v>250</v>
+        <v>2778</v>
+      </c>
+      <c r="B1065" s="14" t="s">
+        <v>2259</v>
+      </c>
+      <c r="C1065" s="78" t="s">
+        <v>3291</v>
       </c>
       <c r="D1065" s="29">
-        <v>46308</v>
-[...4 lines deleted...]
-    <row r="1066" spans="1:6" ht="22.5">
+        <v>46705</v>
+      </c>
+      <c r="E1065" s="67"/>
+      <c r="F1065" s="67"/>
+    </row>
+    <row r="1066" spans="1:6" ht="56.25">
       <c r="A1066" s="3" t="s">
-        <v>2248</v>
-[...5 lines deleted...]
-        <v>2250</v>
+        <v>2260</v>
+      </c>
+      <c r="B1066" s="56" t="s">
+        <v>2793</v>
+      </c>
+      <c r="C1066" s="78" t="s">
+        <v>3111</v>
       </c>
       <c r="D1066" s="29">
-        <v>46673</v>
-[...4 lines deleted...]
-    <row r="1067" spans="1:6" ht="33.75">
+        <v>46343</v>
+      </c>
+      <c r="E1066" s="67"/>
+      <c r="F1066" s="67"/>
+    </row>
+    <row r="1067" spans="1:6" ht="382.5" customHeight="1">
       <c r="A1067" s="3" t="s">
-        <v>2253</v>
-[...5 lines deleted...]
-        <v>2255</v>
+        <v>2261</v>
+      </c>
+      <c r="B1067" s="10" t="s">
+        <v>2262</v>
+      </c>
+      <c r="C1067" s="78" t="s">
+        <v>3112</v>
       </c>
       <c r="D1067" s="29">
-        <v>46312</v>
-[...4 lines deleted...]
-    <row r="1068" spans="1:6" ht="147.75" customHeight="1">
+        <v>46708</v>
+      </c>
+      <c r="E1067" s="67"/>
+      <c r="F1067" s="67"/>
+    </row>
+    <row r="1068" spans="1:6" ht="22.5">
       <c r="A1068" s="3" t="s">
-        <v>2867</v>
-[...5 lines deleted...]
-        <v>2257</v>
+        <v>2263</v>
+      </c>
+      <c r="B1068" s="10" t="s">
+        <v>2264</v>
+      </c>
+      <c r="C1068" s="78" t="s">
+        <v>3113</v>
       </c>
       <c r="D1068" s="29">
-        <v>46313</v>
-[...4 lines deleted...]
-    <row r="1069" spans="1:6" ht="311.25" customHeight="1">
+        <v>46345</v>
+      </c>
+      <c r="E1068" s="67"/>
+      <c r="F1068" s="67"/>
+    </row>
+    <row r="1069" spans="1:6" ht="67.5">
       <c r="A1069" s="3" t="s">
-        <v>2258</v>
-[...5 lines deleted...]
-        <v>342</v>
+        <v>2265</v>
+      </c>
+      <c r="B1069" s="10" t="s">
+        <v>2266</v>
+      </c>
+      <c r="C1069" s="78" t="s">
+        <v>111</v>
       </c>
       <c r="D1069" s="29">
-        <v>46312</v>
-[...2 lines deleted...]
-      <c r="F1069" s="68"/>
+        <v>46710</v>
+      </c>
+      <c r="E1069" s="67"/>
+      <c r="F1069" s="67"/>
     </row>
     <row r="1070" spans="1:6" ht="33.75">
       <c r="A1070" s="3" t="s">
-        <v>3742</v>
-[...5 lines deleted...]
-        <v>2261</v>
+        <v>2779</v>
+      </c>
+      <c r="B1070" s="14" t="s">
+        <v>2267</v>
+      </c>
+      <c r="C1070" s="78" t="s">
+        <v>2268</v>
       </c>
       <c r="D1070" s="29">
-        <v>46313</v>
-[...4 lines deleted...]
-    <row r="1071" spans="1:6" ht="146.25">
+        <v>46346</v>
+      </c>
+      <c r="E1070" s="67"/>
+      <c r="F1070" s="67"/>
+    </row>
+    <row r="1071" spans="1:6" ht="83.1" customHeight="1">
       <c r="A1071" s="3" t="s">
-        <v>2868</v>
+        <v>2269</v>
       </c>
       <c r="B1071" s="14" t="s">
-        <v>2262</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>2270</v>
+      </c>
+      <c r="C1071" s="78" t="s">
+        <v>2271</v>
       </c>
       <c r="D1071" s="29">
-        <v>46332</v>
-[...20 lines deleted...]
-    <row r="1073" spans="1:6" ht="78.75">
+        <v>46424</v>
+      </c>
+      <c r="E1071" s="67"/>
+      <c r="F1071" s="67"/>
+    </row>
+    <row r="1072" spans="1:6">
+      <c r="A1072" s="3" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B1072" s="14" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C1072" s="88" t="s">
+        <v>2275</v>
+      </c>
+      <c r="D1072" s="29">
+        <v>46346</v>
+      </c>
+      <c r="E1072" s="67"/>
+      <c r="F1072" s="67"/>
+    </row>
+    <row r="1073" spans="1:6" ht="129.75" customHeight="1">
       <c r="A1073" s="3" t="s">
-        <v>2265</v>
-[...21 lines deleted...]
-        <v>3407</v>
+        <v>2276</v>
+      </c>
+      <c r="B1073" s="14" t="s">
+        <v>2277</v>
+      </c>
+      <c r="C1073" s="78" t="s">
+        <v>2278</v>
+      </c>
+      <c r="D1073" s="101">
+        <v>46428</v>
+      </c>
+      <c r="E1073" s="67"/>
+      <c r="F1073" s="67"/>
+    </row>
+    <row r="1074" spans="1:6">
+      <c r="A1074" s="3" t="s">
+        <v>2279</v>
+      </c>
+      <c r="B1074" s="14" t="s">
+        <v>2280</v>
+      </c>
+      <c r="C1074" s="78" t="s">
+        <v>289</v>
       </c>
       <c r="D1074" s="29">
-        <v>46319</v>
-[...4 lines deleted...]
-    <row r="1075" spans="1:6">
+        <v>46346</v>
+      </c>
+      <c r="E1074" s="67"/>
+      <c r="F1074" s="67"/>
+    </row>
+    <row r="1075" spans="1:6" ht="333" customHeight="1">
       <c r="A1075" s="3" t="s">
-        <v>2870</v>
+        <v>2281</v>
       </c>
       <c r="B1075" s="10" t="s">
-        <v>2268</v>
-[...2 lines deleted...]
-        <v>2269</v>
+        <v>2282</v>
+      </c>
+      <c r="C1075" s="78" t="s">
+        <v>3114</v>
       </c>
       <c r="D1075" s="29">
-        <v>46318</v>
-[...2 lines deleted...]
-      <c r="F1075" s="68"/>
+        <v>46711</v>
+      </c>
+      <c r="E1075" s="67"/>
+      <c r="F1075" s="67"/>
     </row>
     <row r="1076" spans="1:6" ht="56.25">
       <c r="A1076" s="3" t="s">
-        <v>2270</v>
-[...5 lines deleted...]
-        <v>2272</v>
+        <v>2283</v>
+      </c>
+      <c r="B1076" s="10" t="s">
+        <v>2284</v>
+      </c>
+      <c r="C1076" s="83" t="s">
+        <v>3115</v>
       </c>
       <c r="D1076" s="29">
-        <v>46318</v>
-[...20 lines deleted...]
-    <row r="1078" spans="1:6" ht="112.5">
+        <v>46347</v>
+      </c>
+      <c r="E1076" s="67"/>
+      <c r="F1076" s="67"/>
+    </row>
+    <row r="1077" spans="1:6">
+      <c r="A1077" s="3" t="s">
+        <v>2285</v>
+      </c>
+      <c r="B1077" s="10" t="s">
+        <v>2286</v>
+      </c>
+      <c r="C1077" s="83" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1077" s="19">
+        <v>46371</v>
+      </c>
+      <c r="E1077" s="67"/>
+      <c r="F1077" s="67"/>
+    </row>
+    <row r="1078" spans="1:6" ht="56.25">
       <c r="A1078" s="3" t="s">
-        <v>2277</v>
-[...13 lines deleted...]
-    <row r="1079" spans="1:6" ht="22.5">
+        <v>2287</v>
+      </c>
+      <c r="B1078" s="10" t="s">
+        <v>2288</v>
+      </c>
+      <c r="C1078" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1078" s="19">
+        <v>46372</v>
+      </c>
+      <c r="E1078" s="67"/>
+      <c r="F1078" s="67"/>
+    </row>
+    <row r="1079" spans="1:6" ht="78.75">
       <c r="A1079" s="3" t="s">
-        <v>2281</v>
-[...11 lines deleted...]
-      <c r="F1079" s="68"/>
+        <v>2289</v>
+      </c>
+      <c r="B1079" s="10" t="s">
+        <v>2290</v>
+      </c>
+      <c r="C1079" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1079" s="19">
+        <v>46371</v>
+      </c>
+      <c r="E1079" s="67"/>
+      <c r="F1079" s="67"/>
     </row>
     <row r="1080" spans="1:6" ht="33.75">
       <c r="A1080" s="3" t="s">
-        <v>2871</v>
-[...5 lines deleted...]
-        <v>3220</v>
+        <v>2292</v>
+      </c>
+      <c r="B1080" s="10" t="s">
+        <v>2293</v>
+      </c>
+      <c r="C1080" s="78" t="s">
+        <v>3116</v>
       </c>
       <c r="D1080" s="29">
-        <v>46324</v>
-[...4 lines deleted...]
-    <row r="1081" spans="1:6" ht="22.5">
+        <v>46350</v>
+      </c>
+      <c r="E1080" s="67"/>
+      <c r="F1080" s="67"/>
+    </row>
+    <row r="1081" spans="1:6" ht="67.5">
       <c r="A1081" s="3" t="s">
-        <v>2286</v>
-[...7 lines deleted...]
-      <c r="D1081" s="19">
+        <v>2321</v>
+      </c>
+      <c r="B1081" s="10" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C1081" s="78" t="s">
+        <v>2294</v>
+      </c>
+      <c r="D1081" s="29">
+        <v>46566</v>
+      </c>
+      <c r="E1081" s="67"/>
+      <c r="F1081" s="67"/>
+    </row>
+    <row r="1082" spans="1:6" ht="22.5">
+      <c r="A1082" s="3" t="s">
+        <v>2296</v>
+      </c>
+      <c r="B1082" s="20" t="s">
+        <v>2870</v>
+      </c>
+      <c r="C1082" s="78" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D1082" s="101">
+        <v>46458</v>
+      </c>
+      <c r="E1082" s="67"/>
+      <c r="F1082" s="67"/>
+    </row>
+    <row r="1083" spans="1:6" ht="22.5">
+      <c r="A1083" s="3" t="s">
+        <v>2297</v>
+      </c>
+      <c r="B1083" s="10" t="s">
+        <v>2298</v>
+      </c>
+      <c r="C1083" s="78" t="s">
+        <v>2299</v>
+      </c>
+      <c r="D1083" s="19">
         <v>46353</v>
       </c>
-      <c r="E1081" s="68"/>
-[...34 lines deleted...]
-    <row r="1084" spans="1:6" ht="23.25" customHeight="1">
+      <c r="E1083" s="67"/>
+      <c r="F1083" s="67"/>
+    </row>
+    <row r="1084" spans="1:6" ht="89.25" customHeight="1">
       <c r="A1084" s="3" t="s">
-        <v>2872</v>
-[...5 lines deleted...]
-        <v>2294</v>
+        <v>2301</v>
+      </c>
+      <c r="B1084" s="10" t="s">
+        <v>2302</v>
+      </c>
+      <c r="C1084" s="78" t="s">
+        <v>3690</v>
       </c>
       <c r="D1084" s="29">
-        <v>46325</v>
-[...4 lines deleted...]
-    <row r="1085" spans="1:6" ht="22.5">
+        <v>46353</v>
+      </c>
+      <c r="E1084" s="67"/>
+      <c r="F1084" s="67"/>
+    </row>
+    <row r="1085" spans="1:6" ht="45" customHeight="1">
       <c r="A1085" s="3" t="s">
-        <v>2295</v>
-[...5 lines deleted...]
-        <v>2297</v>
+        <v>2303</v>
+      </c>
+      <c r="B1085" s="36" t="s">
+        <v>2304</v>
+      </c>
+      <c r="C1085" s="78" t="s">
+        <v>2305</v>
       </c>
       <c r="D1085" s="29">
-        <v>46325</v>
-[...12 lines deleted...]
-        <v>3221</v>
+        <v>46722</v>
+      </c>
+      <c r="E1085" s="67"/>
+      <c r="F1085" s="67"/>
+    </row>
+    <row r="1086" spans="1:6" ht="135.75" customHeight="1">
+      <c r="A1086" s="4" t="s">
+        <v>2306</v>
+      </c>
+      <c r="B1086" s="10" t="s">
+        <v>2307</v>
+      </c>
+      <c r="C1086" s="78" t="s">
+        <v>584</v>
       </c>
       <c r="D1086" s="19">
-        <v>46329</v>
-[...4 lines deleted...]
-    <row r="1087" spans="1:6" ht="263.25" customHeight="1">
+        <v>46723</v>
+      </c>
+      <c r="E1086" s="67"/>
+      <c r="F1086" s="67"/>
+    </row>
+    <row r="1087" spans="1:6" ht="22.5">
       <c r="A1087" s="3" t="s">
-        <v>2300</v>
-[...13 lines deleted...]
-    <row r="1088" spans="1:6" ht="157.5">
+        <v>2308</v>
+      </c>
+      <c r="B1087" s="14" t="s">
+        <v>2309</v>
+      </c>
+      <c r="C1087" s="78" t="s">
+        <v>2310</v>
+      </c>
+      <c r="D1087" s="29">
+        <v>46358</v>
+      </c>
+      <c r="E1087" s="67"/>
+      <c r="F1087" s="67"/>
+    </row>
+    <row r="1088" spans="1:6" ht="112.5">
       <c r="A1088" s="3" t="s">
-        <v>2302</v>
-[...11 lines deleted...]
-      <c r="F1088" s="68"/>
+        <v>2311</v>
+      </c>
+      <c r="B1088" s="21" t="s">
+        <v>2312</v>
+      </c>
+      <c r="C1088" s="78" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D1088" s="29">
+        <v>46357</v>
+      </c>
+      <c r="E1088" s="67"/>
+      <c r="F1088" s="67"/>
     </row>
     <row r="1089" spans="1:6" ht="22.5">
-      <c r="A1089" s="1" t="s">
-[...8 lines deleted...]
-      <c r="D1089" s="19">
+      <c r="A1089" s="3" t="s">
+        <v>2322</v>
+      </c>
+      <c r="B1089" s="14" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C1089" s="78" t="s">
+        <v>2323</v>
+      </c>
+      <c r="D1089" s="29">
+        <v>46362</v>
+      </c>
+      <c r="E1089" s="67"/>
+      <c r="F1089" s="67"/>
+    </row>
+    <row r="1090" spans="1:6" ht="135">
+      <c r="A1090" s="1" t="s">
+        <v>2325</v>
+      </c>
+      <c r="B1090" s="11" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C1090" s="78" t="s">
+        <v>2326</v>
+      </c>
+      <c r="D1090" s="29">
         <v>46365</v>
       </c>
-      <c r="E1089" s="68"/>
-[...18 lines deleted...]
-    <row r="1091" spans="1:6">
+      <c r="E1090" s="67"/>
+      <c r="F1090" s="67"/>
+    </row>
+    <row r="1091" spans="1:6" ht="56.25">
       <c r="A1091" s="3" t="s">
-        <v>2314</v>
-[...13 lines deleted...]
-    <row r="1092" spans="1:6">
+        <v>2327</v>
+      </c>
+      <c r="B1091" s="14" t="s">
+        <v>2328</v>
+      </c>
+      <c r="C1091" s="78" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D1091" s="29">
+        <v>46365</v>
+      </c>
+      <c r="E1091" s="67"/>
+      <c r="F1091" s="67"/>
+    </row>
+    <row r="1092" spans="1:6" ht="22.5">
       <c r="A1092" s="3" t="s">
-        <v>2317</v>
-[...21 lines deleted...]
-        <v>3223</v>
+        <v>2330</v>
+      </c>
+      <c r="B1092" s="10" t="s">
+        <v>2331</v>
+      </c>
+      <c r="C1092" s="78" t="s">
+        <v>2332</v>
+      </c>
+      <c r="D1092" s="29">
+        <v>46365</v>
+      </c>
+      <c r="E1092" s="67"/>
+      <c r="F1092" s="67"/>
+    </row>
+    <row r="1093" spans="1:6" ht="35.25">
+      <c r="A1093" s="57" t="s">
+        <v>2333</v>
+      </c>
+      <c r="B1093" s="12" t="s">
+        <v>2334</v>
+      </c>
+      <c r="C1093" s="78" t="s">
+        <v>505</v>
       </c>
       <c r="D1093" s="19">
-        <v>46333</v>
-[...4 lines deleted...]
-    <row r="1094" spans="1:6" ht="140.25" customHeight="1">
+        <v>46368</v>
+      </c>
+      <c r="E1093" s="67"/>
+      <c r="F1093" s="67"/>
+    </row>
+    <row r="1094" spans="1:6" ht="22.5">
       <c r="A1094" s="3" t="s">
-        <v>2322</v>
-[...13 lines deleted...]
-    <row r="1095" spans="1:6">
+        <v>2335</v>
+      </c>
+      <c r="B1094" s="14" t="s">
+        <v>2336</v>
+      </c>
+      <c r="C1094" s="78" t="s">
+        <v>3117</v>
+      </c>
+      <c r="D1094" s="29">
+        <v>46398</v>
+      </c>
+      <c r="E1094" s="67"/>
+      <c r="F1094" s="67"/>
+    </row>
+    <row r="1095" spans="1:6" ht="67.5">
       <c r="A1095" s="3" t="s">
-        <v>2324</v>
-[...21 lines deleted...]
-        <v>2329</v>
+        <v>2338</v>
+      </c>
+      <c r="B1095" s="36" t="s">
+        <v>2339</v>
+      </c>
+      <c r="C1095" s="78" t="s">
+        <v>3118</v>
+      </c>
+      <c r="D1095" s="29">
+        <v>46365</v>
+      </c>
+      <c r="E1095" s="67"/>
+      <c r="F1095" s="67"/>
+    </row>
+    <row r="1096" spans="1:6" ht="202.5">
+      <c r="A1096" s="1" t="s">
+        <v>2431</v>
+      </c>
+      <c r="B1096" s="58" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C1096" s="83" t="s">
+        <v>2904</v>
       </c>
       <c r="D1096" s="19">
-        <v>46373</v>
-[...4 lines deleted...]
-    <row r="1097" spans="1:6" ht="56.25">
+        <v>46365</v>
+      </c>
+      <c r="E1096" s="67"/>
+      <c r="F1096" s="67"/>
+    </row>
+    <row r="1097" spans="1:6" ht="67.5">
       <c r="A1097" s="3" t="s">
-        <v>2506</v>
-[...13 lines deleted...]
-    <row r="1098" spans="1:6" ht="45">
+        <v>2341</v>
+      </c>
+      <c r="B1097" s="14" t="s">
+        <v>2342</v>
+      </c>
+      <c r="C1097" s="78" t="s">
+        <v>3119</v>
+      </c>
+      <c r="D1097" s="29">
+        <v>46365</v>
+      </c>
+      <c r="E1097" s="67"/>
+      <c r="F1097" s="67"/>
+    </row>
+    <row r="1098" spans="1:6">
       <c r="A1098" s="3" t="s">
-        <v>2334</v>
-[...5 lines deleted...]
-        <v>3224</v>
+        <v>2345</v>
+      </c>
+      <c r="B1098" s="14" t="s">
+        <v>2346</v>
+      </c>
+      <c r="C1098" s="78" t="s">
+        <v>2347</v>
       </c>
       <c r="D1098" s="29">
-        <v>46339</v>
-[...4 lines deleted...]
-    <row r="1099" spans="1:6" ht="237.95" customHeight="1">
+        <v>46367</v>
+      </c>
+      <c r="E1098" s="67"/>
+      <c r="F1098" s="67"/>
+    </row>
+    <row r="1099" spans="1:6" ht="22.5">
       <c r="A1099" s="3" t="s">
-        <v>2873</v>
-[...5 lines deleted...]
-        <v>177</v>
+        <v>2348</v>
+      </c>
+      <c r="B1099" s="14" t="s">
+        <v>2349</v>
+      </c>
+      <c r="C1099" s="78" t="s">
+        <v>12</v>
       </c>
       <c r="D1099" s="29">
-        <v>46632</v>
-[...4 lines deleted...]
-    <row r="1100" spans="1:6" ht="90">
+        <v>46367</v>
+      </c>
+      <c r="E1099" s="67"/>
+      <c r="F1099" s="67"/>
+    </row>
+    <row r="1100" spans="1:6" ht="67.5">
       <c r="A1100" s="3" t="s">
-        <v>2339</v>
+        <v>2350</v>
       </c>
       <c r="B1100" s="14" t="s">
-        <v>2340</v>
-[...2 lines deleted...]
-        <v>2341</v>
+        <v>2351</v>
+      </c>
+      <c r="C1100" s="78" t="s">
+        <v>3292</v>
       </c>
       <c r="D1100" s="29">
-        <v>46340</v>
-[...4 lines deleted...]
-    <row r="1101" spans="1:6" ht="56.25">
+        <v>46367</v>
+      </c>
+      <c r="E1100" s="67"/>
+      <c r="F1100" s="67"/>
+    </row>
+    <row r="1101" spans="1:6" ht="394.5" customHeight="1">
       <c r="A1101" s="3" t="s">
-        <v>2342</v>
+        <v>2353</v>
       </c>
       <c r="B1101" s="14" t="s">
-        <v>2343</v>
-[...2 lines deleted...]
-        <v>3408</v>
+        <v>2354</v>
+      </c>
+      <c r="C1101" s="78" t="s">
+        <v>2355</v>
       </c>
       <c r="D1101" s="29">
-        <v>46621</v>
-[...4 lines deleted...]
-    <row r="1102" spans="1:6" ht="56.25">
+        <v>46367</v>
+      </c>
+      <c r="E1101" s="67"/>
+      <c r="F1101" s="18"/>
+    </row>
+    <row r="1102" spans="1:6" ht="45">
       <c r="A1102" s="3" t="s">
-        <v>2874</v>
-[...5 lines deleted...]
-        <v>3409</v>
+        <v>2356</v>
+      </c>
+      <c r="B1102" s="10" t="s">
+        <v>2357</v>
+      </c>
+      <c r="C1102" s="78" t="s">
+        <v>2358</v>
       </c>
       <c r="D1102" s="29">
-        <v>46340</v>
-[...4 lines deleted...]
-    <row r="1103" spans="1:6" ht="67.5">
+        <v>46368</v>
+      </c>
+      <c r="E1102" s="67"/>
+      <c r="F1102" s="67"/>
+    </row>
+    <row r="1103" spans="1:6" ht="115.5" customHeight="1">
       <c r="A1103" s="3" t="s">
-        <v>2345</v>
-[...5 lines deleted...]
-        <v>3225</v>
+        <v>2360</v>
+      </c>
+      <c r="B1103" s="14" t="s">
+        <v>2361</v>
+      </c>
+      <c r="C1103" s="78" t="s">
+        <v>3691</v>
       </c>
       <c r="D1103" s="29">
-        <v>46343</v>
-[...4 lines deleted...]
-    <row r="1104" spans="1:6" ht="382.5" customHeight="1">
+        <v>46367</v>
+      </c>
+      <c r="E1103" s="67"/>
+      <c r="F1103" s="67"/>
+    </row>
+    <row r="1104" spans="1:6" ht="233.25" customHeight="1">
       <c r="A1104" s="3" t="s">
-        <v>2346</v>
+        <v>2780</v>
       </c>
       <c r="B1104" s="10" t="s">
-        <v>2347</v>
-[...2 lines deleted...]
-        <v>3226</v>
+        <v>2363</v>
+      </c>
+      <c r="C1104" s="78" t="s">
+        <v>2364</v>
       </c>
       <c r="D1104" s="29">
-        <v>46343</v>
-[...2 lines deleted...]
-      <c r="F1104" s="68"/>
+        <v>46366</v>
+      </c>
+      <c r="E1104" s="67"/>
+      <c r="F1104" s="67"/>
     </row>
     <row r="1105" spans="1:6" ht="22.5">
       <c r="A1105" s="3" t="s">
-        <v>2348</v>
-[...5 lines deleted...]
-        <v>3227</v>
+        <v>2407</v>
+      </c>
+      <c r="B1105" s="14" t="s">
+        <v>2365</v>
+      </c>
+      <c r="C1105" s="78" t="s">
+        <v>2366</v>
       </c>
       <c r="D1105" s="29">
-        <v>46345</v>
-[...4 lines deleted...]
-    <row r="1106" spans="1:6" ht="67.5">
+        <v>46654</v>
+      </c>
+      <c r="E1105" s="67"/>
+      <c r="F1105" s="67"/>
+    </row>
+    <row r="1106" spans="1:6" ht="45">
       <c r="A1106" s="3" t="s">
-        <v>2350</v>
+        <v>2367</v>
       </c>
       <c r="B1106" s="10" t="s">
-        <v>2351</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>1898</v>
+      </c>
+      <c r="C1106" s="78" t="s">
+        <v>2368</v>
       </c>
       <c r="D1106" s="29">
-        <v>46345</v>
-[...4 lines deleted...]
-    <row r="1107" spans="1:6" ht="33.75">
+        <v>46372</v>
+      </c>
+      <c r="E1106" s="67"/>
+      <c r="F1106" s="67"/>
+    </row>
+    <row r="1107" spans="1:6" ht="22.5">
       <c r="A1107" s="3" t="s">
-        <v>2875</v>
+        <v>2369</v>
       </c>
       <c r="B1107" s="14" t="s">
-        <v>2352</v>
-[...2 lines deleted...]
-        <v>2353</v>
+        <v>2370</v>
+      </c>
+      <c r="C1107" s="78" t="s">
+        <v>2371</v>
       </c>
       <c r="D1107" s="29">
-        <v>46346</v>
-[...4 lines deleted...]
-    <row r="1108" spans="1:6" ht="83.1" customHeight="1">
+        <v>46372</v>
+      </c>
+      <c r="E1107" s="67"/>
+      <c r="F1107" s="67"/>
+    </row>
+    <row r="1108" spans="1:6" ht="67.5">
       <c r="A1108" s="3" t="s">
-        <v>2354</v>
+        <v>2373</v>
       </c>
       <c r="B1108" s="14" t="s">
-        <v>2355</v>
-[...2 lines deleted...]
-        <v>2356</v>
+        <v>2374</v>
+      </c>
+      <c r="C1108" s="78" t="s">
+        <v>1943</v>
       </c>
       <c r="D1108" s="29">
-        <v>46424</v>
-[...4 lines deleted...]
-    <row r="1109" spans="1:6">
+        <v>46373</v>
+      </c>
+      <c r="E1108" s="67"/>
+      <c r="F1108" s="67"/>
+    </row>
+    <row r="1109" spans="1:6" ht="78.75">
       <c r="A1109" s="3" t="s">
-        <v>2358</v>
+        <v>2375</v>
       </c>
       <c r="B1109" s="14" t="s">
-        <v>2359</v>
-[...2 lines deleted...]
-        <v>2360</v>
+        <v>2376</v>
+      </c>
+      <c r="C1109" s="78" t="s">
+        <v>3120</v>
       </c>
       <c r="D1109" s="29">
-        <v>46346</v>
-[...4 lines deleted...]
-    <row r="1110" spans="1:6" ht="129.75" customHeight="1">
+        <v>46373</v>
+      </c>
+      <c r="E1109" s="67"/>
+      <c r="F1109" s="67"/>
+    </row>
+    <row r="1110" spans="1:6" ht="33.75">
       <c r="A1110" s="3" t="s">
-        <v>2361</v>
+        <v>2380</v>
       </c>
       <c r="B1110" s="14" t="s">
-        <v>2362</v>
-[...8 lines deleted...]
-      <c r="F1110" s="68"/>
+        <v>2381</v>
+      </c>
+      <c r="C1110" s="78" t="s">
+        <v>2382</v>
+      </c>
+      <c r="D1110" s="29">
+        <v>46373</v>
+      </c>
+      <c r="E1110" s="67"/>
+      <c r="F1110" s="67"/>
     </row>
     <row r="1111" spans="1:6">
       <c r="A1111" s="3" t="s">
-        <v>2364</v>
+        <v>2383</v>
       </c>
       <c r="B1111" s="14" t="s">
-        <v>2365</v>
-[...2 lines deleted...]
-        <v>301</v>
+        <v>2384</v>
+      </c>
+      <c r="C1111" s="78" t="s">
+        <v>3293</v>
       </c>
       <c r="D1111" s="29">
-        <v>46346</v>
-[...4 lines deleted...]
-    <row r="1112" spans="1:6" ht="333" customHeight="1">
+        <v>46374</v>
+      </c>
+      <c r="E1111" s="67"/>
+      <c r="F1111" s="67"/>
+    </row>
+    <row r="1112" spans="1:6" ht="138" customHeight="1">
       <c r="A1112" s="3" t="s">
-        <v>2366</v>
-[...5 lines deleted...]
-        <v>3228</v>
+        <v>2385</v>
+      </c>
+      <c r="B1112" s="14" t="s">
+        <v>2386</v>
+      </c>
+      <c r="C1112" s="78" t="s">
+        <v>2387</v>
       </c>
       <c r="D1112" s="29">
-        <v>46346</v>
-[...4 lines deleted...]
-    <row r="1113" spans="1:6" ht="56.25">
+        <v>46374</v>
+      </c>
+      <c r="E1112" s="67"/>
+      <c r="F1112" s="67"/>
+    </row>
+    <row r="1113" spans="1:6" ht="22.5">
       <c r="A1113" s="3" t="s">
-        <v>2368</v>
-[...5 lines deleted...]
-        <v>3229</v>
+        <v>2388</v>
+      </c>
+      <c r="B1113" s="14" t="s">
+        <v>2389</v>
+      </c>
+      <c r="C1113" s="78" t="s">
+        <v>2390</v>
       </c>
       <c r="D1113" s="29">
-        <v>46347</v>
-[...4 lines deleted...]
-    <row r="1114" spans="1:6">
+        <v>46374</v>
+      </c>
+      <c r="E1113" s="67"/>
+      <c r="F1113" s="67"/>
+    </row>
+    <row r="1114" spans="1:6" ht="149.25" customHeight="1">
       <c r="A1114" s="3" t="s">
-        <v>2370</v>
+        <v>2391</v>
       </c>
       <c r="B1114" s="10" t="s">
-        <v>2371</v>
-[...8 lines deleted...]
-      <c r="F1114" s="68"/>
+        <v>2392</v>
+      </c>
+      <c r="C1114" s="78" t="s">
+        <v>2827</v>
+      </c>
+      <c r="D1114" s="29">
+        <v>46374</v>
+      </c>
+      <c r="E1114" s="67"/>
+      <c r="F1114" s="67"/>
     </row>
     <row r="1115" spans="1:6" ht="45">
       <c r="A1115" s="3" t="s">
-        <v>2372</v>
-[...13 lines deleted...]
-    <row r="1116" spans="1:6" ht="78.75">
+        <v>2393</v>
+      </c>
+      <c r="B1115" s="14" t="s">
+        <v>2394</v>
+      </c>
+      <c r="C1115" s="78" t="s">
+        <v>2390</v>
+      </c>
+      <c r="D1115" s="29">
+        <v>46374</v>
+      </c>
+      <c r="E1115" s="67"/>
+      <c r="F1115" s="67"/>
+    </row>
+    <row r="1116" spans="1:6">
       <c r="A1116" s="3" t="s">
-        <v>2374</v>
-[...13 lines deleted...]
-    <row r="1117" spans="1:6" ht="33.75">
+        <v>2396</v>
+      </c>
+      <c r="B1116" s="14" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C1116" s="78" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D1116" s="29">
+        <v>46374</v>
+      </c>
+      <c r="E1116" s="67"/>
+      <c r="F1116" s="67"/>
+    </row>
+    <row r="1117" spans="1:6" ht="56.25">
       <c r="A1117" s="3" t="s">
-        <v>2377</v>
-[...5 lines deleted...]
-        <v>3230</v>
+        <v>2399</v>
+      </c>
+      <c r="B1117" s="14" t="s">
+        <v>2400</v>
+      </c>
+      <c r="C1117" s="78" t="s">
+        <v>2401</v>
       </c>
       <c r="D1117" s="29">
-        <v>46350</v>
-[...4 lines deleted...]
-    <row r="1118" spans="1:6" ht="56.25">
+        <v>46375</v>
+      </c>
+      <c r="E1117" s="67"/>
+      <c r="F1117" s="67"/>
+    </row>
+    <row r="1118" spans="1:6" ht="241.5" customHeight="1">
       <c r="A1118" s="3" t="s">
+        <v>2402</v>
+      </c>
+      <c r="B1118" s="10" t="s">
+        <v>331</v>
+      </c>
+      <c r="C1118" s="78" t="s">
+        <v>2403</v>
+      </c>
+      <c r="D1118" s="29">
+        <v>46378</v>
+      </c>
+      <c r="E1118" s="67"/>
+      <c r="F1118" s="67"/>
+    </row>
+    <row r="1119" spans="1:6" ht="90">
+      <c r="A1119" s="3" t="s">
+        <v>2404</v>
+      </c>
+      <c r="B1119" s="14" t="s">
+        <v>2405</v>
+      </c>
+      <c r="C1119" s="78" t="s">
         <v>2406</v>
       </c>
-      <c r="B1118" s="10" t="s">
-[...27 lines deleted...]
-    <row r="1120" spans="1:6" ht="22.5">
+      <c r="D1119" s="29">
+        <v>46379</v>
+      </c>
+      <c r="E1119" s="67"/>
+      <c r="F1119" s="67"/>
+    </row>
+    <row r="1120" spans="1:6" ht="74.25" customHeight="1">
       <c r="A1120" s="3" t="s">
-        <v>2382</v>
-[...13 lines deleted...]
-    <row r="1121" spans="1:6" ht="89.25" customHeight="1">
+        <v>2408</v>
+      </c>
+      <c r="B1120" s="14" t="s">
+        <v>2409</v>
+      </c>
+      <c r="C1120" s="78" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D1120" s="29">
+        <v>46379</v>
+      </c>
+      <c r="E1120" s="67"/>
+      <c r="F1120" s="67"/>
+    </row>
+    <row r="1121" spans="1:6" ht="22.5">
       <c r="A1121" s="3" t="s">
-        <v>2386</v>
-[...5 lines deleted...]
-        <v>3818</v>
+        <v>2410</v>
+      </c>
+      <c r="B1121" s="14" t="s">
+        <v>2411</v>
+      </c>
+      <c r="C1121" s="78" t="s">
+        <v>3571</v>
       </c>
       <c r="D1121" s="29">
-        <v>46353</v>
-[...34 lines deleted...]
-      <c r="F1123" s="68"/>
+        <v>46461</v>
+      </c>
+      <c r="E1121" s="67"/>
+      <c r="F1121" s="67"/>
+    </row>
+    <row r="1122" spans="1:6" ht="78.75">
+      <c r="A1122" s="1" t="s">
+        <v>2412</v>
+      </c>
+      <c r="B1122" s="10" t="s">
+        <v>2451</v>
+      </c>
+      <c r="C1122" s="78" t="s">
+        <v>2413</v>
+      </c>
+      <c r="D1122" s="19">
+        <v>46445</v>
+      </c>
+      <c r="E1122" s="67"/>
+      <c r="F1122" s="67"/>
+    </row>
+    <row r="1123" spans="1:6">
+      <c r="A1123" s="3" t="s">
+        <v>2414</v>
+      </c>
+      <c r="B1123" s="14" t="s">
+        <v>2415</v>
+      </c>
+      <c r="C1123" s="78" t="s">
+        <v>2416</v>
+      </c>
+      <c r="D1123" s="29">
+        <v>46382</v>
+      </c>
+      <c r="E1123" s="67"/>
+      <c r="F1123" s="67"/>
     </row>
     <row r="1124" spans="1:6" ht="22.5">
       <c r="A1124" s="3" t="s">
-        <v>2393</v>
+        <v>2418</v>
       </c>
       <c r="B1124" s="14" t="s">
-        <v>2394</v>
-[...2 lines deleted...]
-        <v>2395</v>
+        <v>2419</v>
+      </c>
+      <c r="C1124" s="78" t="s">
+        <v>2420</v>
       </c>
       <c r="D1124" s="29">
-        <v>46358</v>
-[...4 lines deleted...]
-    <row r="1125" spans="1:6" ht="112.5">
+        <v>46386</v>
+      </c>
+      <c r="E1124" s="67"/>
+      <c r="F1124" s="67"/>
+    </row>
+    <row r="1125" spans="1:6" ht="56.25">
       <c r="A1125" s="3" t="s">
-        <v>2396</v>
-[...5 lines deleted...]
-        <v>2398</v>
+        <v>2422</v>
+      </c>
+      <c r="B1125" s="14" t="s">
+        <v>2423</v>
+      </c>
+      <c r="C1125" s="78" t="s">
+        <v>2424</v>
       </c>
       <c r="D1125" s="29">
-        <v>46357</v>
-[...4 lines deleted...]
-    <row r="1126" spans="1:6" ht="22.5">
+        <v>46393</v>
+      </c>
+      <c r="E1125" s="67"/>
+      <c r="F1125" s="67"/>
+    </row>
+    <row r="1126" spans="1:6" ht="45">
       <c r="A1126" s="3" t="s">
-        <v>2407</v>
+        <v>2425</v>
       </c>
       <c r="B1126" s="14" t="s">
-        <v>1103</v>
-[...2 lines deleted...]
-        <v>2408</v>
+        <v>2426</v>
+      </c>
+      <c r="C1126" s="78" t="s">
+        <v>2427</v>
       </c>
       <c r="D1126" s="29">
-        <v>46362</v>
-[...12 lines deleted...]
-        <v>2411</v>
+        <v>46392</v>
+      </c>
+      <c r="E1126" s="67"/>
+      <c r="F1126" s="67"/>
+    </row>
+    <row r="1127" spans="1:6" ht="22.5">
+      <c r="A1127" s="3" t="s">
+        <v>2428</v>
+      </c>
+      <c r="B1127" s="14" t="s">
+        <v>2429</v>
+      </c>
+      <c r="C1127" s="78" t="s">
+        <v>2430</v>
       </c>
       <c r="D1127" s="29">
-        <v>46365</v>
-[...4 lines deleted...]
-    <row r="1128" spans="1:6" ht="56.25">
+        <v>46392</v>
+      </c>
+      <c r="E1127" s="67"/>
+      <c r="F1127" s="67"/>
+    </row>
+    <row r="1128" spans="1:6" ht="180.75" customHeight="1">
       <c r="A1128" s="3" t="s">
-        <v>2412</v>
-[...5 lines deleted...]
-        <v>2414</v>
+        <v>2435</v>
+      </c>
+      <c r="B1128" s="10" t="s">
+        <v>2436</v>
+      </c>
+      <c r="C1128" s="78" t="s">
+        <v>2437</v>
       </c>
       <c r="D1128" s="29">
-        <v>46365</v>
-[...4 lines deleted...]
-    <row r="1129" spans="1:6" ht="22.5">
+        <v>46394</v>
+      </c>
+      <c r="E1128" s="67"/>
+      <c r="F1128" s="67"/>
+    </row>
+    <row r="1129" spans="1:6">
       <c r="A1129" s="3" t="s">
-        <v>2415</v>
-[...5 lines deleted...]
-        <v>2417</v>
+        <v>2439</v>
+      </c>
+      <c r="B1129" s="14" t="s">
+        <v>2440</v>
+      </c>
+      <c r="C1129" s="78" t="s">
+        <v>2441</v>
       </c>
       <c r="D1129" s="29">
-        <v>46365</v>
-[...20 lines deleted...]
-    <row r="1131" spans="1:6" ht="22.5">
+        <v>46396</v>
+      </c>
+      <c r="E1129" s="67"/>
+      <c r="F1129" s="67"/>
+    </row>
+    <row r="1130" spans="1:6" ht="111.75" customHeight="1">
+      <c r="A1130" s="3" t="s">
+        <v>2442</v>
+      </c>
+      <c r="B1130" s="21" t="s">
+        <v>2443</v>
+      </c>
+      <c r="C1130" s="78" t="s">
+        <v>2444</v>
+      </c>
+      <c r="D1130" s="29">
+        <v>46396</v>
+      </c>
+      <c r="E1130" s="67"/>
+      <c r="F1130" s="67"/>
+    </row>
+    <row r="1131" spans="1:6" ht="90">
       <c r="A1131" s="3" t="s">
-        <v>2420</v>
-[...5 lines deleted...]
-        <v>3231</v>
+        <v>2445</v>
+      </c>
+      <c r="B1131" s="21" t="s">
+        <v>2446</v>
+      </c>
+      <c r="C1131" s="78" t="s">
+        <v>2447</v>
       </c>
       <c r="D1131" s="29">
-        <v>46398</v>
-[...12 lines deleted...]
-        <v>3232</v>
+        <v>46761</v>
+      </c>
+      <c r="E1131" s="67"/>
+      <c r="F1131" s="67"/>
+    </row>
+    <row r="1132" spans="1:6" ht="171.75" customHeight="1">
+      <c r="A1132" s="59" t="s">
+        <v>2460</v>
+      </c>
+      <c r="B1132" s="10" t="s">
+        <v>2461</v>
+      </c>
+      <c r="C1132" s="78" t="s">
+        <v>2462</v>
       </c>
       <c r="D1132" s="29">
-        <v>46365</v>
-[...20 lines deleted...]
-    <row r="1134" spans="1:6" ht="67.5">
+        <v>46469</v>
+      </c>
+      <c r="E1132" s="67"/>
+      <c r="F1132" s="67"/>
+    </row>
+    <row r="1133" spans="1:6">
+      <c r="A1133" s="3" t="s">
+        <v>2463</v>
+      </c>
+      <c r="B1133" s="14" t="s">
+        <v>2464</v>
+      </c>
+      <c r="C1133" s="78" t="s">
+        <v>2465</v>
+      </c>
+      <c r="D1133" s="29">
+        <v>46406</v>
+      </c>
+      <c r="E1133" s="67"/>
+      <c r="F1133" s="67"/>
+    </row>
+    <row r="1134" spans="1:6" ht="143.25" customHeight="1">
       <c r="A1134" s="3" t="s">
-        <v>2426</v>
+        <v>2466</v>
       </c>
       <c r="B1134" s="14" t="s">
-        <v>2427</v>
-[...2 lines deleted...]
-        <v>3233</v>
+        <v>3315</v>
+      </c>
+      <c r="C1134" s="81" t="s">
+        <v>2467</v>
       </c>
       <c r="D1134" s="29">
-        <v>46365</v>
-[...4 lines deleted...]
-    <row r="1135" spans="1:6">
+        <v>46406</v>
+      </c>
+      <c r="E1134" s="67"/>
+      <c r="F1134" s="67"/>
+    </row>
+    <row r="1135" spans="1:6" ht="22.5">
       <c r="A1135" s="3" t="s">
-        <v>2430</v>
+        <v>2468</v>
       </c>
       <c r="B1135" s="14" t="s">
-        <v>2431</v>
-[...2 lines deleted...]
-        <v>2432</v>
+        <v>2469</v>
+      </c>
+      <c r="C1135" s="78" t="s">
+        <v>2470</v>
       </c>
       <c r="D1135" s="29">
-        <v>46367</v>
-[...2 lines deleted...]
-      <c r="F1135" s="68"/>
+        <v>46406</v>
+      </c>
+      <c r="E1135" s="67"/>
+      <c r="F1135" s="67"/>
     </row>
     <row r="1136" spans="1:6" ht="22.5">
       <c r="A1136" s="3" t="s">
-        <v>2433</v>
+        <v>2476</v>
       </c>
       <c r="B1136" s="14" t="s">
-        <v>2434</v>
-[...10 lines deleted...]
-    <row r="1137" spans="1:6" ht="56.25">
+        <v>1017</v>
+      </c>
+      <c r="C1136" s="78" t="s">
+        <v>2477</v>
+      </c>
+      <c r="D1136" s="19">
+        <v>46472</v>
+      </c>
+      <c r="E1136" s="67"/>
+      <c r="F1136" s="67"/>
+    </row>
+    <row r="1137" spans="1:6">
       <c r="A1137" s="3" t="s">
-        <v>2435</v>
+        <v>2478</v>
       </c>
       <c r="B1137" s="14" t="s">
-        <v>2436</v>
-[...10 lines deleted...]
-    <row r="1138" spans="1:6" ht="394.5" customHeight="1">
+        <v>1017</v>
+      </c>
+      <c r="C1137" s="81" t="s">
+        <v>2479</v>
+      </c>
+      <c r="D1137" s="19">
+        <v>46408</v>
+      </c>
+      <c r="E1137" s="67"/>
+      <c r="F1137" s="67"/>
+    </row>
+    <row r="1138" spans="1:6" ht="22.5">
       <c r="A1138" s="3" t="s">
-        <v>2438</v>
+        <v>2480</v>
       </c>
       <c r="B1138" s="14" t="s">
-        <v>2439</v>
-[...8 lines deleted...]
-      <c r="F1138" s="18"/>
+        <v>2481</v>
+      </c>
+      <c r="C1138" s="78" t="s">
+        <v>3121</v>
+      </c>
+      <c r="D1138" s="19">
+        <v>46408</v>
+      </c>
+      <c r="E1138" s="67"/>
+      <c r="F1138" s="67"/>
     </row>
     <row r="1139" spans="1:6" ht="45">
       <c r="A1139" s="3" t="s">
-        <v>2441</v>
-[...13 lines deleted...]
-    <row r="1140" spans="1:6" ht="115.5" customHeight="1">
+        <v>2482</v>
+      </c>
+      <c r="B1139" s="14" t="s">
+        <v>2483</v>
+      </c>
+      <c r="C1139" s="78" t="s">
+        <v>3572</v>
+      </c>
+      <c r="D1139" s="19">
+        <v>46408</v>
+      </c>
+      <c r="E1139" s="67"/>
+      <c r="F1139" s="67"/>
+    </row>
+    <row r="1140" spans="1:6" ht="162.75" customHeight="1">
       <c r="A1140" s="3" t="s">
-        <v>2445</v>
-[...13 lines deleted...]
-    <row r="1141" spans="1:6" ht="233.25" customHeight="1">
+        <v>2492</v>
+      </c>
+      <c r="B1140" s="10" t="s">
+        <v>2493</v>
+      </c>
+      <c r="C1140" s="78" t="s">
+        <v>2494</v>
+      </c>
+      <c r="D1140" s="19">
+        <v>46409</v>
+      </c>
+      <c r="E1140" s="67"/>
+      <c r="F1140" s="67"/>
+    </row>
+    <row r="1141" spans="1:6" ht="246.75" customHeight="1">
       <c r="A1141" s="3" t="s">
+        <v>2495</v>
+      </c>
+      <c r="B1141" s="14" t="s">
+        <v>2496</v>
+      </c>
+      <c r="C1141" s="78" t="s">
+        <v>3294</v>
+      </c>
+      <c r="D1141" s="29">
+        <v>46495</v>
+      </c>
+      <c r="E1141" s="67"/>
+      <c r="F1141" s="67"/>
+    </row>
+    <row r="1142" spans="1:6">
+      <c r="A1142" s="3" t="s">
+        <v>2502</v>
+      </c>
+      <c r="B1142" s="14" t="s">
+        <v>2503</v>
+      </c>
+      <c r="C1142" s="78" t="s">
+        <v>2504</v>
+      </c>
+      <c r="D1142" s="29">
+        <v>46414</v>
+      </c>
+      <c r="E1142" s="67"/>
+      <c r="F1142" s="67"/>
+    </row>
+    <row r="1143" spans="1:6">
+      <c r="A1143" s="3" t="s">
+        <v>2505</v>
+      </c>
+      <c r="B1143" s="11" t="s">
+        <v>2506</v>
+      </c>
+      <c r="C1143" s="78" t="s">
+        <v>2507</v>
+      </c>
+      <c r="D1143" s="29">
+        <v>46415</v>
+      </c>
+      <c r="E1143" s="67"/>
+      <c r="F1143" s="67"/>
+    </row>
+    <row r="1144" spans="1:6" ht="33.75">
+      <c r="A1144" s="3" t="s">
+        <v>2508</v>
+      </c>
+      <c r="B1144" s="10" t="s">
+        <v>2509</v>
+      </c>
+      <c r="C1144" s="78" t="s">
+        <v>2510</v>
+      </c>
+      <c r="D1144" s="19">
+        <v>46415</v>
+      </c>
+      <c r="E1144" s="67"/>
+      <c r="F1144" s="67"/>
+    </row>
+    <row r="1145" spans="1:6" ht="45">
+      <c r="A1145" s="3" t="s">
+        <v>2511</v>
+      </c>
+      <c r="B1145" s="14" t="s">
+        <v>2512</v>
+      </c>
+      <c r="C1145" s="78" t="s">
+        <v>2513</v>
+      </c>
+      <c r="D1145" s="29">
+        <v>46420</v>
+      </c>
+      <c r="E1145" s="67"/>
+      <c r="F1145" s="67"/>
+    </row>
+    <row r="1146" spans="1:6">
+      <c r="A1146" s="3" t="s">
+        <v>2514</v>
+      </c>
+      <c r="B1146" s="10" t="s">
+        <v>2515</v>
+      </c>
+      <c r="C1146" s="83" t="s">
+        <v>3692</v>
+      </c>
+      <c r="D1146" s="29">
+        <v>46416</v>
+      </c>
+      <c r="E1146" s="67"/>
+      <c r="F1146" s="67"/>
+    </row>
+    <row r="1147" spans="1:6" ht="22.5">
+      <c r="A1147" s="3" t="s">
+        <v>2516</v>
+      </c>
+      <c r="B1147" s="14" t="s">
+        <v>2517</v>
+      </c>
+      <c r="C1147" s="78" t="s">
+        <v>2518</v>
+      </c>
+      <c r="D1147" s="29">
+        <v>46421</v>
+      </c>
+      <c r="E1147" s="67"/>
+      <c r="F1147" s="67"/>
+    </row>
+    <row r="1148" spans="1:6" ht="67.5">
+      <c r="A1148" s="3" t="s">
+        <v>2519</v>
+      </c>
+      <c r="B1148" s="14" t="s">
+        <v>2520</v>
+      </c>
+      <c r="C1148" s="78" t="s">
+        <v>3122</v>
+      </c>
+      <c r="D1148" s="29">
+        <v>46421</v>
+      </c>
+      <c r="E1148" s="67"/>
+      <c r="F1148" s="67"/>
+    </row>
+    <row r="1149" spans="1:6" ht="90">
+      <c r="A1149" s="3" t="s">
+        <v>2521</v>
+      </c>
+      <c r="B1149" s="60" t="s">
+        <v>2522</v>
+      </c>
+      <c r="C1149" s="78" t="s">
+        <v>2523</v>
+      </c>
+      <c r="D1149" s="29">
+        <v>46421</v>
+      </c>
+      <c r="E1149" s="67"/>
+      <c r="F1149" s="67"/>
+    </row>
+    <row r="1150" spans="1:6" ht="28.5" customHeight="1">
+      <c r="A1150" s="3" t="s">
+        <v>2524</v>
+      </c>
+      <c r="B1150" s="14" t="s">
+        <v>2525</v>
+      </c>
+      <c r="C1150" s="78" t="s">
+        <v>2526</v>
+      </c>
+      <c r="D1150" s="29">
+        <v>46421</v>
+      </c>
+      <c r="E1150" s="67"/>
+      <c r="F1150" s="67"/>
+    </row>
+    <row r="1151" spans="1:6" ht="60">
+      <c r="A1151" s="46" t="s">
+        <v>2527</v>
+      </c>
+      <c r="B1151" s="56" t="s">
+        <v>2528</v>
+      </c>
+      <c r="C1151" s="78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1151" s="19">
+        <v>46424</v>
+      </c>
+      <c r="E1151" s="67"/>
+      <c r="F1151" s="67"/>
+    </row>
+    <row r="1152" spans="1:6" ht="90">
+      <c r="A1152" s="52" t="s">
+        <v>2530</v>
+      </c>
+      <c r="B1152" s="14" t="s">
+        <v>2531</v>
+      </c>
+      <c r="C1152" s="78" t="s">
+        <v>3693</v>
+      </c>
+      <c r="D1152" s="29">
+        <v>46425</v>
+      </c>
+      <c r="E1152" s="67"/>
+      <c r="F1152" s="67"/>
+    </row>
+    <row r="1153" spans="1:6" ht="228.75" customHeight="1">
+      <c r="A1153" s="61" t="s">
+        <v>2533</v>
+      </c>
+      <c r="B1153" s="10" t="s">
+        <v>2534</v>
+      </c>
+      <c r="C1153" s="78" t="s">
+        <v>2811</v>
+      </c>
+      <c r="D1153" s="29">
+        <v>46423</v>
+      </c>
+      <c r="E1153" s="67"/>
+      <c r="F1153" s="67"/>
+    </row>
+    <row r="1154" spans="1:6" ht="78.75">
+      <c r="A1154" s="3" t="s">
+        <v>2535</v>
+      </c>
+      <c r="B1154" s="14" t="s">
+        <v>2536</v>
+      </c>
+      <c r="C1154" s="78" t="s">
+        <v>2812</v>
+      </c>
+      <c r="D1154" s="29">
+        <v>46427</v>
+      </c>
+      <c r="E1154" s="67"/>
+      <c r="F1154" s="67"/>
+    </row>
+    <row r="1155" spans="1:6" ht="33.75">
+      <c r="A1155" s="3" t="s">
+        <v>2537</v>
+      </c>
+      <c r="B1155" s="14" t="s">
+        <v>2538</v>
+      </c>
+      <c r="C1155" s="78" t="s">
+        <v>2539</v>
+      </c>
+      <c r="D1155" s="29">
+        <v>46429</v>
+      </c>
+      <c r="E1155" s="67"/>
+      <c r="F1155" s="67"/>
+    </row>
+    <row r="1156" spans="1:6" ht="409.5">
+      <c r="A1156" s="2" t="s">
+        <v>2540</v>
+      </c>
+      <c r="B1156" s="10" t="s">
+        <v>2541</v>
+      </c>
+      <c r="C1156" s="78" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D1156" s="19">
+        <v>46430</v>
+      </c>
+      <c r="E1156" s="67"/>
+      <c r="F1156" s="67"/>
+    </row>
+    <row r="1157" spans="1:6" ht="123.75">
+      <c r="A1157" s="3" t="s">
+        <v>2543</v>
+      </c>
+      <c r="B1157" s="10" t="s">
+        <v>2544</v>
+      </c>
+      <c r="C1157" s="78" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D1157" s="29">
+        <v>46429</v>
+      </c>
+      <c r="E1157" s="67"/>
+      <c r="F1157" s="67"/>
+    </row>
+    <row r="1158" spans="1:6" ht="56.25">
+      <c r="A1158" s="3" t="s">
+        <v>2545</v>
+      </c>
+      <c r="B1158" s="62" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C1158" s="78" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D1158" s="19">
+        <v>46435</v>
+      </c>
+      <c r="E1158" s="67"/>
+      <c r="F1158" s="67"/>
+    </row>
+    <row r="1159" spans="1:6" ht="22.5">
+      <c r="A1159" s="3" t="s">
+        <v>2548</v>
+      </c>
+      <c r="B1159" s="10" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C1159" s="78" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D1159" s="19">
+        <v>46435</v>
+      </c>
+      <c r="E1159" s="67"/>
+      <c r="F1159" s="67"/>
+    </row>
+    <row r="1160" spans="1:6" ht="33.75">
+      <c r="A1160" s="3" t="s">
+        <v>2552</v>
+      </c>
+      <c r="B1160" s="10" t="s">
+        <v>2553</v>
+      </c>
+      <c r="C1160" s="78" t="s">
+        <v>3123</v>
+      </c>
+      <c r="D1160" s="19">
+        <v>46436</v>
+      </c>
+      <c r="E1160" s="67"/>
+      <c r="F1160" s="67"/>
+    </row>
+    <row r="1161" spans="1:6" ht="157.5">
+      <c r="A1161" s="3" t="s">
+        <v>2554</v>
+      </c>
+      <c r="B1161" s="14" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C1161" s="78" t="s">
+        <v>3124</v>
+      </c>
+      <c r="D1161" s="19">
+        <v>46436</v>
+      </c>
+      <c r="E1161" s="67"/>
+      <c r="F1161" s="67"/>
+    </row>
+    <row r="1162" spans="1:6" ht="22.5">
+      <c r="A1162" s="3" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B1162" s="11" t="s">
+        <v>2557</v>
+      </c>
+      <c r="C1162" s="78" t="s">
+        <v>2558</v>
+      </c>
+      <c r="D1162" s="19">
+        <v>46437</v>
+      </c>
+      <c r="E1162" s="67"/>
+      <c r="F1162" s="67"/>
+    </row>
+    <row r="1163" spans="1:6" ht="78.75">
+      <c r="A1163" s="3" t="s">
+        <v>2559</v>
+      </c>
+      <c r="B1163" s="11" t="s">
+        <v>2560</v>
+      </c>
+      <c r="C1163" s="78" t="s">
+        <v>2561</v>
+      </c>
+      <c r="D1163" s="29">
+        <v>46437</v>
+      </c>
+      <c r="E1163" s="67"/>
+      <c r="F1163" s="67"/>
+    </row>
+    <row r="1164" spans="1:6" ht="146.25">
+      <c r="A1164" s="3" t="s">
+        <v>2563</v>
+      </c>
+      <c r="B1164" s="10" t="s">
+        <v>2562</v>
+      </c>
+      <c r="C1164" s="78" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D1164" s="19">
+        <v>46438</v>
+      </c>
+      <c r="E1164" s="67"/>
+      <c r="F1164" s="67"/>
+    </row>
+    <row r="1165" spans="1:6" ht="22.5">
+      <c r="A1165" s="90" t="s">
+        <v>2795</v>
+      </c>
+      <c r="B1165" s="14" t="s">
+        <v>2796</v>
+      </c>
+      <c r="C1165" s="91" t="s">
+        <v>3126</v>
+      </c>
+      <c r="D1165" s="19">
+        <v>46441</v>
+      </c>
+      <c r="E1165" s="67"/>
+      <c r="F1165" s="67"/>
+    </row>
+    <row r="1166" spans="1:6" ht="87" customHeight="1">
+      <c r="A1166" s="90" t="s">
+        <v>2797</v>
+      </c>
+      <c r="B1166" s="92" t="s">
+        <v>2339</v>
+      </c>
+      <c r="C1166" s="91" t="s">
+        <v>3295</v>
+      </c>
+      <c r="D1166" s="19">
+        <v>46441</v>
+      </c>
+      <c r="E1166" s="67"/>
+      <c r="F1166" s="67"/>
+    </row>
+    <row r="1167" spans="1:6" ht="90">
+      <c r="A1167" s="90" t="s">
+        <v>2799</v>
+      </c>
+      <c r="B1167" s="14" t="s">
+        <v>2800</v>
+      </c>
+      <c r="C1167" s="91" t="s">
+        <v>2801</v>
+      </c>
+      <c r="D1167" s="19">
+        <v>46442</v>
+      </c>
+      <c r="E1167" s="67"/>
+      <c r="F1167" s="67"/>
+    </row>
+    <row r="1168" spans="1:6" ht="33.75">
+      <c r="A1168" s="90" t="s">
+        <v>2802</v>
+      </c>
+      <c r="B1168" s="14" t="s">
+        <v>2803</v>
+      </c>
+      <c r="C1168" s="91" t="s">
+        <v>3125</v>
+      </c>
+      <c r="D1168" s="19">
+        <v>46438</v>
+      </c>
+      <c r="E1168" s="67"/>
+      <c r="F1168" s="67"/>
+    </row>
+    <row r="1169" spans="1:6" ht="22.5">
+      <c r="A1169" s="90" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B1169" s="14" t="s">
+        <v>2806</v>
+      </c>
+      <c r="C1169" s="91" t="s">
+        <v>2807</v>
+      </c>
+      <c r="D1169" s="19">
+        <v>46443</v>
+      </c>
+      <c r="E1169" s="67"/>
+      <c r="F1169" s="67"/>
+    </row>
+    <row r="1170" spans="1:6" ht="22.5">
+      <c r="A1170" s="90" t="s">
+        <v>2808</v>
+      </c>
+      <c r="B1170" s="92" t="s">
+        <v>2809</v>
+      </c>
+      <c r="C1170" s="91" t="s">
+        <v>2807</v>
+      </c>
+      <c r="D1170" s="19">
+        <v>46443</v>
+      </c>
+      <c r="E1170" s="67"/>
+      <c r="F1170" s="67"/>
+    </row>
+    <row r="1171" spans="1:6">
+      <c r="A1171" s="90" t="s">
+        <v>2828</v>
+      </c>
+      <c r="B1171" s="14" t="s">
+        <v>2829</v>
+      </c>
+      <c r="C1171" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="D1171" s="19">
+        <v>46443</v>
+      </c>
+      <c r="E1171" s="67"/>
+      <c r="F1171" s="67"/>
+    </row>
+    <row r="1172" spans="1:6" ht="22.5">
+      <c r="A1172" s="90" t="s">
+        <v>2830</v>
+      </c>
+      <c r="B1172" s="14" t="s">
+        <v>2831</v>
+      </c>
+      <c r="C1172" s="99" t="s">
+        <v>2832</v>
+      </c>
+      <c r="D1172" s="19">
+        <v>46445</v>
+      </c>
+      <c r="E1172" s="67"/>
+      <c r="F1172" s="67"/>
+    </row>
+    <row r="1173" spans="1:6">
+      <c r="A1173" s="3" t="s">
+        <v>2833</v>
+      </c>
+      <c r="B1173" s="14" t="s">
+        <v>2834</v>
+      </c>
+      <c r="C1173" s="10" t="s">
+        <v>2835</v>
+      </c>
+      <c r="D1173" s="19">
+        <v>46445</v>
+      </c>
+      <c r="E1173" s="67"/>
+      <c r="F1173" s="67"/>
+    </row>
+    <row r="1174" spans="1:6">
+      <c r="A1174" s="90" t="s">
+        <v>2836</v>
+      </c>
+      <c r="B1174" s="14" t="s">
+        <v>2837</v>
+      </c>
+      <c r="C1174" s="91" t="s">
+        <v>2838</v>
+      </c>
+      <c r="D1174" s="19">
+        <v>46445</v>
+      </c>
+      <c r="E1174" s="67"/>
+      <c r="F1174" s="67"/>
+    </row>
+    <row r="1175" spans="1:6" ht="69" customHeight="1">
+      <c r="A1175" s="90" t="s">
+        <v>2839</v>
+      </c>
+      <c r="B1175" s="14" t="s">
+        <v>2840</v>
+      </c>
+      <c r="C1175" s="91" t="s">
+        <v>3694</v>
+      </c>
+      <c r="D1175" s="19">
+        <v>46445</v>
+      </c>
+      <c r="E1175" s="67"/>
+      <c r="F1175" s="67"/>
+    </row>
+    <row r="1176" spans="1:6" ht="96.95" customHeight="1">
+      <c r="A1176" s="3" t="s">
+        <v>2841</v>
+      </c>
+      <c r="B1176" s="10" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C1176" s="10" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D1176" s="19">
+        <v>46448</v>
+      </c>
+      <c r="E1176" s="67"/>
+      <c r="F1176" s="67"/>
+    </row>
+    <row r="1177" spans="1:6" ht="232.5" customHeight="1">
+      <c r="A1177" s="61" t="s">
+        <v>2533</v>
+      </c>
+      <c r="B1177" s="10" t="s">
+        <v>2534</v>
+      </c>
+      <c r="C1177" s="78" t="s">
+        <v>2811</v>
+      </c>
+      <c r="D1177" s="29">
+        <v>46423</v>
+      </c>
+      <c r="E1177" s="67"/>
+      <c r="F1177" s="67"/>
+    </row>
+    <row r="1178" spans="1:6" ht="78.75">
+      <c r="A1178" s="3" t="s">
+        <v>2535</v>
+      </c>
+      <c r="B1178" s="14" t="s">
+        <v>2536</v>
+      </c>
+      <c r="C1178" s="78" t="s">
+        <v>2812</v>
+      </c>
+      <c r="D1178" s="29">
+        <v>46427</v>
+      </c>
+      <c r="E1178" s="67"/>
+      <c r="F1178" s="67"/>
+    </row>
+    <row r="1179" spans="1:6" ht="33.75">
+      <c r="A1179" s="3" t="s">
+        <v>2537</v>
+      </c>
+      <c r="B1179" s="14" t="s">
+        <v>2538</v>
+      </c>
+      <c r="C1179" s="78" t="s">
+        <v>2539</v>
+      </c>
+      <c r="D1179" s="29">
+        <v>46429</v>
+      </c>
+      <c r="E1179" s="67"/>
+      <c r="F1179" s="67"/>
+    </row>
+    <row r="1180" spans="1:6" ht="409.5">
+      <c r="A1180" s="2" t="s">
+        <v>2540</v>
+      </c>
+      <c r="B1180" s="10" t="s">
+        <v>2541</v>
+      </c>
+      <c r="C1180" s="78" t="s">
+        <v>2542</v>
+      </c>
+      <c r="D1180" s="19">
+        <v>46430</v>
+      </c>
+      <c r="E1180" s="67"/>
+      <c r="F1180" s="67"/>
+    </row>
+    <row r="1181" spans="1:6" ht="123.75">
+      <c r="A1181" s="3" t="s">
+        <v>2543</v>
+      </c>
+      <c r="B1181" s="10" t="s">
+        <v>2544</v>
+      </c>
+      <c r="C1181" s="78" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D1181" s="29">
+        <v>46429</v>
+      </c>
+      <c r="E1181" s="67"/>
+      <c r="F1181" s="67"/>
+    </row>
+    <row r="1182" spans="1:6" ht="56.25">
+      <c r="A1182" s="3" t="s">
+        <v>2545</v>
+      </c>
+      <c r="B1182" s="62" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C1182" s="78" t="s">
+        <v>2547</v>
+      </c>
+      <c r="D1182" s="19">
+        <v>46435</v>
+      </c>
+      <c r="E1182" s="67"/>
+      <c r="F1182" s="67"/>
+    </row>
+    <row r="1183" spans="1:6" ht="22.5">
+      <c r="A1183" s="3" t="s">
+        <v>2548</v>
+      </c>
+      <c r="B1183" s="10" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C1183" s="78" t="s">
+        <v>2550</v>
+      </c>
+      <c r="D1183" s="19">
+        <v>46435</v>
+      </c>
+      <c r="E1183" s="67"/>
+      <c r="F1183" s="67"/>
+    </row>
+    <row r="1184" spans="1:6" ht="33.75">
+      <c r="A1184" s="3" t="s">
+        <v>2552</v>
+      </c>
+      <c r="B1184" s="10" t="s">
+        <v>2553</v>
+      </c>
+      <c r="C1184" s="78" t="s">
+        <v>3296</v>
+      </c>
+      <c r="D1184" s="19">
+        <v>46436</v>
+      </c>
+      <c r="E1184" s="67"/>
+      <c r="F1184" s="67"/>
+    </row>
+    <row r="1185" spans="1:6" ht="157.5">
+      <c r="A1185" s="3" t="s">
+        <v>2554</v>
+      </c>
+      <c r="B1185" s="14" t="s">
+        <v>2555</v>
+      </c>
+      <c r="C1185" s="78" t="s">
+        <v>3297</v>
+      </c>
+      <c r="D1185" s="19">
+        <v>46436</v>
+      </c>
+      <c r="E1185" s="67"/>
+      <c r="F1185" s="67"/>
+    </row>
+    <row r="1186" spans="1:6" ht="22.5">
+      <c r="A1186" s="3" t="s">
+        <v>2556</v>
+      </c>
+      <c r="B1186" s="11" t="s">
+        <v>2557</v>
+      </c>
+      <c r="C1186" s="78" t="s">
+        <v>2558</v>
+      </c>
+      <c r="D1186" s="19">
+        <v>46437</v>
+      </c>
+      <c r="E1186" s="67"/>
+      <c r="F1186" s="67"/>
+    </row>
+    <row r="1187" spans="1:6" ht="108.95" customHeight="1">
+      <c r="A1187" s="3" t="s">
+        <v>2559</v>
+      </c>
+      <c r="B1187" s="11" t="s">
+        <v>2560</v>
+      </c>
+      <c r="C1187" s="78" t="s">
+        <v>2561</v>
+      </c>
+      <c r="D1187" s="29">
+        <v>46437</v>
+      </c>
+      <c r="E1187" s="67"/>
+      <c r="F1187" s="67"/>
+    </row>
+    <row r="1188" spans="1:6" ht="146.25">
+      <c r="A1188" s="3" t="s">
+        <v>2563</v>
+      </c>
+      <c r="B1188" s="10" t="s">
+        <v>2562</v>
+      </c>
+      <c r="C1188" s="78" t="s">
+        <v>2813</v>
+      </c>
+      <c r="D1188" s="19">
+        <v>46438</v>
+      </c>
+      <c r="E1188" s="67"/>
+      <c r="F1188" s="67"/>
+    </row>
+    <row r="1189" spans="1:6" ht="22.5">
+      <c r="A1189" s="90" t="s">
+        <v>2795</v>
+      </c>
+      <c r="B1189" s="14" t="s">
+        <v>2796</v>
+      </c>
+      <c r="C1189" s="91" t="s">
+        <v>3126</v>
+      </c>
+      <c r="D1189" s="19">
+        <v>46441</v>
+      </c>
+      <c r="E1189" s="67"/>
+      <c r="F1189" s="67"/>
+    </row>
+    <row r="1190" spans="1:6" ht="86.25" customHeight="1">
+      <c r="A1190" s="90" t="s">
+        <v>2797</v>
+      </c>
+      <c r="B1190" s="92" t="s">
+        <v>2339</v>
+      </c>
+      <c r="C1190" s="91" t="s">
+        <v>2798</v>
+      </c>
+      <c r="D1190" s="19">
+        <v>46441</v>
+      </c>
+      <c r="F1190" s="67"/>
+    </row>
+    <row r="1191" spans="1:6" ht="90">
+      <c r="A1191" s="90" t="s">
+        <v>2799</v>
+      </c>
+      <c r="B1191" s="14" t="s">
+        <v>2800</v>
+      </c>
+      <c r="C1191" s="91" t="s">
+        <v>2801</v>
+      </c>
+      <c r="D1191" s="19">
+        <v>46442</v>
+      </c>
+      <c r="F1191" s="67"/>
+    </row>
+    <row r="1192" spans="1:6" ht="33.75">
+      <c r="A1192" s="90" t="s">
+        <v>2802</v>
+      </c>
+      <c r="B1192" s="14" t="s">
+        <v>2803</v>
+      </c>
+      <c r="C1192" s="91" t="s">
+        <v>3127</v>
+      </c>
+      <c r="D1192" s="19">
+        <v>46438</v>
+      </c>
+      <c r="F1192" s="67"/>
+    </row>
+    <row r="1193" spans="1:6" ht="22.5">
+      <c r="A1193" s="90" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B1193" s="14" t="s">
+        <v>2806</v>
+      </c>
+      <c r="C1193" s="91" t="s">
+        <v>2807</v>
+      </c>
+      <c r="D1193" s="19">
+        <v>46443</v>
+      </c>
+      <c r="F1193" s="67"/>
+    </row>
+    <row r="1194" spans="1:6" ht="22.5">
+      <c r="A1194" s="90" t="s">
+        <v>2808</v>
+      </c>
+      <c r="B1194" s="92" t="s">
+        <v>2809</v>
+      </c>
+      <c r="C1194" s="91" t="s">
+        <v>2807</v>
+      </c>
+      <c r="D1194" s="19">
+        <v>46443</v>
+      </c>
+      <c r="F1194" s="67"/>
+    </row>
+    <row r="1195" spans="1:6">
+      <c r="A1195" s="90" t="s">
+        <v>2828</v>
+      </c>
+      <c r="B1195" s="14" t="s">
+        <v>2829</v>
+      </c>
+      <c r="C1195" s="91" t="s">
+        <v>11</v>
+      </c>
+      <c r="D1195" s="19">
+        <v>46443</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:6" ht="22.5">
+      <c r="A1196" s="90" t="s">
+        <v>2830</v>
+      </c>
+      <c r="B1196" s="14" t="s">
+        <v>2831</v>
+      </c>
+      <c r="C1196" s="99" t="s">
+        <v>2832</v>
+      </c>
+      <c r="D1196" s="19">
+        <v>46445</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:6">
+      <c r="A1197" s="3" t="s">
+        <v>2833</v>
+      </c>
+      <c r="B1197" s="14" t="s">
+        <v>2834</v>
+      </c>
+      <c r="C1197" s="10" t="s">
+        <v>2835</v>
+      </c>
+      <c r="D1197" s="19">
+        <v>46445</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:6">
+      <c r="A1198" s="90" t="s">
+        <v>2836</v>
+      </c>
+      <c r="B1198" s="14" t="s">
+        <v>2837</v>
+      </c>
+      <c r="C1198" s="91" t="s">
+        <v>2838</v>
+      </c>
+      <c r="D1198" s="19">
+        <v>46445</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:6" ht="63.6" customHeight="1">
+      <c r="A1199" s="90" t="s">
+        <v>2839</v>
+      </c>
+      <c r="B1199" s="14" t="s">
+        <v>2840</v>
+      </c>
+      <c r="C1199" s="91" t="s">
+        <v>3695</v>
+      </c>
+      <c r="D1199" s="19">
+        <v>46445</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:6" ht="96.95" customHeight="1">
+      <c r="A1200" s="3" t="s">
+        <v>2841</v>
+      </c>
+      <c r="B1200" s="10" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C1200" s="10" t="s">
+        <v>2842</v>
+      </c>
+      <c r="D1200" s="19">
+        <v>46448</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:6" ht="348.75">
+      <c r="A1201" s="90" t="s">
+        <v>2849</v>
+      </c>
+      <c r="B1201" s="11" t="s">
+        <v>2850</v>
+      </c>
+      <c r="C1201" s="78" t="s">
+        <v>2851</v>
+      </c>
+      <c r="D1201" s="19">
+        <v>46576</v>
+      </c>
+      <c r="E1201" s="67"/>
+      <c r="F1201" s="67"/>
+    </row>
+    <row r="1202" spans="1:6" ht="22.5">
+      <c r="A1202" s="90" t="s">
+        <v>631</v>
+      </c>
+      <c r="B1202" s="14" t="s">
+        <v>632</v>
+      </c>
+      <c r="C1202" s="78" t="s">
+        <v>633</v>
+      </c>
+      <c r="D1202" s="101">
+        <v>46449</v>
+      </c>
+      <c r="F1202" s="67"/>
+    </row>
+    <row r="1203" spans="1:6">
+      <c r="A1203" s="90" t="s">
+        <v>2852</v>
+      </c>
+      <c r="B1203" s="14" t="s">
+        <v>1454</v>
+      </c>
+      <c r="C1203" s="78" t="s">
+        <v>2853</v>
+      </c>
+      <c r="D1203" s="102">
+        <v>46449</v>
+      </c>
+      <c r="F1203" s="67"/>
+    </row>
+    <row r="1204" spans="1:6" ht="22.5">
+      <c r="A1204" s="90" t="s">
+        <v>2854</v>
+      </c>
+      <c r="B1204" s="11" t="s">
+        <v>2855</v>
+      </c>
+      <c r="C1204" s="78" t="s">
+        <v>2856</v>
+      </c>
+      <c r="D1204" s="102">
+        <v>46449</v>
+      </c>
+      <c r="F1204" s="67"/>
+    </row>
+    <row r="1205" spans="1:6">
+      <c r="A1205" s="1" t="s">
+        <v>2847</v>
+      </c>
+      <c r="B1205" s="10" t="s">
+        <v>1979</v>
+      </c>
+      <c r="C1205" s="81" t="s">
+        <v>2848</v>
+      </c>
+      <c r="D1205" s="102">
+        <v>46495</v>
+      </c>
+      <c r="F1205" s="67"/>
+    </row>
+    <row r="1206" spans="1:6" ht="78.75">
+      <c r="A1206" s="3" t="s">
+        <v>2857</v>
+      </c>
+      <c r="B1206" s="92" t="s">
+        <v>2858</v>
+      </c>
+      <c r="C1206" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1206" s="19">
+        <v>46447</v>
+      </c>
+      <c r="E1206" s="103"/>
+      <c r="F1206" s="67"/>
+    </row>
+    <row r="1207" spans="1:6" ht="33.75">
+      <c r="A1207" s="90" t="s">
+        <v>2859</v>
+      </c>
+      <c r="B1207" s="14" t="s">
+        <v>2860</v>
+      </c>
+      <c r="C1207" s="91" t="s">
+        <v>3128</v>
+      </c>
+      <c r="D1207" s="19">
+        <v>46452</v>
+      </c>
+      <c r="F1207" s="67"/>
+    </row>
+    <row r="1208" spans="1:6" ht="81.599999999999994" customHeight="1">
+      <c r="A1208" s="90" t="s">
+        <v>2861</v>
+      </c>
+      <c r="B1208" s="14" t="s">
+        <v>2862</v>
+      </c>
+      <c r="C1208" s="91" t="s">
+        <v>3298</v>
+      </c>
+      <c r="D1208" s="19">
+        <v>46452</v>
+      </c>
+      <c r="F1208" s="67"/>
+    </row>
+    <row r="1209" spans="1:6" ht="22.5">
+      <c r="A1209" s="90" t="s">
+        <v>2863</v>
+      </c>
+      <c r="B1209" s="14" t="s">
+        <v>2864</v>
+      </c>
+      <c r="C1209" s="91" t="s">
+        <v>2865</v>
+      </c>
+      <c r="D1209" s="19">
+        <v>46456</v>
+      </c>
+      <c r="E1209" s="104"/>
+      <c r="F1209" s="67"/>
+    </row>
+    <row r="1210" spans="1:6" ht="67.5">
+      <c r="A1210" s="90" t="s">
+        <v>2866</v>
+      </c>
+      <c r="B1210" s="10" t="s">
+        <v>360</v>
+      </c>
+      <c r="C1210" s="105" t="s">
+        <v>2867</v>
+      </c>
+      <c r="D1210" s="19">
+        <v>46507</v>
+      </c>
+      <c r="F1210" s="67"/>
+    </row>
+    <row r="1211" spans="1:6" ht="27.95" customHeight="1">
+      <c r="A1211" s="90" t="s">
+        <v>2868</v>
+      </c>
+      <c r="B1211" s="14" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C1211" s="91" t="s">
+        <v>2869</v>
+      </c>
+      <c r="D1211" s="19">
+        <v>46457</v>
+      </c>
+      <c r="F1211" s="67"/>
+    </row>
+    <row r="1212" spans="1:6" ht="33.75">
+      <c r="A1212" s="90" t="s">
+        <v>2871</v>
+      </c>
+      <c r="B1212" s="14" t="s">
+        <v>2872</v>
+      </c>
+      <c r="C1212" s="91" t="s">
+        <v>2873</v>
+      </c>
+      <c r="D1212" s="19">
+        <v>46457</v>
+      </c>
+      <c r="F1212" s="67"/>
+    </row>
+    <row r="1213" spans="1:6" ht="81.95" customHeight="1">
+      <c r="A1213" s="90" t="s">
+        <v>2874</v>
+      </c>
+      <c r="B1213" s="92" t="s">
+        <v>2875</v>
+      </c>
+      <c r="C1213" s="106" t="s">
         <v>2876</v>
       </c>
-      <c r="B1141" s="10" t="s">
-[...5 lines deleted...]
-      <c r="D1141" s="29">
+      <c r="D1213" s="101">
+        <v>46457</v>
+      </c>
+      <c r="E1213" s="104"/>
+      <c r="F1213" s="67"/>
+    </row>
+    <row r="1214" spans="1:6" ht="45">
+      <c r="A1214" s="3" t="s">
+        <v>2877</v>
+      </c>
+      <c r="B1214" s="10" t="s">
+        <v>2878</v>
+      </c>
+      <c r="C1214" s="78" t="s">
+        <v>3129</v>
+      </c>
+      <c r="D1214" s="29">
+        <v>46464</v>
+      </c>
+      <c r="F1214" s="67"/>
+    </row>
+    <row r="1215" spans="1:6" ht="135.6" customHeight="1">
+      <c r="A1215" s="90" t="s">
+        <v>2879</v>
+      </c>
+      <c r="B1215" s="14" t="s">
+        <v>2880</v>
+      </c>
+      <c r="C1215" s="91" t="s">
+        <v>3825</v>
+      </c>
+      <c r="D1215" s="19">
+        <v>46458</v>
+      </c>
+      <c r="F1215" s="67"/>
+    </row>
+    <row r="1216" spans="1:6" ht="123.75">
+      <c r="A1216" s="90" t="s">
+        <v>2881</v>
+      </c>
+      <c r="B1216" s="14" t="s">
+        <v>2882</v>
+      </c>
+      <c r="C1216" s="106" t="s">
+        <v>2883</v>
+      </c>
+      <c r="D1216" s="101">
+        <v>46459</v>
+      </c>
+      <c r="F1216" s="67"/>
+    </row>
+    <row r="1217" spans="1:6" ht="22.5">
+      <c r="A1217" s="90" t="s">
+        <v>2884</v>
+      </c>
+      <c r="B1217" s="14" t="s">
+        <v>2885</v>
+      </c>
+      <c r="C1217" s="91" t="s">
+        <v>2886</v>
+      </c>
+      <c r="D1217" s="19">
+        <v>46459</v>
+      </c>
+      <c r="F1217" s="67"/>
+    </row>
+    <row r="1218" spans="1:6">
+      <c r="A1218" s="3" t="s">
+        <v>2887</v>
+      </c>
+      <c r="B1218" s="10" t="s">
+        <v>2888</v>
+      </c>
+      <c r="C1218" s="78" t="s">
+        <v>2889</v>
+      </c>
+      <c r="D1218" s="29">
+        <v>46532</v>
+      </c>
+      <c r="F1218" s="67"/>
+    </row>
+    <row r="1219" spans="1:6" ht="45">
+      <c r="A1219" s="107" t="s">
+        <v>2890</v>
+      </c>
+      <c r="B1219" s="14" t="s">
+        <v>2891</v>
+      </c>
+      <c r="C1219" s="91" t="s">
+        <v>2892</v>
+      </c>
+      <c r="D1219" s="19">
+        <v>46465</v>
+      </c>
+      <c r="E1219" s="104"/>
+      <c r="F1219" s="67"/>
+    </row>
+    <row r="1220" spans="1:6" ht="135">
+      <c r="A1220" s="3" t="s">
+        <v>2893</v>
+      </c>
+      <c r="B1220" s="10" t="s">
+        <v>2894</v>
+      </c>
+      <c r="C1220" s="108" t="s">
+        <v>3130</v>
+      </c>
+      <c r="D1220" s="19">
+        <v>46429</v>
+      </c>
+      <c r="F1220" s="67"/>
+    </row>
+    <row r="1221" spans="1:6" ht="33.75">
+      <c r="A1221" s="90" t="s">
+        <v>1830</v>
+      </c>
+      <c r="B1221" s="14" t="s">
+        <v>1585</v>
+      </c>
+      <c r="C1221" s="78" t="s">
+        <v>3299</v>
+      </c>
+      <c r="D1221" s="101">
+        <v>46506</v>
+      </c>
+      <c r="F1221" s="67"/>
+    </row>
+    <row r="1222" spans="1:6" ht="45">
+      <c r="A1222" s="90" t="s">
+        <v>3131</v>
+      </c>
+      <c r="B1222" s="21" t="s">
+        <v>3132</v>
+      </c>
+      <c r="C1222" s="78" t="s">
+        <v>3133</v>
+      </c>
+      <c r="D1222" s="19">
+        <v>46465</v>
+      </c>
+      <c r="F1222" s="67"/>
+    </row>
+    <row r="1223" spans="1:6" ht="22.5">
+      <c r="A1223" s="90" t="s">
+        <v>3134</v>
+      </c>
+      <c r="B1223" s="14" t="s">
+        <v>3135</v>
+      </c>
+      <c r="C1223" s="78" t="s">
+        <v>3136</v>
+      </c>
+      <c r="D1223" s="19">
+        <v>46465</v>
+      </c>
+      <c r="F1223" s="67"/>
+    </row>
+    <row r="1224" spans="1:6" ht="33.75">
+      <c r="A1224" s="3" t="s">
+        <v>3138</v>
+      </c>
+      <c r="B1224" s="10" t="s">
+        <v>3139</v>
+      </c>
+      <c r="C1224" s="78" t="s">
+        <v>3140</v>
+      </c>
+      <c r="D1224" s="19">
+        <v>46507</v>
+      </c>
+      <c r="F1224" s="67"/>
+    </row>
+    <row r="1225" spans="1:6" ht="56.25">
+      <c r="A1225" s="90" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B1225" s="14" t="s">
+        <v>3141</v>
+      </c>
+      <c r="C1225" s="91" t="s">
+        <v>3143</v>
+      </c>
+      <c r="D1225" s="19">
+        <v>46466</v>
+      </c>
+      <c r="F1225" s="67"/>
+    </row>
+    <row r="1226" spans="1:6">
+      <c r="A1226" s="90" t="s">
+        <v>3144</v>
+      </c>
+      <c r="B1226" s="14" t="s">
+        <v>3145</v>
+      </c>
+      <c r="C1226" s="109" t="s">
+        <v>3146</v>
+      </c>
+      <c r="D1226" s="101">
+        <v>46571</v>
+      </c>
+      <c r="F1226" s="67"/>
+    </row>
+    <row r="1227" spans="1:6" ht="112.5">
+      <c r="A1227" s="3" t="s">
+        <v>3147</v>
+      </c>
+      <c r="B1227" s="10" t="s">
+        <v>3148</v>
+      </c>
+      <c r="C1227" s="83" t="s">
+        <v>13</v>
+      </c>
+      <c r="D1227" s="29">
+        <v>46494</v>
+      </c>
+      <c r="F1227" s="67"/>
+    </row>
+    <row r="1228" spans="1:6" ht="45">
+      <c r="A1228" s="90" t="s">
+        <v>3150</v>
+      </c>
+      <c r="B1228" s="14" t="s">
+        <v>3151</v>
+      </c>
+      <c r="C1228" s="91" t="s">
+        <v>3300</v>
+      </c>
+      <c r="D1228" s="102">
+        <v>46470</v>
+      </c>
+      <c r="E1228" s="104"/>
+      <c r="F1228" s="67"/>
+    </row>
+    <row r="1229" spans="1:6">
+      <c r="A1229" s="90" t="s">
+        <v>3152</v>
+      </c>
+      <c r="B1229" s="14" t="s">
+        <v>3153</v>
+      </c>
+      <c r="C1229" s="91" t="s">
+        <v>3301</v>
+      </c>
+      <c r="D1229" s="19">
+        <v>46471</v>
+      </c>
+      <c r="F1229" s="67"/>
+    </row>
+    <row r="1230" spans="1:6" ht="33.75">
+      <c r="A1230" s="90" t="s">
+        <v>3154</v>
+      </c>
+      <c r="B1230" s="14" t="s">
+        <v>3155</v>
+      </c>
+      <c r="C1230" s="91" t="s">
+        <v>3156</v>
+      </c>
+      <c r="D1230" s="19">
+        <v>46472</v>
+      </c>
+      <c r="F1230" s="67"/>
+    </row>
+    <row r="1231" spans="1:6" ht="135">
+      <c r="A1231" s="90" t="s">
+        <v>3158</v>
+      </c>
+      <c r="B1231" s="14" t="s">
+        <v>3159</v>
+      </c>
+      <c r="C1231" s="106" t="s">
+        <v>3160</v>
+      </c>
+      <c r="D1231" s="29">
+        <v>46478</v>
+      </c>
+      <c r="E1231" s="104" t="s">
+        <v>3161</v>
+      </c>
+      <c r="F1231" s="67"/>
+    </row>
+    <row r="1232" spans="1:6" ht="204" customHeight="1">
+      <c r="A1232" s="90" t="s">
+        <v>3162</v>
+      </c>
+      <c r="B1232" s="14" t="s">
+        <v>3163</v>
+      </c>
+      <c r="C1232" s="106" t="s">
+        <v>3302</v>
+      </c>
+      <c r="D1232" s="29">
+        <v>46477</v>
+      </c>
+      <c r="F1232" s="67"/>
+    </row>
+    <row r="1233" spans="1:6" ht="270">
+      <c r="A1233" s="3" t="s">
+        <v>3164</v>
+      </c>
+      <c r="B1233" s="10" t="s">
+        <v>3165</v>
+      </c>
+      <c r="C1233" s="110" t="s">
+        <v>3166</v>
+      </c>
+      <c r="D1233" s="19">
+        <v>46438</v>
+      </c>
+      <c r="F1233" s="67"/>
+    </row>
+    <row r="1234" spans="1:6" ht="67.5">
+      <c r="A1234" s="3" t="s">
+        <v>3167</v>
+      </c>
+      <c r="B1234" s="10" t="s">
+        <v>3168</v>
+      </c>
+      <c r="C1234" s="108" t="s">
+        <v>3303</v>
+      </c>
+      <c r="D1234" s="19">
+        <v>46662</v>
+      </c>
+      <c r="F1234" s="67"/>
+    </row>
+    <row r="1235" spans="1:6" ht="101.25">
+      <c r="A1235" s="90" t="s">
+        <v>3169</v>
+      </c>
+      <c r="B1235" s="14" t="s">
+        <v>3170</v>
+      </c>
+      <c r="C1235" s="91" t="s">
+        <v>3304</v>
+      </c>
+      <c r="D1235" s="29">
+        <v>46477</v>
+      </c>
+      <c r="F1235" s="67"/>
+    </row>
+    <row r="1236" spans="1:6" ht="90">
+      <c r="A1236" s="2" t="s">
+        <v>3171</v>
+      </c>
+      <c r="B1236" s="11" t="s">
+        <v>3172</v>
+      </c>
+      <c r="C1236" s="10" t="s">
+        <v>584</v>
+      </c>
+      <c r="D1236" s="19">
+        <v>46478</v>
+      </c>
+      <c r="F1236" s="67"/>
+    </row>
+    <row r="1237" spans="1:6" ht="146.25">
+      <c r="A1237" s="47" t="s">
+        <v>3173</v>
+      </c>
+      <c r="B1237" s="21" t="s">
+        <v>3174</v>
+      </c>
+      <c r="C1237" s="91" t="s">
+        <v>3175</v>
+      </c>
+      <c r="D1237" s="29">
+        <v>46478</v>
+      </c>
+      <c r="F1237" s="67"/>
+    </row>
+    <row r="1238" spans="1:6" ht="33.75">
+      <c r="A1238" s="3" t="s">
+        <v>3176</v>
+      </c>
+      <c r="B1238" s="10" t="s">
+        <v>3177</v>
+      </c>
+      <c r="C1238" s="108" t="s">
+        <v>3178</v>
+      </c>
+      <c r="D1238" s="29">
+        <v>46533</v>
+      </c>
+      <c r="F1238" s="67"/>
+    </row>
+    <row r="1239" spans="1:6" ht="168.75" customHeight="1">
+      <c r="A1239" s="90" t="s">
+        <v>3179</v>
+      </c>
+      <c r="B1239" s="92" t="s">
+        <v>3180</v>
+      </c>
+      <c r="C1239" s="91" t="s">
+        <v>3305</v>
+      </c>
+      <c r="D1239" s="29">
+        <v>46485</v>
+      </c>
+      <c r="E1239" s="104"/>
+      <c r="F1239" s="67"/>
+    </row>
+    <row r="1240" spans="1:6" ht="101.25">
+      <c r="A1240" s="3" t="s">
+        <v>3181</v>
+      </c>
+      <c r="B1240" s="10" t="s">
+        <v>3182</v>
+      </c>
+      <c r="C1240" s="108" t="s">
+        <v>13</v>
+      </c>
+      <c r="D1240" s="19">
+        <v>46498</v>
+      </c>
+      <c r="F1240" s="67"/>
+    </row>
+    <row r="1241" spans="1:6" ht="358.5" customHeight="1">
+      <c r="A1241" s="90" t="s">
+        <v>3183</v>
+      </c>
+      <c r="B1241" s="14" t="s">
+        <v>3184</v>
+      </c>
+      <c r="C1241" s="111" t="s">
+        <v>3185</v>
+      </c>
+      <c r="D1241" s="29">
+        <v>46484</v>
+      </c>
+      <c r="F1241" s="67"/>
+    </row>
+    <row r="1242" spans="1:6" ht="241.5" customHeight="1">
+      <c r="A1242" s="4" t="s">
+        <v>3189</v>
+      </c>
+      <c r="B1242" s="10" t="s">
+        <v>3187</v>
+      </c>
+      <c r="C1242" s="112" t="s">
+        <v>3188</v>
+      </c>
+      <c r="D1242" s="101">
+        <v>46485</v>
+      </c>
+      <c r="E1242" s="104"/>
+      <c r="F1242" s="67"/>
+    </row>
+    <row r="1243" spans="1:6">
+      <c r="A1243" s="90" t="s">
+        <v>3190</v>
+      </c>
+      <c r="B1243" s="14" t="s">
+        <v>3191</v>
+      </c>
+      <c r="C1243" s="91" t="s">
+        <v>3306</v>
+      </c>
+      <c r="D1243" s="101">
+        <v>46486</v>
+      </c>
+      <c r="F1243" s="67"/>
+    </row>
+    <row r="1244" spans="1:6" ht="409.5">
+      <c r="A1244" s="113" t="s">
+        <v>3192</v>
+      </c>
+      <c r="B1244" s="14" t="s">
+        <v>3193</v>
+      </c>
+      <c r="C1244" s="106" t="s">
+        <v>3194</v>
+      </c>
+      <c r="D1244" s="101">
+        <v>46486</v>
+      </c>
+      <c r="E1244" s="104"/>
+      <c r="F1244" s="67"/>
+    </row>
+    <row r="1245" spans="1:6" ht="22.5">
+      <c r="A1245" s="52" t="s">
+        <v>3195</v>
+      </c>
+      <c r="B1245" s="14" t="s">
+        <v>3196</v>
+      </c>
+      <c r="C1245" s="10" t="s">
+        <v>3197</v>
+      </c>
+      <c r="D1245" s="101">
+        <v>46487</v>
+      </c>
+      <c r="F1245" s="67"/>
+    </row>
+    <row r="1246" spans="1:6">
+      <c r="A1246" s="90" t="s">
+        <v>3200</v>
+      </c>
+      <c r="B1246" s="14" t="s">
+        <v>3201</v>
+      </c>
+      <c r="C1246" s="106" t="s">
+        <v>3202</v>
+      </c>
+      <c r="D1246" s="101">
+        <v>46490</v>
+      </c>
+      <c r="F1246" s="67"/>
+    </row>
+    <row r="1247" spans="1:6" ht="56.25">
+      <c r="A1247" s="90" t="s">
+        <v>3203</v>
+      </c>
+      <c r="B1247" s="14" t="s">
+        <v>3204</v>
+      </c>
+      <c r="C1247" s="91" t="s">
+        <v>3307</v>
+      </c>
+      <c r="D1247" s="101">
+        <v>46490</v>
+      </c>
+      <c r="F1247" s="67"/>
+    </row>
+    <row r="1248" spans="1:6" ht="22.5">
+      <c r="A1248" s="90" t="s">
+        <v>3206</v>
+      </c>
+      <c r="B1248" s="92" t="s">
+        <v>3207</v>
+      </c>
+      <c r="C1248" s="91" t="s">
+        <v>3208</v>
+      </c>
+      <c r="D1248" s="101">
+        <v>46491</v>
+      </c>
+      <c r="F1248" s="67"/>
+    </row>
+    <row r="1249" spans="1:6" ht="56.25">
+      <c r="A1249" s="90" t="s">
+        <v>3209</v>
+      </c>
+      <c r="B1249" s="14" t="s">
+        <v>3210</v>
+      </c>
+      <c r="C1249" s="91" t="s">
+        <v>3573</v>
+      </c>
+      <c r="D1249" s="101">
+        <v>46491</v>
+      </c>
+      <c r="F1249" s="67"/>
+    </row>
+    <row r="1250" spans="1:6" ht="67.5">
+      <c r="A1250" s="90" t="s">
+        <v>3211</v>
+      </c>
+      <c r="B1250" s="92" t="s">
+        <v>3212</v>
+      </c>
+      <c r="C1250" s="106" t="s">
+        <v>289</v>
+      </c>
+      <c r="D1250" s="101">
         <v>46366</v>
       </c>
-      <c r="E1141" s="68"/>
-[...73 lines deleted...]
-      <c r="C1146" s="80" t="s">
+      <c r="F1250" s="67"/>
+    </row>
+    <row r="1251" spans="1:6" ht="129.75" customHeight="1">
+      <c r="A1251" s="90" t="s">
+        <v>3213</v>
+      </c>
+      <c r="B1251" s="14" t="s">
+        <v>3214</v>
+      </c>
+      <c r="C1251" s="106" t="s">
+        <v>3308</v>
+      </c>
+      <c r="D1251" s="101">
+        <v>46494</v>
+      </c>
+      <c r="F1251" s="67"/>
+    </row>
+    <row r="1252" spans="1:6">
+      <c r="A1252" s="90" t="s">
+        <v>3379</v>
+      </c>
+      <c r="B1252" s="14" t="s">
+        <v>3215</v>
+      </c>
+      <c r="C1252" s="91" t="s">
+        <v>3216</v>
+      </c>
+      <c r="D1252" s="101">
+        <v>46506</v>
+      </c>
+      <c r="F1252" s="67"/>
+    </row>
+    <row r="1253" spans="1:6" ht="22.5">
+      <c r="A1253" s="90" t="s">
+        <v>3316</v>
+      </c>
+      <c r="B1253" s="14" t="s">
+        <v>3217</v>
+      </c>
+      <c r="C1253" s="78" t="s">
+        <v>3218</v>
+      </c>
+      <c r="D1253" s="101">
+        <v>46506</v>
+      </c>
+      <c r="F1253" s="67"/>
+    </row>
+    <row r="1254" spans="1:6" ht="33.75">
+      <c r="A1254" s="90" t="s">
+        <v>3219</v>
+      </c>
+      <c r="B1254" s="14" t="s">
+        <v>3220</v>
+      </c>
+      <c r="C1254" s="91" t="s">
+        <v>3221</v>
+      </c>
+      <c r="D1254" s="19">
+        <v>46494</v>
+      </c>
+      <c r="F1254" s="67"/>
+    </row>
+    <row r="1255" spans="1:6" ht="45">
+      <c r="A1255" s="90" t="s">
+        <v>3222</v>
+      </c>
+      <c r="B1255" s="14" t="s">
+        <v>3223</v>
+      </c>
+      <c r="C1255" s="91" t="s">
+        <v>3221</v>
+      </c>
+      <c r="D1255" s="101">
+        <v>46494</v>
+      </c>
+      <c r="F1255" s="67"/>
+    </row>
+    <row r="1256" spans="1:6" ht="409.5">
+      <c r="A1256" s="3" t="s">
         <v>3234</v>
       </c>
-      <c r="D1146" s="29">
-[...28 lines deleted...]
-      <c r="C1148" s="80" t="s">
+      <c r="B1256" s="92" t="s">
+        <v>3224</v>
+      </c>
+      <c r="C1256" s="106" t="s">
+        <v>3309</v>
+      </c>
+      <c r="D1256" s="101">
+        <v>46497</v>
+      </c>
+      <c r="F1256" s="67"/>
+    </row>
+    <row r="1257" spans="1:6" ht="33.75">
+      <c r="A1257" s="90" t="s">
+        <v>3226</v>
+      </c>
+      <c r="B1257" s="14" t="s">
+        <v>3227</v>
+      </c>
+      <c r="C1257" s="106" t="s">
+        <v>3228</v>
+      </c>
+      <c r="D1257" s="101">
+        <v>46498</v>
+      </c>
+      <c r="F1257" s="67"/>
+    </row>
+    <row r="1258" spans="1:6" ht="168.75">
+      <c r="A1258" s="90" t="s">
+        <v>3229</v>
+      </c>
+      <c r="B1258" s="14" t="s">
+        <v>3230</v>
+      </c>
+      <c r="C1258" s="106" t="s">
+        <v>3228</v>
+      </c>
+      <c r="D1258" s="101">
+        <v>46498</v>
+      </c>
+      <c r="F1258" s="67"/>
+    </row>
+    <row r="1259" spans="1:6" ht="81" customHeight="1">
+      <c r="A1259" s="90" t="s">
+        <v>3231</v>
+      </c>
+      <c r="B1259" s="92" t="s">
+        <v>3232</v>
+      </c>
+      <c r="C1259" s="78" t="s">
+        <v>3233</v>
+      </c>
+      <c r="D1259" s="101">
+        <v>46498</v>
+      </c>
+      <c r="F1259" s="67"/>
+    </row>
+    <row r="1260" spans="1:6">
+      <c r="A1260" s="90" t="s">
+        <v>3235</v>
+      </c>
+      <c r="B1260" s="14" t="s">
+        <v>3236</v>
+      </c>
+      <c r="C1260" s="91" t="s">
+        <v>2398</v>
+      </c>
+      <c r="D1260" s="101">
+        <v>46506</v>
+      </c>
+      <c r="F1260" s="67"/>
+    </row>
+    <row r="1261" spans="1:6" ht="22.5">
+      <c r="A1261" s="90" t="s">
+        <v>3237</v>
+      </c>
+      <c r="B1261" s="14" t="s">
+        <v>3238</v>
+      </c>
+      <c r="C1261" s="106" t="s">
+        <v>3228</v>
+      </c>
+      <c r="D1261" s="101">
+        <v>46505</v>
+      </c>
+      <c r="F1261" s="67"/>
+    </row>
+    <row r="1262" spans="1:6">
+      <c r="A1262" s="90" t="s">
+        <v>3239</v>
+      </c>
+      <c r="B1262" s="14" t="s">
+        <v>3240</v>
+      </c>
+      <c r="C1262" s="78" t="s">
+        <v>3241</v>
+      </c>
+      <c r="D1262" s="101">
+        <v>46505</v>
+      </c>
+      <c r="F1262" s="67"/>
+    </row>
+    <row r="1263" spans="1:6" ht="22.5">
+      <c r="A1263" s="90" t="s">
+        <v>3310</v>
+      </c>
+      <c r="B1263" s="92" t="s">
+        <v>3311</v>
+      </c>
+      <c r="C1263" s="10" t="s">
+        <v>3312</v>
+      </c>
+      <c r="D1263" s="29">
+        <v>46556</v>
+      </c>
+      <c r="F1263" s="67"/>
+    </row>
+    <row r="1264" spans="1:6" ht="22.5">
+      <c r="A1264" s="90" t="s">
+        <v>3313</v>
+      </c>
+      <c r="B1264" s="92" t="s">
+        <v>3314</v>
+      </c>
+      <c r="C1264" s="91" t="s">
+        <v>3696</v>
+      </c>
+      <c r="D1264" s="101">
+        <v>46506</v>
+      </c>
+      <c r="F1264" s="67"/>
+    </row>
+    <row r="1265" spans="1:6" ht="191.25">
+      <c r="A1265" s="4" t="s">
+        <v>3317</v>
+      </c>
+      <c r="B1265" s="10" t="s">
+        <v>3318</v>
+      </c>
+      <c r="C1265" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1265" s="29">
+        <v>46560</v>
+      </c>
+      <c r="F1265" s="67"/>
+    </row>
+    <row r="1266" spans="1:6" ht="324" customHeight="1">
+      <c r="A1266" s="90" t="s">
+        <v>3320</v>
+      </c>
+      <c r="B1266" s="14" t="s">
+        <v>3319</v>
+      </c>
+      <c r="C1266" s="106" t="s">
+        <v>3228</v>
+      </c>
+      <c r="D1266" s="101">
+        <v>46506</v>
+      </c>
+      <c r="F1266" s="67"/>
+    </row>
+    <row r="1267" spans="1:6" ht="114.6" customHeight="1">
+      <c r="A1267" s="90" t="s">
+        <v>3323</v>
+      </c>
+      <c r="B1267" s="14" t="s">
+        <v>3322</v>
+      </c>
+      <c r="C1267" s="91" t="s">
+        <v>584</v>
+      </c>
+      <c r="D1267" s="101">
+        <v>46508</v>
+      </c>
+      <c r="F1267" s="67"/>
+    </row>
+    <row r="1268" spans="1:6" ht="22.5">
+      <c r="A1268" s="90" t="s">
+        <v>3324</v>
+      </c>
+      <c r="B1268" s="21" t="s">
+        <v>3325</v>
+      </c>
+      <c r="C1268" s="106" t="s">
+        <v>3228</v>
+      </c>
+      <c r="D1268" s="101">
+        <v>46508</v>
+      </c>
+      <c r="F1268" s="67"/>
+    </row>
+    <row r="1269" spans="1:6" ht="158.44999999999999" customHeight="1">
+      <c r="A1269" s="90" t="s">
+        <v>3328</v>
+      </c>
+      <c r="B1269" s="14" t="s">
+        <v>3326</v>
+      </c>
+      <c r="C1269" s="106" t="s">
+        <v>3327</v>
+      </c>
+      <c r="D1269" s="101">
+        <v>46508</v>
+      </c>
+      <c r="F1269" s="67"/>
+    </row>
+    <row r="1270" spans="1:6" ht="45">
+      <c r="A1270" s="90" t="s">
+        <v>3329</v>
+      </c>
+      <c r="B1270" s="14" t="s">
+        <v>3330</v>
+      </c>
+      <c r="C1270" s="91" t="s">
+        <v>3331</v>
+      </c>
+      <c r="D1270" s="101">
+        <v>46507</v>
+      </c>
+      <c r="F1270" s="67"/>
+    </row>
+    <row r="1271" spans="1:6" ht="289.5" customHeight="1">
+      <c r="A1271" s="90" t="s">
+        <v>3332</v>
+      </c>
+      <c r="B1271" s="92" t="s">
+        <v>3333</v>
+      </c>
+      <c r="C1271" s="91" t="s">
+        <v>3334</v>
+      </c>
+      <c r="D1271" s="101">
+        <v>46511</v>
+      </c>
+      <c r="F1271" s="67"/>
+    </row>
+    <row r="1272" spans="1:6">
+      <c r="A1272" s="90" t="s">
+        <v>3335</v>
+      </c>
+      <c r="B1272" s="92" t="s">
+        <v>3336</v>
+      </c>
+      <c r="C1272" s="91" t="s">
+        <v>3337</v>
+      </c>
+      <c r="D1272" s="101">
+        <v>46512</v>
+      </c>
+      <c r="E1272" s="104"/>
+      <c r="F1272" s="67"/>
+    </row>
+    <row r="1273" spans="1:6" ht="56.25">
+      <c r="A1273" s="90" t="s">
+        <v>3338</v>
+      </c>
+      <c r="B1273" s="92" t="s">
+        <v>3339</v>
+      </c>
+      <c r="C1273" s="91" t="s">
+        <v>3697</v>
+      </c>
+      <c r="D1273" s="101">
+        <v>46427</v>
+      </c>
+      <c r="F1273" s="67"/>
+    </row>
+    <row r="1274" spans="1:6" ht="22.5">
+      <c r="A1274" s="90" t="s">
+        <v>3340</v>
+      </c>
+      <c r="B1274" s="14" t="s">
+        <v>3341</v>
+      </c>
+      <c r="C1274" s="106" t="s">
+        <v>3228</v>
+      </c>
+      <c r="D1274" s="101">
+        <v>46512</v>
+      </c>
+      <c r="F1274" s="67"/>
+    </row>
+    <row r="1275" spans="1:6">
+      <c r="A1275" s="90" t="s">
+        <v>3342</v>
+      </c>
+      <c r="B1275" s="14" t="s">
+        <v>3343</v>
+      </c>
+      <c r="C1275" s="106" t="s">
+        <v>3228</v>
+      </c>
+      <c r="D1275" s="101">
+        <v>46512</v>
+      </c>
+      <c r="F1275" s="67"/>
+    </row>
+    <row r="1276" spans="1:6" ht="45">
+      <c r="A1276" s="90" t="s">
+        <v>3344</v>
+      </c>
+      <c r="B1276" s="14" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1276" s="114" t="s">
+        <v>3345</v>
+      </c>
+      <c r="D1276" s="101">
+        <v>46526</v>
+      </c>
+      <c r="F1276" s="67"/>
+    </row>
+    <row r="1277" spans="1:6" ht="90">
+      <c r="A1277" s="90" t="s">
+        <v>3346</v>
+      </c>
+      <c r="B1277" s="92" t="s">
+        <v>3347</v>
+      </c>
+      <c r="C1277" s="106" t="s">
+        <v>3348</v>
+      </c>
+      <c r="D1277" s="29">
+        <v>46423</v>
+      </c>
+      <c r="F1277" s="67"/>
+    </row>
+    <row r="1278" spans="1:6" ht="67.5">
+      <c r="A1278" s="3" t="s">
+        <v>3349</v>
+      </c>
+      <c r="B1278" s="14" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C1278" s="115" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D1278" s="29">
+        <v>46513</v>
+      </c>
+      <c r="F1278" s="67"/>
+    </row>
+    <row r="1279" spans="1:6" ht="138" customHeight="1">
+      <c r="A1279" s="90" t="s">
+        <v>3350</v>
+      </c>
+      <c r="B1279" s="21" t="s">
+        <v>3351</v>
+      </c>
+      <c r="C1279" s="106" t="s">
+        <v>3228</v>
+      </c>
+      <c r="D1279" s="101">
+        <v>46514</v>
+      </c>
+      <c r="F1279" s="67"/>
+    </row>
+    <row r="1280" spans="1:6" ht="65.45" customHeight="1">
+      <c r="A1280" s="90" t="s">
+        <v>3353</v>
+      </c>
+      <c r="B1280" s="14" t="s">
+        <v>3352</v>
+      </c>
+      <c r="C1280" s="106" t="s">
+        <v>3327</v>
+      </c>
+      <c r="D1280" s="101">
+        <v>46514</v>
+      </c>
+      <c r="F1280" s="67"/>
+    </row>
+    <row r="1281" spans="1:6" ht="171.75" customHeight="1">
+      <c r="A1281" s="90" t="s">
+        <v>3356</v>
+      </c>
+      <c r="B1281" s="14" t="s">
+        <v>3354</v>
+      </c>
+      <c r="C1281" s="91" t="s">
+        <v>3355</v>
+      </c>
+      <c r="D1281" s="101">
+        <v>46515</v>
+      </c>
+      <c r="F1281" s="67"/>
+    </row>
+    <row r="1282" spans="1:6" ht="78.75">
+      <c r="A1282" s="90" t="s">
+        <v>3357</v>
+      </c>
+      <c r="B1282" s="14" t="s">
+        <v>3358</v>
+      </c>
+      <c r="C1282" s="116" t="s">
+        <v>3698</v>
+      </c>
+      <c r="D1282" s="101">
+        <v>46515</v>
+      </c>
+      <c r="F1282" s="67"/>
+    </row>
+    <row r="1283" spans="1:6" ht="22.5">
+      <c r="A1283" s="3" t="s">
+        <v>3359</v>
+      </c>
+      <c r="B1283" s="10" t="s">
+        <v>3360</v>
+      </c>
+      <c r="C1283" s="108" t="s">
+        <v>3361</v>
+      </c>
+      <c r="D1283" s="29">
+        <v>46570</v>
+      </c>
+      <c r="F1283" s="67"/>
+    </row>
+    <row r="1284" spans="1:6" ht="123.75">
+      <c r="A1284" s="90" t="s">
+        <v>3362</v>
+      </c>
+      <c r="B1284" s="92" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C1284" s="91" t="s">
+        <v>3699</v>
+      </c>
+      <c r="D1284" s="101">
+        <v>46698</v>
+      </c>
+      <c r="E1284" s="104"/>
+      <c r="F1284" s="67"/>
+    </row>
+    <row r="1285" spans="1:6" ht="111" customHeight="1">
+      <c r="A1285" s="90" t="s">
+        <v>3365</v>
+      </c>
+      <c r="B1285" s="92" t="s">
+        <v>3363</v>
+      </c>
+      <c r="C1285" s="91" t="s">
+        <v>3364</v>
+      </c>
+      <c r="D1285" s="101">
+        <v>46519</v>
+      </c>
+      <c r="F1285" s="67"/>
+    </row>
+    <row r="1286" spans="1:6" ht="101.25">
+      <c r="A1286" s="90" t="s">
+        <v>3369</v>
+      </c>
+      <c r="B1286" s="14" t="s">
+        <v>3368</v>
+      </c>
+      <c r="C1286" s="91" t="s">
+        <v>3826</v>
+      </c>
+      <c r="D1286" s="101">
+        <v>46520</v>
+      </c>
+      <c r="E1286" s="104"/>
+      <c r="F1286" s="67"/>
+    </row>
+    <row r="1287" spans="1:6" ht="149.44999999999999" customHeight="1">
+      <c r="A1287" s="90" t="s">
+        <v>3372</v>
+      </c>
+      <c r="B1287" s="14" t="s">
+        <v>3370</v>
+      </c>
+      <c r="C1287" s="91" t="s">
+        <v>3371</v>
+      </c>
+      <c r="D1287" s="101">
+        <v>46521</v>
+      </c>
+      <c r="F1287" s="67"/>
+    </row>
+    <row r="1288" spans="1:6" ht="150.75" customHeight="1">
+      <c r="A1288" s="90" t="s">
+        <v>3374</v>
+      </c>
+      <c r="B1288" s="14" t="s">
+        <v>3373</v>
+      </c>
+      <c r="C1288" s="91" t="s">
+        <v>1372</v>
+      </c>
+      <c r="D1288" s="101">
+        <v>46521</v>
+      </c>
+      <c r="F1288" s="67"/>
+    </row>
+    <row r="1289" spans="1:6" ht="178.5" customHeight="1">
+      <c r="A1289" s="90" t="s">
+        <v>3375</v>
+      </c>
+      <c r="B1289" s="14" t="s">
+        <v>3376</v>
+      </c>
+      <c r="C1289" s="91" t="s">
+        <v>3700</v>
+      </c>
+      <c r="D1289" s="19">
+        <v>46526</v>
+      </c>
+      <c r="F1289" s="67"/>
+    </row>
+    <row r="1290" spans="1:6" ht="63.95" customHeight="1">
+      <c r="A1290" s="90" t="s">
+        <v>3377</v>
+      </c>
+      <c r="B1290" s="14" t="s">
+        <v>3378</v>
+      </c>
+      <c r="C1290" s="78" t="s">
+        <v>3701</v>
+      </c>
+      <c r="D1290" s="101">
+        <v>46527</v>
+      </c>
+      <c r="F1290" s="67"/>
+    </row>
+    <row r="1291" spans="1:6">
+      <c r="A1291" s="90" t="s">
+        <v>3380</v>
+      </c>
+      <c r="B1291" s="14" t="s">
+        <v>3381</v>
+      </c>
+      <c r="C1291" s="117" t="s">
+        <v>3382</v>
+      </c>
+      <c r="D1291" s="101">
+        <v>46533</v>
+      </c>
+      <c r="F1291" s="67"/>
+    </row>
+    <row r="1292" spans="1:6" ht="45">
+      <c r="A1292" s="90" t="s">
+        <v>3383</v>
+      </c>
+      <c r="B1292" s="14" t="s">
+        <v>1864</v>
+      </c>
+      <c r="C1292" s="91" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D1292" s="101">
+        <v>46528</v>
+      </c>
+      <c r="E1292" s="104"/>
+      <c r="F1292" s="67"/>
+    </row>
+    <row r="1293" spans="1:6" ht="161.25" customHeight="1">
+      <c r="A1293" s="90" t="s">
+        <v>3385</v>
+      </c>
+      <c r="B1293" s="14" t="s">
+        <v>3384</v>
+      </c>
+      <c r="C1293" s="116" t="s">
+        <v>3702</v>
+      </c>
+      <c r="D1293" s="101">
+        <v>46534</v>
+      </c>
+      <c r="F1293" s="67"/>
+    </row>
+    <row r="1294" spans="1:6" ht="153.94999999999999" customHeight="1">
+      <c r="A1294" s="90" t="s">
+        <v>3388</v>
+      </c>
+      <c r="B1294" s="14" t="s">
+        <v>3386</v>
+      </c>
+      <c r="C1294" s="91" t="s">
+        <v>3387</v>
+      </c>
+      <c r="D1294" s="101">
+        <v>46535</v>
+      </c>
+      <c r="F1294" s="67"/>
+    </row>
+    <row r="1295" spans="1:6">
+      <c r="A1295" s="90" t="s">
+        <v>3392</v>
+      </c>
+      <c r="B1295" s="14" t="s">
+        <v>3393</v>
+      </c>
+      <c r="C1295" s="91" t="s">
+        <v>3394</v>
+      </c>
+      <c r="D1295" s="101">
+        <v>46536</v>
+      </c>
+      <c r="F1295" s="67"/>
+    </row>
+    <row r="1296" spans="1:6" ht="33.75">
+      <c r="A1296" s="52" t="s">
+        <v>3396</v>
+      </c>
+      <c r="B1296" s="14" t="s">
+        <v>3397</v>
+      </c>
+      <c r="C1296" s="91" t="s">
+        <v>3398</v>
+      </c>
+      <c r="D1296" s="101">
+        <v>46540</v>
+      </c>
+      <c r="F1296" s="67"/>
+    </row>
+    <row r="1297" spans="1:6" ht="22.5">
+      <c r="A1297" s="90" t="s">
+        <v>3399</v>
+      </c>
+      <c r="B1297" s="14" t="s">
+        <v>3400</v>
+      </c>
+      <c r="C1297" s="91" t="s">
+        <v>3401</v>
+      </c>
+      <c r="D1297" s="101">
+        <v>46539</v>
+      </c>
+      <c r="F1297" s="67"/>
+    </row>
+    <row r="1298" spans="1:6" ht="33.75">
+      <c r="A1298" s="90" t="s">
+        <v>3402</v>
+      </c>
+      <c r="B1298" s="14" t="s">
+        <v>3403</v>
+      </c>
+      <c r="C1298" s="91" t="s">
+        <v>3404</v>
+      </c>
+      <c r="D1298" s="101">
+        <v>46536</v>
+      </c>
+      <c r="F1298" s="67"/>
+    </row>
+    <row r="1299" spans="1:6" ht="112.5">
+      <c r="A1299" s="118" t="s">
+        <v>3407</v>
+      </c>
+      <c r="B1299" s="14" t="s">
+        <v>3405</v>
+      </c>
+      <c r="C1299" s="91" t="s">
+        <v>3406</v>
+      </c>
+      <c r="D1299" s="101">
+        <v>46541</v>
+      </c>
+      <c r="F1299" s="67"/>
+    </row>
+    <row r="1300" spans="1:6" ht="78.75">
+      <c r="A1300" s="113" t="s">
         <v>3411</v>
       </c>
-      <c r="D1148" s="29">
-[...361 lines deleted...]
-      <c r="B1171" s="14" t="s">
+      <c r="B1300" s="14" t="s">
+        <v>3409</v>
+      </c>
+      <c r="C1300" s="91" t="s">
+        <v>3410</v>
+      </c>
+      <c r="D1300" s="102">
+        <v>46542</v>
+      </c>
+      <c r="F1300" s="67"/>
+    </row>
+    <row r="1301" spans="1:6" ht="45">
+      <c r="A1301" s="1" t="s">
+        <v>3412</v>
+      </c>
+      <c r="B1301" s="11" t="s">
+        <v>3413</v>
+      </c>
+      <c r="C1301" s="56" t="s">
+        <v>3414</v>
+      </c>
+      <c r="D1301" s="101">
+        <v>46541</v>
+      </c>
+      <c r="F1301" s="67"/>
+    </row>
+    <row r="1302" spans="1:6" ht="90">
+      <c r="A1302" s="2" t="s">
+        <v>3415</v>
+      </c>
+      <c r="B1302" s="10" t="s">
+        <v>3416</v>
+      </c>
+      <c r="C1302" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="D1302" s="19">
+        <v>46542</v>
+      </c>
+      <c r="E1302" s="104"/>
+      <c r="F1302" s="67"/>
+    </row>
+    <row r="1303" spans="1:6" ht="67.5">
+      <c r="A1303" s="118" t="s">
+        <v>3419</v>
+      </c>
+      <c r="B1303" s="14" t="s">
+        <v>3417</v>
+      </c>
+      <c r="C1303" s="91" t="s">
+        <v>3418</v>
+      </c>
+      <c r="D1303" s="19">
+        <v>46542</v>
+      </c>
+      <c r="E1303" s="104"/>
+      <c r="F1303" s="67"/>
+    </row>
+    <row r="1304" spans="1:6" ht="371.25">
+      <c r="A1304" s="4" t="s">
+        <v>3420</v>
+      </c>
+      <c r="B1304" s="10" t="s">
+        <v>3421</v>
+      </c>
+      <c r="C1304" s="78" t="s">
+        <v>3703</v>
+      </c>
+      <c r="D1304" s="19">
+        <v>46479</v>
+      </c>
+      <c r="F1304" s="67"/>
+    </row>
+    <row r="1305" spans="1:6" ht="67.5">
+      <c r="A1305" s="90" t="s">
+        <v>3422</v>
+      </c>
+      <c r="B1305" s="14" t="s">
+        <v>3423</v>
+      </c>
+      <c r="C1305" s="91" t="s">
+        <v>3424</v>
+      </c>
+      <c r="D1305" s="19">
+        <v>46543</v>
+      </c>
+      <c r="F1305" s="67"/>
+    </row>
+    <row r="1306" spans="1:6">
+      <c r="A1306" s="3" t="s">
+        <v>3425</v>
+      </c>
+      <c r="B1306" s="21" t="s">
+        <v>3426</v>
+      </c>
+      <c r="C1306" s="117" t="s">
+        <v>3427</v>
+      </c>
+      <c r="D1306" s="29">
+        <v>46579</v>
+      </c>
+      <c r="F1306" s="67"/>
+    </row>
+    <row r="1307" spans="1:6" ht="56.25">
+      <c r="A1307" s="90" t="s">
+        <v>3428</v>
+      </c>
+      <c r="B1307" s="11" t="s">
+        <v>2541</v>
+      </c>
+      <c r="C1307" s="91" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D1307" s="101">
+        <v>46544</v>
+      </c>
+      <c r="F1307" s="67"/>
+    </row>
+    <row r="1308" spans="1:6" ht="101.25">
+      <c r="A1308" s="3" t="s">
         <v>3433</v>
       </c>
-      <c r="C1171" s="84" t="s">
-[...290 lines deleted...]
-      <c r="D1189" s="19">
+      <c r="B1308" s="10" t="s">
+        <v>3432</v>
+      </c>
+      <c r="C1308" s="108" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1308" s="19">
+        <v>46564</v>
+      </c>
+      <c r="F1308" s="67"/>
+    </row>
+    <row r="1309" spans="1:6">
+      <c r="A1309" s="90" t="s">
+        <v>3437</v>
+      </c>
+      <c r="B1309" s="92" t="s">
+        <v>3438</v>
+      </c>
+      <c r="C1309" s="91" t="s">
+        <v>3439</v>
+      </c>
+      <c r="D1309" s="29">
+        <v>46549</v>
+      </c>
+      <c r="F1309" s="67"/>
+    </row>
+    <row r="1310" spans="1:6">
+      <c r="A1310" s="90" t="s">
+        <v>3440</v>
+      </c>
+      <c r="B1310" s="92" t="s">
+        <v>3441</v>
+      </c>
+      <c r="C1310" s="92" t="s">
+        <v>3442</v>
+      </c>
+      <c r="D1310" s="102">
+        <v>46550</v>
+      </c>
+      <c r="F1310" s="67"/>
+    </row>
+    <row r="1311" spans="1:6">
+      <c r="A1311" s="90" t="s">
+        <v>3443</v>
+      </c>
+      <c r="B1311" s="14" t="s">
+        <v>3444</v>
+      </c>
+      <c r="C1311" s="91" t="s">
+        <v>3445</v>
+      </c>
+      <c r="D1311" s="29">
+        <v>46550</v>
+      </c>
+      <c r="F1311" s="67"/>
+    </row>
+    <row r="1312" spans="1:6" ht="22.5">
+      <c r="A1312" s="90" t="s">
+        <v>3446</v>
+      </c>
+      <c r="B1312" s="14" t="s">
+        <v>3447</v>
+      </c>
+      <c r="C1312" s="91" t="s">
+        <v>3704</v>
+      </c>
+      <c r="D1312" s="29">
+        <v>46549</v>
+      </c>
+      <c r="F1312" s="67"/>
+    </row>
+    <row r="1313" spans="1:6" ht="45">
+      <c r="A1313" s="90" t="s">
+        <v>3448</v>
+      </c>
+      <c r="B1313" s="14" t="s">
+        <v>3449</v>
+      </c>
+      <c r="C1313" s="91" t="s">
+        <v>3450</v>
+      </c>
+      <c r="D1313" s="29">
+        <v>46580</v>
+      </c>
+      <c r="E1313" s="104"/>
+      <c r="F1313" s="67"/>
+    </row>
+    <row r="1314" spans="1:6" ht="22.5">
+      <c r="A1314" s="3" t="s">
+        <v>3451</v>
+      </c>
+      <c r="B1314" s="10" t="s">
+        <v>3452</v>
+      </c>
+      <c r="C1314" s="78" t="s">
+        <v>3453</v>
+      </c>
+      <c r="D1314" s="29">
+        <v>46578</v>
+      </c>
+      <c r="F1314" s="67"/>
+    </row>
+    <row r="1315" spans="1:6" ht="191.25">
+      <c r="A1315" s="90" t="s">
+        <v>3456</v>
+      </c>
+      <c r="B1315" s="14" t="s">
+        <v>3454</v>
+      </c>
+      <c r="C1315" s="116" t="s">
+        <v>3455</v>
+      </c>
+      <c r="D1315" s="29">
+        <v>46556</v>
+      </c>
+      <c r="E1315" s="104"/>
+      <c r="F1315" s="67"/>
+    </row>
+    <row r="1316" spans="1:6" ht="112.5">
+      <c r="A1316" s="90" t="s">
+        <v>3459</v>
+      </c>
+      <c r="B1316" s="14" t="s">
+        <v>3457</v>
+      </c>
+      <c r="C1316" s="117" t="s">
+        <v>3458</v>
+      </c>
+      <c r="D1316" s="29">
+        <v>46556</v>
+      </c>
+      <c r="E1316" s="104"/>
+      <c r="F1316" s="67"/>
+    </row>
+    <row r="1317" spans="1:6" ht="112.5">
+      <c r="A1317" s="90" t="s">
+        <v>3460</v>
+      </c>
+      <c r="B1317" s="92" t="s">
+        <v>3461</v>
+      </c>
+      <c r="C1317" s="117" t="s">
+        <v>48</v>
+      </c>
+      <c r="D1317" s="29">
+        <v>46598</v>
+      </c>
+      <c r="F1317" s="67"/>
+    </row>
+    <row r="1318" spans="1:6" ht="146.25">
+      <c r="A1318" s="90" t="s">
+        <v>3466</v>
+      </c>
+      <c r="B1318" s="92" t="s">
+        <v>3464</v>
+      </c>
+      <c r="C1318" s="116" t="s">
+        <v>3465</v>
+      </c>
+      <c r="D1318" s="29">
+        <v>46561</v>
+      </c>
+      <c r="F1318" s="67"/>
+    </row>
+    <row r="1319" spans="1:6" ht="119.45" customHeight="1">
+      <c r="A1319" s="3" t="s">
+        <v>3468</v>
+      </c>
+      <c r="B1319" s="10" t="s">
+        <v>3467</v>
+      </c>
+      <c r="C1319" s="108" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1319" s="19">
+        <v>46605</v>
+      </c>
+      <c r="F1319" s="67"/>
+    </row>
+    <row r="1320" spans="1:6" ht="56.25">
+      <c r="A1320" s="90" t="s">
+        <v>3471</v>
+      </c>
+      <c r="B1320" s="14" t="s">
+        <v>3469</v>
+      </c>
+      <c r="C1320" s="117" t="s">
+        <v>3470</v>
+      </c>
+      <c r="D1320" s="29">
+        <v>46560</v>
+      </c>
+      <c r="E1320" s="104"/>
+      <c r="F1320" s="67"/>
+    </row>
+    <row r="1321" spans="1:6" ht="264.95" customHeight="1">
+      <c r="A1321" s="90" t="s">
+        <v>3472</v>
+      </c>
+      <c r="B1321" s="92" t="s">
+        <v>3464</v>
+      </c>
+      <c r="C1321" s="116" t="s">
+        <v>3465</v>
+      </c>
+      <c r="D1321" s="29">
+        <v>46561</v>
+      </c>
+      <c r="E1321" s="104"/>
+      <c r="F1321" s="67"/>
+    </row>
+    <row r="1322" spans="1:6" ht="102" customHeight="1">
+      <c r="A1322" s="3" t="s">
+        <v>3473</v>
+      </c>
+      <c r="B1322" s="10" t="s">
+        <v>3474</v>
+      </c>
+      <c r="C1322" s="108" t="s">
+        <v>3475</v>
+      </c>
+      <c r="D1322" s="29">
+        <v>46602</v>
+      </c>
+      <c r="F1322" s="67"/>
+    </row>
+    <row r="1323" spans="1:6" ht="168.75">
+      <c r="A1323" s="113" t="s">
+        <v>3477</v>
+      </c>
+      <c r="B1323" s="56" t="s">
+        <v>3476</v>
+      </c>
+      <c r="C1323" s="116" t="s">
+        <v>3705</v>
+      </c>
+      <c r="D1323" s="101">
+        <v>46562</v>
+      </c>
+      <c r="F1323" s="67"/>
+    </row>
+    <row r="1324" spans="1:6" ht="91.5" customHeight="1">
+      <c r="A1324" s="90" t="s">
+        <v>3741</v>
+      </c>
+      <c r="B1324" s="92" t="s">
+        <v>3464</v>
+      </c>
+      <c r="C1324" s="116" t="s">
+        <v>3478</v>
+      </c>
+      <c r="D1324" s="29">
+        <v>46561</v>
+      </c>
+      <c r="E1324" s="104"/>
+      <c r="F1324" s="67"/>
+    </row>
+    <row r="1325" spans="1:6" ht="78.75">
+      <c r="A1325" s="3" t="s">
+        <v>3479</v>
+      </c>
+      <c r="B1325" s="10" t="s">
+        <v>3480</v>
+      </c>
+      <c r="C1325" s="108" t="s">
+        <v>3481</v>
+      </c>
+      <c r="D1325" s="19">
+        <v>46576</v>
+      </c>
+      <c r="F1325" s="67"/>
+    </row>
+    <row r="1326" spans="1:6" ht="22.5">
+      <c r="A1326" s="3" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B1326" s="14" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C1326" s="108" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1326" s="29">
+        <v>46584</v>
+      </c>
+      <c r="F1326" s="67"/>
+    </row>
+    <row r="1327" spans="1:6" ht="45">
+      <c r="A1327" s="90" t="s">
+        <v>3482</v>
+      </c>
+      <c r="B1327" s="14" t="s">
+        <v>3483</v>
+      </c>
+      <c r="C1327" s="91" t="s">
+        <v>3484</v>
+      </c>
+      <c r="D1327" s="29">
+        <v>46564</v>
+      </c>
+      <c r="F1327" s="67"/>
+    </row>
+    <row r="1328" spans="1:6" ht="67.5">
+      <c r="A1328" s="3" t="s">
+        <v>3485</v>
+      </c>
+      <c r="B1328" s="10" t="s">
+        <v>3486</v>
+      </c>
+      <c r="C1328" s="108" t="s">
+        <v>3487</v>
+      </c>
+      <c r="D1328" s="29">
         <v>46424</v>
       </c>
-      <c r="E1189" s="68"/>
-[...28 lines deleted...]
-      <c r="D1191" s="29">
+      <c r="F1328" s="67"/>
+    </row>
+    <row r="1329" spans="1:6" ht="45">
+      <c r="A1329" s="90" t="s">
+        <v>3489</v>
+      </c>
+      <c r="B1329" s="14" t="s">
+        <v>3490</v>
+      </c>
+      <c r="C1329" s="116" t="s">
+        <v>3706</v>
+      </c>
+      <c r="D1329" s="29">
+        <v>46564</v>
+      </c>
+      <c r="F1329" s="67"/>
+    </row>
+    <row r="1330" spans="1:6" ht="45">
+      <c r="A1330" s="1" t="s">
+        <v>3491</v>
+      </c>
+      <c r="B1330" s="11" t="s">
+        <v>3492</v>
+      </c>
+      <c r="C1330" s="116" t="s">
+        <v>3493</v>
+      </c>
+      <c r="D1330" s="19">
         <v>46423</v>
       </c>
-      <c r="E1191" s="68"/>
-[...747 lines deleted...]
-      <c r="D1239" s="19">
+      <c r="F1330" s="67"/>
+    </row>
+    <row r="1331" spans="1:6" ht="101.25">
+      <c r="A1331" s="2" t="s">
+        <v>3494</v>
+      </c>
+      <c r="B1331" s="11" t="s">
+        <v>3495</v>
+      </c>
+      <c r="C1331" s="106" t="s">
+        <v>3827</v>
+      </c>
+      <c r="D1331" s="29">
+        <v>46568</v>
+      </c>
+      <c r="F1331" s="67"/>
+    </row>
+    <row r="1332" spans="1:6">
+      <c r="A1332" s="1" t="s">
+        <v>3496</v>
+      </c>
+      <c r="B1332" s="11" t="s">
+        <v>517</v>
+      </c>
+      <c r="C1332" s="105" t="s">
+        <v>3497</v>
+      </c>
+      <c r="D1332" s="29">
+        <v>46562</v>
+      </c>
+      <c r="F1332" s="67"/>
+    </row>
+    <row r="1333" spans="1:6" ht="22.5">
+      <c r="A1333" s="90" t="s">
+        <v>3498</v>
+      </c>
+      <c r="B1333" s="92" t="s">
+        <v>3499</v>
+      </c>
+      <c r="C1333" s="91" t="s">
+        <v>3707</v>
+      </c>
+      <c r="D1333" s="29">
+        <v>46556</v>
+      </c>
+      <c r="F1333" s="67"/>
+    </row>
+    <row r="1334" spans="1:6" ht="22.5" customHeight="1">
+      <c r="A1334" s="90" t="s">
+        <v>3500</v>
+      </c>
+      <c r="B1334" s="92" t="s">
+        <v>3501</v>
+      </c>
+      <c r="C1334" s="99" t="s">
+        <v>3502</v>
+      </c>
+      <c r="D1334" s="29">
+        <v>46547</v>
+      </c>
+      <c r="F1334" s="67"/>
+    </row>
+    <row r="1335" spans="1:6" ht="90">
+      <c r="A1335" s="90" t="s">
+        <v>3503</v>
+      </c>
+      <c r="B1335" s="92" t="s">
+        <v>3504</v>
+      </c>
+      <c r="C1335" s="91" t="s">
+        <v>3708</v>
+      </c>
+      <c r="D1335" s="29">
+        <v>46575</v>
+      </c>
+      <c r="F1335" s="67"/>
+    </row>
+    <row r="1336" spans="1:6" ht="45" customHeight="1">
+      <c r="A1336" s="90" t="s">
+        <v>3505</v>
+      </c>
+      <c r="B1336" s="14" t="s">
+        <v>3506</v>
+      </c>
+      <c r="C1336" s="91" t="s">
+        <v>3075</v>
+      </c>
+      <c r="D1336" s="29">
         <v>46576</v>
       </c>
-      <c r="E1239" s="68"/>
-[...1398 lines deleted...]
-      <c r="A1332" s="93" t="s">
+      <c r="F1336" s="67"/>
+    </row>
+    <row r="1337" spans="1:6" ht="22.5">
+      <c r="A1337" s="90" t="s">
         <v>3507</v>
       </c>
-      <c r="B1332" s="14" t="s">
-[...11 lines deleted...]
-      <c r="A1333" s="93" t="s">
+      <c r="B1337" s="14" t="s">
+        <v>3508</v>
+      </c>
+      <c r="C1337" s="116" t="s">
+        <v>3509</v>
+      </c>
+      <c r="D1337" s="29">
+        <v>46575</v>
+      </c>
+      <c r="F1337" s="67"/>
+    </row>
+    <row r="1338" spans="1:6">
+      <c r="A1338" s="90" t="s">
+        <v>3510</v>
+      </c>
+      <c r="B1338" s="14" t="s">
+        <v>3508</v>
+      </c>
+      <c r="C1338" s="116" t="s">
+        <v>3709</v>
+      </c>
+      <c r="D1338" s="29">
+        <v>46575</v>
+      </c>
+      <c r="F1338" s="67"/>
+    </row>
+    <row r="1339" spans="1:6" ht="22.5">
+      <c r="A1339" s="90" t="s">
         <v>3511</v>
       </c>
-      <c r="B1333" s="14" t="s">
+      <c r="B1339" s="14" t="s">
+        <v>3508</v>
+      </c>
+      <c r="C1339" s="116" t="s">
         <v>3512</v>
       </c>
-      <c r="C1333" s="94" t="s">
+      <c r="D1339" s="29">
+        <v>46575</v>
+      </c>
+      <c r="F1339" s="67"/>
+    </row>
+    <row r="1340" spans="1:6" ht="59.45" customHeight="1">
+      <c r="A1340" s="90" t="s">
+        <v>3514</v>
+      </c>
+      <c r="B1340" s="14" t="s">
         <v>3513</v>
       </c>
-      <c r="D1333" s="104">
-[...5 lines deleted...]
-      <c r="A1334" s="52" t="s">
+      <c r="C1340" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="D1340" s="29">
+        <v>46576</v>
+      </c>
+      <c r="F1340" s="67"/>
+    </row>
+    <row r="1341" spans="1:6">
+      <c r="A1341" s="90" t="s">
         <v>3515</v>
       </c>
-      <c r="B1334" s="14" t="s">
+      <c r="B1341" s="92" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C1341" s="105" t="s">
         <v>3516</v>
       </c>
-      <c r="C1334" s="94" t="s">
+      <c r="D1341" s="29">
+        <v>46432</v>
+      </c>
+      <c r="E1341" s="104"/>
+      <c r="F1341" s="67"/>
+    </row>
+    <row r="1342" spans="1:6" ht="56.25">
+      <c r="A1342" s="90" t="s">
         <v>3517</v>
       </c>
-      <c r="D1334" s="104">
-[...5 lines deleted...]
-      <c r="A1335" s="93" t="s">
+      <c r="B1342" s="119" t="s">
         <v>3518</v>
       </c>
-      <c r="B1335" s="14" t="s">
+      <c r="C1342" s="91" t="s">
         <v>3519</v>
       </c>
-      <c r="C1335" s="94" t="s">
+      <c r="D1342" s="29">
+        <v>46579</v>
+      </c>
+      <c r="F1342" s="67"/>
+    </row>
+    <row r="1343" spans="1:6" ht="22.5">
+      <c r="A1343" s="90" t="s">
         <v>3520</v>
       </c>
-      <c r="D1335" s="104">
-[...5 lines deleted...]
-      <c r="A1336" s="93" t="s">
+      <c r="B1343" s="14" t="s">
         <v>3521</v>
       </c>
-      <c r="B1336" s="14" t="s">
+      <c r="C1343" s="91" t="s">
+        <v>329</v>
+      </c>
+      <c r="D1343" s="29">
+        <v>46579</v>
+      </c>
+      <c r="F1343" s="67"/>
+    </row>
+    <row r="1344" spans="1:6">
+      <c r="A1344" s="90" t="s">
         <v>3522</v>
       </c>
-      <c r="C1336" s="94" t="s">
+      <c r="B1344" s="14" t="s">
         <v>3523</v>
       </c>
-      <c r="D1336" s="104">
-[...8 lines deleted...]
-      <c r="B1337" s="14" t="s">
+      <c r="C1344" s="91" t="s">
         <v>3524</v>
-      </c>
-[...108 lines deleted...]
-        <v>3546</v>
       </c>
       <c r="D1344" s="29">
         <v>46579</v>
       </c>
-      <c r="F1344" s="68"/>
-[...39 lines deleted...]
-        <v>3558</v>
+      <c r="F1344" s="67"/>
+    </row>
+    <row r="1345" spans="1:6" ht="409.5">
+      <c r="A1345" s="4" t="s">
+        <v>3525</v>
+      </c>
+      <c r="B1345" s="10" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C1345" s="105" t="s">
+        <v>13</v>
+      </c>
+      <c r="D1345" s="29">
+        <v>46497</v>
+      </c>
+      <c r="F1345" s="67"/>
+    </row>
+    <row r="1346" spans="1:6" ht="22.5">
+      <c r="A1346" s="90" t="s">
+        <v>3526</v>
+      </c>
+      <c r="B1346" s="14" t="s">
+        <v>3508</v>
+      </c>
+      <c r="C1346" s="116" t="s">
+        <v>3509</v>
+      </c>
+      <c r="D1346" s="29">
+        <v>46575</v>
+      </c>
+      <c r="F1346" s="67"/>
+    </row>
+    <row r="1347" spans="1:6" ht="22.5">
+      <c r="A1347" s="90" t="s">
+        <v>3527</v>
+      </c>
+      <c r="B1347" s="14" t="s">
+        <v>3528</v>
+      </c>
+      <c r="C1347" s="91" t="s">
+        <v>3529</v>
       </c>
       <c r="D1347" s="29">
-        <v>46549</v>
-[...1 lines deleted...]
-      <c r="F1347" s="68"/>
+        <v>46582</v>
+      </c>
+      <c r="F1347" s="67"/>
     </row>
     <row r="1348" spans="1:6">
-      <c r="A1348" s="93" t="s">
-[...15 lines deleted...]
-        <v>3562</v>
+      <c r="A1348" s="3" t="s">
+        <v>3530</v>
+      </c>
+      <c r="B1348" s="10" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C1348" s="105" t="s">
+        <v>13</v>
+      </c>
+      <c r="D1348" s="29">
+        <v>46497</v>
+      </c>
+      <c r="F1348" s="67"/>
+    </row>
+    <row r="1349" spans="1:6" ht="45">
+      <c r="A1349" s="90" t="s">
+        <v>3531</v>
       </c>
       <c r="B1349" s="14" t="s">
-        <v>3563</v>
-[...2 lines deleted...]
-        <v>3564</v>
+        <v>3532</v>
+      </c>
+      <c r="C1349" s="91" t="s">
+        <v>3533</v>
       </c>
       <c r="D1349" s="29">
-        <v>46550</v>
-[...1 lines deleted...]
-      <c r="F1349" s="68"/>
+        <v>46581</v>
+      </c>
+      <c r="F1349" s="67"/>
     </row>
     <row r="1350" spans="1:6" ht="22.5">
-      <c r="A1350" s="93" t="s">
-        <v>3565</v>
+      <c r="A1350" s="90" t="s">
+        <v>3534</v>
       </c>
       <c r="B1350" s="14" t="s">
-        <v>3566</v>
-[...1 lines deleted...]
-      <c r="C1350" s="94" t="s">
+        <v>3535</v>
+      </c>
+      <c r="C1350" s="116" t="s">
+        <v>3828</v>
+      </c>
+      <c r="D1350" s="29">
+        <v>46582</v>
+      </c>
+      <c r="E1350" s="104"/>
+      <c r="F1350" s="67"/>
+    </row>
+    <row r="1351" spans="1:6" ht="281.25">
+      <c r="A1351" s="90" t="s">
+        <v>3536</v>
+      </c>
+      <c r="B1351" s="92" t="s">
+        <v>3537</v>
+      </c>
+      <c r="C1351" s="78" t="s">
+        <v>3538</v>
+      </c>
+      <c r="D1351" s="101">
+        <v>46487</v>
+      </c>
+      <c r="F1351" s="67"/>
+    </row>
+    <row r="1352" spans="1:6" ht="33.75">
+      <c r="A1352" s="90" t="s">
+        <v>3574</v>
+      </c>
+      <c r="B1352" s="14" t="s">
+        <v>3575</v>
+      </c>
+      <c r="C1352" s="116" t="s">
+        <v>3576</v>
+      </c>
+      <c r="D1352" s="29">
+        <v>46585</v>
+      </c>
+      <c r="E1352" s="104"/>
+      <c r="F1352" s="67"/>
+    </row>
+    <row r="1353" spans="1:6" ht="22.5">
+      <c r="A1353" s="90" t="s">
+        <v>3577</v>
+      </c>
+      <c r="B1353" s="14" t="s">
+        <v>3578</v>
+      </c>
+      <c r="C1353" s="91" t="s">
+        <v>3579</v>
+      </c>
+      <c r="D1353" s="29">
+        <v>46584</v>
+      </c>
+      <c r="F1353" s="67"/>
+    </row>
+    <row r="1354" spans="1:6" ht="135">
+      <c r="A1354" s="90" t="s">
+        <v>3581</v>
+      </c>
+      <c r="B1354" s="14" t="s">
+        <v>3582</v>
+      </c>
+      <c r="C1354" s="116" t="s">
+        <v>574</v>
+      </c>
+      <c r="D1354" s="29">
+        <v>46589</v>
+      </c>
+      <c r="F1354" s="67"/>
+    </row>
+    <row r="1355" spans="1:6" ht="75.95" customHeight="1">
+      <c r="A1355" s="3" t="s">
+        <v>3585</v>
+      </c>
+      <c r="B1355" s="10" t="s">
+        <v>3584</v>
+      </c>
+      <c r="C1355" s="91" t="s">
+        <v>3583</v>
+      </c>
+      <c r="D1355" s="101">
+        <v>46647</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:6" ht="22.5">
+      <c r="A1356" s="90" t="s">
+        <v>3586</v>
+      </c>
+      <c r="B1356" s="14" t="s">
+        <v>3587</v>
+      </c>
+      <c r="C1356" s="116" t="s">
+        <v>3829</v>
+      </c>
+      <c r="D1356" s="29">
+        <v>46573</v>
+      </c>
+      <c r="E1356" s="104"/>
+      <c r="F1356" s="67"/>
+    </row>
+    <row r="1357" spans="1:6" ht="123.75">
+      <c r="A1357" s="90" t="s">
+        <v>3588</v>
+      </c>
+      <c r="B1357" s="92" t="s">
+        <v>3589</v>
+      </c>
+      <c r="C1357" s="91" t="s">
+        <v>3590</v>
+      </c>
+      <c r="D1357" s="101">
+        <v>46591</v>
+      </c>
+      <c r="E1357" s="104"/>
+      <c r="F1357" s="67"/>
+    </row>
+    <row r="1358" spans="1:6" ht="409.5">
+      <c r="A1358" s="3" t="s">
+        <v>3591</v>
+      </c>
+      <c r="B1358" s="10" t="s">
+        <v>643</v>
+      </c>
+      <c r="C1358" s="105" t="s">
+        <v>644</v>
+      </c>
+      <c r="D1358" s="29">
+        <v>46644</v>
+      </c>
+      <c r="F1358" s="67"/>
+    </row>
+    <row r="1359" spans="1:6">
+      <c r="A1359" s="90" t="s">
+        <v>3592</v>
+      </c>
+      <c r="B1359" s="14" t="s">
+        <v>3593</v>
+      </c>
+      <c r="C1359" s="91" t="s">
+        <v>3594</v>
+      </c>
+      <c r="D1359" s="29">
+        <v>46596</v>
+      </c>
+      <c r="E1359" s="104"/>
+      <c r="F1359" s="67"/>
+    </row>
+    <row r="1360" spans="1:6" ht="104.25" customHeight="1">
+      <c r="A1360" s="90" t="s">
+        <v>3595</v>
+      </c>
+      <c r="B1360" s="36" t="s">
+        <v>2284</v>
+      </c>
+      <c r="C1360" s="91" t="s">
+        <v>3710</v>
+      </c>
+      <c r="D1360" s="29">
+        <v>46712</v>
+      </c>
+      <c r="F1360" s="67"/>
+    </row>
+    <row r="1361" spans="1:6" ht="78.75">
+      <c r="A1361" s="90" t="s">
+        <v>3596</v>
+      </c>
+      <c r="B1361" s="92" t="s">
+        <v>3597</v>
+      </c>
+      <c r="C1361" s="116" t="s">
+        <v>3830</v>
+      </c>
+      <c r="D1361" s="102">
+        <v>46595</v>
+      </c>
+      <c r="F1361" s="67"/>
+    </row>
+    <row r="1362" spans="1:6" ht="45">
+      <c r="A1362" s="90" t="s">
+        <v>3598</v>
+      </c>
+      <c r="B1362" s="14" t="s">
+        <v>3599</v>
+      </c>
+      <c r="C1362" s="116" t="s">
+        <v>3600</v>
+      </c>
+      <c r="D1362" s="19">
+        <v>46598</v>
+      </c>
+      <c r="F1362" s="67"/>
+    </row>
+    <row r="1363" spans="1:6" ht="45">
+      <c r="A1363" s="90" t="s">
+        <v>3601</v>
+      </c>
+      <c r="B1363" s="14" t="s">
+        <v>3602</v>
+      </c>
+      <c r="C1363" s="120" t="s">
+        <v>700</v>
+      </c>
+      <c r="D1363" s="102">
+        <v>46598</v>
+      </c>
+      <c r="F1363" s="67"/>
+    </row>
+    <row r="1364" spans="1:6" ht="78" customHeight="1">
+      <c r="A1364" s="90" t="s">
+        <v>3603</v>
+      </c>
+      <c r="B1364" s="14" t="s">
+        <v>3604</v>
+      </c>
+      <c r="C1364" s="116" t="s">
+        <v>3711</v>
+      </c>
+      <c r="D1364" s="19">
+        <v>46598</v>
+      </c>
+      <c r="F1364" s="67"/>
+    </row>
+    <row r="1365" spans="1:6">
+      <c r="A1365" s="90" t="s">
+        <v>3606</v>
+      </c>
+      <c r="B1365" s="119" t="s">
+        <v>3607</v>
+      </c>
+      <c r="C1365" s="91" t="s">
+        <v>3712</v>
+      </c>
+      <c r="D1365" s="19">
+        <v>46599</v>
+      </c>
+      <c r="F1365" s="67"/>
+    </row>
+    <row r="1366" spans="1:6" ht="213" customHeight="1">
+      <c r="A1366" s="90" t="s">
+        <v>3608</v>
+      </c>
+      <c r="B1366" s="14" t="s">
+        <v>3609</v>
+      </c>
+      <c r="C1366" s="116" t="s">
+        <v>3713</v>
+      </c>
+      <c r="D1366" s="29">
+        <v>46599</v>
+      </c>
+      <c r="E1366" s="104"/>
+      <c r="F1366" s="67"/>
+    </row>
+    <row r="1367" spans="1:6" ht="33.75">
+      <c r="A1367" s="1" t="s">
+        <v>3610</v>
+      </c>
+      <c r="B1367" s="10" t="s">
+        <v>3611</v>
+      </c>
+      <c r="C1367" s="10" t="s">
+        <v>3612</v>
+      </c>
+      <c r="D1367" s="19">
+        <v>46604</v>
+      </c>
+      <c r="E1367" s="104"/>
+      <c r="F1367" s="67"/>
+    </row>
+    <row r="1368" spans="1:6" ht="56.25">
+      <c r="A1368" s="1" t="s">
+        <v>3613</v>
+      </c>
+      <c r="B1368" s="50" t="s">
+        <v>3614</v>
+      </c>
+      <c r="C1368" s="10" t="s">
+        <v>3615</v>
+      </c>
+      <c r="D1368" s="101">
+        <v>46602</v>
+      </c>
+      <c r="F1368" s="67"/>
+    </row>
+    <row r="1369" spans="1:6" ht="33.75">
+      <c r="A1369" s="90" t="s">
+        <v>3617</v>
+      </c>
+      <c r="B1369" s="14" t="s">
+        <v>3618</v>
+      </c>
+      <c r="C1369" s="116" t="s">
+        <v>3619</v>
+      </c>
+      <c r="D1369" s="101">
+        <v>46606</v>
+      </c>
+      <c r="F1369" s="67"/>
+    </row>
+    <row r="1370" spans="1:6" ht="285.75" customHeight="1">
+      <c r="A1370" s="90" t="s">
+        <v>3620</v>
+      </c>
+      <c r="B1370" s="14" t="s">
+        <v>3621</v>
+      </c>
+      <c r="C1370" s="91" t="s">
+        <v>3714</v>
+      </c>
+      <c r="D1370" s="101">
+        <v>46606</v>
+      </c>
+      <c r="F1370" s="67"/>
+    </row>
+    <row r="1371" spans="1:6" ht="33.75">
+      <c r="A1371" s="90" t="s">
+        <v>3622</v>
+      </c>
+      <c r="B1371" s="14" t="s">
+        <v>3623</v>
+      </c>
+      <c r="C1371" s="116" t="s">
+        <v>3715</v>
+      </c>
+      <c r="D1371" s="101">
+        <v>46606</v>
+      </c>
+      <c r="F1371" s="67"/>
+    </row>
+    <row r="1372" spans="1:6" ht="36" customHeight="1">
+      <c r="A1372" s="113" t="s">
+        <v>3624</v>
+      </c>
+      <c r="B1372" s="92" t="s">
+        <v>3625</v>
+      </c>
+      <c r="C1372" s="91" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1372" s="101">
+        <v>46422</v>
+      </c>
+      <c r="F1372" s="67"/>
+    </row>
+    <row r="1373" spans="1:6" ht="67.5">
+      <c r="A1373" s="90" t="s">
+        <v>3626</v>
+      </c>
+      <c r="B1373" s="92" t="s">
+        <v>3464</v>
+      </c>
+      <c r="C1373" s="116" t="s">
+        <v>3478</v>
+      </c>
+      <c r="D1373" s="29">
+        <v>46620</v>
+      </c>
+      <c r="E1373" s="104"/>
+      <c r="F1373" s="67"/>
+    </row>
+    <row r="1374" spans="1:6" ht="45">
+      <c r="A1374" s="90" t="s">
+        <v>3627</v>
+      </c>
+      <c r="B1374" s="92" t="s">
+        <v>3628</v>
+      </c>
+      <c r="C1374" s="116" t="s">
+        <v>3629</v>
+      </c>
+      <c r="D1374" s="29">
+        <v>46619</v>
+      </c>
+      <c r="F1374" s="67"/>
+    </row>
+    <row r="1375" spans="1:6" ht="213.75">
+      <c r="A1375" s="1" t="s">
+        <v>3630</v>
+      </c>
+      <c r="B1375" s="92" t="s">
+        <v>3631</v>
+      </c>
+      <c r="C1375" s="105" t="s">
+        <v>3632</v>
+      </c>
+      <c r="D1375" s="29">
+        <v>46623</v>
+      </c>
+      <c r="F1375" s="67"/>
+    </row>
+    <row r="1376" spans="1:6">
+      <c r="A1376" s="90" t="s">
+        <v>3633</v>
+      </c>
+      <c r="B1376" s="121" t="s">
+        <v>3634</v>
+      </c>
+      <c r="C1376" s="117" t="s">
+        <v>3635</v>
+      </c>
+      <c r="D1376" s="101">
+        <v>46626</v>
+      </c>
+      <c r="F1376" s="67"/>
+    </row>
+    <row r="1377" spans="1:6">
+      <c r="A1377" s="3" t="s">
+        <v>3636</v>
+      </c>
+      <c r="B1377" s="14" t="s">
+        <v>3637</v>
+      </c>
+      <c r="C1377" s="116" t="s">
+        <v>3638</v>
+      </c>
+      <c r="D1377" s="101">
+        <v>46626</v>
+      </c>
+      <c r="E1377" s="104"/>
+      <c r="F1377" s="67"/>
+    </row>
+    <row r="1378" spans="1:6">
+      <c r="A1378" s="3" t="s">
+        <v>3640</v>
+      </c>
+      <c r="B1378" s="11" t="s">
+        <v>3641</v>
+      </c>
+      <c r="C1378" s="91" t="s">
+        <v>3642</v>
+      </c>
+      <c r="D1378" s="29">
+        <v>46630</v>
+      </c>
+      <c r="F1378" s="67"/>
+    </row>
+    <row r="1379" spans="1:6" ht="45.75" thickBot="1">
+      <c r="A1379" s="90" t="s">
+        <v>3643</v>
+      </c>
+      <c r="B1379" s="14" t="s">
+        <v>3644</v>
+      </c>
+      <c r="C1379" s="122" t="s">
+        <v>3716</v>
+      </c>
+      <c r="D1379" s="123">
+        <v>46632</v>
+      </c>
+      <c r="F1379" s="67"/>
+    </row>
+    <row r="1380" spans="1:6">
+      <c r="A1380" s="90" t="s">
+        <v>3645</v>
+      </c>
+      <c r="B1380" s="14" t="s">
+        <v>3646</v>
+      </c>
+      <c r="C1380" s="91" t="s">
+        <v>3647</v>
+      </c>
+      <c r="D1380" s="101">
+        <v>46632</v>
+      </c>
+      <c r="E1380" s="104"/>
+      <c r="F1380" s="67"/>
+    </row>
+    <row r="1381" spans="1:6" ht="56.25">
+      <c r="A1381" s="90" t="s">
+        <v>3648</v>
+      </c>
+      <c r="B1381" s="14" t="s">
+        <v>3649</v>
+      </c>
+      <c r="C1381" s="91" t="s">
+        <v>3650</v>
+      </c>
+      <c r="D1381" s="101">
+        <v>46633</v>
+      </c>
+      <c r="E1381" s="104"/>
+      <c r="F1381" s="67"/>
+    </row>
+    <row r="1382" spans="1:6" ht="33.75">
+      <c r="A1382" s="90" t="s">
+        <v>3651</v>
+      </c>
+      <c r="B1382" s="14" t="s">
+        <v>3652</v>
+      </c>
+      <c r="C1382" s="91" t="s">
+        <v>3653</v>
+      </c>
+      <c r="D1382" s="101">
+        <v>46633</v>
+      </c>
+      <c r="F1382" s="67"/>
+    </row>
+    <row r="1383" spans="1:6" ht="67.5">
+      <c r="A1383" s="90" t="s">
+        <v>3718</v>
+      </c>
+      <c r="B1383" s="92" t="s">
+        <v>3719</v>
+      </c>
+      <c r="C1383" s="91" t="s">
+        <v>3720</v>
+      </c>
+      <c r="D1383" s="101">
+        <v>46633</v>
+      </c>
+      <c r="E1383" s="104"/>
+      <c r="F1383" s="67"/>
+    </row>
+    <row r="1384" spans="1:6" ht="33.75">
+      <c r="A1384" s="90" t="s">
+        <v>3721</v>
+      </c>
+      <c r="B1384" s="14" t="s">
+        <v>3722</v>
+      </c>
+      <c r="C1384" s="91" t="s">
+        <v>3723</v>
+      </c>
+      <c r="D1384" s="101">
+        <v>46633</v>
+      </c>
+      <c r="F1384" s="67"/>
+    </row>
+    <row r="1385" spans="1:6">
+      <c r="A1385" s="90" t="s">
+        <v>3724</v>
+      </c>
+      <c r="B1385" s="14" t="s">
+        <v>3725</v>
+      </c>
+      <c r="C1385" s="91" t="s">
+        <v>3726</v>
+      </c>
+      <c r="D1385" s="101">
+        <v>46634</v>
+      </c>
+      <c r="E1385" s="104"/>
+      <c r="F1385" s="67"/>
+    </row>
+    <row r="1387" spans="1:6" ht="56.25">
+      <c r="A1387" s="90" t="s">
+        <v>3728</v>
+      </c>
+      <c r="B1387" s="14" t="s">
+        <v>3729</v>
+      </c>
+      <c r="C1387" s="91" t="s">
+        <v>3730</v>
+      </c>
+      <c r="D1387" s="101">
+        <v>46637</v>
+      </c>
+      <c r="F1387" s="67"/>
+    </row>
+    <row r="1388" spans="1:6" ht="45">
+      <c r="A1388" s="90" t="s">
+        <v>3731</v>
+      </c>
+      <c r="B1388" s="14" t="s">
+        <v>3732</v>
+      </c>
+      <c r="C1388" s="91" t="s">
+        <v>3733</v>
+      </c>
+      <c r="D1388" s="101">
+        <v>46638</v>
+      </c>
+      <c r="F1388" s="67"/>
+    </row>
+    <row r="1389" spans="1:6" ht="33.75">
+      <c r="A1389" s="90" t="s">
+        <v>3734</v>
+      </c>
+      <c r="B1389" s="14" t="s">
+        <v>3735</v>
+      </c>
+      <c r="C1389" s="91" t="s">
+        <v>3736</v>
+      </c>
+      <c r="D1389" s="101">
+        <v>46634</v>
+      </c>
+      <c r="E1389" s="104"/>
+      <c r="F1389" s="67"/>
+    </row>
+    <row r="1390" spans="1:6" ht="168.75">
+      <c r="A1390" s="4" t="s">
+        <v>3738</v>
+      </c>
+      <c r="B1390" s="10" t="s">
+        <v>3739</v>
+      </c>
+      <c r="C1390" s="108" t="s">
+        <v>3831</v>
+      </c>
+      <c r="D1390" s="29">
+        <v>46677</v>
+      </c>
+      <c r="F1390" s="67"/>
+    </row>
+    <row r="1391" spans="1:6" ht="33.950000000000003" customHeight="1">
+      <c r="A1391" s="7" t="s">
+        <v>3744</v>
+      </c>
+      <c r="B1391" s="11" t="s">
+        <v>3742</v>
+      </c>
+      <c r="C1391" s="10" t="s">
+        <v>3743</v>
+      </c>
+      <c r="D1391" s="19">
+        <v>46654</v>
+      </c>
+      <c r="F1391" s="67"/>
+    </row>
+    <row r="1392" spans="1:6" ht="22.5">
+      <c r="A1392" s="90" t="s">
+        <v>3745</v>
+      </c>
+      <c r="B1392" s="92" t="s">
+        <v>3746</v>
+      </c>
+      <c r="C1392" s="91" t="s">
+        <v>3747</v>
+      </c>
+      <c r="D1392" s="101">
+        <v>46645</v>
+      </c>
+      <c r="F1392" s="67"/>
+    </row>
+    <row r="1393" spans="1:6">
+      <c r="A1393" s="3" t="s">
+        <v>3748</v>
+      </c>
+      <c r="B1393" s="10" t="s">
+        <v>3749</v>
+      </c>
+      <c r="C1393" s="10" t="s">
+        <v>3750</v>
+      </c>
+      <c r="D1393" s="19">
+        <v>46640</v>
+      </c>
+      <c r="F1393" s="67"/>
+    </row>
+    <row r="1394" spans="1:6">
+      <c r="A1394" s="90" t="s">
+        <v>3751</v>
+      </c>
+      <c r="B1394" s="92" t="s">
+        <v>3752</v>
+      </c>
+      <c r="C1394" s="91" t="s">
+        <v>3753</v>
+      </c>
+      <c r="D1394" s="101">
+        <v>46640</v>
+      </c>
+      <c r="E1394" s="104"/>
+      <c r="F1394" s="67"/>
+    </row>
+    <row r="1395" spans="1:6" ht="78.75">
+      <c r="A1395" s="90" t="s">
+        <v>3754</v>
+      </c>
+      <c r="B1395" s="14" t="s">
+        <v>3755</v>
+      </c>
+      <c r="C1395" s="91" t="s">
+        <v>3756</v>
+      </c>
+      <c r="D1395" s="101">
+        <v>46641</v>
+      </c>
+      <c r="F1395" s="67"/>
+    </row>
+    <row r="1396" spans="1:6" ht="90">
+      <c r="A1396" s="90" t="s">
+        <v>3757</v>
+      </c>
+      <c r="B1396" s="14" t="s">
+        <v>3758</v>
+      </c>
+      <c r="C1396" s="91" t="s">
         <v>3832</v>
       </c>
-      <c r="D1350" s="29">
-[...166 lines deleted...]
-      <c r="C1361" s="119" t="s">
+      <c r="D1396" s="101">
+        <v>46647</v>
+      </c>
+      <c r="F1396" s="67"/>
+    </row>
+    <row r="1397" spans="1:6" ht="281.25">
+      <c r="A1397" s="3" t="s">
+        <v>2564</v>
+      </c>
+      <c r="B1397" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="C1397" s="78" t="s">
+        <v>27</v>
+      </c>
+      <c r="D1397" s="19">
+        <v>46421</v>
+      </c>
+      <c r="F1397" s="67"/>
+    </row>
+    <row r="1398" spans="1:6" ht="45">
+      <c r="A1398" s="3" t="s">
+        <v>3760</v>
+      </c>
+      <c r="B1398" s="92" t="s">
+        <v>3761</v>
+      </c>
+      <c r="C1398" s="91" t="s">
+        <v>3762</v>
+      </c>
+      <c r="D1398" s="29">
+        <v>46652</v>
+      </c>
+      <c r="F1398" s="67"/>
+    </row>
+    <row r="1399" spans="1:6" ht="56.25">
+      <c r="A1399" s="90" t="s">
+        <v>3763</v>
+      </c>
+      <c r="B1399" s="14" t="s">
+        <v>3764</v>
+      </c>
+      <c r="C1399" s="91" t="s">
+        <v>3765</v>
+      </c>
+      <c r="D1399" s="101">
+        <v>46657</v>
+      </c>
+      <c r="F1399" s="67"/>
+    </row>
+    <row r="1400" spans="1:6" ht="56.25">
+      <c r="A1400" s="90" t="s">
+        <v>3766</v>
+      </c>
+      <c r="B1400" s="14" t="s">
+        <v>3767</v>
+      </c>
+      <c r="C1400" s="91" t="s">
+        <v>3768</v>
+      </c>
+      <c r="D1400" s="101">
+        <v>46658</v>
+      </c>
+      <c r="F1400" s="67"/>
+    </row>
+    <row r="1401" spans="1:6" ht="22.5">
+      <c r="A1401" s="90" t="s">
+        <v>3769</v>
+      </c>
+      <c r="B1401" s="14" t="s">
+        <v>3770</v>
+      </c>
+      <c r="C1401" s="117" t="s">
+        <v>3771</v>
+      </c>
+      <c r="D1401" s="101">
+        <v>46659</v>
+      </c>
+      <c r="F1401" s="67"/>
+    </row>
+    <row r="1402" spans="1:6" ht="212.45" customHeight="1">
+      <c r="A1402" s="90" t="s">
+        <v>3772</v>
+      </c>
+      <c r="B1402" s="14" t="s">
+        <v>3464</v>
+      </c>
+      <c r="C1402" s="116" t="s">
+        <v>3773</v>
+      </c>
+      <c r="D1402" s="101">
+        <v>46659</v>
+      </c>
+      <c r="E1402" s="104"/>
+      <c r="F1402" s="67"/>
+    </row>
+    <row r="1403" spans="1:6" ht="186" customHeight="1">
+      <c r="A1403" s="90" t="s">
+        <v>3774</v>
+      </c>
+      <c r="B1403" s="14" t="s">
+        <v>1704</v>
+      </c>
+      <c r="C1403" s="117" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D1403" s="101">
+        <v>46660</v>
+      </c>
+      <c r="F1403" s="67"/>
+    </row>
+    <row r="1404" spans="1:6" ht="67.5" customHeight="1">
+      <c r="A1404" s="90" t="s">
+        <v>3775</v>
+      </c>
+      <c r="B1404" s="92" t="s">
+        <v>3776</v>
+      </c>
+      <c r="C1404" s="91" t="s">
+        <v>3777</v>
+      </c>
+      <c r="D1404" s="101">
+        <v>46661</v>
+      </c>
+      <c r="F1404" s="67"/>
+    </row>
+    <row r="1405" spans="1:6" ht="80.25" customHeight="1">
+      <c r="A1405" s="90" t="s">
+        <v>3778</v>
+      </c>
+      <c r="B1405" s="14" t="s">
+        <v>3779</v>
+      </c>
+      <c r="C1405" s="91" t="s">
+        <v>3780</v>
+      </c>
+      <c r="D1405" s="101">
+        <v>46661</v>
+      </c>
+      <c r="F1405" s="67"/>
+    </row>
+    <row r="1406" spans="1:6">
+      <c r="A1406" s="90" t="s">
+        <v>3781</v>
+      </c>
+      <c r="B1406" s="14" t="s">
+        <v>3782</v>
+      </c>
+      <c r="C1406" s="91" t="s">
+        <v>3783</v>
+      </c>
+      <c r="D1406" s="101">
+        <v>46731</v>
+      </c>
+      <c r="F1406" s="67"/>
+    </row>
+    <row r="1407" spans="1:6" ht="33.75">
+      <c r="A1407" s="3" t="s">
+        <v>3784</v>
+      </c>
+      <c r="B1407" s="10" t="s">
+        <v>3785</v>
+      </c>
+      <c r="C1407" s="105" t="s">
+        <v>3786</v>
+      </c>
+      <c r="D1407" s="19">
+        <v>46696</v>
+      </c>
+      <c r="F1407" s="67"/>
+    </row>
+    <row r="1408" spans="1:6" ht="112.5">
+      <c r="A1408" s="90" t="s">
+        <v>3789</v>
+      </c>
+      <c r="B1408" s="14" t="s">
+        <v>3787</v>
+      </c>
+      <c r="C1408" s="91" t="s">
+        <v>3788</v>
+      </c>
+      <c r="D1408" s="19">
+        <v>46660</v>
+      </c>
+      <c r="E1408" s="104"/>
+      <c r="F1408" s="67"/>
+    </row>
+    <row r="1409" spans="1:6" ht="323.25" customHeight="1">
+      <c r="A1409" s="90" t="s">
+        <v>3791</v>
+      </c>
+      <c r="B1409" s="14" t="s">
+        <v>3790</v>
+      </c>
+      <c r="C1409" s="116" t="s">
         <v>3833</v>
       </c>
-      <c r="D1361" s="104">
-[...87 lines deleted...]
-      <c r="C1367" s="119" t="s">
+      <c r="D1409" s="19">
+        <v>46669</v>
+      </c>
+      <c r="F1409" s="67"/>
+    </row>
+    <row r="1410" spans="1:6" ht="33.75">
+      <c r="A1410" s="90" t="s">
+        <v>3792</v>
+      </c>
+      <c r="B1410" s="14" t="s">
+        <v>3793</v>
+      </c>
+      <c r="C1410" s="91" t="s">
         <v>3834</v>
       </c>
-      <c r="D1367" s="29">
-[...56 lines deleted...]
-      <c r="C1371" s="94" t="s">
+      <c r="D1410" s="19">
+        <v>46669</v>
+      </c>
+      <c r="F1410" s="67"/>
+    </row>
+    <row r="1411" spans="1:6" ht="22.5">
+      <c r="A1411" s="90" t="s">
+        <v>3794</v>
+      </c>
+      <c r="B1411" s="92" t="s">
+        <v>3795</v>
+      </c>
+      <c r="C1411" s="91" t="s">
+        <v>3086</v>
+      </c>
+      <c r="D1411" s="29">
+        <v>46672</v>
+      </c>
+      <c r="F1411" s="67"/>
+    </row>
+    <row r="1412" spans="1:6" ht="286.5" customHeight="1">
+      <c r="A1412" s="4" t="s">
+        <v>2643</v>
+      </c>
+      <c r="B1412" s="10" t="s">
+        <v>3796</v>
+      </c>
+      <c r="C1412" s="78" t="s">
+        <v>856</v>
+      </c>
+      <c r="D1412" s="19" t="s">
+        <v>3797</v>
+      </c>
+      <c r="F1412" s="67"/>
+    </row>
+    <row r="1413" spans="1:6" ht="33.75">
+      <c r="A1413" s="90" t="s">
+        <v>3799</v>
+      </c>
+      <c r="B1413" s="14" t="s">
+        <v>3800</v>
+      </c>
+      <c r="C1413" s="91" t="s">
         <v>3835</v>
       </c>
-      <c r="D1371" s="29">
-[...26 lines deleted...]
-      <c r="C1373" s="94" t="s">
+      <c r="D1413" s="29">
+        <v>46673</v>
+      </c>
+      <c r="F1413" s="67"/>
+    </row>
+    <row r="1414" spans="1:6" ht="101.25">
+      <c r="A1414" s="124" t="s">
+        <v>3801</v>
+      </c>
+      <c r="B1414" s="10" t="s">
+        <v>3802</v>
+      </c>
+      <c r="C1414" s="10" t="s">
+        <v>3803</v>
+      </c>
+      <c r="D1414" s="101">
+        <v>46673</v>
+      </c>
+      <c r="F1414" s="67"/>
+    </row>
+    <row r="1415" spans="1:6" ht="56.25">
+      <c r="A1415" s="90" t="s">
+        <v>3804</v>
+      </c>
+      <c r="B1415" s="14" t="s">
+        <v>3805</v>
+      </c>
+      <c r="C1415" s="91" t="s">
         <v>3836</v>
       </c>
-      <c r="D1373" s="29">
-[...41 lines deleted...]
-      <c r="C1376" s="119" t="s">
+      <c r="D1415" s="19">
+        <v>46675</v>
+      </c>
+      <c r="E1415" s="103"/>
+      <c r="F1415" s="67"/>
+    </row>
+    <row r="1416" spans="1:6" ht="87.75" customHeight="1">
+      <c r="A1416" s="90" t="s">
+        <v>3806</v>
+      </c>
+      <c r="B1416" s="14" t="s">
+        <v>3807</v>
+      </c>
+      <c r="C1416" s="125" t="s">
         <v>3837</v>
       </c>
-      <c r="D1376" s="29">
-[...607 lines deleted...]
-      </c>
       <c r="D1416" s="29">
-        <v>46630</v>
-[...63 lines deleted...]
-      <c r="F1420" s="68"/>
+        <v>46672</v>
+      </c>
+      <c r="E1416" s="104"/>
+      <c r="F1416" s="67"/>
     </row>
   </sheetData>
-  <autoFilter ref="A5:D1420" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <sortCondition sortBy="icon" ref="A225"/>
+  <autoFilter ref="A5:D1385" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:F217">
+    <sortCondition sortBy="icon" ref="A218"/>
   </sortState>
   <dataConsolidate/>
   <mergeCells count="1">
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="C1215" r:id="rId1" display="apģērbi, smaržas; smaržvielas u.c." xr:uid="{3729B786-7710-465C-927B-F314B612522D}"/>
-[...10 lines deleted...]
-    <hyperlink ref="C1226" r:id="rId12" display="atmiņas spēles,  pārtikas preču iepirkumu maisiņi, dekoratīvie magnēti, magnētu logotipu dizains t-krekliem,  piespraudes u.c." xr:uid="{AB0FE24E-AC6C-4E16-BDCF-6DCF3F8BF328}"/>
+    <hyperlink ref="C1177" r:id="rId1" display="apģērbi, smaržas; smaržvielas u.c." xr:uid="{3729B786-7710-465C-927B-F314B612522D}"/>
+    <hyperlink ref="C1178" r:id="rId2" display="kases aparāti; elektroniskie svari; aparāti banknošu autentiskuma pārbaudei, banknošu skaitīšanas iekārtas, rēķināšanas mašīnas; optisko disku un svītrkodu lasītāji, printeri izmantošanai ar datoriem, kartes ar mikroprocesoriem, biroja piederumi u.c." xr:uid="{A4C168C5-9D43-4E63-9F22-CE486EAC45AF}"/>
+    <hyperlink ref="C1179" r:id="rId3" xr:uid="{507F52E6-9328-448D-ABA7-1902F9162E0E}"/>
+    <hyperlink ref="C1180" r:id="rId4" xr:uid="{5FAFE772-B22F-4D1B-B9ED-7F67EEBB248A}"/>
+    <hyperlink ref="C1181" r:id="rId5" xr:uid="{9341F52E-F899-41A0-9BDC-2A38DDD019DC}"/>
+    <hyperlink ref="C1182" r:id="rId6" xr:uid="{24560AAC-90C9-42E5-9F38-A2E9780AC81D}"/>
+    <hyperlink ref="C1183" r:id="rId7" xr:uid="{459B4132-8550-4BD1-824A-8A28AFD54646}"/>
+    <hyperlink ref="C1184" r:id="rId8" display="smaržas,smaržu pudelītes,  kartona iepakojums u.c. " xr:uid="{C054FF94-B9FB-4B22-A291-4C9BA75D3190}"/>
+    <hyperlink ref="C1185" r:id="rId9" display="multivitamīnu preparāti farmaceitiskie preparāti un vielas... gremošanas līdzekļi farmaceitiskiem nolūkiem paracetamols, paracetamola preparāti iekšķīgai lietošanai... pretsāpju līdzekļi, zobu birstes, mutes skalošanas līdzeklis, zobu pasta,zobu birstes, mutes skalošanas līdzeklis, protēžu līmes; tīrīšanas līdzekļi u.c." xr:uid="{403C0868-B36C-4EE1-A65D-B8E78321415A}"/>
+    <hyperlink ref="C1186" r:id="rId10" xr:uid="{368E5F7D-3496-4DCA-A3F1-4829356DABFC}"/>
+    <hyperlink ref="C1187" r:id="rId11" xr:uid="{081195F7-387D-4E7A-87ED-51E0D65AF6F0}"/>
+    <hyperlink ref="C1188" r:id="rId12" display="atmiņas spēles,  pārtikas preču iepirkumu maisiņi, dekoratīvie magnēti, magnētu logotipu dizains t-krekliem,  piespraudes u.c." xr:uid="{AB0FE24E-AC6C-4E16-BDCF-6DCF3F8BF328}"/>
     <hyperlink ref="C6" r:id="rId13" xr:uid="{B2BACACA-6DDF-4C69-B488-395A421ACA37}"/>
     <hyperlink ref="C7" r:id="rId14" xr:uid="{C69BF947-17DC-48A6-8654-62BE0F7C8362}"/>
     <hyperlink ref="C9" r:id="rId15" xr:uid="{6D720CCE-49CE-459A-806F-19AF3BCF606A}"/>
-    <hyperlink ref="C10" r:id="rId16" xr:uid="{1F0C9ED0-15E8-442C-A17C-250BA12FC48C}"/>
-[...1224 lines deleted...]
-    <hyperlink ref="C442" r:id="rId1241" xr:uid="{5031659F-CCC4-4E95-9DE4-B43239AB3CBD}"/>
+    <hyperlink ref="C10" r:id="rId16" xr:uid="{2ED88169-E032-4185-86E3-90A21ECAE8E7}"/>
+    <hyperlink ref="C11" r:id="rId17" xr:uid="{530845F4-1B91-4CC2-A611-12221DB5D1D4}"/>
+    <hyperlink ref="C12" r:id="rId18" display="apģērbi, aksesuāri, rotaļlietas u.c." xr:uid="{0790B49C-9F67-49DD-ABA4-8CABF7927357}"/>
+    <hyperlink ref="C15" r:id="rId19" xr:uid="{1205DCB9-F61E-420B-8ADD-27474509F18E}"/>
+    <hyperlink ref="C16" r:id="rId20" display="naži,virtuves piederumi" xr:uid="{CC8404AB-A0B9-4D21-B18E-54C2C24F803A}"/>
+    <hyperlink ref="C17" r:id="rId21" display="somas,ādas izstrādājumi,u.c." xr:uid="{1480927F-D197-41A9-8E30-8834BD4DFA6E}"/>
+    <hyperlink ref="C18" r:id="rId22" display="Lauksaimniecības iekārtas" xr:uid="{C0DA901B-72AF-4F3E-B438-5AA5AB905BCD}"/>
+    <hyperlink ref="C19" r:id="rId23" display="  medicīnas, ķirurģijas, terapeitiskie instrumenti, protēzēm un implantiem" xr:uid="{32A675AE-40E6-4835-945B-F4477B39ADE9}"/>
+    <hyperlink ref="C20" r:id="rId24" xr:uid="{9AFE4C74-CD44-4361-AD43-2612904302FC}"/>
+    <hyperlink ref="C21" r:id="rId25" xr:uid="{803DF8C9-1102-4809-8885-39B3590A951D}"/>
+    <hyperlink ref="C22" r:id="rId26" display="elektromotori,sūkņi,krāni u.c." xr:uid="{A39D0410-BB90-4E23-AE94-7E3B800FD1E6}"/>
+    <hyperlink ref="C23" r:id="rId27" display="rotaļlietas,suvenīri iPhone un iPad skolai" xr:uid="{D49AB803-52D8-43F6-8A90-A6EC20AB5C47}"/>
+    <hyperlink ref="C24" r:id="rId28" display="apģērbi,apavi,somas un aksesuāri" xr:uid="{96388EB8-A8C5-426F-837D-FAEA5CE5BFDE}"/>
+    <hyperlink ref="C25" r:id="rId29" xr:uid="{9B8602BC-6D45-47E9-8BCB-61956534BAD3}"/>
+    <hyperlink ref="C26" r:id="rId30" display="zobu pasta un mutes skalojamais ūdenis;ķermeņa un ādas kopšanas līdzekļi,dezodorants;antiperspiranti,ziepes, skūšanās krēmi un ādas losjoni, matu kopšanas līdzekļi,u.c." xr:uid="{ED35BBEE-A6F0-4CD1-89FF-B7E91F7117E3}"/>
+    <hyperlink ref="C27" r:id="rId31" xr:uid="{39881BE9-74C8-43B2-BA6B-8DB9F0C6083A}"/>
+    <hyperlink ref="C28" r:id="rId32" display="dažādas skaistumkomšanas  preces, šampūni, krēmi, dezodoranti, u.c" xr:uid="{A4EF7E0E-367D-41C7-8A22-12838B0E9E84}"/>
+    <hyperlink ref="C29" r:id="rId33" display="skaistumkopšanas līdzekļi,parfimērija,kosmētika,krēmi,dezodoranti,aksesuāri,u.c." xr:uid="{6AA78671-37FA-497C-8362-86A2E879B41B}"/>
+    <hyperlink ref="C30" r:id="rId34" xr:uid="{A68203AE-22E5-4979-AA7E-D3DAED505AB4}"/>
+    <hyperlink ref="C34" r:id="rId35" display="pulksteņi,u.c " xr:uid="{649427F7-471B-499E-9641-47170C68C1FA}"/>
+    <hyperlink ref="C35" r:id="rId36" display="pulksteņi,u.c " xr:uid="{21D9B92A-6EF4-4510-9430-931B79D6D588}"/>
+    <hyperlink ref="C36" r:id="rId37" display="sporta preces,hokeja nūjas" xr:uid="{F42F2D2A-15B1-42E3-9CF6-CA60888C2335}"/>
+    <hyperlink ref="C41" r:id="rId38" display="vilnas spoles,dzijas un diegi tekstilizstrādājumiem" xr:uid="{7EF34840-3E92-4811-AD5A-112C44DE262B}"/>
+    <hyperlink ref="C42" r:id="rId39" xr:uid="{747E8D76-B332-42B3-B267-41605B9428DB}"/>
+    <hyperlink ref="C43" r:id="rId40" xr:uid="{E3AEAF36-D010-4A98-8508-0F984B364067}"/>
+    <hyperlink ref="C46" r:id="rId41" display="\\dks.vid.gov.lv@SSL\DavWWWRoot\muita\kontr\Intelektuālā īpašuma aizsardzība\Tiesību subjektu pieteikumi\Pielikumi\5 11 Inc 2015" xr:uid="{F6BF4859-66AC-43D8-AF84-59ABC86D5F3A}"/>
+    <hyperlink ref="C48" r:id="rId42" xr:uid="{4D3E4734-CC97-433A-AD75-7FA905FCA401}"/>
+    <hyperlink ref="C49" r:id="rId43" xr:uid="{FAC24C11-6D75-4767-9E8D-5E06DE50C9C0}"/>
+    <hyperlink ref="C50" r:id="rId44" xr:uid="{B7A09BD1-C135-4105-AFDB-D9D7CF5CB7E2}"/>
+    <hyperlink ref="C51" r:id="rId45" display="Transporta līdzekļi,visas rezerves daļas,tehniskās eļļas un ziedes; smērvielas,atslēgu piekariņi,     aksesuāri,u.c." xr:uid="{10EC4180-EAE2-4874-A18C-A64C4F849FD4}"/>
+    <hyperlink ref="C52" r:id="rId46" xr:uid="{B645CB21-0FAF-4088-ADDF-FBD9630ED3B1}"/>
+    <hyperlink ref="C53" r:id="rId47" display="šaujamieroči,    munīcija un šāviņi,spēles,rotaļlietas,apģērbs, papīrs, kartons, siksniņas adapteris, Aizsardzības lietas / vāciņi telefoniem, kameras siksnas / siksnas, skatu meklētājam,u.c" xr:uid="{CBCA3DFE-79D7-4C3A-83C8-40157269F153}"/>
+    <hyperlink ref="C54" r:id="rId48" xr:uid="{A2C23D3E-B2E6-4A18-8CD9-CE287871BD09}"/>
+    <hyperlink ref="C55" r:id="rId49" xr:uid="{A372280B-6C58-4B74-AADB-27E16D4AD88F}"/>
+    <hyperlink ref="C58" r:id="rId50" display="pulksteņi,kalkulatori" xr:uid="{09393CE1-A7DB-4429-BC38-8406176B4008}"/>
+    <hyperlink ref="C59" r:id="rId51" xr:uid="{DD2E21F4-E143-4B84-8F1D-10CB1AE9B6ED}"/>
+    <hyperlink ref="C61" r:id="rId52" xr:uid="{99E1859C-5D80-4068-9DE0-834B878FCD43}"/>
+    <hyperlink ref="C63" r:id="rId53" xr:uid="{2C508F5E-82BB-473C-94D7-9C29ADDD61CD}"/>
+    <hyperlink ref="C64" r:id="rId54" display="apģērbi,cepures,  apavi, aksesuāri u.c." xr:uid="{7A89698C-F06C-4963-81A8-9F8C0F7BD924}"/>
+    <hyperlink ref="C65" r:id="rId55" display="Piel/Mitre Sports International Limited" xr:uid="{32FDC333-FA37-403B-9C97-DCF76253A856}"/>
+    <hyperlink ref="C66" r:id="rId56" xr:uid="{E2BE5B6C-63AA-4C18-A331-B405E9F9A09F}"/>
+    <hyperlink ref="C67" r:id="rId57" display="sadzīves preces" xr:uid="{C22CBF27-8426-4A4A-A385-9D2061437E6D}"/>
+    <hyperlink ref="C68" r:id="rId58" display="somas, maki u.c" xr:uid="{4C4D6A58-9921-42AC-976B-F4C86862C356}"/>
+    <hyperlink ref="C69" r:id="rId59" display="šaujamieroči,gāzes baloniņi,lukturi,apģērbi u.c " xr:uid="{F9EDBF17-9275-44A7-A90F-CB3E6C00C23E}"/>
+    <hyperlink ref="C70" r:id="rId60" display="transportlīdzekļa daļas, u.c" xr:uid="{87F6D0DB-4CD9-421F-A74E-A010A6CC3981}"/>
+    <hyperlink ref="C71" r:id="rId61" xr:uid="{D3AF1E99-37A0-4415-A36B-55CA7D0D14C2}"/>
+    <hyperlink ref="C73" r:id="rId62" xr:uid="{F35226D2-4565-45C7-A5E2-0D9470391D62}"/>
+    <hyperlink ref="C74" r:id="rId63" xr:uid="{03CDD68E-6716-43FA-BBEA-7178F9894E64}"/>
+    <hyperlink ref="C75" r:id="rId64" display="zobu birstes,trimmeri, matu sukas,higiēnas līdzekļi,u.c" xr:uid="{4BAC7CFC-65BA-429F-82E4-91A764EF7D45}"/>
+    <hyperlink ref="C76" r:id="rId65" display="apģērbi,apavi,somas, jostas,cepures,cimdi,šalles,zeķes,pulksteņi,u.c" xr:uid="{A2C838DF-7B78-4369-9094-A709CD537F44}"/>
+    <hyperlink ref="C78" r:id="rId66" display="šokolādes batoniņi,u.c" xr:uid="{06969168-596F-40D9-9218-7174BA1E1879}"/>
+    <hyperlink ref="C81" r:id="rId67" display="apģērbs,apavi,āda,somas,smaržvielas,rotaslietas,glāzes u.c " xr:uid="{B92B254B-48B2-4E90-90C0-8720D4FB8D26}"/>
+    <hyperlink ref="C84" r:id="rId68" display="tūristu,konferenču un biroja krēsli" xr:uid="{CF2E87CA-9321-4AD1-881C-9BDCBF8A3116}"/>
+    <hyperlink ref="C85" r:id="rId69" xr:uid="{050B0B21-8831-48C0-8BFB-27D68EC5116E}"/>
+    <hyperlink ref="C86" r:id="rId70" display="rezerves daļas,aksesuāri, u.c." xr:uid="{E8BA6B22-8F79-412B-BC79-9C1EEA3E5241}"/>
+    <hyperlink ref="C77" r:id="rId71" xr:uid="{2F2C60DA-BD6B-4241-9767-6C4E17FF403E}"/>
+    <hyperlink ref="C88" r:id="rId72" xr:uid="{D4B3F238-5936-4A45-B2AB-56A8AB023312}"/>
+    <hyperlink ref="C94" r:id="rId73" display="apģērbi un aksesuāri,somas,apavi,rotaslietas,smaržas,saulesbrilles,ādas izstrādājumi" xr:uid="{B8CC17E8-5C19-48FF-89CA-19BE63099CD2}"/>
+    <hyperlink ref="C95" r:id="rId74" display="cigāri, cigarellas,u.c" xr:uid="{FE6398C2-9559-487A-A4BB-C96B8525D786}"/>
+    <hyperlink ref="C97" r:id="rId75" display="transportlīdzekļu daļas, virsbūves,u.c" xr:uid="{180D9788-1EF2-418A-9CED-B2B71DDFDD07}"/>
+    <hyperlink ref="C98" r:id="rId76" xr:uid="{E96ECC55-3CF4-4344-82F6-72383E9BB613}"/>
+    <hyperlink ref="C106" r:id="rId77" display="preparāti kaitēkļu iznīcināšanai,uc" xr:uid="{E293AD04-C560-404E-9C58-E1D8498EE4CE}"/>
+    <hyperlink ref="C107" r:id="rId78" display="foto,video kameras, aizsargaprīkojums,kronšteini,balsti,piederumi,un aksesuāri    " xr:uid="{93200C92-3100-4D8C-B48A-A2DD0856DF1B}"/>
+    <hyperlink ref="C108" r:id="rId79" xr:uid="{600E7106-973D-4D9B-B0C4-B0537DD046CC}"/>
+    <hyperlink ref="C109" r:id="rId80" xr:uid="{3B63F899-70F2-4BD8-A619-0657760B38C9}"/>
+    <hyperlink ref="C110" r:id="rId81" display="kurpes,somas un ādas izstrādājumi " xr:uid="{B6530AAC-36FB-4AAD-81B2-CA25376670F2}"/>
+    <hyperlink ref="C111" r:id="rId82" xr:uid="{F717E1C7-72CC-4F06-A15F-F0E1C22A373F}"/>
+    <hyperlink ref="C113" r:id="rId83" display="koferi,somas no metāla,plast masas vai auduma,somas portatīvajiem datoriem,kameru somas,futrāļi  elektroniskām ierīcēm,dažādas kombinācijas,ceļasomas un čemodāni,tualetes maciņi,u.c" xr:uid="{C0B3069A-1719-490B-89F5-1797026C6EED}"/>
+    <hyperlink ref="C114" r:id="rId84" display="telekomunikāciju aparāti, instrumenti,iekārtas,tīkli un to daļas un piederumi,u.c" xr:uid="{67154AED-C84A-4C85-A45D-C04EE6C37E76}"/>
+    <hyperlink ref="C115" r:id="rId85" xr:uid="{5F9957E5-B34D-4D9E-A33A-48CC604ADD26}"/>
+    <hyperlink ref="C116" r:id="rId86" display="Matu kopšanas produkti" xr:uid="{0FB26EFE-7C41-4672-846D-956F2BF47790}"/>
+    <hyperlink ref="C117" r:id="rId87" xr:uid="{4E330770-DF39-40EE-A11B-963CBB1E06A9}"/>
+    <hyperlink ref="C118" r:id="rId88" display="parfimērija, apģērbi, aksesuāri u.c." xr:uid="{69924C7C-2FB9-4DC2-8F58-071F9A8AE624}"/>
+    <hyperlink ref="C119" r:id="rId89" display="apģērbi, apavi, golfa spēles piederumi,u.c" xr:uid="{824E22A2-F9D1-4AAD-A329-1EC476A5D2EA}"/>
+    <hyperlink ref="C120" r:id="rId90" xr:uid="{AC99D6F2-D9E1-44D7-AFF3-0B6128BFB985}"/>
+    <hyperlink ref="C121" r:id="rId91" xr:uid="{BAEA8B94-9E23-47F4-82C4-C229E126FF2A}"/>
+    <hyperlink ref="C122" r:id="rId92" display="ķermeņa kopšanas līdzekļi" xr:uid="{B1FB1238-3554-4C31-B097-2696F4D24C2A}"/>
+    <hyperlink ref="C123" r:id="rId93" xr:uid="{87EF883C-05BA-4EC7-B881-E78AAF15BC33}"/>
+    <hyperlink ref="C124" r:id="rId94" display="farmaceitiskie preparāti, vielas,veterinārie un higiēnas līdzekļi; pārtika zīdaiņiem; dezinfekcijas līdzekļi; preparāti kaitēkļu iznīcināšanai,u.c" xr:uid="{4F3145C8-5AC4-4B76-BE1F-98DDC1B3070D}"/>
+    <hyperlink ref="C125" r:id="rId95" display="kopēšanas iekārtas,portatīvie kopētāji printeri,toneris,sausās tintes un printera tintes,papīrs,kopiju papīra izstrādājumi no kartonakartona,iespieddarbi,avīzes,žurnāli,mācību un uzskates materiāli,kancelejas preces,u.c" xr:uid="{CC8B7E6E-8E08-4E61-BAA5-C91E30DACF7C}"/>
+    <hyperlink ref="C128" r:id="rId96" display="virtuves maisītāji un virtuves iekārtas" xr:uid="{F21CD9CE-A838-4DB4-AC93-B95B98CA1EDB}"/>
+    <hyperlink ref="C133" r:id="rId97" display="LED apgaismes ierīces, u.c " xr:uid="{AF21ED36-4171-4A5D-89EB-9697F5C177AE}"/>
+    <hyperlink ref="C87" r:id="rId98" display="disku bremžu kluči  motocikliem,motorolleriem,u.c " xr:uid="{652725D0-6593-41B5-A000-3D5F0D0F8F7D}"/>
+    <hyperlink ref="C62" r:id="rId99" display="Piel/ape and partners" xr:uid="{6656DB95-B6C2-4E69-8F41-CAE3DD00F949}"/>
+    <hyperlink ref="C142" r:id="rId100" xr:uid="{CE5B3A4C-E6E3-4491-8635-79BDCE7B8953}"/>
+    <hyperlink ref="C146" r:id="rId101" display="pulksteņi,u.c" xr:uid="{90A633F1-2F7E-4418-979F-64F60B25FA28}"/>
+    <hyperlink ref="C112" r:id="rId102" display="apģērbi,sporta preces,rotaļlietas,suvenīri,keramikas krūze,u.c " xr:uid="{87B9DAD3-BCE3-442A-BFDE-455BCF718CA3}"/>
+    <hyperlink ref="C151" r:id="rId103" xr:uid="{E9162EED-1A6D-40EE-95FE-CF889CCA6795}"/>
+    <hyperlink ref="C8" r:id="rId104" xr:uid="{9D3B8A65-A7C6-40EC-8F46-6DB1CC62C123}"/>
+    <hyperlink ref="C13" r:id="rId105" xr:uid="{85FE0F08-9F2F-4FD2-8CF7-DCA8653CE8FE}"/>
+    <hyperlink ref="C14" r:id="rId106" xr:uid="{C6F913A5-77EB-4F30-BE63-C23D2A3A2A16}"/>
+    <hyperlink ref="C45" r:id="rId107" display="dārzkopības un mežkopības instrumenti, motorzāģi,u.c" xr:uid="{75A7CC36-A6B5-4A8B-B636-FC282AEE71BE}"/>
+    <hyperlink ref="C44" r:id="rId108" display="krēsli u.c" xr:uid="{E061F568-439C-4759-9A12-94C611D777F4}"/>
+    <hyperlink ref="C153" r:id="rId109" display="pulksteņi,aksesuāri,u.c" xr:uid="{0FF4764D-543A-4CDB-80E7-7101025B53F6}"/>
+    <hyperlink ref="C154" r:id="rId110" xr:uid="{77D32B64-C989-4DE3-BEB3-248C2582992A}"/>
+    <hyperlink ref="C155" r:id="rId111" display="parfimērija,u.c " xr:uid="{36BF7733-7C96-4323-8C08-08AD8DE8EA66}"/>
+    <hyperlink ref="C156" r:id="rId112" display="diagnostika, farmaceitiskā rūpniecībā, ķīmiskā rūpniecībā, pārtikas un vides testēšana." xr:uid="{61A61C49-E242-4398-84DD-BDA19B50A66C}"/>
+    <hyperlink ref="C159" r:id="rId113" xr:uid="{BB7AA51E-F1D8-4755-8846-EDBA1CF4E28D}"/>
+    <hyperlink ref="C160" r:id="rId114" display="Volkswagen rezerves daļas, piederumi, u.c" xr:uid="{7A76581F-7743-42CA-8122-16DD842B4F0A}"/>
+    <hyperlink ref="C161" r:id="rId115" display="ādas kopšanas līdzekļi,apģērbs un aksesuāri, kurpes elementi un piederumi, personalpiederumi, mobilie tālruņi ar piederumiem un tehniskiem elementiem, elektriskās/elektroniskās un datoru rotaļlietas,spēles (ieskaitot elektronisko spēļu konsoles) un sporta" xr:uid="{21B6A1DA-9C9D-4A8C-9C8D-26E6D85240F5}"/>
+    <hyperlink ref="C162" r:id="rId116" xr:uid="{E61EA289-A1F8-464E-B46C-82350578D1A5}"/>
+    <hyperlink ref="C163" r:id="rId117" display="lifti un liftu daļas,automašīnu lifti,u.c" xr:uid="{CA38069E-EFE6-4892-80C7-6679B804CC4F}"/>
+    <hyperlink ref="C171" r:id="rId118" display="uzturvielas,substrāti,mēslojumi,māla granulas,u.c" xr:uid="{1D13D34A-DF1C-4FC2-993C-2786AF4FF45E}"/>
+    <hyperlink ref="C172" r:id="rId119" display="apģērbi un apavi ar elementiem un aksesuāriem, personīgie,aksesuāri, tekstilizstrādājumi" xr:uid="{49C4C485-1A33-4296-AE60-F880BF878D6E}"/>
+    <hyperlink ref="C173" r:id="rId120" xr:uid="{70691A66-AC09-409D-ADCB-02F9776BFA04}"/>
+    <hyperlink ref="C175" r:id="rId121" display="filtri,u.c" xr:uid="{BE085443-8C03-455B-AB5E-5092A6CB785F}"/>
+    <hyperlink ref="C176" r:id="rId122" display="džinsi,apģērbi,u.c" xr:uid="{89C76073-CB99-4015-9ED7-2C176CFC716C}"/>
+    <hyperlink ref="C177" r:id="rId123" display="kontaktlēcas,kontaktlēcu kopšanas līdzekļi,  šķīdums, smērvielas,acu pilieni;u.c." xr:uid="{DF725906-A275-4796-A26C-D4430A63FD37}"/>
+    <hyperlink ref="C178" r:id="rId124" display="ķermeņa kopšanas līdzekļi" xr:uid="{1843B5D6-9DBF-4907-A4A6-6E7DED67D195}"/>
+    <hyperlink ref="C179" r:id="rId125" display="ādas izstrādājumi,apģērbi, somas,apavi,smaržas,rotaslietas,u.c" xr:uid="{061966F2-108A-4E82-BCB3-18BA2297B759}"/>
+    <hyperlink ref="C180" r:id="rId126" display="mājsaimniecības un virtuves piederumi un konteineri;rokas instrumenti un darbarīki; virtuves iekārtas; olu separators; stikla trauki, porcelāns un māla izstrādājumi,u.c" xr:uid="{F94B48EF-0B1F-45B0-89FB-BA714BAF8FD4}"/>
+    <hyperlink ref="C181" r:id="rId127" xr:uid="{BF2D964A-0B0B-4D4A-BF97-412401FC0FA6}"/>
+    <hyperlink ref="C182" r:id="rId128" display=" nagu un skaistumkopšanas  produkti,u.c" xr:uid="{C0E5F3F9-BDD0-417D-BB25-A143FFFCD421}"/>
+    <hyperlink ref="C183" r:id="rId129" xr:uid="{D0EAB1BB-C6E9-4101-AF97-0EEA7BB96D3C}"/>
+    <hyperlink ref="C184" r:id="rId130" display=" ceļu būves mašīnas (piem., veltņi),u.c" xr:uid="{D16042E8-22EA-4668-8FA2-A9DD7A1FE85E}"/>
+    <hyperlink ref="C185" r:id="rId131" xr:uid="{917A6677-43D8-4A2D-B815-F949C6303398}"/>
+    <hyperlink ref="C186" r:id="rId132" display="krāsas,lakas,rūsas inhibitori,koksnes konservanti;tintes toneri,kasetnes,toneru kasetnes,printeri,skeneri, faksimilatori,daudzfunkcionālās ierīces;datoru programmatūra;termiskās lentes;lentes printeriem,siltuma papīrs " xr:uid="{1CE08DA2-AD5A-4E5D-853A-44736B6E26EA}"/>
+    <hyperlink ref="C187" r:id="rId133" display="apģērbi, apavi un aksesuāri,u.c " xr:uid="{E219B61F-3B84-4FBA-850E-FCACB22782AA}"/>
+    <hyperlink ref="C150" r:id="rId134" xr:uid="{8452CE67-D94C-48FB-A3ED-EB9D7FF3D1DB}"/>
+    <hyperlink ref="C149" r:id="rId135" xr:uid="{F0BA9930-56DB-480A-8AED-F9148ED479AF}"/>
+    <hyperlink ref="C148" r:id="rId136" xr:uid="{6FEA145C-5E25-4EFD-9E19-9EC84EFA36BA}"/>
+    <hyperlink ref="C147" r:id="rId137" xr:uid="{FD745C85-CCCD-424C-8497-73D90868EA00}"/>
+    <hyperlink ref="C188" r:id="rId138" display="zobu pasta, mutes skalojamais ūdens šampūni, kondicionieri, matu aktīva kapsulas, tonizējoši līdzekļi,šķidrumi, sauļošanās, krēmi " xr:uid="{C5D917FB-59AC-49D1-8003-AC6091DB7890}"/>
+    <hyperlink ref="C189" r:id="rId139" xr:uid="{E6B484F0-42D3-4E5E-989F-2E8372F7C72A}"/>
+    <hyperlink ref="C190" r:id="rId140" display="putekļu aizsargbarjera,u.c " xr:uid="{25AEF2DC-8E1D-45EE-ABCE-137A8537002B}"/>
+    <hyperlink ref="C191" r:id="rId141" xr:uid="{A3C7C814-91B6-4EEA-8D42-6B2B56F2F676}"/>
+    <hyperlink ref="C192" r:id="rId142" xr:uid="{ED2A0228-3F9A-4611-862E-90667A618503}"/>
+    <hyperlink ref="C193" r:id="rId143" display="\\dks.vid.gov.lv@SSL\DavWWWRoot\muita\kontr\Intelektuālā īpašuma aizsardzība\Tiesību subjektu pieteikumi\Pielikumi\Toshiba Corporation" xr:uid="{66F91835-479B-4BA9-B51A-F019FCAAE3FA}"/>
+    <hyperlink ref="C194" r:id="rId144" display="farmaceitiskie produkti (alopātiskie, homeopātiskie un fitoterapeitiskie) un higiēnas līdzekļi medicīnai un personīgai higiēnai; diētiskie produkti medicīniskiem nolūkiem, taukskābju, aminoskābju preparāti,u.c" xr:uid="{D23141FE-A5D7-4075-A217-4E9F635254B6}"/>
+    <hyperlink ref="C195" r:id="rId145" xr:uid="{642B1CCE-851B-4E94-8C8A-DBE89ABECF9F}"/>
+    <hyperlink ref="C196" r:id="rId146" xr:uid="{16894FA3-B8E7-4BDF-8682-82D1AB597F61}"/>
+    <hyperlink ref="C200" r:id="rId147" display="\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektuālā īp_aizsardz\Tiesību subj_piet\Piel\Werkhaus Design+Produktion GmbH" xr:uid="{1E3BCA4F-EC21-4208-99C8-555CD318ABEF}"/>
+    <hyperlink ref="C201" r:id="rId148" display="apģērbs un apavi ar elementiem un aksesuāriem,u.c " xr:uid="{7679E151-965E-45B7-A33D-2284722C40E0}"/>
+    <hyperlink ref="C202" r:id="rId149" xr:uid="{8867F4C6-98B2-43B6-B1C0-A6DD51607D59}"/>
+    <hyperlink ref="C203" r:id="rId150" display="mežsaimniecības, glābšanas dienestu, medību un policijas, kā arī ikdienas apavi, apģērbi,u.c" xr:uid="{DD07F134-3371-406C-9BC9-C51562F6484E}"/>
+    <hyperlink ref="C204" r:id="rId151" display="Cambria Company LLC" xr:uid="{DDDC0BEA-CA50-4F85-A7B9-D95EDD84BBC9}"/>
+    <hyperlink ref="C205" r:id="rId152" xr:uid="{F3936475-EFB9-4D85-8BDC-579F94E2FF8F}"/>
+    <hyperlink ref="C206" r:id="rId153" display="mugursomas, somas maisi, cita bagāža, cepures, u.c " xr:uid="{85213996-E9CA-4269-B5A1-7DA8BF1F5944}"/>
+    <hyperlink ref="C208" r:id="rId154" xr:uid="{746320D5-A1A1-42DB-9529-54D7B97FC20D}"/>
+    <hyperlink ref="C209" r:id="rId155" xr:uid="{7FA83C95-5C0C-45CC-8C9C-DB7C3A146B40}"/>
+    <hyperlink ref="C210" r:id="rId156" display="stikla burka" xr:uid="{54B51621-629C-42FF-B7BF-5D91380E94F9}"/>
+    <hyperlink ref="C211" r:id="rId157" display="apģērbi,apavi,sporta preces,u.c." xr:uid="{D7650B95-3603-4800-AF07-F4A782D7A9CA}"/>
+    <hyperlink ref="C212" r:id="rId158" xr:uid="{5C73E7C3-32AF-45F9-92C7-67F2ECC55413}"/>
+    <hyperlink ref="C213" r:id="rId159" display="Rotaļlietas" xr:uid="{017F9CBC-B19A-41AD-91DA-01C0C2E9C044}"/>
+    <hyperlink ref="C214" r:id="rId160" display="Piel/Peter Kertels" xr:uid="{AAED131A-2814-47A8-9674-298C32CDE2CE}"/>
+    <hyperlink ref="C215" r:id="rId161" xr:uid="{514AD773-CD12-4967-A0E4-9988E59F3853}"/>
+    <hyperlink ref="C216" r:id="rId162" xr:uid="{22A3B131-A50E-4CC6-A6CA-1D35C44A3B6D}"/>
+    <hyperlink ref="C217" r:id="rId163" xr:uid="{7D0F7950-A22E-4BEF-8423-7EA0F4D3F13A}"/>
+    <hyperlink ref="C218" r:id="rId164" display="kosmētikas līdzekļi sievietēm, arī somas, sukas un vēl citi  aksesuāri" xr:uid="{BDAD2905-E2A7-4828-B083-1F54BBD43898}"/>
+    <hyperlink ref="C57" r:id="rId165" xr:uid="{3F1CC692-D4C1-42F3-B523-95E76939A28E}"/>
+    <hyperlink ref="C56" r:id="rId166" display="filtri" xr:uid="{590EABC4-0DDC-4633-9B69-65DCBD435FFF}"/>
+    <hyperlink ref="C89" r:id="rId167" xr:uid="{CD336DBA-40A2-446A-A276-3BB0C5FAF06F}"/>
+    <hyperlink ref="C164" r:id="rId168" xr:uid="{57FCB97D-4FE8-4DF4-9EE0-FD238D8D003E}"/>
+    <hyperlink ref="C165" r:id="rId169" xr:uid="{44070AED-D38F-408B-966E-1EAC0D4884AB}"/>
+    <hyperlink ref="C166" r:id="rId170" xr:uid="{58D34C6F-4FD5-49B0-84D8-5DDCFDE40E0A}"/>
+    <hyperlink ref="C167" r:id="rId171" xr:uid="{A1D27F06-54D2-4A6C-8B02-A7E1A31DB56D}"/>
+    <hyperlink ref="C168" r:id="rId172" xr:uid="{92F149CF-0FA5-4414-8CFB-F025C7806060}"/>
+    <hyperlink ref="C169" r:id="rId173" xr:uid="{45D32918-1117-4103-BDF7-9D72263E7F85}"/>
+    <hyperlink ref="C170" r:id="rId174" xr:uid="{DFF821CB-E0F9-40C5-86A0-D954BD8B74F5}"/>
+    <hyperlink ref="C219" r:id="rId175" xr:uid="{2D13F2A7-77D7-49BA-AD89-D89FCC7A085F}"/>
+    <hyperlink ref="C220" r:id="rId176" xr:uid="{234DCBD3-994B-47B2-A620-D489FA629A75}"/>
+    <hyperlink ref="C127" r:id="rId177" xr:uid="{359C1B19-75CD-4237-A350-5F2A333CB8BB}"/>
+    <hyperlink ref="C221" r:id="rId178" xr:uid="{CF3A8033-5A1A-4A20-A5F5-39D0F30FCD58}"/>
+    <hyperlink ref="C222" r:id="rId179" display="televizoru skaļruņi, audio sistēmas un austiņas" xr:uid="{B759E9E6-0A60-4977-8CF2-6521DAFB1390}"/>
+    <hyperlink ref="C223" r:id="rId180" xr:uid="{CEBEF857-E7EB-4A32-AC75-04BEE2F60960}"/>
+    <hyperlink ref="C135" r:id="rId181" display="somas,apavi, jostas" xr:uid="{23DF89A9-1664-42A9-A7E1-76309D9F955E}"/>
+    <hyperlink ref="C134" r:id="rId182" display="augu izcelsmes cigaretes,u.c" xr:uid="{8136683B-696C-4F40-AB26-94E1B3AAF1BD}"/>
+    <hyperlink ref="C132" r:id="rId183" display="ūdensnecaurlaidīgi zābaki u.c" xr:uid="{159BCB22-DE79-4F52-AEEA-2E50B21FDB9D}"/>
+    <hyperlink ref="C131" r:id="rId184" display="motociklu rezerves daļas, aksesuāri, u.c." xr:uid="{863CDDC3-9052-4083-8BD3-BE63DE5F288C}"/>
+    <hyperlink ref="C130" r:id="rId185" xr:uid="{9E2BBF41-70EE-4F3F-BBF8-DB752CE61499}"/>
+    <hyperlink ref="C136" r:id="rId186" display="PIERRE CARDIN" xr:uid="{54B82295-47ED-44FB-ABA5-D4C91FF19009}"/>
+    <hyperlink ref="C137" r:id="rId187" display="parfimērija,     kosmētika, ķermeņa un skaistumkopšanas līdzekļi,u.c" xr:uid="{CC9047F9-19D8-4A96-BF76-9594EE1B27DB}"/>
+    <hyperlink ref="C138" r:id="rId188" xr:uid="{923D69C5-B7F4-4ECE-82DA-E16C1C5A4144}"/>
+    <hyperlink ref="C139" r:id="rId189" display="pārtika, alkoholiskie dzērieni,u.c" xr:uid="{43E3127E-523A-4D03-B432-9CE84696D2BA}"/>
+    <hyperlink ref="C140" r:id="rId190" display="Dizaina lampas" xr:uid="{2988528C-BAA9-4D8D-97C1-2985B3808908}"/>
+    <hyperlink ref="C141" r:id="rId191" xr:uid="{6EED56CA-3EEE-4FE3-9FE5-7EF15E33876F}"/>
+    <hyperlink ref="C38" r:id="rId192" xr:uid="{EFECAF8A-05FC-4C0B-9817-B848D1D1FE18}"/>
+    <hyperlink ref="C39" r:id="rId193" xr:uid="{64FDC4F8-641E-4200-9786-826C1CD10810}"/>
+    <hyperlink ref="C40" r:id="rId194" display="apģērbi,apavi,somas,smaržas,brilles,rotaslietas,u.c" xr:uid="{B4A8FD7D-CE76-45E3-A599-C7177B945646}"/>
+    <hyperlink ref="C143" r:id="rId195" display="optika šaujamieročiem,u.c" xr:uid="{9DF4DF94-17E1-42FD-A149-A7380EF62C81}"/>
+    <hyperlink ref="C224" r:id="rId196" xr:uid="{7FDDB220-5808-45D9-A50D-DE345751459D}"/>
+    <hyperlink ref="C225" r:id="rId197" display="rotaļlietas arī lelles" xr:uid="{7AD4301A-1C95-471E-B006-97558011EB1E}"/>
+    <hyperlink ref="C37" r:id="rId198" display="mobilie telefoni u.c." xr:uid="{EFD3BEBC-4D0B-4278-BFAE-0CE20CD930B7}"/>
+    <hyperlink ref="C226" r:id="rId199" xr:uid="{E8D0F27D-D13E-45E8-8E2E-40DF0B87C12A}"/>
+    <hyperlink ref="C227" r:id="rId200" xr:uid="{593FC3C6-01EF-4BC4-9770-46D86451BA14}"/>
+    <hyperlink ref="C228" r:id="rId201" xr:uid="{F389FFDE-0452-4895-9CF9-E153075C0133}"/>
+    <hyperlink ref="C229" r:id="rId202" display="apģērbi, apavi, galvassegas,spēles, rotaļlietas videospēļu aparāti, papīrs, kartons  iespieddarbi u.c. " xr:uid="{23D3A7CD-86DA-41E8-AFB6-90686791F4D4}"/>
+    <hyperlink ref="C230" r:id="rId203" xr:uid="{152DCB8F-FCC7-45AA-9012-5C3BC17D32B2}"/>
+    <hyperlink ref="C231" r:id="rId204" display="mēbeles, spoguļi, rāmji, paklāji,  linolejs, dzelzs izstrādājumi, juvelierizstrādājumi, dārgakmeņi, trauki mājsaimniecības vai virtuves vajadzībām, balināšanas līdzekļi, audumi,  parastie metāli un to sakausējumi, rokas instrumenti" xr:uid="{D939C5DA-9AC0-4223-9226-3ABEC7F27B0D}"/>
+    <hyperlink ref="C232" r:id="rId205" display="baloni u.c." xr:uid="{0EFE7071-2E6E-4AFD-BEB4-145BC1DAEBA5}"/>
+    <hyperlink ref="C145" r:id="rId206" display=" spēles un rotaļlietas,kompaktdiski, DVD diski un citi digitālie datu nesēji; iespiedprodukcija;u.c" xr:uid="{429209EA-FCA4-4E0D-90D4-AF5A4FA36613}"/>
+    <hyperlink ref="C233" r:id="rId207" xr:uid="{76317E47-5A5B-456D-BE5F-C17D9EC2876A}"/>
+    <hyperlink ref="C144" r:id="rId208" display="audumi un tekstilpreces; šķiedras (tekstilmateriālu un sintētisko)" xr:uid="{F69A43D8-05DE-4EB4-8998-2F0373EF2F24}"/>
+    <hyperlink ref="C234" r:id="rId209" display="Piel/Wilson Sporting Goods Co" xr:uid="{543B9578-35E9-4D6D-885A-3E21675CF5EC}"/>
+    <hyperlink ref="C235" r:id="rId210" display="sporta apavi (čības) bērniem" xr:uid="{24536930-71E4-401D-A155-10CC6478DB6F}"/>
+    <hyperlink ref="C236" r:id="rId211" xr:uid="{A8DF887B-F19C-485A-B247-941ABD6BF5A1}"/>
+    <hyperlink ref="C237" r:id="rId212" xr:uid="{7EBA2924-2592-4AA9-BADB-6E56A38B81FF}"/>
+    <hyperlink ref="C238" r:id="rId213" xr:uid="{54E4A348-0288-4228-A962-952825A67668}"/>
+    <hyperlink ref="C239" r:id="rId214" xr:uid="{A64FC4D4-F3BE-40C5-9C30-5E7E03A8CDFE}"/>
+    <hyperlink ref="C126" r:id="rId215" xr:uid="{6C5AEB84-0D46-48BE-9DBE-A5D9CA3E529E}"/>
+    <hyperlink ref="C92" r:id="rId216" display="šokolādes,konfektes,u.c" xr:uid="{AA0531C2-A7C1-4DA1-A6F8-BE6E81B573D8}"/>
+    <hyperlink ref="C90" r:id="rId217" display="šokolādes,konfektes,u.c" xr:uid="{D2A6FF45-DA55-4CC0-A6BF-C9C757A7A5D7}"/>
+    <hyperlink ref="C91" r:id="rId218" xr:uid="{6367976B-F109-4AF2-ACF2-A4ABE04D779E}"/>
+    <hyperlink ref="C83" r:id="rId219" xr:uid="{C7955464-0AE7-4792-AA3E-F10456A1F7BB}"/>
+    <hyperlink ref="C82" r:id="rId220" display="somas,apģērbi, apavi u.c" xr:uid="{95B3633A-5560-4E5D-91F1-C8DB7FD7BF5E}"/>
+    <hyperlink ref="C79" r:id="rId221" display="ķirurģiskas ierīces,akupunktūras adatas;medicīniskas ierīces analīzēm;asins spiediena mērīšanai;ierīces mākslīgai elpināšanai,u.c" xr:uid="{2FA85A5B-C916-4E28-B7E2-432C8B055717}"/>
+    <hyperlink ref="C80" r:id="rId222" display="rotaļlietas,aksesuāri u.c." xr:uid="{7B4E55FD-85F9-455A-B108-1DE64E45BAFF}"/>
+    <hyperlink ref="C60" r:id="rId223" display="apģērbi, apvi, aksesuāri u.c." xr:uid="{EE521B28-F4F2-4A70-ADDD-84B1B989E443}"/>
+    <hyperlink ref="C47" r:id="rId224" xr:uid="{72663D4E-28CF-43A0-9856-FFB9A0DC88CF}"/>
+    <hyperlink ref="C240" r:id="rId225" xr:uid="{17F64448-FAD7-4F14-A508-33EE7C883D89}"/>
+    <hyperlink ref="C253" r:id="rId226" xr:uid="{460EF7AF-F1CA-4375-B419-D49B3E156412}"/>
+    <hyperlink ref="C254" r:id="rId227" display="šokolādes, konfektes kafija, tēja, kakao un mākslīgā kafija, alus,minerālūdens, gāzēts ūdens u.c." xr:uid="{525B607B-BD9E-4122-B746-84A9C11407E9}"/>
+    <hyperlink ref="C255" r:id="rId228" xr:uid="{9635EBF0-8687-41F8-86F4-EFA75590536E}"/>
+    <hyperlink ref="C256" r:id="rId229" xr:uid="{D73D7F0F-3EFC-4596-9BB9-84F6F7AFD659}"/>
+    <hyperlink ref="C257" r:id="rId230" xr:uid="{BF8571CB-922F-40CC-9E67-8122EB3BFEB5}"/>
+    <hyperlink ref="C258" r:id="rId231" xr:uid="{049AD697-7439-4A16-AD9F-2EB45D9FF151}"/>
+    <hyperlink ref="C259" r:id="rId232" xr:uid="{57717BE4-D42E-48B9-A429-56ED8740FB21}"/>
+    <hyperlink ref="C260" r:id="rId233" xr:uid="{B80DF59D-1DAC-4D91-B4A6-E477A6E80CA6}"/>
+    <hyperlink ref="C261" r:id="rId234" display="kosmētika, tīrīšanas  un higiēnas līdzekļi u.c." xr:uid="{4F1F6FE3-C19A-4537-B1A8-CB5228BF2B82}"/>
+    <hyperlink ref="C262" r:id="rId235" xr:uid="{4F489348-BAB4-4D5F-BF8C-6B189F6315EF}"/>
+    <hyperlink ref="C263" r:id="rId236" display="rezervas daļas, riteņu diski u.c." xr:uid="{58CD8181-6C30-410E-9F7D-3054C67A7B23}"/>
+    <hyperlink ref="C264" r:id="rId237" xr:uid="{72F5776E-5763-46B5-AA03-B8646DD4EA1F}"/>
+    <hyperlink ref="C265" r:id="rId238" display="ventilatori u.c." xr:uid="{ADC1C75A-54C5-4275-B57A-F1B972302B7C}"/>
+    <hyperlink ref="C266" r:id="rId239" xr:uid="{6A52566A-9718-4A86-B781-57D0984D2DAC}"/>
+    <hyperlink ref="C267" r:id="rId240" xr:uid="{3F37580D-5873-442D-9516-569683DE7186}"/>
+    <hyperlink ref="C268" r:id="rId241" xr:uid="{0B0FCAFE-C0E4-4870-B415-15159B231FF3}"/>
+    <hyperlink ref="C269" r:id="rId242" xr:uid="{CB9C741F-CE4B-4E50-ADE6-E61E60F4A339}"/>
+    <hyperlink ref="C270" r:id="rId243" xr:uid="{0DCCB55D-27C6-43EC-B22D-41DBA321F865}"/>
+    <hyperlink ref="C271" r:id="rId244" xr:uid="{470817C4-52E7-457D-A5F8-458F75F83359}"/>
+    <hyperlink ref="C272" r:id="rId245" xr:uid="{797D9085-EB99-475D-BD0D-8ABC85B4F6E4}"/>
+    <hyperlink ref="C273" r:id="rId246" display="ķermeņa kopšanas līdzekļi" xr:uid="{381D6E9C-03C9-46F5-8D87-614A4F2A46F0}"/>
+    <hyperlink ref="C274" r:id="rId247" display="elektriskās/elek troniskās ierīces datoriem, u.c " xr:uid="{5641A079-5D74-497A-B7E0-6B6B30A7A9AC}"/>
+    <hyperlink ref="C275" r:id="rId248" xr:uid="{D02E44CA-7E18-4B5A-AB51-50C232B855C6}"/>
+    <hyperlink ref="C276" r:id="rId249" xr:uid="{A76C1A1E-0DD5-4AEB-BB12-87135116950C}"/>
+    <hyperlink ref="C277" r:id="rId250" xr:uid="{D641A87C-AE54-4BC5-8E1F-1AA9E5CBB060}"/>
+    <hyperlink ref="C278" r:id="rId251" display="bezalkoholiskie dzērieni, apģērbi, galvassegas peldkostīmi,T-krekli  zeķes,sviedru krekli, šorti, kleitas, sandales, skriešanas kostīmi  sporta džemperi apakšbikses, džemperi ar kapuci,vestes, bikses  pidžamas, naktskrekli u.c." xr:uid="{29FE0C51-42DC-49C1-8660-3ED45A04B9CC}"/>
+    <hyperlink ref="C279" r:id="rId252" xr:uid="{372EDF1B-1443-4181-8A91-725A94CD1DB3}"/>
+    <hyperlink ref="C280" r:id="rId253" display="Piel/SOCIETE DU TOUR DE FRANCE" xr:uid="{8E404B9C-C6EA-4F24-ABEC-D22AF5FCC445}"/>
+    <hyperlink ref="C281" r:id="rId254" xr:uid="{9E05D7FD-C7E0-418B-850D-04B508741AAF}"/>
+    <hyperlink ref="C282" r:id="rId255" xr:uid="{1869A730-95F2-46BD-8499-1FF21C4C6947}"/>
+    <hyperlink ref="C284" r:id="rId256" xr:uid="{449E76C4-6242-4202-AEF4-C712DFE488DB}"/>
+    <hyperlink ref="C285" r:id="rId257" xr:uid="{670DF2D9-0D08-42CD-A101-516C49A1A38B}"/>
+    <hyperlink ref="C286" r:id="rId258" xr:uid="{FCC1C72D-6354-4CE8-8737-1DBBBBCA72A0}"/>
+    <hyperlink ref="C287" r:id="rId259" xr:uid="{B97A3CC7-0629-4595-B5E3-81F263D4793E}"/>
+    <hyperlink ref="C288" r:id="rId260" xr:uid="{C30D8784-860D-4A8F-B5A6-F9D4E492CE0A}"/>
+    <hyperlink ref="C289" r:id="rId261" xr:uid="{8A94FA3E-57B5-43B6-B5A0-B2961D14EB31}"/>
+    <hyperlink ref="C290" r:id="rId262" xr:uid="{34F41283-D17E-46DD-A7DF-490785C608F2}"/>
+    <hyperlink ref="C291" r:id="rId263" xr:uid="{518D9C56-7478-4D81-AAED-9AE35FB9753B}"/>
+    <hyperlink ref="C292" r:id="rId264" xr:uid="{DD4BB984-0743-42A8-921B-D3120DA57FD7}"/>
+    <hyperlink ref="C72" r:id="rId265" display="datoru programmatūra,datorspēles,videospēles,elektroniskās spēles,datorprogrammas,apģērbi,galvassegas,u.c" xr:uid="{7EF541C5-0BBE-4907-9BE9-9F61E9217645}"/>
+    <hyperlink ref="C293" r:id="rId266" xr:uid="{9E3C0438-9707-4B95-A947-43F63B1C3BFC}"/>
+    <hyperlink ref="C294" r:id="rId267" xr:uid="{3FD4744C-1621-452D-AFE9-4437F85C7299}"/>
+    <hyperlink ref="C295" r:id="rId268" xr:uid="{806F0C72-0758-4963-9047-C25C4214AB11}"/>
+    <hyperlink ref="C296" r:id="rId269" xr:uid="{156259BD-CAB7-4F40-8024-4E96628F3C60}"/>
+    <hyperlink ref="C297" r:id="rId270" xr:uid="{293452BB-6FCC-484E-8152-8A1B29F8B123}"/>
+    <hyperlink ref="C298" r:id="rId271" xr:uid="{6856CAB9-7ADA-4687-9618-BEDABD5A0B7F}"/>
+    <hyperlink ref="C299" r:id="rId272" xr:uid="{5796E5FE-7BB6-4E16-B4F8-065A81CB7856}"/>
+    <hyperlink ref="C300" r:id="rId273" xr:uid="{5AD98F73-072C-4EE8-A33B-CF92748F0B93}"/>
+    <hyperlink ref="C301" r:id="rId274" xr:uid="{8A0D5E79-8AA7-47FA-9143-BEC0432A69D6}"/>
+    <hyperlink ref="C302" r:id="rId275" xr:uid="{008B84EA-4814-4A96-B758-5112DC33DF81}"/>
+    <hyperlink ref="C303" r:id="rId276" xr:uid="{334B6B88-A403-479C-ADBB-7433D6E4F032}"/>
+    <hyperlink ref="C304" r:id="rId277" xr:uid="{4CA66DCE-316A-4351-A05A-4218E622CBC0}"/>
+    <hyperlink ref="C305" r:id="rId278" xr:uid="{A25A3EBB-933B-4324-92C4-6E05B940E23C}"/>
+    <hyperlink ref="C306" r:id="rId279" display="aksesuāri un iekārtas mobiliem telefoniem un datoriem,kabeļi;rokturi   un futrāļi mobilajiem tālruņiem, datoriem, konteineri elektroniskām ierīcēm,energoavoti, baterijas,elektriskie akumulatori,lādētāji akumulatoriem;lādētāji elektriskajām baterijām; Plāk" xr:uid="{FDCCFF8F-A64B-4546-85F8-E206370F8C1B}"/>
+    <hyperlink ref="C307" r:id="rId280" display="gaļa, zivis, mājputni un medījums; gaļas ekstrakti, konservēti, žāvēti un vārīti augļi un dārzeņi, olas, piena produkti, želejas, ievārījumi, kompoti, piens un piena dzērieni, kafija un kafijas aizstājēji, tēja, kakao, dzeramā šokolāde, graudaugu batoniņi" xr:uid="{945C1A36-B2A4-410F-A2D4-D7368DAD42E4}"/>
+    <hyperlink ref="C308" r:id="rId281" xr:uid="{FD69EB76-5ACE-4DA8-A351-50FC93B03945}"/>
+    <hyperlink ref="C309" r:id="rId282" display="šokolādes, konfektes u.c." xr:uid="{9D1244D1-8B56-4D01-A202-17903C2F07A5}"/>
+    <hyperlink ref="C310" r:id="rId283" display="kafija, tēja, karstie un aukstie dzērieni, kafijas pupiņas, sviestmaizes, salāti, konditorejas izstrādājumi u.c., kā arī citas preces, kas paredzētas tirdzniecībai krūzes, magnēti u.c." xr:uid="{D63939FE-1667-42F5-AE5F-56EC9D3E116C}"/>
+    <hyperlink ref="C311" r:id="rId284" xr:uid="{2BA1FC45-E2ED-4B75-8184-40011D428F33}"/>
+    <hyperlink ref="C312" r:id="rId285" display="Piel/GFM GmbH Trademarks" xr:uid="{EAED7D08-F1F5-4E11-9A08-5821ACE36A64}"/>
+    <hyperlink ref="C313" r:id="rId286" display="metināšanas mšīnas un piederumi" xr:uid="{5FEEA990-6378-48B8-8D50-8498D11E7B7A}"/>
+    <hyperlink ref="C314" r:id="rId287" xr:uid="{4C2F0889-4382-490C-900B-A5E73661DA7C}"/>
+    <hyperlink ref="C315" r:id="rId288" xr:uid="{DDED4565-C4E7-46AF-B7AE-ABBDDB8685E5}"/>
+    <hyperlink ref="C318" r:id="rId289" xr:uid="{566A3151-A435-4167-8A61-A80D495E040C}"/>
+    <hyperlink ref="C319" r:id="rId290" xr:uid="{54B97C33-C995-4E07-B673-44697D817ACC}"/>
+    <hyperlink ref="C320" r:id="rId291" display="mašīnvadītas ierīces un mašīnas dārzkopībai un ainavu veidošanai, lauksaimniecībai un mežsaimniecībai, zaļo zonu un teritoriju uzturēšanai, ceļu un ielu tīrīšanai, grants ceļu un pelnu celiņu uzturēšanai, ziemu uzturēšanai uz celiņiem, jo īpaši zemes apstrādes mašīnām, piemēram, kaplēšanai un frēzēšanai , arkli, izkliedētāji, kultivatori, ecēšas, izlīdzinātāji, zemes urbji un izkliedētāji,motorizētie zāles pļāvēji " xr:uid="{E035A376-E163-4AA7-B405-037F45E1879F}"/>
+    <hyperlink ref="C321" r:id="rId292" xr:uid="{306237D1-F0F8-4F51-A708-80EA2C63FB08}"/>
+    <hyperlink ref="C322" r:id="rId293" xr:uid="{3187984C-E67C-470F-A0EF-57AA177FD617}"/>
+    <hyperlink ref="C323" r:id="rId294" display="Piel/KaVo Dental GmbH" xr:uid="{750A5602-BC35-4A30-BA6A-5F4460F834CB}"/>
+    <hyperlink ref="C324" r:id="rId295" xr:uid="{6C458DD8-8AA2-4ADA-8784-6B6FD562DC6B}"/>
+    <hyperlink ref="C325" r:id="rId296" xr:uid="{995383AF-D318-41D9-B003-F4B6DC8F9BA2}"/>
+    <hyperlink ref="C326" r:id="rId297" xr:uid="{2ED19939-DEC7-408F-8D30-14E53616CA50}"/>
+    <hyperlink ref="C199" r:id="rId298" xr:uid="{621598FC-8C15-43CC-8D39-5F18DA8C551C}"/>
+    <hyperlink ref="C327" r:id="rId299" xr:uid="{825121E6-CE1E-4E73-B67B-DBFB46AEFE83}"/>
+    <hyperlink ref="C328" r:id="rId300" xr:uid="{513D5E79-250B-48FD-B2F1-686EF6F7AFA4}"/>
+    <hyperlink ref="C329" r:id="rId301" xr:uid="{A1BCA8A2-209D-411A-A6C0-390D4DB9B535}"/>
+    <hyperlink ref="C330" r:id="rId302" xr:uid="{E92EC4B3-FE40-4D85-A0DB-C309B02A4036}"/>
+    <hyperlink ref="C331" r:id="rId303" xr:uid="{F26C64AF-C0D1-4319-B939-8315FF68D3B1}"/>
+    <hyperlink ref="C332" r:id="rId304" xr:uid="{F22D712B-956E-4A2F-B3E2-55B301C6BF63}"/>
+    <hyperlink ref="C333" r:id="rId305" xr:uid="{5B1AED8D-6055-4C70-823E-30505A892B63}"/>
+    <hyperlink ref="C334" r:id="rId306" display="Kioxia Corporation" xr:uid="{9F0631E1-C295-45A8-B540-26675BA5BF7A}"/>
+    <hyperlink ref="C335" r:id="rId307" xr:uid="{52B4F224-ED99-48A2-9B52-3EF70968A6F8}"/>
+    <hyperlink ref="C336" r:id="rId308" display="kosmētika, sukas,  spoguļi u.c." xr:uid="{38BBE24F-0D6D-46DB-98BF-E4ABBC303A23}"/>
+    <hyperlink ref="C337" r:id="rId309" xr:uid="{4F1DE28A-A6CF-4F2F-BA76-ADDBAFC3430A}"/>
+    <hyperlink ref="C338" r:id="rId310" xr:uid="{BCDE99DF-7219-4520-AF9E-415123DE2C3D}"/>
+    <hyperlink ref="C339" r:id="rId311" display="medicīnas instrumentu,farmaceitiskie izstrādājumi, sanitārijas ierīces u.c." xr:uid="{86023E8C-5F78-4A27-99F0-8A3B1B00C1B4}"/>
+    <hyperlink ref="C340" r:id="rId312" xr:uid="{630F2046-7BF6-42E1-B4C5-9264E139A8E8}"/>
+    <hyperlink ref="C341" r:id="rId313" xr:uid="{36E9AA26-B35C-403A-A572-EAC62D8CAE9D}"/>
+    <hyperlink ref="C342" r:id="rId314" xr:uid="{08FC551A-D600-4CED-B18C-699D1E1F8B94}"/>
+    <hyperlink ref="C343" r:id="rId315" xr:uid="{9517306F-DF80-4FB7-ACD3-D167097DA255}"/>
+    <hyperlink ref="C344" r:id="rId316" xr:uid="{AB36F9A3-3DDC-4968-9B4F-96797239DD23}"/>
+    <hyperlink ref="C345" r:id="rId317" display="sporta apģērbi un aksesuāri.  peldkostīmi, pludmales apģērbi, ķermeņa pacēlāji, brilles,  sandales, spuras,pleznas,  peldošās jostas un ar tiem saistīti piederumi" xr:uid="{ED8ED2E1-16D4-42B3-BF72-714FDDDF5F6D}"/>
+    <hyperlink ref="C129" r:id="rId318" xr:uid="{C0B0CB94-9E18-44E0-ADE0-ED5C04AA2850}"/>
+    <hyperlink ref="C346" r:id="rId319" xr:uid="{EBF2AC25-2320-40DB-A90F-A0FDCD48BB87}"/>
+    <hyperlink ref="C347" r:id="rId320" xr:uid="{32CCCAAD-2FCA-4E46-89C4-93CD7763FE62}"/>
+    <hyperlink ref="C349" r:id="rId321" xr:uid="{4BE51FD6-C9D8-4CFD-8888-DC2285270671}"/>
+    <hyperlink ref="C350" r:id="rId322" xr:uid="{C6D914C5-3DDB-40A2-BB5E-416B07907011}"/>
+    <hyperlink ref="C351" r:id="rId323" xr:uid="{090A0176-CA60-4D6A-8818-D49AC17B8BB7}"/>
+    <hyperlink ref="C352" r:id="rId324" display="santehnika, radiatori u.c." xr:uid="{EC495AB6-F21B-4F5E-B58C-86696FFD590C}"/>
+    <hyperlink ref="C353" r:id="rId325" xr:uid="{1F8D8980-FF74-4F81-98C1-73261A31347B}"/>
+    <hyperlink ref="C354" r:id="rId326" display="gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un vārīti augļi un dārzeņi, želejas, ievārījumi, kompots, olas, piens un piena produkti, pārtikas eļļas un tauki, Nesagatavoti un neapstrādāti lauksaimniecības, ūdens, dārzkopības un mežsaimniecības produkti,  graudaugi un sēklas, svaigi augļi, dārzeņi un zaļumi, dabiski augi un ziedi, ziedu sīpoli, stādi un sēklas stādīšanai, dzīvi dzīvnieki, pārtika un dzērieni dzīvniekiem, iesals u.c" xr:uid="{2FC1D8AF-2371-49B5-94C2-8BF932EAFD41}"/>
+    <hyperlink ref="C355" r:id="rId327" xr:uid="{BEC4BAD3-AC80-4788-B7BF-B27241219A1E}"/>
+    <hyperlink ref="C356" r:id="rId328" xr:uid="{883FB285-7E0F-42B2-A269-16462ED94083}"/>
+    <hyperlink ref="C357" r:id="rId329" xr:uid="{FB219ABC-613C-4DA4-9C4C-1432021F7F89}"/>
+    <hyperlink ref="C358" r:id="rId330" xr:uid="{601B67EC-D854-41E6-BB27-CF7B6664497D}"/>
+    <hyperlink ref="C360" r:id="rId331" xr:uid="{30702242-7396-4365-B40D-E152595073F9}"/>
+    <hyperlink ref="C361" r:id="rId332" display="ogļhidruma un alumīnija radzes riteņus" xr:uid="{B9DE0654-3D81-4B24-9487-D30D7758E9EF}"/>
+    <hyperlink ref="C362" r:id="rId333" display="Piel/Dell Corporation Ltd" xr:uid="{2B4D78A3-95D0-4AB4-A801-BEB60F1BEECF}"/>
+    <hyperlink ref="C363" r:id="rId334" display="rotaļlietas,spēles, DVD grāmatas, ieraksti apģērbs u.c." xr:uid="{61B1BCBE-89FB-4114-8157-49E959DA441E}"/>
+    <hyperlink ref="C364" r:id="rId335" display="apģērbs, apavi, galvassegas,bērnu sēdeklīši,krēsli, taburetes,galdi, līmējošie pārsēji, ziepes, sauļošanās krēms, odekoloni, bērnu pārtika,                     spēles un rotaļlietas, vingrošanas un sporta preces, rotājumi Ziemassvētku eglītēm,  velosipēdi, lampas, lukturīši, velosipēdu lukturi, ierakstītas audio lentas un DVD, skaņu ierakstītāji  un atskaņotāji, digitālās kameras      izklaidei bērniem un zīdaiņiem, atslēgu piekariņi u.c." xr:uid="{4CF67E46-4263-4D0D-B813-DA53A541FC82}"/>
+    <hyperlink ref="C365" r:id="rId336" display="apģērbi, apavi, galvassegas,  bižutērija u.c." xr:uid="{B2E12091-C4DD-4A0B-A04F-6E6273C2A622}"/>
+    <hyperlink ref="C366" r:id="rId337" xr:uid="{975C17FE-DFA2-4B50-9469-5BB48C84FE07}"/>
+    <hyperlink ref="C367" r:id="rId338" display="motora korpusi,  transportlīdzekļu daļas, aprīkoti motociklu pārsegi u.c." xr:uid="{E11633BE-0906-42E4-A278-224F8B95937A}"/>
+    <hyperlink ref="C368" r:id="rId339" display="Piel/TikTok Information Technologies UK Limited" xr:uid="{F262504A-CD3F-47A0-AB82-9FC0A9DCF56F}"/>
+    <hyperlink ref="C369" r:id="rId340" xr:uid="{3E1177A2-9223-4148-8927-10CAF2CEEA1E}"/>
+    <hyperlink ref="C370" r:id="rId341" display="Covid 19 vaccins_x0009_" xr:uid="{AA083346-5222-46F4-87BB-A3FEAB99CC2D}"/>
+    <hyperlink ref="C371" r:id="rId342" display="Piel/JACQUEMUS" xr:uid="{76237E6E-4A4B-4606-8701-24E49931A90E}"/>
+    <hyperlink ref="C373" r:id="rId343" xr:uid="{2A0E1187-47EB-422B-BDCB-DB0A52AEBE67}"/>
+    <hyperlink ref="C374" r:id="rId344" xr:uid="{0B37A103-5045-43FA-AFAC-67EC44D8784B}"/>
+    <hyperlink ref="C375" r:id="rId345" display=" juvelierizstrādājumi, sudraba rotaslietas,dārgmetālu figūriņas -statuetes,  medaļas, bižutērija, atslēgu piekariņi personīgie piederumi, u.c." xr:uid="{F4682966-5EDC-41BE-A531-530CA291742B}"/>
+    <hyperlink ref="C376" r:id="rId346" xr:uid="{DE703D6E-D2B5-4403-AC59-6B1FBDB41CB1}"/>
+    <hyperlink ref="C377" r:id="rId347" xr:uid="{348848C0-F7DD-4C82-A9C8-962A7A3A7D7E}"/>
+    <hyperlink ref="C378" r:id="rId348" xr:uid="{E8F9116E-4C04-414E-BC76-B388F481B794}"/>
+    <hyperlink ref="C379" r:id="rId349" xr:uid="{392D6AB8-E904-47DE-986B-7BDCD2C6D139}"/>
+    <hyperlink ref="C158" r:id="rId350" display=" USB atmiņas kartes,utt" xr:uid="{C62A3BFE-8514-4404-AC5D-B1A10161CBF7}"/>
+    <hyperlink ref="C157" r:id="rId351" display="transportlīdzekļu  piedziņas sistēmas,apgaismes sistēmas, virsbūves kontroles sistēmas, spēka pievadu kontroles sistēmas, elektronisko instrumentu kopu, telemātikas sistēmas un datori, piekares sistēmas un sastāvdaļas, izplūdes sistēmas,u.c " xr:uid="{F770DA2F-74D6-4E80-BED5-19DFA83032F1}"/>
+    <hyperlink ref="C380" r:id="rId352" xr:uid="{9AF76267-96D1-4A78-A489-0D547390EB14}"/>
+    <hyperlink ref="C381" r:id="rId353" display="gaisa kondicionēšanas iekārtas  un piederumi u.c." xr:uid="{58419121-93C9-4405-995A-4D2E2E458E22}"/>
+    <hyperlink ref="C382" r:id="rId354" xr:uid="{DE72B59C-EC9C-4049-8B4D-8769FA9EC3AF}"/>
+    <hyperlink ref="C383" r:id="rId355" display="vingrošanas un sporta preces, apģērbs, apavi, galvassegas, pulksteņi, ceļojumu futrāļi, somas,spēles, rotaļlietas, video spēļu ierīces,  juvelierizstrādājumi u.c." xr:uid="{D247A1C3-DDF9-465D-BFA0-280C9796A588}"/>
+    <hyperlink ref="C384" r:id="rId356" display="Piel/Genius_Nicer Dicer Quick" xr:uid="{BFD4DF69-8168-4D12-ACF2-2B568E8108B3}"/>
+    <hyperlink ref="C385" r:id="rId357" xr:uid="{BD722931-7B54-462B-901B-652331D9AE86}"/>
+    <hyperlink ref="C386" r:id="rId358" xr:uid="{E016A938-0E1B-4FA3-9E56-8A9F83B7BA6B}"/>
+    <hyperlink ref="C387" r:id="rId359" xr:uid="{BD24325B-4E21-46C5-9DF5-CF64901E94EB}"/>
+    <hyperlink ref="C388" r:id="rId360" display=" pildspalvas, mehāniski zīmuļi, marķieru pildspalvas un citi rakstāmpiederumi, kancelejas preces." xr:uid="{D6F7403A-8D7F-4B0F-9B45-F7AEFA2DB2CE}"/>
+    <hyperlink ref="C389" r:id="rId361" xr:uid="{261D673D-E340-4A79-BE94-BE216D0138C0}"/>
+    <hyperlink ref="C390" r:id="rId362" xr:uid="{7A1E6C7E-E188-4F46-B741-1594F6CE9B21}"/>
+    <hyperlink ref="C391" r:id="rId363" display="Piel/SHELTERED WINGS INC D_B_A VORTEX OPTICS" xr:uid="{2F8FB2F1-4387-486F-95A8-E44652B099F7}"/>
+    <hyperlink ref="C392" r:id="rId364" xr:uid="{D3F718E9-5A7B-4FCC-BD0A-31D1F46AF27E}"/>
+    <hyperlink ref="C393" r:id="rId365" xr:uid="{A4AEC209-1846-485D-85AD-43040DE58ED8}"/>
+    <hyperlink ref="C394" r:id="rId366" display=" aizsardzības un drošības aprīkojums, aizsarg ķiveres, aizsargmaskas aizsargzābaki, aizsarg apģērbs [bruņas],  aizsargapģērbs, cimdi, apģērbs, galvassegas un apavi medicīnas personālam un pacientiem, medicīniskie pārsēji,  autiņbiksītes zīdaiņiem un nesaturēšana, peldbikses zīdaiņiem,    automašīnu sēdekļi, pārvalki, galvas balsti, bērnu drošības sēdekļi transportlīdzekļiem, izstrādājumi no ādas, proti, kastes, maki, čemodāni un čemodāni dokumentiem, maki, kredītkaršu futrāļi, atslēgu futrāļi, somas un čemodāni,  atslēgu maisiņi, mugursomas, maki, apģērbs, apavi,  u.c." xr:uid="{C99F36BD-76FC-4AFB-AD22-3E8B2E4DFEB7}"/>
+    <hyperlink ref="C395" r:id="rId367" xr:uid="{6029EACF-30B5-410C-BEB5-E7F615A6CD64}"/>
+    <hyperlink ref="C396" r:id="rId368" display=" agregāti cirkulācijas sūkņiem, zemūdens sūkņiem un centrbēdzes sūkņiem.  elektronika sūkņiem un citu sistēmu vadības ierīcēm,  elektromotori sūkņiem u.c." xr:uid="{1C8DC23A-4C2B-4BBC-B992-F5292EFDAD5F}"/>
+    <hyperlink ref="C197" r:id="rId369" xr:uid="{58D16FC9-7D4F-413C-9F7A-4A56DD840FD4}"/>
+    <hyperlink ref="C397" r:id="rId370" display="spēles un rotaļlietas, kompaktdiski, lentes un DVD ar izdomātiem varoņiem un aktivitātēm bērniem, filmas, televīzijas programmas, grāmatas, mūzika un rotaļlietu lietošanas instrukcijas, kosmētika, tualetes piederumi, apģērbs, apavi, galvassegas,  somas, maki u.c.  " xr:uid="{15747787-C80C-48CA-82A8-D5B752C429DB}"/>
+    <hyperlink ref="C398" r:id="rId371" display="apģērbi, apavi, galvassegas,  parfimērija,  kosmētika, brilles, rotaslietas,  somas, mugursomas, maki u.c.  " xr:uid="{3619071F-E63B-4BDB-857C-1F4CB0739EF3}"/>
+    <hyperlink ref="C399" r:id="rId372" xr:uid="{46111667-4EDF-41C6-AEE8-48803465DF44}"/>
+    <hyperlink ref="C401" r:id="rId373" xr:uid="{22FA0E92-95AD-45F5-8E31-8923FBAAE6C3}"/>
+    <hyperlink ref="C403" r:id="rId374" xr:uid="{8E3A9522-76A3-4942-BE6E-D452B1AD72C0}"/>
+    <hyperlink ref="C404" r:id="rId375" display="izklaides industrija,  ražo un pārraida filmas, koncertus,  komēdijas, teātra filmas un sportu u.c." xr:uid="{4F742D36-A694-4977-948F-505065A5208F}"/>
+    <hyperlink ref="C405" r:id="rId376" xr:uid="{A10E74CD-7771-4565-94E2-7394590EC4A2}"/>
+    <hyperlink ref="C406" r:id="rId377" xr:uid="{E0884BE1-7CBB-4E83-823C-6923176CC0F3}"/>
+    <hyperlink ref="C407" r:id="rId378" xr:uid="{EAD01F0E-2C8F-4516-8DB1-F14C3DB943F7}"/>
+    <hyperlink ref="C408" r:id="rId379" xr:uid="{776FBC1A-79E6-4857-B11F-08AEFA91278E}"/>
+    <hyperlink ref="C409" r:id="rId380" xr:uid="{7B1F7EC8-271F-4448-8CFA-1D9B6FBD2252}"/>
+    <hyperlink ref="C410" r:id="rId381" display="apģērbs, galvassegas, preparāti balināšanai un citas veļas vielas, preparāti tīrīšanai, pulēšanai, attaukošanai un noberšanai, ziepes, parfimērijas izstrādājumi, ēteriskās eļļas, kosmētika, matu losjoni, zobu pastas;apakšveļa, zeķes, cimdi,  apavi, apavu zoles, krēmi, pastas, vaski, kondicionieri, pulēšanai, tīrīšanai un aizsardzībai no lietus, apavu tīrīšanas lupatiņas,  sukas, apavu maisiņi u.c." xr:uid="{693AA726-846E-4E9A-9545-F15FEFD2F9FB}"/>
+    <hyperlink ref="C411" r:id="rId382" xr:uid="{6DBBD980-6030-48ED-A89E-9645CF1276BF}"/>
+    <hyperlink ref="C412" r:id="rId383" xr:uid="{B35CFAFC-B3A8-4988-8DAD-633EC0CB6CB3}"/>
+    <hyperlink ref="C413" r:id="rId384" display="Aktuālo pieprasījumu saraksts 21.05.2021.xlsx" xr:uid="{B8DB44FB-2A1F-4EB0-837E-3A4DB7138E6A}"/>
+    <hyperlink ref="C414" r:id="rId385" display="Aktuālo pieprasījumu saraksts 21.05.2021.xlsx" xr:uid="{FFC96EDE-4238-4D84-8A1C-846ABA7BB63B}"/>
+    <hyperlink ref="C415" r:id="rId386" xr:uid="{6E47DDA9-3FD6-4D54-8B51-0071D2D18F40}"/>
+    <hyperlink ref="C416" r:id="rId387" display="elektriskās,elektroniskās ierīces un instrumenti elektrības pārvadāšanai, vadīšanai,pārslēgšanai, pārveidošanai,uzkrāšanai, regulēšanai,filtrēšanai, mērīšanai  un kontrolei u.c. " xr:uid="{886A2217-48B6-4E42-9EE6-8AA1F23EF1B4}"/>
+    <hyperlink ref="C417" r:id="rId388" xr:uid="{E741580C-A183-4D2A-916B-8F901E7CCAAE}"/>
+    <hyperlink ref="C418" r:id="rId389" xr:uid="{3A5E0C31-A36A-4AEC-A12F-9FA9C2686CD1}"/>
+    <hyperlink ref="C419" r:id="rId390" xr:uid="{33DA73FF-6910-404C-B9B9-0CDBDEC8B7A9}"/>
+    <hyperlink ref="C420" r:id="rId391" xr:uid="{4A2BC208-9F3B-4399-8CDA-1A40D9B8E914}"/>
+    <hyperlink ref="C421" r:id="rId392" xr:uid="{02728A34-3844-4F7F-A0B1-7EA95EC2EC39}"/>
+    <hyperlink ref="C422" r:id="rId393" xr:uid="{F8FE4944-ABE6-4B81-A17B-C549FAD731B4}"/>
+    <hyperlink ref="C423" r:id="rId394" xr:uid="{16BB3688-49BA-4528-A369-62DE00060F90}"/>
+    <hyperlink ref="C424" r:id="rId395" display="Aktuālo pieprasījumu saraksts 14.06.2021.xlsx" xr:uid="{5B2DDC1A-13A0-42CF-9757-E55AF3ADE242}"/>
+    <hyperlink ref="C425" r:id="rId396" xr:uid="{03379E66-601D-47ED-96D2-796CE5E508F4}"/>
+    <hyperlink ref="C426" r:id="rId397" xr:uid="{F8C78382-04E2-4296-BD95-4407114D77FB}"/>
+    <hyperlink ref="C427" r:id="rId398" display=" elektroniskās un pjezoelektriskās šķiltavas un to piederumi, mērlentes; atslēgu piekariņi, spalvu nazītis, saulesbrilles u.c." xr:uid="{8266E804-582A-49A7-9FC7-93DB2E896F3B}"/>
+    <hyperlink ref="C428" r:id="rId399" display="šampanietis" xr:uid="{BF7F5BBE-2C72-431B-A986-FE8E63933B80}"/>
+    <hyperlink ref="C429" r:id="rId400" xr:uid="{F2AD1623-D335-42BB-943A-9D2E32EA82BD}"/>
+    <hyperlink ref="C431" r:id="rId401" display="parfimērijas izstrādājumi, kosmētika, smaržas, brilles, saulesbrilles, rāmji un lēcas, ...juvelierizstrādājumi, bižutērija,  pulksteņi, gredzeni, rokassprādzes, kuloni, auskari, aproču pogas, aproces, pulksteņu siksnas, ķēdes, pulksteņu izstrādājumi, kaklasaišu saspraudes, metāla apavu un cepuru rotājumi, pulksteņi, atslēgu gredzeni, somas, maki, čemodāni, čemodāni,  apģērbs, jostas, peldkostīmi, šalles, kaklasaites, apavi, apavi, zābaki, sandales, cimdi, cepures,  mēbeles, spoguļi, attēlu rāmji u.c." xr:uid="{6FB372FA-E9AA-420B-AF85-6F8423DEF6D7}"/>
+    <hyperlink ref="C432" r:id="rId402" xr:uid="{5B26D0CA-5936-4D5C-85D1-5503978AF892}"/>
+    <hyperlink ref="C433" r:id="rId403" xr:uid="{CF584B17-A9AD-417C-A22E-0D2E66CB82CA}"/>
+    <hyperlink ref="C438" r:id="rId404" display="Aktuālo pieprasījumu saraksts 04.08.2021.xlsx" xr:uid="{352027FE-7D06-4E9A-A55B-A3C42F34CBD1}"/>
+    <hyperlink ref="C439" r:id="rId405" xr:uid="{E6985A25-2F65-446D-A8ED-1B833AA8D123}"/>
+    <hyperlink ref="C440" r:id="rId406" display="apģērbi, apavi, galvassegas, spēles, rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces u.c " xr:uid="{CF345B01-2033-4594-A558-E3BFBD0D9DCA}"/>
+    <hyperlink ref="C441" r:id="rId407" display="digitālās kameras, svari, sporta brilles, saulesbrilles, brilles; dzīvības glābšanas ierīces un aprīkojums, glābšanas vestes, pludiņi drošības nolūkos elektriskās baterijas, bezvadu skaļruņi,  audio uztvērēji, elektriskie audio, video aparāti un instrumenti,   kosmētika,ādas kopšanas līdzekļi,  vannas un dušas līdzekļi, skūšanās,  sauļošanās līdzekļi,smaržas lietošanai mājās zīdaiņu losjoni,  bērnu eļļas, nemedicīniski bērnu krēmi, šampūni mājdzīvniekiem u.c" xr:uid="{187DE0AB-E427-4F93-9AE0-E202F5E5EE69}"/>
+    <hyperlink ref="C442" r:id="rId408" xr:uid="{EC2AC9AC-44C2-42C4-B366-E575091BD055}"/>
+    <hyperlink ref="C96" r:id="rId409" xr:uid="{064BB204-1597-42BB-9A34-FCA21F71445D}"/>
+    <hyperlink ref="C443" r:id="rId410" xr:uid="{56FB69F9-AEF2-40C4-89B9-5C413B40358D}"/>
+    <hyperlink ref="C241" r:id="rId411" display="juvelierizstrādājumi (gredzens, kaklarota, kulons, rokassprādze, auskari, pulksteņi), visi produkti ir zeltā (dzeltenā, baltā, rozā) ar dārgakmeņiem vai bez tiem, u.c." xr:uid="{A4E89316-C6B8-4E13-8C3E-0B01FA069CEB}"/>
+    <hyperlink ref="C242" r:id="rId412" display="e-smēķētājs" xr:uid="{64FB2727-10A6-4DAB-B4B2-8D137949501D}"/>
+    <hyperlink ref="C243" r:id="rId413" xr:uid="{6B46DDD1-9381-445A-AB10-1B0EB323BEAF}"/>
+    <hyperlink ref="C244" r:id="rId414" xr:uid="{F0828755-7540-48D1-90CD-A67C39F5ECA5}"/>
+    <hyperlink ref="C245" r:id="rId415" xr:uid="{BE11AE71-D07F-4314-8343-307D34D21D9C}"/>
+    <hyperlink ref="C246" r:id="rId416" xr:uid="{066EC16E-2491-4261-A4C6-D0E235060511}"/>
+    <hyperlink ref="C247" r:id="rId417" display="elektriskā lampas un apgaismojums, un gaismas atstarotāji, sanitārtehniskās iekārtas un aprīkojums, ūdensapgādes iekārtas, degļi, katli un sildītāji, vārīšanas, apkures, dzesēšanas un citas pārtikas un dzērienu apstrādes iekārtas un aprīkojums, kamīni, in" xr:uid="{793716D7-A5CD-4178-BE80-26A9761AF9A4}"/>
+    <hyperlink ref="C248" r:id="rId418" xr:uid="{FA079F4E-C3D3-4C13-B8EC-EC89EB1BEF3F}"/>
+    <hyperlink ref="C249" r:id="rId419" display="mÖlkky spēle" xr:uid="{71059B24-A3E2-4989-A7D1-635D4E98C066}"/>
+    <hyperlink ref="C250" r:id="rId420" xr:uid="{544BDD14-7840-4D3E-99D1-E308DFF97B3A}"/>
+    <hyperlink ref="C251" r:id="rId421" xr:uid="{64F1879F-C076-4385-BF1D-A6900118CB59}"/>
+    <hyperlink ref="C252" r:id="rId422" xr:uid="{6C909A21-DF72-4ACB-9FC6-2BA2FDD9164F}"/>
+    <hyperlink ref="C447" r:id="rId423" xr:uid="{597D3D83-EA2F-4605-81C2-B549BB86A93D}"/>
+    <hyperlink ref="C448" r:id="rId424" xr:uid="{C671B78C-04CC-430C-8224-AD9AE6D3D154}"/>
+    <hyperlink ref="C93" r:id="rId425" xr:uid="{5747C67A-016F-449D-AB5F-B46918C93894}"/>
+    <hyperlink ref="C449" r:id="rId426" display="apģērbi, šalles, cepures, cimdi, kaklasaites,  lakati, jostas , kurpes, rotaslietas, veļa, saulesbriļļu un optisko briļļu rāmji, somas, maki u.c." xr:uid="{5843447C-E984-4418-96F2-85CDAD1259E9}"/>
+    <hyperlink ref="C450" r:id="rId427" display="automašīnas, divriteņi, motorolleri, motocikli, tricikli, to detaļas un piederumi" xr:uid="{0922CED6-1CB8-436C-A25B-B33D795B943D}"/>
+    <hyperlink ref="C446" r:id="rId428" xr:uid="{D1A72242-6F40-4CE0-8CC8-5B35C3CA7710}"/>
+    <hyperlink ref="C445" r:id="rId429" xr:uid="{C8E4586E-D869-4BD7-AADA-5079B40CA1DC}"/>
+    <hyperlink ref="C444" r:id="rId430" display="somas, galvassegas, džinsi; apakšveļa, krekli u.c. " xr:uid="{E1A11450-1AD0-4A3E-B8FE-B33E6D725DD9}"/>
+    <hyperlink ref="C451" r:id="rId431" display="   elektroniskas, digitālas un rokas ierīces ar to saistītā programmatūra,  telekomunikāciju aparāti un instrumenti,  juvelierizstrādājumi, bižutērija, sienas pulksteņi, pulksteņi personīgai lietošanai,  izsmalcināti atslēgu piekariņi, pulksteņu vai juvelierizstrādājumu futrāļi, dārgmetālu kastes un konteineri,  to daļas un piederumi." xr:uid="{D50FC278-F0D5-46D3-A468-574E4D017617}"/>
+    <hyperlink ref="C452" r:id="rId432" xr:uid="{2B2C627F-01F1-4854-AD3D-793522BB24B5}"/>
+    <hyperlink ref="C453" r:id="rId433" display="Aktuālo pieprasījumu saraksts 14.10.2021.xlsx" xr:uid="{F564D73F-0AD5-4121-8A26-BB40364B8EBD}"/>
+    <hyperlink ref="C454" r:id="rId434" xr:uid="{A4F88325-A1B4-45F7-B4DE-558239998AE3}"/>
+    <hyperlink ref="C455" r:id="rId435" display=" mini vakuma sūkņi, somas uzglabāšanai u.c." xr:uid="{70CC0592-DFC5-4648-8CA6-817B6C29CFD6}"/>
+    <hyperlink ref="C456" r:id="rId436" xr:uid="{1A8C809A-9D4E-4FC1-AAAF-D3A044FDB39F}"/>
+    <hyperlink ref="C457" r:id="rId437" display="mēbeles, spoguļi, rāmji; konteineri, mājsaimniecības un virtuves piederumi un trauki, tekstilizstrādājumi, juvelierizstrādājumi,rokas darbarīki, galda piederumi;papīrs un kartons, iespieddarbi, grāmatu iesiešana, āda un ādas imitācijas, parasti metāli un to sakausējumi, rūdas, kosmētikas un tualetes izstrādājumi  u.c." xr:uid="{EAFF4895-5D43-48EE-AA23-157288290BF5}"/>
+    <hyperlink ref="C458" r:id="rId438" display="apģērbs, apavi,       apģērba piederumi, somas,  saulesbrilles" xr:uid="{17FDEB40-0ABF-4A5F-B567-DE5BCBF679FD}"/>
+    <hyperlink ref="C459" r:id="rId439" xr:uid="{34B6674E-535A-4B75-B3F9-FDA1D5561A67}"/>
+    <hyperlink ref="C460" r:id="rId440" xr:uid="{BBA644FA-3830-40DC-BBA0-E6875712A9A6}"/>
+    <hyperlink ref="C461" r:id="rId441" xr:uid="{3CCED735-7F29-416A-B9FA-077E4DCEF3FA}"/>
+    <hyperlink ref="C462" r:id="rId442" xr:uid="{A2A2DC83-8A06-45E1-B722-3C51D163FF24}"/>
+    <hyperlink ref="C463" r:id="rId443" display="pulksteņi un to aksesuāri" xr:uid="{B6490496-1E05-45E5-B92F-F18AFA5ABA06}"/>
+    <hyperlink ref="C464" r:id="rId444" display="galda piederumi, skuvekļi, žiletes,matu griešanas mašīnas, matu trimmeri, šķēres, nagu vīles,  atsperu knaibles, manikīra un pedikīra aprīkojums, aparāti higiēnas nolūkiem un skaistumkopšanai u.c." xr:uid="{3538EBA2-EAB5-4D65-8A51-43DE6A1A5EF3}"/>
+    <hyperlink ref="C465" r:id="rId445" display="alkoholiskie dzērienI" xr:uid="{035762FA-5BE4-4045-947D-6EC37A109D12}"/>
+    <hyperlink ref="C466" r:id="rId446" xr:uid="{B6AB4050-5B9E-4FF4-AE44-9839F435FAF6}"/>
+    <hyperlink ref="C467" r:id="rId447" xr:uid="{FCBDB4F6-E283-4A97-8D8D-3F10764F050F}"/>
+    <hyperlink ref="C469" r:id="rId448" xr:uid="{0CC362B3-26B6-4A57-BCD3-E98B97C0D86C}"/>
+    <hyperlink ref="C470" r:id="rId449" xr:uid="{7CF4D669-38FE-43AA-B405-2BE183D4ED2A}"/>
+    <hyperlink ref="C471" r:id="rId450" xr:uid="{3A2524D7-8371-44AF-B569-5F95F7C20ADF}"/>
+    <hyperlink ref="C472" r:id="rId451" display="kakao produkti, dzērieni, pulveris, dzērieni no šokolādes, šokolādes pulveri su.c." xr:uid="{343C7D1F-D1C2-4A71-B91E-02E85F0C6AD4}"/>
+    <hyperlink ref="C473" r:id="rId452" xr:uid="{9D509995-E3A9-41C3-B0BC-461BE3E6073D}"/>
+    <hyperlink ref="C474" r:id="rId453" display="Aktuālo pieprasījumu saraksts 13.12.2021.xlsx" xr:uid="{EBEF48EE-DAEB-4C20-AB2B-423F62CD9111}"/>
+    <hyperlink ref="C475" r:id="rId454" xr:uid="{5019ED9F-E699-4C22-A44F-057CFA74BBCD}"/>
+    <hyperlink ref="C476" r:id="rId455" xr:uid="{8DAB08D0-A979-4217-9EE2-131EED336316}"/>
+    <hyperlink ref="C477" r:id="rId456" xr:uid="{E9B931AB-A3A3-4387-9415-953D2823B49A}"/>
+    <hyperlink ref="C478" r:id="rId457" xr:uid="{4EF4EE80-DF09-4AE0-894A-5ACBE8C9B675}"/>
+    <hyperlink ref="C479" r:id="rId458" display="somas, čemodāni un ceļojumu somas ratiņu ceļojumu somas, mazie koferi, ādas čemodāni, preču prezentācijas futrāļi  optikas futrāļi, maki u.c. " xr:uid="{F3ADE014-1D41-4F7E-AAEC-CB1F935D923A}"/>
+    <hyperlink ref="C480" r:id="rId459" display="aromatizētas ziepes, smaržas, ēteriskās eļļas, kosmētika, odekolons, tualetes ūdens, parfimēti aerosoli ķermenim, kosmētiskās eļļas, krēmi, želejas un losjoni sejas un ķermeņa ādai, kosmētiski preparāti skūšanai, losjoni pirms skūšanās un pēcskūšanās, talks kosmētiskiem nolūkiem, vannas un dušas līdzekļi, šampūni un losjoni matiem, dezodoranti, neārstnieciski tualetes piederumi, gaisa atsvaidzinātāji, sveces, aromātiskās sveces u.c." xr:uid="{224030EE-BAC1-4F00-9B26-D6F4BF99A5D7}"/>
+    <hyperlink ref="C481" r:id="rId460" xr:uid="{AC42C65A-6062-4AC3-89DC-CD83E4889F04}"/>
+    <hyperlink ref="C482" r:id="rId461" display="šokolāde, šokolādes veidnes, cepumi ar šokolādes garšas pārklājumu, piena dzērieni, kas aromatizēti ar šokolādi, šokolādes izstrādājumi, brokastu pārslas, deserti, dārzeņi un kartupeļi (konservēti, saldēti, žāvēti vai termiski apstrādāti), augļi (konservēti, saldēti, žāvēti vai termiski apstrādāti), sēnes (konservētas, kaltētas vai termiski apstrādātas), burkas, burku vāki,  plastmasas vāki kārbām un augu podiem u.c " xr:uid="{37E87D4C-CC44-483D-8E7F-50693403357D}"/>
+    <hyperlink ref="C483" r:id="rId462" xr:uid="{9F990F6E-2D78-4AFB-8FF3-1D6E6D062361}"/>
+    <hyperlink ref="C486" r:id="rId463" xr:uid="{12FD3687-5976-4DD4-93C2-82FF7742649A}"/>
+    <hyperlink ref="C487" r:id="rId464" display="būvmateriāli,   celtniecības caurules, kas nav no metāla, asfalts, piķis un bitumens, nemetāliskas pārvietojamas ēkas,  mašīnas, kabeļi un vadi no parastā metāla [neelektriski],metāla konteineri uzglabāšanai un transportēšanai, droši darbgaldi un mehāniski darbināmi elektroinstrumenti, motori un dzinēji,  mašīnu sakabes un transmisijas komponenti, kas nav paredzēti sauszemes transportlīdzekļiem, lauksaimniecības instrumenti, izņemot ar roku darbināmus rokas instrumentus u.c." xr:uid="{24726C3A-AA86-401E-831F-42393979C121}"/>
+    <hyperlink ref="C488" r:id="rId465" display="Aktuālo pieprasījumu saraksts 6.01.2022.xlsx" xr:uid="{E54EE61A-206B-4292-A863-B06A25410CCC}"/>
+    <hyperlink ref="C490" r:id="rId466" xr:uid="{C984E07C-721B-4930-ADC6-7BC5F58C604D}"/>
+    <hyperlink ref="C491" r:id="rId467" xr:uid="{924CFBE4-E2F2-4B7E-B667-F5535E96FD74}"/>
+    <hyperlink ref="C493" r:id="rId468" xr:uid="{44AE829C-AA54-4802-804C-DC8B0D78F0A1}"/>
+    <hyperlink ref="C494" r:id="rId469" xr:uid="{8F178BE8-004C-4BEA-ADEB-01FB1126F96D}"/>
+    <hyperlink ref="C495" r:id="rId470" display="parfimērija, ēteriskās eļļas, kosmētika, apģērbi, galvassegas un apavi, aksesuāri, pārtikas produkti spēles, rotaļlietas un rotaļlietas, sporta preces, futbola bumbas, sporta bumbas, vingrošanas un ķermeņa treniņu aparāti, kultūrisma aparāti, apakšstilbu aizsargi, spēļu cimdi, spēļu kārtis,  metāla atslēgu piekariņi, nozīmītes, brilles, ceļojumu somas, kabatas portfeļi, maki un somiņas, mugursomas un koferi, dzeramās pudeles, paklāji, dvieļi, karogi un vimpeļi u.c." xr:uid="{EC13CFD8-40A8-4A59-8947-1A29C8A3331D}"/>
+    <hyperlink ref="C496" r:id="rId471" xr:uid="{0914DB30-73C3-4795-AE9E-0D1121E6F5FE}"/>
+    <hyperlink ref="C497" r:id="rId472" xr:uid="{65B2A3C8-A105-4FFC-BED8-45DD0C84A3D2}"/>
+    <hyperlink ref="C498" r:id="rId473" display="biroja mēbeles, rakstāmgaldi, krēsli, soliņi, u.c " xr:uid="{7C35C4FC-D06A-4392-AE1B-BADA9D7E6AAF}"/>
+    <hyperlink ref="C499" r:id="rId474" display="smaržas, tualetes ūdens, dezodoranti  ēteriskās eļļas,  eļļas kosmētikas vajadzībām,  kosmētika, dekoratīvās kosmētikas līdzekļi, kosmētikas līdzekļi ādas kopšanai, celulīta mazināšanai, vannai, sauļošanās, kosmētikas komplekti, kas sastāv no kosmētikas, skaistumkopšanas maskas,zīmuļi kosmētikas vajadzībām,  nagu laka, lūpu krāsas, acu oderējums, matu losjoni un nemedicīniski preparāti matu kopšanai šampūni, skūšanās līdzekļi, skūšanās ziepes,  želejas,apģērbs, apavi, galvassegas,  somas,  juvelierizstrādājumi, pulksteņi,  u.c." xr:uid="{1910D99A-C956-4540-8DF0-BAF87083A70B}"/>
+    <hyperlink ref="C500" r:id="rId475" xr:uid="{598C8944-4A02-4FE8-B87E-43469DE8F816}"/>
+    <hyperlink ref="C501" r:id="rId476" display="   elektroniskas, digitālas un rokas ierīces ar to saistītā programmatūra,  telekomunikāciju aparāti un instrumenti,  juvelierizstrādājumi, bižutērija, sienas pulksteņi, pulksteņi personīgai lietošanai,  izsmalcināti atslēgu piekariņi, pulksteņu vai juvelierizstrādājumu futrāļi, dārgmetālu kastes un konteineri,  to daļas un piederumi" xr:uid="{2FEF954B-7690-4BAB-B260-BC87F59F1912}"/>
+    <hyperlink ref="C502" r:id="rId477" display="Aktuālo pieprasījumu saraksts 15.03.2022.xlsx" xr:uid="{FA55FF4B-F92E-4D03-B86D-AF75A9446DDB}"/>
+    <hyperlink ref="C400" r:id="rId478" xr:uid="{839A98E8-37C3-4AFC-B8F4-B16E7094DE65}"/>
+    <hyperlink ref="C33" r:id="rId479" display="pulksteņi,u.c " xr:uid="{C3C77E0E-ED77-45DD-B2D4-B4F4DFDD201E}"/>
+    <hyperlink ref="C32" r:id="rId480" display=" pulksteņi,u.c" xr:uid="{166C45F6-45C2-4C79-9887-D3F28C269500}"/>
+    <hyperlink ref="C31" r:id="rId481" xr:uid="{0BF14202-B7A9-4360-9D48-0FFF6DFF5FB5}"/>
+    <hyperlink ref="C516" r:id="rId482" xr:uid="{1F4A47CA-B6BF-4476-B7EB-108D98DA1A52}"/>
+    <hyperlink ref="C517" r:id="rId483" xr:uid="{238D05DD-2008-439F-A5E6-82A8BB41DDD8}"/>
+    <hyperlink ref="C518" r:id="rId484" display="smaržas personīgai lietošanai, smaržu pudeles; parfimērija un smaržvielas, šķidrās smaržas u.c." xr:uid="{CB259714-988F-491B-AA5B-F0755EDDE63D}"/>
+    <hyperlink ref="C519" r:id="rId485" xr:uid="{6DDE4A25-E9D0-4A47-9ADE-756CFF1BF232}"/>
+    <hyperlink ref="C520" r:id="rId486" display="automatizācijas sistēmas                                                  vārtiem, garāžas durvīm,                                                     ceļa barjerām, nojumēm                                                         un slēģiem dzīvojamām,                                                       komerciālām un rūpnie                                                      ciskām ēkām, kā arī                                                       signalizācijas un                                                         elektroniskās vadības                                                         sistēmas, kas apvieno                                                 tehnoloģiskās                                                             inovācijas un dizainu u.c. " xr:uid="{E849F18A-E06F-4184-9213-E5795A3D3397}"/>
+    <hyperlink ref="C521" r:id="rId487" display="globālie pozicionēšanas instrumenti [GPS]" xr:uid="{AEE7E6EA-32F6-4440-87AC-7D6551DB7D54}"/>
+    <hyperlink ref="C522" r:id="rId488" xr:uid="{EBBC1E70-8A28-4617-9816-C464DF488800}"/>
+    <hyperlink ref="C524" r:id="rId489" display="kolas (bezalkoholiskie dzērieni un gāzētie  dzērieni), jakas, krekli, peldkostīmi; T-krekli, svīteri, zeķes, sporta krekli, šorti, kleitas, cepures (galvassegas), flip-flops, skriešanas tērpi, sporta krekliņi, apakšbikses,  sporta krekli ar kapuci, vestes, bikses,  pidžamas, naktskrekli u.c." xr:uid="{3F20291F-9FB6-40C6-A67D-798BD87EE08F}"/>
+    <hyperlink ref="C523" r:id="rId490" display="gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un termiski apstrādāti augļi un dārzeņi, želejas, ievārījumi, kompoti, olas, piens un piena produkti, eļļas un tauki pārtikai, nesagatavoti un neapstrādāti lauksaimniecības, ūdens, dārzkopības un mežsaimniecības produkti,  graudi un sēklas, svaigi augļi, dārzeņi un garšaugi, dabīgie augi un ziedi, puķu sīpoli, stādi un sēklas stādīšanai, dzīvi dzīvnieki, pārtika un dzērieni dzīvniekiem u.c." xr:uid="{5BA05286-DFE5-49D7-8900-F8BC845C9D5B}"/>
+    <hyperlink ref="C525" r:id="rId491" display="mobilie tālruņi, mobilo tālruņu somas, brīvroku austiņas mobilajiem tālruņiem, mobilo tālruņu brīvroku komplekti,  turētāji, kabeļa adapteri u.c." xr:uid="{D6A1F489-302F-40E6-B57F-E171F149A0C1}"/>
+    <hyperlink ref="C526" r:id="rId492" xr:uid="{139BADE9-7991-43F0-84FB-8F4A1FDCFB4D}"/>
+    <hyperlink ref="C527" r:id="rId493" display=" kosmētika ādas kopšanai, kosmētikas krēmi, kosmētikas serumi, losjoni kosmētiskai lietošanai, šampūni, ārstnieciski ādas kopšanas līdzekļi, zobu pastas, mutes skalojamie līdzekļi, nagu kopšanas līdzekļi, ķirurģiskie, medicīniskie, zobārstniecības un veterinārie aparāti un instrumenti, kā arī mākslīgās ekstremitātes, acis un zobi, ortopēdiski izstrādājumi, šuvju materiāls, seksa piederumi, fizikālās terapijas aprīkojums, knupīši un piederumi barošanai, mākslīgās protēzes un implanti, ortopēdiskie un kustību palīglīdzekļi, visu iepriekš minēto izstrādājumu daļas un piederumi." xr:uid="{050E3CDE-1D61-4E30-94A8-10646CF6F313}"/>
+    <hyperlink ref="C528" r:id="rId494" xr:uid="{C13DE403-5185-415D-AB69-E7EBC78AEF5B}"/>
+    <hyperlink ref="C529" r:id="rId495" xr:uid="{29F82A9C-CA33-48D7-BD2A-2B1485EB9895}"/>
+    <hyperlink ref="C530" r:id="rId496" xr:uid="{6D5EBAA6-6DBC-458B-8D1A-BF7CCA692BF1}"/>
+    <hyperlink ref="C531" r:id="rId497" xr:uid="{BFC13E18-0CE0-4DC9-B3D4-31C1E40E7C6B}"/>
+    <hyperlink ref="C532" r:id="rId498" xr:uid="{9802682A-57E0-4AE4-900F-DB03D8511EA2}"/>
+    <hyperlink ref="C533" r:id="rId499" display=" lauksaimniecības mašīnas  to rezerves daļas, mehānismi un  sastāvdaļas,  piederumi u.c." xr:uid="{45D12AF5-0833-4A26-B7E6-A13B7918EAB3}"/>
+    <hyperlink ref="C535" r:id="rId500" xr:uid="{F66BE07C-3420-4113-B09E-9C5B9E253393}"/>
+    <hyperlink ref="C536" r:id="rId501" display="Aktuālo pieprasījumu saraksts 12.08.2022.xlsx" xr:uid="{8F602787-3DC8-40E4-B866-C6C1D1B6C460}"/>
+    <hyperlink ref="C537" r:id="rId502" xr:uid="{9B9603F2-88D9-4B3F-8491-956C832C5AE4}"/>
+    <hyperlink ref="C538" r:id="rId503" xr:uid="{3ACAD7A7-40B3-48D1-BF09-A95A06217276}"/>
+    <hyperlink ref="C539" r:id="rId504" display="kafija, tēja, kakao un mākslīgā kafija, rīsi, tapioka un sāgo, milti un graudaugu izstrādājumi, maize, konditorejas izstrādājumi,  pārtikas ledus, cukurs, medus, melases sīrups, raugs, cepamais pulveris, sāls, sinepes, etiķis, mērces [garšvielas], garšvielas, saldējums, gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un termiski apstrādāti augļi un dārzeņi, želejas, ievārījumi, kompoti, olas, piens un piena produkti, eļļas un tauki pārtikai u.c." xr:uid="{D831E4DB-47C8-452C-AA70-84594AEE0306}"/>
+    <hyperlink ref="C540" r:id="rId505" xr:uid="{7E182ABB-B5EA-4DDD-A762-1EE686399B21}"/>
+    <hyperlink ref="C541" r:id="rId506" xr:uid="{45327F2D-6842-4778-999F-E9633E7C613E}"/>
+    <hyperlink ref="C544" r:id="rId507" display="ķirurģijas, medicīnas, zobārstniecības un veterinārijas aparāti un instrumenti, mākslīgās ekstremitātes, acis un zobi, ortopēdiskie izstrādājumi, šuvju materiāli, terapeitiskās un palīgierīces, kas paredzētas cilvēkiem ar invaliditāti, masāžas aparāti, bērnu aprūpes aparāti, ierīces un priekšmeti, aparāti, ierīces un priekšmeti seksuālām darbībām,  juvelierizstrādājumi,  pulksteņi, apģērbi, apavi, galvassegas, mājsaimniecības vai virtuves piederumi,galda piederumi, dakšiņas un karotes, skuvekļi tīrīšanas iekārtas,  mājsaimniecības veļa, tekstila vai plastmasas aizkari, paklāji, paklājiņi, paklājiņi, linolejs un citi grīdas segumi, netekstila sienas tapetes, spēles rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces, rotājumi, kafija, tēja, kakao un mākslīgā kafija, rīsi, tapioka un sāgo,milti un graudaugu izstrādājumi, maize, konditorejas izstrādājumi, pārtikas ledus, cukurs, medus, melases sīrups,  raugs, cepamais pulveris, sāls, sinepes, etiķis, mērces [garšvielas], saldējums, alkoholiskie dzērieni, alus, minerālūdeņi un gāzētie ūdeņi un citi bezalkoholiskie dzērieni, augļu dzērieni un augļu sulas, sīrupi, tabaka, mēķētāju preces, sērkociņi, preparāti putekļu uzsūkšanai, mitrināšanai un saistīšanai, sveces un daktis apgaismošanai u.c." xr:uid="{F45163E0-C78D-47C2-9CA6-41ECD71A9BBA}"/>
+    <hyperlink ref="C545" r:id="rId508" xr:uid="{8BF360D1-59D9-434F-8A5A-D8CFA40AF2E9}"/>
+    <hyperlink ref="C542" r:id="rId509" xr:uid="{83355CC1-E0A1-477B-B2D7-952094CF0DF6}"/>
+    <hyperlink ref="C546" r:id="rId510" xr:uid="{596B23B2-F790-40DF-89D9-B343F576D04B}"/>
+    <hyperlink ref="C283" r:id="rId511" display="apģērbi, apavi un galvassegas  somas,čemodāni, mugursomas,  suņu būdas, redeļu kastes suņiem, kastes suņu pārvadāšanai, nemetāliski  paliktņi, gultas  spilveni mājdzīvniekiem, u.c. " xr:uid="{BF8AA69C-8A63-4F85-93D0-9E0BDF704CE0}"/>
+    <hyperlink ref="C547" r:id="rId512" xr:uid="{1EE7A6CB-8D9A-4058-98A1-67BDBEE3B91C}"/>
+    <hyperlink ref="C548" r:id="rId513" display="tabaka un smēķēšanas izstrādājumi, mitrinātāji, tabakas aizstājēji, tabakas grauzdētāji, tabakas dzesēšanas iekārtas cigāru griezējs, cigāri, pelnu trauki smēķētājiem, elektriskie sildītāji, elektriskie sildīšanas pavedieni, tvaika ģenerēšanas ierīces,  elektroniskās cigaretes, elektronisko cigarešu kasetnes, kociņi elektronisko cigarešu tīrīšanai un dezinfekcijai, elektroniskie cigarešu tīrīšanas līdzekļi, elektronisko cigarešu tīrīšanas birstes,  spilventiņi elektronisko cigarešu tīrīšanai u.c." xr:uid="{D7A414B7-420A-41A3-9E1A-C2D9B21D3AE5}"/>
+    <hyperlink ref="C549" r:id="rId514" xr:uid="{7A80E99F-29DA-4A0E-82E8-1500FF3F4FDF}"/>
+    <hyperlink ref="C550" r:id="rId515" xr:uid="{E164B014-7892-43FD-8E85-36277F7E0999}"/>
+    <hyperlink ref="C551" r:id="rId516" xr:uid="{B4E92548-E7AA-4A40-86D9-4FF93D329D24}"/>
+    <hyperlink ref="C552" r:id="rId517" xr:uid="{8CDAAAF7-495C-4E72-9914-8F85514A653E}"/>
+    <hyperlink ref="C553" r:id="rId518" xr:uid="{0D80BD0C-96AF-47BB-A5D0-0EFF7B5C969E}"/>
+    <hyperlink ref="C554" r:id="rId519" xr:uid="{98D7BCAB-73D6-487E-994A-70D6106438D7}"/>
+    <hyperlink ref="C555" r:id="rId520" display="Tiesibu_subjektu_saraksts_20222510_tiesibu_veidu_paskaidrojumi.xlsx" xr:uid="{66CEBB15-8335-4329-9A2B-3033F0466E3D}"/>
+    <hyperlink ref="C556" r:id="rId521" display=" apģērbi, apavi, galvassegas,juveleirizstrādājumi, pulksteņi, siksniņas, atslēgu piekariņi, somas, mugursomas,iepirkumu somas, plecu somas, rokassomas, jostas u.c." xr:uid="{2DE5D13B-BB25-4697-8974-8E969FEA9052}"/>
+    <hyperlink ref="C557" r:id="rId522" xr:uid="{77797DDC-6DE6-4A90-85E2-62FB63603B12}"/>
+    <hyperlink ref="C558" r:id="rId523" xr:uid="{F36FBD15-1624-40EC-AD55-D682AE83487A}"/>
+    <hyperlink ref="C559" r:id="rId524" xr:uid="{A66F806C-3BE3-46B4-97F0-C815BA3992CC}"/>
+    <hyperlink ref="C560" r:id="rId525" xr:uid="{9957D71E-BCE0-4B87-AD9E-5B215F48155F}"/>
+    <hyperlink ref="C561" r:id="rId526" display="apģērbs; T-krekli" xr:uid="{667AE182-59DA-4B52-A27D-7A2A9A08FF03}"/>
+    <hyperlink ref="C562" r:id="rId527" display="mēbeles, spoguļi, gleznu rāmji, nemetāliski uzglabāšanas vai transportēšanas konteineri,kauli, ragi, vaļi vai perlamutra, neapstrādāti vai daļēji apstrādāti, čaumalas, Jūras putas, dzeltens dzintars" xr:uid="{E493AC4A-F10F-4DBB-A0F3-0E8158581DC8}"/>
+    <hyperlink ref="C563" r:id="rId528" display="instrumenti izmantošanai medicīnā, Ierīces vēža ārstēšanai" xr:uid="{653334DF-00E0-40BB-A576-64F1D8CD7FFF}"/>
+    <hyperlink ref="C565" r:id="rId529" display="kosmētika,  parfimērijas izstrādājumi, Ķelnes ūdens, odekolons, dezodoranti, vannas un dušas želeja, dušas eļļas, ziepes, līdzeklis roku tīrīšanai, ķermeņa eļļas, ķermeņa losjoni,  roku losjons, nagu krēms, šampūni, matu losjoni, sveces un daktis sveču aizdedzināšanai,  aromātiskās sveces, tauriņi, nakts lampas  u.c." xr:uid="{B5F1DC56-9197-4C0E-B77E-04AAF323CD66}"/>
+    <hyperlink ref="C564" r:id="rId530" xr:uid="{55A8F32D-3E7A-42D1-9A19-3E0102EA9A79}"/>
+    <hyperlink ref="C566" r:id="rId531" display="mājsaimniecības vai virtuves piederumi un trauki, neapstrādāts vai daļēji apstrādāts stikls, izņemot stiklu, ko izmanto celtniecībā, stikla, porcelāna un māla trauki,  juvelierizstrādājumi, bižutērija, pulksteņi  hronometriskie instrumenti, apģērbi, apavi, galvassegas, mēbeles, spoguļi, rāmji, konteineri  uzglabāšanai vai transportēšanai kauls, rags, vaļa bārkstis  neapstrādāta vai pusfabrikāta; čaumalas, jūras putas, dzintars, rokas darbarīki un instrumenti, galda piederumi, dakšiņas un karotes; pistoles, izņemot šaujamieročus, skuvekļi,grāmatu iesiešanas izstrādājumi; fotogrāfijas, kancelejas preces un biroja piederumi, līmes  kancelejas vai mājsaimniecības vajadzībām u.c." xr:uid="{4C888791-2089-418B-AD9D-0653B651BF92}"/>
+    <hyperlink ref="C567" r:id="rId532" display="juvelierizstrādājumi, piespraudes,  saktas,  brošas, aproču pogas, nozīmītes no dārgmetāla,  auduma, papīra u.c." xr:uid="{61B3C44E-7A8D-42C7-9B54-F63F14A0ACB7}"/>
+    <hyperlink ref="C568" r:id="rId533" xr:uid="{BD444ACC-89DD-490A-B9E6-A79D86A8995D}"/>
+    <hyperlink ref="C569" r:id="rId534" xr:uid="{1D99A939-D399-4965-B02A-4DDEEE2D76CF}"/>
+    <hyperlink ref="C570" r:id="rId535" xr:uid="{82225A66-534B-467A-8EDF-12BCE375AEA4}"/>
+    <hyperlink ref="C571" r:id="rId536" xr:uid="{97B3F3CC-6E0A-4965-AC0E-E8A75049A05D}"/>
+    <hyperlink ref="C572" r:id="rId537" display="juvelierizstrājumi, korsetes, apģērbi, jakas, smokingi, šalles apakšveļa,  pulksteņi, saulesbrilles,atslēgu piekariņi,  gredzeni, ādas atslēgu piekariņi u.c." xr:uid="{31503410-A8ED-4DEE-A0CA-88171DDD3D3B}"/>
+    <hyperlink ref="C573" r:id="rId538" xr:uid="{06A34CC2-FAD2-44FF-8C7A-A07CA43E04F2}"/>
+    <hyperlink ref="C574" r:id="rId539" display="elektroinstrumenti, bezvadu elektroinstrumenti, tostarp ripzāģi, leņķzāģi, ķēdes zāģi, lentzāģi, finierzāģi, grupzāģi, griezēji, griešanas mašīnas, knaibles, šķēres, ēveles, rievu griezēji, frēzes un trimmeri, urbju uzgaļi, triecienurbji, rotācijas urbjmašīnas, āmururbji un nojaukšanas āmuri, lauzēji, triecienskrūvgrieži, triecienuzgriežņu atslēgas, skrūvgrieži, uzgriežņu atslēgas, slīpmašīnas, slīpmašīnas, pulēšanas mašīnas u.c. " xr:uid="{86B82F61-CAA0-4CDF-9312-A77FAAA1740D}"/>
+    <hyperlink ref="C575" r:id="rId540" xr:uid="{9D8118F0-C15F-4680-81A1-C99C9A72A8FD}"/>
+    <hyperlink ref="C576" r:id="rId541" display="juvelierizstrādājumi, bižutērija, pulksteņu izgatavošanas un hronometriskie instrumenti, tostarp pulksteņi, grezni atslēgu piekariņi, mākslas priekšmeti no dārgmetāliem, rokassomas, iepirkumu somas, mugursomas, ceļojumu somas, skolas somas, pludmales somas, tūrisma somas, kabatas portfeļi, somas, kosmētikas maisiņi, tualetes piederumu glabāšanai; ādas kastes, ādas vai ādas imitācijas izstrādājumi,  parfimērija, smaržas, ķermeņa eļļas, kosmētika, sveces un daktis apgaismošanai, aromātiskās sveces, mākslinieciski priekšmeti no koka, vaska, ģipša, korķa, niedrēm, niedrēm, klūgām, raga, kaula, ziloņkaula, vaļa čaulas, gliemežvākiem, dzintara, perlamutra, jūras putām, visu šo materiālu aizstājēji vai plastmasas materiāli, iepakojuma konteineri un kastes, mājsaimniecības un  vannas istabas veļa, sienu tapsējumi no tekstilmateriāliem, ceļojumu segas, spilvenu pārvalki, mēbeļu audumi, apģērbi, apavi, galvassegas, cimdi, jostas, apakšveļa, peldmēteļi, kimono, mežģīnes un izšuvumi, lentes un bantes, pogas, spiedpogas, āķi un cilpas, adatas un adatas, mākslīgie ziedi, galantērijas izstrādājumi, apģērba rotājumi, klipši vai stiprinājumi, matu rotājumi, matu sprādzes, matu lentes, galvas lentes u.c." xr:uid="{5408C3BC-C91E-4EB8-9CA6-82F2D165BCFC}"/>
+    <hyperlink ref="C577" r:id="rId542" display="Aktuālo pieprasījumu saraksts 05.01.2023.xlsx" xr:uid="{3145D369-206E-4785-916F-49F36D73C8A8}"/>
+    <hyperlink ref="C578" r:id="rId543" display=" kabatas/rokas pulksteņi" xr:uid="{14E15B98-B6B6-4E47-9CD5-24D396EFC894}"/>
+    <hyperlink ref="C579" r:id="rId544" xr:uid="{FD637049-462B-4AD3-812E-CBC7D7C7EE69}"/>
+    <hyperlink ref="C580" r:id="rId545" xr:uid="{0AE9C0FD-D2FD-4F01-BC53-D0C570FB5B4F}"/>
+    <hyperlink ref="C581" r:id="rId546" xr:uid="{95DFDAF5-D392-4B3F-BD04-B3514BA198D3}"/>
+    <hyperlink ref="C582" r:id="rId547" xr:uid="{7DA87AC0-50F6-44EB-BC0F-8D2E8F048646}"/>
+    <hyperlink ref="C583" r:id="rId548" xr:uid="{8EE88640-01C4-4EDE-BF0E-0CA1E2B01275}"/>
+    <hyperlink ref="C584" r:id="rId549" display=" juvelierizstrādājumi,  pulksteņi un hronometriskie instrumenti" xr:uid="{9E7B8FBA-2660-4099-9B1F-05CB60A4143B}"/>
+    <hyperlink ref="C585" r:id="rId550" xr:uid="{1B531436-0D63-4F90-BFCF-A95714BE7617}"/>
+    <hyperlink ref="C586" r:id="rId551" xr:uid="{35332634-5FFE-430D-A5F7-0ED5FEA0926A}"/>
+    <hyperlink ref="C492" r:id="rId552" xr:uid="{44B43FED-A3A3-4549-B3A9-DBDF37AA6CED}"/>
+    <hyperlink ref="C587" r:id="rId553" display="Aktuālo pieprasījumu saraksts 03.02.2023.xlsx" xr:uid="{899DDC50-3E63-4C63-BE87-252073F945CB}"/>
+    <hyperlink ref="C588" r:id="rId554" xr:uid="{1463BA14-0773-4738-A0CC-0F560BAC8C2D}"/>
+    <hyperlink ref="C589" r:id="rId555" display="Aktuālo pieprasījumu saraksts 03.02.2023.xlsx" xr:uid="{898FBA2F-2AC8-487B-9A45-77FC9DC2AEF8}"/>
+    <hyperlink ref="C590" r:id="rId556" xr:uid="{14C21FDD-325A-487F-B218-CDB8374F94F9}"/>
+    <hyperlink ref="C591" r:id="rId557" xr:uid="{0C879C5D-0A73-4C73-ACA8-78917597659F}"/>
+    <hyperlink ref="C592" r:id="rId558" xr:uid="{67BE6F9A-4F22-48DD-9426-62FE2F28F798}"/>
+    <hyperlink ref="C593" r:id="rId559" xr:uid="{EF98FAEF-4EE4-4373-B8A3-508E87C706DB}"/>
+    <hyperlink ref="C594" r:id="rId560" xr:uid="{B6B4DDD3-1349-4FD6-9785-E226BD9B8935}"/>
+    <hyperlink ref="C595" r:id="rId561" display="alkoholiskie dzērieni,  vīni, stiprie alkoholiskie dzērieni un liķieri, alus, porteris,  bezalkoholiskie vīni, vīnogu sula,; citrusaugļu sulas, un sagataves iepriekšminēto pagatavošanai" xr:uid="{3E123337-8823-407B-B995-476F42D5CCF6}"/>
+    <hyperlink ref="C596" r:id="rId562" display="Aktuālo pieprasījumu saraksts 03.02.2023.xlsx" xr:uid="{4D336A46-2718-4560-9090-3837DA585641}"/>
+    <hyperlink ref="C597" r:id="rId563" xr:uid="{85E83515-474B-4E6B-96DA-121834E69546}"/>
+    <hyperlink ref="C598" r:id="rId564" xr:uid="{0F940928-FE7A-41B8-B3A5-BCCA1AA0FC4C}"/>
+    <hyperlink ref="C599" r:id="rId565" xr:uid="{1A58E14E-2A8F-4F0D-9697-197FD6EC487D}"/>
+    <hyperlink ref="C600" r:id="rId566" xr:uid="{EAAD445F-E95A-4FBC-8E19-722040A52513}"/>
+    <hyperlink ref="C601" r:id="rId567" xr:uid="{B472B7E4-21C5-4B7C-BD4F-BA2F726A97C7}"/>
+    <hyperlink ref="C602" r:id="rId568" display="lūpu kosmētika, meikaps, plakstiņu ēnas, acu ēnu paletes, korektori, Sejas korektors, korektori plankumiem, korektori līnijām un grumbām u.c." xr:uid="{174245DF-F4F2-4AFB-9DE6-BDD510001208}"/>
+    <hyperlink ref="C603" r:id="rId569" display="audumi šortiem, krekliem, T-krekliem, krekliņiem, biksēm, jakām, vējjakām, jakām, sporta krekliem, legingiem, krūšturiem un cepurēm,audums, ko pārdod kā gatavu apģērbu sastāvdaļu, proti, šortu, kreklu, t-kreklu, kreklu, bikšu, jaku, vējjaku, sporta krekli, legingus, krūšturus un cepures, sastāvdaļas u.c." xr:uid="{2ED67BA4-FAD0-4497-B759-F201FA8A8808}"/>
+    <hyperlink ref="C604" r:id="rId570" display="lampas, sienas lampas; lampu abažūri, gaismas mezgli, gaismas dimmeri [regulatori] u.c. " xr:uid="{A66BF55E-9A59-4C03-BD37-CF6C406A8BEF}"/>
+    <hyperlink ref="C605" r:id="rId571" xr:uid="{7A5C0E55-D40A-4CA9-B6A3-E6289FA2C274}"/>
+    <hyperlink ref="C606" r:id="rId572" xr:uid="{489B8936-4AE0-4ABB-A89D-7DAB43077A8A}"/>
+    <hyperlink ref="C607" r:id="rId573" display="ziepes, parfimērija, ēteriskās eļļas, kosmētika, matu losjoni, higiēnas preparāti izmantošanai medicīnā, diētiskās vielas medicīniskai lietošanai, zīdaiņu pārtika, plāksteri, pārsienamie materiāli, materiāli zobu plombēšanai, zobu vasks, dezinfekcijas līdzekļi, ķirurģijas, medicīnas, zobārstniecības un veterinārijas aparāti un instrumenti, mākslīgās ekstremitātes, acis un zobi, ortopēdiskie izstrādājumi u.c." xr:uid="{E3117161-347B-4537-A3D3-0D70BEDA422C}"/>
+    <hyperlink ref="C608" r:id="rId574" xr:uid="{B48FD1C3-1D88-4825-A79D-29F293BFD96C}"/>
+    <hyperlink ref="C609" r:id="rId575" xr:uid="{EA6F86D3-9E3C-450D-96AE-7ABFD8D9630E}"/>
+    <hyperlink ref="C610" r:id="rId576" xr:uid="{38B594AA-C063-4495-BED1-F597A31F20FA}"/>
+    <hyperlink ref="C611" r:id="rId577" display="līmvielas [lipīgi materiāli] kancelejas vai mājsaimniecības vajadzībām, zīmēšanas materiāli un materiāli māksliniekiem, otas, mācību vai mācību materiāli, plastmasas loksnes, plēves un maisiņi iesaiņošanai un iepakošanai, rakstzīmju, bloku drukāšana, spēļu rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces u.c. " xr:uid="{FF64B772-8BAE-4C16-96E4-3D18C2C5E6E0}"/>
+    <hyperlink ref="C612" r:id="rId578" xr:uid="{AD9899F5-445D-49A4-BB33-E43EA35F363A}"/>
+    <hyperlink ref="C613" r:id="rId579" xr:uid="{0800D13D-BBF8-4356-BC76-4325C2D6AE66}"/>
+    <hyperlink ref="C614" r:id="rId580" display="Aktuālo pieprasījumu saraksts 03.03.2023.xlsx" xr:uid="{9E16A35D-EC99-498D-9F82-598C347C4554}"/>
+    <hyperlink ref="C615" r:id="rId581" xr:uid="{DC9A6E11-D586-4858-A752-DAA22D73E385}"/>
+    <hyperlink ref="C616" r:id="rId582" xr:uid="{4B275C7B-460A-4576-8418-948B5D387E65}"/>
+    <hyperlink ref="C617" r:id="rId583" xr:uid="{8C82300A-5E43-49E8-9F19-E6AFCB334162}"/>
+    <hyperlink ref="C618" r:id="rId584" xr:uid="{5E1916DD-8264-48D0-BC71-BD9E22D8710D}"/>
+    <hyperlink ref="C619" r:id="rId585" xr:uid="{EEC44BF5-2409-4957-8436-32C89207BAB4}"/>
+    <hyperlink ref="C620" r:id="rId586" display="datoru aparatūra,  portatīvie datori  mobilie tālruņi, telekomunikāciju aparāti, telekomunikāciju aparāti, datu apstrādes iekārtas, televizori, tālvadības ierīces,  viedtālruņi, datu brilles, viedie pulksteņi, viedie gredzeni, viedās rokassprādzes un datu aproces, kodētas identifikācijas rokassprādzes magnētiskas, valkājami aktivitāšu izsekotāji, GPS ierīces u.c." xr:uid="{76AE474E-3936-4BFB-85BB-A972D505BB07}"/>
+    <hyperlink ref="C621" r:id="rId587" xr:uid="{CF47A6BA-2ECE-4E1C-9D04-EBC3EA82A9F0}"/>
+    <hyperlink ref="C402" r:id="rId588" xr:uid="{3CE022C8-DD5C-45AC-A3F2-6F012F3C39A3}"/>
+    <hyperlink ref="C622" r:id="rId589" xr:uid="{FE785760-C815-47B7-B693-8404F2456C59}"/>
+    <hyperlink ref="C623" r:id="rId590" xr:uid="{B32140A9-5F95-4A78-ACF2-C8690CD840FC}"/>
+    <hyperlink ref="C624" r:id="rId591" xr:uid="{FF375FF7-CF0D-497A-A57B-B711C434FF84}"/>
+    <hyperlink ref="C625" r:id="rId592" xr:uid="{5639A016-0CD6-4C0E-81DD-9557A806D0F5}"/>
+    <hyperlink ref="C626" r:id="rId593" display="lūpu krāsa, lūpu balzāmsšķidrā lūpu krāsa, 'vīraks, smaržas, acu ēnas, uzacis, segas, šalles un cepures, dvieļi u.c." xr:uid="{DC37222B-4EC3-416C-84CC-DC6DD1E607C9}"/>
+    <hyperlink ref="C627" r:id="rId594" xr:uid="{61D93725-046E-487D-B7CF-03CEAED57A99}"/>
+    <hyperlink ref="C628" r:id="rId595" xr:uid="{9501E070-1A89-4792-B1F1-BEA3D97837F6}"/>
+    <hyperlink ref="C629" r:id="rId596" display="metāla skrūves, uzgriežņi, dībeļi metāla āķi, metāla cauruļu veidgabali, rokas instrumenti un darbarīk, savienojuma kārbas, kontaktligzdas, metāla un nemetāla celtniecības elementi u.c." xr:uid="{55283DE7-3AD3-4668-9623-3208F89EAD5D}"/>
+    <hyperlink ref="C630" r:id="rId597" xr:uid="{012704F7-5B27-406C-B2C1-3BFE71881238}"/>
+    <hyperlink ref="C631" r:id="rId598" display="Aktuālo pieprasījumu saraksts 03.03.2023.xlsx" xr:uid="{A5F97299-D99A-4ABC-8BCE-74F994ACE37A}"/>
+    <hyperlink ref="C632" r:id="rId599" xr:uid="{CD2AD2E6-3E3B-42C3-87A9-4C5E2C3B0F62}"/>
+    <hyperlink ref="C633" r:id="rId600" xr:uid="{1611317B-B784-4B83-AFE7-D83C588ADC2F}"/>
+    <hyperlink ref="C634" r:id="rId601" xr:uid="{65F0183C-B7BD-4F05-BD08-7837CF7BCFC9}"/>
+    <hyperlink ref="C635" r:id="rId602" xr:uid="{2D284700-7F2C-41D8-A3E8-CE5A4D8D6481}"/>
+    <hyperlink ref="C636" r:id="rId603" xr:uid="{4E370586-4D32-4993-8132-70A09A6D73D5}"/>
+    <hyperlink ref="C637" r:id="rId604" xr:uid="{B71F7C11-683B-485F-9A7F-1F20791AFF38}"/>
+    <hyperlink ref="C638" r:id="rId605" display="Aktuālo pieprasījumu saraksts 03.07.2023.xlsx" xr:uid="{9B247975-B3D8-494D-AF76-5D882E30985E}"/>
+    <hyperlink ref="C639" r:id="rId606" xr:uid="{4BBD52D6-F4B1-4B23-8DE2-64411851BE58}"/>
+    <hyperlink ref="C640" r:id="rId607" xr:uid="{AF889D76-5365-4D10-A3A0-BC5994C6100A}"/>
+    <hyperlink ref="C641" r:id="rId608" display="tālvadības automašīnas,u.c." xr:uid="{7C4E4D4F-C2F1-4A0C-B65A-42E2ECB9D292}"/>
+    <hyperlink ref="C642" r:id="rId609" xr:uid="{8C11E8FD-8E06-4965-AF05-CCF05BDD3A7A}"/>
+    <hyperlink ref="C643" r:id="rId610" xr:uid="{EEC2E278-C9ED-4EFD-9BA1-55BC9C017498}"/>
+    <hyperlink ref="C644" r:id="rId611" xr:uid="{05DFBF81-5B70-465D-847E-218A0CA6C0DF}"/>
+    <hyperlink ref="C645" r:id="rId612" display="konditorejas izstrādājumi, košļājamā gumija." xr:uid="{6AE598F6-77CB-4838-842F-C2D94D7C0F90}"/>
+    <hyperlink ref="C646" r:id="rId613" xr:uid="{70FA9EA1-D5F6-4711-9C6D-67E896FB4129}"/>
+    <hyperlink ref="C647" r:id="rId614" xr:uid="{1D2201A4-D370-4FCA-A258-515CEBA60CA0}"/>
+    <hyperlink ref="C648" r:id="rId615" display="šokolādes; saldējums" xr:uid="{AF1ABECB-2B38-4260-9432-B03C9F470BF5}"/>
+    <hyperlink ref="C649" r:id="rId616" xr:uid="{27A3F54E-D8E7-4D38-9B8F-2F7D38E8BC22}"/>
+    <hyperlink ref="C650" r:id="rId617" display="audiovizuālie pārdošanas palīglīdzekļi neatkarīgiem tirdzniecības pārstāvjiem, kas nodarbojas ar apģērbu, apakšveļas, mājsaimniecības veļas, proti, audiokasešu, videokasešu lentu, CD-ROM, DVD ar pārdošanas padomiem, padomiem un pārdošanu, apmācības un motivācijas tēmas, mājsaimniecības piederumi, gultas, vannas, virtuves un galda veļa, paklājiņi, salvetes, palagi, vannas dvieļi, roku dvieļi, segas, aizkari u. c." xr:uid="{61F53CD1-7A3A-45E2-975A-9ADE5313B8B4}"/>
+    <hyperlink ref="C651" r:id="rId618" xr:uid="{804712F2-FCF8-4E25-91F1-935939408DB5}"/>
+    <hyperlink ref="C652" r:id="rId619" xr:uid="{5E31B6F8-91DF-4397-9D18-15582B3E65F2}"/>
+    <hyperlink ref="C653" r:id="rId620" xr:uid="{2F60FBB5-8633-4BFC-B59C-CB9EE3364E67}"/>
+    <hyperlink ref="C654" r:id="rId621" display="Aktuālo pieprasījumu saraksts 15.08.2023.xlsx" xr:uid="{4B1D58D4-6A8D-4E1B-B797-B51A6851770E}"/>
+    <hyperlink ref="C655" r:id="rId622" xr:uid="{119C14DA-FB7E-4E03-9256-3825D5D107D4}"/>
+    <hyperlink ref="C656" r:id="rId623" xr:uid="{6BEEE0DF-EF4E-4913-ACA2-259BA9D619A5}"/>
+    <hyperlink ref="C657" r:id="rId624" xr:uid="{860D3CF0-3423-4840-AFC9-5ADD0F943DBB}"/>
+    <hyperlink ref="C658" r:id="rId625" display="somas, apavi, brilles, ādas izstrādājumi, juvelierizstrādājumi aksesuāri,  u.c." xr:uid="{2654523E-5C98-432D-A263-1B657392DCDB}"/>
+    <hyperlink ref="C659" r:id="rId626" display="medicīnas instrument un farmaceitiski izstrādājumi, ķīmiskie produkti u.c." xr:uid="{24F1BCF7-790D-42D7-9DF7-0DA35B4D352D}"/>
+    <hyperlink ref="C660" r:id="rId627" xr:uid="{74E00331-9EDC-41D5-98BC-77181611DDBD}"/>
+    <hyperlink ref="C661" r:id="rId628" xr:uid="{70AD258B-8E03-4863-B1B9-3DB4D2861509}"/>
+    <hyperlink ref="C662" r:id="rId629" xr:uid="{E38FBE65-0700-4E31-AD66-8F623BA18F43}"/>
+    <hyperlink ref="C663" r:id="rId630" display="parfimērija, kosmētika, brilles, saulesbrilles, briļļu ietvari, briļļu futrāļi, maki,  portfeļi,  futrāļi, kas paredzēti tualetes piederumu glabāšanai, somas,   ceļojumu somas, čemodāni, koferi, apģērbi, aksesuāri u.c." xr:uid="{5AEEDF4C-8FF4-4CE1-A281-C3179A50F8A8}"/>
+    <hyperlink ref="C664" r:id="rId631" display="farmaceitiskie produkti, medicīniskie un veterinārie preparāti, medicīnas higiēnas preces, diētiskā pārtika un vielas izmantošanai medicīnā vai veterinārijā, bērnu pārtika, uztura bagātinātāji cilvēkiem un dzīvniekiem, plāksteri, pārsienamie materiāli, materiāli zobu plombēšanai un zobu nospiedumiem, dezinfekcijas līdzekļi, produkti kaitīgu dzīvnieku iznīcināšanai, fungicīdi, herbicīdi u.c." xr:uid="{D1EC2C89-0757-46CE-8F16-D8F653895F6E}"/>
+    <hyperlink ref="C665" r:id="rId632" display="apģērbi, apakšveļa peldkostīmi, krūšturi,  bikini u.c." xr:uid="{DCA9E9BF-9426-463D-A58C-869A964E4C08}"/>
+    <hyperlink ref="C666" r:id="rId633" xr:uid="{9490D056-3C29-478C-A2E7-3F60DA053E4D}"/>
+    <hyperlink ref="C667" r:id="rId634" xr:uid="{0AEC7162-40D0-4719-AD3F-0F838FB7315E}"/>
+    <hyperlink ref="C668" r:id="rId635" display="darbgaldi, mašīnu un darbgaldu daļas, dzinēji (izņemot sauszemes transportlīdzekļus) un to daļas, sajūgi un piedziņas ierīces (izņemot sauszemes transportlīdzekļus), lauksaimniecības darbarīki, izņemot ar roku darbināmus darbarīkus, aparāti un instrumenti vadīšanai, pārslēgšanai, pārveidošanai u.c." xr:uid="{F53FEDDB-9E02-4AC9-9D29-808F61520AEC}"/>
+    <hyperlink ref="C669" r:id="rId636" xr:uid="{DE428C1F-6FB0-4C0F-82C0-E78AE5109DC7}"/>
+    <hyperlink ref="C670" r:id="rId637" display="piena mašīnas un ierīces, dzesēšanas un sildīšanas aparāti, sūkņi pārtikas rūpniecībai, kā arī farmācijas un ķīmijas rūpniecībai, vārsti, uzpildes aparāti, visu iepriekš minēto preču daļas u.c" xr:uid="{3B4EC0D8-6D50-4553-9518-1C110A793DDB}"/>
+    <hyperlink ref="C671" r:id="rId638" xr:uid="{04AF9E16-EB58-4485-80CE-F4DF7BB337D1}"/>
+    <hyperlink ref="C672" r:id="rId639" display="mazgāšanas un balināšanas līdzekļi, tīrīšanas, pulēšanas, attaukošanas un abrazīvie līdzekļi, ziepes, parfimērija, ēteriskās eļļas, kosmētika, matu losjoni, zobu pastas, losjoni pēc skūšanās, pretsviedru līdzekļi, aromterapijas eļļas, vannas želejas, vannas pulveris, ķermeņa krēmi, losjoni un pūderi, elpas atsvaidzinātāji,putu vanna, dezodoranti, pulveris, ēteriskās eļļas personīgai lietošanai, acu zīmulis, acu ēnas, uzacu zīmuļi u.c." xr:uid="{812D2A6D-B6D4-427C-B207-7036A12FC34F}"/>
+    <hyperlink ref="C673" r:id="rId640" xr:uid="{9B525560-598C-4E34-86BB-69F419C0C3B3}"/>
+    <hyperlink ref="C674" r:id="rId641" xr:uid="{8C125CCF-9078-4EE6-B1E3-2E2611F1FD07}"/>
+    <hyperlink ref="C675" r:id="rId642" xr:uid="{4B72D38D-8642-4BEE-B9C5-56CD167EB635}"/>
+    <hyperlink ref="C676" r:id="rId643" display="Aktuālo pieprasījumu saraksts 15.11.2023.xlsx" xr:uid="{61A5153A-9412-40F2-AF59-763697285D98}"/>
+    <hyperlink ref="C677" r:id="rId644" xr:uid="{D9067BA1-DE8C-4E1B-908E-F9D0D7C10857}"/>
+    <hyperlink ref="C678" r:id="rId645" display="juvelierizstrādājumi, somas, apģērbi,  apģērba un  tekstilizstrādājumi, stikla izstrādājumi, apgaismojums, u.c." xr:uid="{C5059F53-42F5-45E2-9F99-5484EF8B6409}"/>
+    <hyperlink ref="C679" r:id="rId646" xr:uid="{A9C50806-11F5-4905-A6E5-4D4D676A1238}"/>
+    <hyperlink ref="C680" r:id="rId647" display=" sadzīves tehnika, elektriskas virtuves ierīces un ierīces pārtikas apstrādei un pārstrādei,presēšanas mašīnas, sulu spiedes, sulu centrifūgas, saldējuma pagatavošanas mašīnas, slīpēšanas mašīnas, griešanas ierīces, elektroniski darbināmas ierīces, ieskaitot kannu atvērējus, nažu asinātājus, atkritumu iznīcināšanas aparāti, ieskaitot atkritumu savācējus, atkritumu preses, veļas mašīnas, trauku mazgājamā mašīnas,rokas darbarīki,galda piederumi, dakšiņas un karotes, skuvekļi, matu griešanas mašīnas,  grieznes,  manikīra piederumi, nagu šķēres,vīles u.c." xr:uid="{41228E92-E75D-4CC3-9D27-5CCA13AAE056}"/>
+    <hyperlink ref="C681" r:id="rId648" xr:uid="{4FEF4449-6D30-4751-A64E-917F15EB59D8}"/>
+    <hyperlink ref="C682" r:id="rId649" display="tālvadības pultis  viedām mājas ierīcēm u.c. " xr:uid="{449F464C-B87B-4E76-91E6-799734EDA681}"/>
+    <hyperlink ref="C684" r:id="rId650" xr:uid="{70EC1C20-A3AA-492D-9AC0-690AA337D42D}"/>
+    <hyperlink ref="C685" r:id="rId651" display="mobilo tālruņu maciņi, pludmales tērpi, T-krekli, zeķes; sporta krekli, čības, kurpes galda spēles, Adventes kalendāri, parastā metāla atslēgu piekariņi, interaktīvie spēļu krēsli videospēlēm, statujas no plastmasas materiāliem, vaska statujas, bronzas statujas, parastā metāla statujas, vaska figūriņas, adventes kalendārā pasniegtas šokolādes, mobilo tālruņu aizsargmaciņu izgatavošana pēc pasūtījuma, galda spēles mīklu veidā u.c." xr:uid="{40227F4F-74A4-423B-ABC4-4EECE8AA391F}"/>
+    <hyperlink ref="C686" r:id="rId652" xr:uid="{82451FF8-A876-4155-8454-E5F816933AB3}"/>
+    <hyperlink ref="C687" r:id="rId653" xr:uid="{18C46872-7045-46F5-AC87-8A8B1DF711DB}"/>
+    <hyperlink ref="C688" r:id="rId654" display="apģērbs, apavi, galvassegas,juvelierizstrādājumi, parfimērija, mēbeļu,  izstrādājumi, tekstilizstrādājumi, somas u.c." xr:uid="{C15E9B4A-984B-401A-A126-28811947F9E8}"/>
+    <hyperlink ref="C689" r:id="rId655" xr:uid="{4DDAD651-74DA-4AB3-B0E6-F7CC2C6DC85A}"/>
+    <hyperlink ref="C690" r:id="rId656" display="sejas vaigu, acu, lūpu kopšanas līdzekļi, ieskaitot gruntskrāsu, pamatu, korektoru, sejas pulveri, sejas pastiprinātāju, grima paletes" xr:uid="{1984F50B-D154-4396-AE5A-882F2F55BE3C}"/>
+    <hyperlink ref="C691" r:id="rId657" xr:uid="{4F295460-26E2-4FF6-85E3-0A0E2B69D115}"/>
+    <hyperlink ref="C692" r:id="rId658" display="apģērbi, T-krekli, apavi, aksesuāri u.c." xr:uid="{60BB184F-0E1F-4498-B305-5FB939C27AD1}"/>
+    <hyperlink ref="C693" r:id="rId659" xr:uid="{38AE103F-F66A-4D7F-B7AA-7A9801DFA4BD}"/>
+    <hyperlink ref="C694" r:id="rId660" xr:uid="{EE5C8E1C-50CC-47A9-B6B3-E584ECBD595B}"/>
+    <hyperlink ref="C695" r:id="rId661" display="velosipēdi, sauszemes transportlīdzekļi ar pedāļu piedziņu, izņemot riepas un riteņus velosipēdu rāmji; stūres un velosipēdu stūres kāti, segli, sēdekļu balsti u.c." xr:uid="{E6A4615B-0070-490F-BB98-81855AC6A9AC}"/>
+    <hyperlink ref="C696" r:id="rId662" xr:uid="{9660A76E-AC48-44FD-901A-38BFC6A0F946}"/>
+    <hyperlink ref="C697" r:id="rId663" xr:uid="{D761DD73-645E-49C5-BD71-8EAD82DAC65F}"/>
+    <hyperlink ref="C698" r:id="rId664" xr:uid="{69343999-E0AA-4129-87A1-32F6C3A6FC89}"/>
+    <hyperlink ref="C699" r:id="rId665" display="farmaceitiskās zāles,  preparāti, krēmi" xr:uid="{BF8B196B-D9FB-442F-86FB-ED0606B60D40}"/>
+    <hyperlink ref="C700" r:id="rId666" xr:uid="{5F0FDD70-DC83-4C8B-AF83-007E89313CD6}"/>
+    <hyperlink ref="C701" r:id="rId667" xr:uid="{D29EACB4-BD72-4226-B948-64F80DC4875F}"/>
+    <hyperlink ref="C702" r:id="rId668" xr:uid="{09533A84-70B4-4E16-8533-C9DB175B394D}"/>
+    <hyperlink ref="C703" r:id="rId669" xr:uid="{C55117AA-8F7E-4CB5-ACC6-5608A64E5CBD}"/>
+    <hyperlink ref="C704" r:id="rId670" xr:uid="{1093A6C1-A183-43DF-925D-BB2FD8C2FE2E}"/>
+    <hyperlink ref="C705" r:id="rId671" xr:uid="{EA4A1828-9F46-4253-861D-DD7BE47A141E}"/>
+    <hyperlink ref="C706" r:id="rId672" display="somas, apģērbs, šalles, kleitas, krekli, topi, kamzoli, blūzes, T-krekli, trikotāža, proti, trikotāžas topi, džemperi, džemperi, mēteļi, vestes, parki, apmetņi, sporta krekli, krekliņi, topi ar kapuci, sporta apģērbs, peldkostīmi, jakas, bleizeri, uzvalki, legingi (bikses), legingi (sildītāji), kombinezoni, bikses, bikses, šorti, atpūtas apģērbs, naktsveļa, naktskrekli, pidžamas, peldmēteļi, cimdi, zeķes, apģērba jostas, cepures, apavi" xr:uid="{7D79EBD4-341F-4052-A8C9-B4E1409E3BF4}"/>
+    <hyperlink ref="C707" r:id="rId673" display="datoru programmatūra, proti, spēles, elektroniskie spēļu automāti, elektroniskās spēles kā papildu ierīces televizoriemspēles, rotaļlietas, vingrošanas un sporta preces, kas nav ietvertas citās klasēs, ziemassvētku eglīšu rotājumi u.c." xr:uid="{8623A89B-4810-4774-8103-F162ECF29FD1}"/>
+    <hyperlink ref="C708" r:id="rId674" xr:uid="{54B40757-BC41-4D5E-8F21-C652C1FDAD3F}"/>
+    <hyperlink ref="C709" r:id="rId675" xr:uid="{018F376C-02DF-4723-B876-EBA07948FB86}"/>
+    <hyperlink ref="C515" r:id="rId676" display=" juvelierizstrādājumi,   pulksteņi, somas, apģērbi, apavi, galvassegas u.c." xr:uid="{F3881B20-549D-401B-80C1-79BACC5D41D8}"/>
+    <hyperlink ref="C514" r:id="rId677" xr:uid="{91035EC2-9A79-4039-A3B8-FAFE3B336738}"/>
+    <hyperlink ref="C513" r:id="rId678" xr:uid="{A6122400-FD34-4F74-8365-F39BC1746296}"/>
+    <hyperlink ref="C512" r:id="rId679" xr:uid="{0AC80886-94CB-453B-BA32-570E49419773}"/>
+    <hyperlink ref="C511" r:id="rId680" xr:uid="{F71750FE-19D5-4945-B441-5A60B6715030}"/>
+    <hyperlink ref="C510" r:id="rId681" display="pastmasas sifons" xr:uid="{CE28281F-5B1F-4900-9006-E2C96400C404}"/>
+    <hyperlink ref="C509" r:id="rId682" xr:uid="{D82BFFFA-CB8C-48DD-BD5E-6EE6C0E9DEF8}"/>
+    <hyperlink ref="C508" r:id="rId683" xr:uid="{DC9A47D9-1A03-45E5-8099-5C4F037B20A8}"/>
+    <hyperlink ref="C507" r:id="rId684" xr:uid="{CBFD3485-5D69-43C2-B6BD-C41992A7193C}"/>
+    <hyperlink ref="C506" r:id="rId685" xr:uid="{6C13FF30-CFCF-414D-B62B-DF0B3FAD2F89}"/>
+    <hyperlink ref="C505" r:id="rId686" display="ādas izstrādājumi, jostas, apavi,  cimdi, ceļojumu somas, aksesuāri " xr:uid="{CE05C024-85A6-44A4-A51D-88A789423D2E}"/>
+    <hyperlink ref="C504" r:id="rId687" display="farmaceitiskie un medicīnas instrumentu  izstrādājumi, juvelierizstrādājumi, pulksteņi, somas, trauki un stikla izstrādājumi, tekstilizstrādājumi, apģērbs, apavi, galvassegas,mežģīnes, lentes, izšuvumi, grīdas segumu izstrādājumi, rotaļlietas un sporta preces u.c.  " xr:uid="{4585DC6F-0D6A-4DFE-84E2-016C0AAEBC51}"/>
+    <hyperlink ref="C503" r:id="rId688" display="pulksteņi un to aksesuāri. " xr:uid="{846A410A-EE7F-4435-A1DD-83B9E59607BD}"/>
+    <hyperlink ref="C711" r:id="rId689" xr:uid="{2987B7A4-4DD0-4EAF-98FB-E5C8B7024F69}"/>
+    <hyperlink ref="C712" r:id="rId690" xr:uid="{F47BE20E-B076-4ECC-8DAF-B0D7ABD2FB1E}"/>
+    <hyperlink ref="C713" r:id="rId691" display="alkoholiskie dzērieni (izņemot alu); dzirkstošie vīni, alkoholiskie vīni, vīnu saturoši dzērieni " xr:uid="{3F83AC19-A481-46B5-971E-0A96E218048F}"/>
+    <hyperlink ref="C714" r:id="rId692" display="galda tenisa nūjas" xr:uid="{D324B1D1-CB0D-4544-AE1B-F9F1AD0697D2}"/>
+    <hyperlink ref="C715" r:id="rId693" xr:uid="{FFA09602-3560-48EE-9DE0-FB3DA8C639FF}"/>
+    <hyperlink ref="C716" r:id="rId694" xr:uid="{4ECF825B-163D-4B68-A49C-F93D0A54D8C7}"/>
+    <hyperlink ref="C717" r:id="rId695" display="tālvadības pults auto, mājas  automatizācijai - tālvadības pults auto u.c." xr:uid="{904047CC-3EE0-432C-81EC-0648877ABC85}"/>
+    <hyperlink ref="C719" r:id="rId696" xr:uid="{34B25C2E-6E80-4E3F-A55E-658C8D2FFEAC}"/>
+    <hyperlink ref="C718" r:id="rId697" xr:uid="{583CD4D7-8668-4540-B502-2CDA9CA39147}"/>
+    <hyperlink ref="C720" r:id="rId698" display="Aktuālo pieprasījumu saraksts 14.04.2024.xlsx" xr:uid="{C304CB55-E305-4A2B-B18E-9E7746093165}"/>
+    <hyperlink ref="C721" r:id="rId699" xr:uid="{AB156550-662B-4F26-B4BC-5D4C5E2093E3}"/>
+    <hyperlink ref="C722" r:id="rId700" display="farmaceitiski preparāti, zāles,  farmaceitiskie izstrādājumi" xr:uid="{E28BD1EF-A946-4EEB-A3DB-B7524719B393}"/>
+    <hyperlink ref="C723" r:id="rId701" xr:uid="{4E37CD8A-A5E4-46F5-B85C-658EDFFC26EA}"/>
+    <hyperlink ref="C724" r:id="rId702" display="skalošanas poga izgatavota no metāla materiāliem." xr:uid="{B0B0921C-36E3-4880-91D3-9D1C6EB7F4D3}"/>
+    <hyperlink ref="C725" r:id="rId703" display="apģērbs, apavi, galvassegas, somas u.c." xr:uid="{5015EB7C-394D-44D6-A10B-8330EFE1EAAD}"/>
+    <hyperlink ref="C726" r:id="rId704" display=" dīvāni, gultas, sēdekļi, krēsli, krēslu kājas, krēslu pārvalki, galdi, u.c." xr:uid="{7A9A3013-A404-4DD4-87F7-F0ED49AA9CFB}"/>
+    <hyperlink ref="C727" r:id="rId705" xr:uid="{F7FFF94E-7985-4760-B290-4084873018C2}"/>
+    <hyperlink ref="C728" r:id="rId706" display="elektriskās sistēmas, savienojošie termināļi, elektriskie savienotāji u.c." xr:uid="{1872318F-8C73-460B-AA02-F843490540B7}"/>
+    <hyperlink ref="C729" r:id="rId707" display="Aktuālo pieprasījumu saraksts 13.05.2024.xlsx" xr:uid="{1752D4ED-72B2-414D-8200-5C223F06074C}"/>
+    <hyperlink ref="C730" r:id="rId708" xr:uid="{75E60071-BE7A-4D16-AB4B-94B097559105}"/>
+    <hyperlink ref="C731" r:id="rId709" xr:uid="{CB7A187B-77CD-42DA-95D9-8E401158FC82}"/>
+    <hyperlink ref="C732" r:id="rId710" display="tabakas izstrādājumi; tabakas aizstājēji no tējas un tējas augiem, cigarešu tabaka, košļājamā tabaka, pīpju tabaka,  smēķēšanas piederumi, sērkociņi, ūdenspīpes un elektroniskās ūdenspīpes un to piederumi elektroniskās cigaretes, cigāri, cigarillas, elektroniskais cigārs u.c." xr:uid="{76B8EB97-EED3-4AA1-966A-742D17F7CF20}"/>
+    <hyperlink ref="C733" r:id="rId711" xr:uid="{D89C4BEB-3F83-409B-ACB6-426D28263C9A}"/>
+    <hyperlink ref="C734" r:id="rId712" xr:uid="{B1D48559-9E54-4BCB-885D-2806513BA228}"/>
+    <hyperlink ref="C735" r:id="rId713" xr:uid="{7B12EE6C-7D91-4D01-8F83-BFAD653C5DEE}"/>
+    <hyperlink ref="C736" r:id="rId714" xr:uid="{2ADF7D1C-FCA8-4372-8666-53EDEAC53F68}"/>
+    <hyperlink ref="C737" r:id="rId715" xr:uid="{CDB9C649-C745-45E5-A0E3-AE7F836FD70A}"/>
+    <hyperlink ref="C738" r:id="rId716" xr:uid="{9BE3DE1B-428F-46F8-8BD4-2319A95B7948}"/>
+    <hyperlink ref="C739" r:id="rId717" xr:uid="{344E877A-981E-4339-84B8-1B7F91F3E55F}"/>
+    <hyperlink ref="C740" r:id="rId718" xr:uid="{055BF04B-BCE8-4F99-9349-AFFD37AB86EB}"/>
+    <hyperlink ref="C741" r:id="rId719" xr:uid="{A75FC792-EE0E-464D-8305-809E7F3E1B01}"/>
+    <hyperlink ref="C742" r:id="rId720" xr:uid="{12D6EDE8-B35F-4476-BB07-9B239BDF18BE}"/>
+    <hyperlink ref="C743" r:id="rId721" display="rotaļlietas, lelles,  celtniecības klucīši u.c." xr:uid="{6A378092-8716-4788-85D2-E567E7271E09}"/>
+    <hyperlink ref="C744" r:id="rId722" xr:uid="{3FCA252E-F068-4A20-831C-319360E41114}"/>
+    <hyperlink ref="C745" r:id="rId723" display="ceļojumu čemodāni un ceļojumu somas, mugursomas, apavi, kedas, pārgājienu zābaki, alpīnisma zābaki, ikdienas apavi, burāšanas apavi, tenisa apavi, jo īpaši basketbola apavi, slēpju zābaki un snovborda zābaki, pēcslēpošanas apavi un zābaki, zolītes un zoles, pēdas arka u.c." xr:uid="{434109A2-85A7-4094-ADC6-D8FEAC9B2009}"/>
+    <hyperlink ref="C746" r:id="rId724" xr:uid="{216BA386-D6A3-468A-9A19-264A497DAD65}"/>
+    <hyperlink ref="C747" r:id="rId725" xr:uid="{78F82E36-DF4F-48D1-88B1-EC8AFD63C9CB}"/>
+    <hyperlink ref="C534" r:id="rId726" xr:uid="{2FE8EFB6-5ED4-450C-A3EA-18EEAFFC9FBD}"/>
+    <hyperlink ref="C748" r:id="rId727" xr:uid="{499ACCCB-B456-4F78-9461-D9F29967555F}"/>
+    <hyperlink ref="C749" r:id="rId728" xr:uid="{2429357C-776F-467B-A2BE-10A34BAE66EB}"/>
+    <hyperlink ref="C750" r:id="rId729" display="apavi, sporta apavi, skriešanas kurpes,futbola aprīkojums, bumbas, krekli, apavi u.c." xr:uid="{1CF78391-EFC6-455E-AEB9-A1B162F9D8C4}"/>
+    <hyperlink ref="C751" r:id="rId730" xr:uid="{7CB70BE5-B4F5-4FF7-A7DD-13427C7297AF}"/>
+    <hyperlink ref="C752" r:id="rId731" display="kosmētika, parfimērijas preces, dezodoranti personīgai lietošanai, pretsviedru līdzekļi, ķelnes ūdens, ziepes, mazgāšanas līdzekļi, kas nav paredzēti rūpnieciskiem vai ražošanas procesiem vai izmantošanai medicīnā, veļaspulveris, trauku mazgājamais līdzeklis, mazgāšanas līdzekļi, veļas mīkstinātāji, tīrīšanas un pulēšanas līdzekļi, mājsaimniecības balinātājs, šampūni, matu preparāti, zobu pastas, depilācijas līdzekļi, viltus nagi, tualetes piederumi, ādas kopšanas līdzekļi, preparāti u.c." xr:uid="{2D8E5FEE-7A98-4AB2-9F82-B4BB078B2215}"/>
+    <hyperlink ref="C753" r:id="rId732" xr:uid="{3E07446A-DB09-431B-A173-367BC656B951}"/>
+    <hyperlink ref="C754" r:id="rId733" xr:uid="{0006EBF1-68CB-4016-A41E-0C769D477F1D}"/>
+    <hyperlink ref="C755" r:id="rId734" display="sporta apģērbs,sporta bumbas, ikdienas krekli u.c." xr:uid="{0F8506BE-C212-4885-903C-C8BC9B621100}"/>
+    <hyperlink ref="C756" r:id="rId735" display=" krāsas, lakas,  krāsvielas, tintes drukāšanai, marķēšanai un ravēšanai,marķieri, krāsainie zīmuļi, krīts, marķieri, pildspalvas, zīmuļi, personīgie plānotāji, amatniecības un gleznošanas komplekti,skicēšanas tāfele,trafareti un raksti, zīmuļu asināmie un krāsaino zīmuļu asināmie, līmvielas, kancelejas preces, modelēšanas māls, krāsošanas spilventiņi,dārgmetāli un to sakausējumi, dārgakmeņi un pusdārgakmeņi, juvelierizstrādājumi, bižutērija,spēles un rotaļlietas,sporta preces (izņemot apģērbu), rotājumi, dekoratīvi priekšmeti u.c." xr:uid="{B804ECB4-260F-44AC-87A1-A8A0186C8676}"/>
+    <hyperlink ref="C757" r:id="rId736" xr:uid="{050EAB1B-36B3-4BCA-B7C0-10FD35AA30BB}"/>
+    <hyperlink ref="C758" r:id="rId737" xr:uid="{E6C89DE7-DBA1-4798-99AC-0BA7940C67D2}"/>
+    <hyperlink ref="C759" r:id="rId738" xr:uid="{92B263A7-11C6-410E-BB45-CBA6D4B5625D}"/>
+    <hyperlink ref="C760" r:id="rId739" xr:uid="{7632E8E3-8B18-46E5-BF55-E2954199AF9C}"/>
+    <hyperlink ref="C761" r:id="rId740" xr:uid="{BAD132F3-F194-445F-9C12-21DF247FD97C}"/>
+    <hyperlink ref="C762" r:id="rId741" xr:uid="{D195FF67-DE32-4D8F-A2E0-AA2E7454471D}"/>
+    <hyperlink ref="C763" r:id="rId742" xr:uid="{BDFEF8FE-BBFB-40E1-B6F0-695495016521}"/>
+    <hyperlink ref="C764" r:id="rId743" display="rotaļlietas, puzles,  puzles [rotaļlietas]; inteliģentas rotaļlietas, iemaņu spēles, manipulatīvas loģikas mīklas,  loģikas spēles u.c." xr:uid="{A8609C5E-2522-47D7-8915-67405ADA007B}"/>
+    <hyperlink ref="C765" r:id="rId744" display="matu veidošanas ierīce" xr:uid="{C5658874-7533-42D7-9800-5159A9EC8A19}"/>
+    <hyperlink ref="C766" r:id="rId745" xr:uid="{D3933A64-A8B7-4B53-9B8B-0685366B7C42}"/>
+    <hyperlink ref="C767" r:id="rId746" xr:uid="{DE5ECFBF-9FEA-4B3F-B036-1EC1BC67AD4B}"/>
+    <hyperlink ref="C768" r:id="rId747" xr:uid="{4BD69A61-5548-4DE3-A90E-F4070AA0BCAF}"/>
+    <hyperlink ref="C769" r:id="rId748" display="Aktuālo pieprasījumu saraksts 13.09.2024.xlsx" xr:uid="{6867E950-EBC2-4344-BA88-3E584934E19B}"/>
+    <hyperlink ref="C770" r:id="rId749" display="gredzeni u.c." xr:uid="{9C40558D-BC10-4003-B06C-46CC72003E90}"/>
+    <hyperlink ref="C772" r:id="rId750" xr:uid="{D6F1FB61-F6A3-46F0-B84E-B6A6DDD46B0E}"/>
+    <hyperlink ref="C773" r:id="rId751" xr:uid="{48E1369E-8B20-4E31-9FE3-6E3799389C41}"/>
+    <hyperlink ref="C774" r:id="rId752" display="Aktuālo pieprasījumu saraksts 02.10.2024.xlsx" xr:uid="{F395809B-F486-45C7-B5AF-4CC9BBB70FDB}"/>
+    <hyperlink ref="C775" r:id="rId753" display="apģērbi, apavi, galvassegas, ceļojumu koferi, pludmales somas, sporta somas, iepirkumu somas ar riteņiem, maki, rokassomas, instrumentu somas, medību somas [medību piederumi], portfeļi, skolas somas, dārgmetāli un to sakausējumi un izstrādājumi no tiem u.c." xr:uid="{2C0D4FEA-FE9A-46E3-A2C4-DD105C482828}"/>
+    <hyperlink ref="C776" r:id="rId754" xr:uid="{C9846FBE-9732-40AC-9704-CEC21EA582D6}"/>
+    <hyperlink ref="C777" r:id="rId755" xr:uid="{3CC0A549-131F-47F3-80B5-C9D18F24B41F}"/>
+    <hyperlink ref="C778" r:id="rId756" display="Aktuālo pieprasījumu saraksts 05.10.2024.xlsx" xr:uid="{4FFAA372-422C-4B3E-BFBC-F3B77830FB36}"/>
+    <hyperlink ref="C779" r:id="rId757" xr:uid="{03D4D3E9-0194-4E72-8379-34F946156170}"/>
+    <hyperlink ref="C780" r:id="rId758" xr:uid="{DEE1D853-8CB4-43B4-AF31-BF237F3F39C6}"/>
+    <hyperlink ref="C781" r:id="rId759" display="metāla baloni, kapsulas, pudeles, krējuma kārtridži un tvertnes gāzei, cilindri, kapsulas, pudeles, krējuma kārtridži un konteineri kriogēnām gāzēm u.c" xr:uid="{60F0BC22-58A8-47E9-8DD1-D06A8D206C6B}"/>
+    <hyperlink ref="C782" r:id="rId760" xr:uid="{CE67A40E-B5F6-47DA-8119-DE158A788370}"/>
+    <hyperlink ref="C783" r:id="rId761" xr:uid="{5AF5E3AA-56E0-4A04-A155-6A8E15A82337}"/>
+    <hyperlink ref="C784" r:id="rId762" xr:uid="{22238862-8F81-4DB6-9C04-13B883667B91}"/>
+    <hyperlink ref="C785" r:id="rId763" xr:uid="{68392ABD-29D9-4CD0-9339-33E6D26835EB}"/>
+    <hyperlink ref="C786" r:id="rId764" xr:uid="{867F3040-79D9-4D75-BB11-D367E732E2A3}"/>
+    <hyperlink ref="C787" r:id="rId765" display="pusvadītāji, pusvadītāju mikroshēmas, mikroshēmas [integrālās shēmas], uzglabāšanas vienības, zibatmiņa" xr:uid="{F033A2AF-4EFE-469D-B2C3-50BEEDCEBA5B}"/>
+    <hyperlink ref="C788" r:id="rId766" display="serveru sistēmas,tīmekļa lietojumprogrammas, mobilās lietotnes Blackberry, iPad un Co u.c." xr:uid="{FA7EE57A-35A7-4B9E-9993-640DB7FA080F}"/>
+    <hyperlink ref="C789" r:id="rId767" xr:uid="{40715D9F-A673-4551-9F47-E7BE7A5C5C74}"/>
+    <hyperlink ref="C790" r:id="rId768" display="brilles, saulesbrilles, briļļu futrāļi, dārgmetāli un to sakausējumi, parfimērija, ēteriskās eļļas, kosmētika, matu losjoni, apģērbi, apavi, galvassegas; zīdaiņu autiņi, āda un ādas imitācijas, un to izstrādājumi u.c." xr:uid="{7EEBDE7E-A724-428E-8688-9E71A54B14E3}"/>
+    <hyperlink ref="C791" r:id="rId769" display="pusvadītāji, integrālās shēmas, mikroprocesori, diodes, tranzistori, sensori, strāvas moduļi [dators] u.c." xr:uid="{40411B11-06A8-4811-AC01-DBCDBC746E2A}"/>
+    <hyperlink ref="C792" r:id="rId770" xr:uid="{F6A11DAC-1C40-49B9-9E3B-F560695A15F2}"/>
+    <hyperlink ref="C793" r:id="rId771" display="apģērbi, somas,pudeles,juvelierizstrā dājumi, rokassprādzes,apģērbi atslēgu piekariņi, mūzikas lentes; piederumi, kasetes ieraksti u.c." xr:uid="{AAF0F0B4-9990-46F0-B5B3-BD08D6793231}"/>
+    <hyperlink ref="C794" r:id="rId772" display="Aktuālo pieprasījumu saraksts 01.11.2024.xlsx" xr:uid="{1C31AB30-CE84-4ED6-AF28-748CE44944D7}"/>
+    <hyperlink ref="C795" r:id="rId773" display="saulesbriļļu futrāļi,  ietvari, saulesbrilles saulesbriļļu auklas, siksnas,  vāciņi, sieviešu sandales, atslēgu piekariņi sieviešu rokassomas,  rotaslietas, kleitas apģērbi, kostīmi, vilnas zeķes, virsdrēbes, peldkostīmi u.c." xr:uid="{4F856E47-2A51-45F4-B23C-A833A9303B48}"/>
+    <hyperlink ref="C796" r:id="rId774" xr:uid="{E5898D01-3EC6-4750-9EA4-051B0E344349}"/>
+    <hyperlink ref="C797" r:id="rId775" display="smaržas, juvelier izstrādājumi,   maki; somas, portfeļi, atslēgu piekariņi, apavi u.c." xr:uid="{8E71E908-A3B8-4DFE-90C0-5B965523A0E5}"/>
+    <hyperlink ref="C798" r:id="rId776" xr:uid="{4FF80F7E-9038-4C31-959A-2D944AD76447}"/>
+    <hyperlink ref="C799" r:id="rId777" display="medikamenti" xr:uid="{280F7843-C6BB-4DDD-A1DA-83EDD9C97B96}"/>
+    <hyperlink ref="C800" r:id="rId778" xr:uid="{B9890627-544F-47F6-9469-349AA220B423}"/>
+    <hyperlink ref="C801" r:id="rId779" xr:uid="{618FC750-1C41-467B-868B-64F8D8770D9E}"/>
+    <hyperlink ref="C802" r:id="rId780" xr:uid="{71FB4D25-71AF-4D5E-910E-0CEDFCDE7C61}"/>
+    <hyperlink ref="C803" r:id="rId781" display="Aktuālo pieprasījumu saraksts 29.11.2024.xlsx" xr:uid="{63E63D50-147C-462E-BFBA-FB617F719BB7}"/>
+    <hyperlink ref="C804" r:id="rId782" xr:uid="{F6396004-2464-41B3-B7B5-2D9D8DD4C835}"/>
+    <hyperlink ref="C806" r:id="rId783" display="somas, ziepes, parfimērijas preces ēteriskās eļļas, kosmētika, pildīti kosmētikas maciņi, matu veidošanas vasks; depilācijas vasks, šampūni, mājdzīvnieku šampūni [neārstnieciski kopšanas līdzekļi], šķidrumi matu un ķermeņa kopšanai, matu krāsas, dezodorētāji u.c." xr:uid="{83241AE5-C692-4EB9-AAE7-C031DC31E883}"/>
+    <hyperlink ref="C807" r:id="rId784" xr:uid="{F2F6E72B-3007-4767-8D65-DE4C8AA7DE2C}"/>
+    <hyperlink ref="C808" r:id="rId785" xr:uid="{7D6C70B7-DD13-4845-9254-D6D743864A0B}"/>
+    <hyperlink ref="C809" r:id="rId786" xr:uid="{E62357D1-3460-40C6-97CC-013DFAA90C29}"/>
+    <hyperlink ref="C810" r:id="rId787" xr:uid="{688CE3FD-153C-4931-8613-148F4676408D}"/>
+    <hyperlink ref="C811" r:id="rId788" xr:uid="{EA308944-4EBD-4E38-A68C-2DEF70740BE4}"/>
+    <hyperlink ref="C683" r:id="rId789" xr:uid="{EE18586C-4A10-4399-A380-B45B3C4CBBC4}"/>
+    <hyperlink ref="C817" r:id="rId790" display="kanalizācijas kanāli" xr:uid="{3FF6402C-05B4-4232-B970-8C166899F602}"/>
+    <hyperlink ref="C818" r:id="rId791" display="elektriskie iztvaicētāji,iztvaicētājs garšaugu un esenču iztvaicēšanai,  Inhalatori, garšaugu dzirnaviņas,  apģērbi,  laboratorijas mēteļi, cepures, kleitas, svārki, sporta bikses, bikses, apakšveļa, šalles,  vizieri un stieņi u.c." xr:uid="{ABCA54CA-DB7E-403D-BF87-465DA2E5840B}"/>
+    <hyperlink ref="C819" r:id="rId792" xr:uid="{689A6FE9-A455-432E-A47E-18A5B8A105D3}"/>
+    <hyperlink ref="C821" r:id="rId793" xr:uid="{8734DEFD-FD75-4D2B-BA9E-C52B9CB34B1A}"/>
+    <hyperlink ref="C822" r:id="rId794" display="apģērbs sportam,  sporta inventārs,  saulesbrilles; brilles (optika), sporta brilles, portfeļi, šalles, sporta aprīkojums, cimdi, sporta apavi, futbola krekli, futbola apģērbu modeļi, bērnu apģērbi, vīriešu apakšveļa  u.c." xr:uid="{D16310C0-CC70-4F9C-93C1-19044039ABD4}"/>
+    <hyperlink ref="C820" r:id="rId795" xr:uid="{42F15BF0-64CF-45F2-9B1F-DE2B075C13BE}"/>
+    <hyperlink ref="C823" r:id="rId796" xr:uid="{EA2F72BD-F901-40FB-A9CD-680D0253FA3A}"/>
+    <hyperlink ref="C824" r:id="rId797" xr:uid="{629104C2-7EB9-4353-A9F4-EB663B96C2EB}"/>
+    <hyperlink ref="C825" r:id="rId798" xr:uid="{A4B73AEE-07F2-49E7-B007-77C2066407A2}"/>
+    <hyperlink ref="C826" r:id="rId799" display="gaisa spilveni automašīnām motocikli,  elektrības ģenerators u.c." xr:uid="{6C989A12-397D-48CB-830E-02B3A243823E}"/>
+    <hyperlink ref="C827" r:id="rId800" xr:uid="{7AA5F026-1960-4497-A569-BDBC0B85BD8F}"/>
+    <hyperlink ref="C828" r:id="rId801" xr:uid="{78F07FC9-0419-45D7-B094-FBEAB3ADC529}"/>
+    <hyperlink ref="C829" r:id="rId802" display="ķīmisko un neķīmisko vielu filtrēšanas līdzekļi, rūpnieciskās eļļas un smērvielas; motoreļļa, transmisijas eļļa; smērvielas; putekļu noņemšanas līdzekļi,dzelzs izstrādājumi un nelieli metāla izstrādājumi; metāla izstrādājumi, jo īpaši celtniecības materiāli,būvelementi, cisternas, tvertnes, konteineri, transportēšanas preces, uzglabāšanas preces, iepakojums, mehāniskās iekārtas celtniecībai, zemes rakšanai, drupināšanai, jaukšanai, apstrādei, ieguvei un lauksaimniecība, sūkņi, kompresori, ģeneratori un ventilatori, roboti, pārvietošana un apstrāde aprīkojums, bagāžas, somas, kabatas portfeļi un citi nesēji, mugursomas, apģērbs, apavi, galvassegas, spēles, rotaļlietas, sporta preces un aprīkojums, smēķētāju preces,  šķiltavas,pelnu trauki,  sērkociņi u.c." xr:uid="{53801129-51F6-4F60-9B9A-1EA8E05321C2}"/>
+    <hyperlink ref="C830" r:id="rId803" display="pneimatiskie vārstu izpildmehānismi, izpildmehānismi AUTH rūpnieciskās automatizācijas vadības ierīces eleektriskie AUTH sensori, AUTH vārsti [sūkņu daļas], solenoīda vārsti u.c. " xr:uid="{F3731FB3-83FC-4893-98E2-0E6EA63EB8A4}"/>
+    <hyperlink ref="C831" r:id="rId804" xr:uid="{A52AEFF3-099F-4EE0-9898-FE5139ADD9ED}"/>
+    <hyperlink ref="C832" r:id="rId805" xr:uid="{ABF51D58-9C9E-41E2-8D1D-837BAE14FB78}"/>
+    <hyperlink ref="C833" r:id="rId806" xr:uid="{2E8B55CA-27ED-4702-B934-385892EF5A42}"/>
+    <hyperlink ref="C834" r:id="rId807" xr:uid="{5B8E92E0-4997-42F1-8D57-11FE55E17073}"/>
+    <hyperlink ref="C835" r:id="rId808" xr:uid="{C0EE080F-8F18-409D-B41B-8F44C81D1DA0}"/>
+    <hyperlink ref="C836" r:id="rId809" xr:uid="{A351E911-1598-4C98-8FE3-9543EB14F94E}"/>
+    <hyperlink ref="C837" r:id="rId810" xr:uid="{D4A5C02A-7F80-49FF-9770-A13C743FA436}"/>
+    <hyperlink ref="C838" r:id="rId811" xr:uid="{E9043F93-1E2C-4FCD-9571-F18BB8A08E52}"/>
+    <hyperlink ref="C839" r:id="rId812" xr:uid="{463892CB-CD7D-4E63-AA87-EF8C39AD262C}"/>
+    <hyperlink ref="C840" r:id="rId813" display="nemetāla emblēmas automašīnām, auto piederumi u.c" xr:uid="{5E50712F-D88B-4A00-B790-C3F5D9BCEF88}"/>
+    <hyperlink ref="C841" r:id="rId814" xr:uid="{66B9B0DB-23C9-4170-991F-2B4F6F5C4423}"/>
+    <hyperlink ref="C842" r:id="rId815" display="juvelierizstrādājumi, somas,stikla izstrādājumi,tekstilizstrādājumi, rotaļlietas un sporta preces u.c." xr:uid="{5F035FD0-C2B4-40B6-A675-D0CE19F593DE}"/>
+    <hyperlink ref="C843" r:id="rId816" display="Aktuālo pieprasījumu saraksts 10.02.2025.xlsx" xr:uid="{208FFDF8-441C-4C56-8E29-D85B153B7D1E}"/>
+    <hyperlink ref="C844" r:id="rId817" xr:uid="{E308119A-7E47-4B74-B51C-521C7CD6CFB8}"/>
+    <hyperlink ref="C845" r:id="rId818" xr:uid="{C956FE18-679D-4675-A30E-FA7167C91FD4}"/>
+    <hyperlink ref="C846" r:id="rId819" display="flīžu griezēji [rokas darbarīki]" xr:uid="{656EB103-0701-4F49-BAF2-7298BDA71452}"/>
+    <hyperlink ref="C847" r:id="rId820" xr:uid="{DD4A9C0D-BBCA-4DF9-B9D6-9ED375091F52}"/>
+    <hyperlink ref="C848" r:id="rId821" xr:uid="{5D70D2AE-187B-4F68-9FFB-53D0A630B27E}"/>
+    <hyperlink ref="C849" r:id="rId822" xr:uid="{1B3D01F8-F0EF-402F-B685-5596342F2AF1}"/>
+    <hyperlink ref="C850" r:id="rId823" xr:uid="{72463950-6FE2-4156-873B-F34B38928989}"/>
+    <hyperlink ref="C851" r:id="rId824" display="dekoratīvs stikls,stikla figūriņas, mākslinieciski priekšmeti no kristālstikla, svina kristāla figūriņas u.c." xr:uid="{186A8EEA-C2B4-4DDA-918C-F7561FBCFB73}"/>
+    <hyperlink ref="C852" r:id="rId825" xr:uid="{EE9E0A0C-C19E-457F-9903-B0AE923EE510}"/>
+    <hyperlink ref="C853" r:id="rId826" xr:uid="{B0746357-E5F6-4B0B-934B-8E37DBD5C8C9}"/>
+    <hyperlink ref="C854" r:id="rId827" xr:uid="{29412CAF-94C9-4643-A5A9-69A3FB2FD762}"/>
+    <hyperlink ref="C855" r:id="rId828" xr:uid="{A2721EA4-BA4C-434E-AE8D-F10C83D6F536}"/>
+    <hyperlink ref="C856" r:id="rId829" xr:uid="{C2385FB3-6A1F-4FD5-9B48-B446F03B79DC}"/>
+    <hyperlink ref="C857" r:id="rId830" xr:uid="{CE032A19-9A89-49E6-B3A2-A44DDCAAB194}"/>
+    <hyperlink ref="C858" r:id="rId831" xr:uid="{1FE07634-364E-455A-B553-791C522A7CF9}"/>
+    <hyperlink ref="C859" r:id="rId832" display="apģērbs, rotaļlietas, kancelejas preces, svārsta pulksteņi, vannas halāti, bērnu lietussargi,  ballīšu baloni, papīra ballīšu dekorācijas, ballīšu ielūgumi, svētku rakstāmpiederumi, papīra ballīšu piederumi, vannas rotaļlietas, ērnu albumi, bērnu pārtika (zīdaiņiem), bērnu dvieļi, plastmasas ballīšu cepures u.c." xr:uid="{CFD756AA-62DE-4DD0-8BF0-02E9FD4711A9}"/>
+    <hyperlink ref="C860" r:id="rId833" xr:uid="{8B33C305-D30D-4560-B472-97EAEC5611A5}"/>
+    <hyperlink ref="C861" r:id="rId834" xr:uid="{77C7EEB5-0058-4103-87F9-B48640AC17FE}"/>
+    <hyperlink ref="C862" r:id="rId835" xr:uid="{1E008383-3FEC-4FBE-93CC-61050C2DB2AD}"/>
+    <hyperlink ref="C863" r:id="rId836" xr:uid="{D21968B2-FE36-490C-8690-F5B6B8146719}"/>
+    <hyperlink ref="C864" r:id="rId837" xr:uid="{2C12C319-4817-49AA-9F06-B1D70E068292}"/>
+    <hyperlink ref="C865" r:id="rId838" xr:uid="{003223B5-D961-4987-B25F-D933AC93FCA0}"/>
+    <hyperlink ref="C866" r:id="rId839" xr:uid="{CDDA875D-DF30-4A78-9DC2-AE35D390BEC6}"/>
+    <hyperlink ref="C867" r:id="rId840" xr:uid="{6C762CB8-39CD-4662-8827-E21DA3817F76}"/>
+    <hyperlink ref="C868" r:id="rId841" xr:uid="{D8BB1354-AA7E-43FC-84C2-A130E3F20997}"/>
+    <hyperlink ref="C869" r:id="rId842" display=" kosmētika un tualetes piederum, zobu pastas, parfimērija, ēteriskās eļļas u.c." xr:uid="{BFA9C267-046A-4197-88B2-74B90DE43017}"/>
+    <hyperlink ref="C870" r:id="rId843" xr:uid="{C1678B3C-4424-4533-9EDC-98892E4462B0}"/>
+    <hyperlink ref="C871" r:id="rId844" display="mobilie telefoni u.c." xr:uid="{F930C1EB-4262-48C4-BE03-C665BA99CD43}"/>
+    <hyperlink ref="C872" r:id="rId845" display="Audio irrīces" xr:uid="{2EB236CA-787D-45FD-A1CC-2E697C5052C7}"/>
+    <hyperlink ref="C873" r:id="rId846" display="elektriskie motori,starteri  (izņemot sauszemes transportlīdzekļiem),ģeneratori, iekšdedzes dzinēju aizdedzes sistēmas, spuldžu sveces,aizdedzes sveces,degvielas sūkņi, regulatori, sprauslas un sprauslu turētāji, dzinēja vārsti, degvielas filtri, eļļas filtri, gaisa filtri u.c. " xr:uid="{F65414F6-08A7-435C-8234-7357DDFDCD79}"/>
+    <hyperlink ref="C874" r:id="rId847" xr:uid="{EE0EB4FE-F416-4C25-AC85-8E9AFAB47BE1}"/>
+    <hyperlink ref="C875" r:id="rId848" display="bērnu apģērbi, pidžamas ar apmetni, papīra dvieļi, salvetes, vienreizlietojamie papīra dvieļi, tālruņa kartes un kredītkartes, attēli, grafikas, rokasgrāmatas, plakāti, apsveikuma kartītes, pastkartes, attēlu kartes, uzlīmes, pretsviedru tualetes piederumi, aromterapijas eļļas, zīdaiņu eļļas, mitrās salvetes zīdaiņiem, dušas želejas, kristāli, ķermeņa krēmi, losjoni un pulveri, elpas atsvaidzinātāji, burbuļvannas, dezodoranti, pārsēju materiāls, zīdaiņu pārtika, vitamīni bērniem, ārstnieciskas zāļu tējas, dezinfekcijas līdzekļi u.c." xr:uid="{AA7F9368-E476-4128-97C9-11A8A306A23F}"/>
+    <hyperlink ref="C876" r:id="rId849" xr:uid="{F1BC1058-EF46-4E8C-83F3-E65FD2BC6F9C}"/>
+    <hyperlink ref="C877" r:id="rId850" display="zāģi,  cauruļu griešanas mašīnas, mašīnas metālu zāģēšanai, pašgājējas mašīnas zāģēšanai, zāģu soli, mobilās kokzāģētavas, zāģēšanas instrumenti zāģmašīnām, zāģēšanas darbgaldi, zāģu asmeņi u.c. " xr:uid="{809E93E1-A50F-4EEF-8566-A29041C5834F}"/>
+    <hyperlink ref="C878" r:id="rId851" display="spēļu konstruktori, rotaļu konstruktori, miniatūras figūriņas no plastmasas, savienojamas rotaļu konstruktoru daļas, savienojumu rotaļu konstruktori, konstruktoru daļas, rotaļu darbarīki,  kārbas uzglabāšanas nolūkiem (plastmasas) u.c." xr:uid="{F99B8906-855A-4066-846E-EF8F7ACA61A9}"/>
+    <hyperlink ref="C879" r:id="rId852" xr:uid="{7D498068-AEE7-4236-9687-F14D9A32C7B6}"/>
+    <hyperlink ref="C880" r:id="rId853" xr:uid="{DEA0396B-07A4-4708-AFC7-1CA8F61D3373}"/>
+    <hyperlink ref="C882" r:id="rId854" xr:uid="{F05E7AB5-0CEB-42DD-BD56-925975203923}"/>
+    <hyperlink ref="C883" r:id="rId855" display="spēles, rotaļlietas un rotaļlietas,videospēļu ierīces vingrošanas un sporta inventārs, apģērbi, apavi, galvassegas, bagāžas un pārnēsāšanas somas, rokas darbarīki, sniega lāpstas, brilles, sniega brilles, saulesbrilles, ķiveres, muguras aizsargi, apakšstilbu aizsargi,nelaimes gadījumu aizsardzības ierīces personiskai lietošanai, jo īpaši pastiprinājumi plecu un elkoņu, ceļgalu un citu ķermeņa daļu aizsardzībai, elektroniski meklēšanas aparāti apbedīto personu atrašanās vietas noteikšanai, elektroniski lavīnu raiduztvērēji,meklēšanas zondes u.c." xr:uid="{EC86601C-8664-4408-A248-42326033F50B}"/>
+    <hyperlink ref="C884" r:id="rId856" display="jaudas pārvades siksnas sauszemes transportlīdzekļu dzinējiem, gumijas transmisijas siksnas  transportlīdzekļiem, sauszemes transportlīdzekļu transmisijas elementi, sauszemes transportlīdzekļu zobsiksnu spriegošanas ierīces,jostu spriegotāji, sauszemes transportlīdzekļu dzinēju zobsiksnu spriegošanas ierīces, spriegotāji (ar roku darbināmi instrumenti), metāla kabeļu spriegotāji laivām, piedziņas skriemeļi, skriemeļi,zobsiksnas skriemeļi,siksnu skriemeļi,skriemeļi (mašīnu daļas), transportlīdzekļu dinamo skriemeļi, skriemeļi (metāla aparatūra) u.c. " xr:uid="{AC7E6699-E0B8-449F-BA5F-661F072DB7D9}"/>
+    <hyperlink ref="C885" r:id="rId857" display="modulāras lampu sistēmas, kas sastāv no dažādiem elementiem (gaismas stieņa, savienojuma un pamatnes) vai &quot;sienas&quot; vai &quot;piekares&quot; vai &quot;grīdas&quot; vai &quot;no augšas līdz griestiem&quot; gaismas stieņa arhitektūras apgaismojumam, tajos ietilpst optiskie piederumi un gaismas sloksnes." xr:uid="{040B5818-0F0D-4BEB-A662-7B743B6B090E}"/>
+    <hyperlink ref="C886" r:id="rId858" xr:uid="{C757A1E8-A495-4F26-89DD-60B27D22CBF1}"/>
+    <hyperlink ref="C887" r:id="rId859" xr:uid="{63F5FED9-8393-48B0-847E-A785D7C74E0E}"/>
+    <hyperlink ref="C710" r:id="rId860" xr:uid="{AA85CE16-69D1-4364-A783-A9A6C452F2EB}"/>
+    <hyperlink ref="C888" r:id="rId861" xr:uid="{EC546C18-C6EA-41A1-A73F-3B1A59E1EB77}"/>
+    <hyperlink ref="C889" r:id="rId862" display="šokolāde,  kafija, šokolādes cepumi, ievārījumi; dabīgie ievārījumi. medus, augļu pasta,  konfektes, olīvu pasta,diētas kapsulas, uztura bagātinātāji, gardumi, tēja, pīrāgi, baklava, košļājamā gumija, zobu pastas, mutes skalojamais līdzeklis, ziepe, ēteriskās eļļas (eļļas), saules aizsargkrēms, olīveļļa, šampūns, roku krēmi,  kosmētika, kosmētiskie preparāti, zāļu kapsulas, gomoritīns,  roku losjoni, roku tīrīšanas līdzekļi, farmaceitiskie izstrādājumi,  odekoloni, smaržas un saistīti izstrādājumi, dabīgie sveķi mastika u.c. " xr:uid="{EA72F06B-501E-450A-849F-3E8FED639868}"/>
+    <hyperlink ref="C890" r:id="rId863" xr:uid="{5D1F7966-8101-49EF-B948-D01D6DCD363E}"/>
+    <hyperlink ref="C892" r:id="rId864" xr:uid="{08BEB8DB-C540-41E3-8440-D4AE3FE0EC86}"/>
+    <hyperlink ref="C484" r:id="rId865" xr:uid="{77259622-4D9D-45AC-945D-E9068DB5BD3E}"/>
+    <hyperlink ref="C893" r:id="rId866" xr:uid="{270CFF40-6074-4EB9-8D48-C01A7DC369E2}"/>
+    <hyperlink ref="C894" r:id="rId867" xr:uid="{EB3CF168-DC28-4891-9B2A-41C5A8AACFCF}"/>
+    <hyperlink ref="C895" r:id="rId868" display="farmaceitiskās un veterinārās zāles, higiēnas līdzekļi medicīniskiem nolūkiem, diētiskie produkti medicīniskiem nolūkiem, bērnu pārtika, plāksteri, pārsēji, zobu plombēšanas materiāli un impresijas materiāli zobārstniecības nolūkiem, dezinfekcijas līdzekļi, līdzekļi kaitīgu dzīvnieku iznīcināšanai fungicīdi, herbicīdi, pretreimatiskas rokassprādzes, gredzeni, pretreimatiskie gredzeni, asinis medicīniskiem nolūkiem, asins plazma, rokassprādzes medicīniskiem nolūkiem u.c." xr:uid="{0F44F70F-AA4E-4C71-B48C-BF260D82E7EF}"/>
+    <hyperlink ref="C896" r:id="rId869" xr:uid="{89F73BF0-FE2D-4B5E-B008-4D0B520F6DF5}"/>
+    <hyperlink ref="C897" r:id="rId870" xr:uid="{C6216D62-3BDF-4E7D-B360-A084E88E056F}"/>
+    <hyperlink ref="C898" r:id="rId871" xr:uid="{33488069-BD88-47DF-9382-D4D864C12AB2}"/>
+    <hyperlink ref="C899" r:id="rId872" xr:uid="{2DA75C6D-1295-4074-8383-11EDC227B58E}"/>
+    <hyperlink ref="C900" r:id="rId873" xr:uid="{6C355912-792C-4F0B-B1EF-7822877AE1CD}"/>
+    <hyperlink ref="C901" r:id="rId874" display="Aktuālo pieprasījumu saraksts 11.04.2025.xlsx" xr:uid="{26DE056C-CB08-49D7-9D2A-BE2B2CF4E72B}"/>
+    <hyperlink ref="C902" r:id="rId875" xr:uid="{25E76923-8CF1-4674-AF2F-6500E3045E0F}"/>
+    <hyperlink ref="C903" r:id="rId876" xr:uid="{9CBFC22B-C3B3-4867-ABEA-8780E76D7BC3}"/>
+    <hyperlink ref="C904" r:id="rId877" display="Aktuālo pieprasījumu saraksts 11.04.2025.xlsx" xr:uid="{096A5C18-E709-46F3-A055-651C726D86F8}"/>
+    <hyperlink ref="C905" r:id="rId878" xr:uid="{A0BB546A-6467-485C-A33C-03CE0E3CD822}"/>
+    <hyperlink ref="C907" r:id="rId879" display="Aktuālo pieprasījumu saraksts 11.04.2025.xlsx" xr:uid="{3530818B-63CF-4446-981B-0B23B07C76B5}"/>
+    <hyperlink ref="C908" r:id="rId880" xr:uid="{9F567955-B077-4763-B9BF-9AD79CB16D2B}"/>
+    <hyperlink ref="C909" r:id="rId881" display="ādas apģērbs aizsardzībai pret negadījumiem vai traumām, ādas futrāļu maciņi, ādas maciņi viedtālruņiem, ādas apvalki planšetdatoriem,  grāmatu vāki no ādas; Ādas zīmuļu futrāļi, ar ādu iesietas dienasgrāmatas, ādas pārvalki dienasgrāmatām, ādas grāmatzīmes, ādas mēbeļu pārvalki,  somas, maki, koferi, ceļojumu somas u.c." xr:uid="{49A221F6-F013-47B7-B18F-7BC09E08F60B}"/>
+    <hyperlink ref="C910" r:id="rId882" display="Aktuālo pieprasījumu saraksts 01.05.2025.xlsx" xr:uid="{F05D513C-F696-4F44-B901-08726E7235F3}"/>
+    <hyperlink ref="C911" r:id="rId883" xr:uid="{BD9107A0-C8B9-4131-804A-CBADCFADD5DF}"/>
+    <hyperlink ref="C912" r:id="rId884" display="apģērbi, kancelejas preces, apsveikuma kartītes u.c." xr:uid="{2B8F6BE5-5D20-4206-A45C-A388AAF5E4D9}"/>
+    <hyperlink ref="C913" r:id="rId885" display="cepures, džemperi,           T-krekli" xr:uid="{E51B17F2-4EC2-41E3-B3E2-91159DDFE253}"/>
+    <hyperlink ref="C914" r:id="rId886" display="parfimērija,  smaržas, tualetes ūdeņi u.c." xr:uid="{0C030A01-14CB-44D8-A216-680C25F202A7}"/>
+    <hyperlink ref="C915" r:id="rId887" xr:uid="{796A794C-90F0-44C7-B346-244CFDB57E60}"/>
+    <hyperlink ref="C916" r:id="rId888" display="apģērbi, somiņas, maki, mugursomas, sporta somas, motociklu seglu somas, ādas atslēgu piekariņi un atslēgu maciņi,čemodāni, iepirkumu somas, portfeļi, dokumentu maciņi, čeku grāmatiņu vāki, sajūga somiņas, bagāža, ceļojumu somas, ādas turētājs dzērienu traukiem, citas preces u.c. " xr:uid="{6642EFFE-834A-4581-9FB4-A033D9162D02}"/>
+    <hyperlink ref="C917" r:id="rId889" xr:uid="{A94EBDF9-F1CD-4CD8-8BE5-36726AACBFFF}"/>
+    <hyperlink ref="C918" r:id="rId890" xr:uid="{2B6F773C-F19A-46DB-8635-87EE13681BCF}"/>
+    <hyperlink ref="C316" r:id="rId891" display="Barības izstrādājumi suņiem" xr:uid="{A78C9973-BD67-48CC-AADD-1EBFFF11ACA0}"/>
+    <hyperlink ref="C920" r:id="rId892" xr:uid="{32B59FB0-5CD9-4840-886C-63FE6889F97C}"/>
+    <hyperlink ref="C919" r:id="rId893" xr:uid="{ED79914C-F39C-4321-AAD2-88B09C560C07}"/>
+    <hyperlink ref="C921" r:id="rId894" xr:uid="{0B1B3574-AD78-4833-9268-946B3A4CC062}"/>
+    <hyperlink ref="C922" r:id="rId895" display="sporta apģērbs, T-krekli, regbija topi" xr:uid="{E8E55A69-FDC0-4721-B801-CCA28837284C}"/>
+    <hyperlink ref="C923" r:id="rId896" xr:uid="{1CF6D686-1FEC-4C57-8216-F90887F203B4}"/>
+    <hyperlink ref="C924" r:id="rId897" xr:uid="{876882EA-568B-4770-A14D-FB306D91A431}"/>
+    <hyperlink ref="C925" r:id="rId898" display="Aktuālo pieprasījumu saraksts 15.05.2025.xlsx" xr:uid="{C2E7ED4B-8251-4636-9BA2-7883D4F8717F}"/>
+    <hyperlink ref="C437" r:id="rId899" xr:uid="{DBA0F06E-8797-4CC9-AE80-A5E0111EFB63}"/>
+    <hyperlink ref="C436" r:id="rId900" display="kosmētika,  ķermeņa kopšanas līdzekļi u.c." xr:uid="{41306292-68A3-40E6-9C5B-C026639CB28C}"/>
+    <hyperlink ref="C435" r:id="rId901" xr:uid="{743D1ECD-C321-4159-9F97-1E326C3BE81B}"/>
+    <hyperlink ref="C434" r:id="rId902" xr:uid="{1C1F5F5F-2295-4F08-920F-B0D3D8198270}"/>
+    <hyperlink ref="C926" r:id="rId903" xr:uid="{DA11E1A5-D052-4C4E-B98B-9E8134102AD9}"/>
+    <hyperlink ref="C927" r:id="rId904" display="velosipēdu rāmji, dakšas (velosipēdu detaļas), velosipēdi; sporta velosipēdi u.c. " xr:uid="{EFE7F49A-3F92-45D4-BFF9-5B171C72F47A}"/>
+    <hyperlink ref="C928" r:id="rId905" xr:uid="{4B6A4572-4266-40D1-8AA2-A76663094CCD}"/>
+    <hyperlink ref="C815" r:id="rId906" display="šaujamieroči, gaisa pistoles, gaisa šautenes, trankvilizatoru pistoles, Pneimatiskie ieroči, rotaļu ieroči u.c." xr:uid="{22471393-4FAB-465E-84CB-9D713AF6ECBD}"/>
+    <hyperlink ref="C814" r:id="rId907" display="apģērbs, apavi; somas, maki, galvassegas, saulesbrilles u.c." xr:uid="{E0D8E9F8-364F-476F-8AC3-5DC26CBADAEE}"/>
+    <hyperlink ref="C813" r:id="rId908" display="transportlīdzekļu izplūdes sistēmas, izpūtēji dzinējiem un mašīnām iepakojuma materiāli, kartona iepakojums  transportlīdzekļiem transportlīdzekļu spoguļi,  transportlīdzekļu daļas, transportlīdzekļu spoileri,  polo krekli; galvassegas; apģērbs, jakas u.c." xr:uid="{8B4E49A1-62FB-409D-B0A8-5A37742D667B}"/>
+    <hyperlink ref="C812" r:id="rId909" display="konditorejas izstrādājumi, metāla kastes;uzglabāšanas konteineri mājsaimniecībai un virtuvei,  apģērbi, apavi, galvassegas; mobilo tālruņu maciņi, rotaslietas, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietu/telefonu maciņi, juvelierizstrādājumi, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietas u.c." xr:uid="{4C75E94E-D619-4F2A-883E-CAA30DF39B3D}"/>
+    <hyperlink ref="C929" r:id="rId910" display="konditorejas izstrādājumi, metāla kastes;uzglabāšanas konteineri mājsaimniecībai un virtuvei,  apģērbi, apavi, galvassegas; mobilo tālruņu maciņi, rotaslietas, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietu/telefonu maciņi, juvelierizstrādājumi, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietas u.c." xr:uid="{C5DB38E8-4137-4F66-986E-790B6E448E81}"/>
+    <hyperlink ref="C930" r:id="rId911" xr:uid="{7C9768DD-195C-4DB9-9492-1A98B5DD773D}"/>
+    <hyperlink ref="C931" r:id="rId912" display="Aktuālo pieprasījumu saraksts 15.05.2025.xlsx" xr:uid="{ACC4B377-5775-44E3-8508-C2982BBB49C0}"/>
+    <hyperlink ref="C932" r:id="rId913" xr:uid="{A2EF5E41-3493-430C-B8CC-659A0CDD6EE3}"/>
+    <hyperlink ref="C933" r:id="rId914" display="portfeļi, karšu maki, maki kredītkartēm (ādas izstrādājumi),  rokassomas, naudas maki u.c. " xr:uid="{B021D1CD-4443-4D66-8DDA-5BD6707244EA}"/>
+    <hyperlink ref="C934" r:id="rId915" display="aksesuāri, jakas, T-krekli, sporta apakškrekli" xr:uid="{B280CAFB-977B-4104-ACC0-F83E1310D409}"/>
+    <hyperlink ref="C935" r:id="rId916" xr:uid="{5007041E-D12C-40BF-9C6B-AF3D5246739A}"/>
+    <hyperlink ref="C936" r:id="rId917" xr:uid="{3A0627F5-654F-414B-A926-449A3C9866B2}"/>
+    <hyperlink ref="C939" r:id="rId918" xr:uid="{2305F8A0-68BA-482B-86E8-6E803314F50E}"/>
+    <hyperlink ref="C937" r:id="rId919" xr:uid="{F786984D-6846-43AE-94E8-91E5E3E366A8}"/>
+    <hyperlink ref="C938" r:id="rId920" xr:uid="{DD7E50E1-37A7-466A-A883-04985793C79D}"/>
+    <hyperlink ref="C940" r:id="rId921" xr:uid="{C3D7EF18-4742-44DC-9190-4799F04EA725}"/>
+    <hyperlink ref="C941" r:id="rId922" display="elektriskās sistēmas, savienojošie termināļi, elektriskie savienotāji u.c." xr:uid="{0442F6A0-2095-49CE-A015-598ED5238815}"/>
+    <hyperlink ref="C942" r:id="rId923" xr:uid="{AFD1E69B-BAA8-44D2-B8F3-AD805C71460C}"/>
+    <hyperlink ref="C943" r:id="rId924" display="elektroniskās cigaretes; šķidrie nikotīna šķīdumi izmantošanai elektroniskajās cigaretēs" xr:uid="{6288A323-6C49-4373-B016-C9278E2129EB}"/>
+    <hyperlink ref="C944" r:id="rId925" display="ķīmiskie produkti, neapstrādāti sintētiskie sveķi, neapstrādātas plastmasas, ugunsdzēsības un ugunsdrošības līdzekļi, cietinātāji un lodēšanas līdzekļi, miecēšanas līdzekļi dzīvnieku ādām, līmes rūpnieciskiem mērķiem, špakteles un citas pildvielas, komposts, mēslošanas līdzekļi, kūtsmēsli, bioloģiskie aģenti rūpnieciskiem un zinātniskiem mērķiem, krāsa" xr:uid="{32A6DD2A-056D-4300-9AA7-D3E65FF9474D}"/>
+    <hyperlink ref="C945" r:id="rId926" xr:uid="{662F4C1A-F5C1-4118-A011-AB6030D4DA1E}"/>
+    <hyperlink ref="C359" r:id="rId927" xr:uid="{D96D36BB-D305-4573-BB4B-72DF04D129D4}"/>
+    <hyperlink ref="C174" r:id="rId928" xr:uid="{6477D022-19BB-40AA-BA87-C21221113697}"/>
+    <hyperlink ref="C946" r:id="rId929" display="plastmasas bļodas, bļodas (konteineri), mazgāšanas vannas u.c." xr:uid="{18FBCECB-D40B-45B9-B1C0-1813EA94EF4B}"/>
+    <hyperlink ref="C947" r:id="rId930" display="Aktuālo pieprasījumu saraksts 01.07.2025.xlsx" xr:uid="{B7615EE9-A5E3-4AAD-A7B0-EE12F89E2CB4}"/>
+    <hyperlink ref="C948" r:id="rId931" xr:uid="{3D3AE453-923A-4224-B7E6-138C513C5330}"/>
+    <hyperlink ref="C949" r:id="rId932" xr:uid="{2C7CE228-71E1-491D-900D-0C7C9387A6D7}"/>
+    <hyperlink ref="C950" r:id="rId933" display="sporta bumbas, sporta apavi, apģērbs,sporta somas; sporta apģērbu somas u.c." xr:uid="{BC6C9D15-A910-4AE2-AFCB-F1BFE3BE425E}"/>
+    <hyperlink ref="C951" r:id="rId934" xr:uid="{BA9B0BB0-38D0-4868-A4BE-B0E6D8F6DBA9}"/>
+    <hyperlink ref="C952" r:id="rId935" xr:uid="{87BBAB75-30CA-490F-88F2-02800BA0EE62}"/>
+    <hyperlink ref="C953" r:id="rId936" display="rezerves daļas,apģērbi,aksesuāri u.c." xr:uid="{7C73C108-54EB-41EE-889A-B504F9BE7287}"/>
+    <hyperlink ref="C954" r:id="rId937" xr:uid="{A4801FF2-7E4A-4049-82D9-66F0A44B2BC6}"/>
+    <hyperlink ref="C955" r:id="rId938" xr:uid="{791C31BF-F272-412B-8F1C-A89215DB36E8}"/>
+    <hyperlink ref="C956" r:id="rId939" xr:uid="{507EE77A-E422-4B9B-AA7C-22BB72DDEC56}"/>
+    <hyperlink ref="C957" r:id="rId940" xr:uid="{67379BF0-06E6-4658-A677-0E3C1E9E8B7D}"/>
+    <hyperlink ref="C958" r:id="rId941" display="parfimērijas izstrādājumi, kosmētika, galvassegas, apģērbs, rotaļlietas, apavi, zobu pastas un pastas, transportlīdzekļi, ziepes, spēles porcelāns, mazgāšanas līdzekļi rūpnieciskiem nolūkiem, parfimērijas eļļas, stikla trauki u.c." xr:uid="{EE55D5F1-E728-484C-A78C-25CC2ED10047}"/>
+    <hyperlink ref="C959" r:id="rId942" display=" somas, kabatas portfeļi, mugursomas, apģērbi, apavi, galvassegas, sporta preces un aprīkojums; vingrošanas izstrādājumi, kas nav ietverti citās klasēs, vingrošanas aprīkojums, pielāgotas somas sporta inventāram u.c." xr:uid="{C4A2156F-6780-4867-83E6-056D827184ED}"/>
+    <hyperlink ref="C960" r:id="rId943" xr:uid="{ACC8CA45-9383-4395-B878-4402B7DF6A9A}"/>
+    <hyperlink ref="C961" r:id="rId944" display="apģērbi un aksesuāri alpīnisma,kāpšanas un āra aktivitātēm" xr:uid="{74222C10-093B-400D-B802-FB63B5DA9010}"/>
+    <hyperlink ref="C962" r:id="rId945" xr:uid="{F47B9ADC-7D55-45C2-AF34-0A56357DE8DB}"/>
+    <hyperlink ref="C891" r:id="rId946" display="Aktuālo pieprasījumu saraksts 28.03.2025.xlsx" xr:uid="{A3C2C00E-D1D6-4C34-BD32-012F1161763D}"/>
+    <hyperlink ref="C963" r:id="rId947" xr:uid="{6E967CDE-5EEA-47A5-A3A3-1FE9E51524D9}"/>
+    <hyperlink ref="C964" r:id="rId948" display="ābolu vīna kokteiļi, sidrs, vīni, dzērieni uz vīna bāzes (vīna špriceri).alus, alus kokteiļi, bezalkoholiskie dzērieni, bezalkoholiskie  kokteiļi u.c." xr:uid="{623767BC-2BB1-4AF7-BACE-E4A28E648AAA}"/>
+    <hyperlink ref="C965" r:id="rId949" xr:uid="{92ED861C-F56C-4294-8C3E-E2016AFE5520}"/>
+    <hyperlink ref="C372" r:id="rId950" xr:uid="{F8CDF554-53EB-42BA-AA75-7687A27F1E93}"/>
+    <hyperlink ref="C966" r:id="rId951" xr:uid="{EF66AFCE-C97F-48E6-8620-B93DB2880271}"/>
+    <hyperlink ref="C967" r:id="rId952" xr:uid="{B2A03B36-6576-44F7-B000-F8953726157F}"/>
+    <hyperlink ref="C968" r:id="rId953" display=" apgaismes ierīces, to  aprīkojums, piederumi, daļas,  spuldzes, āra apgaismojums u.c." xr:uid="{0796E102-721B-4751-A1E1-E09FF04A5695}"/>
+    <hyperlink ref="C969" r:id="rId954" display="skuvekļi, skuvekļu asmeņi, manuālās zobu birstes, elektriskas zobu birstes; elektriskās zobu birstes galviņas  u.c." xr:uid="{7BA13706-6C6C-490A-8F60-D6BB40C5BB9F}"/>
+    <hyperlink ref="C970" r:id="rId955" xr:uid="{1F0234BF-28A9-495A-B2A4-DAC1B187229E}"/>
+    <hyperlink ref="C971" r:id="rId956" xr:uid="{8BB660D6-4F4C-438E-9CE1-FD281A4BD333}"/>
+    <hyperlink ref="C972" r:id="rId957" xr:uid="{F0D9580A-54DB-4D8F-B87D-09570F6C80AD}"/>
+    <hyperlink ref="C973" r:id="rId958" display="Aktuālo pieprasījumu saraksts 04.08.2025.xlsx" xr:uid="{6E5EB8F0-3E65-40BA-A4EC-BC5A424C2A12}"/>
+    <hyperlink ref="C974" r:id="rId959" xr:uid="{5CF28FA2-54E7-4C7A-971D-8D4CF580710F}"/>
+    <hyperlink ref="C975" r:id="rId960" display="apģērbi,apavi,somas,smaržas,brilles,rotaslietas,u.c" xr:uid="{A8ADA2E0-5D85-4987-99F4-B5D123B33146}"/>
+    <hyperlink ref="C976" r:id="rId961" display="apģērbi, apavi, galvassegas, smaržas, kosmētika, parfimērijas krūzes,dzeramie trauki u.c." xr:uid="{C6F0C7D1-BA62-4551-A11B-F72B33D3AE0F}"/>
+    <hyperlink ref="C977" r:id="rId962" display=" apavi, apģērbs,  galvassegas juvelierizstrādājumi, bižutērija, pulksteņi, to daļas un piederumi" xr:uid="{52711482-3F27-497F-9F41-8F548F27DDC1}"/>
+    <hyperlink ref="C978" r:id="rId963" display="automobiļi, diski, motorizēto transportlīdzekļu riteņi, rotaļu automašīnas, durvis motorizētiem transportlīdzekļiem, stūres transportlīdzekļiem; transportlīdzekļu modeļi, ar tālvadības pulti vadāmi rotaļu transportlīdzekļi" xr:uid="{B372C9D6-724C-417D-A3A0-775E6E8A5F27}"/>
+    <hyperlink ref="C979" r:id="rId964" xr:uid="{86D48FAC-25F3-48A3-8E20-895306F9E604}"/>
+    <hyperlink ref="C980" r:id="rId965" xr:uid="{B34BA36B-8180-4179-BAC4-A089A472F55B}"/>
+    <hyperlink ref="C981" r:id="rId966" xr:uid="{9F62559D-E99D-42BF-9D7E-79BF5E4E2451}"/>
+    <hyperlink ref="C982" r:id="rId967" xr:uid="{DB2D9060-6FC0-4F57-8A91-6260712B09BB}"/>
+    <hyperlink ref="C983" r:id="rId968" xr:uid="{EC50DBBA-DD2B-4566-BDF0-9652E9B7F16E}"/>
+    <hyperlink ref="C984" r:id="rId969" xr:uid="{6E5714FA-B8C4-4B83-861F-CECFF0756644}"/>
+    <hyperlink ref="C985" r:id="rId970" xr:uid="{6F0E1FED-E4A9-433E-BA29-D81B7EB58110}"/>
+    <hyperlink ref="C986" r:id="rId971" xr:uid="{4EF0360F-71D6-4F17-9D43-CB8AAE51CB5F}"/>
+    <hyperlink ref="C987" r:id="rId972" display="izklaides pakalpojumi, mobilo tālruņu, planšetdatoru, klēpjdatoru, kameru un portatīvo skaņas un video atskaņotāju, elektronisko grāmatu lasītāju, datoru, viedpulksteņu un personālo digitālo asistentu piederumi, proti, aizsargapvalki, vāciņi, futrāļi, priekšējās plāksnes, apvalki, siksnas un aizsargpārklājumi displeju ekrāniem, austiņas; austiņas, planšetdatoru tastatūras, peles paliktņi, rokturi, statīvi un stiprinājumi rokas digitālajām elektroniskajām ierīcēm, proti, mobilajiem tālruņiem, planšetdatoriem, kamerām un portatīvajiem skaņas un video atskaņotājiem, elektroniskajiem grāmatu lasītājiem, datoriem un personālajiem digitālajiem asistentiem apģērbs, austiņas, atslēgu piekariņi,  pildspalvas, pēļu figūriņas, tekstilizstrādājumi un tekstilizstrādājumu aizstājēji, dvieļi, gultas veļa, guļammaisi, vannas un dušas želejas, vannas želeja, vannas sāļi, ķermeņa skrubis, vannas putas, dezodorējošas ziepes, sejas skrubis, šķidrās vannas ziepes, šķidrās ziepes rokām un sejai; ādas ziepes, ziepes ķermeņa kopšanai pīlinga skrubji kosmētiskiem nolūkiem,vaigu sārtums, ķermeņa spīdums, korektori, kosmētika, acu ēnas, uzacu zīmuļi, lūpu balzami un lūpu spīdums, lūpu krāsa,bižutērija, rotaslietas, rokaspulksteņi   u.c." xr:uid="{271987E1-4C73-4C2F-B929-169EF66429B6}"/>
+    <hyperlink ref="C988" r:id="rId973" xr:uid="{86FDEA93-C3F5-4BFF-BC06-60FD3ECDFAFE}"/>
+    <hyperlink ref="C989" r:id="rId974" xr:uid="{9DFC0F5A-67B5-4A72-9237-75BCFC53F1AC}"/>
+    <hyperlink ref="C990" r:id="rId975" xr:uid="{ECE7BB93-BBB0-4ECB-9923-D956A4D85EF1}"/>
+    <hyperlink ref="C348" r:id="rId976" xr:uid="{7BA9645B-0148-4BBD-8D45-507AAD40465A}"/>
+    <hyperlink ref="C991" r:id="rId977" display="apģērbs, apavi, galvassegas, virsdrēbes, sporta apģērbs, futbola zābaki, kurpes, vestes, ūdensnecaurlaidīgs apģērbs; jostas,  velosipēdi,tricikli, laivas, visu iepriekš minēto preču pielikumi, detaļas, furnitūra un piederumi,paklāji; grīdsegas,mašas,linolejs, grīdas segumi esošajām grīdām, tapetes, kas nav no tekstilmateriāla, tapetes,viedkartes, telefona kartes, kodētas viedkartes, kodētas viedkartes, kodētas telefona kartes; magnētiskas telefona kartes,kodētas kartes, kodētas kartes, magnētiskās identifikācijas kartes, kameras un to daļas un piederumi, kameras filmas, pretatspīduma aizsargi, brilles un aizsargi,kompasi un barometri, pulksteņi (lūku zvaniņi); binokļi, kalkulatori, animācijas filmas, brilles, saulesbrilles, aizsargbrilles, futrāļi, maciņi, to auklas un rāmji, fotoaparātu un instrumentu futrāļi, kontaktlēcu turētāji, optiskās preces, hologrammas; televizori, videomagnetofona iekārtas, skaņas ierakstīšanas un atskaņošanas ierīces un instrumenti transportlīdzekļu numura zīmes un to stieņi, atslēgas,atslēgu sagataves,atslēgu piekariņi un atslēgu riņķi, slēdzenes un rotājumi, manikīra maciņi, nažu izgatavošanas piederumi, dakšiņas un karotes, skuvekļi, žiletes, skūšanās maciņi, rokas instrumenti un darbarīki, kabatas naži,uzkodas,gatavas uzkodas; uzkodas, saldētas kūkas, saldēti konditorejas izstrādājumi, saldētas gatavas maltītes,pēcskūšanās losjoni, odekolons, mājsaimniecības vai virtuves piederumi un trauki, elektriskie tosteri un katli, lampas u.c." xr:uid="{FDC87112-799C-4056-B591-15318CA1C98B}"/>
+    <hyperlink ref="C992" r:id="rId978" xr:uid="{CD8F20AC-CAAD-4A0B-8FEA-C331A366D255}"/>
+    <hyperlink ref="C771" r:id="rId979" xr:uid="{F9AA2FA7-1F87-4A80-A891-9D9F9003F3FC}"/>
+    <hyperlink ref="C993" r:id="rId980" display="pralinē, šokolādes konfektes, vafeles, šokolāde, raukšķīgas šokolādes vafeles" xr:uid="{CD69E62A-5CAE-4DE0-9AB8-7A7A8F9E1AC6}"/>
+    <hyperlink ref="C994" r:id="rId981" xr:uid="{89BC94E1-EDC9-43AA-AA69-28443E6DBC5C}"/>
+    <hyperlink ref="C995" r:id="rId982" display="šokolādē pārklātas vafeles, pildīta šokolāde, maizes izstrādājumi un konditorejas izstrādājumi, šokolāde un deserti; šokolāde, pildītas šokolādes tāfelītes, šokolādes tāfelītes, šokolādes cepumi" xr:uid="{5AD2A30C-6F3B-407A-8CC3-D2A77DE40108}"/>
+    <hyperlink ref="C996" r:id="rId983" xr:uid="{19F772EC-1AF0-454B-A3C7-1576E98FC36A}"/>
+    <hyperlink ref="C997" r:id="rId984" xr:uid="{6EC68409-110C-4C84-B6F1-5F6F1ABF7FF9}"/>
+    <hyperlink ref="C998" r:id="rId985" xr:uid="{5FE73459-302C-437F-8019-6DC332D84991}"/>
+    <hyperlink ref="C999" r:id="rId986" xr:uid="{232FBEAE-E9F6-450D-A075-C5681D5B83D7}"/>
+    <hyperlink ref="C1000" r:id="rId987" display="T-krekli" xr:uid="{F570A0E0-90D4-46F2-AA4D-22581344028A}"/>
+    <hyperlink ref="C1001" r:id="rId988" xr:uid="{E399273D-AF94-4CA9-9AE7-DAC0FC10D862}"/>
+    <hyperlink ref="C1002" r:id="rId989" xr:uid="{D85354D8-FA0F-494B-9181-0CED6C7CEA88}"/>
+    <hyperlink ref="C1003" r:id="rId990" xr:uid="{E273A871-922C-4633-BBA5-849B00D2EFA1}"/>
+    <hyperlink ref="C543" r:id="rId991" xr:uid="{58F86962-9839-4E58-B2FC-B20AD4D6E003}"/>
+    <hyperlink ref="C1004" r:id="rId992" xr:uid="{B9D3E05C-343E-4601-9DE6-8E5CFDD9967A}"/>
+    <hyperlink ref="C1005" r:id="rId993" xr:uid="{56A41FF2-E72B-47E5-9027-BBD44053CBEE}"/>
+    <hyperlink ref="C1006" r:id="rId994" xr:uid="{D158CBED-C8C2-42DE-B571-DFBE18BE32B1}"/>
+    <hyperlink ref="C1007" r:id="rId995" display="kopšanas un skaistumkopšanas līdzekļi, kosmētika, tualetes piederumi, ādas kopšanas līdzekļi; mīkstinošs tīrīšanas līdzeklis, kondicionieris, roku un ķermeņa krēms, ķermeņa losjons, dušas želejas, pēdu,  roku krēmi, dienas un nakts krēmi, acu  smaržas, istabas smaržas, sveces, kosmētika, lūpu spīdumi un lūpu mīkstinātāji, gultas un galda pārklāji, apģērbi, apavi, galvassegas,  somas, jostas, tualetes piederumu futrāļi un turētāji u.c. " xr:uid="{BF14B0DE-0F22-46DF-875A-701167AAB8E1}"/>
+    <hyperlink ref="C1008" r:id="rId996" display="juvelierizstrādājumi, ķēdes,  kaklarotas  rokassprādzes   gredzeni, apģērbi, apavi, galvassegas, jostas somas, ceļojumu somas, rokasomiņas, maki u.c" xr:uid="{21901D5F-79EA-45E6-B6DC-9980CE22133E}"/>
+    <hyperlink ref="C1009" r:id="rId997" display="apģērbi, apavi,sporta apavi, galvassegas, bērnu gultiņasceļojumu čemodāni, apģērbu koferi, mugursomas, somas, maki, atslēgu futrāļi [ādas izstrādājumi], maciņi, kas paredzēti tualetes piederumu glabāšanai,  mapes, aploksnes [ādas izstrādājumi], ādas segas [kažokādas], ādas imitācija, kažokādas [dzīvnieku ādas], karšu turētāji, ādas polsterējums mēbelēm, dokumentu kastes  u.c." xr:uid="{65226875-6B36-4C6F-8C26-C3A5B1736C36}"/>
+    <hyperlink ref="C1010" r:id="rId998" xr:uid="{BC3C1801-8937-450F-B019-B90B65F27FE3}"/>
+    <hyperlink ref="C1011" r:id="rId999" xr:uid="{A835EAA0-F051-4809-B55B-62E7E783F894}"/>
+    <hyperlink ref="C1012" r:id="rId1000" display=" atmiņas moduļi, baterijas, ierīces un instrumenti enerģijas uzkrāšanai, uzlādējamas baterijas, mobilās lietotnes, elektriskās baterijas, sauszemes pārvietošanās līdzekļi, gaisa pārvietošanās līdzekļi, ūdens pārvietošanās līdzekļi; hibrīda transportlīdzekļi, elektriskie transportlīdzekļi,   galvassegas, apģērbs,glāzes, krūzes u.c." xr:uid="{C9B12187-A887-41CC-9022-B2DBF3EA43B4}"/>
+    <hyperlink ref="C1013" r:id="rId1001" display=" vīriešu un sieviešu apģērbi, apakšveļa,bērnu apģērbs, t-krekli, sporta krekli, mēteļi, visu veidu zeķes,   pludmales apģērbs, biksītes,bokseri, topiņi, somas, apavi, parfimērija, kosmētika, eau de smaržas,  saulesbrilles un brilles, maciņi, aksesuāri u.c. " xr:uid="{13705136-8CEA-4D5A-B8AB-FD6D0FADAE65}"/>
+    <hyperlink ref="C1014" r:id="rId1002" xr:uid="{63D69033-997B-4485-AA07-46B187D33BC8}"/>
+    <hyperlink ref="C1015" r:id="rId1003" xr:uid="{DD899604-2770-4D14-AB43-5F515184FEA3}"/>
+    <hyperlink ref="C1016" r:id="rId1004" xr:uid="{6F6A43B2-02D2-4A6C-8703-8CC0B45EFA4D}"/>
+    <hyperlink ref="C1017" r:id="rId1005" xr:uid="{DD8C6B87-2930-463E-9027-74FB7A678121}"/>
+    <hyperlink ref="C1018" r:id="rId1006" xr:uid="{E02E064B-007C-4203-8A82-41B3798B5B72}"/>
+    <hyperlink ref="C1019" r:id="rId1007" xr:uid="{CCCDE6C0-CE38-4CBC-8040-ED49839BCAD1}"/>
+    <hyperlink ref="C1020" r:id="rId1008" xr:uid="{394B9581-2A67-40C0-8E2D-5F38D8F13717}"/>
+    <hyperlink ref="C1021" r:id="rId1009" xr:uid="{89B474F9-1734-4911-A32E-DE4161603BB9}"/>
+    <hyperlink ref="C1022" r:id="rId1010" xr:uid="{9E5ACD3B-B975-4EFD-A952-8923FA21F591}"/>
+    <hyperlink ref="C1023" r:id="rId1011" xr:uid="{FAF632DD-E30F-495F-BF05-2CAD73C45016}"/>
+    <hyperlink ref="C1024" r:id="rId1012" xr:uid="{AE778625-2DF7-4798-A9F7-E93020F99FD1}"/>
+    <hyperlink ref="C1025" r:id="rId1013" xr:uid="{AEF79835-BE72-4EE7-A4DE-775A9DCE66CC}"/>
+    <hyperlink ref="C1026" r:id="rId1014" xr:uid="{8D867213-36E2-4DD6-BCF5-18F17D36CA15}"/>
+    <hyperlink ref="C1027" r:id="rId1015" xr:uid="{6D72E0E7-9D31-4BB0-97B8-915E23E3D262}"/>
+    <hyperlink ref="C1028" r:id="rId1016" display="ziemassvētku eglītes statīvs " xr:uid="{29E98CED-87EE-4685-9772-D34967E0C1D6}"/>
+    <hyperlink ref="C1029" r:id="rId1017" xr:uid="{0B7B7C00-291A-4B38-8F17-C4D3F5E07FC0}"/>
+    <hyperlink ref="C1030" r:id="rId1018" xr:uid="{29812B0D-B208-4820-92E8-C9D05E32A805}"/>
+    <hyperlink ref="C1031" r:id="rId1019" xr:uid="{3F8BA1E6-44B0-4DE6-82EC-138E39633946}"/>
+    <hyperlink ref="C1032" r:id="rId1020" xr:uid="{C0E00687-976D-4A20-9252-DC91D5A8E10B}"/>
+    <hyperlink ref="C1033" r:id="rId1021" xr:uid="{C4B5C565-EA3C-46A0-8E61-2892CB804A62}"/>
+    <hyperlink ref="C1034" r:id="rId1022" xr:uid="{4FD13D2A-5724-4299-B1EE-8449EFFBB0C9}"/>
+    <hyperlink ref="C1035" r:id="rId1023" xr:uid="{FF677D4D-8350-4794-985F-9F3C8AFDE26A}"/>
+    <hyperlink ref="C1036" r:id="rId1024" xr:uid="{AA254080-E9DB-47BC-9B30-203A2D42ADFF}"/>
+    <hyperlink ref="C1037" r:id="rId1025" xr:uid="{ECB16DA6-3ED2-4669-84EA-6BD664206DF5}"/>
+    <hyperlink ref="C1038" r:id="rId1026" display="alkoholiskais dzērins MALIBU" xr:uid="{5F50373B-E4D1-443A-8DD6-27C6C719D8D9}"/>
+    <hyperlink ref="C1039" r:id="rId1027" xr:uid="{A475E918-1E92-4CCA-8C04-F15D27D02CEB}"/>
+    <hyperlink ref="C1040" r:id="rId1028" xr:uid="{BCD6497C-197C-4B45-876A-C29BFDF49E41}"/>
+    <hyperlink ref="C1041" r:id="rId1029" display="pulksteņi, apģērbi,apavi, galvassegas u.c." xr:uid="{4A2B5319-9471-43A4-9CAE-04688326EF42}"/>
+    <hyperlink ref="C1042" r:id="rId1030" xr:uid="{8D9322ED-38AA-4823-932A-23DC2F6D9602}"/>
+    <hyperlink ref="C1043" r:id="rId1031" xr:uid="{502C376B-A2AC-4DCF-A302-2082449ED402}"/>
+    <hyperlink ref="C1044" r:id="rId1032" xr:uid="{C2118CAC-B3DF-42C8-A0E6-DFFC6EF1E3E8}"/>
+    <hyperlink ref="C1045" r:id="rId1033" xr:uid="{1E19AA6C-CB9E-4E55-89DE-F8547BD36ECE}"/>
+    <hyperlink ref="C1046" r:id="rId1034" xr:uid="{118B1945-8C03-4E4E-ADBD-36A50E69BEEC}"/>
+    <hyperlink ref="C1047" r:id="rId1035" xr:uid="{FDB660BC-60B2-4BBF-AD42-80D3B7C0A3D9}"/>
+    <hyperlink ref="C1048" r:id="rId1036" xr:uid="{4C935014-A7AE-4396-ADEA-C01FAA839852}"/>
+    <hyperlink ref="C1049" r:id="rId1037" display="dekoratīvā kosmētika parfimērija un smaržas, iedeguma eļļa,  ķermeņa krēms, losjons, ziepes,dušas želejas, ēteriskās eļļas  saulesaizsarg līdzekļi [sauļošanās krēmi u.c." xr:uid="{AE6B94B5-EA87-4091-860E-AB34F6D05D1D}"/>
+    <hyperlink ref="C1050" r:id="rId1038" xr:uid="{B83EA276-2E7F-4FC4-9F9F-4D76ABE3B483}"/>
+    <hyperlink ref="C1051" r:id="rId1039" display="Aktuālo pieprasījumu saraksts 31.10.2025.xlsx" xr:uid="{9D4329C1-8E18-4D18-BEDD-1B7A40149D3F}"/>
+    <hyperlink ref="C1052" r:id="rId1040" xr:uid="{E613F666-F57F-4FBC-8643-A96AF04B6CD3}"/>
+    <hyperlink ref="C1053" r:id="rId1041" xr:uid="{AC00EECF-83D3-4542-A316-C3A6A73A8D28}"/>
+    <hyperlink ref="C1054" r:id="rId1042" xr:uid="{BF767B40-022B-4132-A332-FF3CC019D1A2}"/>
+    <hyperlink ref="C1055" r:id="rId1043" xr:uid="{8A931C63-3C40-4CEB-A630-02D1158BE34C}"/>
+    <hyperlink ref="C1056" r:id="rId1044" display="Aktuālo pieprasījumu saraksts 31.10.2025.xlsx" xr:uid="{60D74060-09F2-4B9F-ACFA-60FEA7522A78}"/>
+    <hyperlink ref="C1057" r:id="rId1045" display="rotaļlietas, spēles, mehāniskās rotaļlietas, rotaļu modeļi; Modeļu transportlīdzekļi, žurnāli , grāmatas, pulksteņi, saulesbrilles, brilles, ķiveres, stereo austiņasaudio pastiprinātāji, austiņas telefoniem, pildspalvas, apavi, apģērbs, automobiļi/vieglās automašīnas, riteņu diski, riteņi u.c." xr:uid="{F29BAC3D-1206-4DA7-A5FB-8067E5802DC4}"/>
+    <hyperlink ref="C1058" r:id="rId1046" xr:uid="{CB7E06F8-02B5-4968-A13C-A30D248060BA}"/>
+    <hyperlink ref="C1059" r:id="rId1047" xr:uid="{AA2FCC2D-A7E4-4DA1-9239-EC318149F4C1}"/>
+    <hyperlink ref="C1060" r:id="rId1048" xr:uid="{003CBF8A-1B10-4EF2-985D-D40F846BEF84}"/>
+    <hyperlink ref="C1061" r:id="rId1049" display="videospēļu konsoles, rotaļlietas, lelles; grāmatas; komiksi; bērnu grāmatas, apģērbigultas,  veļa u.c." xr:uid="{50467035-5886-4974-95EF-7D717D899A99}"/>
+    <hyperlink ref="C1062" r:id="rId1050" xr:uid="{66DBA119-4943-4CF2-81F4-4D37295D44B3}"/>
+    <hyperlink ref="C1063" r:id="rId1051" xr:uid="{F48BDD7D-4442-4B7D-8690-D134C6981E20}"/>
+    <hyperlink ref="C1064" r:id="rId1052" display="mobilajiem tālruņiem pielāgoti maciņi mugursomas, piezīmju grāmatiņas, rokassīkrotas, interaktīvi spēļu krēsli videospēlēm , cepures u.c." xr:uid="{99DB2CBA-E644-4934-89B5-6554658B62C0}"/>
+    <hyperlink ref="C1065" r:id="rId1053" display="ūens pudeles, ceļojumu krūzes, izolētas pudeles; gumijas blīves, nemetāliski pudeļu korķi, vāciņi, plecu siksnas, nerūsējošā tērauda dzeršanas salmiņi, gumijas auklas un aukliņas, galda piederumu turētāji u.c." xr:uid="{146EFC84-57CA-46FE-AE4A-16CCDCD3F441}"/>
+    <hyperlink ref="C1066" r:id="rId1054" display="apģērbi,apavi,somas skaistumkopšanas līdzekļi, to izstrādājumi un aksesuāri u.c.  " xr:uid="{1C86F6AC-FC24-4A94-8BDD-C1EC4FFBF574}"/>
+    <hyperlink ref="C1067" r:id="rId1055" display="šaujamieroči; munīcija un šāviņi, sprāgstvielas, uguņošana, šautenes, harpūnu pistoles, pistoles,  gaisa pistoles, revolveri, ložmetēji, mīnmetēji, artilērijas lielgabali, raķešu palaišanas iekārtas, motorizētie ieroči ieroči; lādiņi, raķetes, mīnas, sprāgstvielu drošinātāji, sprāgstvielu drošinātāji izmantošanai raktuvēs, šaujamieroču pusgarās bikses, ieroču plecu siksnas, kārtridži, kārtridžu iepildīšanas aparāti, kasetņu maisiņi, aparāti kasetņu lentu uzpildīšanai, kasetņu iepildīšanas aparāti, kārtridžu futrāļi, šaujamieroču tīrīšanas birstes, ieroču futrāļi, pistoles, ieroču stobri, šauteņu āmuri, šauteņu futrāļi, šauteņu tēmēkļu spoguļi, ieroču un šauteņu sprūda aizsargi, šautenes, tēmēkļi,  ieroču trokšņa slāpētāji, šaušanas platformas, ieroči [rotaļlietas], pistoles [rotaļlietas], gaisa pistoles [rotaļlietas], loki un loka šaušanas ierīces, aparātus krāsas bumbiņu palaišanai, peintbola pistoles, krāsas bumbiņas, pistoļu vāciņus, harpūnu ieroči, rezerves daļas minētajam modelim un ieroču kopijām, jo īpaši iekrāvēji, rokturi, krāni, rāmji, mucas, cilindri, sprūdi, drošības fiksatori, drošības ierīces un virzuļu galvas, šāviņi un munīcija šiem ieroču modeļiem un atdarinājumiem, ieroču kopiju futrāļi un maciņi, modeļu un kopiju ieroči virtuālai šaušanai, mērķi, elektroniskie mērķi, šaujamieroču tēmēšanas teleskopi, optiskās lēcas, teleskopi, sporta brilles, novērošanas instrumenti, okulāri, briļļu futrāļi; apģērbs aizsardzībai pret negadījumiem, apstarošanu un uguni, cimdi aizsardzībai pret negadījumiem, ložu necaurlaidīgas vestes, glābšanas vestes; Baterijas kabatas lampām, termoelektrolampas, lāzeri, kas nav paredzēti medicīniskiem nolūkiem; šaujamieroču tēmēšanas teleskopi, šaušanas aizsargbrilles, nakts redzamības brilles, palielināmās brilles, lēcas šaušanai, novērošanas instrumenti šaušanai, aizsargmaskas un brilles; dzirksteļu aizsargi; Signalizācijas svilpes; suņu svilpes; ugunsdzēsības aparāti; simulatori, jo īpaši šaušanas simulatori, jo īpaši šaušanas simulatori savienošanai ar televizoru vai datoru; programmatūra, jo īpaši šaušanas " xr:uid="{A9FB4BAC-3CCF-49AB-983B-FC8216EDC21C}"/>
+    <hyperlink ref="C1068" r:id="rId1056" display="skaistumkopšana, matu veidošana, matu kopšana, matu kondicionieri; mitrinoši kondicionieri, šampūni u.c." xr:uid="{34974F01-2851-4EBF-930E-AF52A7F4E178}"/>
+    <hyperlink ref="C1069" r:id="rId1057" xr:uid="{77CEFA21-C14E-4391-BB35-A99DE7BB222C}"/>
+    <hyperlink ref="C1070" r:id="rId1058" xr:uid="{5CEEF975-F584-42FE-82D0-5C0E6A7DAAB4}"/>
+    <hyperlink ref="C1071" r:id="rId1059" xr:uid="{705FDFB7-C231-489F-958C-3A7B9CA1B3A0}"/>
+    <hyperlink ref="C1073" r:id="rId1060" xr:uid="{5F5CF80D-CCAF-4466-BAF5-89BE5FF97992}"/>
+    <hyperlink ref="C1074" r:id="rId1061" xr:uid="{D114210E-667E-4536-A12D-320429ADD6CC}"/>
+    <hyperlink ref="C1075" r:id="rId1062" display="alus, bezalkoholiskais alus, pudeles, metāla kannas alkoholiskajiem dzērieniem, alkoholiskie dzērieni,  alkoholiskie preparāti dzērienu pagatavošanai, sidrs. u.c." xr:uid="{AA4E8062-9604-4B63-830E-E8E9BD3C03DE}"/>
+    <hyperlink ref="C1076" r:id="rId1063" display="rezervas daļas, apģērbi, aksesuāri u.c." xr:uid="{2D038D78-E461-40C1-8B77-B7F3A535A0B2}"/>
+    <hyperlink ref="C105" r:id="rId1064" display="sporta preces, beisbolla, skvoša piederumi,u.c " xr:uid="{ABD1444C-37D9-47EA-804F-74ECAB36EB3D}"/>
+    <hyperlink ref="C104" r:id="rId1065" display="naži,šķēres,griezējinstrumenti" xr:uid="{83A26D40-3929-427B-A2F2-4461DDCA8D0E}"/>
+    <hyperlink ref="C103" r:id="rId1066" display="smaržas,apģērbi,  rotaslietas,somas,saulesbrilles,pulksteņi,apavi" xr:uid="{25E75BC2-E5C0-4C41-8BD1-9294E8CA802B}"/>
+    <hyperlink ref="C102" r:id="rId1067" xr:uid="{65E3FD33-6FFB-485F-80E3-9DB8DC57316E}"/>
+    <hyperlink ref="C101" r:id="rId1068" xr:uid="{421554AC-1205-4D4D-84CF-013CF4DFE342}"/>
+    <hyperlink ref="C100" r:id="rId1069" display="transporta līdzekļi;pārvietošanās līdzekļi pa sauszemi, gaisu vai ūdeni,u.c" xr:uid="{66A794CF-10B3-4EC4-9FCF-B0C4D0D90B9B}"/>
+    <hyperlink ref="C99" r:id="rId1070" xr:uid="{E8E21403-DD30-44C5-A5E3-92FE96955B16}"/>
+    <hyperlink ref="C1077" r:id="rId1071" xr:uid="{BE684758-87FF-451E-BCDD-4EB419DCBC3B}"/>
+    <hyperlink ref="C1078" r:id="rId1072" xr:uid="{9BC71D4F-99E9-406B-BE87-571A7D056980}"/>
+    <hyperlink ref="C1079" r:id="rId1073" xr:uid="{8ADE6CD7-71E5-42C5-BBD6-DCAD35BBC60C}"/>
+    <hyperlink ref="C1080" r:id="rId1074" display="ķermeņa krēms, roku krēms, viegli aromatizēti aerosoli,  smaržūdens; viegli aromatizēti ķermeņa aerosolišampūni, matu kondicionieri,   pretblaugznu šampūni u.c." xr:uid="{5C5845BC-AC06-4864-BD8A-4417D074F4B9}"/>
+    <hyperlink ref="C1081" r:id="rId1075" xr:uid="{2C47C254-CC4A-42E6-8142-9FE6813A1711}"/>
+    <hyperlink ref="C1082" r:id="rId1076" xr:uid="{961F4775-360B-494B-94D0-DAAD7BC793A4}"/>
+    <hyperlink ref="C1083" r:id="rId1077" xr:uid="{5A9062EE-DE39-4C58-9073-9ECC2F50584C}"/>
+    <hyperlink ref="C1084" r:id="rId1078" display="Aktuālo pieprasījumu saraksts 14.11.2025.xlsx" xr:uid="{8B115978-BCF6-4E58-9B67-883CB732C460}"/>
+    <hyperlink ref="C1085" r:id="rId1079" xr:uid="{5111D43F-D7A1-4113-8935-870EBB4BD718}"/>
+    <hyperlink ref="C1086" r:id="rId1080" xr:uid="{082DA5E8-A769-418D-A61D-A4A7C25AEAD5}"/>
+    <hyperlink ref="C1087" r:id="rId1081" xr:uid="{EB80A179-674F-4E59-8478-B72E31D6C788}"/>
+    <hyperlink ref="C1088" r:id="rId1082" xr:uid="{BDC889C8-E4CB-4A33-B02B-A59005AF602A}"/>
+    <hyperlink ref="C1089" r:id="rId1083" xr:uid="{CA4C2331-7C85-4798-80F3-0800F0D48851}"/>
+    <hyperlink ref="C1090" r:id="rId1084" display="Matu griešanas un matu noņemšanas ierīces, lāzerepilācija, kosmētiskā elektrolīze matu noņemšanai, depilācijas un skūšanās līdzekļi" xr:uid="{8E8B8C4D-D79A-4287-AA39-F21E33F1C19D}"/>
+    <hyperlink ref="C1091" r:id="rId1085" xr:uid="{91E19691-8E46-4A07-813B-A37E3D2A9D49}"/>
+    <hyperlink ref="C1092" r:id="rId1086" xr:uid="{23283D6E-AA7E-49C5-9325-2D0705ED1BE5}"/>
+    <hyperlink ref="C1093" r:id="rId1087" xr:uid="{75CCA532-B72D-464F-8958-ACA0BA2AA5DF}"/>
+    <hyperlink ref="C1094" r:id="rId1088" display="Aktuālo pieprasījumu saraksts 14.11.2025.xlsx" xr:uid="{421FFCF6-9E55-4DA3-A1EA-C3D29D907F45}"/>
+    <hyperlink ref="C1095" r:id="rId1089" display="Aktuālo pieprasījumu saraksts 14.11.2025.xlsx" xr:uid="{D54E8715-ED92-47AA-A6E2-13237518E24F}"/>
+    <hyperlink ref="C1096" r:id="rId1090" display="apģērbi,apavi,somas,smaržas,brilles,rotaslietas,u.c" xr:uid="{328D7361-2AAE-4361-BEF7-7317D76B5203}"/>
+    <hyperlink ref="C1097" r:id="rId1091" display="Aktuālo pieprasījumu saraksts 14.11.2025.xlsx" xr:uid="{73C3B04D-E579-41CD-B8C1-3439712A6D27}"/>
+    <hyperlink ref="C1098" r:id="rId1092" xr:uid="{4E826692-A601-4371-A03E-7467D7FED493}"/>
+    <hyperlink ref="C1099" r:id="rId1093" xr:uid="{DD278504-9EB2-4BC0-A6AB-93954EC6DB49}"/>
+    <hyperlink ref="C1100" r:id="rId1094" display=" kosmētika,ķermeņa un skaistumkopšanas līdzekļi, zobu pastas,  parfimērijas izstrādājumi, ēteriskās eļļas,mazgāšanas un balināšanas līdzekļi, tīrīšanas, pulēšanas, attaukošanas un abrazīvie līdzekļi u.c." xr:uid="{6809AFA5-2193-4C7B-8E76-40C30CDC16A6}"/>
+    <hyperlink ref="C1101" r:id="rId1095" xr:uid="{CFEEF548-17BB-4BAB-B021-51102C327456}"/>
+    <hyperlink ref="C1102" r:id="rId1096" xr:uid="{975163E9-0FDE-4F96-8D45-80B1E7680FE7}"/>
+    <hyperlink ref="C1103" r:id="rId1097" display="mēbeles, spoguļi, gleznu rāmji,kauli, ragi, vaļa bārkstis vai perlamutra, neapstrādāti vai daļēji apstrādāti, čaumalas; jūras putas dzeltens dzintars nemetāliski uzglabāšanas vai transportēšanas konteineri u.c. " xr:uid="{D62E4D0A-BF43-46AB-9A35-926998C0AFDD}"/>
+    <hyperlink ref="C1104" r:id="rId1098" xr:uid="{2F14AE8C-D075-4DDE-9907-E62C7150BF09}"/>
+    <hyperlink ref="C1105" r:id="rId1099" xr:uid="{0E241892-8E3B-4CDE-A9A5-3266DFEBB56E}"/>
+    <hyperlink ref="C1106" r:id="rId1100" xr:uid="{A805CC86-1E1C-4452-8B0C-867D29D89350}"/>
+    <hyperlink ref="C1107" r:id="rId1101" xr:uid="{109ABC0F-D800-4C40-8EC3-5CB61921378C}"/>
+    <hyperlink ref="C1108" r:id="rId1102" xr:uid="{6A459DCE-42F1-4A54-BB98-AC664A2E98D0}"/>
+    <hyperlink ref="C1109" r:id="rId1103" display="Aktuālo pieprasījumu saraksts 12.12.2025.xlsx" xr:uid="{C7BD1B72-28B0-4C4E-8991-48FF56146459}"/>
+    <hyperlink ref="C1110" r:id="rId1104" xr:uid="{8B9A6FBD-39C7-429B-B236-7FF866271AAF}"/>
+    <hyperlink ref="C1111" r:id="rId1105" display="glābšanas vestes  pašpiepūšamie plosti, kompasi u.c." xr:uid="{389E7831-943F-47DB-ABC6-15BAE17B3B40}"/>
+    <hyperlink ref="C1112" r:id="rId1106" xr:uid="{863B6E2C-95D1-47E4-96D0-05D7489CB536}"/>
+    <hyperlink ref="C1113" r:id="rId1107" display="televīzija, izklaides pakalpojumi, televizoru dekoderi, interaktīvie izklaides pakalpojumi, Izklaides programmatūra " xr:uid="{D2B01B17-2CBB-431D-9C82-FAA6EB3663AD}"/>
+    <hyperlink ref="C1114" r:id="rId1108" xr:uid="{F2A63A0B-A30A-442A-97E6-591A60AA9AF1}"/>
+    <hyperlink ref="C1115" r:id="rId1109" display="televīzija, izklaides pakalpojumi, televizoru dekoderi, interaktīvie izklaides pakalpojumi, Izklaides programmatūra " xr:uid="{A8553E90-C62E-437A-8D51-0024375EDF3E}"/>
+    <hyperlink ref="C1116" r:id="rId1110" xr:uid="{1894DAD9-F72F-4D3C-8A92-E0596CD6EF89}"/>
+    <hyperlink ref="C1117" r:id="rId1111" xr:uid="{0E6B0B55-8D35-43FC-8709-8B49640A974E}"/>
+    <hyperlink ref="C1118" r:id="rId1112" xr:uid="{FE9D89AE-29C1-4F82-99C8-FCB4B785429A}"/>
+    <hyperlink ref="C1119" r:id="rId1113" xr:uid="{77F94F6B-91B6-4E40-8D95-B80B334693A8}"/>
+    <hyperlink ref="C1120" r:id="rId1114" xr:uid="{3F394879-340A-4304-88E7-9E50A1808F44}"/>
+    <hyperlink ref="C1121" r:id="rId1115" display="sprauslu uzgaļi lāzergriešanas sistēmām&quot;, HK un NK tipa oriģinālās sprauslas" xr:uid="{561103E9-5B01-4E71-82E7-F1C60435A6DB}"/>
+    <hyperlink ref="C1122" r:id="rId1116" xr:uid="{CBE8B05E-8905-4D76-A32C-05E29B6CA35E}"/>
+    <hyperlink ref="C1123" r:id="rId1117" xr:uid="{E0F2F330-281B-4CEF-A7D7-015C07901ED5}"/>
+    <hyperlink ref="C1124" r:id="rId1118" xr:uid="{D964CC4E-4978-454A-B550-7C1BC65739A0}"/>
+    <hyperlink ref="C1125" r:id="rId1119" xr:uid="{A0FE1A9B-4022-4DE3-ADBB-A0B5E21EE676}"/>
+    <hyperlink ref="C1126" r:id="rId1120" xr:uid="{4A228E59-DDB0-4F5C-93DB-834F61F3972E}"/>
+    <hyperlink ref="C1127" r:id="rId1121" xr:uid="{46D6D305-4F10-4355-AAE5-521B6BD6877B}"/>
+    <hyperlink ref="C1128" r:id="rId1122" display="ziepes, parfimērijas izstrādājumi, ķermeņa un skaistumkopšanas līdzekļi, nemedicīniski produkti krēmu, losjonu, emulsiju, aizsargājošu un barojošu ādas koncentrātu, saules aizsargkrēmu, šampūnu un matu kopšanas līdzekļu, matu toniku, zobu pastas, dezodorantu un antiperspirantu veidā personīgai lietošanai, medicīniski produkti krēmu, losjonu, emulsiju un aizsargājošu un barojošu ādas koncentrātu veidā u.c. " xr:uid="{29407985-F2E4-4DBE-AD5D-F775BD6C5F00}"/>
+    <hyperlink ref="C1129" r:id="rId1123" xr:uid="{969E3194-4676-4E6F-8074-49C887AF7086}"/>
+    <hyperlink ref="C1130" r:id="rId1124" xr:uid="{85AA1563-C8F1-4A18-B386-84C7EDC5A6BA}"/>
+    <hyperlink ref="C1131" r:id="rId1125" xr:uid="{60B65AE7-1549-41BF-B22B-F03FF7EDB65D}"/>
+    <hyperlink ref="C1132" r:id="rId1126" xr:uid="{C03F21AB-362F-44DD-9CCF-792CE66408ED}"/>
+    <hyperlink ref="C1133" r:id="rId1127" display="pārtīšanas mašīnas" xr:uid="{3C0140C2-C4A8-4162-A8AC-C8CA2E8AF037}"/>
+    <hyperlink ref="C1134" r:id="rId1128" xr:uid="{F5F84984-73B4-480C-8EAF-3D677D8A1EDD}"/>
+    <hyperlink ref="C1135" r:id="rId1129" xr:uid="{3B024D09-C401-474C-B730-5486CE3B7A8D}"/>
+    <hyperlink ref="C1136" r:id="rId1130" xr:uid="{73FA618A-E838-4748-872E-92DF3ED08B30}"/>
+    <hyperlink ref="C1137" r:id="rId1131" xr:uid="{1A8173DE-FB3F-40DE-A040-E02E41D25D43}"/>
+    <hyperlink ref="C1138" r:id="rId1132" display="rotaļu figūriņas, kartona kastes,  kolekcionējamas rotaļu figūriņas" xr:uid="{1533D53A-4059-4C79-9952-C836A33D5C58}"/>
+    <hyperlink ref="C1139" r:id="rId1133" display="vakuuma termosi dzērienu uzglabāšanai, lāzes, dzeršanas trauki un bāra piederumi,  termosi; pudeles; siltumizolēti trauki, galda piederumi, virtuves piederumi un konteineri, dzesētāji [neelektriski trauki], dzērienu kannas u.c." xr:uid="{B0D443E8-245B-4D44-AF72-42EC218D6BC4}"/>
+    <hyperlink ref="C152" r:id="rId1134" display="inhalatori,u.c." xr:uid="{0D9C410D-24F9-4107-9D36-B9F2067E6F1A}"/>
+    <hyperlink ref="C1140" r:id="rId1135" xr:uid="{24BE8C72-CCEE-442B-AD80-8C030437C321}"/>
+    <hyperlink ref="C1141" r:id="rId1136" display="datu apstrādes iekārtas un datori, datoru programmatūra un datoru aparatūra, viss iepriekš minētais īpaši un unikāli izstrādāts, pielāgots un pārdots izmantošanai mehānisko transportlīdzekļu un to daļu, aeronavigācijas transportlīdzekļu un to daļu, jūras transportlīdzekļu un to daļu, radioaparātu, GPS navigācijas ierīču, televizoru jomā, baterijas, elektriskie savienotāji un īpaši izņemot vispārējas nozīmes lietojumprogrammu izstrādes programmatūru, rīkus un utilītas, kā arī vispārējas nozīmes datu bāzes pārvaldības programmatūra elektroniskas vadības ierīces ratiņkrēsliem, elektroniskie ātruma un virziena regulatori transportlīdzekļiem, programmatūra, lai nodrošinātu attālo savienojumu ar pacientu monitoriem; elektroniskie ātruma un virziena regulatori ratiņkrēsliem,darbgaldidzesēšanas ventilatori, ieplūdes gaisa sildītāji, ūdens vārsti; aizdedzes, aukstā maisījuma sildītāji, Rūpnieciskās eļļas un smērvielas, vasks; smērvielas; Putekļus absorbējoši, mitrinoši un saistoši maisījumi; degviela un apgaismotāji; sveces un daktis apgaismošanai; uzliesmojoša degviela; dzinēju eļļas; Smēreļļa mehānisko transportlīdzekļu dzinējiem; motoreļļas; transmisijas eļļa,mehāniski darbināmi instrumenti; motori un dzinēji, izņemot sauszemes transportlīdzekļiem" xr:uid="{3319CC04-3B45-4602-B30E-2452BCB344CA}"/>
+    <hyperlink ref="C1142" r:id="rId1137" xr:uid="{E6930D52-F8A0-427D-807B-2AC250C7D499}"/>
+    <hyperlink ref="C1143" r:id="rId1138" xr:uid="{368D878D-60A4-4E2F-BF6F-5F55596B2464}"/>
+    <hyperlink ref="C1144" r:id="rId1139" xr:uid="{21DC375C-6E01-42C1-A90A-3405C10D70BA}"/>
+    <hyperlink ref="C1145" r:id="rId1140" xr:uid="{EE8389E6-84CE-4108-947C-05782A9610FB}"/>
+    <hyperlink ref="C1146" r:id="rId1141" display="farmaceitiskie medikamenti, zāles,  preparāti" xr:uid="{2391C430-E281-44FA-9463-EB56635B0A36}"/>
+    <hyperlink ref="C1147" r:id="rId1142" xr:uid="{C8D6FB47-46FB-482B-913E-71CB18FE98C6}"/>
+    <hyperlink ref="C1148" r:id="rId1143" display="Aktuālo pieprasījumu saraksts 17.01.2026.xlsx" xr:uid="{D4F6909A-D349-4FC9-A527-3E63F8A76685}"/>
+    <hyperlink ref="C1149" r:id="rId1144" xr:uid="{753FA311-F2BE-496B-B743-B887CABBAC85}"/>
+    <hyperlink ref="C1150" r:id="rId1145" xr:uid="{521ED34B-0B60-4A6F-9641-247A6F707286}"/>
+    <hyperlink ref="C1151" r:id="rId1146" xr:uid="{E03213A4-7756-4331-BFD1-CC0A9F55D2C3}"/>
+    <hyperlink ref="C1152" r:id="rId1147" display="kosmētika, balinātāji, mitrinoši balzami ādai, ķermeņa dezodoranti, smaržas,  ēteriskās eļļas kosmētiskiem nolūkiem, abrazīvi līdzekļi u.c." xr:uid="{9926D4C1-EFD3-4AC9-9691-5C000A77B820}"/>
+    <hyperlink ref="C1153" r:id="rId1148" display="apģērbi, smaržas; smaržvielas u.c." xr:uid="{23AE31F9-6190-4C2E-A241-B22A2F117605}"/>
+    <hyperlink ref="C1154" r:id="rId1149" display="kases aparāti; elektroniskie svari; aparāti banknošu autentiskuma pārbaudei, banknošu skaitīšanas iekārtas, rēķināšanas mašīnas; optisko disku un svītrkodu lasītāji, printeri izmantošanai ar datoriem, kartes ar mikroprocesoriem, biroja piederumi u.c." xr:uid="{D32D36EF-E497-4599-919E-E6E86888CCA5}"/>
+    <hyperlink ref="C1155" r:id="rId1150" xr:uid="{88441159-9AA2-4A47-B529-1D6A4C95F8E7}"/>
+    <hyperlink ref="C1156" r:id="rId1151" xr:uid="{B9A786E9-4B17-4FD5-B0E3-CF457D979532}"/>
+    <hyperlink ref="C1157" r:id="rId1152" xr:uid="{800FC35B-46FC-4F96-9ED5-EC32F971292D}"/>
+    <hyperlink ref="C1158" r:id="rId1153" xr:uid="{6CE32D79-A6C8-4FE1-AB30-75AB4AE6E683}"/>
+    <hyperlink ref="C1159" r:id="rId1154" xr:uid="{120F1424-1CBB-483C-B321-E3CE2ECDB8E8}"/>
+    <hyperlink ref="C1160" r:id="rId1155" display="smaržas,smaržu pudelītes,  kartona iepakojums u.c. " xr:uid="{3C52FBC4-75EB-4C10-AAD5-C7B5CF833B20}"/>
+    <hyperlink ref="C1161" r:id="rId1156" display="multivitamīnu preparāti farmaceitiskie preparāti un vielas... gremošanas līdzekļi farmaceitiskiem nolūkiem paracetamols, paracetamola preparāti iekšķīgai lietošanai... pretsāpju līdzekļi, zobu birstes, mutes skalošanas līdzeklis, zobu pasta,zobu birstes, mutes skalošanas līdzeklis, protēžu līmes; tīrīšanas līdzekļi u.c." xr:uid="{F356703E-D062-4AD5-8BEC-AF1B2E283646}"/>
+    <hyperlink ref="C1162" r:id="rId1157" xr:uid="{6DFF867B-14BC-4241-AACA-F38C74EC2112}"/>
+    <hyperlink ref="C1163" r:id="rId1158" xr:uid="{BD82BD70-1B5C-4A96-90C5-E5E60A38140A}"/>
+    <hyperlink ref="C1164" r:id="rId1159" display="atmiņas spēles,  pārtikas preču iepirkumu maisiņi, dekoratīvie magnēti, magnētu logotipu dizains t-krekliem,  piespraudes u.c." xr:uid="{8FF0003F-9CA2-44BC-8475-CD6E49C6EDE5}"/>
+    <hyperlink ref="C489" r:id="rId1160" display="kukaiņu kodumu dziedniece, odu koduma dziedniece, koduma dziedniece" xr:uid="{EC78A5B2-15DC-4248-AF61-7C9C77CDCD3B}"/>
+    <hyperlink ref="C1201" r:id="rId1161" xr:uid="{FE16A496-FEF9-4510-A0E8-953BE2B1DD95}"/>
+    <hyperlink ref="C1202" r:id="rId1162" xr:uid="{2198350D-7D26-4A05-8422-7FA5F0B2B6F3}"/>
+    <hyperlink ref="C1203" r:id="rId1163" xr:uid="{D006D935-9407-46E4-A62E-4A595AB033E8}"/>
+    <hyperlink ref="C1204" r:id="rId1164" xr:uid="{1CA9DB1B-E635-4676-A397-5535155CEE3B}"/>
+    <hyperlink ref="C1205" r:id="rId1165" xr:uid="{69EBC8A0-EBC4-48EB-8549-E48C82FF91AC}"/>
+    <hyperlink ref="C1210" r:id="rId1166" display="alkoholiskie dzērieni" xr:uid="{E0008E44-6D76-4601-9A06-562B7C748F6D}"/>
+    <hyperlink ref="C1214" r:id="rId1167" xr:uid="{5BB6C9D8-46D5-4269-BE68-BBE49C6A8621}"/>
+    <hyperlink ref="C1218" r:id="rId1168" xr:uid="{6BFBAE5C-CF9B-475A-A1FB-F55F0EFC9258}"/>
+    <hyperlink ref="C1220" r:id="rId1169" xr:uid="{799E00F9-191F-46D1-830A-D52689506B48}"/>
+    <hyperlink ref="C816" r:id="rId1170" display="Aktuālo pieprasījumu saraksts 13.12.2024.xlsx" xr:uid="{F9F932BE-1DA1-4532-8B4D-BC3E0C752C45}"/>
+    <hyperlink ref="C906" r:id="rId1171" display="Aktuālo pieprasījumu saraksts 11.04.2025.xlsx" xr:uid="{CB05A1FC-52D4-4D08-9481-E7F32F84D04F}"/>
+    <hyperlink ref="C1222" r:id="rId1172" xr:uid="{03CA3B3D-8F28-4C0C-AC6B-EDC1C2A00475}"/>
+    <hyperlink ref="C1223" r:id="rId1173" xr:uid="{71A36B34-EE53-498C-9B2F-C311201147E4}"/>
+    <hyperlink ref="C317" r:id="rId1174" display="apgaismošanas ierīces, spuldzes, neona lampas,  to daļas" xr:uid="{937EBE41-028B-45DE-A443-A793ADC373D7}"/>
+    <hyperlink ref="C1224" r:id="rId1175" xr:uid="{EB39C93D-45A2-4A1B-934A-0685FADDF81C}"/>
+    <hyperlink ref="C1227" r:id="rId1176" xr:uid="{46EDCD74-7E00-4019-8F5B-B88F233CBA25}"/>
+    <hyperlink ref="C1233" r:id="rId1177" xr:uid="{7C82C35E-79AE-4435-B246-3CEBD3770D4C}"/>
+    <hyperlink ref="C1234" r:id="rId1178" display="sakaru un telekomunikāciju iekārtas;datori;  set-top kastes; maršrutētāji,austiņas; modemi;  pārnēsājamie barošanas avoti;skaļruņi;u.c" xr:uid="{0475908D-7D09-48F6-8BCE-1A39A108A555}"/>
+    <hyperlink ref="C1238" r:id="rId1179" xr:uid="{B54333C2-3362-45CC-B770-1607A0EB0C67}"/>
+    <hyperlink ref="C1240" r:id="rId1180" xr:uid="{232473AA-E6BF-4976-B934-68EA16336301}"/>
+    <hyperlink ref="C1253" r:id="rId1181" xr:uid="{15109EA3-E44B-44FB-98A4-6DC93D66DEB5}"/>
+    <hyperlink ref="C1259" r:id="rId1182" display=" elektroniskas, optoelektroniskas un akustiskas ierīces, aparāti un no tiem saliktas sistēmas ūdensapgādes un novadīšanas, piegādes, uzglabāšanas, sadales, izsūknēšanas un karstā ūdens sagatavošanas uzraudzībai, kontrolei un regulēšanai, ierīces un aparāti ūdens spiediena, temperatūras un plūsmas ātruma uzraudzībai, mērīšanai, kontrolei un regulēšanai ūdensvados, tvertnēs u.c." xr:uid="{9F8EEC2E-65F7-4B28-ABE2-153B9EEFA7C1}"/>
+    <hyperlink ref="C1262" r:id="rId1183" xr:uid="{BF79E496-83E3-4AB0-867F-218F378B12DD}"/>
+    <hyperlink ref="C1265" r:id="rId1184" xr:uid="{6582D974-1117-4590-A3D5-5BE553131E37}"/>
+    <hyperlink ref="C1276" r:id="rId1185" xr:uid="{C5AEB1D8-BDDD-4D85-9785-099B626718C5}"/>
+    <hyperlink ref="C1278" r:id="rId1186" xr:uid="{A5408F4B-77D4-43E5-BCC5-0369C791A000}"/>
+    <hyperlink ref="C1283" r:id="rId1187" xr:uid="{12442D2F-76FA-4735-8E32-325D9115648B}"/>
+    <hyperlink ref="C1290" r:id="rId1188" display="rotaslietas,rokassomas, bagāža,mugursomas,blūzes, sieviešu kleitas, apavi, apakšbikses, krekli, svārki, peldkostīmi, jostas, virsdrēbes, proti, mēteļi un jakas, mēteļi, lietusmēteļi, vestes, parkas, apmetņi, cimdi, cepures, šalles, džemperi, sporta krekli, T-krekli u.c." xr:uid="{E19D691E-82CA-4576-A3F5-A2FA937D8E96}"/>
+    <hyperlink ref="C1304" r:id="rId1189" display="saulesbrilles, somas, juvelierizstrādājumi, apģērbi u.c." xr:uid="{DA077FAA-5E3C-4B9E-8F6A-F94196B4A1F0}"/>
+    <hyperlink ref="C1308" r:id="rId1190" display="apģērbi, apvi, aksesuāri u.c." xr:uid="{F1B529D0-F50C-4193-BA00-B3126DB6BD05}"/>
+    <hyperlink ref="C1314" r:id="rId1191" xr:uid="{A1CD3DFA-DE5B-41D2-A514-2858C4A32F26}"/>
+    <hyperlink ref="C1319" r:id="rId1192" xr:uid="{563873D9-7711-4957-AB21-E1FDBFC98244}"/>
+    <hyperlink ref="C1322" r:id="rId1193" xr:uid="{7C4657D4-A207-4332-84BA-A9E4D4C0223F}"/>
+    <hyperlink ref="C1325" r:id="rId1194" xr:uid="{39E0F033-F063-4E55-9066-C60A3DE90B15}"/>
+    <hyperlink ref="C1326" r:id="rId1195" xr:uid="{D5C53020-95E5-4473-9F5F-A49F8DA77BF3}"/>
+    <hyperlink ref="C1328" r:id="rId1196" xr:uid="{8C830DB3-C52A-4E07-AD00-1B43BC2B596F}"/>
+    <hyperlink ref="C1332" r:id="rId1197" display="matu veidošanas ierīce" xr:uid="{4064EF29-5FFB-49BF-9AC5-544D940E54A0}"/>
+    <hyperlink ref="C1341" r:id="rId1198" display="briļļu lēcas, saulesbriļļu lēcas, optiskās brilles, oftalmoloģiskā stikla lēcas, optiskās lēcas,oftalmoloģiskās lēcas, kino lēcas" xr:uid="{0016BB9B-2230-40A1-8982-6818173CE410}"/>
+    <hyperlink ref="C1345" r:id="rId1199" xr:uid="{D6012A69-5B33-4303-93E5-53D22489B481}"/>
+    <hyperlink ref="C1348" r:id="rId1200" xr:uid="{283B5138-239B-4FA6-87EF-3D0E8668A9AA}"/>
+    <hyperlink ref="C1351" r:id="rId1201" xr:uid="{B5FF5B8F-6348-4AB8-83C3-FF061CF4414E}"/>
+    <hyperlink ref="C1358" r:id="rId1202" xr:uid="{F670F1FA-F5EF-4F94-ABDF-7B443867AA9B}"/>
+    <hyperlink ref="C430" r:id="rId1203" xr:uid="{5031659F-CCC4-4E95-9DE4-B43239AB3CBD}"/>
+    <hyperlink ref="C1390" r:id="rId1204" display="rotaslietas,pulksteņi,parfimērija,tekstilizstrādājumi,apģērbi,apavi,aksesuāri u.c." xr:uid="{C16EA5DF-E67D-4BEB-A6CD-72F44AE650F1}"/>
+    <hyperlink ref="C1397" r:id="rId1205" xr:uid="{06AA1F21-706F-416C-913E-AFF18F0FC5FB}"/>
+    <hyperlink ref="C1407" r:id="rId1206" display="mobilie telefoni u.c." xr:uid="{93080B19-D79F-4EBD-973E-2F053BA56D15}"/>
+    <hyperlink ref="C1412" r:id="rId1207" xr:uid="{9BD8794A-5B92-4901-92BB-3D6CF1C2CAB7}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1242"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1208"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="B2:G26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K33" sqref="K33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <sheetData>
     <row r="2" spans="2:7" ht="15.75">
       <c r="B2" s="22" t="s">
-        <v>1825</v>
+        <v>1777</v>
       </c>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
     </row>
     <row r="3" spans="2:7" ht="15.75">
       <c r="B3" s="24" t="s">
-        <v>1826</v>
+        <v>1778</v>
       </c>
       <c r="C3" s="23"/>
       <c r="D3" s="23"/>
       <c r="E3" s="23"/>
       <c r="F3" s="23"/>
       <c r="G3" s="23"/>
     </row>
     <row r="4" spans="2:7" ht="15.75">
       <c r="B4" s="24" t="s">
-        <v>1827</v>
+        <v>1779</v>
       </c>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="23"/>
     </row>
     <row r="5" spans="2:7" ht="15.75">
       <c r="B5" s="24" t="s">
-        <v>1828</v>
+        <v>1780</v>
       </c>
       <c r="C5" s="23"/>
       <c r="D5" s="23"/>
       <c r="E5" s="23"/>
       <c r="F5" s="23"/>
       <c r="G5" s="23"/>
     </row>
     <row r="6" spans="2:7" ht="15.75">
       <c r="B6" s="24" t="s">
-        <v>1829</v>
+        <v>1781</v>
       </c>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
       <c r="F6" s="23"/>
       <c r="G6" s="23"/>
     </row>
     <row r="7" spans="2:7" ht="15.75">
       <c r="B7" s="24" t="s">
-        <v>1830</v>
+        <v>1782</v>
       </c>
       <c r="C7" s="23"/>
       <c r="D7" s="23"/>
       <c r="E7" s="23"/>
       <c r="F7" s="23"/>
       <c r="G7" s="23"/>
     </row>
     <row r="8" spans="2:7" ht="15.75">
       <c r="B8" s="24" t="s">
-        <v>1831</v>
+        <v>1783</v>
       </c>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
       <c r="F8" s="23"/>
       <c r="G8" s="23"/>
     </row>
     <row r="9" spans="2:7" ht="15.75">
       <c r="B9" s="24" t="s">
-        <v>1832</v>
+        <v>1784</v>
       </c>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
     </row>
     <row r="10" spans="2:7" ht="15.75">
       <c r="B10" s="24" t="s">
-        <v>1833</v>
+        <v>1785</v>
       </c>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
       <c r="G10" s="23"/>
     </row>
     <row r="11" spans="2:7" ht="15.75">
       <c r="B11" s="24" t="s">
-        <v>1834</v>
+        <v>1786</v>
       </c>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
     </row>
     <row r="12" spans="2:7" ht="15.75">
       <c r="B12" s="24" t="s">
-        <v>1835</v>
+        <v>1787</v>
       </c>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
     </row>
     <row r="13" spans="2:7" ht="15.75">
       <c r="B13" s="24" t="s">
-        <v>1836</v>
+        <v>1788</v>
       </c>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
     </row>
     <row r="14" spans="2:7" ht="15.75">
       <c r="B14" s="24" t="s">
-        <v>1837</v>
+        <v>1789</v>
       </c>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
     </row>
     <row r="15" spans="2:7" ht="15.75">
       <c r="B15" s="25" t="s">
-        <v>1838</v>
+        <v>1790</v>
       </c>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
     </row>
     <row r="16" spans="2:7" ht="15.75">
       <c r="B16" s="24" t="s">
-        <v>1839</v>
+        <v>1791</v>
       </c>
       <c r="C16" s="23"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
       <c r="F16" s="23"/>
       <c r="G16" s="23"/>
     </row>
     <row r="17" spans="2:7" ht="15.75">
       <c r="B17" s="24" t="s">
-        <v>1840</v>
+        <v>1792</v>
       </c>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
     </row>
     <row r="18" spans="2:7" ht="15.75">
       <c r="B18" s="24" t="s">
-        <v>1841</v>
+        <v>1793</v>
       </c>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="23"/>
     </row>
     <row r="19" spans="2:7" ht="15.75">
       <c r="B19" s="24" t="s">
-        <v>1842</v>
+        <v>1794</v>
       </c>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
     </row>
     <row r="20" spans="2:7" ht="15.75">
       <c r="B20" s="24" t="s">
-        <v>1843</v>
+        <v>1795</v>
       </c>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="23"/>
     </row>
     <row r="21" spans="2:7" ht="15.75">
       <c r="B21" s="24" t="s">
-        <v>1844</v>
+        <v>1796</v>
       </c>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
     </row>
     <row r="22" spans="2:7" ht="15.75">
       <c r="B22" s="26" t="s">
-        <v>1845</v>
+        <v>1797</v>
       </c>
       <c r="C22" s="23"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
       <c r="F22" s="23"/>
       <c r="G22" s="23"/>
     </row>
     <row r="23" spans="2:7" ht="15.75">
       <c r="B23" s="24" t="s">
-        <v>1846</v>
+        <v>1798</v>
       </c>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
     </row>
     <row r="24" spans="2:7" ht="15.75">
       <c r="B24" s="24" t="s">
-        <v>1847</v>
+        <v>1799</v>
       </c>
       <c r="C24" s="23"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
     </row>
     <row r="25" spans="2:7" ht="15.75">
       <c r="B25" s="27" t="s">
-        <v>1848</v>
+        <v>1800</v>
       </c>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
     </row>
     <row r="26" spans="2:7" ht="15.75">
       <c r="B26" s="24" t="s">
-        <v>1849</v>
+        <v>1801</v>
       </c>
       <c r="C26" s="23"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="23"/>
       <c r="G26" s="23"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M38" sqref="M38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100E5AD1943C960ED47AC386C569408D6F5" ma:contentTypeVersion="2" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="d83a04ce4277677504796bcbd4031a73">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2451837a-429d-469f-9860-e08ca2df3d99" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6e5bf34c722b52b896681840fd820ec8" ns2:_="">
     <xsd:import namespace="2451837a-429d-469f-9860-e08ca2df3d99"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2451837a-429d-469f-9860-e08ca2df3d99" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Koplietots ar" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
@@ -40245,102 +40126,96 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285ED791-06CB-4AED-B25E-FD8A5B9191D1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F628D53-2959-42DA-9E4D-B034AE7E7603}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285ED791-06CB-4AED-B25E-FD8A5B9191D1}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{813FE741-B7EB-4D2B-B77E-3B7895D96125}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="2451837a-429d-469f-9860-e08ca2df3d99"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4166531-81CF-439C-ADDB-D1451044F4FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2451837a-429d-469f-9860-e08ca2df3d99"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Charts</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>