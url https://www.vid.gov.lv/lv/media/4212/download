--- v9 (2026-08-10)
+++ v10 (2026-09-09)
@@ -14,92 +14,92 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="28526"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\vid01615\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\rmri1556\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9CE039BA-9DF1-4D03-94CF-8C2683D32624}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{03BE59C1-790A-4EF1-8978-87D99B532F79}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="599" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Chart1" sheetId="4" r:id="rId1"/>
     <sheet name="Sheet1" sheetId="1" r:id="rId2"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId3"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Sheet1!$A$5:$D$1407</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Sheet1!$A$5:$D$1420</definedName>
     <definedName name="_Hlt117917926" localSheetId="1">Sheet1!#REF!</definedName>
     <definedName name="apģērbi__apavi__aksesuāri">Sheet1!#REF!</definedName>
     <definedName name="gaisa_atsvaidzinātāji_u.c.">Sheet1!#REF!</definedName>
     <definedName name="OLE_LINK1" localSheetId="1">Sheet1!#REF!</definedName>
     <definedName name="OLE_LINK2" localSheetId="1">Sheet1!#REF!</definedName>
     <definedName name="OLE_LINK3" localSheetId="1">Sheet1!#REF!</definedName>
     <definedName name="OLE_LINK5" localSheetId="1">Sheet1!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4246" uniqueCount="3819">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4278" uniqueCount="3847">
   <si>
     <t>Intelektuālā īpašuma nosaukums, reģistrācijas numurs</t>
   </si>
   <si>
     <t>Tiesību subjekta nosaukums</t>
   </si>
   <si>
     <t>Intelektuālā īpašuma aizsardzības termiņš</t>
   </si>
   <si>
     <t>rotaļlietas u.c.</t>
   </si>
   <si>
     <t>apģērbi, apavi, aksesuāri u.c.</t>
   </si>
   <si>
     <t>alkoholiskie dzērieni</t>
   </si>
   <si>
     <t>Mars, Incorporated</t>
   </si>
   <si>
     <t>konfektes, saldējumi u.c.</t>
   </si>
   <si>
@@ -674,57 +674,50 @@
   <si>
     <t>EUTM 002573079 REEBOK, EUTM 001122761 Reebok /fig./, EUTM 002572931 /fig./, EUTM 000000456 /fig./, EUTM 000000357 /fig./, EUTM 000000365 /fig./, EUTM 000000373 REEBOK, EUTM 001418094, EUTM 001418078 REEBOK, EUTM 003282217 J.W.FOSTER, EUTM 9567471 REALFLEX, EUTM 11159746 ROYAL FLAG, EUTM 9453151 R</t>
   </si>
   <si>
     <t>Reebok International Ltd.</t>
   </si>
   <si>
     <t>apģērbi, apavi un aksesuāri</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM000182451, EUTM 002298420 </t>
   </si>
   <si>
     <t>Vitra Collections AG</t>
   </si>
   <si>
     <t>zobārstniecības preces</t>
   </si>
   <si>
     <t>EUTM 003342227 TOYOTA AYGO, EUTM 006504757 TOYOTA Urban Cruiser, EUTM 001038884 TOYOTA MR2, EUTM 000726026 TOYOTA YARIS, EUTM 000512780 TOYOTA, EUTM 000042721 TOYOTA, EUTM 000024406, EUTM 000024919LEXUS, EUTM 000512665, EUTM 000534347, EUTM 001056928, EUTM 006060156, EUTM 008571077TOYOTA, EUTM 010745628</t>
   </si>
   <si>
     <t>TOYOTA JIDOSHA KABUSHIKI KAISHA (also trading as TOYOTA MOTOR CORPORATION)</t>
   </si>
   <si>
-    <t xml:space="preserve">EUTM 4327425 South Park, EUTM 4285755 South Park,  EUTM 3948163 South Park, EUTM 732701 South Park, EUTM 4968418 Comedy Central,  EUTM 6721922 Comedy Central 
-[...5 lines deleted...]
-  <si>
     <t xml:space="preserve">EUTM 002932028 SBS,EUTM 003480308 sts  </t>
   </si>
   <si>
     <t>SBS Friction A/S</t>
   </si>
   <si>
     <t xml:space="preserve">
 EUTM 002979524 LACOSTE, EUTM 002979565, EUTM 002979581 
 EUTM 005567821 CROCODILE, EUTM 011963493 CROCODILE 
 EUTM 009564345 L.12.12, EUTM 009565334 LACOSTE L!VE (LIVE) 
 EUTM 009980814, EUTM 003702032 10171441 TOUCH OF PINK 
 EUTM 012156949 LIFE IS A BEAUTIFUL SPORT, EUTM 003009115 
 EUTM 003009123, EUTM 003067204, EUTM 003067221, EUTM 004104626 LACOSTE ESSENTIAL, EUTM 003514692, EUTM 003514701, EUTM 017997884 MARQUE FIGURATIVE, EUTM 018000666 MARQUE FIGURATIVE </t>
   </si>
   <si>
     <t>LACOSTE</t>
   </si>
   <si>
     <t>parfimērija, saulesbrilles, apģērbi, apavi, ādas izstrādājumi, jostas u.c.</t>
   </si>
   <si>
     <t>HBI Europe GmbH</t>
   </si>
   <si>
     <t>cigarešu papīrs, maisiņi, ierīces cigarešu uztīšanai, cigarešu filtri</t>
@@ -792,53 +785,50 @@
   <si>
     <t xml:space="preserve">EUTM 4661278 MAN, EUTM 11051935, EUTM 122812 NEOPLAN
 ITM 914360 MAN, ITM 1346555 MAN, ITM	542762 MAN, EUTM 3050309 MAN-Originalteil	
 </t>
   </si>
   <si>
     <t>MAN Truck &amp; Bus SE</t>
   </si>
   <si>
     <t>Bioline Products s.r.o.</t>
   </si>
   <si>
     <t xml:space="preserve">medicīniskais preparāts </t>
   </si>
   <si>
     <t>OPINEL SAS</t>
   </si>
   <si>
     <t>naži</t>
   </si>
   <si>
     <t>By Malene Birger A/S</t>
   </si>
   <si>
     <t>EUTM 002988285 Solingen</t>
-  </si>
-[...1 lines deleted...]
-    <t>Industrie und Handelskammer Wuppertal-Solingen-Remscheid</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  000078659 Easton, EUTM  002462869 Easton, EUTM  011309432, EUTM  002463701 E, EUTM  003778107  E, EUTM  003799591 Easton, EUTM  010720191 Mako, EUTM  002462869 Easton
 </t>
   </si>
   <si>
     <t>Easton Diamond Sports, LLC</t>
   </si>
   <si>
     <t>EUTM  012681326 ACTARA, EUTM  012681177  ACTARA, ITM  0869527  Marke ohne Text, EUTM  015384035 АМИСТАР  2,  EUTM  015384068 AMICTAP, EUTM  015384101 XОPУC, EUTM  015384126 ХОРУС, EUTM  015384134 РИДОМИЛ ГОЛД, EUTM  015390123 РИДОМIЛ ГОЛД, EUTM  015384225 CКOР, EUTM  015384167 Скор</t>
   </si>
   <si>
     <t>GoPro Inc.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 017191776 HAYK ARMENIAN BRANDY, EUTM 015182496 HEART TO HEART, EUTM 009797424 NAIRI, EUTM 009797317 OTBORNY, EUTM 009797391 VASPURAKAN, ICD DM/074289, EUTM 3489481 ARARAT, EUTM 13340815 EREBUNI, EUTM 1005042, EUTM 009797374 10674222 AKHTAMAR, EUTM 009797275 ANI, EUTM 1065090, EUTM 3489408 ARARAT, EUTM 011063096, EUTM 890065, EUTM 1063460, EUTM 890072, EUTM 1065147, EUTM 890064, EUTM 882087, EUTM 890062, EUTM 1065091, EUTM 890069, EUTM 1065092, EUTM 1065093 </t>
   </si>
   <si>
     <t>YEREVAN BRANDY COMPANY CJSCY</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 008574592 WHITE OAK, ITM 961239 Marque figurative, EUTM 010130755Chivas Regal 12 Blended Scotch Whisky, EUTM 010271691 Chivas Regal 18 Gold Signature, EUTM 010271741Chivas Regal 18 Gold Signature, EUTM 010444495THE ART OF HOSTING, EUTM 010588796 MADE FOR GENTLEMEN, EUTM 010645265 Chivas Regal Aged 25 Years, EUTM 010782217 CHIVAS REGAL Aged 12 Years, ESTD. 1801, EUTM 010924611, EUTM 010970069EVERY TASTE A NEW EXPERIENCE, EUTM 011002037 CHIVAS BROTHERS purveyors of fine whiskies EST° 1801; CHIVAS REGAL AGED 12 YEARS CHIVAS BROTHERS LTD, EUTM 011098456 CHIVAS REGAL AGED 12 YEARS; ESTD 1801, EUTM 011441649 Chivas Regal 1801, EUTM 011441672 Chivas Regal 12 BLENDED SCOTCH WHISKY, EUTM 011441722Chivas Regal 25YO bottle 3D (colour), EUTM 011570629 1Chivas Regal, EUTM011579372 CHIVAS REGAL AGED 18 YEARS GOLD SIGNA TURE, EUTM011636529 TREIBHIREAS-BUNAI TEACHD; FOUNDED 1801, EUTM 011636561CHIVAS REGAL,EUTM 011636578, EUTM 011636594 COLIN SCOTT, EUTM 011645991 CHIVAS REGAL, EUTM011646023, EUTM 011646064, EUTM 011646106CHIVAS REGAL 25 YEAR OLD, EUTM 011646775CHIVAS REGAL GOLD SIGNATURE, EUTM 011682283CHIVAS, EUTM 011734068 CHIVAS 18 ESTD. 1801, EUTM 011913779 CHIVAS, CHIVAS REGAL, AGED 12 YEARS, EUTM 011974516CHIVAS REGAL, EUTM 012859799AGED 12 YEARS, MADE FOR GENTLEMEN, CHIVAS, EUTM 012859799CHIVAS REGAL EXTRA, EUTM 012921243 BARRELHOUND, EUTM 013152244 CHIVAS REGAL Extra, EUTM013210851, EUTM013210877, ITM902720, EUTM009975129 The International Exhibition London 1884, EUTM 009922873 HIGHLAND CLAN,EUTM010202687Sur les traces du Clan Campbell, EUTM 010731149Clan Campbell Elements Air, EUTM 010731156 Clan Campbell Elements Fire, EUTM 010731164Clan Campbell Elements Earth, EUTM013957816 CLAN CAMPBELL, EUTM000152900CLAN CAMPBELL, EUTM000974964 HOUSE OF CAMPBELL, EUTM 01448589CHIVAS THE VENTURE, EUTM006323869, EUTM 007299605CHIVAS LIVE WITH CHIVALRY, EUTM007560501CHIVAS STUDIO, EUTM 008116642CHIVAS REGAL, EUTM 008157364 LES CHEVALIERS MODERNES 
 </t>
   </si>
   <si>
@@ -1491,53 +1481,50 @@
     <t>Herschel  Supply Company Ltd</t>
   </si>
   <si>
     <t>JT International S.A.</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                    ITM 1239651 FIRE EAGLE, ITM 1113852 Black Eagle, ITM 1077135HX, ITM 1049240 HAIX, EUTM 013270244 HX, EUTM 007156235HAIX, EUTM 007155741 FIRE HERO, EUTM 007150873Airpower 
  </t>
   </si>
   <si>
     <t>Hero GmbH &amp; Co. KG</t>
   </si>
   <si>
     <t>specializētie darba apavi</t>
   </si>
   <si>
     <t>dažādas preces</t>
   </si>
   <si>
     <t>EUTM 89870 YONEX</t>
   </si>
   <si>
     <t>sporta preces</t>
   </si>
   <si>
-    <t>OHROPAX GmbH</t>
-[...1 lines deleted...]
-  <si>
     <t>apģērbs u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                
 ITM  1185336  4 inches, EUTM  002875854 Choo, ITM  1235034 CHOO.08, EUTM  012062998 CHOOS, EUTM  012062899 CHOOS, EUTM  012062949 CHOOSY, EUTM  012063053 CHOOZ, EUTM  1236270 Jimmy Choo, ITM  1429285 Jimmy Choo, ITM  1286957 Jimmy Choo, EUTM  010851665 Jimmy Choo, ITM  1291240  Jimmy Choo, ITM  1147214  Justine, EUTM  011419645 Scorpion device, EUTM  004362778  Fever, EUTM  013469523  ILLICIT, EUTM  013278775  ILLICIT, ITM  1393820 Iwantchoo, EUTM  011420122 Scorpion logo, ITM  1078966  Tulita, EUTM  012268009  24:7 Icons, EUTM  013106604  Jimmy Chew, EUTM  013506514 Jimmy Chew, EUTM  015000623  Jimmy Chew, EUTM  001662543 Jimmy Choo, EUTM  002587830  Jimmy Choo, EUTM  009863002 Jimmy Choo, ITM  1113841 Jimmy Choo, ITM  992801 Jimmy Choo, ITM  1138635 Jimmy Choo, ITM  1139521 Jimmy, EUTM  012062551 Jimmy Choo, EUTM  012259421 Jimmy,ITM  1325017 Jimmy Choo  
 EUTM  006889265 Jimmy Choo, EUTM  011063773 CHOO, EUTM, 12062832  CHOO, EUTM  012259248 CHOO, EUTM  006891857 CHOO, EUTM  009256264 CHOO, EUTM  010852201CHOO 
 </t>
   </si>
   <si>
     <t>J Choo Limited</t>
   </si>
   <si>
     <t>somas, apavi u.c.</t>
   </si>
   <si>
     <t>Salomon SAS</t>
   </si>
   <si>
     <t>O'Neal Europe GmbH &amp; Co. KG</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1288269Kinder JOY, ITM 1403638/WO Kinder JOY, ITM 1643175/WO Kinder JOY </t>
   </si>
   <si>
     <t>Soremartec S.A.</t>
@@ -2190,53 +2177,50 @@
 </t>
   </si>
   <si>
     <t>Wulf Gaertner Autoparts AG</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 18046436 DIM SPORT, EUTM 17917240 DIM HYDRA ACTIV 
 ITM 1392061 DIM SEDUCTION, ITM 1392059 DIM SEDUCTION, EUTM 16263981 DIM MORPHOTECH, EUTM 16236275 DIM HYDRABOOST 
 EUTM 15331151 DIM POWERFUL, EUTM 14781439 DIM L'AUSTRALIEN 
 EUTM 13619135 DIM, EUTM 13619151 DIM, EUTM 11124286 DIM SIGNATURE, EUTM 9803818 DIM, EUTM 7315153 DIM, EUTM 6743413 DIM, EUTM 6494579 DIM IN, EUTM 5401047 DIM L'AUSTRALIEN 
 EUTM 5291711 DIM LAB </t>
   </si>
   <si>
     <t>DIM FRANCE SAS</t>
   </si>
   <si>
     <t>apakšveļa sievietēm un vīriešiem, krūšturi u.c.</t>
   </si>
   <si>
     <t>šokolādes, konfektes, batoniņi, bezalkoholiskie dzērieni u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 003530524 TAZO and Design, EUTM 010677516 TAZO, EUTM 005285655 TAZO and Design, EUTM 003528924 TAZOBERRY, EUTM 011456977 TEAVANA, EUTM 015199995 TEAVANA, EUTM 011043395 V and Design, EUTM 011786498 TEAVANA HEAVEN OF TEA and Design, EUTM 012250148 TEAVANA HEAVEN OF TEA and Design, EUTM 002164267 VERISMO, EUTM 010707586 VERISMO, EUTM 010992535 VERISMO, EUTM 012662813 YOUTHBERRY, EUTM 000595975 YUKON BLEND, EUTM 012187167 Design Only EUTM 008864043 Design Only, EUTM 002365500 FRAPPUCCINO, EUTM 003977931 frappuccino and Design, EUTM 004314051 FRAPPUCCINO, EUTM 000598128 GAZEBO BLEND, EUTM 000617233 GOLD COAST BLEND, EUTM 003619475 GUATEMALA CASI CIELO, EUTM 012588828 HACIENDA ALSACIA, EUTM 000595306 INFUSIA, EUTM 005234877 INFUSIA, EUTM 014753461 TEAVANA, EUTM 000572982 STARBUCKS, EUTM 000630657 STARBUCKS, EUTM 004314092 STARBUCKS COFFEE and Design, EUTM 003086014 STARBUCKS COFFEE and Design, EUTM 000175539 STARBUCKS, EUTM 000630673 STARBUCKS, EUTM 001633965 STARBUCKS, EUTM 003319043 STARBUCKS, EUTM 002365732 STARBUCKS, EUTM 003984713 STARBUCKS, EUTM 011198711 STARBUCKS COFFEE and Design, EUTM 005234786  STARBUCKS COFFEE and Design, EUTM 009776667  STARBUCKS AUTUMN BLEND, EUTM 009730359 STARBUCKS BLONDE, EUTM 000564377 STARBUCKS COFFEE and Design, EUTM 000564427 STARBUCKS COFFEE, EUTM 000596163 STARBUCKS COFFEE and Design, EUTM 000689786 STARBUCKS COFFEE and Design, EUTM 001632280  STARBUCKS COFFEE and Design, EUTM 002365534 LIGHTNOTE BLEND, EUTM 004614418 MUAN JAI, EUTM 010260883 MY STARBUCKS REWARDS, EUTM 010272565 ORIGAMI 
 EUTM 003078573 SERENA ORGANIC BLEND 
 </t>
-  </si>
-[...1 lines deleted...]
-    <t>kafija, tēja, karstie un aukstie dzērieni, kafijas pupiņas, sviestmaizes, salāti, konditorejas izstrādājumi u.c., kā arī citas preces, kas paredzētas tirdzniecībai krūzes, magnēti u.c.</t>
   </si>
   <si>
     <t>EUTM 005372743 N Nathan-Baume, EUTM 001720960 NATHAN, EUTM 001770023 N, EUTM 004274585 N, EUTM 004274569 NATHAN BAUME</t>
   </si>
   <si>
     <t>MARTIN Y PAZ DIFFUSION, SOCIETE ANONYME</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbs, apavi, galvassegas, juvelierizstrādājumi, somas, somiņas, aksesuāri u.c. </t>
   </si>
   <si>
     <t>GFM GmbH Trademarks</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 005220157 MAGSTER , EUTM 005220504, EUTM 004912002
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 012735031 2008 DKR , EUTM 011935939 Peugeot i-Cockpit, EUTM 011287273 207 +, EUTM 010920131, EUTM 010080001, EUTM 8839789 Peugeot Motion &amp; Emotion, EUTM 005555669 Bipper, EUTM 005226485 HDI, EUTM 004889655, EUTM 004814761 CITROEN PEUGEOT, EUTM 004814711 CITROEN PEUGEOT, EUTM 004688206, EUTM 004687992, EUTM 004609211, EUTM 004609202, EUTM 004607917, EUTM 004607487, EUTM 004047387 93000582 Peugeo, EUTM 004607453 93000580, EUTM 017869632 RIFTER , EUTM 016498891  PEUGEOT, EUTM 014715478, EUTM 014198204  PEUGEOT, EUTM 4047213  Peugeot, EUTM 8756793  ION, EUTM 004047049 Peugeot, EUTM 003247641, EUTM 002597524, EUTM 002597516, EUTM 002315208 Peugeot 407, EUTM 000190033 Peugeot 
 EUTM 009840381 508 RXH 
 </t>
   </si>
   <si>
     <t>AUTOMOBILES PEUGEOT</t>
   </si>
@@ -2779,112 +2763,103 @@
   <si>
     <t>miniatūri lidmašīnu modeļi</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1338296 STANDARD 100, EUTM 018304131 STANDARD 100	</t>
   </si>
   <si>
     <t>TESTEX AG</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 15444854 GLAMGLOW DREAMDUO,EUTM 16046476 GLAMGLOW GALACTICLEANSE, EUTM 1466361 GLOWDOSE, EUTM 1246674 HELLO SEXY, EUTM 1425742 MOISTURETRIP, EUTM 11665262 SEXYMUD, EUTM 1402089 STARPOTION, EUTM 17873119 GLAMGLOW SUPER DREAM, EUTM1143183 TEAOXI, EUTM 1244633 THIRSTY CLEANSE, EUTM 1261553 THIRSTYMUD, EUTM 1401907 GLAMGLOW GENTLE BUBBLE, EUTM 13208186 GLAMGLOW,EUTM 10558278 GLAMGLOW, EUTM 1212128 BRIGHTMUD, EUTM 1275867 POUTMUD, EUTM 17871612 GLAMGLOW POWERCLEANSE, EUTM 14366025 GLAMGLOW SUPERCLEANSE, EUTM 14524854 GLAMGLOW SUPERMUD, EUTM 1289210 GRAVITYMUD, EUTM 1431898 GLOWLACE, EUTM 1410785 GLAMGLOW, EUTM 1326980 GLOWCANVAS, EUTM 15692312 GLAMGLOW GLOWSETTER, EUTM 1302041 GLOWSTARTER, EUTM 18073982GOOD IN BED, EUTM 1275868PLUMPRAGEOUS, EUTM 1499988THIRSTYMIST, EUTM 1327637VOLCASMIC, EUTM 1367154 GLAMGLOW WATERBURST, EUTM 1244634YOUTHCLEANSE, EUTM 1212568 YOUTHMUD	</t>
   </si>
   <si>
     <t>Glamglow LLC</t>
   </si>
   <si>
     <t>parfimērija un kosmētika</t>
   </si>
   <si>
     <t>GRUNDFOS HOLDING A/S</t>
   </si>
   <si>
     <t>Spin Master Ltd. - Paw Patrol</t>
   </si>
   <si>
-    <t xml:space="preserve">spēles un rotaļlietas, kompaktdiski, lentes un DVD ar izdomātiem varoņiem un aktivitātēm bērniem, filmas, televīzijas programmas, grāmatas, mūzika un rotaļlietu lietošanas instrukcijas, kosmētika, tualetes piederumi, apģērbs, apavi, galvassegas,  somas, maki u.c.  </t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 004368296 ALCOTT, ITM 1036058 GUTTERIDGE -ITALIA-, EUTM 000844399 ALCOTT</t>
   </si>
   <si>
     <t>CAPRI SRL</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">apģērbi, apavi, galvassegas,  parfimērija,  kosmētika, brilles, rotaslietas,  somas, mugursomas, maki u.c.  </t>
   </si>
   <si>
     <t>LORO PIANA S.P.A.</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, aksesuāri, apavi ir visaugstākās kvalitātes klasiskā stila luksusa izstrādājumi </t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1273394 RADLEY, EUTM 004246385 Nawn, EUTM 005222732 Radley, EUTM 009431032 Radley, EUTM 003272151 RADLEY 
 </t>
   </si>
   <si>
     <t>rokassomas un aksesuārus, plecu, krusteniskās saites, klēpjdatoru, sporta un bērnu somas, kabatas portfeļus, somiņas uz riteņiem, ceļojumu un bagāžas piederumus, aksesuārus u.c.</t>
   </si>
   <si>
     <t>EUTM 018088638/EMC COSTA, EUTM 001964485/EM COSTA DEL MAR
 ITM 1213815/WO COSTA, EUTM 010832418/EMC COSTA</t>
   </si>
   <si>
     <t>Luxottica Group S.p.A</t>
   </si>
   <si>
     <t xml:space="preserve">brilles u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 013145867 NEWS, EUTM 013153391 HUMIDIFICATEUR, EUTM 013183686 NEWS, EUTM 013302872 NEWS DOSETTES, EUTM 011146801 GAULOISES, EUTM 012701348 GAULOISES Blondes, EUTM 013072723 Vive le Moment, EUTM 009255647 GITANES, EUTM 009301821 GITANES, EUTM 0011146859 GITANES, EUTM 00929509 GITANES BLONDES, EUTM 012707899 NEWS, EUTM 010215382 NEWS American Blend INTERNATIONAL, EUTM 010213957 NEWS	</t>
   </si>
   <si>
     <t>S.E.I.T.A</t>
   </si>
   <si>
     <t>SOCIETE 111 JEROME DREYFUSS</t>
   </si>
   <si>
     <t>personīgie aksesuāri</t>
   </si>
   <si>
     <t>Jemella Group Limited</t>
   </si>
   <si>
     <t>matu kopšanas līdzekļi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 014179816	Mothers of Dragons, EUTM 013974746 Videosyncrasy	
 EUTM 013970744 Virtuoso, EUTM 013914544 Quarry, EUTM 01391459 3Last Week Tonight, EUTM 013767884 Iron Throne, EUTM 014634935 Winter is coming, EUTM 013453733 Home of Thrones,EUTM 004112546 Sex and the City
 EUTM 003939196 Home Box Office, EUTM 003939204 HBO (woord), EUTM 013002324 Vice Principals, EUTM 003863701 Longnight, EUTM 12926028 American Century Records, EUTM 012838868 Ballers, EUTM 012711065 Ballers, EUTM 012709994 The Brink, EUTM 012631685 Silicon Valley, EUTM 012256699 The Knick, EUTM 012256665 Knickerbocker Hospital, EUTM 012172011 True Detective, EUTM 012169249 Looking, EUTM 012019311 Togetherness, EUTM 011983442 Game of Thrones Ascent (Design), EUTM 003227329 The Sopranos (logo), EUTM 011674124 Got, EUTM 011648904 True Detective, EUTM 011632635 Game of Thrones, EUTM 011599669 Hooli, EUTM 011483311 Sex and the City, EUTM 011483328 GIRLS HANNAH MARNIE SHOSHANNA JESSA (logo)EUTM 011394236 Its HBO. Anywhere. Anytime, EUTM 011387016 HBO Sports (logo), EUTM 01138700 8HBO PPV (logo), EUTM 011386976 HBO Boxing World Championship (logo), EUTM 011387032 HBO Boxing (logo), EUTM 011386968 HBO Boxing After Dark, EUTM 011379492 Hello Ladies, EUTM 011339223 Girls Hannah Marnie Soshanna Jessa, EUTM 011339231 Girls (Logo block letters), EUTM 011266665 Girls (logo rectangular), EUTM 011255627 Girls (logo rectangular), EUTM 011153483 Banshee, EUTM 002833598 Six Feet Under, EUTM 011141579 HBO Nordic, EUTM 010939015 Cinemax, EUTM 010878148 The Newsroom, EUTM 010743607 HBO Europe (logo), EUTM 010656437 Khaleesi, EUTM 017594359 Problem Areas	</t>
   </si>
   <si>
     <t>Home Box Office, Inc.</t>
-  </si>
-[...1 lines deleted...]
-    <t>izklaides industrija,  ražo un pārraida filmas, koncertus,  komēdijas, teātra filmas un sportu u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 011801883 DISOBEY,  EUTM 01830710 OBEY, EUTM 008330698 OBEY, EUTM 008848665 OBEY AWARENESS, EUTM 017089699 OBEY 
 </t>
   </si>
   <si>
     <t>BOLD STRATEGIES INC.</t>
   </si>
   <si>
     <t>apģērbs un aksesuāri u.c.</t>
   </si>
   <si>
     <t>EUTM 004111605 AVASTIN, EUTM 000020495 HERCEPTIN, EUTM 000020479 PULMOZYME</t>
   </si>
   <si>
     <t>F. Hoffmann-La Roche Ltd.</t>
   </si>
   <si>
     <t>Wella International Operations Switzerland S.â.r.l.</t>
   </si>
   <si>
     <t>parfimērija, kosmētika, matu krāsas, lūpkrāsas u.c.</t>
   </si>
   <si>
     <t>BabyBjörn AB</t>
@@ -3097,56 +3072,50 @@
   </si>
   <si>
     <t>ITM 1187399 OLAPLEX</t>
   </si>
   <si>
     <t>OLAPLEX INC</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 018306585 UNICORNIOS INESTABLES, EUTM 018281336 LABILNÍ JEDNOROŽCI, EUTM 017853623 UNSTABLE UNICORNS, EUTM 0181313 29 UNSTABLE GAMES, EUTM 1452668 SCRAM, EUTM 1460240 LLAMAS UNLEASHED, EUTM 018229310 HERE TO SLAY, EUTM 1465673 EXILED LEGENDS, EUTM 017988853 DARING CONTEST, EUTM 017987032 DARING CONTEST, EUTM 1435157 CHIBIPUFFS
 </t>
   </si>
   <si>
     <t>Tee Turtle LLC</t>
   </si>
   <si>
     <t>ITM 1499883 pinkfong, ITM 1452088 pinkfong, ITM 1567565 Baby Shark's Big Show!, ITM 1443884 pinkfong Baby Shark, ITM 1499170 Baby Shark, ITM 1452578 Baby Shark</t>
   </si>
   <si>
     <t>The Pinkfong Company, Inc.</t>
   </si>
   <si>
     <t>Reckitt Benckiser Calgon B.V.</t>
   </si>
   <si>
     <t>Calgon ūdens mīkstinātājs u.c.</t>
-  </si>
-[...4 lines deleted...]
-    <t>sporta apģērbi u.c.</t>
   </si>
   <si>
     <t>NEW DURALEX INTERNATIONAL</t>
   </si>
   <si>
     <t xml:space="preserve">rūdīti stikla trauki un galda piederumi                 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  010658938 FINISH, EUTM  012679593 FINISH, EUTM  013901707 SUPER CHARGED, EUTM  010784619 FINISH POWERTABS, EUTM  002829166 finish, EUTM  005910443  Calgonit, EUTM  005910518  finish  
 EUTM  011085636  POWER GEL, EUTM  002827921  FINISH, EUTM  002980928  FINISH PROTECTOR, EUTM  003895273  FINISH CLASSIC  
 EUTM  004261244  QUANTUM, EUTM  011589033  POWER &amp; PURE 
 EUTM  015351109 SCENT CONTROL, EUTM  016242919 finish 365  
 </t>
   </si>
   <si>
     <t>Reckitt Benckiser N.V.</t>
   </si>
   <si>
     <t>trauku mazgājamās mašīnas tīrīšanas līdzekļi</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                       EUTM 014254081/EM patagonia, EUTM 015382682/EM, EUTM 008854143/ EM PATAGONIA, EUTM 001904119/EM PATAGONIA 
 </t>
   </si>
   <si>
@@ -3734,69 +3703,50 @@
     <t>rotaslietas, aksesuāri u.c.</t>
   </si>
   <si>
     <t>lampas</t>
   </si>
   <si>
     <t>EUTM 007216161 DivX, EUTM 008286577 DIVXEUTM 2252385 DivX, EUTM 9162587 DivX, EUTM 7417496 DIVX PLUS HD, EUTM 11062759 DIVX PLUS STREAMING, EUTM 9163114 DIVX+, EUTM 7220742 DIVX CONNECTED, EUTM 8766198 DIVX TO GO, EUTM 7417413  DIVX HD, EUTM	8591067 DivX Plus, EUTM 7216161 DivX</t>
   </si>
   <si>
     <t>DivX, LLC</t>
   </si>
   <si>
     <t>telekomunikācijas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 5696232, EUTM 9307992, EUTM 9308255, EUTM 9308446
 EUTM 10400752 RUBIK'S MINI MINDS, EUTM 10489871 RUBIK'S VOID CUBE, EUTM 10125789 RUBIK'S CLEVER KIDS, EUTM 4170775 RUBIK, EUTM 4170858, EUTM 5477666 RUBIK'S, REVOLUTION, EUTM9976788, EUTM 9976135, EUTM 9975681, EUTM 8371379, EUTM 323329, EUTM 9408261RUBIK'S, EUTM 9408246 Rubik's, EUTM 15292287, EUTM 15518971, EUTM 15519036, EUTM 15292311 RUBIK'S	 </t>
   </si>
   <si>
     <t>Spin Master Toys UK Limited</t>
   </si>
   <si>
     <t xml:space="preserve">MONCLER S.P.A. </t>
   </si>
   <si>
-    <t>ITM 0883668RYNAXYPYR, ITM 0898745ALTACOR, ITM 0898744 CORAGEN</t>
-[...17 lines deleted...]
-  <si>
     <t xml:space="preserve">CNH INDUSTRIAL N.V.  </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 001429281/EMPEARL JAM, EUTM 002348787/EMPEARL JAM	
 EUTM 018225801/EMPEARL JAM, EUTM 017674862/EMPEARL JAM	
 EUTM 008987497/EMPEARL JAM, </t>
   </si>
   <si>
     <t>PEARL JAM LLC</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 018065711/EM KINDER BUENO WHITE, EUTM 018142197/EM KINDER SCHOKO-BONS WHITE, ITM 1081775/WO, ITM 1081776/WO, ITM 1083499/WO, ITM 1190591/WO, ITM 1309741/WO KINDER HAPPY MOMENTS, ITM 1332509/WO  KINDER CARDS, ITM 1559233/WO Kinder Happy Hippo, ITM 1618301/WO Kinder PARADISO, EUTM 018627018/EM KINDER BUENO, EUTM 018627020/EM KINDER BUENO WHITE	
 </t>
   </si>
   <si>
     <t>SOREMARTEC S.A.</t>
   </si>
   <si>
     <t>šokolāde, ar šokolādi pārklātas vafeles, pildīta šokolāde, konditorejas izstrādājumi, kūkas, tortes un cepumi, saldējums</t>
   </si>
   <si>
     <t>EUTM 017919022/EM THE NORTH FACE, EUTM 017886251/EM SUMMIT SERIES, EUTM 011418365/EM SUMMIT SERIES, EUTM 003467271/EM SUMMIT SERIES, EUTM 017968234/EM FUTURELIGHT, EUTM 018236919/EM VECTIV, EUTM 018232557/EM FUTUREFLEECE</t>
   </si>
   <si>
     <t>The North Face Apparel Corp.</t>
@@ -3915,53 +3865,50 @@
     <t xml:space="preserve">Musidor B.V. </t>
   </si>
   <si>
     <t>apģērbi, suvenīri u.c.</t>
   </si>
   <si>
     <t>HDMI Licensing Administrator, Inc.</t>
   </si>
   <si>
     <t>HMD GLOBAL OY</t>
   </si>
   <si>
     <t>mobilie telefoni, ieskaitot tehniskos komponentus un piederumus</t>
   </si>
   <si>
     <t>EUTM 226803 KNORR-BREMSE, ITM726780 K, ITM 1486540 K, ITM 1483795 Knorr-Bremse</t>
   </si>
   <si>
     <t>KNORR-BREMSE</t>
   </si>
   <si>
     <t>EUTM 018164188 C, EUTM 018164186 C, ITM 814414 camel active</t>
   </si>
   <si>
     <t>Worldwide Brands, Inc. Zweigniederlassung Deutschland</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> apģērbi, apavi, galvassegas,juveleirizstrādājumi, pulksteņi, siksniņas, atslēgu piekariņi, somas, mugursomas,iepirkumu somas, plecu somas, rokassomas, jostas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                   EUTM 000031369 MILKA, EUTM 000031344 10766780 MILKA, EUTM 000031310MILKA, EUTM 000031336 MILKA 
 </t>
   </si>
   <si>
     <t>KRAFT FOOD SCHWEIZ HOLDING Gmbh</t>
   </si>
   <si>
     <t xml:space="preserve"> dzērieni, pārtika u.c.</t>
   </si>
   <si>
     <t>EUTM 012223863/EM SUPERCELL, EUTM 018474273/EM BRAWL, EUTM 017984781/EM BRAWL-O-WEEN, EUTM 016464505/EM CLASH CUP, EUTM 017412099/EM CLASH, EUTM 016337818/EM BABY DRAGON	
 EUTM 013641295/EM SUPERCELL, EUTM 013642483/EM HAY DAY	
 EUTM 017868046/EM, EUTM 013641162/EM BOOM BEACH, EUTM 018348482/EM SQUAD BUSTERS, EUTM 018348158/EM BOOM BEACH FRONTLINES, EUTM 018362017/EM CLASH MINI, EUTM  018362331/EM CLASH QUEST, EUTM 016337792/EM LAVA HOUND, EUTM 015084932/ EM CLASH ROYALE, EUTM 011158086/EM CLASH OF CLANS, EUTM 018308903/EM BRAWL ESPORTS, EUTM 017984779/EM BRAWLIDAYS	
 EUTM 013641022/EM HAY DAY, EUTM 016314239/EM CLASHER, EUTM 013641345/EM CLASH OF CLANS, EUTM 013973383/EM10000013ClashCon
 EUTM 017412123/EM COC	, EUTM 015307515/EM CLASH ROYALE, EUTM 016753469/EM SUPERCELL, EUTM 018031604/EM DYNAMIKE, EUTM 016333577/EM CLASH NIGHTS, EUTM 013640421/EMSUPERCELL, EUTM 017868043/EM CRL, EUTM 016733214/EM BRAWL STARS, EUTM 017998 166/EM Codename_Supercon, EUTM 017961725/EM, EUTM 01564 2101/EM CLASH ROYALE, EUTM 018264520/EM CREATOR BOOST, EUTM 01469 3469/EM CLASH ROYALE, EUTM013640974/EM CLASH OF CLANS, EUTM 017998163/EM SUPERCON, EUTM 013641865/EM BOOM BEACH, EUTM 018081642/EM BRAWLER, EUTM 016337776/EM P.E.K.K.A, EUTM 016199184/EM CLASHMAS, EUTM 016337784/EM HOG RIDER	, EUTM 018348180/EM CLASH HEROES, EUTM 018351312/EM CLASH, EUTM 012224465/EM CLASH OF CLANS, EUTM 009704446/EM SUPER CELL, EUTM 012661864/EM BOOM BEACH, EUTM 013247366/EM BOOM BEACH, EUTM 014807507/EM CLASH-A-RAMA</t>
   </si>
   <si>
     <t>Supercell Oy</t>
   </si>
   <si>
     <t>statujas, apģērbs, mīkstās rotaļlietas no datorspēlēm u.c.</t>
   </si>
   <si>
@@ -4043,54 +3990,50 @@
     <t xml:space="preserve">EUTM1300106, EUTM11818507, EUTM11855971, EUTM9612326, EUTM 1043388, EUTM981786TORY BURCH, EUTM 11248135TORY BURCH, EUTM 1129130TORY BURCH, EUTM887081TORY BURCH, EUTM886915 TORY BURCH, EUTM1185906TORY SPORT, EUTM1288795TORY SPORT, EUTM1185451, EUTM1043796, EUTM854054, EUTM11248143, EUTM 1141379, EUTM1214872, EUTM850292,EUTM 11818515, EUTM14576896, EUTM 1296713LOVE RELENTLESSLY, EUTM 1289242, EUTM 1286062 
 </t>
   </si>
   <si>
     <t>RIVER LIGHT V, L.P.</t>
   </si>
   <si>
     <t>ādas izstrādājumi, somas, maki, skaistumkopšanas lietas, apavi sievietēm, apģērbi sievietēm, aksesuāri, cepures, lakati, šalles, rotaslietas, pulksteņi, saulesbrilles un brilles u.c.</t>
   </si>
   <si>
     <t>ITM 1221445 ADEPIDYN, ITM 1438956 ADEPIDYN</t>
   </si>
   <si>
     <t>fungicīds, augu aizsardzības līdzeklis</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 005089719/EM VIVIENNE WESTWOOD, EUTM 005805528/EM TOO FAST TO LIVE TOO YOUNG TO DIE, EUTM 010717874/EM WORLDS END
 EUTM 015276413/EM ANDREAS KRONTHALER, EUTM 017566183/EM Andreas Kronthaler Vivienne Westwood, EUTM 017433871/EM A&amp;V, EUTM 018078490/EM, EUTM 000553370/EM ANGLOMANIA Vivienne Westwood
 EUTM 000976183/EM Vivienne Westwood, EUTM 004174934/EM ANGLO MANIA, EUTM 005558788/EM, EUTM 011956117/EM CLIMATE REVOLUTION	
 </t>
   </si>
   <si>
     <t>LATIMO S.A.</t>
   </si>
   <si>
-    <t xml:space="preserve">CPVR EU 4868/Tanotika, CPVR EU 1613/Tankalcig, CPVR EU 20879/Tan01990, CPVR EU 15435/Tan01693, CPVR EU 17729/Tan01441, CPVR EU 22781/Tan 02474, CPVR EU 13218/Tan00151, CPVR EU 15408/Tan 02522Tan02522, CPVR EU 19808/Tan01549, CPVR EU 17727/Tan01549, CPVR EU 22835/Tan03266, CPVR EU 17773/Tan00993, CPVR EU 17757/Tan01653, CPVR EU 15768/ Tan00125, CPVR EU 2279/Tanaledev, CPVR EU 20841/Tan02525, CPVR EU 25071/Tan 03419, CPVR EU 30190/Tan 06464,CPVR EU 38098/TAN09112, CPVR EU 38516/TAN08051 
-[...2 lines deleted...]
-  <si>
     <t>Rosen Tantau KG</t>
   </si>
   <si>
     <t>rozes un to stādi</t>
   </si>
   <si>
     <t>Makita Corporation</t>
   </si>
   <si>
     <t>Starbuzz Tobacco, Inc.</t>
   </si>
   <si>
     <t>elektroniskās cigaretes, tabaka, sveces u.c.</t>
   </si>
   <si>
     <t>L'Artisan Parfumeur S.A.R.L.</t>
   </si>
   <si>
     <t>juvelierizstrādājumi, bižutērija, pulksteņu izgatavošanas un hronometriskie instrumenti, tostarp pulksteņi, grezni atslēgu piekariņi, mākslas priekšmeti no dārgmetāliem, rokassomas, iepirkumu somas, mugursomas, ceļojumu somas, skolas somas, pludmales somas, tūrisma somas, kabatas portfeļi, somas, kosmētikas maisiņi, tualetes piederumu glabāšanai; ādas kastes, ādas vai ādas imitācijas izstrādājumi,  parfimērija, smaržas, ķermeņa eļļas, kosmētika, sveces un daktis apgaismošanai, aromātiskās sveces, mākslinieciski priekšmeti no koka, vaska, ģipša, korķa, niedrēm, niedrēm, klūgām, raga, kaula, ziloņkaula, vaļa čaulas, gliemežvākiem, dzintara, perlamutra, jūras putām, visu šo materiālu aizstājēji vai plastmasas materiāli, iepakojuma konteineri un kastes, mājsaimniecības un  vannas istabas veļa, sienu tapsējumi no tekstilmateriāliem, ceļojumu segas, spilvenu pārvalki, mēbeļu audumi, apģērbi, apavi, galvassegas, cimdi, jostas, apakšveļa, peldmēteļi, kimono, mežģīnes un izšuvumi, lentes un bantes, pogas, spiedpogas, āķi un cilpas, adatas un adatas, mākslīgie ziedi, galantērijas izstrādājumi, apģērba rotājumi, klipši vai stiprinājumi, matu rotājumi, matu sprādzes, matu lentes, galvas lentes u.c.</t>
   </si>
   <si>
     <t>EUTM 226803 KNORR-BREMSE, ITM 726780 K, ITM1486540 K	
 ITM 1483795 Knorr-Bremse</t>
   </si>
   <si>
@@ -4587,54 +4530,50 @@
     <t>pretvīrusu zāles, ko lieto hronisku slimību ārstēšanai</t>
   </si>
   <si>
     <t>EUTM 4138269, EUTM 017912610 SKIMMIES, EUTM 191536 Y-FRONT	
 EUTM 000578989, EUTM 016358145, EUTM 000191494 JOCKEY, EUTM 000191544, EUTM 191601</t>
   </si>
   <si>
     <t>Jockey International Inc.</t>
   </si>
   <si>
     <t>EUTM 018618297 Eyes of Marrakesch, EUTM 018618295 FRIENDLY HUNTING, EUTM 018618294 friendlyHunting, EUTM 018618292	
 EUTM 018618287 friendlyHunting, EUTM 018618285 friendly hunting	
 EUTM 018618253 fH, EUTM 008708596 fH friendly hunting</t>
   </si>
   <si>
     <t>OTO GmbH</t>
   </si>
   <si>
     <t>EUTM 015685746 E EUROREPAR, EUTM 015685704 E EURO REPAR CAR SERVICE, EUTM 01568568 8E, EUTM 015811474 E EUROREPAR</t>
   </si>
   <si>
     <t>Euro Depar Car Service</t>
   </si>
   <si>
     <t>autoserviss</t>
-  </si>
-[...2 lines deleted...]
-ITM 1277890HAPPY COLA, EUTM17900890 GOLDBÄREN, ITM 1572040 GOLDBEARS, ITM 1635745, ITM 1572606, ITM 1309724</t>
   </si>
   <si>
     <t>Rigo Trading S.A. (HARIBO Group)</t>
   </si>
   <si>
     <t>konditorejas izstrādājumi</t>
   </si>
   <si>
     <t>Linak A/S</t>
   </si>
   <si>
     <t>LOUIS POULSEN A/S</t>
   </si>
   <si>
     <t>Imiracle (ShenZhen) Technology Co., Ltd.</t>
   </si>
   <si>
     <t xml:space="preserve">tabaka, smēķētāju izstrādājumi, sērkociņi u.c. </t>
   </si>
   <si>
     <t>EUTM 000637751/EMTEMPO, EUTM 001863679/EMTEMPOCLASSIC	
 EUTM 004216461/EMTEMPO FASHION, EUTM 007073687/EMTEMPO COMPLETE CARE EUTM 011166162/EMTEMPO POCKET, EUTM 012259561/EMTEMPO PROTECT, EUTM 018017514/EMTEMPO	
 EUTM 018315286/EMTEMPO</t>
   </si>
   <si>
@@ -4855,53 +4794,50 @@
   </si>
   <si>
     <t>EUTM 007434806 DRAGON BALL, EUTM 007550445 ONE PIECE	
 EUTM 007550361 ONE PIECE, EUTM 003612363 SAINT SEIYA</t>
   </si>
   <si>
     <t>TOEI ANIMATION CO., LTD.</t>
   </si>
   <si>
     <t>ITM 1069076 MONTE-CARLO, EUTM 016080525 MONTE-CARLO	
 ITM 1069254 MONACO, ITM 1128647 MONTECARLO</t>
   </si>
   <si>
     <t>Marques de l'Etat de Monaco</t>
   </si>
   <si>
     <t>ITM 1439126 MONACO, ITM 1439157 MC MONTE-CARLO</t>
   </si>
   <si>
     <t>EUTM 1321540 ULLA JOHNSON</t>
   </si>
   <si>
     <t>Ulla Johnson Holdings LLC</t>
   </si>
   <si>
-    <t>kosmētika, apģērbs, apavi, galvassegas u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>Osram GmbH</t>
   </si>
   <si>
     <t>spuldzes u.c.</t>
   </si>
   <si>
     <t>EUTM 018732418/EM CHARLOTTE'S LAW OF ATTRACTION, EUTM 018710326/EM TILBURY LOVING CARE, EUTM 011193414/EM CT
 EUTM 004003034/EM CHARLOTTE TILBURY, EUTM 017968199/EM HOUSE OF TILBURY H.O.T., EUTM 018101907/EM CHARLOTTE'S BEAUTY SECRETS, EUTM 017968198/EM HOUSE OF TILBURY, EUTM 018143846/EM CHARLOTTE DARLING, EUTM 016658684/EM CHARLOTTE TILBURY, EUTM 014780597/EM CHARLOTTE TILBURY
 EUTM 017894111/EM CHARLOTTE’S MAGIC MIRROR, EUTM 018101898/EM CHARLOTTE'S MIRACLE SERUM, EUTM 018383354/EM CHARLOTTE TILBURY, EUTM 018397246/EM CHARLOTTE’S BEST SKIN FOUNDATION, EUTM 017760281/EM CHARLOTTE'S GENIUS MAGIC POWDER, EUTM 017504283/EM CT, EUTM 018101908/EM CHARLOTTE'S MIRACLE LIP OIL, EUTM 018741908/EM CT</t>
   </si>
   <si>
     <t>CHARLOTTE TILBURY BEAUTY LTD</t>
   </si>
   <si>
     <t>EUTM 014230163Emirates, EUTM 011168499Emirates, EUTM 011168473 Emirates, EUTM 004103181Fly Emirates</t>
   </si>
   <si>
     <t>Emirates, a Dubai Decree company</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM3165214NEW YORK JETS, EUTM003166402NEW YORK GIANTS, EUTM 005901202NY, EUTM 003233137 93045130, EUTM 003249737NEW ORLEANS SAINTS, EUTM 003166956NEW ENGLAND PATRIOTS, EUTM003232601, EUTM 003233111, EUTM 003166725 93045120 MINNESOTA VIKINGS, EUTM 011774783, EUTM 002963650MIAMI DOLPHINS, EUTM 005899513GIANTS, EUTM 003233046, EUTM003166832 SAN DIEGO CHARGERS, EUTM 003166899 PITTSBURGH STEELERS, EUTM 003234309Steelers, EUTM003233021 , EUTM 003166791 PHILADELPHIA EAGLES, EUTM003165057 bOAKLAND RAIDERS EUTM003232551 RAIDERS, EUTM 001318252B, EUTM003347101NY JETS, EUTM000251454 BALTIMORE RAVENS, EUTM003166485ATLANTA FALCONS, EUTM003165801ARIZONA CARDINALS, EUTM003741725B, EUTM 003232535 G, EUTM003165371GREEN BAY PACKERS, EUTM0031 66493 DETROIT LIONS, EUTM003233053, EUTM000497412, EUTM00316 5065 DENVER BRONCOS, EUTM003166451 DALLAS COWBOYS, EUTM 003241791, EUTM003354421, EUTM003347119, EUTM 000730952NFL EUROPE, EUTM 005844386NFL, EUTM006316988NFL, EUTM 0070 62557NFL INTERNATIONAL SERIES , EUTM005333166  NFL EUROPA, EUTM 002666469 NFL, EUTM 000980862  NFL, EUTM000772541 NFL EUROPE LEAGUE, EUTM005942081, EUTM003166758SEATTLE SEAHAWKS, EUTM003166865 SAN FRANCISCO 49ERS, EUTM 003232667SF, EUTM 001837491CLEVELAND BROWNS, EUTM 003166774WASHINGTON REDSKINS 
 </t>
   </si>
   <si>
     <t>NFL Properties Europe GmbH</t>
@@ -5257,56 +5193,50 @@
     <t>EUTM 001894237/EM CHEETOS, EUTM 002403822/EM Cheetos</t>
   </si>
   <si>
     <t>uzkodas uz kukurūzas bāzes</t>
   </si>
   <si>
     <t>NIKE Innovate CV</t>
   </si>
   <si>
     <t>Christian Dior Couture SA</t>
   </si>
   <si>
     <t>EUTM 012485322 PERCY PIG</t>
   </si>
   <si>
     <t>MARKS AND SPENCER P.L.C.</t>
   </si>
   <si>
     <t>Zino Davidoff  S.A.</t>
   </si>
   <si>
     <t>LEGO A/S</t>
   </si>
   <si>
     <t xml:space="preserve">Lego </t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">diagnostikas iekārtas un datu apstrādes ierīces </t>
   </si>
   <si>
     <t>EUTM 008326365/EM SPORTKASE, EUTM 003221801/EM O'NEILLS	
 EUTM 008408247/EM O'NE1918, EUTM 000279273/EM MILBRO COTTON COMPANY, EUTM 010226892/EM KOOLITE, EUTM 009000571/EM KOOLITE, EUTM 008327207/EM GAAGLE, EUTM 008337321/EM FOOTKASE, EUTM 015755812/EM COUNTY KIDZ, EUTM 017538083/EM 1918, EUTM 018645837/EM, EUTM 018646285/EM</t>
   </si>
   <si>
     <t>O'NEILLS IRISH INTERNATIONAL SPORTS COMPANY LIMITED</t>
   </si>
   <si>
     <t>Crayola Properties, Inc.</t>
   </si>
   <si>
     <t>ITM 704276 claris, EUTM 012024022 claris</t>
   </si>
   <si>
     <t>ACLARIS GmbH, Lindau, Zweigniederlassung Rebstein</t>
   </si>
   <si>
     <t>apavi un zeķes</t>
   </si>
   <si>
     <t>Loop</t>
   </si>
   <si>
     <t>SANDRO ANDY</t>
@@ -6095,53 +6025,50 @@
   <si>
     <t>ITM 840544/WO FURMINATOR, ITM 1120702/WO FURminator	, ITM 1122699/WO, ITM 1089445/WO FUREJECTOR, ITM 1713460/WO THE FURMINATOR ULTIMATE HAIR REDUCTION SYSTEM BRUSH DESHED BATHE MAINTAIN, ITM1712276/WO BRUSH DESHED BATHE MAINTAIN, ITM 1339498/WO SHEDLINGS, ITM 1344635/WO DESHEDDING MEANS LESS SHEDLINGS</t>
   </si>
   <si>
     <t>Tetra GmbH</t>
   </si>
   <si>
     <t>dzīvnieku kopšanas līdzekļi</t>
   </si>
   <si>
     <t>EUTM 003981842 ATOMIC, EUTM 004370268 ATOMIC, EUTM 014225106 REVENT	, EUTM 010981975 ATOMIC, EUTM 010982296 Marke ohne Text
 EUTM 004372009 Marke ohne Text, EUTM 017504689 Marke ohne Text	
 EUTM 009960923 REDSTER, EUTM 016779911 COUNT,EUTM 018054619 FOUR, EUTM 018205691 MAVEN, EUTM 018720908 Marke ohne Text	
 EUTM 008824021 CLOUD, EUTM 018206014 MAVERICK, EUTM 018295081 SNOWCLOUD, EUTM 018718404 ATOMIC, EUTM 008372302 SKINTEC, EUTM 011156205 BACKLAND, EUTM 015108095 BACKLAND
 EUTM 018373917 BENT, EUTM 018093923 HAWX, EUTM 018671473 BACKLAND SUMMIT</t>
   </si>
   <si>
     <t>EUTM 018858301/EM DAYCO Racing ( R ) TM, EUTM 018858328/EM DAYCO ( R ) Racing, EUTM 018858238/EM DAYCO RACING, EUTM 018466044/EM DAYCO POWER, EUTM 018466024/EM DAYCO POWER
 EUTM 004455416/EM DAYCO, EUTM 005839766/EM DAYCO</t>
   </si>
   <si>
     <t>DAYCO EUROPE SRL</t>
   </si>
   <si>
     <t>IGUZZINI ILLUMINAZIONE S.P.A.</t>
-  </si>
-[...1 lines deleted...]
-    <t>modulāras lampu sistēmas, kas sastāv no dažādiem elementiem (gaismas stieņa, savienojuma un pamatnes) vai "sienas" vai "piekares" vai "grīdas" vai "no augšas līdz griestiem" gaismas stieņa arhitektūras apgaismojumam, tajos ietilpst optiskie piederumi un gaismas sloksnes.</t>
   </si>
   <si>
     <t>ITM 1422973/WO PADCEV</t>
   </si>
   <si>
     <t>AGENSYS INC</t>
   </si>
   <si>
     <t>farmaceitiskie preparāti, specializēta farmaceitisko līdzekļu ražošana, ķīmijterapijas līdzekļi</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1559737/WO PETIT BATEAU, EUTM 004097358/EM PETIT BATEAU
 EUTM 018896247/EM PETIT BATEAU, ITM 849158/WO, EUTM 001923820/EM PETIT BATEAU
 </t>
   </si>
   <si>
     <t>PETIT-BATEAU</t>
   </si>
   <si>
     <t>EUTM 018781963/EM"Bee", EUTM	018781963/EM "Bee", EUTM 012071759/EM BICYCLE, EUTM 012071841/EM BICYCLE 808 The U.S. PLAYING CARD CO. MADE IN U.S.A., EUTM 018793241/EM BICYCLE TRUSTED SINCE 1885, EUTM 012071759/EM BICYCLE, EUTM 012071841/EM BICYCLE 808 The U.S. PLAYING CARD CO. MADE IN U.S.A., EUTM 018793241/EM BICYCLE TRUSTED SINCE 1885</t>
   </si>
   <si>
     <t>THE UNITED STATES PLAYING CARD COMPANY</t>
   </si>
   <si>
@@ -7091,94 +7018,79 @@
     <t>Syngenta Crop Protection AG</t>
   </si>
   <si>
     <t>WESTERN DIGITAL TECHNOLOGIES INC.</t>
   </si>
   <si>
     <t>HUMMEL HOLDING A/S</t>
   </si>
   <si>
     <t>EUTM 018706052/EM HML, EUTM 018932998/EM, EUTM 018906378/EM
 EUTM 018706564/EM, EUTM 018408336/EM, EUTM 003015377/EM, ITM
 1306318/WO, ITM 1318464/WO,ITM 878866/WO, ITM 1313403/WO, ITM 881224/WO, ITM 943057/WO, ITM 915962/WO,ITM 871910/WO HUMMEL
 EUTM 001203942/EM hummel, EUTM 009818873/EM hummel Recycled	
 EUTM 018015116/EM hummel UPCYCLED,EUTM 018018015/EM hummel UPCYCLED, EUTM 018921224/EM OFF DUTY GEAR, EUTM 010277705/ EM newline, EUTM 013481891/EM, EUTM 016982092/EM HALO</t>
   </si>
   <si>
     <t>CONSORZIO DI TUTELA BAROLO BARBARESCO ALBA LANGHE E DOGLIANI</t>
   </si>
   <si>
     <t>EUTM 009811341/EM COSTA SMERALDA,EUTM 000161794/EM COSTA SMERALDA, EUTM 000161828/EM COSTA SMERALDA, EUTM 000160549/EM, ITM 1385330/WO COSTA SMERALDA,ITM 1426518/WO COSTA SMERALDA</t>
   </si>
   <si>
     <t>SERVIZI CONSORTILI COSTA SMERALDA SPA</t>
   </si>
   <si>
-    <t>parfimērijas izstrādājumi, kosmētika, galvassegas, apģērbs, rotaļlietas, apavi, zobu pastas un pastas, ziepes, spēles porcelāns, mazgāšanas līdzekļi rūpnieciskiem nolūkiem, parfimērijas eļļas, stikla trauki u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM  009208761 SPIN MASTER, EUTM 010730349 S SPIN MASTER, EUTM 015860174/EM THE ONE &amp; ONLY KINETIC SAND, EUTM 015524192/EM WACKY-TIVITIES KINETIC SAND, EUTM 018465919/EM KINETIC SAND, EUTM 015524201/EM KINETIC SAND</t>
   </si>
   <si>
     <t>EUTM 012108338 GW, EUTM 012108353 WARHAMMER, EUTM 001933852 GAMES WORKSHOP, EUTM 018096144 WARHAMMER</t>
   </si>
   <si>
     <t>GAMES WORKSHOP LTD (IRISH BRANCH)</t>
   </si>
   <si>
     <t>EUTM 012613212 DE: [Bildmarke DELTA] EN: [Figurative mark DELTA]
 EUTM 012433827 FLEXFIT DELTA, EUTM 008425217 FLEXFIT
 EUTM 018155416 ACTIVESEAL, EUTM 007023427 210 FITTED	
 EUTM 011250511 TWO TEN, EUTM 011250156 210, EUTM 013106571 110 YP YUPOONG, EUTM 018214763 YP CLASSICS, EUTM 015125123 YP
 EUTM 002655439 YP, EUTM 002655389 YUPOONG, EUTM 018132883 FLEXFIT NU</t>
   </si>
   <si>
     <t>Yupoong, Inc.</t>
   </si>
   <si>
-    <t xml:space="preserve">EUTM 013292081 TÜV	</t>
-[...7 lines deleted...]
-  <si>
     <t>EUTM 018235157 LAVAZZA, EUTM 018591825 LAVAZZA A MODO MIO BARISTA TECHNOLOGY (FIGURATIVE), EUTM 018397566 LA RESERVA DE ¡TIERRA! PREMIUM BLEND HUMECO BIO-ORGANIC (FIGURATIVE), EUTM 018416406 PAULISTA (FIGURATIVE),EUTM 18345601 BLEND FOR BETTER (FIGURATIVE), EUTM 018359883   LAVAZZA COFFEE TO GO (FIGURATIVE)EUTM 011582616LAVAZZA QUALITA' ORO, ITM 1186133LAVAZZA, EUTM 317057 LAVAZZA, EUTM 15134984 LAVAZZA</t>
   </si>
   <si>
     <t>LUIGI LAVAZZA S.p.A.</t>
   </si>
   <si>
     <t>EUTM7448293montura logo figurative</t>
   </si>
   <si>
     <t>MONTURA S.R.L.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Susanna Falken Jewellery AB</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 012219366 79981781 MONTBLANC,  EUTM 012201869, ITM 1298754/WO MONTBLANC
 </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                        EUTM 015294119 CORDURA COMBAT WOOL, EUTM 014658496 CORDURA COMBAT WOOL, EUTM 1242619 Cordura, EUTM 2853620 invista, EUTM 014592638,  EUTM 012918348, EUTM 012918314 INVISTA, EUTM 011190998 CORDURA FLAME DEFENSE  
 </t>
   </si>
   <si>
     <t>ITM 1535997/WO ARRA MYSTIC BLOOM, CPVR 43523 Arraone
 CPVR 43524 Arrafour, CPVR 40783 Arraten,CPVR 40779 Arraeleven
 CPVR 40782 Arrathirteen, CPVR 49473 Arrafourteenone, CPVR 43525 Arrasixteen, CPVR 40781 Arrafifteen, CPVR 49472 Arraeighteen, CPVR 40780 Arranineteen,CPVR 49470 Arratwentyfive
 CPVR 49471 Arratwentyseven, CPVR 49474 Arratwentyeight	
 CPVR 49469 Arratwentynine, CPVR 52663 Arrathirty, CPVR 58284 Arrathirtyone, CPVR 58280 Arrathirtytwo,ITM 1416455/WO ARRA PASSION FIRE, EUTM 017884676/EM ARRA AUTUMN GIANT
 ITM 1416001/WO ARRA SWEETIES, ITM 1466687/WO ARRA MYSTIC DREAM, ITM 1466683/WO ARRA MYSTIC STAR	
 ITM 1466608/WO ARRA PASSION GLOW, ITM 1466676/WO ARRA PASSION PUNCH, EUTM 018103410/EM ARRA PASSION STAR, ITM 1536561/WO ARRA SUGAR DROP,EUTM 018383563/ EM ARRA YUM!BO, ITM 1602198/WO ARRA HONEY POP</t>
   </si>
   <si>
     <t>GRAPA COMPANY LIMITED</t>
   </si>
   <si>
     <t>vīnogas</t>
   </si>
   <si>
@@ -7197,170 +7109,128 @@
   <si>
     <t>HONDA MOTOR EUROPE LTD</t>
   </si>
   <si>
     <t>EUTM 006078331/EM JIBBITZ, EUTM 006078356/EM jibbitz, ITM 900654/WO JIBBITZ</t>
   </si>
   <si>
     <t>JIBBITZ LLC</t>
   </si>
   <si>
     <t>kurpju rotājumi</t>
   </si>
   <si>
     <t>ACM INTERNATIONAL SRL</t>
   </si>
   <si>
     <t>pārnesumkārbas motori, izņemot sauszemes transportlīdzekļiem paredzētos</t>
   </si>
   <si>
     <t>ITALFILE SRL</t>
   </si>
   <si>
     <t>tālvadības pultis</t>
   </si>
   <si>
-    <t>ICD D220464-0005/WO, ICD D220464-0006/WO, ICD D220464-0003/WO
-[...5 lines deleted...]
-  <si>
     <t>BEGA Gantenbrink-Leuchten KG</t>
   </si>
   <si>
     <t>THE GILLETTE COMPANY LLC</t>
-  </si>
-[...12 lines deleted...]
-    <t>Sennheiser electronic GmbH &amp; Co. KG</t>
   </si>
   <si>
     <t xml:space="preserve"> ITM 1337752 LEDVANCE (mit Logo), EUTM 008592776 LEDVANCE, EUTM 018769616 LEDVANCE</t>
   </si>
   <si>
     <t>EUTM 018633205 ELFA,EUTM 018365272ELFBAR, EUTM018418043
 EUTM 018731012 ELFLIQ, EUTM 018838763/EM EBDESIGN, EUTM 018862291/EM MARYLIQ, EUTM 018856250/EM MaryLiq</t>
   </si>
   <si>
     <t>ITM 1558349/WO FERRERO ROCHER, ITM1249154/WO FERRERO ROCHER the golden experience, ITM1692374/WO FERRERO ROCHER	
 ITM1628989/WO FERRERO ROCHER ORIGINS, ITM1614931/WO FERRERO ROCHER GOLDEN TRAVELS, ITM1561733/WO FERRERO ROCHER ORIGINS, ITM1501324/WO FERRERO ROCHER GOLD - EDITION</t>
   </si>
   <si>
     <t>vafeles pārklātas ar šokolādi</t>
   </si>
   <si>
     <t>MOONBUG ENTERTAINMENT LIMITED</t>
-  </si>
-[...7 lines deleted...]
-    <t xml:space="preserve"> āboli, pārtika, alkoholiskie dzērieni u.c. </t>
   </si>
   <si>
     <t>EUTM 018234248 PIT VIPER, EUTM 018917967PIT VIPER, EUTM 018917965PIT VIPER, EUTM 018738091/EM BRAPSTRAP, EUTM 018737465/EM FLIGHT OPTICS, EUTM 018737464/EM FLIP-OFFS
 EUTM 018737463/EM LIFT-OFFS, EUTM 018754159/EM PIT VIPER
 EUTM 018775225/EM PIT VIPER, EUTM 018775261/EM PV</t>
   </si>
   <si>
     <t>KAPPA S.R.L. CON SOCIO UNICO</t>
   </si>
   <si>
     <t>EUTM 017891154/EM, EUTM 017891153/EM briko, EUTM 001847649/EM
 EUTM 003117751/EM, EUTM 017926883/EM KONTROLL, EUTM 003137395/EM KAPPA, EUTM 004951737/EM KAPPA,EUTM 005874995/ EM KAPPA,EUTM 008136996/EM KAPPA,EUTM 005875125/EM ROBE DI KAPPA, ITM871998/WO ROBE DI KAPPA, EUTM 018657259/EM BRIKO
 EUTM 018657250/EM KAPPA, EUTM 018028939/EM Kappa ski vacuum system technology, EUTM 018657252/EM, EUTM 018955011/EM SKI VACUUM SYSTEM TECHNOLOGY</t>
   </si>
   <si>
     <t>EUTM 011744547/EM MYONE</t>
   </si>
   <si>
     <t>MYONE S.R.L.</t>
   </si>
   <si>
     <t>sensori durvju atvēršanas un aizvēršanas noteikšanai, tālvadības ierīces durvju atvēršanai un aizvēršanai</t>
   </si>
   <si>
     <t>EUTM 011298247/EM AC/DC, EUTM 007594146/EM AC/DC, EUTM 014947717/EM AC/DC, EUTM 017962722/EM AC/DC, EUTM 018316239/EM ACDC, EUTM 018389095/EM ACDC, EUTM 018696965/EM BACK IN BLACK, EUTM 018696969/EM HIGHWAY TO HELL</t>
   </si>
   <si>
     <t>LEIDSEPLEIN PRESSE B.V.</t>
   </si>
   <si>
     <t>ITM 1447181 AM 318, EUTM 018396335 Loomen, EUTM 016280844 ANTONY MORATO, EUTM 010801181 MORATO,  EUTM 007447857 ANTONY MORATO,EUTM 010495323 MORATO,  EUTM 008803082 MORATO, EUTM 007219413 ANTONY MORATO, EUTM 005863956 ANTONY MORATO ITALIA, EUTM 005231444 ANTONY MORATO</t>
   </si>
   <si>
     <t>DAB PUMPS S.P.A.</t>
   </si>
   <si>
     <t>elektriskie sūkņi, cirkulatori (elektriskās vai elektroniskās sastāvdaļas) u.c.</t>
   </si>
   <si>
-    <t>AL.PI. S.R.L.</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">EUTM 3785987 Stone Island (fig.), EUTM 3786035 Stone Island (fig.), EUTM 3785995 Stone Island (fig.), EUTM 3785953 Stone Island  
 </t>
   </si>
   <si>
     <t>EUTM 019086616/EM COWBOY CARTER AND THE RODEO CHITLIN' CIRCUIT,EUTM 019086615/EM COWBOY CARTER,EUTM 010659514/EM BLUE IVY CARTER,EUTM 019085990/EM BEYONCÉ AND THE RODEO CHITLIN' CIRCUIT, EUTM 004745402/EM BEYONCÉ, EUTM 018964403/ EM BEYONCÉ, EUTM 019086601/EM  BEYINCÉ</t>
   </si>
   <si>
     <t>BGK TRADEMARK HOLDINGS, LLC</t>
   </si>
   <si>
     <t>COLE HAAN INTERNATIONAL B.V.</t>
   </si>
   <si>
     <t>EUTM 000183632 GQ, EUTM 000183756VOGUE, EUTM 018104097VOGUE
 EUTM 004023041 VOGUE, EUTM 008531436 VOGUE, EUTM 004023041 VOGUE</t>
   </si>
   <si>
     <t>Advance Magazine Publisher's Inc.</t>
-  </si>
-[...4 lines deleted...]
-    <t>Out of the blue KG</t>
   </si>
   <si>
     <t>FERRARI S.P.A.</t>
   </si>
   <si>
     <t>SIRMAN S.P.A.</t>
   </si>
   <si>
     <t>šķēlētāji, griezēji, gaļasmašīnas u.c.</t>
   </si>
   <si>
     <t>EUTM 018626041/EM HI-MOTIONS</t>
   </si>
   <si>
     <t>HI-MOTIONS SRL</t>
   </si>
   <si>
     <t>riteņi, dzelzs vārti, vārtu uzstādīšana ātrumkārbas, izņemot sauszemes transportlīdzekļiem paredzētās u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">GRUPPO ZANELLATO S.R.L. </t>
   </si>
   <si>
     <t>ādas somas vai ādas imitācijas</t>
   </si>
@@ -7420,94 +7290,60 @@
     <t>MOBIS PARTS EUROPE</t>
   </si>
   <si>
     <t>EUTM 1429675 BREYANZI</t>
   </si>
   <si>
     <t>CROCS INC</t>
   </si>
   <si>
     <t>EUTM 010167351 SANOFI, EUTM 000596023 sanofi,  ITM 1443197SANOFI GENZYME,   EUTM 004182325 SANOFI, EUTM 018726958/EM sanofi,
 EUTM 018741123/EM S</t>
   </si>
   <si>
     <t xml:space="preserve">SANOFI </t>
   </si>
   <si>
     <t>medicīnas preces, vakcīnas, vitamīni, uztura bagātinātājs, medicīnas ierīces</t>
   </si>
   <si>
     <t>EUTM 014683916 DUPIXENT, EUTM 015636293 DUPIXENT, EUTM 018484647/EM Dupixent Connections, EUTM 018689488 DUPIXENT, EUTM 017370842/EMDUPIXENT myway</t>
   </si>
   <si>
     <t>SANOFI BIOTECHNOLOGY</t>
   </si>
   <si>
-    <t>PE KNIAZIEV EDUARD</t>
-[...4 lines deleted...]
-  <si>
     <t>EUTM 018126278/EM AKIFIX</t>
   </si>
   <si>
     <t>NETFLIX CPX INTERNATIONAL B.V.</t>
   </si>
   <si>
-    <t>izklaides pakalpojumi, mobilo tālruņu, planšetdatoru, klēpjdatoru, kameru un portatīvo skaņas un video atskaņotāju, elektronisko grāmatu lasītāju, datoru, viedpulksteņu un personālo digitālo asistentu piederumi, proti, aizsargapvalki, vāciņi, futrāļi, priekšējās plāksnes, apvalki, siksnas un aizsargpārklājumi displeju ekrāniem, austiņas; austiņas, planšetdatoru tastatūras, peles paliktņi, rokturi, statīvi un stiprinājumi rokas digitālajām elektroniskajām ierīcēm, proti, mobilajiem tālruņiem, planšetdatoriem, kamerām un portatīvajiem skaņas un video atskaņotājiem, elektroniskajiem grāmatu lasītājiem, datoriem un personālajiem digitālajiem asistentiem apģērbs, austiņas, atslēgu piekariņi,  pildspalvas, pēļu figūriņas, tekstilizstrādājumi un tekstilizstrādājumu aizstājēji, dvieļi, gultas veļa, guļammaisi, vannas un dušas želejas, vannas želeja, vannas sāļi, ķermeņa skrubis, vannas putas, dezodorējošas ziepes, sejas skrubis, šķidrās vannas ziepes, šķidrās ziepes rokām un sejai; ādas ziepes, ziepes ķermeņa kopšanai pīlinga skrubji kosmētiskiem nolūkiem,vaigu sārtums, ķermeņa spīdums, korektori, kosmētika, acu ēnas, uzacu zīmuļi, lūpu balzami un lūpu spīdums, lūpu krāsa,bižutērija, rotaslietas, rokaspulksteņi   u.c.</t>
-[...10 lines deleted...]
-  <si>
     <t>ITM 1824790/WO SAINT-TROPEZ</t>
   </si>
   <si>
     <t>MAIRIE</t>
-  </si>
-[...14 lines deleted...]
-    <t>GRANDARI, INC.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 011056281/EM HAVAIANAS, EUTM 008170953/EM, EUTM 018978983/EM, EUTM 007156128/EM HAVAIANAS,EUTM 011070414/EM
 </t>
   </si>
   <si>
     <t>ALPARGATAS EUROPE SLU</t>
   </si>
   <si>
     <t>EUTM 003365988/EM, EUTM 003570272/EM HONDAEUTM 003570488/EM HONDA, EUTM 004374518/EM TYPER, EUTM 003336195/EM Super Cub, EUTM 004864419/EM TYPE R, EUTM 004899175/EM GC, EUTM 004899209/EM GCV,EUTM 006092233/EM CRF, EUTM 001741586/EM NSR, EUTM 002309664/EM CBR,EUTM 003082898/ EM AFRICA TWIN</t>
   </si>
   <si>
     <t>EUTM 002662443 Jägermeister HERZHAFT UND BELEBEND Mast-Jägermeister AG WOLFENBÜTTEL GERMANY Seit 1878,EUTM	000368282 Jägermeister, EUTM 000337337, EUTM 000135228 Jägermeister Europas groβer Kräuterlikör /fig./, EUTM 000337337 /fig./, EUTM 000368282 Jägermeister /fig./, EUTM 002662443 Jägermeister, EUTM 002747129 Jägermeister, EUTM 002771848 /fig./, ITM 1443751 93115398 Jägermeister COOLPACK, ITM 1624484 Jägermeister SCHARF SPICED GINGER SINCE 1878 DER KRÄUTERLIKÖR, ITM 1393638 Jägermeister CHARAKTER SCHARF, ITM 1389628, ITM 1341359 H C, ITM 1340828 HUBERTUS CIRCLE, ITM 1338888 Jägermeister MANIFEST, ITM 1311081, ITM 1291858 Jägermeister 56, ITM 1287791 Jägermeister SELECTED 56 BOTANICALS, ITM 1287599, ITM 1580896 Jägermeister, ITM 1536817 MINI MEISTERS, ITM 1530038 Jägermeister COLD BREW, ITM 1445726</t>
   </si>
   <si>
     <t>E.REMY MARTIN &amp; Co</t>
   </si>
   <si>
     <t>konjaks u.c.</t>
   </si>
   <si>
     <t>ITM 1283273/WO DENTELLE DE CALAIS-CAUDRY</t>
   </si>
   <si>
     <t>ASSOCIATION I.G. DENTELLE DE CALAIS-CAUDRY</t>
@@ -8003,53 +7839,50 @@
   <si>
     <t>ITM 1196173/WO NIGY, ITM 603354/WO TOPICREM,ITM 1170081/WO TOPICREM, ITM 1040096/WO TOPICREM soins bébé bio</t>
   </si>
   <si>
     <t>LABORATOIRES NIGY S A</t>
   </si>
   <si>
     <t>ķermeņa losjoni</t>
   </si>
   <si>
     <t>PIAGGIO &amp; C. S.P.A.</t>
   </si>
   <si>
     <t>motorolleri, skūteri rotaļlietas</t>
   </si>
   <si>
     <t>EUTM 015057276/EM FORLAXEXPRESS,EUTM 013974365/EM, MECTAGO EUTM 014180558/EMSMECTAVIT,EUTM015922503/EM SMECTAGO, EUTM 017771361/EMsmectaGo,EUTM014105647/EM SMECTAGO,EUTM 014741516/EMSMECTA SMART SOLUTION,EUTM 002775/EM smecta Simply unique, EUTM14741474/EMSMECTA EXPECT MORE, EUTM015344815/EMSMECTA EXPRESS, EUTM015344799/EM SMECTA COMFORT, EUTM015344732/EMSMECTA ACTIVE,EUTM  014952378/EM SMECTA SMILES,EUTM015344807/EM SMECTA FORTE
 EUTM 015466444/EM SMECTA, EUTM 007102759/EM smecta,EUTM 015466436/EM SMECTA, EUTM 013974316/EM SMECTA,EUTM 015466477/EM SMECTA, EUTM 015923519/EM SMECTA,ITM1874384/ WOTANAKAN, EUTM007402332/EM TANAKANMAX, EUTM007402341/ EM BITANAKAN, EUTM 06346803/EM tanakan you will remember, EUTM 005902259/EMtanakan based on evidence,EUTM005902242/EMTANAKAN BASED ON EVIDENCE, EUTM007094221/EM tanakan EGb 761,EUTM
 011386695/EM tanakan,EUTM011744571/EM tanakan,EUTM005545066/EM tanakan, EUTM 007094238/EM TANAKAN, EUTM00341894/EM FORLAXLIQUID, EUTM 014579049/EM FORLAXLIB, EUTM015293152/ EMFORLAXVIE, EUTM 015293038/EM FORLAXLIA,EUTM015292964/EM FORLAXION, EUTM 015293095/EM FORLAXPRO,EUTM 011287034/EM smectalia, EUTM 015054547/EM FORLAXGO,EUTM016542771/EM FORLAXGO, EUTM 016542797/EM FORLAXGO, EUTM 015057235/EM 	
 FORLAX EXPRESS, EUTM 017570151/EM forlax kids,EUTM015054182/ EM ORLAX GO, EUTM 017233313/EM FORLAX GO, EUTM 016542672/ EM FORLAX, EUTM 016542714/EM FORLAX, EUTM017807991/EM FORLAX, EUTM 017778267/EM forlax, EUTM 017570144/EM forlax</t>
   </si>
   <si>
     <t>MAYOLY PHARMA FRANCE</t>
   </si>
   <si>
-    <t>EUTM 016664963/EM MARCHING ON TOGETHER,EUTM 007115901/EM LEEDS UNITED, EUTM 001311588/EM, EUTM 009353293/EM</t>
-[...1 lines deleted...]
-  <si>
     <t>LEEDS UNITED FOOTBALL CLUB LIMITED</t>
   </si>
   <si>
     <t>sporta apģērbs, futbola bumbas, šalles</t>
   </si>
   <si>
     <t>LATTAFA PERFUMES IND. LLC.</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 1126166/WO Monchhichi, EUTM 009139346/EM, EUTM 009139312/EM, ITM 1126165/WO
  </t>
   </si>
   <si>
     <t>SEKIGUCHI CO LTD</t>
   </si>
   <si>
     <t>EUTM 000165845/EM kipling, EUTM 001459155/EM KIPLING, EUTM 001016542/EM kipling,EUTM 001459288/EM KIPLING,	EUTM 001016492/EM KIPLING, EUTM 004903928/EM KIPLING, EUTM 018679398/EM NAPAPIJRI BE OUT THERE,	EUTM 005052816/EM NAPAPIJRI geographic, EUTM 000291021/EM NAPAPIJRI, EUTM 009840901/EM NAPAPIJRI, EUTM 015326325/EM NAPAPIJRI</t>
   </si>
   <si>
     <t>VF International SAGL</t>
   </si>
   <si>
     <t>EUTM 006103899 PARMIGIANO-REGGIANO, EUTM 008737447 CONSORZIO DEL FORMAGGIO PARMIGIANO REGGIANO, EUTM 008737405 PARMIGIANO REGGIANO, EUTM 017721051 PARMIGIANO REGGIANO, EUTM 017948650, EUTM 008737389 PARMIGIANO REGGIANO, EUTM 001126481 PARMIGIANO REGGIANO, EUTM 017942425 PARMIGIANO REGGIANO, GIP PDO-IT-0016 Parmigiano Reggiano, EUTM 012053369/EM PARMIGIANO REGGIANO CONSORZIO TUTELA</t>
   </si>
   <si>
@@ -8441,54 +8274,50 @@
     <t>EUTM 018055571/EM POP MART,EUTM 018240153/EM POP MART, NCPR 国作登字-2024-F-00271423	THE MONSTERS - HAVE A SEAT	
 NCPR VA0002424793 HAVE A SEAT BAG,NCPR VA0002448371 LABUBU - BIG INTO ENERGY, NCPR VA0002448155 The Monsters - Angel in Clouds
 NCPR VA0002452115 The Monsters - Lazy Yoga - Little bird,ITM 1822633/WO THEMONSTERS</t>
   </si>
   <si>
     <t>EUTM 018055571/EM POP MART, EUTM 018240153/EM POP MART, ITM1822633/WO THEMONSTERS</t>
   </si>
   <si>
     <t>EUTM 009060765 TOMTOM, EUTM 007072689 TOMTOM, ITM 969888 TOMTOM, ITM 969889 nawm, ITM 969890</t>
   </si>
   <si>
     <t>Tom Tom International B.V.</t>
   </si>
   <si>
     <t>navigācijas sistēmas, sporta pulksteņi u.c.</t>
   </si>
   <si>
     <t>MARGIELA</t>
   </si>
   <si>
     <t>ITM 1700479 BRITA, ITM 1071048 BRITA, EUTM 018314784 BRITA
 ICD DM/089 611, EUTM 015403892 MAXTRA+, EUTM 01867516 4MAXTRA Pro, ITM 840889 Maxtra</t>
   </si>
   <si>
     <t>BRITA SE</t>
-  </si>
-[...2 lines deleted...]
-dzērienu ražošanas mašīnas un saistītās iekārtas; elektriskās mašīnas un aparāti gāzētu dzērienu ražošanai, elektromehāniskās ierīces karsta, vārīta un atdzesēta ūdens un/vai dzērienu pagatavošanai un izsniegšanai un saistītās iekārtas, tostarp dozēšanas automāti, dzērienu tirdzniecības automāti, dozēšanas automāti, tirdzniecības un preču tirdzniecības automāti, trauku mazgājamās mašīnas un to piederumi, kārtridži u.c.</t>
   </si>
   <si>
     <t>EUTM 000456822Nomination,  ITM1069273 Nomination, ITM0769289 Nomination</t>
   </si>
   <si>
     <t>NOMINATION di Antonio e Paolo Gensi</t>
   </si>
   <si>
     <t>smaržas, saliekamo dārgakmeņu līnija u.c.</t>
   </si>
   <si>
     <t>REUD 009160112-0003/EM, EUTM 010414035/EM, EUTM 012645313/EM EUTM 016290629/EM  S, EUTM 017582321/EM S, EUTM 017940153/EM S
 EUTM 018026015/EM S, EUTM 018545076/EM, EUTM 018642077/EM ARCH FIT, EUTM 018642092/EM S, EUTM 018983500/EM, EUTM 005546981/EM S, EUTM 018983483/EM, EUTM 004307691/EM SKECHERS
 EUTM 018941075/EM, ITM 1636081/WO SKECHERS SLIP-INS, ITM 1724820/WO S, ITM 1773973/WO S, REUD 001037329-0001/EM, REUD 015046534-0001/EM, REUD 015026477-0002/EM,REUD 015010809-0008/EM
 REUD 001043475-0001/EM, REUD 015036928-0001/EM, EUTM 003867579/ EM S, EUTM 009147042/EM  S, REUD 015031911-0001/EM, REUD 009141880-0001/EM, REUD 009160112-0001/EM</t>
   </si>
   <si>
     <t>SKECHERS USA BENELUX B.V.</t>
   </si>
   <si>
     <t>EUTM 017915432/EM KAZAR STUDIO, EUTM 018588687/EM kazar
 EUTM 018588685/EM</t>
   </si>
   <si>
     <t>KAZAR GROUP SPÓŁKA AKCYJNA</t>
@@ -9157,53 +8986,50 @@
   <si>
     <t>REUD 004700821-0002, EUTM 014737712 Julietti</t>
   </si>
   <si>
     <t>REUD 004102010-0006/EM, REUD 004561207-0001/EM, EUTM 009909177/EM  PARIchamber, EUTM 018034572/EM  BronchoDirect, EUTM 011115102/EM LAMIRA, EUTM 018140764/EM NasoDirect, EUTM 017727462/EM PARI BOY FREE, EUTM 017450461/EM PARI COMPACT EUTM 017488065/EM PARI ProtECT, EUTM 004670551/EM Mucoclear EUTM 002004034/EM PARI, EUTM 000577627/EM PARI, EUTM 002374510/EM PARI SMARTMASK, EUTM 010210441/EM TOLERO, EUTM 010523959/EM VANTOBRA, EUTM 009153198/EM VELOX	
 EUTM 009555525/EM VORTEX, EUTM 010098952/EM COLFINAIR
 EUTM 005348776/EM COLIFIN, EUTM 011015211/EM EBASE, EUTM 001947134/EM E-FLOW, EUTM 004869848/EM eflow,EUTM 010206861/EM ERAPID, EUTM 013364931/EM eTrack, EUTM 005223979/EM LC SPRINT
 EUTM 012217618/EM  ZIRELA, REUD 000528450-0001/EM, REUD 000528450-0002/EM, REUD 000358502-0001/EM,REUD000371695-0001/EM
 REUD 000371695-0002/EM, REUD 000371695-0003/EM, EUTM 007178502/EM ALTERA</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                                      REUD 004755916-0005, EUTM  017867367 Nicer Dicer Quick, REUD 004755916-0001
 </t>
   </si>
   <si>
     <t>REUD 015002771-0002, EUTM 016683633,REUD 008487995-0016, EUTM 018653035,REUD 008487995-0006, EUTM 018782234, REUD 008487995- 0009, REUD 008487995-0002,REUD 015009803-0001, REUD 008487995- 0018,REUD 008487995-0010, REUD 008487995-0017, REUD 015009801- 0001,REUD 015002771-0003, REUD 008487995-0005, REUD 008487995- 0001,REUD 008487995-0015, EUTM1060473,REUD 008487995-0007, REUD 008487995-0004, REUD 008487995-0012, REUD 008487995-0008,REUD 015002771-0001, REUD 008487995-0013,REUD 008487995-0014, REUD 008487995-0003,REUD 008487995-0011, REUD 015009801-0003, REUD 015009801-0002, ITM 1292359/WO TRIPLE CROCS COMFORT, ITM 1381006/WO CROCS AT WORK, ITM 1053975/WO CROCS LITTLES, EUTM013239975/EM CROCS, ITM 1292358/WO DUAL CROCS COMFORT, EUTM 011412723/EMCROCS, ITM1381511/WO  LITERIDE,EUTM 003455383/EM CROCS,SWIFTWATER, REUD 002117978-0002/EM, EUTM 006971782/EM CHAMELEON, EUTM 015551393/EM COME AS YOU ARE, ITM 885028/WO CROCS, ITM 870682/WO, ITM 971105/WO CROCS, ITM 885432/WO CROSLITE, ITM 1292354/WO  ICONIC CROCS COMFORT, EUTM 018640059/EM CROCS, EUTM 009089004/EM CROCBAND,REUD 009162191-0001/EM,REUD 000651468-0007/EM, REUD 015031038- 0007/ EM, REUD 015010116-0001/EM</t>
   </si>
   <si>
     <t>REUD 008821938-0008, REUD 008821938-0007, REUD 008821938-0006, REUD 008821938-0005, REUD 008821938-0004,REUD 008821938-0003,REUD 008821938-0002, REUD 008821938-0001</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 018011395 FITBIT INSPIRE, EUTM 016539645 DIAMOND LOGO COLOR, EUTM 17252453 FITBIT IONIC, EUTM 016522351 FITBIT (word), EUTM 018483648 FITBIT LUXE, EUTM 018211602 VERSA, EUTM 009 999855 FITBIT (word), EUTM 016344038  ARIA, EUTM 016539611 DIAMOND LOGO (BLACK), ITM 1296134 DIAMOND LOGO BLACK	
 EUTM 018295953 FITBIT SENSE, ITM 1218353 FITBIT (word), EUTM 017923440 FITBIT ACE, EUTM 018181348 FITBIT VERSA,  REUD 003461946- 0003 Google Home, REUD 003464775-0001 Google Daydream EUTM 1201816 NEST, EUTM 017283581 PIXELBOOK, EUTM 016976649 DAYDREAM, EUTM 017370891 PIXELBOOK, EUTM 012310017 GOOGLE CHROME CAST, REUD 003820935-0002 Google Daydream, REUD 003464775- 0003 Google Daydream, REUD 003820935-0006 Google Daydream, ITM 00001365337 WiFi (design), ITM 1125632 NEST (figurativo), REUD 003461946- 0004 Google Home, REUD 003464775-0008 Google Daydream, REUD 004535318- 0003 Pixelbook Pen, EUTM 010394674 Chrome logo,REUD 003820935-0003 Google Daydream, EUTM 003339835 Chrome,REUD 003832948-0001 Chromecast 2.0 and Chromecast Ultra, REUD 003461946- 0005 Google Home, EUTM 016869323 #teampixel, REUD 003464775-0007, REUD 003464775- 0004, EUTM 004316642 GOOGLE, EUTM 017793571 Google, EUTM 010387397 CHROME, EUTM 012309902 CHROMECAST, REUD 003820935-0004 Google Daydream, EUTM 017690496 PIXEL, REUD 003832948-0002 Chromecast 2.0 and Chromecast Ultra, REUD 003820935-0007 Google Daydream, EUTM 017690496 Pixel, REUD 003820935-0008 Google Daydream, REUD 004535318-0002Pixelbook Pen, REUD 004535318-0004 Pixelbook Pen, ITM 1322332 DAYDREAM, ITM 1340581 DAYDREAM VIEW, ITM 1145934 Google, EUTM 005263868 GOOGLE, EUTM 010387561GOOGLE CHROME, REUD  03464775-0005 Google Daydream, REUD 003820935-0001 Google Daydream, EUTM 015953748 DAYDREAM, EUTM 015086549SUPER G logo, EUTM 018040917STADIA, EUTM 016012221SUPER G logo, EUTM 013173241Logo (Chrome),  REUD 003461946- 0008, EUTM 011600822 PIXEL, EUTM 015946247 DAYDREAM logo	</t>
   </si>
   <si>
-    <t>ITM 1604108/WO OPZELURA, ITM 1661689/WO Opzelura</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">DEUR015055168-0006/EM,DEUR015013346-0006 /EM,DEUR015013346-0002 /EM,DEUR015035768-0005/EM,DEUR015073244-0004/EM,DEUR015096360 -0001/EM,DEUR000678586-0005/EM,DEUR015035768-0009/EM,DEUR015096360 0004/EM, DEUR015073244-0007/EM, ICDD207474-0014/WO, DEUR 015013346- 0010/EM, DEUR 015096360-0006/EM,DEUR000548789- 0002/ EM,DEUR015055168-0007/EM, DEUR015035768-0002/EM,DEUR015013346- 0008/EM,DEUR015035768-0001/EM, DEUR015055168-0004/EM, DEUR 015073244-0005/EM,DEUR000359138-0006/EM, 
 DEUR015073244- 0001/EM, ICDD076316-0001/WO, ICDD076316-0019/WO
 ICDD076316-0013/WO, ICDD202483-0002/WO, ICDD202483-0006/WO, ICD D085379-0005/WO, ICDD077490-0025/WO, ICDD081314-0020/WO, ICD D082725-0011/WO, ICDD079664-0017/WO, ICDD079664-0012/WO, ICD D072615-0002/WO, ICDD094221-0002/WO, ICDD083807-0003/WO, ICD D224059-0007/WO, ICDD224059-0001/WO, ICDD224059-0005/WO, ICD D224059-0008/WO, ICDD224059-0013/WO, ICDD219216-0014/WO, ICD D219216-0011/WO
 </t>
   </si>
   <si>
     <t>DEUR 002377713-0015,DEUR 002377713-0006,DEUR 015085127-0003DEUR 015085127-0001,DEUR 015015635-0004, DEUR 015015635-0002, DEUR 00378 1160-0005, DEUR 003780287-0025,DEUR 002429993-0013,DEUR 002377713- 0005,DEUR 002377713-0004,DEUR 002377713-0003,DEUR 001626946-0008, DEUR 001626946-0003, DEUR 001108955-0001, DEUR 000904131-0001, ITM 235033 Lichtbaustein, EUTM000026377 BEGA, EUTM 000026336 BEGA Leuchten</t>
   </si>
   <si>
     <t>EUTM 008163149 ACTIKERALL, EUTM 000323295 AIRTAL, EUTM 000014332 ALMIRALL, EUTM 000387175 ALMAX, EUTM 002476562 ALMIRALL, EUTM 000572743 ALMOGRAN,EUTM 003404977 BIOFENAC
 EUTM 000267930 COLAZIDE, EUTM 010585354 DUAKLIR, EUTM 000102780 EBASTEL, ITM 901523 EKLIRA, EUTM 003604626 KESTINE	
 EUTM 002043230 SOLARAZE, EUTM 001778497 VANIQA, ITM 0899381 BRETARIS, ITM 967369 BRIMICA, EUTM 01062317 1SKILARENCE	
 EUTM 001200351 ALMOTREX, EUTM 001206770 AMIGNUL, EUTM 000389700 BETIRAL, EUTM 000501759 COLAZID, EUTM 000389809I VOXEL, EUTM 007453591 MONOVO, EUTM 007453665 MUNDOSON
 EUTM 006755425 MUPIDERM, EUTM 01625718 1almirall,EUTM 017967501 KLISYRI, EUTM 908223 1LOGO EKLIRA GENUAIR,EUTM 9082272 Eklira Genuair, EUTM 12197273 Duaklir Genuair,EUTM 012738811 PHYSIORELAX</t>
   </si>
   <si>
     <t>ALMIRALL SA</t>
   </si>
   <si>
     <t>farmaceitiskie preparāti centrālās nervu sistēmas, tostarp galvassāpju, ārstēšanai u.c.</t>
   </si>
   <si>
     <t>EUTM 018688583 ZEPBOUND, EUTM 18748013 EUTM 003702248 LILLY, EUTM 018778986, EUTM 018778978 MOUNJARO, EUTM 018531486, EUTM 018703777 MOUNJARO, EUTM 018209187 MOUNJARO, REUD 015003049-0004, REUD 015003049-0015,REUD 015003050- 0001, REUD 015003049-0027, REUD 015003049-0014, REUD 015003049-0034
 REUD 015003049-0035</t>
   </si>
@@ -9317,53 +9143,50 @@
   <si>
     <t>TRADINGALL ELECTRONIC SL</t>
   </si>
   <si>
     <t>radio uztvērēji tālvadības pultīm, radiofrekvenču uztvērēji, raidītāju uztvērēji, raidītāju uztvērēji durvju atvēršanai un aizvēršanai u.c.</t>
   </si>
   <si>
     <t>EUTM 002635571/EM IRON MAIDEN, EUTM 000680488/EM IRON MAIDEN, EUTM 002635555/EM IRON MAIDEN, EUTM 007346281/EM, EUTM 011466992/EM, EUTM 007338163/EM	
 EUTM 011814209/EM,EUTM 011813912/EM,EUTM 007338081/EM</t>
   </si>
   <si>
     <t>Iron Maiden LLP</t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM 018182274/EMPALM ANGELS x PALM ANGELS. ALL RIGHTS RESERVED., EUTM 018098809/EMPALM ANGELS x PALM ANGELS. ALL RIGHTS RESERVED., EUTM 013270053/EMPALM ANGELS, EUTM 013896006/EM PALM ANGELS, EUTM 017866896/EMPALM ANGELS	
 EUTM 018366548/EMPALM ANGELS, EUTM 018610335/EMPALM
 EUTM 017055146/EM LONELY HEARTS CLUB Palm Angels, EUTM 017055161/EMLONELY HEARTS CLUB, EUTM 018202495/EM, EUTM 016659161/EM, EUTM 016659237/EM, EUTM 019173182/EMPALM ANGELS, EUTM 018616198/EMPALM ANGELS, EUTM 018455674/EM PALM, EUTM 019132688/EMBEAR IN MIND</t>
   </si>
   <si>
     <t>EUTM 001336395/EM ETUDE, EUTM 017865254/EM ESPOIR, ITM 1563164/WO LANEIGE, ITM 1505396/WO LANEIGE, ITM 1511220/WO LANEIGE, ITM 1215787/WO LANEIGE, ITM 1802500/WO Sulwhasoo	
 ITM 1225014/WO AESTURA, ITM 1315027/WO MEDIAN,ITM 1391907/WO MISE EN SCENE, ITM 1333465/WO Ryo, ITM 1804537/WO HERA	
 ITM 1807368/WO IOPE</t>
   </si>
   <si>
     <t>AMOREPACIFIC CORPORATION</t>
-  </si>
-[...1 lines deleted...]
-    <t>kosmētika, balinātāji, mitrinoši balzami ādai, ķermeņa dezodoranti, smaržas,  ēteriskās eļļas kosmētiskiem nolūkiem, abrazīvi līdzekļi u.c.</t>
   </si>
   <si>
     <t>REUD 000017454-0001</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 016943516 af, EUTM 008727349, EUTM 007406598 ABERCROMBIE ITM 1129765 ABERCROMBIE, ITM 1213857 PURE CALI, ITM 1245374 ABERCROMBIE &amp; FITCH, ITM 1245373 A&amp;F, ITM 1060685 JAKE, ITM 877626 EZRA FITCH, ITM 1063076 RUEHL NO.925, ITM 1093665 ANF	
 ITM 1290999 A&amp;F Co, EUTM 014464341 A&amp;F NYC, EUTM 012484176 PURE CALI, EUTM 011763745 HOLLISTER, EUTM	008975674 GH, EUTM 000325258 ABERCROMBIE &amp; FITCH, EUTM 005765921  41, EUTM 009874447 S. CAL., ITM 1050764 HOLLISTER, ITM 1062045 ABER CROMBIE  &amp; FITCH, ITM 877697 HCO, ITM 877627 HOLLISTER CO., ITM 878553 A &amp; F, EUTM 004731139, EUTM 005921168 HOLLISTER, EUTM 011763711ABERCROMBIE &amp; FITCH, EUTM 005200373,  EUTM 004729356, EUTM 006261945 HOLLISTER Co., EUTM 008289779 HOLLISTER CALIFORNIA, ITM 903149 GILLY HICKS, ITM 1127068, ITM 889226 RUEHL NO.925, ITM 1030026 A&amp;FITCH, ITM 1115982, ITM 1180694 GH, EUTM 004428033 EZRA FITCH, EUTM 011626728 HCO, EUTM 008289878 PACIFIC MERCHANTS, EUTM 008796302 GH GILLY HICKS, EUTM 006145742 gilly hicks, EUTM 008289886, EUTM 005200407, EUTM 00626186 Abercrombie &amp; Fitch, EUTM 006437495, ITM	1362790 A + F, ITM 1279102 A&amp;F NYC, ITM 1093901 abercrombie, ITM 1060515 PACIFIC MERCHANTS	</t>
   </si>
   <si>
     <t>ABERCROMBIE &amp; FITCH EUROPE SAGL</t>
   </si>
   <si>
     <t>EUTM 9278862 DITRON (WORD, EUTM15540313 SWEDA (COMPLESSO)
 EUTM 6826911 SAREMA (COMPLESSO), EUTM 011988623 DITRONETWORK (COMPLESSO), EUTM 014963698 OMEGA (COMPLESSO), EUTM 011988607 DITRONETWORK (WORD), EUTM 14963681, EUTM 6827141 SWEDA (COMPLESSO), EUTM 14963714 OMEGA BILANCE (COMPLESSO)</t>
   </si>
   <si>
     <t>GE.IM.IN. SRL</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 014282371/EM CAMECONNECT,  EUTM 008776429/EM CAME	
 EUTM 004112215/EM CAME, EUTM 015968076/EM	</t>
   </si>
   <si>
     <t>CAME S.P.A.</t>
   </si>
@@ -9627,54 +9450,50 @@
     <t xml:space="preserve">                                                                                                                                                                                                                                                                 
 REDU  001931213-0003, EUTM  002226306  91089752  Genius, EUTM  008804494 Salad Chef, REDU  001631847-0003, REDU  001631847-0004  
 REDU  001631847-0006, REDU  001631847-0007, REDU  001631847-0008  
 REDU  001631847-0009, REDU  001631847-0010, REDU  001931213-0009  
 REDU  001931213-0008, REDU  001931213-0007, REDU  001931213-0006  
 REDU  001931213-0005, REDU  001931213-0004  
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 013435532 AIGLE, EUTM 17141029 MACADAMES, EUTM 011714136, EUTM 013121553, EUTM 011824571, EUTM 015713761, REDU 001979113-0001, REDU 005265857-0001 Bottes, REDU 005265873-0001 Bottes
 </t>
   </si>
   <si>
     <t xml:space="preserve">REDU008707525-0005MOLD CLOSED shoes, REDU008707525-0004LADY SOCK shoes, REDU008707525-0002LADY AFTERHOUR shoes, REDU008707 525-0001Talon LADY, REDU008754386-0002WAIST BAG, REDU008756266- 0001LINDSAY BAG (chain), REDU008754386-0001LINDSAY BAG (strap)	
 EUTM1497643Nawm, REDU 001203830-0001,REDU 003379833-0001, REDU 001203830-0001, ICD 100149, REDU 007721808-0001, REDU 008186043-0001, REDU 001262828-0002, REDU 008186043-0002, REDU 008186043-0003, REDU 002512152-0001, REDU 002513085-0001, REDU 007439385-0001, REDU 007439385-0002, REDU 007439385-0003, REDU 008186605-0001, EUTM 011865805Balenciaga, EUTM 006257042 BB, REDU 007722715-0001, EUTM 017416141 BB, EUTM 001048370 BB, ICD 100179, ICD 100180, REDU 006272498-0001, REDU 006272852-0001, ICD 103381, REDU 006272852-0002, EUTM 1497643 Nawm, REDU 007008057-0001, REDU 005945631-0001, ICD 103372, REDU 007009402- 0001, REDU 006935219-0001, REDU 001262836-0001			
 </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                     REDU 002573956-0002, EUTM 013333091 Nicer Dicer Magic Cube</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 005835550-0001 Platten, REDU 005626744-0007 Platten, REDU 005626744-0006 Platten, REDU 005626744-0005 Platten, REDU 0056 26744-0004 Platten, REDU 005626744-0003 Platten, REDU 005626744- 0002 Platten, REDU005626744-0001Platten, REDU 005246345-0004 Platten, REDU 005246345- 0003 Platten, REDU 005246345-0002 Platten, REDU 005246345-0001 Platten, REDU 005241593-0006 Platten, REDU 005241593-0004 Platten, REDU 005241593-0002 Platten, REDU 005241593-0001 Platten, REDU 005246345-0004 Baumaterialien, REDU005246345-0003 Baumaterialien,REDU005246345-0002Baumaterialien, REDU 005246345-0001 Baumaterialien, REDU 005241593-0006 Bau materialien, REDU 005241593-0004 Baumaterialien, REDU 005241 593-0002 Baumaterialien, REDU 005241593-0001 Baumaterialien, REDU 004089936-0007 Baumaterialien, REDU 004089936-0006 Baumaterialien, REDU 004089936-0005 Baumaterialien, REDU 004089 936-0004Baumaterialien, REDU 004089936-0003 Baumaterialien, REDU 004089936-0002 Baumaterialien, REDU 004089936-0001 Baumaterialien 
 </t>
   </si>
   <si>
-    <t xml:space="preserve">                                                                                                                                         EUTM 017842386 Erfinder der Ruhe, ITM 847301OHROPAX, REDU 000022975-0001, EUTM 000454827 OHROPAX 
-[...2 lines deleted...]
-  <si>
     <t xml:space="preserve"> 
 REDU 003161660-0029/EM, EUTM 003507639/EM FRIGOVERRE, REDU 003162031-0001/EM, REDU 003162031-0002/EM, REDU 000127246-0009/EM	
 REDU 000127246-0010/EM, REDU 003161660-0025/EM, REDU 003161660-0030/ EM, REDU 000127246-0008/EM, REDU 003161660-0028/EM, REDU 003161660- 0027/EM	, REDU 003161660-0026/EM, REDU 003161660-0023/EM, REDU 003161660-0024/EM, EUTM 003181658/EM  frigoverre, EUTM 003606852 Quattro Stagioni, EUTM 003606837decoro floreale, EUTM 003606861 QUATTRO STAGIONI, EUTM 003606787 BORMIOLI ROCCO, EUTM 014285118 Quattro Stagioni 
 </t>
   </si>
   <si>
     <t>EUTM  013649082 BODYLUBE, REDU  064373-0001 MEGASOL GERMANY, EUTM  002585362 EROS</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 005511953-0001 Porte-empreintes, REDU 005511987-0001 Porte-empreintes
 REDU 005511995-0001 Dispositifs luminescents, REDU 005800653-0001 Instruments dentaires à main, REDU 005800661-0001 Dentaires (instruments -) à main (partie de -), REDU 005800679-0001 Instruments dentaires (partie de -), EUTM 014902407 marque verbale, EUTM 17778556 CERAM X SPECTRA, EUTM 17865209 THE POUR WITH MORE, EUTM 17883789 TRUEXPRESSION VERAFORM, EUTM 17883995 PORTRAIT IPN VERAFORM, EUTM 017886846 INPOINT, EUTM 17891796 ANKYLOS, EUTM 17907938 AZENTO, EUTM 017910151 CONFORM FIT, EUTM 017914260 ACURIS, EUTM 17920239 PUREVAC, EUTM 17924164 PRIMESCAN, EUTM 017947175 NEO SPECTRA, EUTM 17951392 TRUNATOMY, EUTM 17951432 NUPRO RDH, EUTM 17953146 MULTIMAT CUBE, EUTM 18006674 CONNECT CASE CENTER, EUTM 001044049 marque verbale, EUTM 008397077, EUTM 17893715 marque verbale
 EUTM 17893714 marque verbale, EUTM 013132055 marque verbale, EUTM  004100681  CALAMUS, EUTM  008684921 DENTSPLY, EUTM  014517056 DENTSPLY IQ, EUTM  014517221 DENTSPLY iQ, EUTM  002317972 DENTSPLY, EUTM  005754155  DENTSPLY MAILLEFER, EUTM  015169642 DENTSPLY SIRONA, EUTM  015753221 ENDO IQ, EUTM  014884928 ENDO MATTERS, EUTM  008847188  GUTTACORE, EUTM  002007250 PROTAPER, EUTM  007581382  PROULTRA SINE, EUTM  017604241W.CONNECT, REDU  002353631-0001, REDU  002906495- 0001, REDU 002906495-0002, REDU  002906495-0003, REDU  002906495-0004, REDU 004153880-0001, REDU  004153906- 0001, REDU 004153922-0001, REDU  004153930-0001, REDU  004558062- 0001, REDU 004678191-0001, REDU 004678563- 0001, EUTM 013385745 marque verbale </t>
   </si>
   <si>
     <t>REDU  000540422-0001 Distributeurs de papier</t>
   </si>
   <si>
     <t xml:space="preserve">REDU  001089395-0004/EM, EUTM  004279188/EM SERVIER, EUTM  004279171/EM  SERVIER, EUTM  003673522/EM , EUTM  011588423/EM, EUTM  010006617/EM, EUTM  002539682/ EM, EUTM  011221736/EM  Lonsurf, EUTM  015850548/EM  WEHEALTH BY SERVIER, REDU  001089395-0001/EM, REDU  001089395-0002/EM, REDU  001089395-0003/EM  
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  17799099 The Bellies from Bellyville, REDU  005654456 0001 Muñecos de juguetes, REDU  005654456 0002 Muñecos de juguetes, REDU  005654456 0003 Muñecos de juguetes, REDU  005654456 0004 Muñecos de juguetes, REDU  005654456 0005 Muñecos de juguetes, REDU  005654456 0006 Muñecos de juguetes  </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                EUTM 018056224 OMBRE FELINE, EUTM 1530994#gobeyond, EUTM 018221877 PRETTY HEART, EUTM 018383895 FRED, EUTM 011695624 SOLEIL D'OR, EUTM 18001142 FORCE 10, ITM 1598765 WINCH, EUTM 010641082 BAIE DES ANGES, EUTM  012291761 BELLE RIVE, EUTM  003132198 FRED, EUTM  013594312  FRED, EUTM  015503204  FRED 8°0, EUTM  1095883 PAIN DE SUCRE, EUTM  0963362  SUCCESS  20, REDU  000772819-0001  Fermoir de bracelet, REDU  004735744-0001 bague non pavée, REDU  004735744-0002  bague pavée, REDU  004735744-0003   Boucles d'oreilles, REDU  005663523-0001   Lunettes, REDU  005663523-0002   Lunettes, REDU  005663523-0003  Lunettes, REDU  005663523- 0004   Lunettes   
@@ -9866,53 +9685,50 @@
   <si>
     <t>REDU 002920256-0018, REDU 002920256-0015, REDU 002920256-0012 Mito sospeso, REDU 002920256-0006, REDU 002920256-0004, REDU 002920256-0002
 EUTM 003160017occhio</t>
   </si>
   <si>
     <t xml:space="preserve">REDU	001058150-0001	11279499	Bijoux	2008-12-17	2028-12-17		N	Skatīt / Rediģēt
 REDU	001058150-0002	11279500	Bijoux	2008-12-17	2028-12-17		N	Skatīt / Rediģēt
 EUTM 1624715 Etoile de Paris, REDU 001058150-0004 Bijoux, REDU 001058150-0005 Bijoux, REDU 001058150- 0006 Bijoux, REDU 015010459-0006 Modele de coffret à bijoux,REDU 015010459- 0007 Modele de coffret à bijoux,REDU 001058150-0003 Bijoux, REDU 015010459- 0003 Modele de coffret à bijoux,REDU 015010459-0001 Modele de coffret à bijoux, REDU 015010459-0002 Modele de coffret à bijoux, EUTM 017928839 FLEURS ETERNELLES, ITM 1489762 Jack de Boucheron, EUTM 006477831 BOUCHERON, EUTM 006522866 B, EUTM 006870034 QUATRE, EUTM 006876718 BOUCHERON PARIS, EUTM 009628141 MyQuatre, EUTM 009746678 Ava Pivoine, EUTM 011281615 Epure, EUTM 010937308 First jeweller of Place Vendôme, EUTM 010937266 Premier joaillier de la Place Vendôme, EUTM 011574589 Serpent Bohème, EUTM 011968881 BOUCHERON, EUTM0 11968864 BOUCHERON, EUTM 011968849 BOUCHERON, EUTM 012002309 BOUCHERON PARIS PREMIER JOAILLIER DE LA PLACE VENDOME, EUTM 012002283 BOUCHERON PARIS FIRST JEWELER OF THE PLACE VENDOME, EUTM 013700745 BOUCHERON, EUTM 013864046 REFLET, EUTM 013965942 QUATRE, EUTM 016059991 HOTEL IMPERIAL, EUTM 015556848 NATURE TRIOMPHANTE, EUTM 016630121 HIVER IMPERIAL, EUTM 016750101 LIERRE DE PARIS	</t>
   </si>
   <si>
     <t>EUTM  003996444  ZIPPO, REDU  000034244-0001, EUTM  000137117  
 EUTM  000133819  ZIPPO</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  000786715/EM, REDU  002232132-0010/EM, REDU  002232132-0007/EM  
 REDU  002232132-0002/EM, REDU  002232132-0009/EM, REDU  002232132-0003/EM, REDU  002232132-0006/EM, REDU  002232132-0001/EM, REDU  002232132-0011/EM, REDU  002232132-0005/EM, REDU  002232132-0004/EM  
 REDU  002232132-0008/EM, EUTM  001545094/EM PLAYSTATION  
 EUTM  001421981/EM  PS2, EUTM  001545144/EM  PS2, EUTM  003193463 /EM  PSP, EUTM  008936544/EM PLAYSTATION MOVE, EUTM  008936551 /EM, EUTM  009230723/EM, EUTM  008496325/EM PS3, EUTM  005372305/ EM SIXAXIS, EUTM  008689011/EM, EUTM  014251656/EM  R MCL  
 EUTM  004008454/EM, EUTM  004002374/EM, EUTM  003997889/EM  GRAN TURISMO,EUTM  004011383/EM, ITM  1225679/WO DUALSHOCK  
 EUTM  014423842/EM HORiZON ZERO DAWN, EUTM  014337372/EM  Horizon Zero Dawn, EUTM  010982445/EM  UNCHARTED, EUTM  012500831/EM Ratchet &amp; Clank, EUTM  010609097/EM THE LAST OF US  
 EUTM  012247094/EM THE LAST OF US, REDU  001179220-0001/EM, REDU  001179220-0003/EM, REDU  001179220-0002/EM, REDU  001284566-0012/EM, REDU  001284566-0004/EM, REDU  001284566-0003/EM, REDU  001284566-0008/EM, REDU  001284566-0002/EM, REDU  001284566-0009/EM, REDU  001284566-0011/EM, REDU  001284566-0005/EM, REDU  001284566-0006/EM, REDU  000610860-0001/EM, REDU  000620240-0001/EM, REDU  001200968-0001/EM, REDU  001200968-0002/EM  </t>
   </si>
   <si>
     <t>EUTM 009075003VEJA, REDU 008531891-0001, REDU 008531891-0002
 REDU 008531891-0003, REDU 008531891-0004, REDU 008531891-0005, REDU 008531891-0006, REDU 008531891-0007, REDU 008531891-0008, REDU 008531891-0009</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">EUTM 002304848 LULULEMON/EM, EUTM 002304863/EM, EUTM  003901915 LUON, REDU 006477725-0006/EM, REDU 003446533- 0001/ EM, REDU 006477725-0002/EM, REDU 005177003-0001/EM, REDU 001133458- 0007/ EM, REDU 001133458-0012/EM, REDU 004133387- 0001/EM	</t>
   </si>
   <si>
     <t xml:space="preserve"> REDU 007768197-0001/EM, EUTM 017989911/EM VacPack Go!</t>
   </si>
   <si>
     <t xml:space="preserve">REDU002575290-0001, REDU 002608513-0001, REDU 003864438-0001 
 REDU 005313558-0001, REDU 008468615-0005, REDU 008468615-0004
 REDU 008468615-0003, REDU 008468615-0002, REDU 008468615-0001
 REDU 008360317-0002, REDU 008360317-0001, REDU 008026843-0006
 REDU 008026843-0005, REDU 008026843-0004, REDU 008026843-0003
 REDU 008026843-0002, REDU 008026843-0001, REDU 007569157-0002
 REDU 007569157-0001, REDU 006781613-0001, REDU 006613196-0003
 REDU 006613196-0002, REDU 006613196-0001, REDU 006609640-0002
 REDU 006609640-0001, REDU 006266425-0001, REDU 006069522-0001
 REDU 005846094-0001 
  </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 5889142, EUTM 15298541, EUTM 14549381amiibo,  IR W01718658, EUTM 15298573, EUTM 17252859, EUTM 479931 MARO KART, EUTM16361751, EUTM 16991325, IR 1718656,  IR 1700827, IR 1581729, EUTM 2512606, EUTM 16606311, EUTM 13202841, EUTM 17469172, EUTM155192, SUPER MARIO BROS, EUTM 155135 SUPER MARIO, EUTM7075153 SUPER MARIO, IR 1594401 SUPER MARIO, EUTM 5205208 The Legend of Zelda, EUTM13480348 THE LEGEND OF ZELDA, IRW01737099, EUTM 16722829, EUTM 16722894, EUTM 18774225,EUTM 15298565, EUTM 15298607, IR 1715594 KIRBY, EUTM 4933842 KIRBY, EUTM3459071, REDU 003770213-0001, 0002, 0003, 0004, REDU  003764570-0001,REDU 003764562-0001,REDU 003837517-0001, REDU 007134523-0001,REDU 000483631- 0001, REDU 000483631-0010, EUTM 18368644 L, EUTM 009293465 NINTENDO 3DS, EUTM 017212671 GAMEBOY Device, EUTM 000155242 Nintendo Entertainment System, EUTM 017719741 NINTENDO LABO, EUTM 016997652 SNES Controller Device, EUTM 016997702 Nintendo Switch Console Device, ITM 1504465 RING FIT ADVENTURE, ITM 1504464 RING-CON, EUTM 18161044 M, EUTM 16070914 Nintendo Switch, EUTM 004907581 GAMEBOY, EUTM 000226597 N Cube Logo, EUTM 004907598 NINTENDO, EUTM 005021423 Nintendo, EUTM 011610243 Nintendo, EUTM 010766251 Official Nintendo Licensed Product, EUTM1 6855471 Nintendo Switch &amp; Logo, EUTM 016625618 Nintendo Switch &amp; Logo, EUTM 016606907 Joy-Con, EUTM 005087796 Wii	, EUTM 5028337 The Legend of Zelda, EUTM 016997637 NES Controller Design, EUTM 013169412 amiibo, EUTM 016606873 Nintendo Switch Logo alone, EUTM 14438519 amiibo Icon, ITM 1469820 SUPER MARIO	</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 008032502-0046, REDU 008032502-0045, REDU 008283774-0001, REDU 008032502-0002, REDU 008032502-0010, REDU 008032502-0041, REDU 008032 502-0028, REDU 008032502-0032, REDU 008032502-0025, REDU 008172779-0009
 REDU 008032502-0026, REDU 008032502-0008, REDU 008032502-0016, REDU 008032502-0004, REDU 008032502-0038, REDU 008032502-0022, REDU 008032 502-0033, REDU 008032502-0035, REDU 008032502-0049, REDU 008032502-0015, REDU 008172779-0001, REDU 008032502-0039, REDU 008032502-0019, REDU 008032502-0027, REDU 008032502-0031, REDU 008172779-0002, REDU 00803 2502-0042, REDU 008032502-0024, REDU 008032502-0005, REDU 008032502-0023
 REDU 008032502-0021, REDU 008172779-0008, REDU 008247373-0004, REDU 008247373-0005, REDU 008247373-0003, REDU 008247373-0002, REDU 008247 373-0006, REDU 008247373-0001, REDU 008438428-0009, REDU 008438428-0004
 REDU 008438428-0001, REDU 008438428-0010, REDU 008438428-0003, REDU 008438428-0012, REDU 008438428-0008, REDU 008438428-0002, REDU 008478 507-0009	, REDU 008478507-0005, REDU 008478507-0006, REDU 008478507-0002	</t>
@@ -9967,54 +9783,50 @@
   </si>
   <si>
     <t xml:space="preserve">ITM  1219995 Disc-O-Bed, ITM  1217038 Disc-O-Bed, REDU  001095020-0001 (BEDS), EUTM 018678706 DISC O BED 018678706 (3D shape), EUTM 018678708 DISC O BED 018678708 -(3D shape) </t>
   </si>
   <si>
     <t xml:space="preserve">  
 ITM 977321 ISTODAX, EUTM 3082229 REVLIMID, ITM 113544510519779 POMALYST, ITM 134325711262499 REBLOZYL, REDU 007707898-0002	
 REDU 007707898-0001, REDU 007698626-0007, REDU 007698626-0006, REDU 007698626-0005, REDU 007698626-0004, REDU 007698626-0003, REDU 007700125-0001, REDU 007699624-0001, ITM 1175914 VIDAZA, ITM 820013 CELGENE, ITM 1302317 IDHIFA, ITM 943486 REVLIMID, EUTM 1528116 THALOMID, EUTM 2925998 VIDAZA, ITM 982991 THALIDOMIDE CELGENE, ITM 1076350 IMNOVID, EUTM 002343317 Celgene, EUTM 002343606 CELGENE	
 </t>
   </si>
   <si>
     <t>REDU 001151880-0003, REDU 001151880-0002, REDU 001151880-0001, REDU 001144851-0004, REDU 001144851-0003, REDU 001144851-0002, REDU 0011 44851-0001, REDU 001144828-0002, REDU 001144828-0001, REDU 000743380- 0003, REDU 000743380-0002, REDU 000743380-0001, REDU 000742481-0009	
 REDU 000742481-0008, REDU 000742481-0007, REDU 000742481-0006, REDU 000742481-0005, REDU 000742481-0004, REDU 000742481-0003, REDU 000742 481-0002, REDU 000742481-0001, REDU 000533054-0005, REDU 000533054-0004
 REDU 000533054-0003, REDU 000533054-0002, REDU 000533054-0001, ITM 1176905 LOWA FLEX, ITM 1053100 LOWA, ITM 1212431 Nature Line	
 ITM 993222 MONOWRAP, ITM 0600151 LOWA OUTDOORS, ITM 1209580 LOWA NATURE LINE, ITM 911888 LOWA, ITM 495673 LOWA	, ITM 1043750 LOWA FUSION, REDU 001298384-0005, REDU 001298384-0004, REDU 001298384-0003, REDU 001298384-0002, REDU 001298384-0001, REDU 00115 1880- 0007, REDU 001151880-0006, REDU 001151880-0005	, REDU 001151880- 0004</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 001939075-0017, REDU 001939075-0015, REDU 001939075-0016, EUTM 018447820 NICE FLOR-S, EUTM 018447823 NICE FLOR-S, ITM 899855 Nice
 REDU 001939075-0006, REDU 001939075-0007, REDU 001939075-0008, REDU 001939075-0009, REDU 001939075-0010, REDU 001939075-0011, REDU 0019 39075 - 0012, REDU 001939075-0001, REDU 001939075-0002, REDU 0019 39075- 0003, REDU 001939075-0004, REDU 001939075-0005, REDU 001939075-0013	</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 009625518	ISDIN SUN PROTECTORS, EUTM 018125290 ISDIN LOVE YOUR SKIN, EUTM 001472547 ISDIN, EUTM 013687967 MARCA SIN TEXTO, EUTM 013691852 ISDIN, EUTM	 006144687 FotoUltra ISDIN	
 EUTM 003296316 MARCA SIN TEXTO, EUTM 001075597 FOTOPROTEC TOR ISDIN, EUTM 003288339 ISDIN, REDU 005512779-0002 BOTELLAS CON BOMBAS, REDU 005512779-0001 BOTELLAS CON BOMBAS, REDU 007484514-0001 BOTELLAS, REDU 007484514-0002 TAPONES (PARA BOTELLAS), REDU 007484514-0003 TAPONES (PARA BOTELLAS), REDU007484514-0004 TAPONES (PARA BOTELLAS)	</t>
   </si>
   <si>
-    <t xml:space="preserve">REDU 008882500-0006 Sole TRAIL ONE, REDU 008882500-0003Sole RAVEN LO, REDU 008882500-0001 Sole CLD RUN, REDU 008387310- 0005 RSE V1, REDU 008056840-0007 FLAT, REDU 008056840-0002 TRIPLET, REDU 008055693-0003 EYZA, REDU 008055693-0001 ALEXUS, REDU 008056840-0006 BINARY, REDU 008057749-0001 ASPHA HI, EUTM 004353991 FLAMME, REDU 005759081- 0001 CORIN, REDU 006370060-0001 Flammensohle, EUTM 002212819 Buffalo, EUTM 000677146 BUMERANG, EUTM 001495753 Buffalo, EUTM 002183614 Buffalo	
-[...2 lines deleted...]
-  <si>
     <t>REDU 008863062-0025/EM, REDU 008863062-0019/EM, REDU 008863062- 0022/EM	, REDU 008863062-0016/EM, REDU 008863062-0012/EM, REDU 008863062-0023/EM, CD R008863062-0017/EM, REDU 008863062-0021/EM	
 REDU 008863062-0014/EM, REDU 008863062-0015/EM, EUTM 006865794 SWAROVSKI, EUTM 000120576 SWAROVSKI, EUTM 000120501 SWAROVSKI, EUTM 007462922 Swarovski, EUTM 013610779 Swarovski, EUTM 003920634, EUTM 009098971 MADE WITH SWAROVSKI ELEMENTS, EUTM 1026023, EUTM 000120576 Swarovski, EUTM 003895091 Swarovski, REDU 005506862-0001, EUTM 016205569 GEMSTONES FROM SWAROVSKI SINCE 1895, EUTM 016203441 ZIRCONIA FROM SWAROVSKI SINCE 1895, EUTM 014637078 EQ, EUTM 001227164 SIGNITY, EUTM 1026023, REDU 006636643-0005/EM, REDU008863062- 0027/EM	, REDU 008585558-0001/EM, REDU 008863062-0038/EM, REDU 008863062-0032/EM, REDU 008863062-0006/EM, REDU 008863062-0009/EM	
 REDU 008863062-0003/EM, REDU 008863062-0008/EM, REDU 008863062- 0001/EM	, REDU 008863062-0002/EM, REDU 008863062-0026/EM	
 REDU 008863062-0020/EM</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 016611857 Sup, EUTM 016815763 SUPREME, EUTM 018119744 SUPREME GRIP, EUTM 1457502 Supreme, EUTM 016611865 SUP	
 EUTM 018072473 SUPREME GRIP, REDU  005832540-0001, REDU  005820370-0001, REDU  005820347-0011, REDU  005820347-0008, REDU  005820347-0007, REDU  005820347-0006, REDU  005820347-0005, REDU  005820347-0003, REDU  005820347-0002, REDU  005820347-0001  
 </t>
   </si>
   <si>
     <t>REDU 001844655-0002, REDU 001844655-0001, REDU 000910666-0003</t>
   </si>
   <si>
     <t>REDU 002510883-0006, REDU	002510883-0005</t>
   </si>
   <si>
     <t>REDU 000352679-0005, REDU 000352679-0004, REDU 000352679-0003, REDU 000352679-0002, REDU 000352679-0001</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                        
 REDU 004506558-0003, REDU 005261534-0001, REDU 003841832-0001, REDU 003841832-0002, REDU 004156446-0001, REDU 003877513-0002, REDU 005628 708-0001, REDU 005628708-0002, REDU 003877513-0001, REDU 005832946-0001
 REDU 003698430-0001, REDU 003698430-0002, REDU 004030542-0001001,  REDU 003698430-0002 ...NOKIA
 </t>
   </si>
@@ -10083,54 +9895,50 @@
   </si>
   <si>
     <t>REDU 000562285-0001, REDU 00030630-0001,REDU 000613500-0001, REDU 000154695-0001,REDU 000154695-0003, REDU 000154695-0002, REDU 001659152-0002, REDU 001659152-0001,REDU 000556469-0001, REDU 002225706-0001, REDU 000346085-0001, REDU 001711557-0001, REDU 005246311-0001, REDU 000821426-0004, REDU 000434253-0001</t>
   </si>
   <si>
     <t>ICD DM/073 966 Wasserhahn; Armatur, REDU 003478221-0005, REDU 003478221-0004, REDU 003478221-0003, REDU 003478221-0001, REDU 000372313-0005, REDU 000372313-0004, REDU 000372313-0003, REDU 000372313-0002, REDU 000372313-0001, REDU 000735956-0001, ICD DM/201862, ICD DM/071687, REDU 003478221-0002</t>
   </si>
   <si>
     <t>EUTM 006621049/EM NEXT, EUTM 004214888/EM NEXT, EUTM 000015594/EM NEXT, EUTM 000421552/EM NX NEXT, EUTM 000281832/EM NX NEXT, EUTM 000334268/EM NEXT ATHLETIC	
 EUTM 013614854/EM NEXT, EUTM 015568876/EM next, EUTM 017607474/EM next, EUTM 017383316/EM, EUTM 017383365/EM	
 EUTM 017920111/EM NEXT MIX, REDU 001070908-0001/EM, REDU 001070908-0002/EM</t>
   </si>
   <si>
     <t xml:space="preserve"> EUTM 008671521/EM MONTALE,ITM 1349853/WO, MTL MONTALE 3/WO MTL MONTALE, REDU 001835836-0001/EM, ITM  1156506, ITM  1020922, EUTM  009324237   M MANCERA, EUTM  008671521  10977166  MONTALE, ITM, EUTM  014675599  10977169  OUDMAZING, REDU  001835836-000, REDU 005910544-0001/EM   </t>
   </si>
   <si>
     <t xml:space="preserve">REDU002216861-0002, REDU 002216861-0001 </t>
   </si>
   <si>
     <t>EUTM 010818871AZONIC, EUTM 011287331O'NEAL, EUTM 017733353ALLOY MX, EUTM 017686296O'Neal, REDU 004679801-0002	
 REDU 004679801-0001, EUTM 001791714O'NEAL</t>
   </si>
   <si>
     <t>ITM 1580497 LINAK, REDU 000219894-0001 NAWM, ITM 1581242 NAWM
 EUTM 002756823 NAWM</t>
-  </si>
-[...2 lines deleted...]
-</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                               REDU 003297704-0011, REDU 003297704-0001, EUTM 012876959 COLE HAAN, REDU 002771873-0001, REDU 002771873-0002, REDU 003297704	
 -0002, REDU 007991872-0001, EUTM 017305285 STITCHLITE, REDU 007488853-0015, REDU 003811553-0003, REDU 003811553-0001, REDU 003297704-0004, REDU 005806072-0022, EUTM 000277467 COLE-HAAN, EUTM 012775813 GRAND.OS, REDU 007991872-0002, REDU 007991872 -0004, REDU 007991872-0006, REDU 007488853-0002, REDU 007488853-0003, REDU 007488853-0009, REDU 007488853-0010, REDU 007488853-0006, REDU 007488853-0007, REDU007488853-0008, REDU 007488853-0014, REDU 007991872-0003, EUTM015284631 ZERØGRAND, REDU 007488853-0004, REDU 007488853-0005, REDU007488853-0013, REDU 007488853-0011, REDU 007715321-0001,  REDU007488853-0001, REDU 003297704-0003, EUTM 012135497COLE HAAN, REDU007488853-0012, REDU 007991872-0005, REDU005806072-0012, REDU 005806072-0011, REDU005806072-0013	</t>
   </si>
   <si>
     <t xml:space="preserve">ICDDM/078358,  EUTM 010184372 HILTI Marke ohne Text, EUTM 003424661 Marke ohne Text, EUTM 005961644	 HILTI, ICD DM/081496	
 ICD DM/074987, ICD DM/075963, ICD DM/082019, ICD DM/082519, ICDDM/076318, REDU 000677190-0002, ICD DM/079590	, ITM 1288148 HI	
 ICD DM/094247, ICD DM/087261, ICD DM/089713, ICD DM/094068	
 ICD DM/094 426, ICD DM/101 288, ICD DM/102 390, ICD DM/102 855, ICD DM202316 Job floodllight stand, ICD DM/202028 Bodenradar, ICD DM/205983 Patronen, ICD DM/080065, ICD DM/074344, ICD DM/082217, ICD DM/ 074117, REDU 000909932-0001, REDU 000100649-0001, REDU 000100649-000	
 ICD DM/082425, ICD DM/081539, ICD DM/081434, ICD DM/076048	
 ICD DM/075961, ICD DM/079577, ICD DM/077611, ICD DM/081175	
 ICD DM/083873, ICD DM/091866, ICD DM/081247	</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 005813094-0002/EM, REDU 005813094-0007/EM, REDU 008375224-0002/EM, REDU 005813094-0010/EM, REDU 005813094- 0020/EM ITM 1313292/WO SMART GAMES, EUTM 006515639/EM smart games,  REDU 005813094- 0002/EM, REDU 005813094-0011/EM, REDU 005813094- 0013/EM, REDU 007466339-0002/EM, REDU 005813094-0007/EM, REDU 008375224- 0002/EM, REDU 005643475-0001/EM, REDU 005813094- 0001/EM	</t>
   </si>
   <si>
     <t>REDU 008721120-0008, REDU 008721120-0007 Tischleuchten - Leuchten, REDU 008721120-0006, REDU 008721120-0005, REDU 008721120-0004, REDU 008721120-0003, REDU 008721120-0002, REDU 009153448-0007, REDU 009153448-0006, REDU 009153448-0005, REDU 009153448-0004, REDU 009153448-0003, REDU 009153448-0002, REDU 009153448-0001, REDU 008721120-0001</t>
   </si>
   <si>
     <t>ITM 1149858 GENEO, EUTM 017819863, EUTM 017979805 CAPSUGEN	
 EUTM 018173429 OXYPOD, EUTM 018795886 POLLOGEN, EUTM 017415878 OXYGENEO, EUTM 07408057 TRIPOLLAR, REDU 008734180- 0001, REDU 008736797-0001, EUTM 006551832 POLLOGEN</t>
   </si>
   <si>
@@ -10214,141 +10022,124 @@
 REDU 000840442-0002 Modele de bague, REDU 000274840-0001 Modele de pendentif	, REDU 000274840-0004 Modele de bracelet, REDU000274840- 0005 Modele de bracelet, REDU 000274840-0006Modele de bracelet, REDU 000274840- 0011 Modele de bague, REDU	000840442-0003 Modele de bracelet ouvert
 REDU 000840442-0004Modele de pendentif Kamasutra, REDU001721762- 0003 Modele de bijoux, REDU 001721762-0007 Modele de menottes Dinh Van 925	
 REDU001721762-0021 Modele de bague,REDU 002260778-0008Modele de bague
 REDU 001721762-0018 Modele de boucles d'oreilles,REDU 001721762-0012Modele de menottes Dinh Van 750, REDU 001721762-0017 Modele de bijoux, REDU 001721762-0019 Modele de collier, REDU 002260778-0009 Modele de bague	
 REDU 002260778-0010 Modele de bague, REDU 002260778-0012 Modele de bague
 REDU 002260778-0013 Modele de bague, REDU 004697449-0001 Modele de bague
 REDU 004697449-0003 Modele de bague, REDU004697449-0004 Modele de bague
 EUTM	002998763 PI, EUTM 003584935 DINH VAN, EUTM 003586931 CIBLE, EUTM 008849201 PI INDEPENDENT, EUTM 011878816 SPIRALE
 EUTM 015228877 LE CUBE DIAMANT, EUTM 003601341 PI CHINOIS</t>
   </si>
   <si>
     <t>REDU 005306321-0003, REDU 005306321-0002, REDU 002349092-0007, REDU 002349092-0006, REDU 002349092-0005, REDU 002349092-0004, REDU 002349092-0003, REDU 002349092-0002, REDU 005306321-0001	
 REDU 002349092-0001</t>
   </si>
   <si>
     <t>EUTM 18018220 TOY, REDU 007370861-0001, REDU 005579521-0001, EUTM 18225795 Moschino, EUTM 15531387, EUTM 12527982 MOSCHINO TEDDY BEAR, REDU 004044097-0004, REDU 002974386-0002, EUTM 1166685 MOSCHINO CHEAPANDCHIC, EUTM5166863 PHILOSOPHY di ALBERTA FERRETTI, EUTM 6322887 MOSCHINO CHEAPANDCHIC, EUTM 9210029 MOSCHINO, REDU 002974386-0001, EUTM 18786925 MO5CH1NO JEANS
 REDU 004044097-0001, REDU 002617811-0001, REDU 007370861-0004, REDU 007370861-0002, EUTM 18080639PHILOSPHY DI LORENZO SERAFINI
 REDU 007370861-0003, EUTM 5166475 ALBERTA FERRETTI, REDU 004044097-0002, EUTM 18697968 MOSCHINO, REDU 004044097-0003	
 REDU 004044097-0005, REDU 005329166-0001, REDU 005329166-0002</t>
   </si>
   <si>
     <t>EUTM 016253502 Pranamat, EUTM 016253528 PranaPillow, EUTM 016265332 Pranamat ECO, EUTM 018065860 Schmerzt so gut!, ITM	1174027 PRANA MAT   ECO, ITM 1247756 PRANAMAT, REDU 001552605, REDU 001584731
 REDU 005242559, ICD D210564</t>
   </si>
   <si>
-    <t xml:space="preserve">REDU 015056567-0029/EM, REDU 002710160-0004/EM, REDU 002710160- 0003/EM, REDU 002890285-0012/EM, REDU 002890285-0010/EM, REDU 002961425-0027/EM, REDU 002981381- 0023/EM, REDU 002981381-0022/EM, REDU 002981381-0020/EM, REDU 002986919-0015/EM, REDU 002997783- 0015/EM, REDU 003126317-0015/EM, REDU 015056567-0032/EM, REDU 015056567-0014/EM, REDU 015056567- 0023/EM, REDU 015056567-0020/EM, REDU 015056567-0027/EM, REDU 015056567-0016/EM, REDU 015056567- 0017/EM, REDU 015056567-0002/EM, REDU 015056567-0010/EM, REDU 015056567-0001/EM, REDU 015056567- 0009/EM, REDU 002300350-0006/EM, REDU 002300350-0005/EM, REDU 002300350-0003/EM, REDU 002300350- 0002/EM, REDU 002300350-0008/EM, REDU 002300350- 0009/EM, REDU 002300350-0001/EM, REDU 002300350- 0004/EM, REDU 002300350-0007/EM, REDU 002300350- 0006/EM, REDU 002300350-0005/EM, REDU 002300350- 0003/EM, REDU 002347849-0011/EM, REDU 002347849- 0012/EM, REDU 002353292-0002/EM, REDU 002353292- 0001/EM, REDU 002474189-0011/EM, REDU 002474189- 0009/EM, REDU 002474189- 0015/EM, REDU 002474189- 0019/EM, REDU 002474189-0010/EM, REDU 005248218-0028, REDU 002300350- 0019/EM, REDU 002474155-0018/EM, REDU 002474155- 0019/EM, REDU 002474155-0020/EM, REDU 006591426-0001, REDU 006591426- 0003, REDU 0067 13210-0017, REDU 006713210-0019, REDU 006713210-0020, REDU 006713210- 0021, REDU 004506145-0028, REDU 004506145-0027, REDU 004506145-0026, REDU 004506145-0025, REDU 004506145-0029, REDU 004506145-0031, REDU 004506145-0032, REDU 004928000-0022, REDU 004928000-0021, REDU 00492 8000-0020, REDU 004928000-0019, REDU 004928000-0018, REDU 004928000- 0017, REDU 004928000-0015, REDU 004928000-0014, REDU 004928000-0013, REDU 006713210-0022, REDU 006713210-0023, REDU 006713210-0024, REDU 006713210-0025	
-[...2 lines deleted...]
-  <si>
     <t>REDU015008844-0002, ICDD076470 -0013, ICDD076470-0011, ICDD 076470 -0015, ICDD076470-0009, ICDD076470 -0007, ICDDM/094 624 -0004,ICDDM/094 624 -0001, REDU001810532-0005, ICDDM/084 982 -0006, ICDDM/084 982 -0007, ICDDM/090 221 -0006, ICDDM/090 221 -0005,ICDDM/076 470 -0005, REDU000868807-0001, REDU008 922926-0004, REDU 008337372-0014,ICDDM/ 084 982 -0002, ICDDM/ 084 982 -0005, REDU001076178-0005,REDU001076178-0006,REDU 001076178- 0014, REDU001076178- 0013,REDU001050645-0007, ICDDM084982- 003,ICDDM/094 624 -0003,ICDDM/094 624 -0005, REDU001664368-0007, ICDDM/094 624 -0002, ICD DM/094 624 -0003	93124378, ICDDM/094 624 -0005, REDU001664368-0007,ICDDM/094 624 -0002, REDU002137190- 0008, REDU015008844-0016, REDU 015008844-0015,REDU015008844- 0014 ,REDU015008844-0013, REDU015008844-0012,REDU015008844-0011, REDU015008844-0010,REDU015008844-0009,REDU015008844-0008,REDU 
 015008844- 0007,REDU015008844-0006,REDU015008844- 0004,REDU01500 8844-0003,REDU001076178-0015,REDU001076178-0017,REDU001664368-0002,REDU001050645-0003,REDU001050645-0004,REDU001050645-0002,REDU 0010,001050645-0006, REDU001076178-0001,REDU001076178-0003,REDU 
 001076178-0004,REDU001810532-0006,REDU001810532-0007,REDU001950981-0001,REDU001950981-0002,REDU001950981-0003,REDU001664368-0003,REDU001076178-0002,REDU001664368-0004,REDU001664368-0006,REDU001810532-0001,REDU001810532-0002,REDU001810532-0004,REDU001950981-0004,REDU002137190-0002,REDU002137190-0001,REDU002137190-0004,REDU002137190-0005,REDU002137190-0006,REDU002137190-0007,REDU002137190-0009,REDU002137190-0010,REDU002137190-0011,REDU002137190-0012,REDU002137190-0013,REDU008337372-0017,REDU008922926-0002,REDU008922926-0006,REDU007537964-0014,REDU007537964-0009,REDU007537964-0016,REDU000128681-0001,REDU000128681-0002,REDU000128681-0003,REDU000128681-0004,ICDD076470-0006,ICDD076470-0008,ICDD076470 -0014,ICDD076470-0010.ICDD076470-0012,ICDD076470-0001,ICDD076470-0002,ICDD076470-0003,ICDD076470-0004,ICDD076470-0016,ICDD076470-0017,ICDD076470-0018,ICDD076470-0019</t>
   </si>
   <si>
-    <t>REDU 008371611-0001, REDU 008372643-0001,REDU 008373328-0001, REDU 003501535-0001, REDU 002038349-0001,REDU 002037150-0001, EUTM 010859841 SNOOPER+, EUTM002466944 AUTO COM,EUTM 012059986 CDP, EUTM 010478733 AUTOCOM, REDU 002038356-0001</t>
-[...1 lines deleted...]
-  <si>
     <t>REDU 005330297-0002, REDU 005330297-0010, EUTM 002308013	
 EUTM 000043935, EUTM 000043810 LLOYD</t>
   </si>
   <si>
     <t>REDU 008524714-0001/EM, REDU 008709992-0001/EM, REDU 008709992-0002/ EM, REDU 008709992-0003/EM, REDU 015035499-0001/EM, REDU 015038957- 0001/EM	, REDU 002978494-0001/EM, EUTM 015088693/EM LOOP, EUTM 018857602/EM LOOP SWITCH. EUTM 018928201/EM EXPERIENCE	
 EUTM 018928205/EM LOOP QUIET, EUTM 018928215/EM ENGAGE</t>
   </si>
   <si>
     <t>ICD DM/235664 Modele de sac à main, EUTM 18382823 Sandro, EUTM 018468761(marque sans texte), ITM 1767503 S, REDU 015011075-0001 Modèle de Fermoirs d'articles de maroquinerie, EUTM 18332236 (Marque sans texte)EUTM 008772568 SANDRO, EUTM 1371455 sandro</t>
   </si>
   <si>
     <t>EUTM 010853001 OLUMIANT, EUTM 018129502, EUTM 018130857 RETSEVMO, EUTM 012763108 CYRAMZA, EUTM 010350635 CYRAMZA
 EUTM 01284969 1trulicity, EUTM 009986159 TRULICITY, REDU 000124292-0009, EUTM 003915071 C, REDU 000124284-0001, EUTM 000299685 HUMALOG, EUTM 000299644 HUMATROPE,REDU 000124284- 0004, REDU 000124292-0012, EUTM 002869634, EUTM 001223916 CIALIS	
 EUTM 001235902 Lilly, EUTM 000237016 LILLY, EUTM 000828715 ALIMTA, EUTM 014826283 OLUMIANT</t>
   </si>
   <si>
     <t>REDU 008799100-0008/EM, EUTM 018860992/EM IQ, REDU 007466339-0002
 REDU 005813094-0012/EM, REDU 005813094-0011/EM, REDU 005813094- 0013/EM, REDU 008799100-0004/EM, REDU 008799100-0001/EM, REDU 008375224-0003/EM, REDU 008799100-0003/EM</t>
   </si>
   <si>
     <t>EUTM 012031035 POMELLATO, EUTM 015203516 Pomellato, EUTM 018193404 DODO CHARMING JEWELRY SINCE 1994, REDU 001912684-0002 Boucles d'oreilles, EUTM 012683132 Pomellato, EUTM 000872945 Pomellato</t>
   </si>
   <si>
     <t>REDU 000731112-0029(Marque sans texte), EUTM 006060032 (Marque sans texte), REDU 000731112-0015 (Marque sans texte), ITM 1088694 BONOBO, ITM 1088532 BONOBO, EUTM 005163225 BONOBO</t>
   </si>
   <si>
     <t>REDU 002997718-0013, REDU 001654567-0001 EUTM 018651853 HT2, EUTM 017992542 HT22, EUTM 017992177 HT11, EUTM 017993594 HT3, EUTM 004777901, EUTM 012264289, REDU 002997718-0018, REDU 002997718-0017, REDU 002997718-0016, REDU 002997718-0015, REDU 002997718-0014, REDU 005935509-0009</t>
   </si>
   <si>
     <t>EUTM 003805471, REDU 000604467-0001, EUTM 011422953 STABILO</t>
   </si>
   <si>
     <t>REDU 015029035-0001/EM, REDU 015029035-0002/EM, REDU 015029035- 0004/EM, REDU 015029035-0003/EM, REDU 015029035-0006/EM, REDU 015029035-0005/EM</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 018629587 SEGWAY GT, EUTM 018561284 SEGWAY, EUTM 018561281, EUTM 018195400, EUTM 018065598, EUTM 018065596	
 EUTM	017996310, EUTM013665807SEGWAY, EUTM 013665781, REDU 002553776-0002, REDU 002553776-0001, REDU 002517938-0002, REDU 002517938-0001, REDU 000643630-0002, REDU 000643630-0001, EUTM 002958684, EUTM 002721900i, EUTM 002957587SEGWAY, EUTM 002545762SEGWAY 
  </t>
   </si>
   <si>
     <t xml:space="preserve">REDU 015051812-0002/EM, REDU 015059382-0014/EM, EUTM 018084635/EM BOTTEGA VENETA, ITM 947399/WO BOTTEGA VENETA, EUTM 012834016/EM BOTTEGA VENETA, ITM 1594396/WO BOTTEGA for Bottegas, EUTM 003899184/EM BOTTEGA VENETA, EUTM 011894045/EM KNOT, EUTM 006632905/EM, EUTM 006632624/EM, EUTM 006687081/EM
 EUTM 006809362/EM BOTTEGA VENETA, ICD D202195-0003/WO, REDU 008870828-0001/EM, REDU 008871693-0013/EM, REDU 009182819-0007/EM	
 REDU 008871693-0017/EM, REDU 015012558-0010/EM, REDU 009182744-0001/ EM, REDU 015001962-0003/EM, ICD D103165-0004/WO, REDU 009185002- 0019/EM, REDU 015001962-0020/EM, ICD D200472-0005/WO	</t>
   </si>
   <si>
-    <t xml:space="preserve">EUTM 017618208/EM JACK DANIEL'S CRISP Old No. 7 BRAND BLEND TENNESSEE CIDER CRISP APPLE CIDER BLENDED WITH JACK DANIEL´S TENNESSEE WHISKEY, EUTM 018064396/EM JACK DANIEL'S ORIGINAL RECIPE TENNESSEE APPLE, EUTM 012582094/EM, EUTM 012179487/EM Jack Daniel, REDU 015026451- 0001/EM, REDU 015026451- 0002/EM, EUTM018763147/ EM  JACK DANIEL'S OLD NO. 7 BRAND, EUTM 018897944/EM JACK DANIEL'S OLD NO. 7 BRAND QUALITY TENNESSEE SOUR MASH WHISKEY, EUTM018841362/EM, EUTM 009058702/EM,  EUTM 000154278/EMJ ACK DANIEL'S, EUTM 000957365/EM JACK DANIEL'S, EUTM 002825560/EM JACK DANIEL'S, EUTM 009058413/EM JACK DANIEL'S Old No. 7 BRAND, EUTM 009058496/ EM JACK DANIEL'S Old No. 7 Brand, EUTM 000156356/ EM JACK DANIEL`S OLD TIME NO. 7 BRAND QUALITY Tennessee SOUR MASH WHISKEY, EUTM 000154211/EM JACK DANIEL'S, EUTM 000898429/EM JACK, EUTM 009043829/EM JACK DANIEL'S, EUTM 009768136/EM JACK DANIEL'S ORIGINAL RECIPE TENNESEE HONEY, EUTM 005652607/ EM GENTLEMAN JACK RARE TENNESSEE WHISKEY, EUTM 009043886/EM  JACK DANIEL'S, EUTM 017879671/EM  JACK DANIEL'S OLD NO.7 BRAND TENNESSEE SOUR MASH WHISKEY	
-[...3 lines deleted...]
-  <si>
     <t>REDU 004387843-0001, ITM 1701422 KURT GEIGER LONDON	
 EUTM 018354454 KURT GEIGER</t>
   </si>
   <si>
     <t>EUTM 018550144/EM CPC COUNTER-PRESSURE CASTING MACHINES
 EUTM 017917500/EM  Counter Pressure Casting MACHINES, EUTM 017917496/EM CPC MACHINES, REDU 008632038-0001/EM, REDU 008730154-0001/EM, REDU 015045132-0001/EM, REDU 015045132-0002/EM</t>
   </si>
   <si>
     <t xml:space="preserve">
 REDU 002497172-0001/EM, REDU 002578732-0001/EM, REDU 002747105-0001/ EM, REDU 002747162-0001/EM, REDU 004955011-0001/EM, REDU 008354021- 0001/EM	, REDU 004132827-0001/EM, REDU 004132868-0001/EM, REDU 004132892-0001/EM, REDU 004133015-0001/EM, EUTM 013436332/EM HX2
 REDU 005430006-0002/EM, REDU 005808409-0001/EM, EUTM 012472411/EM MORSUS, EUTM011097524/EM make your own sound, EUTM013436341/EM Akrapovic HX2, EUTM 018051044/EM Akrapovič, EUTM 018051035/EM Akrapovič, ITM 996374/WO AKRAPOVIC, ITM 996375/WO10000092 AKRAPOVIC</t>
   </si>
   <si>
     <t>REDU 000208996-0002, REDU	000208996-0001</t>
   </si>
   <si>
     <t>REDU 002546317, REDU 002546200</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 008008239-0001/EM, REDU 001221584-0023/EM,REDU 001317457-0003/ EM, REDU 008797237-0001/EM, EUTM 001035534/EM ISABEL MARANT	
 EUTM 014755441/EM ISABEL MARANT, ITM 1549537/WO ISABEL MARANT, EUTM 009970682/EM ISABEL MARANT ETOILE, EUTM 017985491/EM, REDU 001432603-0052/EM	</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 011579232 MAJE, ITM 1370546 maje, EUTM 018332231 (Marque sans texte), REDU 015010699-0001, ICD	D235738-0001/WO	</t>
-  </si>
-[...3 lines deleted...]
-</t>
   </si>
   <si>
     <t>REDU 015063604-0004, REDU 015063604-0003, REDU 015063604-0002, REDU 015063604-0001</t>
   </si>
   <si>
     <t>REDU 015035965-0001/EM, REDU 015035965-0002/EM, REDU 015035965-0003/ EM, REDU 015046662-0001/EM, REDU 015046662-0003/EM, REDU 015046662-0002/EM</t>
   </si>
   <si>
     <t>REDU 000352695-0001/EM, EUTM 019185484/EM</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 012012282LUMADA, EUTM 015713753 FLAMEMO  
 REDU 002285577-0001, REDU 002613505-0001, REDU 002736314-0001, REDU 003300821-0001, EUTM 011891702 Religi, REDU 008782676-0001	  </t>
   </si>
   <si>
     <t>ITM 1529140/WO WHIMZEES, ITM 1185162/WO WHIMZEES, ITM 1149583/WO WHIMZEES, EUTM 008643389/EM PARAGON, EUTM 015388515/EM DOES YOUR WHOLE FAMILY BRUSH?, EUTM 015896012/EM BRUSHZEESREDU 008698328-0002/EM, REDU 008923635- 0001/EM, REDU 003143403-0001/ EM, REDU 000196167-0002/EM, REDU 000196167-0004/EM,REDU 002863464- 0001/EM, REDU 001613209-0001/EM, REDU 000876917-0003/EM, REDU 000876917 - 000876917-0001/EM, REDU 000876917-0002/EM,REDU 000947361-0001/EM, REDU 000947361-0002/EM, REDU 000372552-0001/EM, REDU008698328-0003/ EM, REDU 008698328-0001/EM</t>
   </si>
   <si>
     <t>REDU 000337019-0002/EM, EUTM 001487404/EM SMIRNOFF Ste Pierre Smirnoff Fils VODKA Nº21, EUTM 001487693/EM SMIRNOFF Ste Pierre Smirnoff Fils VODKA N°21, EUTM 001540855/EM ICE, EUTM 002824100/ EM, EUTM 003487857/EM, EUTM 003487915/EM, EUTM 003728581/EM SMIRNOFF ICE, EUTM 003947827/EM SMIRNOFF ICE, EUTM 004000171/ EM SMIRNOFF ICE, EUTM 001249051/EM SMIRNOFF, EUTM012931788/ EM SMIRNOFF, EUTM 003065621/EM SMIRNOFF, EUTM 003078672/EM SMIRNOFF, EUTM 003453735/EM SMIRNOFF, EUTM 003078144/EM Smirnoff, EUTM 010309243/EM SMIRNOFF, EUTM 001766609/EM SMIRNOFF, EUTM 002107878/EM SMIRNOFF, EUTM 009928607/EM SMIRNOFF, EUTM 007174824/EM SMIRNOFF, EUTM 006791768/EM SMIRNOFF, EUTM 009036534/EM SMIRNOFF, EUTM 010093862/EM SMIRNOFF, EUTM 003588571/EM NORTH, EUTM 012946406/EM	
 EUTM 003487899/EM, EUTM 018728936/EM, EUTM 002872810/EM
 EUTM 001487511/EM, EUTM 001487487/EM, EUTM 005180724/EM	
 EUTM 006976914/EM, EUTM 001592153/EM, EUTM 013734298/EM	
 EUTM 012948618/EM VSV VS TS MCMXXXV, EUTM 013119813/EM STE SP FLS, EUTM 017881953/EM STE PIERRE SMIRNOFF FLS, EUTM 003501161/EM SMIRNOFF NORTH, EUTM001540913/EM SMIRNOFF ICE
 EUTM 004093423/EM SMIRNOFF BLACK ICE, EUTM 014337273/EM SMIRNOFF -I°CE ICE, EUTM 014337208/EM SMIRNOFF -I°CE, EUTM 013816715/EM SMIRNOFF - ICE, EUTM 004002812/EM SMIRNOFF
 EUTM 004000246/EM SMIRNOFF, EUTM 004000204/EM SMIRNOFF
@@ -10470,110 +10261,96 @@
 ICD D222353-0001/WO, ICD D222353-0004/WO, ICD D222353-0002/WO	
 ICD D223409-0002/WO, ICD D223409-0006/WO, ICD D223409-0004/WO	
 ICD D223409-0003/WO,  ICD D223409-0005/WO, ICD D223409-0001/WO	
 ICD D227365-0002/WO, ICD D227365-0001/WO, ICD D227449-0001/WO	
 ICD D228379-0011/WO, ICD D228379-0005/WO, ICD D228379-0003/WO	
 ICD D228379-0007/WO, ICD D228379-0001/WO, ICD D228379-0009/WO	
 ICD D228379-0006/WO, ICD D228379-0008/WO, ICD D228379-0004/WO
 ICD D228379-0002/WO, ICD D228379-0010/WO, ICD D231895-0001/WO	
 ICD D231912-0001/WO,ICD D231918-0001/WO, REDU 007690557-0001/EM
 REDU 008282743-0001/EM, REDU 008282743-0002/EM, REDU 008282743- 0003/EM, REDU 008282743-0004/EM	EUTM 015222854/EM F, EUTM 015222854/EM F, EUTM015222805/EM FURLA,ITM 1642449/WO FURLA, ITM 1163622/WO FURLA PIPER, EUTM 015222763/EM F, EUTM 015222681/EM F, ICD D224712-0001/WO, ICD D231780-0001/WO, ICD D231831-0001/WO, ICD D231831-0002/WO, ICD D212940-0003/WO	
 ICD D213089-0002/WO, ICD D213089-0003/WO, ICD D213089-0005/WO	
 ICD D213089-0004/WO, ICD D219054-0001/WO</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 015002970-0003/EM, REDU 015002970-0001/EM, REDU 015002970- 0006/EM	, REDU 015002970-0007/EM, REDU 015005059-0012/EM, EUTM 018919377/EM COCCINELLE ROUNDABOUT, EUTM 016522575/EM COCCINELLE, EUTM 000977454/EM C COCCINELLE,EUTM000969626/EM COCCINELLE,EUTM018319768/EM Never Without Bag,EUTM010570737/EM
 EUTM005655436/EM, EUTM009825613/EM, EUTM017624339/EM C COCCINELLE, EUTM018429552/EM Coccinelle Beat, REDU008937544- 0009/EM, REDU008937544-0001/EM, REDU008937544-0005/EM, REDU 008937544-0004/EM, REDU008937544-0010/EM	, REDU008937544-0008/EM, REDU 015005059-0011/EMREDU015005059-0014/EM,REDU015005059-0007/EM
 REDU015005059-0010/EM, REDU015005059-0002/EM,REDU015005059-0015/EM
 REDU015005059-0017/EM, REDU015005059-0001/EM,REDU015005059-0016/EM
 REDU015005059-0008/EM, REDU015005059-0018/EM,REDU015005059-0013/EM
 REDU015005059-0009/EM	</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 015082700-0008, REDU 015082700-0007, REDU 015082700-0006, REDU 015048078-0011, REDU 008846307-0009, REDU 008846307-0008, REDU 008846307-0010	</t>
   </si>
   <si>
-    <t xml:space="preserve">EUTM 018677050/EM SUSANNA FALKEN JEWELLERY Because i care	
-[...3 lines deleted...]
-  <si>
     <t>EUTM 001142868/EM CM, REDU 001829920-0001/EM, REDU 004139665-0002/EM</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 008940587/EM ITALFILE, EUTM 012534202/EM JANE, EUTM 018019036/EM JANE ITALFILE, REDU 006145033-0002/EM,REDU 008362099-0001/EM, REDU 003531078-0001/EM	</t>
   </si>
   <si>
     <t xml:space="preserve">                         
 EUTM 006665319/EM 10000001 GILLETTE, EUTM 000803833/EM/  MACH3
 EUTM 004238771/EM 10000003 FUSION, EUTM 003997624/EM 10000004 FUSION, EUTM 001079896/EM 10000005 VENUS, EUTM 001930619/EM 10000006 Venus, EUTM 015538416/EM 10000007 ORAL-B, EUTM 003590064/EM 10000008 Oral-B, EUTM 000368712/EM 10000009 MACH
 EUTM 006915045/EM 10000010 PROGLIDE, EUTM 013191507/EM 10000011 PROSHIELD, EUTM 000315184/EM 10000012 SATIN CARE, EUTM 016542086/EM 10000013 FLYING EAGLE, REDU 000388582-0001/EM  
 REDU 000388574-0001/EM, REDU 000388590-0001/EM, REDU 000190194-0001/EM, REDU 000366968-0001/EM, REDU 000173000-0001/EM 
 </t>
   </si>
   <si>
-    <t>ITM 1486516 NODALETO, EUTM 018525039 NODALETO, REDU 008425417- 0001, REDU 008713721-0001</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 012548913 TALTZ, EUTM 010853596 TALTZ, EUTM 014461164 VERZENIOS, EUTM 010853001 OLUMIANT, EUTM 018129502, EUTM 018130857 RETSEVMO, EUTM 012763108 CYRAMZA, EUTM 010350635 CYRAMZA, EUTM 01284969 1trulicity, EUTM 009986159 TRULICITY, REDU 000124292-0009, EUTM 003915071 C, REDU 000124284-0001, EUTM 000299685 HUMALOG, EUTM 000299644 HUMATROPE,REDU 000124284- 0004, REDU 000124292-0012, EUTM 002869634, EUTM 001223916 CIALIS	
 EUTM 001235902 Lilly, EUTM 000237016 LILLY, EUTM 000828715 ALIMTA, EUTM 014826283 OLUMIANT</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 001793611/EM DAB, REDU 004716330-0004/EM, 
 REDU 004067437-0001/EM	</t>
-  </si>
-[...1 lines deleted...]
-    <t>ITM 940488, REDU 007707708-001, EUTM 018151929</t>
   </si>
   <si>
     <t>REDU 005821550-0010/EM, REDU 002118638-0001/EM, REDU 005138252- 0016/EM, REDU 000037635-0002/EM, REDU 000040431-0001/EM, REDU 000040431-0002/EM, REDU 004709616-0003/EM, REDU 004709616-0001/EM	
 REDU 000879465-0002/EM, REDU 004709616-0002/EM, REDU 004709616- 0004/EM, REDU 000879390-0001/EM, REDU 000879465-0004/EM, REDU 005821550-0006/EM, REDU 005821550-0005/EM, REDU 005821550-0011/EM	
 REDU 005821550-0003/EM, REDU 005821550-0008/EM, REDU 005821550- 0007/EM, REDU 005821550-0004/EM, REDU 005821550-0009/EM, REDU 000876784-0001/EM, REDU 005821550-0012/EM, REDU 005821550-0002/EM	
 REDU 005821550-0001/EM,REDU 000879465-0001/EM, REDU 000879465-0003/ EM</t>
   </si>
   <si>
     <t xml:space="preserve">REDU  001430599-0023, REDU  001430599-0002, REDU  006376273-0024 
 REDU  006376273-0002, REDU  001430599-0006, REDU  001430599-0024  
 REDU  006376273-0026, REDU  006376273-0003, EUTM  017973310 SIRMAN  
 REDU  001430599-0007, REDU  006376273-0025, REDU  006376273-0004  
 REDU  006376273-0023   </t>
   </si>
   <si>
     <t xml:space="preserve">       
 EUTM  004974705 ZANELLATO, EUTM 013589494/EM POSTINA, REDU 001859489-0002/EM, REDU 001859489-0004/EM	
 </t>
   </si>
   <si>
     <t xml:space="preserve">
 REDU 003051978-0002/EM, REDU 002987362-0003/EM,REDU 002987362-0007/ EM, EUTM 018697481/EMICEMOOD, EUTM 018464796/EM CRISTALMOOD, EUTM 018028745/EMCRISTALMOOD, EUTM 018324465/EMCRISTALMOOD, EUTM 018390075/EMCOLORMOOD
 EUTM 019003788/EMantoniolupi, EUTM 001632264/EMANTONIO LUPI	
 EUTM 012433686/EMA ANTONIO LUPI, EUTM 019034205/EM A
 ITM 1291793/WO FLUMOOD, ITM 1338221/WO QUARZOMOOD	
 REDU 002110544-0008/EM, REDU 002110544-0005/EM, REDU 002110544- 0003/EM, REDU 002110544-0007/EM, REDU 002110544-0004/EM, REDU 002110544-0001/EM, REDU 008674857-0004/EM	</t>
-  </si>
-[...1 lines deleted...]
-    <t>EUTM 019050859/EM, REDU 015084183-0001/EM,REDU 015084183-0002/EM</t>
   </si>
   <si>
     <t>REDU 005734043-0001, REDU 005734043-0002, REDU 008752406-0001, REDU 008752406-0002, REDU 008752406-0003, REDU 008752406-0004, REDU 008752406-0005, REDU 008752406-0006, EUTM 009406869/EM RÉMY MARTIN, EUTM 009948233/EM MAISON RÉMY MARTIN DEPUIS 
 EUTM 011619566/EM REMY MARTIN, EUTM 012621199/EM RÉMY MARTIN VSOP, EUTM 012638631/EM RÉMY MARTIN, EUTM 018741293/ EM RÉMY MARTIN CLUB EXCEPTION, EUTM 002244689/EM RÉMY	
 EUTM 009728221/EM, EUTM 009728288/EM, REDU 008592083-0002/EM
 REDU 008592083-0001/EM, REDU 002888370-0001/EM,REDU 002557835-0001/ EM, REDU 002262782-0001/EM, REDU 001143135-0001/EM, REDU 001143135- 0002/EM, REDU 005734027-0001/EM, REDU 005734027-0002/EM</t>
   </si>
   <si>
     <t>REDU 008362180-0005/EM</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 008410906-0001, REDU  000177324-0001, REDU  002013722-0001, REDU  000791199-0001, REDU  000776232-0001, REDU  001921362-0001, REDU  001921362-0003, REDU  001921362-0005, REDU  001921362-0007, REDU  001921362-0004, REDU  001921362-0006, REDU  001921362-0002, REDU 008410906-0001, Beleuchtungs körper, REDU 000177324-0001, REDU 002013722-0001 Heckleuchten für Fahrzeuge, REDU 000791199-0001Rückleuchte für Fahrzeuge, REDU 000776232-0001Leuchten für Kraftfahrzeuge  </t>
   </si>
   <si>
     <t>REDU 001290597-0001</t>
   </si>
   <si>
     <t>REDU 000094461-0002/EM, EUTM 018115766/EM PANTAGRUEL, EUTM 018115761/EM HOPPER, EUTM 018676743/EM EXTREMIS, REDU 001825787-0001/EM</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 005394283/EM CLARINS, EUTM 018226698/EM CLARINS
 EUTM 012459525/EM CLARINS, EUTM 017384819/EM MY CLARINS
 EUTM 018502685/EM CLARINS PRECIOUS, REDU 008609499-0003/EM	
 REDU 008609499-0001/EM, REDU 008737944-0001/EM,REDU 008739825-0001/ EM, REDU 002963272-0001/EM	</t>
   </si>
@@ -10665,78 +10442,50 @@
 EGIW PDO-FR-A0714 Sainte-Croix-du-Mont, EGIW PDO-FR-A0407 Sainte-Foy-Bordeaux, EGIW PDO-FR-A0819 Sauternes</t>
   </si>
   <si>
     <t>EGIW PDO-IT-A1399 Barbaresco, EGIW PDO-IT-A1389 Barolo</t>
   </si>
   <si>
     <t xml:space="preserve">EGIS  10338287 </t>
   </si>
   <si>
     <t>•	CDR uz REUD (Registered European Union design)
 •	CDU uz UEUD (Unregistered European Union design)
 •	CGIP uz EGIP (Geographical indication for agricultural products)
 •	CGIW uz EGIW (Geographical indication for wine)
 •	CGIS uz EGIS (Geographical indication for spirit drinks)
 •	CGIL uz EGIL (Geographical indication as listed in Agreements between the Union and third countries)
 •	CGIA vairs nepastāv un pieder EGIP kategorijai (Geographical indication for aromatised drinks based on wine products)
 •	CIGI ir jauns veids, kas ieviests ar jauno tiesisko regulējumu (Geographical indication for craft and industrial products)</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM12347381/Megared, EUTM 11590247/Megared, EUTM 12207528/Megared, EUTM 12207429/Megared, EUTM 11590486/Megared, EUTM 12098257/MegaRojo, EUTM 12098356/MegaRood, EUTM 12098315/MegaRosso, EUTM 12098414/MegaRouge, EUTM 11858958/PowerRed, EUTM 11945607/SmartMega, EUTM 11945541/Mega03 
 </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 015921422 ca, EUTM 012734571CATRICE , EUTM 012863254 CATRICE, EUTM 009173221 CATRICE, EUTM 005430939 catrice, EUTM 015921422 CA, EUTM 012734571 CATRICE, EUTM 018675482 CATRICE COSMETICS HD LIQUID COVERAGE FOUNDATION 
 </t>
-  </si>
-[...26 lines deleted...]
-    </r>
   </si>
   <si>
     <t xml:space="preserve">EUTM 003492568/EM LIFA, EUTM 012606034/EM MUSTO, EUTM 000821983/EM HPX, EUTM 000906552/EM MUSTO,EUTM 000478693/EM H H HELLY HANSEN, EUTM 000335950/EM MPX, EUTM 011767415/EM MUSTO, ITM 1185665/WO HH HELLY HANSEN, EUTM 003823036/EM
 EUTM 001642768/EM MUSTO </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 008566176/EM OREO, EUTM 000129577/EM OREO, EUTM 008640658/EM OREO, EUTM 009707613/EM belVita,EUTM 008747347/EM OREO, EUTM 010462877/EM OREO ORIGINAL, EUTM 004112835/EM BELVITA 
  </t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
       </rPr>
       <t>POLLINI</t>
     </r>
     <r>
       <rPr>
         <sz val="9"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="186"/>
@@ -10796,168 +10545,132 @@
   <si>
     <t>EUTM 019049709/EM NOTTINGHAM FOREST, EUTM 019049710/EM FOREST</t>
   </si>
   <si>
     <t>NOTTINGHAM FOREST FOOTBALL CLUB LTD</t>
   </si>
   <si>
     <t>                                                                       Kopsavilkums par VID Muitas pārvaldē saņemtajiem pieprasījumiem par intelektuālā īpašuma aizsardzību</t>
   </si>
   <si>
     <t>apģērbi, smaržas, smaržvielas u.c.</t>
   </si>
   <si>
     <t>kases aparāti, elektroniskie svari, aparāti banknošu autentiskuma pārbaudei, banknošu skaitīšanas iekārtas, rēķināšanas mašīnas, optisko disku un svītrkodu lasītāji, printeri izmantošanai ar datoriem, kartes ar mikroprocesoriem, biroja piederumi u.c.</t>
   </si>
   <si>
     <t>atmiņas spēles, pārtikas preču iepirkumu maisiņi, dekoratīvie magnēti, magnētu logotipu dizains t-krekliem, piespraudes u.c.</t>
   </si>
   <si>
     <t>kukaiņu kodumu ziede, nedaudz lielāka par lūpu krāsu, izgatavota no baltas plastmasas</t>
   </si>
   <si>
     <t>apgaismošanas ierīces un iekārtas, griestu lampas, stāvlampas, spuldzes, kontaktligzdas, abažūra turētājs, lampu pakarināmās ierīces, elektriskās izlādes caurules,atstarotāji, gaismas sadalītājs u.c.</t>
   </si>
   <si>
-    <t xml:space="preserve">ādas izstrādājumi, jostas, apavi,  cimdi, ceļojumu somas, aksesuāri </t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 006028914/EM Dettol, EUTM 006029078/EM,EUTM 008962094/EM
 EUTM 003033842/EM DETTOL,EUTM 009153511/EM DETTOL
 EUTM 013784962/EM, EUTM 018049358/EM Dettol,EUTM 018048871/EM Dettol</t>
   </si>
   <si>
-    <t>mobilie tālruņi, mobilo tālruņu somas, brīvroku austiņas mobilajiem tālruņiem, mobilo tālruņu brīvroku komplekti,  turētāji, kabeļa adapteri u.c.</t>
-[...10 lines deleted...]
-  <si>
     <t>medikamenti,  farmaceitiskie produkti</t>
   </si>
   <si>
     <t xml:space="preserve"> sadzīves tehnika, elektriskas virtuves ierīces un ierīces pārtikas apstrādei un pārstrādei,presēšanas mašīnas, atkritumu iznīcināšanas aparāti, ieskaitot atkritumu savācējus, atkritumu preses, rokas darbarīki, galda piederumi, skuvekļi, matu griešanas mašīnas,  grieznes,  manikīra piederumi, nagu šķēres,vīles u.c.</t>
   </si>
   <si>
-    <t>velosipēdi, sauszemes transportlīdzekļi ar pedāļu piedziņu, izņemot riepas un riteņus velosipēdu rāmji; stūres un velosipēdu stūres kāti, segli, sēdekļu balsti u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM  000000472 Sony, ITM  978971 Sony, ITM  1194843 A Sony, EUTM 005335518/EM, EUTM 005335575/EM</t>
   </si>
   <si>
     <t>pakas, ko  sūta  pa pastu,  ir marķētas ar oriģinālo nosaukumu “Zalando”</t>
   </si>
   <si>
     <t>pusvadītāji, integrētās shēmas un neierakstīti elektroniski datu nesēji; pusvadītāju ierīces, proti, digitālās, analogās, interfeisa un jauktas signālu shēmas, mikroshēmas, iespiedshēmas plates u.c.</t>
   </si>
   <si>
-    <t>gaisa spilveni automašīnām motocikli,  elektrības ģenerators u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>hermētiķi,  hermētiķu noņēmēji, blīves un hermētiķu komplekti</t>
   </si>
   <si>
     <t>briļļu lēcas, saulesbriļļu lēcas, optiskās brilles, oftalmoloģiskā stikla lēcas, optiskās lēcas,oftalmoloģiskās lēcas</t>
   </si>
   <si>
     <t>briļļu lēcas, saulesbriļļu lēcas, optiskās brilles, oftalmoloģiskā stikla lēcas, optiskās lēcas,oftalmoloģiskās lēcas, kino lēcas</t>
   </si>
   <si>
     <t>skaņas pastiprinātāji,  elektriskās kontroles aprīkojums, skaņu atjaunošana aparatūras instrumentiem, apgaismošanas sistēmas, ģitāras,  ģitāru stīgas, mūzikas instrumenti</t>
   </si>
   <si>
     <t>nažu, dakšiņu un karotīšu izstrādājumi, arī no dārgmetāla vai ar sudraba pārklājumu,  juvelierizstrādājumi, dārgakmeņi u.c.</t>
   </si>
   <si>
     <t>somas,mugursomas, portfeļi,nelieli ādas izstrādājumi</t>
   </si>
   <si>
     <t xml:space="preserve"> apavi, apģērbs,  galvassegas juvelierizstrādājumi, bižutērija, pulksteņi, to daļas un piederumi</t>
   </si>
   <si>
-    <t xml:space="preserve">kopšanas un skaistumkopšanas līdzekļi, kosmētika, tualetes piederumi, ādas kopšanas līdzekļi; mīkstinošs tīrīšanas līdzeklis, kondicionieris, roku un ķermeņa krēms, ķermeņa losjons, dušas želejas, pēdu,  roku krēmi, dienas un nakts krēmi, acu  smaržas, istabas smaržas, sveces, kosmētika, lūpu spīdumi un lūpu mīkstinātāji, gultas un galda pārklāji, apģērbi, apavi, galvassegas,  somas, jostas, tualetes piederumu futrāļi un turētāji u.c. </t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">televīzija, izklaides pakalpojumi, televizoru dekoderi, interaktīvie izklaides pakalpojumi, Izklaides programmatūra </t>
-  </si>
-[...4 lines deleted...]
-    <t>atmiņas spēles,  pārtikas preču iepirkumu maisiņi, dekoratīvie magnēti, magnētu logotipu dizains t-krekliem,  piespraudes u.c.</t>
   </si>
   <si>
     <t>EUTM 002161271/EM LYRICA</t>
   </si>
   <si>
     <t>VIATRIS SPECIALTY LLC</t>
   </si>
   <si>
     <t xml:space="preserve">REUD 001434088-0001/EM, REUD 001218192-0001/EM	</t>
   </si>
   <si>
     <t>THETFORD B.V.</t>
   </si>
   <si>
     <t xml:space="preserve">pārnēsājamās tualetes
 </t>
   </si>
   <si>
     <t>EUTM 005720552/EMGBRACING, ITM 1648643/WOGBRacing</t>
   </si>
   <si>
     <t>LEWIS BANKS LIMITED</t>
   </si>
   <si>
     <t>dzinēja korpusi, transportlīdzekļu daļas, motociklu dzinēji</t>
   </si>
   <si>
     <t>EUTM016728099/EM MDB</t>
   </si>
   <si>
     <t>MDB SRL</t>
   </si>
   <si>
     <t xml:space="preserve">iekrāvēji, kāpurķēžu transportlīdzekļi, ekskavatori </t>
   </si>
   <si>
     <t>EUTM 018846485 HIWIN</t>
   </si>
   <si>
     <t>HIWIN TECHNOLOGIES CORP.</t>
-  </si>
-[...1 lines deleted...]
-    <t>rullīšu gultņi, lodīšu skrūves,  piedziņa, mašīnu daļas,  palēnināšanas ierīces, enerģijas ģeneratori, rūpnieciskie roboti, robotu rokas rūpnieciskiem nolūkiem, robotu eksoskeleta tērpi,  rotējoši instrumenti, mašīnu daļas,  eņģes un eņģu daļas bīdāmo slokšņu, plākšņu un vadotņu savienošanai; rotācijas galdi darbgaldiem u.c.</t>
   </si>
   <si>
     <t>EUTM 003922143/EM SKF, EUTM 000147074/EM SKF, EUTM 000146878/EM SKF, EUTM 001725845/EM SKF</t>
   </si>
   <si>
     <t xml:space="preserve">rūpnieciskās eļļas un smērvielas, vaski,  putekļu absorbētāji, mitrinātāji un saistvielas, sveces un daktis apgaismošanai, lauksaimniecības instrumenti, olu inkubējamās mašīnas, tirdzniecības automāti, rokas instrumenti un darbarīki, galda piederumi, skuvekļi  neelektriskie kabeļi un stieples no parastajiem metāliem, mazas datortehnikas un metāla preces, metāla konteineri uzglabāšanai vai transportēšanai, plastmasas loksnes, plastmasas plēve un plastmasas maisiņi iepakošanai un iesaiņošana u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000314336 P.S.G. PARIS-SAINT-GERMAIN, EUTM 013108411 PARIS SAINT - GERMAIN, EUTM 013508882I CI C'EST PARIS, EUTM 014407753 GOLDEN BARRE, EUTM014968382 MY PARIS SAINT-GERMAIN, EUTM 01394629 8RUSHIN' PARIS, EUTM013975263 #tousparis, EUTM 000313981 PARIS SAINT-GERMAIN 1970 
  </t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                    EUTM 010913176B, EUTM 003331147B, EUTM 010878593 Brabus, EUTM 007394703 BRABUS, EUTM 002779981 BRABUS
 </t>
   </si>
   <si>
     <t>EUTM 001001312/EM NUROFEN, EUTM 011392461/EM, EUTM 015401847/EM, EUTM 018909997/EM, EUTM 015406374/EM NUROFEN</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000013037, EUTM 007300353 WERKHAUS 
 </t>
   </si>
   <si>
     <t>EUTM003095676/EMEARLY SWEET, CPVR 19647</t>
   </si>
@@ -11186,53 +10899,50 @@
     <t>zobu birstes, trimmeri, matu sukas, higiēnas līdzekļi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">REDU  000942412-0002, REDU  001944984-0002, REDU  001944984-0003 
 REDU  001944984-0004, REDU  001944984-0005, REDU  001944984-0006  
 REDU  001944984-0001, REDU  000942412-0003, EUTM  004323317 MARS  
 EUTM  006360028 MARS WORK, REST AND PLAY, EUTM  006405062 MARS REFUEL, EUTM  009254251  Mars, EUTM  002152825 Mars  
 EUTM  002830172 Mars DRINK, REDU  000942313-0001, REDU  000942313-0002, REDU  000942313-0003, REDU  000942412-0001  </t>
   </si>
   <si>
     <t>ķirurģiskas ierīces, akupunktūras adatas, medicīniskas ierīces analīzēm, asinsspiediena mērīšanai, ierīces mākslīgai elpināšanai u.c.</t>
   </si>
   <si>
     <t>rotaļlietas, aksesuāri u.c.</t>
   </si>
   <si>
     <t>apģērbs, apavi, āda, somas, smaržvielas, rotaslietas, glāzes u.c.</t>
   </si>
   <si>
     <t>somas, apģērbi, apavi u.c.</t>
   </si>
   <si>
     <t>tūristu, konferenču un biroja krēsli</t>
   </si>
   <si>
-    <t>mūzika, video, datu ieraksti u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">disku bremžu kluči motocikliem, motorolleriem u.c. </t>
   </si>
   <si>
     <t>šokolādes, konfektes u.c.</t>
   </si>
   <si>
     <t>bērnu ratiņi, drošības sēdekļi, piederumi, rezerves daļas u.c.</t>
   </si>
   <si>
     <t>apģērbi un aksesuāri, somas, apavi, rotaslietas, smaržas, saulesbrilles, ādas izstrādājumi</t>
   </si>
   <si>
     <t>cigāri, cigarellas u.c.</t>
   </si>
   <si>
     <t>transportlīdzekļu daļas, virsbūves u.c.</t>
   </si>
   <si>
     <t>transportlīdzekļi pārvietošanās līdzekļi pa sauszemi, gaisu vai ūdeni u.c.</t>
   </si>
   <si>
     <t>smaržas, apģērbi, rotaslietas, somas, saulesbrilles, pulksteņi, apavi</t>
   </si>
   <si>
     <t xml:space="preserve">foto, video kameras, aizsargaprīkojums, kronšteini, balsti, piederumi un aksesuāri    </t>
@@ -11323,53 +11033,50 @@
   </si>
   <si>
     <t xml:space="preserve"> nagu un skaistumkopšanas  produkti u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> ceļu būves mašīnas (piem., veltņi) u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">krāsas, lakas, rūsas inhibitori, koksnes konservanti, tintes toneri, kasetnes, toneru kasetnes, printeri, skeneri, faksimilatori, daudzfunkcionālās ierīces, datoru programmatūra, termiskās lentes, lentes printeriem, siltuma papīrs </t>
   </si>
   <si>
     <t xml:space="preserve">putekļu aizsargbarjera u.c.     </t>
   </si>
   <si>
     <t>farmaceitiskie produkti (alopātiskie, homeopātiskie un fitoterapeitiskie) un higiēnas līdzekļi medicīnai un personīgai higiēnai, diētiskie produkti medicīniskiem nolūkiem, taukskābju, aminoskābju preparāti u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">mēbeles, spoguļi, elektriskās spuldzes, gaismas, statīvi, rāmji, plaukti, stendi, svečturi, vāzes, bļodas, trauki un porcelāns un stikls, papīrs, kartons un izstrādājumi no šiem materiāliem, līmvielas plastmasas iepakojummateriāli, spēles, rotaļlietas u.c.
     </t>
   </si>
   <si>
     <t xml:space="preserve">apģērbs un apavi ar elementiem un aksesuāriem u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">mugursomas, somas maisi, cita bagāža, cepures u.c. </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">  ausu aizbāžņi, dzirdes aizsardzības ierīces nirējiem</t>
   </si>
   <si>
     <t xml:space="preserve">masāžas eļļas, eļļošanas krēmi un želejas, orgasma krēmi medicīniskiem un nemedicīniskiem nolūkiem, medicīniskie seksuālie līdzekļi, farmaceitiskie produkti, pudeles, pudeļu formas, konteineri, izstrādājumi aizvākošanai </t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, apavi, galvassegas, spēles, rotaļlietas, videospēļu aparāti, papīrs, kartons, iespieddarbi u.c. </t>
   </si>
   <si>
     <t>elektriskā lampas un apgaismojums, un gaismas atstarotāji, sanitārtehniskās iekārtas un aprīkojums, ūdensapgādes iekārtas, degļi, katli un sildītāji, vārīšanas, apkures, dzesēšanas un citas pārtikas un dzērienu apstrādes iekārtas un aprīkojums, kamīni</t>
   </si>
   <si>
     <t>kosmētika, tīrīšanas un higiēnas līdzekļi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">ķermeņa kopšanas līdzekļi, apģērbs un aksesuāri, rotaļlietas, spēles (ieskaitot elektroniskās spēļu konsoles) un sporta preces,  tekstilizstrādājumi u.c.
 </t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, apavi un galvassegas, somas, čemodāni, mugursomas, suņu būdas, redeļu kastes suņiem, kastes suņu pārvadāšanai, nemetāliski paliktņi, gultas spilveni mājdzīvniekiem u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">aksesuāri un iekārtas mobiliem telefoniem un datoriem, austiņas telefoniem, somas kamerām u.c. </t>
   </si>
   <si>
     <t>gaļa, zivis, mājputni un medījums, gaļas ekstrakti, konservēti, žāvēti un vārīti augļi un dārzeņi, olas, piena produkti, želejas, ievārījumi, kompoti, piens un piena dzērieni, kafija un kafijas aizstājēji, tēja, kakao, dzeramā šokolāde, graudaugu batoniņi</t>
@@ -11416,84 +11123,75 @@
   <si>
     <t xml:space="preserve"> agregāti cirkulācijas sūkņiem, zemūdens sūkņiem un centrbēdzes sūkņiem, elektronika sūkņiem un citu sistēmu vadības ierīcēm, elektromotori sūkņiem u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                       EUTM 1200229  EIMI, EUTM 003988193 WELLA, EUTM 1485938 weDo/ PROFESSIONAL, EUTM 014245443 SYSTEM PROFESSIONAL, EUTM 0198117 Wellaflex , EUTM 0997661 WELLA PROFESSIONALS,  EUTM 000592113 LONDA, EUTM  1504372 KOLESTON PERFECT,  EUTM  003988193 WELLA, EUTM	000602573 KADUS, EUTM 1356723	INVIGO	
 ITM 1200229 EIMI, EUTM 004460771 COLOR FRESH, EUTM 17926463 BLONDOR, EUTM 1399770 SEB MAN, EUTM 000392019 NIOXIN</t>
   </si>
   <si>
     <t>ķermeņa kopšanas līdzekļi, personīgie piederumi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">elektriskās, elektroniskās ierīces un instrumenti elektrības pārvadāšanai, vadīšanai, pārslēgšanai, pārveidošanai, uzkrāšanai, regulēšanai, filtrēšanai, mērīšanai un kontrolei u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">          
 EUTM 009631029 ZUMBA SENTAO,  EUTM 008551186 ZUMBATOMIC 
 EUTM 008547952 ZUMBATHON, EUTM 006712475Zumba Fitness 
 EUTM 004972121 ZUMBA FITNESS, EUTM 006712434 ZUMBA fITNESS
 EUTM 006712152 ZUMBA fitness, EUTM 008551269 ZUMBA, EUTM 009855859 ZUMBA FITNESS, EUTM 009855669 ZUMBA FITNESS
 EUTM 010219111ZUMBA </t>
   </si>
   <si>
     <t xml:space="preserve"> elektroniskās un pjezoelektriskās šķiltavas un to piederumi, mērlentes, atslēgu piekariņi, spalvu nazītis, saulesbrilles u.c.</t>
   </si>
   <si>
-    <t>parfimērijas izstrādājumi, kosmētika, smaržas, brilles, saulesbrilles, rāmji un lēcas, juvelierizstrādājumi, bižutērija, pulksteņi, gredzeni, rokassprādzes, kuloni, auskari, aproču pogas, aproces, pulksteņu siksnas, ķēdes, pulksteņu izstrādājumi, kaklasaišu saspraudes, metāla apavu un cepuru rotājumi, pulksteņi, atslēgu gredzeni, somas, maki, čemodāni, čemodāni,  apģērbs, jostas, peldkostīmi, šalles, kaklasaites, apavi, apavi, zābaki, sandales, cimdi, cepures,  mēbeles, spoguļi, attēlu rāmji u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>apģērbs un aksesuāri, tekstilizstrādājumi</t>
   </si>
   <si>
     <t xml:space="preserve">somas, galvassegas, džinsi, apakšveļa, krekli u.c. </t>
   </si>
   <si>
     <t>velosipēdi, velosipēdu daļas un sastāvdaļas, elektriskie akumulatori,  signalizācija, velodatori, ātruma rādītāji, attāluma mērīšanas ierīces, velosipēdu ķiveres brilles, saulesbrilles, aizsargbrilles, briļļu ietvari un futrāļi, apģērbs, kas aizsargā pret negadījumiem, kuģniecības elektriskie, mērīšanas, signalizācijas, pārbaudes aparāti un instrumenti, datu apstrādes iekārtas un datori, visas iepriekš minētās preces izmantošanai laivās un saistībā ar laivām, frekvences indikators, mērītājs,  dators airu laivām un sacensību airu laivas lietošanai u.c.</t>
   </si>
   <si>
     <t>apģērbs, apavi, apģērba piederumi, somas, saulesbrilles</t>
   </si>
   <si>
     <t xml:space="preserve">ITM 779000/WO BLUE FOX, EUTM 018125701/EM KARBON, EUTM 018202916/EM RAP-V, EUTM 018205609/EM CARP SPIRIT, EUTM 008577231/EM BARBARIAN, ITM 1082164/WO VMC, ITM 1347018/WO COASTAL BLACK, EUTM 018340997/EM VANADIUM, EUTM 003462017 /EM okuma, EUTM 17912307 /EMokuma, EUTM004723029 RAPALA, EUTM005182746 trigger-x, EUTM002730992 /fig./, EUTM 002700557 STORM, EUTM003680899 X-RAP, WO 845035 WILLIAMSON LURES, EUTM 006650667 CLACKIN' RAP,EUTM 006368492 X-ProTect, WO 845037 RAPALA VISION GEAR, WO 1040277 Rapala,EUTM 008233851 Sufix PERFORMANCE FUSE /fig./,EUTM 010209468 LUHR JENSEN, EUTM 010809598 SUFIX , EUTM008772964 10000013 MORA ICE, REDU 002701078- 0004, REDU 002701078-0007, REDU 002701078-0008, REDU 002701078-0009, REDU 002701078-0010, REDU 002701078-0005, REDU 002189449-0004, REDU 002189449-0003, REDU 002189449-0002, REDU 002189449-0001, REDU 002459842-0012TORM ARASHI SQUARE 5', EUTM008233851Sufix – PERFORMANCE FUSE, EUTM 003360302 MARTTIINI, EUTM 007224975ABYSS, EUTM004708228TAIL DANCER , EUTM 002901445 SHAD RAP, REDU 002459842-0009, REDU 002459842-0010 </t>
   </si>
   <si>
     <t>smaržas personīgai lietošanai, smaržu pudeles, parfimērija un smaržvielas, šķidrās smaržas u.c.</t>
   </si>
   <si>
     <t>globālie pozicionēšanas instrumenti (GPS)</t>
   </si>
   <si>
-    <t>kolas (bezalkoholiskie dzērieni un gāzētie  dzērieni), jakas, krekli, peldkostīmi, t-krekli, svīteri, zeķes, sporta krekli, šorti, kleitas, cepures (galvassegas), flip-flops, skriešanas tērpi, sporta krekliņi, apakšbikses, sporta krekli ar kapuci, vestes, bikses,  pidžamas, naktskrekli u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve"> lauksaimniecības mašīnas, to rezerves daļas, mehānismi un sastāvdaļas, piederumi u.c.</t>
   </si>
   <si>
     <t>jakas, apģērbi, tostarp krekli, uzvalki, bikses u.c.</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">sporta krekli ar kapuci, puloveri ar kapuci, topi ar kapuci, sporta krūšturi, mitrumu izvadoši sporta krūšturi, legingi, sporta bikses, bikses, vīriešu mēteļi, sieviešu mēteļi, ikdienas jakas, sandales un pludmales apavi, gilets, skriešanas apavi, kedas, somas kalnos kāpējiem, pārgājienu mugursoma  u.c.  </t>
   </si>
   <si>
     <t>dūnu jakas bez piedurknēm, ūdensizturīgas jakas, vīriešu apakšveļa, biksītes (īsas), ikdienas bikses</t>
   </si>
   <si>
     <t xml:space="preserve">gaisa žāvētāja kasetne, kārtridžs, filtru kasetne, gaisa filtri, kārtridžs filtra kasetne, gaisa žāvētāja kasetne, gaisa un eļļas filtri </t>
   </si>
   <si>
     <t>apģērbs, t-krekli</t>
   </si>
   <si>
     <t>mēbeles, spoguļi, gleznu rāmji, nemetāliski uzglabāšanas vai transportēšanas konteineri,kauli, ragi, vaļi vai perlamutra, neapstrādāti vai daļēji apstrādāti, čaumalas, jūras putas, dzeltens dzintars</t>
   </si>
   <si>
     <t>instrumenti izmantošanai medicīnā, ierīces vēža ārstēšanai</t>
   </si>
   <si>
     <t>kārtridžs, filtra kasetne, gaisa žāvētāja kasetne, gaisa filtri, eļļas filtri u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> kabatas/rokas pulksteņi, hronometriskie instrumenti u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 13315247, UTM 13315254, EUTM 13315304, EUTM 13315106 
 EUTM 13315114 , EUTM 13315122, EUTM 13315130, EUTM 13315148 
@@ -11504,70 +11202,57 @@
 EUTM 008827198 HAPPY CASHMERE, EUTM 008841157, EUTM 000890758, EUTM 008890725, EUTM 008890659, EUTM 008890601, EUTM 008890543, EUTM 008505471, EUTM 008505331, EUTM 008505315, EUTM 008505539, EUTM 9429432, EUTM 008505703, EUTM 008505695, EUTM 008510653, EUTM 008505588, EUTM 008890592, EUTM 008505778, EUTM 008890881, EUTM 003751, EUTM 008505737 
 </t>
   </si>
   <si>
     <t>juvelierizstrādājumi, pulksteņi un hronometriskie instrumenti</t>
   </si>
   <si>
     <t>kompresori dzesēšanas sistēmām, ledusskapjiem un gaļas nogatavināšanas skapjiem, aukstumaģenta kompresori saldēšanas iekārtām, ledusskapjiem un gaļas izturēšanas kamerām, dzinēji kompresoriem saldēšanas sistēmām, ledusskapjiem un gaļas konservēšanas skapjiem, ledusskapji dzērienu uzglabāšanai u.c.</t>
   </si>
   <si>
     <t>audumi šortiem, krekliem, t-krekliem, krekliņiem, biksēm, jakām, vējjakām, jakām, sporta krekliem, legingiem, krūšturiem un cepurēm, audums, ko pārdod kā gatavu apģērbu sastāvdaļu, proti, šortu, kreklu, t-kreklu, kreklu, bikšu, jaku, vējjaku, sporta krekli, legingus, krūšturus un cepures, sastāvdaļas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">lampas, sienas lampas, lampu abažūri, gaismas mezgli, gaismas dimmeri (regulatori) u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">līmvielas (lipīgi materiāli) kancelejas vai mājsaimniecības vajadzībām, zīmēšanas materiāli un materiāli māksliniekiem, otas, mācību vai mācību materiāli, plastmasas loksnes, plēves un maisiņi iesaiņošanai un iepakošanai, rakstzīmju, bloku drukāšana, spēļu rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces u.c. </t>
   </si>
   <si>
     <t>lūpu krāsa, lūpu balzāms, šķidrā lūpu krāsa, vīraks, smaržas, acu ēnas, uzacis, segas, šalles un cepures, dvieļi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">saulesbrilles un iepakojumi, somas, slēpes, brilles, apģērbi, cepures u.c. </t>
   </si>
   <si>
-    <t>saulesbrilles, aizsargājošas galvassegas, motociklistu, velosipēdu ķiveres, sporta ķiveres,  jāšanas cepures, aizsargķiveru sejas aizsargi, sporta somas aizsargķiveru glabāšanai, aizsargbrilles, krūškurvja aizsargi, velosipēdu rāmji, bikses, jakas, lietus kostīmi, cimdi, kas ir īpaši izstrādāti velosipēdistiem un motociklistiem un motosportistiem,motociklu daļas un piederumi</t>
-[...1 lines deleted...]
-  <si>
     <t>konditorejas izstrādājumi, košļājamā gumija</t>
   </si>
   <si>
     <t>šokolādes, saldējums</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...5 lines deleted...]
-  <si>
     <t>somas, apavi, brilles, ādas izstrādājumi, juvelierizstrādājumi aksesuāri u.c.</t>
-  </si>
-[...1 lines deleted...]
-    <t>parfimērija, kosmētika, brilles, saulesbrilles, briļļu ietvari, briļļu futrāļi, maki,  portfeļi, futrāļi, kas paredzēti tualetes piederumu glabāšanai, somas, ceļojumu somas, čemodāni, koferi, apģērbi, aksesuāri u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> uztura bagātinātāji vitamīni, vitamīnu preparāti, minerālu uztura bagātinātāji, diētiskie uztura bagātinātāji, dabīgi veseli uztura bagātinātāji, vitamīnu un minerālvielu preparāti izmantošanai kā sastāvdaļas, enzīmu uztura bagātinātāj, augu izcelsmes uztura bagātinātāji, farmaceitiskie pārtikas produkti, eļļas pārtikai u.c.</t>
   </si>
   <si>
     <t>apģērbi, apakšveļa peldkostīmi, krūšturi, bikini u.c.</t>
   </si>
   <si>
     <t>piena mašīnas un ierīces, dzesēšanas un sildīšanas aparāti, sūkņi pārtikas rūpniecībai, kā arī farmācijas un ķīmijas rūpniecībai, vārsti, uzpildes aparāti, visu iepriekš minēto preču daļas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                    EUTM 0906229 ADVAGRAF, EUTM 014763593 ASTELLAS, EUTM 018711523 ASTELLAS, EUTM 1236281 GRAFICZNY (ASTELLAS PHARMA iNC., EUTM 1109738 BETMIGA, EUTM 008671489 MODIGRAF, EUTM 008250649 MYCAMINE, EUTM 1176108 OMNIC OCAS, EUTM 000123679 PROGRAF, EUTM 018400465 PROGRAFT, EUTM 1048025 URIZIA
 EUTM 1046863 VESOMNI, EUTM 1048784 VOLUTSA, EUTM 1327173 XOSPATA, EUTM 1109736 XTANDI</t>
   </si>
   <si>
     <t>mobilo tālruņu maciņi, pludmales tērpi, t-krekli, zeķes, sporta krekli, čības, kurpes galda spēles, Adventes kalendāri, parastā metāla atslēgu piekariņi, interaktīvie spēļu krēsli videospēlēm, statujas no plastmasas materiāliem, vaska statujas, bronzas statujas, parastā metāla statujas, vaska figūriņas, adventes kalendārā pasniegtas šokolādes, mobilo tālruņu aizsargmaciņu izgatavošana pēc pasūtījuma, galda spēles mīklu veidā u.c.</t>
   </si>
   <si>
     <t>apģērbs, apavi, galvassegas, juvelierizstrādājumi, parfimērija, mēbeļu,  izstrādājumi, tekstilizstrādājumi, somas u.c.</t>
   </si>
   <si>
     <t>juvelierizstrādājumi pulksteņi, pulksteņu siksniņas, pulksteņu daļas, futrāļi, hronometri, laika mērīšanas instrumenti kā pulksteņi, atslēgu piekariņi u.c.</t>
   </si>
   <si>
     <t>apģērbi, t-krekli, apavi, aksesuāri u.c.</t>
@@ -11673,53 +11358,50 @@
   </si>
   <si>
     <t>smaržas juvelierizstrādājumi, apavi, maki, somas, portfeļi, atslēgu piekariņi,u.c.</t>
   </si>
   <si>
     <t>somas, ziepes, parfimērijas preces ēteriskās eļļas, kosmētika, pildīti kosmētikas maciņi, matu veidošanas vasks, depilācijas vasks, šampūni, mājdzīvnieku šampūni (neārstnieciski kopšanas līdzekļi), šķidrumi matu un ķermeņa kopšanai, matu krāsas, dezodorētāji u.c.</t>
   </si>
   <si>
     <t>konditorejas izstrādājumi, metāla kastes, uzglabāšanas konteineri mājsaimniecībai un virtuvei, apģērbi, apavi, galvassegas, mobilo tālruņu maciņi, rotaslietas, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietu/telefonu maciņi, juvelierizstrādājumi, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietas u.c.</t>
   </si>
   <si>
     <t>transportlīdzekļu izplūdes sistēmas, izpūtēji dzinējiem un mašīnām iepakojuma materiāli, kartona iepakojums  transportlīdzekļiem transportlīdzekļu spoguļi,  transportlīdzekļu daļas, transportlīdzekļu spoileri,  polo krekli, galvassegas, apģērbs, jakas u.c.</t>
   </si>
   <si>
     <t>apģērbs, apavi, somas, maki, galvassegas, saulesbrilles u.c.</t>
   </si>
   <si>
     <t>šaujamieroči, gaisa pistoles, gaisa šautenes, trankvilizatoru pistoles, pneimatiskie ieroči, rotaļu ieroči u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">
  vīni, alus, porteris, bezalkoholiskie dzērieni, sulas, bezalkoholiskie augļu ekstrakti, bezalkoholiskie preparāti dzērienu pagatavošanai u.c.
 </t>
   </si>
   <si>
-    <t>elektriskie iztvaicētāji, iztvaicētājs garšaugu un esenču iztvaicēšanai, inhalatori, garšaugu dzirnaviņas, apģērbi, laboratorijas mēteļi, cepures, kleitas, svārki, sporta bikses, bikses, apakšveļa, šalles,  vizieri un stieņi u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>apģērbs sportam, sporta inventārs, saulesbrilles, brilles (optika), sporta brilles, portfeļi, šalles, sporta aprīkojums, cimdi, sporta apavi, futbola krekli, futbola apģērbu modeļi, bērnu apģērbi, vīriešu apakšveļa  u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">pneimatiskie vārstu izpildmehānismi, izpildmehānismi AUTH rūpnieciskās automatizācijas vadības ierīces eleektriskie AUTH sensori, AUTH vārsti (sūkņu daļas), solenoīda vārsti u.c. </t>
   </si>
   <si>
     <t>kosmētikas izstrādājumi, smaržas, apģērbi, apavi, somas, cepures, juvelierizstrādājumi u.c.</t>
   </si>
   <si>
     <t>nemetāla emblēmas automašīnām, auto piederumi u.c.</t>
   </si>
   <si>
     <t>juvelierizstrādājumi, somas, stikla izstrādājumi, tekstilizstrādājumi, rotaļlietas un sporta preces u.c.</t>
   </si>
   <si>
     <t>cepures, apģērbi, apavi, somas u.c.</t>
   </si>
   <si>
     <t>flīžu griezēji (rokas darbarīki)</t>
   </si>
   <si>
     <t>kapakmeņi, kapu sveces</t>
   </si>
   <si>
     <t>dekoratīvs stikls, stikla figūriņas, mākslinieciski priekšmeti no kristālstikla, svina kristāla figūriņas u.c.</t>
@@ -11806,53 +11488,50 @@
   <si>
     <t>aksesuāri, jakas, t-krekli, sporta apakškrekli u.c.</t>
   </si>
   <si>
     <t>plastmasas bļodas, konteineri, vannas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">dāvanu maisiņi, dāvanu kastes, aromāti, smaržvielas, ziepes, aerosoli, losjoni,higiēnas gels,  uz spirta bāzes veidots antibakteriāls ādas dezinfekcijas līdzeklis, kosmētiskie ķermeņa skrubji, attīroši roku tīrīšanas līdzekļi, sveces, lustras, telpu aerosoli, automašīnu smaržas, u.c. </t>
   </si>
   <si>
     <t>sporta bumbas, sporta apavi, apģērbs, sporta somas, sporta apģērbu somas u.c.</t>
   </si>
   <si>
     <t>rezerves daļas, piederumi, aksesuāri u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">REDU 006110516-0002, REDU 006110516-0007, REDU 006156071-0001
 REDU 005644077-0001, REDU 003736289-0004, REDU 004005361-0003
 REDU 006110516-0001, ITM 1480395Enyaq, ITM 1407715Skoda Chrystal Lighting, REDU 003735836-0001, REDU 004005361-0009, REDU006110516-0004, REDU 006110516-0005, REDU 006110516-0008, REDU 006110516-0009 REDU 003736370-0002, REDU 002705855-0007, REDU 002705855-0008, REDU 002705855-0009, REDU 002705855-0010 REDU 002705855-0011, REDU 002705855-0012, REDU 002705855- 0013, REDU 002705855-0014, REDU 002504746-0001, ITM 1251395 VRS, REDU 002680462-0001, REDU 002680462-0002, REDU 002633 818-0001, REDU 002633818-0002, ITM 1303284 Kodiaq, REDU003 194000- 0001, REDU 003419449-0001, REDU 003736370-0001, REDU 003736370-0003, EUTM 1099225 Skoda Economy Parts, REDU 258 4490-0001, REDU 2399683-0001, REDU 3225143-0001, REDU 32251 43-0003, REDU 3225143-0004, REDU 3225143-0006, REDU 3225143-0 007, REDU 3225143-0008, REDU 3225143-0010, REDU 225143-0011, REDU 3225143-0012, REDU 3423615-0001, REDU 3423615-0002, REDU 3423615-0004, EUTM 4315214 Felicia, EUTM 982317 Spaceback, EUTM 1238799 Fabia, EUTM 1063984 Citigo, EUTM 4302031 Laurin &amp; Klement, REDU 001977042-0001, EUTM 3065059 Skoda, EUTM 933598 Skoda Auto, REDU 3799592- 0002, ITM 1234878 Skoda Superb, REDU 002107029-0001, REDU 002173658-0002, REDU 0021 73658-0003, EUTM 4302841 Skoda, REDU 3799592-0004, EUTM 4302022 Roomster, REDU 3799592-0005 ITM 1121505 Simply Clever, EUTM 1110655 Skoda, EUTM 4740437 Yeti, EUTM 1362701 KAROQ, EUTM 1099224 Skoda original Austausch Teile, EUTM 1099222 Skoda Genuine Exchange Parts, EUTM 1098579 Skoda Economy Teile, REDU 1814427-0001, REDU 3225143-0002, REDU 3225143-0005, REDU 3225143-0009, REDU 3225143-0013, REDU 3423615-0003, REDU 3423615-0007, REDU 3618412-0001, REDU 3736289-0003, REDU 3736289-0006, REDU 3799592-0003, REDU 006110516-0013, REDU 006063517-0002, REDU 007036611-0002 ITM 1096012 Skoda Rapid, REDU 002408369-0001, EUTM 4315032 Octavia, REDU 002725796-0001, REDU 002725796-0004, REDU 002725796-0008, REDU 002705855-0003		</t>
   </si>
   <si>
     <t>kafija, kafijas kannas, šķīstošā kafija, kafijas krūzes, kafijas maisiņi, malta kafija u.c.</t>
   </si>
   <si>
     <t>apģērbi un aksesuāri alpīnisma, kāpšanas un āra aktivitātēm</t>
-  </si>
-[...1 lines deleted...]
-    <t>rotaslietas, juvelierizstrādājumi, rotaslietu lādītes, putekļu lupatiņa, filca maisiņi u.c.</t>
   </si>
   <si>
     <t>ābolu vīna kokteiļi, sidrs, vīni, dzērieni uz vīna bāzes (vīna špriceri), alus, alus kokteiļi, bezalkoholiskie dzērieni, bezalkoholiskie kokteiļi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> apgaismes ierīces, to aprīkojums, piederumi,daļas, spuldzes, āra apgaismojums u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">rokassomas, džemperi, t-krekli, mati, brilles, alus krūzes u.c.
  </t>
   </si>
   <si>
     <t>šokolādē pārklātas vafeles, pildīta šokolāde, maizes izstrādājumi un konditorejas izstrādājumi, šokolāde un deserti, šokolāde, pildītas šokolādes tāfelītes, šokolādes tāfelītes, šokolādes cepumi</t>
   </si>
   <si>
     <t>apģērbi, apavi, sporta apavi, galvassegas, bērnu gultiņas, ceļojumu čemodāni, apģērbu koferi, mugursomas, somas, maki, atslēgu futrāļi (ādas izstrādājumi), maciņi, kas paredzēti tualetes piederumu glabāšanai, mapes, aploksnes (ādas izstrādājumi), ādas segas (kažokādas), ādas imitācija, kažokādas (dzīvnieku ādas), karšu turētāji, ādas polsterējums mēbelēm, dokumentu kastes u.c.</t>
   </si>
   <si>
     <t>bagāžas birkas (ādas izstrādājumi, somas,  pārtikas preču maisiņi, beisbola cepures, apģērbs, t-krekli, kāju paklājiņi, auduma durvju paklājiņi, DVD diski, kompaktdiski, DVD futrāļi, diska formas ierakstu nesēji u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">Ziemassvētku eglītes statīvs </t>
   </si>
   <si>
     <t>pulksteņi, apģērbi, apavi, galvassegas u.c.</t>
@@ -12455,117 +12134,105 @@
   <si>
     <t>EUTM 013734652/EM VHERNIER</t>
   </si>
   <si>
     <t>VHERNIER S.P.A.</t>
   </si>
   <si>
     <t>pulksteņi, svārsta pulksteņi, rotaslietas, rotājumi</t>
   </si>
   <si>
     <t>dažādas skaistumkomšanas preces, šampūni, krēmi, dezodoranti   u.c.</t>
   </si>
   <si>
     <t>koferi, somas no metāla, plastmasas vai auduma, somas portatīvajiem datoriem, kameru somas, futrāļi elektroniskām ierīcēm, dažādas kombinācijas, ceļasomas un čemodāni, tualetes maciņi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">transportlīdzekļu piedziņas sistēmas, apgaismes sistēmas, virsbūves kontroles sistēmas, spēka pievadu kontroles sistēmas, elektronisko instrumentu kopu, telemātikas sistēmas un datori, piekares sistēmas un sastāvdaļas, izplūdes sistēmas u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">zobu pasta, mutes skalojamais ūdens šampūni, kondicionieri, matu aktīva kapsulas, tonizējoši līdzekļi, šķidrumi, sauļošanās krēmi </t>
   </si>
   <si>
     <t>elektriskās/elektroniskās ierīces datoriem u.c.</t>
   </si>
   <si>
-    <t xml:space="preserve">mašīnvadītas ierīces un mašīnas dārzkopībai un ainavu veidošanai, lauksaimniecībai un mežsaimniecībai, zaļo zonu un teritoriju uzturēšanai, ceļu un ielu tīrīšanai, grants ceļu un pelnu celiņu uzturēšanai, ziemu uzturēšanai uz celiņiem, jo īpaši zemes apstrādes mašīnām, piemēram, kaplēšanai un frēzēšanai , arkli, izkliedētāji, kultivatori, ecēšas, izlīdzinātāji, zemes urbji un izkliedētāji, motorizētie zāles pļāvēji </t>
-[...1 lines deleted...]
-  <si>
     <t>datoru aparatūra, datorprogrammas, daļas un piederumi, tonera kasetnes, tintes kasetnes printeriem, datoru somas u.c.</t>
   </si>
   <si>
     <t>rotaļlietas, spēles, DVD grāmatas, ieraksti, apģērbs u.c.</t>
   </si>
   <si>
     <t>metāla automašīnu nozīmītes,galda piederumi, dakšiņas un karotes, kabatas nazis, automašīnas atslēga, alus paliktņi u.c.</t>
   </si>
   <si>
     <t>kosmētika, ķermeņa kopšanas līdzekļi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, apavi, galvassegas, spēles, rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces u.c. </t>
   </si>
   <si>
     <t>digitālās kameras, svari, sporta brilles, saulesbrilles, brilles dzīvības glābšanas ierīces un aprīkojums, glābšanas vestes, pludiņi drošības nolūkos elektriskās baterijas, bezvadu skaļruņi,  audio uztvērēji, elektriskie audio, video aparāti un instrumenti, kosmētika,ādas kopšanas līdzekļi,  vannas un dušas līdzekļi, skūšanās, sauļošanās līdzekļi, smaržas lietošanai mājās zīdaiņu losjoni, bērnu eļļas, nemedicīniski bērnu krēmi, šampūni mājdzīvniekiem u.c.</t>
   </si>
   <si>
     <t>apģērbi, šalles, cepures, cimdi, kaklasaites,  lakati, jostas, kurpes, rotaslietas, veļa, saulesbriļļu un optisko briļļu rāmji, somas, maki u.c.</t>
   </si>
   <si>
     <t>automašīnas,  motocikli, divriteņi, motorolleri, tricikli, to detaļas un piederumi</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">   elektroniskas, digitālās un rokas ierīces, ar to saistītā programmatūra, telekomunikāciju aparāti un instrumenti,  juvelierizstrādājumi, bižutērija, sienas pulksteņi, pulksteņi personīgai lietošanai,  izsmalcināti atslēgu piekariņi, pulksteņu vai juvelierizstrādājumu futrāļi, dārgmetālu kastes un konteineri,  to daļas un piederumi</t>
   </si>
   <si>
     <t xml:space="preserve">mēbeles, spoguļi, rāmji, konteineri, mājsaimniecības un virtuves piederumi un trauki, tekstilizstrādājumi, juvelier izstrādājumi, rokas darbarīki, galda piederumi, kosmētikas un tualetes izstrādājumi  u.c.   </t>
   </si>
   <si>
     <t>galda piederumi, skuvekļi, žiletes,matu griešanas mašīnas, matu trimmeri, šķēres, nagu vīles, atsperu knaibles, manikīra un pedikīra aprīkojums, aparāti higiēnas nolūkiem un skaistumkopšanai u.c.</t>
   </si>
   <si>
     <t>kakao produkti, dzērieni, pulveris, dzērieni no šokolādes, šokolādes pulveri u.c.</t>
   </si>
   <si>
     <t>augu aromatizētāji dzērieniem, ēteriskās eļļas dzērieniem, ar aromatizētājiem pildītas kapsulas, dzeršanas trauki, glāzes un krūzes, pudeles, dzeramais salmiņš, uzpildāmās garšas kapsulas, dzērienu aromatizētāji (izņemot ēteriskās eļļas), preparāti dzērienu pagatavošanai</t>
   </si>
   <si>
     <t xml:space="preserve">somas, ceļojumu somas, ratiņu ceļojumu somas, čemodāni, mazie koferi, preču prezentācijas futrāļi, optikas futrāļi, maki u.c. </t>
   </si>
   <si>
     <t>būvmateriāli, celtniecības caurules, kas nav no metāla, asfalts, piķis un bitumens, nemetāliskas pārvietojamas ēkas,  mašīnas, kabeļi un vadi no parastā metāla (neelektriski), metāla konteineri uzglabāšanai un transportēšanai, droši darbgaldi un mehāniski darbināmi elektroinstrumenti, motori un dzinēji, mašīnu sakabes un transmisijas komponenti, kas nav paredzēti sauszemes transportlīdzekļiem, lauksaimniecības instrumenti, izņemot ar roku darbināmus rokas instrumentus u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> parfimērija, ēteriskās eļļas, kosmētika, ziepes, matu losjoni, zobu pastas, smaržas, dekoratīvās kosmētikas līdzekļi, 
 briļļu futrāļi, ietvari, saulesbrilles, kompaktdiski, DVD u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">biroja mēbeles, rakstāmgaldi, krēsli, soliņi, u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">farmaceitiskie un medicīnas instrumentu  izstrādājumi, juvelierizstrādājumi, pulksteņi, somas, trauki un stikla izstrādājumi, tekstilizstrādājumi, apģērbs, apavi, galvassegas, mežģīnes, lentes, izšuvumi, grīdas segumu izstrādājumi, rotaļlietas un sporta preces u.c.  </t>
   </si>
   <si>
-    <t>kafija, tēja, kakao un mākslīgā kafija, rīsi, tapioka un sāgo, milti un graudaugu izstrādājumi, maize, konditorejas izstrādājumi,  pārtikas ledus, cukurs, medus, melases sīrups, raugs, cepamais pulveris, sāls, sinepes, etiķis, mērces (garšvielas), garšvielas, saldējums, gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un termiski apstrādāti augļi un dārzeņi, želejas, ievārījumi, kompoti, olas, piens un piena produkti, eļļas un tauki pārtikai u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>mājsaimniecības vai virtuves piederumi un trauki, neapstrādāts vai daļēji apstrādāts stikls, izņemot stiklu, ko izmanto celtniecībā, stikla, porcelāna un māla trauki,  juvelierizstrādājumi, bižutērija, pulksteņi  hronometriskie instrumenti, apģērbi, apavi, galvassegas, mēbeles, spoguļi, rāmji, konteineri  uzglabāšanai vai transportēšanai kauls, rags, vaļa bārkstis  neapstrādāta vai pusfabrikāta, aumalas, jūras putas, dzintars, rokas darbarīki un instrumenti, galda piederumi, dakšiņas un karotes, pistoles, izņemot šaujamieročus, skuvekļi, grāmatu iesiešanas izstrādājumi, fotogrāfijas, kancelejas preces un biroja piederumi, līmes  kancelejas vai mājsaimniecības vajadzībām u.c.</t>
   </si>
   <si>
-    <t>juvelierizstrājumi, korsetes, apģērbi, jakas, smokingi, šalles apakšveļa,  pulksteņi, saulesbrilles, atslēgu piekariņi,  gredzeni, ādas atslēgu piekariņi u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>apģērbi, apavi, galvassegas, gatavs valkāšanai bērniem un zīdaiņiem, uzglabāšanas piederumi un mēbeles guļamistabai, tekstilizstrādājumi un to aizstājēji, mājsaimniecības veļa, tekstila vai plastmasas aizkari, rotaļlietas videospēļu aparāti, vingrošanas un sporta preces, Ziemassvētku eglīšu rotājumi, bagāžas un transporta somas, apkakles, siksnas un mājdzīvnieku apģērbs u.c.</t>
   </si>
   <si>
     <t>tālvadības automašīnas u.c.</t>
   </si>
   <si>
     <t>juvelierizstrādājumi, somas, apģērbi, apģērba un tekstilizstrādājumi, stikla izstrādājumi, apgaismojums u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">tālvadības pultis viedām mājas ierīcēm u.c. </t>
   </si>
   <si>
     <t>apģērbs, apavi, galvassegas,somas u.c.</t>
   </si>
   <si>
     <t>ķermeņa un skaistumkopšanas līdzekļi, tualetes ūdeņi,smaržas, odekoloni u.c.</t>
   </si>
   <si>
     <t>brilles, kosmētikas izstrādājumi, apģērbi, apavi, somas, cepures, rotaslietas u.c.</t>
   </si>
   <si>
     <t>rotaļlietas, puzles, inteliģentas rotaļlietas, iemaņu spēles, manipulatīvas loģikas mīklas, spēles u.c.</t>
   </si>
   <si>
     <t>vīriešu šorti, divu materiālu žaketes, jakas ar kapuci, ādas apavi, šalles, izbalējis rūtains krekls ar īsām piedurknēm, jakas, džemperi u.c.</t>
@@ -12582,66 +12249,57 @@
   <si>
     <t>getras zirgiem, zirgu paklāji</t>
   </si>
   <si>
     <t>ķīmisko un neķīmisko vielu filtrēšanas līdzekļi, rūpnieciskās eļļas un smērvielas, motoreļļa, transmisijas eļļa, smērvielas, putekļu noņemšanas līdzekļi, dzelzs izstrādājumi un nelieli metāla izstrādājumi, metāla izstrādājumi, jo īpaši celtniecības materiāli, būvelementi, cisternas, tvertnes, konteineri, transportēšanas preces, uzglabāšanas preces, iepakojums, mehāniskās iekārtas celtniecībai, zemes rakšanai, drupināšanai, jaukšanai, apstrādei, ieguvei un lauksaimniecība, sūkņi, kompresori, ģeneratori un ventilatori, roboti, pārvietošana un apstrāde aprīkojums, bagāžas, somas, kabatas portfeļi un citi nesēji, mugursomas, apģērbs, apavi, galvassegas, spēles, rotaļlietas, sporta preces un aprīkojums, smēķētāju preces,  šķiltavas, pelnu trauki, sērkociņi u.c.</t>
   </si>
   <si>
     <t>audio ierīces</t>
   </si>
   <si>
     <t xml:space="preserve">jaudas pārvades siksnas sauszemes transportlīdzekļu dzinējiem, gumijas transmisijas siksnas  transportlīdzekļiem, sauszemes transportlīdzekļu transmisijas elementi, sauszemes transportlīdzekļu zobsiksnu spriegošanas ierīces, jostu spriegotāji, sauszemes transportlīdzekļu dzinēju zobsiksnu spriegošanas ierīces, spriegotāji (ar roku darbināmi instrumenti), metāla kabeļu spriegotāji laivām, piedziņas skriemeļi, skriemeļi, zobsiksnas skriemeļi, siksnu skriemeļi, skriemeļi (mašīnu daļas), transportlīdzekļu dinamo skriemeļi, skriemeļi (metāla aparatūra) u.c. </t>
   </si>
   <si>
     <t xml:space="preserve">apģērbi, smaržas, brilles (optika) u.c. </t>
   </si>
   <si>
     <t>elektroniskās cigaretes, šķidrums elektroniskajām cigaretēm, aromatizētāji izmantošanai elektroniskajās cigaretēs, iekšķīgi lietojamie iztvaicētāji smēķētājiem, ierīces tabakas sildīšanai inhalācijas nolūkiem, cigarešu uzgaļi, filtri,  turētāji, šķiltavas, futrāļi u.c.</t>
   </si>
   <si>
     <t>smaržas, bižutērija,audumi vāciņi tālruņiem un planšetdatoriem, grafiskie simboli, apģērbi, apavi, somas u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> somas, kabatas portfeļi, mugursomas, apģērbi, apavi, galvassegas, sporta preces un aprīkojums, vingrošanas izstrādājumi, kas nav ietverti citās klasēs, vingrošanas aprīkojums, pielāgotas somas sporta inventāram u.c.</t>
   </si>
   <si>
-    <t>mēbeles, krēsli, dīvāni, soli (mēbeles), atpūtas mēbeļu komplekti, āra mēbeles, terases mēbeles, sēdekļi kā mēbeles u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>skuvekļi, skuvekļu asmeņi, manuālās zobu birstes, elektriskas zobu birstes, elektriskās zobu birstes galviņas u.c.</t>
   </si>
   <si>
-    <t>ierīces un instrumenti audio signālu ierakstīšanai, kā arī to daļas, austiņas, mikrofoni u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>apģērbi, apavi, galvassegas, smaržas, kosmētika, parfimērijas krūzes, dzeramie trauki u.c.</t>
   </si>
   <si>
     <t>automobiļi, diski, motorizēto transportlīdzekļu riteņi, rotaļu automašīnas, durvis motorizētiem transportlīdzekļiem, stūres transportlīdzekļiem, transportlīdzekļu modeļi, ar tālvadības pulti vadāmi rotaļu transportlīdzekļi</t>
-  </si>
-[...1 lines deleted...]
-    <t>smaržas, šķidrās smaržas</t>
   </si>
   <si>
     <t>pralinē, šokolādes konfektes, vafeles, šokolāde, kraukšķīgas šokolādes vafeles</t>
   </si>
   <si>
     <t>juvelierizstrādājumi, ķēdes, kaklarotas  rokassprādzes, gredzeni, apģērbi, apavi, galvassegas, jostas somas, ceļojumu somas, rokasomiņas, maki u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> atmiņas moduļi, baterijas, ierīces un instrumenti enerģijas uzkrāšanai, uzlādējamas baterijas, mobilās lietotnes, elektriskās baterijas, sauszemes pārvietošanās līdzekļi, gaisa pārvietošanās līdzekļi, ūdens pārvietošanās līdzekļi, hibrīda transportlīdzekļi, elektriskie transportlīdzekļi, galvassegas, apģērbs, glāzes, krūzes u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> vīriešu un sieviešu apģērbi, apakšveļa, bērnu apģērbs, t-krekli, sporta krekli, mēteļi, visu veidu zeķes, pludmales apģērbs, biksītes, bokseri, topiņi, somas, apavi, parfimērija, kosmētika, eau de smaržas,  saulesbrilles un brilles, maciņi, aksesuāri u.c. </t>
   </si>
   <si>
     <t>alkoholiskais dzēriens MALIBU</t>
   </si>
   <si>
     <t>mobilajiem tālruņiem pielāgoti maciņi mugursomas, piezīmju grāmatiņas, rokassīkrotas, interaktīvi spēļu krēsli videospēlēm, cepures u.c.</t>
   </si>
   <si>
     <t>ūens pudeles, ceļojumu krūzes, izolētas pudeles, gumijas blīves, nemetāliski pudeļu korķi, vāciņi, plecu siksnas, nerūsējošā tērauda dzeršanas salmiņi, gumijas auklas un aukliņas, galda piederumu turētāji u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> kosmētika, ķermeņa un skaistumkopšanas līdzekļi, zobu pastas, parfimērijas izstrādājumi, ēteriskās eļļas, mazgāšanas un balināšanas līdzekļi, tīrīšanas, pulēšanas, attaukošanas un abrazīvie līdzekļi u.c.</t>
   </si>
@@ -12709,54 +12367,50 @@
       </rPr>
       <t>3/WO</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t xml:space="preserve"> WINX CLUB</t>
     </r>
   </si>
   <si>
     <t>RAINBOW - S.P.A.</t>
   </si>
   <si>
     <t xml:space="preserve">pulksteņi, juvelierizstrādājumi, bižutērija, somas, mugursomas, mūzikas instrumenti, rotaļlietas u.c. </t>
   </si>
   <si>
     <t>EUTM 004514113/EM CALLIOPE, EUTM 001264159/EM TERRANOVA</t>
   </si>
   <si>
     <t>TEDDY S.P.A.</t>
   </si>
   <si>
-    <t>dūnu mēteļi, T-krekli
-[...2 lines deleted...]
-  <si>
     <t>Huda Beauty Limited Huda Beauty Limited</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 000113720/EM, EUTM 000113761/EM, EUTM 010903136/EM	</t>
   </si>
   <si>
     <t xml:space="preserve">ITM1116296Havana Club RITUAL Cubano la ESENCIA de la HABANA, EUTM 011378866HAVANA CLUB GAP YEAR, EUTM 011379104Havana Club, ITM 901601EL CULTO A LA VIDA, EUTM 009150574HAVANA CLUB SELECCIÓN DE MAESTROS, EUTM 009238106HAVANA CLUB SELECCIÓN de MAESTROS, ITM 899817, ITM 995208, EUTM 001424878Havana Club, EUTM 001342351Havana Club, EUTM 004710034 HAVANA CLUB, EUTM 005414917HAVANA CLUB, EUTM 009501032 Havana Club, EUTM 003824513 Havana Club AÑEJO 3 AÑOS , EUTM 003824505Havana Club AÑEJO 7 AÑOS , EUTM 005414917HAVANA CLUB , EUTM 009501131Havana Club , EUTM 003824539Havana Club AÑEJO BLANCO, EUTM 003824554 Havana Club AÑEJO ESPECIAL, EUTM 003287463Havana Club Añejo Maximo, EUTM 003824562Havana Club AÑEJO RESERVA , EUTM 003911872 Havana Club CUBAN BARREL PROOF, EUTM 010714236 HAVANA CLUB RITUAL CUBANO 
 </t>
   </si>
   <si>
     <t xml:space="preserve">HAVANA CLUB HOLDING SA                                                                                                                                                                                                             </t>
   </si>
   <si>
     <t>CHELSEA FOOTBALL CLUB LTD</t>
   </si>
   <si>
     <t>EUTM 015536527/EM CHELSEA FC, EUTM 012914974/EM CHELSEA	
 EUTM 015536477/EM CHELSEA FOOTBALL CLUB, EUTM012397097 /EM THE SHED, EUTM 017695735/EM CLUB CHELSEA, EUTM 017695727/EM CLUB CHELSEA, EUTM 000776104/EM CFC, EUTM 010717651/EM CHELSEA FC, ITM 1268880/WO CHELSEA FOOTBALL CLUB, ITM 1278231/WO CHELSEA FOOTBALL CLUB, ITM 1278440/WO CHELSEA FC, EUTM 010121218/EM CHELSEA FC,EUTM 009805541/EM CHELSEA FC, EUTM 009651589/EM CHELSEA FOOTBALL CLUB, EUTM 009391921/EM CHELSEA LEGENDS, EUTM 009391871/EM CHELSEA FOOTBALL CLUB CHELSEA OLD BOYS,EUTM 009099706/EM CHELSEA, EUTM 008449001/EM BLUE IS THE COLOUR, EUTM 004032751/EM CHELSEA FOOTBALL CLUB, EUTM 007518053/EM, EUTM 006486211/EM STAMFORD BRIDGE, EUTM 006463533/EM, EUTM 006462601/EM CHELSEA, EUTM 003841731/EM FC, EUTM 003345386/EM CHELSEA FOOTBALL CLUB, EUTM 003344561/EM CHELSEA, EUTM 003207404/EM CHELSEA FOOTBALL CLUB, EUTM 001746197/EM CFC, EUTM 010717718/EM CHELSEA, EUTM 010717833/EM CHELSEA FOOTBALL CLUB,EUTM 012118121/EM CHELSEA, EUTM 012592135/EM CHELSEA FC, EUTM 012619755/EM CHELSEA, EUTM 012915013/EM CHELSEA FOOTBALL CLUB, EUTM 016918443/EM THE FIFTH STAND,EUTM 016918559/EM THE 5TH STAND, EUTM 010715373/EM CHELSEA FOOTBALL CLUB
 EUTM 014594535/EM, EUTM 014222211/EM CFC,EUTM 012396362/EM CHELSEA TV, EUTM 005960158/EM, EUTM 015536493/EM CHELSEA FOOTBALL CLUB, EUTM 003151041/EM CFC, EUTM 008347833/EM	
 EUTM 009391798/EM CHELSEA OLD BOYS, EUTM 013191234/EM CHELSEA FC</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM  69302  Ellesse, EUTM  9408221 Ellesse,  EUTM  69260  Ellesse, EUTM  14306773 Ellesse  </t>
   </si>
   <si>
@@ -12802,53 +12456,50 @@
   </si>
   <si>
     <t>DOLBY LABORATORIES LIC CORP</t>
   </si>
   <si>
     <t>skaļruņi, televizori, skaņas joslas u.c.</t>
   </si>
   <si>
     <t>REUD 015119671-0001/EM, REUD 015119671-0002/EM</t>
   </si>
   <si>
     <t>Oy Replot Metall Ab</t>
   </si>
   <si>
     <t>elektriskās uzlādes kabeļi</t>
   </si>
   <si>
     <t>EUTM 000234351/EM LIU.JO, ITM 1107343/WO Les plumes de LIU·JO	
 EUTM 011645199/EM REBEL QUEEN, EUTM011715042/EM LJ	
 EUTM 000747923/EM LIU·JO, EUTM 004717724/EM LIU·JO, ITM 976811/WO LIU.JO</t>
   </si>
   <si>
     <t>EXELITE S.P.A</t>
   </si>
   <si>
-    <t>apģērbs, rotaslietas, augstpapēžu kurpes, portfeļi [ādas izstrādājumi], rotaslietu lādītes, ādas somas un maki ādas čemodāni, rotaslietu lādītes u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 009363409/EM Everton NIL SATIS NISI OPTIMUM 1878, EUTM 014440085/EM THE PEOPLE'S CLUB</t>
   </si>
   <si>
     <t>EVERTON FC COMPANY LTD</t>
   </si>
   <si>
     <t>EUTM	002731974/EM FFC</t>
   </si>
   <si>
     <t>FULHAM FOOTBALL LEISURE LTD</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 018389054/EM HARMONY, EUTM 001216175/EM, EUTM 000670018/EM BABY BJÖRN, EUTM 018110172/EM BABYBJÖRN Baby Carrier Move, EUTM 009061383/EM BABY BJÖRN, EUTM 018762782/EM BabyBjörn, EUTM	019034368/EM BABYBJÖRN  </t>
   </si>
   <si>
     <t>plastmasas krūzītes, plastmasas bērnu priekšautiņi, karotes u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 006667273/EM, EUTM 003170354/EM, EUTM 003181492/EM SUPERGA, EUTM 003151701/EM, EUTM 004153219/EM PEOPLE's SHOES OF ITALY, EUTM 009263121/EM S SUPERGA, EUTM	011078318/EM
 EUTM 011895406/EM S SUPERGA, EUTM 018657257/EM SUPERGA
 EUTM 018889353/EM SUPERGA CLUBHOUSE, EUTM 008554107/EM	
 EUTM 018861184/EM	</t>
   </si>
   <si>
     <t>SUPERGA S.R.L. CON SOCIO UNICO</t>
@@ -12871,69 +12522,63 @@
     <t>LIVERPOOL FOOTBALL CLUB&amp;ATHLETIC GROUNDS LTD</t>
   </si>
   <si>
     <t>THE FOOTBALL ASSOCIATION PREMIER LEAGUE LIMITED</t>
   </si>
   <si>
     <t>EUTM 007604523/EM PREMIER LEAGUE,EUTM 001609536/EM PREMIER LEAGUE, EUTM 011467958/EM,EUTM 005153077/EM PREMIER LEAG, EUTM 012084281/EM PREMIER LEAGUE, EUTM 012084431/EM EPL, EUTM 000979153/EM PREMIER LEAGUE</t>
   </si>
   <si>
     <t>FCA US LLC FCA US LLC</t>
   </si>
   <si>
     <t>mehāniskie transportlīdzekļi, transportlīdzekļu detaļas un piederumi, rotaļu automašīnas</t>
   </si>
   <si>
     <t>EUTM 001765726/EM, EUTM 000188359/EM, EUTM 000188268/EM	
 EUTM 000525048/EM, EUTM 004164455/EM RENEGADE, EUTM 003494961/EM RAM, EUTM 000188318/EM MOPAR,EUTM 010949121/EM MOPAR, EUTM 003497914/EM MOPAR, EUTM 001191113/EM JEEP CHEROKEE, EUTM 003054186/EM Jeep Camp, EUTM 000188185/EM JEEP, EUTM 003749421/EM Jeep, EUTM 012123907/EM JEEP,EUTM 002538460/ EM JEEP, EUTM 010593572/EM GRAND CHEROKEE, EUTM 000188193/ EM DODGE, EUTM 005693999/EM CHRYSLER, EUTM 004186441/EM, EUTM 009884271/ EM, EUTM 003357001/EM SAHARA,EUTM 017992936/ EM GLADIATOR, EUTM 001687102/EM CHARGER,EUTM 004212734/EM AVENGER, EUTM 018151697/EM 4X, EUTM 018763174/EM, EUTM 000188391/EM WRANGLER, EUTM 003291879/EM WILLYS, EUTM 009660481/EM WAGONEER, REUD 000537592-0001/EM, REUD 000537592-0002/EM, REUD 000537592-0003/EM</t>
   </si>
   <si>
     <t>EUTM 018047336/EM JOHN B. STETSON, EUTM 001181767/EM the last drop from his STETSON,EUTM 006923668/EM STETSON MADE OF AMERICA, EUTM 018187884/EM WESTWIND BY STETSON, EUTM 008892507/EM JOHN B. STETSON, EUTM 018050372/EM STETSON, EUTM 001294966/EM STETSON, EUTM 000151647/EM STETSON, EUTM 004455051/EM, EUTM 012128005/EM</t>
   </si>
   <si>
     <t>JOHN B. STETSON COMPANY</t>
   </si>
   <si>
-    <t>apavi; kosmētika, maki, galvassegas, apģērbs,  rotaslietas, jostas, grāmatas; smaržas, izšūti ielāpi apģērbam</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 000559732 U2, EUTM 003063245 U2, EUTM 010837938 U2
 EUTM 011005535 U2 Wings Logo</t>
   </si>
   <si>
     <t>Not Us Limited</t>
   </si>
   <si>
     <t>mūzikas ieraksti, apģērbi, apavi, aksesuāri u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 006542931/EM, EUTM 002731800/EM ENZO FERRARI, EUTM 002568210/EM575M Maranello, EUTM001595917/EM360modena, EUTM 000539585/EM Ferrari, EUTM 001616481/EM, EUTM 000448605/EM FERRARI, EUTM 001598135/EM Ferrari, EUTM 000560128/EM Ferrari	
 EUTM 003604261/EM S F, EUTM 001100346/EM 360modena, EUTM 003442381/EM612SCAGLIETTI, EUTM000560045/EMSF,EUTM002732196/ EMEnzo Ferrari, EUTM000560102/EMFerrari, EUTM000454546/EM	
 EUTM006543301/EM, EUTM006216972/EM, EUTM003292257/EM EUTM003503182/EM	</t>
-  </si>
-[...1 lines deleted...]
-    <t>rotaļlietas, spēles; mehāniskās rotaļlietas, rotaļu modeļi, modeļu transportlīdzekļi, planieri, pulksteņi sulesbrilles, brilles galvas aizsargi; drošības ķiveres, stereo austiņas, audio pastiprinātāji,  pildspalvas, apavi, apģērbs, automobiļi / vieglie automobiļi, riteņu diski, riteņi</t>
   </si>
   <si>
     <t>WIZARDS OF THE COAST LLC</t>
   </si>
   <si>
     <t>kāršu spēles, kolekcionējamas kāršu spēles</t>
   </si>
   <si>
     <t>EUTM 000078782/EM MAGIC THE GATHERING, EUTM 002333524/EM DUEL MASTER,EUTM 008206336/EM DUNGEONS &amp; DRAGONS, EUTM 017955568/EM MAGIC THE GATHERING, EUTM 017993920/EM MAGIC, EUTM 018557798/EM WIZARDS OF THE COAST, EUTM 004667069/EM Wizards OF THE COAST, EUTM 018950626/EM, EUTM 011999257/EM, EUTM 011999307/EM, EUTM 011999216/EM, EUTM 011999174/EM, EUTM 011999273/EM, EUTM 011999331/EM, EUTM 013429642/EM</t>
   </si>
   <si>
     <t xml:space="preserve">Canon Kabushiki Kaisha </t>
   </si>
   <si>
     <t>EUTM 002077600 BOSE, EUTM002081636 BOSE, EUTM 12629697BOSE
 REDU 002338343-0002, EUTM 008211088 SOUNDLINK</t>
   </si>
   <si>
     <t>KARTELL SPA</t>
   </si>
   <si>
     <t>apgaismojuma lampas,  galda lampas  stāvlampas, krēsli, āra mēbeles,  galdi; blakus galdiņi u.c.</t>
   </si>
   <si>
     <t>EUTM 018162511/EM KARTELL, REUD 002551580-0001/EM, REUD 002551580-0002/EM, REUD 008445332-0001/EM,REUD 002551580-0004/EM, REUD 008427686-0001/EM, REUD 005136702-0001/EM, REUD 005136702- 0002/EM, REUD 001124911-0006/EM, REUD002028167-0004/EM, REUD 000266069-0004/EM, EUTM 011521168/EM KARTELL, EUTM 003510071/ EM KARTELL, EUTM 017060179/EM KARTELL, EUTM 017966293/EM KARTELL, ICD D215722-0002/WO, ICD D215722-0003/WO, ICD D215722-0007/WO</t>
@@ -12947,83 +12592,72 @@
   <si>
     <t>EUTM 018901589/EM SOL DE JANEIRO, EUTM 018907021/EM BRAZILIAN BUM BUM CREAM,EUTM 016564783/EM BRAZILIAN BUM BUM,EUTM 018985965/EM SOL de Janeiro BRAZILIAN CRUSH CHEIROSA, EUTM 019041435/EM SOL de JANEIRO - CHEIROSA - 62 *, EUTM 009485954/EM SOL DE JANEIRO,EUTM 018985998/EM SOL DE JANEIRO, EUTM 018980320/EM 62, EUTM 019154438/EM 71,EUTM 019154350/EM 59, EUTM 019154427/EM 48, EUTM 019154413/EM 76, EUTM 018564385/EM BEIJA FLOR, EUTM 019112781/EM BEIJA FLOR, EUTM 019112855/EM BOM DIA BRIGHT, EUTM 018308939/EM BOM DIA BRIGHT, EUTM 018985873/EM SOL DE JANEIRO DELICIA DRENCH,EUTM 018986731/EM SOL DE JANEIRO DELÍCIA DRENCH,ITM 1730675/WO SOL DE JANEIRO, EUTM 018133189/EM CHEIROSA '62</t>
   </si>
   <si>
     <t>A. Nattermann &amp; Cie. Gesellschaft mit beschränkter Haftung</t>
   </si>
   <si>
     <t>EUTM 002241255/EM LASOLVAN, EUTM 002214757/EMMUCOANGIN
 EUTM 003362662/EM MUCONASAL, EUTM 002327153/EM SILOMAT
 EUTM 002948354/EM VAPRINO, EUTM 000663534/EM VENASTAT
 EUTM 018748097/EM, EUTM 019069422/EM, EUTM 019177507/EM	
 EUTM 019177997/EM, EUTM 018033152/EM DULCOGUMMY, EUTM 015853542/EM MUCOGRIPPAL, ITM 984622A/WO LIZIPAINA, ITM 989551A/WO LYSOPAINE, ITM 593245A/WO DULCOSOFT,ITM 152289/W ONOVALGIN, EUTM 002382059/EM DULCOLAX, EUTM 002396158/EM THOMAPYRIN, EUTM 002386605/EM MUCOSOLVAN, EUTM 014801931/EM DULCO, EUTM 002382091/EM BISOLVON, EUTM 002244465/EM BUSCAPINA, EUTM 004938965/EM DULCOFIBRE, EUTM 014351118/EM DULCOGLIDE</t>
   </si>
   <si>
     <t>EUTM 005122081/EM JANSPORT, EUTM 003506698/EM JANSPORT
 EUTM 005121561/EM JANSPORT,EUTM 018286470/EM EASTPAK U.S.A. SINCE 1952, EUTM 008668981/EM EASTPAK BUILT TO RESIST, EUTM 017705906/EM EASTPAK U.S.A. LAB, EUTM 013061189/EM EASTPAK U.S.A., EUTM 011763752/EM EASTPAK U.S.A., EUTM 017706003/EM EASTPAK U.S.A., EUTM 008296972/EM EASTPAKU.S.A., EUTM 018270414/EM EASTPAK U.S.A., EUTM 018269810/EM EASTPAK U.S.A.
 EUTM 004399218/EM EASTPAK, EUTM 000397984/EM EASTPAK, EUTM 009968363/EM EASTPAK, EUTM 000037077/EM EASTPAK, EUTM 000036996/EM EASTPAK, EUTM 000428185/EM JANSPORT GET OUT WHILE YOU CAN,EUTM 017947886/EMJ ANSPORT COMPANY SEATTLE
 EUTM 013061106/EM JANSPORT, EUTM 017947883/EM JANSPORT
 EUTM 017947885/EM JANSPORT, EUTM 000428144/EM JANSPORT
 EUTM 000182196/EM JANSPO</t>
   </si>
   <si>
     <t>Jansport Apparel Corp.</t>
   </si>
   <si>
-    <t>somas, mugursomas, skolas somas; mazas mugursomas, jostas somas, tekstila iepirkumu somas, pārtikas preču iepirkumu somas
-[...3 lines deleted...]
-  <si>
     <t>EUTM 018503312 TC</t>
   </si>
   <si>
     <t>Telfar LLC</t>
   </si>
   <si>
-    <t>rotaslietas,rokassomas, bagāža,mugursomas,blūzes, sieviešu kleitas, apavi, apakšbikses, krekli, svārki, peldkostīmi, jostas, virsdrēbes, proti, mēteļi un jakas, mēteļi, lietusmēteļi, vestes, parkas, apmetņi, cimdi, cepures, šalles, džemperi, sporta krekli, T-krekli u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 017964515 CLOZEAU</t>
   </si>
   <si>
     <t>ITM 1739888/WO K-SECRET</t>
   </si>
   <si>
     <t>KSECRET Inc.</t>
   </si>
   <si>
     <t>acu krēmi</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 001628353/EM HOIST, EUTM 005132766/EM ROC-IT, REUD 005640968-0001/EM, REUD 003382159-0001/EM,REUD 003733260- 0001/EM, REUD 003390541-0001/EM, REUD 003731769-0001/EM, REUD 000860499- 0001/EM	</t>
   </si>
   <si>
     <t>PMI WW BRANDS B.V.</t>
-  </si>
-[...1 lines deleted...]
-    <t>siltumizolācijas konteineri, termosi, pudeles; izolācijas... pudeles,krūzes termospudeles  krūzes,  sporta pudeles, karstā ūdens pudeles u.c.</t>
   </si>
   <si>
     <t>REUD 015078085-0004/EM, REUD 015078085-0002/EM, REUD 015078009-0001/EM, REUD 015078009-0008/EM,REUD 015105602-0001/E	
 REUD 015105602-0002/EM, EUTM 000206649/EM ALADDIN, EUTM 018832903/EM QUENCHER, EUTM 000206763/EM STANLEY, EUTM 019267200/EM, EUTM 011148673/EM ALADDIN, EUTM 019088038/EM AEROLIGHT, ITM 1819605/WO ICEFLOW, ITM 1202123/WO STANLEY	
 ITM 1428919/WO STANLEY SINCE 1913, ITM 958412/WO,ITM 934874/WO ECYCLE, ITM 1857410/WO, ITM 1344432/WO CERAMIVAC, ITM 1824500/WO WELLSPRING, ITM 1427445/WO, ITM 1428859/WO SINCE 1913, REUD 001631060-0001/EM, REUD 007706007-0001/EM, REUD  007706007-0013/EM, REUD 007706007-0014/EM,REUD 007706007-0015/E, REUD 007951371-0016/EM, REUD 008017875-0010/EM, REUD 008017875-0005/EM, REUD 008017875-0021/EM</t>
   </si>
   <si>
     <t>TOW S.P.A. A S.U.</t>
   </si>
   <si>
     <t>apģērbs, apavi</t>
   </si>
   <si>
     <t>EUTM 012551016/EM WOOLRICH,EUTM 005339973/EM WOOLEN MILLS, EUTM 004609871/EM WOOLRICH JOHN RICH &amp; BROS., EUTM 010620111/EM Est. 1830 - WOOLRICH R - Woolrich Woolen Mills - Woolrich, PA., EUTM 004699021/EM Woolrich WOOLRICH WOOLEN MILLS WOOLRICH, PA., EUTM 018573613/EM ARCTIC PARKA, EUTM 018101396/EM WOOLRICH, EUTM 018073814/EM EST. 1830 WOOLRICH, EUTM 007536386/EM WOOLEN MILLS, EUTM 019015805/EM Woolrich EST. 1830, EUTM 008135584/EM PENN-RICH, EUTM 008133761/EM, EUTM 005455332/EM, EUTM 010602118/EMTHE ORIGINAL OUTDOOR CLOTHING COMPANY - WOOLRICH - WOOLRICH WOOLEN MILLS - WOOLRICH, PENNSYLVANIA, ITM 1696137/WO, ITM 1833291/WO Woolrich EST.1830, EUTM 006708432/EM WOOLRICH, EUTM 000583989/EM Woolrich SINCE 1830, EUTM 018147473/EM EST. 1830 WOOLRICH, EUTM 018073820/EM EST. 1830 WOOLRICH</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 016995342 BADGAL BANG, EUTM 011733953 BENEFIT, EUTM 007381023 benefit, EUTM 018251229 BENEFIT GEORGIA, EUTM 00372 03007 BENEFIT, EUTM 006020473 BOI-ING, EUTM 011101219 ACHATINT, EUTM 017978514 COOKIE, EUTM 007275142 CORALISTA, EUTM 006020762 DALLAS DANDELION, EUTM 015125751 DANDELION TWINKLE, EUTM 003723087 DR.FEELGOOD, EUTM 014405583 GALIFORNIA, EUTM 014417976 GIMME BROW, EUTM 015800766 GOGOTINT, EUTM 015800758 GOLD RUSH, EUTM 003722295 HIGH BEAM, EUTM 016417611 HIGH BROW, EUTM 006023188 HOOLA, EUTM 011352499 LOLLITINT, EUTM 007018963 POSIE TINT, EUTM 010784635 ROCKATEUR, EUTM 011180593 ROLLER LASH, EUTM 008527293 THE POREFESSIONAL, EUTM 013711064 THE POREFESSIONAL : MATTE RESCUE, EUTM 009518549 THEY'RE REAL, EUTM 017978513 TICKLE	
 ITM 1323022 PUNCH POP!	</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 015065031 FENTY BEAUTY, EUTM 018105240 FENTY, EUTM 018160294 FENTY BEAUTY PRO FILT'R, EUTM 017912536 FENTY SKIN,EUTM 017912543 FENTY FRAGRANCE
 </t>
   </si>
   <si>
     <t>EUTM 015538796 MODERN PRINCESS, EUTM 014026934 MODERN PRINCESS, EUTM 017911434 LANVIN, ITM	0801129A ÉCLAT D'ARPÈGE, EUTM 008701278 MARRY ME</t>
@@ -13104,53 +12738,50 @@
     <t xml:space="preserve">                                                                                                                                                                                                                       EUTM 016163339/EM HUMER, EUTM 011541431/EM HUMER
 EUTM 011629342/EM HUMEX, EUTM 012918777/EM URGO URGO	
 EUTM 012918901/EM URGO, EUTM 010595651/EM UrgoStart	
 EUTM 010372928/EM UrgoTul
 </t>
   </si>
   <si>
     <t>URGO RECHERCHE INNOVATION ET DEVELOPPEMENT</t>
   </si>
   <si>
     <t>ALOE PRIVATE EQUITY</t>
   </si>
   <si>
     <t>mugursomas, somas sporta somas, cepures,  krekli, sporta jakas, futbola krekli, cepures apakšveļa u.c.</t>
   </si>
   <si>
     <t>EUTM 017958611/EM le coq sportif, EUTM 017424011/EM, EUTM 016628083/EM, EUTM 010981355/EM le coq sportif,EUTM 008883671/EM LE COQ SPORTIF, EUTM 002173961/EM, EUTM 012794831/EM, EUTM 005238407/EM, EUTM 010256618/EM le coq sportif, EUTM 010603769 /EM, EUTM 013287727/EM le coq sportif, EUTM 008883761/EM, EUTM 018648116/EM LE COQ SPORTIF</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 009844127/EM LOUIS VUITTON PARIS, EUTM 000311985 figurative, REDU 000084223-0002 Symboles graphiques, REDU 002424671-0001 Montres, REDU 000084223-0001, Symboles graphiques, REDU 003171230-0001 Valises, REDU 003799436-0001 Lunettes, EUTM 008466179 TURBULENCES, EUTM 016174815 LOUIS VUITTON, REDU 006578274-0001 Souliers, EUTM 014272496  V, REDU 002516708-0002 Maroquinerie (Ornementation pour -), Logos, REDU004678233-0001 Souliers, ITM 1127688 LV, REDU006578274-0003 Souliers REDU 004761401-0001 Chaussures, REDU 003463132-0001	Sacs [emballages], REDU 004157527-0001 Montres, REDU 000463799-0001 Montres, REDU 000463799-0002, REDU 000463799-0003 Montres, REDU 000463799-0004 Montres, ITM 1369936 Marque figurative (cf visuel dans la liste des droits), ITM 1369935 Marque figurative (cf visuel dans la liste des droits), EUTM 15214703 HEURES D'ABSENCE, EUTM 14901367 JE, TU, IL,  EUTM 17471038  LE JOUR SE LEVE, EUTM 15722051 LES FONTAINES PARFUMEES, EUTM 16993586  L'IMMENSITE, EUTM 6587844 LOUIS VUITTON TRUNKS &amp; BAGS (marque figurative : cf visuel dans la liste des droits), ITM 1411805 LV (marque figurative : cf visuel dans la liste des droits), EUTM 13369236  LV (marque figurative : cf visuel dans la liste des droits), ITM 1404143 LV (marque figurative : cf visuel dans la liste des droits), ITM 1472919 LVM (marque figurative : cf visuel dans la liste des droits), ITM 1259454 MATIERE NOIRE, EUTM 14902688 MILLE FEUX ITM 1285283 VVV (marque figurative : cf visuel dans la liste des droits), REDU003025154-0001 Sacs à dos, REDU005241577-0001 Sacs, REDU 002695858- 0001 Sac à main, REDU 007421698-0001 Housses de sacs de couchage, Sacs, REDU 002643429-0001 Sacs à main, REDU 002499467-0001 Sacs à main, REDU005518 222- 0001, EUTM 001172857/EM LOUIS VUITTON, EUTM 000015610/EM LOUIS VUITTON, EUTM 000015628/EM LV, EUTM 000015602/EM LV, EUTM 009844391/EM LV, EUTM 003958428/EM, EUTM 003958394/EM	</t>
   </si>
   <si>
     <t>Louis Vuitton Malletier S.A.</t>
   </si>
   <si>
-    <t>apģērbi,apavi,somas,saulesbrilles,juvelierizstrādājumi u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>REUD 000710124-0001/EM, REUD 000210240-0001/EM, ITM 963861/WO KEYGO, ITM 1353316/WO KEYPOP, ICD D093604-0005/WO, ICD D093604-0003/WO, ICD D093604-0001/WO, ICD D093604-0004/WO	
 ICD D093604-0002/WO, ICD D085946-0005/WO, ITM 873280/WO SITUO</t>
   </si>
   <si>
     <t>SOMFY ACTIVITES SA</t>
   </si>
   <si>
     <t>tālvadības pultis, motoru tālvadības pultis, daudzfunkcionālas tālvadības pultis</t>
   </si>
   <si>
     <t>EGIW  Champagne</t>
   </si>
   <si>
     <t>COMITE CHAMPAGNE</t>
   </si>
   <si>
     <t>dzirkstošie vīni</t>
   </si>
   <si>
     <t>EUTM 002037802/EM KAHLÚA, EUTM 018251296/EM KAHLUA - The original - Coffee Liqueur - Original- Licor de cafe Kahlua, EUTM 018897329/EM KAHLÚA THE ORIGINAL COFFEE LIQUEUR, EUTM 009176661/EM KAHLUA, EUTM 009904103/EM, EUTM 009898818/EM, EUTM 011196301/EM EST VERACRUZ 1936</t>
   </si>
   <si>
     <t>REDU 6850012-0004, ICD DM/250409
 EUTM 019279235 Bite X</t>
   </si>
@@ -13192,55 +12823,50 @@
     <t>rozes, rožu krūmi, rožu stādi</t>
   </si>
   <si>
     <t>ITM 838377 Abraxane /fig./, ITM 920690/ABRAXANE</t>
   </si>
   <si>
     <t>Abraxis Bioscience LLC</t>
   </si>
   <si>
     <t>medikamenti u.c.</t>
   </si>
   <si>
     <t>EUTM 010845196/EM Diamant</t>
   </si>
   <si>
     <t>Diamant Fahrradwerke Gesellschaft mit beschränkter Haftung</t>
   </si>
   <si>
     <t>velosipēdi u.c.</t>
   </si>
   <si>
     <t>EUTM 018275766/EM SMEG, EUTM 017968509/EM SMEG</t>
   </si>
   <si>
     <t>SMEG S.P.A.</t>
-  </si>
-[...3 lines deleted...]
-tosteri,kafija</t>
   </si>
   <si>
     <t xml:space="preserve">REUD 001939075-0001/EM, REUD 001939075-0006/EM, REUD 001939075-0002/EM, REUD 001939075-0003/EM,REUD 001939075-0017/EM
 REUD 001939075-0004/EM, REUD 001939075-0005/EM	</t>
   </si>
   <si>
     <t>NICE SPA</t>
   </si>
   <si>
     <t>raidītāji, bezvadu raidītāji</t>
   </si>
   <si>
     <t>EUTM 002566057 /fig./,  EUTM 002566008 /fig./,  EUTM191411 Yamaha, EUTM 000383125/EM YAMAHA</t>
   </si>
   <si>
     <t>YAMAHA MOTOR EUROPE N.V.</t>
   </si>
   <si>
     <t>rezerves daļas, apģērbi u.c.</t>
   </si>
   <si>
     <t>LEGAMI S.P.A. SOCIETA' BENEFIT</t>
   </si>
   <si>
     <t>mugursomas, plīša rotaļlietas, papīrs un kancelejas preces, pildspalvas, lodīšu pildspalvas</t>
@@ -13299,53 +12925,50 @@
   <si>
     <t>EUTM 018168251/EM, EUTM 015736622/EM, EUTM 008124604/EM CRYSTAL HEAD EUTM 009865155/EM,EUTM 009671934/EM SKULL	
 EUTM 008780157/EM Crystal Head,EUTM 018168244/EM CRYSTAL HEAD BLACK, EUTM 009864885/EM</t>
   </si>
   <si>
     <t>REUD 001364913-0001/EM, REUD 001364913-0002/EM, REUD 001364913-0003/EM, REUD 001364913-0004/EM,REUD 001364913-0005/EM
 REUD 001364913-0006/EM, EUTM 001573039/EM Blue's Clues, EUTM 004285771/EM BLUE'S CLUES, EUTM 004322814/EM BLUE'S CLUES
 EUTM 000576942/EM BLUE'S CLUES, EUTM 004683629/EM NICKELODEON AVATAR THE LEGEND OF AANG,EUTM 004683579/EM NICK AVATAR THE LEGEND OF AANG, EUMT 005349683/EM NICKELODEON The BACKYARDIGANS DIE HINTERHOFZWERGE LES MÉLODILOUS, EUTM 005349907/EM NICKELODEON The BACKYARDINGANS DIE HINTERHOFZWERGE LES MÉLODILOUS ZONZOLI, EUTM 003762895/EM SPONGEBOB, EUTM 001335884/EM SPONGEBOB, EUTM 003762861/EM SPONGEBOB SQUAREPANTS, EUTM 001360486/EM SPONGEBOB SQUAREPANTS,EUTM 001312016/EM DORA THE EXPLORER, EUTM 004327417/EM DORA THE EXPLORER, EUTM 005133269/EM DORA, EUTM 005351515/EM NICKELODEON DIEGO! DIOGO!, EUTM 006667109/EM SPONGEBOB SQUAREPANTS, EUTM 011624137/EM SPONGEBOB SQUAREPANTS,EUTM 011624211/EM
 EUTM 004619706/EM, EUTM 004608436/EM, EUTM 004604121/EM	
 REUD 001414221-0001/EM, EUTM 004303517/EM Nickelodeon SpongeBob Squarepants, EUTM 004540654/EM NICK JR. BACKYARDIGANS
 EUTM 004419156/EM GO DIEGO GO</t>
   </si>
   <si>
     <t>EUTM 003429396 F1 Formula 1 /fig./, EUTM 000631531 F1 Formula 1 /fig./, EUTM 003934387 F1 /fig./, EUTM 004957825, EUTM 000554873 FORMULA 1, EUTM 000770479 FORMULA 1, EUTM 008727042 F1, EUTM 009250739 F1 Formula 1 /fig./, REDU 0045 10915-0002, REDU 004510915-0001 Formula 1, EUTM 17495037 F1, ITM 617866 PADDOCK CLUB, EUTM 17494832 FORMULA 1, EUTM 17494774 F1 FORMULA, EUTM 17495011 Bildmarke, ITM 1214829 F1 FORMULA, ITM 1219987 FORMULA 1, ITM 939699 FIA FORMULA ONE WORLD CHAMPIONSHIP</t>
   </si>
   <si>
     <t>Formula One Licensing B.V.</t>
   </si>
   <si>
     <t>apģērbi, aksesuāri, rotaļlietas, smērvielas u.c.</t>
   </si>
   <si>
     <t>Gibson, Inc.</t>
   </si>
   <si>
-    <t>audio pastiprinātāji, skaļruņi [audioiekārtas], ģitāras, mūzikas instrumenti, stīgu instrumenti</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 005191242/EM GIBSON, EUTM 010129427/EM EPIPHONE
 EUTM 011411006/EM KRK, EUTM 009945015/EM LES PAUL, EUTM 008820409/EM EXPLORER, EUTM 009698581/EM SG,EUTM 011410933/EM ES, EUTM 018616433/EM STEINBERGER, EUTM 011926086/EM Les Paul, EUTM 009179953/EM, EUTM 010488237/EM GIBSON, EUTM 011067071/ EM EPIPHONE, EUTM 011067295/EM GIBSON, EUTM 012850814/EM GIBSON, EUTM 016285091/EM Gibson, EUTM 016285331/EM Epiphone, EUTM 017900891/EM Gibson, EUTM 018144005/EM Epiphone, EUTM 018143234/EM Gibson, EUTM 018984635/EM Gibson,EUTM 018984592/EM Gibson, EUTM 010942373/EM GIBSON, EUTM 010942481/EM KRAMER
 EUTM 010942605/EM GIBSON, EUTM 010942662/EM EPIPHONE
 EUTM 010942721/EM GIBSON, EUTM 011411055/EM, EUTM 011384815/EM FLYING V</t>
   </si>
   <si>
     <t>REU D002557298-0001/EM, REUD 002557298-0002/EM, REUD 002682203-0004/EM, REUD 002682203-0007/EM,REUD 002682203-0008/EM
 REUD 002682203-0003/EM, REUD 002682203-0002/EM, REUD 002682203-0006/EM, REUD 002682203-0005/EM,REUD 002682203-0001/EM
 REUD 002682203-0009/EM, REUD 002722934-0002/EM	, REUD 002722934- 0001/EM, EUTM 001253657/EM NICKELODEON, EUTM 002513695/EM GARFIELD, EUTM 002515401/EM GARFIELD ODIE</t>
   </si>
   <si>
     <t>izklaide televīzijā, tirdzniecība</t>
   </si>
   <si>
     <t>EUTM 8475063, EUTM 4121356 SMART STRAWEUTM 000141416 WD-40, EUTM 000141465 WD-40 /fig./, EUTM 000002981 /fig./, EUTM 000142562 /fig./, EUTM 008475063 /fig./, EUTM 010037042 WD-40 SPECIALIST, EUTM 010037232 WD-40 SPECIALIST /fig./, EUTM 010037398 WD-40 SPECIALIST /fig./, EUTM 004121356 SMART STRAW, EUTM 009926338 WD-40 COMPANY /fig./, EUTM 009926569 WD-40 COMPANY /fig./, M 38078 WD-40, M 38 077</t>
   </si>
   <si>
     <t>WD-40 Manufacturing Company</t>
   </si>
   <si>
     <t>smērviela</t>
   </si>
   <si>
     <t>REUD 001212286-0003, REUD 001212286-0002, REUD 001304489-0003	
 REUD 001304489-0002, REUD 001304489-0001, REUD 001212286-0001</t>
@@ -13354,164 +12977,145 @@
     <t>Hörmann KG Antriebstechnik</t>
   </si>
   <si>
     <t>BiSecur radio sistēma</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM 014633358 PHARMAPUR, EUTM 012707709  COLGATE DOUBLE ACTION, EUTM 000167122 PALMOLIVE, EUTM 008576399 PHARM 93032176 COLGATE, EUTM 010433639, PROCLINICAL, EUTM 008221095 PROCLINICAL, EUTM 000167361 AJAX, EUTM 000149955 SPEED STICK, EUTM 000149856 LADY SPEED STICK 
 </t>
   </si>
   <si>
     <t>Colgate - Palmolive Company</t>
   </si>
   <si>
     <t>zobu pastas u.c</t>
   </si>
   <si>
     <t>CYRILLUS</t>
   </si>
   <si>
     <t>EUTM 018032441/EM DACCHI</t>
   </si>
   <si>
     <t>МИЛАНО ГРУП КЪМПАНИ</t>
   </si>
   <si>
-    <t>saulesbrilles, briļļu un saulesbriļļu ietvari; brilles, briļļu un saulesbriļļu futrāļi; ķēdītes brillēm un saulesbrillem ar recepti; saulesbrilles ar recepti, daļas; briļļu siksniņas, Pensneza ietvari, lēcas ar pretatstarojošu pārklājumu u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 000472415 EPAL</t>
   </si>
   <si>
     <t>EUROPEAN PALLET ASSOCIATION e.V.</t>
   </si>
   <si>
     <t xml:space="preserve">atkārtoti lietojamas paletes, īpaši plakanas paletes, paletes ar virsbūvi un tērauda kastu paletes, pārbaudes skavas (metāla), pārbaudes naglas, zīmoga plāksnes (metāla), trafareti (metāla) </t>
   </si>
   <si>
     <t>EUTM 001019843/EM TIMBERLAND, EUTM 003452621/EM TIMBERLAND, EUTM 000164525/EM TIMBERLAND, EUTM 003057148/ EM Timberland, EUTM 001261411/EM TIMBERLAND, EUTM 001374750/ EM TIMBERLAND, EUTM 003185006/EM TBL, EUTM 001609890/EM PRO, EUTM 001609858/EM TIMBERLAND PRO, EUTM 001261403/EM, EUTM 003450673/EM, EUTM 000153486/EM, EUTM 001020049/EM, EUTM 003413093/EM SMARTWOOL, EUTM 017920291/EM, EUTM 014829006/ EM, EUTM 014829022/EM, EUTM 001374867/EM</t>
   </si>
   <si>
     <t>TBL LICENSING LLC</t>
   </si>
   <si>
     <t>iepakojuma dizains sporta zeķes, potīšu zeķes; pirkstu zeķes u.c.</t>
   </si>
   <si>
     <t>REUD 015063513-0002</t>
   </si>
   <si>
     <t>putekļsūcējs</t>
   </si>
   <si>
     <t>EUTM 018937371/EM EE, EUTM 018996280/EM EE, EUTM 018965230/EM EE, EUTM 018937110/EM ERIC EMANUEL</t>
   </si>
   <si>
     <t>EE Holding Group LLC EE Holding Group LLC</t>
-  </si>
-[...1 lines deleted...]
-    <t>sporta bikses, sporta krekli,  cepures</t>
   </si>
   <si>
     <t>EUTM 019047370 HELLMANN</t>
   </si>
   <si>
     <t>Hellmann-Versand GmbH</t>
   </si>
   <si>
     <t xml:space="preserve">dažādi metāla tējas sveču turētāji
 </t>
   </si>
   <si>
     <t>ICD D206361-0002/WO, ICD D206361-0001/WO, ICD D207688-0001/WO	
 EUTM 003396256/EM PROXXON, EUTM 003607504/EM MICROMOT	
 ITM 1352447/WO PROXXON MICROMOT System, ITM 1353174/WO PROXXON MICROMOT System, EUTM 011497831/EM PROXXON
 ICD D255106-0005/WO, ICD D255106-0004/WO</t>
   </si>
   <si>
     <t>Proxxon Sa</t>
   </si>
   <si>
-    <t xml:space="preserve">tīrīšanas iekārtas un piederumi, slīpmašīnas [mašīnas], urbji, elektriskie pulēšanas instrumenti,
-[...2 lines deleted...]
-  <si>
     <t>EUTM 019018851/EM CASABLANCA TENNIS CLUB, ITM 1548815/WO	
 ITM 1826775/WO, ITM 1819384/WO CASA BLANCA,ITM 813772/WO CASA BLANCA</t>
   </si>
   <si>
     <t>CBParis Group LTD</t>
   </si>
   <si>
-    <t>T-krekli</t>
-[...1 lines deleted...]
-  <si>
     <t>EUTM 019145397/EM MAXIGRA</t>
   </si>
   <si>
     <t>SWISS PHARMA INTERNATIONAL AG</t>
   </si>
   <si>
     <t>farmaceitiskie medikamenti, farmaceitiskie preparāti, uztura bagātinātāji</t>
   </si>
   <si>
     <t>EUTM 019313448/EM Acard</t>
-  </si>
-[...1 lines deleted...]
-    <t>farmaceitiskie līdzekļi; antikoagulanti</t>
   </si>
   <si>
     <t>EUTM 019301067/EM IBUVIT</t>
   </si>
   <si>
     <t>farmaceitiskie medikamenti, uztura bagātinātāji, vitamīni un vitamīnu preparāti</t>
   </si>
   <si>
     <t>GEAR UP INTERNATIONAL LIMITED</t>
   </si>
   <si>
     <t>EUTM 001348911/EM, EUTM 014587919/EM, EUTM 018643108/EM EVISU, EUTM 000483719/EM EVISU, EUTM 011798428/EM CUSTOM MADE Evisu EVISU HERITAGE &amp; CO, EUTM 003124336/EM, EUTM 018643112/EM</t>
   </si>
   <si>
     <t>ITM 881767/WO</t>
   </si>
   <si>
     <t>saulesbrilles, brilles ar recepti</t>
   </si>
   <si>
     <t xml:space="preserve">ICD D238625-0001/WO, ICD D239208-0001/WO, ICD D243980-0001/WO	
 ICD D238257-0001/WO, ITM 1638954/WO POLÈNE, ITM 1740523/WO	
 ICD D248094-0001/WO, ICD D238056-0001/WO	</t>
   </si>
   <si>
     <t>LA CADETTE</t>
   </si>
   <si>
     <t>ādas rokassomas</t>
-  </si>
-[...1 lines deleted...]
-    <t>26.07.20267</t>
   </si>
   <si>
     <t>ITM 1264131 INREBIC, EUTM 1461188 INREBIC (marque figurative-voir visuel dans la liste des droits)</t>
   </si>
   <si>
     <t>Impact Biomedicines, Inc.</t>
   </si>
   <si>
     <t>UPT EP3552526</t>
   </si>
   <si>
     <t>GREEN</t>
   </si>
   <si>
     <t>ziedu vāzes, ziedu konteineri, ūdens tvertnes u.c.</t>
   </si>
   <si>
     <t xml:space="preserve">EUTM	006447239/EM	10000292	5.10	
 EUTM	014332449/EM	10000328	SPEEDFACTORY	
 EUTM	018991501/EM	10000329	SPARKFUSION	
 EUTM	017890980/EM	10000330	SOLARRIDE	
 EUTM	017853102/EM	10000331	SOLARBLAZE
 EUTM	017926878/EM	10000332	SLEUTH
 EUTM	009332107/EM	10000333	Shape The Future of Sport	
 EUTM	009990201/EM	10000334	SARRAGAN	
@@ -13671,66 +13275,60 @@
 EUTM	008753329/EM	10000174,UTM	011625779/EM	10000175	NEO, EUTM	015894868/EM	10000178	PUREBOOST	
 EUTM	015894876/EM	10000179	ULTRABOOST	2017-01-24	2036-10-05	25	N	Skatīt / Rediģēt, CUXXION	2025-06-21	2035-03-06	25	N	Skatīt / Rediģēt
 EUTM	019121312/EM	10000433	CLIMA365	2025-04-17	2034-12-18	25	N	Skatīt / Rediģēt
 EUTM	019006277/EM	10000434	TRIONDA	2024-08-09	2034-03-28	28	N	Skatīt / Rediģēt
 EUTM	019225220/EM	10000435	SKYCHASER	2025-11-16	2035-07-29	25	N	Skatīt / Rediģēt
 EUTM	019152577/EM	10000436	RAPIDFIT	2025-06-21	2035-03-06	25	N	Skatīt / Rediģēt
 EUTM	019259191/EM	10000437	MEMOPRENE	2026-01-23	2035-10-10	25	N	Skatīt / Rediģēt
 EUTM	019156004/EM	10000438	LIGHTORAMA	2025-06-27	2035-03-13	25	N	Skatīt / Rediģēt
 EUTM	019218194/EM	10000439	HYPERBOOST	2025-11-29	2035-07-15	25	N	Skatīt / Rediģēt
 EUTM	019144599/EM	10000440	ENERGYRODS	2025-06-08	2035-02-18	25	N	Skatīt / Rediģēt
 REUD	015094704-0028/EM	10000441		</t>
   </si>
   <si>
     <t>EUTM 018806702//EM BIOTEBAL</t>
   </si>
   <si>
     <t>NCPR Intellectual Passport C.B. SE8318RM0117 Simplified Connections</t>
   </si>
   <si>
     <t>Myrland, Robert Dave</t>
   </si>
   <si>
     <t>USB uzlādes ierīces, universālo seriālo kopņu (USB) kabeļi, USB kabeļi mobilajiem tālruņiem</t>
   </si>
   <si>
-    <t>14..07.2027</t>
-[...1 lines deleted...]
-  <si>
     <t>NTM	M 16 691/LV</t>
   </si>
   <si>
     <t xml:space="preserve">REUD 015020887-0001/EM, REUD 015092254-0001/EM	, REUD 015092255-0001/EM	</t>
   </si>
   <si>
     <t>БАРОС ВИЖЪН ЕООД</t>
   </si>
   <si>
     <t>metāla balkona margas, metāla kronšteini stiklam, metāla dubultstiklojuma paneļi, metāla kompozītmateriāla logi ar izolējošu stiklu, nemetāla dubultstiklojuma paneļi, dubultstiklojuma izolācijas stikla rūtis</t>
-  </si>
-[...1 lines deleted...]
-    <t>13..07.2027</t>
   </si>
   <si>
     <t>EUTM 018677958/ EM, ITM 1728214/WO polaroid, ITM 857993/WO POLAROID, ITM 1756678/WO, ITM 1754524/WO</t>
   </si>
   <si>
     <t>POLAROID INTERNATIONAL B.V.</t>
   </si>
   <si>
     <t>eksponētas filmas, kinofilmas; fotogrāfijas, printeri, momentuzņēmumu kameras</t>
   </si>
   <si>
     <t>EUTM 018501041/EMCOACH NEW YORK, EUTM 003210705/EM, EUTM 003060027/EM,EUTM 012655965/EM COACH NEW YORK, EUTM 011516317/EM, EUTM 018461458/EM UPCRAFTED, EUTM 018951723/EM TABBY, EUTM 011516051/EM LEGACY, EUTM 018998619/EM HAVE TASTE LOVE WASTE, UTM 018336915/EM COURAGE TO BE REAL	
 EUTM 018470921/EM COACH, EUTM 018465627/EM COACH, EUTM 019062545/EM  COACH RECYCLED LEATHER, EUTM 019112002/EM COACH NEW YORK, EUTM011134921/EM COACH LOVE, EUTM 019087678/EM COACH COACHTOPIA,EUTM018525298/EM COACH (RE)LOVED, EUTM018836895/EM COACH, EUTM019112069/EM C COACH
 EUTM009719733/EM POPPY, EUTM 000214858/EM COACH, EUTM 018903168/EM ROAD TO CIRCULARITY, ITM 930091/WO COACH LEATHERWARE EST. 1941, EUTM 017950505/EM COACH CREATE
 EUTM 018904764/EM UPCRUSHED	, EUTM 011516986/EM COACH LEATHERWARE EST. 1941, EUTM 015814304/EM COACH 1941, EUTM 018164141/EM CITYSOLE, EUTM 013021654/EM COACH NEW YORK, EUTM 011516713/EM COACH LEATHERWARE, EUTM 011135076/EM	
 EUTM 009099136/EM,  EUTM 000214874/EM COACH, EUTM 010325348/ EM COACH, EUTM 018501041/EM COACH NEW YORK, EUTM 018470921/EM COACH, EUTM 011516317/EM, EUTM 003060027/EM, EUTM 012655965/EM COACH NEW YORK</t>
   </si>
   <si>
     <t>COACH IP HOLDINGS LLC</t>
   </si>
   <si>
     <t>apģērbi, ausu aizbāžņi vai sildītāji, kurjeru somas, plecu somas, piekarināmās somas, beisbola cepures,  krūzes u.c.</t>
   </si>
   <si>
     <t>*no 2025.gada 16.oktobra tiek piemērotas šādas aizsardzības veidu abrievatūras:</t>
@@ -13766,62 +13364,56 @@
     <t>Mölkky spēle</t>
   </si>
   <si>
     <t>šokolādes, konfektes, kafija, tēja, kakao un mākslīgā kafija, alus, minerālūdens, gāzēts ūdens u.c.</t>
   </si>
   <si>
     <t>bezalkoholiskie dzērieni, apģērbi, galvassegas peldkostīmi, t-krekli, zeķes, sviedru krekli, šorti, kleitas, sandales, skriešanas kostīmi, sporta džemperi, apakšbikses, džemperi ar kapuci, vestes, bikses, pidžamas, naktskrekli u.c.</t>
   </si>
   <si>
     <t>pulksteņi un hronoloģiski instrumenti, juvelierizstrādājumi,  rotaslietas,apģērbi, galvassegas, šalles, cimdi, zeķes, jostas, apavi,  apavu zoles, zolītes, un citi aksesuāri, rāvējslēdzēji, apavu tīrīšanas un pulēšanas līdzekļi, ugunsdrošais apģērbs, darba bikses, virsvalki, ceļgalu spilventiņi, cietās cepures, aizsargcimdi, aizsargbrilles, rūpniecības apavi, aulesbrilles, austiņas, mobilo tālruņu siksnas, atmiņas kartes, DVD, kompaktdiski, magnētiskie datu nesēji, video kasetes, rūpniecisko apavu zoles un zolītes, instrumentu jostas, instrumentu jostu piederumi,
 somas, somiņas ceļojumu somas, čemodāni, mugursomas, kabatas portfeļi, maki, kancelejas preces un biroja piederumi</t>
   </si>
   <si>
     <t>metināšanas mašīnas un piederumi</t>
   </si>
   <si>
     <t>gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un vārīti augļi un dārzeņi, želejas, ievārījumi, kompots, olas, piens un piena produkti, pārtikas eļļas un tauki, nesagatavoti un neapstrādāti lauksaimniecības, ūdens, dārzkopības un mežsaimniecības produkti,  graudaugi un sēklas, svaigi augļi, dārzeņi un zaļumi, dabiski augi un ziedi, ziedu sīpoli, stādi un sēklas stādīšanai, dzīvi dzīvnieki, pārtika un dzērieni dzīvniekiem, iesals u.c.</t>
   </si>
   <si>
     <t>apģērbs, apavi, galvassegas, bērnu sēdeklīši, krēsli, taburetes, galdi, līmējošie pārsēji, ziepes, sauļošanās krēms, odekoloni, bērnu pārtika, spēles un rotaļlietas, vingrošanas un sporta preces, rotājumi Ziemassvētku eglītēm, velosipēdi, lampas, lukturīši, velosipēdu lukturi, ierakstītas audio lentas un DVD, skaņu ierakstītāji  un atskaņotāji, digitālās kameras izklaidei bērniem un zīdaiņiem, atslēgu piekariņi u.c.</t>
   </si>
   <si>
     <t>lejupielādējami attēlu faili, mobilo tālruņu zvana signāli, elektronika, lejupielādējamas publikācijas, grāmatas, salvetes, galda paklāji, galda pārvalki un paliktņi, papīra karogi un vimpeļi, priekšautiņi no papīra, papīra dvieļi, salvetes, tualetes ruļļi, virtuves ruļļi, brilles, futrāļi, ķēdes, auklas, briļļu rāmji, magnēti,apģērbi, apavi, galvassegas, aksesuāri, piederumi u.c.</t>
   </si>
   <si>
-    <t xml:space="preserve">Covid 19 vaccines	</t>
-[...1 lines deleted...]
-  <si>
     <t>juvelierizstrādājumi, sudraba rotaslietas, dārgmetālu figūriņas -statuetes, medaļas, bižutērija, atslēgu piekariņi personīgie piederumi u.c.</t>
   </si>
   <si>
     <t>vingrošanas un sporta preces, apģērbs, apavi, galvassegas, pulksteņi, ceļojumu futrāļi, somas, spēles, rotaļlietas, video spēļu ierīces, juvelierizstrādājumi u.c.</t>
   </si>
   <si>
-    <t xml:space="preserve"> aizsardzības un drošības aprīkojums, aizsargķiveres, aizsargmaskas aizsargzābaki, aizsargapģērbs (bruņas),  aizsargapģērbs, cimdi, apģērbs, galvassegas un apavi medicīnas personālam un pacientiem, medicīniskie pārsēji, autiņbiksītes zīdaiņiem un nesaturēšanai, peldbikses zīdaiņiem, automašīnu sēdekļi, pārvalki, galvas balsti, bērnu drošības sēdekļi transportlīdzekļiem, izstrādājumi no ādas, proti, kastes, maki, čemodāni un čemodāni dokumentiem, maki, kredītkaršu futrāļi, atslēgu futrāļi, somas un čemodāni,  atslēgu maisiņi, mugursomas, maki, apģērbs, apavi u.c.</t>
-[...1 lines deleted...]
-  <si>
     <t>apģērbs, galvassegas, preparāti balināšanai un citas veļas vielas, preparāti tīrīšanai, pulēšanai, attaukošanai un noberšanai, ziepes, parfimērijas izstrādājumi, ēteriskās eļļas, kosmētika, matu losjoni, zobu pastas; apakšveļa, zeķes, cimdi,  apavi, apavu zoles, krēmi, pastas, vaski, kondicionieri, pulēšanai, tīrīšanai un aizsardzībai no lietus, apavu tīrīšanas lupatiņas,  sukas, apavu maisiņi u.c.</t>
   </si>
   <si>
     <t>smaržas, tualetes ūdens, dezodoranti  ēteriskās eļļas, eļļas kosmētikas vajadzībām, kosmētika, dekoratīvās kosmētikas līdzekļi, kosmētikas līdzekļi ādas kopšanai, ziepes, šampūni, skūšanās krēmi, apģērbs, apavi, galvassegas,  somas, juvelierizstrādājumi, pulksteņi u.c.</t>
   </si>
   <si>
     <t xml:space="preserve"> kosmētika ādas kopšanai, kosmētikas krēmi, kosmētikas serumi, losjoni kosmētiskai lietošanai, šampūni, ārstnieciski ādas kopšanas līdzekļi, zobu pastas, mutes skalojamie līdzekļi, nagu kopšanas līdzekļi, ķirurģiskie, medicīniskie, zobārstniecības un veterinārie aparāti un instrumenti, kā arī mākslīgās ekstremitātes, acis un zobi, ortopēdiski izstrādājumi, šuvju materiāls, seksa piederumi, fizikālās terapijas aprīkojums, knupīši un piederumi barošanai, mākslīgās protēzes un implanti, ortopēdiskie un kustību palīglīdzekļi, visu iepriekš minēto izstrādājumu daļas un piederumi</t>
   </si>
   <si>
     <t xml:space="preserve">elektroinstrumenti, bezvadu elektroinstrumenti, tostarp ripzāģi, leņķzāģi, ķēdes zāģi, lentzāģi, finierzāģi, grupzāģi, griezēji, griešanas mašīnas, knaibles, šķēres, ēveles, rievu griezēji, frēzes un trimmeri, urbju uzgaļi, triecienurbji, rotācijas urbjmašīnas, āmururbji un nojaukšanas āmuri, lauzēji, triecienskrūvgrieži, triecienuzgriežņu atslēgas, skrūvgrieži, uzgriežņu atslēgas, slīpmašīnas, pulēšanas mašīnas u.c. </t>
   </si>
   <si>
     <t>alkoholiskie dzērieni, vīni, stiprie alkoholiskie dzērieni un liķieri, alus, porteris, bezalkoholiskie vīni, vīnogu sula, citrusaugļu sulas un sagataves to pagatavošanai</t>
   </si>
   <si>
     <t>lūpu kosmētika, meikaps, plakstiņu ēnas, acu ēnu paletes, korektori, sejas korektors, korektori plankumiem, korektori līnijām un grumbām u.c.</t>
   </si>
   <si>
     <t>metāla skrūves, uzgriežņi, dībeļi metāla āķi, metāla cauruļu veidgabali, rokas instrumenti un darbarīki, savienojuma kārbas, kontaktligzdas, metāla un nemetāla celtniecības elementi u.c.</t>
   </si>
   <si>
     <t>audiovizuālie pārdošanas palīglīdzekļi neatkarīgiem tirdzniecības pārstāvjiem, kas nodarbojas ar apģērbu, apakšveļas, mājsaimniecības veļas, proti, audiokasešu, videokasešu lentu, CD-ROM, DVD ar pārdošanas padomiem, apmācības un motivācijas tēmas, mājsaimniecības piederumi, gultas, vannas, virtuves un galda veļa, paklājiņi, salvetes, palagi, vannas dvieļi, roku dvieļi, segas, aizkari u.c.</t>
   </si>
   <si>
     <t>sejas vaigu, acu, lūpu kopšanas līdzekļi, ieskaitot pamatkrāsu, pamatu, korektoru, sejas pulveri, sejas pastiprinātāju, grima paletes</t>
@@ -13830,60 +13422,586 @@
     <t>datoru programmatūra, spēles, elektroniskie spēļu automāti, elektroniskās spēles kā papildu ierīces televizoriem, spēles, rotaļlietas, vingrošanas un sporta preces, kas nav ietvertas citās klasēs, ziemassvētku eglīšu rotājumi u.c.</t>
   </si>
   <si>
     <t>kosmētika, parfimērijas preces, dezodoranti personīgai lietošanai, pretsviedru līdzekļi, Ķelnes ūdens, ziepes, mazgāšanas līdzekļi, kas nav paredzēti rūpnieciskiem vai ražošanas procesiem vai izmantošanai medicīnā, veļaspulveris, trauku mazgājamais līdzeklis, mazgāšanas līdzekļi, veļas mīkstinātāji, tīrīšanas un pulēšanas līdzekļi, mājsaimniecības balinātājs, šampūni, matu preparāti, zobu pastas, depilācijas līdzekļi, viltus nagi, tualetes piederumi, ādas kopšanas līdzekļi, preparāti u.c.</t>
   </si>
   <si>
     <t>apģērbs, rotaļlietas, kancelejas preces, svārsta pulksteņi, vannas halāti, bērnu lietussargi,  ballīšu baloni, papīra ballīšu dekorācijas, ballīšu ielūgumi, svētku rakstāmpiederumi, papīra ballīšu piederumi, vannas rotaļlietas, bērnu albumi, bērnu pārtika (zīdaiņiem), bērnu dvieļi, plastmasas ballīšu cepures u.c.</t>
   </si>
   <si>
     <t>liftu lentes, iespiedshēmu plates, iespiedshēmas, pārvietojamie celiņi, invertori (elektrība), inverteri strāvas padevei, pārvietojamas kāpnes (eskalatori), zobsiksnas motoriem, mašīnām, motoriem u.c.</t>
   </si>
   <si>
     <t>rotaļlietas, spēles, mehāniskās rotaļlietas, rotaļu modeļi, modeļu transportlīdzekļi, žurnāli, grāmatas, pulksteņi, saulesbrilles, brilles, ķiveres, stereo austiņas audio pastiprinātāji, austiņas telefoniem, pildspalvas, apavi, apģērbs, automobiļi/vieglās automašīnas, riteņu diski, riteņi u.c.</t>
   </si>
   <si>
     <t>sprauslu uzgaļi lāzergriešanas sistēmām, HK un NK tipa oriģinālās sprauslas</t>
   </si>
   <si>
     <t>vakuuma termosi dzērienu uzglabāšanai, glāzes, dzeršanas trauki un bāra piederumi, termosi, pudeles, siltumizolēti trauki, galda piederumi, virtuves piederumi un konteineri, dzesētāji (neelektriski trauki), dzērienu kannas u.c.</t>
   </si>
   <si>
     <t>elektriskie instrumenti un piederumi mehāniskiem instrumentiem, elektriskie urbji, elektropneimatiskie āmuri, rotējošie āmuri, smilšpapīra slīpmašīnas, elektriskie smilšu strūklu aparāti, ekscentriskā slīpmašīna, disku slīpmašīna, koka lentes slīpmašīnas, pulēšanas diski,  elektriskie zāģi, ripzāģi, finierzāģi, rāmja zāģi, motorzāģi, šķērszāģi, slīpzāģi, galda zāģi, radiālie roku zāģi, ķīmiskie izstrādājumi,  līmvielas, līmes, sveķi, hermētiķi, saistvielas un epoksīda līmvielas, ķīmiskie enkuri, vinilestera sveķi, poliestera sveķi, līmējošie enkuri, gāzes izmantošanai instrumentos, pulveris izmantošanai instrumentos, vielas iepriekš minēto preču iznīcināšanai,  metāla caurules, izolācijas dībeļi,instrumenti sienas enkuru atvēršanai, instrumentu turētājs, instrumentu izgrūdēji u.c.</t>
   </si>
   <si>
     <t>tualetes piederumi;parfimērija, smaržas, kosmētika, kolekcionējamas monētas,atslēgu piekariņi,3D atslēgu piekariņi, piemiņas medaļas,papīra ballīšu rotājumi, papīra ballīšu maisiņi, ballīšu kancelejas preces, somas, kosmētikas somiņas, maciņi u.c.</t>
+  </si>
+  <si>
+    <t>EUTM 019128621/EM DEJAVUCARS, EUTM 019307830/EM OEMLINE	
+REUD 015001153-0001/EM, REUD 008977441-0001/EM</t>
+  </si>
+  <si>
+    <t>DEJAVU CARS B.V.</t>
+  </si>
+  <si>
+    <t>transportlīdzekļu piederumu uzstādīšana</t>
+  </si>
+  <si>
+    <t>EUTM 018168657/EM, EUTM 018961853/EM, EUTM 018894762/EM</t>
+  </si>
+  <si>
+    <t>ALTADIS SA</t>
+  </si>
+  <si>
+    <t>elektroniskās cigaretes, cigaretes, mentola cigaretes</t>
+  </si>
+  <si>
+    <t>ITM IR1846690 DRAGIBUS ITM 1673957S'ghetti, ITM1277896 HAPPY CHERRIES, ITM 1277657, ITM 1277890HAPPY COLA, EUTM17900890 GOLDBÄREN, ITM 1572040 GOLDBEARS, ITM 1635745, ITM 1572606, ITM 1309724</t>
+  </si>
+  <si>
+    <t>REUD 015123935-0001 Calzado - LYRA, REUD 015123935-0002 Calzado - LYRA, REUD 015123935-0003 Calzado - LYRA, REUD 015123935-0004 Calzado - SOPHIE, REUD 015123935-0005 Calzado - SOPHIE, REUD 015123935-0006 Calzado - SOPHIE, REUD 015123935-0007 Calzado - GINEVRA, REUD 015123935-0008 Calzado - GINEVRA,REUD 015123935- 0009 Calzado - GINEVRA, REUD 015123935-0010 Calzado - DOUBLE	
+REUD 015123935-0011 Calzado - NARNIA,REUD 015123935-0012 Calzado - NARNIA, REUD 015123935-0013 Calzado - BRUNA GLINT, REUD 015123935-0014 Hebilla - BRUNA GLINT, REUD 015123935-0015 Hebilla	
+REUD 015123935-0016 Suela, EUTM 018641478 Flabelus</t>
+  </si>
+  <si>
+    <t>FLABELUS SPAIN, S.L.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">led apgaismojums, spuldzes, paneļi u.c. </t>
+  </si>
+  <si>
+    <t>Eastman Kodak Company</t>
+  </si>
+  <si>
+    <t>ITM 1391680KODAK, EUTM 12298386KODAK. ITM 1245726KODAK	
+ITM 1184780KODAK</t>
+  </si>
+  <si>
+    <t>EUTM 001533025/EM Ford, EUTM 004670618/EM FORD, EUTM 007277081/EM MOTORCRAFT</t>
+  </si>
+  <si>
+    <t>FORD MOTOR COMPANY</t>
+  </si>
+  <si>
+    <t>automobiļi,  kartona iepakojums, līmējošas etiķetes, tslēgu piekariņi no parastā metāla u.c.</t>
+  </si>
+  <si>
+    <t>EUTM 018188699/EM SKIFIDOL, EUTM 019192371/EM Skifidol Italian Brainrot, EUTM	019192409/EM Skifidol Italian Brainrot, EUTM 019210155/EM SKIFIDOL ITALIAN BRAINROT, EUTM 019261690/EM ANOMALIA GALATTICA, EUTM 019261670/EMALLUCINAZIONE COSMICA, EUTM 019261618/EMSERIE GAMMA ANOMALIA GALATTICA, EUTM 019261632/EMSERIE BETA ALLUCINAZIONE COSMICA, EUTM 019261592/EMSERIE ALPHA UNIVERSO PSICHEDELICO,ITM 1901278/WOITALIAN BRAINROT TRADING CARD GAME, EUTM 019261656/EMUNIVERSO PSICHEDELICO
+EUTM 019218713/EMSKIFIDOL ITALIAN BRAINROT</t>
+  </si>
+  <si>
+    <t>OFFICINA COMUNICAZIONE S.R.L.</t>
+  </si>
+  <si>
+    <t>spēļu kārtis u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REUD 015063389-0001Lipstick case DVN AMBER JUNGLE	
+REUD 015063389-0002Lipstick case DVN AMETHYST SHADOW	
+REUD 008487789-0001Frasco perfume Dries Van Noten (DVN) EDT ORANGE SMOKE	
+REUD 008487789-0002	Frasco perfume Dries Van Noten (DVN) EDT SUR MA PEAU	
+REUD 008487789-0003Frasco perfume Dries Van Noten (DVN)	
+REUD 008487789-0004Frasco perfume Dries Van Noten (DVN)	
+REUD 008487789-0005Frasco perfume Dries Van Noten (DVN) EDP FLEUR DU MAL	
+REUD 008487789-0006Frasco perfume Dries Van Noten (DVN) EDP JARDIN DE L'ORANGERIE, REUD 008487789-0007Frasco perfume Dries Van Noten (DVN) EDP NEON GARDEN, REUD 008487789-0008Frasco perfume Dries Van Noten (DVN) EDP RAVING ROSE, REUD 008487789-0009Frasco perfume Dries Van Noten (DVN) EDP ROCK THE MYRRH, REUD 008487789-0010 Frasco perfume Dries Van Noten (DVN) EDP ROSA CARNIVORA, REUD 008487789-0011Frasco perfume Dries Van Noten (DVN) EDP SANTAL GREENERY, REUD 008487789-0012Frasco perfume Dries Van Noten (DVN) EDP SOIE MALAQUAIS, REUD 008487789-0013Frasco perfume Dries Van Noten (DVN) EDP CANNABIS PATCHOULI, REUD 008487789-0014Frasco perfume Dries Van Noten (DVN) EDP VOODOO CHILE, REUD 008487789-0015Frasco perfume Dries Van Noten (DVN),REUD 008487789-0016Frasco perfume Dries Van Noten (DVN),REUD008488241- 0001Pintalabios Dries Van Noten (DVN) CORAL CERAMIC,  REU 08488241-0002Pintalabios Dries Van Noten (DVN) NEON PRINT, REUD 008488241-0003Pintalabios Dries Van Noten (DVN) MALACHITE SNAKE, REUD 008488241-0004, Pintalabios Dries Van Noten (DVN) CLOCKWORK LEATHER,REUD 008488241-0005Pintalabios Dries Van Noten (DVN) ACID BLUSH, REUD 008488241-0006Pintalabios Dries Van Noten (DVN), REUD 002989087-0001Envase para perfume stiletto Scandal, REUD 003051705-0001 Cajas para embalaje JPG, EUTM 5874441SCANDAL, EUTM 16175739Envase para perfume, EUTM 16175788Envase para perfume, ITM 720476Envase para perfume, ITM 720497Envase para perfume, REUD 008281810-0001Envase para perfume, REUD 003051705-0002Cajas para embalaje JPG, REUD 003051705-0003Frasco perfume JPG mujer, REUD 003051705-0004Frasco perfume JPG hombre,EUTM 14768956Stiletto para Good Girl (marca tridimensional), EUTM 018453227NEON GARDEN, EUTM 018453228SANTAL GREENERY, EUTM 018453229ROCK THE MYRRH	
+EUTM 018453231SOIE MALAQUAIS, EUTM 018456696ROSA CARNIVORA
+EUTM 018964444MYSTIC MOSS, EUTM 018964483BITTER SPLASH
+EUTM 018964484MATCHA FLEUR, EUTM 018964518CRAZY BASIL	
+EUTM 018964519CAMOMILLE SATIN, REUD 015063510-0001Bottle DVN perfume EDP BITTER SPLASH, REUD 015063510-0002Bottle DVN perfume EDP CAMOMILLE SATIN, REUD 015063510-0003Bottle DVN perfume EDP CRAZY BASIL, REUD 015063510-0004Bottle DVN perfume EDP HAVANA GOLD, REUD 015063510-0006Bottle DVN perfume EDT MYSTIC MOSS
+REUD 015063510-0008Bottle DVN perfume EDP VANILLE CAMOUFLAGE
+REUD 015086342-0001Lipstick case DVN POLKA DOT BLUE	
+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REUD 015136750-0001/EM	</t>
+  </si>
+  <si>
+    <t>JAPAN KNEADER CO.LTD</t>
+  </si>
+  <si>
+    <t>maizes izstrādājumi</t>
+  </si>
+  <si>
+    <t>EUTM 018817968/EM QUALITY PARTS, ITM 1016514/WO QUALITYPARTS</t>
+  </si>
+  <si>
+    <t>EUTM 000332874/EM JOHN DEERE, EUTM 006107783/EM JOHN DEERE
+EUTM 018047379/EM, EUTM 001727122/EM, EUTM 006258115/EM	
+EUTM 006258131/EM, EUTM 006258156/EM, EUTM 003286614/EM	
+EUTM 000063289/EM, EUTM 004390548/EM JOHN DEERE</t>
+  </si>
+  <si>
+    <t>Deere &amp; Company</t>
+  </si>
+  <si>
+    <t>EUTM 004214532/EM 3M, EUTM 010014678/EM AURA, EUTM 017926784/EM 3M, ITM 1627218/WO 1860, ITM 1827255/WO 6200	
+ITM 1828480/WO 6800</t>
+  </si>
+  <si>
+    <t>3M COMPANY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">elpošanas maskas, respiratori gaisa filtrēšanainav paredzētas mākslīgai elpināšanai </t>
+  </si>
+  <si>
+    <t>EUTM 018727763/EM PETRUS POMEROL GRAND VIN, EUTM 018727761/EM PETRUS POMEROL GRAND VIN, EUTM 018727759/EM PETRUS, EUTM 018727758/EM PETRUS, EUTM 018727757/EM</t>
+  </si>
+  <si>
+    <t>PETRUS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REUD 001430094-0001, REUD 002621649-0018, REUD 002621649-0017	
+REUD 002621649-0016, REUD002621649-0015, REUD 002621649-0014	
+REUD 002621649-0013, REUD 002621649-0012, REUD 002621649-0011	
+REUD 002621649-0010, REUD 002621649-0009, REUD 002621649-0008	
+REUD 002621649-0007, REUD 002621649-0006, REUD 002621649-0004	
+REUD 002621649-0003, REUD 002621649-0002, REUD 002621649-0001	</t>
+  </si>
+  <si>
+    <t>Rosenbauer International AG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ITM 1604108/WO OPZELURA, ITM 1661689/WO Opzelura, EUTM 018228890/EM MINJUVI, ITM 1790638/WO, ITM 1809128/WO	
+ITM1732291/WO NIKTIMVO, ITM 1828453/WO Niktimvo,ITM 1512573/WO Pemazyre, ITM 1568698/WOPemazyre, ITM1495801/WO	</t>
+  </si>
+  <si>
+    <t>EUTM 018568530/EM IERO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REMACHES FACTORY </t>
+  </si>
+  <si>
+    <t>ITM 1215574100 %, EUTM 014718167100 %, EUTM 017074303, EUTM 011702156 RIDEFIT, EUTM 15209604 RIDECAMP, ITM 1438963 R-CORE
+EUTM 018037918 RACETRAP, EUTM 18527397 NORVIK, ITM 1649373 NORG, ITM 1790014 KORBIN, ITM 1906148 AIRCRAFT,EUTM 012763141 AIRCRAFT, EUTM 012761466 AIRMATIC, EUTM 017946035 ARMEGA
+EUTM 012763041 BRISKER, EUTM 016554561 CAMPO, EUTM 012763017 CELIUM, EUTM 016554537 CENTRIC, ITM 1603898 EASTCRAFT, ITM 1895369 FORECAST, ITM 1441772 GLENDALE, EUTM 017663139 HYDROMATIC, ITM 1430196 HYPERCRAFT, EUTM 011649126I TRACK
+EUTM 018527407 AEROCRAFT, EUTM 011464765 ACCURI, ITM 1452238100 % ULTRA HD, EUTM 010374569 100%,EUTM 019225827 100% Focus On What Matters, ITM 1886637 ULTRA HYDRO, EUTM 14270052 THE FORE CAST, ITM 1449963, ITM 1856184 ARMATIC,EUTM 011464435 THE BARSTOW, EUTM 012140125 THE BARSTOW, EUTM 011464773 STRATA, EUTM 015209612 SPEEDTRAP,EUTM 012713194 SPEEDCRAFT
+EUTM 12943239 SPEEDCOUPE, ITM 1647388S NOWCRAFT,ITM 1443774 SMARTSHOCK, EUTM 017894572 SLING, ITM 17900169 SLENDALE</t>
+  </si>
+  <si>
+    <t>SAULE, LLC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 000687434 e, EUTM 000687111 evolution,EUTM 017998772
+EUTM 000370122 SENNHEISER
+</t>
+  </si>
+  <si>
+    <t>Sennheiser electronic GmbH &amp; Co. KG</t>
+  </si>
+  <si>
+    <t>ierīces un instrumenti audio signālu ierakstīšanai, kā arī to daļas, austiņas, mikrofoni u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                         EUTM 019357592, EUTM 019357266, ITM 1622617OHROPAX
+EUTM 017842386Erfinder der Ruhe, REUD 000022975-0001	
+EUTM 000454827OHROPAX</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t xml:space="preserve">OHROPAX </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+        <charset val="186"/>
+      </rPr>
+      <t>GmbH</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">  ausu aizbāžņi, dzirdes aizsardzības ierīces nirējiem.</t>
+  </si>
+  <si>
+    <t>EUTM 016664963/EM MARCHING ON TOGETHER,EUTM 007115901/EM LEEDS UNITED, EUTM 001311588/EM  L U F C, EUTM 009353293/EM</t>
+  </si>
+  <si>
+    <t>EUTM 018553722/EM Super Ninja, EUTM 016724379/EM NINJA	
+EUTM 017980024/EM, EUTM 018504786/EM, ITM 1869719/WO SUPER NINJA</t>
+  </si>
+  <si>
+    <t>FRUIT FLY NINJA B.V.</t>
+  </si>
+  <si>
+    <t>kaitēkļu apkarošana</t>
+  </si>
+  <si>
+    <t>EUTM 011510252/EM HYDROWEAR BY CHAMPION, EUTM 000122598/EM Champion, EUTM 011510229/EM HYDROTECH BY CHAMPION, EUTM 000122564/EM Champion U.S.A.,EUTM 012628749/EM C, EUTM 000122630/EM CHAMPION, EUTM 011778586/EM, EUTM 005163183/EM Champions TEAM UNIFORMS, EUTM 011296852/EM CHAMPION, EUTM 011298262/EM C,EUTM 011364841/EM CHAMPION
+EUTM 003941424/EM AUTHENTIC ATHLETIC APPAREL, EUTM 005777834/EM Champion, EUTM 000122531/EM C, EUTM 011801255/EM	
+EUTM 011364767/EM CHAMPION, EUTM 000122358/EMIT TAKES A LITTLE MORE TO MAKE A CHAMPION, EUTM 004870168/EM	
+EUTM 012628558/EM, EUTM 000853556/EM X-PULSE, EUTM 012628855/EM CHAMPION, EUTM 018204466/EM CHAMPION RADIAL COMFORT, EUTM 018210898/EM NOVA CRC, EUTM 011298312/EM CHAMPION, EUTM 000122374/EM REVERSE WEAVE, EUTM 006017611/EM game 7 ATHLETICS, EUTM 006017677/EM game 7, EUTM 006017768/EM game seven ATHLETICS, EUTM 006017826/EM GAME 7	
+EUTM 006017933/EM GAME SEVEN, EUTM 006607287/EM Basketball Central, EUTM 006872121/EM game 7 ATHLETICS, EUTM 010063493/EM game 7 ATHLETICS, EUTM 006872221/EM game 7 ATHLETICS, EUTM 009926239/EM WHERE SPORT IS TRUE, EUTM 012628392/EM, EUTM 014345037/EM C9, EUTM 014345094/EM C-NINE,EUTM 014345151/EMC19
+EUTM 014345177/EM C1919,EUTM 017962208/EM 100 YEARS FOR THE TEAM, EUTM 018329321/EM CHAMPION, EUTM 018329326/EM CHAMPION, EUTM018329333/EMC</t>
+  </si>
+  <si>
+    <t>ABG CHAMPIO EU IP HOLDCO INC.</t>
+  </si>
+  <si>
+    <t>EUTM 018711362/EM SCHIAPARELLI, EUTM 018645877/EM SCHIAPARELLI, EUTM 005894753/EM SCHIAPARELLI, ITM 1845793/WOSchiaparelli</t>
+  </si>
+  <si>
+    <t>INTERBASIC HOLDING S.R.L.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                                     ITM 1109190 Audemars Piguet le Brassus, ITM	1247290/WOAUDEMARS PIGUET, ITM 1203693/WO AP
+</t>
+  </si>
+  <si>
+    <t>AUDEMARS PIGUET MARKETING SA</t>
+  </si>
+  <si>
+    <t>EUTM 004327425/EM SOUTH PARK,EUTM 004285755/EM SOUTH PARK
+EUTM 003948163/EM SOUTH PARK,EUTM 000732701/EMSOUTH PARK
+EUTM 004968418/EMCOMEDY CENTRAL,EUTM 006721922/EMCOMEDY CENTRAL</t>
+  </si>
+  <si>
+    <t>REUD 015050458-0044/EM, REUD 015050458-0041/EM	, REUD 015050458-0042/EM, REUD 015050458-0047/EM,REUD 015050458-0045/EM
+REUD 015050458-0046/EM, REUD 015050458-0043/EM</t>
+  </si>
+  <si>
+    <t>FABRYKA MEBLI PIASKI HENRYK KACZOROWSKI SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>naktsskapīši, Iebūvēti skapji, vitrīnu skapīši u.c.</t>
+  </si>
+  <si>
+    <r>
+      <t>EUTM 018718779/EM WHERE DATA IS BORN, EUTM 017971216/EM WHERE DATA IS BORN, EUTM 018694728/EM sensinel BY ANALOG DEVICES, EUTM 013111811/EM HITTITE MICROWAVE PRODUCTS FROM ANALOG DEVICES, EUTM 003534591/EM BLACKfin, EUTM 003534542/EM BLACKFIN, EUTM 010007094/EM ADVANTIV, EUTM 018618146/EM ADI vLab, EUTM 018642837/EM ADI Recharge, EUTM 018169790/EM ADI RadioVerse,EUTM 018169788/EM ADI Power by Linear
+EUTM 018824082/EM ADI OtoSense, EUTM 018169792/EM ADI MeasureWare, EUTM 018045993/EM ADI MEASUREWARE, EUTM 017940291/EM ADI EXPRESS, EUTM 018289215/EM ADI DrSic, EUTM 018169789/EM ADI Drive360, EUTM 019106045/EM ADI Assure,  EUTM 018901032/EM ADI A2B, EUTM 018171056/EM ADI,EUTM 004386892/EM AD, EUTM 018171058/EM ADI, EUTM 017964724/EM, EUTM 017964725/ EM, EUTM 017964726/EM, EUTM 011708708/EM A2B, EUTM 018288213/EM ANALOG DEVICES FOUNDATION, EUTM 004417143/EM SHARC PROCESSOR by Analog Devices</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+  </si>
+  <si>
+    <t>ANALOG DEVICES INC</t>
+  </si>
+  <si>
+    <t>pusvadītāji, pusvadītāju mikroshēmas, pusvadītāju elementi</t>
+  </si>
+  <si>
+    <t>EUTM 018749906/EM KHYBER NASWAR</t>
+  </si>
+  <si>
+    <t>CERMAX II SPÓŁKA Z OGRANICZONĄ ODPOWIEDZIALNOŚCIĄ</t>
+  </si>
+  <si>
+    <t>tabaka, košļājamā tabaka</t>
+  </si>
+  <si>
+    <t>EUTM 013879986/EM WOOKAH, REUD002670026-0001/EM</t>
+  </si>
+  <si>
+    <t>DEMI POLAND - Nowak, Skrodzki spółka komandytowa</t>
+  </si>
+  <si>
+    <t>ūdenspīpes, ūdenspīpes kokogle</t>
+  </si>
+  <si>
+    <t>Bergische Industrie- und Handelskammer Wuppertal-Solingen-Remscheid</t>
+  </si>
+  <si>
+    <t>REUD 001865965-0001, REUD 001865965-0002</t>
+  </si>
+  <si>
+    <t>KAESER KOMPRESSOREN SE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> cilindriski filtra elementi saspiesta gaisa filtrācijas sistēmām</t>
+  </si>
+  <si>
+    <t>EUTM 019354444/EM Aminospeed</t>
+  </si>
+  <si>
+    <t>KISS IOSIF-KAROLY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   CIGI EUGICI000000001 Porcelaine de Limoges</t>
+  </si>
+  <si>
+    <t>ASS IG PORCELAINE LIMOGES</t>
+  </si>
+  <si>
+    <t>porcelāns u.c.</t>
+  </si>
+  <si>
+    <t>ITM 1798799/WO sisley, ITM 1863710/WO SISLEYA, ITM 1763451/WO SISLEY, EUTM 018706747/EM NEUR AÉ,ITM 1653555/WO Haircare IS THE NEW SKINCARE HAIR rituel by sisley PARIS, ITM 1810042/WO sisley émulsion écologique ecological compound</t>
+  </si>
+  <si>
+    <t>C F E B SISLEY</t>
+  </si>
+  <si>
+    <t>kosmētika, pretnovecošanās kopšanas preparāti, smaržas, ādas kopšanas eļļas, serumi  u.c.</t>
+  </si>
+  <si>
+    <t>ITM 1886422/WO Hovermoov,  ITM 1902259/WO Hovermoov open the way	
+ICD D250618-0001/WO</t>
+  </si>
+  <si>
+    <t>HOVERMOOV</t>
+  </si>
+  <si>
+    <t>staigāšanas palīglīdzekļi medicīniskiem nolūkiem, elektriski darbināmi sauszemes transportlīdzekļi,  transportlīdzekļi cilvēkiem ar  invaliditāti</t>
+  </si>
+  <si>
+    <t>kafija, tēja, karstie un aukstie dzērieni, kafijas pupiņas, sviestmaizes, salāti, konditorejas izstrādājumi u.c., kā arī citas preces, kas paredzētas tirdzniecībai, krūzes, magnēti u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mašīnvadītas ierīces un mašīnas dārzkopībai un ainavu veidošanai, lauksaimniecībai un mežsaimniecībai, zaļo zonu un teritoriju uzturēšanai, ceļu un ielu tīrīšanai, grants ceļu un pelnu celiņu uzturēšanai, ziemu uzturēšanai uz celiņiem, jo īpaši zemes apstrādes mašīnām, piemēram, kaplēšanai un frēzēšanai, arkli, izkliedētāji, kultivatori, ecēšas, izlīdzinātāji, zemes urbji un izkliedētāji, motorizētie zāles pļāvēji </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Covid 19 vakcīnas	</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> aizsardzības un drošības aprīkojums, aizsargķiveres, aizsargmaskas aizsargzābaki, aizsargapģērbs (bruņas),  aizsargapģērbs, cimdi, apģērbs, galvassegas un apavi medicīnas personālam un pacientiem, medicīniskie pārsēji, autiņbiksītes zīdaiņiem un nesaturēšanai, peldbikses zīdaiņiem, automašīnu sēdekļi, pārvalki, galvas balsti, bērnu drošības sēdekļi transportlīdzekļiem, izstrādājumi no ādas, proti, kastes, maki, čemodāni un čemodāni dokumentiem, maki, kredītkaršu futrāļi, atslēgu futrāļi, somas un čemodāni, atslēgu maisiņi, mugursomas, maki, apģērbs, apavi u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">apģērbi, apavi, galvassegas, parfimērija, kosmētika, brilles, rotaslietas, somas, mugursomas, maki u.c.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">spēles un rotaļlietas, kompaktdiski, lentes un DVD ar izdomātiem varoņiem un aktivitātēm bērniem, filmas, televīzijas programmas, grāmatas, mūzika un rotaļlietu lietošanas instrukcijas, kosmētika, tualetes piederumi, apģērbs, apavi, galvassegas, somas, maki u.c.  </t>
+  </si>
+  <si>
+    <t>izklaides industrija, ražo un pārraida filmas, koncertus, komēdijas, teātra filmas un sportu u.c.</t>
+  </si>
+  <si>
+    <t>parfimērijas izstrādājumi, kosmētika, smaržas, brilles, saulesbrilles, rāmji un lēcas, juvelierizstrādājumi, bižutērija, pulksteņi, gredzeni, rokassprādzes, kuloni, auskari, aproču pogas, aproces, pulksteņu siksnas, ķēdes, pulksteņu izstrādājumi, kaklasaišu saspraudes, metāla apavu un cepuru rotājumi, pulksteņi, atslēgu gredzeni, somas, maki, čemodāni, čemodāni,  apģērbs, jostas, peldkostīmi, šalles, kaklasaites, apavi, apavi, zābaki, sandales, cimdi, cepures, mēbeles, spoguļi, attēlu rāmji u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">   elektroniskas, digitālās un rokas ierīces, ar to saistītā programmatūra, telekomunikāciju aparāti un instrumenti,  juvelierizstrādājumi, bižutērija, sienas pulksteņi, pulksteņi personīgai lietošanai,  izsmalcināti atslēgu piekariņi, pulksteņu vai juvelierizstrādājumu futrāļi, dārgmetālu kastes un konteineri, to daļas un piederumi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ādas izstrādājumi, jostas, apavi, cimdi, ceļojumu somas, aksesuāri </t>
+  </si>
+  <si>
+    <t>kolas (bezalkoholiskie dzērieni un gāzētie  dzērieni), jakas, krekli, peldkostīmi, t-krekli, svīteri, zeķes, sporta krekli, šorti, kleitas, cepures (galvassegas), flip-flops, skriešanas tērpi, sporta krekliņi, apakšbikses, sporta krekli ar kapuci, vestes, bikses, pidžamas, naktskrekli u.c.</t>
+  </si>
+  <si>
+    <t>mobilie tālruņi, mobilo tālruņu somas, brīvroku austiņas mobilajiem tālruņiem, mobilo tālruņu brīvroku komplekti, turētāji, kabeļa adapteri u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REDU 008882500-0006 Sole TRAIL ONE, REDU 008882500-0003Sole RAVEN LO, REDU 008882500-0001 Sole CLD RUN, REDU 008387310- 0005 RSE V1, REDU 008056840-0007 FLAT, REDU 008056840-0002 TRIPLET, REDU 008055693-0003 EYZA, REDU 008055693-0001 ALEXUS, REDU 008056840-0006 BINARY, REDU 008057749-0001 ASPHA HI, EUTM 004353991 FLAMME, REDU 005759081- 0001 CORIN, REDU 006370060-0001 Flammensohle, EUTM 002212819 Buffalo, EUTM 000677146 BUMERANG, EUTM 001495753 Buffalo, EUTM 002183614 Buffalo	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">sporta krekli ar kapuci, puloveri ar kapuci, topi ar kapuci, sporta krūšturi, mitrumu izvadoši sporta krūšturi, legingi, sporta bikses, bikses, vīriešu mēteļi, sieviešu mēteļi, ikdienas jakas, sandales un pludmales apavi, gilets, skriešanas apavi, kedas, somas kalnos kāpējiem, pārgājienu mugursoma u.c.  </t>
+  </si>
+  <si>
+    <t>kafija, tēja, kakao un mākslīgā kafija, rīsi, tapioka un sāgo, milti un graudaugu izstrādājumi, maize, konditorejas izstrādājumi, pārtikas ledus, cukurs, medus, melases sīrups, raugs, cepamais pulveris, sāls, sinepes, etiķis, mērces (garšvielas), garšvielas, saldējums, gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un termiski apstrādāti augļi un dārzeņi, želejas, ievārījumi, kompoti, olas, piens un piena produkti, eļļas un tauki pārtikai u.c.</t>
+  </si>
+  <si>
+    <t>ķirurģijas, medicīnas, zobārstniecības un veterinārijas aparāti un instrumenti, mākslīgās ekstremitātes, acis un zobi, ortopēdiskie izstrādājumi, šuvju materiāli, terapeitiskās un palīgierīces, kas paredzētas cilvēkiem ar invaliditāti, masāžas aparāti, bērnu aprūpes aparāti, ierīces un priekšmeti, aparāti, ierīces un priekšmeti seksuālām darbībām, juvelierizstrādājumi, pulksteņi, apģērbi, apavi, galvassegas, mājsaimniecības vai virtuves piederumi, galda piederumi, dakšiņas un karotes, skuvekļi, tīrīšanas iekārtas,  mājsaimniecības veļa, tekstila vai plastmasas aizkari, paklāji, paklājiņi, linolejs un citi grīdas segumi, netekstila sienas tapetes, spēles, rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces, rotājumi, kafija, tēja, kakao un mākslīgā kafija, rīsi, tapioka un sāgo, milti un graudaugu izstrādājumi, maize, konditorejas izstrādājumi, pārtikas ledus, cukurs, medus, melases sīrups, raugs, cepamais pulveris, sāls, sinepes, etiķis, mērces (garšvielas), saldējums, alkoholiskie dzērieni, alus, minerālūdeņi un gāzētie ūdeņi un citi bezalkoholiskie dzērieni, augļu dzērieni un augļu sulas, sīrupi, tabaka, mēķētāju preces, sērkociņi, preparāti putekļu uzsūkšanai, mitrināšanai un saistīšanai, sveces un daktis apgaismošanai u.c.</t>
+  </si>
+  <si>
+    <t>tabaka un smēķēšanas izstrādājumi, mitrinātāji, tabakas aizstājēji, tabakas grauzdētāji, tabakas dzesēšanas iekārtas cigāru griezējs, cigāri, pelnu trauki smēķētājiem, elektriskie sildītāji, elektriskie sildīšanas pavedieni, tvaika ģenerēšanas ierīces,  elektroniskās cigaretes, elektronisko cigarešu kasetnes, kociņi elektronisko cigarešu tīrīšanai un dezinfekcijai, elektroniskie cigarešu tīrīšanas līdzekļi, elektronisko cigarešu tīrīšanas birstes, spilventiņi elektronisko cigarešu tīrīšanai u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> apģērbi, apavi, galvassegas, juveleirizstrādājumi, pulksteņi, siksniņas, atslēgu piekariņi, somas, mugursomas, iepirkumu somas, plecu somas, rokassomas, jostas u.c.</t>
+  </si>
+  <si>
+    <t>juvelierizstrādājumi, piespraudes,  saktas, brošas, aproču pogas, nozīmītes no dārgmetāla, auduma, papīra u.c.</t>
+  </si>
+  <si>
+    <t>juvelierizstrājumi, korsetes, apģērbi, jakas, smokingi, šalles apakšveļa,  pulksteņi, saulesbrilles, atslēgu piekariņi, gredzeni, ādas atslēgu piekariņi u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CPVR EU 4868/Tanotika, CPVR EU 1613/Tankalcig, CPVR EU 20879/Tan01990, CPVR EU 15435/Tan01693, CPVR EU 17729/Tan01441, CPVR EU 22781/Tan 02474, CPVR EU 13218/Tan00151, CPVR EU 15408/Tan 02522Tan02522, CPVR EU 19808/Tan01549, CPVR EU 17727/Tan01549, CPVR EU 22835/Tan03266, CPVR EU 17773/Tan00993, CPVR EU 17757/Tan01653, CPVR EU 15768/ Tan00125, CPVR EU 2279/Tanaledev, CPVR EU 20841/Tan02525, CPVR EU 25071/Tan 03419, CPVR EU 30190/Tan 06464,CPVR EU 38098/TAN09112, CPVR EU 38516/TAN08051 
+</t>
+  </si>
+  <si>
+    <t>saulesbrilles, aizsargājošas galvassegas, motociklistu, velosipēdu ķiveres, sporta ķiveres,  jāšanas cepures, aizsargķiveru sejas aizsargi, sporta somas aizsargķiveru glabāšanai, aizsargbrilles, krūškurvja aizsargi, velosipēdu rāmji, bikses, jakas, lietus kostīmi, cimdi, kas ir īpaši izstrādāti velosipēdistiem, motociklistiem un motosportistiem, motociklu daļas un piederumi</t>
+  </si>
+  <si>
+    <t>lineārie aktuatori,  mašīnu izstrādājumi, medicīnas instrumentu izstrādājumi, apgaismošanas, apkures, tvaika ģenerēšanas, vārīšanas, dzesēšanas, žāvēšanas, ventilācijas, ūdens apgādes un sanitārijas ierīces, mēbeļu izstrādājumi u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ITM 1756108/WO VP EUROPA, REDU 004150985-0002/EM, REDU 004150985- 0001/EM,REDU 004151504- 0002/ EM, REDU 004151504-0003/EM, REDU 004151504-0001/EM,REDU 004152080- 0003/EM, REDU 004152080-0001/EM, REDU 004152080-0002/EM, REDU 004502359-0001/EM, REDU 004502359- 0002/EM, REDU 004523785-0001/EM, REDU 006233029-0001/EM, REDU 008278402-0001/EM, ICD D100563-0001/WO, REDU 002732024- 0001/EM, REDU 002585711-0001/EM, REDU 001862657 0001/EM, REDU 000337183-0001/EM, REDU 003811595-0003/EM,REDU 003787654- 0002/EM, REDU 004003895-0001/ EM, REDU 004003895-0002/EM, REDU 004150951-0003/EM, REDU 004150951- 0001/EM,REDU 004150951- 0002/EM, REDU 004150985-0003/EM,ICD D100563- 0002/WO, ICD D214510-0001/WO, ICD D214510-0002/WO, ICD D214809- 0001/WO, ICD D207713-0005/WO, ICD D207713-0004/WO, ICD D207713- 0003/WO, REDU 003787654-0002 RIPLS lamp, ITM 1030487 ARTICHOKE, EUTM 003876315 Figurative, REDU 000337183-0001, EUTM 004353447 COLLAGE, EUTM 003965341CAMPBELL, REDU 000169321-0001, REDU 001644071-0001, ITM 1045573LP NEST, EUTM 003243581 10000010 Enigma, REDU 000781026- 0001, REDU 000069471-0001, REDU 000628433-0001 Enigma - Lamp, EUTM 012753588 PH5, EUTM 012753166 AJ TABLE, ITM 1029911 FIGURATIVE, REDU 002732024Ceiling lights, REDU 002685487-0001  Lamp, REDU 002585711- 0001 Lamp, REDU 003811595-0002 YUH - Bordlampe, REDU 003811595-0003 YUH - Væglampe, REDU 003787654- 0001 RIPLS - Loftslamper, Væglampe, EUTM 016063191 LP CAPSULE, REDU 003811595-0001 YUH - Standerlamper, Gulvlamper, REDU 003501279-0001 ABOVE - Loftslamper, EUTM 1378985 NORTHSCAPE, EUTM 1363195LP CITÉ, EUTM 1352457PH SNOWBALL 
+</t>
+  </si>
+  <si>
+    <t>sejas salvetes no papīra, tualetes papīrs, salvete, papīra kabatlakatiņi, papīra salvetes izmantošanai kosmētikā, papīra kabatlakatiņi</t>
+  </si>
+  <si>
+    <t>parfimērija, kosmētika, brilles, saulesbrilles, briļļu ietvari, briļļu futrāļi, maki, portfeļi, futrāļi, kas paredzēti tualetes piederumu glabāšanai, somas, ceļojumu somas, čemodāni, koferi, apģērbi, aksesuāri u.c.</t>
+  </si>
+  <si>
+    <t>velosipēdi, sauszemes transportlīdzekļi ar pedāļu piedziņu, izņemot riepas un riteņus velosipēdu rāmji, stūres un velosipēdu stūres kāti, segli, sēdekļu balsti u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">REDU 015056567-0029/EM, REDU 002710160-0004/EM, REDU 002710160- 0003/EM, REDU 002890285-0012/EM, REDU 002890285-0010/EM, REDU 002961425-0027/EM, REDU 002981381- 0023/EM, REDU 002981381-0022/EM, REDU 002981381-0020/EM, REDU 002986919-0015/EM, REDU 002997783- 0015/EM, REDU 003126317-0015/EM, REDU 015056567-0032/EM, REDU 015056567-0014/EM, REDU 015056567- 0023/EM, REDU 015056567-0020/EM, REDU 015056567-0027/EM, REDU 015056567-0016/EM, REDU 015056567- 0017/EM, REDU 015056567-0002/EM, REDU 015056567-0010/EM, REDU 015056567-0001/EM, REDU 015056567- 0009/EM, REDU 002300350-0006/EM, REDU 002300350-0005/EM, REDU 002300350-0003/EM, REDU 002300350- 0002/EM, REDU 002300350-0008/EM, REDU 002300350- 0009/EM, REDU 002300350-0001/EM, REDU 002300350- 0004/EM, REDU 002300350-0007/EM, REDU 002300350- 0006/EM, REDU 002300350-0005/EM, REDU 002300350- 0003/EM, REDU 002347849-0011/EM, REDU 002347849- 0012/EM, REDU 002353292-0002/EM, REDU 002353292- 0001/EM, REDU 002474189-0011/EM, REDU 002474189- 0009/EM, REDU 002474189- 0015/EM, REDU 002474189- 0019/EM, REDU 002474189-0010/EM, REDU 005248218-0028, REDU 002300350- 0019/EM, REDU 002474155-0018/EM, REDU 002474155- 0019/EM, REDU 002474155-0020/EM, REDU 006591426-0001, REDU 006591426- 0003, REDU 0067 13210-0017, REDU 006713210-0019, REDU 006713210-0020, REDU 006713210- 0021, REDU 004506145-0028, REDU 004506145-0027, REDU 004506145-0026, REDU 004506145-0025, REDU 004506145-0029, REDU 004506145-0031, REDU 004506145-0032, REDU 004928000-0022, REDU 004928000-0021, REDU 00492 8000-0020, REDU 004928000-0019, REDU 004928000-0018, REDU 004928000- 0017, REDU 004928000-0015, REDU 004928000-0014, REDU 004928000-0013, REDU 006713210-0022, REDU 006713210-0023, REDU 006713210-0024, REDU 006713210-0025	</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 014412951 DAVIDOFF Cool Water, EUTM 014297048 DAVIDOFF Cool Water, ITM 1788437 DAVIDOFF COOL ELIXIR, ITM 490202ZINO,  ITM 490202 ZINO, ITM 467511 ZINO DAVIDOFF, ITM 968340 SILVER SHADOW PRIVATE, ITM 930604, ITM 857686 DAVIDOFF, ITM 942330 DAVIDOFF ADVENTURE, EUTM 003788767, ITM 1020705 DAVIDOFF CHAMPION, ITM 1068031, ITM 977631 HOT WATER, ITM 1459417 Cool Water, ITM 1445248 DAVIDOFF RUN WILD, ITM 1345267 DAVIDOFF COOL WATER WAVE, ITM 1303865 DAVIDOFF HORIZON, ITM 1153295 DAVIDOFF THE GAME, ITM 761286 COOL WATER, ITM 467510 DAVIDOFF    </t>
+  </si>
+  <si>
+    <t>ICD D075046-0001/WO, EUTM 018518955/EM DOPPER,  EUTM 018549415/EM DOPPER, EUTM 018519790/EM  DOPPER, EUTM 017898526/EM, EUTM 011701448/EM DOPPER, EUTM011701372/EM DOPPER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EUTM 017618208/EM JACK DANIEL'S CRISP Old No. 7 BRAND BLEND TENNESSEE CIDER CRISP APPLE CIDER BLENDED WITH JACK DANIEL´S TENNESSEE WHISKEY, EUTM 018064396/EM JACK DANIEL'S ORIGINAL RECIPE TENNESSEE APPLE, EUTM 012582094/EM, EUTM 012179487/EM Jack Daniel, REDU 015026451- 0001/EM, REDU 015026451- 0002/EM, EUTM018763147/ EM  JACK DANIEL'S OLD NO. 7 BRAND, EUTM 018897944/EM JACK DANIEL'S OLD NO. 7 BRAND QUALITY TENNESSEE SOUR MASH WHISKEY, EUTM018841362/EM, EUTM 009058702/EM,  EUTM 000154278/EMJ ACK DANIEL'S, EUTM 000957365/EM JACK DANIEL'S, EUTM 002825560/EM JACK DANIEL'S, EUTM 009058413/EM JACK DANIEL'S Old No. 7 BRAND, EUTM 009058496/ EM JACK DANIEL'S Old No. 7 Brand, EUTM 000156356/ EM JACK DANIEL`S OLD TIME NO. 7 BRAND QUALITY Tennessee SOUR MASH WHISKEY, EUTM 000154211/EM JACK DANIEL'S, EUTM 000898429/EM JACK, EUTM 009043829/EM JACK DANIEL'S, EUTM 009768136/EM JACK DANIEL'S ORIGINAL RECIPE TENNESEE HONEY, EUTM 005652607/ EM GENTLEMAN JACK RARE TENNESSEE WHISKEY, EUTM 009043886/EM  JACK DANIEL'S, EUTM 017879671/EM  JACK DANIEL'S OLD NO.7 BRAND TENNESSEE SOUR MASH WHISKEY	
+EUTM 014676555/EM JACK DANIEL'S TENNESSEE FIRE                                                                                                                                               </t>
+  </si>
+  <si>
+    <t>elektriskie iztvaicētāji, iztvaicētājs garšaugu un esenču iztvaicēšanai, inhalatori, garšaugu dzirnaviņas, apģērbi, laboratorijas mēteļi, cepures, kleitas, svārki, sporta bikses, bikses, apakšveļa, šalles, vizieri un stieņi u.c.</t>
+  </si>
+  <si>
+    <t>gaisa spilveni automašīnām motocikli, elektrības ģenerators u.c.</t>
+  </si>
+  <si>
+    <t>EUTM 000345835/EM GUND, EUTM 018059189/EM Play!	
+EUTM 018097334/EM FLAPPY THE ELEPHANT, EUTM 018813756/EM FLORA THE BUNNY, REDU 004068435-0005/ EM, REDU 004068435-0006/EM, REDU 004068435-0002/EM, REDU 004068435-0003/EM, REDU 004068435-0004/ EM, REDU 004068435- 0001/EM</t>
+  </si>
+  <si>
+    <t>modulāras lampu sistēmas, kas sastāv no dažādiem elementiem (gaismas stieņa, savienojuma un pamatnes) vai "sienas" vai "piekares" vai "grīdas" vai "no augšas līdz griestiem" gaismas stieņa arhitektūras apgaismojumam, tajos ietilpst optiskie piederumi un gaismas sloksnes</t>
+  </si>
+  <si>
+    <t>parfimērijas izstrādājumi, kosmētika, galvassegas, apģērbs, rotaļlietas, apavi, zobu pastas un pastas, ziepes, spēles, porcelāns, mazgāšanas līdzekļi rūpnieciskiem nolūkiem, parfimērijas eļļas, stikla trauki u.c.</t>
+  </si>
+  <si>
+    <t>izklaides pakalpojumi, mobilo tālruņu, planšetdatoru, klēpjdatoru, kameru un portatīvo skaņas un video atskaņotāju, elektronisko grāmatu lasītāju, datoru, viedpulksteņu un personālo digitālo asistentu piederumi, proti, aizsargapvalki, vāciņi, futrāļi, priekšējās plāksnes, apvalki, siksnas un aizsargpārklājumi displeju ekrāniem, austiņas, austiņas, planšetdatoru tastatūras, peles paliktņi, rokturi, statīvi un stiprinājumi rokas digitālajām elektroniskajām ierīcēm, proti, mobilajiem tālruņiem, planšetdatoriem, kamerām un portatīvajiem skaņas un video atskaņotājiem, elektroniskajiem grāmatu lasītājiem, datoriem un personālajiem digitālajiem asistentiem apģērbs, austiņas, atslēgu piekariņi,  pildspalvas, pēļu figūriņas, tekstilizstrādājumi un tekstilizstrādājumu aizstājēji, dvieļi, gultas veļa, guļammaisi, vannas un dušas želejas, vannas želeja, vannas sāļi, ķermeņa skrubis, vannas putas, dezodorējošas ziepes, sejas skrubis, šķidrās vannas ziepes, šķidrās ziepes rokām un sejai, ādas ziepes, ziepes ķermeņa kopšanai pīlinga skrubji kosmētiskiem nolūkiem,vaigu sārtums, ķermeņa spīdums, korektori, kosmētika, acu ēnas, uzacu zīmuļi, lūpu balzami un lūpu spīdums, lūpu krāsa,bižutērija, rotaslietas, rokaspulksteņi u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">kopšanas un skaistumkopšanas līdzekļi, kosmētika, tualetes piederumi, ādas kopšanas līdzekļi, mīkstinošs tīrīšanas līdzeklis, kondicionieris, roku un ķermeņa krēms, ķermeņa losjons, dušas želejas, pēdu,  roku krēmi, dienas un nakts krēmi, acu  smaržas, istabas smaržas, sveces, kosmētika, lūpu spīdumi un lūpu mīkstinātāji, gultas un galda pārklāji, apģērbi, apavi, galvassegas,  somas, jostas, tualetes piederumu futrāļi un turētāji u.c. </t>
+  </si>
+  <si>
+    <t>dzērienu ražošanas mašīnas un saistītās iekārtas, elektriskās mašīnas un aparāti gāzētu dzērienu ražošanai, elektromehāniskās ierīces karsta, vārīta un atdzesēta ūdens un/vai dzērienu pagatavošanai un izsniegšanai un saistītās iekārtas, tostarp dozēšanas automāti, dzērienu tirdzniecības automāti, dozēšanas automāti, tirdzniecības un preču tirdzniecības automāti, trauku mazgājamās mašīnas un to piederumi, kārtridži u.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">mēbeles, spoguļi, gleznu rāmji, kauli, ragi, vaļa bārkstis vai perlamutra, neapstrādāti vai daļēji apstrādāti, čaumalas, jūras putas dzeltens dzintars nemetāliski uzglabāšanas vai transportēšanas konteineri u.c. </t>
+  </si>
+  <si>
+    <t>farmaceitiskie medikamenti, zāles, preparāti</t>
+  </si>
+  <si>
+    <t>kosmētika, balinātāji, mitrinoši balzami ādai, ķermeņa dezodoranti, smaržas, ēteriskās eļļas kosmētiskiem nolūkiem, abrazīvi līdzekļi u.c.</t>
+  </si>
+  <si>
+    <t>rullīšu gultņi, lodīšu skrūves, piedziņa, mašīnu daļas, palēnināšanas ierīces, enerģijas ģeneratori, rūpnieciskie roboti, robotu rokas rūpnieciskiem nolūkiem, robotu eksoskeleta tērpi, rotējoši instrumenti, mašīnu daļas, eņģes un eņģu daļas bīdāmo slokšņu, plākšņu un vadotņu savienošanai, rotācijas galdi darbgaldiem u.c.</t>
+  </si>
+  <si>
+    <t>rullīšu gultņi, lodīšu skrūves, piedziņa, mašīnu daļas,  palēnināšanas ierīces, enerģijas ģeneratori, rūpnieciskie roboti, robotu rokas rūpnieciskiem nolūkiem, robotu eksoskeleta tērpi, rotējoši instrumenti, mašīnu daļas, eņģes un eņģu daļas bīdāmo slokšņu, plākšņu un vadotņu savienošanai, rotācijas galdi darbgaldiem u.c.</t>
+  </si>
+  <si>
+    <t>dūnu mēteļi, t-krekli
+dūnu jakas,  trenčmēteļi u.c.</t>
+  </si>
+  <si>
+    <t>apģērbs, rotaslietas, augstpapēžu kurpes, portfeļi (ādas izstrādājumi), rotaslietu lādītes, ādas somas un maki ādas čemodāni, rotaslietu lādītes u.c.</t>
+  </si>
+  <si>
+    <t>apavi, kosmētika, maki, galvassegas, apģērbs, rotaslietas, jostas, grāmatas, smaržas, izšūti ielāpi apģērbam</t>
+  </si>
+  <si>
+    <t>rotaļlietas, spēles, mehāniskās rotaļlietas, rotaļu modeļi, modeļu transportlīdzekļi, planieri, pulksteņi sulesbrilles, brilles, galvas aizsargi, drošības ķiveres, stereo austiņas, audio pastiprinātāji,  pildspalvas, apavi, apģērbs, automobiļi / vieglie automobiļi, riteņu diski, riteņi</t>
+  </si>
+  <si>
+    <t>somas, mugursomas, skolas somas, mazas mugursomas, jostas somas, tekstila iepirkumu somas, pārtikas preču iepirkumu somas, ceļojuma somas, bagāžas uz riteņiem, ceļojumu bagāžas somas</t>
+  </si>
+  <si>
+    <t>rotaslietas,rokassomas, bagāža, mugursomas, blūzes, sieviešu kleitas, apavi, apakšbikses, krekli, svārki, peldkostīmi, jostas, virsdrēbes, proti, mēteļi un jakas, mēteļi, lietusmēteļi, vestes, parkas, apmetņi, cimdi, cepures, šalles, džemperi, sporta krekli, t-krekli u.c.</t>
+  </si>
+  <si>
+    <t>siltumizolācijas konteineri, termosi, pudeles, izolācijas, pudeles, krūzes, termospudeles, krūzes, sporta pudeles, karstā ūdens pudeles u.c.</t>
+  </si>
+  <si>
+    <t>apģērbi, apavi, somas, saulesbrilles, juvelierizstrādājumi u.c.</t>
+  </si>
+  <si>
+    <t>svilpojošās tējkannas, naži, nažu turētāji, nažu plaukti, ūdens pudeles, tosteri, kafija</t>
+  </si>
+  <si>
+    <t>audio pastiprinātāji, skaļruņi (audioiekārtas), ģitāras, mūzikas instrumenti, stīgu instrumenti</t>
+  </si>
+  <si>
+    <t>saulesbrilles, briļļu un saulesbriļļu ietvari, brilles, briļļu un saulesbriļļu futrāļi, ķēdītes brillēm un saulesbrillēm ar recepti, saulesbrilles ar recepti, daļas, briļļu siksniņas, Pensneza ietvari, lēcas ar pretatstarojošu pārklājumu u.c.</t>
+  </si>
+  <si>
+    <t>sporta bikses, sporta krekli, cepures</t>
+  </si>
+  <si>
+    <t xml:space="preserve">tīrīšanas iekārtas un piederumi, slīpmašīnas (mašīnas), urbji, elektriskie pulēšanas instrumenti, COUNT tīrīšanas iekārtas un piederumi, urbji, frēzmašīnas u.c. </t>
+  </si>
+  <si>
+    <t>farmaceitiskie līdzekļi, antikoagulanti</t>
+  </si>
+  <si>
+    <t>parfimērijas izstrādājumi, kosmētika, mēbeles, mēslošanas līdzekļi, zobu pastas un pastas, disku diski, transportlīdzekļi, spoguļi (sudrabots stikls), ēteriskās eļļas, vējstiklu tīrītāji, sveces, paklāji, grīdsegas un grīdceliņi, uzraudzības instrumenti un aparāti, krāsas, sauszemes transporta aparāti, gaisa transporta aparāti, ūdens transporta aparāti, transportlīdzekļu bamperi, tehniskās eļļas un smērvielas, smērvielas, automašīnu dzinēji, gaisa transporta transportlīdzekļi, transportlīdzekļi pārvadāšanai</t>
+  </si>
+  <si>
+    <t>t-krekli,  džeteri ar kapuci,  rotaļlietas,  traktori,  cepures, apavi (Loaferi) eļļas filtri</t>
+  </si>
+  <si>
+    <t>Rosenbauer "Panther" ugunsdzēsēju mašīnām raksturīgs to atšķirīgais dizains</t>
+  </si>
+  <si>
+    <t>darbgaldi, rokas instrumenti, pneimatiskie instrumenti</t>
+  </si>
+  <si>
+    <t>gaisa dezodorēšanas līdzekļi, dezodoranti, izņemot cilvēkiem vai dzīvniekiem paredzētus, dezodoranti apģērbam un tekstilizstrādājumiem, metāla zīmes, mtāla atslēgu piekariņi, optiskie aparāti un instrumenti, saulesbrilles, brilles (optika), briļļu un saulesbriļļu futrāļi un to daļas un sastāvdaļas, sporta brilles, motociklistu aizsargbrilles, velosipēdistu aizsargbrilles u.c.</t>
+  </si>
+  <si>
+    <t>polo, pludmales apģērbs, t-krekli, beisbola cepures, mugursomas zeķes, treniņbikses, šorti, kleitas, sporta apģērbs, iešļūcenes, apavi, krūšturi, apakšveļa, topi bez piedurknēm, plecu somas, kapučjakas, legingi, jostas somas, mēteļi, bermudu šorti, cepures</t>
+  </si>
+  <si>
+    <t>apavi, pulksteņi, apģērbs, somas, cepures, jostas, rotas lietas</t>
+  </si>
+  <si>
+    <t>bioloģiskie aktivatori, biostimulanti, produkti, kas satur mikroorganismus augu augšanas veicināšanai, ķīmiskie mēslošanas līdzekļi, ķīmisko un dabisko materiālu maisījumi kā mēslošanas līdzekļi dārzkopībai, lapu barības vielas u.c.</t>
+  </si>
+  <si>
+    <t>datorprogram matūras ierīces mobilajām iekārtām, displejiem u.c.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
   </numFmts>
-  <fonts count="42">
+  <fonts count="44">
     <font>
       <sz val="10"/>
       <name val="Courier New"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Courier New"/>
       <family val="3"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Courier New"/>
       <family val="3"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="10"/>
@@ -14113,50 +14231,64 @@
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="WO"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF002060"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF444746"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="186"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF0E2841"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="186"/>
+    </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -14233,87 +14365,87 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-      <top style="thin">
+      <right style="medium">
         <color indexed="64"/>
-      </top>
-      <bottom style="thin">
+      </right>
+      <top/>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="9" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="126">
+  <cellXfs count="128">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -14484,56 +14616,50 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="24" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="23" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="13" fillId="0" borderId="1" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="9" fontId="13" fillId="0" borderId="1" xfId="23" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -14623,52 +14749,64 @@
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="0" borderId="1" xfId="23" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="10" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="24">
     <cellStyle name="Currency 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="Currency 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Currency 2 2 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Currency 2 2 2 2" xfId="13" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Currency 2 2 3" xfId="12" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Currency 2 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Currency 2 3 2" xfId="14" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Currency 2 4" xfId="11" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="Currency 3" xfId="5" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="Currency 3 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="Currency 3 2 2" xfId="16" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="Currency 3 3" xfId="15" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Currency 4" xfId="7" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="Currency 4 2" xfId="17" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Currency 5" xfId="8" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="Currency 5 2" xfId="18" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="Currency 6" xfId="9" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="Currency 6 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="Currency 7" xfId="21" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="Hyperlink" xfId="23" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="10" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -15840,22457 +15978,22629 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\yoshida%20metal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Too%20Faced%20Cosmetics%20LLC" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gap%20(ITM)%20Inc%202016%20ZZZ" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Novartis%20AG%20%20Novartis%20Sandoz%20Alcon%20%202018" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bacardi%20Martini%20Patr&#243;n%20International%20GmbH" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Hard%20Rock%20Limited" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kabushiki%20Kaisha%20Yoshimura%20Japan%202016" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/rado%20uhren" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NEREIDES%20DISTRIBUTION" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wilson%20Sporting%20Goods%20Co" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Easton%20Baseball%20Softball%20Inc%202016" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SCHNEIDER%20ELECTRIC%20SE" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\jaguar%20land%20rover" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\International%20Business%20Machines%20Corporation%202017" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Glamglow%20LLC%202016" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/new%20balance%20athletic%20shoe" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Laverana%20GmbH%20Co%20KG" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Rimowa%20GmbH%20HRB%2014213" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\victor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Salomon%20%20SAS" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/major%20league%20baseball" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\MANI%20Inc%202015" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ARENA%20ITALIA%20SPA" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LEDVANCE%20GmbH" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Beiersdorf%20AG%202017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\porsche" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Champagne%20Perrier%20%20Jou&#1105;t%202016" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Vitra%20Collections%20AG%202015%20x" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/colgate%20palmolive" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mitre%20Sports%20International%20Limited" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Les%20Deux%20ApS" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\orafol%20europe" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lucozade%20Ribena%20Suntory%20Limited" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/nudie%20jeans" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GFM%20GmbH%20Trademarks" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Cambria%20Company%20LLC" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Magneti%20Marelli%20SpA%202017" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Puma%20SE%202016" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Philip%20Morris%20Brands%20Sarl%20%20ZZZ" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2023.xlsx" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/versace%20vizu&#257;l&#257;%20inform&#257;cija" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Vitra%20Collections%20AG%202015%20x" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/out%20fit%207" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Est&#233;e%20Lauder%20Companies%20GmbH%20%202017" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Porsche%20Aktiengesellschaft" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Turlen%20Holding%20SA%20%202017" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/THE%20LYCRA%20COMPANY%20UK%20LIMITED" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Taylor%20Listug%20Inc%202018" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Louis%20Vuitton%202017" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20petcare" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GORAN-TEE%20Gro&#223;handel" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Levis%20strauss%20Co%202018" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20Colman%20Overseas%20Limited%20%20Gaviscon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spin%20Master%20Ltd" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mobis%20Parts%20Europe%20NV%202015" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MAHLE%20International%20GmbH%20%202018" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/j%20chandler%20(buckfast)" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\TOS%20Srl%20%20%20%202018" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dell%20Corporation%20Ltd" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ICONIX%20Luxembourg%20Holdings%20SARL%202017" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FABRICAS%20AGRUPADAS%20DE%20MU&#209;ECAS%20DE%20ONIL%20%20SAU" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/audi" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Glash&#252;tter%20Uhrenbetrieb%20GmbH" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/casio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BELHYPERION" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ALPHA%20BOOTS%20-%20INDUSTRIA%20DE%20CALcADO%20DE%20PROTECcaO%20LDA" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\INVISTA%20Technologies%20S&#224;rl%202017" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\international%20edge" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NIKE%20Innovate%20CV%20%20xxxx" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\porsche" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(Sheba)" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/daimler" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lucozade%20Ribena%20Suntory%20Limited" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Viacom%20international%20Inc%202015qqq" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Street%20One%20GmbH%202017" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TESTEX%20AG" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ellesse%20International%20SpA" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20Maltesers" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KaVo%20Dental%20GmbH" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Piel/swarowski" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Allied%20Domecq%20Spirits%20%20%20Wine%20Limited%202016" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Trias%20Holding%20AG" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reebok%20International%20Ltd%202015%20X" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/coca%20cola%202012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KABUSHIKI%20KAISHA%20BANDAI%20NAMCO%20%202015%202" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Victoria%20s%20Secret%20Stores%20Brand%20Management%20Inc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/camper" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Bormioli%20Rocco%20SpA" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Europe%20GmbH%20%20ELEMENTS" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Joimax%20GmbH" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Volkswagen%20AG" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Moroccanoil%20Israel%20Limited%202015" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Grundfos%20Holding%20AS" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Unilever%20Patent%20Group" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Whirlpool%20Properties%20%20INC%202016%20vvv" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/United%20Exports%20Limited" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ARTECHE%20LANTEGI%20ELKARTEA%20SA" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/havana%20club" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CARVEN%20SAS%202016" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/pernod%20ricard%20italia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LVMH%20FRAGRANCE%20BRANDS%20GIVENCHY%20%202017" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Husqvarna%20AB%202015" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Coty%20Germany%20GmbH%202017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Uhlsport%20GmbH" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/all%20star" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Pressalit%20AS" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\YOUTH%20SRL%20%202018" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spigen%20Korea%20Co%20Ltd" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/OPINEL%20SAS" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/RED%20DIAMOND%20HOLDINGS%20SARL" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pacific%20World%20Corporation%20%202018" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Montres%20Breguet%20SA" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Caterpillar%20NI%20Limited%2015" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/pernod%20ricard%20mexico" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capbran%20Holdings%20LLC%202016" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Piel/AUTUMNPAPER%20LIMITED" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/IVECO%20SPA%202016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Dr.%20August%20Wolff%20GmbH%20Co.%20KG%20Arzneimittel%20%202018" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TikTok%20Information%20Technologies%20UK%20Limited" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%20_%20SOLATENOL" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MARTIN%20Y%20PAZ%20DIFFUSION,%20SOCIETE%20ANONYME" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JT%20International%20SA%202017" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\IIP%20Intellectual%20Innovation%20Property%20AG" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SanDisk%20LLC%202017" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CHUEN%20WOOK%20PARK%20LEE" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\reinz-dichtungs" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\JIL%20SANDER%20GmBH%202015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Peter%20Kertels" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ALMIRALL%20HERMAL%20GMBH" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SUZE%202015" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20%20Colman%20Overseas%20Limited%20%20%202015" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LVMH%20Swiss%20Manufactures%20SA%202017" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nurofen%202017" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LORO%20PIANA%20SPA" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\tiffany%202011" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Disney%20Enterprises%20Inc%20%202015" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/omega" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pernod%20Ricard%202018" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Salvatore%20Ferragamo%20SpA%202017" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MESSIKA%20GROUP" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Metallica%20partnership%202016" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Diesel%20SpA_%20ONLY%20THE%20BRAVE" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HFC%20Prestige%20International%20Holding%20Switzerland%20S&#224;rl%20%20Hugo%20Boss,%20Escada,%20Max%20Factor%202017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Birkenstock%20Sales%20GmbH" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pernod%20Ricard%202018" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kovinoplastika%20Lo&#382;%20doo" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kabushiki%20Kaisha%20Asics%20trading%20as%20Asics%20Corporation" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Cummins%20Filtration%20Inc%202018" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PIONEER%20KABUSHIKI%20KAISHA" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Tiesibu_subjektu_saraksts_20222510_tiesibu_veidu_paskaidrojumi.xlsx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MIQUEL%20Y%20COSTAS%20Y%20%20MIQUEL%20SA" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Brother%20%20Industries%20Ltd%20rolls%20label%202018" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SRAM%20LLC" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\DMC%20%202017" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Hunter%20Boot%20Ltd%202017" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Marimekko%20Oyj" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Europe%20GmbH%20%20ELEMENTS" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/under%20armour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Toshiba%20Corporation" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wever%20%20Ducr&#233;%20GmbH%202017" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Automobili%20Lamborghini%20SPA" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Babyliss%20Faco%20SPRL%202017" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Hans%20Pries%20GmbH%20Co%20KG" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Yonex%20Kabushiki%20Kaisha" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/World%20Wrestling%20RYBACK%20%202017" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%202015%20xxx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mawa%20Design%20Licht" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20sunu%20bariba" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TRANSPORTES%20AEREOS%20PORTUGUESES%20S%20A" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/monster%20energy" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Peter%20J&#228;ckel%20Kommunikationssysteme%20GmbH%202017" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TUV%20Rheinland%20Aktiengesellschaf%202018" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\GIANVITO%20ROSSI%202016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Genius%20(Nicer%20Dicer%20Magic%20Cube)" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Imperial%20Tobacco%20Limited%20%202015%20XXXXX" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/longines" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Sistema%20Plastics%20Limited" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Furla%20SPA" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\LABORATOIRES%20DE%20BIOLOGIE%20VEGETALE%20YVES%20ROCHER%202016" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\J%20Choo%20Limited" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/IRRITEC%20SPA" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\ESM%20Ennepetaler%20Schneid%20und%20M&#228;htechnik%20GmbH%20%20Co" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\PARIS%20SAINT%20GERMAIN%20FOOTBALL%202017" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Japan%20Tobacco%20Inc%202015%20xxx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/caterpillar%20filtri" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FILA%20LUXEMBOURG%20S%20A%20R%20L%202015" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Oracle%20International%20Corporation" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gaulme%20SAS%202016" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Irish%20Distillers%20Limited%202015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\timken" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dr%20Martens%20International%20Trading%20GmbH%20%20DrMaertens%20Marketing%20GmbH%202016" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\PIERRE%20CARDIN%202018" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\giorgio%20armani%202012" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/wd-40" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/hilti" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NBA" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BLANCPAIN%20SA%202014" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Wittur%20Holding%20GmbH%202017" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Guerlain%2019" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Braun%20GmbH%202017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Alcon%20Inc" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/By%20Malene%20Birger%202016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kenzo%20SA%20%20FR%202018" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/L'Or&#233;al%20UK%20Limited%202015" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.08.2023.xlsx" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SHENZHEN%20SMOORE%20TECHNOLOGY%20LIMITED" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Davidoff%20%20Cie%20SA%20%202016%20CIGARI" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Dr%20Kurt%20Wolff%20GmbH%20un%20Co%20KG%202018" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lewis%20Banks%20Ltd" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Cartoon%20Network%20Inc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Starbucks%20Corporation%202018" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/andreas%20stihl" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Jos.%20Schneider%20Optische%20Werke%20GmbH%202017" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BIOFARMA%20%20soci&#233;t&#233;%20par%20actions%20simplifi&#233;e" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2022.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\WIKA" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kores" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Badgequo%20Limited" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Kinetic%20Sand%202016" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KABUSHIKI%20KAISHA%20PILOT" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/s.Oliver" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/danfoss" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FRATELLI%20MARTINI%20SECONDO%20LUIGI%20SPA%202016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/brabus" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capri%20Sun" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/tommy%20hilfiger" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20Colman%20Overseas%20Limited%20Veet%202017" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lange%20Uhren%20GmbH" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ape%20and%20partners" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ANTONIO%20PUIG_%20Louboutin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\syngenta%20(reglone)" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Swedish%20Electromagnet%20Holding%20AB" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\u%202" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/zapf%20creation%20(BABY%20born)" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Canada%20Goose%20Inc%202015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\NORDITROPIN%20SIMPLEXX%20%202017" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Secto%20Design%202017" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ferrero" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/L'Or&#233;al%20UK%20Limited%202015" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Ipsen%20Pharma%20SAS%20%20SOMATULINE%20AUTOGEL%20%20%202018" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TRB%20%20International%20SA" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Take%20Two%20Interactive%20Software%20Inc%202015%20zx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Simonswerk%20GmbH%202016" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bauer%20Hockey%20Corp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AB%20Swedish%20Match%20Industries%20AB%202018" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Moomin%20Characters%20Oy%20Ltd" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Trijicon,%20Inc%202017" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(pedigree)" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SC%20Rulmenti%20SA" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JACQUEMUS" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pari%20Pharma%20GmbH%202017" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nokia%202017" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\lucasfilm\Lucasfilm%20Entertainment%20Company%20Ltd%20LLC%20NR.2\Lucasfilm%20Entertainment%20Company%20Ltd%20LLC%202017" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/AUTOMOBILES%20PEUGEOT" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Herschel%20%20Supply%20Company%20Ltd" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SMITH%20WESSON%20CORP" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/AIRWELL%20RESIDENTIAL%20SAS" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(m_m's)" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kingston%20technology" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/apple" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/toyota" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ESSITY%20OPERATIONS%20FRANCE" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kabushiki%20Kaisha%20Miyake%202016" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kawasaki%20motors" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated_%20MilkyWay" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Downloads/Piel/crocs" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Playtex%20Bath%20LLC%202015" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Chivas%20Holdings%20IP%20Limited%202015%20%202" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\consitex" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dyson%20Limited%20%202018" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Piel/Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/F%20Hoffmann%20La%20Roche%20AG%202015" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ulthera%20Inc%202016" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\yamaha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wyborowa%20SA%20Luxury%202016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\OHROPAX%20GmbH" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/VALENTINO%20SPA%202017" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SAS%20Jean%20Cassegrain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Volkswagen%20AG" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JUNO%20THERAPEUTICS%20INC" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Nemiroff%20Intellectual%20Property%20Establishment%202017" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/old%20navy" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Toms%20of%20Maine%20Inc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Parfums%20Christian%20Dior%20%20SA%20%20%20Georges%20GEOFFROY%202018" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Express%20Install%20Distribution%20SRL" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Les%20Laboratoires%20Servier,%20soci&#233;t&#233;%20par%20actions%20simplifi&#233;e" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mattel%20(monster%20high)" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\5%2011%20Inc%202015" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Public/Desktop/eParakst&#299;t&#257;js%203.0.lnk" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/tiesibu_subjektu_saraksts_-tiesibu-veidu_paskaidrojumi-10.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Fitbit%202016" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Fieldpoint%202015" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Allergan%20Inc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/formula%201" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PEPSICO%20INC" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\bayern%20munchen%20vizu&#257;l&#257;%20inf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\LRC%20Products%20durex%20%202017" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/breitling" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GOLDEN%20GOOSE%20SPA%20%202018" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Swatch%20AG%20Swatch%20SA%20%20Swatch%20LTD%20%202017" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Industrie%20und%20Handelskammer%20Wuppertal-Solingen%20Remscheid%20%202015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wyborowa%20SA%20Luxury%202016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Take2Design%20GmbH%20Co%20KG%202018" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Playboy%20Enterprises%20International%20Inc" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/reebok%20(Brinkmanis)" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Philip%20Morris%20products%20%20SOLARIS%202017" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\dks.vid.gov.lv@SSL\DavWWWRoot\muita\kontr\Intelektu&#257;l&#257;%20&#299;pa&#353;uma%20aizsardz&#299;ba\Ties&#299;bu%20subjektu%20pieteikumi\Pielikumi\Louis%20Poulsen%20Lighting%20AS" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Betty%20Blue%20spa%202016" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/sd%20-%203c" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HUBLOT%20SA%202017%20ITM" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20%20Celebrations" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/lundbeck%202011" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Deutsche%20Telekom%20AG%202016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ATELIER%20FASHION%20COMPANY%20INC" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Harry%20Winston%20SA" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\CREDO%20Stahlwarenfabrik%20Gustav%20Kracht%20GmbH%20Co%20KG%202017" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/tissot%202013" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BIOENERGY%20EUROPE%20AISBL" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Xerox%20Corporation%202016" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Soremartec%20SA" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capri%20Sun%20AG" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Piel/crocs" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Syngenta%20Participations%20AG%202017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\peanuts%20worldwide" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BasicNet_Spa" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Genius%20GmbH" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spin%20Master%20Ltd%202016%20PATROL" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/dooney%20bourke" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Brown%20Forman%20Finland%20Ltd" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SBS%20Friction%20AS%202015" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Church%20%20Dwight%20Co%20Inc%20%202016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Bang%20Olufsen%20AS" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Adam%20Opel%20AG%202017" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CHAMPAGNE%20LOUIS%20ROEDERER%202016" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Daniel%20Wellington%20AB%202015" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bayerische%20Motoren%20Werke%20AG%202015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Europe%20Watch%20Group%20BV%202017" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/J%20Carter%20Sporting%20Club%20Limited" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\GROUPEMENT%20FONCIER%20AGRICOLE%20CHATEAUX%20MAZERAT%20ET%20ANGELUS%202017" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SOCIETE%20DU%20TOUR%20DE%20FRANCE" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/atomic%20austria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AIGLE%20INTERNATIONAL%20SA%20%202018" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ICONIX%20Luxembourg%20Holdings%20SARL%202017" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/bauerfeind%20AG%202017" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LA%20ROCHE_POSAY%20LABORATOIRE%20DERMATOLOGIQUE" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MAN%20Truck%20Bus%20AG%202016" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/VDW%20GmbH%20%202016" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BOMAG%20GmbH" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ninebot%20Beijing%20Tech%20Co%20Ltd%202017" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(uncle%20ben's)" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Magpul%202015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nippon%20Soda%20Co%20Ltd%202015" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BioNTech%20SE" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Tinnus%20Enterprises%20LLC" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lincoln%20Global%20Inc%202015%202" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kylie%20Jenner%20Inc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Konica%20Minolta%20Inc%202015" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\goyard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2023.xlsx" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/hasbro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\BABYZEN%20SAS%202015" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wahl%20Clipper%20Corporation%202017" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/DENTSPLY%20SIRONA%20Inc" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\VITA%20Zahnfabrik%20H%20Rauter%20GmbH%20%20Co%20KG" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SHELTERED%20WINGS%20INC%20D_B_A%20VORTEX%20OPTICS" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\august%20storck(TOFFIFEE)" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202017" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Agria-Werke%20GmbH" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/YEREVAN%20BRANDY%20COMPANY%20CJSC" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lenovo%20(Beijing)%20Limited%202015" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\TMD%20Friction%20Services" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PRADA%202018" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Football%20Association%20Ltd%202016X" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Martell%20%20Co" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gant%20AB" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\FC%20Barcelona" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/retail%20royalty%20company" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\kyocera" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GH%20Mumm%20et%20Cie" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Reckitt%20Benckiser%20LLC" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\JT%20International%20S%20A%202015" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FAURE%20LE%20PAGE%20PARIS" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\lucasfilm" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Universal%20City%20Studios%20LLC" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lego%20%20AS" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Samsung%20Electronics%20Co%20Ltd%202015" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/jim%20beam" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/United%20States%20Polo%20Association" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/banana%20republic" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Balenciaga%202015" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Genius_Nicer%20Dicer%20Quick" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\YVES%20SAINT%20LAURENT%202017" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Tactic%20Games%20Oy%20%20%20M&#214;LKKY%20%202018" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.08.2023.xlsx" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Lacoste%202017" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Hanes%20France%20SAS" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Werkhaus%20Design+Produktion%20GmbH" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Skoda%20Auto%20a%20s" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kioxia%20Corporation" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Reckitt%20Benckiser%20Healthcare%20UK%20Ltd" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SAS%20PARFUMS%20PAROUR" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/acushnet" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Patek%20Philippe%20SA%20Geneve%202017" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/EWM%20hightec%20welding" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/EJ%20Gallo%20Winery" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Wever%20%20Ducr&#233;%20GmbH%202017" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Stussy%20Inc" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Fifty%20Six%20Hope%20Road%20Music%20Limited%202015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AC%20Polska%20Akcyjna" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Experience%20Hendrix%20LLC" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Jemie%20BV%20%20CANNABOOST%202018" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ANTONIO%20PUIG%20SA" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/tiesibu_subjektu_saraksts_-tiesibu-veidu_paskaidrojumi-17.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Juul%20Labs%20Inc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Bioline%20Products%202016%20xxx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%202015%20xxx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%20SNICKERS%20%202017" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ZIPWALL%20LLC" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/F&#233;d&#233;ration%20Internationale%20de%20Football%20Association%20(FIFA)" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/DAVID%20YURMAN%20IP%20LLC" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Piel/Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Aardman%20Animations%20Limited" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Red%20Bull%202017%20I%20Krodere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KIKO%20SPA" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/POLICHEM%20SA" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Astrid%20Lindgren%20Aktiebolag" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Rail%20Cargo%20Austria%20AG%202015" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/jean%20malak%20(lipomatic)" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lincoln%20Global%20Inc%202015%202" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/huawei%20technologies" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GoPro%20Inc%202015" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HERBOREA%20SRL%202018" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/zte" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BIOSYNTH%20AG%202017" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SEAT%202016" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Tiesibu_subjektu_saraksts_%20tiesibu_veidu_paskaidrojumi_%2005.07.2024_.xlsx" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\yoshida%20metal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/caterpillar%20filtri" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/banana%20republic" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Parfums%20Christian%20Dior%20%20SA%20%20%20Georges%20GEOFFROY%202018" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FILA%20LUXEMBOURG%20S%20A%20R%20L%202015" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Hard%20Rock%20Limited" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\PIERRE%20CARDIN%202018" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BLANCPAIN%20SA%202014" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Guerlain%2019" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/apple" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Juul%20Labs%20Inc" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SCHNEIDER%20ELECTRIC%20SE" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SHENZHEN%20SMOORE%20TECHNOLOGY%20LIMITED" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HUBLOT%20SA%202017%20ITM" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Patek%20Philippe%20SA%20Geneve%202017" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/EWM%20hightec%20welding" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/andreas%20stihl" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Deutsche%20Telekom%20AG%202016" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\victor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Kinetic%20Sand%202016" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KABUSHIKI%20KAISHA%20PILOT" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/s.Oliver" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ANTONIO%20PUIG%20SA" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/wd-40" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Beiersdorf%20AG%202017" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Swedish%20Electromagnet%20Holding%20AB" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/zapf%20creation%20(BABY%20born)" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Europe%20Watch%20Group%20BV%202017" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mitre%20Sports%20International%20Limited" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Take%20Two%20Interactive%20Software%20Inc%202015%20zx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BOMAG%20GmbH" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Moomin%20Characters%20Oy%20Ltd" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Trijicon,%20Inc%202017" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/AUTOMOBILES%20PEUGEOT" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kylie%20Jenner%20Inc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/AIRWELL%20RESIDENTIAL%20SAS" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(m_m's)" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/daimler" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\u%202" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Vitra%20Collections%20AG%202015%20x" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/out%20fit%207" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mobis%20Parts%20Europe%20NV%202015" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dyson%20Limited%20%202018" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Football%20Association%20Ltd%202016X" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ulthera%20Inc%202016" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gant%20AB" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ICONIX%20Luxembourg%20Holdings%20SARL%202017" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/VALENTINO%20SPA%202017" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Simonswerk%20GmbH%202016" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\kyocera" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JUNO%20THERAPEUTICS%20INC" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20petcare" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/old%20navy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Novartis%20AG%20%20Novartis%20Sandoz%20Alcon%20%202018" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20Colman%20Overseas%20Limited%20%20Gaviscon" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Express%20Install%20Distribution%20SRL" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pari%20Pharma%20GmbH%202017" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Les%20Laboratoires%20Servier,%20soci&#233;t&#233;%20par%20actions%20simplifi&#233;e" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lucozade%20Ribena%20Suntory%20Limited" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/j%20chandler%20(buckfast)" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\lucasfilm" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mattel%20(monster%20high)" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Fitbit%202016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Fieldpoint%202015" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20Maltesers" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/casio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Genius%20(Nicer%20Dicer%20Magic%20Cube)" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/breitling" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kawasaki%20motors" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GOLDEN%20GOOSE%20SPA%20%202018" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Downloads/Piel/crocs" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\international%20edge" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Playboy%20Enterprises%20International%20Inc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\consitex" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/reebok%20(Brinkmanis)" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/pernod%20ricard%20mexico" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/jean%20malak%20(lipomatic)" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/sd%20-%203c" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\yamaha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Lacoste%202017" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\International%20Business%20Machines%20Corporation%202017" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Grundfos%20Holding%20AS" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20%20Celebrations" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/lundbeck%202011" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Rimowa%20GmbH%20HRB%2014213" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Werkhaus%20Design+Produktion%20GmbH" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CARVEN%20SAS%202016" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Daniel%20Wellington%20AB%202015" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2023.xlsx" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/coca%20cola%202012" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\timken" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BIOENERGY%20EUROPE%20AISBL" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Reckitt%20Benckiser%20Healthcare%20UK%20Ltd" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Soremartec%20SA" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Joimax%20GmbH" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BasicNet_Spa" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Tiesibu_subjektu_saraksts_20222510_tiesibu_veidu_paskaidrojumi.xlsx" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Genius%20GmbH" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spin%20Master%20Ltd%202016%20PATROL" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/formula%201" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Unilever%20Patent%20Group" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Wever%20%20Ducr&#233;%20GmbH%202017" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Montres%20Breguet%20SA" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Bang%20Olufsen%20AS" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Adam%20Opel%20AG%202017" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CHAMPAGNE%20LOUIS%20ROEDERER%202016" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Industrie%20und%20Handelskammer%20Wuppertal-Solingen%20Remscheid%20%202015" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/pernod%20ricard%20italia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TikTok%20Information%20Technologies%20UK%20Limited" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Vitra%20Collections%20AG%202015%20x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\GROUPEMENT%20FONCIER%20AGRICOLE%20CHATEAUX%20MAZERAT%20ET%20ANGELUS%202017" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%20_%20SOLATENOL" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/all%20star" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SOCIETE%20DU%20TOUR%20DE%20FRANCE" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Jemie%20BV%20%20CANNABOOST%202018" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wahl%20Clipper%20Corporation%202017" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/VDW%20GmbH%20%202016" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/RED%20DIAMOND%20HOLDINGS%20SARL" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\orafol%20europe" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ninebot%20Beijing%20Tech%20Co%20Ltd%202017" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(uncle%20ben's)" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FRATELLI%20MARTINI%20SECONDO%20LUIGI%20SPA%202016" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ZIPWALL%20LLC" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/BioNTech%20SE" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Tinnus%20Enterprises%20LLC" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lincoln%20Global%20Inc%202015%202" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MESSIKA%20GROUP" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Cambria%20Company%20LLC" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Konica%20Minolta%20Inc%202015" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/dooney%20bourke" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\BABYZEN%20SAS%202015" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\reinz-dichtungs" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\JIL%20SANDER%20GmBH%202015" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/DENTSPLY%20SIRONA%20Inc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SHELTERED%20WINGS%20INC%20D_B_A%20VORTEX%20OPTICS" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Syngenta%20Participations%20AG%202017" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20%20Colman%20Overseas%20Limited%20%20%202015" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Agria-Werke%20GmbH" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GoPro%20Inc%202015" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lenovo%20(Beijing)%20Limited%202015" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PRADA%202018" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/omega" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ICONIX%20Luxembourg%20Holdings%20SARL%202017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Turlen%20Holding%20SA%20%202017" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Hunter%20Boot%20Ltd%202017" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Martell%20%20Co" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Taylor%20Listug%20Inc%202018" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/retail%20royalty%20company" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MAN%20Truck%20Bus%20AG%202016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BIOSYNTH%20AG%202017" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GH%20Mumm%20et%20Cie" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/nudie%20jeans" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gap%20(ITM)%20Inc%202016%20ZZZ" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kabushiki%20Kaisha%20Asics%20trading%20as%20Asics%20Corporation" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Levis%20strauss%20Co%202018" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bacardi%20Martini%20Patr&#243;n%20International%20GmbH" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Piel/Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.08.2023.xlsx" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FAURE%20LE%20PAGE%20PARIS" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\TOS%20Srl%20%20%20%202018" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Universal%20City%20Studios%20LLC" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\DMC%20%202017" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kabushiki%20Kaisha%20Yoshimura%20Japan%202016" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Samsung%20Electronics%20Co%20Ltd%202015" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Peter%20J&#228;ckel%20Kommunikationssysteme%20GmbH%202017" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/under%20armour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BELHYPERION" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NEREIDES%20DISTRIBUTION" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\august%20storck(TOFFIFEE)" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wilson%20Sporting%20Goods%20Co" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lincoln%20Global%20Inc%202015%202" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Hans%20Pries%20GmbH%20Co%20KG" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\J%20Choo%20Limited" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Genius_Nicer%20Dicer%20Quick" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\TMD%20Friction%20Services" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\YVES%20SAINT%20LAURENT%202017" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/L'Or&#233;al%20UK%20Limited%202015" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20Incorporated%20sunu%20bariba" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Glamglow%20LLC%202016" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\FC%20Barcelona" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/new%20balance%20athletic%20shoe" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Hanes%20France%20SAS" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Laverana%20GmbH%20Co%20KG" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Allied%20Domecq%20Spirits%20%20%20Wine%20Limited%202016" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Trias%20Holding%20AG" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2022.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2023.xlsx" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KABUSHIKI%20KAISHA%20BANDAI%20NAMCO%20%202015%202" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kioxia%20Corporation" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Tiesibu_subjektu_saraksts_%20tiesibu_veidu_paskaidrojumi_%2005.07.2024_.xlsx" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/camper" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Salomon%20%20SAS" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/hilti" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\ESM%20Ennepetaler%20Schneid%20und%20M&#228;htechnik%20GmbH%20%20Co" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\LRC%20Products%20durex%20%202017" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ARENA%20ITALIA%20SPA" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/acushnet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/jim%20beam" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/EJ%20Gallo%20Winery" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Oracle%20International%20Corporation" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\porsche" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Champagne%20Perrier%20%20Jou&#1105;t%202016" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Easton%20Baseball%20Softball%20Inc%202016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Irish%20Distillers%20Limited%202015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Husqvarna%20AB%202015" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lewis%20Banks%20Ltd" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Eli%20Lilly%20and%20Company%202015%20%20xxx" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AC%20Polska%20Akcyjna" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/The%20Cartoon%20Network%20Inc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Experience%20Hendrix%20LLC" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NBA" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\YOUTH%20SRL%20%202018" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kores" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Philip%20Morris%20Brands%20Sarl%20%20ZZZ" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Braun%20GmbH%202017" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Les%20Deux%20ApS" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pacific%20World%20Corporation%20%202018" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Rail%20Cargo%20Austria%20AG%202015" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/tiesibu_subjektu_saraksts_-tiesibu-veidu_paskaidrojumi-10.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%20SNICKERS%20%202017" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/IVECO%20SPA%202016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Dr.%20August%20Wolff%20GmbH%20Co.%20KG%20Arzneimittel%20%202018" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/F&#233;d&#233;ration%20Internationale%20de%20Football%20Association%20(FIFA)" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/DAVID%20YURMAN%20IP%20LLC" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GFM%20GmbH%20Trademarks" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ANTONIO%20PUIG_%20Louboutin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Church%20%20Dwight%20Co%20Inc%20%202016" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\IIP%20Intellectual%20Innovation%20Property%20AG" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Magneti%20Marelli%20SpA%202017" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LEDVANCE%20GmbH" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\WIKA" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Puma%20SE%202016" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ferrero" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KIKO%20SPA" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/POLICHEM%20SA" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Astrid%20Lindgren%20Aktiebolag" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/danfoss" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Syngenta%20Participations%20AG%202016" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Est&#233;e%20Lauder%20Companies%20GmbH%20%202017" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/colgate%20palmolive" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Porsche%20Aktiengesellschaft" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lange%20Uhren%20GmbH" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pernod%20Ricard%202018" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/THE%20LYCRA%20COMPANY%20UK%20LIMITED" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Public/Desktop/eParakst&#299;t&#257;js%203.0.lnk" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/tiesibu_subjektu_saraksts_-tiesibu-veidu_paskaidrojumi-17.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Metallica%20partnership%202016" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HERBOREA%20SRL%202018" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/zte" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Bioline%20Products%202016%20xxx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Canada%20Goose%20Inc%202015" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\HFC%20Prestige%20International%20Holding%20Switzerland%20S&#224;rl%20%20Hugo%20Boss,%20Escada,%20Max%20Factor%202017" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Caterpillar%20NI%20Limited%2015" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SEAT%202016" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/GORAN-TEE%20Gro&#223;handel" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Cummins%20Filtration%20Inc%202018" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spin%20Master%20Ltd" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\dks.vid.gov.lv@SSL\DavWWWRoot\muita\kontr\Intelektu&#257;l&#257;%20&#299;pa&#353;uma%20aizsardz&#299;ba\Ties&#299;bu%20subjektu%20pieteikumi\Pielikumi\Louis%20Poulsen%20Lighting%20AS" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MAHLE%20International%20GmbH%20%202018" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Piel/Willy%20Bogner%20GmbH%20%20Co%202015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bauer%20Hockey%20Corp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Brother%20%20Industries%20Ltd%20rolls%20label%202018" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dell%20Corporation%20Ltd" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/FABRICAS%20AGRUPADAS%20DE%20MU&#209;ECAS%20DE%20ONIL%20%20SAU" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/audi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Allergan%20Inc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Piel/swarowski" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Toshiba%20Corporation" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ALPHA%20BOOTS%20-%20INDUSTRIA%20DE%20CALcADO%20DE%20PROTECcaO%20LDA" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/versace%20vizu&#257;l&#257;%20inform&#257;cija" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nokia%202017" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\INVISTA%20Technologies%20S&#224;rl%202017" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LVMH%20Swiss%20Manufactures%20SA%202017" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Yonex%20Kabushiki%20Kaisha" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SMITH%20WESSON%20CORP" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/NIKE%20Innovate%20CV%20%20xxxx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/huawei%20technologies" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(Sheba)" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Philip%20Morris%20products%20%20SOLARIS%202017" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/toyota" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Nemiroff%20Intellectual%20Property%20Establishment%202017" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TESTEX%20AG" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Louis%20Vuitton%202017" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Ellesse%20International%20SpA" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/KaVo%20Dental%20GmbH" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\GIANVITO%20ROSSI%202016" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reebok%20International%20Ltd%202015%20X" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/longines" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Victoria%20s%20Secret%20Stores%20Brand%20Management%20Inc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\LABORATOIRES%20DE%20BIOLOGIE%20VEGETALE%20YVES%20ROCHER%202016" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Bormioli%20Rocco%20SpA" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PEPSICO%20INC" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Piel/crocs" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SAS%20Jean%20Cassegrain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\PARIS%20SAINT%20GERMAIN%20FOOTBALL%202017" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Volkswagen%20AG" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Moroccanoil%20Israel%20Limited%202015" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Swatch%20AG%20Swatch%20SA%20%20Swatch%20LTD%20%202017" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Toms%20of%20Maine%20Inc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Balenciaga%202015" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/United%20Exports%20Limited" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ARTECHE%20LANTEGI%20ELKARTEA%20SA" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Piel/AUTUMNPAPER%20LIMITED" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.03.2022.xlsx" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ANTONIO%20PUIG_%20Louboutin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LVMH%20FRAGRANCE%20BRANDS%20GIVENCHY%20%202017" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\porsche" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\5%2011%20Inc%202015" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Coty%20Germany%20GmbH%202017" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Uhlsport%20GmbH" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.05.2022.xlsx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Pressalit%20AS" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\bayern%20munchen%20vizu&#257;l&#257;%20inf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Wittur%20Holding%20GmbH%202017" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Harry%20Winston%20SA" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\CREDO%20Stahlwarenfabrik%20Gustav%20Kracht%20GmbH%20Co%20KG%202017" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LA%20ROCHE_POSAY%20LABORATOIRE%20DERMATOLOGIQUE" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Spigen%20Korea%20Co%20Ltd" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wyborowa%20SA%20Luxury%202016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Kenzo%20SA%20%20FR%202018" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capri%20Sun%20AG" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\peanuts%20worldwide" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Davidoff%20%20Cie%20SA%20%202016%20CIGARI" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capbran%20Holdings%20LLC%202016" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Dr%20Kurt%20Wolff%20GmbH%20un%20Co%20KG%202018" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.10.2021.xlsx" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Europe%20GmbH%20%20ELEMENTS" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Furla%20SPA" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MARTIN%20Y%20PAZ%20DIFFUSION,%20SOCIETE%20ANONYME" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JT%20International%20SA%202017" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Jos.%20Schneider%20Optische%20Werke%20GmbH%202017" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\BIOFARMA%20%20soci&#233;t&#233;%20par%20actions%20simplifi&#233;e" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SanDisk%20LLC%202017" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/CHUEN%20WOOK%20PARK%20LEE" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/tissot%202013" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/J%20Carter%20Sporting%20Club%20Limited" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Whirlpool%20Properties%20%20INC%202016%20vvv" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Peter%20Kertels" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ALMIRALL%20HERMAL%20GMBH" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/havana%20club" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Syngenta%20Participations%20AG%202017" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SUZE%202015" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/bauerfeind%20AG%202017" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nurofen%202017" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/LORO%20PIANA%20SPA" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Disney%20Enterprises%20Inc%20%202015" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Brown%20Forman%20Finland%20Ltd" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ape%20and%20partners" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Skoda%20Auto%20a%20s" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\syngenta%20(reglone)" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Salvatore%20Ferragamo%20SpA%202017" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Diesel%20SpA_%20ONLY%20THE%20BRAVE" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/OPINEL%20SAS" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Bayerische%20Motoren%20Werke%20AG%202015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\NORDITROPIN%20SIMPLEXX%20%202017" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Birkenstock%20Sales%20GmbH" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Pernod%20Ricard%202018" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kovinoplastika%20Lo&#382;%20doo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/atomic%20austria" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Ipsen%20Pharma%20SAS%20%20SOMATULINE%20AUTOGEL%20%20%202018" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/PIONEER%20KABUSHIKI%20KAISHA" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mawa%20Design%20Licht" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.08.2023.xlsx" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/MIQUEL%20Y%20COSTAS%20Y%20%20MIQUEL%20SA" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2007.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Stussy%20Inc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AB%20Swedish%20Match%20Industries%20AB%202018" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/SRAM%20LLC" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2008.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Marimekko%20Oyj" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Europe%20GmbH%20%20ELEMENTS" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/rado%20uhren" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Magpul%202015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SC%20Rulmenti%20SA" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wever%20%20Ducr&#233;%20GmbH%202017" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.01.2023.xlsx" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Automobili%20Lamborghini%20SPA" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2021.xlsx" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Babyliss%20Faco%20SPRL%202017" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Herschel%20%20Supply%20Company%20Ltd" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/World%20Wrestling%20RYBACK%20%202017" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\tiffany%202011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\goyard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/hasbro" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%202015%20xxx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Tactic%20Games%20Oy%20%20%20M&#214;LKKY%20%202018" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.06.2024.xlsx" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Too%20Faced%20Cosmetics%20LLC" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.06.2025.xlsx" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\VITA%20Zahnfabrik%20H%20Rauter%20GmbH%20%20Co%20KG" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TRANSPORTES%20AEREOS%20PORTUGUESES%20S%20A" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/monster%20energy" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TUV%20Rheinland%20Aktiengesellschaf%202018" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Chivas%20Holdings%20IP%20Limited%202015%20%202" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\JT%20International%20S%20A%202015" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2016.04.2021.xlsx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Imperial%20Tobacco%20Limited%20%202015%20XXXXX" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/F%20Hoffmann%20La%20Roche%20AG%202015" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Sistema%20Plastics%20Limited" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Wyborowa%20SA%20Luxury%202016" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.05.2021.xlsx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2009.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.07.2022.xlsx" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/IRRITEC%20SPA" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Volkswagen%20AG" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.09.2024.xlsx" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Japan%20Tobacco%20Inc%202015%20xxx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2022.xlsx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Reckitt%20Benckiser%20LLC" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Gaulme%20SAS%202016" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\jaguar%20land%20rover" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.02.2022.xlsx" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.03.2024.xlsx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Street%20One%20GmbH%202017" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Dr%20Martens%20International%20Trading%20GmbH%20%20DrMaertens%20Marketing%20GmbH%202016" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.12.2022.xlsx" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2027.08.2024.xlsx" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\giorgio%20armani%202012" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2019.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.04.2024.xlsx" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.07.2021.xlsx" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/United%20States%20Polo%20Association" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Alcon%20Inc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Take2Design%20GmbH%20Co%20KG%202018" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/major%20league%20baseball" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\MANI%20Inc%202015" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2020.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2023.xlsx" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2022.xlsx" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/WAGO%20Verwaltungsgesellschaft%20mbH" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Betty%20Blue%20spa%202016" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2029.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Starbucks%20Corporation%202018" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\ATELIER%20FASHION%20COMPANY%20INC" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2030.11.2021.xlsx" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2031.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.12.2023.xlsx" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2018.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Badgequo%20Limited" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2023.09.2022.xlsx" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Xerox%20Corporation%202016" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2024.01.2025.xlsx" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.03.2026.xlsx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SAS%20PARFUMS%20PAROUR" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/brabus" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Capri%20Sun" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Reckitt%20Colman%20Overseas%20Limited%20Veet%202017" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2021.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2011.04.2025.xlsx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lucozade%20Ribena%20Suntory%20Limited" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Lego%20%20AS" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\SBS%20Friction%20AS%202015" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.06.2021.xlsx" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2025.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2015.05.2025.xlsx" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/By%20Malene%20Birger%202016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Fifty%20Six%20Hope%20Road%20Music%20Limited%202015" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\Secto%20Design%202017" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/L'Or&#233;al%20UK%20Limited%202015" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2021.xlsx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\AIGLE%20INTERNATIONAL%20SA%20%202018" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/TRB%20%20International%20SA" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2002.10.2024.xlsx" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2004.08.2025.xlsx" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%206.01.2022.xlsx" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/kingston%20technology" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.07.2023.xlsx" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.04.2022.xlsx" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2014.11.2025.xlsx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated%202015%20xxx" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/mars%20(pedigree)" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv\27\mp_kontrole\Intelektu%25C4%2581l%25C4%2581%20%25C4%25ABp_aizsardz\Ties%25C4%25ABbu%20subj_piet\Piel\Glash&#252;tter%20Uhrenbetrieb%20GmbH" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.11.2024.xlsx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Nippon%20Soda%20Co%20Ltd%202015" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/JACQUEMUS" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektu&#257;l&#257;%20&#299;p_aizsardz\Ties&#299;bu%20subj_piet\Piel\lucasfilm\Lucasfilm%20Entertainment%20Company%20Ltd%20LLC%20NR.2\Lucasfilm%20Entertainment%20Company%20Ltd%20LLC%202017" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.10.2023.xlsx" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.08.2022.xlsx" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.05.2024.xlsx" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2012.12.2025.xlsx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Aardman%20Animations%20Limited" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/AppData/Roaming/Microsoft/Excel/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/tommy%20hilfiger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Red%20Bull%202017%20I%20Krodere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/ESSITY%20OPERATIONS%20FRANCE" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Kabushiki%20Kaisha%20Miyake%202016" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.02.2023.xlsx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/Mars%20%20Incorporated_%20MilkyWay" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2026.01.2024.xlsx" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2028.03.2025.xlsx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.02.2026.xlsx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.09.2021.xlsx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.11.2022.xlsx" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2005.07.2024.xlsx" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.10.2025.xlsx" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2017.01.2026.xlsx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/HBI%20Playtex%20Bath%20LLC%202015" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.07.2025.xlsx" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2001.09.2025.xlsx" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/PW7XIUEB/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2010.02.2025.xlsx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Downloads/Downloads/Downloads/Downloads/Downloads/Piel/YEREVAN%20BRANDY%20COMPANY%20CJSC" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2003.03.2023.xlsx" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../AppData/Local/Microsoft/Windows/AppData/Local/Microsoft/Windows/INetCache/Content.Outlook/NAK02IX8/Aktu&#257;lo%20piepras&#299;jumu%20saraksts%2013.12.2024.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:H1408"/>
+  <dimension ref="A1:H1420"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A1403" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="C1306" sqref="C1306"/>
+    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <selection activeCell="G906" sqref="G906"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44" style="17" customWidth="1"/>
     <col min="2" max="2" width="36.625" style="69" customWidth="1"/>
     <col min="3" max="3" width="36.5" style="64" customWidth="1"/>
     <col min="4" max="4" width="16.125" style="69" customWidth="1"/>
     <col min="5" max="5" width="13.125" style="66" customWidth="1"/>
     <col min="6" max="6" width="12.625" style="66" customWidth="1"/>
     <col min="7" max="7" width="9" style="68"/>
     <col min="8" max="8" width="9" style="68" customWidth="1"/>
     <col min="9" max="10" width="9" style="68"/>
     <col min="11" max="11" width="7.375" style="68" customWidth="1"/>
     <col min="12" max="16384" width="9" style="68"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" customFormat="1" ht="24" customHeight="1">
-      <c r="A1" s="101" t="s">
-[...6 lines deleted...]
-      <c r="F1" s="103"/>
+      <c r="A1" s="99" t="s">
+        <v>2908</v>
+      </c>
+      <c r="B1" s="97"/>
+      <c r="C1" s="98"/>
+      <c r="D1" s="100"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="101"/>
     </row>
     <row r="2" spans="1:7" ht="16.5" customHeight="1">
-      <c r="A2" s="81" t="s">
-        <v>3779</v>
+      <c r="A2" s="79" t="s">
+        <v>3661</v>
       </c>
       <c r="B2" s="65"/>
-      <c r="D2" s="98"/>
+      <c r="D2" s="96"/>
       <c r="F2" s="67"/>
     </row>
     <row r="3" spans="1:7" ht="100.5" customHeight="1">
       <c r="A3" s="125" t="s">
-        <v>2954</v>
+        <v>2886</v>
       </c>
       <c r="B3" s="125"/>
       <c r="D3" s="65"/>
       <c r="F3" s="67"/>
     </row>
     <row r="4" spans="1:7" customFormat="1" ht="24" customHeight="1">
-      <c r="A4" s="101"/>
-[...4 lines deleted...]
-      <c r="F4" s="103"/>
+      <c r="A4" s="99"/>
+      <c r="B4" s="97"/>
+      <c r="C4" s="98"/>
+      <c r="D4" s="100"/>
+      <c r="E4" s="96"/>
+      <c r="F4" s="101"/>
     </row>
     <row r="5" spans="1:7" s="18" customFormat="1" ht="57" customHeight="1">
       <c r="A5" s="70" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="71" t="s">
         <v>1</v>
       </c>
-      <c r="C5" s="94" t="s">
-        <v>2962</v>
+      <c r="C5" s="92" t="s">
+        <v>2892</v>
       </c>
       <c r="D5" s="72" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="73"/>
     </row>
     <row r="6" spans="1:7" ht="265.5" customHeight="1">
       <c r="A6" s="4" t="s">
-        <v>2592</v>
+        <v>2538</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="C6" s="82" t="s">
+      <c r="C6" s="80" t="s">
         <v>15</v>
       </c>
       <c r="D6" s="19">
         <v>46611</v>
       </c>
       <c r="E6" s="68"/>
       <c r="F6" s="68"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="C7" s="82" t="s">
+      <c r="C7" s="80" t="s">
         <v>18</v>
       </c>
       <c r="D7" s="29">
-        <v>46300</v>
+        <v>46665</v>
       </c>
       <c r="E7" s="68"/>
       <c r="F7" s="68"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="C8" s="82" t="s">
+      <c r="C8" s="80" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="19">
         <v>46492</v>
       </c>
       <c r="E8" s="68"/>
       <c r="F8" s="68"/>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="3" t="s">
-        <v>2122</v>
+        <v>2081</v>
       </c>
       <c r="B9" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="82" t="s">
+      <c r="C9" s="80" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="19">
         <v>46492</v>
       </c>
       <c r="E9" s="68"/>
       <c r="F9" s="68"/>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="C10" s="83" t="s">
+      <c r="C10" s="81" t="s">
         <v>25</v>
       </c>
       <c r="D10" s="19">
         <v>46270</v>
       </c>
       <c r="E10" s="68"/>
       <c r="F10" s="68"/>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="10" t="s">
         <v>27</v>
       </c>
-      <c r="C11" s="82" t="s">
+      <c r="C11" s="80" t="s">
         <v>28</v>
       </c>
       <c r="D11" s="19">
         <v>46345</v>
       </c>
       <c r="E11" s="68"/>
       <c r="F11" s="68"/>
     </row>
     <row r="12" spans="1:7" ht="167.25" customHeight="1">
       <c r="A12" s="3" t="s">
-        <v>2708</v>
+        <v>2652</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="C12" s="82" t="s">
+      <c r="C12" s="80" t="s">
         <v>30</v>
       </c>
       <c r="D12" s="19">
         <v>46421</v>
       </c>
       <c r="E12" s="68"/>
       <c r="F12" s="68"/>
     </row>
     <row r="13" spans="1:7" ht="409.5">
       <c r="A13" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B13" s="10" t="s">
         <v>32</v>
       </c>
-      <c r="C13" s="82" t="s">
+      <c r="C13" s="80" t="s">
         <v>33</v>
       </c>
       <c r="D13" s="19">
         <v>46384</v>
       </c>
       <c r="E13" s="68"/>
       <c r="F13" s="68"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" s="31" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="20" t="s">
-        <v>3588</v>
-[...1 lines deleted...]
-      <c r="C14" s="82" t="s">
+        <v>3484</v>
+      </c>
+      <c r="C14" s="80" t="s">
         <v>35</v>
       </c>
       <c r="D14" s="38">
         <v>46542</v>
       </c>
       <c r="E14" s="68"/>
       <c r="F14" s="68"/>
     </row>
     <row r="15" spans="1:7" ht="33.75">
       <c r="A15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="B15" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="C15" s="82" t="s">
+      <c r="C15" s="80" t="s">
         <v>38</v>
       </c>
       <c r="D15" s="19">
         <v>46539</v>
       </c>
       <c r="E15" s="68"/>
       <c r="F15" s="68"/>
     </row>
     <row r="16" spans="1:7" ht="81" customHeight="1">
       <c r="A16" s="3" t="s">
-        <v>2709</v>
+        <v>2653</v>
       </c>
       <c r="B16" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="C16" s="82" t="s">
+      <c r="C16" s="80" t="s">
         <v>40</v>
       </c>
       <c r="D16" s="19">
         <v>46443</v>
       </c>
       <c r="E16" s="68"/>
       <c r="F16" s="68"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="3" t="s">
         <v>41</v>
       </c>
       <c r="B17" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="C17" s="82" t="s">
-        <v>3077</v>
+      <c r="C17" s="80" t="s">
+        <v>2995</v>
       </c>
       <c r="D17" s="29">
         <v>46419</v>
       </c>
       <c r="E17" s="68"/>
       <c r="F17" s="68"/>
     </row>
     <row r="18" spans="1:6" ht="75" customHeight="1">
       <c r="A18" s="1" t="s">
-        <v>2610</v>
+        <v>2556</v>
       </c>
       <c r="B18" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="C18" s="82" t="s">
-        <v>3078</v>
+      <c r="C18" s="80" t="s">
+        <v>2996</v>
       </c>
       <c r="D18" s="19">
         <v>46408</v>
       </c>
       <c r="E18" s="68"/>
       <c r="F18" s="68"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="3" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="10" t="s">
         <v>45</v>
       </c>
-      <c r="C19" s="82" t="s">
+      <c r="C19" s="80" t="s">
         <v>46</v>
       </c>
       <c r="D19" s="29">
         <v>46478</v>
       </c>
       <c r="E19" s="68"/>
       <c r="F19" s="68"/>
     </row>
     <row r="20" spans="1:6" ht="22.5">
       <c r="A20" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B20" s="11" t="s">
         <v>48</v>
       </c>
-      <c r="C20" s="82" t="s">
-        <v>3780</v>
+      <c r="C20" s="80" t="s">
+        <v>3662</v>
       </c>
       <c r="D20" s="29">
         <v>46569</v>
       </c>
       <c r="E20" s="68"/>
       <c r="F20" s="68"/>
     </row>
     <row r="21" spans="1:6" ht="45">
       <c r="A21" s="1" t="s">
         <v>49</v>
       </c>
       <c r="B21" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="C21" s="82" t="s">
+      <c r="C21" s="80" t="s">
         <v>51</v>
       </c>
       <c r="D21" s="39">
         <v>46590</v>
       </c>
       <c r="E21" s="68"/>
       <c r="F21" s="68"/>
     </row>
     <row r="22" spans="1:6" ht="22.5">
       <c r="A22" s="3" t="s">
         <v>52</v>
       </c>
       <c r="B22" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="C22" s="82" t="s">
+      <c r="C22" s="80" t="s">
         <v>54</v>
       </c>
       <c r="D22" s="29">
         <v>46484</v>
       </c>
       <c r="E22" s="68"/>
       <c r="F22" s="68"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="3" t="s">
         <v>55</v>
       </c>
       <c r="B23" s="10" t="s">
         <v>56</v>
       </c>
-      <c r="C23" s="82" t="s">
-        <v>3079</v>
+      <c r="C23" s="80" t="s">
+        <v>2997</v>
       </c>
       <c r="D23" s="19">
         <v>46288</v>
       </c>
       <c r="E23" s="68"/>
       <c r="F23" s="68"/>
     </row>
     <row r="24" spans="1:6" ht="132.75" customHeight="1">
       <c r="A24" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>58</v>
       </c>
-      <c r="C24" s="82" t="s">
-        <v>3080</v>
+      <c r="C24" s="80" t="s">
+        <v>2998</v>
       </c>
       <c r="D24" s="29">
         <v>46280</v>
       </c>
       <c r="E24" s="68"/>
       <c r="F24" s="68"/>
     </row>
     <row r="25" spans="1:6" ht="141" customHeight="1">
       <c r="A25" s="2" t="s">
-        <v>2710</v>
+        <v>2654</v>
       </c>
       <c r="B25" s="11" t="s">
-        <v>2222</v>
-[...2 lines deleted...]
-        <v>3081</v>
+        <v>2170</v>
+      </c>
+      <c r="C25" s="80" t="s">
+        <v>2999</v>
       </c>
       <c r="D25" s="29">
         <v>46285</v>
       </c>
       <c r="E25" s="68"/>
       <c r="F25" s="68"/>
     </row>
     <row r="26" spans="1:6" ht="88.5" customHeight="1">
       <c r="A26" s="2" t="s">
         <v>59</v>
       </c>
       <c r="B26" s="10" t="s">
         <v>60</v>
       </c>
-      <c r="C26" s="82" t="s">
-        <v>3082</v>
+      <c r="C26" s="80" t="s">
+        <v>3000</v>
       </c>
       <c r="D26" s="29">
         <v>46508</v>
       </c>
       <c r="E26" s="68"/>
       <c r="F26" s="68"/>
     </row>
     <row r="27" spans="1:6" ht="75" customHeight="1">
       <c r="A27" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>58</v>
       </c>
-      <c r="C27" s="82" t="s">
+      <c r="C27" s="80" t="s">
         <v>62</v>
       </c>
       <c r="D27" s="19">
         <v>46280</v>
       </c>
       <c r="E27" s="68"/>
       <c r="F27" s="68"/>
     </row>
     <row r="28" spans="1:6" ht="51" customHeight="1">
       <c r="A28" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B28" s="10" t="s">
         <v>65</v>
       </c>
-      <c r="C28" s="82" t="s">
-        <v>3083</v>
+      <c r="C28" s="80" t="s">
+        <v>3001</v>
       </c>
       <c r="D28" s="19">
         <v>46308</v>
       </c>
       <c r="E28" s="68"/>
       <c r="F28" s="68"/>
     </row>
     <row r="29" spans="1:6" ht="78.75">
       <c r="A29" s="1" t="s">
-        <v>2955</v>
+        <v>2887</v>
       </c>
       <c r="B29" s="10" t="s">
         <v>66</v>
       </c>
-      <c r="C29" s="82" t="s">
-        <v>3084</v>
+      <c r="C29" s="80" t="s">
+        <v>3002</v>
       </c>
       <c r="D29" s="29">
         <v>46282</v>
       </c>
       <c r="E29" s="68"/>
       <c r="F29" s="68"/>
     </row>
     <row r="30" spans="1:6" ht="22.5">
       <c r="A30" s="1" t="s">
         <v>68</v>
       </c>
       <c r="B30" s="10" t="s">
         <v>69</v>
       </c>
-      <c r="C30" s="82" t="s">
+      <c r="C30" s="80" t="s">
         <v>70</v>
       </c>
       <c r="D30" s="19">
-        <v>46254</v>
+        <v>46619</v>
       </c>
       <c r="E30" s="68"/>
       <c r="F30" s="68"/>
     </row>
     <row r="31" spans="1:6" ht="27.6" customHeight="1">
       <c r="A31" s="1" t="s">
         <v>71</v>
       </c>
       <c r="B31" s="10" t="s">
         <v>72</v>
       </c>
-      <c r="C31" s="82" t="s">
-        <v>3450</v>
+      <c r="C31" s="80" t="s">
+        <v>3357</v>
       </c>
       <c r="D31" s="19">
         <v>46312</v>
       </c>
       <c r="E31" s="68"/>
       <c r="F31" s="68"/>
     </row>
     <row r="32" spans="1:6" ht="164.1" customHeight="1">
       <c r="A32" s="2" t="s">
-        <v>2000</v>
+        <v>1977</v>
       </c>
       <c r="B32" s="11" t="s">
         <v>73</v>
       </c>
-      <c r="C32" s="82" t="s">
-        <v>3085</v>
+      <c r="C32" s="80" t="s">
+        <v>3003</v>
       </c>
       <c r="D32" s="19">
-        <v>46311</v>
+        <v>46676</v>
       </c>
       <c r="E32" s="68"/>
       <c r="F32" s="68"/>
     </row>
     <row r="33" spans="1:6" ht="56.25">
       <c r="A33" s="2" t="s">
-        <v>2711</v>
+        <v>2655</v>
       </c>
       <c r="B33" s="10" t="s">
-        <v>2338</v>
-[...1 lines deleted...]
-      <c r="C33" s="82" t="s">
+        <v>2285</v>
+      </c>
+      <c r="C33" s="80" t="s">
         <v>74</v>
       </c>
       <c r="D33" s="29">
         <v>46323</v>
       </c>
       <c r="E33" s="68"/>
       <c r="F33" s="68"/>
     </row>
     <row r="34" spans="1:6" ht="67.5">
       <c r="A34" s="2" t="s">
         <v>75</v>
       </c>
       <c r="B34" s="11" t="s">
         <v>76</v>
       </c>
-      <c r="C34" s="82" t="s">
+      <c r="C34" s="80" t="s">
         <v>77</v>
       </c>
       <c r="D34" s="29">
         <v>46305</v>
       </c>
       <c r="E34" s="68"/>
       <c r="F34" s="68"/>
     </row>
     <row r="35" spans="1:6" ht="22.5">
       <c r="A35" s="1" t="s">
         <v>78</v>
       </c>
       <c r="B35" s="10" t="s">
         <v>79</v>
       </c>
-      <c r="C35" s="82" t="s">
-        <v>732</v>
+      <c r="C35" s="80" t="s">
+        <v>727</v>
       </c>
       <c r="D35" s="29">
         <v>46492</v>
       </c>
       <c r="E35" s="68"/>
       <c r="F35" s="68"/>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="1" t="s">
         <v>80</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>81</v>
       </c>
-      <c r="C36" s="82" t="s">
-        <v>3086</v>
+      <c r="C36" s="80" t="s">
+        <v>3004</v>
       </c>
       <c r="D36" s="29">
         <v>46376</v>
       </c>
       <c r="E36" s="68"/>
       <c r="F36" s="68"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="1" t="s">
-        <v>1881</v>
+        <v>1858</v>
       </c>
       <c r="B37" s="11" t="s">
         <v>82</v>
       </c>
-      <c r="C37" s="82" t="s">
-        <v>3086</v>
+      <c r="C37" s="80" t="s">
+        <v>3004</v>
       </c>
       <c r="D37" s="29">
         <v>46494</v>
       </c>
       <c r="E37" s="68"/>
       <c r="F37" s="68"/>
     </row>
     <row r="38" spans="1:6" ht="47.25" customHeight="1">
       <c r="A38" s="3" t="s">
         <v>84</v>
       </c>
       <c r="B38" s="10" t="s">
         <v>85</v>
       </c>
-      <c r="C38" s="82" t="s">
-        <v>3086</v>
+      <c r="C38" s="80" t="s">
+        <v>3004</v>
       </c>
       <c r="D38" s="19">
-        <v>46330</v>
+        <v>46695</v>
       </c>
       <c r="E38" s="68"/>
       <c r="F38" s="68"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="1" t="s">
         <v>86</v>
       </c>
       <c r="B39" s="10" t="s">
         <v>87</v>
       </c>
-      <c r="C39" s="82" t="s">
-        <v>3087</v>
+      <c r="C39" s="80" t="s">
+        <v>3005</v>
       </c>
       <c r="D39" s="19">
         <v>46311</v>
       </c>
       <c r="E39" s="68"/>
       <c r="F39" s="68"/>
     </row>
     <row r="40" spans="1:6" ht="22.5">
       <c r="A40" s="3" t="s">
         <v>88</v>
       </c>
       <c r="B40" s="10" t="s">
         <v>89</v>
       </c>
-      <c r="C40" s="82" t="s">
+      <c r="C40" s="80" t="s">
         <v>90</v>
       </c>
       <c r="D40" s="19">
         <v>46338</v>
       </c>
       <c r="E40" s="68"/>
       <c r="F40" s="68"/>
     </row>
     <row r="41" spans="1:6" ht="56.25">
       <c r="A41" s="3" t="s">
-        <v>2712</v>
+        <v>2656</v>
       </c>
       <c r="B41" s="10" t="s">
         <v>91</v>
       </c>
-      <c r="C41" s="82" t="s">
+      <c r="C41" s="80" t="s">
         <v>92</v>
       </c>
       <c r="D41" s="19">
         <v>46535</v>
       </c>
       <c r="E41" s="68"/>
       <c r="F41" s="68"/>
     </row>
     <row r="42" spans="1:6" ht="48" customHeight="1">
       <c r="A42" s="3" t="s">
         <v>93</v>
       </c>
       <c r="B42" s="10" t="s">
         <v>94</v>
       </c>
-      <c r="C42" s="82" t="s">
+      <c r="C42" s="80" t="s">
         <v>10</v>
       </c>
       <c r="D42" s="19">
         <v>46359</v>
       </c>
       <c r="E42" s="68"/>
       <c r="F42" s="68"/>
     </row>
     <row r="43" spans="1:6" ht="142.5" customHeight="1">
       <c r="A43" s="2" t="s">
-        <v>2713</v>
+        <v>2657</v>
       </c>
       <c r="B43" s="49" t="s">
         <v>95</v>
       </c>
-      <c r="C43" s="82" t="s">
-        <v>3088</v>
+      <c r="C43" s="80" t="s">
+        <v>3006</v>
       </c>
       <c r="D43" s="19">
         <v>46302</v>
       </c>
       <c r="E43" s="68"/>
       <c r="F43" s="68"/>
     </row>
     <row r="44" spans="1:6" ht="96.75" customHeight="1">
       <c r="A44" s="4" t="s">
-        <v>1874</v>
+        <v>1851</v>
       </c>
       <c r="B44" s="11" t="s">
         <v>96</v>
       </c>
-      <c r="C44" s="82" t="s">
+      <c r="C44" s="80" t="s">
         <v>97</v>
       </c>
       <c r="D44" s="19">
         <v>46462</v>
       </c>
       <c r="E44" s="68"/>
       <c r="F44" s="68"/>
     </row>
     <row r="45" spans="1:6" ht="51" customHeight="1">
       <c r="A45" s="3" t="s">
-        <v>2169</v>
+        <v>2117</v>
       </c>
       <c r="B45" s="10" t="s">
         <v>99</v>
       </c>
-      <c r="C45" s="82" t="s">
+      <c r="C45" s="80" t="s">
         <v>100</v>
       </c>
       <c r="D45" s="19">
         <v>46427</v>
       </c>
       <c r="E45" s="68"/>
       <c r="F45" s="68"/>
     </row>
     <row r="46" spans="1:6" ht="51.75" customHeight="1">
       <c r="A46" s="3" t="s">
-        <v>2211</v>
+        <v>2159</v>
       </c>
       <c r="B46" s="10" t="s">
         <v>101</v>
       </c>
-      <c r="C46" s="82" t="s">
+      <c r="C46" s="80" t="s">
         <v>102</v>
       </c>
       <c r="D46" s="29">
         <v>46363</v>
       </c>
       <c r="E46" s="68"/>
       <c r="F46" s="68"/>
     </row>
     <row r="47" spans="1:6" ht="47.25" customHeight="1">
       <c r="A47" s="1" t="s">
-        <v>2456</v>
+        <v>2402</v>
       </c>
       <c r="B47" s="10" t="s">
         <v>103</v>
       </c>
-      <c r="C47" s="82" t="s">
-        <v>3090</v>
+      <c r="C47" s="80" t="s">
+        <v>3008</v>
       </c>
       <c r="D47" s="19">
         <v>46387</v>
       </c>
       <c r="E47" s="68"/>
       <c r="F47" s="68"/>
     </row>
     <row r="48" spans="1:6" ht="87" customHeight="1">
       <c r="A48" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B48" s="10" t="s">
         <v>105</v>
       </c>
-      <c r="C48" s="82" t="s">
-        <v>3089</v>
+      <c r="C48" s="80" t="s">
+        <v>3007</v>
       </c>
       <c r="D48" s="19">
         <v>46374</v>
       </c>
       <c r="E48" s="68"/>
       <c r="F48" s="68"/>
     </row>
     <row r="49" spans="1:6" ht="101.25">
       <c r="A49" s="13" t="s">
         <v>106</v>
       </c>
       <c r="B49" s="16" t="s">
         <v>107</v>
       </c>
-      <c r="C49" s="82" t="s">
-        <v>3091</v>
+      <c r="C49" s="80" t="s">
+        <v>3009</v>
       </c>
       <c r="D49" s="40">
         <v>46434</v>
       </c>
       <c r="E49" s="68"/>
       <c r="F49" s="68"/>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" s="3" t="s">
         <v>108</v>
       </c>
       <c r="B50" s="11" t="s">
         <v>109</v>
       </c>
-      <c r="C50" s="82" t="s">
+      <c r="C50" s="80" t="s">
         <v>5</v>
       </c>
       <c r="D50" s="19">
         <v>46448</v>
       </c>
       <c r="E50" s="68"/>
       <c r="F50" s="68"/>
     </row>
     <row r="51" spans="1:6" ht="45">
       <c r="A51" s="1" t="s">
-        <v>2714</v>
+        <v>2658</v>
       </c>
       <c r="B51" s="10" t="s">
         <v>110</v>
       </c>
-      <c r="C51" s="82" t="s">
+      <c r="C51" s="80" t="s">
         <v>5</v>
       </c>
       <c r="D51" s="19">
         <v>46448</v>
       </c>
       <c r="E51" s="68"/>
       <c r="F51" s="68"/>
     </row>
     <row r="52" spans="1:6" ht="174.95" customHeight="1">
       <c r="A52" s="4" t="s">
         <v>111</v>
       </c>
       <c r="B52" s="10" t="s">
         <v>112</v>
       </c>
-      <c r="C52" s="82" t="s">
+      <c r="C52" s="80" t="s">
         <v>5</v>
       </c>
       <c r="D52" s="29">
         <v>46449</v>
       </c>
       <c r="E52" s="68"/>
       <c r="F52" s="68"/>
     </row>
     <row r="53" spans="1:6" ht="63" customHeight="1">
       <c r="A53" s="2" t="s">
         <v>113</v>
       </c>
       <c r="B53" s="10" t="s">
         <v>114</v>
       </c>
-      <c r="C53" s="82" t="s">
+      <c r="C53" s="80" t="s">
         <v>115</v>
       </c>
       <c r="D53" s="19">
         <v>46462</v>
       </c>
       <c r="E53" s="68"/>
       <c r="F53" s="68"/>
     </row>
     <row r="54" spans="1:6" ht="158.25" customHeight="1">
       <c r="A54" s="2" t="s">
-        <v>2613</v>
+        <v>2559</v>
       </c>
       <c r="B54" s="10" t="s">
         <v>117</v>
       </c>
-      <c r="C54" s="82" t="s">
-        <v>3092</v>
+      <c r="C54" s="80" t="s">
+        <v>3010</v>
       </c>
       <c r="D54" s="19">
         <v>46480</v>
       </c>
       <c r="E54" s="68"/>
       <c r="F54" s="68"/>
     </row>
     <row r="55" spans="1:6" ht="182.1" customHeight="1">
       <c r="A55" s="4" t="s">
         <v>118</v>
       </c>
       <c r="B55" s="10" t="s">
         <v>119</v>
       </c>
-      <c r="C55" s="82" t="s">
+      <c r="C55" s="80" t="s">
         <v>120</v>
       </c>
       <c r="D55" s="19">
         <v>46496</v>
       </c>
       <c r="E55" s="68"/>
       <c r="F55" s="68"/>
     </row>
     <row r="56" spans="1:6" ht="66.75" customHeight="1">
       <c r="A56" s="3" t="s">
         <v>121</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>122</v>
       </c>
-      <c r="C56" s="82" t="s">
-        <v>3093</v>
+      <c r="C56" s="80" t="s">
+        <v>3011</v>
       </c>
       <c r="D56" s="19">
         <v>46497</v>
       </c>
       <c r="E56" s="68"/>
       <c r="F56" s="68"/>
     </row>
     <row r="57" spans="1:6" ht="31.5" customHeight="1">
       <c r="A57" s="54" t="s">
-        <v>2123</v>
+        <v>2082</v>
       </c>
       <c r="B57" s="10" t="s">
         <v>123</v>
       </c>
-      <c r="C57" s="82" t="s">
+      <c r="C57" s="80" t="s">
         <v>124</v>
       </c>
       <c r="D57" s="19">
         <v>46520</v>
       </c>
       <c r="E57" s="68"/>
       <c r="F57" s="68"/>
     </row>
     <row r="58" spans="1:6" ht="44.25" customHeight="1">
       <c r="A58" s="3" t="s">
         <v>125</v>
       </c>
       <c r="B58" s="10" t="s">
         <v>126</v>
       </c>
-      <c r="C58" s="82" t="s">
+      <c r="C58" s="80" t="s">
         <v>10</v>
       </c>
       <c r="D58" s="19">
         <v>46447</v>
       </c>
       <c r="E58" s="68"/>
       <c r="F58" s="68"/>
     </row>
     <row r="59" spans="1:6" ht="59.25" customHeight="1">
       <c r="A59" s="7" t="s">
-        <v>2715</v>
+        <v>2659</v>
       </c>
       <c r="B59" s="10" t="s">
         <v>127</v>
       </c>
-      <c r="C59" s="82" t="s">
+      <c r="C59" s="80" t="s">
         <v>128</v>
       </c>
       <c r="D59" s="29">
         <v>46319</v>
       </c>
       <c r="E59" s="68"/>
       <c r="F59" s="68"/>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="3" t="s">
         <v>129</v>
       </c>
       <c r="B60" s="10" t="s">
         <v>130</v>
       </c>
-      <c r="C60" s="82" t="s">
+      <c r="C60" s="80" t="s">
         <v>5</v>
       </c>
       <c r="D60" s="19">
         <v>46606</v>
       </c>
       <c r="E60" s="68"/>
       <c r="F60" s="68"/>
     </row>
     <row r="61" spans="1:6" ht="77.25" customHeight="1">
       <c r="A61" s="4" t="s">
-        <v>2516</v>
+        <v>2462</v>
       </c>
       <c r="B61" s="20" t="s">
-        <v>2517</v>
-[...2 lines deleted...]
-        <v>2518</v>
+        <v>2463</v>
+      </c>
+      <c r="C61" s="80" t="s">
+        <v>2464</v>
       </c>
       <c r="D61" s="19">
         <v>46374</v>
       </c>
       <c r="E61" s="68"/>
       <c r="F61" s="68"/>
     </row>
     <row r="62" spans="1:6" ht="139.5" customHeight="1">
       <c r="A62" s="4" t="s">
-        <v>3621</v>
+        <v>3514</v>
       </c>
       <c r="B62" s="10" t="s">
         <v>131</v>
       </c>
-      <c r="C62" s="82" t="s">
+      <c r="C62" s="80" t="s">
         <v>10</v>
       </c>
       <c r="D62" s="29">
         <v>46435</v>
       </c>
       <c r="E62" s="68"/>
       <c r="F62" s="68"/>
     </row>
     <row r="63" spans="1:6" ht="22.5">
       <c r="A63" s="3" t="s">
         <v>132</v>
       </c>
       <c r="B63" s="10" t="s">
         <v>133</v>
       </c>
-      <c r="C63" s="82" t="s">
+      <c r="C63" s="80" t="s">
         <v>4</v>
       </c>
       <c r="D63" s="29">
         <v>46437</v>
       </c>
       <c r="E63" s="68"/>
       <c r="F63" s="68"/>
     </row>
     <row r="64" spans="1:6" ht="33" customHeight="1">
       <c r="A64" s="3" t="s">
         <v>134</v>
       </c>
       <c r="B64" s="10" t="s">
         <v>135</v>
       </c>
-      <c r="C64" s="82" t="s">
+      <c r="C64" s="80" t="s">
         <v>136</v>
       </c>
       <c r="D64" s="29">
         <v>46456</v>
       </c>
       <c r="E64" s="68"/>
       <c r="F64" s="68"/>
     </row>
     <row r="65" spans="1:6" ht="96.75" customHeight="1">
       <c r="A65" s="1" t="s">
         <v>137</v>
       </c>
       <c r="B65" s="10" t="s">
-        <v>2004</v>
-[...1 lines deleted...]
-      <c r="C65" s="82" t="s">
+        <v>1981</v>
+      </c>
+      <c r="C65" s="80" t="s">
         <v>138</v>
       </c>
       <c r="D65" s="29">
         <v>46571</v>
       </c>
       <c r="E65" s="68"/>
       <c r="F65" s="68"/>
     </row>
     <row r="66" spans="1:6" ht="81.75" customHeight="1">
       <c r="A66" s="4" t="s">
         <v>139</v>
       </c>
       <c r="B66" s="10" t="s">
         <v>140</v>
       </c>
-      <c r="C66" s="82" t="s">
+      <c r="C66" s="80" t="s">
         <v>4</v>
       </c>
       <c r="D66" s="19">
         <v>46462</v>
       </c>
       <c r="E66" s="68"/>
       <c r="F66" s="68"/>
     </row>
     <row r="67" spans="1:6" ht="215.25" customHeight="1">
       <c r="A67" s="4" t="s">
-        <v>2716</v>
+        <v>2660</v>
       </c>
       <c r="B67" s="20" t="s">
         <v>141</v>
       </c>
-      <c r="C67" s="82" t="s">
-        <v>3094</v>
+      <c r="C67" s="80" t="s">
+        <v>3012</v>
       </c>
       <c r="D67" s="29">
         <v>46496</v>
       </c>
       <c r="E67" s="68"/>
       <c r="F67" s="68"/>
     </row>
     <row r="68" spans="1:6" ht="22.5">
       <c r="A68" s="3" t="s">
         <v>142</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>143</v>
       </c>
-      <c r="C68" s="82" t="s">
+      <c r="C68" s="80" t="s">
         <v>144</v>
       </c>
       <c r="D68" s="19">
         <v>46472</v>
       </c>
       <c r="E68" s="68"/>
       <c r="F68" s="68"/>
     </row>
     <row r="69" spans="1:6" ht="33.75">
       <c r="A69" s="3" t="s">
         <v>145</v>
       </c>
       <c r="B69" s="10" t="s">
         <v>146</v>
       </c>
-      <c r="C69" s="82" t="s">
+      <c r="C69" s="80" t="s">
         <v>147</v>
       </c>
       <c r="D69" s="29">
         <v>46474</v>
       </c>
       <c r="E69" s="68"/>
       <c r="F69" s="68"/>
     </row>
     <row r="70" spans="1:6" ht="80.25" customHeight="1">
       <c r="A70" s="3" t="s">
-        <v>2132</v>
+        <v>2091</v>
       </c>
       <c r="B70" s="10" t="s">
         <v>148</v>
       </c>
-      <c r="C70" s="82" t="s">
+      <c r="C70" s="80" t="s">
         <v>33</v>
       </c>
       <c r="D70" s="19">
         <v>46443</v>
       </c>
       <c r="E70" s="68"/>
       <c r="F70" s="68"/>
     </row>
     <row r="71" spans="1:6" ht="50.25" customHeight="1">
       <c r="A71" s="3" t="s">
         <v>149</v>
       </c>
       <c r="B71" s="20" t="s">
         <v>150</v>
       </c>
-      <c r="C71" s="82" t="s">
-        <v>3095</v>
+      <c r="C71" s="80" t="s">
+        <v>3013</v>
       </c>
       <c r="D71" s="41">
         <v>46507</v>
       </c>
       <c r="E71" s="68"/>
       <c r="F71" s="68"/>
     </row>
     <row r="72" spans="1:6" ht="68.25" customHeight="1">
       <c r="A72" s="1" t="s">
-        <v>2717</v>
+        <v>2661</v>
       </c>
       <c r="B72" s="10" t="s">
         <v>151</v>
       </c>
-      <c r="C72" s="82" t="s">
-        <v>3096</v>
+      <c r="C72" s="80" t="s">
+        <v>3014</v>
       </c>
       <c r="D72" s="29">
         <v>46467</v>
       </c>
       <c r="E72" s="68"/>
       <c r="F72" s="68"/>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" s="3" t="s">
         <v>152</v>
       </c>
       <c r="B73" s="10" t="s">
         <v>153</v>
       </c>
-      <c r="C73" s="82" t="s">
-        <v>3097</v>
+      <c r="C73" s="80" t="s">
+        <v>3015</v>
       </c>
       <c r="D73" s="19">
         <v>46469</v>
       </c>
       <c r="E73" s="68"/>
       <c r="F73" s="68"/>
     </row>
     <row r="74" spans="1:6" ht="56.25">
       <c r="A74" s="3" t="s">
         <v>154</v>
       </c>
       <c r="B74" s="10" t="s">
         <v>155</v>
       </c>
-      <c r="C74" s="82" t="s">
+      <c r="C74" s="80" t="s">
         <v>156</v>
       </c>
       <c r="D74" s="19">
         <v>46543</v>
       </c>
       <c r="E74" s="68"/>
       <c r="F74" s="68"/>
     </row>
     <row r="75" spans="1:6" ht="63.75" customHeight="1">
       <c r="A75" s="1" t="s">
         <v>157</v>
       </c>
       <c r="B75" s="10" t="s">
         <v>158</v>
       </c>
-      <c r="C75" s="82" t="s">
-        <v>3098</v>
+      <c r="C75" s="80" t="s">
+        <v>3016</v>
       </c>
       <c r="D75" s="19">
         <v>46484</v>
       </c>
       <c r="E75" s="68"/>
       <c r="F75" s="68"/>
     </row>
     <row r="76" spans="1:6" ht="33" customHeight="1">
       <c r="A76" s="1" t="s">
         <v>159</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>160</v>
       </c>
-      <c r="C76" s="82" t="s">
+      <c r="C76" s="80" t="s">
         <v>161</v>
       </c>
       <c r="D76" s="19">
         <v>46505</v>
       </c>
       <c r="E76" s="68"/>
       <c r="F76" s="68"/>
     </row>
     <row r="77" spans="1:6" ht="155.25" customHeight="1">
       <c r="A77" s="3" t="s">
         <v>162</v>
       </c>
       <c r="B77" s="10" t="s">
         <v>163</v>
       </c>
-      <c r="C77" s="82" t="s">
+      <c r="C77" s="80" t="s">
         <v>5</v>
       </c>
       <c r="D77" s="19">
         <v>46512</v>
       </c>
       <c r="E77" s="68"/>
       <c r="F77" s="68"/>
     </row>
     <row r="78" spans="1:6" ht="45" customHeight="1">
       <c r="A78" s="3" t="s">
-        <v>2718</v>
+        <v>2662</v>
       </c>
       <c r="B78" s="10" t="s">
         <v>164</v>
       </c>
-      <c r="C78" s="82" t="s">
-        <v>3099</v>
+      <c r="C78" s="80" t="s">
+        <v>3017</v>
       </c>
       <c r="D78" s="19">
         <v>46486</v>
       </c>
       <c r="E78" s="68"/>
       <c r="F78" s="68"/>
     </row>
     <row r="79" spans="1:6" ht="78" customHeight="1">
       <c r="A79" s="1" t="s">
         <v>165</v>
       </c>
       <c r="B79" s="10" t="s">
         <v>166</v>
       </c>
-      <c r="C79" s="82" t="s">
-        <v>3781</v>
+      <c r="C79" s="80" t="s">
+        <v>3663</v>
       </c>
       <c r="D79" s="19">
         <v>46471</v>
       </c>
       <c r="E79" s="68"/>
       <c r="F79" s="68"/>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" s="1" t="s">
         <v>167</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>168</v>
       </c>
-      <c r="C80" s="82" t="s">
+      <c r="C80" s="80" t="s">
         <v>40</v>
       </c>
       <c r="D80" s="29">
         <v>46429</v>
       </c>
       <c r="E80" s="68"/>
       <c r="F80" s="68"/>
     </row>
     <row r="81" spans="1:6" ht="89.25" customHeight="1">
       <c r="A81" s="4" t="s">
-        <v>3100</v>
+        <v>3018</v>
       </c>
       <c r="B81" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C81" s="82" t="s">
-        <v>621</v>
+      <c r="C81" s="80" t="s">
+        <v>617</v>
       </c>
       <c r="D81" s="19">
         <v>46418</v>
       </c>
       <c r="E81" s="68"/>
       <c r="F81" s="68"/>
     </row>
     <row r="82" spans="1:6" ht="47.25" customHeight="1">
       <c r="A82" s="9" t="s">
         <v>169</v>
       </c>
       <c r="B82" s="11" t="s">
         <v>170</v>
       </c>
-      <c r="C82" s="82" t="s">
-        <v>3101</v>
+      <c r="C82" s="80" t="s">
+        <v>3019</v>
       </c>
       <c r="D82" s="19">
         <v>46561</v>
       </c>
       <c r="E82" s="68"/>
       <c r="F82" s="68"/>
     </row>
     <row r="83" spans="1:6" ht="57.95" customHeight="1">
       <c r="A83" s="4" t="s">
         <v>171</v>
       </c>
       <c r="B83" s="10" t="s">
         <v>172</v>
       </c>
-      <c r="C83" s="82" t="s">
-        <v>3102</v>
+      <c r="C83" s="80" t="s">
+        <v>3020</v>
       </c>
       <c r="D83" s="19">
         <v>46518</v>
       </c>
       <c r="E83" s="74"/>
       <c r="F83" s="68"/>
     </row>
     <row r="84" spans="1:6" ht="44.25" customHeight="1">
       <c r="A84" s="1" t="s">
         <v>173</v>
       </c>
       <c r="B84" s="11" t="s">
         <v>174</v>
       </c>
-      <c r="C84" s="82" t="s">
-        <v>3103</v>
+      <c r="C84" s="80" t="s">
+        <v>3021</v>
       </c>
       <c r="D84" s="19">
         <v>46574</v>
       </c>
       <c r="E84" s="68"/>
       <c r="F84" s="68"/>
     </row>
     <row r="85" spans="1:6" ht="66" customHeight="1">
       <c r="A85" s="3" t="s">
         <v>175</v>
       </c>
       <c r="B85" s="10" t="s">
         <v>176</v>
       </c>
-      <c r="C85" s="82" t="s">
-        <v>3104</v>
+      <c r="C85" s="80" t="s">
+        <v>3022</v>
       </c>
       <c r="D85" s="29">
         <v>46358</v>
       </c>
       <c r="E85" s="68"/>
       <c r="F85" s="68"/>
     </row>
     <row r="86" spans="1:6" ht="83.25" customHeight="1">
       <c r="A86" s="4" t="s">
-        <v>2390</v>
+        <v>2337</v>
       </c>
       <c r="B86" s="10" t="s">
-        <v>1971</v>
-[...1 lines deleted...]
-      <c r="C86" s="82" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C86" s="80" t="s">
         <v>177</v>
       </c>
       <c r="D86" s="19">
         <v>46483</v>
       </c>
       <c r="E86" s="68"/>
       <c r="F86" s="68"/>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" s="1" t="s">
         <v>178</v>
       </c>
       <c r="B87" s="10" t="s">
         <v>179</v>
       </c>
-      <c r="C87" s="82" t="s">
-        <v>3105</v>
+      <c r="C87" s="80" t="s">
+        <v>3023</v>
       </c>
       <c r="D87" s="19">
         <v>46567</v>
       </c>
       <c r="E87" s="68"/>
       <c r="F87" s="68"/>
     </row>
     <row r="88" spans="1:6" ht="22.5">
       <c r="A88" s="1" t="s">
-        <v>1938</v>
+        <v>1915</v>
       </c>
       <c r="B88" s="10" t="s">
-        <v>1939</v>
-[...1 lines deleted...]
-      <c r="C88" s="82" t="s">
+        <v>1916</v>
+      </c>
+      <c r="C88" s="80" t="s">
         <v>180</v>
       </c>
       <c r="D88" s="19">
         <v>46596</v>
       </c>
       <c r="E88" s="68"/>
       <c r="F88" s="68"/>
     </row>
     <row r="89" spans="1:6" ht="67.5">
       <c r="A89" s="3" t="s">
         <v>181</v>
       </c>
       <c r="B89" s="10" t="s">
         <v>182</v>
       </c>
-      <c r="C89" s="82" t="s">
-        <v>627</v>
+      <c r="C89" s="80" t="s">
+        <v>623</v>
       </c>
       <c r="D89" s="19">
         <v>46311</v>
       </c>
       <c r="E89" s="68"/>
       <c r="F89" s="68"/>
     </row>
-    <row r="90" spans="1:6" ht="59.25" customHeight="1">
-      <c r="A90" s="3" t="s">
+    <row r="90" spans="1:6">
+      <c r="A90" s="1" t="s">
         <v>183</v>
       </c>
       <c r="B90" s="10" t="s">
         <v>184</v>
       </c>
-      <c r="C90" s="82" t="s">
-        <v>3106</v>
+      <c r="C90" s="80" t="s">
+        <v>3024</v>
       </c>
       <c r="D90" s="19">
-        <v>46253</v>
+        <v>46610</v>
       </c>
       <c r="E90" s="68"/>
       <c r="F90" s="68"/>
     </row>
-    <row r="91" spans="1:6">
-      <c r="A91" s="1" t="s">
+    <row r="91" spans="1:6" ht="100.5" customHeight="1">
+      <c r="A91" s="3" t="s">
         <v>185</v>
       </c>
       <c r="B91" s="10" t="s">
         <v>186</v>
       </c>
-      <c r="C91" s="82" t="s">
-        <v>3107</v>
+      <c r="C91" s="80" t="s">
+        <v>187</v>
       </c>
       <c r="D91" s="19">
-        <v>46610</v>
+        <v>46633</v>
       </c>
       <c r="E91" s="68"/>
       <c r="F91" s="68"/>
     </row>
-    <row r="92" spans="1:6" ht="100.5" customHeight="1">
-[...1 lines deleted...]
-        <v>187</v>
+    <row r="92" spans="1:6" ht="61.5" customHeight="1">
+      <c r="A92" s="4" t="s">
+        <v>190</v>
       </c>
       <c r="B92" s="10" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-        <v>189</v>
+        <v>191</v>
+      </c>
+      <c r="C92" s="80" t="s">
+        <v>192</v>
       </c>
       <c r="D92" s="19">
-        <v>46633</v>
+        <v>46414</v>
       </c>
       <c r="E92" s="68"/>
       <c r="F92" s="68"/>
     </row>
-    <row r="93" spans="1:6" ht="61.5" customHeight="1">
-[...1 lines deleted...]
-        <v>192</v>
+    <row r="93" spans="1:6" ht="156.75" customHeight="1">
+      <c r="A93" s="2" t="s">
+        <v>2663</v>
       </c>
       <c r="B93" s="10" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>6</v>
+      </c>
+      <c r="C93" s="80" t="s">
+        <v>3025</v>
       </c>
       <c r="D93" s="19">
-        <v>46414</v>
+        <v>46418</v>
       </c>
       <c r="E93" s="68"/>
       <c r="F93" s="68"/>
     </row>
-    <row r="94" spans="1:6" ht="156.75" customHeight="1">
+    <row r="94" spans="1:6" ht="133.5" customHeight="1">
       <c r="A94" s="2" t="s">
-        <v>2719</v>
+        <v>2664</v>
       </c>
       <c r="B94" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C94" s="82" t="s">
-        <v>3108</v>
+      <c r="C94" s="80" t="s">
+        <v>40</v>
       </c>
       <c r="D94" s="19">
-        <v>46418</v>
+        <v>46436</v>
       </c>
       <c r="E94" s="68"/>
       <c r="F94" s="68"/>
     </row>
-    <row r="95" spans="1:6" ht="133.5" customHeight="1">
-[...7 lines deleted...]
-        <v>40</v>
+    <row r="95" spans="1:6" ht="33.75">
+      <c r="A95" s="1" t="s">
+        <v>2665</v>
+      </c>
+      <c r="B95" s="11" t="s">
+        <v>193</v>
+      </c>
+      <c r="C95" s="80" t="s">
+        <v>3026</v>
       </c>
       <c r="D95" s="19">
-        <v>46436</v>
+        <v>46287</v>
       </c>
       <c r="E95" s="68"/>
       <c r="F95" s="68"/>
     </row>
-    <row r="96" spans="1:6" ht="33.75">
-[...7 lines deleted...]
-        <v>3109</v>
+    <row r="96" spans="1:6" ht="151.5" customHeight="1">
+      <c r="A96" s="4" t="s">
+        <v>2666</v>
+      </c>
+      <c r="B96" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C96" s="80" t="s">
+        <v>3025</v>
       </c>
       <c r="D96" s="19">
-        <v>46287</v>
+        <v>46422</v>
       </c>
       <c r="E96" s="68"/>
       <c r="F96" s="68"/>
     </row>
-    <row r="97" spans="1:6" ht="151.5" customHeight="1">
+    <row r="97" spans="1:6" ht="237" customHeight="1">
       <c r="A97" s="4" t="s">
-        <v>2722</v>
+        <v>2667</v>
       </c>
       <c r="B97" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C97" s="82" t="s">
-        <v>3108</v>
+      <c r="C97" s="80" t="s">
+        <v>7</v>
       </c>
       <c r="D97" s="19">
-        <v>46422</v>
+        <v>46423</v>
       </c>
       <c r="E97" s="68"/>
       <c r="F97" s="68"/>
     </row>
-    <row r="98" spans="1:6" ht="237" customHeight="1">
-[...1 lines deleted...]
-        <v>2723</v>
+    <row r="98" spans="1:6" s="75" customFormat="1">
+      <c r="A98" s="1" t="s">
+        <v>194</v>
       </c>
       <c r="B98" s="10" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>195</v>
+      </c>
+      <c r="C98" s="80" t="s">
+        <v>196</v>
       </c>
       <c r="D98" s="19">
-        <v>46423</v>
-[...4 lines deleted...]
-    <row r="99" spans="1:6" s="75" customFormat="1">
+        <v>46289</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6" ht="45">
       <c r="A99" s="1" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B99" s="10" t="s">
+        <v>2316</v>
+      </c>
+      <c r="B99" s="11" t="s">
         <v>197</v>
       </c>
-      <c r="C99" s="82" t="s">
+      <c r="C99" s="80" t="s">
+        <v>3027</v>
+      </c>
+      <c r="D99" s="19">
+        <v>46333</v>
+      </c>
+      <c r="E99" s="68"/>
+      <c r="F99" s="68"/>
+    </row>
+    <row r="100" spans="1:6" ht="33.75">
+      <c r="A100" s="3" t="s">
         <v>198</v>
-      </c>
-[...6 lines deleted...]
-        <v>2369</v>
       </c>
       <c r="B100" s="11" t="s">
         <v>199</v>
       </c>
-      <c r="C100" s="82" t="s">
-        <v>3110</v>
+      <c r="C100" s="80" t="s">
+        <v>3028</v>
       </c>
       <c r="D100" s="19">
-        <v>46333</v>
+        <v>46484</v>
       </c>
       <c r="E100" s="68"/>
       <c r="F100" s="68"/>
     </row>
-    <row r="101" spans="1:6" ht="33.75">
+    <row r="101" spans="1:6" ht="75.75" customHeight="1">
       <c r="A101" s="3" t="s">
         <v>200</v>
       </c>
-      <c r="B101" s="11" t="s">
+      <c r="B101" s="20" t="s">
         <v>201</v>
       </c>
-      <c r="C101" s="82" t="s">
-        <v>3111</v>
+      <c r="C101" s="80" t="s">
+        <v>11</v>
       </c>
       <c r="D101" s="19">
-        <v>46484</v>
+        <v>46349</v>
       </c>
       <c r="E101" s="68"/>
       <c r="F101" s="68"/>
     </row>
-    <row r="102" spans="1:6" ht="75.75" customHeight="1">
-      <c r="A102" s="3" t="s">
+    <row r="102" spans="1:6" ht="303.75" customHeight="1">
+      <c r="A102" s="1" t="s">
         <v>202</v>
       </c>
-      <c r="B102" s="20" t="s">
+      <c r="B102" s="11" t="s">
         <v>203</v>
       </c>
-      <c r="C102" s="82" t="s">
-        <v>11</v>
+      <c r="C102" s="80" t="s">
+        <v>3029</v>
       </c>
       <c r="D102" s="19">
-        <v>46349</v>
+        <v>46303</v>
       </c>
       <c r="E102" s="68"/>
       <c r="F102" s="68"/>
     </row>
-    <row r="103" spans="1:6" ht="303.75" customHeight="1">
+    <row r="103" spans="1:6" ht="48.75" customHeight="1">
       <c r="A103" s="1" t="s">
         <v>204</v>
       </c>
-      <c r="B103" s="11" t="s">
+      <c r="B103" s="10" t="s">
         <v>205</v>
       </c>
-      <c r="C103" s="82" t="s">
-[...3 lines deleted...]
-        <v>46303</v>
+      <c r="C103" s="80" t="s">
+        <v>206</v>
+      </c>
+      <c r="D103" s="29">
+        <v>46365</v>
       </c>
       <c r="E103" s="68"/>
       <c r="F103" s="68"/>
     </row>
-    <row r="104" spans="1:6" ht="48.75" customHeight="1">
+    <row r="104" spans="1:6" ht="79.5" customHeight="1">
       <c r="A104" s="1" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B104" s="10" t="s">
+        <v>2668</v>
+      </c>
+      <c r="B104" s="11" t="s">
         <v>207</v>
       </c>
-      <c r="C104" s="82" t="s">
+      <c r="C104" s="80" t="s">
         <v>208</v>
       </c>
-      <c r="D104" s="29">
-        <v>46365</v>
+      <c r="D104" s="19">
+        <v>46420</v>
       </c>
       <c r="E104" s="68"/>
       <c r="F104" s="68"/>
     </row>
-    <row r="105" spans="1:6" ht="79.5" customHeight="1">
+    <row r="105" spans="1:6" ht="45">
       <c r="A105" s="1" t="s">
-        <v>2724</v>
-[...1 lines deleted...]
-      <c r="B105" s="11" t="s">
         <v>209</v>
       </c>
-      <c r="C105" s="82" t="s">
+      <c r="B105" s="20" t="s">
         <v>210</v>
       </c>
+      <c r="C105" s="80" t="s">
+        <v>3030</v>
+      </c>
       <c r="D105" s="19">
-        <v>46420</v>
+        <v>46404</v>
       </c>
       <c r="E105" s="68"/>
       <c r="F105" s="68"/>
     </row>
-    <row r="106" spans="1:6" ht="45">
-      <c r="A106" s="1" t="s">
+    <row r="106" spans="1:6" ht="54.75" customHeight="1">
+      <c r="A106" s="3" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B106" s="10" t="s">
         <v>211</v>
       </c>
-      <c r="B106" s="20" t="s">
+      <c r="C106" s="80" t="s">
         <v>212</v>
       </c>
-      <c r="C106" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D106" s="19">
-        <v>46404</v>
+        <v>46525</v>
       </c>
       <c r="E106" s="68"/>
       <c r="F106" s="68"/>
     </row>
-    <row r="107" spans="1:6" ht="54.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="B107" s="10" t="s">
+    <row r="107" spans="1:6" ht="87.75" customHeight="1">
+      <c r="A107" s="2" t="s">
+        <v>2560</v>
+      </c>
+      <c r="B107" s="11" t="s">
         <v>213</v>
       </c>
-      <c r="C107" s="82" t="s">
+      <c r="C107" s="80" t="s">
         <v>214</v>
       </c>
       <c r="D107" s="19">
-        <v>46525</v>
+        <v>46408</v>
       </c>
       <c r="E107" s="68"/>
       <c r="F107" s="68"/>
     </row>
-    <row r="108" spans="1:6" ht="87.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="B108" s="11" t="s">
+    <row r="108" spans="1:6" ht="22.5">
+      <c r="A108" s="3" t="s">
+        <v>2304</v>
+      </c>
+      <c r="B108" s="10" t="s">
         <v>215</v>
       </c>
-      <c r="C108" s="82" t="s">
-        <v>216</v>
+      <c r="C108" s="80" t="s">
+        <v>3031</v>
       </c>
       <c r="D108" s="19">
-        <v>46408</v>
+        <v>46421</v>
       </c>
       <c r="E108" s="68"/>
       <c r="F108" s="68"/>
     </row>
-    <row r="109" spans="1:6" ht="22.5">
+    <row r="109" spans="1:6" ht="20.45" customHeight="1">
       <c r="A109" s="3" t="s">
-        <v>2357</v>
+        <v>216</v>
       </c>
       <c r="B109" s="10" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>3114</v>
+        <v>3765</v>
+      </c>
+      <c r="C109" s="80" t="s">
+        <v>887</v>
       </c>
       <c r="D109" s="19">
-        <v>46421</v>
+        <v>46652</v>
       </c>
       <c r="E109" s="68"/>
       <c r="F109" s="68"/>
     </row>
-    <row r="110" spans="1:6" ht="22.5">
-      <c r="A110" s="3" t="s">
+    <row r="110" spans="1:6" ht="56.25">
+      <c r="A110" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="B110" s="10" t="s">
         <v>218</v>
       </c>
-      <c r="B110" s="10" t="s">
-[...3 lines deleted...]
-        <v>895</v>
+      <c r="C110" s="80" t="s">
+        <v>3664</v>
       </c>
       <c r="D110" s="19">
-        <v>46287</v>
+        <v>46351</v>
       </c>
       <c r="E110" s="68"/>
       <c r="F110" s="68"/>
     </row>
-    <row r="111" spans="1:6" ht="56.25">
-[...1 lines deleted...]
-        <v>220</v>
+    <row r="111" spans="1:6" ht="67.5">
+      <c r="A111" s="1" t="s">
+        <v>219</v>
       </c>
       <c r="B111" s="10" t="s">
-        <v>221</v>
-[...2 lines deleted...]
-        <v>3782</v>
+        <v>53</v>
+      </c>
+      <c r="C111" s="80" t="s">
+        <v>512</v>
       </c>
       <c r="D111" s="19">
-        <v>46351</v>
+        <v>46460</v>
       </c>
       <c r="E111" s="68"/>
       <c r="F111" s="68"/>
     </row>
-    <row r="112" spans="1:6" ht="67.5">
-[...7 lines deleted...]
-        <v>516</v>
+    <row r="112" spans="1:6" ht="81.75" customHeight="1">
+      <c r="A112" s="2" t="s">
+        <v>2669</v>
+      </c>
+      <c r="B112" s="11" t="s">
+        <v>220</v>
+      </c>
+      <c r="C112" s="80" t="s">
+        <v>3032</v>
       </c>
       <c r="D112" s="19">
-        <v>46460</v>
+        <v>46466</v>
       </c>
       <c r="E112" s="68"/>
       <c r="F112" s="68"/>
     </row>
-    <row r="113" spans="1:6" ht="81.75" customHeight="1">
-[...10 lines deleted...]
-        <v>46466</v>
+    <row r="113" spans="1:6" ht="57.75" customHeight="1">
+      <c r="A113" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="B113" s="10" t="s">
+        <v>222</v>
+      </c>
+      <c r="C113" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="D113" s="29">
+        <v>46448</v>
       </c>
       <c r="E113" s="68"/>
       <c r="F113" s="68"/>
     </row>
-    <row r="114" spans="1:6" ht="57.75" customHeight="1">
-      <c r="A114" s="1" t="s">
+    <row r="114" spans="1:6" ht="89.25" customHeight="1">
+      <c r="A114" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="B114" s="10" t="s">
         <v>224</v>
       </c>
-      <c r="B114" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C114" s="82" t="s">
+      <c r="C114" s="80" t="s">
         <v>5</v>
       </c>
       <c r="D114" s="29">
-        <v>46448</v>
+        <v>46499</v>
       </c>
       <c r="E114" s="68"/>
       <c r="F114" s="68"/>
     </row>
-    <row r="115" spans="1:6" ht="89.25" customHeight="1">
-      <c r="A115" s="4" t="s">
+    <row r="115" spans="1:6" ht="33.75">
+      <c r="A115" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="B115" s="10" t="s">
         <v>226</v>
       </c>
-      <c r="B115" s="10" t="s">
-[...3 lines deleted...]
-        <v>5</v>
+      <c r="C115" s="80" t="s">
+        <v>3033</v>
       </c>
       <c r="D115" s="29">
-        <v>46499</v>
+        <v>46472</v>
       </c>
       <c r="E115" s="68"/>
       <c r="F115" s="68"/>
     </row>
-    <row r="116" spans="1:6" ht="33.75">
-      <c r="A116" s="1" t="s">
+    <row r="116" spans="1:6" ht="55.5" customHeight="1">
+      <c r="A116" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="B116" s="10" t="s">
         <v>228</v>
       </c>
-      <c r="B116" s="10" t="s">
-[...3 lines deleted...]
-        <v>3116</v>
+      <c r="C116" s="80" t="s">
+        <v>5</v>
       </c>
       <c r="D116" s="29">
-        <v>46472</v>
+        <v>46502</v>
       </c>
       <c r="E116" s="68"/>
       <c r="F116" s="68"/>
     </row>
-    <row r="117" spans="1:6" ht="55.5" customHeight="1">
-      <c r="A117" s="4" t="s">
+    <row r="117" spans="1:6" ht="69" customHeight="1">
+      <c r="A117" s="3" t="s">
+        <v>229</v>
+      </c>
+      <c r="B117" s="10" t="s">
         <v>230</v>
       </c>
-      <c r="B117" s="10" t="s">
-[...6 lines deleted...]
-        <v>46502</v>
+      <c r="C117" s="80" t="s">
+        <v>3034</v>
+      </c>
+      <c r="D117" s="19">
+        <v>46499</v>
       </c>
       <c r="E117" s="68"/>
       <c r="F117" s="68"/>
     </row>
-    <row r="118" spans="1:6" ht="69" customHeight="1">
+    <row r="118" spans="1:6" ht="114" customHeight="1">
       <c r="A118" s="3" t="s">
-        <v>232</v>
-[...5 lines deleted...]
-        <v>3117</v>
+        <v>2670</v>
+      </c>
+      <c r="B118" s="11" t="s">
+        <v>231</v>
+      </c>
+      <c r="C118" s="80" t="s">
+        <v>3358</v>
       </c>
       <c r="D118" s="19">
-        <v>46499</v>
+        <v>46563</v>
       </c>
       <c r="E118" s="68"/>
       <c r="F118" s="68"/>
     </row>
-    <row r="119" spans="1:6" ht="114" customHeight="1">
-[...1 lines deleted...]
-        <v>2726</v>
+    <row r="119" spans="1:6" ht="155.25" customHeight="1">
+      <c r="A119" s="2" t="s">
+        <v>2671</v>
       </c>
       <c r="B119" s="11" t="s">
-        <v>234</v>
-[...2 lines deleted...]
-        <v>3451</v>
+        <v>232</v>
+      </c>
+      <c r="C119" s="80" t="s">
+        <v>3035</v>
       </c>
       <c r="D119" s="19">
-        <v>46563</v>
+        <v>46548</v>
       </c>
       <c r="E119" s="68"/>
       <c r="F119" s="68"/>
     </row>
-    <row r="120" spans="1:6" ht="155.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="B120" s="11" t="s">
+    <row r="120" spans="1:6">
+      <c r="A120" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="B120" s="10" t="s">
+        <v>234</v>
+      </c>
+      <c r="C120" s="80" t="s">
         <v>235</v>
       </c>
-      <c r="C120" s="82" t="s">
-[...3 lines deleted...]
-        <v>46548</v>
+      <c r="D120" s="29">
+        <v>46572</v>
       </c>
       <c r="E120" s="68"/>
       <c r="F120" s="68"/>
     </row>
-    <row r="121" spans="1:6">
+    <row r="121" spans="1:6" ht="22.5">
       <c r="A121" s="1" t="s">
         <v>236</v>
       </c>
       <c r="B121" s="10" t="s">
         <v>237</v>
       </c>
-      <c r="C121" s="82" t="s">
-[...3 lines deleted...]
-        <v>46572</v>
+      <c r="C121" s="80" t="s">
+        <v>3036</v>
+      </c>
+      <c r="D121" s="19">
+        <v>46492</v>
       </c>
       <c r="E121" s="68"/>
       <c r="F121" s="68"/>
     </row>
-    <row r="122" spans="1:6" ht="22.5">
-      <c r="A122" s="1" t="s">
+    <row r="122" spans="1:6" ht="45">
+      <c r="A122" s="3" t="s">
+        <v>238</v>
+      </c>
+      <c r="B122" s="10" t="s">
         <v>239</v>
       </c>
-      <c r="B122" s="10" t="s">
+      <c r="C122" s="80" t="s">
         <v>240</v>
       </c>
-      <c r="C122" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D122" s="19">
-        <v>46492</v>
+        <v>46604</v>
       </c>
       <c r="E122" s="68"/>
       <c r="F122" s="68"/>
     </row>
-    <row r="123" spans="1:6" ht="45">
+    <row r="123" spans="1:6" ht="56.25">
       <c r="A123" s="3" t="s">
+        <v>2376</v>
+      </c>
+      <c r="B123" s="10" t="s">
         <v>241</v>
       </c>
-      <c r="B123" s="10" t="s">
-[...3 lines deleted...]
-        <v>243</v>
+      <c r="C123" s="80" t="s">
+        <v>3037</v>
       </c>
       <c r="D123" s="19">
-        <v>46604</v>
+        <v>46595</v>
       </c>
       <c r="E123" s="68"/>
       <c r="F123" s="68"/>
     </row>
-    <row r="124" spans="1:6" ht="56.25">
-[...9 lines deleted...]
-      <c r="D124" s="19">
+    <row r="124" spans="1:6" ht="81.75" customHeight="1">
+      <c r="A124" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="B124" s="32" t="s">
+        <v>243</v>
+      </c>
+      <c r="C124" s="80" t="s">
+        <v>3038</v>
+      </c>
+      <c r="D124" s="29">
         <v>46595</v>
       </c>
       <c r="E124" s="68"/>
       <c r="F124" s="68"/>
     </row>
-    <row r="125" spans="1:6" ht="81.75" customHeight="1">
-      <c r="A125" s="2" t="s">
+    <row r="125" spans="1:6" ht="90">
+      <c r="A125" s="3" t="s">
+        <v>244</v>
+      </c>
+      <c r="B125" s="10" t="s">
         <v>245</v>
       </c>
-      <c r="B125" s="32" t="s">
-[...3 lines deleted...]
-        <v>3121</v>
+      <c r="C125" s="80" t="s">
+        <v>10</v>
       </c>
       <c r="D125" s="29">
-        <v>46595</v>
+        <v>46594</v>
       </c>
       <c r="E125" s="68"/>
       <c r="F125" s="68"/>
     </row>
-    <row r="126" spans="1:6" ht="90">
-[...1 lines deleted...]
-        <v>247</v>
+    <row r="126" spans="1:6" ht="57" customHeight="1">
+      <c r="A126" s="4" t="s">
+        <v>2080</v>
       </c>
       <c r="B126" s="10" t="s">
-        <v>248</v>
-[...5 lines deleted...]
-        <v>3756</v>
+        <v>163</v>
+      </c>
+      <c r="C126" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="D126" s="19">
+        <v>46619</v>
       </c>
       <c r="E126" s="68"/>
       <c r="F126" s="68"/>
     </row>
-    <row r="127" spans="1:6" ht="57" customHeight="1">
-[...1 lines deleted...]
-        <v>2121</v>
+    <row r="127" spans="1:6" ht="48.75" customHeight="1">
+      <c r="A127" s="1" t="s">
+        <v>246</v>
       </c>
       <c r="B127" s="10" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>247</v>
+      </c>
+      <c r="C127" s="80" t="s">
+        <v>2226</v>
       </c>
       <c r="D127" s="19">
-        <v>46254</v>
+        <v>46600</v>
       </c>
       <c r="E127" s="68"/>
       <c r="F127" s="68"/>
     </row>
-    <row r="128" spans="1:6" ht="48.75" customHeight="1">
-      <c r="A128" s="1" t="s">
+    <row r="128" spans="1:6" ht="78.75">
+      <c r="A128" s="3" t="s">
+        <v>248</v>
+      </c>
+      <c r="B128" s="10" t="s">
         <v>249</v>
       </c>
-      <c r="B128" s="10" t="s">
+      <c r="C128" s="80" t="s">
         <v>250</v>
       </c>
-      <c r="C128" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D128" s="19">
-        <v>46600</v>
+        <v>46287</v>
       </c>
       <c r="E128" s="68"/>
       <c r="F128" s="68"/>
     </row>
-    <row r="129" spans="1:6" ht="78.75">
-      <c r="A129" s="3" t="s">
+    <row r="129" spans="1:6" ht="101.25">
+      <c r="A129" s="2" t="s">
+        <v>2672</v>
+      </c>
+      <c r="B129" s="10" t="s">
         <v>251</v>
       </c>
-      <c r="B129" s="10" t="s">
-[...3 lines deleted...]
-        <v>253</v>
+      <c r="C129" s="80" t="s">
+        <v>3039</v>
       </c>
       <c r="D129" s="19">
-        <v>46287</v>
+        <v>46633</v>
       </c>
       <c r="E129" s="68"/>
       <c r="F129" s="68"/>
     </row>
-    <row r="130" spans="1:6" ht="112.5">
-[...7 lines deleted...]
-        <v>3122</v>
+    <row r="130" spans="1:6" ht="45">
+      <c r="A130" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="B130" s="11" t="s">
+        <v>253</v>
+      </c>
+      <c r="C130" s="83" t="s">
+        <v>3665</v>
       </c>
       <c r="D130" s="19">
-        <v>46268</v>
+        <v>46541</v>
       </c>
       <c r="E130" s="68"/>
       <c r="F130" s="68"/>
     </row>
-    <row r="131" spans="1:6" ht="45">
-[...7 lines deleted...]
-        <v>3783</v>
+    <row r="131" spans="1:6" ht="113.25" customHeight="1">
+      <c r="A131" s="2" t="s">
+        <v>2673</v>
+      </c>
+      <c r="B131" s="10" t="s">
+        <v>254</v>
+      </c>
+      <c r="C131" s="80" t="s">
+        <v>4</v>
       </c>
       <c r="D131" s="19">
-        <v>46541</v>
+        <v>46613</v>
       </c>
       <c r="E131" s="68"/>
       <c r="F131" s="68"/>
     </row>
-    <row r="132" spans="1:6" ht="113.25" customHeight="1">
+    <row r="132" spans="1:6" ht="49.5" customHeight="1">
       <c r="A132" s="2" t="s">
-        <v>2729</v>
-[...8 lines deleted...]
-        <v>46286</v>
+        <v>2674</v>
+      </c>
+      <c r="B132" s="11" t="s">
+        <v>255</v>
+      </c>
+      <c r="C132" s="84" t="s">
+        <v>51</v>
+      </c>
+      <c r="D132" s="29">
+        <v>46642</v>
       </c>
       <c r="E132" s="68"/>
       <c r="F132" s="68"/>
     </row>
-    <row r="133" spans="1:6" ht="49.5" customHeight="1">
-[...10 lines deleted...]
-        <v>46278</v>
+    <row r="133" spans="1:6" ht="67.5" customHeight="1">
+      <c r="A133" s="4" t="s">
+        <v>2134</v>
+      </c>
+      <c r="B133" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="C133" s="80" t="s">
+        <v>256</v>
+      </c>
+      <c r="D133" s="19">
+        <v>46291</v>
       </c>
       <c r="E133" s="68"/>
       <c r="F133" s="68"/>
     </row>
-    <row r="134" spans="1:6" ht="67.5" customHeight="1">
-[...1 lines deleted...]
-        <v>2186</v>
+    <row r="134" spans="1:6" ht="75.75" customHeight="1">
+      <c r="A134" s="3" t="s">
+        <v>257</v>
       </c>
       <c r="B134" s="10" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>259</v>
+        <v>2083</v>
+      </c>
+      <c r="C134" s="80" t="s">
+        <v>4</v>
       </c>
       <c r="D134" s="19">
-        <v>46291</v>
+        <v>46612</v>
       </c>
       <c r="E134" s="68"/>
       <c r="F134" s="68"/>
     </row>
-    <row r="135" spans="1:6" ht="75.75" customHeight="1">
-[...7 lines deleted...]
-        <v>4</v>
+    <row r="135" spans="1:6" ht="96" customHeight="1">
+      <c r="A135" s="4" t="s">
+        <v>2675</v>
+      </c>
+      <c r="B135" s="11" t="s">
+        <v>258</v>
+      </c>
+      <c r="C135" s="80" t="s">
+        <v>259</v>
       </c>
       <c r="D135" s="19">
-        <v>46247</v>
+        <v>46672</v>
       </c>
       <c r="E135" s="68"/>
       <c r="F135" s="68"/>
     </row>
-    <row r="136" spans="1:6" ht="96" customHeight="1">
-[...3 lines deleted...]
-      <c r="B136" s="11" t="s">
+    <row r="136" spans="1:6" ht="22.5">
+      <c r="A136" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="B136" s="10" t="s">
         <v>261</v>
       </c>
-      <c r="C136" s="82" t="s">
-        <v>262</v>
+      <c r="C136" s="80" t="s">
+        <v>3040</v>
       </c>
       <c r="D136" s="19">
-        <v>46307</v>
+        <v>46469</v>
       </c>
       <c r="E136" s="68"/>
       <c r="F136" s="68"/>
     </row>
-    <row r="137" spans="1:6" ht="22.5">
-      <c r="A137" s="1" t="s">
+    <row r="137" spans="1:6" ht="56.25" customHeight="1">
+      <c r="A137" s="3" t="s">
+        <v>262</v>
+      </c>
+      <c r="B137" s="10" t="s">
         <v>263</v>
       </c>
-      <c r="B137" s="10" t="s">
-[...6 lines deleted...]
-        <v>46469</v>
+      <c r="C137" s="80" t="s">
+        <v>3041</v>
+      </c>
+      <c r="D137" s="29">
+        <v>46303</v>
       </c>
       <c r="E137" s="68"/>
       <c r="F137" s="68"/>
     </row>
-    <row r="138" spans="1:6" ht="67.5">
-[...1 lines deleted...]
-        <v>265</v>
+    <row r="138" spans="1:6" ht="51" customHeight="1">
+      <c r="A138" s="4" t="s">
+        <v>2330</v>
       </c>
       <c r="B138" s="10" t="s">
-        <v>266</v>
-[...5 lines deleted...]
-        <v>46303</v>
+        <v>2331</v>
+      </c>
+      <c r="C138" s="80" t="s">
+        <v>3042</v>
+      </c>
+      <c r="D138" s="19">
+        <v>46338</v>
       </c>
       <c r="E138" s="68"/>
       <c r="F138" s="68"/>
     </row>
-    <row r="139" spans="1:6" ht="78.75">
-[...1 lines deleted...]
-        <v>2383</v>
+    <row r="139" spans="1:6">
+      <c r="A139" s="3" t="s">
+        <v>264</v>
       </c>
       <c r="B139" s="10" t="s">
-        <v>2384</v>
-[...2 lines deleted...]
-        <v>3125</v>
+        <v>265</v>
+      </c>
+      <c r="C139" s="80" t="s">
+        <v>10</v>
       </c>
       <c r="D139" s="19">
-        <v>46338</v>
+        <v>46368</v>
       </c>
       <c r="E139" s="68"/>
       <c r="F139" s="68"/>
     </row>
-    <row r="140" spans="1:6">
-      <c r="A140" s="3" t="s">
+    <row r="140" spans="1:6" ht="123.75" customHeight="1">
+      <c r="A140" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="B140" s="10" t="s">
         <v>267</v>
       </c>
-      <c r="B140" s="10" t="s">
-[...6 lines deleted...]
-        <v>46368</v>
+      <c r="C140" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="D140" s="29">
+        <v>46503</v>
       </c>
       <c r="E140" s="68"/>
       <c r="F140" s="68"/>
     </row>
-    <row r="141" spans="1:6" ht="123.75" customHeight="1">
-      <c r="A141" s="4" t="s">
+    <row r="141" spans="1:6" ht="52.5" customHeight="1">
+      <c r="A141" s="3" t="s">
+        <v>268</v>
+      </c>
+      <c r="B141" s="10" t="s">
         <v>269</v>
       </c>
-      <c r="B141" s="10" t="s">
+      <c r="C141" s="80" t="s">
+        <v>3043</v>
+      </c>
+      <c r="D141" s="29">
+        <v>46340</v>
+      </c>
+      <c r="E141" s="68"/>
+    </row>
+    <row r="142" spans="1:6" ht="22.5">
+      <c r="A142" s="1" t="s">
+        <v>2444</v>
+      </c>
+      <c r="B142" s="11" t="s">
         <v>270</v>
       </c>
-      <c r="C141" s="82" t="s">
-[...9 lines deleted...]
-      <c r="A142" s="3" t="s">
+      <c r="C142" s="80" t="s">
+        <v>98</v>
+      </c>
+      <c r="D142" s="29">
+        <v>46377</v>
+      </c>
+      <c r="E142" s="68"/>
+      <c r="F142" s="68"/>
+    </row>
+    <row r="143" spans="1:6" ht="409.5">
+      <c r="A143" s="2" t="s">
+        <v>2305</v>
+      </c>
+      <c r="B143" s="33" t="s">
         <v>271</v>
       </c>
-      <c r="B142" s="10" t="s">
-[...21 lines deleted...]
-        <v>46377</v>
+      <c r="C143" s="80" t="s">
+        <v>3044</v>
+      </c>
+      <c r="D143" s="19">
+        <v>46386</v>
       </c>
       <c r="E143" s="68"/>
       <c r="F143" s="68"/>
     </row>
-    <row r="144" spans="1:6" ht="409.5">
-[...3 lines deleted...]
-      <c r="B144" s="33" t="s">
+    <row r="144" spans="1:6" ht="21.75" customHeight="1">
+      <c r="A144" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="B144" s="10" t="s">
+        <v>273</v>
+      </c>
+      <c r="C144" s="80" t="s">
         <v>274</v>
       </c>
-      <c r="C144" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D144" s="19">
-        <v>46386</v>
+        <v>46373</v>
       </c>
       <c r="E144" s="68"/>
       <c r="F144" s="68"/>
     </row>
-    <row r="145" spans="1:8" ht="21.75" customHeight="1">
-      <c r="A145" s="3" t="s">
+    <row r="145" spans="1:8" ht="33.75">
+      <c r="A145" s="34" t="s">
         <v>275</v>
       </c>
-      <c r="B145" s="10" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="B145" s="12" t="s">
+        <v>2419</v>
+      </c>
+      <c r="C145" s="85" t="s">
+        <v>521</v>
       </c>
       <c r="D145" s="19">
-        <v>46373</v>
+        <v>46368</v>
       </c>
       <c r="E145" s="68"/>
       <c r="F145" s="68"/>
     </row>
-    <row r="146" spans="1:8" ht="33.75">
-[...7 lines deleted...]
-        <v>525</v>
+    <row r="146" spans="1:8" ht="67.5">
+      <c r="A146" s="2" t="s">
+        <v>2676</v>
+      </c>
+      <c r="B146" s="11" t="s">
+        <v>276</v>
+      </c>
+      <c r="C146" s="84" t="s">
+        <v>277</v>
       </c>
       <c r="D146" s="19">
-        <v>46368</v>
+        <v>46413</v>
       </c>
       <c r="E146" s="68"/>
       <c r="F146" s="68"/>
     </row>
-    <row r="147" spans="1:8" ht="67.5">
-[...3 lines deleted...]
-      <c r="B147" s="11" t="s">
+    <row r="147" spans="1:8" ht="22.5">
+      <c r="A147" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="B147" s="10" t="s">
         <v>279</v>
       </c>
-      <c r="C147" s="86" t="s">
-[...3 lines deleted...]
-        <v>46413</v>
+      <c r="C147" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="D147" s="29">
+        <v>46448</v>
       </c>
       <c r="E147" s="68"/>
       <c r="F147" s="68"/>
     </row>
-    <row r="148" spans="1:8" ht="22.5">
-[...1 lines deleted...]
-        <v>281</v>
+    <row r="148" spans="1:8" ht="77.25" customHeight="1">
+      <c r="A148" s="2" t="s">
+        <v>280</v>
       </c>
       <c r="B148" s="10" t="s">
-        <v>282</v>
-[...1 lines deleted...]
-      <c r="C148" s="82" t="s">
+        <v>110</v>
+      </c>
+      <c r="C148" s="80" t="s">
         <v>5</v>
       </c>
-      <c r="D148" s="29">
+      <c r="D148" s="19">
         <v>46448</v>
       </c>
       <c r="E148" s="68"/>
       <c r="F148" s="68"/>
     </row>
-    <row r="149" spans="1:8" ht="77.25" customHeight="1">
-[...7 lines deleted...]
-        <v>5</v>
+    <row r="149" spans="1:8" ht="73.5" customHeight="1">
+      <c r="A149" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="B149" s="11" t="s">
+        <v>282</v>
+      </c>
+      <c r="C149" s="80" t="s">
+        <v>3045</v>
       </c>
       <c r="D149" s="19">
-        <v>46448</v>
+        <v>46433</v>
       </c>
       <c r="E149" s="68"/>
       <c r="F149" s="68"/>
     </row>
-    <row r="150" spans="1:8" ht="73.5" customHeight="1">
-      <c r="A150" s="3" t="s">
+    <row r="150" spans="1:8" ht="22.5">
+      <c r="A150" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="B150" s="11" t="s">
         <v>284</v>
       </c>
-      <c r="B150" s="11" t="s">
+      <c r="C150" s="80" t="s">
         <v>285</v>
       </c>
-      <c r="C150" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D150" s="19">
-        <v>46433</v>
+        <v>46440</v>
       </c>
       <c r="E150" s="68"/>
       <c r="F150" s="68"/>
     </row>
-    <row r="151" spans="1:8" ht="22.5">
-      <c r="A151" s="1" t="s">
+    <row r="151" spans="1:8" ht="409.5">
+      <c r="A151" s="4" t="s">
         <v>286</v>
       </c>
-      <c r="B151" s="11" t="s">
+      <c r="B151" s="10" t="s">
         <v>287</v>
       </c>
-      <c r="C151" s="82" t="s">
-        <v>288</v>
+      <c r="C151" s="80" t="s">
+        <v>3046</v>
       </c>
       <c r="D151" s="19">
-        <v>46440</v>
+        <v>46357</v>
       </c>
       <c r="E151" s="68"/>
       <c r="F151" s="68"/>
     </row>
-    <row r="152" spans="1:8" ht="409.5">
-      <c r="A152" s="4" t="s">
+    <row r="152" spans="1:8">
+      <c r="A152" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="B152" s="11" t="s">
         <v>289</v>
       </c>
-      <c r="B152" s="10" t="s">
-[...6 lines deleted...]
-        <v>46357</v>
+      <c r="C152" s="80" t="s">
+        <v>589</v>
+      </c>
+      <c r="D152" s="29">
+        <v>46527</v>
       </c>
       <c r="E152" s="68"/>
       <c r="F152" s="68"/>
     </row>
-    <row r="153" spans="1:8">
-[...7 lines deleted...]
-        <v>593</v>
+    <row r="153" spans="1:8" ht="135">
+      <c r="A153" s="7" t="s">
+        <v>2677</v>
+      </c>
+      <c r="B153" s="20" t="s">
+        <v>290</v>
+      </c>
+      <c r="C153" s="84" t="s">
+        <v>21</v>
       </c>
       <c r="D153" s="29">
-        <v>46527</v>
+        <v>46362</v>
       </c>
       <c r="E153" s="68"/>
       <c r="F153" s="68"/>
     </row>
-    <row r="154" spans="1:8" ht="135">
-[...3 lines deleted...]
-      <c r="B154" s="20" t="s">
+    <row r="154" spans="1:8" ht="33.75">
+      <c r="A154" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="B154" s="10" t="s">
+        <v>292</v>
+      </c>
+      <c r="C154" s="80" t="s">
         <v>293</v>
       </c>
-      <c r="C154" s="86" t="s">
-[...3 lines deleted...]
-        <v>46362</v>
+      <c r="D154" s="19">
+        <v>46517</v>
       </c>
       <c r="E154" s="68"/>
       <c r="F154" s="68"/>
     </row>
-    <row r="155" spans="1:8" ht="33.75">
-      <c r="A155" s="1" t="s">
+    <row r="155" spans="1:8">
+      <c r="A155" s="3" t="s">
         <v>294</v>
       </c>
       <c r="B155" s="10" t="s">
         <v>295</v>
       </c>
-      <c r="C155" s="82" t="s">
+      <c r="C155" s="80" t="s">
         <v>296</v>
       </c>
       <c r="D155" s="19">
-        <v>46517</v>
+        <v>46478</v>
       </c>
       <c r="E155" s="68"/>
       <c r="F155" s="68"/>
     </row>
-    <row r="156" spans="1:8">
-      <c r="A156" s="3" t="s">
+    <row r="156" spans="1:8" ht="57" customHeight="1">
+      <c r="A156" s="4" t="s">
         <v>297</v>
       </c>
       <c r="B156" s="10" t="s">
         <v>298</v>
       </c>
-      <c r="C156" s="82" t="s">
-        <v>299</v>
+      <c r="C156" s="80" t="s">
+        <v>33</v>
       </c>
       <c r="D156" s="19">
         <v>46478</v>
       </c>
       <c r="E156" s="68"/>
       <c r="F156" s="68"/>
     </row>
-    <row r="157" spans="1:8" ht="57" customHeight="1">
-      <c r="A157" s="4" t="s">
+    <row r="157" spans="1:8">
+      <c r="A157" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="B157" s="10" t="s">
         <v>300</v>
       </c>
-      <c r="B157" s="10" t="s">
+      <c r="C157" s="80" t="s">
         <v>301</v>
       </c>
-      <c r="C157" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D157" s="19">
-        <v>46478</v>
+        <v>46502</v>
       </c>
       <c r="E157" s="68"/>
       <c r="F157" s="68"/>
     </row>
-    <row r="158" spans="1:8">
-      <c r="A158" s="1" t="s">
+    <row r="158" spans="1:8" ht="114" customHeight="1">
+      <c r="A158" s="52" t="s">
+        <v>2570</v>
+      </c>
+      <c r="B158" s="14" t="s">
         <v>302</v>
       </c>
-      <c r="B158" s="10" t="s">
+      <c r="C158" s="86" t="s">
+        <v>3047</v>
+      </c>
+      <c r="D158" s="19">
+        <v>46410</v>
+      </c>
+      <c r="E158" s="73"/>
+      <c r="F158" s="68"/>
+      <c r="H158" s="73"/>
+    </row>
+    <row r="159" spans="1:8" ht="60.75" customHeight="1">
+      <c r="A159" s="1" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B159" s="10" t="s">
         <v>303</v>
       </c>
-      <c r="C158" s="82" t="s">
+      <c r="C159" s="80" t="s">
+        <v>589</v>
+      </c>
+      <c r="D159" s="29">
+        <v>46529</v>
+      </c>
+      <c r="E159" s="68"/>
+      <c r="F159" s="76"/>
+    </row>
+    <row r="160" spans="1:8" ht="22.5">
+      <c r="A160" s="3" t="s">
+        <v>2006</v>
+      </c>
+      <c r="B160" s="10" t="s">
         <v>304</v>
       </c>
-      <c r="D158" s="19">
-[...9 lines deleted...]
-      <c r="B159" s="14" t="s">
+      <c r="C160" s="80" t="s">
+        <v>11</v>
+      </c>
+      <c r="D160" s="29">
+        <v>46578</v>
+      </c>
+      <c r="E160" s="68"/>
+      <c r="F160" s="68"/>
+    </row>
+    <row r="161" spans="1:6" ht="213.6" customHeight="1">
+      <c r="A161" s="4" t="s">
         <v>305</v>
       </c>
-      <c r="C159" s="88" t="s">
-[...13 lines deleted...]
-      <c r="B160" s="10" t="s">
+      <c r="B161" s="10" t="s">
+        <v>3301</v>
+      </c>
+      <c r="C161" s="80" t="s">
+        <v>3048</v>
+      </c>
+      <c r="D161" s="19">
+        <v>46387</v>
+      </c>
+      <c r="E161" s="73"/>
+      <c r="F161" s="68"/>
+    </row>
+    <row r="162" spans="1:6" ht="45">
+      <c r="A162" s="3" t="s">
         <v>306</v>
       </c>
-      <c r="C160" s="82" t="s">
-[...12 lines deleted...]
-      <c r="B161" s="10" t="s">
+      <c r="B162" s="11" t="s">
         <v>307</v>
       </c>
-      <c r="C161" s="82" t="s">
-[...9 lines deleted...]
-      <c r="A162" s="4" t="s">
+      <c r="C162" s="80" t="s">
+        <v>3049</v>
+      </c>
+      <c r="D162" s="19">
+        <v>46509</v>
+      </c>
+      <c r="E162" s="68"/>
+      <c r="F162" s="68"/>
+    </row>
+    <row r="163" spans="1:6" ht="61.5" customHeight="1">
+      <c r="A163" s="3" t="s">
         <v>308</v>
       </c>
-      <c r="B162" s="10" t="s">
-[...12 lines deleted...]
-      <c r="A163" s="3" t="s">
+      <c r="B163" s="11" t="s">
         <v>309</v>
       </c>
-      <c r="B163" s="11" t="s">
-[...3 lines deleted...]
-        <v>3132</v>
+      <c r="C163" s="80" t="s">
+        <v>3359</v>
       </c>
       <c r="D163" s="19">
-        <v>46509</v>
+        <v>46556</v>
       </c>
       <c r="E163" s="68"/>
       <c r="F163" s="68"/>
     </row>
-    <row r="164" spans="1:6" ht="61.5" customHeight="1">
-      <c r="A164" s="3" t="s">
+    <row r="164" spans="1:6" ht="44.25" customHeight="1">
+      <c r="A164" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="B164" s="11" t="s">
         <v>311</v>
       </c>
-      <c r="B164" s="11" t="s">
-[...6 lines deleted...]
-        <v>46556</v>
+      <c r="C164" s="80" t="s">
+        <v>1974</v>
+      </c>
+      <c r="D164" s="29">
+        <v>46557</v>
       </c>
       <c r="E164" s="68"/>
       <c r="F164" s="68"/>
     </row>
-    <row r="165" spans="1:6" ht="44.25" customHeight="1">
-      <c r="A165" s="4" t="s">
+    <row r="165" spans="1:6" ht="33.75">
+      <c r="A165" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="B165" s="10" t="s">
         <v>313</v>
       </c>
-      <c r="B165" s="11" t="s">
+      <c r="C165" s="80" t="s">
         <v>314</v>
       </c>
-      <c r="C165" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D165" s="29">
-        <v>46557</v>
+        <v>46576</v>
       </c>
       <c r="E165" s="68"/>
       <c r="F165" s="68"/>
     </row>
-    <row r="166" spans="1:6" ht="33.75">
-      <c r="A166" s="3" t="s">
+    <row r="166" spans="1:6" ht="155.25" customHeight="1">
+      <c r="A166" s="2" t="s">
         <v>315</v>
       </c>
-      <c r="B166" s="10" t="s">
+      <c r="B166" s="11" t="s">
         <v>316</v>
       </c>
-      <c r="C166" s="82" t="s">
-[...3 lines deleted...]
-        <v>46576</v>
+      <c r="C166" s="80" t="s">
+        <v>3050</v>
+      </c>
+      <c r="D166" s="19">
+        <v>46587</v>
       </c>
       <c r="E166" s="68"/>
       <c r="F166" s="68"/>
     </row>
-    <row r="167" spans="1:6" ht="155.25" customHeight="1">
-[...10 lines deleted...]
-        <v>46587</v>
+    <row r="167" spans="1:6" ht="78.75">
+      <c r="A167" s="1" t="s">
+        <v>2943</v>
+      </c>
+      <c r="B167" s="10" t="s">
+        <v>317</v>
+      </c>
+      <c r="C167" s="80" t="s">
+        <v>3666</v>
+      </c>
+      <c r="D167" s="29">
+        <v>46579</v>
       </c>
       <c r="E167" s="68"/>
       <c r="F167" s="68"/>
     </row>
-    <row r="168" spans="1:6" ht="78.75">
-[...1 lines deleted...]
-        <v>3025</v>
+    <row r="168" spans="1:6" ht="60" customHeight="1">
+      <c r="A168" s="4" t="s">
+        <v>318</v>
       </c>
       <c r="B168" s="10" t="s">
+        <v>319</v>
+      </c>
+      <c r="C168" s="80" t="s">
         <v>320</v>
       </c>
-      <c r="C168" s="82" t="s">
-[...3 lines deleted...]
-        <v>46579</v>
+      <c r="D168" s="19">
+        <v>46622</v>
       </c>
       <c r="E168" s="68"/>
       <c r="F168" s="68"/>
     </row>
-    <row r="169" spans="1:6" ht="60" customHeight="1">
-      <c r="A169" s="4" t="s">
+    <row r="169" spans="1:6" ht="58.5" customHeight="1">
+      <c r="A169" s="8" t="s">
+        <v>2678</v>
+      </c>
+      <c r="B169" s="11" t="s">
         <v>321</v>
       </c>
-      <c r="B169" s="10" t="s">
-[...3 lines deleted...]
-        <v>323</v>
+      <c r="C169" s="80" t="s">
+        <v>3051</v>
       </c>
       <c r="D169" s="19">
-        <v>46257</v>
+        <v>46596</v>
       </c>
       <c r="E169" s="68"/>
       <c r="F169" s="68"/>
     </row>
-    <row r="170" spans="1:6" ht="58.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B170" s="11" t="s">
+    <row r="170" spans="1:6" ht="90">
+      <c r="A170" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="B170" s="10" t="s">
+        <v>323</v>
+      </c>
+      <c r="C170" s="80" t="s">
         <v>324</v>
       </c>
-      <c r="C170" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D170" s="19">
-        <v>46231</v>
+        <v>46607</v>
       </c>
       <c r="E170" s="68"/>
       <c r="F170" s="68"/>
     </row>
-    <row r="171" spans="1:6" ht="90">
+    <row r="171" spans="1:6" ht="75" customHeight="1">
       <c r="A171" s="3" t="s">
+        <v>2679</v>
+      </c>
+      <c r="B171" s="10" t="s">
         <v>325</v>
       </c>
-      <c r="B171" s="10" t="s">
+      <c r="C171" s="80" t="s">
         <v>326</v>
       </c>
-      <c r="C171" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D171" s="19">
-        <v>46607</v>
+        <v>46589</v>
       </c>
       <c r="E171" s="68"/>
       <c r="F171" s="68"/>
     </row>
-    <row r="172" spans="1:6" ht="75" customHeight="1">
+    <row r="172" spans="1:6" ht="45">
       <c r="A172" s="3" t="s">
-        <v>2735</v>
-[...1 lines deleted...]
-      <c r="B172" s="10" t="s">
+        <v>2944</v>
+      </c>
+      <c r="B172" s="11" t="s">
+        <v>327</v>
+      </c>
+      <c r="C172" s="80" t="s">
         <v>328</v>
       </c>
-      <c r="C172" s="82" t="s">
-[...3 lines deleted...]
-        <v>46224</v>
+      <c r="D172" s="29">
+        <v>46609</v>
       </c>
       <c r="E172" s="68"/>
       <c r="F172" s="68"/>
     </row>
-    <row r="173" spans="1:6" ht="45">
-[...3 lines deleted...]
-      <c r="B173" s="11" t="s">
+    <row r="173" spans="1:6" ht="33.75">
+      <c r="A173" s="4" t="s">
+        <v>2945</v>
+      </c>
+      <c r="B173" s="10" t="s">
+        <v>329</v>
+      </c>
+      <c r="C173" s="80" t="s">
         <v>330</v>
       </c>
-      <c r="C173" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D173" s="29">
-        <v>46609</v>
+        <v>46535</v>
       </c>
       <c r="E173" s="68"/>
       <c r="F173" s="68"/>
     </row>
-    <row r="174" spans="1:6" ht="33.75">
-[...10 lines deleted...]
-        <v>46535</v>
+    <row r="174" spans="1:6" ht="33" customHeight="1">
+      <c r="A174" s="3" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B174" s="20" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C174" s="80" t="s">
+        <v>331</v>
+      </c>
+      <c r="D174" s="19">
+        <v>46542</v>
       </c>
       <c r="E174" s="68"/>
       <c r="F174" s="68"/>
     </row>
-    <row r="175" spans="1:6" ht="33" customHeight="1">
-[...7 lines deleted...]
-        <v>334</v>
+    <row r="175" spans="1:6" ht="41.25" customHeight="1">
+      <c r="A175" s="1" t="s">
+        <v>2032</v>
+      </c>
+      <c r="B175" s="10" t="s">
+        <v>332</v>
+      </c>
+      <c r="C175" s="80" t="s">
+        <v>333</v>
       </c>
       <c r="D175" s="19">
-        <v>46542</v>
+        <v>46613</v>
       </c>
       <c r="E175" s="68"/>
       <c r="F175" s="68"/>
     </row>
-    <row r="176" spans="1:6" ht="41.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="B176" s="10" t="s">
+    <row r="176" spans="1:6" ht="84" customHeight="1">
+      <c r="A176" s="3" t="s">
+        <v>334</v>
+      </c>
+      <c r="B176" s="20" t="s">
+        <v>2092</v>
+      </c>
+      <c r="C176" s="80" t="s">
         <v>335</v>
       </c>
-      <c r="C176" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D176" s="19">
-        <v>46613</v>
+        <v>46520</v>
       </c>
       <c r="E176" s="68"/>
       <c r="F176" s="68"/>
     </row>
-    <row r="177" spans="1:6" ht="84" customHeight="1">
-[...10 lines deleted...]
-        <v>46520</v>
+    <row r="177" spans="1:6" ht="45">
+      <c r="A177" s="1" t="s">
+        <v>2251</v>
+      </c>
+      <c r="B177" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="C177" s="80" t="s">
+        <v>3052</v>
+      </c>
+      <c r="D177" s="29">
+        <v>46308</v>
       </c>
       <c r="E177" s="68"/>
       <c r="F177" s="68"/>
     </row>
-    <row r="178" spans="1:6" ht="45">
-[...1 lines deleted...]
-        <v>2303</v>
+    <row r="178" spans="1:6" ht="52.5" customHeight="1">
+      <c r="A178" s="2" t="s">
+        <v>337</v>
       </c>
       <c r="B178" s="11" t="s">
-        <v>339</v>
-[...5 lines deleted...]
-        <v>46308</v>
+        <v>338</v>
+      </c>
+      <c r="C178" s="80" t="s">
+        <v>3053</v>
+      </c>
+      <c r="D178" s="19">
+        <v>46719</v>
       </c>
       <c r="E178" s="68"/>
       <c r="F178" s="68"/>
     </row>
-    <row r="179" spans="1:6" ht="52.5" customHeight="1">
-[...1 lines deleted...]
-        <v>340</v>
+    <row r="179" spans="1:6" ht="56.25">
+      <c r="A179" s="3" t="s">
+        <v>2680</v>
       </c>
       <c r="B179" s="11" t="s">
-        <v>341</v>
-[...2 lines deleted...]
-        <v>3136</v>
+        <v>339</v>
+      </c>
+      <c r="C179" s="80" t="s">
+        <v>3054</v>
       </c>
       <c r="D179" s="19">
-        <v>46354</v>
+        <v>46342</v>
       </c>
       <c r="E179" s="68"/>
       <c r="F179" s="68"/>
     </row>
-    <row r="180" spans="1:6" ht="56.25">
+    <row r="180" spans="1:6">
       <c r="A180" s="3" t="s">
-        <v>2736</v>
-[...1 lines deleted...]
-      <c r="B180" s="11" t="s">
+        <v>340</v>
+      </c>
+      <c r="B180" s="10" t="s">
+        <v>341</v>
+      </c>
+      <c r="C180" s="80" t="s">
         <v>342</v>
       </c>
-      <c r="C180" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D180" s="19">
-        <v>46342</v>
+        <v>46368</v>
       </c>
       <c r="E180" s="68"/>
       <c r="F180" s="68"/>
     </row>
-    <row r="181" spans="1:6">
-      <c r="A181" s="3" t="s">
+    <row r="181" spans="1:6" ht="118.5" customHeight="1">
+      <c r="A181" s="4" t="s">
+        <v>1979</v>
+      </c>
+      <c r="B181" s="11" t="s">
         <v>343</v>
       </c>
-      <c r="B181" s="10" t="s">
-[...3 lines deleted...]
-        <v>345</v>
+      <c r="C181" s="80" t="s">
+        <v>1978</v>
       </c>
       <c r="D181" s="19">
-        <v>46368</v>
+        <v>46370</v>
       </c>
       <c r="E181" s="68"/>
       <c r="F181" s="68"/>
     </row>
-    <row r="182" spans="1:6" ht="118.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B182" s="11" t="s">
+    <row r="182" spans="1:6" ht="99.6" customHeight="1">
+      <c r="A182" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="B182" s="10" t="s">
         <v>346</v>
       </c>
-      <c r="C182" s="82" t="s">
-[...3 lines deleted...]
-        <v>46370</v>
+      <c r="C182" s="80" t="s">
+        <v>3055</v>
+      </c>
+      <c r="D182" s="29">
+        <v>46513</v>
       </c>
       <c r="E182" s="68"/>
       <c r="F182" s="68"/>
     </row>
-    <row r="183" spans="1:6" ht="99.6" customHeight="1">
-      <c r="A183" s="2" t="s">
+    <row r="183" spans="1:6" ht="56.25">
+      <c r="A183" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="B183" s="10" t="s">
         <v>348</v>
       </c>
-      <c r="B183" s="10" t="s">
-[...3 lines deleted...]
-        <v>3138</v>
+      <c r="C183" s="80" t="s">
+        <v>3056</v>
       </c>
       <c r="D183" s="29">
-        <v>46513</v>
+        <v>46471</v>
       </c>
       <c r="E183" s="68"/>
       <c r="F183" s="68"/>
     </row>
-    <row r="184" spans="1:6" ht="56.25">
-[...7 lines deleted...]
-        <v>3139</v>
+    <row r="184" spans="1:6" ht="101.25">
+      <c r="A184" s="2" t="s">
+        <v>3252</v>
+      </c>
+      <c r="B184" s="11" t="s">
+        <v>349</v>
+      </c>
+      <c r="C184" s="80" t="s">
+        <v>3057</v>
       </c>
       <c r="D184" s="29">
-        <v>46471</v>
+        <v>46348</v>
       </c>
       <c r="E184" s="68"/>
       <c r="F184" s="68"/>
     </row>
-    <row r="185" spans="1:6" ht="101.25">
-[...7 lines deleted...]
-        <v>3140</v>
+    <row r="185" spans="1:6" ht="68.25" customHeight="1">
+      <c r="A185" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="B185" s="10" t="s">
+        <v>351</v>
+      </c>
+      <c r="C185" s="80" t="s">
+        <v>3058</v>
       </c>
       <c r="D185" s="29">
-        <v>46348</v>
+        <v>46390</v>
       </c>
       <c r="E185" s="68"/>
       <c r="F185" s="68"/>
     </row>
-    <row r="186" spans="1:6" ht="68.25" customHeight="1">
-[...10 lines deleted...]
-        <v>46390</v>
+    <row r="186" spans="1:6" ht="162.94999999999999" customHeight="1">
+      <c r="A186" s="2" t="s">
+        <v>2681</v>
+      </c>
+      <c r="B186" s="11" t="s">
+        <v>352</v>
+      </c>
+      <c r="C186" s="80" t="s">
+        <v>3059</v>
+      </c>
+      <c r="D186" s="19">
+        <v>46465</v>
       </c>
       <c r="E186" s="68"/>
       <c r="F186" s="68"/>
     </row>
-    <row r="187" spans="1:6" ht="162.94999999999999" customHeight="1">
-[...7 lines deleted...]
-        <v>3142</v>
+    <row r="187" spans="1:6" ht="49.5" customHeight="1">
+      <c r="A187" s="3" t="s">
+        <v>353</v>
+      </c>
+      <c r="B187" s="10" t="s">
+        <v>354</v>
+      </c>
+      <c r="C187" s="83" t="s">
+        <v>3060</v>
       </c>
       <c r="D187" s="19">
-        <v>46465</v>
+        <v>46420</v>
       </c>
       <c r="E187" s="68"/>
       <c r="F187" s="68"/>
     </row>
-    <row r="188" spans="1:6" ht="49.5" customHeight="1">
+    <row r="188" spans="1:6" ht="234" customHeight="1">
       <c r="A188" s="3" t="s">
+        <v>355</v>
+      </c>
+      <c r="B188" s="10" t="s">
         <v>356</v>
       </c>
-      <c r="B188" s="10" t="s">
+      <c r="C188" s="80" t="s">
         <v>357</v>
       </c>
-      <c r="C188" s="85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D188" s="19">
-        <v>46420</v>
+        <v>46419</v>
       </c>
       <c r="E188" s="68"/>
       <c r="F188" s="68"/>
     </row>
-    <row r="189" spans="1:6" ht="234" customHeight="1">
-      <c r="A189" s="3" t="s">
+    <row r="189" spans="1:6" ht="45">
+      <c r="A189" s="4" t="s">
         <v>358</v>
       </c>
       <c r="B189" s="10" t="s">
         <v>359</v>
       </c>
-      <c r="C189" s="82" t="s">
-        <v>360</v>
+      <c r="C189" s="80" t="s">
+        <v>3061</v>
       </c>
       <c r="D189" s="19">
-        <v>46419</v>
+        <v>46437</v>
       </c>
       <c r="E189" s="68"/>
       <c r="F189" s="68"/>
     </row>
-    <row r="190" spans="1:6" ht="45">
-      <c r="A190" s="4" t="s">
+    <row r="190" spans="1:6" ht="22.5">
+      <c r="A190" s="3" t="s">
+        <v>360</v>
+      </c>
+      <c r="B190" s="10" t="s">
         <v>361</v>
       </c>
-      <c r="B190" s="10" t="s">
+      <c r="C190" s="80" t="s">
         <v>362</v>
       </c>
-      <c r="C190" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D190" s="19">
-        <v>46437</v>
+        <v>46441</v>
       </c>
       <c r="E190" s="68"/>
       <c r="F190" s="68"/>
     </row>
-    <row r="191" spans="1:6" ht="22.5">
-      <c r="A191" s="3" t="s">
+    <row r="191" spans="1:6" ht="132.75" customHeight="1">
+      <c r="A191" s="4" t="s">
+        <v>2519</v>
+      </c>
+      <c r="B191" s="11" t="s">
         <v>363</v>
       </c>
-      <c r="B191" s="10" t="s">
-[...3 lines deleted...]
-        <v>365</v>
+      <c r="C191" s="80" t="s">
+        <v>3062</v>
       </c>
       <c r="D191" s="19">
-        <v>46441</v>
+        <v>46452</v>
       </c>
       <c r="E191" s="68"/>
       <c r="F191" s="68"/>
     </row>
-    <row r="192" spans="1:6" ht="132.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="B192" s="11" t="s">
+    <row r="192" spans="1:6" ht="48.75" customHeight="1">
+      <c r="A192" s="7" t="s">
+        <v>364</v>
+      </c>
+      <c r="B192" s="10" t="s">
+        <v>365</v>
+      </c>
+      <c r="C192" s="80" t="s">
         <v>366</v>
       </c>
-      <c r="C192" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D192" s="19">
-        <v>46452</v>
+        <v>46454</v>
       </c>
       <c r="E192" s="68"/>
       <c r="F192" s="68"/>
     </row>
-    <row r="193" spans="1:7" ht="48.75" customHeight="1">
-      <c r="A193" s="7" t="s">
+    <row r="193" spans="1:7" ht="78.75">
+      <c r="A193" s="3" t="s">
         <v>367</v>
       </c>
       <c r="B193" s="10" t="s">
         <v>368</v>
       </c>
-      <c r="C193" s="82" t="s">
-[...3 lines deleted...]
-        <v>46454</v>
+      <c r="C193" s="80" t="s">
+        <v>3063</v>
+      </c>
+      <c r="D193" s="29">
+        <v>46478</v>
       </c>
       <c r="E193" s="68"/>
       <c r="F193" s="68"/>
     </row>
-    <row r="194" spans="1:7" ht="78.75">
-      <c r="A194" s="3" t="s">
+    <row r="194" spans="1:7" ht="80.25" customHeight="1">
+      <c r="A194" s="7" t="s">
+        <v>369</v>
+      </c>
+      <c r="B194" s="10" t="s">
         <v>370</v>
       </c>
-      <c r="B194" s="10" t="s">
-[...3 lines deleted...]
-        <v>3146</v>
+      <c r="C194" s="80" t="s">
+        <v>659</v>
       </c>
       <c r="D194" s="29">
-        <v>46478</v>
+        <v>46429</v>
       </c>
       <c r="E194" s="68"/>
       <c r="F194" s="68"/>
     </row>
-    <row r="195" spans="1:7" ht="80.25" customHeight="1">
-[...1 lines deleted...]
-        <v>372</v>
+    <row r="195" spans="1:7" ht="90">
+      <c r="A195" s="3" t="s">
+        <v>1945</v>
       </c>
       <c r="B195" s="10" t="s">
-        <v>373</v>
-[...5 lines deleted...]
-        <v>46429</v>
+        <v>371</v>
+      </c>
+      <c r="C195" s="80" t="s">
+        <v>3360</v>
+      </c>
+      <c r="D195" s="19">
+        <v>46507</v>
       </c>
       <c r="E195" s="68"/>
       <c r="F195" s="68"/>
+      <c r="G195" s="18"/>
     </row>
     <row r="196" spans="1:7" ht="90">
-      <c r="A196" s="3" t="s">
-        <v>1968</v>
+      <c r="A196" s="4" t="s">
+        <v>372</v>
       </c>
       <c r="B196" s="10" t="s">
+        <v>373</v>
+      </c>
+      <c r="C196" s="80" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>3453</v>
       </c>
       <c r="D196" s="19">
         <v>46507</v>
       </c>
       <c r="E196" s="68"/>
       <c r="F196" s="68"/>
-      <c r="G196" s="18"/>
-[...2 lines deleted...]
-      <c r="A197" s="4" t="s">
+    </row>
+    <row r="197" spans="1:7" ht="22.5">
+      <c r="A197" s="3" t="s">
         <v>375</v>
       </c>
-      <c r="B197" s="10" t="s">
+      <c r="B197" s="11" t="s">
         <v>376</v>
       </c>
-      <c r="C197" s="82" t="s">
-[...3 lines deleted...]
-        <v>46507</v>
+      <c r="C197" s="80" t="s">
+        <v>3064</v>
+      </c>
+      <c r="D197" s="29">
+        <v>46658</v>
       </c>
       <c r="E197" s="68"/>
       <c r="F197" s="68"/>
     </row>
-    <row r="198" spans="1:7" ht="22.5">
+    <row r="198" spans="1:7">
       <c r="A198" s="3" t="s">
+        <v>377</v>
+      </c>
+      <c r="B198" s="10" t="s">
         <v>378</v>
       </c>
-      <c r="B198" s="11" t="s">
+      <c r="C198" s="80" t="s">
         <v>379</v>
       </c>
-      <c r="C198" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D198" s="29">
-        <v>46293</v>
+        <v>46527</v>
       </c>
       <c r="E198" s="68"/>
       <c r="F198" s="68"/>
     </row>
-    <row r="199" spans="1:7">
+    <row r="199" spans="1:7" ht="33.75">
       <c r="A199" s="3" t="s">
         <v>380</v>
       </c>
       <c r="B199" s="10" t="s">
         <v>381</v>
       </c>
-      <c r="C199" s="82" t="s">
-        <v>382</v>
+      <c r="C199" s="80" t="s">
+        <v>38</v>
       </c>
       <c r="D199" s="29">
-        <v>46527</v>
+        <v>46506</v>
       </c>
       <c r="E199" s="68"/>
       <c r="F199" s="68"/>
     </row>
-    <row r="200" spans="1:7" ht="33.75">
-      <c r="A200" s="3" t="s">
+    <row r="200" spans="1:7" ht="45">
+      <c r="A200" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="B200" s="10" t="s">
         <v>383</v>
       </c>
-      <c r="B200" s="10" t="s">
+      <c r="C200" s="80" t="s">
         <v>384</v>
       </c>
-      <c r="C200" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D200" s="29">
-        <v>46506</v>
+        <v>46473</v>
       </c>
       <c r="E200" s="68"/>
       <c r="F200" s="68"/>
     </row>
-    <row r="201" spans="1:7" ht="45">
-      <c r="A201" s="1" t="s">
+    <row r="201" spans="1:7" ht="54" customHeight="1">
+      <c r="A201" s="3" t="s">
         <v>385</v>
       </c>
-      <c r="B201" s="10" t="s">
+      <c r="B201" s="11" t="s">
         <v>386</v>
       </c>
-      <c r="C201" s="82" t="s">
-        <v>387</v>
+      <c r="C201" s="80" t="s">
+        <v>3065</v>
       </c>
       <c r="D201" s="29">
-        <v>46473</v>
+        <v>46492</v>
       </c>
       <c r="E201" s="68"/>
       <c r="F201" s="68"/>
     </row>
-    <row r="202" spans="1:7" ht="54" customHeight="1">
+    <row r="202" spans="1:7" ht="0.75" customHeight="1">
       <c r="A202" s="3" t="s">
-        <v>388</v>
-[...5 lines deleted...]
-        <v>3148</v>
+        <v>2682</v>
+      </c>
+      <c r="B202" s="10" t="s">
+        <v>325</v>
+      </c>
+      <c r="C202" s="80" t="s">
+        <v>326</v>
       </c>
       <c r="D202" s="29">
-        <v>46492</v>
+        <v>46333</v>
       </c>
       <c r="E202" s="68"/>
       <c r="F202" s="68"/>
     </row>
-    <row r="203" spans="1:7" ht="0.75" customHeight="1">
+    <row r="203" spans="1:7" ht="33.75">
       <c r="A203" s="3" t="s">
-        <v>2738</v>
+        <v>387</v>
       </c>
       <c r="B203" s="10" t="s">
-        <v>328</v>
-[...5 lines deleted...]
-        <v>46333</v>
+        <v>388</v>
+      </c>
+      <c r="C203" s="80" t="s">
+        <v>389</v>
+      </c>
+      <c r="D203" s="19">
+        <v>46577</v>
       </c>
       <c r="E203" s="68"/>
       <c r="F203" s="68"/>
     </row>
-    <row r="204" spans="1:7" ht="33.75">
+    <row r="204" spans="1:7" ht="109.5" customHeight="1">
       <c r="A204" s="3" t="s">
+        <v>2447</v>
+      </c>
+      <c r="B204" s="10" t="s">
         <v>390</v>
       </c>
-      <c r="B204" s="10" t="s">
-[...6 lines deleted...]
-        <v>46577</v>
+      <c r="C204" s="80" t="s">
+        <v>21</v>
+      </c>
+      <c r="D204" s="29">
+        <v>46372</v>
       </c>
       <c r="E204" s="68"/>
       <c r="F204" s="68"/>
     </row>
-    <row r="205" spans="1:7" ht="109.5" customHeight="1">
+    <row r="205" spans="1:7" ht="33.75">
       <c r="A205" s="3" t="s">
-        <v>2501</v>
+        <v>392</v>
       </c>
       <c r="B205" s="10" t="s">
         <v>393</v>
       </c>
-      <c r="C205" s="82" t="s">
-        <v>21</v>
+      <c r="C205" s="103" t="s">
+        <v>394</v>
       </c>
       <c r="D205" s="29">
-        <v>46372</v>
+        <v>46373</v>
       </c>
       <c r="E205" s="68"/>
       <c r="F205" s="68"/>
     </row>
     <row r="206" spans="1:7" ht="33.75">
-      <c r="A206" s="3" t="s">
-        <v>395</v>
+      <c r="A206" s="7" t="s">
+        <v>392</v>
       </c>
       <c r="B206" s="10" t="s">
-        <v>396</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>393</v>
+      </c>
+      <c r="C206" s="80" t="s">
+        <v>394</v>
       </c>
       <c r="D206" s="29">
         <v>46373</v>
       </c>
       <c r="E206" s="68"/>
       <c r="F206" s="68"/>
     </row>
-    <row r="207" spans="1:7" ht="33.75">
-      <c r="A207" s="7" t="s">
+    <row r="207" spans="1:7" ht="67.5">
+      <c r="A207" s="3" t="s">
+        <v>2946</v>
+      </c>
+      <c r="B207" s="10" t="s">
         <v>395</v>
       </c>
-      <c r="B207" s="10" t="s">
-[...3 lines deleted...]
-        <v>397</v>
+      <c r="C207" s="80" t="s">
+        <v>3066</v>
       </c>
       <c r="D207" s="29">
-        <v>46373</v>
+        <v>46493</v>
       </c>
       <c r="E207" s="68"/>
       <c r="F207" s="68"/>
     </row>
-    <row r="208" spans="1:7" ht="67.5">
+    <row r="208" spans="1:7">
       <c r="A208" s="3" t="s">
-        <v>3028</v>
+        <v>396</v>
       </c>
       <c r="B208" s="10" t="s">
-        <v>398</v>
-[...2 lines deleted...]
-        <v>3149</v>
+        <v>397</v>
+      </c>
+      <c r="C208" s="80" t="s">
+        <v>3067</v>
       </c>
       <c r="D208" s="29">
-        <v>46493</v>
+        <v>46524</v>
       </c>
       <c r="E208" s="68"/>
       <c r="F208" s="68"/>
     </row>
-    <row r="209" spans="1:6">
+    <row r="209" spans="1:6" ht="143.25" customHeight="1">
       <c r="A209" s="3" t="s">
+        <v>398</v>
+      </c>
+      <c r="B209" s="10" t="s">
         <v>399</v>
       </c>
-      <c r="B209" s="10" t="s">
-[...3 lines deleted...]
-        <v>3150</v>
+      <c r="C209" s="80" t="s">
+        <v>11</v>
       </c>
       <c r="D209" s="29">
-        <v>46524</v>
+        <v>46495</v>
       </c>
       <c r="E209" s="68"/>
       <c r="F209" s="68"/>
     </row>
-    <row r="210" spans="1:6" ht="143.25" customHeight="1">
+    <row r="210" spans="1:6" ht="22.5">
       <c r="A210" s="3" t="s">
+        <v>400</v>
+      </c>
+      <c r="B210" s="10" t="s">
         <v>401</v>
       </c>
-      <c r="B210" s="10" t="s">
+      <c r="C210" s="80" t="s">
         <v>402</v>
       </c>
-      <c r="C210" s="82" t="s">
-[...3 lines deleted...]
-        <v>46495</v>
+      <c r="D210" s="39">
+        <v>46564</v>
       </c>
       <c r="E210" s="68"/>
       <c r="F210" s="68"/>
     </row>
-    <row r="211" spans="1:6" ht="22.5">
+    <row r="211" spans="1:6" ht="213.75">
       <c r="A211" s="3" t="s">
+        <v>2683</v>
+      </c>
+      <c r="B211" s="11" t="s">
         <v>403</v>
       </c>
-      <c r="B211" s="10" t="s">
+      <c r="C211" s="80" t="s">
         <v>404</v>
       </c>
-      <c r="C211" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D211" s="39">
-        <v>46564</v>
+        <v>46566</v>
       </c>
       <c r="E211" s="68"/>
       <c r="F211" s="68"/>
     </row>
-    <row r="212" spans="1:6" ht="213.75">
+    <row r="212" spans="1:6" ht="45">
       <c r="A212" s="3" t="s">
-        <v>2739</v>
+        <v>405</v>
       </c>
       <c r="B212" s="11" t="s">
         <v>406</v>
       </c>
-      <c r="C212" s="82" t="s">
+      <c r="C212" s="80" t="s">
         <v>407</v>
       </c>
       <c r="D212" s="39">
-        <v>46566</v>
+        <v>46506</v>
       </c>
       <c r="E212" s="68"/>
       <c r="F212" s="68"/>
     </row>
-    <row r="213" spans="1:6" ht="45">
-      <c r="A213" s="3" t="s">
+    <row r="213" spans="1:6" ht="135">
+      <c r="A213" s="4" t="s">
         <v>408</v>
       </c>
-      <c r="B213" s="11" t="s">
+      <c r="B213" s="10" t="s">
         <v>409</v>
       </c>
-      <c r="C213" s="82" t="s">
-[...3 lines deleted...]
-        <v>46506</v>
+      <c r="C213" s="80" t="s">
+        <v>3068</v>
+      </c>
+      <c r="D213" s="30">
+        <v>46492</v>
       </c>
       <c r="E213" s="68"/>
       <c r="F213" s="68"/>
     </row>
-    <row r="214" spans="1:6" ht="135">
-      <c r="A214" s="4" t="s">
+    <row r="214" spans="1:6" ht="67.5">
+      <c r="A214" s="3" t="s">
         <v>411</v>
       </c>
       <c r="B214" s="10" t="s">
         <v>412</v>
       </c>
-      <c r="C214" s="82" t="s">
-[...3 lines deleted...]
-        <v>46492</v>
+      <c r="C214" s="80" t="s">
+        <v>413</v>
+      </c>
+      <c r="D214" s="19">
+        <v>46578</v>
       </c>
       <c r="E214" s="68"/>
       <c r="F214" s="68"/>
     </row>
-    <row r="215" spans="1:6" ht="67.5">
-[...1 lines deleted...]
-        <v>414</v>
+    <row r="215" spans="1:6">
+      <c r="A215" s="1" t="s">
+        <v>415</v>
       </c>
       <c r="B215" s="10" t="s">
-        <v>415</v>
-[...1 lines deleted...]
-      <c r="C215" s="82" t="s">
+        <v>2000</v>
+      </c>
+      <c r="C215" s="84" t="s">
         <v>416</v>
       </c>
       <c r="D215" s="19">
-        <v>46578</v>
+        <v>46577</v>
       </c>
       <c r="E215" s="68"/>
       <c r="F215" s="68"/>
     </row>
-    <row r="216" spans="1:6">
-      <c r="A216" s="1" t="s">
+    <row r="216" spans="1:6" ht="81" customHeight="1">
+      <c r="A216" s="3" t="s">
         <v>418</v>
       </c>
       <c r="B216" s="10" t="s">
-        <v>2023</v>
-[...1 lines deleted...]
-      <c r="C216" s="86" t="s">
         <v>419</v>
       </c>
+      <c r="C216" s="80" t="s">
+        <v>420</v>
+      </c>
       <c r="D216" s="19">
-        <v>46577</v>
+        <v>46486</v>
       </c>
       <c r="E216" s="68"/>
       <c r="F216" s="68"/>
     </row>
-    <row r="217" spans="1:6" ht="41.25" customHeight="1">
-[...1 lines deleted...]
-        <v>2740</v>
+    <row r="217" spans="1:6" ht="146.25">
+      <c r="A217" s="3" t="s">
+        <v>2684</v>
       </c>
       <c r="B217" s="11" t="s">
-        <v>420</v>
-[...5 lines deleted...]
-        <v>46235</v>
+        <v>1930</v>
+      </c>
+      <c r="C217" s="84" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D217" s="29">
+        <v>46543</v>
       </c>
       <c r="E217" s="68"/>
       <c r="F217" s="68"/>
     </row>
-    <row r="218" spans="1:6" ht="81" customHeight="1">
-[...1 lines deleted...]
-        <v>422</v>
+    <row r="218" spans="1:6" ht="33" customHeight="1">
+      <c r="A218" s="4" t="s">
+        <v>2575</v>
       </c>
       <c r="B218" s="10" t="s">
-        <v>423</v>
-[...2 lines deleted...]
-        <v>424</v>
+        <v>421</v>
+      </c>
+      <c r="C218" s="80" t="s">
+        <v>18</v>
       </c>
       <c r="D218" s="19">
-        <v>46486</v>
+        <v>46579</v>
       </c>
       <c r="E218" s="68"/>
       <c r="F218" s="68"/>
     </row>
-    <row r="219" spans="1:6" ht="146.25">
+    <row r="219" spans="1:6" ht="22.5">
       <c r="A219" s="3" t="s">
-        <v>2741</v>
+        <v>423</v>
       </c>
       <c r="B219" s="11" t="s">
-        <v>1953</v>
-[...2 lines deleted...]
-        <v>1954</v>
+        <v>424</v>
+      </c>
+      <c r="C219" s="80" t="s">
+        <v>425</v>
       </c>
       <c r="D219" s="29">
-        <v>46543</v>
+        <v>46619</v>
       </c>
       <c r="E219" s="68"/>
       <c r="F219" s="68"/>
     </row>
-    <row r="220" spans="1:6" ht="33" customHeight="1">
-[...1 lines deleted...]
-        <v>2630</v>
+    <row r="220" spans="1:6" ht="22.5">
+      <c r="A220" s="3" t="s">
+        <v>427</v>
       </c>
       <c r="B220" s="10" t="s">
-        <v>425</v>
-[...5 lines deleted...]
-        <v>46579</v>
+        <v>428</v>
+      </c>
+      <c r="C220" s="80" t="s">
+        <v>12</v>
+      </c>
+      <c r="D220" s="29">
+        <v>46355</v>
       </c>
       <c r="E220" s="68"/>
       <c r="F220" s="68"/>
     </row>
-    <row r="221" spans="1:6" ht="22.5">
+    <row r="221" spans="1:6" ht="45">
       <c r="A221" s="3" t="s">
-        <v>427</v>
+        <v>2685</v>
       </c>
       <c r="B221" s="11" t="s">
-        <v>428</v>
-[...1 lines deleted...]
-      <c r="C221" s="82" t="s">
         <v>429</v>
       </c>
+      <c r="C221" s="80" t="s">
+        <v>3069</v>
+      </c>
       <c r="D221" s="29">
-        <v>46619</v>
+        <v>46641</v>
       </c>
       <c r="E221" s="68"/>
       <c r="F221" s="68"/>
     </row>
     <row r="222" spans="1:6" ht="22.5">
       <c r="A222" s="3" t="s">
+        <v>2127</v>
+      </c>
+      <c r="B222" s="10" t="s">
+        <v>430</v>
+      </c>
+      <c r="C222" s="80" t="s">
         <v>431</v>
       </c>
-      <c r="B222" s="10" t="s">
-[...6 lines deleted...]
-        <v>46355</v>
+      <c r="D222" s="19">
+        <v>46639</v>
       </c>
       <c r="E222" s="68"/>
       <c r="F222" s="68"/>
     </row>
-    <row r="223" spans="1:6" ht="45">
-[...1 lines deleted...]
-        <v>2742</v>
+    <row r="223" spans="1:6" ht="189" customHeight="1">
+      <c r="A223" s="7" t="s">
+        <v>2686</v>
       </c>
       <c r="B223" s="11" t="s">
+        <v>432</v>
+      </c>
+      <c r="C223" s="80" t="s">
         <v>433</v>
       </c>
-      <c r="C223" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D223" s="29">
-        <v>46276</v>
+        <v>46275</v>
       </c>
       <c r="E223" s="68"/>
       <c r="F223" s="68"/>
     </row>
-    <row r="224" spans="1:6" ht="22.5">
+    <row r="224" spans="1:6">
       <c r="A224" s="3" t="s">
-        <v>2179</v>
+        <v>2687</v>
       </c>
       <c r="B224" s="10" t="s">
         <v>434</v>
       </c>
-      <c r="C224" s="82" t="s">
+      <c r="C224" s="80" t="s">
         <v>435</v>
       </c>
-      <c r="D224" s="19">
-        <v>46639</v>
+      <c r="D224" s="29">
+        <v>46314</v>
       </c>
       <c r="E224" s="68"/>
       <c r="F224" s="68"/>
     </row>
-    <row r="225" spans="1:6" ht="189" customHeight="1">
-[...3 lines deleted...]
-      <c r="B225" s="11" t="s">
+    <row r="225" spans="1:6" ht="23.1" customHeight="1">
+      <c r="A225" s="3" t="s">
         <v>436</v>
       </c>
-      <c r="C225" s="82" t="s">
+      <c r="B225" s="10" t="s">
         <v>437</v>
       </c>
+      <c r="C225" s="80" t="s">
+        <v>3667</v>
+      </c>
       <c r="D225" s="29">
-        <v>46275</v>
+        <v>46641</v>
       </c>
       <c r="E225" s="68"/>
       <c r="F225" s="68"/>
     </row>
-    <row r="226" spans="1:6">
+    <row r="226" spans="1:6" ht="45">
       <c r="A226" s="3" t="s">
-        <v>2744</v>
+        <v>438</v>
       </c>
       <c r="B226" s="10" t="s">
-        <v>438</v>
-[...1 lines deleted...]
-      <c r="C226" s="82" t="s">
+        <v>410</v>
+      </c>
+      <c r="C226" s="80" t="s">
         <v>439</v>
       </c>
       <c r="D226" s="29">
-        <v>46314</v>
+        <v>46373</v>
       </c>
       <c r="E226" s="68"/>
       <c r="F226" s="68"/>
     </row>
-    <row r="227" spans="1:6" ht="23.1" customHeight="1">
-      <c r="A227" s="3" t="s">
+    <row r="227" spans="1:6" ht="33.75" customHeight="1">
+      <c r="A227" s="4" t="s">
+        <v>2688</v>
+      </c>
+      <c r="B227" s="10" t="s">
         <v>440</v>
       </c>
-      <c r="B227" s="10" t="s">
-[...6 lines deleted...]
-        <v>46276</v>
+      <c r="C227" s="80" t="s">
+        <v>11</v>
+      </c>
+      <c r="D227" s="19">
+        <v>46523</v>
       </c>
       <c r="E227" s="68"/>
       <c r="F227" s="68"/>
     </row>
-    <row r="228" spans="1:6" ht="45">
+    <row r="228" spans="1:6" ht="22.5">
       <c r="A228" s="3" t="s">
+        <v>441</v>
+      </c>
+      <c r="B228" s="11" t="s">
         <v>442</v>
       </c>
-      <c r="B228" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C228" s="82" t="s">
+      <c r="C228" s="80" t="s">
         <v>443</v>
       </c>
       <c r="D228" s="29">
-        <v>46373</v>
+        <v>46303</v>
       </c>
       <c r="E228" s="68"/>
       <c r="F228" s="68"/>
     </row>
-    <row r="229" spans="1:6" ht="33.75" customHeight="1">
-[...1 lines deleted...]
-        <v>2745</v>
+    <row r="229" spans="1:6" ht="60.75" customHeight="1">
+      <c r="A229" s="7" t="s">
+        <v>444</v>
       </c>
       <c r="B229" s="10" t="s">
-        <v>444</v>
-[...5 lines deleted...]
-        <v>46523</v>
+        <v>445</v>
+      </c>
+      <c r="C229" s="80" t="s">
+        <v>446</v>
+      </c>
+      <c r="D229" s="29">
+        <v>46491</v>
       </c>
       <c r="E229" s="68"/>
       <c r="F229" s="68"/>
     </row>
-    <row r="230" spans="1:6" ht="22.5">
-[...6 lines deleted...]
-      <c r="C230" s="82" t="s">
+    <row r="230" spans="1:6" ht="60.75" customHeight="1">
+      <c r="A230" s="1" t="s">
+        <v>2307</v>
+      </c>
+      <c r="B230" s="10" t="s">
+        <v>2308</v>
+      </c>
+      <c r="C230" s="80" t="s">
         <v>447</v>
       </c>
-      <c r="D230" s="29">
-        <v>46303</v>
+      <c r="D230" s="19">
+        <v>46331</v>
       </c>
       <c r="E230" s="68"/>
       <c r="F230" s="68"/>
     </row>
-    <row r="231" spans="1:6" ht="60.75" customHeight="1">
-      <c r="A231" s="7" t="s">
+    <row r="231" spans="1:6">
+      <c r="A231" s="3" t="s">
         <v>448</v>
       </c>
       <c r="B231" s="10" t="s">
         <v>449</v>
       </c>
-      <c r="C231" s="82" t="s">
+      <c r="C231" s="80" t="s">
         <v>450</v>
       </c>
       <c r="D231" s="29">
-        <v>46491</v>
+        <v>46342</v>
       </c>
       <c r="E231" s="68"/>
       <c r="F231" s="68"/>
     </row>
-    <row r="232" spans="1:6" ht="60.75" customHeight="1">
-[...6 lines deleted...]
-      <c r="C232" s="82" t="s">
+    <row r="232" spans="1:6" ht="82.5" customHeight="1">
+      <c r="A232" s="4" t="s">
         <v>451</v>
       </c>
+      <c r="B232" s="11" t="s">
+        <v>452</v>
+      </c>
+      <c r="C232" s="87" t="s">
+        <v>453</v>
+      </c>
       <c r="D232" s="19">
-        <v>46331</v>
+        <v>46369</v>
       </c>
       <c r="E232" s="68"/>
       <c r="F232" s="68"/>
     </row>
-    <row r="233" spans="1:6">
+    <row r="233" spans="1:6" ht="56.25">
       <c r="A233" s="3" t="s">
-        <v>452</v>
+        <v>2689</v>
       </c>
       <c r="B233" s="10" t="s">
-        <v>453</v>
-[...1 lines deleted...]
-      <c r="C233" s="82" t="s">
         <v>454</v>
       </c>
-      <c r="D233" s="29">
-        <v>46342</v>
+      <c r="C233" s="80" t="s">
+        <v>455</v>
+      </c>
+      <c r="D233" s="19">
+        <v>46317</v>
       </c>
       <c r="E233" s="68"/>
       <c r="F233" s="68"/>
     </row>
-    <row r="234" spans="1:6" ht="82.5" customHeight="1">
-[...1 lines deleted...]
-        <v>455</v>
+    <row r="234" spans="1:6" ht="33.75">
+      <c r="A234" s="1" t="s">
+        <v>456</v>
       </c>
       <c r="B234" s="11" t="s">
-        <v>456</v>
-[...1 lines deleted...]
-      <c r="C234" s="89" t="s">
         <v>457</v>
+      </c>
+      <c r="C234" s="80" t="s">
+        <v>458</v>
       </c>
       <c r="D234" s="19">
         <v>46369</v>
       </c>
       <c r="E234" s="68"/>
       <c r="F234" s="68"/>
     </row>
-    <row r="235" spans="1:6" ht="56.25">
+    <row r="235" spans="1:6" ht="168.75">
       <c r="A235" s="3" t="s">
-        <v>2746</v>
+        <v>459</v>
       </c>
       <c r="B235" s="10" t="s">
-        <v>458</v>
-[...5 lines deleted...]
-        <v>46317</v>
+        <v>460</v>
+      </c>
+      <c r="C235" s="80" t="s">
+        <v>10</v>
+      </c>
+      <c r="D235" s="29">
+        <v>46344</v>
       </c>
       <c r="E235" s="68"/>
       <c r="F235" s="68"/>
     </row>
-    <row r="236" spans="1:6" ht="33.75">
-[...1 lines deleted...]
-        <v>460</v>
+    <row r="236" spans="1:6" ht="22.5">
+      <c r="A236" s="3" t="s">
+        <v>461</v>
       </c>
       <c r="B236" s="11" t="s">
-        <v>461</v>
-[...1 lines deleted...]
-      <c r="C236" s="82" t="s">
         <v>462</v>
       </c>
+      <c r="C236" s="83" t="s">
+        <v>463</v>
+      </c>
       <c r="D236" s="19">
-        <v>46369</v>
+        <v>46353</v>
       </c>
       <c r="E236" s="68"/>
       <c r="F236" s="68"/>
     </row>
-    <row r="237" spans="1:6" ht="168.75">
+    <row r="237" spans="1:6" ht="128.44999999999999" customHeight="1">
       <c r="A237" s="3" t="s">
-        <v>463</v>
-[...1 lines deleted...]
-      <c r="B237" s="10" t="s">
+        <v>2244</v>
+      </c>
+      <c r="B237" s="11" t="s">
         <v>464</v>
       </c>
-      <c r="C237" s="82" t="s">
-[...3 lines deleted...]
-        <v>46344</v>
+      <c r="C237" s="80" t="s">
+        <v>3070</v>
+      </c>
+      <c r="D237" s="19">
+        <v>46308</v>
       </c>
       <c r="E237" s="68"/>
       <c r="F237" s="68"/>
     </row>
-    <row r="238" spans="1:6" ht="22.5">
+    <row r="238" spans="1:6" ht="29.25" customHeight="1">
       <c r="A238" s="3" t="s">
         <v>465</v>
       </c>
-      <c r="B238" s="11" t="s">
+      <c r="B238" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="C238" s="80" t="s">
         <v>466</v>
       </c>
-      <c r="C238" s="85" t="s">
-[...3 lines deleted...]
-        <v>46353</v>
+      <c r="D238" s="29">
+        <v>46368</v>
       </c>
       <c r="E238" s="68"/>
       <c r="F238" s="68"/>
     </row>
-    <row r="239" spans="1:6" ht="128.44999999999999" customHeight="1">
+    <row r="239" spans="1:6" ht="81" customHeight="1">
       <c r="A239" s="3" t="s">
-        <v>2296</v>
+        <v>2405</v>
       </c>
       <c r="B239" s="11" t="s">
-        <v>468</v>
-[...5 lines deleted...]
-        <v>46308</v>
+        <v>467</v>
+      </c>
+      <c r="C239" s="80" t="s">
+        <v>3668</v>
+      </c>
+      <c r="D239" s="29">
+        <v>46375</v>
       </c>
       <c r="E239" s="68"/>
       <c r="F239" s="68"/>
     </row>
-    <row r="240" spans="1:6" ht="29.25" customHeight="1">
-      <c r="A240" s="3" t="s">
+    <row r="240" spans="1:6" ht="157.5">
+      <c r="A240" s="7" t="s">
+        <v>2690</v>
+      </c>
+      <c r="B240" s="11" t="s">
+        <v>468</v>
+      </c>
+      <c r="C240" s="80" t="s">
         <v>469</v>
       </c>
-      <c r="B240" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D240" s="29">
-        <v>46368</v>
+        <v>46374</v>
       </c>
       <c r="E240" s="68"/>
       <c r="F240" s="68"/>
     </row>
-    <row r="241" spans="1:6" ht="81" customHeight="1">
-[...3 lines deleted...]
-      <c r="B241" s="11" t="s">
+    <row r="241" spans="1:6" ht="116.25" customHeight="1">
+      <c r="A241" s="4" t="s">
+        <v>470</v>
+      </c>
+      <c r="B241" s="10" t="s">
+        <v>2007</v>
+      </c>
+      <c r="C241" s="80" t="s">
         <v>471</v>
       </c>
-      <c r="C241" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D241" s="29">
-        <v>46375</v>
+        <v>46578</v>
       </c>
       <c r="E241" s="68"/>
       <c r="F241" s="68"/>
     </row>
-    <row r="242" spans="1:6" ht="157.5">
-[...1 lines deleted...]
-        <v>2747</v>
+    <row r="242" spans="1:6" ht="56.25">
+      <c r="A242" s="3" t="s">
+        <v>472</v>
       </c>
       <c r="B242" s="11" t="s">
-        <v>472</v>
-[...1 lines deleted...]
-      <c r="C242" s="82" t="s">
         <v>473</v>
       </c>
+      <c r="C242" s="80" t="s">
+        <v>3669</v>
+      </c>
       <c r="D242" s="29">
-        <v>46374</v>
+        <v>46473</v>
       </c>
       <c r="E242" s="68"/>
       <c r="F242" s="68"/>
     </row>
-    <row r="243" spans="1:6" ht="116.25" customHeight="1">
-      <c r="A243" s="4" t="s">
+    <row r="243" spans="1:6" ht="101.25">
+      <c r="A243" s="3" t="s">
         <v>474</v>
       </c>
-      <c r="B243" s="10" t="s">
-[...2 lines deleted...]
-      <c r="C243" s="82" t="s">
+      <c r="B243" s="11" t="s">
         <v>475</v>
       </c>
-      <c r="D243" s="29">
-        <v>46578</v>
+      <c r="C243" s="80" t="s">
+        <v>476</v>
+      </c>
+      <c r="D243" s="19">
+        <v>46357</v>
       </c>
       <c r="E243" s="68"/>
       <c r="F243" s="68"/>
     </row>
-    <row r="244" spans="1:6" ht="56.25">
+    <row r="244" spans="1:6" ht="409.5">
       <c r="A244" s="3" t="s">
-        <v>476</v>
-[...1 lines deleted...]
-      <c r="B244" s="11" t="s">
         <v>477</v>
       </c>
-      <c r="C244" s="82" t="s">
-[...3 lines deleted...]
-        <v>46473</v>
+      <c r="B244" s="20" t="s">
+        <v>2404</v>
+      </c>
+      <c r="C244" s="80" t="s">
+        <v>478</v>
+      </c>
+      <c r="D244" s="19">
+        <v>46417</v>
       </c>
       <c r="E244" s="68"/>
       <c r="F244" s="68"/>
     </row>
-    <row r="245" spans="1:6" ht="101.25">
+    <row r="245" spans="1:6" ht="22.5">
       <c r="A245" s="3" t="s">
-        <v>478</v>
-[...1 lines deleted...]
-      <c r="B245" s="11" t="s">
         <v>479</v>
       </c>
-      <c r="C245" s="82" t="s">
+      <c r="B245" s="10" t="s">
         <v>480</v>
       </c>
+      <c r="C245" s="80" t="s">
+        <v>481</v>
+      </c>
       <c r="D245" s="19">
-        <v>46357</v>
+        <v>46492</v>
       </c>
       <c r="E245" s="68"/>
       <c r="F245" s="68"/>
     </row>
-    <row r="246" spans="1:6" ht="409.5">
+    <row r="246" spans="1:6" ht="47.25" customHeight="1">
       <c r="A246" s="3" t="s">
-        <v>481</v>
-[...4 lines deleted...]
-      <c r="C246" s="82" t="s">
         <v>482</v>
       </c>
-      <c r="D246" s="19">
-        <v>46417</v>
+      <c r="B246" s="10" t="s">
+        <v>483</v>
+      </c>
+      <c r="C246" s="80" t="s">
+        <v>484</v>
+      </c>
+      <c r="D246" s="29">
+        <v>46464</v>
       </c>
       <c r="E246" s="68"/>
       <c r="F246" s="68"/>
     </row>
-    <row r="247" spans="1:6" ht="22.5">
+    <row r="247" spans="1:6">
       <c r="A247" s="3" t="s">
-        <v>483</v>
-[...4 lines deleted...]
-      <c r="C247" s="82" t="s">
         <v>485</v>
       </c>
-      <c r="D247" s="19">
-        <v>46492</v>
+      <c r="B247" s="11" t="s">
+        <v>486</v>
+      </c>
+      <c r="C247" s="80" t="s">
+        <v>487</v>
+      </c>
+      <c r="D247" s="29">
+        <v>46416</v>
       </c>
       <c r="E247" s="68"/>
       <c r="F247" s="68"/>
     </row>
-    <row r="248" spans="1:6" ht="47.25" customHeight="1">
+    <row r="248" spans="1:6" ht="326.25">
       <c r="A248" s="3" t="s">
-        <v>486</v>
-[...8 lines deleted...]
-        <v>46464</v>
+        <v>489</v>
+      </c>
+      <c r="B248" s="11" t="s">
+        <v>490</v>
+      </c>
+      <c r="C248" s="80" t="s">
+        <v>491</v>
+      </c>
+      <c r="D248" s="19">
+        <v>46447</v>
       </c>
       <c r="E248" s="68"/>
       <c r="F248" s="68"/>
     </row>
-    <row r="249" spans="1:6">
+    <row r="249" spans="1:6" ht="191.25">
       <c r="A249" s="3" t="s">
-        <v>489</v>
+        <v>2691</v>
       </c>
       <c r="B249" s="11" t="s">
-        <v>490</v>
-[...5 lines deleted...]
-        <v>46416</v>
+        <v>492</v>
+      </c>
+      <c r="C249" s="80" t="s">
+        <v>3670</v>
+      </c>
+      <c r="D249" s="19">
+        <v>46443</v>
       </c>
       <c r="E249" s="68"/>
       <c r="F249" s="68"/>
     </row>
-    <row r="250" spans="1:6" ht="337.5">
+    <row r="250" spans="1:6" ht="56.25" customHeight="1">
       <c r="A250" s="3" t="s">
         <v>493</v>
       </c>
       <c r="B250" s="11" t="s">
         <v>494</v>
       </c>
-      <c r="C250" s="82" t="s">
+      <c r="C250" s="80" t="s">
         <v>495</v>
       </c>
       <c r="D250" s="19">
-        <v>46447</v>
+        <v>46436</v>
       </c>
       <c r="E250" s="68"/>
       <c r="F250" s="68"/>
     </row>
-    <row r="251" spans="1:6" ht="191.25">
+    <row r="251" spans="1:6" ht="33.75">
       <c r="A251" s="3" t="s">
-        <v>2748</v>
-[...1 lines deleted...]
-      <c r="B251" s="11" t="s">
+        <v>2902</v>
+      </c>
+      <c r="B251" s="10" t="s">
         <v>496</v>
       </c>
-      <c r="C251" s="82" t="s">
-[...3 lines deleted...]
-        <v>46443</v>
+      <c r="C251" s="80" t="s">
+        <v>357</v>
+      </c>
+      <c r="D251" s="29">
+        <v>46460</v>
       </c>
       <c r="E251" s="68"/>
       <c r="F251" s="68"/>
     </row>
-    <row r="252" spans="1:6" ht="56.25" customHeight="1">
-      <c r="A252" s="3" t="s">
+    <row r="252" spans="1:6" ht="111.75" customHeight="1">
+      <c r="A252" s="4" t="s">
+        <v>2692</v>
+      </c>
+      <c r="B252" s="10" t="s">
         <v>497</v>
       </c>
-      <c r="B252" s="11" t="s">
-[...3 lines deleted...]
-        <v>499</v>
+      <c r="C252" s="80" t="s">
+        <v>394</v>
       </c>
       <c r="D252" s="19">
-        <v>46436</v>
+        <v>46438</v>
       </c>
       <c r="E252" s="68"/>
       <c r="F252" s="68"/>
     </row>
-    <row r="253" spans="1:6" ht="33.75">
-[...1 lines deleted...]
-        <v>2972</v>
+    <row r="253" spans="1:6" ht="57" customHeight="1">
+      <c r="A253" s="1" t="s">
+        <v>2409</v>
       </c>
       <c r="B253" s="10" t="s">
+        <v>498</v>
+      </c>
+      <c r="C253" s="80" t="s">
+        <v>499</v>
+      </c>
+      <c r="D253" s="19">
+        <v>46387</v>
+      </c>
+      <c r="E253" s="77"/>
+      <c r="F253" s="68"/>
+    </row>
+    <row r="254" spans="1:6" ht="90" customHeight="1">
+      <c r="A254" s="4" t="s">
         <v>500</v>
-      </c>
-[...11 lines deleted...]
-        <v>2749</v>
       </c>
       <c r="B254" s="10" t="s">
         <v>501</v>
       </c>
-      <c r="C254" s="82" t="s">
-        <v>397</v>
+      <c r="C254" s="80" t="s">
+        <v>502</v>
       </c>
       <c r="D254" s="19">
-        <v>46438</v>
-[...1 lines deleted...]
-      <c r="E254" s="68"/>
+        <v>46457</v>
+      </c>
+      <c r="E254" s="77"/>
       <c r="F254" s="68"/>
     </row>
-    <row r="255" spans="1:6" ht="57" customHeight="1">
-[...1 lines deleted...]
-        <v>2463</v>
+    <row r="255" spans="1:6" ht="61.5" customHeight="1">
+      <c r="A255" s="3" t="s">
+        <v>2693</v>
       </c>
       <c r="B255" s="10" t="s">
-        <v>502</v>
-[...1 lines deleted...]
-      <c r="C255" s="82" t="s">
         <v>503</v>
       </c>
+      <c r="C255" s="80" t="s">
+        <v>3071</v>
+      </c>
       <c r="D255" s="19">
-        <v>46387</v>
-[...1 lines deleted...]
-      <c r="E255" s="77"/>
+        <v>46473</v>
+      </c>
+      <c r="E255" s="68"/>
       <c r="F255" s="68"/>
     </row>
-    <row r="256" spans="1:6" ht="123.75">
-      <c r="A256" s="4" t="s">
+    <row r="256" spans="1:6" ht="225">
+      <c r="A256" s="3" t="s">
         <v>504</v>
       </c>
       <c r="B256" s="10" t="s">
         <v>505</v>
       </c>
-      <c r="C256" s="82" t="s">
+      <c r="C256" s="80" t="s">
         <v>506</v>
       </c>
       <c r="D256" s="19">
-        <v>46457</v>
-[...1 lines deleted...]
-      <c r="E256" s="77"/>
+        <v>46473</v>
+      </c>
+      <c r="E256" s="68"/>
       <c r="F256" s="68"/>
     </row>
-    <row r="257" spans="1:6" ht="78" customHeight="1">
-[...3 lines deleted...]
-      <c r="B257" s="10" t="s">
+    <row r="257" spans="1:6" ht="45">
+      <c r="A257" s="7" t="s">
         <v>507</v>
       </c>
-      <c r="C257" s="82" t="s">
-        <v>3155</v>
+      <c r="B257" s="11" t="s">
+        <v>508</v>
+      </c>
+      <c r="C257" s="80" t="s">
+        <v>3671</v>
       </c>
       <c r="D257" s="19">
-        <v>46473</v>
+        <v>46478</v>
       </c>
       <c r="E257" s="68"/>
       <c r="F257" s="68"/>
     </row>
-    <row r="258" spans="1:6" ht="225">
-[...3 lines deleted...]
-      <c r="B258" s="10" t="s">
+    <row r="258" spans="1:6" ht="133.5" customHeight="1">
+      <c r="A258" s="4" t="s">
+        <v>2535</v>
+      </c>
+      <c r="B258" s="11" t="s">
         <v>509</v>
       </c>
-      <c r="C258" s="82" t="s">
-[...3 lines deleted...]
-        <v>46473</v>
+      <c r="C258" s="80" t="s">
+        <v>394</v>
+      </c>
+      <c r="D258" s="29">
+        <v>46438</v>
       </c>
       <c r="E258" s="68"/>
       <c r="F258" s="68"/>
     </row>
     <row r="259" spans="1:6" ht="45">
-      <c r="A259" s="7" t="s">
-[...6 lines deleted...]
-        <v>3789</v>
+      <c r="A259" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="B259" s="10" t="s">
+        <v>2174</v>
+      </c>
+      <c r="C259" s="80" t="s">
+        <v>51</v>
       </c>
       <c r="D259" s="19">
-        <v>46478</v>
+        <v>46483</v>
       </c>
       <c r="E259" s="68"/>
       <c r="F259" s="68"/>
     </row>
-    <row r="260" spans="1:6" ht="133.5" customHeight="1">
-[...10 lines deleted...]
-        <v>46438</v>
+    <row r="260" spans="1:6" ht="78.75">
+      <c r="A260" s="3" t="s">
+        <v>2694</v>
+      </c>
+      <c r="B260" s="10" t="s">
+        <v>511</v>
+      </c>
+      <c r="C260" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="D260" s="19">
+        <v>46492</v>
       </c>
       <c r="E260" s="68"/>
       <c r="F260" s="68"/>
     </row>
-    <row r="261" spans="1:6" ht="45">
+    <row r="261" spans="1:6" ht="78.75">
       <c r="A261" s="2" t="s">
-        <v>514</v>
+        <v>2010</v>
       </c>
       <c r="B261" s="10" t="s">
-        <v>2226</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>2011</v>
+      </c>
+      <c r="C261" s="80" t="s">
+        <v>512</v>
       </c>
       <c r="D261" s="19">
-        <v>46483</v>
+        <v>46598</v>
       </c>
       <c r="E261" s="68"/>
       <c r="F261" s="68"/>
     </row>
-    <row r="262" spans="1:6" ht="78.75">
-[...1 lines deleted...]
-        <v>2751</v>
+    <row r="262" spans="1:6" ht="157.5">
+      <c r="A262" s="2" t="s">
+        <v>2695</v>
       </c>
       <c r="B262" s="10" t="s">
-        <v>515</v>
-[...5 lines deleted...]
-        <v>46492</v>
+        <v>6</v>
+      </c>
+      <c r="C262" s="80" t="s">
+        <v>3672</v>
+      </c>
+      <c r="D262" s="29">
+        <v>46506</v>
       </c>
       <c r="E262" s="68"/>
       <c r="F262" s="68"/>
     </row>
     <row r="263" spans="1:6" ht="78.75">
-      <c r="A263" s="2" t="s">
-[...9 lines deleted...]
-        <v>46598</v>
+      <c r="A263" s="31" t="s">
+        <v>513</v>
+      </c>
+      <c r="B263" s="16" t="s">
+        <v>514</v>
+      </c>
+      <c r="C263" s="80" t="s">
+        <v>10</v>
+      </c>
+      <c r="D263" s="29">
+        <v>46507</v>
       </c>
       <c r="E263" s="68"/>
       <c r="F263" s="68"/>
     </row>
-    <row r="264" spans="1:6" ht="157.5">
-[...1 lines deleted...]
-        <v>2752</v>
+    <row r="264" spans="1:6" ht="22.5">
+      <c r="A264" s="1" t="s">
+        <v>3439</v>
       </c>
       <c r="B264" s="10" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>3790</v>
+        <v>515</v>
+      </c>
+      <c r="C264" s="80" t="s">
+        <v>516</v>
       </c>
       <c r="D264" s="29">
-        <v>46506</v>
+        <v>46518</v>
       </c>
       <c r="E264" s="68"/>
       <c r="F264" s="68"/>
     </row>
-    <row r="265" spans="1:6" ht="78.75">
-      <c r="A265" s="31" t="s">
+    <row r="265" spans="1:6" ht="22.5">
+      <c r="A265" s="3" t="s">
         <v>517</v>
       </c>
-      <c r="B265" s="16" t="s">
+      <c r="B265" s="10" t="s">
         <v>518</v>
       </c>
-      <c r="C265" s="82" t="s">
-        <v>10</v>
+      <c r="C265" s="80" t="s">
+        <v>250</v>
       </c>
       <c r="D265" s="29">
-        <v>46507</v>
+        <v>46433</v>
       </c>
       <c r="E265" s="68"/>
       <c r="F265" s="68"/>
     </row>
-    <row r="266" spans="1:6" ht="22.5">
-[...1 lines deleted...]
-        <v>3540</v>
+    <row r="266" spans="1:6" ht="33.75">
+      <c r="A266" s="3" t="s">
+        <v>519</v>
       </c>
       <c r="B266" s="10" t="s">
-        <v>519</v>
-[...1 lines deleted...]
-      <c r="C266" s="82" t="s">
+        <v>53</v>
+      </c>
+      <c r="C266" s="80" t="s">
         <v>520</v>
       </c>
-      <c r="D266" s="29">
-        <v>46518</v>
+      <c r="D266" s="19">
+        <v>46576</v>
       </c>
       <c r="E266" s="68"/>
       <c r="F266" s="68"/>
     </row>
-    <row r="267" spans="1:6" ht="22.5">
+    <row r="267" spans="1:6" ht="56.25">
       <c r="A267" s="3" t="s">
-        <v>521</v>
-[...1 lines deleted...]
-      <c r="B267" s="10" t="s">
         <v>522</v>
       </c>
-      <c r="C267" s="82" t="s">
-        <v>253</v>
+      <c r="B267" s="11" t="s">
+        <v>523</v>
+      </c>
+      <c r="C267" s="80" t="s">
+        <v>524</v>
       </c>
       <c r="D267" s="29">
-        <v>46433</v>
+        <v>46535</v>
       </c>
       <c r="E267" s="68"/>
       <c r="F267" s="68"/>
     </row>
-    <row r="268" spans="1:6" ht="33.75">
+    <row r="268" spans="1:6">
       <c r="A268" s="3" t="s">
-        <v>523</v>
+        <v>525</v>
       </c>
       <c r="B268" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="C268" s="82" t="s">
-        <v>524</v>
+      <c r="C268" s="80" t="s">
+        <v>526</v>
       </c>
       <c r="D268" s="19">
-        <v>46576</v>
+        <v>46591</v>
       </c>
       <c r="E268" s="68"/>
       <c r="F268" s="68"/>
     </row>
-    <row r="269" spans="1:6" ht="56.25">
+    <row r="269" spans="1:6" ht="53.45" customHeight="1">
       <c r="A269" s="3" t="s">
-        <v>526</v>
-[...1 lines deleted...]
-      <c r="B269" s="11" t="s">
+        <v>2696</v>
+      </c>
+      <c r="B269" s="10" t="s">
         <v>527</v>
       </c>
-      <c r="C269" s="82" t="s">
-[...3 lines deleted...]
-        <v>46535</v>
+      <c r="C269" s="80" t="s">
+        <v>3072</v>
+      </c>
+      <c r="D269" s="19">
+        <v>46555</v>
       </c>
       <c r="E269" s="68"/>
       <c r="F269" s="68"/>
     </row>
-    <row r="270" spans="1:6">
-      <c r="A270" s="3" t="s">
+    <row r="270" spans="1:6" ht="307.5" customHeight="1">
+      <c r="A270" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="B270" s="10" t="s">
         <v>529</v>
       </c>
-      <c r="B270" s="10" t="s">
-[...3 lines deleted...]
-        <v>530</v>
+      <c r="C270" s="80" t="s">
+        <v>414</v>
       </c>
       <c r="D270" s="19">
-        <v>46591</v>
+        <v>46319</v>
       </c>
       <c r="E270" s="68"/>
       <c r="F270" s="68"/>
     </row>
-    <row r="271" spans="1:6" ht="53.45" customHeight="1">
+    <row r="271" spans="1:6" ht="112.5">
       <c r="A271" s="3" t="s">
-        <v>2753</v>
+        <v>530</v>
       </c>
       <c r="B271" s="10" t="s">
         <v>531</v>
       </c>
-      <c r="C271" s="82" t="s">
-        <v>3156</v>
+      <c r="C271" s="80" t="s">
+        <v>532</v>
       </c>
       <c r="D271" s="19">
-        <v>46555</v>
+        <v>46491</v>
       </c>
       <c r="E271" s="68"/>
       <c r="F271" s="68"/>
     </row>
-    <row r="272" spans="1:6" ht="307.5" customHeight="1">
-[...1 lines deleted...]
-        <v>532</v>
+    <row r="272" spans="1:6" ht="348.75">
+      <c r="A272" s="4" t="s">
+        <v>2697</v>
       </c>
       <c r="B272" s="10" t="s">
         <v>533</v>
       </c>
-      <c r="C272" s="82" t="s">
-        <v>417</v>
+      <c r="C272" s="80" t="s">
+        <v>10</v>
       </c>
       <c r="D272" s="19">
-        <v>46319</v>
+        <v>46436</v>
       </c>
       <c r="E272" s="68"/>
       <c r="F272" s="68"/>
     </row>
-    <row r="273" spans="1:6" ht="112.5">
-      <c r="A273" s="3" t="s">
+    <row r="273" spans="1:6" ht="135">
+      <c r="A273" s="2" t="s">
+        <v>2698</v>
+      </c>
+      <c r="B273" s="11" t="s">
         <v>534</v>
       </c>
-      <c r="B273" s="10" t="s">
+      <c r="C273" s="80" t="s">
         <v>535</v>
       </c>
-      <c r="C273" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D273" s="19">
-        <v>46491</v>
+        <v>46503</v>
       </c>
       <c r="E273" s="68"/>
       <c r="F273" s="68"/>
     </row>
-    <row r="274" spans="1:6" ht="348.75">
-[...1 lines deleted...]
-        <v>2754</v>
+    <row r="274" spans="1:6" ht="146.25">
+      <c r="A274" s="3" t="s">
+        <v>536</v>
       </c>
       <c r="B274" s="10" t="s">
         <v>537</v>
       </c>
-      <c r="C274" s="82" t="s">
-        <v>10</v>
+      <c r="C274" s="80" t="s">
+        <v>394</v>
       </c>
       <c r="D274" s="19">
-        <v>46436</v>
+        <v>46484</v>
       </c>
       <c r="E274" s="68"/>
       <c r="F274" s="68"/>
     </row>
-    <row r="275" spans="1:6" ht="135">
+    <row r="275" spans="1:6" ht="181.5" customHeight="1">
       <c r="A275" s="2" t="s">
-        <v>2755</v>
-[...1 lines deleted...]
-      <c r="B275" s="11" t="s">
         <v>538</v>
       </c>
-      <c r="C275" s="82" t="s">
+      <c r="B275" s="10" t="s">
         <v>539</v>
       </c>
+      <c r="C275" s="80" t="s">
+        <v>394</v>
+      </c>
       <c r="D275" s="19">
-        <v>46503</v>
+        <v>46485</v>
       </c>
       <c r="E275" s="68"/>
       <c r="F275" s="68"/>
     </row>
-    <row r="276" spans="1:6" ht="146.25">
+    <row r="276" spans="1:6" ht="58.5" customHeight="1">
       <c r="A276" s="3" t="s">
         <v>540</v>
       </c>
-      <c r="B276" s="10" t="s">
+      <c r="B276" s="11" t="s">
         <v>541</v>
       </c>
-      <c r="C276" s="82" t="s">
-[...3 lines deleted...]
-        <v>46484</v>
+      <c r="C276" s="80" t="s">
+        <v>542</v>
+      </c>
+      <c r="D276" s="29">
+        <v>46568</v>
       </c>
       <c r="E276" s="68"/>
       <c r="F276" s="68"/>
     </row>
-    <row r="277" spans="1:6" ht="181.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B277" s="10" t="s">
+    <row r="277" spans="1:6" ht="82.5" customHeight="1">
+      <c r="A277" s="1" t="s">
         <v>543</v>
       </c>
-      <c r="C277" s="82" t="s">
-        <v>397</v>
+      <c r="B277" s="11" t="s">
+        <v>544</v>
+      </c>
+      <c r="C277" s="80" t="s">
+        <v>545</v>
       </c>
       <c r="D277" s="19">
-        <v>46485</v>
+        <v>46568</v>
       </c>
       <c r="E277" s="68"/>
       <c r="F277" s="68"/>
     </row>
-    <row r="278" spans="1:6" ht="58.5" customHeight="1">
-[...6 lines deleted...]
-      <c r="C278" s="82" t="s">
+    <row r="278" spans="1:6" ht="112.5">
+      <c r="A278" s="4" t="s">
+        <v>2699</v>
+      </c>
+      <c r="B278" s="10" t="s">
         <v>546</v>
       </c>
-      <c r="D278" s="29">
-        <v>46568</v>
+      <c r="C278" s="80" t="s">
+        <v>547</v>
+      </c>
+      <c r="D278" s="19">
+        <v>46545</v>
       </c>
       <c r="E278" s="68"/>
       <c r="F278" s="68"/>
     </row>
-    <row r="279" spans="1:6" ht="82.5" customHeight="1">
+    <row r="279" spans="1:6">
       <c r="A279" s="1" t="s">
-        <v>547</v>
-[...1 lines deleted...]
-      <c r="B279" s="11" t="s">
         <v>548</v>
       </c>
-      <c r="C279" s="82" t="s">
+      <c r="B279" s="20" t="s">
         <v>549</v>
       </c>
+      <c r="C279" s="80" t="s">
+        <v>521</v>
+      </c>
       <c r="D279" s="19">
-        <v>46568</v>
+        <v>46575</v>
       </c>
       <c r="E279" s="68"/>
       <c r="F279" s="68"/>
     </row>
-    <row r="280" spans="1:6" ht="135">
+    <row r="280" spans="1:6" ht="78.75">
       <c r="A280" s="4" t="s">
-        <v>2756</v>
-[...1 lines deleted...]
-      <c r="B280" s="10" t="s">
         <v>550</v>
       </c>
-      <c r="C280" s="82" t="s">
+      <c r="B280" s="11" t="s">
+        <v>3272</v>
+      </c>
+      <c r="C280" s="80" t="s">
         <v>551</v>
       </c>
       <c r="D280" s="19">
-        <v>46545</v>
+        <v>46592</v>
       </c>
       <c r="E280" s="68"/>
       <c r="F280" s="68"/>
     </row>
-    <row r="281" spans="1:6">
-      <c r="A281" s="1" t="s">
+    <row r="281" spans="1:6" ht="45">
+      <c r="A281" s="3" t="s">
+        <v>2700</v>
+      </c>
+      <c r="B281" s="10" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C281" s="80" t="s">
         <v>552</v>
       </c>
-      <c r="B281" s="20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D281" s="19">
-        <v>46575</v>
+        <v>46586</v>
       </c>
       <c r="E281" s="68"/>
       <c r="F281" s="68"/>
     </row>
-    <row r="282" spans="1:6" ht="78.75">
-      <c r="A282" s="4" t="s">
+    <row r="282" spans="1:6" ht="35.25" customHeight="1">
+      <c r="A282" s="3" t="s">
+        <v>553</v>
+      </c>
+      <c r="B282" s="10" t="s">
         <v>554</v>
       </c>
-      <c r="B282" s="11" t="s">
-[...3 lines deleted...]
-        <v>555</v>
+      <c r="C282" s="80" t="s">
+        <v>3361</v>
       </c>
       <c r="D282" s="19">
-        <v>46592</v>
+        <v>46310</v>
       </c>
       <c r="E282" s="68"/>
       <c r="F282" s="68"/>
     </row>
-    <row r="283" spans="1:6" ht="45">
+    <row r="283" spans="1:6" ht="156" customHeight="1">
       <c r="A283" s="3" t="s">
-        <v>2757</v>
+        <v>555</v>
       </c>
       <c r="B283" s="10" t="s">
-        <v>1971</v>
-[...1 lines deleted...]
-      <c r="C283" s="82" t="s">
         <v>556</v>
       </c>
+      <c r="C283" s="80" t="s">
+        <v>4</v>
+      </c>
       <c r="D283" s="19">
-        <v>46586</v>
+        <v>46607</v>
       </c>
       <c r="E283" s="68"/>
       <c r="F283" s="68"/>
     </row>
-    <row r="284" spans="1:6" ht="35.25" customHeight="1">
+    <row r="284" spans="1:6" ht="66.75" customHeight="1">
       <c r="A284" s="3" t="s">
+        <v>2701</v>
+      </c>
+      <c r="B284" s="11" t="s">
         <v>557</v>
       </c>
-      <c r="B284" s="10" t="s">
+      <c r="C284" s="80" t="s">
         <v>558</v>
       </c>
-      <c r="C284" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D284" s="19">
-        <v>46280</v>
+        <v>46590</v>
       </c>
       <c r="E284" s="68"/>
       <c r="F284" s="68"/>
     </row>
-    <row r="285" spans="1:6" ht="156" customHeight="1">
+    <row r="285" spans="1:6" ht="22.5">
       <c r="A285" s="3" t="s">
+        <v>2702</v>
+      </c>
+      <c r="B285" s="10" t="s">
         <v>559</v>
       </c>
-      <c r="B285" s="10" t="s">
+      <c r="C285" s="80" t="s">
         <v>560</v>
       </c>
-      <c r="C285" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D285" s="19">
-        <v>46607</v>
+        <v>46606</v>
       </c>
       <c r="E285" s="68"/>
       <c r="F285" s="68"/>
     </row>
-    <row r="286" spans="1:6" ht="66.75" customHeight="1">
+    <row r="286" spans="1:6" ht="90">
       <c r="A286" s="3" t="s">
-        <v>2758</v>
+        <v>561</v>
       </c>
       <c r="B286" s="11" t="s">
-        <v>561</v>
-[...1 lines deleted...]
-      <c r="C286" s="82" t="s">
         <v>562</v>
       </c>
-      <c r="D286" s="19">
-        <v>46590</v>
+      <c r="C286" s="80" t="s">
+        <v>3673</v>
+      </c>
+      <c r="D286" s="29">
+        <v>46629</v>
       </c>
       <c r="E286" s="68"/>
       <c r="F286" s="68"/>
     </row>
-    <row r="287" spans="1:6" ht="22.5">
+    <row r="287" spans="1:6" ht="33.75">
       <c r="A287" s="3" t="s">
-        <v>2759</v>
+        <v>563</v>
       </c>
       <c r="B287" s="10" t="s">
-        <v>563</v>
-[...1 lines deleted...]
-      <c r="C287" s="82" t="s">
         <v>564</v>
       </c>
+      <c r="C287" s="80" t="s">
+        <v>11</v>
+      </c>
       <c r="D287" s="19">
-        <v>46606</v>
+        <v>46538</v>
       </c>
       <c r="E287" s="68"/>
       <c r="F287" s="68"/>
     </row>
-    <row r="288" spans="1:6" ht="90">
+    <row r="288" spans="1:6" ht="22.5">
       <c r="A288" s="3" t="s">
+        <v>2703</v>
+      </c>
+      <c r="B288" s="10" t="s">
         <v>565</v>
       </c>
-      <c r="B288" s="11" t="s">
+      <c r="C288" s="80" t="s">
         <v>566</v>
       </c>
-      <c r="C288" s="82" t="s">
-[...3 lines deleted...]
-        <v>46264</v>
+      <c r="D288" s="19">
+        <v>46281</v>
       </c>
       <c r="E288" s="68"/>
       <c r="F288" s="68"/>
     </row>
-    <row r="289" spans="1:6" ht="33.75">
-      <c r="A289" s="3" t="s">
+    <row r="289" spans="1:6" ht="88.5" customHeight="1">
+      <c r="A289" s="2" t="s">
         <v>567</v>
       </c>
       <c r="B289" s="10" t="s">
         <v>568</v>
       </c>
-      <c r="C289" s="82" t="s">
-        <v>11</v>
+      <c r="C289" s="80" t="s">
+        <v>569</v>
       </c>
       <c r="D289" s="19">
-        <v>46538</v>
+        <v>46274</v>
       </c>
       <c r="E289" s="68"/>
       <c r="F289" s="68"/>
     </row>
-    <row r="290" spans="1:6" ht="22.5">
+    <row r="290" spans="1:6" ht="117" customHeight="1">
       <c r="A290" s="3" t="s">
-        <v>2760</v>
-[...4 lines deleted...]
-      <c r="C290" s="82" t="s">
         <v>570</v>
       </c>
-      <c r="D290" s="19">
-        <v>46281</v>
+      <c r="B290" s="11" t="s">
+        <v>571</v>
+      </c>
+      <c r="C290" s="87" t="s">
+        <v>3073</v>
+      </c>
+      <c r="D290" s="29">
+        <v>46653</v>
       </c>
       <c r="E290" s="68"/>
       <c r="F290" s="68"/>
     </row>
-    <row r="291" spans="1:6" ht="88.5" customHeight="1">
-[...1 lines deleted...]
-        <v>571</v>
+    <row r="291" spans="1:6" ht="292.5">
+      <c r="A291" s="4" t="s">
+        <v>572</v>
       </c>
       <c r="B291" s="10" t="s">
-        <v>572</v>
-[...1 lines deleted...]
-      <c r="C291" s="82" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C291" s="80" t="s">
         <v>573</v>
       </c>
       <c r="D291" s="19">
-        <v>46274</v>
+        <v>46460</v>
       </c>
       <c r="E291" s="68"/>
       <c r="F291" s="68"/>
     </row>
-    <row r="292" spans="1:6" ht="117" customHeight="1">
+    <row r="292" spans="1:6" ht="33.75">
       <c r="A292" s="3" t="s">
         <v>574</v>
       </c>
-      <c r="B292" s="11" t="s">
+      <c r="B292" s="14" t="s">
         <v>575</v>
       </c>
-      <c r="C292" s="89" t="s">
-[...3 lines deleted...]
-        <v>46288</v>
+      <c r="C292" s="80" t="s">
+        <v>576</v>
+      </c>
+      <c r="D292" s="19">
+        <v>46316</v>
       </c>
       <c r="E292" s="68"/>
       <c r="F292" s="68"/>
     </row>
-    <row r="293" spans="1:6" ht="303.75">
-[...7 lines deleted...]
-        <v>577</v>
+    <row r="293" spans="1:6" ht="61.5" customHeight="1">
+      <c r="A293" s="3" t="s">
+        <v>2704</v>
+      </c>
+      <c r="B293" s="20" t="s">
+        <v>2357</v>
+      </c>
+      <c r="C293" s="80" t="s">
+        <v>3074</v>
       </c>
       <c r="D293" s="19">
-        <v>46460</v>
+        <v>46323</v>
       </c>
       <c r="E293" s="68"/>
       <c r="F293" s="68"/>
     </row>
     <row r="294" spans="1:6" ht="33.75">
       <c r="A294" s="3" t="s">
+        <v>577</v>
+      </c>
+      <c r="B294" s="14" t="s">
         <v>578</v>
       </c>
-      <c r="B294" s="14" t="s">
+      <c r="C294" s="80" t="s">
         <v>579</v>
       </c>
-      <c r="C294" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D294" s="19">
-        <v>46316</v>
+        <v>46319</v>
       </c>
       <c r="E294" s="68"/>
       <c r="F294" s="68"/>
     </row>
-    <row r="295" spans="1:6" ht="61.5" customHeight="1">
+    <row r="295" spans="1:6">
       <c r="A295" s="3" t="s">
-        <v>2761</v>
-[...5 lines deleted...]
-        <v>3158</v>
+        <v>580</v>
+      </c>
+      <c r="B295" s="10" t="s">
+        <v>581</v>
+      </c>
+      <c r="C295" s="80" t="s">
+        <v>582</v>
       </c>
       <c r="D295" s="19">
-        <v>46323</v>
+        <v>46329</v>
       </c>
       <c r="E295" s="68"/>
       <c r="F295" s="68"/>
     </row>
-    <row r="296" spans="1:6" ht="33.75">
+    <row r="296" spans="1:6">
       <c r="A296" s="3" t="s">
-        <v>581</v>
-[...4 lines deleted...]
-      <c r="C296" s="82" t="s">
         <v>583</v>
       </c>
+      <c r="B296" s="10" t="s">
+        <v>584</v>
+      </c>
+      <c r="C296" s="80" t="s">
+        <v>10</v>
+      </c>
       <c r="D296" s="19">
-        <v>46319</v>
+        <v>46330</v>
       </c>
       <c r="E296" s="68"/>
       <c r="F296" s="68"/>
     </row>
-    <row r="297" spans="1:6">
+    <row r="297" spans="1:6" ht="67.5">
       <c r="A297" s="3" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="B297" s="10" t="s">
-        <v>585</v>
-[...1 lines deleted...]
-      <c r="C297" s="82" t="s">
         <v>586</v>
       </c>
+      <c r="C297" s="80" t="s">
+        <v>10</v>
+      </c>
       <c r="D297" s="19">
-        <v>46329</v>
+        <v>46330</v>
       </c>
       <c r="E297" s="68"/>
-      <c r="F297" s="68"/>
-[...1 lines deleted...]
-    <row r="298" spans="1:6">
+      <c r="F297" s="74"/>
+    </row>
+    <row r="298" spans="1:6" ht="22.5">
       <c r="A298" s="3" t="s">
         <v>587</v>
       </c>
       <c r="B298" s="10" t="s">
         <v>588</v>
       </c>
-      <c r="C298" s="82" t="s">
-        <v>10</v>
+      <c r="C298" s="80" t="s">
+        <v>589</v>
       </c>
       <c r="D298" s="19">
-        <v>46330</v>
+        <v>46572</v>
       </c>
       <c r="E298" s="68"/>
       <c r="F298" s="68"/>
     </row>
-    <row r="299" spans="1:6" ht="67.5">
-[...3 lines deleted...]
-      <c r="B299" s="10" t="s">
+    <row r="299" spans="1:6" ht="73.5" customHeight="1">
+      <c r="A299" s="1" t="s">
         <v>590</v>
       </c>
-      <c r="C299" s="82" t="s">
-[...3 lines deleted...]
-        <v>46330</v>
+      <c r="B299" s="11" t="s">
+        <v>591</v>
+      </c>
+      <c r="C299" s="80" t="s">
+        <v>592</v>
+      </c>
+      <c r="D299" s="29">
+        <v>46309</v>
       </c>
       <c r="E299" s="68"/>
-      <c r="F299" s="74"/>
-[...1 lines deleted...]
-    <row r="300" spans="1:6" ht="22.5">
+      <c r="F299" s="68"/>
+    </row>
+    <row r="300" spans="1:6">
       <c r="A300" s="3" t="s">
-        <v>591</v>
-[...4 lines deleted...]
-      <c r="C300" s="82" t="s">
+        <v>2252</v>
+      </c>
+      <c r="B300" s="14" t="s">
         <v>593</v>
       </c>
+      <c r="C300" s="80" t="s">
+        <v>594</v>
+      </c>
       <c r="D300" s="19">
-        <v>46572</v>
+        <v>46311</v>
       </c>
       <c r="E300" s="68"/>
       <c r="F300" s="68"/>
     </row>
-    <row r="301" spans="1:6" ht="73.5" customHeight="1">
-[...3 lines deleted...]
-      <c r="B301" s="11" t="s">
+    <row r="301" spans="1:6" ht="90">
+      <c r="A301" s="4" t="s">
+        <v>2705</v>
+      </c>
+      <c r="B301" s="14" t="s">
         <v>595</v>
       </c>
-      <c r="C301" s="82" t="s">
+      <c r="C301" s="80" t="s">
         <v>596</v>
       </c>
       <c r="D301" s="29">
-        <v>46309</v>
+        <v>46709</v>
       </c>
       <c r="E301" s="68"/>
       <c r="F301" s="68"/>
     </row>
-    <row r="302" spans="1:6">
-[...3 lines deleted...]
-      <c r="B302" s="14" t="s">
+    <row r="302" spans="1:6" ht="90" customHeight="1">
+      <c r="A302" s="8" t="s">
+        <v>2706</v>
+      </c>
+      <c r="B302" s="11" t="s">
         <v>597</v>
       </c>
-      <c r="C302" s="82" t="s">
+      <c r="C302" s="80" t="s">
         <v>598</v>
       </c>
-      <c r="D302" s="19">
-        <v>46311</v>
+      <c r="D302" s="29">
+        <v>46350</v>
       </c>
       <c r="E302" s="68"/>
       <c r="F302" s="68"/>
     </row>
-    <row r="303" spans="1:6" ht="90">
-[...1 lines deleted...]
-        <v>2762</v>
+    <row r="303" spans="1:6" ht="146.25">
+      <c r="A303" s="3" t="s">
+        <v>599</v>
       </c>
       <c r="B303" s="14" t="s">
-        <v>599</v>
-[...1 lines deleted...]
-      <c r="C303" s="82" t="s">
         <v>600</v>
       </c>
+      <c r="C303" s="80" t="s">
+        <v>601</v>
+      </c>
       <c r="D303" s="29">
-        <v>46344</v>
+        <v>46327</v>
       </c>
       <c r="E303" s="68"/>
       <c r="F303" s="68"/>
     </row>
-    <row r="304" spans="1:6" ht="90" customHeight="1">
-[...6 lines deleted...]
-      <c r="C304" s="82" t="s">
+    <row r="304" spans="1:6" ht="73.5" customHeight="1">
+      <c r="A304" s="1" t="s">
+        <v>2502</v>
+      </c>
+      <c r="B304" s="10" t="s">
         <v>602</v>
       </c>
-      <c r="D304" s="29">
-        <v>46350</v>
+      <c r="C304" s="80" t="s">
+        <v>603</v>
+      </c>
+      <c r="D304" s="19">
+        <v>46361</v>
       </c>
       <c r="E304" s="68"/>
       <c r="F304" s="68"/>
     </row>
-    <row r="305" spans="1:6" ht="146.25">
+    <row r="305" spans="1:6" ht="90">
       <c r="A305" s="3" t="s">
-        <v>603</v>
+        <v>2707</v>
       </c>
       <c r="B305" s="14" t="s">
         <v>604</v>
       </c>
-      <c r="C305" s="82" t="s">
+      <c r="C305" s="80" t="s">
         <v>605</v>
       </c>
-      <c r="D305" s="29">
-        <v>46327</v>
+      <c r="D305" s="19">
+        <v>46361</v>
       </c>
       <c r="E305" s="68"/>
       <c r="F305" s="68"/>
     </row>
-    <row r="306" spans="1:6" ht="73.5" customHeight="1">
-[...6 lines deleted...]
-      <c r="C306" s="82" t="s">
+    <row r="306" spans="1:6" ht="33.75">
+      <c r="A306" s="4" t="s">
         <v>607</v>
       </c>
+      <c r="B306" s="14" t="s">
+        <v>608</v>
+      </c>
+      <c r="C306" s="80" t="s">
+        <v>609</v>
+      </c>
       <c r="D306" s="19">
-        <v>46361</v>
+        <v>46368</v>
       </c>
       <c r="E306" s="68"/>
       <c r="F306" s="68"/>
     </row>
-    <row r="307" spans="1:6" ht="90">
+    <row r="307" spans="1:6" ht="141.75" customHeight="1">
       <c r="A307" s="3" t="s">
-        <v>2764</v>
-[...8 lines deleted...]
-        <v>46361</v>
+        <v>1983</v>
+      </c>
+      <c r="B307" s="10" t="s">
+        <v>1984</v>
+      </c>
+      <c r="C307" s="80" t="s">
+        <v>506</v>
+      </c>
+      <c r="D307" s="29">
+        <v>46572</v>
       </c>
       <c r="E307" s="68"/>
       <c r="F307" s="68"/>
     </row>
-    <row r="308" spans="1:6" ht="33.75">
-      <c r="A308" s="4" t="s">
+    <row r="308" spans="1:6" ht="90">
+      <c r="A308" s="3" t="s">
+        <v>2517</v>
+      </c>
+      <c r="B308" s="10" t="s">
+        <v>610</v>
+      </c>
+      <c r="C308" s="80" t="s">
         <v>611</v>
       </c>
-      <c r="B308" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D308" s="19">
-        <v>46368</v>
+        <v>46323</v>
       </c>
       <c r="E308" s="68"/>
       <c r="F308" s="68"/>
     </row>
-    <row r="309" spans="1:6" ht="141.75" customHeight="1">
+    <row r="309" spans="1:6">
       <c r="A309" s="3" t="s">
-        <v>2006</v>
+        <v>2422</v>
       </c>
       <c r="B309" s="10" t="s">
-        <v>2007</v>
-[...2 lines deleted...]
-        <v>510</v>
+        <v>612</v>
+      </c>
+      <c r="C309" s="80" t="s">
+        <v>613</v>
       </c>
       <c r="D309" s="29">
-        <v>46572</v>
+        <v>46365</v>
       </c>
       <c r="E309" s="68"/>
       <c r="F309" s="68"/>
     </row>
-    <row r="310" spans="1:6" ht="90">
-[...3 lines deleted...]
-      <c r="B310" s="10" t="s">
+    <row r="310" spans="1:6" ht="57" customHeight="1">
+      <c r="A310" s="2" t="s">
         <v>614</v>
       </c>
-      <c r="C310" s="82" t="s">
+      <c r="B310" s="20" t="s">
         <v>615</v>
       </c>
+      <c r="C310" s="80" t="s">
+        <v>616</v>
+      </c>
       <c r="D310" s="19">
-        <v>46323</v>
+        <v>46375</v>
       </c>
       <c r="E310" s="68"/>
       <c r="F310" s="68"/>
     </row>
-    <row r="311" spans="1:6">
-[...1 lines deleted...]
-        <v>2476</v>
+    <row r="311" spans="1:6" ht="49.5" customHeight="1">
+      <c r="A311" s="7" t="s">
+        <v>2708</v>
       </c>
       <c r="B311" s="10" t="s">
-        <v>616</v>
-[...1 lines deleted...]
-      <c r="C311" s="82" t="s">
+        <v>6</v>
+      </c>
+      <c r="C311" s="80" t="s">
         <v>617</v>
       </c>
-      <c r="D311" s="29">
-        <v>46365</v>
+      <c r="D311" s="19">
+        <v>46402</v>
       </c>
       <c r="E311" s="68"/>
       <c r="F311" s="68"/>
     </row>
-    <row r="312" spans="1:6" ht="57" customHeight="1">
-      <c r="A312" s="2" t="s">
+    <row r="312" spans="1:6" ht="213.75">
+      <c r="A312" s="3" t="s">
+        <v>2558</v>
+      </c>
+      <c r="B312" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="C312" s="80" t="s">
         <v>618</v>
       </c>
-      <c r="B312" s="20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D312" s="19">
-        <v>46375</v>
+        <v>46404</v>
       </c>
       <c r="E312" s="68"/>
       <c r="F312" s="68"/>
     </row>
-    <row r="313" spans="1:6" ht="49.5" customHeight="1">
-[...7 lines deleted...]
-        <v>621</v>
+    <row r="313" spans="1:6" ht="146.25" customHeight="1">
+      <c r="A313" s="2" t="s">
+        <v>2709</v>
+      </c>
+      <c r="B313" s="20" t="s">
+        <v>619</v>
+      </c>
+      <c r="C313" s="80" t="s">
+        <v>620</v>
       </c>
       <c r="D313" s="19">
-        <v>46402</v>
+        <v>46409</v>
       </c>
       <c r="E313" s="68"/>
       <c r="F313" s="68"/>
     </row>
-    <row r="314" spans="1:6" ht="213.75">
-[...7 lines deleted...]
-        <v>622</v>
+    <row r="314" spans="1:6" ht="22.5">
+      <c r="A314" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="B314" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="C314" s="80" t="s">
+        <v>189</v>
       </c>
       <c r="D314" s="19">
-        <v>46404</v>
+        <v>46587</v>
       </c>
       <c r="E314" s="68"/>
       <c r="F314" s="68"/>
     </row>
-    <row r="315" spans="1:6" ht="146.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="B315" s="20" t="s">
+    <row r="315" spans="1:6" ht="236.25">
+      <c r="A315" s="4" t="s">
+        <v>2588</v>
+      </c>
+      <c r="B315" s="10" t="s">
+        <v>622</v>
+      </c>
+      <c r="C315" s="80" t="s">
         <v>623</v>
       </c>
-      <c r="C315" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D315" s="19">
-        <v>46409</v>
+        <v>46402</v>
       </c>
       <c r="E315" s="68"/>
       <c r="F315" s="68"/>
     </row>
-    <row r="316" spans="1:6" ht="22.5">
-      <c r="A316" s="1" t="s">
+    <row r="316" spans="1:6" ht="56.25">
+      <c r="A316" s="3" t="s">
+        <v>624</v>
+      </c>
+      <c r="B316" s="10" t="s">
         <v>625</v>
       </c>
-      <c r="B316" s="11" t="s">
-[...3 lines deleted...]
-        <v>191</v>
+      <c r="C316" s="80" t="s">
+        <v>3075</v>
       </c>
       <c r="D316" s="19">
-        <v>46587</v>
+        <v>46447</v>
       </c>
       <c r="E316" s="68"/>
       <c r="F316" s="68"/>
     </row>
-    <row r="317" spans="1:6" ht="236.25">
-[...1 lines deleted...]
-        <v>2643</v>
+    <row r="317" spans="1:6" ht="112.5">
+      <c r="A317" s="1" t="s">
+        <v>2710</v>
       </c>
       <c r="B317" s="10" t="s">
-        <v>626</v>
-[...5 lines deleted...]
-        <v>46402</v>
+        <v>6</v>
+      </c>
+      <c r="C317" s="80" t="s">
+        <v>3076</v>
+      </c>
+      <c r="D317" s="29">
+        <v>46415</v>
       </c>
       <c r="E317" s="68"/>
       <c r="F317" s="68"/>
     </row>
-    <row r="318" spans="1:6" ht="56.25">
+    <row r="318" spans="1:6" ht="114" customHeight="1">
       <c r="A318" s="3" t="s">
+        <v>626</v>
+      </c>
+      <c r="B318" s="11" t="s">
+        <v>627</v>
+      </c>
+      <c r="C318" s="80" t="s">
         <v>628</v>
       </c>
-      <c r="B318" s="10" t="s">
-[...6 lines deleted...]
-        <v>46447</v>
+      <c r="D318" s="29">
+        <v>46414</v>
       </c>
       <c r="E318" s="68"/>
       <c r="F318" s="68"/>
     </row>
-    <row r="319" spans="1:6" ht="112.5">
+    <row r="319" spans="1:6" ht="157.5">
       <c r="A319" s="1" t="s">
-        <v>2767</v>
+        <v>2711</v>
       </c>
       <c r="B319" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="C319" s="82" t="s">
-        <v>3160</v>
+      <c r="C319" s="80" t="s">
+        <v>629</v>
       </c>
       <c r="D319" s="29">
-        <v>46415</v>
+        <v>46416</v>
       </c>
       <c r="E319" s="68"/>
       <c r="F319" s="68"/>
     </row>
-    <row r="320" spans="1:6" ht="114" customHeight="1">
-      <c r="A320" s="3" t="s">
+    <row r="320" spans="1:6" ht="60" customHeight="1">
+      <c r="A320" s="4" t="s">
         <v>630</v>
       </c>
       <c r="B320" s="11" t="s">
-        <v>631</v>
-[...5 lines deleted...]
-        <v>46414</v>
+        <v>1999</v>
+      </c>
+      <c r="C320" s="80" t="s">
+        <v>3780</v>
+      </c>
+      <c r="D320" s="19">
+        <v>46576</v>
       </c>
       <c r="E320" s="68"/>
       <c r="F320" s="68"/>
     </row>
-    <row r="321" spans="1:6" ht="157.5">
-[...6 lines deleted...]
-      <c r="C321" s="82" t="s">
+    <row r="321" spans="1:6" ht="27" customHeight="1">
+      <c r="A321" s="3" t="s">
+        <v>631</v>
+      </c>
+      <c r="B321" s="14" t="s">
+        <v>632</v>
+      </c>
+      <c r="C321" s="80" t="s">
         <v>633</v>
       </c>
       <c r="D321" s="29">
-        <v>46416</v>
+        <v>46656</v>
       </c>
       <c r="E321" s="68"/>
       <c r="F321" s="68"/>
     </row>
-    <row r="322" spans="1:6" ht="60" customHeight="1">
-      <c r="A322" s="4" t="s">
+    <row r="322" spans="1:6" ht="144.75" customHeight="1">
+      <c r="A322" s="3" t="s">
+        <v>2537</v>
+      </c>
+      <c r="B322" s="14" t="s">
         <v>634</v>
       </c>
-      <c r="B322" s="11" t="s">
-[...6 lines deleted...]
-        <v>46576</v>
+      <c r="C322" s="80" t="s">
+        <v>3674</v>
+      </c>
+      <c r="D322" s="29">
+        <v>46422</v>
       </c>
       <c r="E322" s="68"/>
       <c r="F322" s="68"/>
     </row>
-    <row r="323" spans="1:6" ht="27" customHeight="1">
-[...10 lines deleted...]
-        <v>46656</v>
+    <row r="323" spans="1:6" ht="33.75">
+      <c r="A323" s="1" t="s">
+        <v>635</v>
+      </c>
+      <c r="B323" s="10" t="s">
+        <v>488</v>
+      </c>
+      <c r="C323" s="80" t="s">
+        <v>3675</v>
+      </c>
+      <c r="D323" s="19">
+        <v>46592</v>
       </c>
       <c r="E323" s="68"/>
       <c r="F323" s="68"/>
     </row>
-    <row r="324" spans="1:6" ht="144.75" customHeight="1">
-[...10 lines deleted...]
-        <v>46422</v>
+    <row r="324" spans="1:6" ht="168.75">
+      <c r="A324" s="4" t="s">
+        <v>636</v>
+      </c>
+      <c r="B324" s="20" t="s">
+        <v>637</v>
+      </c>
+      <c r="C324" s="80" t="s">
+        <v>638</v>
+      </c>
+      <c r="D324" s="19">
+        <v>46424</v>
       </c>
       <c r="E324" s="68"/>
       <c r="F324" s="68"/>
     </row>
-    <row r="325" spans="1:6" ht="33.75">
-      <c r="A325" s="1" t="s">
+    <row r="325" spans="1:6" ht="45">
+      <c r="A325" s="3" t="s">
+        <v>639</v>
+      </c>
+      <c r="B325" s="10" t="s">
         <v>640</v>
       </c>
-      <c r="B325" s="10" t="s">
-[...3 lines deleted...]
-        <v>3793</v>
+      <c r="C325" s="80" t="s">
+        <v>641</v>
       </c>
       <c r="D325" s="19">
-        <v>46227</v>
+        <v>46436</v>
       </c>
       <c r="E325" s="68"/>
       <c r="F325" s="68"/>
     </row>
-    <row r="326" spans="1:6" ht="168.75">
+    <row r="326" spans="1:6" ht="99" customHeight="1">
       <c r="A326" s="4" t="s">
-        <v>641</v>
-[...1 lines deleted...]
-      <c r="B326" s="20" t="s">
+        <v>2712</v>
+      </c>
+      <c r="B326" s="11" t="s">
         <v>642</v>
       </c>
-      <c r="C326" s="82" t="s">
-        <v>643</v>
+      <c r="C326" s="80" t="s">
+        <v>3077</v>
       </c>
       <c r="D326" s="19">
-        <v>46424</v>
+        <v>46439</v>
       </c>
       <c r="E326" s="68"/>
       <c r="F326" s="68"/>
     </row>
-    <row r="327" spans="1:6" ht="45">
+    <row r="327" spans="1:6" ht="22.5">
       <c r="A327" s="3" t="s">
-        <v>644</v>
-[...5 lines deleted...]
-        <v>646</v>
+        <v>2046</v>
+      </c>
+      <c r="B327" s="14" t="s">
+        <v>643</v>
+      </c>
+      <c r="C327" s="80" t="s">
+        <v>3078</v>
       </c>
       <c r="D327" s="19">
-        <v>46436</v>
+        <v>46445</v>
       </c>
       <c r="E327" s="68"/>
       <c r="F327" s="68"/>
     </row>
-    <row r="328" spans="1:6" ht="99" customHeight="1">
-[...7 lines deleted...]
-        <v>3161</v>
+    <row r="328" spans="1:6" ht="56.25">
+      <c r="A328" s="3" t="s">
+        <v>2713</v>
+      </c>
+      <c r="B328" s="10" t="s">
+        <v>644</v>
+      </c>
+      <c r="C328" s="80" t="s">
+        <v>589</v>
       </c>
       <c r="D328" s="19">
-        <v>46439</v>
+        <v>46445</v>
       </c>
       <c r="E328" s="68"/>
       <c r="F328" s="68"/>
     </row>
-    <row r="329" spans="1:6" ht="22.5">
-[...7 lines deleted...]
-        <v>3162</v>
+    <row r="329" spans="1:6" ht="90">
+      <c r="A329" s="1" t="s">
+        <v>3314</v>
+      </c>
+      <c r="B329" s="10" t="s">
+        <v>488</v>
+      </c>
+      <c r="C329" s="80" t="s">
+        <v>645</v>
       </c>
       <c r="D329" s="19">
-        <v>46445</v>
+        <v>46481</v>
       </c>
       <c r="E329" s="68"/>
       <c r="F329" s="68"/>
     </row>
-    <row r="330" spans="1:6" ht="56.25">
+    <row r="330" spans="1:6" ht="88.5" customHeight="1">
       <c r="A330" s="3" t="s">
-        <v>2770</v>
-[...5 lines deleted...]
-        <v>593</v>
+        <v>646</v>
+      </c>
+      <c r="B330" s="14" t="s">
+        <v>647</v>
+      </c>
+      <c r="C330" s="80" t="s">
+        <v>3781</v>
       </c>
       <c r="D330" s="19">
-        <v>46445</v>
+        <v>46478</v>
       </c>
       <c r="E330" s="68"/>
       <c r="F330" s="68"/>
     </row>
-    <row r="331" spans="1:6" ht="90">
+    <row r="331" spans="1:6" ht="250.5" customHeight="1">
       <c r="A331" s="1" t="s">
-        <v>3407</v>
-[...4 lines deleted...]
-      <c r="C331" s="82" t="s">
+        <v>648</v>
+      </c>
+      <c r="B331" s="11" t="s">
+        <v>649</v>
+      </c>
+      <c r="C331" s="80" t="s">
         <v>650</v>
       </c>
       <c r="D331" s="19">
-        <v>46482</v>
+        <v>46456</v>
       </c>
       <c r="E331" s="68"/>
       <c r="F331" s="68"/>
     </row>
-    <row r="332" spans="1:6" ht="88.5" customHeight="1">
-      <c r="A332" s="3" t="s">
+    <row r="332" spans="1:6" ht="45">
+      <c r="A332" s="4" t="s">
         <v>651</v>
       </c>
-      <c r="B332" s="14" t="s">
+      <c r="B332" s="10" t="s">
         <v>652</v>
       </c>
-      <c r="C332" s="82" t="s">
-        <v>3455</v>
+      <c r="C332" s="80" t="s">
+        <v>414</v>
       </c>
       <c r="D332" s="19">
-        <v>46478</v>
+        <v>46448</v>
       </c>
       <c r="E332" s="68"/>
       <c r="F332" s="68"/>
     </row>
-    <row r="333" spans="1:6" ht="250.5" customHeight="1">
-[...10 lines deleted...]
-        <v>46456</v>
+    <row r="333" spans="1:6" ht="56.25">
+      <c r="A333" s="3" t="s">
+        <v>656</v>
+      </c>
+      <c r="B333" s="14" t="s">
+        <v>657</v>
+      </c>
+      <c r="C333" s="80" t="s">
+        <v>658</v>
+      </c>
+      <c r="D333" s="29">
+        <v>46321</v>
       </c>
       <c r="E333" s="68"/>
       <c r="F333" s="68"/>
     </row>
-    <row r="334" spans="1:6" ht="45">
-[...10 lines deleted...]
-        <v>46448</v>
+    <row r="334" spans="1:6">
+      <c r="A334" s="3" t="s">
+        <v>660</v>
+      </c>
+      <c r="B334" s="14" t="s">
+        <v>661</v>
+      </c>
+      <c r="C334" s="80" t="s">
+        <v>407</v>
+      </c>
+      <c r="D334" s="29">
+        <v>46457</v>
       </c>
       <c r="E334" s="68"/>
       <c r="F334" s="68"/>
     </row>
-    <row r="335" spans="1:6" ht="56.25">
+    <row r="335" spans="1:6" ht="112.5">
       <c r="A335" s="3" t="s">
-        <v>661</v>
-[...1 lines deleted...]
-      <c r="B335" s="14" t="s">
         <v>662</v>
       </c>
-      <c r="C335" s="82" t="s">
+      <c r="B335" s="10" t="s">
         <v>663</v>
       </c>
-      <c r="D335" s="29">
-        <v>46321</v>
+      <c r="C335" s="80" t="s">
+        <v>11</v>
+      </c>
+      <c r="D335" s="19">
+        <v>46544</v>
       </c>
       <c r="E335" s="68"/>
       <c r="F335" s="68"/>
     </row>
-    <row r="336" spans="1:6">
+    <row r="336" spans="1:6" ht="45">
       <c r="A336" s="3" t="s">
+        <v>2714</v>
+      </c>
+      <c r="B336" s="10" t="s">
+        <v>664</v>
+      </c>
+      <c r="C336" s="80" t="s">
         <v>665</v>
       </c>
-      <c r="B336" s="14" t="s">
-[...6 lines deleted...]
-        <v>46457</v>
+      <c r="D336" s="19">
+        <v>46550</v>
       </c>
       <c r="E336" s="68"/>
       <c r="F336" s="68"/>
     </row>
-    <row r="337" spans="1:6" ht="112.5">
+    <row r="337" spans="1:6" ht="102.75" customHeight="1">
       <c r="A337" s="3" t="s">
+        <v>2715</v>
+      </c>
+      <c r="B337" s="10" t="s">
+        <v>666</v>
+      </c>
+      <c r="C337" s="80" t="s">
         <v>667</v>
       </c>
-      <c r="B337" s="10" t="s">
-[...6 lines deleted...]
-        <v>46544</v>
+      <c r="D337" s="29">
+        <v>46551</v>
       </c>
       <c r="E337" s="68"/>
       <c r="F337" s="68"/>
     </row>
-    <row r="338" spans="1:6" ht="45">
-[...3 lines deleted...]
-      <c r="B338" s="10" t="s">
+    <row r="338" spans="1:6" ht="129.75" customHeight="1">
+      <c r="A338" s="4" t="s">
+        <v>668</v>
+      </c>
+      <c r="B338" s="14" t="s">
         <v>669</v>
       </c>
-      <c r="C338" s="82" t="s">
+      <c r="C338" s="80" t="s">
         <v>670</v>
       </c>
-      <c r="D338" s="19">
-        <v>46550</v>
+      <c r="D338" s="29">
+        <v>46422</v>
       </c>
       <c r="E338" s="68"/>
       <c r="F338" s="68"/>
     </row>
-    <row r="339" spans="1:6" ht="102.75" customHeight="1">
+    <row r="339" spans="1:6" ht="56.25">
       <c r="A339" s="3" t="s">
-        <v>2772</v>
-[...1 lines deleted...]
-      <c r="B339" s="10" t="s">
         <v>671</v>
       </c>
-      <c r="C339" s="82" t="s">
+      <c r="B339" s="14" t="s">
         <v>672</v>
       </c>
-      <c r="D339" s="29">
-        <v>46551</v>
+      <c r="C339" s="80" t="s">
+        <v>673</v>
+      </c>
+      <c r="D339" s="19">
+        <v>46532</v>
       </c>
       <c r="E339" s="68"/>
       <c r="F339" s="68"/>
     </row>
-    <row r="340" spans="1:6" ht="129.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="B340" s="14" t="s">
+    <row r="340" spans="1:6" ht="168.75">
+      <c r="A340" s="15" t="s">
+        <v>2716</v>
+      </c>
+      <c r="B340" s="10" t="s">
         <v>674</v>
       </c>
-      <c r="C340" s="82" t="s">
-[...3 lines deleted...]
-        <v>46422</v>
+      <c r="C340" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="D340" s="19">
+        <v>46553</v>
       </c>
       <c r="E340" s="68"/>
       <c r="F340" s="68"/>
     </row>
-    <row r="341" spans="1:6" ht="56.25">
-      <c r="A341" s="3" t="s">
+    <row r="341" spans="1:6" ht="33.75">
+      <c r="A341" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="B341" s="11" t="s">
         <v>676</v>
       </c>
-      <c r="B341" s="14" t="s">
+      <c r="C341" s="80" t="s">
         <v>677</v>
       </c>
-      <c r="C341" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D341" s="19">
-        <v>46532</v>
+        <v>46557</v>
       </c>
       <c r="E341" s="68"/>
       <c r="F341" s="68"/>
     </row>
-    <row r="342" spans="1:6" ht="168.75">
-[...1 lines deleted...]
-        <v>2773</v>
+    <row r="342" spans="1:6" ht="116.25" customHeight="1">
+      <c r="A342" s="1" t="s">
+        <v>2717</v>
       </c>
       <c r="B342" s="10" t="s">
+        <v>678</v>
+      </c>
+      <c r="C342" s="80" t="s">
         <v>679</v>
       </c>
-      <c r="C342" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D342" s="19">
-        <v>46553</v>
+        <v>46557</v>
       </c>
       <c r="E342" s="68"/>
       <c r="F342" s="68"/>
     </row>
-    <row r="343" spans="1:6" ht="33.75">
-      <c r="A343" s="1" t="s">
+    <row r="343" spans="1:6" ht="409.5">
+      <c r="A343" s="2" t="s">
+        <v>2718</v>
+      </c>
+      <c r="B343" s="10" t="s">
+        <v>1960</v>
+      </c>
+      <c r="C343" s="80" t="s">
         <v>680</v>
       </c>
-      <c r="B343" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D343" s="19">
-        <v>46557</v>
+        <v>46558</v>
       </c>
       <c r="E343" s="68"/>
       <c r="F343" s="68"/>
     </row>
-    <row r="344" spans="1:6" ht="134.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="B344" s="10" t="s">
+    <row r="344" spans="1:6" ht="81" customHeight="1">
+      <c r="A344" s="3" t="s">
+        <v>681</v>
+      </c>
+      <c r="B344" s="14" t="s">
+        <v>682</v>
+      </c>
+      <c r="C344" s="80" t="s">
         <v>683</v>
       </c>
-      <c r="C344" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D344" s="19">
-        <v>46557</v>
+        <v>46569</v>
       </c>
       <c r="E344" s="68"/>
       <c r="F344" s="68"/>
     </row>
-    <row r="345" spans="1:6" ht="409.5">
-[...6 lines deleted...]
-      <c r="C345" s="82" t="s">
+    <row r="345" spans="1:6" ht="67.5">
+      <c r="A345" s="3" t="s">
+        <v>684</v>
+      </c>
+      <c r="B345" s="14" t="s">
         <v>685</v>
       </c>
-      <c r="D345" s="19">
-        <v>46558</v>
+      <c r="C345" s="80" t="s">
+        <v>686</v>
+      </c>
+      <c r="D345" s="29">
+        <v>46569</v>
       </c>
       <c r="E345" s="68"/>
       <c r="F345" s="68"/>
     </row>
-    <row r="346" spans="1:6" ht="81" customHeight="1">
-[...1 lines deleted...]
-        <v>686</v>
+    <row r="346" spans="1:6" ht="101.25">
+      <c r="A346" s="6" t="s">
+        <v>687</v>
       </c>
       <c r="B346" s="14" t="s">
-        <v>687</v>
-[...1 lines deleted...]
-      <c r="C346" s="82" t="s">
         <v>688</v>
       </c>
-      <c r="D346" s="19">
-        <v>46569</v>
+      <c r="C346" s="80" t="s">
+        <v>689</v>
+      </c>
+      <c r="D346" s="29">
+        <v>46509</v>
       </c>
       <c r="E346" s="68"/>
       <c r="F346" s="68"/>
     </row>
-    <row r="347" spans="1:6" ht="67.5">
+    <row r="347" spans="1:6">
       <c r="A347" s="3" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="B347" s="14" t="s">
-        <v>690</v>
-[...1 lines deleted...]
-      <c r="C347" s="82" t="s">
         <v>691</v>
       </c>
+      <c r="C347" s="80" t="s">
+        <v>692</v>
+      </c>
       <c r="D347" s="29">
-        <v>46569</v>
+        <v>46499</v>
       </c>
       <c r="E347" s="68"/>
       <c r="F347" s="68"/>
     </row>
-    <row r="348" spans="1:6" ht="101.25">
-[...3 lines deleted...]
-      <c r="B348" s="14" t="s">
+    <row r="348" spans="1:6" ht="90.75" customHeight="1">
+      <c r="A348" s="3" t="s">
+        <v>2400</v>
+      </c>
+      <c r="B348" s="11" t="s">
+        <v>424</v>
+      </c>
+      <c r="C348" s="80" t="s">
         <v>693</v>
       </c>
-      <c r="C348" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D348" s="29">
-        <v>46509</v>
+        <v>46592</v>
       </c>
       <c r="E348" s="68"/>
       <c r="F348" s="68"/>
     </row>
-    <row r="349" spans="1:6">
+    <row r="349" spans="1:6" ht="56.25">
       <c r="A349" s="3" t="s">
-        <v>695</v>
-[...5 lines deleted...]
-        <v>697</v>
+        <v>1874</v>
+      </c>
+      <c r="B349" s="10" t="s">
+        <v>694</v>
+      </c>
+      <c r="C349" s="80" t="s">
+        <v>3079</v>
       </c>
       <c r="D349" s="29">
-        <v>46499</v>
+        <v>46507</v>
       </c>
       <c r="E349" s="68"/>
       <c r="F349" s="68"/>
     </row>
-    <row r="350" spans="1:6" ht="90.75" customHeight="1">
+    <row r="350" spans="1:6" ht="33.75">
       <c r="A350" s="3" t="s">
-        <v>2454</v>
-[...5 lines deleted...]
-        <v>698</v>
+        <v>695</v>
+      </c>
+      <c r="B350" s="10" t="s">
+        <v>696</v>
+      </c>
+      <c r="C350" s="80" t="s">
+        <v>697</v>
       </c>
       <c r="D350" s="29">
-        <v>46227</v>
+        <v>46585</v>
       </c>
       <c r="E350" s="68"/>
       <c r="F350" s="68"/>
     </row>
-    <row r="351" spans="1:6" ht="56.25">
+    <row r="351" spans="1:6" ht="36.75" customHeight="1">
       <c r="A351" s="3" t="s">
-        <v>1897</v>
-[...1 lines deleted...]
-      <c r="B351" s="10" t="s">
+        <v>2719</v>
+      </c>
+      <c r="B351" s="14" t="s">
+        <v>698</v>
+      </c>
+      <c r="C351" s="80" t="s">
         <v>699</v>
       </c>
-      <c r="C351" s="82" t="s">
-[...3 lines deleted...]
-        <v>46507</v>
+      <c r="D351" s="19">
+        <v>46609</v>
       </c>
       <c r="E351" s="68"/>
       <c r="F351" s="68"/>
     </row>
-    <row r="352" spans="1:6" ht="33.75">
+    <row r="352" spans="1:6">
       <c r="A352" s="3" t="s">
+        <v>2093</v>
+      </c>
+      <c r="B352" s="14" t="s">
         <v>700</v>
       </c>
-      <c r="B352" s="10" t="s">
-[...6 lines deleted...]
-        <v>46221</v>
+      <c r="C352" s="80" t="s">
+        <v>11</v>
+      </c>
+      <c r="D352" s="19">
+        <v>46609</v>
       </c>
       <c r="E352" s="68"/>
       <c r="F352" s="68"/>
     </row>
-    <row r="353" spans="1:6" ht="36.75" customHeight="1">
-[...10 lines deleted...]
-        <v>46609</v>
+    <row r="353" spans="1:6" ht="56.25">
+      <c r="A353" s="4" t="s">
+        <v>701</v>
+      </c>
+      <c r="B353" s="10" t="s">
+        <v>393</v>
+      </c>
+      <c r="C353" s="80" t="s">
+        <v>394</v>
+      </c>
+      <c r="D353" s="29">
+        <v>46373</v>
       </c>
       <c r="E353" s="68"/>
       <c r="F353" s="68"/>
     </row>
-    <row r="354" spans="1:6">
-[...7 lines deleted...]
-        <v>11</v>
+    <row r="354" spans="1:6" ht="56.25">
+      <c r="A354" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="B354" s="11" t="s">
+        <v>316</v>
+      </c>
+      <c r="C354" s="80" t="s">
+        <v>703</v>
       </c>
       <c r="D354" s="19">
-        <v>46244</v>
+        <v>46366</v>
       </c>
       <c r="E354" s="68"/>
       <c r="F354" s="68"/>
     </row>
-    <row r="355" spans="1:6" ht="56.25">
-[...1 lines deleted...]
-        <v>706</v>
+    <row r="355" spans="1:6" ht="43.5" customHeight="1">
+      <c r="A355" s="3" t="s">
+        <v>1954</v>
       </c>
       <c r="B355" s="10" t="s">
-        <v>396</v>
-[...2 lines deleted...]
-        <v>397</v>
+        <v>704</v>
+      </c>
+      <c r="C355" s="80" t="s">
+        <v>3080</v>
       </c>
       <c r="D355" s="29">
-        <v>46373</v>
+        <v>46556</v>
       </c>
       <c r="E355" s="68"/>
       <c r="F355" s="68"/>
     </row>
     <row r="356" spans="1:6" ht="56.25">
-      <c r="A356" s="1" t="s">
-[...9 lines deleted...]
-        <v>46366</v>
+      <c r="A356" s="3" t="s">
+        <v>2720</v>
+      </c>
+      <c r="B356" s="10" t="s">
+        <v>666</v>
+      </c>
+      <c r="C356" s="80" t="s">
+        <v>667</v>
+      </c>
+      <c r="D356" s="29">
+        <v>46644</v>
       </c>
       <c r="E356" s="68"/>
       <c r="F356" s="68"/>
     </row>
-    <row r="357" spans="1:6" ht="43.5" customHeight="1">
-[...10 lines deleted...]
-        <v>46556</v>
+    <row r="357" spans="1:6" ht="251.25" customHeight="1">
+      <c r="A357" s="35" t="s">
+        <v>2721</v>
+      </c>
+      <c r="B357" s="16" t="s">
+        <v>705</v>
+      </c>
+      <c r="C357" s="80" t="s">
+        <v>706</v>
+      </c>
+      <c r="D357" s="38">
+        <v>46310</v>
       </c>
       <c r="E357" s="68"/>
       <c r="F357" s="68"/>
     </row>
-    <row r="358" spans="1:6" ht="56.25">
+    <row r="358" spans="1:6" ht="66" customHeight="1">
       <c r="A358" s="3" t="s">
-        <v>2777</v>
-[...5 lines deleted...]
-        <v>672</v>
+        <v>2184</v>
+      </c>
+      <c r="B358" s="11" t="s">
+        <v>707</v>
+      </c>
+      <c r="C358" s="80" t="s">
+        <v>3081</v>
       </c>
       <c r="D358" s="29">
-        <v>46280</v>
+        <v>46302</v>
       </c>
       <c r="E358" s="68"/>
       <c r="F358" s="68"/>
     </row>
-    <row r="359" spans="1:6" ht="251.25" customHeight="1">
-[...10 lines deleted...]
-        <v>46310</v>
+    <row r="359" spans="1:6" ht="67.5">
+      <c r="A359" s="1" t="s">
+        <v>2457</v>
+      </c>
+      <c r="B359" s="10" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C359" s="84" t="s">
+        <v>478</v>
+      </c>
+      <c r="D359" s="19">
+        <v>46295</v>
       </c>
       <c r="E359" s="68"/>
       <c r="F359" s="68"/>
     </row>
-    <row r="360" spans="1:6" ht="66" customHeight="1">
+    <row r="360" spans="1:6" ht="45">
       <c r="A360" s="3" t="s">
-        <v>2236</v>
-[...8 lines deleted...]
-        <v>46302</v>
+        <v>708</v>
+      </c>
+      <c r="B360" s="10" t="s">
+        <v>709</v>
+      </c>
+      <c r="C360" s="80" t="s">
+        <v>710</v>
+      </c>
+      <c r="D360" s="104">
+        <v>46316</v>
       </c>
       <c r="E360" s="68"/>
       <c r="F360" s="68"/>
     </row>
-    <row r="361" spans="1:6" ht="67.5">
-[...7 lines deleted...]
-        <v>482</v>
+    <row r="361" spans="1:6" ht="56.25">
+      <c r="A361" s="3" t="s">
+        <v>2018</v>
+      </c>
+      <c r="B361" s="11" t="s">
+        <v>428</v>
+      </c>
+      <c r="C361" s="80" t="s">
+        <v>12</v>
       </c>
       <c r="D361" s="19">
-        <v>46295</v>
+        <v>46629</v>
       </c>
       <c r="E361" s="68"/>
       <c r="F361" s="68"/>
     </row>
-    <row r="362" spans="1:6" ht="45">
+    <row r="362" spans="1:6" ht="33.75">
       <c r="A362" s="3" t="s">
+        <v>711</v>
+      </c>
+      <c r="B362" s="10" t="s">
+        <v>712</v>
+      </c>
+      <c r="C362" s="80" t="s">
         <v>713</v>
       </c>
-      <c r="B362" s="10" t="s">
-[...6 lines deleted...]
-        <v>46316</v>
+      <c r="D362" s="19">
+        <v>46486</v>
       </c>
       <c r="E362" s="68"/>
       <c r="F362" s="68"/>
     </row>
-    <row r="363" spans="1:6" ht="56.25">
+    <row r="363" spans="1:6" ht="112.5">
       <c r="A363" s="3" t="s">
-        <v>2042</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>714</v>
+      </c>
+      <c r="B363" s="14" t="s">
+        <v>715</v>
+      </c>
+      <c r="C363" s="88" t="s">
+        <v>716</v>
       </c>
       <c r="D363" s="19">
-        <v>46264</v>
+        <v>46360</v>
       </c>
       <c r="E363" s="68"/>
       <c r="F363" s="68"/>
     </row>
     <row r="364" spans="1:6" ht="33.75">
-      <c r="A364" s="3" t="s">
-        <v>716</v>
+      <c r="A364" s="1" t="s">
+        <v>717</v>
       </c>
       <c r="B364" s="10" t="s">
-        <v>717</v>
-[...1 lines deleted...]
-      <c r="C364" s="82" t="s">
         <v>718</v>
       </c>
+      <c r="C364" s="80" t="s">
+        <v>719</v>
+      </c>
       <c r="D364" s="19">
-        <v>46486</v>
+        <v>46636</v>
       </c>
       <c r="E364" s="68"/>
       <c r="F364" s="68"/>
     </row>
-    <row r="365" spans="1:6" ht="112.5">
+    <row r="365" spans="1:6" ht="90">
       <c r="A365" s="3" t="s">
-        <v>719</v>
+        <v>720</v>
       </c>
       <c r="B365" s="14" t="s">
-        <v>720</v>
-[...1 lines deleted...]
-      <c r="C365" s="90" t="s">
         <v>721</v>
       </c>
+      <c r="C365" s="83" t="s">
+        <v>3676</v>
+      </c>
       <c r="D365" s="19">
-        <v>46360</v>
+        <v>46332</v>
       </c>
       <c r="E365" s="68"/>
       <c r="F365" s="68"/>
     </row>
-    <row r="366" spans="1:6" ht="45">
-      <c r="A366" s="1" t="s">
+    <row r="366" spans="1:6" ht="67.5">
+      <c r="A366" s="3" t="s">
         <v>722</v>
       </c>
-      <c r="B366" s="10" t="s">
+      <c r="B366" s="14" t="s">
         <v>723</v>
       </c>
-      <c r="C366" s="82" t="s">
+      <c r="C366" s="80" t="s">
         <v>724</v>
       </c>
-      <c r="D366" s="19">
-        <v>46271</v>
+      <c r="D366" s="29">
+        <v>46353</v>
       </c>
       <c r="E366" s="68"/>
       <c r="F366" s="68"/>
     </row>
-    <row r="367" spans="1:6" ht="90">
-      <c r="A367" s="3" t="s">
+    <row r="367" spans="1:6">
+      <c r="A367" s="1" t="s">
         <v>725</v>
       </c>
-      <c r="B367" s="14" t="s">
+      <c r="B367" s="10" t="s">
         <v>726</v>
       </c>
-      <c r="C367" s="85" t="s">
-        <v>3794</v>
+      <c r="C367" s="80" t="s">
+        <v>727</v>
       </c>
       <c r="D367" s="19">
-        <v>46332</v>
+        <v>46683</v>
       </c>
       <c r="E367" s="68"/>
       <c r="F367" s="68"/>
     </row>
-    <row r="368" spans="1:6" ht="67.5">
+    <row r="368" spans="1:6" ht="22.5">
       <c r="A368" s="3" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
       <c r="B368" s="14" t="s">
-        <v>728</v>
-[...2 lines deleted...]
-        <v>729</v>
+        <v>608</v>
+      </c>
+      <c r="C368" s="80" t="s">
+        <v>609</v>
       </c>
       <c r="D368" s="29">
-        <v>46353</v>
+        <v>46368</v>
       </c>
       <c r="E368" s="68"/>
       <c r="F368" s="68"/>
     </row>
-    <row r="369" spans="1:6">
+    <row r="369" spans="1:6" ht="73.5" customHeight="1">
       <c r="A369" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="B369" s="10" t="s">
         <v>730</v>
       </c>
-      <c r="B369" s="10" t="s">
+      <c r="C369" s="80" t="s">
         <v>731</v>
       </c>
-      <c r="C369" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D369" s="19">
-        <v>46318</v>
+        <v>46453</v>
       </c>
       <c r="E369" s="68"/>
       <c r="F369" s="68"/>
     </row>
-    <row r="370" spans="1:6" ht="22.5">
+    <row r="370" spans="1:6" ht="64.5" customHeight="1">
       <c r="A370" s="3" t="s">
-        <v>733</v>
-[...8 lines deleted...]
-        <v>46368</v>
+        <v>2888</v>
+      </c>
+      <c r="B370" s="11" t="s">
+        <v>343</v>
+      </c>
+      <c r="C370" s="80" t="s">
+        <v>1978</v>
+      </c>
+      <c r="D370" s="19">
+        <v>46370</v>
       </c>
       <c r="E370" s="68"/>
       <c r="F370" s="68"/>
     </row>
-    <row r="371" spans="1:6" ht="73.5" customHeight="1">
-[...10 lines deleted...]
-        <v>46453</v>
+    <row r="371" spans="1:6" ht="157.5">
+      <c r="A371" s="3" t="s">
+        <v>732</v>
+      </c>
+      <c r="B371" s="14" t="s">
+        <v>733</v>
+      </c>
+      <c r="C371" s="80" t="s">
+        <v>414</v>
+      </c>
+      <c r="D371" s="29">
+        <v>46359</v>
       </c>
       <c r="E371" s="68"/>
       <c r="F371" s="68"/>
     </row>
-    <row r="372" spans="1:6" ht="64.5" customHeight="1">
+    <row r="372" spans="1:6">
       <c r="A372" s="3" t="s">
-        <v>2956</v>
+        <v>734</v>
       </c>
       <c r="B372" s="11" t="s">
-        <v>346</v>
-[...5 lines deleted...]
-        <v>46370</v>
+        <v>735</v>
+      </c>
+      <c r="C372" s="80" t="s">
+        <v>3082</v>
+      </c>
+      <c r="D372" s="29">
+        <v>46366</v>
       </c>
       <c r="E372" s="68"/>
       <c r="F372" s="68"/>
     </row>
-    <row r="373" spans="1:6" ht="157.5">
+    <row r="373" spans="1:6" ht="67.5" customHeight="1">
       <c r="A373" s="3" t="s">
+        <v>736</v>
+      </c>
+      <c r="B373" s="14" t="s">
         <v>737</v>
       </c>
-      <c r="B373" s="14" t="s">
-[...3 lines deleted...]
-        <v>417</v>
+      <c r="C373" s="80" t="s">
+        <v>3362</v>
       </c>
       <c r="D373" s="29">
-        <v>46359</v>
+        <v>46363</v>
       </c>
       <c r="E373" s="68"/>
       <c r="F373" s="68"/>
     </row>
-    <row r="374" spans="1:6">
-      <c r="A374" s="3" t="s">
+    <row r="374" spans="1:6" ht="247.5" customHeight="1">
+      <c r="A374" s="2" t="s">
+        <v>738</v>
+      </c>
+      <c r="B374" s="10" t="s">
         <v>739</v>
       </c>
-      <c r="B374" s="11" t="s">
-[...3 lines deleted...]
-        <v>3166</v>
+      <c r="C374" s="80" t="s">
+        <v>3363</v>
       </c>
       <c r="D374" s="29">
-        <v>46366</v>
+        <v>46331</v>
       </c>
       <c r="E374" s="68"/>
       <c r="F374" s="68"/>
     </row>
-    <row r="375" spans="1:6" ht="67.5" customHeight="1">
-[...10 lines deleted...]
-        <v>46363</v>
+    <row r="375" spans="1:6" ht="207.75" customHeight="1">
+      <c r="A375" s="4" t="s">
+        <v>2722</v>
+      </c>
+      <c r="B375" s="10" t="s">
+        <v>740</v>
+      </c>
+      <c r="C375" s="80" t="s">
+        <v>3677</v>
+      </c>
+      <c r="D375" s="19">
+        <v>46549</v>
       </c>
       <c r="E375" s="68"/>
       <c r="F375" s="68"/>
     </row>
-    <row r="376" spans="1:6" ht="247.5" customHeight="1">
+    <row r="376" spans="1:6" ht="99.75" customHeight="1">
       <c r="A376" s="2" t="s">
-        <v>743</v>
+        <v>2437</v>
       </c>
       <c r="B376" s="10" t="s">
-        <v>744</v>
-[...5 lines deleted...]
-        <v>46331</v>
+        <v>741</v>
+      </c>
+      <c r="C376" s="80" t="s">
+        <v>3083</v>
+      </c>
+      <c r="D376" s="19">
+        <v>46368</v>
       </c>
       <c r="E376" s="68"/>
       <c r="F376" s="68"/>
     </row>
-    <row r="377" spans="1:6" ht="207.75" customHeight="1">
-[...1 lines deleted...]
-        <v>2779</v>
+    <row r="377" spans="1:6" ht="43.5" customHeight="1">
+      <c r="A377" s="2" t="s">
+        <v>742</v>
       </c>
       <c r="B377" s="10" t="s">
-        <v>745</v>
-[...2 lines deleted...]
-        <v>3795</v>
+        <v>743</v>
+      </c>
+      <c r="C377" s="80" t="s">
+        <v>744</v>
       </c>
       <c r="D377" s="19">
-        <v>46549</v>
+        <v>46377</v>
       </c>
       <c r="E377" s="68"/>
       <c r="F377" s="68"/>
     </row>
-    <row r="378" spans="1:6" ht="99.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="B378" s="10" t="s">
+    <row r="378" spans="1:6" ht="78.75">
+      <c r="A378" s="3" t="s">
+        <v>745</v>
+      </c>
+      <c r="B378" s="14" t="s">
         <v>746</v>
       </c>
-      <c r="C378" s="82" t="s">
-[...3 lines deleted...]
-        <v>46368</v>
+      <c r="C378" s="80" t="s">
+        <v>3678</v>
+      </c>
+      <c r="D378" s="29">
+        <v>46308</v>
       </c>
       <c r="E378" s="68"/>
       <c r="F378" s="68"/>
     </row>
-    <row r="379" spans="1:6" ht="43.5" customHeight="1">
-      <c r="A379" s="2" t="s">
+    <row r="379" spans="1:6" ht="67.5">
+      <c r="A379" s="3" t="s">
         <v>747</v>
       </c>
-      <c r="B379" s="10" t="s">
+      <c r="B379" s="14" t="s">
         <v>748</v>
       </c>
-      <c r="C379" s="82" t="s">
-        <v>749</v>
+      <c r="C379" s="80" t="s">
+        <v>3084</v>
       </c>
       <c r="D379" s="19">
-        <v>46377</v>
+        <v>46392</v>
       </c>
       <c r="E379" s="68"/>
       <c r="F379" s="68"/>
     </row>
-    <row r="380" spans="1:6" ht="78.75">
-      <c r="A380" s="3" t="s">
+    <row r="380" spans="1:6" ht="75.75" customHeight="1">
+      <c r="A380" s="1" t="s">
+        <v>2723</v>
+      </c>
+      <c r="B380" s="11" t="s">
+        <v>749</v>
+      </c>
+      <c r="C380" s="80" t="s">
         <v>750</v>
       </c>
-      <c r="B380" s="14" t="s">
-[...6 lines deleted...]
-        <v>46308</v>
+      <c r="D380" s="19">
+        <v>46648</v>
       </c>
       <c r="E380" s="68"/>
       <c r="F380" s="68"/>
     </row>
-    <row r="381" spans="1:6" ht="67.5">
+    <row r="381" spans="1:6" ht="33.75">
       <c r="A381" s="3" t="s">
+        <v>751</v>
+      </c>
+      <c r="B381" s="14" t="s">
         <v>752</v>
       </c>
-      <c r="B381" s="14" t="s">
-[...3 lines deleted...]
-        <v>3168</v>
+      <c r="C381" s="80" t="s">
+        <v>3782</v>
       </c>
       <c r="D381" s="19">
-        <v>46392</v>
+        <v>46376</v>
       </c>
       <c r="E381" s="68"/>
       <c r="F381" s="68"/>
     </row>
-    <row r="382" spans="1:6" ht="75.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="B382" s="11" t="s">
+    <row r="382" spans="1:6" ht="22.5">
+      <c r="A382" s="3" t="s">
+        <v>2425</v>
+      </c>
+      <c r="B382" s="10" t="s">
+        <v>753</v>
+      </c>
+      <c r="C382" s="88" t="s">
         <v>754</v>
       </c>
-      <c r="C382" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D382" s="19">
-        <v>46283</v>
+        <v>46398</v>
       </c>
       <c r="E382" s="68"/>
       <c r="F382" s="68"/>
     </row>
-    <row r="383" spans="1:6" ht="33.75">
+    <row r="383" spans="1:6" ht="41.45" customHeight="1">
       <c r="A383" s="3" t="s">
-        <v>756</v>
-[...8 lines deleted...]
-        <v>46376</v>
+        <v>3554</v>
+      </c>
+      <c r="B383" s="11" t="s">
+        <v>755</v>
+      </c>
+      <c r="C383" s="89" t="s">
+        <v>3085</v>
+      </c>
+      <c r="D383" s="29">
+        <v>46594</v>
       </c>
       <c r="E383" s="68"/>
       <c r="F383" s="68"/>
     </row>
-    <row r="384" spans="1:6" ht="22.5">
-[...7 lines deleted...]
-        <v>759</v>
+    <row r="384" spans="1:6">
+      <c r="A384" s="1" t="s">
+        <v>2724</v>
+      </c>
+      <c r="B384" s="11" t="s">
+        <v>756</v>
+      </c>
+      <c r="C384" s="80" t="s">
+        <v>757</v>
       </c>
       <c r="D384" s="19">
-        <v>46398</v>
+        <v>46326</v>
       </c>
       <c r="E384" s="68"/>
       <c r="F384" s="68"/>
     </row>
-    <row r="385" spans="1:6" ht="41.45" customHeight="1">
+    <row r="385" spans="1:6" ht="45">
       <c r="A385" s="3" t="s">
-        <v>3662</v>
-[...8 lines deleted...]
-        <v>46594</v>
+        <v>2725</v>
+      </c>
+      <c r="B385" s="10" t="s">
+        <v>758</v>
+      </c>
+      <c r="C385" s="80" t="s">
+        <v>759</v>
+      </c>
+      <c r="D385" s="19">
+        <v>46409</v>
       </c>
       <c r="E385" s="68"/>
       <c r="F385" s="68"/>
     </row>
-    <row r="386" spans="1:6">
-[...3 lines deleted...]
-      <c r="B386" s="11" t="s">
+    <row r="386" spans="1:6" ht="33.75">
+      <c r="A386" s="3" t="s">
+        <v>760</v>
+      </c>
+      <c r="B386" s="14" t="s">
         <v>761</v>
       </c>
-      <c r="C386" s="82" t="s">
-        <v>762</v>
+      <c r="C386" s="80" t="s">
+        <v>3679</v>
       </c>
       <c r="D386" s="19">
-        <v>46326</v>
+        <v>46411</v>
       </c>
       <c r="E386" s="68"/>
       <c r="F386" s="68"/>
     </row>
-    <row r="387" spans="1:6" ht="56.25">
+    <row r="387" spans="1:6" ht="108.75" customHeight="1">
       <c r="A387" s="3" t="s">
-        <v>2782</v>
-[...1 lines deleted...]
-      <c r="B387" s="10" t="s">
+        <v>762</v>
+      </c>
+      <c r="B387" s="14" t="s">
         <v>763</v>
       </c>
-      <c r="C387" s="82" t="s">
-[...3 lines deleted...]
-        <v>46409</v>
+      <c r="C387" s="80" t="s">
+        <v>589</v>
+      </c>
+      <c r="D387" s="29">
+        <v>46460</v>
       </c>
       <c r="E387" s="68"/>
       <c r="F387" s="68"/>
     </row>
-    <row r="388" spans="1:6" ht="33.75">
-      <c r="A388" s="3" t="s">
+    <row r="388" spans="1:6" ht="22.5">
+      <c r="A388" s="1" t="s">
+        <v>764</v>
+      </c>
+      <c r="B388" s="10" t="s">
         <v>765</v>
       </c>
-      <c r="B388" s="14" t="s">
-[...3 lines deleted...]
-        <v>3798</v>
+      <c r="C388" s="80" t="s">
+        <v>727</v>
       </c>
       <c r="D388" s="19">
-        <v>46411</v>
+        <v>46683</v>
       </c>
       <c r="E388" s="68"/>
       <c r="F388" s="68"/>
     </row>
-    <row r="389" spans="1:6" ht="108.75" customHeight="1">
+    <row r="389" spans="1:6">
       <c r="A389" s="3" t="s">
+        <v>766</v>
+      </c>
+      <c r="B389" s="11" t="s">
         <v>767</v>
       </c>
-      <c r="B389" s="14" t="s">
-[...6 lines deleted...]
-        <v>46460</v>
+      <c r="C389" s="80" t="s">
+        <v>727</v>
+      </c>
+      <c r="D389" s="19">
+        <v>46415</v>
       </c>
       <c r="E389" s="68"/>
       <c r="F389" s="68"/>
     </row>
-    <row r="390" spans="1:6" ht="22.5">
-      <c r="A390" s="1" t="s">
+    <row r="390" spans="1:6" ht="78.75">
+      <c r="A390" s="3" t="s">
+        <v>2726</v>
+      </c>
+      <c r="B390" s="14" t="s">
+        <v>768</v>
+      </c>
+      <c r="C390" s="80" t="s">
         <v>769</v>
       </c>
-      <c r="B390" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D390" s="19">
-        <v>46318</v>
+        <v>46453</v>
       </c>
       <c r="E390" s="68"/>
       <c r="F390" s="68"/>
     </row>
-    <row r="391" spans="1:6">
+    <row r="391" spans="1:6" ht="21.75" customHeight="1">
       <c r="A391" s="3" t="s">
+        <v>770</v>
+      </c>
+      <c r="B391" s="10" t="s">
         <v>771</v>
       </c>
-      <c r="B391" s="11" t="s">
+      <c r="C391" s="80" t="s">
         <v>772</v>
       </c>
-      <c r="C391" s="82" t="s">
-[...3 lines deleted...]
-        <v>46415</v>
+      <c r="D391" s="29">
+        <v>46422</v>
       </c>
       <c r="E391" s="68"/>
       <c r="F391" s="68"/>
     </row>
-    <row r="392" spans="1:6" ht="78.75">
+    <row r="392" spans="1:6" ht="22.5">
       <c r="A392" s="3" t="s">
-        <v>2783</v>
+        <v>773</v>
       </c>
       <c r="B392" s="14" t="s">
-        <v>773</v>
-[...1 lines deleted...]
-      <c r="C392" s="82" t="s">
         <v>774</v>
       </c>
+      <c r="C392" s="80" t="s">
+        <v>3086</v>
+      </c>
       <c r="D392" s="19">
-        <v>46453</v>
+        <v>46429</v>
       </c>
       <c r="E392" s="68"/>
       <c r="F392" s="68"/>
     </row>
-    <row r="393" spans="1:6" ht="21.75" customHeight="1">
-      <c r="A393" s="3" t="s">
+    <row r="393" spans="1:6" ht="63" customHeight="1">
+      <c r="A393" s="7" t="s">
         <v>775</v>
       </c>
       <c r="B393" s="10" t="s">
         <v>776</v>
       </c>
-      <c r="C393" s="82" t="s">
+      <c r="C393" s="80" t="s">
         <v>777</v>
       </c>
       <c r="D393" s="29">
-        <v>46422</v>
+        <v>46371</v>
       </c>
       <c r="E393" s="68"/>
       <c r="F393" s="68"/>
     </row>
-    <row r="394" spans="1:6" ht="22.5">
-      <c r="A394" s="3" t="s">
+    <row r="394" spans="1:6" ht="312.75" customHeight="1">
+      <c r="A394" s="2" t="s">
         <v>778</v>
       </c>
-      <c r="B394" s="14" t="s">
+      <c r="B394" s="11" t="s">
         <v>779</v>
       </c>
-      <c r="C394" s="82" t="s">
-        <v>3170</v>
+      <c r="C394" s="80" t="s">
+        <v>3680</v>
       </c>
       <c r="D394" s="19">
-        <v>46429</v>
+        <v>46503</v>
       </c>
       <c r="E394" s="68"/>
       <c r="F394" s="68"/>
     </row>
-    <row r="395" spans="1:6" ht="63" customHeight="1">
-      <c r="A395" s="7" t="s">
+    <row r="395" spans="1:6" ht="67.5">
+      <c r="A395" s="3" t="s">
+        <v>2571</v>
+      </c>
+      <c r="B395" s="10" t="s">
+        <v>325</v>
+      </c>
+      <c r="C395" s="80" t="s">
         <v>780</v>
       </c>
-      <c r="B395" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D395" s="29">
-        <v>46371</v>
+        <v>46424</v>
       </c>
       <c r="E395" s="68"/>
       <c r="F395" s="68"/>
     </row>
-    <row r="396" spans="1:6" ht="312.75" customHeight="1">
-[...7 lines deleted...]
-        <v>3799</v>
+    <row r="396" spans="1:6" ht="78.75">
+      <c r="A396" s="3" t="s">
+        <v>1943</v>
+      </c>
+      <c r="B396" s="10" t="s">
+        <v>1942</v>
+      </c>
+      <c r="C396" s="80" t="s">
+        <v>781</v>
       </c>
       <c r="D396" s="19">
-        <v>46503</v>
+        <v>46439</v>
       </c>
       <c r="E396" s="68"/>
       <c r="F396" s="68"/>
     </row>
-    <row r="397" spans="1:6" ht="67.5">
-[...1 lines deleted...]
-        <v>2625</v>
+    <row r="397" spans="1:6" ht="251.25" customHeight="1">
+      <c r="A397" s="4" t="s">
+        <v>782</v>
       </c>
       <c r="B397" s="10" t="s">
-        <v>328</v>
-[...5 lines deleted...]
-        <v>46424</v>
+        <v>783</v>
+      </c>
+      <c r="C397" s="80" t="s">
+        <v>10</v>
+      </c>
+      <c r="D397" s="19">
+        <v>46335</v>
       </c>
       <c r="E397" s="68"/>
       <c r="F397" s="68"/>
     </row>
-    <row r="398" spans="1:6" ht="78.75">
+    <row r="398" spans="1:6" ht="33.75">
       <c r="A398" s="3" t="s">
-        <v>1966</v>
-[...4 lines deleted...]
-      <c r="C398" s="82" t="s">
+        <v>784</v>
+      </c>
+      <c r="B398" s="14" t="s">
+        <v>785</v>
+      </c>
+      <c r="C398" s="80" t="s">
         <v>786</v>
       </c>
       <c r="D398" s="19">
-        <v>46439</v>
+        <v>46444</v>
       </c>
       <c r="E398" s="68"/>
       <c r="F398" s="68"/>
     </row>
-    <row r="399" spans="1:6" ht="251.25" customHeight="1">
-      <c r="A399" s="4" t="s">
+    <row r="399" spans="1:6" ht="67.5">
+      <c r="A399" s="3" t="s">
+        <v>2586</v>
+      </c>
+      <c r="B399" s="10" t="s">
         <v>787</v>
       </c>
-      <c r="B399" s="10" t="s">
+      <c r="C399" s="80" t="s">
         <v>788</v>
       </c>
-      <c r="C399" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D399" s="19">
-        <v>46335</v>
+        <v>46447</v>
       </c>
       <c r="E399" s="68"/>
       <c r="F399" s="68"/>
     </row>
-    <row r="400" spans="1:6" ht="33.75">
+    <row r="400" spans="1:6" ht="84.95" customHeight="1">
       <c r="A400" s="3" t="s">
         <v>789</v>
       </c>
-      <c r="B400" s="14" t="s">
+      <c r="B400" s="10" t="s">
         <v>790</v>
       </c>
-      <c r="C400" s="82" t="s">
+      <c r="C400" s="80" t="s">
         <v>791</v>
       </c>
       <c r="D400" s="19">
         <v>46444</v>
       </c>
       <c r="E400" s="68"/>
       <c r="F400" s="68"/>
     </row>
-    <row r="401" spans="1:6" ht="67.5">
-[...3 lines deleted...]
-      <c r="B401" s="10" t="s">
+    <row r="401" spans="1:7" ht="96" customHeight="1">
+      <c r="A401" s="4" t="s">
+        <v>3087</v>
+      </c>
+      <c r="B401" s="14" t="s">
         <v>792</v>
       </c>
-      <c r="C401" s="82" t="s">
-        <v>793</v>
+      <c r="C401" s="80" t="s">
+        <v>791</v>
       </c>
       <c r="D401" s="19">
-        <v>46447</v>
+        <v>46445</v>
       </c>
       <c r="E401" s="68"/>
       <c r="F401" s="68"/>
     </row>
-    <row r="402" spans="1:6" ht="84.95" customHeight="1">
+    <row r="402" spans="1:7" ht="144.75" customHeight="1">
       <c r="A402" s="3" t="s">
+        <v>793</v>
+      </c>
+      <c r="B402" s="10" t="s">
         <v>794</v>
       </c>
-      <c r="B402" s="10" t="s">
-[...3 lines deleted...]
-        <v>796</v>
+      <c r="C402" s="80" t="s">
+        <v>3088</v>
       </c>
       <c r="D402" s="19">
-        <v>46444</v>
+        <v>46464</v>
       </c>
       <c r="E402" s="68"/>
       <c r="F402" s="68"/>
     </row>
-    <row r="403" spans="1:6" ht="112.5">
-[...3 lines deleted...]
-      <c r="B403" s="14" t="s">
+    <row r="403" spans="1:7" ht="22.5">
+      <c r="A403" s="3" t="s">
+        <v>795</v>
+      </c>
+      <c r="B403" s="10" t="s">
+        <v>796</v>
+      </c>
+      <c r="C403" s="80" t="s">
         <v>797</v>
       </c>
-      <c r="C403" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D403" s="19">
-        <v>46445</v>
+        <v>46456</v>
       </c>
       <c r="E403" s="68"/>
       <c r="F403" s="68"/>
     </row>
-    <row r="404" spans="1:6" ht="144.75" customHeight="1">
+    <row r="404" spans="1:7" ht="56.25">
       <c r="A404" s="3" t="s">
         <v>798</v>
       </c>
-      <c r="B404" s="10" t="s">
+      <c r="B404" s="14" t="s">
         <v>799</v>
       </c>
-      <c r="C404" s="82" t="s">
-[...3 lines deleted...]
-        <v>46464</v>
+      <c r="C404" s="80" t="s">
+        <v>800</v>
+      </c>
+      <c r="D404" s="29">
+        <v>46456</v>
       </c>
       <c r="E404" s="68"/>
       <c r="F404" s="68"/>
     </row>
-    <row r="405" spans="1:6" ht="22.5">
+    <row r="405" spans="1:7" ht="114.75" customHeight="1">
       <c r="A405" s="3" t="s">
-        <v>800</v>
-[...1 lines deleted...]
-      <c r="B405" s="10" t="s">
         <v>801</v>
       </c>
-      <c r="C405" s="82" t="s">
+      <c r="B405" s="14" t="s">
         <v>802</v>
       </c>
-      <c r="D405" s="19">
-        <v>46456</v>
+      <c r="C405" s="80" t="s">
+        <v>3783</v>
+      </c>
+      <c r="D405" s="29">
+        <v>46458</v>
       </c>
       <c r="E405" s="68"/>
       <c r="F405" s="68"/>
     </row>
-    <row r="406" spans="1:6" ht="56.25">
-      <c r="A406" s="3" t="s">
+    <row r="406" spans="1:7" ht="185.45" customHeight="1">
+      <c r="A406" s="4" t="s">
         <v>803</v>
       </c>
-      <c r="B406" s="14" t="s">
+      <c r="B406" s="11" t="s">
         <v>804</v>
       </c>
-      <c r="C406" s="82" t="s">
+      <c r="C406" s="80" t="s">
         <v>805</v>
       </c>
-      <c r="D406" s="29">
-        <v>46456</v>
+      <c r="D406" s="19">
+        <v>46495</v>
       </c>
       <c r="E406" s="68"/>
       <c r="F406" s="68"/>
     </row>
-    <row r="407" spans="1:6" ht="114.75" customHeight="1">
+    <row r="407" spans="1:7" ht="135">
       <c r="A407" s="3" t="s">
+        <v>2727</v>
+      </c>
+      <c r="B407" s="20" t="s">
         <v>806</v>
       </c>
-      <c r="B407" s="14" t="s">
-[...6 lines deleted...]
-        <v>46458</v>
+      <c r="C407" s="80" t="s">
+        <v>3089</v>
+      </c>
+      <c r="D407" s="19">
+        <v>46472</v>
       </c>
       <c r="E407" s="68"/>
       <c r="F407" s="68"/>
     </row>
-    <row r="408" spans="1:6" ht="185.45" customHeight="1">
-[...7 lines deleted...]
-        <v>810</v>
+    <row r="408" spans="1:7" ht="258.75">
+      <c r="A408" s="3" t="s">
+        <v>2728</v>
+      </c>
+      <c r="B408" s="10" t="s">
+        <v>807</v>
+      </c>
+      <c r="C408" s="80" t="s">
+        <v>3785</v>
       </c>
       <c r="D408" s="19">
-        <v>46495</v>
+        <v>46373</v>
       </c>
       <c r="E408" s="68"/>
       <c r="F408" s="68"/>
     </row>
-    <row r="409" spans="1:6" ht="135">
-[...10 lines deleted...]
-        <v>46472</v>
+    <row r="409" spans="1:7" ht="22.5">
+      <c r="A409" s="5" t="s">
+        <v>808</v>
+      </c>
+      <c r="B409" s="28" t="s">
+        <v>809</v>
+      </c>
+      <c r="C409" s="90" t="s">
+        <v>3784</v>
+      </c>
+      <c r="D409" s="42">
+        <v>46427</v>
       </c>
       <c r="E409" s="68"/>
       <c r="F409" s="68"/>
     </row>
-    <row r="410" spans="1:6" ht="258.75">
+    <row r="410" spans="1:7" ht="45">
       <c r="A410" s="3" t="s">
-        <v>2785</v>
-[...8 lines deleted...]
-        <v>46373</v>
+        <v>2639</v>
+      </c>
+      <c r="B410" s="14" t="s">
+        <v>810</v>
+      </c>
+      <c r="C410" s="80" t="s">
+        <v>811</v>
+      </c>
+      <c r="D410" s="29">
+        <v>46435</v>
       </c>
       <c r="E410" s="68"/>
       <c r="F410" s="68"/>
     </row>
-    <row r="411" spans="1:6" ht="22.5">
-[...10 lines deleted...]
-        <v>46427</v>
+    <row r="411" spans="1:7" ht="45">
+      <c r="A411" s="3" t="s">
+        <v>812</v>
+      </c>
+      <c r="B411" s="10" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C411" s="80" t="s">
+        <v>813</v>
+      </c>
+      <c r="D411" s="29">
+        <v>46285</v>
       </c>
       <c r="E411" s="68"/>
       <c r="F411" s="68"/>
     </row>
-    <row r="412" spans="1:6" ht="45">
+    <row r="412" spans="1:7" ht="33.75">
       <c r="A412" s="3" t="s">
-        <v>2695</v>
-[...8 lines deleted...]
-        <v>46435</v>
+        <v>814</v>
+      </c>
+      <c r="B412" s="10" t="s">
+        <v>815</v>
+      </c>
+      <c r="C412" s="80" t="s">
+        <v>816</v>
+      </c>
+      <c r="D412" s="19">
+        <v>46496</v>
       </c>
       <c r="E412" s="68"/>
       <c r="F412" s="68"/>
     </row>
-    <row r="413" spans="1:6" ht="45">
+    <row r="413" spans="1:7" ht="90">
       <c r="A413" s="3" t="s">
-        <v>819</v>
-[...5 lines deleted...]
-        <v>820</v>
+        <v>817</v>
+      </c>
+      <c r="B413" s="14" t="s">
+        <v>818</v>
+      </c>
+      <c r="C413" s="80" t="s">
+        <v>394</v>
       </c>
       <c r="D413" s="29">
-        <v>46285</v>
+        <v>46495</v>
       </c>
       <c r="E413" s="68"/>
       <c r="F413" s="68"/>
     </row>
-    <row r="414" spans="1:6" ht="33.75">
+    <row r="414" spans="1:7" ht="146.25">
       <c r="A414" s="3" t="s">
-        <v>821</v>
+        <v>2729</v>
       </c>
       <c r="B414" s="10" t="s">
-        <v>822</v>
-[...5 lines deleted...]
-        <v>46496</v>
+        <v>819</v>
+      </c>
+      <c r="C414" s="80" t="s">
+        <v>820</v>
+      </c>
+      <c r="D414" s="29">
+        <v>46536</v>
       </c>
       <c r="E414" s="68"/>
       <c r="F414" s="68"/>
     </row>
-    <row r="415" spans="1:6" ht="90">
-      <c r="A415" s="3" t="s">
+    <row r="415" spans="1:7" ht="289.5" customHeight="1">
+      <c r="A415" s="4" t="s">
+        <v>2730</v>
+      </c>
+      <c r="B415" s="10" t="s">
+        <v>821</v>
+      </c>
+      <c r="C415" s="80" t="s">
+        <v>822</v>
+      </c>
+      <c r="D415" s="19">
+        <v>46349</v>
+      </c>
+      <c r="E415" s="18"/>
+      <c r="F415" s="18"/>
+      <c r="G415" s="18"/>
+    </row>
+    <row r="416" spans="1:7" ht="292.5" customHeight="1">
+      <c r="A416" s="3" t="s">
+        <v>823</v>
+      </c>
+      <c r="B416" s="10" t="s">
         <v>824</v>
       </c>
-      <c r="B415" s="14" t="s">
-[...19 lines deleted...]
-        <v>827</v>
+      <c r="C416" s="80" t="s">
+        <v>3786</v>
       </c>
       <c r="D416" s="29">
-        <v>46536</v>
+        <v>46515</v>
       </c>
       <c r="E416" s="68"/>
       <c r="F416" s="68"/>
     </row>
-    <row r="417" spans="1:7" ht="289.5" customHeight="1">
-[...1 lines deleted...]
-        <v>2787</v>
+    <row r="417" spans="1:6" ht="45">
+      <c r="A417" s="3" t="s">
+        <v>825</v>
       </c>
       <c r="B417" s="10" t="s">
+        <v>826</v>
+      </c>
+      <c r="C417" s="80" t="s">
+        <v>827</v>
+      </c>
+      <c r="D417" s="29">
+        <v>46511</v>
+      </c>
+      <c r="E417" s="68"/>
+      <c r="F417" s="68"/>
+    </row>
+    <row r="418" spans="1:6" ht="22.5">
+      <c r="A418" s="1" t="s">
         <v>828</v>
       </c>
-      <c r="C417" s="82" t="s">
+      <c r="B418" s="11" t="s">
         <v>829</v>
       </c>
-      <c r="D417" s="19">
-[...17 lines deleted...]
-        <v>46515</v>
+      <c r="C418" s="80" t="s">
+        <v>301</v>
+      </c>
+      <c r="D418" s="19">
+        <v>46513</v>
       </c>
       <c r="E418" s="68"/>
       <c r="F418" s="68"/>
     </row>
-    <row r="419" spans="1:7" ht="45">
-[...1 lines deleted...]
-        <v>833</v>
+    <row r="419" spans="1:6" ht="99.75" customHeight="1">
+      <c r="A419" s="4" t="s">
+        <v>3090</v>
       </c>
       <c r="B419" s="10" t="s">
-        <v>834</v>
-[...5 lines deleted...]
-        <v>46511</v>
+        <v>830</v>
+      </c>
+      <c r="C419" s="80" t="s">
+        <v>831</v>
+      </c>
+      <c r="D419" s="19">
+        <v>46344</v>
       </c>
       <c r="E419" s="68"/>
       <c r="F419" s="68"/>
     </row>
-    <row r="420" spans="1:7" ht="22.5">
-[...7 lines deleted...]
-        <v>304</v>
+    <row r="420" spans="1:6" ht="360">
+      <c r="A420" s="3" t="s">
+        <v>2731</v>
+      </c>
+      <c r="B420" s="14" t="s">
+        <v>832</v>
+      </c>
+      <c r="C420" s="80" t="s">
+        <v>833</v>
       </c>
       <c r="D420" s="19">
-        <v>46513</v>
+        <v>46526</v>
       </c>
       <c r="E420" s="68"/>
       <c r="F420" s="68"/>
     </row>
-    <row r="421" spans="1:7" ht="99.75" customHeight="1">
-[...7 lines deleted...]
-        <v>839</v>
+    <row r="421" spans="1:6" ht="45">
+      <c r="A421" s="3" t="s">
+        <v>2732</v>
+      </c>
+      <c r="B421" s="14" t="s">
+        <v>834</v>
+      </c>
+      <c r="C421" s="80" t="s">
+        <v>2913</v>
       </c>
       <c r="D421" s="19">
-        <v>46344</v>
+        <v>46526</v>
       </c>
       <c r="E421" s="68"/>
       <c r="F421" s="68"/>
     </row>
-    <row r="422" spans="1:7" ht="371.25">
+    <row r="422" spans="1:6" ht="78" customHeight="1">
       <c r="A422" s="3" t="s">
-        <v>2788</v>
+        <v>835</v>
       </c>
       <c r="B422" s="14" t="s">
-        <v>840</v>
-[...2 lines deleted...]
-        <v>841</v>
+        <v>1859</v>
+      </c>
+      <c r="C422" s="80" t="s">
+        <v>3681</v>
       </c>
       <c r="D422" s="19">
-        <v>46526</v>
+        <v>46494</v>
       </c>
       <c r="E422" s="68"/>
       <c r="F422" s="68"/>
     </row>
-    <row r="423" spans="1:7" ht="45">
+    <row r="423" spans="1:6">
       <c r="A423" s="3" t="s">
-        <v>2789</v>
+        <v>837</v>
       </c>
       <c r="B423" s="14" t="s">
-        <v>842</v>
-[...2 lines deleted...]
-        <v>2983</v>
+        <v>838</v>
+      </c>
+      <c r="C423" s="80" t="s">
+        <v>839</v>
       </c>
       <c r="D423" s="19">
-        <v>46526</v>
+        <v>46528</v>
       </c>
       <c r="E423" s="68"/>
       <c r="F423" s="68"/>
     </row>
-    <row r="424" spans="1:7" ht="93.75" customHeight="1">
+    <row r="424" spans="1:6" ht="33.75">
       <c r="A424" s="3" t="s">
-        <v>843</v>
-[...5 lines deleted...]
-        <v>3801</v>
+        <v>840</v>
+      </c>
+      <c r="B424" s="10" t="s">
+        <v>841</v>
+      </c>
+      <c r="C424" s="80" t="s">
+        <v>842</v>
       </c>
       <c r="D424" s="19">
-        <v>46494</v>
+        <v>46538</v>
       </c>
       <c r="E424" s="68"/>
       <c r="F424" s="68"/>
     </row>
-    <row r="425" spans="1:7">
+    <row r="425" spans="1:6" ht="22.5">
       <c r="A425" s="3" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="B425" s="14" t="s">
-        <v>846</v>
-[...5 lines deleted...]
-        <v>46528</v>
+        <v>844</v>
+      </c>
+      <c r="C425" s="80" t="s">
+        <v>3364</v>
+      </c>
+      <c r="D425" s="29">
+        <v>46539</v>
       </c>
       <c r="E425" s="68"/>
       <c r="F425" s="68"/>
     </row>
-    <row r="426" spans="1:7" ht="33.75">
+    <row r="426" spans="1:6" ht="281.25">
       <c r="A426" s="3" t="s">
-        <v>848</v>
+        <v>2733</v>
       </c>
       <c r="B426" s="10" t="s">
-        <v>849</v>
-[...5 lines deleted...]
-        <v>46538</v>
+        <v>2175</v>
+      </c>
+      <c r="C426" s="80" t="s">
+        <v>3091</v>
+      </c>
+      <c r="D426" s="29">
+        <v>46539</v>
       </c>
       <c r="E426" s="68"/>
       <c r="F426" s="68"/>
     </row>
-    <row r="427" spans="1:7" ht="22.5">
+    <row r="427" spans="1:6" ht="22.5">
       <c r="A427" s="3" t="s">
-        <v>851</v>
+        <v>845</v>
       </c>
       <c r="B427" s="14" t="s">
-        <v>852</v>
-[...2 lines deleted...]
-        <v>3458</v>
+        <v>846</v>
+      </c>
+      <c r="C427" s="80" t="s">
+        <v>847</v>
       </c>
       <c r="D427" s="29">
         <v>46539</v>
       </c>
       <c r="E427" s="68"/>
       <c r="F427" s="68"/>
     </row>
-    <row r="428" spans="1:7" ht="281.25">
+    <row r="428" spans="1:6" ht="45">
       <c r="A428" s="3" t="s">
-        <v>2790</v>
-[...5 lines deleted...]
-        <v>3175</v>
+        <v>848</v>
+      </c>
+      <c r="B428" s="11" t="s">
+        <v>849</v>
+      </c>
+      <c r="C428" s="80" t="s">
+        <v>3092</v>
       </c>
       <c r="D428" s="29">
-        <v>46539</v>
+        <v>46545</v>
       </c>
       <c r="E428" s="68"/>
       <c r="F428" s="68"/>
     </row>
-    <row r="429" spans="1:7" ht="22.5">
+    <row r="429" spans="1:6" ht="24.6" customHeight="1">
       <c r="A429" s="3" t="s">
-        <v>853</v>
+        <v>2533</v>
       </c>
       <c r="B429" s="14" t="s">
-        <v>854</v>
-[...2 lines deleted...]
-        <v>855</v>
+        <v>850</v>
+      </c>
+      <c r="C429" s="80" t="s">
+        <v>851</v>
       </c>
       <c r="D429" s="29">
-        <v>46539</v>
+        <v>46418</v>
       </c>
       <c r="E429" s="68"/>
       <c r="F429" s="68"/>
     </row>
-    <row r="430" spans="1:7" ht="45">
+    <row r="430" spans="1:6" ht="45">
       <c r="A430" s="3" t="s">
-        <v>856</v>
-[...8 lines deleted...]
-        <v>46545</v>
+        <v>852</v>
+      </c>
+      <c r="B430" s="10" t="s">
+        <v>853</v>
+      </c>
+      <c r="C430" s="80" t="s">
+        <v>854</v>
+      </c>
+      <c r="D430" s="19">
+        <v>46548</v>
       </c>
       <c r="E430" s="68"/>
       <c r="F430" s="68"/>
     </row>
-    <row r="431" spans="1:7" ht="24.6" customHeight="1">
+    <row r="431" spans="1:6">
       <c r="A431" s="3" t="s">
-        <v>2587</v>
-[...8 lines deleted...]
-        <v>46418</v>
+        <v>855</v>
+      </c>
+      <c r="B431" s="10" t="s">
+        <v>856</v>
+      </c>
+      <c r="C431" s="80" t="s">
+        <v>857</v>
+      </c>
+      <c r="D431" s="19">
+        <v>46548</v>
       </c>
       <c r="E431" s="68"/>
       <c r="F431" s="68"/>
     </row>
-    <row r="432" spans="1:7" ht="45">
-      <c r="A432" s="3" t="s">
+    <row r="432" spans="1:6" ht="45">
+      <c r="A432" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="B432" s="10" t="s">
+        <v>859</v>
+      </c>
+      <c r="C432" s="80" t="s">
         <v>860</v>
       </c>
-      <c r="B432" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D432" s="19">
-        <v>46548</v>
+        <v>46552</v>
       </c>
       <c r="E432" s="68"/>
       <c r="F432" s="68"/>
     </row>
-    <row r="433" spans="1:6">
-      <c r="A433" s="3" t="s">
+    <row r="433" spans="1:6" ht="42.75" customHeight="1">
+      <c r="A433" s="2" t="s">
+        <v>861</v>
+      </c>
+      <c r="B433" s="14" t="s">
+        <v>862</v>
+      </c>
+      <c r="C433" s="80" t="s">
         <v>863</v>
       </c>
-      <c r="B433" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D433" s="19">
-        <v>46548</v>
+        <v>46534</v>
       </c>
       <c r="E433" s="68"/>
       <c r="F433" s="68"/>
     </row>
-    <row r="434" spans="1:6" ht="45">
-[...1 lines deleted...]
-        <v>866</v>
+    <row r="434" spans="1:6" ht="81.75" customHeight="1">
+      <c r="A434" s="3" t="s">
+        <v>3093</v>
       </c>
       <c r="B434" s="10" t="s">
-        <v>867</v>
-[...2 lines deleted...]
-        <v>868</v>
+        <v>864</v>
+      </c>
+      <c r="C434" s="80" t="s">
+        <v>865</v>
       </c>
       <c r="D434" s="19">
-        <v>46552</v>
+        <v>46568</v>
       </c>
       <c r="E434" s="68"/>
       <c r="F434" s="68"/>
     </row>
-    <row r="435" spans="1:6" ht="42.75" customHeight="1">
-[...10 lines deleted...]
-        <v>46534</v>
+    <row r="435" spans="1:6" ht="212.1" customHeight="1">
+      <c r="A435" s="4" t="s">
+        <v>866</v>
+      </c>
+      <c r="B435" s="10" t="s">
+        <v>867</v>
+      </c>
+      <c r="C435" s="80" t="s">
+        <v>623</v>
+      </c>
+      <c r="D435" s="29">
+        <v>46569</v>
       </c>
       <c r="E435" s="68"/>
       <c r="F435" s="68"/>
     </row>
-    <row r="436" spans="1:6" ht="81.75" customHeight="1">
+    <row r="436" spans="1:6" ht="117.75" customHeight="1">
       <c r="A436" s="3" t="s">
-        <v>3177</v>
-[...7 lines deleted...]
-      <c r="D436" s="19">
+        <v>868</v>
+      </c>
+      <c r="B436" s="14" t="s">
+        <v>869</v>
+      </c>
+      <c r="C436" s="80" t="s">
+        <v>83</v>
+      </c>
+      <c r="D436" s="29">
         <v>46568</v>
       </c>
       <c r="E436" s="68"/>
       <c r="F436" s="68"/>
     </row>
-    <row r="437" spans="1:6" ht="212.1" customHeight="1">
-      <c r="A437" s="4" t="s">
+    <row r="437" spans="1:6" ht="90">
+      <c r="A437" s="3" t="s">
+        <v>872</v>
+      </c>
+      <c r="B437" s="10" t="s">
+        <v>873</v>
+      </c>
+      <c r="C437" s="80" t="s">
         <v>874</v>
       </c>
-      <c r="B437" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D437" s="29">
-        <v>46569</v>
+        <v>46573</v>
       </c>
       <c r="E437" s="68"/>
       <c r="F437" s="68"/>
     </row>
-    <row r="438" spans="1:6" ht="117.75" customHeight="1">
+    <row r="438" spans="1:6" ht="57" customHeight="1">
       <c r="A438" s="3" t="s">
-        <v>876</v>
-[...5 lines deleted...]
-        <v>83</v>
+        <v>3509</v>
+      </c>
+      <c r="B438" s="11" t="s">
+        <v>875</v>
+      </c>
+      <c r="C438" s="80" t="s">
+        <v>357</v>
       </c>
       <c r="D438" s="29">
-        <v>46568</v>
+        <v>46574</v>
       </c>
       <c r="E438" s="68"/>
       <c r="F438" s="68"/>
     </row>
-    <row r="439" spans="1:6" ht="90">
+    <row r="439" spans="1:6" ht="33.75">
       <c r="A439" s="3" t="s">
-        <v>880</v>
+        <v>2734</v>
       </c>
       <c r="B439" s="10" t="s">
-        <v>881</v>
-[...5 lines deleted...]
-        <v>46573</v>
+        <v>876</v>
+      </c>
+      <c r="C439" s="80" t="s">
+        <v>3094</v>
+      </c>
+      <c r="D439" s="19">
+        <v>46576</v>
       </c>
       <c r="E439" s="68"/>
       <c r="F439" s="68"/>
     </row>
-    <row r="440" spans="1:6" ht="57" customHeight="1">
+    <row r="440" spans="1:6" ht="41.1" customHeight="1">
       <c r="A440" s="3" t="s">
-        <v>3616</v>
-[...5 lines deleted...]
-        <v>360</v>
+        <v>2881</v>
+      </c>
+      <c r="B440" s="21" t="s">
+        <v>877</v>
+      </c>
+      <c r="C440" s="80" t="s">
+        <v>878</v>
       </c>
       <c r="D440" s="29">
-        <v>46574</v>
+        <v>46579</v>
       </c>
       <c r="E440" s="68"/>
       <c r="F440" s="68"/>
     </row>
-    <row r="441" spans="1:6" ht="33.75">
+    <row r="441" spans="1:6" ht="111" customHeight="1">
       <c r="A441" s="3" t="s">
-        <v>2791</v>
+        <v>879</v>
       </c>
       <c r="B441" s="10" t="s">
-        <v>884</v>
-[...5 lines deleted...]
-        <v>46576</v>
+        <v>880</v>
+      </c>
+      <c r="C441" s="80" t="s">
+        <v>881</v>
+      </c>
+      <c r="D441" s="29">
+        <v>46580</v>
       </c>
       <c r="E441" s="68"/>
       <c r="F441" s="68"/>
     </row>
-    <row r="442" spans="1:6" ht="41.1" customHeight="1">
-[...10 lines deleted...]
-        <v>46579</v>
+    <row r="442" spans="1:6" ht="259.5" customHeight="1">
+      <c r="A442" s="4" t="s">
+        <v>2735</v>
+      </c>
+      <c r="B442" s="10" t="s">
+        <v>882</v>
+      </c>
+      <c r="C442" s="80" t="s">
+        <v>883</v>
+      </c>
+      <c r="D442" s="19">
+        <v>46606</v>
       </c>
       <c r="E442" s="68"/>
       <c r="F442" s="68"/>
     </row>
-    <row r="443" spans="1:6" ht="111" customHeight="1">
+    <row r="443" spans="1:6" ht="103.5" customHeight="1">
       <c r="A443" s="3" t="s">
-        <v>887</v>
-[...5 lines deleted...]
-        <v>889</v>
+        <v>884</v>
+      </c>
+      <c r="B443" s="14" t="s">
+        <v>885</v>
+      </c>
+      <c r="C443" s="80" t="s">
+        <v>3787</v>
       </c>
       <c r="D443" s="29">
-        <v>46580</v>
+        <v>46578</v>
       </c>
       <c r="E443" s="68"/>
       <c r="F443" s="68"/>
     </row>
-    <row r="444" spans="1:6" ht="295.5" customHeight="1">
-[...1 lines deleted...]
-        <v>2792</v>
+    <row r="444" spans="1:6" ht="22.5">
+      <c r="A444" s="3" t="s">
+        <v>216</v>
       </c>
       <c r="B444" s="10" t="s">
-        <v>890</v>
-[...2 lines deleted...]
-        <v>891</v>
+        <v>886</v>
+      </c>
+      <c r="C444" s="80" t="s">
+        <v>887</v>
       </c>
       <c r="D444" s="19">
-        <v>46578</v>
+        <v>46287</v>
       </c>
       <c r="E444" s="68"/>
       <c r="F444" s="68"/>
     </row>
-    <row r="445" spans="1:6" ht="103.5" customHeight="1">
-[...10 lines deleted...]
-        <v>46578</v>
+    <row r="445" spans="1:6" ht="54" customHeight="1">
+      <c r="A445" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="B445" s="10" t="s">
+        <v>889</v>
+      </c>
+      <c r="C445" s="80" t="s">
+        <v>890</v>
+      </c>
+      <c r="D445" s="19">
+        <v>46589</v>
       </c>
       <c r="E445" s="68"/>
       <c r="F445" s="68"/>
     </row>
-    <row r="446" spans="1:6" ht="22.5">
-[...1 lines deleted...]
-        <v>218</v>
+    <row r="446" spans="1:6" ht="54.75" customHeight="1">
+      <c r="A446" s="4" t="s">
+        <v>3555</v>
       </c>
       <c r="B446" s="10" t="s">
-        <v>894</v>
-[...5 lines deleted...]
-        <v>46287</v>
+        <v>325</v>
+      </c>
+      <c r="C446" s="80" t="s">
+        <v>891</v>
+      </c>
+      <c r="D446" s="29">
+        <v>46589</v>
       </c>
       <c r="E446" s="68"/>
       <c r="F446" s="68"/>
     </row>
-    <row r="447" spans="1:6" ht="54" customHeight="1">
-[...1 lines deleted...]
-        <v>896</v>
+    <row r="447" spans="1:6" ht="22.5">
+      <c r="A447" s="3" t="s">
+        <v>892</v>
       </c>
       <c r="B447" s="10" t="s">
-        <v>897</v>
-[...2 lines deleted...]
-        <v>898</v>
+        <v>893</v>
+      </c>
+      <c r="C447" s="80" t="s">
+        <v>63</v>
       </c>
       <c r="D447" s="19">
-        <v>46589</v>
+        <v>46590</v>
       </c>
       <c r="E447" s="68"/>
       <c r="F447" s="68"/>
     </row>
-    <row r="448" spans="1:6" ht="54.75" customHeight="1">
+    <row r="448" spans="1:6" ht="156.94999999999999" customHeight="1">
       <c r="A448" s="4" t="s">
-        <v>3663</v>
-[...8 lines deleted...]
-        <v>46589</v>
+        <v>3508</v>
+      </c>
+      <c r="B448" s="14" t="s">
+        <v>894</v>
+      </c>
+      <c r="C448" s="80" t="s">
+        <v>3365</v>
+      </c>
+      <c r="D448" s="19">
+        <v>46593</v>
       </c>
       <c r="E448" s="68"/>
       <c r="F448" s="68"/>
     </row>
-    <row r="449" spans="1:6" ht="22.5">
+    <row r="449" spans="1:6" ht="56.25">
       <c r="A449" s="3" t="s">
-        <v>900</v>
-[...5 lines deleted...]
-        <v>63</v>
+        <v>2736</v>
+      </c>
+      <c r="B449" s="14" t="s">
+        <v>895</v>
+      </c>
+      <c r="C449" s="80" t="s">
+        <v>896</v>
       </c>
       <c r="D449" s="19">
-        <v>46590</v>
+        <v>46594</v>
       </c>
       <c r="E449" s="68"/>
       <c r="F449" s="68"/>
     </row>
-    <row r="450" spans="1:6" ht="156.94999999999999" customHeight="1">
-[...1 lines deleted...]
-        <v>3615</v>
+    <row r="450" spans="1:6">
+      <c r="A450" s="3" t="s">
+        <v>897</v>
       </c>
       <c r="B450" s="14" t="s">
-        <v>902</v>
-[...2 lines deleted...]
-        <v>3459</v>
+        <v>3608</v>
+      </c>
+      <c r="C450" s="80" t="s">
+        <v>3095</v>
       </c>
       <c r="D450" s="19">
-        <v>46593</v>
+        <v>46602</v>
       </c>
       <c r="E450" s="68"/>
       <c r="F450" s="68"/>
     </row>
-    <row r="451" spans="1:6" ht="56.25">
+    <row r="451" spans="1:6">
       <c r="A451" s="3" t="s">
-        <v>2793</v>
+        <v>898</v>
       </c>
       <c r="B451" s="14" t="s">
-        <v>903</v>
-[...2 lines deleted...]
-        <v>904</v>
+        <v>899</v>
+      </c>
+      <c r="C451" s="80" t="s">
+        <v>822</v>
       </c>
       <c r="D451" s="19">
-        <v>46594</v>
+        <v>46597</v>
       </c>
       <c r="E451" s="68"/>
       <c r="F451" s="68"/>
     </row>
-    <row r="452" spans="1:6">
+    <row r="452" spans="1:6" ht="90">
       <c r="A452" s="3" t="s">
-        <v>905</v>
+        <v>900</v>
       </c>
       <c r="B452" s="14" t="s">
-        <v>3718</v>
-[...2 lines deleted...]
-        <v>3180</v>
+        <v>901</v>
+      </c>
+      <c r="C452" s="80" t="s">
+        <v>3366</v>
       </c>
       <c r="D452" s="19">
-        <v>46602</v>
+        <v>46567</v>
       </c>
       <c r="E452" s="68"/>
       <c r="F452" s="68"/>
     </row>
-    <row r="453" spans="1:6">
+    <row r="453" spans="1:6" ht="94.5" customHeight="1">
       <c r="A453" s="3" t="s">
-        <v>906</v>
+        <v>902</v>
       </c>
       <c r="B453" s="14" t="s">
-        <v>907</v>
-[...2 lines deleted...]
-        <v>829</v>
+        <v>903</v>
+      </c>
+      <c r="C453" s="80" t="s">
+        <v>3367</v>
       </c>
       <c r="D453" s="19">
-        <v>46597</v>
+        <v>46616</v>
       </c>
       <c r="E453" s="68"/>
       <c r="F453" s="68"/>
     </row>
-    <row r="454" spans="1:6" ht="90">
-[...10 lines deleted...]
-        <v>46567</v>
+    <row r="454" spans="1:6" ht="22.5">
+      <c r="A454" s="1" t="s">
+        <v>2309</v>
+      </c>
+      <c r="B454" s="10" t="s">
+        <v>904</v>
+      </c>
+      <c r="C454" s="80" t="s">
+        <v>905</v>
+      </c>
+      <c r="D454" s="29">
+        <v>46618</v>
       </c>
       <c r="E454" s="68"/>
       <c r="F454" s="68"/>
     </row>
-    <row r="455" spans="1:6" ht="94.5" customHeight="1">
-[...1 lines deleted...]
-        <v>910</v>
+    <row r="455" spans="1:6" ht="56.25">
+      <c r="A455" s="1" t="s">
+        <v>2877</v>
       </c>
       <c r="B455" s="14" t="s">
-        <v>911</v>
-[...2 lines deleted...]
-        <v>3461</v>
+        <v>906</v>
+      </c>
+      <c r="C455" s="80" t="s">
+        <v>907</v>
       </c>
       <c r="D455" s="19">
-        <v>46616</v>
+        <v>46268</v>
       </c>
       <c r="E455" s="68"/>
       <c r="F455" s="68"/>
     </row>
-    <row r="456" spans="1:6" ht="22.5">
-[...1 lines deleted...]
-        <v>2362</v>
+    <row r="456" spans="1:6" ht="79.5" customHeight="1">
+      <c r="A456" s="2" t="s">
+        <v>908</v>
       </c>
       <c r="B456" s="10" t="s">
-        <v>912</v>
-[...5 lines deleted...]
-        <v>46253</v>
+        <v>909</v>
+      </c>
+      <c r="C456" s="80" t="s">
+        <v>910</v>
+      </c>
+      <c r="D456" s="19">
+        <v>46633</v>
       </c>
       <c r="E456" s="68"/>
       <c r="F456" s="68"/>
     </row>
-    <row r="457" spans="1:6" ht="56.25">
+    <row r="457" spans="1:6" ht="45">
       <c r="A457" s="3" t="s">
-        <v>2794</v>
-[...5 lines deleted...]
-        <v>915</v>
+        <v>911</v>
+      </c>
+      <c r="B457" s="14" t="s">
+        <v>912</v>
+      </c>
+      <c r="C457" s="80" t="s">
+        <v>3096</v>
       </c>
       <c r="D457" s="19">
-        <v>46578</v>
+        <v>46678</v>
       </c>
       <c r="E457" s="68"/>
       <c r="F457" s="68"/>
     </row>
-    <row r="458" spans="1:6" ht="56.25">
-[...7 lines deleted...]
-        <v>917</v>
+    <row r="458" spans="1:6" ht="215.25" customHeight="1">
+      <c r="A458" s="2" t="s">
+        <v>913</v>
+      </c>
+      <c r="B458" s="10" t="s">
+        <v>914</v>
+      </c>
+      <c r="C458" s="80" t="s">
+        <v>915</v>
       </c>
       <c r="D458" s="19">
-        <v>46268</v>
+        <v>46644</v>
       </c>
       <c r="E458" s="68"/>
       <c r="F458" s="68"/>
     </row>
-    <row r="459" spans="1:6" ht="79.5" customHeight="1">
+    <row r="459" spans="1:6" ht="64.5" customHeight="1">
       <c r="A459" s="2" t="s">
-        <v>918</v>
+        <v>2028</v>
       </c>
       <c r="B459" s="10" t="s">
-        <v>919</v>
-[...2 lines deleted...]
-        <v>920</v>
+        <v>916</v>
+      </c>
+      <c r="C459" s="80" t="s">
+        <v>917</v>
       </c>
       <c r="D459" s="19">
-        <v>46268</v>
+        <v>46285</v>
       </c>
       <c r="E459" s="68"/>
       <c r="F459" s="68"/>
     </row>
-    <row r="460" spans="1:6" ht="45">
+    <row r="460" spans="1:6" ht="69.75" customHeight="1">
       <c r="A460" s="3" t="s">
-        <v>921</v>
-[...8 lines deleted...]
-        <v>46313</v>
+        <v>918</v>
+      </c>
+      <c r="B460" s="11" t="s">
+        <v>919</v>
+      </c>
+      <c r="C460" s="80" t="s">
+        <v>920</v>
+      </c>
+      <c r="D460" s="39">
+        <v>46299</v>
       </c>
       <c r="E460" s="68"/>
       <c r="F460" s="68"/>
     </row>
-    <row r="461" spans="1:6" ht="215.25" customHeight="1">
-[...10 lines deleted...]
-        <v>46279</v>
+    <row r="461" spans="1:6" ht="54" customHeight="1">
+      <c r="A461" s="3" t="s">
+        <v>921</v>
+      </c>
+      <c r="B461" s="20" t="s">
+        <v>1867</v>
+      </c>
+      <c r="C461" s="80" t="s">
+        <v>11</v>
+      </c>
+      <c r="D461" s="29">
+        <v>46493</v>
       </c>
       <c r="E461" s="68"/>
       <c r="F461" s="68"/>
     </row>
-    <row r="462" spans="1:6" ht="64.5" customHeight="1">
-[...1 lines deleted...]
-        <v>2056</v>
+    <row r="462" spans="1:6" ht="33.75">
+      <c r="A462" s="1" t="s">
+        <v>922</v>
       </c>
       <c r="B462" s="10" t="s">
-        <v>926</v>
-[...2 lines deleted...]
-        <v>927</v>
+        <v>923</v>
+      </c>
+      <c r="C462" s="80" t="s">
+        <v>3368</v>
       </c>
       <c r="D462" s="19">
-        <v>46285</v>
+        <v>46665</v>
       </c>
       <c r="E462" s="68"/>
       <c r="F462" s="68"/>
     </row>
-    <row r="463" spans="1:6" ht="69.75" customHeight="1">
+    <row r="463" spans="1:6" ht="362.25" customHeight="1">
       <c r="A463" s="3" t="s">
-        <v>928</v>
-[...8 lines deleted...]
-        <v>46299</v>
+        <v>924</v>
+      </c>
+      <c r="B463" s="10" t="s">
+        <v>925</v>
+      </c>
+      <c r="C463" s="80" t="s">
+        <v>3369</v>
+      </c>
+      <c r="D463" s="19">
+        <v>46667</v>
       </c>
       <c r="E463" s="68"/>
       <c r="F463" s="68"/>
     </row>
-    <row r="464" spans="1:6" ht="54" customHeight="1">
+    <row r="464" spans="1:6" ht="66" customHeight="1">
       <c r="A464" s="3" t="s">
-        <v>931</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>926</v>
+      </c>
+      <c r="B464" s="14" t="s">
+        <v>927</v>
+      </c>
+      <c r="C464" s="80" t="s">
+        <v>3788</v>
       </c>
       <c r="D464" s="29">
-        <v>46493</v>
+        <v>46353</v>
       </c>
       <c r="E464" s="68"/>
       <c r="F464" s="68"/>
     </row>
-    <row r="465" spans="1:6" ht="33.75">
-[...10 lines deleted...]
-        <v>46300</v>
+    <row r="465" spans="1:6">
+      <c r="A465" s="3" t="s">
+        <v>928</v>
+      </c>
+      <c r="B465" s="14" t="s">
+        <v>929</v>
+      </c>
+      <c r="C465" s="80" t="s">
+        <v>930</v>
+      </c>
+      <c r="D465" s="29">
+        <v>46310</v>
       </c>
       <c r="E465" s="68"/>
       <c r="F465" s="68"/>
     </row>
-    <row r="466" spans="1:6" ht="362.25" customHeight="1">
+    <row r="466" spans="1:6" ht="135">
       <c r="A466" s="3" t="s">
-        <v>934</v>
-[...5 lines deleted...]
-        <v>3463</v>
+        <v>931</v>
+      </c>
+      <c r="B466" s="14" t="s">
+        <v>932</v>
+      </c>
+      <c r="C466" s="80" t="s">
+        <v>3097</v>
       </c>
       <c r="D466" s="19">
-        <v>46302</v>
+        <v>46321</v>
       </c>
       <c r="E466" s="68"/>
       <c r="F466" s="68"/>
     </row>
-    <row r="467" spans="1:6" ht="66" customHeight="1">
+    <row r="467" spans="1:6" ht="45">
       <c r="A467" s="3" t="s">
-        <v>936</v>
-[...8 lines deleted...]
-        <v>46353</v>
+        <v>933</v>
+      </c>
+      <c r="B467" s="10" t="s">
+        <v>934</v>
+      </c>
+      <c r="C467" s="80" t="s">
+        <v>935</v>
+      </c>
+      <c r="D467" s="19">
+        <v>46322</v>
       </c>
       <c r="E467" s="68"/>
       <c r="F467" s="68"/>
     </row>
-    <row r="468" spans="1:6">
+    <row r="468" spans="1:6" ht="57.75" customHeight="1">
       <c r="A468" s="3" t="s">
-        <v>938</v>
-[...5 lines deleted...]
-        <v>940</v>
+        <v>2737</v>
+      </c>
+      <c r="B468" s="56" t="s">
+        <v>936</v>
+      </c>
+      <c r="C468" s="80" t="s">
+        <v>937</v>
       </c>
       <c r="D468" s="29">
-        <v>46311</v>
+        <v>46328</v>
       </c>
       <c r="E468" s="68"/>
       <c r="F468" s="68"/>
     </row>
-    <row r="469" spans="1:6" ht="146.25">
+    <row r="469" spans="1:6">
       <c r="A469" s="3" t="s">
-        <v>941</v>
+        <v>938</v>
       </c>
       <c r="B469" s="14" t="s">
-        <v>942</v>
-[...5 lines deleted...]
-        <v>46321</v>
+        <v>939</v>
+      </c>
+      <c r="C469" s="80" t="s">
+        <v>940</v>
+      </c>
+      <c r="D469" s="29">
+        <v>46334</v>
       </c>
       <c r="E469" s="68"/>
       <c r="F469" s="68"/>
     </row>
-    <row r="470" spans="1:6" ht="45">
+    <row r="470" spans="1:6" ht="56.25">
       <c r="A470" s="3" t="s">
-        <v>943</v>
-[...8 lines deleted...]
-        <v>46322</v>
+        <v>3320</v>
+      </c>
+      <c r="B470" s="11" t="s">
+        <v>3581</v>
+      </c>
+      <c r="C470" s="80" t="s">
+        <v>3370</v>
+      </c>
+      <c r="D470" s="29">
+        <v>46334</v>
       </c>
       <c r="E470" s="68"/>
       <c r="F470" s="68"/>
     </row>
-    <row r="471" spans="1:6" ht="57.75" customHeight="1">
-[...10 lines deleted...]
-        <v>46328</v>
+    <row r="471" spans="1:6">
+      <c r="A471" s="1" t="s">
+        <v>941</v>
+      </c>
+      <c r="B471" s="11" t="s">
+        <v>942</v>
+      </c>
+      <c r="C471" s="80" t="s">
+        <v>3098</v>
+      </c>
+      <c r="D471" s="19">
+        <v>46334</v>
       </c>
       <c r="E471" s="68"/>
       <c r="F471" s="68"/>
     </row>
-    <row r="472" spans="1:6">
+    <row r="472" spans="1:6" ht="54.95" customHeight="1">
       <c r="A472" s="3" t="s">
-        <v>948</v>
+        <v>943</v>
       </c>
       <c r="B472" s="14" t="s">
-        <v>949</v>
-[...2 lines deleted...]
-        <v>950</v>
+        <v>944</v>
+      </c>
+      <c r="C472" s="80" t="s">
+        <v>945</v>
       </c>
       <c r="D472" s="29">
-        <v>46334</v>
+        <v>46336</v>
       </c>
       <c r="E472" s="68"/>
       <c r="F472" s="68"/>
     </row>
-    <row r="473" spans="1:6" ht="56.25">
-[...1 lines deleted...]
-        <v>3413</v>
+    <row r="473" spans="1:6" ht="126" customHeight="1">
+      <c r="A473" s="2" t="s">
+        <v>2738</v>
       </c>
       <c r="B473" s="11" t="s">
-        <v>3690</v>
-[...2 lines deleted...]
-        <v>3465</v>
+        <v>946</v>
+      </c>
+      <c r="C473" s="80" t="s">
+        <v>947</v>
       </c>
       <c r="D473" s="29">
-        <v>46334</v>
+        <v>46669</v>
       </c>
       <c r="E473" s="68"/>
       <c r="F473" s="68"/>
     </row>
-    <row r="474" spans="1:6">
-[...7 lines deleted...]
-        <v>3183</v>
+    <row r="474" spans="1:6" ht="56.25">
+      <c r="A474" s="3" t="s">
+        <v>2276</v>
+      </c>
+      <c r="B474" s="10" t="s">
+        <v>948</v>
+      </c>
+      <c r="C474" s="80" t="s">
+        <v>949</v>
       </c>
       <c r="D474" s="19">
-        <v>46334</v>
+        <v>46342</v>
       </c>
       <c r="E474" s="68"/>
       <c r="F474" s="68"/>
     </row>
-    <row r="475" spans="1:6" ht="54.95" customHeight="1">
-[...7 lines deleted...]
-        <v>955</v>
+    <row r="475" spans="1:6" ht="92.25" customHeight="1">
+      <c r="A475" s="4" t="s">
+        <v>2739</v>
+      </c>
+      <c r="B475" s="10" t="s">
+        <v>950</v>
+      </c>
+      <c r="C475" s="80" t="s">
+        <v>951</v>
       </c>
       <c r="D475" s="29">
-        <v>46336</v>
+        <v>46519</v>
       </c>
       <c r="E475" s="68"/>
       <c r="F475" s="68"/>
     </row>
-    <row r="476" spans="1:6" ht="126" customHeight="1">
-[...10 lines deleted...]
-        <v>46304</v>
+    <row r="476" spans="1:6" ht="225">
+      <c r="A476" s="1" t="s">
+        <v>2740</v>
+      </c>
+      <c r="B476" s="10" t="s">
+        <v>952</v>
+      </c>
+      <c r="C476" s="80" t="s">
+        <v>953</v>
+      </c>
+      <c r="D476" s="19">
+        <v>46352</v>
       </c>
       <c r="E476" s="68"/>
       <c r="F476" s="68"/>
     </row>
-    <row r="477" spans="1:6" ht="56.25">
+    <row r="477" spans="1:6" ht="101.25">
       <c r="A477" s="3" t="s">
-        <v>2329</v>
-[...5 lines deleted...]
-        <v>959</v>
+        <v>2229</v>
+      </c>
+      <c r="B477" s="11" t="s">
+        <v>954</v>
+      </c>
+      <c r="C477" s="80" t="s">
+        <v>3371</v>
       </c>
       <c r="D477" s="19">
-        <v>46342</v>
+        <v>46341</v>
       </c>
       <c r="E477" s="68"/>
       <c r="F477" s="68"/>
     </row>
-    <row r="478" spans="1:6" ht="92.25" customHeight="1">
-[...7 lines deleted...]
-        <v>961</v>
+    <row r="478" spans="1:6" ht="33.75">
+      <c r="A478" s="3" t="s">
+        <v>955</v>
+      </c>
+      <c r="B478" s="14" t="s">
+        <v>956</v>
+      </c>
+      <c r="C478" s="80" t="s">
+        <v>5</v>
       </c>
       <c r="D478" s="29">
-        <v>46519</v>
+        <v>46353</v>
       </c>
       <c r="E478" s="68"/>
       <c r="F478" s="68"/>
     </row>
-    <row r="479" spans="1:6" ht="225">
-[...7 lines deleted...]
-        <v>963</v>
+    <row r="479" spans="1:6" ht="81.75" customHeight="1">
+      <c r="A479" s="3" t="s">
+        <v>1995</v>
+      </c>
+      <c r="B479" s="14" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C479" s="80" t="s">
+        <v>957</v>
       </c>
       <c r="D479" s="19">
-        <v>46352</v>
+        <v>46576</v>
       </c>
       <c r="E479" s="68"/>
       <c r="F479" s="68"/>
     </row>
-    <row r="480" spans="1:6" ht="101.25">
+    <row r="480" spans="1:6" ht="168.75">
       <c r="A480" s="3" t="s">
-        <v>2281</v>
-[...8 lines deleted...]
-        <v>46341</v>
+        <v>2107</v>
+      </c>
+      <c r="B480" s="10" t="s">
+        <v>958</v>
+      </c>
+      <c r="C480" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="D480" s="29">
+        <v>46364</v>
       </c>
       <c r="E480" s="68"/>
       <c r="F480" s="68"/>
     </row>
-    <row r="481" spans="1:6" ht="33.75">
+    <row r="481" spans="1:6" ht="22.5">
       <c r="A481" s="3" t="s">
-        <v>965</v>
-[...8 lines deleted...]
-        <v>46353</v>
+        <v>959</v>
+      </c>
+      <c r="B481" s="10" t="s">
+        <v>960</v>
+      </c>
+      <c r="C481" s="80" t="s">
+        <v>961</v>
+      </c>
+      <c r="D481" s="19">
+        <v>46371</v>
       </c>
       <c r="E481" s="68"/>
       <c r="F481" s="68"/>
     </row>
-    <row r="482" spans="1:6" ht="81.75" customHeight="1">
+    <row r="482" spans="1:6" ht="45">
       <c r="A482" s="3" t="s">
-        <v>2018</v>
-[...5 lines deleted...]
-        <v>967</v>
+        <v>962</v>
+      </c>
+      <c r="B482" s="10" t="s">
+        <v>963</v>
+      </c>
+      <c r="C482" s="84" t="s">
+        <v>964</v>
       </c>
       <c r="D482" s="19">
-        <v>46576</v>
+        <v>46371</v>
       </c>
       <c r="E482" s="68"/>
       <c r="F482" s="68"/>
     </row>
-    <row r="483" spans="1:6" ht="168.75">
+    <row r="483" spans="1:6" ht="33.75">
       <c r="A483" s="3" t="s">
-        <v>2159</v>
+        <v>965</v>
       </c>
       <c r="B483" s="10" t="s">
-        <v>968</v>
-[...5 lines deleted...]
-        <v>46364</v>
+        <v>960</v>
+      </c>
+      <c r="C483" s="84" t="s">
+        <v>966</v>
+      </c>
+      <c r="D483" s="19">
+        <v>46373</v>
       </c>
       <c r="E483" s="68"/>
       <c r="F483" s="68"/>
     </row>
-    <row r="484" spans="1:6" ht="22.5">
+    <row r="484" spans="1:6">
       <c r="A484" s="3" t="s">
+        <v>967</v>
+      </c>
+      <c r="B484" s="10" t="s">
+        <v>968</v>
+      </c>
+      <c r="C484" s="80" t="s">
         <v>969</v>
       </c>
-      <c r="B484" s="10" t="s">
-[...6 lines deleted...]
-        <v>46371</v>
+      <c r="D484" s="29">
+        <v>46373</v>
       </c>
       <c r="E484" s="68"/>
       <c r="F484" s="68"/>
     </row>
-    <row r="485" spans="1:6" ht="45">
+    <row r="485" spans="1:6" ht="22.5">
       <c r="A485" s="3" t="s">
-        <v>972</v>
+        <v>970</v>
       </c>
       <c r="B485" s="10" t="s">
-        <v>973</v>
-[...5 lines deleted...]
-        <v>46371</v>
+        <v>971</v>
+      </c>
+      <c r="C485" s="80" t="s">
+        <v>3372</v>
+      </c>
+      <c r="D485" s="29">
+        <v>46373</v>
       </c>
       <c r="E485" s="68"/>
       <c r="F485" s="68"/>
     </row>
-    <row r="486" spans="1:6" ht="33.75">
+    <row r="486" spans="1:6" ht="204" customHeight="1">
       <c r="A486" s="3" t="s">
-        <v>975</v>
+        <v>2741</v>
       </c>
       <c r="B486" s="10" t="s">
-        <v>970</v>
-[...5 lines deleted...]
-        <v>46373</v>
+        <v>972</v>
+      </c>
+      <c r="C486" s="80" t="s">
+        <v>250</v>
+      </c>
+      <c r="D486" s="29">
+        <v>46580</v>
       </c>
       <c r="E486" s="68"/>
       <c r="F486" s="68"/>
     </row>
-    <row r="487" spans="1:6">
+    <row r="487" spans="1:6" ht="101.25">
       <c r="A487" s="3" t="s">
-        <v>977</v>
-[...5 lines deleted...]
-        <v>979</v>
+        <v>2742</v>
+      </c>
+      <c r="B487" s="14" t="s">
+        <v>973</v>
+      </c>
+      <c r="C487" s="80" t="s">
+        <v>3373</v>
       </c>
       <c r="D487" s="29">
-        <v>46373</v>
+        <v>46589</v>
       </c>
       <c r="E487" s="68"/>
       <c r="F487" s="68"/>
     </row>
-    <row r="488" spans="1:6" ht="22.5">
+    <row r="488" spans="1:6">
       <c r="A488" s="3" t="s">
-        <v>980</v>
-[...5 lines deleted...]
-        <v>3467</v>
+        <v>974</v>
+      </c>
+      <c r="B488" s="14" t="s">
+        <v>975</v>
+      </c>
+      <c r="C488" s="80" t="s">
+        <v>976</v>
       </c>
       <c r="D488" s="29">
-        <v>46373</v>
+        <v>46377</v>
       </c>
       <c r="E488" s="68"/>
       <c r="F488" s="68"/>
     </row>
-    <row r="489" spans="1:6" ht="236.25">
+    <row r="489" spans="1:6" ht="146.25" customHeight="1">
       <c r="A489" s="3" t="s">
-        <v>2799</v>
+        <v>2743</v>
       </c>
       <c r="B489" s="10" t="s">
-        <v>982</v>
-[...5 lines deleted...]
-        <v>46580</v>
+        <v>977</v>
+      </c>
+      <c r="C489" s="80" t="s">
+        <v>978</v>
+      </c>
+      <c r="D489" s="19">
+        <v>46372</v>
       </c>
       <c r="E489" s="68"/>
       <c r="F489" s="68"/>
     </row>
-    <row r="490" spans="1:6" ht="101.25">
+    <row r="490" spans="1:6">
       <c r="A490" s="3" t="s">
-        <v>2800</v>
-[...5 lines deleted...]
-        <v>3468</v>
+        <v>979</v>
+      </c>
+      <c r="B490" s="10" t="s">
+        <v>980</v>
+      </c>
+      <c r="C490" s="80" t="s">
+        <v>5</v>
       </c>
       <c r="D490" s="29">
-        <v>46589</v>
+        <v>46378</v>
       </c>
       <c r="E490" s="68"/>
       <c r="F490" s="68"/>
     </row>
-    <row r="491" spans="1:6">
+    <row r="491" spans="1:6" ht="22.5">
       <c r="A491" s="3" t="s">
-        <v>984</v>
+        <v>2401</v>
       </c>
       <c r="B491" s="14" t="s">
-        <v>985</v>
-[...2 lines deleted...]
-        <v>986</v>
+        <v>981</v>
+      </c>
+      <c r="C491" s="80" t="s">
+        <v>982</v>
       </c>
       <c r="D491" s="29">
-        <v>46377</v>
+        <v>46378</v>
       </c>
       <c r="E491" s="68"/>
       <c r="F491" s="68"/>
     </row>
-    <row r="492" spans="1:6" ht="157.5">
+    <row r="492" spans="1:6" ht="33.75">
       <c r="A492" s="3" t="s">
-        <v>2801</v>
-[...8 lines deleted...]
-        <v>46372</v>
+        <v>2744</v>
+      </c>
+      <c r="B492" s="14" t="s">
+        <v>983</v>
+      </c>
+      <c r="C492" s="80" t="s">
+        <v>3374</v>
+      </c>
+      <c r="D492" s="29">
+        <v>46376</v>
       </c>
       <c r="E492" s="68"/>
       <c r="F492" s="68"/>
     </row>
-    <row r="493" spans="1:6">
+    <row r="493" spans="1:6" ht="282.75" customHeight="1">
       <c r="A493" s="3" t="s">
-        <v>989</v>
-[...5 lines deleted...]
-        <v>5</v>
+        <v>984</v>
+      </c>
+      <c r="B493" s="14" t="s">
+        <v>985</v>
+      </c>
+      <c r="C493" s="80" t="s">
+        <v>986</v>
       </c>
       <c r="D493" s="29">
-        <v>46378</v>
+        <v>46386</v>
       </c>
       <c r="E493" s="68"/>
       <c r="F493" s="68"/>
     </row>
-    <row r="494" spans="1:6" ht="22.5">
+    <row r="494" spans="1:6" ht="45">
       <c r="A494" s="3" t="s">
-        <v>2455</v>
-[...5 lines deleted...]
-        <v>992</v>
+        <v>987</v>
+      </c>
+      <c r="B494" s="10" t="s">
+        <v>971</v>
+      </c>
+      <c r="C494" s="80" t="s">
+        <v>988</v>
       </c>
       <c r="D494" s="29">
-        <v>46378</v>
+        <v>46392</v>
       </c>
       <c r="E494" s="68"/>
       <c r="F494" s="68"/>
     </row>
-    <row r="495" spans="1:6" ht="33.75">
+    <row r="495" spans="1:6" ht="90">
       <c r="A495" s="3" t="s">
-        <v>2802</v>
-[...5 lines deleted...]
-        <v>3469</v>
+        <v>989</v>
+      </c>
+      <c r="B495" s="10" t="s">
+        <v>971</v>
+      </c>
+      <c r="C495" s="80" t="s">
+        <v>990</v>
       </c>
       <c r="D495" s="29">
-        <v>46376</v>
+        <v>46392</v>
       </c>
       <c r="E495" s="68"/>
       <c r="F495" s="68"/>
     </row>
-    <row r="496" spans="1:6" ht="282.75" customHeight="1">
+    <row r="496" spans="1:6" ht="56.25">
       <c r="A496" s="3" t="s">
-        <v>994</v>
+        <v>2745</v>
       </c>
       <c r="B496" s="14" t="s">
-        <v>995</v>
-[...2 lines deleted...]
-        <v>996</v>
+        <v>991</v>
+      </c>
+      <c r="C496" s="80" t="s">
+        <v>992</v>
       </c>
       <c r="D496" s="29">
-        <v>46576</v>
+        <v>46392</v>
       </c>
       <c r="E496" s="68"/>
       <c r="F496" s="68"/>
     </row>
-    <row r="497" spans="1:6" ht="45">
-[...1 lines deleted...]
-        <v>997</v>
+    <row r="497" spans="1:6" ht="176.25" customHeight="1">
+      <c r="A497" s="2" t="s">
+        <v>2746</v>
       </c>
       <c r="B497" s="10" t="s">
-        <v>981</v>
-[...2 lines deleted...]
-        <v>998</v>
+        <v>993</v>
+      </c>
+      <c r="C497" s="80" t="s">
+        <v>994</v>
       </c>
       <c r="D497" s="29">
-        <v>46392</v>
+        <v>46439</v>
       </c>
       <c r="E497" s="68"/>
       <c r="F497" s="68"/>
     </row>
-    <row r="498" spans="1:6" ht="90">
+    <row r="498" spans="1:6" ht="22.5">
       <c r="A498" s="3" t="s">
-        <v>999</v>
-[...5 lines deleted...]
-        <v>1000</v>
+        <v>995</v>
+      </c>
+      <c r="B498" s="14" t="s">
+        <v>996</v>
+      </c>
+      <c r="C498" s="80" t="s">
+        <v>997</v>
       </c>
       <c r="D498" s="29">
-        <v>46392</v>
+        <v>46377</v>
       </c>
       <c r="E498" s="68"/>
       <c r="F498" s="68"/>
     </row>
-    <row r="499" spans="1:6" ht="56.25">
+    <row r="499" spans="1:6" ht="22.5">
       <c r="A499" s="3" t="s">
-        <v>2803</v>
-[...5 lines deleted...]
-        <v>1002</v>
+        <v>998</v>
+      </c>
+      <c r="B499" s="10" t="s">
+        <v>999</v>
+      </c>
+      <c r="C499" s="80" t="s">
+        <v>4</v>
       </c>
       <c r="D499" s="29">
-        <v>46392</v>
+        <v>46406</v>
       </c>
       <c r="E499" s="68"/>
       <c r="F499" s="68"/>
     </row>
-    <row r="500" spans="1:6" ht="176.25" customHeight="1">
-[...7 lines deleted...]
-        <v>1004</v>
+    <row r="500" spans="1:6" ht="146.25">
+      <c r="A500" s="3" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B500" s="14" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C500" s="80" t="s">
+        <v>3375</v>
       </c>
       <c r="D500" s="29">
-        <v>46439</v>
+        <v>46400</v>
       </c>
       <c r="E500" s="68"/>
       <c r="F500" s="68"/>
     </row>
-    <row r="501" spans="1:6" ht="22.5">
+    <row r="501" spans="1:6" ht="33.75">
       <c r="A501" s="3" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
       <c r="B501" s="14" t="s">
-        <v>1006</v>
-[...2 lines deleted...]
-        <v>1007</v>
+        <v>1003</v>
+      </c>
+      <c r="C501" s="80" t="s">
+        <v>3376</v>
       </c>
       <c r="D501" s="29">
-        <v>46377</v>
+        <v>46407</v>
       </c>
       <c r="E501" s="68"/>
       <c r="F501" s="68"/>
     </row>
-    <row r="502" spans="1:6" ht="22.5">
+    <row r="502" spans="1:6" ht="63.75" customHeight="1">
       <c r="A502" s="3" t="s">
-        <v>1008</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>3548</v>
+      </c>
+      <c r="B502" s="14" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C502" s="80" t="s">
+        <v>2912</v>
       </c>
       <c r="D502" s="29">
-        <v>46406</v>
+        <v>46640</v>
       </c>
       <c r="E502" s="68"/>
       <c r="F502" s="68"/>
     </row>
-    <row r="503" spans="1:6" ht="146.25">
-[...7 lines deleted...]
-        <v>3470</v>
+    <row r="503" spans="1:6" ht="236.25">
+      <c r="A503" s="4" t="s">
+        <v>3099</v>
+      </c>
+      <c r="B503" s="10" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C503" s="80" t="s">
+        <v>1006</v>
       </c>
       <c r="D503" s="29">
-        <v>46400</v>
+        <v>46419</v>
       </c>
       <c r="E503" s="68"/>
       <c r="F503" s="68"/>
     </row>
-    <row r="504" spans="1:6" ht="33.75">
+    <row r="504" spans="1:6" ht="78.75">
       <c r="A504" s="3" t="s">
-        <v>1012</v>
+        <v>1007</v>
       </c>
       <c r="B504" s="14" t="s">
-        <v>1013</v>
-[...2 lines deleted...]
-        <v>3471</v>
+        <v>1008</v>
+      </c>
+      <c r="C504" s="80" t="s">
+        <v>1009</v>
       </c>
       <c r="D504" s="29">
-        <v>46407</v>
+        <v>46412</v>
       </c>
       <c r="E504" s="68"/>
       <c r="F504" s="68"/>
     </row>
-    <row r="505" spans="1:6" ht="63.75" customHeight="1">
+    <row r="505" spans="1:6">
       <c r="A505" s="3" t="s">
-        <v>3656</v>
+        <v>1010</v>
       </c>
       <c r="B505" s="14" t="s">
-        <v>1014</v>
-[...2 lines deleted...]
-        <v>2982</v>
+        <v>1011</v>
+      </c>
+      <c r="C505" s="80" t="s">
+        <v>1009</v>
       </c>
       <c r="D505" s="29">
-        <v>46275</v>
+        <v>46413</v>
       </c>
       <c r="E505" s="68"/>
       <c r="F505" s="68"/>
     </row>
-    <row r="506" spans="1:6" ht="236.25">
-[...7 lines deleted...]
-        <v>1016</v>
+    <row r="506" spans="1:6" ht="42.75" customHeight="1">
+      <c r="A506" s="3" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B506" s="14" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C506" s="80" t="s">
+        <v>1014</v>
       </c>
       <c r="D506" s="29">
-        <v>46419</v>
+        <v>46412</v>
       </c>
       <c r="E506" s="68"/>
       <c r="F506" s="68"/>
     </row>
-    <row r="507" spans="1:6" ht="90">
+    <row r="507" spans="1:6" ht="57.75" customHeight="1">
       <c r="A507" s="3" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B507" s="10" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C507" s="80" t="s">
         <v>1017</v>
       </c>
-      <c r="B507" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D507" s="29">
-        <v>46412</v>
+        <v>46425</v>
       </c>
       <c r="E507" s="68"/>
       <c r="F507" s="68"/>
     </row>
-    <row r="508" spans="1:6">
+    <row r="508" spans="1:6" ht="114" customHeight="1">
       <c r="A508" s="3" t="s">
+        <v>1018</v>
+      </c>
+      <c r="B508" s="10" t="s">
+        <v>1019</v>
+      </c>
+      <c r="C508" s="80" t="s">
         <v>1020</v>
       </c>
-      <c r="B508" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D508" s="29">
-        <v>46413</v>
+        <v>46433</v>
       </c>
       <c r="E508" s="68"/>
       <c r="F508" s="68"/>
     </row>
-    <row r="509" spans="1:6" ht="56.25">
+    <row r="509" spans="1:6" ht="135">
       <c r="A509" s="3" t="s">
+        <v>2617</v>
+      </c>
+      <c r="B509" s="10" t="s">
+        <v>1021</v>
+      </c>
+      <c r="C509" s="80" t="s">
         <v>1022</v>
       </c>
-      <c r="B509" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D509" s="29">
-        <v>46412</v>
+        <v>46425</v>
       </c>
       <c r="E509" s="68"/>
       <c r="F509" s="68"/>
     </row>
-    <row r="510" spans="1:6" ht="78.75">
+    <row r="510" spans="1:6" ht="56.25">
       <c r="A510" s="3" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B510" s="10" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C510" s="80" t="s">
         <v>1025</v>
       </c>
-      <c r="B510" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D510" s="29">
-        <v>46425</v>
+        <v>46360</v>
       </c>
       <c r="E510" s="68"/>
       <c r="F510" s="68"/>
     </row>
-    <row r="511" spans="1:6" ht="123.75">
+    <row r="511" spans="1:6" ht="157.5">
       <c r="A511" s="3" t="s">
-        <v>1028</v>
+        <v>2539</v>
       </c>
       <c r="B511" s="10" t="s">
-        <v>1029</v>
-[...2 lines deleted...]
-        <v>1030</v>
+        <v>1026</v>
+      </c>
+      <c r="C511" s="80" t="s">
+        <v>3377</v>
       </c>
       <c r="D511" s="29">
-        <v>46433</v>
+        <v>46437</v>
       </c>
       <c r="E511" s="68"/>
       <c r="F511" s="68"/>
     </row>
-    <row r="512" spans="1:6" ht="135">
+    <row r="512" spans="1:6" ht="78.75">
       <c r="A512" s="3" t="s">
-        <v>2672</v>
-[...8 lines deleted...]
-        <v>46425</v>
+        <v>2747</v>
+      </c>
+      <c r="B512" s="11" t="s">
+        <v>1027</v>
+      </c>
+      <c r="C512" s="80" t="s">
+        <v>3682</v>
+      </c>
+      <c r="D512" s="19">
+        <v>46449</v>
       </c>
       <c r="E512" s="68"/>
       <c r="F512" s="68"/>
     </row>
-    <row r="513" spans="1:6" ht="56.25">
+    <row r="513" spans="1:6">
       <c r="A513" s="3" t="s">
-        <v>1033</v>
+        <v>2885</v>
       </c>
       <c r="B513" s="10" t="s">
-        <v>1034</v>
-[...5 lines deleted...]
-        <v>46360</v>
+        <v>1028</v>
+      </c>
+      <c r="C513" s="80" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D513" s="19">
+        <v>46457</v>
       </c>
       <c r="E513" s="68"/>
       <c r="F513" s="68"/>
     </row>
-    <row r="514" spans="1:6" ht="157.5">
+    <row r="514" spans="1:6" ht="66.599999999999994" customHeight="1">
       <c r="A514" s="3" t="s">
-        <v>2593</v>
-[...5 lines deleted...]
-        <v>3472</v>
+        <v>1030</v>
+      </c>
+      <c r="B514" s="14" t="s">
+        <v>927</v>
+      </c>
+      <c r="C514" s="80" t="s">
+        <v>1031</v>
       </c>
       <c r="D514" s="29">
-        <v>46437</v>
+        <v>46310</v>
       </c>
       <c r="E514" s="68"/>
       <c r="F514" s="68"/>
     </row>
-    <row r="515" spans="1:6" ht="78.75">
+    <row r="515" spans="1:6" ht="409.5">
       <c r="A515" s="3" t="s">
-        <v>2805</v>
-[...8 lines deleted...]
-        <v>46449</v>
+        <v>2748</v>
+      </c>
+      <c r="B515" s="14" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C515" s="80" t="s">
+        <v>1033</v>
+      </c>
+      <c r="D515" s="29">
+        <v>46465</v>
       </c>
       <c r="E515" s="68"/>
       <c r="F515" s="68"/>
     </row>
     <row r="516" spans="1:6">
       <c r="A516" s="3" t="s">
-        <v>2953</v>
-[...5 lines deleted...]
-        <v>1039</v>
+        <v>1034</v>
+      </c>
+      <c r="B516" s="14" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C516" s="80" t="s">
+        <v>1036</v>
       </c>
       <c r="D516" s="19">
-        <v>46457</v>
+        <v>46471</v>
       </c>
       <c r="E516" s="68"/>
       <c r="F516" s="68"/>
     </row>
-    <row r="517" spans="1:6" ht="66.599999999999994" customHeight="1">
+    <row r="517" spans="1:6" ht="56.25">
       <c r="A517" s="3" t="s">
-        <v>1040</v>
+        <v>1037</v>
       </c>
       <c r="B517" s="14" t="s">
-        <v>937</v>
-[...5 lines deleted...]
-        <v>46311</v>
+        <v>1038</v>
+      </c>
+      <c r="C517" s="80" t="s">
+        <v>3378</v>
+      </c>
+      <c r="D517" s="19">
+        <v>46482</v>
       </c>
       <c r="E517" s="68"/>
       <c r="F517" s="68"/>
     </row>
-    <row r="518" spans="1:6" ht="409.5">
-[...10 lines deleted...]
-        <v>46465</v>
+    <row r="518" spans="1:6" ht="78.75">
+      <c r="A518" s="2" t="s">
+        <v>2749</v>
+      </c>
+      <c r="B518" s="11" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C518" s="80" t="s">
+        <v>3789</v>
+      </c>
+      <c r="D518" s="19">
+        <v>46487</v>
       </c>
       <c r="E518" s="68"/>
       <c r="F518" s="68"/>
     </row>
-    <row r="519" spans="1:6">
-[...7 lines deleted...]
-        <v>1046</v>
+    <row r="519" spans="1:6" ht="33.75">
+      <c r="A519" s="1" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B519" s="10" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C519" s="80" t="s">
+        <v>1042</v>
       </c>
       <c r="D519" s="19">
-        <v>46471</v>
+        <v>46498</v>
       </c>
       <c r="E519" s="68"/>
       <c r="F519" s="68"/>
     </row>
-    <row r="520" spans="1:6" ht="56.25">
+    <row r="520" spans="1:6" ht="67.5">
       <c r="A520" s="3" t="s">
-        <v>1047</v>
-[...5 lines deleted...]
-        <v>3473</v>
+        <v>1043</v>
+      </c>
+      <c r="B520" s="10" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C520" s="80" t="s">
+        <v>1045</v>
       </c>
       <c r="D520" s="19">
-        <v>46482</v>
+        <v>46486</v>
       </c>
       <c r="E520" s="68"/>
       <c r="F520" s="68"/>
     </row>
-    <row r="521" spans="1:6" ht="78.75">
-[...7 lines deleted...]
-        <v>2984</v>
+    <row r="521" spans="1:6" ht="67.5">
+      <c r="A521" s="3" t="s">
+        <v>2750</v>
+      </c>
+      <c r="B521" s="10" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C521" s="80" t="s">
+        <v>357</v>
       </c>
       <c r="D521" s="19">
-        <v>46487</v>
+        <v>46467</v>
       </c>
       <c r="E521" s="68"/>
       <c r="F521" s="68"/>
     </row>
-    <row r="522" spans="1:6" ht="33.75">
-[...1 lines deleted...]
-        <v>1050</v>
+    <row r="522" spans="1:6" ht="56.25">
+      <c r="A522" s="4" t="s">
+        <v>2914</v>
       </c>
       <c r="B522" s="10" t="s">
-        <v>1051</v>
-[...5 lines deleted...]
-        <v>46498</v>
+        <v>1046</v>
+      </c>
+      <c r="C522" s="80" t="s">
+        <v>256</v>
+      </c>
+      <c r="D522" s="29">
+        <v>46535</v>
       </c>
       <c r="E522" s="68"/>
       <c r="F522" s="68"/>
     </row>
-    <row r="523" spans="1:6" ht="67.5">
+    <row r="523" spans="1:6">
       <c r="A523" s="3" t="s">
-        <v>1053</v>
-[...8 lines deleted...]
-        <v>46486</v>
+        <v>3313</v>
+      </c>
+      <c r="B523" s="14" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C523" s="80" t="s">
+        <v>1048</v>
+      </c>
+      <c r="D523" s="29">
+        <v>46503</v>
       </c>
       <c r="E523" s="68"/>
       <c r="F523" s="68"/>
     </row>
-    <row r="524" spans="1:6" ht="67.5">
+    <row r="524" spans="1:6" ht="33.75">
       <c r="A524" s="3" t="s">
-        <v>2808</v>
-[...8 lines deleted...]
-        <v>46467</v>
+        <v>2751</v>
+      </c>
+      <c r="B524" s="11" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C524" s="80" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D524" s="29">
+        <v>46527</v>
       </c>
       <c r="E524" s="68"/>
       <c r="F524" s="68"/>
     </row>
     <row r="525" spans="1:6" ht="56.25">
-      <c r="A525" s="4" t="s">
-        <v>2985</v>
+      <c r="A525" s="3" t="s">
+        <v>1052</v>
       </c>
       <c r="B525" s="10" t="s">
-        <v>1056</v>
-[...5 lines deleted...]
-        <v>46535</v>
+        <v>1053</v>
+      </c>
+      <c r="C525" s="80" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D525" s="19">
+        <v>46506</v>
       </c>
       <c r="E525" s="68"/>
       <c r="F525" s="68"/>
     </row>
-    <row r="526" spans="1:6">
-[...3 lines deleted...]
-      <c r="B526" s="14" t="s">
+    <row r="526" spans="1:6" ht="78.75">
+      <c r="A526" s="4" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B526" s="10" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C526" s="80" t="s">
         <v>1057</v>
       </c>
-      <c r="C526" s="82" t="s">
-[...3 lines deleted...]
-        <v>46503</v>
+      <c r="D526" s="19">
+        <v>46505</v>
       </c>
       <c r="E526" s="68"/>
       <c r="F526" s="68"/>
     </row>
-    <row r="527" spans="1:6" ht="33.75">
-[...3 lines deleted...]
-      <c r="B527" s="11" t="s">
+    <row r="527" spans="1:6" ht="120.75" customHeight="1">
+      <c r="A527" s="8" t="s">
+        <v>2752</v>
+      </c>
+      <c r="B527" s="10" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C527" s="80" t="s">
         <v>1059</v>
       </c>
-      <c r="C527" s="82" t="s">
-[...3 lines deleted...]
-        <v>46527</v>
+      <c r="D527" s="19">
+        <v>46575</v>
       </c>
       <c r="E527" s="68"/>
       <c r="F527" s="68"/>
     </row>
-    <row r="528" spans="1:6" ht="56.25">
+    <row r="528" spans="1:6" ht="67.5">
       <c r="A528" s="3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="B528" s="14" t="s">
+        <v>1061</v>
+      </c>
+      <c r="C528" s="80" t="s">
         <v>1062</v>
       </c>
-      <c r="B528" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D528" s="19">
-        <v>46506</v>
+        <v>46518</v>
       </c>
       <c r="E528" s="68"/>
       <c r="F528" s="68"/>
     </row>
-    <row r="529" spans="1:6" ht="78.75">
-[...7 lines deleted...]
-        <v>1067</v>
+    <row r="529" spans="1:6" ht="45">
+      <c r="A529" s="3" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B529" s="21" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C529" s="80" t="s">
+        <v>1064</v>
       </c>
       <c r="D529" s="19">
-        <v>46505</v>
+        <v>46524</v>
       </c>
       <c r="E529" s="68"/>
       <c r="F529" s="68"/>
     </row>
-    <row r="530" spans="1:6" ht="120.75" customHeight="1">
-[...7 lines deleted...]
-        <v>1069</v>
+    <row r="530" spans="1:6" ht="202.5">
+      <c r="A530" s="3" t="s">
+        <v>2753</v>
+      </c>
+      <c r="B530" s="14" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C530" s="80" t="s">
+        <v>606</v>
       </c>
       <c r="D530" s="19">
-        <v>46575</v>
+        <v>46530</v>
       </c>
       <c r="E530" s="68"/>
       <c r="F530" s="68"/>
     </row>
-    <row r="531" spans="1:6" ht="67.5">
+    <row r="531" spans="1:6" ht="52.5" customHeight="1">
       <c r="A531" s="3" t="s">
-        <v>1070</v>
-[...5 lines deleted...]
-        <v>1072</v>
+        <v>3510</v>
+      </c>
+      <c r="B531" s="10" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C531" s="80" t="s">
+        <v>3100</v>
       </c>
       <c r="D531" s="19">
-        <v>46518</v>
+        <v>46569</v>
       </c>
       <c r="E531" s="68"/>
       <c r="F531" s="68"/>
     </row>
-    <row r="532" spans="1:6" ht="45">
+    <row r="532" spans="1:6" ht="67.5">
       <c r="A532" s="3" t="s">
-        <v>2946</v>
-[...5 lines deleted...]
-        <v>1074</v>
+        <v>1067</v>
+      </c>
+      <c r="B532" s="10" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C532" s="80" t="s">
+        <v>1069</v>
       </c>
       <c r="D532" s="19">
-        <v>46524</v>
+        <v>46539</v>
       </c>
       <c r="E532" s="68"/>
       <c r="F532" s="68"/>
     </row>
-    <row r="533" spans="1:6" ht="202.5">
+    <row r="533" spans="1:6" ht="69" customHeight="1">
       <c r="A533" s="3" t="s">
-        <v>2811</v>
-[...8 lines deleted...]
-        <v>46530</v>
+        <v>2754</v>
+      </c>
+      <c r="B533" s="10" t="s">
+        <v>1071</v>
+      </c>
+      <c r="C533" s="80" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D533" s="29">
+        <v>46550</v>
       </c>
       <c r="E533" s="68"/>
       <c r="F533" s="68"/>
     </row>
-    <row r="534" spans="1:6" ht="52.5" customHeight="1">
+    <row r="534" spans="1:6" ht="45">
       <c r="A534" s="3" t="s">
-        <v>3617</v>
+        <v>1073</v>
       </c>
       <c r="B534" s="10" t="s">
-        <v>1076</v>
-[...2 lines deleted...]
-        <v>3185</v>
+        <v>1074</v>
+      </c>
+      <c r="C534" s="80" t="s">
+        <v>3101</v>
       </c>
       <c r="D534" s="19">
-        <v>46569</v>
+        <v>46548</v>
       </c>
       <c r="E534" s="68"/>
       <c r="F534" s="68"/>
     </row>
-    <row r="535" spans="1:6" ht="67.5">
+    <row r="535" spans="1:6" ht="147" customHeight="1">
       <c r="A535" s="3" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B535" s="14" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C535" s="80" t="s">
         <v>1077</v>
       </c>
-      <c r="B535" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D535" s="19">
-        <v>46539</v>
+        <v>46561</v>
       </c>
       <c r="E535" s="68"/>
       <c r="F535" s="68"/>
     </row>
-    <row r="536" spans="1:6" ht="69" customHeight="1">
+    <row r="536" spans="1:6" ht="81.599999999999994" customHeight="1">
       <c r="A536" s="3" t="s">
-        <v>2812</v>
-[...8 lines deleted...]
-        <v>46550</v>
+        <v>1078</v>
+      </c>
+      <c r="B536" s="14" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C536" s="80" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D536" s="19">
+        <v>46332</v>
       </c>
       <c r="E536" s="68"/>
       <c r="F536" s="68"/>
     </row>
-    <row r="537" spans="1:6" ht="45">
+    <row r="537" spans="1:6" ht="101.25">
       <c r="A537" s="3" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="B537" s="10" t="s">
-        <v>1084</v>
-[...2 lines deleted...]
-        <v>3186</v>
+        <v>1082</v>
+      </c>
+      <c r="C537" s="80" t="s">
+        <v>3790</v>
       </c>
       <c r="D537" s="19">
-        <v>46548</v>
+        <v>46629</v>
       </c>
       <c r="E537" s="68"/>
       <c r="F537" s="68"/>
     </row>
-    <row r="538" spans="1:6" ht="172.5" customHeight="1">
+    <row r="538" spans="1:6" ht="78.75">
       <c r="A538" s="3" t="s">
-        <v>1085</v>
-[...8 lines deleted...]
-        <v>46561</v>
+        <v>1083</v>
+      </c>
+      <c r="B538" s="11" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C538" s="80" t="s">
+        <v>3791</v>
+      </c>
+      <c r="D538" s="29">
+        <v>46567</v>
       </c>
       <c r="E538" s="68"/>
       <c r="F538" s="68"/>
     </row>
-    <row r="539" spans="1:6" ht="81.599999999999994" customHeight="1">
-[...10 lines deleted...]
-        <v>46332</v>
+    <row r="539" spans="1:6" ht="166.5" customHeight="1">
+      <c r="A539" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="B539" s="10" t="s">
+        <v>3553</v>
+      </c>
+      <c r="C539" s="80" t="s">
+        <v>1086</v>
+      </c>
+      <c r="D539" s="29">
+        <v>46548</v>
       </c>
       <c r="E539" s="68"/>
       <c r="F539" s="68"/>
     </row>
-    <row r="540" spans="1:6" ht="101.25">
+    <row r="540" spans="1:6" ht="107.45" customHeight="1">
       <c r="A540" s="3" t="s">
-        <v>1091</v>
-[...8 lines deleted...]
-        <v>46629</v>
+        <v>2755</v>
+      </c>
+      <c r="B540" s="14" t="s">
+        <v>1087</v>
+      </c>
+      <c r="C540" s="80" t="s">
+        <v>3683</v>
+      </c>
+      <c r="D540" s="29">
+        <v>46563</v>
       </c>
       <c r="E540" s="68"/>
       <c r="F540" s="68"/>
     </row>
-    <row r="541" spans="1:6" ht="78.75">
-[...9 lines deleted...]
-      <c r="D541" s="29">
+    <row r="541" spans="1:6" ht="101.25">
+      <c r="A541" s="4" t="s">
+        <v>3792</v>
+      </c>
+      <c r="B541" s="10" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C541" s="80" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D541" s="19">
         <v>46567</v>
       </c>
       <c r="E541" s="68"/>
       <c r="F541" s="68"/>
     </row>
-    <row r="542" spans="1:6" ht="166.5" customHeight="1">
-[...7 lines deleted...]
-        <v>1096</v>
+    <row r="542" spans="1:6" ht="225">
+      <c r="A542" s="3" t="s">
+        <v>2756</v>
+      </c>
+      <c r="B542" s="20" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C542" s="80" t="s">
+        <v>1091</v>
       </c>
       <c r="D542" s="29">
-        <v>46548</v>
+        <v>46351</v>
       </c>
       <c r="E542" s="68"/>
       <c r="F542" s="68"/>
     </row>
-    <row r="543" spans="1:6" ht="107.45" customHeight="1">
+    <row r="543" spans="1:6" ht="67.5">
       <c r="A543" s="3" t="s">
-        <v>2813</v>
-[...5 lines deleted...]
-        <v>3803</v>
+        <v>1093</v>
+      </c>
+      <c r="B543" s="10" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C543" s="80" t="s">
+        <v>1095</v>
       </c>
       <c r="D543" s="29">
-        <v>46563</v>
+        <v>46565</v>
       </c>
       <c r="E543" s="68"/>
       <c r="F543" s="68"/>
     </row>
-    <row r="544" spans="1:6" ht="112.5">
-[...1 lines deleted...]
-        <v>2814</v>
+    <row r="544" spans="1:6" ht="90">
+      <c r="A544" s="3" t="s">
+        <v>1096</v>
       </c>
       <c r="B544" s="10" t="s">
-        <v>1098</v>
-[...5 lines deleted...]
-        <v>46567</v>
+        <v>1097</v>
+      </c>
+      <c r="C544" s="80" t="s">
+        <v>12</v>
+      </c>
+      <c r="D544" s="29">
+        <v>46576</v>
       </c>
       <c r="E544" s="68"/>
       <c r="F544" s="68"/>
     </row>
-    <row r="545" spans="1:6" ht="236.25">
+    <row r="545" spans="1:6" ht="33.75">
       <c r="A545" s="3" t="s">
-        <v>2815</v>
+        <v>3485</v>
       </c>
       <c r="B545" s="20" t="s">
-        <v>1100</v>
-[...5 lines deleted...]
-        <v>46351</v>
+        <v>1968</v>
+      </c>
+      <c r="C545" s="80" t="s">
+        <v>35</v>
+      </c>
+      <c r="D545" s="19">
+        <v>46563</v>
       </c>
       <c r="E545" s="68"/>
       <c r="F545" s="68"/>
     </row>
-    <row r="546" spans="1:6" ht="67.5">
-[...1 lines deleted...]
-        <v>1103</v>
+    <row r="546" spans="1:6" ht="268.5" customHeight="1">
+      <c r="A546" s="4" t="s">
+        <v>2005</v>
       </c>
       <c r="B546" s="10" t="s">
-        <v>1104</v>
-[...5 lines deleted...]
-        <v>46565</v>
+        <v>1099</v>
+      </c>
+      <c r="C546" s="80" t="s">
+        <v>3102</v>
+      </c>
+      <c r="D546" s="39">
+        <v>46578</v>
       </c>
       <c r="E546" s="68"/>
       <c r="F546" s="68"/>
     </row>
-    <row r="547" spans="1:6" ht="90">
+    <row r="547" spans="1:6" ht="42.75" customHeight="1">
       <c r="A547" s="3" t="s">
-        <v>1106</v>
-[...5 lines deleted...]
-        <v>12</v>
+        <v>1100</v>
+      </c>
+      <c r="B547" s="11" t="s">
+        <v>1101</v>
+      </c>
+      <c r="C547" s="80" t="s">
+        <v>3103</v>
       </c>
       <c r="D547" s="29">
-        <v>46576</v>
+        <v>46572</v>
       </c>
       <c r="E547" s="68"/>
       <c r="F547" s="68"/>
     </row>
-    <row r="548" spans="1:6" ht="22.5">
+    <row r="548" spans="1:6" ht="76.5" customHeight="1">
       <c r="A548" s="3" t="s">
-        <v>1109</v>
+        <v>1102</v>
       </c>
       <c r="B548" s="14" t="s">
-        <v>1110</v>
-[...5 lines deleted...]
-        <v>46221</v>
+        <v>1103</v>
+      </c>
+      <c r="C548" s="80" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D548" s="29">
+        <v>46615</v>
       </c>
       <c r="E548" s="68"/>
       <c r="F548" s="68"/>
     </row>
     <row r="549" spans="1:6" ht="56.25">
       <c r="A549" s="3" t="s">
-        <v>1112</v>
+        <v>1105</v>
       </c>
       <c r="B549" s="14" t="s">
-        <v>1113</v>
-[...5 lines deleted...]
-        <v>46221</v>
+        <v>1106</v>
+      </c>
+      <c r="C549" s="80" t="s">
+        <v>3793</v>
+      </c>
+      <c r="D549" s="29">
+        <v>46349</v>
       </c>
       <c r="E549" s="68"/>
       <c r="F549" s="68"/>
     </row>
-    <row r="550" spans="1:6" ht="72.95" customHeight="1">
+    <row r="550" spans="1:6" ht="56.25">
       <c r="A550" s="3" t="s">
-        <v>3589</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>1107</v>
+      </c>
+      <c r="B550" s="10" t="s">
+        <v>1108</v>
+      </c>
+      <c r="C550" s="80" t="s">
+        <v>1109</v>
       </c>
       <c r="D550" s="19">
-        <v>46563</v>
+        <v>46591</v>
       </c>
       <c r="E550" s="68"/>
       <c r="F550" s="68"/>
     </row>
-    <row r="551" spans="1:6" ht="268.5" customHeight="1">
-[...10 lines deleted...]
-        <v>46578</v>
+    <row r="551" spans="1:6" ht="101.25">
+      <c r="A551" s="3" t="s">
+        <v>2757</v>
+      </c>
+      <c r="B551" s="11" t="s">
+        <v>2171</v>
+      </c>
+      <c r="C551" s="80" t="s">
+        <v>116</v>
+      </c>
+      <c r="D551" s="29">
+        <v>46649</v>
       </c>
       <c r="E551" s="68"/>
       <c r="F551" s="68"/>
     </row>
-    <row r="552" spans="1:6" ht="56.25">
+    <row r="552" spans="1:6" ht="246" customHeight="1">
       <c r="A552" s="3" t="s">
-        <v>1116</v>
-[...5 lines deleted...]
-        <v>3189</v>
+        <v>1110</v>
+      </c>
+      <c r="B552" s="10" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C552" s="80" t="s">
+        <v>3794</v>
       </c>
       <c r="D552" s="29">
-        <v>46572</v>
+        <v>46631</v>
       </c>
       <c r="E552" s="68"/>
       <c r="F552" s="68"/>
     </row>
-    <row r="553" spans="1:6" ht="90">
+    <row r="553" spans="1:6" ht="22.5">
       <c r="A553" s="3" t="s">
-        <v>1118</v>
+        <v>2120</v>
       </c>
       <c r="B553" s="14" t="s">
-        <v>1119</v>
-[...2 lines deleted...]
-        <v>1120</v>
+        <v>1112</v>
+      </c>
+      <c r="C553" s="80" t="s">
+        <v>1113</v>
       </c>
       <c r="D553" s="29">
-        <v>46615</v>
+        <v>46640</v>
       </c>
       <c r="E553" s="68"/>
       <c r="F553" s="68"/>
     </row>
-    <row r="554" spans="1:6" ht="56.25">
+    <row r="554" spans="1:6" ht="101.25">
       <c r="A554" s="3" t="s">
-        <v>1121</v>
-[...8 lines deleted...]
-        <v>46349</v>
+        <v>1114</v>
+      </c>
+      <c r="B554" s="10" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C554" s="80" t="s">
+        <v>506</v>
+      </c>
+      <c r="D554" s="19">
+        <v>46639</v>
       </c>
       <c r="E554" s="68"/>
       <c r="F554" s="68"/>
     </row>
-    <row r="555" spans="1:6" ht="56.25">
+    <row r="555" spans="1:6" ht="101.25">
       <c r="A555" s="3" t="s">
-        <v>1123</v>
+        <v>1116</v>
       </c>
       <c r="B555" s="10" t="s">
-        <v>1124</v>
-[...2 lines deleted...]
-        <v>1125</v>
+        <v>1117</v>
+      </c>
+      <c r="C555" s="80" t="s">
+        <v>5</v>
       </c>
       <c r="D555" s="19">
-        <v>46591</v>
+        <v>46413</v>
       </c>
       <c r="E555" s="68"/>
       <c r="F555" s="68"/>
     </row>
-    <row r="556" spans="1:6" ht="101.25">
-[...10 lines deleted...]
-        <v>46284</v>
+    <row r="556" spans="1:6" ht="67.5">
+      <c r="A556" s="1" t="s">
+        <v>2155</v>
+      </c>
+      <c r="B556" s="10" t="s">
+        <v>1118</v>
+      </c>
+      <c r="C556" s="80" t="s">
+        <v>1119</v>
+      </c>
+      <c r="D556" s="19">
+        <v>46281</v>
       </c>
       <c r="E556" s="68"/>
       <c r="F556" s="68"/>
     </row>
-    <row r="557" spans="1:6" ht="246" customHeight="1">
+    <row r="557" spans="1:6" ht="233.25" customHeight="1">
       <c r="A557" s="3" t="s">
-        <v>1126</v>
+        <v>1120</v>
       </c>
       <c r="B557" s="10" t="s">
-        <v>1127</v>
-[...2 lines deleted...]
-        <v>3474</v>
+        <v>1121</v>
+      </c>
+      <c r="C557" s="80" t="s">
+        <v>3795</v>
       </c>
       <c r="D557" s="29">
-        <v>46266</v>
+        <v>46647</v>
       </c>
       <c r="E557" s="68"/>
       <c r="F557" s="68"/>
     </row>
     <row r="558" spans="1:6" ht="22.5">
       <c r="A558" s="3" t="s">
-        <v>2172</v>
-[...5 lines deleted...]
-        <v>1129</v>
+        <v>2140</v>
+      </c>
+      <c r="B558" s="10" t="s">
+        <v>1122</v>
+      </c>
+      <c r="C558" s="80" t="s">
+        <v>3104</v>
       </c>
       <c r="D558" s="29">
-        <v>46275</v>
+        <v>46284</v>
       </c>
       <c r="E558" s="68"/>
       <c r="F558" s="68"/>
     </row>
-    <row r="559" spans="1:6" ht="101.25">
+    <row r="559" spans="1:6" ht="22.5">
       <c r="A559" s="3" t="s">
-        <v>1130</v>
-[...8 lines deleted...]
-        <v>46274</v>
+        <v>2758</v>
+      </c>
+      <c r="B559" s="14" t="s">
+        <v>1123</v>
+      </c>
+      <c r="C559" s="80" t="s">
+        <v>1124</v>
+      </c>
+      <c r="D559" s="29">
+        <v>46667</v>
       </c>
       <c r="E559" s="68"/>
       <c r="F559" s="68"/>
     </row>
-    <row r="560" spans="1:6" ht="101.25">
+    <row r="560" spans="1:6">
       <c r="A560" s="3" t="s">
-        <v>1132</v>
-[...8 lines deleted...]
-        <v>46413</v>
+        <v>2759</v>
+      </c>
+      <c r="B560" s="14" t="s">
+        <v>1125</v>
+      </c>
+      <c r="C560" s="80" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D560" s="29">
+        <v>46597</v>
       </c>
       <c r="E560" s="68"/>
       <c r="F560" s="68"/>
     </row>
-    <row r="561" spans="1:6" ht="67.5">
-[...10 lines deleted...]
-        <v>46281</v>
+    <row r="561" spans="1:6">
+      <c r="A561" s="3" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B561" s="14" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C561" s="80" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D561" s="29">
+        <v>46331</v>
       </c>
       <c r="E561" s="68"/>
       <c r="F561" s="68"/>
     </row>
-    <row r="562" spans="1:6" ht="233.25" customHeight="1">
+    <row r="562" spans="1:6" ht="91.5" customHeight="1">
       <c r="A562" s="3" t="s">
-        <v>1136</v>
-[...8 lines deleted...]
-        <v>46282</v>
+        <v>1130</v>
+      </c>
+      <c r="B562" s="14" t="s">
+        <v>1131</v>
+      </c>
+      <c r="C562" s="80" t="s">
+        <v>3796</v>
+      </c>
+      <c r="D562" s="19">
+        <v>46664</v>
       </c>
       <c r="E562" s="68"/>
       <c r="F562" s="68"/>
     </row>
-    <row r="563" spans="1:6" ht="22.5">
-[...1 lines deleted...]
-        <v>2192</v>
+    <row r="563" spans="1:6" ht="45">
+      <c r="A563" s="1" t="s">
+        <v>1132</v>
       </c>
       <c r="B563" s="10" t="s">
-        <v>1138</v>
-[...2 lines deleted...]
-        <v>3191</v>
+        <v>1133</v>
+      </c>
+      <c r="C563" s="80" t="s">
+        <v>1134</v>
       </c>
       <c r="D563" s="29">
-        <v>46284</v>
+        <v>46667</v>
       </c>
       <c r="E563" s="68"/>
       <c r="F563" s="68"/>
     </row>
     <row r="564" spans="1:6" ht="22.5">
       <c r="A564" s="3" t="s">
-        <v>2817</v>
+        <v>2760</v>
       </c>
       <c r="B564" s="14" t="s">
-        <v>1139</v>
-[...5 lines deleted...]
-        <v>46302</v>
+        <v>1135</v>
+      </c>
+      <c r="C564" s="80" t="s">
+        <v>1136</v>
+      </c>
+      <c r="D564" s="19">
+        <v>46667</v>
       </c>
       <c r="E564" s="68"/>
       <c r="F564" s="68"/>
     </row>
-    <row r="565" spans="1:6">
-[...10 lines deleted...]
-        <v>46597</v>
+    <row r="565" spans="1:6" ht="56.25">
+      <c r="A565" s="1" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B565" s="10" t="s">
+        <v>2196</v>
+      </c>
+      <c r="C565" s="80" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D565" s="19">
+        <v>46312</v>
       </c>
       <c r="E565" s="68"/>
       <c r="F565" s="68"/>
     </row>
-    <row r="566" spans="1:6">
-[...10 lines deleted...]
-        <v>46331</v>
+    <row r="566" spans="1:6" ht="112.5" customHeight="1">
+      <c r="A566" s="4" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B566" s="10" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C566" s="80" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D566" s="19">
+        <v>46465</v>
       </c>
       <c r="E566" s="68"/>
       <c r="F566" s="68"/>
     </row>
-    <row r="567" spans="1:6" ht="91.5" customHeight="1">
+    <row r="567" spans="1:6" ht="45">
       <c r="A567" s="3" t="s">
-        <v>1146</v>
-[...8 lines deleted...]
-        <v>46299</v>
+        <v>3582</v>
+      </c>
+      <c r="B567" s="10" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C567" s="80" t="s">
+        <v>35</v>
+      </c>
+      <c r="D567" s="29">
+        <v>46561</v>
       </c>
       <c r="E567" s="68"/>
       <c r="F567" s="68"/>
     </row>
-    <row r="568" spans="1:6" ht="45">
-[...1 lines deleted...]
-        <v>1148</v>
+    <row r="568" spans="1:6" ht="90">
+      <c r="A568" s="3" t="s">
+        <v>2761</v>
       </c>
       <c r="B568" s="10" t="s">
-        <v>1149</v>
-[...5 lines deleted...]
-        <v>46302</v>
+        <v>1143</v>
+      </c>
+      <c r="C568" s="80" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D568" s="19">
+        <v>46321</v>
       </c>
       <c r="E568" s="68"/>
       <c r="F568" s="68"/>
     </row>
-    <row r="569" spans="1:6" ht="22.5">
+    <row r="569" spans="1:6" ht="33.75">
       <c r="A569" s="3" t="s">
-        <v>2819</v>
+        <v>1145</v>
       </c>
       <c r="B569" s="14" t="s">
-        <v>1151</v>
-[...2 lines deleted...]
-        <v>1152</v>
+        <v>1146</v>
+      </c>
+      <c r="C569" s="80" t="s">
+        <v>3105</v>
       </c>
       <c r="D569" s="19">
-        <v>46302</v>
+        <v>46320</v>
       </c>
       <c r="E569" s="68"/>
       <c r="F569" s="68"/>
     </row>
-    <row r="570" spans="1:6" ht="56.25">
-[...7 lines deleted...]
-        <v>1154</v>
+    <row r="570" spans="1:6" ht="33.75">
+      <c r="A570" s="3" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B570" s="21" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C570" s="80" t="s">
+        <v>3797</v>
       </c>
       <c r="D570" s="19">
-        <v>46312</v>
+        <v>46314</v>
       </c>
       <c r="E570" s="68"/>
       <c r="F570" s="68"/>
     </row>
-    <row r="571" spans="1:6" ht="112.5" customHeight="1">
-[...1 lines deleted...]
-        <v>1155</v>
+    <row r="571" spans="1:6" ht="45">
+      <c r="A571" s="3" t="s">
+        <v>1149</v>
       </c>
       <c r="B571" s="10" t="s">
-        <v>1156</v>
-[...5 lines deleted...]
-        <v>46465</v>
+        <v>1150</v>
+      </c>
+      <c r="C571" s="80" t="s">
+        <v>1151</v>
+      </c>
+      <c r="D571" s="39">
+        <v>46323</v>
       </c>
       <c r="E571" s="68"/>
       <c r="F571" s="68"/>
     </row>
-    <row r="572" spans="1:6" ht="45">
-[...7 lines deleted...]
-        <v>35</v>
+    <row r="572" spans="1:6" ht="310.5" customHeight="1">
+      <c r="A572" s="4" t="s">
+        <v>1152</v>
+      </c>
+      <c r="B572" s="11" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C572" s="80" t="s">
+        <v>1154</v>
       </c>
       <c r="D572" s="29">
-        <v>46561</v>
+        <v>46483</v>
       </c>
       <c r="E572" s="68"/>
       <c r="F572" s="68"/>
     </row>
-    <row r="573" spans="1:6" ht="90">
+    <row r="573" spans="1:6" ht="56.25">
       <c r="A573" s="3" t="s">
-        <v>2820</v>
+        <v>2762</v>
       </c>
       <c r="B573" s="10" t="s">
-        <v>1159</v>
-[...5 lines deleted...]
-        <v>46321</v>
+        <v>666</v>
+      </c>
+      <c r="C573" s="80" t="s">
+        <v>667</v>
+      </c>
+      <c r="D573" s="29">
+        <v>46280</v>
       </c>
       <c r="E573" s="68"/>
       <c r="F573" s="68"/>
     </row>
-    <row r="574" spans="1:6" ht="33.75">
+    <row r="574" spans="1:6" ht="101.25">
       <c r="A574" s="3" t="s">
-        <v>1161</v>
+        <v>1155</v>
       </c>
       <c r="B574" s="14" t="s">
-        <v>1162</v>
-[...5 lines deleted...]
-        <v>46320</v>
+        <v>1156</v>
+      </c>
+      <c r="C574" s="80" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D574" s="29">
+        <v>46715</v>
       </c>
       <c r="E574" s="68"/>
       <c r="F574" s="68"/>
     </row>
-    <row r="575" spans="1:6" ht="33.75">
+    <row r="575" spans="1:6" ht="81.75" customHeight="1">
       <c r="A575" s="3" t="s">
-        <v>1163</v>
-[...8 lines deleted...]
-        <v>46314</v>
+        <v>1158</v>
+      </c>
+      <c r="B575" s="14" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C575" s="80" t="s">
+        <v>3106</v>
+      </c>
+      <c r="D575" s="29">
+        <v>46347</v>
       </c>
       <c r="E575" s="68"/>
       <c r="F575" s="68"/>
     </row>
-    <row r="576" spans="1:6" ht="45">
+    <row r="576" spans="1:6" ht="57.75" customHeight="1">
       <c r="A576" s="3" t="s">
-        <v>1166</v>
-[...8 lines deleted...]
-        <v>46323</v>
+        <v>1160</v>
+      </c>
+      <c r="B576" s="14" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C576" s="80" t="s">
+        <v>3107</v>
+      </c>
+      <c r="D576" s="29">
+        <v>46349</v>
       </c>
       <c r="E576" s="68"/>
       <c r="F576" s="68"/>
     </row>
-    <row r="577" spans="1:6" ht="310.5" customHeight="1">
-[...7 lines deleted...]
-        <v>1171</v>
+    <row r="577" spans="1:6" ht="33.75">
+      <c r="A577" s="3" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B577" s="14" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C577" s="80" t="s">
+        <v>3108</v>
       </c>
       <c r="D577" s="29">
-        <v>46483</v>
+        <v>46348</v>
       </c>
       <c r="E577" s="68"/>
       <c r="F577" s="68"/>
     </row>
-    <row r="578" spans="1:6" ht="56.25">
+    <row r="578" spans="1:6">
       <c r="A578" s="3" t="s">
-        <v>2821</v>
-[...5 lines deleted...]
-        <v>672</v>
+        <v>1164</v>
+      </c>
+      <c r="B578" s="14" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C578" s="80" t="s">
+        <v>1166</v>
       </c>
       <c r="D578" s="29">
-        <v>46280</v>
+        <v>46349</v>
       </c>
       <c r="E578" s="68"/>
       <c r="F578" s="68"/>
     </row>
-    <row r="579" spans="1:6" ht="101.25">
+    <row r="579" spans="1:6" ht="281.25">
       <c r="A579" s="3" t="s">
-        <v>1172</v>
+        <v>2763</v>
       </c>
       <c r="B579" s="14" t="s">
-        <v>1173</v>
-[...2 lines deleted...]
-        <v>1174</v>
+        <v>1167</v>
+      </c>
+      <c r="C579" s="80" t="s">
+        <v>1168</v>
       </c>
       <c r="D579" s="29">
-        <v>46350</v>
+        <v>46345</v>
       </c>
       <c r="E579" s="68"/>
       <c r="F579" s="68"/>
     </row>
-    <row r="580" spans="1:6" ht="81.75" customHeight="1">
+    <row r="580" spans="1:6" ht="143.25" customHeight="1">
       <c r="A580" s="3" t="s">
-        <v>1175</v>
+        <v>2267</v>
       </c>
       <c r="B580" s="14" t="s">
-        <v>1176</v>
-[...2 lines deleted...]
-        <v>3193</v>
+        <v>1169</v>
+      </c>
+      <c r="C580" s="80" t="s">
+        <v>3379</v>
       </c>
       <c r="D580" s="29">
-        <v>46347</v>
+        <v>46349</v>
       </c>
       <c r="E580" s="68"/>
       <c r="F580" s="68"/>
     </row>
-    <row r="581" spans="1:6" ht="57.75" customHeight="1">
+    <row r="581" spans="1:6" ht="78.75">
       <c r="A581" s="3" t="s">
-        <v>1177</v>
+        <v>2764</v>
       </c>
       <c r="B581" s="14" t="s">
-        <v>1178</v>
-[...2 lines deleted...]
-        <v>3194</v>
+        <v>1170</v>
+      </c>
+      <c r="C581" s="80" t="s">
+        <v>3798</v>
       </c>
       <c r="D581" s="29">
-        <v>46349</v>
+        <v>46351</v>
       </c>
       <c r="E581" s="68"/>
       <c r="F581" s="68"/>
     </row>
-    <row r="582" spans="1:6" ht="33.75">
+    <row r="582" spans="1:6" ht="22.5">
       <c r="A582" s="3" t="s">
-        <v>1179</v>
+        <v>1171</v>
       </c>
       <c r="B582" s="14" t="s">
-        <v>1180</v>
-[...5 lines deleted...]
-        <v>46348</v>
+        <v>1172</v>
+      </c>
+      <c r="C582" s="80" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D582" s="19">
+        <v>46363</v>
       </c>
       <c r="E582" s="68"/>
       <c r="F582" s="68"/>
     </row>
-    <row r="583" spans="1:6">
+    <row r="583" spans="1:6" ht="56.25">
       <c r="A583" s="3" t="s">
-        <v>1181</v>
-[...8 lines deleted...]
-        <v>46349</v>
+        <v>1174</v>
+      </c>
+      <c r="B583" s="10" t="s">
+        <v>1175</v>
+      </c>
+      <c r="C583" s="80" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D583" s="19">
+        <v>46595</v>
       </c>
       <c r="E583" s="68"/>
       <c r="F583" s="68"/>
     </row>
-    <row r="584" spans="1:6" ht="281.25">
-[...10 lines deleted...]
-        <v>46345</v>
+    <row r="584" spans="1:6" ht="112.5">
+      <c r="A584" s="1" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B584" s="11" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C584" s="80" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D584" s="19">
+        <v>46370</v>
       </c>
       <c r="E584" s="68"/>
       <c r="F584" s="68"/>
     </row>
-    <row r="585" spans="1:6" ht="143.25" customHeight="1">
+    <row r="585" spans="1:6">
       <c r="A585" s="3" t="s">
-        <v>2320</v>
-[...8 lines deleted...]
-        <v>46349</v>
+        <v>1180</v>
+      </c>
+      <c r="B585" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="C585" s="80" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D585" s="19">
+        <v>46409</v>
       </c>
       <c r="E585" s="68"/>
       <c r="F585" s="68"/>
     </row>
-    <row r="586" spans="1:6" ht="90">
+    <row r="586" spans="1:6" ht="123.75">
       <c r="A586" s="3" t="s">
-        <v>2823</v>
+        <v>1182</v>
       </c>
       <c r="B586" s="14" t="s">
-        <v>1187</v>
-[...2 lines deleted...]
-        <v>2989</v>
+        <v>1183</v>
+      </c>
+      <c r="C586" s="80" t="s">
+        <v>3799</v>
       </c>
       <c r="D586" s="29">
-        <v>46351</v>
+        <v>46379</v>
       </c>
       <c r="E586" s="68"/>
       <c r="F586" s="68"/>
     </row>
-    <row r="587" spans="1:6" ht="22.5">
-[...10 lines deleted...]
-        <v>46363</v>
+    <row r="587" spans="1:6" ht="95.25" customHeight="1">
+      <c r="A587" s="35" t="s">
+        <v>3800</v>
+      </c>
+      <c r="B587" s="16" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C587" s="80" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D587" s="38">
+        <v>46377</v>
       </c>
       <c r="E587" s="68"/>
       <c r="F587" s="68"/>
     </row>
-    <row r="588" spans="1:6" ht="56.25">
+    <row r="588" spans="1:6" ht="180">
       <c r="A588" s="3" t="s">
-        <v>1191</v>
-[...8 lines deleted...]
-        <v>46595</v>
+        <v>2765</v>
+      </c>
+      <c r="B588" s="14" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C588" s="80" t="s">
+        <v>3684</v>
+      </c>
+      <c r="D588" s="29">
+        <v>46368</v>
       </c>
       <c r="E588" s="68"/>
       <c r="F588" s="68"/>
     </row>
-    <row r="589" spans="1:6" ht="112.5">
+    <row r="589" spans="1:6" ht="123.75">
       <c r="A589" s="1" t="s">
-        <v>1194</v>
+        <v>2766</v>
       </c>
       <c r="B589" s="11" t="s">
-        <v>1195</v>
-[...5 lines deleted...]
-        <v>46370</v>
+        <v>1187</v>
+      </c>
+      <c r="C589" s="80" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D589" s="29">
+        <v>46384</v>
       </c>
       <c r="E589" s="68"/>
       <c r="F589" s="68"/>
     </row>
-    <row r="590" spans="1:6">
+    <row r="590" spans="1:6" ht="228" customHeight="1">
       <c r="A590" s="3" t="s">
-        <v>1197</v>
-[...5 lines deleted...]
-        <v>1198</v>
+        <v>2767</v>
+      </c>
+      <c r="B590" s="14" t="s">
+        <v>1189</v>
+      </c>
+      <c r="C590" s="80" t="s">
+        <v>1190</v>
       </c>
       <c r="D590" s="19">
-        <v>46409</v>
+        <v>46394</v>
       </c>
       <c r="E590" s="68"/>
       <c r="F590" s="68"/>
     </row>
-    <row r="591" spans="1:6" ht="123.75">
+    <row r="591" spans="1:6" ht="22.5">
       <c r="A591" s="3" t="s">
-        <v>1199</v>
+        <v>1191</v>
       </c>
       <c r="B591" s="14" t="s">
-        <v>1200</v>
-[...5 lines deleted...]
-        <v>46379</v>
+        <v>1192</v>
+      </c>
+      <c r="C591" s="80" t="s">
+        <v>3109</v>
+      </c>
+      <c r="D591" s="19">
+        <v>46685</v>
       </c>
       <c r="E591" s="68"/>
       <c r="F591" s="68"/>
     </row>
-    <row r="592" spans="1:6" ht="123.75">
-[...10 lines deleted...]
-        <v>46377</v>
+    <row r="592" spans="1:6" ht="22.5">
+      <c r="A592" s="3" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B592" s="10" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C592" s="80" t="s">
+        <v>3110</v>
+      </c>
+      <c r="D592" s="19">
+        <v>46478</v>
       </c>
       <c r="E592" s="68"/>
       <c r="F592" s="68"/>
     </row>
-    <row r="593" spans="1:6" ht="180">
+    <row r="593" spans="1:6">
       <c r="A593" s="3" t="s">
-        <v>2824</v>
+        <v>1195</v>
       </c>
       <c r="B593" s="14" t="s">
-        <v>1204</v>
-[...5 lines deleted...]
-        <v>46368</v>
+        <v>1196</v>
+      </c>
+      <c r="C593" s="80" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D593" s="19">
+        <v>46493</v>
       </c>
       <c r="E593" s="68"/>
       <c r="F593" s="68"/>
     </row>
-    <row r="594" spans="1:6" ht="123.75">
-[...7 lines deleted...]
-        <v>1206</v>
+    <row r="594" spans="1:6" ht="180">
+      <c r="A594" s="3" t="s">
+        <v>2768</v>
+      </c>
+      <c r="B594" s="14" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C594" s="80" t="s">
+        <v>1199</v>
       </c>
       <c r="D594" s="29">
-        <v>46384</v>
+        <v>46411</v>
       </c>
       <c r="E594" s="68"/>
       <c r="F594" s="68"/>
     </row>
-    <row r="595" spans="1:6" ht="228" customHeight="1">
+    <row r="595" spans="1:6" ht="45">
       <c r="A595" s="3" t="s">
-        <v>2826</v>
+        <v>1200</v>
       </c>
       <c r="B595" s="14" t="s">
-        <v>1207</v>
-[...5 lines deleted...]
-        <v>46394</v>
+        <v>1201</v>
+      </c>
+      <c r="C595" s="80" t="s">
+        <v>1202</v>
+      </c>
+      <c r="D595" s="29">
+        <v>46417</v>
       </c>
       <c r="E595" s="68"/>
       <c r="F595" s="68"/>
     </row>
-    <row r="596" spans="1:6" ht="22.5">
+    <row r="596" spans="1:6" ht="108.75" customHeight="1">
       <c r="A596" s="3" t="s">
-        <v>1209</v>
-[...5 lines deleted...]
-        <v>3196</v>
+        <v>2014</v>
+      </c>
+      <c r="B596" s="20" t="s">
+        <v>2013</v>
+      </c>
+      <c r="C596" s="80" t="s">
+        <v>10</v>
       </c>
       <c r="D596" s="19">
-        <v>46320</v>
+        <v>46568</v>
       </c>
       <c r="E596" s="68"/>
       <c r="F596" s="68"/>
     </row>
-    <row r="597" spans="1:6" ht="22.5">
+    <row r="597" spans="1:6" ht="167.25" customHeight="1">
       <c r="A597" s="3" t="s">
-        <v>1211</v>
+        <v>3111</v>
       </c>
       <c r="B597" s="10" t="s">
-        <v>1212</v>
-[...2 lines deleted...]
-        <v>3197</v>
+        <v>1203</v>
+      </c>
+      <c r="C597" s="80" t="s">
+        <v>414</v>
       </c>
       <c r="D597" s="19">
-        <v>46478</v>
+        <v>46353</v>
       </c>
       <c r="E597" s="68"/>
       <c r="F597" s="68"/>
     </row>
-    <row r="598" spans="1:6">
+    <row r="598" spans="1:6" ht="22.5">
       <c r="A598" s="3" t="s">
-        <v>1213</v>
-[...8 lines deleted...]
-        <v>46493</v>
+        <v>1204</v>
+      </c>
+      <c r="B598" s="36" t="s">
+        <v>1205</v>
+      </c>
+      <c r="C598" s="80" t="s">
+        <v>3112</v>
+      </c>
+      <c r="D598" s="29">
+        <v>46478</v>
       </c>
       <c r="E598" s="68"/>
       <c r="F598" s="68"/>
     </row>
-    <row r="599" spans="1:6" ht="180">
+    <row r="599" spans="1:6">
       <c r="A599" s="3" t="s">
-        <v>2827</v>
+        <v>1206</v>
       </c>
       <c r="B599" s="14" t="s">
-        <v>1216</v>
-[...2 lines deleted...]
-        <v>1217</v>
+        <v>1207</v>
+      </c>
+      <c r="C599" s="80" t="s">
+        <v>1197</v>
       </c>
       <c r="D599" s="29">
-        <v>46411</v>
+        <v>46459</v>
       </c>
       <c r="E599" s="68"/>
       <c r="F599" s="68"/>
     </row>
-    <row r="600" spans="1:6" ht="56.25">
+    <row r="600" spans="1:6">
       <c r="A600" s="3" t="s">
-        <v>1218</v>
+        <v>1208</v>
       </c>
       <c r="B600" s="14" t="s">
-        <v>1219</v>
-[...2 lines deleted...]
-        <v>1220</v>
+        <v>1209</v>
+      </c>
+      <c r="C600" s="80" t="s">
+        <v>1197</v>
       </c>
       <c r="D600" s="29">
-        <v>46417</v>
+        <v>46418</v>
       </c>
       <c r="E600" s="68"/>
       <c r="F600" s="68"/>
     </row>
-    <row r="601" spans="1:6" ht="146.25">
+    <row r="601" spans="1:6" ht="67.5">
       <c r="A601" s="3" t="s">
-        <v>2037</v>
-[...8 lines deleted...]
-        <v>46568</v>
+        <v>2769</v>
+      </c>
+      <c r="B601" s="14" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C601" s="80" t="s">
+        <v>3113</v>
+      </c>
+      <c r="D601" s="29">
+        <v>46420</v>
       </c>
       <c r="E601" s="68"/>
       <c r="F601" s="68"/>
     </row>
-    <row r="602" spans="1:6" ht="167.25" customHeight="1">
+    <row r="602" spans="1:6" ht="45">
       <c r="A602" s="3" t="s">
-        <v>3198</v>
-[...8 lines deleted...]
-        <v>46353</v>
+        <v>1211</v>
+      </c>
+      <c r="B602" s="14" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C602" s="80" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D602" s="29">
+        <v>46425</v>
       </c>
       <c r="E602" s="68"/>
       <c r="F602" s="68"/>
     </row>
-    <row r="603" spans="1:6" ht="22.5">
+    <row r="603" spans="1:6" ht="225">
       <c r="A603" s="3" t="s">
-        <v>1222</v>
-[...5 lines deleted...]
-        <v>3199</v>
+        <v>2403</v>
+      </c>
+      <c r="B603" s="14" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C603" s="80" t="s">
+        <v>83</v>
       </c>
       <c r="D603" s="29">
-        <v>46478</v>
+        <v>46424</v>
       </c>
       <c r="E603" s="68"/>
       <c r="F603" s="68"/>
     </row>
-    <row r="604" spans="1:6">
+    <row r="604" spans="1:6" ht="67.5">
       <c r="A604" s="3" t="s">
-        <v>1224</v>
+        <v>1215</v>
       </c>
       <c r="B604" s="14" t="s">
-        <v>1225</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1216</v>
+      </c>
+      <c r="C604" s="80" t="s">
+        <v>1217</v>
       </c>
       <c r="D604" s="29">
-        <v>46459</v>
+        <v>46368</v>
       </c>
       <c r="E604" s="68"/>
       <c r="F604" s="68"/>
     </row>
-    <row r="605" spans="1:6">
+    <row r="605" spans="1:6" ht="67.5">
       <c r="A605" s="3" t="s">
-        <v>1226</v>
+        <v>1218</v>
       </c>
       <c r="B605" s="14" t="s">
-        <v>1227</v>
-[...2 lines deleted...]
-        <v>1215</v>
+        <v>1219</v>
+      </c>
+      <c r="C605" s="80" t="s">
+        <v>836</v>
       </c>
       <c r="D605" s="29">
-        <v>46418</v>
+        <v>46456</v>
       </c>
       <c r="E605" s="68"/>
       <c r="F605" s="68"/>
     </row>
-    <row r="606" spans="1:6" ht="67.5">
+    <row r="606" spans="1:6" ht="33.75">
       <c r="A606" s="3" t="s">
-        <v>2828</v>
-[...5 lines deleted...]
-        <v>3200</v>
+        <v>1220</v>
+      </c>
+      <c r="B606" s="11" t="s">
+        <v>1221</v>
+      </c>
+      <c r="C606" s="89" t="s">
+        <v>1222</v>
       </c>
       <c r="D606" s="29">
-        <v>46420</v>
+        <v>46455</v>
       </c>
       <c r="E606" s="68"/>
       <c r="F606" s="68"/>
     </row>
-    <row r="607" spans="1:6" ht="45">
+    <row r="607" spans="1:6" ht="22.5">
       <c r="A607" s="3" t="s">
-        <v>1229</v>
+        <v>1223</v>
       </c>
       <c r="B607" s="14" t="s">
-        <v>1230</v>
-[...2 lines deleted...]
-        <v>1231</v>
+        <v>1224</v>
+      </c>
+      <c r="C607" s="80" t="s">
+        <v>5</v>
       </c>
       <c r="D607" s="29">
-        <v>46425</v>
+        <v>46428</v>
       </c>
       <c r="E607" s="68"/>
       <c r="F607" s="68"/>
     </row>
-    <row r="608" spans="1:6" ht="236.25">
+    <row r="608" spans="1:6" ht="33.75">
       <c r="A608" s="3" t="s">
-        <v>2457</v>
+        <v>1225</v>
       </c>
       <c r="B608" s="14" t="s">
-        <v>1232</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>1226</v>
+      </c>
+      <c r="C608" s="80" t="s">
+        <v>5</v>
       </c>
       <c r="D608" s="29">
-        <v>46424</v>
+        <v>46428</v>
       </c>
       <c r="E608" s="68"/>
       <c r="F608" s="68"/>
     </row>
-    <row r="609" spans="1:6" ht="67.5">
+    <row r="609" spans="1:6" ht="33.75">
       <c r="A609" s="3" t="s">
-        <v>1233</v>
+        <v>1227</v>
       </c>
       <c r="B609" s="14" t="s">
-        <v>1234</v>
-[...2 lines deleted...]
-        <v>1235</v>
+        <v>1228</v>
+      </c>
+      <c r="C609" s="80" t="s">
+        <v>3685</v>
       </c>
       <c r="D609" s="29">
-        <v>46368</v>
+        <v>46428</v>
       </c>
       <c r="E609" s="68"/>
       <c r="F609" s="68"/>
     </row>
-    <row r="610" spans="1:6" ht="78.75">
+    <row r="610" spans="1:6" ht="90">
       <c r="A610" s="3" t="s">
-        <v>1236</v>
+        <v>1229</v>
       </c>
       <c r="B610" s="14" t="s">
-        <v>1237</v>
-[...2 lines deleted...]
-        <v>844</v>
+        <v>1230</v>
+      </c>
+      <c r="C610" s="83" t="s">
+        <v>1231</v>
       </c>
       <c r="D610" s="29">
-        <v>46456</v>
+        <v>46435</v>
       </c>
       <c r="E610" s="68"/>
       <c r="F610" s="68"/>
     </row>
-    <row r="611" spans="1:6" ht="45">
+    <row r="611" spans="1:6" ht="22.5">
       <c r="A611" s="3" t="s">
-        <v>1238</v>
-[...5 lines deleted...]
-        <v>1240</v>
+        <v>1232</v>
+      </c>
+      <c r="B611" s="21" t="s">
+        <v>1233</v>
+      </c>
+      <c r="C611" s="80" t="s">
+        <v>589</v>
       </c>
       <c r="D611" s="29">
-        <v>46455</v>
+        <v>46433</v>
       </c>
       <c r="E611" s="68"/>
       <c r="F611" s="68"/>
     </row>
     <row r="612" spans="1:6" ht="22.5">
       <c r="A612" s="3" t="s">
-        <v>1241</v>
+        <v>1234</v>
       </c>
       <c r="B612" s="14" t="s">
-        <v>1242</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>929</v>
+      </c>
+      <c r="C612" s="80" t="s">
+        <v>930</v>
       </c>
       <c r="D612" s="29">
-        <v>46428</v>
+        <v>46460</v>
       </c>
       <c r="E612" s="68"/>
       <c r="F612" s="68"/>
     </row>
-    <row r="613" spans="1:6" ht="33.75">
+    <row r="613" spans="1:6" ht="22.5">
       <c r="A613" s="3" t="s">
-        <v>1243</v>
-[...5 lines deleted...]
-        <v>5</v>
+        <v>1235</v>
+      </c>
+      <c r="B613" s="21" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C613" s="80" t="s">
+        <v>589</v>
       </c>
       <c r="D613" s="29">
-        <v>46428</v>
+        <v>46433</v>
       </c>
       <c r="E613" s="68"/>
       <c r="F613" s="68"/>
     </row>
-    <row r="614" spans="1:6" ht="33.75">
+    <row r="614" spans="1:6" ht="67.5">
       <c r="A614" s="3" t="s">
-        <v>1245</v>
+        <v>1237</v>
       </c>
       <c r="B614" s="14" t="s">
-        <v>1246</v>
-[...2 lines deleted...]
-        <v>3805</v>
+        <v>1238</v>
+      </c>
+      <c r="C614" s="80" t="s">
+        <v>5</v>
       </c>
       <c r="D614" s="29">
-        <v>46428</v>
+        <v>46435</v>
       </c>
       <c r="E614" s="68"/>
       <c r="F614" s="68"/>
     </row>
-    <row r="615" spans="1:6" ht="90">
-[...10 lines deleted...]
-        <v>46435</v>
+    <row r="615" spans="1:6" ht="207.75" customHeight="1">
+      <c r="A615" s="2" t="s">
+        <v>1240</v>
+      </c>
+      <c r="B615" s="20" t="s">
+        <v>1241</v>
+      </c>
+      <c r="C615" s="80" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D615" s="19">
+        <v>46438</v>
       </c>
       <c r="E615" s="68"/>
       <c r="F615" s="68"/>
     </row>
-    <row r="616" spans="1:6" ht="22.5">
+    <row r="616" spans="1:6" ht="180">
       <c r="A616" s="3" t="s">
-        <v>1250</v>
-[...5 lines deleted...]
-        <v>593</v>
+        <v>1243</v>
+      </c>
+      <c r="B616" s="14" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C616" s="80" t="s">
+        <v>3686</v>
       </c>
       <c r="D616" s="29">
-        <v>46433</v>
+        <v>46438</v>
       </c>
       <c r="E616" s="68"/>
       <c r="F616" s="68"/>
     </row>
-    <row r="617" spans="1:6" ht="22.5">
+    <row r="617" spans="1:6" ht="157.5">
       <c r="A617" s="3" t="s">
-        <v>1252</v>
+        <v>1245</v>
       </c>
       <c r="B617" s="14" t="s">
-        <v>939</v>
-[...2 lines deleted...]
-        <v>940</v>
+        <v>1246</v>
+      </c>
+      <c r="C617" s="80" t="s">
+        <v>3114</v>
       </c>
       <c r="D617" s="29">
-        <v>46460</v>
+        <v>46439</v>
       </c>
       <c r="E617" s="68"/>
       <c r="F617" s="68"/>
     </row>
     <row r="618" spans="1:6" ht="22.5">
       <c r="A618" s="3" t="s">
-        <v>1253</v>
-[...5 lines deleted...]
-        <v>593</v>
+        <v>1247</v>
+      </c>
+      <c r="B618" s="14" t="s">
+        <v>2336</v>
+      </c>
+      <c r="C618" s="80" t="s">
+        <v>3115</v>
       </c>
       <c r="D618" s="29">
-        <v>46433</v>
+        <v>46440</v>
       </c>
       <c r="E618" s="68"/>
       <c r="F618" s="68"/>
     </row>
-    <row r="619" spans="1:6" ht="67.5">
+    <row r="619" spans="1:6" ht="78.75">
       <c r="A619" s="3" t="s">
-        <v>1255</v>
-[...5 lines deleted...]
-        <v>5</v>
+        <v>1248</v>
+      </c>
+      <c r="B619" s="11" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C619" s="80" t="s">
+        <v>1250</v>
       </c>
       <c r="D619" s="29">
-        <v>46435</v>
+        <v>46441</v>
       </c>
       <c r="E619" s="68"/>
       <c r="F619" s="68"/>
     </row>
-    <row r="620" spans="1:6" ht="207.75" customHeight="1">
-[...7 lines deleted...]
-        <v>1260</v>
+    <row r="620" spans="1:6">
+      <c r="A620" s="3" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B620" s="10" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C620" s="80" t="s">
+        <v>606</v>
       </c>
       <c r="D620" s="19">
-        <v>46438</v>
+        <v>46440</v>
       </c>
       <c r="E620" s="68"/>
       <c r="F620" s="68"/>
     </row>
-    <row r="621" spans="1:6" ht="180">
+    <row r="621" spans="1:6" ht="80.099999999999994" customHeight="1">
       <c r="A621" s="3" t="s">
-        <v>1261</v>
+        <v>1253</v>
       </c>
       <c r="B621" s="14" t="s">
-        <v>1262</v>
-[...2 lines deleted...]
-        <v>3806</v>
+        <v>1254</v>
+      </c>
+      <c r="C621" s="80" t="s">
+        <v>1255</v>
       </c>
       <c r="D621" s="29">
-        <v>46438</v>
+        <v>46441</v>
       </c>
       <c r="E621" s="68"/>
       <c r="F621" s="68"/>
     </row>
-    <row r="622" spans="1:6" ht="157.5">
-[...10 lines deleted...]
-        <v>46439</v>
+    <row r="622" spans="1:6" ht="281.25">
+      <c r="A622" s="1" t="s">
+        <v>2770</v>
+      </c>
+      <c r="B622" s="11" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C622" s="80" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D622" s="19">
+        <v>46446</v>
       </c>
       <c r="E622" s="68"/>
       <c r="F622" s="68"/>
     </row>
-    <row r="623" spans="1:6" ht="22.5">
+    <row r="623" spans="1:6" ht="22.5" customHeight="1">
       <c r="A623" s="3" t="s">
-        <v>1265</v>
+        <v>1258</v>
       </c>
       <c r="B623" s="14" t="s">
-        <v>2389</v>
-[...2 lines deleted...]
-        <v>3202</v>
+        <v>1259</v>
+      </c>
+      <c r="C623" s="80" t="s">
+        <v>1260</v>
       </c>
       <c r="D623" s="29">
-        <v>46440</v>
+        <v>46441</v>
       </c>
       <c r="E623" s="68"/>
       <c r="F623" s="68"/>
     </row>
-    <row r="624" spans="1:6" ht="78.75">
+    <row r="624" spans="1:6" ht="24.75" customHeight="1">
       <c r="A624" s="3" t="s">
-        <v>1266</v>
-[...8 lines deleted...]
-        <v>46441</v>
+        <v>1261</v>
+      </c>
+      <c r="B624" s="14" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C624" s="80" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D624" s="48">
+        <v>46446</v>
       </c>
       <c r="E624" s="68"/>
       <c r="F624" s="68"/>
     </row>
-    <row r="625" spans="1:6">
+    <row r="625" spans="1:6" ht="66.599999999999994" customHeight="1">
       <c r="A625" s="3" t="s">
-        <v>1269</v>
-[...8 lines deleted...]
-        <v>46440</v>
+        <v>1264</v>
+      </c>
+      <c r="B625" s="14" t="s">
+        <v>1265</v>
+      </c>
+      <c r="C625" s="80" t="s">
+        <v>3116</v>
+      </c>
+      <c r="D625" s="29">
+        <v>46454</v>
       </c>
       <c r="E625" s="68"/>
       <c r="F625" s="68"/>
     </row>
-    <row r="626" spans="1:6" ht="80.099999999999994" customHeight="1">
+    <row r="626" spans="1:6" ht="22.5">
       <c r="A626" s="3" t="s">
-        <v>1271</v>
-[...5 lines deleted...]
-        <v>1273</v>
+        <v>1266</v>
+      </c>
+      <c r="B626" s="11" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C626" s="80" t="s">
+        <v>1268</v>
       </c>
       <c r="D626" s="29">
-        <v>46441</v>
+        <v>46455</v>
       </c>
       <c r="E626" s="68"/>
       <c r="F626" s="68"/>
     </row>
-    <row r="627" spans="1:6" ht="292.5">
+    <row r="627" spans="1:6">
       <c r="A627" s="1" t="s">
-        <v>2829</v>
-[...5 lines deleted...]
-        <v>1275</v>
+        <v>1269</v>
+      </c>
+      <c r="B627" s="10" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C627" s="80" t="s">
+        <v>1242</v>
       </c>
       <c r="D627" s="19">
-        <v>46446</v>
+        <v>46459</v>
       </c>
       <c r="E627" s="68"/>
       <c r="F627" s="68"/>
     </row>
-    <row r="628" spans="1:6" ht="22.5" customHeight="1">
+    <row r="628" spans="1:6" ht="78.75">
       <c r="A628" s="3" t="s">
-        <v>1276</v>
+        <v>1271</v>
       </c>
       <c r="B628" s="14" t="s">
-        <v>1277</v>
-[...2 lines deleted...]
-        <v>1278</v>
+        <v>1272</v>
+      </c>
+      <c r="C628" s="80" t="s">
+        <v>3380</v>
       </c>
       <c r="D628" s="29">
-        <v>46441</v>
+        <v>46505</v>
       </c>
       <c r="E628" s="68"/>
       <c r="F628" s="68"/>
     </row>
-    <row r="629" spans="1:6" ht="24.75" customHeight="1">
+    <row r="629" spans="1:6" ht="46.5" customHeight="1">
       <c r="A629" s="3" t="s">
-        <v>1279</v>
+        <v>2879</v>
       </c>
       <c r="B629" s="14" t="s">
-        <v>1280</v>
-[...5 lines deleted...]
-        <v>46446</v>
+        <v>1273</v>
+      </c>
+      <c r="C629" s="80" t="s">
+        <v>1274</v>
+      </c>
+      <c r="D629" s="29">
+        <v>46506</v>
       </c>
       <c r="E629" s="68"/>
       <c r="F629" s="68"/>
     </row>
-    <row r="630" spans="1:6" ht="66.599999999999994" customHeight="1">
+    <row r="630" spans="1:6" ht="22.5">
       <c r="A630" s="3" t="s">
-        <v>1282</v>
+        <v>1275</v>
       </c>
       <c r="B630" s="14" t="s">
-        <v>1283</v>
-[...2 lines deleted...]
-        <v>3203</v>
+        <v>1276</v>
+      </c>
+      <c r="C630" s="80" t="s">
+        <v>1277</v>
       </c>
       <c r="D630" s="29">
-        <v>46454</v>
+        <v>46505</v>
       </c>
       <c r="E630" s="68"/>
       <c r="F630" s="68"/>
     </row>
     <row r="631" spans="1:6" ht="22.5">
       <c r="A631" s="3" t="s">
-        <v>1284</v>
-[...5 lines deleted...]
-        <v>1286</v>
+        <v>2771</v>
+      </c>
+      <c r="B631" s="14" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C631" s="80" t="s">
+        <v>1279</v>
       </c>
       <c r="D631" s="29">
-        <v>46455</v>
+        <v>46418</v>
       </c>
       <c r="E631" s="68"/>
       <c r="F631" s="68"/>
     </row>
     <row r="632" spans="1:6">
-      <c r="A632" s="1" t="s">
-[...9 lines deleted...]
-        <v>46459</v>
+      <c r="A632" s="3" t="s">
+        <v>2429</v>
+      </c>
+      <c r="B632" s="14" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C632" s="80" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D632" s="29">
+        <v>46386</v>
       </c>
       <c r="E632" s="68"/>
       <c r="F632" s="68"/>
     </row>
-    <row r="633" spans="1:6" ht="78.75">
+    <row r="633" spans="1:6" ht="67.5">
       <c r="A633" s="3" t="s">
-        <v>1289</v>
+        <v>2772</v>
       </c>
       <c r="B633" s="14" t="s">
-        <v>1290</v>
-[...5 lines deleted...]
-        <v>46505</v>
+        <v>768</v>
+      </c>
+      <c r="C633" s="80" t="s">
+        <v>769</v>
+      </c>
+      <c r="D633" s="19">
+        <v>46507</v>
       </c>
       <c r="E633" s="68"/>
       <c r="F633" s="68"/>
     </row>
-    <row r="634" spans="1:6" ht="46.5" customHeight="1">
+    <row r="634" spans="1:6" ht="78.75">
       <c r="A634" s="3" t="s">
-        <v>2947</v>
+        <v>2773</v>
       </c>
       <c r="B634" s="14" t="s">
-        <v>1291</v>
-[...2 lines deleted...]
-        <v>1292</v>
+        <v>1284</v>
+      </c>
+      <c r="C634" s="80" t="s">
+        <v>1285</v>
       </c>
       <c r="D634" s="29">
-        <v>46506</v>
+        <v>46476</v>
       </c>
       <c r="E634" s="68"/>
       <c r="F634" s="68"/>
     </row>
-    <row r="635" spans="1:6" ht="22.5">
-[...10 lines deleted...]
-        <v>46505</v>
+    <row r="635" spans="1:6" ht="67.5">
+      <c r="A635" s="1" t="s">
+        <v>2774</v>
+      </c>
+      <c r="B635" s="10" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C635" s="80" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D635" s="19">
+        <v>46533</v>
       </c>
       <c r="E635" s="68"/>
       <c r="F635" s="68"/>
     </row>
-    <row r="636" spans="1:6" ht="22.5">
+    <row r="636" spans="1:6" ht="112.5" customHeight="1">
       <c r="A636" s="3" t="s">
-        <v>2830</v>
-[...8 lines deleted...]
-        <v>46418</v>
+        <v>2053</v>
+      </c>
+      <c r="B636" s="10" t="s">
+        <v>2052</v>
+      </c>
+      <c r="C636" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D636" s="19">
+        <v>46605</v>
       </c>
       <c r="E636" s="68"/>
       <c r="F636" s="68"/>
     </row>
-    <row r="637" spans="1:6">
+    <row r="637" spans="1:6" ht="246.75" customHeight="1">
       <c r="A637" s="3" t="s">
-        <v>2483</v>
+        <v>2775</v>
       </c>
       <c r="B637" s="14" t="s">
-        <v>1298</v>
-[...5 lines deleted...]
-        <v>46386</v>
+        <v>1288</v>
+      </c>
+      <c r="C637" s="80" t="s">
+        <v>1289</v>
+      </c>
+      <c r="D637" s="19">
+        <v>46545</v>
       </c>
       <c r="E637" s="68"/>
       <c r="F637" s="68"/>
     </row>
     <row r="638" spans="1:6" ht="67.5">
       <c r="A638" s="3" t="s">
-        <v>2831</v>
-[...5 lines deleted...]
-        <v>774</v>
+        <v>2776</v>
+      </c>
+      <c r="B638" s="10" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C638" s="80" t="s">
+        <v>1291</v>
       </c>
       <c r="D638" s="19">
-        <v>46507</v>
+        <v>46491</v>
       </c>
       <c r="E638" s="68"/>
       <c r="F638" s="68"/>
     </row>
-    <row r="639" spans="1:6" ht="78.75">
+    <row r="639" spans="1:6" ht="45">
       <c r="A639" s="3" t="s">
-        <v>2832</v>
-[...8 lines deleted...]
-        <v>46476</v>
+        <v>1292</v>
+      </c>
+      <c r="B639" s="10" t="s">
+        <v>1293</v>
+      </c>
+      <c r="C639" s="80" t="s">
+        <v>1294</v>
+      </c>
+      <c r="D639" s="19">
+        <v>46545</v>
       </c>
       <c r="E639" s="68"/>
       <c r="F639" s="68"/>
     </row>
-    <row r="640" spans="1:6" ht="67.5">
-[...10 lines deleted...]
-        <v>46533</v>
+    <row r="640" spans="1:6" ht="90">
+      <c r="A640" s="3" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B640" s="14" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C640" s="80" t="s">
+        <v>3117</v>
+      </c>
+      <c r="D640" s="29">
+        <v>46547</v>
       </c>
       <c r="E640" s="68"/>
       <c r="F640" s="68"/>
     </row>
-    <row r="641" spans="1:6" ht="112.5" customHeight="1">
+    <row r="641" spans="1:6" ht="67.5">
       <c r="A641" s="3" t="s">
-        <v>2090</v>
+        <v>2777</v>
       </c>
       <c r="B641" s="10" t="s">
-        <v>2089</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>1297</v>
+      </c>
+      <c r="C641" s="80" t="s">
+        <v>1298</v>
       </c>
       <c r="D641" s="19">
-        <v>46605</v>
+        <v>46509</v>
       </c>
       <c r="E641" s="68"/>
       <c r="F641" s="68"/>
     </row>
-    <row r="642" spans="1:6" ht="281.25">
+    <row r="642" spans="1:6" ht="90">
       <c r="A642" s="3" t="s">
-        <v>2834</v>
+        <v>2778</v>
       </c>
       <c r="B642" s="14" t="s">
-        <v>1306</v>
-[...2 lines deleted...]
-        <v>1307</v>
+        <v>1299</v>
+      </c>
+      <c r="C642" s="80" t="s">
+        <v>1300</v>
       </c>
       <c r="D642" s="19">
-        <v>46545</v>
+        <v>46554</v>
       </c>
       <c r="E642" s="68"/>
       <c r="F642" s="68"/>
     </row>
-    <row r="643" spans="1:6" ht="67.5">
+    <row r="643" spans="1:6" ht="45">
       <c r="A643" s="3" t="s">
-        <v>2835</v>
-[...5 lines deleted...]
-        <v>1309</v>
+        <v>2100</v>
+      </c>
+      <c r="B643" s="14" t="s">
+        <v>1301</v>
+      </c>
+      <c r="C643" s="80" t="s">
+        <v>3687</v>
       </c>
       <c r="D643" s="19">
-        <v>46491</v>
+        <v>46556</v>
       </c>
       <c r="E643" s="68"/>
       <c r="F643" s="68"/>
     </row>
-    <row r="644" spans="1:6" ht="45">
+    <row r="644" spans="1:6" ht="67.5">
       <c r="A644" s="3" t="s">
-        <v>1310</v>
-[...8 lines deleted...]
-        <v>46545</v>
+        <v>2779</v>
+      </c>
+      <c r="B644" s="11" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C644" s="80" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D644" s="29">
+        <v>46559</v>
       </c>
       <c r="E644" s="68"/>
       <c r="F644" s="68"/>
     </row>
-    <row r="645" spans="1:6" ht="90">
+    <row r="645" spans="1:6" ht="67.5">
       <c r="A645" s="3" t="s">
-        <v>1313</v>
+        <v>2051</v>
       </c>
       <c r="B645" s="14" t="s">
-        <v>1314</v>
-[...5 lines deleted...]
-        <v>46547</v>
+        <v>1304</v>
+      </c>
+      <c r="C645" s="80" t="s">
+        <v>3118</v>
+      </c>
+      <c r="D645" s="19">
+        <v>46559</v>
       </c>
       <c r="E645" s="68"/>
       <c r="F645" s="68"/>
     </row>
-    <row r="646" spans="1:6" ht="67.5">
-[...1 lines deleted...]
-        <v>2836</v>
+    <row r="646" spans="1:6" ht="183" customHeight="1">
+      <c r="A646" s="1" t="s">
+        <v>1305</v>
       </c>
       <c r="B646" s="10" t="s">
-        <v>1315</v>
-[...2 lines deleted...]
-        <v>1316</v>
+        <v>1306</v>
+      </c>
+      <c r="C646" s="80" t="s">
+        <v>1307</v>
       </c>
       <c r="D646" s="19">
-        <v>46509</v>
+        <v>46560</v>
       </c>
       <c r="E646" s="68"/>
       <c r="F646" s="68"/>
     </row>
-    <row r="647" spans="1:6" ht="101.25">
+    <row r="647" spans="1:6">
       <c r="A647" s="3" t="s">
-        <v>2837</v>
-[...5 lines deleted...]
-        <v>1318</v>
+        <v>2780</v>
+      </c>
+      <c r="B647" s="10" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C647" s="80" t="s">
+        <v>1309</v>
       </c>
       <c r="D647" s="19">
-        <v>46554</v>
+        <v>46561</v>
       </c>
       <c r="E647" s="68"/>
       <c r="F647" s="68"/>
     </row>
     <row r="648" spans="1:6" ht="45">
       <c r="A648" s="3" t="s">
-        <v>2143</v>
-[...5 lines deleted...]
-        <v>3807</v>
+        <v>1310</v>
+      </c>
+      <c r="B648" s="10" t="s">
+        <v>1311</v>
+      </c>
+      <c r="C648" s="80" t="s">
+        <v>35</v>
       </c>
       <c r="D648" s="19">
-        <v>46556</v>
+        <v>46569</v>
       </c>
       <c r="E648" s="68"/>
       <c r="F648" s="68"/>
     </row>
-    <row r="649" spans="1:6" ht="67.5">
+    <row r="649" spans="1:6">
       <c r="A649" s="3" t="s">
-        <v>2838</v>
-[...8 lines deleted...]
-        <v>46559</v>
+        <v>1312</v>
+      </c>
+      <c r="B649" s="14" t="s">
+        <v>1313</v>
+      </c>
+      <c r="C649" s="80" t="s">
+        <v>1314</v>
+      </c>
+      <c r="D649" s="19">
+        <v>46561</v>
       </c>
       <c r="E649" s="68"/>
       <c r="F649" s="68"/>
     </row>
-    <row r="650" spans="1:6" ht="67.5">
+    <row r="650" spans="1:6" ht="22.5">
       <c r="A650" s="3" t="s">
-        <v>2088</v>
+        <v>1941</v>
       </c>
       <c r="B650" s="14" t="s">
-        <v>1322</v>
-[...2 lines deleted...]
-        <v>3205</v>
+        <v>1315</v>
+      </c>
+      <c r="C650" s="80" t="s">
+        <v>1316</v>
       </c>
       <c r="D650" s="19">
-        <v>46559</v>
+        <v>46616</v>
       </c>
       <c r="E650" s="68"/>
       <c r="F650" s="68"/>
     </row>
-    <row r="651" spans="1:6" ht="213.75">
-[...1 lines deleted...]
-        <v>1323</v>
+    <row r="651" spans="1:6" ht="146.25">
+      <c r="A651" s="3" t="s">
+        <v>1317</v>
       </c>
       <c r="B651" s="10" t="s">
-        <v>1324</v>
-[...5 lines deleted...]
-        <v>46560</v>
+        <v>1998</v>
+      </c>
+      <c r="C651" s="80" t="s">
+        <v>1318</v>
+      </c>
+      <c r="D651" s="29">
+        <v>46465</v>
       </c>
       <c r="E651" s="68"/>
       <c r="F651" s="68"/>
     </row>
-    <row r="652" spans="1:6">
+    <row r="652" spans="1:6" ht="78.75">
       <c r="A652" s="3" t="s">
-        <v>2839</v>
+        <v>2781</v>
       </c>
       <c r="B652" s="10" t="s">
-        <v>1326</v>
-[...5 lines deleted...]
-        <v>46561</v>
+        <v>422</v>
+      </c>
+      <c r="C652" s="80" t="s">
+        <v>3801</v>
+      </c>
+      <c r="D652" s="29">
+        <v>46615</v>
       </c>
       <c r="E652" s="68"/>
       <c r="F652" s="68"/>
     </row>
-    <row r="653" spans="1:6" ht="45">
+    <row r="653" spans="1:6" ht="157.5">
       <c r="A653" s="3" t="s">
-        <v>1328</v>
-[...8 lines deleted...]
-        <v>46569</v>
+        <v>1320</v>
+      </c>
+      <c r="B653" s="14" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C653" s="80" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D653" s="29">
+        <v>46581</v>
       </c>
       <c r="E653" s="68"/>
       <c r="F653" s="68"/>
     </row>
-    <row r="654" spans="1:6">
+    <row r="654" spans="1:6" ht="33.75">
       <c r="A654" s="3" t="s">
-        <v>1330</v>
-[...5 lines deleted...]
-        <v>1332</v>
+        <v>1323</v>
+      </c>
+      <c r="B654" s="10" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C654" s="80" t="s">
+        <v>1325</v>
       </c>
       <c r="D654" s="19">
-        <v>46561</v>
+        <v>46585</v>
       </c>
       <c r="E654" s="68"/>
       <c r="F654" s="68"/>
     </row>
-    <row r="655" spans="1:6" ht="22.5">
-[...10 lines deleted...]
-        <v>46251</v>
+    <row r="655" spans="1:6" ht="56.25">
+      <c r="A655" s="1" t="s">
+        <v>1940</v>
+      </c>
+      <c r="B655" s="11" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C655" s="80" t="s">
+        <v>3381</v>
+      </c>
+      <c r="D655" s="29">
+        <v>46585</v>
       </c>
       <c r="E655" s="68"/>
       <c r="F655" s="68"/>
     </row>
-    <row r="656" spans="1:6" ht="146.25">
+    <row r="656" spans="1:6" ht="67.5">
       <c r="A656" s="3" t="s">
-        <v>1335</v>
+        <v>1327</v>
       </c>
       <c r="B656" s="10" t="s">
-        <v>2021</v>
-[...2 lines deleted...]
-        <v>1336</v>
+        <v>2012</v>
+      </c>
+      <c r="C656" s="80" t="s">
+        <v>1328</v>
       </c>
       <c r="D656" s="29">
-        <v>46465</v>
+        <v>46579</v>
       </c>
       <c r="E656" s="68"/>
       <c r="F656" s="68"/>
     </row>
-    <row r="657" spans="1:6" ht="78.75">
+    <row r="657" spans="1:6" ht="22.5">
       <c r="A657" s="3" t="s">
-        <v>2840</v>
-[...5 lines deleted...]
-        <v>3206</v>
+        <v>2019</v>
+      </c>
+      <c r="B657" s="14" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C657" s="80" t="s">
+        <v>12</v>
       </c>
       <c r="D657" s="29">
-        <v>46250</v>
+        <v>46584</v>
       </c>
       <c r="E657" s="68"/>
       <c r="F657" s="68"/>
     </row>
-    <row r="658" spans="1:6" ht="157.5">
+    <row r="658" spans="1:6" ht="67.5">
       <c r="A658" s="3" t="s">
-        <v>1338</v>
+        <v>1329</v>
       </c>
       <c r="B658" s="14" t="s">
-        <v>1339</v>
-[...2 lines deleted...]
-        <v>1340</v>
+        <v>1330</v>
+      </c>
+      <c r="C658" s="80" t="s">
+        <v>342</v>
       </c>
       <c r="D658" s="29">
-        <v>46581</v>
+        <v>46296</v>
       </c>
       <c r="E658" s="68"/>
       <c r="F658" s="68"/>
     </row>
-    <row r="659" spans="1:6" ht="33.75">
+    <row r="659" spans="1:6">
       <c r="A659" s="3" t="s">
-        <v>1341</v>
-[...8 lines deleted...]
-        <v>46585</v>
+        <v>1331</v>
+      </c>
+      <c r="B659" s="14" t="s">
+        <v>1332</v>
+      </c>
+      <c r="C659" s="80" t="s">
+        <v>342</v>
+      </c>
+      <c r="D659" s="29">
+        <v>46346</v>
       </c>
       <c r="E659" s="68"/>
       <c r="F659" s="68"/>
     </row>
-    <row r="660" spans="1:6" ht="56.25">
-[...7 lines deleted...]
-        <v>3478</v>
+    <row r="660" spans="1:6" ht="22.5">
+      <c r="A660" s="3" t="s">
+        <v>1333</v>
+      </c>
+      <c r="B660" s="14" t="s">
+        <v>1334</v>
+      </c>
+      <c r="C660" s="80" t="s">
+        <v>3119</v>
       </c>
       <c r="D660" s="29">
-        <v>46585</v>
+        <v>46374</v>
       </c>
       <c r="E660" s="68"/>
       <c r="F660" s="68"/>
     </row>
-    <row r="661" spans="1:6" ht="67.5">
+    <row r="661" spans="1:6" ht="56.25">
       <c r="A661" s="3" t="s">
-        <v>1345</v>
-[...5 lines deleted...]
-        <v>1346</v>
+        <v>1335</v>
+      </c>
+      <c r="B661" s="14" t="s">
+        <v>1336</v>
+      </c>
+      <c r="C661" s="80" t="s">
+        <v>2915</v>
       </c>
       <c r="D661" s="29">
-        <v>46579</v>
+        <v>46596</v>
       </c>
       <c r="E661" s="68"/>
       <c r="F661" s="68"/>
     </row>
-    <row r="662" spans="1:6" ht="22.5">
+    <row r="662" spans="1:6">
       <c r="A662" s="3" t="s">
-        <v>2043</v>
+        <v>1338</v>
       </c>
       <c r="B662" s="14" t="s">
-        <v>2044</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1339</v>
+      </c>
+      <c r="C662" s="80" t="s">
+        <v>1340</v>
       </c>
       <c r="D662" s="29">
-        <v>46584</v>
+        <v>46596</v>
       </c>
       <c r="E662" s="68"/>
       <c r="F662" s="68"/>
     </row>
-    <row r="663" spans="1:6" ht="67.5">
+    <row r="663" spans="1:6" ht="56.25">
       <c r="A663" s="3" t="s">
-        <v>1347</v>
+        <v>1341</v>
       </c>
       <c r="B663" s="14" t="s">
-        <v>1348</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>1103</v>
+      </c>
+      <c r="C663" s="80" t="s">
+        <v>3120</v>
       </c>
       <c r="D663" s="29">
-        <v>46230</v>
+        <v>46599</v>
       </c>
       <c r="E663" s="68"/>
       <c r="F663" s="68"/>
     </row>
     <row r="664" spans="1:6">
       <c r="A664" s="3" t="s">
-        <v>1349</v>
+        <v>1342</v>
       </c>
       <c r="B664" s="14" t="s">
-        <v>1350</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>1343</v>
+      </c>
+      <c r="C664" s="80" t="s">
+        <v>1344</v>
       </c>
       <c r="D664" s="29">
-        <v>46230</v>
+        <v>46345</v>
       </c>
       <c r="E664" s="68"/>
       <c r="F664" s="68"/>
     </row>
-    <row r="665" spans="1:6" ht="22.5">
+    <row r="665" spans="1:6" ht="78.75">
       <c r="A665" s="3" t="s">
-        <v>1351</v>
+        <v>1345</v>
       </c>
       <c r="B665" s="14" t="s">
-        <v>1352</v>
-[...2 lines deleted...]
-        <v>3207</v>
+        <v>1346</v>
+      </c>
+      <c r="C665" s="80" t="s">
+        <v>3688</v>
       </c>
       <c r="D665" s="29">
-        <v>46374</v>
+        <v>46602</v>
       </c>
       <c r="E665" s="68"/>
       <c r="F665" s="68"/>
     </row>
     <row r="666" spans="1:6" ht="56.25">
       <c r="A666" s="3" t="s">
-        <v>1353</v>
+        <v>1347</v>
       </c>
       <c r="B666" s="14" t="s">
-        <v>1354</v>
-[...2 lines deleted...]
-        <v>2990</v>
+        <v>1348</v>
+      </c>
+      <c r="C666" s="80" t="s">
+        <v>116</v>
       </c>
       <c r="D666" s="29">
-        <v>46231</v>
+        <v>46367</v>
       </c>
       <c r="E666" s="68"/>
       <c r="F666" s="68"/>
     </row>
-    <row r="667" spans="1:6">
+    <row r="667" spans="1:6" ht="33.75">
       <c r="A667" s="3" t="s">
-        <v>1356</v>
+        <v>1349</v>
       </c>
       <c r="B667" s="14" t="s">
-        <v>1357</v>
-[...2 lines deleted...]
-        <v>1358</v>
+        <v>1350</v>
+      </c>
+      <c r="C667" s="80" t="s">
+        <v>1351</v>
       </c>
       <c r="D667" s="29">
-        <v>46596</v>
+        <v>46459</v>
       </c>
       <c r="E667" s="68"/>
       <c r="F667" s="68"/>
     </row>
-    <row r="668" spans="1:6" ht="56.25">
+    <row r="668" spans="1:6" ht="45">
       <c r="A668" s="3" t="s">
-        <v>1359</v>
+        <v>3705</v>
       </c>
       <c r="B668" s="14" t="s">
-        <v>1119</v>
-[...2 lines deleted...]
-        <v>3208</v>
+        <v>1352</v>
+      </c>
+      <c r="C668" s="80" t="s">
+        <v>1353</v>
       </c>
       <c r="D668" s="29">
-        <v>46599</v>
+        <v>46374</v>
       </c>
       <c r="E668" s="68"/>
       <c r="F668" s="68"/>
     </row>
-    <row r="669" spans="1:6">
+    <row r="669" spans="1:6" ht="45">
       <c r="A669" s="3" t="s">
-        <v>1360</v>
+        <v>2782</v>
       </c>
       <c r="B669" s="14" t="s">
-        <v>1361</v>
-[...2 lines deleted...]
-        <v>1362</v>
+        <v>1354</v>
+      </c>
+      <c r="C669" s="80" t="s">
+        <v>3802</v>
       </c>
       <c r="D669" s="29">
-        <v>46345</v>
+        <v>46615</v>
       </c>
       <c r="E669" s="68"/>
       <c r="F669" s="68"/>
     </row>
-    <row r="670" spans="1:6" ht="78.75">
-[...10 lines deleted...]
-        <v>46237</v>
+    <row r="670" spans="1:6" ht="314.25" customHeight="1">
+      <c r="A670" s="8" t="s">
+        <v>3803</v>
+      </c>
+      <c r="B670" s="10" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C670" s="80" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D670" s="19">
+        <v>46436</v>
       </c>
       <c r="E670" s="68"/>
       <c r="F670" s="68"/>
     </row>
-    <row r="671" spans="1:6" ht="67.5">
+    <row r="671" spans="1:6" ht="45">
       <c r="A671" s="3" t="s">
-        <v>1365</v>
+        <v>2047</v>
       </c>
       <c r="B671" s="14" t="s">
-        <v>1366</v>
-[...2 lines deleted...]
-        <v>116</v>
+        <v>1356</v>
+      </c>
+      <c r="C671" s="80" t="s">
+        <v>1357</v>
       </c>
       <c r="D671" s="29">
-        <v>46237</v>
+        <v>46600</v>
       </c>
       <c r="E671" s="68"/>
       <c r="F671" s="68"/>
     </row>
-    <row r="672" spans="1:6" ht="33.75">
+    <row r="672" spans="1:6" ht="77.45" customHeight="1">
       <c r="A672" s="3" t="s">
-        <v>1367</v>
-[...5 lines deleted...]
-        <v>1369</v>
+        <v>1358</v>
+      </c>
+      <c r="B672" s="10" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C672" s="80" t="s">
+        <v>3804</v>
       </c>
       <c r="D672" s="29">
-        <v>46459</v>
+        <v>46592</v>
       </c>
       <c r="E672" s="68"/>
       <c r="F672" s="68"/>
     </row>
-    <row r="673" spans="1:6" ht="45">
-[...10 lines deleted...]
-        <v>46374</v>
+    <row r="673" spans="1:6" ht="191.25" customHeight="1">
+      <c r="A673" s="2" t="s">
+        <v>2783</v>
+      </c>
+      <c r="B673" s="20" t="s">
+        <v>2065</v>
+      </c>
+      <c r="C673" s="80" t="s">
+        <v>3121</v>
+      </c>
+      <c r="D673" s="19">
+        <v>46607</v>
       </c>
       <c r="E673" s="68"/>
       <c r="F673" s="68"/>
     </row>
-    <row r="674" spans="1:6" ht="56.25">
+    <row r="674" spans="1:6" ht="22.5">
       <c r="A674" s="3" t="s">
-        <v>2841</v>
+        <v>1360</v>
       </c>
       <c r="B674" s="14" t="s">
-        <v>1373</v>
-[...2 lines deleted...]
-        <v>3209</v>
+        <v>2209</v>
+      </c>
+      <c r="C674" s="80" t="s">
+        <v>2208</v>
       </c>
       <c r="D674" s="29">
-        <v>46250</v>
+        <v>46296</v>
       </c>
       <c r="E674" s="68"/>
       <c r="F674" s="68"/>
     </row>
-    <row r="675" spans="1:6" ht="337.5">
-[...1 lines deleted...]
-        <v>2842</v>
+    <row r="675" spans="1:6">
+      <c r="A675" s="3" t="s">
+        <v>1361</v>
       </c>
       <c r="B675" s="10" t="s">
-        <v>1374</v>
-[...5 lines deleted...]
-        <v>46436</v>
+        <v>963</v>
+      </c>
+      <c r="C675" s="89" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D675" s="29">
+        <v>46467</v>
       </c>
       <c r="E675" s="68"/>
       <c r="F675" s="68"/>
     </row>
-    <row r="676" spans="1:6" ht="45">
+    <row r="676" spans="1:6" ht="33.75">
       <c r="A676" s="3" t="s">
-        <v>2081</v>
-[...5 lines deleted...]
-        <v>1376</v>
+        <v>1363</v>
+      </c>
+      <c r="B676" s="10" t="s">
+        <v>960</v>
+      </c>
+      <c r="C676" s="80" t="s">
+        <v>1362</v>
       </c>
       <c r="D676" s="29">
-        <v>46600</v>
+        <v>46273</v>
       </c>
       <c r="E676" s="68"/>
       <c r="F676" s="68"/>
     </row>
-    <row r="677" spans="1:6" ht="77.45" customHeight="1">
+    <row r="677" spans="1:6" ht="87" customHeight="1">
       <c r="A677" s="3" t="s">
-        <v>1377</v>
+        <v>1364</v>
       </c>
       <c r="B677" s="10" t="s">
-        <v>1378</v>
-[...2 lines deleted...]
-        <v>3210</v>
+        <v>960</v>
+      </c>
+      <c r="C677" s="80" t="s">
+        <v>1365</v>
       </c>
       <c r="D677" s="29">
-        <v>46583</v>
+        <v>46273</v>
       </c>
       <c r="E677" s="68"/>
       <c r="F677" s="68"/>
     </row>
-    <row r="678" spans="1:6" ht="202.5">
+    <row r="678" spans="1:6" ht="175.5" customHeight="1">
       <c r="A678" s="2" t="s">
-        <v>2843</v>
-[...5 lines deleted...]
-        <v>3211</v>
+        <v>2784</v>
+      </c>
+      <c r="B678" s="10" t="s">
+        <v>1366</v>
+      </c>
+      <c r="C678" s="80" t="s">
+        <v>1367</v>
       </c>
       <c r="D678" s="19">
-        <v>46607</v>
+        <v>46602</v>
       </c>
       <c r="E678" s="68"/>
       <c r="F678" s="68"/>
     </row>
-    <row r="679" spans="1:6" ht="22.5">
+    <row r="679" spans="1:6" ht="78.75">
       <c r="A679" s="3" t="s">
-        <v>1379</v>
+        <v>2785</v>
       </c>
       <c r="B679" s="14" t="s">
-        <v>2261</v>
-[...2 lines deleted...]
-        <v>2260</v>
+        <v>1370</v>
+      </c>
+      <c r="C679" s="80" t="s">
+        <v>1371</v>
       </c>
       <c r="D679" s="29">
-        <v>46296</v>
+        <v>46566</v>
       </c>
       <c r="E679" s="68"/>
       <c r="F679" s="68"/>
     </row>
-    <row r="680" spans="1:6">
+    <row r="680" spans="1:6" ht="42.95" customHeight="1">
       <c r="A680" s="3" t="s">
-        <v>1380</v>
-[...5 lines deleted...]
-        <v>1381</v>
+        <v>1372</v>
+      </c>
+      <c r="B680" s="11" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C680" s="80" t="s">
+        <v>3805</v>
       </c>
       <c r="D680" s="29">
-        <v>46467</v>
+        <v>46651</v>
       </c>
       <c r="E680" s="68"/>
       <c r="F680" s="68"/>
     </row>
-    <row r="681" spans="1:6" ht="33.75">
+    <row r="681" spans="1:6" ht="67.5">
       <c r="A681" s="3" t="s">
-        <v>1382</v>
+        <v>1374</v>
       </c>
       <c r="B681" s="10" t="s">
-        <v>970</v>
-[...2 lines deleted...]
-        <v>1381</v>
+        <v>960</v>
+      </c>
+      <c r="C681" s="80" t="s">
+        <v>3122</v>
       </c>
       <c r="D681" s="29">
-        <v>46273</v>
+        <v>46291</v>
       </c>
       <c r="E681" s="68"/>
       <c r="F681" s="68"/>
     </row>
-    <row r="682" spans="1:6" ht="87" customHeight="1">
+    <row r="682" spans="1:6" ht="84" customHeight="1">
       <c r="A682" s="3" t="s">
-        <v>1383</v>
-[...8 lines deleted...]
-        <v>46273</v>
+        <v>1375</v>
+      </c>
+      <c r="B682" s="14" t="s">
+        <v>1376</v>
+      </c>
+      <c r="C682" s="80" t="s">
+        <v>1377</v>
+      </c>
+      <c r="D682" s="19">
+        <v>46323</v>
       </c>
       <c r="E682" s="68"/>
       <c r="F682" s="68"/>
     </row>
-    <row r="683" spans="1:6" ht="175.5" customHeight="1">
-[...10 lines deleted...]
-        <v>46602</v>
+    <row r="683" spans="1:6" ht="24.75" customHeight="1">
+      <c r="A683" s="3" t="s">
+        <v>2786</v>
+      </c>
+      <c r="B683" s="21" t="s">
+        <v>1378</v>
+      </c>
+      <c r="C683" s="80" t="s">
+        <v>1379</v>
+      </c>
+      <c r="D683" s="29">
+        <v>46297</v>
       </c>
       <c r="E683" s="68"/>
       <c r="F683" s="68"/>
     </row>
-    <row r="684" spans="1:6" ht="78.75">
+    <row r="684" spans="1:6">
       <c r="A684" s="3" t="s">
-        <v>2845</v>
+        <v>1380</v>
       </c>
       <c r="B684" s="14" t="s">
-        <v>1389</v>
-[...2 lines deleted...]
-        <v>1390</v>
+        <v>1381</v>
+      </c>
+      <c r="C684" s="80" t="s">
+        <v>3123</v>
       </c>
       <c r="D684" s="29">
-        <v>46566</v>
+        <v>46308</v>
       </c>
       <c r="E684" s="68"/>
       <c r="F684" s="68"/>
     </row>
-    <row r="685" spans="1:6" ht="42.95" customHeight="1">
-[...10 lines deleted...]
-        <v>46286</v>
+    <row r="685" spans="1:6" ht="45">
+      <c r="A685" s="1" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B685" s="10" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C685" s="80" t="s">
+        <v>1384</v>
+      </c>
+      <c r="D685" s="19">
+        <v>46312</v>
       </c>
       <c r="E685" s="68"/>
       <c r="F685" s="68"/>
     </row>
-    <row r="686" spans="1:6" ht="67.5">
-[...1 lines deleted...]
-        <v>1393</v>
+    <row r="686" spans="1:6" ht="56.25">
+      <c r="A686" s="1" t="s">
+        <v>1385</v>
       </c>
       <c r="B686" s="10" t="s">
-        <v>970</v>
-[...2 lines deleted...]
-        <v>3213</v>
+        <v>2198</v>
+      </c>
+      <c r="C686" s="80" t="s">
+        <v>1386</v>
       </c>
       <c r="D686" s="29">
-        <v>46291</v>
+        <v>46312</v>
       </c>
       <c r="E686" s="68"/>
       <c r="F686" s="68"/>
     </row>
-    <row r="687" spans="1:6" ht="84" customHeight="1">
+    <row r="687" spans="1:6" ht="67.5">
       <c r="A687" s="3" t="s">
-        <v>1394</v>
+        <v>1387</v>
       </c>
       <c r="B687" s="14" t="s">
-        <v>1395</v>
-[...5 lines deleted...]
-        <v>46323</v>
+        <v>1388</v>
+      </c>
+      <c r="C687" s="80" t="s">
+        <v>1389</v>
+      </c>
+      <c r="D687" s="29">
+        <v>46312</v>
       </c>
       <c r="E687" s="68"/>
       <c r="F687" s="68"/>
     </row>
-    <row r="688" spans="1:6" ht="24.75" customHeight="1">
+    <row r="688" spans="1:6" ht="67.5">
       <c r="A688" s="3" t="s">
-        <v>2846</v>
-[...5 lines deleted...]
-        <v>1398</v>
+        <v>2787</v>
+      </c>
+      <c r="B688" s="14" t="s">
+        <v>1390</v>
+      </c>
+      <c r="C688" s="80" t="s">
+        <v>1391</v>
       </c>
       <c r="D688" s="29">
-        <v>46297</v>
+        <v>46685</v>
       </c>
       <c r="E688" s="68"/>
       <c r="F688" s="68"/>
     </row>
-    <row r="689" spans="1:6">
+    <row r="689" spans="1:6" ht="45">
       <c r="A689" s="3" t="s">
-        <v>1399</v>
+        <v>1392</v>
       </c>
       <c r="B689" s="14" t="s">
-        <v>1400</v>
-[...2 lines deleted...]
-        <v>3214</v>
+        <v>1393</v>
+      </c>
+      <c r="C689" s="80" t="s">
+        <v>3124</v>
       </c>
       <c r="D689" s="29">
-        <v>46308</v>
+        <v>46478</v>
       </c>
       <c r="E689" s="68"/>
       <c r="F689" s="68"/>
     </row>
-    <row r="690" spans="1:6" ht="45">
-[...1 lines deleted...]
-        <v>1401</v>
+    <row r="690" spans="1:6" ht="91.5" customHeight="1">
+      <c r="A690" s="3" t="s">
+        <v>1394</v>
       </c>
       <c r="B690" s="10" t="s">
-        <v>1402</v>
-[...2 lines deleted...]
-        <v>1403</v>
+        <v>1395</v>
+      </c>
+      <c r="C690" s="80" t="s">
+        <v>713</v>
       </c>
       <c r="D690" s="19">
-        <v>46312</v>
+        <v>46359</v>
       </c>
       <c r="E690" s="68"/>
       <c r="F690" s="68"/>
     </row>
-    <row r="691" spans="1:6" ht="56.25">
-[...7 lines deleted...]
-        <v>1405</v>
+    <row r="691" spans="1:6" ht="90">
+      <c r="A691" s="3" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B691" s="14" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C691" s="80" t="s">
+        <v>1398</v>
       </c>
       <c r="D691" s="29">
-        <v>46312</v>
+        <v>46321</v>
       </c>
       <c r="E691" s="68"/>
       <c r="F691" s="68"/>
     </row>
-    <row r="692" spans="1:6" ht="67.5">
-[...1 lines deleted...]
-        <v>1406</v>
+    <row r="692" spans="1:6" ht="21.95" customHeight="1">
+      <c r="A692" s="43" t="s">
+        <v>1399</v>
       </c>
       <c r="B692" s="14" t="s">
-        <v>1407</v>
-[...2 lines deleted...]
-        <v>1408</v>
+        <v>1400</v>
+      </c>
+      <c r="C692" s="80" t="s">
+        <v>1401</v>
       </c>
       <c r="D692" s="29">
-        <v>46312</v>
+        <v>46322</v>
       </c>
       <c r="E692" s="68"/>
       <c r="F692" s="68"/>
     </row>
-    <row r="693" spans="1:6" ht="67.5">
+    <row r="693" spans="1:6" ht="258.75">
       <c r="A693" s="3" t="s">
-        <v>2847</v>
-[...5 lines deleted...]
-        <v>1410</v>
+        <v>2572</v>
+      </c>
+      <c r="B693" s="10" t="s">
+        <v>2094</v>
+      </c>
+      <c r="C693" s="80" t="s">
+        <v>1402</v>
       </c>
       <c r="D693" s="29">
-        <v>46320</v>
+        <v>46580</v>
       </c>
       <c r="E693" s="68"/>
       <c r="F693" s="68"/>
     </row>
-    <row r="694" spans="1:6" ht="45">
+    <row r="694" spans="1:6">
       <c r="A694" s="3" t="s">
-        <v>1411</v>
+        <v>1403</v>
       </c>
       <c r="B694" s="14" t="s">
-        <v>1412</v>
-[...2 lines deleted...]
-        <v>3215</v>
+        <v>1404</v>
+      </c>
+      <c r="C694" s="80" t="s">
+        <v>1405</v>
       </c>
       <c r="D694" s="29">
-        <v>46478</v>
+        <v>46340</v>
       </c>
       <c r="E694" s="68"/>
       <c r="F694" s="68"/>
     </row>
     <row r="695" spans="1:6" ht="101.25">
-      <c r="A695" s="3" t="s">
-        <v>1413</v>
+      <c r="A695" s="4" t="s">
+        <v>2788</v>
       </c>
       <c r="B695" s="10" t="s">
-        <v>1414</v>
-[...2 lines deleted...]
-        <v>718</v>
+        <v>1406</v>
+      </c>
+      <c r="C695" s="80" t="s">
+        <v>1407</v>
       </c>
       <c r="D695" s="19">
-        <v>46359</v>
+        <v>46323</v>
       </c>
       <c r="E695" s="68"/>
       <c r="F695" s="68"/>
     </row>
-    <row r="696" spans="1:6" ht="90">
-[...10 lines deleted...]
-        <v>46321</v>
+    <row r="696" spans="1:6" ht="201" customHeight="1">
+      <c r="A696" s="4" t="s">
+        <v>2789</v>
+      </c>
+      <c r="B696" s="10" t="s">
+        <v>2310</v>
+      </c>
+      <c r="C696" s="80" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D696" s="19">
+        <v>46351</v>
       </c>
       <c r="E696" s="68"/>
       <c r="F696" s="68"/>
     </row>
-    <row r="697" spans="1:6" ht="21.95" customHeight="1">
-[...10 lines deleted...]
-        <v>46322</v>
+    <row r="697" spans="1:6" ht="101.25">
+      <c r="A697" s="3" t="s">
+        <v>3125</v>
+      </c>
+      <c r="B697" s="20" t="s">
+        <v>2076</v>
+      </c>
+      <c r="C697" s="80" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D697" s="19">
+        <v>46309</v>
       </c>
       <c r="E697" s="68"/>
       <c r="F697" s="68"/>
     </row>
-    <row r="698" spans="1:6" ht="258.75">
+    <row r="698" spans="1:6" ht="146.25">
       <c r="A698" s="3" t="s">
-        <v>2626</v>
-[...5 lines deleted...]
-        <v>1421</v>
+        <v>1411</v>
+      </c>
+      <c r="B698" s="14" t="s">
+        <v>2385</v>
+      </c>
+      <c r="C698" s="80" t="s">
+        <v>3382</v>
       </c>
       <c r="D698" s="29">
-        <v>46580</v>
+        <v>46353</v>
       </c>
       <c r="E698" s="68"/>
       <c r="F698" s="68"/>
     </row>
-    <row r="699" spans="1:6">
+    <row r="699" spans="1:6" ht="78.75">
       <c r="A699" s="3" t="s">
-        <v>1422</v>
-[...5 lines deleted...]
-        <v>1424</v>
+        <v>1412</v>
+      </c>
+      <c r="B699" s="10" t="s">
+        <v>1413</v>
+      </c>
+      <c r="C699" s="80" t="s">
+        <v>1414</v>
       </c>
       <c r="D699" s="29">
-        <v>46340</v>
+        <v>46371</v>
       </c>
       <c r="E699" s="68"/>
       <c r="F699" s="68"/>
     </row>
-    <row r="700" spans="1:6" ht="101.25">
-[...10 lines deleted...]
-        <v>46323</v>
+    <row r="700" spans="1:6" ht="67.5">
+      <c r="A700" s="3" t="s">
+        <v>1415</v>
+      </c>
+      <c r="B700" s="14" t="s">
+        <v>1416</v>
+      </c>
+      <c r="C700" s="80" t="s">
+        <v>2916</v>
+      </c>
+      <c r="D700" s="29">
+        <v>46367</v>
       </c>
       <c r="E700" s="68"/>
       <c r="F700" s="68"/>
     </row>
-    <row r="701" spans="1:6" ht="201" customHeight="1">
-[...1 lines deleted...]
-        <v>2849</v>
+    <row r="701" spans="1:6" ht="101.25">
+      <c r="A701" s="1" t="s">
+        <v>1417</v>
       </c>
       <c r="B701" s="10" t="s">
-        <v>2363</v>
-[...2 lines deleted...]
-        <v>1427</v>
+        <v>1418</v>
+      </c>
+      <c r="C701" s="80" t="s">
+        <v>1419</v>
       </c>
       <c r="D701" s="19">
-        <v>46351</v>
+        <v>46371</v>
       </c>
       <c r="E701" s="68"/>
       <c r="F701" s="68"/>
     </row>
-    <row r="702" spans="1:6" ht="101.25">
+    <row r="702" spans="1:6">
       <c r="A702" s="3" t="s">
-        <v>3216</v>
-[...8 lines deleted...]
-        <v>46309</v>
+        <v>2399</v>
+      </c>
+      <c r="B702" s="14" t="s">
+        <v>1420</v>
+      </c>
+      <c r="C702" s="80" t="s">
+        <v>3383</v>
+      </c>
+      <c r="D702" s="29">
+        <v>46371</v>
       </c>
       <c r="E702" s="68"/>
       <c r="F702" s="68"/>
     </row>
-    <row r="703" spans="1:6" ht="157.5">
+    <row r="703" spans="1:6" ht="123.75">
       <c r="A703" s="3" t="s">
-        <v>1430</v>
-[...5 lines deleted...]
-        <v>3479</v>
+        <v>2323</v>
+      </c>
+      <c r="B703" s="20" t="s">
+        <v>1421</v>
+      </c>
+      <c r="C703" s="80" t="s">
+        <v>1422</v>
       </c>
       <c r="D703" s="29">
-        <v>46353</v>
+        <v>46374</v>
       </c>
       <c r="E703" s="68"/>
       <c r="F703" s="68"/>
     </row>
-    <row r="704" spans="1:6" ht="78.75">
+    <row r="704" spans="1:6" ht="56.25">
       <c r="A704" s="3" t="s">
-        <v>1431</v>
+        <v>1423</v>
       </c>
       <c r="B704" s="10" t="s">
-        <v>1432</v>
-[...2 lines deleted...]
-        <v>1433</v>
+        <v>1424</v>
+      </c>
+      <c r="C704" s="80" t="s">
+        <v>4</v>
       </c>
       <c r="D704" s="29">
-        <v>46371</v>
+        <v>46338</v>
       </c>
       <c r="E704" s="68"/>
       <c r="F704" s="68"/>
     </row>
-    <row r="705" spans="1:6" ht="67.5">
+    <row r="705" spans="1:6" ht="90">
       <c r="A705" s="3" t="s">
-        <v>1434</v>
+        <v>1425</v>
       </c>
       <c r="B705" s="14" t="s">
-        <v>1435</v>
-[...2 lines deleted...]
-        <v>2991</v>
+        <v>1426</v>
+      </c>
+      <c r="C705" s="80" t="s">
+        <v>3126</v>
       </c>
       <c r="D705" s="29">
-        <v>46367</v>
+        <v>46376</v>
       </c>
       <c r="E705" s="68"/>
       <c r="F705" s="68"/>
     </row>
-    <row r="706" spans="1:6" ht="101.25">
-[...10 lines deleted...]
-        <v>46371</v>
+    <row r="706" spans="1:6" ht="33.75">
+      <c r="A706" s="3" t="s">
+        <v>1427</v>
+      </c>
+      <c r="B706" s="14" t="s">
+        <v>1428</v>
+      </c>
+      <c r="C706" s="80" t="s">
+        <v>1045</v>
+      </c>
+      <c r="D706" s="29">
+        <v>46384</v>
       </c>
       <c r="E706" s="68"/>
       <c r="F706" s="68"/>
     </row>
     <row r="707" spans="1:6">
       <c r="A707" s="3" t="s">
-        <v>2453</v>
+        <v>1429</v>
       </c>
       <c r="B707" s="14" t="s">
-        <v>1439</v>
-[...2 lines deleted...]
-        <v>3480</v>
+        <v>1428</v>
+      </c>
+      <c r="C707" s="80" t="s">
+        <v>1045</v>
       </c>
       <c r="D707" s="29">
-        <v>46371</v>
+        <v>46384</v>
       </c>
       <c r="E707" s="68"/>
       <c r="F707" s="68"/>
     </row>
-    <row r="708" spans="1:6" ht="123.75">
+    <row r="708" spans="1:6" ht="22.5">
       <c r="A708" s="3" t="s">
-        <v>2376</v>
-[...5 lines deleted...]
-        <v>1441</v>
+        <v>1430</v>
+      </c>
+      <c r="B708" s="14" t="s">
+        <v>1431</v>
+      </c>
+      <c r="C708" s="80" t="s">
+        <v>3127</v>
       </c>
       <c r="D708" s="29">
-        <v>46374</v>
+        <v>46399</v>
       </c>
       <c r="E708" s="68"/>
       <c r="F708" s="68"/>
     </row>
-    <row r="709" spans="1:6" ht="56.25">
+    <row r="709" spans="1:6">
       <c r="A709" s="3" t="s">
-        <v>1442</v>
+        <v>2428</v>
       </c>
       <c r="B709" s="10" t="s">
-        <v>1443</v>
-[...5 lines deleted...]
-        <v>46338</v>
+        <v>1432</v>
+      </c>
+      <c r="C709" s="80" t="s">
+        <v>1433</v>
+      </c>
+      <c r="D709" s="19">
+        <v>46368</v>
       </c>
       <c r="E709" s="68"/>
       <c r="F709" s="68"/>
     </row>
-    <row r="710" spans="1:6" ht="90">
+    <row r="710" spans="1:6" ht="180">
       <c r="A710" s="3" t="s">
-        <v>1444</v>
+        <v>1434</v>
       </c>
       <c r="B710" s="14" t="s">
-        <v>1445</v>
-[...5 lines deleted...]
-        <v>46376</v>
+        <v>1435</v>
+      </c>
+      <c r="C710" s="80" t="s">
+        <v>3689</v>
+      </c>
+      <c r="D710" s="19">
+        <v>46438</v>
       </c>
       <c r="E710" s="68"/>
       <c r="F710" s="68"/>
     </row>
     <row r="711" spans="1:6" ht="33.75">
       <c r="A711" s="3" t="s">
-        <v>1446</v>
+        <v>1436</v>
       </c>
       <c r="B711" s="14" t="s">
-        <v>1447</v>
-[...2 lines deleted...]
-        <v>1055</v>
+        <v>1437</v>
+      </c>
+      <c r="C711" s="80" t="s">
+        <v>3128</v>
       </c>
       <c r="D711" s="29">
-        <v>46384</v>
+        <v>46405</v>
       </c>
       <c r="E711" s="68"/>
       <c r="F711" s="68"/>
     </row>
-    <row r="712" spans="1:6">
-[...10 lines deleted...]
-        <v>46384</v>
+    <row r="712" spans="1:6" ht="315">
+      <c r="A712" s="2" t="s">
+        <v>1438</v>
+      </c>
+      <c r="B712" s="10" t="s">
+        <v>1439</v>
+      </c>
+      <c r="C712" s="80" t="s">
+        <v>3129</v>
+      </c>
+      <c r="D712" s="19">
+        <v>46407</v>
       </c>
       <c r="E712" s="68"/>
       <c r="F712" s="68"/>
     </row>
-    <row r="713" spans="1:6" ht="22.5">
-[...10 lines deleted...]
-        <v>46399</v>
+    <row r="713" spans="1:6" ht="33.75">
+      <c r="A713" s="1" t="s">
+        <v>2573</v>
+      </c>
+      <c r="B713" s="10" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C713" s="80" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D713" s="19">
+        <v>46394</v>
       </c>
       <c r="E713" s="68"/>
       <c r="F713" s="68"/>
     </row>
-    <row r="714" spans="1:6" ht="67.5">
+    <row r="714" spans="1:6" ht="22.5">
       <c r="A714" s="3" t="s">
-        <v>1365</v>
+        <v>1442</v>
       </c>
       <c r="B714" s="14" t="s">
-        <v>1366</v>
-[...2 lines deleted...]
-        <v>1451</v>
+        <v>1443</v>
+      </c>
+      <c r="C714" s="80" t="s">
+        <v>1444</v>
       </c>
       <c r="D714" s="29">
-        <v>46237</v>
-[...1 lines deleted...]
-      <c r="E714" s="78"/>
+        <v>46423</v>
+      </c>
+      <c r="E714" s="68"/>
       <c r="F714" s="68"/>
     </row>
-    <row r="715" spans="1:6">
+    <row r="715" spans="1:6" ht="33.75">
       <c r="A715" s="3" t="s">
-        <v>2482</v>
-[...8 lines deleted...]
-        <v>46368</v>
+        <v>1445</v>
+      </c>
+      <c r="B715" s="14" t="s">
+        <v>1446</v>
+      </c>
+      <c r="C715" s="80" t="s">
+        <v>3806</v>
+      </c>
+      <c r="D715" s="29">
+        <v>46476</v>
       </c>
       <c r="E715" s="68"/>
       <c r="F715" s="68"/>
     </row>
-    <row r="716" spans="1:6" ht="180">
+    <row r="716" spans="1:6">
       <c r="A716" s="3" t="s">
-        <v>1454</v>
+        <v>2569</v>
       </c>
       <c r="B716" s="14" t="s">
-        <v>1455</v>
-[...2 lines deleted...]
-        <v>3809</v>
+        <v>325</v>
+      </c>
+      <c r="C716" s="80" t="s">
+        <v>1447</v>
       </c>
       <c r="D716" s="19">
-        <v>46438</v>
+        <v>46424</v>
       </c>
       <c r="E716" s="68"/>
       <c r="F716" s="68"/>
     </row>
-    <row r="717" spans="1:6" ht="33.75">
-[...10 lines deleted...]
-        <v>46405</v>
+    <row r="717" spans="1:6" ht="101.25">
+      <c r="A717" s="2" t="s">
+        <v>2790</v>
+      </c>
+      <c r="B717" s="10" t="s">
+        <v>1448</v>
+      </c>
+      <c r="C717" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="D717" s="19">
+        <v>46448</v>
       </c>
       <c r="E717" s="68"/>
       <c r="F717" s="68"/>
     </row>
-    <row r="718" spans="1:6" ht="315">
-[...7 lines deleted...]
-        <v>3220</v>
+    <row r="718" spans="1:6" ht="93.75" customHeight="1">
+      <c r="A718" s="3" t="s">
+        <v>2139</v>
+      </c>
+      <c r="B718" s="20" t="s">
+        <v>2138</v>
+      </c>
+      <c r="C718" s="80" t="s">
+        <v>1449</v>
       </c>
       <c r="D718" s="19">
-        <v>46407</v>
+        <v>46642</v>
       </c>
       <c r="E718" s="68"/>
       <c r="F718" s="68"/>
     </row>
-    <row r="719" spans="1:6" ht="33.75">
-[...7 lines deleted...]
-        <v>1461</v>
+    <row r="719" spans="1:6" ht="56.25">
+      <c r="A719" s="93" t="s">
+        <v>3731</v>
+      </c>
+      <c r="B719" s="14" t="s">
+        <v>1450</v>
+      </c>
+      <c r="C719" s="80" t="s">
+        <v>3130</v>
       </c>
       <c r="D719" s="19">
-        <v>46394</v>
+        <v>46430</v>
       </c>
       <c r="E719" s="68"/>
       <c r="F719" s="68"/>
     </row>
     <row r="720" spans="1:6" ht="22.5">
       <c r="A720" s="3" t="s">
-        <v>1462</v>
-[...8 lines deleted...]
-        <v>46423</v>
+        <v>1451</v>
+      </c>
+      <c r="B720" s="44" t="s">
+        <v>1452</v>
+      </c>
+      <c r="C720" s="80" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D720" s="19">
+        <v>46345</v>
       </c>
       <c r="E720" s="68"/>
       <c r="F720" s="68"/>
     </row>
     <row r="721" spans="1:6" ht="33.75">
-      <c r="A721" s="3" t="s">
-[...9 lines deleted...]
-        <v>46476</v>
+      <c r="A721" s="4" t="s">
+        <v>1454</v>
+      </c>
+      <c r="B721" s="21" t="s">
+        <v>1455</v>
+      </c>
+      <c r="C721" s="80" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D721" s="19">
+        <v>46360</v>
       </c>
       <c r="E721" s="68"/>
       <c r="F721" s="68"/>
     </row>
-    <row r="722" spans="1:6">
+    <row r="722" spans="1:6" ht="22.5">
       <c r="A722" s="3" t="s">
-        <v>2623</v>
+        <v>1457</v>
       </c>
       <c r="B722" s="14" t="s">
-        <v>328</v>
-[...2 lines deleted...]
-        <v>1467</v>
+        <v>1458</v>
+      </c>
+      <c r="C722" s="80" t="s">
+        <v>1459</v>
       </c>
       <c r="D722" s="19">
-        <v>46424</v>
+        <v>46441</v>
       </c>
       <c r="E722" s="68"/>
       <c r="F722" s="68"/>
     </row>
-    <row r="723" spans="1:6" ht="101.25">
-[...7 lines deleted...]
-        <v>5</v>
+    <row r="723" spans="1:6" ht="45">
+      <c r="A723" s="3" t="s">
+        <v>1460</v>
+      </c>
+      <c r="B723" s="14" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C723" s="80" t="s">
+        <v>1462</v>
       </c>
       <c r="D723" s="19">
-        <v>46448</v>
+        <v>46447</v>
       </c>
       <c r="E723" s="68"/>
       <c r="F723" s="68"/>
     </row>
-    <row r="724" spans="1:6" ht="93.75" customHeight="1">
+    <row r="724" spans="1:6" ht="213.75">
       <c r="A724" s="3" t="s">
-        <v>2191</v>
-[...5 lines deleted...]
-        <v>1469</v>
+        <v>2587</v>
+      </c>
+      <c r="B724" s="14" t="s">
+        <v>1463</v>
+      </c>
+      <c r="C724" s="80" t="s">
+        <v>1464</v>
       </c>
       <c r="D724" s="19">
-        <v>46277</v>
+        <v>46452</v>
       </c>
       <c r="E724" s="68"/>
       <c r="F724" s="68"/>
     </row>
     <row r="725" spans="1:6">
       <c r="A725" s="3" t="s">
-        <v>2629</v>
-[...5 lines deleted...]
-        <v>3221</v>
+        <v>2791</v>
+      </c>
+      <c r="B725" s="11" t="s">
+        <v>1465</v>
+      </c>
+      <c r="C725" s="80" t="s">
+        <v>1466</v>
       </c>
       <c r="D725" s="19">
-        <v>46430</v>
+        <v>46303</v>
       </c>
       <c r="E725" s="68"/>
       <c r="F725" s="68"/>
     </row>
-    <row r="726" spans="1:6" ht="22.5">
+    <row r="726" spans="1:6" ht="90">
       <c r="A726" s="3" t="s">
-        <v>1471</v>
-[...5 lines deleted...]
-        <v>1473</v>
+        <v>1467</v>
+      </c>
+      <c r="B726" s="14" t="s">
+        <v>1468</v>
+      </c>
+      <c r="C726" s="80" t="s">
+        <v>3131</v>
       </c>
       <c r="D726" s="19">
-        <v>46345</v>
+        <v>46459</v>
       </c>
       <c r="E726" s="68"/>
       <c r="F726" s="68"/>
     </row>
-    <row r="727" spans="1:6" ht="33.75">
-[...7 lines deleted...]
-        <v>1476</v>
+    <row r="727" spans="1:6" ht="45">
+      <c r="A727" s="3" t="s">
+        <v>1469</v>
+      </c>
+      <c r="B727" s="14" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C727" s="80" t="s">
+        <v>3690</v>
       </c>
       <c r="D727" s="19">
-        <v>46360</v>
+        <v>46486</v>
       </c>
       <c r="E727" s="68"/>
       <c r="F727" s="68"/>
     </row>
     <row r="728" spans="1:6" ht="22.5">
       <c r="A728" s="3" t="s">
-        <v>1477</v>
+        <v>1471</v>
       </c>
       <c r="B728" s="14" t="s">
-        <v>1478</v>
-[...2 lines deleted...]
-        <v>1479</v>
+        <v>1472</v>
+      </c>
+      <c r="C728" s="80" t="s">
+        <v>1473</v>
       </c>
       <c r="D728" s="19">
-        <v>46441</v>
+        <v>46459</v>
       </c>
       <c r="E728" s="68"/>
       <c r="F728" s="68"/>
     </row>
-    <row r="729" spans="1:6" ht="45">
+    <row r="729" spans="1:6" ht="22.5">
       <c r="A729" s="3" t="s">
-        <v>1480</v>
-[...8 lines deleted...]
-        <v>46447</v>
+        <v>1474</v>
+      </c>
+      <c r="B729" s="36" t="s">
+        <v>1475</v>
+      </c>
+      <c r="C729" s="80" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D729" s="29">
+        <v>46473</v>
       </c>
       <c r="E729" s="68"/>
       <c r="F729" s="68"/>
     </row>
-    <row r="730" spans="1:6" ht="213.75">
+    <row r="730" spans="1:6" ht="56.25">
       <c r="A730" s="3" t="s">
-        <v>2642</v>
-[...8 lines deleted...]
-        <v>46452</v>
+        <v>1477</v>
+      </c>
+      <c r="B730" s="20" t="s">
+        <v>1478</v>
+      </c>
+      <c r="C730" s="80" t="s">
+        <v>12</v>
+      </c>
+      <c r="D730" s="29">
+        <v>46474</v>
       </c>
       <c r="E730" s="68"/>
       <c r="F730" s="68"/>
     </row>
-    <row r="731" spans="1:6">
+    <row r="731" spans="1:6" ht="33.75">
       <c r="A731" s="3" t="s">
-        <v>2851</v>
-[...8 lines deleted...]
-        <v>46303</v>
+        <v>1479</v>
+      </c>
+      <c r="B731" s="14" t="s">
+        <v>1480</v>
+      </c>
+      <c r="C731" s="80" t="s">
+        <v>1481</v>
+      </c>
+      <c r="D731" s="29">
+        <v>46473</v>
       </c>
       <c r="E731" s="68"/>
       <c r="F731" s="68"/>
     </row>
-    <row r="732" spans="1:6" ht="90">
+    <row r="732" spans="1:6" ht="67.5">
       <c r="A732" s="3" t="s">
-        <v>1487</v>
-[...5 lines deleted...]
-        <v>3222</v>
+        <v>1482</v>
+      </c>
+      <c r="B732" s="20" t="s">
+        <v>1483</v>
+      </c>
+      <c r="C732" s="80" t="s">
+        <v>331</v>
       </c>
       <c r="D732" s="19">
-        <v>46459</v>
+        <v>46430</v>
       </c>
       <c r="E732" s="68"/>
       <c r="F732" s="68"/>
     </row>
-    <row r="733" spans="1:6" ht="45">
+    <row r="733" spans="1:6" ht="33.75">
       <c r="A733" s="3" t="s">
-        <v>1489</v>
+        <v>1484</v>
       </c>
       <c r="B733" s="14" t="s">
-        <v>1490</v>
-[...5 lines deleted...]
-        <v>46486</v>
+        <v>1485</v>
+      </c>
+      <c r="C733" s="80" t="s">
+        <v>3132</v>
+      </c>
+      <c r="D733" s="29">
+        <v>46480</v>
       </c>
       <c r="E733" s="68"/>
       <c r="F733" s="68"/>
     </row>
-    <row r="734" spans="1:6" ht="22.5">
+    <row r="734" spans="1:6" ht="228.75" customHeight="1">
       <c r="A734" s="3" t="s">
-        <v>1491</v>
+        <v>1486</v>
       </c>
       <c r="B734" s="14" t="s">
-        <v>1492</v>
-[...5 lines deleted...]
-        <v>46459</v>
+        <v>1487</v>
+      </c>
+      <c r="C734" s="80" t="s">
+        <v>3133</v>
+      </c>
+      <c r="D734" s="29">
+        <v>46480</v>
       </c>
       <c r="E734" s="68"/>
       <c r="F734" s="68"/>
     </row>
-    <row r="735" spans="1:6" ht="22.5">
+    <row r="735" spans="1:6">
       <c r="A735" s="3" t="s">
-        <v>1494</v>
-[...8 lines deleted...]
-        <v>46473</v>
+        <v>1488</v>
+      </c>
+      <c r="B735" s="10" t="s">
+        <v>211</v>
+      </c>
+      <c r="C735" s="80" t="s">
+        <v>212</v>
+      </c>
+      <c r="D735" s="19">
+        <v>46525</v>
       </c>
       <c r="E735" s="68"/>
       <c r="F735" s="68"/>
     </row>
-    <row r="736" spans="1:6" ht="56.25">
-[...7 lines deleted...]
-        <v>12</v>
+    <row r="736" spans="1:6" ht="22.5" customHeight="1">
+      <c r="A736" s="1" t="s">
+        <v>2792</v>
+      </c>
+      <c r="B736" s="10" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C736" s="80" t="s">
+        <v>1490</v>
       </c>
       <c r="D736" s="29">
-        <v>46474</v>
+        <v>46486</v>
       </c>
       <c r="E736" s="68"/>
       <c r="F736" s="68"/>
     </row>
-    <row r="737" spans="1:6" ht="33.75">
+    <row r="737" spans="1:6" ht="21.6" customHeight="1">
       <c r="A737" s="3" t="s">
-        <v>1499</v>
+        <v>1491</v>
       </c>
       <c r="B737" s="14" t="s">
-        <v>1500</v>
-[...5 lines deleted...]
-        <v>46473</v>
+        <v>1492</v>
+      </c>
+      <c r="C737" s="80" t="s">
+        <v>3134</v>
+      </c>
+      <c r="D737" s="19">
+        <v>46449</v>
       </c>
       <c r="E737" s="68"/>
       <c r="F737" s="68"/>
     </row>
-    <row r="738" spans="1:6" ht="67.5">
+    <row r="738" spans="1:6" ht="22.5">
       <c r="A738" s="3" t="s">
-        <v>1502</v>
+        <v>2917</v>
       </c>
       <c r="B738" s="20" t="s">
-        <v>1503</v>
-[...2 lines deleted...]
-        <v>334</v>
+        <v>1493</v>
+      </c>
+      <c r="C738" s="80" t="s">
+        <v>1494</v>
       </c>
       <c r="D738" s="19">
-        <v>46430</v>
+        <v>46481</v>
       </c>
       <c r="E738" s="68"/>
       <c r="F738" s="68"/>
     </row>
-    <row r="739" spans="1:6" ht="33.75">
-[...10 lines deleted...]
-        <v>46480</v>
+    <row r="739" spans="1:6" ht="310.5" customHeight="1">
+      <c r="A739" s="4" t="s">
+        <v>2793</v>
+      </c>
+      <c r="B739" s="10" t="s">
+        <v>815</v>
+      </c>
+      <c r="C739" s="80" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D739" s="19">
+        <v>46493</v>
       </c>
       <c r="E739" s="68"/>
       <c r="F739" s="68"/>
     </row>
-    <row r="740" spans="1:6" ht="247.5">
+    <row r="740" spans="1:6" ht="191.25">
       <c r="A740" s="3" t="s">
-        <v>1506</v>
+        <v>2794</v>
       </c>
       <c r="B740" s="14" t="s">
-        <v>1507</v>
-[...5 lines deleted...]
-        <v>46480</v>
+        <v>1496</v>
+      </c>
+      <c r="C740" s="80" t="s">
+        <v>3135</v>
+      </c>
+      <c r="D740" s="19">
+        <v>46495</v>
       </c>
       <c r="E740" s="68"/>
       <c r="F740" s="68"/>
     </row>
-    <row r="741" spans="1:6">
-[...1 lines deleted...]
-        <v>1508</v>
+    <row r="741" spans="1:6" ht="409.5">
+      <c r="A741" s="4" t="s">
+        <v>2795</v>
       </c>
       <c r="B741" s="10" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-        <v>214</v>
+        <v>815</v>
+      </c>
+      <c r="C741" s="84" t="s">
+        <v>1495</v>
       </c>
       <c r="D741" s="19">
-        <v>46525</v>
+        <v>46499</v>
       </c>
       <c r="E741" s="68"/>
       <c r="F741" s="68"/>
     </row>
-    <row r="742" spans="1:6" ht="22.5" customHeight="1">
-[...1 lines deleted...]
-        <v>2852</v>
+    <row r="742" spans="1:6">
+      <c r="A742" s="3" t="s">
+        <v>1497</v>
       </c>
       <c r="B742" s="10" t="s">
-        <v>1509</v>
-[...2 lines deleted...]
-        <v>1510</v>
+        <v>1498</v>
+      </c>
+      <c r="C742" s="80" t="s">
+        <v>3136</v>
       </c>
       <c r="D742" s="29">
-        <v>46486</v>
+        <v>46502</v>
       </c>
       <c r="E742" s="68"/>
       <c r="F742" s="68"/>
     </row>
-    <row r="743" spans="1:6" ht="21.6" customHeight="1">
+    <row r="743" spans="1:6">
       <c r="A743" s="3" t="s">
-        <v>1511</v>
-[...5 lines deleted...]
-        <v>3225</v>
+        <v>1499</v>
+      </c>
+      <c r="B743" s="10" t="s">
+        <v>1500</v>
+      </c>
+      <c r="C743" s="80" t="s">
+        <v>1501</v>
       </c>
       <c r="D743" s="19">
-        <v>46449</v>
+        <v>46566</v>
       </c>
       <c r="E743" s="68"/>
       <c r="F743" s="68"/>
     </row>
     <row r="744" spans="1:6" ht="22.5">
-      <c r="A744" s="3" t="s">
-[...9 lines deleted...]
-        <v>46481</v>
+      <c r="A744" s="47" t="s">
+        <v>2796</v>
+      </c>
+      <c r="B744" s="36" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C744" s="80" t="s">
+        <v>3137</v>
+      </c>
+      <c r="D744" s="29">
+        <v>46503</v>
       </c>
       <c r="E744" s="68"/>
       <c r="F744" s="68"/>
     </row>
-    <row r="745" spans="1:6" ht="310.5" customHeight="1">
-[...10 lines deleted...]
-        <v>46493</v>
+    <row r="745" spans="1:6" ht="135">
+      <c r="A745" s="3" t="s">
+        <v>2584</v>
+      </c>
+      <c r="B745" s="14" t="s">
+        <v>1502</v>
+      </c>
+      <c r="C745" s="80" t="s">
+        <v>3384</v>
+      </c>
+      <c r="D745" s="29">
+        <v>46487</v>
       </c>
       <c r="E745" s="68"/>
       <c r="F745" s="68"/>
     </row>
-    <row r="746" spans="1:6" ht="191.25">
+    <row r="746" spans="1:6" ht="53.25" customHeight="1">
       <c r="A746" s="3" t="s">
-        <v>2854</v>
+        <v>2583</v>
       </c>
       <c r="B746" s="14" t="s">
-        <v>1516</v>
-[...5 lines deleted...]
-        <v>46495</v>
+        <v>1503</v>
+      </c>
+      <c r="C746" s="80" t="s">
+        <v>3138</v>
+      </c>
+      <c r="D746" s="29">
+        <v>46466</v>
       </c>
       <c r="E746" s="68"/>
       <c r="F746" s="68"/>
     </row>
-    <row r="747" spans="1:6" ht="409.5">
-[...10 lines deleted...]
-        <v>46499</v>
+    <row r="747" spans="1:6" ht="251.1" customHeight="1">
+      <c r="A747" s="3" t="s">
+        <v>2797</v>
+      </c>
+      <c r="B747" s="14" t="s">
+        <v>1504</v>
+      </c>
+      <c r="C747" s="80" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D747" s="29">
+        <v>46523</v>
       </c>
       <c r="E747" s="68"/>
       <c r="F747" s="68"/>
     </row>
-    <row r="748" spans="1:6">
+    <row r="748" spans="1:6" ht="62.1" customHeight="1">
       <c r="A748" s="3" t="s">
-        <v>1517</v>
-[...5 lines deleted...]
-        <v>3227</v>
+        <v>2798</v>
+      </c>
+      <c r="B748" s="14" t="s">
+        <v>768</v>
+      </c>
+      <c r="C748" s="80" t="s">
+        <v>3139</v>
       </c>
       <c r="D748" s="29">
-        <v>46502</v>
+        <v>46532</v>
       </c>
       <c r="E748" s="68"/>
       <c r="F748" s="68"/>
     </row>
-    <row r="749" spans="1:6">
+    <row r="749" spans="1:6" ht="33.75">
       <c r="A749" s="3" t="s">
-        <v>1519</v>
-[...5 lines deleted...]
-        <v>1521</v>
+        <v>1506</v>
+      </c>
+      <c r="B749" s="14" t="s">
+        <v>1507</v>
+      </c>
+      <c r="C749" s="80" t="s">
+        <v>3140</v>
       </c>
       <c r="D749" s="19">
-        <v>46566</v>
+        <v>46531</v>
       </c>
       <c r="E749" s="68"/>
       <c r="F749" s="68"/>
     </row>
-    <row r="750" spans="1:6" ht="22.5">
-[...10 lines deleted...]
-        <v>46503</v>
+    <row r="750" spans="1:6">
+      <c r="A750" s="3" t="s">
+        <v>1508</v>
+      </c>
+      <c r="B750" s="14" t="s">
+        <v>1509</v>
+      </c>
+      <c r="C750" s="80" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D750" s="19">
+        <v>46529</v>
       </c>
       <c r="E750" s="68"/>
       <c r="F750" s="68"/>
     </row>
-    <row r="751" spans="1:6" ht="135">
+    <row r="751" spans="1:6" ht="22.5">
       <c r="A751" s="3" t="s">
-        <v>2639</v>
-[...8 lines deleted...]
-        <v>46487</v>
+        <v>1511</v>
+      </c>
+      <c r="B751" s="36" t="s">
+        <v>1512</v>
+      </c>
+      <c r="C751" s="80" t="s">
+        <v>2918</v>
+      </c>
+      <c r="D751" s="19">
+        <v>46536</v>
       </c>
       <c r="E751" s="68"/>
       <c r="F751" s="68"/>
     </row>
-    <row r="752" spans="1:6" ht="53.25" customHeight="1">
+    <row r="752" spans="1:6" ht="56.25">
       <c r="A752" s="3" t="s">
-        <v>2638</v>
+        <v>1513</v>
       </c>
       <c r="B752" s="14" t="s">
-        <v>1523</v>
-[...5 lines deleted...]
-        <v>46466</v>
+        <v>1514</v>
+      </c>
+      <c r="C752" s="80" t="s">
+        <v>3141</v>
+      </c>
+      <c r="D752" s="19">
+        <v>46535</v>
       </c>
       <c r="E752" s="68"/>
       <c r="F752" s="68"/>
     </row>
-    <row r="753" spans="1:6" ht="251.1" customHeight="1">
+    <row r="753" spans="1:6" ht="157.5">
       <c r="A753" s="3" t="s">
-        <v>2857</v>
-[...8 lines deleted...]
-        <v>46523</v>
+        <v>1515</v>
+      </c>
+      <c r="B753" s="20" t="s">
+        <v>1516</v>
+      </c>
+      <c r="C753" s="80" t="s">
+        <v>3142</v>
+      </c>
+      <c r="D753" s="19">
+        <v>46464</v>
       </c>
       <c r="E753" s="68"/>
       <c r="F753" s="68"/>
     </row>
-    <row r="754" spans="1:6" ht="62.1" customHeight="1">
+    <row r="754" spans="1:6">
       <c r="A754" s="3" t="s">
-        <v>2858</v>
+        <v>2557</v>
       </c>
       <c r="B754" s="14" t="s">
-        <v>773</v>
-[...5 lines deleted...]
-        <v>46532</v>
+        <v>1517</v>
+      </c>
+      <c r="C754" s="80" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D754" s="19">
+        <v>46545</v>
       </c>
       <c r="E754" s="68"/>
       <c r="F754" s="68"/>
     </row>
-    <row r="755" spans="1:6" ht="33.75">
+    <row r="755" spans="1:6">
       <c r="A755" s="3" t="s">
-        <v>1526</v>
+        <v>1520</v>
       </c>
       <c r="B755" s="14" t="s">
-        <v>1527</v>
-[...5 lines deleted...]
-        <v>46531</v>
+        <v>1521</v>
+      </c>
+      <c r="C755" s="80" t="s">
+        <v>1522</v>
+      </c>
+      <c r="D755" s="29">
+        <v>46557</v>
       </c>
       <c r="E755" s="68"/>
       <c r="F755" s="68"/>
     </row>
-    <row r="756" spans="1:6">
+    <row r="756" spans="1:6" ht="56.25">
       <c r="A756" s="3" t="s">
-        <v>1528</v>
+        <v>2800</v>
       </c>
       <c r="B756" s="14" t="s">
-        <v>1529</v>
-[...2 lines deleted...]
-        <v>1530</v>
+        <v>1523</v>
+      </c>
+      <c r="C756" s="80" t="s">
+        <v>1524</v>
       </c>
       <c r="D756" s="19">
-        <v>46529</v>
+        <v>46420</v>
       </c>
       <c r="E756" s="68"/>
       <c r="F756" s="68"/>
     </row>
-    <row r="757" spans="1:6" ht="22.5">
+    <row r="757" spans="1:6" ht="45">
       <c r="A757" s="3" t="s">
-        <v>1531</v>
-[...8 lines deleted...]
-        <v>46536</v>
+        <v>1525</v>
+      </c>
+      <c r="B757" s="10" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C757" s="80" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D757" s="29">
+        <v>46455</v>
       </c>
       <c r="E757" s="68"/>
       <c r="F757" s="68"/>
     </row>
-    <row r="758" spans="1:6" ht="56.25">
+    <row r="758" spans="1:6" ht="45">
       <c r="A758" s="3" t="s">
-        <v>1533</v>
-[...8 lines deleted...]
-        <v>46535</v>
+        <v>1528</v>
+      </c>
+      <c r="B758" s="10" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C758" s="80" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D758" s="29">
+        <v>46456</v>
       </c>
       <c r="E758" s="68"/>
       <c r="F758" s="68"/>
     </row>
-    <row r="759" spans="1:6" ht="157.5">
+    <row r="759" spans="1:6" ht="22.5">
       <c r="A759" s="3" t="s">
-        <v>1535</v>
-[...8 lines deleted...]
-        <v>46464</v>
+        <v>1531</v>
+      </c>
+      <c r="B759" s="14" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C759" s="80" t="s">
+        <v>11</v>
+      </c>
+      <c r="D759" s="29">
+        <v>46541</v>
       </c>
       <c r="E759" s="68"/>
       <c r="F759" s="68"/>
     </row>
-    <row r="760" spans="1:6">
-[...10 lines deleted...]
-        <v>46545</v>
+    <row r="760" spans="1:6" ht="78.75">
+      <c r="A760" s="4" t="s">
+        <v>2580</v>
+      </c>
+      <c r="B760" s="10" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C760" s="80" t="s">
+        <v>11</v>
+      </c>
+      <c r="D760" s="29">
+        <v>46509</v>
       </c>
       <c r="E760" s="68"/>
       <c r="F760" s="68"/>
     </row>
     <row r="761" spans="1:6">
       <c r="A761" s="3" t="s">
-        <v>1540</v>
-[...5 lines deleted...]
-        <v>1542</v>
+        <v>1534</v>
+      </c>
+      <c r="B761" s="10" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C761" s="80" t="s">
+        <v>357</v>
       </c>
       <c r="D761" s="29">
-        <v>46557</v>
+        <v>46572</v>
       </c>
       <c r="E761" s="68"/>
       <c r="F761" s="68"/>
     </row>
-    <row r="762" spans="1:6" ht="56.25">
+    <row r="762" spans="1:6" ht="22.5">
       <c r="A762" s="3" t="s">
-        <v>2860</v>
-[...5 lines deleted...]
-        <v>1544</v>
+        <v>1535</v>
+      </c>
+      <c r="B762" s="11" t="s">
+        <v>1536</v>
+      </c>
+      <c r="C762" s="80" t="s">
+        <v>1537</v>
       </c>
       <c r="D762" s="19">
-        <v>46420</v>
+        <v>46572</v>
       </c>
       <c r="E762" s="68"/>
       <c r="F762" s="68"/>
     </row>
-    <row r="763" spans="1:6" ht="45">
+    <row r="763" spans="1:6" ht="33.75">
       <c r="A763" s="3" t="s">
-        <v>1545</v>
+        <v>1538</v>
       </c>
       <c r="B763" s="10" t="s">
-        <v>1546</v>
-[...2 lines deleted...]
-        <v>1547</v>
+        <v>1539</v>
+      </c>
+      <c r="C763" s="80" t="s">
+        <v>3143</v>
       </c>
       <c r="D763" s="29">
-        <v>46455</v>
+        <v>46572</v>
       </c>
       <c r="E763" s="68"/>
       <c r="F763" s="68"/>
     </row>
-    <row r="764" spans="1:6" ht="45">
+    <row r="764" spans="1:6" ht="78.75">
       <c r="A764" s="3" t="s">
-        <v>1548</v>
-[...5 lines deleted...]
-        <v>1547</v>
+        <v>1540</v>
+      </c>
+      <c r="B764" s="14" t="s">
+        <v>2050</v>
+      </c>
+      <c r="C764" s="80" t="s">
+        <v>1541</v>
       </c>
       <c r="D764" s="29">
-        <v>46456</v>
+        <v>46601</v>
       </c>
       <c r="E764" s="68"/>
       <c r="F764" s="68"/>
     </row>
-    <row r="765" spans="1:6" ht="22.5">
+    <row r="765" spans="1:6" ht="56.25">
       <c r="A765" s="3" t="s">
-        <v>1551</v>
+        <v>1542</v>
       </c>
       <c r="B765" s="14" t="s">
-        <v>1552</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1543</v>
+      </c>
+      <c r="C765" s="80" t="s">
+        <v>1544</v>
       </c>
       <c r="D765" s="29">
-        <v>46541</v>
+        <v>46355</v>
       </c>
       <c r="E765" s="68"/>
       <c r="F765" s="68"/>
     </row>
-    <row r="766" spans="1:6" ht="78.75">
-[...7 lines deleted...]
-        <v>11</v>
+    <row r="766" spans="1:6" ht="67.5">
+      <c r="A766" s="3" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B766" s="14" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C766" s="80" t="s">
+        <v>342</v>
       </c>
       <c r="D766" s="29">
-        <v>46509</v>
+        <v>46296</v>
       </c>
       <c r="E766" s="68"/>
       <c r="F766" s="68"/>
     </row>
-    <row r="767" spans="1:6">
+    <row r="767" spans="1:6" ht="22.5">
       <c r="A767" s="3" t="s">
-        <v>1554</v>
+        <v>1546</v>
       </c>
       <c r="B767" s="10" t="s">
-        <v>1971</v>
-[...5 lines deleted...]
-        <v>46572</v>
+        <v>1547</v>
+      </c>
+      <c r="C767" s="80" t="s">
+        <v>3144</v>
+      </c>
+      <c r="D767" s="19">
+        <v>46670</v>
       </c>
       <c r="E767" s="68"/>
       <c r="F767" s="68"/>
     </row>
     <row r="768" spans="1:6" ht="22.5">
       <c r="A768" s="3" t="s">
-        <v>1555</v>
-[...5 lines deleted...]
-        <v>1557</v>
+        <v>1548</v>
+      </c>
+      <c r="B768" s="10" t="s">
+        <v>1549</v>
+      </c>
+      <c r="C768" s="80" t="s">
+        <v>331</v>
       </c>
       <c r="D768" s="19">
-        <v>46572</v>
+        <v>46585</v>
       </c>
       <c r="E768" s="68"/>
       <c r="F768" s="68"/>
     </row>
-    <row r="769" spans="1:6" ht="33.75">
+    <row r="769" spans="1:6">
       <c r="A769" s="3" t="s">
-        <v>1558</v>
+        <v>1550</v>
       </c>
       <c r="B769" s="10" t="s">
-        <v>1559</v>
-[...5 lines deleted...]
-        <v>46572</v>
+        <v>1082</v>
+      </c>
+      <c r="C769" s="80" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D769" s="19">
+        <v>46587</v>
       </c>
       <c r="E769" s="68"/>
       <c r="F769" s="68"/>
     </row>
-    <row r="770" spans="1:6" ht="78.75">
-[...10 lines deleted...]
-        <v>46601</v>
+    <row r="770" spans="1:6" ht="348.75">
+      <c r="A770" s="2" t="s">
+        <v>3807</v>
+      </c>
+      <c r="B770" s="11" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C770" s="80" t="s">
+        <v>3145</v>
+      </c>
+      <c r="D770" s="19">
+        <v>46433</v>
       </c>
       <c r="E770" s="68"/>
       <c r="F770" s="68"/>
     </row>
-    <row r="771" spans="1:6" ht="56.25">
+    <row r="771" spans="1:6" ht="101.25">
       <c r="A771" s="3" t="s">
-        <v>1562</v>
-[...8 lines deleted...]
-        <v>46355</v>
+        <v>2540</v>
+      </c>
+      <c r="B771" s="10" t="s">
+        <v>1553</v>
+      </c>
+      <c r="C771" s="80" t="s">
+        <v>3146</v>
+      </c>
+      <c r="D771" s="19">
+        <v>46468</v>
       </c>
       <c r="E771" s="68"/>
       <c r="F771" s="68"/>
     </row>
-    <row r="772" spans="1:6" ht="67.5">
+    <row r="772" spans="1:6" ht="101.25">
       <c r="A772" s="3" t="s">
-        <v>1347</v>
+        <v>1554</v>
       </c>
       <c r="B772" s="14" t="s">
-        <v>1565</v>
-[...2 lines deleted...]
-        <v>345</v>
+        <v>1555</v>
+      </c>
+      <c r="C772" s="80" t="s">
+        <v>3691</v>
       </c>
       <c r="D772" s="29">
-        <v>46296</v>
+        <v>46576</v>
       </c>
       <c r="E772" s="68"/>
       <c r="F772" s="68"/>
     </row>
-    <row r="773" spans="1:6" ht="22.5">
-[...7 lines deleted...]
-        <v>3235</v>
+    <row r="773" spans="1:6" ht="123.75">
+      <c r="A773" s="2" t="s">
+        <v>3808</v>
+      </c>
+      <c r="B773" s="11" t="s">
+        <v>1556</v>
+      </c>
+      <c r="C773" s="80" t="s">
+        <v>3385</v>
       </c>
       <c r="D773" s="19">
-        <v>46305</v>
+        <v>46598</v>
       </c>
       <c r="E773" s="68"/>
       <c r="F773" s="68"/>
     </row>
-    <row r="774" spans="1:6" ht="22.5">
-[...7 lines deleted...]
-        <v>334</v>
+    <row r="774" spans="1:6" ht="409.5">
+      <c r="A774" s="2" t="s">
+        <v>2801</v>
+      </c>
+      <c r="B774" s="11" t="s">
+        <v>1557</v>
+      </c>
+      <c r="C774" s="80" t="s">
+        <v>1558</v>
       </c>
       <c r="D774" s="19">
-        <v>46585</v>
+        <v>46577</v>
       </c>
       <c r="E774" s="68"/>
       <c r="F774" s="68"/>
     </row>
-    <row r="775" spans="1:6">
+    <row r="775" spans="1:6" ht="90">
       <c r="A775" s="3" t="s">
-        <v>1570</v>
-[...5 lines deleted...]
-        <v>1571</v>
+        <v>1559</v>
+      </c>
+      <c r="B775" s="21" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C775" s="80" t="s">
+        <v>3147</v>
       </c>
       <c r="D775" s="19">
-        <v>46587</v>
+        <v>46605</v>
       </c>
       <c r="E775" s="68"/>
       <c r="F775" s="68"/>
     </row>
-    <row r="776" spans="1:6" ht="393.75">
-[...7 lines deleted...]
-        <v>3236</v>
+    <row r="776" spans="1:6" ht="104.45" customHeight="1">
+      <c r="A776" s="3" t="s">
+        <v>1891</v>
+      </c>
+      <c r="B776" s="14" t="s">
+        <v>1561</v>
+      </c>
+      <c r="C776" s="80" t="s">
+        <v>3148</v>
       </c>
       <c r="D776" s="19">
-        <v>46433</v>
+        <v>46607</v>
       </c>
       <c r="E776" s="68"/>
       <c r="F776" s="68"/>
     </row>
-    <row r="777" spans="1:6" ht="101.25">
+    <row r="777" spans="1:6">
       <c r="A777" s="3" t="s">
-        <v>2594</v>
-[...5 lines deleted...]
-        <v>3237</v>
+        <v>1562</v>
+      </c>
+      <c r="B777" s="14" t="s">
+        <v>1563</v>
+      </c>
+      <c r="C777" s="80" t="s">
+        <v>1409</v>
       </c>
       <c r="D777" s="19">
-        <v>46468</v>
+        <v>46615</v>
       </c>
       <c r="E777" s="68"/>
       <c r="F777" s="68"/>
     </row>
-    <row r="778" spans="1:6" ht="101.25">
+    <row r="778" spans="1:6" ht="33.75">
       <c r="A778" s="3" t="s">
-        <v>1574</v>
-[...8 lines deleted...]
-        <v>46233</v>
+        <v>2802</v>
+      </c>
+      <c r="B778" s="11" t="s">
+        <v>2090</v>
+      </c>
+      <c r="C778" s="80" t="s">
+        <v>1564</v>
+      </c>
+      <c r="D778" s="19">
+        <v>46613</v>
       </c>
       <c r="E778" s="68"/>
       <c r="F778" s="68"/>
     </row>
-    <row r="779" spans="1:6" ht="146.25">
-[...7 lines deleted...]
-        <v>3482</v>
+    <row r="779" spans="1:6" ht="78.75">
+      <c r="A779" s="3" t="s">
+        <v>2803</v>
+      </c>
+      <c r="B779" s="10" t="s">
+        <v>1565</v>
+      </c>
+      <c r="C779" s="80" t="s">
+        <v>3149</v>
       </c>
       <c r="D779" s="19">
-        <v>46233</v>
+        <v>46293</v>
       </c>
       <c r="E779" s="68"/>
       <c r="F779" s="68"/>
     </row>
-    <row r="780" spans="1:6" ht="409.5">
-[...1 lines deleted...]
-        <v>2862</v>
+    <row r="780" spans="1:6" ht="56.25">
+      <c r="A780" s="1" t="s">
+        <v>2804</v>
       </c>
       <c r="B780" s="11" t="s">
-        <v>1577</v>
-[...2 lines deleted...]
-        <v>1578</v>
+        <v>1566</v>
+      </c>
+      <c r="C780" s="80" t="s">
+        <v>3386</v>
       </c>
       <c r="D780" s="19">
-        <v>46577</v>
+        <v>46627</v>
       </c>
       <c r="E780" s="68"/>
       <c r="F780" s="68"/>
     </row>
     <row r="781" spans="1:6" ht="56.25">
-      <c r="A781" s="3" t="s">
-        <v>2863</v>
+      <c r="A781" s="6" t="s">
+        <v>1567</v>
       </c>
       <c r="B781" s="10" t="s">
-        <v>1579</v>
-[...2 lines deleted...]
-        <v>1580</v>
+        <v>1568</v>
+      </c>
+      <c r="C781" s="80" t="s">
+        <v>11</v>
       </c>
       <c r="D781" s="19">
-        <v>46239</v>
+        <v>46596</v>
       </c>
       <c r="E781" s="68"/>
       <c r="F781" s="68"/>
     </row>
-    <row r="782" spans="1:6" ht="90">
+    <row r="782" spans="1:6" ht="67.5" customHeight="1">
       <c r="A782" s="3" t="s">
-        <v>1581</v>
+        <v>2882</v>
       </c>
       <c r="B782" s="21" t="s">
-        <v>1582</v>
-[...2 lines deleted...]
-        <v>3238</v>
+        <v>1569</v>
+      </c>
+      <c r="C782" s="80" t="s">
+        <v>1570</v>
       </c>
       <c r="D782" s="19">
-        <v>46605</v>
+        <v>46636</v>
       </c>
       <c r="E782" s="68"/>
       <c r="F782" s="68"/>
     </row>
-    <row r="783" spans="1:6" ht="104.45" customHeight="1">
-[...10 lines deleted...]
-        <v>46607</v>
+    <row r="783" spans="1:6" ht="112.5">
+      <c r="A783" s="4" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B783" s="10" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C783" s="80" t="s">
+        <v>11</v>
+      </c>
+      <c r="D783" s="29">
+        <v>46634</v>
       </c>
       <c r="E783" s="68"/>
       <c r="F783" s="68"/>
     </row>
-    <row r="784" spans="1:6">
+    <row r="784" spans="1:6" ht="56.25">
       <c r="A784" s="3" t="s">
-        <v>1584</v>
-[...8 lines deleted...]
-        <v>46615</v>
+        <v>2806</v>
+      </c>
+      <c r="B784" s="10" t="s">
+        <v>1571</v>
+      </c>
+      <c r="C784" s="80" t="s">
+        <v>3387</v>
+      </c>
+      <c r="D784" s="29">
+        <v>46566</v>
       </c>
       <c r="E784" s="68"/>
       <c r="F784" s="68"/>
     </row>
-    <row r="785" spans="1:6" ht="33.75">
-[...1 lines deleted...]
-        <v>2864</v>
+    <row r="785" spans="1:6" ht="45">
+      <c r="A785" s="1" t="s">
+        <v>2541</v>
       </c>
       <c r="B785" s="11" t="s">
-        <v>2131</v>
-[...5 lines deleted...]
-        <v>46248</v>
+        <v>534</v>
+      </c>
+      <c r="C785" s="80" t="s">
+        <v>2280</v>
+      </c>
+      <c r="D785" s="29">
+        <v>46639</v>
       </c>
       <c r="E785" s="68"/>
       <c r="F785" s="68"/>
     </row>
-    <row r="786" spans="1:6" ht="90">
+    <row r="786" spans="1:6" ht="123.75">
       <c r="A786" s="3" t="s">
-        <v>2865</v>
-[...8 lines deleted...]
-        <v>46293</v>
+        <v>2542</v>
+      </c>
+      <c r="B786" s="14" t="s">
+        <v>1574</v>
+      </c>
+      <c r="C786" s="80" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D786" s="29">
+        <v>46649</v>
       </c>
       <c r="E786" s="68"/>
       <c r="F786" s="68"/>
     </row>
-    <row r="787" spans="1:6" ht="56.25">
+    <row r="787" spans="1:6" ht="22.5">
       <c r="A787" s="1" t="s">
-        <v>2866</v>
+        <v>2543</v>
       </c>
       <c r="B787" s="11" t="s">
-        <v>1588</v>
-[...2 lines deleted...]
-        <v>3483</v>
+        <v>534</v>
+      </c>
+      <c r="C787" s="84" t="s">
+        <v>1576</v>
       </c>
       <c r="D787" s="19">
-        <v>46262</v>
+        <v>46274</v>
       </c>
       <c r="E787" s="68"/>
       <c r="F787" s="68"/>
     </row>
-    <row r="788" spans="1:6" ht="56.25">
-[...7 lines deleted...]
-        <v>11</v>
+    <row r="788" spans="1:6" ht="33.75">
+      <c r="A788" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="B788" s="11" t="s">
+        <v>1578</v>
+      </c>
+      <c r="C788" s="80" t="s">
+        <v>1579</v>
       </c>
       <c r="D788" s="19">
-        <v>46259</v>
+        <v>46649</v>
       </c>
       <c r="E788" s="68"/>
       <c r="F788" s="68"/>
     </row>
-    <row r="789" spans="1:6" ht="67.5" customHeight="1">
+    <row r="789" spans="1:6" ht="56.25">
       <c r="A789" s="3" t="s">
-        <v>2950</v>
-[...5 lines deleted...]
-        <v>1592</v>
+        <v>1580</v>
+      </c>
+      <c r="B789" s="14" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C789" s="80" t="s">
+        <v>3150</v>
       </c>
       <c r="D789" s="19">
-        <v>46271</v>
+        <v>46290</v>
       </c>
       <c r="E789" s="68"/>
       <c r="F789" s="68"/>
     </row>
-    <row r="790" spans="1:6" ht="112.5">
-[...10 lines deleted...]
-        <v>46634</v>
+    <row r="790" spans="1:6" ht="45">
+      <c r="A790" s="3" t="s">
+        <v>2807</v>
+      </c>
+      <c r="B790" s="14" t="s">
+        <v>1582</v>
+      </c>
+      <c r="C790" s="80" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D790" s="19">
+        <v>46297</v>
       </c>
       <c r="E790" s="68"/>
       <c r="F790" s="68"/>
     </row>
-    <row r="791" spans="1:6" ht="67.5">
+    <row r="791" spans="1:6" ht="22.5">
       <c r="A791" s="3" t="s">
-        <v>2868</v>
-[...8 lines deleted...]
-        <v>46566</v>
+        <v>1584</v>
+      </c>
+      <c r="B791" s="14" t="s">
+        <v>963</v>
+      </c>
+      <c r="C791" s="80" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D791" s="19">
+        <v>46295</v>
       </c>
       <c r="E791" s="68"/>
       <c r="F791" s="68"/>
     </row>
-    <row r="792" spans="1:6" ht="45">
-[...10 lines deleted...]
-        <v>46274</v>
+    <row r="792" spans="1:6" ht="22.5">
+      <c r="A792" s="3" t="s">
+        <v>1586</v>
+      </c>
+      <c r="B792" s="14" t="s">
+        <v>963</v>
+      </c>
+      <c r="C792" s="80" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D792" s="19">
+        <v>46295</v>
       </c>
       <c r="E792" s="68"/>
       <c r="F792" s="68"/>
     </row>
-    <row r="793" spans="1:6" ht="123.75">
+    <row r="793" spans="1:6">
       <c r="A793" s="3" t="s">
-        <v>2596</v>
+        <v>1588</v>
       </c>
       <c r="B793" s="14" t="s">
-        <v>1596</v>
-[...5 lines deleted...]
-        <v>46284</v>
+        <v>963</v>
+      </c>
+      <c r="C793" s="80" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D793" s="19">
+        <v>46295</v>
       </c>
       <c r="E793" s="68"/>
       <c r="F793" s="68"/>
     </row>
     <row r="794" spans="1:6" ht="22.5">
-      <c r="A794" s="1" t="s">
-[...6 lines deleted...]
-        <v>1598</v>
+      <c r="A794" s="3" t="s">
+        <v>1590</v>
+      </c>
+      <c r="B794" s="14" t="s">
+        <v>963</v>
+      </c>
+      <c r="C794" s="80" t="s">
+        <v>3151</v>
       </c>
       <c r="D794" s="19">
-        <v>46274</v>
+        <v>46295</v>
       </c>
       <c r="E794" s="68"/>
       <c r="F794" s="68"/>
     </row>
-    <row r="795" spans="1:6" ht="33.75">
-[...10 lines deleted...]
-        <v>46649</v>
+    <row r="795" spans="1:6" ht="269.25" customHeight="1">
+      <c r="A795" s="3" t="s">
+        <v>2115</v>
+      </c>
+      <c r="B795" s="14" t="s">
+        <v>1591</v>
+      </c>
+      <c r="C795" s="80" t="s">
+        <v>2116</v>
+      </c>
+      <c r="D795" s="29">
+        <v>46633</v>
       </c>
       <c r="E795" s="68"/>
       <c r="F795" s="68"/>
     </row>
-    <row r="796" spans="1:6" ht="56.25">
+    <row r="796" spans="1:6" ht="224.25" customHeight="1">
       <c r="A796" s="3" t="s">
-        <v>1602</v>
-[...8 lines deleted...]
-        <v>46290</v>
+        <v>1592</v>
+      </c>
+      <c r="B796" s="20" t="s">
+        <v>2197</v>
+      </c>
+      <c r="C796" s="80" t="s">
+        <v>4</v>
+      </c>
+      <c r="D796" s="29">
+        <v>46597</v>
       </c>
       <c r="E796" s="68"/>
       <c r="F796" s="68"/>
     </row>
     <row r="797" spans="1:6" ht="45">
-      <c r="A797" s="3" t="s">
-[...9 lines deleted...]
-        <v>46297</v>
+      <c r="A797" s="4" t="s">
+        <v>3809</v>
+      </c>
+      <c r="B797" s="11" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C797" s="80" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D797" s="29">
+        <v>46663</v>
       </c>
       <c r="E797" s="68"/>
       <c r="F797" s="68"/>
     </row>
-    <row r="798" spans="1:6" ht="22.5">
+    <row r="798" spans="1:6" ht="43.5" customHeight="1">
       <c r="A798" s="3" t="s">
-        <v>1606</v>
+        <v>2808</v>
       </c>
       <c r="B798" s="14" t="s">
-        <v>973</v>
-[...5 lines deleted...]
-        <v>46295</v>
+        <v>1595</v>
+      </c>
+      <c r="C798" s="80" t="s">
+        <v>3388</v>
+      </c>
+      <c r="D798" s="29">
+        <v>46664</v>
       </c>
       <c r="E798" s="68"/>
       <c r="F798" s="68"/>
     </row>
-    <row r="799" spans="1:6" ht="22.5">
+    <row r="799" spans="1:6" ht="67.5">
       <c r="A799" s="3" t="s">
-        <v>1608</v>
+        <v>2059</v>
       </c>
       <c r="B799" s="14" t="s">
-        <v>973</v>
-[...2 lines deleted...]
-        <v>1609</v>
+        <v>1596</v>
+      </c>
+      <c r="C799" s="80" t="s">
+        <v>3152</v>
       </c>
       <c r="D799" s="19">
-        <v>46295</v>
+        <v>46604</v>
       </c>
       <c r="E799" s="68"/>
       <c r="F799" s="68"/>
     </row>
-    <row r="800" spans="1:6">
+    <row r="800" spans="1:6" ht="112.5">
       <c r="A800" s="3" t="s">
-        <v>1610</v>
-[...8 lines deleted...]
-        <v>46295</v>
+        <v>1976</v>
+      </c>
+      <c r="B800" s="10" t="s">
+        <v>1975</v>
+      </c>
+      <c r="C800" s="80" t="s">
+        <v>11</v>
+      </c>
+      <c r="D800" s="29">
+        <v>46570</v>
       </c>
       <c r="E800" s="68"/>
       <c r="F800" s="68"/>
     </row>
-    <row r="801" spans="1:6" ht="22.5">
+    <row r="801" spans="1:6" ht="51.95" customHeight="1">
       <c r="A801" s="3" t="s">
-        <v>1612</v>
+        <v>1597</v>
       </c>
       <c r="B801" s="14" t="s">
-        <v>973</v>
-[...2 lines deleted...]
-        <v>3242</v>
+        <v>1598</v>
+      </c>
+      <c r="C801" s="80" t="s">
+        <v>3153</v>
       </c>
       <c r="D801" s="19">
-        <v>46295</v>
+        <v>46309</v>
       </c>
       <c r="E801" s="68"/>
       <c r="F801" s="68"/>
     </row>
-    <row r="802" spans="1:6" ht="269.25" customHeight="1">
+    <row r="802" spans="1:6" ht="67.5">
       <c r="A802" s="3" t="s">
-        <v>2167</v>
+        <v>2809</v>
       </c>
       <c r="B802" s="14" t="s">
-        <v>1613</v>
-[...2 lines deleted...]
-        <v>2168</v>
+        <v>1599</v>
+      </c>
+      <c r="C802" s="80" t="s">
+        <v>3154</v>
       </c>
       <c r="D802" s="29">
-        <v>46268</v>
+        <v>46674</v>
       </c>
       <c r="E802" s="68"/>
       <c r="F802" s="68"/>
     </row>
-    <row r="803" spans="1:6" ht="224.25" customHeight="1">
+    <row r="803" spans="1:6" ht="22.5">
       <c r="A803" s="3" t="s">
-        <v>1614</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>2810</v>
+      </c>
+      <c r="B803" s="36" t="s">
+        <v>1600</v>
+      </c>
+      <c r="C803" s="80" t="s">
+        <v>3155</v>
       </c>
       <c r="D803" s="29">
-        <v>46278</v>
+        <v>46676</v>
       </c>
       <c r="E803" s="68"/>
       <c r="F803" s="68"/>
     </row>
-    <row r="804" spans="1:6" ht="69.75">
-[...7 lines deleted...]
-        <v>1616</v>
+    <row r="804" spans="1:6" ht="45">
+      <c r="A804" s="3" t="s">
+        <v>1601</v>
+      </c>
+      <c r="B804" s="14" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C804" s="80" t="s">
+        <v>2919</v>
       </c>
       <c r="D804" s="29">
-        <v>46298</v>
+        <v>46347</v>
       </c>
       <c r="E804" s="68"/>
       <c r="F804" s="68"/>
     </row>
-    <row r="805" spans="1:6" ht="43.5" customHeight="1">
+    <row r="805" spans="1:6">
       <c r="A805" s="3" t="s">
-        <v>2870</v>
-[...5 lines deleted...]
-        <v>3485</v>
+        <v>1603</v>
+      </c>
+      <c r="B805" s="10" t="s">
+        <v>1604</v>
+      </c>
+      <c r="C805" s="80" t="s">
+        <v>3199</v>
       </c>
       <c r="D805" s="29">
-        <v>46299</v>
+        <v>46316</v>
       </c>
       <c r="E805" s="68"/>
       <c r="F805" s="68"/>
     </row>
-    <row r="806" spans="1:6" ht="67.5">
+    <row r="806" spans="1:6" ht="22.5">
       <c r="A806" s="3" t="s">
-        <v>2096</v>
+        <v>1605</v>
       </c>
       <c r="B806" s="14" t="s">
-        <v>1618</v>
-[...5 lines deleted...]
-        <v>46604</v>
+        <v>2218</v>
+      </c>
+      <c r="C806" s="80" t="s">
+        <v>3389</v>
+      </c>
+      <c r="D806" s="29">
+        <v>46316</v>
       </c>
       <c r="E806" s="68"/>
       <c r="F806" s="68"/>
     </row>
-    <row r="807" spans="1:6" ht="112.5">
+    <row r="807" spans="1:6">
       <c r="A807" s="3" t="s">
-        <v>1999</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>1606</v>
+      </c>
+      <c r="B807" s="14" t="s">
+        <v>1607</v>
+      </c>
+      <c r="C807" s="80" t="s">
+        <v>1608</v>
       </c>
       <c r="D807" s="29">
-        <v>46570</v>
+        <v>46319</v>
       </c>
       <c r="E807" s="68"/>
       <c r="F807" s="68"/>
     </row>
-    <row r="808" spans="1:6" ht="51.95" customHeight="1">
+    <row r="808" spans="1:6">
       <c r="A808" s="3" t="s">
-        <v>1619</v>
+        <v>1609</v>
       </c>
       <c r="B808" s="14" t="s">
-        <v>1620</v>
-[...5 lines deleted...]
-        <v>46309</v>
+        <v>1610</v>
+      </c>
+      <c r="C808" s="80" t="s">
+        <v>3390</v>
+      </c>
+      <c r="D808" s="29">
+        <v>46319</v>
       </c>
       <c r="E808" s="68"/>
       <c r="F808" s="68"/>
     </row>
-    <row r="809" spans="1:6" ht="67.5">
-[...10 lines deleted...]
-        <v>46309</v>
+    <row r="809" spans="1:6" ht="22.5">
+      <c r="A809" s="1" t="s">
+        <v>1611</v>
+      </c>
+      <c r="B809" s="10" t="s">
+        <v>1612</v>
+      </c>
+      <c r="C809" s="80" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D809" s="19">
+        <v>46320</v>
       </c>
       <c r="E809" s="68"/>
       <c r="F809" s="68"/>
     </row>
     <row r="810" spans="1:6" ht="22.5">
       <c r="A810" s="3" t="s">
-        <v>2872</v>
-[...5 lines deleted...]
-        <v>3246</v>
+        <v>1614</v>
+      </c>
+      <c r="B810" s="10" t="s">
+        <v>1615</v>
+      </c>
+      <c r="C810" s="80" t="s">
+        <v>1616</v>
       </c>
       <c r="D810" s="29">
-        <v>46311</v>
+        <v>46325</v>
       </c>
       <c r="E810" s="68"/>
       <c r="F810" s="68"/>
     </row>
-    <row r="811" spans="1:6" ht="45">
+    <row r="811" spans="1:6">
       <c r="A811" s="3" t="s">
-        <v>1623</v>
+        <v>1617</v>
       </c>
       <c r="B811" s="14" t="s">
-        <v>1624</v>
-[...2 lines deleted...]
-        <v>2995</v>
+        <v>1618</v>
+      </c>
+      <c r="C811" s="80" t="s">
+        <v>1619</v>
       </c>
       <c r="D811" s="29">
-        <v>46347</v>
+        <v>46325</v>
       </c>
       <c r="E811" s="68"/>
       <c r="F811" s="68"/>
     </row>
-    <row r="812" spans="1:6">
+    <row r="812" spans="1:6" ht="22.5">
       <c r="A812" s="3" t="s">
-        <v>1625</v>
-[...5 lines deleted...]
-        <v>3291</v>
+        <v>2086</v>
+      </c>
+      <c r="B812" s="14" t="s">
+        <v>1620</v>
+      </c>
+      <c r="C812" s="80" t="s">
+        <v>1621</v>
       </c>
       <c r="D812" s="29">
-        <v>46316</v>
+        <v>46325</v>
       </c>
       <c r="E812" s="68"/>
       <c r="F812" s="68"/>
     </row>
     <row r="813" spans="1:6" ht="22.5">
       <c r="A813" s="3" t="s">
-        <v>1627</v>
-[...5 lines deleted...]
-        <v>3486</v>
+        <v>1622</v>
+      </c>
+      <c r="B813" s="11" t="s">
+        <v>1623</v>
+      </c>
+      <c r="C813" s="80" t="s">
+        <v>3156</v>
       </c>
       <c r="D813" s="29">
-        <v>46316</v>
+        <v>46313</v>
       </c>
       <c r="E813" s="68"/>
       <c r="F813" s="68"/>
     </row>
-    <row r="814" spans="1:6">
+    <row r="814" spans="1:6" ht="45">
       <c r="A814" s="3" t="s">
-        <v>1628</v>
-[...8 lines deleted...]
-        <v>46319</v>
+        <v>1624</v>
+      </c>
+      <c r="B814" s="20" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C814" s="80" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D814" s="19">
+        <v>46366</v>
       </c>
       <c r="E814" s="68"/>
       <c r="F814" s="68"/>
     </row>
-    <row r="815" spans="1:6">
+    <row r="815" spans="1:6" ht="56.25">
       <c r="A815" s="3" t="s">
-        <v>1631</v>
-[...5 lines deleted...]
-        <v>3487</v>
+        <v>1627</v>
+      </c>
+      <c r="B815" s="11" t="s">
+        <v>2118</v>
+      </c>
+      <c r="C815" s="80" t="s">
+        <v>3157</v>
       </c>
       <c r="D815" s="29">
-        <v>46319</v>
+        <v>46634</v>
       </c>
       <c r="E815" s="68"/>
       <c r="F815" s="68"/>
     </row>
     <row r="816" spans="1:6" ht="22.5">
       <c r="A816" s="1" t="s">
-        <v>1633</v>
+        <v>3549</v>
       </c>
       <c r="B816" s="10" t="s">
-        <v>1634</v>
-[...2 lines deleted...]
-        <v>1635</v>
+        <v>3550</v>
+      </c>
+      <c r="C816" s="80" t="s">
+        <v>3391</v>
       </c>
       <c r="D816" s="19">
-        <v>46320</v>
+        <v>46547</v>
       </c>
       <c r="E816" s="68"/>
       <c r="F816" s="68"/>
     </row>
-    <row r="817" spans="1:6" ht="22.5">
+    <row r="817" spans="1:6">
       <c r="A817" s="3" t="s">
-        <v>1636</v>
-[...5 lines deleted...]
-        <v>1638</v>
+        <v>1628</v>
+      </c>
+      <c r="B817" s="14" t="s">
+        <v>1629</v>
+      </c>
+      <c r="C817" s="80" t="s">
+        <v>1630</v>
       </c>
       <c r="D817" s="29">
-        <v>46325</v>
+        <v>46335</v>
       </c>
       <c r="E817" s="68"/>
       <c r="F817" s="68"/>
     </row>
-    <row r="818" spans="1:6">
+    <row r="818" spans="1:6" ht="33.75">
       <c r="A818" s="3" t="s">
-        <v>1639</v>
-[...8 lines deleted...]
-        <v>46325</v>
+        <v>2811</v>
+      </c>
+      <c r="B818" s="10" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C818" s="80" t="s">
+        <v>3158</v>
+      </c>
+      <c r="D818" s="19">
+        <v>46334</v>
       </c>
       <c r="E818" s="68"/>
       <c r="F818" s="68"/>
     </row>
-    <row r="819" spans="1:6" ht="22.5">
+    <row r="819" spans="1:6" ht="45">
       <c r="A819" s="3" t="s">
-        <v>2127</v>
+        <v>1632</v>
       </c>
       <c r="B819" s="14" t="s">
-        <v>1642</v>
-[...2 lines deleted...]
-        <v>1643</v>
+        <v>1633</v>
+      </c>
+      <c r="C819" s="80" t="s">
+        <v>3159</v>
       </c>
       <c r="D819" s="29">
-        <v>46325</v>
+        <v>46337</v>
       </c>
       <c r="E819" s="68"/>
       <c r="F819" s="68"/>
     </row>
-    <row r="820" spans="1:6" ht="22.5">
+    <row r="820" spans="1:6" ht="45">
       <c r="A820" s="3" t="s">
-        <v>1644</v>
-[...5 lines deleted...]
-        <v>3247</v>
+        <v>1634</v>
+      </c>
+      <c r="B820" s="14" t="s">
+        <v>1635</v>
+      </c>
+      <c r="C820" s="80" t="s">
+        <v>3160</v>
       </c>
       <c r="D820" s="29">
-        <v>46313</v>
+        <v>46352</v>
       </c>
       <c r="E820" s="68"/>
       <c r="F820" s="68"/>
     </row>
-    <row r="821" spans="1:6" ht="45">
-[...7 lines deleted...]
-        <v>1648</v>
+    <row r="821" spans="1:6" ht="101.25">
+      <c r="A821" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="B821" s="11" t="s">
+        <v>1636</v>
+      </c>
+      <c r="C821" s="80" t="s">
+        <v>3161</v>
       </c>
       <c r="D821" s="19">
-        <v>46366</v>
+        <v>46352</v>
       </c>
       <c r="E821" s="68"/>
       <c r="F821" s="68"/>
     </row>
-    <row r="822" spans="1:6" ht="56.25">
-[...10 lines deleted...]
-        <v>46269</v>
+    <row r="822" spans="1:6" ht="146.25">
+      <c r="A822" s="1" t="s">
+        <v>2813</v>
+      </c>
+      <c r="B822" s="10" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C822" s="80" t="s">
+        <v>3162</v>
+      </c>
+      <c r="D822" s="19">
+        <v>46355</v>
       </c>
       <c r="E822" s="68"/>
       <c r="F822" s="68"/>
     </row>
-    <row r="823" spans="1:6" ht="22.5">
-[...1 lines deleted...]
-        <v>3657</v>
+    <row r="823" spans="1:6" ht="247.5">
+      <c r="A823" s="3" t="s">
+        <v>3810</v>
       </c>
       <c r="B823" s="10" t="s">
-        <v>3658</v>
-[...5 lines deleted...]
-        <v>46547</v>
+        <v>426</v>
+      </c>
+      <c r="C823" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="D823" s="29">
+        <v>46360</v>
       </c>
       <c r="E823" s="68"/>
       <c r="F823" s="68"/>
     </row>
-    <row r="824" spans="1:6">
+    <row r="824" spans="1:6" ht="22.5">
       <c r="A824" s="3" t="s">
-        <v>1650</v>
-[...5 lines deleted...]
-        <v>1652</v>
+        <v>1638</v>
+      </c>
+      <c r="B824" s="10" t="s">
+        <v>1533</v>
+      </c>
+      <c r="C824" s="80" t="s">
+        <v>1639</v>
       </c>
       <c r="D824" s="29">
-        <v>46335</v>
+        <v>46509</v>
       </c>
       <c r="E824" s="68"/>
       <c r="F824" s="68"/>
     </row>
-    <row r="825" spans="1:6" ht="33.75">
+    <row r="825" spans="1:6" ht="56.25">
       <c r="A825" s="3" t="s">
-        <v>2873</v>
+        <v>1640</v>
       </c>
       <c r="B825" s="10" t="s">
-        <v>1653</v>
-[...2 lines deleted...]
-        <v>3249</v>
+        <v>1082</v>
+      </c>
+      <c r="C825" s="80" t="s">
+        <v>1641</v>
       </c>
       <c r="D825" s="19">
-        <v>46334</v>
+        <v>46361</v>
       </c>
       <c r="E825" s="68"/>
       <c r="F825" s="68"/>
     </row>
-    <row r="826" spans="1:6" ht="45">
+    <row r="826" spans="1:6" ht="22.5">
       <c r="A826" s="3" t="s">
-        <v>1654</v>
+        <v>1642</v>
       </c>
       <c r="B826" s="14" t="s">
-        <v>1655</v>
-[...5 lines deleted...]
-        <v>46337</v>
+        <v>1643</v>
+      </c>
+      <c r="C826" s="80" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D826" s="19">
+        <v>46331</v>
       </c>
       <c r="E826" s="68"/>
       <c r="F826" s="68"/>
     </row>
-    <row r="827" spans="1:6" ht="45">
+    <row r="827" spans="1:6" ht="90">
       <c r="A827" s="3" t="s">
-        <v>1656</v>
+        <v>1645</v>
       </c>
       <c r="B827" s="14" t="s">
-        <v>1657</v>
-[...5 lines deleted...]
-        <v>46352</v>
+        <v>1646</v>
+      </c>
+      <c r="C827" s="80" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D827" s="19">
+        <v>46331</v>
       </c>
       <c r="E827" s="68"/>
       <c r="F827" s="68"/>
     </row>
-    <row r="828" spans="1:6" ht="101.25">
-[...7 lines deleted...]
-        <v>3252</v>
+    <row r="828" spans="1:6" ht="22.5">
+      <c r="A828" s="3" t="s">
+        <v>2534</v>
+      </c>
+      <c r="B828" s="14" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C828" s="80" t="s">
+        <v>3392</v>
       </c>
       <c r="D828" s="19">
-        <v>46352</v>
+        <v>46475</v>
       </c>
       <c r="E828" s="68"/>
       <c r="F828" s="68"/>
     </row>
-    <row r="829" spans="1:6" ht="146.25">
-[...7 lines deleted...]
-        <v>3253</v>
+    <row r="829" spans="1:6" ht="409.5">
+      <c r="A829" s="3" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B829" s="14" t="s">
+        <v>1649</v>
+      </c>
+      <c r="C829" s="80" t="s">
+        <v>5</v>
       </c>
       <c r="D829" s="19">
-        <v>46355</v>
+        <v>46367</v>
       </c>
       <c r="E829" s="68"/>
       <c r="F829" s="68"/>
     </row>
-    <row r="830" spans="1:6" ht="281.25">
+    <row r="830" spans="1:6" ht="191.25">
       <c r="A830" s="3" t="s">
-        <v>2876</v>
-[...8 lines deleted...]
-        <v>46360</v>
+        <v>1650</v>
+      </c>
+      <c r="B830" s="14" t="s">
+        <v>1651</v>
+      </c>
+      <c r="C830" s="91" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D830" s="19">
+        <v>46367</v>
       </c>
       <c r="E830" s="68"/>
       <c r="F830" s="68"/>
     </row>
-    <row r="831" spans="1:6" ht="22.5">
+    <row r="831" spans="1:6" ht="61.5" customHeight="1">
       <c r="A831" s="3" t="s">
-        <v>1660</v>
-[...8 lines deleted...]
-        <v>46509</v>
+        <v>2814</v>
+      </c>
+      <c r="B831" s="14" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C831" s="80" t="s">
+        <v>3163</v>
+      </c>
+      <c r="D831" s="19">
+        <v>46367</v>
       </c>
       <c r="E831" s="68"/>
       <c r="F831" s="68"/>
     </row>
-    <row r="832" spans="1:6" ht="56.25">
+    <row r="832" spans="1:6" ht="70.5" customHeight="1">
       <c r="A832" s="3" t="s">
-        <v>1662</v>
-[...5 lines deleted...]
-        <v>1663</v>
+        <v>2815</v>
+      </c>
+      <c r="B832" s="14" t="s">
+        <v>1654</v>
+      </c>
+      <c r="C832" s="80" t="s">
+        <v>1655</v>
       </c>
       <c r="D832" s="19">
-        <v>46361</v>
+        <v>46368</v>
       </c>
       <c r="E832" s="68"/>
       <c r="F832" s="68"/>
     </row>
-    <row r="833" spans="1:6" ht="22.5">
+    <row r="833" spans="1:6">
       <c r="A833" s="3" t="s">
-        <v>1664</v>
-[...8 lines deleted...]
-        <v>46331</v>
+        <v>1656</v>
+      </c>
+      <c r="B833" s="10" t="s">
+        <v>1657</v>
+      </c>
+      <c r="C833" s="84" t="s">
+        <v>214</v>
+      </c>
+      <c r="D833" s="29">
+        <v>46374</v>
       </c>
       <c r="E833" s="68"/>
       <c r="F833" s="68"/>
     </row>
-    <row r="834" spans="1:6" ht="90">
+    <row r="834" spans="1:6" ht="118.5" customHeight="1">
       <c r="A834" s="3" t="s">
-        <v>1667</v>
+        <v>1658</v>
       </c>
       <c r="B834" s="14" t="s">
-        <v>1668</v>
-[...2 lines deleted...]
-        <v>1666</v>
+        <v>1337</v>
+      </c>
+      <c r="C834" s="84" t="s">
+        <v>1659</v>
       </c>
       <c r="D834" s="19">
-        <v>46331</v>
+        <v>46373</v>
       </c>
       <c r="E834" s="68"/>
       <c r="F834" s="68"/>
     </row>
-    <row r="835" spans="1:6" ht="22.5">
-[...7 lines deleted...]
-        <v>3489</v>
+    <row r="835" spans="1:6" ht="45">
+      <c r="A835" s="1" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B835" s="10" t="s">
+        <v>1661</v>
+      </c>
+      <c r="C835" s="80" t="s">
+        <v>1662</v>
       </c>
       <c r="D835" s="19">
-        <v>46475</v>
+        <v>46374</v>
       </c>
       <c r="E835" s="68"/>
       <c r="F835" s="68"/>
     </row>
-    <row r="836" spans="1:6" ht="409.5">
+    <row r="836" spans="1:6" ht="45">
       <c r="A836" s="3" t="s">
-        <v>1670</v>
-[...5 lines deleted...]
-        <v>5</v>
+        <v>1663</v>
+      </c>
+      <c r="B836" s="10" t="s">
+        <v>1664</v>
+      </c>
+      <c r="C836" s="80" t="s">
+        <v>1665</v>
       </c>
       <c r="D836" s="19">
-        <v>46367</v>
+        <v>46373</v>
       </c>
       <c r="E836" s="68"/>
       <c r="F836" s="68"/>
     </row>
-    <row r="837" spans="1:6" ht="191.25">
+    <row r="837" spans="1:6" ht="99" customHeight="1">
       <c r="A837" s="3" t="s">
-        <v>1672</v>
+        <v>1933</v>
       </c>
       <c r="B837" s="14" t="s">
-        <v>1673</v>
-[...2 lines deleted...]
-        <v>1674</v>
+        <v>1667</v>
+      </c>
+      <c r="C837" s="80" t="s">
+        <v>3164</v>
       </c>
       <c r="D837" s="19">
-        <v>46367</v>
+        <v>46374</v>
       </c>
       <c r="E837" s="68"/>
       <c r="F837" s="68"/>
     </row>
-    <row r="838" spans="1:6" ht="61.5" customHeight="1">
-[...7 lines deleted...]
-        <v>3254</v>
+    <row r="838" spans="1:6" ht="123.75">
+      <c r="A838" s="1" t="s">
+        <v>2816</v>
+      </c>
+      <c r="B838" s="21" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C838" s="80" t="s">
+        <v>3165</v>
       </c>
       <c r="D838" s="19">
-        <v>46367</v>
+        <v>46374</v>
       </c>
       <c r="E838" s="68"/>
       <c r="F838" s="68"/>
     </row>
-    <row r="839" spans="1:6" ht="70.5" customHeight="1">
+    <row r="839" spans="1:6" ht="67.5">
       <c r="A839" s="3" t="s">
-        <v>2878</v>
+        <v>1669</v>
       </c>
       <c r="B839" s="14" t="s">
-        <v>1676</v>
-[...2 lines deleted...]
-        <v>1677</v>
+        <v>1670</v>
+      </c>
+      <c r="C839" s="80" t="s">
+        <v>3166</v>
       </c>
       <c r="D839" s="19">
-        <v>46368</v>
+        <v>46375</v>
       </c>
       <c r="E839" s="68"/>
       <c r="F839" s="68"/>
     </row>
-    <row r="840" spans="1:6">
+    <row r="840" spans="1:6" ht="22.5">
       <c r="A840" s="3" t="s">
-        <v>1678</v>
-[...8 lines deleted...]
-        <v>46374</v>
+        <v>1671</v>
+      </c>
+      <c r="B840" s="14" t="s">
+        <v>1672</v>
+      </c>
+      <c r="C840" s="80" t="s">
+        <v>3167</v>
+      </c>
+      <c r="D840" s="19">
+        <v>46375</v>
       </c>
       <c r="E840" s="68"/>
       <c r="F840" s="68"/>
     </row>
-    <row r="841" spans="1:6" ht="118.5" customHeight="1">
+    <row r="841" spans="1:6" ht="146.25">
       <c r="A841" s="3" t="s">
-        <v>1680</v>
+        <v>1673</v>
       </c>
       <c r="B841" s="14" t="s">
-        <v>1355</v>
-[...7 lines deleted...]
-      <c r="E841" s="68"/>
+        <v>1674</v>
+      </c>
+      <c r="C841" s="80" t="s">
+        <v>3168</v>
+      </c>
+      <c r="D841" s="29">
+        <v>46428</v>
+      </c>
+      <c r="E841" s="78"/>
       <c r="F841" s="68"/>
     </row>
-    <row r="842" spans="1:6" ht="45">
-[...7 lines deleted...]
-        <v>1684</v>
+    <row r="842" spans="1:6">
+      <c r="A842" s="3" t="s">
+        <v>2817</v>
+      </c>
+      <c r="B842" s="14" t="s">
+        <v>1675</v>
+      </c>
+      <c r="C842" s="80" t="s">
+        <v>1676</v>
       </c>
       <c r="D842" s="19">
-        <v>46374</v>
+        <v>46383</v>
       </c>
       <c r="E842" s="68"/>
       <c r="F842" s="68"/>
     </row>
-    <row r="843" spans="1:6" ht="45">
+    <row r="843" spans="1:6" ht="56.25">
       <c r="A843" s="3" t="s">
-        <v>1685</v>
-[...5 lines deleted...]
-        <v>1687</v>
+        <v>1677</v>
+      </c>
+      <c r="B843" s="14" t="s">
+        <v>1678</v>
+      </c>
+      <c r="C843" s="80" t="s">
+        <v>3811</v>
       </c>
       <c r="D843" s="19">
-        <v>46373</v>
+        <v>46386</v>
       </c>
       <c r="E843" s="68"/>
       <c r="F843" s="68"/>
     </row>
-    <row r="844" spans="1:6" ht="99" customHeight="1">
+    <row r="844" spans="1:6" ht="135">
       <c r="A844" s="3" t="s">
-        <v>1956</v>
-[...8 lines deleted...]
-        <v>46374</v>
+        <v>1679</v>
+      </c>
+      <c r="B844" s="10" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C844" s="80" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D844" s="29">
+        <v>46331</v>
       </c>
       <c r="E844" s="68"/>
       <c r="F844" s="68"/>
     </row>
-    <row r="845" spans="1:6" ht="123.75">
-[...10 lines deleted...]
-        <v>46374</v>
+    <row r="845" spans="1:6" ht="33.75">
+      <c r="A845" s="3" t="s">
+        <v>2480</v>
+      </c>
+      <c r="B845" s="14" t="s">
+        <v>1682</v>
+      </c>
+      <c r="C845" s="80" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D845" s="29">
+        <v>46375</v>
       </c>
       <c r="E845" s="68"/>
       <c r="F845" s="68"/>
     </row>
-    <row r="846" spans="1:6" ht="67.5">
+    <row r="846" spans="1:6" ht="126.75" customHeight="1">
       <c r="A846" s="3" t="s">
-        <v>1691</v>
-[...8 lines deleted...]
-        <v>46375</v>
+        <v>1684</v>
+      </c>
+      <c r="B846" s="57" t="s">
+        <v>1685</v>
+      </c>
+      <c r="C846" s="80" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D846" s="29">
+        <v>46371</v>
       </c>
       <c r="E846" s="68"/>
       <c r="F846" s="68"/>
     </row>
-    <row r="847" spans="1:6" ht="22.5">
-[...7 lines deleted...]
-        <v>3258</v>
+    <row r="847" spans="1:6" ht="142.5" customHeight="1">
+      <c r="A847" s="1" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B847" s="11" t="s">
+        <v>1552</v>
+      </c>
+      <c r="C847" s="80" t="s">
+        <v>3169</v>
       </c>
       <c r="D847" s="19">
-        <v>46375</v>
+        <v>46503</v>
       </c>
       <c r="E847" s="68"/>
       <c r="F847" s="68"/>
     </row>
-    <row r="848" spans="1:6" ht="146.25">
+    <row r="848" spans="1:6">
       <c r="A848" s="3" t="s">
-        <v>1695</v>
+        <v>2818</v>
       </c>
       <c r="B848" s="14" t="s">
-        <v>1696</v>
-[...2 lines deleted...]
-        <v>3259</v>
+        <v>1688</v>
+      </c>
+      <c r="C848" s="80" t="s">
+        <v>1689</v>
       </c>
       <c r="D848" s="29">
-        <v>46428</v>
-[...1 lines deleted...]
-      <c r="E848" s="80"/>
+        <v>46400</v>
+      </c>
+      <c r="E848" s="68"/>
       <c r="F848" s="68"/>
     </row>
-    <row r="849" spans="1:6">
+    <row r="849" spans="1:6" ht="33.75">
       <c r="A849" s="3" t="s">
-        <v>2880</v>
-[...8 lines deleted...]
-        <v>46383</v>
+        <v>2275</v>
+      </c>
+      <c r="B849" s="10" t="s">
+        <v>1690</v>
+      </c>
+      <c r="C849" s="80" t="s">
+        <v>1691</v>
+      </c>
+      <c r="D849" s="29">
+        <v>46400</v>
       </c>
       <c r="E849" s="68"/>
       <c r="F849" s="68"/>
     </row>
-    <row r="850" spans="1:6" ht="56.25">
+    <row r="850" spans="1:6" ht="33.75">
       <c r="A850" s="3" t="s">
-        <v>1699</v>
+        <v>1692</v>
       </c>
       <c r="B850" s="14" t="s">
-        <v>1700</v>
-[...5 lines deleted...]
-        <v>46386</v>
+        <v>1693</v>
+      </c>
+      <c r="C850" s="80" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D850" s="29">
+        <v>46421</v>
       </c>
       <c r="E850" s="68"/>
       <c r="F850" s="68"/>
     </row>
-    <row r="851" spans="1:6" ht="135">
+    <row r="851" spans="1:6" ht="67.5">
       <c r="A851" s="3" t="s">
-        <v>1701</v>
+        <v>2106</v>
       </c>
       <c r="B851" s="10" t="s">
-        <v>1702</v>
-[...5 lines deleted...]
-        <v>46331</v>
+        <v>2036</v>
+      </c>
+      <c r="C851" s="80" t="s">
+        <v>3812</v>
+      </c>
+      <c r="D851" s="19">
+        <v>46404</v>
       </c>
       <c r="E851" s="68"/>
       <c r="F851" s="68"/>
     </row>
-    <row r="852" spans="1:6" ht="33.75">
+    <row r="852" spans="1:6" ht="31.5" customHeight="1">
       <c r="A852" s="3" t="s">
-        <v>2534</v>
-[...8 lines deleted...]
-        <v>46375</v>
+        <v>1696</v>
+      </c>
+      <c r="B852" s="10" t="s">
+        <v>1697</v>
+      </c>
+      <c r="C852" s="80" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D852" s="19">
+        <v>46413</v>
       </c>
       <c r="E852" s="68"/>
       <c r="F852" s="68"/>
     </row>
-    <row r="853" spans="1:6" ht="126.75" customHeight="1">
+    <row r="853" spans="1:6">
       <c r="A853" s="3" t="s">
-        <v>1706</v>
-[...8 lines deleted...]
-        <v>46371</v>
+        <v>1698</v>
+      </c>
+      <c r="B853" s="14" t="s">
+        <v>1699</v>
+      </c>
+      <c r="C853" s="80" t="s">
+        <v>589</v>
+      </c>
+      <c r="D853" s="19">
+        <v>46414</v>
       </c>
       <c r="E853" s="68"/>
       <c r="F853" s="68"/>
     </row>
-    <row r="854" spans="1:6" ht="142.5" customHeight="1">
-[...7 lines deleted...]
-        <v>3261</v>
+    <row r="854" spans="1:6" ht="147.94999999999999" customHeight="1">
+      <c r="A854" s="3" t="s">
+        <v>2211</v>
+      </c>
+      <c r="B854" s="21" t="s">
+        <v>1700</v>
+      </c>
+      <c r="C854" s="80" t="s">
+        <v>3393</v>
       </c>
       <c r="D854" s="19">
-        <v>46503</v>
+        <v>46418</v>
       </c>
       <c r="E854" s="68"/>
       <c r="F854" s="68"/>
     </row>
-    <row r="855" spans="1:6">
+    <row r="855" spans="1:6" ht="45">
       <c r="A855" s="3" t="s">
-        <v>2881</v>
+        <v>1701</v>
       </c>
       <c r="B855" s="14" t="s">
-        <v>1710</v>
-[...2 lines deleted...]
-        <v>1711</v>
+        <v>1530</v>
+      </c>
+      <c r="C855" s="80" t="s">
+        <v>3170</v>
       </c>
       <c r="D855" s="29">
-        <v>46400</v>
+        <v>46419</v>
       </c>
       <c r="E855" s="68"/>
       <c r="F855" s="68"/>
     </row>
-    <row r="856" spans="1:6" ht="33.75">
+    <row r="856" spans="1:6" ht="22.5">
       <c r="A856" s="3" t="s">
-        <v>2328</v>
-[...5 lines deleted...]
-        <v>1713</v>
+        <v>1702</v>
+      </c>
+      <c r="B856" s="14" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C856" s="80" t="s">
+        <v>2920</v>
       </c>
       <c r="D856" s="29">
-        <v>46400</v>
+        <v>46421</v>
       </c>
       <c r="E856" s="68"/>
       <c r="F856" s="68"/>
     </row>
-    <row r="857" spans="1:6" ht="33.75">
+    <row r="857" spans="1:6" ht="22.5">
       <c r="A857" s="3" t="s">
-        <v>1714</v>
-[...5 lines deleted...]
-        <v>1716</v>
+        <v>1704</v>
+      </c>
+      <c r="B857" s="21" t="s">
+        <v>1705</v>
+      </c>
+      <c r="C857" s="80" t="s">
+        <v>1706</v>
       </c>
       <c r="D857" s="29">
-        <v>46421</v>
+        <v>46422</v>
       </c>
       <c r="E857" s="68"/>
       <c r="F857" s="68"/>
     </row>
-    <row r="858" spans="1:6" ht="67.5">
+    <row r="858" spans="1:6" ht="76.5" customHeight="1">
       <c r="A858" s="3" t="s">
-        <v>2158</v>
-[...8 lines deleted...]
-        <v>46404</v>
+        <v>2819</v>
+      </c>
+      <c r="B858" s="14" t="s">
+        <v>1707</v>
+      </c>
+      <c r="C858" s="80" t="s">
+        <v>98</v>
+      </c>
+      <c r="D858" s="29">
+        <v>46423</v>
       </c>
       <c r="E858" s="68"/>
       <c r="F858" s="68"/>
     </row>
-    <row r="859" spans="1:6" ht="31.5" customHeight="1">
-[...7 lines deleted...]
-        <v>1688</v>
+    <row r="859" spans="1:6" ht="33.75">
+      <c r="A859" s="1" t="s">
+        <v>2820</v>
+      </c>
+      <c r="B859" s="11" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C859" s="80" t="s">
+        <v>1709</v>
       </c>
       <c r="D859" s="19">
-        <v>46413</v>
+        <v>46424</v>
       </c>
       <c r="E859" s="68"/>
       <c r="F859" s="68"/>
     </row>
-    <row r="860" spans="1:6">
+    <row r="860" spans="1:6" ht="22.5">
       <c r="A860" s="3" t="s">
-        <v>1720</v>
+        <v>1710</v>
       </c>
       <c r="B860" s="14" t="s">
-        <v>1721</v>
-[...2 lines deleted...]
-        <v>593</v>
+        <v>1711</v>
+      </c>
+      <c r="C860" s="80" t="s">
+        <v>3171</v>
       </c>
       <c r="D860" s="19">
-        <v>46414</v>
+        <v>46424</v>
       </c>
       <c r="E860" s="68"/>
       <c r="F860" s="68"/>
     </row>
-    <row r="861" spans="1:6" ht="147.94999999999999" customHeight="1">
-[...10 lines deleted...]
-        <v>46418</v>
+    <row r="861" spans="1:6" ht="71.25" customHeight="1">
+      <c r="A861" s="1" t="s">
+        <v>3813</v>
+      </c>
+      <c r="B861" s="10" t="s">
+        <v>428</v>
+      </c>
+      <c r="C861" s="80" t="s">
+        <v>12</v>
+      </c>
+      <c r="D861" s="29">
+        <v>46426</v>
       </c>
       <c r="E861" s="68"/>
       <c r="F861" s="68"/>
     </row>
-    <row r="862" spans="1:6" ht="45">
+    <row r="862" spans="1:6">
       <c r="A862" s="3" t="s">
-        <v>1723</v>
+        <v>1712</v>
       </c>
       <c r="B862" s="14" t="s">
-        <v>1550</v>
-[...5 lines deleted...]
-        <v>46419</v>
+        <v>1713</v>
+      </c>
+      <c r="C862" s="80" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D862" s="19">
+        <v>46425</v>
       </c>
       <c r="E862" s="68"/>
       <c r="F862" s="68"/>
     </row>
-    <row r="863" spans="1:6" ht="22.5">
-[...10 lines deleted...]
-        <v>46421</v>
+    <row r="863" spans="1:6" ht="33.75">
+      <c r="A863" s="1" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B863" s="10" t="s">
+        <v>1715</v>
+      </c>
+      <c r="C863" s="80" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D863" s="19">
+        <v>46426</v>
       </c>
       <c r="E863" s="68"/>
       <c r="F863" s="68"/>
     </row>
     <row r="864" spans="1:6" ht="22.5">
       <c r="A864" s="3" t="s">
-        <v>1726</v>
-[...5 lines deleted...]
-        <v>1728</v>
+        <v>2821</v>
+      </c>
+      <c r="B864" s="14" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C864" s="84" t="s">
+        <v>1718</v>
       </c>
       <c r="D864" s="29">
-        <v>46422</v>
+        <v>46425</v>
       </c>
       <c r="E864" s="68"/>
       <c r="F864" s="68"/>
     </row>
-    <row r="865" spans="1:6" ht="122.25" customHeight="1">
+    <row r="865" spans="1:6" ht="125.25" customHeight="1">
       <c r="A865" s="3" t="s">
-        <v>2882</v>
+        <v>1719</v>
       </c>
       <c r="B865" s="14" t="s">
-        <v>1729</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>1720</v>
+      </c>
+      <c r="C865" s="80" t="s">
+        <v>3172</v>
       </c>
       <c r="D865" s="29">
-        <v>46423</v>
+        <v>46430</v>
       </c>
       <c r="E865" s="68"/>
       <c r="F865" s="68"/>
     </row>
-    <row r="866" spans="1:6" ht="33.75">
-[...1 lines deleted...]
-        <v>2883</v>
+    <row r="866" spans="1:6">
+      <c r="A866" s="3" t="s">
+        <v>2518</v>
       </c>
       <c r="B866" s="11" t="s">
-        <v>1730</v>
-[...5 lines deleted...]
-        <v>46424</v>
+        <v>1721</v>
+      </c>
+      <c r="C866" s="80" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D866" s="29">
+        <v>46429</v>
       </c>
       <c r="E866" s="68"/>
       <c r="F866" s="68"/>
     </row>
     <row r="867" spans="1:6" ht="22.5">
       <c r="A867" s="3" t="s">
-        <v>1732</v>
+        <v>1723</v>
       </c>
       <c r="B867" s="14" t="s">
-        <v>1733</v>
-[...5 lines deleted...]
-        <v>46424</v>
+        <v>1724</v>
+      </c>
+      <c r="C867" s="80" t="s">
+        <v>3173</v>
+      </c>
+      <c r="D867" s="29">
+        <v>46431</v>
       </c>
       <c r="E867" s="68"/>
       <c r="F867" s="68"/>
     </row>
-    <row r="868" spans="1:6" ht="78.75">
+    <row r="868" spans="1:6" ht="67.5">
       <c r="A868" s="1" t="s">
-        <v>2884</v>
-[...8 lines deleted...]
-        <v>46426</v>
+        <v>2544</v>
+      </c>
+      <c r="B868" s="50" t="s">
+        <v>1725</v>
+      </c>
+      <c r="C868" s="80" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D868" s="19">
+        <v>46404</v>
       </c>
       <c r="E868" s="68"/>
       <c r="F868" s="68"/>
     </row>
-    <row r="869" spans="1:6">
-[...7 lines deleted...]
-        <v>1061</v>
+    <row r="869" spans="1:6" ht="45">
+      <c r="A869" s="4" t="s">
+        <v>1727</v>
+      </c>
+      <c r="B869" s="10" t="s">
+        <v>1728</v>
+      </c>
+      <c r="C869" s="80" t="s">
+        <v>3174</v>
       </c>
       <c r="D869" s="19">
-        <v>46425</v>
+        <v>46431</v>
       </c>
       <c r="E869" s="68"/>
       <c r="F869" s="68"/>
     </row>
     <row r="870" spans="1:6" ht="33.75">
-      <c r="A870" s="1" t="s">
-[...9 lines deleted...]
-        <v>46426</v>
+      <c r="A870" s="3" t="s">
+        <v>2822</v>
+      </c>
+      <c r="B870" s="14" t="s">
+        <v>1729</v>
+      </c>
+      <c r="C870" s="80" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D870" s="29">
+        <v>46432</v>
       </c>
       <c r="E870" s="68"/>
       <c r="F870" s="68"/>
     </row>
-    <row r="871" spans="1:6" ht="22.5">
+    <row r="871" spans="1:6">
       <c r="A871" s="3" t="s">
-        <v>2885</v>
+        <v>2823</v>
       </c>
       <c r="B871" s="14" t="s">
-        <v>1739</v>
-[...2 lines deleted...]
-        <v>1740</v>
+        <v>1731</v>
+      </c>
+      <c r="C871" s="80" t="s">
+        <v>3175</v>
       </c>
       <c r="D871" s="29">
-        <v>46425</v>
+        <v>46432</v>
       </c>
       <c r="E871" s="68"/>
       <c r="F871" s="68"/>
     </row>
-    <row r="872" spans="1:6" ht="125.25" customHeight="1">
+    <row r="872" spans="1:6" ht="22.5">
       <c r="A872" s="3" t="s">
-        <v>1741</v>
-[...5 lines deleted...]
-        <v>3264</v>
+        <v>1732</v>
+      </c>
+      <c r="B872" s="10" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C872" s="80" t="s">
+        <v>2921</v>
       </c>
       <c r="D872" s="29">
-        <v>46430</v>
+        <v>46432</v>
       </c>
       <c r="E872" s="68"/>
       <c r="F872" s="68"/>
     </row>
-    <row r="873" spans="1:6">
+    <row r="873" spans="1:6" ht="22.5">
       <c r="A873" s="3" t="s">
-        <v>2572</v>
-[...5 lines deleted...]
-        <v>1744</v>
+        <v>1734</v>
+      </c>
+      <c r="B873" s="10" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C873" s="80" t="s">
+        <v>2922</v>
       </c>
       <c r="D873" s="29">
-        <v>46429</v>
+        <v>46432</v>
       </c>
       <c r="E873" s="68"/>
       <c r="F873" s="68"/>
     </row>
     <row r="874" spans="1:6" ht="22.5">
       <c r="A874" s="3" t="s">
-        <v>1745</v>
-[...5 lines deleted...]
-        <v>3265</v>
+        <v>1735</v>
+      </c>
+      <c r="B874" s="10" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C874" s="80" t="s">
+        <v>2921</v>
       </c>
       <c r="D874" s="29">
-        <v>46431</v>
+        <v>46432</v>
       </c>
       <c r="E874" s="68"/>
       <c r="F874" s="68"/>
     </row>
-    <row r="875" spans="1:6" ht="67.5">
+    <row r="875" spans="1:6" ht="45">
       <c r="A875" s="1" t="s">
-        <v>2598</v>
-[...8 lines deleted...]
-        <v>46404</v>
+        <v>2824</v>
+      </c>
+      <c r="B875" s="10" t="s">
+        <v>1736</v>
+      </c>
+      <c r="C875" s="80" t="s">
+        <v>3176</v>
+      </c>
+      <c r="D875" s="29">
+        <v>46432</v>
       </c>
       <c r="E875" s="68"/>
       <c r="F875" s="68"/>
     </row>
-    <row r="876" spans="1:6" ht="45">
-[...10 lines deleted...]
-        <v>46431</v>
+    <row r="876" spans="1:6" ht="33.75">
+      <c r="A876" s="3" t="s">
+        <v>1737</v>
+      </c>
+      <c r="B876" s="14" t="s">
+        <v>1738</v>
+      </c>
+      <c r="C876" s="80" t="s">
+        <v>3177</v>
+      </c>
+      <c r="D876" s="29">
+        <v>46439</v>
       </c>
       <c r="E876" s="68"/>
       <c r="F876" s="68"/>
     </row>
-    <row r="877" spans="1:6" ht="33.75">
+    <row r="877" spans="1:6">
       <c r="A877" s="3" t="s">
-        <v>2886</v>
+        <v>2620</v>
       </c>
       <c r="B877" s="14" t="s">
-        <v>1751</v>
-[...2 lines deleted...]
-        <v>1752</v>
+        <v>1739</v>
+      </c>
+      <c r="C877" s="80" t="s">
+        <v>301</v>
       </c>
       <c r="D877" s="29">
-        <v>46432</v>
+        <v>46439</v>
       </c>
       <c r="E877" s="68"/>
       <c r="F877" s="68"/>
     </row>
-    <row r="878" spans="1:6">
+    <row r="878" spans="1:6" ht="33.75">
       <c r="A878" s="3" t="s">
-        <v>2887</v>
-[...5 lines deleted...]
-        <v>3267</v>
+        <v>1740</v>
+      </c>
+      <c r="B878" s="36" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C878" s="80" t="s">
+        <v>1742</v>
       </c>
       <c r="D878" s="29">
-        <v>46432</v>
+        <v>46442</v>
       </c>
       <c r="E878" s="68"/>
       <c r="F878" s="68"/>
     </row>
-    <row r="879" spans="1:6" ht="22.5">
-[...10 lines deleted...]
-        <v>46432</v>
+    <row r="879" spans="1:6" ht="168.75">
+      <c r="A879" s="2" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B879" s="11" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C879" s="80" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D879" s="19">
+        <v>46445</v>
       </c>
       <c r="E879" s="68"/>
       <c r="F879" s="68"/>
     </row>
-    <row r="880" spans="1:6" ht="22.5">
-[...1 lines deleted...]
-        <v>1756</v>
+    <row r="880" spans="1:6" ht="285" customHeight="1">
+      <c r="A880" s="51" t="s">
+        <v>1746</v>
       </c>
       <c r="B880" s="10" t="s">
-        <v>1755</v>
-[...5 lines deleted...]
-        <v>46432</v>
+        <v>1747</v>
+      </c>
+      <c r="C880" s="80" t="s">
+        <v>3178</v>
+      </c>
+      <c r="D880" s="19">
+        <v>46478</v>
       </c>
       <c r="E880" s="68"/>
       <c r="F880" s="68"/>
     </row>
-    <row r="881" spans="1:6" ht="22.5">
+    <row r="881" spans="1:6" ht="45">
       <c r="A881" s="3" t="s">
-        <v>1757</v>
-[...8 lines deleted...]
-        <v>46432</v>
+        <v>1748</v>
+      </c>
+      <c r="B881" s="11" t="s">
+        <v>1749</v>
+      </c>
+      <c r="C881" s="80" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D881" s="30">
+        <v>46446</v>
       </c>
       <c r="E881" s="68"/>
       <c r="F881" s="68"/>
     </row>
-    <row r="882" spans="1:6" ht="45">
-[...1 lines deleted...]
-        <v>2888</v>
+    <row r="882" spans="1:6" ht="90">
+      <c r="A882" s="3" t="s">
+        <v>1751</v>
       </c>
       <c r="B882" s="10" t="s">
-        <v>1758</v>
-[...2 lines deleted...]
-        <v>3268</v>
+        <v>1752</v>
+      </c>
+      <c r="C882" s="80" t="s">
+        <v>1753</v>
       </c>
       <c r="D882" s="29">
-        <v>46432</v>
+        <v>46422</v>
       </c>
       <c r="E882" s="68"/>
       <c r="F882" s="68"/>
     </row>
-    <row r="883" spans="1:6" ht="33.75">
+    <row r="883" spans="1:6" ht="123.75">
       <c r="A883" s="3" t="s">
-        <v>1759</v>
+        <v>2825</v>
       </c>
       <c r="B883" s="14" t="s">
-        <v>1760</v>
-[...2 lines deleted...]
-        <v>3269</v>
+        <v>1754</v>
+      </c>
+      <c r="C883" s="80" t="s">
+        <v>1755</v>
       </c>
       <c r="D883" s="29">
-        <v>46439</v>
+        <v>46510</v>
       </c>
       <c r="E883" s="68"/>
       <c r="F883" s="68"/>
     </row>
-    <row r="884" spans="1:6">
+    <row r="884" spans="1:6" ht="101.25">
       <c r="A884" s="3" t="s">
-        <v>2676</v>
+        <v>1756</v>
       </c>
       <c r="B884" s="14" t="s">
-        <v>1761</v>
-[...5 lines deleted...]
-        <v>46439</v>
+        <v>1757</v>
+      </c>
+      <c r="C884" s="80" t="s">
+        <v>3692</v>
+      </c>
+      <c r="D884" s="19">
+        <v>46451</v>
       </c>
       <c r="E884" s="68"/>
       <c r="F884" s="68"/>
     </row>
     <row r="885" spans="1:6" ht="33.75">
       <c r="A885" s="3" t="s">
-        <v>1762</v>
-[...8 lines deleted...]
-        <v>46442</v>
+        <v>1758</v>
+      </c>
+      <c r="B885" s="14" t="s">
+        <v>1759</v>
+      </c>
+      <c r="C885" s="80" t="s">
+        <v>11</v>
+      </c>
+      <c r="D885" s="19">
+        <v>46452</v>
       </c>
       <c r="E885" s="68"/>
       <c r="F885" s="68"/>
     </row>
-    <row r="886" spans="1:6" ht="168.75">
-[...7 lines deleted...]
-        <v>1767</v>
+    <row r="886" spans="1:6">
+      <c r="A886" s="3" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B886" s="14" t="s">
+        <v>1761</v>
+      </c>
+      <c r="C886" s="80" t="s">
+        <v>11</v>
       </c>
       <c r="D886" s="19">
-        <v>46445</v>
+        <v>46452</v>
       </c>
       <c r="E886" s="68"/>
       <c r="F886" s="68"/>
     </row>
-    <row r="887" spans="1:6" ht="285" customHeight="1">
-[...10 lines deleted...]
-        <v>46478</v>
+    <row r="887" spans="1:6">
+      <c r="A887" s="3" t="s">
+        <v>1762</v>
+      </c>
+      <c r="B887" s="14" t="s">
+        <v>1763</v>
+      </c>
+      <c r="C887" s="80" t="s">
+        <v>11</v>
+      </c>
+      <c r="D887" s="29">
+        <v>46452</v>
       </c>
       <c r="E887" s="68"/>
       <c r="F887" s="68"/>
     </row>
-    <row r="888" spans="1:6" ht="45">
+    <row r="888" spans="1:6">
       <c r="A888" s="3" t="s">
-        <v>1770</v>
-[...8 lines deleted...]
-        <v>46446</v>
+        <v>1764</v>
+      </c>
+      <c r="B888" s="14" t="s">
+        <v>1765</v>
+      </c>
+      <c r="C888" s="80" t="s">
+        <v>11</v>
+      </c>
+      <c r="D888" s="19">
+        <v>46452</v>
       </c>
       <c r="E888" s="68"/>
       <c r="F888" s="68"/>
     </row>
-    <row r="889" spans="1:6" ht="90">
+    <row r="889" spans="1:6">
       <c r="A889" s="3" t="s">
-        <v>1773</v>
-[...8 lines deleted...]
-        <v>46422</v>
+        <v>1766</v>
+      </c>
+      <c r="B889" s="14" t="s">
+        <v>1767</v>
+      </c>
+      <c r="C889" s="80" t="s">
+        <v>11</v>
+      </c>
+      <c r="D889" s="19">
+        <v>46452</v>
       </c>
       <c r="E889" s="68"/>
       <c r="F889" s="68"/>
     </row>
-    <row r="890" spans="1:6" ht="123.75">
+    <row r="890" spans="1:6" ht="59.45" customHeight="1">
       <c r="A890" s="3" t="s">
-        <v>2889</v>
-[...8 lines deleted...]
-        <v>46510</v>
+        <v>1768</v>
+      </c>
+      <c r="B890" s="10" t="s">
+        <v>1769</v>
+      </c>
+      <c r="C890" s="80" t="s">
+        <v>2923</v>
+      </c>
+      <c r="D890" s="19">
+        <v>46452</v>
       </c>
       <c r="E890" s="68"/>
       <c r="F890" s="68"/>
     </row>
-    <row r="891" spans="1:6" ht="101.25">
+    <row r="891" spans="1:6">
       <c r="A891" s="3" t="s">
-        <v>1778</v>
+        <v>1770</v>
       </c>
       <c r="B891" s="14" t="s">
-        <v>1779</v>
-[...2 lines deleted...]
-        <v>3812</v>
+        <v>1771</v>
+      </c>
+      <c r="C891" s="80" t="s">
+        <v>11</v>
       </c>
       <c r="D891" s="19">
-        <v>46451</v>
+        <v>46453</v>
       </c>
       <c r="E891" s="68"/>
       <c r="F891" s="68"/>
     </row>
-    <row r="892" spans="1:6" ht="33.75">
+    <row r="892" spans="1:6">
       <c r="A892" s="3" t="s">
-        <v>1780</v>
+        <v>1772</v>
       </c>
       <c r="B892" s="14" t="s">
-        <v>1781</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1773</v>
+      </c>
+      <c r="C892" s="80" t="s">
+        <v>1774</v>
       </c>
       <c r="D892" s="19">
-        <v>46452</v>
+        <v>46453</v>
       </c>
       <c r="E892" s="68"/>
       <c r="F892" s="68"/>
     </row>
-    <row r="893" spans="1:6">
+    <row r="893" spans="1:6" ht="327.75" customHeight="1">
       <c r="A893" s="3" t="s">
-        <v>1782</v>
+        <v>2826</v>
       </c>
       <c r="B893" s="14" t="s">
-        <v>1783</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>1775</v>
+      </c>
+      <c r="C893" s="80" t="s">
+        <v>5</v>
       </c>
       <c r="D893" s="19">
         <v>46452</v>
       </c>
       <c r="E893" s="68"/>
       <c r="F893" s="68"/>
     </row>
-    <row r="894" spans="1:6">
+    <row r="894" spans="1:6" ht="22.5">
       <c r="A894" s="3" t="s">
-        <v>1784</v>
-[...5 lines deleted...]
-        <v>11</v>
+        <v>1776</v>
+      </c>
+      <c r="B894" s="10" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C894" s="80" t="s">
+        <v>3179</v>
       </c>
       <c r="D894" s="29">
-        <v>46452</v>
+        <v>46467</v>
       </c>
       <c r="E894" s="68"/>
       <c r="F894" s="68"/>
     </row>
-    <row r="895" spans="1:6">
-[...10 lines deleted...]
-        <v>46452</v>
+    <row r="895" spans="1:6" ht="33.75">
+      <c r="A895" s="2" t="s">
+        <v>1777</v>
+      </c>
+      <c r="B895" s="11" t="s">
+        <v>1778</v>
+      </c>
+      <c r="C895" s="80" t="s">
+        <v>502</v>
+      </c>
+      <c r="D895" s="29">
+        <v>46456</v>
       </c>
       <c r="E895" s="68"/>
       <c r="F895" s="68"/>
     </row>
-    <row r="896" spans="1:6">
-[...7 lines deleted...]
-        <v>11</v>
+    <row r="896" spans="1:6" ht="292.5">
+      <c r="A896" s="8" t="s">
+        <v>2827</v>
+      </c>
+      <c r="B896" s="10" t="s">
+        <v>1779</v>
+      </c>
+      <c r="C896" s="80" t="s">
+        <v>3180</v>
       </c>
       <c r="D896" s="19">
-        <v>46452</v>
+        <v>46459</v>
       </c>
       <c r="E896" s="68"/>
       <c r="F896" s="68"/>
     </row>
-    <row r="897" spans="1:6" ht="59.45" customHeight="1">
+    <row r="897" spans="1:6" ht="90">
       <c r="A897" s="3" t="s">
-        <v>1790</v>
-[...5 lines deleted...]
-        <v>3000</v>
+        <v>1780</v>
+      </c>
+      <c r="B897" s="14" t="s">
+        <v>1781</v>
+      </c>
+      <c r="C897" s="80" t="s">
+        <v>3394</v>
       </c>
       <c r="D897" s="19">
-        <v>46452</v>
+        <v>46460</v>
       </c>
       <c r="E897" s="68"/>
       <c r="F897" s="68"/>
     </row>
-    <row r="898" spans="1:6">
+    <row r="898" spans="1:6" ht="56.25">
       <c r="A898" s="3" t="s">
-        <v>1792</v>
-[...8 lines deleted...]
-        <v>46453</v>
+        <v>1782</v>
+      </c>
+      <c r="B898" s="10" t="s">
+        <v>1783</v>
+      </c>
+      <c r="C898" s="80" t="s">
+        <v>3181</v>
+      </c>
+      <c r="D898" s="29">
+        <v>46458</v>
       </c>
       <c r="E898" s="68"/>
       <c r="F898" s="68"/>
     </row>
-    <row r="899" spans="1:6">
+    <row r="899" spans="1:6" ht="33.75">
       <c r="A899" s="3" t="s">
-        <v>1794</v>
+        <v>2828</v>
       </c>
       <c r="B899" s="14" t="s">
-        <v>1795</v>
-[...5 lines deleted...]
-        <v>46453</v>
+        <v>1784</v>
+      </c>
+      <c r="C899" s="80" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D899" s="29">
+        <v>46460</v>
       </c>
       <c r="E899" s="68"/>
       <c r="F899" s="68"/>
     </row>
-    <row r="900" spans="1:6" ht="327.75" customHeight="1">
+    <row r="900" spans="1:6" ht="115.5" customHeight="1">
       <c r="A900" s="3" t="s">
-        <v>2890</v>
-[...8 lines deleted...]
-        <v>46452</v>
+        <v>1989</v>
+      </c>
+      <c r="B900" s="10" t="s">
+        <v>1786</v>
+      </c>
+      <c r="C900" s="80" t="s">
+        <v>1787</v>
+      </c>
+      <c r="D900" s="29">
+        <v>46464</v>
       </c>
       <c r="E900" s="68"/>
       <c r="F900" s="68"/>
     </row>
-    <row r="901" spans="1:6" ht="22.5">
-[...1 lines deleted...]
-        <v>1798</v>
+    <row r="901" spans="1:6" ht="160.5" customHeight="1">
+      <c r="A901" s="2" t="s">
+        <v>1788</v>
       </c>
       <c r="B901" s="10" t="s">
-        <v>1970</v>
-[...5 lines deleted...]
-        <v>46467</v>
+        <v>1789</v>
+      </c>
+      <c r="C901" s="80" t="s">
+        <v>3182</v>
+      </c>
+      <c r="D901" s="19">
+        <v>46465</v>
       </c>
       <c r="E901" s="68"/>
       <c r="F901" s="68"/>
     </row>
-    <row r="902" spans="1:6" ht="33.75">
-[...7 lines deleted...]
-        <v>506</v>
+    <row r="902" spans="1:6" ht="45">
+      <c r="A902" s="45" t="s">
+        <v>2829</v>
+      </c>
+      <c r="B902" s="14" t="s">
+        <v>1790</v>
+      </c>
+      <c r="C902" s="80" t="s">
+        <v>3183</v>
       </c>
       <c r="D902" s="29">
-        <v>46456</v>
+        <v>46466</v>
       </c>
       <c r="E902" s="68"/>
       <c r="F902" s="68"/>
     </row>
-    <row r="903" spans="1:6" ht="292.5">
-[...1 lines deleted...]
-        <v>2891</v>
+    <row r="903" spans="1:6" ht="73.5" customHeight="1">
+      <c r="A903" s="3" t="s">
+        <v>1791</v>
       </c>
       <c r="B903" s="10" t="s">
-        <v>1801</v>
-[...5 lines deleted...]
-        <v>46459</v>
+        <v>1792</v>
+      </c>
+      <c r="C903" s="80" t="s">
+        <v>3184</v>
+      </c>
+      <c r="D903" s="29">
+        <v>46577</v>
       </c>
       <c r="E903" s="68"/>
       <c r="F903" s="68"/>
     </row>
-    <row r="904" spans="1:6" ht="90">
+    <row r="904" spans="1:6" ht="200.25" customHeight="1">
       <c r="A904" s="3" t="s">
-        <v>1802</v>
+        <v>1793</v>
       </c>
       <c r="B904" s="14" t="s">
-        <v>1803</v>
-[...2 lines deleted...]
-        <v>3491</v>
+        <v>1794</v>
+      </c>
+      <c r="C904" s="80" t="s">
+        <v>1051</v>
       </c>
       <c r="D904" s="19">
-        <v>46460</v>
+        <v>46466</v>
       </c>
       <c r="E904" s="68"/>
       <c r="F904" s="68"/>
     </row>
-    <row r="905" spans="1:6" ht="56.25">
-[...1 lines deleted...]
-        <v>1804</v>
+    <row r="905" spans="1:6" ht="22.5">
+      <c r="A905" s="1" t="s">
+        <v>1795</v>
       </c>
       <c r="B905" s="10" t="s">
-        <v>1805</v>
-[...5 lines deleted...]
-        <v>46458</v>
+        <v>1796</v>
+      </c>
+      <c r="C905" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="D905" s="19">
+        <v>46467</v>
       </c>
       <c r="E905" s="68"/>
       <c r="F905" s="68"/>
     </row>
-    <row r="906" spans="1:6" ht="33.75">
-[...1 lines deleted...]
-        <v>2892</v>
+    <row r="906" spans="1:6" ht="374.25" customHeight="1">
+      <c r="A906" s="2" t="s">
+        <v>2574</v>
       </c>
       <c r="B906" s="14" t="s">
-        <v>1806</v>
-[...5 lines deleted...]
-        <v>46460</v>
+        <v>3264</v>
+      </c>
+      <c r="C906" s="80" t="s">
+        <v>3846</v>
+      </c>
+      <c r="D906" s="19">
+        <v>46470</v>
       </c>
       <c r="E906" s="68"/>
       <c r="F906" s="68"/>
     </row>
-    <row r="907" spans="1:6" ht="115.5" customHeight="1">
+    <row r="907" spans="1:6" ht="78.75">
       <c r="A907" s="3" t="s">
-        <v>2012</v>
-[...8 lines deleted...]
-        <v>46464</v>
+        <v>1797</v>
+      </c>
+      <c r="B907" s="14" t="s">
+        <v>1798</v>
+      </c>
+      <c r="C907" s="80" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D907" s="19">
+        <v>46473</v>
       </c>
       <c r="E907" s="68"/>
       <c r="F907" s="68"/>
     </row>
-    <row r="908" spans="1:6" ht="160.5" customHeight="1">
-[...7 lines deleted...]
-        <v>3274</v>
+    <row r="908" spans="1:6" ht="133.5" customHeight="1">
+      <c r="A908" s="47" t="s">
+        <v>1800</v>
+      </c>
+      <c r="B908" s="36" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C908" s="80" t="s">
+        <v>3185</v>
       </c>
       <c r="D908" s="19">
-        <v>46465</v>
+        <v>46472</v>
       </c>
       <c r="E908" s="68"/>
       <c r="F908" s="68"/>
     </row>
-    <row r="909" spans="1:6" ht="45">
-[...1 lines deleted...]
-        <v>2893</v>
+    <row r="909" spans="1:6" ht="117" customHeight="1">
+      <c r="A909" s="3" t="s">
+        <v>1801</v>
       </c>
       <c r="B909" s="14" t="s">
-        <v>1812</v>
-[...5 lines deleted...]
-        <v>46466</v>
+        <v>1802</v>
+      </c>
+      <c r="C909" s="80" t="s">
+        <v>3395</v>
+      </c>
+      <c r="D909" s="19">
+        <v>46472</v>
       </c>
       <c r="E909" s="68"/>
       <c r="F909" s="68"/>
     </row>
-    <row r="910" spans="1:6" ht="73.5" customHeight="1">
+    <row r="910" spans="1:6" ht="101.25">
       <c r="A910" s="3" t="s">
-        <v>1813</v>
-[...8 lines deleted...]
-        <v>46577</v>
+        <v>2830</v>
+      </c>
+      <c r="B910" s="14" t="s">
+        <v>1803</v>
+      </c>
+      <c r="C910" s="80" t="s">
+        <v>3814</v>
+      </c>
+      <c r="D910" s="19">
+        <v>46472</v>
       </c>
       <c r="E910" s="68"/>
       <c r="F910" s="68"/>
     </row>
-    <row r="911" spans="1:6" ht="200.25" customHeight="1">
+    <row r="911" spans="1:6" ht="22.5">
       <c r="A911" s="3" t="s">
-        <v>1815</v>
+        <v>1804</v>
       </c>
       <c r="B911" s="14" t="s">
-        <v>1816</v>
-[...2 lines deleted...]
-        <v>1061</v>
+        <v>1805</v>
+      </c>
+      <c r="C911" s="80" t="s">
+        <v>1806</v>
       </c>
       <c r="D911" s="19">
-        <v>46466</v>
+        <v>46474</v>
       </c>
       <c r="E911" s="68"/>
       <c r="F911" s="68"/>
     </row>
-    <row r="912" spans="1:6" ht="33.75">
+    <row r="912" spans="1:6" ht="56.25">
       <c r="A912" s="1" t="s">
-        <v>1817</v>
-[...8 lines deleted...]
-        <v>46467</v>
+        <v>1807</v>
+      </c>
+      <c r="B912" s="11" t="s">
+        <v>1808</v>
+      </c>
+      <c r="C912" s="80" t="s">
+        <v>3396</v>
+      </c>
+      <c r="D912" s="29">
+        <v>46505</v>
       </c>
       <c r="E912" s="68"/>
       <c r="F912" s="68"/>
     </row>
-    <row r="913" spans="1:6" ht="405">
-[...1 lines deleted...]
-        <v>2628</v>
+    <row r="913" spans="1:6" ht="78.75">
+      <c r="A913" s="3" t="s">
+        <v>1809</v>
       </c>
       <c r="B913" s="14" t="s">
-        <v>3357</v>
-[...2 lines deleted...]
-      <c r="D913" s="19"/>
+        <v>1810</v>
+      </c>
+      <c r="C913" s="80" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D913" s="29">
+        <v>46481</v>
+      </c>
       <c r="E913" s="68"/>
       <c r="F913" s="68"/>
     </row>
-    <row r="914" spans="1:6" ht="78.75">
+    <row r="914" spans="1:6" ht="96" customHeight="1">
       <c r="A914" s="3" t="s">
-        <v>1819</v>
+        <v>2880</v>
       </c>
       <c r="B914" s="14" t="s">
-        <v>1820</v>
-[...5 lines deleted...]
-        <v>46473</v>
+        <v>1812</v>
+      </c>
+      <c r="C914" s="80" t="s">
+        <v>3186</v>
+      </c>
+      <c r="D914" s="29">
+        <v>46481</v>
       </c>
       <c r="E914" s="68"/>
       <c r="F914" s="68"/>
     </row>
-    <row r="915" spans="1:6" ht="133.5" customHeight="1">
-[...7 lines deleted...]
-        <v>3277</v>
+    <row r="915" spans="1:6" ht="45">
+      <c r="A915" s="3" t="s">
+        <v>1813</v>
+      </c>
+      <c r="B915" s="10" t="s">
+        <v>1814</v>
+      </c>
+      <c r="C915" s="80" t="s">
+        <v>1815</v>
       </c>
       <c r="D915" s="19">
-        <v>46472</v>
+        <v>46481</v>
       </c>
       <c r="E915" s="68"/>
       <c r="F915" s="68"/>
     </row>
-    <row r="916" spans="1:6" ht="117" customHeight="1">
+    <row r="916" spans="1:6" ht="42.95" customHeight="1">
       <c r="A916" s="3" t="s">
-        <v>1823</v>
-[...8 lines deleted...]
-        <v>46472</v>
+        <v>1816</v>
+      </c>
+      <c r="B916" s="10" t="s">
+        <v>1817</v>
+      </c>
+      <c r="C916" s="80" t="s">
+        <v>3693</v>
+      </c>
+      <c r="D916" s="29">
+        <v>46590</v>
       </c>
       <c r="E916" s="68"/>
       <c r="F916" s="68"/>
     </row>
-    <row r="917" spans="1:6" ht="101.25">
+    <row r="917" spans="1:6" ht="378.75" customHeight="1">
       <c r="A917" s="3" t="s">
-        <v>2894</v>
+        <v>2831</v>
       </c>
       <c r="B917" s="14" t="s">
-        <v>1825</v>
-[...5 lines deleted...]
-        <v>46472</v>
+        <v>1818</v>
+      </c>
+      <c r="C917" s="80" t="s">
+        <v>1819</v>
+      </c>
+      <c r="D917" s="29">
+        <v>46485</v>
       </c>
       <c r="E917" s="68"/>
       <c r="F917" s="68"/>
     </row>
-    <row r="918" spans="1:6" ht="22.5">
+    <row r="918" spans="1:6" ht="144.75" customHeight="1">
       <c r="A918" s="3" t="s">
-        <v>1827</v>
-[...5 lines deleted...]
-        <v>1829</v>
+        <v>1820</v>
+      </c>
+      <c r="B918" s="10" t="s">
+        <v>1821</v>
+      </c>
+      <c r="C918" s="80" t="s">
+        <v>1822</v>
       </c>
       <c r="D918" s="19">
-        <v>46474</v>
+        <v>46488</v>
       </c>
       <c r="E918" s="68"/>
       <c r="F918" s="68"/>
     </row>
-    <row r="919" spans="1:6" ht="56.25">
-[...7 lines deleted...]
-        <v>3493</v>
+    <row r="919" spans="1:6" ht="45">
+      <c r="A919" s="3" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B919" s="14" t="s">
+        <v>1824</v>
+      </c>
+      <c r="C919" s="80" t="s">
+        <v>3187</v>
       </c>
       <c r="D919" s="29">
-        <v>46505</v>
+        <v>46488</v>
       </c>
       <c r="E919" s="68"/>
       <c r="F919" s="68"/>
     </row>
-    <row r="920" spans="1:6" ht="78.75">
+    <row r="920" spans="1:6" ht="91.5" customHeight="1">
       <c r="A920" s="3" t="s">
-        <v>1832</v>
-[...5 lines deleted...]
-        <v>1834</v>
+        <v>1852</v>
+      </c>
+      <c r="B920" s="10" t="s">
+        <v>1853</v>
+      </c>
+      <c r="C920" s="80" t="s">
+        <v>1854</v>
       </c>
       <c r="D920" s="29">
-        <v>46481</v>
+        <v>46614</v>
       </c>
       <c r="E920" s="68"/>
       <c r="F920" s="68"/>
     </row>
-    <row r="921" spans="1:6" ht="96" customHeight="1">
+    <row r="921" spans="1:6" ht="22.5">
       <c r="A921" s="3" t="s">
-        <v>2948</v>
-[...8 lines deleted...]
-        <v>46481</v>
+        <v>1855</v>
+      </c>
+      <c r="B921" s="10" t="s">
+        <v>1856</v>
+      </c>
+      <c r="C921" s="80" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D921" s="19">
+        <v>46493</v>
       </c>
       <c r="E921" s="68"/>
       <c r="F921" s="68"/>
     </row>
-    <row r="922" spans="1:6" ht="45">
+    <row r="922" spans="1:6">
       <c r="A922" s="3" t="s">
-        <v>1836</v>
+        <v>870</v>
       </c>
       <c r="B922" s="10" t="s">
-        <v>1837</v>
-[...5 lines deleted...]
-        <v>46481</v>
+        <v>871</v>
+      </c>
+      <c r="C922" s="80" t="s">
+        <v>2247</v>
+      </c>
+      <c r="D922" s="29">
+        <v>46494</v>
       </c>
       <c r="E922" s="68"/>
       <c r="F922" s="68"/>
     </row>
-    <row r="923" spans="1:6" ht="42.95" customHeight="1">
-[...1 lines deleted...]
-        <v>1839</v>
+    <row r="923" spans="1:6" ht="33.75">
+      <c r="A923" s="1" t="s">
+        <v>2027</v>
       </c>
       <c r="B923" s="10" t="s">
-        <v>1840</v>
-[...5 lines deleted...]
-        <v>46590</v>
+        <v>1860</v>
+      </c>
+      <c r="C923" s="80" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D923" s="19">
+        <v>46488</v>
       </c>
       <c r="E923" s="68"/>
       <c r="F923" s="68"/>
     </row>
-    <row r="924" spans="1:6" ht="409.5">
+    <row r="924" spans="1:6" ht="22.5">
       <c r="A924" s="3" t="s">
-        <v>2895</v>
+        <v>1862</v>
       </c>
       <c r="B924" s="14" t="s">
-        <v>1841</v>
-[...2 lines deleted...]
-        <v>1842</v>
+        <v>1863</v>
+      </c>
+      <c r="C924" s="80" t="s">
+        <v>2924</v>
       </c>
       <c r="D924" s="29">
-        <v>46485</v>
+        <v>46472</v>
       </c>
       <c r="E924" s="68"/>
       <c r="F924" s="68"/>
     </row>
-    <row r="925" spans="1:6" ht="168.75">
-[...1 lines deleted...]
-        <v>1843</v>
+    <row r="925" spans="1:6" ht="22.5">
+      <c r="A925" s="1" t="s">
+        <v>1864</v>
       </c>
       <c r="B925" s="10" t="s">
-        <v>1844</v>
-[...2 lines deleted...]
-        <v>1845</v>
+        <v>1865</v>
+      </c>
+      <c r="C925" s="80" t="s">
+        <v>1866</v>
       </c>
       <c r="D925" s="19">
         <v>46488</v>
       </c>
       <c r="E925" s="68"/>
       <c r="F925" s="68"/>
     </row>
-    <row r="926" spans="1:6" ht="45">
+    <row r="926" spans="1:6" ht="56.25">
       <c r="A926" s="3" t="s">
-        <v>1846</v>
-[...8 lines deleted...]
-        <v>46488</v>
+        <v>1868</v>
+      </c>
+      <c r="B926" s="10" t="s">
+        <v>1869</v>
+      </c>
+      <c r="C926" s="80" t="s">
+        <v>3397</v>
+      </c>
+      <c r="D926" s="19">
+        <v>46501</v>
       </c>
       <c r="E926" s="68"/>
       <c r="F926" s="68"/>
     </row>
-    <row r="927" spans="1:6" ht="86.1" customHeight="1">
+    <row r="927" spans="1:6" ht="33.75">
       <c r="A927" s="3" t="s">
-        <v>1875</v>
-[...2 lines deleted...]
-        <v>1876</v>
+        <v>2832</v>
+      </c>
+      <c r="B927" s="14" t="s">
+        <v>768</v>
       </c>
       <c r="C927" s="82" t="s">
-        <v>1877</v>
-[...2 lines deleted...]
-        <v>46249</v>
+        <v>1870</v>
+      </c>
+      <c r="D927" s="19">
+        <v>46507</v>
       </c>
       <c r="E927" s="68"/>
       <c r="F927" s="68"/>
     </row>
     <row r="928" spans="1:6" ht="22.5">
       <c r="A928" s="3" t="s">
-        <v>1878</v>
-[...5 lines deleted...]
-        <v>1880</v>
+        <v>1871</v>
+      </c>
+      <c r="B928" s="14" t="s">
+        <v>1872</v>
+      </c>
+      <c r="C928" s="80" t="s">
+        <v>1873</v>
       </c>
       <c r="D928" s="19">
-        <v>46493</v>
+        <v>46507</v>
       </c>
       <c r="E928" s="68"/>
       <c r="F928" s="68"/>
     </row>
-    <row r="929" spans="1:6">
+    <row r="929" spans="1:6" ht="33.75">
       <c r="A929" s="3" t="s">
-        <v>878</v>
-[...5 lines deleted...]
-        <v>2299</v>
+        <v>1875</v>
+      </c>
+      <c r="B929" s="14" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C929" s="80" t="s">
+        <v>3189</v>
       </c>
       <c r="D929" s="29">
-        <v>46494</v>
+        <v>46506</v>
       </c>
       <c r="E929" s="68"/>
       <c r="F929" s="68"/>
     </row>
-    <row r="930" spans="1:6" ht="33.75">
-[...1 lines deleted...]
-        <v>2055</v>
+    <row r="930" spans="1:6" ht="271.5" customHeight="1">
+      <c r="A930" s="3" t="s">
+        <v>1876</v>
       </c>
       <c r="B930" s="10" t="s">
-        <v>1883</v>
-[...5 lines deleted...]
-        <v>46488</v>
+        <v>1877</v>
+      </c>
+      <c r="C930" s="80" t="s">
+        <v>3190</v>
+      </c>
+      <c r="D930" s="29">
+        <v>46491</v>
       </c>
       <c r="E930" s="68"/>
       <c r="F930" s="68"/>
     </row>
-    <row r="931" spans="1:6" ht="22.5">
+    <row r="931" spans="1:6" ht="33.75">
       <c r="A931" s="3" t="s">
-        <v>1885</v>
+        <v>1878</v>
       </c>
       <c r="B931" s="14" t="s">
-        <v>1886</v>
-[...2 lines deleted...]
-        <v>3001</v>
+        <v>1633</v>
+      </c>
+      <c r="C931" s="80" t="s">
+        <v>3189</v>
       </c>
       <c r="D931" s="29">
-        <v>46472</v>
+        <v>46506</v>
       </c>
       <c r="E931" s="68"/>
       <c r="F931" s="68"/>
     </row>
-    <row r="932" spans="1:6" ht="22.5">
-[...7 lines deleted...]
-        <v>1889</v>
+    <row r="932" spans="1:6" ht="67.5" customHeight="1">
+      <c r="A932" s="3" t="s">
+        <v>2833</v>
+      </c>
+      <c r="B932" s="14" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C932" s="80" t="s">
+        <v>3191</v>
       </c>
       <c r="D932" s="19">
-        <v>46488</v>
+        <v>46410</v>
       </c>
       <c r="E932" s="68"/>
       <c r="F932" s="68"/>
     </row>
-    <row r="933" spans="1:6" ht="56.25">
+    <row r="933" spans="1:6" ht="219.6" customHeight="1">
       <c r="A933" s="3" t="s">
-        <v>1891</v>
-[...5 lines deleted...]
-        <v>3494</v>
+        <v>2883</v>
+      </c>
+      <c r="B933" s="14" t="s">
+        <v>1880</v>
+      </c>
+      <c r="C933" s="80" t="s">
+        <v>724</v>
       </c>
       <c r="D933" s="19">
-        <v>46501</v>
+        <v>46508</v>
       </c>
       <c r="E933" s="68"/>
       <c r="F933" s="68"/>
     </row>
-    <row r="934" spans="1:6" ht="33.75">
+    <row r="934" spans="1:6" ht="64.5" customHeight="1">
       <c r="A934" s="3" t="s">
-        <v>2896</v>
-[...7 lines deleted...]
-      <c r="D934" s="19">
+        <v>1881</v>
+      </c>
+      <c r="B934" s="10" t="s">
+        <v>1882</v>
+      </c>
+      <c r="C934" s="80" t="s">
+        <v>3192</v>
+      </c>
+      <c r="D934" s="29">
         <v>46507</v>
       </c>
       <c r="E934" s="68"/>
       <c r="F934" s="68"/>
     </row>
     <row r="935" spans="1:6" ht="22.5">
       <c r="A935" s="3" t="s">
-        <v>1894</v>
+        <v>1883</v>
       </c>
       <c r="B935" s="14" t="s">
-        <v>1895</v>
-[...2 lines deleted...]
-        <v>1896</v>
+        <v>1884</v>
+      </c>
+      <c r="C935" s="80" t="s">
+        <v>3193</v>
       </c>
       <c r="D935" s="19">
-        <v>46507</v>
+        <v>46513</v>
       </c>
       <c r="E935" s="68"/>
       <c r="F935" s="68"/>
     </row>
-    <row r="936" spans="1:6" ht="33.75">
+    <row r="936" spans="1:6" ht="101.25">
       <c r="A936" s="3" t="s">
-        <v>1898</v>
-[...5 lines deleted...]
-        <v>3281</v>
+        <v>2523</v>
+      </c>
+      <c r="B936" s="10" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C936" s="80" t="s">
+        <v>582</v>
       </c>
       <c r="D936" s="29">
-        <v>46506</v>
+        <v>46514</v>
       </c>
       <c r="E936" s="68"/>
       <c r="F936" s="68"/>
     </row>
-    <row r="937" spans="1:6" ht="271.5" customHeight="1">
+    <row r="937" spans="1:6" ht="33.75">
       <c r="A937" s="3" t="s">
-        <v>1899</v>
+        <v>1886</v>
       </c>
       <c r="B937" s="10" t="s">
-        <v>1900</v>
-[...2 lines deleted...]
-        <v>3282</v>
+        <v>1887</v>
+      </c>
+      <c r="C937" s="80" t="s">
+        <v>1888</v>
       </c>
       <c r="D937" s="29">
-        <v>46491</v>
+        <v>46514</v>
       </c>
       <c r="E937" s="68"/>
       <c r="F937" s="68"/>
     </row>
     <row r="938" spans="1:6" ht="33.75">
       <c r="A938" s="3" t="s">
-        <v>1901</v>
+        <v>1890</v>
       </c>
       <c r="B938" s="14" t="s">
-        <v>1655</v>
-[...2 lines deleted...]
-        <v>3281</v>
+        <v>1889</v>
+      </c>
+      <c r="C938" s="80" t="s">
+        <v>3194</v>
       </c>
       <c r="D938" s="29">
-        <v>46506</v>
+        <v>46516</v>
       </c>
       <c r="E938" s="68"/>
       <c r="F938" s="68"/>
     </row>
-    <row r="939" spans="1:6" ht="67.5" customHeight="1">
+    <row r="939" spans="1:6" ht="56.25">
       <c r="A939" s="3" t="s">
-        <v>2897</v>
-[...8 lines deleted...]
-        <v>46410</v>
+        <v>2834</v>
+      </c>
+      <c r="B939" s="10" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C939" s="80" t="s">
+        <v>3195</v>
+      </c>
+      <c r="D939" s="29">
+        <v>46490</v>
       </c>
       <c r="E939" s="68"/>
       <c r="F939" s="68"/>
     </row>
-    <row r="940" spans="1:6" ht="219.6" customHeight="1">
+    <row r="940" spans="1:6" ht="101.25">
       <c r="A940" s="3" t="s">
-        <v>2951</v>
-[...8 lines deleted...]
-        <v>46508</v>
+        <v>1893</v>
+      </c>
+      <c r="B940" s="10" t="s">
+        <v>1894</v>
+      </c>
+      <c r="C940" s="80" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D940" s="29">
+        <v>46519</v>
       </c>
       <c r="E940" s="68"/>
       <c r="F940" s="68"/>
     </row>
-    <row r="941" spans="1:6" ht="64.5" customHeight="1">
-[...7 lines deleted...]
-        <v>3284</v>
+    <row r="941" spans="1:6" ht="409.5">
+      <c r="A941" s="2" t="s">
+        <v>1897</v>
+      </c>
+      <c r="B941" s="11" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C941" s="80" t="s">
+        <v>3196</v>
       </c>
       <c r="D941" s="29">
-        <v>46507</v>
+        <v>46519</v>
       </c>
       <c r="E941" s="68"/>
       <c r="F941" s="68"/>
     </row>
-    <row r="942" spans="1:6" ht="22.5">
+    <row r="942" spans="1:6" ht="33.75">
       <c r="A942" s="3" t="s">
-        <v>1906</v>
-[...8 lines deleted...]
-        <v>46513</v>
+        <v>1898</v>
+      </c>
+      <c r="B942" s="10" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C942" s="84" t="s">
+        <v>606</v>
+      </c>
+      <c r="D942" s="29">
+        <v>46520</v>
       </c>
       <c r="E942" s="68"/>
       <c r="F942" s="68"/>
     </row>
-    <row r="943" spans="1:6" ht="101.25">
+    <row r="943" spans="1:6">
       <c r="A943" s="3" t="s">
-        <v>2577</v>
-[...5 lines deleted...]
-        <v>586</v>
+        <v>1900</v>
+      </c>
+      <c r="B943" s="14" t="s">
+        <v>1901</v>
+      </c>
+      <c r="C943" s="80" t="s">
+        <v>120</v>
       </c>
       <c r="D943" s="29">
-        <v>46514</v>
+        <v>46522</v>
       </c>
       <c r="E943" s="68"/>
       <c r="F943" s="68"/>
     </row>
-    <row r="944" spans="1:6" ht="33.75">
+    <row r="944" spans="1:6" ht="224.1" customHeight="1">
       <c r="A944" s="3" t="s">
-        <v>1909</v>
+        <v>1902</v>
       </c>
       <c r="B944" s="10" t="s">
-        <v>1910</v>
-[...2 lines deleted...]
-        <v>1911</v>
+        <v>289</v>
+      </c>
+      <c r="C944" s="80" t="s">
+        <v>1903</v>
       </c>
       <c r="D944" s="29">
-        <v>46514</v>
+        <v>46527</v>
       </c>
       <c r="E944" s="68"/>
-      <c r="F944" s="68"/>
-[...1 lines deleted...]
-    <row r="945" spans="1:6" ht="45">
+      <c r="F944" s="74"/>
+    </row>
+    <row r="945" spans="1:6" ht="22.5">
       <c r="A945" s="3" t="s">
-        <v>1913</v>
+        <v>1904</v>
       </c>
       <c r="B945" s="14" t="s">
-        <v>1912</v>
-[...2 lines deleted...]
-        <v>3286</v>
+        <v>1905</v>
+      </c>
+      <c r="C945" s="80" t="s">
+        <v>1906</v>
       </c>
       <c r="D945" s="29">
-        <v>46516</v>
+        <v>46527</v>
       </c>
       <c r="E945" s="68"/>
       <c r="F945" s="68"/>
     </row>
-    <row r="946" spans="1:6" ht="56.25">
+    <row r="946" spans="1:6">
       <c r="A946" s="3" t="s">
-        <v>2898</v>
-[...5 lines deleted...]
-        <v>3287</v>
+        <v>1907</v>
+      </c>
+      <c r="B946" s="14" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C946" s="80" t="s">
+        <v>1909</v>
       </c>
       <c r="D946" s="29">
-        <v>46490</v>
+        <v>46527</v>
       </c>
       <c r="E946" s="68"/>
       <c r="F946" s="68"/>
     </row>
-    <row r="947" spans="1:6" ht="101.25">
+    <row r="947" spans="1:6" ht="78.75">
       <c r="A947" s="3" t="s">
-        <v>1916</v>
-[...5 lines deleted...]
-        <v>1918</v>
+        <v>1910</v>
+      </c>
+      <c r="B947" s="21" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C947" s="80" t="s">
+        <v>3197</v>
       </c>
       <c r="D947" s="29">
-        <v>46519</v>
+        <v>46527</v>
       </c>
       <c r="E947" s="68"/>
       <c r="F947" s="68"/>
     </row>
-    <row r="948" spans="1:6" ht="409.5">
-[...7 lines deleted...]
-        <v>3288</v>
+    <row r="948" spans="1:6" ht="263.25" customHeight="1">
+      <c r="A948" s="3" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B948" s="14" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C948" s="80" t="s">
+        <v>3198</v>
       </c>
       <c r="D948" s="29">
-        <v>46519</v>
+        <v>46531</v>
       </c>
       <c r="E948" s="68"/>
       <c r="F948" s="68"/>
     </row>
-    <row r="949" spans="1:6" ht="33.75">
+    <row r="949" spans="1:6" ht="67.5">
       <c r="A949" s="3" t="s">
+        <v>1919</v>
+      </c>
+      <c r="B949" s="14" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C949" s="80" t="s">
         <v>1921</v>
       </c>
-      <c r="B949" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D949" s="29">
-        <v>46520</v>
+        <v>46586</v>
       </c>
       <c r="E949" s="68"/>
       <c r="F949" s="68"/>
     </row>
-    <row r="950" spans="1:6">
+    <row r="950" spans="1:6" ht="22.5">
       <c r="A950" s="3" t="s">
+        <v>1922</v>
+      </c>
+      <c r="B950" s="14" t="s">
         <v>1923</v>
       </c>
-      <c r="B950" s="14" t="s">
-[...3 lines deleted...]
-        <v>120</v>
+      <c r="C950" s="80" t="s">
+        <v>3200</v>
       </c>
       <c r="D950" s="29">
-        <v>46522</v>
+        <v>46536</v>
       </c>
       <c r="E950" s="68"/>
       <c r="F950" s="68"/>
     </row>
-    <row r="951" spans="1:6" ht="224.1" customHeight="1">
-      <c r="A951" s="3" t="s">
+    <row r="951" spans="1:6" ht="45" customHeight="1">
+      <c r="A951" s="4" t="s">
+        <v>2835</v>
+      </c>
+      <c r="B951" s="10" t="s">
+        <v>325</v>
+      </c>
+      <c r="C951" s="80" t="s">
+        <v>326</v>
+      </c>
+      <c r="D951" s="29">
+        <v>46589</v>
+      </c>
+      <c r="E951" s="68"/>
+      <c r="F951" s="68"/>
+    </row>
+    <row r="952" spans="1:6" ht="76.5" customHeight="1">
+      <c r="A952" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="B952" s="10" t="s">
         <v>1925</v>
       </c>
-      <c r="B951" s="10" t="s">
-[...22 lines deleted...]
-        <v>46527</v>
+      <c r="C952" s="80" t="s">
+        <v>3201</v>
+      </c>
+      <c r="D952" s="19">
+        <v>46537</v>
       </c>
       <c r="E952" s="68"/>
       <c r="F952" s="68"/>
     </row>
-    <row r="953" spans="1:6">
+    <row r="953" spans="1:6" ht="56.25">
       <c r="A953" s="3" t="s">
-        <v>1930</v>
+        <v>2836</v>
       </c>
       <c r="B953" s="14" t="s">
-        <v>1931</v>
-[...5 lines deleted...]
-        <v>46527</v>
+        <v>1928</v>
+      </c>
+      <c r="C953" s="80" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D953" s="19">
+        <v>46540</v>
       </c>
       <c r="E953" s="68"/>
       <c r="F953" s="68"/>
     </row>
-    <row r="954" spans="1:6" ht="78.75">
+    <row r="954" spans="1:6" ht="77.099999999999994" customHeight="1">
       <c r="A954" s="3" t="s">
-        <v>1933</v>
-[...8 lines deleted...]
-        <v>46527</v>
+        <v>1932</v>
+      </c>
+      <c r="B954" s="14" t="s">
+        <v>1667</v>
+      </c>
+      <c r="C954" s="80" t="s">
+        <v>3202</v>
+      </c>
+      <c r="D954" s="19">
+        <v>46374</v>
       </c>
       <c r="E954" s="68"/>
       <c r="F954" s="68"/>
     </row>
-    <row r="955" spans="1:6" ht="263.25" customHeight="1">
+    <row r="955" spans="1:6" ht="22.5">
       <c r="A955" s="3" t="s">
-        <v>1940</v>
-[...8 lines deleted...]
-        <v>46531</v>
+        <v>1934</v>
+      </c>
+      <c r="B955" s="36" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C955" s="80" t="s">
+        <v>2925</v>
+      </c>
+      <c r="D955" s="19">
+        <v>46544</v>
       </c>
       <c r="E955" s="68"/>
       <c r="F955" s="68"/>
     </row>
-    <row r="956" spans="1:6" ht="67.5">
+    <row r="956" spans="1:6" ht="154.5" customHeight="1">
       <c r="A956" s="3" t="s">
-        <v>1942</v>
+        <v>2799</v>
       </c>
       <c r="B956" s="14" t="s">
-        <v>1943</v>
-[...2 lines deleted...]
-        <v>1944</v>
+        <v>1519</v>
+      </c>
+      <c r="C956" s="80" t="s">
+        <v>3398</v>
       </c>
       <c r="D956" s="29">
-        <v>46586</v>
+        <v>46544</v>
       </c>
       <c r="E956" s="68"/>
       <c r="F956" s="68"/>
     </row>
-    <row r="957" spans="1:6" ht="22.5">
-[...10 lines deleted...]
-        <v>46536</v>
+    <row r="957" spans="1:6" ht="198.75" customHeight="1">
+      <c r="A957" s="4" t="s">
+        <v>2837</v>
+      </c>
+      <c r="B957" s="10" t="s">
+        <v>1936</v>
+      </c>
+      <c r="C957" s="80" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D957" s="19">
+        <v>46549</v>
       </c>
       <c r="E957" s="68"/>
       <c r="F957" s="68"/>
     </row>
-    <row r="958" spans="1:6" ht="45" customHeight="1">
+    <row r="958" spans="1:6" ht="90">
       <c r="A958" s="4" t="s">
-        <v>2899</v>
-[...8 lines deleted...]
-        <v>46224</v>
+        <v>2838</v>
+      </c>
+      <c r="B958" s="14" t="s">
+        <v>1938</v>
+      </c>
+      <c r="C958" s="80" t="s">
+        <v>3203</v>
+      </c>
+      <c r="D958" s="19">
+        <v>46549</v>
       </c>
       <c r="E958" s="68"/>
       <c r="F958" s="68"/>
     </row>
-    <row r="959" spans="1:6" ht="76.5" customHeight="1">
+    <row r="959" spans="1:6" ht="67.5">
       <c r="A959" s="1" t="s">
-        <v>1947</v>
-[...8 lines deleted...]
-        <v>46537</v>
+        <v>2889</v>
+      </c>
+      <c r="B959" s="11" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C959" s="80" t="s">
+        <v>3204</v>
+      </c>
+      <c r="D959" s="29">
+        <v>46548</v>
       </c>
       <c r="E959" s="68"/>
       <c r="F959" s="68"/>
     </row>
-    <row r="960" spans="1:6" ht="56.25">
-[...7 lines deleted...]
-        <v>1952</v>
+    <row r="960" spans="1:6" ht="213.75">
+      <c r="A960" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="B960" s="10" t="s">
+        <v>1944</v>
+      </c>
+      <c r="C960" s="80" t="s">
+        <v>250</v>
       </c>
       <c r="D960" s="19">
-        <v>46540</v>
+        <v>46552</v>
       </c>
       <c r="E960" s="68"/>
       <c r="F960" s="68"/>
     </row>
-    <row r="961" spans="1:6" ht="77.099999999999994" customHeight="1">
-[...7 lines deleted...]
-        <v>3294</v>
+    <row r="961" spans="1:6" ht="22.5">
+      <c r="A961" s="1" t="s">
+        <v>1946</v>
+      </c>
+      <c r="B961" s="10" t="s">
+        <v>1947</v>
+      </c>
+      <c r="C961" s="80" t="s">
+        <v>51</v>
       </c>
       <c r="D961" s="19">
-        <v>46374</v>
+        <v>46570</v>
       </c>
       <c r="E961" s="68"/>
       <c r="F961" s="68"/>
     </row>
-    <row r="962" spans="1:6" ht="22.5">
+    <row r="962" spans="1:6">
       <c r="A962" s="3" t="s">
-        <v>1957</v>
-[...8 lines deleted...]
-        <v>46544</v>
+        <v>1949</v>
+      </c>
+      <c r="B962" s="14" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C962" s="84" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D962" s="29">
+        <v>46556</v>
       </c>
       <c r="E962" s="68"/>
       <c r="F962" s="68"/>
     </row>
-    <row r="963" spans="1:6" ht="154.5" customHeight="1">
+    <row r="963" spans="1:6" ht="258.75">
       <c r="A963" s="3" t="s">
-        <v>2859</v>
+        <v>2840</v>
       </c>
       <c r="B963" s="14" t="s">
-        <v>1539</v>
-[...2 lines deleted...]
-        <v>3495</v>
+        <v>1952</v>
+      </c>
+      <c r="C963" s="80" t="s">
+        <v>1953</v>
       </c>
       <c r="D963" s="29">
-        <v>46544</v>
+        <v>46556</v>
       </c>
       <c r="E963" s="68"/>
       <c r="F963" s="68"/>
     </row>
-    <row r="964" spans="1:6" ht="198.75" customHeight="1">
-[...10 lines deleted...]
-        <v>46549</v>
+    <row r="964" spans="1:6" ht="101.25">
+      <c r="A964" s="3" t="s">
+        <v>1955</v>
+      </c>
+      <c r="B964" s="14" t="s">
+        <v>1956</v>
+      </c>
+      <c r="C964" s="80" t="s">
+        <v>724</v>
+      </c>
+      <c r="D964" s="29">
+        <v>46556</v>
       </c>
       <c r="E964" s="68"/>
       <c r="F964" s="68"/>
     </row>
-    <row r="965" spans="1:6" ht="90">
-[...1 lines deleted...]
-        <v>2902</v>
+    <row r="965" spans="1:6">
+      <c r="A965" s="3" t="s">
+        <v>1957</v>
       </c>
       <c r="B965" s="14" t="s">
-        <v>1961</v>
-[...5 lines deleted...]
-        <v>46549</v>
+        <v>1958</v>
+      </c>
+      <c r="C965" s="80" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D965" s="29">
+        <v>46556</v>
       </c>
       <c r="E965" s="68"/>
       <c r="F965" s="68"/>
     </row>
-    <row r="966" spans="1:6" ht="67.5">
-[...3 lines deleted...]
-      <c r="B966" s="11" t="s">
+    <row r="966" spans="1:6" ht="43.5" customHeight="1">
+      <c r="A966" s="3" t="s">
+        <v>2841</v>
+      </c>
+      <c r="B966" s="44" t="s">
+        <v>768</v>
+      </c>
+      <c r="C966" s="86" t="s">
         <v>1962</v>
       </c>
-      <c r="C966" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D966" s="29">
-        <v>46548</v>
+        <v>46558</v>
       </c>
       <c r="E966" s="68"/>
       <c r="F966" s="68"/>
     </row>
-    <row r="967" spans="1:6" ht="225">
-[...10 lines deleted...]
-        <v>46552</v>
+    <row r="967" spans="1:6" ht="67.5">
+      <c r="A967" s="3" t="s">
+        <v>1963</v>
+      </c>
+      <c r="B967" s="36" t="s">
+        <v>1964</v>
+      </c>
+      <c r="C967" s="80" t="s">
+        <v>74</v>
+      </c>
+      <c r="D967" s="104">
+        <v>46562</v>
       </c>
       <c r="E967" s="68"/>
       <c r="F967" s="68"/>
     </row>
     <row r="968" spans="1:6" ht="22.5">
-      <c r="A968" s="1" t="s">
-[...9 lines deleted...]
-        <v>46570</v>
+      <c r="A968" s="3" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B968" s="14" t="s">
+        <v>1966</v>
+      </c>
+      <c r="C968" s="80" t="s">
+        <v>1967</v>
+      </c>
+      <c r="D968" s="29">
+        <v>46561</v>
       </c>
       <c r="E968" s="68"/>
       <c r="F968" s="68"/>
     </row>
-    <row r="969" spans="1:6">
+    <row r="969" spans="1:6" ht="78.75">
       <c r="A969" s="3" t="s">
-        <v>1972</v>
+        <v>1969</v>
       </c>
       <c r="B969" s="14" t="s">
-        <v>1973</v>
-[...2 lines deleted...]
-        <v>1974</v>
+        <v>1970</v>
+      </c>
+      <c r="C969" s="80" t="s">
+        <v>1971</v>
       </c>
       <c r="D969" s="29">
-        <v>46556</v>
+        <v>46565</v>
       </c>
       <c r="E969" s="68"/>
       <c r="F969" s="68"/>
     </row>
-    <row r="970" spans="1:6" ht="270">
+    <row r="970" spans="1:6">
       <c r="A970" s="3" t="s">
-        <v>2904</v>
+        <v>1972</v>
       </c>
       <c r="B970" s="14" t="s">
-        <v>1975</v>
-[...2 lines deleted...]
-        <v>1976</v>
+        <v>1973</v>
+      </c>
+      <c r="C970" s="84" t="s">
+        <v>11</v>
       </c>
       <c r="D970" s="29">
-        <v>46556</v>
+        <v>46566</v>
       </c>
       <c r="E970" s="68"/>
       <c r="F970" s="68"/>
     </row>
-    <row r="971" spans="1:6" ht="101.25">
+    <row r="971" spans="1:6">
       <c r="A971" s="3" t="s">
-        <v>1978</v>
+        <v>2842</v>
       </c>
       <c r="B971" s="14" t="s">
-        <v>1979</v>
-[...2 lines deleted...]
-        <v>729</v>
+        <v>1980</v>
+      </c>
+      <c r="C971" s="80" t="s">
+        <v>3205</v>
       </c>
       <c r="D971" s="29">
-        <v>46556</v>
+        <v>46569</v>
       </c>
       <c r="E971" s="68"/>
       <c r="F971" s="68"/>
     </row>
-    <row r="972" spans="1:6">
+    <row r="972" spans="1:6" ht="377.25" customHeight="1">
       <c r="A972" s="3" t="s">
-        <v>1980</v>
-[...4 lines deleted...]
-      <c r="C972" s="82" t="s">
+        <v>2843</v>
+      </c>
+      <c r="B972" s="36" t="s">
         <v>1982</v>
       </c>
+      <c r="C972" s="80" t="s">
+        <v>3206</v>
+      </c>
       <c r="D972" s="29">
-        <v>46556</v>
+        <v>46570</v>
       </c>
       <c r="E972" s="68"/>
       <c r="F972" s="68"/>
     </row>
-    <row r="973" spans="1:6" ht="43.5" customHeight="1">
+    <row r="973" spans="1:6" ht="90">
       <c r="A973" s="3" t="s">
-        <v>2905</v>
-[...4 lines deleted...]
-      <c r="C973" s="88" t="s">
+        <v>2380</v>
+      </c>
+      <c r="B973" s="14" t="s">
         <v>1985</v>
       </c>
+      <c r="C973" s="80" t="s">
+        <v>1986</v>
+      </c>
       <c r="D973" s="29">
-        <v>46558</v>
+        <v>46332</v>
       </c>
       <c r="E973" s="68"/>
       <c r="F973" s="68"/>
     </row>
-    <row r="974" spans="1:6" ht="67.5">
+    <row r="974" spans="1:6">
       <c r="A974" s="3" t="s">
-        <v>1986</v>
-[...1 lines deleted...]
-      <c r="B974" s="36" t="s">
+        <v>2844</v>
+      </c>
+      <c r="B974" s="14" t="s">
         <v>1987</v>
       </c>
-      <c r="C974" s="82" t="s">
-[...3 lines deleted...]
-        <v>46562</v>
+      <c r="C974" s="80" t="s">
+        <v>1988</v>
+      </c>
+      <c r="D974" s="29">
+        <v>46571</v>
       </c>
       <c r="E974" s="68"/>
       <c r="F974" s="68"/>
     </row>
-    <row r="975" spans="1:6" ht="22.5">
+    <row r="975" spans="1:6" ht="195" customHeight="1">
       <c r="A975" s="3" t="s">
-        <v>1988</v>
-[...4 lines deleted...]
-      <c r="C975" s="82" t="s">
+        <v>2845</v>
+      </c>
+      <c r="B975" s="10" t="s">
         <v>1990</v>
       </c>
-      <c r="D975" s="29">
-        <v>46561</v>
+      <c r="C975" s="80" t="s">
+        <v>3207</v>
+      </c>
+      <c r="D975" s="19">
+        <v>46572</v>
       </c>
       <c r="E975" s="68"/>
       <c r="F975" s="68"/>
     </row>
-    <row r="976" spans="1:6" ht="78.75">
+    <row r="976" spans="1:6" ht="78" customHeight="1">
       <c r="A976" s="3" t="s">
-        <v>1992</v>
-[...5 lines deleted...]
-        <v>1994</v>
+        <v>2846</v>
+      </c>
+      <c r="B976" s="10" t="s">
+        <v>1991</v>
+      </c>
+      <c r="C976" s="80" t="s">
+        <v>391</v>
       </c>
       <c r="D976" s="29">
-        <v>46565</v>
+        <v>46572</v>
       </c>
       <c r="E976" s="68"/>
       <c r="F976" s="68"/>
     </row>
-    <row r="977" spans="1:6">
-[...1 lines deleted...]
-        <v>1995</v>
+    <row r="977" spans="1:6" ht="236.25">
+      <c r="A977" s="1" t="s">
+        <v>2847</v>
       </c>
       <c r="B977" s="14" t="s">
-        <v>1996</v>
-[...5 lines deleted...]
-        <v>46566</v>
+        <v>1992</v>
+      </c>
+      <c r="C977" s="80" t="s">
+        <v>1993</v>
+      </c>
+      <c r="D977" s="19">
+        <v>46572</v>
       </c>
       <c r="E977" s="68"/>
       <c r="F977" s="68"/>
     </row>
-    <row r="978" spans="1:6">
-[...10 lines deleted...]
-        <v>46569</v>
+    <row r="978" spans="1:6" ht="356.25" customHeight="1">
+      <c r="A978" s="2" t="s">
+        <v>3209</v>
+      </c>
+      <c r="B978" s="11" t="s">
+        <v>1997</v>
+      </c>
+      <c r="C978" s="80" t="s">
+        <v>3208</v>
+      </c>
+      <c r="D978" s="19">
+        <v>46576</v>
       </c>
       <c r="E978" s="68"/>
       <c r="F978" s="68"/>
     </row>
-    <row r="979" spans="1:6" ht="377.25" customHeight="1">
+    <row r="979" spans="1:6" ht="78.75">
       <c r="A979" s="3" t="s">
-        <v>2907</v>
-[...8 lines deleted...]
-        <v>46570</v>
+        <v>2001</v>
+      </c>
+      <c r="B979" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="C979" s="80" t="s">
+        <v>9</v>
+      </c>
+      <c r="D979" s="19">
+        <v>46577</v>
       </c>
       <c r="E979" s="68"/>
       <c r="F979" s="68"/>
     </row>
-    <row r="980" spans="1:6" ht="90">
+    <row r="980" spans="1:6" ht="45">
       <c r="A980" s="3" t="s">
-        <v>2433</v>
+        <v>2002</v>
       </c>
       <c r="B980" s="14" t="s">
-        <v>2008</v>
-[...2 lines deleted...]
-        <v>2009</v>
+        <v>2003</v>
+      </c>
+      <c r="C980" s="80" t="s">
+        <v>2004</v>
       </c>
       <c r="D980" s="29">
-        <v>46332</v>
+        <v>46577</v>
       </c>
       <c r="E980" s="68"/>
       <c r="F980" s="68"/>
     </row>
-    <row r="981" spans="1:6">
+    <row r="981" spans="1:6" ht="33.75">
       <c r="A981" s="3" t="s">
-        <v>2908</v>
+        <v>2848</v>
       </c>
       <c r="B981" s="14" t="s">
-        <v>2010</v>
-[...2 lines deleted...]
-        <v>2011</v>
+        <v>2008</v>
+      </c>
+      <c r="C981" s="80" t="s">
+        <v>2009</v>
       </c>
       <c r="D981" s="29">
-        <v>46571</v>
+        <v>46577</v>
       </c>
       <c r="E981" s="68"/>
       <c r="F981" s="68"/>
     </row>
-    <row r="982" spans="1:6" ht="195" customHeight="1">
+    <row r="982" spans="1:6" ht="22.5">
       <c r="A982" s="3" t="s">
-        <v>2909</v>
+        <v>2884</v>
       </c>
       <c r="B982" s="10" t="s">
-        <v>2013</v>
-[...5 lines deleted...]
-        <v>46572</v>
+        <v>2015</v>
+      </c>
+      <c r="C982" s="84" t="s">
+        <v>724</v>
+      </c>
+      <c r="D982" s="29">
+        <v>46582</v>
       </c>
       <c r="E982" s="68"/>
       <c r="F982" s="68"/>
     </row>
-    <row r="983" spans="1:6" ht="78" customHeight="1">
+    <row r="983" spans="1:6" ht="45">
       <c r="A983" s="3" t="s">
-        <v>2910</v>
-[...5 lines deleted...]
-        <v>394</v>
+        <v>2016</v>
+      </c>
+      <c r="B983" s="14" t="s">
+        <v>2017</v>
+      </c>
+      <c r="C983" s="80" t="s">
+        <v>3815</v>
       </c>
       <c r="D983" s="29">
-        <v>46572</v>
+        <v>46582</v>
       </c>
       <c r="E983" s="68"/>
       <c r="F983" s="68"/>
     </row>
-    <row r="984" spans="1:6" ht="236.25">
-[...1 lines deleted...]
-        <v>2911</v>
+    <row r="984" spans="1:6" ht="101.25">
+      <c r="A984" s="3" t="s">
+        <v>2021</v>
       </c>
       <c r="B984" s="14" t="s">
-        <v>2015</v>
-[...5 lines deleted...]
-        <v>46572</v>
+        <v>2022</v>
+      </c>
+      <c r="C984" s="86" t="s">
+        <v>3399</v>
+      </c>
+      <c r="D984" s="29">
+        <v>46584</v>
       </c>
       <c r="E984" s="68"/>
       <c r="F984" s="68"/>
     </row>
-    <row r="985" spans="1:6" ht="356.25" customHeight="1">
-[...10 lines deleted...]
-        <v>46576</v>
+    <row r="985" spans="1:6" ht="101.25">
+      <c r="A985" s="3" t="s">
+        <v>2023</v>
+      </c>
+      <c r="B985" s="14" t="s">
+        <v>2024</v>
+      </c>
+      <c r="C985" s="80" t="s">
+        <v>3210</v>
+      </c>
+      <c r="D985" s="29">
+        <v>46586</v>
       </c>
       <c r="E985" s="68"/>
       <c r="F985" s="68"/>
     </row>
-    <row r="986" spans="1:6" ht="78.75">
+    <row r="986" spans="1:6">
       <c r="A986" s="3" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B986" s="10" t="s">
-        <v>8</v>
-[...5 lines deleted...]
-        <v>46577</v>
+        <v>2026</v>
+      </c>
+      <c r="C986" s="80" t="s">
+        <v>3211</v>
+      </c>
+      <c r="D986" s="29">
+        <v>46586</v>
       </c>
       <c r="E986" s="68"/>
       <c r="F986" s="68"/>
     </row>
-    <row r="987" spans="1:6" ht="45">
-[...10 lines deleted...]
-        <v>46577</v>
+    <row r="987" spans="1:6" ht="204" customHeight="1">
+      <c r="A987" s="53" t="s">
+        <v>2029</v>
+      </c>
+      <c r="B987" s="10" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C987" s="80" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D987" s="19">
+        <v>46495</v>
       </c>
       <c r="E987" s="68"/>
       <c r="F987" s="68"/>
     </row>
-    <row r="988" spans="1:6" ht="33.75">
-[...10 lines deleted...]
-        <v>46577</v>
+    <row r="988" spans="1:6" ht="56.25">
+      <c r="A988" s="2" t="s">
+        <v>2890</v>
+      </c>
+      <c r="B988" s="10" t="s">
+        <v>2033</v>
+      </c>
+      <c r="C988" s="80" t="s">
+        <v>1353</v>
+      </c>
+      <c r="D988" s="19">
+        <v>46593</v>
       </c>
       <c r="E988" s="68"/>
       <c r="F988" s="68"/>
     </row>
-    <row r="989" spans="1:6" ht="22.5">
+    <row r="989" spans="1:6" ht="45">
       <c r="A989" s="3" t="s">
-        <v>2952</v>
-[...5 lines deleted...]
-        <v>729</v>
+        <v>2034</v>
+      </c>
+      <c r="B989" s="14" t="s">
+        <v>2035</v>
+      </c>
+      <c r="C989" s="80" t="s">
+        <v>3212</v>
       </c>
       <c r="D989" s="29">
-        <v>46582</v>
+        <v>46592</v>
       </c>
       <c r="E989" s="68"/>
       <c r="F989" s="68"/>
     </row>
-    <row r="990" spans="1:6" ht="45">
+    <row r="990" spans="1:6" ht="22.5">
       <c r="A990" s="3" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B990" s="11" t="s">
+        <v>2038</v>
+      </c>
+      <c r="C990" s="80" t="s">
         <v>2039</v>
       </c>
-      <c r="B990" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D990" s="29">
-        <v>46582</v>
+        <v>46592</v>
       </c>
       <c r="E990" s="68"/>
       <c r="F990" s="68"/>
     </row>
-    <row r="991" spans="1:6" ht="101.25">
+    <row r="991" spans="1:6" ht="22.5">
       <c r="A991" s="3" t="s">
-        <v>2045</v>
+        <v>2849</v>
       </c>
       <c r="B991" s="14" t="s">
-        <v>2046</v>
-[...2 lines deleted...]
-        <v>3496</v>
+        <v>2040</v>
+      </c>
+      <c r="C991" s="80" t="s">
+        <v>2041</v>
       </c>
       <c r="D991" s="29">
-        <v>46584</v>
+        <v>46593</v>
       </c>
       <c r="E991" s="68"/>
       <c r="F991" s="68"/>
     </row>
-    <row r="992" spans="1:6">
+    <row r="992" spans="1:6" ht="33.75">
       <c r="A992" s="3" t="s">
-        <v>2047</v>
-[...5 lines deleted...]
-        <v>2049</v>
+        <v>2850</v>
+      </c>
+      <c r="B992" s="36" t="s">
+        <v>2042</v>
+      </c>
+      <c r="C992" s="80" t="s">
+        <v>2043</v>
       </c>
       <c r="D992" s="29">
-        <v>46221</v>
+        <v>46593</v>
       </c>
       <c r="E992" s="68"/>
       <c r="F992" s="68"/>
     </row>
-    <row r="993" spans="1:6" ht="101.25">
+    <row r="993" spans="1:6" ht="90">
       <c r="A993" s="3" t="s">
-        <v>2050</v>
+        <v>2576</v>
       </c>
       <c r="B993" s="14" t="s">
-        <v>2051</v>
-[...2 lines deleted...]
-        <v>3302</v>
+        <v>2044</v>
+      </c>
+      <c r="C993" s="80" t="s">
+        <v>3213</v>
       </c>
       <c r="D993" s="29">
-        <v>46586</v>
+        <v>46593</v>
       </c>
       <c r="E993" s="68"/>
       <c r="F993" s="68"/>
     </row>
-    <row r="994" spans="1:6">
+    <row r="994" spans="1:6" ht="149.25" customHeight="1">
       <c r="A994" s="3" t="s">
-        <v>2052</v>
+        <v>2851</v>
       </c>
       <c r="B994" s="10" t="s">
-        <v>2053</v>
-[...5 lines deleted...]
-        <v>46586</v>
+        <v>2045</v>
+      </c>
+      <c r="C994" s="80" t="s">
+        <v>3400</v>
+      </c>
+      <c r="D994" s="19">
+        <v>46596</v>
       </c>
       <c r="E994" s="68"/>
       <c r="F994" s="68"/>
     </row>
-    <row r="995" spans="1:6" ht="56.25">
+    <row r="995" spans="1:6" ht="78.75">
       <c r="A995" s="3" t="s">
-        <v>2913</v>
+        <v>2048</v>
       </c>
       <c r="B995" s="14" t="s">
-        <v>2054</v>
-[...2 lines deleted...]
-        <v>3304</v>
+        <v>1239</v>
+      </c>
+      <c r="C995" s="80" t="s">
+        <v>2049</v>
       </c>
       <c r="D995" s="29">
-        <v>46225</v>
+        <v>46597</v>
       </c>
       <c r="E995" s="68"/>
       <c r="F995" s="68"/>
     </row>
-    <row r="996" spans="1:6" ht="204" customHeight="1">
-[...1 lines deleted...]
-        <v>2057</v>
+    <row r="996" spans="1:6" ht="123.75">
+      <c r="A996" s="4" t="s">
+        <v>2852</v>
       </c>
       <c r="B996" s="10" t="s">
-        <v>2058</v>
-[...5 lines deleted...]
-        <v>46495</v>
+        <v>1533</v>
+      </c>
+      <c r="C996" s="86" t="s">
+        <v>11</v>
+      </c>
+      <c r="D996" s="29">
+        <v>46634</v>
       </c>
       <c r="E996" s="68"/>
       <c r="F996" s="68"/>
     </row>
-    <row r="997" spans="1:6" ht="56.25">
-[...10 lines deleted...]
-        <v>46593</v>
+    <row r="997" spans="1:6" ht="22.5">
+      <c r="A997" s="3" t="s">
+        <v>2054</v>
+      </c>
+      <c r="B997" s="14" t="s">
+        <v>2055</v>
+      </c>
+      <c r="C997" s="80" t="s">
+        <v>2056</v>
+      </c>
+      <c r="D997" s="29">
+        <v>46604</v>
       </c>
       <c r="E997" s="68"/>
       <c r="F997" s="68"/>
     </row>
-    <row r="998" spans="1:6" ht="45">
+    <row r="998" spans="1:6" ht="60.95" customHeight="1">
       <c r="A998" s="3" t="s">
-        <v>2062</v>
-[...5 lines deleted...]
-        <v>3305</v>
+        <v>2057</v>
+      </c>
+      <c r="B998" s="11" t="s">
+        <v>2058</v>
+      </c>
+      <c r="C998" s="80" t="s">
+        <v>3214</v>
       </c>
       <c r="D998" s="29">
-        <v>46592</v>
+        <v>46604</v>
       </c>
       <c r="E998" s="68"/>
       <c r="F998" s="68"/>
     </row>
     <row r="999" spans="1:6" ht="22.5">
       <c r="A999" s="3" t="s">
-        <v>2065</v>
-[...8 lines deleted...]
-        <v>46227</v>
+        <v>2853</v>
+      </c>
+      <c r="B999" s="14" t="s">
+        <v>2060</v>
+      </c>
+      <c r="C999" s="80" t="s">
+        <v>2061</v>
+      </c>
+      <c r="D999" s="104">
+        <v>46604</v>
       </c>
       <c r="E999" s="68"/>
       <c r="F999" s="68"/>
     </row>
-    <row r="1000" spans="1:6" ht="22.5">
-[...10 lines deleted...]
-        <v>46593</v>
+    <row r="1000" spans="1:6" ht="33.75">
+      <c r="A1000" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="B1000" s="10" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C1000" s="86" t="s">
+        <v>3006</v>
+      </c>
+      <c r="D1000" s="19">
+        <v>46604</v>
       </c>
       <c r="E1000" s="68"/>
       <c r="F1000" s="68"/>
     </row>
-    <row r="1001" spans="1:6" ht="33.75">
-[...10 lines deleted...]
-        <v>46593</v>
+    <row r="1001" spans="1:6" ht="67.5">
+      <c r="A1001" s="1" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B1001" s="10" t="s">
+        <v>2064</v>
+      </c>
+      <c r="C1001" s="80" t="s">
+        <v>3401</v>
+      </c>
+      <c r="D1001" s="19">
+        <v>46603</v>
       </c>
       <c r="E1001" s="68"/>
       <c r="F1001" s="68"/>
     </row>
     <row r="1002" spans="1:6" ht="45">
       <c r="A1002" s="3" t="s">
-        <v>2072</v>
+        <v>2066</v>
       </c>
       <c r="B1002" s="14" t="s">
-        <v>2073</v>
-[...2 lines deleted...]
-        <v>3497</v>
+        <v>2067</v>
+      </c>
+      <c r="C1002" s="80" t="s">
+        <v>2926</v>
       </c>
       <c r="D1002" s="29">
-        <v>46228</v>
+        <v>46606</v>
       </c>
       <c r="E1002" s="68"/>
       <c r="F1002" s="68"/>
     </row>
-    <row r="1003" spans="1:6" ht="90">
+    <row r="1003" spans="1:6" ht="147" customHeight="1">
       <c r="A1003" s="3" t="s">
-        <v>2631</v>
-[...8 lines deleted...]
-        <v>46593</v>
+        <v>2854</v>
+      </c>
+      <c r="B1003" s="10" t="s">
+        <v>2068</v>
+      </c>
+      <c r="C1003" s="80" t="s">
+        <v>3402</v>
+      </c>
+      <c r="D1003" s="19">
+        <v>46606</v>
       </c>
       <c r="E1003" s="68"/>
       <c r="F1003" s="68"/>
     </row>
-    <row r="1004" spans="1:6" ht="149.25" customHeight="1">
+    <row r="1004" spans="1:6" ht="78" customHeight="1">
       <c r="A1004" s="3" t="s">
-        <v>2916</v>
-[...8 lines deleted...]
-        <v>46596</v>
+        <v>2855</v>
+      </c>
+      <c r="B1004" s="11" t="s">
+        <v>2069</v>
+      </c>
+      <c r="C1004" s="80" t="s">
+        <v>2070</v>
+      </c>
+      <c r="D1004" s="29">
+        <v>46606</v>
       </c>
       <c r="E1004" s="68"/>
       <c r="F1004" s="68"/>
     </row>
-    <row r="1005" spans="1:6" ht="72.599999999999994" customHeight="1">
+    <row r="1005" spans="1:6" ht="22.5">
       <c r="A1005" s="3" t="s">
-        <v>2917</v>
+        <v>2071</v>
       </c>
       <c r="B1005" s="14" t="s">
-        <v>2076</v>
-[...5 lines deleted...]
-        <v>46232</v>
+        <v>2072</v>
+      </c>
+      <c r="C1005" s="80" t="s">
+        <v>2073</v>
+      </c>
+      <c r="D1005" s="29">
+        <v>46606</v>
       </c>
       <c r="E1005" s="68"/>
       <c r="F1005" s="68"/>
     </row>
-    <row r="1006" spans="1:6" ht="33.75">
-[...10 lines deleted...]
-        <v>46232</v>
+    <row r="1006" spans="1:6" ht="46.5" customHeight="1">
+      <c r="A1006" s="3" t="s">
+        <v>2856</v>
+      </c>
+      <c r="B1006" s="11" t="s">
+        <v>2074</v>
+      </c>
+      <c r="C1006" s="80" t="s">
+        <v>2075</v>
+      </c>
+      <c r="D1006" s="29">
+        <v>46606</v>
       </c>
       <c r="E1006" s="68"/>
       <c r="F1006" s="68"/>
     </row>
-    <row r="1007" spans="1:6" ht="78.75">
+    <row r="1007" spans="1:6" ht="22.5">
       <c r="A1007" s="3" t="s">
-        <v>2082</v>
-[...5 lines deleted...]
-        <v>2083</v>
+        <v>2077</v>
+      </c>
+      <c r="B1007" s="10" t="s">
+        <v>2078</v>
+      </c>
+      <c r="C1007" s="80" t="s">
+        <v>2079</v>
       </c>
       <c r="D1007" s="29">
-        <v>46597</v>
+        <v>46607</v>
       </c>
       <c r="E1007" s="68"/>
       <c r="F1007" s="68"/>
     </row>
-    <row r="1008" spans="1:6" ht="45">
-      <c r="A1008" s="3" t="s">
+    <row r="1008" spans="1:6" ht="126" customHeight="1">
+      <c r="A1008" s="4" t="s">
+        <v>2857</v>
+      </c>
+      <c r="B1008" s="14" t="s">
+        <v>2084</v>
+      </c>
+      <c r="C1008" s="80" t="s">
         <v>2085</v>
       </c>
-      <c r="B1008" s="10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1008" s="19">
-        <v>46236</v>
+        <v>46611</v>
       </c>
       <c r="E1008" s="68"/>
       <c r="F1008" s="68"/>
     </row>
-    <row r="1009" spans="1:6" ht="123.75">
-[...10 lines deleted...]
-        <v>46269</v>
+    <row r="1009" spans="1:6">
+      <c r="A1009" s="3" t="s">
+        <v>2087</v>
+      </c>
+      <c r="B1009" s="14" t="s">
+        <v>2088</v>
+      </c>
+      <c r="C1009" s="80" t="s">
+        <v>2089</v>
+      </c>
+      <c r="D1009" s="19">
+        <v>46612</v>
       </c>
       <c r="E1009" s="68"/>
       <c r="F1009" s="68"/>
     </row>
-    <row r="1010" spans="1:6" ht="22.5">
+    <row r="1010" spans="1:6" ht="45">
       <c r="A1010" s="3" t="s">
-        <v>2091</v>
-[...8 lines deleted...]
-        <v>46604</v>
+        <v>2095</v>
+      </c>
+      <c r="B1010" s="10" t="s">
+        <v>2096</v>
+      </c>
+      <c r="C1010" s="80" t="s">
+        <v>2097</v>
+      </c>
+      <c r="D1010" s="19">
+        <v>46619</v>
       </c>
       <c r="E1010" s="68"/>
       <c r="F1010" s="68"/>
     </row>
-    <row r="1011" spans="1:6" ht="60.95" customHeight="1">
+    <row r="1011" spans="1:6" ht="33.75">
       <c r="A1011" s="3" t="s">
-        <v>2094</v>
-[...5 lines deleted...]
-        <v>3307</v>
+        <v>2098</v>
+      </c>
+      <c r="B1011" s="14" t="s">
+        <v>2099</v>
+      </c>
+      <c r="C1011" s="86" t="s">
+        <v>2097</v>
       </c>
       <c r="D1011" s="29">
-        <v>46604</v>
+        <v>46619</v>
       </c>
       <c r="E1011" s="68"/>
       <c r="F1011" s="68"/>
     </row>
-    <row r="1012" spans="1:6" ht="22.5">
+    <row r="1012" spans="1:6" ht="219" customHeight="1">
       <c r="A1012" s="3" t="s">
-        <v>2919</v>
+        <v>3527</v>
       </c>
       <c r="B1012" s="14" t="s">
-        <v>2097</v>
-[...5 lines deleted...]
-        <v>46604</v>
+        <v>2101</v>
+      </c>
+      <c r="C1012" s="80" t="s">
+        <v>3816</v>
+      </c>
+      <c r="D1012" s="29">
+        <v>46541</v>
       </c>
       <c r="E1012" s="68"/>
       <c r="F1012" s="68"/>
     </row>
     <row r="1013" spans="1:6">
       <c r="A1013" s="3" t="s">
-        <v>2920</v>
+        <v>2102</v>
       </c>
       <c r="B1013" s="14" t="s">
-        <v>2099</v>
-[...2 lines deleted...]
-        <v>2100</v>
+        <v>2103</v>
+      </c>
+      <c r="C1013" s="84" t="s">
+        <v>1994</v>
       </c>
       <c r="D1013" s="29">
-        <v>46239</v>
+        <v>46260</v>
       </c>
       <c r="E1013" s="68"/>
       <c r="F1013" s="68"/>
     </row>
-    <row r="1014" spans="1:6" ht="33.75">
-[...1 lines deleted...]
-        <v>2101</v>
+    <row r="1014" spans="1:6" ht="45">
+      <c r="A1014" s="3" t="s">
+        <v>2104</v>
       </c>
       <c r="B1014" s="10" t="s">
-        <v>1108</v>
-[...5 lines deleted...]
-        <v>46604</v>
+        <v>2105</v>
+      </c>
+      <c r="C1014" s="80" t="s">
+        <v>606</v>
+      </c>
+      <c r="D1014" s="29">
+        <v>46625</v>
       </c>
       <c r="E1014" s="68"/>
       <c r="F1014" s="68"/>
     </row>
-    <row r="1015" spans="1:6" ht="67.5">
-[...7 lines deleted...]
-        <v>3500</v>
+    <row r="1015" spans="1:6" ht="143.25" customHeight="1">
+      <c r="A1015" s="3" t="s">
+        <v>2858</v>
+      </c>
+      <c r="B1015" s="14" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C1015" s="80" t="s">
+        <v>2109</v>
       </c>
       <c r="D1015" s="19">
-        <v>46603</v>
+        <v>46605</v>
       </c>
       <c r="E1015" s="68"/>
       <c r="F1015" s="68"/>
     </row>
-    <row r="1016" spans="1:6" ht="45">
-[...1 lines deleted...]
-        <v>2105</v>
+    <row r="1016" spans="1:6">
+      <c r="A1016" s="43" t="s">
+        <v>2110</v>
       </c>
       <c r="B1016" s="14" t="s">
-        <v>2106</v>
-[...2 lines deleted...]
-        <v>3003</v>
+        <v>2111</v>
+      </c>
+      <c r="C1016" s="80" t="s">
+        <v>2112</v>
       </c>
       <c r="D1016" s="29">
-        <v>46241</v>
+        <v>46268</v>
       </c>
       <c r="E1016" s="68"/>
       <c r="F1016" s="68"/>
     </row>
-    <row r="1017" spans="1:6">
+    <row r="1017" spans="1:6" ht="173.25" customHeight="1">
       <c r="A1017" s="3" t="s">
-        <v>2107</v>
-[...8 lines deleted...]
-        <v>46241</v>
+        <v>2113</v>
+      </c>
+      <c r="B1017" s="33" t="s">
+        <v>3340</v>
+      </c>
+      <c r="C1017" s="80" t="s">
+        <v>2114</v>
+      </c>
+      <c r="D1017" s="104">
+        <v>46633</v>
       </c>
       <c r="E1017" s="68"/>
       <c r="F1017" s="68"/>
     </row>
-    <row r="1018" spans="1:6" ht="147" customHeight="1">
+    <row r="1018" spans="1:6" ht="33" customHeight="1">
       <c r="A1018" s="3" t="s">
-        <v>2921</v>
-[...8 lines deleted...]
-        <v>46606</v>
+        <v>2119</v>
+      </c>
+      <c r="B1018" s="14" t="s">
+        <v>595</v>
+      </c>
+      <c r="C1018" s="80" t="s">
+        <v>596</v>
+      </c>
+      <c r="D1018" s="29">
+        <v>46344</v>
       </c>
       <c r="E1018" s="68"/>
       <c r="F1018" s="68"/>
     </row>
-    <row r="1019" spans="1:6" ht="78" customHeight="1">
-[...1 lines deleted...]
-        <v>2922</v>
+    <row r="1019" spans="1:6" ht="22.5">
+      <c r="A1019" s="1" t="s">
+        <v>2121</v>
       </c>
       <c r="B1019" s="11" t="s">
-        <v>2110</v>
-[...5 lines deleted...]
-        <v>46606</v>
+        <v>1239</v>
+      </c>
+      <c r="C1019" s="80" t="s">
+        <v>3403</v>
+      </c>
+      <c r="D1019" s="19">
+        <v>46639</v>
       </c>
       <c r="E1019" s="68"/>
       <c r="F1019" s="68"/>
     </row>
     <row r="1020" spans="1:6" ht="22.5">
-      <c r="A1020" s="3" t="s">
-[...9 lines deleted...]
-        <v>46606</v>
+      <c r="A1020" s="1" t="s">
+        <v>2122</v>
+      </c>
+      <c r="B1020" s="11" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C1020" s="84" t="s">
+        <v>2123</v>
+      </c>
+      <c r="D1020" s="19">
+        <v>46639</v>
       </c>
       <c r="E1020" s="68"/>
       <c r="F1020" s="68"/>
     </row>
-    <row r="1021" spans="1:6" ht="46.5" customHeight="1">
-[...1 lines deleted...]
-        <v>2923</v>
+    <row r="1021" spans="1:6" ht="90">
+      <c r="A1021" s="1" t="s">
+        <v>2124</v>
       </c>
       <c r="B1021" s="11" t="s">
-        <v>2115</v>
-[...5 lines deleted...]
-        <v>46606</v>
+        <v>1239</v>
+      </c>
+      <c r="C1021" s="80" t="s">
+        <v>3215</v>
+      </c>
+      <c r="D1021" s="19">
+        <v>46639</v>
       </c>
       <c r="E1021" s="68"/>
       <c r="F1021" s="68"/>
     </row>
-    <row r="1022" spans="1:6" ht="22.5">
-[...10 lines deleted...]
-        <v>46607</v>
+    <row r="1022" spans="1:6" ht="78.75">
+      <c r="A1022" s="1" t="s">
+        <v>2125</v>
+      </c>
+      <c r="B1022" s="11" t="s">
+        <v>1239</v>
+      </c>
+      <c r="C1022" s="80" t="s">
+        <v>2126</v>
+      </c>
+      <c r="D1022" s="19">
+        <v>46639</v>
       </c>
       <c r="E1022" s="68"/>
       <c r="F1022" s="68"/>
     </row>
-    <row r="1023" spans="1:6" ht="126" customHeight="1">
-[...1 lines deleted...]
-        <v>2924</v>
+    <row r="1023" spans="1:6" ht="149.25" customHeight="1">
+      <c r="A1023" s="3" t="s">
+        <v>2128</v>
       </c>
       <c r="B1023" s="14" t="s">
-        <v>2125</v>
-[...2 lines deleted...]
-        <v>2126</v>
+        <v>2129</v>
+      </c>
+      <c r="C1023" s="80" t="s">
+        <v>2130</v>
       </c>
       <c r="D1023" s="19">
-        <v>46611</v>
+        <v>46274</v>
       </c>
       <c r="E1023" s="68"/>
       <c r="F1023" s="68"/>
     </row>
-    <row r="1024" spans="1:6">
+    <row r="1024" spans="1:6" ht="56.25">
       <c r="A1024" s="3" t="s">
-        <v>2128</v>
+        <v>2131</v>
       </c>
       <c r="B1024" s="14" t="s">
-        <v>2129</v>
-[...2 lines deleted...]
-        <v>2130</v>
+        <v>2132</v>
+      </c>
+      <c r="C1024" s="80" t="s">
+        <v>2133</v>
       </c>
       <c r="D1024" s="19">
-        <v>46247</v>
+        <v>46639</v>
       </c>
       <c r="E1024" s="68"/>
       <c r="F1024" s="68"/>
     </row>
-    <row r="1025" spans="1:6" ht="45">
+    <row r="1025" spans="1:6" ht="56.25">
       <c r="A1025" s="3" t="s">
+        <v>2135</v>
+      </c>
+      <c r="B1025" s="10" t="s">
         <v>2136</v>
       </c>
-      <c r="B1025" s="10" t="s">
+      <c r="C1025" s="80" t="s">
         <v>2137</v>
       </c>
-      <c r="C1025" s="82" t="s">
-[...3 lines deleted...]
-        <v>46254</v>
+      <c r="D1025" s="29">
+        <v>46640</v>
       </c>
       <c r="E1025" s="68"/>
       <c r="F1025" s="68"/>
     </row>
-    <row r="1026" spans="1:6" ht="33.75">
+    <row r="1026" spans="1:6" ht="45">
       <c r="A1026" s="3" t="s">
-        <v>2139</v>
+        <v>2141</v>
       </c>
       <c r="B1026" s="14" t="s">
-        <v>2140</v>
-[...5 lines deleted...]
-        <v>46254</v>
+        <v>2142</v>
+      </c>
+      <c r="C1026" s="80" t="s">
+        <v>3188</v>
+      </c>
+      <c r="D1026" s="19">
+        <v>46642</v>
       </c>
       <c r="E1026" s="68"/>
       <c r="F1026" s="68"/>
     </row>
     <row r="1027" spans="1:6" ht="22.5">
       <c r="A1027" s="3" t="s">
-        <v>2925</v>
+        <v>2859</v>
       </c>
       <c r="B1027" s="14" t="s">
-        <v>2141</v>
-[...5 lines deleted...]
-        <v>46253</v>
+        <v>2143</v>
+      </c>
+      <c r="C1027" s="80" t="s">
+        <v>1961</v>
+      </c>
+      <c r="D1027" s="104">
+        <v>46277</v>
       </c>
       <c r="E1027" s="68"/>
       <c r="F1027" s="68"/>
     </row>
-    <row r="1028" spans="1:6" ht="219" customHeight="1">
+    <row r="1028" spans="1:6" ht="123.75" customHeight="1">
       <c r="A1028" s="3" t="s">
-        <v>3634</v>
+        <v>2144</v>
       </c>
       <c r="B1028" s="14" t="s">
-        <v>2144</v>
-[...1 lines deleted...]
-      <c r="C1028" s="82" t="s">
         <v>2145</v>
       </c>
-      <c r="D1028" s="29">
-        <v>46541</v>
+      <c r="C1028" s="80" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D1028" s="19">
+        <v>46643</v>
       </c>
       <c r="E1028" s="68"/>
       <c r="F1028" s="68"/>
     </row>
     <row r="1029" spans="1:6">
       <c r="A1029" s="3" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="B1029" s="14" t="s">
-        <v>2147</v>
-[...1 lines deleted...]
-      <c r="C1029" s="82" t="s">
         <v>2148</v>
       </c>
-      <c r="D1029" s="29">
-        <v>46259</v>
+      <c r="C1029" s="80" t="s">
+        <v>2149</v>
+      </c>
+      <c r="D1029" s="19">
+        <v>46642</v>
       </c>
       <c r="E1029" s="68"/>
       <c r="F1029" s="68"/>
     </row>
-    <row r="1030" spans="1:6">
+    <row r="1030" spans="1:6" ht="56.25">
       <c r="A1030" s="3" t="s">
-        <v>2149</v>
+        <v>2150</v>
       </c>
       <c r="B1030" s="14" t="s">
-        <v>2150</v>
-[...5 lines deleted...]
-        <v>46260</v>
+        <v>2151</v>
+      </c>
+      <c r="C1030" s="80" t="s">
+        <v>857</v>
+      </c>
+      <c r="D1030" s="19">
+        <v>46646</v>
       </c>
       <c r="E1030" s="68"/>
       <c r="F1030" s="68"/>
     </row>
-    <row r="1031" spans="1:6">
+    <row r="1031" spans="1:6" ht="67.5">
       <c r="A1031" s="3" t="s">
-        <v>2151</v>
-[...1 lines deleted...]
-      <c r="B1031" s="14" t="s">
         <v>2152</v>
       </c>
-      <c r="C1031" s="85" t="s">
+      <c r="B1031" s="36" t="s">
         <v>2153</v>
       </c>
-      <c r="D1031" s="29">
-        <v>46260</v>
+      <c r="C1031" s="80" t="s">
+        <v>2154</v>
+      </c>
+      <c r="D1031" s="19">
+        <v>46646</v>
       </c>
       <c r="E1031" s="68"/>
       <c r="F1031" s="68"/>
     </row>
-    <row r="1032" spans="1:6" ht="90">
-[...1 lines deleted...]
-        <v>2154</v>
+    <row r="1032" spans="1:6">
+      <c r="A1032" s="3" t="s">
+        <v>2156</v>
       </c>
       <c r="B1032" s="14" t="s">
-        <v>2155</v>
-[...2 lines deleted...]
-        <v>3502</v>
+        <v>2157</v>
+      </c>
+      <c r="C1032" s="80" t="s">
+        <v>2158</v>
       </c>
       <c r="D1032" s="29">
-        <v>46260</v>
+        <v>46283</v>
       </c>
       <c r="E1032" s="68"/>
       <c r="F1032" s="68"/>
     </row>
-    <row r="1033" spans="1:6" ht="45">
+    <row r="1033" spans="1:6" ht="33.75">
       <c r="A1033" s="3" t="s">
-        <v>2156</v>
-[...8 lines deleted...]
-        <v>46260</v>
+        <v>2160</v>
+      </c>
+      <c r="B1033" s="14" t="s">
+        <v>2161</v>
+      </c>
+      <c r="C1033" s="80" t="s">
+        <v>2162</v>
+      </c>
+      <c r="D1033" s="19">
+        <v>46648</v>
       </c>
       <c r="E1033" s="68"/>
       <c r="F1033" s="68"/>
     </row>
-    <row r="1034" spans="1:6" ht="143.25" customHeight="1">
+    <row r="1034" spans="1:6" ht="90">
       <c r="A1034" s="3" t="s">
-        <v>2926</v>
-[...8 lines deleted...]
-        <v>46605</v>
+        <v>1368</v>
+      </c>
+      <c r="B1034" s="37" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C1034" s="80" t="s">
+        <v>3817</v>
+      </c>
+      <c r="D1034" s="29">
+        <v>46283</v>
       </c>
       <c r="E1034" s="68"/>
       <c r="F1034" s="68"/>
     </row>
-    <row r="1035" spans="1:6">
-[...1 lines deleted...]
-        <v>2162</v>
+    <row r="1035" spans="1:6" ht="56.25">
+      <c r="A1035" s="3" t="s">
+        <v>2163</v>
       </c>
       <c r="B1035" s="14" t="s">
-        <v>2163</v>
-[...1 lines deleted...]
-      <c r="C1035" s="82" t="s">
         <v>2164</v>
       </c>
-      <c r="D1035" s="29">
-        <v>46268</v>
+      <c r="C1035" s="80" t="s">
+        <v>3404</v>
+      </c>
+      <c r="D1035" s="19">
+        <v>46604</v>
       </c>
       <c r="E1035" s="68"/>
       <c r="F1035" s="68"/>
     </row>
-    <row r="1036" spans="1:6" ht="213.75">
+    <row r="1036" spans="1:6" ht="78.75">
       <c r="A1036" s="3" t="s">
-        <v>2165</v>
-[...8 lines deleted...]
-        <v>46498</v>
+        <v>1572</v>
+      </c>
+      <c r="B1036" s="14" t="s">
+        <v>1573</v>
+      </c>
+      <c r="C1036" s="80" t="s">
+        <v>3216</v>
+      </c>
+      <c r="D1036" s="29">
+        <v>46648</v>
       </c>
       <c r="E1036" s="68"/>
       <c r="F1036" s="68"/>
     </row>
-    <row r="1037" spans="1:6" ht="33" customHeight="1">
+    <row r="1037" spans="1:6">
       <c r="A1037" s="3" t="s">
-        <v>2171</v>
+        <v>1127</v>
       </c>
       <c r="B1037" s="14" t="s">
-        <v>599</v>
-[...5 lines deleted...]
-        <v>46344</v>
+        <v>2166</v>
+      </c>
+      <c r="C1037" s="80" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D1037" s="19">
+        <v>46665</v>
       </c>
       <c r="E1037" s="68"/>
       <c r="F1037" s="68"/>
     </row>
-    <row r="1038" spans="1:6" ht="22.5">
-[...7 lines deleted...]
-        <v>3503</v>
+    <row r="1038" spans="1:6">
+      <c r="A1038" s="3" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B1038" s="14" t="s">
+        <v>2168</v>
+      </c>
+      <c r="C1038" s="80" t="s">
+        <v>2169</v>
       </c>
       <c r="D1038" s="19">
-        <v>46639</v>
+        <v>46284</v>
       </c>
       <c r="E1038" s="68"/>
       <c r="F1038" s="68"/>
     </row>
-    <row r="1039" spans="1:6" ht="22.5">
-[...7 lines deleted...]
-        <v>2175</v>
+    <row r="1039" spans="1:6" ht="56.25">
+      <c r="A1039" s="3" t="s">
+        <v>2172</v>
+      </c>
+      <c r="B1039" s="14" t="s">
+        <v>2173</v>
+      </c>
+      <c r="C1039" s="80" t="s">
+        <v>3217</v>
       </c>
       <c r="D1039" s="19">
-        <v>46639</v>
+        <v>46288</v>
       </c>
       <c r="E1039" s="68"/>
       <c r="F1039" s="68"/>
     </row>
-    <row r="1040" spans="1:6" ht="90">
-      <c r="A1040" s="1" t="s">
+    <row r="1040" spans="1:6" ht="67.5">
+      <c r="A1040" s="3" t="s">
         <v>2176</v>
       </c>
-      <c r="B1040" s="11" t="s">
-[...3 lines deleted...]
-        <v>3308</v>
+      <c r="B1040" s="14" t="s">
+        <v>2177</v>
+      </c>
+      <c r="C1040" s="80" t="s">
+        <v>2178</v>
       </c>
       <c r="D1040" s="19">
-        <v>46639</v>
+        <v>46288</v>
       </c>
       <c r="E1040" s="68"/>
       <c r="F1040" s="68"/>
     </row>
-    <row r="1041" spans="1:6" ht="78.75">
-[...7 lines deleted...]
-        <v>2178</v>
+    <row r="1041" spans="1:6">
+      <c r="A1041" s="3" t="s">
+        <v>2179</v>
+      </c>
+      <c r="B1041" s="14" t="s">
+        <v>2180</v>
+      </c>
+      <c r="C1041" s="80" t="s">
+        <v>2181</v>
       </c>
       <c r="D1041" s="19">
-        <v>46639</v>
+        <v>46654</v>
       </c>
       <c r="E1041" s="68"/>
       <c r="F1041" s="68"/>
     </row>
-    <row r="1042" spans="1:6" ht="149.25" customHeight="1">
+    <row r="1042" spans="1:6" ht="66.599999999999994" customHeight="1">
       <c r="A1042" s="3" t="s">
-        <v>2180</v>
-[...4 lines deleted...]
-      <c r="C1042" s="82" t="s">
         <v>2182</v>
       </c>
+      <c r="B1042" s="10" t="s">
+        <v>2183</v>
+      </c>
+      <c r="C1042" s="80" t="s">
+        <v>3405</v>
+      </c>
       <c r="D1042" s="19">
-        <v>46274</v>
+        <v>46654</v>
       </c>
       <c r="E1042" s="68"/>
       <c r="F1042" s="68"/>
     </row>
-    <row r="1043" spans="1:6" ht="56.25">
+    <row r="1043" spans="1:6" ht="22.5">
       <c r="A1043" s="3" t="s">
-        <v>2183</v>
-[...4 lines deleted...]
-      <c r="C1043" s="82" t="s">
         <v>2185</v>
       </c>
+      <c r="B1043" s="10" t="s">
+        <v>2186</v>
+      </c>
+      <c r="C1043" s="80" t="s">
+        <v>12</v>
+      </c>
       <c r="D1043" s="19">
-        <v>46274</v>
+        <v>46290</v>
       </c>
       <c r="E1043" s="68"/>
       <c r="F1043" s="68"/>
     </row>
-    <row r="1044" spans="1:6" ht="56.25">
+    <row r="1044" spans="1:6" ht="92.25" customHeight="1">
       <c r="A1044" s="3" t="s">
         <v>2187</v>
       </c>
       <c r="B1044" s="10" t="s">
+        <v>2189</v>
+      </c>
+      <c r="C1044" s="80" t="s">
         <v>2188</v>
       </c>
-      <c r="C1044" s="82" t="s">
-[...3 lines deleted...]
-        <v>46275</v>
+      <c r="D1044" s="19">
+        <v>46290</v>
       </c>
       <c r="E1044" s="68"/>
       <c r="F1044" s="68"/>
     </row>
-    <row r="1045" spans="1:6" ht="45">
+    <row r="1045" spans="1:6">
       <c r="A1045" s="3" t="s">
-        <v>2193</v>
+        <v>2190</v>
       </c>
       <c r="B1045" s="14" t="s">
-        <v>2194</v>
-[...2 lines deleted...]
-        <v>3280</v>
+        <v>2191</v>
+      </c>
+      <c r="C1045" s="80" t="s">
+        <v>407</v>
       </c>
       <c r="D1045" s="19">
-        <v>46642</v>
+        <v>46291</v>
       </c>
       <c r="E1045" s="68"/>
       <c r="F1045" s="68"/>
     </row>
-    <row r="1046" spans="1:6" ht="22.5">
+    <row r="1046" spans="1:6" ht="90">
       <c r="A1046" s="3" t="s">
-        <v>2927</v>
-[...8 lines deleted...]
-        <v>46277</v>
+        <v>2860</v>
+      </c>
+      <c r="B1046" s="11" t="s">
+        <v>2192</v>
+      </c>
+      <c r="C1046" s="80" t="s">
+        <v>2193</v>
+      </c>
+      <c r="D1046" s="29">
+        <v>46288</v>
       </c>
       <c r="E1046" s="68"/>
       <c r="F1046" s="68"/>
     </row>
-    <row r="1047" spans="1:6" ht="123.75" customHeight="1">
+    <row r="1047" spans="1:6" ht="164.25" customHeight="1">
       <c r="A1047" s="3" t="s">
-        <v>2196</v>
-[...5 lines deleted...]
-        <v>2198</v>
+        <v>2194</v>
+      </c>
+      <c r="B1047" s="10" t="s">
+        <v>2195</v>
+      </c>
+      <c r="C1047" s="80" t="s">
+        <v>3406</v>
       </c>
       <c r="D1047" s="19">
-        <v>46278</v>
+        <v>46291</v>
       </c>
       <c r="E1047" s="68"/>
       <c r="F1047" s="68"/>
     </row>
     <row r="1048" spans="1:6">
       <c r="A1048" s="3" t="s">
+        <v>2861</v>
+      </c>
+      <c r="B1048" s="14" t="s">
         <v>2199</v>
       </c>
-      <c r="B1048" s="14" t="s">
+      <c r="C1048" s="80" t="s">
         <v>2200</v>
       </c>
-      <c r="C1048" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1048" s="19">
-        <v>46277</v>
+        <v>46622</v>
       </c>
       <c r="E1048" s="68"/>
       <c r="F1048" s="68"/>
     </row>
-    <row r="1049" spans="1:6" ht="56.25">
+    <row r="1049" spans="1:6" ht="33.75">
       <c r="A1049" s="3" t="s">
+        <v>2862</v>
+      </c>
+      <c r="B1049" s="14" t="s">
+        <v>2201</v>
+      </c>
+      <c r="C1049" s="80" t="s">
         <v>2202</v>
       </c>
-      <c r="B1049" s="14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D1049" s="19">
-        <v>46281</v>
+        <v>46442</v>
       </c>
       <c r="E1049" s="68"/>
       <c r="F1049" s="68"/>
     </row>
-    <row r="1050" spans="1:6" ht="67.5">
+    <row r="1050" spans="1:6" ht="112.5">
       <c r="A1050" s="3" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B1050" s="10" t="s">
         <v>2204</v>
       </c>
-      <c r="B1050" s="36" t="s">
+      <c r="C1050" s="80" t="s">
         <v>2205</v>
       </c>
-      <c r="C1050" s="82" t="s">
-[...3 lines deleted...]
-        <v>46646</v>
+      <c r="D1050" s="29">
+        <v>46294</v>
       </c>
       <c r="E1050" s="68"/>
       <c r="F1050" s="68"/>
     </row>
-    <row r="1051" spans="1:6">
-[...6 lines deleted...]
-      <c r="C1051" s="82" t="s">
+    <row r="1051" spans="1:6" ht="56.25">
+      <c r="A1051" s="2" t="s">
+        <v>2206</v>
+      </c>
+      <c r="B1051" s="10" t="s">
         <v>2210</v>
       </c>
-      <c r="D1051" s="29">
-        <v>46283</v>
+      <c r="C1051" s="80" t="s">
+        <v>2207</v>
+      </c>
+      <c r="D1051" s="39">
+        <v>46295</v>
       </c>
       <c r="E1051" s="68"/>
       <c r="F1051" s="68"/>
     </row>
     <row r="1052" spans="1:6" ht="33.75">
       <c r="A1052" s="3" t="s">
         <v>2212</v>
       </c>
-      <c r="B1052" s="14" t="s">
+      <c r="B1052" s="11" t="s">
         <v>2213</v>
       </c>
-      <c r="C1052" s="82" t="s">
+      <c r="C1052" s="80" t="s">
         <v>2214</v>
       </c>
       <c r="D1052" s="19">
-        <v>46648</v>
+        <v>46432</v>
       </c>
       <c r="E1052" s="68"/>
       <c r="F1052" s="68"/>
     </row>
-    <row r="1053" spans="1:6" ht="90">
-[...7 lines deleted...]
-        <v>3004</v>
+    <row r="1053" spans="1:6" ht="78.75">
+      <c r="A1053" s="45" t="s">
+        <v>2215</v>
+      </c>
+      <c r="B1053" s="14" t="s">
+        <v>2216</v>
+      </c>
+      <c r="C1053" s="80" t="s">
+        <v>2217</v>
       </c>
       <c r="D1053" s="29">
-        <v>46283</v>
+        <v>46297</v>
       </c>
       <c r="E1053" s="68"/>
       <c r="F1053" s="68"/>
     </row>
-    <row r="1054" spans="1:6" ht="56.25">
+    <row r="1054" spans="1:6" ht="22.5">
       <c r="A1054" s="3" t="s">
-        <v>2215</v>
+        <v>2219</v>
       </c>
       <c r="B1054" s="14" t="s">
-        <v>2216</v>
-[...5 lines deleted...]
-        <v>46604</v>
+        <v>2220</v>
+      </c>
+      <c r="C1054" s="80" t="s">
+        <v>1994</v>
+      </c>
+      <c r="D1054" s="29">
+        <v>46302</v>
       </c>
       <c r="E1054" s="68"/>
       <c r="F1054" s="68"/>
     </row>
     <row r="1055" spans="1:6" ht="78.75">
       <c r="A1055" s="3" t="s">
-        <v>1594</v>
+        <v>2221</v>
       </c>
       <c r="B1055" s="14" t="s">
-        <v>1595</v>
-[...2 lines deleted...]
-        <v>3309</v>
+        <v>2222</v>
+      </c>
+      <c r="C1055" s="80" t="s">
+        <v>2223</v>
       </c>
       <c r="D1055" s="29">
-        <v>46648</v>
+        <v>46303</v>
       </c>
       <c r="E1055" s="68"/>
       <c r="F1055" s="68"/>
     </row>
-    <row r="1056" spans="1:6">
+    <row r="1056" spans="1:6" ht="232.5" customHeight="1">
       <c r="A1056" s="3" t="s">
-        <v>1143</v>
+        <v>2224</v>
       </c>
       <c r="B1056" s="14" t="s">
-        <v>2218</v>
-[...2 lines deleted...]
-        <v>1145</v>
+        <v>1337</v>
+      </c>
+      <c r="C1056" s="84" t="s">
+        <v>21</v>
       </c>
       <c r="D1056" s="19">
-        <v>46300</v>
+        <v>46303</v>
       </c>
       <c r="E1056" s="68"/>
       <c r="F1056" s="68"/>
     </row>
-    <row r="1057" spans="1:6">
+    <row r="1057" spans="1:6" ht="78.75">
       <c r="A1057" s="3" t="s">
-        <v>2219</v>
+        <v>2863</v>
       </c>
       <c r="B1057" s="14" t="s">
-        <v>2220</v>
-[...5 lines deleted...]
-        <v>46284</v>
+        <v>2225</v>
+      </c>
+      <c r="C1057" s="80" t="s">
+        <v>2226</v>
+      </c>
+      <c r="D1057" s="29">
+        <v>46304</v>
       </c>
       <c r="E1057" s="68"/>
       <c r="F1057" s="68"/>
     </row>
-    <row r="1058" spans="1:6" ht="56.25">
+    <row r="1058" spans="1:6" ht="45">
       <c r="A1058" s="3" t="s">
-        <v>2224</v>
-[...8 lines deleted...]
-        <v>46288</v>
+        <v>2864</v>
+      </c>
+      <c r="B1058" s="11" t="s">
+        <v>2227</v>
+      </c>
+      <c r="C1058" s="80" t="s">
+        <v>2228</v>
+      </c>
+      <c r="D1058" s="29">
+        <v>46304</v>
       </c>
       <c r="E1058" s="68"/>
       <c r="F1058" s="68"/>
     </row>
-    <row r="1059" spans="1:6" ht="67.5">
+    <row r="1059" spans="1:6" ht="22.5">
       <c r="A1059" s="3" t="s">
-        <v>2228</v>
+        <v>2230</v>
       </c>
       <c r="B1059" s="14" t="s">
-        <v>2229</v>
-[...2 lines deleted...]
-        <v>2230</v>
+        <v>2231</v>
+      </c>
+      <c r="C1059" s="80" t="s">
+        <v>2232</v>
       </c>
       <c r="D1059" s="19">
-        <v>46288</v>
+        <v>46662</v>
       </c>
       <c r="E1059" s="68"/>
       <c r="F1059" s="68"/>
     </row>
-    <row r="1060" spans="1:6">
-[...6 lines deleted...]
-      <c r="C1060" s="82" t="s">
+    <row r="1060" spans="1:6" ht="78.75">
+      <c r="A1060" s="4" t="s">
         <v>2233</v>
       </c>
+      <c r="B1060" s="11" t="s">
+        <v>2234</v>
+      </c>
+      <c r="C1060" s="80" t="s">
+        <v>2235</v>
+      </c>
       <c r="D1060" s="19">
-        <v>46289</v>
+        <v>46670</v>
       </c>
       <c r="E1060" s="68"/>
       <c r="F1060" s="68"/>
     </row>
-    <row r="1061" spans="1:6" ht="66.599999999999994" customHeight="1">
+    <row r="1061" spans="1:6">
       <c r="A1061" s="3" t="s">
-        <v>2234</v>
-[...5 lines deleted...]
-        <v>3505</v>
+        <v>2236</v>
+      </c>
+      <c r="B1061" s="14" t="s">
+        <v>2237</v>
+      </c>
+      <c r="C1061" s="80" t="s">
+        <v>2238</v>
       </c>
       <c r="D1061" s="19">
-        <v>46289</v>
+        <v>46305</v>
       </c>
       <c r="E1061" s="68"/>
       <c r="F1061" s="68"/>
     </row>
     <row r="1062" spans="1:6" ht="22.5">
       <c r="A1062" s="3" t="s">
-        <v>2237</v>
-[...7 lines deleted...]
-      <c r="D1062" s="19">
+        <v>2239</v>
+      </c>
+      <c r="B1062" s="14" t="s">
+        <v>2240</v>
+      </c>
+      <c r="C1062" s="80" t="s">
+        <v>417</v>
+      </c>
+      <c r="D1062" s="29">
         <v>46290</v>
       </c>
       <c r="E1062" s="68"/>
       <c r="F1062" s="68"/>
     </row>
-    <row r="1063" spans="1:6" ht="112.5">
+    <row r="1063" spans="1:6" ht="127.5" customHeight="1">
       <c r="A1063" s="3" t="s">
-        <v>2239</v>
-[...1 lines deleted...]
-      <c r="B1063" s="10" t="s">
         <v>2241</v>
       </c>
-      <c r="C1063" s="82" t="s">
-[...3 lines deleted...]
-        <v>46290</v>
+      <c r="B1063" s="14" t="s">
+        <v>2242</v>
+      </c>
+      <c r="C1063" s="80" t="s">
+        <v>2243</v>
+      </c>
+      <c r="D1063" s="29">
+        <v>46308</v>
       </c>
       <c r="E1063" s="68"/>
       <c r="F1063" s="68"/>
     </row>
     <row r="1064" spans="1:6">
       <c r="A1064" s="3" t="s">
-        <v>2242</v>
+        <v>2865</v>
       </c>
       <c r="B1064" s="14" t="s">
-        <v>2243</v>
-[...5 lines deleted...]
-        <v>46291</v>
+        <v>2245</v>
+      </c>
+      <c r="C1064" s="80" t="s">
+        <v>3218</v>
+      </c>
+      <c r="D1064" s="29">
+        <v>46673</v>
       </c>
       <c r="E1064" s="68"/>
       <c r="F1064" s="68"/>
     </row>
-    <row r="1065" spans="1:6" ht="90">
+    <row r="1065" spans="1:6" ht="191.25">
       <c r="A1065" s="3" t="s">
-        <v>2928</v>
-[...5 lines deleted...]
-        <v>2245</v>
+        <v>2866</v>
+      </c>
+      <c r="B1065" s="37" t="s">
+        <v>2246</v>
+      </c>
+      <c r="C1065" s="86" t="s">
+        <v>250</v>
       </c>
       <c r="D1065" s="29">
-        <v>46288</v>
+        <v>46308</v>
       </c>
       <c r="E1065" s="68"/>
       <c r="F1065" s="68"/>
     </row>
-    <row r="1066" spans="1:6" ht="164.25" customHeight="1">
+    <row r="1066" spans="1:6" ht="22.5">
       <c r="A1066" s="3" t="s">
-        <v>2246</v>
-[...8 lines deleted...]
-        <v>46291</v>
+        <v>2248</v>
+      </c>
+      <c r="B1066" s="14" t="s">
+        <v>2249</v>
+      </c>
+      <c r="C1066" s="80" t="s">
+        <v>2250</v>
+      </c>
+      <c r="D1066" s="29">
+        <v>46673</v>
       </c>
       <c r="E1066" s="68"/>
       <c r="F1066" s="68"/>
     </row>
-    <row r="1067" spans="1:6">
+    <row r="1067" spans="1:6" ht="33.75">
       <c r="A1067" s="3" t="s">
-        <v>2929</v>
+        <v>2253</v>
       </c>
       <c r="B1067" s="14" t="s">
-        <v>2251</v>
-[...5 lines deleted...]
-        <v>46288</v>
+        <v>2254</v>
+      </c>
+      <c r="C1067" s="80" t="s">
+        <v>2255</v>
+      </c>
+      <c r="D1067" s="29">
+        <v>46312</v>
       </c>
       <c r="E1067" s="68"/>
       <c r="F1067" s="68"/>
     </row>
-    <row r="1068" spans="1:6" ht="33.75">
+    <row r="1068" spans="1:6" ht="147.75" customHeight="1">
       <c r="A1068" s="3" t="s">
-        <v>2930</v>
+        <v>2867</v>
       </c>
       <c r="B1068" s="14" t="s">
-        <v>2253</v>
-[...5 lines deleted...]
-        <v>46442</v>
+        <v>2256</v>
+      </c>
+      <c r="C1068" s="80" t="s">
+        <v>2257</v>
+      </c>
+      <c r="D1068" s="29">
+        <v>46313</v>
       </c>
       <c r="E1068" s="68"/>
       <c r="F1068" s="68"/>
     </row>
-    <row r="1069" spans="1:6" ht="112.5">
+    <row r="1069" spans="1:6" ht="311.25" customHeight="1">
       <c r="A1069" s="3" t="s">
-        <v>2255</v>
-[...5 lines deleted...]
-        <v>2257</v>
+        <v>2258</v>
+      </c>
+      <c r="B1069" s="14" t="s">
+        <v>2259</v>
+      </c>
+      <c r="C1069" s="80" t="s">
+        <v>342</v>
       </c>
       <c r="D1069" s="29">
-        <v>46294</v>
+        <v>46312</v>
       </c>
       <c r="E1069" s="68"/>
       <c r="F1069" s="68"/>
     </row>
-    <row r="1070" spans="1:6" ht="56.25">
-[...1 lines deleted...]
-        <v>2258</v>
+    <row r="1070" spans="1:6" ht="33.75">
+      <c r="A1070" s="3" t="s">
+        <v>3742</v>
       </c>
       <c r="B1070" s="10" t="s">
-        <v>2262</v>
-[...5 lines deleted...]
-        <v>46295</v>
+        <v>2260</v>
+      </c>
+      <c r="C1070" s="80" t="s">
+        <v>2261</v>
+      </c>
+      <c r="D1070" s="29">
+        <v>46313</v>
       </c>
       <c r="E1070" s="68"/>
       <c r="F1070" s="68"/>
     </row>
-    <row r="1071" spans="1:6" ht="33.75">
+    <row r="1071" spans="1:6" ht="146.25">
       <c r="A1071" s="3" t="s">
-        <v>2264</v>
-[...8 lines deleted...]
-        <v>46432</v>
+        <v>2868</v>
+      </c>
+      <c r="B1071" s="14" t="s">
+        <v>2262</v>
+      </c>
+      <c r="C1071" s="80" t="s">
+        <v>51</v>
+      </c>
+      <c r="D1071" s="29">
+        <v>46332</v>
       </c>
       <c r="E1071" s="68"/>
       <c r="F1071" s="68"/>
     </row>
-    <row r="1072" spans="1:6" ht="78.75">
-[...10 lines deleted...]
-        <v>46297</v>
+    <row r="1072" spans="1:6" ht="33.75">
+      <c r="A1072" s="1" t="s">
+        <v>2263</v>
+      </c>
+      <c r="B1072" s="10" t="s">
+        <v>2264</v>
+      </c>
+      <c r="C1072" s="80" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1072" s="19">
+        <v>46333</v>
       </c>
       <c r="E1072" s="68"/>
       <c r="F1072" s="68"/>
     </row>
-    <row r="1073" spans="1:6" ht="33.75">
+    <row r="1073" spans="1:6" ht="78.75">
       <c r="A1073" s="3" t="s">
-        <v>2271</v>
-[...8 lines deleted...]
-        <v>46302</v>
+        <v>2265</v>
+      </c>
+      <c r="B1073" s="10" t="s">
+        <v>2266</v>
+      </c>
+      <c r="C1073" s="80" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1073" s="19">
+        <v>46706</v>
       </c>
       <c r="E1073" s="68"/>
       <c r="F1073" s="68"/>
     </row>
-    <row r="1074" spans="1:6" ht="90">
-[...7 lines deleted...]
-        <v>2275</v>
+    <row r="1074" spans="1:6" ht="34.5" customHeight="1">
+      <c r="A1074" s="4" t="s">
+        <v>2869</v>
+      </c>
+      <c r="B1074" s="10" t="s">
+        <v>67</v>
+      </c>
+      <c r="C1074" s="80" t="s">
+        <v>3407</v>
       </c>
       <c r="D1074" s="29">
-        <v>46303</v>
+        <v>46319</v>
       </c>
       <c r="E1074" s="68"/>
       <c r="F1074" s="68"/>
     </row>
-    <row r="1075" spans="1:6" ht="232.5" customHeight="1">
+    <row r="1075" spans="1:6">
       <c r="A1075" s="3" t="s">
-        <v>2276</v>
-[...8 lines deleted...]
-        <v>46303</v>
+        <v>2870</v>
+      </c>
+      <c r="B1075" s="10" t="s">
+        <v>2268</v>
+      </c>
+      <c r="C1075" s="80" t="s">
+        <v>2269</v>
+      </c>
+      <c r="D1075" s="29">
+        <v>46318</v>
       </c>
       <c r="E1075" s="68"/>
       <c r="F1075" s="68"/>
     </row>
-    <row r="1076" spans="1:6" ht="78.75">
+    <row r="1076" spans="1:6" ht="56.25">
       <c r="A1076" s="3" t="s">
-        <v>2931</v>
+        <v>2270</v>
       </c>
       <c r="B1076" s="14" t="s">
-        <v>2277</v>
-[...2 lines deleted...]
-        <v>2278</v>
+        <v>2271</v>
+      </c>
+      <c r="C1076" s="80" t="s">
+        <v>2272</v>
       </c>
       <c r="D1076" s="29">
-        <v>46304</v>
+        <v>46318</v>
       </c>
       <c r="E1076" s="68"/>
       <c r="F1076" s="68"/>
     </row>
-    <row r="1077" spans="1:6" ht="45">
-[...7 lines deleted...]
-        <v>2280</v>
+    <row r="1077" spans="1:6" ht="22.5">
+      <c r="A1077" s="55" t="s">
+        <v>2273</v>
+      </c>
+      <c r="B1077" s="14" t="s">
+        <v>2274</v>
+      </c>
+      <c r="C1077" s="80" t="s">
+        <v>3219</v>
       </c>
       <c r="D1077" s="29">
-        <v>46304</v>
+        <v>46340</v>
       </c>
       <c r="E1077" s="68"/>
       <c r="F1077" s="68"/>
     </row>
-    <row r="1078" spans="1:6" ht="22.5">
+    <row r="1078" spans="1:6" ht="112.5">
       <c r="A1078" s="3" t="s">
-        <v>2282</v>
+        <v>2277</v>
       </c>
       <c r="B1078" s="14" t="s">
-        <v>2283</v>
-[...5 lines deleted...]
-        <v>46297</v>
+        <v>2278</v>
+      </c>
+      <c r="C1078" s="80" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D1078" s="29">
+        <v>46342</v>
       </c>
       <c r="E1078" s="68"/>
       <c r="F1078" s="68"/>
     </row>
-    <row r="1079" spans="1:6" ht="78.75">
-[...10 lines deleted...]
-        <v>46305</v>
+    <row r="1079" spans="1:6" ht="22.5">
+      <c r="A1079" s="3" t="s">
+        <v>2281</v>
+      </c>
+      <c r="B1079" s="14" t="s">
+        <v>2282</v>
+      </c>
+      <c r="C1079" s="80" t="s">
+        <v>2283</v>
+      </c>
+      <c r="D1079" s="29">
+        <v>46322</v>
       </c>
       <c r="E1079" s="68"/>
       <c r="F1079" s="68"/>
     </row>
-    <row r="1080" spans="1:6">
+    <row r="1080" spans="1:6" ht="33.75">
       <c r="A1080" s="3" t="s">
-        <v>2288</v>
+        <v>2871</v>
       </c>
       <c r="B1080" s="14" t="s">
-        <v>2289</v>
-[...5 lines deleted...]
-        <v>46305</v>
+        <v>2284</v>
+      </c>
+      <c r="C1080" s="80" t="s">
+        <v>3220</v>
+      </c>
+      <c r="D1080" s="29">
+        <v>46324</v>
       </c>
       <c r="E1080" s="68"/>
       <c r="F1080" s="68"/>
     </row>
     <row r="1081" spans="1:6" ht="22.5">
       <c r="A1081" s="3" t="s">
-        <v>2291</v>
+        <v>2286</v>
       </c>
       <c r="B1081" s="14" t="s">
-        <v>2292</v>
-[...5 lines deleted...]
-        <v>46290</v>
+        <v>2287</v>
+      </c>
+      <c r="C1081" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1081" s="19">
+        <v>46353</v>
       </c>
       <c r="E1081" s="68"/>
       <c r="F1081" s="68"/>
     </row>
-    <row r="1082" spans="1:6" ht="127.5" customHeight="1">
+    <row r="1082" spans="1:6" ht="33.75">
       <c r="A1082" s="3" t="s">
-        <v>2293</v>
+        <v>2288</v>
       </c>
       <c r="B1082" s="14" t="s">
-        <v>2294</v>
-[...2 lines deleted...]
-        <v>2295</v>
+        <v>2289</v>
+      </c>
+      <c r="C1082" s="80" t="s">
+        <v>2290</v>
       </c>
       <c r="D1082" s="29">
-        <v>46308</v>
+        <v>46324</v>
       </c>
       <c r="E1082" s="68"/>
       <c r="F1082" s="68"/>
     </row>
-    <row r="1083" spans="1:6">
-[...7 lines deleted...]
-        <v>3311</v>
+    <row r="1083" spans="1:6" ht="69.75" customHeight="1">
+      <c r="A1083" s="1" t="s">
+        <v>2585</v>
+      </c>
+      <c r="B1083" s="10" t="s">
+        <v>2291</v>
+      </c>
+      <c r="C1083" s="80" t="s">
+        <v>2292</v>
       </c>
       <c r="D1083" s="29">
-        <v>46308</v>
+        <v>46284</v>
       </c>
       <c r="E1083" s="68"/>
       <c r="F1083" s="68"/>
     </row>
-    <row r="1084" spans="1:6" ht="213.75">
+    <row r="1084" spans="1:6" ht="23.25" customHeight="1">
       <c r="A1084" s="3" t="s">
-        <v>2934</v>
-[...5 lines deleted...]
-        <v>253</v>
+        <v>2872</v>
+      </c>
+      <c r="B1084" s="14" t="s">
+        <v>2293</v>
+      </c>
+      <c r="C1084" s="80" t="s">
+        <v>2294</v>
       </c>
       <c r="D1084" s="29">
-        <v>46308</v>
+        <v>46325</v>
       </c>
       <c r="E1084" s="68"/>
       <c r="F1084" s="68"/>
     </row>
     <row r="1085" spans="1:6" ht="22.5">
       <c r="A1085" s="3" t="s">
-        <v>2300</v>
-[...5 lines deleted...]
-        <v>2302</v>
+        <v>2295</v>
+      </c>
+      <c r="B1085" s="10" t="s">
+        <v>2296</v>
+      </c>
+      <c r="C1085" s="80" t="s">
+        <v>2297</v>
       </c>
       <c r="D1085" s="29">
-        <v>46308</v>
+        <v>46325</v>
       </c>
       <c r="E1085" s="68"/>
       <c r="F1085" s="68"/>
     </row>
-    <row r="1086" spans="1:6" ht="33.75">
+    <row r="1086" spans="1:6" ht="67.5">
       <c r="A1086" s="3" t="s">
-        <v>2305</v>
+        <v>2298</v>
       </c>
       <c r="B1086" s="14" t="s">
-        <v>2306</v>
-[...5 lines deleted...]
-        <v>46312</v>
+        <v>2299</v>
+      </c>
+      <c r="C1086" s="80" t="s">
+        <v>3221</v>
+      </c>
+      <c r="D1086" s="19">
+        <v>46329</v>
       </c>
       <c r="E1086" s="68"/>
       <c r="F1086" s="68"/>
     </row>
-    <row r="1087" spans="1:6" ht="147.75" customHeight="1">
+    <row r="1087" spans="1:6" ht="263.25" customHeight="1">
       <c r="A1087" s="3" t="s">
-        <v>2935</v>
-[...8 lines deleted...]
-        <v>46313</v>
+        <v>2300</v>
+      </c>
+      <c r="B1087" s="10" t="s">
+        <v>2301</v>
+      </c>
+      <c r="C1087" s="80" t="s">
+        <v>2272</v>
+      </c>
+      <c r="D1087" s="19">
+        <v>46329</v>
       </c>
       <c r="E1087" s="68"/>
       <c r="F1087" s="68"/>
     </row>
-    <row r="1088" spans="1:6" ht="311.25" customHeight="1">
+    <row r="1088" spans="1:6" ht="157.5">
       <c r="A1088" s="3" t="s">
-        <v>2310</v>
+        <v>2302</v>
       </c>
       <c r="B1088" s="14" t="s">
-        <v>2311</v>
-[...5 lines deleted...]
-        <v>46312</v>
+        <v>2303</v>
+      </c>
+      <c r="C1088" s="80" t="s">
+        <v>3222</v>
+      </c>
+      <c r="D1088" s="19">
+        <v>46330</v>
       </c>
       <c r="E1088" s="68"/>
       <c r="F1088" s="68"/>
     </row>
-    <row r="1089" spans="1:6" ht="33.75">
-[...10 lines deleted...]
-        <v>46313</v>
+    <row r="1089" spans="1:6" ht="22.5">
+      <c r="A1089" s="1" t="s">
+        <v>2306</v>
+      </c>
+      <c r="B1089" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="C1089" s="86" t="s">
+        <v>189</v>
+      </c>
+      <c r="D1089" s="19">
+        <v>46365</v>
       </c>
       <c r="E1089" s="68"/>
       <c r="F1089" s="68"/>
     </row>
-    <row r="1090" spans="1:6" ht="146.25">
+    <row r="1090" spans="1:6" ht="78.75">
       <c r="A1090" s="3" t="s">
-        <v>2936</v>
+        <v>2311</v>
       </c>
       <c r="B1090" s="14" t="s">
-        <v>2315</v>
-[...5 lines deleted...]
-        <v>46332</v>
+        <v>2312</v>
+      </c>
+      <c r="C1090" s="80" t="s">
+        <v>2313</v>
+      </c>
+      <c r="D1090" s="19">
+        <v>46333</v>
       </c>
       <c r="E1090" s="68"/>
       <c r="F1090" s="68"/>
     </row>
-    <row r="1091" spans="1:6" ht="33.75">
-[...1 lines deleted...]
-        <v>2316</v>
+    <row r="1091" spans="1:6">
+      <c r="A1091" s="3" t="s">
+        <v>2314</v>
       </c>
       <c r="B1091" s="10" t="s">
-        <v>2317</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>2315</v>
+      </c>
+      <c r="C1091" s="80" t="s">
+        <v>63</v>
       </c>
       <c r="D1091" s="19">
         <v>46333</v>
       </c>
       <c r="E1091" s="68"/>
       <c r="F1091" s="68"/>
     </row>
-    <row r="1092" spans="1:6" ht="78.75">
+    <row r="1092" spans="1:6">
       <c r="A1092" s="3" t="s">
+        <v>2317</v>
+      </c>
+      <c r="B1092" s="14" t="s">
         <v>2318</v>
       </c>
-      <c r="B1092" s="10" t="s">
+      <c r="C1092" s="80" t="s">
         <v>2319</v>
       </c>
-      <c r="C1092" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1092" s="19">
-        <v>46341</v>
+        <v>46333</v>
       </c>
       <c r="E1092" s="68"/>
       <c r="F1092" s="68"/>
     </row>
-    <row r="1093" spans="1:6" ht="34.5" customHeight="1">
-[...10 lines deleted...]
-        <v>46319</v>
+    <row r="1093" spans="1:6" ht="386.25" customHeight="1">
+      <c r="A1093" s="3" t="s">
+        <v>2320</v>
+      </c>
+      <c r="B1093" s="21" t="s">
+        <v>2321</v>
+      </c>
+      <c r="C1093" s="80" t="s">
+        <v>3223</v>
+      </c>
+      <c r="D1093" s="19">
+        <v>46333</v>
       </c>
       <c r="E1093" s="68"/>
       <c r="F1093" s="68"/>
     </row>
-    <row r="1094" spans="1:6">
+    <row r="1094" spans="1:6" ht="140.25" customHeight="1">
       <c r="A1094" s="3" t="s">
-        <v>2938</v>
+        <v>2322</v>
       </c>
       <c r="B1094" s="10" t="s">
-        <v>2321</v>
-[...5 lines deleted...]
-        <v>46318</v>
+        <v>2068</v>
+      </c>
+      <c r="C1094" s="80" t="s">
+        <v>3694</v>
+      </c>
+      <c r="D1094" s="105">
+        <v>46333</v>
       </c>
       <c r="E1094" s="68"/>
       <c r="F1094" s="68"/>
     </row>
-    <row r="1095" spans="1:6" ht="56.25">
+    <row r="1095" spans="1:6">
       <c r="A1095" s="3" t="s">
-        <v>2323</v>
+        <v>2324</v>
       </c>
       <c r="B1095" s="14" t="s">
-        <v>2324</v>
-[...1 lines deleted...]
-      <c r="C1095" s="82" t="s">
         <v>2325</v>
       </c>
-      <c r="D1095" s="29">
-        <v>46318</v>
+      <c r="C1095" s="80" t="s">
+        <v>2326</v>
+      </c>
+      <c r="D1095" s="19">
+        <v>46337</v>
       </c>
       <c r="E1095" s="68"/>
       <c r="F1095" s="68"/>
     </row>
-    <row r="1096" spans="1:6" ht="22.5">
-[...3 lines deleted...]
-      <c r="B1096" s="14" t="s">
+    <row r="1096" spans="1:6" ht="101.25">
+      <c r="A1096" s="3" t="s">
         <v>2327</v>
       </c>
-      <c r="C1096" s="82" t="s">
-[...3 lines deleted...]
-        <v>46340</v>
+      <c r="B1096" s="10" t="s">
+        <v>2328</v>
+      </c>
+      <c r="C1096" s="80" t="s">
+        <v>2329</v>
+      </c>
+      <c r="D1096" s="19">
+        <v>46373</v>
       </c>
       <c r="E1096" s="68"/>
       <c r="F1096" s="68"/>
     </row>
-    <row r="1097" spans="1:6" ht="112.5">
+    <row r="1097" spans="1:6" ht="56.25">
       <c r="A1097" s="3" t="s">
-        <v>2330</v>
-[...4 lines deleted...]
-      <c r="C1097" s="82" t="s">
+        <v>2506</v>
+      </c>
+      <c r="B1097" s="10" t="s">
         <v>2332</v>
       </c>
-      <c r="D1097" s="29">
-        <v>46342</v>
+      <c r="C1097" s="80" t="s">
+        <v>2333</v>
+      </c>
+      <c r="D1097" s="19">
+        <v>46702</v>
       </c>
       <c r="E1097" s="68"/>
       <c r="F1097" s="68"/>
     </row>
-    <row r="1098" spans="1:6" ht="22.5">
+    <row r="1098" spans="1:6" ht="45">
       <c r="A1098" s="3" t="s">
         <v>2334</v>
       </c>
-      <c r="B1098" s="14" t="s">
+      <c r="B1098" s="11" t="s">
         <v>2335</v>
       </c>
-      <c r="C1098" s="82" t="s">
-        <v>2336</v>
+      <c r="C1098" s="80" t="s">
+        <v>3224</v>
       </c>
       <c r="D1098" s="29">
-        <v>46322</v>
+        <v>46339</v>
       </c>
       <c r="E1098" s="68"/>
       <c r="F1098" s="68"/>
     </row>
-    <row r="1099" spans="1:6" ht="33.75">
+    <row r="1099" spans="1:6" ht="237.95" customHeight="1">
       <c r="A1099" s="3" t="s">
-        <v>2939</v>
-[...5 lines deleted...]
-        <v>3313</v>
+        <v>2873</v>
+      </c>
+      <c r="B1099" s="10" t="s">
+        <v>2338</v>
+      </c>
+      <c r="C1099" s="80" t="s">
+        <v>177</v>
       </c>
       <c r="D1099" s="29">
-        <v>46324</v>
+        <v>46632</v>
       </c>
       <c r="E1099" s="68"/>
       <c r="F1099" s="68"/>
     </row>
-    <row r="1100" spans="1:6" ht="22.5">
+    <row r="1100" spans="1:6" ht="90">
       <c r="A1100" s="3" t="s">
         <v>2339</v>
       </c>
       <c r="B1100" s="14" t="s">
         <v>2340</v>
       </c>
-      <c r="C1100" s="82" t="s">
-[...3 lines deleted...]
-        <v>46353</v>
+      <c r="C1100" s="80" t="s">
+        <v>2341</v>
+      </c>
+      <c r="D1100" s="29">
+        <v>46340</v>
       </c>
       <c r="E1100" s="68"/>
       <c r="F1100" s="68"/>
     </row>
-    <row r="1101" spans="1:6" ht="33.75">
+    <row r="1101" spans="1:6" ht="56.25">
       <c r="A1101" s="3" t="s">
-        <v>2341</v>
+        <v>2342</v>
       </c>
       <c r="B1101" s="14" t="s">
-        <v>2342</v>
-[...1 lines deleted...]
-      <c r="C1101" s="82" t="s">
         <v>2343</v>
       </c>
+      <c r="C1101" s="80" t="s">
+        <v>3408</v>
+      </c>
       <c r="D1101" s="29">
-        <v>46324</v>
+        <v>46621</v>
       </c>
       <c r="E1101" s="68"/>
       <c r="F1101" s="68"/>
     </row>
-    <row r="1102" spans="1:6" ht="69.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="B1102" s="10" t="s">
+    <row r="1102" spans="1:6" ht="56.25">
+      <c r="A1102" s="3" t="s">
+        <v>2874</v>
+      </c>
+      <c r="B1102" s="14" t="s">
         <v>2344</v>
       </c>
-      <c r="C1102" s="82" t="s">
-        <v>2345</v>
+      <c r="C1102" s="80" t="s">
+        <v>3409</v>
       </c>
       <c r="D1102" s="29">
-        <v>46284</v>
+        <v>46340</v>
       </c>
       <c r="E1102" s="68"/>
       <c r="F1102" s="68"/>
     </row>
-    <row r="1103" spans="1:6" ht="23.25" customHeight="1">
+    <row r="1103" spans="1:6" ht="67.5">
       <c r="A1103" s="3" t="s">
-        <v>2940</v>
-[...5 lines deleted...]
-        <v>2347</v>
+        <v>2345</v>
+      </c>
+      <c r="B1103" s="57" t="s">
+        <v>2891</v>
+      </c>
+      <c r="C1103" s="80" t="s">
+        <v>3225</v>
       </c>
       <c r="D1103" s="29">
-        <v>46325</v>
+        <v>46343</v>
       </c>
       <c r="E1103" s="68"/>
       <c r="F1103" s="68"/>
     </row>
-    <row r="1104" spans="1:6" ht="22.5">
+    <row r="1104" spans="1:6" ht="382.5" customHeight="1">
       <c r="A1104" s="3" t="s">
-        <v>2348</v>
+        <v>2346</v>
       </c>
       <c r="B1104" s="10" t="s">
-        <v>2349</v>
-[...2 lines deleted...]
-        <v>2350</v>
+        <v>2347</v>
+      </c>
+      <c r="C1104" s="80" t="s">
+        <v>3226</v>
       </c>
       <c r="D1104" s="29">
-        <v>46325</v>
+        <v>46343</v>
       </c>
       <c r="E1104" s="68"/>
       <c r="F1104" s="68"/>
     </row>
-    <row r="1105" spans="1:6" ht="67.5">
+    <row r="1105" spans="1:6" ht="22.5">
       <c r="A1105" s="3" t="s">
-        <v>2351</v>
-[...8 lines deleted...]
-        <v>46329</v>
+        <v>2348</v>
+      </c>
+      <c r="B1105" s="10" t="s">
+        <v>2349</v>
+      </c>
+      <c r="C1105" s="80" t="s">
+        <v>3227</v>
+      </c>
+      <c r="D1105" s="29">
+        <v>46345</v>
       </c>
       <c r="E1105" s="68"/>
       <c r="F1105" s="68"/>
     </row>
-    <row r="1106" spans="1:6" ht="263.25" customHeight="1">
+    <row r="1106" spans="1:6" ht="67.5">
       <c r="A1106" s="3" t="s">
-        <v>2353</v>
+        <v>2350</v>
       </c>
       <c r="B1106" s="10" t="s">
-        <v>2354</v>
-[...5 lines deleted...]
-        <v>46329</v>
+        <v>2351</v>
+      </c>
+      <c r="C1106" s="80" t="s">
+        <v>116</v>
+      </c>
+      <c r="D1106" s="29">
+        <v>46345</v>
       </c>
       <c r="E1106" s="68"/>
       <c r="F1106" s="68"/>
     </row>
-    <row r="1107" spans="1:6" ht="157.5">
+    <row r="1107" spans="1:6" ht="33.75">
       <c r="A1107" s="3" t="s">
-        <v>2355</v>
+        <v>2875</v>
       </c>
       <c r="B1107" s="14" t="s">
-        <v>2356</v>
-[...5 lines deleted...]
-        <v>46330</v>
+        <v>2352</v>
+      </c>
+      <c r="C1107" s="80" t="s">
+        <v>2353</v>
+      </c>
+      <c r="D1107" s="29">
+        <v>46346</v>
       </c>
       <c r="E1107" s="68"/>
       <c r="F1107" s="68"/>
     </row>
-    <row r="1108" spans="1:6" ht="22.5">
-[...10 lines deleted...]
-        <v>46365</v>
+    <row r="1108" spans="1:6" ht="83.1" customHeight="1">
+      <c r="A1108" s="3" t="s">
+        <v>2354</v>
+      </c>
+      <c r="B1108" s="14" t="s">
+        <v>2355</v>
+      </c>
+      <c r="C1108" s="80" t="s">
+        <v>2356</v>
+      </c>
+      <c r="D1108" s="29">
+        <v>46424</v>
       </c>
       <c r="E1108" s="68"/>
       <c r="F1108" s="68"/>
     </row>
-    <row r="1109" spans="1:6" ht="78.75">
+    <row r="1109" spans="1:6">
       <c r="A1109" s="3" t="s">
-        <v>2364</v>
+        <v>2358</v>
       </c>
       <c r="B1109" s="14" t="s">
-        <v>2365</v>
-[...5 lines deleted...]
-        <v>46333</v>
+        <v>2359</v>
+      </c>
+      <c r="C1109" s="91" t="s">
+        <v>2360</v>
+      </c>
+      <c r="D1109" s="29">
+        <v>46346</v>
       </c>
       <c r="E1109" s="68"/>
       <c r="F1109" s="68"/>
     </row>
-    <row r="1110" spans="1:6">
+    <row r="1110" spans="1:6" ht="129.75" customHeight="1">
       <c r="A1110" s="3" t="s">
-        <v>2367</v>
-[...8 lines deleted...]
-        <v>46333</v>
+        <v>2361</v>
+      </c>
+      <c r="B1110" s="14" t="s">
+        <v>2362</v>
+      </c>
+      <c r="C1110" s="80" t="s">
+        <v>2363</v>
+      </c>
+      <c r="D1110" s="104">
+        <v>46428</v>
       </c>
       <c r="E1110" s="68"/>
       <c r="F1110" s="68"/>
     </row>
     <row r="1111" spans="1:6">
       <c r="A1111" s="3" t="s">
-        <v>2370</v>
+        <v>2364</v>
       </c>
       <c r="B1111" s="14" t="s">
-        <v>2371</v>
-[...5 lines deleted...]
-        <v>46333</v>
+        <v>2365</v>
+      </c>
+      <c r="C1111" s="80" t="s">
+        <v>301</v>
+      </c>
+      <c r="D1111" s="29">
+        <v>46346</v>
       </c>
       <c r="E1111" s="68"/>
       <c r="F1111" s="68"/>
     </row>
-    <row r="1112" spans="1:6" ht="386.25" customHeight="1">
+    <row r="1112" spans="1:6" ht="333" customHeight="1">
       <c r="A1112" s="3" t="s">
-        <v>2373</v>
-[...8 lines deleted...]
-        <v>46333</v>
+        <v>2366</v>
+      </c>
+      <c r="B1112" s="10" t="s">
+        <v>2367</v>
+      </c>
+      <c r="C1112" s="80" t="s">
+        <v>3228</v>
+      </c>
+      <c r="D1112" s="29">
+        <v>46346</v>
       </c>
       <c r="E1112" s="68"/>
       <c r="F1112" s="68"/>
     </row>
-    <row r="1113" spans="1:6" ht="140.25" customHeight="1">
+    <row r="1113" spans="1:6" ht="56.25">
       <c r="A1113" s="3" t="s">
-        <v>2375</v>
+        <v>2368</v>
       </c>
       <c r="B1113" s="10" t="s">
-        <v>2109</v>
-[...5 lines deleted...]
-        <v>46333</v>
+        <v>2369</v>
+      </c>
+      <c r="C1113" s="86" t="s">
+        <v>3229</v>
+      </c>
+      <c r="D1113" s="29">
+        <v>46347</v>
       </c>
       <c r="E1113" s="68"/>
       <c r="F1113" s="68"/>
     </row>
     <row r="1114" spans="1:6">
       <c r="A1114" s="3" t="s">
-        <v>2377</v>
-[...5 lines deleted...]
-        <v>2379</v>
+        <v>2370</v>
+      </c>
+      <c r="B1114" s="10" t="s">
+        <v>2371</v>
+      </c>
+      <c r="C1114" s="86" t="s">
+        <v>5</v>
       </c>
       <c r="D1114" s="19">
-        <v>46337</v>
+        <v>46371</v>
       </c>
       <c r="E1114" s="68"/>
       <c r="F1114" s="68"/>
     </row>
-    <row r="1115" spans="1:6" ht="101.25">
+    <row r="1115" spans="1:6" ht="45">
       <c r="A1115" s="3" t="s">
-        <v>2380</v>
+        <v>2372</v>
       </c>
       <c r="B1115" s="10" t="s">
-        <v>2381</v>
-[...2 lines deleted...]
-        <v>2382</v>
+        <v>2373</v>
+      </c>
+      <c r="C1115" s="80" t="s">
+        <v>5</v>
       </c>
       <c r="D1115" s="19">
-        <v>46373</v>
+        <v>46372</v>
       </c>
       <c r="E1115" s="68"/>
       <c r="F1115" s="68"/>
     </row>
-    <row r="1116" spans="1:6" ht="56.25">
+    <row r="1116" spans="1:6" ht="78.75">
       <c r="A1116" s="3" t="s">
-        <v>2560</v>
+        <v>2374</v>
       </c>
       <c r="B1116" s="10" t="s">
-        <v>2385</v>
-[...2 lines deleted...]
-        <v>2386</v>
+        <v>2375</v>
+      </c>
+      <c r="C1116" s="80" t="s">
+        <v>5</v>
       </c>
       <c r="D1116" s="19">
-        <v>46337</v>
+        <v>46371</v>
       </c>
       <c r="E1116" s="68"/>
       <c r="F1116" s="68"/>
     </row>
-    <row r="1117" spans="1:6" ht="45">
+    <row r="1117" spans="1:6" ht="33.75">
       <c r="A1117" s="3" t="s">
-        <v>2387</v>
-[...5 lines deleted...]
-        <v>3317</v>
+        <v>2377</v>
+      </c>
+      <c r="B1117" s="10" t="s">
+        <v>2378</v>
+      </c>
+      <c r="C1117" s="80" t="s">
+        <v>3230</v>
       </c>
       <c r="D1117" s="29">
-        <v>46339</v>
+        <v>46350</v>
       </c>
       <c r="E1117" s="68"/>
       <c r="F1117" s="68"/>
     </row>
-    <row r="1118" spans="1:6" ht="237.95" customHeight="1">
+    <row r="1118" spans="1:6" ht="56.25">
       <c r="A1118" s="3" t="s">
-        <v>2941</v>
+        <v>2406</v>
       </c>
       <c r="B1118" s="10" t="s">
-        <v>2391</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>1571</v>
+      </c>
+      <c r="C1118" s="80" t="s">
+        <v>2379</v>
       </c>
       <c r="D1118" s="29">
-        <v>46267</v>
+        <v>46566</v>
       </c>
       <c r="E1118" s="68"/>
       <c r="F1118" s="68"/>
     </row>
-    <row r="1119" spans="1:6" ht="90">
+    <row r="1119" spans="1:6" ht="22.5">
       <c r="A1119" s="3" t="s">
-        <v>2392</v>
-[...8 lines deleted...]
-        <v>46340</v>
+        <v>2381</v>
+      </c>
+      <c r="B1119" s="20" t="s">
+        <v>2970</v>
+      </c>
+      <c r="C1119" s="80" t="s">
+        <v>1986</v>
+      </c>
+      <c r="D1119" s="104">
+        <v>46458</v>
       </c>
       <c r="E1119" s="68"/>
       <c r="F1119" s="68"/>
     </row>
-    <row r="1120" spans="1:6" ht="56.25">
+    <row r="1120" spans="1:6" ht="22.5">
       <c r="A1120" s="3" t="s">
-        <v>2395</v>
-[...8 lines deleted...]
-        <v>46256</v>
+        <v>2382</v>
+      </c>
+      <c r="B1120" s="10" t="s">
+        <v>2383</v>
+      </c>
+      <c r="C1120" s="80" t="s">
+        <v>2384</v>
+      </c>
+      <c r="D1120" s="19">
+        <v>46353</v>
       </c>
       <c r="E1120" s="68"/>
       <c r="F1120" s="68"/>
     </row>
-    <row r="1121" spans="1:6" ht="56.25">
+    <row r="1121" spans="1:6" ht="89.25" customHeight="1">
       <c r="A1121" s="3" t="s">
-        <v>2942</v>
-[...5 lines deleted...]
-        <v>3509</v>
+        <v>2386</v>
+      </c>
+      <c r="B1121" s="10" t="s">
+        <v>2387</v>
+      </c>
+      <c r="C1121" s="80" t="s">
+        <v>3818</v>
       </c>
       <c r="D1121" s="29">
-        <v>46340</v>
+        <v>46353</v>
       </c>
       <c r="E1121" s="68"/>
       <c r="F1121" s="68"/>
     </row>
-    <row r="1122" spans="1:6" ht="67.5">
+    <row r="1122" spans="1:6" ht="85.5" customHeight="1">
       <c r="A1122" s="3" t="s">
-        <v>2398</v>
-[...5 lines deleted...]
-        <v>3318</v>
+        <v>2388</v>
+      </c>
+      <c r="B1122" s="36" t="s">
+        <v>2389</v>
+      </c>
+      <c r="C1122" s="80" t="s">
+        <v>2390</v>
       </c>
       <c r="D1122" s="29">
-        <v>46343</v>
+        <v>46357</v>
       </c>
       <c r="E1122" s="68"/>
       <c r="F1122" s="68"/>
     </row>
-    <row r="1123" spans="1:6" ht="382.5" customHeight="1">
-[...1 lines deleted...]
-        <v>2399</v>
+    <row r="1123" spans="1:6" ht="135.75" customHeight="1">
+      <c r="A1123" s="4" t="s">
+        <v>2391</v>
       </c>
       <c r="B1123" s="10" t="s">
-        <v>2400</v>
-[...5 lines deleted...]
-        <v>46343</v>
+        <v>2392</v>
+      </c>
+      <c r="C1123" s="80" t="s">
+        <v>606</v>
+      </c>
+      <c r="D1123" s="19">
+        <v>46358</v>
       </c>
       <c r="E1123" s="68"/>
       <c r="F1123" s="68"/>
     </row>
     <row r="1124" spans="1:6" ht="22.5">
       <c r="A1124" s="3" t="s">
-        <v>2401</v>
-[...5 lines deleted...]
-        <v>3320</v>
+        <v>2393</v>
+      </c>
+      <c r="B1124" s="14" t="s">
+        <v>2394</v>
+      </c>
+      <c r="C1124" s="80" t="s">
+        <v>2395</v>
       </c>
       <c r="D1124" s="29">
-        <v>46345</v>
+        <v>46358</v>
       </c>
       <c r="E1124" s="68"/>
       <c r="F1124" s="68"/>
     </row>
-    <row r="1125" spans="1:6" ht="67.5">
+    <row r="1125" spans="1:6" ht="112.5">
       <c r="A1125" s="3" t="s">
-        <v>2403</v>
-[...5 lines deleted...]
-        <v>116</v>
+        <v>2396</v>
+      </c>
+      <c r="B1125" s="21" t="s">
+        <v>2397</v>
+      </c>
+      <c r="C1125" s="80" t="s">
+        <v>2398</v>
       </c>
       <c r="D1125" s="29">
-        <v>46345</v>
+        <v>46357</v>
       </c>
       <c r="E1125" s="68"/>
       <c r="F1125" s="68"/>
     </row>
-    <row r="1126" spans="1:6" ht="33.75">
+    <row r="1126" spans="1:6" ht="22.5">
       <c r="A1126" s="3" t="s">
-        <v>2943</v>
+        <v>2407</v>
       </c>
       <c r="B1126" s="14" t="s">
-        <v>2405</v>
-[...2 lines deleted...]
-        <v>2406</v>
+        <v>1103</v>
+      </c>
+      <c r="C1126" s="80" t="s">
+        <v>2408</v>
       </c>
       <c r="D1126" s="29">
-        <v>46346</v>
+        <v>46362</v>
       </c>
       <c r="E1126" s="68"/>
       <c r="F1126" s="68"/>
     </row>
-    <row r="1127" spans="1:6" ht="83.1" customHeight="1">
-[...7 lines deleted...]
-        <v>2409</v>
+    <row r="1127" spans="1:6" ht="135">
+      <c r="A1127" s="1" t="s">
+        <v>2410</v>
+      </c>
+      <c r="B1127" s="11" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1127" s="80" t="s">
+        <v>2411</v>
       </c>
       <c r="D1127" s="29">
-        <v>46424</v>
+        <v>46365</v>
       </c>
       <c r="E1127" s="68"/>
       <c r="F1127" s="68"/>
     </row>
-    <row r="1128" spans="1:6">
+    <row r="1128" spans="1:6" ht="56.25">
       <c r="A1128" s="3" t="s">
-        <v>2411</v>
+        <v>2412</v>
       </c>
       <c r="B1128" s="14" t="s">
-        <v>2412</v>
-[...1 lines deleted...]
-      <c r="C1128" s="93" t="s">
         <v>2413</v>
       </c>
+      <c r="C1128" s="80" t="s">
+        <v>2414</v>
+      </c>
       <c r="D1128" s="29">
-        <v>46346</v>
+        <v>46365</v>
       </c>
       <c r="E1128" s="68"/>
       <c r="F1128" s="68"/>
     </row>
-    <row r="1129" spans="1:6" ht="129.75" customHeight="1">
+    <row r="1129" spans="1:6" ht="22.5">
       <c r="A1129" s="3" t="s">
-        <v>2414</v>
-[...1 lines deleted...]
-      <c r="B1129" s="14" t="s">
         <v>2415</v>
       </c>
-      <c r="C1129" s="82" t="s">
+      <c r="B1129" s="10" t="s">
         <v>2416</v>
       </c>
-      <c r="D1129" s="106">
-        <v>46428</v>
+      <c r="C1129" s="80" t="s">
+        <v>2417</v>
+      </c>
+      <c r="D1129" s="29">
+        <v>46365</v>
       </c>
       <c r="E1129" s="68"/>
       <c r="F1129" s="68"/>
     </row>
-    <row r="1130" spans="1:6">
-[...3 lines deleted...]
-      <c r="B1130" s="14" t="s">
+    <row r="1130" spans="1:6" ht="35.25">
+      <c r="A1130" s="58" t="s">
         <v>2418</v>
       </c>
-      <c r="C1130" s="82" t="s">
-[...3 lines deleted...]
-        <v>46346</v>
+      <c r="B1130" s="12" t="s">
+        <v>2419</v>
+      </c>
+      <c r="C1130" s="80" t="s">
+        <v>521</v>
+      </c>
+      <c r="D1130" s="19">
+        <v>46368</v>
       </c>
       <c r="E1130" s="68"/>
       <c r="F1130" s="68"/>
     </row>
-    <row r="1131" spans="1:6" ht="333" customHeight="1">
+    <row r="1131" spans="1:6" ht="22.5">
       <c r="A1131" s="3" t="s">
-        <v>2419</v>
-[...1 lines deleted...]
-      <c r="B1131" s="10" t="s">
         <v>2420</v>
       </c>
-      <c r="C1131" s="82" t="s">
-        <v>3321</v>
+      <c r="B1131" s="14" t="s">
+        <v>2421</v>
+      </c>
+      <c r="C1131" s="80" t="s">
+        <v>3231</v>
       </c>
       <c r="D1131" s="29">
-        <v>46346</v>
+        <v>46398</v>
       </c>
       <c r="E1131" s="68"/>
       <c r="F1131" s="68"/>
     </row>
-    <row r="1132" spans="1:6" ht="56.25">
+    <row r="1132" spans="1:6" ht="67.5">
       <c r="A1132" s="3" t="s">
-        <v>2421</v>
-[...5 lines deleted...]
-        <v>3322</v>
+        <v>2423</v>
+      </c>
+      <c r="B1132" s="36" t="s">
+        <v>2424</v>
+      </c>
+      <c r="C1132" s="80" t="s">
+        <v>3232</v>
       </c>
       <c r="D1132" s="29">
-        <v>46347</v>
+        <v>46365</v>
       </c>
       <c r="E1132" s="68"/>
       <c r="F1132" s="68"/>
     </row>
-    <row r="1133" spans="1:6">
-[...7 lines deleted...]
-        <v>5</v>
+    <row r="1133" spans="1:6" ht="202.5">
+      <c r="A1133" s="1" t="s">
+        <v>2516</v>
+      </c>
+      <c r="B1133" s="59" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C1133" s="86" t="s">
+        <v>3006</v>
       </c>
       <c r="D1133" s="19">
-        <v>46371</v>
+        <v>46365</v>
       </c>
       <c r="E1133" s="68"/>
       <c r="F1133" s="68"/>
     </row>
-    <row r="1134" spans="1:6" ht="45">
+    <row r="1134" spans="1:6" ht="67.5">
       <c r="A1134" s="3" t="s">
-        <v>2425</v>
-[...1 lines deleted...]
-      <c r="B1134" s="10" t="s">
         <v>2426</v>
       </c>
-      <c r="C1134" s="82" t="s">
-[...3 lines deleted...]
-        <v>46372</v>
+      <c r="B1134" s="14" t="s">
+        <v>2427</v>
+      </c>
+      <c r="C1134" s="80" t="s">
+        <v>3233</v>
+      </c>
+      <c r="D1134" s="29">
+        <v>46365</v>
       </c>
       <c r="E1134" s="68"/>
       <c r="F1134" s="68"/>
     </row>
-    <row r="1135" spans="1:6" ht="78.75">
+    <row r="1135" spans="1:6">
       <c r="A1135" s="3" t="s">
-        <v>2427</v>
-[...8 lines deleted...]
-        <v>46371</v>
+        <v>2430</v>
+      </c>
+      <c r="B1135" s="14" t="s">
+        <v>2431</v>
+      </c>
+      <c r="C1135" s="80" t="s">
+        <v>2432</v>
+      </c>
+      <c r="D1135" s="29">
+        <v>46367</v>
       </c>
       <c r="E1135" s="68"/>
       <c r="F1135" s="68"/>
     </row>
-    <row r="1136" spans="1:6" ht="33.75">
+    <row r="1136" spans="1:6" ht="22.5">
       <c r="A1136" s="3" t="s">
-        <v>2430</v>
-[...5 lines deleted...]
-        <v>3323</v>
+        <v>2433</v>
+      </c>
+      <c r="B1136" s="14" t="s">
+        <v>2434</v>
+      </c>
+      <c r="C1136" s="80" t="s">
+        <v>12</v>
       </c>
       <c r="D1136" s="29">
-        <v>46350</v>
+        <v>46367</v>
       </c>
       <c r="E1136" s="68"/>
       <c r="F1136" s="68"/>
     </row>
-    <row r="1137" spans="1:6" ht="67.5">
+    <row r="1137" spans="1:6" ht="56.25">
       <c r="A1137" s="3" t="s">
-        <v>2460</v>
-[...5 lines deleted...]
-        <v>2432</v>
+        <v>2435</v>
+      </c>
+      <c r="B1137" s="14" t="s">
+        <v>2436</v>
+      </c>
+      <c r="C1137" s="80" t="s">
+        <v>3410</v>
       </c>
       <c r="D1137" s="29">
-        <v>46566</v>
+        <v>46367</v>
       </c>
       <c r="E1137" s="68"/>
       <c r="F1137" s="68"/>
     </row>
-    <row r="1138" spans="1:6" ht="22.5">
+    <row r="1138" spans="1:6" ht="394.5" customHeight="1">
       <c r="A1138" s="3" t="s">
-        <v>2434</v>
-[...8 lines deleted...]
-        <v>46458</v>
+        <v>2438</v>
+      </c>
+      <c r="B1138" s="14" t="s">
+        <v>2439</v>
+      </c>
+      <c r="C1138" s="80" t="s">
+        <v>2440</v>
+      </c>
+      <c r="D1138" s="29">
+        <v>46367</v>
       </c>
       <c r="E1138" s="68"/>
-      <c r="F1138" s="68"/>
-[...1 lines deleted...]
-    <row r="1139" spans="1:6" ht="22.5">
+      <c r="F1138" s="18"/>
+    </row>
+    <row r="1139" spans="1:6" ht="45">
       <c r="A1139" s="3" t="s">
-        <v>2435</v>
+        <v>2441</v>
       </c>
       <c r="B1139" s="10" t="s">
-        <v>2436</v>
-[...5 lines deleted...]
-        <v>46353</v>
+        <v>2442</v>
+      </c>
+      <c r="C1139" s="80" t="s">
+        <v>2443</v>
+      </c>
+      <c r="D1139" s="29">
+        <v>46368</v>
       </c>
       <c r="E1139" s="68"/>
       <c r="F1139" s="68"/>
     </row>
-    <row r="1140" spans="1:6" ht="86.45" customHeight="1">
+    <row r="1140" spans="1:6" ht="115.5" customHeight="1">
       <c r="A1140" s="3" t="s">
-        <v>2439</v>
-[...5 lines deleted...]
-        <v>2441</v>
+        <v>2445</v>
+      </c>
+      <c r="B1140" s="14" t="s">
+        <v>2446</v>
+      </c>
+      <c r="C1140" s="80" t="s">
+        <v>3819</v>
       </c>
       <c r="D1140" s="29">
-        <v>46353</v>
+        <v>46367</v>
       </c>
       <c r="E1140" s="68"/>
       <c r="F1140" s="68"/>
     </row>
-    <row r="1141" spans="1:6" ht="22.5">
+    <row r="1141" spans="1:6" ht="233.25" customHeight="1">
       <c r="A1141" s="3" t="s">
-        <v>2442</v>
-[...5 lines deleted...]
-        <v>2444</v>
+        <v>2876</v>
+      </c>
+      <c r="B1141" s="10" t="s">
+        <v>2448</v>
+      </c>
+      <c r="C1141" s="80" t="s">
+        <v>2449</v>
       </c>
       <c r="D1141" s="29">
-        <v>46357</v>
+        <v>46366</v>
       </c>
       <c r="E1141" s="68"/>
       <c r="F1141" s="68"/>
     </row>
-    <row r="1142" spans="1:6" ht="135.75" customHeight="1">
-[...10 lines deleted...]
-        <v>46358</v>
+    <row r="1142" spans="1:6" ht="22.5">
+      <c r="A1142" s="3" t="s">
+        <v>2492</v>
+      </c>
+      <c r="B1142" s="14" t="s">
+        <v>2450</v>
+      </c>
+      <c r="C1142" s="80" t="s">
+        <v>2451</v>
+      </c>
+      <c r="D1142" s="29">
+        <v>46379</v>
       </c>
       <c r="E1142" s="68"/>
       <c r="F1142" s="68"/>
     </row>
-    <row r="1143" spans="1:6" ht="33.75">
+    <row r="1143" spans="1:6" ht="45">
       <c r="A1143" s="3" t="s">
-        <v>2447</v>
-[...5 lines deleted...]
-        <v>2449</v>
+        <v>2452</v>
+      </c>
+      <c r="B1143" s="10" t="s">
+        <v>1948</v>
+      </c>
+      <c r="C1143" s="80" t="s">
+        <v>2453</v>
       </c>
       <c r="D1143" s="29">
-        <v>46358</v>
+        <v>46372</v>
       </c>
       <c r="E1143" s="68"/>
       <c r="F1143" s="68"/>
     </row>
-    <row r="1144" spans="1:6" ht="112.5">
+    <row r="1144" spans="1:6" ht="22.5">
       <c r="A1144" s="3" t="s">
-        <v>2450</v>
-[...5 lines deleted...]
-        <v>2452</v>
+        <v>2454</v>
+      </c>
+      <c r="B1144" s="14" t="s">
+        <v>2455</v>
+      </c>
+      <c r="C1144" s="80" t="s">
+        <v>2456</v>
       </c>
       <c r="D1144" s="29">
-        <v>46357</v>
+        <v>46372</v>
       </c>
       <c r="E1144" s="68"/>
       <c r="F1144" s="68"/>
     </row>
-    <row r="1145" spans="1:6" ht="22.5">
+    <row r="1145" spans="1:6" ht="67.5">
       <c r="A1145" s="3" t="s">
-        <v>2461</v>
+        <v>2458</v>
       </c>
       <c r="B1145" s="14" t="s">
-        <v>1119</v>
-[...2 lines deleted...]
-        <v>2462</v>
+        <v>2459</v>
+      </c>
+      <c r="C1145" s="80" t="s">
+        <v>1994</v>
       </c>
       <c r="D1145" s="29">
-        <v>46362</v>
+        <v>46373</v>
       </c>
       <c r="E1145" s="68"/>
       <c r="F1145" s="68"/>
     </row>
-    <row r="1146" spans="1:6" ht="135">
-[...7 lines deleted...]
-        <v>2465</v>
+    <row r="1146" spans="1:6" ht="78.75">
+      <c r="A1146" s="3" t="s">
+        <v>2460</v>
+      </c>
+      <c r="B1146" s="14" t="s">
+        <v>2461</v>
+      </c>
+      <c r="C1146" s="80" t="s">
+        <v>3234</v>
       </c>
       <c r="D1146" s="29">
-        <v>46365</v>
+        <v>46373</v>
       </c>
       <c r="E1146" s="68"/>
       <c r="F1146" s="68"/>
     </row>
-    <row r="1147" spans="1:6" ht="56.25">
+    <row r="1147" spans="1:6" ht="33.75">
       <c r="A1147" s="3" t="s">
+        <v>2465</v>
+      </c>
+      <c r="B1147" s="14" t="s">
         <v>2466</v>
       </c>
-      <c r="B1147" s="14" t="s">
+      <c r="C1147" s="80" t="s">
         <v>2467</v>
       </c>
-      <c r="C1147" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1147" s="29">
-        <v>46365</v>
+        <v>46373</v>
       </c>
       <c r="E1147" s="68"/>
       <c r="F1147" s="68"/>
     </row>
-    <row r="1148" spans="1:6" ht="22.5">
+    <row r="1148" spans="1:6">
       <c r="A1148" s="3" t="s">
+        <v>2468</v>
+      </c>
+      <c r="B1148" s="14" t="s">
         <v>2469</v>
       </c>
-      <c r="B1148" s="10" t="s">
-[...3 lines deleted...]
-        <v>2471</v>
+      <c r="C1148" s="80" t="s">
+        <v>3411</v>
       </c>
       <c r="D1148" s="29">
-        <v>46365</v>
+        <v>46374</v>
       </c>
       <c r="E1148" s="68"/>
       <c r="F1148" s="68"/>
     </row>
-    <row r="1149" spans="1:6" ht="35.25">
-      <c r="A1149" s="58" t="s">
+    <row r="1149" spans="1:6" ht="138" customHeight="1">
+      <c r="A1149" s="3" t="s">
+        <v>2470</v>
+      </c>
+      <c r="B1149" s="14" t="s">
+        <v>2471</v>
+      </c>
+      <c r="C1149" s="80" t="s">
         <v>2472</v>
       </c>
-      <c r="B1149" s="12" t="s">
-[...6 lines deleted...]
-        <v>46368</v>
+      <c r="D1149" s="29">
+        <v>46374</v>
       </c>
       <c r="E1149" s="68"/>
       <c r="F1149" s="68"/>
     </row>
     <row r="1150" spans="1:6" ht="22.5">
       <c r="A1150" s="3" t="s">
+        <v>2473</v>
+      </c>
+      <c r="B1150" s="14" t="s">
         <v>2474</v>
       </c>
-      <c r="B1150" s="14" t="s">
+      <c r="C1150" s="80" t="s">
         <v>2475</v>
       </c>
-      <c r="C1150" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1150" s="29">
-        <v>46398</v>
+        <v>46374</v>
       </c>
       <c r="E1150" s="68"/>
       <c r="F1150" s="68"/>
     </row>
-    <row r="1151" spans="1:6" ht="67.5">
+    <row r="1151" spans="1:6" ht="149.25" customHeight="1">
       <c r="A1151" s="3" t="s">
+        <v>2476</v>
+      </c>
+      <c r="B1151" s="10" t="s">
         <v>2477</v>
       </c>
-      <c r="B1151" s="36" t="s">
-[...3 lines deleted...]
-        <v>3325</v>
+      <c r="C1151" s="80" t="s">
+        <v>2927</v>
       </c>
       <c r="D1151" s="29">
-        <v>46365</v>
+        <v>46374</v>
       </c>
       <c r="E1151" s="68"/>
       <c r="F1151" s="68"/>
     </row>
-    <row r="1152" spans="1:6" ht="202.5">
-[...10 lines deleted...]
-        <v>46365</v>
+    <row r="1152" spans="1:6" ht="45">
+      <c r="A1152" s="3" t="s">
+        <v>2478</v>
+      </c>
+      <c r="B1152" s="14" t="s">
+        <v>2479</v>
+      </c>
+      <c r="C1152" s="80" t="s">
+        <v>2475</v>
+      </c>
+      <c r="D1152" s="29">
+        <v>46374</v>
       </c>
       <c r="E1152" s="68"/>
       <c r="F1152" s="68"/>
     </row>
-    <row r="1153" spans="1:6" ht="67.5">
+    <row r="1153" spans="1:6">
       <c r="A1153" s="3" t="s">
-        <v>2480</v>
+        <v>2481</v>
       </c>
       <c r="B1153" s="14" t="s">
-        <v>2481</v>
-[...2 lines deleted...]
-        <v>3326</v>
+        <v>2482</v>
+      </c>
+      <c r="C1153" s="80" t="s">
+        <v>2483</v>
       </c>
       <c r="D1153" s="29">
-        <v>46365</v>
+        <v>46374</v>
       </c>
       <c r="E1153" s="68"/>
       <c r="F1153" s="68"/>
     </row>
-    <row r="1154" spans="1:6">
+    <row r="1154" spans="1:6" ht="56.25">
       <c r="A1154" s="3" t="s">
         <v>2484</v>
       </c>
       <c r="B1154" s="14" t="s">
         <v>2485</v>
       </c>
-      <c r="C1154" s="82" t="s">
+      <c r="C1154" s="80" t="s">
         <v>2486</v>
       </c>
       <c r="D1154" s="29">
-        <v>46367</v>
+        <v>46375</v>
       </c>
       <c r="E1154" s="68"/>
       <c r="F1154" s="68"/>
     </row>
-    <row r="1155" spans="1:6" ht="22.5">
+    <row r="1155" spans="1:6" ht="241.5" customHeight="1">
       <c r="A1155" s="3" t="s">
         <v>2487</v>
       </c>
-      <c r="B1155" s="14" t="s">
+      <c r="B1155" s="10" t="s">
+        <v>344</v>
+      </c>
+      <c r="C1155" s="80" t="s">
         <v>2488</v>
       </c>
-      <c r="C1155" s="82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D1155" s="29">
-        <v>46367</v>
+        <v>46378</v>
       </c>
       <c r="E1155" s="68"/>
       <c r="F1155" s="68"/>
     </row>
-    <row r="1156" spans="1:6" ht="67.5">
+    <row r="1156" spans="1:6" ht="90">
       <c r="A1156" s="3" t="s">
         <v>2489</v>
       </c>
       <c r="B1156" s="14" t="s">
         <v>2490</v>
       </c>
-      <c r="C1156" s="82" t="s">
-        <v>3510</v>
+      <c r="C1156" s="80" t="s">
+        <v>2491</v>
       </c>
       <c r="D1156" s="29">
-        <v>46367</v>
+        <v>46379</v>
       </c>
       <c r="E1156" s="68"/>
       <c r="F1156" s="68"/>
     </row>
-    <row r="1157" spans="1:6" ht="394.5" customHeight="1">
+    <row r="1157" spans="1:6" ht="74.25" customHeight="1">
       <c r="A1157" s="3" t="s">
-        <v>2492</v>
+        <v>2493</v>
       </c>
       <c r="B1157" s="14" t="s">
-        <v>2493</v>
-[...1 lines deleted...]
-      <c r="C1157" s="82" t="s">
         <v>2494</v>
       </c>
+      <c r="C1157" s="80" t="s">
+        <v>1666</v>
+      </c>
       <c r="D1157" s="29">
-        <v>46367</v>
+        <v>46379</v>
       </c>
       <c r="E1157" s="68"/>
       <c r="F1157" s="68"/>
     </row>
-    <row r="1158" spans="1:6" ht="45">
+    <row r="1158" spans="1:6" ht="22.5">
       <c r="A1158" s="3" t="s">
         <v>2495</v>
       </c>
-      <c r="B1158" s="10" t="s">
+      <c r="B1158" s="14" t="s">
         <v>2496</v>
       </c>
-      <c r="C1158" s="82" t="s">
-        <v>2497</v>
+      <c r="C1158" s="80" t="s">
+        <v>3695</v>
       </c>
       <c r="D1158" s="29">
-        <v>46368</v>
+        <v>46461</v>
       </c>
       <c r="E1158" s="68"/>
       <c r="F1158" s="68"/>
     </row>
-    <row r="1159" spans="1:6" ht="115.5" customHeight="1">
-[...10 lines deleted...]
-        <v>46367</v>
+    <row r="1159" spans="1:6" ht="78.75">
+      <c r="A1159" s="1" t="s">
+        <v>2497</v>
+      </c>
+      <c r="B1159" s="10" t="s">
+        <v>2536</v>
+      </c>
+      <c r="C1159" s="80" t="s">
+        <v>2498</v>
+      </c>
+      <c r="D1159" s="19">
+        <v>46445</v>
       </c>
       <c r="E1159" s="68"/>
       <c r="F1159" s="68"/>
     </row>
-    <row r="1160" spans="1:6" ht="233.25" customHeight="1">
+    <row r="1160" spans="1:6">
       <c r="A1160" s="3" t="s">
-        <v>2944</v>
-[...5 lines deleted...]
-        <v>2503</v>
+        <v>2499</v>
+      </c>
+      <c r="B1160" s="14" t="s">
+        <v>2500</v>
+      </c>
+      <c r="C1160" s="80" t="s">
+        <v>2501</v>
       </c>
       <c r="D1160" s="29">
-        <v>46366</v>
+        <v>46382</v>
       </c>
       <c r="E1160" s="68"/>
       <c r="F1160" s="68"/>
     </row>
     <row r="1161" spans="1:6" ht="22.5">
       <c r="A1161" s="3" t="s">
-        <v>2546</v>
+        <v>2503</v>
       </c>
       <c r="B1161" s="14" t="s">
         <v>2504</v>
       </c>
-      <c r="C1161" s="82" t="s">
+      <c r="C1161" s="80" t="s">
         <v>2505</v>
       </c>
       <c r="D1161" s="29">
-        <v>46379</v>
+        <v>46386</v>
       </c>
       <c r="E1161" s="68"/>
       <c r="F1161" s="68"/>
     </row>
-    <row r="1162" spans="1:6" ht="45">
+    <row r="1162" spans="1:6" ht="56.25">
       <c r="A1162" s="3" t="s">
-        <v>2506</v>
-[...4 lines deleted...]
-      <c r="C1162" s="82" t="s">
         <v>2507</v>
       </c>
+      <c r="B1162" s="14" t="s">
+        <v>2508</v>
+      </c>
+      <c r="C1162" s="80" t="s">
+        <v>2509</v>
+      </c>
       <c r="D1162" s="29">
-        <v>46372</v>
+        <v>46393</v>
       </c>
       <c r="E1162" s="68"/>
       <c r="F1162" s="68"/>
     </row>
-    <row r="1163" spans="1:6" ht="22.5">
+    <row r="1163" spans="1:6" ht="45">
       <c r="A1163" s="3" t="s">
-        <v>2508</v>
+        <v>2510</v>
       </c>
       <c r="B1163" s="14" t="s">
-        <v>2509</v>
-[...2 lines deleted...]
-        <v>2510</v>
+        <v>2511</v>
+      </c>
+      <c r="C1163" s="80" t="s">
+        <v>2512</v>
       </c>
       <c r="D1163" s="29">
-        <v>46372</v>
+        <v>46392</v>
       </c>
       <c r="E1163" s="68"/>
       <c r="F1163" s="68"/>
     </row>
-    <row r="1164" spans="1:6" ht="67.5">
+    <row r="1164" spans="1:6" ht="22.5">
       <c r="A1164" s="3" t="s">
-        <v>2512</v>
+        <v>2513</v>
       </c>
       <c r="B1164" s="14" t="s">
-        <v>2513</v>
-[...2 lines deleted...]
-        <v>2017</v>
+        <v>2514</v>
+      </c>
+      <c r="C1164" s="80" t="s">
+        <v>2515</v>
       </c>
       <c r="D1164" s="29">
-        <v>46373</v>
+        <v>46392</v>
       </c>
       <c r="E1164" s="68"/>
       <c r="F1164" s="68"/>
     </row>
-    <row r="1165" spans="1:6" ht="78.75">
+    <row r="1165" spans="1:6" ht="180.75" customHeight="1">
       <c r="A1165" s="3" t="s">
-        <v>2514</v>
-[...5 lines deleted...]
-        <v>3327</v>
+        <v>2520</v>
+      </c>
+      <c r="B1165" s="10" t="s">
+        <v>2521</v>
+      </c>
+      <c r="C1165" s="80" t="s">
+        <v>2522</v>
       </c>
       <c r="D1165" s="29">
-        <v>46373</v>
+        <v>46394</v>
       </c>
       <c r="E1165" s="68"/>
       <c r="F1165" s="68"/>
     </row>
-    <row r="1166" spans="1:6" ht="33.75">
+    <row r="1166" spans="1:6">
       <c r="A1166" s="3" t="s">
-        <v>2519</v>
+        <v>2524</v>
       </c>
       <c r="B1166" s="14" t="s">
-        <v>2520</v>
-[...2 lines deleted...]
-        <v>2521</v>
+        <v>2525</v>
+      </c>
+      <c r="C1166" s="80" t="s">
+        <v>2526</v>
       </c>
       <c r="D1166" s="29">
-        <v>46373</v>
+        <v>46396</v>
       </c>
       <c r="E1166" s="68"/>
       <c r="F1166" s="68"/>
     </row>
-    <row r="1167" spans="1:6">
+    <row r="1167" spans="1:6" ht="111.75" customHeight="1">
       <c r="A1167" s="3" t="s">
-        <v>2522</v>
-[...5 lines deleted...]
-        <v>3511</v>
+        <v>2527</v>
+      </c>
+      <c r="B1167" s="21" t="s">
+        <v>2528</v>
+      </c>
+      <c r="C1167" s="80" t="s">
+        <v>2529</v>
       </c>
       <c r="D1167" s="29">
-        <v>46374</v>
+        <v>46396</v>
       </c>
       <c r="E1167" s="68"/>
       <c r="F1167" s="68"/>
     </row>
-    <row r="1168" spans="1:6" ht="138" customHeight="1">
+    <row r="1168" spans="1:6" ht="90">
       <c r="A1168" s="3" t="s">
-        <v>2524</v>
-[...5 lines deleted...]
-        <v>2526</v>
+        <v>2530</v>
+      </c>
+      <c r="B1168" s="21" t="s">
+        <v>2531</v>
+      </c>
+      <c r="C1168" s="80" t="s">
+        <v>2532</v>
       </c>
       <c r="D1168" s="29">
-        <v>46374</v>
+        <v>46396</v>
       </c>
       <c r="E1168" s="68"/>
       <c r="F1168" s="68"/>
     </row>
-    <row r="1169" spans="1:6" ht="22.5">
-[...7 lines deleted...]
-        <v>2529</v>
+    <row r="1169" spans="1:6" ht="171.75" customHeight="1">
+      <c r="A1169" s="60" t="s">
+        <v>2545</v>
+      </c>
+      <c r="B1169" s="10" t="s">
+        <v>2546</v>
+      </c>
+      <c r="C1169" s="80" t="s">
+        <v>2547</v>
       </c>
       <c r="D1169" s="29">
-        <v>46374</v>
+        <v>46469</v>
       </c>
       <c r="E1169" s="68"/>
       <c r="F1169" s="68"/>
     </row>
-    <row r="1170" spans="1:6" ht="149.25" customHeight="1">
+    <row r="1170" spans="1:6">
       <c r="A1170" s="3" t="s">
-        <v>2530</v>
-[...5 lines deleted...]
-        <v>3006</v>
+        <v>2548</v>
+      </c>
+      <c r="B1170" s="14" t="s">
+        <v>2549</v>
+      </c>
+      <c r="C1170" s="80" t="s">
+        <v>2550</v>
       </c>
       <c r="D1170" s="29">
-        <v>46374</v>
+        <v>46406</v>
       </c>
       <c r="E1170" s="68"/>
       <c r="F1170" s="68"/>
     </row>
-    <row r="1171" spans="1:6" ht="45">
+    <row r="1171" spans="1:6" ht="143.25" customHeight="1">
       <c r="A1171" s="3" t="s">
-        <v>2532</v>
+        <v>2551</v>
       </c>
       <c r="B1171" s="14" t="s">
-        <v>2533</v>
-[...2 lines deleted...]
-        <v>2529</v>
+        <v>3433</v>
+      </c>
+      <c r="C1171" s="84" t="s">
+        <v>2552</v>
       </c>
       <c r="D1171" s="29">
-        <v>46374</v>
+        <v>46406</v>
       </c>
       <c r="E1171" s="68"/>
       <c r="F1171" s="68"/>
     </row>
-    <row r="1172" spans="1:6">
+    <row r="1172" spans="1:6" ht="22.5">
       <c r="A1172" s="3" t="s">
-        <v>2535</v>
+        <v>2553</v>
       </c>
       <c r="B1172" s="14" t="s">
-        <v>2536</v>
-[...2 lines deleted...]
-        <v>2537</v>
+        <v>2554</v>
+      </c>
+      <c r="C1172" s="80" t="s">
+        <v>2555</v>
       </c>
       <c r="D1172" s="29">
-        <v>46374</v>
+        <v>46406</v>
       </c>
       <c r="E1172" s="68"/>
       <c r="F1172" s="68"/>
     </row>
-    <row r="1173" spans="1:6" ht="56.25">
+    <row r="1173" spans="1:6" ht="22.5">
       <c r="A1173" s="3" t="s">
-        <v>2538</v>
+        <v>2561</v>
       </c>
       <c r="B1173" s="14" t="s">
-        <v>2539</v>
-[...5 lines deleted...]
-        <v>46375</v>
+        <v>1047</v>
+      </c>
+      <c r="C1173" s="80" t="s">
+        <v>2562</v>
+      </c>
+      <c r="D1173" s="19">
+        <v>46472</v>
       </c>
       <c r="E1173" s="68"/>
       <c r="F1173" s="68"/>
     </row>
-    <row r="1174" spans="1:6" ht="241.5" customHeight="1">
+    <row r="1174" spans="1:6">
       <c r="A1174" s="3" t="s">
-        <v>2541</v>
-[...8 lines deleted...]
-        <v>46378</v>
+        <v>2563</v>
+      </c>
+      <c r="B1174" s="14" t="s">
+        <v>1047</v>
+      </c>
+      <c r="C1174" s="84" t="s">
+        <v>2564</v>
+      </c>
+      <c r="D1174" s="19">
+        <v>46408</v>
       </c>
       <c r="E1174" s="68"/>
       <c r="F1174" s="68"/>
     </row>
-    <row r="1175" spans="1:6" ht="90">
+    <row r="1175" spans="1:6" ht="22.5">
       <c r="A1175" s="3" t="s">
-        <v>2543</v>
+        <v>2565</v>
       </c>
       <c r="B1175" s="14" t="s">
-        <v>2544</v>
-[...5 lines deleted...]
-        <v>46379</v>
+        <v>2566</v>
+      </c>
+      <c r="C1175" s="80" t="s">
+        <v>3235</v>
+      </c>
+      <c r="D1175" s="19">
+        <v>46408</v>
       </c>
       <c r="E1175" s="68"/>
       <c r="F1175" s="68"/>
     </row>
-    <row r="1176" spans="1:6" ht="74.25" customHeight="1">
+    <row r="1176" spans="1:6" ht="45">
       <c r="A1176" s="3" t="s">
-        <v>2547</v>
+        <v>2567</v>
       </c>
       <c r="B1176" s="14" t="s">
-        <v>2548</v>
-[...5 lines deleted...]
-        <v>46379</v>
+        <v>2568</v>
+      </c>
+      <c r="C1176" s="80" t="s">
+        <v>3696</v>
+      </c>
+      <c r="D1176" s="19">
+        <v>46408</v>
       </c>
       <c r="E1176" s="68"/>
       <c r="F1176" s="68"/>
     </row>
-    <row r="1177" spans="1:6" ht="22.5">
+    <row r="1177" spans="1:6" ht="162.75" customHeight="1">
       <c r="A1177" s="3" t="s">
-        <v>2549</v>
-[...8 lines deleted...]
-        <v>46461</v>
+        <v>2577</v>
+      </c>
+      <c r="B1177" s="10" t="s">
+        <v>2578</v>
+      </c>
+      <c r="C1177" s="80" t="s">
+        <v>2579</v>
+      </c>
+      <c r="D1177" s="19">
+        <v>46409</v>
       </c>
       <c r="E1177" s="68"/>
       <c r="F1177" s="68"/>
     </row>
-    <row r="1178" spans="1:6" ht="78.75">
-[...10 lines deleted...]
-        <v>46445</v>
+    <row r="1178" spans="1:6" ht="246.75" customHeight="1">
+      <c r="A1178" s="3" t="s">
+        <v>2581</v>
+      </c>
+      <c r="B1178" s="14" t="s">
+        <v>2582</v>
+      </c>
+      <c r="C1178" s="80" t="s">
+        <v>3412</v>
+      </c>
+      <c r="D1178" s="29">
+        <v>46495</v>
       </c>
       <c r="E1178" s="68"/>
       <c r="F1178" s="68"/>
     </row>
     <row r="1179" spans="1:6">
       <c r="A1179" s="3" t="s">
-        <v>2553</v>
+        <v>2589</v>
       </c>
       <c r="B1179" s="14" t="s">
-        <v>2554</v>
-[...2 lines deleted...]
-        <v>2555</v>
+        <v>2590</v>
+      </c>
+      <c r="C1179" s="80" t="s">
+        <v>2591</v>
       </c>
       <c r="D1179" s="29">
-        <v>46382</v>
+        <v>46414</v>
       </c>
       <c r="E1179" s="68"/>
       <c r="F1179" s="68"/>
     </row>
-    <row r="1180" spans="1:6" ht="22.5">
+    <row r="1180" spans="1:6">
       <c r="A1180" s="3" t="s">
-        <v>2557</v>
-[...5 lines deleted...]
-        <v>2559</v>
+        <v>2592</v>
+      </c>
+      <c r="B1180" s="11" t="s">
+        <v>2593</v>
+      </c>
+      <c r="C1180" s="80" t="s">
+        <v>2594</v>
       </c>
       <c r="D1180" s="29">
-        <v>46386</v>
+        <v>46415</v>
       </c>
       <c r="E1180" s="68"/>
       <c r="F1180" s="68"/>
     </row>
-    <row r="1181" spans="1:6" ht="56.25">
+    <row r="1181" spans="1:6" ht="33.75">
       <c r="A1181" s="3" t="s">
-        <v>2561</v>
-[...8 lines deleted...]
-        <v>46393</v>
+        <v>2595</v>
+      </c>
+      <c r="B1181" s="10" t="s">
+        <v>2596</v>
+      </c>
+      <c r="C1181" s="80" t="s">
+        <v>2597</v>
+      </c>
+      <c r="D1181" s="19">
+        <v>46415</v>
       </c>
       <c r="E1181" s="68"/>
       <c r="F1181" s="68"/>
     </row>
     <row r="1182" spans="1:6" ht="45">
       <c r="A1182" s="3" t="s">
-        <v>2564</v>
+        <v>2598</v>
       </c>
       <c r="B1182" s="14" t="s">
-        <v>2565</v>
-[...2 lines deleted...]
-        <v>2566</v>
+        <v>2599</v>
+      </c>
+      <c r="C1182" s="80" t="s">
+        <v>2600</v>
       </c>
       <c r="D1182" s="29">
-        <v>46392</v>
+        <v>46420</v>
       </c>
       <c r="E1182" s="68"/>
       <c r="F1182" s="68"/>
     </row>
-    <row r="1183" spans="1:6" ht="22.5">
+    <row r="1183" spans="1:6">
       <c r="A1183" s="3" t="s">
-        <v>2567</v>
-[...5 lines deleted...]
-        <v>2569</v>
+        <v>2601</v>
+      </c>
+      <c r="B1183" s="10" t="s">
+        <v>2602</v>
+      </c>
+      <c r="C1183" s="86" t="s">
+        <v>3820</v>
       </c>
       <c r="D1183" s="29">
-        <v>46392</v>
+        <v>46416</v>
       </c>
       <c r="E1183" s="68"/>
       <c r="F1183" s="68"/>
     </row>
-    <row r="1184" spans="1:6" ht="180.75" customHeight="1">
+    <row r="1184" spans="1:6" ht="67.5">
       <c r="A1184" s="3" t="s">
-        <v>2574</v>
+        <v>262</v>
       </c>
       <c r="B1184" s="10" t="s">
-        <v>2575</v>
-[...2 lines deleted...]
-        <v>2576</v>
+        <v>2603</v>
+      </c>
+      <c r="C1184" s="86" t="s">
+        <v>3236</v>
       </c>
       <c r="D1184" s="29">
-        <v>46394</v>
+        <v>46303</v>
       </c>
       <c r="E1184" s="68"/>
       <c r="F1184" s="68"/>
     </row>
-    <row r="1185" spans="1:6">
+    <row r="1185" spans="1:6" ht="22.5">
       <c r="A1185" s="3" t="s">
-        <v>2578</v>
+        <v>2604</v>
       </c>
       <c r="B1185" s="14" t="s">
-        <v>2579</v>
-[...2 lines deleted...]
-        <v>2580</v>
+        <v>2605</v>
+      </c>
+      <c r="C1185" s="80" t="s">
+        <v>2606</v>
       </c>
       <c r="D1185" s="29">
-        <v>46396</v>
+        <v>46421</v>
       </c>
       <c r="E1185" s="68"/>
       <c r="F1185" s="68"/>
     </row>
-    <row r="1186" spans="1:6" ht="111.75" customHeight="1">
+    <row r="1186" spans="1:6" ht="67.5">
       <c r="A1186" s="3" t="s">
-        <v>2581</v>
-[...5 lines deleted...]
-        <v>2583</v>
+        <v>2607</v>
+      </c>
+      <c r="B1186" s="14" t="s">
+        <v>2608</v>
+      </c>
+      <c r="C1186" s="80" t="s">
+        <v>3237</v>
       </c>
       <c r="D1186" s="29">
-        <v>46396</v>
+        <v>46421</v>
       </c>
       <c r="E1186" s="68"/>
       <c r="F1186" s="68"/>
     </row>
     <row r="1187" spans="1:6" ht="90">
       <c r="A1187" s="3" t="s">
-        <v>2584</v>
-[...5 lines deleted...]
-        <v>2586</v>
+        <v>2609</v>
+      </c>
+      <c r="B1187" s="61" t="s">
+        <v>2610</v>
+      </c>
+      <c r="C1187" s="80" t="s">
+        <v>2611</v>
       </c>
       <c r="D1187" s="29">
-        <v>46396</v>
+        <v>46421</v>
       </c>
       <c r="E1187" s="68"/>
       <c r="F1187" s="68"/>
     </row>
-    <row r="1188" spans="1:6" ht="171.75" customHeight="1">
-[...7 lines deleted...]
-        <v>2601</v>
+    <row r="1188" spans="1:6" ht="28.5" customHeight="1">
+      <c r="A1188" s="3" t="s">
+        <v>2612</v>
+      </c>
+      <c r="B1188" s="14" t="s">
+        <v>2613</v>
+      </c>
+      <c r="C1188" s="80" t="s">
+        <v>2614</v>
       </c>
       <c r="D1188" s="29">
-        <v>46469</v>
+        <v>46421</v>
       </c>
       <c r="E1188" s="68"/>
       <c r="F1188" s="68"/>
     </row>
-    <row r="1189" spans="1:6">
-[...10 lines deleted...]
-        <v>46406</v>
+    <row r="1189" spans="1:6" ht="60">
+      <c r="A1189" s="46" t="s">
+        <v>2615</v>
+      </c>
+      <c r="B1189" s="57" t="s">
+        <v>2616</v>
+      </c>
+      <c r="C1189" s="80" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1189" s="19">
+        <v>46424</v>
       </c>
       <c r="E1189" s="68"/>
       <c r="F1189" s="68"/>
     </row>
-    <row r="1190" spans="1:6" ht="143.25" customHeight="1">
-[...1 lines deleted...]
-        <v>2605</v>
+    <row r="1190" spans="1:6" ht="90">
+      <c r="A1190" s="52" t="s">
+        <v>2618</v>
       </c>
       <c r="B1190" s="14" t="s">
-        <v>3534</v>
-[...2 lines deleted...]
-        <v>2606</v>
+        <v>2619</v>
+      </c>
+      <c r="C1190" s="80" t="s">
+        <v>3821</v>
       </c>
       <c r="D1190" s="29">
-        <v>46406</v>
+        <v>46425</v>
       </c>
       <c r="E1190" s="68"/>
       <c r="F1190" s="68"/>
     </row>
-    <row r="1191" spans="1:6" ht="22.5">
-[...7 lines deleted...]
-        <v>2609</v>
+    <row r="1191" spans="1:6" ht="228.75" customHeight="1">
+      <c r="A1191" s="62" t="s">
+        <v>2621</v>
+      </c>
+      <c r="B1191" s="10" t="s">
+        <v>2622</v>
+      </c>
+      <c r="C1191" s="80" t="s">
+        <v>2909</v>
       </c>
       <c r="D1191" s="29">
-        <v>46406</v>
+        <v>46423</v>
       </c>
       <c r="E1191" s="68"/>
       <c r="F1191" s="68"/>
     </row>
-    <row r="1192" spans="1:6" ht="22.5">
+    <row r="1192" spans="1:6" ht="78.75">
       <c r="A1192" s="3" t="s">
-        <v>2615</v>
+        <v>2623</v>
       </c>
       <c r="B1192" s="14" t="s">
-        <v>1057</v>
-[...5 lines deleted...]
-        <v>46472</v>
+        <v>2624</v>
+      </c>
+      <c r="C1192" s="80" t="s">
+        <v>2910</v>
+      </c>
+      <c r="D1192" s="29">
+        <v>46427</v>
       </c>
       <c r="E1192" s="68"/>
       <c r="F1192" s="68"/>
     </row>
-    <row r="1193" spans="1:6">
+    <row r="1193" spans="1:6" ht="33.75">
       <c r="A1193" s="3" t="s">
-        <v>2617</v>
+        <v>2625</v>
       </c>
       <c r="B1193" s="14" t="s">
-        <v>1057</v>
-[...5 lines deleted...]
-        <v>46408</v>
+        <v>2626</v>
+      </c>
+      <c r="C1193" s="80" t="s">
+        <v>2627</v>
+      </c>
+      <c r="D1193" s="29">
+        <v>46429</v>
       </c>
       <c r="E1193" s="68"/>
       <c r="F1193" s="68"/>
     </row>
-    <row r="1194" spans="1:6" ht="22.5">
-[...7 lines deleted...]
-        <v>3328</v>
+    <row r="1194" spans="1:6" ht="409.5">
+      <c r="A1194" s="2" t="s">
+        <v>2628</v>
+      </c>
+      <c r="B1194" s="10" t="s">
+        <v>2629</v>
+      </c>
+      <c r="C1194" s="80" t="s">
+        <v>2630</v>
       </c>
       <c r="D1194" s="19">
-        <v>46408</v>
+        <v>46430</v>
       </c>
       <c r="E1194" s="68"/>
       <c r="F1194" s="68"/>
     </row>
-    <row r="1195" spans="1:6" ht="45">
+    <row r="1195" spans="1:6" ht="123.75">
       <c r="A1195" s="3" t="s">
-        <v>2621</v>
-[...8 lines deleted...]
-        <v>46408</v>
+        <v>2631</v>
+      </c>
+      <c r="B1195" s="10" t="s">
+        <v>2632</v>
+      </c>
+      <c r="C1195" s="80" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D1195" s="29">
+        <v>46429</v>
       </c>
       <c r="E1195" s="68"/>
       <c r="F1195" s="68"/>
     </row>
-    <row r="1196" spans="1:6" ht="162.75" customHeight="1">
+    <row r="1196" spans="1:6" ht="56.25">
       <c r="A1196" s="3" t="s">
-        <v>2632</v>
-[...1 lines deleted...]
-      <c r="B1196" s="10" t="s">
         <v>2633</v>
       </c>
-      <c r="C1196" s="82" t="s">
+      <c r="B1196" s="63" t="s">
         <v>2634</v>
       </c>
+      <c r="C1196" s="80" t="s">
+        <v>2635</v>
+      </c>
       <c r="D1196" s="19">
-        <v>46409</v>
+        <v>46435</v>
       </c>
       <c r="E1196" s="68"/>
       <c r="F1196" s="68"/>
     </row>
-    <row r="1197" spans="1:6" ht="246.75" customHeight="1">
+    <row r="1197" spans="1:6" ht="22.5">
       <c r="A1197" s="3" t="s">
         <v>2636</v>
       </c>
-      <c r="B1197" s="14" t="s">
+      <c r="B1197" s="10" t="s">
         <v>2637</v>
       </c>
-      <c r="C1197" s="82" t="s">
-[...3 lines deleted...]
-        <v>46495</v>
+      <c r="C1197" s="80" t="s">
+        <v>2638</v>
+      </c>
+      <c r="D1197" s="19">
+        <v>46435</v>
       </c>
       <c r="E1197" s="68"/>
       <c r="F1197" s="68"/>
     </row>
-    <row r="1198" spans="1:6">
+    <row r="1198" spans="1:6" ht="33.75">
       <c r="A1198" s="3" t="s">
-        <v>2644</v>
-[...8 lines deleted...]
-        <v>46414</v>
+        <v>2640</v>
+      </c>
+      <c r="B1198" s="10" t="s">
+        <v>2641</v>
+      </c>
+      <c r="C1198" s="80" t="s">
+        <v>3238</v>
+      </c>
+      <c r="D1198" s="19">
+        <v>46436</v>
       </c>
       <c r="E1198" s="68"/>
       <c r="F1198" s="68"/>
     </row>
-    <row r="1199" spans="1:6">
+    <row r="1199" spans="1:6" ht="157.5">
       <c r="A1199" s="3" t="s">
-        <v>2647</v>
-[...8 lines deleted...]
-        <v>46415</v>
+        <v>2642</v>
+      </c>
+      <c r="B1199" s="14" t="s">
+        <v>2643</v>
+      </c>
+      <c r="C1199" s="80" t="s">
+        <v>3239</v>
+      </c>
+      <c r="D1199" s="19">
+        <v>46436</v>
       </c>
       <c r="E1199" s="68"/>
       <c r="F1199" s="68"/>
     </row>
-    <row r="1200" spans="1:6" ht="33.75">
+    <row r="1200" spans="1:6" ht="22.5">
       <c r="A1200" s="3" t="s">
-        <v>2650</v>
-[...5 lines deleted...]
-        <v>2652</v>
+        <v>2644</v>
+      </c>
+      <c r="B1200" s="11" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C1200" s="80" t="s">
+        <v>2646</v>
       </c>
       <c r="D1200" s="19">
-        <v>46415</v>
+        <v>46437</v>
       </c>
       <c r="E1200" s="68"/>
       <c r="F1200" s="68"/>
     </row>
-    <row r="1201" spans="1:6" ht="45">
+    <row r="1201" spans="1:6" ht="78.75">
       <c r="A1201" s="3" t="s">
-        <v>2653</v>
-[...5 lines deleted...]
-        <v>2655</v>
+        <v>2647</v>
+      </c>
+      <c r="B1201" s="11" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C1201" s="80" t="s">
+        <v>2649</v>
       </c>
       <c r="D1201" s="29">
-        <v>46420</v>
+        <v>46437</v>
       </c>
       <c r="E1201" s="68"/>
       <c r="F1201" s="68"/>
     </row>
-    <row r="1202" spans="1:6">
+    <row r="1202" spans="1:6" ht="146.25">
       <c r="A1202" s="3" t="s">
-        <v>2656</v>
+        <v>2651</v>
       </c>
       <c r="B1202" s="10" t="s">
-        <v>2657</v>
-[...5 lines deleted...]
-        <v>46416</v>
+        <v>2650</v>
+      </c>
+      <c r="C1202" s="80" t="s">
+        <v>2911</v>
+      </c>
+      <c r="D1202" s="19">
+        <v>46438</v>
       </c>
       <c r="E1202" s="68"/>
       <c r="F1202" s="68"/>
     </row>
-    <row r="1203" spans="1:6" ht="67.5">
-[...10 lines deleted...]
-        <v>46303</v>
+    <row r="1203" spans="1:6" ht="22.5">
+      <c r="A1203" s="93" t="s">
+        <v>2893</v>
+      </c>
+      <c r="B1203" s="14" t="s">
+        <v>2894</v>
+      </c>
+      <c r="C1203" s="94" t="s">
+        <v>3241</v>
+      </c>
+      <c r="D1203" s="19">
+        <v>46441</v>
       </c>
       <c r="E1203" s="68"/>
       <c r="F1203" s="68"/>
     </row>
-    <row r="1204" spans="1:6" ht="22.5">
-[...10 lines deleted...]
-        <v>46421</v>
+    <row r="1204" spans="1:6" ht="87" customHeight="1">
+      <c r="A1204" s="93" t="s">
+        <v>2895</v>
+      </c>
+      <c r="B1204" s="95" t="s">
+        <v>2424</v>
+      </c>
+      <c r="C1204" s="94" t="s">
+        <v>3413</v>
+      </c>
+      <c r="D1204" s="19">
+        <v>46441</v>
       </c>
       <c r="E1204" s="68"/>
       <c r="F1204" s="68"/>
     </row>
-    <row r="1205" spans="1:6" ht="67.5">
-[...1 lines deleted...]
-        <v>2662</v>
+    <row r="1205" spans="1:6" ht="90">
+      <c r="A1205" s="93" t="s">
+        <v>2897</v>
       </c>
       <c r="B1205" s="14" t="s">
-        <v>2663</v>
-[...5 lines deleted...]
-        <v>46421</v>
+        <v>2898</v>
+      </c>
+      <c r="C1205" s="94" t="s">
+        <v>2899</v>
+      </c>
+      <c r="D1205" s="19">
+        <v>46442</v>
       </c>
       <c r="E1205" s="68"/>
       <c r="F1205" s="68"/>
     </row>
-    <row r="1206" spans="1:6" ht="90">
-[...10 lines deleted...]
-        <v>46421</v>
+    <row r="1206" spans="1:6" ht="33.75">
+      <c r="A1206" s="93" t="s">
+        <v>2900</v>
+      </c>
+      <c r="B1206" s="14" t="s">
+        <v>2901</v>
+      </c>
+      <c r="C1206" s="94" t="s">
+        <v>3240</v>
+      </c>
+      <c r="D1206" s="19">
+        <v>46438</v>
       </c>
       <c r="E1206" s="68"/>
       <c r="F1206" s="68"/>
     </row>
-    <row r="1207" spans="1:6" ht="28.5" customHeight="1">
-[...1 lines deleted...]
-        <v>2667</v>
+    <row r="1207" spans="1:6" ht="22.5">
+      <c r="A1207" s="93" t="s">
+        <v>2903</v>
       </c>
       <c r="B1207" s="14" t="s">
-        <v>2668</v>
-[...5 lines deleted...]
-        <v>46421</v>
+        <v>2904</v>
+      </c>
+      <c r="C1207" s="94" t="s">
+        <v>2905</v>
+      </c>
+      <c r="D1207" s="19">
+        <v>46443</v>
       </c>
       <c r="E1207" s="68"/>
       <c r="F1207" s="68"/>
     </row>
-    <row r="1208" spans="1:6" ht="60">
-[...7 lines deleted...]
-        <v>10</v>
+    <row r="1208" spans="1:6" ht="22.5">
+      <c r="A1208" s="93" t="s">
+        <v>2906</v>
+      </c>
+      <c r="B1208" s="95" t="s">
+        <v>2907</v>
+      </c>
+      <c r="C1208" s="94" t="s">
+        <v>2905</v>
       </c>
       <c r="D1208" s="19">
-        <v>46424</v>
+        <v>46443</v>
       </c>
       <c r="E1208" s="68"/>
       <c r="F1208" s="68"/>
     </row>
-    <row r="1209" spans="1:6" ht="90">
-[...1 lines deleted...]
-        <v>2673</v>
+    <row r="1209" spans="1:6">
+      <c r="A1209" s="93" t="s">
+        <v>2928</v>
       </c>
       <c r="B1209" s="14" t="s">
-        <v>2674</v>
-[...5 lines deleted...]
-        <v>46425</v>
+        <v>2929</v>
+      </c>
+      <c r="C1209" s="94" t="s">
+        <v>11</v>
+      </c>
+      <c r="D1209" s="19">
+        <v>46443</v>
       </c>
       <c r="E1209" s="68"/>
       <c r="F1209" s="68"/>
     </row>
-    <row r="1210" spans="1:6" ht="228.75" customHeight="1">
-[...10 lines deleted...]
-        <v>46423</v>
+    <row r="1210" spans="1:6" ht="22.5">
+      <c r="A1210" s="93" t="s">
+        <v>2930</v>
+      </c>
+      <c r="B1210" s="14" t="s">
+        <v>2931</v>
+      </c>
+      <c r="C1210" s="102" t="s">
+        <v>2932</v>
+      </c>
+      <c r="D1210" s="19">
+        <v>46445</v>
       </c>
       <c r="E1210" s="68"/>
       <c r="F1210" s="68"/>
     </row>
-    <row r="1211" spans="1:6" ht="78.75">
+    <row r="1211" spans="1:6">
       <c r="A1211" s="3" t="s">
-        <v>2679</v>
+        <v>2933</v>
       </c>
       <c r="B1211" s="14" t="s">
-        <v>2680</v>
-[...5 lines deleted...]
-        <v>46427</v>
+        <v>2934</v>
+      </c>
+      <c r="C1211" s="10" t="s">
+        <v>2935</v>
+      </c>
+      <c r="D1211" s="19">
+        <v>46445</v>
       </c>
       <c r="E1211" s="68"/>
       <c r="F1211" s="68"/>
     </row>
-    <row r="1212" spans="1:6" ht="33.75">
-[...1 lines deleted...]
-        <v>2681</v>
+    <row r="1212" spans="1:6">
+      <c r="A1212" s="93" t="s">
+        <v>2936</v>
       </c>
       <c r="B1212" s="14" t="s">
-        <v>2682</v>
-[...5 lines deleted...]
-        <v>46429</v>
+        <v>2937</v>
+      </c>
+      <c r="C1212" s="94" t="s">
+        <v>2938</v>
+      </c>
+      <c r="D1212" s="19">
+        <v>46445</v>
       </c>
       <c r="E1212" s="68"/>
       <c r="F1212" s="68"/>
     </row>
-    <row r="1213" spans="1:6" ht="409.5">
-[...7 lines deleted...]
-        <v>2686</v>
+    <row r="1213" spans="1:6" ht="69" customHeight="1">
+      <c r="A1213" s="93" t="s">
+        <v>2939</v>
+      </c>
+      <c r="B1213" s="14" t="s">
+        <v>2940</v>
+      </c>
+      <c r="C1213" s="94" t="s">
+        <v>3822</v>
       </c>
       <c r="D1213" s="19">
-        <v>46430</v>
+        <v>46445</v>
       </c>
       <c r="E1213" s="68"/>
       <c r="F1213" s="68"/>
     </row>
-    <row r="1214" spans="1:6" ht="123.75">
+    <row r="1214" spans="1:6" ht="96.95" customHeight="1">
       <c r="A1214" s="3" t="s">
-        <v>2687</v>
+        <v>2941</v>
       </c>
       <c r="B1214" s="10" t="s">
-        <v>2688</v>
-[...5 lines deleted...]
-        <v>46429</v>
+        <v>1695</v>
+      </c>
+      <c r="C1214" s="10" t="s">
+        <v>2942</v>
+      </c>
+      <c r="D1214" s="19">
+        <v>46448</v>
       </c>
       <c r="E1214" s="68"/>
       <c r="F1214" s="68"/>
     </row>
-    <row r="1215" spans="1:6" ht="56.25">
-[...10 lines deleted...]
-        <v>46435</v>
+    <row r="1215" spans="1:6" ht="232.5" customHeight="1">
+      <c r="A1215" s="62" t="s">
+        <v>2621</v>
+      </c>
+      <c r="B1215" s="10" t="s">
+        <v>2622</v>
+      </c>
+      <c r="C1215" s="80" t="s">
+        <v>2909</v>
+      </c>
+      <c r="D1215" s="29">
+        <v>46423</v>
       </c>
       <c r="E1215" s="68"/>
       <c r="F1215" s="68"/>
     </row>
-    <row r="1216" spans="1:6" ht="33.75">
+    <row r="1216" spans="1:6" ht="78.75">
       <c r="A1216" s="3" t="s">
-        <v>2692</v>
-[...8 lines deleted...]
-        <v>46435</v>
+        <v>2623</v>
+      </c>
+      <c r="B1216" s="14" t="s">
+        <v>2624</v>
+      </c>
+      <c r="C1216" s="80" t="s">
+        <v>2910</v>
+      </c>
+      <c r="D1216" s="29">
+        <v>46427</v>
       </c>
       <c r="E1216" s="68"/>
       <c r="F1216" s="68"/>
     </row>
     <row r="1217" spans="1:6" ht="33.75">
       <c r="A1217" s="3" t="s">
-        <v>2696</v>
-[...8 lines deleted...]
-        <v>46436</v>
+        <v>2625</v>
+      </c>
+      <c r="B1217" s="14" t="s">
+        <v>2626</v>
+      </c>
+      <c r="C1217" s="80" t="s">
+        <v>2627</v>
+      </c>
+      <c r="D1217" s="29">
+        <v>46429</v>
       </c>
       <c r="E1217" s="68"/>
       <c r="F1217" s="68"/>
     </row>
-    <row r="1218" spans="1:6" ht="157.5">
-[...7 lines deleted...]
-        <v>3332</v>
+    <row r="1218" spans="1:6" ht="409.5">
+      <c r="A1218" s="2" t="s">
+        <v>2628</v>
+      </c>
+      <c r="B1218" s="10" t="s">
+        <v>2629</v>
+      </c>
+      <c r="C1218" s="80" t="s">
+        <v>2630</v>
       </c>
       <c r="D1218" s="19">
-        <v>46436</v>
+        <v>46430</v>
       </c>
       <c r="E1218" s="68"/>
       <c r="F1218" s="68"/>
     </row>
-    <row r="1219" spans="1:6" ht="22.5">
+    <row r="1219" spans="1:6" ht="123.75">
       <c r="A1219" s="3" t="s">
-        <v>2700</v>
-[...8 lines deleted...]
-        <v>46437</v>
+        <v>2631</v>
+      </c>
+      <c r="B1219" s="10" t="s">
+        <v>2632</v>
+      </c>
+      <c r="C1219" s="80" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D1219" s="29">
+        <v>46429</v>
       </c>
       <c r="E1219" s="68"/>
       <c r="F1219" s="68"/>
     </row>
-    <row r="1220" spans="1:6" ht="78.75">
+    <row r="1220" spans="1:6" ht="56.25">
       <c r="A1220" s="3" t="s">
-        <v>2703</v>
-[...8 lines deleted...]
-        <v>46437</v>
+        <v>2633</v>
+      </c>
+      <c r="B1220" s="63" t="s">
+        <v>2634</v>
+      </c>
+      <c r="C1220" s="80" t="s">
+        <v>2635</v>
+      </c>
+      <c r="D1220" s="19">
+        <v>46435</v>
       </c>
       <c r="E1220" s="68"/>
       <c r="F1220" s="68"/>
     </row>
-    <row r="1221" spans="1:6" ht="146.25">
+    <row r="1221" spans="1:6" ht="22.5">
       <c r="A1221" s="3" t="s">
-        <v>2707</v>
+        <v>2636</v>
       </c>
       <c r="B1221" s="10" t="s">
-        <v>2706</v>
-[...2 lines deleted...]
-        <v>3008</v>
+        <v>2637</v>
+      </c>
+      <c r="C1221" s="80" t="s">
+        <v>2638</v>
       </c>
       <c r="D1221" s="19">
-        <v>46438</v>
+        <v>46435</v>
       </c>
       <c r="E1221" s="68"/>
       <c r="F1221" s="68"/>
     </row>
-    <row r="1222" spans="1:6" ht="22.5">
-[...7 lines deleted...]
-        <v>3334</v>
+    <row r="1222" spans="1:6" ht="33.75">
+      <c r="A1222" s="3" t="s">
+        <v>2640</v>
+      </c>
+      <c r="B1222" s="10" t="s">
+        <v>2641</v>
+      </c>
+      <c r="C1222" s="80" t="s">
+        <v>3414</v>
       </c>
       <c r="D1222" s="19">
-        <v>46441</v>
+        <v>46436</v>
       </c>
       <c r="E1222" s="68"/>
       <c r="F1222" s="68"/>
     </row>
-    <row r="1223" spans="1:6" ht="87" customHeight="1">
-[...7 lines deleted...]
-        <v>3513</v>
+    <row r="1223" spans="1:6" ht="157.5">
+      <c r="A1223" s="3" t="s">
+        <v>2642</v>
+      </c>
+      <c r="B1223" s="14" t="s">
+        <v>2643</v>
+      </c>
+      <c r="C1223" s="80" t="s">
+        <v>3415</v>
       </c>
       <c r="D1223" s="19">
-        <v>46441</v>
+        <v>46436</v>
       </c>
       <c r="E1223" s="68"/>
       <c r="F1223" s="68"/>
     </row>
-    <row r="1224" spans="1:6" ht="90">
-[...7 lines deleted...]
-        <v>2969</v>
+    <row r="1224" spans="1:6" ht="22.5">
+      <c r="A1224" s="3" t="s">
+        <v>2644</v>
+      </c>
+      <c r="B1224" s="11" t="s">
+        <v>2645</v>
+      </c>
+      <c r="C1224" s="80" t="s">
+        <v>2646</v>
       </c>
       <c r="D1224" s="19">
-        <v>46442</v>
+        <v>46437</v>
       </c>
       <c r="E1224" s="68"/>
       <c r="F1224" s="68"/>
     </row>
-    <row r="1225" spans="1:6" ht="33.75">
-[...10 lines deleted...]
-        <v>46438</v>
+    <row r="1225" spans="1:6" ht="108.95" customHeight="1">
+      <c r="A1225" s="3" t="s">
+        <v>2647</v>
+      </c>
+      <c r="B1225" s="11" t="s">
+        <v>2648</v>
+      </c>
+      <c r="C1225" s="80" t="s">
+        <v>2649</v>
+      </c>
+      <c r="D1225" s="29">
+        <v>46437</v>
       </c>
       <c r="E1225" s="68"/>
       <c r="F1225" s="68"/>
     </row>
-    <row r="1226" spans="1:6" ht="22.5">
-[...7 lines deleted...]
-        <v>2975</v>
+    <row r="1226" spans="1:6" ht="146.25">
+      <c r="A1226" s="3" t="s">
+        <v>2651</v>
+      </c>
+      <c r="B1226" s="10" t="s">
+        <v>2650</v>
+      </c>
+      <c r="C1226" s="80" t="s">
+        <v>2911</v>
       </c>
       <c r="D1226" s="19">
-        <v>46443</v>
+        <v>46438</v>
       </c>
       <c r="E1226" s="68"/>
       <c r="F1226" s="68"/>
     </row>
     <row r="1227" spans="1:6" ht="22.5">
-      <c r="A1227" s="95" t="s">
-[...6 lines deleted...]
-        <v>2975</v>
+      <c r="A1227" s="93" t="s">
+        <v>2893</v>
+      </c>
+      <c r="B1227" s="14" t="s">
+        <v>2894</v>
+      </c>
+      <c r="C1227" s="94" t="s">
+        <v>3241</v>
       </c>
       <c r="D1227" s="19">
-        <v>46443</v>
+        <v>46441</v>
       </c>
       <c r="E1227" s="68"/>
       <c r="F1227" s="68"/>
     </row>
-    <row r="1228" spans="1:6">
-[...6 lines deleted...]
-      <c r="C1228" s="96" t="s">
+    <row r="1228" spans="1:6" ht="86.25" customHeight="1">
+      <c r="A1228" s="93" t="s">
+        <v>2895</v>
+      </c>
+      <c r="B1228" s="95" t="s">
+        <v>2424</v>
+      </c>
+      <c r="C1228" s="94" t="s">
+        <v>2896</v>
+      </c>
+      <c r="D1228" s="19">
+        <v>46441</v>
+      </c>
+      <c r="F1228" s="68"/>
+    </row>
+    <row r="1229" spans="1:6" ht="90">
+      <c r="A1229" s="93" t="s">
+        <v>2897</v>
+      </c>
+      <c r="B1229" s="14" t="s">
+        <v>2898</v>
+      </c>
+      <c r="C1229" s="94" t="s">
+        <v>2899</v>
+      </c>
+      <c r="D1229" s="19">
+        <v>46442</v>
+      </c>
+      <c r="F1229" s="68"/>
+    </row>
+    <row r="1230" spans="1:6" ht="33.75">
+      <c r="A1230" s="93" t="s">
+        <v>2900</v>
+      </c>
+      <c r="B1230" s="14" t="s">
+        <v>2901</v>
+      </c>
+      <c r="C1230" s="94" t="s">
+        <v>3242</v>
+      </c>
+      <c r="D1230" s="19">
+        <v>46438</v>
+      </c>
+      <c r="F1230" s="68"/>
+    </row>
+    <row r="1231" spans="1:6" ht="22.5">
+      <c r="A1231" s="93" t="s">
+        <v>2903</v>
+      </c>
+      <c r="B1231" s="14" t="s">
+        <v>2904</v>
+      </c>
+      <c r="C1231" s="94" t="s">
+        <v>2905</v>
+      </c>
+      <c r="D1231" s="19">
+        <v>46443</v>
+      </c>
+      <c r="F1231" s="68"/>
+    </row>
+    <row r="1232" spans="1:6" ht="22.5">
+      <c r="A1232" s="93" t="s">
+        <v>2906</v>
+      </c>
+      <c r="B1232" s="95" t="s">
+        <v>2907</v>
+      </c>
+      <c r="C1232" s="94" t="s">
+        <v>2905</v>
+      </c>
+      <c r="D1232" s="19">
+        <v>46443</v>
+      </c>
+      <c r="F1232" s="68"/>
+    </row>
+    <row r="1233" spans="1:6">
+      <c r="A1233" s="93" t="s">
+        <v>2928</v>
+      </c>
+      <c r="B1233" s="14" t="s">
+        <v>2929</v>
+      </c>
+      <c r="C1233" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="D1228" s="19">
+      <c r="D1233" s="19">
         <v>46443</v>
       </c>
-      <c r="E1228" s="68"/>
-[...12 lines deleted...]
-      <c r="D1229" s="19">
+    </row>
+    <row r="1234" spans="1:6" ht="22.5">
+      <c r="A1234" s="93" t="s">
+        <v>2930</v>
+      </c>
+      <c r="B1234" s="14" t="s">
+        <v>2931</v>
+      </c>
+      <c r="C1234" s="102" t="s">
+        <v>2932</v>
+      </c>
+      <c r="D1234" s="19">
         <v>46445</v>
       </c>
-      <c r="E1229" s="68"/>
-[...12 lines deleted...]
-      <c r="D1230" s="19">
+    </row>
+    <row r="1235" spans="1:6">
+      <c r="A1235" s="3" t="s">
+        <v>2933</v>
+      </c>
+      <c r="B1235" s="14" t="s">
+        <v>2934</v>
+      </c>
+      <c r="C1235" s="10" t="s">
+        <v>2935</v>
+      </c>
+      <c r="D1235" s="19">
         <v>46445</v>
       </c>
-      <c r="E1230" s="68"/>
-[...12 lines deleted...]
-      <c r="D1231" s="19">
+    </row>
+    <row r="1236" spans="1:6">
+      <c r="A1236" s="93" t="s">
+        <v>2936</v>
+      </c>
+      <c r="B1236" s="14" t="s">
+        <v>2937</v>
+      </c>
+      <c r="C1236" s="94" t="s">
+        <v>2938</v>
+      </c>
+      <c r="D1236" s="19">
         <v>46445</v>
       </c>
-      <c r="E1231" s="68"/>
-[...12 lines deleted...]
-      <c r="D1232" s="19">
+    </row>
+    <row r="1237" spans="1:6" ht="63.6" customHeight="1">
+      <c r="A1237" s="93" t="s">
+        <v>2939</v>
+      </c>
+      <c r="B1237" s="14" t="s">
+        <v>2940</v>
+      </c>
+      <c r="C1237" s="94" t="s">
+        <v>3823</v>
+      </c>
+      <c r="D1237" s="19">
         <v>46445</v>
       </c>
-      <c r="E1232" s="68"/>
-[...12 lines deleted...]
-      <c r="D1233" s="19">
+    </row>
+    <row r="1238" spans="1:6" ht="96.95" customHeight="1">
+      <c r="A1238" s="3" t="s">
+        <v>2941</v>
+      </c>
+      <c r="B1238" s="10" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C1238" s="10" t="s">
+        <v>2942</v>
+      </c>
+      <c r="D1238" s="19">
         <v>46448</v>
       </c>
-      <c r="E1233" s="68"/>
-[...90 lines deleted...]
-        <v>2691</v>
+    </row>
+    <row r="1239" spans="1:6" ht="360">
+      <c r="A1239" s="93" t="s">
+        <v>2949</v>
+      </c>
+      <c r="B1239" s="11" t="s">
+        <v>2950</v>
+      </c>
+      <c r="C1239" s="80" t="s">
+        <v>2951</v>
       </c>
       <c r="D1239" s="19">
-        <v>46435</v>
+        <v>46576</v>
       </c>
       <c r="E1239" s="68"/>
       <c r="F1239" s="68"/>
     </row>
-    <row r="1240" spans="1:6" ht="33.75">
-[...12 lines deleted...]
-      <c r="E1240" s="68"/>
+    <row r="1240" spans="1:6" ht="22.5">
+      <c r="A1240" s="93" t="s">
+        <v>653</v>
+      </c>
+      <c r="B1240" s="14" t="s">
+        <v>654</v>
+      </c>
+      <c r="C1240" s="80" t="s">
+        <v>655</v>
+      </c>
+      <c r="D1240" s="104">
+        <v>46449</v>
+      </c>
       <c r="F1240" s="68"/>
     </row>
-    <row r="1241" spans="1:6" ht="33.75">
-[...12 lines deleted...]
-      <c r="E1241" s="68"/>
+    <row r="1241" spans="1:6">
+      <c r="A1241" s="93" t="s">
+        <v>2952</v>
+      </c>
+      <c r="B1241" s="14" t="s">
+        <v>1492</v>
+      </c>
+      <c r="C1241" s="80" t="s">
+        <v>2953</v>
+      </c>
+      <c r="D1241" s="105">
+        <v>46449</v>
+      </c>
       <c r="F1241" s="68"/>
     </row>
-    <row r="1242" spans="1:6" ht="157.5">
-[...6 lines deleted...]
-      <c r="C1242" s="82" t="s">
+    <row r="1242" spans="1:6" ht="22.5">
+      <c r="A1242" s="93" t="s">
+        <v>2954</v>
+      </c>
+      <c r="B1242" s="11" t="s">
+        <v>2955</v>
+      </c>
+      <c r="C1242" s="80" t="s">
+        <v>2956</v>
+      </c>
+      <c r="D1242" s="105">
+        <v>46449</v>
+      </c>
+      <c r="F1242" s="68"/>
+    </row>
+    <row r="1243" spans="1:6">
+      <c r="A1243" s="1" t="s">
+        <v>2947</v>
+      </c>
+      <c r="B1243" s="10" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C1243" s="84" t="s">
+        <v>2948</v>
+      </c>
+      <c r="D1243" s="105">
+        <v>46495</v>
+      </c>
+      <c r="F1243" s="68"/>
+    </row>
+    <row r="1244" spans="1:6" ht="78.75">
+      <c r="A1244" s="3" t="s">
+        <v>2957</v>
+      </c>
+      <c r="B1244" s="95" t="s">
+        <v>2958</v>
+      </c>
+      <c r="C1244" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1244" s="19">
+        <v>46447</v>
+      </c>
+      <c r="E1244" s="106"/>
+      <c r="F1244" s="68"/>
+    </row>
+    <row r="1245" spans="1:6" ht="33.75">
+      <c r="A1245" s="93" t="s">
+        <v>2959</v>
+      </c>
+      <c r="B1245" s="14" t="s">
+        <v>2960</v>
+      </c>
+      <c r="C1245" s="94" t="s">
+        <v>3243</v>
+      </c>
+      <c r="D1245" s="19">
+        <v>46452</v>
+      </c>
+      <c r="F1245" s="68"/>
+    </row>
+    <row r="1246" spans="1:6" ht="81.599999999999994" customHeight="1">
+      <c r="A1246" s="93" t="s">
+        <v>2961</v>
+      </c>
+      <c r="B1246" s="14" t="s">
+        <v>2962</v>
+      </c>
+      <c r="C1246" s="94" t="s">
+        <v>3416</v>
+      </c>
+      <c r="D1246" s="19">
+        <v>46452</v>
+      </c>
+      <c r="F1246" s="68"/>
+    </row>
+    <row r="1247" spans="1:6" ht="22.5">
+      <c r="A1247" s="93" t="s">
+        <v>2963</v>
+      </c>
+      <c r="B1247" s="14" t="s">
+        <v>2964</v>
+      </c>
+      <c r="C1247" s="94" t="s">
+        <v>2965</v>
+      </c>
+      <c r="D1247" s="19">
+        <v>46456</v>
+      </c>
+      <c r="E1247" s="107"/>
+      <c r="F1247" s="68"/>
+    </row>
+    <row r="1248" spans="1:6" ht="67.5">
+      <c r="A1248" s="93" t="s">
+        <v>2966</v>
+      </c>
+      <c r="B1248" s="10" t="s">
+        <v>373</v>
+      </c>
+      <c r="C1248" s="108" t="s">
+        <v>2967</v>
+      </c>
+      <c r="D1248" s="19">
+        <v>46507</v>
+      </c>
+      <c r="F1248" s="68"/>
+    </row>
+    <row r="1249" spans="1:6" ht="27.95" customHeight="1">
+      <c r="A1249" s="93" t="s">
+        <v>2968</v>
+      </c>
+      <c r="B1249" s="14" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C1249" s="94" t="s">
+        <v>2969</v>
+      </c>
+      <c r="D1249" s="19">
+        <v>46457</v>
+      </c>
+      <c r="F1249" s="68"/>
+    </row>
+    <row r="1250" spans="1:6" ht="33.75">
+      <c r="A1250" s="93" t="s">
+        <v>2971</v>
+      </c>
+      <c r="B1250" s="14" t="s">
+        <v>2972</v>
+      </c>
+      <c r="C1250" s="94" t="s">
+        <v>2973</v>
+      </c>
+      <c r="D1250" s="19">
+        <v>46457</v>
+      </c>
+      <c r="F1250" s="68"/>
+    </row>
+    <row r="1251" spans="1:6" ht="81.95" customHeight="1">
+      <c r="A1251" s="93" t="s">
+        <v>2974</v>
+      </c>
+      <c r="B1251" s="95" t="s">
+        <v>2975</v>
+      </c>
+      <c r="C1251" s="109" t="s">
+        <v>2976</v>
+      </c>
+      <c r="D1251" s="104">
+        <v>46457</v>
+      </c>
+      <c r="E1251" s="107"/>
+      <c r="F1251" s="68"/>
+    </row>
+    <row r="1252" spans="1:6" ht="45">
+      <c r="A1252" s="3" t="s">
+        <v>2977</v>
+      </c>
+      <c r="B1252" s="10" t="s">
+        <v>2978</v>
+      </c>
+      <c r="C1252" s="80" t="s">
+        <v>3244</v>
+      </c>
+      <c r="D1252" s="29">
+        <v>46464</v>
+      </c>
+      <c r="F1252" s="68"/>
+    </row>
+    <row r="1253" spans="1:6" ht="135.6" customHeight="1">
+      <c r="A1253" s="93" t="s">
+        <v>2979</v>
+      </c>
+      <c r="B1253" s="14" t="s">
+        <v>2980</v>
+      </c>
+      <c r="C1253" s="94" t="s">
+        <v>3697</v>
+      </c>
+      <c r="D1253" s="19">
+        <v>46458</v>
+      </c>
+      <c r="F1253" s="68"/>
+    </row>
+    <row r="1254" spans="1:6" ht="123.75">
+      <c r="A1254" s="93" t="s">
+        <v>2981</v>
+      </c>
+      <c r="B1254" s="14" t="s">
+        <v>2982</v>
+      </c>
+      <c r="C1254" s="109" t="s">
+        <v>2983</v>
+      </c>
+      <c r="D1254" s="104">
+        <v>46459</v>
+      </c>
+      <c r="F1254" s="68"/>
+    </row>
+    <row r="1255" spans="1:6" ht="22.5">
+      <c r="A1255" s="93" t="s">
+        <v>2984</v>
+      </c>
+      <c r="B1255" s="14" t="s">
+        <v>2985</v>
+      </c>
+      <c r="C1255" s="94" t="s">
+        <v>2986</v>
+      </c>
+      <c r="D1255" s="19">
+        <v>46459</v>
+      </c>
+      <c r="F1255" s="68"/>
+    </row>
+    <row r="1256" spans="1:6">
+      <c r="A1256" s="3" t="s">
+        <v>2987</v>
+      </c>
+      <c r="B1256" s="10" t="s">
+        <v>2988</v>
+      </c>
+      <c r="C1256" s="80" t="s">
+        <v>2989</v>
+      </c>
+      <c r="D1256" s="29">
+        <v>46532</v>
+      </c>
+      <c r="F1256" s="68"/>
+    </row>
+    <row r="1257" spans="1:6" ht="45">
+      <c r="A1257" s="110" t="s">
+        <v>2990</v>
+      </c>
+      <c r="B1257" s="14" t="s">
+        <v>2991</v>
+      </c>
+      <c r="C1257" s="94" t="s">
+        <v>2992</v>
+      </c>
+      <c r="D1257" s="19">
+        <v>46465</v>
+      </c>
+      <c r="E1257" s="107"/>
+      <c r="F1257" s="68"/>
+    </row>
+    <row r="1258" spans="1:6" ht="135">
+      <c r="A1258" s="3" t="s">
+        <v>2993</v>
+      </c>
+      <c r="B1258" s="10" t="s">
+        <v>2994</v>
+      </c>
+      <c r="C1258" s="111" t="s">
+        <v>3245</v>
+      </c>
+      <c r="D1258" s="19">
+        <v>46429</v>
+      </c>
+      <c r="F1258" s="68"/>
+    </row>
+    <row r="1259" spans="1:6" ht="33.75">
+      <c r="A1259" s="93" t="s">
+        <v>1878</v>
+      </c>
+      <c r="B1259" s="14" t="s">
+        <v>1633</v>
+      </c>
+      <c r="C1259" s="80" t="s">
+        <v>3417</v>
+      </c>
+      <c r="D1259" s="104">
+        <v>46506</v>
+      </c>
+      <c r="F1259" s="68"/>
+    </row>
+    <row r="1260" spans="1:6" ht="45">
+      <c r="A1260" s="93" t="s">
+        <v>3246</v>
+      </c>
+      <c r="B1260" s="21" t="s">
+        <v>3247</v>
+      </c>
+      <c r="C1260" s="80" t="s">
+        <v>3248</v>
+      </c>
+      <c r="D1260" s="19">
+        <v>46465</v>
+      </c>
+      <c r="F1260" s="68"/>
+    </row>
+    <row r="1261" spans="1:6" ht="22.5">
+      <c r="A1261" s="93" t="s">
+        <v>3249</v>
+      </c>
+      <c r="B1261" s="14" t="s">
+        <v>3250</v>
+      </c>
+      <c r="C1261" s="80" t="s">
+        <v>3251</v>
+      </c>
+      <c r="D1261" s="19">
+        <v>46465</v>
+      </c>
+      <c r="F1261" s="68"/>
+    </row>
+    <row r="1262" spans="1:6" ht="33.75">
+      <c r="A1262" s="3" t="s">
+        <v>3253</v>
+      </c>
+      <c r="B1262" s="10" t="s">
+        <v>3254</v>
+      </c>
+      <c r="C1262" s="80" t="s">
+        <v>3255</v>
+      </c>
+      <c r="D1262" s="19">
+        <v>46507</v>
+      </c>
+      <c r="F1262" s="68"/>
+    </row>
+    <row r="1263" spans="1:6" ht="56.25">
+      <c r="A1263" s="93" t="s">
+        <v>3257</v>
+      </c>
+      <c r="B1263" s="14" t="s">
+        <v>3256</v>
+      </c>
+      <c r="C1263" s="94" t="s">
+        <v>3258</v>
+      </c>
+      <c r="D1263" s="19">
+        <v>46466</v>
+      </c>
+      <c r="F1263" s="68"/>
+    </row>
+    <row r="1264" spans="1:6">
+      <c r="A1264" s="93" t="s">
+        <v>3259</v>
+      </c>
+      <c r="B1264" s="14" t="s">
+        <v>3260</v>
+      </c>
+      <c r="C1264" s="112" t="s">
+        <v>3261</v>
+      </c>
+      <c r="D1264" s="104">
+        <v>46571</v>
+      </c>
+      <c r="F1264" s="68"/>
+    </row>
+    <row r="1265" spans="1:6" ht="112.5">
+      <c r="A1265" s="3" t="s">
+        <v>3262</v>
+      </c>
+      <c r="B1265" s="10" t="s">
+        <v>3263</v>
+      </c>
+      <c r="C1265" s="86" t="s">
+        <v>13</v>
+      </c>
+      <c r="D1265" s="29">
+        <v>46494</v>
+      </c>
+      <c r="F1265" s="68"/>
+    </row>
+    <row r="1266" spans="1:6" ht="45">
+      <c r="A1266" s="93" t="s">
+        <v>3265</v>
+      </c>
+      <c r="B1266" s="14" t="s">
+        <v>3266</v>
+      </c>
+      <c r="C1266" s="94" t="s">
+        <v>3418</v>
+      </c>
+      <c r="D1266" s="105">
+        <v>46470</v>
+      </c>
+      <c r="E1266" s="107"/>
+      <c r="F1266" s="68"/>
+    </row>
+    <row r="1267" spans="1:6">
+      <c r="A1267" s="93" t="s">
+        <v>3267</v>
+      </c>
+      <c r="B1267" s="14" t="s">
+        <v>3268</v>
+      </c>
+      <c r="C1267" s="94" t="s">
+        <v>3419</v>
+      </c>
+      <c r="D1267" s="19">
+        <v>46471</v>
+      </c>
+      <c r="F1267" s="68"/>
+    </row>
+    <row r="1268" spans="1:6" ht="33.75">
+      <c r="A1268" s="93" t="s">
+        <v>3269</v>
+      </c>
+      <c r="B1268" s="14" t="s">
+        <v>3270</v>
+      </c>
+      <c r="C1268" s="94" t="s">
+        <v>3271</v>
+      </c>
+      <c r="D1268" s="19">
+        <v>46472</v>
+      </c>
+      <c r="F1268" s="68"/>
+    </row>
+    <row r="1269" spans="1:6" ht="135">
+      <c r="A1269" s="93" t="s">
+        <v>3273</v>
+      </c>
+      <c r="B1269" s="14" t="s">
+        <v>3274</v>
+      </c>
+      <c r="C1269" s="109" t="s">
+        <v>3275</v>
+      </c>
+      <c r="D1269" s="29">
+        <v>46478</v>
+      </c>
+      <c r="E1269" s="107" t="s">
+        <v>3276</v>
+      </c>
+      <c r="F1269" s="68"/>
+    </row>
+    <row r="1270" spans="1:6" ht="204" customHeight="1">
+      <c r="A1270" s="93" t="s">
+        <v>3277</v>
+      </c>
+      <c r="B1270" s="14" t="s">
+        <v>3278</v>
+      </c>
+      <c r="C1270" s="109" t="s">
+        <v>3420</v>
+      </c>
+      <c r="D1270" s="29">
+        <v>46477</v>
+      </c>
+      <c r="F1270" s="68"/>
+    </row>
+    <row r="1271" spans="1:6" ht="258.75">
+      <c r="A1271" s="3" t="s">
+        <v>3279</v>
+      </c>
+      <c r="B1271" s="10" t="s">
+        <v>3280</v>
+      </c>
+      <c r="C1271" s="113" t="s">
+        <v>3281</v>
+      </c>
+      <c r="D1271" s="19">
+        <v>46438</v>
+      </c>
+      <c r="F1271" s="68"/>
+    </row>
+    <row r="1272" spans="1:6" ht="67.5">
+      <c r="A1272" s="3" t="s">
+        <v>3282</v>
+      </c>
+      <c r="B1272" s="10" t="s">
+        <v>3283</v>
+      </c>
+      <c r="C1272" s="111" t="s">
+        <v>3421</v>
+      </c>
+      <c r="D1272" s="19">
+        <v>46297</v>
+      </c>
+      <c r="F1272" s="68"/>
+    </row>
+    <row r="1273" spans="1:6" ht="101.25">
+      <c r="A1273" s="93" t="s">
+        <v>3284</v>
+      </c>
+      <c r="B1273" s="14" t="s">
+        <v>3285</v>
+      </c>
+      <c r="C1273" s="94" t="s">
+        <v>3422</v>
+      </c>
+      <c r="D1273" s="29">
+        <v>46477</v>
+      </c>
+      <c r="F1273" s="68"/>
+    </row>
+    <row r="1274" spans="1:6" ht="90">
+      <c r="A1274" s="2" t="s">
+        <v>3286</v>
+      </c>
+      <c r="B1274" s="11" t="s">
+        <v>3287</v>
+      </c>
+      <c r="C1274" s="10" t="s">
+        <v>606</v>
+      </c>
+      <c r="D1274" s="19">
+        <v>46478</v>
+      </c>
+      <c r="F1274" s="68"/>
+    </row>
+    <row r="1275" spans="1:6" ht="146.25">
+      <c r="A1275" s="47" t="s">
+        <v>3288</v>
+      </c>
+      <c r="B1275" s="21" t="s">
+        <v>3289</v>
+      </c>
+      <c r="C1275" s="94" t="s">
+        <v>3290</v>
+      </c>
+      <c r="D1275" s="29">
+        <v>46478</v>
+      </c>
+      <c r="F1275" s="68"/>
+    </row>
+    <row r="1276" spans="1:6" ht="45">
+      <c r="A1276" s="3" t="s">
+        <v>3291</v>
+      </c>
+      <c r="B1276" s="10" t="s">
+        <v>3292</v>
+      </c>
+      <c r="C1276" s="111" t="s">
+        <v>3293</v>
+      </c>
+      <c r="D1276" s="29">
+        <v>46533</v>
+      </c>
+      <c r="F1276" s="68"/>
+    </row>
+    <row r="1277" spans="1:6" ht="168.75" customHeight="1">
+      <c r="A1277" s="93" t="s">
+        <v>3294</v>
+      </c>
+      <c r="B1277" s="95" t="s">
+        <v>3295</v>
+      </c>
+      <c r="C1277" s="94" t="s">
+        <v>3423</v>
+      </c>
+      <c r="D1277" s="29">
+        <v>46485</v>
+      </c>
+      <c r="E1277" s="107"/>
+      <c r="F1277" s="68"/>
+    </row>
+    <row r="1278" spans="1:6" ht="101.25">
+      <c r="A1278" s="3" t="s">
+        <v>3296</v>
+      </c>
+      <c r="B1278" s="10" t="s">
+        <v>3297</v>
+      </c>
+      <c r="C1278" s="111" t="s">
+        <v>13</v>
+      </c>
+      <c r="D1278" s="19">
+        <v>46499</v>
+      </c>
+      <c r="F1278" s="68"/>
+    </row>
+    <row r="1279" spans="1:6" ht="358.5" customHeight="1">
+      <c r="A1279" s="93" t="s">
+        <v>3298</v>
+      </c>
+      <c r="B1279" s="14" t="s">
+        <v>3299</v>
+      </c>
+      <c r="C1279" s="114" t="s">
+        <v>3300</v>
+      </c>
+      <c r="D1279" s="29">
+        <v>46484</v>
+      </c>
+      <c r="F1279" s="68"/>
+    </row>
+    <row r="1280" spans="1:6" ht="241.5" customHeight="1">
+      <c r="A1280" s="4" t="s">
+        <v>3304</v>
+      </c>
+      <c r="B1280" s="10" t="s">
+        <v>3302</v>
+      </c>
+      <c r="C1280" s="115" t="s">
+        <v>3303</v>
+      </c>
+      <c r="D1280" s="104">
+        <v>46485</v>
+      </c>
+      <c r="E1280" s="107"/>
+      <c r="F1280" s="68"/>
+    </row>
+    <row r="1281" spans="1:6">
+      <c r="A1281" s="93" t="s">
+        <v>3305</v>
+      </c>
+      <c r="B1281" s="14" t="s">
+        <v>3306</v>
+      </c>
+      <c r="C1281" s="94" t="s">
+        <v>3424</v>
+      </c>
+      <c r="D1281" s="104">
+        <v>46486</v>
+      </c>
+      <c r="F1281" s="68"/>
+    </row>
+    <row r="1282" spans="1:6" ht="409.5">
+      <c r="A1282" s="116" t="s">
+        <v>3307</v>
+      </c>
+      <c r="B1282" s="14" t="s">
+        <v>3308</v>
+      </c>
+      <c r="C1282" s="109" t="s">
+        <v>3309</v>
+      </c>
+      <c r="D1282" s="104">
+        <v>46486</v>
+      </c>
+      <c r="E1282" s="107"/>
+      <c r="F1282" s="68"/>
+    </row>
+    <row r="1283" spans="1:6" ht="22.5">
+      <c r="A1283" s="52" t="s">
+        <v>3310</v>
+      </c>
+      <c r="B1283" s="14" t="s">
+        <v>3311</v>
+      </c>
+      <c r="C1283" s="10" t="s">
+        <v>3312</v>
+      </c>
+      <c r="D1283" s="104">
+        <v>46487</v>
+      </c>
+      <c r="F1283" s="68"/>
+    </row>
+    <row r="1284" spans="1:6">
+      <c r="A1284" s="93" t="s">
+        <v>3315</v>
+      </c>
+      <c r="B1284" s="14" t="s">
+        <v>3316</v>
+      </c>
+      <c r="C1284" s="109" t="s">
+        <v>3317</v>
+      </c>
+      <c r="D1284" s="104">
+        <v>46490</v>
+      </c>
+      <c r="F1284" s="68"/>
+    </row>
+    <row r="1285" spans="1:6" ht="56.25">
+      <c r="A1285" s="93" t="s">
+        <v>3318</v>
+      </c>
+      <c r="B1285" s="14" t="s">
+        <v>3319</v>
+      </c>
+      <c r="C1285" s="94" t="s">
+        <v>3425</v>
+      </c>
+      <c r="D1285" s="104">
+        <v>46490</v>
+      </c>
+      <c r="F1285" s="68"/>
+    </row>
+    <row r="1286" spans="1:6" ht="22.5">
+      <c r="A1286" s="93" t="s">
+        <v>3321</v>
+      </c>
+      <c r="B1286" s="95" t="s">
+        <v>3322</v>
+      </c>
+      <c r="C1286" s="94" t="s">
+        <v>3323</v>
+      </c>
+      <c r="D1286" s="104">
+        <v>46491</v>
+      </c>
+      <c r="F1286" s="68"/>
+    </row>
+    <row r="1287" spans="1:6" ht="56.25">
+      <c r="A1287" s="93" t="s">
+        <v>3324</v>
+      </c>
+      <c r="B1287" s="14" t="s">
+        <v>3325</v>
+      </c>
+      <c r="C1287" s="94" t="s">
+        <v>3698</v>
+      </c>
+      <c r="D1287" s="104">
+        <v>46491</v>
+      </c>
+      <c r="F1287" s="68"/>
+    </row>
+    <row r="1288" spans="1:6" ht="67.5">
+      <c r="A1288" s="93" t="s">
+        <v>3326</v>
+      </c>
+      <c r="B1288" s="95" t="s">
+        <v>3327</v>
+      </c>
+      <c r="C1288" s="109" t="s">
+        <v>301</v>
+      </c>
+      <c r="D1288" s="104">
+        <v>46366</v>
+      </c>
+      <c r="F1288" s="68"/>
+    </row>
+    <row r="1289" spans="1:6" ht="129.75" customHeight="1">
+      <c r="A1289" s="93" t="s">
+        <v>3328</v>
+      </c>
+      <c r="B1289" s="14" t="s">
+        <v>3329</v>
+      </c>
+      <c r="C1289" s="109" t="s">
+        <v>3426</v>
+      </c>
+      <c r="D1289" s="104">
+        <v>46494</v>
+      </c>
+      <c r="F1289" s="68"/>
+    </row>
+    <row r="1290" spans="1:6">
+      <c r="A1290" s="93" t="s">
+        <v>3498</v>
+      </c>
+      <c r="B1290" s="14" t="s">
+        <v>3330</v>
+      </c>
+      <c r="C1290" s="94" t="s">
+        <v>3331</v>
+      </c>
+      <c r="D1290" s="104">
+        <v>46506</v>
+      </c>
+      <c r="F1290" s="68"/>
+    </row>
+    <row r="1291" spans="1:6" ht="22.5">
+      <c r="A1291" s="93" t="s">
+        <v>3434</v>
+      </c>
+      <c r="B1291" s="14" t="s">
+        <v>3332</v>
+      </c>
+      <c r="C1291" s="80" t="s">
+        <v>3333</v>
+      </c>
+      <c r="D1291" s="104">
+        <v>46506</v>
+      </c>
+      <c r="F1291" s="68"/>
+    </row>
+    <row r="1292" spans="1:6" ht="33.75">
+      <c r="A1292" s="93" t="s">
+        <v>3334</v>
+      </c>
+      <c r="B1292" s="14" t="s">
+        <v>3335</v>
+      </c>
+      <c r="C1292" s="94" t="s">
+        <v>3336</v>
+      </c>
+      <c r="D1292" s="19">
+        <v>46494</v>
+      </c>
+      <c r="F1292" s="68"/>
+    </row>
+    <row r="1293" spans="1:6" ht="45">
+      <c r="A1293" s="93" t="s">
+        <v>3337</v>
+      </c>
+      <c r="B1293" s="14" t="s">
+        <v>3338</v>
+      </c>
+      <c r="C1293" s="94" t="s">
+        <v>3336</v>
+      </c>
+      <c r="D1293" s="104">
+        <v>46494</v>
+      </c>
+      <c r="F1293" s="68"/>
+    </row>
+    <row r="1294" spans="1:6" ht="409.5">
+      <c r="A1294" s="3" t="s">
+        <v>3349</v>
+      </c>
+      <c r="B1294" s="95" t="s">
+        <v>3339</v>
+      </c>
+      <c r="C1294" s="109" t="s">
+        <v>3427</v>
+      </c>
+      <c r="D1294" s="104">
+        <v>46497</v>
+      </c>
+      <c r="F1294" s="68"/>
+    </row>
+    <row r="1295" spans="1:6" ht="33.75">
+      <c r="A1295" s="93" t="s">
+        <v>3341</v>
+      </c>
+      <c r="B1295" s="14" t="s">
+        <v>3342</v>
+      </c>
+      <c r="C1295" s="109" t="s">
+        <v>3343</v>
+      </c>
+      <c r="D1295" s="104">
+        <v>46498</v>
+      </c>
+      <c r="F1295" s="68"/>
+    </row>
+    <row r="1296" spans="1:6" ht="168.75">
+      <c r="A1296" s="93" t="s">
+        <v>3344</v>
+      </c>
+      <c r="B1296" s="14" t="s">
+        <v>3345</v>
+      </c>
+      <c r="C1296" s="109" t="s">
+        <v>3343</v>
+      </c>
+      <c r="D1296" s="104">
+        <v>46498</v>
+      </c>
+      <c r="F1296" s="68"/>
+    </row>
+    <row r="1297" spans="1:6" ht="81" customHeight="1">
+      <c r="A1297" s="93" t="s">
+        <v>3346</v>
+      </c>
+      <c r="B1297" s="95" t="s">
+        <v>3347</v>
+      </c>
+      <c r="C1297" s="80" t="s">
+        <v>3348</v>
+      </c>
+      <c r="D1297" s="104">
+        <v>46498</v>
+      </c>
+      <c r="F1297" s="68"/>
+    </row>
+    <row r="1298" spans="1:6">
+      <c r="A1298" s="93" t="s">
+        <v>3350</v>
+      </c>
+      <c r="B1298" s="14" t="s">
+        <v>3351</v>
+      </c>
+      <c r="C1298" s="94" t="s">
+        <v>2483</v>
+      </c>
+      <c r="D1298" s="104">
+        <v>46506</v>
+      </c>
+      <c r="F1298" s="68"/>
+    </row>
+    <row r="1299" spans="1:6" ht="22.5">
+      <c r="A1299" s="93" t="s">
+        <v>3352</v>
+      </c>
+      <c r="B1299" s="14" t="s">
+        <v>3353</v>
+      </c>
+      <c r="C1299" s="109" t="s">
+        <v>3343</v>
+      </c>
+      <c r="D1299" s="104">
+        <v>46505</v>
+      </c>
+      <c r="F1299" s="68"/>
+    </row>
+    <row r="1300" spans="1:6">
+      <c r="A1300" s="93" t="s">
+        <v>3354</v>
+      </c>
+      <c r="B1300" s="14" t="s">
+        <v>3355</v>
+      </c>
+      <c r="C1300" s="80" t="s">
+        <v>3356</v>
+      </c>
+      <c r="D1300" s="104">
+        <v>46505</v>
+      </c>
+      <c r="F1300" s="68"/>
+    </row>
+    <row r="1301" spans="1:6" ht="22.5">
+      <c r="A1301" s="93" t="s">
+        <v>3428</v>
+      </c>
+      <c r="B1301" s="95" t="s">
+        <v>3429</v>
+      </c>
+      <c r="C1301" s="10" t="s">
+        <v>3430</v>
+      </c>
+      <c r="D1301" s="29">
+        <v>46556</v>
+      </c>
+      <c r="F1301" s="68"/>
+    </row>
+    <row r="1302" spans="1:6" ht="22.5">
+      <c r="A1302" s="93" t="s">
+        <v>3431</v>
+      </c>
+      <c r="B1302" s="95" t="s">
+        <v>3432</v>
+      </c>
+      <c r="C1302" s="94" t="s">
+        <v>3824</v>
+      </c>
+      <c r="D1302" s="104">
+        <v>46506</v>
+      </c>
+      <c r="F1302" s="68"/>
+    </row>
+    <row r="1303" spans="1:6" ht="180">
+      <c r="A1303" s="4" t="s">
+        <v>3435</v>
+      </c>
+      <c r="B1303" s="10" t="s">
+        <v>3436</v>
+      </c>
+      <c r="C1303" s="80" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1303" s="29">
+        <v>46560</v>
+      </c>
+      <c r="F1303" s="68"/>
+    </row>
+    <row r="1304" spans="1:6" ht="324" customHeight="1">
+      <c r="A1304" s="93" t="s">
+        <v>3438</v>
+      </c>
+      <c r="B1304" s="14" t="s">
+        <v>3437</v>
+      </c>
+      <c r="C1304" s="109" t="s">
+        <v>3343</v>
+      </c>
+      <c r="D1304" s="104">
+        <v>46506</v>
+      </c>
+      <c r="F1304" s="68"/>
+    </row>
+    <row r="1305" spans="1:6" ht="114.6" customHeight="1">
+      <c r="A1305" s="93" t="s">
+        <v>3441</v>
+      </c>
+      <c r="B1305" s="14" t="s">
+        <v>3440</v>
+      </c>
+      <c r="C1305" s="94" t="s">
+        <v>606</v>
+      </c>
+      <c r="D1305" s="104">
+        <v>46508</v>
+      </c>
+      <c r="F1305" s="68"/>
+    </row>
+    <row r="1306" spans="1:6" ht="22.5">
+      <c r="A1306" s="93" t="s">
+        <v>3442</v>
+      </c>
+      <c r="B1306" s="21" t="s">
+        <v>3443</v>
+      </c>
+      <c r="C1306" s="109" t="s">
+        <v>3343</v>
+      </c>
+      <c r="D1306" s="104">
+        <v>46508</v>
+      </c>
+      <c r="F1306" s="68"/>
+    </row>
+    <row r="1307" spans="1:6" ht="158.44999999999999" customHeight="1">
+      <c r="A1307" s="93" t="s">
+        <v>3446</v>
+      </c>
+      <c r="B1307" s="14" t="s">
+        <v>3444</v>
+      </c>
+      <c r="C1307" s="109" t="s">
+        <v>3445</v>
+      </c>
+      <c r="D1307" s="104">
+        <v>46508</v>
+      </c>
+      <c r="F1307" s="68"/>
+    </row>
+    <row r="1308" spans="1:6" ht="33.75">
+      <c r="A1308" s="93" t="s">
+        <v>3447</v>
+      </c>
+      <c r="B1308" s="14" t="s">
+        <v>3448</v>
+      </c>
+      <c r="C1308" s="94" t="s">
+        <v>3449</v>
+      </c>
+      <c r="D1308" s="104">
+        <v>46507</v>
+      </c>
+      <c r="F1308" s="68"/>
+    </row>
+    <row r="1309" spans="1:6" ht="289.5" customHeight="1">
+      <c r="A1309" s="93" t="s">
+        <v>3450</v>
+      </c>
+      <c r="B1309" s="95" t="s">
+        <v>3451</v>
+      </c>
+      <c r="C1309" s="94" t="s">
+        <v>3452</v>
+      </c>
+      <c r="D1309" s="104">
+        <v>46511</v>
+      </c>
+      <c r="F1309" s="68"/>
+    </row>
+    <row r="1310" spans="1:6">
+      <c r="A1310" s="93" t="s">
+        <v>3453</v>
+      </c>
+      <c r="B1310" s="95" t="s">
+        <v>3454</v>
+      </c>
+      <c r="C1310" s="94" t="s">
+        <v>3455</v>
+      </c>
+      <c r="D1310" s="104">
+        <v>46512</v>
+      </c>
+      <c r="E1310" s="107"/>
+      <c r="F1310" s="68"/>
+    </row>
+    <row r="1311" spans="1:6" ht="56.25">
+      <c r="A1311" s="93" t="s">
+        <v>3456</v>
+      </c>
+      <c r="B1311" s="95" t="s">
+        <v>3457</v>
+      </c>
+      <c r="C1311" s="94" t="s">
+        <v>3825</v>
+      </c>
+      <c r="D1311" s="104">
+        <v>46427</v>
+      </c>
+      <c r="F1311" s="68"/>
+    </row>
+    <row r="1312" spans="1:6" ht="22.5">
+      <c r="A1312" s="93" t="s">
+        <v>3458</v>
+      </c>
+      <c r="B1312" s="14" t="s">
+        <v>3459</v>
+      </c>
+      <c r="C1312" s="109" t="s">
+        <v>3343</v>
+      </c>
+      <c r="D1312" s="104">
+        <v>46512</v>
+      </c>
+      <c r="F1312" s="68"/>
+    </row>
+    <row r="1313" spans="1:6">
+      <c r="A1313" s="93" t="s">
+        <v>3460</v>
+      </c>
+      <c r="B1313" s="14" t="s">
+        <v>3461</v>
+      </c>
+      <c r="C1313" s="109" t="s">
+        <v>3343</v>
+      </c>
+      <c r="D1313" s="104">
+        <v>46512</v>
+      </c>
+      <c r="F1313" s="68"/>
+    </row>
+    <row r="1314" spans="1:6" ht="45">
+      <c r="A1314" s="93" t="s">
+        <v>3462</v>
+      </c>
+      <c r="B1314" s="14" t="s">
+        <v>832</v>
+      </c>
+      <c r="C1314" s="117" t="s">
+        <v>3463</v>
+      </c>
+      <c r="D1314" s="104">
+        <v>46526</v>
+      </c>
+      <c r="F1314" s="68"/>
+    </row>
+    <row r="1315" spans="1:6" ht="90">
+      <c r="A1315" s="93" t="s">
+        <v>3464</v>
+      </c>
+      <c r="B1315" s="95" t="s">
+        <v>3465</v>
+      </c>
+      <c r="C1315" s="109" t="s">
+        <v>3466</v>
+      </c>
+      <c r="D1315" s="29">
+        <v>46423</v>
+      </c>
+      <c r="F1315" s="68"/>
+    </row>
+    <row r="1316" spans="1:6" ht="67.5">
+      <c r="A1316" s="3" t="s">
+        <v>3467</v>
+      </c>
+      <c r="B1316" s="14" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C1316" s="118" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D1316" s="29">
+        <v>46513</v>
+      </c>
+      <c r="F1316" s="68"/>
+    </row>
+    <row r="1317" spans="1:6" ht="138" customHeight="1">
+      <c r="A1317" s="93" t="s">
+        <v>3468</v>
+      </c>
+      <c r="B1317" s="21" t="s">
+        <v>3469</v>
+      </c>
+      <c r="C1317" s="109" t="s">
+        <v>3343</v>
+      </c>
+      <c r="D1317" s="104">
+        <v>46514</v>
+      </c>
+      <c r="F1317" s="68"/>
+    </row>
+    <row r="1318" spans="1:6" ht="65.45" customHeight="1">
+      <c r="A1318" s="93" t="s">
+        <v>3471</v>
+      </c>
+      <c r="B1318" s="14" t="s">
+        <v>3470</v>
+      </c>
+      <c r="C1318" s="109" t="s">
+        <v>3445</v>
+      </c>
+      <c r="D1318" s="104">
+        <v>46514</v>
+      </c>
+      <c r="F1318" s="68"/>
+    </row>
+    <row r="1319" spans="1:6" ht="171.75" customHeight="1">
+      <c r="A1319" s="93" t="s">
+        <v>3474</v>
+      </c>
+      <c r="B1319" s="14" t="s">
+        <v>3472</v>
+      </c>
+      <c r="C1319" s="94" t="s">
+        <v>3473</v>
+      </c>
+      <c r="D1319" s="104">
+        <v>46515</v>
+      </c>
+      <c r="F1319" s="68"/>
+    </row>
+    <row r="1320" spans="1:6" ht="78.75">
+      <c r="A1320" s="93" t="s">
+        <v>3475</v>
+      </c>
+      <c r="B1320" s="14" t="s">
+        <v>3476</v>
+      </c>
+      <c r="C1320" s="119" t="s">
+        <v>3826</v>
+      </c>
+      <c r="D1320" s="104">
+        <v>46515</v>
+      </c>
+      <c r="F1320" s="68"/>
+    </row>
+    <row r="1321" spans="1:6" ht="22.5">
+      <c r="A1321" s="3" t="s">
+        <v>3477</v>
+      </c>
+      <c r="B1321" s="10" t="s">
+        <v>3478</v>
+      </c>
+      <c r="C1321" s="111" t="s">
+        <v>3479</v>
+      </c>
+      <c r="D1321" s="29">
+        <v>46570</v>
+      </c>
+      <c r="F1321" s="68"/>
+    </row>
+    <row r="1322" spans="1:6" ht="123.75">
+      <c r="A1322" s="93" t="s">
+        <v>3480</v>
+      </c>
+      <c r="B1322" s="95" t="s">
+        <v>2068</v>
+      </c>
+      <c r="C1322" s="94" t="s">
+        <v>3827</v>
+      </c>
+      <c r="D1322" s="104">
+        <v>46333</v>
+      </c>
+      <c r="E1322" s="107"/>
+      <c r="F1322" s="68"/>
+    </row>
+    <row r="1323" spans="1:6" ht="111" customHeight="1">
+      <c r="A1323" s="93" t="s">
+        <v>3483</v>
+      </c>
+      <c r="B1323" s="95" t="s">
+        <v>3481</v>
+      </c>
+      <c r="C1323" s="94" t="s">
+        <v>3482</v>
+      </c>
+      <c r="D1323" s="104">
+        <v>46519</v>
+      </c>
+      <c r="F1323" s="68"/>
+    </row>
+    <row r="1324" spans="1:6" ht="101.25">
+      <c r="A1324" s="93" t="s">
+        <v>3488</v>
+      </c>
+      <c r="B1324" s="14" t="s">
+        <v>3486</v>
+      </c>
+      <c r="C1324" s="94" t="s">
+        <v>3487</v>
+      </c>
+      <c r="D1324" s="104">
+        <v>46520</v>
+      </c>
+      <c r="E1324" s="107"/>
+      <c r="F1324" s="68"/>
+    </row>
+    <row r="1325" spans="1:6" ht="149.44999999999999" customHeight="1">
+      <c r="A1325" s="93" t="s">
+        <v>3491</v>
+      </c>
+      <c r="B1325" s="14" t="s">
+        <v>3489</v>
+      </c>
+      <c r="C1325" s="94" t="s">
+        <v>3490</v>
+      </c>
+      <c r="D1325" s="104">
+        <v>46521</v>
+      </c>
+      <c r="F1325" s="68"/>
+    </row>
+    <row r="1326" spans="1:6" ht="150.75" customHeight="1">
+      <c r="A1326" s="93" t="s">
+        <v>3493</v>
+      </c>
+      <c r="B1326" s="14" t="s">
+        <v>3492</v>
+      </c>
+      <c r="C1326" s="94" t="s">
+        <v>1410</v>
+      </c>
+      <c r="D1326" s="104">
+        <v>46521</v>
+      </c>
+      <c r="F1326" s="68"/>
+    </row>
+    <row r="1327" spans="1:6" ht="178.5" customHeight="1">
+      <c r="A1327" s="93" t="s">
+        <v>3494</v>
+      </c>
+      <c r="B1327" s="14" t="s">
+        <v>3495</v>
+      </c>
+      <c r="C1327" s="94" t="s">
+        <v>3828</v>
+      </c>
+      <c r="D1327" s="19">
+        <v>46526</v>
+      </c>
+      <c r="F1327" s="68"/>
+    </row>
+    <row r="1328" spans="1:6" ht="63.95" customHeight="1">
+      <c r="A1328" s="93" t="s">
+        <v>3496</v>
+      </c>
+      <c r="B1328" s="14" t="s">
+        <v>3497</v>
+      </c>
+      <c r="C1328" s="80" t="s">
+        <v>3829</v>
+      </c>
+      <c r="D1328" s="104">
+        <v>46527</v>
+      </c>
+      <c r="F1328" s="68"/>
+    </row>
+    <row r="1329" spans="1:6">
+      <c r="A1329" s="93" t="s">
+        <v>3499</v>
+      </c>
+      <c r="B1329" s="14" t="s">
+        <v>3500</v>
+      </c>
+      <c r="C1329" s="120" t="s">
+        <v>3501</v>
+      </c>
+      <c r="D1329" s="104">
+        <v>46533</v>
+      </c>
+      <c r="F1329" s="68"/>
+    </row>
+    <row r="1330" spans="1:6" ht="45">
+      <c r="A1330" s="93" t="s">
+        <v>3502</v>
+      </c>
+      <c r="B1330" s="14" t="s">
+        <v>1912</v>
+      </c>
+      <c r="C1330" s="94" t="s">
+        <v>1913</v>
+      </c>
+      <c r="D1330" s="104">
+        <v>46528</v>
+      </c>
+      <c r="E1330" s="107"/>
+      <c r="F1330" s="68"/>
+    </row>
+    <row r="1331" spans="1:6" ht="161.25" customHeight="1">
+      <c r="A1331" s="93" t="s">
+        <v>3504</v>
+      </c>
+      <c r="B1331" s="14" t="s">
+        <v>3503</v>
+      </c>
+      <c r="C1331" s="119" t="s">
+        <v>3830</v>
+      </c>
+      <c r="D1331" s="104">
+        <v>46534</v>
+      </c>
+      <c r="F1331" s="68"/>
+    </row>
+    <row r="1332" spans="1:6" ht="153.94999999999999" customHeight="1">
+      <c r="A1332" s="93" t="s">
+        <v>3507</v>
+      </c>
+      <c r="B1332" s="14" t="s">
+        <v>3505</v>
+      </c>
+      <c r="C1332" s="94" t="s">
+        <v>3506</v>
+      </c>
+      <c r="D1332" s="104">
+        <v>46535</v>
+      </c>
+      <c r="F1332" s="68"/>
+    </row>
+    <row r="1333" spans="1:6">
+      <c r="A1333" s="93" t="s">
+        <v>3511</v>
+      </c>
+      <c r="B1333" s="14" t="s">
+        <v>3512</v>
+      </c>
+      <c r="C1333" s="94" t="s">
+        <v>3513</v>
+      </c>
+      <c r="D1333" s="104">
+        <v>46536</v>
+      </c>
+      <c r="F1333" s="68"/>
+    </row>
+    <row r="1334" spans="1:6" ht="33.75">
+      <c r="A1334" s="52" t="s">
         <v>3515</v>
       </c>
-      <c r="D1242" s="19">
-[...151 lines deleted...]
-      <c r="C1252" s="96" t="s">
+      <c r="B1334" s="14" t="s">
+        <v>3516</v>
+      </c>
+      <c r="C1334" s="94" t="s">
+        <v>3517</v>
+      </c>
+      <c r="D1334" s="104">
+        <v>46540</v>
+      </c>
+      <c r="F1334" s="68"/>
+    </row>
+    <row r="1335" spans="1:6" ht="22.5">
+      <c r="A1335" s="93" t="s">
+        <v>3518</v>
+      </c>
+      <c r="B1335" s="14" t="s">
+        <v>3519</v>
+      </c>
+      <c r="C1335" s="94" t="s">
+        <v>3520</v>
+      </c>
+      <c r="D1335" s="104">
+        <v>46539</v>
+      </c>
+      <c r="F1335" s="68"/>
+    </row>
+    <row r="1336" spans="1:6" ht="33.75">
+      <c r="A1336" s="93" t="s">
+        <v>3521</v>
+      </c>
+      <c r="B1336" s="14" t="s">
+        <v>3522</v>
+      </c>
+      <c r="C1336" s="94" t="s">
+        <v>3523</v>
+      </c>
+      <c r="D1336" s="104">
+        <v>46536</v>
+      </c>
+      <c r="F1336" s="68"/>
+    </row>
+    <row r="1337" spans="1:6" ht="112.5">
+      <c r="A1337" s="121" t="s">
+        <v>3526</v>
+      </c>
+      <c r="B1337" s="14" t="s">
+        <v>3524</v>
+      </c>
+      <c r="C1337" s="94" t="s">
+        <v>3525</v>
+      </c>
+      <c r="D1337" s="104">
+        <v>46541</v>
+      </c>
+      <c r="F1337" s="68"/>
+    </row>
+    <row r="1338" spans="1:6" ht="78.75">
+      <c r="A1338" s="116" t="s">
+        <v>3530</v>
+      </c>
+      <c r="B1338" s="14" t="s">
+        <v>3528</v>
+      </c>
+      <c r="C1338" s="94" t="s">
+        <v>3529</v>
+      </c>
+      <c r="D1338" s="105">
+        <v>46542</v>
+      </c>
+      <c r="F1338" s="68"/>
+    </row>
+    <row r="1339" spans="1:6" ht="45">
+      <c r="A1339" s="1" t="s">
+        <v>3531</v>
+      </c>
+      <c r="B1339" s="11" t="s">
+        <v>3532</v>
+      </c>
+      <c r="C1339" s="57" t="s">
+        <v>3533</v>
+      </c>
+      <c r="D1339" s="104">
+        <v>46541</v>
+      </c>
+      <c r="F1339" s="68"/>
+    </row>
+    <row r="1340" spans="1:6" ht="78.75">
+      <c r="A1340" s="2" t="s">
+        <v>3534</v>
+      </c>
+      <c r="B1340" s="10" t="s">
+        <v>3535</v>
+      </c>
+      <c r="C1340" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="D1252" s="19">
-[...83 lines deleted...]
-      <c r="D1258" s="19">
+      <c r="D1340" s="19">
+        <v>46542</v>
+      </c>
+      <c r="E1340" s="107"/>
+      <c r="F1340" s="68"/>
+    </row>
+    <row r="1341" spans="1:6" ht="67.5">
+      <c r="A1341" s="121" t="s">
+        <v>3538</v>
+      </c>
+      <c r="B1341" s="14" t="s">
+        <v>3536</v>
+      </c>
+      <c r="C1341" s="94" t="s">
+        <v>3537</v>
+      </c>
+      <c r="D1341" s="19">
+        <v>46542</v>
+      </c>
+      <c r="E1341" s="107"/>
+      <c r="F1341" s="68"/>
+    </row>
+    <row r="1342" spans="1:6" ht="360">
+      <c r="A1342" s="4" t="s">
+        <v>3539</v>
+      </c>
+      <c r="B1342" s="10" t="s">
+        <v>3540</v>
+      </c>
+      <c r="C1342" s="80" t="s">
+        <v>3831</v>
+      </c>
+      <c r="D1342" s="19">
+        <v>46479</v>
+      </c>
+      <c r="F1342" s="68"/>
+    </row>
+    <row r="1343" spans="1:6" ht="67.5">
+      <c r="A1343" s="93" t="s">
+        <v>3541</v>
+      </c>
+      <c r="B1343" s="14" t="s">
+        <v>3542</v>
+      </c>
+      <c r="C1343" s="94" t="s">
+        <v>3543</v>
+      </c>
+      <c r="D1343" s="19">
+        <v>46543</v>
+      </c>
+      <c r="F1343" s="68"/>
+    </row>
+    <row r="1344" spans="1:6">
+      <c r="A1344" s="3" t="s">
+        <v>3544</v>
+      </c>
+      <c r="B1344" s="21" t="s">
+        <v>3545</v>
+      </c>
+      <c r="C1344" s="120" t="s">
+        <v>3546</v>
+      </c>
+      <c r="D1344" s="29">
+        <v>46579</v>
+      </c>
+      <c r="F1344" s="68"/>
+    </row>
+    <row r="1345" spans="1:6" ht="56.25">
+      <c r="A1345" s="93" t="s">
+        <v>3547</v>
+      </c>
+      <c r="B1345" s="11" t="s">
+        <v>2629</v>
+      </c>
+      <c r="C1345" s="94" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D1345" s="104">
+        <v>46544</v>
+      </c>
+      <c r="F1345" s="68"/>
+    </row>
+    <row r="1346" spans="1:6" ht="101.25">
+      <c r="A1346" s="3" t="s">
+        <v>3552</v>
+      </c>
+      <c r="B1346" s="10" t="s">
+        <v>3551</v>
+      </c>
+      <c r="C1346" s="111" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1346" s="19">
+        <v>46564</v>
+      </c>
+      <c r="F1346" s="68"/>
+    </row>
+    <row r="1347" spans="1:6">
+      <c r="A1347" s="93" t="s">
+        <v>3556</v>
+      </c>
+      <c r="B1347" s="95" t="s">
+        <v>3557</v>
+      </c>
+      <c r="C1347" s="94" t="s">
+        <v>3558</v>
+      </c>
+      <c r="D1347" s="29">
+        <v>46549</v>
+      </c>
+      <c r="F1347" s="68"/>
+    </row>
+    <row r="1348" spans="1:6">
+      <c r="A1348" s="93" t="s">
+        <v>3559</v>
+      </c>
+      <c r="B1348" s="95" t="s">
+        <v>3560</v>
+      </c>
+      <c r="C1348" s="95" t="s">
+        <v>3561</v>
+      </c>
+      <c r="D1348" s="105">
+        <v>46550</v>
+      </c>
+      <c r="F1348" s="68"/>
+    </row>
+    <row r="1349" spans="1:6">
+      <c r="A1349" s="93" t="s">
+        <v>3562</v>
+      </c>
+      <c r="B1349" s="14" t="s">
+        <v>3563</v>
+      </c>
+      <c r="C1349" s="94" t="s">
+        <v>3564</v>
+      </c>
+      <c r="D1349" s="29">
+        <v>46550</v>
+      </c>
+      <c r="F1349" s="68"/>
+    </row>
+    <row r="1350" spans="1:6" ht="22.5">
+      <c r="A1350" s="93" t="s">
+        <v>3565</v>
+      </c>
+      <c r="B1350" s="14" t="s">
+        <v>3566</v>
+      </c>
+      <c r="C1350" s="94" t="s">
+        <v>3832</v>
+      </c>
+      <c r="D1350" s="29">
+        <v>46549</v>
+      </c>
+      <c r="F1350" s="68"/>
+    </row>
+    <row r="1351" spans="1:6" ht="45">
+      <c r="A1351" s="93" t="s">
+        <v>3567</v>
+      </c>
+      <c r="B1351" s="14" t="s">
+        <v>3568</v>
+      </c>
+      <c r="C1351" s="94" t="s">
+        <v>3569</v>
+      </c>
+      <c r="D1351" s="29">
+        <v>46580</v>
+      </c>
+      <c r="E1351" s="107"/>
+      <c r="F1351" s="68"/>
+    </row>
+    <row r="1352" spans="1:6" ht="22.5">
+      <c r="A1352" s="3" t="s">
+        <v>3570</v>
+      </c>
+      <c r="B1352" s="10" t="s">
+        <v>3571</v>
+      </c>
+      <c r="C1352" s="80" t="s">
+        <v>3572</v>
+      </c>
+      <c r="D1352" s="29">
+        <v>46578</v>
+      </c>
+      <c r="F1352" s="68"/>
+    </row>
+    <row r="1353" spans="1:6" ht="191.25">
+      <c r="A1353" s="93" t="s">
+        <v>3575</v>
+      </c>
+      <c r="B1353" s="14" t="s">
+        <v>3573</v>
+      </c>
+      <c r="C1353" s="119" t="s">
+        <v>3574</v>
+      </c>
+      <c r="D1353" s="29">
+        <v>46556</v>
+      </c>
+      <c r="E1353" s="107"/>
+      <c r="F1353" s="68"/>
+    </row>
+    <row r="1354" spans="1:6" ht="112.5">
+      <c r="A1354" s="93" t="s">
+        <v>3578</v>
+      </c>
+      <c r="B1354" s="14" t="s">
+        <v>3576</v>
+      </c>
+      <c r="C1354" s="120" t="s">
+        <v>3577</v>
+      </c>
+      <c r="D1354" s="29">
+        <v>46556</v>
+      </c>
+      <c r="E1354" s="107"/>
+      <c r="F1354" s="68"/>
+    </row>
+    <row r="1355" spans="1:6" ht="112.5">
+      <c r="A1355" s="93" t="s">
+        <v>3579</v>
+      </c>
+      <c r="B1355" s="95" t="s">
+        <v>3580</v>
+      </c>
+      <c r="C1355" s="120" t="s">
+        <v>51</v>
+      </c>
+      <c r="D1355" s="29">
+        <v>46598</v>
+      </c>
+      <c r="F1355" s="68"/>
+    </row>
+    <row r="1356" spans="1:6" ht="146.25">
+      <c r="A1356" s="93" t="s">
+        <v>3585</v>
+      </c>
+      <c r="B1356" s="95" t="s">
+        <v>3583</v>
+      </c>
+      <c r="C1356" s="119" t="s">
+        <v>3584</v>
+      </c>
+      <c r="D1356" s="29">
+        <v>46561</v>
+      </c>
+      <c r="F1356" s="68"/>
+    </row>
+    <row r="1357" spans="1:6" ht="119.45" customHeight="1">
+      <c r="A1357" s="3" t="s">
+        <v>3587</v>
+      </c>
+      <c r="B1357" s="10" t="s">
+        <v>3586</v>
+      </c>
+      <c r="C1357" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1357" s="19">
+        <v>46605</v>
+      </c>
+      <c r="F1357" s="68"/>
+    </row>
+    <row r="1358" spans="1:6" ht="56.25">
+      <c r="A1358" s="93" t="s">
+        <v>3590</v>
+      </c>
+      <c r="B1358" s="14" t="s">
+        <v>3588</v>
+      </c>
+      <c r="C1358" s="120" t="s">
+        <v>3589</v>
+      </c>
+      <c r="D1358" s="29">
+        <v>46560</v>
+      </c>
+      <c r="E1358" s="107"/>
+      <c r="F1358" s="68"/>
+    </row>
+    <row r="1359" spans="1:6" ht="264.95" customHeight="1">
+      <c r="A1359" s="93" t="s">
+        <v>3591</v>
+      </c>
+      <c r="B1359" s="95" t="s">
+        <v>3583</v>
+      </c>
+      <c r="C1359" s="119" t="s">
+        <v>3584</v>
+      </c>
+      <c r="D1359" s="29">
+        <v>46561</v>
+      </c>
+      <c r="E1359" s="107"/>
+      <c r="F1359" s="68"/>
+    </row>
+    <row r="1360" spans="1:6" ht="102" customHeight="1">
+      <c r="A1360" s="3" t="s">
+        <v>3592</v>
+      </c>
+      <c r="B1360" s="10" t="s">
+        <v>3593</v>
+      </c>
+      <c r="C1360" s="111" t="s">
+        <v>3594</v>
+      </c>
+      <c r="D1360" s="29">
+        <v>46602</v>
+      </c>
+      <c r="F1360" s="68"/>
+    </row>
+    <row r="1361" spans="1:6" ht="168.75">
+      <c r="A1361" s="116" t="s">
+        <v>3596</v>
+      </c>
+      <c r="B1361" s="57" t="s">
+        <v>3595</v>
+      </c>
+      <c r="C1361" s="119" t="s">
+        <v>3833</v>
+      </c>
+      <c r="D1361" s="104">
+        <v>46562</v>
+      </c>
+      <c r="F1361" s="68"/>
+    </row>
+    <row r="1362" spans="1:6" ht="112.5">
+      <c r="A1362" s="93" t="s">
+        <v>3597</v>
+      </c>
+      <c r="B1362" s="95" t="s">
+        <v>3583</v>
+      </c>
+      <c r="C1362" s="119" t="s">
+        <v>3598</v>
+      </c>
+      <c r="D1362" s="29">
+        <v>46561</v>
+      </c>
+      <c r="E1362" s="107"/>
+      <c r="F1362" s="68"/>
+    </row>
+    <row r="1363" spans="1:6" ht="78.75">
+      <c r="A1363" s="3" t="s">
+        <v>3599</v>
+      </c>
+      <c r="B1363" s="10" t="s">
+        <v>3600</v>
+      </c>
+      <c r="C1363" s="111" t="s">
+        <v>3601</v>
+      </c>
+      <c r="D1363" s="19">
         <v>46576</v>
       </c>
-      <c r="E1258" s="68"/>
-[...388 lines deleted...]
-      <c r="C1284" s="88" t="s">
+      <c r="F1363" s="68"/>
+    </row>
+    <row r="1364" spans="1:6" ht="22.5">
+      <c r="A1364" s="3" t="s">
+        <v>2019</v>
+      </c>
+      <c r="B1364" s="14" t="s">
+        <v>2020</v>
+      </c>
+      <c r="C1364" s="111" t="s">
+        <v>12</v>
+      </c>
+      <c r="D1364" s="29">
+        <v>46584</v>
+      </c>
+      <c r="F1364" s="68"/>
+    </row>
+    <row r="1365" spans="1:6" ht="45">
+      <c r="A1365" s="93" t="s">
+        <v>3602</v>
+      </c>
+      <c r="B1365" s="14" t="s">
+        <v>3603</v>
+      </c>
+      <c r="C1365" s="94" t="s">
+        <v>3604</v>
+      </c>
+      <c r="D1365" s="29">
+        <v>46564</v>
+      </c>
+      <c r="F1365" s="68"/>
+    </row>
+    <row r="1366" spans="1:6" ht="78.75">
+      <c r="A1366" s="3" t="s">
+        <v>3605</v>
+      </c>
+      <c r="B1366" s="10" t="s">
+        <v>3606</v>
+      </c>
+      <c r="C1366" s="111" t="s">
+        <v>3607</v>
+      </c>
+      <c r="D1366" s="29">
+        <v>46424</v>
+      </c>
+      <c r="F1366" s="68"/>
+    </row>
+    <row r="1367" spans="1:6" ht="45">
+      <c r="A1367" s="93" t="s">
+        <v>3609</v>
+      </c>
+      <c r="B1367" s="14" t="s">
+        <v>3610</v>
+      </c>
+      <c r="C1367" s="119" t="s">
+        <v>3834</v>
+      </c>
+      <c r="D1367" s="29">
+        <v>46564</v>
+      </c>
+      <c r="F1367" s="68"/>
+    </row>
+    <row r="1368" spans="1:6" ht="45">
+      <c r="A1368" s="1" t="s">
+        <v>3611</v>
+      </c>
+      <c r="B1368" s="11" t="s">
+        <v>3612</v>
+      </c>
+      <c r="C1368" s="119" t="s">
+        <v>3613</v>
+      </c>
+      <c r="D1368" s="19">
+        <v>46423</v>
+      </c>
+      <c r="F1368" s="68"/>
+    </row>
+    <row r="1369" spans="1:6" ht="101.25">
+      <c r="A1369" s="2" t="s">
+        <v>3614</v>
+      </c>
+      <c r="B1369" s="11" t="s">
+        <v>3615</v>
+      </c>
+      <c r="C1369" s="109" t="s">
+        <v>3616</v>
+      </c>
+      <c r="D1369" s="29">
+        <v>46568</v>
+      </c>
+      <c r="F1369" s="68"/>
+    </row>
+    <row r="1370" spans="1:6">
+      <c r="A1370" s="1" t="s">
+        <v>3617</v>
+      </c>
+      <c r="B1370" s="11" t="s">
+        <v>534</v>
+      </c>
+      <c r="C1370" s="108" t="s">
+        <v>3618</v>
+      </c>
+      <c r="D1370" s="29">
+        <v>46562</v>
+      </c>
+      <c r="F1370" s="68"/>
+    </row>
+    <row r="1371" spans="1:6" ht="22.5">
+      <c r="A1371" s="93" t="s">
+        <v>3619</v>
+      </c>
+      <c r="B1371" s="95" t="s">
+        <v>3620</v>
+      </c>
+      <c r="C1371" s="94" t="s">
+        <v>3835</v>
+      </c>
+      <c r="D1371" s="29">
+        <v>46556</v>
+      </c>
+      <c r="F1371" s="68"/>
+    </row>
+    <row r="1372" spans="1:6" ht="22.5" customHeight="1">
+      <c r="A1372" s="93" t="s">
+        <v>3621</v>
+      </c>
+      <c r="B1372" s="95" t="s">
+        <v>3622</v>
+      </c>
+      <c r="C1372" s="102" t="s">
+        <v>3623</v>
+      </c>
+      <c r="D1372" s="29">
+        <v>46547</v>
+      </c>
+      <c r="F1372" s="68"/>
+    </row>
+    <row r="1373" spans="1:6" ht="90">
+      <c r="A1373" s="93" t="s">
+        <v>3624</v>
+      </c>
+      <c r="B1373" s="95" t="s">
+        <v>3625</v>
+      </c>
+      <c r="C1373" s="94" t="s">
+        <v>3836</v>
+      </c>
+      <c r="D1373" s="29">
+        <v>46575</v>
+      </c>
+      <c r="F1373" s="68"/>
+    </row>
+    <row r="1374" spans="1:6" ht="45" customHeight="1">
+      <c r="A1374" s="93" t="s">
+        <v>3626</v>
+      </c>
+      <c r="B1374" s="14" t="s">
+        <v>3627</v>
+      </c>
+      <c r="C1374" s="94" t="s">
+        <v>3188</v>
+      </c>
+      <c r="D1374" s="29">
+        <v>46576</v>
+      </c>
+      <c r="F1374" s="68"/>
+    </row>
+    <row r="1375" spans="1:6" ht="22.5">
+      <c r="A1375" s="93" t="s">
+        <v>3628</v>
+      </c>
+      <c r="B1375" s="14" t="s">
+        <v>3629</v>
+      </c>
+      <c r="C1375" s="119" t="s">
+        <v>3630</v>
+      </c>
+      <c r="D1375" s="29">
+        <v>46575</v>
+      </c>
+      <c r="F1375" s="68"/>
+    </row>
+    <row r="1376" spans="1:6">
+      <c r="A1376" s="93" t="s">
+        <v>3631</v>
+      </c>
+      <c r="B1376" s="14" t="s">
+        <v>3629</v>
+      </c>
+      <c r="C1376" s="119" t="s">
+        <v>3837</v>
+      </c>
+      <c r="D1376" s="29">
+        <v>46575</v>
+      </c>
+      <c r="F1376" s="68"/>
+    </row>
+    <row r="1377" spans="1:6" ht="22.5">
+      <c r="A1377" s="93" t="s">
+        <v>3632</v>
+      </c>
+      <c r="B1377" s="14" t="s">
+        <v>3629</v>
+      </c>
+      <c r="C1377" s="119" t="s">
+        <v>3633</v>
+      </c>
+      <c r="D1377" s="29">
+        <v>46575</v>
+      </c>
+      <c r="F1377" s="68"/>
+    </row>
+    <row r="1378" spans="1:6" ht="59.45" customHeight="1">
+      <c r="A1378" s="93" t="s">
+        <v>3635</v>
+      </c>
+      <c r="B1378" s="14" t="s">
+        <v>3634</v>
+      </c>
+      <c r="C1378" s="10" t="s">
+        <v>120</v>
+      </c>
+      <c r="D1378" s="29">
+        <v>46576</v>
+      </c>
+      <c r="F1378" s="68"/>
+    </row>
+    <row r="1379" spans="1:6">
+      <c r="A1379" s="93" t="s">
+        <v>3636</v>
+      </c>
+      <c r="B1379" s="95" t="s">
+        <v>1733</v>
+      </c>
+      <c r="C1379" s="108" t="s">
+        <v>3637</v>
+      </c>
+      <c r="D1379" s="29">
+        <v>46432</v>
+      </c>
+      <c r="E1379" s="107"/>
+      <c r="F1379" s="68"/>
+    </row>
+    <row r="1380" spans="1:6" ht="56.25">
+      <c r="A1380" s="93" t="s">
+        <v>3638</v>
+      </c>
+      <c r="B1380" s="122" t="s">
+        <v>3639</v>
+      </c>
+      <c r="C1380" s="94" t="s">
+        <v>3640</v>
+      </c>
+      <c r="D1380" s="29">
+        <v>46579</v>
+      </c>
+      <c r="F1380" s="68"/>
+    </row>
+    <row r="1381" spans="1:6" ht="22.5">
+      <c r="A1381" s="93" t="s">
+        <v>3641</v>
+      </c>
+      <c r="B1381" s="14" t="s">
+        <v>3642</v>
+      </c>
+      <c r="C1381" s="94" t="s">
+        <v>342</v>
+      </c>
+      <c r="D1381" s="29">
+        <v>46579</v>
+      </c>
+      <c r="F1381" s="68"/>
+    </row>
+    <row r="1382" spans="1:6">
+      <c r="A1382" s="93" t="s">
+        <v>3643</v>
+      </c>
+      <c r="B1382" s="14" t="s">
+        <v>3644</v>
+      </c>
+      <c r="C1382" s="94" t="s">
+        <v>3645</v>
+      </c>
+      <c r="D1382" s="29">
+        <v>46579</v>
+      </c>
+      <c r="F1382" s="68"/>
+    </row>
+    <row r="1383" spans="1:6" ht="409.5">
+      <c r="A1383" s="4" t="s">
+        <v>3646</v>
+      </c>
+      <c r="B1383" s="10" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C1383" s="108" t="s">
         <v>13</v>
       </c>
-      <c r="D1284" s="29">
-[...196 lines deleted...]
-      <c r="C1297" s="113" t="s">
+      <c r="D1383" s="29">
+        <v>46497</v>
+      </c>
+      <c r="F1383" s="68"/>
+    </row>
+    <row r="1384" spans="1:6" ht="22.5">
+      <c r="A1384" s="93" t="s">
+        <v>3647</v>
+      </c>
+      <c r="B1384" s="14" t="s">
+        <v>3629</v>
+      </c>
+      <c r="C1384" s="119" t="s">
+        <v>3630</v>
+      </c>
+      <c r="D1384" s="29">
+        <v>46575</v>
+      </c>
+      <c r="F1384" s="68"/>
+    </row>
+    <row r="1385" spans="1:6" ht="22.5">
+      <c r="A1385" s="93" t="s">
+        <v>3648</v>
+      </c>
+      <c r="B1385" s="14" t="s">
+        <v>3649</v>
+      </c>
+      <c r="C1385" s="94" t="s">
+        <v>3650</v>
+      </c>
+      <c r="D1385" s="29">
+        <v>46582</v>
+      </c>
+      <c r="F1385" s="68"/>
+    </row>
+    <row r="1386" spans="1:6">
+      <c r="A1386" s="3" t="s">
+        <v>3651</v>
+      </c>
+      <c r="B1386" s="10" t="s">
+        <v>1319</v>
+      </c>
+      <c r="C1386" s="108" t="s">
         <v>13</v>
       </c>
-      <c r="D1297" s="19">
-[...76 lines deleted...]
-      <c r="D1302" s="106">
+      <c r="D1386" s="29">
+        <v>46497</v>
+      </c>
+      <c r="F1386" s="68"/>
+    </row>
+    <row r="1387" spans="1:6" ht="45">
+      <c r="A1387" s="93" t="s">
+        <v>3652</v>
+      </c>
+      <c r="B1387" s="14" t="s">
+        <v>3653</v>
+      </c>
+      <c r="C1387" s="94" t="s">
+        <v>3654</v>
+      </c>
+      <c r="D1387" s="29">
+        <v>46581</v>
+      </c>
+      <c r="F1387" s="68"/>
+    </row>
+    <row r="1388" spans="1:6" ht="22.5">
+      <c r="A1388" s="93" t="s">
+        <v>3655</v>
+      </c>
+      <c r="B1388" s="14" t="s">
+        <v>3656</v>
+      </c>
+      <c r="C1388" s="119" t="s">
+        <v>3657</v>
+      </c>
+      <c r="D1388" s="29">
+        <v>46582</v>
+      </c>
+      <c r="E1388" s="107"/>
+      <c r="F1388" s="68"/>
+    </row>
+    <row r="1389" spans="1:6" ht="281.25">
+      <c r="A1389" s="93" t="s">
+        <v>3658</v>
+      </c>
+      <c r="B1389" s="95" t="s">
+        <v>3659</v>
+      </c>
+      <c r="C1389" s="80" t="s">
+        <v>3660</v>
+      </c>
+      <c r="D1389" s="104">
         <v>46487</v>
       </c>
-      <c r="F1302" s="68"/>
-[...573 lines deleted...]
-      <c r="A1341" s="95" t="s">
+      <c r="F1389" s="68"/>
+    </row>
+    <row r="1390" spans="1:6" ht="33.75">
+      <c r="A1390" s="93" t="s">
+        <v>3699</v>
+      </c>
+      <c r="B1390" s="14" t="s">
+        <v>3700</v>
+      </c>
+      <c r="C1390" s="119" t="s">
+        <v>3701</v>
+      </c>
+      <c r="D1390" s="29">
+        <v>46585</v>
+      </c>
+      <c r="E1390" s="107"/>
+      <c r="F1390" s="68"/>
+    </row>
+    <row r="1391" spans="1:6" ht="22.5">
+      <c r="A1391" s="93" t="s">
+        <v>3702</v>
+      </c>
+      <c r="B1391" s="14" t="s">
+        <v>3703</v>
+      </c>
+      <c r="C1391" s="94" t="s">
+        <v>3704</v>
+      </c>
+      <c r="D1391" s="29">
+        <v>46584</v>
+      </c>
+      <c r="F1391" s="68"/>
+    </row>
+    <row r="1392" spans="1:6" ht="135">
+      <c r="A1392" s="93" t="s">
+        <v>3706</v>
+      </c>
+      <c r="B1392" s="14" t="s">
+        <v>3707</v>
+      </c>
+      <c r="C1392" s="119" t="s">
+        <v>596</v>
+      </c>
+      <c r="D1392" s="29">
+        <v>46589</v>
+      </c>
+      <c r="F1392" s="68"/>
+    </row>
+    <row r="1393" spans="1:6" ht="75.95" customHeight="1">
+      <c r="A1393" s="3" t="s">
+        <v>3710</v>
+      </c>
+      <c r="B1393" s="10" t="s">
+        <v>3709</v>
+      </c>
+      <c r="C1393" s="94" t="s">
+        <v>3708</v>
+      </c>
+      <c r="D1393" s="104">
+        <v>46647</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:6" ht="22.5">
+      <c r="A1394" s="93" t="s">
+        <v>3711</v>
+      </c>
+      <c r="B1394" s="14" t="s">
+        <v>3712</v>
+      </c>
+      <c r="C1394" s="119" t="s">
+        <v>3713</v>
+      </c>
+      <c r="D1394" s="29">
+        <v>46573</v>
+      </c>
+      <c r="E1394" s="107"/>
+      <c r="F1394" s="68"/>
+    </row>
+    <row r="1395" spans="1:6" ht="123.75">
+      <c r="A1395" s="93" t="s">
+        <v>3714</v>
+      </c>
+      <c r="B1395" s="95" t="s">
+        <v>3715</v>
+      </c>
+      <c r="C1395" s="94" t="s">
+        <v>3716</v>
+      </c>
+      <c r="D1395" s="104">
+        <v>46591</v>
+      </c>
+      <c r="E1395" s="107"/>
+      <c r="F1395" s="68"/>
+    </row>
+    <row r="1396" spans="1:6" ht="409.5">
+      <c r="A1396" s="3" t="s">
+        <v>3717</v>
+      </c>
+      <c r="B1396" s="10" t="s">
+        <v>666</v>
+      </c>
+      <c r="C1396" s="108" t="s">
+        <v>667</v>
+      </c>
+      <c r="D1396" s="29">
+        <v>46644</v>
+      </c>
+      <c r="F1396" s="68"/>
+    </row>
+    <row r="1397" spans="1:6">
+      <c r="A1397" s="93" t="s">
+        <v>3718</v>
+      </c>
+      <c r="B1397" s="14" t="s">
+        <v>3719</v>
+      </c>
+      <c r="C1397" s="94" t="s">
+        <v>3720</v>
+      </c>
+      <c r="D1397" s="29">
+        <v>46596</v>
+      </c>
+      <c r="E1397" s="107"/>
+      <c r="F1397" s="68"/>
+    </row>
+    <row r="1398" spans="1:6" ht="104.25" customHeight="1">
+      <c r="A1398" s="93" t="s">
+        <v>3721</v>
+      </c>
+      <c r="B1398" s="36" t="s">
+        <v>2369</v>
+      </c>
+      <c r="C1398" s="94" t="s">
+        <v>3838</v>
+      </c>
+      <c r="D1398" s="29">
+        <v>46712</v>
+      </c>
+      <c r="F1398" s="68"/>
+    </row>
+    <row r="1399" spans="1:6" ht="78.75">
+      <c r="A1399" s="93" t="s">
+        <v>3722</v>
+      </c>
+      <c r="B1399" s="95" t="s">
+        <v>3723</v>
+      </c>
+      <c r="C1399" s="119" t="s">
+        <v>3839</v>
+      </c>
+      <c r="D1399" s="105">
+        <v>46595</v>
+      </c>
+      <c r="F1399" s="68"/>
+    </row>
+    <row r="1400" spans="1:6" ht="45">
+      <c r="A1400" s="93" t="s">
+        <v>3724</v>
+      </c>
+      <c r="B1400" s="14" t="s">
+        <v>3725</v>
+      </c>
+      <c r="C1400" s="119" t="s">
+        <v>3726</v>
+      </c>
+      <c r="D1400" s="19">
+        <v>46598</v>
+      </c>
+      <c r="F1400" s="68"/>
+    </row>
+    <row r="1401" spans="1:6" ht="45">
+      <c r="A1401" s="93" t="s">
+        <v>3727</v>
+      </c>
+      <c r="B1401" s="14" t="s">
+        <v>3728</v>
+      </c>
+      <c r="C1401" s="123" t="s">
+        <v>724</v>
+      </c>
+      <c r="D1401" s="105">
+        <v>46598</v>
+      </c>
+      <c r="F1401" s="68"/>
+    </row>
+    <row r="1402" spans="1:6" ht="78" customHeight="1">
+      <c r="A1402" s="93" t="s">
+        <v>3729</v>
+      </c>
+      <c r="B1402" s="14" t="s">
+        <v>3730</v>
+      </c>
+      <c r="C1402" s="119" t="s">
+        <v>3840</v>
+      </c>
+      <c r="D1402" s="19">
+        <v>46598</v>
+      </c>
+      <c r="F1402" s="68"/>
+    </row>
+    <row r="1403" spans="1:6">
+      <c r="A1403" s="93" t="s">
+        <v>3732</v>
+      </c>
+      <c r="B1403" s="122" t="s">
+        <v>3733</v>
+      </c>
+      <c r="C1403" s="94" t="s">
+        <v>3841</v>
+      </c>
+      <c r="D1403" s="19">
+        <v>46599</v>
+      </c>
+      <c r="F1403" s="68"/>
+    </row>
+    <row r="1404" spans="1:6" ht="213" customHeight="1">
+      <c r="A1404" s="93" t="s">
+        <v>3734</v>
+      </c>
+      <c r="B1404" s="14" t="s">
+        <v>3735</v>
+      </c>
+      <c r="C1404" s="119" t="s">
+        <v>3842</v>
+      </c>
+      <c r="D1404" s="29">
+        <v>46599</v>
+      </c>
+      <c r="E1404" s="107"/>
+      <c r="F1404" s="68"/>
+    </row>
+    <row r="1405" spans="1:6" ht="33.75">
+      <c r="A1405" s="1" t="s">
+        <v>3736</v>
+      </c>
+      <c r="B1405" s="10" t="s">
+        <v>3737</v>
+      </c>
+      <c r="C1405" s="10" t="s">
+        <v>3738</v>
+      </c>
+      <c r="D1405" s="19">
+        <v>46604</v>
+      </c>
+      <c r="E1405" s="107"/>
+      <c r="F1405" s="68"/>
+    </row>
+    <row r="1406" spans="1:6" ht="45">
+      <c r="A1406" s="1" t="s">
+        <v>3739</v>
+      </c>
+      <c r="B1406" s="50" t="s">
+        <v>3740</v>
+      </c>
+      <c r="C1406" s="10" t="s">
+        <v>3741</v>
+      </c>
+      <c r="D1406" s="104">
+        <v>46602</v>
+      </c>
+      <c r="F1406" s="68"/>
+    </row>
+    <row r="1407" spans="1:6" ht="33.75">
+      <c r="A1407" s="93" t="s">
+        <v>3743</v>
+      </c>
+      <c r="B1407" s="14" t="s">
+        <v>3744</v>
+      </c>
+      <c r="C1407" s="119" t="s">
+        <v>3745</v>
+      </c>
+      <c r="D1407" s="104">
+        <v>46606</v>
+      </c>
+      <c r="F1407" s="68"/>
+    </row>
+    <row r="1408" spans="1:6" ht="285.75" customHeight="1">
+      <c r="A1408" s="93" t="s">
+        <v>3746</v>
+      </c>
+      <c r="B1408" s="14" t="s">
+        <v>3747</v>
+      </c>
+      <c r="C1408" s="94" t="s">
+        <v>3843</v>
+      </c>
+      <c r="D1408" s="104">
+        <v>46606</v>
+      </c>
+      <c r="F1408" s="68"/>
+    </row>
+    <row r="1409" spans="1:6" ht="33.75">
+      <c r="A1409" s="93" t="s">
+        <v>3748</v>
+      </c>
+      <c r="B1409" s="14" t="s">
+        <v>3749</v>
+      </c>
+      <c r="C1409" s="119" t="s">
+        <v>3844</v>
+      </c>
+      <c r="D1409" s="104">
+        <v>46606</v>
+      </c>
+      <c r="F1409" s="68"/>
+    </row>
+    <row r="1410" spans="1:6" ht="36" customHeight="1">
+      <c r="A1410" s="116" t="s">
+        <v>3750</v>
+      </c>
+      <c r="B1410" s="95" t="s">
+        <v>3751</v>
+      </c>
+      <c r="C1410" s="94" t="s">
+        <v>21</v>
+      </c>
+      <c r="D1410" s="104">
+        <v>46422</v>
+      </c>
+      <c r="F1410" s="68"/>
+    </row>
+    <row r="1411" spans="1:6" ht="67.5">
+      <c r="A1411" s="93" t="s">
+        <v>3752</v>
+      </c>
+      <c r="B1411" s="95" t="s">
         <v>3583</v>
       </c>
-      <c r="B1341" s="97" t="s">
-[...75 lines deleted...]
-      <c r="A1346" s="95" t="s">
+      <c r="C1411" s="119" t="s">
         <v>3598</v>
       </c>
-      <c r="B1346" s="14" t="s">
-[...801 lines deleted...]
-      <c r="A1399" s="95" t="s">
+      <c r="D1411" s="29">
+        <v>46620</v>
+      </c>
+      <c r="E1411" s="107"/>
+      <c r="F1411" s="68"/>
+    </row>
+    <row r="1412" spans="1:6" ht="45">
+      <c r="A1412" s="93" t="s">
         <v>3753</v>
       </c>
-      <c r="B1399" s="124" t="s">
+      <c r="B1412" s="95" t="s">
         <v>3754</v>
       </c>
-      <c r="C1399" s="96" t="s">
+      <c r="C1412" s="119" t="s">
         <v>3755</v>
       </c>
-      <c r="D1399" s="29">
-[...5 lines deleted...]
-      <c r="A1400" s="95" t="s">
+      <c r="D1412" s="29">
+        <v>46619</v>
+      </c>
+      <c r="F1412" s="68"/>
+    </row>
+    <row r="1413" spans="1:6" ht="213.75">
+      <c r="A1413" s="1" t="s">
+        <v>3756</v>
+      </c>
+      <c r="B1413" s="95" t="s">
         <v>3757</v>
       </c>
-      <c r="B1400" s="14" t="s">
+      <c r="C1413" s="108" t="s">
         <v>3758</v>
       </c>
-      <c r="C1400" s="96" t="s">
-[...8 lines deleted...]
-      <c r="A1401" s="95" t="s">
+      <c r="D1413" s="29">
+        <v>46623</v>
+      </c>
+      <c r="F1413" s="68"/>
+    </row>
+    <row r="1414" spans="1:6">
+      <c r="A1414" s="93" t="s">
         <v>3759</v>
       </c>
-      <c r="B1401" s="14" t="s">
+      <c r="B1414" s="124" t="s">
         <v>3760</v>
       </c>
-      <c r="C1401" s="96" t="s">
+      <c r="C1414" s="120" t="s">
         <v>3761</v>
       </c>
-      <c r="D1401" s="29">
-[...5 lines deleted...]
-      <c r="A1402" s="4" t="s">
+      <c r="D1414" s="104">
+        <v>46626</v>
+      </c>
+      <c r="F1414" s="68"/>
+    </row>
+    <row r="1415" spans="1:6">
+      <c r="A1415" s="3" t="s">
         <v>3762</v>
       </c>
-      <c r="B1402" s="10" t="s">
-[...11 lines deleted...]
-      <c r="A1403" s="95" t="s">
+      <c r="B1415" s="14" t="s">
         <v>3763</v>
       </c>
-      <c r="B1403" s="14" t="s">
-[...11 lines deleted...]
-      <c r="A1404" s="95" t="s">
+      <c r="C1415" s="119" t="s">
         <v>3764</v>
       </c>
-      <c r="B1404" s="14" t="s">
-[...2 lines deleted...]
-      <c r="C1404" s="96" t="s">
+      <c r="D1415" s="104">
+        <v>46626</v>
+      </c>
+      <c r="E1415" s="107"/>
+      <c r="F1415" s="68"/>
+    </row>
+    <row r="1416" spans="1:6">
+      <c r="A1416" s="3" t="s">
         <v>3766</v>
       </c>
-      <c r="D1404" s="29" t="s">
+      <c r="B1416" s="11" t="s">
         <v>3767</v>
       </c>
-      <c r="F1404" s="68"/>
-[...2 lines deleted...]
-      <c r="A1405" s="3" t="s">
+      <c r="C1416" s="94" t="s">
         <v>3768</v>
       </c>
-      <c r="B1405" s="10" t="s">
-[...11 lines deleted...]
-      <c r="A1406" s="95" t="s">
+      <c r="D1416" s="29">
+        <v>46630</v>
+      </c>
+      <c r="F1416" s="68"/>
+    </row>
+    <row r="1417" spans="1:6" ht="45.75" thickBot="1">
+      <c r="A1417" s="93" t="s">
         <v>3769</v>
       </c>
-      <c r="B1406" s="14" t="s">
+      <c r="B1417" s="14" t="s">
         <v>3770</v>
       </c>
-      <c r="C1406" s="96" t="s">
+      <c r="C1417" s="126" t="s">
+        <v>3845</v>
+      </c>
+      <c r="D1417" s="127">
+        <v>46632</v>
+      </c>
+      <c r="F1417" s="68"/>
+    </row>
+    <row r="1418" spans="1:6">
+      <c r="A1418" s="93" t="s">
         <v>3771</v>
       </c>
-      <c r="D1406" s="29" t="s">
+      <c r="B1418" s="14" t="s">
         <v>3772</v>
       </c>
-      <c r="F1406" s="68"/>
-[...2 lines deleted...]
-      <c r="A1407" s="95" t="s">
+      <c r="C1418" s="94" t="s">
         <v>3773</v>
       </c>
-      <c r="B1407" s="14" t="s">
+      <c r="D1418" s="104">
+        <v>46632</v>
+      </c>
+      <c r="E1418" s="107"/>
+      <c r="F1418" s="68"/>
+    </row>
+    <row r="1419" spans="1:6" ht="56.25">
+      <c r="A1419" s="93" t="s">
         <v>3774</v>
       </c>
-      <c r="C1407" s="121" t="s">
+      <c r="B1419" s="14" t="s">
         <v>3775</v>
       </c>
-      <c r="D1407" s="29" t="s">
-[...6 lines deleted...]
-      <c r="A1408" s="95" t="s">
+      <c r="C1419" s="94" t="s">
         <v>3776</v>
       </c>
-      <c r="B1408" s="97" t="s">
+      <c r="D1419" s="104">
+        <v>46633</v>
+      </c>
+      <c r="E1419" s="107"/>
+      <c r="F1419" s="68"/>
+    </row>
+    <row r="1420" spans="1:6" ht="33.75">
+      <c r="A1420" s="93" t="s">
         <v>3777</v>
       </c>
-      <c r="C1408" s="82" t="s">
+      <c r="B1420" s="14" t="s">
         <v>3778</v>
       </c>
-      <c r="D1408" s="106">
-[...2 lines deleted...]
-      <c r="F1408" s="68"/>
+      <c r="C1420" s="94" t="s">
+        <v>3779</v>
+      </c>
+      <c r="D1420" s="104">
+        <v>46633</v>
+      </c>
+      <c r="F1420" s="68"/>
     </row>
   </sheetData>
-  <autoFilter ref="A5:D1407" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
-[...1 lines deleted...]
-    <sortCondition sortBy="icon" ref="A227"/>
+  <autoFilter ref="A5:D1420" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:F224">
+    <sortCondition sortBy="icon" ref="A225"/>
   </sortState>
   <dataConsolidate/>
   <mergeCells count="1">
     <mergeCell ref="A3:B3"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <hyperlinks>
-    <hyperlink ref="C1234" r:id="rId1" display="apģērbi, smaržas; smaržvielas u.c." xr:uid="{3729B786-7710-465C-927B-F314B612522D}"/>
-[...10 lines deleted...]
-    <hyperlink ref="C1245" r:id="rId12" display="atmiņas spēles,  pārtikas preču iepirkumu maisiņi, dekoratīvie magnēti, magnētu logotipu dizains t-krekliem,  piespraudes u.c." xr:uid="{AB0FE24E-AC6C-4E16-BDCF-6DCF3F8BF328}"/>
+    <hyperlink ref="C1215" r:id="rId1" display="apģērbi, smaržas; smaržvielas u.c." xr:uid="{3729B786-7710-465C-927B-F314B612522D}"/>
+    <hyperlink ref="C1216" r:id="rId2" display="kases aparāti; elektroniskie svari; aparāti banknošu autentiskuma pārbaudei, banknošu skaitīšanas iekārtas, rēķināšanas mašīnas; optisko disku un svītrkodu lasītāji, printeri izmantošanai ar datoriem, kartes ar mikroprocesoriem, biroja piederumi u.c." xr:uid="{A4C168C5-9D43-4E63-9F22-CE486EAC45AF}"/>
+    <hyperlink ref="C1217" r:id="rId3" xr:uid="{507F52E6-9328-448D-ABA7-1902F9162E0E}"/>
+    <hyperlink ref="C1218" r:id="rId4" xr:uid="{5FAFE772-B22F-4D1B-B9ED-7F67EEBB248A}"/>
+    <hyperlink ref="C1219" r:id="rId5" xr:uid="{9341F52E-F899-41A0-9BDC-2A38DDD019DC}"/>
+    <hyperlink ref="C1220" r:id="rId6" xr:uid="{24560AAC-90C9-42E5-9F38-A2E9780AC81D}"/>
+    <hyperlink ref="C1221" r:id="rId7" xr:uid="{459B4132-8550-4BD1-824A-8A28AFD54646}"/>
+    <hyperlink ref="C1222" r:id="rId8" display="smaržas,smaržu pudelītes,  kartona iepakojums u.c. " xr:uid="{C054FF94-B9FB-4B22-A291-4C9BA75D3190}"/>
+    <hyperlink ref="C1223" r:id="rId9" display="multivitamīnu preparāti farmaceitiskie preparāti un vielas... gremošanas līdzekļi farmaceitiskiem nolūkiem paracetamols, paracetamola preparāti iekšķīgai lietošanai... pretsāpju līdzekļi, zobu birstes, mutes skalošanas līdzeklis, zobu pasta,zobu birstes, mutes skalošanas līdzeklis, protēžu līmes; tīrīšanas līdzekļi u.c." xr:uid="{403C0868-B36C-4EE1-A65D-B8E78321415A}"/>
+    <hyperlink ref="C1224" r:id="rId10" xr:uid="{368E5F7D-3496-4DCA-A3F1-4829356DABFC}"/>
+    <hyperlink ref="C1225" r:id="rId11" xr:uid="{081195F7-387D-4E7A-87ED-51E0D65AF6F0}"/>
+    <hyperlink ref="C1226" r:id="rId12" display="atmiņas spēles,  pārtikas preču iepirkumu maisiņi, dekoratīvie magnēti, magnētu logotipu dizains t-krekliem,  piespraudes u.c." xr:uid="{AB0FE24E-AC6C-4E16-BDCF-6DCF3F8BF328}"/>
     <hyperlink ref="C6" r:id="rId13" xr:uid="{B2BACACA-6DDF-4C69-B488-395A421ACA37}"/>
     <hyperlink ref="C7" r:id="rId14" xr:uid="{C69BF947-17DC-48A6-8654-62BE0F7C8362}"/>
     <hyperlink ref="C9" r:id="rId15" xr:uid="{6D720CCE-49CE-459A-806F-19AF3BCF606A}"/>
     <hyperlink ref="C10" r:id="rId16" xr:uid="{1F0C9ED0-15E8-442C-A17C-250BA12FC48C}"/>
     <hyperlink ref="C11" r:id="rId17" xr:uid="{2ED88169-E032-4185-86E3-90A21ECAE8E7}"/>
     <hyperlink ref="C12" r:id="rId18" xr:uid="{530845F4-1B91-4CC2-A611-12221DB5D1D4}"/>
     <hyperlink ref="C13" r:id="rId19" display="apģērbi, aksesuāri, rotaļlietas u.c." xr:uid="{0790B49C-9F67-49DD-ABA4-8CABF7927357}"/>
     <hyperlink ref="C16" r:id="rId20" xr:uid="{1205DCB9-F61E-420B-8ADD-27474509F18E}"/>
     <hyperlink ref="C17" r:id="rId21" display="naži,virtuves piederumi" xr:uid="{CC8404AB-A0B9-4D21-B18E-54C2C24F803A}"/>
     <hyperlink ref="C18" r:id="rId22" display="somas,ādas izstrādājumi,u.c." xr:uid="{1480927F-D197-41A9-8E30-8834BD4DFA6E}"/>
     <hyperlink ref="C19" r:id="rId23" display="Lauksaimniecības iekārtas" xr:uid="{C0DA901B-72AF-4F3E-B438-5AA5AB905BCD}"/>
     <hyperlink ref="C20" r:id="rId24" display="  medicīnas, ķirurģijas, terapeitiskie instrumenti, protēzēm un implantiem" xr:uid="{32A675AE-40E6-4835-945B-F4477B39ADE9}"/>
     <hyperlink ref="C21" r:id="rId25" xr:uid="{9AFE4C74-CD44-4361-AD43-2612904302FC}"/>
     <hyperlink ref="C22" r:id="rId26" xr:uid="{803DF8C9-1102-4809-8885-39B3590A951D}"/>
     <hyperlink ref="C23" r:id="rId27" display="elektromotori,sūkņi,krāni u.c." xr:uid="{A39D0410-BB90-4E23-AE94-7E3B800FD1E6}"/>
     <hyperlink ref="C24" r:id="rId28" display="pretsāpju līdzeklis kaklam  Strepsils" xr:uid="{B1EAB8DC-72F1-4289-92A1-B2E4AD89DCFB}"/>
     <hyperlink ref="C25" r:id="rId29" display="rotaļlietas,suvenīri iPhone un iPad skolai" xr:uid="{D49AB803-52D8-43F6-8A90-A6EC20AB5C47}"/>
     <hyperlink ref="C26" r:id="rId30" display="apģērbi,apavi,somas un aksesuāri" xr:uid="{96388EB8-A8C5-426F-837D-FAEA5CE5BFDE}"/>
     <hyperlink ref="C27" r:id="rId31" xr:uid="{9B8602BC-6D45-47E9-8BCB-61956534BAD3}"/>
     <hyperlink ref="C29" r:id="rId32" display="Uztura bagātinātāji; diētiskās pārtikas piedevas;vitamīni; minerāli un minerālu preparāti; omega-3 taukskābes, fosfolipīdi un antioksidanti, Pārtikas eļļas un tauki,u.c." xr:uid="{EB811F77-C0F2-4952-9D31-DC5A56CAFCE5}"/>
     <hyperlink ref="C28" r:id="rId33" display="zobu pasta un mutes skalojamais ūdenis;ķermeņa un ādas kopšanas līdzekļi,dezodorants;antiperspiranti,ziepes, skūšanās krēmi un ādas losjoni, matu kopšanas līdzekļi,u.c." xr:uid="{ED35BBEE-A6F0-4CD1-89FF-B7E91F7117E3}"/>
     <hyperlink ref="C30" r:id="rId34" xr:uid="{39881BE9-74C8-43B2-BA6B-8DB9F0C6083A}"/>
     <hyperlink ref="C31" r:id="rId35" display="dažādas skaistumkomšanas  preces, šampūni, krēmi, dezodoranti, u.c" xr:uid="{A4EF7E0E-367D-41C7-8A22-12838B0E9E84}"/>
     <hyperlink ref="C32" r:id="rId36" display="skaistumkopšanas līdzekļi,parfimērija,kosmētika,krēmi,dezodoranti,aksesuāri,u.c." xr:uid="{6AA78671-37FA-497C-8362-86A2E879B41B}"/>
     <hyperlink ref="C33" r:id="rId37" xr:uid="{A68203AE-22E5-4979-AA7E-D3DAED505AB4}"/>
@@ -38309,1549 +38619,1534 @@
     <hyperlink ref="C56" r:id="rId50" display="šaujamieroči,    munīcija un šāviņi,spēles,rotaļlietas,apģērbs, papīrs, kartons, siksniņas adapteris, Aizsardzības lietas / vāciņi telefoniem, kameras siksnas / siksnas, skatu meklētājam,u.c" xr:uid="{CBCA3DFE-79D7-4C3A-83C8-40157269F153}"/>
     <hyperlink ref="C57" r:id="rId51" xr:uid="{A2C23D3E-B2E6-4A18-8CD9-CE287871BD09}"/>
     <hyperlink ref="C58" r:id="rId52" xr:uid="{A372280B-6C58-4B74-AADB-27E16D4AD88F}"/>
     <hyperlink ref="C61" r:id="rId53" display="pulksteņi,kalkulatori" xr:uid="{09393CE1-A7DB-4429-BC38-8406176B4008}"/>
     <hyperlink ref="C62" r:id="rId54" xr:uid="{DD2E21F4-E143-4B84-8F1D-10CB1AE9B6ED}"/>
     <hyperlink ref="C64" r:id="rId55" xr:uid="{99E1859C-5D80-4068-9DE0-834B878FCD43}"/>
     <hyperlink ref="C66" r:id="rId56" xr:uid="{2C508F5E-82BB-473C-94D7-9C29ADDD61CD}"/>
     <hyperlink ref="C67" r:id="rId57" display="apģērbi,cepures,  apavi, aksesuāri u.c." xr:uid="{7A89698C-F06C-4963-81A8-9F8C0F7BD924}"/>
     <hyperlink ref="C68" r:id="rId58" display="Piel/Mitre Sports International Limited" xr:uid="{32FDC333-FA37-403B-9C97-DCF76253A856}"/>
     <hyperlink ref="C69" r:id="rId59" xr:uid="{E2BE5B6C-63AA-4C18-A331-B405E9F9A09F}"/>
     <hyperlink ref="C70" r:id="rId60" display="sadzīves preces" xr:uid="{C22CBF27-8426-4A4A-A385-9D2061437E6D}"/>
     <hyperlink ref="C71" r:id="rId61" display="somas, maki u.c" xr:uid="{4C4D6A58-9921-42AC-976B-F4C86862C356}"/>
     <hyperlink ref="C72" r:id="rId62" display="šaujamieroči,gāzes baloniņi,lukturi,apģērbi u.c " xr:uid="{F9EDBF17-9275-44A7-A90F-CB3E6C00C23E}"/>
     <hyperlink ref="C73" r:id="rId63" display="transportlīdzekļa daļas, u.c" xr:uid="{87F6D0DB-4CD9-421F-A74E-A010A6CC3981}"/>
     <hyperlink ref="C74" r:id="rId64" xr:uid="{D3AF1E99-37A0-4415-A36B-55CA7D0D14C2}"/>
     <hyperlink ref="C76" r:id="rId65" xr:uid="{F35226D2-4565-45C7-A5E2-0D9470391D62}"/>
     <hyperlink ref="C77" r:id="rId66" xr:uid="{03CDD68E-6716-43FA-BBEA-7178F9894E64}"/>
     <hyperlink ref="C78" r:id="rId67" display="zobu birstes,trimmeri, matu sukas,higiēnas līdzekļi,u.c" xr:uid="{4BAC7CFC-65BA-429F-82E4-91A764EF7D45}"/>
     <hyperlink ref="C79" r:id="rId68" display="apģērbi,apavi,somas, jostas,cepures,cimdi,šalles,zeķes,pulksteņi,u.c" xr:uid="{A2C838DF-7B78-4369-9094-A709CD537F44}"/>
     <hyperlink ref="C81" r:id="rId69" display="šokolādes batoniņi,u.c" xr:uid="{06969168-596F-40D9-9218-7174BA1E1879}"/>
     <hyperlink ref="C84" r:id="rId70" display="apģērbs,apavi,āda,somas,smaržvielas,rotaslietas,glāzes u.c " xr:uid="{B92B254B-48B2-4E90-90C0-8720D4FB8D26}"/>
     <hyperlink ref="C87" r:id="rId71" display="tūristu,konferenču un biroja krēsli" xr:uid="{CF2E87CA-9321-4AD1-881C-9BDCBF8A3116}"/>
     <hyperlink ref="C88" r:id="rId72" xr:uid="{050B0B21-8831-48C0-8BFB-27D68EC5116E}"/>
     <hyperlink ref="C89" r:id="rId73" display="rezerves daļas,aksesuāri, u.c." xr:uid="{E8BA6B22-8F79-412B-BC79-9C1EEA3E5241}"/>
     <hyperlink ref="C80" r:id="rId74" xr:uid="{2F2C60DA-BD6B-4241-9767-6C4E17FF403E}"/>
-    <hyperlink ref="C90" r:id="rId75" display="mūzika, video, datu ieraksti, u.c." xr:uid="{F6D78CA3-3F11-407C-9FE7-3A4409E585E5}"/>
-[...1183 lines deleted...]
-    <hyperlink ref="C1408" r:id="rId1259" xr:uid="{B5FF5B8F-6348-4AB8-83C3-FF061CF4414E}"/>
+    <hyperlink ref="C91" r:id="rId75" xr:uid="{D4B3F238-5936-4A45-B2AB-56A8AB023312}"/>
+    <hyperlink ref="C99" r:id="rId76" display="apģērbi un aksesuāri,somas,apavi,rotaslietas,smaržas,saulesbrilles,ādas izstrādājumi" xr:uid="{B8CC17E8-5C19-48FF-89CA-19BE63099CD2}"/>
+    <hyperlink ref="C100" r:id="rId77" display="cigāri, cigarellas,u.c" xr:uid="{FE6398C2-9559-487A-A4BB-C96B8525D786}"/>
+    <hyperlink ref="C102" r:id="rId78" display="transportlīdzekļu daļas, virsbūves,u.c" xr:uid="{180D9788-1EF2-418A-9CED-B2B71DDFDD07}"/>
+    <hyperlink ref="C103" r:id="rId79" xr:uid="{E96ECC55-3CF4-4344-82F6-72383E9BB613}"/>
+    <hyperlink ref="C111" r:id="rId80" display="preparāti kaitēkļu iznīcināšanai,uc" xr:uid="{E293AD04-C560-404E-9C58-E1D8498EE4CE}"/>
+    <hyperlink ref="C112" r:id="rId81" display="foto,video kameras, aizsargaprīkojums,kronšteini,balsti,piederumi,un aksesuāri    " xr:uid="{93200C92-3100-4D8C-B48A-A2DD0856DF1B}"/>
+    <hyperlink ref="C113" r:id="rId82" xr:uid="{600E7106-973D-4D9B-B0C4-B0537DD046CC}"/>
+    <hyperlink ref="C114" r:id="rId83" xr:uid="{3B63F899-70F2-4BD8-A619-0657760B38C9}"/>
+    <hyperlink ref="C115" r:id="rId84" display="kurpes,somas un ādas izstrādājumi " xr:uid="{B6530AAC-36FB-4AAD-81B2-CA25376670F2}"/>
+    <hyperlink ref="C116" r:id="rId85" xr:uid="{F717E1C7-72CC-4F06-A15F-F0E1C22A373F}"/>
+    <hyperlink ref="C118" r:id="rId86" display="koferi,somas no metāla,plast masas vai auduma,somas portatīvajiem datoriem,kameru somas,futrāļi  elektroniskām ierīcēm,dažādas kombinācijas,ceļasomas un čemodāni,tualetes maciņi,u.c" xr:uid="{C0B3069A-1719-490B-89F5-1797026C6EED}"/>
+    <hyperlink ref="C119" r:id="rId87" display="telekomunikāciju aparāti, instrumenti,iekārtas,tīkli un to daļas un piederumi,u.c" xr:uid="{67154AED-C84A-4C85-A45D-C04EE6C37E76}"/>
+    <hyperlink ref="C120" r:id="rId88" xr:uid="{5F9957E5-B34D-4D9E-A33A-48CC604ADD26}"/>
+    <hyperlink ref="C121" r:id="rId89" display="Matu kopšanas produkti" xr:uid="{0FB26EFE-7C41-4672-846D-956F2BF47790}"/>
+    <hyperlink ref="C122" r:id="rId90" xr:uid="{4E330770-DF39-40EE-A11B-963CBB1E06A9}"/>
+    <hyperlink ref="C123" r:id="rId91" display="parfimērija, apģērbi, aksesuāri u.c." xr:uid="{69924C7C-2FB9-4DC2-8F58-071F9A8AE624}"/>
+    <hyperlink ref="C124" r:id="rId92" display="apģērbi, apavi, golfa spēles piederumi,u.c" xr:uid="{824E22A2-F9D1-4AAD-A329-1EC476A5D2EA}"/>
+    <hyperlink ref="C125" r:id="rId93" xr:uid="{AC99D6F2-D9E1-44D7-AFF3-0B6128BFB985}"/>
+    <hyperlink ref="C126" r:id="rId94" xr:uid="{BAEA8B94-9E23-47F4-82C4-C229E126FF2A}"/>
+    <hyperlink ref="C127" r:id="rId95" display="ķermeņa kopšanas līdzekļi" xr:uid="{B1FB1238-3554-4C31-B097-2696F4D24C2A}"/>
+    <hyperlink ref="C128" r:id="rId96" xr:uid="{87EF883C-05BA-4EC7-B881-E78AAF15BC33}"/>
+    <hyperlink ref="C129" r:id="rId97" display="farmaceitiskie preparāti, vielas,veterinārie un higiēnas līdzekļi; pārtika zīdaiņiem; dezinfekcijas līdzekļi; preparāti kaitēkļu iznīcināšanai,u.c" xr:uid="{4F3145C8-5AC4-4B76-BE1F-98DDC1B3070D}"/>
+    <hyperlink ref="C130" r:id="rId98" display="kopēšanas iekārtas,portatīvie kopētāji printeri,toneris,sausās tintes un printera tintes,papīrs,kopiju papīra izstrādājumi no kartonakartona,iespieddarbi,avīzes,žurnāli,mācību un uzskates materiāli,kancelejas preces,u.c" xr:uid="{CC8B7E6E-8E08-4E61-BAA5-C91E30DACF7C}"/>
+    <hyperlink ref="C133" r:id="rId99" display="virtuves maisītāji un virtuves iekārtas" xr:uid="{F21CD9CE-A838-4DB4-AC93-B95B98CA1EDB}"/>
+    <hyperlink ref="C139" r:id="rId100" display="LED apgaismes ierīces, u.c " xr:uid="{AF21ED36-4171-4A5D-89EB-9697F5C177AE}"/>
+    <hyperlink ref="C90" r:id="rId101" display="disku bremžu kluči  motocikliem,motorolleriem,u.c " xr:uid="{652725D0-6593-41B5-A000-3D5F0D0F8F7D}"/>
+    <hyperlink ref="C65" r:id="rId102" display="Piel/ape and partners" xr:uid="{6656DB95-B6C2-4E69-8F41-CAE3DD00F949}"/>
+    <hyperlink ref="C148" r:id="rId103" xr:uid="{CE5B3A4C-E6E3-4491-8635-79BDCE7B8953}"/>
+    <hyperlink ref="C152" r:id="rId104" display="pulksteņi,u.c" xr:uid="{90A633F1-2F7E-4418-979F-64F60B25FA28}"/>
+    <hyperlink ref="C117" r:id="rId105" display="apģērbi,sporta preces,rotaļlietas,suvenīri,keramikas krūze,u.c " xr:uid="{87B9DAD3-BCE3-442A-BFDE-455BCF718CA3}"/>
+    <hyperlink ref="C157" r:id="rId106" xr:uid="{E9162EED-1A6D-40EE-95FE-CF889CCA6795}"/>
+    <hyperlink ref="C8" r:id="rId107" xr:uid="{9D3B8A65-A7C6-40EC-8F46-6DB1CC62C123}"/>
+    <hyperlink ref="C14" r:id="rId108" xr:uid="{85FE0F08-9F2F-4FD2-8CF7-DCA8653CE8FE}"/>
+    <hyperlink ref="C15" r:id="rId109" xr:uid="{C6F913A5-77EB-4F30-BE63-C23D2A3A2A16}"/>
+    <hyperlink ref="C48" r:id="rId110" display="dārzkopības un mežkopības instrumenti, motorzāģi,u.c" xr:uid="{75A7CC36-A6B5-4A8B-B636-FC282AEE71BE}"/>
+    <hyperlink ref="C47" r:id="rId111" display="krēsli u.c" xr:uid="{E061F568-439C-4759-9A12-94C611D777F4}"/>
+    <hyperlink ref="C159" r:id="rId112" display="pulksteņi,aksesuāri,u.c" xr:uid="{0FF4764D-543A-4CDB-80E7-7101025B53F6}"/>
+    <hyperlink ref="C160" r:id="rId113" xr:uid="{77D32B64-C989-4DE3-BEB3-248C2582992A}"/>
+    <hyperlink ref="C161" r:id="rId114" display="parfimērija,u.c " xr:uid="{36BF7733-7C96-4323-8C08-08AD8DE8EA66}"/>
+    <hyperlink ref="C162" r:id="rId115" display="diagnostika, farmaceitiskā rūpniecībā, ķīmiskā rūpniecībā, pārtikas un vides testēšana." xr:uid="{61A61C49-E242-4398-84DD-BDA19B50A66C}"/>
+    <hyperlink ref="C165" r:id="rId116" xr:uid="{BB7AA51E-F1D8-4755-8846-EDBA1CF4E28D}"/>
+    <hyperlink ref="C166" r:id="rId117" display="Volkswagen rezerves daļas, piederumi, u.c" xr:uid="{7A76581F-7743-42CA-8122-16DD842B4F0A}"/>
+    <hyperlink ref="C167" r:id="rId118" display="ādas kopšanas līdzekļi,apģērbs un aksesuāri, kurpes elementi un piederumi, personalpiederumi, mobilie tālruņi ar piederumiem un tehniskiem elementiem, elektriskās/elektroniskās un datoru rotaļlietas,spēles (ieskaitot elektronisko spēļu konsoles) un sporta" xr:uid="{21B6A1DA-9C9D-4A8C-9C8D-26E6D85240F5}"/>
+    <hyperlink ref="C168" r:id="rId119" xr:uid="{E61EA289-A1F8-464E-B46C-82350578D1A5}"/>
+    <hyperlink ref="C169" r:id="rId120" display="lifti un liftu daļas,automašīnu lifti,u.c" xr:uid="{CA38069E-EFE6-4892-80C7-6679B804CC4F}"/>
+    <hyperlink ref="C177" r:id="rId121" display="Astoņkāju krekls" xr:uid="{C7EDB5A7-456E-4192-B708-B1C4BB72CA2A}"/>
+    <hyperlink ref="C178" r:id="rId122" display="uzturvielas,substrāti,mēslojumi,māla granulas,u.c" xr:uid="{1D13D34A-DF1C-4FC2-993C-2786AF4FF45E}"/>
+    <hyperlink ref="C179" r:id="rId123" display="apģērbi un apavi ar elementiem un aksesuāriem, personīgie,aksesuāri, tekstilizstrādājumi" xr:uid="{49C4C485-1A33-4296-AE60-F880BF878D6E}"/>
+    <hyperlink ref="C180" r:id="rId124" xr:uid="{70691A66-AC09-409D-ADCB-02F9776BFA04}"/>
+    <hyperlink ref="C182" r:id="rId125" display="filtri,u.c" xr:uid="{BE085443-8C03-455B-AB5E-5092A6CB785F}"/>
+    <hyperlink ref="C183" r:id="rId126" display="džinsi,apģērbi,u.c" xr:uid="{89C76073-CB99-4015-9ED7-2C176CFC716C}"/>
+    <hyperlink ref="C184" r:id="rId127" display="kontaktlēcas,kontaktlēcu kopšanas līdzekļi,  šķīdums, smērvielas,acu pilieni;u.c." xr:uid="{DF725906-A275-4796-A26C-D4430A63FD37}"/>
+    <hyperlink ref="C185" r:id="rId128" display="ķermeņa kopšanas līdzekļi" xr:uid="{1843B5D6-9DBF-4907-A4A6-6E7DED67D195}"/>
+    <hyperlink ref="C186" r:id="rId129" display="ādas izstrādājumi,apģērbi, somas,apavi,smaržas,rotaslietas,u.c" xr:uid="{061966F2-108A-4E82-BCB3-18BA2297B759}"/>
+    <hyperlink ref="C187" r:id="rId130" display="mājsaimniecības un virtuves piederumi un konteineri;rokas instrumenti un darbarīki; virtuves iekārtas; olu separators; stikla trauki, porcelāns un māla izstrādājumi,u.c" xr:uid="{F94B48EF-0B1F-45B0-89FB-BA714BAF8FD4}"/>
+    <hyperlink ref="C188" r:id="rId131" xr:uid="{BF2D964A-0B0B-4D4A-BF97-412401FC0FA6}"/>
+    <hyperlink ref="C189" r:id="rId132" display=" nagu un skaistumkopšanas  produkti,u.c" xr:uid="{C0E5F3F9-BDD0-417D-BB25-A143FFFCD421}"/>
+    <hyperlink ref="C190" r:id="rId133" xr:uid="{D0EAB1BB-C6E9-4101-AF97-0EEA7BB96D3C}"/>
+    <hyperlink ref="C191" r:id="rId134" display=" ceļu būves mašīnas (piem., veltņi),u.c" xr:uid="{D16042E8-22EA-4668-8FA2-A9DD7A1FE85E}"/>
+    <hyperlink ref="C192" r:id="rId135" xr:uid="{917A6677-43D8-4A2D-B815-F949C6303398}"/>
+    <hyperlink ref="C193" r:id="rId136" display="krāsas,lakas,rūsas inhibitori,koksnes konservanti;tintes toneri,kasetnes,toneru kasetnes,printeri,skeneri, faksimilatori,daudzfunkcionālās ierīces;datoru programmatūra;termiskās lentes;lentes printeriem,siltuma papīrs " xr:uid="{1CE08DA2-AD5A-4E5D-853A-44736B6E26EA}"/>
+    <hyperlink ref="C194" r:id="rId137" display="apģērbi, apavi un aksesuāri,u.c " xr:uid="{E219B61F-3B84-4FBA-850E-FCACB22782AA}"/>
+    <hyperlink ref="C156" r:id="rId138" xr:uid="{8452CE67-D94C-48FB-A3ED-EB9D7FF3D1DB}"/>
+    <hyperlink ref="C155" r:id="rId139" xr:uid="{F0BA9930-56DB-480A-8AED-F9148ED479AF}"/>
+    <hyperlink ref="C154" r:id="rId140" xr:uid="{6FEA145C-5E25-4EFD-9E19-9EC84EFA36BA}"/>
+    <hyperlink ref="C153" r:id="rId141" xr:uid="{FD745C85-CCCD-424C-8497-73D90868EA00}"/>
+    <hyperlink ref="C195" r:id="rId142" display="zobu pasta, mutes skalojamais ūdens šampūni, kondicionieri, matu aktīva kapsulas, tonizējoši līdzekļi,šķidrumi, sauļošanās, krēmi " xr:uid="{C5D917FB-59AC-49D1-8003-AC6091DB7890}"/>
+    <hyperlink ref="C196" r:id="rId143" xr:uid="{E6B484F0-42D3-4E5E-989F-2E8372F7C72A}"/>
+    <hyperlink ref="C197" r:id="rId144" display="putekļu aizsargbarjera,u.c " xr:uid="{25AEF2DC-8E1D-45EE-ABCE-137A8537002B}"/>
+    <hyperlink ref="C198" r:id="rId145" xr:uid="{A3C7C814-91B6-4EEA-8D42-6B2B56F2F676}"/>
+    <hyperlink ref="C199" r:id="rId146" xr:uid="{ED2A0228-3F9A-4611-862E-90667A618503}"/>
+    <hyperlink ref="C200" r:id="rId147" display="\\dks.vid.gov.lv@SSL\DavWWWRoot\muita\kontr\Intelektuālā īpašuma aizsardzība\Tiesību subjektu pieteikumi\Pielikumi\Toshiba Corporation" xr:uid="{66F91835-479B-4BA9-B51A-F019FCAAE3FA}"/>
+    <hyperlink ref="C201" r:id="rId148" display="farmaceitiskie produkti (alopātiskie, homeopātiskie un fitoterapeitiskie) un higiēnas līdzekļi medicīnai un personīgai higiēnai; diētiskie produkti medicīniskiem nolūkiem, taukskābju, aminoskābju preparāti,u.c" xr:uid="{D23141FE-A5D7-4075-A217-4E9F635254B6}"/>
+    <hyperlink ref="C202" r:id="rId149" xr:uid="{642B1CCE-851B-4E94-8C8A-DBE89ABECF9F}"/>
+    <hyperlink ref="C203" r:id="rId150" xr:uid="{16894FA3-B8E7-4BDF-8682-82D1AB597F61}"/>
+    <hyperlink ref="C207" r:id="rId151" display="\\ks.vid.gov.lv@SSL\DavWWWRoot\27\mp_kontrole\Intelektuālā īp_aizsardz\Tiesību subj_piet\Piel\Werkhaus Design+Produktion GmbH" xr:uid="{1E3BCA4F-EC21-4208-99C8-555CD318ABEF}"/>
+    <hyperlink ref="C208" r:id="rId152" display="apģērbs un apavi ar elementiem un aksesuāriem,u.c " xr:uid="{7679E151-965E-45B7-A33D-2284722C40E0}"/>
+    <hyperlink ref="C209" r:id="rId153" xr:uid="{8867F4C6-98B2-43B6-B1C0-A6DD51607D59}"/>
+    <hyperlink ref="C210" r:id="rId154" display="mežsaimniecības, glābšanas dienestu, medību un policijas, kā arī ikdienas apavi, apģērbi,u.c" xr:uid="{DD07F134-3371-406C-9BC9-C51562F6484E}"/>
+    <hyperlink ref="C211" r:id="rId155" display="Cambria Company LLC" xr:uid="{DDDC0BEA-CA50-4F85-A7B9-D95EDD84BBC9}"/>
+    <hyperlink ref="C212" r:id="rId156" xr:uid="{F3936475-EFB9-4D85-8BDC-579F94E2FF8F}"/>
+    <hyperlink ref="C213" r:id="rId157" display="mugursomas, somas maisi, cita bagāža, cepures, u.c " xr:uid="{85213996-E9CA-4269-B5A1-7DA8BF1F5944}"/>
+    <hyperlink ref="C215" r:id="rId158" xr:uid="{746320D5-A1A1-42DB-9529-54D7B97FC20D}"/>
+    <hyperlink ref="C216" r:id="rId159" xr:uid="{7FA83C95-5C0C-45CC-8C9C-DB7C3A146B40}"/>
+    <hyperlink ref="C217" r:id="rId160" display="stikla burka" xr:uid="{54B51621-629C-42FF-B7BF-5D91380E94F9}"/>
+    <hyperlink ref="C218" r:id="rId161" display="apģērbi,apavi,sporta preces,u.c." xr:uid="{D7650B95-3603-4800-AF07-F4A782D7A9CA}"/>
+    <hyperlink ref="C219" r:id="rId162" xr:uid="{5C73E7C3-32AF-45F9-92C7-67F2ECC55413}"/>
+    <hyperlink ref="C220" r:id="rId163" display="Rotaļlietas" xr:uid="{017F9CBC-B19A-41AD-91DA-01C0C2E9C044}"/>
+    <hyperlink ref="C221" r:id="rId164" display="Piel/Peter Kertels" xr:uid="{AAED131A-2814-47A8-9674-298C32CDE2CE}"/>
+    <hyperlink ref="C222" r:id="rId165" xr:uid="{514AD773-CD12-4967-A0E4-9988E59F3853}"/>
+    <hyperlink ref="C223" r:id="rId166" xr:uid="{22A3B131-A50E-4CC6-A6CA-1D35C44A3B6D}"/>
+    <hyperlink ref="C224" r:id="rId167" xr:uid="{7D0F7950-A22E-4BEF-8423-7EA0F4D3F13A}"/>
+    <hyperlink ref="C225" r:id="rId168" display="kosmētikas līdzekļi sievietēm, arī somas, sukas un vēl citi  aksesuāri" xr:uid="{BDAD2905-E2A7-4828-B083-1F54BBD43898}"/>
+    <hyperlink ref="C60" r:id="rId169" xr:uid="{3F1CC692-D4C1-42F3-B523-95E76939A28E}"/>
+    <hyperlink ref="C59" r:id="rId170" display="filtri" xr:uid="{590EABC4-0DDC-4633-9B69-65DCBD435FFF}"/>
+    <hyperlink ref="C92" r:id="rId171" xr:uid="{CD336DBA-40A2-446A-A276-3BB0C5FAF06F}"/>
+    <hyperlink ref="C170" r:id="rId172" xr:uid="{57FCB97D-4FE8-4DF4-9EE0-FD238D8D003E}"/>
+    <hyperlink ref="C171" r:id="rId173" xr:uid="{44070AED-D38F-408B-966E-1EAC0D4884AB}"/>
+    <hyperlink ref="C172" r:id="rId174" xr:uid="{58D34C6F-4FD5-49B0-84D8-5DDCFDE40E0A}"/>
+    <hyperlink ref="C173" r:id="rId175" xr:uid="{A1D27F06-54D2-4A6C-8B02-A7E1A31DB56D}"/>
+    <hyperlink ref="C174" r:id="rId176" xr:uid="{92F149CF-0FA5-4414-8CFB-F025C7806060}"/>
+    <hyperlink ref="C175" r:id="rId177" xr:uid="{45D32918-1117-4103-BDF7-9D72263E7F85}"/>
+    <hyperlink ref="C176" r:id="rId178" xr:uid="{DFF821CB-E0F9-40C5-86A0-D954BD8B74F5}"/>
+    <hyperlink ref="C226" r:id="rId179" xr:uid="{2D13F2A7-77D7-49BA-AD89-D89FCC7A085F}"/>
+    <hyperlink ref="C227" r:id="rId180" xr:uid="{234DCBD3-994B-47B2-A620-D489FA629A75}"/>
+    <hyperlink ref="C132" r:id="rId181" xr:uid="{359C1B19-75CD-4237-A350-5F2A333CB8BB}"/>
+    <hyperlink ref="C228" r:id="rId182" xr:uid="{1EF9677D-0D43-41BA-AEAB-5125D8645E42}"/>
+    <hyperlink ref="C229" r:id="rId183" xr:uid="{CF3A8033-5A1A-4A20-A5F5-39D0F30FCD58}"/>
+    <hyperlink ref="C230" r:id="rId184" display="televizoru skaļruņi, audio sistēmas un austiņas" xr:uid="{B759E9E6-0A60-4977-8CF2-6521DAFB1390}"/>
+    <hyperlink ref="C231" r:id="rId185" xr:uid="{CEBEF857-E7EB-4A32-AC75-04BEE2F60960}"/>
+    <hyperlink ref="C141" r:id="rId186" display="somas,apavi, jostas" xr:uid="{23DF89A9-1664-42A9-A7E1-76309D9F955E}"/>
+    <hyperlink ref="C140" r:id="rId187" display="augu izcelsmes cigaretes,u.c" xr:uid="{8136683B-696C-4F40-AB26-94E1B3AAF1BD}"/>
+    <hyperlink ref="C138" r:id="rId188" display="ūdensnecaurlaidīgi zābaki u.c" xr:uid="{159BCB22-DE79-4F52-AEEA-2E50B21FDB9D}"/>
+    <hyperlink ref="C137" r:id="rId189" display="kosmētiskie līdzekļi,ziepes,ēteriskās eļļas,smaržas,ķermeņa dezodoranti,dušas želejas,šampūni un matu losjoni,filmas,videoieraksti un kasetes,datorprogrammas,radiosaulesbrilles,brilles,briļļu rāmji un aksesuāri,apģērbi,apavi,galvassegas,apakšveļa,krekliņi" xr:uid="{A1881FBD-C771-4EF9-ACDC-3A35C64058E5}"/>
+    <hyperlink ref="C136" r:id="rId190" display="motociklu rezerves daļas, aksesuāri, u.c." xr:uid="{863CDDC3-9052-4083-8BD3-BE63DE5F288C}"/>
+    <hyperlink ref="C135" r:id="rId191" xr:uid="{9E2BBF41-70EE-4F3F-BBF8-DB752CE61499}"/>
+    <hyperlink ref="C142" r:id="rId192" display="PIERRE CARDIN" xr:uid="{54B82295-47ED-44FB-ABA5-D4C91FF19009}"/>
+    <hyperlink ref="C143" r:id="rId193" display="parfimērija,     kosmētika, ķermeņa un skaistumkopšanas līdzekļi,u.c" xr:uid="{CC9047F9-19D8-4A96-BF76-9594EE1B27DB}"/>
+    <hyperlink ref="C144" r:id="rId194" xr:uid="{923D69C5-B7F4-4ECE-82DA-E16C1C5A4144}"/>
+    <hyperlink ref="C145" r:id="rId195" display="pārtika, alkoholiskie dzērieni,u.c" xr:uid="{43E3127E-523A-4D03-B432-9CE84696D2BA}"/>
+    <hyperlink ref="C146" r:id="rId196" display="Dizaina lampas" xr:uid="{2988528C-BAA9-4D8D-97C1-2985B3808908}"/>
+    <hyperlink ref="C147" r:id="rId197" xr:uid="{6EED56CA-3EEE-4FE3-9FE5-7EF15E33876F}"/>
+    <hyperlink ref="C41" r:id="rId198" xr:uid="{EFECAF8A-05FC-4C0B-9817-B848D1D1FE18}"/>
+    <hyperlink ref="C42" r:id="rId199" xr:uid="{64FDC4F8-641E-4200-9786-826C1CD10810}"/>
+    <hyperlink ref="C43" r:id="rId200" display="apģērbi,apavi,somas,smaržas,brilles,rotaslietas,u.c" xr:uid="{B4A8FD7D-CE76-45E3-A599-C7177B945646}"/>
+    <hyperlink ref="C149" r:id="rId201" display="optika šaujamieročiem,u.c" xr:uid="{9DF4DF94-17E1-42FD-A149-A7380EF62C81}"/>
+    <hyperlink ref="C232" r:id="rId202" xr:uid="{7FDDB220-5808-45D9-A50D-DE345751459D}"/>
+    <hyperlink ref="C233" r:id="rId203" display="rotaļlietas arī lelles" xr:uid="{7AD4301A-1C95-471E-B006-97558011EB1E}"/>
+    <hyperlink ref="C40" r:id="rId204" display="mobilie telefoni u.c." xr:uid="{EFD3BEBC-4D0B-4278-BFAE-0CE20CD930B7}"/>
+    <hyperlink ref="C234" r:id="rId205" xr:uid="{E8D0F27D-D13E-45E8-8E2E-40DF0B87C12A}"/>
+    <hyperlink ref="C235" r:id="rId206" xr:uid="{593FC3C6-01EF-4BC4-9770-46D86451BA14}"/>
+    <hyperlink ref="C236" r:id="rId207" xr:uid="{F389FFDE-0452-4895-9CF9-E153075C0133}"/>
+    <hyperlink ref="C237" r:id="rId208" display="apģērbi, apavi, galvassegas,spēles, rotaļlietas videospēļu aparāti, papīrs, kartons  iespieddarbi u.c. " xr:uid="{23D3A7CD-86DA-41E8-AFB6-90686791F4D4}"/>
+    <hyperlink ref="C238" r:id="rId209" xr:uid="{152DCB8F-FCC7-45AA-9012-5C3BC17D32B2}"/>
+    <hyperlink ref="C239" r:id="rId210" display="mēbeles, spoguļi, rāmji, paklāji,  linolejs, dzelzs izstrādājumi, juvelierizstrādājumi, dārgakmeņi, trauki mājsaimniecības vai virtuves vajadzībām, balināšanas līdzekļi, audumi,  parastie metāli un to sakausējumi, rokas instrumenti" xr:uid="{D939C5DA-9AC0-4223-9226-3ABEC7F27B0D}"/>
+    <hyperlink ref="C240" r:id="rId211" display="baloni u.c." xr:uid="{0EFE7071-2E6E-4AFD-BEB4-145BC1DAEBA5}"/>
+    <hyperlink ref="C151" r:id="rId212" display=" spēles un rotaļlietas,kompaktdiski, DVD diski un citi digitālie datu nesēji; iespiedprodukcija;u.c" xr:uid="{429209EA-FCA4-4E0D-90D4-AF5A4FA36613}"/>
+    <hyperlink ref="C241" r:id="rId213" xr:uid="{76317E47-5A5B-456D-BE5F-C17D9EC2876A}"/>
+    <hyperlink ref="C150" r:id="rId214" display="audumi un tekstilpreces; šķiedras (tekstilmateriālu un sintētisko)" xr:uid="{F69A43D8-05DE-4EB4-8998-2F0373EF2F24}"/>
+    <hyperlink ref="C242" r:id="rId215" display="Piel/Wilson Sporting Goods Co" xr:uid="{543B9578-35E9-4D6D-885A-3E21675CF5EC}"/>
+    <hyperlink ref="C243" r:id="rId216" display="sporta apavi (čības) bērniem" xr:uid="{24536930-71E4-401D-A155-10CC6478DB6F}"/>
+    <hyperlink ref="C244" r:id="rId217" xr:uid="{A8DF887B-F19C-485A-B247-941ABD6BF5A1}"/>
+    <hyperlink ref="C245" r:id="rId218" xr:uid="{7EBA2924-2592-4AA9-BADB-6E56A38B81FF}"/>
+    <hyperlink ref="C246" r:id="rId219" xr:uid="{54E4A348-0288-4228-A962-952825A67668}"/>
+    <hyperlink ref="C247" r:id="rId220" xr:uid="{A64FC4D4-F3BE-40C5-9C30-5E7E03A8CDFE}"/>
+    <hyperlink ref="C131" r:id="rId221" xr:uid="{6C5AEB84-0D46-48BE-9DBE-A5D9CA3E529E}"/>
+    <hyperlink ref="C95" r:id="rId222" display="apgaismošanas,tvaika ražošanas,ēdiena gatavošanai,gaisa vai ūdens attīrīšanas iekārtas;sterilizatori,elektriskie transportlīdzekļi,bērnu trīsriteņi,velosipēdi,klaidonis,bērnu ratiņi,drošības sēdekļi bērniem (transportlīdzekļiem),mēbeles,u.c" xr:uid="{5B595922-961A-4240-99D5-E341D5ECF92C}"/>
+    <hyperlink ref="C96" r:id="rId223" display="šokolādes,konfektes,u.c" xr:uid="{AA0531C2-A7C1-4DA1-A6F8-BE6E81B573D8}"/>
+    <hyperlink ref="C93" r:id="rId224" display="šokolādes,konfektes,u.c" xr:uid="{D2A6FF45-DA55-4CC0-A6BF-C9C757A7A5D7}"/>
+    <hyperlink ref="C94" r:id="rId225" xr:uid="{6367976B-F109-4AF2-ACF2-A4ABE04D779E}"/>
+    <hyperlink ref="C86" r:id="rId226" xr:uid="{C7955464-0AE7-4792-AA3E-F10456A1F7BB}"/>
+    <hyperlink ref="C85" r:id="rId227" display="somas,apģērbi, apavi u.c" xr:uid="{95B3633A-5560-4E5D-91F1-C8DB7FD7BF5E}"/>
+    <hyperlink ref="C82" r:id="rId228" display="ķirurģiskas ierīces,akupunktūras adatas;medicīniskas ierīces analīzēm;asins spiediena mērīšanai;ierīces mākslīgai elpināšanai,u.c" xr:uid="{2FA85A5B-C916-4E28-B7E2-432C8B055717}"/>
+    <hyperlink ref="C83" r:id="rId229" display="rotaļlietas,aksesuāri u.c." xr:uid="{7B4E55FD-85F9-455A-B108-1DE64E45BAFF}"/>
+    <hyperlink ref="C63" r:id="rId230" display="apģērbi, apvi, aksesuāri u.c." xr:uid="{EE521B28-F4F2-4A70-ADDD-84B1B989E443}"/>
+    <hyperlink ref="C50" r:id="rId231" xr:uid="{72663D4E-28CF-43A0-9856-FFB9A0DC88CF}"/>
+    <hyperlink ref="C248" r:id="rId232" xr:uid="{17F64448-FAD7-4F14-A508-33EE7C883D89}"/>
+    <hyperlink ref="C261" r:id="rId233" xr:uid="{460EF7AF-F1CA-4375-B419-D49B3E156412}"/>
+    <hyperlink ref="C262" r:id="rId234" display="šokolādes, konfektes kafija, tēja, kakao un mākslīgā kafija, alus,minerālūdens, gāzēts ūdens u.c." xr:uid="{525B607B-BD9E-4122-B746-84A9C11407E9}"/>
+    <hyperlink ref="C263" r:id="rId235" xr:uid="{9635EBF0-8687-41F8-86F4-EFA75590536E}"/>
+    <hyperlink ref="C264" r:id="rId236" xr:uid="{D73D7F0F-3EFC-4596-9BB9-84F6F7AFD659}"/>
+    <hyperlink ref="C265" r:id="rId237" xr:uid="{BF8571CB-922F-40CC-9E67-8122EB3BFEB5}"/>
+    <hyperlink ref="C266" r:id="rId238" xr:uid="{049AD697-7439-4A16-AD9F-2EB45D9FF151}"/>
+    <hyperlink ref="C267" r:id="rId239" xr:uid="{57717BE4-D42E-48B9-A429-56ED8740FB21}"/>
+    <hyperlink ref="C268" r:id="rId240" xr:uid="{B80DF59D-1DAC-4D91-B4A6-E477A6E80CA6}"/>
+    <hyperlink ref="C269" r:id="rId241" display="kosmētika, tīrīšanas  un higiēnas līdzekļi u.c." xr:uid="{4F1F6FE3-C19A-4537-B1A8-CB5228BF2B82}"/>
+    <hyperlink ref="C270" r:id="rId242" xr:uid="{4F489348-BAB4-4D5F-BF8C-6B189F6315EF}"/>
+    <hyperlink ref="C271" r:id="rId243" xr:uid="{58CD8181-6C30-410E-9F7D-3054C67A7B23}"/>
+    <hyperlink ref="C272" r:id="rId244" xr:uid="{72F5776E-5763-46B5-AA03-B8646DD4EA1F}"/>
+    <hyperlink ref="C273" r:id="rId245" display="ventilatori u.c." xr:uid="{ADC1C75A-54C5-4275-B57A-F1B972302B7C}"/>
+    <hyperlink ref="C274" r:id="rId246" xr:uid="{6A52566A-9718-4A86-B781-57D0984D2DAC}"/>
+    <hyperlink ref="C275" r:id="rId247" xr:uid="{3F37580D-5873-442D-9516-569683DE7186}"/>
+    <hyperlink ref="C276" r:id="rId248" xr:uid="{0B0FCAFE-C0E4-4870-B415-15159B231FF3}"/>
+    <hyperlink ref="C277" r:id="rId249" xr:uid="{CB9C741F-CE4B-4E50-ADE6-E61E60F4A339}"/>
+    <hyperlink ref="C278" r:id="rId250" xr:uid="{0DCCB55D-27C6-43EC-B22D-41DBA321F865}"/>
+    <hyperlink ref="C279" r:id="rId251" xr:uid="{470817C4-52E7-457D-A5F8-458F75F83359}"/>
+    <hyperlink ref="C280" r:id="rId252" xr:uid="{797D9085-EB99-475D-BD0D-8ABC85B4F6E4}"/>
+    <hyperlink ref="C281" r:id="rId253" display="ķermeņa kopšanas līdzekļi" xr:uid="{381D6E9C-03C9-46F5-8D87-614A4F2A46F0}"/>
+    <hyperlink ref="C282" r:id="rId254" display="elektriskās/elek troniskās ierīces datoriem, u.c " xr:uid="{5641A079-5D74-497A-B7E0-6B6B30A7A9AC}"/>
+    <hyperlink ref="C283" r:id="rId255" xr:uid="{D02E44CA-7E18-4B5A-AB51-50C232B855C6}"/>
+    <hyperlink ref="C284" r:id="rId256" xr:uid="{A76C1A1E-0DD5-4AEB-BB12-87135116950C}"/>
+    <hyperlink ref="C285" r:id="rId257" xr:uid="{D641A87C-AE54-4BC5-8E1F-1AA9E5CBB060}"/>
+    <hyperlink ref="C286" r:id="rId258" display="bezalkoholiskie dzērieni, apģērbi, galvassegas peldkostīmi,T-krekli  zeķes,sviedru krekli, šorti, kleitas, sandales, skriešanas kostīmi  sporta džemperi apakšbikses, džemperi ar kapuci,vestes, bikses  pidžamas, naktskrekli u.c." xr:uid="{29FE0C51-42DC-49C1-8660-3ED45A04B9CC}"/>
+    <hyperlink ref="C287" r:id="rId259" xr:uid="{372EDF1B-1443-4181-8A91-725A94CD1DB3}"/>
+    <hyperlink ref="C288" r:id="rId260" xr:uid="{0FC9D552-AAFF-4B3B-A575-915311245731}"/>
+    <hyperlink ref="C289" r:id="rId261" xr:uid="{D064AD73-A6C9-4F99-858C-3E3709421663}"/>
+    <hyperlink ref="C290" r:id="rId262" display="Piel/SOCIETE DU TOUR DE FRANCE" xr:uid="{8E404B9C-C6EA-4F24-ABEC-D22AF5FCC445}"/>
+    <hyperlink ref="C291" r:id="rId263" xr:uid="{9E05D7FD-C7E0-418B-850D-04B508741AAF}"/>
+    <hyperlink ref="C292" r:id="rId264" xr:uid="{1869A730-95F2-46BD-8499-1FF21C4C6947}"/>
+    <hyperlink ref="C294" r:id="rId265" xr:uid="{449E76C4-6242-4202-AEF4-C712DFE488DB}"/>
+    <hyperlink ref="C295" r:id="rId266" xr:uid="{670DF2D9-0D08-42CD-A101-516C49A1A38B}"/>
+    <hyperlink ref="C296" r:id="rId267" xr:uid="{FCC1C72D-6354-4CE8-8737-1DBBBBCA72A0}"/>
+    <hyperlink ref="C297" r:id="rId268" xr:uid="{B97A3CC7-0629-4595-B5E3-81F263D4793E}"/>
+    <hyperlink ref="C298" r:id="rId269" xr:uid="{C30D8784-860D-4A8F-B5A6-F9D4E492CE0A}"/>
+    <hyperlink ref="C299" r:id="rId270" xr:uid="{8A94FA3E-57B5-43B6-B5A0-B2961D14EB31}"/>
+    <hyperlink ref="C300" r:id="rId271" xr:uid="{34F41283-D17E-46DD-A7DF-490785C608F2}"/>
+    <hyperlink ref="C301" r:id="rId272" xr:uid="{518D9C56-7478-4D81-AAED-9AE35FB9753B}"/>
+    <hyperlink ref="C302" r:id="rId273" xr:uid="{DD4BB984-0743-42A8-921B-D3120DA57FD7}"/>
+    <hyperlink ref="C75" r:id="rId274" display="datoru programmatūra,datorspēles,videospēles,elektroniskās spēles,datorprogrammas,apģērbi,galvassegas,u.c" xr:uid="{7EF541C5-0BBE-4907-9BE9-9F61E9217645}"/>
+    <hyperlink ref="C303" r:id="rId275" xr:uid="{9E3C0438-9707-4B95-A947-43F63B1C3BFC}"/>
+    <hyperlink ref="C304" r:id="rId276" xr:uid="{3FD4744C-1621-452D-AFE9-4437F85C7299}"/>
+    <hyperlink ref="C305" r:id="rId277" xr:uid="{806F0C72-0758-4963-9047-C25C4214AB11}"/>
+    <hyperlink ref="C306" r:id="rId278" xr:uid="{156259BD-CAB7-4F40-8024-4E96628F3C60}"/>
+    <hyperlink ref="C307" r:id="rId279" xr:uid="{293452BB-6FCC-484E-8152-8A1B29F8B123}"/>
+    <hyperlink ref="C308" r:id="rId280" xr:uid="{6856CAB9-7ADA-4687-9618-BEDABD5A0B7F}"/>
+    <hyperlink ref="C309" r:id="rId281" xr:uid="{5796E5FE-7BB6-4E16-B4F8-065A81CB7856}"/>
+    <hyperlink ref="C310" r:id="rId282" xr:uid="{5AD98F73-072C-4EE8-A33B-CF92748F0B93}"/>
+    <hyperlink ref="C311" r:id="rId283" xr:uid="{8A0D5E79-8AA7-47FA-9143-BEC0432A69D6}"/>
+    <hyperlink ref="C312" r:id="rId284" xr:uid="{008B84EA-4814-4A96-B758-5112DC33DF81}"/>
+    <hyperlink ref="C313" r:id="rId285" xr:uid="{334B6B88-A403-479C-ADBB-7433D6E4F032}"/>
+    <hyperlink ref="C314" r:id="rId286" xr:uid="{4CA66DCE-316A-4351-A05A-4218E622CBC0}"/>
+    <hyperlink ref="C315" r:id="rId287" xr:uid="{A25A3EBB-933B-4324-92C4-6E05B940E23C}"/>
+    <hyperlink ref="C316" r:id="rId288" display="aksesuāri un iekārtas mobiliem telefoniem un datoriem,kabeļi;rokturi   un futrāļi mobilajiem tālruņiem, datoriem, konteineri elektroniskām ierīcēm,energoavoti, baterijas,elektriskie akumulatori,lādētāji akumulatoriem;lādētāji elektriskajām baterijām; Plāk" xr:uid="{FDCCFF8F-A64B-4546-85F8-E206370F8C1B}"/>
+    <hyperlink ref="C317" r:id="rId289" display="gaļa, zivis, mājputni un medījums; gaļas ekstrakti, konservēti, žāvēti un vārīti augļi un dārzeņi, olas, piena produkti, želejas, ievārījumi, kompoti, piens un piena dzērieni, kafija un kafijas aizstājēji, tēja, kakao, dzeramā šokolāde, graudaugu batoniņi" xr:uid="{945C1A36-B2A4-410F-A2D4-D7368DAD42E4}"/>
+    <hyperlink ref="C318" r:id="rId290" xr:uid="{FD69EB76-5ACE-4DA8-A351-50FC93B03945}"/>
+    <hyperlink ref="C319" r:id="rId291" display="šokolādes, konfektes u.c." xr:uid="{9D1244D1-8B56-4D01-A202-17903C2F07A5}"/>
+    <hyperlink ref="C320" r:id="rId292" display="kafija, tēja, karstie un aukstie dzērieni, kafijas pupiņas, sviestmaizes, salāti, konditorejas izstrādājumi u.c., kā arī citas preces, kas paredzētas tirdzniecībai krūzes, magnēti u.c." xr:uid="{D63939FE-1667-42F5-AE5F-56EC9D3E116C}"/>
+    <hyperlink ref="C321" r:id="rId293" xr:uid="{2BA1FC45-E2ED-4B75-8184-40011D428F33}"/>
+    <hyperlink ref="C322" r:id="rId294" display="Piel/GFM GmbH Trademarks" xr:uid="{EAED7D08-F1F5-4E11-9A08-5821ACE36A64}"/>
+    <hyperlink ref="C323" r:id="rId295" display="metināšanas mšīnas un piederumi" xr:uid="{5FEEA990-6378-48B8-8D50-8498D11E7B7A}"/>
+    <hyperlink ref="C324" r:id="rId296" xr:uid="{4C2F0889-4382-490C-900B-A5E73661DA7C}"/>
+    <hyperlink ref="C325" r:id="rId297" xr:uid="{DDED4565-C4E7-46AF-B7AE-ABBDDB8685E5}"/>
+    <hyperlink ref="C328" r:id="rId298" xr:uid="{566A3151-A435-4167-8A61-A80D495E040C}"/>
+    <hyperlink ref="C329" r:id="rId299" xr:uid="{54B97C33-C995-4E07-B673-44697D817ACC}"/>
+    <hyperlink ref="C330" r:id="rId300" display="mašīnvadītas ierīces un mašīnas dārzkopībai un ainavu veidošanai, lauksaimniecībai un mežsaimniecībai, zaļo zonu un teritoriju uzturēšanai, ceļu un ielu tīrīšanai, grants ceļu un pelnu celiņu uzturēšanai, ziemu uzturēšanai uz celiņiem, jo īpaši zemes apstrādes mašīnām, piemēram, kaplēšanai un frēzēšanai , arkli, izkliedētāji, kultivatori, ecēšas, izlīdzinātāji, zemes urbji un izkliedētāji,motorizētie zāles pļāvēji " xr:uid="{E035A376-E163-4AA7-B405-037F45E1879F}"/>
+    <hyperlink ref="C331" r:id="rId301" xr:uid="{306237D1-F0F8-4F51-A708-80EA2C63FB08}"/>
+    <hyperlink ref="C332" r:id="rId302" xr:uid="{3187984C-E67C-470F-A0EF-57AA177FD617}"/>
+    <hyperlink ref="C333" r:id="rId303" display="Piel/KaVo Dental GmbH" xr:uid="{750A5602-BC35-4A30-BA6A-5F4460F834CB}"/>
+    <hyperlink ref="C334" r:id="rId304" xr:uid="{6C458DD8-8AA2-4ADA-8784-6B6FD562DC6B}"/>
+    <hyperlink ref="C335" r:id="rId305" xr:uid="{995383AF-D318-41D9-B003-F4B6DC8F9BA2}"/>
+    <hyperlink ref="C336" r:id="rId306" xr:uid="{2ED19939-DEC7-408F-8D30-14E53616CA50}"/>
+    <hyperlink ref="C206" r:id="rId307" xr:uid="{621598FC-8C15-43CC-8D39-5F18DA8C551C}"/>
+    <hyperlink ref="C337" r:id="rId308" xr:uid="{825121E6-CE1E-4E73-B67B-DBFB46AEFE83}"/>
+    <hyperlink ref="C338" r:id="rId309" xr:uid="{513D5E79-250B-48FD-B2F1-686EF6F7AFA4}"/>
+    <hyperlink ref="C339" r:id="rId310" xr:uid="{A1BCA8A2-209D-411A-A6C0-390D4DB9B535}"/>
+    <hyperlink ref="C340" r:id="rId311" xr:uid="{E92EC4B3-FE40-4D85-A0DB-C309B02A4036}"/>
+    <hyperlink ref="C341" r:id="rId312" xr:uid="{F26C64AF-C0D1-4319-B939-8315FF68D3B1}"/>
+    <hyperlink ref="C342" r:id="rId313" xr:uid="{F22D712B-956E-4A2F-B3E2-55B301C6BF63}"/>
+    <hyperlink ref="C343" r:id="rId314" xr:uid="{5B1AED8D-6055-4C70-823E-30505A892B63}"/>
+    <hyperlink ref="C344" r:id="rId315" display="Kioxia Corporation" xr:uid="{9F0631E1-C295-45A8-B540-26675BA5BF7A}"/>
+    <hyperlink ref="C345" r:id="rId316" xr:uid="{52B4F224-ED99-48A2-9B52-3EF70968A6F8}"/>
+    <hyperlink ref="C346" r:id="rId317" display="kosmētika, sukas,  spoguļi u.c." xr:uid="{38BBE24F-0D6D-46DB-98BF-E4ABBC303A23}"/>
+    <hyperlink ref="C347" r:id="rId318" xr:uid="{4F1DE28A-A6CF-4F2F-BA76-ADDBAFC3430A}"/>
+    <hyperlink ref="C348" r:id="rId319" xr:uid="{BCDE99DF-7219-4520-AF9E-415123DE2C3D}"/>
+    <hyperlink ref="C349" r:id="rId320" display="medicīnas instrumentu,farmaceitiskie izstrādājumi, sanitārijas ierīces u.c." xr:uid="{86023E8C-5F78-4A27-99F0-8A3B1B00C1B4}"/>
+    <hyperlink ref="C350" r:id="rId321" xr:uid="{630F2046-7BF6-42E1-B4C5-9264E139A8E8}"/>
+    <hyperlink ref="C351" r:id="rId322" xr:uid="{36E9AA26-B35C-403A-A572-EAC62D8CAE9D}"/>
+    <hyperlink ref="C352" r:id="rId323" xr:uid="{08FC551A-D600-4CED-B18C-699D1E1F8B94}"/>
+    <hyperlink ref="C353" r:id="rId324" xr:uid="{9517306F-DF80-4FB7-ACD3-D167097DA255}"/>
+    <hyperlink ref="C354" r:id="rId325" xr:uid="{AB36F9A3-3DDC-4968-9B4F-96797239DD23}"/>
+    <hyperlink ref="C355" r:id="rId326" display="sporta apģērbi un aksesuāri.  peldkostīmi, pludmales apģērbi, ķermeņa pacēlāji, brilles,  sandales, spuras,pleznas,  peldošās jostas un ar tiem saistīti piederumi" xr:uid="{ED8ED2E1-16D4-42B3-BF72-714FDDDF5F6D}"/>
+    <hyperlink ref="C134" r:id="rId327" xr:uid="{C0B0CB94-9E18-44E0-ADE0-ED5C04AA2850}"/>
+    <hyperlink ref="C356" r:id="rId328" xr:uid="{EBF2AC25-2320-40DB-A90F-A0FDCD48BB87}"/>
+    <hyperlink ref="C357" r:id="rId329" xr:uid="{32CCCAAD-2FCA-4E46-89C4-93CD7763FE62}"/>
+    <hyperlink ref="C358" r:id="rId330" display="Piel/TRB  International SA" xr:uid="{B3701B5A-42C1-41F6-A219-FD6FC6487414}"/>
+    <hyperlink ref="C360" r:id="rId331" xr:uid="{4BE51FD6-C9D8-4CFD-8888-DC2285270671}"/>
+    <hyperlink ref="C361" r:id="rId332" xr:uid="{C6D914C5-3DDB-40A2-BB5E-416B07907011}"/>
+    <hyperlink ref="C362" r:id="rId333" xr:uid="{090A0176-CA60-4D6A-8818-D49AC17B8BB7}"/>
+    <hyperlink ref="C363" r:id="rId334" display="santehnika, radiatori u.c." xr:uid="{EC495AB6-F21B-4F5E-B58C-86696FFD590C}"/>
+    <hyperlink ref="C364" r:id="rId335" xr:uid="{1F8D8980-FF74-4F81-98C1-73261A31347B}"/>
+    <hyperlink ref="C365" r:id="rId336" display="gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un vārīti augļi un dārzeņi, želejas, ievārījumi, kompots, olas, piens un piena produkti, pārtikas eļļas un tauki, Nesagatavoti un neapstrādāti lauksaimniecības, ūdens, dārzkopības un mežsaimniecības produkti,  graudaugi un sēklas, svaigi augļi, dārzeņi un zaļumi, dabiski augi un ziedi, ziedu sīpoli, stādi un sēklas stādīšanai, dzīvi dzīvnieki, pārtika un dzērieni dzīvniekiem, iesals u.c" xr:uid="{2FC1D8AF-2371-49B5-94C2-8BF932EAFD41}"/>
+    <hyperlink ref="C366" r:id="rId337" xr:uid="{BEC4BAD3-AC80-4788-B7BF-B27241219A1E}"/>
+    <hyperlink ref="C367" r:id="rId338" xr:uid="{883FB285-7E0F-42B2-A269-16462ED94083}"/>
+    <hyperlink ref="C368" r:id="rId339" xr:uid="{FB219ABC-613C-4DA4-9C4C-1432021F7F89}"/>
+    <hyperlink ref="C369" r:id="rId340" xr:uid="{601B67EC-D854-41E6-BB27-CF7B6664497D}"/>
+    <hyperlink ref="C371" r:id="rId341" xr:uid="{30702242-7396-4365-B40D-E152595073F9}"/>
+    <hyperlink ref="C372" r:id="rId342" display="ogļhidruma un alumīnija radzes riteņus" xr:uid="{B9DE0654-3D81-4B24-9487-D30D7758E9EF}"/>
+    <hyperlink ref="C373" r:id="rId343" display="Piel/Dell Corporation Ltd" xr:uid="{2B4D78A3-95D0-4AB4-A801-BEB60F1BEECF}"/>
+    <hyperlink ref="C374" r:id="rId344" display="rotaļlietas,spēles, DVD grāmatas, ieraksti apģērbs u.c." xr:uid="{61B1BCBE-89FB-4114-8157-49E959DA441E}"/>
+    <hyperlink ref="C375" r:id="rId345" display="apģērbs, apavi, galvassegas,bērnu sēdeklīši,krēsli, taburetes,galdi, līmējošie pārsēji, ziepes, sauļošanās krēms, odekoloni, bērnu pārtika,                     spēles un rotaļlietas, vingrošanas un sporta preces, rotājumi Ziemassvētku eglītēm,  velosipēdi, lampas, lukturīši, velosipēdu lukturi, ierakstītas audio lentas un DVD, skaņu ierakstītāji  un atskaņotāji, digitālās kameras      izklaidei bērniem un zīdaiņiem, atslēgu piekariņi u.c." xr:uid="{4CF67E46-4263-4D0D-B813-DA53A541FC82}"/>
+    <hyperlink ref="C376" r:id="rId346" display="apģērbi, apavi, galvassegas,  bižutērija u.c." xr:uid="{B2E12091-C4DD-4A0B-A04F-6E6273C2A622}"/>
+    <hyperlink ref="C377" r:id="rId347" xr:uid="{975C17FE-DFA2-4B50-9469-5BB48C84FE07}"/>
+    <hyperlink ref="C378" r:id="rId348" display="motora korpusi,  transportlīdzekļu daļas, aprīkoti motociklu pārsegi u.c." xr:uid="{E11633BE-0906-42E4-A278-224F8B95937A}"/>
+    <hyperlink ref="C379" r:id="rId349" display="Piel/TikTok Information Technologies UK Limited" xr:uid="{F262504A-CD3F-47A0-AB82-9FC0A9DCF56F}"/>
+    <hyperlink ref="C380" r:id="rId350" xr:uid="{3E1177A2-9223-4148-8927-10CAF2CEEA1E}"/>
+    <hyperlink ref="C381" r:id="rId351" display="Covid 19 vaccins_x0009_" xr:uid="{AA083346-5222-46F4-87BB-A3FEAB99CC2D}"/>
+    <hyperlink ref="C382" r:id="rId352" display="Piel/JACQUEMUS" xr:uid="{76237E6E-4A4B-4606-8701-24E49931A90E}"/>
+    <hyperlink ref="C384" r:id="rId353" xr:uid="{2A0E1187-47EB-422B-BDCB-DB0A52AEBE67}"/>
+    <hyperlink ref="C385" r:id="rId354" xr:uid="{0B37A103-5045-43FA-AFAC-67EC44D8784B}"/>
+    <hyperlink ref="C386" r:id="rId355" display=" juvelierizstrādājumi, sudraba rotaslietas,dārgmetālu figūriņas -statuetes,  medaļas, bižutērija, atslēgu piekariņi personīgie piederumi, u.c." xr:uid="{F4682966-5EDC-41BE-A531-530CA291742B}"/>
+    <hyperlink ref="C387" r:id="rId356" xr:uid="{DE703D6E-D2B5-4403-AC59-6B1FBDB41CB1}"/>
+    <hyperlink ref="C388" r:id="rId357" xr:uid="{348848C0-F7DD-4C82-A9C8-962A7A3A7D7E}"/>
+    <hyperlink ref="C389" r:id="rId358" xr:uid="{E8F9116E-4C04-414E-BC76-B388F481B794}"/>
+    <hyperlink ref="C390" r:id="rId359" xr:uid="{392D6AB8-E904-47DE-986B-7BDCD2C6D139}"/>
+    <hyperlink ref="C164" r:id="rId360" display=" USB atmiņas kartes,utt" xr:uid="{C62A3BFE-8514-4404-AC5D-B1A10161CBF7}"/>
+    <hyperlink ref="C163" r:id="rId361" display="transportlīdzekļu  piedziņas sistēmas,apgaismes sistēmas, virsbūves kontroles sistēmas, spēka pievadu kontroles sistēmas, elektronisko instrumentu kopu, telemātikas sistēmas un datori, piekares sistēmas un sastāvdaļas, izplūdes sistēmas,u.c " xr:uid="{F770DA2F-74D6-4E80-BED5-19DFA83032F1}"/>
+    <hyperlink ref="C391" r:id="rId362" xr:uid="{9AF76267-96D1-4A78-A489-0D547390EB14}"/>
+    <hyperlink ref="C392" r:id="rId363" display="gaisa kondicionēšanas iekārtas  un piederumi u.c." xr:uid="{58419121-93C9-4405-995A-4D2E2E458E22}"/>
+    <hyperlink ref="C393" r:id="rId364" xr:uid="{DE72B59C-EC9C-4049-8B4D-8769FA9EC3AF}"/>
+    <hyperlink ref="C394" r:id="rId365" display="vingrošanas un sporta preces, apģērbs, apavi, galvassegas, pulksteņi, ceļojumu futrāļi, somas,spēles, rotaļlietas, video spēļu ierīces,  juvelierizstrādājumi u.c." xr:uid="{D247A1C3-DDF9-465D-BFA0-280C9796A588}"/>
+    <hyperlink ref="C395" r:id="rId366" display="Piel/Genius_Nicer Dicer Quick" xr:uid="{BFD4DF69-8168-4D12-ACF2-2B568E8108B3}"/>
+    <hyperlink ref="C396" r:id="rId367" xr:uid="{BD722931-7B54-462B-901B-652331D9AE86}"/>
+    <hyperlink ref="C397" r:id="rId368" xr:uid="{E016A938-0E1B-4FA3-9E56-8A9F83B7BA6B}"/>
+    <hyperlink ref="C398" r:id="rId369" xr:uid="{BD24325B-4E21-46C5-9DF5-CF64901E94EB}"/>
+    <hyperlink ref="C399" r:id="rId370" display=" pildspalvas, mehāniski zīmuļi, marķieru pildspalvas un citi rakstāmpiederumi, kancelejas preces." xr:uid="{D6F7403A-8D7F-4B0F-9B45-F7AEFA2DB2CE}"/>
+    <hyperlink ref="C400" r:id="rId371" xr:uid="{261D673D-E340-4A79-BE94-BE216D0138C0}"/>
+    <hyperlink ref="C401" r:id="rId372" xr:uid="{7A1E6C7E-E188-4F46-B741-1594F6CE9B21}"/>
+    <hyperlink ref="C402" r:id="rId373" display="Piel/SHELTERED WINGS INC D_B_A VORTEX OPTICS" xr:uid="{2F8FB2F1-4387-486F-95A8-E44652B099F7}"/>
+    <hyperlink ref="C403" r:id="rId374" xr:uid="{D3F718E9-5A7B-4FCC-BD0A-31D1F46AF27E}"/>
+    <hyperlink ref="C404" r:id="rId375" xr:uid="{A4AEC209-1846-485D-85AD-43040DE58ED8}"/>
+    <hyperlink ref="C405" r:id="rId376" display=" aizsardzības un drošības aprīkojums, aizsarg ķiveres, aizsargmaskas aizsargzābaki, aizsarg apģērbs [bruņas],  aizsargapģērbs, cimdi, apģērbs, galvassegas un apavi medicīnas personālam un pacientiem, medicīniskie pārsēji,  autiņbiksītes zīdaiņiem un nesaturēšana, peldbikses zīdaiņiem,    automašīnu sēdekļi, pārvalki, galvas balsti, bērnu drošības sēdekļi transportlīdzekļiem, izstrādājumi no ādas, proti, kastes, maki, čemodāni un čemodāni dokumentiem, maki, kredītkaršu futrāļi, atslēgu futrāļi, somas un čemodāni,  atslēgu maisiņi, mugursomas, maki, apģērbs, apavi,  u.c." xr:uid="{C99F36BD-76FC-4AFB-AD22-3E8B2E4DFEB7}"/>
+    <hyperlink ref="C406" r:id="rId377" xr:uid="{6029EACF-30B5-410C-BEB5-E7F615A6CD64}"/>
+    <hyperlink ref="C407" r:id="rId378" display=" agregāti cirkulācijas sūkņiem, zemūdens sūkņiem un centrbēdzes sūkņiem.  elektronika sūkņiem un citu sistēmu vadības ierīcēm,  elektromotori sūkņiem u.c." xr:uid="{1C8DC23A-4C2B-4BBC-B992-F5292EFDAD5F}"/>
+    <hyperlink ref="C204" r:id="rId379" xr:uid="{58D16FC9-7D4F-413C-9F7A-4A56DD840FD4}"/>
+    <hyperlink ref="C408" r:id="rId380" display="spēles un rotaļlietas, kompaktdiski, lentes un DVD ar izdomātiem varoņiem un aktivitātēm bērniem, filmas, televīzijas programmas, grāmatas, mūzika un rotaļlietu lietošanas instrukcijas, kosmētika, tualetes piederumi, apģērbs, apavi, galvassegas,  somas, maki u.c.  " xr:uid="{15747787-C80C-48CA-82A8-D5B752C429DB}"/>
+    <hyperlink ref="C409" r:id="rId381" display="apģērbi, apavi, galvassegas,  parfimērija,  kosmētika, brilles, rotaslietas,  somas, mugursomas, maki u.c.  " xr:uid="{3619071F-E63B-4BDB-857C-1F4CB0739EF3}"/>
+    <hyperlink ref="C410" r:id="rId382" xr:uid="{46111667-4EDF-41C6-AEE8-48803465DF44}"/>
+    <hyperlink ref="C411" r:id="rId383" xr:uid="{752D5436-7EED-4675-A607-74C913CC1DBB}"/>
+    <hyperlink ref="C413" r:id="rId384" xr:uid="{22FA0E92-95AD-45F5-8E31-8923FBAAE6C3}"/>
+    <hyperlink ref="C415" r:id="rId385" xr:uid="{8E3A9522-76A3-4942-BE6E-D452B1AD72C0}"/>
+    <hyperlink ref="C416" r:id="rId386" display="izklaides industrija,  ražo un pārraida filmas, koncertus,  komēdijas, teātra filmas un sportu u.c." xr:uid="{4F742D36-A694-4977-948F-505065A5208F}"/>
+    <hyperlink ref="C417" r:id="rId387" xr:uid="{A10E74CD-7771-4565-94E2-7394590EC4A2}"/>
+    <hyperlink ref="C418" r:id="rId388" xr:uid="{E0884BE1-7CBB-4E83-823C-6923176CC0F3}"/>
+    <hyperlink ref="C419" r:id="rId389" xr:uid="{EAD01F0E-2C8F-4516-8DB1-F14C3DB943F7}"/>
+    <hyperlink ref="C420" r:id="rId390" xr:uid="{776FBC1A-79E6-4857-B11F-08AEFA91278E}"/>
+    <hyperlink ref="C421" r:id="rId391" xr:uid="{7B1F7EC8-271F-4448-8CFA-1D9B6FBD2252}"/>
+    <hyperlink ref="C422" r:id="rId392" display="apģērbs, galvassegas, preparāti balināšanai un citas veļas vielas, preparāti tīrīšanai, pulēšanai, attaukošanai un noberšanai, ziepes, parfimērijas izstrādājumi, ēteriskās eļļas, kosmētika, matu losjoni, zobu pastas;apakšveļa, zeķes, cimdi,  apavi, apavu zoles, krēmi, pastas, vaski, kondicionieri, pulēšanai, tīrīšanai un aizsardzībai no lietus, apavu tīrīšanas lupatiņas,  sukas, apavu maisiņi u.c." xr:uid="{693AA726-846E-4E9A-9545-F15FEFD2F9FB}"/>
+    <hyperlink ref="C423" r:id="rId393" xr:uid="{6DBBD980-6030-48ED-A89E-9645CF1276BF}"/>
+    <hyperlink ref="C424" r:id="rId394" xr:uid="{B35CFAFC-B3A8-4988-8DAD-633EC0CB6CB3}"/>
+    <hyperlink ref="C425" r:id="rId395" display="Aktuālo pieprasījumu saraksts 21.05.2021.xlsx" xr:uid="{B8DB44FB-2A1F-4EB0-837E-3A4DB7138E6A}"/>
+    <hyperlink ref="C426" r:id="rId396" display="Aktuālo pieprasījumu saraksts 21.05.2021.xlsx" xr:uid="{FFC96EDE-4238-4D84-8A1C-846ABA7BB63B}"/>
+    <hyperlink ref="C427" r:id="rId397" xr:uid="{6E47DDA9-3FD6-4D54-8B51-0071D2D18F40}"/>
+    <hyperlink ref="C428" r:id="rId398" display="elektriskās,elektroniskās ierīces un instrumenti elektrības pārvadāšanai, vadīšanai,pārslēgšanai, pārveidošanai,uzkrāšanai, regulēšanai,filtrēšanai, mērīšanai  un kontrolei u.c. " xr:uid="{886A2217-48B6-4E42-9EE6-8AA1F23EF1B4}"/>
+    <hyperlink ref="C429" r:id="rId399" xr:uid="{E741580C-A183-4D2A-916B-8F901E7CCAAE}"/>
+    <hyperlink ref="C430" r:id="rId400" xr:uid="{3A5E0C31-A36A-4AEC-A12F-9FA9C2686CD1}"/>
+    <hyperlink ref="C431" r:id="rId401" xr:uid="{33DA73FF-6910-404C-B9B9-0CDBDEC8B7A9}"/>
+    <hyperlink ref="C432" r:id="rId402" xr:uid="{4A2BC208-9F3B-4399-8CDA-1A40D9B8E914}"/>
+    <hyperlink ref="C433" r:id="rId403" xr:uid="{02728A34-3844-4F7F-A0B1-7EA95EC2EC39}"/>
+    <hyperlink ref="C434" r:id="rId404" xr:uid="{F8FE4944-ABE6-4B81-A17B-C549FAD731B4}"/>
+    <hyperlink ref="C435" r:id="rId405" xr:uid="{16BB3688-49BA-4528-A369-62DE00060F90}"/>
+    <hyperlink ref="C436" r:id="rId406" display="Aktuālo pieprasījumu saraksts 14.06.2021.xlsx" xr:uid="{5B2DDC1A-13A0-42CF-9757-E55AF3ADE242}"/>
+    <hyperlink ref="C437" r:id="rId407" xr:uid="{03379E66-601D-47ED-96D2-796CE5E508F4}"/>
+    <hyperlink ref="C438" r:id="rId408" xr:uid="{F8C78382-04E2-4296-BD95-4407114D77FB}"/>
+    <hyperlink ref="C439" r:id="rId409" display=" elektroniskās un pjezoelektriskās šķiltavas un to piederumi, mērlentes; atslēgu piekariņi, spalvu nazītis, saulesbrilles u.c." xr:uid="{8266E804-582A-49A7-9FC7-93DB2E896F3B}"/>
+    <hyperlink ref="C440" r:id="rId410" display="šampanietis" xr:uid="{BF7F5BBE-2C72-431B-A986-FE8E63933B80}"/>
+    <hyperlink ref="C441" r:id="rId411" xr:uid="{F2AD1623-D335-42BB-943A-9D2E32EA82BD}"/>
+    <hyperlink ref="C443" r:id="rId412" display="parfimērijas izstrādājumi, kosmētika, smaržas, brilles, saulesbrilles, rāmji un lēcas, ...juvelierizstrādājumi, bižutērija,  pulksteņi, gredzeni, rokassprādzes, kuloni, auskari, aproču pogas, aproces, pulksteņu siksnas, ķēdes, pulksteņu izstrādājumi, kaklasaišu saspraudes, metāla apavu un cepuru rotājumi, pulksteņi, atslēgu gredzeni, somas, maki, čemodāni, čemodāni,  apģērbs, jostas, peldkostīmi, šalles, kaklasaites, apavi, apavi, zābaki, sandales, cimdi, cepures,  mēbeles, spoguļi, attēlu rāmji u.c." xr:uid="{6FB372FA-E9AA-420B-AF85-6F8423DEF6D7}"/>
+    <hyperlink ref="C444" r:id="rId413" xr:uid="{5B26D0CA-5936-4D5C-85D1-5503978AF892}"/>
+    <hyperlink ref="C445" r:id="rId414" xr:uid="{CF584B17-A9AD-417C-A22E-0D2E66CB82CA}"/>
+    <hyperlink ref="C450" r:id="rId415" display="Aktuālo pieprasījumu saraksts 04.08.2021.xlsx" xr:uid="{352027FE-7D06-4E9A-A55B-A3C42F34CBD1}"/>
+    <hyperlink ref="C451" r:id="rId416" xr:uid="{E6985A25-2F65-446D-A8ED-1B833AA8D123}"/>
+    <hyperlink ref="C452" r:id="rId417" display="apģērbi, apavi, galvassegas, spēles, rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces u.c " xr:uid="{CF345B01-2033-4594-A558-E3BFBD0D9DCA}"/>
+    <hyperlink ref="C453" r:id="rId418" display="digitālās kameras, svari, sporta brilles, saulesbrilles, brilles; dzīvības glābšanas ierīces un aprīkojums, glābšanas vestes, pludiņi drošības nolūkos elektriskās baterijas, bezvadu skaļruņi,  audio uztvērēji, elektriskie audio, video aparāti un instrumenti,   kosmētika,ādas kopšanas līdzekļi,  vannas un dušas līdzekļi, skūšanās,  sauļošanās līdzekļi,smaržas lietošanai mājās zīdaiņu losjoni,  bērnu eļļas, nemedicīniski bērnu krēmi, šampūni mājdzīvniekiem u.c" xr:uid="{187DE0AB-E427-4F93-9AE0-E202F5E5EE69}"/>
+    <hyperlink ref="C454" r:id="rId419" xr:uid="{EC2AC9AC-44C2-42C4-B366-E575091BD055}"/>
+    <hyperlink ref="C101" r:id="rId420" xr:uid="{064BB204-1597-42BB-9A34-FCA21F71445D}"/>
+    <hyperlink ref="C455" r:id="rId421" xr:uid="{4EA62BFF-737C-43F1-BA36-F95D9B6BDFC9}"/>
+    <hyperlink ref="C456" r:id="rId422" xr:uid="{56FB69F9-AEF2-40C4-89B9-5C413B40358D}"/>
+    <hyperlink ref="C249" r:id="rId423" display="juvelierizstrādājumi (gredzens, kaklarota, kulons, rokassprādze, auskari, pulksteņi), visi produkti ir zeltā (dzeltenā, baltā, rozā) ar dārgakmeņiem vai bez tiem, u.c." xr:uid="{A4E89316-C6B8-4E13-8C3E-0B01FA069CEB}"/>
+    <hyperlink ref="C250" r:id="rId424" display="e-smēķētājs" xr:uid="{64FB2727-10A6-4DAB-B4B2-8D137949501D}"/>
+    <hyperlink ref="C251" r:id="rId425" xr:uid="{6B46DDD1-9381-445A-AB10-1B0EB323BEAF}"/>
+    <hyperlink ref="C252" r:id="rId426" xr:uid="{F0828755-7540-48D1-90CD-A67C39F5ECA5}"/>
+    <hyperlink ref="C253" r:id="rId427" xr:uid="{BE11AE71-D07F-4314-8343-307D34D21D9C}"/>
+    <hyperlink ref="C254" r:id="rId428" xr:uid="{066EC16E-2491-4261-A4C6-D0E235060511}"/>
+    <hyperlink ref="C255" r:id="rId429" display="elektriskā lampas un apgaismojums, un gaismas atstarotāji, sanitārtehniskās iekārtas un aprīkojums, ūdensapgādes iekārtas, degļi, katli un sildītāji, vārīšanas, apkures, dzesēšanas un citas pārtikas un dzērienu apstrādes iekārtas un aprīkojums, kamīni, in" xr:uid="{793716D7-A5CD-4178-BE80-26A9761AF9A4}"/>
+    <hyperlink ref="C256" r:id="rId430" xr:uid="{FA079F4E-C3D3-4C13-B8EC-EC89EB1BEF3F}"/>
+    <hyperlink ref="C257" r:id="rId431" display="mÖlkky spēle" xr:uid="{71059B24-A3E2-4989-A7D1-635D4E98C066}"/>
+    <hyperlink ref="C258" r:id="rId432" xr:uid="{544BDD14-7840-4D3E-99D1-E308DFF97B3A}"/>
+    <hyperlink ref="C259" r:id="rId433" xr:uid="{64F1879F-C076-4385-BF1D-A6900118CB59}"/>
+    <hyperlink ref="C260" r:id="rId434" xr:uid="{6C909A21-DF72-4ACB-9FC6-2BA2FDD9164F}"/>
+    <hyperlink ref="C460" r:id="rId435" xr:uid="{597D3D83-EA2F-4605-81C2-B549BB86A93D}"/>
+    <hyperlink ref="C461" r:id="rId436" xr:uid="{C671B78C-04CC-430C-8224-AD9AE6D3D154}"/>
+    <hyperlink ref="C98" r:id="rId437" xr:uid="{AA18D794-D272-49DD-BCDE-A0AA5CBFDD77}"/>
+    <hyperlink ref="C97" r:id="rId438" xr:uid="{5747C67A-016F-449D-AB5F-B46918C93894}"/>
+    <hyperlink ref="C462" r:id="rId439" display="apģērbi, šalles, cepures, cimdi, kaklasaites,  lakati, jostas , kurpes, rotaslietas, veļa, saulesbriļļu un optisko briļļu rāmji, somas, maki u.c." xr:uid="{5843447C-E984-4418-96F2-85CDAD1259E9}"/>
+    <hyperlink ref="C463" r:id="rId440" display="automašīnas, divriteņi, motorolleri, motocikli, tricikli, to detaļas un piederumi" xr:uid="{0922CED6-1CB8-436C-A25B-B33D795B943D}"/>
+    <hyperlink ref="C459" r:id="rId441" xr:uid="{D1A72242-6F40-4CE0-8CC8-5B35C3CA7710}"/>
+    <hyperlink ref="C458" r:id="rId442" xr:uid="{C8E4586E-D869-4BD7-AADA-5079B40CA1DC}"/>
+    <hyperlink ref="C457" r:id="rId443" display="somas, galvassegas, džinsi; apakšveļa, krekli u.c. " xr:uid="{E1A11450-1AD0-4A3E-B8FE-B33E6D725DD9}"/>
+    <hyperlink ref="C464" r:id="rId444" display="   elektroniskas, digitālas un rokas ierīces ar to saistītā programmatūra,  telekomunikāciju aparāti un instrumenti,  juvelierizstrādājumi, bižutērija, sienas pulksteņi, pulksteņi personīgai lietošanai,  izsmalcināti atslēgu piekariņi, pulksteņu vai juvelierizstrādājumu futrāļi, dārgmetālu kastes un konteineri,  to daļas un piederumi." xr:uid="{D50FC278-F0D5-46D3-A468-574E4D017617}"/>
+    <hyperlink ref="C465" r:id="rId445" xr:uid="{2B2C627F-01F1-4854-AD3D-793522BB24B5}"/>
+    <hyperlink ref="C466" r:id="rId446" display="Aktuālo pieprasījumu saraksts 14.10.2021.xlsx" xr:uid="{F564D73F-0AD5-4121-8A26-BB40364B8EBD}"/>
+    <hyperlink ref="C467" r:id="rId447" xr:uid="{A4F88325-A1B4-45F7-B4DE-558239998AE3}"/>
+    <hyperlink ref="C468" r:id="rId448" display=" mini vakuma sūkņi, somas uzglabāšanai u.c." xr:uid="{70CC0592-DFC5-4648-8CA6-817B6C29CFD6}"/>
+    <hyperlink ref="C469" r:id="rId449" xr:uid="{1A8C809A-9D4E-4FC1-AAAF-D3A044FDB39F}"/>
+    <hyperlink ref="C470" r:id="rId450" display="mēbeles, spoguļi, rāmji; konteineri, mājsaimniecības un virtuves piederumi un trauki, tekstilizstrādājumi, juvelierizstrādājumi,rokas darbarīki, galda piederumi;papīrs un kartons, iespieddarbi, grāmatu iesiešana, āda un ādas imitācijas, parasti metāli un to sakausējumi, rūdas, kosmētikas un tualetes izstrādājumi  u.c." xr:uid="{EAFF4895-5D43-48EE-AA23-157288290BF5}"/>
+    <hyperlink ref="C471" r:id="rId451" display="apģērbs, apavi,       apģērba piederumi, somas,  saulesbrilles" xr:uid="{17FDEB40-0ABF-4A5F-B567-DE5BCBF679FD}"/>
+    <hyperlink ref="C472" r:id="rId452" xr:uid="{34B6674E-535A-4B75-B3F9-FDA1D5561A67}"/>
+    <hyperlink ref="C473" r:id="rId453" xr:uid="{BBA644FA-3830-40DC-BBA0-E6875712A9A6}"/>
+    <hyperlink ref="C474" r:id="rId454" xr:uid="{3CCED735-7F29-416A-B9FA-077E4DCEF3FA}"/>
+    <hyperlink ref="C475" r:id="rId455" xr:uid="{A2A2DC83-8A06-45E1-B722-3C51D163FF24}"/>
+    <hyperlink ref="C476" r:id="rId456" display="pulksteņi un to aksesuāri" xr:uid="{B6490496-1E05-45E5-B92F-F18AFA5ABA06}"/>
+    <hyperlink ref="C477" r:id="rId457" display="galda piederumi, skuvekļi, žiletes,matu griešanas mašīnas, matu trimmeri, šķēres, nagu vīles,  atsperu knaibles, manikīra un pedikīra aprīkojums, aparāti higiēnas nolūkiem un skaistumkopšanai u.c." xr:uid="{3538EBA2-EAB5-4D65-8A51-43DE6A1A5EF3}"/>
+    <hyperlink ref="C478" r:id="rId458" display="alkoholiskie dzērienI" xr:uid="{035762FA-5BE4-4045-947D-6EC37A109D12}"/>
+    <hyperlink ref="C479" r:id="rId459" xr:uid="{B6AB4050-5B9E-4FF4-AE44-9839F435FAF6}"/>
+    <hyperlink ref="C480" r:id="rId460" xr:uid="{FCBDB4F6-E283-4A97-8D8D-3F10764F050F}"/>
+    <hyperlink ref="C482" r:id="rId461" xr:uid="{0CC362B3-26B6-4A57-BCD3-E98B97C0D86C}"/>
+    <hyperlink ref="C483" r:id="rId462" xr:uid="{7CF4D669-38FE-43AA-B405-2BE183D4ED2A}"/>
+    <hyperlink ref="C484" r:id="rId463" xr:uid="{3A2524D7-8371-44AF-B569-5F95F7C20ADF}"/>
+    <hyperlink ref="C485" r:id="rId464" display="kakao produkti, dzērieni, pulveris, dzērieni no šokolādes, šokolādes pulveri su.c." xr:uid="{343C7D1F-D1C2-4A71-B91E-02E85F0C6AD4}"/>
+    <hyperlink ref="C486" r:id="rId465" xr:uid="{9D509995-E3A9-41C3-B0BC-461BE3E6073D}"/>
+    <hyperlink ref="C487" r:id="rId466" display="Aktuālo pieprasījumu saraksts 13.12.2021.xlsx" xr:uid="{EBEF48EE-DAEB-4C20-AB2B-423F62CD9111}"/>
+    <hyperlink ref="C488" r:id="rId467" xr:uid="{5019ED9F-E699-4C22-A44F-057CFA74BBCD}"/>
+    <hyperlink ref="C489" r:id="rId468" xr:uid="{8DAB08D0-A979-4217-9EE2-131EED336316}"/>
+    <hyperlink ref="C490" r:id="rId469" xr:uid="{E9B931AB-A3A3-4387-9415-953D2823B49A}"/>
+    <hyperlink ref="C491" r:id="rId470" xr:uid="{4EF4EE80-DF09-4AE0-894A-5ACBE8C9B675}"/>
+    <hyperlink ref="C492" r:id="rId471" display="somas, čemodāni un ceļojumu somas ratiņu ceļojumu somas, mazie koferi, ādas čemodāni, preču prezentācijas futrāļi  optikas futrāļi, maki u.c. " xr:uid="{F3ADE014-1D41-4F7E-AAEC-CB1F935D923A}"/>
+    <hyperlink ref="C493" r:id="rId472" display="aromatizētas ziepes, smaržas, ēteriskās eļļas, kosmētika, odekolons, tualetes ūdens, parfimēti aerosoli ķermenim, kosmētiskās eļļas, krēmi, želejas un losjoni sejas un ķermeņa ādai, kosmētiski preparāti skūšanai, losjoni pirms skūšanās un pēcskūšanās, talks kosmētiskiem nolūkiem, vannas un dušas līdzekļi, šampūni un losjoni matiem, dezodoranti, neārstnieciski tualetes piederumi, gaisa atsvaidzinātāji, sveces, aromātiskās sveces u.c." xr:uid="{224030EE-BAC1-4F00-9B26-D6F4BF99A5D7}"/>
+    <hyperlink ref="C494" r:id="rId473" xr:uid="{AC42C65A-6062-4AC3-89DC-CD83E4889F04}"/>
+    <hyperlink ref="C495" r:id="rId474" display="šokolāde, šokolādes veidnes, cepumi ar šokolādes garšas pārklājumu, piena dzērieni, kas aromatizēti ar šokolādi, šokolādes izstrādājumi, brokastu pārslas, deserti, dārzeņi un kartupeļi (konservēti, saldēti, žāvēti vai termiski apstrādāti), augļi (konservēti, saldēti, žāvēti vai termiski apstrādāti), sēnes (konservētas, kaltētas vai termiski apstrādātas), burkas, burku vāki,  plastmasas vāki kārbām un augu podiem u.c " xr:uid="{37E87D4C-CC44-483D-8E7F-50693403357D}"/>
+    <hyperlink ref="C496" r:id="rId475" xr:uid="{9F990F6E-2D78-4AFB-8FF3-1D6E6D062361}"/>
+    <hyperlink ref="C499" r:id="rId476" xr:uid="{12FD3687-5976-4DD4-93C2-82FF7742649A}"/>
+    <hyperlink ref="C500" r:id="rId477" display="būvmateriāli,   celtniecības caurules, kas nav no metāla, asfalts, piķis un bitumens, nemetāliskas pārvietojamas ēkas,  mašīnas, kabeļi un vadi no parastā metāla [neelektriski],metāla konteineri uzglabāšanai un transportēšanai, droši darbgaldi un mehāniski darbināmi elektroinstrumenti, motori un dzinēji,  mašīnu sakabes un transmisijas komponenti, kas nav paredzēti sauszemes transportlīdzekļiem, lauksaimniecības instrumenti, izņemot ar roku darbināmus rokas instrumentus u.c." xr:uid="{24726C3A-AA86-401E-831F-42393979C121}"/>
+    <hyperlink ref="C501" r:id="rId478" display="Aktuālo pieprasījumu saraksts 6.01.2022.xlsx" xr:uid="{E54EE61A-206B-4292-A863-B06A25410CCC}"/>
+    <hyperlink ref="C503" r:id="rId479" xr:uid="{C984E07C-721B-4930-ADC6-7BC5F58C604D}"/>
+    <hyperlink ref="C504" r:id="rId480" xr:uid="{924CFBE4-E2F2-4B7E-B667-F5535E96FD74}"/>
+    <hyperlink ref="C506" r:id="rId481" xr:uid="{44AE829C-AA54-4802-804C-DC8B0D78F0A1}"/>
+    <hyperlink ref="C507" r:id="rId482" xr:uid="{8F178BE8-004C-4BEA-ADEB-01FB1126F96D}"/>
+    <hyperlink ref="C508" r:id="rId483" display="parfimērija, ēteriskās eļļas, kosmētika, apģērbi, galvassegas un apavi, aksesuāri, pārtikas produkti spēles, rotaļlietas un rotaļlietas, sporta preces, futbola bumbas, sporta bumbas, vingrošanas un ķermeņa treniņu aparāti, kultūrisma aparāti, apakšstilbu aizsargi, spēļu cimdi, spēļu kārtis,  metāla atslēgu piekariņi, nozīmītes, brilles, ceļojumu somas, kabatas portfeļi, maki un somiņas, mugursomas un koferi, dzeramās pudeles, paklāji, dvieļi, karogi un vimpeļi u.c." xr:uid="{EC13CFD8-40A8-4A59-8947-1A29C8A3331D}"/>
+    <hyperlink ref="C509" r:id="rId484" xr:uid="{0914DB30-73C3-4795-AE9E-0D1121E6F5FE}"/>
+    <hyperlink ref="C510" r:id="rId485" xr:uid="{65B2A3C8-A105-4FFC-BED8-45DD0C84A3D2}"/>
+    <hyperlink ref="C511" r:id="rId486" display="biroja mēbeles, rakstāmgaldi, krēsli, soliņi, u.c " xr:uid="{7C35C4FC-D06A-4392-AE1B-BADA9D7E6AAF}"/>
+    <hyperlink ref="C512" r:id="rId487" display="smaržas, tualetes ūdens, dezodoranti  ēteriskās eļļas,  eļļas kosmētikas vajadzībām,  kosmētika, dekoratīvās kosmētikas līdzekļi, kosmētikas līdzekļi ādas kopšanai, celulīta mazināšanai, vannai, sauļošanās, kosmētikas komplekti, kas sastāv no kosmētikas, skaistumkopšanas maskas,zīmuļi kosmētikas vajadzībām,  nagu laka, lūpu krāsas, acu oderējums, matu losjoni un nemedicīniski preparāti matu kopšanai šampūni, skūšanās līdzekļi, skūšanās ziepes,  želejas,apģērbs, apavi, galvassegas,  somas,  juvelierizstrādājumi, pulksteņi,  u.c." xr:uid="{1910D99A-C956-4540-8DF0-BAF87083A70B}"/>
+    <hyperlink ref="C513" r:id="rId488" xr:uid="{598C8944-4A02-4FE8-B87E-43469DE8F816}"/>
+    <hyperlink ref="C514" r:id="rId489" display="   elektroniskas, digitālas un rokas ierīces ar to saistītā programmatūra,  telekomunikāciju aparāti un instrumenti,  juvelierizstrādājumi, bižutērija, sienas pulksteņi, pulksteņi personīgai lietošanai,  izsmalcināti atslēgu piekariņi, pulksteņu vai juvelierizstrādājumu futrāļi, dārgmetālu kastes un konteineri,  to daļas un piederumi" xr:uid="{2FEF954B-7690-4BAB-B260-BC87F59F1912}"/>
+    <hyperlink ref="C515" r:id="rId490" display="Aktuālo pieprasījumu saraksts 15.03.2022.xlsx" xr:uid="{FA55FF4B-F92E-4D03-B86D-AF75A9446DDB}"/>
+    <hyperlink ref="C412" r:id="rId491" xr:uid="{839A98E8-37C3-4AFC-B8F4-B16E7094DE65}"/>
+    <hyperlink ref="C36" r:id="rId492" display="pulksteņi,u.c " xr:uid="{C3C77E0E-ED77-45DD-B2D4-B4F4DFDD201E}"/>
+    <hyperlink ref="C35" r:id="rId493" display=" pulksteņi,u.c" xr:uid="{166C45F6-45C2-4C79-9887-D3F28C269500}"/>
+    <hyperlink ref="C34" r:id="rId494" xr:uid="{0BF14202-B7A9-4360-9D48-0FFF6DFF5FB5}"/>
+    <hyperlink ref="C529" r:id="rId495" xr:uid="{1F4A47CA-B6BF-4476-B7EB-108D98DA1A52}"/>
+    <hyperlink ref="C530" r:id="rId496" xr:uid="{238D05DD-2008-439F-A5E6-82A8BB41DDD8}"/>
+    <hyperlink ref="C531" r:id="rId497" display="smaržas personīgai lietošanai, smaržu pudeles; parfimērija un smaržvielas, šķidrās smaržas u.c." xr:uid="{CB259714-988F-491B-AA5B-F0755EDDE63D}"/>
+    <hyperlink ref="C532" r:id="rId498" xr:uid="{6DDE4A25-E9D0-4A47-9ADE-756CFF1BF232}"/>
+    <hyperlink ref="C533" r:id="rId499" display="automatizācijas sistēmas                                                  vārtiem, garāžas durvīm,                                                     ceļa barjerām, nojumēm                                                         un slēģiem dzīvojamām,                                                       komerciālām un rūpnie                                                      ciskām ēkām, kā arī                                                       signalizācijas un                                                         elektroniskās vadības                                                         sistēmas, kas apvieno                                                 tehnoloģiskās                                                             inovācijas un dizainu u.c. " xr:uid="{E849F18A-E06F-4184-9213-E5795A3D3397}"/>
+    <hyperlink ref="C534" r:id="rId500" display="globālie pozicionēšanas instrumenti [GPS]" xr:uid="{AEE7E6EA-32F6-4440-87AC-7D6551DB7D54}"/>
+    <hyperlink ref="C535" r:id="rId501" xr:uid="{EBBC1E70-8A28-4617-9816-C464DF488800}"/>
+    <hyperlink ref="C537" r:id="rId502" display="kolas (bezalkoholiskie dzērieni un gāzētie  dzērieni), jakas, krekli, peldkostīmi; T-krekli, svīteri, zeķes, sporta krekli, šorti, kleitas, cepures (galvassegas), flip-flops, skriešanas tērpi, sporta krekliņi, apakšbikses,  sporta krekli ar kapuci, vestes, bikses,  pidžamas, naktskrekli u.c." xr:uid="{3F20291F-9FB6-40C6-A67D-798BD87EE08F}"/>
+    <hyperlink ref="C536" r:id="rId503" display="gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un termiski apstrādāti augļi un dārzeņi, želejas, ievārījumi, kompoti, olas, piens un piena produkti, eļļas un tauki pārtikai, nesagatavoti un neapstrādāti lauksaimniecības, ūdens, dārzkopības un mežsaimniecības produkti,  graudi un sēklas, svaigi augļi, dārzeņi un garšaugi, dabīgie augi un ziedi, puķu sīpoli, stādi un sēklas stādīšanai, dzīvi dzīvnieki, pārtika un dzērieni dzīvniekiem u.c." xr:uid="{5BA05286-DFE5-49D7-8900-F8BC845C9D5B}"/>
+    <hyperlink ref="C538" r:id="rId504" display="mobilie tālruņi, mobilo tālruņu somas, brīvroku austiņas mobilajiem tālruņiem, mobilo tālruņu brīvroku komplekti,  turētāji, kabeļa adapteri u.c." xr:uid="{D6A1F489-302F-40E6-B57F-E171F149A0C1}"/>
+    <hyperlink ref="C539" r:id="rId505" xr:uid="{139BADE9-7991-43F0-84FB-8F4A1FDCFB4D}"/>
+    <hyperlink ref="C540" r:id="rId506" display=" kosmētika ādas kopšanai, kosmētikas krēmi, kosmētikas serumi, losjoni kosmētiskai lietošanai, šampūni, ārstnieciski ādas kopšanas līdzekļi, zobu pastas, mutes skalojamie līdzekļi, nagu kopšanas līdzekļi, ķirurģiskie, medicīniskie, zobārstniecības un veterinārie aparāti un instrumenti, kā arī mākslīgās ekstremitātes, acis un zobi, ortopēdiski izstrādājumi, šuvju materiāls, seksa piederumi, fizikālās terapijas aprīkojums, knupīši un piederumi barošanai, mākslīgās protēzes un implanti, ortopēdiskie un kustību palīglīdzekļi, visu iepriekš minēto izstrādājumu daļas un piederumi." xr:uid="{050E3CDE-1D61-4E30-94A8-10646CF6F313}"/>
+    <hyperlink ref="C541" r:id="rId507" xr:uid="{C13DE403-5185-415D-AB69-E7EBC78AEF5B}"/>
+    <hyperlink ref="C542" r:id="rId508" xr:uid="{29F82A9C-CA33-48D7-BD2A-2B1485EB9895}"/>
+    <hyperlink ref="C543" r:id="rId509" xr:uid="{6D5EBAA6-6DBC-458B-8D1A-BF7CCA692BF1}"/>
+    <hyperlink ref="C544" r:id="rId510" xr:uid="{BFC13E18-0CE0-4DC9-B3D4-31C1E40E7C6B}"/>
+    <hyperlink ref="C545" r:id="rId511" xr:uid="{9802682A-57E0-4AE4-900F-DB03D8511EA2}"/>
+    <hyperlink ref="C546" r:id="rId512" display=" lauksaimniecības mašīnas  to rezerves daļas, mehānismi un  sastāvdaļas,  piederumi u.c." xr:uid="{45D12AF5-0833-4A26-B7E6-A13B7918EAB3}"/>
+    <hyperlink ref="C548" r:id="rId513" xr:uid="{F66BE07C-3420-4113-B09E-9C5B9E253393}"/>
+    <hyperlink ref="C549" r:id="rId514" display="Aktuālo pieprasījumu saraksts 12.08.2022.xlsx" xr:uid="{8F602787-3DC8-40E4-B866-C6C1D1B6C460}"/>
+    <hyperlink ref="C550" r:id="rId515" xr:uid="{9B9603F2-88D9-4B3F-8491-956C832C5AE4}"/>
+    <hyperlink ref="C551" r:id="rId516" xr:uid="{3ACAD7A7-40B3-48D1-BF09-A95A06217276}"/>
+    <hyperlink ref="C552" r:id="rId517" display="kafija, tēja, kakao un mākslīgā kafija, rīsi, tapioka un sāgo, milti un graudaugu izstrādājumi, maize, konditorejas izstrādājumi,  pārtikas ledus, cukurs, medus, melases sīrups, raugs, cepamais pulveris, sāls, sinepes, etiķis, mērces [garšvielas], garšvielas, saldējums, gaļa, zivis, mājputni un medījumi, gaļas ekstrakti, konservēti, saldēti, žāvēti un termiski apstrādāti augļi un dārzeņi, želejas, ievārījumi, kompoti, olas, piens un piena produkti, eļļas un tauki pārtikai u.c." xr:uid="{D831E4DB-47C8-452C-AA70-84594AEE0306}"/>
+    <hyperlink ref="C553" r:id="rId518" xr:uid="{7E182ABB-B5EA-4DDD-A762-1EE686399B21}"/>
+    <hyperlink ref="C554" r:id="rId519" xr:uid="{45327F2D-6842-4778-999F-E9633E7C613E}"/>
+    <hyperlink ref="C557" r:id="rId520" display="ķirurģijas, medicīnas, zobārstniecības un veterinārijas aparāti un instrumenti, mākslīgās ekstremitātes, acis un zobi, ortopēdiskie izstrādājumi, šuvju materiāli, terapeitiskās un palīgierīces, kas paredzētas cilvēkiem ar invaliditāti, masāžas aparāti, bērnu aprūpes aparāti, ierīces un priekšmeti, aparāti, ierīces un priekšmeti seksuālām darbībām,  juvelierizstrādājumi,  pulksteņi, apģērbi, apavi, galvassegas, mājsaimniecības vai virtuves piederumi,galda piederumi, dakšiņas un karotes, skuvekļi tīrīšanas iekārtas,  mājsaimniecības veļa, tekstila vai plastmasas aizkari, paklāji, paklājiņi, paklājiņi, linolejs un citi grīdas segumi, netekstila sienas tapetes, spēles rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces, rotājumi, kafija, tēja, kakao un mākslīgā kafija, rīsi, tapioka un sāgo,milti un graudaugu izstrādājumi, maize, konditorejas izstrādājumi, pārtikas ledus, cukurs, medus, melases sīrups,  raugs, cepamais pulveris, sāls, sinepes, etiķis, mērces [garšvielas], saldējums, alkoholiskie dzērieni, alus, minerālūdeņi un gāzētie ūdeņi un citi bezalkoholiskie dzērieni, augļu dzērieni un augļu sulas, sīrupi, tabaka, mēķētāju preces, sērkociņi, preparāti putekļu uzsūkšanai, mitrināšanai un saistīšanai, sveces un daktis apgaismošanai u.c." xr:uid="{F45163E0-C78D-47C2-9CA6-41ECD71A9BBA}"/>
+    <hyperlink ref="C558" r:id="rId521" display="dūnu jakas bez piedurknēm, ūdensizturīgas jakas, vīriešu apakšveļa, biksītes [īsas], ikdienas bikses" xr:uid="{EB851D23-49AA-4F06-9497-9A523A10CE1C}"/>
+    <hyperlink ref="C559" r:id="rId522" xr:uid="{8BF360D1-59D9-434F-8A5A-D8CFA40AF2E9}"/>
+    <hyperlink ref="C555" r:id="rId523" xr:uid="{83355CC1-E0A1-477B-B2D7-952094CF0DF6}"/>
+    <hyperlink ref="C560" r:id="rId524" xr:uid="{596B23B2-F790-40DF-89D9-B343F576D04B}"/>
+    <hyperlink ref="C293" r:id="rId525" display="apģērbi, apavi un galvassegas  somas,čemodāni, mugursomas,  suņu būdas, redeļu kastes suņiem, kastes suņu pārvadāšanai, nemetāliski  paliktņi, gultas  spilveni mājdzīvniekiem, u.c. " xr:uid="{BF8AA69C-8A63-4F85-93D0-9E0BDF704CE0}"/>
+    <hyperlink ref="C561" r:id="rId526" xr:uid="{1EE7A6CB-8D9A-4058-98A1-67BDBEE3B91C}"/>
+    <hyperlink ref="C562" r:id="rId527" display="tabaka un smēķēšanas izstrādājumi, mitrinātāji, tabakas aizstājēji, tabakas grauzdētāji, tabakas dzesēšanas iekārtas cigāru griezējs, cigāri, pelnu trauki smēķētājiem, elektriskie sildītāji, elektriskie sildīšanas pavedieni, tvaika ģenerēšanas ierīces,  elektroniskās cigaretes, elektronisko cigarešu kasetnes, kociņi elektronisko cigarešu tīrīšanai un dezinfekcijai, elektroniskie cigarešu tīrīšanas līdzekļi, elektronisko cigarešu tīrīšanas birstes,  spilventiņi elektronisko cigarešu tīrīšanai u.c." xr:uid="{D7A414B7-420A-41A3-9E1A-C2D9B21D3AE5}"/>
+    <hyperlink ref="C563" r:id="rId528" xr:uid="{7A80E99F-29DA-4A0E-82E8-1500FF3F4FDF}"/>
+    <hyperlink ref="C564" r:id="rId529" xr:uid="{E164B014-7892-43FD-8E85-36277F7E0999}"/>
+    <hyperlink ref="C565" r:id="rId530" xr:uid="{B4E92548-E7AA-4A40-86D9-4FF93D329D24}"/>
+    <hyperlink ref="C566" r:id="rId531" xr:uid="{8CDAAAF7-495C-4E72-9914-8F85514A653E}"/>
+    <hyperlink ref="C567" r:id="rId532" xr:uid="{0D80BD0C-96AF-47BB-A5D0-0EFF7B5C969E}"/>
+    <hyperlink ref="C568" r:id="rId533" xr:uid="{98D7BCAB-73D6-487E-994A-70D6106438D7}"/>
+    <hyperlink ref="C569" r:id="rId534" display="Tiesibu_subjektu_saraksts_20222510_tiesibu_veidu_paskaidrojumi.xlsx" xr:uid="{66CEBB15-8335-4329-9A2B-3033F0466E3D}"/>
+    <hyperlink ref="C570" r:id="rId535" display=" apģērbi, apavi, galvassegas,juveleirizstrādājumi, pulksteņi, siksniņas, atslēgu piekariņi, somas, mugursomas,iepirkumu somas, plecu somas, rokassomas, jostas u.c." xr:uid="{2DE5D13B-BB25-4697-8974-8E969FEA9052}"/>
+    <hyperlink ref="C571" r:id="rId536" xr:uid="{77797DDC-6DE6-4A90-85E2-62FB63603B12}"/>
+    <hyperlink ref="C572" r:id="rId537" xr:uid="{F36FBD15-1624-40EC-AD55-D682AE83487A}"/>
+    <hyperlink ref="C573" r:id="rId538" xr:uid="{A66F806C-3BE3-46B4-97F0-C815BA3992CC}"/>
+    <hyperlink ref="C574" r:id="rId539" xr:uid="{9957D71E-BCE0-4B87-AD9E-5B215F48155F}"/>
+    <hyperlink ref="C575" r:id="rId540" display="apģērbs; T-krekli" xr:uid="{667AE182-59DA-4B52-A27D-7A2A9A08FF03}"/>
+    <hyperlink ref="C576" r:id="rId541" display="mēbeles, spoguļi, gleznu rāmji, nemetāliski uzglabāšanas vai transportēšanas konteineri,kauli, ragi, vaļi vai perlamutra, neapstrādāti vai daļēji apstrādāti, čaumalas, Jūras putas, dzeltens dzintars" xr:uid="{E493AC4A-F10F-4DBB-A0F3-0E8158581DC8}"/>
+    <hyperlink ref="C577" r:id="rId542" display="instrumenti izmantošanai medicīnā, Ierīces vēža ārstēšanai" xr:uid="{653334DF-00E0-40BB-A576-64F1D8CD7FFF}"/>
+    <hyperlink ref="C579" r:id="rId543" display="kosmētika,  parfimērijas izstrādājumi, Ķelnes ūdens, odekolons, dezodoranti, vannas un dušas želeja, dušas eļļas, ziepes, līdzeklis roku tīrīšanai, ķermeņa eļļas, ķermeņa losjoni,  roku losjons, nagu krēms, šampūni, matu losjoni, sveces un daktis sveču aizdedzināšanai,  aromātiskās sveces, tauriņi, nakts lampas  u.c." xr:uid="{B5F1DC56-9197-4C0E-B77E-04AAF323CD66}"/>
+    <hyperlink ref="C578" r:id="rId544" xr:uid="{55A8F32D-3E7A-42D1-9A19-3E0102EA9A79}"/>
+    <hyperlink ref="C580" r:id="rId545" display="mājsaimniecības vai virtuves piederumi un trauki, neapstrādāts vai daļēji apstrādāts stikls, izņemot stiklu, ko izmanto celtniecībā, stikla, porcelāna un māla trauki,  juvelierizstrādājumi, bižutērija, pulksteņi  hronometriskie instrumenti, apģērbi, apavi, galvassegas, mēbeles, spoguļi, rāmji, konteineri  uzglabāšanai vai transportēšanai kauls, rags, vaļa bārkstis  neapstrādāta vai pusfabrikāta; čaumalas, jūras putas, dzintars, rokas darbarīki un instrumenti, galda piederumi, dakšiņas un karotes; pistoles, izņemot šaujamieročus, skuvekļi,grāmatu iesiešanas izstrādājumi; fotogrāfijas, kancelejas preces un biroja piederumi, līmes  kancelejas vai mājsaimniecības vajadzībām u.c." xr:uid="{4C888791-2089-418B-AD9D-0653B651BF92}"/>
+    <hyperlink ref="C581" r:id="rId546" display="juvelierizstrādājumi, piespraudes,  saktas,  brošas, aproču pogas, nozīmītes no dārgmetāla,  auduma, papīra u.c." xr:uid="{61B3C44E-7A8D-42C7-9B54-F63F14A0ACB7}"/>
+    <hyperlink ref="C582" r:id="rId547" xr:uid="{BD444ACC-89DD-490A-B9E6-A79D86A8995D}"/>
+    <hyperlink ref="C583" r:id="rId548" xr:uid="{1D99A939-D399-4965-B02A-4DDEEE2D76CF}"/>
+    <hyperlink ref="C584" r:id="rId549" xr:uid="{82225A66-534B-467A-8EDF-12BCE375AEA4}"/>
+    <hyperlink ref="C585" r:id="rId550" xr:uid="{97B3F3CC-6E0A-4965-AC0E-E8A75049A05D}"/>
+    <hyperlink ref="C586" r:id="rId551" display="juvelierizstrājumi, korsetes, apģērbi, jakas, smokingi, šalles apakšveļa,  pulksteņi, saulesbrilles,atslēgu piekariņi,  gredzeni, ādas atslēgu piekariņi u.c." xr:uid="{31503410-A8ED-4DEE-A0CA-88171DDD3D3B}"/>
+    <hyperlink ref="C587" r:id="rId552" xr:uid="{06A34CC2-FAD2-44FF-8C7A-A07CA43E04F2}"/>
+    <hyperlink ref="C588" r:id="rId553" display="elektroinstrumenti, bezvadu elektroinstrumenti, tostarp ripzāģi, leņķzāģi, ķēdes zāģi, lentzāģi, finierzāģi, grupzāģi, griezēji, griešanas mašīnas, knaibles, šķēres, ēveles, rievu griezēji, frēzes un trimmeri, urbju uzgaļi, triecienurbji, rotācijas urbjmašīnas, āmururbji un nojaukšanas āmuri, lauzēji, triecienskrūvgrieži, triecienuzgriežņu atslēgas, skrūvgrieži, uzgriežņu atslēgas, slīpmašīnas, slīpmašīnas, pulēšanas mašīnas u.c. " xr:uid="{86B82F61-CAA0-4CDF-9312-A77FAAA1740D}"/>
+    <hyperlink ref="C589" r:id="rId554" xr:uid="{9D8118F0-C15F-4680-81A1-C99C9A72A8FD}"/>
+    <hyperlink ref="C590" r:id="rId555" display="juvelierizstrādājumi, bižutērija, pulksteņu izgatavošanas un hronometriskie instrumenti, tostarp pulksteņi, grezni atslēgu piekariņi, mākslas priekšmeti no dārgmetāliem, rokassomas, iepirkumu somas, mugursomas, ceļojumu somas, skolas somas, pludmales somas, tūrisma somas, kabatas portfeļi, somas, kosmētikas maisiņi, tualetes piederumu glabāšanai; ādas kastes, ādas vai ādas imitācijas izstrādājumi,  parfimērija, smaržas, ķermeņa eļļas, kosmētika, sveces un daktis apgaismošanai, aromātiskās sveces, mākslinieciski priekšmeti no koka, vaska, ģipša, korķa, niedrēm, niedrēm, klūgām, raga, kaula, ziloņkaula, vaļa čaulas, gliemežvākiem, dzintara, perlamutra, jūras putām, visu šo materiālu aizstājēji vai plastmasas materiāli, iepakojuma konteineri un kastes, mājsaimniecības un  vannas istabas veļa, sienu tapsējumi no tekstilmateriāliem, ceļojumu segas, spilvenu pārvalki, mēbeļu audumi, apģērbi, apavi, galvassegas, cimdi, jostas, apakšveļa, peldmēteļi, kimono, mežģīnes un izšuvumi, lentes un bantes, pogas, spiedpogas, āķi un cilpas, adatas un adatas, mākslīgie ziedi, galantērijas izstrādājumi, apģērba rotājumi, klipši vai stiprinājumi, matu rotājumi, matu sprādzes, matu lentes, galvas lentes u.c." xr:uid="{5408C3BC-C91E-4EB8-9CA6-82F2D165BCFC}"/>
+    <hyperlink ref="C591" r:id="rId556" display="Aktuālo pieprasījumu saraksts 05.01.2023.xlsx" xr:uid="{3145D369-206E-4785-916F-49F36D73C8A8}"/>
+    <hyperlink ref="C592" r:id="rId557" display=" kabatas/rokas pulksteņi" xr:uid="{14E15B98-B6B6-4E47-9CD5-24D396EFC894}"/>
+    <hyperlink ref="C593" r:id="rId558" xr:uid="{FD637049-462B-4AD3-812E-CBC7D7C7EE69}"/>
+    <hyperlink ref="C594" r:id="rId559" xr:uid="{0AE9C0FD-D2FD-4F01-BC53-D0C570FB5B4F}"/>
+    <hyperlink ref="C595" r:id="rId560" xr:uid="{95DFDAF5-D392-4B3F-BD04-B3514BA198D3}"/>
+    <hyperlink ref="C596" r:id="rId561" xr:uid="{7DA87AC0-50F6-44EB-BC0F-8D2E8F048646}"/>
+    <hyperlink ref="C597" r:id="rId562" xr:uid="{8EE88640-01C4-4EDE-BF0E-0CA1E2B01275}"/>
+    <hyperlink ref="C598" r:id="rId563" display=" juvelierizstrādājumi,  pulksteņi un hronometriskie instrumenti" xr:uid="{9E7B8FBA-2660-4099-9B1F-05CB60A4143B}"/>
+    <hyperlink ref="C599" r:id="rId564" xr:uid="{1B531436-0D63-4F90-BFCF-A95714BE7617}"/>
+    <hyperlink ref="C600" r:id="rId565" xr:uid="{35332634-5FFE-430D-A5F7-0ED5FEA0926A}"/>
+    <hyperlink ref="C505" r:id="rId566" xr:uid="{44B43FED-A3A3-4549-B3A9-DBDF37AA6CED}"/>
+    <hyperlink ref="C601" r:id="rId567" display="Aktuālo pieprasījumu saraksts 03.02.2023.xlsx" xr:uid="{899DDC50-3E63-4C63-BE87-252073F945CB}"/>
+    <hyperlink ref="C602" r:id="rId568" xr:uid="{1463BA14-0773-4738-A0CC-0F560BAC8C2D}"/>
+    <hyperlink ref="C603" r:id="rId569" display="Aktuālo pieprasījumu saraksts 03.02.2023.xlsx" xr:uid="{898FBA2F-2AC8-487B-9A45-77FC9DC2AEF8}"/>
+    <hyperlink ref="C604" r:id="rId570" xr:uid="{14C21FDD-325A-487F-B218-CDB8374F94F9}"/>
+    <hyperlink ref="C605" r:id="rId571" xr:uid="{0C879C5D-0A73-4C73-ACA8-78917597659F}"/>
+    <hyperlink ref="C606" r:id="rId572" xr:uid="{67BE6F9A-4F22-48DD-9426-62FE2F28F798}"/>
+    <hyperlink ref="C607" r:id="rId573" xr:uid="{EF98FAEF-4EE4-4373-B8A3-508E87C706DB}"/>
+    <hyperlink ref="C608" r:id="rId574" xr:uid="{B6B4DDD3-1349-4FD6-9785-E226BD9B8935}"/>
+    <hyperlink ref="C609" r:id="rId575" display="alkoholiskie dzērieni,  vīni, stiprie alkoholiskie dzērieni un liķieri, alus, porteris,  bezalkoholiskie vīni, vīnogu sula,; citrusaugļu sulas, un sagataves iepriekšminēto pagatavošanai" xr:uid="{3E123337-8823-407B-B995-476F42D5CCF6}"/>
+    <hyperlink ref="C610" r:id="rId576" display="Aktuālo pieprasījumu saraksts 03.02.2023.xlsx" xr:uid="{4D336A46-2718-4560-9090-3837DA585641}"/>
+    <hyperlink ref="C611" r:id="rId577" xr:uid="{85E83515-474B-4E6B-96DA-121834E69546}"/>
+    <hyperlink ref="C612" r:id="rId578" xr:uid="{0F940928-FE7A-41B8-B3A5-BCCA1AA0FC4C}"/>
+    <hyperlink ref="C613" r:id="rId579" xr:uid="{1A58E14E-2A8F-4F0D-9697-197FD6EC487D}"/>
+    <hyperlink ref="C614" r:id="rId580" xr:uid="{EAAD445F-E95A-4FBC-8E19-722040A52513}"/>
+    <hyperlink ref="C615" r:id="rId581" xr:uid="{B472B7E4-21C5-4B7C-BD4F-BA2F726A97C7}"/>
+    <hyperlink ref="C616" r:id="rId582" display="lūpu kosmētika, meikaps, plakstiņu ēnas, acu ēnu paletes, korektori, Sejas korektors, korektori plankumiem, korektori līnijām un grumbām u.c." xr:uid="{174245DF-F4F2-4AFB-9DE6-BDD510001208}"/>
+    <hyperlink ref="C617" r:id="rId583" display="audumi šortiem, krekliem, T-krekliem, krekliņiem, biksēm, jakām, vējjakām, jakām, sporta krekliem, legingiem, krūšturiem un cepurēm,audums, ko pārdod kā gatavu apģērbu sastāvdaļu, proti, šortu, kreklu, t-kreklu, kreklu, bikšu, jaku, vējjaku, sporta krekli, legingus, krūšturus un cepures, sastāvdaļas u.c." xr:uid="{2ED67BA4-FAD0-4497-B759-F201FA8A8808}"/>
+    <hyperlink ref="C618" r:id="rId584" display="lampas, sienas lampas; lampu abažūri, gaismas mezgli, gaismas dimmeri [regulatori] u.c. " xr:uid="{A66BF55E-9A59-4C03-BD37-CF6C406A8BEF}"/>
+    <hyperlink ref="C619" r:id="rId585" xr:uid="{7A5C0E55-D40A-4CA9-B6A3-E6289FA2C274}"/>
+    <hyperlink ref="C620" r:id="rId586" xr:uid="{489B8936-4AE0-4ABB-A89D-7DAB43077A8A}"/>
+    <hyperlink ref="C621" r:id="rId587" display="ziepes, parfimērija, ēteriskās eļļas, kosmētika, matu losjoni, higiēnas preparāti izmantošanai medicīnā, diētiskās vielas medicīniskai lietošanai, zīdaiņu pārtika, plāksteri, pārsienamie materiāli, materiāli zobu plombēšanai, zobu vasks, dezinfekcijas līdzekļi, ķirurģijas, medicīnas, zobārstniecības un veterinārijas aparāti un instrumenti, mākslīgās ekstremitātes, acis un zobi, ortopēdiskie izstrādājumi u.c." xr:uid="{E3117161-347B-4537-A3D3-0D70BEDA422C}"/>
+    <hyperlink ref="C622" r:id="rId588" xr:uid="{B48FD1C3-1D88-4825-A79D-29F293BFD96C}"/>
+    <hyperlink ref="C623" r:id="rId589" xr:uid="{EA6F86D3-9E3C-450D-96AE-7ABFD8D9630E}"/>
+    <hyperlink ref="C624" r:id="rId590" xr:uid="{38B594AA-C063-4495-BED1-F597A31F20FA}"/>
+    <hyperlink ref="C625" r:id="rId591" display="līmvielas [lipīgi materiāli] kancelejas vai mājsaimniecības vajadzībām, zīmēšanas materiāli un materiāli māksliniekiem, otas, mācību vai mācību materiāli, plastmasas loksnes, plēves un maisiņi iesaiņošanai un iepakošanai, rakstzīmju, bloku drukāšana, spēļu rotaļlietas, videospēļu aparāti, vingrošanas un sporta preces u.c. " xr:uid="{FF64B772-8BAE-4C16-96E4-3D18C2C5E6E0}"/>
+    <hyperlink ref="C626" r:id="rId592" xr:uid="{AD9899F5-445D-49A4-BB33-E43EA35F363A}"/>
+    <hyperlink ref="C627" r:id="rId593" xr:uid="{0800D13D-BBF8-4356-BC76-4325C2D6AE66}"/>
+    <hyperlink ref="C628" r:id="rId594" display="Aktuālo pieprasījumu saraksts 03.03.2023.xlsx" xr:uid="{9E16A35D-EC99-498D-9F82-598C347C4554}"/>
+    <hyperlink ref="C629" r:id="rId595" xr:uid="{DC9A6E11-D586-4858-A752-DAA22D73E385}"/>
+    <hyperlink ref="C630" r:id="rId596" xr:uid="{4B275C7B-460A-4576-8418-948B5D387E65}"/>
+    <hyperlink ref="C631" r:id="rId597" xr:uid="{8C82300A-5E43-49E8-9F19-E6AFCB334162}"/>
+    <hyperlink ref="C632" r:id="rId598" xr:uid="{5E1916DD-8264-48D0-BC71-BD9E22D8710D}"/>
+    <hyperlink ref="C633" r:id="rId599" xr:uid="{EEC44BF5-2409-4957-8436-32C89207BAB4}"/>
+    <hyperlink ref="C634" r:id="rId600" display="datoru aparatūra,  portatīvie datori  mobilie tālruņi, telekomunikāciju aparāti, telekomunikāciju aparāti, datu apstrādes iekārtas, televizori, tālvadības ierīces,  viedtālruņi, datu brilles, viedie pulksteņi, viedie gredzeni, viedās rokassprādzes un datu aproces, kodētas identifikācijas rokassprādzes magnētiskas, valkājami aktivitāšu izsekotāji, GPS ierīces u.c." xr:uid="{76AE474E-3936-4BFB-85BB-A972D505BB07}"/>
+    <hyperlink ref="C635" r:id="rId601" xr:uid="{CF47A6BA-2ECE-4E1C-9D04-EBC3EA82A9F0}"/>
+    <hyperlink ref="C414" r:id="rId602" xr:uid="{3CE022C8-DD5C-45AC-A3F2-6F012F3C39A3}"/>
+    <hyperlink ref="C636" r:id="rId603" xr:uid="{FE785760-C815-47B7-B693-8404F2456C59}"/>
+    <hyperlink ref="C637" r:id="rId604" xr:uid="{B32140A9-5F95-4A78-ACF2-C8690CD840FC}"/>
+    <hyperlink ref="C638" r:id="rId605" xr:uid="{FF375FF7-CF0D-497A-A57B-B711C434FF84}"/>
+    <hyperlink ref="C639" r:id="rId606" xr:uid="{5639A016-0CD6-4C0E-81DD-9557A806D0F5}"/>
+    <hyperlink ref="C640" r:id="rId607" display="lūpu krāsa, lūpu balzāmsšķidrā lūpu krāsa, 'vīraks, smaržas, acu ēnas, uzacis, segas, šalles un cepures, dvieļi u.c." xr:uid="{DC37222B-4EC3-416C-84CC-DC6DD1E607C9}"/>
+    <hyperlink ref="C641" r:id="rId608" xr:uid="{61D93725-046E-487D-B7CF-03CEAED57A99}"/>
+    <hyperlink ref="C642" r:id="rId609" xr:uid="{9501E070-1A89-4792-B1F1-BEA3D97837F6}"/>
+    <hyperlink ref="C643" r:id="rId610" display="metāla skrūves, uzgriežņi, dībeļi metāla āķi, metāla cauruļu veidgabali, rokas instrumenti un darbarīk, savienojuma kārbas, kontaktligzdas, metāla un nemetāla celtniecības elementi u.c." xr:uid="{55283DE7-3AD3-4668-9623-3208F89EAD5D}"/>
+    <hyperlink ref="C644" r:id="rId611" xr:uid="{012704F7-5B27-406C-B2C1-3BFE71881238}"/>
+    <hyperlink ref="C645" r:id="rId612" display="Aktuālo pieprasījumu saraksts 03.03.2023.xlsx" xr:uid="{A5F97299-D99A-4ABC-8BCE-74F994ACE37A}"/>
+    <hyperlink ref="C646" r:id="rId613" xr:uid="{CD2AD2E6-3E3B-42C3-87A9-4C5E2C3B0F62}"/>
+    <hyperlink ref="C647" r:id="rId614" xr:uid="{1611317B-B784-4B83-AFE7-D83C588ADC2F}"/>
+    <hyperlink ref="C648" r:id="rId615" xr:uid="{65F0183C-B7BD-4F05-BD08-7837CF7BCFC9}"/>
+    <hyperlink ref="C649" r:id="rId616" xr:uid="{2D284700-7F2C-41D8-A3E8-CE5A4D8D6481}"/>
+    <hyperlink ref="C650" r:id="rId617" xr:uid="{4E370586-4D32-4993-8132-70A09A6D73D5}"/>
+    <hyperlink ref="C651" r:id="rId618" xr:uid="{B71F7C11-683B-485F-9A7F-1F20791AFF38}"/>
+    <hyperlink ref="C652" r:id="rId619" display="Aktuālo pieprasījumu saraksts 03.07.2023.xlsx" xr:uid="{9B247975-B3D8-494D-AF76-5D882E30985E}"/>
+    <hyperlink ref="C653" r:id="rId620" xr:uid="{4BBD52D6-F4B1-4B23-8DE2-64411851BE58}"/>
+    <hyperlink ref="C654" r:id="rId621" xr:uid="{AF889D76-5365-4D10-A3A0-BC5994C6100A}"/>
+    <hyperlink ref="C655" r:id="rId622" display="tālvadības automašīnas,u.c." xr:uid="{7C4E4D4F-C2F1-4A0C-B65A-42E2ECB9D292}"/>
+    <hyperlink ref="C656" r:id="rId623" xr:uid="{8C11E8FD-8E06-4965-AF05-CCF05BDD3A7A}"/>
+    <hyperlink ref="C657" r:id="rId624" xr:uid="{EEC2E278-C9ED-4EFD-9BA1-55BC9C017498}"/>
+    <hyperlink ref="C658" r:id="rId625" xr:uid="{8E84774E-6D04-47A5-80AF-17B0A5EFCC12}"/>
+    <hyperlink ref="C659" r:id="rId626" xr:uid="{05DFBF81-5B70-465D-847E-218A0CA6C0DF}"/>
+    <hyperlink ref="C660" r:id="rId627" display="konditorejas izstrādājumi, košļājamā gumija." xr:uid="{6AE598F6-77CB-4838-842F-C2D94D7C0F90}"/>
+    <hyperlink ref="C661" r:id="rId628" xr:uid="{70FA9EA1-D5F6-4711-9C6D-67E896FB4129}"/>
+    <hyperlink ref="C662" r:id="rId629" xr:uid="{1D2201A4-D370-4FCA-A258-515CEBA60CA0}"/>
+    <hyperlink ref="C663" r:id="rId630" display="šokolādes; saldējums" xr:uid="{AF1ABECB-2B38-4260-9432-B03C9F470BF5}"/>
+    <hyperlink ref="C664" r:id="rId631" xr:uid="{27A3F54E-D8E7-4D38-9B8F-2F7D38E8BC22}"/>
+    <hyperlink ref="C665" r:id="rId632" display="audiovizuālie pārdošanas palīglīdzekļi neatkarīgiem tirdzniecības pārstāvjiem, kas nodarbojas ar apģērbu, apakšveļas, mājsaimniecības veļas, proti, audiokasešu, videokasešu lentu, CD-ROM, DVD ar pārdošanas padomiem, padomiem un pārdošanu, apmācības un motivācijas tēmas, mājsaimniecības piederumi, gultas, vannas, virtuves un galda veļa, paklājiņi, salvetes, palagi, vannas dvieļi, roku dvieļi, segas, aizkari u. c." xr:uid="{61F53CD1-7A3A-45E2-975A-9ADE5313B8B4}"/>
+    <hyperlink ref="C666" r:id="rId633" xr:uid="{804712F2-FCF8-4E25-91F1-935939408DB5}"/>
+    <hyperlink ref="C667" r:id="rId634" xr:uid="{5E31B6F8-91DF-4397-9D18-15582B3E65F2}"/>
+    <hyperlink ref="C668" r:id="rId635" xr:uid="{2F60FBB5-8633-4BFC-B59C-CB9EE3364E67}"/>
+    <hyperlink ref="C669" r:id="rId636" display="Aktuālo pieprasījumu saraksts 15.08.2023.xlsx" xr:uid="{4B1D58D4-6A8D-4E1B-B797-B51A6851770E}"/>
+    <hyperlink ref="C670" r:id="rId637" xr:uid="{119C14DA-FB7E-4E03-9256-3825D5D107D4}"/>
+    <hyperlink ref="C671" r:id="rId638" xr:uid="{6BEEE0DF-EF4E-4913-ACA2-259BA9D619A5}"/>
+    <hyperlink ref="C672" r:id="rId639" xr:uid="{860D3CF0-3423-4840-AFC9-5ADD0F943DBB}"/>
+    <hyperlink ref="C673" r:id="rId640" display="somas, apavi, brilles, ādas izstrādājumi, juvelierizstrādājumi aksesuāri,  u.c." xr:uid="{2654523E-5C98-432D-A263-1B657392DCDB}"/>
+    <hyperlink ref="C674" r:id="rId641" display="medicīnas instrument un farmaceitiski izstrādājumi, ķīmiskie produkti u.c." xr:uid="{24F1BCF7-790D-42D7-9DF7-0DA35B4D352D}"/>
+    <hyperlink ref="C675" r:id="rId642" xr:uid="{74E00331-9EDC-41D5-98BC-77181611DDBD}"/>
+    <hyperlink ref="C676" r:id="rId643" xr:uid="{92946320-FF66-4067-AF46-1E4BDB59975E}"/>
+    <hyperlink ref="C677" r:id="rId644" display="šķīstošās vai putojošās tabletes elektrolītu aizstājēju dzērienu ražošanai, minerālvielu piedevas, pulverveida elektrolītu aizstājēju dzērienu maisījums, vitamīnu piedevas, probiotikas uztura bagātinātāji,  vitamīnu piedevas tablešu veidā izmantošanai dzirkstošu un nedzirkstošu dzērienu pagatavošanai, šķīstošās vai putojošās tabletes un pulveri dzērienu pagatavošanai, lai atbalstītu gremošanas veselību u.c." xr:uid="{AFADD717-10F6-42CE-842F-FF223DB36750}"/>
+    <hyperlink ref="C678" r:id="rId645" xr:uid="{70AD258B-8E03-4863-B1B9-3DB4D2861509}"/>
+    <hyperlink ref="C679" r:id="rId646" xr:uid="{E38FBE65-0700-4E31-AD66-8F623BA18F43}"/>
+    <hyperlink ref="C680" r:id="rId647" display="parfimērija, kosmētika, brilles, saulesbrilles, briļļu ietvari, briļļu futrāļi, maki,  portfeļi,  futrāļi, kas paredzēti tualetes piederumu glabāšanai, somas,   ceļojumu somas, čemodāni, koferi, apģērbi, aksesuāri u.c." xr:uid="{5AEEDF4C-8FF4-4CE1-A281-C3179A50F8A8}"/>
+    <hyperlink ref="C681" r:id="rId648" display=" uztura bagātinātāji vitamīni,  vitamīnu preparāti, minerālu uztura bagātinātāji, diētiskie uztura bagātinātāji, dabīgi veseli uztura bagātinātāji, vitamīnu un minerālvielu preparāti izmantošanai kā sastāvdaļas, enzīmu uztura bagātinātāj, augu izcelsmes uztura bagātinātāji, farmaceitiskie pārtikas produkti, eļļas pārtikai u.c." xr:uid="{FDB230A7-F2F1-4A68-A34A-9A9B8A41A149}"/>
+    <hyperlink ref="C682" r:id="rId649" display="farmaceitiskie produkti, medicīniskie un veterinārie preparāti, medicīnas higiēnas preces, diētiskā pārtika un vielas izmantošanai medicīnā vai veterinārijā, bērnu pārtika, uztura bagātinātāji cilvēkiem un dzīvniekiem, plāksteri, pārsienamie materiāli, materiāli zobu plombēšanai un zobu nospiedumiem, dezinfekcijas līdzekļi, produkti kaitīgu dzīvnieku iznīcināšanai, fungicīdi, herbicīdi u.c." xr:uid="{D1EC2C89-0757-46CE-8F16-D8F653895F6E}"/>
+    <hyperlink ref="C683" r:id="rId650" xr:uid="{507560F9-A573-4144-AE22-FC37A4629176}"/>
+    <hyperlink ref="C684" r:id="rId651" display="apģērbi, apakšveļa peldkostīmi, krūšturi,  bikini u.c." xr:uid="{DCA9E9BF-9426-463D-A58C-869A964E4C08}"/>
+    <hyperlink ref="C685" r:id="rId652" xr:uid="{9490D056-3C29-478C-A2E7-3F60DA053E4D}"/>
+    <hyperlink ref="C686" r:id="rId653" xr:uid="{0AEC7162-40D0-4719-AD3F-0F838FB7315E}"/>
+    <hyperlink ref="C687" r:id="rId654" display="darbgaldi, mašīnu un darbgaldu daļas, dzinēji (izņemot sauszemes transportlīdzekļus) un to daļas, sajūgi un piedziņas ierīces (izņemot sauszemes transportlīdzekļus), lauksaimniecības darbarīki, izņemot ar roku darbināmus darbarīkus, aparāti un instrumenti vadīšanai, pārslēgšanai, pārveidošanai u.c." xr:uid="{F53FEDDB-9E02-4AC9-9D29-808F61520AEC}"/>
+    <hyperlink ref="C688" r:id="rId655" xr:uid="{DE428C1F-6FB0-4C0F-82C0-E78AE5109DC7}"/>
+    <hyperlink ref="C689" r:id="rId656" display="piena mašīnas un ierīces, dzesēšanas un sildīšanas aparāti, sūkņi pārtikas rūpniecībai, kā arī farmācijas un ķīmijas rūpniecībai, vārsti, uzpildes aparāti, visu iepriekš minēto preču daļas u.c" xr:uid="{3B4EC0D8-6D50-4553-9518-1C110A793DDB}"/>
+    <hyperlink ref="C690" r:id="rId657" xr:uid="{04AF9E16-EB58-4485-80CE-F4DF7BB337D1}"/>
+    <hyperlink ref="C691" r:id="rId658" display="mazgāšanas un balināšanas līdzekļi, tīrīšanas, pulēšanas, attaukošanas un abrazīvie līdzekļi, ziepes, parfimērija, ēteriskās eļļas, kosmētika, matu losjoni, zobu pastas, losjoni pēc skūšanās, pretsviedru līdzekļi, aromterapijas eļļas, vannas želejas, vannas pulveris, ķermeņa krēmi, losjoni un pūderi, elpas atsvaidzinātāji,putu vanna, dezodoranti, pulveris, ēteriskās eļļas personīgai lietošanai, acu zīmulis, acu ēnas, uzacu zīmuļi u.c." xr:uid="{812D2A6D-B6D4-427C-B207-7036A12FC34F}"/>
+    <hyperlink ref="C692" r:id="rId659" xr:uid="{9B525560-598C-4E34-86BB-69F419C0C3B3}"/>
+    <hyperlink ref="C693" r:id="rId660" xr:uid="{8C125CCF-9078-4EE6-B1E3-2E2611F1FD07}"/>
+    <hyperlink ref="C694" r:id="rId661" xr:uid="{4B72D38D-8642-4BEE-B9C5-56CD167EB635}"/>
+    <hyperlink ref="C695" r:id="rId662" display="Aktuālo pieprasījumu saraksts 15.11.2023.xlsx" xr:uid="{61A5153A-9412-40F2-AF59-763697285D98}"/>
+    <hyperlink ref="C696" r:id="rId663" xr:uid="{D9067BA1-DE8C-4E1B-908E-F9D0D7C10857}"/>
+    <hyperlink ref="C697" r:id="rId664" xr:uid="{DD659BE7-6E7E-4FBF-ABA3-223DE9DEC02C}"/>
+    <hyperlink ref="C698" r:id="rId665" display="juvelierizstrādājumi, somas, apģērbi,  apģērba un  tekstilizstrādājumi, stikla izstrādājumi, apgaismojums, u.c." xr:uid="{C5059F53-42F5-45E2-9F99-5484EF8B6409}"/>
+    <hyperlink ref="C699" r:id="rId666" xr:uid="{A9C50806-11F5-4905-A6E5-4D4D676A1238}"/>
+    <hyperlink ref="C700" r:id="rId667" display=" sadzīves tehnika, elektriskas virtuves ierīces un ierīces pārtikas apstrādei un pārstrādei,presēšanas mašīnas, sulu spiedes, sulu centrifūgas, saldējuma pagatavošanas mašīnas, slīpēšanas mašīnas, griešanas ierīces, elektroniski darbināmas ierīces, ieskaitot kannu atvērējus, nažu asinātājus, atkritumu iznīcināšanas aparāti, ieskaitot atkritumu savācējus, atkritumu preses, veļas mašīnas, trauku mazgājamā mašīnas,rokas darbarīki,galda piederumi, dakšiņas un karotes, skuvekļi, matu griešanas mašīnas,  grieznes,  manikīra piederumi, nagu šķēres,vīles u.c." xr:uid="{41228E92-E75D-4CC3-9D27-5CCA13AAE056}"/>
+    <hyperlink ref="C701" r:id="rId668" xr:uid="{4FEF4449-6D30-4751-A64E-917F15EB59D8}"/>
+    <hyperlink ref="C702" r:id="rId669" display="tālvadības pultis  viedām mājas ierīcēm u.c. " xr:uid="{449F464C-B87B-4E76-91E6-799734EDA681}"/>
+    <hyperlink ref="C704" r:id="rId670" xr:uid="{70EC1C20-A3AA-492D-9AC0-690AA337D42D}"/>
+    <hyperlink ref="C705" r:id="rId671" display="mobilo tālruņu maciņi, pludmales tērpi, T-krekli, zeķes; sporta krekli, čības, kurpes galda spēles, Adventes kalendāri, parastā metāla atslēgu piekariņi, interaktīvie spēļu krēsli videospēlēm, statujas no plastmasas materiāliem, vaska statujas, bronzas statujas, parastā metāla statujas, vaska figūriņas, adventes kalendārā pasniegtas šokolādes, mobilo tālruņu aizsargmaciņu izgatavošana pēc pasūtījuma, galda spēles mīklu veidā u.c." xr:uid="{40227F4F-74A4-423B-ABC4-4EECE8AA391F}"/>
+    <hyperlink ref="C706" r:id="rId672" xr:uid="{82451FF8-A876-4155-8454-E5F816933AB3}"/>
+    <hyperlink ref="C707" r:id="rId673" xr:uid="{18C46872-7045-46F5-AC87-8A8B1DF711DB}"/>
+    <hyperlink ref="C708" r:id="rId674" display="apģērbs, apavi, galvassegas,juvelierizstrādājumi, parfimērija, mēbeļu,  izstrādājumi, tekstilizstrādājumi, somas u.c." xr:uid="{C15E9B4A-984B-401A-A126-28811947F9E8}"/>
+    <hyperlink ref="C709" r:id="rId675" xr:uid="{4DDAD651-74DA-4AB3-B0E6-F7CC2C6DC85A}"/>
+    <hyperlink ref="C710" r:id="rId676" display="sejas vaigu, acu, lūpu kopšanas līdzekļi, ieskaitot gruntskrāsu, pamatu, korektoru, sejas pulveri, sejas pastiprinātāju, grima paletes" xr:uid="{1984F50B-D154-4396-AE5A-882F2F55BE3C}"/>
+    <hyperlink ref="C711" r:id="rId677" xr:uid="{4F295460-26E2-4FF6-85E3-0A0E2B69D115}"/>
+    <hyperlink ref="C712" r:id="rId678" display="apģērbi, T-krekli, apavi, aksesuāri u.c." xr:uid="{60BB184F-0E1F-4498-B305-5FB939C27AD1}"/>
+    <hyperlink ref="C713" r:id="rId679" xr:uid="{38AE103F-F66A-4D7F-B7AA-7A9801DFA4BD}"/>
+    <hyperlink ref="C714" r:id="rId680" xr:uid="{EE5C8E1C-50CC-47A9-B6B3-E584ECBD595B}"/>
+    <hyperlink ref="C715" r:id="rId681" display="velosipēdi, sauszemes transportlīdzekļi ar pedāļu piedziņu, izņemot riepas un riteņus velosipēdu rāmji; stūres un velosipēdu stūres kāti, segli, sēdekļu balsti u.c." xr:uid="{E6A4615B-0070-490F-BB98-81855AC6A9AC}"/>
+    <hyperlink ref="C716" r:id="rId682" xr:uid="{9660A76E-AC48-44FD-901A-38BFC6A0F946}"/>
+    <hyperlink ref="C717" r:id="rId683" xr:uid="{D761DD73-645E-49C5-BD71-8EAD82DAC65F}"/>
+    <hyperlink ref="C718" r:id="rId684" xr:uid="{69343999-E0AA-4129-87A1-32F6C3A6FC89}"/>
+    <hyperlink ref="C719" r:id="rId685" display="farmaceitiskās zāles,  preparāti, krēmi" xr:uid="{BF8B196B-D9FB-442F-86FB-ED0606B60D40}"/>
+    <hyperlink ref="C720" r:id="rId686" xr:uid="{5F0FDD70-DC83-4C8B-AF83-007E89313CD6}"/>
+    <hyperlink ref="C721" r:id="rId687" xr:uid="{D29EACB4-BD72-4226-B948-64F80DC4875F}"/>
+    <hyperlink ref="C722" r:id="rId688" xr:uid="{09533A84-70B4-4E16-8533-C9DB175B394D}"/>
+    <hyperlink ref="C723" r:id="rId689" xr:uid="{C55117AA-8F7E-4CB5-ACC6-5608A64E5CBD}"/>
+    <hyperlink ref="C724" r:id="rId690" xr:uid="{1093A6C1-A183-43DF-925D-BB2FD8C2FE2E}"/>
+    <hyperlink ref="C725" r:id="rId691" xr:uid="{EA4A1828-9F46-4253-861D-DD7BE47A141E}"/>
+    <hyperlink ref="C726" r:id="rId692" display="somas, apģērbs, šalles, kleitas, krekli, topi, kamzoli, blūzes, T-krekli, trikotāža, proti, trikotāžas topi, džemperi, džemperi, mēteļi, vestes, parki, apmetņi, sporta krekli, krekliņi, topi ar kapuci, sporta apģērbs, peldkostīmi, jakas, bleizeri, uzvalki, legingi (bikses), legingi (sildītāji), kombinezoni, bikses, bikses, šorti, atpūtas apģērbs, naktsveļa, naktskrekli, pidžamas, peldmēteļi, cimdi, zeķes, apģērba jostas, cepures, apavi" xr:uid="{7D79EBD4-341F-4052-A8C9-B4E1409E3BF4}"/>
+    <hyperlink ref="C727" r:id="rId693" display="datoru programmatūra, proti, spēles, elektroniskie spēļu automāti, elektroniskās spēles kā papildu ierīces televizoriemspēles, rotaļlietas, vingrošanas un sporta preces, kas nav ietvertas citās klasēs, ziemassvētku eglīšu rotājumi u.c." xr:uid="{8623A89B-4810-4774-8103-F162ECF29FD1}"/>
+    <hyperlink ref="C728" r:id="rId694" xr:uid="{54B40757-BC41-4D5E-8F21-C652C1FDAD3F}"/>
+    <hyperlink ref="C729" r:id="rId695" xr:uid="{018F376C-02DF-4723-B876-EBA07948FB86}"/>
+    <hyperlink ref="C528" r:id="rId696" display=" juvelierizstrādājumi,   pulksteņi, somas, apģērbi, apavi, galvassegas u.c." xr:uid="{F3881B20-549D-401B-80C1-79BACC5D41D8}"/>
+    <hyperlink ref="C527" r:id="rId697" xr:uid="{91035EC2-9A79-4039-A3B8-FAFE3B336738}"/>
+    <hyperlink ref="C526" r:id="rId698" xr:uid="{A6122400-FD34-4F74-8365-F39BC1746296}"/>
+    <hyperlink ref="C525" r:id="rId699" xr:uid="{0AC80886-94CB-453B-BA32-570E49419773}"/>
+    <hyperlink ref="C524" r:id="rId700" xr:uid="{F71750FE-19D5-4945-B441-5A60B6715030}"/>
+    <hyperlink ref="C523" r:id="rId701" display="pastmasas sifons" xr:uid="{CE28281F-5B1F-4900-9006-E2C96400C404}"/>
+    <hyperlink ref="C522" r:id="rId702" xr:uid="{D82BFFFA-CB8C-48DD-BD5E-6EE6C0E9DEF8}"/>
+    <hyperlink ref="C521" r:id="rId703" xr:uid="{DC9A47D9-1A03-45E5-8099-5C4F037B20A8}"/>
+    <hyperlink ref="C520" r:id="rId704" xr:uid="{CBFD3485-5D69-43C2-B6BD-C41992A7193C}"/>
+    <hyperlink ref="C519" r:id="rId705" xr:uid="{6C13FF30-CFCF-414D-B62B-DF0B3FAD2F89}"/>
+    <hyperlink ref="C518" r:id="rId706" display="ādas izstrādājumi, jostas, apavi,  cimdi, ceļojumu somas, aksesuāri " xr:uid="{CE05C024-85A6-44A4-A51D-88A789423D2E}"/>
+    <hyperlink ref="C517" r:id="rId707" display="farmaceitiskie un medicīnas instrumentu  izstrādājumi, juvelierizstrādājumi, pulksteņi, somas, trauki un stikla izstrādājumi, tekstilizstrādājumi, apģērbs, apavi, galvassegas,mežģīnes, lentes, izšuvumi, grīdas segumu izstrādājumi, rotaļlietas un sporta preces u.c.  " xr:uid="{4585DC6F-0D6A-4DFE-84E2-016C0AAEBC51}"/>
+    <hyperlink ref="C516" r:id="rId708" display="pulksteņi un to aksesuāri. " xr:uid="{846A410A-EE7F-4435-A1DD-83B9E59607BD}"/>
+    <hyperlink ref="C731" r:id="rId709" xr:uid="{2987B7A4-4DD0-4EAF-98FB-E5C8B7024F69}"/>
+    <hyperlink ref="C732" r:id="rId710" xr:uid="{F47BE20E-B076-4ECC-8DAF-B0D7ABD2FB1E}"/>
+    <hyperlink ref="C733" r:id="rId711" display="alkoholiskie dzērieni (izņemot alu); dzirkstošie vīni, alkoholiskie vīni, vīnu saturoši dzērieni " xr:uid="{3F83AC19-A481-46B5-971E-0A96E218048F}"/>
+    <hyperlink ref="C734" r:id="rId712" display="galda tenisa nūjas" xr:uid="{D324B1D1-CB0D-4544-AE1B-F9F1AD0697D2}"/>
+    <hyperlink ref="C735" r:id="rId713" xr:uid="{FFA09602-3560-48EE-9DE0-FB3DA8C639FF}"/>
+    <hyperlink ref="C736" r:id="rId714" xr:uid="{4ECF825B-163D-4B68-A49C-F93D0A54D8C7}"/>
+    <hyperlink ref="C737" r:id="rId715" display="tālvadības pults auto, mājas  automatizācijai - tālvadības pults auto u.c." xr:uid="{904047CC-3EE0-432C-81EC-0648877ABC85}"/>
+    <hyperlink ref="C739" r:id="rId716" xr:uid="{34B25C2E-6E80-4E3F-A55E-658C8D2FFEAC}"/>
+    <hyperlink ref="C738" r:id="rId717" xr:uid="{583CD4D7-8668-4540-B502-2CDA9CA39147}"/>
+    <hyperlink ref="C740" r:id="rId718" display="Aktuālo pieprasījumu saraksts 14.04.2024.xlsx" xr:uid="{C304CB55-E305-4A2B-B18E-9E7746093165}"/>
+    <hyperlink ref="C741" r:id="rId719" xr:uid="{AB156550-662B-4F26-B4BC-5D4C5E2093E3}"/>
+    <hyperlink ref="C742" r:id="rId720" display="farmaceitiski preparāti, zāles,  farmaceitiskie izstrādājumi" xr:uid="{E28BD1EF-A946-4EEB-A3DB-B7524719B393}"/>
+    <hyperlink ref="C743" r:id="rId721" xr:uid="{4E37CD8A-A5E4-46F5-B85C-658EDFFC26EA}"/>
+    <hyperlink ref="C744" r:id="rId722" display="skalošanas poga izgatavota no metāla materiāliem." xr:uid="{B0B0921C-36E3-4880-91D3-9D1C6EB7F4D3}"/>
+    <hyperlink ref="C745" r:id="rId723" display="apģērbs, apavi, galvassegas, somas u.c." xr:uid="{5015EB7C-394D-44D6-A10B-8330EFE1EAAD}"/>
+    <hyperlink ref="C746" r:id="rId724" display=" dīvāni, gultas, sēdekļi, krēsli, krēslu kājas, krēslu pārvalki, galdi, u.c." xr:uid="{7A9A3013-A404-4DD4-87F7-F0ED49AA9CFB}"/>
+    <hyperlink ref="C747" r:id="rId725" xr:uid="{F7FFF94E-7985-4760-B290-4084873018C2}"/>
+    <hyperlink ref="C748" r:id="rId726" display="elektriskās sistēmas, savienojošie termināļi, elektriskie savienotāji u.c." xr:uid="{1872318F-8C73-460B-AA02-F843490540B7}"/>
+    <hyperlink ref="C749" r:id="rId727" display="Aktuālo pieprasījumu saraksts 13.05.2024.xlsx" xr:uid="{1752D4ED-72B2-414D-8200-5C223F06074C}"/>
+    <hyperlink ref="C750" r:id="rId728" xr:uid="{75E60071-BE7A-4D16-AB4B-94B097559105}"/>
+    <hyperlink ref="C751" r:id="rId729" xr:uid="{CB7A187B-77CD-42DA-95D9-8E401158FC82}"/>
+    <hyperlink ref="C752" r:id="rId730" display="tabakas izstrādājumi; tabakas aizstājēji no tējas un tējas augiem, cigarešu tabaka, košļājamā tabaka, pīpju tabaka,  smēķēšanas piederumi, sērkociņi, ūdenspīpes un elektroniskās ūdenspīpes un to piederumi elektroniskās cigaretes, cigāri, cigarillas, elektroniskais cigārs u.c." xr:uid="{76B8EB97-EED3-4AA1-966A-742D17F7CF20}"/>
+    <hyperlink ref="C753" r:id="rId731" xr:uid="{D89C4BEB-3F83-409B-ACB6-426D28263C9A}"/>
+    <hyperlink ref="C754" r:id="rId732" xr:uid="{B1D48559-9E54-4BCB-885D-2806513BA228}"/>
+    <hyperlink ref="C755" r:id="rId733" xr:uid="{7B12EE6C-7D91-4D01-8F83-BFAD653C5DEE}"/>
+    <hyperlink ref="C756" r:id="rId734" xr:uid="{2ADF7D1C-FCA8-4372-8666-53EDEAC53F68}"/>
+    <hyperlink ref="C757" r:id="rId735" xr:uid="{CDB9C649-C745-45E5-A0E3-AE7F836FD70A}"/>
+    <hyperlink ref="C758" r:id="rId736" xr:uid="{9BE3DE1B-428F-46F8-8BD4-2319A95B7948}"/>
+    <hyperlink ref="C759" r:id="rId737" xr:uid="{344E877A-981E-4339-84B8-1B7F91F3E55F}"/>
+    <hyperlink ref="C760" r:id="rId738" xr:uid="{055BF04B-BCE8-4F99-9349-AFFD37AB86EB}"/>
+    <hyperlink ref="C761" r:id="rId739" xr:uid="{A75FC792-EE0E-464D-8305-809E7F3E1B01}"/>
+    <hyperlink ref="C762" r:id="rId740" xr:uid="{12D6EDE8-B35F-4476-BB07-9B239BDF18BE}"/>
+    <hyperlink ref="C763" r:id="rId741" display="rotaļlietas, lelles,  celtniecības klucīši u.c." xr:uid="{6A378092-8716-4788-85D2-E567E7271E09}"/>
+    <hyperlink ref="C764" r:id="rId742" xr:uid="{3FCA252E-F068-4A20-831C-319360E41114}"/>
+    <hyperlink ref="C765" r:id="rId743" display="ceļojumu čemodāni un ceļojumu somas, mugursomas, apavi, kedas, pārgājienu zābaki, alpīnisma zābaki, ikdienas apavi, burāšanas apavi, tenisa apavi, jo īpaši basketbola apavi, slēpju zābaki un snovborda zābaki, pēcslēpošanas apavi un zābaki, zolītes un zoles, pēdas arka u.c." xr:uid="{434109A2-85A7-4094-ADC6-D8FEAC9B2009}"/>
+    <hyperlink ref="C766" r:id="rId744" xr:uid="{216BA386-D6A3-468A-9A19-264A497DAD65}"/>
+    <hyperlink ref="C767" r:id="rId745" xr:uid="{78F82E36-DF4F-48D1-88B1-EC8AFD63C9CB}"/>
+    <hyperlink ref="C547" r:id="rId746" xr:uid="{2FE8EFB6-5ED4-450C-A3EA-18EEAFFC9FBD}"/>
+    <hyperlink ref="C768" r:id="rId747" xr:uid="{499ACCCB-B456-4F78-9461-D9F29967555F}"/>
+    <hyperlink ref="C769" r:id="rId748" xr:uid="{2429357C-776F-467B-A2BE-10A34BAE66EB}"/>
+    <hyperlink ref="C770" r:id="rId749" display="apavi, sporta apavi, skriešanas kurpes,futbola aprīkojums, bumbas, krekli, apavi u.c." xr:uid="{1CF78391-EFC6-455E-AEB9-A1B162F9D8C4}"/>
+    <hyperlink ref="C771" r:id="rId750" xr:uid="{7CB70BE5-B4F5-4FF7-A7DD-13427C7297AF}"/>
+    <hyperlink ref="C772" r:id="rId751" display="kosmētika, parfimērijas preces, dezodoranti personīgai lietošanai, pretsviedru līdzekļi, ķelnes ūdens, ziepes, mazgāšanas līdzekļi, kas nav paredzēti rūpnieciskiem vai ražošanas procesiem vai izmantošanai medicīnā, veļaspulveris, trauku mazgājamais līdzeklis, mazgāšanas līdzekļi, veļas mīkstinātāji, tīrīšanas un pulēšanas līdzekļi, mājsaimniecības balinātājs, šampūni, matu preparāti, zobu pastas, depilācijas līdzekļi, viltus nagi, tualetes piederumi, ādas kopšanas līdzekļi, preparāti u.c." xr:uid="{2D8E5FEE-7A98-4AB2-9F82-B4BB078B2215}"/>
+    <hyperlink ref="C773" r:id="rId752" display="ķermeņa un skaistumkopšanas līdzekļi, tualetes ūdeņi, smaržas, odekoloni u.c." xr:uid="{3E07446A-DB09-431B-A173-367BC656B951}"/>
+    <hyperlink ref="C774" r:id="rId753" xr:uid="{0006EBF1-68CB-4016-A41E-0C769D477F1D}"/>
+    <hyperlink ref="C775" r:id="rId754" display="sporta apģērbs,sporta bumbas, ikdienas krekli u.c." xr:uid="{0F8506BE-C212-4885-903C-C8BC9B621100}"/>
+    <hyperlink ref="C776" r:id="rId755" display=" krāsas, lakas,  krāsvielas, tintes drukāšanai, marķēšanai un ravēšanai,marķieri, krāsainie zīmuļi, krīts, marķieri, pildspalvas, zīmuļi, personīgie plānotāji, amatniecības un gleznošanas komplekti,skicēšanas tāfele,trafareti un raksti, zīmuļu asināmie un krāsaino zīmuļu asināmie, līmvielas, kancelejas preces, modelēšanas māls, krāsošanas spilventiņi,dārgmetāli un to sakausējumi, dārgakmeņi un pusdārgakmeņi, juvelierizstrādājumi, bižutērija,spēles un rotaļlietas,sporta preces (izņemot apģērbu), rotājumi, dekoratīvi priekšmeti u.c." xr:uid="{B804ECB4-260F-44AC-87A1-A8A0186C8676}"/>
+    <hyperlink ref="C777" r:id="rId756" xr:uid="{050EAB1B-36B3-4BCA-B7C0-10FD35AA30BB}"/>
+    <hyperlink ref="C778" r:id="rId757" xr:uid="{E6C89DE7-DBA1-4798-99AC-0BA7940C67D2}"/>
+    <hyperlink ref="C779" r:id="rId758" xr:uid="{92B263A7-11C6-410E-BB45-CBA6D4B5625D}"/>
+    <hyperlink ref="C780" r:id="rId759" xr:uid="{7632E8E3-8B18-46E5-BF55-E2954199AF9C}"/>
+    <hyperlink ref="C781" r:id="rId760" xr:uid="{BAD132F3-F194-445F-9C12-21DF247FD97C}"/>
+    <hyperlink ref="C782" r:id="rId761" xr:uid="{D195FF67-DE32-4D8F-A2E0-AA2E7454471D}"/>
+    <hyperlink ref="C783" r:id="rId762" xr:uid="{BDFEF8FE-BBFB-40E1-B6F0-695495016521}"/>
+    <hyperlink ref="C784" r:id="rId763" display="rotaļlietas, puzles,  puzles [rotaļlietas]; inteliģentas rotaļlietas, iemaņu spēles, manipulatīvas loģikas mīklas,  loģikas spēles u.c." xr:uid="{A8609C5E-2522-47D7-8915-67405ADA007B}"/>
+    <hyperlink ref="C785" r:id="rId764" display="matu veidošanas ierīce" xr:uid="{C5658874-7533-42D7-9800-5159A9EC8A19}"/>
+    <hyperlink ref="C786" r:id="rId765" xr:uid="{D3933A64-A8B7-4B53-9B8B-0685366B7C42}"/>
+    <hyperlink ref="C787" r:id="rId766" xr:uid="{DE5ECFBF-9FEA-4B3F-B036-1EC1BC67AD4B}"/>
+    <hyperlink ref="C788" r:id="rId767" xr:uid="{4BD69A61-5548-4DE3-A90E-F4070AA0BCAF}"/>
+    <hyperlink ref="C789" r:id="rId768" display="Aktuālo pieprasījumu saraksts 13.09.2024.xlsx" xr:uid="{6867E950-EBC2-4344-BA88-3E584934E19B}"/>
+    <hyperlink ref="C790" r:id="rId769" display="gredzeni u.c." xr:uid="{9C40558D-BC10-4003-B06C-46CC72003E90}"/>
+    <hyperlink ref="C791" r:id="rId770" xr:uid="{9C916A24-EF57-472D-953F-727AE72958D7}"/>
+    <hyperlink ref="C792" r:id="rId771" xr:uid="{C925A1A6-1526-46A5-A714-495C9761E4CB}"/>
+    <hyperlink ref="C793" r:id="rId772" xr:uid="{45665774-8318-40DB-9C2C-2F31A4000255}"/>
+    <hyperlink ref="C794" r:id="rId773" display="augu izcelsmes uztura bagātinātāji, vitamīnu piedevas; uztura bagātinātāji, kas galvenokārt sastāv no minerālvielām" xr:uid="{45DFB19C-F4EC-4153-ADEF-FDDF4FA617D7}"/>
+    <hyperlink ref="C796" r:id="rId774" xr:uid="{D6F1FB61-F6A3-46F0-B84E-B6A6DDD46B0E}"/>
+    <hyperlink ref="C797" r:id="rId775" xr:uid="{48E1369E-8B20-4E31-9FE3-6E3799389C41}"/>
+    <hyperlink ref="C798" r:id="rId776" display="Aktuālo pieprasījumu saraksts 02.10.2024.xlsx" xr:uid="{F395809B-F486-45C7-B5AF-4CC9BBB70FDB}"/>
+    <hyperlink ref="C799" r:id="rId777" display="apģērbi, apavi, galvassegas, ceļojumu koferi, pludmales somas, sporta somas, iepirkumu somas ar riteņiem, maki, rokassomas, instrumentu somas, medību somas [medību piederumi], portfeļi, skolas somas, dārgmetāli un to sakausējumi un izstrādājumi no tiem u.c." xr:uid="{2C0D4FEA-FE9A-46E3-A2C4-DD105C482828}"/>
+    <hyperlink ref="C800" r:id="rId778" xr:uid="{C9846FBE-9732-40AC-9704-CEC21EA582D6}"/>
+    <hyperlink ref="C801" r:id="rId779" display="Aktuālo pieprasījumu saraksts 05.10.2024.xlsx" xr:uid="{6715A2B2-8DE9-4E4F-B745-1FF40E3E8C51}"/>
+    <hyperlink ref="C802" r:id="rId780" xr:uid="{3CC0A549-131F-47F3-80B5-C9D18F24B41F}"/>
+    <hyperlink ref="C803" r:id="rId781" display="Aktuālo pieprasījumu saraksts 05.10.2024.xlsx" xr:uid="{4FFAA372-422C-4B3E-BFBC-F3B77830FB36}"/>
+    <hyperlink ref="C804" r:id="rId782" xr:uid="{03D4D3E9-0194-4E72-8379-34F946156170}"/>
+    <hyperlink ref="C805" r:id="rId783" xr:uid="{DEE1D853-8CB4-43B4-AF31-BF237F3F39C6}"/>
+    <hyperlink ref="C806" r:id="rId784" display="metāla baloni, kapsulas, pudeles, krējuma kārtridži un tvertnes gāzei, cilindri, kapsulas, pudeles, krējuma kārtridži un konteineri kriogēnām gāzēm u.c" xr:uid="{60F0BC22-58A8-47E9-8DD1-D06A8D206C6B}"/>
+    <hyperlink ref="C807" r:id="rId785" xr:uid="{CE67A40E-B5F6-47DA-8119-DE158A788370}"/>
+    <hyperlink ref="C808" r:id="rId786" xr:uid="{5AF5E3AA-56E0-4A04-A155-6A8E15A82337}"/>
+    <hyperlink ref="C809" r:id="rId787" xr:uid="{22238862-8F81-4DB6-9C04-13B883667B91}"/>
+    <hyperlink ref="C810" r:id="rId788" xr:uid="{68392ABD-29D9-4CD0-9339-33E6D26835EB}"/>
+    <hyperlink ref="C811" r:id="rId789" xr:uid="{867F3040-79D9-4D75-BB11-D367E732E2A3}"/>
+    <hyperlink ref="C812" r:id="rId790" display="pusvadītāji, pusvadītāju mikroshēmas, mikroshēmas [integrālās shēmas], uzglabāšanas vienības, zibatmiņa" xr:uid="{F033A2AF-4EFE-469D-B2C3-50BEEDCEBA5B}"/>
+    <hyperlink ref="C813" r:id="rId791" display="serveru sistēmas,tīmekļa lietojumprogrammas, mobilās lietotnes Blackberry, iPad un Co u.c." xr:uid="{FA7EE57A-35A7-4B9E-9993-640DB7FA080F}"/>
+    <hyperlink ref="C814" r:id="rId792" xr:uid="{40715D9F-A673-4551-9F47-E7BE7A5C5C74}"/>
+    <hyperlink ref="C815" r:id="rId793" display="brilles, saulesbrilles, briļļu futrāļi, dārgmetāli un to sakausējumi, parfimērija, ēteriskās eļļas, kosmētika, matu losjoni, apģērbi, apavi, galvassegas; zīdaiņu autiņi, āda un ādas imitācijas, un to izstrādājumi u.c." xr:uid="{7EEBDE7E-A724-428E-8688-9E71A54B14E3}"/>
+    <hyperlink ref="C816" r:id="rId794" display="pusvadītāji, integrālās shēmas, mikroprocesori, diodes, tranzistori, sensori, strāvas moduļi [dators] u.c." xr:uid="{40411B11-06A8-4811-AC01-DBCDBC746E2A}"/>
+    <hyperlink ref="C817" r:id="rId795" xr:uid="{F6A11DAC-1C40-49B9-9E3B-F560695A15F2}"/>
+    <hyperlink ref="C818" r:id="rId796" display="apģērbi, somas,pudeles,juvelierizstrā dājumi, rokassprādzes,apģērbi atslēgu piekariņi, mūzikas lentes; piederumi, kasetes ieraksti u.c." xr:uid="{AAF0F0B4-9990-46F0-B5B3-BD08D6793231}"/>
+    <hyperlink ref="C819" r:id="rId797" display="Aktuālo pieprasījumu saraksts 01.11.2024.xlsx" xr:uid="{1C31AB30-CE84-4ED6-AF28-748CE44944D7}"/>
+    <hyperlink ref="C820" r:id="rId798" display="saulesbriļļu futrāļi,  ietvari, saulesbrilles saulesbriļļu auklas, siksnas,  vāciņi, sieviešu sandales, atslēgu piekariņi sieviešu rokassomas,  rotaslietas, kleitas apģērbi, kostīmi, vilnas zeķes, virsdrēbes, peldkostīmi u.c." xr:uid="{4F856E47-2A51-45F4-B23C-A833A9303B48}"/>
+    <hyperlink ref="C821" r:id="rId799" xr:uid="{E5898D01-3EC6-4750-9EA4-051B0E344349}"/>
+    <hyperlink ref="C822" r:id="rId800" display="smaržas, juvelier izstrādājumi,   maki; somas, portfeļi, atslēgu piekariņi, apavi u.c." xr:uid="{8E71E908-A3B8-4DFE-90C0-5B965523A0E5}"/>
+    <hyperlink ref="C823" r:id="rId801" xr:uid="{4FF80F7E-9038-4C31-959A-2D944AD76447}"/>
+    <hyperlink ref="C824" r:id="rId802" display="medikamenti" xr:uid="{280F7843-C6BB-4DDD-A1DA-83EDD9C97B96}"/>
+    <hyperlink ref="C825" r:id="rId803" xr:uid="{B9890627-544F-47F6-9469-349AA220B423}"/>
+    <hyperlink ref="C826" r:id="rId804" xr:uid="{618FC750-1C41-467B-868B-64F8D8770D9E}"/>
+    <hyperlink ref="C827" r:id="rId805" xr:uid="{71FB4D25-71AF-4D5E-910E-0CEDFCDE7C61}"/>
+    <hyperlink ref="C828" r:id="rId806" display="Aktuālo pieprasījumu saraksts 29.11.2024.xlsx" xr:uid="{63E63D50-147C-462E-BFBA-FB617F719BB7}"/>
+    <hyperlink ref="C829" r:id="rId807" xr:uid="{F6396004-2464-41B3-B7B5-2D9D8DD4C835}"/>
+    <hyperlink ref="C831" r:id="rId808" display="somas, ziepes, parfimērijas preces ēteriskās eļļas, kosmētika, pildīti kosmētikas maciņi, matu veidošanas vasks; depilācijas vasks, šampūni, mājdzīvnieku šampūni [neārstnieciski kopšanas līdzekļi], šķidrumi matu un ķermeņa kopšanai, matu krāsas, dezodorētāji u.c." xr:uid="{83241AE5-C692-4EB9-AAE7-C031DC31E883}"/>
+    <hyperlink ref="C832" r:id="rId809" xr:uid="{F2F6E72B-3007-4767-8D65-DE4C8AA7DE2C}"/>
+    <hyperlink ref="C833" r:id="rId810" xr:uid="{7D6C70B7-DD13-4845-9254-D6D743864A0B}"/>
+    <hyperlink ref="C834" r:id="rId811" xr:uid="{E62357D1-3460-40C6-97CC-013DFAA90C29}"/>
+    <hyperlink ref="C835" r:id="rId812" xr:uid="{688CE3FD-153C-4931-8613-148F4676408D}"/>
+    <hyperlink ref="C836" r:id="rId813" xr:uid="{EA308944-4EBD-4E38-A68C-2DEF70740BE4}"/>
+    <hyperlink ref="C703" r:id="rId814" xr:uid="{EE18586C-4A10-4399-A380-B45B3C4CBBC4}"/>
+    <hyperlink ref="C842" r:id="rId815" display="kanalizācijas kanāli" xr:uid="{3FF6402C-05B4-4232-B970-8C166899F602}"/>
+    <hyperlink ref="C843" r:id="rId816" display="elektriskie iztvaicētāji,iztvaicētājs garšaugu un esenču iztvaicēšanai,  Inhalatori, garšaugu dzirnaviņas,  apģērbi,  laboratorijas mēteļi, cepures, kleitas, svārki, sporta bikses, bikses, apakšveļa, šalles,  vizieri un stieņi u.c." xr:uid="{ABCA54CA-DB7E-403D-BF87-465DA2E5840B}"/>
+    <hyperlink ref="C844" r:id="rId817" xr:uid="{689A6FE9-A455-432E-A47E-18A5B8A105D3}"/>
+    <hyperlink ref="C846" r:id="rId818" xr:uid="{8734DEFD-FD75-4D2B-BA9E-C52B9CB34B1A}"/>
+    <hyperlink ref="C847" r:id="rId819" display="apģērbs sportam,  sporta inventārs,  saulesbrilles; brilles (optika), sporta brilles, portfeļi, šalles, sporta aprīkojums, cimdi, sporta apavi, futbola krekli, futbola apģērbu modeļi, bērnu apģērbi, vīriešu apakšveļa  u.c." xr:uid="{D16310C0-CC70-4F9C-93C1-19044039ABD4}"/>
+    <hyperlink ref="C845" r:id="rId820" xr:uid="{42F15BF0-64CF-45F2-9B1F-DE2B075C13BE}"/>
+    <hyperlink ref="C848" r:id="rId821" xr:uid="{EA2F72BD-F901-40FB-A9CD-680D0253FA3A}"/>
+    <hyperlink ref="C849" r:id="rId822" xr:uid="{629104C2-7EB9-4353-A9F4-EB663B96C2EB}"/>
+    <hyperlink ref="C850" r:id="rId823" xr:uid="{A4B73AEE-07F2-49E7-B007-77C2066407A2}"/>
+    <hyperlink ref="C851" r:id="rId824" display="gaisa spilveni automašīnām motocikli,  elektrības ģenerators u.c." xr:uid="{6C989A12-397D-48CB-830E-02B3A243823E}"/>
+    <hyperlink ref="C852" r:id="rId825" xr:uid="{7AA5F026-1960-4497-A569-BDBC0B85BD8F}"/>
+    <hyperlink ref="C853" r:id="rId826" xr:uid="{78F07FC9-0419-45D7-B094-FBEAB3ADC529}"/>
+    <hyperlink ref="C854" r:id="rId827" display="ķīmisko un neķīmisko vielu filtrēšanas līdzekļi, rūpnieciskās eļļas un smērvielas; motoreļļa, transmisijas eļļa; smērvielas; putekļu noņemšanas līdzekļi,dzelzs izstrādājumi un nelieli metāla izstrādājumi; metāla izstrādājumi, jo īpaši celtniecības materiāli,būvelementi, cisternas, tvertnes, konteineri, transportēšanas preces, uzglabāšanas preces, iepakojums, mehāniskās iekārtas celtniecībai, zemes rakšanai, drupināšanai, jaukšanai, apstrādei, ieguvei un lauksaimniecība, sūkņi, kompresori, ģeneratori un ventilatori, roboti, pārvietošana un apstrāde aprīkojums, bagāžas, somas, kabatas portfeļi un citi nesēji, mugursomas, apģērbs, apavi, galvassegas, spēles, rotaļlietas, sporta preces un aprīkojums, smēķētāju preces,  šķiltavas,pelnu trauki,  sērkociņi u.c." xr:uid="{53801129-51F6-4F60-9B9A-1EA8E05321C2}"/>
+    <hyperlink ref="C855" r:id="rId828" display="pneimatiskie vārstu izpildmehānismi, izpildmehānismi AUTH rūpnieciskās automatizācijas vadības ierīces eleektriskie AUTH sensori, AUTH vārsti [sūkņu daļas], solenoīda vārsti u.c. " xr:uid="{F3731FB3-83FC-4893-98E2-0E6EA63EB8A4}"/>
+    <hyperlink ref="C856" r:id="rId829" xr:uid="{A52AEFF3-099F-4EE0-9898-FE5139ADD9ED}"/>
+    <hyperlink ref="C857" r:id="rId830" xr:uid="{ABF51D58-9C9E-41E2-8D1D-837BAE14FB78}"/>
+    <hyperlink ref="C858" r:id="rId831" xr:uid="{2E8B55CA-27ED-4702-B934-385892EF5A42}"/>
+    <hyperlink ref="C859" r:id="rId832" xr:uid="{5B8E92E0-4997-42F1-8D57-11FE55E17073}"/>
+    <hyperlink ref="C860" r:id="rId833" xr:uid="{C0EE080F-8F18-409D-B41B-8F44C81D1DA0}"/>
+    <hyperlink ref="C861" r:id="rId834" xr:uid="{A351E911-1598-4C98-8FE3-9543EB14F94E}"/>
+    <hyperlink ref="C862" r:id="rId835" xr:uid="{D4A5C02A-7F80-49FF-9770-A13C743FA436}"/>
+    <hyperlink ref="C863" r:id="rId836" xr:uid="{E9043F93-1E2C-4FCD-9571-F18BB8A08E52}"/>
+    <hyperlink ref="C864" r:id="rId837" xr:uid="{463892CB-CD7D-4E63-AA87-EF8C39AD262C}"/>
+    <hyperlink ref="C865" r:id="rId838" display="nemetāla emblēmas automašīnām, auto piederumi u.c" xr:uid="{5E50712F-D88B-4A00-B790-C3F5D9BCEF88}"/>
+    <hyperlink ref="C866" r:id="rId839" xr:uid="{66B9B0DB-23C9-4170-991F-2B4F6F5C4423}"/>
+    <hyperlink ref="C867" r:id="rId840" display="juvelierizstrādājumi, somas,stikla izstrādājumi,tekstilizstrādājumi, rotaļlietas un sporta preces u.c." xr:uid="{5F035FD0-C2B4-40B6-A675-D0CE19F593DE}"/>
+    <hyperlink ref="C868" r:id="rId841" display="Aktuālo pieprasījumu saraksts 10.02.2025.xlsx" xr:uid="{208FFDF8-441C-4C56-8E29-D85B153B7D1E}"/>
+    <hyperlink ref="C869" r:id="rId842" xr:uid="{E308119A-7E47-4B74-B51C-521C7CD6CFB8}"/>
+    <hyperlink ref="C870" r:id="rId843" xr:uid="{C956FE18-679D-4675-A30E-FA7167C91FD4}"/>
+    <hyperlink ref="C871" r:id="rId844" display="flīžu griezēji [rokas darbarīki]" xr:uid="{656EB103-0701-4F49-BAF2-7298BDA71452}"/>
+    <hyperlink ref="C872" r:id="rId845" xr:uid="{DD4A9C0D-BBCA-4DF9-B9D6-9ED375091F52}"/>
+    <hyperlink ref="C873" r:id="rId846" xr:uid="{5D70D2AE-187B-4F68-9FFB-53D0A630B27E}"/>
+    <hyperlink ref="C874" r:id="rId847" xr:uid="{1B3D01F8-F0EF-402F-B685-5596342F2AF1}"/>
+    <hyperlink ref="C875" r:id="rId848" xr:uid="{72463950-6FE2-4156-873B-F34B38928989}"/>
+    <hyperlink ref="C876" r:id="rId849" display="dekoratīvs stikls,stikla figūriņas, mākslinieciski priekšmeti no kristālstikla, svina kristāla figūriņas u.c." xr:uid="{186A8EEA-C2B4-4DDA-918C-F7561FBCFB73}"/>
+    <hyperlink ref="C877" r:id="rId850" xr:uid="{EE9E0A0C-C19E-457F-9903-B0AE923EE510}"/>
+    <hyperlink ref="C878" r:id="rId851" xr:uid="{B0746357-E5F6-4B0B-934B-8E37DBD5C8C9}"/>
+    <hyperlink ref="C879" r:id="rId852" xr:uid="{29412CAF-94C9-4643-A5A9-69A3FB2FD762}"/>
+    <hyperlink ref="C880" r:id="rId853" xr:uid="{A2721EA4-BA4C-434E-AE8D-F10C83D6F536}"/>
+    <hyperlink ref="C881" r:id="rId854" xr:uid="{C2385FB3-6A1F-4FD5-9B48-B446F03B79DC}"/>
+    <hyperlink ref="C882" r:id="rId855" xr:uid="{CE032A19-9A89-49E6-B3A2-A44DDCAAB194}"/>
+    <hyperlink ref="C883" r:id="rId856" xr:uid="{1FE07634-364E-455A-B553-791C522A7CF9}"/>
+    <hyperlink ref="C884" r:id="rId857" display="apģērbs, rotaļlietas, kancelejas preces, svārsta pulksteņi, vannas halāti, bērnu lietussargi,  ballīšu baloni, papīra ballīšu dekorācijas, ballīšu ielūgumi, svētku rakstāmpiederumi, papīra ballīšu piederumi, vannas rotaļlietas, ērnu albumi, bērnu pārtika (zīdaiņiem), bērnu dvieļi, plastmasas ballīšu cepures u.c." xr:uid="{CFD756AA-62DE-4DD0-8BF0-02E9FD4711A9}"/>
+    <hyperlink ref="C885" r:id="rId858" xr:uid="{8B33C305-D30D-4560-B472-97EAEC5611A5}"/>
+    <hyperlink ref="C886" r:id="rId859" xr:uid="{77C7EEB5-0058-4103-87F9-B48640AC17FE}"/>
+    <hyperlink ref="C887" r:id="rId860" xr:uid="{1E008383-3FEC-4FBE-93CC-61050C2DB2AD}"/>
+    <hyperlink ref="C888" r:id="rId861" xr:uid="{D21968B2-FE36-490C-8690-F5B6B8146719}"/>
+    <hyperlink ref="C889" r:id="rId862" xr:uid="{2C12C319-4817-49AA-9F06-B1D70E068292}"/>
+    <hyperlink ref="C890" r:id="rId863" xr:uid="{003223B5-D961-4987-B25F-D933AC93FCA0}"/>
+    <hyperlink ref="C891" r:id="rId864" xr:uid="{CDDA875D-DF30-4A78-9DC2-AE35D390BEC6}"/>
+    <hyperlink ref="C892" r:id="rId865" xr:uid="{6C762CB8-39CD-4662-8827-E21DA3817F76}"/>
+    <hyperlink ref="C893" r:id="rId866" xr:uid="{D8BB1354-AA7E-43FC-84C2-A130E3F20997}"/>
+    <hyperlink ref="C894" r:id="rId867" display=" kosmētika un tualetes piederum, zobu pastas, parfimērija, ēteriskās eļļas u.c." xr:uid="{BFA9C267-046A-4197-88B2-74B90DE43017}"/>
+    <hyperlink ref="C895" r:id="rId868" xr:uid="{C1678B3C-4424-4533-9EDC-98892E4462B0}"/>
+    <hyperlink ref="C896" r:id="rId869" display="mobilie telefoni u.c." xr:uid="{F930C1EB-4262-48C4-BE03-C665BA99CD43}"/>
+    <hyperlink ref="C897" r:id="rId870" display="Audio irrīces" xr:uid="{2EB236CA-787D-45FD-A1CC-2E697C5052C7}"/>
+    <hyperlink ref="C898" r:id="rId871" display="elektriskie motori,starteri  (izņemot sauszemes transportlīdzekļiem),ģeneratori, iekšdedzes dzinēju aizdedzes sistēmas, spuldžu sveces,aizdedzes sveces,degvielas sūkņi, regulatori, sprauslas un sprauslu turētāji, dzinēja vārsti, degvielas filtri, eļļas filtri, gaisa filtri u.c. " xr:uid="{F65414F6-08A7-435C-8234-7357DDFDCD79}"/>
+    <hyperlink ref="C899" r:id="rId872" xr:uid="{EE0EB4FE-F416-4C25-AC85-8E9AFAB47BE1}"/>
+    <hyperlink ref="C900" r:id="rId873" display="bērnu apģērbi, pidžamas ar apmetni, papīra dvieļi, salvetes, vienreizlietojamie papīra dvieļi, tālruņa kartes un kredītkartes, attēli, grafikas, rokasgrāmatas, plakāti, apsveikuma kartītes, pastkartes, attēlu kartes, uzlīmes, pretsviedru tualetes piederumi, aromterapijas eļļas, zīdaiņu eļļas, mitrās salvetes zīdaiņiem, dušas želejas, kristāli, ķermeņa krēmi, losjoni un pulveri, elpas atsvaidzinātāji, burbuļvannas, dezodoranti, pārsēju materiāls, zīdaiņu pārtika, vitamīni bērniem, ārstnieciskas zāļu tējas, dezinfekcijas līdzekļi u.c." xr:uid="{AA7F9368-E476-4128-97C9-11A8A306A23F}"/>
+    <hyperlink ref="C901" r:id="rId874" xr:uid="{F1BC1058-EF46-4E8C-83F3-E65FD2BC6F9C}"/>
+    <hyperlink ref="C902" r:id="rId875" display="zāģi,  cauruļu griešanas mašīnas, mašīnas metālu zāģēšanai, pašgājējas mašīnas zāģēšanai, zāģu soli, mobilās kokzāģētavas, zāģēšanas instrumenti zāģmašīnām, zāģēšanas darbgaldi, zāģu asmeņi u.c. " xr:uid="{809E93E1-A50F-4EEF-8566-A29041C5834F}"/>
+    <hyperlink ref="C903" r:id="rId876" display="spēļu konstruktori, rotaļu konstruktori, miniatūras figūriņas no plastmasas, savienojamas rotaļu konstruktoru daļas, savienojumu rotaļu konstruktori, konstruktoru daļas, rotaļu darbarīki,  kārbas uzglabāšanas nolūkiem (plastmasas) u.c." xr:uid="{F99B8906-855A-4066-846E-EF8F7ACA61A9}"/>
+    <hyperlink ref="C904" r:id="rId877" xr:uid="{7D498068-AEE7-4236-9687-F14D9A32C7B6}"/>
+    <hyperlink ref="C905" r:id="rId878" xr:uid="{DEA0396B-07A4-4708-AFC7-1CA8F61D3373}"/>
+    <hyperlink ref="C907" r:id="rId879" xr:uid="{F05E7AB5-0CEB-42DD-BD56-925975203923}"/>
+    <hyperlink ref="C908" r:id="rId880" display="spēles, rotaļlietas un rotaļlietas,videospēļu ierīces vingrošanas un sporta inventārs, apģērbi, apavi, galvassegas, bagāžas un pārnēsāšanas somas, rokas darbarīki, sniega lāpstas, brilles, sniega brilles, saulesbrilles, ķiveres, muguras aizsargi, apakšstilbu aizsargi,nelaimes gadījumu aizsardzības ierīces personiskai lietošanai, jo īpaši pastiprinājumi plecu un elkoņu, ceļgalu un citu ķermeņa daļu aizsardzībai, elektroniski meklēšanas aparāti apbedīto personu atrašanās vietas noteikšanai, elektroniski lavīnu raiduztvērēji,meklēšanas zondes u.c." xr:uid="{EC86601C-8664-4408-A248-42326033F50B}"/>
+    <hyperlink ref="C909" r:id="rId881" display="jaudas pārvades siksnas sauszemes transportlīdzekļu dzinējiem, gumijas transmisijas siksnas  transportlīdzekļiem, sauszemes transportlīdzekļu transmisijas elementi, sauszemes transportlīdzekļu zobsiksnu spriegošanas ierīces,jostu spriegotāji, sauszemes transportlīdzekļu dzinēju zobsiksnu spriegošanas ierīces, spriegotāji (ar roku darbināmi instrumenti), metāla kabeļu spriegotāji laivām, piedziņas skriemeļi, skriemeļi,zobsiksnas skriemeļi,siksnu skriemeļi,skriemeļi (mašīnu daļas), transportlīdzekļu dinamo skriemeļi, skriemeļi (metāla aparatūra) u.c. " xr:uid="{AC7E6699-E0B8-449F-BA5F-661F072DB7D9}"/>
+    <hyperlink ref="C910" r:id="rId882" display="modulāras lampu sistēmas, kas sastāv no dažādiem elementiem (gaismas stieņa, savienojuma un pamatnes) vai &quot;sienas&quot; vai &quot;piekares&quot; vai &quot;grīdas&quot; vai &quot;no augšas līdz griestiem&quot; gaismas stieņa arhitektūras apgaismojumam, tajos ietilpst optiskie piederumi un gaismas sloksnes." xr:uid="{040B5818-0F0D-4BEB-A662-7B743B6B090E}"/>
+    <hyperlink ref="C911" r:id="rId883" xr:uid="{C757A1E8-A495-4F26-89DD-60B27D22CBF1}"/>
+    <hyperlink ref="C912" r:id="rId884" xr:uid="{63F5FED9-8393-48B0-847E-A785D7C74E0E}"/>
+    <hyperlink ref="C730" r:id="rId885" xr:uid="{AA85CE16-69D1-4364-A783-A9A6C452F2EB}"/>
+    <hyperlink ref="C913" r:id="rId886" xr:uid="{EC546C18-C6EA-41A1-A73F-3B1A59E1EB77}"/>
+    <hyperlink ref="C914" r:id="rId887" display="šokolāde,  kafija, šokolādes cepumi, ievārījumi; dabīgie ievārījumi. medus, augļu pasta,  konfektes, olīvu pasta,diētas kapsulas, uztura bagātinātāji, gardumi, tēja, pīrāgi, baklava, košļājamā gumija, zobu pastas, mutes skalojamais līdzeklis, ziepe, ēteriskās eļļas (eļļas), saules aizsargkrēms, olīveļļa, šampūns, roku krēmi,  kosmētika, kosmētiskie preparāti, zāļu kapsulas, gomoritīns,  roku losjoni, roku tīrīšanas līdzekļi, farmaceitiskie izstrādājumi,  odekoloni, smaržas un saistīti izstrādājumi, dabīgie sveķi mastika u.c. " xr:uid="{EA72F06B-501E-450A-849F-3E8FED639868}"/>
+    <hyperlink ref="C915" r:id="rId888" xr:uid="{5D1F7966-8101-49EF-B948-D01D6DCD363E}"/>
+    <hyperlink ref="C917" r:id="rId889" xr:uid="{08BEB8DB-C540-41E3-8440-D4AE3FE0EC86}"/>
+    <hyperlink ref="C497" r:id="rId890" xr:uid="{77259622-4D9D-45AC-945D-E9068DB5BD3E}"/>
+    <hyperlink ref="C918" r:id="rId891" xr:uid="{270CFF40-6074-4EB9-8D48-C01A7DC369E2}"/>
+    <hyperlink ref="C919" r:id="rId892" xr:uid="{EB3CF168-DC28-4891-9B2A-41C5A8AACFCF}"/>
+    <hyperlink ref="C920" r:id="rId893" display="farmaceitiskās un veterinārās zāles, higiēnas līdzekļi medicīniskiem nolūkiem, diētiskie produkti medicīniskiem nolūkiem, bērnu pārtika, plāksteri, pārsēji, zobu plombēšanas materiāli un impresijas materiāli zobārstniecības nolūkiem, dezinfekcijas līdzekļi, līdzekļi kaitīgu dzīvnieku iznīcināšanai fungicīdi, herbicīdi, pretreimatiskas rokassprādzes, gredzeni, pretreimatiskie gredzeni, asinis medicīniskiem nolūkiem, asins plazma, rokassprādzes medicīniskiem nolūkiem u.c." xr:uid="{0F44F70F-AA4E-4C71-B48C-BF260D82E7EF}"/>
+    <hyperlink ref="C921" r:id="rId894" xr:uid="{89F73BF0-FE2D-4B5E-B008-4D0B520F6DF5}"/>
+    <hyperlink ref="C922" r:id="rId895" xr:uid="{C6216D62-3BDF-4E7D-B360-A084E88E056F}"/>
+    <hyperlink ref="C923" r:id="rId896" xr:uid="{33488069-BD88-47DF-9382-D4D864C12AB2}"/>
+    <hyperlink ref="C924" r:id="rId897" xr:uid="{2DA75C6D-1295-4074-8383-11EDC227B58E}"/>
+    <hyperlink ref="C925" r:id="rId898" xr:uid="{6C355912-792C-4F0B-B1EF-7822877AE1CD}"/>
+    <hyperlink ref="C926" r:id="rId899" display="Aktuālo pieprasījumu saraksts 11.04.2025.xlsx" xr:uid="{26DE056C-CB08-49D7-9D2A-BE2B2CF4E72B}"/>
+    <hyperlink ref="C927" r:id="rId900" xr:uid="{25E76923-8CF1-4674-AF2F-6500E3045E0F}"/>
+    <hyperlink ref="C928" r:id="rId901" xr:uid="{9CBFC22B-C3B3-4867-ABEA-8780E76D7BC3}"/>
+    <hyperlink ref="C929" r:id="rId902" display="Aktuālo pieprasījumu saraksts 11.04.2025.xlsx" xr:uid="{096A5C18-E709-46F3-A055-651C726D86F8}"/>
+    <hyperlink ref="C930" r:id="rId903" xr:uid="{A0BB546A-6467-485C-A33C-03CE0E3CD822}"/>
+    <hyperlink ref="C932" r:id="rId904" display="Aktuālo pieprasījumu saraksts 11.04.2025.xlsx" xr:uid="{3530818B-63CF-4446-981B-0B23B07C76B5}"/>
+    <hyperlink ref="C933" r:id="rId905" xr:uid="{9F567955-B077-4763-B9BF-9AD79CB16D2B}"/>
+    <hyperlink ref="C934" r:id="rId906" display="ādas apģērbs aizsardzībai pret negadījumiem vai traumām, ādas futrāļu maciņi, ādas maciņi viedtālruņiem, ādas apvalki planšetdatoriem,  grāmatu vāki no ādas; Ādas zīmuļu futrāļi, ar ādu iesietas dienasgrāmatas, ādas pārvalki dienasgrāmatām, ādas grāmatzīmes, ādas mēbeļu pārvalki,  somas, maki, koferi, ceļojumu somas u.c." xr:uid="{49A221F6-F013-47B7-B18F-7BC09E08F60B}"/>
+    <hyperlink ref="C935" r:id="rId907" display="Aktuālo pieprasījumu saraksts 01.05.2025.xlsx" xr:uid="{F05D513C-F696-4F44-B901-08726E7235F3}"/>
+    <hyperlink ref="C936" r:id="rId908" xr:uid="{BD9107A0-C8B9-4131-804A-CBADCFADD5DF}"/>
+    <hyperlink ref="C937" r:id="rId909" display="apģērbi, kancelejas preces, apsveikuma kartītes u.c." xr:uid="{2B8F6BE5-5D20-4206-A45C-A388AAF5E4D9}"/>
+    <hyperlink ref="C938" r:id="rId910" display="cepures, džemperi,           T-krekli" xr:uid="{E51B17F2-4EC2-41E3-B3E2-91159DDFE253}"/>
+    <hyperlink ref="C939" r:id="rId911" display="parfimērija,  smaržas, tualetes ūdeņi u.c." xr:uid="{0C030A01-14CB-44D8-A216-680C25F202A7}"/>
+    <hyperlink ref="C940" r:id="rId912" xr:uid="{796A794C-90F0-44C7-B346-244CFDB57E60}"/>
+    <hyperlink ref="C941" r:id="rId913" display="apģērbi, somiņas, maki, mugursomas, sporta somas, motociklu seglu somas, ādas atslēgu piekariņi un atslēgu maciņi,čemodāni, iepirkumu somas, portfeļi, dokumentu maciņi, čeku grāmatiņu vāki, sajūga somiņas, bagāža, ceļojumu somas, ādas turētājs dzērienu traukiem, citas preces u.c. " xr:uid="{6642EFFE-834A-4581-9FB4-A033D9162D02}"/>
+    <hyperlink ref="C942" r:id="rId914" xr:uid="{A94EBDF9-F1CD-4CD8-8BE5-36726AACBFFF}"/>
+    <hyperlink ref="C943" r:id="rId915" xr:uid="{2B6F773C-F19A-46DB-8635-87EE13681BCF}"/>
+    <hyperlink ref="C326" r:id="rId916" display="Barības izstrādājumi suņiem" xr:uid="{A78C9973-BD67-48CC-AADD-1EBFFF11ACA0}"/>
+    <hyperlink ref="C945" r:id="rId917" xr:uid="{32B59FB0-5CD9-4840-886C-63FE6889F97C}"/>
+    <hyperlink ref="C944" r:id="rId918" xr:uid="{ED79914C-F39C-4321-AAD2-88B09C560C07}"/>
+    <hyperlink ref="C946" r:id="rId919" xr:uid="{0B1B3574-AD78-4833-9268-946B3A4CC062}"/>
+    <hyperlink ref="C947" r:id="rId920" display="sporta apģērbs, T-krekli, regbija topi" xr:uid="{E8E55A69-FDC0-4721-B801-CCA28837284C}"/>
+    <hyperlink ref="C948" r:id="rId921" xr:uid="{1CF6D686-1FEC-4C57-8216-F90887F203B4}"/>
+    <hyperlink ref="C949" r:id="rId922" xr:uid="{876882EA-568B-4770-A14D-FB306D91A431}"/>
+    <hyperlink ref="C950" r:id="rId923" display="Aktuālo pieprasījumu saraksts 15.05.2025.xlsx" xr:uid="{C2E7ED4B-8251-4636-9BA2-7883D4F8717F}"/>
+    <hyperlink ref="C449" r:id="rId924" xr:uid="{DBA0F06E-8797-4CC9-AE80-A5E0111EFB63}"/>
+    <hyperlink ref="C448" r:id="rId925" display="kosmētika,  ķermeņa kopšanas līdzekļi u.c." xr:uid="{41306292-68A3-40E6-9C5B-C026639CB28C}"/>
+    <hyperlink ref="C447" r:id="rId926" xr:uid="{743D1ECD-C321-4159-9F97-1E326C3BE81B}"/>
+    <hyperlink ref="C446" r:id="rId927" xr:uid="{1C1F5F5F-2295-4F08-920F-B0D3D8198270}"/>
+    <hyperlink ref="C951" r:id="rId928" xr:uid="{DA11E1A5-D052-4C4E-B98B-9E8134102AD9}"/>
+    <hyperlink ref="C952" r:id="rId929" display="velosipēdu rāmji, dakšas (velosipēdu detaļas), velosipēdi; sporta velosipēdi u.c. " xr:uid="{EFE7F49A-3F92-45D4-BFF9-5B171C72F47A}"/>
+    <hyperlink ref="C953" r:id="rId930" xr:uid="{4B6A4572-4266-40D1-8AA2-A76663094CCD}"/>
+    <hyperlink ref="C840" r:id="rId931" display="šaujamieroči, gaisa pistoles, gaisa šautenes, trankvilizatoru pistoles, Pneimatiskie ieroči, rotaļu ieroči u.c." xr:uid="{22471393-4FAB-465E-84CB-9D713AF6ECBD}"/>
+    <hyperlink ref="C839" r:id="rId932" display="apģērbs, apavi; somas, maki, galvassegas, saulesbrilles u.c." xr:uid="{E0D8E9F8-364F-476F-8AC3-5DC26CBADAEE}"/>
+    <hyperlink ref="C838" r:id="rId933" display="transportlīdzekļu izplūdes sistēmas, izpūtēji dzinējiem un mašīnām iepakojuma materiāli, kartona iepakojums  transportlīdzekļiem transportlīdzekļu spoguļi,  transportlīdzekļu daļas, transportlīdzekļu spoileri,  polo krekli; galvassegas; apģērbs, jakas u.c." xr:uid="{8B4E49A1-62FB-409D-B0A8-5A37742D667B}"/>
+    <hyperlink ref="C837" r:id="rId934" display="konditorejas izstrādājumi, metāla kastes;uzglabāšanas konteineri mājsaimniecībai un virtuvei,  apģērbi, apavi, galvassegas; mobilo tālruņu maciņi, rotaslietas, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietu/telefonu maciņi, juvelierizstrādājumi, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietas u.c." xr:uid="{4C75E94E-D619-4F2A-883E-CAA30DF39B3D}"/>
+    <hyperlink ref="C954" r:id="rId935" display="konditorejas izstrādājumi, metāla kastes;uzglabāšanas konteineri mājsaimniecībai un virtuvei,  apģērbi, apavi, galvassegas; mobilo tālruņu maciņi, rotaslietas, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietu/telefonu maciņi, juvelierizstrādājumi, atslēgu piekariņi, rakstāmpiederumi, plastmasas uzglabāšanas konteineri, tekstilizstrādājumi, rotaļlietas u.c." xr:uid="{C5DB38E8-4137-4F66-986E-790B6E448E81}"/>
+    <hyperlink ref="C955" r:id="rId936" display="somas, mugursomas, portfeļi, nelieli ādas izstrādājumi" xr:uid="{7C9768DD-195C-4DB9-9492-1A98B5DD773D}"/>
+    <hyperlink ref="C956" r:id="rId937" display="Aktuālo pieprasījumu saraksts 15.05.2025.xlsx" xr:uid="{ACC4B377-5775-44E3-8508-C2982BBB49C0}"/>
+    <hyperlink ref="C957" r:id="rId938" xr:uid="{A2EF5E41-3493-430C-B8CC-659A0CDD6EE3}"/>
+    <hyperlink ref="C958" r:id="rId939" display="portfeļi, karšu maki, maki kredītkartēm (ādas izstrādājumi),  rokassomas, naudas maki u.c. " xr:uid="{B021D1CD-4443-4D66-8DDA-5BD6707244EA}"/>
+    <hyperlink ref="C959" r:id="rId940" display="aksesuāri, jakas, T-krekli, sporta apakškrekli" xr:uid="{B280CAFB-977B-4104-ACC0-F83E1310D409}"/>
+    <hyperlink ref="C960" r:id="rId941" xr:uid="{5007041E-D12C-40BF-9C6B-AF3D5246739A}"/>
+    <hyperlink ref="C961" r:id="rId942" xr:uid="{3A0627F5-654F-414B-A926-449A3C9866B2}"/>
+    <hyperlink ref="C964" r:id="rId943" xr:uid="{2305F8A0-68BA-482B-86E8-6E803314F50E}"/>
+    <hyperlink ref="C962" r:id="rId944" xr:uid="{F786984D-6846-43AE-94E8-91E5E3E366A8}"/>
+    <hyperlink ref="C963" r:id="rId945" xr:uid="{DD7E50E1-37A7-466A-A883-04985793C79D}"/>
+    <hyperlink ref="C965" r:id="rId946" xr:uid="{C3D7EF18-4742-44DC-9190-4799F04EA725}"/>
+    <hyperlink ref="C966" r:id="rId947" display="elektriskās sistēmas, savienojošie termināļi, elektriskie savienotāji u.c." xr:uid="{0442F6A0-2095-49CE-A015-598ED5238815}"/>
+    <hyperlink ref="C967" r:id="rId948" xr:uid="{AFD1E69B-BAA8-44D2-B8F3-AD805C71460C}"/>
+    <hyperlink ref="C968" r:id="rId949" display="elektroniskās cigaretes; šķidrie nikotīna šķīdumi izmantošanai elektroniskajās cigaretēs" xr:uid="{6288A323-6C49-4373-B016-C9278E2129EB}"/>
+    <hyperlink ref="C969" r:id="rId950" display="ķīmiskie produkti, neapstrādāti sintētiskie sveķi, neapstrādātas plastmasas, ugunsdzēsības un ugunsdrošības līdzekļi, cietinātāji un lodēšanas līdzekļi, miecēšanas līdzekļi dzīvnieku ādām, līmes rūpnieciskiem mērķiem, špakteles un citas pildvielas, komposts, mēslošanas līdzekļi, kūtsmēsli, bioloģiskie aģenti rūpnieciskiem un zinātniskiem mērķiem, krāsa" xr:uid="{32A6DD2A-056D-4300-9AA7-D3E65FF9474D}"/>
+    <hyperlink ref="C970" r:id="rId951" xr:uid="{662F4C1A-F5C1-4118-A011-AB6030D4DA1E}"/>
+    <hyperlink ref="C370" r:id="rId952" xr:uid="{D96D36BB-D305-4573-BB4B-72DF04D129D4}"/>
+    <hyperlink ref="C181" r:id="rId953" xr:uid="{6477D022-19BB-40AA-BA87-C21221113697}"/>
+    <hyperlink ref="C971" r:id="rId954" display="plastmasas bļodas, bļodas (konteineri), mazgāšanas vannas u.c." xr:uid="{18FBCECB-D40B-45B9-B1C0-1813EA94EF4B}"/>
+    <hyperlink ref="C972" r:id="rId955" display="Aktuālo pieprasījumu saraksts 01.07.2025.xlsx" xr:uid="{B7615EE9-A5E3-4AAD-A7B0-EE12F89E2CB4}"/>
+    <hyperlink ref="C973" r:id="rId956" xr:uid="{3D3AE453-923A-4224-B7E6-138C513C5330}"/>
+    <hyperlink ref="C974" r:id="rId957" xr:uid="{2C7CE228-71E1-491D-900D-0C7C9387A6D7}"/>
+    <hyperlink ref="C975" r:id="rId958" display="sporta bumbas, sporta apavi, apģērbs,sporta somas; sporta apģērbu somas u.c." xr:uid="{BC6C9D15-A910-4AE2-AFCB-F1BFE3BE425E}"/>
+    <hyperlink ref="C976" r:id="rId959" xr:uid="{BA9B0BB0-38D0-4868-A4BE-B0E6D8F6DBA9}"/>
+    <hyperlink ref="C977" r:id="rId960" xr:uid="{87BBAB75-30CA-490F-88F2-02800BA0EE62}"/>
+    <hyperlink ref="C978" r:id="rId961" display="rezerves daļas,apģērbi,aksesuāri u.c." xr:uid="{7C73C108-54EB-41EE-889A-B504F9BE7287}"/>
+    <hyperlink ref="C979" r:id="rId962" xr:uid="{A4801FF2-7E4A-4049-82D9-66F0A44B2BC6}"/>
+    <hyperlink ref="C980" r:id="rId963" xr:uid="{791C31BF-F272-412B-8F1C-A89215DB36E8}"/>
+    <hyperlink ref="C981" r:id="rId964" xr:uid="{507EE77A-E422-4B9B-AA7C-22BB72DDEC56}"/>
+    <hyperlink ref="C982" r:id="rId965" xr:uid="{67379BF0-06E6-4658-A677-0E3C1E9E8B7D}"/>
+    <hyperlink ref="C983" r:id="rId966" display="parfimērijas izstrādājumi, kosmētika, galvassegas, apģērbs, rotaļlietas, apavi, zobu pastas un pastas, transportlīdzekļi, ziepes, spēles porcelāns, mazgāšanas līdzekļi rūpnieciskiem nolūkiem, parfimērijas eļļas, stikla trauki u.c." xr:uid="{EE55D5F1-E728-484C-A78C-25CC2ED10047}"/>
+    <hyperlink ref="C984" r:id="rId967" display=" somas, kabatas portfeļi, mugursomas, apģērbi, apavi, galvassegas, sporta preces un aprīkojums; vingrošanas izstrādājumi, kas nav ietverti citās klasēs, vingrošanas aprīkojums, pielāgotas somas sporta inventāram u.c." xr:uid="{C4A2156F-6780-4867-83E6-056D827184ED}"/>
+    <hyperlink ref="C985" r:id="rId968" xr:uid="{ACC8CA45-9383-4395-B878-4402B7DF6A9A}"/>
+    <hyperlink ref="C986" r:id="rId969" display="apģērbi un aksesuāri alpīnisma,kāpšanas un āra aktivitātēm" xr:uid="{74222C10-093B-400D-B802-FB63B5DA9010}"/>
+    <hyperlink ref="C987" r:id="rId970" xr:uid="{F47B9ADC-7D55-45C2-AF34-0A56357DE8DB}"/>
+    <hyperlink ref="C916" r:id="rId971" display="Aktuālo pieprasījumu saraksts 28.03.2025.xlsx" xr:uid="{A3C2C00E-D1D6-4C34-BD32-012F1161763D}"/>
+    <hyperlink ref="C988" r:id="rId972" xr:uid="{6E967CDE-5EEA-47A5-A3A3-1FE9E51524D9}"/>
+    <hyperlink ref="C989" r:id="rId973" display="ābolu vīna kokteiļi, sidrs, vīni, dzērieni uz vīna bāzes (vīna špriceri).alus, alus kokteiļi, bezalkoholiskie dzērieni, bezalkoholiskie  kokteiļi u.c." xr:uid="{623767BC-2BB1-4AF7-BACE-E4A28E648AAA}"/>
+    <hyperlink ref="C990" r:id="rId974" xr:uid="{92ED861C-F56C-4294-8C3E-E2016AFE5520}"/>
+    <hyperlink ref="C383" r:id="rId975" xr:uid="{F8CDF554-53EB-42BA-AA75-7687A27F1E93}"/>
+    <hyperlink ref="C991" r:id="rId976" xr:uid="{EF66AFCE-C97F-48E6-8620-B93DB2880271}"/>
+    <hyperlink ref="C992" r:id="rId977" xr:uid="{B2A03B36-6576-44F7-B000-F8953726157F}"/>
+    <hyperlink ref="C993" r:id="rId978" display=" apgaismes ierīces, to  aprīkojums, piederumi, daļas,  spuldzes, āra apgaismojums u.c." xr:uid="{0796E102-721B-4751-A1E1-E09FF04A5695}"/>
+    <hyperlink ref="C994" r:id="rId979" display="skuvekļi, skuvekļu asmeņi, manuālās zobu birstes, elektriskas zobu birstes; elektriskās zobu birstes galviņas  u.c." xr:uid="{7BA13706-6C6C-490A-8F60-D6BB40C5BB9F}"/>
+    <hyperlink ref="C995" r:id="rId980" xr:uid="{1F0234BF-28A9-495A-B2A4-DAC1B187229E}"/>
+    <hyperlink ref="C996" r:id="rId981" xr:uid="{8BB660D6-4F4C-438E-9CE1-FD281A4BD333}"/>
+    <hyperlink ref="C997" r:id="rId982" xr:uid="{F0D9580A-54DB-4D8F-B87D-09570F6C80AD}"/>
+    <hyperlink ref="C998" r:id="rId983" display="Aktuālo pieprasījumu saraksts 04.08.2025.xlsx" xr:uid="{6E5EB8F0-3E65-40BA-A4EC-BC5A424C2A12}"/>
+    <hyperlink ref="C999" r:id="rId984" xr:uid="{5CF28FA2-54E7-4C7A-971D-8D4CF580710F}"/>
+    <hyperlink ref="C1000" r:id="rId985" display="apģērbi,apavi,somas,smaržas,brilles,rotaslietas,u.c" xr:uid="{A8ADA2E0-5D85-4987-99F4-B5D123B33146}"/>
+    <hyperlink ref="C1001" r:id="rId986" display="apģērbi, apavi, galvassegas, smaržas, kosmētika, parfimērijas krūzes,dzeramie trauki u.c." xr:uid="{C6F0C7D1-BA62-4551-A11B-F72B33D3AE0F}"/>
+    <hyperlink ref="C1002" r:id="rId987" xr:uid="{52711482-3F27-497F-9F41-8F548F27DDC1}"/>
+    <hyperlink ref="C1003" r:id="rId988" display="automobiļi, diski, motorizēto transportlīdzekļu riteņi, rotaļu automašīnas, durvis motorizētiem transportlīdzekļiem, stūres transportlīdzekļiem; transportlīdzekļu modeļi, ar tālvadības pulti vadāmi rotaļu transportlīdzekļi" xr:uid="{B372C9D6-724C-417D-A3A0-775E6E8A5F27}"/>
+    <hyperlink ref="C1004" r:id="rId989" xr:uid="{86D48FAC-25F3-48A3-8E20-895306F9E604}"/>
+    <hyperlink ref="C1005" r:id="rId990" xr:uid="{B34BA36B-8180-4179-BAC4-A089A472F55B}"/>
+    <hyperlink ref="C1006" r:id="rId991" xr:uid="{9F62559D-E99D-42BF-9D7E-79BF5E4E2451}"/>
+    <hyperlink ref="C1007" r:id="rId992" xr:uid="{DB2D9060-6FC0-4F57-8A91-6260712B09BB}"/>
+    <hyperlink ref="C1008" r:id="rId993" xr:uid="{EC50DBBA-DD2B-4566-BDF0-9652E9B7F16E}"/>
+    <hyperlink ref="C1009" r:id="rId994" xr:uid="{6E5714FA-B8C4-4B83-861F-CECFF0756644}"/>
+    <hyperlink ref="C1010" r:id="rId995" xr:uid="{6F0E1FED-E4A9-433E-BA29-D81B7EB58110}"/>
+    <hyperlink ref="C1011" r:id="rId996" xr:uid="{4EF0360F-71D6-4F17-9D43-CB8AAE51CB5F}"/>
+    <hyperlink ref="C1012" r:id="rId997" display="izklaides pakalpojumi, mobilo tālruņu, planšetdatoru, klēpjdatoru, kameru un portatīvo skaņas un video atskaņotāju, elektronisko grāmatu lasītāju, datoru, viedpulksteņu un personālo digitālo asistentu piederumi, proti, aizsargapvalki, vāciņi, futrāļi, priekšējās plāksnes, apvalki, siksnas un aizsargpārklājumi displeju ekrāniem, austiņas; austiņas, planšetdatoru tastatūras, peles paliktņi, rokturi, statīvi un stiprinājumi rokas digitālajām elektroniskajām ierīcēm, proti, mobilajiem tālruņiem, planšetdatoriem, kamerām un portatīvajiem skaņas un video atskaņotājiem, elektroniskajiem grāmatu lasītājiem, datoriem un personālajiem digitālajiem asistentiem apģērbs, austiņas, atslēgu piekariņi,  pildspalvas, pēļu figūriņas, tekstilizstrādājumi un tekstilizstrādājumu aizstājēji, dvieļi, gultas veļa, guļammaisi, vannas un dušas želejas, vannas želeja, vannas sāļi, ķermeņa skrubis, vannas putas, dezodorējošas ziepes, sejas skrubis, šķidrās vannas ziepes, šķidrās ziepes rokām un sejai; ādas ziepes, ziepes ķermeņa kopšanai pīlinga skrubji kosmētiskiem nolūkiem,vaigu sārtums, ķermeņa spīdums, korektori, kosmētika, acu ēnas, uzacu zīmuļi, lūpu balzami un lūpu spīdums, lūpu krāsa,bižutērija, rotaslietas, rokaspulksteņi   u.c." xr:uid="{271987E1-4C73-4C2F-B929-169EF66429B6}"/>
+    <hyperlink ref="C1013" r:id="rId998" xr:uid="{86FDEA93-C3F5-4BFF-BC06-60FD3ECDFAFE}"/>
+    <hyperlink ref="C1014" r:id="rId999" xr:uid="{9DFC0F5A-67B5-4A72-9237-75BCFC53F1AC}"/>
+    <hyperlink ref="C1015" r:id="rId1000" xr:uid="{ECE7BB93-BBB0-4ECB-9923-D956A4D85EF1}"/>
+    <hyperlink ref="C359" r:id="rId1001" xr:uid="{7BA9645B-0148-4BBD-8D45-507AAD40465A}"/>
+    <hyperlink ref="C1016" r:id="rId1002" xr:uid="{7C465999-3E8C-4B72-825D-24EA5B1C563B}"/>
+    <hyperlink ref="C1017" r:id="rId1003" display="apģērbs, apavi, galvassegas, virsdrēbes, sporta apģērbs, futbola zābaki, kurpes, vestes, ūdensnecaurlaidīgs apģērbs; jostas,  velosipēdi,tricikli, laivas, visu iepriekš minēto preču pielikumi, detaļas, furnitūra un piederumi,paklāji; grīdsegas,mašas,linolejs, grīdas segumi esošajām grīdām, tapetes, kas nav no tekstilmateriāla, tapetes,viedkartes, telefona kartes, kodētas viedkartes, kodētas viedkartes, kodētas telefona kartes; magnētiskas telefona kartes,kodētas kartes, kodētas kartes, magnētiskās identifikācijas kartes, kameras un to daļas un piederumi, kameras filmas, pretatspīduma aizsargi, brilles un aizsargi,kompasi un barometri, pulksteņi (lūku zvaniņi); binokļi, kalkulatori, animācijas filmas, brilles, saulesbrilles, aizsargbrilles, futrāļi, maciņi, to auklas un rāmji, fotoaparātu un instrumentu futrāļi, kontaktlēcu turētāji, optiskās preces, hologrammas; televizori, videomagnetofona iekārtas, skaņas ierakstīšanas un atskaņošanas ierīces un instrumenti transportlīdzekļu numura zīmes un to stieņi, atslēgas,atslēgu sagataves,atslēgu piekariņi un atslēgu riņķi, slēdzenes un rotājumi, manikīra maciņi, nažu izgatavošanas piederumi, dakšiņas un karotes, skuvekļi, žiletes, skūšanās maciņi, rokas instrumenti un darbarīki, kabatas naži,uzkodas,gatavas uzkodas; uzkodas, saldētas kūkas, saldēti konditorejas izstrādājumi, saldētas gatavas maltītes,pēcskūšanās losjoni, odekolons, mājsaimniecības vai virtuves piederumi un trauki, elektriskie tosteri un katli, lampas u.c." xr:uid="{FDC87112-799C-4056-B591-15318CA1C98B}"/>
+    <hyperlink ref="C1018" r:id="rId1004" xr:uid="{CD8F20AC-CAAD-4A0B-8FEA-C331A366D255}"/>
+    <hyperlink ref="C795" r:id="rId1005" xr:uid="{F9AA2FA7-1F87-4A80-A891-9D9F9003F3FC}"/>
+    <hyperlink ref="C1019" r:id="rId1006" display="pralinē, šokolādes konfektes, vafeles, šokolāde, raukšķīgas šokolādes vafeles" xr:uid="{CD69E62A-5CAE-4DE0-9AB8-7A7A8F9E1AC6}"/>
+    <hyperlink ref="C1020" r:id="rId1007" xr:uid="{89BC94E1-EDC9-43AA-AA69-28443E6DBC5C}"/>
+    <hyperlink ref="C1021" r:id="rId1008" display="šokolādē pārklātas vafeles, pildīta šokolāde, maizes izstrādājumi un konditorejas izstrādājumi, šokolāde un deserti; šokolāde, pildītas šokolādes tāfelītes, šokolādes tāfelītes, šokolādes cepumi" xr:uid="{5AD2A30C-6F3B-407A-8CC3-D2A77DE40108}"/>
+    <hyperlink ref="C1022" r:id="rId1009" xr:uid="{19F772EC-1AF0-454B-A3C7-1576E98FC36A}"/>
+    <hyperlink ref="C1023" r:id="rId1010" xr:uid="{6EC68409-110C-4C84-B6F1-5F6F1ABF7FF9}"/>
+    <hyperlink ref="C1024" r:id="rId1011" xr:uid="{5FE73459-302C-437F-8019-6DC332D84991}"/>
+    <hyperlink ref="C1025" r:id="rId1012" xr:uid="{232FBEAE-E9F6-450D-A075-C5681D5B83D7}"/>
+    <hyperlink ref="C1026" r:id="rId1013" display="T-krekli" xr:uid="{F570A0E0-90D4-46F2-AA4D-22581344028A}"/>
+    <hyperlink ref="C1027" r:id="rId1014" xr:uid="{2DD2FF14-8559-4585-AA8D-9EF4A98E761A}"/>
+    <hyperlink ref="C1028" r:id="rId1015" xr:uid="{E399273D-AF94-4CA9-9AE7-DAC0FC10D862}"/>
+    <hyperlink ref="C1029" r:id="rId1016" xr:uid="{D85354D8-FA0F-494B-9181-0CED6C7CEA88}"/>
+    <hyperlink ref="C1030" r:id="rId1017" xr:uid="{E273A871-922C-4633-BBA5-849B00D2EFA1}"/>
+    <hyperlink ref="C556" r:id="rId1018" xr:uid="{58F86962-9839-4E58-B2FC-B20AD4D6E003}"/>
+    <hyperlink ref="C1031" r:id="rId1019" xr:uid="{B9D3E05C-343E-4601-9DE6-8E5CFDD9967A}"/>
+    <hyperlink ref="C1032" r:id="rId1020" xr:uid="{56A41FF2-E72B-47E5-9027-BBD44053CBEE}"/>
+    <hyperlink ref="C1033" r:id="rId1021" xr:uid="{D158CBED-C8C2-42DE-B571-DFBE18BE32B1}"/>
+    <hyperlink ref="C1034" r:id="rId1022" display="kopšanas un skaistumkopšanas līdzekļi, kosmētika, tualetes piederumi, ādas kopšanas līdzekļi; mīkstinošs tīrīšanas līdzeklis, kondicionieris, roku un ķermeņa krēms, ķermeņa losjons, dušas želejas, pēdu,  roku krēmi, dienas un nakts krēmi, acu  smaržas, istabas smaržas, sveces, kosmētika, lūpu spīdumi un lūpu mīkstinātāji, gultas un galda pārklāji, apģērbi, apavi, galvassegas,  somas, jostas, tualetes piederumu futrāļi un turētāji u.c. " xr:uid="{BF14B0DE-0F22-46DF-875A-701167AAB8E1}"/>
+    <hyperlink ref="C1035" r:id="rId1023" display="juvelierizstrādājumi, ķēdes,  kaklarotas  rokassprādzes   gredzeni, apģērbi, apavi, galvassegas, jostas somas, ceļojumu somas, rokasomiņas, maki u.c" xr:uid="{21901D5F-79EA-45E6-B6DC-9980CE22133E}"/>
+    <hyperlink ref="C1036" r:id="rId1024" display="apģērbi, apavi,sporta apavi, galvassegas, bērnu gultiņasceļojumu čemodāni, apģērbu koferi, mugursomas, somas, maki, atslēgu futrāļi [ādas izstrādājumi], maciņi, kas paredzēti tualetes piederumu glabāšanai,  mapes, aploksnes [ādas izstrādājumi], ādas segas [kažokādas], ādas imitācija, kažokādas [dzīvnieku ādas], karšu turētāji, ādas polsterējums mēbelēm, dokumentu kastes  u.c." xr:uid="{65226875-6B36-4C6F-8C26-C3A5B1736C36}"/>
+    <hyperlink ref="C1037" r:id="rId1025" xr:uid="{BC3C1801-8937-450F-B019-B90B65F27FE3}"/>
+    <hyperlink ref="C1038" r:id="rId1026" xr:uid="{A612B45C-903E-49C7-9541-92A33AFC9F04}"/>
+    <hyperlink ref="C1039" r:id="rId1027" display="bagāžas birkas (ādas izstrādājumi, somas,  pārtikas preču maisiņi, beisbola cepures, apģērbs, T-krekli, kāju paklājiņi, auduma durvju paklājiņi, DVD diski, kompaktdiski, DVD futrāļi, diska formas ierakstu nesēji u.c." xr:uid="{23D52590-E646-467D-B39D-FBC920BF00F9}"/>
+    <hyperlink ref="C1040" r:id="rId1028" display="metāla detaļas celšanai un kravu apstrādei, sprādzes, siksnu un ķēžu spriegotāji, āķi, slēdzenes, trīši, stropes, tērauda troses, ķēdes, savienojuma posmi, karabīnes, kritiena apturēšanas bremzes, tērauda siksnas, celšanas, kravas un drošības siksnas, vinčas, konveijera lentes, rullīšu konveijeri, celšanas ragavas, poliesters, polipropilēns, PET siksnas" xr:uid="{431D636E-7CB2-4E36-ADD7-BFED184F7F4C}"/>
+    <hyperlink ref="C1041" r:id="rId1029" xr:uid="{A835EAA0-F051-4809-B55B-62E7E783F894}"/>
+    <hyperlink ref="C1042" r:id="rId1030" display=" atmiņas moduļi, baterijas, ierīces un instrumenti enerģijas uzkrāšanai, uzlādējamas baterijas, mobilās lietotnes, elektriskās baterijas, sauszemes pārvietošanās līdzekļi, gaisa pārvietošanās līdzekļi, ūdens pārvietošanās līdzekļi; hibrīda transportlīdzekļi, elektriskie transportlīdzekļi,   galvassegas, apģērbs,glāzes, krūzes u.c." xr:uid="{C9B12187-A887-41CC-9022-B2DBF3EA43B4}"/>
+    <hyperlink ref="C1043" r:id="rId1031" xr:uid="{40F586D6-D258-4132-9074-25648B167537}"/>
+    <hyperlink ref="C1044" r:id="rId1032" xr:uid="{E652C648-F22B-4CC6-999E-1A55E5865D87}"/>
+    <hyperlink ref="C1045" r:id="rId1033" xr:uid="{6E21B4F9-EE37-4079-ABEF-00211070F5E9}"/>
+    <hyperlink ref="C1046" r:id="rId1034" xr:uid="{2492B5A1-A122-4D82-A773-69439C8B7C2A}"/>
+    <hyperlink ref="C1047" r:id="rId1035" display=" vīriešu un sieviešu apģērbi, apakšveļa,bērnu apģērbs, t-krekli, sporta krekli, mēteļi, visu veidu zeķes,   pludmales apģērbs, biksītes,bokseri, topiņi, somas, apavi, parfimērija, kosmētika, eau de smaržas,  saulesbrilles un brilles, maciņi, aksesuāri u.c. " xr:uid="{13705136-8CEA-4D5A-B8AB-FD6D0FADAE65}"/>
+    <hyperlink ref="C1048" r:id="rId1036" xr:uid="{63D69033-997B-4485-AA07-46B187D33BC8}"/>
+    <hyperlink ref="C1049" r:id="rId1037" xr:uid="{DD899604-2770-4D14-AB43-5F515184FEA3}"/>
+    <hyperlink ref="C1050" r:id="rId1038" xr:uid="{0087665D-5C5F-432C-9F4F-491CE6DE9251}"/>
+    <hyperlink ref="C1051" r:id="rId1039" xr:uid="{6F6A43B2-02D2-4A6C-8703-8CC0B45EFA4D}"/>
+    <hyperlink ref="C1052" r:id="rId1040" xr:uid="{DD8C6B87-2930-463E-9027-74FB7A678121}"/>
+    <hyperlink ref="C1053" r:id="rId1041" xr:uid="{E02E064B-007C-4203-8A82-41B3798B5B72}"/>
+    <hyperlink ref="C1054" r:id="rId1042" xr:uid="{CCCDE6C0-CE38-4CBC-8040-ED49839BCAD1}"/>
+    <hyperlink ref="C1055" r:id="rId1043" xr:uid="{394B9581-2A67-40C0-8E2D-5F38D8F13717}"/>
+    <hyperlink ref="C1056" r:id="rId1044" xr:uid="{89B474F9-1734-4911-A32E-DE4161603BB9}"/>
+    <hyperlink ref="C1057" r:id="rId1045" xr:uid="{9E5ACD3B-B975-4EFD-A952-8923FA21F591}"/>
+    <hyperlink ref="C1058" r:id="rId1046" xr:uid="{87E4DCCE-1ABA-4E45-9E42-D6B25249079D}"/>
+    <hyperlink ref="C1059" r:id="rId1047" xr:uid="{FAF632DD-E30F-495F-BF05-2CAD73C45016}"/>
+    <hyperlink ref="C1060" r:id="rId1048" xr:uid="{AE778625-2DF7-4798-A9F7-E93020F99FD1}"/>
+    <hyperlink ref="C1061" r:id="rId1049" xr:uid="{AEF79835-BE72-4EE7-A4DE-775A9DCE66CC}"/>
+    <hyperlink ref="C1062" r:id="rId1050" xr:uid="{8D867213-36E2-4DD6-BCF5-18F17D36CA15}"/>
+    <hyperlink ref="C1063" r:id="rId1051" xr:uid="{6D72E0E7-9D31-4BB0-97B8-915E23E3D262}"/>
+    <hyperlink ref="C1064" r:id="rId1052" display="ziemassvētku eglītes statīvs " xr:uid="{29E98CED-87EE-4685-9772-D34967E0C1D6}"/>
+    <hyperlink ref="C1065" r:id="rId1053" xr:uid="{0B7B7C00-291A-4B38-8F17-C4D3F5E07FC0}"/>
+    <hyperlink ref="C1066" r:id="rId1054" xr:uid="{29812B0D-B208-4820-92E8-C9D05E32A805}"/>
+    <hyperlink ref="C1067" r:id="rId1055" xr:uid="{3F8BA1E6-44B0-4DE6-82EC-138E39633946}"/>
+    <hyperlink ref="C1068" r:id="rId1056" xr:uid="{C0E00687-976D-4A20-9252-DC91D5A8E10B}"/>
+    <hyperlink ref="C1069" r:id="rId1057" xr:uid="{C4B5C565-EA3C-46A0-8E61-2892CB804A62}"/>
+    <hyperlink ref="C1070" r:id="rId1058" xr:uid="{4FD13D2A-5724-4299-B1EE-8449EFFBB0C9}"/>
+    <hyperlink ref="C1071" r:id="rId1059" xr:uid="{FF677D4D-8350-4794-985F-9F3C8AFDE26A}"/>
+    <hyperlink ref="C1072" r:id="rId1060" xr:uid="{AA254080-E9DB-47BC-9B30-203A2D42ADFF}"/>
+    <hyperlink ref="C1073" r:id="rId1061" xr:uid="{ECB16DA6-3ED2-4669-84EA-6BD664206DF5}"/>
+    <hyperlink ref="C1074" r:id="rId1062" display="alkoholiskais dzērins MALIBU" xr:uid="{5F50373B-E4D1-443A-8DD6-27C6C719D8D9}"/>
+    <hyperlink ref="C1075" r:id="rId1063" xr:uid="{A475E918-1E92-4CCA-8C04-F15D27D02CEB}"/>
+    <hyperlink ref="C1076" r:id="rId1064" xr:uid="{BCD6497C-197C-4B45-876A-C29BFDF49E41}"/>
+    <hyperlink ref="C1077" r:id="rId1065" display="pulksteņi, apģērbi,apavi, galvassegas u.c." xr:uid="{4A2B5319-9471-43A4-9CAE-04688326EF42}"/>
+    <hyperlink ref="C1078" r:id="rId1066" xr:uid="{8D9322ED-38AA-4823-932A-23DC2F6D9602}"/>
+    <hyperlink ref="C1079" r:id="rId1067" xr:uid="{502C376B-A2AC-4DCF-A302-2082449ED402}"/>
+    <hyperlink ref="C1080" r:id="rId1068" xr:uid="{C2118CAC-B3DF-42C8-A0E6-DFFC6EF1E3E8}"/>
+    <hyperlink ref="C1081" r:id="rId1069" xr:uid="{1E19AA6C-CB9E-4E55-89DE-F8547BD36ECE}"/>
+    <hyperlink ref="C1082" r:id="rId1070" xr:uid="{118B1945-8C03-4E4E-ADBD-36A50E69BEEC}"/>
+    <hyperlink ref="C1083" r:id="rId1071" xr:uid="{9E034240-EECA-43C9-A136-283E7E71FF58}"/>
+    <hyperlink ref="C1084" r:id="rId1072" xr:uid="{FDB660BC-60B2-4BBF-AD42-80D3B7C0A3D9}"/>
+    <hyperlink ref="C1085" r:id="rId1073" xr:uid="{4C935014-A7AE-4396-ADEA-C01FAA839852}"/>
+    <hyperlink ref="C1086" r:id="rId1074" display="dekoratīvā kosmētika parfimērija un smaržas, iedeguma eļļa,  ķermeņa krēms, losjons, ziepes,dušas želejas, ēteriskās eļļas  saulesaizsarg līdzekļi [sauļošanās krēmi u.c." xr:uid="{AE6B94B5-EA87-4091-860E-AB34F6D05D1D}"/>
+    <hyperlink ref="C1087" r:id="rId1075" xr:uid="{B83EA276-2E7F-4FC4-9F9F-4D76ABE3B483}"/>
+    <hyperlink ref="C1088" r:id="rId1076" display="Aktuālo pieprasījumu saraksts 31.10.2025.xlsx" xr:uid="{9D4329C1-8E18-4D18-BEDD-1B7A40149D3F}"/>
+    <hyperlink ref="C1089" r:id="rId1077" xr:uid="{E613F666-F57F-4FBC-8643-A96AF04B6CD3}"/>
+    <hyperlink ref="C1090" r:id="rId1078" xr:uid="{AC00EECF-83D3-4542-A316-C3A6A73A8D28}"/>
+    <hyperlink ref="C1091" r:id="rId1079" xr:uid="{BF767B40-022B-4132-A332-FF3CC019D1A2}"/>
+    <hyperlink ref="C1092" r:id="rId1080" xr:uid="{8A931C63-3C40-4CEB-A630-02D1158BE34C}"/>
+    <hyperlink ref="C1093" r:id="rId1081" display="Aktuālo pieprasījumu saraksts 31.10.2025.xlsx" xr:uid="{60D74060-09F2-4B9F-ACFA-60FEA7522A78}"/>
+    <hyperlink ref="C1094" r:id="rId1082" display="rotaļlietas, spēles, mehāniskās rotaļlietas, rotaļu modeļi; Modeļu transportlīdzekļi, žurnāli , grāmatas, pulksteņi, saulesbrilles, brilles, ķiveres, stereo austiņasaudio pastiprinātāji, austiņas telefoniem, pildspalvas, apavi, apģērbs, automobiļi/vieglās automašīnas, riteņu diski, riteņi u.c." xr:uid="{F29BAC3D-1206-4DA7-A5FB-8067E5802DC4}"/>
+    <hyperlink ref="C1095" r:id="rId1083" xr:uid="{CB7E06F8-02B5-4968-A13C-A30D248060BA}"/>
+    <hyperlink ref="C1096" r:id="rId1084" xr:uid="{AA2FCC2D-A7E4-4DA1-9239-EC318149F4C1}"/>
+    <hyperlink ref="C1097" r:id="rId1085" xr:uid="{003CBF8A-1B10-4EF2-985D-D40F846BEF84}"/>
+    <hyperlink ref="C1098" r:id="rId1086" display="videospēļu konsoles, rotaļlietas, lelles; grāmatas; komiksi; bērnu grāmatas, apģērbigultas,  veļa u.c." xr:uid="{50467035-5886-4974-95EF-7D717D899A99}"/>
+    <hyperlink ref="C1099" r:id="rId1087" xr:uid="{66DBA119-4943-4CF2-81F4-4D37295D44B3}"/>
+    <hyperlink ref="C1100" r:id="rId1088" xr:uid="{F48BDD7D-4442-4B7D-8690-D134C6981E20}"/>
+    <hyperlink ref="C1101" r:id="rId1089" display="mobilajiem tālruņiem pielāgoti maciņi mugursomas, piezīmju grāmatiņas, rokassīkrotas, interaktīvi spēļu krēsli videospēlēm , cepures u.c." xr:uid="{99DB2CBA-E644-4934-89B5-6554658B62C0}"/>
+    <hyperlink ref="C1102" r:id="rId1090" display="ūens pudeles, ceļojumu krūzes, izolētas pudeles; gumijas blīves, nemetāliski pudeļu korķi, vāciņi, plecu siksnas, nerūsējošā tērauda dzeršanas salmiņi, gumijas auklas un aukliņas, galda piederumu turētāji u.c." xr:uid="{146EFC84-57CA-46FE-AE4A-16CCDCD3F441}"/>
+    <hyperlink ref="C1103" r:id="rId1091" display="apģērbi,apavi,somas skaistumkopšanas līdzekļi, to izstrādājumi un aksesuāri u.c.  " xr:uid="{1C86F6AC-FC24-4A94-8BDD-C1EC4FFBF574}"/>
+    <hyperlink ref="C1104" r:id="rId1092" display="šaujamieroči; munīcija un šāviņi, sprāgstvielas, uguņošana, šautenes, harpūnu pistoles, pistoles,  gaisa pistoles, revolveri, ložmetēji, mīnmetēji, artilērijas lielgabali, raķešu palaišanas iekārtas, motorizētie ieroči ieroči; lādiņi, raķetes, mīnas, sprāgstvielu drošinātāji, sprāgstvielu drošinātāji izmantošanai raktuvēs, šaujamieroču pusgarās bikses, ieroču plecu siksnas, kārtridži, kārtridžu iepildīšanas aparāti, kasetņu maisiņi, aparāti kasetņu lentu uzpildīšanai, kasetņu iepildīšanas aparāti, kārtridžu futrāļi, šaujamieroču tīrīšanas birstes, ieroču futrāļi, pistoles, ieroču stobri, šauteņu āmuri, šauteņu futrāļi, šauteņu tēmēkļu spoguļi, ieroču un šauteņu sprūda aizsargi, šautenes, tēmēkļi,  ieroču trokšņa slāpētāji, šaušanas platformas, ieroči [rotaļlietas], pistoles [rotaļlietas], gaisa pistoles [rotaļlietas], loki un loka šaušanas ierīces, aparātus krāsas bumbiņu palaišanai, peintbola pistoles, krāsas bumbiņas, pistoļu vāciņus, harpūnu ieroči, rezerves daļas minētajam modelim un ieroču kopijām, jo īpaši iekrāvēji, rokturi, krāni, rāmji, mucas, cilindri, sprūdi, drošības fiksatori, drošības ierīces un virzuļu galvas, šāviņi un munīcija šiem ieroču modeļiem un atdarinājumiem, ieroču kopiju futrāļi un maciņi, modeļu un kopiju ieroči virtuālai šaušanai, mērķi, elektroniskie mērķi, šaujamieroču tēmēšanas teleskopi, optiskās lēcas, teleskopi, sporta brilles, novērošanas instrumenti, okulāri, briļļu futrāļi; apģērbs aizsardzībai pret negadījumiem, apstarošanu un uguni, cimdi aizsardzībai pret negadījumiem, ložu necaurlaidīgas vestes, glābšanas vestes; Baterijas kabatas lampām, termoelektrolampas, lāzeri, kas nav paredzēti medicīniskiem nolūkiem; šaujamieroču tēmēšanas teleskopi, šaušanas aizsargbrilles, nakts redzamības brilles, palielināmās brilles, lēcas šaušanai, novērošanas instrumenti šaušanai, aizsargmaskas un brilles; dzirksteļu aizsargi; Signalizācijas svilpes; suņu svilpes; ugunsdzēsības aparāti; simulatori, jo īpaši šaušanas simulatori, jo īpaši šaušanas simulatori savienošanai ar televizoru vai datoru; programmatūra, jo īpaši šaušanas " xr:uid="{A9FB4BAC-3CCF-49AB-983B-FC8216EDC21C}"/>
+    <hyperlink ref="C1105" r:id="rId1093" display="skaistumkopšana, matu veidošana, matu kopšana, matu kondicionieri; mitrinoši kondicionieri, šampūni u.c." xr:uid="{34974F01-2851-4EBF-930E-AF52A7F4E178}"/>
+    <hyperlink ref="C1106" r:id="rId1094" xr:uid="{77CEFA21-C14E-4391-BB35-A99DE7BB222C}"/>
+    <hyperlink ref="C1107" r:id="rId1095" xr:uid="{5CEEF975-F584-42FE-82D0-5C0E6A7DAAB4}"/>
+    <hyperlink ref="C1108" r:id="rId1096" xr:uid="{705FDFB7-C231-489F-958C-3A7B9CA1B3A0}"/>
+    <hyperlink ref="C1110" r:id="rId1097" xr:uid="{5F5CF80D-CCAF-4466-BAF5-89BE5FF97992}"/>
+    <hyperlink ref="C1111" r:id="rId1098" xr:uid="{D114210E-667E-4536-A12D-320429ADD6CC}"/>
+    <hyperlink ref="C1112" r:id="rId1099" display="alus, bezalkoholiskais alus, pudeles, metāla kannas alkoholiskajiem dzērieniem, alkoholiskie dzērieni,  alkoholiskie preparāti dzērienu pagatavošanai, sidrs. u.c." xr:uid="{AA4E8062-9604-4B63-830E-E8E9BD3C03DE}"/>
+    <hyperlink ref="C1113" r:id="rId1100" display="rezervas daļas, apģērbi, aksesuāri u.c." xr:uid="{2D038D78-E461-40C1-8B77-B7F3A535A0B2}"/>
+    <hyperlink ref="C110" r:id="rId1101" display="sporta preces, beisbolla, skvoša piederumi,u.c " xr:uid="{ABD1444C-37D9-47EA-804F-74ECAB36EB3D}"/>
+    <hyperlink ref="C109" r:id="rId1102" display="naži,šķēres,griezējinstrumenti" xr:uid="{83A26D40-3929-427B-A2F2-4461DDCA8D0E}"/>
+    <hyperlink ref="C108" r:id="rId1103" display="smaržas,apģērbi,  rotaslietas,somas,saulesbrilles,pulksteņi,apavi" xr:uid="{25E75BC2-E5C0-4C41-8BD1-9294E8CA802B}"/>
+    <hyperlink ref="C107" r:id="rId1104" xr:uid="{65E3FD33-6FFB-485F-80E3-9DB8DC57316E}"/>
+    <hyperlink ref="C106" r:id="rId1105" xr:uid="{421554AC-1205-4D4D-84CF-013CF4DFE342}"/>
+    <hyperlink ref="C105" r:id="rId1106" display="transporta līdzekļi;pārvietošanās līdzekļi pa sauszemi, gaisu vai ūdeni,u.c" xr:uid="{66A794CF-10B3-4EC4-9FCF-B0C4D0D90B9B}"/>
+    <hyperlink ref="C104" r:id="rId1107" xr:uid="{E8E21403-DD30-44C5-A5E3-92FE96955B16}"/>
+    <hyperlink ref="C1114" r:id="rId1108" xr:uid="{BE684758-87FF-451E-BCDD-4EB419DCBC3B}"/>
+    <hyperlink ref="C1115" r:id="rId1109" xr:uid="{9BC71D4F-99E9-406B-BE87-571A7D056980}"/>
+    <hyperlink ref="C1116" r:id="rId1110" xr:uid="{8ADE6CD7-71E5-42C5-BBD6-DCAD35BBC60C}"/>
+    <hyperlink ref="C1117" r:id="rId1111" display="ķermeņa krēms, roku krēms, viegli aromatizēti aerosoli,  smaržūdens; viegli aromatizēti ķermeņa aerosolišampūni, matu kondicionieri,   pretblaugznu šampūni u.c." xr:uid="{5C5845BC-AC06-4864-BD8A-4417D074F4B9}"/>
+    <hyperlink ref="C1118" r:id="rId1112" xr:uid="{2C47C254-CC4A-42E6-8142-9FE6813A1711}"/>
+    <hyperlink ref="C1119" r:id="rId1113" xr:uid="{961F4775-360B-494B-94D0-DAAD7BC793A4}"/>
+    <hyperlink ref="C1120" r:id="rId1114" xr:uid="{5A9062EE-DE39-4C58-9073-9ECC2F50584C}"/>
+    <hyperlink ref="C1121" r:id="rId1115" display="Aktuālo pieprasījumu saraksts 14.11.2025.xlsx" xr:uid="{8B115978-BCF6-4E58-9B67-883CB732C460}"/>
+    <hyperlink ref="C1122" r:id="rId1116" xr:uid="{5111D43F-D7A1-4113-8935-870EBB4BD718}"/>
+    <hyperlink ref="C1123" r:id="rId1117" xr:uid="{082DA5E8-A769-418D-A61D-A4A7C25AEAD5}"/>
+    <hyperlink ref="C1124" r:id="rId1118" xr:uid="{EB80A179-674F-4E59-8478-B72E31D6C788}"/>
+    <hyperlink ref="C1125" r:id="rId1119" xr:uid="{BDC889C8-E4CB-4A33-B02B-A59005AF602A}"/>
+    <hyperlink ref="C1126" r:id="rId1120" xr:uid="{CA4C2331-7C85-4798-80F3-0800F0D48851}"/>
+    <hyperlink ref="C1127" r:id="rId1121" display="Matu griešanas un matu noņemšanas ierīces, lāzerepilācija, kosmētiskā elektrolīze matu noņemšanai, depilācijas un skūšanās līdzekļi" xr:uid="{8E8B8C4D-D79A-4287-AA39-F21E33F1C19D}"/>
+    <hyperlink ref="C1128" r:id="rId1122" xr:uid="{91E19691-8E46-4A07-813B-A37E3D2A9D49}"/>
+    <hyperlink ref="C1129" r:id="rId1123" xr:uid="{23283D6E-AA7E-49C5-9325-2D0705ED1BE5}"/>
+    <hyperlink ref="C1130" r:id="rId1124" xr:uid="{75CCA532-B72D-464F-8958-ACA0BA2AA5DF}"/>
+    <hyperlink ref="C1131" r:id="rId1125" display="Aktuālo pieprasījumu saraksts 14.11.2025.xlsx" xr:uid="{421FFCF6-9E55-4DA3-A1EA-C3D29D907F45}"/>
+    <hyperlink ref="C1132" r:id="rId1126" display="Aktuālo pieprasījumu saraksts 14.11.2025.xlsx" xr:uid="{D54E8715-ED92-47AA-A6E2-13237518E24F}"/>
+    <hyperlink ref="C1133" r:id="rId1127" display="apģērbi,apavi,somas,smaržas,brilles,rotaslietas,u.c" xr:uid="{328D7361-2AAE-4361-BEF7-7317D76B5203}"/>
+    <hyperlink ref="C1134" r:id="rId1128" display="Aktuālo pieprasījumu saraksts 14.11.2025.xlsx" xr:uid="{73C3B04D-E579-41CD-B8C1-3439712A6D27}"/>
+    <hyperlink ref="C1135" r:id="rId1129" xr:uid="{4E826692-A601-4371-A03E-7467D7FED493}"/>
+    <hyperlink ref="C1136" r:id="rId1130" xr:uid="{DD278504-9EB2-4BC0-A6AB-93954EC6DB49}"/>
+    <hyperlink ref="C1137" r:id="rId1131" display=" kosmētika,ķermeņa un skaistumkopšanas līdzekļi, zobu pastas,  parfimērijas izstrādājumi, ēteriskās eļļas,mazgāšanas un balināšanas līdzekļi, tīrīšanas, pulēšanas, attaukošanas un abrazīvie līdzekļi u.c." xr:uid="{6809AFA5-2193-4C7B-8E76-40C30CDC16A6}"/>
+    <hyperlink ref="C1138" r:id="rId1132" xr:uid="{CFEEF548-17BB-4BAB-B021-51102C327456}"/>
+    <hyperlink ref="C1139" r:id="rId1133" xr:uid="{975163E9-0FDE-4F96-8D45-80B1E7680FE7}"/>
+    <hyperlink ref="C1140" r:id="rId1134" display="mēbeles, spoguļi, gleznu rāmji,kauli, ragi, vaļa bārkstis vai perlamutra, neapstrādāti vai daļēji apstrādāti, čaumalas; jūras putas dzeltens dzintars nemetāliski uzglabāšanas vai transportēšanas konteineri u.c. " xr:uid="{D62E4D0A-BF43-46AB-9A35-926998C0AFDD}"/>
+    <hyperlink ref="C1141" r:id="rId1135" xr:uid="{2F14AE8C-D075-4DDE-9907-E62C7150BF09}"/>
+    <hyperlink ref="C1142" r:id="rId1136" xr:uid="{0E241892-8E3B-4CDE-A9A5-3266DFEBB56E}"/>
+    <hyperlink ref="C1143" r:id="rId1137" xr:uid="{A805CC86-1E1C-4452-8B0C-867D29D89350}"/>
+    <hyperlink ref="C1144" r:id="rId1138" xr:uid="{109ABC0F-D800-4C40-8EC3-5CB61921378C}"/>
+    <hyperlink ref="C1145" r:id="rId1139" xr:uid="{6A459DCE-42F1-4A54-BB98-AC664A2E98D0}"/>
+    <hyperlink ref="C1146" r:id="rId1140" display="Aktuālo pieprasījumu saraksts 12.12.2025.xlsx" xr:uid="{C7BD1B72-28B0-4C4E-8991-48FF56146459}"/>
+    <hyperlink ref="C1147" r:id="rId1141" xr:uid="{8B9A6FBD-39C7-429B-B236-7FF866271AAF}"/>
+    <hyperlink ref="C1148" r:id="rId1142" display="glābšanas vestes  pašpiepūšamie plosti, kompasi u.c." xr:uid="{389E7831-943F-47DB-ABC6-15BAE17B3B40}"/>
+    <hyperlink ref="C1149" r:id="rId1143" xr:uid="{863B6E2C-95D1-47E4-96D0-05D7489CB536}"/>
+    <hyperlink ref="C1150" r:id="rId1144" display="televīzija, izklaides pakalpojumi, televizoru dekoderi, interaktīvie izklaides pakalpojumi, Izklaides programmatūra " xr:uid="{D2B01B17-2CBB-431D-9C82-FAA6EB3663AD}"/>
+    <hyperlink ref="C1151" r:id="rId1145" xr:uid="{F2A63A0B-A30A-442A-97E6-591A60AA9AF1}"/>
+    <hyperlink ref="C1152" r:id="rId1146" display="televīzija, izklaides pakalpojumi, televizoru dekoderi, interaktīvie izklaides pakalpojumi, Izklaides programmatūra " xr:uid="{A8553E90-C62E-437A-8D51-0024375EDF3E}"/>
+    <hyperlink ref="C1153" r:id="rId1147" xr:uid="{1894DAD9-F72F-4D3C-8A92-E0596CD6EF89}"/>
+    <hyperlink ref="C1154" r:id="rId1148" xr:uid="{0E6B0B55-8D35-43FC-8709-8B49640A974E}"/>
+    <hyperlink ref="C1155" r:id="rId1149" xr:uid="{FE9D89AE-29C1-4F82-99C8-FCB4B785429A}"/>
+    <hyperlink ref="C1156" r:id="rId1150" xr:uid="{77F94F6B-91B6-4E40-8D95-B80B334693A8}"/>
+    <hyperlink ref="C1157" r:id="rId1151" xr:uid="{3F394879-340A-4304-88E7-9E50A1808F44}"/>
+    <hyperlink ref="C1158" r:id="rId1152" display="sprauslu uzgaļi lāzergriešanas sistēmām&quot;, HK un NK tipa oriģinālās sprauslas" xr:uid="{561103E9-5B01-4E71-82E7-F1C60435A6DB}"/>
+    <hyperlink ref="C1159" r:id="rId1153" xr:uid="{CBE8B05E-8905-4D76-A32C-05E29B6CA35E}"/>
+    <hyperlink ref="C1160" r:id="rId1154" xr:uid="{E0F2F330-281B-4CEF-A7D7-015C07901ED5}"/>
+    <hyperlink ref="C1161" r:id="rId1155" xr:uid="{D964CC4E-4978-454A-B550-7C1BC65739A0}"/>
+    <hyperlink ref="C1162" r:id="rId1156" xr:uid="{A0FE1A9B-4022-4DE3-ADBB-A0B5E21EE676}"/>
+    <hyperlink ref="C1163" r:id="rId1157" xr:uid="{4A228E59-DDB0-4F5C-93DB-834F61F3972E}"/>
+    <hyperlink ref="C1164" r:id="rId1158" xr:uid="{46D6D305-4F10-4355-AAE5-521B6BD6877B}"/>
+    <hyperlink ref="C1165" r:id="rId1159" display="ziepes, parfimērijas izstrādājumi, ķermeņa un skaistumkopšanas līdzekļi, nemedicīniski produkti krēmu, losjonu, emulsiju, aizsargājošu un barojošu ādas koncentrātu, saules aizsargkrēmu, šampūnu un matu kopšanas līdzekļu, matu toniku, zobu pastas, dezodorantu un antiperspirantu veidā personīgai lietošanai, medicīniski produkti krēmu, losjonu, emulsiju un aizsargājošu un barojošu ādas koncentrātu veidā u.c. " xr:uid="{29407985-F2E4-4DBE-AD5D-F775BD6C5F00}"/>
+    <hyperlink ref="C1166" r:id="rId1160" xr:uid="{969E3194-4676-4E6F-8074-49C887AF7086}"/>
+    <hyperlink ref="C1167" r:id="rId1161" xr:uid="{85AA1563-C8F1-4A18-B386-84C7EDC5A6BA}"/>
+    <hyperlink ref="C1168" r:id="rId1162" xr:uid="{60B65AE7-1549-41BF-B22B-F03FF7EDB65D}"/>
+    <hyperlink ref="C1169" r:id="rId1163" xr:uid="{C03F21AB-362F-44DD-9CCF-792CE66408ED}"/>
+    <hyperlink ref="C1170" r:id="rId1164" display="pārtīšanas mašīnas" xr:uid="{3C0140C2-C4A8-4162-A8AC-C8CA2E8AF037}"/>
+    <hyperlink ref="C1171" r:id="rId1165" xr:uid="{F5F84984-73B4-480C-8EAF-3D677D8A1EDD}"/>
+    <hyperlink ref="C1172" r:id="rId1166" xr:uid="{3B024D09-C401-474C-B730-5486CE3B7A8D}"/>
+    <hyperlink ref="C1173" r:id="rId1167" xr:uid="{73FA618A-E838-4748-872E-92DF3ED08B30}"/>
+    <hyperlink ref="C1174" r:id="rId1168" xr:uid="{1A8173DE-FB3F-40DE-A040-E02E41D25D43}"/>
+    <hyperlink ref="C1175" r:id="rId1169" display="rotaļu figūriņas, kartona kastes,  kolekcionējamas rotaļu figūriņas" xr:uid="{1533D53A-4059-4C79-9952-C836A33D5C58}"/>
+    <hyperlink ref="C1176" r:id="rId1170" display="vakuuma termosi dzērienu uzglabāšanai, lāzes, dzeršanas trauki un bāra piederumi,  termosi; pudeles; siltumizolēti trauki, galda piederumi, virtuves piederumi un konteineri, dzesētāji [neelektriski trauki], dzērienu kannas u.c." xr:uid="{B0D443E8-245B-4D44-AF72-42EC218D6BC4}"/>
+    <hyperlink ref="C158" r:id="rId1171" display="inhalatori,u.c." xr:uid="{0D9C410D-24F9-4107-9D36-B9F2067E6F1A}"/>
+    <hyperlink ref="C1177" r:id="rId1172" xr:uid="{24BE8C72-CCEE-442B-AD80-8C030437C321}"/>
+    <hyperlink ref="C1178" r:id="rId1173" display="datu apstrādes iekārtas un datori, datoru programmatūra un datoru aparatūra, viss iepriekš minētais īpaši un unikāli izstrādāts, pielāgots un pārdots izmantošanai mehānisko transportlīdzekļu un to daļu, aeronavigācijas transportlīdzekļu un to daļu, jūras transportlīdzekļu un to daļu, radioaparātu, GPS navigācijas ierīču, televizoru jomā, baterijas, elektriskie savienotāji un īpaši izņemot vispārējas nozīmes lietojumprogrammu izstrādes programmatūru, rīkus un utilītas, kā arī vispārējas nozīmes datu bāzes pārvaldības programmatūra elektroniskas vadības ierīces ratiņkrēsliem, elektroniskie ātruma un virziena regulatori transportlīdzekļiem, programmatūra, lai nodrošinātu attālo savienojumu ar pacientu monitoriem; elektroniskie ātruma un virziena regulatori ratiņkrēsliem,darbgaldidzesēšanas ventilatori, ieplūdes gaisa sildītāji, ūdens vārsti; aizdedzes, aukstā maisījuma sildītāji, Rūpnieciskās eļļas un smērvielas, vasks; smērvielas; Putekļus absorbējoši, mitrinoši un saistoši maisījumi; degviela un apgaismotāji; sveces un daktis apgaismošanai; uzliesmojoša degviela; dzinēju eļļas; Smēreļļa mehānisko transportlīdzekļu dzinējiem; motoreļļas; transmisijas eļļa,mehāniski darbināmi instrumenti; motori un dzinēji, izņemot sauszemes transportlīdzekļiem" xr:uid="{3319CC04-3B45-4602-B30E-2452BCB344CA}"/>
+    <hyperlink ref="C1179" r:id="rId1174" xr:uid="{E6930D52-F8A0-427D-807B-2AC250C7D499}"/>
+    <hyperlink ref="C1180" r:id="rId1175" xr:uid="{368D878D-60A4-4E2F-BF6F-5F55596B2464}"/>
+    <hyperlink ref="C1181" r:id="rId1176" xr:uid="{21DC375C-6E01-42C1-A90A-3405C10D70BA}"/>
+    <hyperlink ref="C1182" r:id="rId1177" xr:uid="{EE8389E6-84CE-4108-947C-05782A9610FB}"/>
+    <hyperlink ref="C1183" r:id="rId1178" display="farmaceitiskie medikamenti, zāles,  preparāti" xr:uid="{2391C430-E281-44FA-9463-EB56635B0A36}"/>
+    <hyperlink ref="C1184" r:id="rId1179" display="kosmētiskie līdzekļi,ziepes,ēteriskās eļļas,smaržas,ķermeņa dezodoranti,dušas želejas,šampūni un matu losjoni,filmas,videoieraksti un kasetes,datorprogrammas,radiosaulesbrilles,brilles,briļļu rāmji un aksesuāri,apģērbi,apavi,galvassegas,apakšveļa,krekliņi" xr:uid="{8C5997B3-D163-40B3-98C6-D7F73828202C}"/>
+    <hyperlink ref="C1185" r:id="rId1180" xr:uid="{C8D6FB47-46FB-482B-913E-71CB18FE98C6}"/>
+    <hyperlink ref="C1186" r:id="rId1181" display="Aktuālo pieprasījumu saraksts 17.01.2026.xlsx" xr:uid="{D4F6909A-D349-4FC9-A527-3E63F8A76685}"/>
+    <hyperlink ref="C1187" r:id="rId1182" xr:uid="{753FA311-F2BE-496B-B743-B887CABBAC85}"/>
+    <hyperlink ref="C1188" r:id="rId1183" xr:uid="{521ED34B-0B60-4A6F-9641-247A6F707286}"/>
+    <hyperlink ref="C1189" r:id="rId1184" xr:uid="{E03213A4-7756-4331-BFD1-CC0A9F55D2C3}"/>
+    <hyperlink ref="C1190" r:id="rId1185" display="kosmētika, balinātāji, mitrinoši balzami ādai, ķermeņa dezodoranti, smaržas,  ēteriskās eļļas kosmētiskiem nolūkiem, abrazīvi līdzekļi u.c." xr:uid="{9926D4C1-EFD3-4AC9-9691-5C000A77B820}"/>
+    <hyperlink ref="C1191" r:id="rId1186" display="apģērbi, smaržas; smaržvielas u.c." xr:uid="{23AE31F9-6190-4C2E-A241-B22A2F117605}"/>
+    <hyperlink ref="C1192" r:id="rId1187" display="kases aparāti; elektroniskie svari; aparāti banknošu autentiskuma pārbaudei, banknošu skaitīšanas iekārtas, rēķināšanas mašīnas; optisko disku un svītrkodu lasītāji, printeri izmantošanai ar datoriem, kartes ar mikroprocesoriem, biroja piederumi u.c." xr:uid="{D32D36EF-E497-4599-919E-E6E86888CCA5}"/>
+    <hyperlink ref="C1193" r:id="rId1188" xr:uid="{88441159-9AA2-4A47-B529-1D6A4C95F8E7}"/>
+    <hyperlink ref="C1194" r:id="rId1189" xr:uid="{B9A786E9-4B17-4FD5-B0E3-CF457D979532}"/>
+    <hyperlink ref="C1195" r:id="rId1190" xr:uid="{800FC35B-46FC-4F96-9ED5-EC32F971292D}"/>
+    <hyperlink ref="C1196" r:id="rId1191" xr:uid="{6CE32D79-A6C8-4FE1-AB30-75AB4AE6E683}"/>
+    <hyperlink ref="C1197" r:id="rId1192" xr:uid="{120F1424-1CBB-483C-B321-E3CE2ECDB8E8}"/>
+    <hyperlink ref="C1198" r:id="rId1193" display="smaržas,smaržu pudelītes,  kartona iepakojums u.c. " xr:uid="{3C52FBC4-75EB-4C10-AAD5-C7B5CF833B20}"/>
+    <hyperlink ref="C1199" r:id="rId1194" display="multivitamīnu preparāti farmaceitiskie preparāti un vielas... gremošanas līdzekļi farmaceitiskiem nolūkiem paracetamols, paracetamola preparāti iekšķīgai lietošanai... pretsāpju līdzekļi, zobu birstes, mutes skalošanas līdzeklis, zobu pasta,zobu birstes, mutes skalošanas līdzeklis, protēžu līmes; tīrīšanas līdzekļi u.c." xr:uid="{F356703E-D062-4AD5-8BEC-AF1B2E283646}"/>
+    <hyperlink ref="C1200" r:id="rId1195" xr:uid="{6DFF867B-14BC-4241-AACA-F38C74EC2112}"/>
+    <hyperlink ref="C1201" r:id="rId1196" xr:uid="{BD82BD70-1B5C-4A96-90C5-E5E60A38140A}"/>
+    <hyperlink ref="C1202" r:id="rId1197" display="atmiņas spēles,  pārtikas preču iepirkumu maisiņi, dekoratīvie magnēti, magnētu logotipu dizains t-krekliem,  piespraudes u.c." xr:uid="{8FF0003F-9CA2-44BC-8475-CD6E49C6EDE5}"/>
+    <hyperlink ref="C502" r:id="rId1198" display="kukaiņu kodumu dziedniece, odu koduma dziedniece, koduma dziedniece" xr:uid="{EC78A5B2-15DC-4248-AF61-7C9C77CDCD3B}"/>
+    <hyperlink ref="C1239" r:id="rId1199" xr:uid="{FE16A496-FEF9-4510-A0E8-953BE2B1DD95}"/>
+    <hyperlink ref="C1240" r:id="rId1200" xr:uid="{2198350D-7D26-4A05-8422-7FA5F0B2B6F3}"/>
+    <hyperlink ref="C1241" r:id="rId1201" xr:uid="{D006D935-9407-46E4-A62E-4A595AB033E8}"/>
+    <hyperlink ref="C1242" r:id="rId1202" xr:uid="{1CA9DB1B-E635-4676-A397-5535155CEE3B}"/>
+    <hyperlink ref="C1243" r:id="rId1203" xr:uid="{69EBC8A0-EBC4-48EB-8549-E48C82FF91AC}"/>
+    <hyperlink ref="C1248" r:id="rId1204" display="alkoholiskie dzērieni" xr:uid="{E0008E44-6D76-4601-9A06-562B7C748F6D}"/>
+    <hyperlink ref="C1252" r:id="rId1205" xr:uid="{5BB6C9D8-46D5-4269-BE68-BBE49C6A8621}"/>
+    <hyperlink ref="C1256" r:id="rId1206" xr:uid="{6BFBAE5C-CF9B-475A-A1FB-F55F0EFC9258}"/>
+    <hyperlink ref="C1258" r:id="rId1207" xr:uid="{799E00F9-191F-46D1-830A-D52689506B48}"/>
+    <hyperlink ref="C841" r:id="rId1208" display="Aktuālo pieprasījumu saraksts 13.12.2024.xlsx" xr:uid="{F9F932BE-1DA1-4532-8B4D-BC3E0C752C45}"/>
+    <hyperlink ref="C931" r:id="rId1209" display="Aktuālo pieprasījumu saraksts 11.04.2025.xlsx" xr:uid="{CB05A1FC-52D4-4D08-9481-E7F32F84D04F}"/>
+    <hyperlink ref="C1260" r:id="rId1210" xr:uid="{03CA3B3D-8F28-4C0C-AC6B-EDC1C2A00475}"/>
+    <hyperlink ref="C1261" r:id="rId1211" xr:uid="{71A36B34-EE53-498C-9B2F-C311201147E4}"/>
+    <hyperlink ref="C327" r:id="rId1212" display="apgaismošanas ierīces, spuldzes, neona lampas,  to daļas" xr:uid="{937EBE41-028B-45DE-A443-A793ADC373D7}"/>
+    <hyperlink ref="C1262" r:id="rId1213" xr:uid="{EB39C93D-45A2-4A1B-934A-0685FADDF81C}"/>
+    <hyperlink ref="C1265" r:id="rId1214" xr:uid="{46EDCD74-7E00-4019-8F5B-B88F233CBA25}"/>
+    <hyperlink ref="C1271" r:id="rId1215" xr:uid="{7C82C35E-79AE-4435-B246-3CEBD3770D4C}"/>
+    <hyperlink ref="C1272" r:id="rId1216" display="sakaru un telekomunikāciju iekārtas;datori;  set-top kastes; maršrutētāji,austiņas; modemi;  pārnēsājamie barošanas avoti;skaļruņi;u.c" xr:uid="{0475908D-7D09-48F6-8BCE-1A39A108A555}"/>
+    <hyperlink ref="C1276" r:id="rId1217" xr:uid="{B54333C2-3362-45CC-B770-1607A0EB0C67}"/>
+    <hyperlink ref="C1278" r:id="rId1218" xr:uid="{232473AA-E6BF-4976-B934-68EA16336301}"/>
+    <hyperlink ref="C1291" r:id="rId1219" xr:uid="{15109EA3-E44B-44FB-98A4-6DC93D66DEB5}"/>
+    <hyperlink ref="C1297" r:id="rId1220" display=" elektroniskas, optoelektroniskas un akustiskas ierīces, aparāti un no tiem saliktas sistēmas ūdensapgādes un novadīšanas, piegādes, uzglabāšanas, sadales, izsūknēšanas un karstā ūdens sagatavošanas uzraudzībai, kontrolei un regulēšanai, ierīces un aparāti ūdens spiediena, temperatūras un plūsmas ātruma uzraudzībai, mērīšanai, kontrolei un regulēšanai ūdensvados, tvertnēs u.c." xr:uid="{9F8EEC2E-65F7-4B28-ABE2-153B9EEFA7C1}"/>
+    <hyperlink ref="C1300" r:id="rId1221" xr:uid="{BF79E496-83E3-4AB0-867F-218F378B12DD}"/>
+    <hyperlink ref="C1303" r:id="rId1222" xr:uid="{6582D974-1117-4590-A3D5-5BE553131E37}"/>
+    <hyperlink ref="C1314" r:id="rId1223" xr:uid="{C5AEB1D8-BDDD-4D85-9785-099B626718C5}"/>
+    <hyperlink ref="C1316" r:id="rId1224" xr:uid="{A5408F4B-77D4-43E5-BCC5-0369C791A000}"/>
+    <hyperlink ref="C1321" r:id="rId1225" xr:uid="{12442D2F-76FA-4735-8E32-325D9115648B}"/>
+    <hyperlink ref="C1328" r:id="rId1226" display="rotaslietas,rokassomas, bagāža,mugursomas,blūzes, sieviešu kleitas, apavi, apakšbikses, krekli, svārki, peldkostīmi, jostas, virsdrēbes, proti, mēteļi un jakas, mēteļi, lietusmēteļi, vestes, parkas, apmetņi, cimdi, cepures, šalles, džemperi, sporta krekli, T-krekli u.c." xr:uid="{E19D691E-82CA-4576-A3F5-A2FA937D8E96}"/>
+    <hyperlink ref="C1342" r:id="rId1227" display="saulesbrilles, somas, juvelierizstrādājumi, apģērbi u.c." xr:uid="{DA077FAA-5E3C-4B9E-8F6A-F94196B4A1F0}"/>
+    <hyperlink ref="C1346" r:id="rId1228" display="apģērbi, apvi, aksesuāri u.c." xr:uid="{F1B529D0-F50C-4193-BA00-B3126DB6BD05}"/>
+    <hyperlink ref="C1352" r:id="rId1229" xr:uid="{A1CD3DFA-DE5B-41D2-A514-2858C4A32F26}"/>
+    <hyperlink ref="C1357" r:id="rId1230" xr:uid="{563873D9-7711-4957-AB21-E1FDBFC98244}"/>
+    <hyperlink ref="C1360" r:id="rId1231" xr:uid="{7C4657D4-A207-4332-84BA-A9E4D4C0223F}"/>
+    <hyperlink ref="C1363" r:id="rId1232" xr:uid="{39E0F033-F063-4E55-9066-C60A3DE90B15}"/>
+    <hyperlink ref="C1364" r:id="rId1233" xr:uid="{D5C53020-95E5-4473-9F5F-A49F8DA77BF3}"/>
+    <hyperlink ref="C1366" r:id="rId1234" xr:uid="{8C830DB3-C52A-4E07-AD00-1B43BC2B596F}"/>
+    <hyperlink ref="C1370" r:id="rId1235" display="matu veidošanas ierīce" xr:uid="{4064EF29-5FFB-49BF-9AC5-544D940E54A0}"/>
+    <hyperlink ref="C1379" r:id="rId1236" display="briļļu lēcas, saulesbriļļu lēcas, optiskās brilles, oftalmoloģiskā stikla lēcas, optiskās lēcas,oftalmoloģiskās lēcas, kino lēcas" xr:uid="{0016BB9B-2230-40A1-8982-6818173CE410}"/>
+    <hyperlink ref="C1383" r:id="rId1237" xr:uid="{D6012A69-5B33-4303-93E5-53D22489B481}"/>
+    <hyperlink ref="C1386" r:id="rId1238" xr:uid="{283B5138-239B-4FA6-87EF-3D0E8668A9AA}"/>
+    <hyperlink ref="C1389" r:id="rId1239" xr:uid="{B5FF5B8F-6348-4AB8-83C3-FF061CF4414E}"/>
+    <hyperlink ref="C1396" r:id="rId1240" xr:uid="{F670F1FA-F5EF-4F94-ABDF-7B443867AA9B}"/>
+    <hyperlink ref="C442" r:id="rId1241" xr:uid="{5031659F-CCC4-4E95-9DE4-B43239AB3CBD}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1260"/>
+  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1242"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2"/>
   <dimension ref="B2:G26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="K33" sqref="K33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <sheetData>
     <row r="2" spans="2:7" ht="15.75">
       <c r="B2" s="22" t="s">
-        <v>1848</v>
+        <v>1825</v>
       </c>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
     </row>
     <row r="3" spans="2:7" ht="15.75">
       <c r="B3" s="24" t="s">
-        <v>1849</v>
+        <v>1826</v>
       </c>
       <c r="C3" s="23"/>
       <c r="D3" s="23"/>
       <c r="E3" s="23"/>
       <c r="F3" s="23"/>
       <c r="G3" s="23"/>
     </row>
     <row r="4" spans="2:7" ht="15.75">
       <c r="B4" s="24" t="s">
-        <v>1850</v>
+        <v>1827</v>
       </c>
       <c r="C4" s="23"/>
       <c r="D4" s="23"/>
       <c r="E4" s="23"/>
       <c r="F4" s="23"/>
       <c r="G4" s="23"/>
     </row>
     <row r="5" spans="2:7" ht="15.75">
       <c r="B5" s="24" t="s">
-        <v>1851</v>
+        <v>1828</v>
       </c>
       <c r="C5" s="23"/>
       <c r="D5" s="23"/>
       <c r="E5" s="23"/>
       <c r="F5" s="23"/>
       <c r="G5" s="23"/>
     </row>
     <row r="6" spans="2:7" ht="15.75">
       <c r="B6" s="24" t="s">
-        <v>1852</v>
+        <v>1829</v>
       </c>
       <c r="C6" s="23"/>
       <c r="D6" s="23"/>
       <c r="E6" s="23"/>
       <c r="F6" s="23"/>
       <c r="G6" s="23"/>
     </row>
     <row r="7" spans="2:7" ht="15.75">
       <c r="B7" s="24" t="s">
-        <v>1853</v>
+        <v>1830</v>
       </c>
       <c r="C7" s="23"/>
       <c r="D7" s="23"/>
       <c r="E7" s="23"/>
       <c r="F7" s="23"/>
       <c r="G7" s="23"/>
     </row>
     <row r="8" spans="2:7" ht="15.75">
       <c r="B8" s="24" t="s">
-        <v>1854</v>
+        <v>1831</v>
       </c>
       <c r="C8" s="23"/>
       <c r="D8" s="23"/>
       <c r="E8" s="23"/>
       <c r="F8" s="23"/>
       <c r="G8" s="23"/>
     </row>
     <row r="9" spans="2:7" ht="15.75">
       <c r="B9" s="24" t="s">
-        <v>1855</v>
+        <v>1832</v>
       </c>
       <c r="C9" s="23"/>
       <c r="D9" s="23"/>
       <c r="E9" s="23"/>
       <c r="F9" s="23"/>
       <c r="G9" s="23"/>
     </row>
     <row r="10" spans="2:7" ht="15.75">
       <c r="B10" s="24" t="s">
-        <v>1856</v>
+        <v>1833</v>
       </c>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
       <c r="G10" s="23"/>
     </row>
     <row r="11" spans="2:7" ht="15.75">
       <c r="B11" s="24" t="s">
-        <v>1857</v>
+        <v>1834</v>
       </c>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
     </row>
     <row r="12" spans="2:7" ht="15.75">
       <c r="B12" s="24" t="s">
-        <v>1858</v>
+        <v>1835</v>
       </c>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
     </row>
     <row r="13" spans="2:7" ht="15.75">
       <c r="B13" s="24" t="s">
-        <v>1859</v>
+        <v>1836</v>
       </c>
       <c r="C13" s="23"/>
       <c r="D13" s="23"/>
       <c r="E13" s="23"/>
       <c r="F13" s="23"/>
       <c r="G13" s="23"/>
     </row>
     <row r="14" spans="2:7" ht="15.75">
       <c r="B14" s="24" t="s">
-        <v>1860</v>
+        <v>1837</v>
       </c>
       <c r="C14" s="23"/>
       <c r="D14" s="23"/>
       <c r="E14" s="23"/>
       <c r="F14" s="23"/>
       <c r="G14" s="23"/>
     </row>
     <row r="15" spans="2:7" ht="15.75">
       <c r="B15" s="25" t="s">
-        <v>1861</v>
+        <v>1838</v>
       </c>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
     </row>
     <row r="16" spans="2:7" ht="15.75">
       <c r="B16" s="24" t="s">
-        <v>1862</v>
+        <v>1839</v>
       </c>
       <c r="C16" s="23"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
       <c r="F16" s="23"/>
       <c r="G16" s="23"/>
     </row>
     <row r="17" spans="2:7" ht="15.75">
       <c r="B17" s="24" t="s">
-        <v>1863</v>
+        <v>1840</v>
       </c>
       <c r="C17" s="23"/>
       <c r="D17" s="23"/>
       <c r="E17" s="23"/>
       <c r="F17" s="23"/>
       <c r="G17" s="23"/>
     </row>
     <row r="18" spans="2:7" ht="15.75">
       <c r="B18" s="24" t="s">
-        <v>1864</v>
+        <v>1841</v>
       </c>
       <c r="C18" s="23"/>
       <c r="D18" s="23"/>
       <c r="E18" s="23"/>
       <c r="F18" s="23"/>
       <c r="G18" s="23"/>
     </row>
     <row r="19" spans="2:7" ht="15.75">
       <c r="B19" s="24" t="s">
-        <v>1865</v>
+        <v>1842</v>
       </c>
       <c r="C19" s="23"/>
       <c r="D19" s="23"/>
       <c r="E19" s="23"/>
       <c r="F19" s="23"/>
       <c r="G19" s="23"/>
     </row>
     <row r="20" spans="2:7" ht="15.75">
       <c r="B20" s="24" t="s">
-        <v>1866</v>
+        <v>1843</v>
       </c>
       <c r="C20" s="23"/>
       <c r="D20" s="23"/>
       <c r="E20" s="23"/>
       <c r="F20" s="23"/>
       <c r="G20" s="23"/>
     </row>
     <row r="21" spans="2:7" ht="15.75">
       <c r="B21" s="24" t="s">
-        <v>1867</v>
+        <v>1844</v>
       </c>
       <c r="C21" s="23"/>
       <c r="D21" s="23"/>
       <c r="E21" s="23"/>
       <c r="F21" s="23"/>
       <c r="G21" s="23"/>
     </row>
     <row r="22" spans="2:7" ht="15.75">
       <c r="B22" s="26" t="s">
-        <v>1868</v>
+        <v>1845</v>
       </c>
       <c r="C22" s="23"/>
       <c r="D22" s="23"/>
       <c r="E22" s="23"/>
       <c r="F22" s="23"/>
       <c r="G22" s="23"/>
     </row>
     <row r="23" spans="2:7" ht="15.75">
       <c r="B23" s="24" t="s">
-        <v>1869</v>
+        <v>1846</v>
       </c>
       <c r="C23" s="23"/>
       <c r="D23" s="23"/>
       <c r="E23" s="23"/>
       <c r="F23" s="23"/>
       <c r="G23" s="23"/>
     </row>
     <row r="24" spans="2:7" ht="15.75">
       <c r="B24" s="24" t="s">
-        <v>1870</v>
+        <v>1847</v>
       </c>
       <c r="C24" s="23"/>
       <c r="D24" s="23"/>
       <c r="E24" s="23"/>
       <c r="F24" s="23"/>
       <c r="G24" s="23"/>
     </row>
     <row r="25" spans="2:7" ht="15.75">
       <c r="B25" s="27" t="s">
-        <v>1871</v>
+        <v>1848</v>
       </c>
       <c r="C25" s="23"/>
       <c r="D25" s="23"/>
       <c r="E25" s="23"/>
       <c r="F25" s="23"/>
       <c r="G25" s="23"/>
     </row>
     <row r="26" spans="2:7" ht="15.75">
       <c r="B26" s="24" t="s">
-        <v>1872</v>
+        <v>1849</v>
       </c>
       <c r="C26" s="23"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="23"/>
       <c r="G26" s="23"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="M38" sqref="M38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.5"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100E5AD1943C960ED47AC386C569408D6F5" ma:contentTypeVersion="2" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="d83a04ce4277677504796bcbd4031a73">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2451837a-429d-469f-9860-e08ca2df3d99" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6e5bf34c722b52b896681840fd820ec8" ns2:_="">
     <xsd:import namespace="2451837a-429d-469f-9860-e08ca2df3d99"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="2451837a-429d-469f-9860-e08ca2df3d99" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Koplietots ar" ma:description="" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
@@ -39951,104 +40246,101 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F628D53-2959-42DA-9E4D-B034AE7E7603}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{813FE741-B7EB-4D2B-B77E-3B7895D96125}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285ED791-06CB-4AED-B25E-FD8A5B9191D1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A4166531-81CF-439C-ADDB-D1451044F4FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2451837a-429d-469f-9860-e08ca2df3d99"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{285ED791-06CB-4AED-B25E-FD8A5B9191D1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{813FE741-B7EB-4D2B-B77E-3B7895D96125}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="2451837a-429d-469f-9860-e08ca2df3d99"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Charts</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>